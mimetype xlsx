--- v0 (2026-10-05)
+++ v1 (2026-10-25)
@@ -13,51 +13,51 @@
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="23250" windowHeight="13170" tabRatio="856"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="23250" windowHeight="13170" tabRatio="856" firstSheet="2" activeTab="7"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata 163206" sheetId="2" r:id="rId1"/>
     <sheet name="Metadata 163206 (cfo 16)" sheetId="5" r:id="rId2"/>
     <sheet name="Metadata 163213" sheetId="11" r:id="rId3"/>
     <sheet name="Metadata 16321301" sheetId="12" r:id="rId4"/>
     <sheet name="Metadata 163201" sheetId="9" r:id="rId5"/>
     <sheet name="Metadata 163221" sheetId="10" r:id="rId6"/>
     <sheet name="Symbols" sheetId="3" r:id="rId7"/>
     <sheet name="indikator 163206,163213" sheetId="6" r:id="rId8"/>
     <sheet name="indikator 163206 (2),16321301" sheetId="7" r:id="rId9"/>
     <sheet name="indikator 163201,163221" sheetId="8" r:id="rId10"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="302" uniqueCount="84">
   <si>
     <t>Statistical indicator code</t>
   </si>
   <si>
     <t>Name of the statistical indicator</t>
   </si>
@@ -210,53 +210,50 @@
   <si>
     <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701939</t>
   </si>
   <si>
     <t>Physical volume index of the total area of residential buildings commissioned by individual developers</t>
   </si>
   <si>
     <t>It is defined as the ratio of the total area of all residential premises commissioned by individual developers and the areas of all non-residential premises, as well as the areas of parts of a residential building that are the common property of the analyzed period to the previous period</t>
   </si>
   <si>
     <t>calculated</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701940</t>
   </si>
   <si>
     <t>Index of physical volume of commissioned apartments</t>
   </si>
   <si>
     <t>As a percentage of the corresponding period of last year</t>
   </si>
   <si>
     <t>Since January 2026</t>
   </si>
   <si>
-    <t>17.09.2026y.</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Division construction and investment </t>
   </si>
   <si>
     <t xml:space="preserve">Turkistan </t>
   </si>
   <si>
     <t>Turkistan city</t>
   </si>
   <si>
     <t>Arys C.A.</t>
   </si>
   <si>
     <t>Kentau C.A.</t>
   </si>
   <si>
     <t xml:space="preserve">Baidybek </t>
   </si>
   <si>
     <t>Zhetysai</t>
   </si>
   <si>
     <t xml:space="preserve">Keles </t>
   </si>
   <si>
     <t xml:space="preserve">Kazygurt </t>
@@ -282,54 +279,57 @@
   <si>
     <t xml:space="preserve">Sozaq </t>
   </si>
   <si>
     <t xml:space="preserve">Tolebi </t>
   </si>
   <si>
     <t xml:space="preserve">Tulkubas </t>
   </si>
   <si>
     <t xml:space="preserve">Shardara </t>
   </si>
   <si>
     <t>https://stat.gov.kz/en/region/turkestan/spreadsheets/?industry=28263&amp;year=2024&amp;name=85302&amp;period=year&amp;type=spreadsheets</t>
   </si>
   <si>
     <t>Zhanzakova Aigerim Zhenisqyzy</t>
   </si>
   <si>
     <t>+7 7172 39-01-78</t>
   </si>
   <si>
     <t>A.Zhanzakova@aspire.gov.kz</t>
   </si>
   <si>
-    <t>(January-August 2026)</t>
-[...1 lines deleted...]
-  <si>
     <t>16.10.2026y.</t>
+  </si>
+  <si>
+    <t>18.11.2026y.</t>
+  </si>
+  <si>
+    <t>(January-September 2026)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="25" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
@@ -537,51 +537,51 @@
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="62">
+  <cellXfs count="64">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
@@ -669,85 +669,91 @@
     </xf>
     <xf numFmtId="164" fontId="24" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="24" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="24" fillId="0" borderId="5" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="24" fillId="0" borderId="5" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="24" fillId="0" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="24" fillId="0" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="24" fillId="0" borderId="2" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="24" fillId="0" borderId="2" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
-[...25 lines deleted...]
-    </xf>
     <xf numFmtId="14" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="49" fontId="13" fillId="0" borderId="1" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="3" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="19" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="19" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="19" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="9">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 2" xfId="3"/>
     <cellStyle name="Обычный 2 2 2" xfId="8"/>
     <cellStyle name="Обычный 3" xfId="4"/>
     <cellStyle name="Обычный 4 2" xfId="5"/>
     <cellStyle name="Обычный 5" xfId="7"/>
     <cellStyle name="Обычный 8" xfId="6"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
@@ -1062,51 +1068,51 @@
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701919" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701919" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="18" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="18" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="2"/>
       <c r="B1" s="2"/>
     </row>
     <row r="2" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="4">
         <v>163206</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="5" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="3" t="s">
         <v>1</v>
       </c>
@@ -1178,114 +1184,114 @@
       <c r="M11" s="10"/>
     </row>
     <row r="12" spans="1:13" s="5" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B12" s="11" t="s">
         <v>13</v>
       </c>
       <c r="M12" s="10"/>
     </row>
     <row r="13" spans="1:13" s="5" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="12" t="s">
         <v>14</v>
       </c>
       <c r="B13" s="13" t="s">
         <v>15</v>
       </c>
       <c r="M13" s="10"/>
     </row>
     <row r="14" spans="1:13" s="5" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="12" t="s">
         <v>16</v>
       </c>
       <c r="B14" s="35" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="M14" s="10"/>
     </row>
     <row r="15" spans="1:13" s="5" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="13" t="s">
         <v>18</v>
       </c>
       <c r="M15" s="10"/>
     </row>
     <row r="16" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="B16" s="58" t="s">
-        <v>58</v>
+      <c r="B16" s="49" t="s">
+        <v>81</v>
       </c>
       <c r="M16" s="14"/>
     </row>
     <row r="17" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="B17" s="58" t="s">
-        <v>83</v>
+      <c r="B17" s="49" t="s">
+        <v>82</v>
       </c>
       <c r="M17" s="15"/>
     </row>
     <row r="18" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="B18" s="59" t="s">
-        <v>59</v>
+      <c r="B18" s="50" t="s">
+        <v>58</v>
       </c>
       <c r="M18" s="14"/>
     </row>
     <row r="19" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B19" s="36" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="M19" s="15"/>
     </row>
     <row r="20" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="B20" s="60" t="s">
-        <v>80</v>
+      <c r="B20" s="51" t="s">
+        <v>79</v>
       </c>
       <c r="M20" s="14"/>
     </row>
     <row r="21" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="B21" s="61" t="s">
-        <v>81</v>
+      <c r="B21" s="52" t="s">
+        <v>80</v>
       </c>
       <c r="M21" s="15"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="16"/>
       <c r="B22" s="17"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M23" s="15"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M24" s="14"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M25" s="15"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="14"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
   </hyperlinks>
@@ -1603,315 +1609,315 @@
     <col min="15106" max="15106" width="14.42578125" customWidth="1"/>
     <col min="15107" max="15107" width="15" customWidth="1"/>
     <col min="15357" max="15357" width="20.7109375" customWidth="1"/>
     <col min="15358" max="15358" width="17.140625" customWidth="1"/>
     <col min="15359" max="15361" width="16.85546875" customWidth="1"/>
     <col min="15362" max="15362" width="14.42578125" customWidth="1"/>
     <col min="15363" max="15363" width="15" customWidth="1"/>
     <col min="15613" max="15613" width="20.7109375" customWidth="1"/>
     <col min="15614" max="15614" width="17.140625" customWidth="1"/>
     <col min="15615" max="15617" width="16.85546875" customWidth="1"/>
     <col min="15618" max="15618" width="14.42578125" customWidth="1"/>
     <col min="15619" max="15619" width="15" customWidth="1"/>
     <col min="15869" max="15869" width="20.7109375" customWidth="1"/>
     <col min="15870" max="15870" width="17.140625" customWidth="1"/>
     <col min="15871" max="15873" width="16.85546875" customWidth="1"/>
     <col min="15874" max="15874" width="14.42578125" customWidth="1"/>
     <col min="15875" max="15875" width="15" customWidth="1"/>
     <col min="16125" max="16125" width="20.7109375" customWidth="1"/>
     <col min="16126" max="16126" width="17.140625" customWidth="1"/>
     <col min="16127" max="16129" width="16.85546875" customWidth="1"/>
     <col min="16130" max="16130" width="14.42578125" customWidth="1"/>
     <col min="16131" max="16131" width="15" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="57" t="s">
+      <c r="A1" s="61" t="s">
         <v>40</v>
       </c>
-      <c r="B1" s="57"/>
-      <c r="C1" s="57"/>
+      <c r="B1" s="61"/>
+      <c r="C1" s="61"/>
     </row>
     <row r="2" spans="1:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="52" t="s">
-[...3 lines deleted...]
-      <c r="C2" s="52"/>
+      <c r="A2" s="56" t="s">
+        <v>83</v>
+      </c>
+      <c r="B2" s="56"/>
+      <c r="C2" s="56"/>
       <c r="D2" s="28"/>
       <c r="E2" s="28"/>
     </row>
     <row r="3" spans="1:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="29"/>
       <c r="B3" s="29"/>
       <c r="C3" s="29"/>
       <c r="D3" s="28"/>
       <c r="E3" s="28"/>
     </row>
     <row r="4" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="53"/>
-      <c r="B4" s="54" t="s">
+      <c r="A4" s="57"/>
+      <c r="B4" s="58" t="s">
         <v>39</v>
       </c>
-      <c r="C4" s="55" t="s">
+      <c r="C4" s="59" t="s">
         <v>56</v>
       </c>
       <c r="D4" s="28"/>
       <c r="E4" s="28"/>
     </row>
     <row r="5" spans="1:5" ht="72" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="53"/>
-[...1 lines deleted...]
-      <c r="C5" s="56"/>
+      <c r="A5" s="57"/>
+      <c r="B5" s="58"/>
+      <c r="C5" s="60"/>
       <c r="D5" s="28"/>
       <c r="E5" s="28"/>
     </row>
     <row r="6" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="32" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B6" s="43">
-        <v>4450</v>
+        <v>5394</v>
       </c>
       <c r="C6" s="44">
-        <v>101.3</v>
+        <v>105</v>
       </c>
       <c r="D6" s="28"/>
       <c r="E6" s="28"/>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A7" s="33" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B7" s="45">
-        <v>2195</v>
+        <v>2765</v>
       </c>
       <c r="C7" s="46">
-        <v>98.5</v>
+        <v>106.8</v>
       </c>
       <c r="D7" s="28"/>
       <c r="E7" s="28"/>
     </row>
     <row r="8" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A8" s="33" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B8" s="45">
-        <v>116</v>
+        <v>134</v>
       </c>
       <c r="C8" s="46">
-        <v>130.30000000000001</v>
+        <v>121.8</v>
       </c>
       <c r="D8" s="28"/>
       <c r="E8" s="28"/>
     </row>
     <row r="9" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A9" s="33" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B9" s="45">
-        <v>156</v>
+        <v>195</v>
       </c>
       <c r="C9" s="46">
-        <v>103.3</v>
+        <v>107.7</v>
       </c>
     </row>
     <row r="10" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A10" s="33" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B10" s="45">
-        <v>76</v>
+        <v>83</v>
       </c>
       <c r="C10" s="46">
-        <v>97.4</v>
+        <v>95.4</v>
       </c>
     </row>
     <row r="11" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A11" s="33" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B11" s="45">
-        <v>54</v>
+        <v>87</v>
       </c>
       <c r="C11" s="46">
-        <v>158.80000000000001</v>
+        <v>145</v>
       </c>
     </row>
     <row r="12" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A12" s="33" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B12" s="45">
-        <v>179</v>
+        <v>209</v>
       </c>
       <c r="C12" s="46">
-        <v>150.4</v>
+        <v>146.19999999999999</v>
       </c>
     </row>
     <row r="13" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A13" s="33" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="B13" s="45">
-        <v>98</v>
+        <v>122</v>
       </c>
       <c r="C13" s="46">
-        <v>85.2</v>
+        <v>77.7</v>
       </c>
     </row>
     <row r="14" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A14" s="33" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="B14" s="45">
-        <v>123</v>
+        <v>145</v>
       </c>
       <c r="C14" s="46">
-        <v>87.2</v>
+        <v>87.3</v>
       </c>
     </row>
     <row r="15" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A15" s="33" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="B15" s="45">
-        <v>99</v>
+        <v>105</v>
       </c>
       <c r="C15" s="46">
-        <v>105.3</v>
+        <v>106.1</v>
       </c>
     </row>
     <row r="16" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A16" s="33" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="B16" s="45">
-        <v>93</v>
+        <v>107</v>
       </c>
       <c r="C16" s="46">
-        <v>94.9</v>
+        <v>98.2</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A17" s="33" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="B17" s="45">
-        <v>403</v>
+        <v>476</v>
       </c>
       <c r="C17" s="46">
-        <v>94.6</v>
+        <v>92.1</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A18" s="33" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="B18" s="45">
-        <v>171</v>
+        <v>198</v>
       </c>
       <c r="C18" s="46">
-        <v>96.1</v>
+        <v>100</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A19" s="33" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="B19" s="45">
-        <v>218</v>
+        <v>226</v>
       </c>
       <c r="C19" s="46">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="E19" s="28"/>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A20" s="33" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="B20" s="45">
-        <v>120</v>
+        <v>148</v>
       </c>
       <c r="C20" s="46">
-        <v>111.1</v>
+        <v>122.3</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A21" s="33" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="B21" s="45">
-        <v>222</v>
+        <v>242</v>
       </c>
       <c r="C21" s="46">
-        <v>133.69999999999999</v>
+        <v>128</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A22" s="33" t="s">
+        <v>75</v>
+      </c>
+      <c r="B22" s="45">
         <v>76</v>
       </c>
-      <c r="B22" s="45">
-[...1 lines deleted...]
-      </c>
       <c r="C22" s="46">
-        <v>89.4</v>
+        <v>92.7</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A23" s="34" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="B23" s="47">
-        <v>68</v>
+        <v>76</v>
       </c>
       <c r="C23" s="48">
-        <v>80</v>
+        <v>89.4</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="B2" sqref="B2"/>
+      <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="18" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="18" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="2"/>
       <c r="B1" s="2"/>
     </row>
     <row r="2" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="4" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="5" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="4" t="s">
@@ -1982,114 +1988,114 @@
       <c r="M11" s="10"/>
     </row>
     <row r="12" spans="1:13" s="5" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B12" s="11" t="s">
         <v>13</v>
       </c>
       <c r="M12" s="10"/>
     </row>
     <row r="13" spans="1:13" s="5" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="12" t="s">
         <v>14</v>
       </c>
       <c r="B13" s="13" t="s">
         <v>15</v>
       </c>
       <c r="M13" s="10"/>
     </row>
     <row r="14" spans="1:13" s="5" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="12" t="s">
         <v>16</v>
       </c>
       <c r="B14" s="35" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="M14" s="10"/>
     </row>
     <row r="15" spans="1:13" s="5" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="13" t="s">
         <v>18</v>
       </c>
       <c r="M15" s="10"/>
     </row>
     <row r="16" spans="1:13" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="B16" s="58" t="s">
-        <v>58</v>
+      <c r="B16" s="49" t="s">
+        <v>81</v>
       </c>
       <c r="M16" s="14"/>
     </row>
     <row r="17" spans="1:13" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="B17" s="58" t="s">
-        <v>83</v>
+      <c r="B17" s="49" t="s">
+        <v>82</v>
       </c>
       <c r="M17" s="15"/>
     </row>
     <row r="18" spans="1:13" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="B18" s="59" t="s">
-        <v>59</v>
+      <c r="B18" s="50" t="s">
+        <v>58</v>
       </c>
       <c r="M18" s="14"/>
     </row>
     <row r="19" spans="1:13" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B19" s="36" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="M19" s="15"/>
     </row>
     <row r="20" spans="1:13" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="B20" s="60" t="s">
-        <v>80</v>
+      <c r="B20" s="51" t="s">
+        <v>79</v>
       </c>
       <c r="M20" s="14"/>
     </row>
     <row r="21" spans="1:13" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="B21" s="61" t="s">
-        <v>81</v>
+      <c r="B21" s="52" t="s">
+        <v>80</v>
       </c>
       <c r="M21" s="15"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="16"/>
       <c r="B22" s="17"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M23" s="15"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M24" s="14"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M25" s="15"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="14"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
   </hyperlinks>
@@ -2196,114 +2202,114 @@
       <c r="M11" s="10"/>
     </row>
     <row r="12" spans="1:13" s="5" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B12" s="11" t="s">
         <v>13</v>
       </c>
       <c r="M12" s="10"/>
     </row>
     <row r="13" spans="1:13" s="5" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="12" t="s">
         <v>14</v>
       </c>
       <c r="B13" s="13" t="s">
         <v>15</v>
       </c>
       <c r="M13" s="10"/>
     </row>
     <row r="14" spans="1:13" s="5" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="12" t="s">
         <v>16</v>
       </c>
       <c r="B14" s="35" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="M14" s="10"/>
     </row>
     <row r="15" spans="1:13" s="5" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="13" t="s">
         <v>50</v>
       </c>
       <c r="M15" s="10"/>
     </row>
     <row r="16" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="B16" s="58" t="s">
-        <v>58</v>
+      <c r="B16" s="49" t="s">
+        <v>81</v>
       </c>
       <c r="M16" s="14"/>
     </row>
     <row r="17" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="B17" s="58" t="s">
-        <v>83</v>
+      <c r="B17" s="49" t="s">
+        <v>82</v>
       </c>
       <c r="M17" s="15"/>
     </row>
     <row r="18" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="B18" s="59" t="s">
-        <v>59</v>
+      <c r="B18" s="50" t="s">
+        <v>58</v>
       </c>
       <c r="M18" s="14"/>
     </row>
     <row r="19" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B19" s="36" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="M19" s="15"/>
     </row>
     <row r="20" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="B20" s="60" t="s">
-        <v>80</v>
+      <c r="B20" s="51" t="s">
+        <v>79</v>
       </c>
       <c r="M20" s="14"/>
     </row>
     <row r="21" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="B21" s="61" t="s">
-        <v>81</v>
+      <c r="B21" s="52" t="s">
+        <v>80</v>
       </c>
       <c r="M21" s="15"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="16"/>
       <c r="B22" s="17"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M23" s="15"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M24" s="14"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M25" s="15"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="14"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
   </hyperlinks>
@@ -2409,114 +2415,114 @@
       <c r="M11" s="10"/>
     </row>
     <row r="12" spans="1:13" s="5" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B12" s="11" t="s">
         <v>13</v>
       </c>
       <c r="M12" s="10"/>
     </row>
     <row r="13" spans="1:13" s="5" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="12" t="s">
         <v>14</v>
       </c>
       <c r="B13" s="13" t="s">
         <v>15</v>
       </c>
       <c r="M13" s="10"/>
     </row>
     <row r="14" spans="1:13" s="5" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="12" t="s">
         <v>16</v>
       </c>
       <c r="B14" s="35" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="M14" s="10"/>
     </row>
     <row r="15" spans="1:13" s="5" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="13" t="s">
         <v>54</v>
       </c>
       <c r="M15" s="10"/>
     </row>
     <row r="16" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="B16" s="58" t="s">
-        <v>58</v>
+      <c r="B16" s="49" t="s">
+        <v>81</v>
       </c>
       <c r="M16" s="14"/>
     </row>
     <row r="17" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="B17" s="58" t="s">
-        <v>83</v>
+      <c r="B17" s="49" t="s">
+        <v>82</v>
       </c>
       <c r="M17" s="15"/>
     </row>
     <row r="18" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="B18" s="59" t="s">
-        <v>59</v>
+      <c r="B18" s="50" t="s">
+        <v>58</v>
       </c>
       <c r="M18" s="14"/>
     </row>
     <row r="19" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B19" s="36" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="M19" s="15"/>
     </row>
     <row r="20" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="B20" s="60" t="s">
-        <v>80</v>
+      <c r="B20" s="51" t="s">
+        <v>79</v>
       </c>
       <c r="M20" s="14"/>
     </row>
     <row r="21" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="B21" s="61" t="s">
-        <v>81</v>
+      <c r="B21" s="52" t="s">
+        <v>80</v>
       </c>
       <c r="M21" s="15"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="16"/>
       <c r="B22" s="17"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M23" s="15"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M24" s="14"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M25" s="15"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="14"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
   </hyperlinks>
@@ -2623,114 +2629,114 @@
       <c r="M11" s="10"/>
     </row>
     <row r="12" spans="1:13" s="5" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B12" s="11" t="s">
         <v>13</v>
       </c>
       <c r="M12" s="10"/>
     </row>
     <row r="13" spans="1:13" s="5" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="12" t="s">
         <v>14</v>
       </c>
       <c r="B13" s="13" t="s">
         <v>15</v>
       </c>
       <c r="M13" s="10"/>
     </row>
     <row r="14" spans="1:13" s="5" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="12" t="s">
         <v>16</v>
       </c>
       <c r="B14" s="35" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="M14" s="10"/>
     </row>
     <row r="15" spans="1:13" s="5" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="13" t="s">
         <v>43</v>
       </c>
       <c r="M15" s="10"/>
     </row>
     <row r="16" spans="1:13" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="B16" s="58" t="s">
-        <v>58</v>
+      <c r="B16" s="49" t="s">
+        <v>81</v>
       </c>
       <c r="M16" s="14"/>
     </row>
     <row r="17" spans="1:13" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="B17" s="58" t="s">
-        <v>83</v>
+      <c r="B17" s="49" t="s">
+        <v>82</v>
       </c>
       <c r="M17" s="15"/>
     </row>
     <row r="18" spans="1:13" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="B18" s="59" t="s">
-        <v>59</v>
+      <c r="B18" s="50" t="s">
+        <v>58</v>
       </c>
       <c r="M18" s="14"/>
     </row>
     <row r="19" spans="1:13" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B19" s="36" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="M19" s="15"/>
     </row>
     <row r="20" spans="1:13" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="B20" s="60" t="s">
-        <v>80</v>
+      <c r="B20" s="51" t="s">
+        <v>79</v>
       </c>
       <c r="M20" s="14"/>
     </row>
     <row r="21" spans="1:13" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="B21" s="61" t="s">
-        <v>81</v>
+      <c r="B21" s="52" t="s">
+        <v>80</v>
       </c>
       <c r="M21" s="15"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="16"/>
       <c r="B22" s="17"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M23" s="15"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M24" s="14"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M25" s="15"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="14"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
   </hyperlinks>
@@ -2837,114 +2843,114 @@
       <c r="M11" s="10"/>
     </row>
     <row r="12" spans="1:13" s="5" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B12" s="11" t="s">
         <v>13</v>
       </c>
       <c r="M12" s="10"/>
     </row>
     <row r="13" spans="1:13" s="5" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="12" t="s">
         <v>14</v>
       </c>
       <c r="B13" s="13" t="s">
         <v>15</v>
       </c>
       <c r="M13" s="10"/>
     </row>
     <row r="14" spans="1:13" s="5" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="12" t="s">
         <v>16</v>
       </c>
       <c r="B14" s="35" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="M14" s="10"/>
     </row>
     <row r="15" spans="1:13" s="5" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="13" t="s">
         <v>43</v>
       </c>
       <c r="M15" s="10"/>
     </row>
     <row r="16" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="B16" s="58" t="s">
-        <v>58</v>
+      <c r="B16" s="49" t="s">
+        <v>81</v>
       </c>
       <c r="M16" s="14"/>
     </row>
     <row r="17" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="B17" s="58" t="s">
-        <v>83</v>
+      <c r="B17" s="49" t="s">
+        <v>82</v>
       </c>
       <c r="M17" s="15"/>
     </row>
     <row r="18" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="B18" s="59" t="s">
-        <v>59</v>
+      <c r="B18" s="50" t="s">
+        <v>58</v>
       </c>
       <c r="M18" s="14"/>
     </row>
     <row r="19" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B19" s="36" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="M19" s="15"/>
     </row>
     <row r="20" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="B20" s="60" t="s">
-        <v>80</v>
+      <c r="B20" s="51" t="s">
+        <v>79</v>
       </c>
       <c r="M20" s="14"/>
     </row>
     <row r="21" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="B21" s="61" t="s">
-        <v>81</v>
+      <c r="B21" s="52" t="s">
+        <v>80</v>
       </c>
       <c r="M21" s="15"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="16"/>
       <c r="B22" s="17"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M23" s="15"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M24" s="14"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M25" s="15"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="14"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
   </hyperlinks>
@@ -3198,82 +3204,82 @@
         <v>30</v>
       </c>
       <c r="C8" s="21"/>
     </row>
     <row r="9" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A9" s="19"/>
       <c r="B9" s="24"/>
       <c r="C9" s="21"/>
     </row>
     <row r="10" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A10" s="19"/>
       <c r="B10" s="19"/>
       <c r="C10" s="21"/>
     </row>
     <row r="11" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A11" s="19"/>
       <c r="B11" s="19"/>
       <c r="C11" s="21"/>
     </row>
     <row r="12" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A12" s="19"/>
       <c r="B12" s="19"/>
       <c r="C12" s="19"/>
     </row>
     <row r="13" spans="1:3" ht="15" x14ac:dyDescent="0.25">
-      <c r="A13" s="49" t="s">
+      <c r="A13" s="53" t="s">
         <v>31</v>
       </c>
-      <c r="B13" s="50"/>
-      <c r="C13" s="50"/>
+      <c r="B13" s="54"/>
+      <c r="C13" s="54"/>
     </row>
     <row r="14" spans="1:3" x14ac:dyDescent="0.2">
       <c r="B14" s="25"/>
     </row>
     <row r="15" spans="1:3" x14ac:dyDescent="0.2">
       <c r="B15" s="26"/>
     </row>
     <row r="16" spans="1:3" x14ac:dyDescent="0.2">
       <c r="B16" s="26"/>
     </row>
     <row r="20" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B20" s="27"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A13:C13"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:G26"/>
   <sheetViews>
-    <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+    <sheetView tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
       <selection activeCell="A2" sqref="A2:C2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="20.7109375" customWidth="1"/>
     <col min="2" max="2" width="18.85546875" customWidth="1"/>
     <col min="3" max="3" width="17.5703125" customWidth="1"/>
     <col min="253" max="253" width="20.7109375" customWidth="1"/>
     <col min="254" max="254" width="17.140625" customWidth="1"/>
     <col min="255" max="257" width="16.85546875" customWidth="1"/>
     <col min="258" max="258" width="14.42578125" customWidth="1"/>
     <col min="259" max="259" width="15" customWidth="1"/>
     <col min="509" max="509" width="20.7109375" customWidth="1"/>
     <col min="510" max="510" width="17.140625" customWidth="1"/>
     <col min="511" max="513" width="16.85546875" customWidth="1"/>
     <col min="514" max="514" width="14.42578125" customWidth="1"/>
     <col min="515" max="515" width="15" customWidth="1"/>
     <col min="765" max="765" width="20.7109375" customWidth="1"/>
     <col min="766" max="766" width="17.140625" customWidth="1"/>
     <col min="767" max="769" width="16.85546875" customWidth="1"/>
     <col min="770" max="770" width="14.42578125" customWidth="1"/>
     <col min="771" max="771" width="15" customWidth="1"/>
     <col min="1021" max="1021" width="20.7109375" customWidth="1"/>
     <col min="1022" max="1022" width="17.140625" customWidth="1"/>
@@ -3556,328 +3562,328 @@
     <col min="15106" max="15106" width="14.42578125" customWidth="1"/>
     <col min="15107" max="15107" width="15" customWidth="1"/>
     <col min="15357" max="15357" width="20.7109375" customWidth="1"/>
     <col min="15358" max="15358" width="17.140625" customWidth="1"/>
     <col min="15359" max="15361" width="16.85546875" customWidth="1"/>
     <col min="15362" max="15362" width="14.42578125" customWidth="1"/>
     <col min="15363" max="15363" width="15" customWidth="1"/>
     <col min="15613" max="15613" width="20.7109375" customWidth="1"/>
     <col min="15614" max="15614" width="17.140625" customWidth="1"/>
     <col min="15615" max="15617" width="16.85546875" customWidth="1"/>
     <col min="15618" max="15618" width="14.42578125" customWidth="1"/>
     <col min="15619" max="15619" width="15" customWidth="1"/>
     <col min="15869" max="15869" width="20.7109375" customWidth="1"/>
     <col min="15870" max="15870" width="17.140625" customWidth="1"/>
     <col min="15871" max="15873" width="16.85546875" customWidth="1"/>
     <col min="15874" max="15874" width="14.42578125" customWidth="1"/>
     <col min="15875" max="15875" width="15" customWidth="1"/>
     <col min="16125" max="16125" width="20.7109375" customWidth="1"/>
     <col min="16126" max="16126" width="17.140625" customWidth="1"/>
     <col min="16127" max="16129" width="16.85546875" customWidth="1"/>
     <col min="16130" max="16130" width="14.42578125" customWidth="1"/>
     <col min="16131" max="16131" width="15" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="51" t="s">
+      <c r="A1" s="55" t="s">
         <v>2</v>
       </c>
-      <c r="B1" s="51"/>
-      <c r="C1" s="51"/>
+      <c r="B1" s="55"/>
+      <c r="C1" s="55"/>
     </row>
     <row r="2" spans="1:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="52" t="s">
-[...3 lines deleted...]
-      <c r="C2" s="52"/>
+      <c r="A2" s="56" t="s">
+        <v>83</v>
+      </c>
+      <c r="B2" s="56"/>
+      <c r="C2" s="56"/>
       <c r="D2" s="28"/>
       <c r="E2" s="28"/>
     </row>
     <row r="3" spans="1:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="29"/>
       <c r="B3" s="29"/>
       <c r="C3" s="29"/>
       <c r="D3" s="28"/>
       <c r="E3" s="28"/>
     </row>
     <row r="4" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="53"/>
-      <c r="B4" s="54" t="s">
+      <c r="A4" s="57"/>
+      <c r="B4" s="58" t="s">
         <v>38</v>
       </c>
-      <c r="C4" s="55" t="s">
+      <c r="C4" s="59" t="s">
         <v>56</v>
       </c>
       <c r="D4" s="28"/>
       <c r="E4" s="28"/>
     </row>
     <row r="5" spans="1:7" ht="72" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="53"/>
-[...1 lines deleted...]
-      <c r="C5" s="56"/>
+      <c r="A5" s="57"/>
+      <c r="B5" s="58"/>
+      <c r="C5" s="60"/>
       <c r="D5" s="28"/>
       <c r="E5" s="28"/>
       <c r="F5" s="28"/>
       <c r="G5" s="28"/>
     </row>
     <row r="6" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="32" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B6" s="37">
-        <v>718760</v>
+        <v>921830</v>
       </c>
       <c r="C6" s="38">
-        <v>107.4</v>
+        <v>107.9</v>
       </c>
       <c r="D6" s="28"/>
       <c r="E6" s="28"/>
       <c r="F6" s="30"/>
       <c r="G6" s="31"/>
     </row>
     <row r="7" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A7" s="33" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B7" s="39">
-        <v>277215</v>
+        <v>410343</v>
       </c>
       <c r="C7" s="40">
-        <v>106.2</v>
+        <v>108.4</v>
       </c>
       <c r="D7" s="28"/>
       <c r="E7" s="28"/>
       <c r="F7" s="30"/>
       <c r="G7" s="31"/>
     </row>
     <row r="8" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A8" s="33" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B8" s="39">
-        <v>13139</v>
+        <v>15702</v>
       </c>
       <c r="C8" s="40">
-        <v>106.6</v>
+        <v>105.3</v>
       </c>
       <c r="D8" s="28"/>
       <c r="E8" s="28"/>
       <c r="F8" s="30"/>
       <c r="G8" s="31"/>
     </row>
     <row r="9" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A9" s="33" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B9" s="39">
-        <v>27268</v>
+        <v>33580</v>
       </c>
       <c r="C9" s="40">
-        <v>102.2</v>
+        <v>107.5</v>
       </c>
       <c r="F9" s="30"/>
       <c r="G9" s="31"/>
     </row>
     <row r="10" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A10" s="33" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B10" s="39">
-        <v>16929</v>
+        <v>19341</v>
       </c>
       <c r="C10" s="40">
-        <v>102.5</v>
+        <v>101.3</v>
       </c>
       <c r="F10" s="30"/>
       <c r="G10" s="31"/>
     </row>
     <row r="11" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A11" s="33" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B11" s="39">
-        <v>11844</v>
+        <v>20787</v>
       </c>
       <c r="C11" s="40">
-        <v>102.1</v>
+        <v>101.8</v>
       </c>
       <c r="F11" s="30"/>
       <c r="G11" s="31"/>
     </row>
     <row r="12" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A12" s="33" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B12" s="39">
-        <v>18904</v>
+        <v>22206</v>
       </c>
       <c r="C12" s="40">
-        <v>103.5</v>
+        <v>102.3</v>
       </c>
       <c r="F12" s="30"/>
       <c r="G12" s="31"/>
     </row>
     <row r="13" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A13" s="33" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="B13" s="39">
-        <v>22282</v>
+        <v>27014</v>
       </c>
       <c r="C13" s="40">
-        <v>101.5</v>
+        <v>105.3</v>
       </c>
       <c r="F13" s="30"/>
       <c r="G13" s="31"/>
     </row>
     <row r="14" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A14" s="33" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="B14" s="39">
-        <v>20012</v>
+        <v>23747</v>
       </c>
       <c r="C14" s="40">
-        <v>101.2</v>
+        <v>102.2</v>
       </c>
       <c r="F14" s="30"/>
       <c r="G14" s="31"/>
     </row>
     <row r="15" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A15" s="33" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="B15" s="39">
-        <v>36106</v>
+        <v>38554</v>
       </c>
       <c r="C15" s="40">
-        <v>116.6</v>
+        <v>118.6</v>
       </c>
       <c r="F15" s="30"/>
       <c r="G15" s="31"/>
     </row>
     <row r="16" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A16" s="33" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="B16" s="39">
-        <v>14470</v>
+        <v>16654</v>
       </c>
       <c r="C16" s="40">
         <v>102.3</v>
       </c>
       <c r="F16" s="30"/>
       <c r="G16" s="31"/>
     </row>
     <row r="17" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A17" s="33" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="B17" s="39">
-        <v>76088</v>
+        <v>88102</v>
       </c>
       <c r="C17" s="40">
-        <v>112</v>
+        <v>106.9</v>
       </c>
       <c r="F17" s="30"/>
       <c r="G17" s="31"/>
     </row>
     <row r="18" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A18" s="33" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="B18" s="39">
-        <v>43635</v>
+        <v>49368</v>
       </c>
       <c r="C18" s="40">
-        <v>102.6</v>
+        <v>103.1</v>
       </c>
       <c r="F18" s="30"/>
       <c r="G18" s="31"/>
     </row>
     <row r="19" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A19" s="33" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="B19" s="39">
-        <v>38039</v>
+        <v>39157</v>
       </c>
       <c r="C19" s="40">
-        <v>115.4</v>
+        <v>106.5</v>
       </c>
       <c r="F19" s="30"/>
       <c r="G19" s="31"/>
     </row>
     <row r="20" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A20" s="33" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="B20" s="39">
-        <v>19000</v>
+        <v>21600</v>
       </c>
       <c r="C20" s="40">
-        <v>100.8</v>
+        <v>102.2</v>
       </c>
       <c r="F20" s="30"/>
       <c r="G20" s="31"/>
     </row>
     <row r="21" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A21" s="33" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="B21" s="39">
-        <v>30952</v>
+        <v>34813</v>
       </c>
       <c r="C21" s="40">
-        <v>125.4</v>
+        <v>124.7</v>
       </c>
       <c r="F21" s="30"/>
       <c r="G21" s="31"/>
     </row>
     <row r="22" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A22" s="33" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="B22" s="39">
-        <v>17057</v>
+        <v>22567</v>
       </c>
       <c r="C22" s="40">
-        <v>105.5</v>
+        <v>104.5</v>
       </c>
       <c r="F22" s="30"/>
       <c r="G22" s="31"/>
     </row>
     <row r="23" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A23" s="34" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="B23" s="41">
-        <v>35820</v>
+        <v>38295</v>
       </c>
       <c r="C23" s="42">
-        <v>108.6</v>
+        <v>116.1</v>
       </c>
       <c r="F23" s="30"/>
       <c r="G23" s="31"/>
     </row>
     <row r="24" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A24" s="1"/>
       <c r="B24" s="1"/>
       <c r="C24" s="1"/>
       <c r="F24" s="28"/>
       <c r="G24" s="28"/>
     </row>
     <row r="25" spans="1:7" x14ac:dyDescent="0.2">
       <c r="F25" s="28"/>
       <c r="G25" s="28"/>
     </row>
     <row r="26" spans="1:7" x14ac:dyDescent="0.2">
       <c r="F26" s="28"/>
       <c r="G26" s="28"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
@@ -4198,439 +4204,439 @@
     <col min="15106" max="15106" width="14.42578125" customWidth="1"/>
     <col min="15107" max="15107" width="15" customWidth="1"/>
     <col min="15357" max="15357" width="20.7109375" customWidth="1"/>
     <col min="15358" max="15358" width="17.140625" customWidth="1"/>
     <col min="15359" max="15361" width="16.85546875" customWidth="1"/>
     <col min="15362" max="15362" width="14.42578125" customWidth="1"/>
     <col min="15363" max="15363" width="15" customWidth="1"/>
     <col min="15613" max="15613" width="20.7109375" customWidth="1"/>
     <col min="15614" max="15614" width="17.140625" customWidth="1"/>
     <col min="15615" max="15617" width="16.85546875" customWidth="1"/>
     <col min="15618" max="15618" width="14.42578125" customWidth="1"/>
     <col min="15619" max="15619" width="15" customWidth="1"/>
     <col min="15869" max="15869" width="20.7109375" customWidth="1"/>
     <col min="15870" max="15870" width="17.140625" customWidth="1"/>
     <col min="15871" max="15873" width="16.85546875" customWidth="1"/>
     <col min="15874" max="15874" width="14.42578125" customWidth="1"/>
     <col min="15875" max="15875" width="15" customWidth="1"/>
     <col min="16125" max="16125" width="20.7109375" customWidth="1"/>
     <col min="16126" max="16126" width="17.140625" customWidth="1"/>
     <col min="16127" max="16129" width="16.85546875" customWidth="1"/>
     <col min="16130" max="16130" width="14.42578125" customWidth="1"/>
     <col min="16131" max="16131" width="15" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="27" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="57" t="s">
+      <c r="A1" s="61" t="s">
         <v>37</v>
       </c>
-      <c r="B1" s="57"/>
-      <c r="C1" s="57"/>
+      <c r="B1" s="61"/>
+      <c r="C1" s="61"/>
     </row>
     <row r="2" spans="1:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="52" t="s">
-[...3 lines deleted...]
-      <c r="C2" s="52"/>
+      <c r="A2" s="56" t="s">
+        <v>83</v>
+      </c>
+      <c r="B2" s="56"/>
+      <c r="C2" s="56"/>
       <c r="D2" s="28"/>
       <c r="E2" s="28"/>
     </row>
     <row r="3" spans="1:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="29"/>
       <c r="B3" s="29"/>
       <c r="C3" s="29"/>
       <c r="D3" s="28"/>
       <c r="E3" s="28"/>
     </row>
     <row r="4" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="53"/>
-      <c r="B4" s="54" t="s">
+      <c r="A4" s="57"/>
+      <c r="B4" s="58" t="s">
         <v>38</v>
       </c>
-      <c r="C4" s="55" t="s">
+      <c r="C4" s="59" t="s">
         <v>56</v>
       </c>
       <c r="D4" s="28"/>
       <c r="E4" s="28"/>
     </row>
     <row r="5" spans="1:5" ht="72" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="53"/>
-[...1 lines deleted...]
-      <c r="C5" s="56"/>
+      <c r="A5" s="57"/>
+      <c r="B5" s="58"/>
+      <c r="C5" s="60"/>
       <c r="D5" s="28"/>
       <c r="E5" s="28"/>
     </row>
     <row r="6" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="32" t="s">
-        <v>60</v>
-[...5 lines deleted...]
-        <v>116.1</v>
+        <v>59</v>
+      </c>
+      <c r="B6" s="62">
+        <v>712668</v>
+      </c>
+      <c r="C6" s="63">
+        <v>112.3</v>
       </c>
       <c r="D6" s="28"/>
       <c r="E6" s="28"/>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A7" s="33" t="s">
-        <v>61</v>
-[...5 lines deleted...]
-        <v>166</v>
+        <v>60</v>
+      </c>
+      <c r="B7" s="62">
+        <v>215384</v>
+      </c>
+      <c r="C7" s="63">
+        <v>127.4</v>
       </c>
       <c r="D7" s="28"/>
       <c r="E7" s="28"/>
     </row>
     <row r="8" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A8" s="33" t="s">
-        <v>62</v>
-[...5 lines deleted...]
-        <v>106.6</v>
+        <v>61</v>
+      </c>
+      <c r="B8" s="62">
+        <v>15702</v>
+      </c>
+      <c r="C8" s="63">
+        <v>105.3</v>
       </c>
       <c r="D8" s="28"/>
       <c r="E8" s="28"/>
     </row>
     <row r="9" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A9" s="33" t="s">
-        <v>63</v>
-[...5 lines deleted...]
-        <v>102.2</v>
+        <v>62</v>
+      </c>
+      <c r="B9" s="62">
+        <v>33580</v>
+      </c>
+      <c r="C9" s="63">
+        <v>107.5</v>
       </c>
       <c r="D9" s="28"/>
     </row>
     <row r="10" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A10" s="33" t="s">
-        <v>64</v>
-[...5 lines deleted...]
-        <v>102.5</v>
+        <v>63</v>
+      </c>
+      <c r="B10" s="62">
+        <v>19341</v>
+      </c>
+      <c r="C10" s="63">
+        <v>101.3</v>
       </c>
       <c r="D10" s="28"/>
     </row>
     <row r="11" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A11" s="33" t="s">
-        <v>65</v>
-[...5 lines deleted...]
-        <v>102.1</v>
+        <v>64</v>
+      </c>
+      <c r="B11" s="62">
+        <v>20787</v>
+      </c>
+      <c r="C11" s="63">
+        <v>101.8</v>
       </c>
       <c r="D11" s="28"/>
     </row>
     <row r="12" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A12" s="33" t="s">
-        <v>66</v>
-[...5 lines deleted...]
-        <v>69.2</v>
+        <v>65</v>
+      </c>
+      <c r="B12" s="62">
+        <v>15941</v>
+      </c>
+      <c r="C12" s="63">
+        <v>73.400000000000006</v>
       </c>
       <c r="D12" s="28"/>
     </row>
     <row r="13" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A13" s="33" t="s">
-        <v>67</v>
-[...5 lines deleted...]
-        <v>101.5</v>
+        <v>66</v>
+      </c>
+      <c r="B13" s="62">
+        <v>27014</v>
+      </c>
+      <c r="C13" s="63">
+        <v>112.1</v>
       </c>
       <c r="D13" s="28"/>
     </row>
     <row r="14" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A14" s="33" t="s">
-        <v>68</v>
-[...5 lines deleted...]
-        <v>101.2</v>
+        <v>67</v>
+      </c>
+      <c r="B14" s="62">
+        <v>23747</v>
+      </c>
+      <c r="C14" s="63">
+        <v>102.2</v>
       </c>
       <c r="D14" s="28"/>
     </row>
     <row r="15" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A15" s="33" t="s">
-        <v>69</v>
-[...5 lines deleted...]
-        <v>116.6</v>
+        <v>68</v>
+      </c>
+      <c r="B15" s="62">
+        <v>38554</v>
+      </c>
+      <c r="C15" s="63">
+        <v>118.6</v>
       </c>
       <c r="D15" s="28"/>
     </row>
     <row r="16" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A16" s="33" t="s">
-        <v>70</v>
-[...4 lines deleted...]
-      <c r="C16" s="40">
+        <v>69</v>
+      </c>
+      <c r="B16" s="62">
+        <v>16654</v>
+      </c>
+      <c r="C16" s="63">
         <v>102.3</v>
       </c>
       <c r="D16" s="28"/>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A17" s="33" t="s">
-        <v>71</v>
-[...5 lines deleted...]
-        <v>112</v>
+        <v>70</v>
+      </c>
+      <c r="B17" s="62">
+        <v>88102</v>
+      </c>
+      <c r="C17" s="63">
+        <v>106.9</v>
       </c>
       <c r="D17" s="28"/>
       <c r="E17" s="28"/>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A18" s="33" t="s">
-        <v>72</v>
-[...5 lines deleted...]
-        <v>102.6</v>
+        <v>71</v>
+      </c>
+      <c r="B18" s="62">
+        <v>49368</v>
+      </c>
+      <c r="C18" s="63">
+        <v>103.1</v>
       </c>
       <c r="D18" s="28"/>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A19" s="33" t="s">
-        <v>73</v>
-[...5 lines deleted...]
-        <v>130</v>
+        <v>72</v>
+      </c>
+      <c r="B19" s="62">
+        <v>39157</v>
+      </c>
+      <c r="C19" s="63">
+        <v>118.4</v>
       </c>
       <c r="D19" s="28"/>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A20" s="33" t="s">
-        <v>74</v>
-[...5 lines deleted...]
-        <v>100.8</v>
+        <v>73</v>
+      </c>
+      <c r="B20" s="62">
+        <v>20118</v>
+      </c>
+      <c r="C20" s="63">
+        <v>95.2</v>
       </c>
       <c r="D20" s="28"/>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A21" s="33" t="s">
-        <v>75</v>
-[...5 lines deleted...]
-        <v>125.6</v>
+        <v>74</v>
+      </c>
+      <c r="B21" s="62">
+        <v>28357</v>
+      </c>
+      <c r="C21" s="63">
+        <v>124.6</v>
       </c>
       <c r="D21" s="28"/>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A22" s="33" t="s">
-        <v>76</v>
-[...5 lines deleted...]
-        <v>105.5</v>
+        <v>75</v>
+      </c>
+      <c r="B22" s="62">
+        <v>22567</v>
+      </c>
+      <c r="C22" s="63">
+        <v>104.5</v>
       </c>
       <c r="D22" s="28"/>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A23" s="34" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="B23" s="41">
-        <v>35820</v>
+        <v>38295</v>
       </c>
       <c r="C23" s="42">
-        <v>108.6</v>
+        <v>116.1</v>
       </c>
       <c r="D23" s="28"/>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A24" s="1"/>
       <c r="B24" s="1"/>
       <c r="C24" s="1"/>
       <c r="D24" s="28"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100545603E06F116444A792071F3D112C17" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="4c8661acacceb0ac8dfc820e9fe5dc89">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{94069767-52DB-45B3-89A2-96875A4AD55F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D960C661-9A6B-4025-B65F-62CE870E4AF1}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ACDF6F9D-830D-49E5-8861-DC5A22869407}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D960C661-9A6B-4025-B65F-62CE870E4AF1}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{94069767-52DB-45B3-89A2-96875A4AD55F}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>10</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="10" baseType="lpstr">
       <vt:lpstr>Metadata 163206</vt:lpstr>
       <vt:lpstr>Metadata 163206 (cfo 16)</vt:lpstr>
       <vt:lpstr>Metadata 163213</vt:lpstr>
       <vt:lpstr>Metadata 16321301</vt:lpstr>