--- v0 (2026-10-05)
+++ v1 (2026-10-25)
@@ -22,51 +22,51 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="32760" yWindow="32760" windowWidth="23040" windowHeight="9390" activeTab="4"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata163206" sheetId="7" r:id="rId1"/>
     <sheet name="Metadata163213" sheetId="4" r:id="rId2"/>
     <sheet name="Symbols" sheetId="5" r:id="rId3"/>
     <sheet name="indikator163206" sheetId="3" r:id="rId4"/>
     <sheet name="indikator163213" sheetId="6" r:id="rId5"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="123" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="124" uniqueCount="71">
   <si>
     <t>Residential buildings operating start</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
@@ -214,69 +214,72 @@
     <t>The total area of a residential building is the sum of the useful areas of all residential premises and the areas of all non-residential premises, as well as the areas of parts of a residential building that are common property.</t>
   </si>
   <si>
     <t>Aggregation</t>
   </si>
   <si>
     <t>Statistical information on finished products of construction is formed on the basis of nationwide statistical observations of monthly and annual periodicity on commissioned facilities,including by individual developers.</t>
   </si>
   <si>
     <t>Information is provided by legal entities and their structural and separate  subdivisions, carrying out in the reporting period the commissioning of facilities into operation regardless of the number of employees, as well as structural subdivisions of local executive bodies carrying out functions in the fiels of architecture and urban planning, peasant or farm enterprises.</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701925</t>
   </si>
   <si>
     <t xml:space="preserve">The calculation is carried out according to the indicator of the total area of commissioned residental buildings in the dynamics of the analyzed period compared to the previous period, acccording to the following formula       
 </t>
   </si>
   <si>
     <t>Since January 2023</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
-    <t>17.09.2026y.</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Division construction and investment </t>
   </si>
   <si>
     <t>https://stat.gov.kz/en/region/turkestan/spreadsheets/?industry=28263&amp;year=2024&amp;name=85302&amp;period=year&amp;type=spreadsheets</t>
   </si>
   <si>
     <t>Zhanzakova Aigerim Zhenisqyzy</t>
   </si>
   <si>
     <t>+7 7172 39-01-78</t>
   </si>
   <si>
     <t>A.Zhanzakova@aspire.gov.kz</t>
   </si>
   <si>
     <t>16.10.2026y.</t>
+  </si>
+  <si>
+    <t>18.11.2026y.</t>
+  </si>
+  <si>
+    <t>123,2</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
     <numFmt numFmtId="167" formatCode="_-* #,##0.0_р_._-;\-* #,##0.0_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="20" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
@@ -1062,114 +1065,114 @@
       <c r="M11" s="28"/>
     </row>
     <row r="12" spans="1:13" s="23" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A12" s="21" t="s">
         <v>40</v>
       </c>
       <c r="B12" s="29" t="s">
         <v>41</v>
       </c>
       <c r="M12" s="28"/>
     </row>
     <row r="13" spans="1:13" s="23" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A13" s="30" t="s">
         <v>42</v>
       </c>
       <c r="B13" s="31" t="s">
         <v>43</v>
       </c>
       <c r="M13" s="28"/>
     </row>
     <row r="14" spans="1:13" s="23" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A14" s="30" t="s">
         <v>44</v>
       </c>
       <c r="B14" s="49" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="M14" s="28"/>
     </row>
     <row r="15" spans="1:13" s="23" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="30" t="s">
         <v>45</v>
       </c>
       <c r="B15" s="31" t="s">
         <v>59</v>
       </c>
       <c r="M15" s="28"/>
     </row>
     <row r="16" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A16" s="21" t="s">
         <v>47</v>
       </c>
       <c r="B16" s="32" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="M16" s="33"/>
     </row>
     <row r="17" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A17" s="21" t="s">
         <v>48</v>
       </c>
       <c r="B17" s="32" t="s">
         <v>69</v>
       </c>
       <c r="M17" s="34"/>
     </row>
     <row r="18" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A18" s="21" t="s">
         <v>49</v>
       </c>
       <c r="B18" s="24" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="M18" s="33"/>
     </row>
     <row r="19" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A19" s="21" t="s">
         <v>50</v>
       </c>
       <c r="B19" s="50" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="M19" s="34"/>
     </row>
     <row r="20" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A20" s="21" t="s">
         <v>51</v>
       </c>
       <c r="B20" s="51" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="M20" s="33"/>
     </row>
     <row r="21" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A21" s="21" t="s">
         <v>52</v>
       </c>
       <c r="B21" s="52" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="M21" s="34"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="35"/>
       <c r="B22" s="36"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M23" s="34"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M24" s="33"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M25" s="34"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="33"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
   </hyperlinks>
@@ -1275,114 +1278,114 @@
       <c r="M11" s="28"/>
     </row>
     <row r="12" spans="1:13" s="23" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A12" s="21" t="s">
         <v>40</v>
       </c>
       <c r="B12" s="29" t="s">
         <v>41</v>
       </c>
       <c r="M12" s="28"/>
     </row>
     <row r="13" spans="1:13" s="23" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A13" s="30" t="s">
         <v>42</v>
       </c>
       <c r="B13" s="31" t="s">
         <v>43</v>
       </c>
       <c r="M13" s="28"/>
     </row>
     <row r="14" spans="1:13" s="23" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A14" s="30" t="s">
         <v>44</v>
       </c>
       <c r="B14" s="49" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="M14" s="28"/>
     </row>
     <row r="15" spans="1:13" s="23" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="30" t="s">
         <v>45</v>
       </c>
       <c r="B15" s="31" t="s">
         <v>46</v>
       </c>
       <c r="M15" s="28"/>
     </row>
     <row r="16" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A16" s="21" t="s">
         <v>47</v>
       </c>
       <c r="B16" s="32" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="M16" s="33"/>
     </row>
     <row r="17" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A17" s="21" t="s">
         <v>48</v>
       </c>
       <c r="B17" s="32" t="s">
         <v>69</v>
       </c>
       <c r="M17" s="34"/>
     </row>
     <row r="18" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A18" s="21" t="s">
         <v>49</v>
       </c>
       <c r="B18" s="24" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="M18" s="33"/>
     </row>
     <row r="19" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A19" s="21" t="s">
         <v>50</v>
       </c>
       <c r="B19" s="50" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="M19" s="34"/>
     </row>
     <row r="20" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A20" s="21" t="s">
         <v>51</v>
       </c>
       <c r="B20" s="51" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="M20" s="33"/>
     </row>
     <row r="21" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A21" s="21" t="s">
         <v>52</v>
       </c>
       <c r="B21" s="52" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="M21" s="34"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="35"/>
       <c r="B22" s="36"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M23" s="34"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M24" s="33"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M25" s="34"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="33"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
   </hyperlinks>
@@ -1479,51 +1482,51 @@
       <c r="C13" s="17"/>
     </row>
     <row r="14" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A14" s="17"/>
       <c r="B14" s="19"/>
       <c r="C14" s="17"/>
     </row>
     <row r="15" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A15" s="17"/>
       <c r="B15" s="19"/>
       <c r="C15" s="17"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A12:C12"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M8"/>
   <sheetViews>
     <sheetView zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
-      <selection activeCell="I7" sqref="I7"/>
+      <selection activeCell="J3" sqref="J3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="16.42578125" customWidth="1"/>
     <col min="2" max="2" width="8.28515625" customWidth="1"/>
     <col min="3" max="3" width="9.28515625" customWidth="1"/>
     <col min="4" max="4" width="7.85546875" customWidth="1"/>
     <col min="5" max="5" width="7.7109375" customWidth="1"/>
     <col min="6" max="7" width="8.28515625" customWidth="1"/>
     <col min="8" max="8" width="8.7109375" customWidth="1"/>
     <col min="9" max="9" width="8.85546875" customWidth="1"/>
     <col min="10" max="10" width="10.5703125" customWidth="1"/>
     <col min="11" max="11" width="8.7109375" customWidth="1"/>
     <col min="12" max="12" width="10.42578125" customWidth="1"/>
     <col min="13" max="13" width="11.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="55" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="55"/>
       <c r="C1" s="55"/>
       <c r="D1" s="55"/>
@@ -1696,76 +1699,78 @@
       </c>
       <c r="B7" s="44">
         <v>47</v>
       </c>
       <c r="C7" s="44">
         <v>53.4</v>
       </c>
       <c r="D7" s="45">
         <v>76.8</v>
       </c>
       <c r="E7" s="44">
         <v>61.6</v>
       </c>
       <c r="F7" s="45">
         <v>114.9</v>
       </c>
       <c r="G7" s="46">
         <v>121.1</v>
       </c>
       <c r="H7" s="44">
         <v>79</v>
       </c>
       <c r="I7" s="45">
         <v>164.8</v>
       </c>
-      <c r="J7" s="45"/>
+      <c r="J7" s="45">
+        <v>203.1</v>
+      </c>
       <c r="K7" s="45"/>
       <c r="L7" s="45"/>
       <c r="M7" s="47"/>
     </row>
     <row r="8" spans="1:13" x14ac:dyDescent="0.2">
       <c r="H8" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:F4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M14"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
-      <selection activeCell="I13" sqref="I13"/>
+      <selection activeCell="J3" sqref="J3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="16.42578125" customWidth="1"/>
     <col min="2" max="2" width="8.28515625" customWidth="1"/>
     <col min="3" max="3" width="9.28515625" customWidth="1"/>
     <col min="4" max="4" width="7.85546875" customWidth="1"/>
     <col min="5" max="5" width="7.7109375" customWidth="1"/>
     <col min="6" max="7" width="8.28515625" customWidth="1"/>
     <col min="8" max="8" width="8.7109375" customWidth="1"/>
     <col min="9" max="9" width="8.85546875" customWidth="1"/>
     <col min="10" max="10" width="10.5703125" customWidth="1"/>
     <col min="11" max="11" width="8.7109375" customWidth="1"/>
     <col min="12" max="12" width="10.42578125" customWidth="1"/>
     <col min="13" max="13" width="11.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="55" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="55"/>
       <c r="C1" s="55"/>
       <c r="D1" s="55"/>
@@ -1955,51 +1960,53 @@
       </c>
       <c r="B8" s="7">
         <v>32.700000000000003</v>
       </c>
       <c r="C8" s="41">
         <v>113.6</v>
       </c>
       <c r="D8" s="7">
         <v>143.80000000000001</v>
       </c>
       <c r="E8" s="40">
         <v>80.099999999999994</v>
       </c>
       <c r="F8" s="7">
         <v>186.6</v>
       </c>
       <c r="G8" s="11">
         <v>105.3</v>
       </c>
       <c r="H8" s="48">
         <v>65.3</v>
       </c>
       <c r="I8" s="40">
         <v>208.5</v>
       </c>
-      <c r="J8" s="7"/>
+      <c r="J8" s="7" t="s">
+        <v>70</v>
+      </c>
       <c r="K8" s="10"/>
       <c r="L8" s="38"/>
       <c r="M8" s="7"/>
     </row>
     <row r="9" spans="1:13" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="57" t="s">
         <v>15</v>
       </c>
       <c r="B9" s="58"/>
       <c r="C9" s="58"/>
       <c r="D9" s="58"/>
       <c r="E9" s="58"/>
       <c r="F9" s="58"/>
       <c r="G9" s="58"/>
       <c r="H9" s="58"/>
       <c r="I9" s="58"/>
       <c r="J9" s="58"/>
       <c r="K9" s="58"/>
       <c r="L9" s="58"/>
       <c r="M9" s="59"/>
     </row>
     <row r="10" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="60" t="s">
         <v>0</v>
       </c>
@@ -2104,173 +2111,175 @@
       </c>
       <c r="B13" s="4">
         <v>139.19999999999999</v>
       </c>
       <c r="C13" s="42">
         <v>104.6</v>
       </c>
       <c r="D13" s="4">
         <v>103.4</v>
       </c>
       <c r="E13" s="4">
         <v>92</v>
       </c>
       <c r="F13" s="4">
         <v>143.80000000000001</v>
       </c>
       <c r="G13" s="4">
         <v>91.5</v>
       </c>
       <c r="H13" s="11">
         <v>88</v>
       </c>
       <c r="I13" s="4">
         <v>116.8</v>
       </c>
-      <c r="J13" s="4"/>
+      <c r="J13" s="4">
+        <v>109.8</v>
+      </c>
       <c r="K13" s="11"/>
       <c r="L13" s="38"/>
       <c r="M13" s="38"/>
     </row>
     <row r="14" spans="1:13" x14ac:dyDescent="0.2">
       <c r="H14" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A5:E5"/>
     <mergeCell ref="A9:M9"/>
     <mergeCell ref="A10:E10"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x01010071E68DA8E7329447BC28161D00D54051" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="6811f7514ef9a54dfd798a9fdb29f4a8">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{63472EE8-7321-4767-9A69-D52E6DABC3C3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{70569B8F-47F8-43FD-8D7F-CC71B3F9FFF1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C02D1D68-8AA4-4ADB-B4ED-37A8E983653A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
-  </ds:schemaRefs>
-[...14 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Metadata163206</vt:lpstr>
       <vt:lpstr>Metadata163213</vt:lpstr>
       <vt:lpstr>Symbols</vt:lpstr>
       <vt:lpstr>indikator163206</vt:lpstr>