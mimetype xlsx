--- v0 (2026-10-05)
+++ v1 (2026-10-25)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="3060" yWindow="1545" windowWidth="15480" windowHeight="10650"/>
+    <workbookView xWindow="3060" yWindow="1545" windowWidth="15480" windowHeight="10650" activeTab="5"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata163502" sheetId="10" r:id="rId1"/>
     <sheet name="Metadata163504" sheetId="12" r:id="rId2"/>
     <sheet name="Metadata163506" sheetId="14" r:id="rId3"/>
     <sheet name="Metadata163508" sheetId="16" r:id="rId4"/>
     <sheet name="Symbols" sheetId="18" r:id="rId5"/>
     <sheet name="163502,163504,163506,163508" sheetId="17" r:id="rId6"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="167" uniqueCount="64">
   <si>
     <t>places</t>
   </si>
   <si>
     <t>beds</t>
   </si>
   <si>
     <t>visits per shift</t>
   </si>
   <si>
@@ -170,96 +170,96 @@
   <si>
     <t>Total number of visits per shift in commissioned outpatient clinics</t>
   </si>
   <si>
     <t>Main social and cultural facilities functioning start</t>
   </si>
   <si>
     <t>Comprehensive  schools, pupils places</t>
   </si>
   <si>
     <t>Pre-school institutions, places</t>
   </si>
   <si>
     <t>Hospitals, beds</t>
   </si>
   <si>
     <t>Out-patient and dispensary institution, visits per shift</t>
   </si>
   <si>
     <t>Information is provided by legal entities and their structural and separate  subdivisions, carrying out in the reporting period the commissioning of facilities into operation regardless of the number of employees, as well as structural subdivisions of local executive bodies carrying out functions in the fiels of architecture and urban planning</t>
   </si>
   <si>
     <t>Since January 2026</t>
   </si>
   <si>
-    <t>17.09.2026y.</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Division construction and investment </t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Conventional designations:</t>
   </si>
   <si>
     <t>«-» - no case</t>
   </si>
   <si>
     <t>«0.0» - insignificant value</t>
   </si>
   <si>
     <t>«X» - data is confidential</t>
   </si>
   <si>
     <t>«...» - no data available</t>
   </si>
   <si>
     <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
   </si>
   <si>
     <t xml:space="preserve">© Agency for Strategic Planning and Reforms of the Republic of Kazakhstan Bureau of National statistic </t>
   </si>
   <si>
     <t>https://stat.gov.kz/en/region/turkestan/spreadsheets/?industry=28263&amp;year=2024&amp;name=85302&amp;period=year&amp;type=spreadsheets</t>
   </si>
   <si>
     <t>Zhanzakova Aigerim Zhenisqyzy</t>
   </si>
   <si>
     <t>+7 7172 39-01-78</t>
   </si>
   <si>
     <t>A.Zhanzakova@aspire.gov.kz</t>
   </si>
   <si>
     <t>January-August 2026</t>
   </si>
   <si>
     <t>16.10.2026y.</t>
+  </si>
+  <si>
+    <t>18.11.2026y.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="22" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
@@ -529,67 +529,67 @@
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="16" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="14" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="49" fontId="17" fillId="0" borderId="1" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 2" xfId="3"/>
     <cellStyle name="Обычный 2 2 2" xfId="6"/>
     <cellStyle name="Обычный 3" xfId="4"/>
     <cellStyle name="Обычный 4 2" xfId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -879,51 +879,51 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701969?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701971?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701973?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701975?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="17" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="17" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="3">
         <v>163502</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="4" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="2" t="s">
         <v>4</v>
       </c>
@@ -995,114 +995,114 @@
       <c r="M11" s="9"/>
     </row>
     <row r="12" spans="1:13" s="4" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>16</v>
       </c>
       <c r="M12" s="9"/>
     </row>
     <row r="13" spans="1:13" s="4" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>18</v>
       </c>
       <c r="M13" s="9"/>
     </row>
     <row r="14" spans="1:13" s="4" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B14" s="40" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="M14" s="9"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>29</v>
       </c>
       <c r="M15" s="9"/>
     </row>
     <row r="16" spans="1:13" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="B16" s="49" t="s">
-        <v>48</v>
+      <c r="B16" s="46" t="s">
+        <v>62</v>
       </c>
       <c r="M16" s="13"/>
     </row>
     <row r="17" spans="1:13" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="B17" s="49" t="s">
+      <c r="B17" s="46" t="s">
         <v>63</v>
       </c>
       <c r="M17" s="14"/>
     </row>
     <row r="18" spans="1:13" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="B18" s="50" t="s">
-        <v>49</v>
+      <c r="B18" s="47" t="s">
+        <v>48</v>
       </c>
       <c r="M18" s="13"/>
     </row>
     <row r="19" spans="1:13" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B19" s="41" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="M19" s="14"/>
     </row>
     <row r="20" spans="1:13" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="B20" s="51" t="s">
-        <v>60</v>
+      <c r="B20" s="48" t="s">
+        <v>59</v>
       </c>
       <c r="M20" s="13"/>
     </row>
     <row r="21" spans="1:13" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="B21" s="52" t="s">
-        <v>61</v>
+      <c r="B21" s="49" t="s">
+        <v>60</v>
       </c>
       <c r="M21" s="14"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="15"/>
       <c r="B22" s="16"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M23" s="14"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M24" s="13"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M25" s="14"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="13"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
   </hyperlinks>
@@ -1209,150 +1209,150 @@
       <c r="M11" s="9"/>
     </row>
     <row r="12" spans="1:13" s="4" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>16</v>
       </c>
       <c r="M12" s="9"/>
     </row>
     <row r="13" spans="1:13" s="4" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>18</v>
       </c>
       <c r="M13" s="9"/>
     </row>
     <row r="14" spans="1:13" s="4" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B14" s="40" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="M14" s="9"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>33</v>
       </c>
       <c r="M15" s="9"/>
     </row>
     <row r="16" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="B16" s="49" t="s">
-        <v>48</v>
+      <c r="B16" s="46" t="s">
+        <v>62</v>
       </c>
       <c r="M16" s="13"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="B17" s="49" t="s">
+      <c r="B17" s="46" t="s">
         <v>63</v>
       </c>
       <c r="M17" s="14"/>
     </row>
     <row r="18" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="B18" s="50" t="s">
-        <v>49</v>
+      <c r="B18" s="47" t="s">
+        <v>48</v>
       </c>
       <c r="M18" s="13"/>
     </row>
     <row r="19" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B19" s="41" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="M19" s="14"/>
     </row>
     <row r="20" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="B20" s="51" t="s">
-        <v>60</v>
+      <c r="B20" s="48" t="s">
+        <v>59</v>
       </c>
       <c r="M20" s="13"/>
     </row>
     <row r="21" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="B21" s="52" t="s">
-        <v>61</v>
+      <c r="B21" s="49" t="s">
+        <v>60</v>
       </c>
       <c r="M21" s="14"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="15"/>
       <c r="B22" s="16"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M23" s="14"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M24" s="13"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M25" s="14"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="13"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B2" sqref="B2"/>
+      <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="17" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="17" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="3">
         <v>163506</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="4" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B3" s="3" t="s">
@@ -1423,114 +1423,114 @@
       <c r="M11" s="9"/>
     </row>
     <row r="12" spans="1:13" s="4" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>16</v>
       </c>
       <c r="M12" s="9"/>
     </row>
     <row r="13" spans="1:13" s="4" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>18</v>
       </c>
       <c r="M13" s="9"/>
     </row>
     <row r="14" spans="1:13" s="4" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B14" s="40" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="M14" s="9"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>36</v>
       </c>
       <c r="M15" s="9"/>
     </row>
     <row r="16" spans="1:13" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="B16" s="49" t="s">
-        <v>48</v>
+      <c r="B16" s="46" t="s">
+        <v>62</v>
       </c>
       <c r="M16" s="13"/>
     </row>
     <row r="17" spans="1:13" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="B17" s="49" t="s">
+      <c r="B17" s="46" t="s">
         <v>63</v>
       </c>
       <c r="M17" s="14"/>
     </row>
     <row r="18" spans="1:13" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="B18" s="50" t="s">
-        <v>49</v>
+      <c r="B18" s="47" t="s">
+        <v>48</v>
       </c>
       <c r="M18" s="13"/>
     </row>
     <row r="19" spans="1:13" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B19" s="41" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="M19" s="14"/>
     </row>
     <row r="20" spans="1:13" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="B20" s="51" t="s">
-        <v>60</v>
+      <c r="B20" s="48" t="s">
+        <v>59</v>
       </c>
       <c r="M20" s="13"/>
     </row>
     <row r="21" spans="1:13" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="B21" s="52" t="s">
-        <v>61</v>
+      <c r="B21" s="49" t="s">
+        <v>60</v>
       </c>
       <c r="M21" s="14"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="15"/>
       <c r="B22" s="16"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M23" s="14"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M24" s="13"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M25" s="14"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="13"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
   </hyperlinks>
@@ -1637,253 +1637,253 @@
       <c r="M11" s="9"/>
     </row>
     <row r="12" spans="1:13" s="4" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>16</v>
       </c>
       <c r="M12" s="9"/>
     </row>
     <row r="13" spans="1:13" s="4" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>18</v>
       </c>
       <c r="M13" s="9"/>
     </row>
     <row r="14" spans="1:13" s="4" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B14" s="40" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="M14" s="9"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>39</v>
       </c>
       <c r="M15" s="9"/>
     </row>
     <row r="16" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="B16" s="49" t="s">
-        <v>48</v>
+      <c r="B16" s="46" t="s">
+        <v>62</v>
       </c>
       <c r="M16" s="13"/>
     </row>
     <row r="17" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="B17" s="49" t="s">
+      <c r="B17" s="46" t="s">
         <v>63</v>
       </c>
       <c r="M17" s="14"/>
     </row>
     <row r="18" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="B18" s="50" t="s">
-        <v>49</v>
+      <c r="B18" s="47" t="s">
+        <v>48</v>
       </c>
       <c r="M18" s="13"/>
     </row>
     <row r="19" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B19" s="41" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="M19" s="14"/>
     </row>
     <row r="20" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="B20" s="51" t="s">
-        <v>60</v>
+      <c r="B20" s="48" t="s">
+        <v>59</v>
       </c>
       <c r="M20" s="13"/>
     </row>
     <row r="21" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="B21" s="52" t="s">
-        <v>61</v>
+      <c r="B21" s="49" t="s">
+        <v>60</v>
       </c>
       <c r="M21" s="14"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="15"/>
       <c r="B22" s="16"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M23" s="14"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M24" s="13"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M25" s="14"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="13"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A3:C20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="34" customWidth="1"/>
     <col min="2" max="2" width="113.5703125" style="34" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="34"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A3" s="31"/>
       <c r="B3" s="32" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="C3" s="33"/>
     </row>
     <row r="4" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A4" s="31"/>
       <c r="B4" s="32" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="C4" s="33"/>
     </row>
     <row r="5" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A5" s="31"/>
       <c r="B5" s="32" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="C5" s="33"/>
     </row>
     <row r="6" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A6" s="31"/>
       <c r="B6" s="32" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="C6" s="33"/>
     </row>
     <row r="7" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A7" s="31"/>
       <c r="B7" s="32" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="C7" s="33"/>
     </row>
     <row r="8" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A8" s="31"/>
       <c r="B8" s="35" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="C8" s="33"/>
     </row>
     <row r="9" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A9" s="31"/>
       <c r="B9" s="36"/>
       <c r="C9" s="33"/>
     </row>
     <row r="10" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A10" s="31"/>
       <c r="B10" s="31"/>
       <c r="C10" s="33"/>
     </row>
     <row r="11" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A11" s="31"/>
       <c r="B11" s="31"/>
       <c r="C11" s="33"/>
     </row>
     <row r="12" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A12" s="31"/>
       <c r="B12" s="31"/>
       <c r="C12" s="31"/>
     </row>
     <row r="13" spans="1:3" ht="15" x14ac:dyDescent="0.25">
-      <c r="A13" s="46" t="s">
-[...3 lines deleted...]
-      <c r="C13" s="47"/>
+      <c r="A13" s="50" t="s">
+        <v>56</v>
+      </c>
+      <c r="B13" s="51"/>
+      <c r="C13" s="51"/>
     </row>
     <row r="14" spans="1:3" x14ac:dyDescent="0.2">
       <c r="B14" s="37"/>
     </row>
     <row r="15" spans="1:3" x14ac:dyDescent="0.2">
       <c r="B15" s="38"/>
     </row>
     <row r="16" spans="1:3" x14ac:dyDescent="0.2">
       <c r="B16" s="38"/>
     </row>
     <row r="20" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B20" s="39"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A13:C13"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:H24"/>
   <sheetViews>
-    <sheetView zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
+    <sheetView tabSelected="1" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
       <selection sqref="A1:E1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="13.28515625" customWidth="1"/>
     <col min="2" max="2" width="19.42578125" customWidth="1"/>
     <col min="3" max="3" width="16.42578125" customWidth="1"/>
     <col min="4" max="4" width="15.42578125" customWidth="1"/>
     <col min="5" max="5" width="20.7109375" customWidth="1"/>
     <col min="253" max="253" width="11.42578125" customWidth="1"/>
     <col min="254" max="254" width="14" customWidth="1"/>
     <col min="255" max="255" width="16.85546875" customWidth="1"/>
     <col min="256" max="256" width="12.140625" customWidth="1"/>
     <col min="257" max="257" width="16.28515625" customWidth="1"/>
     <col min="258" max="258" width="13" customWidth="1"/>
     <col min="259" max="259" width="16.85546875" customWidth="1"/>
     <col min="260" max="260" width="15.7109375" customWidth="1"/>
     <col min="261" max="261" width="15.42578125" customWidth="1"/>
     <col min="509" max="509" width="11.42578125" customWidth="1"/>
     <col min="510" max="510" width="14" customWidth="1"/>
     <col min="511" max="511" width="16.85546875" customWidth="1"/>
     <col min="512" max="512" width="12.140625" customWidth="1"/>
     <col min="513" max="513" width="16.28515625" customWidth="1"/>
     <col min="514" max="514" width="13" customWidth="1"/>
@@ -2420,104 +2420,104 @@
     <col min="15618" max="15618" width="13" customWidth="1"/>
     <col min="15619" max="15619" width="16.85546875" customWidth="1"/>
     <col min="15620" max="15620" width="15.7109375" customWidth="1"/>
     <col min="15621" max="15621" width="15.42578125" customWidth="1"/>
     <col min="15869" max="15869" width="11.42578125" customWidth="1"/>
     <col min="15870" max="15870" width="14" customWidth="1"/>
     <col min="15871" max="15871" width="16.85546875" customWidth="1"/>
     <col min="15872" max="15872" width="12.140625" customWidth="1"/>
     <col min="15873" max="15873" width="16.28515625" customWidth="1"/>
     <col min="15874" max="15874" width="13" customWidth="1"/>
     <col min="15875" max="15875" width="16.85546875" customWidth="1"/>
     <col min="15876" max="15876" width="15.7109375" customWidth="1"/>
     <col min="15877" max="15877" width="15.42578125" customWidth="1"/>
     <col min="16125" max="16125" width="11.42578125" customWidth="1"/>
     <col min="16126" max="16126" width="14" customWidth="1"/>
     <col min="16127" max="16127" width="16.85546875" customWidth="1"/>
     <col min="16128" max="16128" width="12.140625" customWidth="1"/>
     <col min="16129" max="16129" width="16.28515625" customWidth="1"/>
     <col min="16130" max="16130" width="13" customWidth="1"/>
     <col min="16131" max="16131" width="16.85546875" customWidth="1"/>
     <col min="16132" max="16132" width="15.7109375" customWidth="1"/>
     <col min="16133" max="16133" width="15.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="48" t="s">
+      <c r="A1" s="52" t="s">
         <v>41</v>
       </c>
-      <c r="B1" s="48"/>
-[...2 lines deleted...]
-      <c r="E1" s="48"/>
+      <c r="B1" s="52"/>
+      <c r="C1" s="52"/>
+      <c r="D1" s="52"/>
+      <c r="E1" s="52"/>
       <c r="F1" s="18"/>
       <c r="G1" s="18"/>
       <c r="H1" s="18"/>
     </row>
     <row r="2" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="19"/>
       <c r="B2" s="19"/>
       <c r="C2" s="19"/>
       <c r="D2" s="19"/>
       <c r="E2" s="19"/>
       <c r="F2" s="18"/>
       <c r="G2" s="18"/>
       <c r="H2" s="18"/>
     </row>
     <row r="3" spans="1:8" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A3" s="30"/>
       <c r="B3" s="20" t="s">
         <v>42</v>
       </c>
       <c r="C3" s="20" t="s">
         <v>43</v>
       </c>
       <c r="D3" s="20" t="s">
         <v>44</v>
       </c>
       <c r="E3" s="20" t="s">
         <v>45</v>
       </c>
       <c r="F3" s="18"/>
       <c r="G3" s="18"/>
       <c r="H3" s="18"/>
     </row>
     <row r="4" spans="1:8" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="21" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B4" s="42">
-        <v>1220</v>
+        <v>1420</v>
       </c>
       <c r="C4" s="42">
-        <v>1640</v>
+        <v>2040</v>
       </c>
       <c r="D4" s="43" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="E4" s="42" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="F4" s="18"/>
       <c r="G4" s="18"/>
       <c r="H4" s="18"/>
     </row>
     <row r="5" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A5" s="22"/>
       <c r="B5" s="44"/>
       <c r="C5" s="45"/>
       <c r="D5" s="45"/>
       <c r="E5" s="45"/>
       <c r="F5" s="18"/>
       <c r="G5" s="18"/>
       <c r="H5" s="18"/>
     </row>
     <row r="6" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A6" s="22"/>
       <c r="B6" s="23"/>
       <c r="C6" s="24"/>
       <c r="D6" s="24"/>
       <c r="E6" s="23"/>
       <c r="F6" s="18"/>
       <c r="G6" s="18"/>
       <c r="H6" s="18"/>
     </row>
@@ -2657,146 +2657,146 @@
       <c r="E24" s="29"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100B6C29D06B6C43E4194D95EC13A43DC43" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="3293f761624001c1f8ba8df8ffc098ef">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B5918A65-F917-45C9-BCD0-7E3349D1A66D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4DC2678E-A3AA-43F6-B683-BD956F36C31A}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7B3F805A-C5FC-4F7B-86EE-7CAF718994D8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4DC2678E-A3AA-43F6-B683-BD956F36C31A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B5918A65-F917-45C9-BCD0-7E3349D1A66D}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="6" baseType="lpstr">
       <vt:lpstr>Metadata163502</vt:lpstr>
       <vt:lpstr>Metadata163504</vt:lpstr>
       <vt:lpstr>Metadata163506</vt:lpstr>
       <vt:lpstr>Metadata163508</vt:lpstr>