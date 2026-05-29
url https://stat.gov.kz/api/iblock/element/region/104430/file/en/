--- v0 (2026-04-14)
+++ v1 (2026-05-29)
@@ -6,67 +6,67 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/metadata" ContentType="application/binary"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4505"/>
   <workbookPr/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330" activeTab="1"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330"/>
   </bookViews>
   <sheets>
     <sheet name="Natural increase" sheetId="4" r:id="rId1"/>
     <sheet name="General rate" sheetId="5" r:id="rId2"/>
   </sheets>
   <calcPr calcId="124519"/>
   <extLst>
     <ext uri="GoogleSheetsCustomDataVersion2">
       <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId9" roundtripDataChecksum="nbqPzFvrCEMw7VsT6+OaukOyM+azySD/O8ZWfRhVLWc="/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="106" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="108" uniqueCount="41">
   <si>
     <t>people</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
@@ -526,51 +526,51 @@
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="157">
+  <cellXfs count="159">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
@@ -874,115 +874,117 @@
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="5" xfId="66" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="5" xfId="67" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="5" xfId="68" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="5" xfId="69" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="70">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="16"/>
     <cellStyle name="Обычный 11" xfId="27"/>
     <cellStyle name="Обычный 12" xfId="38"/>
     <cellStyle name="Обычный 13" xfId="49"/>
     <cellStyle name="Обычный 14" xfId="60"/>
     <cellStyle name="Обычный 15" xfId="6"/>
     <cellStyle name="Обычный 16" xfId="17"/>
     <cellStyle name="Обычный 17" xfId="28"/>
     <cellStyle name="Обычный 18" xfId="39"/>
     <cellStyle name="Обычный 19" xfId="50"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2 2" xfId="3"/>
     <cellStyle name="Обычный 2 4" xfId="2"/>
     <cellStyle name="Обычный 20" xfId="61"/>
     <cellStyle name="Обычный 21" xfId="7"/>
     <cellStyle name="Обычный 22" xfId="18"/>
     <cellStyle name="Обычный 23" xfId="29"/>
     <cellStyle name="Обычный 24" xfId="40"/>
     <cellStyle name="Обычный 25" xfId="51"/>
@@ -1051,128 +1053,128 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://customschemas.google.com/relationships/workbookmetadata" Target="metadata"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>1</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>238125</xdr:colOff>
+      <xdr:colOff>400050</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>171451</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Рисунок 2" descr="F:\НАУРЗБЕКОВА АСЕЛЬ (каб 824)\2018-2025 МОИ ДОКУМЕНТЫ\10) 2018-2026 ПЕРЕПИСКА\2026\ВНУТРЕННЯЯ БНС\Хат СП по измен. лого\2 вариант заново\Приложение\логотип\ЛОГО АНГ по левому краю.png"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-              <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" val="0"/>
+              <a14:useLocalDpi xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns="" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="1"/>
-          <a:ext cx="1743075" cy="742950"/>
+          <a:ext cx="1905000" cy="742950"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>304799</xdr:colOff>
+      <xdr:colOff>409575</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Рисунок 2" descr="F:\НАУРЗБЕКОВА АСЕЛЬ (каб 824)\2018-2025 МОИ ДОКУМЕНТЫ\10) 2018-2026 ПЕРЕПИСКА\2026\ВНУТРЕННЯЯ БНС\Хат СП по измен. лого\2 вариант заново\Приложение\логотип\ЛОГО АНГ по левому краю.png"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-              <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" val="0"/>
+              <a14:useLocalDpi xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns="" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1809749" cy="781050"/>
+          <a:ext cx="1914525" cy="781050"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Sheets">
   <a:themeElements>
     <a:clrScheme name="Sheets">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
@@ -1350,192 +1352,196 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AA933"/>
+  <dimension ref="A1:AB933"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="V16" sqref="V16"/>
+      <selection pane="bottomLeft" activeCell="AB11" sqref="AB11:AB33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="15.5703125" customWidth="1"/>
     <col min="2" max="2" width="7" customWidth="1"/>
     <col min="3" max="3" width="7.42578125" customWidth="1"/>
     <col min="4" max="4" width="6.28515625" customWidth="1"/>
     <col min="5" max="5" width="5.28515625" customWidth="1"/>
     <col min="6" max="6" width="5.42578125" customWidth="1"/>
     <col min="7" max="7" width="5.140625" customWidth="1"/>
     <col min="8" max="8" width="5.28515625" customWidth="1"/>
     <col min="9" max="9" width="6.28515625" customWidth="1"/>
     <col min="10" max="10" width="8.85546875" customWidth="1"/>
     <col min="11" max="11" width="7.140625" customWidth="1"/>
     <col min="12" max="12" width="8.5703125" customWidth="1"/>
     <col min="13" max="13" width="8.28515625" customWidth="1"/>
     <col min="14" max="14" width="7.140625" customWidth="1"/>
     <col min="15" max="15" width="8" customWidth="1"/>
     <col min="16" max="16" width="6.5703125" customWidth="1"/>
     <col min="17" max="17" width="5.28515625" customWidth="1"/>
     <col min="18" max="18" width="6.28515625" customWidth="1"/>
     <col min="19" max="19" width="5.7109375" customWidth="1"/>
     <col min="20" max="20" width="5.140625" customWidth="1"/>
     <col min="21" max="21" width="6.85546875" customWidth="1"/>
     <col min="22" max="22" width="8.7109375" customWidth="1"/>
     <col min="23" max="23" width="7.140625" customWidth="1"/>
     <col min="24" max="24" width="8.42578125" customWidth="1"/>
     <col min="25" max="25" width="8.5703125" customWidth="1"/>
     <col min="26" max="26" width="6.5703125" customWidth="1"/>
     <col min="27" max="27" width="7.42578125" customWidth="1"/>
+    <col min="28" max="28" width="6.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:27" ht="15" hidden="1" customHeight="1"/>
-[...5 lines deleted...]
-      <c r="A6" s="143" t="s">
+    <row r="1" spans="1:28" ht="15" hidden="1" customHeight="1"/>
+    <row r="2" spans="1:28" s="58" customFormat="1" ht="15" customHeight="1"/>
+    <row r="3" spans="1:28" s="58" customFormat="1" ht="15" customHeight="1"/>
+    <row r="4" spans="1:28" s="58" customFormat="1" ht="15" customHeight="1"/>
+    <row r="5" spans="1:28" s="58" customFormat="1" ht="15" customHeight="1"/>
+    <row r="6" spans="1:28">
+      <c r="A6" s="132" t="s">
         <v>17</v>
       </c>
-      <c r="B6" s="132"/>
-[...26 lines deleted...]
-    <row r="7" spans="1:27">
+      <c r="B6" s="131"/>
+      <c r="C6" s="131"/>
+      <c r="D6" s="131"/>
+      <c r="E6" s="131"/>
+      <c r="F6" s="131"/>
+      <c r="G6" s="131"/>
+      <c r="H6" s="131"/>
+      <c r="I6" s="131"/>
+      <c r="J6" s="131"/>
+      <c r="K6" s="131"/>
+      <c r="L6" s="131"/>
+      <c r="M6" s="131"/>
+      <c r="N6" s="131"/>
+      <c r="O6" s="131"/>
+      <c r="P6" s="131"/>
+      <c r="Q6" s="131"/>
+      <c r="R6" s="131"/>
+      <c r="S6" s="131"/>
+      <c r="T6" s="131"/>
+      <c r="U6" s="131"/>
+      <c r="V6" s="131"/>
+      <c r="W6" s="131"/>
+      <c r="X6" s="131"/>
+      <c r="Y6" s="131"/>
+      <c r="Z6" s="131"/>
+      <c r="AA6" s="131"/>
+      <c r="AB6" s="131"/>
+    </row>
+    <row r="7" spans="1:28">
       <c r="A7" s="1"/>
       <c r="B7" s="1"/>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="1"/>
       <c r="H7" s="1"/>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
       <c r="P7" s="1"/>
       <c r="Q7" s="1"/>
       <c r="R7" s="1"/>
       <c r="S7" s="1"/>
       <c r="T7" s="2"/>
-      <c r="U7" s="141" t="s">
+      <c r="U7" s="129" t="s">
         <v>0</v>
       </c>
-      <c r="V7" s="142"/>
-[...8 lines deleted...]
-      <c r="B8" s="136">
+      <c r="V7" s="130"/>
+      <c r="W7" s="130"/>
+      <c r="X7" s="130"/>
+      <c r="Y7" s="130"/>
+      <c r="Z7" s="130"/>
+      <c r="AA7" s="130"/>
+      <c r="AB7" s="131"/>
+    </row>
+    <row r="8" spans="1:28">
+      <c r="A8" s="135"/>
+      <c r="B8" s="137">
         <v>2024</v>
       </c>
-      <c r="C8" s="137"/>
-[...10 lines deleted...]
-      <c r="N8" s="138">
+      <c r="C8" s="138"/>
+      <c r="D8" s="138"/>
+      <c r="E8" s="138"/>
+      <c r="F8" s="138"/>
+      <c r="G8" s="138"/>
+      <c r="H8" s="138"/>
+      <c r="I8" s="138"/>
+      <c r="J8" s="138"/>
+      <c r="K8" s="138"/>
+      <c r="L8" s="138"/>
+      <c r="M8" s="138"/>
+      <c r="N8" s="139">
         <v>2025</v>
       </c>
-      <c r="O8" s="139"/>
-[...10 lines deleted...]
-      <c r="Z8" s="144">
+      <c r="O8" s="140"/>
+      <c r="P8" s="140"/>
+      <c r="Q8" s="140"/>
+      <c r="R8" s="140"/>
+      <c r="S8" s="140"/>
+      <c r="T8" s="140"/>
+      <c r="U8" s="140"/>
+      <c r="V8" s="140"/>
+      <c r="W8" s="141"/>
+      <c r="X8" s="141"/>
+      <c r="Y8" s="141"/>
+      <c r="Z8" s="142">
         <v>2026</v>
       </c>
-      <c r="AA8" s="145"/>
-[...2 lines deleted...]
-      <c r="A9" s="135"/>
+      <c r="AA8" s="143"/>
+      <c r="AB8" s="141"/>
+    </row>
+    <row r="9" spans="1:28" ht="18.75" customHeight="1">
+      <c r="A9" s="136"/>
       <c r="B9" s="60" t="s">
         <v>1</v>
       </c>
       <c r="C9" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D9" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E9" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F9" s="4" t="s">
         <v>5</v>
       </c>
       <c r="G9" s="4" t="s">
         <v>6</v>
       </c>
       <c r="H9" s="4" t="s">
         <v>7</v>
       </c>
       <c r="I9" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J9" s="4" t="s">
@@ -1570,82 +1576,85 @@
       </c>
       <c r="T9" s="3" t="s">
         <v>7</v>
       </c>
       <c r="U9" s="3" t="s">
         <v>8</v>
       </c>
       <c r="V9" s="3" t="s">
         <v>9</v>
       </c>
       <c r="W9" s="3" t="s">
         <v>10</v>
       </c>
       <c r="X9" s="3" t="s">
         <v>11</v>
       </c>
       <c r="Y9" s="3" t="s">
         <v>12</v>
       </c>
       <c r="Z9" s="60" t="s">
         <v>1</v>
       </c>
       <c r="AA9" s="3" t="s">
         <v>2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="127" t="s">
+      <c r="AB9" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="10" spans="1:28" ht="18.75" customHeight="1">
+      <c r="A10" s="144" t="s">
         <v>13</v>
       </c>
-      <c r="B10" s="128"/>
-[...22 lines deleted...]
-      <c r="Y10" s="129"/>
+      <c r="B10" s="145"/>
+      <c r="C10" s="145"/>
+      <c r="D10" s="145"/>
+      <c r="E10" s="145"/>
+      <c r="F10" s="145"/>
+      <c r="G10" s="145"/>
+      <c r="H10" s="145"/>
+      <c r="I10" s="145"/>
+      <c r="J10" s="145"/>
+      <c r="K10" s="145"/>
+      <c r="L10" s="145"/>
+      <c r="M10" s="145"/>
+      <c r="N10" s="145"/>
+      <c r="O10" s="145"/>
+      <c r="P10" s="145"/>
+      <c r="Q10" s="145"/>
+      <c r="R10" s="145"/>
+      <c r="S10" s="145"/>
+      <c r="T10" s="145"/>
+      <c r="U10" s="146"/>
+      <c r="V10" s="146"/>
+      <c r="W10" s="146"/>
+      <c r="X10" s="146"/>
+      <c r="Y10" s="146"/>
       <c r="Z10" s="5"/>
     </row>
-    <row r="11" spans="1:27">
+    <row r="11" spans="1:28">
       <c r="A11" s="53" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="54">
         <v>1114</v>
       </c>
       <c r="C11" s="54">
         <v>964</v>
       </c>
       <c r="D11" s="54">
         <v>985</v>
       </c>
       <c r="E11" s="54">
         <v>1035</v>
       </c>
       <c r="F11" s="54">
         <v>872</v>
       </c>
       <c r="G11" s="54">
         <v>868</v>
       </c>
       <c r="H11" s="54">
         <v>1027</v>
       </c>
       <c r="I11" s="54">
@@ -1683,52 +1692,55 @@
       </c>
       <c r="T11" s="55">
         <v>886</v>
       </c>
       <c r="U11" s="6">
         <v>862</v>
       </c>
       <c r="V11" s="6">
         <v>898</v>
       </c>
       <c r="W11" s="6">
         <v>858</v>
       </c>
       <c r="X11" s="6">
         <v>792</v>
       </c>
       <c r="Y11" s="57">
         <v>828</v>
       </c>
       <c r="Z11" s="8">
         <v>877</v>
       </c>
       <c r="AA11" s="8">
         <v>690</v>
       </c>
-    </row>
-    <row r="12" spans="1:27">
+      <c r="AB11" s="8">
+        <v>765</v>
+      </c>
+    </row>
+    <row r="12" spans="1:28">
       <c r="A12" s="53" t="s">
         <v>18</v>
       </c>
       <c r="B12" s="8">
         <v>701</v>
       </c>
       <c r="C12" s="8">
         <v>577</v>
       </c>
       <c r="D12" s="8">
         <v>610</v>
       </c>
       <c r="E12" s="9">
         <v>620</v>
       </c>
       <c r="F12" s="10">
         <v>514</v>
       </c>
       <c r="G12" s="11">
         <v>532</v>
       </c>
       <c r="H12" s="12">
         <v>661</v>
       </c>
       <c r="I12" s="13">
@@ -1766,52 +1778,55 @@
       </c>
       <c r="T12" s="17">
         <v>552</v>
       </c>
       <c r="U12" s="18">
         <v>554</v>
       </c>
       <c r="V12" s="19">
         <v>575</v>
       </c>
       <c r="W12" s="6">
         <v>526</v>
       </c>
       <c r="X12" s="6">
         <v>437</v>
       </c>
       <c r="Y12" s="57">
         <v>505</v>
       </c>
       <c r="Z12" s="8">
         <v>561</v>
       </c>
       <c r="AA12" s="8">
         <v>426</v>
       </c>
-    </row>
-    <row r="13" spans="1:27">
+      <c r="AB12" s="8">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="13" spans="1:28">
       <c r="A13" s="53" t="s">
         <v>19</v>
       </c>
       <c r="B13" s="8">
         <v>154</v>
       </c>
       <c r="C13" s="8">
         <v>128</v>
       </c>
       <c r="D13" s="8">
         <v>127</v>
       </c>
       <c r="E13" s="9">
         <v>137</v>
       </c>
       <c r="F13" s="10">
         <v>143</v>
       </c>
       <c r="G13" s="11">
         <v>125</v>
       </c>
       <c r="H13" s="12">
         <v>129</v>
       </c>
       <c r="I13" s="13">
@@ -1849,52 +1864,55 @@
       </c>
       <c r="T13" s="17">
         <v>116</v>
       </c>
       <c r="U13" s="18">
         <v>122</v>
       </c>
       <c r="V13" s="19">
         <v>99</v>
       </c>
       <c r="W13" s="6">
         <v>107</v>
       </c>
       <c r="X13" s="6">
         <v>124</v>
       </c>
       <c r="Y13" s="57">
         <v>127</v>
       </c>
       <c r="Z13" s="8">
         <v>101</v>
       </c>
       <c r="AA13" s="8">
         <v>80</v>
       </c>
-    </row>
-    <row r="14" spans="1:27">
+      <c r="AB13" s="8">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="14" spans="1:28">
       <c r="A14" s="53" t="s">
         <v>20</v>
       </c>
       <c r="B14" s="8">
         <v>34</v>
       </c>
       <c r="C14" s="8">
         <v>34</v>
       </c>
       <c r="D14" s="8">
         <v>32</v>
       </c>
       <c r="E14" s="9">
         <v>36</v>
       </c>
       <c r="F14" s="10">
         <v>26</v>
       </c>
       <c r="G14" s="11">
         <v>35</v>
       </c>
       <c r="H14" s="12">
         <v>38</v>
       </c>
       <c r="I14" s="13">
@@ -1932,52 +1950,55 @@
       </c>
       <c r="T14" s="17">
         <v>33</v>
       </c>
       <c r="U14" s="18">
         <v>31</v>
       </c>
       <c r="V14" s="19">
         <v>39</v>
       </c>
       <c r="W14" s="6">
         <v>35</v>
       </c>
       <c r="X14" s="6">
         <v>39</v>
       </c>
       <c r="Y14" s="57">
         <v>37</v>
       </c>
       <c r="Z14" s="8">
         <v>29</v>
       </c>
       <c r="AA14" s="8">
         <v>29</v>
       </c>
-    </row>
-    <row r="15" spans="1:27">
+      <c r="AB14" s="8">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="15" spans="1:28">
       <c r="A15" s="53" t="s">
         <v>21</v>
       </c>
       <c r="B15" s="8">
         <v>29</v>
       </c>
       <c r="C15" s="8">
         <v>32</v>
       </c>
       <c r="D15" s="8">
         <v>39</v>
       </c>
       <c r="E15" s="9">
         <v>39</v>
       </c>
       <c r="F15" s="10">
         <v>34</v>
       </c>
       <c r="G15" s="11">
         <v>30</v>
       </c>
       <c r="H15" s="12">
         <v>16</v>
       </c>
       <c r="I15" s="13">
@@ -2015,52 +2036,55 @@
       </c>
       <c r="T15" s="17">
         <v>12</v>
       </c>
       <c r="U15" s="18">
         <v>36</v>
       </c>
       <c r="V15" s="19">
         <v>29</v>
       </c>
       <c r="W15" s="6">
         <v>26</v>
       </c>
       <c r="X15" s="6">
         <v>33</v>
       </c>
       <c r="Y15" s="57">
         <v>30</v>
       </c>
       <c r="Z15" s="8">
         <v>22</v>
       </c>
       <c r="AA15" s="8">
         <v>12</v>
       </c>
-    </row>
-    <row r="16" spans="1:27">
+      <c r="AB15" s="8">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="16" spans="1:28">
       <c r="A16" s="53" t="s">
         <v>22</v>
       </c>
       <c r="B16" s="8">
         <v>57</v>
       </c>
       <c r="C16" s="8">
         <v>68</v>
       </c>
       <c r="D16" s="8">
         <v>81</v>
       </c>
       <c r="E16" s="9">
         <v>76</v>
       </c>
       <c r="F16" s="10">
         <v>53</v>
       </c>
       <c r="G16" s="11">
         <v>55</v>
       </c>
       <c r="H16" s="12">
         <v>62</v>
       </c>
       <c r="I16" s="13">
@@ -2098,52 +2122,55 @@
       </c>
       <c r="T16" s="17">
         <v>63</v>
       </c>
       <c r="U16" s="18">
         <v>33</v>
       </c>
       <c r="V16" s="19">
         <v>33</v>
       </c>
       <c r="W16" s="6">
         <v>49</v>
       </c>
       <c r="X16" s="6">
         <v>47</v>
       </c>
       <c r="Y16" s="57">
         <v>42</v>
       </c>
       <c r="Z16" s="8">
         <v>57</v>
       </c>
       <c r="AA16" s="8">
         <v>61</v>
       </c>
-    </row>
-    <row r="17" spans="1:27">
+      <c r="AB16" s="8">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28">
       <c r="A17" s="53" t="s">
         <v>23</v>
       </c>
       <c r="B17" s="8">
         <v>46</v>
       </c>
       <c r="C17" s="8">
         <v>56</v>
       </c>
       <c r="D17" s="8">
         <v>34</v>
       </c>
       <c r="E17" s="9">
         <v>44</v>
       </c>
       <c r="F17" s="10">
         <v>51</v>
       </c>
       <c r="G17" s="11">
         <v>31</v>
       </c>
       <c r="H17" s="12">
         <v>56</v>
       </c>
       <c r="I17" s="13">
@@ -2181,52 +2208,55 @@
       </c>
       <c r="T17" s="17">
         <v>46</v>
       </c>
       <c r="U17" s="18">
         <v>25</v>
       </c>
       <c r="V17" s="19">
         <v>43</v>
       </c>
       <c r="W17" s="6">
         <v>43</v>
       </c>
       <c r="X17" s="6">
         <v>37</v>
       </c>
       <c r="Y17" s="57">
         <v>35</v>
       </c>
       <c r="Z17" s="8">
         <v>20</v>
       </c>
       <c r="AA17" s="8">
         <v>31</v>
       </c>
-    </row>
-    <row r="18" spans="1:27" ht="15.75" customHeight="1">
+      <c r="AB17" s="8">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="18" spans="1:28" ht="15.75" customHeight="1">
       <c r="A18" s="53" t="s">
         <v>24</v>
       </c>
       <c r="B18" s="8">
         <v>51</v>
       </c>
       <c r="C18" s="8">
         <v>28</v>
       </c>
       <c r="D18" s="8">
         <v>36</v>
       </c>
       <c r="E18" s="9">
         <v>47</v>
       </c>
       <c r="F18" s="10">
         <v>38</v>
       </c>
       <c r="G18" s="11">
         <v>29</v>
       </c>
       <c r="H18" s="12">
         <v>34</v>
       </c>
       <c r="I18" s="13">
@@ -2264,52 +2294,55 @@
       </c>
       <c r="T18" s="17">
         <v>26</v>
       </c>
       <c r="U18" s="18">
         <v>40</v>
       </c>
       <c r="V18" s="19">
         <v>47</v>
       </c>
       <c r="W18" s="6">
         <v>29</v>
       </c>
       <c r="X18" s="6">
         <v>40</v>
       </c>
       <c r="Y18" s="57">
         <v>38</v>
       </c>
       <c r="Z18" s="8">
         <v>49</v>
       </c>
       <c r="AA18" s="8">
         <v>23</v>
       </c>
-    </row>
-    <row r="19" spans="1:27" ht="15.75" customHeight="1">
+      <c r="AB18" s="8">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="19" spans="1:28" ht="15.75" customHeight="1">
       <c r="A19" s="53" t="s">
         <v>25</v>
       </c>
       <c r="B19" s="8">
         <v>42</v>
       </c>
       <c r="C19" s="8">
         <v>41</v>
       </c>
       <c r="D19" s="8">
         <v>26</v>
       </c>
       <c r="E19" s="9">
         <v>36</v>
       </c>
       <c r="F19" s="10">
         <v>13</v>
       </c>
       <c r="G19" s="11">
         <v>31</v>
       </c>
       <c r="H19" s="12">
         <v>31</v>
       </c>
       <c r="I19" s="13">
@@ -2347,83 +2380,87 @@
       </c>
       <c r="T19" s="17">
         <v>38</v>
       </c>
       <c r="U19" s="18">
         <v>21</v>
       </c>
       <c r="V19" s="19">
         <v>33</v>
       </c>
       <c r="W19" s="6">
         <v>43</v>
       </c>
       <c r="X19" s="6">
         <v>35</v>
       </c>
       <c r="Y19" s="57">
         <v>14</v>
       </c>
       <c r="Z19" s="8">
         <v>38</v>
       </c>
       <c r="AA19" s="8">
         <v>28</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="130" t="s">
+      <c r="AB19" s="8">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="20" spans="1:28" ht="15.75" customHeight="1">
+      <c r="A20" s="147" t="s">
         <v>15</v>
       </c>
-      <c r="B20" s="131"/>
-[...22 lines deleted...]
-      <c r="Y20" s="132"/>
+      <c r="B20" s="134"/>
+      <c r="C20" s="134"/>
+      <c r="D20" s="134"/>
+      <c r="E20" s="134"/>
+      <c r="F20" s="134"/>
+      <c r="G20" s="134"/>
+      <c r="H20" s="134"/>
+      <c r="I20" s="134"/>
+      <c r="J20" s="134"/>
+      <c r="K20" s="134"/>
+      <c r="L20" s="134"/>
+      <c r="M20" s="134"/>
+      <c r="N20" s="134"/>
+      <c r="O20" s="134"/>
+      <c r="P20" s="134"/>
+      <c r="Q20" s="134"/>
+      <c r="R20" s="134"/>
+      <c r="S20" s="134"/>
+      <c r="T20" s="134"/>
+      <c r="U20" s="134"/>
+      <c r="V20" s="134"/>
+      <c r="W20" s="134"/>
+      <c r="X20" s="131"/>
+      <c r="Y20" s="131"/>
       <c r="Z20" s="126"/>
       <c r="AA20" s="124"/>
-    </row>
-    <row r="21" spans="1:27" ht="15.75" customHeight="1">
+      <c r="AB20" s="127"/>
+    </row>
+    <row r="21" spans="1:28" ht="15.75" customHeight="1">
       <c r="A21" s="53" t="s">
         <v>14</v>
       </c>
       <c r="B21" s="54">
         <v>628</v>
       </c>
       <c r="C21" s="54">
         <v>503</v>
       </c>
       <c r="D21" s="54">
         <v>532</v>
       </c>
       <c r="E21" s="54">
         <v>530</v>
       </c>
       <c r="F21" s="54">
         <v>470</v>
       </c>
       <c r="G21" s="54">
         <v>467</v>
       </c>
       <c r="H21" s="54">
         <v>560</v>
       </c>
       <c r="I21" s="54">
@@ -2461,52 +2498,55 @@
       </c>
       <c r="T21" s="55">
         <v>481</v>
       </c>
       <c r="U21" s="6">
         <v>493</v>
       </c>
       <c r="V21" s="55">
         <v>468</v>
       </c>
       <c r="W21" s="6">
         <v>447</v>
       </c>
       <c r="X21" s="6">
         <v>396</v>
       </c>
       <c r="Y21" s="57">
         <v>428</v>
       </c>
       <c r="Z21" s="8">
         <v>459</v>
       </c>
       <c r="AA21" s="8">
         <v>341</v>
       </c>
-    </row>
-    <row r="22" spans="1:27" ht="15.75" customHeight="1">
+      <c r="AB21" s="8">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="22" spans="1:28" ht="15.75" customHeight="1">
       <c r="A22" s="53" t="s">
         <v>18</v>
       </c>
       <c r="B22" s="8">
         <v>513</v>
       </c>
       <c r="C22" s="8">
         <v>410</v>
       </c>
       <c r="D22" s="8">
         <v>442</v>
       </c>
       <c r="E22" s="20">
         <v>426</v>
       </c>
       <c r="F22" s="21">
         <v>363</v>
       </c>
       <c r="G22" s="22">
         <v>372</v>
       </c>
       <c r="H22" s="23">
         <v>457</v>
       </c>
       <c r="I22" s="24">
@@ -2544,52 +2584,55 @@
       </c>
       <c r="T22" s="28">
         <v>394</v>
       </c>
       <c r="U22" s="29">
         <v>398</v>
       </c>
       <c r="V22" s="30">
         <v>400</v>
       </c>
       <c r="W22" s="6">
         <v>373</v>
       </c>
       <c r="X22" s="6">
         <v>297</v>
       </c>
       <c r="Y22" s="57">
         <v>329</v>
       </c>
       <c r="Z22" s="8">
         <v>382</v>
       </c>
       <c r="AA22" s="8">
         <v>285</v>
       </c>
-    </row>
-    <row r="23" spans="1:27" ht="15.75" customHeight="1">
+      <c r="AB22" s="8">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="23" spans="1:28" ht="15.75" customHeight="1">
       <c r="A23" s="53" t="s">
         <v>19</v>
       </c>
       <c r="B23" s="8">
         <v>115</v>
       </c>
       <c r="C23" s="8">
         <v>93</v>
       </c>
       <c r="D23" s="8">
         <v>90</v>
       </c>
       <c r="E23" s="20">
         <v>104</v>
       </c>
       <c r="F23" s="21">
         <v>107</v>
       </c>
       <c r="G23" s="22">
         <v>95</v>
       </c>
       <c r="H23" s="23">
         <v>103</v>
       </c>
       <c r="I23" s="24">
@@ -2627,83 +2670,87 @@
       </c>
       <c r="T23" s="28">
         <v>87</v>
       </c>
       <c r="U23" s="29">
         <v>95</v>
       </c>
       <c r="V23" s="30">
         <v>68</v>
       </c>
       <c r="W23" s="6">
         <v>74</v>
       </c>
       <c r="X23" s="6">
         <v>99</v>
       </c>
       <c r="Y23" s="57">
         <v>99</v>
       </c>
       <c r="Z23" s="8">
         <v>77</v>
       </c>
       <c r="AA23" s="8">
         <v>56</v>
       </c>
-    </row>
-    <row r="24" spans="1:27" ht="18" customHeight="1">
+      <c r="AB23" s="8">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="24" spans="1:28" ht="18" customHeight="1">
       <c r="A24" s="133" t="s">
         <v>16</v>
       </c>
-      <c r="B24" s="131"/>
-[...22 lines deleted...]
-      <c r="Y24" s="132"/>
+      <c r="B24" s="134"/>
+      <c r="C24" s="134"/>
+      <c r="D24" s="134"/>
+      <c r="E24" s="134"/>
+      <c r="F24" s="134"/>
+      <c r="G24" s="134"/>
+      <c r="H24" s="134"/>
+      <c r="I24" s="134"/>
+      <c r="J24" s="134"/>
+      <c r="K24" s="134"/>
+      <c r="L24" s="134"/>
+      <c r="M24" s="134"/>
+      <c r="N24" s="134"/>
+      <c r="O24" s="134"/>
+      <c r="P24" s="134"/>
+      <c r="Q24" s="134"/>
+      <c r="R24" s="134"/>
+      <c r="S24" s="134"/>
+      <c r="T24" s="134"/>
+      <c r="U24" s="134"/>
+      <c r="V24" s="134"/>
+      <c r="W24" s="134"/>
+      <c r="X24" s="131"/>
+      <c r="Y24" s="131"/>
       <c r="Z24" s="126"/>
       <c r="AA24" s="124"/>
-    </row>
-    <row r="25" spans="1:27" ht="15.75" customHeight="1">
+      <c r="AB24" s="127"/>
+    </row>
+    <row r="25" spans="1:28" ht="15.75" customHeight="1">
       <c r="A25" s="53" t="s">
         <v>14</v>
       </c>
       <c r="B25" s="54">
         <v>486</v>
       </c>
       <c r="C25" s="54">
         <v>461</v>
       </c>
       <c r="D25" s="54">
         <v>453</v>
       </c>
       <c r="E25" s="54">
         <v>505</v>
       </c>
       <c r="F25" s="54">
         <v>402</v>
       </c>
       <c r="G25" s="54">
         <v>401</v>
       </c>
       <c r="H25" s="54">
         <v>467</v>
       </c>
       <c r="I25" s="54">
@@ -2741,52 +2788,55 @@
       </c>
       <c r="T25" s="55">
         <v>405</v>
       </c>
       <c r="U25" s="6">
         <v>369</v>
       </c>
       <c r="V25" s="55">
         <v>430</v>
       </c>
       <c r="W25" s="6">
         <v>411</v>
       </c>
       <c r="X25" s="6">
         <v>396</v>
       </c>
       <c r="Y25" s="57">
         <v>400</v>
       </c>
       <c r="Z25" s="8">
         <v>418</v>
       </c>
       <c r="AA25" s="8">
         <v>349</v>
       </c>
-    </row>
-    <row r="26" spans="1:27" ht="15.75" customHeight="1">
+      <c r="AB25" s="8">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="26" spans="1:28" ht="15.75" customHeight="1">
       <c r="A26" s="53" t="s">
         <v>18</v>
       </c>
       <c r="B26" s="8">
         <v>188</v>
       </c>
       <c r="C26" s="8">
         <v>167</v>
       </c>
       <c r="D26" s="8">
         <v>168</v>
       </c>
       <c r="E26" s="31">
         <v>194</v>
       </c>
       <c r="F26" s="32">
         <v>151</v>
       </c>
       <c r="G26" s="33">
         <v>160</v>
       </c>
       <c r="H26" s="34">
         <v>204</v>
       </c>
       <c r="I26" s="35">
@@ -2824,52 +2874,55 @@
       </c>
       <c r="T26" s="39">
         <v>158</v>
       </c>
       <c r="U26" s="40">
         <v>156</v>
       </c>
       <c r="V26" s="41">
         <v>175</v>
       </c>
       <c r="W26" s="6">
         <v>153</v>
       </c>
       <c r="X26" s="6">
         <v>140</v>
       </c>
       <c r="Y26" s="57">
         <v>176</v>
       </c>
       <c r="Z26" s="8">
         <v>179</v>
       </c>
       <c r="AA26" s="8">
         <v>141</v>
       </c>
-    </row>
-    <row r="27" spans="1:27" ht="15.75" customHeight="1">
+      <c r="AB26" s="8">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="27" spans="1:28" ht="15.75" customHeight="1">
       <c r="A27" s="53" t="s">
         <v>19</v>
       </c>
       <c r="B27" s="8">
         <v>39</v>
       </c>
       <c r="C27" s="8">
         <v>35</v>
       </c>
       <c r="D27" s="8">
         <v>37</v>
       </c>
       <c r="E27" s="31">
         <v>33</v>
       </c>
       <c r="F27" s="32">
         <v>36</v>
       </c>
       <c r="G27" s="33">
         <v>30</v>
       </c>
       <c r="H27" s="34">
         <v>26</v>
       </c>
       <c r="I27" s="35">
@@ -2907,52 +2960,55 @@
       </c>
       <c r="T27" s="39">
         <v>29</v>
       </c>
       <c r="U27" s="40">
         <v>27</v>
       </c>
       <c r="V27" s="41">
         <v>31</v>
       </c>
       <c r="W27" s="6">
         <v>33</v>
       </c>
       <c r="X27" s="6">
         <v>25</v>
       </c>
       <c r="Y27" s="57">
         <v>28</v>
       </c>
       <c r="Z27" s="8">
         <v>24</v>
       </c>
       <c r="AA27" s="8">
         <v>24</v>
       </c>
-    </row>
-    <row r="28" spans="1:27" ht="15.75" customHeight="1">
+      <c r="AB27" s="8">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="28" spans="1:28" ht="15.75" customHeight="1">
       <c r="A28" s="53" t="s">
         <v>20</v>
       </c>
       <c r="B28" s="8">
         <v>34</v>
       </c>
       <c r="C28" s="8">
         <v>34</v>
       </c>
       <c r="D28" s="8">
         <v>32</v>
       </c>
       <c r="E28" s="31">
         <v>36</v>
       </c>
       <c r="F28" s="32">
         <v>26</v>
       </c>
       <c r="G28" s="33">
         <v>35</v>
       </c>
       <c r="H28" s="34">
         <v>38</v>
       </c>
       <c r="I28" s="35">
@@ -2990,52 +3046,55 @@
       </c>
       <c r="T28" s="39">
         <v>33</v>
       </c>
       <c r="U28" s="40">
         <v>31</v>
       </c>
       <c r="V28" s="41">
         <v>39</v>
       </c>
       <c r="W28" s="6">
         <v>35</v>
       </c>
       <c r="X28" s="6">
         <v>39</v>
       </c>
       <c r="Y28" s="57">
         <v>37</v>
       </c>
       <c r="Z28" s="8">
         <v>29</v>
       </c>
       <c r="AA28" s="8">
         <v>29</v>
       </c>
-    </row>
-    <row r="29" spans="1:27" ht="15.75" customHeight="1">
+      <c r="AB28" s="8">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="29" spans="1:28" ht="15.75" customHeight="1">
       <c r="A29" s="53" t="s">
         <v>21</v>
       </c>
       <c r="B29" s="8">
         <v>29</v>
       </c>
       <c r="C29" s="8">
         <v>32</v>
       </c>
       <c r="D29" s="8">
         <v>39</v>
       </c>
       <c r="E29" s="31">
         <v>39</v>
       </c>
       <c r="F29" s="32">
         <v>34</v>
       </c>
       <c r="G29" s="33">
         <v>30</v>
       </c>
       <c r="H29" s="34">
         <v>16</v>
       </c>
       <c r="I29" s="35">
@@ -3073,52 +3132,55 @@
       </c>
       <c r="T29" s="39">
         <v>12</v>
       </c>
       <c r="U29" s="40">
         <v>36</v>
       </c>
       <c r="V29" s="41">
         <v>29</v>
       </c>
       <c r="W29" s="6">
         <v>26</v>
       </c>
       <c r="X29" s="6">
         <v>33</v>
       </c>
       <c r="Y29" s="57">
         <v>30</v>
       </c>
       <c r="Z29" s="8">
         <v>22</v>
       </c>
       <c r="AA29" s="8">
         <v>12</v>
       </c>
-    </row>
-    <row r="30" spans="1:27" ht="15.75" customHeight="1">
+      <c r="AB29" s="8">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="30" spans="1:28" ht="15.75" customHeight="1">
       <c r="A30" s="53" t="s">
         <v>22</v>
       </c>
       <c r="B30" s="8">
         <v>57</v>
       </c>
       <c r="C30" s="8">
         <v>68</v>
       </c>
       <c r="D30" s="8">
         <v>81</v>
       </c>
       <c r="E30" s="31">
         <v>76</v>
       </c>
       <c r="F30" s="32">
         <v>53</v>
       </c>
       <c r="G30" s="33">
         <v>55</v>
       </c>
       <c r="H30" s="34">
         <v>62</v>
       </c>
       <c r="I30" s="35">
@@ -3156,52 +3218,55 @@
       </c>
       <c r="T30" s="39">
         <v>63</v>
       </c>
       <c r="U30" s="40">
         <v>33</v>
       </c>
       <c r="V30" s="41">
         <v>33</v>
       </c>
       <c r="W30" s="6">
         <v>49</v>
       </c>
       <c r="X30" s="6">
         <v>47</v>
       </c>
       <c r="Y30" s="57">
         <v>42</v>
       </c>
       <c r="Z30" s="8">
         <v>57</v>
       </c>
       <c r="AA30" s="8">
         <v>61</v>
       </c>
-    </row>
-    <row r="31" spans="1:27" ht="15.75" customHeight="1">
+      <c r="AB30" s="8">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="31" spans="1:28" ht="15.75" customHeight="1">
       <c r="A31" s="53" t="s">
         <v>23</v>
       </c>
       <c r="B31" s="8">
         <v>46</v>
       </c>
       <c r="C31" s="8">
         <v>56</v>
       </c>
       <c r="D31" s="8">
         <v>34</v>
       </c>
       <c r="E31" s="31">
         <v>44</v>
       </c>
       <c r="F31" s="32">
         <v>51</v>
       </c>
       <c r="G31" s="33">
         <v>31</v>
       </c>
       <c r="H31" s="34">
         <v>56</v>
       </c>
       <c r="I31" s="35">
@@ -3239,52 +3304,55 @@
       </c>
       <c r="T31" s="39">
         <v>46</v>
       </c>
       <c r="U31" s="40">
         <v>25</v>
       </c>
       <c r="V31" s="41">
         <v>43</v>
       </c>
       <c r="W31" s="6">
         <v>43</v>
       </c>
       <c r="X31" s="6">
         <v>37</v>
       </c>
       <c r="Y31" s="57">
         <v>35</v>
       </c>
       <c r="Z31" s="8">
         <v>20</v>
       </c>
       <c r="AA31" s="8">
         <v>31</v>
       </c>
-    </row>
-    <row r="32" spans="1:27" ht="15.75" customHeight="1">
+      <c r="AB31" s="8">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="32" spans="1:28" ht="15.75" customHeight="1">
       <c r="A32" s="53" t="s">
         <v>24</v>
       </c>
       <c r="B32" s="8">
         <v>51</v>
       </c>
       <c r="C32" s="8">
         <v>28</v>
       </c>
       <c r="D32" s="8">
         <v>36</v>
       </c>
       <c r="E32" s="31">
         <v>47</v>
       </c>
       <c r="F32" s="32">
         <v>38</v>
       </c>
       <c r="G32" s="33">
         <v>29</v>
       </c>
       <c r="H32" s="34">
         <v>34</v>
       </c>
       <c r="I32" s="35">
@@ -3322,52 +3390,55 @@
       </c>
       <c r="T32" s="39">
         <v>26</v>
       </c>
       <c r="U32" s="40">
         <v>40</v>
       </c>
       <c r="V32" s="41">
         <v>47</v>
       </c>
       <c r="W32" s="6">
         <v>29</v>
       </c>
       <c r="X32" s="6">
         <v>40</v>
       </c>
       <c r="Y32" s="57">
         <v>38</v>
       </c>
       <c r="Z32" s="8">
         <v>49</v>
       </c>
       <c r="AA32" s="8">
         <v>23</v>
       </c>
-    </row>
-    <row r="33" spans="1:27" ht="15.75" customHeight="1">
+      <c r="AB32" s="8">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="33" spans="1:28" ht="15.75" customHeight="1">
       <c r="A33" s="56" t="s">
         <v>25</v>
       </c>
       <c r="B33" s="7">
         <v>42</v>
       </c>
       <c r="C33" s="7">
         <v>41</v>
       </c>
       <c r="D33" s="7">
         <v>26</v>
       </c>
       <c r="E33" s="42">
         <v>36</v>
       </c>
       <c r="F33" s="43">
         <v>13</v>
       </c>
       <c r="G33" s="44">
         <v>31</v>
       </c>
       <c r="H33" s="45">
         <v>31</v>
       </c>
       <c r="I33" s="46">
@@ -3405,446 +3476,449 @@
       </c>
       <c r="T33" s="50">
         <v>38</v>
       </c>
       <c r="U33" s="51">
         <v>21</v>
       </c>
       <c r="V33" s="52">
         <v>33</v>
       </c>
       <c r="W33" s="7">
         <v>43</v>
       </c>
       <c r="X33" s="7">
         <v>35</v>
       </c>
       <c r="Y33" s="59">
         <v>14</v>
       </c>
       <c r="Z33" s="7">
         <v>38</v>
       </c>
       <c r="AA33" s="7">
         <v>28</v>
       </c>
-    </row>
-    <row r="34" spans="1:27" ht="15.75" customHeight="1">
+      <c r="AB33" s="7">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="34" spans="1:28" ht="15.75" customHeight="1">
       <c r="A34" s="121" t="s">
         <v>40</v>
       </c>
       <c r="B34" s="121"/>
       <c r="C34" s="121"/>
       <c r="D34" s="121"/>
       <c r="E34" s="122"/>
       <c r="F34" s="122"/>
       <c r="G34" s="122"/>
       <c r="H34" s="57"/>
       <c r="I34" s="57"/>
       <c r="J34" s="1"/>
       <c r="K34" s="1"/>
       <c r="L34" s="1"/>
       <c r="M34" s="1"/>
       <c r="N34" s="1"/>
       <c r="O34" s="1"/>
       <c r="P34" s="1"/>
       <c r="Q34" s="1"/>
       <c r="R34" s="1"/>
       <c r="S34" s="1"/>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
       <c r="X34" s="1"/>
       <c r="Y34" s="1"/>
       <c r="Z34" s="1"/>
     </row>
-    <row r="35" spans="1:27" ht="15.75" customHeight="1">
+    <row r="35" spans="1:28" ht="15.75" customHeight="1">
       <c r="A35" s="1"/>
       <c r="B35" s="1"/>
       <c r="C35" s="1"/>
       <c r="D35" s="1"/>
       <c r="E35" s="1"/>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
       <c r="I35" s="1"/>
       <c r="J35" s="1"/>
       <c r="K35" s="1"/>
       <c r="L35" s="1"/>
       <c r="M35" s="1"/>
       <c r="N35" s="1"/>
       <c r="O35" s="1"/>
       <c r="P35" s="1"/>
       <c r="Q35" s="1"/>
       <c r="R35" s="1"/>
       <c r="S35" s="1"/>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
       <c r="X35" s="1"/>
       <c r="Y35" s="1"/>
       <c r="Z35" s="1"/>
     </row>
-    <row r="36" spans="1:27" ht="15.75" customHeight="1">
+    <row r="36" spans="1:28" ht="15.75" customHeight="1">
       <c r="A36" s="1"/>
       <c r="B36" s="1"/>
       <c r="C36" s="1"/>
       <c r="D36" s="1"/>
       <c r="E36" s="1"/>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
       <c r="I36" s="1"/>
       <c r="J36" s="1"/>
       <c r="K36" s="1"/>
       <c r="L36" s="1"/>
       <c r="M36" s="1"/>
       <c r="N36" s="1"/>
       <c r="O36" s="1"/>
       <c r="P36" s="1"/>
       <c r="Q36" s="1"/>
       <c r="R36" s="1"/>
       <c r="S36" s="1"/>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
       <c r="X36" s="1"/>
       <c r="Y36" s="1"/>
       <c r="Z36" s="1"/>
     </row>
-    <row r="37" spans="1:27" ht="15.75" customHeight="1">
+    <row r="37" spans="1:28" ht="15.75" customHeight="1">
       <c r="A37" s="1"/>
       <c r="B37" s="1"/>
       <c r="C37" s="1"/>
       <c r="D37" s="1"/>
       <c r="E37" s="1"/>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
       <c r="I37" s="1"/>
       <c r="J37" s="1"/>
       <c r="K37" s="1"/>
       <c r="L37" s="1"/>
       <c r="M37" s="1"/>
       <c r="N37" s="1"/>
       <c r="O37" s="1"/>
       <c r="P37" s="1"/>
       <c r="Q37" s="1"/>
       <c r="R37" s="1"/>
       <c r="S37" s="1"/>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
       <c r="X37" s="1"/>
       <c r="Y37" s="1"/>
       <c r="Z37" s="1"/>
     </row>
-    <row r="38" spans="1:27" ht="15.75" customHeight="1">
+    <row r="38" spans="1:28" ht="15.75" customHeight="1">
       <c r="A38" s="1"/>
       <c r="B38" s="1"/>
       <c r="C38" s="1"/>
       <c r="D38" s="1"/>
       <c r="E38" s="1"/>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
       <c r="I38" s="1"/>
       <c r="J38" s="1"/>
       <c r="K38" s="1"/>
       <c r="L38" s="1"/>
       <c r="M38" s="1"/>
       <c r="N38" s="1"/>
       <c r="O38" s="1"/>
       <c r="P38" s="1"/>
       <c r="Q38" s="1"/>
       <c r="R38" s="1"/>
       <c r="S38" s="1"/>
       <c r="T38" s="1"/>
       <c r="U38" s="1"/>
       <c r="V38" s="1"/>
       <c r="W38" s="1"/>
       <c r="X38" s="1"/>
       <c r="Y38" s="1"/>
       <c r="Z38" s="1"/>
     </row>
-    <row r="39" spans="1:27" ht="15.75" customHeight="1">
+    <row r="39" spans="1:28" ht="15.75" customHeight="1">
       <c r="A39" s="1"/>
       <c r="B39" s="1"/>
       <c r="C39" s="1"/>
       <c r="D39" s="1"/>
       <c r="E39" s="1"/>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
       <c r="I39" s="1"/>
       <c r="J39" s="1"/>
       <c r="K39" s="1"/>
       <c r="L39" s="1"/>
       <c r="M39" s="1"/>
       <c r="N39" s="1"/>
       <c r="O39" s="1"/>
       <c r="P39" s="1"/>
       <c r="Q39" s="1"/>
       <c r="R39" s="1"/>
       <c r="S39" s="1"/>
       <c r="T39" s="1"/>
       <c r="U39" s="1"/>
       <c r="V39" s="1"/>
       <c r="W39" s="1"/>
       <c r="X39" s="1"/>
       <c r="Y39" s="1"/>
       <c r="Z39" s="1"/>
     </row>
-    <row r="40" spans="1:27" ht="15.75" customHeight="1">
+    <row r="40" spans="1:28" ht="15.75" customHeight="1">
       <c r="A40" s="1"/>
       <c r="B40" s="1"/>
       <c r="C40" s="1"/>
       <c r="D40" s="1"/>
       <c r="E40" s="1"/>
       <c r="F40" s="1"/>
       <c r="G40" s="1"/>
       <c r="H40" s="1"/>
       <c r="I40" s="1"/>
       <c r="J40" s="1"/>
       <c r="K40" s="1"/>
       <c r="L40" s="1"/>
       <c r="M40" s="1"/>
       <c r="N40" s="1"/>
       <c r="O40" s="1"/>
       <c r="P40" s="1"/>
       <c r="Q40" s="1"/>
       <c r="R40" s="1"/>
       <c r="S40" s="1"/>
       <c r="T40" s="1"/>
       <c r="U40" s="1"/>
       <c r="V40" s="1"/>
       <c r="W40" s="1"/>
       <c r="X40" s="1"/>
       <c r="Y40" s="1"/>
       <c r="Z40" s="1"/>
     </row>
-    <row r="41" spans="1:27" ht="15.75" customHeight="1">
+    <row r="41" spans="1:28" ht="15.75" customHeight="1">
       <c r="A41" s="1"/>
       <c r="B41" s="1"/>
       <c r="C41" s="1"/>
       <c r="D41" s="1"/>
       <c r="E41" s="1"/>
       <c r="F41" s="1"/>
       <c r="G41" s="1"/>
       <c r="H41" s="1"/>
       <c r="I41" s="1"/>
       <c r="J41" s="1"/>
       <c r="K41" s="1"/>
       <c r="L41" s="1"/>
       <c r="M41" s="1"/>
       <c r="N41" s="1"/>
       <c r="O41" s="1"/>
       <c r="P41" s="1"/>
       <c r="Q41" s="1"/>
       <c r="R41" s="1"/>
       <c r="S41" s="1"/>
       <c r="T41" s="1"/>
       <c r="U41" s="1"/>
       <c r="V41" s="1"/>
       <c r="W41" s="1"/>
       <c r="X41" s="1"/>
       <c r="Y41" s="1"/>
       <c r="Z41" s="1"/>
     </row>
-    <row r="42" spans="1:27" ht="15.75" customHeight="1">
+    <row r="42" spans="1:28" ht="15.75" customHeight="1">
       <c r="A42" s="1"/>
       <c r="B42" s="1"/>
       <c r="C42" s="1"/>
       <c r="D42" s="1"/>
       <c r="E42" s="1"/>
       <c r="F42" s="1"/>
       <c r="G42" s="1"/>
       <c r="H42" s="1"/>
       <c r="I42" s="1"/>
       <c r="J42" s="1"/>
       <c r="K42" s="1"/>
       <c r="L42" s="1"/>
       <c r="M42" s="1"/>
       <c r="N42" s="1"/>
       <c r="O42" s="1"/>
       <c r="P42" s="1"/>
       <c r="Q42" s="1"/>
       <c r="R42" s="1"/>
       <c r="S42" s="1"/>
       <c r="T42" s="1"/>
       <c r="U42" s="1"/>
       <c r="V42" s="1"/>
       <c r="W42" s="1"/>
       <c r="X42" s="1"/>
       <c r="Y42" s="1"/>
       <c r="Z42" s="1"/>
     </row>
-    <row r="43" spans="1:27" ht="15.75" customHeight="1">
+    <row r="43" spans="1:28" ht="15.75" customHeight="1">
       <c r="A43" s="1"/>
       <c r="B43" s="1"/>
       <c r="C43" s="1"/>
       <c r="D43" s="1"/>
       <c r="E43" s="1"/>
       <c r="F43" s="1"/>
       <c r="G43" s="1"/>
       <c r="H43" s="1"/>
       <c r="I43" s="1"/>
       <c r="J43" s="1"/>
       <c r="K43" s="1"/>
       <c r="L43" s="1"/>
       <c r="M43" s="1"/>
       <c r="N43" s="1"/>
       <c r="O43" s="1"/>
       <c r="P43" s="1"/>
       <c r="Q43" s="1"/>
       <c r="R43" s="1"/>
       <c r="S43" s="1"/>
       <c r="T43" s="1"/>
       <c r="U43" s="1"/>
       <c r="V43" s="1"/>
       <c r="W43" s="1"/>
       <c r="X43" s="1"/>
       <c r="Y43" s="1"/>
       <c r="Z43" s="1"/>
     </row>
-    <row r="44" spans="1:27" ht="15.75" customHeight="1">
+    <row r="44" spans="1:28" ht="15.75" customHeight="1">
       <c r="A44" s="1"/>
       <c r="B44" s="1"/>
       <c r="C44" s="1"/>
       <c r="D44" s="1"/>
       <c r="E44" s="1"/>
       <c r="F44" s="1"/>
       <c r="G44" s="1"/>
       <c r="H44" s="1"/>
       <c r="I44" s="1"/>
       <c r="J44" s="1"/>
       <c r="K44" s="1"/>
       <c r="L44" s="1"/>
       <c r="M44" s="1"/>
       <c r="N44" s="1"/>
       <c r="O44" s="1"/>
       <c r="P44" s="1"/>
       <c r="Q44" s="1"/>
       <c r="R44" s="1"/>
       <c r="S44" s="1"/>
       <c r="T44" s="1"/>
       <c r="U44" s="1"/>
       <c r="V44" s="1"/>
       <c r="W44" s="1"/>
       <c r="X44" s="1"/>
       <c r="Y44" s="1"/>
       <c r="Z44" s="1"/>
     </row>
-    <row r="45" spans="1:27" ht="15.75" customHeight="1">
+    <row r="45" spans="1:28" ht="15.75" customHeight="1">
       <c r="A45" s="1"/>
       <c r="B45" s="1"/>
       <c r="C45" s="1"/>
       <c r="D45" s="1"/>
       <c r="E45" s="1"/>
       <c r="F45" s="1"/>
       <c r="G45" s="1"/>
       <c r="H45" s="1"/>
       <c r="I45" s="1"/>
       <c r="J45" s="1"/>
       <c r="K45" s="1"/>
       <c r="L45" s="1"/>
       <c r="M45" s="1"/>
       <c r="N45" s="1"/>
       <c r="O45" s="1"/>
       <c r="P45" s="1"/>
       <c r="Q45" s="1"/>
       <c r="R45" s="1"/>
       <c r="S45" s="1"/>
       <c r="T45" s="1"/>
       <c r="U45" s="1"/>
       <c r="V45" s="1"/>
       <c r="W45" s="1"/>
       <c r="X45" s="1"/>
       <c r="Y45" s="1"/>
       <c r="Z45" s="1"/>
     </row>
-    <row r="46" spans="1:27" ht="15.75" customHeight="1">
+    <row r="46" spans="1:28" ht="15.75" customHeight="1">
       <c r="A46" s="1"/>
       <c r="B46" s="1"/>
       <c r="C46" s="1"/>
       <c r="D46" s="1"/>
       <c r="E46" s="1"/>
       <c r="F46" s="1"/>
       <c r="G46" s="1"/>
       <c r="H46" s="1"/>
       <c r="I46" s="1"/>
       <c r="J46" s="1"/>
       <c r="K46" s="1"/>
       <c r="L46" s="1"/>
       <c r="M46" s="1"/>
       <c r="N46" s="1"/>
       <c r="O46" s="1"/>
       <c r="P46" s="1"/>
       <c r="Q46" s="1"/>
       <c r="R46" s="1"/>
       <c r="S46" s="1"/>
       <c r="T46" s="1"/>
       <c r="U46" s="1"/>
       <c r="V46" s="1"/>
       <c r="W46" s="1"/>
       <c r="X46" s="1"/>
       <c r="Y46" s="1"/>
       <c r="Z46" s="1"/>
     </row>
-    <row r="47" spans="1:27" ht="15.75" customHeight="1">
+    <row r="47" spans="1:28" ht="15.75" customHeight="1">
       <c r="A47" s="1"/>
       <c r="B47" s="1"/>
       <c r="C47" s="1"/>
       <c r="D47" s="1"/>
       <c r="E47" s="1"/>
       <c r="F47" s="1"/>
       <c r="G47" s="1"/>
       <c r="H47" s="1"/>
       <c r="I47" s="1"/>
       <c r="J47" s="1"/>
       <c r="K47" s="1"/>
       <c r="L47" s="1"/>
       <c r="M47" s="1"/>
       <c r="N47" s="1"/>
       <c r="O47" s="1"/>
       <c r="P47" s="1"/>
       <c r="Q47" s="1"/>
       <c r="R47" s="1"/>
       <c r="S47" s="1"/>
       <c r="T47" s="1"/>
       <c r="U47" s="1"/>
       <c r="V47" s="1"/>
       <c r="W47" s="1"/>
       <c r="X47" s="1"/>
       <c r="Y47" s="1"/>
       <c r="Z47" s="1"/>
     </row>
-    <row r="48" spans="1:27" ht="15.75" customHeight="1">
+    <row r="48" spans="1:28" ht="15.75" customHeight="1">
       <c r="A48" s="1"/>
       <c r="B48" s="1"/>
       <c r="C48" s="1"/>
       <c r="D48" s="1"/>
       <c r="E48" s="1"/>
       <c r="F48" s="1"/>
       <c r="G48" s="1"/>
       <c r="H48" s="1"/>
       <c r="I48" s="1"/>
       <c r="J48" s="1"/>
       <c r="K48" s="1"/>
       <c r="L48" s="1"/>
       <c r="M48" s="1"/>
       <c r="N48" s="1"/>
       <c r="O48" s="1"/>
       <c r="P48" s="1"/>
       <c r="Q48" s="1"/>
       <c r="R48" s="1"/>
       <c r="S48" s="1"/>
       <c r="T48" s="1"/>
       <c r="U48" s="1"/>
       <c r="V48" s="1"/>
       <c r="W48" s="1"/>
       <c r="X48" s="1"/>
       <c r="Y48" s="1"/>
@@ -28610,199 +28684,203 @@
       <c r="E933" s="1"/>
       <c r="F933" s="1"/>
       <c r="G933" s="1"/>
       <c r="H933" s="1"/>
       <c r="I933" s="1"/>
       <c r="J933" s="1"/>
       <c r="K933" s="1"/>
       <c r="L933" s="1"/>
       <c r="M933" s="1"/>
       <c r="N933" s="1"/>
       <c r="O933" s="1"/>
       <c r="P933" s="1"/>
       <c r="Q933" s="1"/>
       <c r="R933" s="1"/>
       <c r="S933" s="1"/>
       <c r="T933" s="1"/>
       <c r="U933" s="1"/>
       <c r="V933" s="1"/>
       <c r="W933" s="1"/>
       <c r="X933" s="1"/>
       <c r="Y933" s="1"/>
       <c r="Z933" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="9">
-    <mergeCell ref="U7:AA7"/>
-[...3 lines deleted...]
-    <mergeCell ref="A20:Y20"/>
+    <mergeCell ref="U7:AB7"/>
+    <mergeCell ref="A6:AB6"/>
     <mergeCell ref="A24:Y24"/>
     <mergeCell ref="A8:A9"/>
     <mergeCell ref="B8:M8"/>
     <mergeCell ref="N8:Y8"/>
+    <mergeCell ref="Z8:AB8"/>
+    <mergeCell ref="A10:Y10"/>
+    <mergeCell ref="A20:Y20"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A5:AA34"/>
+  <dimension ref="A5:AB34"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="H13" sqref="H13"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="AD16" sqref="AD16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="15.28515625" customWidth="1"/>
     <col min="2" max="2" width="7.28515625" customWidth="1"/>
     <col min="3" max="3" width="8.140625" customWidth="1"/>
     <col min="4" max="4" width="8.28515625" customWidth="1"/>
     <col min="5" max="5" width="7.42578125" customWidth="1"/>
     <col min="6" max="6" width="7.7109375" customWidth="1"/>
     <col min="7" max="7" width="7.5703125" customWidth="1"/>
     <col min="8" max="8" width="7.85546875" customWidth="1"/>
     <col min="9" max="9" width="7.42578125" customWidth="1"/>
     <col min="10" max="10" width="9.140625" customWidth="1"/>
     <col min="11" max="11" width="7.140625" customWidth="1"/>
     <col min="14" max="14" width="7.140625" customWidth="1"/>
     <col min="15" max="15" width="7.85546875" customWidth="1"/>
     <col min="16" max="16" width="8" customWidth="1"/>
     <col min="17" max="18" width="7.85546875" customWidth="1"/>
     <col min="19" max="19" width="8" customWidth="1"/>
     <col min="20" max="21" width="7.85546875" customWidth="1"/>
     <col min="23" max="23" width="7.85546875" customWidth="1"/>
     <col min="24" max="24" width="8.140625" customWidth="1"/>
     <col min="26" max="26" width="6.85546875" customWidth="1"/>
     <col min="27" max="27" width="8" customWidth="1"/>
+    <col min="28" max="28" width="7.85546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="5" spans="1:27" s="123" customFormat="1"/>
-[...1 lines deleted...]
-      <c r="A6" s="149" t="s">
+    <row r="5" spans="1:28" s="123" customFormat="1"/>
+    <row r="6" spans="1:28">
+      <c r="A6" s="150" t="s">
         <v>26</v>
       </c>
-      <c r="B6" s="132"/>
-[...26 lines deleted...]
-    <row r="7" spans="1:27" ht="15" customHeight="1">
+      <c r="B6" s="131"/>
+      <c r="C6" s="131"/>
+      <c r="D6" s="131"/>
+      <c r="E6" s="131"/>
+      <c r="F6" s="131"/>
+      <c r="G6" s="131"/>
+      <c r="H6" s="131"/>
+      <c r="I6" s="131"/>
+      <c r="J6" s="131"/>
+      <c r="K6" s="131"/>
+      <c r="L6" s="131"/>
+      <c r="M6" s="131"/>
+      <c r="N6" s="131"/>
+      <c r="O6" s="131"/>
+      <c r="P6" s="131"/>
+      <c r="Q6" s="131"/>
+      <c r="R6" s="131"/>
+      <c r="S6" s="131"/>
+      <c r="T6" s="131"/>
+      <c r="U6" s="131"/>
+      <c r="V6" s="131"/>
+      <c r="W6" s="131"/>
+      <c r="X6" s="131"/>
+      <c r="Y6" s="131"/>
+      <c r="Z6" s="131"/>
+      <c r="AA6" s="131"/>
+      <c r="AB6" s="131"/>
+    </row>
+    <row r="7" spans="1:28" ht="15" customHeight="1">
       <c r="A7" s="61"/>
       <c r="B7" s="61"/>
       <c r="C7" s="61"/>
       <c r="D7" s="61"/>
       <c r="E7" s="61"/>
       <c r="F7" s="61"/>
       <c r="G7" s="61"/>
       <c r="H7" s="61"/>
       <c r="I7" s="61"/>
       <c r="J7" s="61"/>
       <c r="K7" s="61"/>
       <c r="L7" s="61"/>
       <c r="M7" s="61"/>
       <c r="N7" s="62"/>
       <c r="O7" s="62"/>
       <c r="P7" s="62"/>
       <c r="Q7" s="62"/>
-      <c r="R7" s="154" t="s">
+      <c r="R7" s="148" t="s">
         <v>27</v>
       </c>
-      <c r="S7" s="155"/>
-[...11 lines deleted...]
-      <c r="B8" s="151">
+      <c r="S7" s="149"/>
+      <c r="T7" s="149"/>
+      <c r="U7" s="149"/>
+      <c r="V7" s="149"/>
+      <c r="W7" s="149"/>
+      <c r="X7" s="149"/>
+      <c r="Y7" s="149"/>
+      <c r="Z7" s="149"/>
+      <c r="AA7" s="149"/>
+      <c r="AB7" s="149"/>
+    </row>
+    <row r="8" spans="1:28">
+      <c r="A8" s="154"/>
+      <c r="B8" s="155">
         <v>2024</v>
       </c>
-      <c r="C8" s="137"/>
-[...10 lines deleted...]
-      <c r="N8" s="148">
+      <c r="C8" s="138"/>
+      <c r="D8" s="138"/>
+      <c r="E8" s="138"/>
+      <c r="F8" s="138"/>
+      <c r="G8" s="138"/>
+      <c r="H8" s="138"/>
+      <c r="I8" s="138"/>
+      <c r="J8" s="138"/>
+      <c r="K8" s="138"/>
+      <c r="L8" s="138"/>
+      <c r="M8" s="138"/>
+      <c r="N8" s="153">
         <v>2025</v>
       </c>
-      <c r="O8" s="140"/>
-[...10 lines deleted...]
-      <c r="Z8" s="144">
+      <c r="O8" s="141"/>
+      <c r="P8" s="141"/>
+      <c r="Q8" s="141"/>
+      <c r="R8" s="141"/>
+      <c r="S8" s="141"/>
+      <c r="T8" s="141"/>
+      <c r="U8" s="141"/>
+      <c r="V8" s="141"/>
+      <c r="W8" s="141"/>
+      <c r="X8" s="141"/>
+      <c r="Y8" s="141"/>
+      <c r="Z8" s="142">
         <v>2026</v>
       </c>
-      <c r="AA8" s="156"/>
-[...2 lines deleted...]
-      <c r="A9" s="135"/>
+      <c r="AA8" s="158"/>
+      <c r="AB8" s="141"/>
+    </row>
+    <row r="9" spans="1:28" ht="27.75" customHeight="1">
+      <c r="A9" s="136"/>
       <c r="B9" s="63" t="s">
         <v>1</v>
       </c>
       <c r="C9" s="64" t="s">
         <v>28</v>
       </c>
       <c r="D9" s="65" t="s">
         <v>29</v>
       </c>
       <c r="E9" s="65" t="s">
         <v>30</v>
       </c>
       <c r="F9" s="66" t="s">
         <v>31</v>
       </c>
       <c r="G9" s="65" t="s">
         <v>32</v>
       </c>
       <c r="H9" s="65" t="s">
         <v>33</v>
       </c>
       <c r="I9" s="65" t="s">
         <v>34</v>
       </c>
       <c r="J9" s="65" t="s">
@@ -28837,83 +28915,86 @@
       </c>
       <c r="T9" s="64" t="s">
         <v>33</v>
       </c>
       <c r="U9" s="64" t="s">
         <v>34</v>
       </c>
       <c r="V9" s="64" t="s">
         <v>35</v>
       </c>
       <c r="W9" s="64" t="s">
         <v>36</v>
       </c>
       <c r="X9" s="64" t="s">
         <v>37</v>
       </c>
       <c r="Y9" s="64" t="s">
         <v>38</v>
       </c>
       <c r="Z9" s="125" t="s">
         <v>1</v>
       </c>
       <c r="AA9" s="64" t="s">
         <v>28</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="146" t="s">
+      <c r="AB9" s="64" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="10" spans="1:28">
+      <c r="A10" s="151" t="s">
         <v>13</v>
       </c>
-      <c r="B10" s="152"/>
-[...26 lines deleted...]
-    <row r="11" spans="1:27">
+      <c r="B10" s="156"/>
+      <c r="C10" s="156"/>
+      <c r="D10" s="156"/>
+      <c r="E10" s="156"/>
+      <c r="F10" s="156"/>
+      <c r="G10" s="156"/>
+      <c r="H10" s="156"/>
+      <c r="I10" s="156"/>
+      <c r="J10" s="156"/>
+      <c r="K10" s="156"/>
+      <c r="L10" s="156"/>
+      <c r="M10" s="156"/>
+      <c r="N10" s="156"/>
+      <c r="O10" s="156"/>
+      <c r="P10" s="156"/>
+      <c r="Q10" s="156"/>
+      <c r="R10" s="156"/>
+      <c r="S10" s="156"/>
+      <c r="T10" s="156"/>
+      <c r="U10" s="131"/>
+      <c r="V10" s="131"/>
+      <c r="W10" s="131"/>
+      <c r="X10" s="131"/>
+      <c r="Y10" s="131"/>
+      <c r="Z10" s="131"/>
+      <c r="AA10" s="131"/>
+    </row>
+    <row r="11" spans="1:28">
       <c r="A11" s="68" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="69">
         <v>18.55</v>
       </c>
       <c r="C11" s="69">
         <v>17.86</v>
       </c>
       <c r="D11" s="69">
         <v>17.37</v>
       </c>
       <c r="E11" s="69">
         <v>17.47</v>
       </c>
       <c r="F11" s="69">
         <v>16.87</v>
       </c>
       <c r="G11" s="69">
         <v>16.57</v>
       </c>
       <c r="H11" s="69">
         <v>16.66</v>
       </c>
       <c r="I11" s="69">
@@ -28951,52 +29032,55 @@
       </c>
       <c r="T11" s="71">
         <v>14.3</v>
       </c>
       <c r="U11" s="72">
         <v>14.3</v>
       </c>
       <c r="V11" s="72">
         <v>14.41</v>
       </c>
       <c r="W11" s="73">
         <v>14.39</v>
       </c>
       <c r="X11" s="73">
         <v>14.31</v>
       </c>
       <c r="Y11" s="73">
         <v>14.25</v>
       </c>
       <c r="Z11" s="73">
         <v>14.38</v>
       </c>
       <c r="AA11" s="73">
         <v>13.5</v>
       </c>
-    </row>
-    <row r="12" spans="1:27">
+      <c r="AB11" s="73">
+        <v>13.16</v>
+      </c>
+    </row>
+    <row r="12" spans="1:28">
       <c r="A12" s="68" t="s">
         <v>18</v>
       </c>
       <c r="B12" s="72">
         <v>19.79</v>
       </c>
       <c r="C12" s="72">
         <v>18.649999999999999</v>
       </c>
       <c r="D12" s="72">
         <v>18.190000000000001</v>
       </c>
       <c r="E12" s="74">
         <v>18.18</v>
       </c>
       <c r="F12" s="75">
         <v>17.440000000000001</v>
       </c>
       <c r="G12" s="76">
         <v>17.13</v>
       </c>
       <c r="H12" s="77">
         <v>17.350000000000001</v>
       </c>
       <c r="I12" s="78">
@@ -29034,52 +29118,55 @@
       </c>
       <c r="T12" s="82">
         <v>14.61</v>
       </c>
       <c r="U12" s="83">
         <v>14.7</v>
       </c>
       <c r="V12" s="84">
         <v>14.89</v>
       </c>
       <c r="W12" s="73">
         <v>14.84</v>
       </c>
       <c r="X12" s="73">
         <v>14.62</v>
       </c>
       <c r="Y12" s="73">
         <v>14.57</v>
       </c>
       <c r="Z12" s="73">
         <v>15.22</v>
       </c>
       <c r="AA12" s="73">
         <v>14.07</v>
       </c>
-    </row>
-    <row r="13" spans="1:27">
+      <c r="AB12" s="73">
+        <v>13.49</v>
+      </c>
+    </row>
+    <row r="13" spans="1:28">
       <c r="A13" s="68" t="s">
         <v>19</v>
       </c>
       <c r="B13" s="72">
         <v>20.83</v>
       </c>
       <c r="C13" s="72">
         <v>19.670000000000002</v>
       </c>
       <c r="D13" s="72">
         <v>18.829999999999998</v>
       </c>
       <c r="E13" s="74">
         <v>18.88</v>
       </c>
       <c r="F13" s="75">
         <v>18.98</v>
       </c>
       <c r="G13" s="76">
         <v>18.850000000000001</v>
       </c>
       <c r="H13" s="77">
         <v>18.78</v>
       </c>
       <c r="I13" s="78">
@@ -29117,52 +29204,55 @@
       </c>
       <c r="T13" s="82">
         <v>16.34</v>
       </c>
       <c r="U13" s="83">
         <v>16.440000000000001</v>
       </c>
       <c r="V13" s="84">
         <v>16.21</v>
       </c>
       <c r="W13" s="73">
         <v>16.079999999999998</v>
       </c>
       <c r="X13" s="73">
         <v>16.239999999999998</v>
       </c>
       <c r="Y13" s="73">
         <v>16.36</v>
       </c>
       <c r="Z13" s="73">
         <v>14.19</v>
       </c>
       <c r="AA13" s="73">
         <v>13.37</v>
       </c>
-    </row>
-    <row r="14" spans="1:27">
+      <c r="AB13" s="73">
+        <v>14.19</v>
+      </c>
+    </row>
+    <row r="14" spans="1:28">
       <c r="A14" s="68" t="s">
         <v>20</v>
       </c>
       <c r="B14" s="72">
         <v>12.39</v>
       </c>
       <c r="C14" s="72">
         <v>12.7</v>
       </c>
       <c r="D14" s="72">
         <v>12.29</v>
       </c>
       <c r="E14" s="74">
         <v>12.59</v>
       </c>
       <c r="F14" s="75">
         <v>11.93</v>
       </c>
       <c r="G14" s="76">
         <v>12.12</v>
       </c>
       <c r="H14" s="77">
         <v>12.35</v>
       </c>
       <c r="I14" s="78">
@@ -29200,52 +29290,55 @@
       </c>
       <c r="T14" s="82">
         <v>12.7</v>
       </c>
       <c r="U14" s="83">
         <v>12.53</v>
       </c>
       <c r="V14" s="84">
         <v>12.75</v>
       </c>
       <c r="W14" s="73">
         <v>12.75</v>
       </c>
       <c r="X14" s="73">
         <v>12.91</v>
       </c>
       <c r="Y14" s="73">
         <v>12.94</v>
       </c>
       <c r="Z14" s="73">
         <v>10.62</v>
       </c>
       <c r="AA14" s="73">
         <v>11.13</v>
       </c>
-    </row>
-    <row r="15" spans="1:27">
+      <c r="AB14" s="73">
+        <v>10.81</v>
+      </c>
+    </row>
+    <row r="15" spans="1:28">
       <c r="A15" s="68" t="s">
         <v>21</v>
       </c>
       <c r="B15" s="72">
         <v>13.04</v>
       </c>
       <c r="C15" s="72">
         <v>14.12</v>
       </c>
       <c r="D15" s="72">
         <v>15.26</v>
       </c>
       <c r="E15" s="74">
         <v>15.94</v>
       </c>
       <c r="F15" s="75">
         <v>15.8</v>
       </c>
       <c r="G15" s="76">
         <v>15.49</v>
       </c>
       <c r="H15" s="77">
         <v>14.3</v>
       </c>
       <c r="I15" s="78">
@@ -29283,52 +29376,55 @@
       </c>
       <c r="T15" s="82">
         <v>12.71</v>
       </c>
       <c r="U15" s="83">
         <v>13.18</v>
       </c>
       <c r="V15" s="84">
         <v>13.22</v>
       </c>
       <c r="W15" s="73">
         <v>13.08</v>
       </c>
       <c r="X15" s="73">
         <v>13.28</v>
       </c>
       <c r="Y15" s="73">
         <v>13.29</v>
       </c>
       <c r="Z15" s="73">
         <v>10.14</v>
       </c>
       <c r="AA15" s="73">
         <v>8.19</v>
       </c>
-    </row>
-    <row r="16" spans="1:27">
+      <c r="AB15" s="73">
+        <v>11.96</v>
+      </c>
+    </row>
+    <row r="16" spans="1:28">
       <c r="A16" s="68" t="s">
         <v>22</v>
       </c>
       <c r="B16" s="72">
         <v>12.16</v>
       </c>
       <c r="C16" s="72">
         <v>13.71</v>
       </c>
       <c r="D16" s="72">
         <v>14.85</v>
       </c>
       <c r="E16" s="74">
         <v>15.28</v>
       </c>
       <c r="F16" s="75">
         <v>14.44</v>
       </c>
       <c r="G16" s="76">
         <v>14.04</v>
       </c>
       <c r="H16" s="77">
         <v>13.91</v>
       </c>
       <c r="I16" s="78">
@@ -29366,52 +29462,55 @@
       </c>
       <c r="T16" s="82">
         <v>11.16</v>
       </c>
       <c r="U16" s="83">
         <v>10.64</v>
       </c>
       <c r="V16" s="84">
         <v>10.28</v>
       </c>
       <c r="W16" s="73">
         <v>10.29</v>
       </c>
       <c r="X16" s="73">
         <v>10.3</v>
       </c>
       <c r="Y16" s="73">
         <v>10.18</v>
       </c>
       <c r="Z16" s="73">
         <v>12.32</v>
       </c>
       <c r="AA16" s="73">
         <v>13.38</v>
       </c>
-    </row>
-    <row r="17" spans="1:27">
+      <c r="AB16" s="73">
+        <v>11.31</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28">
       <c r="A17" s="68" t="s">
         <v>23</v>
       </c>
       <c r="B17" s="72">
         <v>17.760000000000002</v>
       </c>
       <c r="C17" s="72">
         <v>20.2</v>
       </c>
       <c r="D17" s="72">
         <v>17.760000000000002</v>
       </c>
       <c r="E17" s="74">
         <v>17.68</v>
       </c>
       <c r="F17" s="75">
         <v>18.03</v>
       </c>
       <c r="G17" s="76">
         <v>17.09</v>
       </c>
       <c r="H17" s="77">
         <v>17.73</v>
       </c>
       <c r="I17" s="78">
@@ -29449,52 +29548,55 @@
       </c>
       <c r="T17" s="82">
         <v>14.05</v>
       </c>
       <c r="U17" s="83">
         <v>13.51</v>
       </c>
       <c r="V17" s="84">
         <v>13.91</v>
       </c>
       <c r="W17" s="73">
         <v>14.19</v>
       </c>
       <c r="X17" s="73">
         <v>14.24</v>
       </c>
       <c r="Y17" s="73">
         <v>14.17</v>
       </c>
       <c r="Z17" s="73">
         <v>7.77</v>
       </c>
       <c r="AA17" s="73">
         <v>10.39</v>
       </c>
-    </row>
-    <row r="18" spans="1:27">
+      <c r="AB17" s="73">
+        <v>11.48</v>
+      </c>
+    </row>
+    <row r="18" spans="1:28">
       <c r="A18" s="68" t="s">
         <v>24</v>
       </c>
       <c r="B18" s="72">
         <v>20.14</v>
       </c>
       <c r="C18" s="72">
         <v>16.23</v>
       </c>
       <c r="D18" s="72">
         <v>15.57</v>
       </c>
       <c r="E18" s="74">
         <v>16.510000000000002</v>
       </c>
       <c r="F18" s="75">
         <v>16.25</v>
       </c>
       <c r="G18" s="76">
         <v>15.57</v>
       </c>
       <c r="H18" s="77">
         <v>15.29</v>
       </c>
       <c r="I18" s="78">
@@ -29532,52 +29634,55 @@
       </c>
       <c r="T18" s="82">
         <v>14.82</v>
       </c>
       <c r="U18" s="83">
         <v>15.01</v>
       </c>
       <c r="V18" s="84">
         <v>15.5</v>
       </c>
       <c r="W18" s="73">
         <v>15.1</v>
       </c>
       <c r="X18" s="73">
         <v>15.23</v>
       </c>
       <c r="Y18" s="73">
         <v>15.23</v>
       </c>
       <c r="Z18" s="73">
         <v>19.63</v>
       </c>
       <c r="AA18" s="73">
         <v>15.29</v>
       </c>
-    </row>
-    <row r="19" spans="1:27">
+      <c r="AB18" s="73">
+        <v>12.98</v>
+      </c>
+    </row>
+    <row r="19" spans="1:28">
       <c r="A19" s="68" t="s">
         <v>25</v>
       </c>
       <c r="B19" s="72">
         <v>17.100000000000001</v>
       </c>
       <c r="C19" s="72">
         <v>17.36</v>
       </c>
       <c r="D19" s="72">
         <v>15.02</v>
       </c>
       <c r="E19" s="74">
         <v>15.03</v>
       </c>
       <c r="F19" s="75">
         <v>13.08</v>
       </c>
       <c r="G19" s="76">
         <v>13.05</v>
       </c>
       <c r="H19" s="77">
         <v>12.98</v>
       </c>
       <c r="I19" s="78">
@@ -29615,83 +29720,87 @@
       </c>
       <c r="T19" s="82">
         <v>12.68</v>
       </c>
       <c r="U19" s="83">
         <v>12.17</v>
       </c>
       <c r="V19" s="84">
         <v>12.38</v>
       </c>
       <c r="W19" s="73">
         <v>12.92</v>
       </c>
       <c r="X19" s="73">
         <v>13.09</v>
       </c>
       <c r="Y19" s="73">
         <v>12.47</v>
       </c>
       <c r="Z19" s="73">
         <v>15.84</v>
       </c>
       <c r="AA19" s="73">
         <v>14.42</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="153" t="s">
+      <c r="AB19" s="73">
+        <v>14.33</v>
+      </c>
+    </row>
+    <row r="20" spans="1:28">
+      <c r="A20" s="157" t="s">
         <v>15</v>
       </c>
-      <c r="B20" s="147"/>
-[...26 lines deleted...]
-    <row r="21" spans="1:27">
+      <c r="B20" s="152"/>
+      <c r="C20" s="152"/>
+      <c r="D20" s="152"/>
+      <c r="E20" s="152"/>
+      <c r="F20" s="152"/>
+      <c r="G20" s="152"/>
+      <c r="H20" s="152"/>
+      <c r="I20" s="152"/>
+      <c r="J20" s="152"/>
+      <c r="K20" s="152"/>
+      <c r="L20" s="152"/>
+      <c r="M20" s="152"/>
+      <c r="N20" s="152"/>
+      <c r="O20" s="152"/>
+      <c r="P20" s="152"/>
+      <c r="Q20" s="152"/>
+      <c r="R20" s="152"/>
+      <c r="S20" s="152"/>
+      <c r="T20" s="152"/>
+      <c r="U20" s="131"/>
+      <c r="V20" s="131"/>
+      <c r="W20" s="131"/>
+      <c r="X20" s="131"/>
+      <c r="Y20" s="131"/>
+      <c r="Z20" s="131"/>
+      <c r="AA20" s="131"/>
+      <c r="AB20" s="128"/>
+    </row>
+    <row r="21" spans="1:28">
       <c r="A21" s="68" t="s">
         <v>14</v>
       </c>
       <c r="B21" s="69">
         <v>19</v>
       </c>
       <c r="C21" s="69">
         <v>17.649999999999999</v>
       </c>
       <c r="D21" s="69">
         <v>17.12</v>
       </c>
       <c r="E21" s="69">
         <v>16.98</v>
       </c>
       <c r="F21" s="69">
         <v>16.39</v>
       </c>
       <c r="G21" s="69">
         <v>16.100000000000001</v>
       </c>
       <c r="H21" s="69">
         <v>16.23</v>
       </c>
       <c r="I21" s="69">
@@ -29729,52 +29838,55 @@
       </c>
       <c r="T21" s="85">
         <v>14.11</v>
       </c>
       <c r="U21" s="72">
         <v>14.2</v>
       </c>
       <c r="V21" s="72">
         <v>14.23</v>
       </c>
       <c r="W21" s="73">
         <v>14.15</v>
       </c>
       <c r="X21" s="73">
         <v>13.98</v>
       </c>
       <c r="Y21" s="73">
         <v>13.89</v>
       </c>
       <c r="Z21" s="73">
         <v>13.75</v>
       </c>
       <c r="AA21" s="73">
         <v>12.59</v>
       </c>
-    </row>
-    <row r="22" spans="1:27">
+      <c r="AB21" s="73">
+        <v>12.4</v>
+      </c>
+    </row>
+    <row r="22" spans="1:28">
       <c r="A22" s="68" t="s">
         <v>18</v>
       </c>
       <c r="B22" s="72">
         <v>18.75</v>
       </c>
       <c r="C22" s="72">
         <v>17.41</v>
       </c>
       <c r="D22" s="72">
         <v>16.97</v>
       </c>
       <c r="E22" s="86">
         <v>16.739999999999998</v>
       </c>
       <c r="F22" s="87">
         <v>16.02</v>
       </c>
       <c r="G22" s="88">
         <v>15.67</v>
       </c>
       <c r="H22" s="89">
         <v>15.8</v>
       </c>
       <c r="I22" s="90">
@@ -29812,52 +29924,55 @@
       </c>
       <c r="T22" s="94">
         <v>13.51</v>
       </c>
       <c r="U22" s="95">
         <v>13.6</v>
       </c>
       <c r="V22" s="96">
         <v>13.74</v>
       </c>
       <c r="W22" s="73">
         <v>13.7</v>
       </c>
       <c r="X22" s="73">
         <v>13.47</v>
       </c>
       <c r="Y22" s="73">
         <v>13.33</v>
       </c>
       <c r="Z22" s="73">
         <v>13.68</v>
       </c>
       <c r="AA22" s="73">
         <v>12.55</v>
       </c>
-    </row>
-    <row r="23" spans="1:27">
+      <c r="AB22" s="73">
+        <v>12.03</v>
+      </c>
+    </row>
+    <row r="23" spans="1:28">
       <c r="A23" s="68" t="s">
         <v>19</v>
       </c>
       <c r="B23" s="72">
         <v>20.22</v>
       </c>
       <c r="C23" s="72">
         <v>18.88</v>
       </c>
       <c r="D23" s="72">
         <v>17.87</v>
       </c>
       <c r="E23" s="86">
         <v>18.09</v>
       </c>
       <c r="F23" s="87">
         <v>18.22</v>
       </c>
       <c r="G23" s="88">
         <v>18.21</v>
       </c>
       <c r="H23" s="89">
         <v>18.350000000000001</v>
       </c>
       <c r="I23" s="90">
@@ -29895,83 +30010,87 @@
       </c>
       <c r="T23" s="94">
         <v>17.149999999999999</v>
       </c>
       <c r="U23" s="95">
         <v>17.190000000000001</v>
       </c>
       <c r="V23" s="96">
         <v>16.71</v>
       </c>
       <c r="W23" s="73">
         <v>16.38</v>
       </c>
       <c r="X23" s="73">
         <v>16.59</v>
       </c>
       <c r="Y23" s="73">
         <v>16.7</v>
       </c>
       <c r="Z23" s="73">
         <v>14.1</v>
       </c>
       <c r="AA23" s="73">
         <v>12.81</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="146" t="s">
+      <c r="AB23" s="73">
+        <v>14.23</v>
+      </c>
+    </row>
+    <row r="24" spans="1:28">
+      <c r="A24" s="151" t="s">
         <v>39</v>
       </c>
-      <c r="B24" s="147"/>
-[...26 lines deleted...]
-    <row r="25" spans="1:27">
+      <c r="B24" s="152"/>
+      <c r="C24" s="152"/>
+      <c r="D24" s="152"/>
+      <c r="E24" s="152"/>
+      <c r="F24" s="152"/>
+      <c r="G24" s="152"/>
+      <c r="H24" s="152"/>
+      <c r="I24" s="152"/>
+      <c r="J24" s="152"/>
+      <c r="K24" s="152"/>
+      <c r="L24" s="152"/>
+      <c r="M24" s="152"/>
+      <c r="N24" s="152"/>
+      <c r="O24" s="152"/>
+      <c r="P24" s="152"/>
+      <c r="Q24" s="152"/>
+      <c r="R24" s="152"/>
+      <c r="S24" s="152"/>
+      <c r="T24" s="152"/>
+      <c r="U24" s="131"/>
+      <c r="V24" s="131"/>
+      <c r="W24" s="131"/>
+      <c r="X24" s="131"/>
+      <c r="Y24" s="131"/>
+      <c r="Z24" s="131"/>
+      <c r="AA24" s="131"/>
+      <c r="AB24" s="128"/>
+    </row>
+    <row r="25" spans="1:28">
       <c r="A25" s="68" t="s">
         <v>14</v>
       </c>
       <c r="B25" s="69">
         <v>18</v>
       </c>
       <c r="C25" s="69">
         <v>18.12</v>
       </c>
       <c r="D25" s="69">
         <v>17.670000000000002</v>
       </c>
       <c r="E25" s="69">
         <v>18.09</v>
       </c>
       <c r="F25" s="69">
         <v>17.46</v>
       </c>
       <c r="G25" s="69">
         <v>17.14</v>
       </c>
       <c r="H25" s="69">
         <v>17.190000000000001</v>
       </c>
       <c r="I25" s="69">
@@ -30009,52 +30128,55 @@
       </c>
       <c r="T25" s="71">
         <v>14.54</v>
       </c>
       <c r="U25" s="72">
         <v>14.43</v>
       </c>
       <c r="V25" s="72">
         <v>14.63</v>
       </c>
       <c r="W25" s="72">
         <v>14.67</v>
       </c>
       <c r="X25" s="73">
         <v>14.7</v>
       </c>
       <c r="Y25" s="73">
         <v>14.7</v>
       </c>
       <c r="Z25" s="73">
         <v>15.15</v>
       </c>
       <c r="AA25" s="73">
         <v>14.6</v>
       </c>
-    </row>
-    <row r="26" spans="1:27">
+      <c r="AB25" s="73">
+        <v>14.09</v>
+      </c>
+    </row>
+    <row r="26" spans="1:28">
       <c r="A26" s="68" t="s">
         <v>18</v>
       </c>
       <c r="B26" s="72">
         <v>23.31</v>
       </c>
       <c r="C26" s="72">
         <v>22.93</v>
       </c>
       <c r="D26" s="72">
         <v>22.43</v>
       </c>
       <c r="E26" s="97">
         <v>23.11</v>
       </c>
       <c r="F26" s="98">
         <v>22.35</v>
       </c>
       <c r="G26" s="99">
         <v>22.2</v>
       </c>
       <c r="H26" s="100">
         <v>22.75</v>
       </c>
       <c r="I26" s="101">
@@ -30092,52 +30214,55 @@
       </c>
       <c r="T26" s="105">
         <v>18.25</v>
       </c>
       <c r="U26" s="106">
         <v>18.3</v>
       </c>
       <c r="V26" s="107">
         <v>18.64</v>
       </c>
       <c r="W26" s="72">
         <v>18.559999999999999</v>
       </c>
       <c r="X26" s="73">
         <v>18.45</v>
       </c>
       <c r="Y26" s="73">
         <v>18.66</v>
       </c>
       <c r="Z26" s="73">
         <v>20</v>
       </c>
       <c r="AA26" s="73">
         <v>18.82</v>
       </c>
-    </row>
-    <row r="27" spans="1:27">
+      <c r="AB26" s="73">
+        <v>18.04</v>
+      </c>
+    </row>
+    <row r="27" spans="1:28">
       <c r="A27" s="68" t="s">
         <v>19</v>
       </c>
       <c r="B27" s="72">
         <v>22.84</v>
       </c>
       <c r="C27" s="72">
         <v>22.31</v>
       </c>
       <c r="D27" s="72">
         <v>22</v>
       </c>
       <c r="E27" s="97">
         <v>21.51</v>
       </c>
       <c r="F27" s="98">
         <v>21.52</v>
       </c>
       <c r="G27" s="99">
         <v>20.97</v>
       </c>
       <c r="H27" s="100">
         <v>20.2</v>
       </c>
       <c r="I27" s="101">
@@ -30175,52 +30300,55 @@
       </c>
       <c r="T27" s="105">
         <v>13.66</v>
       </c>
       <c r="U27" s="106">
         <v>14.01</v>
       </c>
       <c r="V27" s="107">
         <v>14.58</v>
       </c>
       <c r="W27" s="72">
         <v>15.08</v>
       </c>
       <c r="X27" s="73">
         <v>15.11</v>
       </c>
       <c r="Y27" s="73">
         <v>15.24</v>
       </c>
       <c r="Z27" s="73">
         <v>14.49</v>
       </c>
       <c r="AA27" s="73">
         <v>15.19</v>
       </c>
-    </row>
-    <row r="28" spans="1:27">
+      <c r="AB27" s="73">
+        <v>14.1</v>
+      </c>
+    </row>
+    <row r="28" spans="1:28">
       <c r="A28" s="68" t="s">
         <v>20</v>
       </c>
       <c r="B28" s="72">
         <v>12.39</v>
       </c>
       <c r="C28" s="72">
         <v>12.7</v>
       </c>
       <c r="D28" s="72">
         <v>12.29</v>
       </c>
       <c r="E28" s="97">
         <v>12.59</v>
       </c>
       <c r="F28" s="98">
         <v>11.93</v>
       </c>
       <c r="G28" s="99">
         <v>12.12</v>
       </c>
       <c r="H28" s="100">
         <v>12.35</v>
       </c>
       <c r="I28" s="101">
@@ -30258,52 +30386,55 @@
       </c>
       <c r="T28" s="105">
         <v>12.7</v>
       </c>
       <c r="U28" s="106">
         <v>12.53</v>
       </c>
       <c r="V28" s="107">
         <v>12.75</v>
       </c>
       <c r="W28" s="72">
         <v>12.75</v>
       </c>
       <c r="X28" s="73">
         <v>12.91</v>
       </c>
       <c r="Y28" s="73">
         <v>12.94</v>
       </c>
       <c r="Z28" s="73">
         <v>10.62</v>
       </c>
       <c r="AA28" s="73">
         <v>11.13</v>
       </c>
-    </row>
-    <row r="29" spans="1:27">
+      <c r="AB28" s="73">
+        <v>10.81</v>
+      </c>
+    </row>
+    <row r="29" spans="1:28">
       <c r="A29" s="68" t="s">
         <v>21</v>
       </c>
       <c r="B29" s="72">
         <v>13.04</v>
       </c>
       <c r="C29" s="72">
         <v>14.12</v>
       </c>
       <c r="D29" s="72">
         <v>15.26</v>
       </c>
       <c r="E29" s="97">
         <v>15.94</v>
       </c>
       <c r="F29" s="98">
         <v>15.8</v>
       </c>
       <c r="G29" s="99">
         <v>15.49</v>
       </c>
       <c r="H29" s="100">
         <v>14.3</v>
       </c>
       <c r="I29" s="101">
@@ -30341,52 +30472,55 @@
       </c>
       <c r="T29" s="105">
         <v>12.71</v>
       </c>
       <c r="U29" s="106">
         <v>13.18</v>
       </c>
       <c r="V29" s="107">
         <v>13.22</v>
       </c>
       <c r="W29" s="72">
         <v>13.08</v>
       </c>
       <c r="X29" s="73">
         <v>13.28</v>
       </c>
       <c r="Y29" s="73">
         <v>13.29</v>
       </c>
       <c r="Z29" s="73">
         <v>10.14</v>
       </c>
       <c r="AA29" s="73">
         <v>8.19</v>
       </c>
-    </row>
-    <row r="30" spans="1:27">
+      <c r="AB29" s="73">
+        <v>11.96</v>
+      </c>
+    </row>
+    <row r="30" spans="1:28">
       <c r="A30" s="68" t="s">
         <v>22</v>
       </c>
       <c r="B30" s="72">
         <v>12.16</v>
       </c>
       <c r="C30" s="72">
         <v>13.71</v>
       </c>
       <c r="D30" s="72">
         <v>14.85</v>
       </c>
       <c r="E30" s="97">
         <v>15.28</v>
       </c>
       <c r="F30" s="98">
         <v>14.44</v>
       </c>
       <c r="G30" s="99">
         <v>14.04</v>
       </c>
       <c r="H30" s="100">
         <v>13.91</v>
       </c>
       <c r="I30" s="101">
@@ -30424,52 +30558,55 @@
       </c>
       <c r="T30" s="105">
         <v>11.16</v>
       </c>
       <c r="U30" s="106">
         <v>10.64</v>
       </c>
       <c r="V30" s="107">
         <v>10.28</v>
       </c>
       <c r="W30" s="72">
         <v>10.29</v>
       </c>
       <c r="X30" s="73">
         <v>10.3</v>
       </c>
       <c r="Y30" s="73">
         <v>10.18</v>
       </c>
       <c r="Z30" s="73">
         <v>12.32</v>
       </c>
       <c r="AA30" s="73">
         <v>13.38</v>
       </c>
-    </row>
-    <row r="31" spans="1:27">
+      <c r="AB30" s="73">
+        <v>11.31</v>
+      </c>
+    </row>
+    <row r="31" spans="1:28">
       <c r="A31" s="68" t="s">
         <v>23</v>
       </c>
       <c r="B31" s="72">
         <v>17.760000000000002</v>
       </c>
       <c r="C31" s="72">
         <v>20.2</v>
       </c>
       <c r="D31" s="72">
         <v>17.760000000000002</v>
       </c>
       <c r="E31" s="97">
         <v>17.68</v>
       </c>
       <c r="F31" s="98">
         <v>18.03</v>
       </c>
       <c r="G31" s="99">
         <v>17.09</v>
       </c>
       <c r="H31" s="100">
         <v>17.73</v>
       </c>
       <c r="I31" s="101">
@@ -30507,52 +30644,55 @@
       </c>
       <c r="T31" s="105">
         <v>14.05</v>
       </c>
       <c r="U31" s="106">
         <v>13.51</v>
       </c>
       <c r="V31" s="107">
         <v>13.91</v>
       </c>
       <c r="W31" s="72">
         <v>14.19</v>
       </c>
       <c r="X31" s="73">
         <v>14.24</v>
       </c>
       <c r="Y31" s="73">
         <v>14.17</v>
       </c>
       <c r="Z31" s="73">
         <v>7.77</v>
       </c>
       <c r="AA31" s="73">
         <v>10.39</v>
       </c>
-    </row>
-    <row r="32" spans="1:27">
+      <c r="AB31" s="73">
+        <v>11.48</v>
+      </c>
+    </row>
+    <row r="32" spans="1:28">
       <c r="A32" s="68" t="s">
         <v>24</v>
       </c>
       <c r="B32" s="72">
         <v>20.14</v>
       </c>
       <c r="C32" s="72">
         <v>16.23</v>
       </c>
       <c r="D32" s="72">
         <v>15.57</v>
       </c>
       <c r="E32" s="97">
         <v>16.510000000000002</v>
       </c>
       <c r="F32" s="98">
         <v>16.25</v>
       </c>
       <c r="G32" s="99">
         <v>15.57</v>
       </c>
       <c r="H32" s="100">
         <v>15.29</v>
       </c>
       <c r="I32" s="101">
@@ -30590,52 +30730,55 @@
       </c>
       <c r="T32" s="105">
         <v>14.82</v>
       </c>
       <c r="U32" s="106">
         <v>15.01</v>
       </c>
       <c r="V32" s="107">
         <v>15.5</v>
       </c>
       <c r="W32" s="72">
         <v>15.1</v>
       </c>
       <c r="X32" s="73">
         <v>15.23</v>
       </c>
       <c r="Y32" s="73">
         <v>15.23</v>
       </c>
       <c r="Z32" s="73">
         <v>19.63</v>
       </c>
       <c r="AA32" s="73">
         <v>15.29</v>
       </c>
-    </row>
-    <row r="33" spans="1:27">
+      <c r="AB32" s="73">
+        <v>12.98</v>
+      </c>
+    </row>
+    <row r="33" spans="1:28">
       <c r="A33" s="56" t="s">
         <v>25</v>
       </c>
       <c r="B33" s="108">
         <v>17.100000000000001</v>
       </c>
       <c r="C33" s="108">
         <v>17.36</v>
       </c>
       <c r="D33" s="108">
         <v>15.02</v>
       </c>
       <c r="E33" s="109">
         <v>15.03</v>
       </c>
       <c r="F33" s="110">
         <v>13.08</v>
       </c>
       <c r="G33" s="111">
         <v>13.05</v>
       </c>
       <c r="H33" s="112">
         <v>12.98</v>
       </c>
       <c r="I33" s="113">
@@ -30673,74 +30816,77 @@
       </c>
       <c r="T33" s="117">
         <v>12.68</v>
       </c>
       <c r="U33" s="118">
         <v>12.17</v>
       </c>
       <c r="V33" s="119">
         <v>12.38</v>
       </c>
       <c r="W33" s="108">
         <v>12.92</v>
       </c>
       <c r="X33" s="108">
         <v>13.09</v>
       </c>
       <c r="Y33" s="108">
         <v>12.47</v>
       </c>
       <c r="Z33" s="108">
         <v>15.84</v>
       </c>
       <c r="AA33" s="108">
         <v>14.42</v>
       </c>
-    </row>
-    <row r="34" spans="1:27">
+      <c r="AB33" s="108">
+        <v>14.33</v>
+      </c>
+    </row>
+    <row r="34" spans="1:28">
       <c r="A34" s="120" t="s">
         <v>40</v>
       </c>
       <c r="B34" s="120"/>
       <c r="C34" s="120"/>
       <c r="D34" s="120"/>
       <c r="E34" s="120"/>
       <c r="F34" s="120"/>
       <c r="G34" s="120"/>
       <c r="H34" s="120"/>
     </row>
   </sheetData>
   <mergeCells count="9">
+    <mergeCell ref="R7:AB7"/>
+    <mergeCell ref="A6:AB6"/>
     <mergeCell ref="A24:AA24"/>
     <mergeCell ref="N8:Y8"/>
-    <mergeCell ref="A6:AA6"/>
     <mergeCell ref="A8:A9"/>
     <mergeCell ref="B8:M8"/>
     <mergeCell ref="A10:AA10"/>
     <mergeCell ref="A20:AA20"/>
-    <mergeCell ref="R7:AA7"/>
-    <mergeCell ref="Z8:AA8"/>
+    <mergeCell ref="Z8:AB8"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Natural increase</vt:lpstr>