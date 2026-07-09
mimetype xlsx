--- v1 (2026-05-29)
+++ v2 (2026-07-09)
@@ -1,72 +1,71 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/metadata" ContentType="application/binary"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4505"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330"/>
   </bookViews>
   <sheets>
     <sheet name="Natural increase" sheetId="4" r:id="rId1"/>
     <sheet name="General rate" sheetId="5" r:id="rId2"/>
   </sheets>
   <calcPr calcId="124519"/>
   <extLst>
     <ext uri="GoogleSheetsCustomDataVersion2">
-      <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId9" roundtripDataChecksum="nbqPzFvrCEMw7VsT6+OaukOyM+azySD/O8ZWfRhVLWc="/>
+      <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="" roundtripDataChecksum="nbqPzFvrCEMw7VsT6+OaukOyM+azySD/O8ZWfRhVLWc="/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="108" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="110" uniqueCount="41">
   <si>
     <t>people</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
@@ -154,88 +153,82 @@
     <t>January-September</t>
   </si>
   <si>
     <t>January-October</t>
   </si>
   <si>
     <t>January-November</t>
   </si>
   <si>
     <t>January-December</t>
   </si>
   <si>
     <t>Rural population</t>
   </si>
   <si>
     <t>*  Data is generated by  the date of civil registration of birth and death.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00_р_."/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="17">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
-      <color theme="1"/>
-[...4 lines deleted...]
-      <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -274,100 +267,91 @@
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="16">
+  <borders count="15">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right/>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
-      <diagonal/>
-[...7 lines deleted...]
-      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
@@ -456,538 +440,530 @@
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top/>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top/>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="70">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
-[...66 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="159">
+  <cellXfs count="153">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="8" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="10" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="11" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="12" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="13" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="14" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="15" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="16" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="17" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="18" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="19" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="20" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="21" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="23" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="24" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="25" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="26" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="27" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="28" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="29" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="30" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="31" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="32" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="33" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="34" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="35" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="36" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="4" xfId="26" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="4" xfId="27" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="4" xfId="28" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="4" xfId="29" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="4" xfId="30" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="4" xfId="31" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="4" xfId="32" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="4" xfId="33" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="4" xfId="34" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="4" xfId="35" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="4" xfId="36" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="9" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...143 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-[...6 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="37" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="38" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="37" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="39" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="38" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="40" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="39" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="41" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="40" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="42" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="41" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="43" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="42" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="43" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="44" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="44" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="45" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="45" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="46" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="46" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="47" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="47" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="2" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="48" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="48" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="49" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="49" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="50" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="50" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="51" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="51" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="52" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="52" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="53" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="53" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="54" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="54" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="55" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="55" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="56" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="56" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="57" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="57" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="58" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="58" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="59" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="59" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="60" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="60" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="61" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="61" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="62" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="62" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="63" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="63" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="64" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="64" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="65" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="65" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="66" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="66" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="67" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="67" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="68" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="68" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="69" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="69" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="5" xfId="59" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="4" xfId="59" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="5" xfId="60" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="4" xfId="60" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="5" xfId="61" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="4" xfId="61" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="5" xfId="62" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="4" xfId="62" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="5" xfId="63" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="4" xfId="63" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="5" xfId="64" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="4" xfId="64" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="5" xfId="65" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="4" xfId="65" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="5" xfId="66" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="4" xfId="66" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="5" xfId="67" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="4" xfId="67" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="5" xfId="68" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="4" xfId="68" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="5" xfId="69" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="4" xfId="69" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...9 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="70">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="16"/>
     <cellStyle name="Обычный 11" xfId="27"/>
     <cellStyle name="Обычный 12" xfId="38"/>
     <cellStyle name="Обычный 13" xfId="49"/>
     <cellStyle name="Обычный 14" xfId="60"/>
     <cellStyle name="Обычный 15" xfId="6"/>
     <cellStyle name="Обычный 16" xfId="17"/>
     <cellStyle name="Обычный 17" xfId="28"/>
     <cellStyle name="Обычный 18" xfId="39"/>
     <cellStyle name="Обычный 19" xfId="50"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2 2" xfId="3"/>
     <cellStyle name="Обычный 2 4" xfId="2"/>
     <cellStyle name="Обычный 20" xfId="61"/>
     <cellStyle name="Обычный 21" xfId="7"/>
     <cellStyle name="Обычный 22" xfId="18"/>
     <cellStyle name="Обычный 23" xfId="29"/>
     <cellStyle name="Обычный 24" xfId="40"/>
     <cellStyle name="Обычный 25" xfId="51"/>
     <cellStyle name="Обычный 26" xfId="62"/>
     <cellStyle name="Обычный 27" xfId="8"/>
     <cellStyle name="Обычный 28" xfId="19"/>
@@ -1031,86 +1007,86 @@
     <cellStyle name="Обычный 62" xfId="68"/>
     <cellStyle name="Обычный 63" xfId="14"/>
     <cellStyle name="Обычный 64" xfId="25"/>
     <cellStyle name="Обычный 65" xfId="36"/>
     <cellStyle name="Обычный 66" xfId="47"/>
     <cellStyle name="Обычный 67" xfId="58"/>
     <cellStyle name="Обычный 68" xfId="69"/>
     <cellStyle name="Обычный 7" xfId="15"/>
     <cellStyle name="Обычный 8" xfId="26"/>
     <cellStyle name="Обычный 9" xfId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://customschemas.google.com/relationships/workbookmetadata" Target="metadata"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>1</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>400050</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>171451</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Рисунок 2" descr="F:\НАУРЗБЕКОВА АСЕЛЬ (каб 824)\2018-2025 МОИ ДОКУМЕНТЫ\10) 2018-2026 ПЕРЕПИСКА\2026\ВНУТРЕННЯЯ БНС\Хат СП по измен. лого\2 вариант заново\Приложение\логотип\ЛОГО АНГ по левому краю.png"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-              <a14:useLocalDpi xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns="" val="0"/>
+              <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="1"/>
           <a:ext cx="1905000" cy="742950"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
@@ -1118,51 +1094,51 @@
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>409575</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Рисунок 2" descr="F:\НАУРЗБЕКОВА АСЕЛЬ (каб 824)\2018-2025 МОИ ДОКУМЕНТЫ\10) 2018-2026 ПЕРЕПИСКА\2026\ВНУТРЕННЯЯ БНС\Хат СП по измен. лого\2 вариант заново\Приложение\логотип\ЛОГО АНГ по левому краю.png"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-              <a14:useLocalDpi xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns="" val="0"/>
+              <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1914525" cy="781050"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
@@ -1352,197 +1328,200 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AB933"/>
+  <dimension ref="A1:AC933"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="AB11" sqref="AB11:AB33"/>
+      <selection pane="bottomLeft" activeCell="AF13" sqref="AF13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="15.5703125" customWidth="1"/>
     <col min="2" max="2" width="7" customWidth="1"/>
     <col min="3" max="3" width="7.42578125" customWidth="1"/>
     <col min="4" max="4" width="6.28515625" customWidth="1"/>
     <col min="5" max="5" width="5.28515625" customWidth="1"/>
     <col min="6" max="6" width="5.42578125" customWidth="1"/>
     <col min="7" max="7" width="5.140625" customWidth="1"/>
     <col min="8" max="8" width="5.28515625" customWidth="1"/>
     <col min="9" max="9" width="6.28515625" customWidth="1"/>
     <col min="10" max="10" width="8.85546875" customWidth="1"/>
     <col min="11" max="11" width="7.140625" customWidth="1"/>
     <col min="12" max="12" width="8.5703125" customWidth="1"/>
     <col min="13" max="13" width="8.28515625" customWidth="1"/>
     <col min="14" max="14" width="7.140625" customWidth="1"/>
     <col min="15" max="15" width="8" customWidth="1"/>
     <col min="16" max="16" width="6.5703125" customWidth="1"/>
     <col min="17" max="17" width="5.28515625" customWidth="1"/>
     <col min="18" max="18" width="6.28515625" customWidth="1"/>
     <col min="19" max="19" width="5.7109375" customWidth="1"/>
     <col min="20" max="20" width="5.140625" customWidth="1"/>
     <col min="21" max="21" width="6.85546875" customWidth="1"/>
     <col min="22" max="22" width="8.7109375" customWidth="1"/>
     <col min="23" max="23" width="7.140625" customWidth="1"/>
     <col min="24" max="24" width="8.42578125" customWidth="1"/>
     <col min="25" max="25" width="8.5703125" customWidth="1"/>
     <col min="26" max="26" width="6.5703125" customWidth="1"/>
     <col min="27" max="27" width="7.42578125" customWidth="1"/>
     <col min="28" max="28" width="6.7109375" customWidth="1"/>
+    <col min="29" max="29" width="7.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28" ht="15" hidden="1" customHeight="1"/>
-[...5 lines deleted...]
-      <c r="A6" s="132" t="s">
+    <row r="1" spans="1:29" ht="15" hidden="1" customHeight="1"/>
+    <row r="2" spans="1:29" s="57" customFormat="1" ht="15" customHeight="1"/>
+    <row r="3" spans="1:29" s="57" customFormat="1" ht="15" customHeight="1"/>
+    <row r="4" spans="1:29" s="57" customFormat="1" ht="15" customHeight="1"/>
+    <row r="5" spans="1:29" s="57" customFormat="1" ht="15" customHeight="1"/>
+    <row r="6" spans="1:29">
+      <c r="A6" s="127" t="s">
         <v>17</v>
       </c>
-      <c r="B6" s="131"/>
-[...27 lines deleted...]
-    <row r="7" spans="1:28">
+      <c r="B6" s="126"/>
+      <c r="C6" s="126"/>
+      <c r="D6" s="126"/>
+      <c r="E6" s="126"/>
+      <c r="F6" s="126"/>
+      <c r="G6" s="126"/>
+      <c r="H6" s="126"/>
+      <c r="I6" s="126"/>
+      <c r="J6" s="126"/>
+      <c r="K6" s="126"/>
+      <c r="L6" s="126"/>
+      <c r="M6" s="126"/>
+      <c r="N6" s="126"/>
+      <c r="O6" s="126"/>
+      <c r="P6" s="126"/>
+      <c r="Q6" s="126"/>
+      <c r="R6" s="126"/>
+      <c r="S6" s="126"/>
+      <c r="T6" s="126"/>
+      <c r="U6" s="126"/>
+      <c r="V6" s="126"/>
+      <c r="W6" s="126"/>
+      <c r="X6" s="126"/>
+      <c r="Y6" s="126"/>
+      <c r="Z6" s="126"/>
+      <c r="AA6" s="126"/>
+      <c r="AB6" s="126"/>
+    </row>
+    <row r="7" spans="1:29">
       <c r="A7" s="1"/>
       <c r="B7" s="1"/>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="1"/>
       <c r="H7" s="1"/>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
       <c r="P7" s="1"/>
       <c r="Q7" s="1"/>
       <c r="R7" s="1"/>
       <c r="S7" s="1"/>
       <c r="T7" s="2"/>
-      <c r="U7" s="129" t="s">
+      <c r="U7" s="124" t="s">
         <v>0</v>
       </c>
-      <c r="V7" s="130"/>
-[...9 lines deleted...]
-      <c r="B8" s="137">
+      <c r="V7" s="125"/>
+      <c r="W7" s="125"/>
+      <c r="X7" s="125"/>
+      <c r="Y7" s="125"/>
+      <c r="Z7" s="125"/>
+      <c r="AA7" s="125"/>
+      <c r="AB7" s="126"/>
+      <c r="AC7" s="126"/>
+    </row>
+    <row r="8" spans="1:29">
+      <c r="A8" s="130"/>
+      <c r="B8" s="132">
         <v>2024</v>
       </c>
-      <c r="C8" s="138"/>
-[...10 lines deleted...]
-      <c r="N8" s="139">
+      <c r="C8" s="133"/>
+      <c r="D8" s="133"/>
+      <c r="E8" s="133"/>
+      <c r="F8" s="133"/>
+      <c r="G8" s="133"/>
+      <c r="H8" s="133"/>
+      <c r="I8" s="133"/>
+      <c r="J8" s="133"/>
+      <c r="K8" s="133"/>
+      <c r="L8" s="133"/>
+      <c r="M8" s="133"/>
+      <c r="N8" s="134">
         <v>2025</v>
       </c>
-      <c r="O8" s="140"/>
-[...10 lines deleted...]
-      <c r="Z8" s="142">
+      <c r="O8" s="135"/>
+      <c r="P8" s="135"/>
+      <c r="Q8" s="135"/>
+      <c r="R8" s="135"/>
+      <c r="S8" s="135"/>
+      <c r="T8" s="135"/>
+      <c r="U8" s="135"/>
+      <c r="V8" s="135"/>
+      <c r="W8" s="136"/>
+      <c r="X8" s="136"/>
+      <c r="Y8" s="136"/>
+      <c r="Z8" s="137">
         <v>2026</v>
       </c>
-      <c r="AA8" s="143"/>
-[...4 lines deleted...]
-      <c r="B9" s="60" t="s">
+      <c r="AA8" s="138"/>
+      <c r="AB8" s="136"/>
+      <c r="AC8" s="136"/>
+    </row>
+    <row r="9" spans="1:29" ht="18.75" customHeight="1">
+      <c r="A9" s="131"/>
+      <c r="B9" s="59" t="s">
         <v>1</v>
       </c>
       <c r="C9" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D9" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E9" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F9" s="4" t="s">
         <v>5</v>
       </c>
       <c r="G9" s="4" t="s">
         <v>6</v>
       </c>
       <c r="H9" s="4" t="s">
         <v>7</v>
       </c>
       <c r="I9" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J9" s="4" t="s">
         <v>9</v>
@@ -1570,2355 +1549,2426 @@
       </c>
       <c r="R9" s="3" t="s">
         <v>5</v>
       </c>
       <c r="S9" s="3" t="s">
         <v>6</v>
       </c>
       <c r="T9" s="3" t="s">
         <v>7</v>
       </c>
       <c r="U9" s="3" t="s">
         <v>8</v>
       </c>
       <c r="V9" s="3" t="s">
         <v>9</v>
       </c>
       <c r="W9" s="3" t="s">
         <v>10</v>
       </c>
       <c r="X9" s="3" t="s">
         <v>11</v>
       </c>
       <c r="Y9" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="Z9" s="60" t="s">
+      <c r="Z9" s="59" t="s">
         <v>1</v>
       </c>
       <c r="AA9" s="3" t="s">
         <v>2</v>
       </c>
       <c r="AB9" s="3" t="s">
         <v>3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="144" t="s">
+      <c r="AC9" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="10" spans="1:29" ht="18.75" customHeight="1">
+      <c r="A10" s="139" t="s">
         <v>13</v>
       </c>
-      <c r="B10" s="145"/>
-[...26 lines deleted...]
-      <c r="A11" s="53" t="s">
+      <c r="B10" s="152"/>
+      <c r="C10" s="152"/>
+      <c r="D10" s="152"/>
+      <c r="E10" s="152"/>
+      <c r="F10" s="152"/>
+      <c r="G10" s="152"/>
+      <c r="H10" s="152"/>
+      <c r="I10" s="152"/>
+      <c r="J10" s="152"/>
+      <c r="K10" s="152"/>
+      <c r="L10" s="152"/>
+      <c r="M10" s="152"/>
+      <c r="N10" s="152"/>
+      <c r="O10" s="152"/>
+      <c r="P10" s="152"/>
+      <c r="Q10" s="152"/>
+      <c r="R10" s="152"/>
+      <c r="S10" s="152"/>
+      <c r="T10" s="152"/>
+      <c r="U10" s="125"/>
+      <c r="V10" s="125"/>
+      <c r="W10" s="125"/>
+      <c r="X10" s="125"/>
+      <c r="Y10" s="125"/>
+      <c r="Z10" s="126"/>
+      <c r="AA10" s="126"/>
+      <c r="AB10" s="126"/>
+      <c r="AC10" s="126"/>
+    </row>
+    <row r="11" spans="1:29">
+      <c r="A11" s="52" t="s">
         <v>14</v>
       </c>
-      <c r="B11" s="54">
+      <c r="B11" s="53">
         <v>1114</v>
       </c>
-      <c r="C11" s="54">
+      <c r="C11" s="53">
         <v>964</v>
       </c>
-      <c r="D11" s="54">
+      <c r="D11" s="53">
         <v>985</v>
       </c>
-      <c r="E11" s="54">
+      <c r="E11" s="53">
         <v>1035</v>
       </c>
-      <c r="F11" s="54">
+      <c r="F11" s="53">
         <v>872</v>
       </c>
-      <c r="G11" s="54">
+      <c r="G11" s="53">
         <v>868</v>
       </c>
-      <c r="H11" s="54">
+      <c r="H11" s="53">
         <v>1027</v>
       </c>
-      <c r="I11" s="54">
+      <c r="I11" s="53">
         <v>954</v>
       </c>
-      <c r="J11" s="54">
+      <c r="J11" s="53">
         <v>963</v>
       </c>
-      <c r="K11" s="54">
+      <c r="K11" s="53">
         <v>914</v>
       </c>
-      <c r="L11" s="54">
+      <c r="L11" s="53">
         <v>876</v>
       </c>
-      <c r="M11" s="54">
+      <c r="M11" s="53">
         <v>917</v>
       </c>
-      <c r="N11" s="54">
+      <c r="N11" s="53">
         <v>798</v>
       </c>
-      <c r="O11" s="54">
+      <c r="O11" s="53">
         <v>812</v>
       </c>
-      <c r="P11" s="54">
+      <c r="P11" s="53">
         <v>848</v>
       </c>
-      <c r="Q11" s="55">
+      <c r="Q11" s="54">
         <v>895</v>
       </c>
-      <c r="R11" s="55">
+      <c r="R11" s="54">
         <v>847</v>
       </c>
-      <c r="S11" s="55">
+      <c r="S11" s="54">
         <v>840</v>
       </c>
-      <c r="T11" s="55">
+      <c r="T11" s="54">
         <v>886</v>
       </c>
-      <c r="U11" s="6">
+      <c r="U11" s="5">
         <v>862</v>
       </c>
-      <c r="V11" s="6">
+      <c r="V11" s="5">
         <v>898</v>
       </c>
-      <c r="W11" s="6">
+      <c r="W11" s="5">
         <v>858</v>
       </c>
-      <c r="X11" s="6">
+      <c r="X11" s="5">
         <v>792</v>
       </c>
-      <c r="Y11" s="57">
+      <c r="Y11" s="56">
         <v>828</v>
       </c>
-      <c r="Z11" s="8">
+      <c r="Z11" s="7">
         <v>877</v>
       </c>
-      <c r="AA11" s="8">
+      <c r="AA11" s="7">
         <v>690</v>
       </c>
-      <c r="AB11" s="8">
+      <c r="AB11" s="7">
         <v>765</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="53" t="s">
+      <c r="AC11" s="151">
+        <v>653</v>
+      </c>
+    </row>
+    <row r="12" spans="1:29">
+      <c r="A12" s="52" t="s">
         <v>18</v>
       </c>
-      <c r="B12" s="8">
+      <c r="B12" s="7">
         <v>701</v>
       </c>
-      <c r="C12" s="8">
+      <c r="C12" s="7">
         <v>577</v>
       </c>
-      <c r="D12" s="8">
+      <c r="D12" s="7">
         <v>610</v>
       </c>
-      <c r="E12" s="9">
+      <c r="E12" s="8">
         <v>620</v>
       </c>
-      <c r="F12" s="10">
+      <c r="F12" s="9">
         <v>514</v>
       </c>
-      <c r="G12" s="11">
+      <c r="G12" s="10">
         <v>532</v>
       </c>
-      <c r="H12" s="12">
+      <c r="H12" s="11">
         <v>661</v>
       </c>
-      <c r="I12" s="13">
+      <c r="I12" s="12">
         <v>543</v>
       </c>
-      <c r="J12" s="14">
+      <c r="J12" s="13">
         <v>563</v>
       </c>
-      <c r="K12" s="15">
+      <c r="K12" s="14">
         <v>528</v>
       </c>
-      <c r="L12" s="16">
+      <c r="L12" s="15">
         <v>531</v>
       </c>
-      <c r="M12" s="8">
+      <c r="M12" s="7">
         <v>561</v>
       </c>
-      <c r="N12" s="8">
+      <c r="N12" s="7">
         <v>455</v>
       </c>
-      <c r="O12" s="8">
+      <c r="O12" s="7">
         <v>499</v>
       </c>
-      <c r="P12" s="8">
+      <c r="P12" s="7">
         <v>490</v>
       </c>
-      <c r="Q12" s="8">
+      <c r="Q12" s="7">
         <v>542</v>
       </c>
-      <c r="R12" s="8">
+      <c r="R12" s="7">
         <v>553</v>
       </c>
-      <c r="S12" s="8">
+      <c r="S12" s="7">
         <v>532</v>
       </c>
-      <c r="T12" s="17">
+      <c r="T12" s="16">
         <v>552</v>
       </c>
-      <c r="U12" s="18">
+      <c r="U12" s="17">
         <v>554</v>
       </c>
-      <c r="V12" s="19">
+      <c r="V12" s="18">
         <v>575</v>
       </c>
-      <c r="W12" s="6">
+      <c r="W12" s="5">
         <v>526</v>
       </c>
-      <c r="X12" s="6">
+      <c r="X12" s="5">
         <v>437</v>
       </c>
-      <c r="Y12" s="57">
+      <c r="Y12" s="56">
         <v>505</v>
       </c>
-      <c r="Z12" s="8">
+      <c r="Z12" s="7">
         <v>561</v>
       </c>
-      <c r="AA12" s="8">
+      <c r="AA12" s="7">
         <v>426</v>
       </c>
-      <c r="AB12" s="8">
+      <c r="AB12" s="7">
         <v>458</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="53" t="s">
+      <c r="AC12" s="151">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="13" spans="1:29">
+      <c r="A13" s="52" t="s">
         <v>19</v>
       </c>
-      <c r="B13" s="8">
+      <c r="B13" s="7">
         <v>154</v>
       </c>
-      <c r="C13" s="8">
+      <c r="C13" s="7">
         <v>128</v>
       </c>
-      <c r="D13" s="8">
+      <c r="D13" s="7">
         <v>127</v>
       </c>
-      <c r="E13" s="9">
+      <c r="E13" s="8">
         <v>137</v>
       </c>
-      <c r="F13" s="10">
+      <c r="F13" s="9">
         <v>143</v>
       </c>
-      <c r="G13" s="11">
+      <c r="G13" s="10">
         <v>125</v>
       </c>
-      <c r="H13" s="12">
+      <c r="H13" s="11">
         <v>129</v>
       </c>
-      <c r="I13" s="13">
+      <c r="I13" s="12">
         <v>142</v>
       </c>
-      <c r="J13" s="14">
+      <c r="J13" s="13">
         <v>129</v>
       </c>
-      <c r="K13" s="15">
+      <c r="K13" s="14">
         <v>137</v>
       </c>
-      <c r="L13" s="16">
+      <c r="L13" s="15">
         <v>128</v>
       </c>
-      <c r="M13" s="8">
+      <c r="M13" s="7">
         <v>128</v>
       </c>
-      <c r="N13" s="8">
+      <c r="N13" s="7">
         <v>106</v>
       </c>
-      <c r="O13" s="8">
+      <c r="O13" s="7">
         <v>111</v>
       </c>
-      <c r="P13" s="8">
+      <c r="P13" s="7">
         <v>107</v>
       </c>
-      <c r="Q13" s="8">
+      <c r="Q13" s="7">
         <v>124</v>
       </c>
-      <c r="R13" s="8">
+      <c r="R13" s="7">
         <v>114</v>
       </c>
-      <c r="S13" s="8">
+      <c r="S13" s="7">
         <v>123</v>
       </c>
-      <c r="T13" s="17">
+      <c r="T13" s="16">
         <v>116</v>
       </c>
-      <c r="U13" s="18">
+      <c r="U13" s="17">
         <v>122</v>
       </c>
-      <c r="V13" s="19">
+      <c r="V13" s="18">
         <v>99</v>
       </c>
-      <c r="W13" s="6">
+      <c r="W13" s="5">
         <v>107</v>
       </c>
-      <c r="X13" s="6">
+      <c r="X13" s="5">
         <v>124</v>
       </c>
-      <c r="Y13" s="57">
+      <c r="Y13" s="56">
         <v>127</v>
       </c>
-      <c r="Z13" s="8">
+      <c r="Z13" s="7">
         <v>101</v>
       </c>
-      <c r="AA13" s="8">
+      <c r="AA13" s="7">
         <v>80</v>
       </c>
-      <c r="AB13" s="8">
+      <c r="AB13" s="7">
         <v>113</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="53" t="s">
+      <c r="AC13" s="151">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="14" spans="1:29">
+      <c r="A14" s="52" t="s">
         <v>20</v>
       </c>
-      <c r="B14" s="8">
+      <c r="B14" s="7">
         <v>34</v>
       </c>
-      <c r="C14" s="8">
+      <c r="C14" s="7">
         <v>34</v>
       </c>
-      <c r="D14" s="8">
+      <c r="D14" s="7">
         <v>32</v>
       </c>
-      <c r="E14" s="9">
+      <c r="E14" s="8">
         <v>36</v>
       </c>
-      <c r="F14" s="10">
+      <c r="F14" s="9">
         <v>26</v>
       </c>
-      <c r="G14" s="11">
+      <c r="G14" s="10">
         <v>35</v>
       </c>
-      <c r="H14" s="12">
+      <c r="H14" s="11">
         <v>38</v>
       </c>
-      <c r="I14" s="13">
+      <c r="I14" s="12">
         <v>35</v>
       </c>
-      <c r="J14" s="14">
+      <c r="J14" s="13">
         <v>38</v>
       </c>
-      <c r="K14" s="15">
+      <c r="K14" s="14">
         <v>30</v>
       </c>
-      <c r="L14" s="16">
+      <c r="L14" s="15">
         <v>19</v>
       </c>
-      <c r="M14" s="8">
+      <c r="M14" s="7">
         <v>47</v>
       </c>
-      <c r="N14" s="8">
+      <c r="N14" s="7">
         <v>32</v>
       </c>
-      <c r="O14" s="8">
+      <c r="O14" s="7">
         <v>41</v>
       </c>
-      <c r="P14" s="8">
+      <c r="P14" s="7">
         <v>32</v>
       </c>
-      <c r="Q14" s="8">
+      <c r="Q14" s="7">
         <v>48</v>
       </c>
-      <c r="R14" s="8">
+      <c r="R14" s="7">
         <v>25</v>
       </c>
-      <c r="S14" s="8">
+      <c r="S14" s="7">
         <v>29</v>
       </c>
-      <c r="T14" s="17">
+      <c r="T14" s="16">
         <v>33</v>
       </c>
-      <c r="U14" s="18">
+      <c r="U14" s="17">
         <v>31</v>
       </c>
-      <c r="V14" s="19">
+      <c r="V14" s="18">
         <v>39</v>
       </c>
-      <c r="W14" s="6">
+      <c r="W14" s="5">
         <v>35</v>
       </c>
-      <c r="X14" s="6">
+      <c r="X14" s="5">
         <v>39</v>
       </c>
-      <c r="Y14" s="57">
+      <c r="Y14" s="56">
         <v>37</v>
       </c>
-      <c r="Z14" s="8">
+      <c r="Z14" s="7">
         <v>29</v>
       </c>
-      <c r="AA14" s="8">
+      <c r="AA14" s="7">
         <v>29</v>
       </c>
-      <c r="AB14" s="8">
+      <c r="AB14" s="7">
         <v>28</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="53" t="s">
+      <c r="AC14" s="151">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="15" spans="1:29">
+      <c r="A15" s="52" t="s">
         <v>21</v>
       </c>
-      <c r="B15" s="8">
+      <c r="B15" s="7">
         <v>29</v>
       </c>
-      <c r="C15" s="8">
+      <c r="C15" s="7">
         <v>32</v>
       </c>
-      <c r="D15" s="8">
+      <c r="D15" s="7">
         <v>39</v>
       </c>
-      <c r="E15" s="9">
+      <c r="E15" s="8">
         <v>39</v>
       </c>
-      <c r="F15" s="10">
+      <c r="F15" s="9">
         <v>34</v>
       </c>
-      <c r="G15" s="11">
+      <c r="G15" s="10">
         <v>30</v>
       </c>
-      <c r="H15" s="12">
+      <c r="H15" s="11">
         <v>16</v>
       </c>
-      <c r="I15" s="13">
+      <c r="I15" s="12">
         <v>48</v>
       </c>
-      <c r="J15" s="14">
+      <c r="J15" s="13">
         <v>27</v>
       </c>
-      <c r="K15" s="15">
+      <c r="K15" s="14">
         <v>37</v>
       </c>
-      <c r="L15" s="16">
+      <c r="L15" s="15">
         <v>31</v>
       </c>
-      <c r="M15" s="8">
+      <c r="M15" s="7">
         <v>18</v>
       </c>
-      <c r="N15" s="8">
+      <c r="N15" s="7">
         <v>27</v>
       </c>
-      <c r="O15" s="8">
+      <c r="O15" s="7">
         <v>26</v>
       </c>
-      <c r="P15" s="8">
+      <c r="P15" s="7">
         <v>35</v>
       </c>
-      <c r="Q15" s="8">
+      <c r="Q15" s="7">
         <v>37</v>
       </c>
-      <c r="R15" s="8">
+      <c r="R15" s="7">
         <v>27</v>
       </c>
-      <c r="S15" s="8">
+      <c r="S15" s="7">
         <v>28</v>
       </c>
-      <c r="T15" s="17">
+      <c r="T15" s="16">
         <v>12</v>
       </c>
-      <c r="U15" s="18">
+      <c r="U15" s="17">
         <v>36</v>
       </c>
-      <c r="V15" s="19">
+      <c r="V15" s="18">
         <v>29</v>
       </c>
-      <c r="W15" s="6">
+      <c r="W15" s="5">
         <v>26</v>
       </c>
-      <c r="X15" s="6">
+      <c r="X15" s="5">
         <v>33</v>
       </c>
-      <c r="Y15" s="57">
+      <c r="Y15" s="56">
         <v>30</v>
       </c>
-      <c r="Z15" s="8">
+      <c r="Z15" s="7">
         <v>22</v>
       </c>
-      <c r="AA15" s="8">
+      <c r="AA15" s="7">
         <v>12</v>
       </c>
-      <c r="AB15" s="8">
+      <c r="AB15" s="7">
         <v>42</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="53" t="s">
+      <c r="AC15" s="151">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="16" spans="1:29">
+      <c r="A16" s="52" t="s">
         <v>22</v>
       </c>
-      <c r="B16" s="8">
+      <c r="B16" s="7">
         <v>57</v>
       </c>
-      <c r="C16" s="8">
+      <c r="C16" s="7">
         <v>68</v>
       </c>
-      <c r="D16" s="8">
+      <c r="D16" s="7">
         <v>81</v>
       </c>
-      <c r="E16" s="9">
+      <c r="E16" s="8">
         <v>76</v>
       </c>
-      <c r="F16" s="10">
+      <c r="F16" s="9">
         <v>53</v>
       </c>
-      <c r="G16" s="11">
+      <c r="G16" s="10">
         <v>55</v>
       </c>
-      <c r="H16" s="12">
+      <c r="H16" s="11">
         <v>62</v>
       </c>
-      <c r="I16" s="13">
+      <c r="I16" s="12">
         <v>59</v>
       </c>
-      <c r="J16" s="14">
+      <c r="J16" s="13">
         <v>70</v>
       </c>
-      <c r="K16" s="15">
+      <c r="K16" s="14">
         <v>66</v>
       </c>
-      <c r="L16" s="16">
+      <c r="L16" s="15">
         <v>48</v>
       </c>
-      <c r="M16" s="8">
+      <c r="M16" s="7">
         <v>53</v>
       </c>
-      <c r="N16" s="8">
+      <c r="N16" s="7">
         <v>55</v>
       </c>
-      <c r="O16" s="8">
+      <c r="O16" s="7">
         <v>56</v>
       </c>
-      <c r="P16" s="8">
+      <c r="P16" s="7">
         <v>59</v>
       </c>
-      <c r="Q16" s="8">
+      <c r="Q16" s="7">
         <v>40</v>
       </c>
-      <c r="R16" s="8">
+      <c r="R16" s="7">
         <v>45</v>
       </c>
-      <c r="S16" s="8">
+      <c r="S16" s="7">
         <v>39</v>
       </c>
-      <c r="T16" s="17">
+      <c r="T16" s="16">
         <v>63</v>
       </c>
-      <c r="U16" s="18">
+      <c r="U16" s="17">
         <v>33</v>
       </c>
-      <c r="V16" s="19">
+      <c r="V16" s="18">
         <v>33</v>
       </c>
-      <c r="W16" s="6">
+      <c r="W16" s="5">
         <v>49</v>
       </c>
-      <c r="X16" s="6">
+      <c r="X16" s="5">
         <v>47</v>
       </c>
-      <c r="Y16" s="57">
+      <c r="Y16" s="56">
         <v>42</v>
       </c>
-      <c r="Z16" s="8">
+      <c r="Z16" s="7">
         <v>57</v>
       </c>
-      <c r="AA16" s="8">
+      <c r="AA16" s="7">
         <v>61</v>
       </c>
-      <c r="AB16" s="8">
+      <c r="AB16" s="7">
         <v>34</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="53" t="s">
+      <c r="AC16" s="151">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="17" spans="1:29">
+      <c r="A17" s="52" t="s">
         <v>23</v>
       </c>
-      <c r="B17" s="8">
+      <c r="B17" s="7">
         <v>46</v>
       </c>
-      <c r="C17" s="8">
+      <c r="C17" s="7">
         <v>56</v>
       </c>
-      <c r="D17" s="8">
+      <c r="D17" s="7">
         <v>34</v>
       </c>
-      <c r="E17" s="9">
+      <c r="E17" s="8">
         <v>44</v>
       </c>
-      <c r="F17" s="10">
+      <c r="F17" s="9">
         <v>51</v>
       </c>
-      <c r="G17" s="11">
+      <c r="G17" s="10">
         <v>31</v>
       </c>
-      <c r="H17" s="12">
+      <c r="H17" s="11">
         <v>56</v>
       </c>
-      <c r="I17" s="13">
+      <c r="I17" s="12">
         <v>53</v>
       </c>
-      <c r="J17" s="14">
+      <c r="J17" s="13">
         <v>51</v>
       </c>
-      <c r="K17" s="15">
+      <c r="K17" s="14">
         <v>42</v>
       </c>
-      <c r="L17" s="16">
+      <c r="L17" s="15">
         <v>44</v>
       </c>
-      <c r="M17" s="8">
+      <c r="M17" s="7">
         <v>37</v>
       </c>
-      <c r="N17" s="8">
+      <c r="N17" s="7">
         <v>31</v>
       </c>
-      <c r="O17" s="8">
+      <c r="O17" s="7">
         <v>35</v>
       </c>
-      <c r="P17" s="8">
+      <c r="P17" s="7">
         <v>39</v>
       </c>
-      <c r="Q17" s="8">
+      <c r="Q17" s="7">
         <v>37</v>
       </c>
-      <c r="R17" s="8">
+      <c r="R17" s="7">
         <v>31</v>
       </c>
-      <c r="S17" s="8">
+      <c r="S17" s="7">
         <v>31</v>
       </c>
-      <c r="T17" s="17">
+      <c r="T17" s="16">
         <v>46</v>
       </c>
-      <c r="U17" s="18">
+      <c r="U17" s="17">
         <v>25</v>
       </c>
-      <c r="V17" s="19">
+      <c r="V17" s="18">
         <v>43</v>
       </c>
-      <c r="W17" s="6">
+      <c r="W17" s="5">
         <v>43</v>
       </c>
-      <c r="X17" s="6">
+      <c r="X17" s="5">
         <v>37</v>
       </c>
-      <c r="Y17" s="57">
+      <c r="Y17" s="56">
         <v>35</v>
       </c>
-      <c r="Z17" s="8">
+      <c r="Z17" s="7">
         <v>20</v>
       </c>
-      <c r="AA17" s="8">
+      <c r="AA17" s="7">
         <v>31</v>
       </c>
-      <c r="AB17" s="8">
+      <c r="AB17" s="7">
         <v>35</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="53" t="s">
+      <c r="AC17" s="151">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29" ht="15.75" customHeight="1">
+      <c r="A18" s="52" t="s">
         <v>24</v>
       </c>
-      <c r="B18" s="8">
+      <c r="B18" s="7">
         <v>51</v>
       </c>
-      <c r="C18" s="8">
+      <c r="C18" s="7">
         <v>28</v>
       </c>
-      <c r="D18" s="8">
+      <c r="D18" s="7">
         <v>36</v>
       </c>
-      <c r="E18" s="9">
+      <c r="E18" s="8">
         <v>47</v>
       </c>
-      <c r="F18" s="10">
+      <c r="F18" s="9">
         <v>38</v>
       </c>
-      <c r="G18" s="11">
+      <c r="G18" s="10">
         <v>29</v>
       </c>
-      <c r="H18" s="12">
+      <c r="H18" s="11">
         <v>34</v>
       </c>
-      <c r="I18" s="13">
+      <c r="I18" s="12">
         <v>33</v>
       </c>
-      <c r="J18" s="14">
+      <c r="J18" s="13">
         <v>51</v>
       </c>
-      <c r="K18" s="15">
+      <c r="K18" s="14">
         <v>43</v>
       </c>
-      <c r="L18" s="16">
+      <c r="L18" s="15">
         <v>45</v>
       </c>
-      <c r="M18" s="8">
+      <c r="M18" s="7">
         <v>46</v>
       </c>
-      <c r="N18" s="8">
+      <c r="N18" s="7">
         <v>56</v>
       </c>
-      <c r="O18" s="8">
+      <c r="O18" s="7">
         <v>28</v>
       </c>
-      <c r="P18" s="8">
+      <c r="P18" s="7">
         <v>30</v>
       </c>
-      <c r="Q18" s="8">
+      <c r="Q18" s="7">
         <v>36</v>
       </c>
-      <c r="R18" s="8">
+      <c r="R18" s="7">
         <v>34</v>
       </c>
-      <c r="S18" s="8">
+      <c r="S18" s="7">
         <v>42</v>
       </c>
-      <c r="T18" s="17">
+      <c r="T18" s="16">
         <v>26</v>
       </c>
-      <c r="U18" s="18">
+      <c r="U18" s="17">
         <v>40</v>
       </c>
-      <c r="V18" s="19">
+      <c r="V18" s="18">
         <v>47</v>
       </c>
-      <c r="W18" s="6">
+      <c r="W18" s="5">
         <v>29</v>
       </c>
-      <c r="X18" s="6">
+      <c r="X18" s="5">
         <v>40</v>
       </c>
-      <c r="Y18" s="57">
+      <c r="Y18" s="56">
         <v>38</v>
       </c>
-      <c r="Z18" s="8">
+      <c r="Z18" s="7">
         <v>49</v>
       </c>
-      <c r="AA18" s="8">
+      <c r="AA18" s="7">
         <v>23</v>
       </c>
-      <c r="AB18" s="8">
+      <c r="AB18" s="7">
         <v>21</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="53" t="s">
+      <c r="AC18" s="151">
         <v>25</v>
       </c>
-      <c r="B19" s="8">
+    </row>
+    <row r="19" spans="1:29" ht="15.75" customHeight="1">
+      <c r="A19" s="52" t="s">
+        <v>25</v>
+      </c>
+      <c r="B19" s="7">
         <v>42</v>
       </c>
-      <c r="C19" s="8">
+      <c r="C19" s="7">
         <v>41</v>
       </c>
-      <c r="D19" s="8">
+      <c r="D19" s="7">
         <v>26</v>
       </c>
-      <c r="E19" s="9">
+      <c r="E19" s="8">
         <v>36</v>
       </c>
-      <c r="F19" s="10">
+      <c r="F19" s="9">
         <v>13</v>
       </c>
-      <c r="G19" s="11">
+      <c r="G19" s="10">
         <v>31</v>
       </c>
-      <c r="H19" s="12">
+      <c r="H19" s="11">
         <v>31</v>
       </c>
-      <c r="I19" s="13">
+      <c r="I19" s="12">
         <v>41</v>
       </c>
-      <c r="J19" s="14">
+      <c r="J19" s="13">
         <v>34</v>
       </c>
-      <c r="K19" s="15">
+      <c r="K19" s="14">
         <v>31</v>
       </c>
-      <c r="L19" s="16">
+      <c r="L19" s="15">
         <v>30</v>
       </c>
-      <c r="M19" s="8">
+      <c r="M19" s="7">
         <v>27</v>
       </c>
-      <c r="N19" s="8">
+      <c r="N19" s="7">
         <v>36</v>
       </c>
-      <c r="O19" s="8">
+      <c r="O19" s="7">
         <v>16</v>
       </c>
-      <c r="P19" s="8">
+      <c r="P19" s="7">
         <v>56</v>
       </c>
-      <c r="Q19" s="8">
+      <c r="Q19" s="7">
         <v>31</v>
       </c>
-      <c r="R19" s="8">
+      <c r="R19" s="7">
         <v>18</v>
       </c>
-      <c r="S19" s="8">
+      <c r="S19" s="7">
         <v>16</v>
       </c>
-      <c r="T19" s="17">
+      <c r="T19" s="16">
         <v>38</v>
       </c>
-      <c r="U19" s="18">
+      <c r="U19" s="17">
         <v>21</v>
       </c>
-      <c r="V19" s="19">
+      <c r="V19" s="18">
         <v>33</v>
       </c>
-      <c r="W19" s="6">
+      <c r="W19" s="5">
         <v>43</v>
       </c>
-      <c r="X19" s="6">
+      <c r="X19" s="5">
         <v>35</v>
       </c>
-      <c r="Y19" s="57">
+      <c r="Y19" s="56">
         <v>14</v>
       </c>
-      <c r="Z19" s="8">
+      <c r="Z19" s="7">
         <v>38</v>
       </c>
-      <c r="AA19" s="8">
+      <c r="AA19" s="7">
         <v>28</v>
       </c>
-      <c r="AB19" s="8">
+      <c r="AB19" s="7">
         <v>34</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="147" t="s">
+      <c r="AC19" s="151">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="20" spans="1:29" ht="15.75" customHeight="1">
+      <c r="A20" s="140" t="s">
         <v>15</v>
       </c>
-      <c r="B20" s="134"/>
-[...22 lines deleted...]
-      <c r="Y20" s="131"/>
+      <c r="B20" s="129"/>
+      <c r="C20" s="129"/>
+      <c r="D20" s="129"/>
+      <c r="E20" s="129"/>
+      <c r="F20" s="129"/>
+      <c r="G20" s="129"/>
+      <c r="H20" s="129"/>
+      <c r="I20" s="129"/>
+      <c r="J20" s="129"/>
+      <c r="K20" s="129"/>
+      <c r="L20" s="129"/>
+      <c r="M20" s="129"/>
+      <c r="N20" s="129"/>
+      <c r="O20" s="129"/>
+      <c r="P20" s="129"/>
+      <c r="Q20" s="129"/>
+      <c r="R20" s="129"/>
+      <c r="S20" s="129"/>
+      <c r="T20" s="129"/>
+      <c r="U20" s="129"/>
+      <c r="V20" s="129"/>
+      <c r="W20" s="129"/>
+      <c r="X20" s="126"/>
+      <c r="Y20" s="126"/>
       <c r="Z20" s="126"/>
-      <c r="AA20" s="124"/>
-[...3 lines deleted...]
-      <c r="A21" s="53" t="s">
+      <c r="AA20" s="126"/>
+      <c r="AB20" s="126"/>
+      <c r="AC20" s="126"/>
+    </row>
+    <row r="21" spans="1:29" ht="15.75" customHeight="1">
+      <c r="A21" s="52" t="s">
         <v>14</v>
       </c>
-      <c r="B21" s="54">
+      <c r="B21" s="53">
         <v>628</v>
       </c>
-      <c r="C21" s="54">
+      <c r="C21" s="53">
         <v>503</v>
       </c>
-      <c r="D21" s="54">
+      <c r="D21" s="53">
         <v>532</v>
       </c>
-      <c r="E21" s="54">
+      <c r="E21" s="53">
         <v>530</v>
       </c>
-      <c r="F21" s="54">
+      <c r="F21" s="53">
         <v>470</v>
       </c>
-      <c r="G21" s="54">
+      <c r="G21" s="53">
         <v>467</v>
       </c>
-      <c r="H21" s="54">
+      <c r="H21" s="53">
         <v>560</v>
       </c>
-      <c r="I21" s="54">
+      <c r="I21" s="53">
         <v>496</v>
       </c>
-      <c r="J21" s="54">
+      <c r="J21" s="53">
         <v>490</v>
       </c>
-      <c r="K21" s="54">
+      <c r="K21" s="53">
         <v>455</v>
       </c>
-      <c r="L21" s="54">
+      <c r="L21" s="53">
         <v>453</v>
       </c>
-      <c r="M21" s="54">
+      <c r="M21" s="53">
         <v>500</v>
       </c>
-      <c r="N21" s="54">
+      <c r="N21" s="53">
         <v>418</v>
       </c>
-      <c r="O21" s="54">
+      <c r="O21" s="53">
         <v>435</v>
       </c>
-      <c r="P21" s="54">
+      <c r="P21" s="53">
         <v>431</v>
       </c>
-      <c r="Q21" s="55">
+      <c r="Q21" s="54">
         <v>492</v>
       </c>
-      <c r="R21" s="55">
+      <c r="R21" s="54">
         <v>483</v>
       </c>
-      <c r="S21" s="55">
+      <c r="S21" s="54">
         <v>469</v>
       </c>
-      <c r="T21" s="55">
+      <c r="T21" s="54">
         <v>481</v>
       </c>
-      <c r="U21" s="6">
+      <c r="U21" s="5">
         <v>493</v>
       </c>
-      <c r="V21" s="55">
+      <c r="V21" s="54">
         <v>468</v>
       </c>
-      <c r="W21" s="6">
+      <c r="W21" s="5">
         <v>447</v>
       </c>
-      <c r="X21" s="6">
+      <c r="X21" s="5">
         <v>396</v>
       </c>
-      <c r="Y21" s="57">
+      <c r="Y21" s="56">
         <v>428</v>
       </c>
-      <c r="Z21" s="8">
+      <c r="Z21" s="7">
         <v>459</v>
       </c>
-      <c r="AA21" s="8">
+      <c r="AA21" s="7">
         <v>341</v>
       </c>
-      <c r="AB21" s="8">
+      <c r="AB21" s="7">
         <v>403</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="53" t="s">
+      <c r="AC21" s="5">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29" ht="15.75" customHeight="1">
+      <c r="A22" s="52" t="s">
         <v>18</v>
       </c>
-      <c r="B22" s="8">
+      <c r="B22" s="7">
         <v>513</v>
       </c>
-      <c r="C22" s="8">
+      <c r="C22" s="7">
         <v>410</v>
       </c>
-      <c r="D22" s="8">
+      <c r="D22" s="7">
         <v>442</v>
       </c>
-      <c r="E22" s="20">
+      <c r="E22" s="19">
         <v>426</v>
       </c>
-      <c r="F22" s="21">
+      <c r="F22" s="20">
         <v>363</v>
       </c>
-      <c r="G22" s="22">
+      <c r="G22" s="21">
         <v>372</v>
       </c>
-      <c r="H22" s="23">
+      <c r="H22" s="22">
         <v>457</v>
       </c>
-      <c r="I22" s="24">
+      <c r="I22" s="23">
         <v>374</v>
       </c>
-      <c r="J22" s="25">
+      <c r="J22" s="24">
         <v>393</v>
       </c>
-      <c r="K22" s="26">
+      <c r="K22" s="25">
         <v>352</v>
       </c>
-      <c r="L22" s="27">
+      <c r="L22" s="26">
         <v>350</v>
       </c>
-      <c r="M22" s="8">
+      <c r="M22" s="7">
         <v>392</v>
       </c>
-      <c r="N22" s="8">
+      <c r="N22" s="7">
         <v>327</v>
       </c>
-      <c r="O22" s="8">
+      <c r="O22" s="7">
         <v>352</v>
       </c>
-      <c r="P22" s="8">
+      <c r="P22" s="7">
         <v>343</v>
       </c>
-      <c r="Q22" s="8">
+      <c r="Q22" s="7">
         <v>388</v>
       </c>
-      <c r="R22" s="8">
+      <c r="R22" s="7">
         <v>390</v>
       </c>
-      <c r="S22" s="8">
+      <c r="S22" s="7">
         <v>371</v>
       </c>
-      <c r="T22" s="28">
+      <c r="T22" s="27">
         <v>394</v>
       </c>
-      <c r="U22" s="29">
+      <c r="U22" s="28">
         <v>398</v>
       </c>
-      <c r="V22" s="30">
+      <c r="V22" s="29">
         <v>400</v>
       </c>
-      <c r="W22" s="6">
+      <c r="W22" s="5">
         <v>373</v>
       </c>
-      <c r="X22" s="6">
+      <c r="X22" s="5">
         <v>297</v>
       </c>
-      <c r="Y22" s="57">
+      <c r="Y22" s="56">
         <v>329</v>
       </c>
-      <c r="Z22" s="8">
+      <c r="Z22" s="7">
         <v>382</v>
       </c>
-      <c r="AA22" s="8">
+      <c r="AA22" s="7">
         <v>285</v>
       </c>
-      <c r="AB22" s="8">
+      <c r="AB22" s="7">
         <v>310</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="53" t="s">
+      <c r="AC22" s="5">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="23" spans="1:29" ht="15.75" customHeight="1">
+      <c r="A23" s="52" t="s">
         <v>19</v>
       </c>
-      <c r="B23" s="8">
+      <c r="B23" s="7">
         <v>115</v>
       </c>
-      <c r="C23" s="8">
+      <c r="C23" s="7">
         <v>93</v>
       </c>
-      <c r="D23" s="8">
+      <c r="D23" s="7">
         <v>90</v>
       </c>
-      <c r="E23" s="20">
+      <c r="E23" s="19">
         <v>104</v>
       </c>
-      <c r="F23" s="21">
+      <c r="F23" s="20">
         <v>107</v>
       </c>
-      <c r="G23" s="22">
+      <c r="G23" s="21">
         <v>95</v>
       </c>
-      <c r="H23" s="23">
+      <c r="H23" s="22">
         <v>103</v>
       </c>
-      <c r="I23" s="24">
+      <c r="I23" s="23">
         <v>122</v>
       </c>
-      <c r="J23" s="25">
+      <c r="J23" s="24">
         <v>97</v>
       </c>
-      <c r="K23" s="26">
+      <c r="K23" s="25">
         <v>103</v>
       </c>
-      <c r="L23" s="27">
+      <c r="L23" s="26">
         <v>103</v>
       </c>
-      <c r="M23" s="8">
+      <c r="M23" s="7">
         <v>108</v>
       </c>
-      <c r="N23" s="8">
+      <c r="N23" s="7">
         <v>91</v>
       </c>
-      <c r="O23" s="8">
+      <c r="O23" s="7">
         <v>83</v>
       </c>
-      <c r="P23" s="8">
+      <c r="P23" s="7">
         <v>88</v>
       </c>
-      <c r="Q23" s="8">
+      <c r="Q23" s="7">
         <v>104</v>
       </c>
-      <c r="R23" s="8">
+      <c r="R23" s="7">
         <v>93</v>
       </c>
-      <c r="S23" s="8">
+      <c r="S23" s="7">
         <v>98</v>
       </c>
-      <c r="T23" s="28">
+      <c r="T23" s="27">
         <v>87</v>
       </c>
-      <c r="U23" s="29">
+      <c r="U23" s="28">
         <v>95</v>
       </c>
-      <c r="V23" s="30">
+      <c r="V23" s="29">
         <v>68</v>
       </c>
-      <c r="W23" s="6">
+      <c r="W23" s="5">
         <v>74</v>
       </c>
-      <c r="X23" s="6">
+      <c r="X23" s="5">
         <v>99</v>
       </c>
-      <c r="Y23" s="57">
+      <c r="Y23" s="56">
         <v>99</v>
       </c>
-      <c r="Z23" s="8">
+      <c r="Z23" s="7">
         <v>77</v>
       </c>
-      <c r="AA23" s="8">
+      <c r="AA23" s="7">
         <v>56</v>
       </c>
-      <c r="AB23" s="8">
+      <c r="AB23" s="7">
         <v>93</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="133" t="s">
+      <c r="AC23" s="5">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29" ht="18" customHeight="1">
+      <c r="A24" s="128" t="s">
         <v>16</v>
       </c>
-      <c r="B24" s="134"/>
-[...22 lines deleted...]
-      <c r="Y24" s="131"/>
+      <c r="B24" s="129"/>
+      <c r="C24" s="129"/>
+      <c r="D24" s="129"/>
+      <c r="E24" s="129"/>
+      <c r="F24" s="129"/>
+      <c r="G24" s="129"/>
+      <c r="H24" s="129"/>
+      <c r="I24" s="129"/>
+      <c r="J24" s="129"/>
+      <c r="K24" s="129"/>
+      <c r="L24" s="129"/>
+      <c r="M24" s="129"/>
+      <c r="N24" s="129"/>
+      <c r="O24" s="129"/>
+      <c r="P24" s="129"/>
+      <c r="Q24" s="129"/>
+      <c r="R24" s="129"/>
+      <c r="S24" s="129"/>
+      <c r="T24" s="129"/>
+      <c r="U24" s="129"/>
+      <c r="V24" s="129"/>
+      <c r="W24" s="129"/>
+      <c r="X24" s="126"/>
+      <c r="Y24" s="126"/>
       <c r="Z24" s="126"/>
-      <c r="AA24" s="124"/>
-[...3 lines deleted...]
-      <c r="A25" s="53" t="s">
+      <c r="AA24" s="126"/>
+      <c r="AB24" s="126"/>
+      <c r="AC24" s="126"/>
+    </row>
+    <row r="25" spans="1:29" ht="15.75" customHeight="1">
+      <c r="A25" s="52" t="s">
         <v>14</v>
       </c>
-      <c r="B25" s="54">
+      <c r="B25" s="53">
         <v>486</v>
       </c>
-      <c r="C25" s="54">
+      <c r="C25" s="53">
         <v>461</v>
       </c>
-      <c r="D25" s="54">
+      <c r="D25" s="53">
         <v>453</v>
       </c>
-      <c r="E25" s="54">
+      <c r="E25" s="53">
         <v>505</v>
       </c>
-      <c r="F25" s="54">
+      <c r="F25" s="53">
         <v>402</v>
       </c>
-      <c r="G25" s="54">
+      <c r="G25" s="53">
         <v>401</v>
       </c>
-      <c r="H25" s="54">
+      <c r="H25" s="53">
         <v>467</v>
       </c>
-      <c r="I25" s="54">
+      <c r="I25" s="53">
         <v>458</v>
       </c>
-      <c r="J25" s="54">
+      <c r="J25" s="53">
         <v>473</v>
       </c>
-      <c r="K25" s="54">
+      <c r="K25" s="53">
         <v>459</v>
       </c>
-      <c r="L25" s="54">
+      <c r="L25" s="53">
         <v>423</v>
       </c>
-      <c r="M25" s="54">
+      <c r="M25" s="53">
         <v>417</v>
       </c>
-      <c r="N25" s="54">
+      <c r="N25" s="53">
         <v>380</v>
       </c>
-      <c r="O25" s="54">
+      <c r="O25" s="53">
         <v>377</v>
       </c>
-      <c r="P25" s="54">
+      <c r="P25" s="53">
         <v>417</v>
       </c>
-      <c r="Q25" s="55">
+      <c r="Q25" s="54">
         <v>403</v>
       </c>
-      <c r="R25" s="55">
+      <c r="R25" s="54">
         <v>364</v>
       </c>
-      <c r="S25" s="55">
+      <c r="S25" s="54">
         <v>371</v>
       </c>
-      <c r="T25" s="55">
+      <c r="T25" s="54">
         <v>405</v>
       </c>
-      <c r="U25" s="6">
+      <c r="U25" s="5">
         <v>369</v>
       </c>
-      <c r="V25" s="55">
+      <c r="V25" s="54">
         <v>430</v>
       </c>
-      <c r="W25" s="6">
+      <c r="W25" s="5">
         <v>411</v>
       </c>
-      <c r="X25" s="6">
+      <c r="X25" s="5">
         <v>396</v>
       </c>
-      <c r="Y25" s="57">
+      <c r="Y25" s="56">
         <v>400</v>
       </c>
-      <c r="Z25" s="8">
+      <c r="Z25" s="7">
         <v>418</v>
       </c>
-      <c r="AA25" s="8">
+      <c r="AA25" s="7">
         <v>349</v>
       </c>
-      <c r="AB25" s="8">
+      <c r="AB25" s="7">
         <v>362</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="53" t="s">
+      <c r="AC25" s="7">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29" ht="15.75" customHeight="1">
+      <c r="A26" s="52" t="s">
         <v>18</v>
       </c>
-      <c r="B26" s="8">
+      <c r="B26" s="7">
         <v>188</v>
       </c>
-      <c r="C26" s="8">
+      <c r="C26" s="7">
         <v>167</v>
       </c>
-      <c r="D26" s="8">
+      <c r="D26" s="7">
         <v>168</v>
       </c>
-      <c r="E26" s="31">
+      <c r="E26" s="30">
         <v>194</v>
       </c>
-      <c r="F26" s="32">
+      <c r="F26" s="31">
         <v>151</v>
       </c>
-      <c r="G26" s="33">
+      <c r="G26" s="32">
         <v>160</v>
       </c>
-      <c r="H26" s="34">
+      <c r="H26" s="33">
         <v>204</v>
       </c>
-      <c r="I26" s="35">
+      <c r="I26" s="34">
         <v>169</v>
       </c>
-      <c r="J26" s="36">
+      <c r="J26" s="35">
         <v>170</v>
       </c>
-      <c r="K26" s="37">
+      <c r="K26" s="36">
         <v>176</v>
       </c>
-      <c r="L26" s="38">
+      <c r="L26" s="37">
         <v>181</v>
       </c>
-      <c r="M26" s="8">
+      <c r="M26" s="7">
         <v>169</v>
       </c>
-      <c r="N26" s="8">
+      <c r="N26" s="7">
         <v>128</v>
       </c>
-      <c r="O26" s="8">
+      <c r="O26" s="7">
         <v>147</v>
       </c>
-      <c r="P26" s="8">
+      <c r="P26" s="7">
         <v>147</v>
       </c>
-      <c r="Q26" s="8">
+      <c r="Q26" s="7">
         <v>154</v>
       </c>
-      <c r="R26" s="8">
+      <c r="R26" s="7">
         <v>163</v>
       </c>
-      <c r="S26" s="8">
+      <c r="S26" s="7">
         <v>161</v>
       </c>
-      <c r="T26" s="39">
+      <c r="T26" s="38">
         <v>158</v>
       </c>
-      <c r="U26" s="40">
+      <c r="U26" s="39">
         <v>156</v>
       </c>
-      <c r="V26" s="41">
+      <c r="V26" s="40">
         <v>175</v>
       </c>
-      <c r="W26" s="6">
+      <c r="W26" s="5">
         <v>153</v>
       </c>
-      <c r="X26" s="6">
+      <c r="X26" s="5">
         <v>140</v>
       </c>
-      <c r="Y26" s="57">
+      <c r="Y26" s="56">
         <v>176</v>
       </c>
-      <c r="Z26" s="8">
+      <c r="Z26" s="7">
         <v>179</v>
       </c>
-      <c r="AA26" s="8">
+      <c r="AA26" s="7">
         <v>141</v>
       </c>
-      <c r="AB26" s="8">
+      <c r="AB26" s="7">
         <v>148</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="53" t="s">
+      <c r="AC26" s="7">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="27" spans="1:29" ht="15.75" customHeight="1">
+      <c r="A27" s="52" t="s">
         <v>19</v>
       </c>
-      <c r="B27" s="8">
+      <c r="B27" s="7">
         <v>39</v>
       </c>
-      <c r="C27" s="8">
+      <c r="C27" s="7">
         <v>35</v>
       </c>
-      <c r="D27" s="8">
+      <c r="D27" s="7">
         <v>37</v>
       </c>
-      <c r="E27" s="31">
+      <c r="E27" s="30">
         <v>33</v>
       </c>
-      <c r="F27" s="32">
+      <c r="F27" s="31">
         <v>36</v>
       </c>
-      <c r="G27" s="33">
+      <c r="G27" s="32">
         <v>30</v>
       </c>
-      <c r="H27" s="34">
+      <c r="H27" s="33">
         <v>26</v>
       </c>
-      <c r="I27" s="35">
+      <c r="I27" s="34">
         <v>20</v>
       </c>
-      <c r="J27" s="36">
+      <c r="J27" s="35">
         <v>32</v>
       </c>
-      <c r="K27" s="37">
+      <c r="K27" s="36">
         <v>34</v>
       </c>
-      <c r="L27" s="38">
+      <c r="L27" s="37">
         <v>25</v>
       </c>
-      <c r="M27" s="8">
+      <c r="M27" s="7">
         <v>20</v>
       </c>
-      <c r="N27" s="8">
+      <c r="N27" s="7">
         <v>15</v>
       </c>
-      <c r="O27" s="8">
+      <c r="O27" s="7">
         <v>28</v>
       </c>
-      <c r="P27" s="8">
+      <c r="P27" s="7">
         <v>19</v>
       </c>
-      <c r="Q27" s="8">
+      <c r="Q27" s="7">
         <v>20</v>
       </c>
-      <c r="R27" s="8">
+      <c r="R27" s="7">
         <v>21</v>
       </c>
-      <c r="S27" s="8">
+      <c r="S27" s="7">
         <v>25</v>
       </c>
-      <c r="T27" s="39">
+      <c r="T27" s="38">
         <v>29</v>
       </c>
-      <c r="U27" s="40">
+      <c r="U27" s="39">
         <v>27</v>
       </c>
-      <c r="V27" s="41">
+      <c r="V27" s="40">
         <v>31</v>
       </c>
-      <c r="W27" s="6">
+      <c r="W27" s="5">
         <v>33</v>
       </c>
-      <c r="X27" s="6">
+      <c r="X27" s="5">
         <v>25</v>
       </c>
-      <c r="Y27" s="57">
+      <c r="Y27" s="56">
         <v>28</v>
       </c>
-      <c r="Z27" s="8">
+      <c r="Z27" s="7">
         <v>24</v>
       </c>
-      <c r="AA27" s="8">
+      <c r="AA27" s="7">
         <v>24</v>
       </c>
-      <c r="AB27" s="8">
+      <c r="AB27" s="7">
         <v>20</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A28" s="53" t="s">
+      <c r="AC27" s="7">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29" ht="15.75" customHeight="1">
+      <c r="A28" s="52" t="s">
         <v>20</v>
       </c>
-      <c r="B28" s="8">
+      <c r="B28" s="7">
         <v>34</v>
       </c>
-      <c r="C28" s="8">
+      <c r="C28" s="7">
         <v>34</v>
       </c>
-      <c r="D28" s="8">
+      <c r="D28" s="7">
         <v>32</v>
       </c>
-      <c r="E28" s="31">
+      <c r="E28" s="30">
         <v>36</v>
       </c>
-      <c r="F28" s="32">
+      <c r="F28" s="31">
         <v>26</v>
       </c>
-      <c r="G28" s="33">
+      <c r="G28" s="32">
         <v>35</v>
       </c>
-      <c r="H28" s="34">
+      <c r="H28" s="33">
         <v>38</v>
       </c>
-      <c r="I28" s="35">
+      <c r="I28" s="34">
         <v>35</v>
       </c>
-      <c r="J28" s="36">
+      <c r="J28" s="35">
         <v>38</v>
       </c>
-      <c r="K28" s="37">
+      <c r="K28" s="36">
         <v>30</v>
       </c>
-      <c r="L28" s="38">
+      <c r="L28" s="37">
         <v>19</v>
       </c>
-      <c r="M28" s="8">
+      <c r="M28" s="7">
         <v>47</v>
       </c>
-      <c r="N28" s="8">
+      <c r="N28" s="7">
         <v>32</v>
       </c>
-      <c r="O28" s="8">
+      <c r="O28" s="7">
         <v>41</v>
       </c>
-      <c r="P28" s="8">
+      <c r="P28" s="7">
         <v>32</v>
       </c>
-      <c r="Q28" s="8">
+      <c r="Q28" s="7">
         <v>48</v>
       </c>
-      <c r="R28" s="8">
+      <c r="R28" s="7">
         <v>25</v>
       </c>
-      <c r="S28" s="8">
+      <c r="S28" s="7">
         <v>29</v>
       </c>
-      <c r="T28" s="39">
+      <c r="T28" s="38">
         <v>33</v>
       </c>
-      <c r="U28" s="40">
+      <c r="U28" s="39">
         <v>31</v>
       </c>
-      <c r="V28" s="41">
+      <c r="V28" s="40">
         <v>39</v>
       </c>
-      <c r="W28" s="6">
+      <c r="W28" s="5">
         <v>35</v>
       </c>
-      <c r="X28" s="6">
+      <c r="X28" s="5">
         <v>39</v>
       </c>
-      <c r="Y28" s="57">
+      <c r="Y28" s="56">
         <v>37</v>
       </c>
-      <c r="Z28" s="8">
+      <c r="Z28" s="7">
         <v>29</v>
       </c>
-      <c r="AA28" s="8">
+      <c r="AA28" s="7">
         <v>29</v>
       </c>
-      <c r="AB28" s="8">
+      <c r="AB28" s="7">
         <v>28</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="53" t="s">
+      <c r="AC28" s="7">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29" ht="15.75" customHeight="1">
+      <c r="A29" s="52" t="s">
         <v>21</v>
       </c>
-      <c r="B29" s="8">
+      <c r="B29" s="7">
         <v>29</v>
       </c>
-      <c r="C29" s="8">
+      <c r="C29" s="7">
         <v>32</v>
       </c>
-      <c r="D29" s="8">
+      <c r="D29" s="7">
         <v>39</v>
       </c>
-      <c r="E29" s="31">
+      <c r="E29" s="30">
         <v>39</v>
       </c>
-      <c r="F29" s="32">
+      <c r="F29" s="31">
         <v>34</v>
       </c>
-      <c r="G29" s="33">
+      <c r="G29" s="32">
         <v>30</v>
       </c>
-      <c r="H29" s="34">
+      <c r="H29" s="33">
         <v>16</v>
       </c>
-      <c r="I29" s="35">
+      <c r="I29" s="34">
         <v>48</v>
       </c>
-      <c r="J29" s="36">
+      <c r="J29" s="35">
         <v>27</v>
       </c>
-      <c r="K29" s="37">
+      <c r="K29" s="36">
         <v>37</v>
       </c>
-      <c r="L29" s="38">
+      <c r="L29" s="37">
         <v>31</v>
       </c>
-      <c r="M29" s="8">
+      <c r="M29" s="7">
         <v>18</v>
       </c>
-      <c r="N29" s="8">
+      <c r="N29" s="7">
         <v>27</v>
       </c>
-      <c r="O29" s="8">
+      <c r="O29" s="7">
         <v>26</v>
       </c>
-      <c r="P29" s="8">
+      <c r="P29" s="7">
         <v>35</v>
       </c>
-      <c r="Q29" s="8">
+      <c r="Q29" s="7">
         <v>37</v>
       </c>
-      <c r="R29" s="8">
+      <c r="R29" s="7">
         <v>27</v>
       </c>
-      <c r="S29" s="8">
+      <c r="S29" s="7">
         <v>28</v>
       </c>
-      <c r="T29" s="39">
+      <c r="T29" s="38">
         <v>12</v>
       </c>
-      <c r="U29" s="40">
+      <c r="U29" s="39">
         <v>36</v>
       </c>
-      <c r="V29" s="41">
+      <c r="V29" s="40">
         <v>29</v>
       </c>
-      <c r="W29" s="6">
+      <c r="W29" s="5">
         <v>26</v>
       </c>
-      <c r="X29" s="6">
+      <c r="X29" s="5">
         <v>33</v>
       </c>
-      <c r="Y29" s="57">
+      <c r="Y29" s="56">
         <v>30</v>
       </c>
-      <c r="Z29" s="8">
+      <c r="Z29" s="7">
         <v>22</v>
       </c>
-      <c r="AA29" s="8">
+      <c r="AA29" s="7">
         <v>12</v>
       </c>
-      <c r="AB29" s="8">
+      <c r="AB29" s="7">
         <v>42</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A30" s="53" t="s">
+      <c r="AC29" s="7">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="30" spans="1:29" ht="15.75" customHeight="1">
+      <c r="A30" s="52" t="s">
         <v>22</v>
       </c>
-      <c r="B30" s="8">
+      <c r="B30" s="7">
         <v>57</v>
       </c>
-      <c r="C30" s="8">
+      <c r="C30" s="7">
         <v>68</v>
       </c>
-      <c r="D30" s="8">
+      <c r="D30" s="7">
         <v>81</v>
       </c>
-      <c r="E30" s="31">
+      <c r="E30" s="30">
         <v>76</v>
       </c>
-      <c r="F30" s="32">
+      <c r="F30" s="31">
         <v>53</v>
       </c>
-      <c r="G30" s="33">
+      <c r="G30" s="32">
         <v>55</v>
       </c>
-      <c r="H30" s="34">
+      <c r="H30" s="33">
         <v>62</v>
       </c>
-      <c r="I30" s="35">
+      <c r="I30" s="34">
         <v>59</v>
       </c>
-      <c r="J30" s="36">
+      <c r="J30" s="35">
         <v>70</v>
       </c>
-      <c r="K30" s="37">
+      <c r="K30" s="36">
         <v>66</v>
       </c>
-      <c r="L30" s="38">
+      <c r="L30" s="37">
         <v>48</v>
       </c>
-      <c r="M30" s="8">
+      <c r="M30" s="7">
         <v>53</v>
       </c>
-      <c r="N30" s="8">
+      <c r="N30" s="7">
         <v>55</v>
       </c>
-      <c r="O30" s="8">
+      <c r="O30" s="7">
         <v>56</v>
       </c>
-      <c r="P30" s="8">
+      <c r="P30" s="7">
         <v>59</v>
       </c>
-      <c r="Q30" s="8">
+      <c r="Q30" s="7">
         <v>40</v>
       </c>
-      <c r="R30" s="8">
+      <c r="R30" s="7">
         <v>45</v>
       </c>
-      <c r="S30" s="8">
+      <c r="S30" s="7">
         <v>39</v>
       </c>
-      <c r="T30" s="39">
+      <c r="T30" s="38">
         <v>63</v>
       </c>
-      <c r="U30" s="40">
+      <c r="U30" s="39">
         <v>33</v>
       </c>
-      <c r="V30" s="41">
+      <c r="V30" s="40">
         <v>33</v>
       </c>
-      <c r="W30" s="6">
+      <c r="W30" s="5">
         <v>49</v>
       </c>
-      <c r="X30" s="6">
+      <c r="X30" s="5">
         <v>47</v>
       </c>
-      <c r="Y30" s="57">
+      <c r="Y30" s="56">
         <v>42</v>
       </c>
-      <c r="Z30" s="8">
+      <c r="Z30" s="7">
         <v>57</v>
       </c>
-      <c r="AA30" s="8">
+      <c r="AA30" s="7">
         <v>61</v>
       </c>
-      <c r="AB30" s="8">
+      <c r="AB30" s="7">
         <v>34</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A31" s="53" t="s">
+      <c r="AC30" s="7">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29" ht="15.75" customHeight="1">
+      <c r="A31" s="52" t="s">
         <v>23</v>
       </c>
-      <c r="B31" s="8">
+      <c r="B31" s="7">
         <v>46</v>
       </c>
-      <c r="C31" s="8">
+      <c r="C31" s="7">
         <v>56</v>
       </c>
-      <c r="D31" s="8">
+      <c r="D31" s="7">
         <v>34</v>
       </c>
-      <c r="E31" s="31">
+      <c r="E31" s="30">
         <v>44</v>
       </c>
-      <c r="F31" s="32">
+      <c r="F31" s="31">
         <v>51</v>
       </c>
-      <c r="G31" s="33">
+      <c r="G31" s="32">
         <v>31</v>
       </c>
-      <c r="H31" s="34">
+      <c r="H31" s="33">
         <v>56</v>
       </c>
-      <c r="I31" s="35">
+      <c r="I31" s="34">
         <v>53</v>
       </c>
-      <c r="J31" s="36">
+      <c r="J31" s="35">
         <v>51</v>
       </c>
-      <c r="K31" s="37">
+      <c r="K31" s="36">
         <v>42</v>
       </c>
-      <c r="L31" s="38">
+      <c r="L31" s="37">
         <v>44</v>
       </c>
-      <c r="M31" s="8">
+      <c r="M31" s="7">
         <v>37</v>
       </c>
-      <c r="N31" s="8">
+      <c r="N31" s="7">
         <v>31</v>
       </c>
-      <c r="O31" s="8">
+      <c r="O31" s="7">
         <v>35</v>
       </c>
-      <c r="P31" s="8">
+      <c r="P31" s="7">
         <v>39</v>
       </c>
-      <c r="Q31" s="8">
+      <c r="Q31" s="7">
         <v>37</v>
       </c>
-      <c r="R31" s="8">
+      <c r="R31" s="7">
         <v>31</v>
       </c>
-      <c r="S31" s="8">
+      <c r="S31" s="7">
         <v>31</v>
       </c>
-      <c r="T31" s="39">
+      <c r="T31" s="38">
         <v>46</v>
       </c>
-      <c r="U31" s="40">
+      <c r="U31" s="39">
         <v>25</v>
       </c>
-      <c r="V31" s="41">
+      <c r="V31" s="40">
         <v>43</v>
       </c>
-      <c r="W31" s="6">
+      <c r="W31" s="5">
         <v>43</v>
       </c>
-      <c r="X31" s="6">
+      <c r="X31" s="5">
         <v>37</v>
       </c>
-      <c r="Y31" s="57">
+      <c r="Y31" s="56">
         <v>35</v>
       </c>
-      <c r="Z31" s="8">
+      <c r="Z31" s="7">
         <v>20</v>
       </c>
-      <c r="AA31" s="8">
+      <c r="AA31" s="7">
         <v>31</v>
       </c>
-      <c r="AB31" s="8">
+      <c r="AB31" s="7">
         <v>35</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A32" s="53" t="s">
+      <c r="AC31" s="7">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29" ht="15.75" customHeight="1">
+      <c r="A32" s="52" t="s">
         <v>24</v>
       </c>
-      <c r="B32" s="8">
+      <c r="B32" s="7">
         <v>51</v>
       </c>
-      <c r="C32" s="8">
+      <c r="C32" s="7">
         <v>28</v>
       </c>
-      <c r="D32" s="8">
+      <c r="D32" s="7">
         <v>36</v>
       </c>
-      <c r="E32" s="31">
+      <c r="E32" s="30">
         <v>47</v>
       </c>
-      <c r="F32" s="32">
+      <c r="F32" s="31">
         <v>38</v>
       </c>
-      <c r="G32" s="33">
+      <c r="G32" s="32">
         <v>29</v>
       </c>
-      <c r="H32" s="34">
+      <c r="H32" s="33">
         <v>34</v>
       </c>
-      <c r="I32" s="35">
+      <c r="I32" s="34">
         <v>33</v>
       </c>
-      <c r="J32" s="36">
+      <c r="J32" s="35">
         <v>51</v>
       </c>
-      <c r="K32" s="37">
+      <c r="K32" s="36">
         <v>43</v>
       </c>
-      <c r="L32" s="38">
+      <c r="L32" s="37">
         <v>45</v>
       </c>
-      <c r="M32" s="8">
+      <c r="M32" s="7">
         <v>46</v>
       </c>
-      <c r="N32" s="8">
+      <c r="N32" s="7">
         <v>56</v>
       </c>
-      <c r="O32" s="8">
+      <c r="O32" s="7">
         <v>28</v>
       </c>
-      <c r="P32" s="8">
+      <c r="P32" s="7">
         <v>30</v>
       </c>
-      <c r="Q32" s="8">
+      <c r="Q32" s="7">
         <v>36</v>
       </c>
-      <c r="R32" s="8">
+      <c r="R32" s="7">
         <v>34</v>
       </c>
-      <c r="S32" s="8">
+      <c r="S32" s="7">
         <v>42</v>
       </c>
-      <c r="T32" s="39">
+      <c r="T32" s="38">
         <v>26</v>
       </c>
-      <c r="U32" s="40">
+      <c r="U32" s="39">
         <v>40</v>
       </c>
-      <c r="V32" s="41">
+      <c r="V32" s="40">
         <v>47</v>
       </c>
-      <c r="W32" s="6">
+      <c r="W32" s="5">
         <v>29</v>
       </c>
-      <c r="X32" s="6">
+      <c r="X32" s="5">
         <v>40</v>
       </c>
-      <c r="Y32" s="57">
+      <c r="Y32" s="56">
         <v>38</v>
       </c>
-      <c r="Z32" s="8">
+      <c r="Z32" s="7">
         <v>49</v>
       </c>
-      <c r="AA32" s="8">
+      <c r="AA32" s="7">
         <v>23</v>
       </c>
-      <c r="AB32" s="8">
+      <c r="AB32" s="7">
         <v>21</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A33" s="56" t="s">
+      <c r="AC32" s="7">
         <v>25</v>
       </c>
-      <c r="B33" s="7">
+    </row>
+    <row r="33" spans="1:29" ht="15.75" customHeight="1">
+      <c r="A33" s="55" t="s">
+        <v>25</v>
+      </c>
+      <c r="B33" s="6">
         <v>42</v>
       </c>
-      <c r="C33" s="7">
+      <c r="C33" s="6">
         <v>41</v>
       </c>
-      <c r="D33" s="7">
+      <c r="D33" s="6">
         <v>26</v>
       </c>
-      <c r="E33" s="42">
+      <c r="E33" s="41">
         <v>36</v>
       </c>
-      <c r="F33" s="43">
+      <c r="F33" s="42">
         <v>13</v>
       </c>
-      <c r="G33" s="44">
+      <c r="G33" s="43">
         <v>31</v>
       </c>
-      <c r="H33" s="45">
+      <c r="H33" s="44">
         <v>31</v>
       </c>
-      <c r="I33" s="46">
+      <c r="I33" s="45">
         <v>41</v>
       </c>
-      <c r="J33" s="47">
+      <c r="J33" s="46">
         <v>34</v>
       </c>
-      <c r="K33" s="48">
+      <c r="K33" s="47">
         <v>31</v>
       </c>
-      <c r="L33" s="49">
+      <c r="L33" s="48">
         <v>30</v>
       </c>
-      <c r="M33" s="7">
+      <c r="M33" s="6">
         <v>27</v>
       </c>
-      <c r="N33" s="7">
+      <c r="N33" s="6">
         <v>36</v>
       </c>
-      <c r="O33" s="7">
+      <c r="O33" s="6">
         <v>16</v>
       </c>
-      <c r="P33" s="7">
+      <c r="P33" s="6">
         <v>56</v>
       </c>
-      <c r="Q33" s="7">
+      <c r="Q33" s="6">
         <v>31</v>
       </c>
-      <c r="R33" s="7">
+      <c r="R33" s="6">
         <v>18</v>
       </c>
-      <c r="S33" s="7">
+      <c r="S33" s="6">
         <v>16</v>
       </c>
-      <c r="T33" s="50">
+      <c r="T33" s="49">
         <v>38</v>
       </c>
-      <c r="U33" s="51">
+      <c r="U33" s="50">
         <v>21</v>
       </c>
-      <c r="V33" s="52">
+      <c r="V33" s="51">
         <v>33</v>
       </c>
-      <c r="W33" s="7">
+      <c r="W33" s="6">
         <v>43</v>
       </c>
-      <c r="X33" s="7">
+      <c r="X33" s="6">
         <v>35</v>
       </c>
-      <c r="Y33" s="59">
+      <c r="Y33" s="58">
         <v>14</v>
       </c>
-      <c r="Z33" s="7">
+      <c r="Z33" s="6">
         <v>38</v>
       </c>
-      <c r="AA33" s="7">
+      <c r="AA33" s="6">
         <v>28</v>
       </c>
-      <c r="AB33" s="7">
+      <c r="AB33" s="6">
         <v>34</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A34" s="121" t="s">
+      <c r="AC33" s="6">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="34" spans="1:29" ht="15.75" customHeight="1">
+      <c r="A34" s="120" t="s">
         <v>40</v>
       </c>
-      <c r="B34" s="121"/>
-[...6 lines deleted...]
-      <c r="I34" s="57"/>
+      <c r="B34" s="120"/>
+      <c r="C34" s="120"/>
+      <c r="D34" s="120"/>
+      <c r="E34" s="121"/>
+      <c r="F34" s="121"/>
+      <c r="G34" s="121"/>
+      <c r="H34" s="56"/>
+      <c r="I34" s="56"/>
       <c r="J34" s="1"/>
       <c r="K34" s="1"/>
       <c r="L34" s="1"/>
       <c r="M34" s="1"/>
       <c r="N34" s="1"/>
       <c r="O34" s="1"/>
       <c r="P34" s="1"/>
       <c r="Q34" s="1"/>
       <c r="R34" s="1"/>
       <c r="S34" s="1"/>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
       <c r="X34" s="1"/>
       <c r="Y34" s="1"/>
       <c r="Z34" s="1"/>
     </row>
-    <row r="35" spans="1:28" ht="15.75" customHeight="1">
+    <row r="35" spans="1:29" ht="15.75" customHeight="1">
       <c r="A35" s="1"/>
       <c r="B35" s="1"/>
       <c r="C35" s="1"/>
       <c r="D35" s="1"/>
       <c r="E35" s="1"/>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
       <c r="I35" s="1"/>
       <c r="J35" s="1"/>
       <c r="K35" s="1"/>
       <c r="L35" s="1"/>
       <c r="M35" s="1"/>
       <c r="N35" s="1"/>
       <c r="O35" s="1"/>
       <c r="P35" s="1"/>
       <c r="Q35" s="1"/>
       <c r="R35" s="1"/>
       <c r="S35" s="1"/>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
       <c r="X35" s="1"/>
       <c r="Y35" s="1"/>
       <c r="Z35" s="1"/>
     </row>
-    <row r="36" spans="1:28" ht="15.75" customHeight="1">
+    <row r="36" spans="1:29" ht="15.75" customHeight="1">
       <c r="A36" s="1"/>
       <c r="B36" s="1"/>
       <c r="C36" s="1"/>
       <c r="D36" s="1"/>
       <c r="E36" s="1"/>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
       <c r="I36" s="1"/>
       <c r="J36" s="1"/>
       <c r="K36" s="1"/>
       <c r="L36" s="1"/>
       <c r="M36" s="1"/>
       <c r="N36" s="1"/>
       <c r="O36" s="1"/>
       <c r="P36" s="1"/>
       <c r="Q36" s="1"/>
       <c r="R36" s="1"/>
       <c r="S36" s="1"/>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
       <c r="X36" s="1"/>
       <c r="Y36" s="1"/>
       <c r="Z36" s="1"/>
     </row>
-    <row r="37" spans="1:28" ht="15.75" customHeight="1">
+    <row r="37" spans="1:29" ht="15.75" customHeight="1">
       <c r="A37" s="1"/>
       <c r="B37" s="1"/>
       <c r="C37" s="1"/>
       <c r="D37" s="1"/>
       <c r="E37" s="1"/>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
       <c r="I37" s="1"/>
       <c r="J37" s="1"/>
       <c r="K37" s="1"/>
       <c r="L37" s="1"/>
       <c r="M37" s="1"/>
       <c r="N37" s="1"/>
       <c r="O37" s="1"/>
       <c r="P37" s="1"/>
       <c r="Q37" s="1"/>
       <c r="R37" s="1"/>
       <c r="S37" s="1"/>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
       <c r="X37" s="1"/>
       <c r="Y37" s="1"/>
       <c r="Z37" s="1"/>
     </row>
-    <row r="38" spans="1:28" ht="15.75" customHeight="1">
+    <row r="38" spans="1:29" ht="15.75" customHeight="1">
       <c r="A38" s="1"/>
       <c r="B38" s="1"/>
       <c r="C38" s="1"/>
       <c r="D38" s="1"/>
       <c r="E38" s="1"/>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
       <c r="I38" s="1"/>
       <c r="J38" s="1"/>
       <c r="K38" s="1"/>
       <c r="L38" s="1"/>
       <c r="M38" s="1"/>
       <c r="N38" s="1"/>
       <c r="O38" s="1"/>
       <c r="P38" s="1"/>
       <c r="Q38" s="1"/>
       <c r="R38" s="1"/>
       <c r="S38" s="1"/>
       <c r="T38" s="1"/>
       <c r="U38" s="1"/>
       <c r="V38" s="1"/>
       <c r="W38" s="1"/>
       <c r="X38" s="1"/>
       <c r="Y38" s="1"/>
       <c r="Z38" s="1"/>
     </row>
-    <row r="39" spans="1:28" ht="15.75" customHeight="1">
+    <row r="39" spans="1:29" ht="15.75" customHeight="1">
       <c r="A39" s="1"/>
       <c r="B39" s="1"/>
       <c r="C39" s="1"/>
       <c r="D39" s="1"/>
       <c r="E39" s="1"/>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
       <c r="I39" s="1"/>
       <c r="J39" s="1"/>
       <c r="K39" s="1"/>
       <c r="L39" s="1"/>
       <c r="M39" s="1"/>
       <c r="N39" s="1"/>
       <c r="O39" s="1"/>
       <c r="P39" s="1"/>
       <c r="Q39" s="1"/>
       <c r="R39" s="1"/>
       <c r="S39" s="1"/>
       <c r="T39" s="1"/>
       <c r="U39" s="1"/>
       <c r="V39" s="1"/>
       <c r="W39" s="1"/>
       <c r="X39" s="1"/>
       <c r="Y39" s="1"/>
       <c r="Z39" s="1"/>
     </row>
-    <row r="40" spans="1:28" ht="15.75" customHeight="1">
+    <row r="40" spans="1:29" ht="15.75" customHeight="1">
       <c r="A40" s="1"/>
       <c r="B40" s="1"/>
       <c r="C40" s="1"/>
       <c r="D40" s="1"/>
       <c r="E40" s="1"/>
       <c r="F40" s="1"/>
       <c r="G40" s="1"/>
       <c r="H40" s="1"/>
       <c r="I40" s="1"/>
       <c r="J40" s="1"/>
       <c r="K40" s="1"/>
       <c r="L40" s="1"/>
       <c r="M40" s="1"/>
       <c r="N40" s="1"/>
       <c r="O40" s="1"/>
       <c r="P40" s="1"/>
       <c r="Q40" s="1"/>
       <c r="R40" s="1"/>
       <c r="S40" s="1"/>
       <c r="T40" s="1"/>
       <c r="U40" s="1"/>
       <c r="V40" s="1"/>
       <c r="W40" s="1"/>
       <c r="X40" s="1"/>
       <c r="Y40" s="1"/>
       <c r="Z40" s="1"/>
     </row>
-    <row r="41" spans="1:28" ht="15.75" customHeight="1">
+    <row r="41" spans="1:29" ht="15.75" customHeight="1">
       <c r="A41" s="1"/>
       <c r="B41" s="1"/>
       <c r="C41" s="1"/>
       <c r="D41" s="1"/>
       <c r="E41" s="1"/>
       <c r="F41" s="1"/>
       <c r="G41" s="1"/>
       <c r="H41" s="1"/>
       <c r="I41" s="1"/>
       <c r="J41" s="1"/>
       <c r="K41" s="1"/>
       <c r="L41" s="1"/>
       <c r="M41" s="1"/>
       <c r="N41" s="1"/>
       <c r="O41" s="1"/>
       <c r="P41" s="1"/>
       <c r="Q41" s="1"/>
       <c r="R41" s="1"/>
       <c r="S41" s="1"/>
       <c r="T41" s="1"/>
       <c r="U41" s="1"/>
       <c r="V41" s="1"/>
       <c r="W41" s="1"/>
       <c r="X41" s="1"/>
       <c r="Y41" s="1"/>
       <c r="Z41" s="1"/>
     </row>
-    <row r="42" spans="1:28" ht="15.75" customHeight="1">
+    <row r="42" spans="1:29" ht="15.75" customHeight="1">
       <c r="A42" s="1"/>
       <c r="B42" s="1"/>
       <c r="C42" s="1"/>
       <c r="D42" s="1"/>
       <c r="E42" s="1"/>
       <c r="F42" s="1"/>
       <c r="G42" s="1"/>
       <c r="H42" s="1"/>
       <c r="I42" s="1"/>
       <c r="J42" s="1"/>
       <c r="K42" s="1"/>
       <c r="L42" s="1"/>
       <c r="M42" s="1"/>
       <c r="N42" s="1"/>
       <c r="O42" s="1"/>
       <c r="P42" s="1"/>
       <c r="Q42" s="1"/>
       <c r="R42" s="1"/>
       <c r="S42" s="1"/>
       <c r="T42" s="1"/>
       <c r="U42" s="1"/>
       <c r="V42" s="1"/>
       <c r="W42" s="1"/>
       <c r="X42" s="1"/>
       <c r="Y42" s="1"/>
       <c r="Z42" s="1"/>
     </row>
-    <row r="43" spans="1:28" ht="15.75" customHeight="1">
+    <row r="43" spans="1:29" ht="15.75" customHeight="1">
       <c r="A43" s="1"/>
       <c r="B43" s="1"/>
       <c r="C43" s="1"/>
       <c r="D43" s="1"/>
       <c r="E43" s="1"/>
       <c r="F43" s="1"/>
       <c r="G43" s="1"/>
       <c r="H43" s="1"/>
       <c r="I43" s="1"/>
       <c r="J43" s="1"/>
       <c r="K43" s="1"/>
       <c r="L43" s="1"/>
       <c r="M43" s="1"/>
       <c r="N43" s="1"/>
       <c r="O43" s="1"/>
       <c r="P43" s="1"/>
       <c r="Q43" s="1"/>
       <c r="R43" s="1"/>
       <c r="S43" s="1"/>
       <c r="T43" s="1"/>
       <c r="U43" s="1"/>
       <c r="V43" s="1"/>
       <c r="W43" s="1"/>
       <c r="X43" s="1"/>
       <c r="Y43" s="1"/>
       <c r="Z43" s="1"/>
     </row>
-    <row r="44" spans="1:28" ht="15.75" customHeight="1">
+    <row r="44" spans="1:29" ht="15.75" customHeight="1">
       <c r="A44" s="1"/>
       <c r="B44" s="1"/>
       <c r="C44" s="1"/>
       <c r="D44" s="1"/>
       <c r="E44" s="1"/>
       <c r="F44" s="1"/>
       <c r="G44" s="1"/>
       <c r="H44" s="1"/>
       <c r="I44" s="1"/>
       <c r="J44" s="1"/>
       <c r="K44" s="1"/>
       <c r="L44" s="1"/>
       <c r="M44" s="1"/>
       <c r="N44" s="1"/>
       <c r="O44" s="1"/>
       <c r="P44" s="1"/>
       <c r="Q44" s="1"/>
       <c r="R44" s="1"/>
       <c r="S44" s="1"/>
       <c r="T44" s="1"/>
       <c r="U44" s="1"/>
       <c r="V44" s="1"/>
       <c r="W44" s="1"/>
       <c r="X44" s="1"/>
       <c r="Y44" s="1"/>
       <c r="Z44" s="1"/>
     </row>
-    <row r="45" spans="1:28" ht="15.75" customHeight="1">
+    <row r="45" spans="1:29" ht="15.75" customHeight="1">
       <c r="A45" s="1"/>
       <c r="B45" s="1"/>
       <c r="C45" s="1"/>
       <c r="D45" s="1"/>
       <c r="E45" s="1"/>
       <c r="F45" s="1"/>
       <c r="G45" s="1"/>
       <c r="H45" s="1"/>
       <c r="I45" s="1"/>
       <c r="J45" s="1"/>
       <c r="K45" s="1"/>
       <c r="L45" s="1"/>
       <c r="M45" s="1"/>
       <c r="N45" s="1"/>
       <c r="O45" s="1"/>
       <c r="P45" s="1"/>
       <c r="Q45" s="1"/>
       <c r="R45" s="1"/>
       <c r="S45" s="1"/>
       <c r="T45" s="1"/>
       <c r="U45" s="1"/>
       <c r="V45" s="1"/>
       <c r="W45" s="1"/>
       <c r="X45" s="1"/>
       <c r="Y45" s="1"/>
       <c r="Z45" s="1"/>
     </row>
-    <row r="46" spans="1:28" ht="15.75" customHeight="1">
+    <row r="46" spans="1:29" ht="15.75" customHeight="1">
       <c r="A46" s="1"/>
       <c r="B46" s="1"/>
       <c r="C46" s="1"/>
       <c r="D46" s="1"/>
       <c r="E46" s="1"/>
       <c r="F46" s="1"/>
       <c r="G46" s="1"/>
       <c r="H46" s="1"/>
       <c r="I46" s="1"/>
       <c r="J46" s="1"/>
       <c r="K46" s="1"/>
       <c r="L46" s="1"/>
       <c r="M46" s="1"/>
       <c r="N46" s="1"/>
       <c r="O46" s="1"/>
       <c r="P46" s="1"/>
       <c r="Q46" s="1"/>
       <c r="R46" s="1"/>
       <c r="S46" s="1"/>
       <c r="T46" s="1"/>
       <c r="U46" s="1"/>
       <c r="V46" s="1"/>
       <c r="W46" s="1"/>
       <c r="X46" s="1"/>
       <c r="Y46" s="1"/>
       <c r="Z46" s="1"/>
     </row>
-    <row r="47" spans="1:28" ht="15.75" customHeight="1">
+    <row r="47" spans="1:29" ht="15.75" customHeight="1">
       <c r="A47" s="1"/>
       <c r="B47" s="1"/>
       <c r="C47" s="1"/>
       <c r="D47" s="1"/>
       <c r="E47" s="1"/>
       <c r="F47" s="1"/>
       <c r="G47" s="1"/>
       <c r="H47" s="1"/>
       <c r="I47" s="1"/>
       <c r="J47" s="1"/>
       <c r="K47" s="1"/>
       <c r="L47" s="1"/>
       <c r="M47" s="1"/>
       <c r="N47" s="1"/>
       <c r="O47" s="1"/>
       <c r="P47" s="1"/>
       <c r="Q47" s="1"/>
       <c r="R47" s="1"/>
       <c r="S47" s="1"/>
       <c r="T47" s="1"/>
       <c r="U47" s="1"/>
       <c r="V47" s="1"/>
       <c r="W47" s="1"/>
       <c r="X47" s="1"/>
       <c r="Y47" s="1"/>
       <c r="Z47" s="1"/>
     </row>
-    <row r="48" spans="1:28" ht="15.75" customHeight="1">
+    <row r="48" spans="1:29" ht="15.75" customHeight="1">
       <c r="A48" s="1"/>
       <c r="B48" s="1"/>
       <c r="C48" s="1"/>
       <c r="D48" s="1"/>
       <c r="E48" s="1"/>
       <c r="F48" s="1"/>
       <c r="G48" s="1"/>
       <c r="H48" s="1"/>
       <c r="I48" s="1"/>
       <c r="J48" s="1"/>
       <c r="K48" s="1"/>
       <c r="L48" s="1"/>
       <c r="M48" s="1"/>
       <c r="N48" s="1"/>
       <c r="O48" s="1"/>
       <c r="P48" s="1"/>
       <c r="Q48" s="1"/>
       <c r="R48" s="1"/>
       <c r="S48" s="1"/>
       <c r="T48" s="1"/>
       <c r="U48" s="1"/>
       <c r="V48" s="1"/>
       <c r="W48" s="1"/>
       <c r="X48" s="1"/>
       <c r="Y48" s="1"/>
@@ -28684,2209 +28734,2283 @@
       <c r="E933" s="1"/>
       <c r="F933" s="1"/>
       <c r="G933" s="1"/>
       <c r="H933" s="1"/>
       <c r="I933" s="1"/>
       <c r="J933" s="1"/>
       <c r="K933" s="1"/>
       <c r="L933" s="1"/>
       <c r="M933" s="1"/>
       <c r="N933" s="1"/>
       <c r="O933" s="1"/>
       <c r="P933" s="1"/>
       <c r="Q933" s="1"/>
       <c r="R933" s="1"/>
       <c r="S933" s="1"/>
       <c r="T933" s="1"/>
       <c r="U933" s="1"/>
       <c r="V933" s="1"/>
       <c r="W933" s="1"/>
       <c r="X933" s="1"/>
       <c r="Y933" s="1"/>
       <c r="Z933" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="9">
-    <mergeCell ref="U7:AB7"/>
     <mergeCell ref="A6:AB6"/>
-    <mergeCell ref="A24:Y24"/>
     <mergeCell ref="A8:A9"/>
     <mergeCell ref="B8:M8"/>
     <mergeCell ref="N8:Y8"/>
-    <mergeCell ref="Z8:AB8"/>
-[...1 lines deleted...]
-    <mergeCell ref="A20:Y20"/>
+    <mergeCell ref="U7:AC7"/>
+    <mergeCell ref="Z8:AC8"/>
+    <mergeCell ref="A10:AC10"/>
+    <mergeCell ref="A20:AC20"/>
+    <mergeCell ref="A24:AC24"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A5:AB34"/>
+  <dimension ref="A5:AC34"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="AD16" sqref="AD16"/>
+      <selection activeCell="A6" sqref="A6:AC6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="15.28515625" customWidth="1"/>
     <col min="2" max="2" width="7.28515625" customWidth="1"/>
     <col min="3" max="3" width="8.140625" customWidth="1"/>
     <col min="4" max="4" width="8.28515625" customWidth="1"/>
     <col min="5" max="5" width="7.42578125" customWidth="1"/>
     <col min="6" max="6" width="7.7109375" customWidth="1"/>
     <col min="7" max="7" width="7.5703125" customWidth="1"/>
     <col min="8" max="8" width="7.85546875" customWidth="1"/>
     <col min="9" max="9" width="7.42578125" customWidth="1"/>
     <col min="10" max="10" width="9.140625" customWidth="1"/>
     <col min="11" max="11" width="7.140625" customWidth="1"/>
     <col min="14" max="14" width="7.140625" customWidth="1"/>
     <col min="15" max="15" width="7.85546875" customWidth="1"/>
     <col min="16" max="16" width="8" customWidth="1"/>
     <col min="17" max="18" width="7.85546875" customWidth="1"/>
     <col min="19" max="19" width="8" customWidth="1"/>
     <col min="20" max="21" width="7.85546875" customWidth="1"/>
     <col min="23" max="23" width="7.85546875" customWidth="1"/>
     <col min="24" max="24" width="8.140625" customWidth="1"/>
     <col min="26" max="26" width="6.85546875" customWidth="1"/>
     <col min="27" max="27" width="8" customWidth="1"/>
     <col min="28" max="28" width="7.85546875" customWidth="1"/>
+    <col min="29" max="29" width="7.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="5" spans="1:28" s="123" customFormat="1"/>
-[...1 lines deleted...]
-      <c r="A6" s="150" t="s">
+    <row r="5" spans="1:29" s="122" customFormat="1"/>
+    <row r="6" spans="1:29">
+      <c r="A6" s="141" t="s">
         <v>26</v>
       </c>
-      <c r="B6" s="131"/>
-[...45 lines deleted...]
-      <c r="R7" s="148" t="s">
+      <c r="B6" s="126"/>
+      <c r="C6" s="126"/>
+      <c r="D6" s="126"/>
+      <c r="E6" s="126"/>
+      <c r="F6" s="126"/>
+      <c r="G6" s="126"/>
+      <c r="H6" s="126"/>
+      <c r="I6" s="126"/>
+      <c r="J6" s="126"/>
+      <c r="K6" s="126"/>
+      <c r="L6" s="126"/>
+      <c r="M6" s="126"/>
+      <c r="N6" s="126"/>
+      <c r="O6" s="126"/>
+      <c r="P6" s="126"/>
+      <c r="Q6" s="126"/>
+      <c r="R6" s="126"/>
+      <c r="S6" s="126"/>
+      <c r="T6" s="126"/>
+      <c r="U6" s="126"/>
+      <c r="V6" s="126"/>
+      <c r="W6" s="126"/>
+      <c r="X6" s="126"/>
+      <c r="Y6" s="126"/>
+      <c r="Z6" s="126"/>
+      <c r="AA6" s="126"/>
+      <c r="AB6" s="126"/>
+      <c r="AC6" s="126"/>
+    </row>
+    <row r="7" spans="1:29" ht="15" customHeight="1">
+      <c r="A7" s="60"/>
+      <c r="B7" s="60"/>
+      <c r="C7" s="60"/>
+      <c r="D7" s="60"/>
+      <c r="E7" s="60"/>
+      <c r="F7" s="60"/>
+      <c r="G7" s="60"/>
+      <c r="H7" s="60"/>
+      <c r="I7" s="60"/>
+      <c r="J7" s="60"/>
+      <c r="K7" s="60"/>
+      <c r="L7" s="60"/>
+      <c r="M7" s="60"/>
+      <c r="N7" s="61"/>
+      <c r="O7" s="61"/>
+      <c r="P7" s="61"/>
+      <c r="Q7" s="61"/>
+      <c r="R7" s="150" t="s">
         <v>27</v>
       </c>
-      <c r="S7" s="149"/>
-[...12 lines deleted...]
-      <c r="B8" s="155">
+      <c r="S7" s="125"/>
+      <c r="T7" s="125"/>
+      <c r="U7" s="125"/>
+      <c r="V7" s="125"/>
+      <c r="W7" s="125"/>
+      <c r="X7" s="125"/>
+      <c r="Y7" s="125"/>
+      <c r="Z7" s="125"/>
+      <c r="AA7" s="125"/>
+      <c r="AB7" s="125"/>
+      <c r="AC7" s="126"/>
+    </row>
+    <row r="8" spans="1:29">
+      <c r="A8" s="145"/>
+      <c r="B8" s="146">
         <v>2024</v>
       </c>
-      <c r="C8" s="138"/>
-[...10 lines deleted...]
-      <c r="N8" s="153">
+      <c r="C8" s="133"/>
+      <c r="D8" s="133"/>
+      <c r="E8" s="133"/>
+      <c r="F8" s="133"/>
+      <c r="G8" s="133"/>
+      <c r="H8" s="133"/>
+      <c r="I8" s="133"/>
+      <c r="J8" s="133"/>
+      <c r="K8" s="133"/>
+      <c r="L8" s="133"/>
+      <c r="M8" s="133"/>
+      <c r="N8" s="144">
         <v>2025</v>
       </c>
-      <c r="O8" s="141"/>
-[...10 lines deleted...]
-      <c r="Z8" s="142">
+      <c r="O8" s="136"/>
+      <c r="P8" s="136"/>
+      <c r="Q8" s="136"/>
+      <c r="R8" s="136"/>
+      <c r="S8" s="136"/>
+      <c r="T8" s="136"/>
+      <c r="U8" s="136"/>
+      <c r="V8" s="136"/>
+      <c r="W8" s="136"/>
+      <c r="X8" s="136"/>
+      <c r="Y8" s="136"/>
+      <c r="Z8" s="137">
         <v>2026</v>
       </c>
-      <c r="AA8" s="158"/>
-[...4 lines deleted...]
-      <c r="B9" s="63" t="s">
+      <c r="AA8" s="149"/>
+      <c r="AB8" s="136"/>
+      <c r="AC8" s="136"/>
+    </row>
+    <row r="9" spans="1:29" ht="27.75" customHeight="1">
+      <c r="A9" s="131"/>
+      <c r="B9" s="62" t="s">
         <v>1</v>
       </c>
-      <c r="C9" s="64" t="s">
+      <c r="C9" s="63" t="s">
         <v>28</v>
       </c>
-      <c r="D9" s="65" t="s">
+      <c r="D9" s="64" t="s">
         <v>29</v>
       </c>
-      <c r="E9" s="65" t="s">
+      <c r="E9" s="64" t="s">
         <v>30</v>
       </c>
-      <c r="F9" s="66" t="s">
+      <c r="F9" s="65" t="s">
         <v>31</v>
       </c>
-      <c r="G9" s="65" t="s">
+      <c r="G9" s="64" t="s">
         <v>32</v>
       </c>
-      <c r="H9" s="65" t="s">
+      <c r="H9" s="64" t="s">
         <v>33</v>
       </c>
-      <c r="I9" s="65" t="s">
+      <c r="I9" s="64" t="s">
         <v>34</v>
       </c>
-      <c r="J9" s="65" t="s">
+      <c r="J9" s="64" t="s">
         <v>35</v>
       </c>
-      <c r="K9" s="65" t="s">
+      <c r="K9" s="64" t="s">
         <v>36</v>
       </c>
-      <c r="L9" s="65" t="s">
+      <c r="L9" s="64" t="s">
         <v>37</v>
       </c>
-      <c r="M9" s="65" t="s">
+      <c r="M9" s="64" t="s">
         <v>38</v>
       </c>
-      <c r="N9" s="64" t="s">
+      <c r="N9" s="63" t="s">
         <v>1</v>
       </c>
-      <c r="O9" s="64" t="s">
+      <c r="O9" s="63" t="s">
         <v>28</v>
       </c>
-      <c r="P9" s="64" t="s">
+      <c r="P9" s="63" t="s">
         <v>29</v>
       </c>
-      <c r="Q9" s="64" t="s">
+      <c r="Q9" s="63" t="s">
         <v>30</v>
       </c>
-      <c r="R9" s="67" t="s">
+      <c r="R9" s="66" t="s">
         <v>31</v>
       </c>
-      <c r="S9" s="64" t="s">
+      <c r="S9" s="63" t="s">
         <v>32</v>
       </c>
-      <c r="T9" s="64" t="s">
+      <c r="T9" s="63" t="s">
         <v>33</v>
       </c>
-      <c r="U9" s="64" t="s">
+      <c r="U9" s="63" t="s">
         <v>34</v>
       </c>
-      <c r="V9" s="64" t="s">
+      <c r="V9" s="63" t="s">
         <v>35</v>
       </c>
-      <c r="W9" s="64" t="s">
+      <c r="W9" s="63" t="s">
         <v>36</v>
       </c>
-      <c r="X9" s="64" t="s">
+      <c r="X9" s="63" t="s">
         <v>37</v>
       </c>
-      <c r="Y9" s="64" t="s">
+      <c r="Y9" s="63" t="s">
         <v>38</v>
       </c>
-      <c r="Z9" s="125" t="s">
+      <c r="Z9" s="123" t="s">
         <v>1</v>
       </c>
-      <c r="AA9" s="64" t="s">
+      <c r="AA9" s="63" t="s">
         <v>28</v>
       </c>
-      <c r="AB9" s="64" t="s">
+      <c r="AB9" s="63" t="s">
         <v>29</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="151" t="s">
+      <c r="AC9" s="63" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="10" spans="1:29">
+      <c r="A10" s="142" t="s">
         <v>13</v>
       </c>
-      <c r="B10" s="156"/>
-[...27 lines deleted...]
-      <c r="A11" s="68" t="s">
+      <c r="B10" s="147"/>
+      <c r="C10" s="147"/>
+      <c r="D10" s="147"/>
+      <c r="E10" s="147"/>
+      <c r="F10" s="147"/>
+      <c r="G10" s="147"/>
+      <c r="H10" s="147"/>
+      <c r="I10" s="147"/>
+      <c r="J10" s="147"/>
+      <c r="K10" s="147"/>
+      <c r="L10" s="147"/>
+      <c r="M10" s="147"/>
+      <c r="N10" s="147"/>
+      <c r="O10" s="147"/>
+      <c r="P10" s="147"/>
+      <c r="Q10" s="147"/>
+      <c r="R10" s="147"/>
+      <c r="S10" s="147"/>
+      <c r="T10" s="147"/>
+      <c r="U10" s="126"/>
+      <c r="V10" s="126"/>
+      <c r="W10" s="126"/>
+      <c r="X10" s="126"/>
+      <c r="Y10" s="126"/>
+      <c r="Z10" s="126"/>
+      <c r="AA10" s="126"/>
+      <c r="AB10" s="126"/>
+      <c r="AC10" s="126"/>
+    </row>
+    <row r="11" spans="1:29">
+      <c r="A11" s="67" t="s">
         <v>14</v>
       </c>
-      <c r="B11" s="69">
+      <c r="B11" s="68">
         <v>18.55</v>
       </c>
-      <c r="C11" s="69">
+      <c r="C11" s="68">
         <v>17.86</v>
       </c>
-      <c r="D11" s="69">
+      <c r="D11" s="68">
         <v>17.37</v>
       </c>
-      <c r="E11" s="69">
+      <c r="E11" s="68">
         <v>17.47</v>
       </c>
-      <c r="F11" s="69">
+      <c r="F11" s="68">
         <v>16.87</v>
       </c>
-      <c r="G11" s="69">
+      <c r="G11" s="68">
         <v>16.57</v>
       </c>
-      <c r="H11" s="69">
+      <c r="H11" s="68">
         <v>16.66</v>
       </c>
-      <c r="I11" s="69">
+      <c r="I11" s="68">
         <v>16.57</v>
       </c>
-      <c r="J11" s="69">
+      <c r="J11" s="68">
         <v>16.57</v>
       </c>
-      <c r="K11" s="69">
+      <c r="K11" s="68">
         <v>16.45</v>
       </c>
-      <c r="L11" s="69">
+      <c r="L11" s="68">
         <v>16.32</v>
       </c>
-      <c r="M11" s="69">
+      <c r="M11" s="68">
         <v>16.239999999999998</v>
       </c>
-      <c r="N11" s="69">
+      <c r="N11" s="68">
         <v>13.17</v>
       </c>
-      <c r="O11" s="69">
+      <c r="O11" s="68">
         <v>13.95</v>
       </c>
-      <c r="P11" s="69">
+      <c r="P11" s="68">
         <v>13.96</v>
       </c>
-      <c r="Q11" s="70">
+      <c r="Q11" s="69">
         <v>14.28</v>
       </c>
-      <c r="R11" s="70">
+      <c r="R11" s="69">
         <v>14.22</v>
       </c>
-      <c r="S11" s="71">
+      <c r="S11" s="70">
         <v>14.24</v>
       </c>
-      <c r="T11" s="71">
+      <c r="T11" s="70">
         <v>14.3</v>
       </c>
-      <c r="U11" s="72">
+      <c r="U11" s="71">
         <v>14.3</v>
       </c>
-      <c r="V11" s="72">
+      <c r="V11" s="71">
         <v>14.41</v>
       </c>
-      <c r="W11" s="73">
+      <c r="W11" s="72">
         <v>14.39</v>
       </c>
-      <c r="X11" s="73">
+      <c r="X11" s="72">
         <v>14.31</v>
       </c>
-      <c r="Y11" s="73">
+      <c r="Y11" s="72">
         <v>14.25</v>
       </c>
-      <c r="Z11" s="73">
+      <c r="Z11" s="72">
         <v>14.38</v>
       </c>
-      <c r="AA11" s="73">
+      <c r="AA11" s="72">
         <v>13.5</v>
       </c>
-      <c r="AB11" s="73">
+      <c r="AB11" s="72">
         <v>13.16</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="68" t="s">
+      <c r="AC11" s="72">
+        <v>12.64</v>
+      </c>
+    </row>
+    <row r="12" spans="1:29">
+      <c r="A12" s="67" t="s">
         <v>18</v>
       </c>
-      <c r="B12" s="72">
+      <c r="B12" s="71">
         <v>19.79</v>
       </c>
-      <c r="C12" s="72">
+      <c r="C12" s="71">
         <v>18.649999999999999</v>
       </c>
-      <c r="D12" s="72">
+      <c r="D12" s="71">
         <v>18.190000000000001</v>
       </c>
-      <c r="E12" s="74">
+      <c r="E12" s="73">
         <v>18.18</v>
       </c>
-      <c r="F12" s="75">
+      <c r="F12" s="74">
         <v>17.440000000000001</v>
       </c>
-      <c r="G12" s="76">
+      <c r="G12" s="75">
         <v>17.13</v>
       </c>
-      <c r="H12" s="77">
+      <c r="H12" s="76">
         <v>17.350000000000001</v>
       </c>
-      <c r="I12" s="78">
+      <c r="I12" s="77">
         <v>17.09</v>
       </c>
-      <c r="J12" s="79">
+      <c r="J12" s="78">
         <v>17.02</v>
       </c>
-      <c r="K12" s="80">
+      <c r="K12" s="79">
         <v>16.809999999999999</v>
       </c>
-      <c r="L12" s="81">
+      <c r="L12" s="80">
         <v>16.7</v>
       </c>
-      <c r="M12" s="72">
+      <c r="M12" s="71">
         <v>16.62</v>
       </c>
-      <c r="N12" s="72">
+      <c r="N12" s="71">
         <v>12.53</v>
       </c>
-      <c r="O12" s="72">
+      <c r="O12" s="71">
         <v>13.79</v>
       </c>
-      <c r="P12" s="72">
+      <c r="P12" s="71">
         <v>13.7</v>
       </c>
-      <c r="Q12" s="72">
+      <c r="Q12" s="71">
         <v>14.14</v>
       </c>
-      <c r="R12" s="72">
+      <c r="R12" s="71">
         <v>14.37</v>
       </c>
-      <c r="S12" s="72">
+      <c r="S12" s="71">
         <v>14.51</v>
       </c>
-      <c r="T12" s="82">
+      <c r="T12" s="81">
         <v>14.61</v>
       </c>
-      <c r="U12" s="83">
+      <c r="U12" s="82">
         <v>14.7</v>
       </c>
-      <c r="V12" s="84">
+      <c r="V12" s="83">
         <v>14.89</v>
       </c>
-      <c r="W12" s="73">
+      <c r="W12" s="72">
         <v>14.84</v>
       </c>
-      <c r="X12" s="73">
+      <c r="X12" s="72">
         <v>14.62</v>
       </c>
-      <c r="Y12" s="73">
+      <c r="Y12" s="72">
         <v>14.57</v>
       </c>
-      <c r="Z12" s="73">
+      <c r="Z12" s="72">
         <v>15.22</v>
       </c>
-      <c r="AA12" s="73">
+      <c r="AA12" s="72">
         <v>14.07</v>
       </c>
-      <c r="AB12" s="73">
+      <c r="AB12" s="72">
         <v>13.49</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="68" t="s">
+      <c r="AC12" s="72">
+        <v>12.88</v>
+      </c>
+    </row>
+    <row r="13" spans="1:29">
+      <c r="A13" s="67" t="s">
         <v>19</v>
       </c>
-      <c r="B13" s="72">
+      <c r="B13" s="71">
         <v>20.83</v>
       </c>
-      <c r="C13" s="72">
+      <c r="C13" s="71">
         <v>19.670000000000002</v>
       </c>
-      <c r="D13" s="72">
+      <c r="D13" s="71">
         <v>18.829999999999998</v>
       </c>
-      <c r="E13" s="74">
+      <c r="E13" s="73">
         <v>18.88</v>
       </c>
-      <c r="F13" s="75">
+      <c r="F13" s="74">
         <v>18.98</v>
       </c>
-      <c r="G13" s="76">
+      <c r="G13" s="75">
         <v>18.850000000000001</v>
       </c>
-      <c r="H13" s="77">
+      <c r="H13" s="76">
         <v>18.78</v>
       </c>
-      <c r="I13" s="78">
+      <c r="I13" s="77">
         <v>18.95</v>
       </c>
-      <c r="J13" s="79">
+      <c r="J13" s="78">
         <v>18.89</v>
       </c>
-      <c r="K13" s="80">
+      <c r="K13" s="79">
         <v>18.899999999999999</v>
       </c>
-      <c r="L13" s="81">
+      <c r="L13" s="80">
         <v>18.84</v>
       </c>
-      <c r="M13" s="72">
+      <c r="M13" s="71">
         <v>18.72</v>
       </c>
-      <c r="N13" s="72">
+      <c r="N13" s="71">
         <v>14.87</v>
       </c>
-      <c r="O13" s="72">
+      <c r="O13" s="71">
         <v>15.93</v>
       </c>
-      <c r="P13" s="72">
+      <c r="P13" s="71">
         <v>15.56</v>
       </c>
-      <c r="Q13" s="72">
+      <c r="Q13" s="71">
         <v>16.13</v>
       </c>
-      <c r="R13" s="72">
+      <c r="R13" s="71">
         <v>16.07</v>
       </c>
-      <c r="S13" s="72">
+      <c r="S13" s="71">
         <v>16.350000000000001</v>
       </c>
-      <c r="T13" s="82">
+      <c r="T13" s="81">
         <v>16.34</v>
       </c>
-      <c r="U13" s="83">
+      <c r="U13" s="82">
         <v>16.440000000000001</v>
       </c>
-      <c r="V13" s="84">
+      <c r="V13" s="83">
         <v>16.21</v>
       </c>
-      <c r="W13" s="73">
+      <c r="W13" s="72">
         <v>16.079999999999998</v>
       </c>
-      <c r="X13" s="73">
+      <c r="X13" s="72">
         <v>16.239999999999998</v>
       </c>
-      <c r="Y13" s="73">
+      <c r="Y13" s="72">
         <v>16.36</v>
       </c>
-      <c r="Z13" s="73">
+      <c r="Z13" s="72">
         <v>14.19</v>
       </c>
-      <c r="AA13" s="73">
+      <c r="AA13" s="72">
         <v>13.37</v>
       </c>
-      <c r="AB13" s="73">
+      <c r="AB13" s="72">
         <v>14.19</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="68" t="s">
+      <c r="AC13" s="72">
+        <v>14.61</v>
+      </c>
+    </row>
+    <row r="14" spans="1:29">
+      <c r="A14" s="67" t="s">
         <v>20</v>
       </c>
-      <c r="B14" s="72">
+      <c r="B14" s="71">
         <v>12.39</v>
       </c>
-      <c r="C14" s="72">
+      <c r="C14" s="71">
         <v>12.7</v>
       </c>
-      <c r="D14" s="72">
+      <c r="D14" s="71">
         <v>12.29</v>
       </c>
-      <c r="E14" s="74">
+      <c r="E14" s="73">
         <v>12.59</v>
       </c>
-      <c r="F14" s="75">
+      <c r="F14" s="74">
         <v>11.93</v>
       </c>
-      <c r="G14" s="76">
+      <c r="G14" s="75">
         <v>12.12</v>
       </c>
-      <c r="H14" s="77">
+      <c r="H14" s="76">
         <v>12.35</v>
       </c>
-      <c r="I14" s="78">
+      <c r="I14" s="77">
         <v>12.39</v>
       </c>
-      <c r="J14" s="79">
+      <c r="J14" s="78">
         <v>12.58</v>
       </c>
-      <c r="K14" s="80">
+      <c r="K14" s="79">
         <v>12.41</v>
       </c>
-      <c r="L14" s="81">
+      <c r="L14" s="80">
         <v>11.92</v>
       </c>
-      <c r="M14" s="72">
+      <c r="M14" s="71">
         <v>12.35</v>
       </c>
-      <c r="N14" s="72">
+      <c r="N14" s="71">
         <v>11.63</v>
       </c>
-      <c r="O14" s="72">
+      <c r="O14" s="71">
         <v>13.89</v>
       </c>
-      <c r="P14" s="72">
+      <c r="P14" s="71">
         <v>13.07</v>
       </c>
-      <c r="Q14" s="72">
+      <c r="Q14" s="71">
         <v>14.27</v>
       </c>
-      <c r="R14" s="72">
+      <c r="R14" s="71">
         <v>13.19</v>
       </c>
-      <c r="S14" s="72">
+      <c r="S14" s="71">
         <v>12.82</v>
       </c>
-      <c r="T14" s="82">
+      <c r="T14" s="81">
         <v>12.7</v>
       </c>
-      <c r="U14" s="83">
+      <c r="U14" s="82">
         <v>12.53</v>
       </c>
-      <c r="V14" s="84">
+      <c r="V14" s="83">
         <v>12.75</v>
       </c>
-      <c r="W14" s="73">
+      <c r="W14" s="72">
         <v>12.75</v>
       </c>
-      <c r="X14" s="73">
+      <c r="X14" s="72">
         <v>12.91</v>
       </c>
-      <c r="Y14" s="73">
+      <c r="Y14" s="72">
         <v>12.94</v>
       </c>
-      <c r="Z14" s="73">
+      <c r="Z14" s="72">
         <v>10.62</v>
       </c>
-      <c r="AA14" s="73">
+      <c r="AA14" s="72">
         <v>11.13</v>
       </c>
-      <c r="AB14" s="73">
+      <c r="AB14" s="72">
         <v>10.81</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="68" t="s">
+      <c r="AC14" s="72">
+        <v>10.37</v>
+      </c>
+    </row>
+    <row r="15" spans="1:29">
+      <c r="A15" s="67" t="s">
         <v>21</v>
       </c>
-      <c r="B15" s="72">
+      <c r="B15" s="71">
         <v>13.04</v>
       </c>
-      <c r="C15" s="72">
+      <c r="C15" s="71">
         <v>14.12</v>
       </c>
-      <c r="D15" s="72">
+      <c r="D15" s="71">
         <v>15.26</v>
       </c>
-      <c r="E15" s="74">
+      <c r="E15" s="73">
         <v>15.94</v>
       </c>
-      <c r="F15" s="75">
+      <c r="F15" s="74">
         <v>15.8</v>
       </c>
-      <c r="G15" s="76">
+      <c r="G15" s="75">
         <v>15.49</v>
       </c>
-      <c r="H15" s="77">
+      <c r="H15" s="76">
         <v>14.3</v>
       </c>
-      <c r="I15" s="78">
+      <c r="I15" s="77">
         <v>15.21</v>
       </c>
-      <c r="J15" s="79">
+      <c r="J15" s="78">
         <v>14.93</v>
       </c>
-      <c r="K15" s="80">
+      <c r="K15" s="79">
         <v>15.09</v>
       </c>
-      <c r="L15" s="81">
+      <c r="L15" s="80">
         <v>15.04</v>
       </c>
-      <c r="M15" s="72">
+      <c r="M15" s="71">
         <v>14.46</v>
       </c>
-      <c r="N15" s="72">
+      <c r="N15" s="71">
         <v>12.21</v>
       </c>
-      <c r="O15" s="72">
+      <c r="O15" s="71">
         <v>12.62</v>
       </c>
-      <c r="P15" s="72">
+      <c r="P15" s="71">
         <v>13.73</v>
       </c>
-      <c r="Q15" s="72">
+      <c r="Q15" s="71">
         <v>14.61</v>
       </c>
-      <c r="R15" s="72">
+      <c r="R15" s="71">
         <v>14.12</v>
       </c>
-      <c r="S15" s="72">
+      <c r="S15" s="71">
         <v>13.94</v>
       </c>
-      <c r="T15" s="82">
+      <c r="T15" s="81">
         <v>12.71</v>
       </c>
-      <c r="U15" s="83">
+      <c r="U15" s="82">
         <v>13.18</v>
       </c>
-      <c r="V15" s="84">
+      <c r="V15" s="83">
         <v>13.22</v>
       </c>
-      <c r="W15" s="73">
+      <c r="W15" s="72">
         <v>13.08</v>
       </c>
-      <c r="X15" s="73">
+      <c r="X15" s="72">
         <v>13.28</v>
       </c>
-      <c r="Y15" s="73">
+      <c r="Y15" s="72">
         <v>13.29</v>
       </c>
-      <c r="Z15" s="73">
+      <c r="Z15" s="72">
         <v>10.14</v>
       </c>
-      <c r="AA15" s="73">
+      <c r="AA15" s="72">
         <v>8.19</v>
       </c>
-      <c r="AB15" s="73">
+      <c r="AB15" s="72">
         <v>11.96</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="68" t="s">
+      <c r="AC15" s="72">
+        <v>12.07</v>
+      </c>
+    </row>
+    <row r="16" spans="1:29">
+      <c r="A16" s="67" t="s">
         <v>22</v>
       </c>
-      <c r="B16" s="72">
+      <c r="B16" s="71">
         <v>12.16</v>
       </c>
-      <c r="C16" s="72">
+      <c r="C16" s="71">
         <v>13.71</v>
       </c>
-      <c r="D16" s="72">
+      <c r="D16" s="71">
         <v>14.85</v>
       </c>
-      <c r="E16" s="74">
+      <c r="E16" s="73">
         <v>15.28</v>
       </c>
-      <c r="F16" s="75">
+      <c r="F16" s="74">
         <v>14.44</v>
       </c>
-      <c r="G16" s="76">
+      <c r="G16" s="75">
         <v>14.04</v>
       </c>
-      <c r="H16" s="77">
+      <c r="H16" s="76">
         <v>13.91</v>
       </c>
-      <c r="I16" s="78">
+      <c r="I16" s="77">
         <v>13.76</v>
       </c>
-      <c r="J16" s="79">
+      <c r="J16" s="78">
         <v>13.93</v>
       </c>
-      <c r="K16" s="80">
+      <c r="K16" s="79">
         <v>13.93</v>
       </c>
-      <c r="L16" s="81">
+      <c r="L16" s="80">
         <v>13.63</v>
       </c>
-      <c r="M16" s="72">
+      <c r="M16" s="71">
         <v>13.42</v>
       </c>
-      <c r="N16" s="72">
+      <c r="N16" s="71">
         <v>11.77</v>
       </c>
-      <c r="O16" s="72">
+      <c r="O16" s="71">
         <v>12.5</v>
       </c>
-      <c r="P16" s="72">
+      <c r="P16" s="71">
         <v>12.51</v>
       </c>
-      <c r="Q16" s="72">
+      <c r="Q16" s="71">
         <v>11.6</v>
       </c>
-      <c r="R16" s="72">
+      <c r="R16" s="71">
         <v>11.18</v>
       </c>
-      <c r="S16" s="72">
+      <c r="S16" s="71">
         <v>10.76</v>
       </c>
-      <c r="T16" s="82">
+      <c r="T16" s="81">
         <v>11.16</v>
       </c>
-      <c r="U16" s="83">
+      <c r="U16" s="82">
         <v>10.64</v>
       </c>
-      <c r="V16" s="84">
+      <c r="V16" s="83">
         <v>10.28</v>
       </c>
-      <c r="W16" s="73">
+      <c r="W16" s="72">
         <v>10.29</v>
       </c>
-      <c r="X16" s="73">
+      <c r="X16" s="72">
         <v>10.3</v>
       </c>
-      <c r="Y16" s="73">
+      <c r="Y16" s="72">
         <v>10.18</v>
       </c>
-      <c r="Z16" s="73">
+      <c r="Z16" s="72">
         <v>12.32</v>
       </c>
-      <c r="AA16" s="73">
+      <c r="AA16" s="72">
         <v>13.38</v>
       </c>
-      <c r="AB16" s="73">
+      <c r="AB16" s="72">
         <v>11.31</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="68" t="s">
+      <c r="AC16" s="72">
+        <v>9.99</v>
+      </c>
+    </row>
+    <row r="17" spans="1:29">
+      <c r="A17" s="67" t="s">
         <v>23</v>
       </c>
-      <c r="B17" s="72">
+      <c r="B17" s="71">
         <v>17.760000000000002</v>
       </c>
-      <c r="C17" s="72">
+      <c r="C17" s="71">
         <v>20.2</v>
       </c>
-      <c r="D17" s="72">
+      <c r="D17" s="71">
         <v>17.760000000000002</v>
       </c>
-      <c r="E17" s="74">
+      <c r="E17" s="73">
         <v>17.68</v>
       </c>
-      <c r="F17" s="75">
+      <c r="F17" s="74">
         <v>18.03</v>
       </c>
-      <c r="G17" s="76">
+      <c r="G17" s="75">
         <v>17.09</v>
       </c>
-      <c r="H17" s="77">
+      <c r="H17" s="76">
         <v>17.73</v>
       </c>
-      <c r="I17" s="78">
+      <c r="I17" s="77">
         <v>18.05</v>
       </c>
-      <c r="J17" s="79">
+      <c r="J17" s="78">
         <v>18.28</v>
       </c>
-      <c r="K17" s="80">
+      <c r="K17" s="79">
         <v>18.059999999999999</v>
       </c>
-      <c r="L17" s="81">
+      <c r="L17" s="80">
         <v>18.010000000000002</v>
       </c>
-      <c r="M17" s="72">
+      <c r="M17" s="71">
         <v>17.68</v>
       </c>
-      <c r="N17" s="72">
+      <c r="N17" s="71">
         <v>11.87</v>
       </c>
-      <c r="O17" s="72">
+      <c r="O17" s="71">
         <v>13.29</v>
       </c>
-      <c r="P17" s="72">
+      <c r="P17" s="71">
         <v>13.84</v>
       </c>
-      <c r="Q17" s="72">
+      <c r="Q17" s="71">
         <v>14.07</v>
       </c>
-      <c r="R17" s="72">
+      <c r="R17" s="71">
         <v>13.64</v>
       </c>
-      <c r="S17" s="72">
+      <c r="S17" s="71">
         <v>13.42</v>
       </c>
-      <c r="T17" s="82">
+      <c r="T17" s="81">
         <v>14.05</v>
       </c>
-      <c r="U17" s="83">
+      <c r="U17" s="82">
         <v>13.51</v>
       </c>
-      <c r="V17" s="84">
+      <c r="V17" s="83">
         <v>13.91</v>
       </c>
-      <c r="W17" s="73">
+      <c r="W17" s="72">
         <v>14.19</v>
       </c>
-      <c r="X17" s="73">
+      <c r="X17" s="72">
         <v>14.24</v>
       </c>
-      <c r="Y17" s="73">
+      <c r="Y17" s="72">
         <v>14.17</v>
       </c>
-      <c r="Z17" s="73">
+      <c r="Z17" s="72">
         <v>7.77</v>
       </c>
-      <c r="AA17" s="73">
+      <c r="AA17" s="72">
         <v>10.39</v>
       </c>
-      <c r="AB17" s="73">
+      <c r="AB17" s="72">
         <v>11.48</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="68" t="s">
+      <c r="AC17" s="72">
+        <v>11.63</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29">
+      <c r="A18" s="67" t="s">
         <v>24</v>
       </c>
-      <c r="B18" s="72">
+      <c r="B18" s="71">
         <v>20.14</v>
       </c>
-      <c r="C18" s="72">
+      <c r="C18" s="71">
         <v>16.23</v>
       </c>
-      <c r="D18" s="72">
+      <c r="D18" s="71">
         <v>15.57</v>
       </c>
-      <c r="E18" s="74">
+      <c r="E18" s="73">
         <v>16.510000000000002</v>
       </c>
-      <c r="F18" s="75">
+      <c r="F18" s="74">
         <v>16.25</v>
       </c>
-      <c r="G18" s="76">
+      <c r="G18" s="75">
         <v>15.57</v>
       </c>
-      <c r="H18" s="77">
+      <c r="H18" s="76">
         <v>15.29</v>
       </c>
-      <c r="I18" s="78">
+      <c r="I18" s="77">
         <v>15.01</v>
       </c>
-      <c r="J18" s="79">
+      <c r="J18" s="78">
         <v>15.68</v>
       </c>
-      <c r="K18" s="80">
+      <c r="K18" s="79">
         <v>15.83</v>
       </c>
-      <c r="L18" s="81">
+      <c r="L18" s="80">
         <v>16.07</v>
       </c>
-      <c r="M18" s="72">
+      <c r="M18" s="71">
         <v>16.27</v>
       </c>
-      <c r="N18" s="72">
+      <c r="N18" s="71">
         <v>22.34</v>
       </c>
-      <c r="O18" s="72">
+      <c r="O18" s="71">
         <v>17.68</v>
       </c>
-      <c r="P18" s="72">
+      <c r="P18" s="71">
         <v>15.75</v>
       </c>
-      <c r="Q18" s="72">
+      <c r="Q18" s="71">
         <v>15.55</v>
       </c>
-      <c r="R18" s="72">
+      <c r="R18" s="71">
         <v>15.16</v>
       </c>
-      <c r="S18" s="72">
+      <c r="S18" s="71">
         <v>15.55</v>
       </c>
-      <c r="T18" s="82">
+      <c r="T18" s="81">
         <v>14.82</v>
       </c>
-      <c r="U18" s="83">
+      <c r="U18" s="82">
         <v>15.01</v>
       </c>
-      <c r="V18" s="84">
+      <c r="V18" s="83">
         <v>15.5</v>
       </c>
-      <c r="W18" s="73">
+      <c r="W18" s="72">
         <v>15.1</v>
       </c>
-      <c r="X18" s="73">
+      <c r="X18" s="72">
         <v>15.23</v>
       </c>
-      <c r="Y18" s="73">
+      <c r="Y18" s="72">
         <v>15.23</v>
       </c>
-      <c r="Z18" s="73">
+      <c r="Z18" s="72">
         <v>19.63</v>
       </c>
-      <c r="AA18" s="73">
+      <c r="AA18" s="72">
         <v>15.29</v>
       </c>
-      <c r="AB18" s="73">
+      <c r="AB18" s="72">
         <v>12.98</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="68" t="s">
+      <c r="AC18" s="72">
+        <v>12.32</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29">
+      <c r="A19" s="67" t="s">
         <v>25</v>
       </c>
-      <c r="B19" s="72">
+      <c r="B19" s="71">
         <v>17.100000000000001</v>
       </c>
-      <c r="C19" s="72">
+      <c r="C19" s="71">
         <v>17.36</v>
       </c>
-      <c r="D19" s="72">
+      <c r="D19" s="71">
         <v>15.02</v>
       </c>
-      <c r="E19" s="74">
+      <c r="E19" s="73">
         <v>15.03</v>
       </c>
-      <c r="F19" s="75">
+      <c r="F19" s="74">
         <v>13.08</v>
       </c>
-      <c r="G19" s="76">
+      <c r="G19" s="75">
         <v>13.05</v>
       </c>
-      <c r="H19" s="77">
+      <c r="H19" s="76">
         <v>12.98</v>
       </c>
-      <c r="I19" s="78">
+      <c r="I19" s="77">
         <v>13.45</v>
       </c>
-      <c r="J19" s="79">
+      <c r="J19" s="78">
         <v>13.53</v>
       </c>
-      <c r="K19" s="80">
+      <c r="K19" s="79">
         <v>13.44</v>
       </c>
-      <c r="L19" s="81">
+      <c r="L19" s="80">
         <v>13.38</v>
       </c>
-      <c r="M19" s="72">
+      <c r="M19" s="71">
         <v>13.17</v>
       </c>
-      <c r="N19" s="72">
+      <c r="N19" s="71">
         <v>15.01</v>
       </c>
-      <c r="O19" s="72">
+      <c r="O19" s="71">
         <v>11.28</v>
       </c>
-      <c r="P19" s="72">
+      <c r="P19" s="71">
         <v>15.29</v>
       </c>
-      <c r="Q19" s="72">
+      <c r="Q19" s="71">
         <v>14.74</v>
       </c>
-      <c r="R19" s="72">
+      <c r="R19" s="71">
         <v>13.25</v>
       </c>
-      <c r="S19" s="72">
+      <c r="S19" s="71">
         <v>12.18</v>
       </c>
-      <c r="T19" s="82">
+      <c r="T19" s="81">
         <v>12.68</v>
       </c>
-      <c r="U19" s="83">
+      <c r="U19" s="82">
         <v>12.17</v>
       </c>
-      <c r="V19" s="84">
+      <c r="V19" s="83">
         <v>12.38</v>
       </c>
-      <c r="W19" s="73">
+      <c r="W19" s="72">
         <v>12.92</v>
       </c>
-      <c r="X19" s="73">
+      <c r="X19" s="72">
         <v>13.09</v>
       </c>
-      <c r="Y19" s="73">
+      <c r="Y19" s="72">
         <v>12.47</v>
       </c>
-      <c r="Z19" s="73">
+      <c r="Z19" s="72">
         <v>15.84</v>
       </c>
-      <c r="AA19" s="73">
+      <c r="AA19" s="72">
         <v>14.42</v>
       </c>
-      <c r="AB19" s="73">
+      <c r="AB19" s="72">
         <v>14.33</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="157" t="s">
+      <c r="AC19" s="72">
+        <v>12.58</v>
+      </c>
+    </row>
+    <row r="20" spans="1:29">
+      <c r="A20" s="148" t="s">
         <v>15</v>
       </c>
-      <c r="B20" s="152"/>
-[...28 lines deleted...]
-      <c r="A21" s="68" t="s">
+      <c r="B20" s="143"/>
+      <c r="C20" s="143"/>
+      <c r="D20" s="143"/>
+      <c r="E20" s="143"/>
+      <c r="F20" s="143"/>
+      <c r="G20" s="143"/>
+      <c r="H20" s="143"/>
+      <c r="I20" s="143"/>
+      <c r="J20" s="143"/>
+      <c r="K20" s="143"/>
+      <c r="L20" s="143"/>
+      <c r="M20" s="143"/>
+      <c r="N20" s="143"/>
+      <c r="O20" s="143"/>
+      <c r="P20" s="143"/>
+      <c r="Q20" s="143"/>
+      <c r="R20" s="143"/>
+      <c r="S20" s="143"/>
+      <c r="T20" s="143"/>
+      <c r="U20" s="126"/>
+      <c r="V20" s="126"/>
+      <c r="W20" s="126"/>
+      <c r="X20" s="126"/>
+      <c r="Y20" s="126"/>
+      <c r="Z20" s="126"/>
+      <c r="AA20" s="126"/>
+      <c r="AB20" s="126"/>
+      <c r="AC20" s="126"/>
+    </row>
+    <row r="21" spans="1:29">
+      <c r="A21" s="67" t="s">
         <v>14</v>
       </c>
-      <c r="B21" s="69">
+      <c r="B21" s="68">
         <v>19</v>
       </c>
-      <c r="C21" s="69">
+      <c r="C21" s="68">
         <v>17.649999999999999</v>
       </c>
-      <c r="D21" s="69">
+      <c r="D21" s="68">
         <v>17.12</v>
       </c>
-      <c r="E21" s="69">
+      <c r="E21" s="68">
         <v>16.98</v>
       </c>
-      <c r="F21" s="69">
+      <c r="F21" s="68">
         <v>16.39</v>
       </c>
-      <c r="G21" s="69">
+      <c r="G21" s="68">
         <v>16.100000000000001</v>
       </c>
-      <c r="H21" s="69">
+      <c r="H21" s="68">
         <v>16.23</v>
       </c>
-      <c r="I21" s="69">
+      <c r="I21" s="68">
         <v>16.07</v>
       </c>
-      <c r="J21" s="69">
+      <c r="J21" s="68">
         <v>15.99</v>
       </c>
-      <c r="K21" s="69">
+      <c r="K21" s="68">
         <v>15.78</v>
       </c>
-      <c r="L21" s="69">
+      <c r="L21" s="68">
         <v>15.63</v>
       </c>
-      <c r="M21" s="69">
+      <c r="M21" s="68">
         <v>15.59</v>
       </c>
-      <c r="N21" s="69">
+      <c r="N21" s="68">
         <v>12.62</v>
       </c>
-      <c r="O21" s="69">
+      <c r="O21" s="68">
         <v>13.52</v>
       </c>
-      <c r="P21" s="69">
+      <c r="P21" s="68">
         <v>13.31</v>
       </c>
-      <c r="Q21" s="70">
+      <c r="Q21" s="69">
         <v>13.78</v>
       </c>
-      <c r="R21" s="70">
+      <c r="R21" s="69">
         <v>13.93</v>
       </c>
-      <c r="S21" s="71">
+      <c r="S21" s="70">
         <v>14.04</v>
       </c>
-      <c r="T21" s="85">
+      <c r="T21" s="84">
         <v>14.11</v>
       </c>
-      <c r="U21" s="72">
+      <c r="U21" s="71">
         <v>14.2</v>
       </c>
-      <c r="V21" s="72">
+      <c r="V21" s="71">
         <v>14.23</v>
       </c>
-      <c r="W21" s="73">
+      <c r="W21" s="72">
         <v>14.15</v>
       </c>
-      <c r="X21" s="73">
+      <c r="X21" s="72">
         <v>13.98</v>
       </c>
-      <c r="Y21" s="73">
+      <c r="Y21" s="72">
         <v>13.89</v>
       </c>
-      <c r="Z21" s="73">
+      <c r="Z21" s="72">
         <v>13.75</v>
       </c>
-      <c r="AA21" s="73">
+      <c r="AA21" s="72">
         <v>12.59</v>
       </c>
-      <c r="AB21" s="73">
+      <c r="AB21" s="72">
         <v>12.4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="68" t="s">
+      <c r="AC21" s="72">
+        <v>11.98</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29">
+      <c r="A22" s="67" t="s">
         <v>18</v>
       </c>
-      <c r="B22" s="72">
+      <c r="B22" s="71">
         <v>18.75</v>
       </c>
-      <c r="C22" s="72">
+      <c r="C22" s="71">
         <v>17.41</v>
       </c>
-      <c r="D22" s="72">
+      <c r="D22" s="71">
         <v>16.97</v>
       </c>
-      <c r="E22" s="86">
+      <c r="E22" s="85">
         <v>16.739999999999998</v>
       </c>
-      <c r="F22" s="87">
+      <c r="F22" s="86">
         <v>16.02</v>
       </c>
-      <c r="G22" s="88">
+      <c r="G22" s="87">
         <v>15.67</v>
       </c>
-      <c r="H22" s="89">
+      <c r="H22" s="88">
         <v>15.8</v>
       </c>
-      <c r="I22" s="90">
+      <c r="I22" s="89">
         <v>15.5</v>
       </c>
-      <c r="J22" s="91">
+      <c r="J22" s="90">
         <v>15.43</v>
       </c>
-      <c r="K22" s="92">
+      <c r="K22" s="91">
         <v>15.16</v>
       </c>
-      <c r="L22" s="93">
+      <c r="L22" s="92">
         <v>14.98</v>
       </c>
-      <c r="M22" s="72">
+      <c r="M22" s="71">
         <v>14.92</v>
       </c>
-      <c r="N22" s="72">
+      <c r="N22" s="71">
         <v>11.82</v>
       </c>
-      <c r="O22" s="72">
+      <c r="O22" s="71">
         <v>12.88</v>
       </c>
-      <c r="P22" s="72">
+      <c r="P22" s="71">
         <v>12.69</v>
       </c>
-      <c r="Q22" s="72">
+      <c r="Q22" s="71">
         <v>13.11</v>
       </c>
-      <c r="R22" s="72">
+      <c r="R22" s="71">
         <v>13.3</v>
       </c>
-      <c r="S22" s="72">
+      <c r="S22" s="71">
         <v>13.38</v>
       </c>
-      <c r="T22" s="94">
+      <c r="T22" s="93">
         <v>13.51</v>
       </c>
-      <c r="U22" s="95">
+      <c r="U22" s="94">
         <v>13.6</v>
       </c>
-      <c r="V22" s="96">
+      <c r="V22" s="95">
         <v>13.74</v>
       </c>
-      <c r="W22" s="73">
+      <c r="W22" s="72">
         <v>13.7</v>
       </c>
-      <c r="X22" s="73">
+      <c r="X22" s="72">
         <v>13.47</v>
       </c>
-      <c r="Y22" s="73">
+      <c r="Y22" s="72">
         <v>13.33</v>
       </c>
-      <c r="Z22" s="73">
+      <c r="Z22" s="72">
         <v>13.68</v>
       </c>
-      <c r="AA22" s="73">
+      <c r="AA22" s="72">
         <v>12.55</v>
       </c>
-      <c r="AB22" s="73">
+      <c r="AB22" s="72">
         <v>12.03</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="68" t="s">
+      <c r="AC22" s="72">
+        <v>11.44</v>
+      </c>
+    </row>
+    <row r="23" spans="1:29">
+      <c r="A23" s="67" t="s">
         <v>19</v>
       </c>
-      <c r="B23" s="72">
+      <c r="B23" s="71">
         <v>20.22</v>
       </c>
-      <c r="C23" s="72">
+      <c r="C23" s="71">
         <v>18.88</v>
       </c>
-      <c r="D23" s="72">
+      <c r="D23" s="71">
         <v>17.87</v>
       </c>
-      <c r="E23" s="86">
+      <c r="E23" s="85">
         <v>18.09</v>
       </c>
-      <c r="F23" s="87">
+      <c r="F23" s="86">
         <v>18.22</v>
       </c>
-      <c r="G23" s="88">
+      <c r="G23" s="87">
         <v>18.21</v>
       </c>
-      <c r="H23" s="89">
+      <c r="H23" s="88">
         <v>18.350000000000001</v>
       </c>
-      <c r="I23" s="90">
+      <c r="I23" s="89">
         <v>18.89</v>
       </c>
-      <c r="J23" s="91">
+      <c r="J23" s="90">
         <v>18.829999999999998</v>
       </c>
-      <c r="K23" s="92">
+      <c r="K23" s="91">
         <v>18.82</v>
       </c>
-      <c r="L23" s="93">
+      <c r="L23" s="92">
         <v>18.850000000000001</v>
       </c>
-      <c r="M23" s="72">
+      <c r="M23" s="71">
         <v>18.86</v>
       </c>
-      <c r="N23" s="72">
+      <c r="N23" s="71">
         <v>16.71</v>
       </c>
-      <c r="O23" s="72">
+      <c r="O23" s="71">
         <v>16.7</v>
       </c>
-      <c r="P23" s="72">
+      <c r="P23" s="71">
         <v>16.440000000000001</v>
       </c>
-      <c r="Q23" s="72">
+      <c r="Q23" s="71">
         <v>17.21</v>
       </c>
-      <c r="R23" s="72">
+      <c r="R23" s="71">
         <v>17.13</v>
       </c>
-      <c r="S23" s="72">
+      <c r="S23" s="71">
         <v>17.36</v>
       </c>
-      <c r="T23" s="94">
+      <c r="T23" s="93">
         <v>17.149999999999999</v>
       </c>
-      <c r="U23" s="95">
+      <c r="U23" s="94">
         <v>17.190000000000001</v>
       </c>
-      <c r="V23" s="96">
+      <c r="V23" s="95">
         <v>16.71</v>
       </c>
-      <c r="W23" s="73">
+      <c r="W23" s="72">
         <v>16.38</v>
       </c>
-      <c r="X23" s="73">
+      <c r="X23" s="72">
         <v>16.59</v>
       </c>
-      <c r="Y23" s="73">
+      <c r="Y23" s="72">
         <v>16.7</v>
       </c>
-      <c r="Z23" s="73">
+      <c r="Z23" s="72">
         <v>14.1</v>
       </c>
-      <c r="AA23" s="73">
+      <c r="AA23" s="72">
         <v>12.81</v>
       </c>
-      <c r="AB23" s="73">
+      <c r="AB23" s="72">
         <v>14.23</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="151" t="s">
+      <c r="AC23" s="72">
+        <v>14.7</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29">
+      <c r="A24" s="142" t="s">
         <v>39</v>
       </c>
-      <c r="B24" s="152"/>
-[...28 lines deleted...]
-      <c r="A25" s="68" t="s">
+      <c r="B24" s="143"/>
+      <c r="C24" s="143"/>
+      <c r="D24" s="143"/>
+      <c r="E24" s="143"/>
+      <c r="F24" s="143"/>
+      <c r="G24" s="143"/>
+      <c r="H24" s="143"/>
+      <c r="I24" s="143"/>
+      <c r="J24" s="143"/>
+      <c r="K24" s="143"/>
+      <c r="L24" s="143"/>
+      <c r="M24" s="143"/>
+      <c r="N24" s="143"/>
+      <c r="O24" s="143"/>
+      <c r="P24" s="143"/>
+      <c r="Q24" s="143"/>
+      <c r="R24" s="143"/>
+      <c r="S24" s="143"/>
+      <c r="T24" s="143"/>
+      <c r="U24" s="126"/>
+      <c r="V24" s="126"/>
+      <c r="W24" s="126"/>
+      <c r="X24" s="126"/>
+      <c r="Y24" s="126"/>
+      <c r="Z24" s="126"/>
+      <c r="AA24" s="126"/>
+      <c r="AB24" s="126"/>
+      <c r="AC24" s="126"/>
+    </row>
+    <row r="25" spans="1:29">
+      <c r="A25" s="67" t="s">
         <v>14</v>
       </c>
-      <c r="B25" s="69">
+      <c r="B25" s="68">
         <v>18</v>
       </c>
-      <c r="C25" s="69">
+      <c r="C25" s="68">
         <v>18.12</v>
       </c>
-      <c r="D25" s="69">
+      <c r="D25" s="68">
         <v>17.670000000000002</v>
       </c>
-      <c r="E25" s="69">
+      <c r="E25" s="68">
         <v>18.09</v>
       </c>
-      <c r="F25" s="69">
+      <c r="F25" s="68">
         <v>17.46</v>
       </c>
-      <c r="G25" s="69">
+      <c r="G25" s="68">
         <v>17.14</v>
       </c>
-      <c r="H25" s="69">
+      <c r="H25" s="68">
         <v>17.190000000000001</v>
       </c>
-      <c r="I25" s="69">
+      <c r="I25" s="68">
         <v>17.18</v>
       </c>
-      <c r="J25" s="69">
+      <c r="J25" s="68">
         <v>17.3</v>
       </c>
-      <c r="K25" s="69">
+      <c r="K25" s="68">
         <v>17.27</v>
       </c>
-      <c r="L25" s="69">
+      <c r="L25" s="68">
         <v>17.190000000000001</v>
       </c>
-      <c r="M25" s="69">
+      <c r="M25" s="68">
         <v>17.05</v>
       </c>
-      <c r="N25" s="69">
+      <c r="N25" s="68">
         <v>13.82</v>
       </c>
-      <c r="O25" s="69">
+      <c r="O25" s="68">
         <v>14.47</v>
       </c>
-      <c r="P25" s="69">
+      <c r="P25" s="68">
         <v>14.74</v>
       </c>
-      <c r="Q25" s="70">
+      <c r="Q25" s="69">
         <v>14.88</v>
       </c>
-      <c r="R25" s="70">
+      <c r="R25" s="69">
         <v>14.56</v>
       </c>
-      <c r="S25" s="71">
+      <c r="S25" s="70">
         <v>14.48</v>
       </c>
-      <c r="T25" s="71">
+      <c r="T25" s="70">
         <v>14.54</v>
       </c>
-      <c r="U25" s="72">
+      <c r="U25" s="71">
         <v>14.43</v>
       </c>
-      <c r="V25" s="72">
+      <c r="V25" s="71">
         <v>14.63</v>
       </c>
-      <c r="W25" s="72">
+      <c r="W25" s="71">
         <v>14.67</v>
       </c>
-      <c r="X25" s="73">
+      <c r="X25" s="72">
         <v>14.7</v>
       </c>
-      <c r="Y25" s="73">
+      <c r="Y25" s="72">
         <v>14.7</v>
       </c>
-      <c r="Z25" s="73">
+      <c r="Z25" s="72">
         <v>15.15</v>
       </c>
-      <c r="AA25" s="73">
+      <c r="AA25" s="72">
         <v>14.6</v>
       </c>
-      <c r="AB25" s="73">
+      <c r="AB25" s="72">
         <v>14.09</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="68" t="s">
+      <c r="AC25" s="72">
+        <v>13.42</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29">
+      <c r="A26" s="67" t="s">
         <v>18</v>
       </c>
-      <c r="B26" s="72">
+      <c r="B26" s="71">
         <v>23.31</v>
       </c>
-      <c r="C26" s="72">
+      <c r="C26" s="71">
         <v>22.93</v>
       </c>
-      <c r="D26" s="72">
+      <c r="D26" s="71">
         <v>22.43</v>
       </c>
-      <c r="E26" s="97">
+      <c r="E26" s="96">
         <v>23.11</v>
       </c>
-      <c r="F26" s="98">
+      <c r="F26" s="97">
         <v>22.35</v>
       </c>
-      <c r="G26" s="99">
+      <c r="G26" s="98">
         <v>22.2</v>
       </c>
-      <c r="H26" s="100">
+      <c r="H26" s="99">
         <v>22.75</v>
       </c>
-      <c r="I26" s="101">
+      <c r="I26" s="100">
         <v>22.64</v>
       </c>
-      <c r="J26" s="102">
+      <c r="J26" s="101">
         <v>22.62</v>
       </c>
-      <c r="K26" s="103">
+      <c r="K26" s="102">
         <v>22.58</v>
       </c>
-      <c r="L26" s="104">
+      <c r="L26" s="103">
         <v>22.7</v>
       </c>
-      <c r="M26" s="72">
+      <c r="M26" s="71">
         <v>22.61</v>
       </c>
-      <c r="N26" s="72">
+      <c r="N26" s="71">
         <v>14.79</v>
       </c>
-      <c r="O26" s="72">
+      <c r="O26" s="71">
         <v>16.72</v>
       </c>
-      <c r="P26" s="72">
+      <c r="P26" s="71">
         <v>16.989999999999998</v>
       </c>
-      <c r="Q26" s="72">
+      <c r="Q26" s="71">
         <v>17.5</v>
       </c>
-      <c r="R26" s="72">
+      <c r="R26" s="71">
         <v>17.86</v>
       </c>
-      <c r="S26" s="72">
+      <c r="S26" s="71">
         <v>18.18</v>
       </c>
-      <c r="T26" s="105">
+      <c r="T26" s="104">
         <v>18.25</v>
       </c>
-      <c r="U26" s="106">
+      <c r="U26" s="105">
         <v>18.3</v>
       </c>
-      <c r="V26" s="107">
+      <c r="V26" s="106">
         <v>18.64</v>
       </c>
-      <c r="W26" s="72">
+      <c r="W26" s="71">
         <v>18.559999999999999</v>
       </c>
-      <c r="X26" s="73">
+      <c r="X26" s="72">
         <v>18.45</v>
       </c>
-      <c r="Y26" s="73">
+      <c r="Y26" s="72">
         <v>18.66</v>
       </c>
-      <c r="Z26" s="73">
+      <c r="Z26" s="72">
         <v>20</v>
       </c>
-      <c r="AA26" s="73">
+      <c r="AA26" s="72">
         <v>18.82</v>
       </c>
-      <c r="AB26" s="73">
+      <c r="AB26" s="72">
         <v>18.04</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="68" t="s">
+      <c r="AC26" s="72">
+        <v>17.37</v>
+      </c>
+    </row>
+    <row r="27" spans="1:29">
+      <c r="A27" s="67" t="s">
         <v>19</v>
       </c>
-      <c r="B27" s="72">
+      <c r="B27" s="71">
         <v>22.84</v>
       </c>
-      <c r="C27" s="72">
+      <c r="C27" s="71">
         <v>22.31</v>
       </c>
-      <c r="D27" s="72">
+      <c r="D27" s="71">
         <v>22</v>
       </c>
-      <c r="E27" s="97">
+      <c r="E27" s="96">
         <v>21.51</v>
       </c>
-      <c r="F27" s="98">
+      <c r="F27" s="97">
         <v>21.52</v>
       </c>
-      <c r="G27" s="99">
+      <c r="G27" s="98">
         <v>20.97</v>
       </c>
-      <c r="H27" s="100">
+      <c r="H27" s="99">
         <v>20.2</v>
       </c>
-      <c r="I27" s="101">
+      <c r="I27" s="100">
         <v>19.12</v>
       </c>
-      <c r="J27" s="102">
+      <c r="J27" s="101">
         <v>19.12</v>
       </c>
-      <c r="K27" s="103">
+      <c r="K27" s="102">
         <v>19.190000000000001</v>
       </c>
-      <c r="L27" s="104">
+      <c r="L27" s="103">
         <v>18.829999999999998</v>
       </c>
-      <c r="M27" s="72">
+      <c r="M27" s="71">
         <v>18.239999999999998</v>
       </c>
-      <c r="N27" s="72">
+      <c r="N27" s="71">
         <v>8.93</v>
       </c>
-      <c r="O27" s="72">
+      <c r="O27" s="71">
         <v>13.42</v>
       </c>
-      <c r="P27" s="72">
+      <c r="P27" s="71">
         <v>12.71</v>
       </c>
-      <c r="Q27" s="72">
+      <c r="Q27" s="71">
         <v>12.61</v>
       </c>
-      <c r="R27" s="72">
+      <c r="R27" s="71">
         <v>12.59</v>
       </c>
-      <c r="S27" s="72">
+      <c r="S27" s="71">
         <v>13.02</v>
       </c>
-      <c r="T27" s="105">
+      <c r="T27" s="104">
         <v>13.66</v>
       </c>
-      <c r="U27" s="106">
+      <c r="U27" s="105">
         <v>14.01</v>
       </c>
-      <c r="V27" s="107">
+      <c r="V27" s="106">
         <v>14.58</v>
       </c>
-      <c r="W27" s="72">
+      <c r="W27" s="71">
         <v>15.08</v>
       </c>
-      <c r="X27" s="73">
+      <c r="X27" s="72">
         <v>15.11</v>
       </c>
-      <c r="Y27" s="73">
+      <c r="Y27" s="72">
         <v>15.24</v>
       </c>
-      <c r="Z27" s="73">
+      <c r="Z27" s="72">
         <v>14.49</v>
       </c>
-      <c r="AA27" s="73">
+      <c r="AA27" s="72">
         <v>15.19</v>
       </c>
-      <c r="AB27" s="73">
+      <c r="AB27" s="72">
         <v>14.1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A28" s="68" t="s">
+      <c r="AC27" s="72">
+        <v>14.31</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29">
+      <c r="A28" s="67" t="s">
         <v>20</v>
       </c>
-      <c r="B28" s="72">
+      <c r="B28" s="71">
         <v>12.39</v>
       </c>
-      <c r="C28" s="72">
+      <c r="C28" s="71">
         <v>12.7</v>
       </c>
-      <c r="D28" s="72">
+      <c r="D28" s="71">
         <v>12.29</v>
       </c>
-      <c r="E28" s="97">
+      <c r="E28" s="96">
         <v>12.59</v>
       </c>
-      <c r="F28" s="98">
+      <c r="F28" s="97">
         <v>11.93</v>
       </c>
-      <c r="G28" s="99">
+      <c r="G28" s="98">
         <v>12.12</v>
       </c>
-      <c r="H28" s="100">
+      <c r="H28" s="99">
         <v>12.35</v>
       </c>
-      <c r="I28" s="101">
+      <c r="I28" s="100">
         <v>12.39</v>
       </c>
-      <c r="J28" s="102">
+      <c r="J28" s="101">
         <v>12.58</v>
       </c>
-      <c r="K28" s="103">
+      <c r="K28" s="102">
         <v>12.41</v>
       </c>
-      <c r="L28" s="104">
+      <c r="L28" s="103">
         <v>11.92</v>
       </c>
-      <c r="M28" s="72">
+      <c r="M28" s="71">
         <v>12.35</v>
       </c>
-      <c r="N28" s="72">
+      <c r="N28" s="71">
         <v>11.63</v>
       </c>
-      <c r="O28" s="72">
+      <c r="O28" s="71">
         <v>13.89</v>
       </c>
-      <c r="P28" s="72">
+      <c r="P28" s="71">
         <v>13.07</v>
       </c>
-      <c r="Q28" s="72">
+      <c r="Q28" s="71">
         <v>14.27</v>
       </c>
-      <c r="R28" s="72">
+      <c r="R28" s="71">
         <v>13.19</v>
       </c>
-      <c r="S28" s="72">
+      <c r="S28" s="71">
         <v>12.82</v>
       </c>
-      <c r="T28" s="105">
+      <c r="T28" s="104">
         <v>12.7</v>
       </c>
-      <c r="U28" s="106">
+      <c r="U28" s="105">
         <v>12.53</v>
       </c>
-      <c r="V28" s="107">
+      <c r="V28" s="106">
         <v>12.75</v>
       </c>
-      <c r="W28" s="72">
+      <c r="W28" s="71">
         <v>12.75</v>
       </c>
-      <c r="X28" s="73">
+      <c r="X28" s="72">
         <v>12.91</v>
       </c>
-      <c r="Y28" s="73">
+      <c r="Y28" s="72">
         <v>12.94</v>
       </c>
-      <c r="Z28" s="73">
+      <c r="Z28" s="72">
         <v>10.62</v>
       </c>
-      <c r="AA28" s="73">
+      <c r="AA28" s="72">
         <v>11.13</v>
       </c>
-      <c r="AB28" s="73">
+      <c r="AB28" s="72">
         <v>10.81</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="68" t="s">
+      <c r="AC28" s="72">
+        <v>10.37</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29">
+      <c r="A29" s="67" t="s">
         <v>21</v>
       </c>
-      <c r="B29" s="72">
+      <c r="B29" s="71">
         <v>13.04</v>
       </c>
-      <c r="C29" s="72">
+      <c r="C29" s="71">
         <v>14.12</v>
       </c>
-      <c r="D29" s="72">
+      <c r="D29" s="71">
         <v>15.26</v>
       </c>
-      <c r="E29" s="97">
+      <c r="E29" s="96">
         <v>15.94</v>
       </c>
-      <c r="F29" s="98">
+      <c r="F29" s="97">
         <v>15.8</v>
       </c>
-      <c r="G29" s="99">
+      <c r="G29" s="98">
         <v>15.49</v>
       </c>
-      <c r="H29" s="100">
+      <c r="H29" s="99">
         <v>14.3</v>
       </c>
-      <c r="I29" s="101">
+      <c r="I29" s="100">
         <v>15.21</v>
       </c>
-      <c r="J29" s="102">
+      <c r="J29" s="101">
         <v>14.93</v>
       </c>
-      <c r="K29" s="103">
+      <c r="K29" s="102">
         <v>15.09</v>
       </c>
-      <c r="L29" s="104">
+      <c r="L29" s="103">
         <v>15.04</v>
       </c>
-      <c r="M29" s="72">
+      <c r="M29" s="71">
         <v>14.46</v>
       </c>
-      <c r="N29" s="72">
+      <c r="N29" s="71">
         <v>12.21</v>
       </c>
-      <c r="O29" s="72">
+      <c r="O29" s="71">
         <v>12.62</v>
       </c>
-      <c r="P29" s="72">
+      <c r="P29" s="71">
         <v>13.73</v>
       </c>
-      <c r="Q29" s="72">
+      <c r="Q29" s="71">
         <v>14.61</v>
       </c>
-      <c r="R29" s="72">
+      <c r="R29" s="71">
         <v>14.12</v>
       </c>
-      <c r="S29" s="72">
+      <c r="S29" s="71">
         <v>13.94</v>
       </c>
-      <c r="T29" s="105">
+      <c r="T29" s="104">
         <v>12.71</v>
       </c>
-      <c r="U29" s="106">
+      <c r="U29" s="105">
         <v>13.18</v>
       </c>
-      <c r="V29" s="107">
+      <c r="V29" s="106">
         <v>13.22</v>
       </c>
-      <c r="W29" s="72">
+      <c r="W29" s="71">
         <v>13.08</v>
       </c>
-      <c r="X29" s="73">
+      <c r="X29" s="72">
         <v>13.28</v>
       </c>
-      <c r="Y29" s="73">
+      <c r="Y29" s="72">
         <v>13.29</v>
       </c>
-      <c r="Z29" s="73">
+      <c r="Z29" s="72">
         <v>10.14</v>
       </c>
-      <c r="AA29" s="73">
+      <c r="AA29" s="72">
         <v>8.19</v>
       </c>
-      <c r="AB29" s="73">
+      <c r="AB29" s="72">
         <v>11.96</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A30" s="68" t="s">
+      <c r="AC29" s="72">
+        <v>12.07</v>
+      </c>
+    </row>
+    <row r="30" spans="1:29">
+      <c r="A30" s="67" t="s">
         <v>22</v>
       </c>
-      <c r="B30" s="72">
+      <c r="B30" s="71">
         <v>12.16</v>
       </c>
-      <c r="C30" s="72">
+      <c r="C30" s="71">
         <v>13.71</v>
       </c>
-      <c r="D30" s="72">
+      <c r="D30" s="71">
         <v>14.85</v>
       </c>
-      <c r="E30" s="97">
+      <c r="E30" s="96">
         <v>15.28</v>
       </c>
-      <c r="F30" s="98">
+      <c r="F30" s="97">
         <v>14.44</v>
       </c>
-      <c r="G30" s="99">
+      <c r="G30" s="98">
         <v>14.04</v>
       </c>
-      <c r="H30" s="100">
+      <c r="H30" s="99">
         <v>13.91</v>
       </c>
-      <c r="I30" s="101">
+      <c r="I30" s="100">
         <v>13.76</v>
       </c>
-      <c r="J30" s="102">
+      <c r="J30" s="101">
         <v>13.93</v>
       </c>
-      <c r="K30" s="103">
+      <c r="K30" s="102">
         <v>13.93</v>
       </c>
-      <c r="L30" s="104">
+      <c r="L30" s="103">
         <v>13.63</v>
       </c>
-      <c r="M30" s="72">
+      <c r="M30" s="71">
         <v>13.42</v>
       </c>
-      <c r="N30" s="72">
+      <c r="N30" s="71">
         <v>11.77</v>
       </c>
-      <c r="O30" s="72">
+      <c r="O30" s="71">
         <v>12.5</v>
       </c>
-      <c r="P30" s="72">
+      <c r="P30" s="71">
         <v>12.51</v>
       </c>
-      <c r="Q30" s="72">
+      <c r="Q30" s="71">
         <v>11.6</v>
       </c>
-      <c r="R30" s="72">
+      <c r="R30" s="71">
         <v>11.18</v>
       </c>
-      <c r="S30" s="72">
+      <c r="S30" s="71">
         <v>10.76</v>
       </c>
-      <c r="T30" s="105">
+      <c r="T30" s="104">
         <v>11.16</v>
       </c>
-      <c r="U30" s="106">
+      <c r="U30" s="105">
         <v>10.64</v>
       </c>
-      <c r="V30" s="107">
+      <c r="V30" s="106">
         <v>10.28</v>
       </c>
-      <c r="W30" s="72">
+      <c r="W30" s="71">
         <v>10.29</v>
       </c>
-      <c r="X30" s="73">
+      <c r="X30" s="72">
         <v>10.3</v>
       </c>
-      <c r="Y30" s="73">
+      <c r="Y30" s="72">
         <v>10.18</v>
       </c>
-      <c r="Z30" s="73">
+      <c r="Z30" s="72">
         <v>12.32</v>
       </c>
-      <c r="AA30" s="73">
+      <c r="AA30" s="72">
         <v>13.38</v>
       </c>
-      <c r="AB30" s="73">
+      <c r="AB30" s="72">
         <v>11.31</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A31" s="68" t="s">
+      <c r="AC30" s="72">
+        <v>9.99</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29">
+      <c r="A31" s="67" t="s">
         <v>23</v>
       </c>
-      <c r="B31" s="72">
+      <c r="B31" s="71">
         <v>17.760000000000002</v>
       </c>
-      <c r="C31" s="72">
+      <c r="C31" s="71">
         <v>20.2</v>
       </c>
-      <c r="D31" s="72">
+      <c r="D31" s="71">
         <v>17.760000000000002</v>
       </c>
-      <c r="E31" s="97">
+      <c r="E31" s="96">
         <v>17.68</v>
       </c>
-      <c r="F31" s="98">
+      <c r="F31" s="97">
         <v>18.03</v>
       </c>
-      <c r="G31" s="99">
+      <c r="G31" s="98">
         <v>17.09</v>
       </c>
-      <c r="H31" s="100">
+      <c r="H31" s="99">
         <v>17.73</v>
       </c>
-      <c r="I31" s="101">
+      <c r="I31" s="100">
         <v>18.05</v>
       </c>
-      <c r="J31" s="102">
+      <c r="J31" s="101">
         <v>18.28</v>
       </c>
-      <c r="K31" s="103">
+      <c r="K31" s="102">
         <v>18.059999999999999</v>
       </c>
-      <c r="L31" s="104">
+      <c r="L31" s="103">
         <v>18.010000000000002</v>
       </c>
-      <c r="M31" s="72">
+      <c r="M31" s="71">
         <v>17.68</v>
       </c>
-      <c r="N31" s="72">
+      <c r="N31" s="71">
         <v>11.87</v>
       </c>
-      <c r="O31" s="72">
+      <c r="O31" s="71">
         <v>13.29</v>
       </c>
-      <c r="P31" s="72">
+      <c r="P31" s="71">
         <v>13.84</v>
       </c>
-      <c r="Q31" s="72">
+      <c r="Q31" s="71">
         <v>14.07</v>
       </c>
-      <c r="R31" s="72">
+      <c r="R31" s="71">
         <v>13.64</v>
       </c>
-      <c r="S31" s="72">
+      <c r="S31" s="71">
         <v>13.42</v>
       </c>
-      <c r="T31" s="105">
+      <c r="T31" s="104">
         <v>14.05</v>
       </c>
-      <c r="U31" s="106">
+      <c r="U31" s="105">
         <v>13.51</v>
       </c>
-      <c r="V31" s="107">
+      <c r="V31" s="106">
         <v>13.91</v>
       </c>
-      <c r="W31" s="72">
+      <c r="W31" s="71">
         <v>14.19</v>
       </c>
-      <c r="X31" s="73">
+      <c r="X31" s="72">
         <v>14.24</v>
       </c>
-      <c r="Y31" s="73">
+      <c r="Y31" s="72">
         <v>14.17</v>
       </c>
-      <c r="Z31" s="73">
+      <c r="Z31" s="72">
         <v>7.77</v>
       </c>
-      <c r="AA31" s="73">
+      <c r="AA31" s="72">
         <v>10.39</v>
       </c>
-      <c r="AB31" s="73">
+      <c r="AB31" s="72">
         <v>11.48</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A32" s="68" t="s">
+      <c r="AC31" s="72">
+        <v>11.63</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29">
+      <c r="A32" s="67" t="s">
         <v>24</v>
       </c>
-      <c r="B32" s="72">
+      <c r="B32" s="71">
         <v>20.14</v>
       </c>
-      <c r="C32" s="72">
+      <c r="C32" s="71">
         <v>16.23</v>
       </c>
-      <c r="D32" s="72">
+      <c r="D32" s="71">
         <v>15.57</v>
       </c>
-      <c r="E32" s="97">
+      <c r="E32" s="96">
         <v>16.510000000000002</v>
       </c>
-      <c r="F32" s="98">
+      <c r="F32" s="97">
         <v>16.25</v>
       </c>
-      <c r="G32" s="99">
+      <c r="G32" s="98">
         <v>15.57</v>
       </c>
-      <c r="H32" s="100">
+      <c r="H32" s="99">
         <v>15.29</v>
       </c>
-      <c r="I32" s="101">
+      <c r="I32" s="100">
         <v>15.01</v>
       </c>
-      <c r="J32" s="102">
+      <c r="J32" s="101">
         <v>15.68</v>
       </c>
-      <c r="K32" s="103">
+      <c r="K32" s="102">
         <v>15.83</v>
       </c>
-      <c r="L32" s="104">
+      <c r="L32" s="103">
         <v>16.07</v>
       </c>
-      <c r="M32" s="72">
+      <c r="M32" s="71">
         <v>16.27</v>
       </c>
-      <c r="N32" s="72">
+      <c r="N32" s="71">
         <v>22.34</v>
       </c>
-      <c r="O32" s="72">
+      <c r="O32" s="71">
         <v>17.68</v>
       </c>
-      <c r="P32" s="72">
+      <c r="P32" s="71">
         <v>15.75</v>
       </c>
-      <c r="Q32" s="72">
+      <c r="Q32" s="71">
         <v>15.55</v>
       </c>
-      <c r="R32" s="72">
+      <c r="R32" s="71">
         <v>15.16</v>
       </c>
-      <c r="S32" s="72">
+      <c r="S32" s="71">
         <v>15.55</v>
       </c>
-      <c r="T32" s="105">
+      <c r="T32" s="104">
         <v>14.82</v>
       </c>
-      <c r="U32" s="106">
+      <c r="U32" s="105">
         <v>15.01</v>
       </c>
-      <c r="V32" s="107">
+      <c r="V32" s="106">
         <v>15.5</v>
       </c>
-      <c r="W32" s="72">
+      <c r="W32" s="71">
         <v>15.1</v>
       </c>
-      <c r="X32" s="73">
+      <c r="X32" s="72">
         <v>15.23</v>
       </c>
-      <c r="Y32" s="73">
+      <c r="Y32" s="72">
         <v>15.23</v>
       </c>
-      <c r="Z32" s="73">
+      <c r="Z32" s="72">
         <v>19.63</v>
       </c>
-      <c r="AA32" s="73">
+      <c r="AA32" s="72">
         <v>15.29</v>
       </c>
-      <c r="AB32" s="73">
+      <c r="AB32" s="72">
         <v>12.98</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A33" s="56" t="s">
+      <c r="AC32" s="72">
+        <v>12.32</v>
+      </c>
+    </row>
+    <row r="33" spans="1:29">
+      <c r="A33" s="55" t="s">
         <v>25</v>
       </c>
-      <c r="B33" s="108">
+      <c r="B33" s="107">
         <v>17.100000000000001</v>
       </c>
-      <c r="C33" s="108">
+      <c r="C33" s="107">
         <v>17.36</v>
       </c>
-      <c r="D33" s="108">
+      <c r="D33" s="107">
         <v>15.02</v>
       </c>
-      <c r="E33" s="109">
+      <c r="E33" s="108">
         <v>15.03</v>
       </c>
-      <c r="F33" s="110">
+      <c r="F33" s="109">
         <v>13.08</v>
       </c>
-      <c r="G33" s="111">
+      <c r="G33" s="110">
         <v>13.05</v>
       </c>
-      <c r="H33" s="112">
+      <c r="H33" s="111">
         <v>12.98</v>
       </c>
-      <c r="I33" s="113">
+      <c r="I33" s="112">
         <v>13.45</v>
       </c>
-      <c r="J33" s="114">
+      <c r="J33" s="113">
         <v>13.53</v>
       </c>
-      <c r="K33" s="115">
+      <c r="K33" s="114">
         <v>13.44</v>
       </c>
-      <c r="L33" s="116">
+      <c r="L33" s="115">
         <v>13.38</v>
       </c>
-      <c r="M33" s="108">
+      <c r="M33" s="107">
         <v>13.17</v>
       </c>
-      <c r="N33" s="108">
+      <c r="N33" s="107">
         <v>15.01</v>
       </c>
-      <c r="O33" s="108">
+      <c r="O33" s="107">
         <v>11.28</v>
       </c>
-      <c r="P33" s="108">
+      <c r="P33" s="107">
         <v>15.29</v>
       </c>
-      <c r="Q33" s="108">
+      <c r="Q33" s="107">
         <v>14.74</v>
       </c>
-      <c r="R33" s="108">
+      <c r="R33" s="107">
         <v>13.25</v>
       </c>
-      <c r="S33" s="108">
+      <c r="S33" s="107">
         <v>12.18</v>
       </c>
-      <c r="T33" s="117">
+      <c r="T33" s="116">
         <v>12.68</v>
       </c>
-      <c r="U33" s="118">
+      <c r="U33" s="117">
         <v>12.17</v>
       </c>
-      <c r="V33" s="119">
+      <c r="V33" s="118">
         <v>12.38</v>
       </c>
-      <c r="W33" s="108">
+      <c r="W33" s="107">
         <v>12.92</v>
       </c>
-      <c r="X33" s="108">
+      <c r="X33" s="107">
         <v>13.09</v>
       </c>
-      <c r="Y33" s="108">
+      <c r="Y33" s="107">
         <v>12.47</v>
       </c>
-      <c r="Z33" s="108">
+      <c r="Z33" s="107">
         <v>15.84</v>
       </c>
-      <c r="AA33" s="108">
+      <c r="AA33" s="107">
         <v>14.42</v>
       </c>
-      <c r="AB33" s="108">
+      <c r="AB33" s="107">
         <v>14.33</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A34" s="120" t="s">
+      <c r="AC33" s="107">
+        <v>12.58</v>
+      </c>
+    </row>
+    <row r="34" spans="1:29">
+      <c r="A34" s="119" t="s">
         <v>40</v>
       </c>
-      <c r="B34" s="120"/>
-[...5 lines deleted...]
-      <c r="H34" s="120"/>
+      <c r="B34" s="119"/>
+      <c r="C34" s="119"/>
+      <c r="D34" s="119"/>
+      <c r="E34" s="119"/>
+      <c r="F34" s="119"/>
+      <c r="G34" s="119"/>
+      <c r="H34" s="119"/>
     </row>
   </sheetData>
   <mergeCells count="9">
-    <mergeCell ref="R7:AB7"/>
-[...1 lines deleted...]
-    <mergeCell ref="A24:AA24"/>
     <mergeCell ref="N8:Y8"/>
     <mergeCell ref="A8:A9"/>
     <mergeCell ref="B8:M8"/>
-    <mergeCell ref="A10:AA10"/>
-[...1 lines deleted...]
-    <mergeCell ref="Z8:AB8"/>
+    <mergeCell ref="R7:AC7"/>
+    <mergeCell ref="Z8:AC8"/>
+    <mergeCell ref="A10:AC10"/>
+    <mergeCell ref="A20:AC20"/>
+    <mergeCell ref="A24:AC24"/>
+    <mergeCell ref="A6:AC6"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Natural increase</vt:lpstr>