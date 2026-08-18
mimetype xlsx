--- v2 (2026-07-09)
+++ v3 (2026-08-18)
@@ -5,67 +5,67 @@
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4505"/>
   <workbookPr/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330" activeTab="1"/>
   </bookViews>
   <sheets>
     <sheet name="Natural increase" sheetId="4" r:id="rId1"/>
     <sheet name="General rate" sheetId="5" r:id="rId2"/>
   </sheets>
   <calcPr calcId="124519"/>
   <extLst>
     <ext uri="GoogleSheetsCustomDataVersion2">
       <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="" roundtripDataChecksum="nbqPzFvrCEMw7VsT6+OaukOyM+azySD/O8ZWfRhVLWc="/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="110" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="114" uniqueCount="41">
   <si>
     <t>people</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
@@ -510,51 +510,51 @@
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="153">
+  <cellXfs count="155">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -851,119 +851,123 @@
     <xf numFmtId="164" fontId="8" fillId="0" borderId="4" xfId="64" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="4" xfId="65" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="4" xfId="66" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="4" xfId="67" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="4" xfId="68" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="4" xfId="69" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="70">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="16"/>
     <cellStyle name="Обычный 11" xfId="27"/>
     <cellStyle name="Обычный 12" xfId="38"/>
     <cellStyle name="Обычный 13" xfId="49"/>
     <cellStyle name="Обычный 14" xfId="60"/>
     <cellStyle name="Обычный 15" xfId="6"/>
     <cellStyle name="Обычный 16" xfId="17"/>
     <cellStyle name="Обычный 17" xfId="28"/>
     <cellStyle name="Обычный 18" xfId="39"/>
     <cellStyle name="Обычный 19" xfId="50"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2 2" xfId="3"/>
     <cellStyle name="Обычный 2 4" xfId="2"/>
     <cellStyle name="Обычный 20" xfId="61"/>
     <cellStyle name="Обычный 21" xfId="7"/>
     <cellStyle name="Обычный 22" xfId="18"/>
     <cellStyle name="Обычный 23" xfId="29"/>
     <cellStyle name="Обычный 24" xfId="40"/>
     <cellStyle name="Обычный 25" xfId="51"/>
     <cellStyle name="Обычный 26" xfId="62"/>
     <cellStyle name="Обычный 27" xfId="8"/>
     <cellStyle name="Обычный 28" xfId="19"/>
@@ -1028,117 +1032,117 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>1</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>2</xdr:col>
-      <xdr:colOff>400050</xdr:colOff>
+      <xdr:col>14</xdr:col>
+      <xdr:colOff>314325</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>171451</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Рисунок 2" descr="F:\НАУРЗБЕКОВА АСЕЛЬ (каб 824)\2018-2025 МОИ ДОКУМЕНТЫ\10) 2018-2026 ПЕРЕПИСКА\2026\ВНУТРЕННЯЯ БНС\Хат СП по измен. лого\2 вариант заново\Приложение\логотип\ЛОГО АНГ по левому краю.png"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-              <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" val="0"/>
+              <a14:useLocalDpi xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns="" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="1"/>
           <a:ext cx="1905000" cy="742950"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>2</xdr:col>
-      <xdr:colOff>409575</xdr:colOff>
+      <xdr:col>14</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Рисунок 2" descr="F:\НАУРЗБЕКОВА АСЕЛЬ (каб 824)\2018-2025 МОИ ДОКУМЕНТЫ\10) 2018-2026 ПЕРЕПИСКА\2026\ВНУТРЕННЯЯ БНС\Хат СП по измен. лого\2 вариант заново\Приложение\логотип\ЛОГО АНГ по левому краю.png"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-              <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" val="0"/>
+              <a14:useLocalDpi xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns="" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1914525" cy="781050"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
@@ -1328,199 +1332,205 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AC933"/>
+  <dimension ref="A1:AE933"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="AF13" sqref="AF13"/>
+      <selection pane="bottomLeft" activeCell="A24" sqref="A24:AE24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="15.5703125" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="13" max="13" width="8.28515625" customWidth="1"/>
+    <col min="1" max="1" width="16.7109375" customWidth="1"/>
+    <col min="2" max="2" width="7" hidden="1" customWidth="1"/>
+    <col min="3" max="3" width="7.42578125" hidden="1" customWidth="1"/>
+    <col min="4" max="4" width="6.28515625" hidden="1" customWidth="1"/>
+    <col min="5" max="5" width="5.28515625" hidden="1" customWidth="1"/>
+    <col min="6" max="6" width="0.140625" hidden="1" customWidth="1"/>
+    <col min="7" max="7" width="5.140625" hidden="1" customWidth="1"/>
+    <col min="8" max="8" width="0.28515625" hidden="1" customWidth="1"/>
+    <col min="9" max="9" width="6.28515625" hidden="1" customWidth="1"/>
+    <col min="10" max="10" width="0.5703125" hidden="1" customWidth="1"/>
+    <col min="11" max="11" width="0.140625" hidden="1" customWidth="1"/>
+    <col min="12" max="12" width="8.5703125" hidden="1" customWidth="1"/>
+    <col min="13" max="13" width="8.28515625" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="7.140625" customWidth="1"/>
     <col min="15" max="15" width="8" customWidth="1"/>
     <col min="16" max="16" width="6.5703125" customWidth="1"/>
-    <col min="17" max="17" width="5.28515625" customWidth="1"/>
+    <col min="17" max="17" width="5.42578125" customWidth="1"/>
     <col min="18" max="18" width="6.28515625" customWidth="1"/>
     <col min="19" max="19" width="5.7109375" customWidth="1"/>
     <col min="20" max="20" width="5.140625" customWidth="1"/>
-    <col min="21" max="21" width="6.85546875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="23" max="23" width="7.140625" customWidth="1"/>
+    <col min="21" max="21" width="7" customWidth="1"/>
+    <col min="22" max="22" width="9.85546875" customWidth="1"/>
+    <col min="23" max="23" width="7.7109375" customWidth="1"/>
     <col min="24" max="24" width="8.42578125" customWidth="1"/>
     <col min="25" max="25" width="8.5703125" customWidth="1"/>
     <col min="26" max="26" width="6.5703125" customWidth="1"/>
     <col min="27" max="27" width="7.42578125" customWidth="1"/>
     <col min="28" max="28" width="6.7109375" customWidth="1"/>
-    <col min="29" max="29" width="7.28515625" customWidth="1"/>
+    <col min="29" max="29" width="6.140625" customWidth="1"/>
+    <col min="30" max="30" width="6.7109375" customWidth="1"/>
+    <col min="31" max="31" width="6.140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:29" ht="15" hidden="1" customHeight="1"/>
-[...5 lines deleted...]
-      <c r="A6" s="127" t="s">
+    <row r="1" spans="1:31" ht="15" hidden="1" customHeight="1"/>
+    <row r="2" spans="1:31" s="57" customFormat="1" ht="15" customHeight="1"/>
+    <row r="3" spans="1:31" s="57" customFormat="1" ht="15" customHeight="1"/>
+    <row r="4" spans="1:31" s="57" customFormat="1" ht="15" customHeight="1"/>
+    <row r="5" spans="1:31" s="57" customFormat="1" ht="15" customHeight="1"/>
+    <row r="6" spans="1:31">
+      <c r="A6" s="125" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="126"/>
       <c r="C6" s="126"/>
       <c r="D6" s="126"/>
       <c r="E6" s="126"/>
       <c r="F6" s="126"/>
       <c r="G6" s="126"/>
       <c r="H6" s="126"/>
       <c r="I6" s="126"/>
       <c r="J6" s="126"/>
       <c r="K6" s="126"/>
       <c r="L6" s="126"/>
       <c r="M6" s="126"/>
       <c r="N6" s="126"/>
       <c r="O6" s="126"/>
       <c r="P6" s="126"/>
       <c r="Q6" s="126"/>
       <c r="R6" s="126"/>
       <c r="S6" s="126"/>
       <c r="T6" s="126"/>
       <c r="U6" s="126"/>
       <c r="V6" s="126"/>
       <c r="W6" s="126"/>
       <c r="X6" s="126"/>
       <c r="Y6" s="126"/>
       <c r="Z6" s="126"/>
       <c r="AA6" s="126"/>
       <c r="AB6" s="126"/>
     </row>
-    <row r="7" spans="1:29">
+    <row r="7" spans="1:31">
       <c r="A7" s="1"/>
       <c r="B7" s="1"/>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="1"/>
       <c r="H7" s="1"/>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
       <c r="P7" s="1"/>
       <c r="Q7" s="1"/>
       <c r="R7" s="1"/>
       <c r="S7" s="1"/>
       <c r="T7" s="2"/>
-      <c r="U7" s="124" t="s">
+      <c r="U7" s="134" t="s">
         <v>0</v>
       </c>
-      <c r="V7" s="125"/>
-[...4 lines deleted...]
-      <c r="AA7" s="125"/>
+      <c r="V7" s="135"/>
+      <c r="W7" s="135"/>
+      <c r="X7" s="135"/>
+      <c r="Y7" s="135"/>
+      <c r="Z7" s="135"/>
+      <c r="AA7" s="135"/>
       <c r="AB7" s="126"/>
       <c r="AC7" s="126"/>
-    </row>
-[...2 lines deleted...]
-      <c r="B8" s="132">
+      <c r="AD7" s="126"/>
+      <c r="AE7" s="126"/>
+    </row>
+    <row r="8" spans="1:31">
+      <c r="A8" s="127"/>
+      <c r="B8" s="129">
         <v>2024</v>
       </c>
-      <c r="C8" s="133"/>
-[...10 lines deleted...]
-      <c r="N8" s="134">
+      <c r="C8" s="130"/>
+      <c r="D8" s="130"/>
+      <c r="E8" s="130"/>
+      <c r="F8" s="130"/>
+      <c r="G8" s="130"/>
+      <c r="H8" s="130"/>
+      <c r="I8" s="130"/>
+      <c r="J8" s="130"/>
+      <c r="K8" s="130"/>
+      <c r="L8" s="130"/>
+      <c r="M8" s="130"/>
+      <c r="N8" s="131">
         <v>2025</v>
       </c>
-      <c r="O8" s="135"/>
-[...10 lines deleted...]
-      <c r="Z8" s="137">
+      <c r="O8" s="132"/>
+      <c r="P8" s="132"/>
+      <c r="Q8" s="132"/>
+      <c r="R8" s="132"/>
+      <c r="S8" s="132"/>
+      <c r="T8" s="132"/>
+      <c r="U8" s="132"/>
+      <c r="V8" s="132"/>
+      <c r="W8" s="133"/>
+      <c r="X8" s="133"/>
+      <c r="Y8" s="133"/>
+      <c r="Z8" s="136">
         <v>2026</v>
       </c>
-      <c r="AA8" s="138"/>
-[...4 lines deleted...]
-      <c r="A9" s="131"/>
+      <c r="AA8" s="137"/>
+      <c r="AB8" s="133"/>
+      <c r="AC8" s="133"/>
+      <c r="AD8" s="133"/>
+      <c r="AE8" s="133"/>
+    </row>
+    <row r="9" spans="1:31" ht="18.75" customHeight="1">
+      <c r="A9" s="128"/>
       <c r="B9" s="59" t="s">
         <v>1</v>
       </c>
       <c r="C9" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D9" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E9" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F9" s="4" t="s">
         <v>5</v>
       </c>
       <c r="G9" s="4" t="s">
         <v>6</v>
       </c>
       <c r="H9" s="4" t="s">
         <v>7</v>
       </c>
       <c r="I9" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J9" s="4" t="s">
@@ -1561,85 +1571,93 @@
       </c>
       <c r="V9" s="3" t="s">
         <v>9</v>
       </c>
       <c r="W9" s="3" t="s">
         <v>10</v>
       </c>
       <c r="X9" s="3" t="s">
         <v>11</v>
       </c>
       <c r="Y9" s="3" t="s">
         <v>12</v>
       </c>
       <c r="Z9" s="59" t="s">
         <v>1</v>
       </c>
       <c r="AA9" s="3" t="s">
         <v>2</v>
       </c>
       <c r="AB9" s="3" t="s">
         <v>3</v>
       </c>
       <c r="AC9" s="3" t="s">
         <v>4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="139" t="s">
+      <c r="AD9" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="AE9" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="10" spans="1:31" ht="18.75" customHeight="1">
+      <c r="A10" s="138" t="s">
         <v>13</v>
       </c>
-      <c r="B10" s="152"/>
-[...22 lines deleted...]
-      <c r="Y10" s="125"/>
+      <c r="B10" s="139"/>
+      <c r="C10" s="139"/>
+      <c r="D10" s="139"/>
+      <c r="E10" s="139"/>
+      <c r="F10" s="139"/>
+      <c r="G10" s="139"/>
+      <c r="H10" s="139"/>
+      <c r="I10" s="139"/>
+      <c r="J10" s="139"/>
+      <c r="K10" s="139"/>
+      <c r="L10" s="139"/>
+      <c r="M10" s="139"/>
+      <c r="N10" s="139"/>
+      <c r="O10" s="139"/>
+      <c r="P10" s="139"/>
+      <c r="Q10" s="139"/>
+      <c r="R10" s="139"/>
+      <c r="S10" s="139"/>
+      <c r="T10" s="139"/>
+      <c r="U10" s="135"/>
+      <c r="V10" s="135"/>
+      <c r="W10" s="135"/>
+      <c r="X10" s="135"/>
+      <c r="Y10" s="135"/>
       <c r="Z10" s="126"/>
       <c r="AA10" s="126"/>
       <c r="AB10" s="126"/>
       <c r="AC10" s="126"/>
-    </row>
-    <row r="11" spans="1:29">
+      <c r="AD10" s="126"/>
+      <c r="AE10" s="126"/>
+    </row>
+    <row r="11" spans="1:31">
       <c r="A11" s="52" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="53">
         <v>1114</v>
       </c>
       <c r="C11" s="53">
         <v>964</v>
       </c>
       <c r="D11" s="53">
         <v>985</v>
       </c>
       <c r="E11" s="53">
         <v>1035</v>
       </c>
       <c r="F11" s="53">
         <v>872</v>
       </c>
       <c r="G11" s="53">
         <v>868</v>
       </c>
       <c r="H11" s="53">
         <v>1027</v>
       </c>
       <c r="I11" s="53">
@@ -1680,55 +1698,61 @@
       </c>
       <c r="U11" s="5">
         <v>862</v>
       </c>
       <c r="V11" s="5">
         <v>898</v>
       </c>
       <c r="W11" s="5">
         <v>858</v>
       </c>
       <c r="X11" s="5">
         <v>792</v>
       </c>
       <c r="Y11" s="56">
         <v>828</v>
       </c>
       <c r="Z11" s="7">
         <v>877</v>
       </c>
       <c r="AA11" s="7">
         <v>690</v>
       </c>
       <c r="AB11" s="7">
         <v>765</v>
       </c>
-      <c r="AC11" s="151">
+      <c r="AC11" s="124">
         <v>653</v>
       </c>
-    </row>
-    <row r="12" spans="1:29">
+      <c r="AD11" s="5">
+        <v>671</v>
+      </c>
+      <c r="AE11" s="124">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="12" spans="1:31">
       <c r="A12" s="52" t="s">
         <v>18</v>
       </c>
       <c r="B12" s="7">
         <v>701</v>
       </c>
       <c r="C12" s="7">
         <v>577</v>
       </c>
       <c r="D12" s="7">
         <v>610</v>
       </c>
       <c r="E12" s="8">
         <v>620</v>
       </c>
       <c r="F12" s="9">
         <v>514</v>
       </c>
       <c r="G12" s="10">
         <v>532</v>
       </c>
       <c r="H12" s="11">
         <v>661</v>
       </c>
       <c r="I12" s="12">
@@ -1769,55 +1793,61 @@
       </c>
       <c r="U12" s="17">
         <v>554</v>
       </c>
       <c r="V12" s="18">
         <v>575</v>
       </c>
       <c r="W12" s="5">
         <v>526</v>
       </c>
       <c r="X12" s="5">
         <v>437</v>
       </c>
       <c r="Y12" s="56">
         <v>505</v>
       </c>
       <c r="Z12" s="7">
         <v>561</v>
       </c>
       <c r="AA12" s="7">
         <v>426</v>
       </c>
       <c r="AB12" s="7">
         <v>458</v>
       </c>
-      <c r="AC12" s="151">
+      <c r="AC12" s="124">
         <v>394</v>
       </c>
-    </row>
-    <row r="13" spans="1:29">
+      <c r="AD12" s="5">
+        <v>422</v>
+      </c>
+      <c r="AE12" s="124">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="13" spans="1:31">
       <c r="A13" s="52" t="s">
         <v>19</v>
       </c>
       <c r="B13" s="7">
         <v>154</v>
       </c>
       <c r="C13" s="7">
         <v>128</v>
       </c>
       <c r="D13" s="7">
         <v>127</v>
       </c>
       <c r="E13" s="8">
         <v>137</v>
       </c>
       <c r="F13" s="9">
         <v>143</v>
       </c>
       <c r="G13" s="10">
         <v>125</v>
       </c>
       <c r="H13" s="11">
         <v>129</v>
       </c>
       <c r="I13" s="12">
@@ -1858,55 +1888,61 @@
       </c>
       <c r="U13" s="17">
         <v>122</v>
       </c>
       <c r="V13" s="18">
         <v>99</v>
       </c>
       <c r="W13" s="5">
         <v>107</v>
       </c>
       <c r="X13" s="5">
         <v>124</v>
       </c>
       <c r="Y13" s="56">
         <v>127</v>
       </c>
       <c r="Z13" s="7">
         <v>101</v>
       </c>
       <c r="AA13" s="7">
         <v>80</v>
       </c>
       <c r="AB13" s="7">
         <v>113</v>
       </c>
-      <c r="AC13" s="151">
+      <c r="AC13" s="124">
         <v>110</v>
       </c>
-    </row>
-    <row r="14" spans="1:29">
+      <c r="AD13" s="5">
+        <v>76</v>
+      </c>
+      <c r="AE13" s="124">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="14" spans="1:31">
       <c r="A14" s="52" t="s">
         <v>20</v>
       </c>
       <c r="B14" s="7">
         <v>34</v>
       </c>
       <c r="C14" s="7">
         <v>34</v>
       </c>
       <c r="D14" s="7">
         <v>32</v>
       </c>
       <c r="E14" s="8">
         <v>36</v>
       </c>
       <c r="F14" s="9">
         <v>26</v>
       </c>
       <c r="G14" s="10">
         <v>35</v>
       </c>
       <c r="H14" s="11">
         <v>38</v>
       </c>
       <c r="I14" s="12">
@@ -1947,55 +1983,61 @@
       </c>
       <c r="U14" s="17">
         <v>31</v>
       </c>
       <c r="V14" s="18">
         <v>39</v>
       </c>
       <c r="W14" s="5">
         <v>35</v>
       </c>
       <c r="X14" s="5">
         <v>39</v>
       </c>
       <c r="Y14" s="56">
         <v>37</v>
       </c>
       <c r="Z14" s="7">
         <v>29</v>
       </c>
       <c r="AA14" s="7">
         <v>29</v>
       </c>
       <c r="AB14" s="7">
         <v>28</v>
       </c>
-      <c r="AC14" s="151">
+      <c r="AC14" s="124">
         <v>24</v>
       </c>
-    </row>
-    <row r="15" spans="1:29">
+      <c r="AD14" s="5">
+        <v>30</v>
+      </c>
+      <c r="AE14" s="124">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="15" spans="1:31">
       <c r="A15" s="52" t="s">
         <v>21</v>
       </c>
       <c r="B15" s="7">
         <v>29</v>
       </c>
       <c r="C15" s="7">
         <v>32</v>
       </c>
       <c r="D15" s="7">
         <v>39</v>
       </c>
       <c r="E15" s="8">
         <v>39</v>
       </c>
       <c r="F15" s="9">
         <v>34</v>
       </c>
       <c r="G15" s="10">
         <v>30</v>
       </c>
       <c r="H15" s="11">
         <v>16</v>
       </c>
       <c r="I15" s="12">
@@ -2036,55 +2078,61 @@
       </c>
       <c r="U15" s="17">
         <v>36</v>
       </c>
       <c r="V15" s="18">
         <v>29</v>
       </c>
       <c r="W15" s="5">
         <v>26</v>
       </c>
       <c r="X15" s="5">
         <v>33</v>
       </c>
       <c r="Y15" s="56">
         <v>30</v>
       </c>
       <c r="Z15" s="7">
         <v>22</v>
       </c>
       <c r="AA15" s="7">
         <v>12</v>
       </c>
       <c r="AB15" s="7">
         <v>42</v>
       </c>
-      <c r="AC15" s="151">
+      <c r="AC15" s="124">
         <v>26</v>
       </c>
-    </row>
-    <row r="16" spans="1:29">
+      <c r="AD15" s="5">
+        <v>28</v>
+      </c>
+      <c r="AE15" s="124">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="16" spans="1:31">
       <c r="A16" s="52" t="s">
         <v>22</v>
       </c>
       <c r="B16" s="7">
         <v>57</v>
       </c>
       <c r="C16" s="7">
         <v>68</v>
       </c>
       <c r="D16" s="7">
         <v>81</v>
       </c>
       <c r="E16" s="8">
         <v>76</v>
       </c>
       <c r="F16" s="9">
         <v>53</v>
       </c>
       <c r="G16" s="10">
         <v>55</v>
       </c>
       <c r="H16" s="11">
         <v>62</v>
       </c>
       <c r="I16" s="12">
@@ -2125,55 +2173,61 @@
       </c>
       <c r="U16" s="17">
         <v>33</v>
       </c>
       <c r="V16" s="18">
         <v>33</v>
       </c>
       <c r="W16" s="5">
         <v>49</v>
       </c>
       <c r="X16" s="5">
         <v>47</v>
       </c>
       <c r="Y16" s="56">
         <v>42</v>
       </c>
       <c r="Z16" s="7">
         <v>57</v>
       </c>
       <c r="AA16" s="7">
         <v>61</v>
       </c>
       <c r="AB16" s="7">
         <v>34</v>
       </c>
-      <c r="AC16" s="151">
+      <c r="AC16" s="124">
         <v>27</v>
       </c>
-    </row>
-    <row r="17" spans="1:29">
+      <c r="AD16" s="5">
+        <v>44</v>
+      </c>
+      <c r="AE16" s="124">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="17" spans="1:31">
       <c r="A17" s="52" t="s">
         <v>23</v>
       </c>
       <c r="B17" s="7">
         <v>46</v>
       </c>
       <c r="C17" s="7">
         <v>56</v>
       </c>
       <c r="D17" s="7">
         <v>34</v>
       </c>
       <c r="E17" s="8">
         <v>44</v>
       </c>
       <c r="F17" s="9">
         <v>51</v>
       </c>
       <c r="G17" s="10">
         <v>31</v>
       </c>
       <c r="H17" s="11">
         <v>56</v>
       </c>
       <c r="I17" s="12">
@@ -2214,55 +2268,61 @@
       </c>
       <c r="U17" s="17">
         <v>25</v>
       </c>
       <c r="V17" s="18">
         <v>43</v>
       </c>
       <c r="W17" s="5">
         <v>43</v>
       </c>
       <c r="X17" s="5">
         <v>37</v>
       </c>
       <c r="Y17" s="56">
         <v>35</v>
       </c>
       <c r="Z17" s="7">
         <v>20</v>
       </c>
       <c r="AA17" s="7">
         <v>31</v>
       </c>
       <c r="AB17" s="7">
         <v>35</v>
       </c>
-      <c r="AC17" s="151">
+      <c r="AC17" s="124">
         <v>30</v>
       </c>
-    </row>
-    <row r="18" spans="1:29" ht="15.75" customHeight="1">
+      <c r="AD17" s="5">
+        <v>28</v>
+      </c>
+      <c r="AE17" s="124">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="18" spans="1:31" ht="15.75" customHeight="1">
       <c r="A18" s="52" t="s">
         <v>24</v>
       </c>
       <c r="B18" s="7">
         <v>51</v>
       </c>
       <c r="C18" s="7">
         <v>28</v>
       </c>
       <c r="D18" s="7">
         <v>36</v>
       </c>
       <c r="E18" s="8">
         <v>47</v>
       </c>
       <c r="F18" s="9">
         <v>38</v>
       </c>
       <c r="G18" s="10">
         <v>29</v>
       </c>
       <c r="H18" s="11">
         <v>34</v>
       </c>
       <c r="I18" s="12">
@@ -2303,55 +2363,61 @@
       </c>
       <c r="U18" s="17">
         <v>40</v>
       </c>
       <c r="V18" s="18">
         <v>47</v>
       </c>
       <c r="W18" s="5">
         <v>29</v>
       </c>
       <c r="X18" s="5">
         <v>40</v>
       </c>
       <c r="Y18" s="56">
         <v>38</v>
       </c>
       <c r="Z18" s="7">
         <v>49</v>
       </c>
       <c r="AA18" s="7">
         <v>23</v>
       </c>
       <c r="AB18" s="7">
         <v>21</v>
       </c>
-      <c r="AC18" s="151">
+      <c r="AC18" s="124">
         <v>25</v>
       </c>
-    </row>
-    <row r="19" spans="1:29" ht="15.75" customHeight="1">
+      <c r="AD18" s="5">
+        <v>22</v>
+      </c>
+      <c r="AE18" s="124">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="19" spans="1:31" ht="15.75" customHeight="1">
       <c r="A19" s="52" t="s">
         <v>25</v>
       </c>
       <c r="B19" s="7">
         <v>42</v>
       </c>
       <c r="C19" s="7">
         <v>41</v>
       </c>
       <c r="D19" s="7">
         <v>26</v>
       </c>
       <c r="E19" s="8">
         <v>36</v>
       </c>
       <c r="F19" s="9">
         <v>13</v>
       </c>
       <c r="G19" s="10">
         <v>31</v>
       </c>
       <c r="H19" s="11">
         <v>31</v>
       </c>
       <c r="I19" s="12">
@@ -2392,88 +2458,96 @@
       </c>
       <c r="U19" s="17">
         <v>21</v>
       </c>
       <c r="V19" s="18">
         <v>33</v>
       </c>
       <c r="W19" s="5">
         <v>43</v>
       </c>
       <c r="X19" s="5">
         <v>35</v>
       </c>
       <c r="Y19" s="56">
         <v>14</v>
       </c>
       <c r="Z19" s="7">
         <v>38</v>
       </c>
       <c r="AA19" s="7">
         <v>28</v>
       </c>
       <c r="AB19" s="7">
         <v>34</v>
       </c>
-      <c r="AC19" s="151">
+      <c r="AC19" s="124">
         <v>17</v>
       </c>
-    </row>
-    <row r="20" spans="1:29" ht="15.75" customHeight="1">
+      <c r="AD19" s="5">
+        <v>21</v>
+      </c>
+      <c r="AE19" s="124">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="20" spans="1:31" ht="15.75" customHeight="1">
       <c r="A20" s="140" t="s">
         <v>15</v>
       </c>
-      <c r="B20" s="129"/>
-[...20 lines deleted...]
-      <c r="W20" s="129"/>
+      <c r="B20" s="141"/>
+      <c r="C20" s="141"/>
+      <c r="D20" s="141"/>
+      <c r="E20" s="141"/>
+      <c r="F20" s="141"/>
+      <c r="G20" s="141"/>
+      <c r="H20" s="141"/>
+      <c r="I20" s="141"/>
+      <c r="J20" s="141"/>
+      <c r="K20" s="141"/>
+      <c r="L20" s="141"/>
+      <c r="M20" s="141"/>
+      <c r="N20" s="141"/>
+      <c r="O20" s="141"/>
+      <c r="P20" s="141"/>
+      <c r="Q20" s="141"/>
+      <c r="R20" s="141"/>
+      <c r="S20" s="141"/>
+      <c r="T20" s="141"/>
+      <c r="U20" s="141"/>
+      <c r="V20" s="141"/>
+      <c r="W20" s="141"/>
       <c r="X20" s="126"/>
       <c r="Y20" s="126"/>
       <c r="Z20" s="126"/>
       <c r="AA20" s="126"/>
       <c r="AB20" s="126"/>
       <c r="AC20" s="126"/>
-    </row>
-    <row r="21" spans="1:29" ht="15.75" customHeight="1">
+      <c r="AD20" s="126"/>
+      <c r="AE20" s="126"/>
+    </row>
+    <row r="21" spans="1:31" ht="15.75" customHeight="1">
       <c r="A21" s="52" t="s">
         <v>14</v>
       </c>
       <c r="B21" s="53">
         <v>628</v>
       </c>
       <c r="C21" s="53">
         <v>503</v>
       </c>
       <c r="D21" s="53">
         <v>532</v>
       </c>
       <c r="E21" s="53">
         <v>530</v>
       </c>
       <c r="F21" s="53">
         <v>470</v>
       </c>
       <c r="G21" s="53">
         <v>467</v>
       </c>
       <c r="H21" s="53">
         <v>560</v>
       </c>
       <c r="I21" s="53">
@@ -2517,52 +2591,58 @@
       </c>
       <c r="V21" s="54">
         <v>468</v>
       </c>
       <c r="W21" s="5">
         <v>447</v>
       </c>
       <c r="X21" s="5">
         <v>396</v>
       </c>
       <c r="Y21" s="56">
         <v>428</v>
       </c>
       <c r="Z21" s="7">
         <v>459</v>
       </c>
       <c r="AA21" s="7">
         <v>341</v>
       </c>
       <c r="AB21" s="7">
         <v>403</v>
       </c>
       <c r="AC21" s="5">
         <v>348</v>
       </c>
-    </row>
-    <row r="22" spans="1:29" ht="15.75" customHeight="1">
+      <c r="AD21" s="5">
+        <v>367</v>
+      </c>
+      <c r="AE21" s="124">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="22" spans="1:31" ht="15.75" customHeight="1">
       <c r="A22" s="52" t="s">
         <v>18</v>
       </c>
       <c r="B22" s="7">
         <v>513</v>
       </c>
       <c r="C22" s="7">
         <v>410</v>
       </c>
       <c r="D22" s="7">
         <v>442</v>
       </c>
       <c r="E22" s="19">
         <v>426</v>
       </c>
       <c r="F22" s="20">
         <v>363</v>
       </c>
       <c r="G22" s="21">
         <v>372</v>
       </c>
       <c r="H22" s="22">
         <v>457</v>
       </c>
       <c r="I22" s="23">
@@ -2606,52 +2686,58 @@
       </c>
       <c r="V22" s="29">
         <v>400</v>
       </c>
       <c r="W22" s="5">
         <v>373</v>
       </c>
       <c r="X22" s="5">
         <v>297</v>
       </c>
       <c r="Y22" s="56">
         <v>329</v>
       </c>
       <c r="Z22" s="7">
         <v>382</v>
       </c>
       <c r="AA22" s="7">
         <v>285</v>
       </c>
       <c r="AB22" s="7">
         <v>310</v>
       </c>
       <c r="AC22" s="5">
         <v>262</v>
       </c>
-    </row>
-    <row r="23" spans="1:29" ht="15.75" customHeight="1">
+      <c r="AD22" s="5">
+        <v>309</v>
+      </c>
+      <c r="AE22" s="124">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="23" spans="1:31" ht="15.75" customHeight="1">
       <c r="A23" s="52" t="s">
         <v>19</v>
       </c>
       <c r="B23" s="7">
         <v>115</v>
       </c>
       <c r="C23" s="7">
         <v>93</v>
       </c>
       <c r="D23" s="7">
         <v>90</v>
       </c>
       <c r="E23" s="19">
         <v>104</v>
       </c>
       <c r="F23" s="20">
         <v>107</v>
       </c>
       <c r="G23" s="21">
         <v>95</v>
       </c>
       <c r="H23" s="22">
         <v>103</v>
       </c>
       <c r="I23" s="23">
@@ -2695,85 +2781,93 @@
       </c>
       <c r="V23" s="29">
         <v>68</v>
       </c>
       <c r="W23" s="5">
         <v>74</v>
       </c>
       <c r="X23" s="5">
         <v>99</v>
       </c>
       <c r="Y23" s="56">
         <v>99</v>
       </c>
       <c r="Z23" s="7">
         <v>77</v>
       </c>
       <c r="AA23" s="7">
         <v>56</v>
       </c>
       <c r="AB23" s="7">
         <v>93</v>
       </c>
       <c r="AC23" s="5">
         <v>86</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="128" t="s">
+      <c r="AD23" s="5">
+        <v>58</v>
+      </c>
+      <c r="AE23" s="124">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="24" spans="1:31" ht="18" customHeight="1">
+      <c r="A24" s="142" t="s">
         <v>16</v>
       </c>
-      <c r="B24" s="129"/>
-[...20 lines deleted...]
-      <c r="W24" s="129"/>
+      <c r="B24" s="141"/>
+      <c r="C24" s="141"/>
+      <c r="D24" s="141"/>
+      <c r="E24" s="141"/>
+      <c r="F24" s="141"/>
+      <c r="G24" s="141"/>
+      <c r="H24" s="141"/>
+      <c r="I24" s="141"/>
+      <c r="J24" s="141"/>
+      <c r="K24" s="141"/>
+      <c r="L24" s="141"/>
+      <c r="M24" s="141"/>
+      <c r="N24" s="141"/>
+      <c r="O24" s="141"/>
+      <c r="P24" s="141"/>
+      <c r="Q24" s="141"/>
+      <c r="R24" s="141"/>
+      <c r="S24" s="141"/>
+      <c r="T24" s="141"/>
+      <c r="U24" s="141"/>
+      <c r="V24" s="141"/>
+      <c r="W24" s="141"/>
       <c r="X24" s="126"/>
       <c r="Y24" s="126"/>
       <c r="Z24" s="126"/>
       <c r="AA24" s="126"/>
       <c r="AB24" s="126"/>
       <c r="AC24" s="126"/>
-    </row>
-    <row r="25" spans="1:29" ht="15.75" customHeight="1">
+      <c r="AD24" s="126"/>
+      <c r="AE24" s="126"/>
+    </row>
+    <row r="25" spans="1:31" ht="15.75" customHeight="1">
       <c r="A25" s="52" t="s">
         <v>14</v>
       </c>
       <c r="B25" s="53">
         <v>486</v>
       </c>
       <c r="C25" s="53">
         <v>461</v>
       </c>
       <c r="D25" s="53">
         <v>453</v>
       </c>
       <c r="E25" s="53">
         <v>505</v>
       </c>
       <c r="F25" s="53">
         <v>402</v>
       </c>
       <c r="G25" s="53">
         <v>401</v>
       </c>
       <c r="H25" s="53">
         <v>467</v>
       </c>
       <c r="I25" s="53">
@@ -2817,52 +2911,58 @@
       </c>
       <c r="V25" s="54">
         <v>430</v>
       </c>
       <c r="W25" s="5">
         <v>411</v>
       </c>
       <c r="X25" s="5">
         <v>396</v>
       </c>
       <c r="Y25" s="56">
         <v>400</v>
       </c>
       <c r="Z25" s="7">
         <v>418</v>
       </c>
       <c r="AA25" s="7">
         <v>349</v>
       </c>
       <c r="AB25" s="7">
         <v>362</v>
       </c>
       <c r="AC25" s="7">
         <v>305</v>
       </c>
-    </row>
-    <row r="26" spans="1:29" ht="15.75" customHeight="1">
+      <c r="AD25" s="5">
+        <v>304</v>
+      </c>
+      <c r="AE25" s="124">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="26" spans="1:31" ht="15.75" customHeight="1">
       <c r="A26" s="52" t="s">
         <v>18</v>
       </c>
       <c r="B26" s="7">
         <v>188</v>
       </c>
       <c r="C26" s="7">
         <v>167</v>
       </c>
       <c r="D26" s="7">
         <v>168</v>
       </c>
       <c r="E26" s="30">
         <v>194</v>
       </c>
       <c r="F26" s="31">
         <v>151</v>
       </c>
       <c r="G26" s="32">
         <v>160</v>
       </c>
       <c r="H26" s="33">
         <v>204</v>
       </c>
       <c r="I26" s="34">
@@ -2906,52 +3006,58 @@
       </c>
       <c r="V26" s="40">
         <v>175</v>
       </c>
       <c r="W26" s="5">
         <v>153</v>
       </c>
       <c r="X26" s="5">
         <v>140</v>
       </c>
       <c r="Y26" s="56">
         <v>176</v>
       </c>
       <c r="Z26" s="7">
         <v>179</v>
       </c>
       <c r="AA26" s="7">
         <v>141</v>
       </c>
       <c r="AB26" s="7">
         <v>148</v>
       </c>
       <c r="AC26" s="7">
         <v>132</v>
       </c>
-    </row>
-    <row r="27" spans="1:29" ht="15.75" customHeight="1">
+      <c r="AD26" s="5">
+        <v>113</v>
+      </c>
+      <c r="AE26" s="124">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="27" spans="1:31" ht="15.75" customHeight="1">
       <c r="A27" s="52" t="s">
         <v>19</v>
       </c>
       <c r="B27" s="7">
         <v>39</v>
       </c>
       <c r="C27" s="7">
         <v>35</v>
       </c>
       <c r="D27" s="7">
         <v>37</v>
       </c>
       <c r="E27" s="30">
         <v>33</v>
       </c>
       <c r="F27" s="31">
         <v>36</v>
       </c>
       <c r="G27" s="32">
         <v>30</v>
       </c>
       <c r="H27" s="33">
         <v>26</v>
       </c>
       <c r="I27" s="34">
@@ -2995,52 +3101,58 @@
       </c>
       <c r="V27" s="40">
         <v>31</v>
       </c>
       <c r="W27" s="5">
         <v>33</v>
       </c>
       <c r="X27" s="5">
         <v>25</v>
       </c>
       <c r="Y27" s="56">
         <v>28</v>
       </c>
       <c r="Z27" s="7">
         <v>24</v>
       </c>
       <c r="AA27" s="7">
         <v>24</v>
       </c>
       <c r="AB27" s="7">
         <v>20</v>
       </c>
       <c r="AC27" s="7">
         <v>24</v>
       </c>
-    </row>
-    <row r="28" spans="1:29" ht="15.75" customHeight="1">
+      <c r="AD27" s="5">
+        <v>18</v>
+      </c>
+      <c r="AE27" s="124">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="28" spans="1:31" ht="15.75" customHeight="1">
       <c r="A28" s="52" t="s">
         <v>20</v>
       </c>
       <c r="B28" s="7">
         <v>34</v>
       </c>
       <c r="C28" s="7">
         <v>34</v>
       </c>
       <c r="D28" s="7">
         <v>32</v>
       </c>
       <c r="E28" s="30">
         <v>36</v>
       </c>
       <c r="F28" s="31">
         <v>26</v>
       </c>
       <c r="G28" s="32">
         <v>35</v>
       </c>
       <c r="H28" s="33">
         <v>38</v>
       </c>
       <c r="I28" s="34">
@@ -3084,52 +3196,58 @@
       </c>
       <c r="V28" s="40">
         <v>39</v>
       </c>
       <c r="W28" s="5">
         <v>35</v>
       </c>
       <c r="X28" s="5">
         <v>39</v>
       </c>
       <c r="Y28" s="56">
         <v>37</v>
       </c>
       <c r="Z28" s="7">
         <v>29</v>
       </c>
       <c r="AA28" s="7">
         <v>29</v>
       </c>
       <c r="AB28" s="7">
         <v>28</v>
       </c>
       <c r="AC28" s="7">
         <v>24</v>
       </c>
-    </row>
-    <row r="29" spans="1:29" ht="15.75" customHeight="1">
+      <c r="AD28" s="5">
+        <v>30</v>
+      </c>
+      <c r="AE28" s="124">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="29" spans="1:31" ht="15.75" customHeight="1">
       <c r="A29" s="52" t="s">
         <v>21</v>
       </c>
       <c r="B29" s="7">
         <v>29</v>
       </c>
       <c r="C29" s="7">
         <v>32</v>
       </c>
       <c r="D29" s="7">
         <v>39</v>
       </c>
       <c r="E29" s="30">
         <v>39</v>
       </c>
       <c r="F29" s="31">
         <v>34</v>
       </c>
       <c r="G29" s="32">
         <v>30</v>
       </c>
       <c r="H29" s="33">
         <v>16</v>
       </c>
       <c r="I29" s="34">
@@ -3173,52 +3291,58 @@
       </c>
       <c r="V29" s="40">
         <v>29</v>
       </c>
       <c r="W29" s="5">
         <v>26</v>
       </c>
       <c r="X29" s="5">
         <v>33</v>
       </c>
       <c r="Y29" s="56">
         <v>30</v>
       </c>
       <c r="Z29" s="7">
         <v>22</v>
       </c>
       <c r="AA29" s="7">
         <v>12</v>
       </c>
       <c r="AB29" s="7">
         <v>42</v>
       </c>
       <c r="AC29" s="7">
         <v>26</v>
       </c>
-    </row>
-    <row r="30" spans="1:29" ht="15.75" customHeight="1">
+      <c r="AD29" s="5">
+        <v>28</v>
+      </c>
+      <c r="AE29" s="124">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="30" spans="1:31" ht="15.75" customHeight="1">
       <c r="A30" s="52" t="s">
         <v>22</v>
       </c>
       <c r="B30" s="7">
         <v>57</v>
       </c>
       <c r="C30" s="7">
         <v>68</v>
       </c>
       <c r="D30" s="7">
         <v>81</v>
       </c>
       <c r="E30" s="30">
         <v>76</v>
       </c>
       <c r="F30" s="31">
         <v>53</v>
       </c>
       <c r="G30" s="32">
         <v>55</v>
       </c>
       <c r="H30" s="33">
         <v>62</v>
       </c>
       <c r="I30" s="34">
@@ -3262,52 +3386,58 @@
       </c>
       <c r="V30" s="40">
         <v>33</v>
       </c>
       <c r="W30" s="5">
         <v>49</v>
       </c>
       <c r="X30" s="5">
         <v>47</v>
       </c>
       <c r="Y30" s="56">
         <v>42</v>
       </c>
       <c r="Z30" s="7">
         <v>57</v>
       </c>
       <c r="AA30" s="7">
         <v>61</v>
       </c>
       <c r="AB30" s="7">
         <v>34</v>
       </c>
       <c r="AC30" s="7">
         <v>27</v>
       </c>
-    </row>
-    <row r="31" spans="1:29" ht="15.75" customHeight="1">
+      <c r="AD30" s="5">
+        <v>44</v>
+      </c>
+      <c r="AE30" s="124">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="31" spans="1:31" ht="15.75" customHeight="1">
       <c r="A31" s="52" t="s">
         <v>23</v>
       </c>
       <c r="B31" s="7">
         <v>46</v>
       </c>
       <c r="C31" s="7">
         <v>56</v>
       </c>
       <c r="D31" s="7">
         <v>34</v>
       </c>
       <c r="E31" s="30">
         <v>44</v>
       </c>
       <c r="F31" s="31">
         <v>51</v>
       </c>
       <c r="G31" s="32">
         <v>31</v>
       </c>
       <c r="H31" s="33">
         <v>56</v>
       </c>
       <c r="I31" s="34">
@@ -3351,52 +3481,58 @@
       </c>
       <c r="V31" s="40">
         <v>43</v>
       </c>
       <c r="W31" s="5">
         <v>43</v>
       </c>
       <c r="X31" s="5">
         <v>37</v>
       </c>
       <c r="Y31" s="56">
         <v>35</v>
       </c>
       <c r="Z31" s="7">
         <v>20</v>
       </c>
       <c r="AA31" s="7">
         <v>31</v>
       </c>
       <c r="AB31" s="7">
         <v>35</v>
       </c>
       <c r="AC31" s="7">
         <v>30</v>
       </c>
-    </row>
-    <row r="32" spans="1:29" ht="15.75" customHeight="1">
+      <c r="AD31" s="5">
+        <v>28</v>
+      </c>
+      <c r="AE31" s="124">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="32" spans="1:31" ht="15.75" customHeight="1">
       <c r="A32" s="52" t="s">
         <v>24</v>
       </c>
       <c r="B32" s="7">
         <v>51</v>
       </c>
       <c r="C32" s="7">
         <v>28</v>
       </c>
       <c r="D32" s="7">
         <v>36</v>
       </c>
       <c r="E32" s="30">
         <v>47</v>
       </c>
       <c r="F32" s="31">
         <v>38</v>
       </c>
       <c r="G32" s="32">
         <v>29</v>
       </c>
       <c r="H32" s="33">
         <v>34</v>
       </c>
       <c r="I32" s="34">
@@ -3440,52 +3576,58 @@
       </c>
       <c r="V32" s="40">
         <v>47</v>
       </c>
       <c r="W32" s="5">
         <v>29</v>
       </c>
       <c r="X32" s="5">
         <v>40</v>
       </c>
       <c r="Y32" s="56">
         <v>38</v>
       </c>
       <c r="Z32" s="7">
         <v>49</v>
       </c>
       <c r="AA32" s="7">
         <v>23</v>
       </c>
       <c r="AB32" s="7">
         <v>21</v>
       </c>
       <c r="AC32" s="7">
         <v>25</v>
       </c>
-    </row>
-    <row r="33" spans="1:29" ht="15.75" customHeight="1">
+      <c r="AD32" s="5">
+        <v>22</v>
+      </c>
+      <c r="AE32" s="124">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="33" spans="1:31" ht="15.75" customHeight="1">
       <c r="A33" s="55" t="s">
         <v>25</v>
       </c>
       <c r="B33" s="6">
         <v>42</v>
       </c>
       <c r="C33" s="6">
         <v>41</v>
       </c>
       <c r="D33" s="6">
         <v>26</v>
       </c>
       <c r="E33" s="41">
         <v>36</v>
       </c>
       <c r="F33" s="42">
         <v>13</v>
       </c>
       <c r="G33" s="43">
         <v>31</v>
       </c>
       <c r="H33" s="44">
         <v>31</v>
       </c>
       <c r="I33" s="45">
@@ -3529,446 +3671,452 @@
       </c>
       <c r="V33" s="51">
         <v>33</v>
       </c>
       <c r="W33" s="6">
         <v>43</v>
       </c>
       <c r="X33" s="6">
         <v>35</v>
       </c>
       <c r="Y33" s="58">
         <v>14</v>
       </c>
       <c r="Z33" s="6">
         <v>38</v>
       </c>
       <c r="AA33" s="6">
         <v>28</v>
       </c>
       <c r="AB33" s="6">
         <v>34</v>
       </c>
       <c r="AC33" s="6">
         <v>17</v>
       </c>
-    </row>
-    <row r="34" spans="1:29" ht="15.75" customHeight="1">
+      <c r="AD33" s="6">
+        <v>21</v>
+      </c>
+      <c r="AE33" s="152">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="34" spans="1:31" ht="15.75" customHeight="1">
       <c r="A34" s="120" t="s">
         <v>40</v>
       </c>
       <c r="B34" s="120"/>
       <c r="C34" s="120"/>
       <c r="D34" s="120"/>
       <c r="E34" s="121"/>
       <c r="F34" s="121"/>
       <c r="G34" s="121"/>
       <c r="H34" s="56"/>
       <c r="I34" s="56"/>
       <c r="J34" s="1"/>
       <c r="K34" s="1"/>
       <c r="L34" s="1"/>
       <c r="M34" s="1"/>
       <c r="N34" s="1"/>
       <c r="O34" s="1"/>
       <c r="P34" s="1"/>
       <c r="Q34" s="1"/>
       <c r="R34" s="1"/>
       <c r="S34" s="1"/>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
       <c r="X34" s="1"/>
       <c r="Y34" s="1"/>
       <c r="Z34" s="1"/>
     </row>
-    <row r="35" spans="1:29" ht="15.75" customHeight="1">
+    <row r="35" spans="1:31" ht="15.75" customHeight="1">
       <c r="A35" s="1"/>
       <c r="B35" s="1"/>
       <c r="C35" s="1"/>
       <c r="D35" s="1"/>
       <c r="E35" s="1"/>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
       <c r="I35" s="1"/>
       <c r="J35" s="1"/>
       <c r="K35" s="1"/>
       <c r="L35" s="1"/>
       <c r="M35" s="1"/>
       <c r="N35" s="1"/>
       <c r="O35" s="1"/>
       <c r="P35" s="1"/>
       <c r="Q35" s="1"/>
       <c r="R35" s="1"/>
       <c r="S35" s="1"/>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
       <c r="X35" s="1"/>
       <c r="Y35" s="1"/>
       <c r="Z35" s="1"/>
     </row>
-    <row r="36" spans="1:29" ht="15.75" customHeight="1">
+    <row r="36" spans="1:31" ht="15.75" customHeight="1">
       <c r="A36" s="1"/>
       <c r="B36" s="1"/>
       <c r="C36" s="1"/>
       <c r="D36" s="1"/>
       <c r="E36" s="1"/>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
       <c r="I36" s="1"/>
       <c r="J36" s="1"/>
       <c r="K36" s="1"/>
       <c r="L36" s="1"/>
       <c r="M36" s="1"/>
       <c r="N36" s="1"/>
       <c r="O36" s="1"/>
       <c r="P36" s="1"/>
       <c r="Q36" s="1"/>
       <c r="R36" s="1"/>
       <c r="S36" s="1"/>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
       <c r="X36" s="1"/>
       <c r="Y36" s="1"/>
       <c r="Z36" s="1"/>
     </row>
-    <row r="37" spans="1:29" ht="15.75" customHeight="1">
+    <row r="37" spans="1:31" ht="15.75" customHeight="1">
       <c r="A37" s="1"/>
       <c r="B37" s="1"/>
       <c r="C37" s="1"/>
       <c r="D37" s="1"/>
       <c r="E37" s="1"/>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
       <c r="I37" s="1"/>
       <c r="J37" s="1"/>
       <c r="K37" s="1"/>
       <c r="L37" s="1"/>
       <c r="M37" s="1"/>
       <c r="N37" s="1"/>
       <c r="O37" s="1"/>
       <c r="P37" s="1"/>
       <c r="Q37" s="1"/>
       <c r="R37" s="1"/>
       <c r="S37" s="1"/>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
       <c r="X37" s="1"/>
       <c r="Y37" s="1"/>
       <c r="Z37" s="1"/>
     </row>
-    <row r="38" spans="1:29" ht="15.75" customHeight="1">
+    <row r="38" spans="1:31" ht="15.75" customHeight="1">
       <c r="A38" s="1"/>
       <c r="B38" s="1"/>
       <c r="C38" s="1"/>
       <c r="D38" s="1"/>
       <c r="E38" s="1"/>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
       <c r="I38" s="1"/>
       <c r="J38" s="1"/>
       <c r="K38" s="1"/>
       <c r="L38" s="1"/>
       <c r="M38" s="1"/>
       <c r="N38" s="1"/>
       <c r="O38" s="1"/>
       <c r="P38" s="1"/>
       <c r="Q38" s="1"/>
       <c r="R38" s="1"/>
       <c r="S38" s="1"/>
       <c r="T38" s="1"/>
       <c r="U38" s="1"/>
       <c r="V38" s="1"/>
       <c r="W38" s="1"/>
       <c r="X38" s="1"/>
       <c r="Y38" s="1"/>
       <c r="Z38" s="1"/>
     </row>
-    <row r="39" spans="1:29" ht="15.75" customHeight="1">
+    <row r="39" spans="1:31" ht="15.75" customHeight="1">
       <c r="A39" s="1"/>
       <c r="B39" s="1"/>
       <c r="C39" s="1"/>
       <c r="D39" s="1"/>
       <c r="E39" s="1"/>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
       <c r="I39" s="1"/>
       <c r="J39" s="1"/>
       <c r="K39" s="1"/>
       <c r="L39" s="1"/>
       <c r="M39" s="1"/>
       <c r="N39" s="1"/>
       <c r="O39" s="1"/>
       <c r="P39" s="1"/>
       <c r="Q39" s="1"/>
       <c r="R39" s="1"/>
       <c r="S39" s="1"/>
       <c r="T39" s="1"/>
       <c r="U39" s="1"/>
       <c r="V39" s="1"/>
       <c r="W39" s="1"/>
       <c r="X39" s="1"/>
       <c r="Y39" s="1"/>
       <c r="Z39" s="1"/>
     </row>
-    <row r="40" spans="1:29" ht="15.75" customHeight="1">
+    <row r="40" spans="1:31" ht="15.75" customHeight="1">
       <c r="A40" s="1"/>
       <c r="B40" s="1"/>
       <c r="C40" s="1"/>
       <c r="D40" s="1"/>
       <c r="E40" s="1"/>
       <c r="F40" s="1"/>
       <c r="G40" s="1"/>
       <c r="H40" s="1"/>
       <c r="I40" s="1"/>
       <c r="J40" s="1"/>
       <c r="K40" s="1"/>
       <c r="L40" s="1"/>
       <c r="M40" s="1"/>
       <c r="N40" s="1"/>
       <c r="O40" s="1"/>
       <c r="P40" s="1"/>
       <c r="Q40" s="1"/>
       <c r="R40" s="1"/>
       <c r="S40" s="1"/>
       <c r="T40" s="1"/>
       <c r="U40" s="1"/>
       <c r="V40" s="1"/>
       <c r="W40" s="1"/>
       <c r="X40" s="1"/>
       <c r="Y40" s="1"/>
       <c r="Z40" s="1"/>
     </row>
-    <row r="41" spans="1:29" ht="15.75" customHeight="1">
+    <row r="41" spans="1:31" ht="15.75" customHeight="1">
       <c r="A41" s="1"/>
       <c r="B41" s="1"/>
       <c r="C41" s="1"/>
       <c r="D41" s="1"/>
       <c r="E41" s="1"/>
       <c r="F41" s="1"/>
       <c r="G41" s="1"/>
       <c r="H41" s="1"/>
       <c r="I41" s="1"/>
       <c r="J41" s="1"/>
       <c r="K41" s="1"/>
       <c r="L41" s="1"/>
       <c r="M41" s="1"/>
       <c r="N41" s="1"/>
       <c r="O41" s="1"/>
       <c r="P41" s="1"/>
       <c r="Q41" s="1"/>
       <c r="R41" s="1"/>
       <c r="S41" s="1"/>
       <c r="T41" s="1"/>
       <c r="U41" s="1"/>
       <c r="V41" s="1"/>
       <c r="W41" s="1"/>
       <c r="X41" s="1"/>
       <c r="Y41" s="1"/>
       <c r="Z41" s="1"/>
     </row>
-    <row r="42" spans="1:29" ht="15.75" customHeight="1">
+    <row r="42" spans="1:31" ht="15.75" customHeight="1">
       <c r="A42" s="1"/>
       <c r="B42" s="1"/>
       <c r="C42" s="1"/>
       <c r="D42" s="1"/>
       <c r="E42" s="1"/>
       <c r="F42" s="1"/>
       <c r="G42" s="1"/>
       <c r="H42" s="1"/>
       <c r="I42" s="1"/>
       <c r="J42" s="1"/>
       <c r="K42" s="1"/>
       <c r="L42" s="1"/>
       <c r="M42" s="1"/>
       <c r="N42" s="1"/>
       <c r="O42" s="1"/>
       <c r="P42" s="1"/>
       <c r="Q42" s="1"/>
       <c r="R42" s="1"/>
       <c r="S42" s="1"/>
       <c r="T42" s="1"/>
       <c r="U42" s="1"/>
       <c r="V42" s="1"/>
       <c r="W42" s="1"/>
       <c r="X42" s="1"/>
       <c r="Y42" s="1"/>
       <c r="Z42" s="1"/>
     </row>
-    <row r="43" spans="1:29" ht="15.75" customHeight="1">
+    <row r="43" spans="1:31" ht="15.75" customHeight="1">
       <c r="A43" s="1"/>
       <c r="B43" s="1"/>
       <c r="C43" s="1"/>
       <c r="D43" s="1"/>
       <c r="E43" s="1"/>
       <c r="F43" s="1"/>
       <c r="G43" s="1"/>
       <c r="H43" s="1"/>
       <c r="I43" s="1"/>
       <c r="J43" s="1"/>
       <c r="K43" s="1"/>
       <c r="L43" s="1"/>
       <c r="M43" s="1"/>
       <c r="N43" s="1"/>
       <c r="O43" s="1"/>
       <c r="P43" s="1"/>
       <c r="Q43" s="1"/>
       <c r="R43" s="1"/>
       <c r="S43" s="1"/>
       <c r="T43" s="1"/>
       <c r="U43" s="1"/>
       <c r="V43" s="1"/>
       <c r="W43" s="1"/>
       <c r="X43" s="1"/>
       <c r="Y43" s="1"/>
       <c r="Z43" s="1"/>
     </row>
-    <row r="44" spans="1:29" ht="15.75" customHeight="1">
+    <row r="44" spans="1:31" ht="15.75" customHeight="1">
       <c r="A44" s="1"/>
       <c r="B44" s="1"/>
       <c r="C44" s="1"/>
       <c r="D44" s="1"/>
       <c r="E44" s="1"/>
       <c r="F44" s="1"/>
       <c r="G44" s="1"/>
       <c r="H44" s="1"/>
       <c r="I44" s="1"/>
       <c r="J44" s="1"/>
       <c r="K44" s="1"/>
       <c r="L44" s="1"/>
       <c r="M44" s="1"/>
       <c r="N44" s="1"/>
       <c r="O44" s="1"/>
       <c r="P44" s="1"/>
       <c r="Q44" s="1"/>
       <c r="R44" s="1"/>
       <c r="S44" s="1"/>
       <c r="T44" s="1"/>
       <c r="U44" s="1"/>
       <c r="V44" s="1"/>
       <c r="W44" s="1"/>
       <c r="X44" s="1"/>
       <c r="Y44" s="1"/>
       <c r="Z44" s="1"/>
     </row>
-    <row r="45" spans="1:29" ht="15.75" customHeight="1">
+    <row r="45" spans="1:31" ht="15.75" customHeight="1">
       <c r="A45" s="1"/>
       <c r="B45" s="1"/>
       <c r="C45" s="1"/>
       <c r="D45" s="1"/>
       <c r="E45" s="1"/>
       <c r="F45" s="1"/>
       <c r="G45" s="1"/>
       <c r="H45" s="1"/>
       <c r="I45" s="1"/>
       <c r="J45" s="1"/>
       <c r="K45" s="1"/>
       <c r="L45" s="1"/>
       <c r="M45" s="1"/>
       <c r="N45" s="1"/>
       <c r="O45" s="1"/>
       <c r="P45" s="1"/>
       <c r="Q45" s="1"/>
       <c r="R45" s="1"/>
       <c r="S45" s="1"/>
       <c r="T45" s="1"/>
       <c r="U45" s="1"/>
       <c r="V45" s="1"/>
       <c r="W45" s="1"/>
       <c r="X45" s="1"/>
       <c r="Y45" s="1"/>
       <c r="Z45" s="1"/>
     </row>
-    <row r="46" spans="1:29" ht="15.75" customHeight="1">
+    <row r="46" spans="1:31" ht="15.75" customHeight="1">
       <c r="A46" s="1"/>
       <c r="B46" s="1"/>
       <c r="C46" s="1"/>
       <c r="D46" s="1"/>
       <c r="E46" s="1"/>
       <c r="F46" s="1"/>
       <c r="G46" s="1"/>
       <c r="H46" s="1"/>
       <c r="I46" s="1"/>
       <c r="J46" s="1"/>
       <c r="K46" s="1"/>
       <c r="L46" s="1"/>
       <c r="M46" s="1"/>
       <c r="N46" s="1"/>
       <c r="O46" s="1"/>
       <c r="P46" s="1"/>
       <c r="Q46" s="1"/>
       <c r="R46" s="1"/>
       <c r="S46" s="1"/>
       <c r="T46" s="1"/>
       <c r="U46" s="1"/>
       <c r="V46" s="1"/>
       <c r="W46" s="1"/>
       <c r="X46" s="1"/>
       <c r="Y46" s="1"/>
       <c r="Z46" s="1"/>
     </row>
-    <row r="47" spans="1:29" ht="15.75" customHeight="1">
+    <row r="47" spans="1:31" ht="15.75" customHeight="1">
       <c r="A47" s="1"/>
       <c r="B47" s="1"/>
       <c r="C47" s="1"/>
       <c r="D47" s="1"/>
       <c r="E47" s="1"/>
       <c r="F47" s="1"/>
       <c r="G47" s="1"/>
       <c r="H47" s="1"/>
       <c r="I47" s="1"/>
       <c r="J47" s="1"/>
       <c r="K47" s="1"/>
       <c r="L47" s="1"/>
       <c r="M47" s="1"/>
       <c r="N47" s="1"/>
       <c r="O47" s="1"/>
       <c r="P47" s="1"/>
       <c r="Q47" s="1"/>
       <c r="R47" s="1"/>
       <c r="S47" s="1"/>
       <c r="T47" s="1"/>
       <c r="U47" s="1"/>
       <c r="V47" s="1"/>
       <c r="W47" s="1"/>
       <c r="X47" s="1"/>
       <c r="Y47" s="1"/>
       <c r="Z47" s="1"/>
     </row>
-    <row r="48" spans="1:29" ht="15.75" customHeight="1">
+    <row r="48" spans="1:31" ht="15.75" customHeight="1">
       <c r="A48" s="1"/>
       <c r="B48" s="1"/>
       <c r="C48" s="1"/>
       <c r="D48" s="1"/>
       <c r="E48" s="1"/>
       <c r="F48" s="1"/>
       <c r="G48" s="1"/>
       <c r="H48" s="1"/>
       <c r="I48" s="1"/>
       <c r="J48" s="1"/>
       <c r="K48" s="1"/>
       <c r="L48" s="1"/>
       <c r="M48" s="1"/>
       <c r="N48" s="1"/>
       <c r="O48" s="1"/>
       <c r="P48" s="1"/>
       <c r="Q48" s="1"/>
       <c r="R48" s="1"/>
       <c r="S48" s="1"/>
       <c r="T48" s="1"/>
       <c r="U48" s="1"/>
       <c r="V48" s="1"/>
       <c r="W48" s="1"/>
       <c r="X48" s="1"/>
       <c r="Y48" s="1"/>
@@ -28734,207 +28882,215 @@
       <c r="E933" s="1"/>
       <c r="F933" s="1"/>
       <c r="G933" s="1"/>
       <c r="H933" s="1"/>
       <c r="I933" s="1"/>
       <c r="J933" s="1"/>
       <c r="K933" s="1"/>
       <c r="L933" s="1"/>
       <c r="M933" s="1"/>
       <c r="N933" s="1"/>
       <c r="O933" s="1"/>
       <c r="P933" s="1"/>
       <c r="Q933" s="1"/>
       <c r="R933" s="1"/>
       <c r="S933" s="1"/>
       <c r="T933" s="1"/>
       <c r="U933" s="1"/>
       <c r="V933" s="1"/>
       <c r="W933" s="1"/>
       <c r="X933" s="1"/>
       <c r="Y933" s="1"/>
       <c r="Z933" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="9">
+    <mergeCell ref="Z8:AE8"/>
+    <mergeCell ref="U7:AE7"/>
+    <mergeCell ref="A10:AE10"/>
+    <mergeCell ref="A20:AE20"/>
+    <mergeCell ref="A24:AE24"/>
     <mergeCell ref="A6:AB6"/>
     <mergeCell ref="A8:A9"/>
     <mergeCell ref="B8:M8"/>
     <mergeCell ref="N8:Y8"/>
-    <mergeCell ref="U7:AC7"/>
-[...3 lines deleted...]
-    <mergeCell ref="A24:AC24"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A5:AC34"/>
+  <dimension ref="A5:AE34"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="A6" sqref="A6:AC6"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="AH12" sqref="AH12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="15.28515625" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="11" max="11" width="7.140625" customWidth="1"/>
+    <col min="1" max="1" width="15.85546875" customWidth="1"/>
+    <col min="2" max="2" width="7.28515625" hidden="1" customWidth="1"/>
+    <col min="3" max="4" width="0.140625" hidden="1" customWidth="1"/>
+    <col min="5" max="5" width="7.42578125" hidden="1" customWidth="1"/>
+    <col min="6" max="6" width="0.140625" hidden="1" customWidth="1"/>
+    <col min="7" max="7" width="7.5703125" hidden="1" customWidth="1"/>
+    <col min="8" max="8" width="7.85546875" hidden="1" customWidth="1"/>
+    <col min="9" max="9" width="7.42578125" hidden="1" customWidth="1"/>
+    <col min="10" max="10" width="9.140625" hidden="1" customWidth="1"/>
+    <col min="11" max="12" width="0.140625" hidden="1" customWidth="1"/>
+    <col min="13" max="13" width="9.140625" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="7.140625" customWidth="1"/>
     <col min="15" max="15" width="7.85546875" customWidth="1"/>
     <col min="16" max="16" width="8" customWidth="1"/>
     <col min="17" max="18" width="7.85546875" customWidth="1"/>
     <col min="19" max="19" width="8" customWidth="1"/>
     <col min="20" max="21" width="7.85546875" customWidth="1"/>
     <col min="23" max="23" width="7.85546875" customWidth="1"/>
     <col min="24" max="24" width="8.140625" customWidth="1"/>
     <col min="26" max="26" width="6.85546875" customWidth="1"/>
     <col min="27" max="27" width="8" customWidth="1"/>
     <col min="28" max="28" width="7.85546875" customWidth="1"/>
     <col min="29" max="29" width="7.7109375" customWidth="1"/>
+    <col min="30" max="30" width="8.5703125" customWidth="1"/>
+    <col min="31" max="31" width="8.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="5" spans="1:29" s="122" customFormat="1"/>
-[...1 lines deleted...]
-      <c r="A6" s="141" t="s">
+    <row r="5" spans="1:31" s="122" customFormat="1"/>
+    <row r="6" spans="1:31">
+      <c r="A6" s="151" t="s">
         <v>26</v>
       </c>
       <c r="B6" s="126"/>
       <c r="C6" s="126"/>
       <c r="D6" s="126"/>
       <c r="E6" s="126"/>
       <c r="F6" s="126"/>
       <c r="G6" s="126"/>
       <c r="H6" s="126"/>
       <c r="I6" s="126"/>
       <c r="J6" s="126"/>
       <c r="K6" s="126"/>
       <c r="L6" s="126"/>
       <c r="M6" s="126"/>
       <c r="N6" s="126"/>
       <c r="O6" s="126"/>
       <c r="P6" s="126"/>
       <c r="Q6" s="126"/>
       <c r="R6" s="126"/>
       <c r="S6" s="126"/>
       <c r="T6" s="126"/>
       <c r="U6" s="126"/>
       <c r="V6" s="126"/>
       <c r="W6" s="126"/>
       <c r="X6" s="126"/>
       <c r="Y6" s="126"/>
       <c r="Z6" s="126"/>
       <c r="AA6" s="126"/>
       <c r="AB6" s="126"/>
       <c r="AC6" s="126"/>
-    </row>
-    <row r="7" spans="1:29" ht="15" customHeight="1">
+      <c r="AD6" s="126"/>
+      <c r="AE6" s="126"/>
+    </row>
+    <row r="7" spans="1:31" ht="15" customHeight="1">
       <c r="A7" s="60"/>
       <c r="B7" s="60"/>
       <c r="C7" s="60"/>
       <c r="D7" s="60"/>
       <c r="E7" s="60"/>
       <c r="F7" s="60"/>
       <c r="G7" s="60"/>
       <c r="H7" s="60"/>
       <c r="I7" s="60"/>
       <c r="J7" s="60"/>
       <c r="K7" s="60"/>
       <c r="L7" s="60"/>
       <c r="M7" s="60"/>
       <c r="N7" s="61"/>
       <c r="O7" s="61"/>
       <c r="P7" s="61"/>
       <c r="Q7" s="61"/>
-      <c r="R7" s="150" t="s">
+      <c r="R7" s="154" t="s">
         <v>27</v>
       </c>
-      <c r="S7" s="125"/>
-[...13 lines deleted...]
-      <c r="B8" s="146">
+      <c r="S7" s="153"/>
+      <c r="T7" s="153"/>
+      <c r="U7" s="153"/>
+      <c r="V7" s="153"/>
+      <c r="W7" s="153"/>
+      <c r="X7" s="153"/>
+      <c r="Y7" s="153"/>
+      <c r="Z7" s="153"/>
+      <c r="AA7" s="153"/>
+      <c r="AB7" s="153"/>
+      <c r="AC7" s="153"/>
+      <c r="AD7" s="153"/>
+      <c r="AE7" s="153"/>
+    </row>
+    <row r="8" spans="1:31">
+      <c r="A8" s="144"/>
+      <c r="B8" s="145">
         <v>2024</v>
       </c>
-      <c r="C8" s="133"/>
-[...10 lines deleted...]
-      <c r="N8" s="144">
+      <c r="C8" s="130"/>
+      <c r="D8" s="130"/>
+      <c r="E8" s="130"/>
+      <c r="F8" s="130"/>
+      <c r="G8" s="130"/>
+      <c r="H8" s="130"/>
+      <c r="I8" s="130"/>
+      <c r="J8" s="130"/>
+      <c r="K8" s="130"/>
+      <c r="L8" s="130"/>
+      <c r="M8" s="130"/>
+      <c r="N8" s="143">
         <v>2025</v>
       </c>
-      <c r="O8" s="136"/>
-[...10 lines deleted...]
-      <c r="Z8" s="137">
+      <c r="O8" s="133"/>
+      <c r="P8" s="133"/>
+      <c r="Q8" s="133"/>
+      <c r="R8" s="133"/>
+      <c r="S8" s="133"/>
+      <c r="T8" s="133"/>
+      <c r="U8" s="133"/>
+      <c r="V8" s="133"/>
+      <c r="W8" s="133"/>
+      <c r="X8" s="133"/>
+      <c r="Y8" s="133"/>
+      <c r="Z8" s="136">
         <v>2026</v>
       </c>
-      <c r="AA8" s="149"/>
-[...4 lines deleted...]
-      <c r="A9" s="131"/>
+      <c r="AA8" s="146"/>
+      <c r="AB8" s="133"/>
+      <c r="AC8" s="133"/>
+      <c r="AD8" s="133"/>
+      <c r="AE8" s="133"/>
+    </row>
+    <row r="9" spans="1:31" ht="27.75" customHeight="1">
+      <c r="A9" s="128"/>
       <c r="B9" s="62" t="s">
         <v>1</v>
       </c>
       <c r="C9" s="63" t="s">
         <v>28</v>
       </c>
       <c r="D9" s="64" t="s">
         <v>29</v>
       </c>
       <c r="E9" s="64" t="s">
         <v>30</v>
       </c>
       <c r="F9" s="65" t="s">
         <v>31</v>
       </c>
       <c r="G9" s="64" t="s">
         <v>32</v>
       </c>
       <c r="H9" s="64" t="s">
         <v>33</v>
       </c>
       <c r="I9" s="64" t="s">
         <v>34</v>
       </c>
       <c r="J9" s="64" t="s">
@@ -28975,85 +29131,93 @@
       </c>
       <c r="V9" s="63" t="s">
         <v>35</v>
       </c>
       <c r="W9" s="63" t="s">
         <v>36</v>
       </c>
       <c r="X9" s="63" t="s">
         <v>37</v>
       </c>
       <c r="Y9" s="63" t="s">
         <v>38</v>
       </c>
       <c r="Z9" s="123" t="s">
         <v>1</v>
       </c>
       <c r="AA9" s="63" t="s">
         <v>28</v>
       </c>
       <c r="AB9" s="63" t="s">
         <v>29</v>
       </c>
       <c r="AC9" s="63" t="s">
         <v>30</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="142" t="s">
+      <c r="AD9" s="66" t="s">
+        <v>31</v>
+      </c>
+      <c r="AE9" s="63" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="10" spans="1:31">
+      <c r="A10" s="147" t="s">
         <v>13</v>
       </c>
-      <c r="B10" s="147"/>
-[...17 lines deleted...]
-      <c r="T10" s="147"/>
+      <c r="B10" s="148"/>
+      <c r="C10" s="148"/>
+      <c r="D10" s="148"/>
+      <c r="E10" s="148"/>
+      <c r="F10" s="148"/>
+      <c r="G10" s="148"/>
+      <c r="H10" s="148"/>
+      <c r="I10" s="148"/>
+      <c r="J10" s="148"/>
+      <c r="K10" s="148"/>
+      <c r="L10" s="148"/>
+      <c r="M10" s="148"/>
+      <c r="N10" s="148"/>
+      <c r="O10" s="148"/>
+      <c r="P10" s="148"/>
+      <c r="Q10" s="148"/>
+      <c r="R10" s="148"/>
+      <c r="S10" s="148"/>
+      <c r="T10" s="148"/>
       <c r="U10" s="126"/>
       <c r="V10" s="126"/>
       <c r="W10" s="126"/>
       <c r="X10" s="126"/>
       <c r="Y10" s="126"/>
       <c r="Z10" s="126"/>
       <c r="AA10" s="126"/>
       <c r="AB10" s="126"/>
       <c r="AC10" s="126"/>
-    </row>
-    <row r="11" spans="1:29">
+      <c r="AD10" s="126"/>
+      <c r="AE10" s="126"/>
+    </row>
+    <row r="11" spans="1:31">
       <c r="A11" s="67" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="68">
         <v>18.55</v>
       </c>
       <c r="C11" s="68">
         <v>17.86</v>
       </c>
       <c r="D11" s="68">
         <v>17.37</v>
       </c>
       <c r="E11" s="68">
         <v>17.47</v>
       </c>
       <c r="F11" s="68">
         <v>16.87</v>
       </c>
       <c r="G11" s="68">
         <v>16.57</v>
       </c>
       <c r="H11" s="68">
         <v>16.66</v>
       </c>
       <c r="I11" s="68">
@@ -29097,52 +29261,58 @@
       </c>
       <c r="V11" s="71">
         <v>14.41</v>
       </c>
       <c r="W11" s="72">
         <v>14.39</v>
       </c>
       <c r="X11" s="72">
         <v>14.31</v>
       </c>
       <c r="Y11" s="72">
         <v>14.25</v>
       </c>
       <c r="Z11" s="72">
         <v>14.38</v>
       </c>
       <c r="AA11" s="72">
         <v>13.5</v>
       </c>
       <c r="AB11" s="72">
         <v>13.16</v>
       </c>
       <c r="AC11" s="72">
         <v>12.64</v>
       </c>
-    </row>
-    <row r="12" spans="1:29">
+      <c r="AD11" s="71">
+        <v>12.3</v>
+      </c>
+      <c r="AE11" s="71">
+        <v>12.17</v>
+      </c>
+    </row>
+    <row r="12" spans="1:31">
       <c r="A12" s="67" t="s">
         <v>18</v>
       </c>
       <c r="B12" s="71">
         <v>19.79</v>
       </c>
       <c r="C12" s="71">
         <v>18.649999999999999</v>
       </c>
       <c r="D12" s="71">
         <v>18.190000000000001</v>
       </c>
       <c r="E12" s="73">
         <v>18.18</v>
       </c>
       <c r="F12" s="74">
         <v>17.440000000000001</v>
       </c>
       <c r="G12" s="75">
         <v>17.13</v>
       </c>
       <c r="H12" s="76">
         <v>17.350000000000001</v>
       </c>
       <c r="I12" s="77">
@@ -29186,52 +29356,58 @@
       </c>
       <c r="V12" s="83">
         <v>14.89</v>
       </c>
       <c r="W12" s="72">
         <v>14.84</v>
       </c>
       <c r="X12" s="72">
         <v>14.62</v>
       </c>
       <c r="Y12" s="72">
         <v>14.57</v>
       </c>
       <c r="Z12" s="72">
         <v>15.22</v>
       </c>
       <c r="AA12" s="72">
         <v>14.07</v>
       </c>
       <c r="AB12" s="72">
         <v>13.49</v>
       </c>
       <c r="AC12" s="72">
         <v>12.88</v>
       </c>
-    </row>
-    <row r="13" spans="1:29">
+      <c r="AD12" s="71">
+        <v>12.58</v>
+      </c>
+      <c r="AE12" s="71">
+        <v>12.45</v>
+      </c>
+    </row>
+    <row r="13" spans="1:31">
       <c r="A13" s="67" t="s">
         <v>19</v>
       </c>
       <c r="B13" s="71">
         <v>20.83</v>
       </c>
       <c r="C13" s="71">
         <v>19.670000000000002</v>
       </c>
       <c r="D13" s="71">
         <v>18.829999999999998</v>
       </c>
       <c r="E13" s="73">
         <v>18.88</v>
       </c>
       <c r="F13" s="74">
         <v>18.98</v>
       </c>
       <c r="G13" s="75">
         <v>18.850000000000001</v>
       </c>
       <c r="H13" s="76">
         <v>18.78</v>
       </c>
       <c r="I13" s="77">
@@ -29275,52 +29451,58 @@
       </c>
       <c r="V13" s="83">
         <v>16.21</v>
       </c>
       <c r="W13" s="72">
         <v>16.079999999999998</v>
       </c>
       <c r="X13" s="72">
         <v>16.239999999999998</v>
       </c>
       <c r="Y13" s="72">
         <v>16.36</v>
       </c>
       <c r="Z13" s="72">
         <v>14.19</v>
       </c>
       <c r="AA13" s="72">
         <v>13.37</v>
       </c>
       <c r="AB13" s="72">
         <v>14.19</v>
       </c>
       <c r="AC13" s="72">
         <v>14.61</v>
       </c>
-    </row>
-    <row r="14" spans="1:29">
+      <c r="AD13" s="71">
+        <v>13.79</v>
+      </c>
+      <c r="AE13" s="71">
+        <v>13.54</v>
+      </c>
+    </row>
+    <row r="14" spans="1:31">
       <c r="A14" s="67" t="s">
         <v>20</v>
       </c>
       <c r="B14" s="71">
         <v>12.39</v>
       </c>
       <c r="C14" s="71">
         <v>12.7</v>
       </c>
       <c r="D14" s="71">
         <v>12.29</v>
       </c>
       <c r="E14" s="73">
         <v>12.59</v>
       </c>
       <c r="F14" s="74">
         <v>11.93</v>
       </c>
       <c r="G14" s="75">
         <v>12.12</v>
       </c>
       <c r="H14" s="76">
         <v>12.35</v>
       </c>
       <c r="I14" s="77">
@@ -29364,52 +29546,58 @@
       </c>
       <c r="V14" s="83">
         <v>12.75</v>
       </c>
       <c r="W14" s="72">
         <v>12.75</v>
       </c>
       <c r="X14" s="72">
         <v>12.91</v>
       </c>
       <c r="Y14" s="72">
         <v>12.94</v>
       </c>
       <c r="Z14" s="72">
         <v>10.62</v>
       </c>
       <c r="AA14" s="72">
         <v>11.13</v>
       </c>
       <c r="AB14" s="72">
         <v>10.81</v>
       </c>
       <c r="AC14" s="72">
         <v>10.37</v>
       </c>
-    </row>
-    <row r="15" spans="1:29">
+      <c r="AD14" s="71">
+        <v>10.48</v>
+      </c>
+      <c r="AE14" s="71">
+        <v>10.43</v>
+      </c>
+    </row>
+    <row r="15" spans="1:31">
       <c r="A15" s="67" t="s">
         <v>21</v>
       </c>
       <c r="B15" s="71">
         <v>13.04</v>
       </c>
       <c r="C15" s="71">
         <v>14.12</v>
       </c>
       <c r="D15" s="71">
         <v>15.26</v>
       </c>
       <c r="E15" s="73">
         <v>15.94</v>
       </c>
       <c r="F15" s="74">
         <v>15.8</v>
       </c>
       <c r="G15" s="75">
         <v>15.49</v>
       </c>
       <c r="H15" s="76">
         <v>14.3</v>
       </c>
       <c r="I15" s="77">
@@ -29453,52 +29641,58 @@
       </c>
       <c r="V15" s="83">
         <v>13.22</v>
       </c>
       <c r="W15" s="72">
         <v>13.08</v>
       </c>
       <c r="X15" s="72">
         <v>13.28</v>
       </c>
       <c r="Y15" s="72">
         <v>13.29</v>
       </c>
       <c r="Z15" s="72">
         <v>10.14</v>
       </c>
       <c r="AA15" s="72">
         <v>8.19</v>
       </c>
       <c r="AB15" s="72">
         <v>11.96</v>
       </c>
       <c r="AC15" s="72">
         <v>12.07</v>
       </c>
-    </row>
-    <row r="16" spans="1:29">
+      <c r="AD15" s="71">
+        <v>12.21</v>
+      </c>
+      <c r="AE15" s="71">
+        <v>12.77</v>
+      </c>
+    </row>
+    <row r="16" spans="1:31">
       <c r="A16" s="67" t="s">
         <v>22</v>
       </c>
       <c r="B16" s="71">
         <v>12.16</v>
       </c>
       <c r="C16" s="71">
         <v>13.71</v>
       </c>
       <c r="D16" s="71">
         <v>14.85</v>
       </c>
       <c r="E16" s="73">
         <v>15.28</v>
       </c>
       <c r="F16" s="74">
         <v>14.44</v>
       </c>
       <c r="G16" s="75">
         <v>14.04</v>
       </c>
       <c r="H16" s="76">
         <v>13.91</v>
       </c>
       <c r="I16" s="77">
@@ -29542,52 +29736,58 @@
       </c>
       <c r="V16" s="83">
         <v>10.28</v>
       </c>
       <c r="W16" s="72">
         <v>10.29</v>
       </c>
       <c r="X16" s="72">
         <v>10.3</v>
       </c>
       <c r="Y16" s="72">
         <v>10.18</v>
       </c>
       <c r="Z16" s="72">
         <v>12.32</v>
       </c>
       <c r="AA16" s="72">
         <v>13.38</v>
       </c>
       <c r="AB16" s="72">
         <v>11.31</v>
       </c>
       <c r="AC16" s="72">
         <v>9.99</v>
       </c>
-    </row>
-    <row r="17" spans="1:29">
+      <c r="AD16" s="71">
+        <v>9.89</v>
+      </c>
+      <c r="AE16" s="71">
+        <v>10.039999999999999</v>
+      </c>
+    </row>
+    <row r="17" spans="1:31">
       <c r="A17" s="67" t="s">
         <v>23</v>
       </c>
       <c r="B17" s="71">
         <v>17.760000000000002</v>
       </c>
       <c r="C17" s="71">
         <v>20.2</v>
       </c>
       <c r="D17" s="71">
         <v>17.760000000000002</v>
       </c>
       <c r="E17" s="73">
         <v>17.68</v>
       </c>
       <c r="F17" s="74">
         <v>18.03</v>
       </c>
       <c r="G17" s="75">
         <v>17.09</v>
       </c>
       <c r="H17" s="76">
         <v>17.73</v>
       </c>
       <c r="I17" s="77">
@@ -29631,52 +29831,58 @@
       </c>
       <c r="V17" s="83">
         <v>13.91</v>
       </c>
       <c r="W17" s="72">
         <v>14.19</v>
       </c>
       <c r="X17" s="72">
         <v>14.24</v>
       </c>
       <c r="Y17" s="72">
         <v>14.17</v>
       </c>
       <c r="Z17" s="72">
         <v>7.77</v>
       </c>
       <c r="AA17" s="72">
         <v>10.39</v>
       </c>
       <c r="AB17" s="72">
         <v>11.48</v>
       </c>
       <c r="AC17" s="72">
         <v>11.63</v>
       </c>
-    </row>
-    <row r="18" spans="1:29">
+      <c r="AD17" s="71">
+        <v>11.49</v>
+      </c>
+      <c r="AE17" s="71">
+        <v>10.83</v>
+      </c>
+    </row>
+    <row r="18" spans="1:31">
       <c r="A18" s="67" t="s">
         <v>24</v>
       </c>
       <c r="B18" s="71">
         <v>20.14</v>
       </c>
       <c r="C18" s="71">
         <v>16.23</v>
       </c>
       <c r="D18" s="71">
         <v>15.57</v>
       </c>
       <c r="E18" s="73">
         <v>16.510000000000002</v>
       </c>
       <c r="F18" s="74">
         <v>16.25</v>
       </c>
       <c r="G18" s="75">
         <v>15.57</v>
       </c>
       <c r="H18" s="76">
         <v>15.29</v>
       </c>
       <c r="I18" s="77">
@@ -29720,52 +29926,58 @@
       </c>
       <c r="V18" s="83">
         <v>15.5</v>
       </c>
       <c r="W18" s="72">
         <v>15.1</v>
       </c>
       <c r="X18" s="72">
         <v>15.23</v>
       </c>
       <c r="Y18" s="72">
         <v>15.23</v>
       </c>
       <c r="Z18" s="72">
         <v>19.63</v>
       </c>
       <c r="AA18" s="72">
         <v>15.29</v>
       </c>
       <c r="AB18" s="72">
         <v>12.98</v>
       </c>
       <c r="AC18" s="72">
         <v>12.32</v>
       </c>
-    </row>
-    <row r="19" spans="1:29">
+      <c r="AD18" s="71">
+        <v>11.61</v>
+      </c>
+      <c r="AE18" s="71">
+        <v>11.15</v>
+      </c>
+    </row>
+    <row r="19" spans="1:31">
       <c r="A19" s="67" t="s">
         <v>25</v>
       </c>
       <c r="B19" s="71">
         <v>17.100000000000001</v>
       </c>
       <c r="C19" s="71">
         <v>17.36</v>
       </c>
       <c r="D19" s="71">
         <v>15.02</v>
       </c>
       <c r="E19" s="73">
         <v>15.03</v>
       </c>
       <c r="F19" s="74">
         <v>13.08</v>
       </c>
       <c r="G19" s="75">
         <v>13.05</v>
       </c>
       <c r="H19" s="76">
         <v>12.98</v>
       </c>
       <c r="I19" s="77">
@@ -29809,85 +30021,93 @@
       </c>
       <c r="V19" s="83">
         <v>12.38</v>
       </c>
       <c r="W19" s="72">
         <v>12.92</v>
       </c>
       <c r="X19" s="72">
         <v>13.09</v>
       </c>
       <c r="Y19" s="72">
         <v>12.47</v>
       </c>
       <c r="Z19" s="72">
         <v>15.84</v>
       </c>
       <c r="AA19" s="72">
         <v>14.42</v>
       </c>
       <c r="AB19" s="72">
         <v>14.33</v>
       </c>
       <c r="AC19" s="72">
         <v>12.58</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="148" t="s">
+      <c r="AD19" s="71">
+        <v>11.78</v>
+      </c>
+      <c r="AE19" s="71">
+        <v>11.76</v>
+      </c>
+    </row>
+    <row r="20" spans="1:31">
+      <c r="A20" s="149" t="s">
         <v>15</v>
       </c>
-      <c r="B20" s="143"/>
-[...17 lines deleted...]
-      <c r="T20" s="143"/>
+      <c r="B20" s="150"/>
+      <c r="C20" s="150"/>
+      <c r="D20" s="150"/>
+      <c r="E20" s="150"/>
+      <c r="F20" s="150"/>
+      <c r="G20" s="150"/>
+      <c r="H20" s="150"/>
+      <c r="I20" s="150"/>
+      <c r="J20" s="150"/>
+      <c r="K20" s="150"/>
+      <c r="L20" s="150"/>
+      <c r="M20" s="150"/>
+      <c r="N20" s="150"/>
+      <c r="O20" s="150"/>
+      <c r="P20" s="150"/>
+      <c r="Q20" s="150"/>
+      <c r="R20" s="150"/>
+      <c r="S20" s="150"/>
+      <c r="T20" s="150"/>
       <c r="U20" s="126"/>
       <c r="V20" s="126"/>
       <c r="W20" s="126"/>
       <c r="X20" s="126"/>
       <c r="Y20" s="126"/>
       <c r="Z20" s="126"/>
       <c r="AA20" s="126"/>
       <c r="AB20" s="126"/>
       <c r="AC20" s="126"/>
-    </row>
-    <row r="21" spans="1:29">
+      <c r="AD20" s="126"/>
+      <c r="AE20" s="126"/>
+    </row>
+    <row r="21" spans="1:31">
       <c r="A21" s="67" t="s">
         <v>14</v>
       </c>
       <c r="B21" s="68">
         <v>19</v>
       </c>
       <c r="C21" s="68">
         <v>17.649999999999999</v>
       </c>
       <c r="D21" s="68">
         <v>17.12</v>
       </c>
       <c r="E21" s="68">
         <v>16.98</v>
       </c>
       <c r="F21" s="68">
         <v>16.39</v>
       </c>
       <c r="G21" s="68">
         <v>16.100000000000001</v>
       </c>
       <c r="H21" s="68">
         <v>16.23</v>
       </c>
       <c r="I21" s="68">
@@ -29931,52 +30151,58 @@
       </c>
       <c r="V21" s="71">
         <v>14.23</v>
       </c>
       <c r="W21" s="72">
         <v>14.15</v>
       </c>
       <c r="X21" s="72">
         <v>13.98</v>
       </c>
       <c r="Y21" s="72">
         <v>13.89</v>
       </c>
       <c r="Z21" s="72">
         <v>13.75</v>
       </c>
       <c r="AA21" s="72">
         <v>12.59</v>
       </c>
       <c r="AB21" s="72">
         <v>12.4</v>
       </c>
       <c r="AC21" s="72">
         <v>11.98</v>
       </c>
-    </row>
-    <row r="22" spans="1:29">
+      <c r="AD21" s="71">
+        <v>11.77</v>
+      </c>
+      <c r="AE21" s="71">
+        <v>11.64</v>
+      </c>
+    </row>
+    <row r="22" spans="1:31">
       <c r="A22" s="67" t="s">
         <v>18</v>
       </c>
       <c r="B22" s="71">
         <v>18.75</v>
       </c>
       <c r="C22" s="71">
         <v>17.41</v>
       </c>
       <c r="D22" s="71">
         <v>16.97</v>
       </c>
       <c r="E22" s="85">
         <v>16.739999999999998</v>
       </c>
       <c r="F22" s="86">
         <v>16.02</v>
       </c>
       <c r="G22" s="87">
         <v>15.67</v>
       </c>
       <c r="H22" s="88">
         <v>15.8</v>
       </c>
       <c r="I22" s="89">
@@ -30020,52 +30246,58 @@
       </c>
       <c r="V22" s="95">
         <v>13.74</v>
       </c>
       <c r="W22" s="72">
         <v>13.7</v>
       </c>
       <c r="X22" s="72">
         <v>13.47</v>
       </c>
       <c r="Y22" s="72">
         <v>13.33</v>
       </c>
       <c r="Z22" s="72">
         <v>13.68</v>
       </c>
       <c r="AA22" s="72">
         <v>12.55</v>
       </c>
       <c r="AB22" s="72">
         <v>12.03</v>
       </c>
       <c r="AC22" s="72">
         <v>11.44</v>
       </c>
-    </row>
-    <row r="23" spans="1:29">
+      <c r="AD22" s="71">
+        <v>11.36</v>
+      </c>
+      <c r="AE22" s="71">
+        <v>11.25</v>
+      </c>
+    </row>
+    <row r="23" spans="1:31">
       <c r="A23" s="67" t="s">
         <v>19</v>
       </c>
       <c r="B23" s="71">
         <v>20.22</v>
       </c>
       <c r="C23" s="71">
         <v>18.88</v>
       </c>
       <c r="D23" s="71">
         <v>17.87</v>
       </c>
       <c r="E23" s="85">
         <v>18.09</v>
       </c>
       <c r="F23" s="86">
         <v>18.22</v>
       </c>
       <c r="G23" s="87">
         <v>18.21</v>
       </c>
       <c r="H23" s="88">
         <v>18.350000000000001</v>
       </c>
       <c r="I23" s="89">
@@ -30109,85 +30341,93 @@
       </c>
       <c r="V23" s="95">
         <v>16.71</v>
       </c>
       <c r="W23" s="72">
         <v>16.38</v>
       </c>
       <c r="X23" s="72">
         <v>16.59</v>
       </c>
       <c r="Y23" s="72">
         <v>16.7</v>
       </c>
       <c r="Z23" s="72">
         <v>14.1</v>
       </c>
       <c r="AA23" s="72">
         <v>12.81</v>
       </c>
       <c r="AB23" s="72">
         <v>14.23</v>
       </c>
       <c r="AC23" s="72">
         <v>14.7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="142" t="s">
+      <c r="AD23" s="71">
+        <v>13.87</v>
+      </c>
+      <c r="AE23" s="71">
+        <v>13.67</v>
+      </c>
+    </row>
+    <row r="24" spans="1:31">
+      <c r="A24" s="147" t="s">
         <v>39</v>
       </c>
-      <c r="B24" s="143"/>
-[...17 lines deleted...]
-      <c r="T24" s="143"/>
+      <c r="B24" s="150"/>
+      <c r="C24" s="150"/>
+      <c r="D24" s="150"/>
+      <c r="E24" s="150"/>
+      <c r="F24" s="150"/>
+      <c r="G24" s="150"/>
+      <c r="H24" s="150"/>
+      <c r="I24" s="150"/>
+      <c r="J24" s="150"/>
+      <c r="K24" s="150"/>
+      <c r="L24" s="150"/>
+      <c r="M24" s="150"/>
+      <c r="N24" s="150"/>
+      <c r="O24" s="150"/>
+      <c r="P24" s="150"/>
+      <c r="Q24" s="150"/>
+      <c r="R24" s="150"/>
+      <c r="S24" s="150"/>
+      <c r="T24" s="150"/>
       <c r="U24" s="126"/>
       <c r="V24" s="126"/>
       <c r="W24" s="126"/>
       <c r="X24" s="126"/>
       <c r="Y24" s="126"/>
       <c r="Z24" s="126"/>
       <c r="AA24" s="126"/>
       <c r="AB24" s="126"/>
       <c r="AC24" s="126"/>
-    </row>
-    <row r="25" spans="1:29">
+      <c r="AD24" s="126"/>
+      <c r="AE24" s="126"/>
+    </row>
+    <row r="25" spans="1:31">
       <c r="A25" s="67" t="s">
         <v>14</v>
       </c>
       <c r="B25" s="68">
         <v>18</v>
       </c>
       <c r="C25" s="68">
         <v>18.12</v>
       </c>
       <c r="D25" s="68">
         <v>17.670000000000002</v>
       </c>
       <c r="E25" s="68">
         <v>18.09</v>
       </c>
       <c r="F25" s="68">
         <v>17.46</v>
       </c>
       <c r="G25" s="68">
         <v>17.14</v>
       </c>
       <c r="H25" s="68">
         <v>17.190000000000001</v>
       </c>
       <c r="I25" s="68">
@@ -30231,52 +30471,58 @@
       </c>
       <c r="V25" s="71">
         <v>14.63</v>
       </c>
       <c r="W25" s="71">
         <v>14.67</v>
       </c>
       <c r="X25" s="72">
         <v>14.7</v>
       </c>
       <c r="Y25" s="72">
         <v>14.7</v>
       </c>
       <c r="Z25" s="72">
         <v>15.15</v>
       </c>
       <c r="AA25" s="72">
         <v>14.6</v>
       </c>
       <c r="AB25" s="72">
         <v>14.09</v>
       </c>
       <c r="AC25" s="72">
         <v>13.42</v>
       </c>
-    </row>
-    <row r="26" spans="1:29">
+      <c r="AD25" s="71">
+        <v>12.93</v>
+      </c>
+      <c r="AE25" s="71">
+        <v>12.81</v>
+      </c>
+    </row>
+    <row r="26" spans="1:31">
       <c r="A26" s="67" t="s">
         <v>18</v>
       </c>
       <c r="B26" s="71">
         <v>23.31</v>
       </c>
       <c r="C26" s="71">
         <v>22.93</v>
       </c>
       <c r="D26" s="71">
         <v>22.43</v>
       </c>
       <c r="E26" s="96">
         <v>23.11</v>
       </c>
       <c r="F26" s="97">
         <v>22.35</v>
       </c>
       <c r="G26" s="98">
         <v>22.2</v>
       </c>
       <c r="H26" s="99">
         <v>22.75</v>
       </c>
       <c r="I26" s="100">
@@ -30320,52 +30566,58 @@
       </c>
       <c r="V26" s="106">
         <v>18.64</v>
       </c>
       <c r="W26" s="71">
         <v>18.559999999999999</v>
       </c>
       <c r="X26" s="72">
         <v>18.45</v>
       </c>
       <c r="Y26" s="72">
         <v>18.66</v>
       </c>
       <c r="Z26" s="72">
         <v>20</v>
       </c>
       <c r="AA26" s="72">
         <v>18.82</v>
       </c>
       <c r="AB26" s="72">
         <v>18.04</v>
       </c>
       <c r="AC26" s="72">
         <v>17.37</v>
       </c>
-    </row>
-    <row r="27" spans="1:29">
+      <c r="AD26" s="71">
+        <v>16.43</v>
+      </c>
+      <c r="AE26" s="71">
+        <v>16.260000000000002</v>
+      </c>
+    </row>
+    <row r="27" spans="1:31">
       <c r="A27" s="67" t="s">
         <v>19</v>
       </c>
       <c r="B27" s="71">
         <v>22.84</v>
       </c>
       <c r="C27" s="71">
         <v>22.31</v>
       </c>
       <c r="D27" s="71">
         <v>22</v>
       </c>
       <c r="E27" s="96">
         <v>21.51</v>
       </c>
       <c r="F27" s="97">
         <v>21.52</v>
       </c>
       <c r="G27" s="98">
         <v>20.97</v>
       </c>
       <c r="H27" s="99">
         <v>20.2</v>
       </c>
       <c r="I27" s="100">
@@ -30409,52 +30661,58 @@
       </c>
       <c r="V27" s="106">
         <v>14.58</v>
       </c>
       <c r="W27" s="71">
         <v>15.08</v>
       </c>
       <c r="X27" s="72">
         <v>15.11</v>
       </c>
       <c r="Y27" s="72">
         <v>15.24</v>
       </c>
       <c r="Z27" s="72">
         <v>14.49</v>
       </c>
       <c r="AA27" s="72">
         <v>15.19</v>
       </c>
       <c r="AB27" s="72">
         <v>14.1</v>
       </c>
       <c r="AC27" s="72">
         <v>14.31</v>
       </c>
-    </row>
-    <row r="28" spans="1:29">
+      <c r="AD27" s="71">
+        <v>13.57</v>
+      </c>
+      <c r="AE27" s="71">
+        <v>13.12</v>
+      </c>
+    </row>
+    <row r="28" spans="1:31">
       <c r="A28" s="67" t="s">
         <v>20</v>
       </c>
       <c r="B28" s="71">
         <v>12.39</v>
       </c>
       <c r="C28" s="71">
         <v>12.7</v>
       </c>
       <c r="D28" s="71">
         <v>12.29</v>
       </c>
       <c r="E28" s="96">
         <v>12.59</v>
       </c>
       <c r="F28" s="97">
         <v>11.93</v>
       </c>
       <c r="G28" s="98">
         <v>12.12</v>
       </c>
       <c r="H28" s="99">
         <v>12.35</v>
       </c>
       <c r="I28" s="100">
@@ -30498,52 +30756,58 @@
       </c>
       <c r="V28" s="106">
         <v>12.75</v>
       </c>
       <c r="W28" s="71">
         <v>12.75</v>
       </c>
       <c r="X28" s="72">
         <v>12.91</v>
       </c>
       <c r="Y28" s="72">
         <v>12.94</v>
       </c>
       <c r="Z28" s="72">
         <v>10.62</v>
       </c>
       <c r="AA28" s="72">
         <v>11.13</v>
       </c>
       <c r="AB28" s="72">
         <v>10.81</v>
       </c>
       <c r="AC28" s="72">
         <v>10.37</v>
       </c>
-    </row>
-    <row r="29" spans="1:29">
+      <c r="AD28" s="71">
+        <v>10.48</v>
+      </c>
+      <c r="AE28" s="71">
+        <v>10.43</v>
+      </c>
+    </row>
+    <row r="29" spans="1:31">
       <c r="A29" s="67" t="s">
         <v>21</v>
       </c>
       <c r="B29" s="71">
         <v>13.04</v>
       </c>
       <c r="C29" s="71">
         <v>14.12</v>
       </c>
       <c r="D29" s="71">
         <v>15.26</v>
       </c>
       <c r="E29" s="96">
         <v>15.94</v>
       </c>
       <c r="F29" s="97">
         <v>15.8</v>
       </c>
       <c r="G29" s="98">
         <v>15.49</v>
       </c>
       <c r="H29" s="99">
         <v>14.3</v>
       </c>
       <c r="I29" s="100">
@@ -30587,52 +30851,58 @@
       </c>
       <c r="V29" s="106">
         <v>13.22</v>
       </c>
       <c r="W29" s="71">
         <v>13.08</v>
       </c>
       <c r="X29" s="72">
         <v>13.28</v>
       </c>
       <c r="Y29" s="72">
         <v>13.29</v>
       </c>
       <c r="Z29" s="72">
         <v>10.14</v>
       </c>
       <c r="AA29" s="72">
         <v>8.19</v>
       </c>
       <c r="AB29" s="72">
         <v>11.96</v>
       </c>
       <c r="AC29" s="72">
         <v>12.07</v>
       </c>
-    </row>
-    <row r="30" spans="1:29">
+      <c r="AD29" s="71">
+        <v>12.21</v>
+      </c>
+      <c r="AE29" s="71">
+        <v>12.77</v>
+      </c>
+    </row>
+    <row r="30" spans="1:31">
       <c r="A30" s="67" t="s">
         <v>22</v>
       </c>
       <c r="B30" s="71">
         <v>12.16</v>
       </c>
       <c r="C30" s="71">
         <v>13.71</v>
       </c>
       <c r="D30" s="71">
         <v>14.85</v>
       </c>
       <c r="E30" s="96">
         <v>15.28</v>
       </c>
       <c r="F30" s="97">
         <v>14.44</v>
       </c>
       <c r="G30" s="98">
         <v>14.04</v>
       </c>
       <c r="H30" s="99">
         <v>13.91</v>
       </c>
       <c r="I30" s="100">
@@ -30676,52 +30946,58 @@
       </c>
       <c r="V30" s="106">
         <v>10.28</v>
       </c>
       <c r="W30" s="71">
         <v>10.29</v>
       </c>
       <c r="X30" s="72">
         <v>10.3</v>
       </c>
       <c r="Y30" s="72">
         <v>10.18</v>
       </c>
       <c r="Z30" s="72">
         <v>12.32</v>
       </c>
       <c r="AA30" s="72">
         <v>13.38</v>
       </c>
       <c r="AB30" s="72">
         <v>11.31</v>
       </c>
       <c r="AC30" s="72">
         <v>9.99</v>
       </c>
-    </row>
-    <row r="31" spans="1:29">
+      <c r="AD30" s="71">
+        <v>9.89</v>
+      </c>
+      <c r="AE30" s="71">
+        <v>10.039999999999999</v>
+      </c>
+    </row>
+    <row r="31" spans="1:31">
       <c r="A31" s="67" t="s">
         <v>23</v>
       </c>
       <c r="B31" s="71">
         <v>17.760000000000002</v>
       </c>
       <c r="C31" s="71">
         <v>20.2</v>
       </c>
       <c r="D31" s="71">
         <v>17.760000000000002</v>
       </c>
       <c r="E31" s="96">
         <v>17.68</v>
       </c>
       <c r="F31" s="97">
         <v>18.03</v>
       </c>
       <c r="G31" s="98">
         <v>17.09</v>
       </c>
       <c r="H31" s="99">
         <v>17.73</v>
       </c>
       <c r="I31" s="100">
@@ -30765,52 +31041,58 @@
       </c>
       <c r="V31" s="106">
         <v>13.91</v>
       </c>
       <c r="W31" s="71">
         <v>14.19</v>
       </c>
       <c r="X31" s="72">
         <v>14.24</v>
       </c>
       <c r="Y31" s="72">
         <v>14.17</v>
       </c>
       <c r="Z31" s="72">
         <v>7.77</v>
       </c>
       <c r="AA31" s="72">
         <v>10.39</v>
       </c>
       <c r="AB31" s="72">
         <v>11.48</v>
       </c>
       <c r="AC31" s="72">
         <v>11.63</v>
       </c>
-    </row>
-    <row r="32" spans="1:29">
+      <c r="AD31" s="71">
+        <v>11.49</v>
+      </c>
+      <c r="AE31" s="71">
+        <v>10.83</v>
+      </c>
+    </row>
+    <row r="32" spans="1:31">
       <c r="A32" s="67" t="s">
         <v>24</v>
       </c>
       <c r="B32" s="71">
         <v>20.14</v>
       </c>
       <c r="C32" s="71">
         <v>16.23</v>
       </c>
       <c r="D32" s="71">
         <v>15.57</v>
       </c>
       <c r="E32" s="96">
         <v>16.510000000000002</v>
       </c>
       <c r="F32" s="97">
         <v>16.25</v>
       </c>
       <c r="G32" s="98">
         <v>15.57</v>
       </c>
       <c r="H32" s="99">
         <v>15.29</v>
       </c>
       <c r="I32" s="100">
@@ -30854,52 +31136,58 @@
       </c>
       <c r="V32" s="106">
         <v>15.5</v>
       </c>
       <c r="W32" s="71">
         <v>15.1</v>
       </c>
       <c r="X32" s="72">
         <v>15.23</v>
       </c>
       <c r="Y32" s="72">
         <v>15.23</v>
       </c>
       <c r="Z32" s="72">
         <v>19.63</v>
       </c>
       <c r="AA32" s="72">
         <v>15.29</v>
       </c>
       <c r="AB32" s="72">
         <v>12.98</v>
       </c>
       <c r="AC32" s="72">
         <v>12.32</v>
       </c>
-    </row>
-    <row r="33" spans="1:29">
+      <c r="AD32" s="71">
+        <v>11.61</v>
+      </c>
+      <c r="AE32" s="71">
+        <v>11.15</v>
+      </c>
+    </row>
+    <row r="33" spans="1:31">
       <c r="A33" s="55" t="s">
         <v>25</v>
       </c>
       <c r="B33" s="107">
         <v>17.100000000000001</v>
       </c>
       <c r="C33" s="107">
         <v>17.36</v>
       </c>
       <c r="D33" s="107">
         <v>15.02</v>
       </c>
       <c r="E33" s="108">
         <v>15.03</v>
       </c>
       <c r="F33" s="109">
         <v>13.08</v>
       </c>
       <c r="G33" s="110">
         <v>13.05</v>
       </c>
       <c r="H33" s="111">
         <v>12.98</v>
       </c>
       <c r="I33" s="112">
@@ -30943,74 +31231,80 @@
       </c>
       <c r="V33" s="118">
         <v>12.38</v>
       </c>
       <c r="W33" s="107">
         <v>12.92</v>
       </c>
       <c r="X33" s="107">
         <v>13.09</v>
       </c>
       <c r="Y33" s="107">
         <v>12.47</v>
       </c>
       <c r="Z33" s="107">
         <v>15.84</v>
       </c>
       <c r="AA33" s="107">
         <v>14.42</v>
       </c>
       <c r="AB33" s="107">
         <v>14.33</v>
       </c>
       <c r="AC33" s="107">
         <v>12.58</v>
       </c>
-    </row>
-    <row r="34" spans="1:29">
+      <c r="AD33" s="107">
+        <v>11.78</v>
+      </c>
+      <c r="AE33" s="107">
+        <v>11.76</v>
+      </c>
+    </row>
+    <row r="34" spans="1:31">
       <c r="A34" s="119" t="s">
         <v>40</v>
       </c>
       <c r="B34" s="119"/>
       <c r="C34" s="119"/>
       <c r="D34" s="119"/>
       <c r="E34" s="119"/>
       <c r="F34" s="119"/>
       <c r="G34" s="119"/>
       <c r="H34" s="119"/>
     </row>
   </sheetData>
   <mergeCells count="9">
+    <mergeCell ref="Z8:AE8"/>
+    <mergeCell ref="R7:AE7"/>
+    <mergeCell ref="A6:AE6"/>
+    <mergeCell ref="A10:AE10"/>
+    <mergeCell ref="A20:AE20"/>
+    <mergeCell ref="A24:AE24"/>
     <mergeCell ref="N8:Y8"/>
     <mergeCell ref="A8:A9"/>
     <mergeCell ref="B8:M8"/>
-    <mergeCell ref="R7:AC7"/>
-[...4 lines deleted...]
-    <mergeCell ref="A6:AC6"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Natural increase</vt:lpstr>