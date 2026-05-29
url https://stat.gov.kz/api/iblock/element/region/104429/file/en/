--- v0 (2026-04-14)
+++ v1 (2026-05-29)
@@ -22,51 +22,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="807" activeTab="3"/>
   </bookViews>
   <sheets>
     <sheet name="Registered marriages" sheetId="1" r:id="rId1"/>
     <sheet name="Total marriage rate " sheetId="2" r:id="rId2"/>
     <sheet name="registered divorces" sheetId="3" r:id="rId3"/>
     <sheet name="Total divorce rate" sheetId="4" r:id="rId4"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="237" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="241" uniqueCount="42">
   <si>
     <t>Atyrau</t>
   </si>
   <si>
     <t>Rural population</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
@@ -470,51 +470,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="230">
+  <cellXfs count="232">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
@@ -1076,111 +1076,113 @@
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="126" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="127" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="128" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="129" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="130" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="131" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="132" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="133" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...8 lines deleted...]
-    </xf>
   </cellXfs>
   <cellStyles count="134">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="90"/>
     <cellStyle name="Обычный 100" xfId="21"/>
     <cellStyle name="Обычный 101" xfId="32"/>
     <cellStyle name="Обычный 102" xfId="76"/>
     <cellStyle name="Обычный 103" xfId="87"/>
     <cellStyle name="Обычный 104" xfId="98"/>
     <cellStyle name="Обычный 105" xfId="43"/>
     <cellStyle name="Обычный 106" xfId="54"/>
     <cellStyle name="Обычный 107" xfId="65"/>
     <cellStyle name="Обычный 108" xfId="109"/>
     <cellStyle name="Обычный 109" xfId="120"/>
     <cellStyle name="Обычный 11" xfId="79"/>
     <cellStyle name="Обычный 110" xfId="131"/>
     <cellStyle name="Обычный 111" xfId="11"/>
     <cellStyle name="Обычный 112" xfId="22"/>
     <cellStyle name="Обычный 113" xfId="33"/>
     <cellStyle name="Обычный 114" xfId="77"/>
     <cellStyle name="Обычный 115" xfId="88"/>
     <cellStyle name="Обычный 116" xfId="99"/>
     <cellStyle name="Обычный 117" xfId="44"/>
     <cellStyle name="Обычный 118" xfId="55"/>
     <cellStyle name="Обычный 119" xfId="66"/>
@@ -1304,246 +1306,246 @@
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>2</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>390525</xdr:colOff>
+      <xdr:colOff>514349</xdr:colOff>
       <xdr:row>4</xdr:row>
-      <xdr:rowOff>161926</xdr:rowOff>
+      <xdr:rowOff>57150</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Рисунок 2" descr="F:\НАУРЗБЕКОВА АСЕЛЬ (каб 824)\2018-2025 МОИ ДОКУМЕНТЫ\10) 2018-2026 ПЕРЕПИСКА\2026\ВНУТРЕННЯЯ БНС\Хат СП по измен. лого\2 вариант заново\Приложение\логотип\ЛОГО АНГ по левому краю.png"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns="" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="2"/>
-          <a:ext cx="1924050" cy="904874"/>
+          <a:ext cx="2047874" cy="800098"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>390525</xdr:colOff>
+      <xdr:colOff>485775</xdr:colOff>
       <xdr:row>4</xdr:row>
-      <xdr:rowOff>161924</xdr:rowOff>
+      <xdr:rowOff>85725</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Рисунок 2" descr="F:\НАУРЗБЕКОВА АСЕЛЬ (каб 824)\2018-2025 МОИ ДОКУМЕНТЫ\10) 2018-2026 ПЕРЕПИСКА\2026\ВНУТРЕННЯЯ БНС\Хат СП по измен. лого\2 вариант заново\Приложение\логотип\ЛОГО АНГ по левому краю.png"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns="" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1895475" cy="923924"/>
+          <a:ext cx="1990725" cy="847725"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>466725</xdr:colOff>
       <xdr:row>4</xdr:row>
-      <xdr:rowOff>114299</xdr:rowOff>
+      <xdr:rowOff>66675</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Рисунок 2" descr="F:\НАУРЗБЕКОВА АСЕЛЬ (каб 824)\2018-2025 МОИ ДОКУМЕНТЫ\10) 2018-2026 ПЕРЕПИСКА\2026\ВНУТРЕННЯЯ БНС\Хат СП по измен. лого\2 вариант заново\Приложение\логотип\ЛОГО АНГ по левому краю.png"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns="" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1" y="0"/>
-          <a:ext cx="1933574" cy="876299"/>
+          <a:ext cx="1933574" cy="828675"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95251</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>1</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>266700</xdr:colOff>
+      <xdr:colOff>371476</xdr:colOff>
       <xdr:row>4</xdr:row>
-      <xdr:rowOff>142875</xdr:rowOff>
+      <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Рисунок 2" descr="F:\НАУРЗБЕКОВА АСЕЛЬ (каб 824)\2018-2025 МОИ ДОКУМЕНТЫ\10) 2018-2026 ПЕРЕПИСКА\2026\ВНУТРЕННЯЯ БНС\Хат СП по измен. лого\2 вариант заново\Приложение\логотип\ЛОГО АНГ по левому краю.png"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns="" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="95251" y="1"/>
-          <a:ext cx="1724024" cy="904874"/>
+          <a:ext cx="1828800" cy="761999"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -1816,173 +1818,177 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AA33"/>
+  <dimension ref="A1:AB33"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2:S2"/>
-      <selection pane="bottomLeft" activeCell="AE21" sqref="AE20:AE21"/>
+      <selection pane="bottomLeft" activeCell="F11" sqref="F11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="15.42578125" style="1" customWidth="1"/>
     <col min="2" max="2" width="7.5703125" style="1" customWidth="1"/>
     <col min="3" max="3" width="7.85546875" style="1" customWidth="1"/>
     <col min="4" max="4" width="7.5703125" style="1" customWidth="1"/>
     <col min="5" max="5" width="7" style="1" customWidth="1"/>
     <col min="6" max="6" width="6.28515625" style="1" customWidth="1"/>
     <col min="7" max="7" width="6.5703125" style="1" customWidth="1"/>
     <col min="8" max="8" width="5.7109375" style="1" customWidth="1"/>
     <col min="9" max="9" width="7.7109375" style="1" customWidth="1"/>
     <col min="10" max="10" width="9.140625" style="1"/>
     <col min="11" max="11" width="7.42578125" style="1" customWidth="1"/>
     <col min="12" max="12" width="9" style="1" customWidth="1"/>
     <col min="13" max="13" width="8.85546875" style="1" customWidth="1"/>
     <col min="14" max="14" width="7.42578125" style="1" customWidth="1"/>
     <col min="15" max="15" width="7.7109375" style="1" customWidth="1"/>
     <col min="16" max="17" width="6.28515625" style="1" customWidth="1"/>
     <col min="18" max="18" width="5.85546875" style="1" customWidth="1"/>
     <col min="19" max="19" width="6" style="1" customWidth="1"/>
     <col min="20" max="20" width="5.28515625" style="1" customWidth="1"/>
     <col min="21" max="21" width="6.85546875" style="1" customWidth="1"/>
     <col min="22" max="22" width="9.140625" style="1"/>
     <col min="23" max="23" width="7.7109375" style="1" customWidth="1"/>
     <col min="24" max="24" width="8.5703125" style="1" customWidth="1"/>
     <col min="25" max="25" width="8.42578125" style="1" customWidth="1"/>
     <col min="26" max="26" width="7.7109375" style="1" customWidth="1"/>
     <col min="27" max="27" width="7.140625" style="1" customWidth="1"/>
-    <col min="28" max="16384" width="9.140625" style="1"/>
+    <col min="28" max="28" width="7.42578125" style="1" customWidth="1"/>
+    <col min="29" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:27" s="9" customFormat="1" ht="21" hidden="1" customHeight="1"/>
-[...5 lines deleted...]
-      <c r="A6" s="209" t="s">
+    <row r="1" spans="1:28" s="9" customFormat="1" ht="21" hidden="1" customHeight="1"/>
+    <row r="2" spans="1:28" s="9" customFormat="1" ht="21" customHeight="1"/>
+    <row r="3" spans="1:28" s="9" customFormat="1" ht="21" customHeight="1"/>
+    <row r="4" spans="1:28" s="9" customFormat="1" ht="16.5" customHeight="1"/>
+    <row r="5" spans="1:28" s="9" customFormat="1" ht="16.5" customHeight="1"/>
+    <row r="6" spans="1:28" ht="19.5" customHeight="1">
+      <c r="A6" s="216" t="s">
         <v>17</v>
       </c>
-      <c r="B6" s="209"/>
-[...26 lines deleted...]
-    <row r="7" spans="1:27">
+      <c r="B6" s="216"/>
+      <c r="C6" s="216"/>
+      <c r="D6" s="216"/>
+      <c r="E6" s="216"/>
+      <c r="F6" s="216"/>
+      <c r="G6" s="216"/>
+      <c r="H6" s="216"/>
+      <c r="I6" s="216"/>
+      <c r="J6" s="216"/>
+      <c r="K6" s="216"/>
+      <c r="L6" s="216"/>
+      <c r="M6" s="216"/>
+      <c r="N6" s="216"/>
+      <c r="O6" s="216"/>
+      <c r="P6" s="216"/>
+      <c r="Q6" s="216"/>
+      <c r="R6" s="216"/>
+      <c r="S6" s="216"/>
+      <c r="T6" s="216"/>
+      <c r="U6" s="216"/>
+      <c r="V6" s="216"/>
+      <c r="W6" s="210"/>
+      <c r="X6" s="210"/>
+      <c r="Y6" s="210"/>
+      <c r="Z6" s="210"/>
+      <c r="AA6" s="210"/>
+      <c r="AB6" s="210"/>
+    </row>
+    <row r="7" spans="1:28">
       <c r="T7" s="2"/>
-      <c r="V7" s="224" t="s">
+      <c r="V7" s="214" t="s">
         <v>15</v>
       </c>
-      <c r="W7" s="225"/>
-[...7 lines deleted...]
-      <c r="B8" s="215">
+      <c r="W7" s="215"/>
+      <c r="X7" s="215"/>
+      <c r="Y7" s="215"/>
+      <c r="Z7" s="215"/>
+      <c r="AA7" s="215"/>
+      <c r="AB7" s="210"/>
+    </row>
+    <row r="8" spans="1:28">
+      <c r="A8" s="222"/>
+      <c r="B8" s="221">
         <v>2024</v>
       </c>
-      <c r="C8" s="215"/>
-[...10 lines deleted...]
-      <c r="N8" s="218">
+      <c r="C8" s="221"/>
+      <c r="D8" s="221"/>
+      <c r="E8" s="221"/>
+      <c r="F8" s="221"/>
+      <c r="G8" s="221"/>
+      <c r="H8" s="221"/>
+      <c r="I8" s="221"/>
+      <c r="J8" s="221"/>
+      <c r="K8" s="221"/>
+      <c r="L8" s="221"/>
+      <c r="M8" s="221"/>
+      <c r="N8" s="211">
         <v>2025</v>
       </c>
-      <c r="O8" s="219"/>
-[...10 lines deleted...]
-      <c r="Z8" s="218">
+      <c r="O8" s="212"/>
+      <c r="P8" s="212"/>
+      <c r="Q8" s="212"/>
+      <c r="R8" s="212"/>
+      <c r="S8" s="212"/>
+      <c r="T8" s="212"/>
+      <c r="U8" s="212"/>
+      <c r="V8" s="212"/>
+      <c r="W8" s="213"/>
+      <c r="X8" s="213"/>
+      <c r="Y8" s="213"/>
+      <c r="Z8" s="211">
         <v>2026</v>
       </c>
-      <c r="AA8" s="219"/>
-[...2 lines deleted...]
-      <c r="A9" s="217"/>
+      <c r="AA8" s="212"/>
+      <c r="AB8" s="213"/>
+    </row>
+    <row r="9" spans="1:28">
+      <c r="A9" s="223"/>
       <c r="B9" s="62" t="s">
         <v>2</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>3</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>4</v>
       </c>
       <c r="E9" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>7</v>
       </c>
       <c r="H9" s="5" t="s">
         <v>8</v>
       </c>
       <c r="I9" s="5" t="s">
         <v>9</v>
       </c>
       <c r="J9" s="5" t="s">
@@ -2017,83 +2023,86 @@
       </c>
       <c r="T9" s="5" t="s">
         <v>8</v>
       </c>
       <c r="U9" s="5" t="s">
         <v>9</v>
       </c>
       <c r="V9" s="5" t="s">
         <v>10</v>
       </c>
       <c r="W9" s="5" t="s">
         <v>12</v>
       </c>
       <c r="X9" s="5" t="s">
         <v>13</v>
       </c>
       <c r="Y9" s="5" t="s">
         <v>14</v>
       </c>
       <c r="Z9" s="3" t="s">
         <v>2</v>
       </c>
       <c r="AA9" s="3" t="s">
         <v>3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="213" t="s">
+      <c r="AB9" s="5" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="10" spans="1:28">
+      <c r="A10" s="217" t="s">
         <v>16</v>
       </c>
-      <c r="B10" s="213"/>
-[...26 lines deleted...]
-    <row r="11" spans="1:27">
+      <c r="B10" s="217"/>
+      <c r="C10" s="217"/>
+      <c r="D10" s="217"/>
+      <c r="E10" s="217"/>
+      <c r="F10" s="217"/>
+      <c r="G10" s="217"/>
+      <c r="H10" s="217"/>
+      <c r="I10" s="217"/>
+      <c r="J10" s="217"/>
+      <c r="K10" s="217"/>
+      <c r="L10" s="217"/>
+      <c r="M10" s="217"/>
+      <c r="N10" s="217"/>
+      <c r="O10" s="217"/>
+      <c r="P10" s="217"/>
+      <c r="Q10" s="217"/>
+      <c r="R10" s="217"/>
+      <c r="S10" s="217"/>
+      <c r="T10" s="217"/>
+      <c r="U10" s="217"/>
+      <c r="V10" s="217"/>
+      <c r="W10" s="218"/>
+      <c r="X10" s="218"/>
+      <c r="Y10" s="218"/>
+      <c r="Z10" s="219"/>
+      <c r="AA10" s="219"/>
+    </row>
+    <row r="11" spans="1:28">
       <c r="A11" s="7" t="s">
         <v>0</v>
       </c>
       <c r="B11" s="6">
         <v>318</v>
       </c>
       <c r="C11" s="6">
         <v>281</v>
       </c>
       <c r="D11" s="6">
         <v>309</v>
       </c>
       <c r="E11" s="6">
         <v>387</v>
       </c>
       <c r="F11" s="6">
         <v>311</v>
       </c>
       <c r="G11" s="6">
         <v>343</v>
       </c>
       <c r="H11" s="6">
         <v>443</v>
       </c>
       <c r="I11" s="6">
@@ -2131,52 +2140,55 @@
       </c>
       <c r="T11" s="6">
         <v>388</v>
       </c>
       <c r="U11" s="12">
         <v>355</v>
       </c>
       <c r="V11" s="12">
         <v>392</v>
       </c>
       <c r="W11" s="21">
         <v>284</v>
       </c>
       <c r="X11" s="6">
         <v>228</v>
       </c>
       <c r="Y11" s="6">
         <v>276</v>
       </c>
       <c r="Z11" s="6">
         <v>192</v>
       </c>
       <c r="AA11" s="6">
         <v>241</v>
       </c>
-    </row>
-    <row r="12" spans="1:27">
+      <c r="AB11" s="6">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="12" spans="1:28">
       <c r="A12" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B12" s="6">
         <v>198</v>
       </c>
       <c r="C12" s="6">
         <v>179</v>
       </c>
       <c r="D12" s="6">
         <v>218</v>
       </c>
       <c r="E12" s="13">
         <v>271</v>
       </c>
       <c r="F12" s="14">
         <v>191</v>
       </c>
       <c r="G12" s="15">
         <v>222</v>
       </c>
       <c r="H12" s="16">
         <v>288</v>
       </c>
       <c r="I12" s="17">
@@ -2214,52 +2226,55 @@
       </c>
       <c r="T12" s="23">
         <v>253</v>
       </c>
       <c r="U12" s="24">
         <v>244</v>
       </c>
       <c r="V12" s="25">
         <v>275</v>
       </c>
       <c r="W12" s="21">
         <v>191</v>
       </c>
       <c r="X12" s="6">
         <v>156</v>
       </c>
       <c r="Y12" s="6">
         <v>199</v>
       </c>
       <c r="Z12" s="6">
         <v>134</v>
       </c>
       <c r="AA12" s="6">
         <v>178</v>
       </c>
-    </row>
-    <row r="13" spans="1:27">
+      <c r="AB12" s="6">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="13" spans="1:28">
       <c r="A13" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B13" s="6">
         <v>44</v>
       </c>
       <c r="C13" s="6">
         <v>27</v>
       </c>
       <c r="D13" s="6">
         <v>32</v>
       </c>
       <c r="E13" s="13">
         <v>34</v>
       </c>
       <c r="F13" s="14">
         <v>47</v>
       </c>
       <c r="G13" s="15">
         <v>28</v>
       </c>
       <c r="H13" s="16">
         <v>59</v>
       </c>
       <c r="I13" s="17">
@@ -2297,52 +2312,55 @@
       </c>
       <c r="T13" s="23">
         <v>50</v>
       </c>
       <c r="U13" s="24">
         <v>34</v>
       </c>
       <c r="V13" s="25">
         <v>53</v>
       </c>
       <c r="W13" s="21">
         <v>34</v>
       </c>
       <c r="X13" s="6">
         <v>23</v>
       </c>
       <c r="Y13" s="6">
         <v>34</v>
       </c>
       <c r="Z13" s="6">
         <v>21</v>
       </c>
       <c r="AA13" s="6">
         <v>23</v>
       </c>
-    </row>
-    <row r="14" spans="1:27">
+      <c r="AB13" s="6">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="14" spans="1:28">
       <c r="A14" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B14" s="6">
         <v>15</v>
       </c>
       <c r="C14" s="6">
         <v>10</v>
       </c>
       <c r="D14" s="6">
         <v>7</v>
       </c>
       <c r="E14" s="13">
         <v>11</v>
       </c>
       <c r="F14" s="14">
         <v>10</v>
       </c>
       <c r="G14" s="15">
         <v>17</v>
       </c>
       <c r="H14" s="16">
         <v>13</v>
       </c>
       <c r="I14" s="17">
@@ -2380,52 +2398,55 @@
       </c>
       <c r="T14" s="23">
         <v>15</v>
       </c>
       <c r="U14" s="24">
         <v>13</v>
       </c>
       <c r="V14" s="25">
         <v>11</v>
       </c>
       <c r="W14" s="21">
         <v>8</v>
       </c>
       <c r="X14" s="6">
         <v>7</v>
       </c>
       <c r="Y14" s="6">
         <v>8</v>
       </c>
       <c r="Z14" s="6">
         <v>9</v>
       </c>
       <c r="AA14" s="6">
         <v>5</v>
       </c>
-    </row>
-    <row r="15" spans="1:27">
+      <c r="AB14" s="6">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="15" spans="1:28">
       <c r="A15" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B15" s="6">
         <v>9</v>
       </c>
       <c r="C15" s="6">
         <v>9</v>
       </c>
       <c r="D15" s="6">
         <v>12</v>
       </c>
       <c r="E15" s="13">
         <v>7</v>
       </c>
       <c r="F15" s="14">
         <v>11</v>
       </c>
       <c r="G15" s="15">
         <v>11</v>
       </c>
       <c r="H15" s="16">
         <v>19</v>
       </c>
       <c r="I15" s="17">
@@ -2463,52 +2484,55 @@
       </c>
       <c r="T15" s="23">
         <v>9</v>
       </c>
       <c r="U15" s="24">
         <v>8</v>
       </c>
       <c r="V15" s="25">
         <v>5</v>
       </c>
       <c r="W15" s="21">
         <v>13</v>
       </c>
       <c r="X15" s="6">
         <v>8</v>
       </c>
       <c r="Y15" s="6">
         <v>2</v>
       </c>
       <c r="Z15" s="6">
         <v>9</v>
       </c>
       <c r="AA15" s="6">
         <v>7</v>
       </c>
-    </row>
-    <row r="16" spans="1:27">
+      <c r="AB15" s="6">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="16" spans="1:28">
       <c r="A16" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B16" s="6">
         <v>16</v>
       </c>
       <c r="C16" s="6">
         <v>23</v>
       </c>
       <c r="D16" s="6">
         <v>10</v>
       </c>
       <c r="E16" s="13">
         <v>28</v>
       </c>
       <c r="F16" s="14">
         <v>17</v>
       </c>
       <c r="G16" s="15">
         <v>28</v>
       </c>
       <c r="H16" s="16">
         <v>25</v>
       </c>
       <c r="I16" s="17">
@@ -2546,52 +2570,55 @@
       </c>
       <c r="T16" s="23">
         <v>28</v>
       </c>
       <c r="U16" s="24">
         <v>22</v>
       </c>
       <c r="V16" s="25">
         <v>22</v>
       </c>
       <c r="W16" s="21">
         <v>14</v>
       </c>
       <c r="X16" s="6">
         <v>21</v>
       </c>
       <c r="Y16" s="6">
         <v>15</v>
       </c>
       <c r="Z16" s="6">
         <v>9</v>
       </c>
       <c r="AA16" s="6">
         <v>9</v>
       </c>
-    </row>
-    <row r="17" spans="1:27">
+      <c r="AB16" s="6">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28">
       <c r="A17" s="7" t="s">
         <v>23</v>
       </c>
       <c r="B17" s="6">
         <v>8</v>
       </c>
       <c r="C17" s="6">
         <v>19</v>
       </c>
       <c r="D17" s="6">
         <v>12</v>
       </c>
       <c r="E17" s="13">
         <v>10</v>
       </c>
       <c r="F17" s="14">
         <v>14</v>
       </c>
       <c r="G17" s="15">
         <v>13</v>
       </c>
       <c r="H17" s="16">
         <v>17</v>
       </c>
       <c r="I17" s="17">
@@ -2629,52 +2656,55 @@
       </c>
       <c r="T17" s="23">
         <v>12</v>
       </c>
       <c r="U17" s="24">
         <v>11</v>
       </c>
       <c r="V17" s="25">
         <v>5</v>
       </c>
       <c r="W17" s="21">
         <v>11</v>
       </c>
       <c r="X17" s="6">
         <v>3</v>
       </c>
       <c r="Y17" s="6">
         <v>8</v>
       </c>
       <c r="Z17" s="6">
         <v>5</v>
       </c>
       <c r="AA17" s="6">
         <v>6</v>
       </c>
-    </row>
-    <row r="18" spans="1:27">
+      <c r="AB17" s="6">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="18" spans="1:28">
       <c r="A18" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B18" s="6">
         <v>17</v>
       </c>
       <c r="C18" s="6">
         <v>7</v>
       </c>
       <c r="D18" s="6">
         <v>8</v>
       </c>
       <c r="E18" s="13">
         <v>18</v>
       </c>
       <c r="F18" s="14">
         <v>13</v>
       </c>
       <c r="G18" s="15">
         <v>11</v>
       </c>
       <c r="H18" s="16">
         <v>17</v>
       </c>
       <c r="I18" s="17">
@@ -2712,52 +2742,55 @@
       </c>
       <c r="T18" s="23">
         <v>10</v>
       </c>
       <c r="U18" s="24">
         <v>10</v>
       </c>
       <c r="V18" s="25">
         <v>13</v>
       </c>
       <c r="W18" s="21">
         <v>9</v>
       </c>
       <c r="X18" s="6">
         <v>6</v>
       </c>
       <c r="Y18" s="6">
         <v>6</v>
       </c>
       <c r="Z18" s="6">
         <v>5</v>
       </c>
       <c r="AA18" s="6">
         <v>7</v>
       </c>
-    </row>
-    <row r="19" spans="1:27">
+      <c r="AB18" s="6">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="19" spans="1:28">
       <c r="A19" s="7" t="s">
         <v>25</v>
       </c>
       <c r="B19" s="6">
         <v>11</v>
       </c>
       <c r="C19" s="6">
         <v>7</v>
       </c>
       <c r="D19" s="6">
         <v>10</v>
       </c>
       <c r="E19" s="13">
         <v>8</v>
       </c>
       <c r="F19" s="14">
         <v>8</v>
       </c>
       <c r="G19" s="15">
         <v>13</v>
       </c>
       <c r="H19" s="16">
         <v>5</v>
       </c>
       <c r="I19" s="17">
@@ -2795,83 +2828,86 @@
       </c>
       <c r="T19" s="23">
         <v>11</v>
       </c>
       <c r="U19" s="24">
         <v>13</v>
       </c>
       <c r="V19" s="25">
         <v>8</v>
       </c>
       <c r="W19" s="21">
         <v>4</v>
       </c>
       <c r="X19" s="6">
         <v>4</v>
       </c>
       <c r="Y19" s="6">
         <v>4</v>
       </c>
       <c r="Z19" s="6" t="s">
         <v>40</v>
       </c>
       <c r="AA19" s="6">
         <v>6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="210" t="s">
+      <c r="AB19" s="6">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="20" spans="1:28">
+      <c r="A20" s="220" t="s">
         <v>11</v>
       </c>
-      <c r="B20" s="210"/>
-[...26 lines deleted...]
-    <row r="21" spans="1:27">
+      <c r="B20" s="220"/>
+      <c r="C20" s="220"/>
+      <c r="D20" s="220"/>
+      <c r="E20" s="220"/>
+      <c r="F20" s="220"/>
+      <c r="G20" s="220"/>
+      <c r="H20" s="220"/>
+      <c r="I20" s="220"/>
+      <c r="J20" s="220"/>
+      <c r="K20" s="220"/>
+      <c r="L20" s="220"/>
+      <c r="M20" s="220"/>
+      <c r="N20" s="220"/>
+      <c r="O20" s="220"/>
+      <c r="P20" s="220"/>
+      <c r="Q20" s="220"/>
+      <c r="R20" s="220"/>
+      <c r="S20" s="220"/>
+      <c r="T20" s="220"/>
+      <c r="U20" s="220"/>
+      <c r="V20" s="220"/>
+      <c r="W20" s="209"/>
+      <c r="X20" s="209"/>
+      <c r="Y20" s="209"/>
+      <c r="Z20" s="210"/>
+      <c r="AA20" s="210"/>
+    </row>
+    <row r="21" spans="1:28">
       <c r="A21" s="7" t="s">
         <v>0</v>
       </c>
       <c r="B21" s="6">
         <v>184</v>
       </c>
       <c r="C21" s="6">
         <v>163</v>
       </c>
       <c r="D21" s="6">
         <v>195</v>
       </c>
       <c r="E21" s="6">
         <v>238</v>
       </c>
       <c r="F21" s="6">
         <v>182</v>
       </c>
       <c r="G21" s="6">
         <v>187</v>
       </c>
       <c r="H21" s="6">
         <v>267</v>
       </c>
       <c r="I21" s="6">
@@ -2909,52 +2945,55 @@
       </c>
       <c r="T21" s="6">
         <v>245</v>
       </c>
       <c r="U21" s="12">
         <v>214</v>
       </c>
       <c r="V21" s="12">
         <v>257</v>
       </c>
       <c r="W21" s="21">
         <v>168</v>
       </c>
       <c r="X21" s="6">
         <v>138</v>
       </c>
       <c r="Y21" s="6">
         <v>175</v>
       </c>
       <c r="Z21" s="6">
         <v>122</v>
       </c>
       <c r="AA21" s="6">
         <v>158</v>
       </c>
-    </row>
-    <row r="22" spans="1:27">
+      <c r="AB21" s="6">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="22" spans="1:28">
       <c r="A22" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B22" s="6">
         <v>151</v>
       </c>
       <c r="C22" s="6">
         <v>143</v>
       </c>
       <c r="D22" s="6">
         <v>173</v>
       </c>
       <c r="E22" s="26">
         <v>213</v>
       </c>
       <c r="F22" s="27">
         <v>139</v>
       </c>
       <c r="G22" s="28">
         <v>167</v>
       </c>
       <c r="H22" s="29">
         <v>223</v>
       </c>
       <c r="I22" s="30">
@@ -2992,52 +3031,55 @@
       </c>
       <c r="T22" s="34">
         <v>211</v>
       </c>
       <c r="U22" s="35">
         <v>186</v>
       </c>
       <c r="V22" s="36">
         <v>216</v>
       </c>
       <c r="W22" s="21">
         <v>143</v>
       </c>
       <c r="X22" s="6">
         <v>123</v>
       </c>
       <c r="Y22" s="6">
         <v>146</v>
       </c>
       <c r="Z22" s="6">
         <v>102</v>
       </c>
       <c r="AA22" s="6">
         <v>138</v>
       </c>
-    </row>
-    <row r="23" spans="1:27">
+      <c r="AB22" s="6">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="23" spans="1:28">
       <c r="A23" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B23" s="6">
         <v>33</v>
       </c>
       <c r="C23" s="6">
         <v>20</v>
       </c>
       <c r="D23" s="6">
         <v>22</v>
       </c>
       <c r="E23" s="26">
         <v>25</v>
       </c>
       <c r="F23" s="27">
         <v>43</v>
       </c>
       <c r="G23" s="28">
         <v>20</v>
       </c>
       <c r="H23" s="29">
         <v>44</v>
       </c>
       <c r="I23" s="30">
@@ -3075,83 +3117,86 @@
       </c>
       <c r="T23" s="34">
         <v>34</v>
       </c>
       <c r="U23" s="35">
         <v>28</v>
       </c>
       <c r="V23" s="36">
         <v>41</v>
       </c>
       <c r="W23" s="21">
         <v>25</v>
       </c>
       <c r="X23" s="6">
         <v>15</v>
       </c>
       <c r="Y23" s="6">
         <v>29</v>
       </c>
       <c r="Z23" s="6">
         <v>20</v>
       </c>
       <c r="AA23" s="6">
         <v>20</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="212" t="s">
+      <c r="AB23" s="6">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="24" spans="1:28">
+      <c r="A24" s="208" t="s">
         <v>1</v>
       </c>
-      <c r="B24" s="212"/>
-[...26 lines deleted...]
-    <row r="25" spans="1:27">
+      <c r="B24" s="208"/>
+      <c r="C24" s="208"/>
+      <c r="D24" s="208"/>
+      <c r="E24" s="208"/>
+      <c r="F24" s="208"/>
+      <c r="G24" s="208"/>
+      <c r="H24" s="208"/>
+      <c r="I24" s="208"/>
+      <c r="J24" s="208"/>
+      <c r="K24" s="208"/>
+      <c r="L24" s="208"/>
+      <c r="M24" s="208"/>
+      <c r="N24" s="208"/>
+      <c r="O24" s="208"/>
+      <c r="P24" s="208"/>
+      <c r="Q24" s="208"/>
+      <c r="R24" s="208"/>
+      <c r="S24" s="208"/>
+      <c r="T24" s="208"/>
+      <c r="U24" s="208"/>
+      <c r="V24" s="208"/>
+      <c r="W24" s="209"/>
+      <c r="X24" s="209"/>
+      <c r="Y24" s="209"/>
+      <c r="Z24" s="210"/>
+      <c r="AA24" s="210"/>
+    </row>
+    <row r="25" spans="1:28">
       <c r="A25" s="7" t="s">
         <v>0</v>
       </c>
       <c r="B25" s="6">
         <v>134</v>
       </c>
       <c r="C25" s="6">
         <v>118</v>
       </c>
       <c r="D25" s="6">
         <v>114</v>
       </c>
       <c r="E25" s="6">
         <v>149</v>
       </c>
       <c r="F25" s="6">
         <v>129</v>
       </c>
       <c r="G25" s="6">
         <v>156</v>
       </c>
       <c r="H25" s="6">
         <v>176</v>
       </c>
       <c r="I25" s="6">
@@ -3189,52 +3234,55 @@
       </c>
       <c r="T25" s="6">
         <v>143</v>
       </c>
       <c r="U25" s="12">
         <v>141</v>
       </c>
       <c r="V25" s="12">
         <v>135</v>
       </c>
       <c r="W25" s="21">
         <v>116</v>
       </c>
       <c r="X25" s="6">
         <v>90</v>
       </c>
       <c r="Y25" s="6">
         <v>101</v>
       </c>
       <c r="Z25" s="6">
         <v>70</v>
       </c>
       <c r="AA25" s="6">
         <v>83</v>
       </c>
-    </row>
-    <row r="26" spans="1:27">
+      <c r="AB25" s="6">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="26" spans="1:28">
       <c r="A26" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B26" s="6">
         <v>47</v>
       </c>
       <c r="C26" s="6">
         <v>36</v>
       </c>
       <c r="D26" s="6">
         <v>45</v>
       </c>
       <c r="E26" s="37">
         <v>58</v>
       </c>
       <c r="F26" s="38">
         <v>52</v>
       </c>
       <c r="G26" s="39">
         <v>55</v>
       </c>
       <c r="H26" s="40">
         <v>65</v>
       </c>
       <c r="I26" s="41">
@@ -3272,52 +3320,55 @@
       </c>
       <c r="T26" s="45">
         <v>42</v>
       </c>
       <c r="U26" s="46">
         <v>58</v>
       </c>
       <c r="V26" s="47">
         <v>59</v>
       </c>
       <c r="W26" s="21">
         <v>48</v>
       </c>
       <c r="X26" s="6">
         <v>33</v>
       </c>
       <c r="Y26" s="6">
         <v>53</v>
       </c>
       <c r="Z26" s="6">
         <v>32</v>
       </c>
       <c r="AA26" s="6">
         <v>40</v>
       </c>
-    </row>
-    <row r="27" spans="1:27">
+      <c r="AB26" s="6">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="27" spans="1:28">
       <c r="A27" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B27" s="6">
         <v>11</v>
       </c>
       <c r="C27" s="6">
         <v>7</v>
       </c>
       <c r="D27" s="6">
         <v>10</v>
       </c>
       <c r="E27" s="37">
         <v>9</v>
       </c>
       <c r="F27" s="38">
         <v>4</v>
       </c>
       <c r="G27" s="39">
         <v>8</v>
       </c>
       <c r="H27" s="40">
         <v>15</v>
       </c>
       <c r="I27" s="41">
@@ -3355,52 +3406,55 @@
       </c>
       <c r="T27" s="45">
         <v>16</v>
       </c>
       <c r="U27" s="46">
         <v>6</v>
       </c>
       <c r="V27" s="47">
         <v>12</v>
       </c>
       <c r="W27" s="21">
         <v>9</v>
       </c>
       <c r="X27" s="6">
         <v>8</v>
       </c>
       <c r="Y27" s="6">
         <v>5</v>
       </c>
       <c r="Z27" s="6">
         <v>1</v>
       </c>
       <c r="AA27" s="6">
         <v>3</v>
       </c>
-    </row>
-    <row r="28" spans="1:27">
+      <c r="AB27" s="6">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="28" spans="1:28">
       <c r="A28" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B28" s="6">
         <v>15</v>
       </c>
       <c r="C28" s="6">
         <v>10</v>
       </c>
       <c r="D28" s="6">
         <v>7</v>
       </c>
       <c r="E28" s="37">
         <v>11</v>
       </c>
       <c r="F28" s="38">
         <v>10</v>
       </c>
       <c r="G28" s="39">
         <v>17</v>
       </c>
       <c r="H28" s="40">
         <v>13</v>
       </c>
       <c r="I28" s="41">
@@ -3438,52 +3492,55 @@
       </c>
       <c r="T28" s="45">
         <v>15</v>
       </c>
       <c r="U28" s="46">
         <v>13</v>
       </c>
       <c r="V28" s="47">
         <v>11</v>
       </c>
       <c r="W28" s="21">
         <v>8</v>
       </c>
       <c r="X28" s="6">
         <v>7</v>
       </c>
       <c r="Y28" s="6">
         <v>8</v>
       </c>
       <c r="Z28" s="6">
         <v>9</v>
       </c>
       <c r="AA28" s="6">
         <v>5</v>
       </c>
-    </row>
-    <row r="29" spans="1:27">
+      <c r="AB28" s="6">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="29" spans="1:28">
       <c r="A29" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B29" s="6">
         <v>9</v>
       </c>
       <c r="C29" s="6">
         <v>9</v>
       </c>
       <c r="D29" s="6">
         <v>12</v>
       </c>
       <c r="E29" s="37">
         <v>7</v>
       </c>
       <c r="F29" s="38">
         <v>11</v>
       </c>
       <c r="G29" s="39">
         <v>11</v>
       </c>
       <c r="H29" s="40">
         <v>19</v>
       </c>
       <c r="I29" s="41">
@@ -3521,52 +3578,55 @@
       </c>
       <c r="T29" s="45">
         <v>9</v>
       </c>
       <c r="U29" s="46">
         <v>8</v>
       </c>
       <c r="V29" s="47">
         <v>5</v>
       </c>
       <c r="W29" s="21">
         <v>13</v>
       </c>
       <c r="X29" s="6">
         <v>8</v>
       </c>
       <c r="Y29" s="6">
         <v>2</v>
       </c>
       <c r="Z29" s="6">
         <v>9</v>
       </c>
       <c r="AA29" s="6">
         <v>7</v>
       </c>
-    </row>
-    <row r="30" spans="1:27">
+      <c r="AB29" s="6">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="30" spans="1:28">
       <c r="A30" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B30" s="6">
         <v>16</v>
       </c>
       <c r="C30" s="6">
         <v>23</v>
       </c>
       <c r="D30" s="6">
         <v>10</v>
       </c>
       <c r="E30" s="37">
         <v>28</v>
       </c>
       <c r="F30" s="38">
         <v>17</v>
       </c>
       <c r="G30" s="39">
         <v>28</v>
       </c>
       <c r="H30" s="40">
         <v>25</v>
       </c>
       <c r="I30" s="41">
@@ -3604,52 +3664,55 @@
       </c>
       <c r="T30" s="45">
         <v>28</v>
       </c>
       <c r="U30" s="46">
         <v>22</v>
       </c>
       <c r="V30" s="47">
         <v>22</v>
       </c>
       <c r="W30" s="21">
         <v>14</v>
       </c>
       <c r="X30" s="6">
         <v>21</v>
       </c>
       <c r="Y30" s="6">
         <v>15</v>
       </c>
       <c r="Z30" s="6">
         <v>9</v>
       </c>
       <c r="AA30" s="6">
         <v>9</v>
       </c>
-    </row>
-    <row r="31" spans="1:27">
+      <c r="AB30" s="6">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="31" spans="1:28">
       <c r="A31" s="7" t="s">
         <v>23</v>
       </c>
       <c r="B31" s="6">
         <v>8</v>
       </c>
       <c r="C31" s="6">
         <v>19</v>
       </c>
       <c r="D31" s="6">
         <v>12</v>
       </c>
       <c r="E31" s="37">
         <v>10</v>
       </c>
       <c r="F31" s="38">
         <v>14</v>
       </c>
       <c r="G31" s="39">
         <v>13</v>
       </c>
       <c r="H31" s="40">
         <v>17</v>
       </c>
       <c r="I31" s="41">
@@ -3687,52 +3750,55 @@
       </c>
       <c r="T31" s="45">
         <v>12</v>
       </c>
       <c r="U31" s="46">
         <v>11</v>
       </c>
       <c r="V31" s="47">
         <v>5</v>
       </c>
       <c r="W31" s="21">
         <v>11</v>
       </c>
       <c r="X31" s="6">
         <v>3</v>
       </c>
       <c r="Y31" s="6">
         <v>8</v>
       </c>
       <c r="Z31" s="6">
         <v>5</v>
       </c>
       <c r="AA31" s="6">
         <v>6</v>
       </c>
-    </row>
-    <row r="32" spans="1:27">
+      <c r="AB31" s="6">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="32" spans="1:28">
       <c r="A32" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B32" s="6">
         <v>17</v>
       </c>
       <c r="C32" s="6">
         <v>7</v>
       </c>
       <c r="D32" s="6">
         <v>8</v>
       </c>
       <c r="E32" s="37">
         <v>18</v>
       </c>
       <c r="F32" s="38">
         <v>13</v>
       </c>
       <c r="G32" s="39">
         <v>11</v>
       </c>
       <c r="H32" s="40">
         <v>17</v>
       </c>
       <c r="I32" s="41">
@@ -3770,52 +3836,55 @@
       </c>
       <c r="T32" s="45">
         <v>10</v>
       </c>
       <c r="U32" s="46">
         <v>10</v>
       </c>
       <c r="V32" s="47">
         <v>13</v>
       </c>
       <c r="W32" s="21">
         <v>9</v>
       </c>
       <c r="X32" s="6">
         <v>6</v>
       </c>
       <c r="Y32" s="6">
         <v>6</v>
       </c>
       <c r="Z32" s="6">
         <v>5</v>
       </c>
       <c r="AA32" s="6">
         <v>7</v>
       </c>
-    </row>
-    <row r="33" spans="1:27">
+      <c r="AB32" s="6">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="33" spans="1:28">
       <c r="A33" s="60" t="s">
         <v>25</v>
       </c>
       <c r="B33" s="8">
         <v>11</v>
       </c>
       <c r="C33" s="8">
         <v>7</v>
       </c>
       <c r="D33" s="8">
         <v>10</v>
       </c>
       <c r="E33" s="48">
         <v>8</v>
       </c>
       <c r="F33" s="49">
         <v>8</v>
       </c>
       <c r="G33" s="50">
         <v>13</v>
       </c>
       <c r="H33" s="51">
         <v>5</v>
       </c>
       <c r="I33" s="52">
@@ -3853,201 +3922,208 @@
       </c>
       <c r="T33" s="57">
         <v>11</v>
       </c>
       <c r="U33" s="58">
         <v>13</v>
       </c>
       <c r="V33" s="59">
         <v>8</v>
       </c>
       <c r="W33" s="8">
         <v>4</v>
       </c>
       <c r="X33" s="8">
         <v>4</v>
       </c>
       <c r="Y33" s="8">
         <v>4</v>
       </c>
       <c r="Z33" s="8" t="s">
         <v>40</v>
       </c>
       <c r="AA33" s="8">
         <v>6</v>
       </c>
+      <c r="AB33" s="8">
+        <v>3</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="9">
-    <mergeCell ref="Z8:AA8"/>
-[...1 lines deleted...]
-    <mergeCell ref="A6:AA6"/>
+    <mergeCell ref="A24:AA24"/>
+    <mergeCell ref="Z8:AB8"/>
+    <mergeCell ref="V7:AB7"/>
+    <mergeCell ref="A6:AB6"/>
     <mergeCell ref="A10:AA10"/>
     <mergeCell ref="A20:AA20"/>
     <mergeCell ref="B8:M8"/>
     <mergeCell ref="A8:A9"/>
     <mergeCell ref="N8:Y8"/>
-    <mergeCell ref="A24:AA24"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A6:AA33"/>
+  <dimension ref="A6:AB33"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="E9" sqref="E9"/>
+      <selection activeCell="B8" sqref="B8:M8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="15.28515625" customWidth="1"/>
     <col min="2" max="2" width="7.28515625" customWidth="1"/>
     <col min="3" max="4" width="8.140625" customWidth="1"/>
     <col min="5" max="5" width="7.42578125" customWidth="1"/>
     <col min="6" max="6" width="7.85546875" customWidth="1"/>
     <col min="7" max="7" width="7.7109375" customWidth="1"/>
     <col min="8" max="8" width="7.5703125" customWidth="1"/>
     <col min="9" max="9" width="7.7109375" customWidth="1"/>
     <col min="11" max="11" width="7.85546875" customWidth="1"/>
     <col min="14" max="14" width="6.85546875" customWidth="1"/>
     <col min="15" max="15" width="8.28515625" customWidth="1"/>
     <col min="16" max="18" width="7.85546875" customWidth="1"/>
     <col min="19" max="19" width="8" customWidth="1"/>
     <col min="20" max="20" width="7.85546875" customWidth="1"/>
     <col min="21" max="21" width="7.5703125" customWidth="1"/>
     <col min="22" max="22" width="9.140625" customWidth="1"/>
     <col min="23" max="23" width="7.7109375" customWidth="1"/>
     <col min="24" max="24" width="8.85546875" customWidth="1"/>
     <col min="25" max="25" width="8.28515625" customWidth="1"/>
     <col min="26" max="26" width="6.85546875" customWidth="1"/>
     <col min="27" max="27" width="8.140625" customWidth="1"/>
+    <col min="28" max="28" width="7.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="6" spans="1:27">
-      <c r="A6" s="209" t="s">
+    <row r="6" spans="1:28">
+      <c r="A6" s="216" t="s">
         <v>26</v>
       </c>
-      <c r="B6" s="209"/>
-[...26 lines deleted...]
-    <row r="7" spans="1:27">
+      <c r="B6" s="216"/>
+      <c r="C6" s="216"/>
+      <c r="D6" s="216"/>
+      <c r="E6" s="216"/>
+      <c r="F6" s="216"/>
+      <c r="G6" s="216"/>
+      <c r="H6" s="216"/>
+      <c r="I6" s="216"/>
+      <c r="J6" s="216"/>
+      <c r="K6" s="216"/>
+      <c r="L6" s="216"/>
+      <c r="M6" s="216"/>
+      <c r="N6" s="216"/>
+      <c r="O6" s="216"/>
+      <c r="P6" s="216"/>
+      <c r="Q6" s="216"/>
+      <c r="R6" s="216"/>
+      <c r="S6" s="216"/>
+      <c r="T6" s="216"/>
+      <c r="U6" s="216"/>
+      <c r="V6" s="216"/>
+      <c r="W6" s="210"/>
+      <c r="X6" s="210"/>
+      <c r="Y6" s="210"/>
+      <c r="Z6" s="210"/>
+      <c r="AA6" s="210"/>
+      <c r="AB6" s="210"/>
+    </row>
+    <row r="7" spans="1:28">
       <c r="A7" s="1"/>
       <c r="B7" s="1"/>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="1"/>
       <c r="H7" s="1"/>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="63"/>
       <c r="N7" s="63"/>
       <c r="O7" s="1"/>
       <c r="P7" s="1"/>
       <c r="Q7" s="1"/>
       <c r="R7" s="1"/>
-      <c r="S7" s="207"/>
-[...1 lines deleted...]
-      <c r="U7" s="224" t="s">
+      <c r="S7" s="214"/>
+      <c r="T7" s="214"/>
+      <c r="U7" s="214" t="s">
         <v>27</v>
       </c>
-      <c r="V7" s="224"/>
-[...8 lines deleted...]
-      <c r="B8" s="215">
+      <c r="V7" s="214"/>
+      <c r="W7" s="215"/>
+      <c r="X7" s="215"/>
+      <c r="Y7" s="215"/>
+      <c r="Z7" s="215"/>
+      <c r="AA7" s="215"/>
+      <c r="AB7" s="210"/>
+    </row>
+    <row r="8" spans="1:28">
+      <c r="A8" s="222"/>
+      <c r="B8" s="221">
         <v>2024</v>
       </c>
-      <c r="C8" s="215"/>
-[...10 lines deleted...]
-      <c r="N8" s="218">
+      <c r="C8" s="221"/>
+      <c r="D8" s="221"/>
+      <c r="E8" s="221"/>
+      <c r="F8" s="221"/>
+      <c r="G8" s="221"/>
+      <c r="H8" s="221"/>
+      <c r="I8" s="221"/>
+      <c r="J8" s="221"/>
+      <c r="K8" s="221"/>
+      <c r="L8" s="221"/>
+      <c r="M8" s="221"/>
+      <c r="N8" s="211">
         <v>2025</v>
       </c>
-      <c r="O8" s="219"/>
-[...10 lines deleted...]
-      <c r="Z8" s="218">
+      <c r="O8" s="212"/>
+      <c r="P8" s="212"/>
+      <c r="Q8" s="212"/>
+      <c r="R8" s="212"/>
+      <c r="S8" s="212"/>
+      <c r="T8" s="212"/>
+      <c r="U8" s="212"/>
+      <c r="V8" s="212"/>
+      <c r="W8" s="213"/>
+      <c r="X8" s="213"/>
+      <c r="Y8" s="213"/>
+      <c r="Z8" s="211">
         <v>2026</v>
       </c>
-      <c r="AA8" s="219"/>
-[...2 lines deleted...]
-      <c r="A9" s="217"/>
+      <c r="AA8" s="212"/>
+      <c r="AB8" s="213"/>
+    </row>
+    <row r="9" spans="1:28" ht="22.5">
+      <c r="A9" s="223"/>
       <c r="B9" s="62" t="s">
         <v>2</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>28</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E9" s="3" t="s">
         <v>30</v>
       </c>
       <c r="F9" s="4" t="s">
         <v>31</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>32</v>
       </c>
       <c r="H9" s="3" t="s">
         <v>33</v>
       </c>
       <c r="I9" s="5" t="s">
         <v>34</v>
       </c>
       <c r="J9" s="5" t="s">
@@ -4082,83 +4158,86 @@
       </c>
       <c r="T9" s="5" t="s">
         <v>33</v>
       </c>
       <c r="U9" s="5" t="s">
         <v>34</v>
       </c>
       <c r="V9" s="5" t="s">
         <v>35</v>
       </c>
       <c r="W9" s="5" t="s">
         <v>36</v>
       </c>
       <c r="X9" s="5" t="s">
         <v>37</v>
       </c>
       <c r="Y9" s="5" t="s">
         <v>38</v>
       </c>
       <c r="Z9" s="4" t="s">
         <v>2</v>
       </c>
       <c r="AA9" s="3" t="s">
         <v>28</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="221" t="s">
+      <c r="AB9" s="3" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="10" spans="1:28">
+      <c r="A10" s="225" t="s">
         <v>16</v>
       </c>
-      <c r="B10" s="221"/>
-[...26 lines deleted...]
-    <row r="11" spans="1:27">
+      <c r="B10" s="225"/>
+      <c r="C10" s="225"/>
+      <c r="D10" s="225"/>
+      <c r="E10" s="225"/>
+      <c r="F10" s="225"/>
+      <c r="G10" s="225"/>
+      <c r="H10" s="225"/>
+      <c r="I10" s="225"/>
+      <c r="J10" s="225"/>
+      <c r="K10" s="225"/>
+      <c r="L10" s="225"/>
+      <c r="M10" s="225"/>
+      <c r="N10" s="225"/>
+      <c r="O10" s="225"/>
+      <c r="P10" s="225"/>
+      <c r="Q10" s="225"/>
+      <c r="R10" s="225"/>
+      <c r="S10" s="225"/>
+      <c r="T10" s="225"/>
+      <c r="U10" s="225"/>
+      <c r="V10" s="225"/>
+      <c r="W10" s="218"/>
+      <c r="X10" s="218"/>
+      <c r="Y10" s="218"/>
+      <c r="Z10" s="219"/>
+      <c r="AA10" s="219"/>
+    </row>
+    <row r="11" spans="1:28">
       <c r="A11" s="7" t="s">
         <v>0</v>
       </c>
       <c r="B11" s="64">
         <v>5.3</v>
       </c>
       <c r="C11" s="64">
         <v>5.15</v>
       </c>
       <c r="D11" s="64">
         <v>5.15</v>
       </c>
       <c r="E11" s="64">
         <v>5.52</v>
       </c>
       <c r="F11" s="64">
         <v>5.45</v>
       </c>
       <c r="G11" s="64">
         <v>5.53</v>
       </c>
       <c r="H11" s="64">
         <v>5.81</v>
       </c>
       <c r="I11" s="64">
@@ -4196,52 +4275,55 @@
       </c>
       <c r="T11" s="66">
         <v>5.07</v>
       </c>
       <c r="U11" s="64">
         <v>5.17</v>
       </c>
       <c r="V11" s="64">
         <v>5.34</v>
       </c>
       <c r="W11" s="64">
         <v>5.27</v>
       </c>
       <c r="X11" s="67">
         <v>5.14</v>
       </c>
       <c r="Y11" s="64">
         <v>5.09</v>
       </c>
       <c r="Z11" s="67">
         <v>3.15</v>
       </c>
       <c r="AA11" s="67">
         <v>3.73</v>
       </c>
-    </row>
-    <row r="12" spans="1:27">
+      <c r="AB11" s="64">
+        <v>3.83</v>
+      </c>
+    </row>
+    <row r="12" spans="1:28">
       <c r="A12" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B12" s="64">
         <v>5.59</v>
       </c>
       <c r="C12" s="64">
         <v>5.5</v>
       </c>
       <c r="D12" s="64">
         <v>5.73</v>
       </c>
       <c r="E12" s="68">
         <v>6.28</v>
       </c>
       <c r="F12" s="69">
         <v>6.1</v>
       </c>
       <c r="G12" s="70">
         <v>6.16</v>
       </c>
       <c r="H12" s="71">
         <v>6.45</v>
       </c>
       <c r="I12" s="72">
@@ -4279,52 +4361,55 @@
       </c>
       <c r="T12" s="76">
         <v>5.71</v>
       </c>
       <c r="U12" s="77">
         <v>5.84</v>
       </c>
       <c r="V12" s="78">
         <v>6.06</v>
       </c>
       <c r="W12" s="64">
         <v>5.98</v>
       </c>
       <c r="X12" s="67">
         <v>5.84</v>
       </c>
       <c r="Y12" s="64">
         <v>5.81</v>
       </c>
       <c r="Z12" s="67">
         <v>3.63</v>
       </c>
       <c r="AA12" s="67">
         <v>4.45</v>
       </c>
-    </row>
-    <row r="13" spans="1:27">
+      <c r="AB12" s="64">
+        <v>4.6399999999999997</v>
+      </c>
+    </row>
+    <row r="13" spans="1:28">
       <c r="A13" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B13" s="64">
         <v>5.95</v>
       </c>
       <c r="C13" s="64">
         <v>4.95</v>
       </c>
       <c r="D13" s="64">
         <v>4.74</v>
       </c>
       <c r="E13" s="68">
         <v>4.74</v>
       </c>
       <c r="F13" s="69">
         <v>5.07</v>
       </c>
       <c r="G13" s="70">
         <v>4.91</v>
       </c>
       <c r="H13" s="71">
         <v>5.4</v>
       </c>
       <c r="I13" s="72">
@@ -4362,52 +4447,55 @@
       </c>
       <c r="T13" s="76">
         <v>4.8499999999999996</v>
       </c>
       <c r="U13" s="77">
         <v>4.8499999999999996</v>
       </c>
       <c r="V13" s="78">
         <v>5.15</v>
       </c>
       <c r="W13" s="64">
         <v>5.1100000000000003</v>
       </c>
       <c r="X13" s="67">
         <v>4.95</v>
       </c>
       <c r="Y13" s="64">
         <v>4.93</v>
       </c>
       <c r="Z13" s="67">
         <v>2.95</v>
       </c>
       <c r="AA13" s="67">
         <v>3.25</v>
       </c>
-    </row>
-    <row r="14" spans="1:27">
+      <c r="AB13" s="64">
+        <v>3.38</v>
+      </c>
+    </row>
+    <row r="14" spans="1:28">
       <c r="A14" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B14" s="64">
         <v>5.47</v>
       </c>
       <c r="C14" s="64">
         <v>4.67</v>
       </c>
       <c r="D14" s="64">
         <v>3.93</v>
       </c>
       <c r="E14" s="68">
         <v>3.98</v>
       </c>
       <c r="F14" s="69">
         <v>3.91</v>
       </c>
       <c r="G14" s="70">
         <v>4.3099999999999996</v>
       </c>
       <c r="H14" s="71">
         <v>4.3600000000000003</v>
       </c>
       <c r="I14" s="72">
@@ -4445,52 +4533,55 @@
       </c>
       <c r="T14" s="76">
         <v>3.7</v>
       </c>
       <c r="U14" s="77">
         <v>3.84</v>
       </c>
       <c r="V14" s="78">
         <v>3.87</v>
       </c>
       <c r="W14" s="64">
         <v>3.77</v>
       </c>
       <c r="X14" s="67">
         <v>3.67</v>
       </c>
       <c r="Y14" s="64">
         <v>3.6</v>
       </c>
       <c r="Z14" s="67">
         <v>3.3</v>
       </c>
       <c r="AA14" s="67">
         <v>2.69</v>
       </c>
-    </row>
-    <row r="15" spans="1:27">
+      <c r="AB14" s="64">
+        <v>2.2599999999999998</v>
+      </c>
+    </row>
+    <row r="15" spans="1:28">
       <c r="A15" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B15" s="64">
         <v>4.05</v>
       </c>
       <c r="C15" s="64">
         <v>4.17</v>
       </c>
       <c r="D15" s="64">
         <v>4.58</v>
       </c>
       <c r="E15" s="68">
         <v>4.24</v>
       </c>
       <c r="F15" s="69">
         <v>4.38</v>
       </c>
       <c r="G15" s="70">
         <v>4.5</v>
       </c>
       <c r="H15" s="71">
         <v>5.09</v>
       </c>
       <c r="I15" s="72">
@@ -4528,52 +4619,55 @@
       </c>
       <c r="T15" s="76">
         <v>3.97</v>
       </c>
       <c r="U15" s="77">
         <v>3.93</v>
       </c>
       <c r="V15" s="78">
         <v>3.76</v>
       </c>
       <c r="W15" s="64">
         <v>3.98</v>
       </c>
       <c r="X15" s="67">
         <v>3.95</v>
       </c>
       <c r="Y15" s="64">
         <v>3.69</v>
       </c>
       <c r="Z15" s="67">
         <v>4.1500000000000004</v>
       </c>
       <c r="AA15" s="67">
         <v>3.85</v>
       </c>
-    </row>
-    <row r="16" spans="1:27">
+      <c r="AB15" s="64">
+        <v>3.31</v>
+      </c>
+    </row>
+    <row r="16" spans="1:28">
       <c r="A16" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B16" s="64">
         <v>3.41</v>
       </c>
       <c r="C16" s="64">
         <v>4.28</v>
       </c>
       <c r="D16" s="64">
         <v>3.53</v>
       </c>
       <c r="E16" s="68">
         <v>4.17</v>
       </c>
       <c r="F16" s="69">
         <v>4.05</v>
       </c>
       <c r="G16" s="70">
         <v>4.3899999999999997</v>
       </c>
       <c r="H16" s="71">
         <v>4.53</v>
       </c>
       <c r="I16" s="72">
@@ -4611,52 +4705,55 @@
       </c>
       <c r="T16" s="76">
         <v>4.38</v>
       </c>
       <c r="U16" s="77">
         <v>4.42</v>
       </c>
       <c r="V16" s="78">
         <v>4.47</v>
       </c>
       <c r="W16" s="64">
         <v>4.32</v>
       </c>
       <c r="X16" s="67">
         <v>4.3499999999999996</v>
       </c>
       <c r="Y16" s="64">
         <v>4.25</v>
       </c>
       <c r="Z16" s="67">
         <v>1.95</v>
       </c>
       <c r="AA16" s="67">
         <v>2.04</v>
       </c>
-    </row>
-    <row r="17" spans="1:27">
+      <c r="AB16" s="64">
+        <v>1.93</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28">
       <c r="A17" s="7" t="s">
         <v>23</v>
       </c>
       <c r="B17" s="64">
         <v>3.09</v>
       </c>
       <c r="C17" s="64">
         <v>5.35</v>
       </c>
       <c r="D17" s="64">
         <v>5.09</v>
       </c>
       <c r="E17" s="68">
         <v>4.8099999999999996</v>
       </c>
       <c r="F17" s="69">
         <v>4.92</v>
       </c>
       <c r="G17" s="70">
         <v>4.96</v>
       </c>
       <c r="H17" s="71">
         <v>5.18</v>
       </c>
       <c r="I17" s="72">
@@ -4694,52 +4791,55 @@
       </c>
       <c r="T17" s="76">
         <v>3.32</v>
       </c>
       <c r="U17" s="77">
         <v>3.44</v>
       </c>
       <c r="V17" s="78">
         <v>3.28</v>
       </c>
       <c r="W17" s="64">
         <v>3.38</v>
       </c>
       <c r="X17" s="67">
         <v>3.18</v>
       </c>
       <c r="Y17" s="64">
         <v>3.17</v>
       </c>
       <c r="Z17" s="67">
         <v>1.94</v>
       </c>
       <c r="AA17" s="67">
         <v>2.2400000000000002</v>
       </c>
-    </row>
-    <row r="18" spans="1:27">
+      <c r="AB17" s="64">
+        <v>2.14</v>
+      </c>
+    </row>
+    <row r="18" spans="1:28">
       <c r="A18" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B18" s="64">
         <v>6.71</v>
       </c>
       <c r="C18" s="64">
         <v>4.93</v>
       </c>
       <c r="D18" s="64">
         <v>4.33</v>
       </c>
       <c r="E18" s="68">
         <v>5.0999999999999996</v>
       </c>
       <c r="F18" s="69">
         <v>5.12</v>
       </c>
       <c r="G18" s="70">
         <v>5.03</v>
       </c>
       <c r="H18" s="71">
         <v>5.29</v>
       </c>
       <c r="I18" s="72">
@@ -4777,52 +4877,55 @@
       </c>
       <c r="T18" s="76">
         <v>3.29</v>
       </c>
       <c r="U18" s="77">
         <v>3.39</v>
       </c>
       <c r="V18" s="78">
         <v>3.61</v>
       </c>
       <c r="W18" s="64">
         <v>3.61</v>
       </c>
       <c r="X18" s="67">
         <v>3.51</v>
       </c>
       <c r="Y18" s="64">
         <v>3.41</v>
       </c>
       <c r="Z18" s="67">
         <v>2</v>
       </c>
       <c r="AA18" s="67">
         <v>2.5499999999999998</v>
       </c>
-    </row>
-    <row r="19" spans="1:27">
+      <c r="AB18" s="64">
+        <v>2.93</v>
+      </c>
+    </row>
+    <row r="19" spans="1:28">
       <c r="A19" s="7" t="s">
         <v>25</v>
       </c>
       <c r="B19" s="64">
         <v>4.4800000000000004</v>
       </c>
       <c r="C19" s="64">
         <v>3.76</v>
       </c>
       <c r="D19" s="64">
         <v>3.86</v>
       </c>
       <c r="E19" s="68">
         <v>3.73</v>
       </c>
       <c r="F19" s="69">
         <v>3.64</v>
       </c>
       <c r="G19" s="70">
         <v>3.94</v>
       </c>
       <c r="H19" s="71">
         <v>3.66</v>
       </c>
       <c r="I19" s="72">
@@ -4860,83 +4963,87 @@
       </c>
       <c r="T19" s="76">
         <v>3.61</v>
       </c>
       <c r="U19" s="77">
         <v>3.83</v>
       </c>
       <c r="V19" s="78">
         <v>3.78</v>
       </c>
       <c r="W19" s="64">
         <v>3.56</v>
       </c>
       <c r="X19" s="67">
         <v>3.4</v>
       </c>
       <c r="Y19" s="64">
         <v>3.25</v>
       </c>
       <c r="Z19" s="67" t="s">
         <v>40</v>
       </c>
       <c r="AA19" s="67">
         <v>1.31</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="222" t="s">
+      <c r="AB19" s="64">
+        <v>1.29</v>
+      </c>
+    </row>
+    <row r="20" spans="1:28">
+      <c r="A20" s="226" t="s">
         <v>11</v>
       </c>
-      <c r="B20" s="222"/>
-[...26 lines deleted...]
-    <row r="21" spans="1:27">
+      <c r="B20" s="226"/>
+      <c r="C20" s="226"/>
+      <c r="D20" s="226"/>
+      <c r="E20" s="226"/>
+      <c r="F20" s="226"/>
+      <c r="G20" s="226"/>
+      <c r="H20" s="226"/>
+      <c r="I20" s="226"/>
+      <c r="J20" s="226"/>
+      <c r="K20" s="226"/>
+      <c r="L20" s="226"/>
+      <c r="M20" s="226"/>
+      <c r="N20" s="226"/>
+      <c r="O20" s="226"/>
+      <c r="P20" s="226"/>
+      <c r="Q20" s="226"/>
+      <c r="R20" s="226"/>
+      <c r="S20" s="226"/>
+      <c r="T20" s="226"/>
+      <c r="U20" s="226"/>
+      <c r="V20" s="226"/>
+      <c r="W20" s="209"/>
+      <c r="X20" s="209"/>
+      <c r="Y20" s="209"/>
+      <c r="Z20" s="210"/>
+      <c r="AA20" s="210"/>
+      <c r="AB20" s="1"/>
+    </row>
+    <row r="21" spans="1:28">
       <c r="A21" s="7" t="s">
         <v>0</v>
       </c>
       <c r="B21" s="64">
         <v>5.57</v>
       </c>
       <c r="C21" s="64">
         <v>5.42</v>
       </c>
       <c r="D21" s="64">
         <v>5.58</v>
       </c>
       <c r="E21" s="64">
         <v>6.04</v>
       </c>
       <c r="F21" s="64">
         <v>5.92</v>
       </c>
       <c r="G21" s="64">
         <v>5.91</v>
       </c>
       <c r="H21" s="64">
         <v>6.23</v>
       </c>
       <c r="I21" s="64">
@@ -4974,52 +5081,55 @@
       </c>
       <c r="T21" s="66">
         <v>5.74</v>
       </c>
       <c r="U21" s="64">
         <v>5.83</v>
       </c>
       <c r="V21" s="64">
         <v>6.06</v>
       </c>
       <c r="W21" s="64">
         <v>5.96</v>
       </c>
       <c r="X21" s="67">
         <v>5.81</v>
       </c>
       <c r="Y21" s="64">
         <v>5.76</v>
       </c>
       <c r="Z21" s="67">
         <v>3.66</v>
       </c>
       <c r="AA21" s="67">
         <v>4.41</v>
       </c>
-    </row>
-    <row r="22" spans="1:27">
+      <c r="AB21" s="64">
+        <v>4.46</v>
+      </c>
+    </row>
+    <row r="22" spans="1:28">
       <c r="A22" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B22" s="64">
         <v>5.52</v>
       </c>
       <c r="C22" s="64">
         <v>5.54</v>
       </c>
       <c r="D22" s="64">
         <v>5.8</v>
       </c>
       <c r="E22" s="79">
         <v>6.36</v>
       </c>
       <c r="F22" s="80">
         <v>6.09</v>
       </c>
       <c r="G22" s="81">
         <v>6.12</v>
       </c>
       <c r="H22" s="82">
         <v>6.41</v>
       </c>
       <c r="I22" s="83">
@@ -5057,52 +5167,55 @@
       </c>
       <c r="T22" s="87">
         <v>5.92</v>
       </c>
       <c r="U22" s="88">
         <v>6.02</v>
       </c>
       <c r="V22" s="89">
         <v>6.24</v>
       </c>
       <c r="W22" s="64">
         <v>6.13</v>
       </c>
       <c r="X22" s="67">
         <v>5.99</v>
       </c>
       <c r="Y22" s="64">
         <v>5.92</v>
       </c>
       <c r="Z22" s="67">
         <v>3.65</v>
       </c>
       <c r="AA22" s="67">
         <v>4.51</v>
       </c>
-    </row>
-    <row r="23" spans="1:27">
+      <c r="AB22" s="64">
+        <v>4.63</v>
+      </c>
+    </row>
+    <row r="23" spans="1:28">
       <c r="A23" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B23" s="64">
         <v>5.8</v>
       </c>
       <c r="C23" s="64">
         <v>4.8099999999999996</v>
       </c>
       <c r="D23" s="64">
         <v>4.5</v>
       </c>
       <c r="E23" s="79">
         <v>4.5</v>
       </c>
       <c r="F23" s="80">
         <v>5.12</v>
       </c>
       <c r="G23" s="81">
         <v>4.91</v>
       </c>
       <c r="H23" s="82">
         <v>5.37</v>
       </c>
       <c r="I23" s="83">
@@ -5140,83 +5253,87 @@
       </c>
       <c r="T23" s="87">
         <v>4.82</v>
       </c>
       <c r="U23" s="88">
         <v>4.8600000000000003</v>
       </c>
       <c r="V23" s="89">
         <v>5.18</v>
       </c>
       <c r="W23" s="64">
         <v>5.1100000000000003</v>
       </c>
       <c r="X23" s="67">
         <v>4.91</v>
       </c>
       <c r="Y23" s="64">
         <v>4.9400000000000004</v>
       </c>
       <c r="Z23" s="67">
         <v>3.66</v>
       </c>
       <c r="AA23" s="67">
         <v>3.85</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="223" t="s">
+      <c r="AB23" s="64">
+        <v>3.59</v>
+      </c>
+    </row>
+    <row r="24" spans="1:28">
+      <c r="A24" s="224" t="s">
         <v>1</v>
       </c>
-      <c r="B24" s="223"/>
-[...26 lines deleted...]
-    <row r="25" spans="1:27">
+      <c r="B24" s="224"/>
+      <c r="C24" s="224"/>
+      <c r="D24" s="224"/>
+      <c r="E24" s="224"/>
+      <c r="F24" s="224"/>
+      <c r="G24" s="224"/>
+      <c r="H24" s="224"/>
+      <c r="I24" s="224"/>
+      <c r="J24" s="224"/>
+      <c r="K24" s="224"/>
+      <c r="L24" s="224"/>
+      <c r="M24" s="224"/>
+      <c r="N24" s="224"/>
+      <c r="O24" s="224"/>
+      <c r="P24" s="224"/>
+      <c r="Q24" s="224"/>
+      <c r="R24" s="224"/>
+      <c r="S24" s="224"/>
+      <c r="T24" s="224"/>
+      <c r="U24" s="224"/>
+      <c r="V24" s="224"/>
+      <c r="W24" s="209"/>
+      <c r="X24" s="209"/>
+      <c r="Y24" s="209"/>
+      <c r="Z24" s="210"/>
+      <c r="AA24" s="210"/>
+      <c r="AB24" s="1"/>
+    </row>
+    <row r="25" spans="1:28">
       <c r="A25" s="7" t="s">
         <v>0</v>
       </c>
       <c r="B25" s="64">
         <v>4.96</v>
       </c>
       <c r="C25" s="64">
         <v>4.82</v>
       </c>
       <c r="D25" s="64">
         <v>4.62</v>
       </c>
       <c r="E25" s="64">
         <v>4.8899999999999997</v>
       </c>
       <c r="F25" s="64">
         <v>4.87</v>
       </c>
       <c r="G25" s="64">
         <v>5.0599999999999996</v>
       </c>
       <c r="H25" s="64">
         <v>5.28</v>
       </c>
       <c r="I25" s="64">
@@ -5254,52 +5371,55 @@
       </c>
       <c r="T25" s="66">
         <v>4.24</v>
       </c>
       <c r="U25" s="64">
         <v>4.37</v>
       </c>
       <c r="V25" s="64">
         <v>4.45</v>
       </c>
       <c r="W25" s="64">
         <v>4.43</v>
       </c>
       <c r="X25" s="67">
         <v>4.34</v>
       </c>
       <c r="Y25" s="67">
         <v>4.28</v>
       </c>
       <c r="Z25" s="67">
         <v>2.54</v>
       </c>
       <c r="AA25" s="67">
         <v>2.91</v>
       </c>
-    </row>
-    <row r="26" spans="1:27">
+      <c r="AB25" s="64">
+        <v>3.06</v>
+      </c>
+    </row>
+    <row r="26" spans="1:28">
       <c r="A26" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B26" s="64">
         <v>5.83</v>
       </c>
       <c r="C26" s="64">
         <v>5.36</v>
       </c>
       <c r="D26" s="64">
         <v>5.49</v>
       </c>
       <c r="E26" s="90">
         <v>5.99</v>
       </c>
       <c r="F26" s="91">
         <v>6.13</v>
       </c>
       <c r="G26" s="92">
         <v>6.33</v>
       </c>
       <c r="H26" s="93">
         <v>6.61</v>
       </c>
       <c r="I26" s="94">
@@ -5337,52 +5457,55 @@
       </c>
       <c r="T26" s="98">
         <v>5.0199999999999996</v>
       </c>
       <c r="U26" s="99">
         <v>5.26</v>
       </c>
       <c r="V26" s="100">
         <v>5.47</v>
       </c>
       <c r="W26" s="64">
         <v>5.49</v>
       </c>
       <c r="X26" s="67">
         <v>5.36</v>
       </c>
       <c r="Y26" s="67">
         <v>5.44</v>
       </c>
       <c r="Z26" s="67">
         <v>3.58</v>
       </c>
       <c r="AA26" s="67">
         <v>4.2300000000000004</v>
       </c>
-    </row>
-    <row r="27" spans="1:27">
+      <c r="AB26" s="64">
+        <v>4.66</v>
+      </c>
+    </row>
+    <row r="27" spans="1:28">
       <c r="A27" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B27" s="64">
         <v>6.44</v>
       </c>
       <c r="C27" s="64">
         <v>5.42</v>
       </c>
       <c r="D27" s="64">
         <v>5.55</v>
       </c>
       <c r="E27" s="90">
         <v>5.53</v>
       </c>
       <c r="F27" s="91">
         <v>4.9000000000000004</v>
       </c>
       <c r="G27" s="92">
         <v>4.8899999999999997</v>
       </c>
       <c r="H27" s="93">
         <v>5.48</v>
       </c>
       <c r="I27" s="94">
@@ -5420,52 +5543,55 @@
       </c>
       <c r="T27" s="98">
         <v>4.96</v>
       </c>
       <c r="U27" s="99">
         <v>4.8</v>
       </c>
       <c r="V27" s="100">
         <v>5.08</v>
       </c>
       <c r="W27" s="64">
         <v>5.1100000000000003</v>
       </c>
       <c r="X27" s="67">
         <v>5.09</v>
       </c>
       <c r="Y27" s="67">
         <v>4.91</v>
       </c>
       <c r="Z27" s="67">
         <v>0.6</v>
       </c>
       <c r="AA27" s="67">
         <v>1.27</v>
       </c>
-    </row>
-    <row r="28" spans="1:27">
+      <c r="AB27" s="64">
+        <v>2.7</v>
+      </c>
+    </row>
+    <row r="28" spans="1:28">
       <c r="A28" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B28" s="64">
         <v>5.47</v>
       </c>
       <c r="C28" s="64">
         <v>4.67</v>
       </c>
       <c r="D28" s="64">
         <v>3.93</v>
       </c>
       <c r="E28" s="90">
         <v>3.98</v>
       </c>
       <c r="F28" s="91">
         <v>3.91</v>
       </c>
       <c r="G28" s="92">
         <v>4.3099999999999996</v>
       </c>
       <c r="H28" s="93">
         <v>4.3600000000000003</v>
       </c>
       <c r="I28" s="94">
@@ -5503,52 +5629,55 @@
       </c>
       <c r="T28" s="98">
         <v>3.7</v>
       </c>
       <c r="U28" s="99">
         <v>3.84</v>
       </c>
       <c r="V28" s="100">
         <v>3.87</v>
       </c>
       <c r="W28" s="64">
         <v>3.77</v>
       </c>
       <c r="X28" s="67">
         <v>3.67</v>
       </c>
       <c r="Y28" s="67">
         <v>3.6</v>
       </c>
       <c r="Z28" s="67">
         <v>3.3</v>
       </c>
       <c r="AA28" s="67">
         <v>2.69</v>
       </c>
-    </row>
-    <row r="29" spans="1:27">
+      <c r="AB28" s="64">
+        <v>2.2599999999999998</v>
+      </c>
+    </row>
+    <row r="29" spans="1:28">
       <c r="A29" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B29" s="64">
         <v>4.05</v>
       </c>
       <c r="C29" s="64">
         <v>4.17</v>
       </c>
       <c r="D29" s="64">
         <v>4.58</v>
       </c>
       <c r="E29" s="90">
         <v>4.24</v>
       </c>
       <c r="F29" s="91">
         <v>4.38</v>
       </c>
       <c r="G29" s="92">
         <v>4.5</v>
       </c>
       <c r="H29" s="93">
         <v>5.09</v>
       </c>
       <c r="I29" s="94">
@@ -5586,52 +5715,55 @@
       </c>
       <c r="T29" s="98">
         <v>3.97</v>
       </c>
       <c r="U29" s="99">
         <v>3.93</v>
       </c>
       <c r="V29" s="100">
         <v>3.76</v>
       </c>
       <c r="W29" s="64">
         <v>3.98</v>
       </c>
       <c r="X29" s="67">
         <v>3.95</v>
       </c>
       <c r="Y29" s="67">
         <v>3.69</v>
       </c>
       <c r="Z29" s="67">
         <v>4.1500000000000004</v>
       </c>
       <c r="AA29" s="67">
         <v>3.85</v>
       </c>
-    </row>
-    <row r="30" spans="1:27">
+      <c r="AB29" s="64">
+        <v>3.31</v>
+      </c>
+    </row>
+    <row r="30" spans="1:28">
       <c r="A30" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B30" s="64">
         <v>3.41</v>
       </c>
       <c r="C30" s="64">
         <v>4.28</v>
       </c>
       <c r="D30" s="64">
         <v>3.53</v>
       </c>
       <c r="E30" s="90">
         <v>4.17</v>
       </c>
       <c r="F30" s="91">
         <v>4.05</v>
       </c>
       <c r="G30" s="92">
         <v>4.3899999999999997</v>
       </c>
       <c r="H30" s="93">
         <v>4.53</v>
       </c>
       <c r="I30" s="94">
@@ -5669,52 +5801,55 @@
       </c>
       <c r="T30" s="98">
         <v>4.38</v>
       </c>
       <c r="U30" s="99">
         <v>4.42</v>
       </c>
       <c r="V30" s="100">
         <v>4.47</v>
       </c>
       <c r="W30" s="64">
         <v>4.32</v>
       </c>
       <c r="X30" s="67">
         <v>4.3499999999999996</v>
       </c>
       <c r="Y30" s="67">
         <v>4.25</v>
       </c>
       <c r="Z30" s="67">
         <v>1.95</v>
       </c>
       <c r="AA30" s="67">
         <v>2.04</v>
       </c>
-    </row>
-    <row r="31" spans="1:27">
+      <c r="AB30" s="64">
+        <v>1.93</v>
+      </c>
+    </row>
+    <row r="31" spans="1:28">
       <c r="A31" s="7" t="s">
         <v>23</v>
       </c>
       <c r="B31" s="64">
         <v>3.09</v>
       </c>
       <c r="C31" s="64">
         <v>5.35</v>
       </c>
       <c r="D31" s="64">
         <v>5.09</v>
       </c>
       <c r="E31" s="90">
         <v>4.8099999999999996</v>
       </c>
       <c r="F31" s="91">
         <v>4.92</v>
       </c>
       <c r="G31" s="92">
         <v>4.96</v>
       </c>
       <c r="H31" s="93">
         <v>5.18</v>
       </c>
       <c r="I31" s="94">
@@ -5752,52 +5887,55 @@
       </c>
       <c r="T31" s="98">
         <v>3.32</v>
       </c>
       <c r="U31" s="99">
         <v>3.44</v>
       </c>
       <c r="V31" s="100">
         <v>3.28</v>
       </c>
       <c r="W31" s="64">
         <v>3.38</v>
       </c>
       <c r="X31" s="67">
         <v>3.18</v>
       </c>
       <c r="Y31" s="67">
         <v>3.17</v>
       </c>
       <c r="Z31" s="67">
         <v>1.94</v>
       </c>
       <c r="AA31" s="67">
         <v>2.2400000000000002</v>
       </c>
-    </row>
-    <row r="32" spans="1:27">
+      <c r="AB31" s="64">
+        <v>2.14</v>
+      </c>
+    </row>
+    <row r="32" spans="1:28">
       <c r="A32" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B32" s="64">
         <v>6.71</v>
       </c>
       <c r="C32" s="64">
         <v>4.93</v>
       </c>
       <c r="D32" s="64">
         <v>4.33</v>
       </c>
       <c r="E32" s="90">
         <v>5.0999999999999996</v>
       </c>
       <c r="F32" s="91">
         <v>5.12</v>
       </c>
       <c r="G32" s="92">
         <v>5.03</v>
       </c>
       <c r="H32" s="93">
         <v>5.29</v>
       </c>
       <c r="I32" s="94">
@@ -5835,52 +5973,55 @@
       </c>
       <c r="T32" s="98">
         <v>3.29</v>
       </c>
       <c r="U32" s="99">
         <v>3.39</v>
       </c>
       <c r="V32" s="100">
         <v>3.61</v>
       </c>
       <c r="W32" s="64">
         <v>3.61</v>
       </c>
       <c r="X32" s="67">
         <v>3.51</v>
       </c>
       <c r="Y32" s="67">
         <v>3.41</v>
       </c>
       <c r="Z32" s="67">
         <v>2</v>
       </c>
       <c r="AA32" s="67">
         <v>2.5499999999999998</v>
       </c>
-    </row>
-    <row r="33" spans="1:27">
+      <c r="AB32" s="64">
+        <v>2.93</v>
+      </c>
+    </row>
+    <row r="33" spans="1:28">
       <c r="A33" s="60" t="s">
         <v>25</v>
       </c>
       <c r="B33" s="101">
         <v>4.4800000000000004</v>
       </c>
       <c r="C33" s="101">
         <v>3.76</v>
       </c>
       <c r="D33" s="101">
         <v>3.86</v>
       </c>
       <c r="E33" s="102">
         <v>3.73</v>
       </c>
       <c r="F33" s="103">
         <v>3.64</v>
       </c>
       <c r="G33" s="104">
         <v>3.94</v>
       </c>
       <c r="H33" s="105">
         <v>3.66</v>
       </c>
       <c r="I33" s="106">
@@ -5918,202 +6059,209 @@
       </c>
       <c r="T33" s="110">
         <v>3.61</v>
       </c>
       <c r="U33" s="111">
         <v>3.83</v>
       </c>
       <c r="V33" s="112">
         <v>3.78</v>
       </c>
       <c r="W33" s="101">
         <v>3.56</v>
       </c>
       <c r="X33" s="101">
         <v>3.4</v>
       </c>
       <c r="Y33" s="101">
         <v>3.25</v>
       </c>
       <c r="Z33" s="101" t="s">
         <v>40</v>
       </c>
       <c r="AA33" s="101">
         <v>1.31</v>
       </c>
+      <c r="AB33" s="101">
+        <v>1.29</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="10">
-    <mergeCell ref="Z8:AA8"/>
-[...1 lines deleted...]
-    <mergeCell ref="A6:AA6"/>
+    <mergeCell ref="A24:AA24"/>
+    <mergeCell ref="U7:AB7"/>
+    <mergeCell ref="Z8:AB8"/>
+    <mergeCell ref="A6:AB6"/>
     <mergeCell ref="A10:AA10"/>
     <mergeCell ref="A20:AA20"/>
     <mergeCell ref="S7:T7"/>
     <mergeCell ref="A8:A9"/>
     <mergeCell ref="B8:M8"/>
     <mergeCell ref="N8:Y8"/>
-    <mergeCell ref="A24:AA24"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A6:AA33"/>
+  <dimension ref="A6:AB33"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B7" sqref="B7"/>
+      <selection activeCell="AD18" sqref="AD18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="15.28515625" customWidth="1"/>
     <col min="2" max="2" width="6.7109375" customWidth="1"/>
     <col min="3" max="3" width="7.7109375" customWidth="1"/>
     <col min="4" max="4" width="6.42578125" customWidth="1"/>
     <col min="5" max="5" width="6" customWidth="1"/>
     <col min="6" max="6" width="5.5703125" customWidth="1"/>
     <col min="7" max="8" width="6.140625" customWidth="1"/>
     <col min="9" max="9" width="7.28515625" customWidth="1"/>
     <col min="11" max="11" width="7.28515625" customWidth="1"/>
     <col min="14" max="14" width="7" customWidth="1"/>
     <col min="15" max="15" width="7.7109375" customWidth="1"/>
     <col min="16" max="16" width="6.42578125" customWidth="1"/>
     <col min="17" max="17" width="5.7109375" customWidth="1"/>
     <col min="18" max="19" width="5.5703125" customWidth="1"/>
     <col min="20" max="20" width="5.85546875" customWidth="1"/>
     <col min="21" max="21" width="5.7109375" customWidth="1"/>
     <col min="23" max="23" width="7.28515625" customWidth="1"/>
     <col min="24" max="24" width="8.5703125" customWidth="1"/>
     <col min="25" max="25" width="8.140625" customWidth="1"/>
     <col min="26" max="26" width="6.85546875" customWidth="1"/>
     <col min="27" max="27" width="7.7109375" customWidth="1"/>
+    <col min="28" max="28" width="6.5703125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="6" spans="1:27">
-      <c r="A6" s="209" t="s">
+    <row r="6" spans="1:28">
+      <c r="A6" s="216" t="s">
         <v>39</v>
       </c>
-      <c r="B6" s="209"/>
-[...26 lines deleted...]
-    <row r="7" spans="1:27">
+      <c r="B6" s="216"/>
+      <c r="C6" s="216"/>
+      <c r="D6" s="216"/>
+      <c r="E6" s="216"/>
+      <c r="F6" s="216"/>
+      <c r="G6" s="216"/>
+      <c r="H6" s="216"/>
+      <c r="I6" s="216"/>
+      <c r="J6" s="216"/>
+      <c r="K6" s="216"/>
+      <c r="L6" s="216"/>
+      <c r="M6" s="216"/>
+      <c r="N6" s="216"/>
+      <c r="O6" s="216"/>
+      <c r="P6" s="216"/>
+      <c r="Q6" s="216"/>
+      <c r="R6" s="216"/>
+      <c r="S6" s="216"/>
+      <c r="T6" s="216"/>
+      <c r="U6" s="216"/>
+      <c r="V6" s="216"/>
+      <c r="W6" s="210"/>
+      <c r="X6" s="210"/>
+      <c r="Y6" s="210"/>
+      <c r="Z6" s="210"/>
+      <c r="AA6" s="210"/>
+      <c r="AB6" s="210"/>
+    </row>
+    <row r="7" spans="1:28">
       <c r="A7" s="1"/>
       <c r="B7" s="1"/>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="1"/>
       <c r="H7" s="1"/>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
       <c r="P7" s="1"/>
       <c r="Q7" s="1"/>
       <c r="R7" s="1"/>
       <c r="S7" s="1"/>
       <c r="T7" s="61"/>
       <c r="U7" s="1"/>
-      <c r="V7" s="224" t="s">
+      <c r="V7" s="214" t="s">
         <v>15</v>
       </c>
-      <c r="W7" s="225"/>
-[...7 lines deleted...]
-      <c r="B8" s="215">
+      <c r="W7" s="215"/>
+      <c r="X7" s="215"/>
+      <c r="Y7" s="215"/>
+      <c r="Z7" s="215"/>
+      <c r="AA7" s="215"/>
+      <c r="AB7" s="210"/>
+    </row>
+    <row r="8" spans="1:28">
+      <c r="A8" s="222"/>
+      <c r="B8" s="221">
         <v>2024</v>
       </c>
-      <c r="C8" s="215"/>
-[...10 lines deleted...]
-      <c r="N8" s="218">
+      <c r="C8" s="221"/>
+      <c r="D8" s="221"/>
+      <c r="E8" s="221"/>
+      <c r="F8" s="221"/>
+      <c r="G8" s="221"/>
+      <c r="H8" s="221"/>
+      <c r="I8" s="221"/>
+      <c r="J8" s="221"/>
+      <c r="K8" s="221"/>
+      <c r="L8" s="221"/>
+      <c r="M8" s="221"/>
+      <c r="N8" s="211">
         <v>2025</v>
       </c>
-      <c r="O8" s="219"/>
-[...10 lines deleted...]
-      <c r="Z8" s="218">
+      <c r="O8" s="212"/>
+      <c r="P8" s="212"/>
+      <c r="Q8" s="212"/>
+      <c r="R8" s="212"/>
+      <c r="S8" s="212"/>
+      <c r="T8" s="212"/>
+      <c r="U8" s="212"/>
+      <c r="V8" s="212"/>
+      <c r="W8" s="213"/>
+      <c r="X8" s="213"/>
+      <c r="Y8" s="213"/>
+      <c r="Z8" s="211">
         <v>2026</v>
       </c>
-      <c r="AA8" s="219"/>
-[...2 lines deleted...]
-      <c r="A9" s="217"/>
+      <c r="AA8" s="212"/>
+      <c r="AB8" s="213"/>
+    </row>
+    <row r="9" spans="1:28" ht="19.5" customHeight="1">
+      <c r="A9" s="223"/>
       <c r="B9" s="62" t="s">
         <v>2</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>3</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>4</v>
       </c>
       <c r="E9" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>7</v>
       </c>
       <c r="H9" s="5" t="s">
         <v>8</v>
       </c>
       <c r="I9" s="5" t="s">
         <v>9</v>
       </c>
       <c r="J9" s="5" t="s">
@@ -6148,83 +6296,86 @@
       </c>
       <c r="T9" s="5" t="s">
         <v>8</v>
       </c>
       <c r="U9" s="5" t="s">
         <v>9</v>
       </c>
       <c r="V9" s="5" t="s">
         <v>10</v>
       </c>
       <c r="W9" s="5" t="s">
         <v>12</v>
       </c>
       <c r="X9" s="5" t="s">
         <v>13</v>
       </c>
       <c r="Y9" s="5" t="s">
         <v>14</v>
       </c>
       <c r="Z9" s="3" t="s">
         <v>2</v>
       </c>
       <c r="AA9" s="3" t="s">
         <v>3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="221" t="s">
+      <c r="AB9" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="10" spans="1:28">
+      <c r="A10" s="225" t="s">
         <v>16</v>
       </c>
-      <c r="B10" s="221"/>
-[...26 lines deleted...]
-    <row r="11" spans="1:27">
+      <c r="B10" s="225"/>
+      <c r="C10" s="225"/>
+      <c r="D10" s="225"/>
+      <c r="E10" s="225"/>
+      <c r="F10" s="225"/>
+      <c r="G10" s="225"/>
+      <c r="H10" s="225"/>
+      <c r="I10" s="225"/>
+      <c r="J10" s="225"/>
+      <c r="K10" s="225"/>
+      <c r="L10" s="225"/>
+      <c r="M10" s="225"/>
+      <c r="N10" s="225"/>
+      <c r="O10" s="225"/>
+      <c r="P10" s="225"/>
+      <c r="Q10" s="225"/>
+      <c r="R10" s="225"/>
+      <c r="S10" s="225"/>
+      <c r="T10" s="225"/>
+      <c r="U10" s="225"/>
+      <c r="V10" s="225"/>
+      <c r="W10" s="218"/>
+      <c r="X10" s="218"/>
+      <c r="Y10" s="218"/>
+      <c r="Z10" s="219"/>
+      <c r="AA10" s="219"/>
+    </row>
+    <row r="11" spans="1:28">
       <c r="A11" s="113" t="s">
         <v>0</v>
       </c>
       <c r="B11" s="6">
         <v>65</v>
       </c>
       <c r="C11" s="6">
         <v>75</v>
       </c>
       <c r="D11" s="6">
         <v>83</v>
       </c>
       <c r="E11" s="6">
         <v>75</v>
       </c>
       <c r="F11" s="6">
         <v>80</v>
       </c>
       <c r="G11" s="6">
         <v>82</v>
       </c>
       <c r="H11" s="6">
         <v>108</v>
       </c>
       <c r="I11" s="6">
@@ -6262,52 +6413,55 @@
       </c>
       <c r="T11" s="11">
         <v>108</v>
       </c>
       <c r="U11" s="114">
         <v>105</v>
       </c>
       <c r="V11" s="114">
         <v>124</v>
       </c>
       <c r="W11" s="6">
         <v>157</v>
       </c>
       <c r="X11" s="6">
         <v>92</v>
       </c>
       <c r="Y11" s="6">
         <v>115</v>
       </c>
       <c r="Z11" s="21">
         <v>154</v>
       </c>
       <c r="AA11" s="21">
         <v>123</v>
       </c>
-    </row>
-    <row r="12" spans="1:27">
+      <c r="AB11" s="21">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="12" spans="1:28">
       <c r="A12" s="113" t="s">
         <v>18</v>
       </c>
       <c r="B12" s="21">
         <v>35</v>
       </c>
       <c r="C12" s="21">
         <v>52</v>
       </c>
       <c r="D12" s="21">
         <v>60</v>
       </c>
       <c r="E12" s="115">
         <v>41</v>
       </c>
       <c r="F12" s="116">
         <v>59</v>
       </c>
       <c r="G12" s="117">
         <v>55</v>
       </c>
       <c r="H12" s="118">
         <v>72</v>
       </c>
       <c r="I12" s="119">
@@ -6345,52 +6499,55 @@
       </c>
       <c r="T12" s="123">
         <v>75</v>
       </c>
       <c r="U12" s="124">
         <v>70</v>
       </c>
       <c r="V12" s="125">
         <v>77</v>
       </c>
       <c r="W12" s="6">
         <v>117</v>
       </c>
       <c r="X12" s="6">
         <v>62</v>
       </c>
       <c r="Y12" s="6">
         <v>84</v>
       </c>
       <c r="Z12" s="21">
         <v>117</v>
       </c>
       <c r="AA12" s="21">
         <v>83</v>
       </c>
-    </row>
-    <row r="13" spans="1:27">
+      <c r="AB12" s="21">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="13" spans="1:28">
       <c r="A13" s="113" t="s">
         <v>19</v>
       </c>
       <c r="B13" s="21">
         <v>14</v>
       </c>
       <c r="C13" s="21">
         <v>8</v>
       </c>
       <c r="D13" s="21">
         <v>14</v>
       </c>
       <c r="E13" s="115">
         <v>16</v>
       </c>
       <c r="F13" s="116">
         <v>6</v>
       </c>
       <c r="G13" s="117">
         <v>7</v>
       </c>
       <c r="H13" s="118">
         <v>16</v>
       </c>
       <c r="I13" s="119">
@@ -6428,52 +6585,55 @@
       </c>
       <c r="T13" s="123">
         <v>15</v>
       </c>
       <c r="U13" s="124">
         <v>9</v>
       </c>
       <c r="V13" s="125">
         <v>14</v>
       </c>
       <c r="W13" s="6">
         <v>16</v>
       </c>
       <c r="X13" s="6">
         <v>10</v>
       </c>
       <c r="Y13" s="6">
         <v>13</v>
       </c>
       <c r="Z13" s="21">
         <v>15</v>
       </c>
       <c r="AA13" s="21">
         <v>14</v>
       </c>
-    </row>
-    <row r="14" spans="1:27">
+      <c r="AB13" s="21">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="14" spans="1:28">
       <c r="A14" s="113" t="s">
         <v>20</v>
       </c>
       <c r="B14" s="21" t="s">
         <v>40</v>
       </c>
       <c r="C14" s="21">
         <v>6</v>
       </c>
       <c r="D14" s="21" t="s">
         <v>40</v>
       </c>
       <c r="E14" s="115">
         <v>1</v>
       </c>
       <c r="F14" s="116">
         <v>4</v>
       </c>
       <c r="G14" s="117">
         <v>6</v>
       </c>
       <c r="H14" s="126" t="s">
         <v>40</v>
       </c>
       <c r="I14" s="119">
@@ -6511,52 +6671,55 @@
       </c>
       <c r="T14" s="123">
         <v>3</v>
       </c>
       <c r="U14" s="124">
         <v>6</v>
       </c>
       <c r="V14" s="125">
         <v>5</v>
       </c>
       <c r="W14" s="6">
         <v>4</v>
       </c>
       <c r="X14" s="6">
         <v>3</v>
       </c>
       <c r="Y14" s="6">
         <v>2</v>
       </c>
       <c r="Z14" s="21">
         <v>1</v>
       </c>
       <c r="AA14" s="21">
         <v>4</v>
       </c>
-    </row>
-    <row r="15" spans="1:27">
+      <c r="AB14" s="21">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="15" spans="1:28">
       <c r="A15" s="113" t="s">
         <v>21</v>
       </c>
       <c r="B15" s="21">
         <v>3</v>
       </c>
       <c r="C15" s="21">
         <v>1</v>
       </c>
       <c r="D15" s="21">
         <v>1</v>
       </c>
       <c r="E15" s="115" t="s">
         <v>40</v>
       </c>
       <c r="F15" s="116">
         <v>3</v>
       </c>
       <c r="G15" s="117">
         <v>2</v>
       </c>
       <c r="H15" s="118">
         <v>4</v>
       </c>
       <c r="I15" s="119">
@@ -6594,52 +6757,55 @@
       </c>
       <c r="T15" s="123">
         <v>1</v>
       </c>
       <c r="U15" s="124">
         <v>3</v>
       </c>
       <c r="V15" s="125">
         <v>5</v>
       </c>
       <c r="W15" s="6">
         <v>1</v>
       </c>
       <c r="X15" s="6">
         <v>2</v>
       </c>
       <c r="Y15" s="6">
         <v>4</v>
       </c>
       <c r="Z15" s="21">
         <v>2</v>
       </c>
       <c r="AA15" s="21">
         <v>2</v>
       </c>
-    </row>
-    <row r="16" spans="1:27">
+      <c r="AB15" s="21">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="16" spans="1:28">
       <c r="A16" s="113" t="s">
         <v>22</v>
       </c>
       <c r="B16" s="21">
         <v>7</v>
       </c>
       <c r="C16" s="21">
         <v>1</v>
       </c>
       <c r="D16" s="21">
         <v>5</v>
       </c>
       <c r="E16" s="115">
         <v>5</v>
       </c>
       <c r="F16" s="116">
         <v>3</v>
       </c>
       <c r="G16" s="117">
         <v>7</v>
       </c>
       <c r="H16" s="118">
         <v>5</v>
       </c>
       <c r="I16" s="119">
@@ -6677,52 +6843,55 @@
       </c>
       <c r="T16" s="123">
         <v>5</v>
       </c>
       <c r="U16" s="124">
         <v>6</v>
       </c>
       <c r="V16" s="125">
         <v>12</v>
       </c>
       <c r="W16" s="6">
         <v>6</v>
       </c>
       <c r="X16" s="6">
         <v>5</v>
       </c>
       <c r="Y16" s="6">
         <v>7</v>
       </c>
       <c r="Z16" s="21">
         <v>4</v>
       </c>
       <c r="AA16" s="21">
         <v>9</v>
       </c>
-    </row>
-    <row r="17" spans="1:27">
+      <c r="AB16" s="21">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28">
       <c r="A17" s="113" t="s">
         <v>23</v>
       </c>
       <c r="B17" s="21" t="s">
         <v>40</v>
       </c>
       <c r="C17" s="21">
         <v>1</v>
       </c>
       <c r="D17" s="21">
         <v>1</v>
       </c>
       <c r="E17" s="115">
         <v>6</v>
       </c>
       <c r="F17" s="116">
         <v>2</v>
       </c>
       <c r="G17" s="126" t="s">
         <v>40</v>
       </c>
       <c r="H17" s="118">
         <v>3</v>
       </c>
       <c r="I17" s="119">
@@ -6760,52 +6929,55 @@
       </c>
       <c r="T17" s="123">
         <v>1</v>
       </c>
       <c r="U17" s="124">
         <v>3</v>
       </c>
       <c r="V17" s="125">
         <v>3</v>
       </c>
       <c r="W17" s="6">
         <v>3</v>
       </c>
       <c r="X17" s="6">
         <v>3</v>
       </c>
       <c r="Y17" s="6">
         <v>4</v>
       </c>
       <c r="Z17" s="21">
         <v>4</v>
       </c>
       <c r="AA17" s="21">
         <v>2</v>
       </c>
-    </row>
-    <row r="18" spans="1:27">
+      <c r="AB17" s="21">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="18" spans="1:28">
       <c r="A18" s="113" t="s">
         <v>24</v>
       </c>
       <c r="B18" s="21">
         <v>5</v>
       </c>
       <c r="C18" s="21">
         <v>3</v>
       </c>
       <c r="D18" s="21">
         <v>1</v>
       </c>
       <c r="E18" s="115">
         <v>3</v>
       </c>
       <c r="F18" s="116">
         <v>2</v>
       </c>
       <c r="G18" s="117">
         <v>1</v>
       </c>
       <c r="H18" s="118">
         <v>3</v>
       </c>
       <c r="I18" s="119">
@@ -6843,52 +7015,55 @@
       </c>
       <c r="T18" s="123">
         <v>3</v>
       </c>
       <c r="U18" s="124">
         <v>3</v>
       </c>
       <c r="V18" s="125">
         <v>5</v>
       </c>
       <c r="W18" s="6">
         <v>5</v>
       </c>
       <c r="X18" s="6">
         <v>4</v>
       </c>
       <c r="Y18" s="6" t="s">
         <v>40</v>
       </c>
       <c r="Z18" s="21">
         <v>7</v>
       </c>
       <c r="AA18" s="21">
         <v>5</v>
       </c>
-    </row>
-    <row r="19" spans="1:27">
+      <c r="AB18" s="21">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="19" spans="1:28">
       <c r="A19" s="113" t="s">
         <v>25</v>
       </c>
       <c r="B19" s="21">
         <v>1</v>
       </c>
       <c r="C19" s="21">
         <v>3</v>
       </c>
       <c r="D19" s="21">
         <v>1</v>
       </c>
       <c r="E19" s="115">
         <v>3</v>
       </c>
       <c r="F19" s="116">
         <v>1</v>
       </c>
       <c r="G19" s="117">
         <v>4</v>
       </c>
       <c r="H19" s="118">
         <v>5</v>
       </c>
       <c r="I19" s="126" t="s">
@@ -6926,83 +7101,87 @@
       </c>
       <c r="T19" s="123">
         <v>5</v>
       </c>
       <c r="U19" s="124">
         <v>5</v>
       </c>
       <c r="V19" s="125">
         <v>3</v>
       </c>
       <c r="W19" s="6">
         <v>5</v>
       </c>
       <c r="X19" s="6">
         <v>3</v>
       </c>
       <c r="Y19" s="6">
         <v>1</v>
       </c>
       <c r="Z19" s="21">
         <v>4</v>
       </c>
       <c r="AA19" s="21">
         <v>4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="226" t="s">
+      <c r="AB19" s="21">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:28">
+      <c r="A20" s="228" t="s">
         <v>11</v>
       </c>
-      <c r="B20" s="226"/>
-[...26 lines deleted...]
-    <row r="21" spans="1:27">
+      <c r="B20" s="228"/>
+      <c r="C20" s="228"/>
+      <c r="D20" s="228"/>
+      <c r="E20" s="228"/>
+      <c r="F20" s="228"/>
+      <c r="G20" s="228"/>
+      <c r="H20" s="228"/>
+      <c r="I20" s="228"/>
+      <c r="J20" s="228"/>
+      <c r="K20" s="228"/>
+      <c r="L20" s="228"/>
+      <c r="M20" s="228"/>
+      <c r="N20" s="228"/>
+      <c r="O20" s="228"/>
+      <c r="P20" s="228"/>
+      <c r="Q20" s="228"/>
+      <c r="R20" s="228"/>
+      <c r="S20" s="228"/>
+      <c r="T20" s="228"/>
+      <c r="U20" s="228"/>
+      <c r="V20" s="228"/>
+      <c r="W20" s="209"/>
+      <c r="X20" s="209"/>
+      <c r="Y20" s="209"/>
+      <c r="Z20" s="210"/>
+      <c r="AA20" s="210"/>
+      <c r="AB20" s="207"/>
+    </row>
+    <row r="21" spans="1:28">
       <c r="A21" s="113" t="s">
         <v>0</v>
       </c>
       <c r="B21" s="6">
         <v>38</v>
       </c>
       <c r="C21" s="6">
         <v>52</v>
       </c>
       <c r="D21" s="6">
         <v>58</v>
       </c>
       <c r="E21" s="6">
         <v>46</v>
       </c>
       <c r="F21" s="6">
         <v>54</v>
       </c>
       <c r="G21" s="6">
         <v>51</v>
       </c>
       <c r="H21" s="6">
         <v>71</v>
       </c>
       <c r="I21" s="6">
@@ -7040,52 +7219,55 @@
       </c>
       <c r="T21" s="11">
         <v>79</v>
       </c>
       <c r="U21" s="114">
         <v>69</v>
       </c>
       <c r="V21" s="114">
         <v>78</v>
       </c>
       <c r="W21" s="6">
         <v>106</v>
       </c>
       <c r="X21" s="6">
         <v>57</v>
       </c>
       <c r="Y21" s="6">
         <v>81</v>
       </c>
       <c r="Z21" s="21">
         <v>103</v>
       </c>
       <c r="AA21" s="21">
         <v>83</v>
       </c>
-    </row>
-    <row r="22" spans="1:27">
+      <c r="AB21" s="21">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="22" spans="1:28">
       <c r="A22" s="113" t="s">
         <v>18</v>
       </c>
       <c r="B22" s="21">
         <v>27</v>
       </c>
       <c r="C22" s="21">
         <v>44</v>
       </c>
       <c r="D22" s="21">
         <v>46</v>
       </c>
       <c r="E22" s="127">
         <v>33</v>
       </c>
       <c r="F22" s="128">
         <v>50</v>
       </c>
       <c r="G22" s="129">
         <v>45</v>
       </c>
       <c r="H22" s="130">
         <v>58</v>
       </c>
       <c r="I22" s="131">
@@ -7123,52 +7305,55 @@
       </c>
       <c r="T22" s="135">
         <v>66</v>
       </c>
       <c r="U22" s="136">
         <v>61</v>
       </c>
       <c r="V22" s="137">
         <v>65</v>
       </c>
       <c r="W22" s="6">
         <v>96</v>
       </c>
       <c r="X22" s="6">
         <v>48</v>
       </c>
       <c r="Y22" s="6">
         <v>69</v>
       </c>
       <c r="Z22" s="21">
         <v>92</v>
       </c>
       <c r="AA22" s="21">
         <v>71</v>
       </c>
-    </row>
-    <row r="23" spans="1:27">
+      <c r="AB22" s="21">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="23" spans="1:28">
       <c r="A23" s="113" t="s">
         <v>19</v>
       </c>
       <c r="B23" s="21">
         <v>11</v>
       </c>
       <c r="C23" s="21">
         <v>8</v>
       </c>
       <c r="D23" s="21">
         <v>12</v>
       </c>
       <c r="E23" s="127">
         <v>13</v>
       </c>
       <c r="F23" s="128">
         <v>4</v>
       </c>
       <c r="G23" s="129">
         <v>6</v>
       </c>
       <c r="H23" s="130">
         <v>13</v>
       </c>
       <c r="I23" s="131">
@@ -7206,83 +7391,87 @@
       </c>
       <c r="T23" s="135">
         <v>13</v>
       </c>
       <c r="U23" s="136">
         <v>8</v>
       </c>
       <c r="V23" s="137">
         <v>13</v>
       </c>
       <c r="W23" s="6">
         <v>10</v>
       </c>
       <c r="X23" s="6">
         <v>9</v>
       </c>
       <c r="Y23" s="6">
         <v>12</v>
       </c>
       <c r="Z23" s="21">
         <v>11</v>
       </c>
       <c r="AA23" s="21">
         <v>12</v>
       </c>
-    </row>
-    <row r="24" spans="1:27">
+      <c r="AB23" s="21">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="24" spans="1:28">
       <c r="A24" s="227" t="s">
         <v>1</v>
       </c>
       <c r="B24" s="227"/>
       <c r="C24" s="227"/>
       <c r="D24" s="227"/>
       <c r="E24" s="227"/>
       <c r="F24" s="227"/>
       <c r="G24" s="227"/>
       <c r="H24" s="227"/>
       <c r="I24" s="227"/>
       <c r="J24" s="227"/>
       <c r="K24" s="227"/>
       <c r="L24" s="227"/>
       <c r="M24" s="227"/>
       <c r="N24" s="227"/>
       <c r="O24" s="227"/>
       <c r="P24" s="227"/>
       <c r="Q24" s="227"/>
       <c r="R24" s="227"/>
       <c r="S24" s="227"/>
       <c r="T24" s="227"/>
       <c r="U24" s="227"/>
       <c r="V24" s="227"/>
-      <c r="W24" s="211"/>
-[...5 lines deleted...]
-    <row r="25" spans="1:27">
+      <c r="W24" s="209"/>
+      <c r="X24" s="209"/>
+      <c r="Y24" s="209"/>
+      <c r="Z24" s="210"/>
+      <c r="AA24" s="210"/>
+      <c r="AB24" s="207"/>
+    </row>
+    <row r="25" spans="1:28">
       <c r="A25" s="113" t="s">
         <v>0</v>
       </c>
       <c r="B25" s="6">
         <v>27</v>
       </c>
       <c r="C25" s="6">
         <v>23</v>
       </c>
       <c r="D25" s="6">
         <v>25</v>
       </c>
       <c r="E25" s="6">
         <v>29</v>
       </c>
       <c r="F25" s="6">
         <v>26</v>
       </c>
       <c r="G25" s="6">
         <v>31</v>
       </c>
       <c r="H25" s="6">
         <v>37</v>
       </c>
       <c r="I25" s="6">
@@ -7320,52 +7509,55 @@
       </c>
       <c r="T25" s="6">
         <v>29</v>
       </c>
       <c r="U25" s="114">
         <v>36</v>
       </c>
       <c r="V25" s="114">
         <v>46</v>
       </c>
       <c r="W25" s="6">
         <v>51</v>
       </c>
       <c r="X25" s="6">
         <v>35</v>
       </c>
       <c r="Y25" s="6">
         <v>34</v>
       </c>
       <c r="Z25" s="21">
         <v>51</v>
       </c>
       <c r="AA25" s="21">
         <v>40</v>
       </c>
-    </row>
-    <row r="26" spans="1:27">
+      <c r="AB25" s="21">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="26" spans="1:28">
       <c r="A26" s="113" t="s">
         <v>18</v>
       </c>
       <c r="B26" s="21">
         <v>8</v>
       </c>
       <c r="C26" s="21">
         <v>8</v>
       </c>
       <c r="D26" s="21">
         <v>14</v>
       </c>
       <c r="E26" s="138">
         <v>8</v>
       </c>
       <c r="F26" s="139">
         <v>9</v>
       </c>
       <c r="G26" s="140">
         <v>10</v>
       </c>
       <c r="H26" s="141">
         <v>14</v>
       </c>
       <c r="I26" s="142">
@@ -7403,52 +7595,55 @@
       </c>
       <c r="T26" s="146">
         <v>9</v>
       </c>
       <c r="U26" s="147">
         <v>9</v>
       </c>
       <c r="V26" s="148">
         <v>12</v>
       </c>
       <c r="W26" s="6">
         <v>21</v>
       </c>
       <c r="X26" s="6">
         <v>14</v>
       </c>
       <c r="Y26" s="6">
         <v>15</v>
       </c>
       <c r="Z26" s="21">
         <v>25</v>
       </c>
       <c r="AA26" s="21">
         <v>12</v>
       </c>
-    </row>
-    <row r="27" spans="1:27">
+      <c r="AB26" s="21">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="27" spans="1:28">
       <c r="A27" s="113" t="s">
         <v>19</v>
       </c>
       <c r="B27" s="21">
         <v>3</v>
       </c>
       <c r="C27" s="21" t="s">
         <v>40</v>
       </c>
       <c r="D27" s="21">
         <v>2</v>
       </c>
       <c r="E27" s="138">
         <v>3</v>
       </c>
       <c r="F27" s="139">
         <v>2</v>
       </c>
       <c r="G27" s="140">
         <v>1</v>
       </c>
       <c r="H27" s="141">
         <v>3</v>
       </c>
       <c r="I27" s="142">
@@ -7486,52 +7681,55 @@
       </c>
       <c r="T27" s="146">
         <v>2</v>
       </c>
       <c r="U27" s="147">
         <v>1</v>
       </c>
       <c r="V27" s="148">
         <v>1</v>
       </c>
       <c r="W27" s="6">
         <v>6</v>
       </c>
       <c r="X27" s="6">
         <v>1</v>
       </c>
       <c r="Y27" s="6">
         <v>1</v>
       </c>
       <c r="Z27" s="21">
         <v>4</v>
       </c>
       <c r="AA27" s="21">
         <v>2</v>
       </c>
-    </row>
-    <row r="28" spans="1:27">
+      <c r="AB27" s="21">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="28" spans="1:28">
       <c r="A28" s="113" t="s">
         <v>20</v>
       </c>
       <c r="B28" s="21" t="s">
         <v>40</v>
       </c>
       <c r="C28" s="21">
         <v>6</v>
       </c>
       <c r="D28" s="21" t="s">
         <v>40</v>
       </c>
       <c r="E28" s="138">
         <v>1</v>
       </c>
       <c r="F28" s="139">
         <v>4</v>
       </c>
       <c r="G28" s="140">
         <v>6</v>
       </c>
       <c r="H28" s="126" t="s">
         <v>40</v>
       </c>
       <c r="I28" s="142">
@@ -7569,52 +7767,55 @@
       </c>
       <c r="T28" s="146">
         <v>3</v>
       </c>
       <c r="U28" s="147">
         <v>6</v>
       </c>
       <c r="V28" s="148">
         <v>5</v>
       </c>
       <c r="W28" s="6">
         <v>4</v>
       </c>
       <c r="X28" s="6">
         <v>3</v>
       </c>
       <c r="Y28" s="6">
         <v>2</v>
       </c>
       <c r="Z28" s="21">
         <v>1</v>
       </c>
       <c r="AA28" s="21">
         <v>4</v>
       </c>
-    </row>
-    <row r="29" spans="1:27">
+      <c r="AB28" s="21">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="29" spans="1:28">
       <c r="A29" s="113" t="s">
         <v>21</v>
       </c>
       <c r="B29" s="21">
         <v>3</v>
       </c>
       <c r="C29" s="21">
         <v>1</v>
       </c>
       <c r="D29" s="21">
         <v>1</v>
       </c>
       <c r="E29" s="138" t="s">
         <v>40</v>
       </c>
       <c r="F29" s="139">
         <v>3</v>
       </c>
       <c r="G29" s="140">
         <v>2</v>
       </c>
       <c r="H29" s="141">
         <v>4</v>
       </c>
       <c r="I29" s="142">
@@ -7652,52 +7853,55 @@
       </c>
       <c r="T29" s="146">
         <v>1</v>
       </c>
       <c r="U29" s="147">
         <v>3</v>
       </c>
       <c r="V29" s="148">
         <v>5</v>
       </c>
       <c r="W29" s="6">
         <v>1</v>
       </c>
       <c r="X29" s="6">
         <v>2</v>
       </c>
       <c r="Y29" s="6">
         <v>4</v>
       </c>
       <c r="Z29" s="21">
         <v>2</v>
       </c>
       <c r="AA29" s="21">
         <v>2</v>
       </c>
-    </row>
-    <row r="30" spans="1:27">
+      <c r="AB29" s="21">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="30" spans="1:28">
       <c r="A30" s="113" t="s">
         <v>22</v>
       </c>
       <c r="B30" s="21">
         <v>7</v>
       </c>
       <c r="C30" s="21">
         <v>1</v>
       </c>
       <c r="D30" s="21">
         <v>5</v>
       </c>
       <c r="E30" s="138">
         <v>5</v>
       </c>
       <c r="F30" s="139">
         <v>3</v>
       </c>
       <c r="G30" s="140">
         <v>7</v>
       </c>
       <c r="H30" s="141">
         <v>5</v>
       </c>
       <c r="I30" s="142">
@@ -7735,52 +7939,55 @@
       </c>
       <c r="T30" s="146">
         <v>5</v>
       </c>
       <c r="U30" s="147">
         <v>6</v>
       </c>
       <c r="V30" s="148">
         <v>12</v>
       </c>
       <c r="W30" s="6">
         <v>6</v>
       </c>
       <c r="X30" s="6">
         <v>5</v>
       </c>
       <c r="Y30" s="6">
         <v>7</v>
       </c>
       <c r="Z30" s="21">
         <v>4</v>
       </c>
       <c r="AA30" s="21">
         <v>9</v>
       </c>
-    </row>
-    <row r="31" spans="1:27">
+      <c r="AB30" s="21">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="31" spans="1:28">
       <c r="A31" s="113" t="s">
         <v>23</v>
       </c>
       <c r="B31" s="21" t="s">
         <v>40</v>
       </c>
       <c r="C31" s="21">
         <v>1</v>
       </c>
       <c r="D31" s="21">
         <v>1</v>
       </c>
       <c r="E31" s="138">
         <v>6</v>
       </c>
       <c r="F31" s="139">
         <v>2</v>
       </c>
       <c r="G31" s="149" t="s">
         <v>40</v>
       </c>
       <c r="H31" s="141">
         <v>3</v>
       </c>
       <c r="I31" s="142">
@@ -7818,52 +8025,55 @@
       </c>
       <c r="T31" s="146">
         <v>1</v>
       </c>
       <c r="U31" s="147">
         <v>3</v>
       </c>
       <c r="V31" s="148">
         <v>3</v>
       </c>
       <c r="W31" s="6">
         <v>3</v>
       </c>
       <c r="X31" s="6">
         <v>3</v>
       </c>
       <c r="Y31" s="6">
         <v>4</v>
       </c>
       <c r="Z31" s="21">
         <v>4</v>
       </c>
       <c r="AA31" s="21">
         <v>2</v>
       </c>
-    </row>
-    <row r="32" spans="1:27">
+      <c r="AB31" s="21">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="32" spans="1:28">
       <c r="A32" s="113" t="s">
         <v>24</v>
       </c>
       <c r="B32" s="21">
         <v>5</v>
       </c>
       <c r="C32" s="21">
         <v>3</v>
       </c>
       <c r="D32" s="21">
         <v>1</v>
       </c>
       <c r="E32" s="138">
         <v>3</v>
       </c>
       <c r="F32" s="139">
         <v>2</v>
       </c>
       <c r="G32" s="149">
         <v>1</v>
       </c>
       <c r="H32" s="141">
         <v>3</v>
       </c>
       <c r="I32" s="142">
@@ -7901,52 +8111,55 @@
       </c>
       <c r="T32" s="146">
         <v>3</v>
       </c>
       <c r="U32" s="150">
         <v>3</v>
       </c>
       <c r="V32" s="151">
         <v>5</v>
       </c>
       <c r="W32" s="6">
         <v>5</v>
       </c>
       <c r="X32" s="6">
         <v>4</v>
       </c>
       <c r="Y32" s="6" t="s">
         <v>40</v>
       </c>
       <c r="Z32" s="21">
         <v>7</v>
       </c>
       <c r="AA32" s="21">
         <v>5</v>
       </c>
-    </row>
-    <row r="33" spans="1:27">
+      <c r="AB32" s="21">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="33" spans="1:28">
       <c r="A33" s="60" t="s">
         <v>25</v>
       </c>
       <c r="B33" s="8">
         <v>1</v>
       </c>
       <c r="C33" s="8">
         <v>3</v>
       </c>
       <c r="D33" s="8">
         <v>1</v>
       </c>
       <c r="E33" s="152">
         <v>3</v>
       </c>
       <c r="F33" s="153">
         <v>1</v>
       </c>
       <c r="G33" s="154">
         <v>4</v>
       </c>
       <c r="H33" s="155">
         <v>5</v>
       </c>
       <c r="I33" s="156" t="s">
@@ -7984,201 +8197,208 @@
       </c>
       <c r="T33" s="160">
         <v>5</v>
       </c>
       <c r="U33" s="161">
         <v>5</v>
       </c>
       <c r="V33" s="162">
         <v>3</v>
       </c>
       <c r="W33" s="8">
         <v>5</v>
       </c>
       <c r="X33" s="8">
         <v>3</v>
       </c>
       <c r="Y33" s="8">
         <v>1</v>
       </c>
       <c r="Z33" s="8">
         <v>4</v>
       </c>
       <c r="AA33" s="8">
         <v>4</v>
       </c>
+      <c r="AB33" s="8">
+        <v>1</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="9">
-    <mergeCell ref="Z8:AA8"/>
-[...1 lines deleted...]
-    <mergeCell ref="A6:AA6"/>
+    <mergeCell ref="A24:AA24"/>
+    <mergeCell ref="Z8:AB8"/>
+    <mergeCell ref="V7:AB7"/>
+    <mergeCell ref="A6:AB6"/>
     <mergeCell ref="A10:AA10"/>
     <mergeCell ref="A20:AA20"/>
     <mergeCell ref="A8:A9"/>
     <mergeCell ref="B8:M8"/>
     <mergeCell ref="N8:Y8"/>
-    <mergeCell ref="A24:AA24"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A6:AA33"/>
+  <dimension ref="A6:AB33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A20" sqref="A20:AA20"/>
+      <selection activeCell="L25" sqref="L25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="15.7109375" customWidth="1"/>
     <col min="2" max="2" width="7.5703125" customWidth="1"/>
     <col min="3" max="3" width="8.140625" customWidth="1"/>
     <col min="4" max="4" width="7.7109375" customWidth="1"/>
     <col min="5" max="5" width="7.5703125" customWidth="1"/>
     <col min="6" max="6" width="7.7109375" customWidth="1"/>
     <col min="7" max="7" width="7.85546875" customWidth="1"/>
     <col min="8" max="8" width="8.140625" customWidth="1"/>
     <col min="9" max="9" width="7.85546875" customWidth="1"/>
     <col min="11" max="11" width="7.85546875" customWidth="1"/>
     <col min="14" max="14" width="7.140625" customWidth="1"/>
     <col min="15" max="15" width="8.28515625" customWidth="1"/>
     <col min="16" max="16" width="8" customWidth="1"/>
     <col min="17" max="17" width="8.140625" customWidth="1"/>
     <col min="18" max="18" width="7.85546875" customWidth="1"/>
     <col min="19" max="19" width="8" customWidth="1"/>
     <col min="20" max="20" width="7.85546875" customWidth="1"/>
     <col min="21" max="21" width="7.28515625" customWidth="1"/>
     <col min="23" max="23" width="7.7109375" customWidth="1"/>
     <col min="26" max="26" width="6.85546875" customWidth="1"/>
     <col min="27" max="27" width="8.28515625" customWidth="1"/>
+    <col min="28" max="28" width="7.85546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="6" spans="1:27">
-      <c r="A6" s="209" t="s">
+    <row r="6" spans="1:28">
+      <c r="A6" s="216" t="s">
         <v>41</v>
       </c>
-      <c r="B6" s="209"/>
-[...26 lines deleted...]
-    <row r="7" spans="1:27">
+      <c r="B6" s="216"/>
+      <c r="C6" s="216"/>
+      <c r="D6" s="216"/>
+      <c r="E6" s="216"/>
+      <c r="F6" s="216"/>
+      <c r="G6" s="216"/>
+      <c r="H6" s="216"/>
+      <c r="I6" s="216"/>
+      <c r="J6" s="216"/>
+      <c r="K6" s="216"/>
+      <c r="L6" s="216"/>
+      <c r="M6" s="216"/>
+      <c r="N6" s="216"/>
+      <c r="O6" s="216"/>
+      <c r="P6" s="216"/>
+      <c r="Q6" s="216"/>
+      <c r="R6" s="216"/>
+      <c r="S6" s="216"/>
+      <c r="T6" s="216"/>
+      <c r="U6" s="216"/>
+      <c r="V6" s="216"/>
+      <c r="W6" s="210"/>
+      <c r="X6" s="210"/>
+      <c r="Y6" s="210"/>
+      <c r="Z6" s="210"/>
+      <c r="AA6" s="210"/>
+      <c r="AB6" s="210"/>
+    </row>
+    <row r="7" spans="1:28">
       <c r="A7" s="1"/>
       <c r="B7" s="1"/>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="1"/>
       <c r="H7" s="1"/>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="63"/>
       <c r="N7" s="63"/>
       <c r="O7" s="1"/>
       <c r="P7" s="1"/>
       <c r="Q7" s="1"/>
       <c r="R7" s="1"/>
-      <c r="S7" s="207"/>
-[...1 lines deleted...]
-      <c r="U7" s="224" t="s">
+      <c r="S7" s="214"/>
+      <c r="T7" s="214"/>
+      <c r="U7" s="230" t="s">
         <v>27</v>
       </c>
-      <c r="V7" s="224"/>
-[...8 lines deleted...]
-      <c r="B8" s="215">
+      <c r="V7" s="230"/>
+      <c r="W7" s="231"/>
+      <c r="X7" s="231"/>
+      <c r="Y7" s="231"/>
+      <c r="Z7" s="231"/>
+      <c r="AA7" s="231"/>
+      <c r="AB7" s="231"/>
+    </row>
+    <row r="8" spans="1:28">
+      <c r="A8" s="222"/>
+      <c r="B8" s="221">
         <v>2024</v>
       </c>
-      <c r="C8" s="215"/>
-[...10 lines deleted...]
-      <c r="N8" s="218">
+      <c r="C8" s="221"/>
+      <c r="D8" s="221"/>
+      <c r="E8" s="221"/>
+      <c r="F8" s="221"/>
+      <c r="G8" s="221"/>
+      <c r="H8" s="221"/>
+      <c r="I8" s="221"/>
+      <c r="J8" s="221"/>
+      <c r="K8" s="221"/>
+      <c r="L8" s="221"/>
+      <c r="M8" s="221"/>
+      <c r="N8" s="211">
         <v>2025</v>
       </c>
-      <c r="O8" s="219"/>
-[...10 lines deleted...]
-      <c r="Z8" s="218">
+      <c r="O8" s="212"/>
+      <c r="P8" s="212"/>
+      <c r="Q8" s="212"/>
+      <c r="R8" s="212"/>
+      <c r="S8" s="212"/>
+      <c r="T8" s="212"/>
+      <c r="U8" s="212"/>
+      <c r="V8" s="212"/>
+      <c r="W8" s="213"/>
+      <c r="X8" s="213"/>
+      <c r="Y8" s="213"/>
+      <c r="Z8" s="211">
         <v>2026</v>
       </c>
-      <c r="AA8" s="219"/>
-[...2 lines deleted...]
-      <c r="A9" s="217"/>
+      <c r="AA8" s="212"/>
+      <c r="AB8" s="213"/>
+    </row>
+    <row r="9" spans="1:28" ht="22.5">
+      <c r="A9" s="223"/>
       <c r="B9" s="62" t="s">
         <v>2</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>28</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E9" s="3" t="s">
         <v>30</v>
       </c>
       <c r="F9" s="4" t="s">
         <v>31</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>32</v>
       </c>
       <c r="H9" s="3" t="s">
         <v>33</v>
       </c>
       <c r="I9" s="5" t="s">
         <v>34</v>
       </c>
       <c r="J9" s="5" t="s">
@@ -8213,83 +8433,86 @@
       </c>
       <c r="T9" s="5" t="s">
         <v>33</v>
       </c>
       <c r="U9" s="5" t="s">
         <v>34</v>
       </c>
       <c r="V9" s="5" t="s">
         <v>35</v>
       </c>
       <c r="W9" s="5" t="s">
         <v>36</v>
       </c>
       <c r="X9" s="5" t="s">
         <v>37</v>
       </c>
       <c r="Y9" s="5" t="s">
         <v>38</v>
       </c>
       <c r="Z9" s="4" t="s">
         <v>2</v>
       </c>
       <c r="AA9" s="3" t="s">
         <v>28</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="213" t="s">
+      <c r="AB9" s="3" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="10" spans="1:28">
+      <c r="A10" s="217" t="s">
         <v>16</v>
       </c>
-      <c r="B10" s="228"/>
-[...26 lines deleted...]
-    <row r="11" spans="1:27">
+      <c r="B10" s="219"/>
+      <c r="C10" s="219"/>
+      <c r="D10" s="219"/>
+      <c r="E10" s="219"/>
+      <c r="F10" s="219"/>
+      <c r="G10" s="219"/>
+      <c r="H10" s="219"/>
+      <c r="I10" s="219"/>
+      <c r="J10" s="219"/>
+      <c r="K10" s="219"/>
+      <c r="L10" s="219"/>
+      <c r="M10" s="219"/>
+      <c r="N10" s="219"/>
+      <c r="O10" s="219"/>
+      <c r="P10" s="219"/>
+      <c r="Q10" s="219"/>
+      <c r="R10" s="219"/>
+      <c r="S10" s="219"/>
+      <c r="T10" s="219"/>
+      <c r="U10" s="219"/>
+      <c r="V10" s="219"/>
+      <c r="W10" s="219"/>
+      <c r="X10" s="219"/>
+      <c r="Y10" s="219"/>
+      <c r="Z10" s="219"/>
+      <c r="AA10" s="219"/>
+    </row>
+    <row r="11" spans="1:28">
       <c r="A11" s="113" t="s">
         <v>0</v>
       </c>
       <c r="B11" s="64">
         <v>1.08</v>
       </c>
       <c r="C11" s="64">
         <v>1.2</v>
       </c>
       <c r="D11" s="64">
         <v>1.26</v>
       </c>
       <c r="E11" s="64">
         <v>1.27</v>
       </c>
       <c r="F11" s="64">
         <v>1.28</v>
       </c>
       <c r="G11" s="64">
         <v>1.31</v>
       </c>
       <c r="H11" s="64">
         <v>1.38</v>
       </c>
       <c r="I11" s="64">
@@ -8327,52 +8550,55 @@
       </c>
       <c r="T11" s="66">
         <v>1.82</v>
       </c>
       <c r="U11" s="64">
         <v>1.81</v>
       </c>
       <c r="V11" s="64">
         <v>1.85</v>
       </c>
       <c r="W11" s="67">
         <v>1.92</v>
       </c>
       <c r="X11" s="67">
         <v>1.89</v>
       </c>
       <c r="Y11" s="64">
         <v>1.89</v>
       </c>
       <c r="Z11" s="64">
         <v>2.5299999999999998</v>
       </c>
       <c r="AA11" s="64">
         <v>2.39</v>
       </c>
-    </row>
-    <row r="12" spans="1:27">
+      <c r="AB11" s="64">
+        <v>2.42</v>
+      </c>
+    </row>
+    <row r="12" spans="1:28">
       <c r="A12" s="113" t="s">
         <v>18</v>
       </c>
       <c r="B12" s="67">
         <v>0.99</v>
       </c>
       <c r="C12" s="67">
         <v>1.27</v>
       </c>
       <c r="D12" s="67">
         <v>1.42</v>
       </c>
       <c r="E12" s="163">
         <v>1.36</v>
       </c>
       <c r="F12" s="164">
         <v>1.43</v>
       </c>
       <c r="G12" s="165">
         <v>1.46</v>
       </c>
       <c r="H12" s="166">
         <v>1.54</v>
       </c>
       <c r="I12" s="167">
@@ -8410,52 +8636,55 @@
       </c>
       <c r="T12" s="171">
         <v>2.13</v>
       </c>
       <c r="U12" s="172">
         <v>2.11</v>
       </c>
       <c r="V12" s="173">
         <v>2.12</v>
       </c>
       <c r="W12" s="67">
         <v>2.23</v>
       </c>
       <c r="X12" s="67">
         <v>2.19</v>
       </c>
       <c r="Y12" s="64">
         <v>2.2000000000000002</v>
       </c>
       <c r="Z12" s="64">
         <v>3.17</v>
       </c>
       <c r="AA12" s="64">
         <v>2.85</v>
       </c>
-    </row>
-    <row r="13" spans="1:27">
+      <c r="AB12" s="64">
+        <v>2.86</v>
+      </c>
+    </row>
+    <row r="13" spans="1:28">
       <c r="A13" s="113" t="s">
         <v>19</v>
       </c>
       <c r="B13" s="67">
         <v>1.89</v>
       </c>
       <c r="C13" s="67">
         <v>1.53</v>
       </c>
       <c r="D13" s="67">
         <v>1.66</v>
       </c>
       <c r="E13" s="163">
         <v>1.8</v>
       </c>
       <c r="F13" s="164">
         <v>1.6</v>
       </c>
       <c r="G13" s="165">
         <v>1.5</v>
       </c>
       <c r="H13" s="166">
         <v>1.61</v>
       </c>
       <c r="I13" s="167">
@@ -8493,52 +8722,55 @@
       </c>
       <c r="T13" s="171">
         <v>1.67</v>
       </c>
       <c r="U13" s="172">
         <v>1.62</v>
       </c>
       <c r="V13" s="173">
         <v>1.67</v>
       </c>
       <c r="W13" s="67">
         <v>1.72</v>
       </c>
       <c r="X13" s="67">
         <v>1.7</v>
       </c>
       <c r="Y13" s="64">
         <v>1.71</v>
       </c>
       <c r="Z13" s="64">
         <v>2.11</v>
       </c>
       <c r="AA13" s="64">
         <v>2.14</v>
       </c>
-    </row>
-    <row r="14" spans="1:27">
+      <c r="AB13" s="64">
+        <v>2.3199999999999998</v>
+      </c>
+    </row>
+    <row r="14" spans="1:28">
       <c r="A14" s="113" t="s">
         <v>20</v>
       </c>
       <c r="B14" s="67" t="s">
         <v>40</v>
       </c>
       <c r="C14" s="67">
         <v>1.1200000000000001</v>
       </c>
       <c r="D14" s="67">
         <v>0.74</v>
       </c>
       <c r="E14" s="163">
         <v>0.65</v>
       </c>
       <c r="F14" s="164">
         <v>0.81</v>
       </c>
       <c r="G14" s="165">
         <v>1.05</v>
       </c>
       <c r="H14" s="166">
         <v>0.89</v>
       </c>
       <c r="I14" s="167">
@@ -8576,52 +8808,55 @@
       </c>
       <c r="T14" s="171">
         <v>1.43</v>
       </c>
       <c r="U14" s="172">
         <v>1.53</v>
       </c>
       <c r="V14" s="173">
         <v>1.56</v>
       </c>
       <c r="W14" s="67">
         <v>1.55</v>
       </c>
       <c r="X14" s="67">
         <v>1.51</v>
       </c>
       <c r="Y14" s="64">
         <v>1.45</v>
       </c>
       <c r="Z14" s="64">
         <v>0.37</v>
       </c>
       <c r="AA14" s="64">
         <v>0.96</v>
       </c>
-    </row>
-    <row r="15" spans="1:27">
+      <c r="AB14" s="64">
+        <v>1.26</v>
+      </c>
+    </row>
+    <row r="15" spans="1:28">
       <c r="A15" s="113" t="s">
         <v>21</v>
       </c>
       <c r="B15" s="67">
         <v>1.35</v>
       </c>
       <c r="C15" s="67">
         <v>0.93</v>
       </c>
       <c r="D15" s="67">
         <v>0.76</v>
       </c>
       <c r="E15" s="163">
         <v>0.56999999999999995</v>
       </c>
       <c r="F15" s="164">
         <v>0.73</v>
       </c>
       <c r="G15" s="165">
         <v>0.76</v>
       </c>
       <c r="H15" s="166">
         <v>0.91</v>
       </c>
       <c r="I15" s="167">
@@ -8659,52 +8894,55 @@
       </c>
       <c r="T15" s="171">
         <v>1.1299999999999999</v>
       </c>
       <c r="U15" s="172">
         <v>1.1599999999999999</v>
       </c>
       <c r="V15" s="173">
         <v>1.29</v>
       </c>
       <c r="W15" s="67">
         <v>1.2</v>
       </c>
       <c r="X15" s="67">
         <v>1.18</v>
       </c>
       <c r="Y15" s="64">
         <v>1.23</v>
       </c>
       <c r="Z15" s="64">
         <v>0.92</v>
       </c>
       <c r="AA15" s="64">
         <v>0.96</v>
       </c>
-    </row>
-    <row r="16" spans="1:27">
+      <c r="AB15" s="64">
+        <v>1.26</v>
+      </c>
+    </row>
+    <row r="16" spans="1:28">
       <c r="A16" s="113" t="s">
         <v>22</v>
       </c>
       <c r="B16" s="67">
         <v>1.49</v>
       </c>
       <c r="C16" s="67">
         <v>0.88</v>
       </c>
       <c r="D16" s="67">
         <v>0.94</v>
       </c>
       <c r="E16" s="163">
         <v>0.98</v>
       </c>
       <c r="F16" s="164">
         <v>0.91</v>
       </c>
       <c r="G16" s="165">
         <v>1.01</v>
       </c>
       <c r="H16" s="166">
         <v>1.02</v>
       </c>
       <c r="I16" s="167">
@@ -8742,52 +8980,55 @@
       </c>
       <c r="T16" s="171">
         <v>1.1299999999999999</v>
       </c>
       <c r="U16" s="172">
         <v>1.1499999999999999</v>
       </c>
       <c r="V16" s="173">
         <v>1.31</v>
       </c>
       <c r="W16" s="67">
         <v>1.31</v>
       </c>
       <c r="X16" s="67">
         <v>1.29</v>
       </c>
       <c r="Y16" s="64">
         <v>1.31</v>
       </c>
       <c r="Z16" s="64">
         <v>0.86</v>
       </c>
       <c r="AA16" s="64">
         <v>1.47</v>
       </c>
-    </row>
-    <row r="17" spans="1:27">
+      <c r="AB16" s="64">
+        <v>1.71</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28">
       <c r="A17" s="113" t="s">
         <v>23</v>
       </c>
       <c r="B17" s="67" t="s">
         <v>40</v>
       </c>
       <c r="C17" s="67">
         <v>0.2</v>
       </c>
       <c r="D17" s="67">
         <v>0.26</v>
       </c>
       <c r="E17" s="163">
         <v>0.79</v>
       </c>
       <c r="F17" s="164">
         <v>0.78</v>
       </c>
       <c r="G17" s="165">
         <v>0.65</v>
       </c>
       <c r="H17" s="166">
         <v>0.72</v>
       </c>
       <c r="I17" s="167">
@@ -8825,52 +9066,55 @@
       </c>
       <c r="T17" s="171">
         <v>1.01</v>
       </c>
       <c r="U17" s="172">
         <v>1.03</v>
       </c>
       <c r="V17" s="173">
         <v>1.05</v>
       </c>
       <c r="W17" s="67">
         <v>1.06</v>
       </c>
       <c r="X17" s="67">
         <v>1.07</v>
       </c>
       <c r="Y17" s="64">
         <v>1.1100000000000001</v>
       </c>
       <c r="Z17" s="64">
         <v>1.56</v>
       </c>
       <c r="AA17" s="64">
         <v>1.22</v>
       </c>
-    </row>
-    <row r="18" spans="1:27">
+      <c r="AB17" s="64">
+        <v>1.47</v>
+      </c>
+    </row>
+    <row r="18" spans="1:28">
       <c r="A18" s="113" t="s">
         <v>24</v>
       </c>
       <c r="B18" s="67">
         <v>1.97</v>
       </c>
       <c r="C18" s="67">
         <v>1.64</v>
       </c>
       <c r="D18" s="67">
         <v>1.22</v>
       </c>
       <c r="E18" s="163">
         <v>1.22</v>
       </c>
       <c r="F18" s="164">
         <v>1.1399999999999999</v>
       </c>
       <c r="G18" s="165">
         <v>1.02</v>
       </c>
       <c r="H18" s="166">
         <v>1.05</v>
       </c>
       <c r="I18" s="167">
@@ -8908,52 +9152,55 @@
       </c>
       <c r="T18" s="171">
         <v>0.88</v>
       </c>
       <c r="U18" s="172">
         <v>0.92</v>
       </c>
       <c r="V18" s="173">
         <v>1.05</v>
       </c>
       <c r="W18" s="67">
         <v>1.1499999999999999</v>
       </c>
       <c r="X18" s="67">
         <v>1.19</v>
       </c>
       <c r="Y18" s="64">
         <v>1.0900000000000001</v>
       </c>
       <c r="Z18" s="64">
         <v>2.8</v>
       </c>
       <c r="AA18" s="64">
         <v>2.5499999999999998</v>
       </c>
-    </row>
-    <row r="19" spans="1:27">
+      <c r="AB18" s="64">
+        <v>1.95</v>
+      </c>
+    </row>
+    <row r="19" spans="1:28">
       <c r="A19" s="113" t="s">
         <v>25</v>
       </c>
       <c r="B19" s="67">
         <v>0.41</v>
       </c>
       <c r="C19" s="67">
         <v>0.84</v>
       </c>
       <c r="D19" s="67">
         <v>0.69</v>
       </c>
       <c r="E19" s="163">
         <v>0.83</v>
       </c>
       <c r="F19" s="164">
         <v>0.75</v>
       </c>
       <c r="G19" s="165">
         <v>0.9</v>
       </c>
       <c r="H19" s="166">
         <v>1.06</v>
       </c>
       <c r="I19" s="167">
@@ -8991,83 +9238,87 @@
       </c>
       <c r="T19" s="171">
         <v>1.92</v>
       </c>
       <c r="U19" s="172">
         <v>1.94</v>
       </c>
       <c r="V19" s="173">
         <v>1.87</v>
       </c>
       <c r="W19" s="67">
         <v>1.89</v>
       </c>
       <c r="X19" s="67">
         <v>1.83</v>
       </c>
       <c r="Y19" s="64">
         <v>1.71</v>
       </c>
       <c r="Z19" s="64">
         <v>1.67</v>
       </c>
       <c r="AA19" s="64">
         <v>1.75</v>
       </c>
-    </row>
-    <row r="20" spans="1:27">
+      <c r="AB19" s="64">
+        <v>1.29</v>
+      </c>
+    </row>
+    <row r="20" spans="1:28">
       <c r="A20" s="229" t="s">
         <v>11</v>
       </c>
-      <c r="B20" s="208"/>
-[...26 lines deleted...]
-    <row r="21" spans="1:27">
+      <c r="B20" s="210"/>
+      <c r="C20" s="210"/>
+      <c r="D20" s="210"/>
+      <c r="E20" s="210"/>
+      <c r="F20" s="210"/>
+      <c r="G20" s="210"/>
+      <c r="H20" s="210"/>
+      <c r="I20" s="210"/>
+      <c r="J20" s="210"/>
+      <c r="K20" s="210"/>
+      <c r="L20" s="210"/>
+      <c r="M20" s="210"/>
+      <c r="N20" s="210"/>
+      <c r="O20" s="210"/>
+      <c r="P20" s="210"/>
+      <c r="Q20" s="210"/>
+      <c r="R20" s="210"/>
+      <c r="S20" s="210"/>
+      <c r="T20" s="210"/>
+      <c r="U20" s="210"/>
+      <c r="V20" s="210"/>
+      <c r="W20" s="210"/>
+      <c r="X20" s="210"/>
+      <c r="Y20" s="210"/>
+      <c r="Z20" s="210"/>
+      <c r="AA20" s="210"/>
+      <c r="AB20" s="1"/>
+    </row>
+    <row r="21" spans="1:28">
       <c r="A21" s="113" t="s">
         <v>0</v>
       </c>
       <c r="B21" s="64">
         <v>1.1499999999999999</v>
       </c>
       <c r="C21" s="64">
         <v>1.41</v>
       </c>
       <c r="D21" s="64">
         <v>1.52</v>
       </c>
       <c r="E21" s="64">
         <v>1.5</v>
       </c>
       <c r="F21" s="64">
         <v>1.53</v>
       </c>
       <c r="G21" s="64">
         <v>1.54</v>
       </c>
       <c r="H21" s="64">
         <v>1.63</v>
       </c>
       <c r="I21" s="64">
@@ -9105,52 +9356,55 @@
       </c>
       <c r="T21" s="66">
         <v>2.25</v>
       </c>
       <c r="U21" s="64">
         <v>2.2200000000000002</v>
       </c>
       <c r="V21" s="64">
         <v>2.25</v>
       </c>
       <c r="W21" s="67">
         <v>2.34</v>
       </c>
       <c r="X21" s="67">
         <v>2.29</v>
       </c>
       <c r="Y21" s="64">
         <v>2.2999999999999998</v>
       </c>
       <c r="Z21" s="64">
         <v>3.09</v>
       </c>
       <c r="AA21" s="64">
         <v>2.93</v>
       </c>
-    </row>
-    <row r="22" spans="1:27">
+      <c r="AB21" s="64">
+        <v>2.99</v>
+      </c>
+    </row>
+    <row r="22" spans="1:28">
       <c r="A22" s="113" t="s">
         <v>18</v>
       </c>
       <c r="B22" s="67">
         <v>0.99</v>
       </c>
       <c r="C22" s="67">
         <v>1.34</v>
       </c>
       <c r="D22" s="67">
         <v>1.45</v>
       </c>
       <c r="E22" s="174">
         <v>1.4</v>
       </c>
       <c r="F22" s="175">
         <v>1.49</v>
       </c>
       <c r="G22" s="176">
         <v>1.52</v>
       </c>
       <c r="H22" s="177">
         <v>1.61</v>
       </c>
       <c r="I22" s="178">
@@ -9188,52 +9442,55 @@
       </c>
       <c r="T22" s="182">
         <v>2.34</v>
       </c>
       <c r="U22" s="183">
         <v>2.3199999999999998</v>
       </c>
       <c r="V22" s="184">
         <v>2.33</v>
       </c>
       <c r="W22" s="67">
         <v>2.4500000000000002</v>
       </c>
       <c r="X22" s="67">
         <v>2.39</v>
       </c>
       <c r="Y22" s="64">
         <v>2.4</v>
       </c>
       <c r="Z22" s="64">
         <v>3.3</v>
       </c>
       <c r="AA22" s="64">
         <v>3.07</v>
       </c>
-    </row>
-    <row r="23" spans="1:27">
+      <c r="AB22" s="64">
+        <v>3.12</v>
+      </c>
+    </row>
+    <row r="23" spans="1:28">
       <c r="A23" s="113" t="s">
         <v>19</v>
       </c>
       <c r="B23" s="67">
         <v>1.93</v>
       </c>
       <c r="C23" s="67">
         <v>1.72</v>
       </c>
       <c r="D23" s="67">
         <v>1.86</v>
       </c>
       <c r="E23" s="174">
         <v>1.98</v>
       </c>
       <c r="F23" s="175">
         <v>1.72</v>
       </c>
       <c r="G23" s="176">
         <v>1.63</v>
       </c>
       <c r="H23" s="177">
         <v>1.74</v>
       </c>
       <c r="I23" s="178">
@@ -9271,83 +9528,87 @@
       </c>
       <c r="T23" s="182">
         <v>1.76</v>
       </c>
       <c r="U23" s="183">
         <v>1.72</v>
       </c>
       <c r="V23" s="184">
         <v>1.8</v>
       </c>
       <c r="W23" s="67">
         <v>1.8</v>
       </c>
       <c r="X23" s="67">
         <v>1.79</v>
       </c>
       <c r="Y23" s="64">
         <v>1.83</v>
       </c>
       <c r="Z23" s="64">
         <v>2.0099999999999998</v>
       </c>
       <c r="AA23" s="64">
         <v>2.2200000000000002</v>
       </c>
-    </row>
-    <row r="24" spans="1:27">
+      <c r="AB23" s="64">
+        <v>2.33</v>
+      </c>
+    </row>
+    <row r="24" spans="1:28">
       <c r="A24" s="229" t="s">
         <v>1</v>
       </c>
-      <c r="B24" s="208"/>
-[...26 lines deleted...]
-    <row r="25" spans="1:27">
+      <c r="B24" s="210"/>
+      <c r="C24" s="210"/>
+      <c r="D24" s="210"/>
+      <c r="E24" s="210"/>
+      <c r="F24" s="210"/>
+      <c r="G24" s="210"/>
+      <c r="H24" s="210"/>
+      <c r="I24" s="210"/>
+      <c r="J24" s="210"/>
+      <c r="K24" s="210"/>
+      <c r="L24" s="210"/>
+      <c r="M24" s="210"/>
+      <c r="N24" s="210"/>
+      <c r="O24" s="210"/>
+      <c r="P24" s="210"/>
+      <c r="Q24" s="210"/>
+      <c r="R24" s="210"/>
+      <c r="S24" s="210"/>
+      <c r="T24" s="210"/>
+      <c r="U24" s="210"/>
+      <c r="V24" s="210"/>
+      <c r="W24" s="210"/>
+      <c r="X24" s="210"/>
+      <c r="Y24" s="210"/>
+      <c r="Z24" s="210"/>
+      <c r="AA24" s="210"/>
+      <c r="AB24" s="1"/>
+    </row>
+    <row r="25" spans="1:28">
       <c r="A25" s="113" t="s">
         <v>0</v>
       </c>
       <c r="B25" s="64">
         <v>1</v>
       </c>
       <c r="C25" s="64">
         <v>0.96</v>
       </c>
       <c r="D25" s="64">
         <v>0.95</v>
       </c>
       <c r="E25" s="64">
         <v>0.99</v>
       </c>
       <c r="F25" s="64">
         <v>0.98</v>
       </c>
       <c r="G25" s="64">
         <v>1.02</v>
       </c>
       <c r="H25" s="64">
         <v>1.07</v>
       </c>
       <c r="I25" s="64">
@@ -9385,52 +9646,55 @@
       </c>
       <c r="T25" s="66">
         <v>1.31</v>
       </c>
       <c r="U25" s="64">
         <v>1.31</v>
       </c>
       <c r="V25" s="64">
         <v>1.36</v>
       </c>
       <c r="W25" s="67">
         <v>1.41</v>
       </c>
       <c r="X25" s="67">
         <v>1.4</v>
       </c>
       <c r="Y25" s="67">
         <v>1.39</v>
       </c>
       <c r="Z25" s="64">
         <v>1.85</v>
       </c>
       <c r="AA25" s="64">
         <v>1.73</v>
       </c>
-    </row>
-    <row r="26" spans="1:27">
+      <c r="AB25" s="64">
+        <v>1.73</v>
+      </c>
+    </row>
+    <row r="26" spans="1:28">
       <c r="A26" s="113" t="s">
         <v>18</v>
       </c>
       <c r="B26" s="67">
         <v>0.99</v>
       </c>
       <c r="C26" s="67">
         <v>1.03</v>
       </c>
       <c r="D26" s="67">
         <v>1.29</v>
       </c>
       <c r="E26" s="185">
         <v>1.22</v>
       </c>
       <c r="F26" s="186">
         <v>1.21</v>
       </c>
       <c r="G26" s="187">
         <v>1.23</v>
       </c>
       <c r="H26" s="188">
         <v>1.31</v>
       </c>
       <c r="I26" s="189">
@@ -9468,52 +9732,55 @@
       </c>
       <c r="T26" s="193">
         <v>1.45</v>
       </c>
       <c r="U26" s="194">
         <v>1.4</v>
       </c>
       <c r="V26" s="195">
         <v>1.41</v>
       </c>
       <c r="W26" s="67">
         <v>1.52</v>
       </c>
       <c r="X26" s="67">
         <v>1.54</v>
       </c>
       <c r="Y26" s="67">
         <v>1.56</v>
       </c>
       <c r="Z26" s="64">
         <v>2.79</v>
       </c>
       <c r="AA26" s="64">
         <v>2.1800000000000002</v>
       </c>
-    </row>
-    <row r="27" spans="1:27">
+      <c r="AB26" s="64">
+        <v>2.04</v>
+      </c>
+    </row>
+    <row r="27" spans="1:28">
       <c r="A27" s="113" t="s">
         <v>19</v>
       </c>
       <c r="B27" s="67">
         <v>1.76</v>
       </c>
       <c r="C27" s="67">
         <v>0.9</v>
       </c>
       <c r="D27" s="67">
         <v>0.99</v>
       </c>
       <c r="E27" s="185">
         <v>1.2</v>
       </c>
       <c r="F27" s="186">
         <v>1.2</v>
       </c>
       <c r="G27" s="187">
         <v>1.1000000000000001</v>
       </c>
       <c r="H27" s="188">
         <v>1.2</v>
       </c>
       <c r="I27" s="189">
@@ -9551,52 +9818,55 @@
       </c>
       <c r="T27" s="193">
         <v>1.39</v>
       </c>
       <c r="U27" s="194">
         <v>1.29</v>
       </c>
       <c r="V27" s="195">
         <v>1.22</v>
       </c>
       <c r="W27" s="67">
         <v>1.46</v>
       </c>
       <c r="X27" s="67">
         <v>1.38</v>
       </c>
       <c r="Y27" s="67">
         <v>1.32</v>
       </c>
       <c r="Z27" s="64">
         <v>2.41</v>
       </c>
       <c r="AA27" s="64">
         <v>1.9</v>
       </c>
-    </row>
-    <row r="28" spans="1:27">
+      <c r="AB27" s="64">
+        <v>2.2799999999999998</v>
+      </c>
+    </row>
+    <row r="28" spans="1:28">
       <c r="A28" s="113" t="s">
         <v>20</v>
       </c>
       <c r="B28" s="67" t="s">
         <v>40</v>
       </c>
       <c r="C28" s="67">
         <v>1.1200000000000001</v>
       </c>
       <c r="D28" s="67">
         <v>0.74</v>
       </c>
       <c r="E28" s="185">
         <v>0.65</v>
       </c>
       <c r="F28" s="186">
         <v>0.81</v>
       </c>
       <c r="G28" s="187">
         <v>1.05</v>
       </c>
       <c r="H28" s="188">
         <v>0.89</v>
       </c>
       <c r="I28" s="189">
@@ -9634,52 +9904,55 @@
       </c>
       <c r="T28" s="193">
         <v>1.43</v>
       </c>
       <c r="U28" s="194">
         <v>1.53</v>
       </c>
       <c r="V28" s="195">
         <v>1.56</v>
       </c>
       <c r="W28" s="67">
         <v>1.55</v>
       </c>
       <c r="X28" s="67">
         <v>1.51</v>
       </c>
       <c r="Y28" s="67">
         <v>1.45</v>
       </c>
       <c r="Z28" s="64">
         <v>0.37</v>
       </c>
       <c r="AA28" s="64">
         <v>0.96</v>
       </c>
-    </row>
-    <row r="29" spans="1:27">
+      <c r="AB28" s="64">
+        <v>1.26</v>
+      </c>
+    </row>
+    <row r="29" spans="1:28">
       <c r="A29" s="113" t="s">
         <v>21</v>
       </c>
       <c r="B29" s="67">
         <v>1.35</v>
       </c>
       <c r="C29" s="67">
         <v>0.93</v>
       </c>
       <c r="D29" s="67">
         <v>0.76</v>
       </c>
       <c r="E29" s="185">
         <v>0.56999999999999995</v>
       </c>
       <c r="F29" s="186">
         <v>0.73</v>
       </c>
       <c r="G29" s="187">
         <v>0.76</v>
       </c>
       <c r="H29" s="188">
         <v>0.91</v>
       </c>
       <c r="I29" s="189">
@@ -9717,52 +9990,55 @@
       </c>
       <c r="T29" s="193">
         <v>1.1299999999999999</v>
       </c>
       <c r="U29" s="194">
         <v>1.1599999999999999</v>
       </c>
       <c r="V29" s="195">
         <v>1.29</v>
       </c>
       <c r="W29" s="67">
         <v>1.2</v>
       </c>
       <c r="X29" s="67">
         <v>1.18</v>
       </c>
       <c r="Y29" s="67">
         <v>1.23</v>
       </c>
       <c r="Z29" s="64">
         <v>0.92</v>
       </c>
       <c r="AA29" s="64">
         <v>0.96</v>
       </c>
-    </row>
-    <row r="30" spans="1:27">
+      <c r="AB29" s="64">
+        <v>1.26</v>
+      </c>
+    </row>
+    <row r="30" spans="1:28">
       <c r="A30" s="113" t="s">
         <v>22</v>
       </c>
       <c r="B30" s="67">
         <v>1.49</v>
       </c>
       <c r="C30" s="67">
         <v>0.88</v>
       </c>
       <c r="D30" s="67">
         <v>0.94</v>
       </c>
       <c r="E30" s="185">
         <v>0.98</v>
       </c>
       <c r="F30" s="186">
         <v>0.91</v>
       </c>
       <c r="G30" s="187">
         <v>1.01</v>
       </c>
       <c r="H30" s="188">
         <v>1.02</v>
       </c>
       <c r="I30" s="189">
@@ -9800,52 +10076,55 @@
       </c>
       <c r="T30" s="193">
         <v>1.1299999999999999</v>
       </c>
       <c r="U30" s="194">
         <v>1.1499999999999999</v>
       </c>
       <c r="V30" s="195">
         <v>1.31</v>
       </c>
       <c r="W30" s="67">
         <v>1.31</v>
       </c>
       <c r="X30" s="67">
         <v>1.29</v>
       </c>
       <c r="Y30" s="67">
         <v>1.31</v>
       </c>
       <c r="Z30" s="64">
         <v>0.86</v>
       </c>
       <c r="AA30" s="64">
         <v>1.47</v>
       </c>
-    </row>
-    <row r="31" spans="1:27">
+      <c r="AB30" s="64">
+        <v>1.71</v>
+      </c>
+    </row>
+    <row r="31" spans="1:28">
       <c r="A31" s="113" t="s">
         <v>23</v>
       </c>
       <c r="B31" s="67" t="s">
         <v>40</v>
       </c>
       <c r="C31" s="67">
         <v>0.2</v>
       </c>
       <c r="D31" s="67">
         <v>0.26</v>
       </c>
       <c r="E31" s="185">
         <v>0.79</v>
       </c>
       <c r="F31" s="186">
         <v>0.78</v>
       </c>
       <c r="G31" s="187">
         <v>0.65</v>
       </c>
       <c r="H31" s="188">
         <v>0.72</v>
       </c>
       <c r="I31" s="189">
@@ -9883,52 +10162,55 @@
       </c>
       <c r="T31" s="193">
         <v>1.01</v>
       </c>
       <c r="U31" s="194">
         <v>1.03</v>
       </c>
       <c r="V31" s="195">
         <v>1.05</v>
       </c>
       <c r="W31" s="67">
         <v>1.06</v>
       </c>
       <c r="X31" s="67">
         <v>1.07</v>
       </c>
       <c r="Y31" s="67">
         <v>1.1100000000000001</v>
       </c>
       <c r="Z31" s="64">
         <v>1.56</v>
       </c>
       <c r="AA31" s="64">
         <v>1.22</v>
       </c>
-    </row>
-    <row r="32" spans="1:27">
+      <c r="AB31" s="64">
+        <v>1.47</v>
+      </c>
+    </row>
+    <row r="32" spans="1:28">
       <c r="A32" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B32" s="67">
         <v>1.97</v>
       </c>
       <c r="C32" s="67">
         <v>1.64</v>
       </c>
       <c r="D32" s="67">
         <v>1.22</v>
       </c>
       <c r="E32" s="185">
         <v>1.22</v>
       </c>
       <c r="F32" s="186">
         <v>1.1399999999999999</v>
       </c>
       <c r="G32" s="187">
         <v>1.02</v>
       </c>
       <c r="H32" s="188">
         <v>1.05</v>
       </c>
       <c r="I32" s="189">
@@ -9966,52 +10248,55 @@
       </c>
       <c r="T32" s="193">
         <v>0.88</v>
       </c>
       <c r="U32" s="194">
         <v>0.92</v>
       </c>
       <c r="V32" s="195">
         <v>1.05</v>
       </c>
       <c r="W32" s="67">
         <v>1.1499999999999999</v>
       </c>
       <c r="X32" s="67">
         <v>1.19</v>
       </c>
       <c r="Y32" s="67">
         <v>1.0900000000000001</v>
       </c>
       <c r="Z32" s="64">
         <v>2.8</v>
       </c>
       <c r="AA32" s="64">
         <v>2.5499999999999998</v>
       </c>
-    </row>
-    <row r="33" spans="1:27">
+      <c r="AB32" s="64">
+        <v>1.95</v>
+      </c>
+    </row>
+    <row r="33" spans="1:28">
       <c r="A33" s="60" t="s">
         <v>25</v>
       </c>
       <c r="B33" s="101">
         <v>0.41</v>
       </c>
       <c r="C33" s="101">
         <v>0.84</v>
       </c>
       <c r="D33" s="101">
         <v>0.69</v>
       </c>
       <c r="E33" s="196">
         <v>0.83</v>
       </c>
       <c r="F33" s="197">
         <v>0.75</v>
       </c>
       <c r="G33" s="198">
         <v>0.9</v>
       </c>
       <c r="H33" s="199">
         <v>1.06</v>
       </c>
       <c r="I33" s="200">
@@ -10049,63 +10334,66 @@
       </c>
       <c r="T33" s="204">
         <v>1.92</v>
       </c>
       <c r="U33" s="205">
         <v>1.94</v>
       </c>
       <c r="V33" s="206">
         <v>1.87</v>
       </c>
       <c r="W33" s="101">
         <v>1.89</v>
       </c>
       <c r="X33" s="101">
         <v>1.83</v>
       </c>
       <c r="Y33" s="101">
         <v>1.71</v>
       </c>
       <c r="Z33" s="101">
         <v>1.67</v>
       </c>
       <c r="AA33" s="101">
         <v>1.75</v>
       </c>
+      <c r="AB33" s="101">
+        <v>1.29</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="10">
-    <mergeCell ref="Z8:AA8"/>
-[...1 lines deleted...]
-    <mergeCell ref="A6:AA6"/>
+    <mergeCell ref="A24:AA24"/>
+    <mergeCell ref="Z8:AB8"/>
+    <mergeCell ref="U7:AB7"/>
+    <mergeCell ref="A6:AB6"/>
     <mergeCell ref="A10:AA10"/>
     <mergeCell ref="A20:AA20"/>
     <mergeCell ref="S7:T7"/>
     <mergeCell ref="A8:A9"/>
     <mergeCell ref="B8:M8"/>
     <mergeCell ref="N8:Y8"/>
-    <mergeCell ref="A24:AA24"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Registered marriages</vt:lpstr>