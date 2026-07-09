--- v1 (2026-05-29)
+++ v2 (2026-07-09)
@@ -22,51 +22,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="807" activeTab="3"/>
   </bookViews>
   <sheets>
     <sheet name="Registered marriages" sheetId="1" r:id="rId1"/>
     <sheet name="Total marriage rate " sheetId="2" r:id="rId2"/>
     <sheet name="registered divorces" sheetId="3" r:id="rId3"/>
     <sheet name="Total divorce rate" sheetId="4" r:id="rId4"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="241" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="246" uniqueCount="42">
   <si>
     <t>Atyrau</t>
   </si>
   <si>
     <t>Rural population</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
@@ -470,51 +470,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="232">
+  <cellXfs count="231">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
@@ -1076,51 +1076,50 @@
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="126" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="127" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="128" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="129" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="130" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="131" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="132" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="133" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
@@ -1333,51 +1332,51 @@
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>2</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>514349</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>57150</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Рисунок 2" descr="F:\НАУРЗБЕКОВА АСЕЛЬ (каб 824)\2018-2025 МОИ ДОКУМЕНТЫ\10) 2018-2026 ПЕРЕПИСКА\2026\ВНУТРЕННЯЯ БНС\Хат СП по измен. лого\2 вариант заново\Приложение\логотип\ЛОГО АНГ по левому краю.png"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-              <a14:useLocalDpi xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns="" val="0"/>
+              <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="2"/>
           <a:ext cx="2047874" cy="800098"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
@@ -1385,51 +1384,51 @@
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>485775</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>85725</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Рисунок 2" descr="F:\НАУРЗБЕКОВА АСЕЛЬ (каб 824)\2018-2025 МОИ ДОКУМЕНТЫ\10) 2018-2026 ПЕРЕПИСКА\2026\ВНУТРЕННЯЯ БНС\Хат СП по измен. лого\2 вариант заново\Приложение\логотип\ЛОГО АНГ по левому краю.png"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-              <a14:useLocalDpi xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns="" val="0"/>
+              <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1990725" cy="847725"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
@@ -1437,51 +1436,51 @@
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>466725</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>66675</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Рисунок 2" descr="F:\НАУРЗБЕКОВА АСЕЛЬ (каб 824)\2018-2025 МОИ ДОКУМЕНТЫ\10) 2018-2026 ПЕРЕПИСКА\2026\ВНУТРЕННЯЯ БНС\Хат СП по измен. лого\2 вариант заново\Приложение\логотип\ЛОГО АНГ по левому краю.png"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-              <a14:useLocalDpi xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns="" val="0"/>
+              <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1" y="0"/>
           <a:ext cx="1933574" cy="828675"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
@@ -1489,51 +1488,51 @@
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95251</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>1</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>371476</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Рисунок 2" descr="F:\НАУРЗБЕКОВА АСЕЛЬ (каб 824)\2018-2025 МОИ ДОКУМЕНТЫ\10) 2018-2026 ПЕРЕПИСКА\2026\ВНУТРЕННЯЯ БНС\Хат СП по измен. лого\2 вариант заново\Приложение\логотип\ЛОГО АНГ по левому краю.png"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-              <a14:useLocalDpi xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns="" val="0"/>
+              <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="95251" y="1"/>
           <a:ext cx="1828800" cy="761999"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
@@ -1818,177 +1817,181 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AB33"/>
+  <dimension ref="A1:AC33"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2:S2"/>
-      <selection pane="bottomLeft" activeCell="F11" sqref="F11"/>
+      <selection pane="bottomLeft" activeCell="AF12" sqref="AF12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="15.42578125" style="1" customWidth="1"/>
     <col min="2" max="2" width="7.5703125" style="1" customWidth="1"/>
     <col min="3" max="3" width="7.85546875" style="1" customWidth="1"/>
     <col min="4" max="4" width="7.5703125" style="1" customWidth="1"/>
     <col min="5" max="5" width="7" style="1" customWidth="1"/>
     <col min="6" max="6" width="6.28515625" style="1" customWidth="1"/>
     <col min="7" max="7" width="6.5703125" style="1" customWidth="1"/>
     <col min="8" max="8" width="5.7109375" style="1" customWidth="1"/>
     <col min="9" max="9" width="7.7109375" style="1" customWidth="1"/>
     <col min="10" max="10" width="9.140625" style="1"/>
     <col min="11" max="11" width="7.42578125" style="1" customWidth="1"/>
     <col min="12" max="12" width="9" style="1" customWidth="1"/>
     <col min="13" max="13" width="8.85546875" style="1" customWidth="1"/>
     <col min="14" max="14" width="7.42578125" style="1" customWidth="1"/>
     <col min="15" max="15" width="7.7109375" style="1" customWidth="1"/>
     <col min="16" max="17" width="6.28515625" style="1" customWidth="1"/>
     <col min="18" max="18" width="5.85546875" style="1" customWidth="1"/>
     <col min="19" max="19" width="6" style="1" customWidth="1"/>
     <col min="20" max="20" width="5.28515625" style="1" customWidth="1"/>
     <col min="21" max="21" width="6.85546875" style="1" customWidth="1"/>
     <col min="22" max="22" width="9.140625" style="1"/>
     <col min="23" max="23" width="7.7109375" style="1" customWidth="1"/>
     <col min="24" max="24" width="8.5703125" style="1" customWidth="1"/>
     <col min="25" max="25" width="8.42578125" style="1" customWidth="1"/>
     <col min="26" max="26" width="7.7109375" style="1" customWidth="1"/>
     <col min="27" max="27" width="7.140625" style="1" customWidth="1"/>
     <col min="28" max="28" width="7.42578125" style="1" customWidth="1"/>
-    <col min="29" max="16384" width="9.140625" style="1"/>
+    <col min="29" max="29" width="6.28515625" style="1" customWidth="1"/>
+    <col min="30" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28" s="9" customFormat="1" ht="21" hidden="1" customHeight="1"/>
-[...5 lines deleted...]
-      <c r="A6" s="216" t="s">
+    <row r="1" spans="1:29" s="9" customFormat="1" ht="21" hidden="1" customHeight="1"/>
+    <row r="2" spans="1:29" s="9" customFormat="1" ht="21" customHeight="1"/>
+    <row r="3" spans="1:29" s="9" customFormat="1" ht="21" customHeight="1"/>
+    <row r="4" spans="1:29" s="9" customFormat="1" ht="16.5" customHeight="1"/>
+    <row r="5" spans="1:29" s="9" customFormat="1" ht="16.5" customHeight="1"/>
+    <row r="6" spans="1:29" ht="19.5" customHeight="1">
+      <c r="A6" s="215" t="s">
         <v>17</v>
       </c>
-      <c r="B6" s="216"/>
-[...27 lines deleted...]
-    <row r="7" spans="1:28">
+      <c r="B6" s="215"/>
+      <c r="C6" s="215"/>
+      <c r="D6" s="215"/>
+      <c r="E6" s="215"/>
+      <c r="F6" s="215"/>
+      <c r="G6" s="215"/>
+      <c r="H6" s="215"/>
+      <c r="I6" s="215"/>
+      <c r="J6" s="215"/>
+      <c r="K6" s="215"/>
+      <c r="L6" s="215"/>
+      <c r="M6" s="215"/>
+      <c r="N6" s="215"/>
+      <c r="O6" s="215"/>
+      <c r="P6" s="215"/>
+      <c r="Q6" s="215"/>
+      <c r="R6" s="215"/>
+      <c r="S6" s="215"/>
+      <c r="T6" s="215"/>
+      <c r="U6" s="215"/>
+      <c r="V6" s="215"/>
+      <c r="W6" s="209"/>
+      <c r="X6" s="209"/>
+      <c r="Y6" s="209"/>
+      <c r="Z6" s="209"/>
+      <c r="AA6" s="209"/>
+      <c r="AB6" s="209"/>
+      <c r="AC6" s="209"/>
+    </row>
+    <row r="7" spans="1:29">
       <c r="T7" s="2"/>
-      <c r="V7" s="214" t="s">
+      <c r="V7" s="229" t="s">
         <v>15</v>
       </c>
-      <c r="W7" s="215"/>
-[...8 lines deleted...]
-      <c r="B8" s="221">
+      <c r="W7" s="230"/>
+      <c r="X7" s="230"/>
+      <c r="Y7" s="230"/>
+      <c r="Z7" s="230"/>
+      <c r="AA7" s="230"/>
+      <c r="AB7" s="230"/>
+      <c r="AC7" s="230"/>
+    </row>
+    <row r="8" spans="1:29">
+      <c r="A8" s="221"/>
+      <c r="B8" s="220">
         <v>2024</v>
       </c>
-      <c r="C8" s="221"/>
-[...10 lines deleted...]
-      <c r="N8" s="211">
+      <c r="C8" s="220"/>
+      <c r="D8" s="220"/>
+      <c r="E8" s="220"/>
+      <c r="F8" s="220"/>
+      <c r="G8" s="220"/>
+      <c r="H8" s="220"/>
+      <c r="I8" s="220"/>
+      <c r="J8" s="220"/>
+      <c r="K8" s="220"/>
+      <c r="L8" s="220"/>
+      <c r="M8" s="220"/>
+      <c r="N8" s="210">
         <v>2025</v>
       </c>
-      <c r="O8" s="212"/>
-[...10 lines deleted...]
-      <c r="Z8" s="211">
+      <c r="O8" s="211"/>
+      <c r="P8" s="211"/>
+      <c r="Q8" s="211"/>
+      <c r="R8" s="211"/>
+      <c r="S8" s="211"/>
+      <c r="T8" s="211"/>
+      <c r="U8" s="211"/>
+      <c r="V8" s="211"/>
+      <c r="W8" s="212"/>
+      <c r="X8" s="212"/>
+      <c r="Y8" s="212"/>
+      <c r="Z8" s="210">
         <v>2026</v>
       </c>
-      <c r="AA8" s="212"/>
-[...3 lines deleted...]
-      <c r="A9" s="223"/>
+      <c r="AA8" s="211"/>
+      <c r="AB8" s="212"/>
+      <c r="AC8" s="212"/>
+    </row>
+    <row r="9" spans="1:29">
+      <c r="A9" s="222"/>
       <c r="B9" s="62" t="s">
         <v>2</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>3</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>4</v>
       </c>
       <c r="E9" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>7</v>
       </c>
       <c r="H9" s="5" t="s">
         <v>8</v>
       </c>
       <c r="I9" s="5" t="s">
         <v>9</v>
       </c>
       <c r="J9" s="5" t="s">
@@ -2023,86 +2026,91 @@
       </c>
       <c r="T9" s="5" t="s">
         <v>8</v>
       </c>
       <c r="U9" s="5" t="s">
         <v>9</v>
       </c>
       <c r="V9" s="5" t="s">
         <v>10</v>
       </c>
       <c r="W9" s="5" t="s">
         <v>12</v>
       </c>
       <c r="X9" s="5" t="s">
         <v>13</v>
       </c>
       <c r="Y9" s="5" t="s">
         <v>14</v>
       </c>
       <c r="Z9" s="3" t="s">
         <v>2</v>
       </c>
       <c r="AA9" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="AB9" s="5" t="s">
+      <c r="AB9" s="3" t="s">
         <v>4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="217" t="s">
+      <c r="AC9" s="3" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="10" spans="1:29">
+      <c r="A10" s="216" t="s">
         <v>16</v>
       </c>
-      <c r="B10" s="217"/>
-[...26 lines deleted...]
-    <row r="11" spans="1:28">
+      <c r="B10" s="216"/>
+      <c r="C10" s="216"/>
+      <c r="D10" s="216"/>
+      <c r="E10" s="216"/>
+      <c r="F10" s="216"/>
+      <c r="G10" s="216"/>
+      <c r="H10" s="216"/>
+      <c r="I10" s="216"/>
+      <c r="J10" s="216"/>
+      <c r="K10" s="216"/>
+      <c r="L10" s="216"/>
+      <c r="M10" s="216"/>
+      <c r="N10" s="216"/>
+      <c r="O10" s="216"/>
+      <c r="P10" s="216"/>
+      <c r="Q10" s="216"/>
+      <c r="R10" s="216"/>
+      <c r="S10" s="216"/>
+      <c r="T10" s="216"/>
+      <c r="U10" s="216"/>
+      <c r="V10" s="216"/>
+      <c r="W10" s="217"/>
+      <c r="X10" s="217"/>
+      <c r="Y10" s="217"/>
+      <c r="Z10" s="218"/>
+      <c r="AA10" s="218"/>
+      <c r="AB10" s="218"/>
+      <c r="AC10" s="218"/>
+    </row>
+    <row r="11" spans="1:29">
       <c r="A11" s="7" t="s">
         <v>0</v>
       </c>
       <c r="B11" s="6">
         <v>318</v>
       </c>
       <c r="C11" s="6">
         <v>281</v>
       </c>
       <c r="D11" s="6">
         <v>309</v>
       </c>
       <c r="E11" s="6">
         <v>387</v>
       </c>
       <c r="F11" s="6">
         <v>311</v>
       </c>
       <c r="G11" s="6">
         <v>343</v>
       </c>
       <c r="H11" s="6">
         <v>443</v>
       </c>
       <c r="I11" s="6">
@@ -2143,52 +2151,55 @@
       </c>
       <c r="U11" s="12">
         <v>355</v>
       </c>
       <c r="V11" s="12">
         <v>392</v>
       </c>
       <c r="W11" s="21">
         <v>284</v>
       </c>
       <c r="X11" s="6">
         <v>228</v>
       </c>
       <c r="Y11" s="6">
         <v>276</v>
       </c>
       <c r="Z11" s="6">
         <v>192</v>
       </c>
       <c r="AA11" s="6">
         <v>241</v>
       </c>
       <c r="AB11" s="6">
         <v>245</v>
       </c>
-    </row>
-    <row r="12" spans="1:28">
+      <c r="AC11" s="21">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="12" spans="1:29">
       <c r="A12" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B12" s="6">
         <v>198</v>
       </c>
       <c r="C12" s="6">
         <v>179</v>
       </c>
       <c r="D12" s="6">
         <v>218</v>
       </c>
       <c r="E12" s="13">
         <v>271</v>
       </c>
       <c r="F12" s="14">
         <v>191</v>
       </c>
       <c r="G12" s="15">
         <v>222</v>
       </c>
       <c r="H12" s="16">
         <v>288</v>
       </c>
       <c r="I12" s="17">
@@ -2229,52 +2240,55 @@
       </c>
       <c r="U12" s="24">
         <v>244</v>
       </c>
       <c r="V12" s="25">
         <v>275</v>
       </c>
       <c r="W12" s="21">
         <v>191</v>
       </c>
       <c r="X12" s="6">
         <v>156</v>
       </c>
       <c r="Y12" s="6">
         <v>199</v>
       </c>
       <c r="Z12" s="6">
         <v>134</v>
       </c>
       <c r="AA12" s="6">
         <v>178</v>
       </c>
       <c r="AB12" s="6">
         <v>185</v>
       </c>
-    </row>
-    <row r="13" spans="1:28">
+      <c r="AC12" s="21">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="13" spans="1:29">
       <c r="A13" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B13" s="6">
         <v>44</v>
       </c>
       <c r="C13" s="6">
         <v>27</v>
       </c>
       <c r="D13" s="6">
         <v>32</v>
       </c>
       <c r="E13" s="13">
         <v>34</v>
       </c>
       <c r="F13" s="14">
         <v>47</v>
       </c>
       <c r="G13" s="15">
         <v>28</v>
       </c>
       <c r="H13" s="16">
         <v>59</v>
       </c>
       <c r="I13" s="17">
@@ -2315,52 +2329,55 @@
       </c>
       <c r="U13" s="24">
         <v>34</v>
       </c>
       <c r="V13" s="25">
         <v>53</v>
       </c>
       <c r="W13" s="21">
         <v>34</v>
       </c>
       <c r="X13" s="6">
         <v>23</v>
       </c>
       <c r="Y13" s="6">
         <v>34</v>
       </c>
       <c r="Z13" s="6">
         <v>21</v>
       </c>
       <c r="AA13" s="6">
         <v>23</v>
       </c>
       <c r="AB13" s="6">
         <v>26</v>
       </c>
-    </row>
-    <row r="14" spans="1:28">
+      <c r="AC13" s="21">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="14" spans="1:29">
       <c r="A14" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B14" s="6">
         <v>15</v>
       </c>
       <c r="C14" s="6">
         <v>10</v>
       </c>
       <c r="D14" s="6">
         <v>7</v>
       </c>
       <c r="E14" s="13">
         <v>11</v>
       </c>
       <c r="F14" s="14">
         <v>10</v>
       </c>
       <c r="G14" s="15">
         <v>17</v>
       </c>
       <c r="H14" s="16">
         <v>13</v>
       </c>
       <c r="I14" s="17">
@@ -2401,52 +2418,55 @@
       </c>
       <c r="U14" s="24">
         <v>13</v>
       </c>
       <c r="V14" s="25">
         <v>11</v>
       </c>
       <c r="W14" s="21">
         <v>8</v>
       </c>
       <c r="X14" s="6">
         <v>7</v>
       </c>
       <c r="Y14" s="6">
         <v>8</v>
       </c>
       <c r="Z14" s="6">
         <v>9</v>
       </c>
       <c r="AA14" s="6">
         <v>5</v>
       </c>
       <c r="AB14" s="6">
         <v>4</v>
       </c>
-    </row>
-    <row r="15" spans="1:28">
+      <c r="AC14" s="21">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="15" spans="1:29">
       <c r="A15" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B15" s="6">
         <v>9</v>
       </c>
       <c r="C15" s="6">
         <v>9</v>
       </c>
       <c r="D15" s="6">
         <v>12</v>
       </c>
       <c r="E15" s="13">
         <v>7</v>
       </c>
       <c r="F15" s="14">
         <v>11</v>
       </c>
       <c r="G15" s="15">
         <v>11</v>
       </c>
       <c r="H15" s="16">
         <v>19</v>
       </c>
       <c r="I15" s="17">
@@ -2487,52 +2507,55 @@
       </c>
       <c r="U15" s="24">
         <v>8</v>
       </c>
       <c r="V15" s="25">
         <v>5</v>
       </c>
       <c r="W15" s="21">
         <v>13</v>
       </c>
       <c r="X15" s="6">
         <v>8</v>
       </c>
       <c r="Y15" s="6">
         <v>2</v>
       </c>
       <c r="Z15" s="6">
         <v>9</v>
       </c>
       <c r="AA15" s="6">
         <v>7</v>
       </c>
       <c r="AB15" s="6">
         <v>5</v>
       </c>
-    </row>
-    <row r="16" spans="1:28">
+      <c r="AC15" s="21">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="16" spans="1:29">
       <c r="A16" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B16" s="6">
         <v>16</v>
       </c>
       <c r="C16" s="6">
         <v>23</v>
       </c>
       <c r="D16" s="6">
         <v>10</v>
       </c>
       <c r="E16" s="13">
         <v>28</v>
       </c>
       <c r="F16" s="14">
         <v>17</v>
       </c>
       <c r="G16" s="15">
         <v>28</v>
       </c>
       <c r="H16" s="16">
         <v>25</v>
       </c>
       <c r="I16" s="17">
@@ -2573,52 +2596,55 @@
       </c>
       <c r="U16" s="24">
         <v>22</v>
       </c>
       <c r="V16" s="25">
         <v>22</v>
       </c>
       <c r="W16" s="21">
         <v>14</v>
       </c>
       <c r="X16" s="6">
         <v>21</v>
       </c>
       <c r="Y16" s="6">
         <v>15</v>
       </c>
       <c r="Z16" s="6">
         <v>9</v>
       </c>
       <c r="AA16" s="6">
         <v>9</v>
       </c>
       <c r="AB16" s="6">
         <v>8</v>
       </c>
-    </row>
-    <row r="17" spans="1:28">
+      <c r="AC16" s="21">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="17" spans="1:29">
       <c r="A17" s="7" t="s">
         <v>23</v>
       </c>
       <c r="B17" s="6">
         <v>8</v>
       </c>
       <c r="C17" s="6">
         <v>19</v>
       </c>
       <c r="D17" s="6">
         <v>12</v>
       </c>
       <c r="E17" s="13">
         <v>10</v>
       </c>
       <c r="F17" s="14">
         <v>14</v>
       </c>
       <c r="G17" s="15">
         <v>13</v>
       </c>
       <c r="H17" s="16">
         <v>17</v>
       </c>
       <c r="I17" s="17">
@@ -2659,52 +2685,55 @@
       </c>
       <c r="U17" s="24">
         <v>11</v>
       </c>
       <c r="V17" s="25">
         <v>5</v>
       </c>
       <c r="W17" s="21">
         <v>11</v>
       </c>
       <c r="X17" s="6">
         <v>3</v>
       </c>
       <c r="Y17" s="6">
         <v>8</v>
       </c>
       <c r="Z17" s="6">
         <v>5</v>
       </c>
       <c r="AA17" s="6">
         <v>6</v>
       </c>
       <c r="AB17" s="6">
         <v>5</v>
       </c>
-    </row>
-    <row r="18" spans="1:28">
+      <c r="AC17" s="21">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29">
       <c r="A18" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B18" s="6">
         <v>17</v>
       </c>
       <c r="C18" s="6">
         <v>7</v>
       </c>
       <c r="D18" s="6">
         <v>8</v>
       </c>
       <c r="E18" s="13">
         <v>18</v>
       </c>
       <c r="F18" s="14">
         <v>13</v>
       </c>
       <c r="G18" s="15">
         <v>11</v>
       </c>
       <c r="H18" s="16">
         <v>17</v>
       </c>
       <c r="I18" s="17">
@@ -2745,52 +2774,55 @@
       </c>
       <c r="U18" s="24">
         <v>10</v>
       </c>
       <c r="V18" s="25">
         <v>13</v>
       </c>
       <c r="W18" s="21">
         <v>9</v>
       </c>
       <c r="X18" s="6">
         <v>6</v>
       </c>
       <c r="Y18" s="6">
         <v>6</v>
       </c>
       <c r="Z18" s="6">
         <v>5</v>
       </c>
       <c r="AA18" s="6">
         <v>7</v>
       </c>
       <c r="AB18" s="6">
         <v>9</v>
       </c>
-    </row>
-    <row r="19" spans="1:28">
+      <c r="AC18" s="21">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29">
       <c r="A19" s="7" t="s">
         <v>25</v>
       </c>
       <c r="B19" s="6">
         <v>11</v>
       </c>
       <c r="C19" s="6">
         <v>7</v>
       </c>
       <c r="D19" s="6">
         <v>10</v>
       </c>
       <c r="E19" s="13">
         <v>8</v>
       </c>
       <c r="F19" s="14">
         <v>8</v>
       </c>
       <c r="G19" s="15">
         <v>13</v>
       </c>
       <c r="H19" s="16">
         <v>5</v>
       </c>
       <c r="I19" s="17">
@@ -2831,83 +2863,88 @@
       </c>
       <c r="U19" s="24">
         <v>13</v>
       </c>
       <c r="V19" s="25">
         <v>8</v>
       </c>
       <c r="W19" s="21">
         <v>4</v>
       </c>
       <c r="X19" s="6">
         <v>4</v>
       </c>
       <c r="Y19" s="6">
         <v>4</v>
       </c>
       <c r="Z19" s="6" t="s">
         <v>40</v>
       </c>
       <c r="AA19" s="6">
         <v>6</v>
       </c>
       <c r="AB19" s="6">
         <v>3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="220" t="s">
+      <c r="AC19" s="21">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="20" spans="1:29">
+      <c r="A20" s="219" t="s">
         <v>11</v>
       </c>
-      <c r="B20" s="220"/>
-[...26 lines deleted...]
-    <row r="21" spans="1:28">
+      <c r="B20" s="219"/>
+      <c r="C20" s="219"/>
+      <c r="D20" s="219"/>
+      <c r="E20" s="219"/>
+      <c r="F20" s="219"/>
+      <c r="G20" s="219"/>
+      <c r="H20" s="219"/>
+      <c r="I20" s="219"/>
+      <c r="J20" s="219"/>
+      <c r="K20" s="219"/>
+      <c r="L20" s="219"/>
+      <c r="M20" s="219"/>
+      <c r="N20" s="219"/>
+      <c r="O20" s="219"/>
+      <c r="P20" s="219"/>
+      <c r="Q20" s="219"/>
+      <c r="R20" s="219"/>
+      <c r="S20" s="219"/>
+      <c r="T20" s="219"/>
+      <c r="U20" s="219"/>
+      <c r="V20" s="219"/>
+      <c r="W20" s="208"/>
+      <c r="X20" s="208"/>
+      <c r="Y20" s="208"/>
+      <c r="Z20" s="209"/>
+      <c r="AA20" s="209"/>
+      <c r="AB20" s="209"/>
+      <c r="AC20" s="209"/>
+    </row>
+    <row r="21" spans="1:29">
       <c r="A21" s="7" t="s">
         <v>0</v>
       </c>
       <c r="B21" s="6">
         <v>184</v>
       </c>
       <c r="C21" s="6">
         <v>163</v>
       </c>
       <c r="D21" s="6">
         <v>195</v>
       </c>
       <c r="E21" s="6">
         <v>238</v>
       </c>
       <c r="F21" s="6">
         <v>182</v>
       </c>
       <c r="G21" s="6">
         <v>187</v>
       </c>
       <c r="H21" s="6">
         <v>267</v>
       </c>
       <c r="I21" s="6">
@@ -2948,52 +2985,55 @@
       </c>
       <c r="U21" s="12">
         <v>214</v>
       </c>
       <c r="V21" s="12">
         <v>257</v>
       </c>
       <c r="W21" s="21">
         <v>168</v>
       </c>
       <c r="X21" s="6">
         <v>138</v>
       </c>
       <c r="Y21" s="6">
         <v>175</v>
       </c>
       <c r="Z21" s="6">
         <v>122</v>
       </c>
       <c r="AA21" s="6">
         <v>158</v>
       </c>
       <c r="AB21" s="6">
         <v>153</v>
       </c>
-    </row>
-    <row r="22" spans="1:28">
+      <c r="AC21" s="21">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29">
       <c r="A22" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B22" s="6">
         <v>151</v>
       </c>
       <c r="C22" s="6">
         <v>143</v>
       </c>
       <c r="D22" s="6">
         <v>173</v>
       </c>
       <c r="E22" s="26">
         <v>213</v>
       </c>
       <c r="F22" s="27">
         <v>139</v>
       </c>
       <c r="G22" s="28">
         <v>167</v>
       </c>
       <c r="H22" s="29">
         <v>223</v>
       </c>
       <c r="I22" s="30">
@@ -3034,52 +3074,55 @@
       </c>
       <c r="U22" s="35">
         <v>186</v>
       </c>
       <c r="V22" s="36">
         <v>216</v>
       </c>
       <c r="W22" s="21">
         <v>143</v>
       </c>
       <c r="X22" s="6">
         <v>123</v>
       </c>
       <c r="Y22" s="6">
         <v>146</v>
       </c>
       <c r="Z22" s="6">
         <v>102</v>
       </c>
       <c r="AA22" s="6">
         <v>138</v>
       </c>
       <c r="AB22" s="6">
         <v>136</v>
       </c>
-    </row>
-    <row r="23" spans="1:28">
+      <c r="AC22" s="21">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="23" spans="1:29">
       <c r="A23" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B23" s="6">
         <v>33</v>
       </c>
       <c r="C23" s="6">
         <v>20</v>
       </c>
       <c r="D23" s="6">
         <v>22</v>
       </c>
       <c r="E23" s="26">
         <v>25</v>
       </c>
       <c r="F23" s="27">
         <v>43</v>
       </c>
       <c r="G23" s="28">
         <v>20</v>
       </c>
       <c r="H23" s="29">
         <v>44</v>
       </c>
       <c r="I23" s="30">
@@ -3120,83 +3163,88 @@
       </c>
       <c r="U23" s="35">
         <v>28</v>
       </c>
       <c r="V23" s="36">
         <v>41</v>
       </c>
       <c r="W23" s="21">
         <v>25</v>
       </c>
       <c r="X23" s="6">
         <v>15</v>
       </c>
       <c r="Y23" s="6">
         <v>29</v>
       </c>
       <c r="Z23" s="6">
         <v>20</v>
       </c>
       <c r="AA23" s="6">
         <v>20</v>
       </c>
       <c r="AB23" s="6">
         <v>17</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="208" t="s">
+      <c r="AC23" s="21">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29">
+      <c r="A24" s="207" t="s">
         <v>1</v>
       </c>
-      <c r="B24" s="208"/>
-[...26 lines deleted...]
-    <row r="25" spans="1:28">
+      <c r="B24" s="207"/>
+      <c r="C24" s="207"/>
+      <c r="D24" s="207"/>
+      <c r="E24" s="207"/>
+      <c r="F24" s="207"/>
+      <c r="G24" s="207"/>
+      <c r="H24" s="207"/>
+      <c r="I24" s="207"/>
+      <c r="J24" s="207"/>
+      <c r="K24" s="207"/>
+      <c r="L24" s="207"/>
+      <c r="M24" s="207"/>
+      <c r="N24" s="207"/>
+      <c r="O24" s="207"/>
+      <c r="P24" s="207"/>
+      <c r="Q24" s="207"/>
+      <c r="R24" s="207"/>
+      <c r="S24" s="207"/>
+      <c r="T24" s="207"/>
+      <c r="U24" s="207"/>
+      <c r="V24" s="207"/>
+      <c r="W24" s="208"/>
+      <c r="X24" s="208"/>
+      <c r="Y24" s="208"/>
+      <c r="Z24" s="209"/>
+      <c r="AA24" s="209"/>
+      <c r="AB24" s="209"/>
+      <c r="AC24" s="209"/>
+    </row>
+    <row r="25" spans="1:29">
       <c r="A25" s="7" t="s">
         <v>0</v>
       </c>
       <c r="B25" s="6">
         <v>134</v>
       </c>
       <c r="C25" s="6">
         <v>118</v>
       </c>
       <c r="D25" s="6">
         <v>114</v>
       </c>
       <c r="E25" s="6">
         <v>149</v>
       </c>
       <c r="F25" s="6">
         <v>129</v>
       </c>
       <c r="G25" s="6">
         <v>156</v>
       </c>
       <c r="H25" s="6">
         <v>176</v>
       </c>
       <c r="I25" s="6">
@@ -3237,52 +3285,55 @@
       </c>
       <c r="U25" s="12">
         <v>141</v>
       </c>
       <c r="V25" s="12">
         <v>135</v>
       </c>
       <c r="W25" s="21">
         <v>116</v>
       </c>
       <c r="X25" s="6">
         <v>90</v>
       </c>
       <c r="Y25" s="6">
         <v>101</v>
       </c>
       <c r="Z25" s="6">
         <v>70</v>
       </c>
       <c r="AA25" s="6">
         <v>83</v>
       </c>
       <c r="AB25" s="6">
         <v>92</v>
       </c>
-    </row>
-    <row r="26" spans="1:28">
+      <c r="AC25" s="21">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29">
       <c r="A26" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B26" s="6">
         <v>47</v>
       </c>
       <c r="C26" s="6">
         <v>36</v>
       </c>
       <c r="D26" s="6">
         <v>45</v>
       </c>
       <c r="E26" s="37">
         <v>58</v>
       </c>
       <c r="F26" s="38">
         <v>52</v>
       </c>
       <c r="G26" s="39">
         <v>55</v>
       </c>
       <c r="H26" s="40">
         <v>65</v>
       </c>
       <c r="I26" s="41">
@@ -3323,52 +3374,55 @@
       </c>
       <c r="U26" s="46">
         <v>58</v>
       </c>
       <c r="V26" s="47">
         <v>59</v>
       </c>
       <c r="W26" s="21">
         <v>48</v>
       </c>
       <c r="X26" s="6">
         <v>33</v>
       </c>
       <c r="Y26" s="6">
         <v>53</v>
       </c>
       <c r="Z26" s="6">
         <v>32</v>
       </c>
       <c r="AA26" s="6">
         <v>40</v>
       </c>
       <c r="AB26" s="6">
         <v>49</v>
       </c>
-    </row>
-    <row r="27" spans="1:28">
+      <c r="AC26" s="21">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="27" spans="1:29">
       <c r="A27" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B27" s="6">
         <v>11</v>
       </c>
       <c r="C27" s="6">
         <v>7</v>
       </c>
       <c r="D27" s="6">
         <v>10</v>
       </c>
       <c r="E27" s="37">
         <v>9</v>
       </c>
       <c r="F27" s="38">
         <v>4</v>
       </c>
       <c r="G27" s="39">
         <v>8</v>
       </c>
       <c r="H27" s="40">
         <v>15</v>
       </c>
       <c r="I27" s="41">
@@ -3409,52 +3463,55 @@
       </c>
       <c r="U27" s="46">
         <v>6</v>
       </c>
       <c r="V27" s="47">
         <v>12</v>
       </c>
       <c r="W27" s="21">
         <v>9</v>
       </c>
       <c r="X27" s="6">
         <v>8</v>
       </c>
       <c r="Y27" s="6">
         <v>5</v>
       </c>
       <c r="Z27" s="6">
         <v>1</v>
       </c>
       <c r="AA27" s="6">
         <v>3</v>
       </c>
       <c r="AB27" s="6">
         <v>9</v>
       </c>
-    </row>
-    <row r="28" spans="1:28">
+      <c r="AC27" s="21">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29">
       <c r="A28" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B28" s="6">
         <v>15</v>
       </c>
       <c r="C28" s="6">
         <v>10</v>
       </c>
       <c r="D28" s="6">
         <v>7</v>
       </c>
       <c r="E28" s="37">
         <v>11</v>
       </c>
       <c r="F28" s="38">
         <v>10</v>
       </c>
       <c r="G28" s="39">
         <v>17</v>
       </c>
       <c r="H28" s="40">
         <v>13</v>
       </c>
       <c r="I28" s="41">
@@ -3495,52 +3552,55 @@
       </c>
       <c r="U28" s="46">
         <v>13</v>
       </c>
       <c r="V28" s="47">
         <v>11</v>
       </c>
       <c r="W28" s="21">
         <v>8</v>
       </c>
       <c r="X28" s="6">
         <v>7</v>
       </c>
       <c r="Y28" s="6">
         <v>8</v>
       </c>
       <c r="Z28" s="6">
         <v>9</v>
       </c>
       <c r="AA28" s="6">
         <v>5</v>
       </c>
       <c r="AB28" s="6">
         <v>4</v>
       </c>
-    </row>
-    <row r="29" spans="1:28">
+      <c r="AC28" s="21">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29">
       <c r="A29" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B29" s="6">
         <v>9</v>
       </c>
       <c r="C29" s="6">
         <v>9</v>
       </c>
       <c r="D29" s="6">
         <v>12</v>
       </c>
       <c r="E29" s="37">
         <v>7</v>
       </c>
       <c r="F29" s="38">
         <v>11</v>
       </c>
       <c r="G29" s="39">
         <v>11</v>
       </c>
       <c r="H29" s="40">
         <v>19</v>
       </c>
       <c r="I29" s="41">
@@ -3581,52 +3641,55 @@
       </c>
       <c r="U29" s="46">
         <v>8</v>
       </c>
       <c r="V29" s="47">
         <v>5</v>
       </c>
       <c r="W29" s="21">
         <v>13</v>
       </c>
       <c r="X29" s="6">
         <v>8</v>
       </c>
       <c r="Y29" s="6">
         <v>2</v>
       </c>
       <c r="Z29" s="6">
         <v>9</v>
       </c>
       <c r="AA29" s="6">
         <v>7</v>
       </c>
       <c r="AB29" s="6">
         <v>5</v>
       </c>
-    </row>
-    <row r="30" spans="1:28">
+      <c r="AC29" s="21">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="30" spans="1:29">
       <c r="A30" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B30" s="6">
         <v>16</v>
       </c>
       <c r="C30" s="6">
         <v>23</v>
       </c>
       <c r="D30" s="6">
         <v>10</v>
       </c>
       <c r="E30" s="37">
         <v>28</v>
       </c>
       <c r="F30" s="38">
         <v>17</v>
       </c>
       <c r="G30" s="39">
         <v>28</v>
       </c>
       <c r="H30" s="40">
         <v>25</v>
       </c>
       <c r="I30" s="41">
@@ -3667,52 +3730,55 @@
       </c>
       <c r="U30" s="46">
         <v>22</v>
       </c>
       <c r="V30" s="47">
         <v>22</v>
       </c>
       <c r="W30" s="21">
         <v>14</v>
       </c>
       <c r="X30" s="6">
         <v>21</v>
       </c>
       <c r="Y30" s="6">
         <v>15</v>
       </c>
       <c r="Z30" s="6">
         <v>9</v>
       </c>
       <c r="AA30" s="6">
         <v>9</v>
       </c>
       <c r="AB30" s="6">
         <v>8</v>
       </c>
-    </row>
-    <row r="31" spans="1:28">
+      <c r="AC30" s="21">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29">
       <c r="A31" s="7" t="s">
         <v>23</v>
       </c>
       <c r="B31" s="6">
         <v>8</v>
       </c>
       <c r="C31" s="6">
         <v>19</v>
       </c>
       <c r="D31" s="6">
         <v>12</v>
       </c>
       <c r="E31" s="37">
         <v>10</v>
       </c>
       <c r="F31" s="38">
         <v>14</v>
       </c>
       <c r="G31" s="39">
         <v>13</v>
       </c>
       <c r="H31" s="40">
         <v>17</v>
       </c>
       <c r="I31" s="41">
@@ -3753,52 +3819,55 @@
       </c>
       <c r="U31" s="46">
         <v>11</v>
       </c>
       <c r="V31" s="47">
         <v>5</v>
       </c>
       <c r="W31" s="21">
         <v>11</v>
       </c>
       <c r="X31" s="6">
         <v>3</v>
       </c>
       <c r="Y31" s="6">
         <v>8</v>
       </c>
       <c r="Z31" s="6">
         <v>5</v>
       </c>
       <c r="AA31" s="6">
         <v>6</v>
       </c>
       <c r="AB31" s="6">
         <v>5</v>
       </c>
-    </row>
-    <row r="32" spans="1:28">
+      <c r="AC31" s="21">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29">
       <c r="A32" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B32" s="6">
         <v>17</v>
       </c>
       <c r="C32" s="6">
         <v>7</v>
       </c>
       <c r="D32" s="6">
         <v>8</v>
       </c>
       <c r="E32" s="37">
         <v>18</v>
       </c>
       <c r="F32" s="38">
         <v>13</v>
       </c>
       <c r="G32" s="39">
         <v>11</v>
       </c>
       <c r="H32" s="40">
         <v>17</v>
       </c>
       <c r="I32" s="41">
@@ -3839,52 +3908,55 @@
       </c>
       <c r="U32" s="46">
         <v>10</v>
       </c>
       <c r="V32" s="47">
         <v>13</v>
       </c>
       <c r="W32" s="21">
         <v>9</v>
       </c>
       <c r="X32" s="6">
         <v>6</v>
       </c>
       <c r="Y32" s="6">
         <v>6</v>
       </c>
       <c r="Z32" s="6">
         <v>5</v>
       </c>
       <c r="AA32" s="6">
         <v>7</v>
       </c>
       <c r="AB32" s="6">
         <v>9</v>
       </c>
-    </row>
-    <row r="33" spans="1:28">
+      <c r="AC32" s="21">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="33" spans="1:29">
       <c r="A33" s="60" t="s">
         <v>25</v>
       </c>
       <c r="B33" s="8">
         <v>11</v>
       </c>
       <c r="C33" s="8">
         <v>7</v>
       </c>
       <c r="D33" s="8">
         <v>10</v>
       </c>
       <c r="E33" s="48">
         <v>8</v>
       </c>
       <c r="F33" s="49">
         <v>8</v>
       </c>
       <c r="G33" s="50">
         <v>13</v>
       </c>
       <c r="H33" s="51">
         <v>5</v>
       </c>
       <c r="I33" s="52">
@@ -3925,205 +3997,212 @@
       </c>
       <c r="U33" s="58">
         <v>13</v>
       </c>
       <c r="V33" s="59">
         <v>8</v>
       </c>
       <c r="W33" s="8">
         <v>4</v>
       </c>
       <c r="X33" s="8">
         <v>4</v>
       </c>
       <c r="Y33" s="8">
         <v>4</v>
       </c>
       <c r="Z33" s="8" t="s">
         <v>40</v>
       </c>
       <c r="AA33" s="8">
         <v>6</v>
       </c>
       <c r="AB33" s="8">
         <v>3</v>
       </c>
+      <c r="AC33" s="8">
+        <v>6</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="9">
-    <mergeCell ref="A24:AA24"/>
-[...4 lines deleted...]
-    <mergeCell ref="A20:AA20"/>
     <mergeCell ref="B8:M8"/>
     <mergeCell ref="A8:A9"/>
     <mergeCell ref="N8:Y8"/>
+    <mergeCell ref="Z8:AC8"/>
+    <mergeCell ref="V7:AC7"/>
+    <mergeCell ref="A10:AC10"/>
+    <mergeCell ref="A20:AC20"/>
+    <mergeCell ref="A24:AC24"/>
+    <mergeCell ref="A6:AC6"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A6:AB33"/>
+  <dimension ref="A6:AC33"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B8" sqref="B8:M8"/>
+      <selection activeCell="AE18" sqref="AE18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="15.28515625" customWidth="1"/>
     <col min="2" max="2" width="7.28515625" customWidth="1"/>
     <col min="3" max="4" width="8.140625" customWidth="1"/>
     <col min="5" max="5" width="7.42578125" customWidth="1"/>
     <col min="6" max="6" width="7.85546875" customWidth="1"/>
     <col min="7" max="7" width="7.7109375" customWidth="1"/>
     <col min="8" max="8" width="7.5703125" customWidth="1"/>
     <col min="9" max="9" width="7.7109375" customWidth="1"/>
     <col min="11" max="11" width="7.85546875" customWidth="1"/>
     <col min="14" max="14" width="6.85546875" customWidth="1"/>
     <col min="15" max="15" width="8.28515625" customWidth="1"/>
     <col min="16" max="18" width="7.85546875" customWidth="1"/>
     <col min="19" max="19" width="8" customWidth="1"/>
     <col min="20" max="20" width="7.85546875" customWidth="1"/>
     <col min="21" max="21" width="7.5703125" customWidth="1"/>
     <col min="22" max="22" width="9.140625" customWidth="1"/>
     <col min="23" max="23" width="7.7109375" customWidth="1"/>
     <col min="24" max="24" width="8.85546875" customWidth="1"/>
     <col min="25" max="25" width="8.28515625" customWidth="1"/>
     <col min="26" max="26" width="6.85546875" customWidth="1"/>
-    <col min="27" max="27" width="8.140625" customWidth="1"/>
+    <col min="27" max="27" width="7.42578125" customWidth="1"/>
     <col min="28" max="28" width="7.28515625" customWidth="1"/>
+    <col min="29" max="29" width="6.5703125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="6" spans="1:28">
-      <c r="A6" s="216" t="s">
+    <row r="6" spans="1:29">
+      <c r="A6" s="215" t="s">
         <v>26</v>
       </c>
-      <c r="B6" s="216"/>
-[...27 lines deleted...]
-    <row r="7" spans="1:28">
+      <c r="B6" s="215"/>
+      <c r="C6" s="215"/>
+      <c r="D6" s="215"/>
+      <c r="E6" s="215"/>
+      <c r="F6" s="215"/>
+      <c r="G6" s="215"/>
+      <c r="H6" s="215"/>
+      <c r="I6" s="215"/>
+      <c r="J6" s="215"/>
+      <c r="K6" s="215"/>
+      <c r="L6" s="215"/>
+      <c r="M6" s="215"/>
+      <c r="N6" s="215"/>
+      <c r="O6" s="215"/>
+      <c r="P6" s="215"/>
+      <c r="Q6" s="215"/>
+      <c r="R6" s="215"/>
+      <c r="S6" s="215"/>
+      <c r="T6" s="215"/>
+      <c r="U6" s="215"/>
+      <c r="V6" s="215"/>
+      <c r="W6" s="209"/>
+      <c r="X6" s="209"/>
+      <c r="Y6" s="209"/>
+      <c r="Z6" s="209"/>
+      <c r="AA6" s="209"/>
+      <c r="AB6" s="209"/>
+      <c r="AC6" s="209"/>
+    </row>
+    <row r="7" spans="1:29">
       <c r="A7" s="1"/>
       <c r="B7" s="1"/>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="1"/>
       <c r="H7" s="1"/>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="63"/>
       <c r="N7" s="63"/>
       <c r="O7" s="1"/>
       <c r="P7" s="1"/>
       <c r="Q7" s="1"/>
       <c r="R7" s="1"/>
-      <c r="S7" s="214"/>
-[...1 lines deleted...]
-      <c r="U7" s="214" t="s">
+      <c r="S7" s="213"/>
+      <c r="T7" s="213"/>
+      <c r="U7" s="229" t="s">
         <v>27</v>
       </c>
-      <c r="V7" s="214"/>
-[...9 lines deleted...]
-      <c r="B8" s="221">
+      <c r="V7" s="229"/>
+      <c r="W7" s="230"/>
+      <c r="X7" s="230"/>
+      <c r="Y7" s="230"/>
+      <c r="Z7" s="230"/>
+      <c r="AA7" s="230"/>
+      <c r="AB7" s="230"/>
+      <c r="AC7" s="230"/>
+    </row>
+    <row r="8" spans="1:29">
+      <c r="A8" s="221"/>
+      <c r="B8" s="220">
         <v>2024</v>
       </c>
-      <c r="C8" s="221"/>
-[...10 lines deleted...]
-      <c r="N8" s="211">
+      <c r="C8" s="220"/>
+      <c r="D8" s="220"/>
+      <c r="E8" s="220"/>
+      <c r="F8" s="220"/>
+      <c r="G8" s="220"/>
+      <c r="H8" s="220"/>
+      <c r="I8" s="220"/>
+      <c r="J8" s="220"/>
+      <c r="K8" s="220"/>
+      <c r="L8" s="220"/>
+      <c r="M8" s="220"/>
+      <c r="N8" s="210">
         <v>2025</v>
       </c>
-      <c r="O8" s="212"/>
-[...10 lines deleted...]
-      <c r="Z8" s="211">
+      <c r="O8" s="211"/>
+      <c r="P8" s="211"/>
+      <c r="Q8" s="211"/>
+      <c r="R8" s="211"/>
+      <c r="S8" s="211"/>
+      <c r="T8" s="211"/>
+      <c r="U8" s="211"/>
+      <c r="V8" s="211"/>
+      <c r="W8" s="212"/>
+      <c r="X8" s="212"/>
+      <c r="Y8" s="212"/>
+      <c r="Z8" s="210">
         <v>2026</v>
       </c>
-      <c r="AA8" s="212"/>
-[...3 lines deleted...]
-      <c r="A9" s="223"/>
+      <c r="AA8" s="211"/>
+      <c r="AB8" s="212"/>
+      <c r="AC8" s="212"/>
+    </row>
+    <row r="9" spans="1:29" ht="22.5">
+      <c r="A9" s="222"/>
       <c r="B9" s="62" t="s">
         <v>2</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>28</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E9" s="3" t="s">
         <v>30</v>
       </c>
       <c r="F9" s="4" t="s">
         <v>31</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>32</v>
       </c>
       <c r="H9" s="3" t="s">
         <v>33</v>
       </c>
       <c r="I9" s="5" t="s">
         <v>34</v>
       </c>
       <c r="J9" s="5" t="s">
@@ -4161,83 +4240,88 @@
       </c>
       <c r="U9" s="5" t="s">
         <v>34</v>
       </c>
       <c r="V9" s="5" t="s">
         <v>35</v>
       </c>
       <c r="W9" s="5" t="s">
         <v>36</v>
       </c>
       <c r="X9" s="5" t="s">
         <v>37</v>
       </c>
       <c r="Y9" s="5" t="s">
         <v>38</v>
       </c>
       <c r="Z9" s="4" t="s">
         <v>2</v>
       </c>
       <c r="AA9" s="3" t="s">
         <v>28</v>
       </c>
       <c r="AB9" s="3" t="s">
         <v>29</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="225" t="s">
+      <c r="AC9" s="3" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="10" spans="1:29">
+      <c r="A10" s="224" t="s">
         <v>16</v>
       </c>
-      <c r="B10" s="225"/>
-[...26 lines deleted...]
-    <row r="11" spans="1:28">
+      <c r="B10" s="224"/>
+      <c r="C10" s="224"/>
+      <c r="D10" s="224"/>
+      <c r="E10" s="224"/>
+      <c r="F10" s="224"/>
+      <c r="G10" s="224"/>
+      <c r="H10" s="224"/>
+      <c r="I10" s="224"/>
+      <c r="J10" s="224"/>
+      <c r="K10" s="224"/>
+      <c r="L10" s="224"/>
+      <c r="M10" s="224"/>
+      <c r="N10" s="224"/>
+      <c r="O10" s="224"/>
+      <c r="P10" s="224"/>
+      <c r="Q10" s="224"/>
+      <c r="R10" s="224"/>
+      <c r="S10" s="224"/>
+      <c r="T10" s="224"/>
+      <c r="U10" s="224"/>
+      <c r="V10" s="224"/>
+      <c r="W10" s="217"/>
+      <c r="X10" s="217"/>
+      <c r="Y10" s="217"/>
+      <c r="Z10" s="218"/>
+      <c r="AA10" s="218"/>
+      <c r="AB10" s="218"/>
+      <c r="AC10" s="218"/>
+    </row>
+    <row r="11" spans="1:29">
       <c r="A11" s="7" t="s">
         <v>0</v>
       </c>
       <c r="B11" s="64">
         <v>5.3</v>
       </c>
       <c r="C11" s="64">
         <v>5.15</v>
       </c>
       <c r="D11" s="64">
         <v>5.15</v>
       </c>
       <c r="E11" s="64">
         <v>5.52</v>
       </c>
       <c r="F11" s="64">
         <v>5.45</v>
       </c>
       <c r="G11" s="64">
         <v>5.53</v>
       </c>
       <c r="H11" s="64">
         <v>5.81</v>
       </c>
       <c r="I11" s="64">
@@ -4278,52 +4362,55 @@
       </c>
       <c r="U11" s="64">
         <v>5.17</v>
       </c>
       <c r="V11" s="64">
         <v>5.34</v>
       </c>
       <c r="W11" s="64">
         <v>5.27</v>
       </c>
       <c r="X11" s="67">
         <v>5.14</v>
       </c>
       <c r="Y11" s="64">
         <v>5.09</v>
       </c>
       <c r="Z11" s="67">
         <v>3.15</v>
       </c>
       <c r="AA11" s="67">
         <v>3.73</v>
       </c>
       <c r="AB11" s="64">
         <v>3.83</v>
       </c>
-    </row>
-    <row r="12" spans="1:28">
+      <c r="AC11" s="67">
+        <v>3.83</v>
+      </c>
+    </row>
+    <row r="12" spans="1:29">
       <c r="A12" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B12" s="64">
         <v>5.59</v>
       </c>
       <c r="C12" s="64">
         <v>5.5</v>
       </c>
       <c r="D12" s="64">
         <v>5.73</v>
       </c>
       <c r="E12" s="68">
         <v>6.28</v>
       </c>
       <c r="F12" s="69">
         <v>6.1</v>
       </c>
       <c r="G12" s="70">
         <v>6.16</v>
       </c>
       <c r="H12" s="71">
         <v>6.45</v>
       </c>
       <c r="I12" s="72">
@@ -4364,52 +4451,55 @@
       </c>
       <c r="U12" s="77">
         <v>5.84</v>
       </c>
       <c r="V12" s="78">
         <v>6.06</v>
       </c>
       <c r="W12" s="64">
         <v>5.98</v>
       </c>
       <c r="X12" s="67">
         <v>5.84</v>
       </c>
       <c r="Y12" s="64">
         <v>5.81</v>
       </c>
       <c r="Z12" s="67">
         <v>3.63</v>
       </c>
       <c r="AA12" s="67">
         <v>4.45</v>
       </c>
       <c r="AB12" s="64">
         <v>4.6399999999999997</v>
       </c>
-    </row>
-    <row r="13" spans="1:28">
+      <c r="AC12" s="67">
+        <v>4.57</v>
+      </c>
+    </row>
+    <row r="13" spans="1:29">
       <c r="A13" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B13" s="64">
         <v>5.95</v>
       </c>
       <c r="C13" s="64">
         <v>4.95</v>
       </c>
       <c r="D13" s="64">
         <v>4.74</v>
       </c>
       <c r="E13" s="68">
         <v>4.74</v>
       </c>
       <c r="F13" s="69">
         <v>5.07</v>
       </c>
       <c r="G13" s="70">
         <v>4.91</v>
       </c>
       <c r="H13" s="71">
         <v>5.4</v>
       </c>
       <c r="I13" s="72">
@@ -4450,52 +4540,55 @@
       </c>
       <c r="U13" s="77">
         <v>4.8499999999999996</v>
       </c>
       <c r="V13" s="78">
         <v>5.15</v>
       </c>
       <c r="W13" s="64">
         <v>5.1100000000000003</v>
       </c>
       <c r="X13" s="67">
         <v>4.95</v>
       </c>
       <c r="Y13" s="64">
         <v>4.93</v>
       </c>
       <c r="Z13" s="67">
         <v>2.95</v>
       </c>
       <c r="AA13" s="67">
         <v>3.25</v>
       </c>
       <c r="AB13" s="64">
         <v>3.38</v>
       </c>
-    </row>
-    <row r="14" spans="1:28">
+      <c r="AC13" s="67">
+        <v>3.4</v>
+      </c>
+    </row>
+    <row r="14" spans="1:29">
       <c r="A14" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B14" s="64">
         <v>5.47</v>
       </c>
       <c r="C14" s="64">
         <v>4.67</v>
       </c>
       <c r="D14" s="64">
         <v>3.93</v>
       </c>
       <c r="E14" s="68">
         <v>3.98</v>
       </c>
       <c r="F14" s="69">
         <v>3.91</v>
       </c>
       <c r="G14" s="70">
         <v>4.3099999999999996</v>
       </c>
       <c r="H14" s="71">
         <v>4.3600000000000003</v>
       </c>
       <c r="I14" s="72">
@@ -4536,52 +4629,55 @@
       </c>
       <c r="U14" s="77">
         <v>3.84</v>
       </c>
       <c r="V14" s="78">
         <v>3.87</v>
       </c>
       <c r="W14" s="64">
         <v>3.77</v>
       </c>
       <c r="X14" s="67">
         <v>3.67</v>
       </c>
       <c r="Y14" s="64">
         <v>3.6</v>
       </c>
       <c r="Z14" s="67">
         <v>3.3</v>
       </c>
       <c r="AA14" s="67">
         <v>2.69</v>
       </c>
       <c r="AB14" s="64">
         <v>2.2599999999999998</v>
       </c>
-    </row>
-    <row r="15" spans="1:28">
+      <c r="AC14" s="67">
+        <v>2.5499999999999998</v>
+      </c>
+    </row>
+    <row r="15" spans="1:29">
       <c r="A15" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B15" s="64">
         <v>4.05</v>
       </c>
       <c r="C15" s="64">
         <v>4.17</v>
       </c>
       <c r="D15" s="64">
         <v>4.58</v>
       </c>
       <c r="E15" s="68">
         <v>4.24</v>
       </c>
       <c r="F15" s="69">
         <v>4.38</v>
       </c>
       <c r="G15" s="70">
         <v>4.5</v>
       </c>
       <c r="H15" s="71">
         <v>5.09</v>
       </c>
       <c r="I15" s="72">
@@ -4622,52 +4718,55 @@
       </c>
       <c r="U15" s="77">
         <v>3.93</v>
       </c>
       <c r="V15" s="78">
         <v>3.76</v>
       </c>
       <c r="W15" s="64">
         <v>3.98</v>
       </c>
       <c r="X15" s="67">
         <v>3.95</v>
       </c>
       <c r="Y15" s="64">
         <v>3.69</v>
       </c>
       <c r="Z15" s="67">
         <v>4.1500000000000004</v>
       </c>
       <c r="AA15" s="67">
         <v>3.85</v>
       </c>
       <c r="AB15" s="64">
         <v>3.31</v>
       </c>
-    </row>
-    <row r="16" spans="1:28">
+      <c r="AC15" s="67">
+        <v>3.55</v>
+      </c>
+    </row>
+    <row r="16" spans="1:29">
       <c r="A16" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B16" s="64">
         <v>3.41</v>
       </c>
       <c r="C16" s="64">
         <v>4.28</v>
       </c>
       <c r="D16" s="64">
         <v>3.53</v>
       </c>
       <c r="E16" s="68">
         <v>4.17</v>
       </c>
       <c r="F16" s="69">
         <v>4.05</v>
       </c>
       <c r="G16" s="70">
         <v>4.3899999999999997</v>
       </c>
       <c r="H16" s="71">
         <v>4.53</v>
       </c>
       <c r="I16" s="72">
@@ -4708,52 +4807,55 @@
       </c>
       <c r="U16" s="77">
         <v>4.42</v>
       </c>
       <c r="V16" s="78">
         <v>4.47</v>
       </c>
       <c r="W16" s="64">
         <v>4.32</v>
       </c>
       <c r="X16" s="67">
         <v>4.3499999999999996</v>
       </c>
       <c r="Y16" s="64">
         <v>4.25</v>
       </c>
       <c r="Z16" s="67">
         <v>1.95</v>
       </c>
       <c r="AA16" s="67">
         <v>2.04</v>
       </c>
       <c r="AB16" s="64">
         <v>1.93</v>
       </c>
-    </row>
-    <row r="17" spans="1:28">
+      <c r="AC16" s="67">
+        <v>2.12</v>
+      </c>
+    </row>
+    <row r="17" spans="1:29">
       <c r="A17" s="7" t="s">
         <v>23</v>
       </c>
       <c r="B17" s="64">
         <v>3.09</v>
       </c>
       <c r="C17" s="64">
         <v>5.35</v>
       </c>
       <c r="D17" s="64">
         <v>5.09</v>
       </c>
       <c r="E17" s="68">
         <v>4.8099999999999996</v>
       </c>
       <c r="F17" s="69">
         <v>4.92</v>
       </c>
       <c r="G17" s="70">
         <v>4.96</v>
       </c>
       <c r="H17" s="71">
         <v>5.18</v>
       </c>
       <c r="I17" s="72">
@@ -4794,52 +4896,55 @@
       </c>
       <c r="U17" s="77">
         <v>3.44</v>
       </c>
       <c r="V17" s="78">
         <v>3.28</v>
       </c>
       <c r="W17" s="64">
         <v>3.38</v>
       </c>
       <c r="X17" s="67">
         <v>3.18</v>
       </c>
       <c r="Y17" s="64">
         <v>3.17</v>
       </c>
       <c r="Z17" s="67">
         <v>1.94</v>
       </c>
       <c r="AA17" s="67">
         <v>2.2400000000000002</v>
       </c>
       <c r="AB17" s="64">
         <v>2.14</v>
       </c>
-    </row>
-    <row r="18" spans="1:28">
+      <c r="AC17" s="67">
+        <v>2.2000000000000002</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29">
       <c r="A18" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B18" s="64">
         <v>6.71</v>
       </c>
       <c r="C18" s="64">
         <v>4.93</v>
       </c>
       <c r="D18" s="64">
         <v>4.33</v>
       </c>
       <c r="E18" s="68">
         <v>5.0999999999999996</v>
       </c>
       <c r="F18" s="69">
         <v>5.12</v>
       </c>
       <c r="G18" s="70">
         <v>5.03</v>
       </c>
       <c r="H18" s="71">
         <v>5.29</v>
       </c>
       <c r="I18" s="72">
@@ -4880,52 +4985,55 @@
       </c>
       <c r="U18" s="77">
         <v>3.39</v>
       </c>
       <c r="V18" s="78">
         <v>3.61</v>
       </c>
       <c r="W18" s="64">
         <v>3.61</v>
       </c>
       <c r="X18" s="67">
         <v>3.51</v>
       </c>
       <c r="Y18" s="64">
         <v>3.41</v>
       </c>
       <c r="Z18" s="67">
         <v>2</v>
       </c>
       <c r="AA18" s="67">
         <v>2.5499999999999998</v>
       </c>
       <c r="AB18" s="64">
         <v>2.93</v>
       </c>
-    </row>
-    <row r="19" spans="1:28">
+      <c r="AC18" s="67">
+        <v>2.82</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29">
       <c r="A19" s="7" t="s">
         <v>25</v>
       </c>
       <c r="B19" s="64">
         <v>4.4800000000000004</v>
       </c>
       <c r="C19" s="64">
         <v>3.76</v>
       </c>
       <c r="D19" s="64">
         <v>3.86</v>
       </c>
       <c r="E19" s="68">
         <v>3.73</v>
       </c>
       <c r="F19" s="69">
         <v>3.64</v>
       </c>
       <c r="G19" s="70">
         <v>3.94</v>
       </c>
       <c r="H19" s="71">
         <v>3.66</v>
       </c>
       <c r="I19" s="72">
@@ -4966,84 +5074,88 @@
       </c>
       <c r="U19" s="77">
         <v>3.83</v>
       </c>
       <c r="V19" s="78">
         <v>3.78</v>
       </c>
       <c r="W19" s="64">
         <v>3.56</v>
       </c>
       <c r="X19" s="67">
         <v>3.4</v>
       </c>
       <c r="Y19" s="64">
         <v>3.25</v>
       </c>
       <c r="Z19" s="67" t="s">
         <v>40</v>
       </c>
       <c r="AA19" s="67">
         <v>1.31</v>
       </c>
       <c r="AB19" s="64">
         <v>1.29</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="226" t="s">
+      <c r="AC19" s="67">
+        <v>1.61</v>
+      </c>
+    </row>
+    <row r="20" spans="1:29">
+      <c r="A20" s="225" t="s">
         <v>11</v>
       </c>
-      <c r="B20" s="226"/>
-[...27 lines deleted...]
-    <row r="21" spans="1:28">
+      <c r="B20" s="225"/>
+      <c r="C20" s="225"/>
+      <c r="D20" s="225"/>
+      <c r="E20" s="225"/>
+      <c r="F20" s="225"/>
+      <c r="G20" s="225"/>
+      <c r="H20" s="225"/>
+      <c r="I20" s="225"/>
+      <c r="J20" s="225"/>
+      <c r="K20" s="225"/>
+      <c r="L20" s="225"/>
+      <c r="M20" s="225"/>
+      <c r="N20" s="225"/>
+      <c r="O20" s="225"/>
+      <c r="P20" s="225"/>
+      <c r="Q20" s="225"/>
+      <c r="R20" s="225"/>
+      <c r="S20" s="225"/>
+      <c r="T20" s="225"/>
+      <c r="U20" s="225"/>
+      <c r="V20" s="225"/>
+      <c r="W20" s="208"/>
+      <c r="X20" s="208"/>
+      <c r="Y20" s="208"/>
+      <c r="Z20" s="209"/>
+      <c r="AA20" s="209"/>
+      <c r="AB20" s="209"/>
+      <c r="AC20" s="209"/>
+    </row>
+    <row r="21" spans="1:29">
       <c r="A21" s="7" t="s">
         <v>0</v>
       </c>
       <c r="B21" s="64">
         <v>5.57</v>
       </c>
       <c r="C21" s="64">
         <v>5.42</v>
       </c>
       <c r="D21" s="64">
         <v>5.58</v>
       </c>
       <c r="E21" s="64">
         <v>6.04</v>
       </c>
       <c r="F21" s="64">
         <v>5.92</v>
       </c>
       <c r="G21" s="64">
         <v>5.91</v>
       </c>
       <c r="H21" s="64">
         <v>6.23</v>
       </c>
       <c r="I21" s="64">
@@ -5084,52 +5196,55 @@
       </c>
       <c r="U21" s="64">
         <v>5.83</v>
       </c>
       <c r="V21" s="64">
         <v>6.06</v>
       </c>
       <c r="W21" s="64">
         <v>5.96</v>
       </c>
       <c r="X21" s="67">
         <v>5.81</v>
       </c>
       <c r="Y21" s="64">
         <v>5.76</v>
       </c>
       <c r="Z21" s="67">
         <v>3.66</v>
       </c>
       <c r="AA21" s="67">
         <v>4.41</v>
       </c>
       <c r="AB21" s="64">
         <v>4.46</v>
       </c>
-    </row>
-    <row r="22" spans="1:28">
+      <c r="AC21" s="67">
+        <v>4.3899999999999997</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29">
       <c r="A22" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B22" s="64">
         <v>5.52</v>
       </c>
       <c r="C22" s="64">
         <v>5.54</v>
       </c>
       <c r="D22" s="64">
         <v>5.8</v>
       </c>
       <c r="E22" s="79">
         <v>6.36</v>
       </c>
       <c r="F22" s="80">
         <v>6.09</v>
       </c>
       <c r="G22" s="81">
         <v>6.12</v>
       </c>
       <c r="H22" s="82">
         <v>6.41</v>
       </c>
       <c r="I22" s="83">
@@ -5170,52 +5285,55 @@
       </c>
       <c r="U22" s="88">
         <v>6.02</v>
       </c>
       <c r="V22" s="89">
         <v>6.24</v>
       </c>
       <c r="W22" s="64">
         <v>6.13</v>
       </c>
       <c r="X22" s="67">
         <v>5.99</v>
       </c>
       <c r="Y22" s="64">
         <v>5.92</v>
       </c>
       <c r="Z22" s="67">
         <v>3.65</v>
       </c>
       <c r="AA22" s="67">
         <v>4.51</v>
       </c>
       <c r="AB22" s="64">
         <v>4.63</v>
       </c>
-    </row>
-    <row r="23" spans="1:28">
+      <c r="AC22" s="67">
+        <v>4.57</v>
+      </c>
+    </row>
+    <row r="23" spans="1:29">
       <c r="A23" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B23" s="64">
         <v>5.8</v>
       </c>
       <c r="C23" s="64">
         <v>4.8099999999999996</v>
       </c>
       <c r="D23" s="64">
         <v>4.5</v>
       </c>
       <c r="E23" s="79">
         <v>4.5</v>
       </c>
       <c r="F23" s="80">
         <v>5.12</v>
       </c>
       <c r="G23" s="81">
         <v>4.91</v>
       </c>
       <c r="H23" s="82">
         <v>5.37</v>
       </c>
       <c r="I23" s="83">
@@ -5256,84 +5374,88 @@
       </c>
       <c r="U23" s="88">
         <v>4.8600000000000003</v>
       </c>
       <c r="V23" s="89">
         <v>5.18</v>
       </c>
       <c r="W23" s="64">
         <v>5.1100000000000003</v>
       </c>
       <c r="X23" s="67">
         <v>4.91</v>
       </c>
       <c r="Y23" s="64">
         <v>4.9400000000000004</v>
       </c>
       <c r="Z23" s="67">
         <v>3.66</v>
       </c>
       <c r="AA23" s="67">
         <v>3.85</v>
       </c>
       <c r="AB23" s="64">
         <v>3.59</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="224" t="s">
+      <c r="AC23" s="67">
+        <v>3.49</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29">
+      <c r="A24" s="223" t="s">
         <v>1</v>
       </c>
-      <c r="B24" s="224"/>
-[...27 lines deleted...]
-    <row r="25" spans="1:28">
+      <c r="B24" s="223"/>
+      <c r="C24" s="223"/>
+      <c r="D24" s="223"/>
+      <c r="E24" s="223"/>
+      <c r="F24" s="223"/>
+      <c r="G24" s="223"/>
+      <c r="H24" s="223"/>
+      <c r="I24" s="223"/>
+      <c r="J24" s="223"/>
+      <c r="K24" s="223"/>
+      <c r="L24" s="223"/>
+      <c r="M24" s="223"/>
+      <c r="N24" s="223"/>
+      <c r="O24" s="223"/>
+      <c r="P24" s="223"/>
+      <c r="Q24" s="223"/>
+      <c r="R24" s="223"/>
+      <c r="S24" s="223"/>
+      <c r="T24" s="223"/>
+      <c r="U24" s="223"/>
+      <c r="V24" s="223"/>
+      <c r="W24" s="208"/>
+      <c r="X24" s="208"/>
+      <c r="Y24" s="208"/>
+      <c r="Z24" s="209"/>
+      <c r="AA24" s="209"/>
+      <c r="AB24" s="209"/>
+      <c r="AC24" s="209"/>
+    </row>
+    <row r="25" spans="1:29">
       <c r="A25" s="7" t="s">
         <v>0</v>
       </c>
       <c r="B25" s="64">
         <v>4.96</v>
       </c>
       <c r="C25" s="64">
         <v>4.82</v>
       </c>
       <c r="D25" s="64">
         <v>4.62</v>
       </c>
       <c r="E25" s="64">
         <v>4.8899999999999997</v>
       </c>
       <c r="F25" s="64">
         <v>4.87</v>
       </c>
       <c r="G25" s="64">
         <v>5.0599999999999996</v>
       </c>
       <c r="H25" s="64">
         <v>5.28</v>
       </c>
       <c r="I25" s="64">
@@ -5374,52 +5496,55 @@
       </c>
       <c r="U25" s="64">
         <v>4.37</v>
       </c>
       <c r="V25" s="64">
         <v>4.45</v>
       </c>
       <c r="W25" s="64">
         <v>4.43</v>
       </c>
       <c r="X25" s="67">
         <v>4.34</v>
       </c>
       <c r="Y25" s="67">
         <v>4.28</v>
       </c>
       <c r="Z25" s="67">
         <v>2.54</v>
       </c>
       <c r="AA25" s="67">
         <v>2.91</v>
       </c>
       <c r="AB25" s="64">
         <v>3.06</v>
       </c>
-    </row>
-    <row r="26" spans="1:28">
+      <c r="AC25" s="67">
+        <v>3.16</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29">
       <c r="A26" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B26" s="64">
         <v>5.83</v>
       </c>
       <c r="C26" s="64">
         <v>5.36</v>
       </c>
       <c r="D26" s="64">
         <v>5.49</v>
       </c>
       <c r="E26" s="90">
         <v>5.99</v>
       </c>
       <c r="F26" s="91">
         <v>6.13</v>
       </c>
       <c r="G26" s="92">
         <v>6.33</v>
       </c>
       <c r="H26" s="93">
         <v>6.61</v>
       </c>
       <c r="I26" s="94">
@@ -5460,52 +5585,55 @@
       </c>
       <c r="U26" s="99">
         <v>5.26</v>
       </c>
       <c r="V26" s="100">
         <v>5.47</v>
       </c>
       <c r="W26" s="64">
         <v>5.49</v>
       </c>
       <c r="X26" s="67">
         <v>5.36</v>
       </c>
       <c r="Y26" s="67">
         <v>5.44</v>
       </c>
       <c r="Z26" s="67">
         <v>3.58</v>
       </c>
       <c r="AA26" s="67">
         <v>4.2300000000000004</v>
       </c>
       <c r="AB26" s="64">
         <v>4.66</v>
       </c>
-    </row>
-    <row r="27" spans="1:28">
+      <c r="AC26" s="67">
+        <v>4.57</v>
+      </c>
+    </row>
+    <row r="27" spans="1:29">
       <c r="A27" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B27" s="64">
         <v>6.44</v>
       </c>
       <c r="C27" s="64">
         <v>5.42</v>
       </c>
       <c r="D27" s="64">
         <v>5.55</v>
       </c>
       <c r="E27" s="90">
         <v>5.53</v>
       </c>
       <c r="F27" s="91">
         <v>4.9000000000000004</v>
       </c>
       <c r="G27" s="92">
         <v>4.8899999999999997</v>
       </c>
       <c r="H27" s="93">
         <v>5.48</v>
       </c>
       <c r="I27" s="94">
@@ -5546,52 +5674,55 @@
       </c>
       <c r="U27" s="99">
         <v>4.8</v>
       </c>
       <c r="V27" s="100">
         <v>5.08</v>
       </c>
       <c r="W27" s="64">
         <v>5.1100000000000003</v>
       </c>
       <c r="X27" s="67">
         <v>5.09</v>
       </c>
       <c r="Y27" s="67">
         <v>4.91</v>
       </c>
       <c r="Z27" s="67">
         <v>0.6</v>
       </c>
       <c r="AA27" s="67">
         <v>1.27</v>
       </c>
       <c r="AB27" s="64">
         <v>2.7</v>
       </c>
-    </row>
-    <row r="28" spans="1:28">
+      <c r="AC27" s="67">
+        <v>3.11</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29">
       <c r="A28" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B28" s="64">
         <v>5.47</v>
       </c>
       <c r="C28" s="64">
         <v>4.67</v>
       </c>
       <c r="D28" s="64">
         <v>3.93</v>
       </c>
       <c r="E28" s="90">
         <v>3.98</v>
       </c>
       <c r="F28" s="91">
         <v>3.91</v>
       </c>
       <c r="G28" s="92">
         <v>4.3099999999999996</v>
       </c>
       <c r="H28" s="93">
         <v>4.3600000000000003</v>
       </c>
       <c r="I28" s="94">
@@ -5632,52 +5763,55 @@
       </c>
       <c r="U28" s="99">
         <v>3.84</v>
       </c>
       <c r="V28" s="100">
         <v>3.87</v>
       </c>
       <c r="W28" s="64">
         <v>3.77</v>
       </c>
       <c r="X28" s="67">
         <v>3.67</v>
       </c>
       <c r="Y28" s="67">
         <v>3.6</v>
       </c>
       <c r="Z28" s="67">
         <v>3.3</v>
       </c>
       <c r="AA28" s="67">
         <v>2.69</v>
       </c>
       <c r="AB28" s="64">
         <v>2.2599999999999998</v>
       </c>
-    </row>
-    <row r="29" spans="1:28">
+      <c r="AC28" s="67">
+        <v>2.5499999999999998</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29">
       <c r="A29" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B29" s="64">
         <v>4.05</v>
       </c>
       <c r="C29" s="64">
         <v>4.17</v>
       </c>
       <c r="D29" s="64">
         <v>4.58</v>
       </c>
       <c r="E29" s="90">
         <v>4.24</v>
       </c>
       <c r="F29" s="91">
         <v>4.38</v>
       </c>
       <c r="G29" s="92">
         <v>4.5</v>
       </c>
       <c r="H29" s="93">
         <v>5.09</v>
       </c>
       <c r="I29" s="94">
@@ -5718,52 +5852,55 @@
       </c>
       <c r="U29" s="99">
         <v>3.93</v>
       </c>
       <c r="V29" s="100">
         <v>3.76</v>
       </c>
       <c r="W29" s="64">
         <v>3.98</v>
       </c>
       <c r="X29" s="67">
         <v>3.95</v>
       </c>
       <c r="Y29" s="67">
         <v>3.69</v>
       </c>
       <c r="Z29" s="67">
         <v>4.1500000000000004</v>
       </c>
       <c r="AA29" s="67">
         <v>3.85</v>
       </c>
       <c r="AB29" s="64">
         <v>3.31</v>
       </c>
-    </row>
-    <row r="30" spans="1:28">
+      <c r="AC29" s="67">
+        <v>3.55</v>
+      </c>
+    </row>
+    <row r="30" spans="1:29">
       <c r="A30" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B30" s="64">
         <v>3.41</v>
       </c>
       <c r="C30" s="64">
         <v>4.28</v>
       </c>
       <c r="D30" s="64">
         <v>3.53</v>
       </c>
       <c r="E30" s="90">
         <v>4.17</v>
       </c>
       <c r="F30" s="91">
         <v>4.05</v>
       </c>
       <c r="G30" s="92">
         <v>4.3899999999999997</v>
       </c>
       <c r="H30" s="93">
         <v>4.53</v>
       </c>
       <c r="I30" s="94">
@@ -5804,52 +5941,55 @@
       </c>
       <c r="U30" s="99">
         <v>4.42</v>
       </c>
       <c r="V30" s="100">
         <v>4.47</v>
       </c>
       <c r="W30" s="64">
         <v>4.32</v>
       </c>
       <c r="X30" s="67">
         <v>4.3499999999999996</v>
       </c>
       <c r="Y30" s="67">
         <v>4.25</v>
       </c>
       <c r="Z30" s="67">
         <v>1.95</v>
       </c>
       <c r="AA30" s="67">
         <v>2.04</v>
       </c>
       <c r="AB30" s="64">
         <v>1.93</v>
       </c>
-    </row>
-    <row r="31" spans="1:28">
+      <c r="AC30" s="67">
+        <v>2.12</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29">
       <c r="A31" s="7" t="s">
         <v>23</v>
       </c>
       <c r="B31" s="64">
         <v>3.09</v>
       </c>
       <c r="C31" s="64">
         <v>5.35</v>
       </c>
       <c r="D31" s="64">
         <v>5.09</v>
       </c>
       <c r="E31" s="90">
         <v>4.8099999999999996</v>
       </c>
       <c r="F31" s="91">
         <v>4.92</v>
       </c>
       <c r="G31" s="92">
         <v>4.96</v>
       </c>
       <c r="H31" s="93">
         <v>5.18</v>
       </c>
       <c r="I31" s="94">
@@ -5890,52 +6030,55 @@
       </c>
       <c r="U31" s="99">
         <v>3.44</v>
       </c>
       <c r="V31" s="100">
         <v>3.28</v>
       </c>
       <c r="W31" s="64">
         <v>3.38</v>
       </c>
       <c r="X31" s="67">
         <v>3.18</v>
       </c>
       <c r="Y31" s="67">
         <v>3.17</v>
       </c>
       <c r="Z31" s="67">
         <v>1.94</v>
       </c>
       <c r="AA31" s="67">
         <v>2.2400000000000002</v>
       </c>
       <c r="AB31" s="64">
         <v>2.14</v>
       </c>
-    </row>
-    <row r="32" spans="1:28">
+      <c r="AC31" s="67">
+        <v>2.2000000000000002</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29">
       <c r="A32" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B32" s="64">
         <v>6.71</v>
       </c>
       <c r="C32" s="64">
         <v>4.93</v>
       </c>
       <c r="D32" s="64">
         <v>4.33</v>
       </c>
       <c r="E32" s="90">
         <v>5.0999999999999996</v>
       </c>
       <c r="F32" s="91">
         <v>5.12</v>
       </c>
       <c r="G32" s="92">
         <v>5.03</v>
       </c>
       <c r="H32" s="93">
         <v>5.29</v>
       </c>
       <c r="I32" s="94">
@@ -5976,52 +6119,55 @@
       </c>
       <c r="U32" s="99">
         <v>3.39</v>
       </c>
       <c r="V32" s="100">
         <v>3.61</v>
       </c>
       <c r="W32" s="64">
         <v>3.61</v>
       </c>
       <c r="X32" s="67">
         <v>3.51</v>
       </c>
       <c r="Y32" s="67">
         <v>3.41</v>
       </c>
       <c r="Z32" s="67">
         <v>2</v>
       </c>
       <c r="AA32" s="67">
         <v>2.5499999999999998</v>
       </c>
       <c r="AB32" s="64">
         <v>2.93</v>
       </c>
-    </row>
-    <row r="33" spans="1:28">
+      <c r="AC32" s="67">
+        <v>2.82</v>
+      </c>
+    </row>
+    <row r="33" spans="1:29">
       <c r="A33" s="60" t="s">
         <v>25</v>
       </c>
       <c r="B33" s="101">
         <v>4.4800000000000004</v>
       </c>
       <c r="C33" s="101">
         <v>3.76</v>
       </c>
       <c r="D33" s="101">
         <v>3.86</v>
       </c>
       <c r="E33" s="102">
         <v>3.73</v>
       </c>
       <c r="F33" s="103">
         <v>3.64</v>
       </c>
       <c r="G33" s="104">
         <v>3.94</v>
       </c>
       <c r="H33" s="105">
         <v>3.66</v>
       </c>
       <c r="I33" s="106">
@@ -6062,206 +6208,213 @@
       </c>
       <c r="U33" s="111">
         <v>3.83</v>
       </c>
       <c r="V33" s="112">
         <v>3.78</v>
       </c>
       <c r="W33" s="101">
         <v>3.56</v>
       </c>
       <c r="X33" s="101">
         <v>3.4</v>
       </c>
       <c r="Y33" s="101">
         <v>3.25</v>
       </c>
       <c r="Z33" s="101" t="s">
         <v>40</v>
       </c>
       <c r="AA33" s="101">
         <v>1.31</v>
       </c>
       <c r="AB33" s="101">
         <v>1.29</v>
       </c>
+      <c r="AC33" s="101">
+        <v>1.61</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="10">
-    <mergeCell ref="A24:AA24"/>
-[...4 lines deleted...]
-    <mergeCell ref="A20:AA20"/>
     <mergeCell ref="S7:T7"/>
     <mergeCell ref="A8:A9"/>
     <mergeCell ref="B8:M8"/>
     <mergeCell ref="N8:Y8"/>
+    <mergeCell ref="Z8:AC8"/>
+    <mergeCell ref="U7:AC7"/>
+    <mergeCell ref="A10:AC10"/>
+    <mergeCell ref="A20:AC20"/>
+    <mergeCell ref="A24:AC24"/>
+    <mergeCell ref="A6:AC6"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A6:AB33"/>
+  <dimension ref="A6:AC33"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="AD18" sqref="AD18"/>
+      <selection activeCell="AG16" sqref="AG16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="15.28515625" customWidth="1"/>
     <col min="2" max="2" width="6.7109375" customWidth="1"/>
     <col min="3" max="3" width="7.7109375" customWidth="1"/>
     <col min="4" max="4" width="6.42578125" customWidth="1"/>
     <col min="5" max="5" width="6" customWidth="1"/>
     <col min="6" max="6" width="5.5703125" customWidth="1"/>
     <col min="7" max="8" width="6.140625" customWidth="1"/>
     <col min="9" max="9" width="7.28515625" customWidth="1"/>
     <col min="11" max="11" width="7.28515625" customWidth="1"/>
     <col min="14" max="14" width="7" customWidth="1"/>
     <col min="15" max="15" width="7.7109375" customWidth="1"/>
     <col min="16" max="16" width="6.42578125" customWidth="1"/>
     <col min="17" max="17" width="5.7109375" customWidth="1"/>
     <col min="18" max="19" width="5.5703125" customWidth="1"/>
     <col min="20" max="20" width="5.85546875" customWidth="1"/>
     <col min="21" max="21" width="5.7109375" customWidth="1"/>
     <col min="23" max="23" width="7.28515625" customWidth="1"/>
     <col min="24" max="24" width="8.5703125" customWidth="1"/>
     <col min="25" max="25" width="8.140625" customWidth="1"/>
     <col min="26" max="26" width="6.85546875" customWidth="1"/>
     <col min="27" max="27" width="7.7109375" customWidth="1"/>
-    <col min="28" max="28" width="6.5703125" customWidth="1"/>
+    <col min="28" max="28" width="6" customWidth="1"/>
+    <col min="29" max="29" width="6.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="6" spans="1:28">
-      <c r="A6" s="216" t="s">
+    <row r="6" spans="1:29">
+      <c r="A6" s="215" t="s">
         <v>39</v>
       </c>
-      <c r="B6" s="216"/>
-[...27 lines deleted...]
-    <row r="7" spans="1:28">
+      <c r="B6" s="215"/>
+      <c r="C6" s="215"/>
+      <c r="D6" s="215"/>
+      <c r="E6" s="215"/>
+      <c r="F6" s="215"/>
+      <c r="G6" s="215"/>
+      <c r="H6" s="215"/>
+      <c r="I6" s="215"/>
+      <c r="J6" s="215"/>
+      <c r="K6" s="215"/>
+      <c r="L6" s="215"/>
+      <c r="M6" s="215"/>
+      <c r="N6" s="215"/>
+      <c r="O6" s="215"/>
+      <c r="P6" s="215"/>
+      <c r="Q6" s="215"/>
+      <c r="R6" s="215"/>
+      <c r="S6" s="215"/>
+      <c r="T6" s="215"/>
+      <c r="U6" s="215"/>
+      <c r="V6" s="215"/>
+      <c r="W6" s="209"/>
+      <c r="X6" s="209"/>
+      <c r="Y6" s="209"/>
+      <c r="Z6" s="209"/>
+      <c r="AA6" s="209"/>
+      <c r="AB6" s="209"/>
+      <c r="AC6" s="209"/>
+    </row>
+    <row r="7" spans="1:29">
       <c r="A7" s="1"/>
       <c r="B7" s="1"/>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="1"/>
       <c r="H7" s="1"/>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
       <c r="P7" s="1"/>
       <c r="Q7" s="1"/>
       <c r="R7" s="1"/>
       <c r="S7" s="1"/>
       <c r="T7" s="61"/>
       <c r="U7" s="1"/>
-      <c r="V7" s="214" t="s">
+      <c r="V7" s="229" t="s">
         <v>15</v>
       </c>
-      <c r="W7" s="215"/>
-[...8 lines deleted...]
-      <c r="B8" s="221">
+      <c r="W7" s="230"/>
+      <c r="X7" s="230"/>
+      <c r="Y7" s="230"/>
+      <c r="Z7" s="230"/>
+      <c r="AA7" s="230"/>
+      <c r="AB7" s="230"/>
+      <c r="AC7" s="230"/>
+    </row>
+    <row r="8" spans="1:29">
+      <c r="A8" s="221"/>
+      <c r="B8" s="220">
         <v>2024</v>
       </c>
-      <c r="C8" s="221"/>
-[...10 lines deleted...]
-      <c r="N8" s="211">
+      <c r="C8" s="220"/>
+      <c r="D8" s="220"/>
+      <c r="E8" s="220"/>
+      <c r="F8" s="220"/>
+      <c r="G8" s="220"/>
+      <c r="H8" s="220"/>
+      <c r="I8" s="220"/>
+      <c r="J8" s="220"/>
+      <c r="K8" s="220"/>
+      <c r="L8" s="220"/>
+      <c r="M8" s="220"/>
+      <c r="N8" s="210">
         <v>2025</v>
       </c>
-      <c r="O8" s="212"/>
-[...10 lines deleted...]
-      <c r="Z8" s="211">
+      <c r="O8" s="211"/>
+      <c r="P8" s="211"/>
+      <c r="Q8" s="211"/>
+      <c r="R8" s="211"/>
+      <c r="S8" s="211"/>
+      <c r="T8" s="211"/>
+      <c r="U8" s="211"/>
+      <c r="V8" s="211"/>
+      <c r="W8" s="212"/>
+      <c r="X8" s="212"/>
+      <c r="Y8" s="212"/>
+      <c r="Z8" s="210">
         <v>2026</v>
       </c>
-      <c r="AA8" s="212"/>
-[...3 lines deleted...]
-      <c r="A9" s="223"/>
+      <c r="AA8" s="211"/>
+      <c r="AB8" s="212"/>
+      <c r="AC8" s="212"/>
+    </row>
+    <row r="9" spans="1:29" ht="19.5" customHeight="1">
+      <c r="A9" s="222"/>
       <c r="B9" s="62" t="s">
         <v>2</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>3</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>4</v>
       </c>
       <c r="E9" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>7</v>
       </c>
       <c r="H9" s="5" t="s">
         <v>8</v>
       </c>
       <c r="I9" s="5" t="s">
         <v>9</v>
       </c>
       <c r="J9" s="5" t="s">
@@ -6299,83 +6452,88 @@
       </c>
       <c r="U9" s="5" t="s">
         <v>9</v>
       </c>
       <c r="V9" s="5" t="s">
         <v>10</v>
       </c>
       <c r="W9" s="5" t="s">
         <v>12</v>
       </c>
       <c r="X9" s="5" t="s">
         <v>13</v>
       </c>
       <c r="Y9" s="5" t="s">
         <v>14</v>
       </c>
       <c r="Z9" s="3" t="s">
         <v>2</v>
       </c>
       <c r="AA9" s="3" t="s">
         <v>3</v>
       </c>
       <c r="AB9" s="3" t="s">
         <v>4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="225" t="s">
+      <c r="AC9" s="3" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="10" spans="1:29">
+      <c r="A10" s="224" t="s">
         <v>16</v>
       </c>
-      <c r="B10" s="225"/>
-[...26 lines deleted...]
-    <row r="11" spans="1:28">
+      <c r="B10" s="224"/>
+      <c r="C10" s="224"/>
+      <c r="D10" s="224"/>
+      <c r="E10" s="224"/>
+      <c r="F10" s="224"/>
+      <c r="G10" s="224"/>
+      <c r="H10" s="224"/>
+      <c r="I10" s="224"/>
+      <c r="J10" s="224"/>
+      <c r="K10" s="224"/>
+      <c r="L10" s="224"/>
+      <c r="M10" s="224"/>
+      <c r="N10" s="224"/>
+      <c r="O10" s="224"/>
+      <c r="P10" s="224"/>
+      <c r="Q10" s="224"/>
+      <c r="R10" s="224"/>
+      <c r="S10" s="224"/>
+      <c r="T10" s="224"/>
+      <c r="U10" s="224"/>
+      <c r="V10" s="224"/>
+      <c r="W10" s="217"/>
+      <c r="X10" s="217"/>
+      <c r="Y10" s="217"/>
+      <c r="Z10" s="218"/>
+      <c r="AA10" s="218"/>
+      <c r="AB10" s="218"/>
+      <c r="AC10" s="218"/>
+    </row>
+    <row r="11" spans="1:29">
       <c r="A11" s="113" t="s">
         <v>0</v>
       </c>
       <c r="B11" s="6">
         <v>65</v>
       </c>
       <c r="C11" s="6">
         <v>75</v>
       </c>
       <c r="D11" s="6">
         <v>83</v>
       </c>
       <c r="E11" s="6">
         <v>75</v>
       </c>
       <c r="F11" s="6">
         <v>80</v>
       </c>
       <c r="G11" s="6">
         <v>82</v>
       </c>
       <c r="H11" s="6">
         <v>108</v>
       </c>
       <c r="I11" s="6">
@@ -6416,52 +6574,55 @@
       </c>
       <c r="U11" s="114">
         <v>105</v>
       </c>
       <c r="V11" s="114">
         <v>124</v>
       </c>
       <c r="W11" s="6">
         <v>157</v>
       </c>
       <c r="X11" s="6">
         <v>92</v>
       </c>
       <c r="Y11" s="6">
         <v>115</v>
       </c>
       <c r="Z11" s="21">
         <v>154</v>
       </c>
       <c r="AA11" s="21">
         <v>123</v>
       </c>
       <c r="AB11" s="21">
         <v>152</v>
       </c>
-    </row>
-    <row r="12" spans="1:28">
+      <c r="AC11" s="6">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="12" spans="1:29">
       <c r="A12" s="113" t="s">
         <v>18</v>
       </c>
       <c r="B12" s="21">
         <v>35</v>
       </c>
       <c r="C12" s="21">
         <v>52</v>
       </c>
       <c r="D12" s="21">
         <v>60</v>
       </c>
       <c r="E12" s="115">
         <v>41</v>
       </c>
       <c r="F12" s="116">
         <v>59</v>
       </c>
       <c r="G12" s="117">
         <v>55</v>
       </c>
       <c r="H12" s="118">
         <v>72</v>
       </c>
       <c r="I12" s="119">
@@ -6502,52 +6663,55 @@
       </c>
       <c r="U12" s="124">
         <v>70</v>
       </c>
       <c r="V12" s="125">
         <v>77</v>
       </c>
       <c r="W12" s="6">
         <v>117</v>
       </c>
       <c r="X12" s="6">
         <v>62</v>
       </c>
       <c r="Y12" s="6">
         <v>84</v>
       </c>
       <c r="Z12" s="21">
         <v>117</v>
       </c>
       <c r="AA12" s="21">
         <v>83</v>
       </c>
       <c r="AB12" s="21">
         <v>106</v>
       </c>
-    </row>
-    <row r="13" spans="1:28">
+      <c r="AC12" s="6">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="13" spans="1:29">
       <c r="A13" s="113" t="s">
         <v>19</v>
       </c>
       <c r="B13" s="21">
         <v>14</v>
       </c>
       <c r="C13" s="21">
         <v>8</v>
       </c>
       <c r="D13" s="21">
         <v>14</v>
       </c>
       <c r="E13" s="115">
         <v>16</v>
       </c>
       <c r="F13" s="116">
         <v>6</v>
       </c>
       <c r="G13" s="117">
         <v>7</v>
       </c>
       <c r="H13" s="118">
         <v>16</v>
       </c>
       <c r="I13" s="119">
@@ -6588,52 +6752,55 @@
       </c>
       <c r="U13" s="124">
         <v>9</v>
       </c>
       <c r="V13" s="125">
         <v>14</v>
       </c>
       <c r="W13" s="6">
         <v>16</v>
       </c>
       <c r="X13" s="6">
         <v>10</v>
       </c>
       <c r="Y13" s="6">
         <v>13</v>
       </c>
       <c r="Z13" s="21">
         <v>15</v>
       </c>
       <c r="AA13" s="21">
         <v>14</v>
       </c>
       <c r="AB13" s="21">
         <v>19</v>
       </c>
-    </row>
-    <row r="14" spans="1:28">
+      <c r="AC13" s="6">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="14" spans="1:29">
       <c r="A14" s="113" t="s">
         <v>20</v>
       </c>
       <c r="B14" s="21" t="s">
         <v>40</v>
       </c>
       <c r="C14" s="21">
         <v>6</v>
       </c>
       <c r="D14" s="21" t="s">
         <v>40</v>
       </c>
       <c r="E14" s="115">
         <v>1</v>
       </c>
       <c r="F14" s="116">
         <v>4</v>
       </c>
       <c r="G14" s="117">
         <v>6</v>
       </c>
       <c r="H14" s="126" t="s">
         <v>40</v>
       </c>
       <c r="I14" s="119">
@@ -6674,52 +6841,55 @@
       </c>
       <c r="U14" s="124">
         <v>6</v>
       </c>
       <c r="V14" s="125">
         <v>5</v>
       </c>
       <c r="W14" s="6">
         <v>4</v>
       </c>
       <c r="X14" s="6">
         <v>3</v>
       </c>
       <c r="Y14" s="6">
         <v>2</v>
       </c>
       <c r="Z14" s="21">
         <v>1</v>
       </c>
       <c r="AA14" s="21">
         <v>4</v>
       </c>
       <c r="AB14" s="21">
         <v>5</v>
       </c>
-    </row>
-    <row r="15" spans="1:28">
+      <c r="AC14" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="15" spans="1:29">
       <c r="A15" s="113" t="s">
         <v>21</v>
       </c>
       <c r="B15" s="21">
         <v>3</v>
       </c>
       <c r="C15" s="21">
         <v>1</v>
       </c>
       <c r="D15" s="21">
         <v>1</v>
       </c>
       <c r="E15" s="115" t="s">
         <v>40</v>
       </c>
       <c r="F15" s="116">
         <v>3</v>
       </c>
       <c r="G15" s="117">
         <v>2</v>
       </c>
       <c r="H15" s="118">
         <v>4</v>
       </c>
       <c r="I15" s="119">
@@ -6760,52 +6930,55 @@
       </c>
       <c r="U15" s="124">
         <v>3</v>
       </c>
       <c r="V15" s="125">
         <v>5</v>
       </c>
       <c r="W15" s="6">
         <v>1</v>
       </c>
       <c r="X15" s="6">
         <v>2</v>
       </c>
       <c r="Y15" s="6">
         <v>4</v>
       </c>
       <c r="Z15" s="21">
         <v>2</v>
       </c>
       <c r="AA15" s="21">
         <v>2</v>
       </c>
       <c r="AB15" s="21">
         <v>4</v>
       </c>
-    </row>
-    <row r="16" spans="1:28">
+      <c r="AC15" s="6">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="16" spans="1:29">
       <c r="A16" s="113" t="s">
         <v>22</v>
       </c>
       <c r="B16" s="21">
         <v>7</v>
       </c>
       <c r="C16" s="21">
         <v>1</v>
       </c>
       <c r="D16" s="21">
         <v>5</v>
       </c>
       <c r="E16" s="115">
         <v>5</v>
       </c>
       <c r="F16" s="116">
         <v>3</v>
       </c>
       <c r="G16" s="117">
         <v>7</v>
       </c>
       <c r="H16" s="118">
         <v>5</v>
       </c>
       <c r="I16" s="119">
@@ -6846,52 +7019,55 @@
       </c>
       <c r="U16" s="124">
         <v>6</v>
       </c>
       <c r="V16" s="125">
         <v>12</v>
       </c>
       <c r="W16" s="6">
         <v>6</v>
       </c>
       <c r="X16" s="6">
         <v>5</v>
       </c>
       <c r="Y16" s="6">
         <v>7</v>
       </c>
       <c r="Z16" s="21">
         <v>4</v>
       </c>
       <c r="AA16" s="21">
         <v>9</v>
       </c>
       <c r="AB16" s="21">
         <v>10</v>
       </c>
-    </row>
-    <row r="17" spans="1:28">
+      <c r="AC16" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="17" spans="1:29">
       <c r="A17" s="113" t="s">
         <v>23</v>
       </c>
       <c r="B17" s="21" t="s">
         <v>40</v>
       </c>
       <c r="C17" s="21">
         <v>1</v>
       </c>
       <c r="D17" s="21">
         <v>1</v>
       </c>
       <c r="E17" s="115">
         <v>6</v>
       </c>
       <c r="F17" s="116">
         <v>2</v>
       </c>
       <c r="G17" s="126" t="s">
         <v>40</v>
       </c>
       <c r="H17" s="118">
         <v>3</v>
       </c>
       <c r="I17" s="119">
@@ -6932,52 +7108,55 @@
       </c>
       <c r="U17" s="124">
         <v>3</v>
       </c>
       <c r="V17" s="125">
         <v>3</v>
       </c>
       <c r="W17" s="6">
         <v>3</v>
       </c>
       <c r="X17" s="6">
         <v>3</v>
       </c>
       <c r="Y17" s="6">
         <v>4</v>
       </c>
       <c r="Z17" s="21">
         <v>4</v>
       </c>
       <c r="AA17" s="21">
         <v>2</v>
       </c>
       <c r="AB17" s="21">
         <v>5</v>
       </c>
-    </row>
-    <row r="18" spans="1:28">
+      <c r="AC17" s="6">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29">
       <c r="A18" s="113" t="s">
         <v>24</v>
       </c>
       <c r="B18" s="21">
         <v>5</v>
       </c>
       <c r="C18" s="21">
         <v>3</v>
       </c>
       <c r="D18" s="21">
         <v>1</v>
       </c>
       <c r="E18" s="115">
         <v>3</v>
       </c>
       <c r="F18" s="116">
         <v>2</v>
       </c>
       <c r="G18" s="117">
         <v>1</v>
       </c>
       <c r="H18" s="118">
         <v>3</v>
       </c>
       <c r="I18" s="119">
@@ -7018,52 +7197,55 @@
       </c>
       <c r="U18" s="124">
         <v>3</v>
       </c>
       <c r="V18" s="125">
         <v>5</v>
       </c>
       <c r="W18" s="6">
         <v>5</v>
       </c>
       <c r="X18" s="6">
         <v>4</v>
       </c>
       <c r="Y18" s="6" t="s">
         <v>40</v>
       </c>
       <c r="Z18" s="21">
         <v>7</v>
       </c>
       <c r="AA18" s="21">
         <v>5</v>
       </c>
       <c r="AB18" s="21">
         <v>2</v>
       </c>
-    </row>
-    <row r="19" spans="1:28">
+      <c r="AC18" s="6">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29">
       <c r="A19" s="113" t="s">
         <v>25</v>
       </c>
       <c r="B19" s="21">
         <v>1</v>
       </c>
       <c r="C19" s="21">
         <v>3</v>
       </c>
       <c r="D19" s="21">
         <v>1</v>
       </c>
       <c r="E19" s="115">
         <v>3</v>
       </c>
       <c r="F19" s="116">
         <v>1</v>
       </c>
       <c r="G19" s="117">
         <v>4</v>
       </c>
       <c r="H19" s="118">
         <v>5</v>
       </c>
       <c r="I19" s="126" t="s">
@@ -7104,84 +7286,88 @@
       </c>
       <c r="U19" s="124">
         <v>5</v>
       </c>
       <c r="V19" s="125">
         <v>3</v>
       </c>
       <c r="W19" s="6">
         <v>5</v>
       </c>
       <c r="X19" s="6">
         <v>3</v>
       </c>
       <c r="Y19" s="6">
         <v>1</v>
       </c>
       <c r="Z19" s="21">
         <v>4</v>
       </c>
       <c r="AA19" s="21">
         <v>4</v>
       </c>
       <c r="AB19" s="21">
         <v>1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="228" t="s">
+      <c r="AC19" s="6">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="20" spans="1:29">
+      <c r="A20" s="227" t="s">
         <v>11</v>
       </c>
-      <c r="B20" s="228"/>
-[...27 lines deleted...]
-    <row r="21" spans="1:28">
+      <c r="B20" s="227"/>
+      <c r="C20" s="227"/>
+      <c r="D20" s="227"/>
+      <c r="E20" s="227"/>
+      <c r="F20" s="227"/>
+      <c r="G20" s="227"/>
+      <c r="H20" s="227"/>
+      <c r="I20" s="227"/>
+      <c r="J20" s="227"/>
+      <c r="K20" s="227"/>
+      <c r="L20" s="227"/>
+      <c r="M20" s="227"/>
+      <c r="N20" s="227"/>
+      <c r="O20" s="227"/>
+      <c r="P20" s="227"/>
+      <c r="Q20" s="227"/>
+      <c r="R20" s="227"/>
+      <c r="S20" s="227"/>
+      <c r="T20" s="227"/>
+      <c r="U20" s="227"/>
+      <c r="V20" s="227"/>
+      <c r="W20" s="208"/>
+      <c r="X20" s="208"/>
+      <c r="Y20" s="208"/>
+      <c r="Z20" s="209"/>
+      <c r="AA20" s="209"/>
+      <c r="AB20" s="209"/>
+      <c r="AC20" s="209"/>
+    </row>
+    <row r="21" spans="1:29">
       <c r="A21" s="113" t="s">
         <v>0</v>
       </c>
       <c r="B21" s="6">
         <v>38</v>
       </c>
       <c r="C21" s="6">
         <v>52</v>
       </c>
       <c r="D21" s="6">
         <v>58</v>
       </c>
       <c r="E21" s="6">
         <v>46</v>
       </c>
       <c r="F21" s="6">
         <v>54</v>
       </c>
       <c r="G21" s="6">
         <v>51</v>
       </c>
       <c r="H21" s="6">
         <v>71</v>
       </c>
       <c r="I21" s="6">
@@ -7222,52 +7408,55 @@
       </c>
       <c r="U21" s="114">
         <v>69</v>
       </c>
       <c r="V21" s="114">
         <v>78</v>
       </c>
       <c r="W21" s="6">
         <v>106</v>
       </c>
       <c r="X21" s="6">
         <v>57</v>
       </c>
       <c r="Y21" s="6">
         <v>81</v>
       </c>
       <c r="Z21" s="21">
         <v>103</v>
       </c>
       <c r="AA21" s="21">
         <v>83</v>
       </c>
       <c r="AB21" s="21">
         <v>104</v>
       </c>
-    </row>
-    <row r="22" spans="1:28">
+      <c r="AC21" s="6">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29">
       <c r="A22" s="113" t="s">
         <v>18</v>
       </c>
       <c r="B22" s="21">
         <v>27</v>
       </c>
       <c r="C22" s="21">
         <v>44</v>
       </c>
       <c r="D22" s="21">
         <v>46</v>
       </c>
       <c r="E22" s="127">
         <v>33</v>
       </c>
       <c r="F22" s="128">
         <v>50</v>
       </c>
       <c r="G22" s="129">
         <v>45</v>
       </c>
       <c r="H22" s="130">
         <v>58</v>
       </c>
       <c r="I22" s="131">
@@ -7308,52 +7497,55 @@
       </c>
       <c r="U22" s="136">
         <v>61</v>
       </c>
       <c r="V22" s="137">
         <v>65</v>
       </c>
       <c r="W22" s="6">
         <v>96</v>
       </c>
       <c r="X22" s="6">
         <v>48</v>
       </c>
       <c r="Y22" s="6">
         <v>69</v>
       </c>
       <c r="Z22" s="21">
         <v>92</v>
       </c>
       <c r="AA22" s="21">
         <v>71</v>
       </c>
       <c r="AB22" s="21">
         <v>90</v>
       </c>
-    </row>
-    <row r="23" spans="1:28">
+      <c r="AC22" s="6">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="23" spans="1:29">
       <c r="A23" s="113" t="s">
         <v>19</v>
       </c>
       <c r="B23" s="21">
         <v>11</v>
       </c>
       <c r="C23" s="21">
         <v>8</v>
       </c>
       <c r="D23" s="21">
         <v>12</v>
       </c>
       <c r="E23" s="127">
         <v>13</v>
       </c>
       <c r="F23" s="128">
         <v>4</v>
       </c>
       <c r="G23" s="129">
         <v>6</v>
       </c>
       <c r="H23" s="130">
         <v>13</v>
       </c>
       <c r="I23" s="131">
@@ -7394,84 +7586,88 @@
       </c>
       <c r="U23" s="136">
         <v>8</v>
       </c>
       <c r="V23" s="137">
         <v>13</v>
       </c>
       <c r="W23" s="6">
         <v>10</v>
       </c>
       <c r="X23" s="6">
         <v>9</v>
       </c>
       <c r="Y23" s="6">
         <v>12</v>
       </c>
       <c r="Z23" s="21">
         <v>11</v>
       </c>
       <c r="AA23" s="21">
         <v>12</v>
       </c>
       <c r="AB23" s="21">
         <v>14</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="227" t="s">
+      <c r="AC23" s="6">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29">
+      <c r="A24" s="226" t="s">
         <v>1</v>
       </c>
-      <c r="B24" s="227"/>
-[...27 lines deleted...]
-    <row r="25" spans="1:28">
+      <c r="B24" s="226"/>
+      <c r="C24" s="226"/>
+      <c r="D24" s="226"/>
+      <c r="E24" s="226"/>
+      <c r="F24" s="226"/>
+      <c r="G24" s="226"/>
+      <c r="H24" s="226"/>
+      <c r="I24" s="226"/>
+      <c r="J24" s="226"/>
+      <c r="K24" s="226"/>
+      <c r="L24" s="226"/>
+      <c r="M24" s="226"/>
+      <c r="N24" s="226"/>
+      <c r="O24" s="226"/>
+      <c r="P24" s="226"/>
+      <c r="Q24" s="226"/>
+      <c r="R24" s="226"/>
+      <c r="S24" s="226"/>
+      <c r="T24" s="226"/>
+      <c r="U24" s="226"/>
+      <c r="V24" s="226"/>
+      <c r="W24" s="208"/>
+      <c r="X24" s="208"/>
+      <c r="Y24" s="208"/>
+      <c r="Z24" s="209"/>
+      <c r="AA24" s="209"/>
+      <c r="AB24" s="209"/>
+      <c r="AC24" s="209"/>
+    </row>
+    <row r="25" spans="1:29">
       <c r="A25" s="113" t="s">
         <v>0</v>
       </c>
       <c r="B25" s="6">
         <v>27</v>
       </c>
       <c r="C25" s="6">
         <v>23</v>
       </c>
       <c r="D25" s="6">
         <v>25</v>
       </c>
       <c r="E25" s="6">
         <v>29</v>
       </c>
       <c r="F25" s="6">
         <v>26</v>
       </c>
       <c r="G25" s="6">
         <v>31</v>
       </c>
       <c r="H25" s="6">
         <v>37</v>
       </c>
       <c r="I25" s="6">
@@ -7512,52 +7708,55 @@
       </c>
       <c r="U25" s="114">
         <v>36</v>
       </c>
       <c r="V25" s="114">
         <v>46</v>
       </c>
       <c r="W25" s="6">
         <v>51</v>
       </c>
       <c r="X25" s="6">
         <v>35</v>
       </c>
       <c r="Y25" s="6">
         <v>34</v>
       </c>
       <c r="Z25" s="21">
         <v>51</v>
       </c>
       <c r="AA25" s="21">
         <v>40</v>
       </c>
       <c r="AB25" s="21">
         <v>48</v>
       </c>
-    </row>
-    <row r="26" spans="1:28">
+      <c r="AC25" s="6">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29">
       <c r="A26" s="113" t="s">
         <v>18</v>
       </c>
       <c r="B26" s="21">
         <v>8</v>
       </c>
       <c r="C26" s="21">
         <v>8</v>
       </c>
       <c r="D26" s="21">
         <v>14</v>
       </c>
       <c r="E26" s="138">
         <v>8</v>
       </c>
       <c r="F26" s="139">
         <v>9</v>
       </c>
       <c r="G26" s="140">
         <v>10</v>
       </c>
       <c r="H26" s="141">
         <v>14</v>
       </c>
       <c r="I26" s="142">
@@ -7598,52 +7797,55 @@
       </c>
       <c r="U26" s="147">
         <v>9</v>
       </c>
       <c r="V26" s="148">
         <v>12</v>
       </c>
       <c r="W26" s="6">
         <v>21</v>
       </c>
       <c r="X26" s="6">
         <v>14</v>
       </c>
       <c r="Y26" s="6">
         <v>15</v>
       </c>
       <c r="Z26" s="21">
         <v>25</v>
       </c>
       <c r="AA26" s="21">
         <v>12</v>
       </c>
       <c r="AB26" s="21">
         <v>16</v>
       </c>
-    </row>
-    <row r="27" spans="1:28">
+      <c r="AC26" s="6">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="27" spans="1:29">
       <c r="A27" s="113" t="s">
         <v>19</v>
       </c>
       <c r="B27" s="21">
         <v>3</v>
       </c>
       <c r="C27" s="21" t="s">
         <v>40</v>
       </c>
       <c r="D27" s="21">
         <v>2</v>
       </c>
       <c r="E27" s="138">
         <v>3</v>
       </c>
       <c r="F27" s="139">
         <v>2</v>
       </c>
       <c r="G27" s="140">
         <v>1</v>
       </c>
       <c r="H27" s="141">
         <v>3</v>
       </c>
       <c r="I27" s="142">
@@ -7684,52 +7886,55 @@
       </c>
       <c r="U27" s="147">
         <v>1</v>
       </c>
       <c r="V27" s="148">
         <v>1</v>
       </c>
       <c r="W27" s="6">
         <v>6</v>
       </c>
       <c r="X27" s="6">
         <v>1</v>
       </c>
       <c r="Y27" s="6">
         <v>1</v>
       </c>
       <c r="Z27" s="21">
         <v>4</v>
       </c>
       <c r="AA27" s="21">
         <v>2</v>
       </c>
       <c r="AB27" s="21">
         <v>5</v>
       </c>
-    </row>
-    <row r="28" spans="1:28">
+      <c r="AC27" s="6" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29">
       <c r="A28" s="113" t="s">
         <v>20</v>
       </c>
       <c r="B28" s="21" t="s">
         <v>40</v>
       </c>
       <c r="C28" s="21">
         <v>6</v>
       </c>
       <c r="D28" s="21" t="s">
         <v>40</v>
       </c>
       <c r="E28" s="138">
         <v>1</v>
       </c>
       <c r="F28" s="139">
         <v>4</v>
       </c>
       <c r="G28" s="140">
         <v>6</v>
       </c>
       <c r="H28" s="126" t="s">
         <v>40</v>
       </c>
       <c r="I28" s="142">
@@ -7770,52 +7975,55 @@
       </c>
       <c r="U28" s="147">
         <v>6</v>
       </c>
       <c r="V28" s="148">
         <v>5</v>
       </c>
       <c r="W28" s="6">
         <v>4</v>
       </c>
       <c r="X28" s="6">
         <v>3</v>
       </c>
       <c r="Y28" s="6">
         <v>2</v>
       </c>
       <c r="Z28" s="21">
         <v>1</v>
       </c>
       <c r="AA28" s="21">
         <v>4</v>
       </c>
       <c r="AB28" s="21">
         <v>5</v>
       </c>
-    </row>
-    <row r="29" spans="1:28">
+      <c r="AC28" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29">
       <c r="A29" s="113" t="s">
         <v>21</v>
       </c>
       <c r="B29" s="21">
         <v>3</v>
       </c>
       <c r="C29" s="21">
         <v>1</v>
       </c>
       <c r="D29" s="21">
         <v>1</v>
       </c>
       <c r="E29" s="138" t="s">
         <v>40</v>
       </c>
       <c r="F29" s="139">
         <v>3</v>
       </c>
       <c r="G29" s="140">
         <v>2</v>
       </c>
       <c r="H29" s="141">
         <v>4</v>
       </c>
       <c r="I29" s="142">
@@ -7856,52 +8064,55 @@
       </c>
       <c r="U29" s="147">
         <v>3</v>
       </c>
       <c r="V29" s="148">
         <v>5</v>
       </c>
       <c r="W29" s="6">
         <v>1</v>
       </c>
       <c r="X29" s="6">
         <v>2</v>
       </c>
       <c r="Y29" s="6">
         <v>4</v>
       </c>
       <c r="Z29" s="21">
         <v>2</v>
       </c>
       <c r="AA29" s="21">
         <v>2</v>
       </c>
       <c r="AB29" s="21">
         <v>4</v>
       </c>
-    </row>
-    <row r="30" spans="1:28">
+      <c r="AC29" s="6">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="30" spans="1:29">
       <c r="A30" s="113" t="s">
         <v>22</v>
       </c>
       <c r="B30" s="21">
         <v>7</v>
       </c>
       <c r="C30" s="21">
         <v>1</v>
       </c>
       <c r="D30" s="21">
         <v>5</v>
       </c>
       <c r="E30" s="138">
         <v>5</v>
       </c>
       <c r="F30" s="139">
         <v>3</v>
       </c>
       <c r="G30" s="140">
         <v>7</v>
       </c>
       <c r="H30" s="141">
         <v>5</v>
       </c>
       <c r="I30" s="142">
@@ -7942,52 +8153,55 @@
       </c>
       <c r="U30" s="147">
         <v>6</v>
       </c>
       <c r="V30" s="148">
         <v>12</v>
       </c>
       <c r="W30" s="6">
         <v>6</v>
       </c>
       <c r="X30" s="6">
         <v>5</v>
       </c>
       <c r="Y30" s="6">
         <v>7</v>
       </c>
       <c r="Z30" s="21">
         <v>4</v>
       </c>
       <c r="AA30" s="21">
         <v>9</v>
       </c>
       <c r="AB30" s="21">
         <v>10</v>
       </c>
-    </row>
-    <row r="31" spans="1:28">
+      <c r="AC30" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29">
       <c r="A31" s="113" t="s">
         <v>23</v>
       </c>
       <c r="B31" s="21" t="s">
         <v>40</v>
       </c>
       <c r="C31" s="21">
         <v>1</v>
       </c>
       <c r="D31" s="21">
         <v>1</v>
       </c>
       <c r="E31" s="138">
         <v>6</v>
       </c>
       <c r="F31" s="139">
         <v>2</v>
       </c>
       <c r="G31" s="149" t="s">
         <v>40</v>
       </c>
       <c r="H31" s="141">
         <v>3</v>
       </c>
       <c r="I31" s="142">
@@ -8028,52 +8242,55 @@
       </c>
       <c r="U31" s="147">
         <v>3</v>
       </c>
       <c r="V31" s="148">
         <v>3</v>
       </c>
       <c r="W31" s="6">
         <v>3</v>
       </c>
       <c r="X31" s="6">
         <v>3</v>
       </c>
       <c r="Y31" s="6">
         <v>4</v>
       </c>
       <c r="Z31" s="21">
         <v>4</v>
       </c>
       <c r="AA31" s="21">
         <v>2</v>
       </c>
       <c r="AB31" s="21">
         <v>5</v>
       </c>
-    </row>
-    <row r="32" spans="1:28">
+      <c r="AC31" s="6">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29">
       <c r="A32" s="113" t="s">
         <v>24</v>
       </c>
       <c r="B32" s="21">
         <v>5</v>
       </c>
       <c r="C32" s="21">
         <v>3</v>
       </c>
       <c r="D32" s="21">
         <v>1</v>
       </c>
       <c r="E32" s="138">
         <v>3</v>
       </c>
       <c r="F32" s="139">
         <v>2</v>
       </c>
       <c r="G32" s="149">
         <v>1</v>
       </c>
       <c r="H32" s="141">
         <v>3</v>
       </c>
       <c r="I32" s="142">
@@ -8114,52 +8331,55 @@
       </c>
       <c r="U32" s="150">
         <v>3</v>
       </c>
       <c r="V32" s="151">
         <v>5</v>
       </c>
       <c r="W32" s="6">
         <v>5</v>
       </c>
       <c r="X32" s="6">
         <v>4</v>
       </c>
       <c r="Y32" s="6" t="s">
         <v>40</v>
       </c>
       <c r="Z32" s="21">
         <v>7</v>
       </c>
       <c r="AA32" s="21">
         <v>5</v>
       </c>
       <c r="AB32" s="21">
         <v>2</v>
       </c>
-    </row>
-    <row r="33" spans="1:28">
+      <c r="AC32" s="6">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="33" spans="1:29">
       <c r="A33" s="60" t="s">
         <v>25</v>
       </c>
       <c r="B33" s="8">
         <v>1</v>
       </c>
       <c r="C33" s="8">
         <v>3</v>
       </c>
       <c r="D33" s="8">
         <v>1</v>
       </c>
       <c r="E33" s="152">
         <v>3</v>
       </c>
       <c r="F33" s="153">
         <v>1</v>
       </c>
       <c r="G33" s="154">
         <v>4</v>
       </c>
       <c r="H33" s="155">
         <v>5</v>
       </c>
       <c r="I33" s="156" t="s">
@@ -8200,205 +8420,212 @@
       </c>
       <c r="U33" s="161">
         <v>5</v>
       </c>
       <c r="V33" s="162">
         <v>3</v>
       </c>
       <c r="W33" s="8">
         <v>5</v>
       </c>
       <c r="X33" s="8">
         <v>3</v>
       </c>
       <c r="Y33" s="8">
         <v>1</v>
       </c>
       <c r="Z33" s="8">
         <v>4</v>
       </c>
       <c r="AA33" s="8">
         <v>4</v>
       </c>
       <c r="AB33" s="8">
         <v>1</v>
       </c>
+      <c r="AC33" s="8">
+        <v>3</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="9">
-    <mergeCell ref="A24:AA24"/>
-[...4 lines deleted...]
-    <mergeCell ref="A20:AA20"/>
     <mergeCell ref="A8:A9"/>
     <mergeCell ref="B8:M8"/>
     <mergeCell ref="N8:Y8"/>
+    <mergeCell ref="Z8:AC8"/>
+    <mergeCell ref="A10:AC10"/>
+    <mergeCell ref="V7:AC7"/>
+    <mergeCell ref="A6:AC6"/>
+    <mergeCell ref="A24:AC24"/>
+    <mergeCell ref="A20:AC20"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A6:AB33"/>
+  <dimension ref="A6:AC33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="L25" sqref="L25"/>
+      <selection activeCell="AE23" sqref="AE23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="15.7109375" customWidth="1"/>
     <col min="2" max="2" width="7.5703125" customWidth="1"/>
     <col min="3" max="3" width="8.140625" customWidth="1"/>
     <col min="4" max="4" width="7.7109375" customWidth="1"/>
     <col min="5" max="5" width="7.5703125" customWidth="1"/>
     <col min="6" max="6" width="7.7109375" customWidth="1"/>
     <col min="7" max="7" width="7.85546875" customWidth="1"/>
     <col min="8" max="8" width="8.140625" customWidth="1"/>
     <col min="9" max="9" width="7.85546875" customWidth="1"/>
     <col min="11" max="11" width="7.85546875" customWidth="1"/>
     <col min="14" max="14" width="7.140625" customWidth="1"/>
     <col min="15" max="15" width="8.28515625" customWidth="1"/>
     <col min="16" max="16" width="8" customWidth="1"/>
     <col min="17" max="17" width="8.140625" customWidth="1"/>
     <col min="18" max="18" width="7.85546875" customWidth="1"/>
     <col min="19" max="19" width="8" customWidth="1"/>
     <col min="20" max="20" width="7.85546875" customWidth="1"/>
     <col min="21" max="21" width="7.28515625" customWidth="1"/>
     <col min="23" max="23" width="7.7109375" customWidth="1"/>
     <col min="26" max="26" width="6.85546875" customWidth="1"/>
     <col min="27" max="27" width="8.28515625" customWidth="1"/>
     <col min="28" max="28" width="7.85546875" customWidth="1"/>
+    <col min="29" max="29" width="7.5703125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="6" spans="1:28">
-      <c r="A6" s="216" t="s">
+    <row r="6" spans="1:29">
+      <c r="A6" s="215" t="s">
         <v>41</v>
       </c>
-      <c r="B6" s="216"/>
-[...27 lines deleted...]
-    <row r="7" spans="1:28">
+      <c r="B6" s="215"/>
+      <c r="C6" s="215"/>
+      <c r="D6" s="215"/>
+      <c r="E6" s="215"/>
+      <c r="F6" s="215"/>
+      <c r="G6" s="215"/>
+      <c r="H6" s="215"/>
+      <c r="I6" s="215"/>
+      <c r="J6" s="215"/>
+      <c r="K6" s="215"/>
+      <c r="L6" s="215"/>
+      <c r="M6" s="215"/>
+      <c r="N6" s="215"/>
+      <c r="O6" s="215"/>
+      <c r="P6" s="215"/>
+      <c r="Q6" s="215"/>
+      <c r="R6" s="215"/>
+      <c r="S6" s="215"/>
+      <c r="T6" s="215"/>
+      <c r="U6" s="215"/>
+      <c r="V6" s="215"/>
+      <c r="W6" s="209"/>
+      <c r="X6" s="209"/>
+      <c r="Y6" s="209"/>
+      <c r="Z6" s="209"/>
+      <c r="AA6" s="209"/>
+      <c r="AB6" s="209"/>
+      <c r="AC6" s="209"/>
+    </row>
+    <row r="7" spans="1:29">
       <c r="A7" s="1"/>
       <c r="B7" s="1"/>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="1"/>
       <c r="H7" s="1"/>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="63"/>
       <c r="N7" s="63"/>
       <c r="O7" s="1"/>
       <c r="P7" s="1"/>
       <c r="Q7" s="1"/>
       <c r="R7" s="1"/>
-      <c r="S7" s="214"/>
-[...1 lines deleted...]
-      <c r="U7" s="230" t="s">
+      <c r="S7" s="213"/>
+      <c r="T7" s="213"/>
+      <c r="U7" s="213" t="s">
         <v>27</v>
       </c>
-      <c r="V7" s="230"/>
-[...9 lines deleted...]
-      <c r="B8" s="221">
+      <c r="V7" s="213"/>
+      <c r="W7" s="214"/>
+      <c r="X7" s="214"/>
+      <c r="Y7" s="214"/>
+      <c r="Z7" s="214"/>
+      <c r="AA7" s="214"/>
+      <c r="AB7" s="214"/>
+      <c r="AC7" s="209"/>
+    </row>
+    <row r="8" spans="1:29">
+      <c r="A8" s="221"/>
+      <c r="B8" s="220">
         <v>2024</v>
       </c>
-      <c r="C8" s="221"/>
-[...10 lines deleted...]
-      <c r="N8" s="211">
+      <c r="C8" s="220"/>
+      <c r="D8" s="220"/>
+      <c r="E8" s="220"/>
+      <c r="F8" s="220"/>
+      <c r="G8" s="220"/>
+      <c r="H8" s="220"/>
+      <c r="I8" s="220"/>
+      <c r="J8" s="220"/>
+      <c r="K8" s="220"/>
+      <c r="L8" s="220"/>
+      <c r="M8" s="220"/>
+      <c r="N8" s="210">
         <v>2025</v>
       </c>
-      <c r="O8" s="212"/>
-[...10 lines deleted...]
-      <c r="Z8" s="211">
+      <c r="O8" s="211"/>
+      <c r="P8" s="211"/>
+      <c r="Q8" s="211"/>
+      <c r="R8" s="211"/>
+      <c r="S8" s="211"/>
+      <c r="T8" s="211"/>
+      <c r="U8" s="211"/>
+      <c r="V8" s="211"/>
+      <c r="W8" s="212"/>
+      <c r="X8" s="212"/>
+      <c r="Y8" s="212"/>
+      <c r="Z8" s="210">
         <v>2026</v>
       </c>
-      <c r="AA8" s="212"/>
-[...3 lines deleted...]
-      <c r="A9" s="223"/>
+      <c r="AA8" s="211"/>
+      <c r="AB8" s="212"/>
+      <c r="AC8" s="212"/>
+    </row>
+    <row r="9" spans="1:29" ht="22.5">
+      <c r="A9" s="222"/>
       <c r="B9" s="62" t="s">
         <v>2</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>28</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E9" s="3" t="s">
         <v>30</v>
       </c>
       <c r="F9" s="4" t="s">
         <v>31</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>32</v>
       </c>
       <c r="H9" s="3" t="s">
         <v>33</v>
       </c>
       <c r="I9" s="5" t="s">
         <v>34</v>
       </c>
       <c r="J9" s="5" t="s">
@@ -8436,83 +8663,88 @@
       </c>
       <c r="U9" s="5" t="s">
         <v>34</v>
       </c>
       <c r="V9" s="5" t="s">
         <v>35</v>
       </c>
       <c r="W9" s="5" t="s">
         <v>36</v>
       </c>
       <c r="X9" s="5" t="s">
         <v>37</v>
       </c>
       <c r="Y9" s="5" t="s">
         <v>38</v>
       </c>
       <c r="Z9" s="4" t="s">
         <v>2</v>
       </c>
       <c r="AA9" s="3" t="s">
         <v>28</v>
       </c>
       <c r="AB9" s="3" t="s">
         <v>29</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="217" t="s">
+      <c r="AC9" s="3" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="10" spans="1:29">
+      <c r="A10" s="216" t="s">
         <v>16</v>
       </c>
-      <c r="B10" s="219"/>
-[...26 lines deleted...]
-    <row r="11" spans="1:28">
+      <c r="B10" s="218"/>
+      <c r="C10" s="218"/>
+      <c r="D10" s="218"/>
+      <c r="E10" s="218"/>
+      <c r="F10" s="218"/>
+      <c r="G10" s="218"/>
+      <c r="H10" s="218"/>
+      <c r="I10" s="218"/>
+      <c r="J10" s="218"/>
+      <c r="K10" s="218"/>
+      <c r="L10" s="218"/>
+      <c r="M10" s="218"/>
+      <c r="N10" s="218"/>
+      <c r="O10" s="218"/>
+      <c r="P10" s="218"/>
+      <c r="Q10" s="218"/>
+      <c r="R10" s="218"/>
+      <c r="S10" s="218"/>
+      <c r="T10" s="218"/>
+      <c r="U10" s="218"/>
+      <c r="V10" s="218"/>
+      <c r="W10" s="218"/>
+      <c r="X10" s="218"/>
+      <c r="Y10" s="218"/>
+      <c r="Z10" s="218"/>
+      <c r="AA10" s="218"/>
+      <c r="AB10" s="218"/>
+      <c r="AC10" s="218"/>
+    </row>
+    <row r="11" spans="1:29">
       <c r="A11" s="113" t="s">
         <v>0</v>
       </c>
       <c r="B11" s="64">
         <v>1.08</v>
       </c>
       <c r="C11" s="64">
         <v>1.2</v>
       </c>
       <c r="D11" s="64">
         <v>1.26</v>
       </c>
       <c r="E11" s="64">
         <v>1.27</v>
       </c>
       <c r="F11" s="64">
         <v>1.28</v>
       </c>
       <c r="G11" s="64">
         <v>1.31</v>
       </c>
       <c r="H11" s="64">
         <v>1.38</v>
       </c>
       <c r="I11" s="64">
@@ -8553,52 +8785,55 @@
       </c>
       <c r="U11" s="64">
         <v>1.81</v>
       </c>
       <c r="V11" s="64">
         <v>1.85</v>
       </c>
       <c r="W11" s="67">
         <v>1.92</v>
       </c>
       <c r="X11" s="67">
         <v>1.89</v>
       </c>
       <c r="Y11" s="64">
         <v>1.89</v>
       </c>
       <c r="Z11" s="64">
         <v>2.5299999999999998</v>
       </c>
       <c r="AA11" s="64">
         <v>2.39</v>
       </c>
       <c r="AB11" s="64">
         <v>2.42</v>
       </c>
-    </row>
-    <row r="12" spans="1:28">
+      <c r="AC11" s="64">
+        <v>2.12</v>
+      </c>
+    </row>
+    <row r="12" spans="1:29">
       <c r="A12" s="113" t="s">
         <v>18</v>
       </c>
       <c r="B12" s="67">
         <v>0.99</v>
       </c>
       <c r="C12" s="67">
         <v>1.27</v>
       </c>
       <c r="D12" s="67">
         <v>1.42</v>
       </c>
       <c r="E12" s="163">
         <v>1.36</v>
       </c>
       <c r="F12" s="164">
         <v>1.43</v>
       </c>
       <c r="G12" s="165">
         <v>1.46</v>
       </c>
       <c r="H12" s="166">
         <v>1.54</v>
       </c>
       <c r="I12" s="167">
@@ -8639,52 +8874,55 @@
       </c>
       <c r="U12" s="172">
         <v>2.11</v>
       </c>
       <c r="V12" s="173">
         <v>2.12</v>
       </c>
       <c r="W12" s="67">
         <v>2.23</v>
       </c>
       <c r="X12" s="67">
         <v>2.19</v>
       </c>
       <c r="Y12" s="64">
         <v>2.2000000000000002</v>
       </c>
       <c r="Z12" s="64">
         <v>3.17</v>
       </c>
       <c r="AA12" s="64">
         <v>2.85</v>
       </c>
       <c r="AB12" s="64">
         <v>2.86</v>
       </c>
-    </row>
-    <row r="13" spans="1:28">
+      <c r="AC12" s="64">
+        <v>2.5099999999999998</v>
+      </c>
+    </row>
+    <row r="13" spans="1:29">
       <c r="A13" s="113" t="s">
         <v>19</v>
       </c>
       <c r="B13" s="67">
         <v>1.89</v>
       </c>
       <c r="C13" s="67">
         <v>1.53</v>
       </c>
       <c r="D13" s="67">
         <v>1.66</v>
       </c>
       <c r="E13" s="163">
         <v>1.8</v>
       </c>
       <c r="F13" s="164">
         <v>1.6</v>
       </c>
       <c r="G13" s="165">
         <v>1.5</v>
       </c>
       <c r="H13" s="166">
         <v>1.61</v>
       </c>
       <c r="I13" s="167">
@@ -8725,52 +8963,55 @@
       </c>
       <c r="U13" s="172">
         <v>1.62</v>
       </c>
       <c r="V13" s="173">
         <v>1.67</v>
       </c>
       <c r="W13" s="67">
         <v>1.72</v>
       </c>
       <c r="X13" s="67">
         <v>1.7</v>
       </c>
       <c r="Y13" s="64">
         <v>1.71</v>
       </c>
       <c r="Z13" s="64">
         <v>2.11</v>
       </c>
       <c r="AA13" s="64">
         <v>2.14</v>
       </c>
       <c r="AB13" s="64">
         <v>2.3199999999999998</v>
       </c>
-    </row>
-    <row r="14" spans="1:28">
+      <c r="AC13" s="64">
+        <v>1.92</v>
+      </c>
+    </row>
+    <row r="14" spans="1:29">
       <c r="A14" s="113" t="s">
         <v>20</v>
       </c>
       <c r="B14" s="67" t="s">
         <v>40</v>
       </c>
       <c r="C14" s="67">
         <v>1.1200000000000001</v>
       </c>
       <c r="D14" s="67">
         <v>0.74</v>
       </c>
       <c r="E14" s="163">
         <v>0.65</v>
       </c>
       <c r="F14" s="164">
         <v>0.81</v>
       </c>
       <c r="G14" s="165">
         <v>1.05</v>
       </c>
       <c r="H14" s="166">
         <v>0.89</v>
       </c>
       <c r="I14" s="167">
@@ -8811,52 +9052,55 @@
       </c>
       <c r="U14" s="172">
         <v>1.53</v>
       </c>
       <c r="V14" s="173">
         <v>1.56</v>
       </c>
       <c r="W14" s="67">
         <v>1.55</v>
       </c>
       <c r="X14" s="67">
         <v>1.51</v>
       </c>
       <c r="Y14" s="64">
         <v>1.45</v>
       </c>
       <c r="Z14" s="64">
         <v>0.37</v>
       </c>
       <c r="AA14" s="64">
         <v>0.96</v>
       </c>
       <c r="AB14" s="64">
         <v>1.26</v>
       </c>
-    </row>
-    <row r="15" spans="1:28">
+      <c r="AC14" s="64">
+        <v>1.04</v>
+      </c>
+    </row>
+    <row r="15" spans="1:29">
       <c r="A15" s="113" t="s">
         <v>21</v>
       </c>
       <c r="B15" s="67">
         <v>1.35</v>
       </c>
       <c r="C15" s="67">
         <v>0.93</v>
       </c>
       <c r="D15" s="67">
         <v>0.76</v>
       </c>
       <c r="E15" s="163">
         <v>0.56999999999999995</v>
       </c>
       <c r="F15" s="164">
         <v>0.73</v>
       </c>
       <c r="G15" s="165">
         <v>0.76</v>
       </c>
       <c r="H15" s="166">
         <v>0.91</v>
       </c>
       <c r="I15" s="167">
@@ -8897,52 +9141,55 @@
       </c>
       <c r="U15" s="172">
         <v>1.1599999999999999</v>
       </c>
       <c r="V15" s="173">
         <v>1.29</v>
       </c>
       <c r="W15" s="67">
         <v>1.2</v>
       </c>
       <c r="X15" s="67">
         <v>1.18</v>
       </c>
       <c r="Y15" s="64">
         <v>1.23</v>
       </c>
       <c r="Z15" s="64">
         <v>0.92</v>
       </c>
       <c r="AA15" s="64">
         <v>0.96</v>
       </c>
       <c r="AB15" s="64">
         <v>1.26</v>
       </c>
-    </row>
-    <row r="16" spans="1:28">
+      <c r="AC15" s="64">
+        <v>1.18</v>
+      </c>
+    </row>
+    <row r="16" spans="1:29">
       <c r="A16" s="113" t="s">
         <v>22</v>
       </c>
       <c r="B16" s="67">
         <v>1.49</v>
       </c>
       <c r="C16" s="67">
         <v>0.88</v>
       </c>
       <c r="D16" s="67">
         <v>0.94</v>
       </c>
       <c r="E16" s="163">
         <v>0.98</v>
       </c>
       <c r="F16" s="164">
         <v>0.91</v>
       </c>
       <c r="G16" s="165">
         <v>1.01</v>
       </c>
       <c r="H16" s="166">
         <v>1.02</v>
       </c>
       <c r="I16" s="167">
@@ -8983,52 +9230,55 @@
       </c>
       <c r="U16" s="172">
         <v>1.1499999999999999</v>
       </c>
       <c r="V16" s="173">
         <v>1.31</v>
       </c>
       <c r="W16" s="67">
         <v>1.31</v>
       </c>
       <c r="X16" s="67">
         <v>1.29</v>
       </c>
       <c r="Y16" s="64">
         <v>1.31</v>
       </c>
       <c r="Z16" s="64">
         <v>0.86</v>
       </c>
       <c r="AA16" s="64">
         <v>1.47</v>
       </c>
       <c r="AB16" s="64">
         <v>1.71</v>
       </c>
-    </row>
-    <row r="17" spans="1:28">
+      <c r="AC16" s="64">
+        <v>1.34</v>
+      </c>
+    </row>
+    <row r="17" spans="1:29">
       <c r="A17" s="113" t="s">
         <v>23</v>
       </c>
       <c r="B17" s="67" t="s">
         <v>40</v>
       </c>
       <c r="C17" s="67">
         <v>0.2</v>
       </c>
       <c r="D17" s="67">
         <v>0.26</v>
       </c>
       <c r="E17" s="163">
         <v>0.79</v>
       </c>
       <c r="F17" s="164">
         <v>0.78</v>
       </c>
       <c r="G17" s="165">
         <v>0.65</v>
       </c>
       <c r="H17" s="166">
         <v>0.72</v>
       </c>
       <c r="I17" s="167">
@@ -9069,52 +9319,55 @@
       </c>
       <c r="U17" s="172">
         <v>1.03</v>
       </c>
       <c r="V17" s="173">
         <v>1.05</v>
       </c>
       <c r="W17" s="67">
         <v>1.06</v>
       </c>
       <c r="X17" s="67">
         <v>1.07</v>
       </c>
       <c r="Y17" s="64">
         <v>1.1100000000000001</v>
       </c>
       <c r="Z17" s="64">
         <v>1.56</v>
       </c>
       <c r="AA17" s="64">
         <v>1.22</v>
       </c>
       <c r="AB17" s="64">
         <v>1.47</v>
       </c>
-    </row>
-    <row r="18" spans="1:28">
+      <c r="AC17" s="64">
+        <v>1.3</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29">
       <c r="A18" s="113" t="s">
         <v>24</v>
       </c>
       <c r="B18" s="67">
         <v>1.97</v>
       </c>
       <c r="C18" s="67">
         <v>1.64</v>
       </c>
       <c r="D18" s="67">
         <v>1.22</v>
       </c>
       <c r="E18" s="163">
         <v>1.22</v>
       </c>
       <c r="F18" s="164">
         <v>1.1399999999999999</v>
       </c>
       <c r="G18" s="165">
         <v>1.02</v>
       </c>
       <c r="H18" s="166">
         <v>1.05</v>
       </c>
       <c r="I18" s="167">
@@ -9155,52 +9408,55 @@
       </c>
       <c r="U18" s="172">
         <v>0.92</v>
       </c>
       <c r="V18" s="173">
         <v>1.05</v>
       </c>
       <c r="W18" s="67">
         <v>1.1499999999999999</v>
       </c>
       <c r="X18" s="67">
         <v>1.19</v>
       </c>
       <c r="Y18" s="64">
         <v>1.0900000000000001</v>
       </c>
       <c r="Z18" s="64">
         <v>2.8</v>
       </c>
       <c r="AA18" s="64">
         <v>2.5499999999999998</v>
       </c>
       <c r="AB18" s="64">
         <v>1.95</v>
       </c>
-    </row>
-    <row r="19" spans="1:28">
+      <c r="AC18" s="64">
+        <v>1.98</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29">
       <c r="A19" s="113" t="s">
         <v>25</v>
       </c>
       <c r="B19" s="67">
         <v>0.41</v>
       </c>
       <c r="C19" s="67">
         <v>0.84</v>
       </c>
       <c r="D19" s="67">
         <v>0.69</v>
       </c>
       <c r="E19" s="163">
         <v>0.83</v>
       </c>
       <c r="F19" s="164">
         <v>0.75</v>
       </c>
       <c r="G19" s="165">
         <v>0.9</v>
       </c>
       <c r="H19" s="166">
         <v>1.06</v>
       </c>
       <c r="I19" s="167">
@@ -9241,84 +9497,88 @@
       </c>
       <c r="U19" s="172">
         <v>1.94</v>
       </c>
       <c r="V19" s="173">
         <v>1.87</v>
       </c>
       <c r="W19" s="67">
         <v>1.89</v>
       </c>
       <c r="X19" s="67">
         <v>1.83</v>
       </c>
       <c r="Y19" s="64">
         <v>1.71</v>
       </c>
       <c r="Z19" s="64">
         <v>1.67</v>
       </c>
       <c r="AA19" s="64">
         <v>1.75</v>
       </c>
       <c r="AB19" s="64">
         <v>1.29</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="229" t="s">
+      <c r="AC19" s="64">
+        <v>1.29</v>
+      </c>
+    </row>
+    <row r="20" spans="1:29">
+      <c r="A20" s="228" t="s">
         <v>11</v>
       </c>
-      <c r="B20" s="210"/>
-[...27 lines deleted...]
-    <row r="21" spans="1:28">
+      <c r="B20" s="209"/>
+      <c r="C20" s="209"/>
+      <c r="D20" s="209"/>
+      <c r="E20" s="209"/>
+      <c r="F20" s="209"/>
+      <c r="G20" s="209"/>
+      <c r="H20" s="209"/>
+      <c r="I20" s="209"/>
+      <c r="J20" s="209"/>
+      <c r="K20" s="209"/>
+      <c r="L20" s="209"/>
+      <c r="M20" s="209"/>
+      <c r="N20" s="209"/>
+      <c r="O20" s="209"/>
+      <c r="P20" s="209"/>
+      <c r="Q20" s="209"/>
+      <c r="R20" s="209"/>
+      <c r="S20" s="209"/>
+      <c r="T20" s="209"/>
+      <c r="U20" s="209"/>
+      <c r="V20" s="209"/>
+      <c r="W20" s="209"/>
+      <c r="X20" s="209"/>
+      <c r="Y20" s="209"/>
+      <c r="Z20" s="209"/>
+      <c r="AA20" s="209"/>
+      <c r="AB20" s="209"/>
+      <c r="AC20" s="209"/>
+    </row>
+    <row r="21" spans="1:29">
       <c r="A21" s="113" t="s">
         <v>0</v>
       </c>
       <c r="B21" s="64">
         <v>1.1499999999999999</v>
       </c>
       <c r="C21" s="64">
         <v>1.41</v>
       </c>
       <c r="D21" s="64">
         <v>1.52</v>
       </c>
       <c r="E21" s="64">
         <v>1.5</v>
       </c>
       <c r="F21" s="64">
         <v>1.53</v>
       </c>
       <c r="G21" s="64">
         <v>1.54</v>
       </c>
       <c r="H21" s="64">
         <v>1.63</v>
       </c>
       <c r="I21" s="64">
@@ -9359,52 +9619,55 @@
       </c>
       <c r="U21" s="64">
         <v>2.2200000000000002</v>
       </c>
       <c r="V21" s="64">
         <v>2.25</v>
       </c>
       <c r="W21" s="67">
         <v>2.34</v>
       </c>
       <c r="X21" s="67">
         <v>2.29</v>
       </c>
       <c r="Y21" s="64">
         <v>2.2999999999999998</v>
       </c>
       <c r="Z21" s="64">
         <v>3.09</v>
       </c>
       <c r="AA21" s="64">
         <v>2.93</v>
       </c>
       <c r="AB21" s="64">
         <v>2.99</v>
       </c>
-    </row>
-    <row r="22" spans="1:28">
+      <c r="AC21" s="64">
+        <v>2.65</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29">
       <c r="A22" s="113" t="s">
         <v>18</v>
       </c>
       <c r="B22" s="67">
         <v>0.99</v>
       </c>
       <c r="C22" s="67">
         <v>1.34</v>
       </c>
       <c r="D22" s="67">
         <v>1.45</v>
       </c>
       <c r="E22" s="174">
         <v>1.4</v>
       </c>
       <c r="F22" s="175">
         <v>1.49</v>
       </c>
       <c r="G22" s="176">
         <v>1.52</v>
       </c>
       <c r="H22" s="177">
         <v>1.61</v>
       </c>
       <c r="I22" s="178">
@@ -9445,52 +9708,55 @@
       </c>
       <c r="U22" s="183">
         <v>2.3199999999999998</v>
       </c>
       <c r="V22" s="184">
         <v>2.33</v>
       </c>
       <c r="W22" s="67">
         <v>2.4500000000000002</v>
       </c>
       <c r="X22" s="67">
         <v>2.39</v>
       </c>
       <c r="Y22" s="64">
         <v>2.4</v>
       </c>
       <c r="Z22" s="64">
         <v>3.3</v>
       </c>
       <c r="AA22" s="64">
         <v>3.07</v>
       </c>
       <c r="AB22" s="64">
         <v>3.12</v>
       </c>
-    </row>
-    <row r="23" spans="1:28">
+      <c r="AC22" s="64">
+        <v>2.78</v>
+      </c>
+    </row>
+    <row r="23" spans="1:29">
       <c r="A23" s="113" t="s">
         <v>19</v>
       </c>
       <c r="B23" s="67">
         <v>1.93</v>
       </c>
       <c r="C23" s="67">
         <v>1.72</v>
       </c>
       <c r="D23" s="67">
         <v>1.86</v>
       </c>
       <c r="E23" s="174">
         <v>1.98</v>
       </c>
       <c r="F23" s="175">
         <v>1.72</v>
       </c>
       <c r="G23" s="176">
         <v>1.63</v>
       </c>
       <c r="H23" s="177">
         <v>1.74</v>
       </c>
       <c r="I23" s="178">
@@ -9531,84 +9797,88 @@
       </c>
       <c r="U23" s="183">
         <v>1.72</v>
       </c>
       <c r="V23" s="184">
         <v>1.8</v>
       </c>
       <c r="W23" s="67">
         <v>1.8</v>
       </c>
       <c r="X23" s="67">
         <v>1.79</v>
       </c>
       <c r="Y23" s="64">
         <v>1.83</v>
       </c>
       <c r="Z23" s="64">
         <v>2.0099999999999998</v>
       </c>
       <c r="AA23" s="64">
         <v>2.2200000000000002</v>
       </c>
       <c r="AB23" s="64">
         <v>2.33</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="229" t="s">
+      <c r="AC23" s="64">
+        <v>1.98</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29">
+      <c r="A24" s="228" t="s">
         <v>1</v>
       </c>
-      <c r="B24" s="210"/>
-[...27 lines deleted...]
-    <row r="25" spans="1:28">
+      <c r="B24" s="209"/>
+      <c r="C24" s="209"/>
+      <c r="D24" s="209"/>
+      <c r="E24" s="209"/>
+      <c r="F24" s="209"/>
+      <c r="G24" s="209"/>
+      <c r="H24" s="209"/>
+      <c r="I24" s="209"/>
+      <c r="J24" s="209"/>
+      <c r="K24" s="209"/>
+      <c r="L24" s="209"/>
+      <c r="M24" s="209"/>
+      <c r="N24" s="209"/>
+      <c r="O24" s="209"/>
+      <c r="P24" s="209"/>
+      <c r="Q24" s="209"/>
+      <c r="R24" s="209"/>
+      <c r="S24" s="209"/>
+      <c r="T24" s="209"/>
+      <c r="U24" s="209"/>
+      <c r="V24" s="209"/>
+      <c r="W24" s="209"/>
+      <c r="X24" s="209"/>
+      <c r="Y24" s="209"/>
+      <c r="Z24" s="209"/>
+      <c r="AA24" s="209"/>
+      <c r="AB24" s="209"/>
+      <c r="AC24" s="209"/>
+    </row>
+    <row r="25" spans="1:29">
       <c r="A25" s="113" t="s">
         <v>0</v>
       </c>
       <c r="B25" s="64">
         <v>1</v>
       </c>
       <c r="C25" s="64">
         <v>0.96</v>
       </c>
       <c r="D25" s="64">
         <v>0.95</v>
       </c>
       <c r="E25" s="64">
         <v>0.99</v>
       </c>
       <c r="F25" s="64">
         <v>0.98</v>
       </c>
       <c r="G25" s="64">
         <v>1.02</v>
       </c>
       <c r="H25" s="64">
         <v>1.07</v>
       </c>
       <c r="I25" s="64">
@@ -9649,52 +9919,55 @@
       </c>
       <c r="U25" s="64">
         <v>1.31</v>
       </c>
       <c r="V25" s="64">
         <v>1.36</v>
       </c>
       <c r="W25" s="67">
         <v>1.41</v>
       </c>
       <c r="X25" s="67">
         <v>1.4</v>
       </c>
       <c r="Y25" s="67">
         <v>1.39</v>
       </c>
       <c r="Z25" s="64">
         <v>1.85</v>
       </c>
       <c r="AA25" s="64">
         <v>1.73</v>
       </c>
       <c r="AB25" s="64">
         <v>1.73</v>
       </c>
-    </row>
-    <row r="26" spans="1:28">
+      <c r="AC25" s="64">
+        <v>1.48</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29">
       <c r="A26" s="113" t="s">
         <v>18</v>
       </c>
       <c r="B26" s="67">
         <v>0.99</v>
       </c>
       <c r="C26" s="67">
         <v>1.03</v>
       </c>
       <c r="D26" s="67">
         <v>1.29</v>
       </c>
       <c r="E26" s="185">
         <v>1.22</v>
       </c>
       <c r="F26" s="186">
         <v>1.21</v>
       </c>
       <c r="G26" s="187">
         <v>1.23</v>
       </c>
       <c r="H26" s="188">
         <v>1.31</v>
       </c>
       <c r="I26" s="189">
@@ -9735,52 +10008,55 @@
       </c>
       <c r="U26" s="194">
         <v>1.4</v>
       </c>
       <c r="V26" s="195">
         <v>1.41</v>
       </c>
       <c r="W26" s="67">
         <v>1.52</v>
       </c>
       <c r="X26" s="67">
         <v>1.54</v>
       </c>
       <c r="Y26" s="67">
         <v>1.56</v>
       </c>
       <c r="Z26" s="64">
         <v>2.79</v>
       </c>
       <c r="AA26" s="64">
         <v>2.1800000000000002</v>
       </c>
       <c r="AB26" s="64">
         <v>2.04</v>
       </c>
-    </row>
-    <row r="27" spans="1:28">
+      <c r="AC26" s="64">
+        <v>1.68</v>
+      </c>
+    </row>
+    <row r="27" spans="1:29">
       <c r="A27" s="113" t="s">
         <v>19</v>
       </c>
       <c r="B27" s="67">
         <v>1.76</v>
       </c>
       <c r="C27" s="67">
         <v>0.9</v>
       </c>
       <c r="D27" s="67">
         <v>0.99</v>
       </c>
       <c r="E27" s="185">
         <v>1.2</v>
       </c>
       <c r="F27" s="186">
         <v>1.2</v>
       </c>
       <c r="G27" s="187">
         <v>1.1000000000000001</v>
       </c>
       <c r="H27" s="188">
         <v>1.2</v>
       </c>
       <c r="I27" s="189">
@@ -9821,52 +10097,55 @@
       </c>
       <c r="U27" s="194">
         <v>1.29</v>
       </c>
       <c r="V27" s="195">
         <v>1.22</v>
       </c>
       <c r="W27" s="67">
         <v>1.46</v>
       </c>
       <c r="X27" s="67">
         <v>1.38</v>
       </c>
       <c r="Y27" s="67">
         <v>1.32</v>
       </c>
       <c r="Z27" s="64">
         <v>2.41</v>
       </c>
       <c r="AA27" s="64">
         <v>1.9</v>
       </c>
       <c r="AB27" s="64">
         <v>2.2799999999999998</v>
       </c>
-    </row>
-    <row r="28" spans="1:28">
+      <c r="AC27" s="64">
+        <v>1.71</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29">
       <c r="A28" s="113" t="s">
         <v>20</v>
       </c>
       <c r="B28" s="67" t="s">
         <v>40</v>
       </c>
       <c r="C28" s="67">
         <v>1.1200000000000001</v>
       </c>
       <c r="D28" s="67">
         <v>0.74</v>
       </c>
       <c r="E28" s="185">
         <v>0.65</v>
       </c>
       <c r="F28" s="186">
         <v>0.81</v>
       </c>
       <c r="G28" s="187">
         <v>1.05</v>
       </c>
       <c r="H28" s="188">
         <v>0.89</v>
       </c>
       <c r="I28" s="189">
@@ -9907,52 +10186,55 @@
       </c>
       <c r="U28" s="194">
         <v>1.53</v>
       </c>
       <c r="V28" s="195">
         <v>1.56</v>
       </c>
       <c r="W28" s="67">
         <v>1.55</v>
       </c>
       <c r="X28" s="67">
         <v>1.51</v>
       </c>
       <c r="Y28" s="67">
         <v>1.45</v>
       </c>
       <c r="Z28" s="64">
         <v>0.37</v>
       </c>
       <c r="AA28" s="64">
         <v>0.96</v>
       </c>
       <c r="AB28" s="64">
         <v>1.26</v>
       </c>
-    </row>
-    <row r="29" spans="1:28">
+      <c r="AC28" s="64">
+        <v>1.04</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29">
       <c r="A29" s="113" t="s">
         <v>21</v>
       </c>
       <c r="B29" s="67">
         <v>1.35</v>
       </c>
       <c r="C29" s="67">
         <v>0.93</v>
       </c>
       <c r="D29" s="67">
         <v>0.76</v>
       </c>
       <c r="E29" s="185">
         <v>0.56999999999999995</v>
       </c>
       <c r="F29" s="186">
         <v>0.73</v>
       </c>
       <c r="G29" s="187">
         <v>0.76</v>
       </c>
       <c r="H29" s="188">
         <v>0.91</v>
       </c>
       <c r="I29" s="189">
@@ -9993,52 +10275,55 @@
       </c>
       <c r="U29" s="194">
         <v>1.1599999999999999</v>
       </c>
       <c r="V29" s="195">
         <v>1.29</v>
       </c>
       <c r="W29" s="67">
         <v>1.2</v>
       </c>
       <c r="X29" s="67">
         <v>1.18</v>
       </c>
       <c r="Y29" s="67">
         <v>1.23</v>
       </c>
       <c r="Z29" s="64">
         <v>0.92</v>
       </c>
       <c r="AA29" s="64">
         <v>0.96</v>
       </c>
       <c r="AB29" s="64">
         <v>1.26</v>
       </c>
-    </row>
-    <row r="30" spans="1:28">
+      <c r="AC29" s="64">
+        <v>1.18</v>
+      </c>
+    </row>
+    <row r="30" spans="1:29">
       <c r="A30" s="113" t="s">
         <v>22</v>
       </c>
       <c r="B30" s="67">
         <v>1.49</v>
       </c>
       <c r="C30" s="67">
         <v>0.88</v>
       </c>
       <c r="D30" s="67">
         <v>0.94</v>
       </c>
       <c r="E30" s="185">
         <v>0.98</v>
       </c>
       <c r="F30" s="186">
         <v>0.91</v>
       </c>
       <c r="G30" s="187">
         <v>1.01</v>
       </c>
       <c r="H30" s="188">
         <v>1.02</v>
       </c>
       <c r="I30" s="189">
@@ -10079,52 +10364,55 @@
       </c>
       <c r="U30" s="194">
         <v>1.1499999999999999</v>
       </c>
       <c r="V30" s="195">
         <v>1.31</v>
       </c>
       <c r="W30" s="67">
         <v>1.31</v>
       </c>
       <c r="X30" s="67">
         <v>1.29</v>
       </c>
       <c r="Y30" s="67">
         <v>1.31</v>
       </c>
       <c r="Z30" s="64">
         <v>0.86</v>
       </c>
       <c r="AA30" s="64">
         <v>1.47</v>
       </c>
       <c r="AB30" s="64">
         <v>1.71</v>
       </c>
-    </row>
-    <row r="31" spans="1:28">
+      <c r="AC30" s="64">
+        <v>1.34</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29">
       <c r="A31" s="113" t="s">
         <v>23</v>
       </c>
       <c r="B31" s="67" t="s">
         <v>40</v>
       </c>
       <c r="C31" s="67">
         <v>0.2</v>
       </c>
       <c r="D31" s="67">
         <v>0.26</v>
       </c>
       <c r="E31" s="185">
         <v>0.79</v>
       </c>
       <c r="F31" s="186">
         <v>0.78</v>
       </c>
       <c r="G31" s="187">
         <v>0.65</v>
       </c>
       <c r="H31" s="188">
         <v>0.72</v>
       </c>
       <c r="I31" s="189">
@@ -10165,52 +10453,55 @@
       </c>
       <c r="U31" s="194">
         <v>1.03</v>
       </c>
       <c r="V31" s="195">
         <v>1.05</v>
       </c>
       <c r="W31" s="67">
         <v>1.06</v>
       </c>
       <c r="X31" s="67">
         <v>1.07</v>
       </c>
       <c r="Y31" s="67">
         <v>1.1100000000000001</v>
       </c>
       <c r="Z31" s="64">
         <v>1.56</v>
       </c>
       <c r="AA31" s="64">
         <v>1.22</v>
       </c>
       <c r="AB31" s="64">
         <v>1.47</v>
       </c>
-    </row>
-    <row r="32" spans="1:28">
+      <c r="AC31" s="64">
+        <v>1.3</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29">
       <c r="A32" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B32" s="67">
         <v>1.97</v>
       </c>
       <c r="C32" s="67">
         <v>1.64</v>
       </c>
       <c r="D32" s="67">
         <v>1.22</v>
       </c>
       <c r="E32" s="185">
         <v>1.22</v>
       </c>
       <c r="F32" s="186">
         <v>1.1399999999999999</v>
       </c>
       <c r="G32" s="187">
         <v>1.02</v>
       </c>
       <c r="H32" s="188">
         <v>1.05</v>
       </c>
       <c r="I32" s="189">
@@ -10251,52 +10542,55 @@
       </c>
       <c r="U32" s="194">
         <v>0.92</v>
       </c>
       <c r="V32" s="195">
         <v>1.05</v>
       </c>
       <c r="W32" s="67">
         <v>1.1499999999999999</v>
       </c>
       <c r="X32" s="67">
         <v>1.19</v>
       </c>
       <c r="Y32" s="67">
         <v>1.0900000000000001</v>
       </c>
       <c r="Z32" s="64">
         <v>2.8</v>
       </c>
       <c r="AA32" s="64">
         <v>2.5499999999999998</v>
       </c>
       <c r="AB32" s="64">
         <v>1.95</v>
       </c>
-    </row>
-    <row r="33" spans="1:28">
+      <c r="AC32" s="64">
+        <v>1.98</v>
+      </c>
+    </row>
+    <row r="33" spans="1:29">
       <c r="A33" s="60" t="s">
         <v>25</v>
       </c>
       <c r="B33" s="101">
         <v>0.41</v>
       </c>
       <c r="C33" s="101">
         <v>0.84</v>
       </c>
       <c r="D33" s="101">
         <v>0.69</v>
       </c>
       <c r="E33" s="196">
         <v>0.83</v>
       </c>
       <c r="F33" s="197">
         <v>0.75</v>
       </c>
       <c r="G33" s="198">
         <v>0.9</v>
       </c>
       <c r="H33" s="199">
         <v>1.06</v>
       </c>
       <c r="I33" s="200">
@@ -10337,63 +10631,66 @@
       </c>
       <c r="U33" s="205">
         <v>1.94</v>
       </c>
       <c r="V33" s="206">
         <v>1.87</v>
       </c>
       <c r="W33" s="101">
         <v>1.89</v>
       </c>
       <c r="X33" s="101">
         <v>1.83</v>
       </c>
       <c r="Y33" s="101">
         <v>1.71</v>
       </c>
       <c r="Z33" s="101">
         <v>1.67</v>
       </c>
       <c r="AA33" s="101">
         <v>1.75</v>
       </c>
       <c r="AB33" s="101">
         <v>1.29</v>
       </c>
+      <c r="AC33" s="101">
+        <v>1.29</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="10">
-    <mergeCell ref="A24:AA24"/>
-[...4 lines deleted...]
-    <mergeCell ref="A20:AA20"/>
     <mergeCell ref="S7:T7"/>
     <mergeCell ref="A8:A9"/>
     <mergeCell ref="B8:M8"/>
     <mergeCell ref="N8:Y8"/>
+    <mergeCell ref="U7:AC7"/>
+    <mergeCell ref="Z8:AC8"/>
+    <mergeCell ref="A10:AC10"/>
+    <mergeCell ref="A20:AC20"/>
+    <mergeCell ref="A24:AC24"/>
+    <mergeCell ref="A6:AC6"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Registered marriages</vt:lpstr>