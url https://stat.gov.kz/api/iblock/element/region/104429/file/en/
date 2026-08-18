--- v2 (2026-07-09)
+++ v3 (2026-08-18)
@@ -9,64 +9,64 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="807" activeTab="3"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="807"/>
   </bookViews>
   <sheets>
     <sheet name="Registered marriages" sheetId="1" r:id="rId1"/>
     <sheet name="Total marriage rate " sheetId="2" r:id="rId2"/>
     <sheet name="registered divorces" sheetId="3" r:id="rId3"/>
     <sheet name="Total divorce rate" sheetId="4" r:id="rId4"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="246" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="254" uniqueCount="42">
   <si>
     <t>Atyrau</t>
   </si>
   <si>
     <t>Rural population</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
@@ -1076,112 +1076,112 @@
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="126" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="127" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="128" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="129" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="130" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="131" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="132" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="133" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1"/>
-[...2 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="134">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="90"/>
     <cellStyle name="Обычный 100" xfId="21"/>
     <cellStyle name="Обычный 101" xfId="32"/>
     <cellStyle name="Обычный 102" xfId="76"/>
     <cellStyle name="Обычный 103" xfId="87"/>
     <cellStyle name="Обычный 104" xfId="98"/>
     <cellStyle name="Обычный 105" xfId="43"/>
     <cellStyle name="Обычный 106" xfId="54"/>
     <cellStyle name="Обычный 107" xfId="65"/>
     <cellStyle name="Обычный 108" xfId="109"/>
     <cellStyle name="Обычный 109" xfId="120"/>
     <cellStyle name="Обычный 11" xfId="79"/>
     <cellStyle name="Обычный 110" xfId="131"/>
     <cellStyle name="Обычный 111" xfId="11"/>
     <cellStyle name="Обычный 112" xfId="22"/>
     <cellStyle name="Обычный 113" xfId="33"/>
     <cellStyle name="Обычный 114" xfId="77"/>
     <cellStyle name="Обычный 115" xfId="88"/>
     <cellStyle name="Обычный 116" xfId="99"/>
     <cellStyle name="Обычный 117" xfId="44"/>
     <cellStyle name="Обычный 118" xfId="55"/>
     <cellStyle name="Обычный 119" xfId="66"/>
@@ -1297,242 +1297,242 @@
     <cellStyle name="Обычный 98" xfId="130"/>
     <cellStyle name="Обычный 99" xfId="10"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>2</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>2</xdr:col>
-      <xdr:colOff>514349</xdr:colOff>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>57149</xdr:colOff>
       <xdr:row>4</xdr:row>
-      <xdr:rowOff>57150</xdr:rowOff>
+      <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Рисунок 2" descr="F:\НАУРЗБЕКОВА АСЕЛЬ (каб 824)\2018-2025 МОИ ДОКУМЕНТЫ\10) 2018-2026 ПЕРЕПИСКА\2026\ВНУТРЕННЯЯ БНС\Хат СП по измен. лого\2 вариант заново\Приложение\логотип\ЛОГО АНГ по левому краю.png"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-              <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" val="0"/>
+              <a14:useLocalDpi xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns="" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="2"/>
-          <a:ext cx="2047874" cy="800098"/>
+          <a:ext cx="2047874" cy="742948"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>2</xdr:col>
-      <xdr:colOff>485775</xdr:colOff>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>85725</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Рисунок 2" descr="F:\НАУРЗБЕКОВА АСЕЛЬ (каб 824)\2018-2025 МОИ ДОКУМЕНТЫ\10) 2018-2026 ПЕРЕПИСКА\2026\ВНУТРЕННЯЯ БНС\Хат СП по измен. лого\2 вариант заново\Приложение\логотип\ЛОГО АНГ по левому краю.png"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-              <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" val="0"/>
+              <a14:useLocalDpi xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns="" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1990725" cy="847725"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>2</xdr:col>
-      <xdr:colOff>466725</xdr:colOff>
+      <xdr:col>14</xdr:col>
+      <xdr:colOff>485775</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>66675</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Рисунок 2" descr="F:\НАУРЗБЕКОВА АСЕЛЬ (каб 824)\2018-2025 МОИ ДОКУМЕНТЫ\10) 2018-2026 ПЕРЕПИСКА\2026\ВНУТРЕННЯЯ БНС\Хат СП по измен. лого\2 вариант заново\Приложение\логотип\ЛОГО АНГ по левому краю.png"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-              <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" val="0"/>
+              <a14:useLocalDpi xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns="" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1" y="0"/>
           <a:ext cx="1933574" cy="828675"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95251</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>1</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>2</xdr:col>
-      <xdr:colOff>371476</xdr:colOff>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>38101</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Рисунок 2" descr="F:\НАУРЗБЕКОВА АСЕЛЬ (каб 824)\2018-2025 МОИ ДОКУМЕНТЫ\10) 2018-2026 ПЕРЕПИСКА\2026\ВНУТРЕННЯЯ БНС\Хат СП по измен. лого\2 вариант заново\Приложение\логотип\ЛОГО АНГ по левому краю.png"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-              <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" val="0"/>
+              <a14:useLocalDpi xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns="" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="95251" y="1"/>
           <a:ext cx="1828800" cy="761999"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
@@ -1817,2392 +1817,2546 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AC33"/>
+  <dimension ref="A1:AE32"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2:S2"/>
-      <selection pane="bottomLeft" activeCell="AF12" sqref="AF12"/>
+      <selection pane="bottomLeft" activeCell="AJ8" sqref="AJ8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="15.42578125" style="1" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="14" max="14" width="7.42578125" style="1" customWidth="1"/>
+    <col min="1" max="1" width="15.28515625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="7.5703125" style="1" hidden="1" customWidth="1"/>
+    <col min="3" max="3" width="7.85546875" style="1" hidden="1" customWidth="1"/>
+    <col min="4" max="4" width="0.28515625" style="1" hidden="1" customWidth="1"/>
+    <col min="5" max="5" width="7" style="1" hidden="1" customWidth="1"/>
+    <col min="6" max="6" width="6.28515625" style="1" hidden="1" customWidth="1"/>
+    <col min="7" max="7" width="6.5703125" style="1" hidden="1" customWidth="1"/>
+    <col min="8" max="8" width="5.7109375" style="1" hidden="1" customWidth="1"/>
+    <col min="9" max="9" width="0.28515625" style="1" hidden="1" customWidth="1"/>
+    <col min="10" max="10" width="0.140625" style="1" hidden="1" customWidth="1"/>
+    <col min="11" max="11" width="7.42578125" style="1" hidden="1" customWidth="1"/>
+    <col min="12" max="12" width="9" style="1" hidden="1" customWidth="1"/>
+    <col min="13" max="13" width="8.85546875" style="1" hidden="1" customWidth="1"/>
+    <col min="14" max="14" width="6.85546875" style="1" customWidth="1"/>
     <col min="15" max="15" width="7.7109375" style="1" customWidth="1"/>
-    <col min="16" max="17" width="6.28515625" style="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="21" max="21" width="6.85546875" style="1" customWidth="1"/>
+    <col min="16" max="16" width="5.28515625" style="1" customWidth="1"/>
+    <col min="17" max="18" width="5.140625" style="1" customWidth="1"/>
+    <col min="19" max="19" width="5.28515625" style="1" customWidth="1"/>
+    <col min="20" max="20" width="4.42578125" style="1" customWidth="1"/>
+    <col min="21" max="21" width="6.140625" style="1" customWidth="1"/>
     <col min="22" max="22" width="9.140625" style="1"/>
-    <col min="23" max="23" width="7.7109375" style="1" customWidth="1"/>
+    <col min="23" max="23" width="6.5703125" style="1" customWidth="1"/>
     <col min="24" max="24" width="8.5703125" style="1" customWidth="1"/>
     <col min="25" max="25" width="8.42578125" style="1" customWidth="1"/>
-    <col min="26" max="26" width="7.7109375" style="1" customWidth="1"/>
+    <col min="26" max="26" width="6.85546875" style="1" customWidth="1"/>
     <col min="27" max="27" width="7.140625" style="1" customWidth="1"/>
-    <col min="28" max="28" width="7.42578125" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="30" max="16384" width="9.140625" style="1"/>
+    <col min="28" max="28" width="6" style="1" customWidth="1"/>
+    <col min="29" max="29" width="5.5703125" style="1" customWidth="1"/>
+    <col min="30" max="30" width="5.42578125" style="1" customWidth="1"/>
+    <col min="31" max="31" width="5.7109375" style="1" customWidth="1"/>
+    <col min="32" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:29" s="9" customFormat="1" ht="21" hidden="1" customHeight="1"/>
-[...5 lines deleted...]
-      <c r="A6" s="215" t="s">
+    <row r="1" spans="1:31" s="9" customFormat="1" ht="21" hidden="1" customHeight="1"/>
+    <row r="2" spans="1:31" s="9" customFormat="1" ht="21" customHeight="1"/>
+    <row r="3" spans="1:31" s="9" customFormat="1" ht="21" customHeight="1"/>
+    <row r="4" spans="1:31" s="9" customFormat="1" ht="16.5" customHeight="1"/>
+    <row r="5" spans="1:31" ht="19.5" customHeight="1">
+      <c r="A5" s="222" t="s">
         <v>17</v>
       </c>
-      <c r="B6" s="215"/>
-[...26 lines deleted...]
-      <c r="AC6" s="209"/>
+      <c r="B5" s="222"/>
+      <c r="C5" s="222"/>
+      <c r="D5" s="222"/>
+      <c r="E5" s="222"/>
+      <c r="F5" s="222"/>
+      <c r="G5" s="222"/>
+      <c r="H5" s="222"/>
+      <c r="I5" s="222"/>
+      <c r="J5" s="222"/>
+      <c r="K5" s="222"/>
+      <c r="L5" s="222"/>
+      <c r="M5" s="222"/>
+      <c r="N5" s="222"/>
+      <c r="O5" s="222"/>
+      <c r="P5" s="222"/>
+      <c r="Q5" s="222"/>
+      <c r="R5" s="222"/>
+      <c r="S5" s="222"/>
+      <c r="T5" s="222"/>
+      <c r="U5" s="222"/>
+      <c r="V5" s="222"/>
+      <c r="W5" s="220"/>
+      <c r="X5" s="220"/>
+      <c r="Y5" s="220"/>
+      <c r="Z5" s="220"/>
+      <c r="AA5" s="220"/>
+      <c r="AB5" s="220"/>
+      <c r="AC5" s="220"/>
+      <c r="AD5" s="220"/>
+      <c r="AE5" s="220"/>
     </row>
-    <row r="7" spans="1:29">
-[...1 lines deleted...]
-      <c r="V7" s="229" t="s">
+    <row r="6" spans="1:31">
+      <c r="T6" s="2"/>
+      <c r="V6" s="223" t="s">
         <v>15</v>
       </c>
-      <c r="W7" s="230"/>
-[...5 lines deleted...]
-      <c r="AC7" s="230"/>
+      <c r="W6" s="229"/>
+      <c r="X6" s="229"/>
+      <c r="Y6" s="229"/>
+      <c r="Z6" s="229"/>
+      <c r="AA6" s="229"/>
+      <c r="AB6" s="229"/>
+      <c r="AC6" s="229"/>
+      <c r="AD6" s="220"/>
+      <c r="AE6" s="220"/>
     </row>
-    <row r="8" spans="1:29">
-[...1 lines deleted...]
-      <c r="B8" s="220">
+    <row r="7" spans="1:31">
+      <c r="A7" s="208"/>
+      <c r="B7" s="207">
         <v>2024</v>
       </c>
-      <c r="C8" s="220"/>
-[...10 lines deleted...]
-      <c r="N8" s="210">
+      <c r="C7" s="207"/>
+      <c r="D7" s="207"/>
+      <c r="E7" s="207"/>
+      <c r="F7" s="207"/>
+      <c r="G7" s="207"/>
+      <c r="H7" s="207"/>
+      <c r="I7" s="207"/>
+      <c r="J7" s="207"/>
+      <c r="K7" s="207"/>
+      <c r="L7" s="207"/>
+      <c r="M7" s="207"/>
+      <c r="N7" s="210">
         <v>2025</v>
       </c>
-      <c r="O8" s="211"/>
-[...10 lines deleted...]
-      <c r="Z8" s="210">
+      <c r="O7" s="211"/>
+      <c r="P7" s="211"/>
+      <c r="Q7" s="211"/>
+      <c r="R7" s="211"/>
+      <c r="S7" s="211"/>
+      <c r="T7" s="211"/>
+      <c r="U7" s="211"/>
+      <c r="V7" s="211"/>
+      <c r="W7" s="212"/>
+      <c r="X7" s="212"/>
+      <c r="Y7" s="212"/>
+      <c r="Z7" s="210">
         <v>2026</v>
       </c>
-      <c r="AA8" s="211"/>
-[...1 lines deleted...]
-      <c r="AC8" s="212"/>
+      <c r="AA7" s="211"/>
+      <c r="AB7" s="212"/>
+      <c r="AC7" s="212"/>
+      <c r="AD7" s="212"/>
+      <c r="AE7" s="212"/>
     </row>
-    <row r="9" spans="1:29">
-[...1 lines deleted...]
-      <c r="B9" s="62" t="s">
+    <row r="8" spans="1:31" ht="18.75" customHeight="1">
+      <c r="A8" s="209"/>
+      <c r="B8" s="62" t="s">
         <v>2</v>
       </c>
-      <c r="C9" s="3" t="s">
+      <c r="C8" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="D9" s="3" t="s">
+      <c r="D8" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="E9" s="3" t="s">
+      <c r="E8" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="F9" s="3" t="s">
+      <c r="F8" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="G9" s="3" t="s">
+      <c r="G8" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="H9" s="5" t="s">
+      <c r="H8" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="I9" s="5" t="s">
+      <c r="I8" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="J9" s="5" t="s">
+      <c r="J8" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="K9" s="5" t="s">
+      <c r="K8" s="5" t="s">
         <v>12</v>
       </c>
-      <c r="L9" s="5" t="s">
+      <c r="L8" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="M9" s="5" t="s">
+      <c r="M8" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="N9" s="4" t="s">
+      <c r="N8" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="O9" s="4" t="s">
+      <c r="O8" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="P9" s="3" t="s">
+      <c r="P8" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="Q9" s="3" t="s">
+      <c r="Q8" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="R9" s="3" t="s">
+      <c r="R8" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="S9" s="3" t="s">
+      <c r="S8" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="T9" s="5" t="s">
+      <c r="T8" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="U9" s="5" t="s">
+      <c r="U8" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="V9" s="5" t="s">
+      <c r="V8" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="W9" s="5" t="s">
+      <c r="W8" s="5" t="s">
         <v>12</v>
       </c>
-      <c r="X9" s="5" t="s">
+      <c r="X8" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="Y9" s="5" t="s">
+      <c r="Y8" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="Z9" s="3" t="s">
+      <c r="Z8" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="AA9" s="3" t="s">
+      <c r="AA8" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="AB9" s="3" t="s">
+      <c r="AB8" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="AC9" s="3" t="s">
+      <c r="AC8" s="3" t="s">
         <v>5</v>
       </c>
+      <c r="AD8" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="AE8" s="3" t="s">
+        <v>7</v>
+      </c>
     </row>
-    <row r="10" spans="1:29">
-      <c r="A10" s="216" t="s">
+    <row r="9" spans="1:31">
+      <c r="A9" s="215" t="s">
         <v>16</v>
       </c>
-      <c r="B10" s="216"/>
-[...26 lines deleted...]
-      <c r="AC10" s="218"/>
+      <c r="B9" s="215"/>
+      <c r="C9" s="215"/>
+      <c r="D9" s="215"/>
+      <c r="E9" s="215"/>
+      <c r="F9" s="215"/>
+      <c r="G9" s="215"/>
+      <c r="H9" s="215"/>
+      <c r="I9" s="215"/>
+      <c r="J9" s="215"/>
+      <c r="K9" s="215"/>
+      <c r="L9" s="215"/>
+      <c r="M9" s="215"/>
+      <c r="N9" s="215"/>
+      <c r="O9" s="215"/>
+      <c r="P9" s="215"/>
+      <c r="Q9" s="215"/>
+      <c r="R9" s="215"/>
+      <c r="S9" s="215"/>
+      <c r="T9" s="215"/>
+      <c r="U9" s="215"/>
+      <c r="V9" s="215"/>
+      <c r="W9" s="216"/>
+      <c r="X9" s="216"/>
+      <c r="Y9" s="216"/>
+      <c r="Z9" s="217"/>
+      <c r="AA9" s="217"/>
+      <c r="AB9" s="217"/>
+      <c r="AC9" s="217"/>
+      <c r="AD9" s="217"/>
+      <c r="AE9" s="217"/>
     </row>
-    <row r="11" spans="1:29">
+    <row r="10" spans="1:31">
+      <c r="A10" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="B10" s="6">
+        <v>318</v>
+      </c>
+      <c r="C10" s="6">
+        <v>281</v>
+      </c>
+      <c r="D10" s="6">
+        <v>309</v>
+      </c>
+      <c r="E10" s="6">
+        <v>387</v>
+      </c>
+      <c r="F10" s="6">
+        <v>311</v>
+      </c>
+      <c r="G10" s="6">
+        <v>343</v>
+      </c>
+      <c r="H10" s="6">
+        <v>443</v>
+      </c>
+      <c r="I10" s="6">
+        <v>399</v>
+      </c>
+      <c r="J10" s="6">
+        <v>357</v>
+      </c>
+      <c r="K10" s="6">
+        <v>373</v>
+      </c>
+      <c r="L10" s="6">
+        <v>282</v>
+      </c>
+      <c r="M10" s="6">
+        <v>259</v>
+      </c>
+      <c r="N10" s="6">
+        <v>222</v>
+      </c>
+      <c r="O10" s="6">
+        <v>279</v>
+      </c>
+      <c r="P10" s="6">
+        <v>271</v>
+      </c>
+      <c r="Q10" s="10">
+        <v>292</v>
+      </c>
+      <c r="R10" s="11">
+        <v>310</v>
+      </c>
+      <c r="S10" s="6">
+        <v>337</v>
+      </c>
+      <c r="T10" s="6">
+        <v>388</v>
+      </c>
+      <c r="U10" s="12">
+        <v>355</v>
+      </c>
+      <c r="V10" s="12">
+        <v>392</v>
+      </c>
+      <c r="W10" s="21">
+        <v>284</v>
+      </c>
+      <c r="X10" s="6">
+        <v>228</v>
+      </c>
+      <c r="Y10" s="6">
+        <v>276</v>
+      </c>
+      <c r="Z10" s="6">
+        <v>192</v>
+      </c>
+      <c r="AA10" s="6">
+        <v>241</v>
+      </c>
+      <c r="AB10" s="6">
+        <v>245</v>
+      </c>
+      <c r="AC10" s="21">
+        <v>228</v>
+      </c>
+      <c r="AD10" s="6">
+        <v>215</v>
+      </c>
+      <c r="AE10" s="6">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="11" spans="1:31">
       <c r="A11" s="7" t="s">
-        <v>0</v>
+        <v>18</v>
       </c>
       <c r="B11" s="6">
-        <v>318</v>
+        <v>198</v>
       </c>
       <c r="C11" s="6">
-        <v>281</v>
+        <v>179</v>
       </c>
       <c r="D11" s="6">
-        <v>309</v>
-[...28 lines deleted...]
-      <c r="N11" s="6">
+        <v>218</v>
+      </c>
+      <c r="E11" s="13">
+        <v>271</v>
+      </c>
+      <c r="F11" s="14">
+        <v>191</v>
+      </c>
+      <c r="G11" s="15">
         <v>222</v>
       </c>
-      <c r="O11" s="6">
-[...9 lines deleted...]
-        <v>310</v>
+      <c r="H11" s="16">
+        <v>288</v>
+      </c>
+      <c r="I11" s="17">
+        <v>252</v>
+      </c>
+      <c r="J11" s="18">
+        <v>250</v>
+      </c>
+      <c r="K11" s="19">
+        <v>238</v>
+      </c>
+      <c r="L11" s="20">
+        <v>172</v>
+      </c>
+      <c r="M11" s="21">
+        <v>179</v>
+      </c>
+      <c r="N11" s="21">
+        <v>162</v>
+      </c>
+      <c r="O11" s="21">
+        <v>186</v>
+      </c>
+      <c r="P11" s="22">
+        <v>186</v>
+      </c>
+      <c r="Q11" s="6">
+        <v>199</v>
+      </c>
+      <c r="R11" s="6">
+        <v>210</v>
       </c>
       <c r="S11" s="6">
-        <v>337</v>
-[...8 lines deleted...]
-        <v>392</v>
+        <v>220</v>
+      </c>
+      <c r="T11" s="23">
+        <v>253</v>
+      </c>
+      <c r="U11" s="24">
+        <v>244</v>
+      </c>
+      <c r="V11" s="25">
+        <v>275</v>
       </c>
       <c r="W11" s="21">
-        <v>284</v>
+        <v>191</v>
       </c>
       <c r="X11" s="6">
-        <v>228</v>
+        <v>156</v>
       </c>
       <c r="Y11" s="6">
-        <v>276</v>
+        <v>199</v>
       </c>
       <c r="Z11" s="6">
-        <v>192</v>
+        <v>134</v>
       </c>
       <c r="AA11" s="6">
-        <v>241</v>
+        <v>178</v>
       </c>
       <c r="AB11" s="6">
-        <v>245</v>
+        <v>185</v>
       </c>
       <c r="AC11" s="21">
-        <v>228</v>
+        <v>156</v>
+      </c>
+      <c r="AD11" s="6">
+        <v>146</v>
+      </c>
+      <c r="AE11" s="6">
+        <v>338</v>
       </c>
     </row>
-    <row r="12" spans="1:29">
+    <row r="12" spans="1:31">
       <c r="A12" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B12" s="6">
-        <v>198</v>
+        <v>44</v>
       </c>
       <c r="C12" s="6">
-        <v>179</v>
+        <v>27</v>
       </c>
       <c r="D12" s="6">
-        <v>218</v>
+        <v>32</v>
       </c>
       <c r="E12" s="13">
-        <v>271</v>
+        <v>34</v>
       </c>
       <c r="F12" s="14">
-        <v>191</v>
+        <v>47</v>
       </c>
       <c r="G12" s="15">
-        <v>222</v>
+        <v>28</v>
       </c>
       <c r="H12" s="16">
-        <v>288</v>
+        <v>59</v>
       </c>
       <c r="I12" s="17">
-        <v>252</v>
+        <v>58</v>
       </c>
       <c r="J12" s="18">
-        <v>250</v>
+        <v>35</v>
       </c>
       <c r="K12" s="19">
-        <v>238</v>
+        <v>47</v>
       </c>
       <c r="L12" s="20">
-        <v>172</v>
+        <v>36</v>
       </c>
       <c r="M12" s="21">
-        <v>179</v>
+        <v>24</v>
       </c>
       <c r="N12" s="21">
-        <v>162</v>
+        <v>19</v>
       </c>
       <c r="O12" s="21">
-        <v>186</v>
+        <v>25</v>
       </c>
       <c r="P12" s="22">
-        <v>186</v>
+        <v>35</v>
       </c>
       <c r="Q12" s="6">
-        <v>199</v>
+        <v>36</v>
       </c>
       <c r="R12" s="6">
-        <v>210</v>
+        <v>35</v>
       </c>
       <c r="S12" s="6">
-        <v>220</v>
+        <v>38</v>
       </c>
       <c r="T12" s="23">
-        <v>253</v>
+        <v>50</v>
       </c>
       <c r="U12" s="24">
-        <v>244</v>
+        <v>34</v>
       </c>
       <c r="V12" s="25">
-        <v>275</v>
+        <v>53</v>
       </c>
       <c r="W12" s="21">
-        <v>191</v>
+        <v>34</v>
       </c>
       <c r="X12" s="6">
-        <v>156</v>
+        <v>23</v>
       </c>
       <c r="Y12" s="6">
-        <v>199</v>
+        <v>34</v>
       </c>
       <c r="Z12" s="6">
-        <v>134</v>
+        <v>21</v>
       </c>
       <c r="AA12" s="6">
-        <v>178</v>
+        <v>23</v>
       </c>
       <c r="AB12" s="6">
-        <v>185</v>
+        <v>26</v>
       </c>
       <c r="AC12" s="21">
-        <v>156</v>
+        <v>24</v>
+      </c>
+      <c r="AD12" s="6">
+        <v>23</v>
+      </c>
+      <c r="AE12" s="6">
+        <v>42</v>
       </c>
     </row>
-    <row r="13" spans="1:29">
+    <row r="13" spans="1:31">
       <c r="A13" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B13" s="6">
+        <v>15</v>
+      </c>
+      <c r="C13" s="6">
+        <v>10</v>
+      </c>
+      <c r="D13" s="6">
+        <v>7</v>
+      </c>
+      <c r="E13" s="13">
+        <v>11</v>
+      </c>
+      <c r="F13" s="14">
+        <v>10</v>
+      </c>
+      <c r="G13" s="15">
+        <v>17</v>
+      </c>
+      <c r="H13" s="16">
+        <v>13</v>
+      </c>
+      <c r="I13" s="17">
+        <v>14</v>
+      </c>
+      <c r="J13" s="18">
+        <v>13</v>
+      </c>
+      <c r="K13" s="19">
+        <v>10</v>
+      </c>
+      <c r="L13" s="20">
+        <v>9</v>
+      </c>
+      <c r="M13" s="21">
+        <v>5</v>
+      </c>
+      <c r="N13" s="21">
+        <v>6</v>
+      </c>
+      <c r="O13" s="21">
+        <v>9</v>
+      </c>
+      <c r="P13" s="22">
+        <v>9</v>
+      </c>
+      <c r="Q13" s="6">
+        <v>11</v>
+      </c>
+      <c r="R13" s="6">
+        <v>10</v>
+      </c>
+      <c r="S13" s="6">
+        <v>10</v>
+      </c>
+      <c r="T13" s="23">
+        <v>15</v>
+      </c>
+      <c r="U13" s="24">
+        <v>13</v>
+      </c>
+      <c r="V13" s="25">
+        <v>11</v>
+      </c>
+      <c r="W13" s="21">
+        <v>8</v>
+      </c>
+      <c r="X13" s="6">
+        <v>7</v>
+      </c>
+      <c r="Y13" s="6">
+        <v>8</v>
+      </c>
+      <c r="Z13" s="6">
+        <v>9</v>
+      </c>
+      <c r="AA13" s="6">
+        <v>5</v>
+      </c>
+      <c r="AB13" s="6">
+        <v>4</v>
+      </c>
+      <c r="AC13" s="21">
+        <v>9</v>
+      </c>
+      <c r="AD13" s="6">
+        <v>10</v>
+      </c>
+      <c r="AE13" s="6">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="14" spans="1:31">
+      <c r="A14" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="B14" s="6">
+        <v>9</v>
+      </c>
+      <c r="C14" s="6">
+        <v>9</v>
+      </c>
+      <c r="D14" s="6">
+        <v>12</v>
+      </c>
+      <c r="E14" s="13">
+        <v>7</v>
+      </c>
+      <c r="F14" s="14">
+        <v>11</v>
+      </c>
+      <c r="G14" s="15">
+        <v>11</v>
+      </c>
+      <c r="H14" s="16">
         <v>19</v>
-      </c>
-[...108 lines deleted...]
-        <v>13</v>
       </c>
       <c r="I14" s="17">
         <v>14</v>
       </c>
       <c r="J14" s="18">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="K14" s="19">
+        <v>12</v>
+      </c>
+      <c r="L14" s="20">
+        <v>8</v>
+      </c>
+      <c r="M14" s="21">
         <v>10</v>
       </c>
-      <c r="L14" s="20">
-[...4 lines deleted...]
-      </c>
       <c r="N14" s="21">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="O14" s="21">
         <v>9</v>
       </c>
       <c r="P14" s="22">
+        <v>7</v>
+      </c>
+      <c r="Q14" s="6">
+        <v>10</v>
+      </c>
+      <c r="R14" s="6">
+        <v>6</v>
+      </c>
+      <c r="S14" s="6">
+        <v>15</v>
+      </c>
+      <c r="T14" s="23">
         <v>9</v>
       </c>
-      <c r="Q14" s="6">
-[...10 lines deleted...]
-      </c>
       <c r="U14" s="24">
+        <v>8</v>
+      </c>
+      <c r="V14" s="25">
+        <v>5</v>
+      </c>
+      <c r="W14" s="21">
         <v>13</v>
       </c>
-      <c r="V14" s="25">
-[...2 lines deleted...]
-      <c r="W14" s="21">
+      <c r="X14" s="6">
         <v>8</v>
       </c>
-      <c r="X14" s="6">
-[...1 lines deleted...]
-      </c>
       <c r="Y14" s="6">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="Z14" s="6">
         <v>9</v>
       </c>
       <c r="AA14" s="6">
+        <v>7</v>
+      </c>
+      <c r="AB14" s="6">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>4</v>
       </c>
       <c r="AC14" s="21">
         <v>9</v>
       </c>
+      <c r="AD14" s="6">
+        <v>9</v>
+      </c>
+      <c r="AE14" s="6">
+        <v>14</v>
+      </c>
     </row>
-    <row r="15" spans="1:29">
+    <row r="15" spans="1:31">
       <c r="A15" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="B15" s="6">
+        <v>16</v>
+      </c>
+      <c r="C15" s="6">
+        <v>23</v>
+      </c>
+      <c r="D15" s="6">
+        <v>10</v>
+      </c>
+      <c r="E15" s="13">
+        <v>28</v>
+      </c>
+      <c r="F15" s="14">
+        <v>17</v>
+      </c>
+      <c r="G15" s="15">
+        <v>28</v>
+      </c>
+      <c r="H15" s="16">
+        <v>25</v>
+      </c>
+      <c r="I15" s="17">
+        <v>26</v>
+      </c>
+      <c r="J15" s="18">
+        <v>20</v>
+      </c>
+      <c r="K15" s="19">
+        <v>22</v>
+      </c>
+      <c r="L15" s="20">
+        <v>30</v>
+      </c>
+      <c r="M15" s="21">
+        <v>18</v>
+      </c>
+      <c r="N15" s="21">
+        <v>13</v>
+      </c>
+      <c r="O15" s="21">
+        <v>24</v>
+      </c>
+      <c r="P15" s="22">
+        <v>17</v>
+      </c>
+      <c r="Q15" s="6">
+        <v>19</v>
+      </c>
+      <c r="R15" s="6">
+        <v>19</v>
+      </c>
+      <c r="S15" s="6">
+        <v>20</v>
+      </c>
+      <c r="T15" s="23">
+        <v>28</v>
+      </c>
+      <c r="U15" s="24">
+        <v>22</v>
+      </c>
+      <c r="V15" s="25">
+        <v>22</v>
+      </c>
+      <c r="W15" s="21">
+        <v>14</v>
+      </c>
+      <c r="X15" s="6">
         <v>21</v>
       </c>
-      <c r="B15" s="6">
-[...50 lines deleted...]
-      <c r="S15" s="6">
+      <c r="Y15" s="6">
         <v>15</v>
-      </c>
-[...16 lines deleted...]
-        <v>2</v>
       </c>
       <c r="Z15" s="6">
         <v>9</v>
       </c>
       <c r="AA15" s="6">
+        <v>9</v>
+      </c>
+      <c r="AB15" s="6">
+        <v>8</v>
+      </c>
+      <c r="AC15" s="21">
+        <v>12</v>
+      </c>
+      <c r="AD15" s="6">
+        <v>14</v>
+      </c>
+      <c r="AE15" s="6">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="16" spans="1:31">
+      <c r="A16" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="B16" s="6">
+        <v>8</v>
+      </c>
+      <c r="C16" s="6">
+        <v>19</v>
+      </c>
+      <c r="D16" s="6">
+        <v>12</v>
+      </c>
+      <c r="E16" s="13">
+        <v>10</v>
+      </c>
+      <c r="F16" s="14">
+        <v>14</v>
+      </c>
+      <c r="G16" s="15">
+        <v>13</v>
+      </c>
+      <c r="H16" s="16">
+        <v>17</v>
+      </c>
+      <c r="I16" s="17">
+        <v>10</v>
+      </c>
+      <c r="J16" s="18">
+        <v>12</v>
+      </c>
+      <c r="K16" s="19">
+        <v>9</v>
+      </c>
+      <c r="L16" s="20">
+        <v>9</v>
+      </c>
+      <c r="M16" s="21">
+        <v>11</v>
+      </c>
+      <c r="N16" s="21">
+        <v>6</v>
+      </c>
+      <c r="O16" s="21">
+        <v>6</v>
+      </c>
+      <c r="P16" s="22">
+        <v>9</v>
+      </c>
+      <c r="Q16" s="6">
+        <v>3</v>
+      </c>
+      <c r="R16" s="6">
+        <v>13</v>
+      </c>
+      <c r="S16" s="6">
+        <v>10</v>
+      </c>
+      <c r="T16" s="23">
+        <v>12</v>
+      </c>
+      <c r="U16" s="24">
+        <v>11</v>
+      </c>
+      <c r="V16" s="25">
+        <v>5</v>
+      </c>
+      <c r="W16" s="21">
+        <v>11</v>
+      </c>
+      <c r="X16" s="6">
+        <v>3</v>
+      </c>
+      <c r="Y16" s="6">
+        <v>8</v>
+      </c>
+      <c r="Z16" s="6">
+        <v>5</v>
+      </c>
+      <c r="AA16" s="6">
+        <v>6</v>
+      </c>
+      <c r="AB16" s="6">
+        <v>5</v>
+      </c>
+      <c r="AC16" s="21">
+        <v>6</v>
+      </c>
+      <c r="AD16" s="6">
+        <v>5</v>
+      </c>
+      <c r="AE16" s="6">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="17" spans="1:31">
+      <c r="A17" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="B17" s="6">
+        <v>17</v>
+      </c>
+      <c r="C17" s="6">
         <v>7</v>
       </c>
-      <c r="AB15" s="6">
-[...43 lines deleted...]
-      <c r="M16" s="21">
+      <c r="D17" s="6">
+        <v>8</v>
+      </c>
+      <c r="E17" s="13">
         <v>18</v>
       </c>
-      <c r="N16" s="21">
+      <c r="F17" s="14">
         <v>13</v>
       </c>
-      <c r="O16" s="21">
-[...63 lines deleted...]
-      </c>
       <c r="G17" s="15">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="H17" s="16">
         <v>17</v>
       </c>
       <c r="I17" s="17">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="J17" s="18">
         <v>12</v>
       </c>
       <c r="K17" s="19">
+        <v>19</v>
+      </c>
+      <c r="L17" s="20">
+        <v>11</v>
+      </c>
+      <c r="M17" s="21">
         <v>9</v>
       </c>
-      <c r="L17" s="20">
+      <c r="N17" s="21">
+        <v>4</v>
+      </c>
+      <c r="O17" s="21">
         <v>9</v>
       </c>
-      <c r="M17" s="21">
-[...2 lines deleted...]
-      <c r="N17" s="21">
+      <c r="P17" s="22">
+        <v>3</v>
+      </c>
+      <c r="Q17" s="6">
+        <v>9</v>
+      </c>
+      <c r="R17" s="6">
+        <v>7</v>
+      </c>
+      <c r="S17" s="6">
+        <v>14</v>
+      </c>
+      <c r="T17" s="23">
+        <v>10</v>
+      </c>
+      <c r="U17" s="24">
+        <v>10</v>
+      </c>
+      <c r="V17" s="25">
+        <v>13</v>
+      </c>
+      <c r="W17" s="21">
+        <v>9</v>
+      </c>
+      <c r="X17" s="6">
         <v>6</v>
       </c>
-      <c r="O17" s="21">
+      <c r="Y17" s="6">
         <v>6</v>
-      </c>
-[...28 lines deleted...]
-        <v>8</v>
       </c>
       <c r="Z17" s="6">
         <v>5</v>
       </c>
       <c r="AA17" s="6">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="AB17" s="6">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="AC17" s="21">
         <v>6</v>
       </c>
+      <c r="AD17" s="6">
+        <v>5</v>
+      </c>
+      <c r="AE17" s="6">
+        <v>15</v>
+      </c>
     </row>
-    <row r="18" spans="1:29">
+    <row r="18" spans="1:31">
       <c r="A18" s="7" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B18" s="6">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="C18" s="6">
         <v>7</v>
       </c>
       <c r="D18" s="6">
+        <v>10</v>
+      </c>
+      <c r="E18" s="13">
         <v>8</v>
       </c>
-      <c r="E18" s="13">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="14">
+        <v>8</v>
+      </c>
+      <c r="G18" s="15">
         <v>13</v>
       </c>
-      <c r="G18" s="15">
+      <c r="H18" s="16">
+        <v>5</v>
+      </c>
+      <c r="I18" s="17">
+        <v>12</v>
+      </c>
+      <c r="J18" s="18">
+        <v>6</v>
+      </c>
+      <c r="K18" s="19">
+        <v>16</v>
+      </c>
+      <c r="L18" s="20">
+        <v>7</v>
+      </c>
+      <c r="M18" s="21">
+        <v>3</v>
+      </c>
+      <c r="N18" s="21">
+        <v>8</v>
+      </c>
+      <c r="O18" s="21">
         <v>11</v>
       </c>
-      <c r="H18" s="16">
-[...2 lines deleted...]
-      <c r="I18" s="17">
+      <c r="P18" s="22">
+        <v>5</v>
+      </c>
+      <c r="Q18" s="6">
+        <v>5</v>
+      </c>
+      <c r="R18" s="6">
+        <v>10</v>
+      </c>
+      <c r="S18" s="6">
+        <v>10</v>
+      </c>
+      <c r="T18" s="23">
+        <v>11</v>
+      </c>
+      <c r="U18" s="24">
         <v>13</v>
       </c>
-      <c r="J18" s="18">
-[...11 lines deleted...]
-      <c r="N18" s="21">
+      <c r="V18" s="25">
+        <v>8</v>
+      </c>
+      <c r="W18" s="21">
         <v>4</v>
       </c>
-      <c r="O18" s="21">
-[...2 lines deleted...]
-      <c r="P18" s="22">
+      <c r="X18" s="6">
+        <v>4</v>
+      </c>
+      <c r="Y18" s="6">
+        <v>4</v>
+      </c>
+      <c r="Z18" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="AA18" s="6">
+        <v>6</v>
+      </c>
+      <c r="AB18" s="6">
         <v>3</v>
-      </c>
-[...34 lines deleted...]
-        <v>9</v>
       </c>
       <c r="AC18" s="21">
         <v>6</v>
       </c>
+      <c r="AD18" s="6">
+        <v>3</v>
+      </c>
+      <c r="AE18" s="6">
+        <v>9</v>
+      </c>
     </row>
-    <row r="19" spans="1:29">
-      <c r="A19" s="7" t="s">
+    <row r="19" spans="1:31">
+      <c r="A19" s="218" t="s">
+        <v>11</v>
+      </c>
+      <c r="B19" s="218"/>
+      <c r="C19" s="218"/>
+      <c r="D19" s="218"/>
+      <c r="E19" s="218"/>
+      <c r="F19" s="218"/>
+      <c r="G19" s="218"/>
+      <c r="H19" s="218"/>
+      <c r="I19" s="218"/>
+      <c r="J19" s="218"/>
+      <c r="K19" s="218"/>
+      <c r="L19" s="218"/>
+      <c r="M19" s="218"/>
+      <c r="N19" s="218"/>
+      <c r="O19" s="218"/>
+      <c r="P19" s="218"/>
+      <c r="Q19" s="218"/>
+      <c r="R19" s="218"/>
+      <c r="S19" s="218"/>
+      <c r="T19" s="218"/>
+      <c r="U19" s="218"/>
+      <c r="V19" s="218"/>
+      <c r="W19" s="219"/>
+      <c r="X19" s="219"/>
+      <c r="Y19" s="219"/>
+      <c r="Z19" s="220"/>
+      <c r="AA19" s="220"/>
+      <c r="AB19" s="220"/>
+      <c r="AC19" s="220"/>
+      <c r="AD19" s="220"/>
+      <c r="AE19" s="220"/>
+    </row>
+    <row r="20" spans="1:31">
+      <c r="A20" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="B20" s="6">
+        <v>184</v>
+      </c>
+      <c r="C20" s="6">
+        <v>163</v>
+      </c>
+      <c r="D20" s="6">
+        <v>195</v>
+      </c>
+      <c r="E20" s="6">
+        <v>238</v>
+      </c>
+      <c r="F20" s="6">
+        <v>182</v>
+      </c>
+      <c r="G20" s="6">
+        <v>187</v>
+      </c>
+      <c r="H20" s="6">
+        <v>267</v>
+      </c>
+      <c r="I20" s="6">
+        <v>241</v>
+      </c>
+      <c r="J20" s="6">
+        <v>222</v>
+      </c>
+      <c r="K20" s="6">
+        <v>210</v>
+      </c>
+      <c r="L20" s="6">
+        <v>153</v>
+      </c>
+      <c r="M20" s="6">
+        <v>148</v>
+      </c>
+      <c r="N20" s="6">
+        <v>146</v>
+      </c>
+      <c r="O20" s="6">
+        <v>161</v>
+      </c>
+      <c r="P20" s="6">
+        <v>180</v>
+      </c>
+      <c r="Q20" s="10">
+        <v>191</v>
+      </c>
+      <c r="R20" s="11">
+        <v>183</v>
+      </c>
+      <c r="S20" s="6">
+        <v>200</v>
+      </c>
+      <c r="T20" s="6">
+        <v>245</v>
+      </c>
+      <c r="U20" s="12">
+        <v>214</v>
+      </c>
+      <c r="V20" s="12">
+        <v>257</v>
+      </c>
+      <c r="W20" s="21">
+        <v>168</v>
+      </c>
+      <c r="X20" s="6">
+        <v>138</v>
+      </c>
+      <c r="Y20" s="6">
+        <v>175</v>
+      </c>
+      <c r="Z20" s="6">
+        <v>122</v>
+      </c>
+      <c r="AA20" s="6">
+        <v>158</v>
+      </c>
+      <c r="AB20" s="6">
+        <v>153</v>
+      </c>
+      <c r="AC20" s="21">
+        <v>136</v>
+      </c>
+      <c r="AD20" s="6">
+        <v>124</v>
+      </c>
+      <c r="AE20" s="6">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="21" spans="1:31">
+      <c r="A21" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="B21" s="6">
+        <v>151</v>
+      </c>
+      <c r="C21" s="6">
+        <v>143</v>
+      </c>
+      <c r="D21" s="6">
+        <v>173</v>
+      </c>
+      <c r="E21" s="26">
+        <v>213</v>
+      </c>
+      <c r="F21" s="27">
+        <v>139</v>
+      </c>
+      <c r="G21" s="28">
+        <v>167</v>
+      </c>
+      <c r="H21" s="29">
+        <v>223</v>
+      </c>
+      <c r="I21" s="30">
+        <v>195</v>
+      </c>
+      <c r="J21" s="31">
+        <v>200</v>
+      </c>
+      <c r="K21" s="32">
+        <v>180</v>
+      </c>
+      <c r="L21" s="33">
+        <v>125</v>
+      </c>
+      <c r="M21" s="21">
+        <v>131</v>
+      </c>
+      <c r="N21" s="21">
+        <v>133</v>
+      </c>
+      <c r="O21" s="21">
+        <v>146</v>
+      </c>
+      <c r="P21" s="22">
+        <v>66</v>
+      </c>
+      <c r="Q21" s="6">
+        <v>158</v>
+      </c>
+      <c r="R21" s="6">
+        <v>157</v>
+      </c>
+      <c r="S21" s="6">
+        <v>170</v>
+      </c>
+      <c r="T21" s="34">
+        <v>211</v>
+      </c>
+      <c r="U21" s="35">
+        <v>186</v>
+      </c>
+      <c r="V21" s="36">
+        <v>216</v>
+      </c>
+      <c r="W21" s="21">
+        <v>143</v>
+      </c>
+      <c r="X21" s="6">
+        <v>123</v>
+      </c>
+      <c r="Y21" s="6">
+        <v>146</v>
+      </c>
+      <c r="Z21" s="6">
+        <v>102</v>
+      </c>
+      <c r="AA21" s="6">
+        <v>138</v>
+      </c>
+      <c r="AB21" s="6">
+        <v>136</v>
+      </c>
+      <c r="AC21" s="21">
+        <v>119</v>
+      </c>
+      <c r="AD21" s="6">
+        <v>108</v>
+      </c>
+      <c r="AE21" s="6">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="22" spans="1:31">
+      <c r="A22" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="B22" s="6">
+        <v>33</v>
+      </c>
+      <c r="C22" s="6">
+        <v>20</v>
+      </c>
+      <c r="D22" s="6">
+        <v>22</v>
+      </c>
+      <c r="E22" s="26">
         <v>25</v>
       </c>
-      <c r="B19" s="6">
+      <c r="F22" s="27">
+        <v>43</v>
+      </c>
+      <c r="G22" s="28">
+        <v>20</v>
+      </c>
+      <c r="H22" s="29">
+        <v>44</v>
+      </c>
+      <c r="I22" s="30">
+        <v>46</v>
+      </c>
+      <c r="J22" s="31">
+        <v>22</v>
+      </c>
+      <c r="K22" s="32">
+        <v>30</v>
+      </c>
+      <c r="L22" s="33">
+        <v>28</v>
+      </c>
+      <c r="M22" s="21">
+        <v>17</v>
+      </c>
+      <c r="N22" s="21">
+        <v>13</v>
+      </c>
+      <c r="O22" s="21">
+        <v>15</v>
+      </c>
+      <c r="P22" s="22">
+        <v>12</v>
+      </c>
+      <c r="Q22" s="6">
+        <v>33</v>
+      </c>
+      <c r="R22" s="6">
+        <v>26</v>
+      </c>
+      <c r="S22" s="6">
+        <v>30</v>
+      </c>
+      <c r="T22" s="34">
+        <v>34</v>
+      </c>
+      <c r="U22" s="35">
+        <v>28</v>
+      </c>
+      <c r="V22" s="36">
+        <v>41</v>
+      </c>
+      <c r="W22" s="21">
+        <v>25</v>
+      </c>
+      <c r="X22" s="6">
+        <v>15</v>
+      </c>
+      <c r="Y22" s="6">
+        <v>29</v>
+      </c>
+      <c r="Z22" s="6">
+        <v>20</v>
+      </c>
+      <c r="AA22" s="6">
+        <v>20</v>
+      </c>
+      <c r="AB22" s="6">
+        <v>17</v>
+      </c>
+      <c r="AC22" s="21">
+        <v>17</v>
+      </c>
+      <c r="AD22" s="6">
+        <v>16</v>
+      </c>
+      <c r="AE22" s="6">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="23" spans="1:31">
+      <c r="A23" s="221" t="s">
+        <v>1</v>
+      </c>
+      <c r="B23" s="221"/>
+      <c r="C23" s="221"/>
+      <c r="D23" s="221"/>
+      <c r="E23" s="221"/>
+      <c r="F23" s="221"/>
+      <c r="G23" s="221"/>
+      <c r="H23" s="221"/>
+      <c r="I23" s="221"/>
+      <c r="J23" s="221"/>
+      <c r="K23" s="221"/>
+      <c r="L23" s="221"/>
+      <c r="M23" s="221"/>
+      <c r="N23" s="221"/>
+      <c r="O23" s="221"/>
+      <c r="P23" s="221"/>
+      <c r="Q23" s="221"/>
+      <c r="R23" s="221"/>
+      <c r="S23" s="221"/>
+      <c r="T23" s="221"/>
+      <c r="U23" s="221"/>
+      <c r="V23" s="221"/>
+      <c r="W23" s="219"/>
+      <c r="X23" s="219"/>
+      <c r="Y23" s="219"/>
+      <c r="Z23" s="220"/>
+      <c r="AA23" s="220"/>
+      <c r="AB23" s="220"/>
+      <c r="AC23" s="220"/>
+      <c r="AD23" s="220"/>
+      <c r="AE23" s="220"/>
+    </row>
+    <row r="24" spans="1:31">
+      <c r="A24" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="B24" s="6">
+        <v>134</v>
+      </c>
+      <c r="C24" s="6">
+        <v>118</v>
+      </c>
+      <c r="D24" s="6">
+        <v>114</v>
+      </c>
+      <c r="E24" s="6">
+        <v>149</v>
+      </c>
+      <c r="F24" s="6">
+        <v>129</v>
+      </c>
+      <c r="G24" s="6">
+        <v>156</v>
+      </c>
+      <c r="H24" s="6">
+        <v>176</v>
+      </c>
+      <c r="I24" s="6">
+        <v>158</v>
+      </c>
+      <c r="J24" s="6">
+        <v>135</v>
+      </c>
+      <c r="K24" s="6">
+        <v>163</v>
+      </c>
+      <c r="L24" s="6">
+        <v>129</v>
+      </c>
+      <c r="M24" s="6">
+        <v>111</v>
+      </c>
+      <c r="N24" s="6">
+        <v>76</v>
+      </c>
+      <c r="O24" s="6">
+        <v>118</v>
+      </c>
+      <c r="P24" s="6">
+        <v>91</v>
+      </c>
+      <c r="Q24" s="10">
+        <v>101</v>
+      </c>
+      <c r="R24" s="11">
+        <v>127</v>
+      </c>
+      <c r="S24" s="6">
+        <v>137</v>
+      </c>
+      <c r="T24" s="6">
+        <v>143</v>
+      </c>
+      <c r="U24" s="12">
+        <v>141</v>
+      </c>
+      <c r="V24" s="12">
+        <v>135</v>
+      </c>
+      <c r="W24" s="21">
+        <v>116</v>
+      </c>
+      <c r="X24" s="6">
+        <v>90</v>
+      </c>
+      <c r="Y24" s="6">
+        <v>101</v>
+      </c>
+      <c r="Z24" s="6">
+        <v>70</v>
+      </c>
+      <c r="AA24" s="6">
+        <v>83</v>
+      </c>
+      <c r="AB24" s="6">
+        <v>92</v>
+      </c>
+      <c r="AC24" s="21">
+        <v>92</v>
+      </c>
+      <c r="AD24" s="6">
+        <v>91</v>
+      </c>
+      <c r="AE24" s="6">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="25" spans="1:31">
+      <c r="A25" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="B25" s="6">
+        <v>47</v>
+      </c>
+      <c r="C25" s="6">
+        <v>36</v>
+      </c>
+      <c r="D25" s="6">
+        <v>45</v>
+      </c>
+      <c r="E25" s="37">
+        <v>58</v>
+      </c>
+      <c r="F25" s="38">
+        <v>52</v>
+      </c>
+      <c r="G25" s="39">
+        <v>55</v>
+      </c>
+      <c r="H25" s="40">
+        <v>65</v>
+      </c>
+      <c r="I25" s="41">
+        <v>57</v>
+      </c>
+      <c r="J25" s="42">
+        <v>50</v>
+      </c>
+      <c r="K25" s="43">
+        <v>58</v>
+      </c>
+      <c r="L25" s="44">
+        <v>47</v>
+      </c>
+      <c r="M25" s="21">
+        <v>48</v>
+      </c>
+      <c r="N25" s="21">
+        <v>29</v>
+      </c>
+      <c r="O25" s="21">
+        <v>40</v>
+      </c>
+      <c r="P25" s="22">
+        <v>36</v>
+      </c>
+      <c r="Q25" s="6">
+        <v>41</v>
+      </c>
+      <c r="R25" s="6">
+        <v>53</v>
+      </c>
+      <c r="S25" s="21">
+        <v>50</v>
+      </c>
+      <c r="T25" s="45">
+        <v>42</v>
+      </c>
+      <c r="U25" s="46">
+        <v>58</v>
+      </c>
+      <c r="V25" s="47">
+        <v>59</v>
+      </c>
+      <c r="W25" s="21">
+        <v>48</v>
+      </c>
+      <c r="X25" s="6">
+        <v>33</v>
+      </c>
+      <c r="Y25" s="6">
+        <v>53</v>
+      </c>
+      <c r="Z25" s="6">
+        <v>32</v>
+      </c>
+      <c r="AA25" s="6">
+        <v>40</v>
+      </c>
+      <c r="AB25" s="6">
+        <v>49</v>
+      </c>
+      <c r="AC25" s="21">
+        <v>37</v>
+      </c>
+      <c r="AD25" s="6">
+        <v>38</v>
+      </c>
+      <c r="AE25" s="6">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="26" spans="1:31">
+      <c r="A26" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="B26" s="6">
         <v>11</v>
       </c>
-      <c r="C19" s="6">
+      <c r="C26" s="6">
         <v>7</v>
       </c>
-      <c r="D19" s="6">
+      <c r="D26" s="6">
         <v>10</v>
       </c>
-      <c r="E19" s="13">
+      <c r="E26" s="37">
+        <v>9</v>
+      </c>
+      <c r="F26" s="38">
+        <v>4</v>
+      </c>
+      <c r="G26" s="39">
         <v>8</v>
       </c>
-      <c r="F19" s="14">
+      <c r="H26" s="40">
+        <v>15</v>
+      </c>
+      <c r="I26" s="41">
+        <v>12</v>
+      </c>
+      <c r="J26" s="42">
+        <v>13</v>
+      </c>
+      <c r="K26" s="43">
+        <v>17</v>
+      </c>
+      <c r="L26" s="44">
         <v>8</v>
       </c>
-      <c r="G19" s="15">
+      <c r="M26" s="21">
+        <v>7</v>
+      </c>
+      <c r="N26" s="21">
+        <v>6</v>
+      </c>
+      <c r="O26" s="21">
+        <v>10</v>
+      </c>
+      <c r="P26" s="22">
+        <v>5</v>
+      </c>
+      <c r="Q26" s="6">
+        <v>3</v>
+      </c>
+      <c r="R26" s="6">
+        <v>9</v>
+      </c>
+      <c r="S26" s="21">
+        <v>8</v>
+      </c>
+      <c r="T26" s="45">
+        <v>16</v>
+      </c>
+      <c r="U26" s="46">
+        <v>6</v>
+      </c>
+      <c r="V26" s="47">
+        <v>12</v>
+      </c>
+      <c r="W26" s="21">
+        <v>9</v>
+      </c>
+      <c r="X26" s="6">
+        <v>8</v>
+      </c>
+      <c r="Y26" s="6">
+        <v>5</v>
+      </c>
+      <c r="Z26" s="6">
+        <v>1</v>
+      </c>
+      <c r="AA26" s="6">
+        <v>3</v>
+      </c>
+      <c r="AB26" s="6">
+        <v>9</v>
+      </c>
+      <c r="AC26" s="21">
+        <v>7</v>
+      </c>
+      <c r="AD26" s="6">
+        <v>7</v>
+      </c>
+      <c r="AE26" s="6">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="27" spans="1:31">
+      <c r="A27" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B27" s="6">
+        <v>15</v>
+      </c>
+      <c r="C27" s="6">
+        <v>10</v>
+      </c>
+      <c r="D27" s="6">
+        <v>7</v>
+      </c>
+      <c r="E27" s="37">
+        <v>11</v>
+      </c>
+      <c r="F27" s="38">
+        <v>10</v>
+      </c>
+      <c r="G27" s="39">
+        <v>17</v>
+      </c>
+      <c r="H27" s="40">
         <v>13</v>
       </c>
-      <c r="H19" s="16">
-[...601 lines deleted...]
-      </c>
       <c r="I27" s="41">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="J27" s="42">
         <v>13</v>
       </c>
       <c r="K27" s="43">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="L27" s="44">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="M27" s="21">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="N27" s="21">
         <v>6</v>
       </c>
       <c r="O27" s="21">
+        <v>9</v>
+      </c>
+      <c r="P27" s="22">
+        <v>9</v>
+      </c>
+      <c r="Q27" s="6">
+        <v>11</v>
+      </c>
+      <c r="R27" s="6">
         <v>10</v>
       </c>
-      <c r="P27" s="22">
+      <c r="S27" s="21">
+        <v>10</v>
+      </c>
+      <c r="T27" s="45">
+        <v>15</v>
+      </c>
+      <c r="U27" s="46">
+        <v>13</v>
+      </c>
+      <c r="V27" s="47">
+        <v>11</v>
+      </c>
+      <c r="W27" s="21">
+        <v>8</v>
+      </c>
+      <c r="X27" s="6">
+        <v>7</v>
+      </c>
+      <c r="Y27" s="6">
+        <v>8</v>
+      </c>
+      <c r="Z27" s="6">
+        <v>9</v>
+      </c>
+      <c r="AA27" s="6">
         <v>5</v>
       </c>
-      <c r="Q27" s="6">
-[...2 lines deleted...]
-      <c r="R27" s="6">
+      <c r="AB27" s="6">
+        <v>4</v>
+      </c>
+      <c r="AC27" s="21">
         <v>9</v>
       </c>
-      <c r="S27" s="21">
-[...8 lines deleted...]
-      <c r="V27" s="47">
+      <c r="AD27" s="6">
+        <v>10</v>
+      </c>
+      <c r="AE27" s="6">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="28" spans="1:31">
+      <c r="A28" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="B28" s="6">
+        <v>9</v>
+      </c>
+      <c r="C28" s="6">
+        <v>9</v>
+      </c>
+      <c r="D28" s="6">
         <v>12</v>
       </c>
-      <c r="W27" s="21">
-[...17 lines deleted...]
-      <c r="AC27" s="21">
+      <c r="E28" s="37">
         <v>7</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="E28" s="37">
+      <c r="F28" s="38">
         <v>11</v>
       </c>
-      <c r="F28" s="38">
-[...1 lines deleted...]
-      </c>
       <c r="G28" s="39">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="H28" s="40">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="I28" s="41">
         <v>14</v>
       </c>
       <c r="J28" s="42">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="K28" s="43">
+        <v>12</v>
+      </c>
+      <c r="L28" s="44">
+        <v>8</v>
+      </c>
+      <c r="M28" s="21">
         <v>10</v>
       </c>
-      <c r="L28" s="44">
-[...4 lines deleted...]
-      </c>
       <c r="N28" s="21">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="O28" s="21">
         <v>9</v>
       </c>
       <c r="P28" s="22">
+        <v>7</v>
+      </c>
+      <c r="Q28" s="6">
+        <v>10</v>
+      </c>
+      <c r="R28" s="6">
+        <v>6</v>
+      </c>
+      <c r="S28" s="21">
+        <v>15</v>
+      </c>
+      <c r="T28" s="45">
         <v>9</v>
       </c>
-      <c r="Q28" s="6">
-[...10 lines deleted...]
-      </c>
       <c r="U28" s="46">
+        <v>8</v>
+      </c>
+      <c r="V28" s="47">
+        <v>5</v>
+      </c>
+      <c r="W28" s="21">
         <v>13</v>
       </c>
-      <c r="V28" s="47">
-[...2 lines deleted...]
-      <c r="W28" s="21">
+      <c r="X28" s="6">
         <v>8</v>
       </c>
-      <c r="X28" s="6">
-[...1 lines deleted...]
-      </c>
       <c r="Y28" s="6">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="Z28" s="6">
         <v>9</v>
       </c>
       <c r="AA28" s="6">
+        <v>7</v>
+      </c>
+      <c r="AB28" s="6">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>4</v>
       </c>
       <c r="AC28" s="21">
         <v>9</v>
       </c>
+      <c r="AD28" s="6">
+        <v>9</v>
+      </c>
+      <c r="AE28" s="6">
+        <v>14</v>
+      </c>
     </row>
-    <row r="29" spans="1:29">
+    <row r="29" spans="1:31">
       <c r="A29" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="B29" s="6">
+        <v>16</v>
+      </c>
+      <c r="C29" s="6">
+        <v>23</v>
+      </c>
+      <c r="D29" s="6">
+        <v>10</v>
+      </c>
+      <c r="E29" s="37">
+        <v>28</v>
+      </c>
+      <c r="F29" s="38">
+        <v>17</v>
+      </c>
+      <c r="G29" s="39">
+        <v>28</v>
+      </c>
+      <c r="H29" s="40">
+        <v>25</v>
+      </c>
+      <c r="I29" s="41">
+        <v>26</v>
+      </c>
+      <c r="J29" s="42">
+        <v>20</v>
+      </c>
+      <c r="K29" s="43">
+        <v>22</v>
+      </c>
+      <c r="L29" s="44">
+        <v>30</v>
+      </c>
+      <c r="M29" s="21">
+        <v>18</v>
+      </c>
+      <c r="N29" s="21">
+        <v>13</v>
+      </c>
+      <c r="O29" s="21">
+        <v>24</v>
+      </c>
+      <c r="P29" s="22">
+        <v>17</v>
+      </c>
+      <c r="Q29" s="6">
+        <v>19</v>
+      </c>
+      <c r="R29" s="6">
+        <v>19</v>
+      </c>
+      <c r="S29" s="21">
+        <v>20</v>
+      </c>
+      <c r="T29" s="45">
+        <v>28</v>
+      </c>
+      <c r="U29" s="46">
+        <v>22</v>
+      </c>
+      <c r="V29" s="47">
+        <v>22</v>
+      </c>
+      <c r="W29" s="21">
+        <v>14</v>
+      </c>
+      <c r="X29" s="6">
         <v>21</v>
       </c>
-      <c r="B29" s="6">
-[...50 lines deleted...]
-      <c r="S29" s="21">
+      <c r="Y29" s="6">
         <v>15</v>
-      </c>
-[...16 lines deleted...]
-        <v>2</v>
       </c>
       <c r="Z29" s="6">
         <v>9</v>
       </c>
       <c r="AA29" s="6">
+        <v>9</v>
+      </c>
+      <c r="AB29" s="6">
+        <v>8</v>
+      </c>
+      <c r="AC29" s="21">
+        <v>12</v>
+      </c>
+      <c r="AD29" s="6">
+        <v>14</v>
+      </c>
+      <c r="AE29" s="6">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="30" spans="1:31">
+      <c r="A30" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="B30" s="6">
+        <v>8</v>
+      </c>
+      <c r="C30" s="6">
+        <v>19</v>
+      </c>
+      <c r="D30" s="6">
+        <v>12</v>
+      </c>
+      <c r="E30" s="37">
+        <v>10</v>
+      </c>
+      <c r="F30" s="38">
+        <v>14</v>
+      </c>
+      <c r="G30" s="39">
+        <v>13</v>
+      </c>
+      <c r="H30" s="40">
+        <v>17</v>
+      </c>
+      <c r="I30" s="41">
+        <v>10</v>
+      </c>
+      <c r="J30" s="42">
+        <v>12</v>
+      </c>
+      <c r="K30" s="43">
+        <v>9</v>
+      </c>
+      <c r="L30" s="44">
+        <v>9</v>
+      </c>
+      <c r="M30" s="21">
+        <v>11</v>
+      </c>
+      <c r="N30" s="21">
+        <v>6</v>
+      </c>
+      <c r="O30" s="21">
+        <v>6</v>
+      </c>
+      <c r="P30" s="22">
+        <v>9</v>
+      </c>
+      <c r="Q30" s="6">
+        <v>3</v>
+      </c>
+      <c r="R30" s="6">
+        <v>13</v>
+      </c>
+      <c r="S30" s="21">
+        <v>10</v>
+      </c>
+      <c r="T30" s="45">
+        <v>12</v>
+      </c>
+      <c r="U30" s="46">
+        <v>11</v>
+      </c>
+      <c r="V30" s="47">
+        <v>5</v>
+      </c>
+      <c r="W30" s="21">
+        <v>11</v>
+      </c>
+      <c r="X30" s="6">
+        <v>3</v>
+      </c>
+      <c r="Y30" s="6">
+        <v>8</v>
+      </c>
+      <c r="Z30" s="6">
+        <v>5</v>
+      </c>
+      <c r="AA30" s="6">
+        <v>6</v>
+      </c>
+      <c r="AB30" s="6">
+        <v>5</v>
+      </c>
+      <c r="AC30" s="21">
+        <v>6</v>
+      </c>
+      <c r="AD30" s="6">
+        <v>5</v>
+      </c>
+      <c r="AE30" s="6">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="31" spans="1:31">
+      <c r="A31" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="B31" s="6">
+        <v>17</v>
+      </c>
+      <c r="C31" s="6">
         <v>7</v>
       </c>
-      <c r="AB29" s="6">
-[...43 lines deleted...]
-      <c r="M30" s="21">
+      <c r="D31" s="6">
+        <v>8</v>
+      </c>
+      <c r="E31" s="37">
         <v>18</v>
       </c>
-      <c r="N30" s="21">
+      <c r="F31" s="38">
         <v>13</v>
       </c>
-      <c r="O30" s="21">
-[...63 lines deleted...]
-      </c>
       <c r="G31" s="39">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="H31" s="40">
         <v>17</v>
       </c>
       <c r="I31" s="41">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="J31" s="42">
         <v>12</v>
       </c>
       <c r="K31" s="43">
+        <v>19</v>
+      </c>
+      <c r="L31" s="44">
+        <v>11</v>
+      </c>
+      <c r="M31" s="21">
         <v>9</v>
       </c>
-      <c r="L31" s="44">
+      <c r="N31" s="21">
+        <v>4</v>
+      </c>
+      <c r="O31" s="21">
         <v>9</v>
       </c>
-      <c r="M31" s="21">
-[...2 lines deleted...]
-      <c r="N31" s="21">
+      <c r="P31" s="22">
+        <v>3</v>
+      </c>
+      <c r="Q31" s="6">
+        <v>9</v>
+      </c>
+      <c r="R31" s="6">
+        <v>7</v>
+      </c>
+      <c r="S31" s="21">
+        <v>14</v>
+      </c>
+      <c r="T31" s="45">
+        <v>10</v>
+      </c>
+      <c r="U31" s="46">
+        <v>10</v>
+      </c>
+      <c r="V31" s="47">
+        <v>13</v>
+      </c>
+      <c r="W31" s="21">
+        <v>9</v>
+      </c>
+      <c r="X31" s="6">
         <v>6</v>
       </c>
-      <c r="O31" s="21">
+      <c r="Y31" s="6">
         <v>6</v>
-      </c>
-[...28 lines deleted...]
-        <v>8</v>
       </c>
       <c r="Z31" s="6">
         <v>5</v>
       </c>
       <c r="AA31" s="6">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="AB31" s="6">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="AC31" s="21">
         <v>6</v>
       </c>
+      <c r="AD31" s="6">
+        <v>5</v>
+      </c>
+      <c r="AE31" s="6">
+        <v>15</v>
+      </c>
     </row>
-    <row r="32" spans="1:29">
-[...6 lines deleted...]
-      <c r="C32" s="6">
+    <row r="32" spans="1:31">
+      <c r="A32" s="60" t="s">
+        <v>25</v>
+      </c>
+      <c r="B32" s="8">
+        <v>11</v>
+      </c>
+      <c r="C32" s="8">
         <v>7</v>
       </c>
-      <c r="D32" s="6">
+      <c r="D32" s="8">
+        <v>10</v>
+      </c>
+      <c r="E32" s="48">
         <v>8</v>
       </c>
-      <c r="E32" s="37">
-[...2 lines deleted...]
-      <c r="F32" s="38">
+      <c r="F32" s="49">
+        <v>8</v>
+      </c>
+      <c r="G32" s="50">
         <v>13</v>
       </c>
-      <c r="G32" s="39">
+      <c r="H32" s="51">
+        <v>5</v>
+      </c>
+      <c r="I32" s="52">
+        <v>12</v>
+      </c>
+      <c r="J32" s="53">
+        <v>6</v>
+      </c>
+      <c r="K32" s="54">
+        <v>16</v>
+      </c>
+      <c r="L32" s="55">
+        <v>7</v>
+      </c>
+      <c r="M32" s="8">
+        <v>3</v>
+      </c>
+      <c r="N32" s="8">
+        <v>8</v>
+      </c>
+      <c r="O32" s="8">
         <v>11</v>
       </c>
-      <c r="H32" s="40">
-[...2 lines deleted...]
-      <c r="I32" s="41">
+      <c r="P32" s="56">
+        <v>5</v>
+      </c>
+      <c r="Q32" s="8">
+        <v>5</v>
+      </c>
+      <c r="R32" s="8">
+        <v>10</v>
+      </c>
+      <c r="S32" s="8">
+        <v>10</v>
+      </c>
+      <c r="T32" s="57">
+        <v>11</v>
+      </c>
+      <c r="U32" s="58">
         <v>13</v>
       </c>
-      <c r="J32" s="42">
-[...8 lines deleted...]
-      <c r="M32" s="21">
+      <c r="V32" s="59">
+        <v>8</v>
+      </c>
+      <c r="W32" s="8">
+        <v>4</v>
+      </c>
+      <c r="X32" s="8">
+        <v>4</v>
+      </c>
+      <c r="Y32" s="8">
+        <v>4</v>
+      </c>
+      <c r="Z32" s="8" t="s">
+        <v>40</v>
+      </c>
+      <c r="AA32" s="8">
+        <v>6</v>
+      </c>
+      <c r="AB32" s="8">
+        <v>3</v>
+      </c>
+      <c r="AC32" s="8">
+        <v>6</v>
+      </c>
+      <c r="AD32" s="8">
+        <v>3</v>
+      </c>
+      <c r="AE32" s="8">
         <v>9</v>
-      </c>
-[...135 lines deleted...]
-        <v>6</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="9">
-    <mergeCell ref="B8:M8"/>
-[...7 lines deleted...]
-    <mergeCell ref="A6:AC6"/>
+    <mergeCell ref="Z7:AE7"/>
+    <mergeCell ref="V6:AE6"/>
+    <mergeCell ref="A5:AE5"/>
+    <mergeCell ref="A9:AE9"/>
+    <mergeCell ref="A19:AE19"/>
+    <mergeCell ref="A23:AE23"/>
+    <mergeCell ref="B7:M7"/>
+    <mergeCell ref="A7:A8"/>
+    <mergeCell ref="N7:Y7"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A6:AC33"/>
+  <dimension ref="A6:AE33"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="AE18" sqref="AE18"/>
+      <selection activeCell="AH20" sqref="AH20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="15.28515625" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="11" max="11" width="7.85546875" customWidth="1"/>
+    <col min="1" max="1" width="14.5703125" customWidth="1"/>
+    <col min="2" max="2" width="7.28515625" hidden="1" customWidth="1"/>
+    <col min="3" max="4" width="8.140625" hidden="1" customWidth="1"/>
+    <col min="5" max="5" width="7.42578125" hidden="1" customWidth="1"/>
+    <col min="6" max="6" width="7.85546875" hidden="1" customWidth="1"/>
+    <col min="7" max="7" width="7.7109375" hidden="1" customWidth="1"/>
+    <col min="8" max="8" width="0.28515625" hidden="1" customWidth="1"/>
+    <col min="9" max="10" width="0.140625" hidden="1" customWidth="1"/>
+    <col min="11" max="11" width="7.85546875" hidden="1" customWidth="1"/>
+    <col min="12" max="13" width="9.140625" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="6.85546875" customWidth="1"/>
     <col min="15" max="15" width="8.28515625" customWidth="1"/>
     <col min="16" max="18" width="7.85546875" customWidth="1"/>
     <col min="19" max="19" width="8" customWidth="1"/>
     <col min="20" max="20" width="7.85546875" customWidth="1"/>
     <col min="21" max="21" width="7.5703125" customWidth="1"/>
     <col min="22" max="22" width="9.140625" customWidth="1"/>
     <col min="23" max="23" width="7.7109375" customWidth="1"/>
     <col min="24" max="24" width="8.85546875" customWidth="1"/>
     <col min="25" max="25" width="8.28515625" customWidth="1"/>
     <col min="26" max="26" width="6.85546875" customWidth="1"/>
     <col min="27" max="27" width="7.42578125" customWidth="1"/>
     <col min="28" max="28" width="7.28515625" customWidth="1"/>
     <col min="29" max="29" width="6.5703125" customWidth="1"/>
+    <col min="30" max="30" width="8.7109375" customWidth="1"/>
+    <col min="31" max="31" width="8.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="6" spans="1:29">
-      <c r="A6" s="215" t="s">
+    <row r="6" spans="1:31">
+      <c r="A6" s="222" t="s">
         <v>26</v>
       </c>
-      <c r="B6" s="215"/>
-[...26 lines deleted...]
-      <c r="AC6" s="209"/>
+      <c r="B6" s="222"/>
+      <c r="C6" s="222"/>
+      <c r="D6" s="222"/>
+      <c r="E6" s="222"/>
+      <c r="F6" s="222"/>
+      <c r="G6" s="222"/>
+      <c r="H6" s="222"/>
+      <c r="I6" s="222"/>
+      <c r="J6" s="222"/>
+      <c r="K6" s="222"/>
+      <c r="L6" s="222"/>
+      <c r="M6" s="222"/>
+      <c r="N6" s="222"/>
+      <c r="O6" s="222"/>
+      <c r="P6" s="222"/>
+      <c r="Q6" s="222"/>
+      <c r="R6" s="222"/>
+      <c r="S6" s="222"/>
+      <c r="T6" s="222"/>
+      <c r="U6" s="222"/>
+      <c r="V6" s="222"/>
+      <c r="W6" s="220"/>
+      <c r="X6" s="220"/>
+      <c r="Y6" s="220"/>
+      <c r="Z6" s="220"/>
+      <c r="AA6" s="220"/>
+      <c r="AB6" s="220"/>
+      <c r="AC6" s="220"/>
+      <c r="AD6" s="220"/>
+      <c r="AE6" s="220"/>
     </row>
-    <row r="7" spans="1:29">
+    <row r="7" spans="1:31">
       <c r="A7" s="1"/>
       <c r="B7" s="1"/>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="1"/>
       <c r="H7" s="1"/>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="63"/>
       <c r="N7" s="63"/>
       <c r="O7" s="1"/>
       <c r="P7" s="1"/>
       <c r="Q7" s="1"/>
       <c r="R7" s="1"/>
-      <c r="S7" s="213"/>
-[...1 lines deleted...]
-      <c r="U7" s="229" t="s">
+      <c r="S7" s="223"/>
+      <c r="T7" s="223"/>
+      <c r="U7" s="223" t="s">
         <v>27</v>
       </c>
-      <c r="V7" s="229"/>
-[...6 lines deleted...]
-      <c r="AC7" s="230"/>
+      <c r="V7" s="223"/>
+      <c r="W7" s="229"/>
+      <c r="X7" s="229"/>
+      <c r="Y7" s="229"/>
+      <c r="Z7" s="229"/>
+      <c r="AA7" s="229"/>
+      <c r="AB7" s="229"/>
+      <c r="AC7" s="229"/>
+      <c r="AD7" s="220"/>
+      <c r="AE7" s="220"/>
     </row>
-    <row r="8" spans="1:29">
-[...1 lines deleted...]
-      <c r="B8" s="220">
+    <row r="8" spans="1:31">
+      <c r="A8" s="208"/>
+      <c r="B8" s="207">
         <v>2024</v>
       </c>
-      <c r="C8" s="220"/>
-[...9 lines deleted...]
-      <c r="M8" s="220"/>
+      <c r="C8" s="207"/>
+      <c r="D8" s="207"/>
+      <c r="E8" s="207"/>
+      <c r="F8" s="207"/>
+      <c r="G8" s="207"/>
+      <c r="H8" s="207"/>
+      <c r="I8" s="207"/>
+      <c r="J8" s="207"/>
+      <c r="K8" s="207"/>
+      <c r="L8" s="207"/>
+      <c r="M8" s="207"/>
       <c r="N8" s="210">
         <v>2025</v>
       </c>
       <c r="O8" s="211"/>
       <c r="P8" s="211"/>
       <c r="Q8" s="211"/>
       <c r="R8" s="211"/>
       <c r="S8" s="211"/>
       <c r="T8" s="211"/>
       <c r="U8" s="211"/>
       <c r="V8" s="211"/>
       <c r="W8" s="212"/>
       <c r="X8" s="212"/>
       <c r="Y8" s="212"/>
       <c r="Z8" s="210">
         <v>2026</v>
       </c>
       <c r="AA8" s="211"/>
       <c r="AB8" s="212"/>
       <c r="AC8" s="212"/>
+      <c r="AD8" s="212"/>
+      <c r="AE8" s="212"/>
     </row>
-    <row r="9" spans="1:29" ht="22.5">
-      <c r="A9" s="222"/>
+    <row r="9" spans="1:31" ht="28.5" customHeight="1">
+      <c r="A9" s="209"/>
       <c r="B9" s="62" t="s">
         <v>2</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>28</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E9" s="3" t="s">
         <v>30</v>
       </c>
       <c r="F9" s="4" t="s">
         <v>31</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>32</v>
       </c>
       <c r="H9" s="3" t="s">
         <v>33</v>
       </c>
       <c r="I9" s="5" t="s">
         <v>34</v>
       </c>
       <c r="J9" s="5" t="s">
@@ -4243,85 +4397,93 @@
       </c>
       <c r="V9" s="5" t="s">
         <v>35</v>
       </c>
       <c r="W9" s="5" t="s">
         <v>36</v>
       </c>
       <c r="X9" s="5" t="s">
         <v>37</v>
       </c>
       <c r="Y9" s="5" t="s">
         <v>38</v>
       </c>
       <c r="Z9" s="4" t="s">
         <v>2</v>
       </c>
       <c r="AA9" s="3" t="s">
         <v>28</v>
       </c>
       <c r="AB9" s="3" t="s">
         <v>29</v>
       </c>
       <c r="AC9" s="3" t="s">
         <v>30</v>
       </c>
+      <c r="AD9" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="AE9" s="3" t="s">
+        <v>32</v>
+      </c>
     </row>
-    <row r="10" spans="1:29">
+    <row r="10" spans="1:31">
       <c r="A10" s="224" t="s">
         <v>16</v>
       </c>
       <c r="B10" s="224"/>
       <c r="C10" s="224"/>
       <c r="D10" s="224"/>
       <c r="E10" s="224"/>
       <c r="F10" s="224"/>
       <c r="G10" s="224"/>
       <c r="H10" s="224"/>
       <c r="I10" s="224"/>
       <c r="J10" s="224"/>
       <c r="K10" s="224"/>
       <c r="L10" s="224"/>
       <c r="M10" s="224"/>
       <c r="N10" s="224"/>
       <c r="O10" s="224"/>
       <c r="P10" s="224"/>
       <c r="Q10" s="224"/>
       <c r="R10" s="224"/>
       <c r="S10" s="224"/>
       <c r="T10" s="224"/>
       <c r="U10" s="224"/>
       <c r="V10" s="224"/>
-      <c r="W10" s="217"/>
-[...5 lines deleted...]
-      <c r="AC10" s="218"/>
+      <c r="W10" s="216"/>
+      <c r="X10" s="216"/>
+      <c r="Y10" s="216"/>
+      <c r="Z10" s="217"/>
+      <c r="AA10" s="217"/>
+      <c r="AB10" s="217"/>
+      <c r="AC10" s="217"/>
+      <c r="AD10" s="217"/>
+      <c r="AE10" s="217"/>
     </row>
-    <row r="11" spans="1:29">
+    <row r="11" spans="1:31">
       <c r="A11" s="7" t="s">
         <v>0</v>
       </c>
       <c r="B11" s="64">
         <v>5.3</v>
       </c>
       <c r="C11" s="64">
         <v>5.15</v>
       </c>
       <c r="D11" s="64">
         <v>5.15</v>
       </c>
       <c r="E11" s="64">
         <v>5.52</v>
       </c>
       <c r="F11" s="64">
         <v>5.45</v>
       </c>
       <c r="G11" s="64">
         <v>5.53</v>
       </c>
       <c r="H11" s="64">
         <v>5.81</v>
       </c>
       <c r="I11" s="64">
@@ -4365,52 +4527,58 @@
       </c>
       <c r="V11" s="64">
         <v>5.34</v>
       </c>
       <c r="W11" s="64">
         <v>5.27</v>
       </c>
       <c r="X11" s="67">
         <v>5.14</v>
       </c>
       <c r="Y11" s="64">
         <v>5.09</v>
       </c>
       <c r="Z11" s="67">
         <v>3.15</v>
       </c>
       <c r="AA11" s="67">
         <v>3.73</v>
       </c>
       <c r="AB11" s="64">
         <v>3.83</v>
       </c>
       <c r="AC11" s="67">
         <v>3.83</v>
       </c>
+      <c r="AD11" s="64">
+        <v>3.77</v>
+      </c>
+      <c r="AE11" s="64">
+        <v>4.41</v>
+      </c>
     </row>
-    <row r="12" spans="1:29">
+    <row r="12" spans="1:31">
       <c r="A12" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B12" s="64">
         <v>5.59</v>
       </c>
       <c r="C12" s="64">
         <v>5.5</v>
       </c>
       <c r="D12" s="64">
         <v>5.73</v>
       </c>
       <c r="E12" s="68">
         <v>6.28</v>
       </c>
       <c r="F12" s="69">
         <v>6.1</v>
       </c>
       <c r="G12" s="70">
         <v>6.16</v>
       </c>
       <c r="H12" s="71">
         <v>6.45</v>
       </c>
       <c r="I12" s="72">
@@ -4454,52 +4622,58 @@
       </c>
       <c r="V12" s="78">
         <v>6.06</v>
       </c>
       <c r="W12" s="64">
         <v>5.98</v>
       </c>
       <c r="X12" s="67">
         <v>5.84</v>
       </c>
       <c r="Y12" s="64">
         <v>5.81</v>
       </c>
       <c r="Z12" s="67">
         <v>3.63</v>
       </c>
       <c r="AA12" s="67">
         <v>4.45</v>
       </c>
       <c r="AB12" s="64">
         <v>4.6399999999999997</v>
       </c>
       <c r="AC12" s="67">
         <v>4.57</v>
       </c>
+      <c r="AD12" s="64">
+        <v>4.45</v>
+      </c>
+      <c r="AE12" s="64">
+        <v>5.28</v>
+      </c>
     </row>
-    <row r="13" spans="1:29">
+    <row r="13" spans="1:31">
       <c r="A13" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B13" s="64">
         <v>5.95</v>
       </c>
       <c r="C13" s="64">
         <v>4.95</v>
       </c>
       <c r="D13" s="64">
         <v>4.74</v>
       </c>
       <c r="E13" s="68">
         <v>4.74</v>
       </c>
       <c r="F13" s="69">
         <v>5.07</v>
       </c>
       <c r="G13" s="70">
         <v>4.91</v>
       </c>
       <c r="H13" s="71">
         <v>5.4</v>
       </c>
       <c r="I13" s="72">
@@ -4543,52 +4717,58 @@
       </c>
       <c r="V13" s="78">
         <v>5.15</v>
       </c>
       <c r="W13" s="64">
         <v>5.1100000000000003</v>
       </c>
       <c r="X13" s="67">
         <v>4.95</v>
       </c>
       <c r="Y13" s="64">
         <v>4.93</v>
       </c>
       <c r="Z13" s="67">
         <v>2.95</v>
       </c>
       <c r="AA13" s="67">
         <v>3.25</v>
       </c>
       <c r="AB13" s="64">
         <v>3.38</v>
       </c>
       <c r="AC13" s="67">
         <v>3.4</v>
       </c>
+      <c r="AD13" s="64">
+        <v>3.36</v>
+      </c>
+      <c r="AE13" s="64">
+        <v>3.82</v>
+      </c>
     </row>
-    <row r="14" spans="1:29">
+    <row r="14" spans="1:31">
       <c r="A14" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B14" s="64">
         <v>5.47</v>
       </c>
       <c r="C14" s="64">
         <v>4.67</v>
       </c>
       <c r="D14" s="64">
         <v>3.93</v>
       </c>
       <c r="E14" s="68">
         <v>3.98</v>
       </c>
       <c r="F14" s="69">
         <v>3.91</v>
       </c>
       <c r="G14" s="70">
         <v>4.3099999999999996</v>
       </c>
       <c r="H14" s="71">
         <v>4.3600000000000003</v>
       </c>
       <c r="I14" s="72">
@@ -4632,52 +4812,58 @@
       </c>
       <c r="V14" s="78">
         <v>3.87</v>
       </c>
       <c r="W14" s="64">
         <v>3.77</v>
       </c>
       <c r="X14" s="67">
         <v>3.67</v>
       </c>
       <c r="Y14" s="64">
         <v>3.6</v>
       </c>
       <c r="Z14" s="67">
         <v>3.3</v>
       </c>
       <c r="AA14" s="67">
         <v>2.69</v>
       </c>
       <c r="AB14" s="64">
         <v>2.2599999999999998</v>
       </c>
       <c r="AC14" s="67">
         <v>2.5499999999999998</v>
       </c>
+      <c r="AD14" s="64">
+        <v>2.77</v>
+      </c>
+      <c r="AE14" s="64">
+        <v>2.75</v>
+      </c>
     </row>
-    <row r="15" spans="1:29">
+    <row r="15" spans="1:31">
       <c r="A15" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B15" s="64">
         <v>4.05</v>
       </c>
       <c r="C15" s="64">
         <v>4.17</v>
       </c>
       <c r="D15" s="64">
         <v>4.58</v>
       </c>
       <c r="E15" s="68">
         <v>4.24</v>
       </c>
       <c r="F15" s="69">
         <v>4.38</v>
       </c>
       <c r="G15" s="70">
         <v>4.5</v>
       </c>
       <c r="H15" s="71">
         <v>5.09</v>
       </c>
       <c r="I15" s="72">
@@ -4721,52 +4907,58 @@
       </c>
       <c r="V15" s="78">
         <v>3.76</v>
       </c>
       <c r="W15" s="64">
         <v>3.98</v>
       </c>
       <c r="X15" s="67">
         <v>3.95</v>
       </c>
       <c r="Y15" s="64">
         <v>3.69</v>
       </c>
       <c r="Z15" s="67">
         <v>4.1500000000000004</v>
       </c>
       <c r="AA15" s="67">
         <v>3.85</v>
       </c>
       <c r="AB15" s="64">
         <v>3.31</v>
       </c>
       <c r="AC15" s="67">
         <v>3.55</v>
       </c>
+      <c r="AD15" s="64">
+        <v>3.66</v>
+      </c>
+      <c r="AE15" s="64">
+        <v>4.1500000000000004</v>
+      </c>
     </row>
-    <row r="16" spans="1:29">
+    <row r="16" spans="1:31">
       <c r="A16" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B16" s="64">
         <v>3.41</v>
       </c>
       <c r="C16" s="64">
         <v>4.28</v>
       </c>
       <c r="D16" s="64">
         <v>3.53</v>
       </c>
       <c r="E16" s="68">
         <v>4.17</v>
       </c>
       <c r="F16" s="69">
         <v>4.05</v>
       </c>
       <c r="G16" s="70">
         <v>4.3899999999999997</v>
       </c>
       <c r="H16" s="71">
         <v>4.53</v>
       </c>
       <c r="I16" s="72">
@@ -4810,52 +5002,58 @@
       </c>
       <c r="V16" s="78">
         <v>4.47</v>
       </c>
       <c r="W16" s="64">
         <v>4.32</v>
       </c>
       <c r="X16" s="67">
         <v>4.3499999999999996</v>
       </c>
       <c r="Y16" s="64">
         <v>4.25</v>
       </c>
       <c r="Z16" s="67">
         <v>1.95</v>
       </c>
       <c r="AA16" s="67">
         <v>2.04</v>
       </c>
       <c r="AB16" s="64">
         <v>1.93</v>
       </c>
       <c r="AC16" s="67">
         <v>2.12</v>
       </c>
+      <c r="AD16" s="64">
+        <v>2.31</v>
+      </c>
+      <c r="AE16" s="64">
+        <v>2.41</v>
+      </c>
     </row>
-    <row r="17" spans="1:29">
+    <row r="17" spans="1:31">
       <c r="A17" s="7" t="s">
         <v>23</v>
       </c>
       <c r="B17" s="64">
         <v>3.09</v>
       </c>
       <c r="C17" s="64">
         <v>5.35</v>
       </c>
       <c r="D17" s="64">
         <v>5.09</v>
       </c>
       <c r="E17" s="68">
         <v>4.8099999999999996</v>
       </c>
       <c r="F17" s="69">
         <v>4.92</v>
       </c>
       <c r="G17" s="70">
         <v>4.96</v>
       </c>
       <c r="H17" s="71">
         <v>5.18</v>
       </c>
       <c r="I17" s="72">
@@ -4899,52 +5097,58 @@
       </c>
       <c r="V17" s="78">
         <v>3.28</v>
       </c>
       <c r="W17" s="64">
         <v>3.38</v>
       </c>
       <c r="X17" s="67">
         <v>3.18</v>
       </c>
       <c r="Y17" s="64">
         <v>3.17</v>
       </c>
       <c r="Z17" s="67">
         <v>1.94</v>
       </c>
       <c r="AA17" s="67">
         <v>2.2400000000000002</v>
       </c>
       <c r="AB17" s="64">
         <v>2.14</v>
       </c>
       <c r="AC17" s="67">
         <v>2.2000000000000002</v>
       </c>
+      <c r="AD17" s="64">
+        <v>2.15</v>
+      </c>
+      <c r="AE17" s="64">
+        <v>2.67</v>
+      </c>
     </row>
-    <row r="18" spans="1:29">
+    <row r="18" spans="1:31">
       <c r="A18" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B18" s="64">
         <v>6.71</v>
       </c>
       <c r="C18" s="64">
         <v>4.93</v>
       </c>
       <c r="D18" s="64">
         <v>4.33</v>
       </c>
       <c r="E18" s="68">
         <v>5.0999999999999996</v>
       </c>
       <c r="F18" s="69">
         <v>5.12</v>
       </c>
       <c r="G18" s="70">
         <v>5.03</v>
       </c>
       <c r="H18" s="71">
         <v>5.29</v>
       </c>
       <c r="I18" s="72">
@@ -4988,52 +5192,58 @@
       </c>
       <c r="V18" s="78">
         <v>3.61</v>
       </c>
       <c r="W18" s="64">
         <v>3.61</v>
       </c>
       <c r="X18" s="67">
         <v>3.51</v>
       </c>
       <c r="Y18" s="64">
         <v>3.41</v>
       </c>
       <c r="Z18" s="67">
         <v>2</v>
       </c>
       <c r="AA18" s="67">
         <v>2.5499999999999998</v>
       </c>
       <c r="AB18" s="64">
         <v>2.93</v>
       </c>
       <c r="AC18" s="67">
         <v>2.82</v>
       </c>
+      <c r="AD18" s="64">
+        <v>2.65</v>
+      </c>
+      <c r="AE18" s="64">
+        <v>3.25</v>
+      </c>
     </row>
-    <row r="19" spans="1:29">
+    <row r="19" spans="1:31">
       <c r="A19" s="7" t="s">
         <v>25</v>
       </c>
       <c r="B19" s="64">
         <v>4.4800000000000004</v>
       </c>
       <c r="C19" s="64">
         <v>3.76</v>
       </c>
       <c r="D19" s="64">
         <v>3.86</v>
       </c>
       <c r="E19" s="68">
         <v>3.73</v>
       </c>
       <c r="F19" s="69">
         <v>3.64</v>
       </c>
       <c r="G19" s="70">
         <v>3.94</v>
       </c>
       <c r="H19" s="71">
         <v>3.66</v>
       </c>
       <c r="I19" s="72">
@@ -5077,85 +5287,93 @@
       </c>
       <c r="V19" s="78">
         <v>3.78</v>
       </c>
       <c r="W19" s="64">
         <v>3.56</v>
       </c>
       <c r="X19" s="67">
         <v>3.4</v>
       </c>
       <c r="Y19" s="64">
         <v>3.25</v>
       </c>
       <c r="Z19" s="67" t="s">
         <v>40</v>
       </c>
       <c r="AA19" s="67">
         <v>1.31</v>
       </c>
       <c r="AB19" s="64">
         <v>1.29</v>
       </c>
       <c r="AC19" s="67">
         <v>1.61</v>
       </c>
+      <c r="AD19" s="64">
+        <v>1.54</v>
+      </c>
+      <c r="AE19" s="64">
+        <v>1.93</v>
+      </c>
     </row>
-    <row r="20" spans="1:29">
+    <row r="20" spans="1:31">
       <c r="A20" s="225" t="s">
         <v>11</v>
       </c>
       <c r="B20" s="225"/>
       <c r="C20" s="225"/>
       <c r="D20" s="225"/>
       <c r="E20" s="225"/>
       <c r="F20" s="225"/>
       <c r="G20" s="225"/>
       <c r="H20" s="225"/>
       <c r="I20" s="225"/>
       <c r="J20" s="225"/>
       <c r="K20" s="225"/>
       <c r="L20" s="225"/>
       <c r="M20" s="225"/>
       <c r="N20" s="225"/>
       <c r="O20" s="225"/>
       <c r="P20" s="225"/>
       <c r="Q20" s="225"/>
       <c r="R20" s="225"/>
       <c r="S20" s="225"/>
       <c r="T20" s="225"/>
       <c r="U20" s="225"/>
       <c r="V20" s="225"/>
-      <c r="W20" s="208"/>
-[...5 lines deleted...]
-      <c r="AC20" s="209"/>
+      <c r="W20" s="219"/>
+      <c r="X20" s="219"/>
+      <c r="Y20" s="219"/>
+      <c r="Z20" s="220"/>
+      <c r="AA20" s="220"/>
+      <c r="AB20" s="220"/>
+      <c r="AC20" s="220"/>
+      <c r="AD20" s="220"/>
+      <c r="AE20" s="220"/>
     </row>
-    <row r="21" spans="1:29">
+    <row r="21" spans="1:31">
       <c r="A21" s="7" t="s">
         <v>0</v>
       </c>
       <c r="B21" s="64">
         <v>5.57</v>
       </c>
       <c r="C21" s="64">
         <v>5.42</v>
       </c>
       <c r="D21" s="64">
         <v>5.58</v>
       </c>
       <c r="E21" s="64">
         <v>6.04</v>
       </c>
       <c r="F21" s="64">
         <v>5.92</v>
       </c>
       <c r="G21" s="64">
         <v>5.91</v>
       </c>
       <c r="H21" s="64">
         <v>6.23</v>
       </c>
       <c r="I21" s="64">
@@ -5199,52 +5417,58 @@
       </c>
       <c r="V21" s="64">
         <v>6.06</v>
       </c>
       <c r="W21" s="64">
         <v>5.96</v>
       </c>
       <c r="X21" s="67">
         <v>5.81</v>
       </c>
       <c r="Y21" s="64">
         <v>5.76</v>
       </c>
       <c r="Z21" s="67">
         <v>3.66</v>
       </c>
       <c r="AA21" s="67">
         <v>4.41</v>
       </c>
       <c r="AB21" s="64">
         <v>4.46</v>
       </c>
       <c r="AC21" s="67">
         <v>4.3899999999999997</v>
       </c>
+      <c r="AD21" s="64">
+        <v>4.25</v>
+      </c>
+      <c r="AE21" s="64">
+        <v>5.0599999999999996</v>
+      </c>
     </row>
-    <row r="22" spans="1:29">
+    <row r="22" spans="1:31">
       <c r="A22" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B22" s="64">
         <v>5.52</v>
       </c>
       <c r="C22" s="64">
         <v>5.54</v>
       </c>
       <c r="D22" s="64">
         <v>5.8</v>
       </c>
       <c r="E22" s="79">
         <v>6.36</v>
       </c>
       <c r="F22" s="80">
         <v>6.09</v>
       </c>
       <c r="G22" s="81">
         <v>6.12</v>
       </c>
       <c r="H22" s="82">
         <v>6.41</v>
       </c>
       <c r="I22" s="83">
@@ -5288,52 +5512,58 @@
       </c>
       <c r="V22" s="89">
         <v>6.24</v>
       </c>
       <c r="W22" s="64">
         <v>6.13</v>
       </c>
       <c r="X22" s="67">
         <v>5.99</v>
       </c>
       <c r="Y22" s="64">
         <v>5.92</v>
       </c>
       <c r="Z22" s="67">
         <v>3.65</v>
       </c>
       <c r="AA22" s="67">
         <v>4.51</v>
       </c>
       <c r="AB22" s="64">
         <v>4.63</v>
       </c>
       <c r="AC22" s="67">
         <v>4.57</v>
       </c>
+      <c r="AD22" s="64">
+        <v>4.43</v>
+      </c>
+      <c r="AE22" s="64">
+        <v>5.29</v>
+      </c>
     </row>
-    <row r="23" spans="1:29">
+    <row r="23" spans="1:31">
       <c r="A23" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B23" s="64">
         <v>5.8</v>
       </c>
       <c r="C23" s="64">
         <v>4.8099999999999996</v>
       </c>
       <c r="D23" s="64">
         <v>4.5</v>
       </c>
       <c r="E23" s="79">
         <v>4.5</v>
       </c>
       <c r="F23" s="80">
         <v>5.12</v>
       </c>
       <c r="G23" s="81">
         <v>4.91</v>
       </c>
       <c r="H23" s="82">
         <v>5.37</v>
       </c>
       <c r="I23" s="83">
@@ -5377,85 +5607,93 @@
       </c>
       <c r="V23" s="89">
         <v>5.18</v>
       </c>
       <c r="W23" s="64">
         <v>5.1100000000000003</v>
       </c>
       <c r="X23" s="67">
         <v>4.91</v>
       </c>
       <c r="Y23" s="64">
         <v>4.9400000000000004</v>
       </c>
       <c r="Z23" s="67">
         <v>3.66</v>
       </c>
       <c r="AA23" s="67">
         <v>3.85</v>
       </c>
       <c r="AB23" s="64">
         <v>3.59</v>
       </c>
       <c r="AC23" s="67">
         <v>3.49</v>
       </c>
+      <c r="AD23" s="64">
+        <v>3.37</v>
+      </c>
+      <c r="AE23" s="64">
+        <v>3.91</v>
+      </c>
     </row>
-    <row r="24" spans="1:29">
-      <c r="A24" s="223" t="s">
+    <row r="24" spans="1:31">
+      <c r="A24" s="226" t="s">
         <v>1</v>
       </c>
-      <c r="B24" s="223"/>
-[...26 lines deleted...]
-      <c r="AC24" s="209"/>
+      <c r="B24" s="226"/>
+      <c r="C24" s="226"/>
+      <c r="D24" s="226"/>
+      <c r="E24" s="226"/>
+      <c r="F24" s="226"/>
+      <c r="G24" s="226"/>
+      <c r="H24" s="226"/>
+      <c r="I24" s="226"/>
+      <c r="J24" s="226"/>
+      <c r="K24" s="226"/>
+      <c r="L24" s="226"/>
+      <c r="M24" s="226"/>
+      <c r="N24" s="226"/>
+      <c r="O24" s="226"/>
+      <c r="P24" s="226"/>
+      <c r="Q24" s="226"/>
+      <c r="R24" s="226"/>
+      <c r="S24" s="226"/>
+      <c r="T24" s="226"/>
+      <c r="U24" s="226"/>
+      <c r="V24" s="226"/>
+      <c r="W24" s="219"/>
+      <c r="X24" s="219"/>
+      <c r="Y24" s="219"/>
+      <c r="Z24" s="220"/>
+      <c r="AA24" s="220"/>
+      <c r="AB24" s="220"/>
+      <c r="AC24" s="220"/>
+      <c r="AD24" s="220"/>
+      <c r="AE24" s="220"/>
     </row>
-    <row r="25" spans="1:29">
+    <row r="25" spans="1:31">
       <c r="A25" s="7" t="s">
         <v>0</v>
       </c>
       <c r="B25" s="64">
         <v>4.96</v>
       </c>
       <c r="C25" s="64">
         <v>4.82</v>
       </c>
       <c r="D25" s="64">
         <v>4.62</v>
       </c>
       <c r="E25" s="64">
         <v>4.8899999999999997</v>
       </c>
       <c r="F25" s="64">
         <v>4.87</v>
       </c>
       <c r="G25" s="64">
         <v>5.0599999999999996</v>
       </c>
       <c r="H25" s="64">
         <v>5.28</v>
       </c>
       <c r="I25" s="64">
@@ -5499,52 +5737,58 @@
       </c>
       <c r="V25" s="64">
         <v>4.45</v>
       </c>
       <c r="W25" s="64">
         <v>4.43</v>
       </c>
       <c r="X25" s="67">
         <v>4.34</v>
       </c>
       <c r="Y25" s="67">
         <v>4.28</v>
       </c>
       <c r="Z25" s="67">
         <v>2.54</v>
       </c>
       <c r="AA25" s="67">
         <v>2.91</v>
       </c>
       <c r="AB25" s="64">
         <v>3.06</v>
       </c>
       <c r="AC25" s="67">
         <v>3.16</v>
       </c>
+      <c r="AD25" s="64">
+        <v>3.19</v>
+      </c>
+      <c r="AE25" s="64">
+        <v>3.62</v>
+      </c>
     </row>
-    <row r="26" spans="1:29">
+    <row r="26" spans="1:31">
       <c r="A26" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B26" s="64">
         <v>5.83</v>
       </c>
       <c r="C26" s="64">
         <v>5.36</v>
       </c>
       <c r="D26" s="64">
         <v>5.49</v>
       </c>
       <c r="E26" s="90">
         <v>5.99</v>
       </c>
       <c r="F26" s="91">
         <v>6.13</v>
       </c>
       <c r="G26" s="92">
         <v>6.33</v>
       </c>
       <c r="H26" s="93">
         <v>6.61</v>
       </c>
       <c r="I26" s="94">
@@ -5588,52 +5832,58 @@
       </c>
       <c r="V26" s="100">
         <v>5.47</v>
       </c>
       <c r="W26" s="64">
         <v>5.49</v>
       </c>
       <c r="X26" s="67">
         <v>5.36</v>
       </c>
       <c r="Y26" s="67">
         <v>5.44</v>
       </c>
       <c r="Z26" s="67">
         <v>3.58</v>
       </c>
       <c r="AA26" s="67">
         <v>4.2300000000000004</v>
       </c>
       <c r="AB26" s="64">
         <v>4.66</v>
       </c>
       <c r="AC26" s="67">
         <v>4.57</v>
       </c>
+      <c r="AD26" s="64">
+        <v>4.51</v>
+      </c>
+      <c r="AE26" s="64">
+        <v>5.23</v>
+      </c>
     </row>
-    <row r="27" spans="1:29">
+    <row r="27" spans="1:31">
       <c r="A27" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B27" s="64">
         <v>6.44</v>
       </c>
       <c r="C27" s="64">
         <v>5.42</v>
       </c>
       <c r="D27" s="64">
         <v>5.55</v>
       </c>
       <c r="E27" s="90">
         <v>5.53</v>
       </c>
       <c r="F27" s="91">
         <v>4.9000000000000004</v>
       </c>
       <c r="G27" s="92">
         <v>4.8899999999999997</v>
       </c>
       <c r="H27" s="93">
         <v>5.48</v>
       </c>
       <c r="I27" s="94">
@@ -5677,52 +5927,58 @@
       </c>
       <c r="V27" s="100">
         <v>5.08</v>
       </c>
       <c r="W27" s="64">
         <v>5.1100000000000003</v>
       </c>
       <c r="X27" s="67">
         <v>5.09</v>
       </c>
       <c r="Y27" s="67">
         <v>4.91</v>
       </c>
       <c r="Z27" s="67">
         <v>0.6</v>
       </c>
       <c r="AA27" s="67">
         <v>1.27</v>
       </c>
       <c r="AB27" s="64">
         <v>2.7</v>
       </c>
       <c r="AC27" s="67">
         <v>3.11</v>
       </c>
+      <c r="AD27" s="64">
+        <v>3.33</v>
+      </c>
+      <c r="AE27" s="64">
+        <v>3.51</v>
+      </c>
     </row>
-    <row r="28" spans="1:29">
+    <row r="28" spans="1:31">
       <c r="A28" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B28" s="64">
         <v>5.47</v>
       </c>
       <c r="C28" s="64">
         <v>4.67</v>
       </c>
       <c r="D28" s="64">
         <v>3.93</v>
       </c>
       <c r="E28" s="90">
         <v>3.98</v>
       </c>
       <c r="F28" s="91">
         <v>3.91</v>
       </c>
       <c r="G28" s="92">
         <v>4.3099999999999996</v>
       </c>
       <c r="H28" s="93">
         <v>4.3600000000000003</v>
       </c>
       <c r="I28" s="94">
@@ -5766,52 +6022,58 @@
       </c>
       <c r="V28" s="100">
         <v>3.87</v>
       </c>
       <c r="W28" s="64">
         <v>3.77</v>
       </c>
       <c r="X28" s="67">
         <v>3.67</v>
       </c>
       <c r="Y28" s="67">
         <v>3.6</v>
       </c>
       <c r="Z28" s="67">
         <v>3.3</v>
       </c>
       <c r="AA28" s="67">
         <v>2.69</v>
       </c>
       <c r="AB28" s="64">
         <v>2.2599999999999998</v>
       </c>
       <c r="AC28" s="67">
         <v>2.5499999999999998</v>
       </c>
+      <c r="AD28" s="64">
+        <v>2.77</v>
+      </c>
+      <c r="AE28" s="64">
+        <v>2.75</v>
+      </c>
     </row>
-    <row r="29" spans="1:29">
+    <row r="29" spans="1:31">
       <c r="A29" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B29" s="64">
         <v>4.05</v>
       </c>
       <c r="C29" s="64">
         <v>4.17</v>
       </c>
       <c r="D29" s="64">
         <v>4.58</v>
       </c>
       <c r="E29" s="90">
         <v>4.24</v>
       </c>
       <c r="F29" s="91">
         <v>4.38</v>
       </c>
       <c r="G29" s="92">
         <v>4.5</v>
       </c>
       <c r="H29" s="93">
         <v>5.09</v>
       </c>
       <c r="I29" s="94">
@@ -5855,52 +6117,58 @@
       </c>
       <c r="V29" s="100">
         <v>3.76</v>
       </c>
       <c r="W29" s="64">
         <v>3.98</v>
       </c>
       <c r="X29" s="67">
         <v>3.95</v>
       </c>
       <c r="Y29" s="67">
         <v>3.69</v>
       </c>
       <c r="Z29" s="67">
         <v>4.1500000000000004</v>
       </c>
       <c r="AA29" s="67">
         <v>3.85</v>
       </c>
       <c r="AB29" s="64">
         <v>3.31</v>
       </c>
       <c r="AC29" s="67">
         <v>3.55</v>
       </c>
+      <c r="AD29" s="64">
+        <v>3.66</v>
+      </c>
+      <c r="AE29" s="64">
+        <v>4.1500000000000004</v>
+      </c>
     </row>
-    <row r="30" spans="1:29">
+    <row r="30" spans="1:31">
       <c r="A30" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B30" s="64">
         <v>3.41</v>
       </c>
       <c r="C30" s="64">
         <v>4.28</v>
       </c>
       <c r="D30" s="64">
         <v>3.53</v>
       </c>
       <c r="E30" s="90">
         <v>4.17</v>
       </c>
       <c r="F30" s="91">
         <v>4.05</v>
       </c>
       <c r="G30" s="92">
         <v>4.3899999999999997</v>
       </c>
       <c r="H30" s="93">
         <v>4.53</v>
       </c>
       <c r="I30" s="94">
@@ -5944,52 +6212,58 @@
       </c>
       <c r="V30" s="100">
         <v>4.47</v>
       </c>
       <c r="W30" s="64">
         <v>4.32</v>
       </c>
       <c r="X30" s="67">
         <v>4.3499999999999996</v>
       </c>
       <c r="Y30" s="67">
         <v>4.25</v>
       </c>
       <c r="Z30" s="67">
         <v>1.95</v>
       </c>
       <c r="AA30" s="67">
         <v>2.04</v>
       </c>
       <c r="AB30" s="64">
         <v>1.93</v>
       </c>
       <c r="AC30" s="67">
         <v>2.12</v>
       </c>
+      <c r="AD30" s="64">
+        <v>2.31</v>
+      </c>
+      <c r="AE30" s="64">
+        <v>2.41</v>
+      </c>
     </row>
-    <row r="31" spans="1:29">
+    <row r="31" spans="1:31">
       <c r="A31" s="7" t="s">
         <v>23</v>
       </c>
       <c r="B31" s="64">
         <v>3.09</v>
       </c>
       <c r="C31" s="64">
         <v>5.35</v>
       </c>
       <c r="D31" s="64">
         <v>5.09</v>
       </c>
       <c r="E31" s="90">
         <v>4.8099999999999996</v>
       </c>
       <c r="F31" s="91">
         <v>4.92</v>
       </c>
       <c r="G31" s="92">
         <v>4.96</v>
       </c>
       <c r="H31" s="93">
         <v>5.18</v>
       </c>
       <c r="I31" s="94">
@@ -6033,52 +6307,58 @@
       </c>
       <c r="V31" s="100">
         <v>3.28</v>
       </c>
       <c r="W31" s="64">
         <v>3.38</v>
       </c>
       <c r="X31" s="67">
         <v>3.18</v>
       </c>
       <c r="Y31" s="67">
         <v>3.17</v>
       </c>
       <c r="Z31" s="67">
         <v>1.94</v>
       </c>
       <c r="AA31" s="67">
         <v>2.2400000000000002</v>
       </c>
       <c r="AB31" s="64">
         <v>2.14</v>
       </c>
       <c r="AC31" s="67">
         <v>2.2000000000000002</v>
       </c>
+      <c r="AD31" s="64">
+        <v>2.15</v>
+      </c>
+      <c r="AE31" s="64">
+        <v>2.67</v>
+      </c>
     </row>
-    <row r="32" spans="1:29">
+    <row r="32" spans="1:31">
       <c r="A32" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B32" s="64">
         <v>6.71</v>
       </c>
       <c r="C32" s="64">
         <v>4.93</v>
       </c>
       <c r="D32" s="64">
         <v>4.33</v>
       </c>
       <c r="E32" s="90">
         <v>5.0999999999999996</v>
       </c>
       <c r="F32" s="91">
         <v>5.12</v>
       </c>
       <c r="G32" s="92">
         <v>5.03</v>
       </c>
       <c r="H32" s="93">
         <v>5.29</v>
       </c>
       <c r="I32" s="94">
@@ -6122,52 +6402,58 @@
       </c>
       <c r="V32" s="100">
         <v>3.61</v>
       </c>
       <c r="W32" s="64">
         <v>3.61</v>
       </c>
       <c r="X32" s="67">
         <v>3.51</v>
       </c>
       <c r="Y32" s="67">
         <v>3.41</v>
       </c>
       <c r="Z32" s="67">
         <v>2</v>
       </c>
       <c r="AA32" s="67">
         <v>2.5499999999999998</v>
       </c>
       <c r="AB32" s="64">
         <v>2.93</v>
       </c>
       <c r="AC32" s="67">
         <v>2.82</v>
       </c>
+      <c r="AD32" s="64">
+        <v>2.65</v>
+      </c>
+      <c r="AE32" s="64">
+        <v>3.25</v>
+      </c>
     </row>
-    <row r="33" spans="1:29">
+    <row r="33" spans="1:31">
       <c r="A33" s="60" t="s">
         <v>25</v>
       </c>
       <c r="B33" s="101">
         <v>4.4800000000000004</v>
       </c>
       <c r="C33" s="101">
         <v>3.76</v>
       </c>
       <c r="D33" s="101">
         <v>3.86</v>
       </c>
       <c r="E33" s="102">
         <v>3.73</v>
       </c>
       <c r="F33" s="103">
         <v>3.64</v>
       </c>
       <c r="G33" s="104">
         <v>3.94</v>
       </c>
       <c r="H33" s="105">
         <v>3.66</v>
       </c>
       <c r="I33" s="106">
@@ -6210,211 +6496,226 @@
         <v>3.83</v>
       </c>
       <c r="V33" s="112">
         <v>3.78</v>
       </c>
       <c r="W33" s="101">
         <v>3.56</v>
       </c>
       <c r="X33" s="101">
         <v>3.4</v>
       </c>
       <c r="Y33" s="101">
         <v>3.25</v>
       </c>
       <c r="Z33" s="101" t="s">
         <v>40</v>
       </c>
       <c r="AA33" s="101">
         <v>1.31</v>
       </c>
       <c r="AB33" s="101">
         <v>1.29</v>
       </c>
       <c r="AC33" s="101">
         <v>1.61</v>
+      </c>
+      <c r="AD33" s="101">
+        <v>1.54</v>
+      </c>
+      <c r="AE33" s="101">
+        <v>1.93</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="10">
+    <mergeCell ref="Z8:AE8"/>
+    <mergeCell ref="U7:AE7"/>
+    <mergeCell ref="A6:AE6"/>
+    <mergeCell ref="A10:AE10"/>
+    <mergeCell ref="A20:AE20"/>
+    <mergeCell ref="A24:AE24"/>
     <mergeCell ref="S7:T7"/>
     <mergeCell ref="A8:A9"/>
     <mergeCell ref="B8:M8"/>
     <mergeCell ref="N8:Y8"/>
-    <mergeCell ref="Z8:AC8"/>
-[...4 lines deleted...]
-    <mergeCell ref="A6:AC6"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A6:AC33"/>
+  <dimension ref="A6:AE33"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="AG16" sqref="AG16"/>
+      <selection activeCell="AL20" sqref="AL20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="15.28515625" customWidth="1"/>
-    <col min="2" max="2" width="6.7109375" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="18" max="19" width="5.5703125" customWidth="1"/>
+    <col min="2" max="2" width="6.7109375" hidden="1" customWidth="1"/>
+    <col min="3" max="3" width="7.7109375" hidden="1" customWidth="1"/>
+    <col min="4" max="4" width="6.42578125" hidden="1" customWidth="1"/>
+    <col min="5" max="5" width="6" hidden="1" customWidth="1"/>
+    <col min="6" max="6" width="5.5703125" hidden="1" customWidth="1"/>
+    <col min="7" max="8" width="6.140625" hidden="1" customWidth="1"/>
+    <col min="9" max="9" width="7.28515625" hidden="1" customWidth="1"/>
+    <col min="10" max="10" width="9.140625" hidden="1" customWidth="1"/>
+    <col min="11" max="11" width="7.28515625" hidden="1" customWidth="1"/>
+    <col min="12" max="12" width="0.5703125" hidden="1" customWidth="1"/>
+    <col min="13" max="13" width="9.140625" hidden="1" customWidth="1"/>
+    <col min="14" max="14" width="6.42578125" customWidth="1"/>
+    <col min="15" max="15" width="7.42578125" customWidth="1"/>
+    <col min="16" max="17" width="5.7109375" customWidth="1"/>
+    <col min="18" max="19" width="5.140625" customWidth="1"/>
     <col min="20" max="20" width="5.85546875" customWidth="1"/>
     <col min="21" max="21" width="5.7109375" customWidth="1"/>
-    <col min="23" max="23" width="7.28515625" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="25" max="25" width="8.140625" customWidth="1"/>
+    <col min="22" max="22" width="8.85546875" customWidth="1"/>
+    <col min="23" max="23" width="6.7109375" customWidth="1"/>
+    <col min="24" max="25" width="8.140625" customWidth="1"/>
     <col min="26" max="26" width="6.85546875" customWidth="1"/>
     <col min="27" max="27" width="7.7109375" customWidth="1"/>
     <col min="28" max="28" width="6" customWidth="1"/>
-    <col min="29" max="29" width="6.28515625" customWidth="1"/>
+    <col min="29" max="30" width="5.42578125" customWidth="1"/>
+    <col min="31" max="31" width="5" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="6" spans="1:29">
-      <c r="A6" s="215" t="s">
+    <row r="6" spans="1:31">
+      <c r="A6" s="222" t="s">
         <v>39</v>
       </c>
-      <c r="B6" s="215"/>
-[...26 lines deleted...]
-      <c r="AC6" s="209"/>
+      <c r="B6" s="222"/>
+      <c r="C6" s="222"/>
+      <c r="D6" s="222"/>
+      <c r="E6" s="222"/>
+      <c r="F6" s="222"/>
+      <c r="G6" s="222"/>
+      <c r="H6" s="222"/>
+      <c r="I6" s="222"/>
+      <c r="J6" s="222"/>
+      <c r="K6" s="222"/>
+      <c r="L6" s="222"/>
+      <c r="M6" s="222"/>
+      <c r="N6" s="222"/>
+      <c r="O6" s="222"/>
+      <c r="P6" s="222"/>
+      <c r="Q6" s="222"/>
+      <c r="R6" s="222"/>
+      <c r="S6" s="222"/>
+      <c r="T6" s="222"/>
+      <c r="U6" s="222"/>
+      <c r="V6" s="222"/>
+      <c r="W6" s="220"/>
+      <c r="X6" s="220"/>
+      <c r="Y6" s="220"/>
+      <c r="Z6" s="220"/>
+      <c r="AA6" s="220"/>
+      <c r="AB6" s="220"/>
+      <c r="AC6" s="220"/>
+      <c r="AD6" s="220"/>
+      <c r="AE6" s="220"/>
     </row>
-    <row r="7" spans="1:29">
+    <row r="7" spans="1:31">
       <c r="A7" s="1"/>
       <c r="B7" s="1"/>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="1"/>
       <c r="H7" s="1"/>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
       <c r="P7" s="1"/>
       <c r="Q7" s="1"/>
       <c r="R7" s="1"/>
       <c r="S7" s="1"/>
       <c r="T7" s="61"/>
       <c r="U7" s="1"/>
-      <c r="V7" s="229" t="s">
+      <c r="V7" s="213" t="s">
         <v>15</v>
       </c>
-      <c r="W7" s="230"/>
-[...5 lines deleted...]
-      <c r="AC7" s="230"/>
+      <c r="W7" s="214"/>
+      <c r="X7" s="214"/>
+      <c r="Y7" s="214"/>
+      <c r="Z7" s="214"/>
+      <c r="AA7" s="214"/>
+      <c r="AB7" s="214"/>
+      <c r="AC7" s="214"/>
+      <c r="AD7" s="214"/>
+      <c r="AE7" s="214"/>
     </row>
-    <row r="8" spans="1:29">
-[...1 lines deleted...]
-      <c r="B8" s="220">
+    <row r="8" spans="1:31">
+      <c r="A8" s="208"/>
+      <c r="B8" s="207">
         <v>2024</v>
       </c>
-      <c r="C8" s="220"/>
-[...9 lines deleted...]
-      <c r="M8" s="220"/>
+      <c r="C8" s="207"/>
+      <c r="D8" s="207"/>
+      <c r="E8" s="207"/>
+      <c r="F8" s="207"/>
+      <c r="G8" s="207"/>
+      <c r="H8" s="207"/>
+      <c r="I8" s="207"/>
+      <c r="J8" s="207"/>
+      <c r="K8" s="207"/>
+      <c r="L8" s="207"/>
+      <c r="M8" s="207"/>
       <c r="N8" s="210">
         <v>2025</v>
       </c>
       <c r="O8" s="211"/>
       <c r="P8" s="211"/>
       <c r="Q8" s="211"/>
       <c r="R8" s="211"/>
       <c r="S8" s="211"/>
       <c r="T8" s="211"/>
       <c r="U8" s="211"/>
       <c r="V8" s="211"/>
       <c r="W8" s="212"/>
       <c r="X8" s="212"/>
       <c r="Y8" s="212"/>
       <c r="Z8" s="210">
         <v>2026</v>
       </c>
       <c r="AA8" s="211"/>
       <c r="AB8" s="212"/>
       <c r="AC8" s="212"/>
+      <c r="AD8" s="212"/>
+      <c r="AE8" s="212"/>
     </row>
-    <row r="9" spans="1:29" ht="19.5" customHeight="1">
-      <c r="A9" s="222"/>
+    <row r="9" spans="1:31" ht="19.5" customHeight="1">
+      <c r="A9" s="209"/>
       <c r="B9" s="62" t="s">
         <v>2</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>3</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>4</v>
       </c>
       <c r="E9" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>7</v>
       </c>
       <c r="H9" s="5" t="s">
         <v>8</v>
       </c>
       <c r="I9" s="5" t="s">
         <v>9</v>
       </c>
       <c r="J9" s="5" t="s">
@@ -6455,85 +6756,93 @@
       </c>
       <c r="V9" s="5" t="s">
         <v>10</v>
       </c>
       <c r="W9" s="5" t="s">
         <v>12</v>
       </c>
       <c r="X9" s="5" t="s">
         <v>13</v>
       </c>
       <c r="Y9" s="5" t="s">
         <v>14</v>
       </c>
       <c r="Z9" s="3" t="s">
         <v>2</v>
       </c>
       <c r="AA9" s="3" t="s">
         <v>3</v>
       </c>
       <c r="AB9" s="3" t="s">
         <v>4</v>
       </c>
       <c r="AC9" s="3" t="s">
         <v>5</v>
       </c>
+      <c r="AD9" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="AE9" s="3" t="s">
+        <v>7</v>
+      </c>
     </row>
-    <row r="10" spans="1:29">
+    <row r="10" spans="1:31">
       <c r="A10" s="224" t="s">
         <v>16</v>
       </c>
       <c r="B10" s="224"/>
       <c r="C10" s="224"/>
       <c r="D10" s="224"/>
       <c r="E10" s="224"/>
       <c r="F10" s="224"/>
       <c r="G10" s="224"/>
       <c r="H10" s="224"/>
       <c r="I10" s="224"/>
       <c r="J10" s="224"/>
       <c r="K10" s="224"/>
       <c r="L10" s="224"/>
       <c r="M10" s="224"/>
       <c r="N10" s="224"/>
       <c r="O10" s="224"/>
       <c r="P10" s="224"/>
       <c r="Q10" s="224"/>
       <c r="R10" s="224"/>
       <c r="S10" s="224"/>
       <c r="T10" s="224"/>
       <c r="U10" s="224"/>
       <c r="V10" s="224"/>
-      <c r="W10" s="217"/>
-[...5 lines deleted...]
-      <c r="AC10" s="218"/>
+      <c r="W10" s="216"/>
+      <c r="X10" s="216"/>
+      <c r="Y10" s="216"/>
+      <c r="Z10" s="217"/>
+      <c r="AA10" s="217"/>
+      <c r="AB10" s="217"/>
+      <c r="AC10" s="217"/>
+      <c r="AD10" s="217"/>
+      <c r="AE10" s="217"/>
     </row>
-    <row r="11" spans="1:29">
+    <row r="11" spans="1:31">
       <c r="A11" s="113" t="s">
         <v>0</v>
       </c>
       <c r="B11" s="6">
         <v>65</v>
       </c>
       <c r="C11" s="6">
         <v>75</v>
       </c>
       <c r="D11" s="6">
         <v>83</v>
       </c>
       <c r="E11" s="6">
         <v>75</v>
       </c>
       <c r="F11" s="6">
         <v>80</v>
       </c>
       <c r="G11" s="6">
         <v>82</v>
       </c>
       <c r="H11" s="6">
         <v>108</v>
       </c>
       <c r="I11" s="6">
@@ -6577,52 +6886,58 @@
       </c>
       <c r="V11" s="114">
         <v>124</v>
       </c>
       <c r="W11" s="6">
         <v>157</v>
       </c>
       <c r="X11" s="6">
         <v>92</v>
       </c>
       <c r="Y11" s="6">
         <v>115</v>
       </c>
       <c r="Z11" s="21">
         <v>154</v>
       </c>
       <c r="AA11" s="21">
         <v>123</v>
       </c>
       <c r="AB11" s="21">
         <v>152</v>
       </c>
       <c r="AC11" s="6">
         <v>72</v>
       </c>
+      <c r="AD11" s="21">
+        <v>110</v>
+      </c>
+      <c r="AE11" s="21">
+        <v>131</v>
+      </c>
     </row>
-    <row r="12" spans="1:29">
+    <row r="12" spans="1:31">
       <c r="A12" s="113" t="s">
         <v>18</v>
       </c>
       <c r="B12" s="21">
         <v>35</v>
       </c>
       <c r="C12" s="21">
         <v>52</v>
       </c>
       <c r="D12" s="21">
         <v>60</v>
       </c>
       <c r="E12" s="115">
         <v>41</v>
       </c>
       <c r="F12" s="116">
         <v>59</v>
       </c>
       <c r="G12" s="117">
         <v>55</v>
       </c>
       <c r="H12" s="118">
         <v>72</v>
       </c>
       <c r="I12" s="119">
@@ -6666,52 +6981,58 @@
       </c>
       <c r="V12" s="125">
         <v>77</v>
       </c>
       <c r="W12" s="6">
         <v>117</v>
       </c>
       <c r="X12" s="6">
         <v>62</v>
       </c>
       <c r="Y12" s="6">
         <v>84</v>
       </c>
       <c r="Z12" s="21">
         <v>117</v>
       </c>
       <c r="AA12" s="21">
         <v>83</v>
       </c>
       <c r="AB12" s="21">
         <v>106</v>
       </c>
       <c r="AC12" s="6">
         <v>53</v>
       </c>
+      <c r="AD12" s="21">
+        <v>80</v>
+      </c>
+      <c r="AE12" s="21">
+        <v>102</v>
+      </c>
     </row>
-    <row r="13" spans="1:29">
+    <row r="13" spans="1:31">
       <c r="A13" s="113" t="s">
         <v>19</v>
       </c>
       <c r="B13" s="21">
         <v>14</v>
       </c>
       <c r="C13" s="21">
         <v>8</v>
       </c>
       <c r="D13" s="21">
         <v>14</v>
       </c>
       <c r="E13" s="115">
         <v>16</v>
       </c>
       <c r="F13" s="116">
         <v>6</v>
       </c>
       <c r="G13" s="117">
         <v>7</v>
       </c>
       <c r="H13" s="118">
         <v>16</v>
       </c>
       <c r="I13" s="119">
@@ -6755,52 +7076,58 @@
       </c>
       <c r="V13" s="125">
         <v>14</v>
       </c>
       <c r="W13" s="6">
         <v>16</v>
       </c>
       <c r="X13" s="6">
         <v>10</v>
       </c>
       <c r="Y13" s="6">
         <v>13</v>
       </c>
       <c r="Z13" s="21">
         <v>15</v>
       </c>
       <c r="AA13" s="21">
         <v>14</v>
       </c>
       <c r="AB13" s="21">
         <v>19</v>
       </c>
       <c r="AC13" s="6">
         <v>5</v>
       </c>
+      <c r="AD13" s="21">
+        <v>10</v>
+      </c>
+      <c r="AE13" s="21">
+        <v>6</v>
+      </c>
     </row>
-    <row r="14" spans="1:29">
+    <row r="14" spans="1:31">
       <c r="A14" s="113" t="s">
         <v>20</v>
       </c>
       <c r="B14" s="21" t="s">
         <v>40</v>
       </c>
       <c r="C14" s="21">
         <v>6</v>
       </c>
       <c r="D14" s="21" t="s">
         <v>40</v>
       </c>
       <c r="E14" s="115">
         <v>1</v>
       </c>
       <c r="F14" s="116">
         <v>4</v>
       </c>
       <c r="G14" s="117">
         <v>6</v>
       </c>
       <c r="H14" s="126" t="s">
         <v>40</v>
       </c>
       <c r="I14" s="119">
@@ -6844,52 +7171,58 @@
       </c>
       <c r="V14" s="125">
         <v>5</v>
       </c>
       <c r="W14" s="6">
         <v>4</v>
       </c>
       <c r="X14" s="6">
         <v>3</v>
       </c>
       <c r="Y14" s="6">
         <v>2</v>
       </c>
       <c r="Z14" s="21">
         <v>1</v>
       </c>
       <c r="AA14" s="21">
         <v>4</v>
       </c>
       <c r="AB14" s="21">
         <v>5</v>
       </c>
       <c r="AC14" s="6">
         <v>1</v>
       </c>
+      <c r="AD14" s="21">
+        <v>3</v>
+      </c>
+      <c r="AE14" s="21">
+        <v>4</v>
+      </c>
     </row>
-    <row r="15" spans="1:29">
+    <row r="15" spans="1:31">
       <c r="A15" s="113" t="s">
         <v>21</v>
       </c>
       <c r="B15" s="21">
         <v>3</v>
       </c>
       <c r="C15" s="21">
         <v>1</v>
       </c>
       <c r="D15" s="21">
         <v>1</v>
       </c>
       <c r="E15" s="115" t="s">
         <v>40</v>
       </c>
       <c r="F15" s="116">
         <v>3</v>
       </c>
       <c r="G15" s="117">
         <v>2</v>
       </c>
       <c r="H15" s="118">
         <v>4</v>
       </c>
       <c r="I15" s="119">
@@ -6933,52 +7266,58 @@
       </c>
       <c r="V15" s="125">
         <v>5</v>
       </c>
       <c r="W15" s="6">
         <v>1</v>
       </c>
       <c r="X15" s="6">
         <v>2</v>
       </c>
       <c r="Y15" s="6">
         <v>4</v>
       </c>
       <c r="Z15" s="21">
         <v>2</v>
       </c>
       <c r="AA15" s="21">
         <v>2</v>
       </c>
       <c r="AB15" s="21">
         <v>4</v>
       </c>
       <c r="AC15" s="6">
         <v>2</v>
       </c>
+      <c r="AD15" s="21">
+        <v>1</v>
+      </c>
+      <c r="AE15" s="21">
+        <v>2</v>
+      </c>
     </row>
-    <row r="16" spans="1:29">
+    <row r="16" spans="1:31">
       <c r="A16" s="113" t="s">
         <v>22</v>
       </c>
       <c r="B16" s="21">
         <v>7</v>
       </c>
       <c r="C16" s="21">
         <v>1</v>
       </c>
       <c r="D16" s="21">
         <v>5</v>
       </c>
       <c r="E16" s="115">
         <v>5</v>
       </c>
       <c r="F16" s="116">
         <v>3</v>
       </c>
       <c r="G16" s="117">
         <v>7</v>
       </c>
       <c r="H16" s="118">
         <v>5</v>
       </c>
       <c r="I16" s="119">
@@ -7022,52 +7361,58 @@
       </c>
       <c r="V16" s="125">
         <v>12</v>
       </c>
       <c r="W16" s="6">
         <v>6</v>
       </c>
       <c r="X16" s="6">
         <v>5</v>
       </c>
       <c r="Y16" s="6">
         <v>7</v>
       </c>
       <c r="Z16" s="21">
         <v>4</v>
       </c>
       <c r="AA16" s="21">
         <v>9</v>
       </c>
       <c r="AB16" s="21">
         <v>10</v>
       </c>
       <c r="AC16" s="6">
         <v>1</v>
       </c>
+      <c r="AD16" s="21">
+        <v>4</v>
+      </c>
+      <c r="AE16" s="21">
+        <v>8</v>
+      </c>
     </row>
-    <row r="17" spans="1:29">
+    <row r="17" spans="1:31">
       <c r="A17" s="113" t="s">
         <v>23</v>
       </c>
       <c r="B17" s="21" t="s">
         <v>40</v>
       </c>
       <c r="C17" s="21">
         <v>1</v>
       </c>
       <c r="D17" s="21">
         <v>1</v>
       </c>
       <c r="E17" s="115">
         <v>6</v>
       </c>
       <c r="F17" s="116">
         <v>2</v>
       </c>
       <c r="G17" s="126" t="s">
         <v>40</v>
       </c>
       <c r="H17" s="118">
         <v>3</v>
       </c>
       <c r="I17" s="119">
@@ -7111,52 +7456,58 @@
       </c>
       <c r="V17" s="125">
         <v>3</v>
       </c>
       <c r="W17" s="6">
         <v>3</v>
       </c>
       <c r="X17" s="6">
         <v>3</v>
       </c>
       <c r="Y17" s="6">
         <v>4</v>
       </c>
       <c r="Z17" s="21">
         <v>4</v>
       </c>
       <c r="AA17" s="21">
         <v>2</v>
       </c>
       <c r="AB17" s="21">
         <v>5</v>
       </c>
       <c r="AC17" s="6">
         <v>2</v>
       </c>
+      <c r="AD17" s="21">
+        <v>2</v>
+      </c>
+      <c r="AE17" s="21">
+        <v>2</v>
+      </c>
     </row>
-    <row r="18" spans="1:29">
+    <row r="18" spans="1:31">
       <c r="A18" s="113" t="s">
         <v>24</v>
       </c>
       <c r="B18" s="21">
         <v>5</v>
       </c>
       <c r="C18" s="21">
         <v>3</v>
       </c>
       <c r="D18" s="21">
         <v>1</v>
       </c>
       <c r="E18" s="115">
         <v>3</v>
       </c>
       <c r="F18" s="116">
         <v>2</v>
       </c>
       <c r="G18" s="117">
         <v>1</v>
       </c>
       <c r="H18" s="118">
         <v>3</v>
       </c>
       <c r="I18" s="119">
@@ -7200,52 +7551,58 @@
       </c>
       <c r="V18" s="125">
         <v>5</v>
       </c>
       <c r="W18" s="6">
         <v>5</v>
       </c>
       <c r="X18" s="6">
         <v>4</v>
       </c>
       <c r="Y18" s="6" t="s">
         <v>40</v>
       </c>
       <c r="Z18" s="21">
         <v>7</v>
       </c>
       <c r="AA18" s="21">
         <v>5</v>
       </c>
       <c r="AB18" s="21">
         <v>2</v>
       </c>
       <c r="AC18" s="6">
         <v>5</v>
       </c>
+      <c r="AD18" s="21">
+        <v>7</v>
+      </c>
+      <c r="AE18" s="21">
+        <v>4</v>
+      </c>
     </row>
-    <row r="19" spans="1:29">
+    <row r="19" spans="1:31">
       <c r="A19" s="113" t="s">
         <v>25</v>
       </c>
       <c r="B19" s="21">
         <v>1</v>
       </c>
       <c r="C19" s="21">
         <v>3</v>
       </c>
       <c r="D19" s="21">
         <v>1</v>
       </c>
       <c r="E19" s="115">
         <v>3</v>
       </c>
       <c r="F19" s="116">
         <v>1</v>
       </c>
       <c r="G19" s="117">
         <v>4</v>
       </c>
       <c r="H19" s="118">
         <v>5</v>
       </c>
       <c r="I19" s="126" t="s">
@@ -7289,85 +7646,93 @@
       </c>
       <c r="V19" s="125">
         <v>3</v>
       </c>
       <c r="W19" s="6">
         <v>5</v>
       </c>
       <c r="X19" s="6">
         <v>3</v>
       </c>
       <c r="Y19" s="6">
         <v>1</v>
       </c>
       <c r="Z19" s="21">
         <v>4</v>
       </c>
       <c r="AA19" s="21">
         <v>4</v>
       </c>
       <c r="AB19" s="21">
         <v>1</v>
       </c>
       <c r="AC19" s="6">
         <v>3</v>
       </c>
+      <c r="AD19" s="21">
+        <v>3</v>
+      </c>
+      <c r="AE19" s="21">
+        <v>3</v>
+      </c>
     </row>
-    <row r="20" spans="1:29">
-      <c r="A20" s="227" t="s">
+    <row r="20" spans="1:31">
+      <c r="A20" s="228" t="s">
         <v>11</v>
       </c>
-      <c r="B20" s="227"/>
-[...26 lines deleted...]
-      <c r="AC20" s="209"/>
+      <c r="B20" s="228"/>
+      <c r="C20" s="228"/>
+      <c r="D20" s="228"/>
+      <c r="E20" s="228"/>
+      <c r="F20" s="228"/>
+      <c r="G20" s="228"/>
+      <c r="H20" s="228"/>
+      <c r="I20" s="228"/>
+      <c r="J20" s="228"/>
+      <c r="K20" s="228"/>
+      <c r="L20" s="228"/>
+      <c r="M20" s="228"/>
+      <c r="N20" s="228"/>
+      <c r="O20" s="228"/>
+      <c r="P20" s="228"/>
+      <c r="Q20" s="228"/>
+      <c r="R20" s="228"/>
+      <c r="S20" s="228"/>
+      <c r="T20" s="228"/>
+      <c r="U20" s="228"/>
+      <c r="V20" s="228"/>
+      <c r="W20" s="219"/>
+      <c r="X20" s="219"/>
+      <c r="Y20" s="219"/>
+      <c r="Z20" s="220"/>
+      <c r="AA20" s="220"/>
+      <c r="AB20" s="220"/>
+      <c r="AC20" s="220"/>
+      <c r="AD20" s="220"/>
+      <c r="AE20" s="220"/>
     </row>
-    <row r="21" spans="1:29">
+    <row r="21" spans="1:31">
       <c r="A21" s="113" t="s">
         <v>0</v>
       </c>
       <c r="B21" s="6">
         <v>38</v>
       </c>
       <c r="C21" s="6">
         <v>52</v>
       </c>
       <c r="D21" s="6">
         <v>58</v>
       </c>
       <c r="E21" s="6">
         <v>46</v>
       </c>
       <c r="F21" s="6">
         <v>54</v>
       </c>
       <c r="G21" s="6">
         <v>51</v>
       </c>
       <c r="H21" s="6">
         <v>71</v>
       </c>
       <c r="I21" s="6">
@@ -7411,52 +7776,58 @@
       </c>
       <c r="V21" s="114">
         <v>78</v>
       </c>
       <c r="W21" s="6">
         <v>106</v>
       </c>
       <c r="X21" s="6">
         <v>57</v>
       </c>
       <c r="Y21" s="6">
         <v>81</v>
       </c>
       <c r="Z21" s="21">
         <v>103</v>
       </c>
       <c r="AA21" s="21">
         <v>83</v>
       </c>
       <c r="AB21" s="21">
         <v>104</v>
       </c>
       <c r="AC21" s="6">
         <v>53</v>
       </c>
+      <c r="AD21" s="21">
+        <v>75</v>
+      </c>
+      <c r="AE21" s="21">
+        <v>93</v>
+      </c>
     </row>
-    <row r="22" spans="1:29">
+    <row r="22" spans="1:31">
       <c r="A22" s="113" t="s">
         <v>18</v>
       </c>
       <c r="B22" s="21">
         <v>27</v>
       </c>
       <c r="C22" s="21">
         <v>44</v>
       </c>
       <c r="D22" s="21">
         <v>46</v>
       </c>
       <c r="E22" s="127">
         <v>33</v>
       </c>
       <c r="F22" s="128">
         <v>50</v>
       </c>
       <c r="G22" s="129">
         <v>45</v>
       </c>
       <c r="H22" s="130">
         <v>58</v>
       </c>
       <c r="I22" s="131">
@@ -7500,52 +7871,58 @@
       </c>
       <c r="V22" s="137">
         <v>65</v>
       </c>
       <c r="W22" s="6">
         <v>96</v>
       </c>
       <c r="X22" s="6">
         <v>48</v>
       </c>
       <c r="Y22" s="6">
         <v>69</v>
       </c>
       <c r="Z22" s="21">
         <v>92</v>
       </c>
       <c r="AA22" s="21">
         <v>71</v>
       </c>
       <c r="AB22" s="21">
         <v>90</v>
       </c>
       <c r="AC22" s="6">
         <v>48</v>
       </c>
+      <c r="AD22" s="21">
+        <v>69</v>
+      </c>
+      <c r="AE22" s="21">
+        <v>88</v>
+      </c>
     </row>
-    <row r="23" spans="1:29">
+    <row r="23" spans="1:31">
       <c r="A23" s="113" t="s">
         <v>19</v>
       </c>
       <c r="B23" s="21">
         <v>11</v>
       </c>
       <c r="C23" s="21">
         <v>8</v>
       </c>
       <c r="D23" s="21">
         <v>12</v>
       </c>
       <c r="E23" s="127">
         <v>13</v>
       </c>
       <c r="F23" s="128">
         <v>4</v>
       </c>
       <c r="G23" s="129">
         <v>6</v>
       </c>
       <c r="H23" s="130">
         <v>13</v>
       </c>
       <c r="I23" s="131">
@@ -7589,85 +7966,93 @@
       </c>
       <c r="V23" s="137">
         <v>13</v>
       </c>
       <c r="W23" s="6">
         <v>10</v>
       </c>
       <c r="X23" s="6">
         <v>9</v>
       </c>
       <c r="Y23" s="6">
         <v>12</v>
       </c>
       <c r="Z23" s="21">
         <v>11</v>
       </c>
       <c r="AA23" s="21">
         <v>12</v>
       </c>
       <c r="AB23" s="21">
         <v>14</v>
       </c>
       <c r="AC23" s="6">
         <v>5</v>
       </c>
+      <c r="AD23" s="21">
+        <v>6</v>
+      </c>
+      <c r="AE23" s="21">
+        <v>5</v>
+      </c>
     </row>
-    <row r="24" spans="1:29">
-      <c r="A24" s="226" t="s">
+    <row r="24" spans="1:31">
+      <c r="A24" s="227" t="s">
         <v>1</v>
       </c>
-      <c r="B24" s="226"/>
-[...26 lines deleted...]
-      <c r="AC24" s="209"/>
+      <c r="B24" s="227"/>
+      <c r="C24" s="227"/>
+      <c r="D24" s="227"/>
+      <c r="E24" s="227"/>
+      <c r="F24" s="227"/>
+      <c r="G24" s="227"/>
+      <c r="H24" s="227"/>
+      <c r="I24" s="227"/>
+      <c r="J24" s="227"/>
+      <c r="K24" s="227"/>
+      <c r="L24" s="227"/>
+      <c r="M24" s="227"/>
+      <c r="N24" s="227"/>
+      <c r="O24" s="227"/>
+      <c r="P24" s="227"/>
+      <c r="Q24" s="227"/>
+      <c r="R24" s="227"/>
+      <c r="S24" s="227"/>
+      <c r="T24" s="227"/>
+      <c r="U24" s="227"/>
+      <c r="V24" s="227"/>
+      <c r="W24" s="219"/>
+      <c r="X24" s="219"/>
+      <c r="Y24" s="219"/>
+      <c r="Z24" s="220"/>
+      <c r="AA24" s="220"/>
+      <c r="AB24" s="220"/>
+      <c r="AC24" s="220"/>
+      <c r="AD24" s="220"/>
+      <c r="AE24" s="220"/>
     </row>
-    <row r="25" spans="1:29">
+    <row r="25" spans="1:31">
       <c r="A25" s="113" t="s">
         <v>0</v>
       </c>
       <c r="B25" s="6">
         <v>27</v>
       </c>
       <c r="C25" s="6">
         <v>23</v>
       </c>
       <c r="D25" s="6">
         <v>25</v>
       </c>
       <c r="E25" s="6">
         <v>29</v>
       </c>
       <c r="F25" s="6">
         <v>26</v>
       </c>
       <c r="G25" s="6">
         <v>31</v>
       </c>
       <c r="H25" s="6">
         <v>37</v>
       </c>
       <c r="I25" s="6">
@@ -7711,52 +8096,58 @@
       </c>
       <c r="V25" s="114">
         <v>46</v>
       </c>
       <c r="W25" s="6">
         <v>51</v>
       </c>
       <c r="X25" s="6">
         <v>35</v>
       </c>
       <c r="Y25" s="6">
         <v>34</v>
       </c>
       <c r="Z25" s="21">
         <v>51</v>
       </c>
       <c r="AA25" s="21">
         <v>40</v>
       </c>
       <c r="AB25" s="21">
         <v>48</v>
       </c>
       <c r="AC25" s="6">
         <v>19</v>
       </c>
+      <c r="AD25" s="21">
+        <v>35</v>
+      </c>
+      <c r="AE25" s="21">
+        <v>38</v>
+      </c>
     </row>
-    <row r="26" spans="1:29">
+    <row r="26" spans="1:31">
       <c r="A26" s="113" t="s">
         <v>18</v>
       </c>
       <c r="B26" s="21">
         <v>8</v>
       </c>
       <c r="C26" s="21">
         <v>8</v>
       </c>
       <c r="D26" s="21">
         <v>14</v>
       </c>
       <c r="E26" s="138">
         <v>8</v>
       </c>
       <c r="F26" s="139">
         <v>9</v>
       </c>
       <c r="G26" s="140">
         <v>10</v>
       </c>
       <c r="H26" s="141">
         <v>14</v>
       </c>
       <c r="I26" s="142">
@@ -7800,52 +8191,58 @@
       </c>
       <c r="V26" s="148">
         <v>12</v>
       </c>
       <c r="W26" s="6">
         <v>21</v>
       </c>
       <c r="X26" s="6">
         <v>14</v>
       </c>
       <c r="Y26" s="6">
         <v>15</v>
       </c>
       <c r="Z26" s="21">
         <v>25</v>
       </c>
       <c r="AA26" s="21">
         <v>12</v>
       </c>
       <c r="AB26" s="21">
         <v>16</v>
       </c>
       <c r="AC26" s="6">
         <v>5</v>
       </c>
+      <c r="AD26" s="21">
+        <v>11</v>
+      </c>
+      <c r="AE26" s="21">
+        <v>14</v>
+      </c>
     </row>
-    <row r="27" spans="1:29">
+    <row r="27" spans="1:31">
       <c r="A27" s="113" t="s">
         <v>19</v>
       </c>
       <c r="B27" s="21">
         <v>3</v>
       </c>
       <c r="C27" s="21" t="s">
         <v>40</v>
       </c>
       <c r="D27" s="21">
         <v>2</v>
       </c>
       <c r="E27" s="138">
         <v>3</v>
       </c>
       <c r="F27" s="139">
         <v>2</v>
       </c>
       <c r="G27" s="140">
         <v>1</v>
       </c>
       <c r="H27" s="141">
         <v>3</v>
       </c>
       <c r="I27" s="142">
@@ -7889,52 +8286,58 @@
       </c>
       <c r="V27" s="148">
         <v>1</v>
       </c>
       <c r="W27" s="6">
         <v>6</v>
       </c>
       <c r="X27" s="6">
         <v>1</v>
       </c>
       <c r="Y27" s="6">
         <v>1</v>
       </c>
       <c r="Z27" s="21">
         <v>4</v>
       </c>
       <c r="AA27" s="21">
         <v>2</v>
       </c>
       <c r="AB27" s="21">
         <v>5</v>
       </c>
       <c r="AC27" s="6" t="s">
         <v>40</v>
       </c>
+      <c r="AD27" s="21">
+        <v>4</v>
+      </c>
+      <c r="AE27" s="21">
+        <v>1</v>
+      </c>
     </row>
-    <row r="28" spans="1:29">
+    <row r="28" spans="1:31">
       <c r="A28" s="113" t="s">
         <v>20</v>
       </c>
       <c r="B28" s="21" t="s">
         <v>40</v>
       </c>
       <c r="C28" s="21">
         <v>6</v>
       </c>
       <c r="D28" s="21" t="s">
         <v>40</v>
       </c>
       <c r="E28" s="138">
         <v>1</v>
       </c>
       <c r="F28" s="139">
         <v>4</v>
       </c>
       <c r="G28" s="140">
         <v>6</v>
       </c>
       <c r="H28" s="126" t="s">
         <v>40</v>
       </c>
       <c r="I28" s="142">
@@ -7978,52 +8381,58 @@
       </c>
       <c r="V28" s="148">
         <v>5</v>
       </c>
       <c r="W28" s="6">
         <v>4</v>
       </c>
       <c r="X28" s="6">
         <v>3</v>
       </c>
       <c r="Y28" s="6">
         <v>2</v>
       </c>
       <c r="Z28" s="21">
         <v>1</v>
       </c>
       <c r="AA28" s="21">
         <v>4</v>
       </c>
       <c r="AB28" s="21">
         <v>5</v>
       </c>
       <c r="AC28" s="6">
         <v>1</v>
       </c>
+      <c r="AD28" s="21">
+        <v>3</v>
+      </c>
+      <c r="AE28" s="21">
+        <v>4</v>
+      </c>
     </row>
-    <row r="29" spans="1:29">
+    <row r="29" spans="1:31">
       <c r="A29" s="113" t="s">
         <v>21</v>
       </c>
       <c r="B29" s="21">
         <v>3</v>
       </c>
       <c r="C29" s="21">
         <v>1</v>
       </c>
       <c r="D29" s="21">
         <v>1</v>
       </c>
       <c r="E29" s="138" t="s">
         <v>40</v>
       </c>
       <c r="F29" s="139">
         <v>3</v>
       </c>
       <c r="G29" s="140">
         <v>2</v>
       </c>
       <c r="H29" s="141">
         <v>4</v>
       </c>
       <c r="I29" s="142">
@@ -8067,52 +8476,58 @@
       </c>
       <c r="V29" s="148">
         <v>5</v>
       </c>
       <c r="W29" s="6">
         <v>1</v>
       </c>
       <c r="X29" s="6">
         <v>2</v>
       </c>
       <c r="Y29" s="6">
         <v>4</v>
       </c>
       <c r="Z29" s="21">
         <v>2</v>
       </c>
       <c r="AA29" s="21">
         <v>2</v>
       </c>
       <c r="AB29" s="21">
         <v>4</v>
       </c>
       <c r="AC29" s="6">
         <v>2</v>
       </c>
+      <c r="AD29" s="21">
+        <v>1</v>
+      </c>
+      <c r="AE29" s="21">
+        <v>2</v>
+      </c>
     </row>
-    <row r="30" spans="1:29">
+    <row r="30" spans="1:31">
       <c r="A30" s="113" t="s">
         <v>22</v>
       </c>
       <c r="B30" s="21">
         <v>7</v>
       </c>
       <c r="C30" s="21">
         <v>1</v>
       </c>
       <c r="D30" s="21">
         <v>5</v>
       </c>
       <c r="E30" s="138">
         <v>5</v>
       </c>
       <c r="F30" s="139">
         <v>3</v>
       </c>
       <c r="G30" s="140">
         <v>7</v>
       </c>
       <c r="H30" s="141">
         <v>5</v>
       </c>
       <c r="I30" s="142">
@@ -8156,52 +8571,58 @@
       </c>
       <c r="V30" s="148">
         <v>12</v>
       </c>
       <c r="W30" s="6">
         <v>6</v>
       </c>
       <c r="X30" s="6">
         <v>5</v>
       </c>
       <c r="Y30" s="6">
         <v>7</v>
       </c>
       <c r="Z30" s="21">
         <v>4</v>
       </c>
       <c r="AA30" s="21">
         <v>9</v>
       </c>
       <c r="AB30" s="21">
         <v>10</v>
       </c>
       <c r="AC30" s="6">
         <v>1</v>
       </c>
+      <c r="AD30" s="21">
+        <v>4</v>
+      </c>
+      <c r="AE30" s="21">
+        <v>8</v>
+      </c>
     </row>
-    <row r="31" spans="1:29">
+    <row r="31" spans="1:31">
       <c r="A31" s="113" t="s">
         <v>23</v>
       </c>
       <c r="B31" s="21" t="s">
         <v>40</v>
       </c>
       <c r="C31" s="21">
         <v>1</v>
       </c>
       <c r="D31" s="21">
         <v>1</v>
       </c>
       <c r="E31" s="138">
         <v>6</v>
       </c>
       <c r="F31" s="139">
         <v>2</v>
       </c>
       <c r="G31" s="149" t="s">
         <v>40</v>
       </c>
       <c r="H31" s="141">
         <v>3</v>
       </c>
       <c r="I31" s="142">
@@ -8245,52 +8666,58 @@
       </c>
       <c r="V31" s="148">
         <v>3</v>
       </c>
       <c r="W31" s="6">
         <v>3</v>
       </c>
       <c r="X31" s="6">
         <v>3</v>
       </c>
       <c r="Y31" s="6">
         <v>4</v>
       </c>
       <c r="Z31" s="21">
         <v>4</v>
       </c>
       <c r="AA31" s="21">
         <v>2</v>
       </c>
       <c r="AB31" s="21">
         <v>5</v>
       </c>
       <c r="AC31" s="6">
         <v>2</v>
       </c>
+      <c r="AD31" s="21">
+        <v>2</v>
+      </c>
+      <c r="AE31" s="21">
+        <v>2</v>
+      </c>
     </row>
-    <row r="32" spans="1:29">
+    <row r="32" spans="1:31">
       <c r="A32" s="113" t="s">
         <v>24</v>
       </c>
       <c r="B32" s="21">
         <v>5</v>
       </c>
       <c r="C32" s="21">
         <v>3</v>
       </c>
       <c r="D32" s="21">
         <v>1</v>
       </c>
       <c r="E32" s="138">
         <v>3</v>
       </c>
       <c r="F32" s="139">
         <v>2</v>
       </c>
       <c r="G32" s="149">
         <v>1</v>
       </c>
       <c r="H32" s="141">
         <v>3</v>
       </c>
       <c r="I32" s="142">
@@ -8334,52 +8761,58 @@
       </c>
       <c r="V32" s="151">
         <v>5</v>
       </c>
       <c r="W32" s="6">
         <v>5</v>
       </c>
       <c r="X32" s="6">
         <v>4</v>
       </c>
       <c r="Y32" s="6" t="s">
         <v>40</v>
       </c>
       <c r="Z32" s="21">
         <v>7</v>
       </c>
       <c r="AA32" s="21">
         <v>5</v>
       </c>
       <c r="AB32" s="21">
         <v>2</v>
       </c>
       <c r="AC32" s="6">
         <v>5</v>
       </c>
+      <c r="AD32" s="21">
+        <v>7</v>
+      </c>
+      <c r="AE32" s="21">
+        <v>4</v>
+      </c>
     </row>
-    <row r="33" spans="1:29">
+    <row r="33" spans="1:31">
       <c r="A33" s="60" t="s">
         <v>25</v>
       </c>
       <c r="B33" s="8">
         <v>1</v>
       </c>
       <c r="C33" s="8">
         <v>3</v>
       </c>
       <c r="D33" s="8">
         <v>1</v>
       </c>
       <c r="E33" s="152">
         <v>3</v>
       </c>
       <c r="F33" s="153">
         <v>1</v>
       </c>
       <c r="G33" s="154">
         <v>4</v>
       </c>
       <c r="H33" s="155">
         <v>5</v>
       </c>
       <c r="I33" s="156" t="s">
@@ -8421,211 +8854,227 @@
       <c r="U33" s="161">
         <v>5</v>
       </c>
       <c r="V33" s="162">
         <v>3</v>
       </c>
       <c r="W33" s="8">
         <v>5</v>
       </c>
       <c r="X33" s="8">
         <v>3</v>
       </c>
       <c r="Y33" s="8">
         <v>1</v>
       </c>
       <c r="Z33" s="8">
         <v>4</v>
       </c>
       <c r="AA33" s="8">
         <v>4</v>
       </c>
       <c r="AB33" s="8">
         <v>1</v>
       </c>
       <c r="AC33" s="8">
+        <v>3</v>
+      </c>
+      <c r="AD33" s="8">
+        <v>3</v>
+      </c>
+      <c r="AE33" s="8">
         <v>3</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="9">
+    <mergeCell ref="Z8:AE8"/>
+    <mergeCell ref="V7:AE7"/>
+    <mergeCell ref="A10:AE10"/>
+    <mergeCell ref="A20:AE20"/>
+    <mergeCell ref="A24:AE24"/>
+    <mergeCell ref="A6:AE6"/>
     <mergeCell ref="A8:A9"/>
     <mergeCell ref="B8:M8"/>
     <mergeCell ref="N8:Y8"/>
-    <mergeCell ref="Z8:AC8"/>
-[...4 lines deleted...]
-    <mergeCell ref="A20:AC20"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A6:AC33"/>
+  <dimension ref="A6:AE33"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="AE23" sqref="AE23"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="AI12" sqref="AI12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="15.7109375" customWidth="1"/>
-[...21 lines deleted...]
-    <col min="29" max="29" width="7.5703125" customWidth="1"/>
+    <col min="1" max="1" width="15" customWidth="1"/>
+    <col min="2" max="2" width="7.5703125" hidden="1" customWidth="1"/>
+    <col min="3" max="3" width="8.140625" hidden="1" customWidth="1"/>
+    <col min="4" max="5" width="0.140625" hidden="1" customWidth="1"/>
+    <col min="6" max="6" width="7.7109375" hidden="1" customWidth="1"/>
+    <col min="7" max="7" width="0.28515625" hidden="1" customWidth="1"/>
+    <col min="8" max="8" width="8.140625" hidden="1" customWidth="1"/>
+    <col min="9" max="9" width="7.85546875" hidden="1" customWidth="1"/>
+    <col min="10" max="10" width="9.140625" hidden="1" customWidth="1"/>
+    <col min="11" max="11" width="0.140625" hidden="1" customWidth="1"/>
+    <col min="12" max="12" width="9.140625" hidden="1" customWidth="1"/>
+    <col min="13" max="13" width="0.140625" hidden="1" customWidth="1"/>
+    <col min="14" max="14" width="6.42578125" customWidth="1"/>
+    <col min="15" max="16" width="6.85546875" customWidth="1"/>
+    <col min="17" max="17" width="7" customWidth="1"/>
+    <col min="18" max="18" width="6.85546875" customWidth="1"/>
+    <col min="19" max="20" width="7" customWidth="1"/>
+    <col min="21" max="21" width="6.28515625" customWidth="1"/>
+    <col min="22" max="22" width="9" customWidth="1"/>
+    <col min="23" max="23" width="7" customWidth="1"/>
+    <col min="24" max="24" width="8.5703125" customWidth="1"/>
+    <col min="25" max="25" width="8" customWidth="1"/>
+    <col min="26" max="26" width="6.28515625" customWidth="1"/>
+    <col min="27" max="27" width="6.85546875" customWidth="1"/>
+    <col min="28" max="28" width="7" customWidth="1"/>
+    <col min="29" max="29" width="6.7109375" customWidth="1"/>
+    <col min="30" max="31" width="6.85546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="6" spans="1:29">
-      <c r="A6" s="215" t="s">
+    <row r="6" spans="1:31">
+      <c r="A6" s="222" t="s">
         <v>41</v>
       </c>
-      <c r="B6" s="215"/>
-[...26 lines deleted...]
-      <c r="AC6" s="209"/>
+      <c r="B6" s="222"/>
+      <c r="C6" s="222"/>
+      <c r="D6" s="222"/>
+      <c r="E6" s="222"/>
+      <c r="F6" s="222"/>
+      <c r="G6" s="222"/>
+      <c r="H6" s="222"/>
+      <c r="I6" s="222"/>
+      <c r="J6" s="222"/>
+      <c r="K6" s="222"/>
+      <c r="L6" s="222"/>
+      <c r="M6" s="222"/>
+      <c r="N6" s="222"/>
+      <c r="O6" s="222"/>
+      <c r="P6" s="222"/>
+      <c r="Q6" s="222"/>
+      <c r="R6" s="222"/>
+      <c r="S6" s="222"/>
+      <c r="T6" s="222"/>
+      <c r="U6" s="222"/>
+      <c r="V6" s="222"/>
+      <c r="W6" s="220"/>
+      <c r="X6" s="220"/>
+      <c r="Y6" s="220"/>
+      <c r="Z6" s="220"/>
+      <c r="AA6" s="220"/>
+      <c r="AB6" s="220"/>
+      <c r="AC6" s="220"/>
+      <c r="AD6" s="220"/>
+      <c r="AE6" s="220"/>
     </row>
-    <row r="7" spans="1:29">
+    <row r="7" spans="1:31">
       <c r="A7" s="1"/>
       <c r="B7" s="1"/>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="1"/>
       <c r="H7" s="1"/>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="63"/>
       <c r="N7" s="63"/>
       <c r="O7" s="1"/>
       <c r="P7" s="1"/>
       <c r="Q7" s="1"/>
       <c r="R7" s="1"/>
-      <c r="S7" s="213"/>
-[...1 lines deleted...]
-      <c r="U7" s="213" t="s">
+      <c r="S7" s="223"/>
+      <c r="T7" s="223"/>
+      <c r="U7" s="223" t="s">
         <v>27</v>
       </c>
-      <c r="V7" s="213"/>
-[...6 lines deleted...]
-      <c r="AC7" s="209"/>
+      <c r="V7" s="223"/>
+      <c r="W7" s="229"/>
+      <c r="X7" s="229"/>
+      <c r="Y7" s="229"/>
+      <c r="Z7" s="229"/>
+      <c r="AA7" s="229"/>
+      <c r="AB7" s="229"/>
+      <c r="AC7" s="220"/>
+      <c r="AD7" s="220"/>
+      <c r="AE7" s="220"/>
     </row>
-    <row r="8" spans="1:29">
-[...1 lines deleted...]
-      <c r="B8" s="220">
+    <row r="8" spans="1:31">
+      <c r="A8" s="208"/>
+      <c r="B8" s="207">
         <v>2024</v>
       </c>
-      <c r="C8" s="220"/>
-[...9 lines deleted...]
-      <c r="M8" s="220"/>
+      <c r="C8" s="207"/>
+      <c r="D8" s="207"/>
+      <c r="E8" s="207"/>
+      <c r="F8" s="207"/>
+      <c r="G8" s="207"/>
+      <c r="H8" s="207"/>
+      <c r="I8" s="207"/>
+      <c r="J8" s="207"/>
+      <c r="K8" s="207"/>
+      <c r="L8" s="207"/>
+      <c r="M8" s="207"/>
       <c r="N8" s="210">
         <v>2025</v>
       </c>
       <c r="O8" s="211"/>
       <c r="P8" s="211"/>
       <c r="Q8" s="211"/>
       <c r="R8" s="211"/>
       <c r="S8" s="211"/>
       <c r="T8" s="211"/>
       <c r="U8" s="211"/>
       <c r="V8" s="211"/>
       <c r="W8" s="212"/>
       <c r="X8" s="212"/>
       <c r="Y8" s="212"/>
       <c r="Z8" s="210">
         <v>2026</v>
       </c>
       <c r="AA8" s="211"/>
       <c r="AB8" s="212"/>
       <c r="AC8" s="212"/>
+      <c r="AD8" s="212"/>
+      <c r="AE8" s="212"/>
     </row>
-    <row r="9" spans="1:29" ht="22.5">
-      <c r="A9" s="222"/>
+    <row r="9" spans="1:31" ht="27" customHeight="1">
+      <c r="A9" s="209"/>
       <c r="B9" s="62" t="s">
         <v>2</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>28</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E9" s="3" t="s">
         <v>30</v>
       </c>
       <c r="F9" s="4" t="s">
         <v>31</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>32</v>
       </c>
       <c r="H9" s="3" t="s">
         <v>33</v>
       </c>
       <c r="I9" s="5" t="s">
         <v>34</v>
       </c>
       <c r="J9" s="5" t="s">
@@ -8666,85 +9115,93 @@
       </c>
       <c r="V9" s="5" t="s">
         <v>35</v>
       </c>
       <c r="W9" s="5" t="s">
         <v>36</v>
       </c>
       <c r="X9" s="5" t="s">
         <v>37</v>
       </c>
       <c r="Y9" s="5" t="s">
         <v>38</v>
       </c>
       <c r="Z9" s="4" t="s">
         <v>2</v>
       </c>
       <c r="AA9" s="3" t="s">
         <v>28</v>
       </c>
       <c r="AB9" s="3" t="s">
         <v>29</v>
       </c>
       <c r="AC9" s="3" t="s">
         <v>30</v>
       </c>
+      <c r="AD9" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="AE9" s="3" t="s">
+        <v>32</v>
+      </c>
     </row>
-    <row r="10" spans="1:29">
-      <c r="A10" s="216" t="s">
+    <row r="10" spans="1:31">
+      <c r="A10" s="215" t="s">
         <v>16</v>
       </c>
-      <c r="B10" s="218"/>
-[...26 lines deleted...]
-      <c r="AC10" s="218"/>
+      <c r="B10" s="217"/>
+      <c r="C10" s="217"/>
+      <c r="D10" s="217"/>
+      <c r="E10" s="217"/>
+      <c r="F10" s="217"/>
+      <c r="G10" s="217"/>
+      <c r="H10" s="217"/>
+      <c r="I10" s="217"/>
+      <c r="J10" s="217"/>
+      <c r="K10" s="217"/>
+      <c r="L10" s="217"/>
+      <c r="M10" s="217"/>
+      <c r="N10" s="217"/>
+      <c r="O10" s="217"/>
+      <c r="P10" s="217"/>
+      <c r="Q10" s="217"/>
+      <c r="R10" s="217"/>
+      <c r="S10" s="217"/>
+      <c r="T10" s="217"/>
+      <c r="U10" s="217"/>
+      <c r="V10" s="217"/>
+      <c r="W10" s="217"/>
+      <c r="X10" s="217"/>
+      <c r="Y10" s="217"/>
+      <c r="Z10" s="217"/>
+      <c r="AA10" s="217"/>
+      <c r="AB10" s="217"/>
+      <c r="AC10" s="217"/>
+      <c r="AD10" s="217"/>
+      <c r="AE10" s="217"/>
     </row>
-    <row r="11" spans="1:29">
+    <row r="11" spans="1:31">
       <c r="A11" s="113" t="s">
         <v>0</v>
       </c>
       <c r="B11" s="64">
         <v>1.08</v>
       </c>
       <c r="C11" s="64">
         <v>1.2</v>
       </c>
       <c r="D11" s="64">
         <v>1.26</v>
       </c>
       <c r="E11" s="64">
         <v>1.27</v>
       </c>
       <c r="F11" s="64">
         <v>1.28</v>
       </c>
       <c r="G11" s="64">
         <v>1.31</v>
       </c>
       <c r="H11" s="64">
         <v>1.38</v>
       </c>
       <c r="I11" s="64">
@@ -8788,52 +9245,58 @@
       </c>
       <c r="V11" s="64">
         <v>1.85</v>
       </c>
       <c r="W11" s="67">
         <v>1.92</v>
       </c>
       <c r="X11" s="67">
         <v>1.89</v>
       </c>
       <c r="Y11" s="64">
         <v>1.89</v>
       </c>
       <c r="Z11" s="64">
         <v>2.5299999999999998</v>
       </c>
       <c r="AA11" s="64">
         <v>2.39</v>
       </c>
       <c r="AB11" s="64">
         <v>2.42</v>
       </c>
       <c r="AC11" s="64">
         <v>2.12</v>
       </c>
+      <c r="AD11" s="67">
+        <v>2.0499999999999998</v>
+      </c>
+      <c r="AE11" s="67">
+        <v>2.08</v>
+      </c>
     </row>
-    <row r="12" spans="1:29">
+    <row r="12" spans="1:31">
       <c r="A12" s="113" t="s">
         <v>18</v>
       </c>
       <c r="B12" s="67">
         <v>0.99</v>
       </c>
       <c r="C12" s="67">
         <v>1.27</v>
       </c>
       <c r="D12" s="67">
         <v>1.42</v>
       </c>
       <c r="E12" s="163">
         <v>1.36</v>
       </c>
       <c r="F12" s="164">
         <v>1.43</v>
       </c>
       <c r="G12" s="165">
         <v>1.46</v>
       </c>
       <c r="H12" s="166">
         <v>1.54</v>
       </c>
       <c r="I12" s="167">
@@ -8877,52 +9340,58 @@
       </c>
       <c r="V12" s="173">
         <v>2.12</v>
       </c>
       <c r="W12" s="67">
         <v>2.23</v>
       </c>
       <c r="X12" s="67">
         <v>2.19</v>
       </c>
       <c r="Y12" s="64">
         <v>2.2000000000000002</v>
       </c>
       <c r="Z12" s="64">
         <v>3.17</v>
       </c>
       <c r="AA12" s="64">
         <v>2.85</v>
       </c>
       <c r="AB12" s="64">
         <v>2.86</v>
       </c>
       <c r="AC12" s="64">
         <v>2.5099999999999998</v>
       </c>
+      <c r="AD12" s="67">
+        <v>2.44</v>
+      </c>
+      <c r="AE12" s="67">
+        <v>2.5099999999999998</v>
+      </c>
     </row>
-    <row r="13" spans="1:29">
+    <row r="13" spans="1:31">
       <c r="A13" s="113" t="s">
         <v>19</v>
       </c>
       <c r="B13" s="67">
         <v>1.89</v>
       </c>
       <c r="C13" s="67">
         <v>1.53</v>
       </c>
       <c r="D13" s="67">
         <v>1.66</v>
       </c>
       <c r="E13" s="163">
         <v>1.8</v>
       </c>
       <c r="F13" s="164">
         <v>1.6</v>
       </c>
       <c r="G13" s="165">
         <v>1.5</v>
       </c>
       <c r="H13" s="166">
         <v>1.61</v>
       </c>
       <c r="I13" s="167">
@@ -8966,52 +9435,58 @@
       </c>
       <c r="V13" s="173">
         <v>1.67</v>
       </c>
       <c r="W13" s="67">
         <v>1.72</v>
       </c>
       <c r="X13" s="67">
         <v>1.7</v>
       </c>
       <c r="Y13" s="64">
         <v>1.71</v>
       </c>
       <c r="Z13" s="64">
         <v>2.11</v>
       </c>
       <c r="AA13" s="64">
         <v>2.14</v>
       </c>
       <c r="AB13" s="64">
         <v>2.3199999999999998</v>
       </c>
       <c r="AC13" s="64">
         <v>1.92</v>
       </c>
+      <c r="AD13" s="67">
+        <v>1.81</v>
+      </c>
+      <c r="AE13" s="67">
+        <v>1.66</v>
+      </c>
     </row>
-    <row r="14" spans="1:29">
+    <row r="14" spans="1:31">
       <c r="A14" s="113" t="s">
         <v>20</v>
       </c>
       <c r="B14" s="67" t="s">
         <v>40</v>
       </c>
       <c r="C14" s="67">
         <v>1.1200000000000001</v>
       </c>
       <c r="D14" s="67">
         <v>0.74</v>
       </c>
       <c r="E14" s="163">
         <v>0.65</v>
       </c>
       <c r="F14" s="164">
         <v>0.81</v>
       </c>
       <c r="G14" s="165">
         <v>1.05</v>
       </c>
       <c r="H14" s="166">
         <v>0.89</v>
       </c>
       <c r="I14" s="167">
@@ -9055,52 +9530,58 @@
       </c>
       <c r="V14" s="173">
         <v>1.56</v>
       </c>
       <c r="W14" s="67">
         <v>1.55</v>
       </c>
       <c r="X14" s="67">
         <v>1.51</v>
       </c>
       <c r="Y14" s="64">
         <v>1.45</v>
       </c>
       <c r="Z14" s="64">
         <v>0.37</v>
       </c>
       <c r="AA14" s="64">
         <v>0.96</v>
       </c>
       <c r="AB14" s="64">
         <v>1.26</v>
       </c>
       <c r="AC14" s="64">
         <v>1.04</v>
       </c>
+      <c r="AD14" s="67">
+        <v>1.05</v>
+      </c>
+      <c r="AE14" s="67">
+        <v>1.1200000000000001</v>
+      </c>
     </row>
-    <row r="15" spans="1:29">
+    <row r="15" spans="1:31">
       <c r="A15" s="113" t="s">
         <v>21</v>
       </c>
       <c r="B15" s="67">
         <v>1.35</v>
       </c>
       <c r="C15" s="67">
         <v>0.93</v>
       </c>
       <c r="D15" s="67">
         <v>0.76</v>
       </c>
       <c r="E15" s="163">
         <v>0.56999999999999995</v>
       </c>
       <c r="F15" s="164">
         <v>0.73</v>
       </c>
       <c r="G15" s="165">
         <v>0.76</v>
       </c>
       <c r="H15" s="166">
         <v>0.91</v>
       </c>
       <c r="I15" s="167">
@@ -9144,52 +9625,58 @@
       </c>
       <c r="V15" s="173">
         <v>1.29</v>
       </c>
       <c r="W15" s="67">
         <v>1.2</v>
       </c>
       <c r="X15" s="67">
         <v>1.18</v>
       </c>
       <c r="Y15" s="64">
         <v>1.23</v>
       </c>
       <c r="Z15" s="64">
         <v>0.92</v>
       </c>
       <c r="AA15" s="64">
         <v>0.96</v>
       </c>
       <c r="AB15" s="64">
         <v>1.26</v>
       </c>
       <c r="AC15" s="64">
         <v>1.18</v>
       </c>
+      <c r="AD15" s="67">
+        <v>1.03</v>
+      </c>
+      <c r="AE15" s="67">
+        <v>1.02</v>
+      </c>
     </row>
-    <row r="16" spans="1:29">
+    <row r="16" spans="1:31">
       <c r="A16" s="113" t="s">
         <v>22</v>
       </c>
       <c r="B16" s="67">
         <v>1.49</v>
       </c>
       <c r="C16" s="67">
         <v>0.88</v>
       </c>
       <c r="D16" s="67">
         <v>0.94</v>
       </c>
       <c r="E16" s="163">
         <v>0.98</v>
       </c>
       <c r="F16" s="164">
         <v>0.91</v>
       </c>
       <c r="G16" s="165">
         <v>1.01</v>
       </c>
       <c r="H16" s="166">
         <v>1.02</v>
       </c>
       <c r="I16" s="167">
@@ -9233,52 +9720,58 @@
       </c>
       <c r="V16" s="173">
         <v>1.31</v>
       </c>
       <c r="W16" s="67">
         <v>1.31</v>
       </c>
       <c r="X16" s="67">
         <v>1.29</v>
       </c>
       <c r="Y16" s="64">
         <v>1.31</v>
       </c>
       <c r="Z16" s="64">
         <v>0.86</v>
       </c>
       <c r="AA16" s="64">
         <v>1.47</v>
       </c>
       <c r="AB16" s="64">
         <v>1.71</v>
       </c>
       <c r="AC16" s="64">
         <v>1.34</v>
       </c>
+      <c r="AD16" s="67">
+        <v>1.24</v>
+      </c>
+      <c r="AE16" s="67">
+        <v>1.33</v>
+      </c>
     </row>
-    <row r="17" spans="1:29">
+    <row r="17" spans="1:31">
       <c r="A17" s="113" t="s">
         <v>23</v>
       </c>
       <c r="B17" s="67" t="s">
         <v>40</v>
       </c>
       <c r="C17" s="67">
         <v>0.2</v>
       </c>
       <c r="D17" s="67">
         <v>0.26</v>
       </c>
       <c r="E17" s="163">
         <v>0.79</v>
       </c>
       <c r="F17" s="164">
         <v>0.78</v>
       </c>
       <c r="G17" s="165">
         <v>0.65</v>
       </c>
       <c r="H17" s="166">
         <v>0.72</v>
       </c>
       <c r="I17" s="167">
@@ -9322,52 +9815,58 @@
       </c>
       <c r="V17" s="173">
         <v>1.05</v>
       </c>
       <c r="W17" s="67">
         <v>1.06</v>
       </c>
       <c r="X17" s="67">
         <v>1.07</v>
       </c>
       <c r="Y17" s="64">
         <v>1.1100000000000001</v>
       </c>
       <c r="Z17" s="64">
         <v>1.56</v>
       </c>
       <c r="AA17" s="64">
         <v>1.22</v>
       </c>
       <c r="AB17" s="64">
         <v>1.47</v>
       </c>
       <c r="AC17" s="64">
         <v>1.3</v>
       </c>
+      <c r="AD17" s="67">
+        <v>1.2</v>
+      </c>
+      <c r="AE17" s="67">
+        <v>1.1399999999999999</v>
+      </c>
     </row>
-    <row r="18" spans="1:29">
+    <row r="18" spans="1:31">
       <c r="A18" s="113" t="s">
         <v>24</v>
       </c>
       <c r="B18" s="67">
         <v>1.97</v>
       </c>
       <c r="C18" s="67">
         <v>1.64</v>
       </c>
       <c r="D18" s="67">
         <v>1.22</v>
       </c>
       <c r="E18" s="163">
         <v>1.22</v>
       </c>
       <c r="F18" s="164">
         <v>1.1399999999999999</v>
       </c>
       <c r="G18" s="165">
         <v>1.02</v>
       </c>
       <c r="H18" s="166">
         <v>1.05</v>
       </c>
       <c r="I18" s="167">
@@ -9411,52 +9910,58 @@
       </c>
       <c r="V18" s="173">
         <v>1.05</v>
       </c>
       <c r="W18" s="67">
         <v>1.1499999999999999</v>
       </c>
       <c r="X18" s="67">
         <v>1.19</v>
       </c>
       <c r="Y18" s="64">
         <v>1.0900000000000001</v>
       </c>
       <c r="Z18" s="64">
         <v>2.8</v>
       </c>
       <c r="AA18" s="64">
         <v>2.5499999999999998</v>
       </c>
       <c r="AB18" s="64">
         <v>1.95</v>
       </c>
       <c r="AC18" s="64">
         <v>1.98</v>
       </c>
+      <c r="AD18" s="67">
+        <v>2.16</v>
+      </c>
+      <c r="AE18" s="67">
+        <v>2.08</v>
+      </c>
     </row>
-    <row r="19" spans="1:29">
+    <row r="19" spans="1:31">
       <c r="A19" s="113" t="s">
         <v>25</v>
       </c>
       <c r="B19" s="67">
         <v>0.41</v>
       </c>
       <c r="C19" s="67">
         <v>0.84</v>
       </c>
       <c r="D19" s="67">
         <v>0.69</v>
       </c>
       <c r="E19" s="163">
         <v>0.83</v>
       </c>
       <c r="F19" s="164">
         <v>0.75</v>
       </c>
       <c r="G19" s="165">
         <v>0.9</v>
       </c>
       <c r="H19" s="166">
         <v>1.06</v>
       </c>
       <c r="I19" s="167">
@@ -9500,85 +10005,93 @@
       </c>
       <c r="V19" s="173">
         <v>1.87</v>
       </c>
       <c r="W19" s="67">
         <v>1.89</v>
       </c>
       <c r="X19" s="67">
         <v>1.83</v>
       </c>
       <c r="Y19" s="64">
         <v>1.71</v>
       </c>
       <c r="Z19" s="64">
         <v>1.67</v>
       </c>
       <c r="AA19" s="64">
         <v>1.75</v>
       </c>
       <c r="AB19" s="64">
         <v>1.29</v>
       </c>
       <c r="AC19" s="64">
         <v>1.29</v>
       </c>
+      <c r="AD19" s="67">
+        <v>1.28</v>
+      </c>
+      <c r="AE19" s="67">
+        <v>1.28</v>
+      </c>
     </row>
-    <row r="20" spans="1:29">
-      <c r="A20" s="228" t="s">
+    <row r="20" spans="1:31">
+      <c r="A20" s="230" t="s">
         <v>11</v>
       </c>
-      <c r="B20" s="209"/>
-[...26 lines deleted...]
-      <c r="AC20" s="209"/>
+      <c r="B20" s="220"/>
+      <c r="C20" s="220"/>
+      <c r="D20" s="220"/>
+      <c r="E20" s="220"/>
+      <c r="F20" s="220"/>
+      <c r="G20" s="220"/>
+      <c r="H20" s="220"/>
+      <c r="I20" s="220"/>
+      <c r="J20" s="220"/>
+      <c r="K20" s="220"/>
+      <c r="L20" s="220"/>
+      <c r="M20" s="220"/>
+      <c r="N20" s="220"/>
+      <c r="O20" s="220"/>
+      <c r="P20" s="220"/>
+      <c r="Q20" s="220"/>
+      <c r="R20" s="220"/>
+      <c r="S20" s="220"/>
+      <c r="T20" s="220"/>
+      <c r="U20" s="220"/>
+      <c r="V20" s="220"/>
+      <c r="W20" s="220"/>
+      <c r="X20" s="220"/>
+      <c r="Y20" s="220"/>
+      <c r="Z20" s="220"/>
+      <c r="AA20" s="220"/>
+      <c r="AB20" s="220"/>
+      <c r="AC20" s="220"/>
+      <c r="AD20" s="220"/>
+      <c r="AE20" s="220"/>
     </row>
-    <row r="21" spans="1:29">
+    <row r="21" spans="1:31">
       <c r="A21" s="113" t="s">
         <v>0</v>
       </c>
       <c r="B21" s="64">
         <v>1.1499999999999999</v>
       </c>
       <c r="C21" s="64">
         <v>1.41</v>
       </c>
       <c r="D21" s="64">
         <v>1.52</v>
       </c>
       <c r="E21" s="64">
         <v>1.5</v>
       </c>
       <c r="F21" s="64">
         <v>1.53</v>
       </c>
       <c r="G21" s="64">
         <v>1.54</v>
       </c>
       <c r="H21" s="64">
         <v>1.63</v>
       </c>
       <c r="I21" s="64">
@@ -9622,52 +10135,58 @@
       </c>
       <c r="V21" s="64">
         <v>2.25</v>
       </c>
       <c r="W21" s="67">
         <v>2.34</v>
       </c>
       <c r="X21" s="67">
         <v>2.29</v>
       </c>
       <c r="Y21" s="64">
         <v>2.2999999999999998</v>
       </c>
       <c r="Z21" s="64">
         <v>3.09</v>
       </c>
       <c r="AA21" s="64">
         <v>2.93</v>
       </c>
       <c r="AB21" s="64">
         <v>2.99</v>
       </c>
       <c r="AC21" s="64">
         <v>2.65</v>
       </c>
+      <c r="AD21" s="67">
+        <v>2.57</v>
+      </c>
+      <c r="AE21" s="67">
+        <v>2.61</v>
+      </c>
     </row>
-    <row r="22" spans="1:29">
+    <row r="22" spans="1:31">
       <c r="A22" s="113" t="s">
         <v>18</v>
       </c>
       <c r="B22" s="67">
         <v>0.99</v>
       </c>
       <c r="C22" s="67">
         <v>1.34</v>
       </c>
       <c r="D22" s="67">
         <v>1.45</v>
       </c>
       <c r="E22" s="174">
         <v>1.4</v>
       </c>
       <c r="F22" s="175">
         <v>1.49</v>
       </c>
       <c r="G22" s="176">
         <v>1.52</v>
       </c>
       <c r="H22" s="177">
         <v>1.61</v>
       </c>
       <c r="I22" s="178">
@@ -9711,52 +10230,58 @@
       </c>
       <c r="V22" s="184">
         <v>2.33</v>
       </c>
       <c r="W22" s="67">
         <v>2.4500000000000002</v>
       </c>
       <c r="X22" s="67">
         <v>2.39</v>
       </c>
       <c r="Y22" s="64">
         <v>2.4</v>
       </c>
       <c r="Z22" s="64">
         <v>3.3</v>
       </c>
       <c r="AA22" s="64">
         <v>3.07</v>
       </c>
       <c r="AB22" s="64">
         <v>3.12</v>
       </c>
       <c r="AC22" s="64">
         <v>2.78</v>
       </c>
+      <c r="AD22" s="67">
+        <v>2.72</v>
+      </c>
+      <c r="AE22" s="67">
+        <v>2.8</v>
+      </c>
     </row>
-    <row r="23" spans="1:29">
+    <row r="23" spans="1:31">
       <c r="A23" s="113" t="s">
         <v>19</v>
       </c>
       <c r="B23" s="67">
         <v>1.93</v>
       </c>
       <c r="C23" s="67">
         <v>1.72</v>
       </c>
       <c r="D23" s="67">
         <v>1.86</v>
       </c>
       <c r="E23" s="174">
         <v>1.98</v>
       </c>
       <c r="F23" s="175">
         <v>1.72</v>
       </c>
       <c r="G23" s="176">
         <v>1.63</v>
       </c>
       <c r="H23" s="177">
         <v>1.74</v>
       </c>
       <c r="I23" s="178">
@@ -9800,85 +10325,93 @@
       </c>
       <c r="V23" s="184">
         <v>1.8</v>
       </c>
       <c r="W23" s="67">
         <v>1.8</v>
       </c>
       <c r="X23" s="67">
         <v>1.79</v>
       </c>
       <c r="Y23" s="64">
         <v>1.83</v>
       </c>
       <c r="Z23" s="64">
         <v>2.0099999999999998</v>
       </c>
       <c r="AA23" s="64">
         <v>2.2200000000000002</v>
       </c>
       <c r="AB23" s="64">
         <v>2.33</v>
       </c>
       <c r="AC23" s="64">
         <v>1.98</v>
       </c>
+      <c r="AD23" s="67">
+        <v>1.8</v>
+      </c>
+      <c r="AE23" s="67">
+        <v>1.66</v>
+      </c>
     </row>
-    <row r="24" spans="1:29">
-      <c r="A24" s="228" t="s">
+    <row r="24" spans="1:31">
+      <c r="A24" s="230" t="s">
         <v>1</v>
       </c>
-      <c r="B24" s="209"/>
-[...26 lines deleted...]
-      <c r="AC24" s="209"/>
+      <c r="B24" s="220"/>
+      <c r="C24" s="220"/>
+      <c r="D24" s="220"/>
+      <c r="E24" s="220"/>
+      <c r="F24" s="220"/>
+      <c r="G24" s="220"/>
+      <c r="H24" s="220"/>
+      <c r="I24" s="220"/>
+      <c r="J24" s="220"/>
+      <c r="K24" s="220"/>
+      <c r="L24" s="220"/>
+      <c r="M24" s="220"/>
+      <c r="N24" s="220"/>
+      <c r="O24" s="220"/>
+      <c r="P24" s="220"/>
+      <c r="Q24" s="220"/>
+      <c r="R24" s="220"/>
+      <c r="S24" s="220"/>
+      <c r="T24" s="220"/>
+      <c r="U24" s="220"/>
+      <c r="V24" s="220"/>
+      <c r="W24" s="220"/>
+      <c r="X24" s="220"/>
+      <c r="Y24" s="220"/>
+      <c r="Z24" s="220"/>
+      <c r="AA24" s="220"/>
+      <c r="AB24" s="220"/>
+      <c r="AC24" s="220"/>
+      <c r="AD24" s="220"/>
+      <c r="AE24" s="220"/>
     </row>
-    <row r="25" spans="1:29">
+    <row r="25" spans="1:31">
       <c r="A25" s="113" t="s">
         <v>0</v>
       </c>
       <c r="B25" s="64">
         <v>1</v>
       </c>
       <c r="C25" s="64">
         <v>0.96</v>
       </c>
       <c r="D25" s="64">
         <v>0.95</v>
       </c>
       <c r="E25" s="64">
         <v>0.99</v>
       </c>
       <c r="F25" s="64">
         <v>0.98</v>
       </c>
       <c r="G25" s="64">
         <v>1.02</v>
       </c>
       <c r="H25" s="64">
         <v>1.07</v>
       </c>
       <c r="I25" s="64">
@@ -9922,52 +10455,58 @@
       </c>
       <c r="V25" s="64">
         <v>1.36</v>
       </c>
       <c r="W25" s="67">
         <v>1.41</v>
       </c>
       <c r="X25" s="67">
         <v>1.4</v>
       </c>
       <c r="Y25" s="67">
         <v>1.39</v>
       </c>
       <c r="Z25" s="64">
         <v>1.85</v>
       </c>
       <c r="AA25" s="64">
         <v>1.73</v>
       </c>
       <c r="AB25" s="64">
         <v>1.73</v>
       </c>
       <c r="AC25" s="64">
         <v>1.48</v>
       </c>
+      <c r="AD25" s="67">
+        <v>1.44</v>
+      </c>
+      <c r="AE25" s="67">
+        <v>1.44</v>
+      </c>
     </row>
-    <row r="26" spans="1:29">
+    <row r="26" spans="1:31">
       <c r="A26" s="113" t="s">
         <v>18</v>
       </c>
       <c r="B26" s="67">
         <v>0.99</v>
       </c>
       <c r="C26" s="67">
         <v>1.03</v>
       </c>
       <c r="D26" s="67">
         <v>1.29</v>
       </c>
       <c r="E26" s="185">
         <v>1.22</v>
       </c>
       <c r="F26" s="186">
         <v>1.21</v>
       </c>
       <c r="G26" s="187">
         <v>1.23</v>
       </c>
       <c r="H26" s="188">
         <v>1.31</v>
       </c>
       <c r="I26" s="189">
@@ -10011,52 +10550,58 @@
       </c>
       <c r="V26" s="195">
         <v>1.41</v>
       </c>
       <c r="W26" s="67">
         <v>1.52</v>
       </c>
       <c r="X26" s="67">
         <v>1.54</v>
       </c>
       <c r="Y26" s="67">
         <v>1.56</v>
       </c>
       <c r="Z26" s="64">
         <v>2.79</v>
       </c>
       <c r="AA26" s="64">
         <v>2.1800000000000002</v>
       </c>
       <c r="AB26" s="64">
         <v>2.04</v>
       </c>
       <c r="AC26" s="64">
         <v>1.68</v>
       </c>
+      <c r="AD26" s="67">
+        <v>1.59</v>
+      </c>
+      <c r="AE26" s="67">
+        <v>1.6</v>
+      </c>
     </row>
-    <row r="27" spans="1:29">
+    <row r="27" spans="1:31">
       <c r="A27" s="113" t="s">
         <v>19</v>
       </c>
       <c r="B27" s="67">
         <v>1.76</v>
       </c>
       <c r="C27" s="67">
         <v>0.9</v>
       </c>
       <c r="D27" s="67">
         <v>0.99</v>
       </c>
       <c r="E27" s="185">
         <v>1.2</v>
       </c>
       <c r="F27" s="186">
         <v>1.2</v>
       </c>
       <c r="G27" s="187">
         <v>1.1000000000000001</v>
       </c>
       <c r="H27" s="188">
         <v>1.2</v>
       </c>
       <c r="I27" s="189">
@@ -10100,52 +10645,58 @@
       </c>
       <c r="V27" s="195">
         <v>1.22</v>
       </c>
       <c r="W27" s="67">
         <v>1.46</v>
       </c>
       <c r="X27" s="67">
         <v>1.38</v>
       </c>
       <c r="Y27" s="67">
         <v>1.32</v>
       </c>
       <c r="Z27" s="64">
         <v>2.41</v>
       </c>
       <c r="AA27" s="64">
         <v>1.9</v>
       </c>
       <c r="AB27" s="64">
         <v>2.2799999999999998</v>
       </c>
       <c r="AC27" s="64">
         <v>1.71</v>
       </c>
+      <c r="AD27" s="67">
+        <v>1.85</v>
+      </c>
+      <c r="AE27" s="67">
+        <v>1.65</v>
+      </c>
     </row>
-    <row r="28" spans="1:29">
+    <row r="28" spans="1:31">
       <c r="A28" s="113" t="s">
         <v>20</v>
       </c>
       <c r="B28" s="67" t="s">
         <v>40</v>
       </c>
       <c r="C28" s="67">
         <v>1.1200000000000001</v>
       </c>
       <c r="D28" s="67">
         <v>0.74</v>
       </c>
       <c r="E28" s="185">
         <v>0.65</v>
       </c>
       <c r="F28" s="186">
         <v>0.81</v>
       </c>
       <c r="G28" s="187">
         <v>1.05</v>
       </c>
       <c r="H28" s="188">
         <v>0.89</v>
       </c>
       <c r="I28" s="189">
@@ -10189,52 +10740,58 @@
       </c>
       <c r="V28" s="195">
         <v>1.56</v>
       </c>
       <c r="W28" s="67">
         <v>1.55</v>
       </c>
       <c r="X28" s="67">
         <v>1.51</v>
       </c>
       <c r="Y28" s="67">
         <v>1.45</v>
       </c>
       <c r="Z28" s="64">
         <v>0.37</v>
       </c>
       <c r="AA28" s="64">
         <v>0.96</v>
       </c>
       <c r="AB28" s="64">
         <v>1.26</v>
       </c>
       <c r="AC28" s="64">
         <v>1.04</v>
       </c>
+      <c r="AD28" s="67">
+        <v>1.05</v>
+      </c>
+      <c r="AE28" s="67">
+        <v>1.1200000000000001</v>
+      </c>
     </row>
-    <row r="29" spans="1:29">
+    <row r="29" spans="1:31">
       <c r="A29" s="113" t="s">
         <v>21</v>
       </c>
       <c r="B29" s="67">
         <v>1.35</v>
       </c>
       <c r="C29" s="67">
         <v>0.93</v>
       </c>
       <c r="D29" s="67">
         <v>0.76</v>
       </c>
       <c r="E29" s="185">
         <v>0.56999999999999995</v>
       </c>
       <c r="F29" s="186">
         <v>0.73</v>
       </c>
       <c r="G29" s="187">
         <v>0.76</v>
       </c>
       <c r="H29" s="188">
         <v>0.91</v>
       </c>
       <c r="I29" s="189">
@@ -10278,52 +10835,58 @@
       </c>
       <c r="V29" s="195">
         <v>1.29</v>
       </c>
       <c r="W29" s="67">
         <v>1.2</v>
       </c>
       <c r="X29" s="67">
         <v>1.18</v>
       </c>
       <c r="Y29" s="67">
         <v>1.23</v>
       </c>
       <c r="Z29" s="64">
         <v>0.92</v>
       </c>
       <c r="AA29" s="64">
         <v>0.96</v>
       </c>
       <c r="AB29" s="64">
         <v>1.26</v>
       </c>
       <c r="AC29" s="64">
         <v>1.18</v>
       </c>
+      <c r="AD29" s="67">
+        <v>1.03</v>
+      </c>
+      <c r="AE29" s="67">
+        <v>1.02</v>
+      </c>
     </row>
-    <row r="30" spans="1:29">
+    <row r="30" spans="1:31">
       <c r="A30" s="113" t="s">
         <v>22</v>
       </c>
       <c r="B30" s="67">
         <v>1.49</v>
       </c>
       <c r="C30" s="67">
         <v>0.88</v>
       </c>
       <c r="D30" s="67">
         <v>0.94</v>
       </c>
       <c r="E30" s="185">
         <v>0.98</v>
       </c>
       <c r="F30" s="186">
         <v>0.91</v>
       </c>
       <c r="G30" s="187">
         <v>1.01</v>
       </c>
       <c r="H30" s="188">
         <v>1.02</v>
       </c>
       <c r="I30" s="189">
@@ -10367,52 +10930,58 @@
       </c>
       <c r="V30" s="195">
         <v>1.31</v>
       </c>
       <c r="W30" s="67">
         <v>1.31</v>
       </c>
       <c r="X30" s="67">
         <v>1.29</v>
       </c>
       <c r="Y30" s="67">
         <v>1.31</v>
       </c>
       <c r="Z30" s="64">
         <v>0.86</v>
       </c>
       <c r="AA30" s="64">
         <v>1.47</v>
       </c>
       <c r="AB30" s="64">
         <v>1.71</v>
       </c>
       <c r="AC30" s="64">
         <v>1.34</v>
       </c>
+      <c r="AD30" s="67">
+        <v>1.24</v>
+      </c>
+      <c r="AE30" s="67">
+        <v>1.33</v>
+      </c>
     </row>
-    <row r="31" spans="1:29">
+    <row r="31" spans="1:31">
       <c r="A31" s="113" t="s">
         <v>23</v>
       </c>
       <c r="B31" s="67" t="s">
         <v>40</v>
       </c>
       <c r="C31" s="67">
         <v>0.2</v>
       </c>
       <c r="D31" s="67">
         <v>0.26</v>
       </c>
       <c r="E31" s="185">
         <v>0.79</v>
       </c>
       <c r="F31" s="186">
         <v>0.78</v>
       </c>
       <c r="G31" s="187">
         <v>0.65</v>
       </c>
       <c r="H31" s="188">
         <v>0.72</v>
       </c>
       <c r="I31" s="189">
@@ -10456,52 +11025,58 @@
       </c>
       <c r="V31" s="195">
         <v>1.05</v>
       </c>
       <c r="W31" s="67">
         <v>1.06</v>
       </c>
       <c r="X31" s="67">
         <v>1.07</v>
       </c>
       <c r="Y31" s="67">
         <v>1.1100000000000001</v>
       </c>
       <c r="Z31" s="64">
         <v>1.56</v>
       </c>
       <c r="AA31" s="64">
         <v>1.22</v>
       </c>
       <c r="AB31" s="64">
         <v>1.47</v>
       </c>
       <c r="AC31" s="64">
         <v>1.3</v>
       </c>
+      <c r="AD31" s="67">
+        <v>1.2</v>
+      </c>
+      <c r="AE31" s="67">
+        <v>1.1399999999999999</v>
+      </c>
     </row>
-    <row r="32" spans="1:29">
+    <row r="32" spans="1:31">
       <c r="A32" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B32" s="67">
         <v>1.97</v>
       </c>
       <c r="C32" s="67">
         <v>1.64</v>
       </c>
       <c r="D32" s="67">
         <v>1.22</v>
       </c>
       <c r="E32" s="185">
         <v>1.22</v>
       </c>
       <c r="F32" s="186">
         <v>1.1399999999999999</v>
       </c>
       <c r="G32" s="187">
         <v>1.02</v>
       </c>
       <c r="H32" s="188">
         <v>1.05</v>
       </c>
       <c r="I32" s="189">
@@ -10545,52 +11120,58 @@
       </c>
       <c r="V32" s="195">
         <v>1.05</v>
       </c>
       <c r="W32" s="67">
         <v>1.1499999999999999</v>
       </c>
       <c r="X32" s="67">
         <v>1.19</v>
       </c>
       <c r="Y32" s="67">
         <v>1.0900000000000001</v>
       </c>
       <c r="Z32" s="64">
         <v>2.8</v>
       </c>
       <c r="AA32" s="64">
         <v>2.5499999999999998</v>
       </c>
       <c r="AB32" s="64">
         <v>1.95</v>
       </c>
       <c r="AC32" s="64">
         <v>1.98</v>
       </c>
+      <c r="AD32" s="67">
+        <v>2.16</v>
+      </c>
+      <c r="AE32" s="67">
+        <v>2.08</v>
+      </c>
     </row>
-    <row r="33" spans="1:29">
+    <row r="33" spans="1:31">
       <c r="A33" s="60" t="s">
         <v>25</v>
       </c>
       <c r="B33" s="101">
         <v>0.41</v>
       </c>
       <c r="C33" s="101">
         <v>0.84</v>
       </c>
       <c r="D33" s="101">
         <v>0.69</v>
       </c>
       <c r="E33" s="196">
         <v>0.83</v>
       </c>
       <c r="F33" s="197">
         <v>0.75</v>
       </c>
       <c r="G33" s="198">
         <v>0.9</v>
       </c>
       <c r="H33" s="199">
         <v>1.06</v>
       </c>
       <c r="I33" s="200">
@@ -10633,64 +11214,70 @@
         <v>1.94</v>
       </c>
       <c r="V33" s="206">
         <v>1.87</v>
       </c>
       <c r="W33" s="101">
         <v>1.89</v>
       </c>
       <c r="X33" s="101">
         <v>1.83</v>
       </c>
       <c r="Y33" s="101">
         <v>1.71</v>
       </c>
       <c r="Z33" s="101">
         <v>1.67</v>
       </c>
       <c r="AA33" s="101">
         <v>1.75</v>
       </c>
       <c r="AB33" s="101">
         <v>1.29</v>
       </c>
       <c r="AC33" s="101">
         <v>1.29</v>
+      </c>
+      <c r="AD33" s="101">
+        <v>1.28</v>
+      </c>
+      <c r="AE33" s="101">
+        <v>1.28</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="10">
+    <mergeCell ref="Z8:AE8"/>
+    <mergeCell ref="U7:AE7"/>
+    <mergeCell ref="A6:AE6"/>
+    <mergeCell ref="A10:AE10"/>
+    <mergeCell ref="A20:AE20"/>
+    <mergeCell ref="A24:AE24"/>
     <mergeCell ref="S7:T7"/>
     <mergeCell ref="A8:A9"/>
     <mergeCell ref="B8:M8"/>
     <mergeCell ref="N8:Y8"/>
-    <mergeCell ref="U7:AC7"/>
-[...4 lines deleted...]
-    <mergeCell ref="A6:AC6"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Registered marriages</vt:lpstr>