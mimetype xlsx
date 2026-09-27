--- v3 (2026-08-18)
+++ v4 (2026-09-27)
@@ -25,51 +25,51 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11205" tabRatio="797" activeTab="4"/>
   </bookViews>
   <sheets>
     <sheet name="All population" sheetId="1" r:id="rId1"/>
     <sheet name="General mortality rate" sheetId="4" r:id="rId2"/>
     <sheet name="deceased by gender" sheetId="8" r:id="rId3"/>
     <sheet name="The number of deceased infants " sheetId="6" r:id="rId4"/>
     <sheet name="Infant mortality rate " sheetId="7" r:id="rId5"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="669" uniqueCount="46">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="689" uniqueCount="46">
   <si>
     <t>Atyrau</t>
   </si>
   <si>
     <t>Rural population</t>
   </si>
   <si>
     <t>per 1000 people</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
@@ -571,51 +571,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="285">
+  <cellXfs count="290">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
@@ -1297,136 +1297,139 @@
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="63" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="64" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...6 lines deleted...]
-    </xf>
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="157">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="85"/>
     <cellStyle name="Обычный 100" xfId="26"/>
     <cellStyle name="Обычный 101" xfId="55"/>
     <cellStyle name="Обычный 102" xfId="60"/>
     <cellStyle name="Обычный 103" xfId="66"/>
     <cellStyle name="Обычный 104" xfId="92"/>
     <cellStyle name="Обычный 105" xfId="101"/>
     <cellStyle name="Обычный 106" xfId="110"/>
     <cellStyle name="Обычный 107" xfId="34"/>
     <cellStyle name="Обычный 108" xfId="42"/>
     <cellStyle name="Обычный 109" xfId="50"/>
     <cellStyle name="Обычный 11" xfId="93"/>
     <cellStyle name="Обычный 110" xfId="72"/>
     <cellStyle name="Обычный 111" xfId="78"/>
     <cellStyle name="Обычный 112" xfId="84"/>
     <cellStyle name="Обычный 113" xfId="112"/>
     <cellStyle name="Обычный 114" xfId="115"/>
     <cellStyle name="Обычный 115" xfId="118"/>
     <cellStyle name="Обычный 116" xfId="130"/>
     <cellStyle name="Обычный 117" xfId="133"/>
     <cellStyle name="Обычный 118" xfId="136"/>
     <cellStyle name="Обычный 119" xfId="139"/>
@@ -1604,51 +1607,51 @@
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>15</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Рисунок 3" descr="F:\НАУРЗБЕКОВА АСЕЛЬ (каб 824)\2018-2025 МОИ ДОКУМЕНТЫ\10) 2018-2026 ПЕРЕПИСКА\2026\ВНУТРЕННЯЯ БНС\Хат СП по измен. лого\2 вариант заново\Приложение\логотип\ЛОГО АНГ по левому краю.png"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-              <a14:useLocalDpi xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns="" val="0"/>
+              <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2028825" cy="800100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
@@ -1656,51 +1659,51 @@
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>15</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Рисунок 2" descr="F:\НАУРЗБЕКОВА АСЕЛЬ (каб 824)\2018-2025 МОИ ДОКУМЕНТЫ\10) 2018-2026 ПЕРЕПИСКА\2026\ВНУТРЕННЯЯ БНС\Хат СП по измен. лого\2 вариант заново\Приложение\логотип\ЛОГО АНГ по левому краю.png"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-              <a14:useLocalDpi xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns="" val="0"/>
+              <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2000250" cy="781050"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
@@ -1708,51 +1711,51 @@
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>15</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Рисунок 3" descr="F:\НАУРЗБЕКОВА АСЕЛЬ (каб 824)\2018-2025 МОИ ДОКУМЕНТЫ\10) 2018-2026 ПЕРЕПИСКА\2026\ВНУТРЕННЯЯ БНС\Хат СП по измен. лого\2 вариант заново\Приложение\логотип\ЛОГО АНГ по левому краю.png"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-              <a14:useLocalDpi xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns="" val="0"/>
+              <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2038350" cy="781050"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
@@ -1760,98 +1763,98 @@
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>15</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Рисунок 3" descr="F:\НАУРЗБЕКОВА АСЕЛЬ (каб 824)\2018-2025 МОИ ДОКУМЕНТЫ\10) 2018-2026 ПЕРЕПИСКА\2026\ВНУТРЕННЯЯ БНС\Хат СП по измен. лого\2 вариант заново\Приложение\логотип\ЛОГО АНГ по левому краю.png"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-              <a14:useLocalDpi xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns="" val="0"/>
+              <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1962150" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47626</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47624</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>15</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="Рисунок 4" descr="F:\НАУРЗБЕКОВА АСЕЛЬ (каб 824)\2018-2025 МОИ ДОКУМЕНТЫ\10) 2018-2026 ПЕРЕПИСКА\2026\ВНУТРЕННЯЯ БНС\Хат СП по измен. лого\2 вариант заново\Приложение\логотип\ЛОГО АНГ по левому краю.png"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-              <a14:useLocalDpi xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns="" val="0"/>
+              <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="47626" y="47624"/>
           <a:ext cx="1914524" cy="819151"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
@@ -1859,51 +1862,51 @@
 
 <file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>15</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Рисунок 3" descr="F:\НАУРЗБЕКОВА АСЕЛЬ (каб 824)\2018-2025 МОИ ДОКУМЕНТЫ\10) 2018-2026 ПЕРЕПИСКА\2026\ВНУТРЕННЯЯ БНС\Хат СП по измен. лого\2 вариант заново\Приложение\логотип\ЛОГО АНГ по левому краю.png"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-              <a14:useLocalDpi xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns="" val="0"/>
+              <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2028825" cy="809625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
@@ -2192,239 +2195,242 @@
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AE34"/>
+  <dimension ref="A1:AF34"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A52" sqref="A52:AB52"/>
-      <selection pane="bottomLeft" activeCell="AI26" sqref="AI26"/>
+      <selection pane="bottomLeft" activeCell="AI16" sqref="AI16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="14.42578125" style="1" customWidth="1"/>
     <col min="2" max="2" width="0.28515625" style="1" hidden="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" style="1" hidden="1" customWidth="1"/>
     <col min="4" max="5" width="5.42578125" style="1" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="5" style="1" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="5.7109375" style="1" hidden="1" customWidth="1"/>
     <col min="8" max="8" width="0.140625" style="1" hidden="1" customWidth="1"/>
     <col min="9" max="9" width="0.42578125" style="1" hidden="1" customWidth="1"/>
     <col min="10" max="11" width="0.140625" style="1" hidden="1" customWidth="1"/>
     <col min="12" max="13" width="8.5703125" style="1" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="6.7109375" style="1" customWidth="1"/>
     <col min="15" max="15" width="7.85546875" style="1" customWidth="1"/>
     <col min="16" max="16" width="5.5703125" style="1" customWidth="1"/>
     <col min="17" max="17" width="5.28515625" style="1" customWidth="1"/>
     <col min="18" max="18" width="4.7109375" style="1" customWidth="1"/>
     <col min="19" max="19" width="5.85546875" style="1" customWidth="1"/>
     <col min="20" max="20" width="6.140625" style="1" customWidth="1"/>
     <col min="21" max="21" width="7.28515625" style="1" customWidth="1"/>
     <col min="22" max="22" width="8.5703125" style="1" customWidth="1"/>
     <col min="23" max="23" width="6.7109375" style="1" customWidth="1"/>
     <col min="24" max="24" width="8.28515625" style="1" customWidth="1"/>
     <col min="25" max="25" width="8.7109375" style="1" customWidth="1"/>
     <col min="26" max="26" width="7.140625" style="1" customWidth="1"/>
     <col min="27" max="27" width="7.42578125" style="1" customWidth="1"/>
     <col min="28" max="29" width="6.5703125" style="1" customWidth="1"/>
     <col min="30" max="30" width="6.28515625" style="1" customWidth="1"/>
     <col min="31" max="31" width="7.28515625" style="1" customWidth="1"/>
-    <col min="32" max="16384" width="9.140625" style="1"/>
+    <col min="32" max="32" width="7.85546875" style="1" customWidth="1"/>
+    <col min="33" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:31" s="13" customFormat="1" ht="20.25" hidden="1" customHeight="1"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:31">
+    <row r="1" spans="1:32" s="13" customFormat="1" ht="20.25" hidden="1" customHeight="1"/>
+    <row r="2" spans="1:32" ht="16.5" customHeight="1"/>
+    <row r="4" spans="1:32">
       <c r="A4" s="15"/>
       <c r="B4" s="15"/>
       <c r="C4" s="15"/>
       <c r="D4" s="15"/>
       <c r="E4" s="16"/>
       <c r="F4" s="16"/>
       <c r="G4" s="16"/>
       <c r="H4" s="16"/>
       <c r="I4" s="16"/>
       <c r="J4" s="16"/>
       <c r="K4" s="16"/>
       <c r="L4" s="16"/>
       <c r="M4" s="16"/>
       <c r="N4" s="16"/>
       <c r="O4" s="16"/>
       <c r="P4" s="16"/>
     </row>
-    <row r="5" spans="1:31">
+    <row r="5" spans="1:32">
       <c r="A5" s="15"/>
       <c r="B5" s="15"/>
       <c r="C5" s="15"/>
       <c r="D5" s="15"/>
       <c r="E5" s="16"/>
       <c r="F5" s="16"/>
       <c r="G5" s="16"/>
       <c r="H5" s="16"/>
       <c r="I5" s="16"/>
       <c r="J5" s="16"/>
       <c r="K5" s="16"/>
       <c r="L5" s="16"/>
       <c r="M5" s="16"/>
       <c r="N5" s="16"/>
       <c r="O5" s="16"/>
       <c r="P5" s="16"/>
     </row>
-    <row r="6" spans="1:31" s="16" customFormat="1">
-      <c r="A6" s="253" t="s">
+    <row r="6" spans="1:32" s="16" customFormat="1">
+      <c r="A6" s="256" t="s">
         <v>30</v>
       </c>
-      <c r="B6" s="253"/>
-[...31 lines deleted...]
-      <c r="A7" s="266" t="s">
+      <c r="B6" s="256"/>
+      <c r="C6" s="256"/>
+      <c r="D6" s="256"/>
+      <c r="E6" s="256"/>
+      <c r="F6" s="256"/>
+      <c r="G6" s="256"/>
+      <c r="H6" s="256"/>
+      <c r="I6" s="256"/>
+      <c r="J6" s="256"/>
+      <c r="K6" s="256"/>
+      <c r="L6" s="256"/>
+      <c r="M6" s="256"/>
+      <c r="N6" s="256"/>
+      <c r="O6" s="256"/>
+      <c r="P6" s="256"/>
+      <c r="Q6" s="257"/>
+      <c r="R6" s="257"/>
+      <c r="S6" s="257"/>
+      <c r="T6" s="257"/>
+      <c r="U6" s="257"/>
+      <c r="V6" s="257"/>
+      <c r="W6" s="257"/>
+      <c r="X6" s="257"/>
+      <c r="Y6" s="257"/>
+      <c r="Z6" s="257"/>
+      <c r="AA6" s="257"/>
+      <c r="AB6" s="257"/>
+      <c r="AC6" s="257"/>
+      <c r="AD6" s="257"/>
+      <c r="AE6" s="257"/>
+    </row>
+    <row r="7" spans="1:32">
+      <c r="A7" s="249"/>
+      <c r="B7" s="250"/>
+      <c r="C7" s="250"/>
+      <c r="D7" s="250"/>
+      <c r="E7" s="250"/>
+      <c r="F7" s="250"/>
+      <c r="G7" s="250"/>
+      <c r="H7" s="250"/>
+      <c r="I7" s="250"/>
+      <c r="J7" s="250"/>
+      <c r="K7" s="250"/>
+      <c r="L7" s="250"/>
+      <c r="M7" s="250"/>
+      <c r="N7" s="250"/>
+      <c r="O7" s="250"/>
+      <c r="P7" s="250"/>
+      <c r="Q7" s="250"/>
+      <c r="R7" s="250"/>
+      <c r="S7" s="250"/>
+      <c r="T7" s="250"/>
+      <c r="U7" s="250"/>
+      <c r="V7" s="250"/>
+      <c r="W7" s="250"/>
+      <c r="X7" s="250"/>
+      <c r="Y7" s="250"/>
+      <c r="Z7" s="251"/>
+      <c r="AA7" s="251"/>
+      <c r="AB7" s="251"/>
+      <c r="AC7" s="251"/>
+      <c r="AD7" s="251"/>
+      <c r="AE7" s="251"/>
+      <c r="AF7" s="12" t="s">
         <v>28</v>
       </c>
-      <c r="B7" s="267"/>
-[...32 lines deleted...]
-      <c r="B8" s="256">
+    </row>
+    <row r="8" spans="1:32">
+      <c r="A8" s="267"/>
+      <c r="B8" s="269">
         <v>2024</v>
       </c>
-      <c r="C8" s="257"/>
-[...10 lines deleted...]
-      <c r="N8" s="258">
+      <c r="C8" s="270"/>
+      <c r="D8" s="270"/>
+      <c r="E8" s="270"/>
+      <c r="F8" s="270"/>
+      <c r="G8" s="270"/>
+      <c r="H8" s="270"/>
+      <c r="I8" s="270"/>
+      <c r="J8" s="270"/>
+      <c r="K8" s="270"/>
+      <c r="L8" s="270"/>
+      <c r="M8" s="270"/>
+      <c r="N8" s="264">
         <v>2025</v>
       </c>
-      <c r="O8" s="259"/>
-[...10 lines deleted...]
-      <c r="Z8" s="258">
+      <c r="O8" s="271"/>
+      <c r="P8" s="271"/>
+      <c r="Q8" s="266"/>
+      <c r="R8" s="266"/>
+      <c r="S8" s="266"/>
+      <c r="T8" s="266"/>
+      <c r="U8" s="266"/>
+      <c r="V8" s="266"/>
+      <c r="W8" s="266"/>
+      <c r="X8" s="266"/>
+      <c r="Y8" s="272"/>
+      <c r="Z8" s="264">
         <v>2026</v>
       </c>
       <c r="AA8" s="265"/>
-      <c r="AB8" s="260"/>
-[...5 lines deleted...]
-      <c r="A9" s="255"/>
+      <c r="AB8" s="266"/>
+      <c r="AC8" s="266"/>
+      <c r="AD8" s="266"/>
+      <c r="AE8" s="266"/>
+      <c r="AF8" s="266"/>
+    </row>
+    <row r="9" spans="1:32" ht="17.25" customHeight="1">
+      <c r="A9" s="268"/>
       <c r="B9" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E9" s="3" t="s">
         <v>6</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>7</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H9" s="3" t="s">
         <v>9</v>
       </c>
       <c r="I9" s="3" t="s">
         <v>10</v>
       </c>
       <c r="J9" s="3" t="s">
@@ -2471,87 +2477,90 @@
       </c>
       <c r="X9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="Y9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="Z9" s="2" t="s">
         <v>3</v>
       </c>
       <c r="AA9" s="2" t="s">
         <v>4</v>
       </c>
       <c r="AB9" s="2" t="s">
         <v>5</v>
       </c>
       <c r="AC9" s="3" t="s">
         <v>6</v>
       </c>
       <c r="AD9" s="3" t="s">
         <v>7</v>
       </c>
       <c r="AE9" s="3" t="s">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="262" t="s">
+      <c r="AF9" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="10" spans="1:32" s="12" customFormat="1">
+      <c r="A10" s="258" t="s">
         <v>29</v>
       </c>
-      <c r="B10" s="262"/>
-[...30 lines deleted...]
-    <row r="11" spans="1:31" s="12" customFormat="1" ht="11.25">
+      <c r="B10" s="258"/>
+      <c r="C10" s="258"/>
+      <c r="D10" s="258"/>
+      <c r="E10" s="258"/>
+      <c r="F10" s="258"/>
+      <c r="G10" s="258"/>
+      <c r="H10" s="258"/>
+      <c r="I10" s="258"/>
+      <c r="J10" s="258"/>
+      <c r="K10" s="258"/>
+      <c r="L10" s="258"/>
+      <c r="M10" s="258"/>
+      <c r="N10" s="258"/>
+      <c r="O10" s="258"/>
+      <c r="P10" s="258"/>
+      <c r="Q10" s="259"/>
+      <c r="R10" s="259"/>
+      <c r="S10" s="259"/>
+      <c r="T10" s="260"/>
+      <c r="U10" s="260"/>
+      <c r="V10" s="260"/>
+      <c r="W10" s="260"/>
+      <c r="X10" s="260"/>
+      <c r="Y10" s="260"/>
+      <c r="Z10" s="260"/>
+      <c r="AA10" s="260"/>
+      <c r="AB10" s="260"/>
+      <c r="AC10" s="260"/>
+      <c r="AD10" s="260"/>
+      <c r="AE10" s="260"/>
+    </row>
+    <row r="11" spans="1:32" s="12" customFormat="1" ht="11.25">
       <c r="A11" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B11" s="19">
         <v>353</v>
       </c>
       <c r="C11" s="19">
         <v>265</v>
       </c>
       <c r="D11" s="19">
         <v>261</v>
       </c>
       <c r="E11" s="21">
         <v>316</v>
       </c>
       <c r="F11" s="22">
         <v>315</v>
       </c>
       <c r="G11" s="23">
         <v>281</v>
       </c>
       <c r="H11" s="24">
         <v>334</v>
       </c>
       <c r="I11" s="25">
@@ -2601,52 +2610,55 @@
       </c>
       <c r="X11" s="5">
         <v>290</v>
       </c>
       <c r="Y11" s="29">
         <v>348</v>
       </c>
       <c r="Z11" s="19">
         <v>242</v>
       </c>
       <c r="AA11" s="19">
         <v>276</v>
       </c>
       <c r="AB11" s="19">
         <v>303</v>
       </c>
       <c r="AC11" s="29">
         <v>305</v>
       </c>
       <c r="AD11" s="19">
         <v>263</v>
       </c>
       <c r="AE11" s="20">
         <v>317</v>
       </c>
-    </row>
-    <row r="12" spans="1:31" s="12" customFormat="1" ht="11.25">
+      <c r="AF11" s="252">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="12" spans="1:32" s="12" customFormat="1" ht="11.25">
       <c r="A12" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B12" s="19">
         <v>186</v>
       </c>
       <c r="C12" s="19">
         <v>140</v>
       </c>
       <c r="D12" s="19">
         <v>133</v>
       </c>
       <c r="E12" s="21">
         <v>168</v>
       </c>
       <c r="F12" s="22">
         <v>170</v>
       </c>
       <c r="G12" s="23">
         <v>146</v>
       </c>
       <c r="H12" s="24">
         <v>181</v>
       </c>
       <c r="I12" s="25">
@@ -2696,52 +2708,55 @@
       </c>
       <c r="X12" s="5">
         <v>163</v>
       </c>
       <c r="Y12" s="29">
         <v>198</v>
       </c>
       <c r="Z12" s="19">
         <v>140</v>
       </c>
       <c r="AA12" s="19">
         <v>149</v>
       </c>
       <c r="AB12" s="19">
         <v>159</v>
       </c>
       <c r="AC12" s="29">
         <v>184</v>
       </c>
       <c r="AD12" s="19">
         <v>148</v>
       </c>
       <c r="AE12" s="20">
         <v>168</v>
       </c>
-    </row>
-    <row r="13" spans="1:31" s="12" customFormat="1" ht="11.25">
+      <c r="AF12" s="252">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="13" spans="1:32" s="12" customFormat="1" ht="11.25">
       <c r="A13" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B13" s="19">
         <v>39</v>
       </c>
       <c r="C13" s="19">
         <v>32</v>
       </c>
       <c r="D13" s="19">
         <v>29</v>
       </c>
       <c r="E13" s="21">
         <v>39</v>
       </c>
       <c r="F13" s="22">
         <v>37</v>
       </c>
       <c r="G13" s="23">
         <v>21</v>
       </c>
       <c r="H13" s="24">
         <v>40</v>
       </c>
       <c r="I13" s="25">
@@ -2791,52 +2806,55 @@
       </c>
       <c r="X13" s="5">
         <v>40</v>
       </c>
       <c r="Y13" s="29">
         <v>27</v>
       </c>
       <c r="Z13" s="19">
         <v>25</v>
       </c>
       <c r="AA13" s="19">
         <v>33</v>
       </c>
       <c r="AB13" s="19">
         <v>32</v>
       </c>
       <c r="AC13" s="29">
         <v>27</v>
       </c>
       <c r="AD13" s="19">
         <v>29</v>
       </c>
       <c r="AE13" s="20">
         <v>38</v>
       </c>
-    </row>
-    <row r="14" spans="1:31" s="12" customFormat="1" ht="11.25">
+      <c r="AF13" s="252">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="14" spans="1:32" s="12" customFormat="1" ht="11.25">
       <c r="A14" s="6" t="s">
         <v>36</v>
       </c>
       <c r="B14" s="19">
         <v>17</v>
       </c>
       <c r="C14" s="19">
         <v>13</v>
       </c>
       <c r="D14" s="19">
         <v>22</v>
       </c>
       <c r="E14" s="21">
         <v>22</v>
       </c>
       <c r="F14" s="22">
         <v>17</v>
       </c>
       <c r="G14" s="23">
         <v>17</v>
       </c>
       <c r="H14" s="24">
         <v>16</v>
       </c>
       <c r="I14" s="25">
@@ -2886,52 +2904,55 @@
       </c>
       <c r="X14" s="5">
         <v>13</v>
       </c>
       <c r="Y14" s="29">
         <v>16</v>
       </c>
       <c r="Z14" s="19">
         <v>12</v>
       </c>
       <c r="AA14" s="19">
         <v>20</v>
       </c>
       <c r="AB14" s="19">
         <v>22</v>
       </c>
       <c r="AC14" s="29">
         <v>18</v>
       </c>
       <c r="AD14" s="19">
         <v>10</v>
       </c>
       <c r="AE14" s="20">
         <v>21</v>
       </c>
-    </row>
-    <row r="15" spans="1:31" s="12" customFormat="1" ht="11.25">
+      <c r="AF14" s="252">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="15" spans="1:32" s="12" customFormat="1" ht="11.25">
       <c r="A15" s="6" t="s">
         <v>37</v>
       </c>
       <c r="B15" s="19">
         <v>12</v>
       </c>
       <c r="C15" s="19">
         <v>7</v>
       </c>
       <c r="D15" s="19">
         <v>4</v>
       </c>
       <c r="E15" s="21">
         <v>14</v>
       </c>
       <c r="F15" s="22">
         <v>19</v>
       </c>
       <c r="G15" s="23">
         <v>13</v>
       </c>
       <c r="H15" s="24">
         <v>20</v>
       </c>
       <c r="I15" s="25">
@@ -2981,52 +3002,55 @@
       </c>
       <c r="X15" s="5">
         <v>7</v>
       </c>
       <c r="Y15" s="29">
         <v>15</v>
       </c>
       <c r="Z15" s="19">
         <v>12</v>
       </c>
       <c r="AA15" s="19">
         <v>14</v>
       </c>
       <c r="AB15" s="19">
         <v>8</v>
       </c>
       <c r="AC15" s="29">
         <v>6</v>
       </c>
       <c r="AD15" s="19">
         <v>9</v>
       </c>
       <c r="AE15" s="20">
         <v>5</v>
       </c>
-    </row>
-    <row r="16" spans="1:31" s="12" customFormat="1" ht="11.25">
+      <c r="AF15" s="252">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="16" spans="1:32" s="12" customFormat="1" ht="11.25">
       <c r="A16" s="6" t="s">
         <v>38</v>
       </c>
       <c r="B16" s="19">
         <v>44</v>
       </c>
       <c r="C16" s="19">
         <v>33</v>
       </c>
       <c r="D16" s="19">
         <v>26</v>
       </c>
       <c r="E16" s="21">
         <v>32</v>
       </c>
       <c r="F16" s="22">
         <v>36</v>
       </c>
       <c r="G16" s="23">
         <v>39</v>
       </c>
       <c r="H16" s="24">
         <v>28</v>
       </c>
       <c r="I16" s="25">
@@ -3076,52 +3100,55 @@
       </c>
       <c r="X16" s="5">
         <v>28</v>
       </c>
       <c r="Y16" s="29">
         <v>42</v>
       </c>
       <c r="Z16" s="19">
         <v>19</v>
       </c>
       <c r="AA16" s="19">
         <v>23</v>
       </c>
       <c r="AB16" s="19">
         <v>38</v>
       </c>
       <c r="AC16" s="29">
         <v>31</v>
       </c>
       <c r="AD16" s="19">
         <v>30</v>
       </c>
       <c r="AE16" s="20">
         <v>30</v>
       </c>
-    </row>
-    <row r="17" spans="1:31" s="12" customFormat="1" ht="11.25">
+      <c r="AF16" s="252">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="17" spans="1:32" s="12" customFormat="1" ht="11.25">
       <c r="A17" s="6" t="s">
         <v>39</v>
       </c>
       <c r="B17" s="19">
         <v>14</v>
       </c>
       <c r="C17" s="19">
         <v>14</v>
       </c>
       <c r="D17" s="19">
         <v>20</v>
       </c>
       <c r="E17" s="21">
         <v>18</v>
       </c>
       <c r="F17" s="22">
         <v>12</v>
       </c>
       <c r="G17" s="23">
         <v>16</v>
       </c>
       <c r="H17" s="24">
         <v>18</v>
       </c>
       <c r="I17" s="25">
@@ -3171,52 +3198,55 @@
       </c>
       <c r="X17" s="5">
         <v>17</v>
       </c>
       <c r="Y17" s="29">
         <v>15</v>
       </c>
       <c r="Z17" s="19">
         <v>19</v>
       </c>
       <c r="AA17" s="19">
         <v>10</v>
       </c>
       <c r="AB17" s="19">
         <v>14</v>
       </c>
       <c r="AC17" s="29">
         <v>15</v>
       </c>
       <c r="AD17" s="19">
         <v>10</v>
       </c>
       <c r="AE17" s="20">
         <v>19</v>
       </c>
-    </row>
-    <row r="18" spans="1:31" s="12" customFormat="1" ht="11.25">
+      <c r="AF17" s="252">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="18" spans="1:32" s="12" customFormat="1" ht="11.25">
       <c r="A18" s="6" t="s">
         <v>40</v>
       </c>
       <c r="B18" s="19">
         <v>19</v>
       </c>
       <c r="C18" s="19">
         <v>14</v>
       </c>
       <c r="D18" s="19">
         <v>14</v>
       </c>
       <c r="E18" s="21">
         <v>11</v>
       </c>
       <c r="F18" s="22">
         <v>11</v>
       </c>
       <c r="G18" s="23">
         <v>17</v>
       </c>
       <c r="H18" s="24">
         <v>14</v>
       </c>
       <c r="I18" s="25">
@@ -3266,52 +3296,55 @@
       </c>
       <c r="X18" s="5">
         <v>10</v>
       </c>
       <c r="Y18" s="29">
         <v>14</v>
       </c>
       <c r="Z18" s="19">
         <v>4</v>
       </c>
       <c r="AA18" s="19">
         <v>13</v>
       </c>
       <c r="AB18" s="19">
         <v>20</v>
       </c>
       <c r="AC18" s="29">
         <v>7</v>
       </c>
       <c r="AD18" s="19">
         <v>14</v>
       </c>
       <c r="AE18" s="20">
         <v>20</v>
       </c>
-    </row>
-    <row r="19" spans="1:31" s="12" customFormat="1" ht="11.25">
+      <c r="AF18" s="252">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="19" spans="1:32" s="12" customFormat="1" ht="11.25">
       <c r="A19" s="6" t="s">
         <v>41</v>
       </c>
       <c r="B19" s="19">
         <v>22</v>
       </c>
       <c r="C19" s="19">
         <v>12</v>
       </c>
       <c r="D19" s="19">
         <v>13</v>
       </c>
       <c r="E19" s="21">
         <v>12</v>
       </c>
       <c r="F19" s="22">
         <v>13</v>
       </c>
       <c r="G19" s="23">
         <v>12</v>
       </c>
       <c r="H19" s="24">
         <v>17</v>
       </c>
       <c r="I19" s="25">
@@ -3361,87 +3394,91 @@
       </c>
       <c r="X19" s="5">
         <v>12</v>
       </c>
       <c r="Y19" s="29">
         <v>21</v>
       </c>
       <c r="Z19" s="19">
         <v>11</v>
       </c>
       <c r="AA19" s="19">
         <v>14</v>
       </c>
       <c r="AB19" s="19">
         <v>10</v>
       </c>
       <c r="AC19" s="29">
         <v>17</v>
       </c>
       <c r="AD19" s="19">
         <v>13</v>
       </c>
       <c r="AE19" s="20">
         <v>16</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="249" t="s">
+      <c r="AF19" s="252">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="20" spans="1:32" s="12" customFormat="1">
+      <c r="A20" s="261" t="s">
         <v>20</v>
       </c>
-      <c r="B20" s="249"/>
-[...30 lines deleted...]
-    <row r="21" spans="1:31" s="12" customFormat="1" ht="11.25">
+      <c r="B20" s="261"/>
+      <c r="C20" s="261"/>
+      <c r="D20" s="261"/>
+      <c r="E20" s="261"/>
+      <c r="F20" s="261"/>
+      <c r="G20" s="261"/>
+      <c r="H20" s="261"/>
+      <c r="I20" s="261"/>
+      <c r="J20" s="261"/>
+      <c r="K20" s="261"/>
+      <c r="L20" s="261"/>
+      <c r="M20" s="261"/>
+      <c r="N20" s="261"/>
+      <c r="O20" s="261"/>
+      <c r="P20" s="261"/>
+      <c r="Q20" s="262"/>
+      <c r="R20" s="262"/>
+      <c r="S20" s="262"/>
+      <c r="T20" s="257"/>
+      <c r="U20" s="257"/>
+      <c r="V20" s="257"/>
+      <c r="W20" s="257"/>
+      <c r="X20" s="257"/>
+      <c r="Y20" s="257"/>
+      <c r="Z20" s="257"/>
+      <c r="AA20" s="257"/>
+      <c r="AB20" s="257"/>
+      <c r="AC20" s="257"/>
+      <c r="AD20" s="257"/>
+      <c r="AE20" s="257"/>
+      <c r="AF20" s="5"/>
+    </row>
+    <row r="21" spans="1:32" s="12" customFormat="1" ht="11.25">
       <c r="A21" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B21" s="19">
         <v>182</v>
       </c>
       <c r="C21" s="19">
         <v>140</v>
       </c>
       <c r="D21" s="19">
         <v>133</v>
       </c>
       <c r="E21" s="30">
         <v>177</v>
       </c>
       <c r="F21" s="31">
         <v>173</v>
       </c>
       <c r="G21" s="32">
         <v>133</v>
       </c>
       <c r="H21" s="33">
         <v>178</v>
       </c>
       <c r="I21" s="34">
@@ -3491,52 +3528,55 @@
       </c>
       <c r="X21" s="5">
         <v>157</v>
       </c>
       <c r="Y21" s="29">
         <v>183</v>
       </c>
       <c r="Z21" s="19">
         <v>131</v>
       </c>
       <c r="AA21" s="19">
         <v>155</v>
       </c>
       <c r="AB21" s="19">
         <v>154</v>
       </c>
       <c r="AC21" s="29">
         <v>160</v>
       </c>
       <c r="AD21" s="19">
         <v>147</v>
       </c>
       <c r="AE21" s="20">
         <v>166</v>
       </c>
-    </row>
-    <row r="22" spans="1:31" s="12" customFormat="1" ht="11.25">
+      <c r="AF21" s="252">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="22" spans="1:32" s="12" customFormat="1" ht="11.25">
       <c r="A22" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B22" s="19">
         <v>152</v>
       </c>
       <c r="C22" s="19">
         <v>116</v>
       </c>
       <c r="D22" s="19">
         <v>109</v>
       </c>
       <c r="E22" s="30">
         <v>144</v>
       </c>
       <c r="F22" s="31">
         <v>143</v>
       </c>
       <c r="G22" s="32">
         <v>118</v>
       </c>
       <c r="H22" s="33">
         <v>150</v>
       </c>
       <c r="I22" s="34">
@@ -3586,52 +3626,55 @@
       </c>
       <c r="X22" s="5">
         <v>133</v>
       </c>
       <c r="Y22" s="29">
         <v>164</v>
       </c>
       <c r="Z22" s="19">
         <v>113</v>
       </c>
       <c r="AA22" s="19">
         <v>130</v>
       </c>
       <c r="AB22" s="19">
         <v>135</v>
       </c>
       <c r="AC22" s="29">
         <v>142</v>
       </c>
       <c r="AD22" s="19">
         <v>124</v>
       </c>
       <c r="AE22" s="20">
         <v>135</v>
       </c>
-    </row>
-    <row r="23" spans="1:31" s="12" customFormat="1" ht="11.25">
+      <c r="AF22" s="252">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="23" spans="1:32" s="12" customFormat="1" ht="11.25">
       <c r="A23" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B23" s="19">
         <v>30</v>
       </c>
       <c r="C23" s="19">
         <v>24</v>
       </c>
       <c r="D23" s="19">
         <v>24</v>
       </c>
       <c r="E23" s="30">
         <v>33</v>
       </c>
       <c r="F23" s="31">
         <v>30</v>
       </c>
       <c r="G23" s="32">
         <v>15</v>
       </c>
       <c r="H23" s="33">
         <v>28</v>
       </c>
       <c r="I23" s="34">
@@ -3681,87 +3724,91 @@
       </c>
       <c r="X23" s="5">
         <v>24</v>
       </c>
       <c r="Y23" s="29">
         <v>19</v>
       </c>
       <c r="Z23" s="19">
         <v>18</v>
       </c>
       <c r="AA23" s="19">
         <v>25</v>
       </c>
       <c r="AB23" s="19">
         <v>19</v>
       </c>
       <c r="AC23" s="29">
         <v>18</v>
       </c>
       <c r="AD23" s="19">
         <v>23</v>
       </c>
       <c r="AE23" s="20">
         <v>31</v>
       </c>
-    </row>
-[...35 lines deleted...]
-    <row r="25" spans="1:31" s="12" customFormat="1" ht="11.25">
+      <c r="AF23" s="252">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="24" spans="1:32" s="12" customFormat="1">
+      <c r="A24" s="263" t="s">
+        <v>1</v>
+      </c>
+      <c r="B24" s="263"/>
+      <c r="C24" s="263"/>
+      <c r="D24" s="263"/>
+      <c r="E24" s="263"/>
+      <c r="F24" s="263"/>
+      <c r="G24" s="263"/>
+      <c r="H24" s="263"/>
+      <c r="I24" s="263"/>
+      <c r="J24" s="263"/>
+      <c r="K24" s="263"/>
+      <c r="L24" s="263"/>
+      <c r="M24" s="263"/>
+      <c r="N24" s="263"/>
+      <c r="O24" s="263"/>
+      <c r="P24" s="263"/>
+      <c r="Q24" s="262"/>
+      <c r="R24" s="262"/>
+      <c r="S24" s="262"/>
+      <c r="T24" s="257"/>
+      <c r="U24" s="257"/>
+      <c r="V24" s="257"/>
+      <c r="W24" s="257"/>
+      <c r="X24" s="257"/>
+      <c r="Y24" s="257"/>
+      <c r="Z24" s="257"/>
+      <c r="AA24" s="257"/>
+      <c r="AB24" s="257"/>
+      <c r="AC24" s="257"/>
+      <c r="AD24" s="257"/>
+      <c r="AE24" s="257"/>
+      <c r="AF24" s="5"/>
+    </row>
+    <row r="25" spans="1:32" s="12" customFormat="1" ht="11.25">
       <c r="A25" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B25" s="19">
         <v>171</v>
       </c>
       <c r="C25" s="19">
         <v>125</v>
       </c>
       <c r="D25" s="19">
         <v>128</v>
       </c>
       <c r="E25" s="38">
         <v>139</v>
       </c>
       <c r="F25" s="39">
         <v>142</v>
       </c>
       <c r="G25" s="40">
         <v>148</v>
       </c>
       <c r="H25" s="41">
         <v>156</v>
       </c>
       <c r="I25" s="42">
@@ -3811,52 +3858,55 @@
       </c>
       <c r="X25" s="5">
         <v>133</v>
       </c>
       <c r="Y25" s="29">
         <v>165</v>
       </c>
       <c r="Z25" s="19">
         <v>111</v>
       </c>
       <c r="AA25" s="19">
         <v>121</v>
       </c>
       <c r="AB25" s="19">
         <v>149</v>
       </c>
       <c r="AC25" s="29">
         <v>145</v>
       </c>
       <c r="AD25" s="19">
         <v>116</v>
       </c>
       <c r="AE25" s="20">
         <v>151</v>
       </c>
-    </row>
-    <row r="26" spans="1:31" s="12" customFormat="1" ht="11.25">
+      <c r="AF25" s="252">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="26" spans="1:32" s="12" customFormat="1" ht="11.25">
       <c r="A26" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B26" s="19">
         <v>34</v>
       </c>
       <c r="C26" s="19">
         <v>24</v>
       </c>
       <c r="D26" s="19">
         <v>24</v>
       </c>
       <c r="E26" s="38">
         <v>24</v>
       </c>
       <c r="F26" s="39">
         <v>27</v>
       </c>
       <c r="G26" s="40">
         <v>28</v>
       </c>
       <c r="H26" s="41">
         <v>31</v>
       </c>
       <c r="I26" s="42">
@@ -3906,52 +3956,55 @@
       </c>
       <c r="X26" s="5">
         <v>30</v>
       </c>
       <c r="Y26" s="29">
         <v>34</v>
       </c>
       <c r="Z26" s="19">
         <v>27</v>
       </c>
       <c r="AA26" s="19">
         <v>19</v>
       </c>
       <c r="AB26" s="19">
         <v>24</v>
       </c>
       <c r="AC26" s="29">
         <v>42</v>
       </c>
       <c r="AD26" s="19">
         <v>24</v>
       </c>
       <c r="AE26" s="20">
         <v>33</v>
       </c>
-    </row>
-    <row r="27" spans="1:31" s="12" customFormat="1" ht="11.25">
+      <c r="AF26" s="252">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="27" spans="1:32" s="12" customFormat="1" ht="11.25">
       <c r="A27" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B27" s="19">
         <v>9</v>
       </c>
       <c r="C27" s="19">
         <v>8</v>
       </c>
       <c r="D27" s="19">
         <v>5</v>
       </c>
       <c r="E27" s="38">
         <v>6</v>
       </c>
       <c r="F27" s="39">
         <v>7</v>
       </c>
       <c r="G27" s="40">
         <v>6</v>
       </c>
       <c r="H27" s="41">
         <v>12</v>
       </c>
       <c r="I27" s="42">
@@ -4001,52 +4054,55 @@
       </c>
       <c r="X27" s="5">
         <v>16</v>
       </c>
       <c r="Y27" s="29">
         <v>8</v>
       </c>
       <c r="Z27" s="19">
         <v>7</v>
       </c>
       <c r="AA27" s="19">
         <v>8</v>
       </c>
       <c r="AB27" s="19">
         <v>13</v>
       </c>
       <c r="AC27" s="29">
         <v>9</v>
       </c>
       <c r="AD27" s="19">
         <v>6</v>
       </c>
       <c r="AE27" s="20">
         <v>7</v>
       </c>
-    </row>
-    <row r="28" spans="1:31" s="12" customFormat="1" ht="11.25">
+      <c r="AF27" s="252">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="28" spans="1:32" s="12" customFormat="1" ht="11.25">
       <c r="A28" s="6" t="s">
         <v>36</v>
       </c>
       <c r="B28" s="19">
         <v>17</v>
       </c>
       <c r="C28" s="19">
         <v>13</v>
       </c>
       <c r="D28" s="19">
         <v>22</v>
       </c>
       <c r="E28" s="38">
         <v>22</v>
       </c>
       <c r="F28" s="39">
         <v>17</v>
       </c>
       <c r="G28" s="40">
         <v>17</v>
       </c>
       <c r="H28" s="41">
         <v>16</v>
       </c>
       <c r="I28" s="42">
@@ -4096,52 +4152,55 @@
       </c>
       <c r="X28" s="5">
         <v>13</v>
       </c>
       <c r="Y28" s="29">
         <v>16</v>
       </c>
       <c r="Z28" s="19">
         <v>12</v>
       </c>
       <c r="AA28" s="19">
         <v>20</v>
       </c>
       <c r="AB28" s="19">
         <v>22</v>
       </c>
       <c r="AC28" s="29">
         <v>18</v>
       </c>
       <c r="AD28" s="19">
         <v>10</v>
       </c>
       <c r="AE28" s="20">
         <v>21</v>
       </c>
-    </row>
-    <row r="29" spans="1:31" s="12" customFormat="1" ht="11.25">
+      <c r="AF28" s="252">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="29" spans="1:32" s="12" customFormat="1" ht="11.25">
       <c r="A29" s="6" t="s">
         <v>37</v>
       </c>
       <c r="B29" s="19">
         <v>12</v>
       </c>
       <c r="C29" s="19">
         <v>7</v>
       </c>
       <c r="D29" s="19">
         <v>4</v>
       </c>
       <c r="E29" s="38">
         <v>14</v>
       </c>
       <c r="F29" s="39">
         <v>19</v>
       </c>
       <c r="G29" s="40">
         <v>13</v>
       </c>
       <c r="H29" s="41">
         <v>20</v>
       </c>
       <c r="I29" s="42">
@@ -4191,52 +4250,55 @@
       </c>
       <c r="X29" s="5">
         <v>7</v>
       </c>
       <c r="Y29" s="29">
         <v>15</v>
       </c>
       <c r="Z29" s="19">
         <v>12</v>
       </c>
       <c r="AA29" s="19">
         <v>14</v>
       </c>
       <c r="AB29" s="19">
         <v>8</v>
       </c>
       <c r="AC29" s="29">
         <v>6</v>
       </c>
       <c r="AD29" s="19">
         <v>9</v>
       </c>
       <c r="AE29" s="20">
         <v>5</v>
       </c>
-    </row>
-    <row r="30" spans="1:31" s="12" customFormat="1" ht="11.25">
+      <c r="AF29" s="252">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="30" spans="1:32" s="12" customFormat="1" ht="11.25">
       <c r="A30" s="6" t="s">
         <v>38</v>
       </c>
       <c r="B30" s="19">
         <v>44</v>
       </c>
       <c r="C30" s="19">
         <v>33</v>
       </c>
       <c r="D30" s="19">
         <v>26</v>
       </c>
       <c r="E30" s="38">
         <v>32</v>
       </c>
       <c r="F30" s="39">
         <v>36</v>
       </c>
       <c r="G30" s="40">
         <v>39</v>
       </c>
       <c r="H30" s="41">
         <v>28</v>
       </c>
       <c r="I30" s="42">
@@ -4286,52 +4348,55 @@
       </c>
       <c r="X30" s="5">
         <v>28</v>
       </c>
       <c r="Y30" s="29">
         <v>42</v>
       </c>
       <c r="Z30" s="19">
         <v>19</v>
       </c>
       <c r="AA30" s="19">
         <v>23</v>
       </c>
       <c r="AB30" s="19">
         <v>38</v>
       </c>
       <c r="AC30" s="29">
         <v>31</v>
       </c>
       <c r="AD30" s="19">
         <v>30</v>
       </c>
       <c r="AE30" s="20">
         <v>30</v>
       </c>
-    </row>
-    <row r="31" spans="1:31" s="12" customFormat="1" ht="11.25">
+      <c r="AF30" s="252">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="31" spans="1:32" s="12" customFormat="1" ht="11.25">
       <c r="A31" s="6" t="s">
         <v>39</v>
       </c>
       <c r="B31" s="19">
         <v>14</v>
       </c>
       <c r="C31" s="19">
         <v>14</v>
       </c>
       <c r="D31" s="19">
         <v>20</v>
       </c>
       <c r="E31" s="38">
         <v>18</v>
       </c>
       <c r="F31" s="39">
         <v>12</v>
       </c>
       <c r="G31" s="40">
         <v>16</v>
       </c>
       <c r="H31" s="41">
         <v>18</v>
       </c>
       <c r="I31" s="42">
@@ -4381,52 +4446,55 @@
       </c>
       <c r="X31" s="5">
         <v>17</v>
       </c>
       <c r="Y31" s="29">
         <v>15</v>
       </c>
       <c r="Z31" s="19">
         <v>19</v>
       </c>
       <c r="AA31" s="19">
         <v>10</v>
       </c>
       <c r="AB31" s="19">
         <v>14</v>
       </c>
       <c r="AC31" s="29">
         <v>15</v>
       </c>
       <c r="AD31" s="19">
         <v>10</v>
       </c>
       <c r="AE31" s="20">
         <v>19</v>
       </c>
-    </row>
-    <row r="32" spans="1:31" s="12" customFormat="1" ht="11.25">
+      <c r="AF31" s="252">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="32" spans="1:32" s="12" customFormat="1" ht="11.25">
       <c r="A32" s="6" t="s">
         <v>40</v>
       </c>
       <c r="B32" s="19">
         <v>19</v>
       </c>
       <c r="C32" s="19">
         <v>14</v>
       </c>
       <c r="D32" s="19">
         <v>14</v>
       </c>
       <c r="E32" s="38">
         <v>11</v>
       </c>
       <c r="F32" s="39">
         <v>11</v>
       </c>
       <c r="G32" s="40">
         <v>17</v>
       </c>
       <c r="H32" s="41">
         <v>14</v>
       </c>
       <c r="I32" s="42">
@@ -4476,52 +4544,55 @@
       </c>
       <c r="X32" s="5">
         <v>10</v>
       </c>
       <c r="Y32" s="29">
         <v>14</v>
       </c>
       <c r="Z32" s="19">
         <v>4</v>
       </c>
       <c r="AA32" s="19">
         <v>13</v>
       </c>
       <c r="AB32" s="19">
         <v>20</v>
       </c>
       <c r="AC32" s="29">
         <v>7</v>
       </c>
       <c r="AD32" s="19">
         <v>14</v>
       </c>
       <c r="AE32" s="20">
         <v>20</v>
       </c>
-    </row>
-    <row r="33" spans="1:31" s="12" customFormat="1" ht="11.25">
+      <c r="AF32" s="252">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="33" spans="1:32" s="12" customFormat="1" ht="11.25">
       <c r="A33" s="7" t="s">
         <v>41</v>
       </c>
       <c r="B33" s="228">
         <v>22</v>
       </c>
       <c r="C33" s="228">
         <v>12</v>
       </c>
       <c r="D33" s="228">
         <v>13</v>
       </c>
       <c r="E33" s="46">
         <v>12</v>
       </c>
       <c r="F33" s="47">
         <v>13</v>
       </c>
       <c r="G33" s="48">
         <v>12</v>
       </c>
       <c r="H33" s="49">
         <v>17</v>
       </c>
       <c r="I33" s="50">
@@ -4571,268 +4642,274 @@
       </c>
       <c r="X33" s="17">
         <v>12</v>
       </c>
       <c r="Y33" s="230">
         <v>21</v>
       </c>
       <c r="Z33" s="230">
         <v>11</v>
       </c>
       <c r="AA33" s="230">
         <v>14</v>
       </c>
       <c r="AB33" s="243">
         <v>10</v>
       </c>
       <c r="AC33" s="247">
         <v>17</v>
       </c>
       <c r="AD33" s="248">
         <v>13</v>
       </c>
       <c r="AE33" s="154">
         <v>16</v>
       </c>
-    </row>
-    <row r="34" spans="1:31">
+      <c r="AF33" s="248">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="34" spans="1:32">
       <c r="A34" s="8" t="s">
         <v>27</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="9">
-[...4 lines deleted...]
-    <mergeCell ref="Z8:AE8"/>
+  <mergeCells count="8">
     <mergeCell ref="A6:AE6"/>
     <mergeCell ref="A10:AE10"/>
     <mergeCell ref="A20:AE20"/>
     <mergeCell ref="A24:AE24"/>
+    <mergeCell ref="Z8:AF8"/>
+    <mergeCell ref="A8:A9"/>
+    <mergeCell ref="B8:M8"/>
+    <mergeCell ref="N8:Y8"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AG35"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A127" sqref="A127"/>
-      <selection pane="bottomLeft" activeCell="AH24" sqref="AH24"/>
+      <selection pane="bottomLeft" activeCell="AF38" sqref="AF38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="15" style="1" customWidth="1"/>
     <col min="2" max="2" width="6.5703125" style="1" hidden="1" customWidth="1"/>
     <col min="3" max="3" width="7.85546875" style="1" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="7.5703125" style="1" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="7" style="1" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="6.7109375" style="1" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="7.85546875" style="1" hidden="1" customWidth="1"/>
     <col min="8" max="8" width="6.85546875" style="1" hidden="1" customWidth="1"/>
     <col min="9" max="9" width="7.5703125" style="1" hidden="1" customWidth="1"/>
     <col min="10" max="10" width="8.5703125" style="1" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="0.140625" style="1" hidden="1" customWidth="1"/>
     <col min="12" max="13" width="8.140625" style="1" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="6.42578125" style="1" customWidth="1"/>
     <col min="15" max="15" width="7.85546875" style="1" customWidth="1"/>
     <col min="16" max="16" width="7.5703125" style="1" customWidth="1"/>
     <col min="17" max="17" width="7.28515625" style="1" customWidth="1"/>
     <col min="18" max="18" width="7" style="1" customWidth="1"/>
     <col min="19" max="19" width="6.5703125" style="1" customWidth="1"/>
     <col min="20" max="20" width="8.28515625" style="1" customWidth="1"/>
     <col min="21" max="21" width="8.140625" style="1" customWidth="1"/>
     <col min="22" max="22" width="9.140625" style="1"/>
     <col min="23" max="23" width="7.5703125" style="1" customWidth="1"/>
     <col min="24" max="24" width="8.42578125" style="1" customWidth="1"/>
     <col min="25" max="25" width="8.7109375" style="1" customWidth="1"/>
     <col min="26" max="26" width="7.140625" style="1" customWidth="1"/>
     <col min="27" max="27" width="8.28515625" style="1" customWidth="1"/>
     <col min="28" max="28" width="7.85546875" style="1" customWidth="1"/>
     <col min="29" max="29" width="7.7109375" style="1" customWidth="1"/>
     <col min="30" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:31" s="14" customFormat="1" ht="20.25" hidden="1" customHeight="1"/>
-    <row r="2" spans="1:31">
+    <row r="1" spans="1:32" s="14" customFormat="1" ht="20.25" hidden="1" customHeight="1"/>
+    <row r="2" spans="1:32">
       <c r="A2" s="12"/>
     </row>
-    <row r="4" spans="1:31">
+    <row r="4" spans="1:32">
       <c r="A4" s="15"/>
       <c r="B4" s="15"/>
       <c r="C4" s="15"/>
       <c r="D4" s="15"/>
       <c r="E4" s="16"/>
       <c r="F4" s="16"/>
       <c r="G4" s="16"/>
       <c r="H4" s="16"/>
       <c r="I4" s="16"/>
       <c r="J4" s="16"/>
       <c r="K4" s="16"/>
       <c r="L4" s="16"/>
       <c r="M4" s="16"/>
       <c r="N4" s="16"/>
       <c r="O4" s="16"/>
       <c r="P4" s="16"/>
     </row>
-    <row r="5" spans="1:31">
+    <row r="5" spans="1:32">
       <c r="A5" s="15"/>
       <c r="B5" s="15"/>
       <c r="C5" s="15"/>
       <c r="D5" s="15"/>
       <c r="E5" s="16"/>
       <c r="F5" s="16"/>
       <c r="G5" s="16"/>
       <c r="H5" s="16"/>
       <c r="I5" s="16"/>
       <c r="J5" s="16"/>
       <c r="K5" s="16"/>
       <c r="L5" s="16"/>
       <c r="M5" s="16"/>
       <c r="N5" s="16"/>
       <c r="O5" s="16"/>
       <c r="P5" s="16"/>
     </row>
-    <row r="6" spans="1:31" s="16" customFormat="1">
-      <c r="A6" s="253" t="s">
+    <row r="6" spans="1:32" s="16" customFormat="1">
+      <c r="A6" s="256" t="s">
         <v>31</v>
       </c>
-      <c r="B6" s="253"/>
-[...31 lines deleted...]
-      <c r="A7" s="269" t="s">
+      <c r="B6" s="256"/>
+      <c r="C6" s="256"/>
+      <c r="D6" s="256"/>
+      <c r="E6" s="256"/>
+      <c r="F6" s="256"/>
+      <c r="G6" s="256"/>
+      <c r="H6" s="256"/>
+      <c r="I6" s="256"/>
+      <c r="J6" s="256"/>
+      <c r="K6" s="256"/>
+      <c r="L6" s="256"/>
+      <c r="M6" s="256"/>
+      <c r="N6" s="256"/>
+      <c r="O6" s="256"/>
+      <c r="P6" s="256"/>
+      <c r="Q6" s="257"/>
+      <c r="R6" s="257"/>
+      <c r="S6" s="257"/>
+      <c r="T6" s="257"/>
+      <c r="U6" s="257"/>
+      <c r="V6" s="257"/>
+      <c r="W6" s="257"/>
+      <c r="X6" s="257"/>
+      <c r="Y6" s="257"/>
+      <c r="Z6" s="257"/>
+      <c r="AA6" s="257"/>
+      <c r="AB6" s="257"/>
+      <c r="AC6" s="257"/>
+      <c r="AD6" s="257"/>
+      <c r="AE6" s="257"/>
+    </row>
+    <row r="7" spans="1:32" ht="15" customHeight="1">
+      <c r="A7" s="253" t="s">
         <v>2</v>
       </c>
-      <c r="B7" s="270"/>
-[...32 lines deleted...]
-      <c r="B8" s="256">
+      <c r="B7" s="250"/>
+      <c r="C7" s="250"/>
+      <c r="D7" s="250"/>
+      <c r="E7" s="250"/>
+      <c r="F7" s="250"/>
+      <c r="G7" s="250"/>
+      <c r="H7" s="250"/>
+      <c r="I7" s="250"/>
+      <c r="J7" s="250"/>
+      <c r="K7" s="250"/>
+      <c r="L7" s="250"/>
+      <c r="M7" s="250"/>
+      <c r="N7" s="250"/>
+      <c r="O7" s="250"/>
+      <c r="P7" s="250"/>
+      <c r="Q7" s="250"/>
+      <c r="R7" s="250"/>
+      <c r="S7" s="250"/>
+      <c r="T7" s="250"/>
+      <c r="U7" s="250"/>
+      <c r="V7" s="250"/>
+      <c r="W7" s="250"/>
+      <c r="X7" s="250"/>
+      <c r="Y7" s="250"/>
+      <c r="Z7" s="250"/>
+      <c r="AA7" s="250"/>
+      <c r="AB7" s="250"/>
+      <c r="AC7" s="250"/>
+      <c r="AD7" s="250"/>
+      <c r="AE7" s="274" t="s">
+        <v>2</v>
+      </c>
+      <c r="AF7" s="274"/>
+    </row>
+    <row r="8" spans="1:32">
+      <c r="A8" s="267"/>
+      <c r="B8" s="269">
         <v>2024</v>
       </c>
-      <c r="C8" s="257"/>
-[...10 lines deleted...]
-      <c r="N8" s="258">
+      <c r="C8" s="270"/>
+      <c r="D8" s="270"/>
+      <c r="E8" s="270"/>
+      <c r="F8" s="270"/>
+      <c r="G8" s="270"/>
+      <c r="H8" s="270"/>
+      <c r="I8" s="270"/>
+      <c r="J8" s="270"/>
+      <c r="K8" s="270"/>
+      <c r="L8" s="270"/>
+      <c r="M8" s="270"/>
+      <c r="N8" s="264">
         <v>2025</v>
       </c>
-      <c r="O8" s="259"/>
-[...10 lines deleted...]
-      <c r="Z8" s="258">
+      <c r="O8" s="271"/>
+      <c r="P8" s="271"/>
+      <c r="Q8" s="266"/>
+      <c r="R8" s="266"/>
+      <c r="S8" s="266"/>
+      <c r="T8" s="266"/>
+      <c r="U8" s="266"/>
+      <c r="V8" s="266"/>
+      <c r="W8" s="266"/>
+      <c r="X8" s="266"/>
+      <c r="Y8" s="272"/>
+      <c r="Z8" s="264">
         <v>2026</v>
       </c>
-      <c r="AA8" s="259"/>
+      <c r="AA8" s="271"/>
       <c r="AB8" s="265"/>
-      <c r="AC8" s="260"/>
-[...4 lines deleted...]
-      <c r="A9" s="255"/>
+      <c r="AC8" s="266"/>
+      <c r="AD8" s="266"/>
+      <c r="AE8" s="266"/>
+      <c r="AF8" s="266"/>
+    </row>
+    <row r="9" spans="1:32" ht="22.5" customHeight="1">
+      <c r="A9" s="268"/>
       <c r="B9" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>13</v>
       </c>
       <c r="E9" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F9" s="10" t="s">
         <v>15</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>16</v>
       </c>
       <c r="H9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="I9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J9" s="3" t="s">
@@ -4879,87 +4956,90 @@
       </c>
       <c r="X9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="Y9" s="3" t="s">
         <v>26</v>
       </c>
       <c r="Z9" s="3" t="s">
         <v>3</v>
       </c>
       <c r="AA9" s="3" t="s">
         <v>12</v>
       </c>
       <c r="AB9" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AC9" s="3" t="s">
         <v>14</v>
       </c>
       <c r="AD9" s="10" t="s">
         <v>15</v>
       </c>
       <c r="AE9" s="3" t="s">
         <v>16</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="268" t="s">
+      <c r="AF9" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="10" spans="1:32" s="12" customFormat="1">
+      <c r="A10" s="276" t="s">
         <v>29</v>
       </c>
-      <c r="B10" s="268"/>
-[...30 lines deleted...]
-    <row r="11" spans="1:31" s="12" customFormat="1" ht="11.25">
+      <c r="B10" s="276"/>
+      <c r="C10" s="276"/>
+      <c r="D10" s="276"/>
+      <c r="E10" s="276"/>
+      <c r="F10" s="276"/>
+      <c r="G10" s="276"/>
+      <c r="H10" s="276"/>
+      <c r="I10" s="276"/>
+      <c r="J10" s="276"/>
+      <c r="K10" s="276"/>
+      <c r="L10" s="276"/>
+      <c r="M10" s="276"/>
+      <c r="N10" s="276"/>
+      <c r="O10" s="276"/>
+      <c r="P10" s="276"/>
+      <c r="Q10" s="259"/>
+      <c r="R10" s="259"/>
+      <c r="S10" s="259"/>
+      <c r="T10" s="259"/>
+      <c r="U10" s="259"/>
+      <c r="V10" s="259"/>
+      <c r="W10" s="260"/>
+      <c r="X10" s="260"/>
+      <c r="Y10" s="260"/>
+      <c r="Z10" s="260"/>
+      <c r="AA10" s="260"/>
+      <c r="AB10" s="260"/>
+      <c r="AC10" s="260"/>
+      <c r="AD10" s="260"/>
+      <c r="AE10" s="260"/>
+    </row>
+    <row r="11" spans="1:32" s="12" customFormat="1" ht="11.25">
       <c r="A11" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B11" s="18">
         <v>5.88</v>
       </c>
       <c r="C11" s="18">
         <v>5.31</v>
       </c>
       <c r="D11" s="18">
         <v>4.9800000000000004</v>
       </c>
       <c r="E11" s="54">
         <v>5.0999999999999996</v>
       </c>
       <c r="F11" s="55">
         <v>5.13</v>
       </c>
       <c r="G11" s="56">
         <v>5.08</v>
       </c>
       <c r="H11" s="57">
         <v>5.16</v>
       </c>
       <c r="I11" s="58">
@@ -5009,52 +5089,55 @@
       </c>
       <c r="X11" s="18">
         <v>4.93</v>
       </c>
       <c r="Y11" s="18">
         <v>5</v>
       </c>
       <c r="Z11" s="114">
         <v>3.97</v>
       </c>
       <c r="AA11" s="18">
         <v>4.46</v>
       </c>
       <c r="AB11" s="18">
         <v>4.63</v>
       </c>
       <c r="AC11" s="18">
         <v>4.76</v>
       </c>
       <c r="AD11" s="18">
         <v>4.67</v>
       </c>
       <c r="AE11" s="18">
         <v>4.79</v>
       </c>
-    </row>
-    <row r="12" spans="1:31" s="12" customFormat="1" ht="11.25">
+      <c r="AF11" s="114">
+        <v>4.7699999999999996</v>
+      </c>
+    </row>
+    <row r="12" spans="1:32" s="12" customFormat="1" ht="11.25">
       <c r="A12" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B12" s="18">
         <v>5.25</v>
       </c>
       <c r="C12" s="18">
         <v>4.76</v>
       </c>
       <c r="D12" s="18">
         <v>4.42</v>
       </c>
       <c r="E12" s="54">
         <v>4.54</v>
       </c>
       <c r="F12" s="55">
         <v>4.5999999999999996</v>
       </c>
       <c r="G12" s="56">
         <v>4.54</v>
       </c>
       <c r="H12" s="57">
         <v>4.63</v>
       </c>
       <c r="I12" s="58">
@@ -5104,52 +5187,55 @@
       </c>
       <c r="X12" s="18">
         <v>4.4400000000000004</v>
       </c>
       <c r="Y12" s="18">
         <v>4.53</v>
       </c>
       <c r="Z12" s="114">
         <v>3.8</v>
       </c>
       <c r="AA12" s="18">
         <v>4.12</v>
       </c>
       <c r="AB12" s="18">
         <v>4.18</v>
       </c>
       <c r="AC12" s="18">
         <v>4.42</v>
       </c>
       <c r="AD12" s="18">
         <v>4.34</v>
       </c>
       <c r="AE12" s="18">
         <v>4.4000000000000004</v>
       </c>
-    </row>
-    <row r="13" spans="1:31" s="12" customFormat="1" ht="11.25">
+      <c r="AF12" s="114">
+        <v>4.34</v>
+      </c>
+    </row>
+    <row r="13" spans="1:32" s="12" customFormat="1" ht="11.25">
       <c r="A13" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B13" s="18">
         <v>5.27</v>
       </c>
       <c r="C13" s="18">
         <v>4.95</v>
       </c>
       <c r="D13" s="18">
         <v>4.5999999999999996</v>
       </c>
       <c r="E13" s="54">
         <v>4.8099999999999996</v>
       </c>
       <c r="F13" s="55">
         <v>4.8499999999999996</v>
       </c>
       <c r="G13" s="56">
         <v>4.5599999999999996</v>
       </c>
       <c r="H13" s="57">
         <v>4.72</v>
       </c>
       <c r="I13" s="58">
@@ -5199,52 +5285,55 @@
       </c>
       <c r="X13" s="18">
         <v>5.07</v>
       </c>
       <c r="Y13" s="18">
         <v>4.95</v>
       </c>
       <c r="Z13" s="114">
         <v>3.51</v>
       </c>
       <c r="AA13" s="18">
         <v>4.28</v>
       </c>
       <c r="AB13" s="18">
         <v>4.3499999999999996</v>
       </c>
       <c r="AC13" s="18">
         <v>4.2300000000000004</v>
       </c>
       <c r="AD13" s="18">
         <v>4.2</v>
       </c>
       <c r="AE13" s="18">
         <v>4.42</v>
       </c>
-    </row>
-    <row r="14" spans="1:31" s="12" customFormat="1" ht="11.25">
+      <c r="AF13" s="114">
+        <v>4.5999999999999996</v>
+      </c>
+    </row>
+    <row r="14" spans="1:32" s="12" customFormat="1" ht="11.25">
       <c r="A14" s="6" t="s">
         <v>36</v>
       </c>
       <c r="B14" s="18">
         <v>6.19</v>
       </c>
       <c r="C14" s="18">
         <v>5.6</v>
       </c>
       <c r="D14" s="18">
         <v>6.39</v>
       </c>
       <c r="E14" s="54">
         <v>6.85</v>
       </c>
       <c r="F14" s="55">
         <v>6.71</v>
       </c>
       <c r="G14" s="56">
         <v>6.64</v>
       </c>
       <c r="H14" s="57">
         <v>6.52</v>
       </c>
       <c r="I14" s="58">
@@ -5294,52 +5383,55 @@
       </c>
       <c r="X14" s="18">
         <v>6.02</v>
       </c>
       <c r="Y14" s="18">
         <v>6</v>
       </c>
       <c r="Z14" s="114">
         <v>4.4000000000000004</v>
       </c>
       <c r="AA14" s="18">
         <v>6.14</v>
       </c>
       <c r="AB14" s="18">
         <v>6.79</v>
       </c>
       <c r="AC14" s="18">
         <v>6.79</v>
       </c>
       <c r="AD14" s="18">
         <v>6.14</v>
       </c>
       <c r="AE14" s="18">
         <v>6.44</v>
       </c>
-    </row>
-    <row r="15" spans="1:31" s="12" customFormat="1" ht="11.25">
+      <c r="AF14" s="114">
+        <v>6.47</v>
+      </c>
+    </row>
+    <row r="15" spans="1:32" s="12" customFormat="1" ht="11.25">
       <c r="A15" s="6" t="s">
         <v>37</v>
       </c>
       <c r="B15" s="18">
         <v>5.4</v>
       </c>
       <c r="C15" s="18">
         <v>4.4000000000000004</v>
       </c>
       <c r="D15" s="18">
         <v>3.51</v>
       </c>
       <c r="E15" s="54">
         <v>4.24</v>
       </c>
       <c r="F15" s="55">
         <v>5.1100000000000003</v>
       </c>
       <c r="G15" s="56">
         <v>5.26</v>
       </c>
       <c r="H15" s="57">
         <v>5.81</v>
       </c>
       <c r="I15" s="58">
@@ -5389,52 +5481,55 @@
       </c>
       <c r="X15" s="18">
         <v>4.88</v>
       </c>
       <c r="Y15" s="18">
         <v>5.04</v>
       </c>
       <c r="Z15" s="114">
         <v>5.54</v>
       </c>
       <c r="AA15" s="18">
         <v>6.26</v>
       </c>
       <c r="AB15" s="18">
         <v>5.35</v>
       </c>
       <c r="AC15" s="18">
         <v>4.74</v>
       </c>
       <c r="AD15" s="18">
         <v>4.5999999999999996</v>
       </c>
       <c r="AE15" s="18">
         <v>4.2300000000000004</v>
       </c>
-    </row>
-    <row r="16" spans="1:31" s="12" customFormat="1" ht="11.25">
+      <c r="AF15" s="114">
+        <v>4.5</v>
+      </c>
+    </row>
+    <row r="16" spans="1:32" s="12" customFormat="1" ht="11.25">
       <c r="A16" s="6" t="s">
         <v>38</v>
       </c>
       <c r="B16" s="18">
         <v>9.39</v>
       </c>
       <c r="C16" s="18">
         <v>8.4499999999999993</v>
       </c>
       <c r="D16" s="18">
         <v>7.42</v>
       </c>
       <c r="E16" s="54">
         <v>7.32</v>
       </c>
       <c r="F16" s="55">
         <v>7.37</v>
       </c>
       <c r="G16" s="56">
         <v>7.56</v>
       </c>
       <c r="H16" s="57">
         <v>7.33</v>
       </c>
       <c r="I16" s="58">
@@ -5484,52 +5579,55 @@
       </c>
       <c r="X16" s="18">
         <v>7.04</v>
       </c>
       <c r="Y16" s="18">
         <v>7.21</v>
       </c>
       <c r="Z16" s="114">
         <v>4.1100000000000003</v>
       </c>
       <c r="AA16" s="18">
         <v>4.7699999999999996</v>
       </c>
       <c r="AB16" s="18">
         <v>5.95</v>
       </c>
       <c r="AC16" s="18">
         <v>6.2</v>
       </c>
       <c r="AD16" s="18">
         <v>6.25</v>
       </c>
       <c r="AE16" s="18">
         <v>6.34</v>
       </c>
-    </row>
-    <row r="17" spans="1:31" s="12" customFormat="1" ht="11.25">
+      <c r="AF16" s="114">
+        <v>6.49</v>
+      </c>
+    </row>
+    <row r="17" spans="1:32" s="12" customFormat="1" ht="11.25">
       <c r="A17" s="6" t="s">
         <v>39</v>
       </c>
       <c r="B17" s="18">
         <v>5.4</v>
       </c>
       <c r="C17" s="18">
         <v>5.55</v>
       </c>
       <c r="D17" s="18">
         <v>6.27</v>
       </c>
       <c r="E17" s="54">
         <v>6.48</v>
       </c>
       <c r="F17" s="55">
         <v>6.09</v>
       </c>
       <c r="G17" s="56">
         <v>6.13</v>
       </c>
       <c r="H17" s="57">
         <v>6.24</v>
       </c>
       <c r="I17" s="58">
@@ -5579,52 +5677,55 @@
       </c>
       <c r="X17" s="18">
         <v>6.05</v>
       </c>
       <c r="Y17" s="18">
         <v>6.02</v>
       </c>
       <c r="Z17" s="114">
         <v>7.39</v>
       </c>
       <c r="AA17" s="18">
         <v>5.91</v>
       </c>
       <c r="AB17" s="18">
         <v>5.74</v>
       </c>
       <c r="AC17" s="18">
         <v>5.81</v>
       </c>
       <c r="AD17" s="18">
         <v>5.42</v>
       </c>
       <c r="AE17" s="18">
         <v>5.81</v>
       </c>
-    </row>
-    <row r="18" spans="1:31" s="12" customFormat="1" ht="11.25">
+      <c r="AF17" s="114">
+        <v>5.37</v>
+      </c>
+    </row>
+    <row r="18" spans="1:32" s="12" customFormat="1" ht="11.25">
       <c r="A18" s="6" t="s">
         <v>40</v>
       </c>
       <c r="B18" s="18">
         <v>7.5</v>
       </c>
       <c r="C18" s="18">
         <v>6.78</v>
       </c>
       <c r="D18" s="18">
         <v>6.36</v>
       </c>
       <c r="E18" s="54">
         <v>5.91</v>
       </c>
       <c r="F18" s="55">
         <v>5.61</v>
       </c>
       <c r="G18" s="56">
         <v>5.85</v>
       </c>
       <c r="H18" s="57">
         <v>5.81</v>
       </c>
       <c r="I18" s="58">
@@ -5674,52 +5775,55 @@
       </c>
       <c r="X18" s="18">
         <v>4.74</v>
       </c>
       <c r="Y18" s="18">
         <v>4.8099999999999996</v>
       </c>
       <c r="Z18" s="114">
         <v>1.6</v>
       </c>
       <c r="AA18" s="18">
         <v>3.61</v>
       </c>
       <c r="AB18" s="18">
         <v>5.16</v>
       </c>
       <c r="AC18" s="18">
         <v>4.59</v>
       </c>
       <c r="AD18" s="18">
         <v>4.8099999999999996</v>
       </c>
       <c r="AE18" s="18">
         <v>5.4</v>
       </c>
-    </row>
-    <row r="19" spans="1:31" s="12" customFormat="1" ht="11.25">
+      <c r="AF18" s="114">
+        <v>5.28</v>
+      </c>
+    </row>
+    <row r="19" spans="1:32" s="12" customFormat="1" ht="11.25">
       <c r="A19" s="6" t="s">
         <v>41</v>
       </c>
       <c r="B19" s="18">
         <v>8.9499999999999993</v>
       </c>
       <c r="C19" s="18">
         <v>7.11</v>
       </c>
       <c r="D19" s="18">
         <v>6.48</v>
       </c>
       <c r="E19" s="54">
         <v>6.12</v>
       </c>
       <c r="F19" s="55">
         <v>5.96</v>
       </c>
       <c r="G19" s="56">
         <v>5.8</v>
       </c>
       <c r="H19" s="57">
         <v>5.96</v>
       </c>
       <c r="I19" s="58">
@@ -5769,87 +5873,91 @@
       </c>
       <c r="X19" s="18">
         <v>5.68</v>
       </c>
       <c r="Y19" s="18">
         <v>5.94</v>
       </c>
       <c r="Z19" s="114">
         <v>4.59</v>
       </c>
       <c r="AA19" s="18">
         <v>5.46</v>
       </c>
       <c r="AB19" s="18">
         <v>5.0199999999999996</v>
       </c>
       <c r="AC19" s="18">
         <v>5.59</v>
       </c>
       <c r="AD19" s="18">
         <v>5.55</v>
       </c>
       <c r="AE19" s="18">
         <v>5.78</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="271" t="s">
+      <c r="AF19" s="114">
+        <v>5.73</v>
+      </c>
+    </row>
+    <row r="20" spans="1:32" s="12" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A20" s="273" t="s">
         <v>20</v>
       </c>
-      <c r="B20" s="271"/>
-[...30 lines deleted...]
-    <row r="21" spans="1:31" s="12" customFormat="1" ht="11.25">
+      <c r="B20" s="273"/>
+      <c r="C20" s="273"/>
+      <c r="D20" s="273"/>
+      <c r="E20" s="273"/>
+      <c r="F20" s="273"/>
+      <c r="G20" s="273"/>
+      <c r="H20" s="273"/>
+      <c r="I20" s="273"/>
+      <c r="J20" s="273"/>
+      <c r="K20" s="273"/>
+      <c r="L20" s="273"/>
+      <c r="M20" s="273"/>
+      <c r="N20" s="273"/>
+      <c r="O20" s="273"/>
+      <c r="P20" s="273"/>
+      <c r="Q20" s="262"/>
+      <c r="R20" s="262"/>
+      <c r="S20" s="262"/>
+      <c r="T20" s="262"/>
+      <c r="U20" s="262"/>
+      <c r="V20" s="262"/>
+      <c r="W20" s="257"/>
+      <c r="X20" s="257"/>
+      <c r="Y20" s="257"/>
+      <c r="Z20" s="257"/>
+      <c r="AA20" s="257"/>
+      <c r="AB20" s="257"/>
+      <c r="AC20" s="257"/>
+      <c r="AD20" s="257"/>
+      <c r="AE20" s="257"/>
+      <c r="AF20" s="5"/>
+    </row>
+    <row r="21" spans="1:32" s="12" customFormat="1" ht="11.25">
       <c r="A21" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B21" s="18">
         <v>5.51</v>
       </c>
       <c r="C21" s="18">
         <v>5.03</v>
       </c>
       <c r="D21" s="18">
         <v>4.68</v>
       </c>
       <c r="E21" s="62">
         <v>4.8899999999999997</v>
       </c>
       <c r="F21" s="63">
         <v>4.96</v>
       </c>
       <c r="G21" s="64">
         <v>4.83</v>
       </c>
       <c r="H21" s="65">
         <v>4.91</v>
       </c>
       <c r="I21" s="66">
@@ -5899,52 +6007,55 @@
       </c>
       <c r="X21" s="18">
         <v>4.6399999999999997</v>
       </c>
       <c r="Y21" s="18">
         <v>4.71</v>
       </c>
       <c r="Z21" s="114">
         <v>3.93</v>
       </c>
       <c r="AA21" s="18">
         <v>4.5</v>
       </c>
       <c r="AB21" s="18">
         <v>4.53</v>
       </c>
       <c r="AC21" s="18">
         <v>4.63</v>
       </c>
       <c r="AD21" s="18">
         <v>4.58</v>
       </c>
       <c r="AE21" s="18">
         <v>4.67</v>
       </c>
-    </row>
-    <row r="22" spans="1:31" s="12" customFormat="1" ht="11.25">
+      <c r="AF21" s="114">
+        <v>4.6500000000000004</v>
+      </c>
+    </row>
+    <row r="22" spans="1:32" s="12" customFormat="1" ht="11.25">
       <c r="A22" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B22" s="18">
         <v>5.56</v>
       </c>
       <c r="C22" s="18">
         <v>5.05</v>
       </c>
       <c r="D22" s="18">
         <v>4.68</v>
       </c>
       <c r="E22" s="62">
         <v>4.87</v>
       </c>
       <c r="F22" s="63">
         <v>4.9400000000000004</v>
       </c>
       <c r="G22" s="64">
         <v>4.8499999999999996</v>
       </c>
       <c r="H22" s="65">
         <v>4.9400000000000004</v>
       </c>
       <c r="I22" s="66">
@@ -5994,52 +6105,55 @@
       </c>
       <c r="X22" s="18">
         <v>4.63</v>
       </c>
       <c r="Y22" s="18">
         <v>4.74</v>
       </c>
       <c r="Z22" s="114">
         <v>4.05</v>
       </c>
       <c r="AA22" s="18">
         <v>4.57</v>
       </c>
       <c r="AB22" s="18">
         <v>4.66</v>
       </c>
       <c r="AC22" s="18">
         <v>4.8</v>
       </c>
       <c r="AD22" s="18">
         <v>4.7300000000000004</v>
       </c>
       <c r="AE22" s="18">
         <v>4.76</v>
       </c>
-    </row>
-    <row r="23" spans="1:31" s="12" customFormat="1" ht="11.25">
+      <c r="AF22" s="114">
+        <v>4.71</v>
+      </c>
+    </row>
+    <row r="23" spans="1:32" s="12" customFormat="1" ht="11.25">
       <c r="A23" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B23" s="18">
         <v>5.28</v>
       </c>
       <c r="C23" s="18">
         <v>4.9000000000000004</v>
       </c>
       <c r="D23" s="18">
         <v>4.68</v>
       </c>
       <c r="E23" s="62">
         <v>5</v>
       </c>
       <c r="F23" s="63">
         <v>5.05</v>
       </c>
       <c r="G23" s="64">
         <v>4.7</v>
       </c>
       <c r="H23" s="65">
         <v>4.7699999999999996</v>
       </c>
       <c r="I23" s="66">
@@ -6089,87 +6203,91 @@
       </c>
       <c r="X23" s="18">
         <v>4.67</v>
       </c>
       <c r="Y23" s="18">
         <v>4.57</v>
       </c>
       <c r="Z23" s="114">
         <v>3.3</v>
       </c>
       <c r="AA23" s="18">
         <v>4.1399999999999997</v>
       </c>
       <c r="AB23" s="18">
         <v>3.9</v>
       </c>
       <c r="AC23" s="18">
         <v>3.77</v>
       </c>
       <c r="AD23" s="18">
         <v>3.86</v>
       </c>
       <c r="AE23" s="18">
         <v>4.1900000000000004</v>
       </c>
-    </row>
-[...35 lines deleted...]
-    <row r="25" spans="1:31" s="12" customFormat="1" ht="11.25">
+      <c r="AF23" s="114">
+        <v>4.3099999999999996</v>
+      </c>
+    </row>
+    <row r="24" spans="1:32" s="12" customFormat="1">
+      <c r="A24" s="275" t="s">
+        <v>1</v>
+      </c>
+      <c r="B24" s="275"/>
+      <c r="C24" s="275"/>
+      <c r="D24" s="275"/>
+      <c r="E24" s="275"/>
+      <c r="F24" s="275"/>
+      <c r="G24" s="275"/>
+      <c r="H24" s="275"/>
+      <c r="I24" s="275"/>
+      <c r="J24" s="275"/>
+      <c r="K24" s="275"/>
+      <c r="L24" s="275"/>
+      <c r="M24" s="275"/>
+      <c r="N24" s="275"/>
+      <c r="O24" s="275"/>
+      <c r="P24" s="275"/>
+      <c r="Q24" s="262"/>
+      <c r="R24" s="262"/>
+      <c r="S24" s="262"/>
+      <c r="T24" s="262"/>
+      <c r="U24" s="262"/>
+      <c r="V24" s="262"/>
+      <c r="W24" s="257"/>
+      <c r="X24" s="257"/>
+      <c r="Y24" s="257"/>
+      <c r="Z24" s="257"/>
+      <c r="AA24" s="257"/>
+      <c r="AB24" s="257"/>
+      <c r="AC24" s="257"/>
+      <c r="AD24" s="257"/>
+      <c r="AE24" s="257"/>
+      <c r="AF24" s="5"/>
+    </row>
+    <row r="25" spans="1:32" s="12" customFormat="1" ht="11.25">
       <c r="A25" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B25" s="18">
         <v>6.33</v>
       </c>
       <c r="C25" s="18">
         <v>5.66</v>
       </c>
       <c r="D25" s="18">
         <v>5.35</v>
       </c>
       <c r="E25" s="70">
         <v>5.34</v>
       </c>
       <c r="F25" s="71">
         <v>5.34</v>
       </c>
       <c r="G25" s="72">
         <v>5.4</v>
       </c>
       <c r="H25" s="73">
         <v>5.46</v>
       </c>
       <c r="I25" s="74">
@@ -6219,52 +6337,55 @@
       </c>
       <c r="X25" s="18">
         <v>5.29</v>
       </c>
       <c r="Y25" s="18">
         <v>5.35</v>
       </c>
       <c r="Z25" s="114">
         <v>4.0199999999999996</v>
       </c>
       <c r="AA25" s="18">
         <v>4.42</v>
       </c>
       <c r="AB25" s="18">
         <v>4.75</v>
       </c>
       <c r="AC25" s="18">
         <v>4.93</v>
       </c>
       <c r="AD25" s="18">
         <v>4.78</v>
       </c>
       <c r="AE25" s="18">
         <v>4.93</v>
       </c>
-    </row>
-    <row r="26" spans="1:31" s="12" customFormat="1" ht="11.25">
+      <c r="AF25" s="114">
+        <v>4.93</v>
+      </c>
+    </row>
+    <row r="26" spans="1:32" s="12" customFormat="1" ht="11.25">
       <c r="A26" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B26" s="18">
         <v>4.22</v>
       </c>
       <c r="C26" s="18">
         <v>3.75</v>
       </c>
       <c r="D26" s="18">
         <v>3.52</v>
       </c>
       <c r="E26" s="70">
         <v>3.42</v>
       </c>
       <c r="F26" s="71">
         <v>3.42</v>
       </c>
       <c r="G26" s="72">
         <v>3.48</v>
       </c>
       <c r="H26" s="73">
         <v>3.55</v>
       </c>
       <c r="I26" s="74">
@@ -6314,52 +6435,55 @@
       </c>
       <c r="X26" s="18">
         <v>3.79</v>
       </c>
       <c r="Y26" s="18">
         <v>3.82</v>
       </c>
       <c r="Z26" s="114">
         <v>3.02</v>
       </c>
       <c r="AA26" s="18">
         <v>2.71</v>
       </c>
       <c r="AB26" s="18">
         <v>2.7</v>
       </c>
       <c r="AC26" s="18">
         <v>3.24</v>
       </c>
       <c r="AD26" s="18">
         <v>3.13</v>
       </c>
       <c r="AE26" s="18">
         <v>3.25</v>
       </c>
-    </row>
-    <row r="27" spans="1:31" s="12" customFormat="1" ht="11.25">
+      <c r="AF26" s="114">
+        <v>3.18</v>
+      </c>
+    </row>
+    <row r="27" spans="1:32" s="12" customFormat="1" ht="11.25">
       <c r="A27" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B27" s="18">
         <v>5.27</v>
       </c>
       <c r="C27" s="18">
         <v>5.12</v>
       </c>
       <c r="D27" s="18">
         <v>4.3600000000000003</v>
       </c>
       <c r="E27" s="70">
         <v>4.18</v>
       </c>
       <c r="F27" s="71">
         <v>4.1900000000000004</v>
       </c>
       <c r="G27" s="72">
         <v>4.09</v>
       </c>
       <c r="H27" s="73">
         <v>4.54</v>
       </c>
       <c r="I27" s="74">
@@ -6409,52 +6533,55 @@
       </c>
       <c r="X27" s="18">
         <v>6.36</v>
       </c>
       <c r="Y27" s="18">
         <v>6.22</v>
       </c>
       <c r="Z27" s="114">
         <v>4.22</v>
       </c>
       <c r="AA27" s="18">
         <v>4.75</v>
       </c>
       <c r="AB27" s="18">
         <v>5.81</v>
       </c>
       <c r="AC27" s="18">
         <v>5.76</v>
       </c>
       <c r="AD27" s="18">
         <v>5.31</v>
       </c>
       <c r="AE27" s="18">
         <v>5.17</v>
       </c>
-    </row>
-    <row r="28" spans="1:31" s="12" customFormat="1" ht="11.25">
+      <c r="AF27" s="114">
+        <v>5.58</v>
+      </c>
+    </row>
+    <row r="28" spans="1:32" s="12" customFormat="1" ht="11.25">
       <c r="A28" s="6" t="s">
         <v>36</v>
       </c>
       <c r="B28" s="18">
         <v>6.19</v>
       </c>
       <c r="C28" s="18">
         <v>5.6</v>
       </c>
       <c r="D28" s="18">
         <v>6.39</v>
       </c>
       <c r="E28" s="70">
         <v>6.85</v>
       </c>
       <c r="F28" s="71">
         <v>6.71</v>
       </c>
       <c r="G28" s="72">
         <v>6.64</v>
       </c>
       <c r="H28" s="73">
         <v>6.52</v>
       </c>
       <c r="I28" s="74">
@@ -6504,52 +6631,55 @@
       </c>
       <c r="X28" s="18">
         <v>6.02</v>
       </c>
       <c r="Y28" s="18">
         <v>6</v>
       </c>
       <c r="Z28" s="114">
         <v>4.4000000000000004</v>
       </c>
       <c r="AA28" s="18">
         <v>6.14</v>
       </c>
       <c r="AB28" s="18">
         <v>6.79</v>
       </c>
       <c r="AC28" s="18">
         <v>6.79</v>
       </c>
       <c r="AD28" s="18">
         <v>6.14</v>
       </c>
       <c r="AE28" s="18">
         <v>6.44</v>
       </c>
-    </row>
-    <row r="29" spans="1:31" s="12" customFormat="1" ht="11.25">
+      <c r="AF28" s="114">
+        <v>6.47</v>
+      </c>
+    </row>
+    <row r="29" spans="1:32" s="12" customFormat="1" ht="11.25">
       <c r="A29" s="6" t="s">
         <v>37</v>
       </c>
       <c r="B29" s="18">
         <v>5.4</v>
       </c>
       <c r="C29" s="18">
         <v>4.4000000000000004</v>
       </c>
       <c r="D29" s="18">
         <v>3.51</v>
       </c>
       <c r="E29" s="70">
         <v>4.24</v>
       </c>
       <c r="F29" s="71">
         <v>5.1100000000000003</v>
       </c>
       <c r="G29" s="72">
         <v>5.26</v>
       </c>
       <c r="H29" s="73">
         <v>5.81</v>
       </c>
       <c r="I29" s="74">
@@ -6599,52 +6729,55 @@
       </c>
       <c r="X29" s="18">
         <v>4.88</v>
       </c>
       <c r="Y29" s="18">
         <v>5.04</v>
       </c>
       <c r="Z29" s="114">
         <v>5.54</v>
       </c>
       <c r="AA29" s="18">
         <v>6.26</v>
       </c>
       <c r="AB29" s="18">
         <v>5.35</v>
       </c>
       <c r="AC29" s="18">
         <v>4.74</v>
       </c>
       <c r="AD29" s="18">
         <v>4.5999999999999996</v>
       </c>
       <c r="AE29" s="18">
         <v>4.2300000000000004</v>
       </c>
-    </row>
-    <row r="30" spans="1:31" s="12" customFormat="1" ht="11.25">
+      <c r="AF29" s="114">
+        <v>4.5</v>
+      </c>
+    </row>
+    <row r="30" spans="1:32" s="12" customFormat="1" ht="11.25">
       <c r="A30" s="6" t="s">
         <v>38</v>
       </c>
       <c r="B30" s="18">
         <v>9.39</v>
       </c>
       <c r="C30" s="18">
         <v>8.4499999999999993</v>
       </c>
       <c r="D30" s="18">
         <v>7.42</v>
       </c>
       <c r="E30" s="70">
         <v>7.32</v>
       </c>
       <c r="F30" s="71">
         <v>7.37</v>
       </c>
       <c r="G30" s="72">
         <v>7.56</v>
       </c>
       <c r="H30" s="73">
         <v>7.33</v>
       </c>
       <c r="I30" s="74">
@@ -6694,52 +6827,55 @@
       </c>
       <c r="X30" s="18">
         <v>7.04</v>
       </c>
       <c r="Y30" s="18">
         <v>7.21</v>
       </c>
       <c r="Z30" s="114">
         <v>4.1100000000000003</v>
       </c>
       <c r="AA30" s="18">
         <v>4.7699999999999996</v>
       </c>
       <c r="AB30" s="18">
         <v>5.95</v>
       </c>
       <c r="AC30" s="18">
         <v>6.2</v>
       </c>
       <c r="AD30" s="18">
         <v>6.25</v>
       </c>
       <c r="AE30" s="18">
         <v>6.34</v>
       </c>
-    </row>
-    <row r="31" spans="1:31" s="12" customFormat="1" ht="11.25">
+      <c r="AF30" s="114">
+        <v>6.49</v>
+      </c>
+    </row>
+    <row r="31" spans="1:32" s="12" customFormat="1" ht="11.25">
       <c r="A31" s="6" t="s">
         <v>39</v>
       </c>
       <c r="B31" s="18">
         <v>5.4</v>
       </c>
       <c r="C31" s="18">
         <v>5.55</v>
       </c>
       <c r="D31" s="18">
         <v>6.27</v>
       </c>
       <c r="E31" s="70">
         <v>6.48</v>
       </c>
       <c r="F31" s="71">
         <v>6.09</v>
       </c>
       <c r="G31" s="72">
         <v>6.13</v>
       </c>
       <c r="H31" s="73">
         <v>6.24</v>
       </c>
       <c r="I31" s="74">
@@ -6789,52 +6925,55 @@
       </c>
       <c r="X31" s="18">
         <v>6.05</v>
       </c>
       <c r="Y31" s="18">
         <v>6.02</v>
       </c>
       <c r="Z31" s="114">
         <v>7.39</v>
       </c>
       <c r="AA31" s="18">
         <v>5.91</v>
       </c>
       <c r="AB31" s="18">
         <v>5.74</v>
       </c>
       <c r="AC31" s="18">
         <v>5.81</v>
       </c>
       <c r="AD31" s="18">
         <v>5.42</v>
       </c>
       <c r="AE31" s="18">
         <v>5.81</v>
       </c>
-    </row>
-    <row r="32" spans="1:31" s="12" customFormat="1" ht="11.25">
+      <c r="AF31" s="114">
+        <v>5.37</v>
+      </c>
+    </row>
+    <row r="32" spans="1:32" s="12" customFormat="1" ht="11.25">
       <c r="A32" s="6" t="s">
         <v>40</v>
       </c>
       <c r="B32" s="18">
         <v>7.5</v>
       </c>
       <c r="C32" s="18">
         <v>6.78</v>
       </c>
       <c r="D32" s="18">
         <v>6.36</v>
       </c>
       <c r="E32" s="70">
         <v>5.91</v>
       </c>
       <c r="F32" s="71">
         <v>5.61</v>
       </c>
       <c r="G32" s="72">
         <v>5.85</v>
       </c>
       <c r="H32" s="73">
         <v>5.81</v>
       </c>
       <c r="I32" s="74">
@@ -6883,50 +7022,53 @@
         <v>4.8</v>
       </c>
       <c r="X32" s="18">
         <v>4.74</v>
       </c>
       <c r="Y32" s="18">
         <v>4.8099999999999996</v>
       </c>
       <c r="Z32" s="114">
         <v>1.6</v>
       </c>
       <c r="AA32" s="18">
         <v>3.61</v>
       </c>
       <c r="AB32" s="18">
         <v>5.16</v>
       </c>
       <c r="AC32" s="18">
         <v>4.59</v>
       </c>
       <c r="AD32" s="18">
         <v>4.8099999999999996</v>
       </c>
       <c r="AE32" s="18">
         <v>5.4</v>
+      </c>
+      <c r="AF32" s="114">
+        <v>5.28</v>
       </c>
     </row>
     <row r="33" spans="1:33" s="12" customFormat="1" ht="11.25">
       <c r="A33" s="7" t="s">
         <v>41</v>
       </c>
       <c r="B33" s="227">
         <v>8.9499999999999993</v>
       </c>
       <c r="C33" s="227">
         <v>7.11</v>
       </c>
       <c r="D33" s="227">
         <v>6.48</v>
       </c>
       <c r="E33" s="78">
         <v>6.12</v>
       </c>
       <c r="F33" s="79">
         <v>5.96</v>
       </c>
       <c r="G33" s="80">
         <v>5.8</v>
       </c>
       <c r="H33" s="81">
@@ -6978,232 +7120,240 @@
         <v>5.74</v>
       </c>
       <c r="X33" s="229">
         <v>5.68</v>
       </c>
       <c r="Y33" s="229">
         <v>5.94</v>
       </c>
       <c r="Z33" s="229">
         <v>4.59</v>
       </c>
       <c r="AA33" s="229">
         <v>5.46</v>
       </c>
       <c r="AB33" s="244">
         <v>5.0199999999999996</v>
       </c>
       <c r="AC33" s="246">
         <v>5.59</v>
       </c>
       <c r="AD33" s="246">
         <v>5.55</v>
       </c>
       <c r="AE33" s="246">
         <v>5.78</v>
+      </c>
+      <c r="AF33" s="246">
+        <v>5.73</v>
       </c>
     </row>
     <row r="34" spans="1:33">
       <c r="A34" s="8" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="35" spans="1:33">
       <c r="AB35" s="16"/>
       <c r="AC35" s="16"/>
       <c r="AD35" s="16"/>
       <c r="AE35" s="16"/>
       <c r="AF35" s="16"/>
       <c r="AG35" s="16"/>
     </row>
   </sheetData>
   <mergeCells count="9">
-    <mergeCell ref="N8:Y8"/>
-[...1 lines deleted...]
-    <mergeCell ref="A7:AE7"/>
     <mergeCell ref="A6:AE6"/>
     <mergeCell ref="A20:AE20"/>
+    <mergeCell ref="AE7:AF7"/>
     <mergeCell ref="A24:AE24"/>
     <mergeCell ref="A10:AE10"/>
     <mergeCell ref="B8:M8"/>
     <mergeCell ref="A8:A9"/>
+    <mergeCell ref="Z8:AF8"/>
+    <mergeCell ref="N8:Y8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A5:AE38"/>
+  <dimension ref="A5:AF38"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="AI17" sqref="AI17"/>
+      <selection activeCell="AF10" sqref="AF10:AF38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="15" customWidth="1"/>
     <col min="2" max="2" width="7.28515625" hidden="1" customWidth="1"/>
     <col min="3" max="3" width="7.7109375" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="3" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="5.5703125" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="0.140625" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="0.28515625" hidden="1" customWidth="1"/>
     <col min="8" max="8" width="5.5703125" hidden="1" customWidth="1"/>
     <col min="9" max="9" width="5.85546875" hidden="1" customWidth="1"/>
     <col min="10" max="10" width="0.140625" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="7" hidden="1" customWidth="1"/>
     <col min="12" max="12" width="8.28515625" hidden="1" customWidth="1"/>
     <col min="13" max="13" width="0.140625" customWidth="1"/>
     <col min="14" max="14" width="7.140625" customWidth="1"/>
     <col min="15" max="15" width="7.5703125" customWidth="1"/>
     <col min="16" max="16" width="5.7109375" customWidth="1"/>
     <col min="17" max="18" width="5.5703125" customWidth="1"/>
     <col min="19" max="19" width="5.7109375" customWidth="1"/>
     <col min="20" max="20" width="7.28515625" customWidth="1"/>
     <col min="21" max="21" width="7" customWidth="1"/>
     <col min="22" max="22" width="9.140625" customWidth="1"/>
     <col min="23" max="23" width="7.5703125" customWidth="1"/>
     <col min="24" max="24" width="8.42578125" customWidth="1"/>
     <col min="25" max="25" width="8.28515625" customWidth="1"/>
     <col min="26" max="26" width="7.28515625" customWidth="1"/>
     <col min="27" max="27" width="7.42578125" customWidth="1"/>
     <col min="28" max="28" width="7.28515625" customWidth="1"/>
     <col min="29" max="30" width="6.85546875" customWidth="1"/>
     <col min="31" max="31" width="6.140625" customWidth="1"/>
+    <col min="32" max="32" width="7.140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="5" spans="1:31">
-      <c r="A5" s="273" t="s">
+    <row r="5" spans="1:32">
+      <c r="A5" s="280" t="s">
         <v>43</v>
       </c>
-      <c r="B5" s="273"/>
-[...28 lines deleted...]
-      <c r="A6" s="266" t="s">
+      <c r="B5" s="280"/>
+      <c r="C5" s="280"/>
+      <c r="D5" s="280"/>
+      <c r="E5" s="280"/>
+      <c r="F5" s="280"/>
+      <c r="G5" s="280"/>
+      <c r="H5" s="280"/>
+      <c r="I5" s="280"/>
+      <c r="J5" s="280"/>
+      <c r="K5" s="280"/>
+      <c r="L5" s="280"/>
+      <c r="M5" s="280"/>
+      <c r="N5" s="280"/>
+      <c r="O5" s="280"/>
+      <c r="P5" s="280"/>
+      <c r="Q5" s="257"/>
+      <c r="R5" s="257"/>
+      <c r="S5" s="257"/>
+      <c r="T5" s="257"/>
+      <c r="U5" s="257"/>
+      <c r="V5" s="257"/>
+      <c r="W5" s="257"/>
+      <c r="X5" s="257"/>
+      <c r="Y5" s="257"/>
+      <c r="Z5" s="257"/>
+      <c r="AA5" s="257"/>
+      <c r="AB5" s="257"/>
+    </row>
+    <row r="6" spans="1:32">
+      <c r="A6" s="249" t="s">
         <v>28</v>
       </c>
-      <c r="B6" s="267"/>
-[...32 lines deleted...]
-      <c r="B7" s="256">
+      <c r="B6" s="250"/>
+      <c r="C6" s="250"/>
+      <c r="D6" s="250"/>
+      <c r="E6" s="250"/>
+      <c r="F6" s="250"/>
+      <c r="G6" s="250"/>
+      <c r="H6" s="250"/>
+      <c r="I6" s="250"/>
+      <c r="J6" s="250"/>
+      <c r="K6" s="250"/>
+      <c r="L6" s="250"/>
+      <c r="M6" s="250"/>
+      <c r="N6" s="250"/>
+      <c r="O6" s="250"/>
+      <c r="P6" s="250"/>
+      <c r="Q6" s="250"/>
+      <c r="R6" s="250"/>
+      <c r="S6" s="250"/>
+      <c r="T6" s="250"/>
+      <c r="U6" s="250"/>
+      <c r="V6" s="250"/>
+      <c r="W6" s="250"/>
+      <c r="X6" s="250"/>
+      <c r="Y6" s="250"/>
+      <c r="Z6" s="251"/>
+      <c r="AA6" s="251"/>
+      <c r="AB6" s="251"/>
+      <c r="AC6" s="251"/>
+      <c r="AD6" s="251"/>
+      <c r="AE6" s="251"/>
+      <c r="AF6" s="12" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="7" spans="1:32">
+      <c r="A7" s="281"/>
+      <c r="B7" s="269">
         <v>2024</v>
       </c>
-      <c r="C7" s="257"/>
-[...10 lines deleted...]
-      <c r="N7" s="258">
+      <c r="C7" s="270"/>
+      <c r="D7" s="270"/>
+      <c r="E7" s="270"/>
+      <c r="F7" s="270"/>
+      <c r="G7" s="270"/>
+      <c r="H7" s="270"/>
+      <c r="I7" s="270"/>
+      <c r="J7" s="270"/>
+      <c r="K7" s="270"/>
+      <c r="L7" s="270"/>
+      <c r="M7" s="270"/>
+      <c r="N7" s="264">
         <v>2025</v>
       </c>
-      <c r="O7" s="260"/>
-[...10 lines deleted...]
-      <c r="Z7" s="258">
+      <c r="O7" s="266"/>
+      <c r="P7" s="266"/>
+      <c r="Q7" s="266"/>
+      <c r="R7" s="266"/>
+      <c r="S7" s="266"/>
+      <c r="T7" s="266"/>
+      <c r="U7" s="266"/>
+      <c r="V7" s="266"/>
+      <c r="W7" s="266"/>
+      <c r="X7" s="266"/>
+      <c r="Y7" s="266"/>
+      <c r="Z7" s="264">
         <v>2026</v>
       </c>
       <c r="AA7" s="265"/>
-      <c r="AB7" s="260"/>
-[...5 lines deleted...]
-      <c r="A8" s="278"/>
+      <c r="AB7" s="266"/>
+      <c r="AC7" s="266"/>
+      <c r="AD7" s="266"/>
+      <c r="AE7" s="266"/>
+      <c r="AF7" s="266"/>
+    </row>
+    <row r="8" spans="1:32" ht="15" customHeight="1">
+      <c r="A8" s="282"/>
       <c r="B8" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E8" s="3" t="s">
         <v>6</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>7</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H8" s="3" t="s">
         <v>9</v>
       </c>
       <c r="I8" s="3" t="s">
         <v>10</v>
       </c>
       <c r="J8" s="3" t="s">
@@ -7250,87 +7400,90 @@
       </c>
       <c r="X8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="Y8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="Z8" s="2" t="s">
         <v>3</v>
       </c>
       <c r="AA8" s="2" t="s">
         <v>4</v>
       </c>
       <c r="AB8" s="2" t="s">
         <v>5</v>
       </c>
       <c r="AC8" s="3" t="s">
         <v>6</v>
       </c>
       <c r="AD8" s="3" t="s">
         <v>7</v>
       </c>
       <c r="AE8" s="3" t="s">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="274" t="s">
+      <c r="AF8" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="9" spans="1:32" s="231" customFormat="1">
+      <c r="A9" s="277" t="s">
         <v>29</v>
       </c>
-      <c r="B9" s="275"/>
-[...30 lines deleted...]
-    <row r="10" spans="1:31" s="231" customFormat="1" ht="11.25">
+      <c r="B9" s="278"/>
+      <c r="C9" s="278"/>
+      <c r="D9" s="278"/>
+      <c r="E9" s="278"/>
+      <c r="F9" s="278"/>
+      <c r="G9" s="278"/>
+      <c r="H9" s="278"/>
+      <c r="I9" s="278"/>
+      <c r="J9" s="278"/>
+      <c r="K9" s="278"/>
+      <c r="L9" s="278"/>
+      <c r="M9" s="278"/>
+      <c r="N9" s="278"/>
+      <c r="O9" s="278"/>
+      <c r="P9" s="278"/>
+      <c r="Q9" s="259"/>
+      <c r="R9" s="259"/>
+      <c r="S9" s="259"/>
+      <c r="T9" s="259"/>
+      <c r="U9" s="259"/>
+      <c r="V9" s="259"/>
+      <c r="W9" s="260"/>
+      <c r="X9" s="260"/>
+      <c r="Y9" s="260"/>
+      <c r="Z9" s="260"/>
+      <c r="AA9" s="260"/>
+      <c r="AB9" s="260"/>
+      <c r="AC9" s="260"/>
+      <c r="AD9" s="260"/>
+      <c r="AE9" s="260"/>
+    </row>
+    <row r="10" spans="1:32" s="231" customFormat="1" ht="11.25">
       <c r="A10" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B10" s="20">
         <v>353</v>
       </c>
       <c r="C10" s="19">
         <v>265</v>
       </c>
       <c r="D10" s="19">
         <v>261</v>
       </c>
       <c r="E10" s="127">
         <v>316</v>
       </c>
       <c r="F10" s="128">
         <v>315</v>
       </c>
       <c r="G10" s="129">
         <v>281</v>
       </c>
       <c r="H10" s="130">
         <v>334</v>
       </c>
       <c r="I10" s="131">
@@ -7380,52 +7533,55 @@
       </c>
       <c r="X10" s="20">
         <v>290</v>
       </c>
       <c r="Y10" s="20">
         <v>348</v>
       </c>
       <c r="Z10" s="20">
         <v>242</v>
       </c>
       <c r="AA10" s="20">
         <v>276</v>
       </c>
       <c r="AB10" s="20">
         <v>303</v>
       </c>
       <c r="AC10" s="20">
         <v>305</v>
       </c>
       <c r="AD10" s="29">
         <v>264</v>
       </c>
       <c r="AE10" s="163">
         <v>317</v>
       </c>
-    </row>
-    <row r="11" spans="1:31" s="231" customFormat="1" ht="11.25">
+      <c r="AF10" s="252">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="11" spans="1:32" s="231" customFormat="1" ht="11.25">
       <c r="A11" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B11" s="20">
         <v>186</v>
       </c>
       <c r="C11" s="19">
         <v>140</v>
       </c>
       <c r="D11" s="19">
         <v>133</v>
       </c>
       <c r="E11" s="127">
         <v>168</v>
       </c>
       <c r="F11" s="128">
         <v>170</v>
       </c>
       <c r="G11" s="129">
         <v>146</v>
       </c>
       <c r="H11" s="130">
         <v>181</v>
       </c>
       <c r="I11" s="131">
@@ -7475,52 +7631,55 @@
       </c>
       <c r="X11" s="20">
         <v>163</v>
       </c>
       <c r="Y11" s="20">
         <v>198</v>
       </c>
       <c r="Z11" s="20">
         <v>140</v>
       </c>
       <c r="AA11" s="20">
         <v>149</v>
       </c>
       <c r="AB11" s="20">
         <v>159</v>
       </c>
       <c r="AC11" s="20">
         <v>184</v>
       </c>
       <c r="AD11" s="29">
         <v>151</v>
       </c>
       <c r="AE11" s="163">
         <v>168</v>
       </c>
-    </row>
-    <row r="12" spans="1:31" s="231" customFormat="1" ht="11.25">
+      <c r="AF11" s="252">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="12" spans="1:32" s="231" customFormat="1" ht="11.25">
       <c r="A12" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B12" s="20">
         <v>39</v>
       </c>
       <c r="C12" s="19">
         <v>32</v>
       </c>
       <c r="D12" s="19">
         <v>29</v>
       </c>
       <c r="E12" s="127">
         <v>39</v>
       </c>
       <c r="F12" s="128">
         <v>37</v>
       </c>
       <c r="G12" s="129">
         <v>21</v>
       </c>
       <c r="H12" s="130">
         <v>40</v>
       </c>
       <c r="I12" s="131">
@@ -7570,52 +7729,55 @@
       </c>
       <c r="X12" s="20">
         <v>40</v>
       </c>
       <c r="Y12" s="20">
         <v>27</v>
       </c>
       <c r="Z12" s="20">
         <v>25</v>
       </c>
       <c r="AA12" s="20">
         <v>33</v>
       </c>
       <c r="AB12" s="20">
         <v>32</v>
       </c>
       <c r="AC12" s="20">
         <v>27</v>
       </c>
       <c r="AD12" s="29">
         <v>24</v>
       </c>
       <c r="AE12" s="163">
         <v>38</v>
       </c>
-    </row>
-    <row r="13" spans="1:31" s="231" customFormat="1" ht="11.25">
+      <c r="AF12" s="252">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="13" spans="1:32" s="231" customFormat="1" ht="11.25">
       <c r="A13" s="5" t="s">
         <v>36</v>
       </c>
       <c r="B13" s="20">
         <v>17</v>
       </c>
       <c r="C13" s="19">
         <v>13</v>
       </c>
       <c r="D13" s="19">
         <v>22</v>
       </c>
       <c r="E13" s="127">
         <v>22</v>
       </c>
       <c r="F13" s="128">
         <v>17</v>
       </c>
       <c r="G13" s="129">
         <v>17</v>
       </c>
       <c r="H13" s="130">
         <v>16</v>
       </c>
       <c r="I13" s="131">
@@ -7665,52 +7827,55 @@
       </c>
       <c r="X13" s="20">
         <v>13</v>
       </c>
       <c r="Y13" s="20">
         <v>16</v>
       </c>
       <c r="Z13" s="20">
         <v>12</v>
       </c>
       <c r="AA13" s="20">
         <v>20</v>
       </c>
       <c r="AB13" s="20">
         <v>22</v>
       </c>
       <c r="AC13" s="20">
         <v>18</v>
       </c>
       <c r="AD13" s="29">
         <v>15</v>
       </c>
       <c r="AE13" s="163">
         <v>21</v>
       </c>
-    </row>
-    <row r="14" spans="1:31" s="231" customFormat="1" ht="11.25">
+      <c r="AF13" s="252">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="14" spans="1:32" s="231" customFormat="1" ht="11.25">
       <c r="A14" s="5" t="s">
         <v>37</v>
       </c>
       <c r="B14" s="20">
         <v>12</v>
       </c>
       <c r="C14" s="19">
         <v>7</v>
       </c>
       <c r="D14" s="19">
         <v>4</v>
       </c>
       <c r="E14" s="127">
         <v>14</v>
       </c>
       <c r="F14" s="128">
         <v>19</v>
       </c>
       <c r="G14" s="129">
         <v>13</v>
       </c>
       <c r="H14" s="130">
         <v>20</v>
       </c>
       <c r="I14" s="131">
@@ -7760,52 +7925,55 @@
       </c>
       <c r="X14" s="20">
         <v>7</v>
       </c>
       <c r="Y14" s="20">
         <v>15</v>
       </c>
       <c r="Z14" s="20">
         <v>12</v>
       </c>
       <c r="AA14" s="20">
         <v>14</v>
       </c>
       <c r="AB14" s="20">
         <v>8</v>
       </c>
       <c r="AC14" s="20">
         <v>6</v>
       </c>
       <c r="AD14" s="29">
         <v>8</v>
       </c>
       <c r="AE14" s="163">
         <v>5</v>
       </c>
-    </row>
-    <row r="15" spans="1:31" s="231" customFormat="1" ht="11.25">
+      <c r="AF14" s="252">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="15" spans="1:32" s="231" customFormat="1" ht="11.25">
       <c r="A15" s="5" t="s">
         <v>38</v>
       </c>
       <c r="B15" s="20">
         <v>44</v>
       </c>
       <c r="C15" s="19">
         <v>33</v>
       </c>
       <c r="D15" s="19">
         <v>26</v>
       </c>
       <c r="E15" s="135">
         <v>32</v>
       </c>
       <c r="F15" s="128">
         <v>36</v>
       </c>
       <c r="G15" s="129">
         <v>39</v>
       </c>
       <c r="H15" s="130">
         <v>28</v>
       </c>
       <c r="I15" s="131">
@@ -7855,52 +8023,55 @@
       </c>
       <c r="X15" s="20">
         <v>28</v>
       </c>
       <c r="Y15" s="20">
         <v>42</v>
       </c>
       <c r="Z15" s="20">
         <v>19</v>
       </c>
       <c r="AA15" s="20">
         <v>23</v>
       </c>
       <c r="AB15" s="20">
         <v>38</v>
       </c>
       <c r="AC15" s="20">
         <v>31</v>
       </c>
       <c r="AD15" s="29">
         <v>27</v>
       </c>
       <c r="AE15" s="163">
         <v>30</v>
       </c>
-    </row>
-    <row r="16" spans="1:31" s="231" customFormat="1" ht="11.25">
+      <c r="AF15" s="252">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="16" spans="1:32" s="231" customFormat="1" ht="11.25">
       <c r="A16" s="5" t="s">
         <v>39</v>
       </c>
       <c r="B16" s="20">
         <v>14</v>
       </c>
       <c r="C16" s="19">
         <v>14</v>
       </c>
       <c r="D16" s="19">
         <v>20</v>
       </c>
       <c r="E16" s="135">
         <v>18</v>
       </c>
       <c r="F16" s="128">
         <v>12</v>
       </c>
       <c r="G16" s="129">
         <v>16</v>
       </c>
       <c r="H16" s="130">
         <v>18</v>
       </c>
       <c r="I16" s="131">
@@ -7950,52 +8121,55 @@
       </c>
       <c r="X16" s="20">
         <v>17</v>
       </c>
       <c r="Y16" s="20">
         <v>15</v>
       </c>
       <c r="Z16" s="20">
         <v>19</v>
       </c>
       <c r="AA16" s="20">
         <v>10</v>
       </c>
       <c r="AB16" s="20">
         <v>14</v>
       </c>
       <c r="AC16" s="20">
         <v>15</v>
       </c>
       <c r="AD16" s="29">
         <v>14</v>
       </c>
       <c r="AE16" s="163">
         <v>19</v>
       </c>
-    </row>
-    <row r="17" spans="1:31" s="231" customFormat="1" ht="11.25">
+      <c r="AF16" s="252">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="17" spans="1:32" s="231" customFormat="1" ht="11.25">
       <c r="A17" s="5" t="s">
         <v>40</v>
       </c>
       <c r="B17" s="20">
         <v>19</v>
       </c>
       <c r="C17" s="19">
         <v>14</v>
       </c>
       <c r="D17" s="19">
         <v>14</v>
       </c>
       <c r="E17" s="135">
         <v>11</v>
       </c>
       <c r="F17" s="128">
         <v>11</v>
       </c>
       <c r="G17" s="129">
         <v>17</v>
       </c>
       <c r="H17" s="130">
         <v>14</v>
       </c>
       <c r="I17" s="131">
@@ -8045,52 +8219,55 @@
       </c>
       <c r="X17" s="20">
         <v>10</v>
       </c>
       <c r="Y17" s="20">
         <v>14</v>
       </c>
       <c r="Z17" s="20">
         <v>4</v>
       </c>
       <c r="AA17" s="20">
         <v>13</v>
       </c>
       <c r="AB17" s="20">
         <v>20</v>
       </c>
       <c r="AC17" s="20">
         <v>7</v>
       </c>
       <c r="AD17" s="29">
         <v>13</v>
       </c>
       <c r="AE17" s="163">
         <v>20</v>
       </c>
-    </row>
-    <row r="18" spans="1:31" s="231" customFormat="1" ht="11.25">
+      <c r="AF17" s="252">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="18" spans="1:32" s="231" customFormat="1" ht="11.25">
       <c r="A18" s="5" t="s">
         <v>41</v>
       </c>
       <c r="B18" s="20">
         <v>22</v>
       </c>
       <c r="C18" s="19">
         <v>12</v>
       </c>
       <c r="D18" s="19">
         <v>13</v>
       </c>
       <c r="E18" s="135">
         <v>12</v>
       </c>
       <c r="F18" s="128">
         <v>13</v>
       </c>
       <c r="G18" s="129">
         <v>12</v>
       </c>
       <c r="H18" s="130">
         <v>17</v>
       </c>
       <c r="I18" s="131">
@@ -8140,87 +8317,91 @@
       </c>
       <c r="X18" s="20">
         <v>12</v>
       </c>
       <c r="Y18" s="20">
         <v>21</v>
       </c>
       <c r="Z18" s="20">
         <v>11</v>
       </c>
       <c r="AA18" s="20">
         <v>14</v>
       </c>
       <c r="AB18" s="20">
         <v>10</v>
       </c>
       <c r="AC18" s="20">
         <v>17</v>
       </c>
       <c r="AD18" s="29">
         <v>12</v>
       </c>
       <c r="AE18" s="163">
         <v>16</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="276" t="s">
+      <c r="AF18" s="252">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="19" spans="1:32" s="231" customFormat="1">
+      <c r="A19" s="279" t="s">
         <v>44</v>
       </c>
-      <c r="B19" s="276"/>
-[...30 lines deleted...]
-    <row r="20" spans="1:31" s="231" customFormat="1" ht="11.25">
+      <c r="B19" s="279"/>
+      <c r="C19" s="279"/>
+      <c r="D19" s="279"/>
+      <c r="E19" s="279"/>
+      <c r="F19" s="279"/>
+      <c r="G19" s="279"/>
+      <c r="H19" s="279"/>
+      <c r="I19" s="279"/>
+      <c r="J19" s="279"/>
+      <c r="K19" s="279"/>
+      <c r="L19" s="279"/>
+      <c r="M19" s="279"/>
+      <c r="N19" s="279"/>
+      <c r="O19" s="279"/>
+      <c r="P19" s="279"/>
+      <c r="Q19" s="262"/>
+      <c r="R19" s="262"/>
+      <c r="S19" s="262"/>
+      <c r="T19" s="262"/>
+      <c r="U19" s="262"/>
+      <c r="V19" s="262"/>
+      <c r="W19" s="257"/>
+      <c r="X19" s="257"/>
+      <c r="Y19" s="257"/>
+      <c r="Z19" s="257"/>
+      <c r="AA19" s="257"/>
+      <c r="AB19" s="257"/>
+      <c r="AC19" s="257"/>
+      <c r="AD19" s="257"/>
+      <c r="AE19" s="257"/>
+      <c r="AF19" s="252"/>
+    </row>
+    <row r="20" spans="1:32" s="231" customFormat="1" ht="11.25">
       <c r="A20" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B20" s="20">
         <v>180</v>
       </c>
       <c r="C20" s="20">
         <v>154</v>
       </c>
       <c r="D20" s="20">
         <v>153</v>
       </c>
       <c r="E20" s="136">
         <v>178</v>
       </c>
       <c r="F20" s="137">
         <v>181</v>
       </c>
       <c r="G20" s="138">
         <v>170</v>
       </c>
       <c r="H20" s="139">
         <v>198</v>
       </c>
       <c r="I20" s="140">
@@ -8270,52 +8451,55 @@
       </c>
       <c r="X20" s="20">
         <v>163</v>
       </c>
       <c r="Y20" s="20">
         <v>194</v>
       </c>
       <c r="Z20" s="20">
         <v>147</v>
       </c>
       <c r="AA20" s="20">
         <v>160</v>
       </c>
       <c r="AB20" s="20">
         <v>188</v>
       </c>
       <c r="AC20" s="20">
         <v>178</v>
       </c>
       <c r="AD20" s="163">
         <v>102</v>
       </c>
       <c r="AE20" s="163">
         <v>195</v>
       </c>
-    </row>
-    <row r="21" spans="1:31" s="231" customFormat="1" ht="11.25">
+      <c r="AF20" s="252">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="21" spans="1:32" s="231" customFormat="1" ht="11.25">
       <c r="A21" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B21" s="20">
         <v>91</v>
       </c>
       <c r="C21" s="20">
         <v>74</v>
       </c>
       <c r="D21" s="20">
         <v>70</v>
       </c>
       <c r="E21" s="136">
         <v>93</v>
       </c>
       <c r="F21" s="137">
         <v>93</v>
       </c>
       <c r="G21" s="138">
         <v>77</v>
       </c>
       <c r="H21" s="139">
         <v>102</v>
       </c>
       <c r="I21" s="140">
@@ -8365,52 +8549,55 @@
       </c>
       <c r="X21" s="20">
         <v>84</v>
       </c>
       <c r="Y21" s="20">
         <v>110</v>
       </c>
       <c r="Z21" s="20">
         <v>83</v>
       </c>
       <c r="AA21" s="20">
         <v>82</v>
       </c>
       <c r="AB21" s="20">
         <v>95</v>
       </c>
       <c r="AC21" s="20">
         <v>102</v>
       </c>
       <c r="AD21" s="163">
         <v>22</v>
       </c>
       <c r="AE21" s="163">
         <v>98</v>
       </c>
-    </row>
-    <row r="22" spans="1:31" s="231" customFormat="1" ht="11.25">
+      <c r="AF21" s="252">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="22" spans="1:32" s="231" customFormat="1" ht="11.25">
       <c r="A22" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B22" s="20">
         <v>21</v>
       </c>
       <c r="C22" s="20">
         <v>22</v>
       </c>
       <c r="D22" s="20">
         <v>19</v>
       </c>
       <c r="E22" s="136">
         <v>23</v>
       </c>
       <c r="F22" s="137">
         <v>22</v>
       </c>
       <c r="G22" s="138">
         <v>16</v>
       </c>
       <c r="H22" s="139">
         <v>26</v>
       </c>
       <c r="I22" s="140">
@@ -8460,52 +8647,55 @@
       </c>
       <c r="X22" s="20">
         <v>31</v>
       </c>
       <c r="Y22" s="20">
         <v>15</v>
       </c>
       <c r="Z22" s="20">
         <v>15</v>
       </c>
       <c r="AA22" s="20">
         <v>22</v>
       </c>
       <c r="AB22" s="20">
         <v>22</v>
       </c>
       <c r="AC22" s="20">
         <v>18</v>
       </c>
       <c r="AD22" s="163">
         <v>6</v>
       </c>
       <c r="AE22" s="163">
         <v>23</v>
       </c>
-    </row>
-    <row r="23" spans="1:31" s="231" customFormat="1" ht="11.25">
+      <c r="AF22" s="252">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="23" spans="1:32" s="231" customFormat="1" ht="11.25">
       <c r="A23" s="5" t="s">
         <v>36</v>
       </c>
       <c r="B23" s="20">
         <v>8</v>
       </c>
       <c r="C23" s="20">
         <v>7</v>
       </c>
       <c r="D23" s="20">
         <v>13</v>
       </c>
       <c r="E23" s="136">
         <v>12</v>
       </c>
       <c r="F23" s="137">
         <v>15</v>
       </c>
       <c r="G23" s="138">
         <v>15</v>
       </c>
       <c r="H23" s="139">
         <v>12</v>
       </c>
       <c r="I23" s="140">
@@ -8555,52 +8745,55 @@
       </c>
       <c r="X23" s="20">
         <v>7</v>
       </c>
       <c r="Y23" s="20">
         <v>11</v>
       </c>
       <c r="Z23" s="20">
         <v>9</v>
       </c>
       <c r="AA23" s="20">
         <v>14</v>
       </c>
       <c r="AB23" s="20">
         <v>14</v>
       </c>
       <c r="AC23" s="20">
         <v>11</v>
       </c>
       <c r="AD23" s="163">
         <v>16</v>
       </c>
       <c r="AE23" s="163">
         <v>16</v>
       </c>
-    </row>
-    <row r="24" spans="1:31" s="231" customFormat="1" ht="11.25">
+      <c r="AF23" s="252">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="24" spans="1:32" s="231" customFormat="1" ht="11.25">
       <c r="A24" s="5" t="s">
         <v>37</v>
       </c>
       <c r="B24" s="20">
         <v>5</v>
       </c>
       <c r="C24" s="20">
         <v>5</v>
       </c>
       <c r="D24" s="20">
         <v>3</v>
       </c>
       <c r="E24" s="136">
         <v>11</v>
       </c>
       <c r="F24" s="137">
         <v>11</v>
       </c>
       <c r="G24" s="138">
         <v>11</v>
       </c>
       <c r="H24" s="139">
         <v>10</v>
       </c>
       <c r="I24" s="140">
@@ -8650,52 +8843,55 @@
       </c>
       <c r="X24" s="20">
         <v>3</v>
       </c>
       <c r="Y24" s="20">
         <v>7</v>
       </c>
       <c r="Z24" s="20">
         <v>11</v>
       </c>
       <c r="AA24" s="20">
         <v>6</v>
       </c>
       <c r="AB24" s="20">
         <v>6</v>
       </c>
       <c r="AC24" s="20">
         <v>4</v>
       </c>
       <c r="AD24" s="163">
         <v>4</v>
       </c>
       <c r="AE24" s="163">
         <v>4</v>
       </c>
-    </row>
-    <row r="25" spans="1:31" s="231" customFormat="1" ht="11.25">
+      <c r="AF24" s="252">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="25" spans="1:32" s="231" customFormat="1" ht="11.25">
       <c r="A25" s="5" t="s">
         <v>38</v>
       </c>
       <c r="B25" s="20">
         <v>25</v>
       </c>
       <c r="C25" s="20">
         <v>23</v>
       </c>
       <c r="D25" s="20">
         <v>14</v>
       </c>
       <c r="E25" s="144">
         <v>14</v>
       </c>
       <c r="F25" s="137">
         <v>22</v>
       </c>
       <c r="G25" s="138">
         <v>22</v>
       </c>
       <c r="H25" s="139">
         <v>16</v>
       </c>
       <c r="I25" s="140">
@@ -8745,52 +8941,55 @@
       </c>
       <c r="X25" s="20">
         <v>17</v>
       </c>
       <c r="Y25" s="20">
         <v>26</v>
       </c>
       <c r="Z25" s="20">
         <v>13</v>
       </c>
       <c r="AA25" s="20">
         <v>13</v>
       </c>
       <c r="AB25" s="20">
         <v>23</v>
       </c>
       <c r="AC25" s="20">
         <v>19</v>
       </c>
       <c r="AD25" s="163">
         <v>18</v>
       </c>
       <c r="AE25" s="163">
         <v>18</v>
       </c>
-    </row>
-    <row r="26" spans="1:31" s="231" customFormat="1" ht="11.25">
+      <c r="AF25" s="252">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="26" spans="1:32" s="231" customFormat="1" ht="11.25">
       <c r="A26" s="5" t="s">
         <v>39</v>
       </c>
       <c r="B26" s="20">
         <v>9</v>
       </c>
       <c r="C26" s="20">
         <v>8</v>
       </c>
       <c r="D26" s="20">
         <v>16</v>
       </c>
       <c r="E26" s="144">
         <v>13</v>
       </c>
       <c r="F26" s="137">
         <v>7</v>
       </c>
       <c r="G26" s="138">
         <v>11</v>
       </c>
       <c r="H26" s="139">
         <v>9</v>
       </c>
       <c r="I26" s="140">
@@ -8840,52 +9039,55 @@
       </c>
       <c r="X26" s="20">
         <v>11</v>
       </c>
       <c r="Y26" s="20">
         <v>6</v>
       </c>
       <c r="Z26" s="20">
         <v>12</v>
       </c>
       <c r="AA26" s="20">
         <v>5</v>
       </c>
       <c r="AB26" s="20">
         <v>11</v>
       </c>
       <c r="AC26" s="20">
         <v>9</v>
       </c>
       <c r="AD26" s="163">
         <v>13</v>
       </c>
       <c r="AE26" s="163">
         <v>13</v>
       </c>
-    </row>
-    <row r="27" spans="1:31" s="231" customFormat="1" ht="11.25">
+      <c r="AF26" s="252">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="27" spans="1:32" s="231" customFormat="1" ht="11.25">
       <c r="A27" s="5" t="s">
         <v>40</v>
       </c>
       <c r="B27" s="20">
         <v>9</v>
       </c>
       <c r="C27" s="20">
         <v>8</v>
       </c>
       <c r="D27" s="20">
         <v>10</v>
       </c>
       <c r="E27" s="144">
         <v>5</v>
       </c>
       <c r="F27" s="137">
         <v>7</v>
       </c>
       <c r="G27" s="138">
         <v>11</v>
       </c>
       <c r="H27" s="139">
         <v>11</v>
       </c>
       <c r="I27" s="140">
@@ -8935,52 +9137,55 @@
       </c>
       <c r="X27" s="20">
         <v>6</v>
       </c>
       <c r="Y27" s="20">
         <v>6</v>
       </c>
       <c r="Z27" s="20">
         <v>2</v>
       </c>
       <c r="AA27" s="20">
         <v>11</v>
       </c>
       <c r="AB27" s="20">
         <v>12</v>
       </c>
       <c r="AC27" s="20">
         <v>5</v>
       </c>
       <c r="AD27" s="163">
         <v>11</v>
       </c>
       <c r="AE27" s="163">
         <v>11</v>
       </c>
-    </row>
-    <row r="28" spans="1:31" s="231" customFormat="1" ht="11.25">
+      <c r="AF27" s="252">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="28" spans="1:32" s="231" customFormat="1" ht="11.25">
       <c r="A28" s="5" t="s">
         <v>41</v>
       </c>
       <c r="B28" s="163">
         <v>12</v>
       </c>
       <c r="C28" s="163">
         <v>7</v>
       </c>
       <c r="D28" s="163">
         <v>8</v>
       </c>
       <c r="E28" s="164">
         <v>7</v>
       </c>
       <c r="F28" s="165">
         <v>4</v>
       </c>
       <c r="G28" s="166">
         <v>7</v>
       </c>
       <c r="H28" s="139">
         <v>12</v>
       </c>
       <c r="I28" s="140">
@@ -9030,87 +9235,91 @@
       </c>
       <c r="X28" s="20">
         <v>4</v>
       </c>
       <c r="Y28" s="20">
         <v>13</v>
       </c>
       <c r="Z28" s="20">
         <v>2</v>
       </c>
       <c r="AA28" s="20">
         <v>7</v>
       </c>
       <c r="AB28" s="20">
         <v>5</v>
       </c>
       <c r="AC28" s="20">
         <v>10</v>
       </c>
       <c r="AD28" s="163">
         <v>12</v>
       </c>
       <c r="AE28" s="163">
         <v>12</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="276" t="s">
+      <c r="AF28" s="252">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="29" spans="1:32" s="231" customFormat="1">
+      <c r="A29" s="279" t="s">
         <v>45</v>
       </c>
-      <c r="B29" s="276"/>
-[...30 lines deleted...]
-    <row r="30" spans="1:31" s="231" customFormat="1" ht="11.25">
+      <c r="B29" s="279"/>
+      <c r="C29" s="279"/>
+      <c r="D29" s="279"/>
+      <c r="E29" s="279"/>
+      <c r="F29" s="279"/>
+      <c r="G29" s="279"/>
+      <c r="H29" s="279"/>
+      <c r="I29" s="279"/>
+      <c r="J29" s="279"/>
+      <c r="K29" s="279"/>
+      <c r="L29" s="279"/>
+      <c r="M29" s="279"/>
+      <c r="N29" s="279"/>
+      <c r="O29" s="279"/>
+      <c r="P29" s="279"/>
+      <c r="Q29" s="262"/>
+      <c r="R29" s="262"/>
+      <c r="S29" s="262"/>
+      <c r="T29" s="262"/>
+      <c r="U29" s="262"/>
+      <c r="V29" s="262"/>
+      <c r="W29" s="257"/>
+      <c r="X29" s="257"/>
+      <c r="Y29" s="257"/>
+      <c r="Z29" s="257"/>
+      <c r="AA29" s="257"/>
+      <c r="AB29" s="257"/>
+      <c r="AC29" s="257"/>
+      <c r="AD29" s="257"/>
+      <c r="AE29" s="257"/>
+      <c r="AF29" s="252"/>
+    </row>
+    <row r="30" spans="1:32" s="231" customFormat="1" ht="11.25">
       <c r="A30" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B30" s="20">
         <v>173</v>
       </c>
       <c r="C30" s="20">
         <v>111</v>
       </c>
       <c r="D30" s="20">
         <v>108</v>
       </c>
       <c r="E30" s="145">
         <v>138</v>
       </c>
       <c r="F30" s="146">
         <v>134</v>
       </c>
       <c r="G30" s="147">
         <v>111</v>
       </c>
       <c r="H30" s="148">
         <v>136</v>
       </c>
       <c r="I30" s="149">
@@ -9160,52 +9369,55 @@
       </c>
       <c r="X30" s="20">
         <v>127</v>
       </c>
       <c r="Y30" s="20">
         <v>154</v>
       </c>
       <c r="Z30" s="20">
         <v>95</v>
       </c>
       <c r="AA30" s="20">
         <v>116</v>
       </c>
       <c r="AB30" s="20">
         <v>115</v>
       </c>
       <c r="AC30" s="163">
         <v>127</v>
       </c>
       <c r="AD30" s="163">
         <v>49</v>
       </c>
       <c r="AE30" s="163">
         <v>122</v>
       </c>
-    </row>
-    <row r="31" spans="1:31" s="231" customFormat="1" ht="11.25">
+      <c r="AF30" s="252">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="31" spans="1:32" s="231" customFormat="1" ht="11.25">
       <c r="A31" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B31" s="20">
         <v>95</v>
       </c>
       <c r="C31" s="20">
         <v>66</v>
       </c>
       <c r="D31" s="20">
         <v>63</v>
       </c>
       <c r="E31" s="145">
         <v>75</v>
       </c>
       <c r="F31" s="146">
         <v>77</v>
       </c>
       <c r="G31" s="147">
         <v>69</v>
       </c>
       <c r="H31" s="148">
         <v>79</v>
       </c>
       <c r="I31" s="149">
@@ -9255,52 +9467,55 @@
       </c>
       <c r="X31" s="20">
         <v>79</v>
       </c>
       <c r="Y31" s="20">
         <v>88</v>
       </c>
       <c r="Z31" s="20">
         <v>57</v>
       </c>
       <c r="AA31" s="20">
         <v>67</v>
       </c>
       <c r="AB31" s="20">
         <v>64</v>
       </c>
       <c r="AC31" s="163">
         <v>82</v>
       </c>
       <c r="AD31" s="163">
         <v>11</v>
       </c>
       <c r="AE31" s="163">
         <v>70</v>
       </c>
-    </row>
-    <row r="32" spans="1:31" s="231" customFormat="1" ht="11.25">
+      <c r="AF31" s="252">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="32" spans="1:32" s="231" customFormat="1" ht="11.25">
       <c r="A32" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B32" s="20">
         <v>18</v>
       </c>
       <c r="C32" s="20">
         <v>10</v>
       </c>
       <c r="D32" s="20">
         <v>10</v>
       </c>
       <c r="E32" s="145">
         <v>16</v>
       </c>
       <c r="F32" s="146">
         <v>15</v>
       </c>
       <c r="G32" s="147">
         <v>5</v>
       </c>
       <c r="H32" s="148">
         <v>14</v>
       </c>
       <c r="I32" s="149">
@@ -9350,52 +9565,55 @@
       </c>
       <c r="X32" s="20">
         <v>9</v>
       </c>
       <c r="Y32" s="20">
         <v>12</v>
       </c>
       <c r="Z32" s="20">
         <v>10</v>
       </c>
       <c r="AA32" s="20">
         <v>11</v>
       </c>
       <c r="AB32" s="20">
         <v>10</v>
       </c>
       <c r="AC32" s="163">
         <v>9</v>
       </c>
       <c r="AD32" s="163">
         <v>1</v>
       </c>
       <c r="AE32" s="163">
         <v>15</v>
       </c>
-    </row>
-    <row r="33" spans="1:31" s="231" customFormat="1" ht="11.25">
+      <c r="AF32" s="252">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="33" spans="1:32" s="231" customFormat="1" ht="11.25">
       <c r="A33" s="5" t="s">
         <v>36</v>
       </c>
       <c r="B33" s="20">
         <v>9</v>
       </c>
       <c r="C33" s="20">
         <v>6</v>
       </c>
       <c r="D33" s="20">
         <v>9</v>
       </c>
       <c r="E33" s="145">
         <v>10</v>
       </c>
       <c r="F33" s="146">
         <v>2</v>
       </c>
       <c r="G33" s="147">
         <v>2</v>
       </c>
       <c r="H33" s="148">
         <v>4</v>
       </c>
       <c r="I33" s="149">
@@ -9445,52 +9663,55 @@
       </c>
       <c r="X33" s="20">
         <v>6</v>
       </c>
       <c r="Y33" s="20">
         <v>5</v>
       </c>
       <c r="Z33" s="20">
         <v>3</v>
       </c>
       <c r="AA33" s="20">
         <v>6</v>
       </c>
       <c r="AB33" s="20">
         <v>8</v>
       </c>
       <c r="AC33" s="163">
         <v>7</v>
       </c>
       <c r="AD33" s="163">
         <v>5</v>
       </c>
       <c r="AE33" s="163">
         <v>5</v>
       </c>
-    </row>
-    <row r="34" spans="1:31" s="231" customFormat="1" ht="11.25">
+      <c r="AF33" s="252">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="34" spans="1:32" s="231" customFormat="1" ht="11.25">
       <c r="A34" s="5" t="s">
         <v>37</v>
       </c>
       <c r="B34" s="20">
         <v>7</v>
       </c>
       <c r="C34" s="20">
         <v>2</v>
       </c>
       <c r="D34" s="20">
         <v>1</v>
       </c>
       <c r="E34" s="145">
         <v>3</v>
       </c>
       <c r="F34" s="146">
         <v>8</v>
       </c>
       <c r="G34" s="147">
         <v>2</v>
       </c>
       <c r="H34" s="148">
         <v>10</v>
       </c>
       <c r="I34" s="149">
@@ -9540,52 +9761,55 @@
       </c>
       <c r="X34" s="20">
         <v>4</v>
       </c>
       <c r="Y34" s="20">
         <v>8</v>
       </c>
       <c r="Z34" s="20">
         <v>1</v>
       </c>
       <c r="AA34" s="20">
         <v>8</v>
       </c>
       <c r="AB34" s="20">
         <v>2</v>
       </c>
       <c r="AC34" s="163">
         <v>2</v>
       </c>
       <c r="AD34" s="163">
         <v>1</v>
       </c>
       <c r="AE34" s="163">
         <v>1</v>
       </c>
-    </row>
-    <row r="35" spans="1:31" s="231" customFormat="1" ht="11.25">
+      <c r="AF34" s="252">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="35" spans="1:32" s="231" customFormat="1" ht="11.25">
       <c r="A35" s="5" t="s">
         <v>38</v>
       </c>
       <c r="B35" s="20">
         <v>19</v>
       </c>
       <c r="C35" s="20">
         <v>10</v>
       </c>
       <c r="D35" s="20">
         <v>12</v>
       </c>
       <c r="E35" s="153">
         <v>18</v>
       </c>
       <c r="F35" s="146">
         <v>14</v>
       </c>
       <c r="G35" s="147">
         <v>17</v>
       </c>
       <c r="H35" s="148">
         <v>12</v>
       </c>
       <c r="I35" s="149">
@@ -9635,52 +9859,55 @@
       </c>
       <c r="X35" s="20">
         <v>11</v>
       </c>
       <c r="Y35" s="20">
         <v>16</v>
       </c>
       <c r="Z35" s="20">
         <v>6</v>
       </c>
       <c r="AA35" s="20">
         <v>10</v>
       </c>
       <c r="AB35" s="20">
         <v>15</v>
       </c>
       <c r="AC35" s="163">
         <v>12</v>
       </c>
       <c r="AD35" s="163">
         <v>12</v>
       </c>
       <c r="AE35" s="163">
         <v>12</v>
       </c>
-    </row>
-    <row r="36" spans="1:31" s="231" customFormat="1" ht="11.25">
+      <c r="AF35" s="252">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="36" spans="1:32" s="231" customFormat="1" ht="11.25">
       <c r="A36" s="5" t="s">
         <v>39</v>
       </c>
       <c r="B36" s="20">
         <v>5</v>
       </c>
       <c r="C36" s="20">
         <v>6</v>
       </c>
       <c r="D36" s="20">
         <v>4</v>
       </c>
       <c r="E36" s="153">
         <v>5</v>
       </c>
       <c r="F36" s="146">
         <v>5</v>
       </c>
       <c r="G36" s="147">
         <v>5</v>
       </c>
       <c r="H36" s="148">
         <v>9</v>
       </c>
       <c r="I36" s="149">
@@ -9730,52 +9957,55 @@
       </c>
       <c r="X36" s="20">
         <v>6</v>
       </c>
       <c r="Y36" s="20">
         <v>9</v>
       </c>
       <c r="Z36" s="20">
         <v>7</v>
       </c>
       <c r="AA36" s="20">
         <v>5</v>
       </c>
       <c r="AB36" s="20">
         <v>3</v>
       </c>
       <c r="AC36" s="163">
         <v>6</v>
       </c>
       <c r="AD36" s="163">
         <v>6</v>
       </c>
       <c r="AE36" s="163">
         <v>6</v>
       </c>
-    </row>
-    <row r="37" spans="1:31" s="231" customFormat="1" ht="11.25">
+      <c r="AF36" s="252">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="37" spans="1:32" s="231" customFormat="1" ht="11.25">
       <c r="A37" s="5" t="s">
         <v>40</v>
       </c>
       <c r="B37" s="20">
         <v>10</v>
       </c>
       <c r="C37" s="20">
         <v>6</v>
       </c>
       <c r="D37" s="20">
         <v>4</v>
       </c>
       <c r="E37" s="153">
         <v>6</v>
       </c>
       <c r="F37" s="146">
         <v>4</v>
       </c>
       <c r="G37" s="147">
         <v>6</v>
       </c>
       <c r="H37" s="148">
         <v>3</v>
       </c>
       <c r="I37" s="149">
@@ -9825,52 +10055,55 @@
       </c>
       <c r="X37" s="20">
         <v>4</v>
       </c>
       <c r="Y37" s="20">
         <v>8</v>
       </c>
       <c r="Z37" s="20">
         <v>2</v>
       </c>
       <c r="AA37" s="20">
         <v>2</v>
       </c>
       <c r="AB37" s="20">
         <v>8</v>
       </c>
       <c r="AC37" s="163">
         <v>2</v>
       </c>
       <c r="AD37" s="163">
         <v>9</v>
       </c>
       <c r="AE37" s="163">
         <v>9</v>
       </c>
-    </row>
-    <row r="38" spans="1:31" s="231" customFormat="1" ht="11.25">
+      <c r="AF37" s="252">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="38" spans="1:32" s="231" customFormat="1" ht="11.25">
       <c r="A38" s="17" t="s">
         <v>41</v>
       </c>
       <c r="B38" s="154">
         <v>10</v>
       </c>
       <c r="C38" s="154">
         <v>5</v>
       </c>
       <c r="D38" s="154">
         <v>5</v>
       </c>
       <c r="E38" s="155">
         <v>5</v>
       </c>
       <c r="F38" s="156">
         <v>9</v>
       </c>
       <c r="G38" s="157">
         <v>5</v>
       </c>
       <c r="H38" s="158">
         <v>5</v>
       </c>
       <c r="I38" s="159">
@@ -9920,246 +10153,253 @@
       </c>
       <c r="X38" s="154">
         <v>8</v>
       </c>
       <c r="Y38" s="154">
         <v>8</v>
       </c>
       <c r="Z38" s="154">
         <v>9</v>
       </c>
       <c r="AA38" s="154">
         <v>7</v>
       </c>
       <c r="AB38" s="154">
         <v>5</v>
       </c>
       <c r="AC38" s="154">
         <v>7</v>
       </c>
       <c r="AD38" s="154">
         <v>4</v>
       </c>
       <c r="AE38" s="154">
         <v>4</v>
       </c>
+      <c r="AF38" s="248">
+        <v>4</v>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="9">
+  <mergeCells count="8">
+    <mergeCell ref="A9:AE9"/>
+    <mergeCell ref="A19:AE19"/>
+    <mergeCell ref="A29:AE29"/>
+    <mergeCell ref="Z7:AF7"/>
     <mergeCell ref="A5:AB5"/>
     <mergeCell ref="B7:M7"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="N7:Y7"/>
-    <mergeCell ref="Z7:AE7"/>
-[...3 lines deleted...]
-    <mergeCell ref="A29:AE29"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AE35"/>
+  <dimension ref="A1:AF35"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="AI17" sqref="AI17"/>
+      <selection pane="bottomLeft" activeCell="AF12" sqref="AF12:AF34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="15.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="6.7109375" style="1" hidden="1" customWidth="1"/>
     <col min="3" max="3" width="0.28515625" style="1" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="6" style="1" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="0.140625" style="1" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="5.5703125" style="1" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="5.42578125" style="1" hidden="1" customWidth="1"/>
     <col min="8" max="8" width="4.85546875" style="1" hidden="1" customWidth="1"/>
     <col min="9" max="9" width="6.5703125" style="1" hidden="1" customWidth="1"/>
     <col min="10" max="10" width="8.7109375" style="1" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="0.140625" style="1" hidden="1" customWidth="1"/>
     <col min="12" max="13" width="8.42578125" style="1" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="6.7109375" style="1" customWidth="1"/>
     <col min="15" max="15" width="7.42578125" style="1" customWidth="1"/>
     <col min="16" max="16" width="5.7109375" style="1" customWidth="1"/>
     <col min="17" max="17" width="6.140625" style="1" customWidth="1"/>
     <col min="18" max="18" width="5" style="1" customWidth="1"/>
     <col min="19" max="19" width="5.140625" style="1" customWidth="1"/>
     <col min="20" max="20" width="6" style="1" customWidth="1"/>
     <col min="21" max="21" width="6.140625" style="1" customWidth="1"/>
     <col min="22" max="22" width="8.7109375" style="1" customWidth="1"/>
     <col min="23" max="23" width="7.42578125" style="1" customWidth="1"/>
     <col min="24" max="25" width="8.28515625" style="1" customWidth="1"/>
     <col min="26" max="26" width="6.85546875" style="1" customWidth="1"/>
     <col min="27" max="27" width="7.42578125" style="1" customWidth="1"/>
     <col min="28" max="28" width="6.28515625" style="1" customWidth="1"/>
     <col min="29" max="29" width="7.28515625" style="1" customWidth="1"/>
     <col min="30" max="30" width="6.85546875" style="1" customWidth="1"/>
-    <col min="31" max="31" width="7" style="1" customWidth="1"/>
-    <col min="32" max="16384" width="9.140625" style="1"/>
+    <col min="31" max="31" width="6" style="1" customWidth="1"/>
+    <col min="32" max="32" width="7.42578125" style="1" customWidth="1"/>
+    <col min="33" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:31" s="14" customFormat="1" ht="15" hidden="1" customHeight="1"/>
-[...4 lines deleted...]
-    <row r="6" spans="1:31">
+    <row r="1" spans="1:32" s="14" customFormat="1" ht="15" hidden="1" customHeight="1"/>
+    <row r="2" spans="1:32" ht="12.75" customHeight="1"/>
+    <row r="3" spans="1:32" ht="13.5" customHeight="1"/>
+    <row r="4" spans="1:32" ht="18.75" customHeight="1"/>
+    <row r="5" spans="1:32" ht="15.75" customHeight="1"/>
+    <row r="6" spans="1:32">
       <c r="A6" s="15"/>
       <c r="B6" s="15"/>
       <c r="C6" s="15"/>
       <c r="D6" s="15"/>
       <c r="E6" s="16"/>
       <c r="F6" s="16"/>
       <c r="G6" s="16"/>
       <c r="H6" s="16"/>
       <c r="I6" s="16"/>
       <c r="J6" s="16"/>
       <c r="K6" s="16"/>
       <c r="L6" s="16"/>
       <c r="M6" s="16"/>
       <c r="N6" s="16"/>
       <c r="O6" s="16"/>
       <c r="P6" s="16"/>
     </row>
-    <row r="7" spans="1:31" s="16" customFormat="1">
-      <c r="A7" s="253" t="s">
+    <row r="7" spans="1:32" s="16" customFormat="1">
+      <c r="A7" s="256" t="s">
         <v>32</v>
       </c>
-      <c r="B7" s="253"/>
-[...31 lines deleted...]
-      <c r="A8" s="283" t="s">
+      <c r="B7" s="256"/>
+      <c r="C7" s="256"/>
+      <c r="D7" s="256"/>
+      <c r="E7" s="256"/>
+      <c r="F7" s="256"/>
+      <c r="G7" s="256"/>
+      <c r="H7" s="256"/>
+      <c r="I7" s="256"/>
+      <c r="J7" s="256"/>
+      <c r="K7" s="256"/>
+      <c r="L7" s="256"/>
+      <c r="M7" s="256"/>
+      <c r="N7" s="256"/>
+      <c r="O7" s="256"/>
+      <c r="P7" s="256"/>
+      <c r="Q7" s="257"/>
+      <c r="R7" s="257"/>
+      <c r="S7" s="257"/>
+      <c r="T7" s="257"/>
+      <c r="U7" s="257"/>
+      <c r="V7" s="257"/>
+      <c r="W7" s="257"/>
+      <c r="X7" s="257"/>
+      <c r="Y7" s="257"/>
+      <c r="Z7" s="257"/>
+      <c r="AA7" s="257"/>
+      <c r="AB7" s="257"/>
+      <c r="AC7" s="257"/>
+      <c r="AD7" s="257"/>
+      <c r="AE7" s="257"/>
+    </row>
+    <row r="8" spans="1:32" ht="15" customHeight="1">
+      <c r="A8" s="252" t="s">
         <v>2</v>
       </c>
-      <c r="B8" s="270"/>
-[...26 lines deleted...]
-      <c r="AC8" s="270"/>
+      <c r="B8" s="251"/>
+      <c r="C8" s="251"/>
+      <c r="D8" s="251"/>
+      <c r="E8" s="251"/>
+      <c r="F8" s="251"/>
+      <c r="G8" s="251"/>
+      <c r="H8" s="251"/>
+      <c r="I8" s="251"/>
+      <c r="J8" s="251"/>
+      <c r="K8" s="251"/>
+      <c r="L8" s="251"/>
+      <c r="M8" s="251"/>
+      <c r="N8" s="251"/>
+      <c r="O8" s="251"/>
+      <c r="P8" s="251"/>
+      <c r="Q8" s="251"/>
+      <c r="R8" s="251"/>
+      <c r="S8" s="251"/>
+      <c r="T8" s="251"/>
+      <c r="U8" s="251"/>
+      <c r="V8" s="251"/>
+      <c r="W8" s="251"/>
+      <c r="X8" s="251"/>
+      <c r="Y8" s="251"/>
+      <c r="Z8" s="251"/>
+      <c r="AA8" s="251"/>
+      <c r="AB8" s="251"/>
+      <c r="AC8" s="251"/>
       <c r="AD8" s="251"/>
-      <c r="AE8" s="251"/>
-[...3 lines deleted...]
-      <c r="B9" s="256">
+      <c r="AE8" s="287" t="s">
+        <v>2</v>
+      </c>
+      <c r="AF8" s="274"/>
+    </row>
+    <row r="9" spans="1:32">
+      <c r="A9" s="267"/>
+      <c r="B9" s="269">
         <v>2024</v>
       </c>
-      <c r="C9" s="257"/>
-[...10 lines deleted...]
-      <c r="N9" s="258">
+      <c r="C9" s="270"/>
+      <c r="D9" s="270"/>
+      <c r="E9" s="270"/>
+      <c r="F9" s="270"/>
+      <c r="G9" s="270"/>
+      <c r="H9" s="270"/>
+      <c r="I9" s="270"/>
+      <c r="J9" s="270"/>
+      <c r="K9" s="270"/>
+      <c r="L9" s="270"/>
+      <c r="M9" s="270"/>
+      <c r="N9" s="264">
         <v>2025</v>
       </c>
-      <c r="O9" s="259"/>
-[...10 lines deleted...]
-      <c r="Z9" s="258">
+      <c r="O9" s="271"/>
+      <c r="P9" s="271"/>
+      <c r="Q9" s="266"/>
+      <c r="R9" s="266"/>
+      <c r="S9" s="266"/>
+      <c r="T9" s="266"/>
+      <c r="U9" s="266"/>
+      <c r="V9" s="266"/>
+      <c r="W9" s="266"/>
+      <c r="X9" s="266"/>
+      <c r="Y9" s="266"/>
+      <c r="Z9" s="264">
         <v>2026</v>
       </c>
       <c r="AA9" s="265"/>
-      <c r="AB9" s="260"/>
-[...5 lines deleted...]
-      <c r="A10" s="255"/>
+      <c r="AB9" s="266"/>
+      <c r="AC9" s="266"/>
+      <c r="AD9" s="266"/>
+      <c r="AE9" s="266"/>
+      <c r="AF9" s="266"/>
+    </row>
+    <row r="10" spans="1:32" ht="18.75" customHeight="1">
+      <c r="A10" s="268"/>
       <c r="B10" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E10" s="3" t="s">
         <v>6</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>7</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H10" s="3" t="s">
         <v>9</v>
       </c>
       <c r="I10" s="3" t="s">
         <v>10</v>
       </c>
       <c r="J10" s="3" t="s">
@@ -10197,96 +10437,99 @@
       </c>
       <c r="U10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="V10" s="2" t="s">
         <v>11</v>
       </c>
       <c r="W10" s="2" t="s">
         <v>21</v>
       </c>
       <c r="X10" s="2" t="s">
         <v>22</v>
       </c>
       <c r="Y10" s="2" t="s">
         <v>25</v>
       </c>
       <c r="Z10" s="2" t="s">
         <v>3</v>
       </c>
       <c r="AA10" s="2" t="s">
         <v>4</v>
       </c>
       <c r="AB10" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="AC10" s="2" t="s">
+      <c r="AC10" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="AD10" s="2" t="s">
+      <c r="AD10" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="AE10" s="2" t="s">
+      <c r="AE10" s="3" t="s">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="268" t="s">
+      <c r="AF10" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="11" spans="1:32" s="12" customFormat="1">
+      <c r="A11" s="276" t="s">
         <v>29</v>
       </c>
-      <c r="B11" s="268"/>
-[...30 lines deleted...]
-    <row r="12" spans="1:31" s="12" customFormat="1" ht="11.25">
+      <c r="B11" s="276"/>
+      <c r="C11" s="276"/>
+      <c r="D11" s="276"/>
+      <c r="E11" s="276"/>
+      <c r="F11" s="276"/>
+      <c r="G11" s="276"/>
+      <c r="H11" s="276"/>
+      <c r="I11" s="276"/>
+      <c r="J11" s="276"/>
+      <c r="K11" s="276"/>
+      <c r="L11" s="276"/>
+      <c r="M11" s="276"/>
+      <c r="N11" s="276"/>
+      <c r="O11" s="276"/>
+      <c r="P11" s="276"/>
+      <c r="Q11" s="259"/>
+      <c r="R11" s="259"/>
+      <c r="S11" s="259"/>
+      <c r="T11" s="259"/>
+      <c r="U11" s="259"/>
+      <c r="V11" s="259"/>
+      <c r="W11" s="260"/>
+      <c r="X11" s="260"/>
+      <c r="Y11" s="260"/>
+      <c r="Z11" s="260"/>
+      <c r="AA11" s="260"/>
+      <c r="AB11" s="260"/>
+      <c r="AC11" s="260"/>
+      <c r="AD11" s="260"/>
+      <c r="AE11" s="260"/>
+    </row>
+    <row r="12" spans="1:32" s="12" customFormat="1" ht="11.25">
       <c r="A12" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B12" s="19">
         <v>18</v>
       </c>
       <c r="C12" s="19">
         <v>8</v>
       </c>
       <c r="D12" s="19">
         <v>7</v>
       </c>
       <c r="E12" s="19">
         <v>6</v>
       </c>
       <c r="F12" s="19">
         <v>10</v>
       </c>
       <c r="G12" s="86">
         <v>11</v>
       </c>
       <c r="H12" s="87">
         <v>7</v>
       </c>
       <c r="I12" s="239">
@@ -10336,52 +10579,55 @@
       </c>
       <c r="X12" s="19">
         <v>4</v>
       </c>
       <c r="Y12" s="19">
         <v>9</v>
       </c>
       <c r="Z12" s="19">
         <v>5</v>
       </c>
       <c r="AA12" s="19">
         <v>10</v>
       </c>
       <c r="AB12" s="245">
         <v>9</v>
       </c>
       <c r="AC12" s="29">
         <v>7</v>
       </c>
       <c r="AD12" s="19">
         <v>6</v>
       </c>
       <c r="AE12" s="20">
         <v>6</v>
       </c>
-    </row>
-    <row r="13" spans="1:31" s="12" customFormat="1" ht="11.25">
+      <c r="AF12" s="19">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="13" spans="1:32" s="12" customFormat="1" ht="11.25">
       <c r="A13" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B13" s="19">
         <v>9</v>
       </c>
       <c r="C13" s="19">
         <v>4</v>
       </c>
       <c r="D13" s="19">
         <v>2</v>
       </c>
       <c r="E13" s="19">
         <v>3</v>
       </c>
       <c r="F13" s="19">
         <v>6</v>
       </c>
       <c r="G13" s="86">
         <v>6</v>
       </c>
       <c r="H13" s="87">
         <v>3</v>
       </c>
       <c r="I13" s="239">
@@ -10431,52 +10677,55 @@
       </c>
       <c r="X13" s="19">
         <v>3</v>
       </c>
       <c r="Y13" s="19">
         <v>4</v>
       </c>
       <c r="Z13" s="19">
         <v>4</v>
       </c>
       <c r="AA13" s="19">
         <v>5</v>
       </c>
       <c r="AB13" s="245">
         <v>4</v>
       </c>
       <c r="AC13" s="29">
         <v>6</v>
       </c>
       <c r="AD13" s="19">
         <v>5</v>
       </c>
       <c r="AE13" s="114" t="s">
         <v>42</v>
       </c>
-    </row>
-    <row r="14" spans="1:31" s="12" customFormat="1" ht="11.25">
+      <c r="AF13" s="19">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:32" s="12" customFormat="1" ht="11.25">
       <c r="A14" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B14" s="19">
         <v>1</v>
       </c>
       <c r="C14" s="19">
         <v>2</v>
       </c>
       <c r="D14" s="19">
         <v>2</v>
       </c>
       <c r="E14" s="19">
         <v>2</v>
       </c>
       <c r="F14" s="19">
         <v>1</v>
       </c>
       <c r="G14" s="86">
         <v>1</v>
       </c>
       <c r="H14" s="87">
         <v>1</v>
       </c>
       <c r="I14" s="86" t="s">
@@ -10526,52 +10775,55 @@
       </c>
       <c r="X14" s="19">
         <v>1</v>
       </c>
       <c r="Y14" s="19">
         <v>1</v>
       </c>
       <c r="Z14" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AA14" s="19">
         <v>3</v>
       </c>
       <c r="AB14" s="245">
         <v>2</v>
       </c>
       <c r="AC14" s="114" t="s">
         <v>42</v>
       </c>
       <c r="AD14" s="114" t="s">
         <v>42</v>
       </c>
       <c r="AE14" s="20">
         <v>2</v>
       </c>
-    </row>
-    <row r="15" spans="1:31" s="12" customFormat="1" ht="11.25">
+      <c r="AF14" s="19">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="15" spans="1:32" s="12" customFormat="1" ht="11.25">
       <c r="A15" s="6" t="s">
         <v>36</v>
       </c>
       <c r="B15" s="19" t="s">
         <v>42</v>
       </c>
       <c r="C15" s="19" t="s">
         <v>42</v>
       </c>
       <c r="D15" s="19">
         <v>1</v>
       </c>
       <c r="E15" s="19" t="s">
         <v>42</v>
       </c>
       <c r="F15" s="19" t="s">
         <v>42</v>
       </c>
       <c r="G15" s="86">
         <v>2</v>
       </c>
       <c r="H15" s="86" t="s">
         <v>42</v>
       </c>
       <c r="I15" s="86" t="s">
@@ -10621,52 +10873,55 @@
       </c>
       <c r="X15" s="98" t="s">
         <v>42</v>
       </c>
       <c r="Y15" s="98" t="s">
         <v>42</v>
       </c>
       <c r="Z15" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AA15" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AB15" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AC15" s="114" t="s">
         <v>42</v>
       </c>
       <c r="AD15" s="114" t="s">
         <v>42</v>
       </c>
       <c r="AE15" s="114" t="s">
         <v>42</v>
       </c>
-    </row>
-    <row r="16" spans="1:31" s="12" customFormat="1" ht="11.25">
+      <c r="AF15" s="19">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="16" spans="1:32" s="12" customFormat="1" ht="11.25">
       <c r="A16" s="6" t="s">
         <v>37</v>
       </c>
       <c r="B16" s="19" t="s">
         <v>42</v>
       </c>
       <c r="C16" s="19">
         <v>1</v>
       </c>
       <c r="D16" s="19" t="s">
         <v>42</v>
       </c>
       <c r="E16" s="19">
         <v>1</v>
       </c>
       <c r="F16" s="19">
         <v>1</v>
       </c>
       <c r="G16" s="86" t="s">
         <v>42</v>
       </c>
       <c r="H16" s="87">
         <v>1</v>
       </c>
       <c r="I16" s="86" t="s">
@@ -10716,52 +10971,55 @@
       </c>
       <c r="X16" s="98" t="s">
         <v>42</v>
       </c>
       <c r="Y16" s="98" t="s">
         <v>42</v>
       </c>
       <c r="Z16" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AA16" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AB16" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AC16" s="29">
         <v>1</v>
       </c>
       <c r="AD16" s="114" t="s">
         <v>42</v>
       </c>
       <c r="AE16" s="114" t="s">
         <v>42</v>
       </c>
-    </row>
-    <row r="17" spans="1:31" s="12" customFormat="1" ht="11.25">
+      <c r="AF16" s="114" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="17" spans="1:32" s="12" customFormat="1" ht="11.25">
       <c r="A17" s="6" t="s">
         <v>38</v>
       </c>
       <c r="B17" s="19">
         <v>4</v>
       </c>
       <c r="C17" s="19">
         <v>1</v>
       </c>
       <c r="D17" s="19">
         <v>1</v>
       </c>
       <c r="E17" s="19" t="s">
         <v>42</v>
       </c>
       <c r="F17" s="19" t="s">
         <v>42</v>
       </c>
       <c r="G17" s="86">
         <v>1</v>
       </c>
       <c r="H17" s="87">
         <v>2</v>
       </c>
       <c r="I17" s="86" t="s">
@@ -10811,52 +11069,55 @@
       </c>
       <c r="X17" s="98" t="s">
         <v>42</v>
       </c>
       <c r="Y17" s="19">
         <v>1</v>
       </c>
       <c r="Z17" s="19">
         <v>1</v>
       </c>
       <c r="AA17" s="19">
         <v>1</v>
       </c>
       <c r="AB17" s="245">
         <v>1</v>
       </c>
       <c r="AC17" s="114" t="s">
         <v>42</v>
       </c>
       <c r="AD17" s="19">
         <v>1</v>
       </c>
       <c r="AE17" s="20">
         <v>2</v>
       </c>
-    </row>
-    <row r="18" spans="1:31" s="12" customFormat="1" ht="11.25">
+      <c r="AF17" s="114" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="18" spans="1:32" s="12" customFormat="1" ht="11.25">
       <c r="A18" s="6" t="s">
         <v>39</v>
       </c>
       <c r="B18" s="19">
         <v>1</v>
       </c>
       <c r="C18" s="232" t="s">
         <v>42</v>
       </c>
       <c r="D18" s="19" t="s">
         <v>42</v>
       </c>
       <c r="E18" s="19" t="s">
         <v>42</v>
       </c>
       <c r="F18" s="19" t="s">
         <v>42</v>
       </c>
       <c r="G18" s="86" t="s">
         <v>42</v>
       </c>
       <c r="H18" s="86" t="s">
         <v>42</v>
       </c>
       <c r="I18" s="86" t="s">
@@ -10906,52 +11167,55 @@
       </c>
       <c r="X18" s="98" t="s">
         <v>42</v>
       </c>
       <c r="Y18" s="98" t="s">
         <v>42</v>
       </c>
       <c r="Z18" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AA18" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AB18" s="245">
         <v>1</v>
       </c>
       <c r="AC18" s="114" t="s">
         <v>42</v>
       </c>
       <c r="AD18" s="114" t="s">
         <v>42</v>
       </c>
       <c r="AE18" s="114" t="s">
         <v>42</v>
       </c>
-    </row>
-    <row r="19" spans="1:31" s="12" customFormat="1" ht="11.25">
+      <c r="AF18" s="114" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="19" spans="1:32" s="12" customFormat="1" ht="11.25">
       <c r="A19" s="6" t="s">
         <v>40</v>
       </c>
       <c r="B19" s="19">
         <v>2</v>
       </c>
       <c r="C19" s="232" t="s">
         <v>42</v>
       </c>
       <c r="D19" s="19">
         <v>1</v>
       </c>
       <c r="E19" s="19" t="s">
         <v>42</v>
       </c>
       <c r="F19" s="19">
         <v>1</v>
       </c>
       <c r="G19" s="86">
         <v>1</v>
       </c>
       <c r="H19" s="86" t="s">
         <v>42</v>
       </c>
       <c r="I19" s="86" t="s">
@@ -11001,52 +11265,55 @@
       </c>
       <c r="X19" s="98" t="s">
         <v>42</v>
       </c>
       <c r="Y19" s="19">
         <v>3</v>
       </c>
       <c r="Z19" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AA19" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AB19" s="245">
         <v>1</v>
       </c>
       <c r="AC19" s="114" t="s">
         <v>42</v>
       </c>
       <c r="AD19" s="114" t="s">
         <v>42</v>
       </c>
       <c r="AE19" s="20">
         <v>1</v>
       </c>
-    </row>
-    <row r="20" spans="1:31" s="12" customFormat="1" ht="11.25">
+      <c r="AF19" s="114" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="20" spans="1:32" s="12" customFormat="1" ht="11.25">
       <c r="A20" s="6" t="s">
         <v>41</v>
       </c>
       <c r="B20" s="19">
         <v>1</v>
       </c>
       <c r="C20" s="232" t="s">
         <v>42</v>
       </c>
       <c r="D20" s="19" t="s">
         <v>42</v>
       </c>
       <c r="E20" s="19" t="s">
         <v>42</v>
       </c>
       <c r="F20" s="19">
         <v>1</v>
       </c>
       <c r="G20" s="86" t="s">
         <v>42</v>
       </c>
       <c r="H20" s="86" t="s">
         <v>42</v>
       </c>
       <c r="I20" s="86" t="s">
@@ -11096,87 +11363,90 @@
       </c>
       <c r="X20" s="98" t="s">
         <v>42</v>
       </c>
       <c r="Y20" s="98" t="s">
         <v>42</v>
       </c>
       <c r="Z20" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AA20" s="19">
         <v>1</v>
       </c>
       <c r="AB20" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AC20" s="114" t="s">
         <v>42</v>
       </c>
       <c r="AD20" s="114" t="s">
         <v>42</v>
       </c>
       <c r="AE20" s="20">
         <v>1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="282" t="s">
+      <c r="AF20" s="114" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="21" spans="1:32" s="12" customFormat="1">
+      <c r="A21" s="283" t="s">
         <v>20</v>
       </c>
-      <c r="B21" s="282"/>
-[...30 lines deleted...]
-    <row r="22" spans="1:31" s="12" customFormat="1" ht="11.25">
+      <c r="B21" s="283"/>
+      <c r="C21" s="283"/>
+      <c r="D21" s="283"/>
+      <c r="E21" s="283"/>
+      <c r="F21" s="283"/>
+      <c r="G21" s="283"/>
+      <c r="H21" s="283"/>
+      <c r="I21" s="283"/>
+      <c r="J21" s="283"/>
+      <c r="K21" s="283"/>
+      <c r="L21" s="283"/>
+      <c r="M21" s="283"/>
+      <c r="N21" s="283"/>
+      <c r="O21" s="283"/>
+      <c r="P21" s="283"/>
+      <c r="Q21" s="284"/>
+      <c r="R21" s="284"/>
+      <c r="S21" s="284"/>
+      <c r="T21" s="284"/>
+      <c r="U21" s="284"/>
+      <c r="V21" s="284"/>
+      <c r="W21" s="285"/>
+      <c r="X21" s="285"/>
+      <c r="Y21" s="285"/>
+      <c r="Z21" s="285"/>
+      <c r="AA21" s="285"/>
+      <c r="AB21" s="257"/>
+      <c r="AC21" s="257"/>
+      <c r="AD21" s="257"/>
+      <c r="AE21" s="257"/>
+    </row>
+    <row r="22" spans="1:32" s="12" customFormat="1" ht="11.25">
       <c r="A22" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B22" s="19">
         <v>7</v>
       </c>
       <c r="C22" s="19">
         <v>6</v>
       </c>
       <c r="D22" s="19">
         <v>3</v>
       </c>
       <c r="E22" s="19">
         <v>5</v>
       </c>
       <c r="F22" s="19">
         <v>6</v>
       </c>
       <c r="G22" s="90">
         <v>6</v>
       </c>
       <c r="H22" s="91">
         <v>3</v>
       </c>
       <c r="I22" s="240">
@@ -11226,52 +11496,55 @@
       </c>
       <c r="X22" s="19">
         <v>3</v>
       </c>
       <c r="Y22" s="19">
         <v>4</v>
       </c>
       <c r="Z22" s="19">
         <v>3</v>
       </c>
       <c r="AA22" s="19">
         <v>7</v>
       </c>
       <c r="AB22" s="245">
         <v>4</v>
       </c>
       <c r="AC22" s="29">
         <v>2</v>
       </c>
       <c r="AD22" s="19">
         <v>3</v>
       </c>
       <c r="AE22" s="20">
         <v>1</v>
       </c>
-    </row>
-    <row r="23" spans="1:31" s="12" customFormat="1" ht="11.25">
+      <c r="AF22" s="19">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="23" spans="1:32" s="12" customFormat="1" ht="11.25">
       <c r="A23" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B23" s="19">
         <v>6</v>
       </c>
       <c r="C23" s="19">
         <v>4</v>
       </c>
       <c r="D23" s="19">
         <v>1</v>
       </c>
       <c r="E23" s="19">
         <v>3</v>
       </c>
       <c r="F23" s="19">
         <v>5</v>
       </c>
       <c r="G23" s="90">
         <v>6</v>
       </c>
       <c r="H23" s="91">
         <v>2</v>
       </c>
       <c r="I23" s="240">
@@ -11321,52 +11594,55 @@
       </c>
       <c r="X23" s="19">
         <v>3</v>
       </c>
       <c r="Y23" s="19">
         <v>3</v>
       </c>
       <c r="Z23" s="19">
         <v>3</v>
       </c>
       <c r="AA23" s="19">
         <v>5</v>
       </c>
       <c r="AB23" s="245">
         <v>3</v>
       </c>
       <c r="AC23" s="29">
         <v>2</v>
       </c>
       <c r="AD23" s="19">
         <v>3</v>
       </c>
       <c r="AE23" s="114" t="s">
         <v>42</v>
       </c>
-    </row>
-    <row r="24" spans="1:31" s="12" customFormat="1" ht="11.25">
+      <c r="AF23" s="19">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="24" spans="1:32" s="12" customFormat="1" ht="11.25">
       <c r="A24" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B24" s="19">
         <v>1</v>
       </c>
       <c r="C24" s="19">
         <v>2</v>
       </c>
       <c r="D24" s="19">
         <v>2</v>
       </c>
       <c r="E24" s="19">
         <v>2</v>
       </c>
       <c r="F24" s="19">
         <v>1</v>
       </c>
       <c r="G24" s="90" t="s">
         <v>42</v>
       </c>
       <c r="H24" s="91">
         <v>1</v>
       </c>
       <c r="I24" s="86" t="s">
@@ -11416,87 +11692,90 @@
       </c>
       <c r="X24" s="98" t="s">
         <v>42</v>
       </c>
       <c r="Y24" s="19">
         <v>1</v>
       </c>
       <c r="Z24" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AA24" s="19">
         <v>2</v>
       </c>
       <c r="AB24" s="245">
         <v>1</v>
       </c>
       <c r="AC24" s="114" t="s">
         <v>42</v>
       </c>
       <c r="AD24" s="114" t="s">
         <v>42</v>
       </c>
       <c r="AE24" s="20">
         <v>1</v>
       </c>
-    </row>
-[...35 lines deleted...]
-    <row r="26" spans="1:31" s="12" customFormat="1" ht="11.25">
+      <c r="AF24" s="19">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="25" spans="1:32" s="12" customFormat="1">
+      <c r="A25" s="286" t="s">
+        <v>1</v>
+      </c>
+      <c r="B25" s="286"/>
+      <c r="C25" s="286"/>
+      <c r="D25" s="286"/>
+      <c r="E25" s="286"/>
+      <c r="F25" s="286"/>
+      <c r="G25" s="286"/>
+      <c r="H25" s="286"/>
+      <c r="I25" s="286"/>
+      <c r="J25" s="286"/>
+      <c r="K25" s="286"/>
+      <c r="L25" s="286"/>
+      <c r="M25" s="286"/>
+      <c r="N25" s="286"/>
+      <c r="O25" s="286"/>
+      <c r="P25" s="286"/>
+      <c r="Q25" s="284"/>
+      <c r="R25" s="284"/>
+      <c r="S25" s="284"/>
+      <c r="T25" s="284"/>
+      <c r="U25" s="284"/>
+      <c r="V25" s="284"/>
+      <c r="W25" s="285"/>
+      <c r="X25" s="285"/>
+      <c r="Y25" s="285"/>
+      <c r="Z25" s="285"/>
+      <c r="AA25" s="285"/>
+      <c r="AB25" s="257"/>
+      <c r="AC25" s="257"/>
+      <c r="AD25" s="257"/>
+      <c r="AE25" s="257"/>
+    </row>
+    <row r="26" spans="1:32" s="12" customFormat="1" ht="11.25">
       <c r="A26" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B26" s="19">
         <v>11</v>
       </c>
       <c r="C26" s="19">
         <v>2</v>
       </c>
       <c r="D26" s="19">
         <v>4</v>
       </c>
       <c r="E26" s="19">
         <v>1</v>
       </c>
       <c r="F26" s="19">
         <v>4</v>
       </c>
       <c r="G26" s="94">
         <v>5</v>
       </c>
       <c r="H26" s="95">
         <v>4</v>
       </c>
       <c r="I26" s="241">
@@ -11546,52 +11825,55 @@
       </c>
       <c r="X26" s="19">
         <v>1</v>
       </c>
       <c r="Y26" s="19">
         <v>5</v>
       </c>
       <c r="Z26" s="19">
         <v>2</v>
       </c>
       <c r="AA26" s="19">
         <v>3</v>
       </c>
       <c r="AB26" s="245">
         <v>5</v>
       </c>
       <c r="AC26" s="29">
         <v>5</v>
       </c>
       <c r="AD26" s="19">
         <v>3</v>
       </c>
       <c r="AE26" s="20">
         <v>5</v>
       </c>
-    </row>
-    <row r="27" spans="1:31" s="12" customFormat="1" ht="11.25">
+      <c r="AF26" s="19">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="27" spans="1:32" s="12" customFormat="1" ht="11.25">
       <c r="A27" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="19">
         <v>3</v>
       </c>
       <c r="C27" s="19" t="s">
         <v>42</v>
       </c>
       <c r="D27" s="19">
         <v>1</v>
       </c>
       <c r="E27" s="19" t="s">
         <v>42</v>
       </c>
       <c r="F27" s="19">
         <v>1</v>
       </c>
       <c r="G27" s="94" t="s">
         <v>42</v>
       </c>
       <c r="H27" s="95">
         <v>1</v>
       </c>
       <c r="I27" s="241">
@@ -11641,52 +11923,55 @@
       </c>
       <c r="X27" s="98" t="s">
         <v>42</v>
       </c>
       <c r="Y27" s="19">
         <v>1</v>
       </c>
       <c r="Z27" s="19">
         <v>1</v>
       </c>
       <c r="AA27" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AB27" s="245">
         <v>1</v>
       </c>
       <c r="AC27" s="29">
         <v>4</v>
       </c>
       <c r="AD27" s="19">
         <v>2</v>
       </c>
       <c r="AE27" s="114" t="s">
         <v>42</v>
       </c>
-    </row>
-    <row r="28" spans="1:31" s="12" customFormat="1" ht="11.25">
+      <c r="AF27" s="114" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="28" spans="1:32" s="12" customFormat="1" ht="11.25">
       <c r="A28" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B28" s="29" t="s">
         <v>42</v>
       </c>
       <c r="C28" s="29" t="s">
         <v>42</v>
       </c>
       <c r="D28" s="19" t="s">
         <v>42</v>
       </c>
       <c r="E28" s="19" t="s">
         <v>42</v>
       </c>
       <c r="F28" s="19" t="s">
         <v>42</v>
       </c>
       <c r="G28" s="94">
         <v>1</v>
       </c>
       <c r="H28" s="86" t="s">
         <v>42</v>
       </c>
       <c r="I28" s="98" t="s">
@@ -11736,52 +12021,55 @@
       </c>
       <c r="X28" s="19">
         <v>1</v>
       </c>
       <c r="Y28" s="98" t="s">
         <v>42</v>
       </c>
       <c r="Z28" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AA28" s="19">
         <v>1</v>
       </c>
       <c r="AB28" s="245">
         <v>1</v>
       </c>
       <c r="AC28" s="114" t="s">
         <v>42</v>
       </c>
       <c r="AD28" s="114" t="s">
         <v>42</v>
       </c>
       <c r="AE28" s="20">
         <v>1</v>
       </c>
-    </row>
-    <row r="29" spans="1:31" s="12" customFormat="1" ht="11.25">
+      <c r="AF28" s="114" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="29" spans="1:32" s="12" customFormat="1" ht="11.25">
       <c r="A29" s="6" t="s">
         <v>36</v>
       </c>
       <c r="B29" s="29" t="s">
         <v>42</v>
       </c>
       <c r="C29" s="29" t="s">
         <v>42</v>
       </c>
       <c r="D29" s="19">
         <v>1</v>
       </c>
       <c r="E29" s="19" t="s">
         <v>42</v>
       </c>
       <c r="F29" s="19" t="s">
         <v>42</v>
       </c>
       <c r="G29" s="94">
         <v>2</v>
       </c>
       <c r="H29" s="86" t="s">
         <v>42</v>
       </c>
       <c r="I29" s="98" t="s">
@@ -11831,52 +12119,55 @@
       </c>
       <c r="X29" s="98" t="s">
         <v>42</v>
       </c>
       <c r="Y29" s="98" t="s">
         <v>42</v>
       </c>
       <c r="Z29" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AA29" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AB29" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AC29" s="114" t="s">
         <v>42</v>
       </c>
       <c r="AD29" s="114" t="s">
         <v>42</v>
       </c>
       <c r="AE29" s="114" t="s">
         <v>42</v>
       </c>
-    </row>
-    <row r="30" spans="1:31" s="12" customFormat="1" ht="11.25">
+      <c r="AF29" s="19">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="30" spans="1:32" s="12" customFormat="1" ht="11.25">
       <c r="A30" s="6" t="s">
         <v>37</v>
       </c>
       <c r="B30" s="29" t="s">
         <v>42</v>
       </c>
       <c r="C30" s="19">
         <v>1</v>
       </c>
       <c r="D30" s="19" t="s">
         <v>42</v>
       </c>
       <c r="E30" s="19">
         <v>1</v>
       </c>
       <c r="F30" s="19">
         <v>1</v>
       </c>
       <c r="G30" s="94" t="s">
         <v>42</v>
       </c>
       <c r="H30" s="95">
         <v>1</v>
       </c>
       <c r="I30" s="98" t="s">
@@ -11926,52 +12217,55 @@
       </c>
       <c r="X30" s="98" t="s">
         <v>42</v>
       </c>
       <c r="Y30" s="98" t="s">
         <v>42</v>
       </c>
       <c r="Z30" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AA30" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AB30" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AC30" s="29">
         <v>1</v>
       </c>
       <c r="AD30" s="114" t="s">
         <v>42</v>
       </c>
       <c r="AE30" s="114" t="s">
         <v>42</v>
       </c>
-    </row>
-    <row r="31" spans="1:31" s="12" customFormat="1" ht="11.25">
+      <c r="AF30" s="114" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="31" spans="1:32" s="12" customFormat="1" ht="11.25">
       <c r="A31" s="6" t="s">
         <v>38</v>
       </c>
       <c r="B31" s="19">
         <v>4</v>
       </c>
       <c r="C31" s="19">
         <v>1</v>
       </c>
       <c r="D31" s="19">
         <v>1</v>
       </c>
       <c r="E31" s="19" t="s">
         <v>42</v>
       </c>
       <c r="F31" s="19" t="s">
         <v>42</v>
       </c>
       <c r="G31" s="94">
         <v>1</v>
       </c>
       <c r="H31" s="95">
         <v>2</v>
       </c>
       <c r="I31" s="98" t="s">
@@ -12021,52 +12315,55 @@
       </c>
       <c r="X31" s="98" t="s">
         <v>42</v>
       </c>
       <c r="Y31" s="19">
         <v>1</v>
       </c>
       <c r="Z31" s="19">
         <v>1</v>
       </c>
       <c r="AA31" s="19">
         <v>1</v>
       </c>
       <c r="AB31" s="245">
         <v>1</v>
       </c>
       <c r="AC31" s="114" t="s">
         <v>42</v>
       </c>
       <c r="AD31" s="19">
         <v>1</v>
       </c>
       <c r="AE31" s="20">
         <v>2</v>
       </c>
-    </row>
-    <row r="32" spans="1:31" s="12" customFormat="1" ht="11.25">
+      <c r="AF31" s="114" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="32" spans="1:32" s="12" customFormat="1" ht="11.25">
       <c r="A32" s="6" t="s">
         <v>39</v>
       </c>
       <c r="B32" s="19">
         <v>1</v>
       </c>
       <c r="C32" s="232" t="s">
         <v>42</v>
       </c>
       <c r="D32" s="19" t="s">
         <v>42</v>
       </c>
       <c r="E32" s="19" t="s">
         <v>42</v>
       </c>
       <c r="F32" s="19" t="s">
         <v>42</v>
       </c>
       <c r="G32" s="94" t="s">
         <v>42</v>
       </c>
       <c r="H32" s="98" t="s">
         <v>42</v>
       </c>
       <c r="I32" s="98" t="s">
@@ -12116,52 +12413,55 @@
       </c>
       <c r="X32" s="98" t="s">
         <v>42</v>
       </c>
       <c r="Y32" s="98" t="s">
         <v>42</v>
       </c>
       <c r="Z32" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AA32" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AB32" s="245">
         <v>1</v>
       </c>
       <c r="AC32" s="114" t="s">
         <v>42</v>
       </c>
       <c r="AD32" s="114" t="s">
         <v>42</v>
       </c>
       <c r="AE32" s="114" t="s">
         <v>42</v>
       </c>
-    </row>
-    <row r="33" spans="1:31" s="12" customFormat="1" ht="11.25">
+      <c r="AF32" s="114" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="33" spans="1:32" s="12" customFormat="1" ht="11.25">
       <c r="A33" s="6" t="s">
         <v>40</v>
       </c>
       <c r="B33" s="19">
         <v>2</v>
       </c>
       <c r="C33" s="232" t="s">
         <v>42</v>
       </c>
       <c r="D33" s="19">
         <v>1</v>
       </c>
       <c r="E33" s="19" t="s">
         <v>42</v>
       </c>
       <c r="F33" s="29">
         <v>1</v>
       </c>
       <c r="G33" s="94">
         <v>1</v>
       </c>
       <c r="H33" s="98" t="s">
         <v>42</v>
       </c>
       <c r="I33" s="98" t="s">
@@ -12211,52 +12511,55 @@
       </c>
       <c r="X33" s="98" t="s">
         <v>42</v>
       </c>
       <c r="Y33" s="19">
         <v>3</v>
       </c>
       <c r="Z33" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AA33" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AB33" s="245">
         <v>1</v>
       </c>
       <c r="AC33" s="114" t="s">
         <v>42</v>
       </c>
       <c r="AD33" s="114" t="s">
         <v>42</v>
       </c>
       <c r="AE33" s="20">
         <v>1</v>
       </c>
-    </row>
-    <row r="34" spans="1:31" s="12" customFormat="1" ht="11.25">
+      <c r="AF33" s="114" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="34" spans="1:32" s="12" customFormat="1" ht="11.25">
       <c r="A34" s="7" t="s">
         <v>41</v>
       </c>
       <c r="B34" s="238">
         <v>1</v>
       </c>
       <c r="C34" s="236" t="s">
         <v>42</v>
       </c>
       <c r="D34" s="238" t="s">
         <v>42</v>
       </c>
       <c r="E34" s="238" t="s">
         <v>42</v>
       </c>
       <c r="F34" s="238">
         <v>1</v>
       </c>
       <c r="G34" s="99" t="s">
         <v>42</v>
       </c>
       <c r="H34" s="100" t="s">
         <v>42</v>
       </c>
       <c r="I34" s="100" t="s">
@@ -12306,278 +12609,284 @@
       </c>
       <c r="X34" s="100" t="s">
         <v>42</v>
       </c>
       <c r="Y34" s="100" t="s">
         <v>42</v>
       </c>
       <c r="Z34" s="237" t="s">
         <v>42</v>
       </c>
       <c r="AA34" s="238">
         <v>1</v>
       </c>
       <c r="AB34" s="244" t="s">
         <v>42</v>
       </c>
       <c r="AC34" s="246" t="s">
         <v>42</v>
       </c>
       <c r="AD34" s="246" t="s">
         <v>42</v>
       </c>
       <c r="AE34" s="154">
         <v>1</v>
       </c>
-    </row>
-    <row r="35" spans="1:31">
+      <c r="AF34" s="246" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="35" spans="1:32">
       <c r="A35" s="11" t="s">
         <v>27</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="9">
-    <mergeCell ref="A8:AE8"/>
-    <mergeCell ref="Z9:AE9"/>
+    <mergeCell ref="A25:AE25"/>
+    <mergeCell ref="Z9:AF9"/>
+    <mergeCell ref="AE8:AF8"/>
     <mergeCell ref="A11:AE11"/>
     <mergeCell ref="A7:AE7"/>
     <mergeCell ref="B9:M9"/>
     <mergeCell ref="A9:A10"/>
     <mergeCell ref="N9:Y9"/>
     <mergeCell ref="A21:AE21"/>
-    <mergeCell ref="A25:AE25"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AE35"/>
+  <dimension ref="A1:AF35"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="AH9" sqref="AH9"/>
+      <selection pane="bottomLeft" activeCell="AG35" sqref="AG35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="15" style="1" customWidth="1"/>
     <col min="2" max="2" width="6.42578125" style="1" hidden="1" customWidth="1"/>
     <col min="3" max="3" width="7" style="1" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="6.7109375" style="1" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="6.85546875" style="1" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="0.140625" style="1" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="7.42578125" style="1" hidden="1" customWidth="1"/>
     <col min="8" max="8" width="0.28515625" style="1" hidden="1" customWidth="1"/>
     <col min="9" max="9" width="7.7109375" style="1" hidden="1" customWidth="1"/>
     <col min="10" max="10" width="9.140625" style="1" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="7.7109375" style="1" hidden="1" customWidth="1"/>
     <col min="12" max="12" width="1.5703125" style="1" hidden="1" customWidth="1"/>
     <col min="13" max="13" width="0.140625" style="1" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="6.5703125" style="1" customWidth="1"/>
     <col min="15" max="15" width="7.42578125" style="1" customWidth="1"/>
     <col min="16" max="16" width="7.5703125" style="1" customWidth="1"/>
     <col min="17" max="17" width="7.42578125" style="1" customWidth="1"/>
     <col min="18" max="18" width="6.42578125" style="1" customWidth="1"/>
     <col min="19" max="19" width="8.140625" style="1" customWidth="1"/>
     <col min="20" max="25" width="9.140625" style="1"/>
     <col min="26" max="26" width="6.7109375" style="1" customWidth="1"/>
     <col min="27" max="27" width="7.28515625" style="1" customWidth="1"/>
-    <col min="28" max="28" width="6" style="1" customWidth="1"/>
-    <col min="29" max="29" width="5.28515625" style="1" customWidth="1"/>
+    <col min="28" max="28" width="7.42578125" style="1" customWidth="1"/>
+    <col min="29" max="29" width="8" style="1" customWidth="1"/>
     <col min="30" max="30" width="8.28515625" style="1" customWidth="1"/>
     <col min="31" max="31" width="8.5703125" style="1" customWidth="1"/>
     <col min="32" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:31" s="14" customFormat="1" ht="20.25" hidden="1" customHeight="1"/>
-[...13 lines deleted...]
-      <c r="C4" s="251"/>
+    <row r="1" spans="1:32" s="14" customFormat="1" ht="20.25" hidden="1" customHeight="1"/>
+    <row r="2" spans="1:32">
+      <c r="A2" s="285"/>
+      <c r="B2" s="257"/>
+      <c r="C2" s="257"/>
+    </row>
+    <row r="3" spans="1:32">
+      <c r="A3" s="257"/>
+      <c r="B3" s="257"/>
+      <c r="C3" s="257"/>
+    </row>
+    <row r="4" spans="1:32">
+      <c r="A4" s="257"/>
+      <c r="B4" s="257"/>
+      <c r="C4" s="257"/>
       <c r="D4" s="15"/>
       <c r="E4" s="16"/>
       <c r="F4" s="16"/>
       <c r="G4" s="16"/>
       <c r="H4" s="16"/>
       <c r="I4" s="16"/>
       <c r="J4" s="16"/>
       <c r="K4" s="16"/>
       <c r="L4" s="16"/>
       <c r="M4" s="16"/>
       <c r="N4" s="16"/>
       <c r="O4" s="16"/>
       <c r="P4" s="16"/>
     </row>
-    <row r="5" spans="1:31">
-[...2 lines deleted...]
-      <c r="C5" s="251"/>
+    <row r="5" spans="1:32">
+      <c r="A5" s="257"/>
+      <c r="B5" s="257"/>
+      <c r="C5" s="257"/>
       <c r="D5" s="15"/>
       <c r="E5" s="16"/>
       <c r="F5" s="16"/>
       <c r="G5" s="16"/>
       <c r="H5" s="16"/>
       <c r="I5" s="16"/>
       <c r="J5" s="16"/>
       <c r="K5" s="16"/>
       <c r="L5" s="16"/>
       <c r="M5" s="16"/>
       <c r="N5" s="16"/>
       <c r="O5" s="16"/>
       <c r="P5" s="16"/>
     </row>
-    <row r="6" spans="1:31" s="16" customFormat="1">
+    <row r="6" spans="1:32" s="16" customFormat="1">
       <c r="A6" s="235"/>
       <c r="B6" s="235"/>
       <c r="C6" s="235"/>
       <c r="D6" s="234"/>
     </row>
-    <row r="7" spans="1:31" s="16" customFormat="1">
-      <c r="A7" s="253" t="s">
+    <row r="7" spans="1:32" s="16" customFormat="1">
+      <c r="A7" s="256" t="s">
         <v>33</v>
       </c>
-      <c r="B7" s="253"/>
-[...31 lines deleted...]
-      <c r="A8" s="284" t="s">
+      <c r="B7" s="256"/>
+      <c r="C7" s="256"/>
+      <c r="D7" s="256"/>
+      <c r="E7" s="256"/>
+      <c r="F7" s="256"/>
+      <c r="G7" s="256"/>
+      <c r="H7" s="256"/>
+      <c r="I7" s="256"/>
+      <c r="J7" s="256"/>
+      <c r="K7" s="256"/>
+      <c r="L7" s="256"/>
+      <c r="M7" s="256"/>
+      <c r="N7" s="256"/>
+      <c r="O7" s="256"/>
+      <c r="P7" s="256"/>
+      <c r="Q7" s="257"/>
+      <c r="R7" s="257"/>
+      <c r="S7" s="257"/>
+      <c r="T7" s="257"/>
+      <c r="U7" s="257"/>
+      <c r="V7" s="257"/>
+      <c r="W7" s="257"/>
+      <c r="X7" s="257"/>
+      <c r="Y7" s="257"/>
+      <c r="Z7" s="257"/>
+      <c r="AA7" s="257"/>
+      <c r="AB7" s="257"/>
+      <c r="AC7" s="257"/>
+      <c r="AD7" s="257"/>
+      <c r="AE7" s="257"/>
+      <c r="AF7" s="257"/>
+    </row>
+    <row r="8" spans="1:32" ht="15" customHeight="1">
+      <c r="A8" s="254"/>
+      <c r="B8" s="255"/>
+      <c r="C8" s="255"/>
+      <c r="D8" s="255"/>
+      <c r="E8" s="255"/>
+      <c r="F8" s="255"/>
+      <c r="G8" s="255"/>
+      <c r="H8" s="255"/>
+      <c r="I8" s="255"/>
+      <c r="J8" s="255"/>
+      <c r="K8" s="255"/>
+      <c r="L8" s="255"/>
+      <c r="M8" s="255"/>
+      <c r="N8" s="255"/>
+      <c r="O8" s="255"/>
+      <c r="P8" s="255"/>
+      <c r="Q8" s="255"/>
+      <c r="R8" s="255"/>
+      <c r="S8" s="255"/>
+      <c r="T8" s="255"/>
+      <c r="U8" s="255"/>
+      <c r="V8" s="255"/>
+      <c r="W8" s="255"/>
+      <c r="X8" s="255"/>
+      <c r="Y8" s="255"/>
+      <c r="Z8" s="255"/>
+      <c r="AA8" s="255"/>
+      <c r="AB8" s="255"/>
+      <c r="AC8" s="255"/>
+      <c r="AD8" s="255"/>
+      <c r="AE8" s="287" t="s">
         <v>2</v>
       </c>
-      <c r="B8" s="270"/>
-[...32 lines deleted...]
-      <c r="B9" s="256">
+      <c r="AF8" s="287"/>
+    </row>
+    <row r="9" spans="1:32">
+      <c r="A9" s="267"/>
+      <c r="B9" s="269">
         <v>2024</v>
       </c>
-      <c r="C9" s="257"/>
-[...10 lines deleted...]
-      <c r="N9" s="258">
+      <c r="C9" s="270"/>
+      <c r="D9" s="270"/>
+      <c r="E9" s="270"/>
+      <c r="F9" s="270"/>
+      <c r="G9" s="270"/>
+      <c r="H9" s="270"/>
+      <c r="I9" s="270"/>
+      <c r="J9" s="270"/>
+      <c r="K9" s="270"/>
+      <c r="L9" s="270"/>
+      <c r="M9" s="270"/>
+      <c r="N9" s="264">
         <v>2025</v>
       </c>
-      <c r="O9" s="259"/>
-[...10 lines deleted...]
-      <c r="Z9" s="258">
+      <c r="O9" s="271"/>
+      <c r="P9" s="271"/>
+      <c r="Q9" s="288"/>
+      <c r="R9" s="288"/>
+      <c r="S9" s="288"/>
+      <c r="T9" s="288"/>
+      <c r="U9" s="288"/>
+      <c r="V9" s="288"/>
+      <c r="W9" s="288"/>
+      <c r="X9" s="288"/>
+      <c r="Y9" s="288"/>
+      <c r="Z9" s="264">
         <v>2026</v>
       </c>
-      <c r="AA9" s="265"/>
-[...6 lines deleted...]
-      <c r="A10" s="255"/>
+      <c r="AA9" s="271"/>
+      <c r="AB9" s="271"/>
+      <c r="AC9" s="288"/>
+      <c r="AD9" s="288"/>
+      <c r="AE9" s="288"/>
+      <c r="AF9" s="288"/>
+    </row>
+    <row r="10" spans="1:32" ht="24" customHeight="1">
+      <c r="A10" s="268"/>
       <c r="B10" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C10" s="9" t="s">
         <v>12</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>13</v>
       </c>
       <c r="E10" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F10" s="10" t="s">
         <v>15</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>16</v>
       </c>
       <c r="H10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="I10" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J10" s="3" t="s">
@@ -12606,105 +12915,108 @@
       </c>
       <c r="R10" s="10" t="s">
         <v>15</v>
       </c>
       <c r="S10" s="3" t="s">
         <v>16</v>
       </c>
       <c r="T10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="U10" s="3" t="s">
         <v>18</v>
       </c>
       <c r="V10" s="3" t="s">
         <v>19</v>
       </c>
       <c r="W10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="X10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="Y10" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="Z10" s="2" t="s">
+      <c r="Z10" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="AA10" s="2" t="s">
-[...3 lines deleted...]
-        <v>5</v>
+      <c r="AA10" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="AB10" s="3" t="s">
+        <v>13</v>
       </c>
       <c r="AC10" s="3" t="s">
-        <v>6</v>
+        <v>14</v>
       </c>
       <c r="AD10" s="10" t="s">
         <v>15</v>
       </c>
       <c r="AE10" s="3" t="s">
         <v>16</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="268" t="s">
+      <c r="AF10" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="11" spans="1:32" s="12" customFormat="1" ht="11.25">
+      <c r="A11" s="276" t="s">
         <v>29</v>
       </c>
-      <c r="B11" s="268"/>
-[...30 lines deleted...]
-    <row r="12" spans="1:31" s="12" customFormat="1" ht="11.25">
+      <c r="B11" s="276"/>
+      <c r="C11" s="276"/>
+      <c r="D11" s="276"/>
+      <c r="E11" s="276"/>
+      <c r="F11" s="276"/>
+      <c r="G11" s="276"/>
+      <c r="H11" s="276"/>
+      <c r="I11" s="276"/>
+      <c r="J11" s="276"/>
+      <c r="K11" s="276"/>
+      <c r="L11" s="276"/>
+      <c r="M11" s="276"/>
+      <c r="N11" s="276"/>
+      <c r="O11" s="276"/>
+      <c r="P11" s="276"/>
+      <c r="Q11" s="289"/>
+      <c r="R11" s="289"/>
+      <c r="S11" s="289"/>
+      <c r="T11" s="289"/>
+      <c r="U11" s="289"/>
+      <c r="V11" s="289"/>
+      <c r="W11" s="289"/>
+      <c r="X11" s="289"/>
+      <c r="Y11" s="289"/>
+      <c r="Z11" s="289"/>
+      <c r="AA11" s="289"/>
+      <c r="AB11" s="289"/>
+      <c r="AC11" s="289"/>
+      <c r="AD11" s="289"/>
+      <c r="AE11" s="289"/>
+    </row>
+    <row r="12" spans="1:32" s="12" customFormat="1" ht="11.25">
       <c r="A12" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B12" s="18">
         <v>12.27</v>
       </c>
       <c r="C12" s="18">
         <v>9.64</v>
       </c>
       <c r="D12" s="18">
         <v>8.3699999999999992</v>
       </c>
       <c r="E12" s="18">
         <v>7.37</v>
       </c>
       <c r="F12" s="18">
         <v>7.56</v>
       </c>
       <c r="G12" s="102">
         <v>7.86</v>
       </c>
       <c r="H12" s="103">
         <v>7.45</v>
       </c>
       <c r="I12" s="104">
@@ -12754,52 +13066,55 @@
       </c>
       <c r="X12" s="18">
         <v>6.61</v>
       </c>
       <c r="Y12" s="18">
         <v>6.7</v>
       </c>
       <c r="Z12" s="18">
         <v>4.47</v>
       </c>
       <c r="AA12" s="18">
         <v>7.19</v>
       </c>
       <c r="AB12" s="18">
         <v>7.61</v>
       </c>
       <c r="AC12" s="18">
         <v>7.54</v>
       </c>
       <c r="AD12" s="18">
         <v>7.33</v>
       </c>
       <c r="AE12" s="18">
         <v>7.12</v>
       </c>
-    </row>
-    <row r="13" spans="1:31" s="12" customFormat="1" ht="11.25">
+      <c r="AF12" s="114">
+        <v>6.44</v>
+      </c>
+    </row>
+    <row r="13" spans="1:32" s="12" customFormat="1" ht="11.25">
       <c r="A13" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B13" s="18">
         <v>10.15</v>
       </c>
       <c r="C13" s="18">
         <v>8.1</v>
       </c>
       <c r="D13" s="18">
         <v>6.39</v>
       </c>
       <c r="E13" s="18">
         <v>5.74</v>
       </c>
       <c r="F13" s="18">
         <v>6.28</v>
       </c>
       <c r="G13" s="102">
         <v>6.67</v>
       </c>
       <c r="H13" s="103">
         <v>6.18</v>
       </c>
       <c r="I13" s="104">
@@ -12849,52 +13164,55 @@
       </c>
       <c r="X13" s="18">
         <v>5.77</v>
       </c>
       <c r="Y13" s="18">
         <v>5.77</v>
       </c>
       <c r="Z13" s="18">
         <v>5.71</v>
       </c>
       <c r="AA13" s="18">
         <v>7.05</v>
       </c>
       <c r="AB13" s="18">
         <v>6.87</v>
       </c>
       <c r="AC13" s="18">
         <v>7.69</v>
       </c>
       <c r="AD13" s="18">
         <v>7.89</v>
       </c>
       <c r="AE13" s="18">
         <v>6.61</v>
       </c>
-    </row>
-    <row r="14" spans="1:31" s="12" customFormat="1" ht="11.25">
+      <c r="AF13" s="114">
+        <v>5.82</v>
+      </c>
+    </row>
+    <row r="14" spans="1:32" s="12" customFormat="1" ht="11.25">
       <c r="A14" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B14" s="18">
         <v>5.18</v>
       </c>
       <c r="C14" s="18">
         <v>8.5</v>
       </c>
       <c r="D14" s="18">
         <v>9.82</v>
       </c>
       <c r="E14" s="18">
         <v>10.220000000000001</v>
       </c>
       <c r="F14" s="18">
         <v>9.25</v>
       </c>
       <c r="G14" s="102">
         <v>8.9</v>
       </c>
       <c r="H14" s="103">
         <v>8.4700000000000006</v>
       </c>
       <c r="I14" s="104">
@@ -12944,52 +13262,55 @@
       </c>
       <c r="X14" s="18">
         <v>4.87</v>
       </c>
       <c r="Y14" s="18">
         <v>5.01</v>
       </c>
       <c r="Z14" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AA14" s="18">
         <v>12.55</v>
       </c>
       <c r="AB14" s="18">
         <v>13.02</v>
       </c>
       <c r="AC14" s="18">
         <v>9.6</v>
       </c>
       <c r="AD14" s="18">
         <v>7.99</v>
       </c>
       <c r="AE14" s="18">
         <v>9.36</v>
       </c>
-    </row>
-    <row r="15" spans="1:31" s="12" customFormat="1" ht="11.25">
+      <c r="AF14" s="114">
+        <v>9.0399999999999991</v>
+      </c>
+    </row>
+    <row r="15" spans="1:32" s="12" customFormat="1" ht="11.25">
       <c r="A15" s="6" t="s">
         <v>36</v>
       </c>
       <c r="B15" s="18" t="s">
         <v>42</v>
       </c>
       <c r="C15" s="18" t="s">
         <v>42</v>
       </c>
       <c r="D15" s="18">
         <v>6.58</v>
       </c>
       <c r="E15" s="18">
         <v>4.76</v>
       </c>
       <c r="F15" s="18">
         <v>3.95</v>
       </c>
       <c r="G15" s="102">
         <v>9.84</v>
       </c>
       <c r="H15" s="103">
         <v>8.36</v>
       </c>
       <c r="I15" s="104">
@@ -13037,52 +13358,55 @@
       <c r="W15" s="18">
         <v>5.87</v>
       </c>
       <c r="X15" s="18">
         <v>5.33</v>
       </c>
       <c r="Y15" s="18">
         <v>4.87</v>
       </c>
       <c r="Z15" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AA15" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AB15" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AC15" s="18"/>
       <c r="AD15" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AE15" s="18" t="s">
         <v>42</v>
       </c>
-    </row>
-    <row r="16" spans="1:31" s="12" customFormat="1" ht="11.25">
+      <c r="AF15" s="114">
+        <v>3.13</v>
+      </c>
+    </row>
+    <row r="16" spans="1:32" s="12" customFormat="1" ht="11.25">
       <c r="A16" s="6" t="s">
         <v>37</v>
       </c>
       <c r="B16" s="18" t="s">
         <v>42</v>
       </c>
       <c r="C16" s="18">
         <v>12.5</v>
       </c>
       <c r="D16" s="18">
         <v>8.1300000000000008</v>
       </c>
       <c r="E16" s="18">
         <v>11.36</v>
       </c>
       <c r="F16" s="18">
         <v>13.1</v>
       </c>
       <c r="G16" s="102">
         <v>11.03</v>
       </c>
       <c r="H16" s="103">
         <v>12.99</v>
       </c>
       <c r="I16" s="104">
@@ -13132,52 +13456,55 @@
       </c>
       <c r="X16" s="18">
         <v>9.26</v>
       </c>
       <c r="Y16" s="18">
         <v>8.39</v>
       </c>
       <c r="Z16" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AA16" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AB16" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AC16" s="18">
         <v>7.04</v>
       </c>
       <c r="AD16" s="18">
         <v>5.59</v>
       </c>
       <c r="AE16" s="18">
         <v>4.6100000000000003</v>
       </c>
-    </row>
-    <row r="17" spans="1:31" s="12" customFormat="1" ht="11.25">
+      <c r="AF16" s="114">
+        <v>3.91</v>
+      </c>
+    </row>
+    <row r="17" spans="1:32" s="12" customFormat="1" ht="11.25">
       <c r="A17" s="6" t="s">
         <v>38</v>
       </c>
       <c r="B17" s="18">
         <v>39.6</v>
       </c>
       <c r="C17" s="18">
         <v>24.75</v>
       </c>
       <c r="D17" s="18">
         <v>19.420000000000002</v>
       </c>
       <c r="E17" s="18">
         <v>14.39</v>
       </c>
       <c r="F17" s="18">
         <v>11.86</v>
       </c>
       <c r="G17" s="102">
         <v>11.67</v>
       </c>
       <c r="H17" s="103">
         <v>13.04</v>
       </c>
       <c r="I17" s="104">
@@ -13227,52 +13554,55 @@
       </c>
       <c r="X17" s="18">
         <v>10.3</v>
       </c>
       <c r="Y17" s="18">
         <v>10.44</v>
       </c>
       <c r="Z17" s="18">
         <v>13.16</v>
       </c>
       <c r="AA17" s="18">
         <v>12.5</v>
       </c>
       <c r="AB17" s="18">
         <v>12.93</v>
       </c>
       <c r="AC17" s="18">
         <v>10.34</v>
       </c>
       <c r="AD17" s="18">
         <v>10.99</v>
       </c>
       <c r="AE17" s="18">
         <v>13.57</v>
       </c>
-    </row>
-    <row r="18" spans="1:31" s="12" customFormat="1" ht="11.25">
+      <c r="AF17" s="114">
+        <v>11.65</v>
+      </c>
+    </row>
+    <row r="18" spans="1:32" s="12" customFormat="1" ht="11.25">
       <c r="A18" s="6" t="s">
         <v>39</v>
       </c>
       <c r="B18" s="18">
         <v>16.670000000000002</v>
       </c>
       <c r="C18" s="18">
         <v>7.69</v>
       </c>
       <c r="D18" s="18">
         <v>5.43</v>
       </c>
       <c r="E18" s="18">
         <v>4.07</v>
       </c>
       <c r="F18" s="18">
         <v>3.24</v>
       </c>
       <c r="G18" s="102">
         <v>2.81</v>
       </c>
       <c r="H18" s="103">
         <v>2.33</v>
       </c>
       <c r="I18" s="104">
@@ -13322,52 +13652,55 @@
       </c>
       <c r="X18" s="18">
         <v>14.11</v>
       </c>
       <c r="Y18" s="18">
         <v>12.97</v>
       </c>
       <c r="Z18" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AA18" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AB18" s="18">
         <v>7.75</v>
       </c>
       <c r="AC18" s="18">
         <v>5.75</v>
       </c>
       <c r="AD18" s="18">
         <v>4.72</v>
       </c>
       <c r="AE18" s="18">
         <v>4.0199999999999996</v>
       </c>
-    </row>
-    <row r="19" spans="1:31" s="12" customFormat="1" ht="11.25">
+      <c r="AF18" s="114">
+        <v>3.31</v>
+      </c>
+    </row>
+    <row r="19" spans="1:32" s="12" customFormat="1" ht="11.25">
       <c r="A19" s="6" t="s">
         <v>40</v>
       </c>
       <c r="B19" s="18">
         <v>28.57</v>
       </c>
       <c r="C19" s="18">
         <v>17.86</v>
       </c>
       <c r="D19" s="18">
         <v>18.52</v>
       </c>
       <c r="E19" s="18">
         <v>13.64</v>
       </c>
       <c r="F19" s="18">
         <v>14.87</v>
       </c>
       <c r="G19" s="102">
         <v>15.87</v>
       </c>
       <c r="H19" s="103">
         <v>13.77</v>
       </c>
       <c r="I19" s="104">
@@ -13417,52 +13750,55 @@
       </c>
       <c r="X19" s="18">
         <v>7.48</v>
       </c>
       <c r="Y19" s="18">
         <v>11.93</v>
       </c>
       <c r="Z19" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AA19" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AB19" s="18">
         <v>7.69</v>
       </c>
       <c r="AC19" s="18">
         <v>6.17</v>
       </c>
       <c r="AD19" s="18">
         <v>5.05</v>
       </c>
       <c r="AE19" s="18">
         <v>8.3699999999999992</v>
       </c>
-    </row>
-    <row r="20" spans="1:31" s="12" customFormat="1" ht="11.25">
+      <c r="AF19" s="114">
+        <v>7.09</v>
+      </c>
+    </row>
+    <row r="20" spans="1:32" s="12" customFormat="1" ht="11.25">
       <c r="A20" s="6" t="s">
         <v>41</v>
       </c>
       <c r="B20" s="18">
         <v>15.63</v>
       </c>
       <c r="C20" s="18">
         <v>8.5500000000000007</v>
       </c>
       <c r="D20" s="18">
         <v>6.41</v>
       </c>
       <c r="E20" s="18">
         <v>4.9000000000000004</v>
       </c>
       <c r="F20" s="18">
         <v>8.6999999999999993</v>
       </c>
       <c r="G20" s="102">
         <v>7.33</v>
       </c>
       <c r="H20" s="103">
         <v>6.23</v>
       </c>
       <c r="I20" s="104">
@@ -13512,87 +13848,91 @@
       </c>
       <c r="X20" s="18">
         <v>8.1300000000000008</v>
       </c>
       <c r="Y20" s="18">
         <v>7.59</v>
       </c>
       <c r="Z20" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AA20" s="18">
         <v>10.99</v>
       </c>
       <c r="AB20" s="18">
         <v>7.41</v>
       </c>
       <c r="AC20" s="18">
         <v>5.92</v>
       </c>
       <c r="AD20" s="18">
         <v>4.93</v>
       </c>
       <c r="AE20" s="18">
         <v>8.1300000000000008</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="282" t="s">
+      <c r="AF20" s="114">
+        <v>6.83</v>
+      </c>
+    </row>
+    <row r="21" spans="1:32" s="12" customFormat="1" ht="11.25">
+      <c r="A21" s="283" t="s">
         <v>20</v>
       </c>
-      <c r="B21" s="282"/>
-[...30 lines deleted...]
-    <row r="22" spans="1:31" s="12" customFormat="1" ht="11.25">
+      <c r="B21" s="283"/>
+      <c r="C21" s="283"/>
+      <c r="D21" s="283"/>
+      <c r="E21" s="283"/>
+      <c r="F21" s="283"/>
+      <c r="G21" s="283"/>
+      <c r="H21" s="283"/>
+      <c r="I21" s="283"/>
+      <c r="J21" s="283"/>
+      <c r="K21" s="283"/>
+      <c r="L21" s="283"/>
+      <c r="M21" s="283"/>
+      <c r="N21" s="283"/>
+      <c r="O21" s="283"/>
+      <c r="P21" s="283"/>
+      <c r="Q21" s="284"/>
+      <c r="R21" s="284"/>
+      <c r="S21" s="284"/>
+      <c r="T21" s="284"/>
+      <c r="U21" s="284"/>
+      <c r="V21" s="284"/>
+      <c r="W21" s="284"/>
+      <c r="X21" s="284"/>
+      <c r="Y21" s="284"/>
+      <c r="Z21" s="284"/>
+      <c r="AA21" s="284"/>
+      <c r="AB21" s="284"/>
+      <c r="AC21" s="284"/>
+      <c r="AD21" s="284"/>
+      <c r="AE21" s="284"/>
+      <c r="AF21" s="5"/>
+    </row>
+    <row r="22" spans="1:32" s="12" customFormat="1" ht="11.25">
       <c r="A22" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B22" s="18">
         <v>8.64</v>
       </c>
       <c r="C22" s="18">
         <v>8.9499999999999993</v>
       </c>
       <c r="D22" s="18">
         <v>7.55</v>
       </c>
       <c r="E22" s="18">
         <v>7.43</v>
       </c>
       <c r="F22" s="18">
         <v>7.79</v>
       </c>
       <c r="G22" s="108">
         <v>8.11</v>
       </c>
       <c r="H22" s="109">
         <v>7.49</v>
       </c>
       <c r="I22" s="110">
@@ -13642,52 +13982,55 @@
       </c>
       <c r="X22" s="18">
         <v>5.39</v>
       </c>
       <c r="Y22" s="18">
         <v>5.49</v>
       </c>
       <c r="Z22" s="18">
         <v>5.08</v>
       </c>
       <c r="AA22" s="18">
         <v>9.2100000000000009</v>
       </c>
       <c r="AB22" s="18">
         <v>8.52</v>
       </c>
       <c r="AC22" s="18">
         <v>7.44</v>
       </c>
       <c r="AD22" s="18">
         <v>7.13</v>
       </c>
       <c r="AE22" s="18">
         <v>6.27</v>
       </c>
-    </row>
-    <row r="23" spans="1:31" s="12" customFormat="1" ht="11.25">
+      <c r="AF22" s="114">
+        <v>5.83</v>
+      </c>
+    </row>
+    <row r="23" spans="1:32" s="12" customFormat="1" ht="11.25">
       <c r="A23" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B23" s="18">
         <v>9.02</v>
       </c>
       <c r="C23" s="18">
         <v>8.4</v>
       </c>
       <c r="D23" s="18">
         <v>6.31</v>
       </c>
       <c r="E23" s="18">
         <v>6.06</v>
       </c>
       <c r="F23" s="18">
         <v>6.74</v>
       </c>
       <c r="G23" s="108">
         <v>7.56</v>
       </c>
       <c r="H23" s="109">
         <v>6.9</v>
       </c>
       <c r="I23" s="110">
@@ -13737,52 +14080,55 @@
       </c>
       <c r="X23" s="18">
         <v>5.9</v>
       </c>
       <c r="Y23" s="18">
         <v>5.92</v>
       </c>
       <c r="Z23" s="18">
         <v>6.06</v>
       </c>
       <c r="AA23" s="18">
         <v>8.7899999999999991</v>
       </c>
       <c r="AB23" s="18">
         <v>8.1199999999999992</v>
       </c>
       <c r="AC23" s="18">
         <v>7.39</v>
       </c>
       <c r="AD23" s="18">
         <v>7.3</v>
       </c>
       <c r="AE23" s="18">
         <v>6.11</v>
       </c>
-    </row>
-    <row r="24" spans="1:31" s="12" customFormat="1" ht="11.25">
+      <c r="AF23" s="114">
+        <v>5.48</v>
+      </c>
+    </row>
+    <row r="24" spans="1:32" s="12" customFormat="1" ht="11.25">
       <c r="A24" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B24" s="18">
         <v>6.9</v>
       </c>
       <c r="C24" s="18">
         <v>11.45</v>
       </c>
       <c r="D24" s="18">
         <v>13.3</v>
       </c>
       <c r="E24" s="18">
         <v>13.65</v>
       </c>
       <c r="F24" s="18">
         <v>12.31</v>
       </c>
       <c r="G24" s="108">
         <v>10.53</v>
       </c>
       <c r="H24" s="109">
         <v>10.1</v>
       </c>
       <c r="I24" s="110">
@@ -13832,87 +14178,91 @@
       </c>
       <c r="X24" s="18">
         <v>3.18</v>
       </c>
       <c r="Y24" s="18">
         <v>3.64</v>
       </c>
       <c r="Z24" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AA24" s="18">
         <v>11.36</v>
       </c>
       <c r="AB24" s="18">
         <v>10.42</v>
       </c>
       <c r="AC24" s="18">
         <v>7.65</v>
       </c>
       <c r="AD24" s="18">
         <v>6.34</v>
       </c>
       <c r="AE24" s="18">
         <v>7.01</v>
       </c>
-    </row>
-[...35 lines deleted...]
-    <row r="26" spans="1:31" s="12" customFormat="1" ht="11.25">
+      <c r="AF24" s="114">
+        <v>7.42</v>
+      </c>
+    </row>
+    <row r="25" spans="1:32" s="12" customFormat="1" ht="11.25">
+      <c r="A25" s="286" t="s">
+        <v>1</v>
+      </c>
+      <c r="B25" s="286"/>
+      <c r="C25" s="286"/>
+      <c r="D25" s="286"/>
+      <c r="E25" s="286"/>
+      <c r="F25" s="286"/>
+      <c r="G25" s="286"/>
+      <c r="H25" s="286"/>
+      <c r="I25" s="286"/>
+      <c r="J25" s="286"/>
+      <c r="K25" s="286"/>
+      <c r="L25" s="286"/>
+      <c r="M25" s="286"/>
+      <c r="N25" s="286"/>
+      <c r="O25" s="286"/>
+      <c r="P25" s="286"/>
+      <c r="Q25" s="284"/>
+      <c r="R25" s="284"/>
+      <c r="S25" s="284"/>
+      <c r="T25" s="284"/>
+      <c r="U25" s="284"/>
+      <c r="V25" s="284"/>
+      <c r="W25" s="284"/>
+      <c r="X25" s="284"/>
+      <c r="Y25" s="284"/>
+      <c r="Z25" s="284"/>
+      <c r="AA25" s="284"/>
+      <c r="AB25" s="284"/>
+      <c r="AC25" s="284"/>
+      <c r="AD25" s="284"/>
+      <c r="AE25" s="284"/>
+      <c r="AF25" s="5"/>
+    </row>
+    <row r="26" spans="1:32" s="12" customFormat="1" ht="11.25">
       <c r="A26" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B26" s="18">
         <v>16.739999999999998</v>
       </c>
       <c r="C26" s="18">
         <v>10.46</v>
       </c>
       <c r="D26" s="18">
         <v>9.32</v>
       </c>
       <c r="E26" s="114">
         <v>7.29</v>
       </c>
       <c r="F26" s="18">
         <v>7.3</v>
       </c>
       <c r="G26" s="115">
         <v>7.58</v>
       </c>
       <c r="H26" s="116">
         <v>7.41</v>
       </c>
       <c r="I26" s="117">
@@ -13962,52 +14312,55 @@
       </c>
       <c r="X26" s="114">
         <v>7.99</v>
       </c>
       <c r="Y26" s="18">
         <v>8.07</v>
       </c>
       <c r="Z26" s="18">
         <v>3.78</v>
       </c>
       <c r="AA26" s="18">
         <v>5.01</v>
       </c>
       <c r="AB26" s="114">
         <v>6.62</v>
       </c>
       <c r="AC26" s="114">
         <v>7.65</v>
       </c>
       <c r="AD26" s="18">
         <v>7.56</v>
       </c>
       <c r="AE26" s="18">
         <v>8.06</v>
       </c>
-    </row>
-    <row r="27" spans="1:31" s="12" customFormat="1" ht="11.25">
+      <c r="AF26" s="114">
+        <v>7.12</v>
+      </c>
+    </row>
+    <row r="27" spans="1:32" s="12" customFormat="1" ht="11.25">
       <c r="A27" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="18">
         <v>13.51</v>
       </c>
       <c r="C27" s="18">
         <v>7.26</v>
       </c>
       <c r="D27" s="18">
         <v>6.61</v>
       </c>
       <c r="E27" s="114">
         <v>4.8600000000000003</v>
       </c>
       <c r="F27" s="18">
         <v>5</v>
       </c>
       <c r="G27" s="115">
         <v>4.21</v>
       </c>
       <c r="H27" s="116">
         <v>4.21</v>
       </c>
       <c r="I27" s="117">
@@ -14057,52 +14410,55 @@
       </c>
       <c r="X27" s="114">
         <v>5.42</v>
       </c>
       <c r="Y27" s="18">
         <v>5.36</v>
       </c>
       <c r="Z27" s="18">
         <v>4.8499999999999996</v>
       </c>
       <c r="AA27" s="18">
         <v>2.73</v>
       </c>
       <c r="AB27" s="114">
         <v>3.72</v>
       </c>
       <c r="AC27" s="114">
         <v>8.43</v>
       </c>
       <c r="AD27" s="18">
         <v>9.42</v>
       </c>
       <c r="AE27" s="18">
         <v>7.89</v>
       </c>
-    </row>
-    <row r="28" spans="1:31" s="12" customFormat="1" ht="11.25">
+      <c r="AF27" s="114">
+        <v>6.71</v>
+      </c>
+    </row>
+    <row r="28" spans="1:32" s="12" customFormat="1" ht="11.25">
       <c r="A28" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B28" s="18" t="s">
         <v>42</v>
       </c>
       <c r="C28" s="18" t="s">
         <v>42</v>
       </c>
       <c r="D28" s="18" t="s">
         <v>42</v>
       </c>
       <c r="E28" s="18" t="s">
         <v>42</v>
       </c>
       <c r="F28" s="18" t="s">
         <v>42</v>
       </c>
       <c r="G28" s="115">
         <v>3.98</v>
       </c>
       <c r="H28" s="116">
         <v>3.46</v>
       </c>
       <c r="I28" s="117">
@@ -14150,52 +14506,55 @@
       </c>
       <c r="X28" s="114">
         <v>10.31</v>
       </c>
       <c r="Y28" s="18">
         <v>9.43</v>
       </c>
       <c r="Z28" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AA28" s="18">
         <v>15.87</v>
       </c>
       <c r="AB28" s="114">
         <v>20.83</v>
       </c>
       <c r="AC28" s="114">
         <v>15.5</v>
       </c>
       <c r="AD28" s="18">
         <v>13.07</v>
       </c>
       <c r="AE28" s="18">
         <v>16.95</v>
       </c>
-    </row>
-    <row r="29" spans="1:31" s="12" customFormat="1" ht="11.25">
+      <c r="AF28" s="114">
+        <v>14.22</v>
+      </c>
+    </row>
+    <row r="29" spans="1:32" s="12" customFormat="1" ht="11.25">
       <c r="A29" s="6" t="s">
         <v>36</v>
       </c>
       <c r="B29" s="18" t="s">
         <v>42</v>
       </c>
       <c r="C29" s="18" t="s">
         <v>42</v>
       </c>
       <c r="D29" s="18">
         <v>6.58</v>
       </c>
       <c r="E29" s="114">
         <v>4.76</v>
       </c>
       <c r="F29" s="18">
         <v>3.95</v>
       </c>
       <c r="G29" s="115">
         <v>9.84</v>
       </c>
       <c r="H29" s="116">
         <v>8.36</v>
       </c>
       <c r="I29" s="117">
@@ -14243,52 +14602,55 @@
       <c r="W29" s="114">
         <v>5.87</v>
       </c>
       <c r="X29" s="114">
         <v>5.33</v>
       </c>
       <c r="Y29" s="18">
         <v>4.87</v>
       </c>
       <c r="Z29" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AA29" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AB29" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AC29" s="114"/>
       <c r="AD29" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AE29" s="18" t="s">
         <v>42</v>
       </c>
-    </row>
-    <row r="30" spans="1:31" s="12" customFormat="1" ht="11.25">
+      <c r="AF29" s="114">
+        <v>3.13</v>
+      </c>
+    </row>
+    <row r="30" spans="1:32" s="12" customFormat="1" ht="11.25">
       <c r="A30" s="6" t="s">
         <v>37</v>
       </c>
       <c r="B30" s="18" t="s">
         <v>42</v>
       </c>
       <c r="C30" s="18">
         <v>12.5</v>
       </c>
       <c r="D30" s="18">
         <v>8.1300000000000008</v>
       </c>
       <c r="E30" s="114">
         <v>11.36</v>
       </c>
       <c r="F30" s="18">
         <v>13.1</v>
       </c>
       <c r="G30" s="115">
         <v>11.03</v>
       </c>
       <c r="H30" s="116">
         <v>12.99</v>
       </c>
       <c r="I30" s="117">
@@ -14338,52 +14700,55 @@
       </c>
       <c r="X30" s="114">
         <v>9.26</v>
       </c>
       <c r="Y30" s="18">
         <v>8.39</v>
       </c>
       <c r="Z30" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AA30" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AB30" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AC30" s="114">
         <v>7.04</v>
       </c>
       <c r="AD30" s="18">
         <v>5.59</v>
       </c>
       <c r="AE30" s="18">
         <v>4.6100000000000003</v>
       </c>
-    </row>
-    <row r="31" spans="1:31" s="12" customFormat="1" ht="11.25">
+      <c r="AF30" s="114">
+        <v>3.91</v>
+      </c>
+    </row>
+    <row r="31" spans="1:32" s="12" customFormat="1" ht="11.25">
       <c r="A31" s="6" t="s">
         <v>38</v>
       </c>
       <c r="B31" s="18">
         <v>39.6</v>
       </c>
       <c r="C31" s="18">
         <v>24.75</v>
       </c>
       <c r="D31" s="18">
         <v>19.420000000000002</v>
       </c>
       <c r="E31" s="114">
         <v>14.39</v>
       </c>
       <c r="F31" s="18">
         <v>11.86</v>
       </c>
       <c r="G31" s="115">
         <v>11.67</v>
       </c>
       <c r="H31" s="116">
         <v>13.04</v>
       </c>
       <c r="I31" s="117">
@@ -14433,52 +14798,55 @@
       </c>
       <c r="X31" s="114">
         <v>10.3</v>
       </c>
       <c r="Y31" s="18">
         <v>10.44</v>
       </c>
       <c r="Z31" s="18">
         <v>13.16</v>
       </c>
       <c r="AA31" s="18">
         <v>12.5</v>
       </c>
       <c r="AB31" s="114">
         <v>12.93</v>
       </c>
       <c r="AC31" s="114">
         <v>10.34</v>
       </c>
       <c r="AD31" s="18">
         <v>10.99</v>
       </c>
       <c r="AE31" s="18">
         <v>13.57</v>
       </c>
-    </row>
-    <row r="32" spans="1:31" s="12" customFormat="1" ht="11.25">
+      <c r="AF31" s="114">
+        <v>11.65</v>
+      </c>
+    </row>
+    <row r="32" spans="1:32" s="12" customFormat="1" ht="11.25">
       <c r="A32" s="6" t="s">
         <v>39</v>
       </c>
       <c r="B32" s="18">
         <v>16.670000000000002</v>
       </c>
       <c r="C32" s="18">
         <v>7.69</v>
       </c>
       <c r="D32" s="18">
         <v>5.43</v>
       </c>
       <c r="E32" s="114">
         <v>4.07</v>
       </c>
       <c r="F32" s="18">
         <v>3.24</v>
       </c>
       <c r="G32" s="115">
         <v>2.81</v>
       </c>
       <c r="H32" s="116">
         <v>2.33</v>
       </c>
       <c r="I32" s="117">
@@ -14528,52 +14896,55 @@
       </c>
       <c r="X32" s="114">
         <v>14.11</v>
       </c>
       <c r="Y32" s="18">
         <v>12.97</v>
       </c>
       <c r="Z32" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AA32" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AB32" s="114">
         <v>7.75</v>
       </c>
       <c r="AC32" s="114">
         <v>5.75</v>
       </c>
       <c r="AD32" s="18">
         <v>4.72</v>
       </c>
       <c r="AE32" s="18">
         <v>4.0199999999999996</v>
       </c>
-    </row>
-    <row r="33" spans="1:31" s="12" customFormat="1" ht="11.25">
+      <c r="AF32" s="114">
+        <v>3.31</v>
+      </c>
+    </row>
+    <row r="33" spans="1:32" s="12" customFormat="1" ht="11.25">
       <c r="A33" s="6" t="s">
         <v>40</v>
       </c>
       <c r="B33" s="114">
         <v>28.57</v>
       </c>
       <c r="C33" s="114">
         <v>17.86</v>
       </c>
       <c r="D33" s="114">
         <v>18.52</v>
       </c>
       <c r="E33" s="114">
         <v>13.64</v>
       </c>
       <c r="F33" s="18">
         <v>14.87</v>
       </c>
       <c r="G33" s="115">
         <v>15.87</v>
       </c>
       <c r="H33" s="116">
         <v>13.77</v>
       </c>
       <c r="I33" s="117">
@@ -14623,163 +14994,169 @@
       </c>
       <c r="X33" s="114">
         <v>7.48</v>
       </c>
       <c r="Y33" s="18">
         <v>11.93</v>
       </c>
       <c r="Z33" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AA33" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AB33" s="114">
         <v>7.69</v>
       </c>
       <c r="AC33" s="114">
         <v>6.17</v>
       </c>
       <c r="AD33" s="18">
         <v>5.05</v>
       </c>
       <c r="AE33" s="114">
         <v>8.3699999999999992</v>
       </c>
-    </row>
-    <row r="34" spans="1:31" s="12" customFormat="1" ht="11.25">
+      <c r="AF33" s="114">
+        <v>7.09</v>
+      </c>
+    </row>
+    <row r="34" spans="1:32" s="12" customFormat="1" ht="11.25">
       <c r="A34" s="7" t="s">
         <v>41</v>
       </c>
-      <c r="B34" s="227">
+      <c r="B34" s="246">
         <v>15.63</v>
       </c>
-      <c r="C34" s="227">
+      <c r="C34" s="246">
         <v>8.5500000000000007</v>
       </c>
-      <c r="D34" s="227">
+      <c r="D34" s="246">
         <v>6.41</v>
       </c>
-      <c r="E34" s="227">
+      <c r="E34" s="246">
         <v>4.9000000000000004</v>
       </c>
-      <c r="F34" s="227">
+      <c r="F34" s="246">
         <v>8.6999999999999993</v>
       </c>
       <c r="G34" s="121">
         <v>7.33</v>
       </c>
       <c r="H34" s="122">
         <v>6.23</v>
       </c>
       <c r="I34" s="123">
         <v>5.38</v>
       </c>
       <c r="J34" s="124">
         <v>4.82</v>
       </c>
       <c r="K34" s="125">
         <v>4.33</v>
       </c>
       <c r="L34" s="126">
         <v>7.95</v>
       </c>
-      <c r="M34" s="227">
+      <c r="M34" s="246">
         <v>7.27</v>
       </c>
-      <c r="N34" s="227" t="s">
-[...5 lines deleted...]
-      <c r="P34" s="227">
+      <c r="N34" s="246" t="s">
+        <v>42</v>
+      </c>
+      <c r="O34" s="246" t="s">
+        <v>42</v>
+      </c>
+      <c r="P34" s="246">
         <v>7.14</v>
       </c>
-      <c r="Q34" s="227">
+      <c r="Q34" s="246">
         <v>10.53</v>
       </c>
-      <c r="R34" s="227">
+      <c r="R34" s="246">
         <v>9.09</v>
       </c>
-      <c r="S34" s="227">
+      <c r="S34" s="246">
         <v>11.9</v>
       </c>
       <c r="T34" s="224">
         <v>13.11</v>
       </c>
       <c r="U34" s="225">
         <v>11.49</v>
       </c>
       <c r="V34" s="226">
         <v>10.23</v>
       </c>
-      <c r="W34" s="229">
+      <c r="W34" s="246">
         <v>8.99</v>
       </c>
-      <c r="X34" s="229">
+      <c r="X34" s="246">
         <v>8.1300000000000008</v>
       </c>
-      <c r="Y34" s="229">
+      <c r="Y34" s="246">
         <v>7.59</v>
       </c>
-      <c r="Z34" s="229" t="s">
-[...2 lines deleted...]
-      <c r="AA34" s="229">
+      <c r="Z34" s="246" t="s">
+        <v>42</v>
+      </c>
+      <c r="AA34" s="246">
         <v>10.99</v>
       </c>
-      <c r="AB34" s="244">
+      <c r="AB34" s="246">
         <v>7.41</v>
       </c>
       <c r="AC34" s="246">
         <v>5.92</v>
       </c>
       <c r="AD34" s="246">
         <v>4.93</v>
       </c>
       <c r="AE34" s="246">
         <v>8.1300000000000008</v>
       </c>
-    </row>
-    <row r="35" spans="1:31">
+      <c r="AF34" s="246">
+        <v>6.83</v>
+      </c>
+    </row>
+    <row r="35" spans="1:32">
       <c r="A35" s="11" t="s">
         <v>27</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="10">
+    <mergeCell ref="A21:AE21"/>
+    <mergeCell ref="A25:AE25"/>
+    <mergeCell ref="AE8:AF8"/>
+    <mergeCell ref="Z9:AF9"/>
+    <mergeCell ref="A7:AF7"/>
     <mergeCell ref="A2:C5"/>
     <mergeCell ref="B9:M9"/>
     <mergeCell ref="A9:A10"/>
     <mergeCell ref="N9:Y9"/>
-    <mergeCell ref="Z9:AE9"/>
-    <mergeCell ref="A8:AE8"/>
     <mergeCell ref="A11:AE11"/>
-    <mergeCell ref="A21:AE21"/>
-[...1 lines deleted...]
-    <mergeCell ref="A7:AE7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>All population</vt:lpstr>