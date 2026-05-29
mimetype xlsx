--- v0 (2026-04-14)
+++ v1 (2026-05-29)
@@ -11,65 +11,65 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11205" tabRatio="797" activeTab="4"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11205" tabRatio="797"/>
   </bookViews>
   <sheets>
     <sheet name="All population" sheetId="1" r:id="rId1"/>
     <sheet name="General mortality rate" sheetId="4" r:id="rId2"/>
     <sheet name="deceased by gender" sheetId="8" r:id="rId3"/>
     <sheet name="The number of deceased infants " sheetId="6" r:id="rId4"/>
     <sheet name="Infant mortality rate " sheetId="7" r:id="rId5"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="599" uniqueCount="46">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="614" uniqueCount="46">
   <si>
     <t>Atyrau</t>
   </si>
   <si>
     <t>Rural population</t>
   </si>
   <si>
     <t>per 1000 people</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
@@ -1267,155 +1267,159 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="53" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="58" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="63" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="64" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...17 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...9 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
-    </xf>
-[...19 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="157">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="85"/>
     <cellStyle name="Обычный 100" xfId="26"/>
     <cellStyle name="Обычный 101" xfId="55"/>
     <cellStyle name="Обычный 102" xfId="60"/>
     <cellStyle name="Обычный 103" xfId="66"/>
     <cellStyle name="Обычный 104" xfId="92"/>
     <cellStyle name="Обычный 105" xfId="101"/>
     <cellStyle name="Обычный 106" xfId="110"/>
     <cellStyle name="Обычный 107" xfId="34"/>
     <cellStyle name="Обычный 108" xfId="42"/>
     <cellStyle name="Обычный 109" xfId="50"/>
     <cellStyle name="Обычный 11" xfId="93"/>
     <cellStyle name="Обычный 110" xfId="72"/>
     <cellStyle name="Обычный 111" xfId="78"/>
     <cellStyle name="Обычный 112" xfId="84"/>
     <cellStyle name="Обычный 113" xfId="112"/>
     <cellStyle name="Обычный 114" xfId="115"/>
     <cellStyle name="Обычный 115" xfId="118"/>
     <cellStyle name="Обычный 116" xfId="130"/>
     <cellStyle name="Обычный 117" xfId="133"/>
     <cellStyle name="Обычный 118" xfId="136"/>
@@ -1594,51 +1598,51 @@
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Рисунок 3" descr="F:\НАУРЗБЕКОВА АСЕЛЬ (каб 824)\2018-2025 МОИ ДОКУМЕНТЫ\10) 2018-2026 ПЕРЕПИСКА\2026\ВНУТРЕННЯЯ БНС\Хат СП по измен. лого\2 вариант заново\Приложение\логотип\ЛОГО АНГ по левому краю.png"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-              <a14:useLocalDpi xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns="" val="0"/>
+              <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2028825" cy="800100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
@@ -1646,51 +1650,51 @@
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Рисунок 2" descr="F:\НАУРЗБЕКОВА АСЕЛЬ (каб 824)\2018-2025 МОИ ДОКУМЕНТЫ\10) 2018-2026 ПЕРЕПИСКА\2026\ВНУТРЕННЯЯ БНС\Хат СП по измен. лого\2 вариант заново\Приложение\логотип\ЛОГО АНГ по левому краю.png"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-              <a14:useLocalDpi xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns="" val="0"/>
+              <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2000250" cy="781050"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
@@ -1698,51 +1702,51 @@
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Рисунок 3" descr="F:\НАУРЗБЕКОВА АСЕЛЬ (каб 824)\2018-2025 МОИ ДОКУМЕНТЫ\10) 2018-2026 ПЕРЕПИСКА\2026\ВНУТРЕННЯЯ БНС\Хат СП по измен. лого\2 вариант заново\Приложение\логотип\ЛОГО АНГ по левому краю.png"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-              <a14:useLocalDpi xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns="" val="0"/>
+              <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2038350" cy="781050"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
@@ -1750,162 +1754,162 @@
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Рисунок 3" descr="F:\НАУРЗБЕКОВА АСЕЛЬ (каб 824)\2018-2025 МОИ ДОКУМЕНТЫ\10) 2018-2026 ПЕРЕПИСКА\2026\ВНУТРЕННЯЯ БНС\Хат СП по измен. лого\2 вариант заново\Приложение\логотип\ЛОГО АНГ по левому краю.png"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-              <a14:useLocalDpi xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns="" val="0"/>
+              <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1962150" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47626</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47624</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="Рисунок 4" descr="F:\НАУРЗБЕКОВА АСЕЛЬ (каб 824)\2018-2025 МОИ ДОКУМЕНТЫ\10) 2018-2026 ПЕРЕПИСКА\2026\ВНУТРЕННЯЯ БНС\Хат СП по измен. лого\2 вариант заново\Приложение\логотип\ЛОГО АНГ по левому краю.png"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-              <a14:useLocalDpi xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns="" val="0"/>
+              <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="47626" y="47624"/>
           <a:ext cx="1914524" cy="819151"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>133350</xdr:colOff>
       <xdr:row>5</xdr:row>
-      <xdr:rowOff>123824</xdr:rowOff>
+      <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Рисунок 3" descr="F:\НАУРЗБЕКОВА АСЕЛЬ (каб 824)\2018-2025 МОИ ДОКУМЕНТЫ\10) 2018-2026 ПЕРЕПИСКА\2026\ВНУТРЕННЯЯ БНС\Хат СП по измен. лого\2 вариант заново\Приложение\логотип\ЛОГО АНГ по левому краю.png"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-              <a14:useLocalDpi xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns="" val="0"/>
+              <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="2028825" cy="885824"/>
+          <a:ext cx="2028825" cy="809625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -2182,224 +2186,229 @@
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AA34"/>
+  <dimension ref="A1:AB34"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A52" sqref="A52:AB52"/>
-      <selection pane="bottomLeft" activeCell="B11" sqref="A11:AA33"/>
+      <selection pane="bottomLeft" activeCell="AE21" sqref="AE20:AE21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="15.42578125" style="1" customWidth="1"/>
     <col min="2" max="2" width="6.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" style="1" customWidth="1"/>
     <col min="4" max="5" width="5.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="5" style="1" customWidth="1"/>
     <col min="7" max="7" width="5.7109375" style="1" customWidth="1"/>
     <col min="8" max="8" width="5.42578125" style="1" customWidth="1"/>
     <col min="9" max="9" width="6.140625" style="1" customWidth="1"/>
-    <col min="10" max="10" width="9.140625" style="1"/>
+    <col min="10" max="10" width="9.140625" style="1" customWidth="1"/>
     <col min="11" max="11" width="7" style="1" customWidth="1"/>
     <col min="12" max="13" width="8.5703125" style="1" customWidth="1"/>
     <col min="14" max="14" width="6.85546875" style="1" customWidth="1"/>
     <col min="15" max="15" width="7.85546875" style="1" customWidth="1"/>
     <col min="16" max="16" width="5.5703125" style="1" customWidth="1"/>
     <col min="17" max="17" width="5.28515625" style="1" customWidth="1"/>
     <col min="18" max="18" width="4.7109375" style="1" customWidth="1"/>
     <col min="19" max="19" width="5.85546875" style="1" customWidth="1"/>
     <col min="20" max="20" width="6.140625" style="1" customWidth="1"/>
     <col min="21" max="21" width="7.28515625" style="1" customWidth="1"/>
     <col min="22" max="22" width="8.5703125" style="1" customWidth="1"/>
-    <col min="23" max="23" width="7.5703125" style="1" customWidth="1"/>
-    <col min="24" max="25" width="8.7109375" style="1" customWidth="1"/>
+    <col min="23" max="23" width="6.7109375" style="1" customWidth="1"/>
+    <col min="24" max="24" width="8.28515625" style="1" customWidth="1"/>
+    <col min="25" max="25" width="8.7109375" style="1" customWidth="1"/>
     <col min="26" max="26" width="7.140625" style="1" customWidth="1"/>
-    <col min="27" max="27" width="8" style="1" customWidth="1"/>
-    <col min="28" max="16384" width="9.140625" style="1"/>
+    <col min="27" max="27" width="7.42578125" style="1" customWidth="1"/>
+    <col min="28" max="28" width="6.5703125" style="1" customWidth="1"/>
+    <col min="29" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:27" s="13" customFormat="1" ht="20.25" hidden="1" customHeight="1"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:27">
+    <row r="1" spans="1:28" s="13" customFormat="1" ht="20.25" hidden="1" customHeight="1"/>
+    <row r="2" spans="1:28" ht="16.5" customHeight="1"/>
+    <row r="4" spans="1:28">
       <c r="A4" s="15"/>
       <c r="B4" s="15"/>
       <c r="C4" s="15"/>
       <c r="D4" s="15"/>
       <c r="E4" s="16"/>
       <c r="F4" s="16"/>
       <c r="G4" s="16"/>
       <c r="H4" s="16"/>
       <c r="I4" s="16"/>
       <c r="J4" s="16"/>
       <c r="K4" s="16"/>
       <c r="L4" s="16"/>
       <c r="M4" s="16"/>
       <c r="N4" s="16"/>
       <c r="O4" s="16"/>
       <c r="P4" s="16"/>
     </row>
-    <row r="5" spans="1:27">
+    <row r="5" spans="1:28">
       <c r="A5" s="15"/>
       <c r="B5" s="15"/>
       <c r="C5" s="15"/>
       <c r="D5" s="15"/>
       <c r="E5" s="16"/>
       <c r="F5" s="16"/>
       <c r="G5" s="16"/>
       <c r="H5" s="16"/>
       <c r="I5" s="16"/>
       <c r="J5" s="16"/>
       <c r="K5" s="16"/>
       <c r="L5" s="16"/>
       <c r="M5" s="16"/>
       <c r="N5" s="16"/>
       <c r="O5" s="16"/>
       <c r="P5" s="16"/>
     </row>
-    <row r="6" spans="1:27" s="16" customFormat="1">
-      <c r="A6" s="245" t="s">
+    <row r="6" spans="1:28" s="16" customFormat="1">
+      <c r="A6" s="246" t="s">
         <v>30</v>
       </c>
-      <c r="B6" s="245"/>
-[...27 lines deleted...]
-      <c r="A7" s="254" t="s">
+      <c r="B6" s="246"/>
+      <c r="C6" s="246"/>
+      <c r="D6" s="246"/>
+      <c r="E6" s="246"/>
+      <c r="F6" s="246"/>
+      <c r="G6" s="246"/>
+      <c r="H6" s="246"/>
+      <c r="I6" s="246"/>
+      <c r="J6" s="246"/>
+      <c r="K6" s="246"/>
+      <c r="L6" s="246"/>
+      <c r="M6" s="246"/>
+      <c r="N6" s="246"/>
+      <c r="O6" s="246"/>
+      <c r="P6" s="246"/>
+      <c r="Q6" s="247"/>
+      <c r="R6" s="247"/>
+      <c r="S6" s="247"/>
+      <c r="T6" s="247"/>
+      <c r="U6" s="247"/>
+      <c r="V6" s="247"/>
+      <c r="W6" s="247"/>
+      <c r="X6" s="247"/>
+      <c r="Y6" s="247"/>
+      <c r="Z6" s="247"/>
+      <c r="AA6" s="247"/>
+      <c r="AB6" s="247"/>
+    </row>
+    <row r="7" spans="1:28">
+      <c r="A7" s="263" t="s">
         <v>28</v>
       </c>
-      <c r="B7" s="255"/>
-[...28 lines deleted...]
-      <c r="B8" s="243">
+      <c r="B7" s="264"/>
+      <c r="C7" s="264"/>
+      <c r="D7" s="264"/>
+      <c r="E7" s="264"/>
+      <c r="F7" s="264"/>
+      <c r="G7" s="264"/>
+      <c r="H7" s="264"/>
+      <c r="I7" s="264"/>
+      <c r="J7" s="264"/>
+      <c r="K7" s="264"/>
+      <c r="L7" s="264"/>
+      <c r="M7" s="264"/>
+      <c r="N7" s="264"/>
+      <c r="O7" s="264"/>
+      <c r="P7" s="264"/>
+      <c r="Q7" s="264"/>
+      <c r="R7" s="264"/>
+      <c r="S7" s="264"/>
+      <c r="T7" s="264"/>
+      <c r="U7" s="264"/>
+      <c r="V7" s="264"/>
+      <c r="W7" s="264"/>
+      <c r="X7" s="264"/>
+      <c r="Y7" s="264"/>
+      <c r="Z7" s="264"/>
+      <c r="AA7" s="264"/>
+      <c r="AB7" s="247"/>
+    </row>
+    <row r="8" spans="1:28">
+      <c r="A8" s="248"/>
+      <c r="B8" s="250">
         <v>2024</v>
       </c>
-      <c r="C8" s="244"/>
-[...10 lines deleted...]
-      <c r="N8" s="250">
+      <c r="C8" s="251"/>
+      <c r="D8" s="251"/>
+      <c r="E8" s="251"/>
+      <c r="F8" s="251"/>
+      <c r="G8" s="251"/>
+      <c r="H8" s="251"/>
+      <c r="I8" s="251"/>
+      <c r="J8" s="251"/>
+      <c r="K8" s="251"/>
+      <c r="L8" s="251"/>
+      <c r="M8" s="251"/>
+      <c r="N8" s="252">
         <v>2025</v>
       </c>
-      <c r="O8" s="251"/>
-[...10 lines deleted...]
-      <c r="Z8" s="250">
+      <c r="O8" s="253"/>
+      <c r="P8" s="253"/>
+      <c r="Q8" s="254"/>
+      <c r="R8" s="254"/>
+      <c r="S8" s="254"/>
+      <c r="T8" s="254"/>
+      <c r="U8" s="254"/>
+      <c r="V8" s="254"/>
+      <c r="W8" s="254"/>
+      <c r="X8" s="254"/>
+      <c r="Y8" s="255"/>
+      <c r="Z8" s="252">
         <v>2026</v>
       </c>
-      <c r="AA8" s="256"/>
-[...2 lines deleted...]
-      <c r="A9" s="242"/>
+      <c r="AA8" s="262"/>
+      <c r="AB8" s="254"/>
+    </row>
+    <row r="9" spans="1:28" ht="19.5" customHeight="1">
+      <c r="A9" s="249"/>
       <c r="B9" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E9" s="3" t="s">
         <v>6</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>7</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H9" s="3" t="s">
         <v>9</v>
       </c>
       <c r="I9" s="3" t="s">
         <v>10</v>
       </c>
       <c r="J9" s="3" t="s">
@@ -2428,89 +2437,92 @@
       </c>
       <c r="R9" s="3" t="s">
         <v>7</v>
       </c>
       <c r="S9" s="3" t="s">
         <v>8</v>
       </c>
       <c r="T9" s="3" t="s">
         <v>9</v>
       </c>
       <c r="U9" s="3" t="s">
         <v>10</v>
       </c>
       <c r="V9" s="3" t="s">
         <v>11</v>
       </c>
       <c r="W9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="X9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="Y9" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="Z9" s="3" t="s">
+      <c r="Z9" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="AA9" s="3" t="s">
+      <c r="AA9" s="2" t="s">
         <v>4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="247" t="s">
+      <c r="AB9" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="10" spans="1:28" s="12" customFormat="1">
+      <c r="A10" s="256" t="s">
         <v>29</v>
       </c>
-      <c r="B10" s="247"/>
-[...26 lines deleted...]
-    <row r="11" spans="1:27" s="12" customFormat="1" ht="11.25">
+      <c r="B10" s="256"/>
+      <c r="C10" s="256"/>
+      <c r="D10" s="256"/>
+      <c r="E10" s="256"/>
+      <c r="F10" s="256"/>
+      <c r="G10" s="256"/>
+      <c r="H10" s="256"/>
+      <c r="I10" s="256"/>
+      <c r="J10" s="256"/>
+      <c r="K10" s="256"/>
+      <c r="L10" s="256"/>
+      <c r="M10" s="256"/>
+      <c r="N10" s="256"/>
+      <c r="O10" s="256"/>
+      <c r="P10" s="256"/>
+      <c r="Q10" s="257"/>
+      <c r="R10" s="257"/>
+      <c r="S10" s="257"/>
+      <c r="T10" s="258"/>
+      <c r="U10" s="258"/>
+      <c r="V10" s="258"/>
+      <c r="W10" s="258"/>
+      <c r="X10" s="258"/>
+      <c r="Y10" s="258"/>
+      <c r="Z10" s="258"/>
+      <c r="AA10" s="258"/>
+    </row>
+    <row r="11" spans="1:28" s="12" customFormat="1" ht="11.25">
       <c r="A11" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B11" s="19">
         <v>353</v>
       </c>
       <c r="C11" s="19">
         <v>265</v>
       </c>
       <c r="D11" s="19">
         <v>261</v>
       </c>
       <c r="E11" s="21">
         <v>316</v>
       </c>
       <c r="F11" s="22">
         <v>315</v>
       </c>
       <c r="G11" s="23">
         <v>281</v>
       </c>
       <c r="H11" s="24">
         <v>334</v>
       </c>
       <c r="I11" s="25">
@@ -2548,52 +2560,55 @@
       </c>
       <c r="T11" s="169">
         <v>354</v>
       </c>
       <c r="U11" s="170">
         <v>283</v>
       </c>
       <c r="V11" s="171">
         <v>298</v>
       </c>
       <c r="W11" s="19">
         <v>320</v>
       </c>
       <c r="X11" s="5">
         <v>290</v>
       </c>
       <c r="Y11" s="29">
         <v>348</v>
       </c>
       <c r="Z11" s="19">
         <v>242</v>
       </c>
       <c r="AA11" s="19">
         <v>276</v>
       </c>
-    </row>
-    <row r="12" spans="1:27" s="12" customFormat="1" ht="11.25">
+      <c r="AB11" s="19">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="12" spans="1:28" s="12" customFormat="1" ht="11.25">
       <c r="A12" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B12" s="19">
         <v>186</v>
       </c>
       <c r="C12" s="19">
         <v>140</v>
       </c>
       <c r="D12" s="19">
         <v>133</v>
       </c>
       <c r="E12" s="21">
         <v>168</v>
       </c>
       <c r="F12" s="22">
         <v>170</v>
       </c>
       <c r="G12" s="23">
         <v>146</v>
       </c>
       <c r="H12" s="24">
         <v>181</v>
       </c>
       <c r="I12" s="25">
@@ -2631,52 +2646,55 @@
       </c>
       <c r="T12" s="169">
         <v>191</v>
       </c>
       <c r="U12" s="170">
         <v>142</v>
       </c>
       <c r="V12" s="171">
         <v>150</v>
       </c>
       <c r="W12" s="19">
         <v>168</v>
       </c>
       <c r="X12" s="5">
         <v>163</v>
       </c>
       <c r="Y12" s="29">
         <v>198</v>
       </c>
       <c r="Z12" s="19">
         <v>140</v>
       </c>
       <c r="AA12" s="19">
         <v>149</v>
       </c>
-    </row>
-    <row r="13" spans="1:27" s="12" customFormat="1" ht="11.25">
+      <c r="AB12" s="19">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="13" spans="1:28" s="12" customFormat="1" ht="11.25">
       <c r="A13" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B13" s="19">
         <v>39</v>
       </c>
       <c r="C13" s="19">
         <v>32</v>
       </c>
       <c r="D13" s="19">
         <v>29</v>
       </c>
       <c r="E13" s="21">
         <v>39</v>
       </c>
       <c r="F13" s="22">
         <v>37</v>
       </c>
       <c r="G13" s="23">
         <v>21</v>
       </c>
       <c r="H13" s="24">
         <v>40</v>
       </c>
       <c r="I13" s="25">
@@ -2714,52 +2732,55 @@
       </c>
       <c r="T13" s="169">
         <v>40</v>
       </c>
       <c r="U13" s="170">
         <v>31</v>
       </c>
       <c r="V13" s="171">
         <v>38</v>
       </c>
       <c r="W13" s="19">
         <v>41</v>
       </c>
       <c r="X13" s="5">
         <v>40</v>
       </c>
       <c r="Y13" s="29">
         <v>27</v>
       </c>
       <c r="Z13" s="19">
         <v>25</v>
       </c>
       <c r="AA13" s="19">
         <v>33</v>
       </c>
-    </row>
-    <row r="14" spans="1:27" s="12" customFormat="1" ht="11.25">
+      <c r="AB13" s="19">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="14" spans="1:28" s="12" customFormat="1" ht="11.25">
       <c r="A14" s="6" t="s">
         <v>36</v>
       </c>
       <c r="B14" s="19">
         <v>17</v>
       </c>
       <c r="C14" s="19">
         <v>13</v>
       </c>
       <c r="D14" s="19">
         <v>22</v>
       </c>
       <c r="E14" s="21">
         <v>22</v>
       </c>
       <c r="F14" s="22">
         <v>17</v>
       </c>
       <c r="G14" s="23">
         <v>17</v>
       </c>
       <c r="H14" s="24">
         <v>16</v>
       </c>
       <c r="I14" s="25">
@@ -2797,52 +2818,55 @@
       </c>
       <c r="T14" s="169">
         <v>18</v>
       </c>
       <c r="U14" s="170">
         <v>12</v>
       </c>
       <c r="V14" s="171">
         <v>23</v>
       </c>
       <c r="W14" s="19">
         <v>22</v>
       </c>
       <c r="X14" s="5">
         <v>13</v>
       </c>
       <c r="Y14" s="29">
         <v>16</v>
       </c>
       <c r="Z14" s="19">
         <v>12</v>
       </c>
       <c r="AA14" s="19">
         <v>20</v>
       </c>
-    </row>
-    <row r="15" spans="1:27" s="12" customFormat="1" ht="11.25">
+      <c r="AB14" s="19">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="15" spans="1:28" s="12" customFormat="1" ht="11.25">
       <c r="A15" s="6" t="s">
         <v>37</v>
       </c>
       <c r="B15" s="19">
         <v>12</v>
       </c>
       <c r="C15" s="19">
         <v>7</v>
       </c>
       <c r="D15" s="19">
         <v>4</v>
       </c>
       <c r="E15" s="21">
         <v>14</v>
       </c>
       <c r="F15" s="22">
         <v>19</v>
       </c>
       <c r="G15" s="23">
         <v>13</v>
       </c>
       <c r="H15" s="24">
         <v>20</v>
       </c>
       <c r="I15" s="25">
@@ -2880,52 +2904,55 @@
       </c>
       <c r="T15" s="169">
         <v>24</v>
       </c>
       <c r="U15" s="170">
         <v>9</v>
       </c>
       <c r="V15" s="171">
         <v>14</v>
       </c>
       <c r="W15" s="19">
         <v>14</v>
       </c>
       <c r="X15" s="5">
         <v>7</v>
       </c>
       <c r="Y15" s="29">
         <v>15</v>
       </c>
       <c r="Z15" s="19">
         <v>12</v>
       </c>
       <c r="AA15" s="19">
         <v>14</v>
       </c>
-    </row>
-    <row r="16" spans="1:27" s="12" customFormat="1" ht="11.25">
+      <c r="AB15" s="19">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="16" spans="1:28" s="12" customFormat="1" ht="11.25">
       <c r="A16" s="6" t="s">
         <v>38</v>
       </c>
       <c r="B16" s="19">
         <v>44</v>
       </c>
       <c r="C16" s="19">
         <v>33</v>
       </c>
       <c r="D16" s="19">
         <v>26</v>
       </c>
       <c r="E16" s="21">
         <v>32</v>
       </c>
       <c r="F16" s="22">
         <v>36</v>
       </c>
       <c r="G16" s="23">
         <v>39</v>
       </c>
       <c r="H16" s="24">
         <v>28</v>
       </c>
       <c r="I16" s="25">
@@ -2963,52 +2990,55 @@
       </c>
       <c r="T16" s="169">
         <v>31</v>
       </c>
       <c r="U16" s="170">
         <v>40</v>
       </c>
       <c r="V16" s="171">
         <v>40</v>
       </c>
       <c r="W16" s="19">
         <v>35</v>
       </c>
       <c r="X16" s="5">
         <v>28</v>
       </c>
       <c r="Y16" s="29">
         <v>42</v>
       </c>
       <c r="Z16" s="19">
         <v>19</v>
       </c>
       <c r="AA16" s="19">
         <v>23</v>
       </c>
-    </row>
-    <row r="17" spans="1:27" s="12" customFormat="1" ht="11.25">
+      <c r="AB16" s="19">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28" s="12" customFormat="1" ht="11.25">
       <c r="A17" s="6" t="s">
         <v>39</v>
       </c>
       <c r="B17" s="19">
         <v>14</v>
       </c>
       <c r="C17" s="19">
         <v>14</v>
       </c>
       <c r="D17" s="19">
         <v>20</v>
       </c>
       <c r="E17" s="21">
         <v>18</v>
       </c>
       <c r="F17" s="22">
         <v>12</v>
       </c>
       <c r="G17" s="23">
         <v>16</v>
       </c>
       <c r="H17" s="24">
         <v>18</v>
       </c>
       <c r="I17" s="25">
@@ -3046,52 +3076,55 @@
       </c>
       <c r="T17" s="169">
         <v>16</v>
       </c>
       <c r="U17" s="170">
         <v>15</v>
       </c>
       <c r="V17" s="171">
         <v>13</v>
       </c>
       <c r="W17" s="19">
         <v>19</v>
       </c>
       <c r="X17" s="5">
         <v>17</v>
       </c>
       <c r="Y17" s="29">
         <v>15</v>
       </c>
       <c r="Z17" s="19">
         <v>19</v>
       </c>
       <c r="AA17" s="19">
         <v>10</v>
       </c>
-    </row>
-    <row r="18" spans="1:27" s="12" customFormat="1" ht="11.25">
+      <c r="AB17" s="19">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="18" spans="1:28" s="12" customFormat="1" ht="11.25">
       <c r="A18" s="6" t="s">
         <v>40</v>
       </c>
       <c r="B18" s="19">
         <v>19</v>
       </c>
       <c r="C18" s="19">
         <v>14</v>
       </c>
       <c r="D18" s="19">
         <v>14</v>
       </c>
       <c r="E18" s="21">
         <v>11</v>
       </c>
       <c r="F18" s="22">
         <v>11</v>
       </c>
       <c r="G18" s="23">
         <v>17</v>
       </c>
       <c r="H18" s="24">
         <v>14</v>
       </c>
       <c r="I18" s="25">
@@ -3129,52 +3162,55 @@
       </c>
       <c r="T18" s="169">
         <v>19</v>
       </c>
       <c r="U18" s="170">
         <v>12</v>
       </c>
       <c r="V18" s="171">
         <v>10</v>
       </c>
       <c r="W18" s="19">
         <v>10</v>
       </c>
       <c r="X18" s="5">
         <v>10</v>
       </c>
       <c r="Y18" s="29">
         <v>14</v>
       </c>
       <c r="Z18" s="19">
         <v>4</v>
       </c>
       <c r="AA18" s="19">
         <v>13</v>
       </c>
-    </row>
-    <row r="19" spans="1:27" s="12" customFormat="1" ht="11.25">
+      <c r="AB18" s="19">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="19" spans="1:28" s="12" customFormat="1" ht="11.25">
       <c r="A19" s="6" t="s">
         <v>41</v>
       </c>
       <c r="B19" s="19">
         <v>22</v>
       </c>
       <c r="C19" s="19">
         <v>12</v>
       </c>
       <c r="D19" s="19">
         <v>13</v>
       </c>
       <c r="E19" s="21">
         <v>12</v>
       </c>
       <c r="F19" s="22">
         <v>13</v>
       </c>
       <c r="G19" s="23">
         <v>12</v>
       </c>
       <c r="H19" s="24">
         <v>17</v>
       </c>
       <c r="I19" s="25">
@@ -3212,83 +3248,87 @@
       </c>
       <c r="T19" s="169">
         <v>15</v>
       </c>
       <c r="U19" s="170">
         <v>22</v>
       </c>
       <c r="V19" s="171">
         <v>10</v>
       </c>
       <c r="W19" s="19">
         <v>11</v>
       </c>
       <c r="X19" s="5">
         <v>12</v>
       </c>
       <c r="Y19" s="29">
         <v>21</v>
       </c>
       <c r="Z19" s="19">
         <v>11</v>
       </c>
       <c r="AA19" s="19">
         <v>14</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="249" t="s">
+      <c r="AB19" s="19">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="20" spans="1:28" s="12" customFormat="1">
+      <c r="A20" s="259" t="s">
         <v>20</v>
       </c>
-      <c r="B20" s="249"/>
-[...26 lines deleted...]
-    <row r="21" spans="1:27" s="12" customFormat="1" ht="11.25">
+      <c r="B20" s="259"/>
+      <c r="C20" s="259"/>
+      <c r="D20" s="259"/>
+      <c r="E20" s="259"/>
+      <c r="F20" s="259"/>
+      <c r="G20" s="259"/>
+      <c r="H20" s="259"/>
+      <c r="I20" s="259"/>
+      <c r="J20" s="259"/>
+      <c r="K20" s="259"/>
+      <c r="L20" s="259"/>
+      <c r="M20" s="259"/>
+      <c r="N20" s="259"/>
+      <c r="O20" s="259"/>
+      <c r="P20" s="259"/>
+      <c r="Q20" s="260"/>
+      <c r="R20" s="260"/>
+      <c r="S20" s="260"/>
+      <c r="T20" s="247"/>
+      <c r="U20" s="247"/>
+      <c r="V20" s="247"/>
+      <c r="W20" s="247"/>
+      <c r="X20" s="247"/>
+      <c r="Y20" s="247"/>
+      <c r="Z20" s="247"/>
+      <c r="AA20" s="247"/>
+      <c r="AB20" s="5"/>
+    </row>
+    <row r="21" spans="1:28" s="12" customFormat="1" ht="11.25">
       <c r="A21" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B21" s="19">
         <v>182</v>
       </c>
       <c r="C21" s="19">
         <v>140</v>
       </c>
       <c r="D21" s="19">
         <v>133</v>
       </c>
       <c r="E21" s="30">
         <v>177</v>
       </c>
       <c r="F21" s="31">
         <v>173</v>
       </c>
       <c r="G21" s="32">
         <v>133</v>
       </c>
       <c r="H21" s="33">
         <v>178</v>
       </c>
       <c r="I21" s="34">
@@ -3326,52 +3366,55 @@
       </c>
       <c r="T21" s="172">
         <v>177</v>
       </c>
       <c r="U21" s="173">
         <v>128</v>
       </c>
       <c r="V21" s="174">
         <v>152</v>
       </c>
       <c r="W21" s="19">
         <v>162</v>
       </c>
       <c r="X21" s="5">
         <v>157</v>
       </c>
       <c r="Y21" s="29">
         <v>183</v>
       </c>
       <c r="Z21" s="19">
         <v>131</v>
       </c>
       <c r="AA21" s="19">
         <v>155</v>
       </c>
-    </row>
-    <row r="22" spans="1:27" s="12" customFormat="1" ht="11.25">
+      <c r="AB21" s="19">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="22" spans="1:28" s="12" customFormat="1" ht="11.25">
       <c r="A22" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B22" s="19">
         <v>152</v>
       </c>
       <c r="C22" s="19">
         <v>116</v>
       </c>
       <c r="D22" s="19">
         <v>109</v>
       </c>
       <c r="E22" s="30">
         <v>144</v>
       </c>
       <c r="F22" s="31">
         <v>143</v>
       </c>
       <c r="G22" s="32">
         <v>118</v>
       </c>
       <c r="H22" s="33">
         <v>150</v>
       </c>
       <c r="I22" s="34">
@@ -3409,52 +3452,55 @@
       </c>
       <c r="T22" s="172">
         <v>151</v>
       </c>
       <c r="U22" s="173">
         <v>108</v>
       </c>
       <c r="V22" s="174">
         <v>118</v>
       </c>
       <c r="W22" s="19">
         <v>132</v>
       </c>
       <c r="X22" s="5">
         <v>133</v>
       </c>
       <c r="Y22" s="29">
         <v>164</v>
       </c>
       <c r="Z22" s="19">
         <v>113</v>
       </c>
       <c r="AA22" s="19">
         <v>130</v>
       </c>
-    </row>
-    <row r="23" spans="1:27" s="12" customFormat="1" ht="11.25">
+      <c r="AB22" s="19">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="23" spans="1:28" s="12" customFormat="1" ht="11.25">
       <c r="A23" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B23" s="19">
         <v>30</v>
       </c>
       <c r="C23" s="19">
         <v>24</v>
       </c>
       <c r="D23" s="19">
         <v>24</v>
       </c>
       <c r="E23" s="30">
         <v>33</v>
       </c>
       <c r="F23" s="31">
         <v>30</v>
       </c>
       <c r="G23" s="32">
         <v>15</v>
       </c>
       <c r="H23" s="33">
         <v>28</v>
       </c>
       <c r="I23" s="34">
@@ -3492,83 +3538,87 @@
       </c>
       <c r="T23" s="172">
         <v>26</v>
       </c>
       <c r="U23" s="173">
         <v>20</v>
       </c>
       <c r="V23" s="174">
         <v>34</v>
       </c>
       <c r="W23" s="19">
         <v>30</v>
       </c>
       <c r="X23" s="5">
         <v>24</v>
       </c>
       <c r="Y23" s="29">
         <v>19</v>
       </c>
       <c r="Z23" s="19">
         <v>18</v>
       </c>
       <c r="AA23" s="19">
         <v>25</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="239" t="s">
+      <c r="AB23" s="19">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="24" spans="1:28" s="12" customFormat="1">
+      <c r="A24" s="261" t="s">
         <v>1</v>
       </c>
-      <c r="B24" s="239"/>
-[...26 lines deleted...]
-    <row r="25" spans="1:27" s="12" customFormat="1" ht="11.25">
+      <c r="B24" s="261"/>
+      <c r="C24" s="261"/>
+      <c r="D24" s="261"/>
+      <c r="E24" s="261"/>
+      <c r="F24" s="261"/>
+      <c r="G24" s="261"/>
+      <c r="H24" s="261"/>
+      <c r="I24" s="261"/>
+      <c r="J24" s="261"/>
+      <c r="K24" s="261"/>
+      <c r="L24" s="261"/>
+      <c r="M24" s="261"/>
+      <c r="N24" s="261"/>
+      <c r="O24" s="261"/>
+      <c r="P24" s="261"/>
+      <c r="Q24" s="260"/>
+      <c r="R24" s="260"/>
+      <c r="S24" s="260"/>
+      <c r="T24" s="247"/>
+      <c r="U24" s="247"/>
+      <c r="V24" s="247"/>
+      <c r="W24" s="247"/>
+      <c r="X24" s="247"/>
+      <c r="Y24" s="247"/>
+      <c r="Z24" s="247"/>
+      <c r="AA24" s="247"/>
+      <c r="AB24" s="5"/>
+    </row>
+    <row r="25" spans="1:28" s="12" customFormat="1" ht="11.25">
       <c r="A25" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B25" s="19">
         <v>171</v>
       </c>
       <c r="C25" s="19">
         <v>125</v>
       </c>
       <c r="D25" s="19">
         <v>128</v>
       </c>
       <c r="E25" s="38">
         <v>139</v>
       </c>
       <c r="F25" s="39">
         <v>142</v>
       </c>
       <c r="G25" s="40">
         <v>148</v>
       </c>
       <c r="H25" s="41">
         <v>156</v>
       </c>
       <c r="I25" s="42">
@@ -3606,52 +3656,55 @@
       </c>
       <c r="T25" s="175">
         <v>177</v>
       </c>
       <c r="U25" s="176">
         <v>155</v>
       </c>
       <c r="V25" s="177">
         <v>146</v>
       </c>
       <c r="W25" s="19">
         <v>158</v>
       </c>
       <c r="X25" s="5">
         <v>133</v>
       </c>
       <c r="Y25" s="29">
         <v>165</v>
       </c>
       <c r="Z25" s="19">
         <v>111</v>
       </c>
       <c r="AA25" s="19">
         <v>121</v>
       </c>
-    </row>
-    <row r="26" spans="1:27" s="12" customFormat="1" ht="11.25">
+      <c r="AB25" s="19">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="26" spans="1:28" s="12" customFormat="1" ht="11.25">
       <c r="A26" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B26" s="19">
         <v>34</v>
       </c>
       <c r="C26" s="19">
         <v>24</v>
       </c>
       <c r="D26" s="19">
         <v>24</v>
       </c>
       <c r="E26" s="38">
         <v>24</v>
       </c>
       <c r="F26" s="39">
         <v>27</v>
       </c>
       <c r="G26" s="40">
         <v>28</v>
       </c>
       <c r="H26" s="41">
         <v>31</v>
       </c>
       <c r="I26" s="42">
@@ -3689,52 +3742,55 @@
       </c>
       <c r="T26" s="175">
         <v>40</v>
       </c>
       <c r="U26" s="176">
         <v>34</v>
       </c>
       <c r="V26" s="177">
         <v>32</v>
       </c>
       <c r="W26" s="19">
         <v>36</v>
       </c>
       <c r="X26" s="5">
         <v>30</v>
       </c>
       <c r="Y26" s="29">
         <v>34</v>
       </c>
       <c r="Z26" s="19">
         <v>27</v>
       </c>
       <c r="AA26" s="19">
         <v>19</v>
       </c>
-    </row>
-    <row r="27" spans="1:27" s="12" customFormat="1" ht="11.25">
+      <c r="AB26" s="19">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="27" spans="1:28" s="12" customFormat="1" ht="11.25">
       <c r="A27" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B27" s="19">
         <v>9</v>
       </c>
       <c r="C27" s="19">
         <v>8</v>
       </c>
       <c r="D27" s="19">
         <v>5</v>
       </c>
       <c r="E27" s="38">
         <v>6</v>
       </c>
       <c r="F27" s="39">
         <v>7</v>
       </c>
       <c r="G27" s="40">
         <v>6</v>
       </c>
       <c r="H27" s="41">
         <v>12</v>
       </c>
       <c r="I27" s="42">
@@ -3772,52 +3828,55 @@
       </c>
       <c r="T27" s="175">
         <v>14</v>
       </c>
       <c r="U27" s="176">
         <v>11</v>
       </c>
       <c r="V27" s="177">
         <v>4</v>
       </c>
       <c r="W27" s="19">
         <v>11</v>
       </c>
       <c r="X27" s="5">
         <v>16</v>
       </c>
       <c r="Y27" s="29">
         <v>8</v>
       </c>
       <c r="Z27" s="19">
         <v>7</v>
       </c>
       <c r="AA27" s="19">
         <v>8</v>
       </c>
-    </row>
-    <row r="28" spans="1:27" s="12" customFormat="1" ht="11.25">
+      <c r="AB27" s="19">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="28" spans="1:28" s="12" customFormat="1" ht="11.25">
       <c r="A28" s="6" t="s">
         <v>36</v>
       </c>
       <c r="B28" s="19">
         <v>17</v>
       </c>
       <c r="C28" s="19">
         <v>13</v>
       </c>
       <c r="D28" s="19">
         <v>22</v>
       </c>
       <c r="E28" s="38">
         <v>22</v>
       </c>
       <c r="F28" s="39">
         <v>17</v>
       </c>
       <c r="G28" s="40">
         <v>17</v>
       </c>
       <c r="H28" s="41">
         <v>16</v>
       </c>
       <c r="I28" s="42">
@@ -3855,52 +3914,55 @@
       </c>
       <c r="T28" s="175">
         <v>18</v>
       </c>
       <c r="U28" s="176">
         <v>12</v>
       </c>
       <c r="V28" s="177">
         <v>23</v>
       </c>
       <c r="W28" s="19">
         <v>22</v>
       </c>
       <c r="X28" s="5">
         <v>13</v>
       </c>
       <c r="Y28" s="29">
         <v>16</v>
       </c>
       <c r="Z28" s="19">
         <v>12</v>
       </c>
       <c r="AA28" s="19">
         <v>20</v>
       </c>
-    </row>
-    <row r="29" spans="1:27" s="12" customFormat="1" ht="11.25">
+      <c r="AB28" s="19">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="29" spans="1:28" s="12" customFormat="1" ht="11.25">
       <c r="A29" s="6" t="s">
         <v>37</v>
       </c>
       <c r="B29" s="19">
         <v>12</v>
       </c>
       <c r="C29" s="19">
         <v>7</v>
       </c>
       <c r="D29" s="19">
         <v>4</v>
       </c>
       <c r="E29" s="38">
         <v>14</v>
       </c>
       <c r="F29" s="39">
         <v>19</v>
       </c>
       <c r="G29" s="40">
         <v>13</v>
       </c>
       <c r="H29" s="41">
         <v>20</v>
       </c>
       <c r="I29" s="42">
@@ -3938,52 +4000,55 @@
       </c>
       <c r="T29" s="175">
         <v>24</v>
       </c>
       <c r="U29" s="176">
         <v>9</v>
       </c>
       <c r="V29" s="177">
         <v>14</v>
       </c>
       <c r="W29" s="19">
         <v>14</v>
       </c>
       <c r="X29" s="5">
         <v>7</v>
       </c>
       <c r="Y29" s="29">
         <v>15</v>
       </c>
       <c r="Z29" s="19">
         <v>12</v>
       </c>
       <c r="AA29" s="19">
         <v>14</v>
       </c>
-    </row>
-    <row r="30" spans="1:27" s="12" customFormat="1" ht="11.25">
+      <c r="AB29" s="19">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="30" spans="1:28" s="12" customFormat="1" ht="11.25">
       <c r="A30" s="6" t="s">
         <v>38</v>
       </c>
       <c r="B30" s="19">
         <v>44</v>
       </c>
       <c r="C30" s="19">
         <v>33</v>
       </c>
       <c r="D30" s="19">
         <v>26</v>
       </c>
       <c r="E30" s="38">
         <v>32</v>
       </c>
       <c r="F30" s="39">
         <v>36</v>
       </c>
       <c r="G30" s="40">
         <v>39</v>
       </c>
       <c r="H30" s="41">
         <v>28</v>
       </c>
       <c r="I30" s="42">
@@ -4021,52 +4086,55 @@
       </c>
       <c r="T30" s="175">
         <v>31</v>
       </c>
       <c r="U30" s="176">
         <v>40</v>
       </c>
       <c r="V30" s="177">
         <v>40</v>
       </c>
       <c r="W30" s="19">
         <v>35</v>
       </c>
       <c r="X30" s="5">
         <v>28</v>
       </c>
       <c r="Y30" s="29">
         <v>42</v>
       </c>
       <c r="Z30" s="19">
         <v>19</v>
       </c>
       <c r="AA30" s="19">
         <v>23</v>
       </c>
-    </row>
-    <row r="31" spans="1:27" s="12" customFormat="1" ht="11.25">
+      <c r="AB30" s="19">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="31" spans="1:28" s="12" customFormat="1" ht="11.25">
       <c r="A31" s="6" t="s">
         <v>39</v>
       </c>
       <c r="B31" s="19">
         <v>14</v>
       </c>
       <c r="C31" s="19">
         <v>14</v>
       </c>
       <c r="D31" s="19">
         <v>20</v>
       </c>
       <c r="E31" s="38">
         <v>18</v>
       </c>
       <c r="F31" s="39">
         <v>12</v>
       </c>
       <c r="G31" s="40">
         <v>16</v>
       </c>
       <c r="H31" s="41">
         <v>18</v>
       </c>
       <c r="I31" s="42">
@@ -4104,52 +4172,55 @@
       </c>
       <c r="T31" s="175">
         <v>16</v>
       </c>
       <c r="U31" s="176">
         <v>15</v>
       </c>
       <c r="V31" s="177">
         <v>13</v>
       </c>
       <c r="W31" s="19">
         <v>19</v>
       </c>
       <c r="X31" s="5">
         <v>17</v>
       </c>
       <c r="Y31" s="29">
         <v>15</v>
       </c>
       <c r="Z31" s="19">
         <v>19</v>
       </c>
       <c r="AA31" s="19">
         <v>10</v>
       </c>
-    </row>
-    <row r="32" spans="1:27" s="12" customFormat="1" ht="11.25">
+      <c r="AB31" s="19">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="32" spans="1:28" s="12" customFormat="1" ht="11.25">
       <c r="A32" s="6" t="s">
         <v>40</v>
       </c>
       <c r="B32" s="19">
         <v>19</v>
       </c>
       <c r="C32" s="19">
         <v>14</v>
       </c>
       <c r="D32" s="19">
         <v>14</v>
       </c>
       <c r="E32" s="38">
         <v>11</v>
       </c>
       <c r="F32" s="39">
         <v>11</v>
       </c>
       <c r="G32" s="40">
         <v>17</v>
       </c>
       <c r="H32" s="41">
         <v>14</v>
       </c>
       <c r="I32" s="42">
@@ -4187,52 +4258,55 @@
       </c>
       <c r="T32" s="175">
         <v>19</v>
       </c>
       <c r="U32" s="176">
         <v>12</v>
       </c>
       <c r="V32" s="177">
         <v>10</v>
       </c>
       <c r="W32" s="19">
         <v>10</v>
       </c>
       <c r="X32" s="5">
         <v>10</v>
       </c>
       <c r="Y32" s="29">
         <v>14</v>
       </c>
       <c r="Z32" s="19">
         <v>4</v>
       </c>
       <c r="AA32" s="19">
         <v>13</v>
       </c>
-    </row>
-    <row r="33" spans="1:27" s="12" customFormat="1" ht="11.25">
+      <c r="AB32" s="19">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="33" spans="1:28" s="12" customFormat="1" ht="11.25">
       <c r="A33" s="7" t="s">
         <v>41</v>
       </c>
       <c r="B33" s="228">
         <v>22</v>
       </c>
       <c r="C33" s="228">
         <v>12</v>
       </c>
       <c r="D33" s="228">
         <v>13</v>
       </c>
       <c r="E33" s="46">
         <v>12</v>
       </c>
       <c r="F33" s="47">
         <v>13</v>
       </c>
       <c r="G33" s="48">
         <v>12</v>
       </c>
       <c r="H33" s="49">
         <v>17</v>
       </c>
       <c r="I33" s="50">
@@ -4270,252 +4344,261 @@
       </c>
       <c r="T33" s="178">
         <v>15</v>
       </c>
       <c r="U33" s="179">
         <v>22</v>
       </c>
       <c r="V33" s="180">
         <v>10</v>
       </c>
       <c r="W33" s="230">
         <v>11</v>
       </c>
       <c r="X33" s="17">
         <v>12</v>
       </c>
       <c r="Y33" s="230">
         <v>21</v>
       </c>
       <c r="Z33" s="230">
         <v>11</v>
       </c>
       <c r="AA33" s="230">
         <v>14</v>
       </c>
-    </row>
-    <row r="34" spans="1:27">
+      <c r="AB33" s="243">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="34" spans="1:28">
       <c r="A34" s="8" t="s">
         <v>27</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="9">
+    <mergeCell ref="A20:AA20"/>
+    <mergeCell ref="A24:AA24"/>
+    <mergeCell ref="Z8:AB8"/>
+    <mergeCell ref="A7:AB7"/>
+    <mergeCell ref="A6:AB6"/>
     <mergeCell ref="A8:A9"/>
     <mergeCell ref="B8:M8"/>
     <mergeCell ref="N8:Y8"/>
-    <mergeCell ref="A7:AA7"/>
-    <mergeCell ref="Z8:AA8"/>
     <mergeCell ref="A10:AA10"/>
-    <mergeCell ref="A20:AA20"/>
-[...1 lines deleted...]
-    <mergeCell ref="A6:AA6"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AA34"/>
+  <dimension ref="A1:AB34"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A127" sqref="A127"/>
-      <selection pane="bottomLeft" activeCell="B12" sqref="A12:AA33"/>
+      <selection pane="bottomLeft" activeCell="Z36" sqref="Z36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="15.5703125" style="1" customWidth="1"/>
     <col min="2" max="2" width="6.5703125" style="1" customWidth="1"/>
     <col min="3" max="3" width="7.85546875" style="1" customWidth="1"/>
     <col min="4" max="4" width="7.5703125" style="1" customWidth="1"/>
     <col min="5" max="5" width="7" style="1" customWidth="1"/>
     <col min="6" max="6" width="6.7109375" style="1" customWidth="1"/>
     <col min="7" max="7" width="7.85546875" style="1" customWidth="1"/>
     <col min="8" max="8" width="6.85546875" style="1" customWidth="1"/>
     <col min="9" max="9" width="7.5703125" style="1" customWidth="1"/>
     <col min="10" max="10" width="8.5703125" style="1" customWidth="1"/>
     <col min="11" max="11" width="7.42578125" style="1" customWidth="1"/>
     <col min="12" max="13" width="8.140625" style="1" customWidth="1"/>
     <col min="14" max="14" width="6.42578125" style="1" customWidth="1"/>
     <col min="15" max="15" width="7.85546875" style="1" customWidth="1"/>
     <col min="16" max="16" width="7.5703125" style="1" customWidth="1"/>
     <col min="17" max="17" width="7.28515625" style="1" customWidth="1"/>
     <col min="18" max="18" width="7" style="1" customWidth="1"/>
     <col min="19" max="19" width="6.5703125" style="1" customWidth="1"/>
     <col min="20" max="20" width="8.28515625" style="1" customWidth="1"/>
     <col min="21" max="21" width="8.140625" style="1" customWidth="1"/>
     <col min="22" max="22" width="9.140625" style="1"/>
     <col min="23" max="23" width="7.5703125" style="1" customWidth="1"/>
     <col min="24" max="24" width="8.42578125" style="1" customWidth="1"/>
     <col min="25" max="25" width="8.7109375" style="1" customWidth="1"/>
     <col min="26" max="26" width="7.140625" style="1" customWidth="1"/>
     <col min="27" max="27" width="8.28515625" style="1" customWidth="1"/>
-    <col min="28" max="16384" width="9.140625" style="1"/>
+    <col min="28" max="28" width="7.85546875" style="1" customWidth="1"/>
+    <col min="29" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:27" s="14" customFormat="1" ht="20.25" hidden="1" customHeight="1"/>
-    <row r="2" spans="1:27">
+    <row r="1" spans="1:28" s="14" customFormat="1" ht="20.25" hidden="1" customHeight="1"/>
+    <row r="2" spans="1:28">
       <c r="A2" s="12"/>
     </row>
-    <row r="4" spans="1:27">
+    <row r="4" spans="1:28">
       <c r="A4" s="15"/>
       <c r="B4" s="15"/>
       <c r="C4" s="15"/>
       <c r="D4" s="15"/>
       <c r="E4" s="16"/>
       <c r="F4" s="16"/>
       <c r="G4" s="16"/>
       <c r="H4" s="16"/>
       <c r="I4" s="16"/>
       <c r="J4" s="16"/>
       <c r="K4" s="16"/>
       <c r="L4" s="16"/>
       <c r="M4" s="16"/>
       <c r="N4" s="16"/>
       <c r="O4" s="16"/>
       <c r="P4" s="16"/>
     </row>
-    <row r="5" spans="1:27">
+    <row r="5" spans="1:28">
       <c r="A5" s="15"/>
       <c r="B5" s="15"/>
       <c r="C5" s="15"/>
       <c r="D5" s="15"/>
       <c r="E5" s="16"/>
       <c r="F5" s="16"/>
       <c r="G5" s="16"/>
       <c r="H5" s="16"/>
       <c r="I5" s="16"/>
       <c r="J5" s="16"/>
       <c r="K5" s="16"/>
       <c r="L5" s="16"/>
       <c r="M5" s="16"/>
       <c r="N5" s="16"/>
       <c r="O5" s="16"/>
       <c r="P5" s="16"/>
     </row>
-    <row r="6" spans="1:27" s="16" customFormat="1">
-      <c r="A6" s="245" t="s">
+    <row r="6" spans="1:28" s="16" customFormat="1">
+      <c r="A6" s="246" t="s">
         <v>31</v>
       </c>
-      <c r="B6" s="245"/>
-[...27 lines deleted...]
-      <c r="A7" s="274" t="s">
+      <c r="B6" s="246"/>
+      <c r="C6" s="246"/>
+      <c r="D6" s="246"/>
+      <c r="E6" s="246"/>
+      <c r="F6" s="246"/>
+      <c r="G6" s="246"/>
+      <c r="H6" s="246"/>
+      <c r="I6" s="246"/>
+      <c r="J6" s="246"/>
+      <c r="K6" s="246"/>
+      <c r="L6" s="246"/>
+      <c r="M6" s="246"/>
+      <c r="N6" s="246"/>
+      <c r="O6" s="246"/>
+      <c r="P6" s="246"/>
+      <c r="Q6" s="247"/>
+      <c r="R6" s="247"/>
+      <c r="S6" s="247"/>
+      <c r="T6" s="247"/>
+      <c r="U6" s="247"/>
+      <c r="V6" s="247"/>
+      <c r="W6" s="247"/>
+      <c r="X6" s="247"/>
+      <c r="Y6" s="247"/>
+      <c r="Z6" s="247"/>
+      <c r="AA6" s="247"/>
+      <c r="AB6" s="247"/>
+    </row>
+    <row r="7" spans="1:28" ht="15" customHeight="1">
+      <c r="A7" s="268" t="s">
         <v>2</v>
       </c>
-      <c r="B7" s="275"/>
-[...28 lines deleted...]
-      <c r="B8" s="243">
+      <c r="B7" s="269"/>
+      <c r="C7" s="269"/>
+      <c r="D7" s="269"/>
+      <c r="E7" s="269"/>
+      <c r="F7" s="269"/>
+      <c r="G7" s="269"/>
+      <c r="H7" s="269"/>
+      <c r="I7" s="269"/>
+      <c r="J7" s="269"/>
+      <c r="K7" s="269"/>
+      <c r="L7" s="269"/>
+      <c r="M7" s="269"/>
+      <c r="N7" s="269"/>
+      <c r="O7" s="269"/>
+      <c r="P7" s="269"/>
+      <c r="Q7" s="269"/>
+      <c r="R7" s="269"/>
+      <c r="S7" s="269"/>
+      <c r="T7" s="269"/>
+      <c r="U7" s="269"/>
+      <c r="V7" s="269"/>
+      <c r="W7" s="269"/>
+      <c r="X7" s="269"/>
+      <c r="Y7" s="269"/>
+      <c r="Z7" s="269"/>
+      <c r="AA7" s="269"/>
+      <c r="AB7" s="269"/>
+    </row>
+    <row r="8" spans="1:28">
+      <c r="A8" s="248"/>
+      <c r="B8" s="250">
         <v>2024</v>
       </c>
-      <c r="C8" s="244"/>
-[...10 lines deleted...]
-      <c r="N8" s="250">
+      <c r="C8" s="251"/>
+      <c r="D8" s="251"/>
+      <c r="E8" s="251"/>
+      <c r="F8" s="251"/>
+      <c r="G8" s="251"/>
+      <c r="H8" s="251"/>
+      <c r="I8" s="251"/>
+      <c r="J8" s="251"/>
+      <c r="K8" s="251"/>
+      <c r="L8" s="251"/>
+      <c r="M8" s="251"/>
+      <c r="N8" s="252">
         <v>2025</v>
       </c>
-      <c r="O8" s="251"/>
-[...14 lines deleted...]
-      <c r="A9" s="242"/>
+      <c r="O8" s="253"/>
+      <c r="P8" s="253"/>
+      <c r="Q8" s="254"/>
+      <c r="R8" s="254"/>
+      <c r="S8" s="254"/>
+      <c r="T8" s="254"/>
+      <c r="U8" s="254"/>
+      <c r="V8" s="254"/>
+      <c r="W8" s="254"/>
+      <c r="X8" s="254"/>
+      <c r="Y8" s="255"/>
+      <c r="Z8" s="252">
+        <v>2026</v>
+      </c>
+      <c r="AA8" s="253"/>
+      <c r="AB8" s="262"/>
+    </row>
+    <row r="9" spans="1:28" ht="22.5" customHeight="1">
+      <c r="A9" s="249"/>
       <c r="B9" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>13</v>
       </c>
       <c r="E9" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F9" s="10" t="s">
         <v>15</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>16</v>
       </c>
       <c r="H9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="I9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J9" s="3" t="s">
@@ -4550,83 +4633,86 @@
       </c>
       <c r="T9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="U9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="V9" s="3" t="s">
         <v>19</v>
       </c>
       <c r="W9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="X9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="Y9" s="3" t="s">
         <v>26</v>
       </c>
       <c r="Z9" s="3" t="s">
         <v>3</v>
       </c>
       <c r="AA9" s="3" t="s">
         <v>12</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="258" t="s">
+      <c r="AB9" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="10" spans="1:28" s="12" customFormat="1">
+      <c r="A10" s="265" t="s">
         <v>29</v>
       </c>
-      <c r="B10" s="258"/>
-[...26 lines deleted...]
-    <row r="11" spans="1:27" s="12" customFormat="1" ht="11.25">
+      <c r="B10" s="265"/>
+      <c r="C10" s="265"/>
+      <c r="D10" s="265"/>
+      <c r="E10" s="265"/>
+      <c r="F10" s="265"/>
+      <c r="G10" s="265"/>
+      <c r="H10" s="265"/>
+      <c r="I10" s="265"/>
+      <c r="J10" s="265"/>
+      <c r="K10" s="265"/>
+      <c r="L10" s="265"/>
+      <c r="M10" s="265"/>
+      <c r="N10" s="265"/>
+      <c r="O10" s="265"/>
+      <c r="P10" s="265"/>
+      <c r="Q10" s="257"/>
+      <c r="R10" s="257"/>
+      <c r="S10" s="257"/>
+      <c r="T10" s="257"/>
+      <c r="U10" s="257"/>
+      <c r="V10" s="257"/>
+      <c r="W10" s="258"/>
+      <c r="X10" s="258"/>
+      <c r="Y10" s="258"/>
+      <c r="Z10" s="258"/>
+      <c r="AA10" s="258"/>
+    </row>
+    <row r="11" spans="1:28" s="12" customFormat="1" ht="11.25">
       <c r="A11" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B11" s="18">
         <v>5.88</v>
       </c>
       <c r="C11" s="18">
         <v>5.31</v>
       </c>
       <c r="D11" s="18">
         <v>4.9800000000000004</v>
       </c>
       <c r="E11" s="54">
         <v>5.0999999999999996</v>
       </c>
       <c r="F11" s="55">
         <v>5.13</v>
       </c>
       <c r="G11" s="56">
         <v>5.08</v>
       </c>
       <c r="H11" s="57">
         <v>5.16</v>
       </c>
       <c r="I11" s="58">
@@ -4664,52 +4750,55 @@
       </c>
       <c r="T11" s="181">
         <v>4.9000000000000004</v>
       </c>
       <c r="U11" s="182">
         <v>4.87</v>
       </c>
       <c r="V11" s="183">
         <v>4.8899999999999997</v>
       </c>
       <c r="W11" s="114">
         <v>4.93</v>
       </c>
       <c r="X11" s="18">
         <v>4.93</v>
       </c>
       <c r="Y11" s="18">
         <v>5</v>
       </c>
       <c r="Z11" s="114">
         <v>3.97</v>
       </c>
       <c r="AA11" s="18">
         <v>4.46</v>
       </c>
-    </row>
-    <row r="12" spans="1:27" s="12" customFormat="1" ht="11.25">
+      <c r="AB11" s="18">
+        <v>4.63</v>
+      </c>
+    </row>
+    <row r="12" spans="1:28" s="12" customFormat="1" ht="11.25">
       <c r="A12" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B12" s="18">
         <v>5.25</v>
       </c>
       <c r="C12" s="18">
         <v>4.76</v>
       </c>
       <c r="D12" s="18">
         <v>4.42</v>
       </c>
       <c r="E12" s="54">
         <v>4.54</v>
       </c>
       <c r="F12" s="55">
         <v>4.5999999999999996</v>
       </c>
       <c r="G12" s="56">
         <v>4.54</v>
       </c>
       <c r="H12" s="57">
         <v>4.63</v>
       </c>
       <c r="I12" s="58">
@@ -4747,52 +4836,55 @@
       </c>
       <c r="T12" s="181">
         <v>4.4800000000000004</v>
       </c>
       <c r="U12" s="182">
         <v>4.41</v>
       </c>
       <c r="V12" s="183">
         <v>4.3899999999999997</v>
       </c>
       <c r="W12" s="114">
         <v>4.42</v>
       </c>
       <c r="X12" s="18">
         <v>4.4400000000000004</v>
       </c>
       <c r="Y12" s="18">
         <v>4.53</v>
       </c>
       <c r="Z12" s="114">
         <v>3.8</v>
       </c>
       <c r="AA12" s="18">
         <v>4.12</v>
       </c>
-    </row>
-    <row r="13" spans="1:27" s="12" customFormat="1" ht="11.25">
+      <c r="AB12" s="18">
+        <v>4.18</v>
+      </c>
+    </row>
+    <row r="13" spans="1:28" s="12" customFormat="1" ht="11.25">
       <c r="A13" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B13" s="18">
         <v>5.27</v>
       </c>
       <c r="C13" s="18">
         <v>4.95</v>
       </c>
       <c r="D13" s="18">
         <v>4.5999999999999996</v>
       </c>
       <c r="E13" s="54">
         <v>4.8099999999999996</v>
       </c>
       <c r="F13" s="55">
         <v>4.8499999999999996</v>
       </c>
       <c r="G13" s="56">
         <v>4.5599999999999996</v>
       </c>
       <c r="H13" s="57">
         <v>4.72</v>
       </c>
       <c r="I13" s="58">
@@ -4830,52 +4922,55 @@
       </c>
       <c r="T13" s="181">
         <v>4.91</v>
       </c>
       <c r="U13" s="182">
         <v>4.8499999999999996</v>
       </c>
       <c r="V13" s="183">
         <v>4.92</v>
       </c>
       <c r="W13" s="114">
         <v>5</v>
       </c>
       <c r="X13" s="18">
         <v>5.07</v>
       </c>
       <c r="Y13" s="18">
         <v>4.95</v>
       </c>
       <c r="Z13" s="114">
         <v>3.51</v>
       </c>
       <c r="AA13" s="18">
         <v>4.28</v>
       </c>
-    </row>
-    <row r="14" spans="1:27" s="12" customFormat="1" ht="11.25">
+      <c r="AB13" s="18">
+        <v>4.3499999999999996</v>
+      </c>
+    </row>
+    <row r="14" spans="1:28" s="12" customFormat="1" ht="11.25">
       <c r="A14" s="6" t="s">
         <v>36</v>
       </c>
       <c r="B14" s="18">
         <v>6.19</v>
       </c>
       <c r="C14" s="18">
         <v>5.6</v>
       </c>
       <c r="D14" s="18">
         <v>6.39</v>
       </c>
       <c r="E14" s="54">
         <v>6.85</v>
       </c>
       <c r="F14" s="55">
         <v>6.71</v>
       </c>
       <c r="G14" s="56">
         <v>6.64</v>
       </c>
       <c r="H14" s="57">
         <v>6.52</v>
       </c>
       <c r="I14" s="58">
@@ -4913,52 +5008,55 @@
       </c>
       <c r="T14" s="181">
         <v>5.77</v>
       </c>
       <c r="U14" s="182">
         <v>5.59</v>
       </c>
       <c r="V14" s="183">
         <v>5.92</v>
       </c>
       <c r="W14" s="114">
         <v>6.13</v>
       </c>
       <c r="X14" s="18">
         <v>6.02</v>
       </c>
       <c r="Y14" s="18">
         <v>6</v>
       </c>
       <c r="Z14" s="114">
         <v>4.4000000000000004</v>
       </c>
       <c r="AA14" s="18">
         <v>6.14</v>
       </c>
-    </row>
-    <row r="15" spans="1:27" s="12" customFormat="1" ht="11.25">
+      <c r="AB14" s="18">
+        <v>6.79</v>
+      </c>
+    </row>
+    <row r="15" spans="1:28" s="12" customFormat="1" ht="11.25">
       <c r="A15" s="6" t="s">
         <v>37</v>
       </c>
       <c r="B15" s="18">
         <v>5.4</v>
       </c>
       <c r="C15" s="18">
         <v>4.4000000000000004</v>
       </c>
       <c r="D15" s="18">
         <v>3.51</v>
       </c>
       <c r="E15" s="54">
         <v>4.24</v>
       </c>
       <c r="F15" s="55">
         <v>5.1100000000000003</v>
       </c>
       <c r="G15" s="56">
         <v>5.26</v>
       </c>
       <c r="H15" s="57">
         <v>5.81</v>
       </c>
       <c r="I15" s="58">
@@ -4996,52 +5094,55 @@
       </c>
       <c r="T15" s="181">
         <v>4.7699999999999996</v>
       </c>
       <c r="U15" s="182">
         <v>4.68</v>
       </c>
       <c r="V15" s="183">
         <v>4.8899999999999997</v>
       </c>
       <c r="W15" s="114">
         <v>5.04</v>
       </c>
       <c r="X15" s="18">
         <v>4.88</v>
       </c>
       <c r="Y15" s="18">
         <v>5.04</v>
       </c>
       <c r="Z15" s="114">
         <v>5.54</v>
       </c>
       <c r="AA15" s="18">
         <v>6.26</v>
       </c>
-    </row>
-    <row r="16" spans="1:27" s="12" customFormat="1" ht="11.25">
+      <c r="AB15" s="18">
+        <v>5.35</v>
+      </c>
+    </row>
+    <row r="16" spans="1:28" s="12" customFormat="1" ht="11.25">
       <c r="A16" s="6" t="s">
         <v>38</v>
       </c>
       <c r="B16" s="18">
         <v>9.39</v>
       </c>
       <c r="C16" s="18">
         <v>8.4499999999999993</v>
       </c>
       <c r="D16" s="18">
         <v>7.42</v>
       </c>
       <c r="E16" s="54">
         <v>7.32</v>
       </c>
       <c r="F16" s="55">
         <v>7.37</v>
       </c>
       <c r="G16" s="56">
         <v>7.56</v>
       </c>
       <c r="H16" s="57">
         <v>7.33</v>
       </c>
       <c r="I16" s="58">
@@ -5079,52 +5180,55 @@
       </c>
       <c r="T16" s="181">
         <v>6.63</v>
       </c>
       <c r="U16" s="182">
         <v>6.88</v>
       </c>
       <c r="V16" s="183">
         <v>7.09</v>
       </c>
       <c r="W16" s="114">
         <v>7.13</v>
       </c>
       <c r="X16" s="18">
         <v>7.04</v>
       </c>
       <c r="Y16" s="18">
         <v>7.21</v>
       </c>
       <c r="Z16" s="114">
         <v>4.1100000000000003</v>
       </c>
       <c r="AA16" s="18">
         <v>4.7699999999999996</v>
       </c>
-    </row>
-    <row r="17" spans="1:27" s="12" customFormat="1" ht="11.25">
+      <c r="AB16" s="18">
+        <v>5.95</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28" s="12" customFormat="1" ht="11.25">
       <c r="A17" s="6" t="s">
         <v>39</v>
       </c>
       <c r="B17" s="18">
         <v>5.4</v>
       </c>
       <c r="C17" s="18">
         <v>5.55</v>
       </c>
       <c r="D17" s="18">
         <v>6.27</v>
       </c>
       <c r="E17" s="54">
         <v>6.48</v>
       </c>
       <c r="F17" s="55">
         <v>6.09</v>
       </c>
       <c r="G17" s="56">
         <v>6.13</v>
       </c>
       <c r="H17" s="57">
         <v>6.24</v>
       </c>
       <c r="I17" s="58">
@@ -5162,52 +5266,55 @@
       </c>
       <c r="T17" s="181">
         <v>5.9</v>
       </c>
       <c r="U17" s="182">
         <v>5.89</v>
       </c>
       <c r="V17" s="183">
         <v>5.82</v>
       </c>
       <c r="W17" s="114">
         <v>5.97</v>
       </c>
       <c r="X17" s="18">
         <v>6.05</v>
       </c>
       <c r="Y17" s="18">
         <v>6.02</v>
       </c>
       <c r="Z17" s="114">
         <v>7.39</v>
       </c>
       <c r="AA17" s="18">
         <v>5.91</v>
       </c>
-    </row>
-    <row r="18" spans="1:27" s="12" customFormat="1" ht="11.25">
+      <c r="AB17" s="18">
+        <v>5.74</v>
+      </c>
+    </row>
+    <row r="18" spans="1:28" s="12" customFormat="1" ht="11.25">
       <c r="A18" s="6" t="s">
         <v>40</v>
       </c>
       <c r="B18" s="18">
         <v>7.5</v>
       </c>
       <c r="C18" s="18">
         <v>6.78</v>
       </c>
       <c r="D18" s="18">
         <v>6.36</v>
       </c>
       <c r="E18" s="54">
         <v>5.91</v>
       </c>
       <c r="F18" s="55">
         <v>5.61</v>
       </c>
       <c r="G18" s="56">
         <v>5.85</v>
       </c>
       <c r="H18" s="57">
         <v>5.81</v>
       </c>
       <c r="I18" s="58">
@@ -5245,52 +5352,55 @@
       </c>
       <c r="T18" s="181">
         <v>5</v>
       </c>
       <c r="U18" s="182">
         <v>4.9800000000000004</v>
       </c>
       <c r="V18" s="183">
         <v>4.8899999999999997</v>
       </c>
       <c r="W18" s="114">
         <v>4.8</v>
       </c>
       <c r="X18" s="18">
         <v>4.74</v>
       </c>
       <c r="Y18" s="18">
         <v>4.8099999999999996</v>
       </c>
       <c r="Z18" s="114">
         <v>1.6</v>
       </c>
       <c r="AA18" s="18">
         <v>3.61</v>
       </c>
-    </row>
-    <row r="19" spans="1:27" s="12" customFormat="1" ht="11.25">
+      <c r="AB18" s="18">
+        <v>5.16</v>
+      </c>
+    </row>
+    <row r="19" spans="1:28" s="12" customFormat="1" ht="11.25">
       <c r="A19" s="6" t="s">
         <v>41</v>
       </c>
       <c r="B19" s="18">
         <v>8.9499999999999993</v>
       </c>
       <c r="C19" s="18">
         <v>7.11</v>
       </c>
       <c r="D19" s="18">
         <v>6.48</v>
       </c>
       <c r="E19" s="54">
         <v>6.12</v>
       </c>
       <c r="F19" s="55">
         <v>5.96</v>
       </c>
       <c r="G19" s="56">
         <v>5.8</v>
       </c>
       <c r="H19" s="57">
         <v>5.96</v>
       </c>
       <c r="I19" s="58">
@@ -5328,81 +5438,84 @@
       </c>
       <c r="T19" s="181">
         <v>5.65</v>
       </c>
       <c r="U19" s="182">
         <v>6.08</v>
       </c>
       <c r="V19" s="183">
         <v>5.88</v>
       </c>
       <c r="W19" s="114">
         <v>5.74</v>
       </c>
       <c r="X19" s="18">
         <v>5.68</v>
       </c>
       <c r="Y19" s="18">
         <v>5.94</v>
       </c>
       <c r="Z19" s="114">
         <v>4.59</v>
       </c>
       <c r="AA19" s="18">
         <v>5.46</v>
       </c>
-    </row>
-[...29 lines deleted...]
-    <row r="21" spans="1:27" s="12" customFormat="1" ht="11.25">
+      <c r="AB19" s="18">
+        <v>5.0199999999999996</v>
+      </c>
+    </row>
+    <row r="20" spans="1:28" s="12" customFormat="1">
+      <c r="A20" s="266"/>
+      <c r="B20" s="266"/>
+      <c r="C20" s="266"/>
+      <c r="D20" s="266"/>
+      <c r="E20" s="266"/>
+      <c r="F20" s="266"/>
+      <c r="G20" s="266"/>
+      <c r="H20" s="266"/>
+      <c r="I20" s="266"/>
+      <c r="J20" s="266"/>
+      <c r="K20" s="266"/>
+      <c r="L20" s="266"/>
+      <c r="M20" s="266"/>
+      <c r="N20" s="266"/>
+      <c r="O20" s="266"/>
+      <c r="P20" s="266"/>
+      <c r="Q20" s="260"/>
+      <c r="R20" s="260"/>
+      <c r="S20" s="260"/>
+      <c r="T20" s="260"/>
+      <c r="U20" s="260"/>
+      <c r="V20" s="260"/>
+      <c r="W20" s="247"/>
+      <c r="X20" s="247"/>
+      <c r="Y20" s="247"/>
+      <c r="Z20" s="247"/>
+      <c r="AA20" s="247"/>
+    </row>
+    <row r="21" spans="1:28" s="12" customFormat="1" ht="11.25">
       <c r="A21" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B21" s="18">
         <v>5.51</v>
       </c>
       <c r="C21" s="18">
         <v>5.03</v>
       </c>
       <c r="D21" s="18">
         <v>4.68</v>
       </c>
       <c r="E21" s="62">
         <v>4.8899999999999997</v>
       </c>
       <c r="F21" s="63">
         <v>4.96</v>
       </c>
       <c r="G21" s="64">
         <v>4.83</v>
       </c>
       <c r="H21" s="65">
         <v>4.91</v>
       </c>
       <c r="I21" s="66">
@@ -5440,52 +5553,55 @@
       </c>
       <c r="T21" s="184">
         <v>4.68</v>
       </c>
       <c r="U21" s="185">
         <v>4.57</v>
       </c>
       <c r="V21" s="186">
         <v>4.59</v>
       </c>
       <c r="W21" s="114">
         <v>4.62</v>
       </c>
       <c r="X21" s="18">
         <v>4.6399999999999997</v>
       </c>
       <c r="Y21" s="18">
         <v>4.71</v>
       </c>
       <c r="Z21" s="114">
         <v>3.93</v>
       </c>
       <c r="AA21" s="18">
         <v>4.5</v>
       </c>
-    </row>
-    <row r="22" spans="1:27" s="12" customFormat="1" ht="11.25">
+      <c r="AB21" s="18">
+        <v>4.53</v>
+      </c>
+    </row>
+    <row r="22" spans="1:28" s="12" customFormat="1" ht="11.25">
       <c r="A22" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B22" s="18">
         <v>5.56</v>
       </c>
       <c r="C22" s="18">
         <v>5.05</v>
       </c>
       <c r="D22" s="18">
         <v>4.68</v>
       </c>
       <c r="E22" s="62">
         <v>4.87</v>
       </c>
       <c r="F22" s="63">
         <v>4.9400000000000004</v>
       </c>
       <c r="G22" s="64">
         <v>4.8499999999999996</v>
       </c>
       <c r="H22" s="65">
         <v>4.9400000000000004</v>
       </c>
       <c r="I22" s="66">
@@ -5523,52 +5639,55 @@
       </c>
       <c r="T22" s="184">
         <v>4.72</v>
       </c>
       <c r="U22" s="185">
         <v>4.6100000000000003</v>
       </c>
       <c r="V22" s="186">
         <v>4.59</v>
       </c>
       <c r="W22" s="114">
         <v>4.6100000000000003</v>
       </c>
       <c r="X22" s="18">
         <v>4.63</v>
       </c>
       <c r="Y22" s="18">
         <v>4.74</v>
       </c>
       <c r="Z22" s="114">
         <v>4.05</v>
       </c>
       <c r="AA22" s="18">
         <v>4.57</v>
       </c>
-    </row>
-    <row r="23" spans="1:27" s="12" customFormat="1" ht="11.25">
+      <c r="AB22" s="18">
+        <v>4.66</v>
+      </c>
+    </row>
+    <row r="23" spans="1:28" s="12" customFormat="1" ht="11.25">
       <c r="A23" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B23" s="18">
         <v>5.28</v>
       </c>
       <c r="C23" s="18">
         <v>4.9000000000000004</v>
       </c>
       <c r="D23" s="18">
         <v>4.68</v>
       </c>
       <c r="E23" s="62">
         <v>5</v>
       </c>
       <c r="F23" s="63">
         <v>5.05</v>
       </c>
       <c r="G23" s="64">
         <v>4.7</v>
       </c>
       <c r="H23" s="65">
         <v>4.7699999999999996</v>
       </c>
       <c r="I23" s="66">
@@ -5606,83 +5725,86 @@
       </c>
       <c r="T23" s="184">
         <v>4.4800000000000004</v>
       </c>
       <c r="U23" s="185">
         <v>4.37</v>
       </c>
       <c r="V23" s="186">
         <v>4.5999999999999996</v>
       </c>
       <c r="W23" s="114">
         <v>4.6900000000000004</v>
       </c>
       <c r="X23" s="18">
         <v>4.67</v>
       </c>
       <c r="Y23" s="18">
         <v>4.57</v>
       </c>
       <c r="Z23" s="114">
         <v>3.3</v>
       </c>
       <c r="AA23" s="18">
         <v>4.1399999999999997</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="257" t="s">
+      <c r="AB23" s="18">
+        <v>3.9</v>
+      </c>
+    </row>
+    <row r="24" spans="1:28" s="12" customFormat="1">
+      <c r="A24" s="267" t="s">
         <v>1</v>
       </c>
-      <c r="B24" s="257"/>
-[...26 lines deleted...]
-    <row r="25" spans="1:27" s="12" customFormat="1" ht="11.25">
+      <c r="B24" s="267"/>
+      <c r="C24" s="267"/>
+      <c r="D24" s="267"/>
+      <c r="E24" s="267"/>
+      <c r="F24" s="267"/>
+      <c r="G24" s="267"/>
+      <c r="H24" s="267"/>
+      <c r="I24" s="267"/>
+      <c r="J24" s="267"/>
+      <c r="K24" s="267"/>
+      <c r="L24" s="267"/>
+      <c r="M24" s="267"/>
+      <c r="N24" s="267"/>
+      <c r="O24" s="267"/>
+      <c r="P24" s="267"/>
+      <c r="Q24" s="260"/>
+      <c r="R24" s="260"/>
+      <c r="S24" s="260"/>
+      <c r="T24" s="260"/>
+      <c r="U24" s="260"/>
+      <c r="V24" s="260"/>
+      <c r="W24" s="247"/>
+      <c r="X24" s="247"/>
+      <c r="Y24" s="247"/>
+      <c r="Z24" s="247"/>
+      <c r="AA24" s="247"/>
+    </row>
+    <row r="25" spans="1:28" s="12" customFormat="1" ht="11.25">
       <c r="A25" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B25" s="18">
         <v>6.33</v>
       </c>
       <c r="C25" s="18">
         <v>5.66</v>
       </c>
       <c r="D25" s="18">
         <v>5.35</v>
       </c>
       <c r="E25" s="70">
         <v>5.34</v>
       </c>
       <c r="F25" s="71">
         <v>5.34</v>
       </c>
       <c r="G25" s="72">
         <v>5.4</v>
       </c>
       <c r="H25" s="73">
         <v>5.46</v>
       </c>
       <c r="I25" s="74">
@@ -5720,52 +5842,55 @@
       </c>
       <c r="T25" s="187">
         <v>5.16</v>
       </c>
       <c r="U25" s="188">
         <v>5.23</v>
       </c>
       <c r="V25" s="189">
         <v>5.26</v>
       </c>
       <c r="W25" s="114">
         <v>5.32</v>
       </c>
       <c r="X25" s="18">
         <v>5.29</v>
       </c>
       <c r="Y25" s="18">
         <v>5.35</v>
       </c>
       <c r="Z25" s="114">
         <v>4.0199999999999996</v>
       </c>
       <c r="AA25" s="18">
         <v>4.42</v>
       </c>
-    </row>
-    <row r="26" spans="1:27" s="12" customFormat="1" ht="11.25">
+      <c r="AB25" s="18">
+        <v>4.75</v>
+      </c>
+    </row>
+    <row r="26" spans="1:28" s="12" customFormat="1" ht="11.25">
       <c r="A26" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B26" s="18">
         <v>4.22</v>
       </c>
       <c r="C26" s="18">
         <v>3.75</v>
       </c>
       <c r="D26" s="18">
         <v>3.52</v>
       </c>
       <c r="E26" s="70">
         <v>3.42</v>
       </c>
       <c r="F26" s="71">
         <v>3.42</v>
       </c>
       <c r="G26" s="72">
         <v>3.48</v>
       </c>
       <c r="H26" s="73">
         <v>3.55</v>
       </c>
       <c r="I26" s="74">
@@ -5803,52 +5928,55 @@
       </c>
       <c r="T26" s="187">
         <v>3.69</v>
       </c>
       <c r="U26" s="188">
         <v>3.74</v>
       </c>
       <c r="V26" s="189">
         <v>3.76</v>
       </c>
       <c r="W26" s="114">
         <v>3.81</v>
       </c>
       <c r="X26" s="18">
         <v>3.79</v>
       </c>
       <c r="Y26" s="18">
         <v>3.82</v>
       </c>
       <c r="Z26" s="114">
         <v>3.02</v>
       </c>
       <c r="AA26" s="18">
         <v>2.71</v>
       </c>
-    </row>
-    <row r="27" spans="1:27" s="12" customFormat="1" ht="11.25">
+      <c r="AB26" s="18">
+        <v>2.7</v>
+      </c>
+    </row>
+    <row r="27" spans="1:28" s="12" customFormat="1" ht="11.25">
       <c r="A27" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B27" s="18">
         <v>5.27</v>
       </c>
       <c r="C27" s="18">
         <v>5.12</v>
       </c>
       <c r="D27" s="18">
         <v>4.3600000000000003</v>
       </c>
       <c r="E27" s="70">
         <v>4.18</v>
       </c>
       <c r="F27" s="71">
         <v>4.1900000000000004</v>
       </c>
       <c r="G27" s="72">
         <v>4.09</v>
       </c>
       <c r="H27" s="73">
         <v>4.54</v>
       </c>
       <c r="I27" s="74">
@@ -5886,52 +6014,55 @@
       </c>
       <c r="T27" s="187">
         <v>6.35</v>
       </c>
       <c r="U27" s="188">
         <v>6.39</v>
       </c>
       <c r="V27" s="189">
         <v>5.96</v>
       </c>
       <c r="W27" s="114">
         <v>6.02</v>
       </c>
       <c r="X27" s="18">
         <v>6.36</v>
       </c>
       <c r="Y27" s="18">
         <v>6.22</v>
       </c>
       <c r="Z27" s="114">
         <v>4.22</v>
       </c>
       <c r="AA27" s="18">
         <v>4.75</v>
       </c>
-    </row>
-    <row r="28" spans="1:27" s="12" customFormat="1" ht="11.25">
+      <c r="AB27" s="18">
+        <v>5.81</v>
+      </c>
+    </row>
+    <row r="28" spans="1:28" s="12" customFormat="1" ht="11.25">
       <c r="A28" s="6" t="s">
         <v>36</v>
       </c>
       <c r="B28" s="18">
         <v>6.19</v>
       </c>
       <c r="C28" s="18">
         <v>5.6</v>
       </c>
       <c r="D28" s="18">
         <v>6.39</v>
       </c>
       <c r="E28" s="70">
         <v>6.85</v>
       </c>
       <c r="F28" s="71">
         <v>6.71</v>
       </c>
       <c r="G28" s="72">
         <v>6.64</v>
       </c>
       <c r="H28" s="73">
         <v>6.52</v>
       </c>
       <c r="I28" s="74">
@@ -5969,52 +6100,55 @@
       </c>
       <c r="T28" s="187">
         <v>5.77</v>
       </c>
       <c r="U28" s="188">
         <v>5.59</v>
       </c>
       <c r="V28" s="189">
         <v>5.92</v>
       </c>
       <c r="W28" s="114">
         <v>6.13</v>
       </c>
       <c r="X28" s="18">
         <v>6.02</v>
       </c>
       <c r="Y28" s="18">
         <v>6</v>
       </c>
       <c r="Z28" s="114">
         <v>4.4000000000000004</v>
       </c>
       <c r="AA28" s="18">
         <v>6.14</v>
       </c>
-    </row>
-    <row r="29" spans="1:27" s="12" customFormat="1" ht="11.25">
+      <c r="AB28" s="18">
+        <v>6.79</v>
+      </c>
+    </row>
+    <row r="29" spans="1:28" s="12" customFormat="1" ht="11.25">
       <c r="A29" s="6" t="s">
         <v>37</v>
       </c>
       <c r="B29" s="18">
         <v>5.4</v>
       </c>
       <c r="C29" s="18">
         <v>4.4000000000000004</v>
       </c>
       <c r="D29" s="18">
         <v>3.51</v>
       </c>
       <c r="E29" s="70">
         <v>4.24</v>
       </c>
       <c r="F29" s="71">
         <v>5.1100000000000003</v>
       </c>
       <c r="G29" s="72">
         <v>5.26</v>
       </c>
       <c r="H29" s="73">
         <v>5.81</v>
       </c>
       <c r="I29" s="74">
@@ -6052,52 +6186,55 @@
       </c>
       <c r="T29" s="187">
         <v>4.7699999999999996</v>
       </c>
       <c r="U29" s="188">
         <v>4.68</v>
       </c>
       <c r="V29" s="189">
         <v>4.8899999999999997</v>
       </c>
       <c r="W29" s="114">
         <v>5.04</v>
       </c>
       <c r="X29" s="18">
         <v>4.88</v>
       </c>
       <c r="Y29" s="18">
         <v>5.04</v>
       </c>
       <c r="Z29" s="114">
         <v>5.54</v>
       </c>
       <c r="AA29" s="18">
         <v>6.26</v>
       </c>
-    </row>
-    <row r="30" spans="1:27" s="12" customFormat="1" ht="11.25">
+      <c r="AB29" s="18">
+        <v>5.35</v>
+      </c>
+    </row>
+    <row r="30" spans="1:28" s="12" customFormat="1" ht="11.25">
       <c r="A30" s="6" t="s">
         <v>38</v>
       </c>
       <c r="B30" s="18">
         <v>9.39</v>
       </c>
       <c r="C30" s="18">
         <v>8.4499999999999993</v>
       </c>
       <c r="D30" s="18">
         <v>7.42</v>
       </c>
       <c r="E30" s="70">
         <v>7.32</v>
       </c>
       <c r="F30" s="71">
         <v>7.37</v>
       </c>
       <c r="G30" s="72">
         <v>7.56</v>
       </c>
       <c r="H30" s="73">
         <v>7.33</v>
       </c>
       <c r="I30" s="74">
@@ -6135,52 +6272,55 @@
       </c>
       <c r="T30" s="187">
         <v>6.63</v>
       </c>
       <c r="U30" s="188">
         <v>6.88</v>
       </c>
       <c r="V30" s="189">
         <v>7.09</v>
       </c>
       <c r="W30" s="114">
         <v>7.13</v>
       </c>
       <c r="X30" s="18">
         <v>7.04</v>
       </c>
       <c r="Y30" s="18">
         <v>7.21</v>
       </c>
       <c r="Z30" s="114">
         <v>4.1100000000000003</v>
       </c>
       <c r="AA30" s="18">
         <v>4.7699999999999996</v>
       </c>
-    </row>
-    <row r="31" spans="1:27" s="12" customFormat="1" ht="11.25">
+      <c r="AB30" s="18">
+        <v>5.95</v>
+      </c>
+    </row>
+    <row r="31" spans="1:28" s="12" customFormat="1" ht="11.25">
       <c r="A31" s="6" t="s">
         <v>39</v>
       </c>
       <c r="B31" s="18">
         <v>5.4</v>
       </c>
       <c r="C31" s="18">
         <v>5.55</v>
       </c>
       <c r="D31" s="18">
         <v>6.27</v>
       </c>
       <c r="E31" s="70">
         <v>6.48</v>
       </c>
       <c r="F31" s="71">
         <v>6.09</v>
       </c>
       <c r="G31" s="72">
         <v>6.13</v>
       </c>
       <c r="H31" s="73">
         <v>6.24</v>
       </c>
       <c r="I31" s="74">
@@ -6218,52 +6358,55 @@
       </c>
       <c r="T31" s="187">
         <v>5.9</v>
       </c>
       <c r="U31" s="188">
         <v>5.89</v>
       </c>
       <c r="V31" s="189">
         <v>5.82</v>
       </c>
       <c r="W31" s="114">
         <v>5.97</v>
       </c>
       <c r="X31" s="18">
         <v>6.05</v>
       </c>
       <c r="Y31" s="18">
         <v>6.02</v>
       </c>
       <c r="Z31" s="114">
         <v>7.39</v>
       </c>
       <c r="AA31" s="18">
         <v>5.91</v>
       </c>
-    </row>
-    <row r="32" spans="1:27" s="12" customFormat="1" ht="11.25">
+      <c r="AB31" s="18">
+        <v>5.74</v>
+      </c>
+    </row>
+    <row r="32" spans="1:28" s="12" customFormat="1" ht="11.25">
       <c r="A32" s="6" t="s">
         <v>40</v>
       </c>
       <c r="B32" s="18">
         <v>7.5</v>
       </c>
       <c r="C32" s="18">
         <v>6.78</v>
       </c>
       <c r="D32" s="18">
         <v>6.36</v>
       </c>
       <c r="E32" s="70">
         <v>5.91</v>
       </c>
       <c r="F32" s="71">
         <v>5.61</v>
       </c>
       <c r="G32" s="72">
         <v>5.85</v>
       </c>
       <c r="H32" s="73">
         <v>5.81</v>
       </c>
       <c r="I32" s="74">
@@ -6301,52 +6444,55 @@
       </c>
       <c r="T32" s="187">
         <v>5</v>
       </c>
       <c r="U32" s="188">
         <v>4.9800000000000004</v>
       </c>
       <c r="V32" s="189">
         <v>4.8899999999999997</v>
       </c>
       <c r="W32" s="114">
         <v>4.8</v>
       </c>
       <c r="X32" s="18">
         <v>4.74</v>
       </c>
       <c r="Y32" s="18">
         <v>4.8099999999999996</v>
       </c>
       <c r="Z32" s="114">
         <v>1.6</v>
       </c>
       <c r="AA32" s="18">
         <v>3.61</v>
       </c>
-    </row>
-    <row r="33" spans="1:27" s="12" customFormat="1" ht="11.25">
+      <c r="AB32" s="18">
+        <v>5.16</v>
+      </c>
+    </row>
+    <row r="33" spans="1:28" s="12" customFormat="1" ht="11.25">
       <c r="A33" s="7" t="s">
         <v>41</v>
       </c>
       <c r="B33" s="227">
         <v>8.9499999999999993</v>
       </c>
       <c r="C33" s="227">
         <v>7.11</v>
       </c>
       <c r="D33" s="227">
         <v>6.48</v>
       </c>
       <c r="E33" s="78">
         <v>6.12</v>
       </c>
       <c r="F33" s="79">
         <v>5.96</v>
       </c>
       <c r="G33" s="80">
         <v>5.8</v>
       </c>
       <c r="H33" s="81">
         <v>5.96</v>
       </c>
       <c r="I33" s="82">
@@ -6384,209 +6530,216 @@
       </c>
       <c r="T33" s="190">
         <v>5.65</v>
       </c>
       <c r="U33" s="191">
         <v>6.08</v>
       </c>
       <c r="V33" s="192">
         <v>5.88</v>
       </c>
       <c r="W33" s="229">
         <v>5.74</v>
       </c>
       <c r="X33" s="229">
         <v>5.68</v>
       </c>
       <c r="Y33" s="229">
         <v>5.94</v>
       </c>
       <c r="Z33" s="229">
         <v>4.59</v>
       </c>
       <c r="AA33" s="229">
         <v>5.46</v>
       </c>
-    </row>
-    <row r="34" spans="1:27">
+      <c r="AB33" s="244">
+        <v>5.0199999999999996</v>
+      </c>
+    </row>
+    <row r="34" spans="1:28">
       <c r="A34" s="8" t="s">
         <v>27</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="9">
+    <mergeCell ref="A7:AB7"/>
+    <mergeCell ref="A6:AB6"/>
     <mergeCell ref="B8:M8"/>
     <mergeCell ref="A8:A9"/>
     <mergeCell ref="A10:AA10"/>
     <mergeCell ref="A20:AA20"/>
     <mergeCell ref="A24:AA24"/>
-    <mergeCell ref="A6:AA6"/>
-    <mergeCell ref="A7:AA7"/>
     <mergeCell ref="N8:Y8"/>
-    <mergeCell ref="Z8:AA8"/>
+    <mergeCell ref="Z8:AB8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A5:AA38"/>
+  <dimension ref="A5:AB38"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B10" sqref="A10:AA38"/>
+      <selection activeCell="AD32" sqref="AD32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="15.5703125" customWidth="1"/>
     <col min="2" max="2" width="7.28515625" customWidth="1"/>
     <col min="3" max="3" width="7.7109375" customWidth="1"/>
     <col min="4" max="4" width="5.7109375" customWidth="1"/>
     <col min="5" max="5" width="5.5703125" customWidth="1"/>
     <col min="6" max="6" width="5.28515625" customWidth="1"/>
     <col min="7" max="7" width="5.42578125" customWidth="1"/>
     <col min="8" max="8" width="5.5703125" customWidth="1"/>
     <col min="9" max="9" width="5.85546875" customWidth="1"/>
     <col min="11" max="11" width="7" customWidth="1"/>
     <col min="12" max="12" width="8.28515625" customWidth="1"/>
     <col min="13" max="13" width="8.42578125" customWidth="1"/>
     <col min="14" max="14" width="7.140625" customWidth="1"/>
     <col min="15" max="15" width="7.5703125" customWidth="1"/>
     <col min="16" max="16" width="5.7109375" customWidth="1"/>
     <col min="17" max="18" width="5.5703125" customWidth="1"/>
     <col min="19" max="19" width="5.7109375" customWidth="1"/>
     <col min="21" max="21" width="7" customWidth="1"/>
     <col min="22" max="22" width="9.140625" customWidth="1"/>
     <col min="23" max="23" width="7.5703125" customWidth="1"/>
     <col min="24" max="24" width="8.42578125" customWidth="1"/>
     <col min="25" max="25" width="8.28515625" customWidth="1"/>
     <col min="26" max="26" width="7.28515625" customWidth="1"/>
-    <col min="27" max="27" width="8.140625" customWidth="1"/>
+    <col min="27" max="27" width="7.42578125" customWidth="1"/>
+    <col min="28" max="28" width="7.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="5" spans="1:27">
-      <c r="A5" s="266" t="s">
+    <row r="5" spans="1:28">
+      <c r="A5" s="271" t="s">
         <v>43</v>
       </c>
-      <c r="B5" s="266"/>
-[...27 lines deleted...]
-      <c r="A6" s="254" t="s">
+      <c r="B5" s="271"/>
+      <c r="C5" s="271"/>
+      <c r="D5" s="271"/>
+      <c r="E5" s="271"/>
+      <c r="F5" s="271"/>
+      <c r="G5" s="271"/>
+      <c r="H5" s="271"/>
+      <c r="I5" s="271"/>
+      <c r="J5" s="271"/>
+      <c r="K5" s="271"/>
+      <c r="L5" s="271"/>
+      <c r="M5" s="271"/>
+      <c r="N5" s="271"/>
+      <c r="O5" s="271"/>
+      <c r="P5" s="271"/>
+      <c r="Q5" s="247"/>
+      <c r="R5" s="247"/>
+      <c r="S5" s="247"/>
+      <c r="T5" s="247"/>
+      <c r="U5" s="247"/>
+      <c r="V5" s="247"/>
+      <c r="W5" s="247"/>
+      <c r="X5" s="247"/>
+      <c r="Y5" s="247"/>
+      <c r="Z5" s="247"/>
+      <c r="AA5" s="247"/>
+      <c r="AB5" s="247"/>
+    </row>
+    <row r="6" spans="1:28">
+      <c r="A6" s="270" t="s">
         <v>28</v>
       </c>
-      <c r="B6" s="255"/>
-[...28 lines deleted...]
-      <c r="B7" s="243">
+      <c r="B6" s="269"/>
+      <c r="C6" s="269"/>
+      <c r="D6" s="269"/>
+      <c r="E6" s="269"/>
+      <c r="F6" s="269"/>
+      <c r="G6" s="269"/>
+      <c r="H6" s="269"/>
+      <c r="I6" s="269"/>
+      <c r="J6" s="269"/>
+      <c r="K6" s="269"/>
+      <c r="L6" s="269"/>
+      <c r="M6" s="269"/>
+      <c r="N6" s="269"/>
+      <c r="O6" s="269"/>
+      <c r="P6" s="269"/>
+      <c r="Q6" s="269"/>
+      <c r="R6" s="269"/>
+      <c r="S6" s="269"/>
+      <c r="T6" s="269"/>
+      <c r="U6" s="269"/>
+      <c r="V6" s="269"/>
+      <c r="W6" s="269"/>
+      <c r="X6" s="269"/>
+      <c r="Y6" s="269"/>
+      <c r="Z6" s="269"/>
+      <c r="AA6" s="269"/>
+      <c r="AB6" s="269"/>
+    </row>
+    <row r="7" spans="1:28">
+      <c r="A7" s="275"/>
+      <c r="B7" s="250">
         <v>2024</v>
       </c>
-      <c r="C7" s="244"/>
-[...10 lines deleted...]
-      <c r="N7" s="250">
+      <c r="C7" s="251"/>
+      <c r="D7" s="251"/>
+      <c r="E7" s="251"/>
+      <c r="F7" s="251"/>
+      <c r="G7" s="251"/>
+      <c r="H7" s="251"/>
+      <c r="I7" s="251"/>
+      <c r="J7" s="251"/>
+      <c r="K7" s="251"/>
+      <c r="L7" s="251"/>
+      <c r="M7" s="251"/>
+      <c r="N7" s="252">
         <v>2025</v>
       </c>
-      <c r="O7" s="252"/>
-[...10 lines deleted...]
-      <c r="Z7" s="250">
+      <c r="O7" s="254"/>
+      <c r="P7" s="254"/>
+      <c r="Q7" s="254"/>
+      <c r="R7" s="254"/>
+      <c r="S7" s="254"/>
+      <c r="T7" s="254"/>
+      <c r="U7" s="254"/>
+      <c r="V7" s="254"/>
+      <c r="W7" s="254"/>
+      <c r="X7" s="254"/>
+      <c r="Y7" s="254"/>
+      <c r="Z7" s="252">
         <v>2026</v>
       </c>
-      <c r="AA7" s="263"/>
-[...2 lines deleted...]
-      <c r="A8" s="262"/>
+      <c r="AA7" s="253"/>
+      <c r="AB7" s="254"/>
+    </row>
+    <row r="8" spans="1:28" ht="15" customHeight="1">
+      <c r="A8" s="276"/>
       <c r="B8" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E8" s="3" t="s">
         <v>6</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>7</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H8" s="3" t="s">
         <v>9</v>
       </c>
       <c r="I8" s="3" t="s">
         <v>10</v>
       </c>
       <c r="J8" s="3" t="s">
@@ -6621,83 +6774,86 @@
       </c>
       <c r="T8" s="3" t="s">
         <v>9</v>
       </c>
       <c r="U8" s="3" t="s">
         <v>10</v>
       </c>
       <c r="V8" s="3" t="s">
         <v>11</v>
       </c>
       <c r="W8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="X8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="Y8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="Z8" s="3" t="s">
         <v>3</v>
       </c>
       <c r="AA8" s="3" t="s">
         <v>4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="264" t="s">
+      <c r="AB8" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="9" spans="1:28" s="231" customFormat="1">
+      <c r="A9" s="272" t="s">
         <v>29</v>
       </c>
-      <c r="B9" s="265"/>
-[...26 lines deleted...]
-    <row r="10" spans="1:27" s="231" customFormat="1" ht="11.25">
+      <c r="B9" s="273"/>
+      <c r="C9" s="273"/>
+      <c r="D9" s="273"/>
+      <c r="E9" s="273"/>
+      <c r="F9" s="273"/>
+      <c r="G9" s="273"/>
+      <c r="H9" s="273"/>
+      <c r="I9" s="273"/>
+      <c r="J9" s="273"/>
+      <c r="K9" s="273"/>
+      <c r="L9" s="273"/>
+      <c r="M9" s="273"/>
+      <c r="N9" s="273"/>
+      <c r="O9" s="273"/>
+      <c r="P9" s="273"/>
+      <c r="Q9" s="257"/>
+      <c r="R9" s="257"/>
+      <c r="S9" s="257"/>
+      <c r="T9" s="257"/>
+      <c r="U9" s="257"/>
+      <c r="V9" s="257"/>
+      <c r="W9" s="258"/>
+      <c r="X9" s="258"/>
+      <c r="Y9" s="258"/>
+      <c r="Z9" s="258"/>
+      <c r="AA9" s="258"/>
+    </row>
+    <row r="10" spans="1:28" s="231" customFormat="1" ht="11.25">
       <c r="A10" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B10" s="20">
         <v>353</v>
       </c>
       <c r="C10" s="19">
         <v>265</v>
       </c>
       <c r="D10" s="19">
         <v>261</v>
       </c>
       <c r="E10" s="127">
         <v>316</v>
       </c>
       <c r="F10" s="128">
         <v>315</v>
       </c>
       <c r="G10" s="129">
         <v>281</v>
       </c>
       <c r="H10" s="130">
         <v>334</v>
       </c>
       <c r="I10" s="131">
@@ -6735,52 +6891,55 @@
       </c>
       <c r="T10" s="193">
         <v>354</v>
       </c>
       <c r="U10" s="194">
         <v>283</v>
       </c>
       <c r="V10" s="195">
         <v>298</v>
       </c>
       <c r="W10" s="20">
         <v>320</v>
       </c>
       <c r="X10" s="20">
         <v>290</v>
       </c>
       <c r="Y10" s="20">
         <v>348</v>
       </c>
       <c r="Z10" s="20">
         <v>242</v>
       </c>
       <c r="AA10" s="20">
         <v>276</v>
       </c>
-    </row>
-    <row r="11" spans="1:27" s="231" customFormat="1" ht="11.25">
+      <c r="AB10" s="20">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="11" spans="1:28" s="231" customFormat="1" ht="11.25">
       <c r="A11" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B11" s="20">
         <v>186</v>
       </c>
       <c r="C11" s="19">
         <v>140</v>
       </c>
       <c r="D11" s="19">
         <v>133</v>
       </c>
       <c r="E11" s="127">
         <v>168</v>
       </c>
       <c r="F11" s="128">
         <v>170</v>
       </c>
       <c r="G11" s="129">
         <v>146</v>
       </c>
       <c r="H11" s="130">
         <v>181</v>
       </c>
       <c r="I11" s="131">
@@ -6818,52 +6977,55 @@
       </c>
       <c r="T11" s="193">
         <v>191</v>
       </c>
       <c r="U11" s="194">
         <v>142</v>
       </c>
       <c r="V11" s="195">
         <v>150</v>
       </c>
       <c r="W11" s="20">
         <v>168</v>
       </c>
       <c r="X11" s="20">
         <v>163</v>
       </c>
       <c r="Y11" s="20">
         <v>198</v>
       </c>
       <c r="Z11" s="20">
         <v>140</v>
       </c>
       <c r="AA11" s="20">
         <v>149</v>
       </c>
-    </row>
-    <row r="12" spans="1:27" s="231" customFormat="1" ht="11.25">
+      <c r="AB11" s="20">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="12" spans="1:28" s="231" customFormat="1" ht="11.25">
       <c r="A12" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B12" s="20">
         <v>39</v>
       </c>
       <c r="C12" s="19">
         <v>32</v>
       </c>
       <c r="D12" s="19">
         <v>29</v>
       </c>
       <c r="E12" s="127">
         <v>39</v>
       </c>
       <c r="F12" s="128">
         <v>37</v>
       </c>
       <c r="G12" s="129">
         <v>21</v>
       </c>
       <c r="H12" s="130">
         <v>40</v>
       </c>
       <c r="I12" s="131">
@@ -6901,52 +7063,55 @@
       </c>
       <c r="T12" s="193">
         <v>40</v>
       </c>
       <c r="U12" s="194">
         <v>31</v>
       </c>
       <c r="V12" s="195">
         <v>38</v>
       </c>
       <c r="W12" s="20">
         <v>41</v>
       </c>
       <c r="X12" s="20">
         <v>40</v>
       </c>
       <c r="Y12" s="20">
         <v>27</v>
       </c>
       <c r="Z12" s="20">
         <v>25</v>
       </c>
       <c r="AA12" s="20">
         <v>33</v>
       </c>
-    </row>
-    <row r="13" spans="1:27" s="231" customFormat="1" ht="11.25">
+      <c r="AB12" s="20">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="13" spans="1:28" s="231" customFormat="1" ht="11.25">
       <c r="A13" s="5" t="s">
         <v>36</v>
       </c>
       <c r="B13" s="20">
         <v>17</v>
       </c>
       <c r="C13" s="19">
         <v>13</v>
       </c>
       <c r="D13" s="19">
         <v>22</v>
       </c>
       <c r="E13" s="127">
         <v>22</v>
       </c>
       <c r="F13" s="128">
         <v>17</v>
       </c>
       <c r="G13" s="129">
         <v>17</v>
       </c>
       <c r="H13" s="130">
         <v>16</v>
       </c>
       <c r="I13" s="131">
@@ -6984,52 +7149,55 @@
       </c>
       <c r="T13" s="193">
         <v>18</v>
       </c>
       <c r="U13" s="194">
         <v>12</v>
       </c>
       <c r="V13" s="195">
         <v>23</v>
       </c>
       <c r="W13" s="20">
         <v>22</v>
       </c>
       <c r="X13" s="20">
         <v>13</v>
       </c>
       <c r="Y13" s="20">
         <v>16</v>
       </c>
       <c r="Z13" s="20">
         <v>12</v>
       </c>
       <c r="AA13" s="20">
         <v>20</v>
       </c>
-    </row>
-    <row r="14" spans="1:27" s="231" customFormat="1" ht="11.25">
+      <c r="AB13" s="20">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="14" spans="1:28" s="231" customFormat="1" ht="11.25">
       <c r="A14" s="5" t="s">
         <v>37</v>
       </c>
       <c r="B14" s="20">
         <v>12</v>
       </c>
       <c r="C14" s="19">
         <v>7</v>
       </c>
       <c r="D14" s="19">
         <v>4</v>
       </c>
       <c r="E14" s="127">
         <v>14</v>
       </c>
       <c r="F14" s="128">
         <v>19</v>
       </c>
       <c r="G14" s="129">
         <v>13</v>
       </c>
       <c r="H14" s="130">
         <v>20</v>
       </c>
       <c r="I14" s="131">
@@ -7067,52 +7235,55 @@
       </c>
       <c r="T14" s="193">
         <v>24</v>
       </c>
       <c r="U14" s="194">
         <v>9</v>
       </c>
       <c r="V14" s="195">
         <v>14</v>
       </c>
       <c r="W14" s="20">
         <v>14</v>
       </c>
       <c r="X14" s="20">
         <v>7</v>
       </c>
       <c r="Y14" s="20">
         <v>15</v>
       </c>
       <c r="Z14" s="20">
         <v>12</v>
       </c>
       <c r="AA14" s="20">
         <v>14</v>
       </c>
-    </row>
-    <row r="15" spans="1:27" s="231" customFormat="1" ht="11.25">
+      <c r="AB14" s="20">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="15" spans="1:28" s="231" customFormat="1" ht="11.25">
       <c r="A15" s="5" t="s">
         <v>38</v>
       </c>
       <c r="B15" s="20">
         <v>44</v>
       </c>
       <c r="C15" s="19">
         <v>33</v>
       </c>
       <c r="D15" s="19">
         <v>26</v>
       </c>
       <c r="E15" s="135">
         <v>32</v>
       </c>
       <c r="F15" s="128">
         <v>36</v>
       </c>
       <c r="G15" s="129">
         <v>39</v>
       </c>
       <c r="H15" s="130">
         <v>28</v>
       </c>
       <c r="I15" s="131">
@@ -7150,52 +7321,55 @@
       </c>
       <c r="T15" s="193">
         <v>31</v>
       </c>
       <c r="U15" s="194">
         <v>40</v>
       </c>
       <c r="V15" s="195">
         <v>40</v>
       </c>
       <c r="W15" s="20">
         <v>35</v>
       </c>
       <c r="X15" s="20">
         <v>28</v>
       </c>
       <c r="Y15" s="20">
         <v>42</v>
       </c>
       <c r="Z15" s="20">
         <v>19</v>
       </c>
       <c r="AA15" s="20">
         <v>23</v>
       </c>
-    </row>
-    <row r="16" spans="1:27" s="231" customFormat="1" ht="11.25">
+      <c r="AB15" s="20">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="16" spans="1:28" s="231" customFormat="1" ht="11.25">
       <c r="A16" s="5" t="s">
         <v>39</v>
       </c>
       <c r="B16" s="20">
         <v>14</v>
       </c>
       <c r="C16" s="19">
         <v>14</v>
       </c>
       <c r="D16" s="19">
         <v>20</v>
       </c>
       <c r="E16" s="135">
         <v>18</v>
       </c>
       <c r="F16" s="128">
         <v>12</v>
       </c>
       <c r="G16" s="129">
         <v>16</v>
       </c>
       <c r="H16" s="130">
         <v>18</v>
       </c>
       <c r="I16" s="131">
@@ -7233,52 +7407,55 @@
       </c>
       <c r="T16" s="193">
         <v>16</v>
       </c>
       <c r="U16" s="194">
         <v>15</v>
       </c>
       <c r="V16" s="195">
         <v>13</v>
       </c>
       <c r="W16" s="20">
         <v>19</v>
       </c>
       <c r="X16" s="20">
         <v>17</v>
       </c>
       <c r="Y16" s="20">
         <v>15</v>
       </c>
       <c r="Z16" s="20">
         <v>19</v>
       </c>
       <c r="AA16" s="20">
         <v>10</v>
       </c>
-    </row>
-    <row r="17" spans="1:27" s="231" customFormat="1" ht="11.25">
+      <c r="AB16" s="20">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28" s="231" customFormat="1" ht="11.25">
       <c r="A17" s="5" t="s">
         <v>40</v>
       </c>
       <c r="B17" s="20">
         <v>19</v>
       </c>
       <c r="C17" s="19">
         <v>14</v>
       </c>
       <c r="D17" s="19">
         <v>14</v>
       </c>
       <c r="E17" s="135">
         <v>11</v>
       </c>
       <c r="F17" s="128">
         <v>11</v>
       </c>
       <c r="G17" s="129">
         <v>17</v>
       </c>
       <c r="H17" s="130">
         <v>14</v>
       </c>
       <c r="I17" s="131">
@@ -7316,52 +7493,55 @@
       </c>
       <c r="T17" s="193">
         <v>19</v>
       </c>
       <c r="U17" s="194">
         <v>12</v>
       </c>
       <c r="V17" s="195">
         <v>10</v>
       </c>
       <c r="W17" s="20">
         <v>10</v>
       </c>
       <c r="X17" s="20">
         <v>10</v>
       </c>
       <c r="Y17" s="20">
         <v>14</v>
       </c>
       <c r="Z17" s="20">
         <v>4</v>
       </c>
       <c r="AA17" s="20">
         <v>13</v>
       </c>
-    </row>
-    <row r="18" spans="1:27" s="231" customFormat="1" ht="11.25">
+      <c r="AB17" s="20">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="18" spans="1:28" s="231" customFormat="1" ht="11.25">
       <c r="A18" s="5" t="s">
         <v>41</v>
       </c>
       <c r="B18" s="20">
         <v>22</v>
       </c>
       <c r="C18" s="19">
         <v>12</v>
       </c>
       <c r="D18" s="19">
         <v>13</v>
       </c>
       <c r="E18" s="135">
         <v>12</v>
       </c>
       <c r="F18" s="128">
         <v>13</v>
       </c>
       <c r="G18" s="129">
         <v>12</v>
       </c>
       <c r="H18" s="130">
         <v>17</v>
       </c>
       <c r="I18" s="131">
@@ -7399,83 +7579,87 @@
       </c>
       <c r="T18" s="193">
         <v>15</v>
       </c>
       <c r="U18" s="194">
         <v>22</v>
       </c>
       <c r="V18" s="195">
         <v>10</v>
       </c>
       <c r="W18" s="20">
         <v>11</v>
       </c>
       <c r="X18" s="20">
         <v>12</v>
       </c>
       <c r="Y18" s="20">
         <v>21</v>
       </c>
       <c r="Z18" s="20">
         <v>11</v>
       </c>
       <c r="AA18" s="20">
         <v>14</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="260" t="s">
+      <c r="AB18" s="20">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="19" spans="1:28" s="231" customFormat="1">
+      <c r="A19" s="274" t="s">
         <v>44</v>
       </c>
-      <c r="B19" s="260"/>
-[...26 lines deleted...]
-    <row r="20" spans="1:27" s="231" customFormat="1" ht="11.25">
+      <c r="B19" s="274"/>
+      <c r="C19" s="274"/>
+      <c r="D19" s="274"/>
+      <c r="E19" s="274"/>
+      <c r="F19" s="274"/>
+      <c r="G19" s="274"/>
+      <c r="H19" s="274"/>
+      <c r="I19" s="274"/>
+      <c r="J19" s="274"/>
+      <c r="K19" s="274"/>
+      <c r="L19" s="274"/>
+      <c r="M19" s="274"/>
+      <c r="N19" s="274"/>
+      <c r="O19" s="274"/>
+      <c r="P19" s="274"/>
+      <c r="Q19" s="260"/>
+      <c r="R19" s="260"/>
+      <c r="S19" s="260"/>
+      <c r="T19" s="260"/>
+      <c r="U19" s="260"/>
+      <c r="V19" s="260"/>
+      <c r="W19" s="247"/>
+      <c r="X19" s="247"/>
+      <c r="Y19" s="247"/>
+      <c r="Z19" s="247"/>
+      <c r="AA19" s="247"/>
+      <c r="AB19" s="5"/>
+    </row>
+    <row r="20" spans="1:28" s="231" customFormat="1" ht="11.25">
       <c r="A20" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B20" s="20">
         <v>180</v>
       </c>
       <c r="C20" s="20">
         <v>154</v>
       </c>
       <c r="D20" s="20">
         <v>153</v>
       </c>
       <c r="E20" s="136">
         <v>178</v>
       </c>
       <c r="F20" s="137">
         <v>181</v>
       </c>
       <c r="G20" s="138">
         <v>170</v>
       </c>
       <c r="H20" s="139">
         <v>198</v>
       </c>
       <c r="I20" s="140">
@@ -7513,52 +7697,55 @@
       </c>
       <c r="T20" s="196">
         <v>200</v>
       </c>
       <c r="U20" s="197">
         <v>156</v>
       </c>
       <c r="V20" s="198">
         <v>171</v>
       </c>
       <c r="W20" s="20">
         <v>181</v>
       </c>
       <c r="X20" s="20">
         <v>163</v>
       </c>
       <c r="Y20" s="20">
         <v>194</v>
       </c>
       <c r="Z20" s="20">
         <v>147</v>
       </c>
       <c r="AA20" s="20">
         <v>160</v>
       </c>
-    </row>
-    <row r="21" spans="1:27" s="231" customFormat="1" ht="11.25">
+      <c r="AB20" s="20">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="21" spans="1:28" s="231" customFormat="1" ht="11.25">
       <c r="A21" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B21" s="20">
         <v>91</v>
       </c>
       <c r="C21" s="20">
         <v>74</v>
       </c>
       <c r="D21" s="20">
         <v>70</v>
       </c>
       <c r="E21" s="136">
         <v>93</v>
       </c>
       <c r="F21" s="137">
         <v>93</v>
       </c>
       <c r="G21" s="138">
         <v>77</v>
       </c>
       <c r="H21" s="139">
         <v>102</v>
       </c>
       <c r="I21" s="140">
@@ -7596,52 +7783,55 @@
       </c>
       <c r="T21" s="196">
         <v>100</v>
       </c>
       <c r="U21" s="197">
         <v>75</v>
       </c>
       <c r="V21" s="198">
         <v>87</v>
       </c>
       <c r="W21" s="20">
         <v>90</v>
       </c>
       <c r="X21" s="20">
         <v>84</v>
       </c>
       <c r="Y21" s="20">
         <v>110</v>
       </c>
       <c r="Z21" s="20">
         <v>83</v>
       </c>
       <c r="AA21" s="20">
         <v>82</v>
       </c>
-    </row>
-    <row r="22" spans="1:27" s="231" customFormat="1" ht="11.25">
+      <c r="AB21" s="20">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="22" spans="1:28" s="231" customFormat="1" ht="11.25">
       <c r="A22" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B22" s="20">
         <v>21</v>
       </c>
       <c r="C22" s="20">
         <v>22</v>
       </c>
       <c r="D22" s="20">
         <v>19</v>
       </c>
       <c r="E22" s="136">
         <v>23</v>
       </c>
       <c r="F22" s="137">
         <v>22</v>
       </c>
       <c r="G22" s="138">
         <v>16</v>
       </c>
       <c r="H22" s="139">
         <v>26</v>
       </c>
       <c r="I22" s="140">
@@ -7679,52 +7869,55 @@
       </c>
       <c r="T22" s="196">
         <v>27</v>
       </c>
       <c r="U22" s="197">
         <v>20</v>
       </c>
       <c r="V22" s="198">
         <v>18</v>
       </c>
       <c r="W22" s="20">
         <v>30</v>
       </c>
       <c r="X22" s="20">
         <v>31</v>
       </c>
       <c r="Y22" s="20">
         <v>15</v>
       </c>
       <c r="Z22" s="20">
         <v>15</v>
       </c>
       <c r="AA22" s="20">
         <v>22</v>
       </c>
-    </row>
-    <row r="23" spans="1:27" s="231" customFormat="1" ht="11.25">
+      <c r="AB22" s="20">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="23" spans="1:28" s="231" customFormat="1" ht="11.25">
       <c r="A23" s="5" t="s">
         <v>36</v>
       </c>
       <c r="B23" s="20">
         <v>8</v>
       </c>
       <c r="C23" s="20">
         <v>7</v>
       </c>
       <c r="D23" s="20">
         <v>13</v>
       </c>
       <c r="E23" s="136">
         <v>12</v>
       </c>
       <c r="F23" s="137">
         <v>15</v>
       </c>
       <c r="G23" s="138">
         <v>15</v>
       </c>
       <c r="H23" s="139">
         <v>12</v>
       </c>
       <c r="I23" s="140">
@@ -7762,52 +7955,55 @@
       </c>
       <c r="T23" s="196">
         <v>8</v>
       </c>
       <c r="U23" s="197">
         <v>6</v>
       </c>
       <c r="V23" s="198">
         <v>14</v>
       </c>
       <c r="W23" s="20">
         <v>13</v>
       </c>
       <c r="X23" s="20">
         <v>7</v>
       </c>
       <c r="Y23" s="20">
         <v>11</v>
       </c>
       <c r="Z23" s="20">
         <v>9</v>
       </c>
       <c r="AA23" s="20">
         <v>14</v>
       </c>
-    </row>
-    <row r="24" spans="1:27" s="231" customFormat="1" ht="11.25">
+      <c r="AB23" s="20">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="24" spans="1:28" s="231" customFormat="1" ht="11.25">
       <c r="A24" s="5" t="s">
         <v>37</v>
       </c>
       <c r="B24" s="20">
         <v>5</v>
       </c>
       <c r="C24" s="20">
         <v>5</v>
       </c>
       <c r="D24" s="20">
         <v>3</v>
       </c>
       <c r="E24" s="136">
         <v>11</v>
       </c>
       <c r="F24" s="137">
         <v>11</v>
       </c>
       <c r="G24" s="138">
         <v>11</v>
       </c>
       <c r="H24" s="139">
         <v>10</v>
       </c>
       <c r="I24" s="140">
@@ -7845,52 +8041,55 @@
       </c>
       <c r="T24" s="196">
         <v>12</v>
       </c>
       <c r="U24" s="197">
         <v>5</v>
       </c>
       <c r="V24" s="198">
         <v>12</v>
       </c>
       <c r="W24" s="20">
         <v>7</v>
       </c>
       <c r="X24" s="20">
         <v>3</v>
       </c>
       <c r="Y24" s="20">
         <v>7</v>
       </c>
       <c r="Z24" s="20">
         <v>11</v>
       </c>
       <c r="AA24" s="20">
         <v>6</v>
       </c>
-    </row>
-    <row r="25" spans="1:27" s="231" customFormat="1" ht="11.25">
+      <c r="AB24" s="20">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="25" spans="1:28" s="231" customFormat="1" ht="11.25">
       <c r="A25" s="5" t="s">
         <v>38</v>
       </c>
       <c r="B25" s="20">
         <v>25</v>
       </c>
       <c r="C25" s="20">
         <v>23</v>
       </c>
       <c r="D25" s="20">
         <v>14</v>
       </c>
       <c r="E25" s="144">
         <v>14</v>
       </c>
       <c r="F25" s="137">
         <v>22</v>
       </c>
       <c r="G25" s="138">
         <v>22</v>
       </c>
       <c r="H25" s="139">
         <v>16</v>
       </c>
       <c r="I25" s="140">
@@ -7928,52 +8127,55 @@
       </c>
       <c r="T25" s="196">
         <v>23</v>
       </c>
       <c r="U25" s="197">
         <v>21</v>
       </c>
       <c r="V25" s="198">
         <v>20</v>
       </c>
       <c r="W25" s="20">
         <v>19</v>
       </c>
       <c r="X25" s="20">
         <v>17</v>
       </c>
       <c r="Y25" s="20">
         <v>26</v>
       </c>
       <c r="Z25" s="20">
         <v>13</v>
       </c>
       <c r="AA25" s="20">
         <v>13</v>
       </c>
-    </row>
-    <row r="26" spans="1:27" s="231" customFormat="1" ht="11.25">
+      <c r="AB25" s="20">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="26" spans="1:28" s="231" customFormat="1" ht="11.25">
       <c r="A26" s="5" t="s">
         <v>39</v>
       </c>
       <c r="B26" s="20">
         <v>9</v>
       </c>
       <c r="C26" s="20">
         <v>8</v>
       </c>
       <c r="D26" s="20">
         <v>16</v>
       </c>
       <c r="E26" s="144">
         <v>13</v>
       </c>
       <c r="F26" s="137">
         <v>7</v>
       </c>
       <c r="G26" s="138">
         <v>11</v>
       </c>
       <c r="H26" s="139">
         <v>9</v>
       </c>
       <c r="I26" s="140">
@@ -8011,52 +8213,55 @@
       </c>
       <c r="T26" s="196">
         <v>9</v>
       </c>
       <c r="U26" s="197">
         <v>9</v>
       </c>
       <c r="V26" s="198">
         <v>7</v>
       </c>
       <c r="W26" s="20">
         <v>11</v>
       </c>
       <c r="X26" s="20">
         <v>11</v>
       </c>
       <c r="Y26" s="20">
         <v>6</v>
       </c>
       <c r="Z26" s="20">
         <v>12</v>
       </c>
       <c r="AA26" s="20">
         <v>5</v>
       </c>
-    </row>
-    <row r="27" spans="1:27" s="231" customFormat="1" ht="11.25">
+      <c r="AB26" s="20">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="27" spans="1:28" s="231" customFormat="1" ht="11.25">
       <c r="A27" s="5" t="s">
         <v>40</v>
       </c>
       <c r="B27" s="20">
         <v>9</v>
       </c>
       <c r="C27" s="20">
         <v>8</v>
       </c>
       <c r="D27" s="20">
         <v>10</v>
       </c>
       <c r="E27" s="144">
         <v>5</v>
       </c>
       <c r="F27" s="137">
         <v>7</v>
       </c>
       <c r="G27" s="138">
         <v>11</v>
       </c>
       <c r="H27" s="139">
         <v>11</v>
       </c>
       <c r="I27" s="140">
@@ -8094,52 +8299,55 @@
       </c>
       <c r="T27" s="196">
         <v>12</v>
       </c>
       <c r="U27" s="197">
         <v>6</v>
       </c>
       <c r="V27" s="198">
         <v>7</v>
       </c>
       <c r="W27" s="20">
         <v>6</v>
       </c>
       <c r="X27" s="20">
         <v>6</v>
       </c>
       <c r="Y27" s="20">
         <v>6</v>
       </c>
       <c r="Z27" s="20">
         <v>2</v>
       </c>
       <c r="AA27" s="20">
         <v>11</v>
       </c>
-    </row>
-    <row r="28" spans="1:27" s="231" customFormat="1" ht="11.25">
+      <c r="AB27" s="20">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="28" spans="1:28" s="231" customFormat="1" ht="11.25">
       <c r="A28" s="5" t="s">
         <v>41</v>
       </c>
       <c r="B28" s="163">
         <v>12</v>
       </c>
       <c r="C28" s="163">
         <v>7</v>
       </c>
       <c r="D28" s="163">
         <v>8</v>
       </c>
       <c r="E28" s="164">
         <v>7</v>
       </c>
       <c r="F28" s="165">
         <v>4</v>
       </c>
       <c r="G28" s="166">
         <v>7</v>
       </c>
       <c r="H28" s="139">
         <v>12</v>
       </c>
       <c r="I28" s="140">
@@ -8177,83 +8385,87 @@
       </c>
       <c r="T28" s="196">
         <v>9</v>
       </c>
       <c r="U28" s="197">
         <v>14</v>
       </c>
       <c r="V28" s="198">
         <v>6</v>
       </c>
       <c r="W28" s="20">
         <v>5</v>
       </c>
       <c r="X28" s="20">
         <v>4</v>
       </c>
       <c r="Y28" s="20">
         <v>13</v>
       </c>
       <c r="Z28" s="20">
         <v>2</v>
       </c>
       <c r="AA28" s="20">
         <v>7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="260" t="s">
+      <c r="AB28" s="20">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="29" spans="1:28" s="231" customFormat="1">
+      <c r="A29" s="274" t="s">
         <v>45</v>
       </c>
-      <c r="B29" s="260"/>
-[...26 lines deleted...]
-    <row r="30" spans="1:27" s="231" customFormat="1" ht="11.25">
+      <c r="B29" s="274"/>
+      <c r="C29" s="274"/>
+      <c r="D29" s="274"/>
+      <c r="E29" s="274"/>
+      <c r="F29" s="274"/>
+      <c r="G29" s="274"/>
+      <c r="H29" s="274"/>
+      <c r="I29" s="274"/>
+      <c r="J29" s="274"/>
+      <c r="K29" s="274"/>
+      <c r="L29" s="274"/>
+      <c r="M29" s="274"/>
+      <c r="N29" s="274"/>
+      <c r="O29" s="274"/>
+      <c r="P29" s="274"/>
+      <c r="Q29" s="260"/>
+      <c r="R29" s="260"/>
+      <c r="S29" s="260"/>
+      <c r="T29" s="260"/>
+      <c r="U29" s="260"/>
+      <c r="V29" s="260"/>
+      <c r="W29" s="247"/>
+      <c r="X29" s="247"/>
+      <c r="Y29" s="247"/>
+      <c r="Z29" s="247"/>
+      <c r="AA29" s="247"/>
+      <c r="AB29" s="5"/>
+    </row>
+    <row r="30" spans="1:28" s="231" customFormat="1" ht="11.25">
       <c r="A30" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B30" s="20">
         <v>173</v>
       </c>
       <c r="C30" s="20">
         <v>111</v>
       </c>
       <c r="D30" s="20">
         <v>108</v>
       </c>
       <c r="E30" s="145">
         <v>138</v>
       </c>
       <c r="F30" s="146">
         <v>134</v>
       </c>
       <c r="G30" s="147">
         <v>111</v>
       </c>
       <c r="H30" s="148">
         <v>136</v>
       </c>
       <c r="I30" s="149">
@@ -8291,52 +8503,55 @@
       </c>
       <c r="T30" s="199">
         <v>154</v>
       </c>
       <c r="U30" s="200">
         <v>127</v>
       </c>
       <c r="V30" s="201">
         <v>127</v>
       </c>
       <c r="W30" s="20">
         <v>139</v>
       </c>
       <c r="X30" s="20">
         <v>127</v>
       </c>
       <c r="Y30" s="20">
         <v>154</v>
       </c>
       <c r="Z30" s="20">
         <v>95</v>
       </c>
       <c r="AA30" s="20">
         <v>116</v>
       </c>
-    </row>
-    <row r="31" spans="1:27" s="231" customFormat="1" ht="11.25">
+      <c r="AB30" s="20">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="31" spans="1:28" s="231" customFormat="1" ht="11.25">
       <c r="A31" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B31" s="20">
         <v>95</v>
       </c>
       <c r="C31" s="20">
         <v>66</v>
       </c>
       <c r="D31" s="20">
         <v>63</v>
       </c>
       <c r="E31" s="145">
         <v>75</v>
       </c>
       <c r="F31" s="146">
         <v>77</v>
       </c>
       <c r="G31" s="147">
         <v>69</v>
       </c>
       <c r="H31" s="148">
         <v>79</v>
       </c>
       <c r="I31" s="149">
@@ -8374,52 +8589,55 @@
       </c>
       <c r="T31" s="199">
         <v>91</v>
       </c>
       <c r="U31" s="200">
         <v>67</v>
       </c>
       <c r="V31" s="201">
         <v>63</v>
       </c>
       <c r="W31" s="20">
         <v>78</v>
       </c>
       <c r="X31" s="20">
         <v>79</v>
       </c>
       <c r="Y31" s="20">
         <v>88</v>
       </c>
       <c r="Z31" s="20">
         <v>57</v>
       </c>
       <c r="AA31" s="20">
         <v>67</v>
       </c>
-    </row>
-    <row r="32" spans="1:27" s="231" customFormat="1" ht="11.25">
+      <c r="AB31" s="20">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="32" spans="1:28" s="231" customFormat="1" ht="11.25">
       <c r="A32" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B32" s="20">
         <v>18</v>
       </c>
       <c r="C32" s="20">
         <v>10</v>
       </c>
       <c r="D32" s="20">
         <v>10</v>
       </c>
       <c r="E32" s="145">
         <v>16</v>
       </c>
       <c r="F32" s="146">
         <v>15</v>
       </c>
       <c r="G32" s="147">
         <v>5</v>
       </c>
       <c r="H32" s="148">
         <v>14</v>
       </c>
       <c r="I32" s="149">
@@ -8457,52 +8675,55 @@
       </c>
       <c r="T32" s="199">
         <v>13</v>
       </c>
       <c r="U32" s="200">
         <v>11</v>
       </c>
       <c r="V32" s="201">
         <v>20</v>
       </c>
       <c r="W32" s="20">
         <v>11</v>
       </c>
       <c r="X32" s="20">
         <v>9</v>
       </c>
       <c r="Y32" s="20">
         <v>12</v>
       </c>
       <c r="Z32" s="20">
         <v>10</v>
       </c>
       <c r="AA32" s="20">
         <v>11</v>
       </c>
-    </row>
-    <row r="33" spans="1:27" s="231" customFormat="1" ht="11.25">
+      <c r="AB32" s="20">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="33" spans="1:28" s="231" customFormat="1" ht="11.25">
       <c r="A33" s="5" t="s">
         <v>36</v>
       </c>
       <c r="B33" s="20">
         <v>9</v>
       </c>
       <c r="C33" s="20">
         <v>6</v>
       </c>
       <c r="D33" s="20">
         <v>9</v>
       </c>
       <c r="E33" s="145">
         <v>10</v>
       </c>
       <c r="F33" s="146">
         <v>2</v>
       </c>
       <c r="G33" s="147">
         <v>2</v>
       </c>
       <c r="H33" s="148">
         <v>4</v>
       </c>
       <c r="I33" s="149">
@@ -8540,52 +8761,55 @@
       </c>
       <c r="T33" s="199">
         <v>10</v>
       </c>
       <c r="U33" s="200">
         <v>6</v>
       </c>
       <c r="V33" s="201">
         <v>9</v>
       </c>
       <c r="W33" s="20">
         <v>9</v>
       </c>
       <c r="X33" s="20">
         <v>6</v>
       </c>
       <c r="Y33" s="20">
         <v>5</v>
       </c>
       <c r="Z33" s="20">
         <v>3</v>
       </c>
       <c r="AA33" s="20">
         <v>6</v>
       </c>
-    </row>
-    <row r="34" spans="1:27" s="231" customFormat="1" ht="11.25">
+      <c r="AB33" s="20">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="34" spans="1:28" s="231" customFormat="1" ht="11.25">
       <c r="A34" s="5" t="s">
         <v>37</v>
       </c>
       <c r="B34" s="20">
         <v>7</v>
       </c>
       <c r="C34" s="20">
         <v>2</v>
       </c>
       <c r="D34" s="20">
         <v>1</v>
       </c>
       <c r="E34" s="145">
         <v>3</v>
       </c>
       <c r="F34" s="146">
         <v>8</v>
       </c>
       <c r="G34" s="147">
         <v>2</v>
       </c>
       <c r="H34" s="148">
         <v>10</v>
       </c>
       <c r="I34" s="149">
@@ -8623,52 +8847,55 @@
       </c>
       <c r="T34" s="199">
         <v>12</v>
       </c>
       <c r="U34" s="200">
         <v>4</v>
       </c>
       <c r="V34" s="201">
         <v>2</v>
       </c>
       <c r="W34" s="20">
         <v>7</v>
       </c>
       <c r="X34" s="20">
         <v>4</v>
       </c>
       <c r="Y34" s="20">
         <v>8</v>
       </c>
       <c r="Z34" s="20">
         <v>1</v>
       </c>
       <c r="AA34" s="20">
         <v>8</v>
       </c>
-    </row>
-    <row r="35" spans="1:27" s="231" customFormat="1" ht="11.25">
+      <c r="AB34" s="20">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="35" spans="1:28" s="231" customFormat="1" ht="11.25">
       <c r="A35" s="5" t="s">
         <v>38</v>
       </c>
       <c r="B35" s="20">
         <v>19</v>
       </c>
       <c r="C35" s="20">
         <v>10</v>
       </c>
       <c r="D35" s="20">
         <v>12</v>
       </c>
       <c r="E35" s="153">
         <v>18</v>
       </c>
       <c r="F35" s="146">
         <v>14</v>
       </c>
       <c r="G35" s="147">
         <v>17</v>
       </c>
       <c r="H35" s="148">
         <v>12</v>
       </c>
       <c r="I35" s="149">
@@ -8706,52 +8933,55 @@
       </c>
       <c r="T35" s="199">
         <v>8</v>
       </c>
       <c r="U35" s="200">
         <v>19</v>
       </c>
       <c r="V35" s="201">
         <v>20</v>
       </c>
       <c r="W35" s="20">
         <v>16</v>
       </c>
       <c r="X35" s="20">
         <v>11</v>
       </c>
       <c r="Y35" s="20">
         <v>16</v>
       </c>
       <c r="Z35" s="20">
         <v>6</v>
       </c>
       <c r="AA35" s="20">
         <v>10</v>
       </c>
-    </row>
-    <row r="36" spans="1:27" s="231" customFormat="1" ht="11.25">
+      <c r="AB35" s="20">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="36" spans="1:28" s="231" customFormat="1" ht="11.25">
       <c r="A36" s="5" t="s">
         <v>39</v>
       </c>
       <c r="B36" s="20">
         <v>5</v>
       </c>
       <c r="C36" s="20">
         <v>6</v>
       </c>
       <c r="D36" s="20">
         <v>4</v>
       </c>
       <c r="E36" s="153">
         <v>5</v>
       </c>
       <c r="F36" s="146">
         <v>5</v>
       </c>
       <c r="G36" s="147">
         <v>5</v>
       </c>
       <c r="H36" s="148">
         <v>9</v>
       </c>
       <c r="I36" s="149">
@@ -8789,52 +9019,55 @@
       </c>
       <c r="T36" s="199">
         <v>7</v>
       </c>
       <c r="U36" s="200">
         <v>6</v>
       </c>
       <c r="V36" s="201">
         <v>6</v>
       </c>
       <c r="W36" s="20">
         <v>8</v>
       </c>
       <c r="X36" s="20">
         <v>6</v>
       </c>
       <c r="Y36" s="20">
         <v>9</v>
       </c>
       <c r="Z36" s="20">
         <v>7</v>
       </c>
       <c r="AA36" s="20">
         <v>5</v>
       </c>
-    </row>
-    <row r="37" spans="1:27" s="231" customFormat="1" ht="11.25">
+      <c r="AB36" s="20">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="37" spans="1:28" s="231" customFormat="1" ht="11.25">
       <c r="A37" s="5" t="s">
         <v>40</v>
       </c>
       <c r="B37" s="20">
         <v>10</v>
       </c>
       <c r="C37" s="20">
         <v>6</v>
       </c>
       <c r="D37" s="20">
         <v>4</v>
       </c>
       <c r="E37" s="153">
         <v>6</v>
       </c>
       <c r="F37" s="146">
         <v>4</v>
       </c>
       <c r="G37" s="147">
         <v>6</v>
       </c>
       <c r="H37" s="148">
         <v>3</v>
       </c>
       <c r="I37" s="149">
@@ -8872,52 +9105,55 @@
       </c>
       <c r="T37" s="199">
         <v>7</v>
       </c>
       <c r="U37" s="200">
         <v>6</v>
       </c>
       <c r="V37" s="201">
         <v>3</v>
       </c>
       <c r="W37" s="20">
         <v>4</v>
       </c>
       <c r="X37" s="20">
         <v>4</v>
       </c>
       <c r="Y37" s="20">
         <v>8</v>
       </c>
       <c r="Z37" s="20">
         <v>2</v>
       </c>
       <c r="AA37" s="20">
         <v>2</v>
       </c>
-    </row>
-    <row r="38" spans="1:27" s="231" customFormat="1" ht="11.25">
+      <c r="AB37" s="20">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="38" spans="1:28" s="231" customFormat="1" ht="11.25">
       <c r="A38" s="17" t="s">
         <v>41</v>
       </c>
       <c r="B38" s="154">
         <v>10</v>
       </c>
       <c r="C38" s="154">
         <v>5</v>
       </c>
       <c r="D38" s="154">
         <v>5</v>
       </c>
       <c r="E38" s="155">
         <v>5</v>
       </c>
       <c r="F38" s="156">
         <v>9</v>
       </c>
       <c r="G38" s="157">
         <v>5</v>
       </c>
       <c r="H38" s="158">
         <v>5</v>
       </c>
       <c r="I38" s="159">
@@ -8955,230 +9191,237 @@
       </c>
       <c r="T38" s="202">
         <v>6</v>
       </c>
       <c r="U38" s="203">
         <v>8</v>
       </c>
       <c r="V38" s="204">
         <v>4</v>
       </c>
       <c r="W38" s="154">
         <v>6</v>
       </c>
       <c r="X38" s="154">
         <v>8</v>
       </c>
       <c r="Y38" s="154">
         <v>8</v>
       </c>
       <c r="Z38" s="154">
         <v>9</v>
       </c>
       <c r="AA38" s="154">
         <v>7</v>
       </c>
+      <c r="AB38" s="154">
+        <v>5</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="9">
-    <mergeCell ref="A6:AA6"/>
-    <mergeCell ref="A5:AA5"/>
+    <mergeCell ref="A6:AB6"/>
+    <mergeCell ref="A5:AB5"/>
     <mergeCell ref="A9:AA9"/>
     <mergeCell ref="A19:AA19"/>
     <mergeCell ref="A29:AA29"/>
     <mergeCell ref="B7:M7"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="N7:Y7"/>
-    <mergeCell ref="Z7:AA7"/>
+    <mergeCell ref="Z7:AB7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AA35"/>
+  <dimension ref="A1:AB35"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="B12" sqref="A12:AA34"/>
+      <selection pane="bottomLeft" activeCell="U40" sqref="U40"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="15.5703125" style="1" customWidth="1"/>
     <col min="2" max="2" width="6.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="7.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="6" style="1" customWidth="1"/>
     <col min="5" max="5" width="5" style="1" customWidth="1"/>
     <col min="6" max="6" width="5.5703125" style="1" customWidth="1"/>
     <col min="7" max="7" width="5.42578125" style="1" customWidth="1"/>
     <col min="8" max="8" width="4.85546875" style="1" customWidth="1"/>
     <col min="9" max="9" width="6.5703125" style="1" customWidth="1"/>
     <col min="10" max="10" width="8.7109375" style="1" customWidth="1"/>
     <col min="11" max="11" width="6.85546875" style="1" customWidth="1"/>
     <col min="12" max="13" width="8.42578125" style="1" customWidth="1"/>
     <col min="14" max="14" width="6.7109375" style="1" customWidth="1"/>
     <col min="15" max="15" width="7.42578125" style="1" customWidth="1"/>
     <col min="16" max="16" width="5.7109375" style="1" customWidth="1"/>
     <col min="17" max="17" width="6.140625" style="1" customWidth="1"/>
     <col min="18" max="18" width="5" style="1" customWidth="1"/>
     <col min="19" max="19" width="5.140625" style="1" customWidth="1"/>
     <col min="20" max="20" width="6" style="1" customWidth="1"/>
-    <col min="21" max="21" width="6.42578125" style="1" customWidth="1"/>
+    <col min="21" max="21" width="6.140625" style="1" customWidth="1"/>
     <col min="22" max="22" width="8.7109375" style="1" customWidth="1"/>
     <col min="23" max="23" width="7.42578125" style="1" customWidth="1"/>
     <col min="24" max="25" width="8.28515625" style="1" customWidth="1"/>
     <col min="26" max="26" width="6.85546875" style="1" customWidth="1"/>
-    <col min="27" max="27" width="8.28515625" style="1" customWidth="1"/>
-    <col min="28" max="16384" width="9.140625" style="1"/>
+    <col min="27" max="27" width="7.42578125" style="1" customWidth="1"/>
+    <col min="28" max="28" width="6.28515625" style="1" customWidth="1"/>
+    <col min="29" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:27" s="14" customFormat="1" ht="15" hidden="1" customHeight="1"/>
-[...4 lines deleted...]
-    <row r="6" spans="1:27">
+    <row r="1" spans="1:28" s="14" customFormat="1" ht="15" hidden="1" customHeight="1"/>
+    <row r="2" spans="1:28" ht="12.75" customHeight="1"/>
+    <row r="3" spans="1:28" ht="13.5" customHeight="1"/>
+    <row r="4" spans="1:28" ht="18.75" customHeight="1"/>
+    <row r="5" spans="1:28" ht="15.75" customHeight="1"/>
+    <row r="6" spans="1:28">
       <c r="A6" s="15"/>
       <c r="B6" s="15"/>
       <c r="C6" s="15"/>
       <c r="D6" s="15"/>
       <c r="E6" s="16"/>
       <c r="F6" s="16"/>
       <c r="G6" s="16"/>
       <c r="H6" s="16"/>
       <c r="I6" s="16"/>
       <c r="J6" s="16"/>
       <c r="K6" s="16"/>
       <c r="L6" s="16"/>
       <c r="M6" s="16"/>
       <c r="N6" s="16"/>
       <c r="O6" s="16"/>
       <c r="P6" s="16"/>
     </row>
-    <row r="7" spans="1:27" s="16" customFormat="1">
-      <c r="A7" s="245" t="s">
+    <row r="7" spans="1:28" s="16" customFormat="1">
+      <c r="A7" s="246" t="s">
         <v>32</v>
       </c>
-      <c r="B7" s="245"/>
-[...27 lines deleted...]
-      <c r="A8" s="270" t="s">
+      <c r="B7" s="246"/>
+      <c r="C7" s="246"/>
+      <c r="D7" s="246"/>
+      <c r="E7" s="246"/>
+      <c r="F7" s="246"/>
+      <c r="G7" s="246"/>
+      <c r="H7" s="246"/>
+      <c r="I7" s="246"/>
+      <c r="J7" s="246"/>
+      <c r="K7" s="246"/>
+      <c r="L7" s="246"/>
+      <c r="M7" s="246"/>
+      <c r="N7" s="246"/>
+      <c r="O7" s="246"/>
+      <c r="P7" s="246"/>
+      <c r="Q7" s="247"/>
+      <c r="R7" s="247"/>
+      <c r="S7" s="247"/>
+      <c r="T7" s="247"/>
+      <c r="U7" s="247"/>
+      <c r="V7" s="247"/>
+      <c r="W7" s="247"/>
+      <c r="X7" s="247"/>
+      <c r="Y7" s="247"/>
+      <c r="Z7" s="247"/>
+      <c r="AA7" s="247"/>
+      <c r="AB7" s="247"/>
+    </row>
+    <row r="8" spans="1:28" ht="15" customHeight="1">
+      <c r="A8" s="277" t="s">
         <v>2</v>
       </c>
-      <c r="B8" s="255"/>
-[...28 lines deleted...]
-      <c r="B9" s="243">
+      <c r="B8" s="269"/>
+      <c r="C8" s="269"/>
+      <c r="D8" s="269"/>
+      <c r="E8" s="269"/>
+      <c r="F8" s="269"/>
+      <c r="G8" s="269"/>
+      <c r="H8" s="269"/>
+      <c r="I8" s="269"/>
+      <c r="J8" s="269"/>
+      <c r="K8" s="269"/>
+      <c r="L8" s="269"/>
+      <c r="M8" s="269"/>
+      <c r="N8" s="269"/>
+      <c r="O8" s="269"/>
+      <c r="P8" s="269"/>
+      <c r="Q8" s="269"/>
+      <c r="R8" s="269"/>
+      <c r="S8" s="269"/>
+      <c r="T8" s="269"/>
+      <c r="U8" s="269"/>
+      <c r="V8" s="269"/>
+      <c r="W8" s="269"/>
+      <c r="X8" s="269"/>
+      <c r="Y8" s="269"/>
+      <c r="Z8" s="269"/>
+      <c r="AA8" s="269"/>
+      <c r="AB8" s="269"/>
+    </row>
+    <row r="9" spans="1:28">
+      <c r="A9" s="248"/>
+      <c r="B9" s="250">
         <v>2024</v>
       </c>
-      <c r="C9" s="244"/>
-[...10 lines deleted...]
-      <c r="N9" s="250">
+      <c r="C9" s="251"/>
+      <c r="D9" s="251"/>
+      <c r="E9" s="251"/>
+      <c r="F9" s="251"/>
+      <c r="G9" s="251"/>
+      <c r="H9" s="251"/>
+      <c r="I9" s="251"/>
+      <c r="J9" s="251"/>
+      <c r="K9" s="251"/>
+      <c r="L9" s="251"/>
+      <c r="M9" s="251"/>
+      <c r="N9" s="252">
         <v>2025</v>
       </c>
-      <c r="O9" s="251"/>
-[...10 lines deleted...]
-      <c r="Z9" s="250">
+      <c r="O9" s="253"/>
+      <c r="P9" s="253"/>
+      <c r="Q9" s="254"/>
+      <c r="R9" s="254"/>
+      <c r="S9" s="254"/>
+      <c r="T9" s="254"/>
+      <c r="U9" s="254"/>
+      <c r="V9" s="254"/>
+      <c r="W9" s="254"/>
+      <c r="X9" s="254"/>
+      <c r="Y9" s="254"/>
+      <c r="Z9" s="252">
         <v>2026</v>
       </c>
-      <c r="AA9" s="268"/>
-[...2 lines deleted...]
-      <c r="A10" s="242"/>
+      <c r="AA9" s="262"/>
+      <c r="AB9" s="254"/>
+    </row>
+    <row r="10" spans="1:28" ht="22.5">
+      <c r="A10" s="249"/>
       <c r="B10" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E10" s="3" t="s">
         <v>6</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>7</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H10" s="3" t="s">
         <v>9</v>
       </c>
       <c r="I10" s="3" t="s">
         <v>10</v>
       </c>
       <c r="J10" s="3" t="s">
@@ -9213,108 +9456,111 @@
       </c>
       <c r="T10" s="2" t="s">
         <v>9</v>
       </c>
       <c r="U10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="V10" s="2" t="s">
         <v>11</v>
       </c>
       <c r="W10" s="2" t="s">
         <v>21</v>
       </c>
       <c r="X10" s="2" t="s">
         <v>22</v>
       </c>
       <c r="Y10" s="2" t="s">
         <v>25</v>
       </c>
       <c r="Z10" s="2" t="s">
         <v>3</v>
       </c>
       <c r="AA10" s="3" t="s">
         <v>4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="258" t="s">
+      <c r="AB10" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="11" spans="1:28" s="12" customFormat="1">
+      <c r="A11" s="265" t="s">
         <v>29</v>
       </c>
-      <c r="B11" s="258"/>
-[...26 lines deleted...]
-    <row r="12" spans="1:27" s="12" customFormat="1" ht="11.25">
+      <c r="B11" s="265"/>
+      <c r="C11" s="265"/>
+      <c r="D11" s="265"/>
+      <c r="E11" s="265"/>
+      <c r="F11" s="265"/>
+      <c r="G11" s="265"/>
+      <c r="H11" s="265"/>
+      <c r="I11" s="265"/>
+      <c r="J11" s="265"/>
+      <c r="K11" s="265"/>
+      <c r="L11" s="265"/>
+      <c r="M11" s="265"/>
+      <c r="N11" s="265"/>
+      <c r="O11" s="265"/>
+      <c r="P11" s="265"/>
+      <c r="Q11" s="257"/>
+      <c r="R11" s="257"/>
+      <c r="S11" s="257"/>
+      <c r="T11" s="257"/>
+      <c r="U11" s="257"/>
+      <c r="V11" s="257"/>
+      <c r="W11" s="258"/>
+      <c r="X11" s="258"/>
+      <c r="Y11" s="258"/>
+      <c r="Z11" s="258"/>
+      <c r="AA11" s="258"/>
+    </row>
+    <row r="12" spans="1:28" s="12" customFormat="1" ht="11.25">
       <c r="A12" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B12" s="19">
         <v>18</v>
       </c>
       <c r="C12" s="19">
         <v>8</v>
       </c>
       <c r="D12" s="19">
         <v>7</v>
       </c>
       <c r="E12" s="19">
         <v>6</v>
       </c>
       <c r="F12" s="19">
         <v>10</v>
       </c>
       <c r="G12" s="86">
         <v>11</v>
       </c>
       <c r="H12" s="87">
         <v>7</v>
       </c>
-      <c r="I12" s="278">
+      <c r="I12" s="239">
         <v>4</v>
       </c>
       <c r="J12" s="19">
         <v>3</v>
       </c>
       <c r="K12" s="88">
         <v>7</v>
       </c>
       <c r="L12" s="89">
         <v>13</v>
       </c>
       <c r="M12" s="19">
         <v>10</v>
       </c>
       <c r="N12" s="20">
         <v>6</v>
       </c>
       <c r="O12" s="86" t="s">
         <v>42</v>
       </c>
       <c r="P12" s="19">
         <v>10</v>
       </c>
       <c r="Q12" s="29">
         <v>10</v>
@@ -9327,77 +9573,80 @@
       </c>
       <c r="T12" s="205">
         <v>14</v>
       </c>
       <c r="U12" s="206">
         <v>9</v>
       </c>
       <c r="V12" s="207">
         <v>7</v>
       </c>
       <c r="W12" s="19">
         <v>3</v>
       </c>
       <c r="X12" s="19">
         <v>4</v>
       </c>
       <c r="Y12" s="19">
         <v>9</v>
       </c>
       <c r="Z12" s="19">
         <v>5</v>
       </c>
       <c r="AA12" s="19">
         <v>10</v>
       </c>
-    </row>
-    <row r="13" spans="1:27" s="12" customFormat="1" ht="11.25">
+      <c r="AB12" s="245">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="13" spans="1:28" s="12" customFormat="1" ht="11.25">
       <c r="A13" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B13" s="19">
         <v>9</v>
       </c>
       <c r="C13" s="19">
         <v>4</v>
       </c>
       <c r="D13" s="19">
         <v>2</v>
       </c>
       <c r="E13" s="19">
         <v>3</v>
       </c>
       <c r="F13" s="19">
         <v>6</v>
       </c>
       <c r="G13" s="86">
         <v>6</v>
       </c>
       <c r="H13" s="87">
         <v>3</v>
       </c>
-      <c r="I13" s="278">
+      <c r="I13" s="239">
         <v>4</v>
       </c>
       <c r="J13" s="19">
         <v>3</v>
       </c>
       <c r="K13" s="88">
         <v>3</v>
       </c>
       <c r="L13" s="89">
         <v>5</v>
       </c>
       <c r="M13" s="19">
         <v>8</v>
       </c>
       <c r="N13" s="20">
         <v>5</v>
       </c>
       <c r="O13" s="86" t="s">
         <v>42</v>
       </c>
       <c r="P13" s="19">
         <v>3</v>
       </c>
       <c r="Q13" s="29">
         <v>5</v>
@@ -9410,52 +9659,55 @@
       </c>
       <c r="T13" s="205">
         <v>6</v>
       </c>
       <c r="U13" s="206">
         <v>4</v>
       </c>
       <c r="V13" s="207">
         <v>3</v>
       </c>
       <c r="W13" s="19">
         <v>2</v>
       </c>
       <c r="X13" s="19">
         <v>3</v>
       </c>
       <c r="Y13" s="19">
         <v>4</v>
       </c>
       <c r="Z13" s="19">
         <v>4</v>
       </c>
       <c r="AA13" s="19">
         <v>5</v>
       </c>
-    </row>
-    <row r="14" spans="1:27" s="12" customFormat="1" ht="11.25">
+      <c r="AB13" s="245">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="14" spans="1:28" s="12" customFormat="1" ht="11.25">
       <c r="A14" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B14" s="19">
         <v>1</v>
       </c>
       <c r="C14" s="19">
         <v>2</v>
       </c>
       <c r="D14" s="19">
         <v>2</v>
       </c>
       <c r="E14" s="19">
         <v>2</v>
       </c>
       <c r="F14" s="19">
         <v>1</v>
       </c>
       <c r="G14" s="86">
         <v>1</v>
       </c>
       <c r="H14" s="87">
         <v>1</v>
       </c>
       <c r="I14" s="86" t="s">
@@ -9493,52 +9745,55 @@
       </c>
       <c r="T14" s="86" t="s">
         <v>42</v>
       </c>
       <c r="U14" s="86" t="s">
         <v>42</v>
       </c>
       <c r="V14" s="86" t="s">
         <v>42</v>
       </c>
       <c r="W14" s="86" t="s">
         <v>42</v>
       </c>
       <c r="X14" s="19">
         <v>1</v>
       </c>
       <c r="Y14" s="19">
         <v>1</v>
       </c>
       <c r="Z14" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AA14" s="19">
         <v>3</v>
       </c>
-    </row>
-    <row r="15" spans="1:27" s="12" customFormat="1" ht="11.25">
+      <c r="AB14" s="245">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="15" spans="1:28" s="12" customFormat="1" ht="11.25">
       <c r="A15" s="6" t="s">
         <v>36</v>
       </c>
       <c r="B15" s="19" t="s">
         <v>42</v>
       </c>
       <c r="C15" s="19" t="s">
         <v>42</v>
       </c>
       <c r="D15" s="19">
         <v>1</v>
       </c>
       <c r="E15" s="19" t="s">
         <v>42</v>
       </c>
       <c r="F15" s="19" t="s">
         <v>42</v>
       </c>
       <c r="G15" s="86">
         <v>2</v>
       </c>
       <c r="H15" s="86" t="s">
         <v>42</v>
       </c>
       <c r="I15" s="86" t="s">
@@ -9576,52 +9831,55 @@
       </c>
       <c r="T15" s="86" t="s">
         <v>42</v>
       </c>
       <c r="U15" s="206">
         <v>1</v>
       </c>
       <c r="V15" s="86" t="s">
         <v>42</v>
       </c>
       <c r="W15" s="86" t="s">
         <v>42</v>
       </c>
       <c r="X15" s="98" t="s">
         <v>42</v>
       </c>
       <c r="Y15" s="98" t="s">
         <v>42</v>
       </c>
       <c r="Z15" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AA15" s="18" t="s">
         <v>42</v>
       </c>
-    </row>
-    <row r="16" spans="1:27" s="12" customFormat="1" ht="11.25">
+      <c r="AB15" s="18" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="16" spans="1:28" s="12" customFormat="1" ht="11.25">
       <c r="A16" s="6" t="s">
         <v>37</v>
       </c>
       <c r="B16" s="19" t="s">
         <v>42</v>
       </c>
       <c r="C16" s="19">
         <v>1</v>
       </c>
       <c r="D16" s="19" t="s">
         <v>42</v>
       </c>
       <c r="E16" s="19">
         <v>1</v>
       </c>
       <c r="F16" s="19">
         <v>1</v>
       </c>
       <c r="G16" s="86" t="s">
         <v>42</v>
       </c>
       <c r="H16" s="87">
         <v>1</v>
       </c>
       <c r="I16" s="86" t="s">
@@ -9659,52 +9917,55 @@
       </c>
       <c r="T16" s="205">
         <v>3</v>
       </c>
       <c r="U16" s="86" t="s">
         <v>42</v>
       </c>
       <c r="V16" s="86" t="s">
         <v>42</v>
       </c>
       <c r="W16" s="86" t="s">
         <v>42</v>
       </c>
       <c r="X16" s="98" t="s">
         <v>42</v>
       </c>
       <c r="Y16" s="98" t="s">
         <v>42</v>
       </c>
       <c r="Z16" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AA16" s="18" t="s">
         <v>42</v>
       </c>
-    </row>
-    <row r="17" spans="1:27" s="12" customFormat="1" ht="11.25">
+      <c r="AB16" s="18" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28" s="12" customFormat="1" ht="11.25">
       <c r="A17" s="6" t="s">
         <v>38</v>
       </c>
       <c r="B17" s="19">
         <v>4</v>
       </c>
       <c r="C17" s="19">
         <v>1</v>
       </c>
       <c r="D17" s="19">
         <v>1</v>
       </c>
       <c r="E17" s="19" t="s">
         <v>42</v>
       </c>
       <c r="F17" s="19" t="s">
         <v>42</v>
       </c>
       <c r="G17" s="86">
         <v>1</v>
       </c>
       <c r="H17" s="87">
         <v>2</v>
       </c>
       <c r="I17" s="86" t="s">
@@ -9742,52 +10003,55 @@
       </c>
       <c r="T17" s="205">
         <v>3</v>
       </c>
       <c r="U17" s="206">
         <v>1</v>
       </c>
       <c r="V17" s="207">
         <v>1</v>
       </c>
       <c r="W17" s="19">
         <v>1</v>
       </c>
       <c r="X17" s="98" t="s">
         <v>42</v>
       </c>
       <c r="Y17" s="19">
         <v>1</v>
       </c>
       <c r="Z17" s="19">
         <v>1</v>
       </c>
       <c r="AA17" s="19">
         <v>1</v>
       </c>
-    </row>
-    <row r="18" spans="1:27" s="12" customFormat="1" ht="11.25">
+      <c r="AB17" s="245">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:28" s="12" customFormat="1" ht="11.25">
       <c r="A18" s="6" t="s">
         <v>39</v>
       </c>
       <c r="B18" s="19">
         <v>1</v>
       </c>
       <c r="C18" s="232" t="s">
         <v>42</v>
       </c>
       <c r="D18" s="19" t="s">
         <v>42</v>
       </c>
       <c r="E18" s="19" t="s">
         <v>42</v>
       </c>
       <c r="F18" s="19" t="s">
         <v>42</v>
       </c>
       <c r="G18" s="86" t="s">
         <v>42</v>
       </c>
       <c r="H18" s="86" t="s">
         <v>42</v>
       </c>
       <c r="I18" s="86" t="s">
@@ -9825,52 +10089,55 @@
       </c>
       <c r="T18" s="86" t="s">
         <v>42</v>
       </c>
       <c r="U18" s="206">
         <v>2</v>
       </c>
       <c r="V18" s="207">
         <v>2</v>
       </c>
       <c r="W18" s="86" t="s">
         <v>42</v>
       </c>
       <c r="X18" s="98" t="s">
         <v>42</v>
       </c>
       <c r="Y18" s="98" t="s">
         <v>42</v>
       </c>
       <c r="Z18" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AA18" s="18" t="s">
         <v>42</v>
       </c>
-    </row>
-    <row r="19" spans="1:27" s="12" customFormat="1" ht="11.25">
+      <c r="AB18" s="245">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="19" spans="1:28" s="12" customFormat="1" ht="11.25">
       <c r="A19" s="6" t="s">
         <v>40</v>
       </c>
       <c r="B19" s="19">
         <v>2</v>
       </c>
       <c r="C19" s="232" t="s">
         <v>42</v>
       </c>
       <c r="D19" s="19">
         <v>1</v>
       </c>
       <c r="E19" s="19" t="s">
         <v>42</v>
       </c>
       <c r="F19" s="19">
         <v>1</v>
       </c>
       <c r="G19" s="86">
         <v>1</v>
       </c>
       <c r="H19" s="86" t="s">
         <v>42</v>
       </c>
       <c r="I19" s="86" t="s">
@@ -9908,52 +10175,55 @@
       </c>
       <c r="T19" s="205">
         <v>1</v>
       </c>
       <c r="U19" s="206">
         <v>1</v>
       </c>
       <c r="V19" s="207">
         <v>1</v>
       </c>
       <c r="W19" s="86" t="s">
         <v>42</v>
       </c>
       <c r="X19" s="98" t="s">
         <v>42</v>
       </c>
       <c r="Y19" s="19">
         <v>3</v>
       </c>
       <c r="Z19" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AA19" s="18" t="s">
         <v>42</v>
       </c>
-    </row>
-    <row r="20" spans="1:27" s="12" customFormat="1" ht="11.25">
+      <c r="AB19" s="245">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:28" s="12" customFormat="1" ht="11.25">
       <c r="A20" s="6" t="s">
         <v>41</v>
       </c>
       <c r="B20" s="19">
         <v>1</v>
       </c>
       <c r="C20" s="232" t="s">
         <v>42</v>
       </c>
       <c r="D20" s="19" t="s">
         <v>42</v>
       </c>
       <c r="E20" s="19" t="s">
         <v>42</v>
       </c>
       <c r="F20" s="19">
         <v>1</v>
       </c>
       <c r="G20" s="86" t="s">
         <v>42</v>
       </c>
       <c r="H20" s="86" t="s">
         <v>42</v>
       </c>
       <c r="I20" s="86" t="s">
@@ -9991,111 +10261,114 @@
       </c>
       <c r="T20" s="205">
         <v>1</v>
       </c>
       <c r="U20" s="86" t="s">
         <v>42</v>
       </c>
       <c r="V20" s="86" t="s">
         <v>42</v>
       </c>
       <c r="W20" s="86" t="s">
         <v>42</v>
       </c>
       <c r="X20" s="98" t="s">
         <v>42</v>
       </c>
       <c r="Y20" s="98" t="s">
         <v>42</v>
       </c>
       <c r="Z20" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AA20" s="19">
         <v>1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="269" t="s">
+      <c r="AB20" s="18" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="21" spans="1:28" s="12" customFormat="1">
+      <c r="A21" s="281" t="s">
         <v>20</v>
       </c>
-      <c r="B21" s="269"/>
-[...13 lines deleted...]
-      <c r="P21" s="269"/>
+      <c r="B21" s="281"/>
+      <c r="C21" s="281"/>
+      <c r="D21" s="281"/>
+      <c r="E21" s="281"/>
+      <c r="F21" s="281"/>
+      <c r="G21" s="281"/>
+      <c r="H21" s="281"/>
+      <c r="I21" s="281"/>
+      <c r="J21" s="281"/>
+      <c r="K21" s="281"/>
+      <c r="L21" s="281"/>
+      <c r="M21" s="281"/>
+      <c r="N21" s="281"/>
+      <c r="O21" s="281"/>
+      <c r="P21" s="281"/>
       <c r="Q21" s="279"/>
       <c r="R21" s="279"/>
       <c r="S21" s="279"/>
       <c r="T21" s="279"/>
       <c r="U21" s="279"/>
       <c r="V21" s="279"/>
-      <c r="W21" s="272"/>
-[...5 lines deleted...]
-    <row r="22" spans="1:27" s="12" customFormat="1" ht="11.25">
+      <c r="W21" s="280"/>
+      <c r="X21" s="280"/>
+      <c r="Y21" s="280"/>
+      <c r="Z21" s="280"/>
+      <c r="AA21" s="280"/>
+    </row>
+    <row r="22" spans="1:28" s="12" customFormat="1" ht="11.25">
       <c r="A22" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B22" s="19">
         <v>7</v>
       </c>
       <c r="C22" s="19">
         <v>6</v>
       </c>
       <c r="D22" s="19">
         <v>3</v>
       </c>
       <c r="E22" s="19">
         <v>5</v>
       </c>
       <c r="F22" s="19">
         <v>6</v>
       </c>
       <c r="G22" s="90">
         <v>6</v>
       </c>
       <c r="H22" s="91">
         <v>3</v>
       </c>
-      <c r="I22" s="280">
+      <c r="I22" s="240">
         <v>2</v>
       </c>
-      <c r="J22" s="280">
+      <c r="J22" s="240">
         <v>2</v>
       </c>
       <c r="K22" s="92">
         <v>4</v>
       </c>
       <c r="L22" s="93">
         <v>7</v>
       </c>
       <c r="M22" s="19">
         <v>7</v>
       </c>
       <c r="N22" s="20">
         <v>4</v>
       </c>
       <c r="O22" s="86" t="s">
         <v>42</v>
       </c>
       <c r="P22" s="19">
         <v>4</v>
       </c>
       <c r="Q22" s="29">
         <v>5</v>
       </c>
       <c r="R22" s="29">
         <v>3</v>
@@ -10105,80 +10378,83 @@
       </c>
       <c r="T22" s="208">
         <v>3</v>
       </c>
       <c r="U22" s="209">
         <v>4</v>
       </c>
       <c r="V22" s="210">
         <v>3</v>
       </c>
       <c r="W22" s="19">
         <v>1</v>
       </c>
       <c r="X22" s="19">
         <v>3</v>
       </c>
       <c r="Y22" s="19">
         <v>4</v>
       </c>
       <c r="Z22" s="19">
         <v>3</v>
       </c>
       <c r="AA22" s="19">
         <v>7</v>
       </c>
-    </row>
-    <row r="23" spans="1:27" s="12" customFormat="1" ht="11.25">
+      <c r="AB22" s="245">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="23" spans="1:28" s="12" customFormat="1" ht="11.25">
       <c r="A23" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B23" s="19">
         <v>6</v>
       </c>
       <c r="C23" s="19">
         <v>4</v>
       </c>
       <c r="D23" s="19">
         <v>1</v>
       </c>
       <c r="E23" s="19">
         <v>3</v>
       </c>
       <c r="F23" s="19">
         <v>5</v>
       </c>
       <c r="G23" s="90">
         <v>6</v>
       </c>
       <c r="H23" s="91">
         <v>2</v>
       </c>
-      <c r="I23" s="280">
+      <c r="I23" s="240">
         <v>2</v>
       </c>
-      <c r="J23" s="280">
+      <c r="J23" s="240">
         <v>2</v>
       </c>
       <c r="K23" s="92">
         <v>2</v>
       </c>
       <c r="L23" s="93">
         <v>4</v>
       </c>
       <c r="M23" s="19">
         <v>6</v>
       </c>
       <c r="N23" s="20">
         <v>4</v>
       </c>
       <c r="O23" s="86" t="s">
         <v>42</v>
       </c>
       <c r="P23" s="19">
         <v>2</v>
       </c>
       <c r="Q23" s="29">
         <v>5</v>
       </c>
       <c r="R23" s="29">
         <v>2</v>
@@ -10188,52 +10464,55 @@
       </c>
       <c r="T23" s="208">
         <v>3</v>
       </c>
       <c r="U23" s="209">
         <v>4</v>
       </c>
       <c r="V23" s="210">
         <v>3</v>
       </c>
       <c r="W23" s="19">
         <v>1</v>
       </c>
       <c r="X23" s="19">
         <v>3</v>
       </c>
       <c r="Y23" s="19">
         <v>3</v>
       </c>
       <c r="Z23" s="19">
         <v>3</v>
       </c>
       <c r="AA23" s="19">
         <v>5</v>
       </c>
-    </row>
-    <row r="24" spans="1:27" s="12" customFormat="1" ht="11.25">
+      <c r="AB23" s="245">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="24" spans="1:28" s="12" customFormat="1" ht="11.25">
       <c r="A24" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B24" s="19">
         <v>1</v>
       </c>
       <c r="C24" s="19">
         <v>2</v>
       </c>
       <c r="D24" s="19">
         <v>2</v>
       </c>
       <c r="E24" s="19">
         <v>2</v>
       </c>
       <c r="F24" s="19">
         <v>1</v>
       </c>
       <c r="G24" s="90" t="s">
         <v>42</v>
       </c>
       <c r="H24" s="91">
         <v>1</v>
       </c>
       <c r="I24" s="86" t="s">
@@ -10271,111 +10550,114 @@
       </c>
       <c r="T24" s="86" t="s">
         <v>42</v>
       </c>
       <c r="U24" s="86" t="s">
         <v>42</v>
       </c>
       <c r="V24" s="86" t="s">
         <v>42</v>
       </c>
       <c r="W24" s="86" t="s">
         <v>42</v>
       </c>
       <c r="X24" s="98" t="s">
         <v>42</v>
       </c>
       <c r="Y24" s="19">
         <v>1</v>
       </c>
       <c r="Z24" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AA24" s="19">
         <v>2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="267" t="s">
+      <c r="AB24" s="245">
         <v>1</v>
       </c>
-      <c r="B25" s="267"/>
-[...13 lines deleted...]
-      <c r="P25" s="267"/>
+    </row>
+    <row r="25" spans="1:28" s="12" customFormat="1">
+      <c r="A25" s="278" t="s">
+        <v>1</v>
+      </c>
+      <c r="B25" s="278"/>
+      <c r="C25" s="278"/>
+      <c r="D25" s="278"/>
+      <c r="E25" s="278"/>
+      <c r="F25" s="278"/>
+      <c r="G25" s="278"/>
+      <c r="H25" s="278"/>
+      <c r="I25" s="278"/>
+      <c r="J25" s="278"/>
+      <c r="K25" s="278"/>
+      <c r="L25" s="278"/>
+      <c r="M25" s="278"/>
+      <c r="N25" s="278"/>
+      <c r="O25" s="278"/>
+      <c r="P25" s="278"/>
       <c r="Q25" s="279"/>
       <c r="R25" s="279"/>
       <c r="S25" s="279"/>
       <c r="T25" s="279"/>
       <c r="U25" s="279"/>
       <c r="V25" s="279"/>
-      <c r="W25" s="272"/>
-[...5 lines deleted...]
-    <row r="26" spans="1:27" s="12" customFormat="1" ht="11.25">
+      <c r="W25" s="280"/>
+      <c r="X25" s="280"/>
+      <c r="Y25" s="280"/>
+      <c r="Z25" s="280"/>
+      <c r="AA25" s="280"/>
+    </row>
+    <row r="26" spans="1:28" s="12" customFormat="1" ht="11.25">
       <c r="A26" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B26" s="19">
         <v>11</v>
       </c>
       <c r="C26" s="19">
         <v>2</v>
       </c>
       <c r="D26" s="19">
         <v>4</v>
       </c>
       <c r="E26" s="19">
         <v>1</v>
       </c>
       <c r="F26" s="19">
         <v>4</v>
       </c>
       <c r="G26" s="94">
         <v>5</v>
       </c>
       <c r="H26" s="95">
         <v>4</v>
       </c>
-      <c r="I26" s="281">
+      <c r="I26" s="241">
         <v>2</v>
       </c>
-      <c r="J26" s="282">
+      <c r="J26" s="242">
         <v>1</v>
       </c>
       <c r="K26" s="96">
         <v>3</v>
       </c>
       <c r="L26" s="97">
         <v>6</v>
       </c>
       <c r="M26" s="19">
         <v>3</v>
       </c>
       <c r="N26" s="20">
         <v>2</v>
       </c>
       <c r="O26" s="86" t="s">
         <v>42</v>
       </c>
       <c r="P26" s="19">
         <v>6</v>
       </c>
       <c r="Q26" s="29">
         <v>5</v>
       </c>
       <c r="R26" s="29">
         <v>4</v>
@@ -10385,80 +10667,83 @@
       </c>
       <c r="T26" s="211">
         <v>11</v>
       </c>
       <c r="U26" s="212">
         <v>5</v>
       </c>
       <c r="V26" s="213">
         <v>4</v>
       </c>
       <c r="W26" s="19">
         <v>2</v>
       </c>
       <c r="X26" s="19">
         <v>1</v>
       </c>
       <c r="Y26" s="19">
         <v>5</v>
       </c>
       <c r="Z26" s="19">
         <v>2</v>
       </c>
       <c r="AA26" s="19">
         <v>3</v>
       </c>
-    </row>
-    <row r="27" spans="1:27" s="12" customFormat="1" ht="11.25">
+      <c r="AB26" s="245">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="27" spans="1:28" s="12" customFormat="1" ht="11.25">
       <c r="A27" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="19">
         <v>3</v>
       </c>
       <c r="C27" s="19" t="s">
         <v>42</v>
       </c>
       <c r="D27" s="19">
         <v>1</v>
       </c>
       <c r="E27" s="19" t="s">
         <v>42</v>
       </c>
       <c r="F27" s="19">
         <v>1</v>
       </c>
       <c r="G27" s="94" t="s">
         <v>42</v>
       </c>
       <c r="H27" s="95">
         <v>1</v>
       </c>
-      <c r="I27" s="281">
+      <c r="I27" s="241">
         <v>2</v>
       </c>
-      <c r="J27" s="282">
+      <c r="J27" s="242">
         <v>1</v>
       </c>
       <c r="K27" s="96">
         <v>1</v>
       </c>
       <c r="L27" s="97">
         <v>1</v>
       </c>
       <c r="M27" s="19">
         <v>2</v>
       </c>
       <c r="N27" s="20">
         <v>1</v>
       </c>
       <c r="O27" s="86" t="s">
         <v>42</v>
       </c>
       <c r="P27" s="19">
         <v>1</v>
       </c>
       <c r="Q27" s="29" t="s">
         <v>42</v>
       </c>
       <c r="R27" s="29">
         <v>3</v>
@@ -10468,52 +10753,55 @@
       </c>
       <c r="T27" s="211">
         <v>3</v>
       </c>
       <c r="U27" s="86" t="s">
         <v>42</v>
       </c>
       <c r="V27" s="86" t="s">
         <v>42</v>
       </c>
       <c r="W27" s="19">
         <v>1</v>
       </c>
       <c r="X27" s="98" t="s">
         <v>42</v>
       </c>
       <c r="Y27" s="19">
         <v>1</v>
       </c>
       <c r="Z27" s="19">
         <v>1</v>
       </c>
       <c r="AA27" s="18" t="s">
         <v>42</v>
       </c>
-    </row>
-    <row r="28" spans="1:27" s="12" customFormat="1" ht="11.25">
+      <c r="AB27" s="245">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="28" spans="1:28" s="12" customFormat="1" ht="11.25">
       <c r="A28" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B28" s="29" t="s">
         <v>42</v>
       </c>
       <c r="C28" s="29" t="s">
         <v>42</v>
       </c>
       <c r="D28" s="19" t="s">
         <v>42</v>
       </c>
       <c r="E28" s="19" t="s">
         <v>42</v>
       </c>
       <c r="F28" s="19" t="s">
         <v>42</v>
       </c>
       <c r="G28" s="94">
         <v>1</v>
       </c>
       <c r="H28" s="86" t="s">
         <v>42</v>
       </c>
       <c r="I28" s="98" t="s">
@@ -10551,52 +10839,55 @@
       </c>
       <c r="T28" s="86" t="s">
         <v>42</v>
       </c>
       <c r="U28" s="86" t="s">
         <v>42</v>
       </c>
       <c r="V28" s="86" t="s">
         <v>42</v>
       </c>
       <c r="W28" s="86" t="s">
         <v>42</v>
       </c>
       <c r="X28" s="19">
         <v>1</v>
       </c>
       <c r="Y28" s="98" t="s">
         <v>42</v>
       </c>
       <c r="Z28" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AA28" s="19">
         <v>1</v>
       </c>
-    </row>
-    <row r="29" spans="1:27" s="12" customFormat="1" ht="11.25">
+      <c r="AB28" s="245">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="29" spans="1:28" s="12" customFormat="1" ht="11.25">
       <c r="A29" s="6" t="s">
         <v>36</v>
       </c>
       <c r="B29" s="29" t="s">
         <v>42</v>
       </c>
       <c r="C29" s="29" t="s">
         <v>42</v>
       </c>
       <c r="D29" s="19">
         <v>1</v>
       </c>
       <c r="E29" s="19" t="s">
         <v>42</v>
       </c>
       <c r="F29" s="19" t="s">
         <v>42</v>
       </c>
       <c r="G29" s="94">
         <v>2</v>
       </c>
       <c r="H29" s="86" t="s">
         <v>42</v>
       </c>
       <c r="I29" s="98" t="s">
@@ -10634,52 +10925,55 @@
       </c>
       <c r="T29" s="86" t="s">
         <v>42</v>
       </c>
       <c r="U29" s="212">
         <v>1</v>
       </c>
       <c r="V29" s="86" t="s">
         <v>42</v>
       </c>
       <c r="W29" s="86" t="s">
         <v>42</v>
       </c>
       <c r="X29" s="98" t="s">
         <v>42</v>
       </c>
       <c r="Y29" s="98" t="s">
         <v>42</v>
       </c>
       <c r="Z29" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AA29" s="18" t="s">
         <v>42</v>
       </c>
-    </row>
-    <row r="30" spans="1:27" s="12" customFormat="1" ht="11.25">
+      <c r="AB29" s="18" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="30" spans="1:28" s="12" customFormat="1" ht="11.25">
       <c r="A30" s="6" t="s">
         <v>37</v>
       </c>
       <c r="B30" s="29" t="s">
         <v>42</v>
       </c>
       <c r="C30" s="19">
         <v>1</v>
       </c>
       <c r="D30" s="19" t="s">
         <v>42</v>
       </c>
       <c r="E30" s="19">
         <v>1</v>
       </c>
       <c r="F30" s="19">
         <v>1</v>
       </c>
       <c r="G30" s="94" t="s">
         <v>42</v>
       </c>
       <c r="H30" s="95">
         <v>1</v>
       </c>
       <c r="I30" s="98" t="s">
@@ -10717,52 +11011,55 @@
       </c>
       <c r="T30" s="211">
         <v>3</v>
       </c>
       <c r="U30" s="86" t="s">
         <v>42</v>
       </c>
       <c r="V30" s="86" t="s">
         <v>42</v>
       </c>
       <c r="W30" s="86" t="s">
         <v>42</v>
       </c>
       <c r="X30" s="98" t="s">
         <v>42</v>
       </c>
       <c r="Y30" s="98" t="s">
         <v>42</v>
       </c>
       <c r="Z30" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AA30" s="18" t="s">
         <v>42</v>
       </c>
-    </row>
-    <row r="31" spans="1:27" s="12" customFormat="1" ht="11.25">
+      <c r="AB30" s="18" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="31" spans="1:28" s="12" customFormat="1" ht="11.25">
       <c r="A31" s="6" t="s">
         <v>38</v>
       </c>
       <c r="B31" s="19">
         <v>4</v>
       </c>
       <c r="C31" s="19">
         <v>1</v>
       </c>
       <c r="D31" s="19">
         <v>1</v>
       </c>
       <c r="E31" s="19" t="s">
         <v>42</v>
       </c>
       <c r="F31" s="19" t="s">
         <v>42</v>
       </c>
       <c r="G31" s="94">
         <v>1</v>
       </c>
       <c r="H31" s="95">
         <v>2</v>
       </c>
       <c r="I31" s="98" t="s">
@@ -10800,52 +11097,55 @@
       </c>
       <c r="T31" s="211">
         <v>3</v>
       </c>
       <c r="U31" s="212">
         <v>1</v>
       </c>
       <c r="V31" s="213">
         <v>1</v>
       </c>
       <c r="W31" s="19">
         <v>1</v>
       </c>
       <c r="X31" s="98" t="s">
         <v>42</v>
       </c>
       <c r="Y31" s="19">
         <v>1</v>
       </c>
       <c r="Z31" s="19">
         <v>1</v>
       </c>
       <c r="AA31" s="19">
         <v>1</v>
       </c>
-    </row>
-    <row r="32" spans="1:27" s="12" customFormat="1" ht="11.25">
+      <c r="AB31" s="245">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="32" spans="1:28" s="12" customFormat="1" ht="11.25">
       <c r="A32" s="6" t="s">
         <v>39</v>
       </c>
       <c r="B32" s="19">
         <v>1</v>
       </c>
       <c r="C32" s="232" t="s">
         <v>42</v>
       </c>
       <c r="D32" s="19" t="s">
         <v>42</v>
       </c>
       <c r="E32" s="19" t="s">
         <v>42</v>
       </c>
       <c r="F32" s="19" t="s">
         <v>42</v>
       </c>
       <c r="G32" s="94" t="s">
         <v>42</v>
       </c>
       <c r="H32" s="98" t="s">
         <v>42</v>
       </c>
       <c r="I32" s="98" t="s">
@@ -10883,52 +11183,55 @@
       </c>
       <c r="T32" s="86" t="s">
         <v>42</v>
       </c>
       <c r="U32" s="212">
         <v>2</v>
       </c>
       <c r="V32" s="213">
         <v>2</v>
       </c>
       <c r="W32" s="19" t="s">
         <v>42</v>
       </c>
       <c r="X32" s="98" t="s">
         <v>42</v>
       </c>
       <c r="Y32" s="98" t="s">
         <v>42</v>
       </c>
       <c r="Z32" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AA32" s="18" t="s">
         <v>42</v>
       </c>
-    </row>
-    <row r="33" spans="1:27" s="12" customFormat="1" ht="11.25">
+      <c r="AB32" s="245">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="33" spans="1:28" s="12" customFormat="1" ht="11.25">
       <c r="A33" s="6" t="s">
         <v>40</v>
       </c>
       <c r="B33" s="19">
         <v>2</v>
       </c>
       <c r="C33" s="232" t="s">
         <v>42</v>
       </c>
       <c r="D33" s="19">
         <v>1</v>
       </c>
       <c r="E33" s="19" t="s">
         <v>42</v>
       </c>
       <c r="F33" s="29">
         <v>1</v>
       </c>
       <c r="G33" s="94">
         <v>1</v>
       </c>
       <c r="H33" s="98" t="s">
         <v>42</v>
       </c>
       <c r="I33" s="98" t="s">
@@ -10966,52 +11269,55 @@
       </c>
       <c r="T33" s="211">
         <v>1</v>
       </c>
       <c r="U33" s="212">
         <v>1</v>
       </c>
       <c r="V33" s="213">
         <v>1</v>
       </c>
       <c r="W33" s="86" t="s">
         <v>42</v>
       </c>
       <c r="X33" s="98" t="s">
         <v>42</v>
       </c>
       <c r="Y33" s="19">
         <v>3</v>
       </c>
       <c r="Z33" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AA33" s="18" t="s">
         <v>42</v>
       </c>
-    </row>
-    <row r="34" spans="1:27" s="12" customFormat="1" ht="11.25">
+      <c r="AB33" s="245">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="34" spans="1:28" s="12" customFormat="1" ht="11.25">
       <c r="A34" s="7" t="s">
         <v>41</v>
       </c>
       <c r="B34" s="238">
         <v>1</v>
       </c>
       <c r="C34" s="236" t="s">
         <v>42</v>
       </c>
       <c r="D34" s="238" t="s">
         <v>42</v>
       </c>
       <c r="E34" s="238" t="s">
         <v>42</v>
       </c>
       <c r="F34" s="238">
         <v>1</v>
       </c>
       <c r="G34" s="99" t="s">
         <v>42</v>
       </c>
       <c r="H34" s="100" t="s">
         <v>42</v>
       </c>
       <c r="I34" s="100" t="s">
@@ -11049,261 +11355,267 @@
       </c>
       <c r="T34" s="214">
         <v>1</v>
       </c>
       <c r="U34" s="100" t="s">
         <v>42</v>
       </c>
       <c r="V34" s="100" t="s">
         <v>42</v>
       </c>
       <c r="W34" s="100" t="s">
         <v>42</v>
       </c>
       <c r="X34" s="100" t="s">
         <v>42</v>
       </c>
       <c r="Y34" s="100" t="s">
         <v>42</v>
       </c>
       <c r="Z34" s="237" t="s">
         <v>42</v>
       </c>
       <c r="AA34" s="238">
         <v>1</v>
       </c>
-    </row>
-    <row r="35" spans="1:27">
+      <c r="AB34" s="244" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="35" spans="1:28">
       <c r="A35" s="11" t="s">
         <v>27</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="9">
-    <mergeCell ref="A8:AA8"/>
-    <mergeCell ref="A7:AA7"/>
+    <mergeCell ref="A8:AB8"/>
+    <mergeCell ref="A7:AB7"/>
     <mergeCell ref="A11:AA11"/>
     <mergeCell ref="A25:AA25"/>
     <mergeCell ref="A21:AA21"/>
     <mergeCell ref="B9:M9"/>
     <mergeCell ref="A9:A10"/>
     <mergeCell ref="N9:Y9"/>
-    <mergeCell ref="Z9:AA9"/>
+    <mergeCell ref="Z9:AB9"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AA35"/>
+  <dimension ref="A1:AB35"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="Q40" sqref="Q40"/>
+      <selection pane="bottomLeft" activeCell="P38" sqref="P38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="15" style="1" customWidth="1"/>
     <col min="2" max="2" width="6.42578125" style="1" customWidth="1"/>
     <col min="3" max="3" width="7" style="1" customWidth="1"/>
     <col min="4" max="4" width="6.7109375" style="1" customWidth="1"/>
     <col min="5" max="5" width="6.85546875" style="1" customWidth="1"/>
     <col min="6" max="7" width="7.42578125" style="1" customWidth="1"/>
     <col min="8" max="8" width="7.140625" style="1" customWidth="1"/>
     <col min="9" max="9" width="7.7109375" style="1" customWidth="1"/>
     <col min="10" max="10" width="9.140625" style="1"/>
     <col min="11" max="11" width="7.7109375" style="1" customWidth="1"/>
     <col min="12" max="12" width="8.140625" style="1" customWidth="1"/>
     <col min="13" max="13" width="9.140625" style="1"/>
     <col min="14" max="14" width="6.5703125" style="1" customWidth="1"/>
     <col min="15" max="15" width="7.42578125" style="1" customWidth="1"/>
     <col min="16" max="16" width="7.5703125" style="1" customWidth="1"/>
     <col min="17" max="17" width="7.42578125" style="1" customWidth="1"/>
     <col min="18" max="18" width="6.42578125" style="1" customWidth="1"/>
     <col min="19" max="19" width="8.140625" style="1" customWidth="1"/>
     <col min="20" max="25" width="9.140625" style="1"/>
-    <col min="26" max="26" width="7.28515625" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="28" max="16384" width="9.140625" style="1"/>
+    <col min="26" max="26" width="6.7109375" style="1" customWidth="1"/>
+    <col min="27" max="28" width="7.28515625" style="1" customWidth="1"/>
+    <col min="29" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:27" s="14" customFormat="1" ht="20.25" hidden="1" customHeight="1"/>
-[...13 lines deleted...]
-      <c r="C4" s="246"/>
+    <row r="1" spans="1:28" s="14" customFormat="1" ht="20.25" hidden="1" customHeight="1"/>
+    <row r="2" spans="1:28">
+      <c r="A2" s="280"/>
+      <c r="B2" s="247"/>
+      <c r="C2" s="247"/>
+    </row>
+    <row r="3" spans="1:28">
+      <c r="A3" s="247"/>
+      <c r="B3" s="247"/>
+      <c r="C3" s="247"/>
+    </row>
+    <row r="4" spans="1:28">
+      <c r="A4" s="247"/>
+      <c r="B4" s="247"/>
+      <c r="C4" s="247"/>
       <c r="D4" s="15"/>
       <c r="E4" s="16"/>
       <c r="F4" s="16"/>
       <c r="G4" s="16"/>
       <c r="H4" s="16"/>
       <c r="I4" s="16"/>
       <c r="J4" s="16"/>
       <c r="K4" s="16"/>
       <c r="L4" s="16"/>
       <c r="M4" s="16"/>
       <c r="N4" s="16"/>
       <c r="O4" s="16"/>
       <c r="P4" s="16"/>
     </row>
-    <row r="5" spans="1:27">
-[...2 lines deleted...]
-      <c r="C5" s="246"/>
+    <row r="5" spans="1:28">
+      <c r="A5" s="247"/>
+      <c r="B5" s="247"/>
+      <c r="C5" s="247"/>
       <c r="D5" s="15"/>
       <c r="E5" s="16"/>
       <c r="F5" s="16"/>
       <c r="G5" s="16"/>
       <c r="H5" s="16"/>
       <c r="I5" s="16"/>
       <c r="J5" s="16"/>
       <c r="K5" s="16"/>
       <c r="L5" s="16"/>
       <c r="M5" s="16"/>
       <c r="N5" s="16"/>
       <c r="O5" s="16"/>
       <c r="P5" s="16"/>
     </row>
-    <row r="6" spans="1:27" s="16" customFormat="1">
+    <row r="6" spans="1:28" s="16" customFormat="1">
       <c r="A6" s="235"/>
       <c r="B6" s="235"/>
       <c r="C6" s="235"/>
       <c r="D6" s="234"/>
     </row>
-    <row r="7" spans="1:27" s="16" customFormat="1">
-      <c r="A7" s="245" t="s">
+    <row r="7" spans="1:28" s="16" customFormat="1">
+      <c r="A7" s="246" t="s">
         <v>33</v>
       </c>
-      <c r="B7" s="245"/>
-[...27 lines deleted...]
-      <c r="A8" s="271" t="s">
+      <c r="B7" s="246"/>
+      <c r="C7" s="246"/>
+      <c r="D7" s="246"/>
+      <c r="E7" s="246"/>
+      <c r="F7" s="246"/>
+      <c r="G7" s="246"/>
+      <c r="H7" s="246"/>
+      <c r="I7" s="246"/>
+      <c r="J7" s="246"/>
+      <c r="K7" s="246"/>
+      <c r="L7" s="246"/>
+      <c r="M7" s="246"/>
+      <c r="N7" s="246"/>
+      <c r="O7" s="246"/>
+      <c r="P7" s="246"/>
+      <c r="Q7" s="247"/>
+      <c r="R7" s="247"/>
+      <c r="S7" s="247"/>
+      <c r="T7" s="247"/>
+      <c r="U7" s="247"/>
+      <c r="V7" s="247"/>
+      <c r="W7" s="247"/>
+      <c r="X7" s="247"/>
+      <c r="Y7" s="247"/>
+      <c r="Z7" s="247"/>
+      <c r="AA7" s="247"/>
+      <c r="AB7" s="247"/>
+    </row>
+    <row r="8" spans="1:28" ht="15" customHeight="1">
+      <c r="A8" s="282" t="s">
         <v>2</v>
       </c>
-      <c r="B8" s="255"/>
-[...28 lines deleted...]
-      <c r="B9" s="243">
+      <c r="B8" s="264"/>
+      <c r="C8" s="264"/>
+      <c r="D8" s="264"/>
+      <c r="E8" s="264"/>
+      <c r="F8" s="264"/>
+      <c r="G8" s="264"/>
+      <c r="H8" s="264"/>
+      <c r="I8" s="264"/>
+      <c r="J8" s="264"/>
+      <c r="K8" s="264"/>
+      <c r="L8" s="264"/>
+      <c r="M8" s="264"/>
+      <c r="N8" s="264"/>
+      <c r="O8" s="264"/>
+      <c r="P8" s="264"/>
+      <c r="Q8" s="264"/>
+      <c r="R8" s="264"/>
+      <c r="S8" s="264"/>
+      <c r="T8" s="264"/>
+      <c r="U8" s="264"/>
+      <c r="V8" s="264"/>
+      <c r="W8" s="264"/>
+      <c r="X8" s="264"/>
+      <c r="Y8" s="264"/>
+      <c r="Z8" s="264"/>
+      <c r="AA8" s="264"/>
+      <c r="AB8" s="247"/>
+    </row>
+    <row r="9" spans="1:28">
+      <c r="A9" s="248"/>
+      <c r="B9" s="250">
         <v>2024</v>
       </c>
-      <c r="C9" s="244"/>
-[...10 lines deleted...]
-      <c r="N9" s="250">
+      <c r="C9" s="251"/>
+      <c r="D9" s="251"/>
+      <c r="E9" s="251"/>
+      <c r="F9" s="251"/>
+      <c r="G9" s="251"/>
+      <c r="H9" s="251"/>
+      <c r="I9" s="251"/>
+      <c r="J9" s="251"/>
+      <c r="K9" s="251"/>
+      <c r="L9" s="251"/>
+      <c r="M9" s="251"/>
+      <c r="N9" s="252">
         <v>2025</v>
       </c>
-      <c r="O9" s="251"/>
-[...10 lines deleted...]
-      <c r="Z9" s="250">
+      <c r="O9" s="253"/>
+      <c r="P9" s="253"/>
+      <c r="Q9" s="254"/>
+      <c r="R9" s="254"/>
+      <c r="S9" s="254"/>
+      <c r="T9" s="254"/>
+      <c r="U9" s="254"/>
+      <c r="V9" s="254"/>
+      <c r="W9" s="254"/>
+      <c r="X9" s="254"/>
+      <c r="Y9" s="254"/>
+      <c r="Z9" s="252">
         <v>2026</v>
       </c>
-      <c r="AA9" s="263"/>
-[...2 lines deleted...]
-      <c r="A10" s="242"/>
+      <c r="AA9" s="253"/>
+      <c r="AB9" s="254"/>
+    </row>
+    <row r="10" spans="1:28" ht="24" customHeight="1">
+      <c r="A10" s="249"/>
       <c r="B10" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C10" s="9" t="s">
         <v>12</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>13</v>
       </c>
       <c r="E10" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F10" s="10" t="s">
         <v>15</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>16</v>
       </c>
       <c r="H10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="I10" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J10" s="3" t="s">
@@ -11332,89 +11644,92 @@
       </c>
       <c r="R10" s="10" t="s">
         <v>15</v>
       </c>
       <c r="S10" s="3" t="s">
         <v>16</v>
       </c>
       <c r="T10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="U10" s="3" t="s">
         <v>18</v>
       </c>
       <c r="V10" s="3" t="s">
         <v>19</v>
       </c>
       <c r="W10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="X10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="Y10" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="Z10" s="3" t="s">
+      <c r="Z10" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="AA10" s="3" t="s">
+      <c r="AA10" s="2" t="s">
         <v>12</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="258" t="s">
+      <c r="AB10" s="2" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="11" spans="1:28" s="12" customFormat="1">
+      <c r="A11" s="265" t="s">
         <v>29</v>
       </c>
-      <c r="B11" s="258"/>
-[...26 lines deleted...]
-    <row r="12" spans="1:27" s="12" customFormat="1" ht="11.25">
+      <c r="B11" s="265"/>
+      <c r="C11" s="265"/>
+      <c r="D11" s="265"/>
+      <c r="E11" s="265"/>
+      <c r="F11" s="265"/>
+      <c r="G11" s="265"/>
+      <c r="H11" s="265"/>
+      <c r="I11" s="265"/>
+      <c r="J11" s="265"/>
+      <c r="K11" s="265"/>
+      <c r="L11" s="265"/>
+      <c r="M11" s="265"/>
+      <c r="N11" s="265"/>
+      <c r="O11" s="265"/>
+      <c r="P11" s="265"/>
+      <c r="Q11" s="257"/>
+      <c r="R11" s="257"/>
+      <c r="S11" s="257"/>
+      <c r="T11" s="257"/>
+      <c r="U11" s="257"/>
+      <c r="V11" s="257"/>
+      <c r="W11" s="258"/>
+      <c r="X11" s="258"/>
+      <c r="Y11" s="258"/>
+      <c r="Z11" s="258"/>
+      <c r="AA11" s="264"/>
+    </row>
+    <row r="12" spans="1:28" s="12" customFormat="1" ht="11.25">
       <c r="A12" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B12" s="18">
         <v>12.27</v>
       </c>
       <c r="C12" s="18">
         <v>9.64</v>
       </c>
       <c r="D12" s="18">
         <v>8.3699999999999992</v>
       </c>
       <c r="E12" s="18">
         <v>7.37</v>
       </c>
       <c r="F12" s="18">
         <v>7.56</v>
       </c>
       <c r="G12" s="102">
         <v>7.86</v>
       </c>
       <c r="H12" s="103">
         <v>7.45</v>
       </c>
       <c r="I12" s="104">
@@ -11452,52 +11767,55 @@
       </c>
       <c r="T12" s="215">
         <v>7.54</v>
       </c>
       <c r="U12" s="216">
         <v>7.58</v>
       </c>
       <c r="V12" s="217">
         <v>7.38</v>
       </c>
       <c r="W12" s="18">
         <v>6.89</v>
       </c>
       <c r="X12" s="18">
         <v>6.61</v>
       </c>
       <c r="Y12" s="18">
         <v>6.7</v>
       </c>
       <c r="Z12" s="18">
         <v>4.47</v>
       </c>
       <c r="AA12" s="18">
         <v>7.19</v>
       </c>
-    </row>
-    <row r="13" spans="1:27" s="12" customFormat="1" ht="11.25">
+      <c r="AB12" s="18">
+        <v>7.61</v>
+      </c>
+    </row>
+    <row r="13" spans="1:28" s="12" customFormat="1" ht="11.25">
       <c r="A13" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B13" s="18">
         <v>10.15</v>
       </c>
       <c r="C13" s="18">
         <v>8.1</v>
       </c>
       <c r="D13" s="18">
         <v>6.39</v>
       </c>
       <c r="E13" s="18">
         <v>5.74</v>
       </c>
       <c r="F13" s="18">
         <v>6.28</v>
       </c>
       <c r="G13" s="102">
         <v>6.67</v>
       </c>
       <c r="H13" s="103">
         <v>6.18</v>
       </c>
       <c r="I13" s="104">
@@ -11535,52 +11853,55 @@
       </c>
       <c r="T13" s="215">
         <v>6.55</v>
       </c>
       <c r="U13" s="216">
         <v>6.45</v>
       </c>
       <c r="V13" s="217">
         <v>6.17</v>
       </c>
       <c r="W13" s="18">
         <v>5.84</v>
       </c>
       <c r="X13" s="18">
         <v>5.77</v>
       </c>
       <c r="Y13" s="18">
         <v>5.77</v>
       </c>
       <c r="Z13" s="18">
         <v>5.71</v>
       </c>
       <c r="AA13" s="18">
         <v>7.05</v>
       </c>
-    </row>
-    <row r="14" spans="1:27" s="12" customFormat="1" ht="11.25">
+      <c r="AB13" s="18">
+        <v>6.87</v>
+      </c>
+    </row>
+    <row r="14" spans="1:28" s="12" customFormat="1" ht="11.25">
       <c r="A14" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B14" s="18">
         <v>5.18</v>
       </c>
       <c r="C14" s="18">
         <v>8.5</v>
       </c>
       <c r="D14" s="18">
         <v>9.82</v>
       </c>
       <c r="E14" s="18">
         <v>10.220000000000001</v>
       </c>
       <c r="F14" s="18">
         <v>9.25</v>
       </c>
       <c r="G14" s="102">
         <v>8.9</v>
       </c>
       <c r="H14" s="103">
         <v>8.4700000000000006</v>
       </c>
       <c r="I14" s="104">
@@ -11618,52 +11939,55 @@
       </c>
       <c r="T14" s="215">
         <v>6.72</v>
       </c>
       <c r="U14" s="216">
         <v>5.86</v>
       </c>
       <c r="V14" s="217">
         <v>5.26</v>
       </c>
       <c r="W14" s="18">
         <v>4.7300000000000004</v>
       </c>
       <c r="X14" s="18">
         <v>4.87</v>
       </c>
       <c r="Y14" s="18">
         <v>5.01</v>
       </c>
       <c r="Z14" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AA14" s="18">
         <v>12.55</v>
       </c>
-    </row>
-    <row r="15" spans="1:27" s="12" customFormat="1" ht="11.25">
+      <c r="AB14" s="18">
+        <v>13.02</v>
+      </c>
+    </row>
+    <row r="15" spans="1:28" s="12" customFormat="1" ht="11.25">
       <c r="A15" s="6" t="s">
         <v>36</v>
       </c>
       <c r="B15" s="18" t="s">
         <v>42</v>
       </c>
       <c r="C15" s="18" t="s">
         <v>42</v>
       </c>
       <c r="D15" s="18">
         <v>6.58</v>
       </c>
       <c r="E15" s="18">
         <v>4.76</v>
       </c>
       <c r="F15" s="18">
         <v>3.95</v>
       </c>
       <c r="G15" s="102">
         <v>9.84</v>
       </c>
       <c r="H15" s="103">
         <v>8.36</v>
       </c>
       <c r="I15" s="104">
@@ -11701,52 +12025,55 @@
       </c>
       <c r="T15" s="215">
         <v>5.73</v>
       </c>
       <c r="U15" s="216">
         <v>7.65</v>
       </c>
       <c r="V15" s="217">
         <v>6.61</v>
       </c>
       <c r="W15" s="18">
         <v>5.87</v>
       </c>
       <c r="X15" s="18">
         <v>5.33</v>
       </c>
       <c r="Y15" s="18">
         <v>4.87</v>
       </c>
       <c r="Z15" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AA15" s="18" t="s">
         <v>42</v>
       </c>
-    </row>
-    <row r="16" spans="1:27" s="12" customFormat="1" ht="11.25">
+      <c r="AB15" s="18" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="16" spans="1:28" s="12" customFormat="1" ht="11.25">
       <c r="A16" s="6" t="s">
         <v>37</v>
       </c>
       <c r="B16" s="18" t="s">
         <v>42</v>
       </c>
       <c r="C16" s="18">
         <v>12.5</v>
       </c>
       <c r="D16" s="18">
         <v>8.1300000000000008</v>
       </c>
       <c r="E16" s="18">
         <v>11.36</v>
       </c>
       <c r="F16" s="18">
         <v>13.1</v>
       </c>
       <c r="G16" s="102">
         <v>11.03</v>
       </c>
       <c r="H16" s="103">
         <v>12.99</v>
       </c>
       <c r="I16" s="104">
@@ -11784,52 +12111,55 @@
       </c>
       <c r="T16" s="215">
         <v>15.15</v>
       </c>
       <c r="U16" s="216">
         <v>12.94</v>
       </c>
       <c r="V16" s="217">
         <v>11.36</v>
       </c>
       <c r="W16" s="18">
         <v>10.199999999999999</v>
       </c>
       <c r="X16" s="18">
         <v>9.26</v>
       </c>
       <c r="Y16" s="18">
         <v>8.39</v>
       </c>
       <c r="Z16" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AA16" s="18" t="s">
         <v>42</v>
       </c>
-    </row>
-    <row r="17" spans="1:27" s="12" customFormat="1" ht="11.25">
+      <c r="AB16" s="18" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28" s="12" customFormat="1" ht="11.25">
       <c r="A17" s="6" t="s">
         <v>38</v>
       </c>
       <c r="B17" s="18">
         <v>39.6</v>
       </c>
       <c r="C17" s="18">
         <v>24.75</v>
       </c>
       <c r="D17" s="18">
         <v>19.420000000000002</v>
       </c>
       <c r="E17" s="18">
         <v>14.39</v>
       </c>
       <c r="F17" s="18">
         <v>11.86</v>
       </c>
       <c r="G17" s="102">
         <v>11.67</v>
       </c>
       <c r="H17" s="103">
         <v>13.04</v>
       </c>
       <c r="I17" s="104">
@@ -11867,52 +12197,55 @@
       </c>
       <c r="T17" s="215">
         <v>10.54</v>
       </c>
       <c r="U17" s="216">
         <v>10.9</v>
       </c>
       <c r="V17" s="217">
         <v>11.19</v>
       </c>
       <c r="W17" s="18">
         <v>11.26</v>
       </c>
       <c r="X17" s="18">
         <v>10.3</v>
       </c>
       <c r="Y17" s="18">
         <v>10.44</v>
       </c>
       <c r="Z17" s="18">
         <v>13.16</v>
       </c>
       <c r="AA17" s="18">
         <v>12.5</v>
       </c>
-    </row>
-    <row r="18" spans="1:27" s="12" customFormat="1" ht="11.25">
+      <c r="AB17" s="18">
+        <v>12.93</v>
+      </c>
+    </row>
+    <row r="18" spans="1:28" s="12" customFormat="1" ht="11.25">
       <c r="A18" s="6" t="s">
         <v>39</v>
       </c>
       <c r="B18" s="18">
         <v>16.670000000000002</v>
       </c>
       <c r="C18" s="18">
         <v>7.69</v>
       </c>
       <c r="D18" s="18">
         <v>5.43</v>
       </c>
       <c r="E18" s="18">
         <v>4.07</v>
       </c>
       <c r="F18" s="18">
         <v>3.24</v>
       </c>
       <c r="G18" s="102">
         <v>2.81</v>
       </c>
       <c r="H18" s="103">
         <v>2.33</v>
       </c>
       <c r="I18" s="104">
@@ -11950,52 +12283,55 @@
       </c>
       <c r="T18" s="215">
         <v>11.27</v>
       </c>
       <c r="U18" s="216">
         <v>15.19</v>
       </c>
       <c r="V18" s="217">
         <v>17.739999999999998</v>
       </c>
       <c r="W18" s="18">
         <v>15.59</v>
       </c>
       <c r="X18" s="18">
         <v>14.11</v>
       </c>
       <c r="Y18" s="18">
         <v>12.97</v>
       </c>
       <c r="Z18" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AA18" s="18" t="s">
         <v>42</v>
       </c>
-    </row>
-    <row r="19" spans="1:27" s="12" customFormat="1" ht="11.25">
+      <c r="AB18" s="18">
+        <v>7.75</v>
+      </c>
+    </row>
+    <row r="19" spans="1:28" s="12" customFormat="1" ht="11.25">
       <c r="A19" s="6" t="s">
         <v>40</v>
       </c>
       <c r="B19" s="18">
         <v>28.57</v>
       </c>
       <c r="C19" s="18">
         <v>17.86</v>
       </c>
       <c r="D19" s="18">
         <v>18.52</v>
       </c>
       <c r="E19" s="18">
         <v>13.64</v>
       </c>
       <c r="F19" s="18">
         <v>14.87</v>
       </c>
       <c r="G19" s="102">
         <v>15.87</v>
       </c>
       <c r="H19" s="103">
         <v>13.77</v>
       </c>
       <c r="I19" s="104">
@@ -12033,52 +12369,55 @@
       </c>
       <c r="T19" s="215">
         <v>5.93</v>
       </c>
       <c r="U19" s="216">
         <v>7.71</v>
       </c>
       <c r="V19" s="217">
         <v>8.9700000000000006</v>
       </c>
       <c r="W19" s="18">
         <v>8.25</v>
       </c>
       <c r="X19" s="18">
         <v>7.48</v>
       </c>
       <c r="Y19" s="18">
         <v>11.93</v>
       </c>
       <c r="Z19" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AA19" s="18" t="s">
         <v>42</v>
       </c>
-    </row>
-    <row r="20" spans="1:27" s="12" customFormat="1" ht="11.25">
+      <c r="AB19" s="18">
+        <v>7.69</v>
+      </c>
+    </row>
+    <row r="20" spans="1:28" s="12" customFormat="1" ht="11.25">
       <c r="A20" s="6" t="s">
         <v>41</v>
       </c>
       <c r="B20" s="18">
         <v>15.63</v>
       </c>
       <c r="C20" s="18">
         <v>8.5500000000000007</v>
       </c>
       <c r="D20" s="18">
         <v>6.41</v>
       </c>
       <c r="E20" s="18">
         <v>4.9000000000000004</v>
       </c>
       <c r="F20" s="18">
         <v>8.6999999999999993</v>
       </c>
       <c r="G20" s="102">
         <v>7.33</v>
       </c>
       <c r="H20" s="103">
         <v>6.23</v>
       </c>
       <c r="I20" s="104">
@@ -12116,83 +12455,86 @@
       </c>
       <c r="T20" s="215">
         <v>13.11</v>
       </c>
       <c r="U20" s="216">
         <v>11.49</v>
       </c>
       <c r="V20" s="217">
         <v>10.23</v>
       </c>
       <c r="W20" s="18">
         <v>8.99</v>
       </c>
       <c r="X20" s="18">
         <v>8.1300000000000008</v>
       </c>
       <c r="Y20" s="18">
         <v>7.59</v>
       </c>
       <c r="Z20" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AA20" s="18">
         <v>10.99</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="269" t="s">
+      <c r="AB20" s="18">
+        <v>7.41</v>
+      </c>
+    </row>
+    <row r="21" spans="1:28" s="12" customFormat="1">
+      <c r="A21" s="281" t="s">
         <v>20</v>
       </c>
-      <c r="B21" s="269"/>
-[...26 lines deleted...]
-    <row r="22" spans="1:27" s="12" customFormat="1" ht="11.25">
+      <c r="B21" s="281"/>
+      <c r="C21" s="281"/>
+      <c r="D21" s="281"/>
+      <c r="E21" s="281"/>
+      <c r="F21" s="281"/>
+      <c r="G21" s="281"/>
+      <c r="H21" s="281"/>
+      <c r="I21" s="281"/>
+      <c r="J21" s="281"/>
+      <c r="K21" s="281"/>
+      <c r="L21" s="281"/>
+      <c r="M21" s="281"/>
+      <c r="N21" s="281"/>
+      <c r="O21" s="281"/>
+      <c r="P21" s="281"/>
+      <c r="Q21" s="260"/>
+      <c r="R21" s="260"/>
+      <c r="S21" s="260"/>
+      <c r="T21" s="260"/>
+      <c r="U21" s="260"/>
+      <c r="V21" s="260"/>
+      <c r="W21" s="247"/>
+      <c r="X21" s="247"/>
+      <c r="Y21" s="247"/>
+      <c r="Z21" s="247"/>
+      <c r="AA21" s="247"/>
+    </row>
+    <row r="22" spans="1:28" s="12" customFormat="1" ht="11.25">
       <c r="A22" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B22" s="18">
         <v>8.64</v>
       </c>
       <c r="C22" s="18">
         <v>8.9499999999999993</v>
       </c>
       <c r="D22" s="18">
         <v>7.55</v>
       </c>
       <c r="E22" s="18">
         <v>7.43</v>
       </c>
       <c r="F22" s="18">
         <v>7.79</v>
       </c>
       <c r="G22" s="108">
         <v>8.11</v>
       </c>
       <c r="H22" s="109">
         <v>7.49</v>
       </c>
       <c r="I22" s="110">
@@ -12230,52 +12572,55 @@
       </c>
       <c r="T22" s="218">
         <v>5.85</v>
       </c>
       <c r="U22" s="219">
         <v>5.92</v>
       </c>
       <c r="V22" s="220">
         <v>5.8</v>
       </c>
       <c r="W22" s="18">
         <v>5.39</v>
       </c>
       <c r="X22" s="18">
         <v>5.39</v>
       </c>
       <c r="Y22" s="18">
         <v>5.49</v>
       </c>
       <c r="Z22" s="18">
         <v>5.08</v>
       </c>
       <c r="AA22" s="18">
         <v>9.2100000000000009</v>
       </c>
-    </row>
-    <row r="23" spans="1:27" s="12" customFormat="1" ht="11.25">
+      <c r="AB22" s="18">
+        <v>8.52</v>
+      </c>
+    </row>
+    <row r="23" spans="1:28" s="12" customFormat="1" ht="11.25">
       <c r="A23" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B23" s="18">
         <v>9.02</v>
       </c>
       <c r="C23" s="18">
         <v>8.4</v>
       </c>
       <c r="D23" s="18">
         <v>6.31</v>
       </c>
       <c r="E23" s="18">
         <v>6.06</v>
       </c>
       <c r="F23" s="18">
         <v>6.74</v>
       </c>
       <c r="G23" s="108">
         <v>7.56</v>
       </c>
       <c r="H23" s="109">
         <v>6.9</v>
       </c>
       <c r="I23" s="110">
@@ -12313,52 +12658,55 @@
       </c>
       <c r="T23" s="218">
         <v>6.07</v>
       </c>
       <c r="U23" s="219">
         <v>6.3</v>
       </c>
       <c r="V23" s="220">
         <v>6.24</v>
       </c>
       <c r="W23" s="18">
         <v>5.81</v>
       </c>
       <c r="X23" s="18">
         <v>5.9</v>
       </c>
       <c r="Y23" s="18">
         <v>5.92</v>
       </c>
       <c r="Z23" s="18">
         <v>6.06</v>
       </c>
       <c r="AA23" s="18">
         <v>8.7899999999999991</v>
       </c>
-    </row>
-    <row r="24" spans="1:27" s="12" customFormat="1" ht="11.25">
+      <c r="AB23" s="18">
+        <v>8.1199999999999992</v>
+      </c>
+    </row>
+    <row r="24" spans="1:28" s="12" customFormat="1" ht="11.25">
       <c r="A24" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B24" s="18">
         <v>6.9</v>
       </c>
       <c r="C24" s="18">
         <v>11.45</v>
       </c>
       <c r="D24" s="18">
         <v>13.3</v>
       </c>
       <c r="E24" s="18">
         <v>13.65</v>
       </c>
       <c r="F24" s="18">
         <v>12.31</v>
       </c>
       <c r="G24" s="108">
         <v>10.53</v>
       </c>
       <c r="H24" s="109">
         <v>10.1</v>
       </c>
       <c r="I24" s="110">
@@ -12396,83 +12744,86 @@
       </c>
       <c r="T24" s="218">
         <v>4.93</v>
       </c>
       <c r="U24" s="219">
         <v>4.3099999999999996</v>
       </c>
       <c r="V24" s="220">
         <v>3.89</v>
       </c>
       <c r="W24" s="18">
         <v>3.53</v>
       </c>
       <c r="X24" s="18">
         <v>3.18</v>
       </c>
       <c r="Y24" s="18">
         <v>3.64</v>
       </c>
       <c r="Z24" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AA24" s="18">
         <v>11.36</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="267" t="s">
+      <c r="AB24" s="18">
+        <v>10.42</v>
+      </c>
+    </row>
+    <row r="25" spans="1:28" s="12" customFormat="1">
+      <c r="A25" s="278" t="s">
         <v>1</v>
       </c>
-      <c r="B25" s="267"/>
-[...26 lines deleted...]
-    <row r="26" spans="1:27" s="12" customFormat="1" ht="11.25">
+      <c r="B25" s="278"/>
+      <c r="C25" s="278"/>
+      <c r="D25" s="278"/>
+      <c r="E25" s="278"/>
+      <c r="F25" s="278"/>
+      <c r="G25" s="278"/>
+      <c r="H25" s="278"/>
+      <c r="I25" s="278"/>
+      <c r="J25" s="278"/>
+      <c r="K25" s="278"/>
+      <c r="L25" s="278"/>
+      <c r="M25" s="278"/>
+      <c r="N25" s="278"/>
+      <c r="O25" s="278"/>
+      <c r="P25" s="278"/>
+      <c r="Q25" s="260"/>
+      <c r="R25" s="260"/>
+      <c r="S25" s="260"/>
+      <c r="T25" s="260"/>
+      <c r="U25" s="260"/>
+      <c r="V25" s="260"/>
+      <c r="W25" s="247"/>
+      <c r="X25" s="247"/>
+      <c r="Y25" s="247"/>
+      <c r="Z25" s="247"/>
+      <c r="AA25" s="247"/>
+    </row>
+    <row r="26" spans="1:28" s="12" customFormat="1" ht="11.25">
       <c r="A26" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B26" s="18">
         <v>16.739999999999998</v>
       </c>
       <c r="C26" s="18">
         <v>10.46</v>
       </c>
       <c r="D26" s="18">
         <v>9.32</v>
       </c>
       <c r="E26" s="114">
         <v>7.29</v>
       </c>
       <c r="F26" s="18">
         <v>7.3</v>
       </c>
       <c r="G26" s="115">
         <v>7.58</v>
       </c>
       <c r="H26" s="116">
         <v>7.41</v>
       </c>
       <c r="I26" s="117">
@@ -12510,52 +12861,55 @@
       </c>
       <c r="T26" s="221">
         <v>9.51</v>
       </c>
       <c r="U26" s="222">
         <v>9.51</v>
       </c>
       <c r="V26" s="223">
         <v>9.1999999999999993</v>
       </c>
       <c r="W26" s="114">
         <v>8.6</v>
       </c>
       <c r="X26" s="114">
         <v>7.99</v>
       </c>
       <c r="Y26" s="18">
         <v>8.07</v>
       </c>
       <c r="Z26" s="18">
         <v>3.78</v>
       </c>
       <c r="AA26" s="18">
         <v>5.01</v>
       </c>
-    </row>
-    <row r="27" spans="1:27" s="12" customFormat="1" ht="11.25">
+      <c r="AB26" s="114">
+        <v>6.62</v>
+      </c>
+    </row>
+    <row r="27" spans="1:28" s="12" customFormat="1" ht="11.25">
       <c r="A27" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="18">
         <v>13.51</v>
       </c>
       <c r="C27" s="18">
         <v>7.26</v>
       </c>
       <c r="D27" s="18">
         <v>6.61</v>
       </c>
       <c r="E27" s="114">
         <v>4.8600000000000003</v>
       </c>
       <c r="F27" s="18">
         <v>5</v>
       </c>
       <c r="G27" s="115">
         <v>4.21</v>
       </c>
       <c r="H27" s="116">
         <v>4.21</v>
       </c>
       <c r="I27" s="117">
@@ -12593,52 +12947,55 @@
       </c>
       <c r="T27" s="221">
         <v>7.86</v>
       </c>
       <c r="U27" s="222">
         <v>6.84</v>
       </c>
       <c r="V27" s="223">
         <v>5.99</v>
       </c>
       <c r="W27" s="114">
         <v>5.92</v>
       </c>
       <c r="X27" s="114">
         <v>5.42</v>
       </c>
       <c r="Y27" s="18">
         <v>5.36</v>
       </c>
       <c r="Z27" s="18">
         <v>4.8499999999999996</v>
       </c>
       <c r="AA27" s="18">
         <v>2.73</v>
       </c>
-    </row>
-    <row r="28" spans="1:27" s="12" customFormat="1" ht="11.25">
+      <c r="AB27" s="114">
+        <v>3.72</v>
+      </c>
+    </row>
+    <row r="28" spans="1:28" s="12" customFormat="1" ht="11.25">
       <c r="A28" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B28" s="18" t="s">
         <v>42</v>
       </c>
       <c r="C28" s="18" t="s">
         <v>42</v>
       </c>
       <c r="D28" s="18" t="s">
         <v>42</v>
       </c>
       <c r="E28" s="18" t="s">
         <v>42</v>
       </c>
       <c r="F28" s="18" t="s">
         <v>42</v>
       </c>
       <c r="G28" s="115">
         <v>3.98</v>
       </c>
       <c r="H28" s="116">
         <v>3.46</v>
       </c>
       <c r="I28" s="117">
@@ -12674,52 +13031,55 @@
       </c>
       <c r="T28" s="221">
         <v>13.04</v>
       </c>
       <c r="U28" s="222">
         <v>11.19</v>
       </c>
       <c r="V28" s="223">
         <v>9.9</v>
       </c>
       <c r="W28" s="114">
         <v>8.65</v>
       </c>
       <c r="X28" s="114">
         <v>10.31</v>
       </c>
       <c r="Y28" s="18">
         <v>9.43</v>
       </c>
       <c r="Z28" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AA28" s="18">
         <v>15.87</v>
       </c>
-    </row>
-    <row r="29" spans="1:27" s="12" customFormat="1" ht="11.25">
+      <c r="AB28" s="114">
+        <v>20.83</v>
+      </c>
+    </row>
+    <row r="29" spans="1:28" s="12" customFormat="1" ht="11.25">
       <c r="A29" s="6" t="s">
         <v>36</v>
       </c>
       <c r="B29" s="18" t="s">
         <v>42</v>
       </c>
       <c r="C29" s="18" t="s">
         <v>42</v>
       </c>
       <c r="D29" s="18">
         <v>6.58</v>
       </c>
       <c r="E29" s="114">
         <v>4.76</v>
       </c>
       <c r="F29" s="18">
         <v>3.95</v>
       </c>
       <c r="G29" s="115">
         <v>9.84</v>
       </c>
       <c r="H29" s="116">
         <v>8.36</v>
       </c>
       <c r="I29" s="117">
@@ -12757,52 +13117,55 @@
       </c>
       <c r="T29" s="221">
         <v>5.73</v>
       </c>
       <c r="U29" s="222">
         <v>7.65</v>
       </c>
       <c r="V29" s="223">
         <v>6.61</v>
       </c>
       <c r="W29" s="114">
         <v>5.87</v>
       </c>
       <c r="X29" s="114">
         <v>5.33</v>
       </c>
       <c r="Y29" s="18">
         <v>4.87</v>
       </c>
       <c r="Z29" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AA29" s="18" t="s">
         <v>42</v>
       </c>
-    </row>
-    <row r="30" spans="1:27" s="12" customFormat="1" ht="11.25">
+      <c r="AB29" s="18" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="30" spans="1:28" s="12" customFormat="1" ht="11.25">
       <c r="A30" s="6" t="s">
         <v>37</v>
       </c>
       <c r="B30" s="18" t="s">
         <v>42</v>
       </c>
       <c r="C30" s="18">
         <v>12.5</v>
       </c>
       <c r="D30" s="18">
         <v>8.1300000000000008</v>
       </c>
       <c r="E30" s="114">
         <v>11.36</v>
       </c>
       <c r="F30" s="18">
         <v>13.1</v>
       </c>
       <c r="G30" s="115">
         <v>11.03</v>
       </c>
       <c r="H30" s="116">
         <v>12.99</v>
       </c>
       <c r="I30" s="117">
@@ -12840,52 +13203,55 @@
       </c>
       <c r="T30" s="221">
         <v>15.15</v>
       </c>
       <c r="U30" s="222">
         <v>12.94</v>
       </c>
       <c r="V30" s="223">
         <v>11.36</v>
       </c>
       <c r="W30" s="114">
         <v>10.199999999999999</v>
       </c>
       <c r="X30" s="114">
         <v>9.26</v>
       </c>
       <c r="Y30" s="18">
         <v>8.39</v>
       </c>
       <c r="Z30" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AA30" s="18" t="s">
         <v>42</v>
       </c>
-    </row>
-    <row r="31" spans="1:27" s="12" customFormat="1" ht="11.25">
+      <c r="AB30" s="18" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="31" spans="1:28" s="12" customFormat="1" ht="11.25">
       <c r="A31" s="6" t="s">
         <v>38</v>
       </c>
       <c r="B31" s="18">
         <v>39.6</v>
       </c>
       <c r="C31" s="18">
         <v>24.75</v>
       </c>
       <c r="D31" s="18">
         <v>19.420000000000002</v>
       </c>
       <c r="E31" s="114">
         <v>14.39</v>
       </c>
       <c r="F31" s="18">
         <v>11.86</v>
       </c>
       <c r="G31" s="115">
         <v>11.67</v>
       </c>
       <c r="H31" s="116">
         <v>13.04</v>
       </c>
       <c r="I31" s="117">
@@ -12923,52 +13289,55 @@
       </c>
       <c r="T31" s="221">
         <v>10.54</v>
       </c>
       <c r="U31" s="222">
         <v>10.9</v>
       </c>
       <c r="V31" s="223">
         <v>11.19</v>
       </c>
       <c r="W31" s="114">
         <v>11.26</v>
       </c>
       <c r="X31" s="114">
         <v>10.3</v>
       </c>
       <c r="Y31" s="18">
         <v>10.44</v>
       </c>
       <c r="Z31" s="18">
         <v>13.16</v>
       </c>
       <c r="AA31" s="18">
         <v>12.5</v>
       </c>
-    </row>
-    <row r="32" spans="1:27" s="12" customFormat="1" ht="11.25">
+      <c r="AB31" s="114">
+        <v>12.93</v>
+      </c>
+    </row>
+    <row r="32" spans="1:28" s="12" customFormat="1" ht="11.25">
       <c r="A32" s="6" t="s">
         <v>39</v>
       </c>
       <c r="B32" s="18">
         <v>16.670000000000002</v>
       </c>
       <c r="C32" s="18">
         <v>7.69</v>
       </c>
       <c r="D32" s="18">
         <v>5.43</v>
       </c>
       <c r="E32" s="114">
         <v>4.07</v>
       </c>
       <c r="F32" s="18">
         <v>3.24</v>
       </c>
       <c r="G32" s="115">
         <v>2.81</v>
       </c>
       <c r="H32" s="116">
         <v>2.33</v>
       </c>
       <c r="I32" s="117">
@@ -13006,52 +13375,55 @@
       </c>
       <c r="T32" s="221">
         <v>11.27</v>
       </c>
       <c r="U32" s="222">
         <v>15.19</v>
       </c>
       <c r="V32" s="223">
         <v>17.739999999999998</v>
       </c>
       <c r="W32" s="114">
         <v>15.59</v>
       </c>
       <c r="X32" s="114">
         <v>14.11</v>
       </c>
       <c r="Y32" s="18">
         <v>12.97</v>
       </c>
       <c r="Z32" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AA32" s="18" t="s">
         <v>42</v>
       </c>
-    </row>
-    <row r="33" spans="1:27" s="12" customFormat="1" ht="11.25">
+      <c r="AB32" s="114">
+        <v>7.75</v>
+      </c>
+    </row>
+    <row r="33" spans="1:28" s="12" customFormat="1" ht="11.25">
       <c r="A33" s="6" t="s">
         <v>40</v>
       </c>
       <c r="B33" s="114">
         <v>28.57</v>
       </c>
       <c r="C33" s="114">
         <v>17.86</v>
       </c>
       <c r="D33" s="114">
         <v>18.52</v>
       </c>
       <c r="E33" s="114">
         <v>13.64</v>
       </c>
       <c r="F33" s="18">
         <v>14.87</v>
       </c>
       <c r="G33" s="115">
         <v>15.87</v>
       </c>
       <c r="H33" s="116">
         <v>13.77</v>
       </c>
       <c r="I33" s="117">
@@ -13089,52 +13461,55 @@
       </c>
       <c r="T33" s="221">
         <v>5.93</v>
       </c>
       <c r="U33" s="222">
         <v>7.71</v>
       </c>
       <c r="V33" s="223">
         <v>8.9700000000000006</v>
       </c>
       <c r="W33" s="114">
         <v>8.25</v>
       </c>
       <c r="X33" s="114">
         <v>7.48</v>
       </c>
       <c r="Y33" s="18">
         <v>11.93</v>
       </c>
       <c r="Z33" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AA33" s="18" t="s">
         <v>42</v>
       </c>
-    </row>
-    <row r="34" spans="1:27" s="12" customFormat="1" ht="11.25">
+      <c r="AB33" s="114">
+        <v>7.69</v>
+      </c>
+    </row>
+    <row r="34" spans="1:28" s="12" customFormat="1" ht="11.25">
       <c r="A34" s="7" t="s">
         <v>41</v>
       </c>
       <c r="B34" s="227">
         <v>15.63</v>
       </c>
       <c r="C34" s="227">
         <v>8.5500000000000007</v>
       </c>
       <c r="D34" s="227">
         <v>6.41</v>
       </c>
       <c r="E34" s="227">
         <v>4.9000000000000004</v>
       </c>
       <c r="F34" s="227">
         <v>8.6999999999999993</v>
       </c>
       <c r="G34" s="121">
         <v>7.33</v>
       </c>
       <c r="H34" s="122">
         <v>6.23</v>
       </c>
       <c r="I34" s="123">
@@ -13172,68 +13547,71 @@
       </c>
       <c r="T34" s="224">
         <v>13.11</v>
       </c>
       <c r="U34" s="225">
         <v>11.49</v>
       </c>
       <c r="V34" s="226">
         <v>10.23</v>
       </c>
       <c r="W34" s="229">
         <v>8.99</v>
       </c>
       <c r="X34" s="229">
         <v>8.1300000000000008</v>
       </c>
       <c r="Y34" s="229">
         <v>7.59</v>
       </c>
       <c r="Z34" s="229" t="s">
         <v>42</v>
       </c>
       <c r="AA34" s="229">
         <v>10.99</v>
       </c>
-    </row>
-    <row r="35" spans="1:27">
+      <c r="AB34" s="244">
+        <v>7.41</v>
+      </c>
+    </row>
+    <row r="35" spans="1:28">
       <c r="A35" s="11" t="s">
         <v>27</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A2:C5"/>
     <mergeCell ref="A11:AA11"/>
     <mergeCell ref="A21:AA21"/>
     <mergeCell ref="A25:AA25"/>
-    <mergeCell ref="Z9:AA9"/>
-[...1 lines deleted...]
-    <mergeCell ref="A7:AA7"/>
     <mergeCell ref="B9:M9"/>
     <mergeCell ref="A9:A10"/>
     <mergeCell ref="N9:Y9"/>
+    <mergeCell ref="Z9:AB9"/>
+    <mergeCell ref="A8:AB8"/>
+    <mergeCell ref="A7:AB7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>All population</vt:lpstr>