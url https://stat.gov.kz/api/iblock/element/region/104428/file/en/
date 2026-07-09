--- v1 (2026-05-29)
+++ v2 (2026-07-09)
@@ -11,65 +11,65 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11205" tabRatio="797"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11205" tabRatio="797" activeTab="4"/>
   </bookViews>
   <sheets>
     <sheet name="All population" sheetId="1" r:id="rId1"/>
     <sheet name="General mortality rate" sheetId="4" r:id="rId2"/>
     <sheet name="deceased by gender" sheetId="8" r:id="rId3"/>
     <sheet name="The number of deceased infants " sheetId="6" r:id="rId4"/>
     <sheet name="Infant mortality rate " sheetId="7" r:id="rId5"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="614" uniqueCount="46">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="632" uniqueCount="46">
   <si>
     <t>Atyrau</t>
   </si>
   <si>
     <t>Rural population</t>
   </si>
   <si>
     <t>per 1000 people</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
@@ -571,51 +571,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="283">
+  <cellXfs count="284">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
@@ -1288,137 +1288,140 @@
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="53" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="58" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="63" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="64" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...11 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="157">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="85"/>
     <cellStyle name="Обычный 100" xfId="26"/>
     <cellStyle name="Обычный 101" xfId="55"/>
     <cellStyle name="Обычный 102" xfId="60"/>
     <cellStyle name="Обычный 103" xfId="66"/>
     <cellStyle name="Обычный 104" xfId="92"/>
     <cellStyle name="Обычный 105" xfId="101"/>
     <cellStyle name="Обычный 106" xfId="110"/>
     <cellStyle name="Обычный 107" xfId="34"/>
     <cellStyle name="Обычный 108" xfId="42"/>
     <cellStyle name="Обычный 109" xfId="50"/>
     <cellStyle name="Обычный 11" xfId="93"/>
     <cellStyle name="Обычный 110" xfId="72"/>
     <cellStyle name="Обычный 111" xfId="78"/>
     <cellStyle name="Обычный 112" xfId="84"/>
     <cellStyle name="Обычный 113" xfId="112"/>
     <cellStyle name="Обычный 114" xfId="115"/>
     <cellStyle name="Обычный 115" xfId="118"/>
     <cellStyle name="Обычный 116" xfId="130"/>
     <cellStyle name="Обычный 117" xfId="133"/>
@@ -2186,229 +2189,231 @@
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AB34"/>
+  <dimension ref="A1:AC34"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A52" sqref="A52:AB52"/>
-      <selection pane="bottomLeft" activeCell="AE21" sqref="AE20:AE21"/>
+      <selection pane="bottomLeft" activeCell="AC11" sqref="AC11:AC33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="15.42578125" style="1" customWidth="1"/>
     <col min="2" max="2" width="6.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" style="1" customWidth="1"/>
     <col min="4" max="5" width="5.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="5" style="1" customWidth="1"/>
     <col min="7" max="7" width="5.7109375" style="1" customWidth="1"/>
     <col min="8" max="8" width="5.42578125" style="1" customWidth="1"/>
     <col min="9" max="9" width="6.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="9.140625" style="1" customWidth="1"/>
     <col min="11" max="11" width="7" style="1" customWidth="1"/>
     <col min="12" max="13" width="8.5703125" style="1" customWidth="1"/>
     <col min="14" max="14" width="6.85546875" style="1" customWidth="1"/>
     <col min="15" max="15" width="7.85546875" style="1" customWidth="1"/>
     <col min="16" max="16" width="5.5703125" style="1" customWidth="1"/>
     <col min="17" max="17" width="5.28515625" style="1" customWidth="1"/>
     <col min="18" max="18" width="4.7109375" style="1" customWidth="1"/>
     <col min="19" max="19" width="5.85546875" style="1" customWidth="1"/>
     <col min="20" max="20" width="6.140625" style="1" customWidth="1"/>
     <col min="21" max="21" width="7.28515625" style="1" customWidth="1"/>
     <col min="22" max="22" width="8.5703125" style="1" customWidth="1"/>
     <col min="23" max="23" width="6.7109375" style="1" customWidth="1"/>
     <col min="24" max="24" width="8.28515625" style="1" customWidth="1"/>
     <col min="25" max="25" width="8.7109375" style="1" customWidth="1"/>
     <col min="26" max="26" width="7.140625" style="1" customWidth="1"/>
     <col min="27" max="27" width="7.42578125" style="1" customWidth="1"/>
-    <col min="28" max="28" width="6.5703125" style="1" customWidth="1"/>
-    <col min="29" max="16384" width="9.140625" style="1"/>
+    <col min="28" max="29" width="6.5703125" style="1" customWidth="1"/>
+    <col min="30" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28" s="13" customFormat="1" ht="20.25" hidden="1" customHeight="1"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:28">
+    <row r="1" spans="1:29" s="13" customFormat="1" ht="20.25" hidden="1" customHeight="1"/>
+    <row r="2" spans="1:29" ht="16.5" customHeight="1"/>
+    <row r="4" spans="1:29">
       <c r="A4" s="15"/>
       <c r="B4" s="15"/>
       <c r="C4" s="15"/>
       <c r="D4" s="15"/>
       <c r="E4" s="16"/>
       <c r="F4" s="16"/>
       <c r="G4" s="16"/>
       <c r="H4" s="16"/>
       <c r="I4" s="16"/>
       <c r="J4" s="16"/>
       <c r="K4" s="16"/>
       <c r="L4" s="16"/>
       <c r="M4" s="16"/>
       <c r="N4" s="16"/>
       <c r="O4" s="16"/>
       <c r="P4" s="16"/>
     </row>
-    <row r="5" spans="1:28">
+    <row r="5" spans="1:29">
       <c r="A5" s="15"/>
       <c r="B5" s="15"/>
       <c r="C5" s="15"/>
       <c r="D5" s="15"/>
       <c r="E5" s="16"/>
       <c r="F5" s="16"/>
       <c r="G5" s="16"/>
       <c r="H5" s="16"/>
       <c r="I5" s="16"/>
       <c r="J5" s="16"/>
       <c r="K5" s="16"/>
       <c r="L5" s="16"/>
       <c r="M5" s="16"/>
       <c r="N5" s="16"/>
       <c r="O5" s="16"/>
       <c r="P5" s="16"/>
     </row>
-    <row r="6" spans="1:28" s="16" customFormat="1">
-      <c r="A6" s="246" t="s">
+    <row r="6" spans="1:29" s="16" customFormat="1">
+      <c r="A6" s="257" t="s">
         <v>30</v>
       </c>
-      <c r="B6" s="246"/>
-[...28 lines deleted...]
-      <c r="A7" s="263" t="s">
+      <c r="B6" s="257"/>
+      <c r="C6" s="257"/>
+      <c r="D6" s="257"/>
+      <c r="E6" s="257"/>
+      <c r="F6" s="257"/>
+      <c r="G6" s="257"/>
+      <c r="H6" s="257"/>
+      <c r="I6" s="257"/>
+      <c r="J6" s="257"/>
+      <c r="K6" s="257"/>
+      <c r="L6" s="257"/>
+      <c r="M6" s="257"/>
+      <c r="N6" s="257"/>
+      <c r="O6" s="257"/>
+      <c r="P6" s="257"/>
+      <c r="Q6" s="250"/>
+      <c r="R6" s="250"/>
+      <c r="S6" s="250"/>
+      <c r="T6" s="250"/>
+      <c r="U6" s="250"/>
+      <c r="V6" s="250"/>
+      <c r="W6" s="250"/>
+      <c r="X6" s="250"/>
+      <c r="Y6" s="250"/>
+      <c r="Z6" s="250"/>
+      <c r="AA6" s="250"/>
+      <c r="AB6" s="250"/>
+    </row>
+    <row r="7" spans="1:29">
+      <c r="A7" s="255" t="s">
         <v>28</v>
       </c>
-      <c r="B7" s="264"/>
-[...29 lines deleted...]
-      <c r="B8" s="250">
+      <c r="B7" s="256"/>
+      <c r="C7" s="256"/>
+      <c r="D7" s="256"/>
+      <c r="E7" s="256"/>
+      <c r="F7" s="256"/>
+      <c r="G7" s="256"/>
+      <c r="H7" s="256"/>
+      <c r="I7" s="256"/>
+      <c r="J7" s="256"/>
+      <c r="K7" s="256"/>
+      <c r="L7" s="256"/>
+      <c r="M7" s="256"/>
+      <c r="N7" s="256"/>
+      <c r="O7" s="256"/>
+      <c r="P7" s="256"/>
+      <c r="Q7" s="256"/>
+      <c r="R7" s="256"/>
+      <c r="S7" s="256"/>
+      <c r="T7" s="256"/>
+      <c r="U7" s="256"/>
+      <c r="V7" s="256"/>
+      <c r="W7" s="256"/>
+      <c r="X7" s="256"/>
+      <c r="Y7" s="256"/>
+      <c r="Z7" s="256"/>
+      <c r="AA7" s="256"/>
+      <c r="AB7" s="256"/>
+      <c r="AC7" s="256"/>
+    </row>
+    <row r="8" spans="1:29">
+      <c r="A8" s="258"/>
+      <c r="B8" s="260">
         <v>2024</v>
       </c>
-      <c r="C8" s="251"/>
-[...9 lines deleted...]
-      <c r="M8" s="251"/>
+      <c r="C8" s="261"/>
+      <c r="D8" s="261"/>
+      <c r="E8" s="261"/>
+      <c r="F8" s="261"/>
+      <c r="G8" s="261"/>
+      <c r="H8" s="261"/>
+      <c r="I8" s="261"/>
+      <c r="J8" s="261"/>
+      <c r="K8" s="261"/>
+      <c r="L8" s="261"/>
+      <c r="M8" s="261"/>
       <c r="N8" s="252">
         <v>2025</v>
       </c>
-      <c r="O8" s="253"/>
-      <c r="P8" s="253"/>
+      <c r="O8" s="262"/>
+      <c r="P8" s="262"/>
       <c r="Q8" s="254"/>
       <c r="R8" s="254"/>
       <c r="S8" s="254"/>
       <c r="T8" s="254"/>
       <c r="U8" s="254"/>
       <c r="V8" s="254"/>
       <c r="W8" s="254"/>
       <c r="X8" s="254"/>
-      <c r="Y8" s="255"/>
+      <c r="Y8" s="263"/>
       <c r="Z8" s="252">
         <v>2026</v>
       </c>
-      <c r="AA8" s="262"/>
+      <c r="AA8" s="253"/>
       <c r="AB8" s="254"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="249"/>
+      <c r="AC8" s="254"/>
+    </row>
+    <row r="9" spans="1:29" ht="19.5" customHeight="1">
+      <c r="A9" s="259"/>
       <c r="B9" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E9" s="3" t="s">
         <v>6</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>7</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H9" s="3" t="s">
         <v>9</v>
       </c>
       <c r="I9" s="3" t="s">
         <v>10</v>
       </c>
       <c r="J9" s="3" t="s">
@@ -2446,83 +2451,86 @@
       </c>
       <c r="U9" s="3" t="s">
         <v>10</v>
       </c>
       <c r="V9" s="3" t="s">
         <v>11</v>
       </c>
       <c r="W9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="X9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="Y9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="Z9" s="2" t="s">
         <v>3</v>
       </c>
       <c r="AA9" s="2" t="s">
         <v>4</v>
       </c>
       <c r="AB9" s="2" t="s">
         <v>5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="256" t="s">
+      <c r="AC9" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="10" spans="1:29" s="12" customFormat="1">
+      <c r="A10" s="264" t="s">
         <v>29</v>
       </c>
-      <c r="B10" s="256"/>
-[...26 lines deleted...]
-    <row r="11" spans="1:28" s="12" customFormat="1" ht="11.25">
+      <c r="B10" s="264"/>
+      <c r="C10" s="264"/>
+      <c r="D10" s="264"/>
+      <c r="E10" s="264"/>
+      <c r="F10" s="264"/>
+      <c r="G10" s="264"/>
+      <c r="H10" s="264"/>
+      <c r="I10" s="264"/>
+      <c r="J10" s="264"/>
+      <c r="K10" s="264"/>
+      <c r="L10" s="264"/>
+      <c r="M10" s="264"/>
+      <c r="N10" s="264"/>
+      <c r="O10" s="264"/>
+      <c r="P10" s="264"/>
+      <c r="Q10" s="265"/>
+      <c r="R10" s="265"/>
+      <c r="S10" s="265"/>
+      <c r="T10" s="266"/>
+      <c r="U10" s="266"/>
+      <c r="V10" s="266"/>
+      <c r="W10" s="266"/>
+      <c r="X10" s="266"/>
+      <c r="Y10" s="266"/>
+      <c r="Z10" s="266"/>
+      <c r="AA10" s="266"/>
+    </row>
+    <row r="11" spans="1:29" s="12" customFormat="1" ht="11.25">
       <c r="A11" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B11" s="19">
         <v>353</v>
       </c>
       <c r="C11" s="19">
         <v>265</v>
       </c>
       <c r="D11" s="19">
         <v>261</v>
       </c>
       <c r="E11" s="21">
         <v>316</v>
       </c>
       <c r="F11" s="22">
         <v>315</v>
       </c>
       <c r="G11" s="23">
         <v>281</v>
       </c>
       <c r="H11" s="24">
         <v>334</v>
       </c>
       <c r="I11" s="25">
@@ -2563,52 +2571,55 @@
       </c>
       <c r="U11" s="170">
         <v>283</v>
       </c>
       <c r="V11" s="171">
         <v>298</v>
       </c>
       <c r="W11" s="19">
         <v>320</v>
       </c>
       <c r="X11" s="5">
         <v>290</v>
       </c>
       <c r="Y11" s="29">
         <v>348</v>
       </c>
       <c r="Z11" s="19">
         <v>242</v>
       </c>
       <c r="AA11" s="19">
         <v>276</v>
       </c>
       <c r="AB11" s="19">
         <v>303</v>
       </c>
-    </row>
-    <row r="12" spans="1:28" s="12" customFormat="1" ht="11.25">
+      <c r="AC11" s="29">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="12" spans="1:29" s="12" customFormat="1" ht="11.25">
       <c r="A12" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B12" s="19">
         <v>186</v>
       </c>
       <c r="C12" s="19">
         <v>140</v>
       </c>
       <c r="D12" s="19">
         <v>133</v>
       </c>
       <c r="E12" s="21">
         <v>168</v>
       </c>
       <c r="F12" s="22">
         <v>170</v>
       </c>
       <c r="G12" s="23">
         <v>146</v>
       </c>
       <c r="H12" s="24">
         <v>181</v>
       </c>
       <c r="I12" s="25">
@@ -2649,52 +2660,55 @@
       </c>
       <c r="U12" s="170">
         <v>142</v>
       </c>
       <c r="V12" s="171">
         <v>150</v>
       </c>
       <c r="W12" s="19">
         <v>168</v>
       </c>
       <c r="X12" s="5">
         <v>163</v>
       </c>
       <c r="Y12" s="29">
         <v>198</v>
       </c>
       <c r="Z12" s="19">
         <v>140</v>
       </c>
       <c r="AA12" s="19">
         <v>149</v>
       </c>
       <c r="AB12" s="19">
         <v>159</v>
       </c>
-    </row>
-    <row r="13" spans="1:28" s="12" customFormat="1" ht="11.25">
+      <c r="AC12" s="29">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="13" spans="1:29" s="12" customFormat="1" ht="11.25">
       <c r="A13" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B13" s="19">
         <v>39</v>
       </c>
       <c r="C13" s="19">
         <v>32</v>
       </c>
       <c r="D13" s="19">
         <v>29</v>
       </c>
       <c r="E13" s="21">
         <v>39</v>
       </c>
       <c r="F13" s="22">
         <v>37</v>
       </c>
       <c r="G13" s="23">
         <v>21</v>
       </c>
       <c r="H13" s="24">
         <v>40</v>
       </c>
       <c r="I13" s="25">
@@ -2735,52 +2749,55 @@
       </c>
       <c r="U13" s="170">
         <v>31</v>
       </c>
       <c r="V13" s="171">
         <v>38</v>
       </c>
       <c r="W13" s="19">
         <v>41</v>
       </c>
       <c r="X13" s="5">
         <v>40</v>
       </c>
       <c r="Y13" s="29">
         <v>27</v>
       </c>
       <c r="Z13" s="19">
         <v>25</v>
       </c>
       <c r="AA13" s="19">
         <v>33</v>
       </c>
       <c r="AB13" s="19">
         <v>32</v>
       </c>
-    </row>
-    <row r="14" spans="1:28" s="12" customFormat="1" ht="11.25">
+      <c r="AC13" s="29">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="14" spans="1:29" s="12" customFormat="1" ht="11.25">
       <c r="A14" s="6" t="s">
         <v>36</v>
       </c>
       <c r="B14" s="19">
         <v>17</v>
       </c>
       <c r="C14" s="19">
         <v>13</v>
       </c>
       <c r="D14" s="19">
         <v>22</v>
       </c>
       <c r="E14" s="21">
         <v>22</v>
       </c>
       <c r="F14" s="22">
         <v>17</v>
       </c>
       <c r="G14" s="23">
         <v>17</v>
       </c>
       <c r="H14" s="24">
         <v>16</v>
       </c>
       <c r="I14" s="25">
@@ -2821,52 +2838,55 @@
       </c>
       <c r="U14" s="170">
         <v>12</v>
       </c>
       <c r="V14" s="171">
         <v>23</v>
       </c>
       <c r="W14" s="19">
         <v>22</v>
       </c>
       <c r="X14" s="5">
         <v>13</v>
       </c>
       <c r="Y14" s="29">
         <v>16</v>
       </c>
       <c r="Z14" s="19">
         <v>12</v>
       </c>
       <c r="AA14" s="19">
         <v>20</v>
       </c>
       <c r="AB14" s="19">
         <v>22</v>
       </c>
-    </row>
-    <row r="15" spans="1:28" s="12" customFormat="1" ht="11.25">
+      <c r="AC14" s="29">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="15" spans="1:29" s="12" customFormat="1" ht="11.25">
       <c r="A15" s="6" t="s">
         <v>37</v>
       </c>
       <c r="B15" s="19">
         <v>12</v>
       </c>
       <c r="C15" s="19">
         <v>7</v>
       </c>
       <c r="D15" s="19">
         <v>4</v>
       </c>
       <c r="E15" s="21">
         <v>14</v>
       </c>
       <c r="F15" s="22">
         <v>19</v>
       </c>
       <c r="G15" s="23">
         <v>13</v>
       </c>
       <c r="H15" s="24">
         <v>20</v>
       </c>
       <c r="I15" s="25">
@@ -2907,52 +2927,55 @@
       </c>
       <c r="U15" s="170">
         <v>9</v>
       </c>
       <c r="V15" s="171">
         <v>14</v>
       </c>
       <c r="W15" s="19">
         <v>14</v>
       </c>
       <c r="X15" s="5">
         <v>7</v>
       </c>
       <c r="Y15" s="29">
         <v>15</v>
       </c>
       <c r="Z15" s="19">
         <v>12</v>
       </c>
       <c r="AA15" s="19">
         <v>14</v>
       </c>
       <c r="AB15" s="19">
         <v>8</v>
       </c>
-    </row>
-    <row r="16" spans="1:28" s="12" customFormat="1" ht="11.25">
+      <c r="AC15" s="29">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="16" spans="1:29" s="12" customFormat="1" ht="11.25">
       <c r="A16" s="6" t="s">
         <v>38</v>
       </c>
       <c r="B16" s="19">
         <v>44</v>
       </c>
       <c r="C16" s="19">
         <v>33</v>
       </c>
       <c r="D16" s="19">
         <v>26</v>
       </c>
       <c r="E16" s="21">
         <v>32</v>
       </c>
       <c r="F16" s="22">
         <v>36</v>
       </c>
       <c r="G16" s="23">
         <v>39</v>
       </c>
       <c r="H16" s="24">
         <v>28</v>
       </c>
       <c r="I16" s="25">
@@ -2993,52 +3016,55 @@
       </c>
       <c r="U16" s="170">
         <v>40</v>
       </c>
       <c r="V16" s="171">
         <v>40</v>
       </c>
       <c r="W16" s="19">
         <v>35</v>
       </c>
       <c r="X16" s="5">
         <v>28</v>
       </c>
       <c r="Y16" s="29">
         <v>42</v>
       </c>
       <c r="Z16" s="19">
         <v>19</v>
       </c>
       <c r="AA16" s="19">
         <v>23</v>
       </c>
       <c r="AB16" s="19">
         <v>38</v>
       </c>
-    </row>
-    <row r="17" spans="1:28" s="12" customFormat="1" ht="11.25">
+      <c r="AC16" s="29">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="17" spans="1:29" s="12" customFormat="1" ht="11.25">
       <c r="A17" s="6" t="s">
         <v>39</v>
       </c>
       <c r="B17" s="19">
         <v>14</v>
       </c>
       <c r="C17" s="19">
         <v>14</v>
       </c>
       <c r="D17" s="19">
         <v>20</v>
       </c>
       <c r="E17" s="21">
         <v>18</v>
       </c>
       <c r="F17" s="22">
         <v>12</v>
       </c>
       <c r="G17" s="23">
         <v>16</v>
       </c>
       <c r="H17" s="24">
         <v>18</v>
       </c>
       <c r="I17" s="25">
@@ -3079,52 +3105,55 @@
       </c>
       <c r="U17" s="170">
         <v>15</v>
       </c>
       <c r="V17" s="171">
         <v>13</v>
       </c>
       <c r="W17" s="19">
         <v>19</v>
       </c>
       <c r="X17" s="5">
         <v>17</v>
       </c>
       <c r="Y17" s="29">
         <v>15</v>
       </c>
       <c r="Z17" s="19">
         <v>19</v>
       </c>
       <c r="AA17" s="19">
         <v>10</v>
       </c>
       <c r="AB17" s="19">
         <v>14</v>
       </c>
-    </row>
-    <row r="18" spans="1:28" s="12" customFormat="1" ht="11.25">
+      <c r="AC17" s="29">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29" s="12" customFormat="1" ht="11.25">
       <c r="A18" s="6" t="s">
         <v>40</v>
       </c>
       <c r="B18" s="19">
         <v>19</v>
       </c>
       <c r="C18" s="19">
         <v>14</v>
       </c>
       <c r="D18" s="19">
         <v>14</v>
       </c>
       <c r="E18" s="21">
         <v>11</v>
       </c>
       <c r="F18" s="22">
         <v>11</v>
       </c>
       <c r="G18" s="23">
         <v>17</v>
       </c>
       <c r="H18" s="24">
         <v>14</v>
       </c>
       <c r="I18" s="25">
@@ -3165,52 +3194,55 @@
       </c>
       <c r="U18" s="170">
         <v>12</v>
       </c>
       <c r="V18" s="171">
         <v>10</v>
       </c>
       <c r="W18" s="19">
         <v>10</v>
       </c>
       <c r="X18" s="5">
         <v>10</v>
       </c>
       <c r="Y18" s="29">
         <v>14</v>
       </c>
       <c r="Z18" s="19">
         <v>4</v>
       </c>
       <c r="AA18" s="19">
         <v>13</v>
       </c>
       <c r="AB18" s="19">
         <v>20</v>
       </c>
-    </row>
-    <row r="19" spans="1:28" s="12" customFormat="1" ht="11.25">
+      <c r="AC18" s="29">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29" s="12" customFormat="1" ht="11.25">
       <c r="A19" s="6" t="s">
         <v>41</v>
       </c>
       <c r="B19" s="19">
         <v>22</v>
       </c>
       <c r="C19" s="19">
         <v>12</v>
       </c>
       <c r="D19" s="19">
         <v>13</v>
       </c>
       <c r="E19" s="21">
         <v>12</v>
       </c>
       <c r="F19" s="22">
         <v>13</v>
       </c>
       <c r="G19" s="23">
         <v>12</v>
       </c>
       <c r="H19" s="24">
         <v>17</v>
       </c>
       <c r="I19" s="25">
@@ -3251,84 +3283,88 @@
       </c>
       <c r="U19" s="170">
         <v>22</v>
       </c>
       <c r="V19" s="171">
         <v>10</v>
       </c>
       <c r="W19" s="19">
         <v>11</v>
       </c>
       <c r="X19" s="5">
         <v>12</v>
       </c>
       <c r="Y19" s="29">
         <v>21</v>
       </c>
       <c r="Z19" s="19">
         <v>11</v>
       </c>
       <c r="AA19" s="19">
         <v>14</v>
       </c>
       <c r="AB19" s="19">
         <v>10</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="259" t="s">
+      <c r="AC19" s="29">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="20" spans="1:29" s="12" customFormat="1">
+      <c r="A20" s="248" t="s">
         <v>20</v>
       </c>
-      <c r="B20" s="259"/>
-[...24 lines deleted...]
-      <c r="AA20" s="247"/>
+      <c r="B20" s="248"/>
+      <c r="C20" s="248"/>
+      <c r="D20" s="248"/>
+      <c r="E20" s="248"/>
+      <c r="F20" s="248"/>
+      <c r="G20" s="248"/>
+      <c r="H20" s="248"/>
+      <c r="I20" s="248"/>
+      <c r="J20" s="248"/>
+      <c r="K20" s="248"/>
+      <c r="L20" s="248"/>
+      <c r="M20" s="248"/>
+      <c r="N20" s="248"/>
+      <c r="O20" s="248"/>
+      <c r="P20" s="248"/>
+      <c r="Q20" s="249"/>
+      <c r="R20" s="249"/>
+      <c r="S20" s="249"/>
+      <c r="T20" s="250"/>
+      <c r="U20" s="250"/>
+      <c r="V20" s="250"/>
+      <c r="W20" s="250"/>
+      <c r="X20" s="250"/>
+      <c r="Y20" s="250"/>
+      <c r="Z20" s="250"/>
+      <c r="AA20" s="250"/>
       <c r="AB20" s="5"/>
-    </row>
-    <row r="21" spans="1:28" s="12" customFormat="1" ht="11.25">
+      <c r="AC20" s="5"/>
+    </row>
+    <row r="21" spans="1:29" s="12" customFormat="1" ht="11.25">
       <c r="A21" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B21" s="19">
         <v>182</v>
       </c>
       <c r="C21" s="19">
         <v>140</v>
       </c>
       <c r="D21" s="19">
         <v>133</v>
       </c>
       <c r="E21" s="30">
         <v>177</v>
       </c>
       <c r="F21" s="31">
         <v>173</v>
       </c>
       <c r="G21" s="32">
         <v>133</v>
       </c>
       <c r="H21" s="33">
         <v>178</v>
       </c>
       <c r="I21" s="34">
@@ -3369,52 +3405,55 @@
       </c>
       <c r="U21" s="173">
         <v>128</v>
       </c>
       <c r="V21" s="174">
         <v>152</v>
       </c>
       <c r="W21" s="19">
         <v>162</v>
       </c>
       <c r="X21" s="5">
         <v>157</v>
       </c>
       <c r="Y21" s="29">
         <v>183</v>
       </c>
       <c r="Z21" s="19">
         <v>131</v>
       </c>
       <c r="AA21" s="19">
         <v>155</v>
       </c>
       <c r="AB21" s="19">
         <v>154</v>
       </c>
-    </row>
-    <row r="22" spans="1:28" s="12" customFormat="1" ht="11.25">
+      <c r="AC21" s="29">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29" s="12" customFormat="1" ht="11.25">
       <c r="A22" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B22" s="19">
         <v>152</v>
       </c>
       <c r="C22" s="19">
         <v>116</v>
       </c>
       <c r="D22" s="19">
         <v>109</v>
       </c>
       <c r="E22" s="30">
         <v>144</v>
       </c>
       <c r="F22" s="31">
         <v>143</v>
       </c>
       <c r="G22" s="32">
         <v>118</v>
       </c>
       <c r="H22" s="33">
         <v>150</v>
       </c>
       <c r="I22" s="34">
@@ -3455,52 +3494,55 @@
       </c>
       <c r="U22" s="173">
         <v>108</v>
       </c>
       <c r="V22" s="174">
         <v>118</v>
       </c>
       <c r="W22" s="19">
         <v>132</v>
       </c>
       <c r="X22" s="5">
         <v>133</v>
       </c>
       <c r="Y22" s="29">
         <v>164</v>
       </c>
       <c r="Z22" s="19">
         <v>113</v>
       </c>
       <c r="AA22" s="19">
         <v>130</v>
       </c>
       <c r="AB22" s="19">
         <v>135</v>
       </c>
-    </row>
-    <row r="23" spans="1:28" s="12" customFormat="1" ht="11.25">
+      <c r="AC22" s="29">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="23" spans="1:29" s="12" customFormat="1" ht="11.25">
       <c r="A23" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B23" s="19">
         <v>30</v>
       </c>
       <c r="C23" s="19">
         <v>24</v>
       </c>
       <c r="D23" s="19">
         <v>24</v>
       </c>
       <c r="E23" s="30">
         <v>33</v>
       </c>
       <c r="F23" s="31">
         <v>30</v>
       </c>
       <c r="G23" s="32">
         <v>15</v>
       </c>
       <c r="H23" s="33">
         <v>28</v>
       </c>
       <c r="I23" s="34">
@@ -3541,84 +3583,88 @@
       </c>
       <c r="U23" s="173">
         <v>20</v>
       </c>
       <c r="V23" s="174">
         <v>34</v>
       </c>
       <c r="W23" s="19">
         <v>30</v>
       </c>
       <c r="X23" s="5">
         <v>24</v>
       </c>
       <c r="Y23" s="29">
         <v>19</v>
       </c>
       <c r="Z23" s="19">
         <v>18</v>
       </c>
       <c r="AA23" s="19">
         <v>25</v>
       </c>
       <c r="AB23" s="19">
         <v>19</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="261" t="s">
+      <c r="AC23" s="29">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29" s="12" customFormat="1">
+      <c r="A24" s="251" t="s">
         <v>1</v>
       </c>
-      <c r="B24" s="261"/>
-[...24 lines deleted...]
-      <c r="AA24" s="247"/>
+      <c r="B24" s="251"/>
+      <c r="C24" s="251"/>
+      <c r="D24" s="251"/>
+      <c r="E24" s="251"/>
+      <c r="F24" s="251"/>
+      <c r="G24" s="251"/>
+      <c r="H24" s="251"/>
+      <c r="I24" s="251"/>
+      <c r="J24" s="251"/>
+      <c r="K24" s="251"/>
+      <c r="L24" s="251"/>
+      <c r="M24" s="251"/>
+      <c r="N24" s="251"/>
+      <c r="O24" s="251"/>
+      <c r="P24" s="251"/>
+      <c r="Q24" s="249"/>
+      <c r="R24" s="249"/>
+      <c r="S24" s="249"/>
+      <c r="T24" s="250"/>
+      <c r="U24" s="250"/>
+      <c r="V24" s="250"/>
+      <c r="W24" s="250"/>
+      <c r="X24" s="250"/>
+      <c r="Y24" s="250"/>
+      <c r="Z24" s="250"/>
+      <c r="AA24" s="250"/>
       <c r="AB24" s="5"/>
-    </row>
-    <row r="25" spans="1:28" s="12" customFormat="1" ht="11.25">
+      <c r="AC24" s="5"/>
+    </row>
+    <row r="25" spans="1:29" s="12" customFormat="1" ht="11.25">
       <c r="A25" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B25" s="19">
         <v>171</v>
       </c>
       <c r="C25" s="19">
         <v>125</v>
       </c>
       <c r="D25" s="19">
         <v>128</v>
       </c>
       <c r="E25" s="38">
         <v>139</v>
       </c>
       <c r="F25" s="39">
         <v>142</v>
       </c>
       <c r="G25" s="40">
         <v>148</v>
       </c>
       <c r="H25" s="41">
         <v>156</v>
       </c>
       <c r="I25" s="42">
@@ -3659,52 +3705,55 @@
       </c>
       <c r="U25" s="176">
         <v>155</v>
       </c>
       <c r="V25" s="177">
         <v>146</v>
       </c>
       <c r="W25" s="19">
         <v>158</v>
       </c>
       <c r="X25" s="5">
         <v>133</v>
       </c>
       <c r="Y25" s="29">
         <v>165</v>
       </c>
       <c r="Z25" s="19">
         <v>111</v>
       </c>
       <c r="AA25" s="19">
         <v>121</v>
       </c>
       <c r="AB25" s="19">
         <v>149</v>
       </c>
-    </row>
-    <row r="26" spans="1:28" s="12" customFormat="1" ht="11.25">
+      <c r="AC25" s="29">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29" s="12" customFormat="1" ht="11.25">
       <c r="A26" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B26" s="19">
         <v>34</v>
       </c>
       <c r="C26" s="19">
         <v>24</v>
       </c>
       <c r="D26" s="19">
         <v>24</v>
       </c>
       <c r="E26" s="38">
         <v>24</v>
       </c>
       <c r="F26" s="39">
         <v>27</v>
       </c>
       <c r="G26" s="40">
         <v>28</v>
       </c>
       <c r="H26" s="41">
         <v>31</v>
       </c>
       <c r="I26" s="42">
@@ -3745,52 +3794,55 @@
       </c>
       <c r="U26" s="176">
         <v>34</v>
       </c>
       <c r="V26" s="177">
         <v>32</v>
       </c>
       <c r="W26" s="19">
         <v>36</v>
       </c>
       <c r="X26" s="5">
         <v>30</v>
       </c>
       <c r="Y26" s="29">
         <v>34</v>
       </c>
       <c r="Z26" s="19">
         <v>27</v>
       </c>
       <c r="AA26" s="19">
         <v>19</v>
       </c>
       <c r="AB26" s="19">
         <v>24</v>
       </c>
-    </row>
-    <row r="27" spans="1:28" s="12" customFormat="1" ht="11.25">
+      <c r="AC26" s="29">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="27" spans="1:29" s="12" customFormat="1" ht="11.25">
       <c r="A27" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B27" s="19">
         <v>9</v>
       </c>
       <c r="C27" s="19">
         <v>8</v>
       </c>
       <c r="D27" s="19">
         <v>5</v>
       </c>
       <c r="E27" s="38">
         <v>6</v>
       </c>
       <c r="F27" s="39">
         <v>7</v>
       </c>
       <c r="G27" s="40">
         <v>6</v>
       </c>
       <c r="H27" s="41">
         <v>12</v>
       </c>
       <c r="I27" s="42">
@@ -3831,52 +3883,55 @@
       </c>
       <c r="U27" s="176">
         <v>11</v>
       </c>
       <c r="V27" s="177">
         <v>4</v>
       </c>
       <c r="W27" s="19">
         <v>11</v>
       </c>
       <c r="X27" s="5">
         <v>16</v>
       </c>
       <c r="Y27" s="29">
         <v>8</v>
       </c>
       <c r="Z27" s="19">
         <v>7</v>
       </c>
       <c r="AA27" s="19">
         <v>8</v>
       </c>
       <c r="AB27" s="19">
         <v>13</v>
       </c>
-    </row>
-    <row r="28" spans="1:28" s="12" customFormat="1" ht="11.25">
+      <c r="AC27" s="29">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29" s="12" customFormat="1" ht="11.25">
       <c r="A28" s="6" t="s">
         <v>36</v>
       </c>
       <c r="B28" s="19">
         <v>17</v>
       </c>
       <c r="C28" s="19">
         <v>13</v>
       </c>
       <c r="D28" s="19">
         <v>22</v>
       </c>
       <c r="E28" s="38">
         <v>22</v>
       </c>
       <c r="F28" s="39">
         <v>17</v>
       </c>
       <c r="G28" s="40">
         <v>17</v>
       </c>
       <c r="H28" s="41">
         <v>16</v>
       </c>
       <c r="I28" s="42">
@@ -3917,52 +3972,55 @@
       </c>
       <c r="U28" s="176">
         <v>12</v>
       </c>
       <c r="V28" s="177">
         <v>23</v>
       </c>
       <c r="W28" s="19">
         <v>22</v>
       </c>
       <c r="X28" s="5">
         <v>13</v>
       </c>
       <c r="Y28" s="29">
         <v>16</v>
       </c>
       <c r="Z28" s="19">
         <v>12</v>
       </c>
       <c r="AA28" s="19">
         <v>20</v>
       </c>
       <c r="AB28" s="19">
         <v>22</v>
       </c>
-    </row>
-    <row r="29" spans="1:28" s="12" customFormat="1" ht="11.25">
+      <c r="AC28" s="29">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29" s="12" customFormat="1" ht="11.25">
       <c r="A29" s="6" t="s">
         <v>37</v>
       </c>
       <c r="B29" s="19">
         <v>12</v>
       </c>
       <c r="C29" s="19">
         <v>7</v>
       </c>
       <c r="D29" s="19">
         <v>4</v>
       </c>
       <c r="E29" s="38">
         <v>14</v>
       </c>
       <c r="F29" s="39">
         <v>19</v>
       </c>
       <c r="G29" s="40">
         <v>13</v>
       </c>
       <c r="H29" s="41">
         <v>20</v>
       </c>
       <c r="I29" s="42">
@@ -4003,52 +4061,55 @@
       </c>
       <c r="U29" s="176">
         <v>9</v>
       </c>
       <c r="V29" s="177">
         <v>14</v>
       </c>
       <c r="W29" s="19">
         <v>14</v>
       </c>
       <c r="X29" s="5">
         <v>7</v>
       </c>
       <c r="Y29" s="29">
         <v>15</v>
       </c>
       <c r="Z29" s="19">
         <v>12</v>
       </c>
       <c r="AA29" s="19">
         <v>14</v>
       </c>
       <c r="AB29" s="19">
         <v>8</v>
       </c>
-    </row>
-    <row r="30" spans="1:28" s="12" customFormat="1" ht="11.25">
+      <c r="AC29" s="29">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="30" spans="1:29" s="12" customFormat="1" ht="11.25">
       <c r="A30" s="6" t="s">
         <v>38</v>
       </c>
       <c r="B30" s="19">
         <v>44</v>
       </c>
       <c r="C30" s="19">
         <v>33</v>
       </c>
       <c r="D30" s="19">
         <v>26</v>
       </c>
       <c r="E30" s="38">
         <v>32</v>
       </c>
       <c r="F30" s="39">
         <v>36</v>
       </c>
       <c r="G30" s="40">
         <v>39</v>
       </c>
       <c r="H30" s="41">
         <v>28</v>
       </c>
       <c r="I30" s="42">
@@ -4089,52 +4150,55 @@
       </c>
       <c r="U30" s="176">
         <v>40</v>
       </c>
       <c r="V30" s="177">
         <v>40</v>
       </c>
       <c r="W30" s="19">
         <v>35</v>
       </c>
       <c r="X30" s="5">
         <v>28</v>
       </c>
       <c r="Y30" s="29">
         <v>42</v>
       </c>
       <c r="Z30" s="19">
         <v>19</v>
       </c>
       <c r="AA30" s="19">
         <v>23</v>
       </c>
       <c r="AB30" s="19">
         <v>38</v>
       </c>
-    </row>
-    <row r="31" spans="1:28" s="12" customFormat="1" ht="11.25">
+      <c r="AC30" s="29">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29" s="12" customFormat="1" ht="11.25">
       <c r="A31" s="6" t="s">
         <v>39</v>
       </c>
       <c r="B31" s="19">
         <v>14</v>
       </c>
       <c r="C31" s="19">
         <v>14</v>
       </c>
       <c r="D31" s="19">
         <v>20</v>
       </c>
       <c r="E31" s="38">
         <v>18</v>
       </c>
       <c r="F31" s="39">
         <v>12</v>
       </c>
       <c r="G31" s="40">
         <v>16</v>
       </c>
       <c r="H31" s="41">
         <v>18</v>
       </c>
       <c r="I31" s="42">
@@ -4175,52 +4239,55 @@
       </c>
       <c r="U31" s="176">
         <v>15</v>
       </c>
       <c r="V31" s="177">
         <v>13</v>
       </c>
       <c r="W31" s="19">
         <v>19</v>
       </c>
       <c r="X31" s="5">
         <v>17</v>
       </c>
       <c r="Y31" s="29">
         <v>15</v>
       </c>
       <c r="Z31" s="19">
         <v>19</v>
       </c>
       <c r="AA31" s="19">
         <v>10</v>
       </c>
       <c r="AB31" s="19">
         <v>14</v>
       </c>
-    </row>
-    <row r="32" spans="1:28" s="12" customFormat="1" ht="11.25">
+      <c r="AC31" s="29">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29" s="12" customFormat="1" ht="11.25">
       <c r="A32" s="6" t="s">
         <v>40</v>
       </c>
       <c r="B32" s="19">
         <v>19</v>
       </c>
       <c r="C32" s="19">
         <v>14</v>
       </c>
       <c r="D32" s="19">
         <v>14</v>
       </c>
       <c r="E32" s="38">
         <v>11</v>
       </c>
       <c r="F32" s="39">
         <v>11</v>
       </c>
       <c r="G32" s="40">
         <v>17</v>
       </c>
       <c r="H32" s="41">
         <v>14</v>
       </c>
       <c r="I32" s="42">
@@ -4261,52 +4328,55 @@
       </c>
       <c r="U32" s="176">
         <v>12</v>
       </c>
       <c r="V32" s="177">
         <v>10</v>
       </c>
       <c r="W32" s="19">
         <v>10</v>
       </c>
       <c r="X32" s="5">
         <v>10</v>
       </c>
       <c r="Y32" s="29">
         <v>14</v>
       </c>
       <c r="Z32" s="19">
         <v>4</v>
       </c>
       <c r="AA32" s="19">
         <v>13</v>
       </c>
       <c r="AB32" s="19">
         <v>20</v>
       </c>
-    </row>
-    <row r="33" spans="1:28" s="12" customFormat="1" ht="11.25">
+      <c r="AC32" s="29">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="33" spans="1:29" s="12" customFormat="1" ht="11.25">
       <c r="A33" s="7" t="s">
         <v>41</v>
       </c>
       <c r="B33" s="228">
         <v>22</v>
       </c>
       <c r="C33" s="228">
         <v>12</v>
       </c>
       <c r="D33" s="228">
         <v>13</v>
       </c>
       <c r="E33" s="46">
         <v>12</v>
       </c>
       <c r="F33" s="47">
         <v>13</v>
       </c>
       <c r="G33" s="48">
         <v>12</v>
       </c>
       <c r="H33" s="49">
         <v>17</v>
       </c>
       <c r="I33" s="50">
@@ -4347,258 +4417,265 @@
       </c>
       <c r="U33" s="179">
         <v>22</v>
       </c>
       <c r="V33" s="180">
         <v>10</v>
       </c>
       <c r="W33" s="230">
         <v>11</v>
       </c>
       <c r="X33" s="17">
         <v>12</v>
       </c>
       <c r="Y33" s="230">
         <v>21</v>
       </c>
       <c r="Z33" s="230">
         <v>11</v>
       </c>
       <c r="AA33" s="230">
         <v>14</v>
       </c>
       <c r="AB33" s="243">
         <v>10</v>
       </c>
-    </row>
-    <row r="34" spans="1:28">
+      <c r="AC33" s="247">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="34" spans="1:29">
       <c r="A34" s="8" t="s">
         <v>27</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A20:AA20"/>
     <mergeCell ref="A24:AA24"/>
-    <mergeCell ref="Z8:AB8"/>
-    <mergeCell ref="A7:AB7"/>
     <mergeCell ref="A6:AB6"/>
     <mergeCell ref="A8:A9"/>
     <mergeCell ref="B8:M8"/>
     <mergeCell ref="N8:Y8"/>
     <mergeCell ref="A10:AA10"/>
+    <mergeCell ref="Z8:AC8"/>
+    <mergeCell ref="A7:AC7"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AB34"/>
+  <dimension ref="A1:AC34"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A127" sqref="A127"/>
-      <selection pane="bottomLeft" activeCell="Z36" sqref="Z36"/>
+      <selection pane="bottomLeft" activeCell="AC11" sqref="AC11:AC33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="15.5703125" style="1" customWidth="1"/>
     <col min="2" max="2" width="6.5703125" style="1" customWidth="1"/>
     <col min="3" max="3" width="7.85546875" style="1" customWidth="1"/>
     <col min="4" max="4" width="7.5703125" style="1" customWidth="1"/>
     <col min="5" max="5" width="7" style="1" customWidth="1"/>
     <col min="6" max="6" width="6.7109375" style="1" customWidth="1"/>
     <col min="7" max="7" width="7.85546875" style="1" customWidth="1"/>
     <col min="8" max="8" width="6.85546875" style="1" customWidth="1"/>
     <col min="9" max="9" width="7.5703125" style="1" customWidth="1"/>
     <col min="10" max="10" width="8.5703125" style="1" customWidth="1"/>
     <col min="11" max="11" width="7.42578125" style="1" customWidth="1"/>
     <col min="12" max="13" width="8.140625" style="1" customWidth="1"/>
     <col min="14" max="14" width="6.42578125" style="1" customWidth="1"/>
     <col min="15" max="15" width="7.85546875" style="1" customWidth="1"/>
     <col min="16" max="16" width="7.5703125" style="1" customWidth="1"/>
     <col min="17" max="17" width="7.28515625" style="1" customWidth="1"/>
     <col min="18" max="18" width="7" style="1" customWidth="1"/>
     <col min="19" max="19" width="6.5703125" style="1" customWidth="1"/>
     <col min="20" max="20" width="8.28515625" style="1" customWidth="1"/>
     <col min="21" max="21" width="8.140625" style="1" customWidth="1"/>
     <col min="22" max="22" width="9.140625" style="1"/>
     <col min="23" max="23" width="7.5703125" style="1" customWidth="1"/>
     <col min="24" max="24" width="8.42578125" style="1" customWidth="1"/>
     <col min="25" max="25" width="8.7109375" style="1" customWidth="1"/>
     <col min="26" max="26" width="7.140625" style="1" customWidth="1"/>
     <col min="27" max="27" width="8.28515625" style="1" customWidth="1"/>
     <col min="28" max="28" width="7.85546875" style="1" customWidth="1"/>
-    <col min="29" max="16384" width="9.140625" style="1"/>
+    <col min="29" max="29" width="7.7109375" style="1" customWidth="1"/>
+    <col min="30" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28" s="14" customFormat="1" ht="20.25" hidden="1" customHeight="1"/>
-    <row r="2" spans="1:28">
+    <row r="1" spans="1:29" s="14" customFormat="1" ht="20.25" hidden="1" customHeight="1"/>
+    <row r="2" spans="1:29">
       <c r="A2" s="12"/>
     </row>
-    <row r="4" spans="1:28">
+    <row r="4" spans="1:29">
       <c r="A4" s="15"/>
       <c r="B4" s="15"/>
       <c r="C4" s="15"/>
       <c r="D4" s="15"/>
       <c r="E4" s="16"/>
       <c r="F4" s="16"/>
       <c r="G4" s="16"/>
       <c r="H4" s="16"/>
       <c r="I4" s="16"/>
       <c r="J4" s="16"/>
       <c r="K4" s="16"/>
       <c r="L4" s="16"/>
       <c r="M4" s="16"/>
       <c r="N4" s="16"/>
       <c r="O4" s="16"/>
       <c r="P4" s="16"/>
     </row>
-    <row r="5" spans="1:28">
+    <row r="5" spans="1:29">
       <c r="A5" s="15"/>
       <c r="B5" s="15"/>
       <c r="C5" s="15"/>
       <c r="D5" s="15"/>
       <c r="E5" s="16"/>
       <c r="F5" s="16"/>
       <c r="G5" s="16"/>
       <c r="H5" s="16"/>
       <c r="I5" s="16"/>
       <c r="J5" s="16"/>
       <c r="K5" s="16"/>
       <c r="L5" s="16"/>
       <c r="M5" s="16"/>
       <c r="N5" s="16"/>
       <c r="O5" s="16"/>
       <c r="P5" s="16"/>
     </row>
-    <row r="6" spans="1:28" s="16" customFormat="1">
-      <c r="A6" s="246" t="s">
+    <row r="6" spans="1:29" s="16" customFormat="1">
+      <c r="A6" s="257" t="s">
         <v>31</v>
       </c>
-      <c r="B6" s="246"/>
-[...28 lines deleted...]
-      <c r="A7" s="268" t="s">
+      <c r="B6" s="257"/>
+      <c r="C6" s="257"/>
+      <c r="D6" s="257"/>
+      <c r="E6" s="257"/>
+      <c r="F6" s="257"/>
+      <c r="G6" s="257"/>
+      <c r="H6" s="257"/>
+      <c r="I6" s="257"/>
+      <c r="J6" s="257"/>
+      <c r="K6" s="257"/>
+      <c r="L6" s="257"/>
+      <c r="M6" s="257"/>
+      <c r="N6" s="257"/>
+      <c r="O6" s="257"/>
+      <c r="P6" s="257"/>
+      <c r="Q6" s="250"/>
+      <c r="R6" s="250"/>
+      <c r="S6" s="250"/>
+      <c r="T6" s="250"/>
+      <c r="U6" s="250"/>
+      <c r="V6" s="250"/>
+      <c r="W6" s="250"/>
+      <c r="X6" s="250"/>
+      <c r="Y6" s="250"/>
+      <c r="Z6" s="250"/>
+      <c r="AA6" s="250"/>
+      <c r="AB6" s="250"/>
+      <c r="AC6" s="250"/>
+    </row>
+    <row r="7" spans="1:29" ht="15" customHeight="1">
+      <c r="A7" s="282" t="s">
         <v>2</v>
       </c>
-      <c r="B7" s="269"/>
-[...29 lines deleted...]
-      <c r="B8" s="250">
+      <c r="B7" s="281"/>
+      <c r="C7" s="281"/>
+      <c r="D7" s="281"/>
+      <c r="E7" s="281"/>
+      <c r="F7" s="281"/>
+      <c r="G7" s="281"/>
+      <c r="H7" s="281"/>
+      <c r="I7" s="281"/>
+      <c r="J7" s="281"/>
+      <c r="K7" s="281"/>
+      <c r="L7" s="281"/>
+      <c r="M7" s="281"/>
+      <c r="N7" s="281"/>
+      <c r="O7" s="281"/>
+      <c r="P7" s="281"/>
+      <c r="Q7" s="281"/>
+      <c r="R7" s="281"/>
+      <c r="S7" s="281"/>
+      <c r="T7" s="281"/>
+      <c r="U7" s="281"/>
+      <c r="V7" s="281"/>
+      <c r="W7" s="281"/>
+      <c r="X7" s="281"/>
+      <c r="Y7" s="281"/>
+      <c r="Z7" s="281"/>
+      <c r="AA7" s="281"/>
+      <c r="AB7" s="281"/>
+      <c r="AC7" s="250"/>
+    </row>
+    <row r="8" spans="1:29">
+      <c r="A8" s="258"/>
+      <c r="B8" s="260">
         <v>2024</v>
       </c>
-      <c r="C8" s="251"/>
-[...9 lines deleted...]
-      <c r="M8" s="251"/>
+      <c r="C8" s="261"/>
+      <c r="D8" s="261"/>
+      <c r="E8" s="261"/>
+      <c r="F8" s="261"/>
+      <c r="G8" s="261"/>
+      <c r="H8" s="261"/>
+      <c r="I8" s="261"/>
+      <c r="J8" s="261"/>
+      <c r="K8" s="261"/>
+      <c r="L8" s="261"/>
+      <c r="M8" s="261"/>
       <c r="N8" s="252">
         <v>2025</v>
       </c>
-      <c r="O8" s="253"/>
-      <c r="P8" s="253"/>
+      <c r="O8" s="262"/>
+      <c r="P8" s="262"/>
       <c r="Q8" s="254"/>
       <c r="R8" s="254"/>
       <c r="S8" s="254"/>
       <c r="T8" s="254"/>
       <c r="U8" s="254"/>
       <c r="V8" s="254"/>
       <c r="W8" s="254"/>
       <c r="X8" s="254"/>
-      <c r="Y8" s="255"/>
+      <c r="Y8" s="263"/>
       <c r="Z8" s="252">
         <v>2026</v>
       </c>
-      <c r="AA8" s="253"/>
-[...3 lines deleted...]
-      <c r="A9" s="249"/>
+      <c r="AA8" s="262"/>
+      <c r="AB8" s="253"/>
+      <c r="AC8" s="254"/>
+    </row>
+    <row r="9" spans="1:29" ht="22.5" customHeight="1">
+      <c r="A9" s="259"/>
       <c r="B9" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>13</v>
       </c>
       <c r="E9" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F9" s="10" t="s">
         <v>15</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>16</v>
       </c>
       <c r="H9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="I9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J9" s="3" t="s">
@@ -4636,83 +4713,86 @@
       </c>
       <c r="U9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="V9" s="3" t="s">
         <v>19</v>
       </c>
       <c r="W9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="X9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="Y9" s="3" t="s">
         <v>26</v>
       </c>
       <c r="Z9" s="3" t="s">
         <v>3</v>
       </c>
       <c r="AA9" s="3" t="s">
         <v>12</v>
       </c>
       <c r="AB9" s="3" t="s">
         <v>13</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="265" t="s">
+      <c r="AC9" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="10" spans="1:29" s="12" customFormat="1">
+      <c r="A10" s="269" t="s">
         <v>29</v>
       </c>
-      <c r="B10" s="265"/>
-[...26 lines deleted...]
-    <row r="11" spans="1:28" s="12" customFormat="1" ht="11.25">
+      <c r="B10" s="269"/>
+      <c r="C10" s="269"/>
+      <c r="D10" s="269"/>
+      <c r="E10" s="269"/>
+      <c r="F10" s="269"/>
+      <c r="G10" s="269"/>
+      <c r="H10" s="269"/>
+      <c r="I10" s="269"/>
+      <c r="J10" s="269"/>
+      <c r="K10" s="269"/>
+      <c r="L10" s="269"/>
+      <c r="M10" s="269"/>
+      <c r="N10" s="269"/>
+      <c r="O10" s="269"/>
+      <c r="P10" s="269"/>
+      <c r="Q10" s="265"/>
+      <c r="R10" s="265"/>
+      <c r="S10" s="265"/>
+      <c r="T10" s="265"/>
+      <c r="U10" s="265"/>
+      <c r="V10" s="265"/>
+      <c r="W10" s="266"/>
+      <c r="X10" s="266"/>
+      <c r="Y10" s="266"/>
+      <c r="Z10" s="266"/>
+      <c r="AA10" s="266"/>
+    </row>
+    <row r="11" spans="1:29" s="12" customFormat="1" ht="11.25">
       <c r="A11" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B11" s="18">
         <v>5.88</v>
       </c>
       <c r="C11" s="18">
         <v>5.31</v>
       </c>
       <c r="D11" s="18">
         <v>4.9800000000000004</v>
       </c>
       <c r="E11" s="54">
         <v>5.0999999999999996</v>
       </c>
       <c r="F11" s="55">
         <v>5.13</v>
       </c>
       <c r="G11" s="56">
         <v>5.08</v>
       </c>
       <c r="H11" s="57">
         <v>5.16</v>
       </c>
       <c r="I11" s="58">
@@ -4753,52 +4833,55 @@
       </c>
       <c r="U11" s="182">
         <v>4.87</v>
       </c>
       <c r="V11" s="183">
         <v>4.8899999999999997</v>
       </c>
       <c r="W11" s="114">
         <v>4.93</v>
       </c>
       <c r="X11" s="18">
         <v>4.93</v>
       </c>
       <c r="Y11" s="18">
         <v>5</v>
       </c>
       <c r="Z11" s="114">
         <v>3.97</v>
       </c>
       <c r="AA11" s="18">
         <v>4.46</v>
       </c>
       <c r="AB11" s="18">
         <v>4.63</v>
       </c>
-    </row>
-    <row r="12" spans="1:28" s="12" customFormat="1" ht="11.25">
+      <c r="AC11" s="18">
+        <v>4.76</v>
+      </c>
+    </row>
+    <row r="12" spans="1:29" s="12" customFormat="1" ht="11.25">
       <c r="A12" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B12" s="18">
         <v>5.25</v>
       </c>
       <c r="C12" s="18">
         <v>4.76</v>
       </c>
       <c r="D12" s="18">
         <v>4.42</v>
       </c>
       <c r="E12" s="54">
         <v>4.54</v>
       </c>
       <c r="F12" s="55">
         <v>4.5999999999999996</v>
       </c>
       <c r="G12" s="56">
         <v>4.54</v>
       </c>
       <c r="H12" s="57">
         <v>4.63</v>
       </c>
       <c r="I12" s="58">
@@ -4839,52 +4922,55 @@
       </c>
       <c r="U12" s="182">
         <v>4.41</v>
       </c>
       <c r="V12" s="183">
         <v>4.3899999999999997</v>
       </c>
       <c r="W12" s="114">
         <v>4.42</v>
       </c>
       <c r="X12" s="18">
         <v>4.4400000000000004</v>
       </c>
       <c r="Y12" s="18">
         <v>4.53</v>
       </c>
       <c r="Z12" s="114">
         <v>3.8</v>
       </c>
       <c r="AA12" s="18">
         <v>4.12</v>
       </c>
       <c r="AB12" s="18">
         <v>4.18</v>
       </c>
-    </row>
-    <row r="13" spans="1:28" s="12" customFormat="1" ht="11.25">
+      <c r="AC12" s="18">
+        <v>4.42</v>
+      </c>
+    </row>
+    <row r="13" spans="1:29" s="12" customFormat="1" ht="11.25">
       <c r="A13" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B13" s="18">
         <v>5.27</v>
       </c>
       <c r="C13" s="18">
         <v>4.95</v>
       </c>
       <c r="D13" s="18">
         <v>4.5999999999999996</v>
       </c>
       <c r="E13" s="54">
         <v>4.8099999999999996</v>
       </c>
       <c r="F13" s="55">
         <v>4.8499999999999996</v>
       </c>
       <c r="G13" s="56">
         <v>4.5599999999999996</v>
       </c>
       <c r="H13" s="57">
         <v>4.72</v>
       </c>
       <c r="I13" s="58">
@@ -4925,52 +5011,55 @@
       </c>
       <c r="U13" s="182">
         <v>4.8499999999999996</v>
       </c>
       <c r="V13" s="183">
         <v>4.92</v>
       </c>
       <c r="W13" s="114">
         <v>5</v>
       </c>
       <c r="X13" s="18">
         <v>5.07</v>
       </c>
       <c r="Y13" s="18">
         <v>4.95</v>
       </c>
       <c r="Z13" s="114">
         <v>3.51</v>
       </c>
       <c r="AA13" s="18">
         <v>4.28</v>
       </c>
       <c r="AB13" s="18">
         <v>4.3499999999999996</v>
       </c>
-    </row>
-    <row r="14" spans="1:28" s="12" customFormat="1" ht="11.25">
+      <c r="AC13" s="18">
+        <v>4.2300000000000004</v>
+      </c>
+    </row>
+    <row r="14" spans="1:29" s="12" customFormat="1" ht="11.25">
       <c r="A14" s="6" t="s">
         <v>36</v>
       </c>
       <c r="B14" s="18">
         <v>6.19</v>
       </c>
       <c r="C14" s="18">
         <v>5.6</v>
       </c>
       <c r="D14" s="18">
         <v>6.39</v>
       </c>
       <c r="E14" s="54">
         <v>6.85</v>
       </c>
       <c r="F14" s="55">
         <v>6.71</v>
       </c>
       <c r="G14" s="56">
         <v>6.64</v>
       </c>
       <c r="H14" s="57">
         <v>6.52</v>
       </c>
       <c r="I14" s="58">
@@ -5011,52 +5100,55 @@
       </c>
       <c r="U14" s="182">
         <v>5.59</v>
       </c>
       <c r="V14" s="183">
         <v>5.92</v>
       </c>
       <c r="W14" s="114">
         <v>6.13</v>
       </c>
       <c r="X14" s="18">
         <v>6.02</v>
       </c>
       <c r="Y14" s="18">
         <v>6</v>
       </c>
       <c r="Z14" s="114">
         <v>4.4000000000000004</v>
       </c>
       <c r="AA14" s="18">
         <v>6.14</v>
       </c>
       <c r="AB14" s="18">
         <v>6.79</v>
       </c>
-    </row>
-    <row r="15" spans="1:28" s="12" customFormat="1" ht="11.25">
+      <c r="AC14" s="18">
+        <v>6.79</v>
+      </c>
+    </row>
+    <row r="15" spans="1:29" s="12" customFormat="1" ht="11.25">
       <c r="A15" s="6" t="s">
         <v>37</v>
       </c>
       <c r="B15" s="18">
         <v>5.4</v>
       </c>
       <c r="C15" s="18">
         <v>4.4000000000000004</v>
       </c>
       <c r="D15" s="18">
         <v>3.51</v>
       </c>
       <c r="E15" s="54">
         <v>4.24</v>
       </c>
       <c r="F15" s="55">
         <v>5.1100000000000003</v>
       </c>
       <c r="G15" s="56">
         <v>5.26</v>
       </c>
       <c r="H15" s="57">
         <v>5.81</v>
       </c>
       <c r="I15" s="58">
@@ -5097,52 +5189,55 @@
       </c>
       <c r="U15" s="182">
         <v>4.68</v>
       </c>
       <c r="V15" s="183">
         <v>4.8899999999999997</v>
       </c>
       <c r="W15" s="114">
         <v>5.04</v>
       </c>
       <c r="X15" s="18">
         <v>4.88</v>
       </c>
       <c r="Y15" s="18">
         <v>5.04</v>
       </c>
       <c r="Z15" s="114">
         <v>5.54</v>
       </c>
       <c r="AA15" s="18">
         <v>6.26</v>
       </c>
       <c r="AB15" s="18">
         <v>5.35</v>
       </c>
-    </row>
-    <row r="16" spans="1:28" s="12" customFormat="1" ht="11.25">
+      <c r="AC15" s="18">
+        <v>4.74</v>
+      </c>
+    </row>
+    <row r="16" spans="1:29" s="12" customFormat="1" ht="11.25">
       <c r="A16" s="6" t="s">
         <v>38</v>
       </c>
       <c r="B16" s="18">
         <v>9.39</v>
       </c>
       <c r="C16" s="18">
         <v>8.4499999999999993</v>
       </c>
       <c r="D16" s="18">
         <v>7.42</v>
       </c>
       <c r="E16" s="54">
         <v>7.32</v>
       </c>
       <c r="F16" s="55">
         <v>7.37</v>
       </c>
       <c r="G16" s="56">
         <v>7.56</v>
       </c>
       <c r="H16" s="57">
         <v>7.33</v>
       </c>
       <c r="I16" s="58">
@@ -5183,52 +5278,55 @@
       </c>
       <c r="U16" s="182">
         <v>6.88</v>
       </c>
       <c r="V16" s="183">
         <v>7.09</v>
       </c>
       <c r="W16" s="114">
         <v>7.13</v>
       </c>
       <c r="X16" s="18">
         <v>7.04</v>
       </c>
       <c r="Y16" s="18">
         <v>7.21</v>
       </c>
       <c r="Z16" s="114">
         <v>4.1100000000000003</v>
       </c>
       <c r="AA16" s="18">
         <v>4.7699999999999996</v>
       </c>
       <c r="AB16" s="18">
         <v>5.95</v>
       </c>
-    </row>
-    <row r="17" spans="1:28" s="12" customFormat="1" ht="11.25">
+      <c r="AC16" s="18">
+        <v>6.2</v>
+      </c>
+    </row>
+    <row r="17" spans="1:29" s="12" customFormat="1" ht="11.25">
       <c r="A17" s="6" t="s">
         <v>39</v>
       </c>
       <c r="B17" s="18">
         <v>5.4</v>
       </c>
       <c r="C17" s="18">
         <v>5.55</v>
       </c>
       <c r="D17" s="18">
         <v>6.27</v>
       </c>
       <c r="E17" s="54">
         <v>6.48</v>
       </c>
       <c r="F17" s="55">
         <v>6.09</v>
       </c>
       <c r="G17" s="56">
         <v>6.13</v>
       </c>
       <c r="H17" s="57">
         <v>6.24</v>
       </c>
       <c r="I17" s="58">
@@ -5269,52 +5367,55 @@
       </c>
       <c r="U17" s="182">
         <v>5.89</v>
       </c>
       <c r="V17" s="183">
         <v>5.82</v>
       </c>
       <c r="W17" s="114">
         <v>5.97</v>
       </c>
       <c r="X17" s="18">
         <v>6.05</v>
       </c>
       <c r="Y17" s="18">
         <v>6.02</v>
       </c>
       <c r="Z17" s="114">
         <v>7.39</v>
       </c>
       <c r="AA17" s="18">
         <v>5.91</v>
       </c>
       <c r="AB17" s="18">
         <v>5.74</v>
       </c>
-    </row>
-    <row r="18" spans="1:28" s="12" customFormat="1" ht="11.25">
+      <c r="AC17" s="18">
+        <v>5.81</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29" s="12" customFormat="1" ht="11.25">
       <c r="A18" s="6" t="s">
         <v>40</v>
       </c>
       <c r="B18" s="18">
         <v>7.5</v>
       </c>
       <c r="C18" s="18">
         <v>6.78</v>
       </c>
       <c r="D18" s="18">
         <v>6.36</v>
       </c>
       <c r="E18" s="54">
         <v>5.91</v>
       </c>
       <c r="F18" s="55">
         <v>5.61</v>
       </c>
       <c r="G18" s="56">
         <v>5.85</v>
       </c>
       <c r="H18" s="57">
         <v>5.81</v>
       </c>
       <c r="I18" s="58">
@@ -5355,52 +5456,55 @@
       </c>
       <c r="U18" s="182">
         <v>4.9800000000000004</v>
       </c>
       <c r="V18" s="183">
         <v>4.8899999999999997</v>
       </c>
       <c r="W18" s="114">
         <v>4.8</v>
       </c>
       <c r="X18" s="18">
         <v>4.74</v>
       </c>
       <c r="Y18" s="18">
         <v>4.8099999999999996</v>
       </c>
       <c r="Z18" s="114">
         <v>1.6</v>
       </c>
       <c r="AA18" s="18">
         <v>3.61</v>
       </c>
       <c r="AB18" s="18">
         <v>5.16</v>
       </c>
-    </row>
-    <row r="19" spans="1:28" s="12" customFormat="1" ht="11.25">
+      <c r="AC18" s="18">
+        <v>4.59</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29" s="12" customFormat="1" ht="11.25">
       <c r="A19" s="6" t="s">
         <v>41</v>
       </c>
       <c r="B19" s="18">
         <v>8.9499999999999993</v>
       </c>
       <c r="C19" s="18">
         <v>7.11</v>
       </c>
       <c r="D19" s="18">
         <v>6.48</v>
       </c>
       <c r="E19" s="54">
         <v>6.12</v>
       </c>
       <c r="F19" s="55">
         <v>5.96</v>
       </c>
       <c r="G19" s="56">
         <v>5.8</v>
       </c>
       <c r="H19" s="57">
         <v>5.96</v>
       </c>
       <c r="I19" s="58">
@@ -5441,81 +5545,84 @@
       </c>
       <c r="U19" s="182">
         <v>6.08</v>
       </c>
       <c r="V19" s="183">
         <v>5.88</v>
       </c>
       <c r="W19" s="114">
         <v>5.74</v>
       </c>
       <c r="X19" s="18">
         <v>5.68</v>
       </c>
       <c r="Y19" s="18">
         <v>5.94</v>
       </c>
       <c r="Z19" s="114">
         <v>4.59</v>
       </c>
       <c r="AA19" s="18">
         <v>5.46</v>
       </c>
       <c r="AB19" s="18">
         <v>5.0199999999999996</v>
       </c>
-    </row>
-[...29 lines deleted...]
-    <row r="21" spans="1:28" s="12" customFormat="1" ht="11.25">
+      <c r="AC19" s="18">
+        <v>5.59</v>
+      </c>
+    </row>
+    <row r="20" spans="1:29" s="12" customFormat="1">
+      <c r="A20" s="267"/>
+      <c r="B20" s="267"/>
+      <c r="C20" s="267"/>
+      <c r="D20" s="267"/>
+      <c r="E20" s="267"/>
+      <c r="F20" s="267"/>
+      <c r="G20" s="267"/>
+      <c r="H20" s="267"/>
+      <c r="I20" s="267"/>
+      <c r="J20" s="267"/>
+      <c r="K20" s="267"/>
+      <c r="L20" s="267"/>
+      <c r="M20" s="267"/>
+      <c r="N20" s="267"/>
+      <c r="O20" s="267"/>
+      <c r="P20" s="267"/>
+      <c r="Q20" s="249"/>
+      <c r="R20" s="249"/>
+      <c r="S20" s="249"/>
+      <c r="T20" s="249"/>
+      <c r="U20" s="249"/>
+      <c r="V20" s="249"/>
+      <c r="W20" s="250"/>
+      <c r="X20" s="250"/>
+      <c r="Y20" s="250"/>
+      <c r="Z20" s="250"/>
+      <c r="AA20" s="250"/>
+    </row>
+    <row r="21" spans="1:29" s="12" customFormat="1" ht="11.25">
       <c r="A21" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B21" s="18">
         <v>5.51</v>
       </c>
       <c r="C21" s="18">
         <v>5.03</v>
       </c>
       <c r="D21" s="18">
         <v>4.68</v>
       </c>
       <c r="E21" s="62">
         <v>4.8899999999999997</v>
       </c>
       <c r="F21" s="63">
         <v>4.96</v>
       </c>
       <c r="G21" s="64">
         <v>4.83</v>
       </c>
       <c r="H21" s="65">
         <v>4.91</v>
       </c>
       <c r="I21" s="66">
@@ -5556,52 +5663,55 @@
       </c>
       <c r="U21" s="185">
         <v>4.57</v>
       </c>
       <c r="V21" s="186">
         <v>4.59</v>
       </c>
       <c r="W21" s="114">
         <v>4.62</v>
       </c>
       <c r="X21" s="18">
         <v>4.6399999999999997</v>
       </c>
       <c r="Y21" s="18">
         <v>4.71</v>
       </c>
       <c r="Z21" s="114">
         <v>3.93</v>
       </c>
       <c r="AA21" s="18">
         <v>4.5</v>
       </c>
       <c r="AB21" s="18">
         <v>4.53</v>
       </c>
-    </row>
-    <row r="22" spans="1:28" s="12" customFormat="1" ht="11.25">
+      <c r="AC21" s="18">
+        <v>4.63</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29" s="12" customFormat="1" ht="11.25">
       <c r="A22" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B22" s="18">
         <v>5.56</v>
       </c>
       <c r="C22" s="18">
         <v>5.05</v>
       </c>
       <c r="D22" s="18">
         <v>4.68</v>
       </c>
       <c r="E22" s="62">
         <v>4.87</v>
       </c>
       <c r="F22" s="63">
         <v>4.9400000000000004</v>
       </c>
       <c r="G22" s="64">
         <v>4.8499999999999996</v>
       </c>
       <c r="H22" s="65">
         <v>4.9400000000000004</v>
       </c>
       <c r="I22" s="66">
@@ -5642,52 +5752,55 @@
       </c>
       <c r="U22" s="185">
         <v>4.6100000000000003</v>
       </c>
       <c r="V22" s="186">
         <v>4.59</v>
       </c>
       <c r="W22" s="114">
         <v>4.6100000000000003</v>
       </c>
       <c r="X22" s="18">
         <v>4.63</v>
       </c>
       <c r="Y22" s="18">
         <v>4.74</v>
       </c>
       <c r="Z22" s="114">
         <v>4.05</v>
       </c>
       <c r="AA22" s="18">
         <v>4.57</v>
       </c>
       <c r="AB22" s="18">
         <v>4.66</v>
       </c>
-    </row>
-    <row r="23" spans="1:28" s="12" customFormat="1" ht="11.25">
+      <c r="AC22" s="18">
+        <v>4.8</v>
+      </c>
+    </row>
+    <row r="23" spans="1:29" s="12" customFormat="1" ht="11.25">
       <c r="A23" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B23" s="18">
         <v>5.28</v>
       </c>
       <c r="C23" s="18">
         <v>4.9000000000000004</v>
       </c>
       <c r="D23" s="18">
         <v>4.68</v>
       </c>
       <c r="E23" s="62">
         <v>5</v>
       </c>
       <c r="F23" s="63">
         <v>5.05</v>
       </c>
       <c r="G23" s="64">
         <v>4.7</v>
       </c>
       <c r="H23" s="65">
         <v>4.7699999999999996</v>
       </c>
       <c r="I23" s="66">
@@ -5728,83 +5841,86 @@
       </c>
       <c r="U23" s="185">
         <v>4.37</v>
       </c>
       <c r="V23" s="186">
         <v>4.5999999999999996</v>
       </c>
       <c r="W23" s="114">
         <v>4.6900000000000004</v>
       </c>
       <c r="X23" s="18">
         <v>4.67</v>
       </c>
       <c r="Y23" s="18">
         <v>4.57</v>
       </c>
       <c r="Z23" s="114">
         <v>3.3</v>
       </c>
       <c r="AA23" s="18">
         <v>4.1399999999999997</v>
       </c>
       <c r="AB23" s="18">
         <v>3.9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="267" t="s">
+      <c r="AC23" s="18">
+        <v>3.77</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29" s="12" customFormat="1">
+      <c r="A24" s="268" t="s">
         <v>1</v>
       </c>
-      <c r="B24" s="267"/>
-[...26 lines deleted...]
-    <row r="25" spans="1:28" s="12" customFormat="1" ht="11.25">
+      <c r="B24" s="268"/>
+      <c r="C24" s="268"/>
+      <c r="D24" s="268"/>
+      <c r="E24" s="268"/>
+      <c r="F24" s="268"/>
+      <c r="G24" s="268"/>
+      <c r="H24" s="268"/>
+      <c r="I24" s="268"/>
+      <c r="J24" s="268"/>
+      <c r="K24" s="268"/>
+      <c r="L24" s="268"/>
+      <c r="M24" s="268"/>
+      <c r="N24" s="268"/>
+      <c r="O24" s="268"/>
+      <c r="P24" s="268"/>
+      <c r="Q24" s="249"/>
+      <c r="R24" s="249"/>
+      <c r="S24" s="249"/>
+      <c r="T24" s="249"/>
+      <c r="U24" s="249"/>
+      <c r="V24" s="249"/>
+      <c r="W24" s="250"/>
+      <c r="X24" s="250"/>
+      <c r="Y24" s="250"/>
+      <c r="Z24" s="250"/>
+      <c r="AA24" s="250"/>
+    </row>
+    <row r="25" spans="1:29" s="12" customFormat="1" ht="11.25">
       <c r="A25" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B25" s="18">
         <v>6.33</v>
       </c>
       <c r="C25" s="18">
         <v>5.66</v>
       </c>
       <c r="D25" s="18">
         <v>5.35</v>
       </c>
       <c r="E25" s="70">
         <v>5.34</v>
       </c>
       <c r="F25" s="71">
         <v>5.34</v>
       </c>
       <c r="G25" s="72">
         <v>5.4</v>
       </c>
       <c r="H25" s="73">
         <v>5.46</v>
       </c>
       <c r="I25" s="74">
@@ -5845,52 +5961,55 @@
       </c>
       <c r="U25" s="188">
         <v>5.23</v>
       </c>
       <c r="V25" s="189">
         <v>5.26</v>
       </c>
       <c r="W25" s="114">
         <v>5.32</v>
       </c>
       <c r="X25" s="18">
         <v>5.29</v>
       </c>
       <c r="Y25" s="18">
         <v>5.35</v>
       </c>
       <c r="Z25" s="114">
         <v>4.0199999999999996</v>
       </c>
       <c r="AA25" s="18">
         <v>4.42</v>
       </c>
       <c r="AB25" s="18">
         <v>4.75</v>
       </c>
-    </row>
-    <row r="26" spans="1:28" s="12" customFormat="1" ht="11.25">
+      <c r="AC25" s="18">
+        <v>4.93</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29" s="12" customFormat="1" ht="11.25">
       <c r="A26" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B26" s="18">
         <v>4.22</v>
       </c>
       <c r="C26" s="18">
         <v>3.75</v>
       </c>
       <c r="D26" s="18">
         <v>3.52</v>
       </c>
       <c r="E26" s="70">
         <v>3.42</v>
       </c>
       <c r="F26" s="71">
         <v>3.42</v>
       </c>
       <c r="G26" s="72">
         <v>3.48</v>
       </c>
       <c r="H26" s="73">
         <v>3.55</v>
       </c>
       <c r="I26" s="74">
@@ -5931,52 +6050,55 @@
       </c>
       <c r="U26" s="188">
         <v>3.74</v>
       </c>
       <c r="V26" s="189">
         <v>3.76</v>
       </c>
       <c r="W26" s="114">
         <v>3.81</v>
       </c>
       <c r="X26" s="18">
         <v>3.79</v>
       </c>
       <c r="Y26" s="18">
         <v>3.82</v>
       </c>
       <c r="Z26" s="114">
         <v>3.02</v>
       </c>
       <c r="AA26" s="18">
         <v>2.71</v>
       </c>
       <c r="AB26" s="18">
         <v>2.7</v>
       </c>
-    </row>
-    <row r="27" spans="1:28" s="12" customFormat="1" ht="11.25">
+      <c r="AC26" s="18">
+        <v>3.24</v>
+      </c>
+    </row>
+    <row r="27" spans="1:29" s="12" customFormat="1" ht="11.25">
       <c r="A27" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B27" s="18">
         <v>5.27</v>
       </c>
       <c r="C27" s="18">
         <v>5.12</v>
       </c>
       <c r="D27" s="18">
         <v>4.3600000000000003</v>
       </c>
       <c r="E27" s="70">
         <v>4.18</v>
       </c>
       <c r="F27" s="71">
         <v>4.1900000000000004</v>
       </c>
       <c r="G27" s="72">
         <v>4.09</v>
       </c>
       <c r="H27" s="73">
         <v>4.54</v>
       </c>
       <c r="I27" s="74">
@@ -6017,52 +6139,55 @@
       </c>
       <c r="U27" s="188">
         <v>6.39</v>
       </c>
       <c r="V27" s="189">
         <v>5.96</v>
       </c>
       <c r="W27" s="114">
         <v>6.02</v>
       </c>
       <c r="X27" s="18">
         <v>6.36</v>
       </c>
       <c r="Y27" s="18">
         <v>6.22</v>
       </c>
       <c r="Z27" s="114">
         <v>4.22</v>
       </c>
       <c r="AA27" s="18">
         <v>4.75</v>
       </c>
       <c r="AB27" s="18">
         <v>5.81</v>
       </c>
-    </row>
-    <row r="28" spans="1:28" s="12" customFormat="1" ht="11.25">
+      <c r="AC27" s="18">
+        <v>5.76</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29" s="12" customFormat="1" ht="11.25">
       <c r="A28" s="6" t="s">
         <v>36</v>
       </c>
       <c r="B28" s="18">
         <v>6.19</v>
       </c>
       <c r="C28" s="18">
         <v>5.6</v>
       </c>
       <c r="D28" s="18">
         <v>6.39</v>
       </c>
       <c r="E28" s="70">
         <v>6.85</v>
       </c>
       <c r="F28" s="71">
         <v>6.71</v>
       </c>
       <c r="G28" s="72">
         <v>6.64</v>
       </c>
       <c r="H28" s="73">
         <v>6.52</v>
       </c>
       <c r="I28" s="74">
@@ -6103,52 +6228,55 @@
       </c>
       <c r="U28" s="188">
         <v>5.59</v>
       </c>
       <c r="V28" s="189">
         <v>5.92</v>
       </c>
       <c r="W28" s="114">
         <v>6.13</v>
       </c>
       <c r="X28" s="18">
         <v>6.02</v>
       </c>
       <c r="Y28" s="18">
         <v>6</v>
       </c>
       <c r="Z28" s="114">
         <v>4.4000000000000004</v>
       </c>
       <c r="AA28" s="18">
         <v>6.14</v>
       </c>
       <c r="AB28" s="18">
         <v>6.79</v>
       </c>
-    </row>
-    <row r="29" spans="1:28" s="12" customFormat="1" ht="11.25">
+      <c r="AC28" s="18">
+        <v>6.79</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29" s="12" customFormat="1" ht="11.25">
       <c r="A29" s="6" t="s">
         <v>37</v>
       </c>
       <c r="B29" s="18">
         <v>5.4</v>
       </c>
       <c r="C29" s="18">
         <v>4.4000000000000004</v>
       </c>
       <c r="D29" s="18">
         <v>3.51</v>
       </c>
       <c r="E29" s="70">
         <v>4.24</v>
       </c>
       <c r="F29" s="71">
         <v>5.1100000000000003</v>
       </c>
       <c r="G29" s="72">
         <v>5.26</v>
       </c>
       <c r="H29" s="73">
         <v>5.81</v>
       </c>
       <c r="I29" s="74">
@@ -6189,52 +6317,55 @@
       </c>
       <c r="U29" s="188">
         <v>4.68</v>
       </c>
       <c r="V29" s="189">
         <v>4.8899999999999997</v>
       </c>
       <c r="W29" s="114">
         <v>5.04</v>
       </c>
       <c r="X29" s="18">
         <v>4.88</v>
       </c>
       <c r="Y29" s="18">
         <v>5.04</v>
       </c>
       <c r="Z29" s="114">
         <v>5.54</v>
       </c>
       <c r="AA29" s="18">
         <v>6.26</v>
       </c>
       <c r="AB29" s="18">
         <v>5.35</v>
       </c>
-    </row>
-    <row r="30" spans="1:28" s="12" customFormat="1" ht="11.25">
+      <c r="AC29" s="18">
+        <v>4.74</v>
+      </c>
+    </row>
+    <row r="30" spans="1:29" s="12" customFormat="1" ht="11.25">
       <c r="A30" s="6" t="s">
         <v>38</v>
       </c>
       <c r="B30" s="18">
         <v>9.39</v>
       </c>
       <c r="C30" s="18">
         <v>8.4499999999999993</v>
       </c>
       <c r="D30" s="18">
         <v>7.42</v>
       </c>
       <c r="E30" s="70">
         <v>7.32</v>
       </c>
       <c r="F30" s="71">
         <v>7.37</v>
       </c>
       <c r="G30" s="72">
         <v>7.56</v>
       </c>
       <c r="H30" s="73">
         <v>7.33</v>
       </c>
       <c r="I30" s="74">
@@ -6275,52 +6406,55 @@
       </c>
       <c r="U30" s="188">
         <v>6.88</v>
       </c>
       <c r="V30" s="189">
         <v>7.09</v>
       </c>
       <c r="W30" s="114">
         <v>7.13</v>
       </c>
       <c r="X30" s="18">
         <v>7.04</v>
       </c>
       <c r="Y30" s="18">
         <v>7.21</v>
       </c>
       <c r="Z30" s="114">
         <v>4.1100000000000003</v>
       </c>
       <c r="AA30" s="18">
         <v>4.7699999999999996</v>
       </c>
       <c r="AB30" s="18">
         <v>5.95</v>
       </c>
-    </row>
-    <row r="31" spans="1:28" s="12" customFormat="1" ht="11.25">
+      <c r="AC30" s="18">
+        <v>6.2</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29" s="12" customFormat="1" ht="11.25">
       <c r="A31" s="6" t="s">
         <v>39</v>
       </c>
       <c r="B31" s="18">
         <v>5.4</v>
       </c>
       <c r="C31" s="18">
         <v>5.55</v>
       </c>
       <c r="D31" s="18">
         <v>6.27</v>
       </c>
       <c r="E31" s="70">
         <v>6.48</v>
       </c>
       <c r="F31" s="71">
         <v>6.09</v>
       </c>
       <c r="G31" s="72">
         <v>6.13</v>
       </c>
       <c r="H31" s="73">
         <v>6.24</v>
       </c>
       <c r="I31" s="74">
@@ -6361,52 +6495,55 @@
       </c>
       <c r="U31" s="188">
         <v>5.89</v>
       </c>
       <c r="V31" s="189">
         <v>5.82</v>
       </c>
       <c r="W31" s="114">
         <v>5.97</v>
       </c>
       <c r="X31" s="18">
         <v>6.05</v>
       </c>
       <c r="Y31" s="18">
         <v>6.02</v>
       </c>
       <c r="Z31" s="114">
         <v>7.39</v>
       </c>
       <c r="AA31" s="18">
         <v>5.91</v>
       </c>
       <c r="AB31" s="18">
         <v>5.74</v>
       </c>
-    </row>
-    <row r="32" spans="1:28" s="12" customFormat="1" ht="11.25">
+      <c r="AC31" s="18">
+        <v>5.81</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29" s="12" customFormat="1" ht="11.25">
       <c r="A32" s="6" t="s">
         <v>40</v>
       </c>
       <c r="B32" s="18">
         <v>7.5</v>
       </c>
       <c r="C32" s="18">
         <v>6.78</v>
       </c>
       <c r="D32" s="18">
         <v>6.36</v>
       </c>
       <c r="E32" s="70">
         <v>5.91</v>
       </c>
       <c r="F32" s="71">
         <v>5.61</v>
       </c>
       <c r="G32" s="72">
         <v>5.85</v>
       </c>
       <c r="H32" s="73">
         <v>5.81</v>
       </c>
       <c r="I32" s="74">
@@ -6447,52 +6584,55 @@
       </c>
       <c r="U32" s="188">
         <v>4.9800000000000004</v>
       </c>
       <c r="V32" s="189">
         <v>4.8899999999999997</v>
       </c>
       <c r="W32" s="114">
         <v>4.8</v>
       </c>
       <c r="X32" s="18">
         <v>4.74</v>
       </c>
       <c r="Y32" s="18">
         <v>4.8099999999999996</v>
       </c>
       <c r="Z32" s="114">
         <v>1.6</v>
       </c>
       <c r="AA32" s="18">
         <v>3.61</v>
       </c>
       <c r="AB32" s="18">
         <v>5.16</v>
       </c>
-    </row>
-    <row r="33" spans="1:28" s="12" customFormat="1" ht="11.25">
+      <c r="AC32" s="18">
+        <v>4.59</v>
+      </c>
+    </row>
+    <row r="33" spans="1:29" s="12" customFormat="1" ht="11.25">
       <c r="A33" s="7" t="s">
         <v>41</v>
       </c>
       <c r="B33" s="227">
         <v>8.9499999999999993</v>
       </c>
       <c r="C33" s="227">
         <v>7.11</v>
       </c>
       <c r="D33" s="227">
         <v>6.48</v>
       </c>
       <c r="E33" s="78">
         <v>6.12</v>
       </c>
       <c r="F33" s="79">
         <v>5.96</v>
       </c>
       <c r="G33" s="80">
         <v>5.8</v>
       </c>
       <c r="H33" s="81">
         <v>5.96</v>
       </c>
       <c r="I33" s="82">
@@ -6533,213 +6673,218 @@
       </c>
       <c r="U33" s="191">
         <v>6.08</v>
       </c>
       <c r="V33" s="192">
         <v>5.88</v>
       </c>
       <c r="W33" s="229">
         <v>5.74</v>
       </c>
       <c r="X33" s="229">
         <v>5.68</v>
       </c>
       <c r="Y33" s="229">
         <v>5.94</v>
       </c>
       <c r="Z33" s="229">
         <v>4.59</v>
       </c>
       <c r="AA33" s="229">
         <v>5.46</v>
       </c>
       <c r="AB33" s="244">
         <v>5.0199999999999996</v>
       </c>
-    </row>
-    <row r="34" spans="1:28">
+      <c r="AC33" s="246">
+        <v>5.59</v>
+      </c>
+    </row>
+    <row r="34" spans="1:29">
       <c r="A34" s="8" t="s">
         <v>27</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="9">
-    <mergeCell ref="A7:AB7"/>
-    <mergeCell ref="A6:AB6"/>
     <mergeCell ref="B8:M8"/>
     <mergeCell ref="A8:A9"/>
     <mergeCell ref="A10:AA10"/>
+    <mergeCell ref="Z8:AC8"/>
+    <mergeCell ref="A7:AC7"/>
+    <mergeCell ref="A6:AC6"/>
     <mergeCell ref="A20:AA20"/>
     <mergeCell ref="A24:AA24"/>
     <mergeCell ref="N8:Y8"/>
-    <mergeCell ref="Z8:AB8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A5:AB38"/>
+  <dimension ref="A5:AC38"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="AD32" sqref="AD32"/>
+      <selection activeCell="AC10" sqref="AC10:AC38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="15.5703125" customWidth="1"/>
     <col min="2" max="2" width="7.28515625" customWidth="1"/>
     <col min="3" max="3" width="7.7109375" customWidth="1"/>
     <col min="4" max="4" width="5.7109375" customWidth="1"/>
     <col min="5" max="5" width="5.5703125" customWidth="1"/>
     <col min="6" max="6" width="5.28515625" customWidth="1"/>
     <col min="7" max="7" width="5.42578125" customWidth="1"/>
     <col min="8" max="8" width="5.5703125" customWidth="1"/>
     <col min="9" max="9" width="5.85546875" customWidth="1"/>
     <col min="11" max="11" width="7" customWidth="1"/>
     <col min="12" max="12" width="8.28515625" customWidth="1"/>
     <col min="13" max="13" width="8.42578125" customWidth="1"/>
     <col min="14" max="14" width="7.140625" customWidth="1"/>
     <col min="15" max="15" width="7.5703125" customWidth="1"/>
     <col min="16" max="16" width="5.7109375" customWidth="1"/>
     <col min="17" max="18" width="5.5703125" customWidth="1"/>
     <col min="19" max="19" width="5.7109375" customWidth="1"/>
     <col min="21" max="21" width="7" customWidth="1"/>
     <col min="22" max="22" width="9.140625" customWidth="1"/>
     <col min="23" max="23" width="7.5703125" customWidth="1"/>
     <col min="24" max="24" width="8.42578125" customWidth="1"/>
     <col min="25" max="25" width="8.28515625" customWidth="1"/>
     <col min="26" max="26" width="7.28515625" customWidth="1"/>
     <col min="27" max="27" width="7.42578125" customWidth="1"/>
     <col min="28" max="28" width="7.28515625" customWidth="1"/>
+    <col min="29" max="29" width="6.85546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="5" spans="1:28">
-      <c r="A5" s="271" t="s">
+    <row r="5" spans="1:29">
+      <c r="A5" s="270" t="s">
         <v>43</v>
       </c>
-      <c r="B5" s="271"/>
-[...28 lines deleted...]
-      <c r="A6" s="270" t="s">
+      <c r="B5" s="270"/>
+      <c r="C5" s="270"/>
+      <c r="D5" s="270"/>
+      <c r="E5" s="270"/>
+      <c r="F5" s="270"/>
+      <c r="G5" s="270"/>
+      <c r="H5" s="270"/>
+      <c r="I5" s="270"/>
+      <c r="J5" s="270"/>
+      <c r="K5" s="270"/>
+      <c r="L5" s="270"/>
+      <c r="M5" s="270"/>
+      <c r="N5" s="270"/>
+      <c r="O5" s="270"/>
+      <c r="P5" s="270"/>
+      <c r="Q5" s="250"/>
+      <c r="R5" s="250"/>
+      <c r="S5" s="250"/>
+      <c r="T5" s="250"/>
+      <c r="U5" s="250"/>
+      <c r="V5" s="250"/>
+      <c r="W5" s="250"/>
+      <c r="X5" s="250"/>
+      <c r="Y5" s="250"/>
+      <c r="Z5" s="250"/>
+      <c r="AA5" s="250"/>
+      <c r="AB5" s="250"/>
+    </row>
+    <row r="6" spans="1:29">
+      <c r="A6" s="255" t="s">
         <v>28</v>
       </c>
-      <c r="B6" s="269"/>
-[...29 lines deleted...]
-      <c r="B7" s="250">
+      <c r="B6" s="256"/>
+      <c r="C6" s="256"/>
+      <c r="D6" s="256"/>
+      <c r="E6" s="256"/>
+      <c r="F6" s="256"/>
+      <c r="G6" s="256"/>
+      <c r="H6" s="256"/>
+      <c r="I6" s="256"/>
+      <c r="J6" s="256"/>
+      <c r="K6" s="256"/>
+      <c r="L6" s="256"/>
+      <c r="M6" s="256"/>
+      <c r="N6" s="256"/>
+      <c r="O6" s="256"/>
+      <c r="P6" s="256"/>
+      <c r="Q6" s="256"/>
+      <c r="R6" s="256"/>
+      <c r="S6" s="256"/>
+      <c r="T6" s="256"/>
+      <c r="U6" s="256"/>
+      <c r="V6" s="256"/>
+      <c r="W6" s="256"/>
+      <c r="X6" s="256"/>
+      <c r="Y6" s="256"/>
+      <c r="Z6" s="256"/>
+      <c r="AA6" s="256"/>
+      <c r="AB6" s="256"/>
+    </row>
+    <row r="7" spans="1:29">
+      <c r="A7" s="274"/>
+      <c r="B7" s="260">
         <v>2024</v>
       </c>
-      <c r="C7" s="251"/>
-[...9 lines deleted...]
-      <c r="M7" s="251"/>
+      <c r="C7" s="261"/>
+      <c r="D7" s="261"/>
+      <c r="E7" s="261"/>
+      <c r="F7" s="261"/>
+      <c r="G7" s="261"/>
+      <c r="H7" s="261"/>
+      <c r="I7" s="261"/>
+      <c r="J7" s="261"/>
+      <c r="K7" s="261"/>
+      <c r="L7" s="261"/>
+      <c r="M7" s="261"/>
       <c r="N7" s="252">
         <v>2025</v>
       </c>
       <c r="O7" s="254"/>
       <c r="P7" s="254"/>
       <c r="Q7" s="254"/>
       <c r="R7" s="254"/>
       <c r="S7" s="254"/>
       <c r="T7" s="254"/>
       <c r="U7" s="254"/>
       <c r="V7" s="254"/>
       <c r="W7" s="254"/>
       <c r="X7" s="254"/>
       <c r="Y7" s="254"/>
       <c r="Z7" s="252">
         <v>2026</v>
       </c>
       <c r="AA7" s="253"/>
       <c r="AB7" s="254"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="276"/>
+      <c r="AC7" s="254"/>
+    </row>
+    <row r="8" spans="1:29" ht="15" customHeight="1">
+      <c r="A8" s="275"/>
       <c r="B8" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E8" s="3" t="s">
         <v>6</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>7</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H8" s="3" t="s">
         <v>9</v>
       </c>
       <c r="I8" s="3" t="s">
         <v>10</v>
       </c>
       <c r="J8" s="3" t="s">
@@ -6768,92 +6913,95 @@
       </c>
       <c r="R8" s="3" t="s">
         <v>7</v>
       </c>
       <c r="S8" s="3" t="s">
         <v>8</v>
       </c>
       <c r="T8" s="3" t="s">
         <v>9</v>
       </c>
       <c r="U8" s="3" t="s">
         <v>10</v>
       </c>
       <c r="V8" s="3" t="s">
         <v>11</v>
       </c>
       <c r="W8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="X8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="Y8" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="Z8" s="3" t="s">
+      <c r="Z8" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="AA8" s="3" t="s">
+      <c r="AA8" s="2" t="s">
         <v>4</v>
       </c>
       <c r="AB8" s="2" t="s">
         <v>5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="272" t="s">
+      <c r="AC8" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="9" spans="1:29" s="231" customFormat="1">
+      <c r="A9" s="271" t="s">
         <v>29</v>
       </c>
-      <c r="B9" s="273"/>
-[...26 lines deleted...]
-    <row r="10" spans="1:28" s="231" customFormat="1" ht="11.25">
+      <c r="B9" s="272"/>
+      <c r="C9" s="272"/>
+      <c r="D9" s="272"/>
+      <c r="E9" s="272"/>
+      <c r="F9" s="272"/>
+      <c r="G9" s="272"/>
+      <c r="H9" s="272"/>
+      <c r="I9" s="272"/>
+      <c r="J9" s="272"/>
+      <c r="K9" s="272"/>
+      <c r="L9" s="272"/>
+      <c r="M9" s="272"/>
+      <c r="N9" s="272"/>
+      <c r="O9" s="272"/>
+      <c r="P9" s="272"/>
+      <c r="Q9" s="265"/>
+      <c r="R9" s="265"/>
+      <c r="S9" s="265"/>
+      <c r="T9" s="265"/>
+      <c r="U9" s="265"/>
+      <c r="V9" s="265"/>
+      <c r="W9" s="266"/>
+      <c r="X9" s="266"/>
+      <c r="Y9" s="266"/>
+      <c r="Z9" s="266"/>
+      <c r="AA9" s="266"/>
+    </row>
+    <row r="10" spans="1:29" s="231" customFormat="1" ht="11.25">
       <c r="A10" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B10" s="20">
         <v>353</v>
       </c>
       <c r="C10" s="19">
         <v>265</v>
       </c>
       <c r="D10" s="19">
         <v>261</v>
       </c>
       <c r="E10" s="127">
         <v>316</v>
       </c>
       <c r="F10" s="128">
         <v>315</v>
       </c>
       <c r="G10" s="129">
         <v>281</v>
       </c>
       <c r="H10" s="130">
         <v>334</v>
       </c>
       <c r="I10" s="131">
@@ -6894,52 +7042,55 @@
       </c>
       <c r="U10" s="194">
         <v>283</v>
       </c>
       <c r="V10" s="195">
         <v>298</v>
       </c>
       <c r="W10" s="20">
         <v>320</v>
       </c>
       <c r="X10" s="20">
         <v>290</v>
       </c>
       <c r="Y10" s="20">
         <v>348</v>
       </c>
       <c r="Z10" s="20">
         <v>242</v>
       </c>
       <c r="AA10" s="20">
         <v>276</v>
       </c>
       <c r="AB10" s="20">
         <v>303</v>
       </c>
-    </row>
-    <row r="11" spans="1:28" s="231" customFormat="1" ht="11.25">
+      <c r="AC10" s="20">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="11" spans="1:29" s="231" customFormat="1" ht="11.25">
       <c r="A11" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B11" s="20">
         <v>186</v>
       </c>
       <c r="C11" s="19">
         <v>140</v>
       </c>
       <c r="D11" s="19">
         <v>133</v>
       </c>
       <c r="E11" s="127">
         <v>168</v>
       </c>
       <c r="F11" s="128">
         <v>170</v>
       </c>
       <c r="G11" s="129">
         <v>146</v>
       </c>
       <c r="H11" s="130">
         <v>181</v>
       </c>
       <c r="I11" s="131">
@@ -6980,52 +7131,55 @@
       </c>
       <c r="U11" s="194">
         <v>142</v>
       </c>
       <c r="V11" s="195">
         <v>150</v>
       </c>
       <c r="W11" s="20">
         <v>168</v>
       </c>
       <c r="X11" s="20">
         <v>163</v>
       </c>
       <c r="Y11" s="20">
         <v>198</v>
       </c>
       <c r="Z11" s="20">
         <v>140</v>
       </c>
       <c r="AA11" s="20">
         <v>149</v>
       </c>
       <c r="AB11" s="20">
         <v>159</v>
       </c>
-    </row>
-    <row r="12" spans="1:28" s="231" customFormat="1" ht="11.25">
+      <c r="AC11" s="20">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="12" spans="1:29" s="231" customFormat="1" ht="11.25">
       <c r="A12" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B12" s="20">
         <v>39</v>
       </c>
       <c r="C12" s="19">
         <v>32</v>
       </c>
       <c r="D12" s="19">
         <v>29</v>
       </c>
       <c r="E12" s="127">
         <v>39</v>
       </c>
       <c r="F12" s="128">
         <v>37</v>
       </c>
       <c r="G12" s="129">
         <v>21</v>
       </c>
       <c r="H12" s="130">
         <v>40</v>
       </c>
       <c r="I12" s="131">
@@ -7066,52 +7220,55 @@
       </c>
       <c r="U12" s="194">
         <v>31</v>
       </c>
       <c r="V12" s="195">
         <v>38</v>
       </c>
       <c r="W12" s="20">
         <v>41</v>
       </c>
       <c r="X12" s="20">
         <v>40</v>
       </c>
       <c r="Y12" s="20">
         <v>27</v>
       </c>
       <c r="Z12" s="20">
         <v>25</v>
       </c>
       <c r="AA12" s="20">
         <v>33</v>
       </c>
       <c r="AB12" s="20">
         <v>32</v>
       </c>
-    </row>
-    <row r="13" spans="1:28" s="231" customFormat="1" ht="11.25">
+      <c r="AC12" s="20">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="13" spans="1:29" s="231" customFormat="1" ht="11.25">
       <c r="A13" s="5" t="s">
         <v>36</v>
       </c>
       <c r="B13" s="20">
         <v>17</v>
       </c>
       <c r="C13" s="19">
         <v>13</v>
       </c>
       <c r="D13" s="19">
         <v>22</v>
       </c>
       <c r="E13" s="127">
         <v>22</v>
       </c>
       <c r="F13" s="128">
         <v>17</v>
       </c>
       <c r="G13" s="129">
         <v>17</v>
       </c>
       <c r="H13" s="130">
         <v>16</v>
       </c>
       <c r="I13" s="131">
@@ -7152,52 +7309,55 @@
       </c>
       <c r="U13" s="194">
         <v>12</v>
       </c>
       <c r="V13" s="195">
         <v>23</v>
       </c>
       <c r="W13" s="20">
         <v>22</v>
       </c>
       <c r="X13" s="20">
         <v>13</v>
       </c>
       <c r="Y13" s="20">
         <v>16</v>
       </c>
       <c r="Z13" s="20">
         <v>12</v>
       </c>
       <c r="AA13" s="20">
         <v>20</v>
       </c>
       <c r="AB13" s="20">
         <v>22</v>
       </c>
-    </row>
-    <row r="14" spans="1:28" s="231" customFormat="1" ht="11.25">
+      <c r="AC13" s="20">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="14" spans="1:29" s="231" customFormat="1" ht="11.25">
       <c r="A14" s="5" t="s">
         <v>37</v>
       </c>
       <c r="B14" s="20">
         <v>12</v>
       </c>
       <c r="C14" s="19">
         <v>7</v>
       </c>
       <c r="D14" s="19">
         <v>4</v>
       </c>
       <c r="E14" s="127">
         <v>14</v>
       </c>
       <c r="F14" s="128">
         <v>19</v>
       </c>
       <c r="G14" s="129">
         <v>13</v>
       </c>
       <c r="H14" s="130">
         <v>20</v>
       </c>
       <c r="I14" s="131">
@@ -7238,52 +7398,55 @@
       </c>
       <c r="U14" s="194">
         <v>9</v>
       </c>
       <c r="V14" s="195">
         <v>14</v>
       </c>
       <c r="W14" s="20">
         <v>14</v>
       </c>
       <c r="X14" s="20">
         <v>7</v>
       </c>
       <c r="Y14" s="20">
         <v>15</v>
       </c>
       <c r="Z14" s="20">
         <v>12</v>
       </c>
       <c r="AA14" s="20">
         <v>14</v>
       </c>
       <c r="AB14" s="20">
         <v>8</v>
       </c>
-    </row>
-    <row r="15" spans="1:28" s="231" customFormat="1" ht="11.25">
+      <c r="AC14" s="20">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="15" spans="1:29" s="231" customFormat="1" ht="11.25">
       <c r="A15" s="5" t="s">
         <v>38</v>
       </c>
       <c r="B15" s="20">
         <v>44</v>
       </c>
       <c r="C15" s="19">
         <v>33</v>
       </c>
       <c r="D15" s="19">
         <v>26</v>
       </c>
       <c r="E15" s="135">
         <v>32</v>
       </c>
       <c r="F15" s="128">
         <v>36</v>
       </c>
       <c r="G15" s="129">
         <v>39</v>
       </c>
       <c r="H15" s="130">
         <v>28</v>
       </c>
       <c r="I15" s="131">
@@ -7324,52 +7487,55 @@
       </c>
       <c r="U15" s="194">
         <v>40</v>
       </c>
       <c r="V15" s="195">
         <v>40</v>
       </c>
       <c r="W15" s="20">
         <v>35</v>
       </c>
       <c r="X15" s="20">
         <v>28</v>
       </c>
       <c r="Y15" s="20">
         <v>42</v>
       </c>
       <c r="Z15" s="20">
         <v>19</v>
       </c>
       <c r="AA15" s="20">
         <v>23</v>
       </c>
       <c r="AB15" s="20">
         <v>38</v>
       </c>
-    </row>
-    <row r="16" spans="1:28" s="231" customFormat="1" ht="11.25">
+      <c r="AC15" s="20">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="16" spans="1:29" s="231" customFormat="1" ht="11.25">
       <c r="A16" s="5" t="s">
         <v>39</v>
       </c>
       <c r="B16" s="20">
         <v>14</v>
       </c>
       <c r="C16" s="19">
         <v>14</v>
       </c>
       <c r="D16" s="19">
         <v>20</v>
       </c>
       <c r="E16" s="135">
         <v>18</v>
       </c>
       <c r="F16" s="128">
         <v>12</v>
       </c>
       <c r="G16" s="129">
         <v>16</v>
       </c>
       <c r="H16" s="130">
         <v>18</v>
       </c>
       <c r="I16" s="131">
@@ -7410,52 +7576,55 @@
       </c>
       <c r="U16" s="194">
         <v>15</v>
       </c>
       <c r="V16" s="195">
         <v>13</v>
       </c>
       <c r="W16" s="20">
         <v>19</v>
       </c>
       <c r="X16" s="20">
         <v>17</v>
       </c>
       <c r="Y16" s="20">
         <v>15</v>
       </c>
       <c r="Z16" s="20">
         <v>19</v>
       </c>
       <c r="AA16" s="20">
         <v>10</v>
       </c>
       <c r="AB16" s="20">
         <v>14</v>
       </c>
-    </row>
-    <row r="17" spans="1:28" s="231" customFormat="1" ht="11.25">
+      <c r="AC16" s="20">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="17" spans="1:29" s="231" customFormat="1" ht="11.25">
       <c r="A17" s="5" t="s">
         <v>40</v>
       </c>
       <c r="B17" s="20">
         <v>19</v>
       </c>
       <c r="C17" s="19">
         <v>14</v>
       </c>
       <c r="D17" s="19">
         <v>14</v>
       </c>
       <c r="E17" s="135">
         <v>11</v>
       </c>
       <c r="F17" s="128">
         <v>11</v>
       </c>
       <c r="G17" s="129">
         <v>17</v>
       </c>
       <c r="H17" s="130">
         <v>14</v>
       </c>
       <c r="I17" s="131">
@@ -7496,52 +7665,55 @@
       </c>
       <c r="U17" s="194">
         <v>12</v>
       </c>
       <c r="V17" s="195">
         <v>10</v>
       </c>
       <c r="W17" s="20">
         <v>10</v>
       </c>
       <c r="X17" s="20">
         <v>10</v>
       </c>
       <c r="Y17" s="20">
         <v>14</v>
       </c>
       <c r="Z17" s="20">
         <v>4</v>
       </c>
       <c r="AA17" s="20">
         <v>13</v>
       </c>
       <c r="AB17" s="20">
         <v>20</v>
       </c>
-    </row>
-    <row r="18" spans="1:28" s="231" customFormat="1" ht="11.25">
+      <c r="AC17" s="20">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29" s="231" customFormat="1" ht="11.25">
       <c r="A18" s="5" t="s">
         <v>41</v>
       </c>
       <c r="B18" s="20">
         <v>22</v>
       </c>
       <c r="C18" s="19">
         <v>12</v>
       </c>
       <c r="D18" s="19">
         <v>13</v>
       </c>
       <c r="E18" s="135">
         <v>12</v>
       </c>
       <c r="F18" s="128">
         <v>13</v>
       </c>
       <c r="G18" s="129">
         <v>12</v>
       </c>
       <c r="H18" s="130">
         <v>17</v>
       </c>
       <c r="I18" s="131">
@@ -7582,84 +7754,88 @@
       </c>
       <c r="U18" s="194">
         <v>22</v>
       </c>
       <c r="V18" s="195">
         <v>10</v>
       </c>
       <c r="W18" s="20">
         <v>11</v>
       </c>
       <c r="X18" s="20">
         <v>12</v>
       </c>
       <c r="Y18" s="20">
         <v>21</v>
       </c>
       <c r="Z18" s="20">
         <v>11</v>
       </c>
       <c r="AA18" s="20">
         <v>14</v>
       </c>
       <c r="AB18" s="20">
         <v>10</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="274" t="s">
+      <c r="AC18" s="20">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29" s="231" customFormat="1">
+      <c r="A19" s="273" t="s">
         <v>44</v>
       </c>
-      <c r="B19" s="274"/>
-[...24 lines deleted...]
-      <c r="AA19" s="247"/>
+      <c r="B19" s="273"/>
+      <c r="C19" s="273"/>
+      <c r="D19" s="273"/>
+      <c r="E19" s="273"/>
+      <c r="F19" s="273"/>
+      <c r="G19" s="273"/>
+      <c r="H19" s="273"/>
+      <c r="I19" s="273"/>
+      <c r="J19" s="273"/>
+      <c r="K19" s="273"/>
+      <c r="L19" s="273"/>
+      <c r="M19" s="273"/>
+      <c r="N19" s="273"/>
+      <c r="O19" s="273"/>
+      <c r="P19" s="273"/>
+      <c r="Q19" s="249"/>
+      <c r="R19" s="249"/>
+      <c r="S19" s="249"/>
+      <c r="T19" s="249"/>
+      <c r="U19" s="249"/>
+      <c r="V19" s="249"/>
+      <c r="W19" s="250"/>
+      <c r="X19" s="250"/>
+      <c r="Y19" s="250"/>
+      <c r="Z19" s="250"/>
+      <c r="AA19" s="250"/>
       <c r="AB19" s="5"/>
-    </row>
-    <row r="20" spans="1:28" s="231" customFormat="1" ht="11.25">
+      <c r="AC19" s="5"/>
+    </row>
+    <row r="20" spans="1:29" s="231" customFormat="1" ht="11.25">
       <c r="A20" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B20" s="20">
         <v>180</v>
       </c>
       <c r="C20" s="20">
         <v>154</v>
       </c>
       <c r="D20" s="20">
         <v>153</v>
       </c>
       <c r="E20" s="136">
         <v>178</v>
       </c>
       <c r="F20" s="137">
         <v>181</v>
       </c>
       <c r="G20" s="138">
         <v>170</v>
       </c>
       <c r="H20" s="139">
         <v>198</v>
       </c>
       <c r="I20" s="140">
@@ -7700,52 +7876,55 @@
       </c>
       <c r="U20" s="197">
         <v>156</v>
       </c>
       <c r="V20" s="198">
         <v>171</v>
       </c>
       <c r="W20" s="20">
         <v>181</v>
       </c>
       <c r="X20" s="20">
         <v>163</v>
       </c>
       <c r="Y20" s="20">
         <v>194</v>
       </c>
       <c r="Z20" s="20">
         <v>147</v>
       </c>
       <c r="AA20" s="20">
         <v>160</v>
       </c>
       <c r="AB20" s="20">
         <v>188</v>
       </c>
-    </row>
-    <row r="21" spans="1:28" s="231" customFormat="1" ht="11.25">
+      <c r="AC20" s="20">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="21" spans="1:29" s="231" customFormat="1" ht="11.25">
       <c r="A21" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B21" s="20">
         <v>91</v>
       </c>
       <c r="C21" s="20">
         <v>74</v>
       </c>
       <c r="D21" s="20">
         <v>70</v>
       </c>
       <c r="E21" s="136">
         <v>93</v>
       </c>
       <c r="F21" s="137">
         <v>93</v>
       </c>
       <c r="G21" s="138">
         <v>77</v>
       </c>
       <c r="H21" s="139">
         <v>102</v>
       </c>
       <c r="I21" s="140">
@@ -7786,52 +7965,55 @@
       </c>
       <c r="U21" s="197">
         <v>75</v>
       </c>
       <c r="V21" s="198">
         <v>87</v>
       </c>
       <c r="W21" s="20">
         <v>90</v>
       </c>
       <c r="X21" s="20">
         <v>84</v>
       </c>
       <c r="Y21" s="20">
         <v>110</v>
       </c>
       <c r="Z21" s="20">
         <v>83</v>
       </c>
       <c r="AA21" s="20">
         <v>82</v>
       </c>
       <c r="AB21" s="20">
         <v>95</v>
       </c>
-    </row>
-    <row r="22" spans="1:28" s="231" customFormat="1" ht="11.25">
+      <c r="AC21" s="20">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29" s="231" customFormat="1" ht="11.25">
       <c r="A22" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B22" s="20">
         <v>21</v>
       </c>
       <c r="C22" s="20">
         <v>22</v>
       </c>
       <c r="D22" s="20">
         <v>19</v>
       </c>
       <c r="E22" s="136">
         <v>23</v>
       </c>
       <c r="F22" s="137">
         <v>22</v>
       </c>
       <c r="G22" s="138">
         <v>16</v>
       </c>
       <c r="H22" s="139">
         <v>26</v>
       </c>
       <c r="I22" s="140">
@@ -7872,52 +8054,55 @@
       </c>
       <c r="U22" s="197">
         <v>20</v>
       </c>
       <c r="V22" s="198">
         <v>18</v>
       </c>
       <c r="W22" s="20">
         <v>30</v>
       </c>
       <c r="X22" s="20">
         <v>31</v>
       </c>
       <c r="Y22" s="20">
         <v>15</v>
       </c>
       <c r="Z22" s="20">
         <v>15</v>
       </c>
       <c r="AA22" s="20">
         <v>22</v>
       </c>
       <c r="AB22" s="20">
         <v>22</v>
       </c>
-    </row>
-    <row r="23" spans="1:28" s="231" customFormat="1" ht="11.25">
+      <c r="AC22" s="20">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="23" spans="1:29" s="231" customFormat="1" ht="11.25">
       <c r="A23" s="5" t="s">
         <v>36</v>
       </c>
       <c r="B23" s="20">
         <v>8</v>
       </c>
       <c r="C23" s="20">
         <v>7</v>
       </c>
       <c r="D23" s="20">
         <v>13</v>
       </c>
       <c r="E23" s="136">
         <v>12</v>
       </c>
       <c r="F23" s="137">
         <v>15</v>
       </c>
       <c r="G23" s="138">
         <v>15</v>
       </c>
       <c r="H23" s="139">
         <v>12</v>
       </c>
       <c r="I23" s="140">
@@ -7958,52 +8143,55 @@
       </c>
       <c r="U23" s="197">
         <v>6</v>
       </c>
       <c r="V23" s="198">
         <v>14</v>
       </c>
       <c r="W23" s="20">
         <v>13</v>
       </c>
       <c r="X23" s="20">
         <v>7</v>
       </c>
       <c r="Y23" s="20">
         <v>11</v>
       </c>
       <c r="Z23" s="20">
         <v>9</v>
       </c>
       <c r="AA23" s="20">
         <v>14</v>
       </c>
       <c r="AB23" s="20">
         <v>14</v>
       </c>
-    </row>
-    <row r="24" spans="1:28" s="231" customFormat="1" ht="11.25">
+      <c r="AC23" s="20">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29" s="231" customFormat="1" ht="11.25">
       <c r="A24" s="5" t="s">
         <v>37</v>
       </c>
       <c r="B24" s="20">
         <v>5</v>
       </c>
       <c r="C24" s="20">
         <v>5</v>
       </c>
       <c r="D24" s="20">
         <v>3</v>
       </c>
       <c r="E24" s="136">
         <v>11</v>
       </c>
       <c r="F24" s="137">
         <v>11</v>
       </c>
       <c r="G24" s="138">
         <v>11</v>
       </c>
       <c r="H24" s="139">
         <v>10</v>
       </c>
       <c r="I24" s="140">
@@ -8044,52 +8232,55 @@
       </c>
       <c r="U24" s="197">
         <v>5</v>
       </c>
       <c r="V24" s="198">
         <v>12</v>
       </c>
       <c r="W24" s="20">
         <v>7</v>
       </c>
       <c r="X24" s="20">
         <v>3</v>
       </c>
       <c r="Y24" s="20">
         <v>7</v>
       </c>
       <c r="Z24" s="20">
         <v>11</v>
       </c>
       <c r="AA24" s="20">
         <v>6</v>
       </c>
       <c r="AB24" s="20">
         <v>6</v>
       </c>
-    </row>
-    <row r="25" spans="1:28" s="231" customFormat="1" ht="11.25">
+      <c r="AC24" s="20">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="25" spans="1:29" s="231" customFormat="1" ht="11.25">
       <c r="A25" s="5" t="s">
         <v>38</v>
       </c>
       <c r="B25" s="20">
         <v>25</v>
       </c>
       <c r="C25" s="20">
         <v>23</v>
       </c>
       <c r="D25" s="20">
         <v>14</v>
       </c>
       <c r="E25" s="144">
         <v>14</v>
       </c>
       <c r="F25" s="137">
         <v>22</v>
       </c>
       <c r="G25" s="138">
         <v>22</v>
       </c>
       <c r="H25" s="139">
         <v>16</v>
       </c>
       <c r="I25" s="140">
@@ -8130,52 +8321,55 @@
       </c>
       <c r="U25" s="197">
         <v>21</v>
       </c>
       <c r="V25" s="198">
         <v>20</v>
       </c>
       <c r="W25" s="20">
         <v>19</v>
       </c>
       <c r="X25" s="20">
         <v>17</v>
       </c>
       <c r="Y25" s="20">
         <v>26</v>
       </c>
       <c r="Z25" s="20">
         <v>13</v>
       </c>
       <c r="AA25" s="20">
         <v>13</v>
       </c>
       <c r="AB25" s="20">
         <v>23</v>
       </c>
-    </row>
-    <row r="26" spans="1:28" s="231" customFormat="1" ht="11.25">
+      <c r="AC25" s="20">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29" s="231" customFormat="1" ht="11.25">
       <c r="A26" s="5" t="s">
         <v>39</v>
       </c>
       <c r="B26" s="20">
         <v>9</v>
       </c>
       <c r="C26" s="20">
         <v>8</v>
       </c>
       <c r="D26" s="20">
         <v>16</v>
       </c>
       <c r="E26" s="144">
         <v>13</v>
       </c>
       <c r="F26" s="137">
         <v>7</v>
       </c>
       <c r="G26" s="138">
         <v>11</v>
       </c>
       <c r="H26" s="139">
         <v>9</v>
       </c>
       <c r="I26" s="140">
@@ -8216,52 +8410,55 @@
       </c>
       <c r="U26" s="197">
         <v>9</v>
       </c>
       <c r="V26" s="198">
         <v>7</v>
       </c>
       <c r="W26" s="20">
         <v>11</v>
       </c>
       <c r="X26" s="20">
         <v>11</v>
       </c>
       <c r="Y26" s="20">
         <v>6</v>
       </c>
       <c r="Z26" s="20">
         <v>12</v>
       </c>
       <c r="AA26" s="20">
         <v>5</v>
       </c>
       <c r="AB26" s="20">
         <v>11</v>
       </c>
-    </row>
-    <row r="27" spans="1:28" s="231" customFormat="1" ht="11.25">
+      <c r="AC26" s="20">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="27" spans="1:29" s="231" customFormat="1" ht="11.25">
       <c r="A27" s="5" t="s">
         <v>40</v>
       </c>
       <c r="B27" s="20">
         <v>9</v>
       </c>
       <c r="C27" s="20">
         <v>8</v>
       </c>
       <c r="D27" s="20">
         <v>10</v>
       </c>
       <c r="E27" s="144">
         <v>5</v>
       </c>
       <c r="F27" s="137">
         <v>7</v>
       </c>
       <c r="G27" s="138">
         <v>11</v>
       </c>
       <c r="H27" s="139">
         <v>11</v>
       </c>
       <c r="I27" s="140">
@@ -8302,52 +8499,55 @@
       </c>
       <c r="U27" s="197">
         <v>6</v>
       </c>
       <c r="V27" s="198">
         <v>7</v>
       </c>
       <c r="W27" s="20">
         <v>6</v>
       </c>
       <c r="X27" s="20">
         <v>6</v>
       </c>
       <c r="Y27" s="20">
         <v>6</v>
       </c>
       <c r="Z27" s="20">
         <v>2</v>
       </c>
       <c r="AA27" s="20">
         <v>11</v>
       </c>
       <c r="AB27" s="20">
         <v>12</v>
       </c>
-    </row>
-    <row r="28" spans="1:28" s="231" customFormat="1" ht="11.25">
+      <c r="AC27" s="20">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29" s="231" customFormat="1" ht="11.25">
       <c r="A28" s="5" t="s">
         <v>41</v>
       </c>
       <c r="B28" s="163">
         <v>12</v>
       </c>
       <c r="C28" s="163">
         <v>7</v>
       </c>
       <c r="D28" s="163">
         <v>8</v>
       </c>
       <c r="E28" s="164">
         <v>7</v>
       </c>
       <c r="F28" s="165">
         <v>4</v>
       </c>
       <c r="G28" s="166">
         <v>7</v>
       </c>
       <c r="H28" s="139">
         <v>12</v>
       </c>
       <c r="I28" s="140">
@@ -8388,84 +8588,88 @@
       </c>
       <c r="U28" s="197">
         <v>14</v>
       </c>
       <c r="V28" s="198">
         <v>6</v>
       </c>
       <c r="W28" s="20">
         <v>5</v>
       </c>
       <c r="X28" s="20">
         <v>4</v>
       </c>
       <c r="Y28" s="20">
         <v>13</v>
       </c>
       <c r="Z28" s="20">
         <v>2</v>
       </c>
       <c r="AA28" s="20">
         <v>7</v>
       </c>
       <c r="AB28" s="20">
         <v>5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="274" t="s">
+      <c r="AC28" s="20">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29" s="231" customFormat="1">
+      <c r="A29" s="273" t="s">
         <v>45</v>
       </c>
-      <c r="B29" s="274"/>
-[...24 lines deleted...]
-      <c r="AA29" s="247"/>
+      <c r="B29" s="273"/>
+      <c r="C29" s="273"/>
+      <c r="D29" s="273"/>
+      <c r="E29" s="273"/>
+      <c r="F29" s="273"/>
+      <c r="G29" s="273"/>
+      <c r="H29" s="273"/>
+      <c r="I29" s="273"/>
+      <c r="J29" s="273"/>
+      <c r="K29" s="273"/>
+      <c r="L29" s="273"/>
+      <c r="M29" s="273"/>
+      <c r="N29" s="273"/>
+      <c r="O29" s="273"/>
+      <c r="P29" s="273"/>
+      <c r="Q29" s="249"/>
+      <c r="R29" s="249"/>
+      <c r="S29" s="249"/>
+      <c r="T29" s="249"/>
+      <c r="U29" s="249"/>
+      <c r="V29" s="249"/>
+      <c r="W29" s="250"/>
+      <c r="X29" s="250"/>
+      <c r="Y29" s="250"/>
+      <c r="Z29" s="250"/>
+      <c r="AA29" s="250"/>
       <c r="AB29" s="5"/>
-    </row>
-    <row r="30" spans="1:28" s="231" customFormat="1" ht="11.25">
+      <c r="AC29" s="5"/>
+    </row>
+    <row r="30" spans="1:29" s="231" customFormat="1" ht="11.25">
       <c r="A30" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B30" s="20">
         <v>173</v>
       </c>
       <c r="C30" s="20">
         <v>111</v>
       </c>
       <c r="D30" s="20">
         <v>108</v>
       </c>
       <c r="E30" s="145">
         <v>138</v>
       </c>
       <c r="F30" s="146">
         <v>134</v>
       </c>
       <c r="G30" s="147">
         <v>111</v>
       </c>
       <c r="H30" s="148">
         <v>136</v>
       </c>
       <c r="I30" s="149">
@@ -8506,52 +8710,55 @@
       </c>
       <c r="U30" s="200">
         <v>127</v>
       </c>
       <c r="V30" s="201">
         <v>127</v>
       </c>
       <c r="W30" s="20">
         <v>139</v>
       </c>
       <c r="X30" s="20">
         <v>127</v>
       </c>
       <c r="Y30" s="20">
         <v>154</v>
       </c>
       <c r="Z30" s="20">
         <v>95</v>
       </c>
       <c r="AA30" s="20">
         <v>116</v>
       </c>
       <c r="AB30" s="20">
         <v>115</v>
       </c>
-    </row>
-    <row r="31" spans="1:28" s="231" customFormat="1" ht="11.25">
+      <c r="AC30" s="163">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29" s="231" customFormat="1" ht="11.25">
       <c r="A31" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B31" s="20">
         <v>95</v>
       </c>
       <c r="C31" s="20">
         <v>66</v>
       </c>
       <c r="D31" s="20">
         <v>63</v>
       </c>
       <c r="E31" s="145">
         <v>75</v>
       </c>
       <c r="F31" s="146">
         <v>77</v>
       </c>
       <c r="G31" s="147">
         <v>69</v>
       </c>
       <c r="H31" s="148">
         <v>79</v>
       </c>
       <c r="I31" s="149">
@@ -8592,52 +8799,55 @@
       </c>
       <c r="U31" s="200">
         <v>67</v>
       </c>
       <c r="V31" s="201">
         <v>63</v>
       </c>
       <c r="W31" s="20">
         <v>78</v>
       </c>
       <c r="X31" s="20">
         <v>79</v>
       </c>
       <c r="Y31" s="20">
         <v>88</v>
       </c>
       <c r="Z31" s="20">
         <v>57</v>
       </c>
       <c r="AA31" s="20">
         <v>67</v>
       </c>
       <c r="AB31" s="20">
         <v>64</v>
       </c>
-    </row>
-    <row r="32" spans="1:28" s="231" customFormat="1" ht="11.25">
+      <c r="AC31" s="163">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29" s="231" customFormat="1" ht="11.25">
       <c r="A32" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B32" s="20">
         <v>18</v>
       </c>
       <c r="C32" s="20">
         <v>10</v>
       </c>
       <c r="D32" s="20">
         <v>10</v>
       </c>
       <c r="E32" s="145">
         <v>16</v>
       </c>
       <c r="F32" s="146">
         <v>15</v>
       </c>
       <c r="G32" s="147">
         <v>5</v>
       </c>
       <c r="H32" s="148">
         <v>14</v>
       </c>
       <c r="I32" s="149">
@@ -8678,52 +8888,55 @@
       </c>
       <c r="U32" s="200">
         <v>11</v>
       </c>
       <c r="V32" s="201">
         <v>20</v>
       </c>
       <c r="W32" s="20">
         <v>11</v>
       </c>
       <c r="X32" s="20">
         <v>9</v>
       </c>
       <c r="Y32" s="20">
         <v>12</v>
       </c>
       <c r="Z32" s="20">
         <v>10</v>
       </c>
       <c r="AA32" s="20">
         <v>11</v>
       </c>
       <c r="AB32" s="20">
         <v>10</v>
       </c>
-    </row>
-    <row r="33" spans="1:28" s="231" customFormat="1" ht="11.25">
+      <c r="AC32" s="163">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="33" spans="1:29" s="231" customFormat="1" ht="11.25">
       <c r="A33" s="5" t="s">
         <v>36</v>
       </c>
       <c r="B33" s="20">
         <v>9</v>
       </c>
       <c r="C33" s="20">
         <v>6</v>
       </c>
       <c r="D33" s="20">
         <v>9</v>
       </c>
       <c r="E33" s="145">
         <v>10</v>
       </c>
       <c r="F33" s="146">
         <v>2</v>
       </c>
       <c r="G33" s="147">
         <v>2</v>
       </c>
       <c r="H33" s="148">
         <v>4</v>
       </c>
       <c r="I33" s="149">
@@ -8764,52 +8977,55 @@
       </c>
       <c r="U33" s="200">
         <v>6</v>
       </c>
       <c r="V33" s="201">
         <v>9</v>
       </c>
       <c r="W33" s="20">
         <v>9</v>
       </c>
       <c r="X33" s="20">
         <v>6</v>
       </c>
       <c r="Y33" s="20">
         <v>5</v>
       </c>
       <c r="Z33" s="20">
         <v>3</v>
       </c>
       <c r="AA33" s="20">
         <v>6</v>
       </c>
       <c r="AB33" s="20">
         <v>8</v>
       </c>
-    </row>
-    <row r="34" spans="1:28" s="231" customFormat="1" ht="11.25">
+      <c r="AC33" s="163">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="34" spans="1:29" s="231" customFormat="1" ht="11.25">
       <c r="A34" s="5" t="s">
         <v>37</v>
       </c>
       <c r="B34" s="20">
         <v>7</v>
       </c>
       <c r="C34" s="20">
         <v>2</v>
       </c>
       <c r="D34" s="20">
         <v>1</v>
       </c>
       <c r="E34" s="145">
         <v>3</v>
       </c>
       <c r="F34" s="146">
         <v>8</v>
       </c>
       <c r="G34" s="147">
         <v>2</v>
       </c>
       <c r="H34" s="148">
         <v>10</v>
       </c>
       <c r="I34" s="149">
@@ -8850,52 +9066,55 @@
       </c>
       <c r="U34" s="200">
         <v>4</v>
       </c>
       <c r="V34" s="201">
         <v>2</v>
       </c>
       <c r="W34" s="20">
         <v>7</v>
       </c>
       <c r="X34" s="20">
         <v>4</v>
       </c>
       <c r="Y34" s="20">
         <v>8</v>
       </c>
       <c r="Z34" s="20">
         <v>1</v>
       </c>
       <c r="AA34" s="20">
         <v>8</v>
       </c>
       <c r="AB34" s="20">
         <v>2</v>
       </c>
-    </row>
-    <row r="35" spans="1:28" s="231" customFormat="1" ht="11.25">
+      <c r="AC34" s="163">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="35" spans="1:29" s="231" customFormat="1" ht="11.25">
       <c r="A35" s="5" t="s">
         <v>38</v>
       </c>
       <c r="B35" s="20">
         <v>19</v>
       </c>
       <c r="C35" s="20">
         <v>10</v>
       </c>
       <c r="D35" s="20">
         <v>12</v>
       </c>
       <c r="E35" s="153">
         <v>18</v>
       </c>
       <c r="F35" s="146">
         <v>14</v>
       </c>
       <c r="G35" s="147">
         <v>17</v>
       </c>
       <c r="H35" s="148">
         <v>12</v>
       </c>
       <c r="I35" s="149">
@@ -8936,52 +9155,55 @@
       </c>
       <c r="U35" s="200">
         <v>19</v>
       </c>
       <c r="V35" s="201">
         <v>20</v>
       </c>
       <c r="W35" s="20">
         <v>16</v>
       </c>
       <c r="X35" s="20">
         <v>11</v>
       </c>
       <c r="Y35" s="20">
         <v>16</v>
       </c>
       <c r="Z35" s="20">
         <v>6</v>
       </c>
       <c r="AA35" s="20">
         <v>10</v>
       </c>
       <c r="AB35" s="20">
         <v>15</v>
       </c>
-    </row>
-    <row r="36" spans="1:28" s="231" customFormat="1" ht="11.25">
+      <c r="AC35" s="163">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="36" spans="1:29" s="231" customFormat="1" ht="11.25">
       <c r="A36" s="5" t="s">
         <v>39</v>
       </c>
       <c r="B36" s="20">
         <v>5</v>
       </c>
       <c r="C36" s="20">
         <v>6</v>
       </c>
       <c r="D36" s="20">
         <v>4</v>
       </c>
       <c r="E36" s="153">
         <v>5</v>
       </c>
       <c r="F36" s="146">
         <v>5</v>
       </c>
       <c r="G36" s="147">
         <v>5</v>
       </c>
       <c r="H36" s="148">
         <v>9</v>
       </c>
       <c r="I36" s="149">
@@ -9022,52 +9244,55 @@
       </c>
       <c r="U36" s="200">
         <v>6</v>
       </c>
       <c r="V36" s="201">
         <v>6</v>
       </c>
       <c r="W36" s="20">
         <v>8</v>
       </c>
       <c r="X36" s="20">
         <v>6</v>
       </c>
       <c r="Y36" s="20">
         <v>9</v>
       </c>
       <c r="Z36" s="20">
         <v>7</v>
       </c>
       <c r="AA36" s="20">
         <v>5</v>
       </c>
       <c r="AB36" s="20">
         <v>3</v>
       </c>
-    </row>
-    <row r="37" spans="1:28" s="231" customFormat="1" ht="11.25">
+      <c r="AC36" s="163">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="37" spans="1:29" s="231" customFormat="1" ht="11.25">
       <c r="A37" s="5" t="s">
         <v>40</v>
       </c>
       <c r="B37" s="20">
         <v>10</v>
       </c>
       <c r="C37" s="20">
         <v>6</v>
       </c>
       <c r="D37" s="20">
         <v>4</v>
       </c>
       <c r="E37" s="153">
         <v>6</v>
       </c>
       <c r="F37" s="146">
         <v>4</v>
       </c>
       <c r="G37" s="147">
         <v>6</v>
       </c>
       <c r="H37" s="148">
         <v>3</v>
       </c>
       <c r="I37" s="149">
@@ -9108,52 +9333,55 @@
       </c>
       <c r="U37" s="200">
         <v>6</v>
       </c>
       <c r="V37" s="201">
         <v>3</v>
       </c>
       <c r="W37" s="20">
         <v>4</v>
       </c>
       <c r="X37" s="20">
         <v>4</v>
       </c>
       <c r="Y37" s="20">
         <v>8</v>
       </c>
       <c r="Z37" s="20">
         <v>2</v>
       </c>
       <c r="AA37" s="20">
         <v>2</v>
       </c>
       <c r="AB37" s="20">
         <v>8</v>
       </c>
-    </row>
-    <row r="38" spans="1:28" s="231" customFormat="1" ht="11.25">
+      <c r="AC37" s="163">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="38" spans="1:29" s="231" customFormat="1" ht="11.25">
       <c r="A38" s="17" t="s">
         <v>41</v>
       </c>
       <c r="B38" s="154">
         <v>10</v>
       </c>
       <c r="C38" s="154">
         <v>5</v>
       </c>
       <c r="D38" s="154">
         <v>5</v>
       </c>
       <c r="E38" s="155">
         <v>5</v>
       </c>
       <c r="F38" s="156">
         <v>9</v>
       </c>
       <c r="G38" s="157">
         <v>5</v>
       </c>
       <c r="H38" s="158">
         <v>5</v>
       </c>
       <c r="I38" s="159">
@@ -9193,235 +9421,242 @@
         <v>6</v>
       </c>
       <c r="U38" s="203">
         <v>8</v>
       </c>
       <c r="V38" s="204">
         <v>4</v>
       </c>
       <c r="W38" s="154">
         <v>6</v>
       </c>
       <c r="X38" s="154">
         <v>8</v>
       </c>
       <c r="Y38" s="154">
         <v>8</v>
       </c>
       <c r="Z38" s="154">
         <v>9</v>
       </c>
       <c r="AA38" s="154">
         <v>7</v>
       </c>
       <c r="AB38" s="154">
         <v>5</v>
+      </c>
+      <c r="AC38" s="154">
+        <v>7</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A6:AB6"/>
     <mergeCell ref="A5:AB5"/>
     <mergeCell ref="A9:AA9"/>
     <mergeCell ref="A19:AA19"/>
     <mergeCell ref="A29:AA29"/>
     <mergeCell ref="B7:M7"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="N7:Y7"/>
-    <mergeCell ref="Z7:AB7"/>
+    <mergeCell ref="Z7:AC7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AB35"/>
+  <dimension ref="A1:AC35"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="U40" sqref="U40"/>
+      <selection pane="bottomLeft" activeCell="AC12" sqref="AC12:AC34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="15.5703125" style="1" customWidth="1"/>
     <col min="2" max="2" width="6.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="7.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="6" style="1" customWidth="1"/>
     <col min="5" max="5" width="5" style="1" customWidth="1"/>
     <col min="6" max="6" width="5.5703125" style="1" customWidth="1"/>
     <col min="7" max="7" width="5.42578125" style="1" customWidth="1"/>
     <col min="8" max="8" width="4.85546875" style="1" customWidth="1"/>
     <col min="9" max="9" width="6.5703125" style="1" customWidth="1"/>
     <col min="10" max="10" width="8.7109375" style="1" customWidth="1"/>
     <col min="11" max="11" width="6.85546875" style="1" customWidth="1"/>
     <col min="12" max="13" width="8.42578125" style="1" customWidth="1"/>
     <col min="14" max="14" width="6.7109375" style="1" customWidth="1"/>
     <col min="15" max="15" width="7.42578125" style="1" customWidth="1"/>
     <col min="16" max="16" width="5.7109375" style="1" customWidth="1"/>
     <col min="17" max="17" width="6.140625" style="1" customWidth="1"/>
     <col min="18" max="18" width="5" style="1" customWidth="1"/>
     <col min="19" max="19" width="5.140625" style="1" customWidth="1"/>
     <col min="20" max="20" width="6" style="1" customWidth="1"/>
     <col min="21" max="21" width="6.140625" style="1" customWidth="1"/>
     <col min="22" max="22" width="8.7109375" style="1" customWidth="1"/>
     <col min="23" max="23" width="7.42578125" style="1" customWidth="1"/>
     <col min="24" max="25" width="8.28515625" style="1" customWidth="1"/>
     <col min="26" max="26" width="6.85546875" style="1" customWidth="1"/>
     <col min="27" max="27" width="7.42578125" style="1" customWidth="1"/>
     <col min="28" max="28" width="6.28515625" style="1" customWidth="1"/>
-    <col min="29" max="16384" width="9.140625" style="1"/>
+    <col min="29" max="29" width="7.28515625" style="1" customWidth="1"/>
+    <col min="30" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28" s="14" customFormat="1" ht="15" hidden="1" customHeight="1"/>
-[...4 lines deleted...]
-    <row r="6" spans="1:28">
+    <row r="1" spans="1:29" s="14" customFormat="1" ht="15" hidden="1" customHeight="1"/>
+    <row r="2" spans="1:29" ht="12.75" customHeight="1"/>
+    <row r="3" spans="1:29" ht="13.5" customHeight="1"/>
+    <row r="4" spans="1:29" ht="18.75" customHeight="1"/>
+    <row r="5" spans="1:29" ht="15.75" customHeight="1"/>
+    <row r="6" spans="1:29">
       <c r="A6" s="15"/>
       <c r="B6" s="15"/>
       <c r="C6" s="15"/>
       <c r="D6" s="15"/>
       <c r="E6" s="16"/>
       <c r="F6" s="16"/>
       <c r="G6" s="16"/>
       <c r="H6" s="16"/>
       <c r="I6" s="16"/>
       <c r="J6" s="16"/>
       <c r="K6" s="16"/>
       <c r="L6" s="16"/>
       <c r="M6" s="16"/>
       <c r="N6" s="16"/>
       <c r="O6" s="16"/>
       <c r="P6" s="16"/>
     </row>
-    <row r="7" spans="1:28" s="16" customFormat="1">
-      <c r="A7" s="246" t="s">
+    <row r="7" spans="1:29" s="16" customFormat="1">
+      <c r="A7" s="257" t="s">
         <v>32</v>
       </c>
-      <c r="B7" s="246"/>
-[...28 lines deleted...]
-      <c r="A8" s="277" t="s">
+      <c r="B7" s="257"/>
+      <c r="C7" s="257"/>
+      <c r="D7" s="257"/>
+      <c r="E7" s="257"/>
+      <c r="F7" s="257"/>
+      <c r="G7" s="257"/>
+      <c r="H7" s="257"/>
+      <c r="I7" s="257"/>
+      <c r="J7" s="257"/>
+      <c r="K7" s="257"/>
+      <c r="L7" s="257"/>
+      <c r="M7" s="257"/>
+      <c r="N7" s="257"/>
+      <c r="O7" s="257"/>
+      <c r="P7" s="257"/>
+      <c r="Q7" s="250"/>
+      <c r="R7" s="250"/>
+      <c r="S7" s="250"/>
+      <c r="T7" s="250"/>
+      <c r="U7" s="250"/>
+      <c r="V7" s="250"/>
+      <c r="W7" s="250"/>
+      <c r="X7" s="250"/>
+      <c r="Y7" s="250"/>
+      <c r="Z7" s="250"/>
+      <c r="AA7" s="250"/>
+      <c r="AB7" s="250"/>
+      <c r="AC7" s="250"/>
+    </row>
+    <row r="8" spans="1:29" ht="15" customHeight="1">
+      <c r="A8" s="276" t="s">
         <v>2</v>
       </c>
-      <c r="B8" s="269"/>
-[...29 lines deleted...]
-      <c r="B9" s="250">
+      <c r="B8" s="256"/>
+      <c r="C8" s="256"/>
+      <c r="D8" s="256"/>
+      <c r="E8" s="256"/>
+      <c r="F8" s="256"/>
+      <c r="G8" s="256"/>
+      <c r="H8" s="256"/>
+      <c r="I8" s="256"/>
+      <c r="J8" s="256"/>
+      <c r="K8" s="256"/>
+      <c r="L8" s="256"/>
+      <c r="M8" s="256"/>
+      <c r="N8" s="256"/>
+      <c r="O8" s="256"/>
+      <c r="P8" s="256"/>
+      <c r="Q8" s="256"/>
+      <c r="R8" s="256"/>
+      <c r="S8" s="256"/>
+      <c r="T8" s="256"/>
+      <c r="U8" s="256"/>
+      <c r="V8" s="256"/>
+      <c r="W8" s="256"/>
+      <c r="X8" s="256"/>
+      <c r="Y8" s="256"/>
+      <c r="Z8" s="256"/>
+      <c r="AA8" s="256"/>
+      <c r="AB8" s="256"/>
+      <c r="AC8" s="256"/>
+    </row>
+    <row r="9" spans="1:29">
+      <c r="A9" s="258"/>
+      <c r="B9" s="260">
         <v>2024</v>
       </c>
-      <c r="C9" s="251"/>
-[...9 lines deleted...]
-      <c r="M9" s="251"/>
+      <c r="C9" s="261"/>
+      <c r="D9" s="261"/>
+      <c r="E9" s="261"/>
+      <c r="F9" s="261"/>
+      <c r="G9" s="261"/>
+      <c r="H9" s="261"/>
+      <c r="I9" s="261"/>
+      <c r="J9" s="261"/>
+      <c r="K9" s="261"/>
+      <c r="L9" s="261"/>
+      <c r="M9" s="261"/>
       <c r="N9" s="252">
         <v>2025</v>
       </c>
-      <c r="O9" s="253"/>
-      <c r="P9" s="253"/>
+      <c r="O9" s="262"/>
+      <c r="P9" s="262"/>
       <c r="Q9" s="254"/>
       <c r="R9" s="254"/>
       <c r="S9" s="254"/>
       <c r="T9" s="254"/>
       <c r="U9" s="254"/>
       <c r="V9" s="254"/>
       <c r="W9" s="254"/>
       <c r="X9" s="254"/>
       <c r="Y9" s="254"/>
       <c r="Z9" s="252">
         <v>2026</v>
       </c>
-      <c r="AA9" s="262"/>
+      <c r="AA9" s="253"/>
       <c r="AB9" s="254"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="249"/>
+      <c r="AC9" s="254"/>
+    </row>
+    <row r="10" spans="1:29" ht="22.5">
+      <c r="A10" s="259"/>
       <c r="B10" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E10" s="3" t="s">
         <v>6</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>7</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H10" s="3" t="s">
         <v>9</v>
       </c>
       <c r="I10" s="3" t="s">
         <v>10</v>
       </c>
       <c r="J10" s="3" t="s">
@@ -9453,89 +9688,92 @@
       </c>
       <c r="S10" s="2" t="s">
         <v>8</v>
       </c>
       <c r="T10" s="2" t="s">
         <v>9</v>
       </c>
       <c r="U10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="V10" s="2" t="s">
         <v>11</v>
       </c>
       <c r="W10" s="2" t="s">
         <v>21</v>
       </c>
       <c r="X10" s="2" t="s">
         <v>22</v>
       </c>
       <c r="Y10" s="2" t="s">
         <v>25</v>
       </c>
       <c r="Z10" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="AA10" s="3" t="s">
+      <c r="AA10" s="2" t="s">
         <v>4</v>
       </c>
       <c r="AB10" s="2" t="s">
         <v>5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="265" t="s">
+      <c r="AC10" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="11" spans="1:29" s="12" customFormat="1">
+      <c r="A11" s="269" t="s">
         <v>29</v>
       </c>
-      <c r="B11" s="265"/>
-[...26 lines deleted...]
-    <row r="12" spans="1:28" s="12" customFormat="1" ht="11.25">
+      <c r="B11" s="269"/>
+      <c r="C11" s="269"/>
+      <c r="D11" s="269"/>
+      <c r="E11" s="269"/>
+      <c r="F11" s="269"/>
+      <c r="G11" s="269"/>
+      <c r="H11" s="269"/>
+      <c r="I11" s="269"/>
+      <c r="J11" s="269"/>
+      <c r="K11" s="269"/>
+      <c r="L11" s="269"/>
+      <c r="M11" s="269"/>
+      <c r="N11" s="269"/>
+      <c r="O11" s="269"/>
+      <c r="P11" s="269"/>
+      <c r="Q11" s="265"/>
+      <c r="R11" s="265"/>
+      <c r="S11" s="265"/>
+      <c r="T11" s="265"/>
+      <c r="U11" s="265"/>
+      <c r="V11" s="265"/>
+      <c r="W11" s="266"/>
+      <c r="X11" s="266"/>
+      <c r="Y11" s="266"/>
+      <c r="Z11" s="266"/>
+      <c r="AA11" s="266"/>
+    </row>
+    <row r="12" spans="1:29" s="12" customFormat="1" ht="11.25">
       <c r="A12" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B12" s="19">
         <v>18</v>
       </c>
       <c r="C12" s="19">
         <v>8</v>
       </c>
       <c r="D12" s="19">
         <v>7</v>
       </c>
       <c r="E12" s="19">
         <v>6</v>
       </c>
       <c r="F12" s="19">
         <v>10</v>
       </c>
       <c r="G12" s="86">
         <v>11</v>
       </c>
       <c r="H12" s="87">
         <v>7</v>
       </c>
       <c r="I12" s="239">
@@ -9576,52 +9814,55 @@
       </c>
       <c r="U12" s="206">
         <v>9</v>
       </c>
       <c r="V12" s="207">
         <v>7</v>
       </c>
       <c r="W12" s="19">
         <v>3</v>
       </c>
       <c r="X12" s="19">
         <v>4</v>
       </c>
       <c r="Y12" s="19">
         <v>9</v>
       </c>
       <c r="Z12" s="19">
         <v>5</v>
       </c>
       <c r="AA12" s="19">
         <v>10</v>
       </c>
       <c r="AB12" s="245">
         <v>9</v>
       </c>
-    </row>
-    <row r="13" spans="1:28" s="12" customFormat="1" ht="11.25">
+      <c r="AC12" s="29">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="13" spans="1:29" s="12" customFormat="1" ht="11.25">
       <c r="A13" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B13" s="19">
         <v>9</v>
       </c>
       <c r="C13" s="19">
         <v>4</v>
       </c>
       <c r="D13" s="19">
         <v>2</v>
       </c>
       <c r="E13" s="19">
         <v>3</v>
       </c>
       <c r="F13" s="19">
         <v>6</v>
       </c>
       <c r="G13" s="86">
         <v>6</v>
       </c>
       <c r="H13" s="87">
         <v>3</v>
       </c>
       <c r="I13" s="239">
@@ -9662,52 +9903,55 @@
       </c>
       <c r="U13" s="206">
         <v>4</v>
       </c>
       <c r="V13" s="207">
         <v>3</v>
       </c>
       <c r="W13" s="19">
         <v>2</v>
       </c>
       <c r="X13" s="19">
         <v>3</v>
       </c>
       <c r="Y13" s="19">
         <v>4</v>
       </c>
       <c r="Z13" s="19">
         <v>4</v>
       </c>
       <c r="AA13" s="19">
         <v>5</v>
       </c>
       <c r="AB13" s="245">
         <v>4</v>
       </c>
-    </row>
-    <row r="14" spans="1:28" s="12" customFormat="1" ht="11.25">
+      <c r="AC13" s="29">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="14" spans="1:29" s="12" customFormat="1" ht="11.25">
       <c r="A14" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B14" s="19">
         <v>1</v>
       </c>
       <c r="C14" s="19">
         <v>2</v>
       </c>
       <c r="D14" s="19">
         <v>2</v>
       </c>
       <c r="E14" s="19">
         <v>2</v>
       </c>
       <c r="F14" s="19">
         <v>1</v>
       </c>
       <c r="G14" s="86">
         <v>1</v>
       </c>
       <c r="H14" s="87">
         <v>1</v>
       </c>
       <c r="I14" s="86" t="s">
@@ -9748,52 +9992,55 @@
       </c>
       <c r="U14" s="86" t="s">
         <v>42</v>
       </c>
       <c r="V14" s="86" t="s">
         <v>42</v>
       </c>
       <c r="W14" s="86" t="s">
         <v>42</v>
       </c>
       <c r="X14" s="19">
         <v>1</v>
       </c>
       <c r="Y14" s="19">
         <v>1</v>
       </c>
       <c r="Z14" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AA14" s="19">
         <v>3</v>
       </c>
       <c r="AB14" s="245">
         <v>2</v>
       </c>
-    </row>
-    <row r="15" spans="1:28" s="12" customFormat="1" ht="11.25">
+      <c r="AC14" s="114" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="15" spans="1:29" s="12" customFormat="1" ht="11.25">
       <c r="A15" s="6" t="s">
         <v>36</v>
       </c>
       <c r="B15" s="19" t="s">
         <v>42</v>
       </c>
       <c r="C15" s="19" t="s">
         <v>42</v>
       </c>
       <c r="D15" s="19">
         <v>1</v>
       </c>
       <c r="E15" s="19" t="s">
         <v>42</v>
       </c>
       <c r="F15" s="19" t="s">
         <v>42</v>
       </c>
       <c r="G15" s="86">
         <v>2</v>
       </c>
       <c r="H15" s="86" t="s">
         <v>42</v>
       </c>
       <c r="I15" s="86" t="s">
@@ -9834,52 +10081,55 @@
       </c>
       <c r="U15" s="206">
         <v>1</v>
       </c>
       <c r="V15" s="86" t="s">
         <v>42</v>
       </c>
       <c r="W15" s="86" t="s">
         <v>42</v>
       </c>
       <c r="X15" s="98" t="s">
         <v>42</v>
       </c>
       <c r="Y15" s="98" t="s">
         <v>42</v>
       </c>
       <c r="Z15" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AA15" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AB15" s="18" t="s">
         <v>42</v>
       </c>
-    </row>
-    <row r="16" spans="1:28" s="12" customFormat="1" ht="11.25">
+      <c r="AC15" s="114" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="16" spans="1:29" s="12" customFormat="1" ht="11.25">
       <c r="A16" s="6" t="s">
         <v>37</v>
       </c>
       <c r="B16" s="19" t="s">
         <v>42</v>
       </c>
       <c r="C16" s="19">
         <v>1</v>
       </c>
       <c r="D16" s="19" t="s">
         <v>42</v>
       </c>
       <c r="E16" s="19">
         <v>1</v>
       </c>
       <c r="F16" s="19">
         <v>1</v>
       </c>
       <c r="G16" s="86" t="s">
         <v>42</v>
       </c>
       <c r="H16" s="87">
         <v>1</v>
       </c>
       <c r="I16" s="86" t="s">
@@ -9920,52 +10170,55 @@
       </c>
       <c r="U16" s="86" t="s">
         <v>42</v>
       </c>
       <c r="V16" s="86" t="s">
         <v>42</v>
       </c>
       <c r="W16" s="86" t="s">
         <v>42</v>
       </c>
       <c r="X16" s="98" t="s">
         <v>42</v>
       </c>
       <c r="Y16" s="98" t="s">
         <v>42</v>
       </c>
       <c r="Z16" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AA16" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AB16" s="18" t="s">
         <v>42</v>
       </c>
-    </row>
-    <row r="17" spans="1:28" s="12" customFormat="1" ht="11.25">
+      <c r="AC16" s="29">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="17" spans="1:29" s="12" customFormat="1" ht="11.25">
       <c r="A17" s="6" t="s">
         <v>38</v>
       </c>
       <c r="B17" s="19">
         <v>4</v>
       </c>
       <c r="C17" s="19">
         <v>1</v>
       </c>
       <c r="D17" s="19">
         <v>1</v>
       </c>
       <c r="E17" s="19" t="s">
         <v>42</v>
       </c>
       <c r="F17" s="19" t="s">
         <v>42</v>
       </c>
       <c r="G17" s="86">
         <v>1</v>
       </c>
       <c r="H17" s="87">
         <v>2</v>
       </c>
       <c r="I17" s="86" t="s">
@@ -10006,52 +10259,55 @@
       </c>
       <c r="U17" s="206">
         <v>1</v>
       </c>
       <c r="V17" s="207">
         <v>1</v>
       </c>
       <c r="W17" s="19">
         <v>1</v>
       </c>
       <c r="X17" s="98" t="s">
         <v>42</v>
       </c>
       <c r="Y17" s="19">
         <v>1</v>
       </c>
       <c r="Z17" s="19">
         <v>1</v>
       </c>
       <c r="AA17" s="19">
         <v>1</v>
       </c>
       <c r="AB17" s="245">
         <v>1</v>
       </c>
-    </row>
-    <row r="18" spans="1:28" s="12" customFormat="1" ht="11.25">
+      <c r="AC17" s="114" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29" s="12" customFormat="1" ht="11.25">
       <c r="A18" s="6" t="s">
         <v>39</v>
       </c>
       <c r="B18" s="19">
         <v>1</v>
       </c>
       <c r="C18" s="232" t="s">
         <v>42</v>
       </c>
       <c r="D18" s="19" t="s">
         <v>42</v>
       </c>
       <c r="E18" s="19" t="s">
         <v>42</v>
       </c>
       <c r="F18" s="19" t="s">
         <v>42</v>
       </c>
       <c r="G18" s="86" t="s">
         <v>42</v>
       </c>
       <c r="H18" s="86" t="s">
         <v>42</v>
       </c>
       <c r="I18" s="86" t="s">
@@ -10092,52 +10348,55 @@
       </c>
       <c r="U18" s="206">
         <v>2</v>
       </c>
       <c r="V18" s="207">
         <v>2</v>
       </c>
       <c r="W18" s="86" t="s">
         <v>42</v>
       </c>
       <c r="X18" s="98" t="s">
         <v>42</v>
       </c>
       <c r="Y18" s="98" t="s">
         <v>42</v>
       </c>
       <c r="Z18" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AA18" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AB18" s="245">
         <v>1</v>
       </c>
-    </row>
-    <row r="19" spans="1:28" s="12" customFormat="1" ht="11.25">
+      <c r="AC18" s="114" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29" s="12" customFormat="1" ht="11.25">
       <c r="A19" s="6" t="s">
         <v>40</v>
       </c>
       <c r="B19" s="19">
         <v>2</v>
       </c>
       <c r="C19" s="232" t="s">
         <v>42</v>
       </c>
       <c r="D19" s="19">
         <v>1</v>
       </c>
       <c r="E19" s="19" t="s">
         <v>42</v>
       </c>
       <c r="F19" s="19">
         <v>1</v>
       </c>
       <c r="G19" s="86">
         <v>1</v>
       </c>
       <c r="H19" s="86" t="s">
         <v>42</v>
       </c>
       <c r="I19" s="86" t="s">
@@ -10178,52 +10437,55 @@
       </c>
       <c r="U19" s="206">
         <v>1</v>
       </c>
       <c r="V19" s="207">
         <v>1</v>
       </c>
       <c r="W19" s="86" t="s">
         <v>42</v>
       </c>
       <c r="X19" s="98" t="s">
         <v>42</v>
       </c>
       <c r="Y19" s="19">
         <v>3</v>
       </c>
       <c r="Z19" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AA19" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AB19" s="245">
         <v>1</v>
       </c>
-    </row>
-    <row r="20" spans="1:28" s="12" customFormat="1" ht="11.25">
+      <c r="AC19" s="114" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="20" spans="1:29" s="12" customFormat="1" ht="11.25">
       <c r="A20" s="6" t="s">
         <v>41</v>
       </c>
       <c r="B20" s="19">
         <v>1</v>
       </c>
       <c r="C20" s="232" t="s">
         <v>42</v>
       </c>
       <c r="D20" s="19" t="s">
         <v>42</v>
       </c>
       <c r="E20" s="19" t="s">
         <v>42</v>
       </c>
       <c r="F20" s="19">
         <v>1</v>
       </c>
       <c r="G20" s="86" t="s">
         <v>42</v>
       </c>
       <c r="H20" s="86" t="s">
         <v>42</v>
       </c>
       <c r="I20" s="86" t="s">
@@ -10264,83 +10526,87 @@
       </c>
       <c r="U20" s="86" t="s">
         <v>42</v>
       </c>
       <c r="V20" s="86" t="s">
         <v>42</v>
       </c>
       <c r="W20" s="86" t="s">
         <v>42</v>
       </c>
       <c r="X20" s="98" t="s">
         <v>42</v>
       </c>
       <c r="Y20" s="98" t="s">
         <v>42</v>
       </c>
       <c r="Z20" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AA20" s="19">
         <v>1</v>
       </c>
       <c r="AB20" s="18" t="s">
         <v>42</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="281" t="s">
+      <c r="AC20" s="114" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="21" spans="1:29" s="12" customFormat="1">
+      <c r="A21" s="280" t="s">
         <v>20</v>
       </c>
-      <c r="B21" s="281"/>
-[...26 lines deleted...]
-    <row r="22" spans="1:28" s="12" customFormat="1" ht="11.25">
+      <c r="B21" s="280"/>
+      <c r="C21" s="280"/>
+      <c r="D21" s="280"/>
+      <c r="E21" s="280"/>
+      <c r="F21" s="280"/>
+      <c r="G21" s="280"/>
+      <c r="H21" s="280"/>
+      <c r="I21" s="280"/>
+      <c r="J21" s="280"/>
+      <c r="K21" s="280"/>
+      <c r="L21" s="280"/>
+      <c r="M21" s="280"/>
+      <c r="N21" s="280"/>
+      <c r="O21" s="280"/>
+      <c r="P21" s="280"/>
+      <c r="Q21" s="278"/>
+      <c r="R21" s="278"/>
+      <c r="S21" s="278"/>
+      <c r="T21" s="278"/>
+      <c r="U21" s="278"/>
+      <c r="V21" s="278"/>
+      <c r="W21" s="279"/>
+      <c r="X21" s="279"/>
+      <c r="Y21" s="279"/>
+      <c r="Z21" s="279"/>
+      <c r="AA21" s="279"/>
+      <c r="AC21" s="5"/>
+    </row>
+    <row r="22" spans="1:29" s="12" customFormat="1" ht="11.25">
       <c r="A22" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B22" s="19">
         <v>7</v>
       </c>
       <c r="C22" s="19">
         <v>6</v>
       </c>
       <c r="D22" s="19">
         <v>3</v>
       </c>
       <c r="E22" s="19">
         <v>5</v>
       </c>
       <c r="F22" s="19">
         <v>6</v>
       </c>
       <c r="G22" s="90">
         <v>6</v>
       </c>
       <c r="H22" s="91">
         <v>3</v>
       </c>
       <c r="I22" s="240">
@@ -10381,52 +10647,55 @@
       </c>
       <c r="U22" s="209">
         <v>4</v>
       </c>
       <c r="V22" s="210">
         <v>3</v>
       </c>
       <c r="W22" s="19">
         <v>1</v>
       </c>
       <c r="X22" s="19">
         <v>3</v>
       </c>
       <c r="Y22" s="19">
         <v>4</v>
       </c>
       <c r="Z22" s="19">
         <v>3</v>
       </c>
       <c r="AA22" s="19">
         <v>7</v>
       </c>
       <c r="AB22" s="245">
         <v>4</v>
       </c>
-    </row>
-    <row r="23" spans="1:28" s="12" customFormat="1" ht="11.25">
+      <c r="AC22" s="29">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="23" spans="1:29" s="12" customFormat="1" ht="11.25">
       <c r="A23" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B23" s="19">
         <v>6</v>
       </c>
       <c r="C23" s="19">
         <v>4</v>
       </c>
       <c r="D23" s="19">
         <v>1</v>
       </c>
       <c r="E23" s="19">
         <v>3</v>
       </c>
       <c r="F23" s="19">
         <v>5</v>
       </c>
       <c r="G23" s="90">
         <v>6</v>
       </c>
       <c r="H23" s="91">
         <v>2</v>
       </c>
       <c r="I23" s="240">
@@ -10467,52 +10736,55 @@
       </c>
       <c r="U23" s="209">
         <v>4</v>
       </c>
       <c r="V23" s="210">
         <v>3</v>
       </c>
       <c r="W23" s="19">
         <v>1</v>
       </c>
       <c r="X23" s="19">
         <v>3</v>
       </c>
       <c r="Y23" s="19">
         <v>3</v>
       </c>
       <c r="Z23" s="19">
         <v>3</v>
       </c>
       <c r="AA23" s="19">
         <v>5</v>
       </c>
       <c r="AB23" s="245">
         <v>3</v>
       </c>
-    </row>
-    <row r="24" spans="1:28" s="12" customFormat="1" ht="11.25">
+      <c r="AC23" s="29">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29" s="12" customFormat="1" ht="11.25">
       <c r="A24" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B24" s="19">
         <v>1</v>
       </c>
       <c r="C24" s="19">
         <v>2</v>
       </c>
       <c r="D24" s="19">
         <v>2</v>
       </c>
       <c r="E24" s="19">
         <v>2</v>
       </c>
       <c r="F24" s="19">
         <v>1</v>
       </c>
       <c r="G24" s="90" t="s">
         <v>42</v>
       </c>
       <c r="H24" s="91">
         <v>1</v>
       </c>
       <c r="I24" s="86" t="s">
@@ -10553,83 +10825,87 @@
       </c>
       <c r="U24" s="86" t="s">
         <v>42</v>
       </c>
       <c r="V24" s="86" t="s">
         <v>42</v>
       </c>
       <c r="W24" s="86" t="s">
         <v>42</v>
       </c>
       <c r="X24" s="98" t="s">
         <v>42</v>
       </c>
       <c r="Y24" s="19">
         <v>1</v>
       </c>
       <c r="Z24" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AA24" s="19">
         <v>2</v>
       </c>
       <c r="AB24" s="245">
         <v>1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="278" t="s">
+      <c r="AC24" s="114" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="25" spans="1:29" s="12" customFormat="1">
+      <c r="A25" s="277" t="s">
         <v>1</v>
       </c>
-      <c r="B25" s="278"/>
-[...26 lines deleted...]
-    <row r="26" spans="1:28" s="12" customFormat="1" ht="11.25">
+      <c r="B25" s="277"/>
+      <c r="C25" s="277"/>
+      <c r="D25" s="277"/>
+      <c r="E25" s="277"/>
+      <c r="F25" s="277"/>
+      <c r="G25" s="277"/>
+      <c r="H25" s="277"/>
+      <c r="I25" s="277"/>
+      <c r="J25" s="277"/>
+      <c r="K25" s="277"/>
+      <c r="L25" s="277"/>
+      <c r="M25" s="277"/>
+      <c r="N25" s="277"/>
+      <c r="O25" s="277"/>
+      <c r="P25" s="277"/>
+      <c r="Q25" s="278"/>
+      <c r="R25" s="278"/>
+      <c r="S25" s="278"/>
+      <c r="T25" s="278"/>
+      <c r="U25" s="278"/>
+      <c r="V25" s="278"/>
+      <c r="W25" s="279"/>
+      <c r="X25" s="279"/>
+      <c r="Y25" s="279"/>
+      <c r="Z25" s="279"/>
+      <c r="AA25" s="279"/>
+      <c r="AC25" s="5"/>
+    </row>
+    <row r="26" spans="1:29" s="12" customFormat="1" ht="11.25">
       <c r="A26" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B26" s="19">
         <v>11</v>
       </c>
       <c r="C26" s="19">
         <v>2</v>
       </c>
       <c r="D26" s="19">
         <v>4</v>
       </c>
       <c r="E26" s="19">
         <v>1</v>
       </c>
       <c r="F26" s="19">
         <v>4</v>
       </c>
       <c r="G26" s="94">
         <v>5</v>
       </c>
       <c r="H26" s="95">
         <v>4</v>
       </c>
       <c r="I26" s="241">
@@ -10670,52 +10946,55 @@
       </c>
       <c r="U26" s="212">
         <v>5</v>
       </c>
       <c r="V26" s="213">
         <v>4</v>
       </c>
       <c r="W26" s="19">
         <v>2</v>
       </c>
       <c r="X26" s="19">
         <v>1</v>
       </c>
       <c r="Y26" s="19">
         <v>5</v>
       </c>
       <c r="Z26" s="19">
         <v>2</v>
       </c>
       <c r="AA26" s="19">
         <v>3</v>
       </c>
       <c r="AB26" s="245">
         <v>5</v>
       </c>
-    </row>
-    <row r="27" spans="1:28" s="12" customFormat="1" ht="11.25">
+      <c r="AC26" s="29">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="27" spans="1:29" s="12" customFormat="1" ht="11.25">
       <c r="A27" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="19">
         <v>3</v>
       </c>
       <c r="C27" s="19" t="s">
         <v>42</v>
       </c>
       <c r="D27" s="19">
         <v>1</v>
       </c>
       <c r="E27" s="19" t="s">
         <v>42</v>
       </c>
       <c r="F27" s="19">
         <v>1</v>
       </c>
       <c r="G27" s="94" t="s">
         <v>42</v>
       </c>
       <c r="H27" s="95">
         <v>1</v>
       </c>
       <c r="I27" s="241">
@@ -10756,52 +11035,55 @@
       </c>
       <c r="U27" s="86" t="s">
         <v>42</v>
       </c>
       <c r="V27" s="86" t="s">
         <v>42</v>
       </c>
       <c r="W27" s="19">
         <v>1</v>
       </c>
       <c r="X27" s="98" t="s">
         <v>42</v>
       </c>
       <c r="Y27" s="19">
         <v>1</v>
       </c>
       <c r="Z27" s="19">
         <v>1</v>
       </c>
       <c r="AA27" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AB27" s="245">
         <v>1</v>
       </c>
-    </row>
-    <row r="28" spans="1:28" s="12" customFormat="1" ht="11.25">
+      <c r="AC27" s="29">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29" s="12" customFormat="1" ht="11.25">
       <c r="A28" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B28" s="29" t="s">
         <v>42</v>
       </c>
       <c r="C28" s="29" t="s">
         <v>42</v>
       </c>
       <c r="D28" s="19" t="s">
         <v>42</v>
       </c>
       <c r="E28" s="19" t="s">
         <v>42</v>
       </c>
       <c r="F28" s="19" t="s">
         <v>42</v>
       </c>
       <c r="G28" s="94">
         <v>1</v>
       </c>
       <c r="H28" s="86" t="s">
         <v>42</v>
       </c>
       <c r="I28" s="98" t="s">
@@ -10842,52 +11124,55 @@
       </c>
       <c r="U28" s="86" t="s">
         <v>42</v>
       </c>
       <c r="V28" s="86" t="s">
         <v>42</v>
       </c>
       <c r="W28" s="86" t="s">
         <v>42</v>
       </c>
       <c r="X28" s="19">
         <v>1</v>
       </c>
       <c r="Y28" s="98" t="s">
         <v>42</v>
       </c>
       <c r="Z28" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AA28" s="19">
         <v>1</v>
       </c>
       <c r="AB28" s="245">
         <v>1</v>
       </c>
-    </row>
-    <row r="29" spans="1:28" s="12" customFormat="1" ht="11.25">
+      <c r="AC28" s="114" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29" s="12" customFormat="1" ht="11.25">
       <c r="A29" s="6" t="s">
         <v>36</v>
       </c>
       <c r="B29" s="29" t="s">
         <v>42</v>
       </c>
       <c r="C29" s="29" t="s">
         <v>42</v>
       </c>
       <c r="D29" s="19">
         <v>1</v>
       </c>
       <c r="E29" s="19" t="s">
         <v>42</v>
       </c>
       <c r="F29" s="19" t="s">
         <v>42</v>
       </c>
       <c r="G29" s="94">
         <v>2</v>
       </c>
       <c r="H29" s="86" t="s">
         <v>42</v>
       </c>
       <c r="I29" s="98" t="s">
@@ -10928,52 +11213,55 @@
       </c>
       <c r="U29" s="212">
         <v>1</v>
       </c>
       <c r="V29" s="86" t="s">
         <v>42</v>
       </c>
       <c r="W29" s="86" t="s">
         <v>42</v>
       </c>
       <c r="X29" s="98" t="s">
         <v>42</v>
       </c>
       <c r="Y29" s="98" t="s">
         <v>42</v>
       </c>
       <c r="Z29" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AA29" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AB29" s="18" t="s">
         <v>42</v>
       </c>
-    </row>
-    <row r="30" spans="1:28" s="12" customFormat="1" ht="11.25">
+      <c r="AC29" s="114" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="30" spans="1:29" s="12" customFormat="1" ht="11.25">
       <c r="A30" s="6" t="s">
         <v>37</v>
       </c>
       <c r="B30" s="29" t="s">
         <v>42</v>
       </c>
       <c r="C30" s="19">
         <v>1</v>
       </c>
       <c r="D30" s="19" t="s">
         <v>42</v>
       </c>
       <c r="E30" s="19">
         <v>1</v>
       </c>
       <c r="F30" s="19">
         <v>1</v>
       </c>
       <c r="G30" s="94" t="s">
         <v>42</v>
       </c>
       <c r="H30" s="95">
         <v>1</v>
       </c>
       <c r="I30" s="98" t="s">
@@ -11014,52 +11302,55 @@
       </c>
       <c r="U30" s="86" t="s">
         <v>42</v>
       </c>
       <c r="V30" s="86" t="s">
         <v>42</v>
       </c>
       <c r="W30" s="86" t="s">
         <v>42</v>
       </c>
       <c r="X30" s="98" t="s">
         <v>42</v>
       </c>
       <c r="Y30" s="98" t="s">
         <v>42</v>
       </c>
       <c r="Z30" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AA30" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AB30" s="18" t="s">
         <v>42</v>
       </c>
-    </row>
-    <row r="31" spans="1:28" s="12" customFormat="1" ht="11.25">
+      <c r="AC30" s="29">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29" s="12" customFormat="1" ht="11.25">
       <c r="A31" s="6" t="s">
         <v>38</v>
       </c>
       <c r="B31" s="19">
         <v>4</v>
       </c>
       <c r="C31" s="19">
         <v>1</v>
       </c>
       <c r="D31" s="19">
         <v>1</v>
       </c>
       <c r="E31" s="19" t="s">
         <v>42</v>
       </c>
       <c r="F31" s="19" t="s">
         <v>42</v>
       </c>
       <c r="G31" s="94">
         <v>1</v>
       </c>
       <c r="H31" s="95">
         <v>2</v>
       </c>
       <c r="I31" s="98" t="s">
@@ -11100,52 +11391,55 @@
       </c>
       <c r="U31" s="212">
         <v>1</v>
       </c>
       <c r="V31" s="213">
         <v>1</v>
       </c>
       <c r="W31" s="19">
         <v>1</v>
       </c>
       <c r="X31" s="98" t="s">
         <v>42</v>
       </c>
       <c r="Y31" s="19">
         <v>1</v>
       </c>
       <c r="Z31" s="19">
         <v>1</v>
       </c>
       <c r="AA31" s="19">
         <v>1</v>
       </c>
       <c r="AB31" s="245">
         <v>1</v>
       </c>
-    </row>
-    <row r="32" spans="1:28" s="12" customFormat="1" ht="11.25">
+      <c r="AC31" s="114" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29" s="12" customFormat="1" ht="11.25">
       <c r="A32" s="6" t="s">
         <v>39</v>
       </c>
       <c r="B32" s="19">
         <v>1</v>
       </c>
       <c r="C32" s="232" t="s">
         <v>42</v>
       </c>
       <c r="D32" s="19" t="s">
         <v>42</v>
       </c>
       <c r="E32" s="19" t="s">
         <v>42</v>
       </c>
       <c r="F32" s="19" t="s">
         <v>42</v>
       </c>
       <c r="G32" s="94" t="s">
         <v>42</v>
       </c>
       <c r="H32" s="98" t="s">
         <v>42</v>
       </c>
       <c r="I32" s="98" t="s">
@@ -11186,52 +11480,55 @@
       </c>
       <c r="U32" s="212">
         <v>2</v>
       </c>
       <c r="V32" s="213">
         <v>2</v>
       </c>
       <c r="W32" s="19" t="s">
         <v>42</v>
       </c>
       <c r="X32" s="98" t="s">
         <v>42</v>
       </c>
       <c r="Y32" s="98" t="s">
         <v>42</v>
       </c>
       <c r="Z32" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AA32" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AB32" s="245">
         <v>1</v>
       </c>
-    </row>
-    <row r="33" spans="1:28" s="12" customFormat="1" ht="11.25">
+      <c r="AC32" s="114" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="33" spans="1:29" s="12" customFormat="1" ht="11.25">
       <c r="A33" s="6" t="s">
         <v>40</v>
       </c>
       <c r="B33" s="19">
         <v>2</v>
       </c>
       <c r="C33" s="232" t="s">
         <v>42</v>
       </c>
       <c r="D33" s="19">
         <v>1</v>
       </c>
       <c r="E33" s="19" t="s">
         <v>42</v>
       </c>
       <c r="F33" s="29">
         <v>1</v>
       </c>
       <c r="G33" s="94">
         <v>1</v>
       </c>
       <c r="H33" s="98" t="s">
         <v>42</v>
       </c>
       <c r="I33" s="98" t="s">
@@ -11272,52 +11569,55 @@
       </c>
       <c r="U33" s="212">
         <v>1</v>
       </c>
       <c r="V33" s="213">
         <v>1</v>
       </c>
       <c r="W33" s="86" t="s">
         <v>42</v>
       </c>
       <c r="X33" s="98" t="s">
         <v>42</v>
       </c>
       <c r="Y33" s="19">
         <v>3</v>
       </c>
       <c r="Z33" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AA33" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AB33" s="245">
         <v>1</v>
       </c>
-    </row>
-    <row r="34" spans="1:28" s="12" customFormat="1" ht="11.25">
+      <c r="AC33" s="114" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="34" spans="1:29" s="12" customFormat="1" ht="11.25">
       <c r="A34" s="7" t="s">
         <v>41</v>
       </c>
       <c r="B34" s="238">
         <v>1</v>
       </c>
       <c r="C34" s="236" t="s">
         <v>42</v>
       </c>
       <c r="D34" s="238" t="s">
         <v>42</v>
       </c>
       <c r="E34" s="238" t="s">
         <v>42</v>
       </c>
       <c r="F34" s="238">
         <v>1</v>
       </c>
       <c r="G34" s="99" t="s">
         <v>42</v>
       </c>
       <c r="H34" s="100" t="s">
         <v>42</v>
       </c>
       <c r="I34" s="100" t="s">
@@ -11358,264 +11658,272 @@
       </c>
       <c r="U34" s="100" t="s">
         <v>42</v>
       </c>
       <c r="V34" s="100" t="s">
         <v>42</v>
       </c>
       <c r="W34" s="100" t="s">
         <v>42</v>
       </c>
       <c r="X34" s="100" t="s">
         <v>42</v>
       </c>
       <c r="Y34" s="100" t="s">
         <v>42</v>
       </c>
       <c r="Z34" s="237" t="s">
         <v>42</v>
       </c>
       <c r="AA34" s="238">
         <v>1</v>
       </c>
       <c r="AB34" s="244" t="s">
         <v>42</v>
       </c>
-    </row>
-    <row r="35" spans="1:28">
+      <c r="AC34" s="246" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="35" spans="1:29">
       <c r="A35" s="11" t="s">
         <v>27</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="9">
-    <mergeCell ref="A8:AB8"/>
-    <mergeCell ref="A7:AB7"/>
     <mergeCell ref="A11:AA11"/>
     <mergeCell ref="A25:AA25"/>
     <mergeCell ref="A21:AA21"/>
     <mergeCell ref="B9:M9"/>
     <mergeCell ref="A9:A10"/>
     <mergeCell ref="N9:Y9"/>
-    <mergeCell ref="Z9:AB9"/>
+    <mergeCell ref="Z9:AC9"/>
+    <mergeCell ref="A8:AC8"/>
+    <mergeCell ref="A7:AC7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AB35"/>
+  <dimension ref="A1:AC35"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="P38" sqref="P38"/>
+      <selection pane="bottomLeft" activeCell="S40" sqref="S40"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="15" style="1" customWidth="1"/>
     <col min="2" max="2" width="6.42578125" style="1" customWidth="1"/>
     <col min="3" max="3" width="7" style="1" customWidth="1"/>
     <col min="4" max="4" width="6.7109375" style="1" customWidth="1"/>
     <col min="5" max="5" width="6.85546875" style="1" customWidth="1"/>
     <col min="6" max="7" width="7.42578125" style="1" customWidth="1"/>
     <col min="8" max="8" width="7.140625" style="1" customWidth="1"/>
     <col min="9" max="9" width="7.7109375" style="1" customWidth="1"/>
     <col min="10" max="10" width="9.140625" style="1"/>
     <col min="11" max="11" width="7.7109375" style="1" customWidth="1"/>
     <col min="12" max="12" width="8.140625" style="1" customWidth="1"/>
     <col min="13" max="13" width="9.140625" style="1"/>
     <col min="14" max="14" width="6.5703125" style="1" customWidth="1"/>
     <col min="15" max="15" width="7.42578125" style="1" customWidth="1"/>
     <col min="16" max="16" width="7.5703125" style="1" customWidth="1"/>
     <col min="17" max="17" width="7.42578125" style="1" customWidth="1"/>
     <col min="18" max="18" width="6.42578125" style="1" customWidth="1"/>
     <col min="19" max="19" width="8.140625" style="1" customWidth="1"/>
     <col min="20" max="25" width="9.140625" style="1"/>
     <col min="26" max="26" width="6.7109375" style="1" customWidth="1"/>
-    <col min="27" max="28" width="7.28515625" style="1" customWidth="1"/>
-    <col min="29" max="16384" width="9.140625" style="1"/>
+    <col min="27" max="27" width="7.28515625" style="1" customWidth="1"/>
+    <col min="28" max="28" width="6" style="1" customWidth="1"/>
+    <col min="29" max="29" width="5.28515625" style="1" customWidth="1"/>
+    <col min="30" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28" s="14" customFormat="1" ht="20.25" hidden="1" customHeight="1"/>
-[...13 lines deleted...]
-      <c r="C4" s="247"/>
+    <row r="1" spans="1:29" s="14" customFormat="1" ht="20.25" hidden="1" customHeight="1"/>
+    <row r="2" spans="1:29">
+      <c r="A2" s="279"/>
+      <c r="B2" s="250"/>
+      <c r="C2" s="250"/>
+    </row>
+    <row r="3" spans="1:29">
+      <c r="A3" s="250"/>
+      <c r="B3" s="250"/>
+      <c r="C3" s="250"/>
+    </row>
+    <row r="4" spans="1:29">
+      <c r="A4" s="250"/>
+      <c r="B4" s="250"/>
+      <c r="C4" s="250"/>
       <c r="D4" s="15"/>
       <c r="E4" s="16"/>
       <c r="F4" s="16"/>
       <c r="G4" s="16"/>
       <c r="H4" s="16"/>
       <c r="I4" s="16"/>
       <c r="J4" s="16"/>
       <c r="K4" s="16"/>
       <c r="L4" s="16"/>
       <c r="M4" s="16"/>
       <c r="N4" s="16"/>
       <c r="O4" s="16"/>
       <c r="P4" s="16"/>
     </row>
-    <row r="5" spans="1:28">
-[...2 lines deleted...]
-      <c r="C5" s="247"/>
+    <row r="5" spans="1:29">
+      <c r="A5" s="250"/>
+      <c r="B5" s="250"/>
+      <c r="C5" s="250"/>
       <c r="D5" s="15"/>
       <c r="E5" s="16"/>
       <c r="F5" s="16"/>
       <c r="G5" s="16"/>
       <c r="H5" s="16"/>
       <c r="I5" s="16"/>
       <c r="J5" s="16"/>
       <c r="K5" s="16"/>
       <c r="L5" s="16"/>
       <c r="M5" s="16"/>
       <c r="N5" s="16"/>
       <c r="O5" s="16"/>
       <c r="P5" s="16"/>
     </row>
-    <row r="6" spans="1:28" s="16" customFormat="1">
+    <row r="6" spans="1:29" s="16" customFormat="1">
       <c r="A6" s="235"/>
       <c r="B6" s="235"/>
       <c r="C6" s="235"/>
       <c r="D6" s="234"/>
     </row>
-    <row r="7" spans="1:28" s="16" customFormat="1">
-      <c r="A7" s="246" t="s">
+    <row r="7" spans="1:29" s="16" customFormat="1">
+      <c r="A7" s="257" t="s">
         <v>33</v>
       </c>
-      <c r="B7" s="246"/>
-[...28 lines deleted...]
-      <c r="A8" s="282" t="s">
+      <c r="B7" s="257"/>
+      <c r="C7" s="257"/>
+      <c r="D7" s="257"/>
+      <c r="E7" s="257"/>
+      <c r="F7" s="257"/>
+      <c r="G7" s="257"/>
+      <c r="H7" s="257"/>
+      <c r="I7" s="257"/>
+      <c r="J7" s="257"/>
+      <c r="K7" s="257"/>
+      <c r="L7" s="257"/>
+      <c r="M7" s="257"/>
+      <c r="N7" s="257"/>
+      <c r="O7" s="257"/>
+      <c r="P7" s="257"/>
+      <c r="Q7" s="250"/>
+      <c r="R7" s="250"/>
+      <c r="S7" s="250"/>
+      <c r="T7" s="250"/>
+      <c r="U7" s="250"/>
+      <c r="V7" s="250"/>
+      <c r="W7" s="250"/>
+      <c r="X7" s="250"/>
+      <c r="Y7" s="250"/>
+      <c r="Z7" s="250"/>
+      <c r="AA7" s="250"/>
+      <c r="AB7" s="250"/>
+      <c r="AC7" s="250"/>
+    </row>
+    <row r="8" spans="1:29" ht="15" customHeight="1">
+      <c r="A8" s="283" t="s">
         <v>2</v>
       </c>
-      <c r="B8" s="264"/>
-[...29 lines deleted...]
-      <c r="B9" s="250">
+      <c r="B8" s="256"/>
+      <c r="C8" s="256"/>
+      <c r="D8" s="256"/>
+      <c r="E8" s="256"/>
+      <c r="F8" s="256"/>
+      <c r="G8" s="256"/>
+      <c r="H8" s="256"/>
+      <c r="I8" s="256"/>
+      <c r="J8" s="256"/>
+      <c r="K8" s="256"/>
+      <c r="L8" s="256"/>
+      <c r="M8" s="256"/>
+      <c r="N8" s="256"/>
+      <c r="O8" s="256"/>
+      <c r="P8" s="256"/>
+      <c r="Q8" s="256"/>
+      <c r="R8" s="256"/>
+      <c r="S8" s="256"/>
+      <c r="T8" s="256"/>
+      <c r="U8" s="256"/>
+      <c r="V8" s="256"/>
+      <c r="W8" s="256"/>
+      <c r="X8" s="256"/>
+      <c r="Y8" s="256"/>
+      <c r="Z8" s="256"/>
+      <c r="AA8" s="256"/>
+      <c r="AB8" s="256"/>
+      <c r="AC8" s="256"/>
+    </row>
+    <row r="9" spans="1:29">
+      <c r="A9" s="258"/>
+      <c r="B9" s="260">
         <v>2024</v>
       </c>
-      <c r="C9" s="251"/>
-[...9 lines deleted...]
-      <c r="M9" s="251"/>
+      <c r="C9" s="261"/>
+      <c r="D9" s="261"/>
+      <c r="E9" s="261"/>
+      <c r="F9" s="261"/>
+      <c r="G9" s="261"/>
+      <c r="H9" s="261"/>
+      <c r="I9" s="261"/>
+      <c r="J9" s="261"/>
+      <c r="K9" s="261"/>
+      <c r="L9" s="261"/>
+      <c r="M9" s="261"/>
       <c r="N9" s="252">
         <v>2025</v>
       </c>
-      <c r="O9" s="253"/>
-      <c r="P9" s="253"/>
+      <c r="O9" s="262"/>
+      <c r="P9" s="262"/>
       <c r="Q9" s="254"/>
       <c r="R9" s="254"/>
       <c r="S9" s="254"/>
       <c r="T9" s="254"/>
       <c r="U9" s="254"/>
       <c r="V9" s="254"/>
       <c r="W9" s="254"/>
       <c r="X9" s="254"/>
       <c r="Y9" s="254"/>
       <c r="Z9" s="252">
         <v>2026</v>
       </c>
       <c r="AA9" s="253"/>
       <c r="AB9" s="254"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="249"/>
+      <c r="AC9" s="254"/>
+    </row>
+    <row r="10" spans="1:29" ht="24" customHeight="1">
+      <c r="A10" s="259"/>
       <c r="B10" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C10" s="9" t="s">
         <v>12</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>13</v>
       </c>
       <c r="E10" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F10" s="10" t="s">
         <v>15</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>16</v>
       </c>
       <c r="H10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="I10" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J10" s="3" t="s">
@@ -11648,88 +11956,91 @@
       <c r="S10" s="3" t="s">
         <v>16</v>
       </c>
       <c r="T10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="U10" s="3" t="s">
         <v>18</v>
       </c>
       <c r="V10" s="3" t="s">
         <v>19</v>
       </c>
       <c r="W10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="X10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="Y10" s="3" t="s">
         <v>26</v>
       </c>
       <c r="Z10" s="2" t="s">
         <v>3</v>
       </c>
       <c r="AA10" s="2" t="s">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="AB10" s="2" t="s">
-        <v>13</v>
-[...3 lines deleted...]
-      <c r="A11" s="265" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC10" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="11" spans="1:29" s="12" customFormat="1">
+      <c r="A11" s="269" t="s">
         <v>29</v>
       </c>
-      <c r="B11" s="265"/>
-[...26 lines deleted...]
-    <row r="12" spans="1:28" s="12" customFormat="1" ht="11.25">
+      <c r="B11" s="269"/>
+      <c r="C11" s="269"/>
+      <c r="D11" s="269"/>
+      <c r="E11" s="269"/>
+      <c r="F11" s="269"/>
+      <c r="G11" s="269"/>
+      <c r="H11" s="269"/>
+      <c r="I11" s="269"/>
+      <c r="J11" s="269"/>
+      <c r="K11" s="269"/>
+      <c r="L11" s="269"/>
+      <c r="M11" s="269"/>
+      <c r="N11" s="269"/>
+      <c r="O11" s="269"/>
+      <c r="P11" s="269"/>
+      <c r="Q11" s="265"/>
+      <c r="R11" s="265"/>
+      <c r="S11" s="265"/>
+      <c r="T11" s="265"/>
+      <c r="U11" s="265"/>
+      <c r="V11" s="265"/>
+      <c r="W11" s="266"/>
+      <c r="X11" s="266"/>
+      <c r="Y11" s="266"/>
+      <c r="Z11" s="266"/>
+      <c r="AA11" s="281"/>
+    </row>
+    <row r="12" spans="1:29" s="12" customFormat="1" ht="11.25">
       <c r="A12" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B12" s="18">
         <v>12.27</v>
       </c>
       <c r="C12" s="18">
         <v>9.64</v>
       </c>
       <c r="D12" s="18">
         <v>8.3699999999999992</v>
       </c>
       <c r="E12" s="18">
         <v>7.37</v>
       </c>
       <c r="F12" s="18">
         <v>7.56</v>
       </c>
       <c r="G12" s="102">
         <v>7.86</v>
       </c>
       <c r="H12" s="103">
         <v>7.45</v>
       </c>
       <c r="I12" s="104">
@@ -11770,52 +12081,55 @@
       </c>
       <c r="U12" s="216">
         <v>7.58</v>
       </c>
       <c r="V12" s="217">
         <v>7.38</v>
       </c>
       <c r="W12" s="18">
         <v>6.89</v>
       </c>
       <c r="X12" s="18">
         <v>6.61</v>
       </c>
       <c r="Y12" s="18">
         <v>6.7</v>
       </c>
       <c r="Z12" s="18">
         <v>4.47</v>
       </c>
       <c r="AA12" s="18">
         <v>7.19</v>
       </c>
       <c r="AB12" s="18">
         <v>7.61</v>
       </c>
-    </row>
-    <row r="13" spans="1:28" s="12" customFormat="1" ht="11.25">
+      <c r="AC12" s="18">
+        <v>7.54</v>
+      </c>
+    </row>
+    <row r="13" spans="1:29" s="12" customFormat="1" ht="11.25">
       <c r="A13" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B13" s="18">
         <v>10.15</v>
       </c>
       <c r="C13" s="18">
         <v>8.1</v>
       </c>
       <c r="D13" s="18">
         <v>6.39</v>
       </c>
       <c r="E13" s="18">
         <v>5.74</v>
       </c>
       <c r="F13" s="18">
         <v>6.28</v>
       </c>
       <c r="G13" s="102">
         <v>6.67</v>
       </c>
       <c r="H13" s="103">
         <v>6.18</v>
       </c>
       <c r="I13" s="104">
@@ -11856,52 +12170,55 @@
       </c>
       <c r="U13" s="216">
         <v>6.45</v>
       </c>
       <c r="V13" s="217">
         <v>6.17</v>
       </c>
       <c r="W13" s="18">
         <v>5.84</v>
       </c>
       <c r="X13" s="18">
         <v>5.77</v>
       </c>
       <c r="Y13" s="18">
         <v>5.77</v>
       </c>
       <c r="Z13" s="18">
         <v>5.71</v>
       </c>
       <c r="AA13" s="18">
         <v>7.05</v>
       </c>
       <c r="AB13" s="18">
         <v>6.87</v>
       </c>
-    </row>
-    <row r="14" spans="1:28" s="12" customFormat="1" ht="11.25">
+      <c r="AC13" s="18">
+        <v>7.69</v>
+      </c>
+    </row>
+    <row r="14" spans="1:29" s="12" customFormat="1" ht="11.25">
       <c r="A14" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B14" s="18">
         <v>5.18</v>
       </c>
       <c r="C14" s="18">
         <v>8.5</v>
       </c>
       <c r="D14" s="18">
         <v>9.82</v>
       </c>
       <c r="E14" s="18">
         <v>10.220000000000001</v>
       </c>
       <c r="F14" s="18">
         <v>9.25</v>
       </c>
       <c r="G14" s="102">
         <v>8.9</v>
       </c>
       <c r="H14" s="103">
         <v>8.4700000000000006</v>
       </c>
       <c r="I14" s="104">
@@ -11942,52 +12259,55 @@
       </c>
       <c r="U14" s="216">
         <v>5.86</v>
       </c>
       <c r="V14" s="217">
         <v>5.26</v>
       </c>
       <c r="W14" s="18">
         <v>4.7300000000000004</v>
       </c>
       <c r="X14" s="18">
         <v>4.87</v>
       </c>
       <c r="Y14" s="18">
         <v>5.01</v>
       </c>
       <c r="Z14" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AA14" s="18">
         <v>12.55</v>
       </c>
       <c r="AB14" s="18">
         <v>13.02</v>
       </c>
-    </row>
-    <row r="15" spans="1:28" s="12" customFormat="1" ht="11.25">
+      <c r="AC14" s="18">
+        <v>9.6</v>
+      </c>
+    </row>
+    <row r="15" spans="1:29" s="12" customFormat="1" ht="11.25">
       <c r="A15" s="6" t="s">
         <v>36</v>
       </c>
       <c r="B15" s="18" t="s">
         <v>42</v>
       </c>
       <c r="C15" s="18" t="s">
         <v>42</v>
       </c>
       <c r="D15" s="18">
         <v>6.58</v>
       </c>
       <c r="E15" s="18">
         <v>4.76</v>
       </c>
       <c r="F15" s="18">
         <v>3.95</v>
       </c>
       <c r="G15" s="102">
         <v>9.84</v>
       </c>
       <c r="H15" s="103">
         <v>8.36</v>
       </c>
       <c r="I15" s="104">
@@ -12028,52 +12348,53 @@
       </c>
       <c r="U15" s="216">
         <v>7.65</v>
       </c>
       <c r="V15" s="217">
         <v>6.61</v>
       </c>
       <c r="W15" s="18">
         <v>5.87</v>
       </c>
       <c r="X15" s="18">
         <v>5.33</v>
       </c>
       <c r="Y15" s="18">
         <v>4.87</v>
       </c>
       <c r="Z15" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AA15" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AB15" s="18" t="s">
         <v>42</v>
       </c>
-    </row>
-    <row r="16" spans="1:28" s="12" customFormat="1" ht="11.25">
+      <c r="AC15" s="18"/>
+    </row>
+    <row r="16" spans="1:29" s="12" customFormat="1" ht="11.25">
       <c r="A16" s="6" t="s">
         <v>37</v>
       </c>
       <c r="B16" s="18" t="s">
         <v>42</v>
       </c>
       <c r="C16" s="18">
         <v>12.5</v>
       </c>
       <c r="D16" s="18">
         <v>8.1300000000000008</v>
       </c>
       <c r="E16" s="18">
         <v>11.36</v>
       </c>
       <c r="F16" s="18">
         <v>13.1</v>
       </c>
       <c r="G16" s="102">
         <v>11.03</v>
       </c>
       <c r="H16" s="103">
         <v>12.99</v>
       </c>
       <c r="I16" s="104">
@@ -12114,52 +12435,55 @@
       </c>
       <c r="U16" s="216">
         <v>12.94</v>
       </c>
       <c r="V16" s="217">
         <v>11.36</v>
       </c>
       <c r="W16" s="18">
         <v>10.199999999999999</v>
       </c>
       <c r="X16" s="18">
         <v>9.26</v>
       </c>
       <c r="Y16" s="18">
         <v>8.39</v>
       </c>
       <c r="Z16" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AA16" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AB16" s="18" t="s">
         <v>42</v>
       </c>
-    </row>
-    <row r="17" spans="1:28" s="12" customFormat="1" ht="11.25">
+      <c r="AC16" s="18">
+        <v>7.04</v>
+      </c>
+    </row>
+    <row r="17" spans="1:29" s="12" customFormat="1" ht="11.25">
       <c r="A17" s="6" t="s">
         <v>38</v>
       </c>
       <c r="B17" s="18">
         <v>39.6</v>
       </c>
       <c r="C17" s="18">
         <v>24.75</v>
       </c>
       <c r="D17" s="18">
         <v>19.420000000000002</v>
       </c>
       <c r="E17" s="18">
         <v>14.39</v>
       </c>
       <c r="F17" s="18">
         <v>11.86</v>
       </c>
       <c r="G17" s="102">
         <v>11.67</v>
       </c>
       <c r="H17" s="103">
         <v>13.04</v>
       </c>
       <c r="I17" s="104">
@@ -12200,52 +12524,55 @@
       </c>
       <c r="U17" s="216">
         <v>10.9</v>
       </c>
       <c r="V17" s="217">
         <v>11.19</v>
       </c>
       <c r="W17" s="18">
         <v>11.26</v>
       </c>
       <c r="X17" s="18">
         <v>10.3</v>
       </c>
       <c r="Y17" s="18">
         <v>10.44</v>
       </c>
       <c r="Z17" s="18">
         <v>13.16</v>
       </c>
       <c r="AA17" s="18">
         <v>12.5</v>
       </c>
       <c r="AB17" s="18">
         <v>12.93</v>
       </c>
-    </row>
-    <row r="18" spans="1:28" s="12" customFormat="1" ht="11.25">
+      <c r="AC17" s="18">
+        <v>10.34</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29" s="12" customFormat="1" ht="11.25">
       <c r="A18" s="6" t="s">
         <v>39</v>
       </c>
       <c r="B18" s="18">
         <v>16.670000000000002</v>
       </c>
       <c r="C18" s="18">
         <v>7.69</v>
       </c>
       <c r="D18" s="18">
         <v>5.43</v>
       </c>
       <c r="E18" s="18">
         <v>4.07</v>
       </c>
       <c r="F18" s="18">
         <v>3.24</v>
       </c>
       <c r="G18" s="102">
         <v>2.81</v>
       </c>
       <c r="H18" s="103">
         <v>2.33</v>
       </c>
       <c r="I18" s="104">
@@ -12286,52 +12613,55 @@
       </c>
       <c r="U18" s="216">
         <v>15.19</v>
       </c>
       <c r="V18" s="217">
         <v>17.739999999999998</v>
       </c>
       <c r="W18" s="18">
         <v>15.59</v>
       </c>
       <c r="X18" s="18">
         <v>14.11</v>
       </c>
       <c r="Y18" s="18">
         <v>12.97</v>
       </c>
       <c r="Z18" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AA18" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AB18" s="18">
         <v>7.75</v>
       </c>
-    </row>
-    <row r="19" spans="1:28" s="12" customFormat="1" ht="11.25">
+      <c r="AC18" s="18">
+        <v>5.75</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29" s="12" customFormat="1" ht="11.25">
       <c r="A19" s="6" t="s">
         <v>40</v>
       </c>
       <c r="B19" s="18">
         <v>28.57</v>
       </c>
       <c r="C19" s="18">
         <v>17.86</v>
       </c>
       <c r="D19" s="18">
         <v>18.52</v>
       </c>
       <c r="E19" s="18">
         <v>13.64</v>
       </c>
       <c r="F19" s="18">
         <v>14.87</v>
       </c>
       <c r="G19" s="102">
         <v>15.87</v>
       </c>
       <c r="H19" s="103">
         <v>13.77</v>
       </c>
       <c r="I19" s="104">
@@ -12372,52 +12702,55 @@
       </c>
       <c r="U19" s="216">
         <v>7.71</v>
       </c>
       <c r="V19" s="217">
         <v>8.9700000000000006</v>
       </c>
       <c r="W19" s="18">
         <v>8.25</v>
       </c>
       <c r="X19" s="18">
         <v>7.48</v>
       </c>
       <c r="Y19" s="18">
         <v>11.93</v>
       </c>
       <c r="Z19" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AA19" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AB19" s="18">
         <v>7.69</v>
       </c>
-    </row>
-    <row r="20" spans="1:28" s="12" customFormat="1" ht="11.25">
+      <c r="AC19" s="18">
+        <v>6.17</v>
+      </c>
+    </row>
+    <row r="20" spans="1:29" s="12" customFormat="1" ht="11.25">
       <c r="A20" s="6" t="s">
         <v>41</v>
       </c>
       <c r="B20" s="18">
         <v>15.63</v>
       </c>
       <c r="C20" s="18">
         <v>8.5500000000000007</v>
       </c>
       <c r="D20" s="18">
         <v>6.41</v>
       </c>
       <c r="E20" s="18">
         <v>4.9000000000000004</v>
       </c>
       <c r="F20" s="18">
         <v>8.6999999999999993</v>
       </c>
       <c r="G20" s="102">
         <v>7.33</v>
       </c>
       <c r="H20" s="103">
         <v>6.23</v>
       </c>
       <c r="I20" s="104">
@@ -12458,83 +12791,86 @@
       </c>
       <c r="U20" s="216">
         <v>11.49</v>
       </c>
       <c r="V20" s="217">
         <v>10.23</v>
       </c>
       <c r="W20" s="18">
         <v>8.99</v>
       </c>
       <c r="X20" s="18">
         <v>8.1300000000000008</v>
       </c>
       <c r="Y20" s="18">
         <v>7.59</v>
       </c>
       <c r="Z20" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AA20" s="18">
         <v>10.99</v>
       </c>
       <c r="AB20" s="18">
         <v>7.41</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="281" t="s">
+      <c r="AC20" s="18">
+        <v>5.92</v>
+      </c>
+    </row>
+    <row r="21" spans="1:29" s="12" customFormat="1">
+      <c r="A21" s="280" t="s">
         <v>20</v>
       </c>
-      <c r="B21" s="281"/>
-[...26 lines deleted...]
-    <row r="22" spans="1:28" s="12" customFormat="1" ht="11.25">
+      <c r="B21" s="280"/>
+      <c r="C21" s="280"/>
+      <c r="D21" s="280"/>
+      <c r="E21" s="280"/>
+      <c r="F21" s="280"/>
+      <c r="G21" s="280"/>
+      <c r="H21" s="280"/>
+      <c r="I21" s="280"/>
+      <c r="J21" s="280"/>
+      <c r="K21" s="280"/>
+      <c r="L21" s="280"/>
+      <c r="M21" s="280"/>
+      <c r="N21" s="280"/>
+      <c r="O21" s="280"/>
+      <c r="P21" s="280"/>
+      <c r="Q21" s="249"/>
+      <c r="R21" s="249"/>
+      <c r="S21" s="249"/>
+      <c r="T21" s="249"/>
+      <c r="U21" s="249"/>
+      <c r="V21" s="249"/>
+      <c r="W21" s="250"/>
+      <c r="X21" s="250"/>
+      <c r="Y21" s="250"/>
+      <c r="Z21" s="250"/>
+      <c r="AA21" s="250"/>
+    </row>
+    <row r="22" spans="1:29" s="12" customFormat="1" ht="11.25">
       <c r="A22" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B22" s="18">
         <v>8.64</v>
       </c>
       <c r="C22" s="18">
         <v>8.9499999999999993</v>
       </c>
       <c r="D22" s="18">
         <v>7.55</v>
       </c>
       <c r="E22" s="18">
         <v>7.43</v>
       </c>
       <c r="F22" s="18">
         <v>7.79</v>
       </c>
       <c r="G22" s="108">
         <v>8.11</v>
       </c>
       <c r="H22" s="109">
         <v>7.49</v>
       </c>
       <c r="I22" s="110">
@@ -12575,52 +12911,55 @@
       </c>
       <c r="U22" s="219">
         <v>5.92</v>
       </c>
       <c r="V22" s="220">
         <v>5.8</v>
       </c>
       <c r="W22" s="18">
         <v>5.39</v>
       </c>
       <c r="X22" s="18">
         <v>5.39</v>
       </c>
       <c r="Y22" s="18">
         <v>5.49</v>
       </c>
       <c r="Z22" s="18">
         <v>5.08</v>
       </c>
       <c r="AA22" s="18">
         <v>9.2100000000000009</v>
       </c>
       <c r="AB22" s="18">
         <v>8.52</v>
       </c>
-    </row>
-    <row r="23" spans="1:28" s="12" customFormat="1" ht="11.25">
+      <c r="AC22" s="18">
+        <v>7.44</v>
+      </c>
+    </row>
+    <row r="23" spans="1:29" s="12" customFormat="1" ht="11.25">
       <c r="A23" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B23" s="18">
         <v>9.02</v>
       </c>
       <c r="C23" s="18">
         <v>8.4</v>
       </c>
       <c r="D23" s="18">
         <v>6.31</v>
       </c>
       <c r="E23" s="18">
         <v>6.06</v>
       </c>
       <c r="F23" s="18">
         <v>6.74</v>
       </c>
       <c r="G23" s="108">
         <v>7.56</v>
       </c>
       <c r="H23" s="109">
         <v>6.9</v>
       </c>
       <c r="I23" s="110">
@@ -12661,52 +13000,55 @@
       </c>
       <c r="U23" s="219">
         <v>6.3</v>
       </c>
       <c r="V23" s="220">
         <v>6.24</v>
       </c>
       <c r="W23" s="18">
         <v>5.81</v>
       </c>
       <c r="X23" s="18">
         <v>5.9</v>
       </c>
       <c r="Y23" s="18">
         <v>5.92</v>
       </c>
       <c r="Z23" s="18">
         <v>6.06</v>
       </c>
       <c r="AA23" s="18">
         <v>8.7899999999999991</v>
       </c>
       <c r="AB23" s="18">
         <v>8.1199999999999992</v>
       </c>
-    </row>
-    <row r="24" spans="1:28" s="12" customFormat="1" ht="11.25">
+      <c r="AC23" s="18">
+        <v>7.39</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29" s="12" customFormat="1" ht="11.25">
       <c r="A24" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B24" s="18">
         <v>6.9</v>
       </c>
       <c r="C24" s="18">
         <v>11.45</v>
       </c>
       <c r="D24" s="18">
         <v>13.3</v>
       </c>
       <c r="E24" s="18">
         <v>13.65</v>
       </c>
       <c r="F24" s="18">
         <v>12.31</v>
       </c>
       <c r="G24" s="108">
         <v>10.53</v>
       </c>
       <c r="H24" s="109">
         <v>10.1</v>
       </c>
       <c r="I24" s="110">
@@ -12747,83 +13089,86 @@
       </c>
       <c r="U24" s="219">
         <v>4.3099999999999996</v>
       </c>
       <c r="V24" s="220">
         <v>3.89</v>
       </c>
       <c r="W24" s="18">
         <v>3.53</v>
       </c>
       <c r="X24" s="18">
         <v>3.18</v>
       </c>
       <c r="Y24" s="18">
         <v>3.64</v>
       </c>
       <c r="Z24" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AA24" s="18">
         <v>11.36</v>
       </c>
       <c r="AB24" s="18">
         <v>10.42</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="278" t="s">
+      <c r="AC24" s="18">
+        <v>7.65</v>
+      </c>
+    </row>
+    <row r="25" spans="1:29" s="12" customFormat="1">
+      <c r="A25" s="277" t="s">
         <v>1</v>
       </c>
-      <c r="B25" s="278"/>
-[...26 lines deleted...]
-    <row r="26" spans="1:28" s="12" customFormat="1" ht="11.25">
+      <c r="B25" s="277"/>
+      <c r="C25" s="277"/>
+      <c r="D25" s="277"/>
+      <c r="E25" s="277"/>
+      <c r="F25" s="277"/>
+      <c r="G25" s="277"/>
+      <c r="H25" s="277"/>
+      <c r="I25" s="277"/>
+      <c r="J25" s="277"/>
+      <c r="K25" s="277"/>
+      <c r="L25" s="277"/>
+      <c r="M25" s="277"/>
+      <c r="N25" s="277"/>
+      <c r="O25" s="277"/>
+      <c r="P25" s="277"/>
+      <c r="Q25" s="249"/>
+      <c r="R25" s="249"/>
+      <c r="S25" s="249"/>
+      <c r="T25" s="249"/>
+      <c r="U25" s="249"/>
+      <c r="V25" s="249"/>
+      <c r="W25" s="250"/>
+      <c r="X25" s="250"/>
+      <c r="Y25" s="250"/>
+      <c r="Z25" s="250"/>
+      <c r="AA25" s="250"/>
+    </row>
+    <row r="26" spans="1:29" s="12" customFormat="1" ht="11.25">
       <c r="A26" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B26" s="18">
         <v>16.739999999999998</v>
       </c>
       <c r="C26" s="18">
         <v>10.46</v>
       </c>
       <c r="D26" s="18">
         <v>9.32</v>
       </c>
       <c r="E26" s="114">
         <v>7.29</v>
       </c>
       <c r="F26" s="18">
         <v>7.3</v>
       </c>
       <c r="G26" s="115">
         <v>7.58</v>
       </c>
       <c r="H26" s="116">
         <v>7.41</v>
       </c>
       <c r="I26" s="117">
@@ -12864,52 +13209,55 @@
       </c>
       <c r="U26" s="222">
         <v>9.51</v>
       </c>
       <c r="V26" s="223">
         <v>9.1999999999999993</v>
       </c>
       <c r="W26" s="114">
         <v>8.6</v>
       </c>
       <c r="X26" s="114">
         <v>7.99</v>
       </c>
       <c r="Y26" s="18">
         <v>8.07</v>
       </c>
       <c r="Z26" s="18">
         <v>3.78</v>
       </c>
       <c r="AA26" s="18">
         <v>5.01</v>
       </c>
       <c r="AB26" s="114">
         <v>6.62</v>
       </c>
-    </row>
-    <row r="27" spans="1:28" s="12" customFormat="1" ht="11.25">
+      <c r="AC26" s="114">
+        <v>7.65</v>
+      </c>
+    </row>
+    <row r="27" spans="1:29" s="12" customFormat="1" ht="11.25">
       <c r="A27" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="18">
         <v>13.51</v>
       </c>
       <c r="C27" s="18">
         <v>7.26</v>
       </c>
       <c r="D27" s="18">
         <v>6.61</v>
       </c>
       <c r="E27" s="114">
         <v>4.8600000000000003</v>
       </c>
       <c r="F27" s="18">
         <v>5</v>
       </c>
       <c r="G27" s="115">
         <v>4.21</v>
       </c>
       <c r="H27" s="116">
         <v>4.21</v>
       </c>
       <c r="I27" s="117">
@@ -12950,52 +13298,55 @@
       </c>
       <c r="U27" s="222">
         <v>6.84</v>
       </c>
       <c r="V27" s="223">
         <v>5.99</v>
       </c>
       <c r="W27" s="114">
         <v>5.92</v>
       </c>
       <c r="X27" s="114">
         <v>5.42</v>
       </c>
       <c r="Y27" s="18">
         <v>5.36</v>
       </c>
       <c r="Z27" s="18">
         <v>4.8499999999999996</v>
       </c>
       <c r="AA27" s="18">
         <v>2.73</v>
       </c>
       <c r="AB27" s="114">
         <v>3.72</v>
       </c>
-    </row>
-    <row r="28" spans="1:28" s="12" customFormat="1" ht="11.25">
+      <c r="AC27" s="114">
+        <v>8.43</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29" s="12" customFormat="1" ht="11.25">
       <c r="A28" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B28" s="18" t="s">
         <v>42</v>
       </c>
       <c r="C28" s="18" t="s">
         <v>42</v>
       </c>
       <c r="D28" s="18" t="s">
         <v>42</v>
       </c>
       <c r="E28" s="18" t="s">
         <v>42</v>
       </c>
       <c r="F28" s="18" t="s">
         <v>42</v>
       </c>
       <c r="G28" s="115">
         <v>3.98</v>
       </c>
       <c r="H28" s="116">
         <v>3.46</v>
       </c>
       <c r="I28" s="117">
@@ -13034,52 +13385,55 @@
       </c>
       <c r="U28" s="222">
         <v>11.19</v>
       </c>
       <c r="V28" s="223">
         <v>9.9</v>
       </c>
       <c r="W28" s="114">
         <v>8.65</v>
       </c>
       <c r="X28" s="114">
         <v>10.31</v>
       </c>
       <c r="Y28" s="18">
         <v>9.43</v>
       </c>
       <c r="Z28" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AA28" s="18">
         <v>15.87</v>
       </c>
       <c r="AB28" s="114">
         <v>20.83</v>
       </c>
-    </row>
-    <row r="29" spans="1:28" s="12" customFormat="1" ht="11.25">
+      <c r="AC28" s="114">
+        <v>15.5</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29" s="12" customFormat="1" ht="11.25">
       <c r="A29" s="6" t="s">
         <v>36</v>
       </c>
       <c r="B29" s="18" t="s">
         <v>42</v>
       </c>
       <c r="C29" s="18" t="s">
         <v>42</v>
       </c>
       <c r="D29" s="18">
         <v>6.58</v>
       </c>
       <c r="E29" s="114">
         <v>4.76</v>
       </c>
       <c r="F29" s="18">
         <v>3.95</v>
       </c>
       <c r="G29" s="115">
         <v>9.84</v>
       </c>
       <c r="H29" s="116">
         <v>8.36</v>
       </c>
       <c r="I29" s="117">
@@ -13120,52 +13474,53 @@
       </c>
       <c r="U29" s="222">
         <v>7.65</v>
       </c>
       <c r="V29" s="223">
         <v>6.61</v>
       </c>
       <c r="W29" s="114">
         <v>5.87</v>
       </c>
       <c r="X29" s="114">
         <v>5.33</v>
       </c>
       <c r="Y29" s="18">
         <v>4.87</v>
       </c>
       <c r="Z29" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AA29" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AB29" s="18" t="s">
         <v>42</v>
       </c>
-    </row>
-    <row r="30" spans="1:28" s="12" customFormat="1" ht="11.25">
+      <c r="AC29" s="114"/>
+    </row>
+    <row r="30" spans="1:29" s="12" customFormat="1" ht="11.25">
       <c r="A30" s="6" t="s">
         <v>37</v>
       </c>
       <c r="B30" s="18" t="s">
         <v>42</v>
       </c>
       <c r="C30" s="18">
         <v>12.5</v>
       </c>
       <c r="D30" s="18">
         <v>8.1300000000000008</v>
       </c>
       <c r="E30" s="114">
         <v>11.36</v>
       </c>
       <c r="F30" s="18">
         <v>13.1</v>
       </c>
       <c r="G30" s="115">
         <v>11.03</v>
       </c>
       <c r="H30" s="116">
         <v>12.99</v>
       </c>
       <c r="I30" s="117">
@@ -13206,52 +13561,55 @@
       </c>
       <c r="U30" s="222">
         <v>12.94</v>
       </c>
       <c r="V30" s="223">
         <v>11.36</v>
       </c>
       <c r="W30" s="114">
         <v>10.199999999999999</v>
       </c>
       <c r="X30" s="114">
         <v>9.26</v>
       </c>
       <c r="Y30" s="18">
         <v>8.39</v>
       </c>
       <c r="Z30" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AA30" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AB30" s="18" t="s">
         <v>42</v>
       </c>
-    </row>
-    <row r="31" spans="1:28" s="12" customFormat="1" ht="11.25">
+      <c r="AC30" s="114">
+        <v>7.04</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29" s="12" customFormat="1" ht="11.25">
       <c r="A31" s="6" t="s">
         <v>38</v>
       </c>
       <c r="B31" s="18">
         <v>39.6</v>
       </c>
       <c r="C31" s="18">
         <v>24.75</v>
       </c>
       <c r="D31" s="18">
         <v>19.420000000000002</v>
       </c>
       <c r="E31" s="114">
         <v>14.39</v>
       </c>
       <c r="F31" s="18">
         <v>11.86</v>
       </c>
       <c r="G31" s="115">
         <v>11.67</v>
       </c>
       <c r="H31" s="116">
         <v>13.04</v>
       </c>
       <c r="I31" s="117">
@@ -13292,52 +13650,55 @@
       </c>
       <c r="U31" s="222">
         <v>10.9</v>
       </c>
       <c r="V31" s="223">
         <v>11.19</v>
       </c>
       <c r="W31" s="114">
         <v>11.26</v>
       </c>
       <c r="X31" s="114">
         <v>10.3</v>
       </c>
       <c r="Y31" s="18">
         <v>10.44</v>
       </c>
       <c r="Z31" s="18">
         <v>13.16</v>
       </c>
       <c r="AA31" s="18">
         <v>12.5</v>
       </c>
       <c r="AB31" s="114">
         <v>12.93</v>
       </c>
-    </row>
-    <row r="32" spans="1:28" s="12" customFormat="1" ht="11.25">
+      <c r="AC31" s="114">
+        <v>10.34</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29" s="12" customFormat="1" ht="11.25">
       <c r="A32" s="6" t="s">
         <v>39</v>
       </c>
       <c r="B32" s="18">
         <v>16.670000000000002</v>
       </c>
       <c r="C32" s="18">
         <v>7.69</v>
       </c>
       <c r="D32" s="18">
         <v>5.43</v>
       </c>
       <c r="E32" s="114">
         <v>4.07</v>
       </c>
       <c r="F32" s="18">
         <v>3.24</v>
       </c>
       <c r="G32" s="115">
         <v>2.81</v>
       </c>
       <c r="H32" s="116">
         <v>2.33</v>
       </c>
       <c r="I32" s="117">
@@ -13378,52 +13739,55 @@
       </c>
       <c r="U32" s="222">
         <v>15.19</v>
       </c>
       <c r="V32" s="223">
         <v>17.739999999999998</v>
       </c>
       <c r="W32" s="114">
         <v>15.59</v>
       </c>
       <c r="X32" s="114">
         <v>14.11</v>
       </c>
       <c r="Y32" s="18">
         <v>12.97</v>
       </c>
       <c r="Z32" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AA32" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AB32" s="114">
         <v>7.75</v>
       </c>
-    </row>
-    <row r="33" spans="1:28" s="12" customFormat="1" ht="11.25">
+      <c r="AC32" s="114">
+        <v>5.75</v>
+      </c>
+    </row>
+    <row r="33" spans="1:29" s="12" customFormat="1" ht="11.25">
       <c r="A33" s="6" t="s">
         <v>40</v>
       </c>
       <c r="B33" s="114">
         <v>28.57</v>
       </c>
       <c r="C33" s="114">
         <v>17.86</v>
       </c>
       <c r="D33" s="114">
         <v>18.52</v>
       </c>
       <c r="E33" s="114">
         <v>13.64</v>
       </c>
       <c r="F33" s="18">
         <v>14.87</v>
       </c>
       <c r="G33" s="115">
         <v>15.87</v>
       </c>
       <c r="H33" s="116">
         <v>13.77</v>
       </c>
       <c r="I33" s="117">
@@ -13464,52 +13828,55 @@
       </c>
       <c r="U33" s="222">
         <v>7.71</v>
       </c>
       <c r="V33" s="223">
         <v>8.9700000000000006</v>
       </c>
       <c r="W33" s="114">
         <v>8.25</v>
       </c>
       <c r="X33" s="114">
         <v>7.48</v>
       </c>
       <c r="Y33" s="18">
         <v>11.93</v>
       </c>
       <c r="Z33" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AA33" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AB33" s="114">
         <v>7.69</v>
       </c>
-    </row>
-    <row r="34" spans="1:28" s="12" customFormat="1" ht="11.25">
+      <c r="AC33" s="114">
+        <v>6.17</v>
+      </c>
+    </row>
+    <row r="34" spans="1:29" s="12" customFormat="1" ht="11.25">
       <c r="A34" s="7" t="s">
         <v>41</v>
       </c>
       <c r="B34" s="227">
         <v>15.63</v>
       </c>
       <c r="C34" s="227">
         <v>8.5500000000000007</v>
       </c>
       <c r="D34" s="227">
         <v>6.41</v>
       </c>
       <c r="E34" s="227">
         <v>4.9000000000000004</v>
       </c>
       <c r="F34" s="227">
         <v>8.6999999999999993</v>
       </c>
       <c r="G34" s="121">
         <v>7.33</v>
       </c>
       <c r="H34" s="122">
         <v>6.23</v>
       </c>
       <c r="I34" s="123">
@@ -13550,68 +13917,71 @@
       </c>
       <c r="U34" s="225">
         <v>11.49</v>
       </c>
       <c r="V34" s="226">
         <v>10.23</v>
       </c>
       <c r="W34" s="229">
         <v>8.99</v>
       </c>
       <c r="X34" s="229">
         <v>8.1300000000000008</v>
       </c>
       <c r="Y34" s="229">
         <v>7.59</v>
       </c>
       <c r="Z34" s="229" t="s">
         <v>42</v>
       </c>
       <c r="AA34" s="229">
         <v>10.99</v>
       </c>
       <c r="AB34" s="244">
         <v>7.41</v>
       </c>
-    </row>
-    <row r="35" spans="1:28">
+      <c r="AC34" s="246">
+        <v>5.92</v>
+      </c>
+    </row>
+    <row r="35" spans="1:29">
       <c r="A35" s="11" t="s">
         <v>27</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A2:C5"/>
     <mergeCell ref="A11:AA11"/>
     <mergeCell ref="A21:AA21"/>
     <mergeCell ref="A25:AA25"/>
     <mergeCell ref="B9:M9"/>
     <mergeCell ref="A9:A10"/>
     <mergeCell ref="N9:Y9"/>
-    <mergeCell ref="Z9:AB9"/>
-[...1 lines deleted...]
-    <mergeCell ref="A7:AB7"/>
+    <mergeCell ref="Z9:AC9"/>
+    <mergeCell ref="A8:AC8"/>
+    <mergeCell ref="A7:AC7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>All population</vt:lpstr>