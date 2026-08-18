--- v2 (2026-07-09)
+++ v3 (2026-08-18)
@@ -25,51 +25,51 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11205" tabRatio="797" activeTab="4"/>
   </bookViews>
   <sheets>
     <sheet name="All population" sheetId="1" r:id="rId1"/>
     <sheet name="General mortality rate" sheetId="4" r:id="rId2"/>
     <sheet name="deceased by gender" sheetId="8" r:id="rId3"/>
     <sheet name="The number of deceased infants " sheetId="6" r:id="rId4"/>
     <sheet name="Infant mortality rate " sheetId="7" r:id="rId5"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="632" uniqueCount="46">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="669" uniqueCount="46">
   <si>
     <t>Atyrau</t>
   </si>
   <si>
     <t>Rural population</t>
   </si>
   <si>
     <t>per 1000 people</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
@@ -571,51 +571,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="284">
+  <cellXfs count="285">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
@@ -1294,134 +1294,137 @@
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="58" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="63" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="64" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...21 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="3" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="157">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="85"/>
     <cellStyle name="Обычный 100" xfId="26"/>
     <cellStyle name="Обычный 101" xfId="55"/>
     <cellStyle name="Обычный 102" xfId="60"/>
     <cellStyle name="Обычный 103" xfId="66"/>
     <cellStyle name="Обычный 104" xfId="92"/>
     <cellStyle name="Обычный 105" xfId="101"/>
     <cellStyle name="Обычный 106" xfId="110"/>
     <cellStyle name="Обычный 107" xfId="34"/>
     <cellStyle name="Обычный 108" xfId="42"/>
     <cellStyle name="Обычный 109" xfId="50"/>
     <cellStyle name="Обычный 11" xfId="93"/>
     <cellStyle name="Обычный 110" xfId="72"/>
     <cellStyle name="Обычный 111" xfId="78"/>
     <cellStyle name="Обычный 112" xfId="84"/>
     <cellStyle name="Обычный 113" xfId="112"/>
     <cellStyle name="Обычный 114" xfId="115"/>
     <cellStyle name="Обычный 115" xfId="118"/>
     <cellStyle name="Обычный 116" xfId="130"/>
     <cellStyle name="Обычный 117" xfId="133"/>
@@ -1587,320 +1590,320 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>3</xdr:col>
-      <xdr:colOff>0</xdr:colOff>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Рисунок 3" descr="F:\НАУРЗБЕКОВА АСЕЛЬ (каб 824)\2018-2025 МОИ ДОКУМЕНТЫ\10) 2018-2026 ПЕРЕПИСКА\2026\ВНУТРЕННЯЯ БНС\Хат СП по измен. лого\2 вариант заново\Приложение\логотип\ЛОГО АНГ по левому краю.png"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-              <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" val="0"/>
+              <a14:useLocalDpi xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns="" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2028825" cy="800100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>3</xdr:col>
-      <xdr:colOff>0</xdr:colOff>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Рисунок 2" descr="F:\НАУРЗБЕКОВА АСЕЛЬ (каб 824)\2018-2025 МОИ ДОКУМЕНТЫ\10) 2018-2026 ПЕРЕПИСКА\2026\ВНУТРЕННЯЯ БНС\Хат СП по измен. лого\2 вариант заново\Приложение\логотип\ЛОГО АНГ по левому краю.png"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-              <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" val="0"/>
+              <a14:useLocalDpi xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns="" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2000250" cy="781050"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>3</xdr:col>
-      <xdr:colOff>0</xdr:colOff>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Рисунок 3" descr="F:\НАУРЗБЕКОВА АСЕЛЬ (каб 824)\2018-2025 МОИ ДОКУМЕНТЫ\10) 2018-2026 ПЕРЕПИСКА\2026\ВНУТРЕННЯЯ БНС\Хат СП по измен. лого\2 вариант заново\Приложение\логотип\ЛОГО АНГ по левому краю.png"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-              <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" val="0"/>
+              <a14:useLocalDpi xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns="" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2038350" cy="781050"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>3</xdr:col>
+      <xdr:col>15</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Рисунок 3" descr="F:\НАУРЗБЕКОВА АСЕЛЬ (каб 824)\2018-2025 МОИ ДОКУМЕНТЫ\10) 2018-2026 ПЕРЕПИСКА\2026\ВНУТРЕННЯЯ БНС\Хат СП по измен. лого\2 вариант заново\Приложение\логотип\ЛОГО АНГ по левому краю.png"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-              <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" val="0"/>
+              <a14:useLocalDpi xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns="" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1962150" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47626</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47624</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>3</xdr:col>
+      <xdr:col>15</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="Рисунок 4" descr="F:\НАУРЗБЕКОВА АСЕЛЬ (каб 824)\2018-2025 МОИ ДОКУМЕНТЫ\10) 2018-2026 ПЕРЕПИСКА\2026\ВНУТРЕННЯЯ БНС\Хат СП по измен. лого\2 вариант заново\Приложение\логотип\ЛОГО АНГ по левому краю.png"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-              <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" val="0"/>
+              <a14:useLocalDpi xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns="" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="47626" y="47624"/>
           <a:ext cx="1914524" cy="819151"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>3</xdr:col>
-      <xdr:colOff>133350</xdr:colOff>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Рисунок 3" descr="F:\НАУРЗБЕКОВА АСЕЛЬ (каб 824)\2018-2025 МОИ ДОКУМЕНТЫ\10) 2018-2026 ПЕРЕПИСКА\2026\ВНУТРЕННЯЯ БНС\Хат СП по измен. лого\2 вариант заново\Приложение\логотип\ЛОГО АНГ по левому краю.png"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-              <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" val="0"/>
+              <a14:useLocalDpi xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns="" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2028825" cy="809625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
@@ -2189,231 +2192,239 @@
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AC34"/>
+  <dimension ref="A1:AE34"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A52" sqref="A52:AB52"/>
-      <selection pane="bottomLeft" activeCell="AC11" sqref="AC11:AC33"/>
+      <selection pane="bottomLeft" activeCell="AI26" sqref="AI26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="15.42578125" style="1" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="14" max="14" width="6.85546875" style="1" customWidth="1"/>
+    <col min="1" max="1" width="14.42578125" style="1" customWidth="1"/>
+    <col min="2" max="2" width="0.28515625" style="1" hidden="1" customWidth="1"/>
+    <col min="3" max="3" width="8.28515625" style="1" hidden="1" customWidth="1"/>
+    <col min="4" max="5" width="5.42578125" style="1" hidden="1" customWidth="1"/>
+    <col min="6" max="6" width="5" style="1" hidden="1" customWidth="1"/>
+    <col min="7" max="7" width="5.7109375" style="1" hidden="1" customWidth="1"/>
+    <col min="8" max="8" width="0.140625" style="1" hidden="1" customWidth="1"/>
+    <col min="9" max="9" width="0.42578125" style="1" hidden="1" customWidth="1"/>
+    <col min="10" max="11" width="0.140625" style="1" hidden="1" customWidth="1"/>
+    <col min="12" max="13" width="8.5703125" style="1" hidden="1" customWidth="1"/>
+    <col min="14" max="14" width="6.7109375" style="1" customWidth="1"/>
     <col min="15" max="15" width="7.85546875" style="1" customWidth="1"/>
     <col min="16" max="16" width="5.5703125" style="1" customWidth="1"/>
     <col min="17" max="17" width="5.28515625" style="1" customWidth="1"/>
     <col min="18" max="18" width="4.7109375" style="1" customWidth="1"/>
     <col min="19" max="19" width="5.85546875" style="1" customWidth="1"/>
     <col min="20" max="20" width="6.140625" style="1" customWidth="1"/>
     <col min="21" max="21" width="7.28515625" style="1" customWidth="1"/>
     <col min="22" max="22" width="8.5703125" style="1" customWidth="1"/>
     <col min="23" max="23" width="6.7109375" style="1" customWidth="1"/>
     <col min="24" max="24" width="8.28515625" style="1" customWidth="1"/>
     <col min="25" max="25" width="8.7109375" style="1" customWidth="1"/>
     <col min="26" max="26" width="7.140625" style="1" customWidth="1"/>
     <col min="27" max="27" width="7.42578125" style="1" customWidth="1"/>
     <col min="28" max="29" width="6.5703125" style="1" customWidth="1"/>
-    <col min="30" max="16384" width="9.140625" style="1"/>
+    <col min="30" max="30" width="6.28515625" style="1" customWidth="1"/>
+    <col min="31" max="31" width="7.28515625" style="1" customWidth="1"/>
+    <col min="32" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:29" s="13" customFormat="1" ht="20.25" hidden="1" customHeight="1"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:29">
+    <row r="1" spans="1:31" s="13" customFormat="1" ht="20.25" hidden="1" customHeight="1"/>
+    <row r="2" spans="1:31" ht="16.5" customHeight="1"/>
+    <row r="4" spans="1:31">
       <c r="A4" s="15"/>
       <c r="B4" s="15"/>
       <c r="C4" s="15"/>
       <c r="D4" s="15"/>
       <c r="E4" s="16"/>
       <c r="F4" s="16"/>
       <c r="G4" s="16"/>
       <c r="H4" s="16"/>
       <c r="I4" s="16"/>
       <c r="J4" s="16"/>
       <c r="K4" s="16"/>
       <c r="L4" s="16"/>
       <c r="M4" s="16"/>
       <c r="N4" s="16"/>
       <c r="O4" s="16"/>
       <c r="P4" s="16"/>
     </row>
-    <row r="5" spans="1:29">
+    <row r="5" spans="1:31">
       <c r="A5" s="15"/>
       <c r="B5" s="15"/>
       <c r="C5" s="15"/>
       <c r="D5" s="15"/>
       <c r="E5" s="16"/>
       <c r="F5" s="16"/>
       <c r="G5" s="16"/>
       <c r="H5" s="16"/>
       <c r="I5" s="16"/>
       <c r="J5" s="16"/>
       <c r="K5" s="16"/>
       <c r="L5" s="16"/>
       <c r="M5" s="16"/>
       <c r="N5" s="16"/>
       <c r="O5" s="16"/>
       <c r="P5" s="16"/>
     </row>
-    <row r="6" spans="1:29" s="16" customFormat="1">
-      <c r="A6" s="257" t="s">
+    <row r="6" spans="1:31" s="16" customFormat="1">
+      <c r="A6" s="253" t="s">
         <v>30</v>
       </c>
-      <c r="B6" s="257"/>
-[...28 lines deleted...]
-      <c r="A7" s="255" t="s">
+      <c r="B6" s="253"/>
+      <c r="C6" s="253"/>
+      <c r="D6" s="253"/>
+      <c r="E6" s="253"/>
+      <c r="F6" s="253"/>
+      <c r="G6" s="253"/>
+      <c r="H6" s="253"/>
+      <c r="I6" s="253"/>
+      <c r="J6" s="253"/>
+      <c r="K6" s="253"/>
+      <c r="L6" s="253"/>
+      <c r="M6" s="253"/>
+      <c r="N6" s="253"/>
+      <c r="O6" s="253"/>
+      <c r="P6" s="253"/>
+      <c r="Q6" s="251"/>
+      <c r="R6" s="251"/>
+      <c r="S6" s="251"/>
+      <c r="T6" s="251"/>
+      <c r="U6" s="251"/>
+      <c r="V6" s="251"/>
+      <c r="W6" s="251"/>
+      <c r="X6" s="251"/>
+      <c r="Y6" s="251"/>
+      <c r="Z6" s="251"/>
+      <c r="AA6" s="251"/>
+      <c r="AB6" s="251"/>
+      <c r="AC6" s="251"/>
+      <c r="AD6" s="251"/>
+      <c r="AE6" s="251"/>
+    </row>
+    <row r="7" spans="1:31">
+      <c r="A7" s="266" t="s">
         <v>28</v>
       </c>
-      <c r="B7" s="256"/>
-[...30 lines deleted...]
-      <c r="B8" s="260">
+      <c r="B7" s="267"/>
+      <c r="C7" s="267"/>
+      <c r="D7" s="267"/>
+      <c r="E7" s="267"/>
+      <c r="F7" s="267"/>
+      <c r="G7" s="267"/>
+      <c r="H7" s="267"/>
+      <c r="I7" s="267"/>
+      <c r="J7" s="267"/>
+      <c r="K7" s="267"/>
+      <c r="L7" s="267"/>
+      <c r="M7" s="267"/>
+      <c r="N7" s="267"/>
+      <c r="O7" s="267"/>
+      <c r="P7" s="267"/>
+      <c r="Q7" s="267"/>
+      <c r="R7" s="267"/>
+      <c r="S7" s="267"/>
+      <c r="T7" s="267"/>
+      <c r="U7" s="267"/>
+      <c r="V7" s="267"/>
+      <c r="W7" s="267"/>
+      <c r="X7" s="267"/>
+      <c r="Y7" s="267"/>
+      <c r="Z7" s="267"/>
+      <c r="AA7" s="267"/>
+      <c r="AB7" s="267"/>
+      <c r="AC7" s="267"/>
+      <c r="AD7" s="267"/>
+      <c r="AE7" s="267"/>
+    </row>
+    <row r="8" spans="1:31">
+      <c r="A8" s="254"/>
+      <c r="B8" s="256">
         <v>2024</v>
       </c>
-      <c r="C8" s="261"/>
-[...10 lines deleted...]
-      <c r="N8" s="252">
+      <c r="C8" s="257"/>
+      <c r="D8" s="257"/>
+      <c r="E8" s="257"/>
+      <c r="F8" s="257"/>
+      <c r="G8" s="257"/>
+      <c r="H8" s="257"/>
+      <c r="I8" s="257"/>
+      <c r="J8" s="257"/>
+      <c r="K8" s="257"/>
+      <c r="L8" s="257"/>
+      <c r="M8" s="257"/>
+      <c r="N8" s="258">
         <v>2025</v>
       </c>
-      <c r="O8" s="262"/>
-[...10 lines deleted...]
-      <c r="Z8" s="252">
+      <c r="O8" s="259"/>
+      <c r="P8" s="259"/>
+      <c r="Q8" s="260"/>
+      <c r="R8" s="260"/>
+      <c r="S8" s="260"/>
+      <c r="T8" s="260"/>
+      <c r="U8" s="260"/>
+      <c r="V8" s="260"/>
+      <c r="W8" s="260"/>
+      <c r="X8" s="260"/>
+      <c r="Y8" s="261"/>
+      <c r="Z8" s="258">
         <v>2026</v>
       </c>
-      <c r="AA8" s="253"/>
-[...4 lines deleted...]
-      <c r="A9" s="259"/>
+      <c r="AA8" s="265"/>
+      <c r="AB8" s="260"/>
+      <c r="AC8" s="260"/>
+      <c r="AD8" s="260"/>
+      <c r="AE8" s="260"/>
+    </row>
+    <row r="9" spans="1:31" ht="17.25" customHeight="1">
+      <c r="A9" s="255"/>
       <c r="B9" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E9" s="3" t="s">
         <v>6</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>7</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H9" s="3" t="s">
         <v>9</v>
       </c>
       <c r="I9" s="3" t="s">
         <v>10</v>
       </c>
       <c r="J9" s="3" t="s">
@@ -2454,83 +2465,93 @@
       </c>
       <c r="V9" s="3" t="s">
         <v>11</v>
       </c>
       <c r="W9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="X9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="Y9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="Z9" s="2" t="s">
         <v>3</v>
       </c>
       <c r="AA9" s="2" t="s">
         <v>4</v>
       </c>
       <c r="AB9" s="2" t="s">
         <v>5</v>
       </c>
       <c r="AC9" s="3" t="s">
         <v>6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="264" t="s">
+      <c r="AD9" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="AE9" s="3" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="10" spans="1:31" s="12" customFormat="1">
+      <c r="A10" s="262" t="s">
         <v>29</v>
       </c>
-      <c r="B10" s="264"/>
-[...26 lines deleted...]
-    <row r="11" spans="1:29" s="12" customFormat="1" ht="11.25">
+      <c r="B10" s="262"/>
+      <c r="C10" s="262"/>
+      <c r="D10" s="262"/>
+      <c r="E10" s="262"/>
+      <c r="F10" s="262"/>
+      <c r="G10" s="262"/>
+      <c r="H10" s="262"/>
+      <c r="I10" s="262"/>
+      <c r="J10" s="262"/>
+      <c r="K10" s="262"/>
+      <c r="L10" s="262"/>
+      <c r="M10" s="262"/>
+      <c r="N10" s="262"/>
+      <c r="O10" s="262"/>
+      <c r="P10" s="262"/>
+      <c r="Q10" s="263"/>
+      <c r="R10" s="263"/>
+      <c r="S10" s="263"/>
+      <c r="T10" s="264"/>
+      <c r="U10" s="264"/>
+      <c r="V10" s="264"/>
+      <c r="W10" s="264"/>
+      <c r="X10" s="264"/>
+      <c r="Y10" s="264"/>
+      <c r="Z10" s="264"/>
+      <c r="AA10" s="264"/>
+      <c r="AB10" s="264"/>
+      <c r="AC10" s="264"/>
+      <c r="AD10" s="264"/>
+      <c r="AE10" s="264"/>
+    </row>
+    <row r="11" spans="1:31" s="12" customFormat="1" ht="11.25">
       <c r="A11" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B11" s="19">
         <v>353</v>
       </c>
       <c r="C11" s="19">
         <v>265</v>
       </c>
       <c r="D11" s="19">
         <v>261</v>
       </c>
       <c r="E11" s="21">
         <v>316</v>
       </c>
       <c r="F11" s="22">
         <v>315</v>
       </c>
       <c r="G11" s="23">
         <v>281</v>
       </c>
       <c r="H11" s="24">
         <v>334</v>
       </c>
       <c r="I11" s="25">
@@ -2574,52 +2595,58 @@
       </c>
       <c r="V11" s="171">
         <v>298</v>
       </c>
       <c r="W11" s="19">
         <v>320</v>
       </c>
       <c r="X11" s="5">
         <v>290</v>
       </c>
       <c r="Y11" s="29">
         <v>348</v>
       </c>
       <c r="Z11" s="19">
         <v>242</v>
       </c>
       <c r="AA11" s="19">
         <v>276</v>
       </c>
       <c r="AB11" s="19">
         <v>303</v>
       </c>
       <c r="AC11" s="29">
         <v>305</v>
       </c>
-    </row>
-    <row r="12" spans="1:29" s="12" customFormat="1" ht="11.25">
+      <c r="AD11" s="19">
+        <v>263</v>
+      </c>
+      <c r="AE11" s="20">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="12" spans="1:31" s="12" customFormat="1" ht="11.25">
       <c r="A12" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B12" s="19">
         <v>186</v>
       </c>
       <c r="C12" s="19">
         <v>140</v>
       </c>
       <c r="D12" s="19">
         <v>133</v>
       </c>
       <c r="E12" s="21">
         <v>168</v>
       </c>
       <c r="F12" s="22">
         <v>170</v>
       </c>
       <c r="G12" s="23">
         <v>146</v>
       </c>
       <c r="H12" s="24">
         <v>181</v>
       </c>
       <c r="I12" s="25">
@@ -2663,52 +2690,58 @@
       </c>
       <c r="V12" s="171">
         <v>150</v>
       </c>
       <c r="W12" s="19">
         <v>168</v>
       </c>
       <c r="X12" s="5">
         <v>163</v>
       </c>
       <c r="Y12" s="29">
         <v>198</v>
       </c>
       <c r="Z12" s="19">
         <v>140</v>
       </c>
       <c r="AA12" s="19">
         <v>149</v>
       </c>
       <c r="AB12" s="19">
         <v>159</v>
       </c>
       <c r="AC12" s="29">
         <v>184</v>
       </c>
-    </row>
-    <row r="13" spans="1:29" s="12" customFormat="1" ht="11.25">
+      <c r="AD12" s="19">
+        <v>148</v>
+      </c>
+      <c r="AE12" s="20">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="13" spans="1:31" s="12" customFormat="1" ht="11.25">
       <c r="A13" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B13" s="19">
         <v>39</v>
       </c>
       <c r="C13" s="19">
         <v>32</v>
       </c>
       <c r="D13" s="19">
         <v>29</v>
       </c>
       <c r="E13" s="21">
         <v>39</v>
       </c>
       <c r="F13" s="22">
         <v>37</v>
       </c>
       <c r="G13" s="23">
         <v>21</v>
       </c>
       <c r="H13" s="24">
         <v>40</v>
       </c>
       <c r="I13" s="25">
@@ -2752,52 +2785,58 @@
       </c>
       <c r="V13" s="171">
         <v>38</v>
       </c>
       <c r="W13" s="19">
         <v>41</v>
       </c>
       <c r="X13" s="5">
         <v>40</v>
       </c>
       <c r="Y13" s="29">
         <v>27</v>
       </c>
       <c r="Z13" s="19">
         <v>25</v>
       </c>
       <c r="AA13" s="19">
         <v>33</v>
       </c>
       <c r="AB13" s="19">
         <v>32</v>
       </c>
       <c r="AC13" s="29">
         <v>27</v>
       </c>
-    </row>
-    <row r="14" spans="1:29" s="12" customFormat="1" ht="11.25">
+      <c r="AD13" s="19">
+        <v>29</v>
+      </c>
+      <c r="AE13" s="20">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="14" spans="1:31" s="12" customFormat="1" ht="11.25">
       <c r="A14" s="6" t="s">
         <v>36</v>
       </c>
       <c r="B14" s="19">
         <v>17</v>
       </c>
       <c r="C14" s="19">
         <v>13</v>
       </c>
       <c r="D14" s="19">
         <v>22</v>
       </c>
       <c r="E14" s="21">
         <v>22</v>
       </c>
       <c r="F14" s="22">
         <v>17</v>
       </c>
       <c r="G14" s="23">
         <v>17</v>
       </c>
       <c r="H14" s="24">
         <v>16</v>
       </c>
       <c r="I14" s="25">
@@ -2841,52 +2880,58 @@
       </c>
       <c r="V14" s="171">
         <v>23</v>
       </c>
       <c r="W14" s="19">
         <v>22</v>
       </c>
       <c r="X14" s="5">
         <v>13</v>
       </c>
       <c r="Y14" s="29">
         <v>16</v>
       </c>
       <c r="Z14" s="19">
         <v>12</v>
       </c>
       <c r="AA14" s="19">
         <v>20</v>
       </c>
       <c r="AB14" s="19">
         <v>22</v>
       </c>
       <c r="AC14" s="29">
         <v>18</v>
       </c>
-    </row>
-    <row r="15" spans="1:29" s="12" customFormat="1" ht="11.25">
+      <c r="AD14" s="19">
+        <v>10</v>
+      </c>
+      <c r="AE14" s="20">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="15" spans="1:31" s="12" customFormat="1" ht="11.25">
       <c r="A15" s="6" t="s">
         <v>37</v>
       </c>
       <c r="B15" s="19">
         <v>12</v>
       </c>
       <c r="C15" s="19">
         <v>7</v>
       </c>
       <c r="D15" s="19">
         <v>4</v>
       </c>
       <c r="E15" s="21">
         <v>14</v>
       </c>
       <c r="F15" s="22">
         <v>19</v>
       </c>
       <c r="G15" s="23">
         <v>13</v>
       </c>
       <c r="H15" s="24">
         <v>20</v>
       </c>
       <c r="I15" s="25">
@@ -2930,52 +2975,58 @@
       </c>
       <c r="V15" s="171">
         <v>14</v>
       </c>
       <c r="W15" s="19">
         <v>14</v>
       </c>
       <c r="X15" s="5">
         <v>7</v>
       </c>
       <c r="Y15" s="29">
         <v>15</v>
       </c>
       <c r="Z15" s="19">
         <v>12</v>
       </c>
       <c r="AA15" s="19">
         <v>14</v>
       </c>
       <c r="AB15" s="19">
         <v>8</v>
       </c>
       <c r="AC15" s="29">
         <v>6</v>
       </c>
-    </row>
-    <row r="16" spans="1:29" s="12" customFormat="1" ht="11.25">
+      <c r="AD15" s="19">
+        <v>9</v>
+      </c>
+      <c r="AE15" s="20">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="16" spans="1:31" s="12" customFormat="1" ht="11.25">
       <c r="A16" s="6" t="s">
         <v>38</v>
       </c>
       <c r="B16" s="19">
         <v>44</v>
       </c>
       <c r="C16" s="19">
         <v>33</v>
       </c>
       <c r="D16" s="19">
         <v>26</v>
       </c>
       <c r="E16" s="21">
         <v>32</v>
       </c>
       <c r="F16" s="22">
         <v>36</v>
       </c>
       <c r="G16" s="23">
         <v>39</v>
       </c>
       <c r="H16" s="24">
         <v>28</v>
       </c>
       <c r="I16" s="25">
@@ -3019,52 +3070,58 @@
       </c>
       <c r="V16" s="171">
         <v>40</v>
       </c>
       <c r="W16" s="19">
         <v>35</v>
       </c>
       <c r="X16" s="5">
         <v>28</v>
       </c>
       <c r="Y16" s="29">
         <v>42</v>
       </c>
       <c r="Z16" s="19">
         <v>19</v>
       </c>
       <c r="AA16" s="19">
         <v>23</v>
       </c>
       <c r="AB16" s="19">
         <v>38</v>
       </c>
       <c r="AC16" s="29">
         <v>31</v>
       </c>
-    </row>
-    <row r="17" spans="1:29" s="12" customFormat="1" ht="11.25">
+      <c r="AD16" s="19">
+        <v>30</v>
+      </c>
+      <c r="AE16" s="20">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="17" spans="1:31" s="12" customFormat="1" ht="11.25">
       <c r="A17" s="6" t="s">
         <v>39</v>
       </c>
       <c r="B17" s="19">
         <v>14</v>
       </c>
       <c r="C17" s="19">
         <v>14</v>
       </c>
       <c r="D17" s="19">
         <v>20</v>
       </c>
       <c r="E17" s="21">
         <v>18</v>
       </c>
       <c r="F17" s="22">
         <v>12</v>
       </c>
       <c r="G17" s="23">
         <v>16</v>
       </c>
       <c r="H17" s="24">
         <v>18</v>
       </c>
       <c r="I17" s="25">
@@ -3108,52 +3165,58 @@
       </c>
       <c r="V17" s="171">
         <v>13</v>
       </c>
       <c r="W17" s="19">
         <v>19</v>
       </c>
       <c r="X17" s="5">
         <v>17</v>
       </c>
       <c r="Y17" s="29">
         <v>15</v>
       </c>
       <c r="Z17" s="19">
         <v>19</v>
       </c>
       <c r="AA17" s="19">
         <v>10</v>
       </c>
       <c r="AB17" s="19">
         <v>14</v>
       </c>
       <c r="AC17" s="29">
         <v>15</v>
       </c>
-    </row>
-    <row r="18" spans="1:29" s="12" customFormat="1" ht="11.25">
+      <c r="AD17" s="19">
+        <v>10</v>
+      </c>
+      <c r="AE17" s="20">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="18" spans="1:31" s="12" customFormat="1" ht="11.25">
       <c r="A18" s="6" t="s">
         <v>40</v>
       </c>
       <c r="B18" s="19">
         <v>19</v>
       </c>
       <c r="C18" s="19">
         <v>14</v>
       </c>
       <c r="D18" s="19">
         <v>14</v>
       </c>
       <c r="E18" s="21">
         <v>11</v>
       </c>
       <c r="F18" s="22">
         <v>11</v>
       </c>
       <c r="G18" s="23">
         <v>17</v>
       </c>
       <c r="H18" s="24">
         <v>14</v>
       </c>
       <c r="I18" s="25">
@@ -3197,52 +3260,58 @@
       </c>
       <c r="V18" s="171">
         <v>10</v>
       </c>
       <c r="W18" s="19">
         <v>10</v>
       </c>
       <c r="X18" s="5">
         <v>10</v>
       </c>
       <c r="Y18" s="29">
         <v>14</v>
       </c>
       <c r="Z18" s="19">
         <v>4</v>
       </c>
       <c r="AA18" s="19">
         <v>13</v>
       </c>
       <c r="AB18" s="19">
         <v>20</v>
       </c>
       <c r="AC18" s="29">
         <v>7</v>
       </c>
-    </row>
-    <row r="19" spans="1:29" s="12" customFormat="1" ht="11.25">
+      <c r="AD18" s="19">
+        <v>14</v>
+      </c>
+      <c r="AE18" s="20">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="19" spans="1:31" s="12" customFormat="1" ht="11.25">
       <c r="A19" s="6" t="s">
         <v>41</v>
       </c>
       <c r="B19" s="19">
         <v>22</v>
       </c>
       <c r="C19" s="19">
         <v>12</v>
       </c>
       <c r="D19" s="19">
         <v>13</v>
       </c>
       <c r="E19" s="21">
         <v>12</v>
       </c>
       <c r="F19" s="22">
         <v>13</v>
       </c>
       <c r="G19" s="23">
         <v>12</v>
       </c>
       <c r="H19" s="24">
         <v>17</v>
       </c>
       <c r="I19" s="25">
@@ -3286,85 +3355,93 @@
       </c>
       <c r="V19" s="171">
         <v>10</v>
       </c>
       <c r="W19" s="19">
         <v>11</v>
       </c>
       <c r="X19" s="5">
         <v>12</v>
       </c>
       <c r="Y19" s="29">
         <v>21</v>
       </c>
       <c r="Z19" s="19">
         <v>11</v>
       </c>
       <c r="AA19" s="19">
         <v>14</v>
       </c>
       <c r="AB19" s="19">
         <v>10</v>
       </c>
       <c r="AC19" s="29">
         <v>17</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="248" t="s">
+      <c r="AD19" s="19">
+        <v>13</v>
+      </c>
+      <c r="AE19" s="20">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="20" spans="1:31" s="12" customFormat="1">
+      <c r="A20" s="249" t="s">
         <v>20</v>
       </c>
-      <c r="B20" s="248"/>
-[...28 lines deleted...]
-    <row r="21" spans="1:29" s="12" customFormat="1" ht="11.25">
+      <c r="B20" s="249"/>
+      <c r="C20" s="249"/>
+      <c r="D20" s="249"/>
+      <c r="E20" s="249"/>
+      <c r="F20" s="249"/>
+      <c r="G20" s="249"/>
+      <c r="H20" s="249"/>
+      <c r="I20" s="249"/>
+      <c r="J20" s="249"/>
+      <c r="K20" s="249"/>
+      <c r="L20" s="249"/>
+      <c r="M20" s="249"/>
+      <c r="N20" s="249"/>
+      <c r="O20" s="249"/>
+      <c r="P20" s="249"/>
+      <c r="Q20" s="250"/>
+      <c r="R20" s="250"/>
+      <c r="S20" s="250"/>
+      <c r="T20" s="251"/>
+      <c r="U20" s="251"/>
+      <c r="V20" s="251"/>
+      <c r="W20" s="251"/>
+      <c r="X20" s="251"/>
+      <c r="Y20" s="251"/>
+      <c r="Z20" s="251"/>
+      <c r="AA20" s="251"/>
+      <c r="AB20" s="251"/>
+      <c r="AC20" s="251"/>
+      <c r="AD20" s="251"/>
+      <c r="AE20" s="251"/>
+    </row>
+    <row r="21" spans="1:31" s="12" customFormat="1" ht="11.25">
       <c r="A21" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B21" s="19">
         <v>182</v>
       </c>
       <c r="C21" s="19">
         <v>140</v>
       </c>
       <c r="D21" s="19">
         <v>133</v>
       </c>
       <c r="E21" s="30">
         <v>177</v>
       </c>
       <c r="F21" s="31">
         <v>173</v>
       </c>
       <c r="G21" s="32">
         <v>133</v>
       </c>
       <c r="H21" s="33">
         <v>178</v>
       </c>
       <c r="I21" s="34">
@@ -3408,52 +3485,58 @@
       </c>
       <c r="V21" s="174">
         <v>152</v>
       </c>
       <c r="W21" s="19">
         <v>162</v>
       </c>
       <c r="X21" s="5">
         <v>157</v>
       </c>
       <c r="Y21" s="29">
         <v>183</v>
       </c>
       <c r="Z21" s="19">
         <v>131</v>
       </c>
       <c r="AA21" s="19">
         <v>155</v>
       </c>
       <c r="AB21" s="19">
         <v>154</v>
       </c>
       <c r="AC21" s="29">
         <v>160</v>
       </c>
-    </row>
-    <row r="22" spans="1:29" s="12" customFormat="1" ht="11.25">
+      <c r="AD21" s="19">
+        <v>147</v>
+      </c>
+      <c r="AE21" s="20">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="22" spans="1:31" s="12" customFormat="1" ht="11.25">
       <c r="A22" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B22" s="19">
         <v>152</v>
       </c>
       <c r="C22" s="19">
         <v>116</v>
       </c>
       <c r="D22" s="19">
         <v>109</v>
       </c>
       <c r="E22" s="30">
         <v>144</v>
       </c>
       <c r="F22" s="31">
         <v>143</v>
       </c>
       <c r="G22" s="32">
         <v>118</v>
       </c>
       <c r="H22" s="33">
         <v>150</v>
       </c>
       <c r="I22" s="34">
@@ -3497,52 +3580,58 @@
       </c>
       <c r="V22" s="174">
         <v>118</v>
       </c>
       <c r="W22" s="19">
         <v>132</v>
       </c>
       <c r="X22" s="5">
         <v>133</v>
       </c>
       <c r="Y22" s="29">
         <v>164</v>
       </c>
       <c r="Z22" s="19">
         <v>113</v>
       </c>
       <c r="AA22" s="19">
         <v>130</v>
       </c>
       <c r="AB22" s="19">
         <v>135</v>
       </c>
       <c r="AC22" s="29">
         <v>142</v>
       </c>
-    </row>
-    <row r="23" spans="1:29" s="12" customFormat="1" ht="11.25">
+      <c r="AD22" s="19">
+        <v>124</v>
+      </c>
+      <c r="AE22" s="20">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="23" spans="1:31" s="12" customFormat="1" ht="11.25">
       <c r="A23" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B23" s="19">
         <v>30</v>
       </c>
       <c r="C23" s="19">
         <v>24</v>
       </c>
       <c r="D23" s="19">
         <v>24</v>
       </c>
       <c r="E23" s="30">
         <v>33</v>
       </c>
       <c r="F23" s="31">
         <v>30</v>
       </c>
       <c r="G23" s="32">
         <v>15</v>
       </c>
       <c r="H23" s="33">
         <v>28</v>
       </c>
       <c r="I23" s="34">
@@ -3586,85 +3675,93 @@
       </c>
       <c r="V23" s="174">
         <v>34</v>
       </c>
       <c r="W23" s="19">
         <v>30</v>
       </c>
       <c r="X23" s="5">
         <v>24</v>
       </c>
       <c r="Y23" s="29">
         <v>19</v>
       </c>
       <c r="Z23" s="19">
         <v>18</v>
       </c>
       <c r="AA23" s="19">
         <v>25</v>
       </c>
       <c r="AB23" s="19">
         <v>19</v>
       </c>
       <c r="AC23" s="29">
         <v>18</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="251" t="s">
+      <c r="AD23" s="19">
+        <v>23</v>
+      </c>
+      <c r="AE23" s="20">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="24" spans="1:31" s="12" customFormat="1">
+      <c r="A24" s="252" t="s">
         <v>1</v>
       </c>
-      <c r="B24" s="251"/>
-[...28 lines deleted...]
-    <row r="25" spans="1:29" s="12" customFormat="1" ht="11.25">
+      <c r="B24" s="252"/>
+      <c r="C24" s="252"/>
+      <c r="D24" s="252"/>
+      <c r="E24" s="252"/>
+      <c r="F24" s="252"/>
+      <c r="G24" s="252"/>
+      <c r="H24" s="252"/>
+      <c r="I24" s="252"/>
+      <c r="J24" s="252"/>
+      <c r="K24" s="252"/>
+      <c r="L24" s="252"/>
+      <c r="M24" s="252"/>
+      <c r="N24" s="252"/>
+      <c r="O24" s="252"/>
+      <c r="P24" s="252"/>
+      <c r="Q24" s="250"/>
+      <c r="R24" s="250"/>
+      <c r="S24" s="250"/>
+      <c r="T24" s="251"/>
+      <c r="U24" s="251"/>
+      <c r="V24" s="251"/>
+      <c r="W24" s="251"/>
+      <c r="X24" s="251"/>
+      <c r="Y24" s="251"/>
+      <c r="Z24" s="251"/>
+      <c r="AA24" s="251"/>
+      <c r="AB24" s="251"/>
+      <c r="AC24" s="251"/>
+      <c r="AD24" s="251"/>
+      <c r="AE24" s="251"/>
+    </row>
+    <row r="25" spans="1:31" s="12" customFormat="1" ht="11.25">
       <c r="A25" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B25" s="19">
         <v>171</v>
       </c>
       <c r="C25" s="19">
         <v>125</v>
       </c>
       <c r="D25" s="19">
         <v>128</v>
       </c>
       <c r="E25" s="38">
         <v>139</v>
       </c>
       <c r="F25" s="39">
         <v>142</v>
       </c>
       <c r="G25" s="40">
         <v>148</v>
       </c>
       <c r="H25" s="41">
         <v>156</v>
       </c>
       <c r="I25" s="42">
@@ -3708,52 +3805,58 @@
       </c>
       <c r="V25" s="177">
         <v>146</v>
       </c>
       <c r="W25" s="19">
         <v>158</v>
       </c>
       <c r="X25" s="5">
         <v>133</v>
       </c>
       <c r="Y25" s="29">
         <v>165</v>
       </c>
       <c r="Z25" s="19">
         <v>111</v>
       </c>
       <c r="AA25" s="19">
         <v>121</v>
       </c>
       <c r="AB25" s="19">
         <v>149</v>
       </c>
       <c r="AC25" s="29">
         <v>145</v>
       </c>
-    </row>
-    <row r="26" spans="1:29" s="12" customFormat="1" ht="11.25">
+      <c r="AD25" s="19">
+        <v>116</v>
+      </c>
+      <c r="AE25" s="20">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="26" spans="1:31" s="12" customFormat="1" ht="11.25">
       <c r="A26" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B26" s="19">
         <v>34</v>
       </c>
       <c r="C26" s="19">
         <v>24</v>
       </c>
       <c r="D26" s="19">
         <v>24</v>
       </c>
       <c r="E26" s="38">
         <v>24</v>
       </c>
       <c r="F26" s="39">
         <v>27</v>
       </c>
       <c r="G26" s="40">
         <v>28</v>
       </c>
       <c r="H26" s="41">
         <v>31</v>
       </c>
       <c r="I26" s="42">
@@ -3797,52 +3900,58 @@
       </c>
       <c r="V26" s="177">
         <v>32</v>
       </c>
       <c r="W26" s="19">
         <v>36</v>
       </c>
       <c r="X26" s="5">
         <v>30</v>
       </c>
       <c r="Y26" s="29">
         <v>34</v>
       </c>
       <c r="Z26" s="19">
         <v>27</v>
       </c>
       <c r="AA26" s="19">
         <v>19</v>
       </c>
       <c r="AB26" s="19">
         <v>24</v>
       </c>
       <c r="AC26" s="29">
         <v>42</v>
       </c>
-    </row>
-    <row r="27" spans="1:29" s="12" customFormat="1" ht="11.25">
+      <c r="AD26" s="19">
+        <v>24</v>
+      </c>
+      <c r="AE26" s="20">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="27" spans="1:31" s="12" customFormat="1" ht="11.25">
       <c r="A27" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B27" s="19">
         <v>9</v>
       </c>
       <c r="C27" s="19">
         <v>8</v>
       </c>
       <c r="D27" s="19">
         <v>5</v>
       </c>
       <c r="E27" s="38">
         <v>6</v>
       </c>
       <c r="F27" s="39">
         <v>7</v>
       </c>
       <c r="G27" s="40">
         <v>6</v>
       </c>
       <c r="H27" s="41">
         <v>12</v>
       </c>
       <c r="I27" s="42">
@@ -3886,52 +3995,58 @@
       </c>
       <c r="V27" s="177">
         <v>4</v>
       </c>
       <c r="W27" s="19">
         <v>11</v>
       </c>
       <c r="X27" s="5">
         <v>16</v>
       </c>
       <c r="Y27" s="29">
         <v>8</v>
       </c>
       <c r="Z27" s="19">
         <v>7</v>
       </c>
       <c r="AA27" s="19">
         <v>8</v>
       </c>
       <c r="AB27" s="19">
         <v>13</v>
       </c>
       <c r="AC27" s="29">
         <v>9</v>
       </c>
-    </row>
-    <row r="28" spans="1:29" s="12" customFormat="1" ht="11.25">
+      <c r="AD27" s="19">
+        <v>6</v>
+      </c>
+      <c r="AE27" s="20">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="28" spans="1:31" s="12" customFormat="1" ht="11.25">
       <c r="A28" s="6" t="s">
         <v>36</v>
       </c>
       <c r="B28" s="19">
         <v>17</v>
       </c>
       <c r="C28" s="19">
         <v>13</v>
       </c>
       <c r="D28" s="19">
         <v>22</v>
       </c>
       <c r="E28" s="38">
         <v>22</v>
       </c>
       <c r="F28" s="39">
         <v>17</v>
       </c>
       <c r="G28" s="40">
         <v>17</v>
       </c>
       <c r="H28" s="41">
         <v>16</v>
       </c>
       <c r="I28" s="42">
@@ -3975,52 +4090,58 @@
       </c>
       <c r="V28" s="177">
         <v>23</v>
       </c>
       <c r="W28" s="19">
         <v>22</v>
       </c>
       <c r="X28" s="5">
         <v>13</v>
       </c>
       <c r="Y28" s="29">
         <v>16</v>
       </c>
       <c r="Z28" s="19">
         <v>12</v>
       </c>
       <c r="AA28" s="19">
         <v>20</v>
       </c>
       <c r="AB28" s="19">
         <v>22</v>
       </c>
       <c r="AC28" s="29">
         <v>18</v>
       </c>
-    </row>
-    <row r="29" spans="1:29" s="12" customFormat="1" ht="11.25">
+      <c r="AD28" s="19">
+        <v>10</v>
+      </c>
+      <c r="AE28" s="20">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="29" spans="1:31" s="12" customFormat="1" ht="11.25">
       <c r="A29" s="6" t="s">
         <v>37</v>
       </c>
       <c r="B29" s="19">
         <v>12</v>
       </c>
       <c r="C29" s="19">
         <v>7</v>
       </c>
       <c r="D29" s="19">
         <v>4</v>
       </c>
       <c r="E29" s="38">
         <v>14</v>
       </c>
       <c r="F29" s="39">
         <v>19</v>
       </c>
       <c r="G29" s="40">
         <v>13</v>
       </c>
       <c r="H29" s="41">
         <v>20</v>
       </c>
       <c r="I29" s="42">
@@ -4064,52 +4185,58 @@
       </c>
       <c r="V29" s="177">
         <v>14</v>
       </c>
       <c r="W29" s="19">
         <v>14</v>
       </c>
       <c r="X29" s="5">
         <v>7</v>
       </c>
       <c r="Y29" s="29">
         <v>15</v>
       </c>
       <c r="Z29" s="19">
         <v>12</v>
       </c>
       <c r="AA29" s="19">
         <v>14</v>
       </c>
       <c r="AB29" s="19">
         <v>8</v>
       </c>
       <c r="AC29" s="29">
         <v>6</v>
       </c>
-    </row>
-    <row r="30" spans="1:29" s="12" customFormat="1" ht="11.25">
+      <c r="AD29" s="19">
+        <v>9</v>
+      </c>
+      <c r="AE29" s="20">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="30" spans="1:31" s="12" customFormat="1" ht="11.25">
       <c r="A30" s="6" t="s">
         <v>38</v>
       </c>
       <c r="B30" s="19">
         <v>44</v>
       </c>
       <c r="C30" s="19">
         <v>33</v>
       </c>
       <c r="D30" s="19">
         <v>26</v>
       </c>
       <c r="E30" s="38">
         <v>32</v>
       </c>
       <c r="F30" s="39">
         <v>36</v>
       </c>
       <c r="G30" s="40">
         <v>39</v>
       </c>
       <c r="H30" s="41">
         <v>28</v>
       </c>
       <c r="I30" s="42">
@@ -4153,52 +4280,58 @@
       </c>
       <c r="V30" s="177">
         <v>40</v>
       </c>
       <c r="W30" s="19">
         <v>35</v>
       </c>
       <c r="X30" s="5">
         <v>28</v>
       </c>
       <c r="Y30" s="29">
         <v>42</v>
       </c>
       <c r="Z30" s="19">
         <v>19</v>
       </c>
       <c r="AA30" s="19">
         <v>23</v>
       </c>
       <c r="AB30" s="19">
         <v>38</v>
       </c>
       <c r="AC30" s="29">
         <v>31</v>
       </c>
-    </row>
-    <row r="31" spans="1:29" s="12" customFormat="1" ht="11.25">
+      <c r="AD30" s="19">
+        <v>30</v>
+      </c>
+      <c r="AE30" s="20">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="31" spans="1:31" s="12" customFormat="1" ht="11.25">
       <c r="A31" s="6" t="s">
         <v>39</v>
       </c>
       <c r="B31" s="19">
         <v>14</v>
       </c>
       <c r="C31" s="19">
         <v>14</v>
       </c>
       <c r="D31" s="19">
         <v>20</v>
       </c>
       <c r="E31" s="38">
         <v>18</v>
       </c>
       <c r="F31" s="39">
         <v>12</v>
       </c>
       <c r="G31" s="40">
         <v>16</v>
       </c>
       <c r="H31" s="41">
         <v>18</v>
       </c>
       <c r="I31" s="42">
@@ -4242,52 +4375,58 @@
       </c>
       <c r="V31" s="177">
         <v>13</v>
       </c>
       <c r="W31" s="19">
         <v>19</v>
       </c>
       <c r="X31" s="5">
         <v>17</v>
       </c>
       <c r="Y31" s="29">
         <v>15</v>
       </c>
       <c r="Z31" s="19">
         <v>19</v>
       </c>
       <c r="AA31" s="19">
         <v>10</v>
       </c>
       <c r="AB31" s="19">
         <v>14</v>
       </c>
       <c r="AC31" s="29">
         <v>15</v>
       </c>
-    </row>
-    <row r="32" spans="1:29" s="12" customFormat="1" ht="11.25">
+      <c r="AD31" s="19">
+        <v>10</v>
+      </c>
+      <c r="AE31" s="20">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="32" spans="1:31" s="12" customFormat="1" ht="11.25">
       <c r="A32" s="6" t="s">
         <v>40</v>
       </c>
       <c r="B32" s="19">
         <v>19</v>
       </c>
       <c r="C32" s="19">
         <v>14</v>
       </c>
       <c r="D32" s="19">
         <v>14</v>
       </c>
       <c r="E32" s="38">
         <v>11</v>
       </c>
       <c r="F32" s="39">
         <v>11</v>
       </c>
       <c r="G32" s="40">
         <v>17</v>
       </c>
       <c r="H32" s="41">
         <v>14</v>
       </c>
       <c r="I32" s="42">
@@ -4331,52 +4470,58 @@
       </c>
       <c r="V32" s="177">
         <v>10</v>
       </c>
       <c r="W32" s="19">
         <v>10</v>
       </c>
       <c r="X32" s="5">
         <v>10</v>
       </c>
       <c r="Y32" s="29">
         <v>14</v>
       </c>
       <c r="Z32" s="19">
         <v>4</v>
       </c>
       <c r="AA32" s="19">
         <v>13</v>
       </c>
       <c r="AB32" s="19">
         <v>20</v>
       </c>
       <c r="AC32" s="29">
         <v>7</v>
       </c>
-    </row>
-    <row r="33" spans="1:29" s="12" customFormat="1" ht="11.25">
+      <c r="AD32" s="19">
+        <v>14</v>
+      </c>
+      <c r="AE32" s="20">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="33" spans="1:31" s="12" customFormat="1" ht="11.25">
       <c r="A33" s="7" t="s">
         <v>41</v>
       </c>
       <c r="B33" s="228">
         <v>22</v>
       </c>
       <c r="C33" s="228">
         <v>12</v>
       </c>
       <c r="D33" s="228">
         <v>13</v>
       </c>
       <c r="E33" s="46">
         <v>12</v>
       </c>
       <c r="F33" s="47">
         <v>13</v>
       </c>
       <c r="G33" s="48">
         <v>12</v>
       </c>
       <c r="H33" s="49">
         <v>17</v>
       </c>
       <c r="I33" s="50">
@@ -4420,262 +4565,274 @@
       </c>
       <c r="V33" s="180">
         <v>10</v>
       </c>
       <c r="W33" s="230">
         <v>11</v>
       </c>
       <c r="X33" s="17">
         <v>12</v>
       </c>
       <c r="Y33" s="230">
         <v>21</v>
       </c>
       <c r="Z33" s="230">
         <v>11</v>
       </c>
       <c r="AA33" s="230">
         <v>14</v>
       </c>
       <c r="AB33" s="243">
         <v>10</v>
       </c>
       <c r="AC33" s="247">
         <v>17</v>
       </c>
-    </row>
-    <row r="34" spans="1:29">
+      <c r="AD33" s="248">
+        <v>13</v>
+      </c>
+      <c r="AE33" s="154">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="34" spans="1:31">
       <c r="A34" s="8" t="s">
         <v>27</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="9">
-    <mergeCell ref="A20:AA20"/>
-[...1 lines deleted...]
-    <mergeCell ref="A6:AB6"/>
     <mergeCell ref="A8:A9"/>
     <mergeCell ref="B8:M8"/>
     <mergeCell ref="N8:Y8"/>
-    <mergeCell ref="A10:AA10"/>
-[...1 lines deleted...]
-    <mergeCell ref="A7:AC7"/>
+    <mergeCell ref="A7:AE7"/>
+    <mergeCell ref="Z8:AE8"/>
+    <mergeCell ref="A6:AE6"/>
+    <mergeCell ref="A10:AE10"/>
+    <mergeCell ref="A20:AE20"/>
+    <mergeCell ref="A24:AE24"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AC34"/>
+  <dimension ref="A1:AG35"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A127" sqref="A127"/>
-      <selection pane="bottomLeft" activeCell="AC11" sqref="AC11:AC33"/>
+      <selection pane="bottomLeft" activeCell="AH24" sqref="AH24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="15.5703125" style="1" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="12" max="13" width="8.140625" style="1" customWidth="1"/>
+    <col min="1" max="1" width="15" style="1" customWidth="1"/>
+    <col min="2" max="2" width="6.5703125" style="1" hidden="1" customWidth="1"/>
+    <col min="3" max="3" width="7.85546875" style="1" hidden="1" customWidth="1"/>
+    <col min="4" max="4" width="7.5703125" style="1" hidden="1" customWidth="1"/>
+    <col min="5" max="5" width="7" style="1" hidden="1" customWidth="1"/>
+    <col min="6" max="6" width="6.7109375" style="1" hidden="1" customWidth="1"/>
+    <col min="7" max="7" width="7.85546875" style="1" hidden="1" customWidth="1"/>
+    <col min="8" max="8" width="6.85546875" style="1" hidden="1" customWidth="1"/>
+    <col min="9" max="9" width="7.5703125" style="1" hidden="1" customWidth="1"/>
+    <col min="10" max="10" width="8.5703125" style="1" hidden="1" customWidth="1"/>
+    <col min="11" max="11" width="0.140625" style="1" hidden="1" customWidth="1"/>
+    <col min="12" max="13" width="8.140625" style="1" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="6.42578125" style="1" customWidth="1"/>
     <col min="15" max="15" width="7.85546875" style="1" customWidth="1"/>
     <col min="16" max="16" width="7.5703125" style="1" customWidth="1"/>
     <col min="17" max="17" width="7.28515625" style="1" customWidth="1"/>
     <col min="18" max="18" width="7" style="1" customWidth="1"/>
     <col min="19" max="19" width="6.5703125" style="1" customWidth="1"/>
     <col min="20" max="20" width="8.28515625" style="1" customWidth="1"/>
     <col min="21" max="21" width="8.140625" style="1" customWidth="1"/>
     <col min="22" max="22" width="9.140625" style="1"/>
     <col min="23" max="23" width="7.5703125" style="1" customWidth="1"/>
     <col min="24" max="24" width="8.42578125" style="1" customWidth="1"/>
     <col min="25" max="25" width="8.7109375" style="1" customWidth="1"/>
     <col min="26" max="26" width="7.140625" style="1" customWidth="1"/>
     <col min="27" max="27" width="8.28515625" style="1" customWidth="1"/>
     <col min="28" max="28" width="7.85546875" style="1" customWidth="1"/>
     <col min="29" max="29" width="7.7109375" style="1" customWidth="1"/>
     <col min="30" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:29" s="14" customFormat="1" ht="20.25" hidden="1" customHeight="1"/>
-    <row r="2" spans="1:29">
+    <row r="1" spans="1:31" s="14" customFormat="1" ht="20.25" hidden="1" customHeight="1"/>
+    <row r="2" spans="1:31">
       <c r="A2" s="12"/>
     </row>
-    <row r="4" spans="1:29">
+    <row r="4" spans="1:31">
       <c r="A4" s="15"/>
       <c r="B4" s="15"/>
       <c r="C4" s="15"/>
       <c r="D4" s="15"/>
       <c r="E4" s="16"/>
       <c r="F4" s="16"/>
       <c r="G4" s="16"/>
       <c r="H4" s="16"/>
       <c r="I4" s="16"/>
       <c r="J4" s="16"/>
       <c r="K4" s="16"/>
       <c r="L4" s="16"/>
       <c r="M4" s="16"/>
       <c r="N4" s="16"/>
       <c r="O4" s="16"/>
       <c r="P4" s="16"/>
     </row>
-    <row r="5" spans="1:29">
+    <row r="5" spans="1:31">
       <c r="A5" s="15"/>
       <c r="B5" s="15"/>
       <c r="C5" s="15"/>
       <c r="D5" s="15"/>
       <c r="E5" s="16"/>
       <c r="F5" s="16"/>
       <c r="G5" s="16"/>
       <c r="H5" s="16"/>
       <c r="I5" s="16"/>
       <c r="J5" s="16"/>
       <c r="K5" s="16"/>
       <c r="L5" s="16"/>
       <c r="M5" s="16"/>
       <c r="N5" s="16"/>
       <c r="O5" s="16"/>
       <c r="P5" s="16"/>
     </row>
-    <row r="6" spans="1:29" s="16" customFormat="1">
-      <c r="A6" s="257" t="s">
+    <row r="6" spans="1:31" s="16" customFormat="1">
+      <c r="A6" s="253" t="s">
         <v>31</v>
       </c>
-      <c r="B6" s="257"/>
-[...29 lines deleted...]
-      <c r="A7" s="282" t="s">
+      <c r="B6" s="253"/>
+      <c r="C6" s="253"/>
+      <c r="D6" s="253"/>
+      <c r="E6" s="253"/>
+      <c r="F6" s="253"/>
+      <c r="G6" s="253"/>
+      <c r="H6" s="253"/>
+      <c r="I6" s="253"/>
+      <c r="J6" s="253"/>
+      <c r="K6" s="253"/>
+      <c r="L6" s="253"/>
+      <c r="M6" s="253"/>
+      <c r="N6" s="253"/>
+      <c r="O6" s="253"/>
+      <c r="P6" s="253"/>
+      <c r="Q6" s="251"/>
+      <c r="R6" s="251"/>
+      <c r="S6" s="251"/>
+      <c r="T6" s="251"/>
+      <c r="U6" s="251"/>
+      <c r="V6" s="251"/>
+      <c r="W6" s="251"/>
+      <c r="X6" s="251"/>
+      <c r="Y6" s="251"/>
+      <c r="Z6" s="251"/>
+      <c r="AA6" s="251"/>
+      <c r="AB6" s="251"/>
+      <c r="AC6" s="251"/>
+      <c r="AD6" s="251"/>
+      <c r="AE6" s="251"/>
+    </row>
+    <row r="7" spans="1:31" ht="15" customHeight="1">
+      <c r="A7" s="269" t="s">
         <v>2</v>
       </c>
-      <c r="B7" s="281"/>
-[...30 lines deleted...]
-      <c r="B8" s="260">
+      <c r="B7" s="270"/>
+      <c r="C7" s="270"/>
+      <c r="D7" s="270"/>
+      <c r="E7" s="270"/>
+      <c r="F7" s="270"/>
+      <c r="G7" s="270"/>
+      <c r="H7" s="270"/>
+      <c r="I7" s="270"/>
+      <c r="J7" s="270"/>
+      <c r="K7" s="270"/>
+      <c r="L7" s="270"/>
+      <c r="M7" s="270"/>
+      <c r="N7" s="270"/>
+      <c r="O7" s="270"/>
+      <c r="P7" s="270"/>
+      <c r="Q7" s="270"/>
+      <c r="R7" s="270"/>
+      <c r="S7" s="270"/>
+      <c r="T7" s="270"/>
+      <c r="U7" s="270"/>
+      <c r="V7" s="270"/>
+      <c r="W7" s="270"/>
+      <c r="X7" s="270"/>
+      <c r="Y7" s="270"/>
+      <c r="Z7" s="270"/>
+      <c r="AA7" s="270"/>
+      <c r="AB7" s="270"/>
+      <c r="AC7" s="251"/>
+      <c r="AD7" s="251"/>
+      <c r="AE7" s="251"/>
+    </row>
+    <row r="8" spans="1:31">
+      <c r="A8" s="254"/>
+      <c r="B8" s="256">
         <v>2024</v>
       </c>
-      <c r="C8" s="261"/>
-[...10 lines deleted...]
-      <c r="N8" s="252">
+      <c r="C8" s="257"/>
+      <c r="D8" s="257"/>
+      <c r="E8" s="257"/>
+      <c r="F8" s="257"/>
+      <c r="G8" s="257"/>
+      <c r="H8" s="257"/>
+      <c r="I8" s="257"/>
+      <c r="J8" s="257"/>
+      <c r="K8" s="257"/>
+      <c r="L8" s="257"/>
+      <c r="M8" s="257"/>
+      <c r="N8" s="258">
         <v>2025</v>
       </c>
-      <c r="O8" s="262"/>
-[...10 lines deleted...]
-      <c r="Z8" s="252">
+      <c r="O8" s="259"/>
+      <c r="P8" s="259"/>
+      <c r="Q8" s="260"/>
+      <c r="R8" s="260"/>
+      <c r="S8" s="260"/>
+      <c r="T8" s="260"/>
+      <c r="U8" s="260"/>
+      <c r="V8" s="260"/>
+      <c r="W8" s="260"/>
+      <c r="X8" s="260"/>
+      <c r="Y8" s="261"/>
+      <c r="Z8" s="258">
         <v>2026</v>
       </c>
-      <c r="AA8" s="262"/>
-[...4 lines deleted...]
-      <c r="A9" s="259"/>
+      <c r="AA8" s="259"/>
+      <c r="AB8" s="265"/>
+      <c r="AC8" s="260"/>
+      <c r="AD8" s="260"/>
+      <c r="AE8" s="260"/>
+    </row>
+    <row r="9" spans="1:31" ht="22.5" customHeight="1">
+      <c r="A9" s="255"/>
       <c r="B9" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>13</v>
       </c>
       <c r="E9" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F9" s="10" t="s">
         <v>15</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>16</v>
       </c>
       <c r="H9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="I9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J9" s="3" t="s">
@@ -4716,83 +4873,93 @@
       </c>
       <c r="V9" s="3" t="s">
         <v>19</v>
       </c>
       <c r="W9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="X9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="Y9" s="3" t="s">
         <v>26</v>
       </c>
       <c r="Z9" s="3" t="s">
         <v>3</v>
       </c>
       <c r="AA9" s="3" t="s">
         <v>12</v>
       </c>
       <c r="AB9" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AC9" s="3" t="s">
         <v>14</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="269" t="s">
+      <c r="AD9" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="AE9" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="10" spans="1:31" s="12" customFormat="1">
+      <c r="A10" s="268" t="s">
         <v>29</v>
       </c>
-      <c r="B10" s="269"/>
-[...26 lines deleted...]
-    <row r="11" spans="1:29" s="12" customFormat="1" ht="11.25">
+      <c r="B10" s="268"/>
+      <c r="C10" s="268"/>
+      <c r="D10" s="268"/>
+      <c r="E10" s="268"/>
+      <c r="F10" s="268"/>
+      <c r="G10" s="268"/>
+      <c r="H10" s="268"/>
+      <c r="I10" s="268"/>
+      <c r="J10" s="268"/>
+      <c r="K10" s="268"/>
+      <c r="L10" s="268"/>
+      <c r="M10" s="268"/>
+      <c r="N10" s="268"/>
+      <c r="O10" s="268"/>
+      <c r="P10" s="268"/>
+      <c r="Q10" s="263"/>
+      <c r="R10" s="263"/>
+      <c r="S10" s="263"/>
+      <c r="T10" s="263"/>
+      <c r="U10" s="263"/>
+      <c r="V10" s="263"/>
+      <c r="W10" s="264"/>
+      <c r="X10" s="264"/>
+      <c r="Y10" s="264"/>
+      <c r="Z10" s="264"/>
+      <c r="AA10" s="264"/>
+      <c r="AB10" s="264"/>
+      <c r="AC10" s="264"/>
+      <c r="AD10" s="264"/>
+      <c r="AE10" s="264"/>
+    </row>
+    <row r="11" spans="1:31" s="12" customFormat="1" ht="11.25">
       <c r="A11" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B11" s="18">
         <v>5.88</v>
       </c>
       <c r="C11" s="18">
         <v>5.31</v>
       </c>
       <c r="D11" s="18">
         <v>4.9800000000000004</v>
       </c>
       <c r="E11" s="54">
         <v>5.0999999999999996</v>
       </c>
       <c r="F11" s="55">
         <v>5.13</v>
       </c>
       <c r="G11" s="56">
         <v>5.08</v>
       </c>
       <c r="H11" s="57">
         <v>5.16</v>
       </c>
       <c r="I11" s="58">
@@ -4836,52 +5003,58 @@
       </c>
       <c r="V11" s="183">
         <v>4.8899999999999997</v>
       </c>
       <c r="W11" s="114">
         <v>4.93</v>
       </c>
       <c r="X11" s="18">
         <v>4.93</v>
       </c>
       <c r="Y11" s="18">
         <v>5</v>
       </c>
       <c r="Z11" s="114">
         <v>3.97</v>
       </c>
       <c r="AA11" s="18">
         <v>4.46</v>
       </c>
       <c r="AB11" s="18">
         <v>4.63</v>
       </c>
       <c r="AC11" s="18">
         <v>4.76</v>
       </c>
-    </row>
-    <row r="12" spans="1:29" s="12" customFormat="1" ht="11.25">
+      <c r="AD11" s="18">
+        <v>4.67</v>
+      </c>
+      <c r="AE11" s="18">
+        <v>4.79</v>
+      </c>
+    </row>
+    <row r="12" spans="1:31" s="12" customFormat="1" ht="11.25">
       <c r="A12" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B12" s="18">
         <v>5.25</v>
       </c>
       <c r="C12" s="18">
         <v>4.76</v>
       </c>
       <c r="D12" s="18">
         <v>4.42</v>
       </c>
       <c r="E12" s="54">
         <v>4.54</v>
       </c>
       <c r="F12" s="55">
         <v>4.5999999999999996</v>
       </c>
       <c r="G12" s="56">
         <v>4.54</v>
       </c>
       <c r="H12" s="57">
         <v>4.63</v>
       </c>
       <c r="I12" s="58">
@@ -4925,52 +5098,58 @@
       </c>
       <c r="V12" s="183">
         <v>4.3899999999999997</v>
       </c>
       <c r="W12" s="114">
         <v>4.42</v>
       </c>
       <c r="X12" s="18">
         <v>4.4400000000000004</v>
       </c>
       <c r="Y12" s="18">
         <v>4.53</v>
       </c>
       <c r="Z12" s="114">
         <v>3.8</v>
       </c>
       <c r="AA12" s="18">
         <v>4.12</v>
       </c>
       <c r="AB12" s="18">
         <v>4.18</v>
       </c>
       <c r="AC12" s="18">
         <v>4.42</v>
       </c>
-    </row>
-    <row r="13" spans="1:29" s="12" customFormat="1" ht="11.25">
+      <c r="AD12" s="18">
+        <v>4.34</v>
+      </c>
+      <c r="AE12" s="18">
+        <v>4.4000000000000004</v>
+      </c>
+    </row>
+    <row r="13" spans="1:31" s="12" customFormat="1" ht="11.25">
       <c r="A13" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B13" s="18">
         <v>5.27</v>
       </c>
       <c r="C13" s="18">
         <v>4.95</v>
       </c>
       <c r="D13" s="18">
         <v>4.5999999999999996</v>
       </c>
       <c r="E13" s="54">
         <v>4.8099999999999996</v>
       </c>
       <c r="F13" s="55">
         <v>4.8499999999999996</v>
       </c>
       <c r="G13" s="56">
         <v>4.5599999999999996</v>
       </c>
       <c r="H13" s="57">
         <v>4.72</v>
       </c>
       <c r="I13" s="58">
@@ -5014,52 +5193,58 @@
       </c>
       <c r="V13" s="183">
         <v>4.92</v>
       </c>
       <c r="W13" s="114">
         <v>5</v>
       </c>
       <c r="X13" s="18">
         <v>5.07</v>
       </c>
       <c r="Y13" s="18">
         <v>4.95</v>
       </c>
       <c r="Z13" s="114">
         <v>3.51</v>
       </c>
       <c r="AA13" s="18">
         <v>4.28</v>
       </c>
       <c r="AB13" s="18">
         <v>4.3499999999999996</v>
       </c>
       <c r="AC13" s="18">
         <v>4.2300000000000004</v>
       </c>
-    </row>
-    <row r="14" spans="1:29" s="12" customFormat="1" ht="11.25">
+      <c r="AD13" s="18">
+        <v>4.2</v>
+      </c>
+      <c r="AE13" s="18">
+        <v>4.42</v>
+      </c>
+    </row>
+    <row r="14" spans="1:31" s="12" customFormat="1" ht="11.25">
       <c r="A14" s="6" t="s">
         <v>36</v>
       </c>
       <c r="B14" s="18">
         <v>6.19</v>
       </c>
       <c r="C14" s="18">
         <v>5.6</v>
       </c>
       <c r="D14" s="18">
         <v>6.39</v>
       </c>
       <c r="E14" s="54">
         <v>6.85</v>
       </c>
       <c r="F14" s="55">
         <v>6.71</v>
       </c>
       <c r="G14" s="56">
         <v>6.64</v>
       </c>
       <c r="H14" s="57">
         <v>6.52</v>
       </c>
       <c r="I14" s="58">
@@ -5103,52 +5288,58 @@
       </c>
       <c r="V14" s="183">
         <v>5.92</v>
       </c>
       <c r="W14" s="114">
         <v>6.13</v>
       </c>
       <c r="X14" s="18">
         <v>6.02</v>
       </c>
       <c r="Y14" s="18">
         <v>6</v>
       </c>
       <c r="Z14" s="114">
         <v>4.4000000000000004</v>
       </c>
       <c r="AA14" s="18">
         <v>6.14</v>
       </c>
       <c r="AB14" s="18">
         <v>6.79</v>
       </c>
       <c r="AC14" s="18">
         <v>6.79</v>
       </c>
-    </row>
-    <row r="15" spans="1:29" s="12" customFormat="1" ht="11.25">
+      <c r="AD14" s="18">
+        <v>6.14</v>
+      </c>
+      <c r="AE14" s="18">
+        <v>6.44</v>
+      </c>
+    </row>
+    <row r="15" spans="1:31" s="12" customFormat="1" ht="11.25">
       <c r="A15" s="6" t="s">
         <v>37</v>
       </c>
       <c r="B15" s="18">
         <v>5.4</v>
       </c>
       <c r="C15" s="18">
         <v>4.4000000000000004</v>
       </c>
       <c r="D15" s="18">
         <v>3.51</v>
       </c>
       <c r="E15" s="54">
         <v>4.24</v>
       </c>
       <c r="F15" s="55">
         <v>5.1100000000000003</v>
       </c>
       <c r="G15" s="56">
         <v>5.26</v>
       </c>
       <c r="H15" s="57">
         <v>5.81</v>
       </c>
       <c r="I15" s="58">
@@ -5192,52 +5383,58 @@
       </c>
       <c r="V15" s="183">
         <v>4.8899999999999997</v>
       </c>
       <c r="W15" s="114">
         <v>5.04</v>
       </c>
       <c r="X15" s="18">
         <v>4.88</v>
       </c>
       <c r="Y15" s="18">
         <v>5.04</v>
       </c>
       <c r="Z15" s="114">
         <v>5.54</v>
       </c>
       <c r="AA15" s="18">
         <v>6.26</v>
       </c>
       <c r="AB15" s="18">
         <v>5.35</v>
       </c>
       <c r="AC15" s="18">
         <v>4.74</v>
       </c>
-    </row>
-    <row r="16" spans="1:29" s="12" customFormat="1" ht="11.25">
+      <c r="AD15" s="18">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="AE15" s="18">
+        <v>4.2300000000000004</v>
+      </c>
+    </row>
+    <row r="16" spans="1:31" s="12" customFormat="1" ht="11.25">
       <c r="A16" s="6" t="s">
         <v>38</v>
       </c>
       <c r="B16" s="18">
         <v>9.39</v>
       </c>
       <c r="C16" s="18">
         <v>8.4499999999999993</v>
       </c>
       <c r="D16" s="18">
         <v>7.42</v>
       </c>
       <c r="E16" s="54">
         <v>7.32</v>
       </c>
       <c r="F16" s="55">
         <v>7.37</v>
       </c>
       <c r="G16" s="56">
         <v>7.56</v>
       </c>
       <c r="H16" s="57">
         <v>7.33</v>
       </c>
       <c r="I16" s="58">
@@ -5281,52 +5478,58 @@
       </c>
       <c r="V16" s="183">
         <v>7.09</v>
       </c>
       <c r="W16" s="114">
         <v>7.13</v>
       </c>
       <c r="X16" s="18">
         <v>7.04</v>
       </c>
       <c r="Y16" s="18">
         <v>7.21</v>
       </c>
       <c r="Z16" s="114">
         <v>4.1100000000000003</v>
       </c>
       <c r="AA16" s="18">
         <v>4.7699999999999996</v>
       </c>
       <c r="AB16" s="18">
         <v>5.95</v>
       </c>
       <c r="AC16" s="18">
         <v>6.2</v>
       </c>
-    </row>
-    <row r="17" spans="1:29" s="12" customFormat="1" ht="11.25">
+      <c r="AD16" s="18">
+        <v>6.25</v>
+      </c>
+      <c r="AE16" s="18">
+        <v>6.34</v>
+      </c>
+    </row>
+    <row r="17" spans="1:31" s="12" customFormat="1" ht="11.25">
       <c r="A17" s="6" t="s">
         <v>39</v>
       </c>
       <c r="B17" s="18">
         <v>5.4</v>
       </c>
       <c r="C17" s="18">
         <v>5.55</v>
       </c>
       <c r="D17" s="18">
         <v>6.27</v>
       </c>
       <c r="E17" s="54">
         <v>6.48</v>
       </c>
       <c r="F17" s="55">
         <v>6.09</v>
       </c>
       <c r="G17" s="56">
         <v>6.13</v>
       </c>
       <c r="H17" s="57">
         <v>6.24</v>
       </c>
       <c r="I17" s="58">
@@ -5370,52 +5573,58 @@
       </c>
       <c r="V17" s="183">
         <v>5.82</v>
       </c>
       <c r="W17" s="114">
         <v>5.97</v>
       </c>
       <c r="X17" s="18">
         <v>6.05</v>
       </c>
       <c r="Y17" s="18">
         <v>6.02</v>
       </c>
       <c r="Z17" s="114">
         <v>7.39</v>
       </c>
       <c r="AA17" s="18">
         <v>5.91</v>
       </c>
       <c r="AB17" s="18">
         <v>5.74</v>
       </c>
       <c r="AC17" s="18">
         <v>5.81</v>
       </c>
-    </row>
-    <row r="18" spans="1:29" s="12" customFormat="1" ht="11.25">
+      <c r="AD17" s="18">
+        <v>5.42</v>
+      </c>
+      <c r="AE17" s="18">
+        <v>5.81</v>
+      </c>
+    </row>
+    <row r="18" spans="1:31" s="12" customFormat="1" ht="11.25">
       <c r="A18" s="6" t="s">
         <v>40</v>
       </c>
       <c r="B18" s="18">
         <v>7.5</v>
       </c>
       <c r="C18" s="18">
         <v>6.78</v>
       </c>
       <c r="D18" s="18">
         <v>6.36</v>
       </c>
       <c r="E18" s="54">
         <v>5.91</v>
       </c>
       <c r="F18" s="55">
         <v>5.61</v>
       </c>
       <c r="G18" s="56">
         <v>5.85</v>
       </c>
       <c r="H18" s="57">
         <v>5.81</v>
       </c>
       <c r="I18" s="58">
@@ -5459,52 +5668,58 @@
       </c>
       <c r="V18" s="183">
         <v>4.8899999999999997</v>
       </c>
       <c r="W18" s="114">
         <v>4.8</v>
       </c>
       <c r="X18" s="18">
         <v>4.74</v>
       </c>
       <c r="Y18" s="18">
         <v>4.8099999999999996</v>
       </c>
       <c r="Z18" s="114">
         <v>1.6</v>
       </c>
       <c r="AA18" s="18">
         <v>3.61</v>
       </c>
       <c r="AB18" s="18">
         <v>5.16</v>
       </c>
       <c r="AC18" s="18">
         <v>4.59</v>
       </c>
-    </row>
-    <row r="19" spans="1:29" s="12" customFormat="1" ht="11.25">
+      <c r="AD18" s="18">
+        <v>4.8099999999999996</v>
+      </c>
+      <c r="AE18" s="18">
+        <v>5.4</v>
+      </c>
+    </row>
+    <row r="19" spans="1:31" s="12" customFormat="1" ht="11.25">
       <c r="A19" s="6" t="s">
         <v>41</v>
       </c>
       <c r="B19" s="18">
         <v>8.9499999999999993</v>
       </c>
       <c r="C19" s="18">
         <v>7.11</v>
       </c>
       <c r="D19" s="18">
         <v>6.48</v>
       </c>
       <c r="E19" s="54">
         <v>6.12</v>
       </c>
       <c r="F19" s="55">
         <v>5.96</v>
       </c>
       <c r="G19" s="56">
         <v>5.8</v>
       </c>
       <c r="H19" s="57">
         <v>5.96</v>
       </c>
       <c r="I19" s="58">
@@ -5548,81 +5763,93 @@
       </c>
       <c r="V19" s="183">
         <v>5.88</v>
       </c>
       <c r="W19" s="114">
         <v>5.74</v>
       </c>
       <c r="X19" s="18">
         <v>5.68</v>
       </c>
       <c r="Y19" s="18">
         <v>5.94</v>
       </c>
       <c r="Z19" s="114">
         <v>4.59</v>
       </c>
       <c r="AA19" s="18">
         <v>5.46</v>
       </c>
       <c r="AB19" s="18">
         <v>5.0199999999999996</v>
       </c>
       <c r="AC19" s="18">
         <v>5.59</v>
       </c>
-    </row>
-[...29 lines deleted...]
-    <row r="21" spans="1:29" s="12" customFormat="1" ht="11.25">
+      <c r="AD19" s="18">
+        <v>5.55</v>
+      </c>
+      <c r="AE19" s="18">
+        <v>5.78</v>
+      </c>
+    </row>
+    <row r="20" spans="1:31" s="12" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A20" s="271" t="s">
+        <v>20</v>
+      </c>
+      <c r="B20" s="271"/>
+      <c r="C20" s="271"/>
+      <c r="D20" s="271"/>
+      <c r="E20" s="271"/>
+      <c r="F20" s="271"/>
+      <c r="G20" s="271"/>
+      <c r="H20" s="271"/>
+      <c r="I20" s="271"/>
+      <c r="J20" s="271"/>
+      <c r="K20" s="271"/>
+      <c r="L20" s="271"/>
+      <c r="M20" s="271"/>
+      <c r="N20" s="271"/>
+      <c r="O20" s="271"/>
+      <c r="P20" s="271"/>
+      <c r="Q20" s="250"/>
+      <c r="R20" s="250"/>
+      <c r="S20" s="250"/>
+      <c r="T20" s="250"/>
+      <c r="U20" s="250"/>
+      <c r="V20" s="250"/>
+      <c r="W20" s="251"/>
+      <c r="X20" s="251"/>
+      <c r="Y20" s="251"/>
+      <c r="Z20" s="251"/>
+      <c r="AA20" s="251"/>
+      <c r="AB20" s="251"/>
+      <c r="AC20" s="251"/>
+      <c r="AD20" s="251"/>
+      <c r="AE20" s="251"/>
+    </row>
+    <row r="21" spans="1:31" s="12" customFormat="1" ht="11.25">
       <c r="A21" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B21" s="18">
         <v>5.51</v>
       </c>
       <c r="C21" s="18">
         <v>5.03</v>
       </c>
       <c r="D21" s="18">
         <v>4.68</v>
       </c>
       <c r="E21" s="62">
         <v>4.8899999999999997</v>
       </c>
       <c r="F21" s="63">
         <v>4.96</v>
       </c>
       <c r="G21" s="64">
         <v>4.83</v>
       </c>
       <c r="H21" s="65">
         <v>4.91</v>
       </c>
       <c r="I21" s="66">
@@ -5666,52 +5893,58 @@
       </c>
       <c r="V21" s="186">
         <v>4.59</v>
       </c>
       <c r="W21" s="114">
         <v>4.62</v>
       </c>
       <c r="X21" s="18">
         <v>4.6399999999999997</v>
       </c>
       <c r="Y21" s="18">
         <v>4.71</v>
       </c>
       <c r="Z21" s="114">
         <v>3.93</v>
       </c>
       <c r="AA21" s="18">
         <v>4.5</v>
       </c>
       <c r="AB21" s="18">
         <v>4.53</v>
       </c>
       <c r="AC21" s="18">
         <v>4.63</v>
       </c>
-    </row>
-    <row r="22" spans="1:29" s="12" customFormat="1" ht="11.25">
+      <c r="AD21" s="18">
+        <v>4.58</v>
+      </c>
+      <c r="AE21" s="18">
+        <v>4.67</v>
+      </c>
+    </row>
+    <row r="22" spans="1:31" s="12" customFormat="1" ht="11.25">
       <c r="A22" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B22" s="18">
         <v>5.56</v>
       </c>
       <c r="C22" s="18">
         <v>5.05</v>
       </c>
       <c r="D22" s="18">
         <v>4.68</v>
       </c>
       <c r="E22" s="62">
         <v>4.87</v>
       </c>
       <c r="F22" s="63">
         <v>4.9400000000000004</v>
       </c>
       <c r="G22" s="64">
         <v>4.8499999999999996</v>
       </c>
       <c r="H22" s="65">
         <v>4.9400000000000004</v>
       </c>
       <c r="I22" s="66">
@@ -5755,52 +5988,58 @@
       </c>
       <c r="V22" s="186">
         <v>4.59</v>
       </c>
       <c r="W22" s="114">
         <v>4.6100000000000003</v>
       </c>
       <c r="X22" s="18">
         <v>4.63</v>
       </c>
       <c r="Y22" s="18">
         <v>4.74</v>
       </c>
       <c r="Z22" s="114">
         <v>4.05</v>
       </c>
       <c r="AA22" s="18">
         <v>4.57</v>
       </c>
       <c r="AB22" s="18">
         <v>4.66</v>
       </c>
       <c r="AC22" s="18">
         <v>4.8</v>
       </c>
-    </row>
-    <row r="23" spans="1:29" s="12" customFormat="1" ht="11.25">
+      <c r="AD22" s="18">
+        <v>4.7300000000000004</v>
+      </c>
+      <c r="AE22" s="18">
+        <v>4.76</v>
+      </c>
+    </row>
+    <row r="23" spans="1:31" s="12" customFormat="1" ht="11.25">
       <c r="A23" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B23" s="18">
         <v>5.28</v>
       </c>
       <c r="C23" s="18">
         <v>4.9000000000000004</v>
       </c>
       <c r="D23" s="18">
         <v>4.68</v>
       </c>
       <c r="E23" s="62">
         <v>5</v>
       </c>
       <c r="F23" s="63">
         <v>5.05</v>
       </c>
       <c r="G23" s="64">
         <v>4.7</v>
       </c>
       <c r="H23" s="65">
         <v>4.7699999999999996</v>
       </c>
       <c r="I23" s="66">
@@ -5844,83 +6083,93 @@
       </c>
       <c r="V23" s="186">
         <v>4.5999999999999996</v>
       </c>
       <c r="W23" s="114">
         <v>4.6900000000000004</v>
       </c>
       <c r="X23" s="18">
         <v>4.67</v>
       </c>
       <c r="Y23" s="18">
         <v>4.57</v>
       </c>
       <c r="Z23" s="114">
         <v>3.3</v>
       </c>
       <c r="AA23" s="18">
         <v>4.1399999999999997</v>
       </c>
       <c r="AB23" s="18">
         <v>3.9</v>
       </c>
       <c r="AC23" s="18">
         <v>3.77</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="268" t="s">
+      <c r="AD23" s="18">
+        <v>3.86</v>
+      </c>
+      <c r="AE23" s="18">
+        <v>4.1900000000000004</v>
+      </c>
+    </row>
+    <row r="24" spans="1:31" s="12" customFormat="1">
+      <c r="A24" s="272" t="s">
         <v>1</v>
       </c>
-      <c r="B24" s="268"/>
-[...26 lines deleted...]
-    <row r="25" spans="1:29" s="12" customFormat="1" ht="11.25">
+      <c r="B24" s="272"/>
+      <c r="C24" s="272"/>
+      <c r="D24" s="272"/>
+      <c r="E24" s="272"/>
+      <c r="F24" s="272"/>
+      <c r="G24" s="272"/>
+      <c r="H24" s="272"/>
+      <c r="I24" s="272"/>
+      <c r="J24" s="272"/>
+      <c r="K24" s="272"/>
+      <c r="L24" s="272"/>
+      <c r="M24" s="272"/>
+      <c r="N24" s="272"/>
+      <c r="O24" s="272"/>
+      <c r="P24" s="272"/>
+      <c r="Q24" s="250"/>
+      <c r="R24" s="250"/>
+      <c r="S24" s="250"/>
+      <c r="T24" s="250"/>
+      <c r="U24" s="250"/>
+      <c r="V24" s="250"/>
+      <c r="W24" s="251"/>
+      <c r="X24" s="251"/>
+      <c r="Y24" s="251"/>
+      <c r="Z24" s="251"/>
+      <c r="AA24" s="251"/>
+      <c r="AB24" s="251"/>
+      <c r="AC24" s="251"/>
+      <c r="AD24" s="251"/>
+      <c r="AE24" s="251"/>
+    </row>
+    <row r="25" spans="1:31" s="12" customFormat="1" ht="11.25">
       <c r="A25" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B25" s="18">
         <v>6.33</v>
       </c>
       <c r="C25" s="18">
         <v>5.66</v>
       </c>
       <c r="D25" s="18">
         <v>5.35</v>
       </c>
       <c r="E25" s="70">
         <v>5.34</v>
       </c>
       <c r="F25" s="71">
         <v>5.34</v>
       </c>
       <c r="G25" s="72">
         <v>5.4</v>
       </c>
       <c r="H25" s="73">
         <v>5.46</v>
       </c>
       <c r="I25" s="74">
@@ -5964,52 +6213,58 @@
       </c>
       <c r="V25" s="189">
         <v>5.26</v>
       </c>
       <c r="W25" s="114">
         <v>5.32</v>
       </c>
       <c r="X25" s="18">
         <v>5.29</v>
       </c>
       <c r="Y25" s="18">
         <v>5.35</v>
       </c>
       <c r="Z25" s="114">
         <v>4.0199999999999996</v>
       </c>
       <c r="AA25" s="18">
         <v>4.42</v>
       </c>
       <c r="AB25" s="18">
         <v>4.75</v>
       </c>
       <c r="AC25" s="18">
         <v>4.93</v>
       </c>
-    </row>
-    <row r="26" spans="1:29" s="12" customFormat="1" ht="11.25">
+      <c r="AD25" s="18">
+        <v>4.78</v>
+      </c>
+      <c r="AE25" s="18">
+        <v>4.93</v>
+      </c>
+    </row>
+    <row r="26" spans="1:31" s="12" customFormat="1" ht="11.25">
       <c r="A26" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B26" s="18">
         <v>4.22</v>
       </c>
       <c r="C26" s="18">
         <v>3.75</v>
       </c>
       <c r="D26" s="18">
         <v>3.52</v>
       </c>
       <c r="E26" s="70">
         <v>3.42</v>
       </c>
       <c r="F26" s="71">
         <v>3.42</v>
       </c>
       <c r="G26" s="72">
         <v>3.48</v>
       </c>
       <c r="H26" s="73">
         <v>3.55</v>
       </c>
       <c r="I26" s="74">
@@ -6053,52 +6308,58 @@
       </c>
       <c r="V26" s="189">
         <v>3.76</v>
       </c>
       <c r="W26" s="114">
         <v>3.81</v>
       </c>
       <c r="X26" s="18">
         <v>3.79</v>
       </c>
       <c r="Y26" s="18">
         <v>3.82</v>
       </c>
       <c r="Z26" s="114">
         <v>3.02</v>
       </c>
       <c r="AA26" s="18">
         <v>2.71</v>
       </c>
       <c r="AB26" s="18">
         <v>2.7</v>
       </c>
       <c r="AC26" s="18">
         <v>3.24</v>
       </c>
-    </row>
-    <row r="27" spans="1:29" s="12" customFormat="1" ht="11.25">
+      <c r="AD26" s="18">
+        <v>3.13</v>
+      </c>
+      <c r="AE26" s="18">
+        <v>3.25</v>
+      </c>
+    </row>
+    <row r="27" spans="1:31" s="12" customFormat="1" ht="11.25">
       <c r="A27" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B27" s="18">
         <v>5.27</v>
       </c>
       <c r="C27" s="18">
         <v>5.12</v>
       </c>
       <c r="D27" s="18">
         <v>4.3600000000000003</v>
       </c>
       <c r="E27" s="70">
         <v>4.18</v>
       </c>
       <c r="F27" s="71">
         <v>4.1900000000000004</v>
       </c>
       <c r="G27" s="72">
         <v>4.09</v>
       </c>
       <c r="H27" s="73">
         <v>4.54</v>
       </c>
       <c r="I27" s="74">
@@ -6142,52 +6403,58 @@
       </c>
       <c r="V27" s="189">
         <v>5.96</v>
       </c>
       <c r="W27" s="114">
         <v>6.02</v>
       </c>
       <c r="X27" s="18">
         <v>6.36</v>
       </c>
       <c r="Y27" s="18">
         <v>6.22</v>
       </c>
       <c r="Z27" s="114">
         <v>4.22</v>
       </c>
       <c r="AA27" s="18">
         <v>4.75</v>
       </c>
       <c r="AB27" s="18">
         <v>5.81</v>
       </c>
       <c r="AC27" s="18">
         <v>5.76</v>
       </c>
-    </row>
-    <row r="28" spans="1:29" s="12" customFormat="1" ht="11.25">
+      <c r="AD27" s="18">
+        <v>5.31</v>
+      </c>
+      <c r="AE27" s="18">
+        <v>5.17</v>
+      </c>
+    </row>
+    <row r="28" spans="1:31" s="12" customFormat="1" ht="11.25">
       <c r="A28" s="6" t="s">
         <v>36</v>
       </c>
       <c r="B28" s="18">
         <v>6.19</v>
       </c>
       <c r="C28" s="18">
         <v>5.6</v>
       </c>
       <c r="D28" s="18">
         <v>6.39</v>
       </c>
       <c r="E28" s="70">
         <v>6.85</v>
       </c>
       <c r="F28" s="71">
         <v>6.71</v>
       </c>
       <c r="G28" s="72">
         <v>6.64</v>
       </c>
       <c r="H28" s="73">
         <v>6.52</v>
       </c>
       <c r="I28" s="74">
@@ -6231,52 +6498,58 @@
       </c>
       <c r="V28" s="189">
         <v>5.92</v>
       </c>
       <c r="W28" s="114">
         <v>6.13</v>
       </c>
       <c r="X28" s="18">
         <v>6.02</v>
       </c>
       <c r="Y28" s="18">
         <v>6</v>
       </c>
       <c r="Z28" s="114">
         <v>4.4000000000000004</v>
       </c>
       <c r="AA28" s="18">
         <v>6.14</v>
       </c>
       <c r="AB28" s="18">
         <v>6.79</v>
       </c>
       <c r="AC28" s="18">
         <v>6.79</v>
       </c>
-    </row>
-    <row r="29" spans="1:29" s="12" customFormat="1" ht="11.25">
+      <c r="AD28" s="18">
+        <v>6.14</v>
+      </c>
+      <c r="AE28" s="18">
+        <v>6.44</v>
+      </c>
+    </row>
+    <row r="29" spans="1:31" s="12" customFormat="1" ht="11.25">
       <c r="A29" s="6" t="s">
         <v>37</v>
       </c>
       <c r="B29" s="18">
         <v>5.4</v>
       </c>
       <c r="C29" s="18">
         <v>4.4000000000000004</v>
       </c>
       <c r="D29" s="18">
         <v>3.51</v>
       </c>
       <c r="E29" s="70">
         <v>4.24</v>
       </c>
       <c r="F29" s="71">
         <v>5.1100000000000003</v>
       </c>
       <c r="G29" s="72">
         <v>5.26</v>
       </c>
       <c r="H29" s="73">
         <v>5.81</v>
       </c>
       <c r="I29" s="74">
@@ -6320,52 +6593,58 @@
       </c>
       <c r="V29" s="189">
         <v>4.8899999999999997</v>
       </c>
       <c r="W29" s="114">
         <v>5.04</v>
       </c>
       <c r="X29" s="18">
         <v>4.88</v>
       </c>
       <c r="Y29" s="18">
         <v>5.04</v>
       </c>
       <c r="Z29" s="114">
         <v>5.54</v>
       </c>
       <c r="AA29" s="18">
         <v>6.26</v>
       </c>
       <c r="AB29" s="18">
         <v>5.35</v>
       </c>
       <c r="AC29" s="18">
         <v>4.74</v>
       </c>
-    </row>
-    <row r="30" spans="1:29" s="12" customFormat="1" ht="11.25">
+      <c r="AD29" s="18">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="AE29" s="18">
+        <v>4.2300000000000004</v>
+      </c>
+    </row>
+    <row r="30" spans="1:31" s="12" customFormat="1" ht="11.25">
       <c r="A30" s="6" t="s">
         <v>38</v>
       </c>
       <c r="B30" s="18">
         <v>9.39</v>
       </c>
       <c r="C30" s="18">
         <v>8.4499999999999993</v>
       </c>
       <c r="D30" s="18">
         <v>7.42</v>
       </c>
       <c r="E30" s="70">
         <v>7.32</v>
       </c>
       <c r="F30" s="71">
         <v>7.37</v>
       </c>
       <c r="G30" s="72">
         <v>7.56</v>
       </c>
       <c r="H30" s="73">
         <v>7.33</v>
       </c>
       <c r="I30" s="74">
@@ -6409,52 +6688,58 @@
       </c>
       <c r="V30" s="189">
         <v>7.09</v>
       </c>
       <c r="W30" s="114">
         <v>7.13</v>
       </c>
       <c r="X30" s="18">
         <v>7.04</v>
       </c>
       <c r="Y30" s="18">
         <v>7.21</v>
       </c>
       <c r="Z30" s="114">
         <v>4.1100000000000003</v>
       </c>
       <c r="AA30" s="18">
         <v>4.7699999999999996</v>
       </c>
       <c r="AB30" s="18">
         <v>5.95</v>
       </c>
       <c r="AC30" s="18">
         <v>6.2</v>
       </c>
-    </row>
-    <row r="31" spans="1:29" s="12" customFormat="1" ht="11.25">
+      <c r="AD30" s="18">
+        <v>6.25</v>
+      </c>
+      <c r="AE30" s="18">
+        <v>6.34</v>
+      </c>
+    </row>
+    <row r="31" spans="1:31" s="12" customFormat="1" ht="11.25">
       <c r="A31" s="6" t="s">
         <v>39</v>
       </c>
       <c r="B31" s="18">
         <v>5.4</v>
       </c>
       <c r="C31" s="18">
         <v>5.55</v>
       </c>
       <c r="D31" s="18">
         <v>6.27</v>
       </c>
       <c r="E31" s="70">
         <v>6.48</v>
       </c>
       <c r="F31" s="71">
         <v>6.09</v>
       </c>
       <c r="G31" s="72">
         <v>6.13</v>
       </c>
       <c r="H31" s="73">
         <v>6.24</v>
       </c>
       <c r="I31" s="74">
@@ -6498,52 +6783,58 @@
       </c>
       <c r="V31" s="189">
         <v>5.82</v>
       </c>
       <c r="W31" s="114">
         <v>5.97</v>
       </c>
       <c r="X31" s="18">
         <v>6.05</v>
       </c>
       <c r="Y31" s="18">
         <v>6.02</v>
       </c>
       <c r="Z31" s="114">
         <v>7.39</v>
       </c>
       <c r="AA31" s="18">
         <v>5.91</v>
       </c>
       <c r="AB31" s="18">
         <v>5.74</v>
       </c>
       <c r="AC31" s="18">
         <v>5.81</v>
       </c>
-    </row>
-    <row r="32" spans="1:29" s="12" customFormat="1" ht="11.25">
+      <c r="AD31" s="18">
+        <v>5.42</v>
+      </c>
+      <c r="AE31" s="18">
+        <v>5.81</v>
+      </c>
+    </row>
+    <row r="32" spans="1:31" s="12" customFormat="1" ht="11.25">
       <c r="A32" s="6" t="s">
         <v>40</v>
       </c>
       <c r="B32" s="18">
         <v>7.5</v>
       </c>
       <c r="C32" s="18">
         <v>6.78</v>
       </c>
       <c r="D32" s="18">
         <v>6.36</v>
       </c>
       <c r="E32" s="70">
         <v>5.91</v>
       </c>
       <c r="F32" s="71">
         <v>5.61</v>
       </c>
       <c r="G32" s="72">
         <v>5.85</v>
       </c>
       <c r="H32" s="73">
         <v>5.81</v>
       </c>
       <c r="I32" s="74">
@@ -6587,52 +6878,58 @@
       </c>
       <c r="V32" s="189">
         <v>4.8899999999999997</v>
       </c>
       <c r="W32" s="114">
         <v>4.8</v>
       </c>
       <c r="X32" s="18">
         <v>4.74</v>
       </c>
       <c r="Y32" s="18">
         <v>4.8099999999999996</v>
       </c>
       <c r="Z32" s="114">
         <v>1.6</v>
       </c>
       <c r="AA32" s="18">
         <v>3.61</v>
       </c>
       <c r="AB32" s="18">
         <v>5.16</v>
       </c>
       <c r="AC32" s="18">
         <v>4.59</v>
       </c>
-    </row>
-    <row r="33" spans="1:29" s="12" customFormat="1" ht="11.25">
+      <c r="AD32" s="18">
+        <v>4.8099999999999996</v>
+      </c>
+      <c r="AE32" s="18">
+        <v>5.4</v>
+      </c>
+    </row>
+    <row r="33" spans="1:33" s="12" customFormat="1" ht="11.25">
       <c r="A33" s="7" t="s">
         <v>41</v>
       </c>
       <c r="B33" s="227">
         <v>8.9499999999999993</v>
       </c>
       <c r="C33" s="227">
         <v>7.11</v>
       </c>
       <c r="D33" s="227">
         <v>6.48</v>
       </c>
       <c r="E33" s="78">
         <v>6.12</v>
       </c>
       <c r="F33" s="79">
         <v>5.96</v>
       </c>
       <c r="G33" s="80">
         <v>5.8</v>
       </c>
       <c r="H33" s="81">
         <v>5.96</v>
       </c>
       <c r="I33" s="82">
@@ -6676,215 +6973,237 @@
       </c>
       <c r="V33" s="192">
         <v>5.88</v>
       </c>
       <c r="W33" s="229">
         <v>5.74</v>
       </c>
       <c r="X33" s="229">
         <v>5.68</v>
       </c>
       <c r="Y33" s="229">
         <v>5.94</v>
       </c>
       <c r="Z33" s="229">
         <v>4.59</v>
       </c>
       <c r="AA33" s="229">
         <v>5.46</v>
       </c>
       <c r="AB33" s="244">
         <v>5.0199999999999996</v>
       </c>
       <c r="AC33" s="246">
         <v>5.59</v>
       </c>
-    </row>
-    <row r="34" spans="1:29">
+      <c r="AD33" s="246">
+        <v>5.55</v>
+      </c>
+      <c r="AE33" s="246">
+        <v>5.78</v>
+      </c>
+    </row>
+    <row r="34" spans="1:33">
       <c r="A34" s="8" t="s">
         <v>27</v>
       </c>
     </row>
+    <row r="35" spans="1:33">
+      <c r="AB35" s="16"/>
+      <c r="AC35" s="16"/>
+      <c r="AD35" s="16"/>
+      <c r="AE35" s="16"/>
+      <c r="AF35" s="16"/>
+      <c r="AG35" s="16"/>
+    </row>
   </sheetData>
   <mergeCells count="9">
+    <mergeCell ref="N8:Y8"/>
+    <mergeCell ref="Z8:AE8"/>
+    <mergeCell ref="A7:AE7"/>
+    <mergeCell ref="A6:AE6"/>
+    <mergeCell ref="A20:AE20"/>
+    <mergeCell ref="A24:AE24"/>
+    <mergeCell ref="A10:AE10"/>
     <mergeCell ref="B8:M8"/>
     <mergeCell ref="A8:A9"/>
-    <mergeCell ref="A10:AA10"/>
-[...5 lines deleted...]
-    <mergeCell ref="N8:Y8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A5:AC38"/>
+  <dimension ref="A5:AE38"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="AC10" sqref="AC10:AC38"/>
+      <selection activeCell="AI17" sqref="AI17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="15.5703125" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="13" max="13" width="8.42578125" customWidth="1"/>
+    <col min="1" max="1" width="15" customWidth="1"/>
+    <col min="2" max="2" width="7.28515625" hidden="1" customWidth="1"/>
+    <col min="3" max="3" width="7.7109375" hidden="1" customWidth="1"/>
+    <col min="4" max="4" width="3" hidden="1" customWidth="1"/>
+    <col min="5" max="5" width="5.5703125" hidden="1" customWidth="1"/>
+    <col min="6" max="6" width="0.140625" hidden="1" customWidth="1"/>
+    <col min="7" max="7" width="0.28515625" hidden="1" customWidth="1"/>
+    <col min="8" max="8" width="5.5703125" hidden="1" customWidth="1"/>
+    <col min="9" max="9" width="5.85546875" hidden="1" customWidth="1"/>
+    <col min="10" max="10" width="0.140625" hidden="1" customWidth="1"/>
+    <col min="11" max="11" width="7" hidden="1" customWidth="1"/>
+    <col min="12" max="12" width="8.28515625" hidden="1" customWidth="1"/>
+    <col min="13" max="13" width="0.140625" customWidth="1"/>
     <col min="14" max="14" width="7.140625" customWidth="1"/>
     <col min="15" max="15" width="7.5703125" customWidth="1"/>
     <col min="16" max="16" width="5.7109375" customWidth="1"/>
     <col min="17" max="18" width="5.5703125" customWidth="1"/>
     <col min="19" max="19" width="5.7109375" customWidth="1"/>
+    <col min="20" max="20" width="7.28515625" customWidth="1"/>
     <col min="21" max="21" width="7" customWidth="1"/>
     <col min="22" max="22" width="9.140625" customWidth="1"/>
     <col min="23" max="23" width="7.5703125" customWidth="1"/>
     <col min="24" max="24" width="8.42578125" customWidth="1"/>
     <col min="25" max="25" width="8.28515625" customWidth="1"/>
     <col min="26" max="26" width="7.28515625" customWidth="1"/>
     <col min="27" max="27" width="7.42578125" customWidth="1"/>
     <col min="28" max="28" width="7.28515625" customWidth="1"/>
-    <col min="29" max="29" width="6.85546875" customWidth="1"/>
+    <col min="29" max="30" width="6.85546875" customWidth="1"/>
+    <col min="31" max="31" width="6.140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="5" spans="1:29">
-      <c r="A5" s="270" t="s">
+    <row r="5" spans="1:31">
+      <c r="A5" s="273" t="s">
         <v>43</v>
       </c>
-      <c r="B5" s="270"/>
-[...28 lines deleted...]
-      <c r="A6" s="255" t="s">
+      <c r="B5" s="273"/>
+      <c r="C5" s="273"/>
+      <c r="D5" s="273"/>
+      <c r="E5" s="273"/>
+      <c r="F5" s="273"/>
+      <c r="G5" s="273"/>
+      <c r="H5" s="273"/>
+      <c r="I5" s="273"/>
+      <c r="J5" s="273"/>
+      <c r="K5" s="273"/>
+      <c r="L5" s="273"/>
+      <c r="M5" s="273"/>
+      <c r="N5" s="273"/>
+      <c r="O5" s="273"/>
+      <c r="P5" s="273"/>
+      <c r="Q5" s="251"/>
+      <c r="R5" s="251"/>
+      <c r="S5" s="251"/>
+      <c r="T5" s="251"/>
+      <c r="U5" s="251"/>
+      <c r="V5" s="251"/>
+      <c r="W5" s="251"/>
+      <c r="X5" s="251"/>
+      <c r="Y5" s="251"/>
+      <c r="Z5" s="251"/>
+      <c r="AA5" s="251"/>
+      <c r="AB5" s="251"/>
+    </row>
+    <row r="6" spans="1:31">
+      <c r="A6" s="266" t="s">
         <v>28</v>
       </c>
-      <c r="B6" s="256"/>
-[...29 lines deleted...]
-      <c r="B7" s="260">
+      <c r="B6" s="267"/>
+      <c r="C6" s="267"/>
+      <c r="D6" s="267"/>
+      <c r="E6" s="267"/>
+      <c r="F6" s="267"/>
+      <c r="G6" s="267"/>
+      <c r="H6" s="267"/>
+      <c r="I6" s="267"/>
+      <c r="J6" s="267"/>
+      <c r="K6" s="267"/>
+      <c r="L6" s="267"/>
+      <c r="M6" s="267"/>
+      <c r="N6" s="267"/>
+      <c r="O6" s="267"/>
+      <c r="P6" s="267"/>
+      <c r="Q6" s="267"/>
+      <c r="R6" s="267"/>
+      <c r="S6" s="267"/>
+      <c r="T6" s="267"/>
+      <c r="U6" s="267"/>
+      <c r="V6" s="267"/>
+      <c r="W6" s="267"/>
+      <c r="X6" s="267"/>
+      <c r="Y6" s="267"/>
+      <c r="Z6" s="267"/>
+      <c r="AA6" s="267"/>
+      <c r="AB6" s="267"/>
+      <c r="AC6" s="267"/>
+      <c r="AD6" s="267"/>
+      <c r="AE6" s="267"/>
+    </row>
+    <row r="7" spans="1:31">
+      <c r="A7" s="277"/>
+      <c r="B7" s="256">
         <v>2024</v>
       </c>
-      <c r="C7" s="261"/>
-[...10 lines deleted...]
-      <c r="N7" s="252">
+      <c r="C7" s="257"/>
+      <c r="D7" s="257"/>
+      <c r="E7" s="257"/>
+      <c r="F7" s="257"/>
+      <c r="G7" s="257"/>
+      <c r="H7" s="257"/>
+      <c r="I7" s="257"/>
+      <c r="J7" s="257"/>
+      <c r="K7" s="257"/>
+      <c r="L7" s="257"/>
+      <c r="M7" s="257"/>
+      <c r="N7" s="258">
         <v>2025</v>
       </c>
-      <c r="O7" s="254"/>
-[...10 lines deleted...]
-      <c r="Z7" s="252">
+      <c r="O7" s="260"/>
+      <c r="P7" s="260"/>
+      <c r="Q7" s="260"/>
+      <c r="R7" s="260"/>
+      <c r="S7" s="260"/>
+      <c r="T7" s="260"/>
+      <c r="U7" s="260"/>
+      <c r="V7" s="260"/>
+      <c r="W7" s="260"/>
+      <c r="X7" s="260"/>
+      <c r="Y7" s="260"/>
+      <c r="Z7" s="258">
         <v>2026</v>
       </c>
-      <c r="AA7" s="253"/>
-[...4 lines deleted...]
-      <c r="A8" s="275"/>
+      <c r="AA7" s="265"/>
+      <c r="AB7" s="260"/>
+      <c r="AC7" s="260"/>
+      <c r="AD7" s="260"/>
+      <c r="AE7" s="260"/>
+    </row>
+    <row r="8" spans="1:31" ht="15" customHeight="1">
+      <c r="A8" s="278"/>
       <c r="B8" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E8" s="3" t="s">
         <v>6</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>7</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H8" s="3" t="s">
         <v>9</v>
       </c>
       <c r="I8" s="3" t="s">
         <v>10</v>
       </c>
       <c r="J8" s="3" t="s">
@@ -6925,83 +7244,93 @@
       </c>
       <c r="V8" s="3" t="s">
         <v>11</v>
       </c>
       <c r="W8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="X8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="Y8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="Z8" s="2" t="s">
         <v>3</v>
       </c>
       <c r="AA8" s="2" t="s">
         <v>4</v>
       </c>
       <c r="AB8" s="2" t="s">
         <v>5</v>
       </c>
       <c r="AC8" s="3" t="s">
         <v>6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="271" t="s">
+      <c r="AD8" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="AE8" s="3" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="9" spans="1:31" s="231" customFormat="1">
+      <c r="A9" s="274" t="s">
         <v>29</v>
       </c>
-      <c r="B9" s="272"/>
-[...26 lines deleted...]
-    <row r="10" spans="1:29" s="231" customFormat="1" ht="11.25">
+      <c r="B9" s="275"/>
+      <c r="C9" s="275"/>
+      <c r="D9" s="275"/>
+      <c r="E9" s="275"/>
+      <c r="F9" s="275"/>
+      <c r="G9" s="275"/>
+      <c r="H9" s="275"/>
+      <c r="I9" s="275"/>
+      <c r="J9" s="275"/>
+      <c r="K9" s="275"/>
+      <c r="L9" s="275"/>
+      <c r="M9" s="275"/>
+      <c r="N9" s="275"/>
+      <c r="O9" s="275"/>
+      <c r="P9" s="275"/>
+      <c r="Q9" s="263"/>
+      <c r="R9" s="263"/>
+      <c r="S9" s="263"/>
+      <c r="T9" s="263"/>
+      <c r="U9" s="263"/>
+      <c r="V9" s="263"/>
+      <c r="W9" s="264"/>
+      <c r="X9" s="264"/>
+      <c r="Y9" s="264"/>
+      <c r="Z9" s="264"/>
+      <c r="AA9" s="264"/>
+      <c r="AB9" s="264"/>
+      <c r="AC9" s="264"/>
+      <c r="AD9" s="264"/>
+      <c r="AE9" s="264"/>
+    </row>
+    <row r="10" spans="1:31" s="231" customFormat="1" ht="11.25">
       <c r="A10" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B10" s="20">
         <v>353</v>
       </c>
       <c r="C10" s="19">
         <v>265</v>
       </c>
       <c r="D10" s="19">
         <v>261</v>
       </c>
       <c r="E10" s="127">
         <v>316</v>
       </c>
       <c r="F10" s="128">
         <v>315</v>
       </c>
       <c r="G10" s="129">
         <v>281</v>
       </c>
       <c r="H10" s="130">
         <v>334</v>
       </c>
       <c r="I10" s="131">
@@ -7045,52 +7374,58 @@
       </c>
       <c r="V10" s="195">
         <v>298</v>
       </c>
       <c r="W10" s="20">
         <v>320</v>
       </c>
       <c r="X10" s="20">
         <v>290</v>
       </c>
       <c r="Y10" s="20">
         <v>348</v>
       </c>
       <c r="Z10" s="20">
         <v>242</v>
       </c>
       <c r="AA10" s="20">
         <v>276</v>
       </c>
       <c r="AB10" s="20">
         <v>303</v>
       </c>
       <c r="AC10" s="20">
         <v>305</v>
       </c>
-    </row>
-    <row r="11" spans="1:29" s="231" customFormat="1" ht="11.25">
+      <c r="AD10" s="29">
+        <v>264</v>
+      </c>
+      <c r="AE10" s="163">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="11" spans="1:31" s="231" customFormat="1" ht="11.25">
       <c r="A11" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B11" s="20">
         <v>186</v>
       </c>
       <c r="C11" s="19">
         <v>140</v>
       </c>
       <c r="D11" s="19">
         <v>133</v>
       </c>
       <c r="E11" s="127">
         <v>168</v>
       </c>
       <c r="F11" s="128">
         <v>170</v>
       </c>
       <c r="G11" s="129">
         <v>146</v>
       </c>
       <c r="H11" s="130">
         <v>181</v>
       </c>
       <c r="I11" s="131">
@@ -7134,52 +7469,58 @@
       </c>
       <c r="V11" s="195">
         <v>150</v>
       </c>
       <c r="W11" s="20">
         <v>168</v>
       </c>
       <c r="X11" s="20">
         <v>163</v>
       </c>
       <c r="Y11" s="20">
         <v>198</v>
       </c>
       <c r="Z11" s="20">
         <v>140</v>
       </c>
       <c r="AA11" s="20">
         <v>149</v>
       </c>
       <c r="AB11" s="20">
         <v>159</v>
       </c>
       <c r="AC11" s="20">
         <v>184</v>
       </c>
-    </row>
-    <row r="12" spans="1:29" s="231" customFormat="1" ht="11.25">
+      <c r="AD11" s="29">
+        <v>151</v>
+      </c>
+      <c r="AE11" s="163">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="12" spans="1:31" s="231" customFormat="1" ht="11.25">
       <c r="A12" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B12" s="20">
         <v>39</v>
       </c>
       <c r="C12" s="19">
         <v>32</v>
       </c>
       <c r="D12" s="19">
         <v>29</v>
       </c>
       <c r="E12" s="127">
         <v>39</v>
       </c>
       <c r="F12" s="128">
         <v>37</v>
       </c>
       <c r="G12" s="129">
         <v>21</v>
       </c>
       <c r="H12" s="130">
         <v>40</v>
       </c>
       <c r="I12" s="131">
@@ -7223,52 +7564,58 @@
       </c>
       <c r="V12" s="195">
         <v>38</v>
       </c>
       <c r="W12" s="20">
         <v>41</v>
       </c>
       <c r="X12" s="20">
         <v>40</v>
       </c>
       <c r="Y12" s="20">
         <v>27</v>
       </c>
       <c r="Z12" s="20">
         <v>25</v>
       </c>
       <c r="AA12" s="20">
         <v>33</v>
       </c>
       <c r="AB12" s="20">
         <v>32</v>
       </c>
       <c r="AC12" s="20">
         <v>27</v>
       </c>
-    </row>
-    <row r="13" spans="1:29" s="231" customFormat="1" ht="11.25">
+      <c r="AD12" s="29">
+        <v>24</v>
+      </c>
+      <c r="AE12" s="163">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="13" spans="1:31" s="231" customFormat="1" ht="11.25">
       <c r="A13" s="5" t="s">
         <v>36</v>
       </c>
       <c r="B13" s="20">
         <v>17</v>
       </c>
       <c r="C13" s="19">
         <v>13</v>
       </c>
       <c r="D13" s="19">
         <v>22</v>
       </c>
       <c r="E13" s="127">
         <v>22</v>
       </c>
       <c r="F13" s="128">
         <v>17</v>
       </c>
       <c r="G13" s="129">
         <v>17</v>
       </c>
       <c r="H13" s="130">
         <v>16</v>
       </c>
       <c r="I13" s="131">
@@ -7312,52 +7659,58 @@
       </c>
       <c r="V13" s="195">
         <v>23</v>
       </c>
       <c r="W13" s="20">
         <v>22</v>
       </c>
       <c r="X13" s="20">
         <v>13</v>
       </c>
       <c r="Y13" s="20">
         <v>16</v>
       </c>
       <c r="Z13" s="20">
         <v>12</v>
       </c>
       <c r="AA13" s="20">
         <v>20</v>
       </c>
       <c r="AB13" s="20">
         <v>22</v>
       </c>
       <c r="AC13" s="20">
         <v>18</v>
       </c>
-    </row>
-    <row r="14" spans="1:29" s="231" customFormat="1" ht="11.25">
+      <c r="AD13" s="29">
+        <v>15</v>
+      </c>
+      <c r="AE13" s="163">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="14" spans="1:31" s="231" customFormat="1" ht="11.25">
       <c r="A14" s="5" t="s">
         <v>37</v>
       </c>
       <c r="B14" s="20">
         <v>12</v>
       </c>
       <c r="C14" s="19">
         <v>7</v>
       </c>
       <c r="D14" s="19">
         <v>4</v>
       </c>
       <c r="E14" s="127">
         <v>14</v>
       </c>
       <c r="F14" s="128">
         <v>19</v>
       </c>
       <c r="G14" s="129">
         <v>13</v>
       </c>
       <c r="H14" s="130">
         <v>20</v>
       </c>
       <c r="I14" s="131">
@@ -7401,52 +7754,58 @@
       </c>
       <c r="V14" s="195">
         <v>14</v>
       </c>
       <c r="W14" s="20">
         <v>14</v>
       </c>
       <c r="X14" s="20">
         <v>7</v>
       </c>
       <c r="Y14" s="20">
         <v>15</v>
       </c>
       <c r="Z14" s="20">
         <v>12</v>
       </c>
       <c r="AA14" s="20">
         <v>14</v>
       </c>
       <c r="AB14" s="20">
         <v>8</v>
       </c>
       <c r="AC14" s="20">
         <v>6</v>
       </c>
-    </row>
-    <row r="15" spans="1:29" s="231" customFormat="1" ht="11.25">
+      <c r="AD14" s="29">
+        <v>8</v>
+      </c>
+      <c r="AE14" s="163">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="15" spans="1:31" s="231" customFormat="1" ht="11.25">
       <c r="A15" s="5" t="s">
         <v>38</v>
       </c>
       <c r="B15" s="20">
         <v>44</v>
       </c>
       <c r="C15" s="19">
         <v>33</v>
       </c>
       <c r="D15" s="19">
         <v>26</v>
       </c>
       <c r="E15" s="135">
         <v>32</v>
       </c>
       <c r="F15" s="128">
         <v>36</v>
       </c>
       <c r="G15" s="129">
         <v>39</v>
       </c>
       <c r="H15" s="130">
         <v>28</v>
       </c>
       <c r="I15" s="131">
@@ -7490,52 +7849,58 @@
       </c>
       <c r="V15" s="195">
         <v>40</v>
       </c>
       <c r="W15" s="20">
         <v>35</v>
       </c>
       <c r="X15" s="20">
         <v>28</v>
       </c>
       <c r="Y15" s="20">
         <v>42</v>
       </c>
       <c r="Z15" s="20">
         <v>19</v>
       </c>
       <c r="AA15" s="20">
         <v>23</v>
       </c>
       <c r="AB15" s="20">
         <v>38</v>
       </c>
       <c r="AC15" s="20">
         <v>31</v>
       </c>
-    </row>
-    <row r="16" spans="1:29" s="231" customFormat="1" ht="11.25">
+      <c r="AD15" s="29">
+        <v>27</v>
+      </c>
+      <c r="AE15" s="163">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="16" spans="1:31" s="231" customFormat="1" ht="11.25">
       <c r="A16" s="5" t="s">
         <v>39</v>
       </c>
       <c r="B16" s="20">
         <v>14</v>
       </c>
       <c r="C16" s="19">
         <v>14</v>
       </c>
       <c r="D16" s="19">
         <v>20</v>
       </c>
       <c r="E16" s="135">
         <v>18</v>
       </c>
       <c r="F16" s="128">
         <v>12</v>
       </c>
       <c r="G16" s="129">
         <v>16</v>
       </c>
       <c r="H16" s="130">
         <v>18</v>
       </c>
       <c r="I16" s="131">
@@ -7579,52 +7944,58 @@
       </c>
       <c r="V16" s="195">
         <v>13</v>
       </c>
       <c r="W16" s="20">
         <v>19</v>
       </c>
       <c r="X16" s="20">
         <v>17</v>
       </c>
       <c r="Y16" s="20">
         <v>15</v>
       </c>
       <c r="Z16" s="20">
         <v>19</v>
       </c>
       <c r="AA16" s="20">
         <v>10</v>
       </c>
       <c r="AB16" s="20">
         <v>14</v>
       </c>
       <c r="AC16" s="20">
         <v>15</v>
       </c>
-    </row>
-    <row r="17" spans="1:29" s="231" customFormat="1" ht="11.25">
+      <c r="AD16" s="29">
+        <v>14</v>
+      </c>
+      <c r="AE16" s="163">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="17" spans="1:31" s="231" customFormat="1" ht="11.25">
       <c r="A17" s="5" t="s">
         <v>40</v>
       </c>
       <c r="B17" s="20">
         <v>19</v>
       </c>
       <c r="C17" s="19">
         <v>14</v>
       </c>
       <c r="D17" s="19">
         <v>14</v>
       </c>
       <c r="E17" s="135">
         <v>11</v>
       </c>
       <c r="F17" s="128">
         <v>11</v>
       </c>
       <c r="G17" s="129">
         <v>17</v>
       </c>
       <c r="H17" s="130">
         <v>14</v>
       </c>
       <c r="I17" s="131">
@@ -7668,52 +8039,58 @@
       </c>
       <c r="V17" s="195">
         <v>10</v>
       </c>
       <c r="W17" s="20">
         <v>10</v>
       </c>
       <c r="X17" s="20">
         <v>10</v>
       </c>
       <c r="Y17" s="20">
         <v>14</v>
       </c>
       <c r="Z17" s="20">
         <v>4</v>
       </c>
       <c r="AA17" s="20">
         <v>13</v>
       </c>
       <c r="AB17" s="20">
         <v>20</v>
       </c>
       <c r="AC17" s="20">
         <v>7</v>
       </c>
-    </row>
-    <row r="18" spans="1:29" s="231" customFormat="1" ht="11.25">
+      <c r="AD17" s="29">
+        <v>13</v>
+      </c>
+      <c r="AE17" s="163">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="18" spans="1:31" s="231" customFormat="1" ht="11.25">
       <c r="A18" s="5" t="s">
         <v>41</v>
       </c>
       <c r="B18" s="20">
         <v>22</v>
       </c>
       <c r="C18" s="19">
         <v>12</v>
       </c>
       <c r="D18" s="19">
         <v>13</v>
       </c>
       <c r="E18" s="135">
         <v>12</v>
       </c>
       <c r="F18" s="128">
         <v>13</v>
       </c>
       <c r="G18" s="129">
         <v>12</v>
       </c>
       <c r="H18" s="130">
         <v>17</v>
       </c>
       <c r="I18" s="131">
@@ -7757,85 +8134,93 @@
       </c>
       <c r="V18" s="195">
         <v>10</v>
       </c>
       <c r="W18" s="20">
         <v>11</v>
       </c>
       <c r="X18" s="20">
         <v>12</v>
       </c>
       <c r="Y18" s="20">
         <v>21</v>
       </c>
       <c r="Z18" s="20">
         <v>11</v>
       </c>
       <c r="AA18" s="20">
         <v>14</v>
       </c>
       <c r="AB18" s="20">
         <v>10</v>
       </c>
       <c r="AC18" s="20">
         <v>17</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="273" t="s">
+      <c r="AD18" s="29">
+        <v>12</v>
+      </c>
+      <c r="AE18" s="163">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="19" spans="1:31" s="231" customFormat="1">
+      <c r="A19" s="276" t="s">
         <v>44</v>
       </c>
-      <c r="B19" s="273"/>
-[...28 lines deleted...]
-    <row r="20" spans="1:29" s="231" customFormat="1" ht="11.25">
+      <c r="B19" s="276"/>
+      <c r="C19" s="276"/>
+      <c r="D19" s="276"/>
+      <c r="E19" s="276"/>
+      <c r="F19" s="276"/>
+      <c r="G19" s="276"/>
+      <c r="H19" s="276"/>
+      <c r="I19" s="276"/>
+      <c r="J19" s="276"/>
+      <c r="K19" s="276"/>
+      <c r="L19" s="276"/>
+      <c r="M19" s="276"/>
+      <c r="N19" s="276"/>
+      <c r="O19" s="276"/>
+      <c r="P19" s="276"/>
+      <c r="Q19" s="250"/>
+      <c r="R19" s="250"/>
+      <c r="S19" s="250"/>
+      <c r="T19" s="250"/>
+      <c r="U19" s="250"/>
+      <c r="V19" s="250"/>
+      <c r="W19" s="251"/>
+      <c r="X19" s="251"/>
+      <c r="Y19" s="251"/>
+      <c r="Z19" s="251"/>
+      <c r="AA19" s="251"/>
+      <c r="AB19" s="251"/>
+      <c r="AC19" s="251"/>
+      <c r="AD19" s="251"/>
+      <c r="AE19" s="251"/>
+    </row>
+    <row r="20" spans="1:31" s="231" customFormat="1" ht="11.25">
       <c r="A20" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B20" s="20">
         <v>180</v>
       </c>
       <c r="C20" s="20">
         <v>154</v>
       </c>
       <c r="D20" s="20">
         <v>153</v>
       </c>
       <c r="E20" s="136">
         <v>178</v>
       </c>
       <c r="F20" s="137">
         <v>181</v>
       </c>
       <c r="G20" s="138">
         <v>170</v>
       </c>
       <c r="H20" s="139">
         <v>198</v>
       </c>
       <c r="I20" s="140">
@@ -7879,52 +8264,58 @@
       </c>
       <c r="V20" s="198">
         <v>171</v>
       </c>
       <c r="W20" s="20">
         <v>181</v>
       </c>
       <c r="X20" s="20">
         <v>163</v>
       </c>
       <c r="Y20" s="20">
         <v>194</v>
       </c>
       <c r="Z20" s="20">
         <v>147</v>
       </c>
       <c r="AA20" s="20">
         <v>160</v>
       </c>
       <c r="AB20" s="20">
         <v>188</v>
       </c>
       <c r="AC20" s="20">
         <v>178</v>
       </c>
-    </row>
-    <row r="21" spans="1:29" s="231" customFormat="1" ht="11.25">
+      <c r="AD20" s="163">
+        <v>102</v>
+      </c>
+      <c r="AE20" s="163">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="21" spans="1:31" s="231" customFormat="1" ht="11.25">
       <c r="A21" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B21" s="20">
         <v>91</v>
       </c>
       <c r="C21" s="20">
         <v>74</v>
       </c>
       <c r="D21" s="20">
         <v>70</v>
       </c>
       <c r="E21" s="136">
         <v>93</v>
       </c>
       <c r="F21" s="137">
         <v>93</v>
       </c>
       <c r="G21" s="138">
         <v>77</v>
       </c>
       <c r="H21" s="139">
         <v>102</v>
       </c>
       <c r="I21" s="140">
@@ -7968,52 +8359,58 @@
       </c>
       <c r="V21" s="198">
         <v>87</v>
       </c>
       <c r="W21" s="20">
         <v>90</v>
       </c>
       <c r="X21" s="20">
         <v>84</v>
       </c>
       <c r="Y21" s="20">
         <v>110</v>
       </c>
       <c r="Z21" s="20">
         <v>83</v>
       </c>
       <c r="AA21" s="20">
         <v>82</v>
       </c>
       <c r="AB21" s="20">
         <v>95</v>
       </c>
       <c r="AC21" s="20">
         <v>102</v>
       </c>
-    </row>
-    <row r="22" spans="1:29" s="231" customFormat="1" ht="11.25">
+      <c r="AD21" s="163">
+        <v>22</v>
+      </c>
+      <c r="AE21" s="163">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="22" spans="1:31" s="231" customFormat="1" ht="11.25">
       <c r="A22" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B22" s="20">
         <v>21</v>
       </c>
       <c r="C22" s="20">
         <v>22</v>
       </c>
       <c r="D22" s="20">
         <v>19</v>
       </c>
       <c r="E22" s="136">
         <v>23</v>
       </c>
       <c r="F22" s="137">
         <v>22</v>
       </c>
       <c r="G22" s="138">
         <v>16</v>
       </c>
       <c r="H22" s="139">
         <v>26</v>
       </c>
       <c r="I22" s="140">
@@ -8057,52 +8454,58 @@
       </c>
       <c r="V22" s="198">
         <v>18</v>
       </c>
       <c r="W22" s="20">
         <v>30</v>
       </c>
       <c r="X22" s="20">
         <v>31</v>
       </c>
       <c r="Y22" s="20">
         <v>15</v>
       </c>
       <c r="Z22" s="20">
         <v>15</v>
       </c>
       <c r="AA22" s="20">
         <v>22</v>
       </c>
       <c r="AB22" s="20">
         <v>22</v>
       </c>
       <c r="AC22" s="20">
         <v>18</v>
       </c>
-    </row>
-    <row r="23" spans="1:29" s="231" customFormat="1" ht="11.25">
+      <c r="AD22" s="163">
+        <v>6</v>
+      </c>
+      <c r="AE22" s="163">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="23" spans="1:31" s="231" customFormat="1" ht="11.25">
       <c r="A23" s="5" t="s">
         <v>36</v>
       </c>
       <c r="B23" s="20">
         <v>8</v>
       </c>
       <c r="C23" s="20">
         <v>7</v>
       </c>
       <c r="D23" s="20">
         <v>13</v>
       </c>
       <c r="E23" s="136">
         <v>12</v>
       </c>
       <c r="F23" s="137">
         <v>15</v>
       </c>
       <c r="G23" s="138">
         <v>15</v>
       </c>
       <c r="H23" s="139">
         <v>12</v>
       </c>
       <c r="I23" s="140">
@@ -8146,52 +8549,58 @@
       </c>
       <c r="V23" s="198">
         <v>14</v>
       </c>
       <c r="W23" s="20">
         <v>13</v>
       </c>
       <c r="X23" s="20">
         <v>7</v>
       </c>
       <c r="Y23" s="20">
         <v>11</v>
       </c>
       <c r="Z23" s="20">
         <v>9</v>
       </c>
       <c r="AA23" s="20">
         <v>14</v>
       </c>
       <c r="AB23" s="20">
         <v>14</v>
       </c>
       <c r="AC23" s="20">
         <v>11</v>
       </c>
-    </row>
-    <row r="24" spans="1:29" s="231" customFormat="1" ht="11.25">
+      <c r="AD23" s="163">
+        <v>16</v>
+      </c>
+      <c r="AE23" s="163">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="24" spans="1:31" s="231" customFormat="1" ht="11.25">
       <c r="A24" s="5" t="s">
         <v>37</v>
       </c>
       <c r="B24" s="20">
         <v>5</v>
       </c>
       <c r="C24" s="20">
         <v>5</v>
       </c>
       <c r="D24" s="20">
         <v>3</v>
       </c>
       <c r="E24" s="136">
         <v>11</v>
       </c>
       <c r="F24" s="137">
         <v>11</v>
       </c>
       <c r="G24" s="138">
         <v>11</v>
       </c>
       <c r="H24" s="139">
         <v>10</v>
       </c>
       <c r="I24" s="140">
@@ -8235,52 +8644,58 @@
       </c>
       <c r="V24" s="198">
         <v>12</v>
       </c>
       <c r="W24" s="20">
         <v>7</v>
       </c>
       <c r="X24" s="20">
         <v>3</v>
       </c>
       <c r="Y24" s="20">
         <v>7</v>
       </c>
       <c r="Z24" s="20">
         <v>11</v>
       </c>
       <c r="AA24" s="20">
         <v>6</v>
       </c>
       <c r="AB24" s="20">
         <v>6</v>
       </c>
       <c r="AC24" s="20">
         <v>4</v>
       </c>
-    </row>
-    <row r="25" spans="1:29" s="231" customFormat="1" ht="11.25">
+      <c r="AD24" s="163">
+        <v>4</v>
+      </c>
+      <c r="AE24" s="163">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="25" spans="1:31" s="231" customFormat="1" ht="11.25">
       <c r="A25" s="5" t="s">
         <v>38</v>
       </c>
       <c r="B25" s="20">
         <v>25</v>
       </c>
       <c r="C25" s="20">
         <v>23</v>
       </c>
       <c r="D25" s="20">
         <v>14</v>
       </c>
       <c r="E25" s="144">
         <v>14</v>
       </c>
       <c r="F25" s="137">
         <v>22</v>
       </c>
       <c r="G25" s="138">
         <v>22</v>
       </c>
       <c r="H25" s="139">
         <v>16</v>
       </c>
       <c r="I25" s="140">
@@ -8324,52 +8739,58 @@
       </c>
       <c r="V25" s="198">
         <v>20</v>
       </c>
       <c r="W25" s="20">
         <v>19</v>
       </c>
       <c r="X25" s="20">
         <v>17</v>
       </c>
       <c r="Y25" s="20">
         <v>26</v>
       </c>
       <c r="Z25" s="20">
         <v>13</v>
       </c>
       <c r="AA25" s="20">
         <v>13</v>
       </c>
       <c r="AB25" s="20">
         <v>23</v>
       </c>
       <c r="AC25" s="20">
         <v>19</v>
       </c>
-    </row>
-    <row r="26" spans="1:29" s="231" customFormat="1" ht="11.25">
+      <c r="AD25" s="163">
+        <v>18</v>
+      </c>
+      <c r="AE25" s="163">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="26" spans="1:31" s="231" customFormat="1" ht="11.25">
       <c r="A26" s="5" t="s">
         <v>39</v>
       </c>
       <c r="B26" s="20">
         <v>9</v>
       </c>
       <c r="C26" s="20">
         <v>8</v>
       </c>
       <c r="D26" s="20">
         <v>16</v>
       </c>
       <c r="E26" s="144">
         <v>13</v>
       </c>
       <c r="F26" s="137">
         <v>7</v>
       </c>
       <c r="G26" s="138">
         <v>11</v>
       </c>
       <c r="H26" s="139">
         <v>9</v>
       </c>
       <c r="I26" s="140">
@@ -8413,52 +8834,58 @@
       </c>
       <c r="V26" s="198">
         <v>7</v>
       </c>
       <c r="W26" s="20">
         <v>11</v>
       </c>
       <c r="X26" s="20">
         <v>11</v>
       </c>
       <c r="Y26" s="20">
         <v>6</v>
       </c>
       <c r="Z26" s="20">
         <v>12</v>
       </c>
       <c r="AA26" s="20">
         <v>5</v>
       </c>
       <c r="AB26" s="20">
         <v>11</v>
       </c>
       <c r="AC26" s="20">
         <v>9</v>
       </c>
-    </row>
-    <row r="27" spans="1:29" s="231" customFormat="1" ht="11.25">
+      <c r="AD26" s="163">
+        <v>13</v>
+      </c>
+      <c r="AE26" s="163">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="27" spans="1:31" s="231" customFormat="1" ht="11.25">
       <c r="A27" s="5" t="s">
         <v>40</v>
       </c>
       <c r="B27" s="20">
         <v>9</v>
       </c>
       <c r="C27" s="20">
         <v>8</v>
       </c>
       <c r="D27" s="20">
         <v>10</v>
       </c>
       <c r="E27" s="144">
         <v>5</v>
       </c>
       <c r="F27" s="137">
         <v>7</v>
       </c>
       <c r="G27" s="138">
         <v>11</v>
       </c>
       <c r="H27" s="139">
         <v>11</v>
       </c>
       <c r="I27" s="140">
@@ -8502,52 +8929,58 @@
       </c>
       <c r="V27" s="198">
         <v>7</v>
       </c>
       <c r="W27" s="20">
         <v>6</v>
       </c>
       <c r="X27" s="20">
         <v>6</v>
       </c>
       <c r="Y27" s="20">
         <v>6</v>
       </c>
       <c r="Z27" s="20">
         <v>2</v>
       </c>
       <c r="AA27" s="20">
         <v>11</v>
       </c>
       <c r="AB27" s="20">
         <v>12</v>
       </c>
       <c r="AC27" s="20">
         <v>5</v>
       </c>
-    </row>
-    <row r="28" spans="1:29" s="231" customFormat="1" ht="11.25">
+      <c r="AD27" s="163">
+        <v>11</v>
+      </c>
+      <c r="AE27" s="163">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="28" spans="1:31" s="231" customFormat="1" ht="11.25">
       <c r="A28" s="5" t="s">
         <v>41</v>
       </c>
       <c r="B28" s="163">
         <v>12</v>
       </c>
       <c r="C28" s="163">
         <v>7</v>
       </c>
       <c r="D28" s="163">
         <v>8</v>
       </c>
       <c r="E28" s="164">
         <v>7</v>
       </c>
       <c r="F28" s="165">
         <v>4</v>
       </c>
       <c r="G28" s="166">
         <v>7</v>
       </c>
       <c r="H28" s="139">
         <v>12</v>
       </c>
       <c r="I28" s="140">
@@ -8591,85 +9024,93 @@
       </c>
       <c r="V28" s="198">
         <v>6</v>
       </c>
       <c r="W28" s="20">
         <v>5</v>
       </c>
       <c r="X28" s="20">
         <v>4</v>
       </c>
       <c r="Y28" s="20">
         <v>13</v>
       </c>
       <c r="Z28" s="20">
         <v>2</v>
       </c>
       <c r="AA28" s="20">
         <v>7</v>
       </c>
       <c r="AB28" s="20">
         <v>5</v>
       </c>
       <c r="AC28" s="20">
         <v>10</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="273" t="s">
+      <c r="AD28" s="163">
+        <v>12</v>
+      </c>
+      <c r="AE28" s="163">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="29" spans="1:31" s="231" customFormat="1">
+      <c r="A29" s="276" t="s">
         <v>45</v>
       </c>
-      <c r="B29" s="273"/>
-[...28 lines deleted...]
-    <row r="30" spans="1:29" s="231" customFormat="1" ht="11.25">
+      <c r="B29" s="276"/>
+      <c r="C29" s="276"/>
+      <c r="D29" s="276"/>
+      <c r="E29" s="276"/>
+      <c r="F29" s="276"/>
+      <c r="G29" s="276"/>
+      <c r="H29" s="276"/>
+      <c r="I29" s="276"/>
+      <c r="J29" s="276"/>
+      <c r="K29" s="276"/>
+      <c r="L29" s="276"/>
+      <c r="M29" s="276"/>
+      <c r="N29" s="276"/>
+      <c r="O29" s="276"/>
+      <c r="P29" s="276"/>
+      <c r="Q29" s="250"/>
+      <c r="R29" s="250"/>
+      <c r="S29" s="250"/>
+      <c r="T29" s="250"/>
+      <c r="U29" s="250"/>
+      <c r="V29" s="250"/>
+      <c r="W29" s="251"/>
+      <c r="X29" s="251"/>
+      <c r="Y29" s="251"/>
+      <c r="Z29" s="251"/>
+      <c r="AA29" s="251"/>
+      <c r="AB29" s="251"/>
+      <c r="AC29" s="251"/>
+      <c r="AD29" s="251"/>
+      <c r="AE29" s="251"/>
+    </row>
+    <row r="30" spans="1:31" s="231" customFormat="1" ht="11.25">
       <c r="A30" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B30" s="20">
         <v>173</v>
       </c>
       <c r="C30" s="20">
         <v>111</v>
       </c>
       <c r="D30" s="20">
         <v>108</v>
       </c>
       <c r="E30" s="145">
         <v>138</v>
       </c>
       <c r="F30" s="146">
         <v>134</v>
       </c>
       <c r="G30" s="147">
         <v>111</v>
       </c>
       <c r="H30" s="148">
         <v>136</v>
       </c>
       <c r="I30" s="149">
@@ -8713,52 +9154,58 @@
       </c>
       <c r="V30" s="201">
         <v>127</v>
       </c>
       <c r="W30" s="20">
         <v>139</v>
       </c>
       <c r="X30" s="20">
         <v>127</v>
       </c>
       <c r="Y30" s="20">
         <v>154</v>
       </c>
       <c r="Z30" s="20">
         <v>95</v>
       </c>
       <c r="AA30" s="20">
         <v>116</v>
       </c>
       <c r="AB30" s="20">
         <v>115</v>
       </c>
       <c r="AC30" s="163">
         <v>127</v>
       </c>
-    </row>
-    <row r="31" spans="1:29" s="231" customFormat="1" ht="11.25">
+      <c r="AD30" s="163">
+        <v>49</v>
+      </c>
+      <c r="AE30" s="163">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="31" spans="1:31" s="231" customFormat="1" ht="11.25">
       <c r="A31" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B31" s="20">
         <v>95</v>
       </c>
       <c r="C31" s="20">
         <v>66</v>
       </c>
       <c r="D31" s="20">
         <v>63</v>
       </c>
       <c r="E31" s="145">
         <v>75</v>
       </c>
       <c r="F31" s="146">
         <v>77</v>
       </c>
       <c r="G31" s="147">
         <v>69</v>
       </c>
       <c r="H31" s="148">
         <v>79</v>
       </c>
       <c r="I31" s="149">
@@ -8802,52 +9249,58 @@
       </c>
       <c r="V31" s="201">
         <v>63</v>
       </c>
       <c r="W31" s="20">
         <v>78</v>
       </c>
       <c r="X31" s="20">
         <v>79</v>
       </c>
       <c r="Y31" s="20">
         <v>88</v>
       </c>
       <c r="Z31" s="20">
         <v>57</v>
       </c>
       <c r="AA31" s="20">
         <v>67</v>
       </c>
       <c r="AB31" s="20">
         <v>64</v>
       </c>
       <c r="AC31" s="163">
         <v>82</v>
       </c>
-    </row>
-    <row r="32" spans="1:29" s="231" customFormat="1" ht="11.25">
+      <c r="AD31" s="163">
+        <v>11</v>
+      </c>
+      <c r="AE31" s="163">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="32" spans="1:31" s="231" customFormat="1" ht="11.25">
       <c r="A32" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B32" s="20">
         <v>18</v>
       </c>
       <c r="C32" s="20">
         <v>10</v>
       </c>
       <c r="D32" s="20">
         <v>10</v>
       </c>
       <c r="E32" s="145">
         <v>16</v>
       </c>
       <c r="F32" s="146">
         <v>15</v>
       </c>
       <c r="G32" s="147">
         <v>5</v>
       </c>
       <c r="H32" s="148">
         <v>14</v>
       </c>
       <c r="I32" s="149">
@@ -8891,52 +9344,58 @@
       </c>
       <c r="V32" s="201">
         <v>20</v>
       </c>
       <c r="W32" s="20">
         <v>11</v>
       </c>
       <c r="X32" s="20">
         <v>9</v>
       </c>
       <c r="Y32" s="20">
         <v>12</v>
       </c>
       <c r="Z32" s="20">
         <v>10</v>
       </c>
       <c r="AA32" s="20">
         <v>11</v>
       </c>
       <c r="AB32" s="20">
         <v>10</v>
       </c>
       <c r="AC32" s="163">
         <v>9</v>
       </c>
-    </row>
-    <row r="33" spans="1:29" s="231" customFormat="1" ht="11.25">
+      <c r="AD32" s="163">
+        <v>1</v>
+      </c>
+      <c r="AE32" s="163">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="33" spans="1:31" s="231" customFormat="1" ht="11.25">
       <c r="A33" s="5" t="s">
         <v>36</v>
       </c>
       <c r="B33" s="20">
         <v>9</v>
       </c>
       <c r="C33" s="20">
         <v>6</v>
       </c>
       <c r="D33" s="20">
         <v>9</v>
       </c>
       <c r="E33" s="145">
         <v>10</v>
       </c>
       <c r="F33" s="146">
         <v>2</v>
       </c>
       <c r="G33" s="147">
         <v>2</v>
       </c>
       <c r="H33" s="148">
         <v>4</v>
       </c>
       <c r="I33" s="149">
@@ -8980,52 +9439,58 @@
       </c>
       <c r="V33" s="201">
         <v>9</v>
       </c>
       <c r="W33" s="20">
         <v>9</v>
       </c>
       <c r="X33" s="20">
         <v>6</v>
       </c>
       <c r="Y33" s="20">
         <v>5</v>
       </c>
       <c r="Z33" s="20">
         <v>3</v>
       </c>
       <c r="AA33" s="20">
         <v>6</v>
       </c>
       <c r="AB33" s="20">
         <v>8</v>
       </c>
       <c r="AC33" s="163">
         <v>7</v>
       </c>
-    </row>
-    <row r="34" spans="1:29" s="231" customFormat="1" ht="11.25">
+      <c r="AD33" s="163">
+        <v>5</v>
+      </c>
+      <c r="AE33" s="163">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="34" spans="1:31" s="231" customFormat="1" ht="11.25">
       <c r="A34" s="5" t="s">
         <v>37</v>
       </c>
       <c r="B34" s="20">
         <v>7</v>
       </c>
       <c r="C34" s="20">
         <v>2</v>
       </c>
       <c r="D34" s="20">
         <v>1</v>
       </c>
       <c r="E34" s="145">
         <v>3</v>
       </c>
       <c r="F34" s="146">
         <v>8</v>
       </c>
       <c r="G34" s="147">
         <v>2</v>
       </c>
       <c r="H34" s="148">
         <v>10</v>
       </c>
       <c r="I34" s="149">
@@ -9069,52 +9534,58 @@
       </c>
       <c r="V34" s="201">
         <v>2</v>
       </c>
       <c r="W34" s="20">
         <v>7</v>
       </c>
       <c r="X34" s="20">
         <v>4</v>
       </c>
       <c r="Y34" s="20">
         <v>8</v>
       </c>
       <c r="Z34" s="20">
         <v>1</v>
       </c>
       <c r="AA34" s="20">
         <v>8</v>
       </c>
       <c r="AB34" s="20">
         <v>2</v>
       </c>
       <c r="AC34" s="163">
         <v>2</v>
       </c>
-    </row>
-    <row r="35" spans="1:29" s="231" customFormat="1" ht="11.25">
+      <c r="AD34" s="163">
+        <v>1</v>
+      </c>
+      <c r="AE34" s="163">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="35" spans="1:31" s="231" customFormat="1" ht="11.25">
       <c r="A35" s="5" t="s">
         <v>38</v>
       </c>
       <c r="B35" s="20">
         <v>19</v>
       </c>
       <c r="C35" s="20">
         <v>10</v>
       </c>
       <c r="D35" s="20">
         <v>12</v>
       </c>
       <c r="E35" s="153">
         <v>18</v>
       </c>
       <c r="F35" s="146">
         <v>14</v>
       </c>
       <c r="G35" s="147">
         <v>17</v>
       </c>
       <c r="H35" s="148">
         <v>12</v>
       </c>
       <c r="I35" s="149">
@@ -9158,52 +9629,58 @@
       </c>
       <c r="V35" s="201">
         <v>20</v>
       </c>
       <c r="W35" s="20">
         <v>16</v>
       </c>
       <c r="X35" s="20">
         <v>11</v>
       </c>
       <c r="Y35" s="20">
         <v>16</v>
       </c>
       <c r="Z35" s="20">
         <v>6</v>
       </c>
       <c r="AA35" s="20">
         <v>10</v>
       </c>
       <c r="AB35" s="20">
         <v>15</v>
       </c>
       <c r="AC35" s="163">
         <v>12</v>
       </c>
-    </row>
-    <row r="36" spans="1:29" s="231" customFormat="1" ht="11.25">
+      <c r="AD35" s="163">
+        <v>12</v>
+      </c>
+      <c r="AE35" s="163">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="36" spans="1:31" s="231" customFormat="1" ht="11.25">
       <c r="A36" s="5" t="s">
         <v>39</v>
       </c>
       <c r="B36" s="20">
         <v>5</v>
       </c>
       <c r="C36" s="20">
         <v>6</v>
       </c>
       <c r="D36" s="20">
         <v>4</v>
       </c>
       <c r="E36" s="153">
         <v>5</v>
       </c>
       <c r="F36" s="146">
         <v>5</v>
       </c>
       <c r="G36" s="147">
         <v>5</v>
       </c>
       <c r="H36" s="148">
         <v>9</v>
       </c>
       <c r="I36" s="149">
@@ -9247,52 +9724,58 @@
       </c>
       <c r="V36" s="201">
         <v>6</v>
       </c>
       <c r="W36" s="20">
         <v>8</v>
       </c>
       <c r="X36" s="20">
         <v>6</v>
       </c>
       <c r="Y36" s="20">
         <v>9</v>
       </c>
       <c r="Z36" s="20">
         <v>7</v>
       </c>
       <c r="AA36" s="20">
         <v>5</v>
       </c>
       <c r="AB36" s="20">
         <v>3</v>
       </c>
       <c r="AC36" s="163">
         <v>6</v>
       </c>
-    </row>
-    <row r="37" spans="1:29" s="231" customFormat="1" ht="11.25">
+      <c r="AD36" s="163">
+        <v>6</v>
+      </c>
+      <c r="AE36" s="163">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="37" spans="1:31" s="231" customFormat="1" ht="11.25">
       <c r="A37" s="5" t="s">
         <v>40</v>
       </c>
       <c r="B37" s="20">
         <v>10</v>
       </c>
       <c r="C37" s="20">
         <v>6</v>
       </c>
       <c r="D37" s="20">
         <v>4</v>
       </c>
       <c r="E37" s="153">
         <v>6</v>
       </c>
       <c r="F37" s="146">
         <v>4</v>
       </c>
       <c r="G37" s="147">
         <v>6</v>
       </c>
       <c r="H37" s="148">
         <v>3</v>
       </c>
       <c r="I37" s="149">
@@ -9336,52 +9819,58 @@
       </c>
       <c r="V37" s="201">
         <v>3</v>
       </c>
       <c r="W37" s="20">
         <v>4</v>
       </c>
       <c r="X37" s="20">
         <v>4</v>
       </c>
       <c r="Y37" s="20">
         <v>8</v>
       </c>
       <c r="Z37" s="20">
         <v>2</v>
       </c>
       <c r="AA37" s="20">
         <v>2</v>
       </c>
       <c r="AB37" s="20">
         <v>8</v>
       </c>
       <c r="AC37" s="163">
         <v>2</v>
       </c>
-    </row>
-    <row r="38" spans="1:29" s="231" customFormat="1" ht="11.25">
+      <c r="AD37" s="163">
+        <v>9</v>
+      </c>
+      <c r="AE37" s="163">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="38" spans="1:31" s="231" customFormat="1" ht="11.25">
       <c r="A38" s="17" t="s">
         <v>41</v>
       </c>
       <c r="B38" s="154">
         <v>10</v>
       </c>
       <c r="C38" s="154">
         <v>5</v>
       </c>
       <c r="D38" s="154">
         <v>5</v>
       </c>
       <c r="E38" s="155">
         <v>5</v>
       </c>
       <c r="F38" s="156">
         <v>9</v>
       </c>
       <c r="G38" s="157">
         <v>5</v>
       </c>
       <c r="H38" s="158">
         <v>5</v>
       </c>
       <c r="I38" s="159">
@@ -9425,238 +9914,252 @@
       </c>
       <c r="V38" s="204">
         <v>4</v>
       </c>
       <c r="W38" s="154">
         <v>6</v>
       </c>
       <c r="X38" s="154">
         <v>8</v>
       </c>
       <c r="Y38" s="154">
         <v>8</v>
       </c>
       <c r="Z38" s="154">
         <v>9</v>
       </c>
       <c r="AA38" s="154">
         <v>7</v>
       </c>
       <c r="AB38" s="154">
         <v>5</v>
       </c>
       <c r="AC38" s="154">
         <v>7</v>
       </c>
+      <c r="AD38" s="154">
+        <v>4</v>
+      </c>
+      <c r="AE38" s="154">
+        <v>4</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="9">
-    <mergeCell ref="A6:AB6"/>
     <mergeCell ref="A5:AB5"/>
-    <mergeCell ref="A9:AA9"/>
-[...1 lines deleted...]
-    <mergeCell ref="A29:AA29"/>
     <mergeCell ref="B7:M7"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="N7:Y7"/>
-    <mergeCell ref="Z7:AC7"/>
+    <mergeCell ref="Z7:AE7"/>
+    <mergeCell ref="A6:AE6"/>
+    <mergeCell ref="A9:AE9"/>
+    <mergeCell ref="A19:AE19"/>
+    <mergeCell ref="A29:AE29"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AC35"/>
+  <dimension ref="A1:AE35"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="AC12" sqref="AC12:AC34"/>
+      <selection pane="bottomLeft" activeCell="AI17" sqref="AI17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="15.5703125" style="1" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="12" max="13" width="8.42578125" style="1" customWidth="1"/>
+    <col min="1" max="1" width="15.28515625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="6.7109375" style="1" hidden="1" customWidth="1"/>
+    <col min="3" max="3" width="0.28515625" style="1" hidden="1" customWidth="1"/>
+    <col min="4" max="4" width="6" style="1" hidden="1" customWidth="1"/>
+    <col min="5" max="5" width="0.140625" style="1" hidden="1" customWidth="1"/>
+    <col min="6" max="6" width="5.5703125" style="1" hidden="1" customWidth="1"/>
+    <col min="7" max="7" width="5.42578125" style="1" hidden="1" customWidth="1"/>
+    <col min="8" max="8" width="4.85546875" style="1" hidden="1" customWidth="1"/>
+    <col min="9" max="9" width="6.5703125" style="1" hidden="1" customWidth="1"/>
+    <col min="10" max="10" width="8.7109375" style="1" hidden="1" customWidth="1"/>
+    <col min="11" max="11" width="0.140625" style="1" hidden="1" customWidth="1"/>
+    <col min="12" max="13" width="8.42578125" style="1" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="6.7109375" style="1" customWidth="1"/>
     <col min="15" max="15" width="7.42578125" style="1" customWidth="1"/>
     <col min="16" max="16" width="5.7109375" style="1" customWidth="1"/>
     <col min="17" max="17" width="6.140625" style="1" customWidth="1"/>
     <col min="18" max="18" width="5" style="1" customWidth="1"/>
     <col min="19" max="19" width="5.140625" style="1" customWidth="1"/>
     <col min="20" max="20" width="6" style="1" customWidth="1"/>
     <col min="21" max="21" width="6.140625" style="1" customWidth="1"/>
     <col min="22" max="22" width="8.7109375" style="1" customWidth="1"/>
     <col min="23" max="23" width="7.42578125" style="1" customWidth="1"/>
     <col min="24" max="25" width="8.28515625" style="1" customWidth="1"/>
     <col min="26" max="26" width="6.85546875" style="1" customWidth="1"/>
     <col min="27" max="27" width="7.42578125" style="1" customWidth="1"/>
     <col min="28" max="28" width="6.28515625" style="1" customWidth="1"/>
     <col min="29" max="29" width="7.28515625" style="1" customWidth="1"/>
-    <col min="30" max="16384" width="9.140625" style="1"/>
+    <col min="30" max="30" width="6.85546875" style="1" customWidth="1"/>
+    <col min="31" max="31" width="7" style="1" customWidth="1"/>
+    <col min="32" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:29" s="14" customFormat="1" ht="15" hidden="1" customHeight="1"/>
-[...4 lines deleted...]
-    <row r="6" spans="1:29">
+    <row r="1" spans="1:31" s="14" customFormat="1" ht="15" hidden="1" customHeight="1"/>
+    <row r="2" spans="1:31" ht="12.75" customHeight="1"/>
+    <row r="3" spans="1:31" ht="13.5" customHeight="1"/>
+    <row r="4" spans="1:31" ht="18.75" customHeight="1"/>
+    <row r="5" spans="1:31" ht="15.75" customHeight="1"/>
+    <row r="6" spans="1:31">
       <c r="A6" s="15"/>
       <c r="B6" s="15"/>
       <c r="C6" s="15"/>
       <c r="D6" s="15"/>
       <c r="E6" s="16"/>
       <c r="F6" s="16"/>
       <c r="G6" s="16"/>
       <c r="H6" s="16"/>
       <c r="I6" s="16"/>
       <c r="J6" s="16"/>
       <c r="K6" s="16"/>
       <c r="L6" s="16"/>
       <c r="M6" s="16"/>
       <c r="N6" s="16"/>
       <c r="O6" s="16"/>
       <c r="P6" s="16"/>
     </row>
-    <row r="7" spans="1:29" s="16" customFormat="1">
-      <c r="A7" s="257" t="s">
+    <row r="7" spans="1:31" s="16" customFormat="1">
+      <c r="A7" s="253" t="s">
         <v>32</v>
       </c>
-      <c r="B7" s="257"/>
-[...29 lines deleted...]
-      <c r="A8" s="276" t="s">
+      <c r="B7" s="253"/>
+      <c r="C7" s="253"/>
+      <c r="D7" s="253"/>
+      <c r="E7" s="253"/>
+      <c r="F7" s="253"/>
+      <c r="G7" s="253"/>
+      <c r="H7" s="253"/>
+      <c r="I7" s="253"/>
+      <c r="J7" s="253"/>
+      <c r="K7" s="253"/>
+      <c r="L7" s="253"/>
+      <c r="M7" s="253"/>
+      <c r="N7" s="253"/>
+      <c r="O7" s="253"/>
+      <c r="P7" s="253"/>
+      <c r="Q7" s="251"/>
+      <c r="R7" s="251"/>
+      <c r="S7" s="251"/>
+      <c r="T7" s="251"/>
+      <c r="U7" s="251"/>
+      <c r="V7" s="251"/>
+      <c r="W7" s="251"/>
+      <c r="X7" s="251"/>
+      <c r="Y7" s="251"/>
+      <c r="Z7" s="251"/>
+      <c r="AA7" s="251"/>
+      <c r="AB7" s="251"/>
+      <c r="AC7" s="251"/>
+      <c r="AD7" s="251"/>
+      <c r="AE7" s="251"/>
+    </row>
+    <row r="8" spans="1:31" ht="15" customHeight="1">
+      <c r="A8" s="283" t="s">
         <v>2</v>
       </c>
-      <c r="B8" s="256"/>
-[...30 lines deleted...]
-      <c r="B9" s="260">
+      <c r="B8" s="270"/>
+      <c r="C8" s="270"/>
+      <c r="D8" s="270"/>
+      <c r="E8" s="270"/>
+      <c r="F8" s="270"/>
+      <c r="G8" s="270"/>
+      <c r="H8" s="270"/>
+      <c r="I8" s="270"/>
+      <c r="J8" s="270"/>
+      <c r="K8" s="270"/>
+      <c r="L8" s="270"/>
+      <c r="M8" s="270"/>
+      <c r="N8" s="270"/>
+      <c r="O8" s="270"/>
+      <c r="P8" s="270"/>
+      <c r="Q8" s="270"/>
+      <c r="R8" s="270"/>
+      <c r="S8" s="270"/>
+      <c r="T8" s="270"/>
+      <c r="U8" s="270"/>
+      <c r="V8" s="270"/>
+      <c r="W8" s="270"/>
+      <c r="X8" s="270"/>
+      <c r="Y8" s="270"/>
+      <c r="Z8" s="270"/>
+      <c r="AA8" s="270"/>
+      <c r="AB8" s="270"/>
+      <c r="AC8" s="270"/>
+      <c r="AD8" s="251"/>
+      <c r="AE8" s="251"/>
+    </row>
+    <row r="9" spans="1:31">
+      <c r="A9" s="254"/>
+      <c r="B9" s="256">
         <v>2024</v>
       </c>
-      <c r="C9" s="261"/>
-[...10 lines deleted...]
-      <c r="N9" s="252">
+      <c r="C9" s="257"/>
+      <c r="D9" s="257"/>
+      <c r="E9" s="257"/>
+      <c r="F9" s="257"/>
+      <c r="G9" s="257"/>
+      <c r="H9" s="257"/>
+      <c r="I9" s="257"/>
+      <c r="J9" s="257"/>
+      <c r="K9" s="257"/>
+      <c r="L9" s="257"/>
+      <c r="M9" s="257"/>
+      <c r="N9" s="258">
         <v>2025</v>
       </c>
-      <c r="O9" s="262"/>
-[...10 lines deleted...]
-      <c r="Z9" s="252">
+      <c r="O9" s="259"/>
+      <c r="P9" s="259"/>
+      <c r="Q9" s="260"/>
+      <c r="R9" s="260"/>
+      <c r="S9" s="260"/>
+      <c r="T9" s="260"/>
+      <c r="U9" s="260"/>
+      <c r="V9" s="260"/>
+      <c r="W9" s="260"/>
+      <c r="X9" s="260"/>
+      <c r="Y9" s="260"/>
+      <c r="Z9" s="258">
         <v>2026</v>
       </c>
-      <c r="AA9" s="253"/>
-[...4 lines deleted...]
-      <c r="A10" s="259"/>
+      <c r="AA9" s="265"/>
+      <c r="AB9" s="260"/>
+      <c r="AC9" s="260"/>
+      <c r="AD9" s="260"/>
+      <c r="AE9" s="260"/>
+    </row>
+    <row r="10" spans="1:31" ht="18.75" customHeight="1">
+      <c r="A10" s="255"/>
       <c r="B10" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E10" s="3" t="s">
         <v>6</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>7</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H10" s="3" t="s">
         <v>9</v>
       </c>
       <c r="I10" s="3" t="s">
         <v>10</v>
       </c>
       <c r="J10" s="3" t="s">
@@ -9694,86 +10197,96 @@
       </c>
       <c r="U10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="V10" s="2" t="s">
         <v>11</v>
       </c>
       <c r="W10" s="2" t="s">
         <v>21</v>
       </c>
       <c r="X10" s="2" t="s">
         <v>22</v>
       </c>
       <c r="Y10" s="2" t="s">
         <v>25</v>
       </c>
       <c r="Z10" s="2" t="s">
         <v>3</v>
       </c>
       <c r="AA10" s="2" t="s">
         <v>4</v>
       </c>
       <c r="AB10" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="AC10" s="3" t="s">
+      <c r="AC10" s="2" t="s">
         <v>6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="269" t="s">
+      <c r="AD10" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="AE10" s="2" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="11" spans="1:31" s="12" customFormat="1">
+      <c r="A11" s="268" t="s">
         <v>29</v>
       </c>
-      <c r="B11" s="269"/>
-[...26 lines deleted...]
-    <row r="12" spans="1:29" s="12" customFormat="1" ht="11.25">
+      <c r="B11" s="268"/>
+      <c r="C11" s="268"/>
+      <c r="D11" s="268"/>
+      <c r="E11" s="268"/>
+      <c r="F11" s="268"/>
+      <c r="G11" s="268"/>
+      <c r="H11" s="268"/>
+      <c r="I11" s="268"/>
+      <c r="J11" s="268"/>
+      <c r="K11" s="268"/>
+      <c r="L11" s="268"/>
+      <c r="M11" s="268"/>
+      <c r="N11" s="268"/>
+      <c r="O11" s="268"/>
+      <c r="P11" s="268"/>
+      <c r="Q11" s="263"/>
+      <c r="R11" s="263"/>
+      <c r="S11" s="263"/>
+      <c r="T11" s="263"/>
+      <c r="U11" s="263"/>
+      <c r="V11" s="263"/>
+      <c r="W11" s="264"/>
+      <c r="X11" s="264"/>
+      <c r="Y11" s="264"/>
+      <c r="Z11" s="264"/>
+      <c r="AA11" s="264"/>
+      <c r="AB11" s="264"/>
+      <c r="AC11" s="264"/>
+      <c r="AD11" s="264"/>
+      <c r="AE11" s="264"/>
+    </row>
+    <row r="12" spans="1:31" s="12" customFormat="1" ht="11.25">
       <c r="A12" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B12" s="19">
         <v>18</v>
       </c>
       <c r="C12" s="19">
         <v>8</v>
       </c>
       <c r="D12" s="19">
         <v>7</v>
       </c>
       <c r="E12" s="19">
         <v>6</v>
       </c>
       <c r="F12" s="19">
         <v>10</v>
       </c>
       <c r="G12" s="86">
         <v>11</v>
       </c>
       <c r="H12" s="87">
         <v>7</v>
       </c>
       <c r="I12" s="239">
@@ -9817,52 +10330,58 @@
       </c>
       <c r="V12" s="207">
         <v>7</v>
       </c>
       <c r="W12" s="19">
         <v>3</v>
       </c>
       <c r="X12" s="19">
         <v>4</v>
       </c>
       <c r="Y12" s="19">
         <v>9</v>
       </c>
       <c r="Z12" s="19">
         <v>5</v>
       </c>
       <c r="AA12" s="19">
         <v>10</v>
       </c>
       <c r="AB12" s="245">
         <v>9</v>
       </c>
       <c r="AC12" s="29">
         <v>7</v>
       </c>
-    </row>
-    <row r="13" spans="1:29" s="12" customFormat="1" ht="11.25">
+      <c r="AD12" s="19">
+        <v>6</v>
+      </c>
+      <c r="AE12" s="20">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="13" spans="1:31" s="12" customFormat="1" ht="11.25">
       <c r="A13" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B13" s="19">
         <v>9</v>
       </c>
       <c r="C13" s="19">
         <v>4</v>
       </c>
       <c r="D13" s="19">
         <v>2</v>
       </c>
       <c r="E13" s="19">
         <v>3</v>
       </c>
       <c r="F13" s="19">
         <v>6</v>
       </c>
       <c r="G13" s="86">
         <v>6</v>
       </c>
       <c r="H13" s="87">
         <v>3</v>
       </c>
       <c r="I13" s="239">
@@ -9906,52 +10425,58 @@
       </c>
       <c r="V13" s="207">
         <v>3</v>
       </c>
       <c r="W13" s="19">
         <v>2</v>
       </c>
       <c r="X13" s="19">
         <v>3</v>
       </c>
       <c r="Y13" s="19">
         <v>4</v>
       </c>
       <c r="Z13" s="19">
         <v>4</v>
       </c>
       <c r="AA13" s="19">
         <v>5</v>
       </c>
       <c r="AB13" s="245">
         <v>4</v>
       </c>
       <c r="AC13" s="29">
         <v>6</v>
       </c>
-    </row>
-    <row r="14" spans="1:29" s="12" customFormat="1" ht="11.25">
+      <c r="AD13" s="19">
+        <v>5</v>
+      </c>
+      <c r="AE13" s="114" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="14" spans="1:31" s="12" customFormat="1" ht="11.25">
       <c r="A14" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B14" s="19">
         <v>1</v>
       </c>
       <c r="C14" s="19">
         <v>2</v>
       </c>
       <c r="D14" s="19">
         <v>2</v>
       </c>
       <c r="E14" s="19">
         <v>2</v>
       </c>
       <c r="F14" s="19">
         <v>1</v>
       </c>
       <c r="G14" s="86">
         <v>1</v>
       </c>
       <c r="H14" s="87">
         <v>1</v>
       </c>
       <c r="I14" s="86" t="s">
@@ -9995,52 +10520,58 @@
       </c>
       <c r="V14" s="86" t="s">
         <v>42</v>
       </c>
       <c r="W14" s="86" t="s">
         <v>42</v>
       </c>
       <c r="X14" s="19">
         <v>1</v>
       </c>
       <c r="Y14" s="19">
         <v>1</v>
       </c>
       <c r="Z14" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AA14" s="19">
         <v>3</v>
       </c>
       <c r="AB14" s="245">
         <v>2</v>
       </c>
       <c r="AC14" s="114" t="s">
         <v>42</v>
       </c>
-    </row>
-    <row r="15" spans="1:29" s="12" customFormat="1" ht="11.25">
+      <c r="AD14" s="114" t="s">
+        <v>42</v>
+      </c>
+      <c r="AE14" s="20">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="15" spans="1:31" s="12" customFormat="1" ht="11.25">
       <c r="A15" s="6" t="s">
         <v>36</v>
       </c>
       <c r="B15" s="19" t="s">
         <v>42</v>
       </c>
       <c r="C15" s="19" t="s">
         <v>42</v>
       </c>
       <c r="D15" s="19">
         <v>1</v>
       </c>
       <c r="E15" s="19" t="s">
         <v>42</v>
       </c>
       <c r="F15" s="19" t="s">
         <v>42</v>
       </c>
       <c r="G15" s="86">
         <v>2</v>
       </c>
       <c r="H15" s="86" t="s">
         <v>42</v>
       </c>
       <c r="I15" s="86" t="s">
@@ -10084,52 +10615,58 @@
       </c>
       <c r="V15" s="86" t="s">
         <v>42</v>
       </c>
       <c r="W15" s="86" t="s">
         <v>42</v>
       </c>
       <c r="X15" s="98" t="s">
         <v>42</v>
       </c>
       <c r="Y15" s="98" t="s">
         <v>42</v>
       </c>
       <c r="Z15" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AA15" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AB15" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AC15" s="114" t="s">
         <v>42</v>
       </c>
-    </row>
-    <row r="16" spans="1:29" s="12" customFormat="1" ht="11.25">
+      <c r="AD15" s="114" t="s">
+        <v>42</v>
+      </c>
+      <c r="AE15" s="114" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="16" spans="1:31" s="12" customFormat="1" ht="11.25">
       <c r="A16" s="6" t="s">
         <v>37</v>
       </c>
       <c r="B16" s="19" t="s">
         <v>42</v>
       </c>
       <c r="C16" s="19">
         <v>1</v>
       </c>
       <c r="D16" s="19" t="s">
         <v>42</v>
       </c>
       <c r="E16" s="19">
         <v>1</v>
       </c>
       <c r="F16" s="19">
         <v>1</v>
       </c>
       <c r="G16" s="86" t="s">
         <v>42</v>
       </c>
       <c r="H16" s="87">
         <v>1</v>
       </c>
       <c r="I16" s="86" t="s">
@@ -10173,52 +10710,58 @@
       </c>
       <c r="V16" s="86" t="s">
         <v>42</v>
       </c>
       <c r="W16" s="86" t="s">
         <v>42</v>
       </c>
       <c r="X16" s="98" t="s">
         <v>42</v>
       </c>
       <c r="Y16" s="98" t="s">
         <v>42</v>
       </c>
       <c r="Z16" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AA16" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AB16" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AC16" s="29">
         <v>1</v>
       </c>
-    </row>
-    <row r="17" spans="1:29" s="12" customFormat="1" ht="11.25">
+      <c r="AD16" s="114" t="s">
+        <v>42</v>
+      </c>
+      <c r="AE16" s="114" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="17" spans="1:31" s="12" customFormat="1" ht="11.25">
       <c r="A17" s="6" t="s">
         <v>38</v>
       </c>
       <c r="B17" s="19">
         <v>4</v>
       </c>
       <c r="C17" s="19">
         <v>1</v>
       </c>
       <c r="D17" s="19">
         <v>1</v>
       </c>
       <c r="E17" s="19" t="s">
         <v>42</v>
       </c>
       <c r="F17" s="19" t="s">
         <v>42</v>
       </c>
       <c r="G17" s="86">
         <v>1</v>
       </c>
       <c r="H17" s="87">
         <v>2</v>
       </c>
       <c r="I17" s="86" t="s">
@@ -10262,52 +10805,58 @@
       </c>
       <c r="V17" s="207">
         <v>1</v>
       </c>
       <c r="W17" s="19">
         <v>1</v>
       </c>
       <c r="X17" s="98" t="s">
         <v>42</v>
       </c>
       <c r="Y17" s="19">
         <v>1</v>
       </c>
       <c r="Z17" s="19">
         <v>1</v>
       </c>
       <c r="AA17" s="19">
         <v>1</v>
       </c>
       <c r="AB17" s="245">
         <v>1</v>
       </c>
       <c r="AC17" s="114" t="s">
         <v>42</v>
       </c>
-    </row>
-    <row r="18" spans="1:29" s="12" customFormat="1" ht="11.25">
+      <c r="AD17" s="19">
+        <v>1</v>
+      </c>
+      <c r="AE17" s="20">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="18" spans="1:31" s="12" customFormat="1" ht="11.25">
       <c r="A18" s="6" t="s">
         <v>39</v>
       </c>
       <c r="B18" s="19">
         <v>1</v>
       </c>
       <c r="C18" s="232" t="s">
         <v>42</v>
       </c>
       <c r="D18" s="19" t="s">
         <v>42</v>
       </c>
       <c r="E18" s="19" t="s">
         <v>42</v>
       </c>
       <c r="F18" s="19" t="s">
         <v>42</v>
       </c>
       <c r="G18" s="86" t="s">
         <v>42</v>
       </c>
       <c r="H18" s="86" t="s">
         <v>42</v>
       </c>
       <c r="I18" s="86" t="s">
@@ -10351,52 +10900,58 @@
       </c>
       <c r="V18" s="207">
         <v>2</v>
       </c>
       <c r="W18" s="86" t="s">
         <v>42</v>
       </c>
       <c r="X18" s="98" t="s">
         <v>42</v>
       </c>
       <c r="Y18" s="98" t="s">
         <v>42</v>
       </c>
       <c r="Z18" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AA18" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AB18" s="245">
         <v>1</v>
       </c>
       <c r="AC18" s="114" t="s">
         <v>42</v>
       </c>
-    </row>
-    <row r="19" spans="1:29" s="12" customFormat="1" ht="11.25">
+      <c r="AD18" s="114" t="s">
+        <v>42</v>
+      </c>
+      <c r="AE18" s="114" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="19" spans="1:31" s="12" customFormat="1" ht="11.25">
       <c r="A19" s="6" t="s">
         <v>40</v>
       </c>
       <c r="B19" s="19">
         <v>2</v>
       </c>
       <c r="C19" s="232" t="s">
         <v>42</v>
       </c>
       <c r="D19" s="19">
         <v>1</v>
       </c>
       <c r="E19" s="19" t="s">
         <v>42</v>
       </c>
       <c r="F19" s="19">
         <v>1</v>
       </c>
       <c r="G19" s="86">
         <v>1</v>
       </c>
       <c r="H19" s="86" t="s">
         <v>42</v>
       </c>
       <c r="I19" s="86" t="s">
@@ -10440,52 +10995,58 @@
       </c>
       <c r="V19" s="207">
         <v>1</v>
       </c>
       <c r="W19" s="86" t="s">
         <v>42</v>
       </c>
       <c r="X19" s="98" t="s">
         <v>42</v>
       </c>
       <c r="Y19" s="19">
         <v>3</v>
       </c>
       <c r="Z19" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AA19" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AB19" s="245">
         <v>1</v>
       </c>
       <c r="AC19" s="114" t="s">
         <v>42</v>
       </c>
-    </row>
-    <row r="20" spans="1:29" s="12" customFormat="1" ht="11.25">
+      <c r="AD19" s="114" t="s">
+        <v>42</v>
+      </c>
+      <c r="AE19" s="20">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:31" s="12" customFormat="1" ht="11.25">
       <c r="A20" s="6" t="s">
         <v>41</v>
       </c>
       <c r="B20" s="19">
         <v>1</v>
       </c>
       <c r="C20" s="232" t="s">
         <v>42</v>
       </c>
       <c r="D20" s="19" t="s">
         <v>42</v>
       </c>
       <c r="E20" s="19" t="s">
         <v>42</v>
       </c>
       <c r="F20" s="19">
         <v>1</v>
       </c>
       <c r="G20" s="86" t="s">
         <v>42</v>
       </c>
       <c r="H20" s="86" t="s">
         <v>42</v>
       </c>
       <c r="I20" s="86" t="s">
@@ -10529,84 +11090,93 @@
       </c>
       <c r="V20" s="86" t="s">
         <v>42</v>
       </c>
       <c r="W20" s="86" t="s">
         <v>42</v>
       </c>
       <c r="X20" s="98" t="s">
         <v>42</v>
       </c>
       <c r="Y20" s="98" t="s">
         <v>42</v>
       </c>
       <c r="Z20" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AA20" s="19">
         <v>1</v>
       </c>
       <c r="AB20" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AC20" s="114" t="s">
         <v>42</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="280" t="s">
+      <c r="AD20" s="114" t="s">
+        <v>42</v>
+      </c>
+      <c r="AE20" s="20">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="21" spans="1:31" s="12" customFormat="1">
+      <c r="A21" s="282" t="s">
         <v>20</v>
       </c>
-      <c r="B21" s="280"/>
-[...27 lines deleted...]
-    <row r="22" spans="1:29" s="12" customFormat="1" ht="11.25">
+      <c r="B21" s="282"/>
+      <c r="C21" s="282"/>
+      <c r="D21" s="282"/>
+      <c r="E21" s="282"/>
+      <c r="F21" s="282"/>
+      <c r="G21" s="282"/>
+      <c r="H21" s="282"/>
+      <c r="I21" s="282"/>
+      <c r="J21" s="282"/>
+      <c r="K21" s="282"/>
+      <c r="L21" s="282"/>
+      <c r="M21" s="282"/>
+      <c r="N21" s="282"/>
+      <c r="O21" s="282"/>
+      <c r="P21" s="282"/>
+      <c r="Q21" s="280"/>
+      <c r="R21" s="280"/>
+      <c r="S21" s="280"/>
+      <c r="T21" s="280"/>
+      <c r="U21" s="280"/>
+      <c r="V21" s="280"/>
+      <c r="W21" s="281"/>
+      <c r="X21" s="281"/>
+      <c r="Y21" s="281"/>
+      <c r="Z21" s="281"/>
+      <c r="AA21" s="281"/>
+      <c r="AB21" s="251"/>
+      <c r="AC21" s="251"/>
+      <c r="AD21" s="251"/>
+      <c r="AE21" s="251"/>
+    </row>
+    <row r="22" spans="1:31" s="12" customFormat="1" ht="11.25">
       <c r="A22" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B22" s="19">
         <v>7</v>
       </c>
       <c r="C22" s="19">
         <v>6</v>
       </c>
       <c r="D22" s="19">
         <v>3</v>
       </c>
       <c r="E22" s="19">
         <v>5</v>
       </c>
       <c r="F22" s="19">
         <v>6</v>
       </c>
       <c r="G22" s="90">
         <v>6</v>
       </c>
       <c r="H22" s="91">
         <v>3</v>
       </c>
       <c r="I22" s="240">
@@ -10650,52 +11220,58 @@
       </c>
       <c r="V22" s="210">
         <v>3</v>
       </c>
       <c r="W22" s="19">
         <v>1</v>
       </c>
       <c r="X22" s="19">
         <v>3</v>
       </c>
       <c r="Y22" s="19">
         <v>4</v>
       </c>
       <c r="Z22" s="19">
         <v>3</v>
       </c>
       <c r="AA22" s="19">
         <v>7</v>
       </c>
       <c r="AB22" s="245">
         <v>4</v>
       </c>
       <c r="AC22" s="29">
         <v>2</v>
       </c>
-    </row>
-    <row r="23" spans="1:29" s="12" customFormat="1" ht="11.25">
+      <c r="AD22" s="19">
+        <v>3</v>
+      </c>
+      <c r="AE22" s="20">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="23" spans="1:31" s="12" customFormat="1" ht="11.25">
       <c r="A23" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B23" s="19">
         <v>6</v>
       </c>
       <c r="C23" s="19">
         <v>4</v>
       </c>
       <c r="D23" s="19">
         <v>1</v>
       </c>
       <c r="E23" s="19">
         <v>3</v>
       </c>
       <c r="F23" s="19">
         <v>5</v>
       </c>
       <c r="G23" s="90">
         <v>6</v>
       </c>
       <c r="H23" s="91">
         <v>2</v>
       </c>
       <c r="I23" s="240">
@@ -10739,52 +11315,58 @@
       </c>
       <c r="V23" s="210">
         <v>3</v>
       </c>
       <c r="W23" s="19">
         <v>1</v>
       </c>
       <c r="X23" s="19">
         <v>3</v>
       </c>
       <c r="Y23" s="19">
         <v>3</v>
       </c>
       <c r="Z23" s="19">
         <v>3</v>
       </c>
       <c r="AA23" s="19">
         <v>5</v>
       </c>
       <c r="AB23" s="245">
         <v>3</v>
       </c>
       <c r="AC23" s="29">
         <v>2</v>
       </c>
-    </row>
-    <row r="24" spans="1:29" s="12" customFormat="1" ht="11.25">
+      <c r="AD23" s="19">
+        <v>3</v>
+      </c>
+      <c r="AE23" s="114" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="24" spans="1:31" s="12" customFormat="1" ht="11.25">
       <c r="A24" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B24" s="19">
         <v>1</v>
       </c>
       <c r="C24" s="19">
         <v>2</v>
       </c>
       <c r="D24" s="19">
         <v>2</v>
       </c>
       <c r="E24" s="19">
         <v>2</v>
       </c>
       <c r="F24" s="19">
         <v>1</v>
       </c>
       <c r="G24" s="90" t="s">
         <v>42</v>
       </c>
       <c r="H24" s="91">
         <v>1</v>
       </c>
       <c r="I24" s="86" t="s">
@@ -10828,84 +11410,93 @@
       </c>
       <c r="V24" s="86" t="s">
         <v>42</v>
       </c>
       <c r="W24" s="86" t="s">
         <v>42</v>
       </c>
       <c r="X24" s="98" t="s">
         <v>42</v>
       </c>
       <c r="Y24" s="19">
         <v>1</v>
       </c>
       <c r="Z24" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AA24" s="19">
         <v>2</v>
       </c>
       <c r="AB24" s="245">
         <v>1</v>
       </c>
       <c r="AC24" s="114" t="s">
         <v>42</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="277" t="s">
+      <c r="AD24" s="114" t="s">
+        <v>42</v>
+      </c>
+      <c r="AE24" s="20">
         <v>1</v>
       </c>
-      <c r="B25" s="277"/>
-[...27 lines deleted...]
-    <row r="26" spans="1:29" s="12" customFormat="1" ht="11.25">
+    </row>
+    <row r="25" spans="1:31" s="12" customFormat="1">
+      <c r="A25" s="279" t="s">
+        <v>1</v>
+      </c>
+      <c r="B25" s="279"/>
+      <c r="C25" s="279"/>
+      <c r="D25" s="279"/>
+      <c r="E25" s="279"/>
+      <c r="F25" s="279"/>
+      <c r="G25" s="279"/>
+      <c r="H25" s="279"/>
+      <c r="I25" s="279"/>
+      <c r="J25" s="279"/>
+      <c r="K25" s="279"/>
+      <c r="L25" s="279"/>
+      <c r="M25" s="279"/>
+      <c r="N25" s="279"/>
+      <c r="O25" s="279"/>
+      <c r="P25" s="279"/>
+      <c r="Q25" s="280"/>
+      <c r="R25" s="280"/>
+      <c r="S25" s="280"/>
+      <c r="T25" s="280"/>
+      <c r="U25" s="280"/>
+      <c r="V25" s="280"/>
+      <c r="W25" s="281"/>
+      <c r="X25" s="281"/>
+      <c r="Y25" s="281"/>
+      <c r="Z25" s="281"/>
+      <c r="AA25" s="281"/>
+      <c r="AB25" s="251"/>
+      <c r="AC25" s="251"/>
+      <c r="AD25" s="251"/>
+      <c r="AE25" s="251"/>
+    </row>
+    <row r="26" spans="1:31" s="12" customFormat="1" ht="11.25">
       <c r="A26" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B26" s="19">
         <v>11</v>
       </c>
       <c r="C26" s="19">
         <v>2</v>
       </c>
       <c r="D26" s="19">
         <v>4</v>
       </c>
       <c r="E26" s="19">
         <v>1</v>
       </c>
       <c r="F26" s="19">
         <v>4</v>
       </c>
       <c r="G26" s="94">
         <v>5</v>
       </c>
       <c r="H26" s="95">
         <v>4</v>
       </c>
       <c r="I26" s="241">
@@ -10949,52 +11540,58 @@
       </c>
       <c r="V26" s="213">
         <v>4</v>
       </c>
       <c r="W26" s="19">
         <v>2</v>
       </c>
       <c r="X26" s="19">
         <v>1</v>
       </c>
       <c r="Y26" s="19">
         <v>5</v>
       </c>
       <c r="Z26" s="19">
         <v>2</v>
       </c>
       <c r="AA26" s="19">
         <v>3</v>
       </c>
       <c r="AB26" s="245">
         <v>5</v>
       </c>
       <c r="AC26" s="29">
         <v>5</v>
       </c>
-    </row>
-    <row r="27" spans="1:29" s="12" customFormat="1" ht="11.25">
+      <c r="AD26" s="19">
+        <v>3</v>
+      </c>
+      <c r="AE26" s="20">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="27" spans="1:31" s="12" customFormat="1" ht="11.25">
       <c r="A27" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="19">
         <v>3</v>
       </c>
       <c r="C27" s="19" t="s">
         <v>42</v>
       </c>
       <c r="D27" s="19">
         <v>1</v>
       </c>
       <c r="E27" s="19" t="s">
         <v>42</v>
       </c>
       <c r="F27" s="19">
         <v>1</v>
       </c>
       <c r="G27" s="94" t="s">
         <v>42</v>
       </c>
       <c r="H27" s="95">
         <v>1</v>
       </c>
       <c r="I27" s="241">
@@ -11038,52 +11635,58 @@
       </c>
       <c r="V27" s="86" t="s">
         <v>42</v>
       </c>
       <c r="W27" s="19">
         <v>1</v>
       </c>
       <c r="X27" s="98" t="s">
         <v>42</v>
       </c>
       <c r="Y27" s="19">
         <v>1</v>
       </c>
       <c r="Z27" s="19">
         <v>1</v>
       </c>
       <c r="AA27" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AB27" s="245">
         <v>1</v>
       </c>
       <c r="AC27" s="29">
         <v>4</v>
       </c>
-    </row>
-    <row r="28" spans="1:29" s="12" customFormat="1" ht="11.25">
+      <c r="AD27" s="19">
+        <v>2</v>
+      </c>
+      <c r="AE27" s="114" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="28" spans="1:31" s="12" customFormat="1" ht="11.25">
       <c r="A28" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B28" s="29" t="s">
         <v>42</v>
       </c>
       <c r="C28" s="29" t="s">
         <v>42</v>
       </c>
       <c r="D28" s="19" t="s">
         <v>42</v>
       </c>
       <c r="E28" s="19" t="s">
         <v>42</v>
       </c>
       <c r="F28" s="19" t="s">
         <v>42</v>
       </c>
       <c r="G28" s="94">
         <v>1</v>
       </c>
       <c r="H28" s="86" t="s">
         <v>42</v>
       </c>
       <c r="I28" s="98" t="s">
@@ -11127,52 +11730,58 @@
       </c>
       <c r="V28" s="86" t="s">
         <v>42</v>
       </c>
       <c r="W28" s="86" t="s">
         <v>42</v>
       </c>
       <c r="X28" s="19">
         <v>1</v>
       </c>
       <c r="Y28" s="98" t="s">
         <v>42</v>
       </c>
       <c r="Z28" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AA28" s="19">
         <v>1</v>
       </c>
       <c r="AB28" s="245">
         <v>1</v>
       </c>
       <c r="AC28" s="114" t="s">
         <v>42</v>
       </c>
-    </row>
-    <row r="29" spans="1:29" s="12" customFormat="1" ht="11.25">
+      <c r="AD28" s="114" t="s">
+        <v>42</v>
+      </c>
+      <c r="AE28" s="20">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="29" spans="1:31" s="12" customFormat="1" ht="11.25">
       <c r="A29" s="6" t="s">
         <v>36</v>
       </c>
       <c r="B29" s="29" t="s">
         <v>42</v>
       </c>
       <c r="C29" s="29" t="s">
         <v>42</v>
       </c>
       <c r="D29" s="19">
         <v>1</v>
       </c>
       <c r="E29" s="19" t="s">
         <v>42</v>
       </c>
       <c r="F29" s="19" t="s">
         <v>42</v>
       </c>
       <c r="G29" s="94">
         <v>2</v>
       </c>
       <c r="H29" s="86" t="s">
         <v>42</v>
       </c>
       <c r="I29" s="98" t="s">
@@ -11216,52 +11825,58 @@
       </c>
       <c r="V29" s="86" t="s">
         <v>42</v>
       </c>
       <c r="W29" s="86" t="s">
         <v>42</v>
       </c>
       <c r="X29" s="98" t="s">
         <v>42</v>
       </c>
       <c r="Y29" s="98" t="s">
         <v>42</v>
       </c>
       <c r="Z29" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AA29" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AB29" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AC29" s="114" t="s">
         <v>42</v>
       </c>
-    </row>
-    <row r="30" spans="1:29" s="12" customFormat="1" ht="11.25">
+      <c r="AD29" s="114" t="s">
+        <v>42</v>
+      </c>
+      <c r="AE29" s="114" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="30" spans="1:31" s="12" customFormat="1" ht="11.25">
       <c r="A30" s="6" t="s">
         <v>37</v>
       </c>
       <c r="B30" s="29" t="s">
         <v>42</v>
       </c>
       <c r="C30" s="19">
         <v>1</v>
       </c>
       <c r="D30" s="19" t="s">
         <v>42</v>
       </c>
       <c r="E30" s="19">
         <v>1</v>
       </c>
       <c r="F30" s="19">
         <v>1</v>
       </c>
       <c r="G30" s="94" t="s">
         <v>42</v>
       </c>
       <c r="H30" s="95">
         <v>1</v>
       </c>
       <c r="I30" s="98" t="s">
@@ -11305,52 +11920,58 @@
       </c>
       <c r="V30" s="86" t="s">
         <v>42</v>
       </c>
       <c r="W30" s="86" t="s">
         <v>42</v>
       </c>
       <c r="X30" s="98" t="s">
         <v>42</v>
       </c>
       <c r="Y30" s="98" t="s">
         <v>42</v>
       </c>
       <c r="Z30" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AA30" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AB30" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AC30" s="29">
         <v>1</v>
       </c>
-    </row>
-    <row r="31" spans="1:29" s="12" customFormat="1" ht="11.25">
+      <c r="AD30" s="114" t="s">
+        <v>42</v>
+      </c>
+      <c r="AE30" s="114" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="31" spans="1:31" s="12" customFormat="1" ht="11.25">
       <c r="A31" s="6" t="s">
         <v>38</v>
       </c>
       <c r="B31" s="19">
         <v>4</v>
       </c>
       <c r="C31" s="19">
         <v>1</v>
       </c>
       <c r="D31" s="19">
         <v>1</v>
       </c>
       <c r="E31" s="19" t="s">
         <v>42</v>
       </c>
       <c r="F31" s="19" t="s">
         <v>42</v>
       </c>
       <c r="G31" s="94">
         <v>1</v>
       </c>
       <c r="H31" s="95">
         <v>2</v>
       </c>
       <c r="I31" s="98" t="s">
@@ -11394,52 +12015,58 @@
       </c>
       <c r="V31" s="213">
         <v>1</v>
       </c>
       <c r="W31" s="19">
         <v>1</v>
       </c>
       <c r="X31" s="98" t="s">
         <v>42</v>
       </c>
       <c r="Y31" s="19">
         <v>1</v>
       </c>
       <c r="Z31" s="19">
         <v>1</v>
       </c>
       <c r="AA31" s="19">
         <v>1</v>
       </c>
       <c r="AB31" s="245">
         <v>1</v>
       </c>
       <c r="AC31" s="114" t="s">
         <v>42</v>
       </c>
-    </row>
-    <row r="32" spans="1:29" s="12" customFormat="1" ht="11.25">
+      <c r="AD31" s="19">
+        <v>1</v>
+      </c>
+      <c r="AE31" s="20">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="32" spans="1:31" s="12" customFormat="1" ht="11.25">
       <c r="A32" s="6" t="s">
         <v>39</v>
       </c>
       <c r="B32" s="19">
         <v>1</v>
       </c>
       <c r="C32" s="232" t="s">
         <v>42</v>
       </c>
       <c r="D32" s="19" t="s">
         <v>42</v>
       </c>
       <c r="E32" s="19" t="s">
         <v>42</v>
       </c>
       <c r="F32" s="19" t="s">
         <v>42</v>
       </c>
       <c r="G32" s="94" t="s">
         <v>42</v>
       </c>
       <c r="H32" s="98" t="s">
         <v>42</v>
       </c>
       <c r="I32" s="98" t="s">
@@ -11483,52 +12110,58 @@
       </c>
       <c r="V32" s="213">
         <v>2</v>
       </c>
       <c r="W32" s="19" t="s">
         <v>42</v>
       </c>
       <c r="X32" s="98" t="s">
         <v>42</v>
       </c>
       <c r="Y32" s="98" t="s">
         <v>42</v>
       </c>
       <c r="Z32" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AA32" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AB32" s="245">
         <v>1</v>
       </c>
       <c r="AC32" s="114" t="s">
         <v>42</v>
       </c>
-    </row>
-    <row r="33" spans="1:29" s="12" customFormat="1" ht="11.25">
+      <c r="AD32" s="114" t="s">
+        <v>42</v>
+      </c>
+      <c r="AE32" s="114" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="33" spans="1:31" s="12" customFormat="1" ht="11.25">
       <c r="A33" s="6" t="s">
         <v>40</v>
       </c>
       <c r="B33" s="19">
         <v>2</v>
       </c>
       <c r="C33" s="232" t="s">
         <v>42</v>
       </c>
       <c r="D33" s="19">
         <v>1</v>
       </c>
       <c r="E33" s="19" t="s">
         <v>42</v>
       </c>
       <c r="F33" s="29">
         <v>1</v>
       </c>
       <c r="G33" s="94">
         <v>1</v>
       </c>
       <c r="H33" s="98" t="s">
         <v>42</v>
       </c>
       <c r="I33" s="98" t="s">
@@ -11572,52 +12205,58 @@
       </c>
       <c r="V33" s="213">
         <v>1</v>
       </c>
       <c r="W33" s="86" t="s">
         <v>42</v>
       </c>
       <c r="X33" s="98" t="s">
         <v>42</v>
       </c>
       <c r="Y33" s="19">
         <v>3</v>
       </c>
       <c r="Z33" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AA33" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AB33" s="245">
         <v>1</v>
       </c>
       <c r="AC33" s="114" t="s">
         <v>42</v>
       </c>
-    </row>
-    <row r="34" spans="1:29" s="12" customFormat="1" ht="11.25">
+      <c r="AD33" s="114" t="s">
+        <v>42</v>
+      </c>
+      <c r="AE33" s="20">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="34" spans="1:31" s="12" customFormat="1" ht="11.25">
       <c r="A34" s="7" t="s">
         <v>41</v>
       </c>
       <c r="B34" s="238">
         <v>1</v>
       </c>
       <c r="C34" s="236" t="s">
         <v>42</v>
       </c>
       <c r="D34" s="238" t="s">
         <v>42</v>
       </c>
       <c r="E34" s="238" t="s">
         <v>42</v>
       </c>
       <c r="F34" s="238">
         <v>1</v>
       </c>
       <c r="G34" s="99" t="s">
         <v>42</v>
       </c>
       <c r="H34" s="100" t="s">
         <v>42</v>
       </c>
       <c r="I34" s="100" t="s">
@@ -11661,269 +12300,284 @@
       </c>
       <c r="V34" s="100" t="s">
         <v>42</v>
       </c>
       <c r="W34" s="100" t="s">
         <v>42</v>
       </c>
       <c r="X34" s="100" t="s">
         <v>42</v>
       </c>
       <c r="Y34" s="100" t="s">
         <v>42</v>
       </c>
       <c r="Z34" s="237" t="s">
         <v>42</v>
       </c>
       <c r="AA34" s="238">
         <v>1</v>
       </c>
       <c r="AB34" s="244" t="s">
         <v>42</v>
       </c>
       <c r="AC34" s="246" t="s">
         <v>42</v>
       </c>
-    </row>
-    <row r="35" spans="1:29">
+      <c r="AD34" s="246" t="s">
+        <v>42</v>
+      </c>
+      <c r="AE34" s="154">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="35" spans="1:31">
       <c r="A35" s="11" t="s">
         <v>27</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="9">
-    <mergeCell ref="A11:AA11"/>
-[...1 lines deleted...]
-    <mergeCell ref="A21:AA21"/>
+    <mergeCell ref="A8:AE8"/>
+    <mergeCell ref="Z9:AE9"/>
+    <mergeCell ref="A11:AE11"/>
+    <mergeCell ref="A7:AE7"/>
     <mergeCell ref="B9:M9"/>
     <mergeCell ref="A9:A10"/>
     <mergeCell ref="N9:Y9"/>
-    <mergeCell ref="Z9:AC9"/>
-[...1 lines deleted...]
-    <mergeCell ref="A7:AC7"/>
+    <mergeCell ref="A21:AE21"/>
+    <mergeCell ref="A25:AE25"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AC35"/>
+  <dimension ref="A1:AE35"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="S40" sqref="S40"/>
+      <selection pane="bottomLeft" activeCell="AH9" sqref="AH9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="15" style="1" customWidth="1"/>
-    <col min="2" max="2" width="6.42578125" style="1" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="13" max="13" width="9.140625" style="1"/>
+    <col min="2" max="2" width="6.42578125" style="1" hidden="1" customWidth="1"/>
+    <col min="3" max="3" width="7" style="1" hidden="1" customWidth="1"/>
+    <col min="4" max="4" width="6.7109375" style="1" hidden="1" customWidth="1"/>
+    <col min="5" max="5" width="6.85546875" style="1" hidden="1" customWidth="1"/>
+    <col min="6" max="6" width="0.140625" style="1" hidden="1" customWidth="1"/>
+    <col min="7" max="7" width="7.42578125" style="1" hidden="1" customWidth="1"/>
+    <col min="8" max="8" width="0.28515625" style="1" hidden="1" customWidth="1"/>
+    <col min="9" max="9" width="7.7109375" style="1" hidden="1" customWidth="1"/>
+    <col min="10" max="10" width="9.140625" style="1" hidden="1" customWidth="1"/>
+    <col min="11" max="11" width="7.7109375" style="1" hidden="1" customWidth="1"/>
+    <col min="12" max="12" width="1.5703125" style="1" hidden="1" customWidth="1"/>
+    <col min="13" max="13" width="0.140625" style="1" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="6.5703125" style="1" customWidth="1"/>
     <col min="15" max="15" width="7.42578125" style="1" customWidth="1"/>
     <col min="16" max="16" width="7.5703125" style="1" customWidth="1"/>
     <col min="17" max="17" width="7.42578125" style="1" customWidth="1"/>
     <col min="18" max="18" width="6.42578125" style="1" customWidth="1"/>
     <col min="19" max="19" width="8.140625" style="1" customWidth="1"/>
     <col min="20" max="25" width="9.140625" style="1"/>
     <col min="26" max="26" width="6.7109375" style="1" customWidth="1"/>
     <col min="27" max="27" width="7.28515625" style="1" customWidth="1"/>
     <col min="28" max="28" width="6" style="1" customWidth="1"/>
     <col min="29" max="29" width="5.28515625" style="1" customWidth="1"/>
-    <col min="30" max="16384" width="9.140625" style="1"/>
+    <col min="30" max="30" width="8.28515625" style="1" customWidth="1"/>
+    <col min="31" max="31" width="8.5703125" style="1" customWidth="1"/>
+    <col min="32" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:29" s="14" customFormat="1" ht="20.25" hidden="1" customHeight="1"/>
-[...13 lines deleted...]
-      <c r="C4" s="250"/>
+    <row r="1" spans="1:31" s="14" customFormat="1" ht="20.25" hidden="1" customHeight="1"/>
+    <row r="2" spans="1:31">
+      <c r="A2" s="281"/>
+      <c r="B2" s="251"/>
+      <c r="C2" s="251"/>
+    </row>
+    <row r="3" spans="1:31">
+      <c r="A3" s="251"/>
+      <c r="B3" s="251"/>
+      <c r="C3" s="251"/>
+    </row>
+    <row r="4" spans="1:31">
+      <c r="A4" s="251"/>
+      <c r="B4" s="251"/>
+      <c r="C4" s="251"/>
       <c r="D4" s="15"/>
       <c r="E4" s="16"/>
       <c r="F4" s="16"/>
       <c r="G4" s="16"/>
       <c r="H4" s="16"/>
       <c r="I4" s="16"/>
       <c r="J4" s="16"/>
       <c r="K4" s="16"/>
       <c r="L4" s="16"/>
       <c r="M4" s="16"/>
       <c r="N4" s="16"/>
       <c r="O4" s="16"/>
       <c r="P4" s="16"/>
     </row>
-    <row r="5" spans="1:29">
-[...2 lines deleted...]
-      <c r="C5" s="250"/>
+    <row r="5" spans="1:31">
+      <c r="A5" s="251"/>
+      <c r="B5" s="251"/>
+      <c r="C5" s="251"/>
       <c r="D5" s="15"/>
       <c r="E5" s="16"/>
       <c r="F5" s="16"/>
       <c r="G5" s="16"/>
       <c r="H5" s="16"/>
       <c r="I5" s="16"/>
       <c r="J5" s="16"/>
       <c r="K5" s="16"/>
       <c r="L5" s="16"/>
       <c r="M5" s="16"/>
       <c r="N5" s="16"/>
       <c r="O5" s="16"/>
       <c r="P5" s="16"/>
     </row>
-    <row r="6" spans="1:29" s="16" customFormat="1">
+    <row r="6" spans="1:31" s="16" customFormat="1">
       <c r="A6" s="235"/>
       <c r="B6" s="235"/>
       <c r="C6" s="235"/>
       <c r="D6" s="234"/>
     </row>
-    <row r="7" spans="1:29" s="16" customFormat="1">
-      <c r="A7" s="257" t="s">
+    <row r="7" spans="1:31" s="16" customFormat="1">
+      <c r="A7" s="253" t="s">
         <v>33</v>
       </c>
-      <c r="B7" s="257"/>
-[...29 lines deleted...]
-      <c r="A8" s="283" t="s">
+      <c r="B7" s="253"/>
+      <c r="C7" s="253"/>
+      <c r="D7" s="253"/>
+      <c r="E7" s="253"/>
+      <c r="F7" s="253"/>
+      <c r="G7" s="253"/>
+      <c r="H7" s="253"/>
+      <c r="I7" s="253"/>
+      <c r="J7" s="253"/>
+      <c r="K7" s="253"/>
+      <c r="L7" s="253"/>
+      <c r="M7" s="253"/>
+      <c r="N7" s="253"/>
+      <c r="O7" s="253"/>
+      <c r="P7" s="253"/>
+      <c r="Q7" s="251"/>
+      <c r="R7" s="251"/>
+      <c r="S7" s="251"/>
+      <c r="T7" s="251"/>
+      <c r="U7" s="251"/>
+      <c r="V7" s="251"/>
+      <c r="W7" s="251"/>
+      <c r="X7" s="251"/>
+      <c r="Y7" s="251"/>
+      <c r="Z7" s="251"/>
+      <c r="AA7" s="251"/>
+      <c r="AB7" s="251"/>
+      <c r="AC7" s="251"/>
+      <c r="AD7" s="251"/>
+      <c r="AE7" s="251"/>
+    </row>
+    <row r="8" spans="1:31" ht="15" customHeight="1">
+      <c r="A8" s="284" t="s">
         <v>2</v>
       </c>
-      <c r="B8" s="256"/>
-[...30 lines deleted...]
-      <c r="B9" s="260">
+      <c r="B8" s="270"/>
+      <c r="C8" s="270"/>
+      <c r="D8" s="270"/>
+      <c r="E8" s="270"/>
+      <c r="F8" s="270"/>
+      <c r="G8" s="270"/>
+      <c r="H8" s="270"/>
+      <c r="I8" s="270"/>
+      <c r="J8" s="270"/>
+      <c r="K8" s="270"/>
+      <c r="L8" s="270"/>
+      <c r="M8" s="270"/>
+      <c r="N8" s="270"/>
+      <c r="O8" s="270"/>
+      <c r="P8" s="270"/>
+      <c r="Q8" s="270"/>
+      <c r="R8" s="270"/>
+      <c r="S8" s="270"/>
+      <c r="T8" s="270"/>
+      <c r="U8" s="270"/>
+      <c r="V8" s="270"/>
+      <c r="W8" s="270"/>
+      <c r="X8" s="270"/>
+      <c r="Y8" s="270"/>
+      <c r="Z8" s="270"/>
+      <c r="AA8" s="270"/>
+      <c r="AB8" s="270"/>
+      <c r="AC8" s="270"/>
+      <c r="AD8" s="251"/>
+      <c r="AE8" s="251"/>
+    </row>
+    <row r="9" spans="1:31">
+      <c r="A9" s="254"/>
+      <c r="B9" s="256">
         <v>2024</v>
       </c>
-      <c r="C9" s="261"/>
-[...10 lines deleted...]
-      <c r="N9" s="252">
+      <c r="C9" s="257"/>
+      <c r="D9" s="257"/>
+      <c r="E9" s="257"/>
+      <c r="F9" s="257"/>
+      <c r="G9" s="257"/>
+      <c r="H9" s="257"/>
+      <c r="I9" s="257"/>
+      <c r="J9" s="257"/>
+      <c r="K9" s="257"/>
+      <c r="L9" s="257"/>
+      <c r="M9" s="257"/>
+      <c r="N9" s="258">
         <v>2025</v>
       </c>
-      <c r="O9" s="262"/>
-[...10 lines deleted...]
-      <c r="Z9" s="252">
+      <c r="O9" s="259"/>
+      <c r="P9" s="259"/>
+      <c r="Q9" s="260"/>
+      <c r="R9" s="260"/>
+      <c r="S9" s="260"/>
+      <c r="T9" s="260"/>
+      <c r="U9" s="260"/>
+      <c r="V9" s="260"/>
+      <c r="W9" s="260"/>
+      <c r="X9" s="260"/>
+      <c r="Y9" s="260"/>
+      <c r="Z9" s="258">
         <v>2026</v>
       </c>
-      <c r="AA9" s="253"/>
-[...4 lines deleted...]
-      <c r="A10" s="259"/>
+      <c r="AA9" s="265"/>
+      <c r="AB9" s="260"/>
+      <c r="AC9" s="260"/>
+      <c r="AD9" s="260"/>
+      <c r="AE9" s="260"/>
+    </row>
+    <row r="10" spans="1:31" ht="24" customHeight="1">
+      <c r="A10" s="255"/>
       <c r="B10" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C10" s="9" t="s">
         <v>12</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>13</v>
       </c>
       <c r="E10" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F10" s="10" t="s">
         <v>15</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>16</v>
       </c>
       <c r="H10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="I10" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J10" s="3" t="s">
@@ -11964,83 +12618,93 @@
       </c>
       <c r="V10" s="3" t="s">
         <v>19</v>
       </c>
       <c r="W10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="X10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="Y10" s="3" t="s">
         <v>26</v>
       </c>
       <c r="Z10" s="2" t="s">
         <v>3</v>
       </c>
       <c r="AA10" s="2" t="s">
         <v>4</v>
       </c>
       <c r="AB10" s="2" t="s">
         <v>5</v>
       </c>
       <c r="AC10" s="3" t="s">
         <v>6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="269" t="s">
+      <c r="AD10" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="AE10" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="11" spans="1:31" s="12" customFormat="1">
+      <c r="A11" s="268" t="s">
         <v>29</v>
       </c>
-      <c r="B11" s="269"/>
-[...26 lines deleted...]
-    <row r="12" spans="1:29" s="12" customFormat="1" ht="11.25">
+      <c r="B11" s="268"/>
+      <c r="C11" s="268"/>
+      <c r="D11" s="268"/>
+      <c r="E11" s="268"/>
+      <c r="F11" s="268"/>
+      <c r="G11" s="268"/>
+      <c r="H11" s="268"/>
+      <c r="I11" s="268"/>
+      <c r="J11" s="268"/>
+      <c r="K11" s="268"/>
+      <c r="L11" s="268"/>
+      <c r="M11" s="268"/>
+      <c r="N11" s="268"/>
+      <c r="O11" s="268"/>
+      <c r="P11" s="268"/>
+      <c r="Q11" s="263"/>
+      <c r="R11" s="263"/>
+      <c r="S11" s="263"/>
+      <c r="T11" s="263"/>
+      <c r="U11" s="263"/>
+      <c r="V11" s="263"/>
+      <c r="W11" s="264"/>
+      <c r="X11" s="264"/>
+      <c r="Y11" s="264"/>
+      <c r="Z11" s="264"/>
+      <c r="AA11" s="264"/>
+      <c r="AB11" s="264"/>
+      <c r="AC11" s="264"/>
+      <c r="AD11" s="264"/>
+      <c r="AE11" s="264"/>
+    </row>
+    <row r="12" spans="1:31" s="12" customFormat="1" ht="11.25">
       <c r="A12" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B12" s="18">
         <v>12.27</v>
       </c>
       <c r="C12" s="18">
         <v>9.64</v>
       </c>
       <c r="D12" s="18">
         <v>8.3699999999999992</v>
       </c>
       <c r="E12" s="18">
         <v>7.37</v>
       </c>
       <c r="F12" s="18">
         <v>7.56</v>
       </c>
       <c r="G12" s="102">
         <v>7.86</v>
       </c>
       <c r="H12" s="103">
         <v>7.45</v>
       </c>
       <c r="I12" s="104">
@@ -12084,52 +12748,58 @@
       </c>
       <c r="V12" s="217">
         <v>7.38</v>
       </c>
       <c r="W12" s="18">
         <v>6.89</v>
       </c>
       <c r="X12" s="18">
         <v>6.61</v>
       </c>
       <c r="Y12" s="18">
         <v>6.7</v>
       </c>
       <c r="Z12" s="18">
         <v>4.47</v>
       </c>
       <c r="AA12" s="18">
         <v>7.19</v>
       </c>
       <c r="AB12" s="18">
         <v>7.61</v>
       </c>
       <c r="AC12" s="18">
         <v>7.54</v>
       </c>
-    </row>
-    <row r="13" spans="1:29" s="12" customFormat="1" ht="11.25">
+      <c r="AD12" s="18">
+        <v>7.33</v>
+      </c>
+      <c r="AE12" s="18">
+        <v>7.12</v>
+      </c>
+    </row>
+    <row r="13" spans="1:31" s="12" customFormat="1" ht="11.25">
       <c r="A13" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B13" s="18">
         <v>10.15</v>
       </c>
       <c r="C13" s="18">
         <v>8.1</v>
       </c>
       <c r="D13" s="18">
         <v>6.39</v>
       </c>
       <c r="E13" s="18">
         <v>5.74</v>
       </c>
       <c r="F13" s="18">
         <v>6.28</v>
       </c>
       <c r="G13" s="102">
         <v>6.67</v>
       </c>
       <c r="H13" s="103">
         <v>6.18</v>
       </c>
       <c r="I13" s="104">
@@ -12173,52 +12843,58 @@
       </c>
       <c r="V13" s="217">
         <v>6.17</v>
       </c>
       <c r="W13" s="18">
         <v>5.84</v>
       </c>
       <c r="X13" s="18">
         <v>5.77</v>
       </c>
       <c r="Y13" s="18">
         <v>5.77</v>
       </c>
       <c r="Z13" s="18">
         <v>5.71</v>
       </c>
       <c r="AA13" s="18">
         <v>7.05</v>
       </c>
       <c r="AB13" s="18">
         <v>6.87</v>
       </c>
       <c r="AC13" s="18">
         <v>7.69</v>
       </c>
-    </row>
-    <row r="14" spans="1:29" s="12" customFormat="1" ht="11.25">
+      <c r="AD13" s="18">
+        <v>7.89</v>
+      </c>
+      <c r="AE13" s="18">
+        <v>6.61</v>
+      </c>
+    </row>
+    <row r="14" spans="1:31" s="12" customFormat="1" ht="11.25">
       <c r="A14" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B14" s="18">
         <v>5.18</v>
       </c>
       <c r="C14" s="18">
         <v>8.5</v>
       </c>
       <c r="D14" s="18">
         <v>9.82</v>
       </c>
       <c r="E14" s="18">
         <v>10.220000000000001</v>
       </c>
       <c r="F14" s="18">
         <v>9.25</v>
       </c>
       <c r="G14" s="102">
         <v>8.9</v>
       </c>
       <c r="H14" s="103">
         <v>8.4700000000000006</v>
       </c>
       <c r="I14" s="104">
@@ -12262,52 +12938,58 @@
       </c>
       <c r="V14" s="217">
         <v>5.26</v>
       </c>
       <c r="W14" s="18">
         <v>4.7300000000000004</v>
       </c>
       <c r="X14" s="18">
         <v>4.87</v>
       </c>
       <c r="Y14" s="18">
         <v>5.01</v>
       </c>
       <c r="Z14" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AA14" s="18">
         <v>12.55</v>
       </c>
       <c r="AB14" s="18">
         <v>13.02</v>
       </c>
       <c r="AC14" s="18">
         <v>9.6</v>
       </c>
-    </row>
-    <row r="15" spans="1:29" s="12" customFormat="1" ht="11.25">
+      <c r="AD14" s="18">
+        <v>7.99</v>
+      </c>
+      <c r="AE14" s="18">
+        <v>9.36</v>
+      </c>
+    </row>
+    <row r="15" spans="1:31" s="12" customFormat="1" ht="11.25">
       <c r="A15" s="6" t="s">
         <v>36</v>
       </c>
       <c r="B15" s="18" t="s">
         <v>42</v>
       </c>
       <c r="C15" s="18" t="s">
         <v>42</v>
       </c>
       <c r="D15" s="18">
         <v>6.58</v>
       </c>
       <c r="E15" s="18">
         <v>4.76</v>
       </c>
       <c r="F15" s="18">
         <v>3.95</v>
       </c>
       <c r="G15" s="102">
         <v>9.84</v>
       </c>
       <c r="H15" s="103">
         <v>8.36</v>
       </c>
       <c r="I15" s="104">
@@ -12349,52 +13031,58 @@
       <c r="U15" s="216">
         <v>7.65</v>
       </c>
       <c r="V15" s="217">
         <v>6.61</v>
       </c>
       <c r="W15" s="18">
         <v>5.87</v>
       </c>
       <c r="X15" s="18">
         <v>5.33</v>
       </c>
       <c r="Y15" s="18">
         <v>4.87</v>
       </c>
       <c r="Z15" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AA15" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AB15" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AC15" s="18"/>
-    </row>
-    <row r="16" spans="1:29" s="12" customFormat="1" ht="11.25">
+      <c r="AD15" s="18" t="s">
+        <v>42</v>
+      </c>
+      <c r="AE15" s="18" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="16" spans="1:31" s="12" customFormat="1" ht="11.25">
       <c r="A16" s="6" t="s">
         <v>37</v>
       </c>
       <c r="B16" s="18" t="s">
         <v>42</v>
       </c>
       <c r="C16" s="18">
         <v>12.5</v>
       </c>
       <c r="D16" s="18">
         <v>8.1300000000000008</v>
       </c>
       <c r="E16" s="18">
         <v>11.36</v>
       </c>
       <c r="F16" s="18">
         <v>13.1</v>
       </c>
       <c r="G16" s="102">
         <v>11.03</v>
       </c>
       <c r="H16" s="103">
         <v>12.99</v>
       </c>
       <c r="I16" s="104">
@@ -12438,52 +13126,58 @@
       </c>
       <c r="V16" s="217">
         <v>11.36</v>
       </c>
       <c r="W16" s="18">
         <v>10.199999999999999</v>
       </c>
       <c r="X16" s="18">
         <v>9.26</v>
       </c>
       <c r="Y16" s="18">
         <v>8.39</v>
       </c>
       <c r="Z16" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AA16" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AB16" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AC16" s="18">
         <v>7.04</v>
       </c>
-    </row>
-    <row r="17" spans="1:29" s="12" customFormat="1" ht="11.25">
+      <c r="AD16" s="18">
+        <v>5.59</v>
+      </c>
+      <c r="AE16" s="18">
+        <v>4.6100000000000003</v>
+      </c>
+    </row>
+    <row r="17" spans="1:31" s="12" customFormat="1" ht="11.25">
       <c r="A17" s="6" t="s">
         <v>38</v>
       </c>
       <c r="B17" s="18">
         <v>39.6</v>
       </c>
       <c r="C17" s="18">
         <v>24.75</v>
       </c>
       <c r="D17" s="18">
         <v>19.420000000000002</v>
       </c>
       <c r="E17" s="18">
         <v>14.39</v>
       </c>
       <c r="F17" s="18">
         <v>11.86</v>
       </c>
       <c r="G17" s="102">
         <v>11.67</v>
       </c>
       <c r="H17" s="103">
         <v>13.04</v>
       </c>
       <c r="I17" s="104">
@@ -12527,52 +13221,58 @@
       </c>
       <c r="V17" s="217">
         <v>11.19</v>
       </c>
       <c r="W17" s="18">
         <v>11.26</v>
       </c>
       <c r="X17" s="18">
         <v>10.3</v>
       </c>
       <c r="Y17" s="18">
         <v>10.44</v>
       </c>
       <c r="Z17" s="18">
         <v>13.16</v>
       </c>
       <c r="AA17" s="18">
         <v>12.5</v>
       </c>
       <c r="AB17" s="18">
         <v>12.93</v>
       </c>
       <c r="AC17" s="18">
         <v>10.34</v>
       </c>
-    </row>
-    <row r="18" spans="1:29" s="12" customFormat="1" ht="11.25">
+      <c r="AD17" s="18">
+        <v>10.99</v>
+      </c>
+      <c r="AE17" s="18">
+        <v>13.57</v>
+      </c>
+    </row>
+    <row r="18" spans="1:31" s="12" customFormat="1" ht="11.25">
       <c r="A18" s="6" t="s">
         <v>39</v>
       </c>
       <c r="B18" s="18">
         <v>16.670000000000002</v>
       </c>
       <c r="C18" s="18">
         <v>7.69</v>
       </c>
       <c r="D18" s="18">
         <v>5.43</v>
       </c>
       <c r="E18" s="18">
         <v>4.07</v>
       </c>
       <c r="F18" s="18">
         <v>3.24</v>
       </c>
       <c r="G18" s="102">
         <v>2.81</v>
       </c>
       <c r="H18" s="103">
         <v>2.33</v>
       </c>
       <c r="I18" s="104">
@@ -12616,52 +13316,58 @@
       </c>
       <c r="V18" s="217">
         <v>17.739999999999998</v>
       </c>
       <c r="W18" s="18">
         <v>15.59</v>
       </c>
       <c r="X18" s="18">
         <v>14.11</v>
       </c>
       <c r="Y18" s="18">
         <v>12.97</v>
       </c>
       <c r="Z18" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AA18" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AB18" s="18">
         <v>7.75</v>
       </c>
       <c r="AC18" s="18">
         <v>5.75</v>
       </c>
-    </row>
-    <row r="19" spans="1:29" s="12" customFormat="1" ht="11.25">
+      <c r="AD18" s="18">
+        <v>4.72</v>
+      </c>
+      <c r="AE18" s="18">
+        <v>4.0199999999999996</v>
+      </c>
+    </row>
+    <row r="19" spans="1:31" s="12" customFormat="1" ht="11.25">
       <c r="A19" s="6" t="s">
         <v>40</v>
       </c>
       <c r="B19" s="18">
         <v>28.57</v>
       </c>
       <c r="C19" s="18">
         <v>17.86</v>
       </c>
       <c r="D19" s="18">
         <v>18.52</v>
       </c>
       <c r="E19" s="18">
         <v>13.64</v>
       </c>
       <c r="F19" s="18">
         <v>14.87</v>
       </c>
       <c r="G19" s="102">
         <v>15.87</v>
       </c>
       <c r="H19" s="103">
         <v>13.77</v>
       </c>
       <c r="I19" s="104">
@@ -12705,52 +13411,58 @@
       </c>
       <c r="V19" s="217">
         <v>8.9700000000000006</v>
       </c>
       <c r="W19" s="18">
         <v>8.25</v>
       </c>
       <c r="X19" s="18">
         <v>7.48</v>
       </c>
       <c r="Y19" s="18">
         <v>11.93</v>
       </c>
       <c r="Z19" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AA19" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AB19" s="18">
         <v>7.69</v>
       </c>
       <c r="AC19" s="18">
         <v>6.17</v>
       </c>
-    </row>
-    <row r="20" spans="1:29" s="12" customFormat="1" ht="11.25">
+      <c r="AD19" s="18">
+        <v>5.05</v>
+      </c>
+      <c r="AE19" s="18">
+        <v>8.3699999999999992</v>
+      </c>
+    </row>
+    <row r="20" spans="1:31" s="12" customFormat="1" ht="11.25">
       <c r="A20" s="6" t="s">
         <v>41</v>
       </c>
       <c r="B20" s="18">
         <v>15.63</v>
       </c>
       <c r="C20" s="18">
         <v>8.5500000000000007</v>
       </c>
       <c r="D20" s="18">
         <v>6.41</v>
       </c>
       <c r="E20" s="18">
         <v>4.9000000000000004</v>
       </c>
       <c r="F20" s="18">
         <v>8.6999999999999993</v>
       </c>
       <c r="G20" s="102">
         <v>7.33</v>
       </c>
       <c r="H20" s="103">
         <v>6.23</v>
       </c>
       <c r="I20" s="104">
@@ -12794,83 +13506,93 @@
       </c>
       <c r="V20" s="217">
         <v>10.23</v>
       </c>
       <c r="W20" s="18">
         <v>8.99</v>
       </c>
       <c r="X20" s="18">
         <v>8.1300000000000008</v>
       </c>
       <c r="Y20" s="18">
         <v>7.59</v>
       </c>
       <c r="Z20" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AA20" s="18">
         <v>10.99</v>
       </c>
       <c r="AB20" s="18">
         <v>7.41</v>
       </c>
       <c r="AC20" s="18">
         <v>5.92</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="280" t="s">
+      <c r="AD20" s="18">
+        <v>4.93</v>
+      </c>
+      <c r="AE20" s="18">
+        <v>8.1300000000000008</v>
+      </c>
+    </row>
+    <row r="21" spans="1:31" s="12" customFormat="1">
+      <c r="A21" s="282" t="s">
         <v>20</v>
       </c>
-      <c r="B21" s="280"/>
-[...26 lines deleted...]
-    <row r="22" spans="1:29" s="12" customFormat="1" ht="11.25">
+      <c r="B21" s="282"/>
+      <c r="C21" s="282"/>
+      <c r="D21" s="282"/>
+      <c r="E21" s="282"/>
+      <c r="F21" s="282"/>
+      <c r="G21" s="282"/>
+      <c r="H21" s="282"/>
+      <c r="I21" s="282"/>
+      <c r="J21" s="282"/>
+      <c r="K21" s="282"/>
+      <c r="L21" s="282"/>
+      <c r="M21" s="282"/>
+      <c r="N21" s="282"/>
+      <c r="O21" s="282"/>
+      <c r="P21" s="282"/>
+      <c r="Q21" s="250"/>
+      <c r="R21" s="250"/>
+      <c r="S21" s="250"/>
+      <c r="T21" s="250"/>
+      <c r="U21" s="250"/>
+      <c r="V21" s="250"/>
+      <c r="W21" s="251"/>
+      <c r="X21" s="251"/>
+      <c r="Y21" s="251"/>
+      <c r="Z21" s="251"/>
+      <c r="AA21" s="251"/>
+      <c r="AB21" s="251"/>
+      <c r="AC21" s="251"/>
+      <c r="AD21" s="251"/>
+      <c r="AE21" s="251"/>
+    </row>
+    <row r="22" spans="1:31" s="12" customFormat="1" ht="11.25">
       <c r="A22" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B22" s="18">
         <v>8.64</v>
       </c>
       <c r="C22" s="18">
         <v>8.9499999999999993</v>
       </c>
       <c r="D22" s="18">
         <v>7.55</v>
       </c>
       <c r="E22" s="18">
         <v>7.43</v>
       </c>
       <c r="F22" s="18">
         <v>7.79</v>
       </c>
       <c r="G22" s="108">
         <v>8.11</v>
       </c>
       <c r="H22" s="109">
         <v>7.49</v>
       </c>
       <c r="I22" s="110">
@@ -12914,52 +13636,58 @@
       </c>
       <c r="V22" s="220">
         <v>5.8</v>
       </c>
       <c r="W22" s="18">
         <v>5.39</v>
       </c>
       <c r="X22" s="18">
         <v>5.39</v>
       </c>
       <c r="Y22" s="18">
         <v>5.49</v>
       </c>
       <c r="Z22" s="18">
         <v>5.08</v>
       </c>
       <c r="AA22" s="18">
         <v>9.2100000000000009</v>
       </c>
       <c r="AB22" s="18">
         <v>8.52</v>
       </c>
       <c r="AC22" s="18">
         <v>7.44</v>
       </c>
-    </row>
-    <row r="23" spans="1:29" s="12" customFormat="1" ht="11.25">
+      <c r="AD22" s="18">
+        <v>7.13</v>
+      </c>
+      <c r="AE22" s="18">
+        <v>6.27</v>
+      </c>
+    </row>
+    <row r="23" spans="1:31" s="12" customFormat="1" ht="11.25">
       <c r="A23" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B23" s="18">
         <v>9.02</v>
       </c>
       <c r="C23" s="18">
         <v>8.4</v>
       </c>
       <c r="D23" s="18">
         <v>6.31</v>
       </c>
       <c r="E23" s="18">
         <v>6.06</v>
       </c>
       <c r="F23" s="18">
         <v>6.74</v>
       </c>
       <c r="G23" s="108">
         <v>7.56</v>
       </c>
       <c r="H23" s="109">
         <v>6.9</v>
       </c>
       <c r="I23" s="110">
@@ -13003,52 +13731,58 @@
       </c>
       <c r="V23" s="220">
         <v>6.24</v>
       </c>
       <c r="W23" s="18">
         <v>5.81</v>
       </c>
       <c r="X23" s="18">
         <v>5.9</v>
       </c>
       <c r="Y23" s="18">
         <v>5.92</v>
       </c>
       <c r="Z23" s="18">
         <v>6.06</v>
       </c>
       <c r="AA23" s="18">
         <v>8.7899999999999991</v>
       </c>
       <c r="AB23" s="18">
         <v>8.1199999999999992</v>
       </c>
       <c r="AC23" s="18">
         <v>7.39</v>
       </c>
-    </row>
-    <row r="24" spans="1:29" s="12" customFormat="1" ht="11.25">
+      <c r="AD23" s="18">
+        <v>7.3</v>
+      </c>
+      <c r="AE23" s="18">
+        <v>6.11</v>
+      </c>
+    </row>
+    <row r="24" spans="1:31" s="12" customFormat="1" ht="11.25">
       <c r="A24" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B24" s="18">
         <v>6.9</v>
       </c>
       <c r="C24" s="18">
         <v>11.45</v>
       </c>
       <c r="D24" s="18">
         <v>13.3</v>
       </c>
       <c r="E24" s="18">
         <v>13.65</v>
       </c>
       <c r="F24" s="18">
         <v>12.31</v>
       </c>
       <c r="G24" s="108">
         <v>10.53</v>
       </c>
       <c r="H24" s="109">
         <v>10.1</v>
       </c>
       <c r="I24" s="110">
@@ -13092,83 +13826,93 @@
       </c>
       <c r="V24" s="220">
         <v>3.89</v>
       </c>
       <c r="W24" s="18">
         <v>3.53</v>
       </c>
       <c r="X24" s="18">
         <v>3.18</v>
       </c>
       <c r="Y24" s="18">
         <v>3.64</v>
       </c>
       <c r="Z24" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AA24" s="18">
         <v>11.36</v>
       </c>
       <c r="AB24" s="18">
         <v>10.42</v>
       </c>
       <c r="AC24" s="18">
         <v>7.65</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="277" t="s">
+      <c r="AD24" s="18">
+        <v>6.34</v>
+      </c>
+      <c r="AE24" s="18">
+        <v>7.01</v>
+      </c>
+    </row>
+    <row r="25" spans="1:31" s="12" customFormat="1">
+      <c r="A25" s="279" t="s">
         <v>1</v>
       </c>
-      <c r="B25" s="277"/>
-[...26 lines deleted...]
-    <row r="26" spans="1:29" s="12" customFormat="1" ht="11.25">
+      <c r="B25" s="279"/>
+      <c r="C25" s="279"/>
+      <c r="D25" s="279"/>
+      <c r="E25" s="279"/>
+      <c r="F25" s="279"/>
+      <c r="G25" s="279"/>
+      <c r="H25" s="279"/>
+      <c r="I25" s="279"/>
+      <c r="J25" s="279"/>
+      <c r="K25" s="279"/>
+      <c r="L25" s="279"/>
+      <c r="M25" s="279"/>
+      <c r="N25" s="279"/>
+      <c r="O25" s="279"/>
+      <c r="P25" s="279"/>
+      <c r="Q25" s="250"/>
+      <c r="R25" s="250"/>
+      <c r="S25" s="250"/>
+      <c r="T25" s="250"/>
+      <c r="U25" s="250"/>
+      <c r="V25" s="250"/>
+      <c r="W25" s="251"/>
+      <c r="X25" s="251"/>
+      <c r="Y25" s="251"/>
+      <c r="Z25" s="251"/>
+      <c r="AA25" s="251"/>
+      <c r="AB25" s="251"/>
+      <c r="AC25" s="251"/>
+      <c r="AD25" s="251"/>
+      <c r="AE25" s="251"/>
+    </row>
+    <row r="26" spans="1:31" s="12" customFormat="1" ht="11.25">
       <c r="A26" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B26" s="18">
         <v>16.739999999999998</v>
       </c>
       <c r="C26" s="18">
         <v>10.46</v>
       </c>
       <c r="D26" s="18">
         <v>9.32</v>
       </c>
       <c r="E26" s="114">
         <v>7.29</v>
       </c>
       <c r="F26" s="18">
         <v>7.3</v>
       </c>
       <c r="G26" s="115">
         <v>7.58</v>
       </c>
       <c r="H26" s="116">
         <v>7.41</v>
       </c>
       <c r="I26" s="117">
@@ -13212,52 +13956,58 @@
       </c>
       <c r="V26" s="223">
         <v>9.1999999999999993</v>
       </c>
       <c r="W26" s="114">
         <v>8.6</v>
       </c>
       <c r="X26" s="114">
         <v>7.99</v>
       </c>
       <c r="Y26" s="18">
         <v>8.07</v>
       </c>
       <c r="Z26" s="18">
         <v>3.78</v>
       </c>
       <c r="AA26" s="18">
         <v>5.01</v>
       </c>
       <c r="AB26" s="114">
         <v>6.62</v>
       </c>
       <c r="AC26" s="114">
         <v>7.65</v>
       </c>
-    </row>
-    <row r="27" spans="1:29" s="12" customFormat="1" ht="11.25">
+      <c r="AD26" s="18">
+        <v>7.56</v>
+      </c>
+      <c r="AE26" s="18">
+        <v>8.06</v>
+      </c>
+    </row>
+    <row r="27" spans="1:31" s="12" customFormat="1" ht="11.25">
       <c r="A27" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="18">
         <v>13.51</v>
       </c>
       <c r="C27" s="18">
         <v>7.26</v>
       </c>
       <c r="D27" s="18">
         <v>6.61</v>
       </c>
       <c r="E27" s="114">
         <v>4.8600000000000003</v>
       </c>
       <c r="F27" s="18">
         <v>5</v>
       </c>
       <c r="G27" s="115">
         <v>4.21</v>
       </c>
       <c r="H27" s="116">
         <v>4.21</v>
       </c>
       <c r="I27" s="117">
@@ -13301,52 +14051,58 @@
       </c>
       <c r="V27" s="223">
         <v>5.99</v>
       </c>
       <c r="W27" s="114">
         <v>5.92</v>
       </c>
       <c r="X27" s="114">
         <v>5.42</v>
       </c>
       <c r="Y27" s="18">
         <v>5.36</v>
       </c>
       <c r="Z27" s="18">
         <v>4.8499999999999996</v>
       </c>
       <c r="AA27" s="18">
         <v>2.73</v>
       </c>
       <c r="AB27" s="114">
         <v>3.72</v>
       </c>
       <c r="AC27" s="114">
         <v>8.43</v>
       </c>
-    </row>
-    <row r="28" spans="1:29" s="12" customFormat="1" ht="11.25">
+      <c r="AD27" s="18">
+        <v>9.42</v>
+      </c>
+      <c r="AE27" s="18">
+        <v>7.89</v>
+      </c>
+    </row>
+    <row r="28" spans="1:31" s="12" customFormat="1" ht="11.25">
       <c r="A28" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B28" s="18" t="s">
         <v>42</v>
       </c>
       <c r="C28" s="18" t="s">
         <v>42</v>
       </c>
       <c r="D28" s="18" t="s">
         <v>42</v>
       </c>
       <c r="E28" s="18" t="s">
         <v>42</v>
       </c>
       <c r="F28" s="18" t="s">
         <v>42</v>
       </c>
       <c r="G28" s="115">
         <v>3.98</v>
       </c>
       <c r="H28" s="116">
         <v>3.46</v>
       </c>
       <c r="I28" s="117">
@@ -13388,52 +14144,58 @@
       </c>
       <c r="V28" s="223">
         <v>9.9</v>
       </c>
       <c r="W28" s="114">
         <v>8.65</v>
       </c>
       <c r="X28" s="114">
         <v>10.31</v>
       </c>
       <c r="Y28" s="18">
         <v>9.43</v>
       </c>
       <c r="Z28" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AA28" s="18">
         <v>15.87</v>
       </c>
       <c r="AB28" s="114">
         <v>20.83</v>
       </c>
       <c r="AC28" s="114">
         <v>15.5</v>
       </c>
-    </row>
-    <row r="29" spans="1:29" s="12" customFormat="1" ht="11.25">
+      <c r="AD28" s="18">
+        <v>13.07</v>
+      </c>
+      <c r="AE28" s="18">
+        <v>16.95</v>
+      </c>
+    </row>
+    <row r="29" spans="1:31" s="12" customFormat="1" ht="11.25">
       <c r="A29" s="6" t="s">
         <v>36</v>
       </c>
       <c r="B29" s="18" t="s">
         <v>42</v>
       </c>
       <c r="C29" s="18" t="s">
         <v>42</v>
       </c>
       <c r="D29" s="18">
         <v>6.58</v>
       </c>
       <c r="E29" s="114">
         <v>4.76</v>
       </c>
       <c r="F29" s="18">
         <v>3.95</v>
       </c>
       <c r="G29" s="115">
         <v>9.84</v>
       </c>
       <c r="H29" s="116">
         <v>8.36</v>
       </c>
       <c r="I29" s="117">
@@ -13475,52 +14237,58 @@
       <c r="U29" s="222">
         <v>7.65</v>
       </c>
       <c r="V29" s="223">
         <v>6.61</v>
       </c>
       <c r="W29" s="114">
         <v>5.87</v>
       </c>
       <c r="X29" s="114">
         <v>5.33</v>
       </c>
       <c r="Y29" s="18">
         <v>4.87</v>
       </c>
       <c r="Z29" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AA29" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AB29" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AC29" s="114"/>
-    </row>
-    <row r="30" spans="1:29" s="12" customFormat="1" ht="11.25">
+      <c r="AD29" s="18" t="s">
+        <v>42</v>
+      </c>
+      <c r="AE29" s="18" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="30" spans="1:31" s="12" customFormat="1" ht="11.25">
       <c r="A30" s="6" t="s">
         <v>37</v>
       </c>
       <c r="B30" s="18" t="s">
         <v>42</v>
       </c>
       <c r="C30" s="18">
         <v>12.5</v>
       </c>
       <c r="D30" s="18">
         <v>8.1300000000000008</v>
       </c>
       <c r="E30" s="114">
         <v>11.36</v>
       </c>
       <c r="F30" s="18">
         <v>13.1</v>
       </c>
       <c r="G30" s="115">
         <v>11.03</v>
       </c>
       <c r="H30" s="116">
         <v>12.99</v>
       </c>
       <c r="I30" s="117">
@@ -13564,52 +14332,58 @@
       </c>
       <c r="V30" s="223">
         <v>11.36</v>
       </c>
       <c r="W30" s="114">
         <v>10.199999999999999</v>
       </c>
       <c r="X30" s="114">
         <v>9.26</v>
       </c>
       <c r="Y30" s="18">
         <v>8.39</v>
       </c>
       <c r="Z30" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AA30" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AB30" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AC30" s="114">
         <v>7.04</v>
       </c>
-    </row>
-    <row r="31" spans="1:29" s="12" customFormat="1" ht="11.25">
+      <c r="AD30" s="18">
+        <v>5.59</v>
+      </c>
+      <c r="AE30" s="18">
+        <v>4.6100000000000003</v>
+      </c>
+    </row>
+    <row r="31" spans="1:31" s="12" customFormat="1" ht="11.25">
       <c r="A31" s="6" t="s">
         <v>38</v>
       </c>
       <c r="B31" s="18">
         <v>39.6</v>
       </c>
       <c r="C31" s="18">
         <v>24.75</v>
       </c>
       <c r="D31" s="18">
         <v>19.420000000000002</v>
       </c>
       <c r="E31" s="114">
         <v>14.39</v>
       </c>
       <c r="F31" s="18">
         <v>11.86</v>
       </c>
       <c r="G31" s="115">
         <v>11.67</v>
       </c>
       <c r="H31" s="116">
         <v>13.04</v>
       </c>
       <c r="I31" s="117">
@@ -13653,52 +14427,58 @@
       </c>
       <c r="V31" s="223">
         <v>11.19</v>
       </c>
       <c r="W31" s="114">
         <v>11.26</v>
       </c>
       <c r="X31" s="114">
         <v>10.3</v>
       </c>
       <c r="Y31" s="18">
         <v>10.44</v>
       </c>
       <c r="Z31" s="18">
         <v>13.16</v>
       </c>
       <c r="AA31" s="18">
         <v>12.5</v>
       </c>
       <c r="AB31" s="114">
         <v>12.93</v>
       </c>
       <c r="AC31" s="114">
         <v>10.34</v>
       </c>
-    </row>
-    <row r="32" spans="1:29" s="12" customFormat="1" ht="11.25">
+      <c r="AD31" s="18">
+        <v>10.99</v>
+      </c>
+      <c r="AE31" s="18">
+        <v>13.57</v>
+      </c>
+    </row>
+    <row r="32" spans="1:31" s="12" customFormat="1" ht="11.25">
       <c r="A32" s="6" t="s">
         <v>39</v>
       </c>
       <c r="B32" s="18">
         <v>16.670000000000002</v>
       </c>
       <c r="C32" s="18">
         <v>7.69</v>
       </c>
       <c r="D32" s="18">
         <v>5.43</v>
       </c>
       <c r="E32" s="114">
         <v>4.07</v>
       </c>
       <c r="F32" s="18">
         <v>3.24</v>
       </c>
       <c r="G32" s="115">
         <v>2.81</v>
       </c>
       <c r="H32" s="116">
         <v>2.33</v>
       </c>
       <c r="I32" s="117">
@@ -13742,52 +14522,58 @@
       </c>
       <c r="V32" s="223">
         <v>17.739999999999998</v>
       </c>
       <c r="W32" s="114">
         <v>15.59</v>
       </c>
       <c r="X32" s="114">
         <v>14.11</v>
       </c>
       <c r="Y32" s="18">
         <v>12.97</v>
       </c>
       <c r="Z32" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AA32" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AB32" s="114">
         <v>7.75</v>
       </c>
       <c r="AC32" s="114">
         <v>5.75</v>
       </c>
-    </row>
-    <row r="33" spans="1:29" s="12" customFormat="1" ht="11.25">
+      <c r="AD32" s="18">
+        <v>4.72</v>
+      </c>
+      <c r="AE32" s="18">
+        <v>4.0199999999999996</v>
+      </c>
+    </row>
+    <row r="33" spans="1:31" s="12" customFormat="1" ht="11.25">
       <c r="A33" s="6" t="s">
         <v>40</v>
       </c>
       <c r="B33" s="114">
         <v>28.57</v>
       </c>
       <c r="C33" s="114">
         <v>17.86</v>
       </c>
       <c r="D33" s="114">
         <v>18.52</v>
       </c>
       <c r="E33" s="114">
         <v>13.64</v>
       </c>
       <c r="F33" s="18">
         <v>14.87</v>
       </c>
       <c r="G33" s="115">
         <v>15.87</v>
       </c>
       <c r="H33" s="116">
         <v>13.77</v>
       </c>
       <c r="I33" s="117">
@@ -13831,52 +14617,58 @@
       </c>
       <c r="V33" s="223">
         <v>8.9700000000000006</v>
       </c>
       <c r="W33" s="114">
         <v>8.25</v>
       </c>
       <c r="X33" s="114">
         <v>7.48</v>
       </c>
       <c r="Y33" s="18">
         <v>11.93</v>
       </c>
       <c r="Z33" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AA33" s="18" t="s">
         <v>42</v>
       </c>
       <c r="AB33" s="114">
         <v>7.69</v>
       </c>
       <c r="AC33" s="114">
         <v>6.17</v>
       </c>
-    </row>
-    <row r="34" spans="1:29" s="12" customFormat="1" ht="11.25">
+      <c r="AD33" s="18">
+        <v>5.05</v>
+      </c>
+      <c r="AE33" s="114">
+        <v>8.3699999999999992</v>
+      </c>
+    </row>
+    <row r="34" spans="1:31" s="12" customFormat="1" ht="11.25">
       <c r="A34" s="7" t="s">
         <v>41</v>
       </c>
       <c r="B34" s="227">
         <v>15.63</v>
       </c>
       <c r="C34" s="227">
         <v>8.5500000000000007</v>
       </c>
       <c r="D34" s="227">
         <v>6.41</v>
       </c>
       <c r="E34" s="227">
         <v>4.9000000000000004</v>
       </c>
       <c r="F34" s="227">
         <v>8.6999999999999993</v>
       </c>
       <c r="G34" s="121">
         <v>7.33</v>
       </c>
       <c r="H34" s="122">
         <v>6.23</v>
       </c>
       <c r="I34" s="123">
@@ -13920,68 +14712,74 @@
       </c>
       <c r="V34" s="226">
         <v>10.23</v>
       </c>
       <c r="W34" s="229">
         <v>8.99</v>
       </c>
       <c r="X34" s="229">
         <v>8.1300000000000008</v>
       </c>
       <c r="Y34" s="229">
         <v>7.59</v>
       </c>
       <c r="Z34" s="229" t="s">
         <v>42</v>
       </c>
       <c r="AA34" s="229">
         <v>10.99</v>
       </c>
       <c r="AB34" s="244">
         <v>7.41</v>
       </c>
       <c r="AC34" s="246">
         <v>5.92</v>
       </c>
-    </row>
-    <row r="35" spans="1:29">
+      <c r="AD34" s="246">
+        <v>4.93</v>
+      </c>
+      <c r="AE34" s="246">
+        <v>8.1300000000000008</v>
+      </c>
+    </row>
+    <row r="35" spans="1:31">
       <c r="A35" s="11" t="s">
         <v>27</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A2:C5"/>
-    <mergeCell ref="A11:AA11"/>
-[...1 lines deleted...]
-    <mergeCell ref="A25:AA25"/>
     <mergeCell ref="B9:M9"/>
     <mergeCell ref="A9:A10"/>
     <mergeCell ref="N9:Y9"/>
-    <mergeCell ref="Z9:AC9"/>
-[...1 lines deleted...]
-    <mergeCell ref="A7:AC7"/>
+    <mergeCell ref="Z9:AE9"/>
+    <mergeCell ref="A8:AE8"/>
+    <mergeCell ref="A11:AE11"/>
+    <mergeCell ref="A21:AE21"/>
+    <mergeCell ref="A25:AE25"/>
+    <mergeCell ref="A7:AE7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>All population</vt:lpstr>