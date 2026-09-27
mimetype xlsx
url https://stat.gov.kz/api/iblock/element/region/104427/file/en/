--- v3 (2026-08-18)
+++ v4 (2026-09-27)
@@ -21,51 +21,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="6" rupBuild="4505"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330" activeTab="1"/>
   </bookViews>
   <sheets>
     <sheet name="Births" sheetId="5" r:id="rId1"/>
     <sheet name="Total fertility rate  " sheetId="6" r:id="rId2"/>
   </sheets>
   <calcPr calcId="124519"/>
   <extLst>
     <ext uri="GoogleSheetsCustomDataVersion2">
       <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="" roundtripDataChecksum="4YIuj5BArxCm/x2rGfpA34TbSmvsAfh51FY7cV0vl8A="/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="134" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="136" uniqueCount="42">
   <si>
     <t>people</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
@@ -156,55 +156,63 @@
     <t>January-August</t>
   </si>
   <si>
     <t>January-September</t>
   </si>
   <si>
     <t>January-October</t>
   </si>
   <si>
     <t>January-November</t>
   </si>
   <si>
     <t>January-December</t>
   </si>
   <si>
     <t>*  Data is generated by  the date of civil registration of birth.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00_р_."/>
   </numFmts>
-  <fonts count="15">
+  <fonts count="16">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
@@ -399,658 +407,656 @@
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
-      <top style="thin">
-[...1 lines deleted...]
-      </top>
+      <top/>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="93">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-[...90 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="183">
+  <cellXfs count="187">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="8" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="8" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="10" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="10" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="11" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="11" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="12" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="12" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="13" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="13" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="14" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="14" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="15" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="15" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="16" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="16" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="17" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="17" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="18" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="18" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="19" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="19" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="20" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="20" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="21" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="21" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="23" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="23" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="24" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="24" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="25" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="25" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="26" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="26" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="27" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="27" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="28" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="28" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="29" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="29" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="30" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="30" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="31" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="31" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="32" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="32" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="33" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="33" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="34" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="34" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="35" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="35" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="36" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="36" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="37" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="37" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="38" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="38" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="39" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="39" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="40" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="40" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="41" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="41" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="42" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="42" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="43" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="43" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="44" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="44" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="45" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="45" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="46" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="46" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="47" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="47" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="48" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="48" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="49" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="49" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="50" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="50" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="51" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="51" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="52" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="52" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="53" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="53" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="54" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="54" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="55" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="55" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="56" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="56" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="57" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="57" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="58" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="58" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="59" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="59" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="10" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="10" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="10" fillId="0" borderId="4" xfId="49" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="4" xfId="49" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="10" fillId="0" borderId="4" xfId="50" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="4" xfId="50" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="10" fillId="0" borderId="4" xfId="51" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="4" xfId="51" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="10" fillId="0" borderId="4" xfId="52" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="4" xfId="52" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="10" fillId="0" borderId="4" xfId="53" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="4" xfId="53" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="10" fillId="0" borderId="4" xfId="54" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="4" xfId="54" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="10" fillId="0" borderId="4" xfId="55" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="4" xfId="55" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="10" fillId="0" borderId="4" xfId="56" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="4" xfId="56" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="10" fillId="0" borderId="4" xfId="57" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="4" xfId="57" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="10" fillId="0" borderId="4" xfId="58" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="4" xfId="58" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="10" fillId="0" borderId="4" xfId="59" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="4" xfId="59" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="4" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="4" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="4" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="60" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="60" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="61" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="61" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="62" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="62" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="63" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="63" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="64" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="64" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="65" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="65" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="66" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="66" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="67" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="67" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="68" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="68" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="69" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="69" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="70" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="70" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="71" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="71" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="72" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="72" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="73" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="73" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="75" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="75" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="76" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="76" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="77" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="77" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="78" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="78" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="79" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="79" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="80" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="80" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="81" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="81" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="82" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="82" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="83" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="83" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="84" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="84" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="85" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="85" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="86" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="86" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="87" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="87" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="88" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="88" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="89" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="89" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="90" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="90" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="91" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="91" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="92" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="92" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="4" xfId="82" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="4" xfId="82" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="4" xfId="83" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="4" xfId="83" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="4" xfId="84" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="4" xfId="84" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="4" xfId="85" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="4" xfId="85" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="4" xfId="86" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="4" xfId="86" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="4" xfId="87" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="4" xfId="87" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="4" xfId="88" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="4" xfId="88" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="4" xfId="89" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="4" xfId="89" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="4" xfId="90" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="4" xfId="90" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="4" xfId="91" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="4" xfId="91" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="4" xfId="92" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="4" xfId="92" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="14" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
-[...34 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="93">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="13"/>
     <cellStyle name="Обычный 100" xfId="81"/>
     <cellStyle name="Обычный 101" xfId="92"/>
     <cellStyle name="Обычный 11" xfId="14"/>
     <cellStyle name="Обычный 12" xfId="25"/>
     <cellStyle name="Обычный 122" xfId="68"/>
     <cellStyle name="Обычный 123" xfId="79"/>
     <cellStyle name="Обычный 124" xfId="90"/>
     <cellStyle name="Обычный 13" xfId="26"/>
     <cellStyle name="Обычный 14" xfId="37"/>
     <cellStyle name="Обычный 15" xfId="3"/>
     <cellStyle name="Обычный 17" xfId="39"/>
     <cellStyle name="Обычный 18" xfId="50"/>
     <cellStyle name="Обычный 19" xfId="15"/>
     <cellStyle name="Обычный 20" xfId="27"/>
     <cellStyle name="Обычный 21" xfId="61"/>
     <cellStyle name="Обычный 22" xfId="72"/>
     <cellStyle name="Обычный 23" xfId="83"/>
     <cellStyle name="Обычный 24" xfId="4"/>
     <cellStyle name="Обычный 25" xfId="16"/>
     <cellStyle name="Обычный 26" xfId="28"/>
     <cellStyle name="Обычный 28" xfId="40"/>
@@ -1438,4470 +1444,4575 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AE931"/>
+  <dimension ref="A1:AF932"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="AG12" sqref="AG12"/>
+      <pane ySplit="1" topLeftCell="A29" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="AF12" sqref="AF12:AF54"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="15.42578125" customWidth="1"/>
     <col min="2" max="2" width="8" hidden="1" customWidth="1"/>
     <col min="3" max="3" width="8.140625" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="0.140625" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="6.140625" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="6" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="6.7109375" hidden="1" customWidth="1"/>
     <col min="8" max="8" width="6.42578125" hidden="1" customWidth="1"/>
     <col min="9" max="9" width="7.42578125" hidden="1" customWidth="1"/>
     <col min="10" max="10" width="9.140625" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="8" hidden="1" customWidth="1"/>
     <col min="12" max="12" width="0.140625" hidden="1" customWidth="1"/>
     <col min="13" max="13" width="9.140625" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="7" customWidth="1"/>
     <col min="15" max="15" width="7.7109375" customWidth="1"/>
     <col min="16" max="16" width="7.140625" customWidth="1"/>
     <col min="17" max="17" width="5.5703125" customWidth="1"/>
     <col min="18" max="18" width="5.140625" customWidth="1"/>
     <col min="19" max="19" width="5.5703125" customWidth="1"/>
     <col min="20" max="20" width="5.7109375" customWidth="1"/>
     <col min="21" max="21" width="7.140625" customWidth="1"/>
     <col min="22" max="22" width="8.7109375" customWidth="1"/>
     <col min="23" max="23" width="7.7109375" customWidth="1"/>
     <col min="24" max="24" width="8.7109375" customWidth="1"/>
     <col min="25" max="25" width="8.140625" customWidth="1"/>
     <col min="26" max="26" width="7.140625" customWidth="1"/>
     <col min="27" max="27" width="7.5703125" customWidth="1"/>
-    <col min="28" max="28" width="6.28515625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="31" max="31" width="5.28515625" customWidth="1"/>
+    <col min="28" max="28" width="7.140625" customWidth="1"/>
+    <col min="29" max="29" width="7.42578125" customWidth="1"/>
+    <col min="30" max="30" width="7" customWidth="1"/>
+    <col min="31" max="31" width="6.85546875" customWidth="1"/>
+    <col min="32" max="32" width="7.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:31" ht="14.25" hidden="1" customHeight="1">
+    <row r="1" spans="1:32" ht="14.25" hidden="1" customHeight="1">
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
       <c r="Z1" s="1"/>
     </row>
-    <row r="2" spans="1:31" s="91" customFormat="1" ht="14.25" customHeight="1">
+    <row r="2" spans="1:32" s="91" customFormat="1" ht="14.25" customHeight="1">
       <c r="X2" s="1"/>
       <c r="Y2" s="1"/>
       <c r="Z2" s="1"/>
     </row>
-    <row r="3" spans="1:31" s="91" customFormat="1" ht="14.25" customHeight="1">
+    <row r="3" spans="1:32" s="91" customFormat="1" ht="14.25" customHeight="1">
       <c r="X3" s="1"/>
       <c r="Y3" s="1"/>
       <c r="Z3" s="1"/>
     </row>
-    <row r="4" spans="1:31" s="91" customFormat="1" ht="14.25" customHeight="1">
+    <row r="4" spans="1:32" s="91" customFormat="1" ht="14.25" customHeight="1">
       <c r="X4" s="1"/>
       <c r="Y4" s="1"/>
       <c r="Z4" s="1"/>
     </row>
-    <row r="5" spans="1:31" s="91" customFormat="1" ht="14.25" customHeight="1">
+    <row r="5" spans="1:32" s="91" customFormat="1" ht="14.25" customHeight="1">
       <c r="X5" s="1"/>
       <c r="Y5" s="1"/>
       <c r="Z5" s="1"/>
     </row>
-    <row r="6" spans="1:31" ht="17.25" customHeight="1">
-      <c r="A6" s="162" t="s">
+    <row r="6" spans="1:32" s="157" customFormat="1" ht="14.25" customHeight="1">
+      <c r="X6" s="1"/>
+      <c r="Y6" s="1"/>
+      <c r="Z6" s="1"/>
+    </row>
+    <row r="7" spans="1:32" ht="17.25" customHeight="1">
+      <c r="A7" s="165" t="s">
         <v>27</v>
       </c>
-      <c r="B6" s="162"/>
-[...50 lines deleted...]
-      <c r="V7" s="177" t="s">
+      <c r="B7" s="165"/>
+      <c r="C7" s="165"/>
+      <c r="D7" s="165"/>
+      <c r="E7" s="165"/>
+      <c r="F7" s="165"/>
+      <c r="G7" s="165"/>
+      <c r="H7" s="165"/>
+      <c r="I7" s="165"/>
+      <c r="J7" s="165"/>
+      <c r="K7" s="165"/>
+      <c r="L7" s="165"/>
+      <c r="M7" s="165"/>
+      <c r="N7" s="165"/>
+      <c r="O7" s="165"/>
+      <c r="P7" s="165"/>
+      <c r="Q7" s="165"/>
+      <c r="R7" s="165"/>
+      <c r="S7" s="165"/>
+      <c r="T7" s="165"/>
+      <c r="U7" s="165"/>
+      <c r="V7" s="165"/>
+      <c r="W7" s="166"/>
+      <c r="X7" s="166"/>
+      <c r="Y7" s="166"/>
+      <c r="Z7" s="166"/>
+      <c r="AA7" s="166"/>
+      <c r="AB7" s="166"/>
+      <c r="AC7" s="166"/>
+      <c r="AD7" s="166"/>
+      <c r="AE7" s="166"/>
+      <c r="AF7" s="166"/>
+    </row>
+    <row r="8" spans="1:32" ht="14.25" customHeight="1">
+      <c r="A8" s="2"/>
+      <c r="B8" s="2"/>
+      <c r="C8" s="2"/>
+      <c r="D8" s="2"/>
+      <c r="E8" s="2"/>
+      <c r="F8" s="2"/>
+      <c r="G8" s="2"/>
+      <c r="H8" s="2"/>
+      <c r="I8" s="2"/>
+      <c r="J8" s="2"/>
+      <c r="K8" s="2"/>
+      <c r="L8" s="2"/>
+      <c r="M8" s="2"/>
+      <c r="N8" s="2"/>
+      <c r="O8" s="2"/>
+      <c r="P8" s="2"/>
+      <c r="Q8" s="2"/>
+      <c r="R8" s="2"/>
+      <c r="S8" s="2"/>
+      <c r="W8" s="159"/>
+      <c r="X8" s="159"/>
+      <c r="Y8" s="159"/>
+      <c r="Z8" s="159"/>
+      <c r="AA8" s="159"/>
+      <c r="AB8" s="159"/>
+      <c r="AC8" s="159"/>
+      <c r="AD8" s="159"/>
+      <c r="AE8" s="159"/>
+      <c r="AF8" s="161" t="s">
         <v>0</v>
       </c>
-      <c r="W7" s="178"/>
-[...11 lines deleted...]
-      <c r="B8" s="165">
+    </row>
+    <row r="9" spans="1:32" ht="14.25" customHeight="1">
+      <c r="A9" s="170"/>
+      <c r="B9" s="172">
         <v>2024</v>
       </c>
-      <c r="C8" s="166"/>
-[...10 lines deleted...]
-      <c r="N8" s="167">
+      <c r="C9" s="173"/>
+      <c r="D9" s="173"/>
+      <c r="E9" s="173"/>
+      <c r="F9" s="173"/>
+      <c r="G9" s="173"/>
+      <c r="H9" s="173"/>
+      <c r="I9" s="173"/>
+      <c r="J9" s="173"/>
+      <c r="K9" s="173"/>
+      <c r="L9" s="173"/>
+      <c r="M9" s="173"/>
+      <c r="N9" s="174">
         <v>2025</v>
       </c>
-      <c r="O8" s="168"/>
-[...10 lines deleted...]
-      <c r="Z8" s="171">
+      <c r="O9" s="175"/>
+      <c r="P9" s="175"/>
+      <c r="Q9" s="175"/>
+      <c r="R9" s="175"/>
+      <c r="S9" s="175"/>
+      <c r="T9" s="175"/>
+      <c r="U9" s="175"/>
+      <c r="V9" s="175"/>
+      <c r="W9" s="164"/>
+      <c r="X9" s="164"/>
+      <c r="Y9" s="164"/>
+      <c r="Z9" s="162">
         <v>2026</v>
       </c>
-      <c r="AA8" s="172"/>
-[...7 lines deleted...]
-      <c r="B9" s="93" t="s">
+      <c r="AA9" s="163"/>
+      <c r="AB9" s="164"/>
+      <c r="AC9" s="164"/>
+      <c r="AD9" s="164"/>
+      <c r="AE9" s="164"/>
+      <c r="AF9" s="164"/>
+    </row>
+    <row r="10" spans="1:32" ht="14.25" customHeight="1">
+      <c r="A10" s="171"/>
+      <c r="B10" s="93" t="s">
         <v>1</v>
       </c>
-      <c r="C9" s="3" t="s">
+      <c r="C10" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="D9" s="3" t="s">
+      <c r="D10" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="E9" s="3" t="s">
+      <c r="E10" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="F9" s="3" t="s">
+      <c r="F10" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="G9" s="3" t="s">
+      <c r="G10" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="H9" s="3" t="s">
+      <c r="H10" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="I9" s="3" t="s">
+      <c r="I10" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="J9" s="3" t="s">
+      <c r="J10" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="K9" s="3" t="s">
+      <c r="K10" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="L9" s="3" t="s">
+      <c r="L10" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="M9" s="3" t="s">
+      <c r="M10" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="N9" s="4" t="s">
+      <c r="N10" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="O9" s="4" t="s">
+      <c r="O10" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="P9" s="4" t="s">
+      <c r="P10" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="Q9" s="3" t="s">
+      <c r="Q10" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="R9" s="3" t="s">
+      <c r="R10" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="S9" s="3" t="s">
+      <c r="S10" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="T9" s="3" t="s">
+      <c r="T10" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="U9" s="3" t="s">
+      <c r="U10" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="V9" s="3" t="s">
+      <c r="V10" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="W9" s="3" t="s">
+      <c r="W10" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="X9" s="3" t="s">
+      <c r="X10" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="Y9" s="3" t="s">
+      <c r="Y10" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="Z9" s="182" t="s">
+      <c r="Z10" s="160" t="s">
         <v>1</v>
       </c>
-      <c r="AA9" s="3" t="s">
+      <c r="AA10" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="AB9" s="3" t="s">
+      <c r="AB10" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="AC9" s="3" t="s">
+      <c r="AC10" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="AD9" s="3" t="s">
+      <c r="AD10" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="AE9" s="3" t="s">
+      <c r="AE10" s="3" t="s">
         <v>6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="159" t="s">
+      <c r="AF10" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="11" spans="1:32" ht="14.25" customHeight="1">
+      <c r="A11" s="176" t="s">
         <v>13</v>
       </c>
-      <c r="B10" s="159"/>
-[...31 lines deleted...]
-      <c r="A11" s="9" t="s">
+      <c r="B11" s="176"/>
+      <c r="C11" s="176"/>
+      <c r="D11" s="176"/>
+      <c r="E11" s="176"/>
+      <c r="F11" s="176"/>
+      <c r="G11" s="176"/>
+      <c r="H11" s="176"/>
+      <c r="I11" s="176"/>
+      <c r="J11" s="176"/>
+      <c r="K11" s="176"/>
+      <c r="L11" s="176"/>
+      <c r="M11" s="176"/>
+      <c r="N11" s="176"/>
+      <c r="O11" s="176"/>
+      <c r="P11" s="176"/>
+      <c r="Q11" s="176"/>
+      <c r="R11" s="176"/>
+      <c r="S11" s="176"/>
+      <c r="T11" s="176"/>
+      <c r="U11" s="176"/>
+      <c r="V11" s="176"/>
+      <c r="W11" s="177"/>
+      <c r="X11" s="178"/>
+      <c r="Y11" s="178"/>
+      <c r="Z11" s="166"/>
+      <c r="AA11" s="166"/>
+      <c r="AB11" s="166"/>
+      <c r="AC11" s="166"/>
+      <c r="AD11" s="166"/>
+      <c r="AE11" s="166"/>
+    </row>
+    <row r="12" spans="1:32" ht="14.25" customHeight="1">
+      <c r="A12" s="9" t="s">
         <v>14</v>
       </c>
-      <c r="B11" s="5">
+      <c r="B12" s="5">
         <v>1467</v>
       </c>
-      <c r="C11" s="5">
+      <c r="C12" s="5">
         <v>1229</v>
       </c>
-      <c r="D11" s="5">
+      <c r="D12" s="5">
         <v>1246</v>
       </c>
-      <c r="E11" s="5">
+      <c r="E12" s="5">
         <v>1351</v>
       </c>
-      <c r="F11" s="5">
+      <c r="F12" s="5">
         <v>1187</v>
       </c>
-      <c r="G11" s="5">
+      <c r="G12" s="5">
         <v>1149</v>
       </c>
-      <c r="H11" s="5">
+      <c r="H12" s="5">
         <v>1361</v>
       </c>
-      <c r="I11" s="5">
+      <c r="I12" s="5">
         <v>1234</v>
       </c>
-      <c r="J11" s="5">
+      <c r="J12" s="5">
         <v>1242</v>
       </c>
-      <c r="K11" s="5">
+      <c r="K12" s="5">
         <v>1228</v>
       </c>
-      <c r="L11" s="5">
+      <c r="L12" s="5">
         <v>1197</v>
       </c>
-      <c r="M11" s="5">
+      <c r="M12" s="5">
         <v>1268</v>
       </c>
-      <c r="N11" s="5">
+      <c r="N12" s="5">
         <v>1067</v>
       </c>
-      <c r="O11" s="5">
+      <c r="O12" s="5">
         <v>1080</v>
       </c>
-      <c r="P11" s="5">
+      <c r="P12" s="5">
         <v>1112</v>
       </c>
-      <c r="Q11" s="6">
+      <c r="Q12" s="6">
         <v>1210</v>
       </c>
-      <c r="R11" s="10">
+      <c r="R12" s="10">
         <v>1111</v>
       </c>
-      <c r="S11" s="7">
+      <c r="S12" s="7">
         <v>1135</v>
       </c>
-      <c r="T11" s="8">
+      <c r="T12" s="8">
         <v>1240</v>
       </c>
-      <c r="U11" s="8">
+      <c r="U12" s="8">
         <v>1145</v>
       </c>
-      <c r="V11" s="10">
+      <c r="V12" s="10">
         <v>1196</v>
       </c>
-      <c r="W11" s="53">
+      <c r="W12" s="53">
         <v>1178</v>
       </c>
-      <c r="X11" s="53">
+      <c r="X12" s="53">
         <v>1082</v>
       </c>
-      <c r="Y11" s="53">
+      <c r="Y12" s="53">
         <v>1176</v>
       </c>
-      <c r="Z11" s="14">
+      <c r="Z12" s="14">
         <v>1119</v>
       </c>
-      <c r="AA11" s="14">
+      <c r="AA12" s="14">
         <v>966</v>
       </c>
-      <c r="AB11" s="53">
+      <c r="AB12" s="53">
         <v>1068</v>
       </c>
-      <c r="AC11" s="14">
+      <c r="AC12" s="14">
         <v>958</v>
       </c>
-      <c r="AD11" s="53">
+      <c r="AD12" s="53">
         <v>934</v>
       </c>
-      <c r="AE11" s="53">
+      <c r="AE12" s="53">
         <v>997</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="9" t="s">
+      <c r="AF12" s="14">
+        <v>1106</v>
+      </c>
+    </row>
+    <row r="13" spans="1:32" ht="14.25" customHeight="1">
+      <c r="A13" s="9" t="s">
         <v>19</v>
       </c>
-      <c r="B12" s="14">
+      <c r="B13" s="14">
         <v>887</v>
       </c>
-      <c r="C12" s="14">
+      <c r="C13" s="14">
         <v>717</v>
       </c>
-      <c r="D12" s="14">
+      <c r="D13" s="14">
         <v>743</v>
       </c>
-      <c r="E12" s="15">
+      <c r="E13" s="15">
         <v>788</v>
       </c>
-      <c r="F12" s="16">
+      <c r="F13" s="16">
         <v>684</v>
       </c>
-      <c r="G12" s="17">
+      <c r="G13" s="17">
         <v>678</v>
       </c>
-      <c r="H12" s="18">
+      <c r="H13" s="18">
         <v>842</v>
       </c>
-      <c r="I12" s="19">
+      <c r="I13" s="19">
         <v>711</v>
       </c>
-      <c r="J12" s="20">
+      <c r="J13" s="20">
         <v>723</v>
       </c>
-      <c r="K12" s="21">
+      <c r="K13" s="21">
         <v>717</v>
       </c>
-      <c r="L12" s="22">
+      <c r="L13" s="22">
         <v>714</v>
       </c>
-      <c r="M12" s="14">
+      <c r="M13" s="14">
         <v>748</v>
       </c>
-      <c r="N12" s="23">
+      <c r="N13" s="23">
         <v>612</v>
       </c>
-      <c r="O12" s="23">
+      <c r="O13" s="23">
         <v>637</v>
       </c>
-      <c r="P12" s="23">
+      <c r="P13" s="23">
         <v>631</v>
       </c>
-      <c r="Q12" s="23">
+      <c r="Q13" s="23">
         <v>714</v>
       </c>
-      <c r="R12" s="23">
+      <c r="R13" s="23">
         <v>704</v>
       </c>
-      <c r="S12" s="23">
+      <c r="S13" s="23">
         <v>693</v>
       </c>
-      <c r="T12" s="24">
+      <c r="T13" s="24">
         <v>743</v>
       </c>
-      <c r="U12" s="25">
+      <c r="U13" s="25">
         <v>696</v>
       </c>
-      <c r="V12" s="26">
+      <c r="V13" s="26">
         <v>725</v>
       </c>
-      <c r="W12" s="53">
+      <c r="W13" s="53">
         <v>694</v>
       </c>
-      <c r="X12" s="53">
+      <c r="X13" s="53">
         <v>600</v>
       </c>
-      <c r="Y12" s="53">
+      <c r="Y13" s="53">
         <v>703</v>
       </c>
-      <c r="Z12" s="14">
+      <c r="Z13" s="14">
         <v>701</v>
       </c>
-      <c r="AA12" s="14">
+      <c r="AA13" s="14">
         <v>575</v>
       </c>
-      <c r="AB12" s="53">
+      <c r="AB13" s="53">
         <v>617</v>
       </c>
-      <c r="AC12" s="14">
+      <c r="AC13" s="14">
         <v>578</v>
       </c>
-      <c r="AD12" s="53">
+      <c r="AD13" s="53">
         <v>570</v>
       </c>
-      <c r="AE12" s="53">
+      <c r="AE13" s="53">
         <v>590</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="9" t="s">
+      <c r="AF13" s="14">
+        <v>664</v>
+      </c>
+    </row>
+    <row r="14" spans="1:32" ht="14.25" customHeight="1">
+      <c r="A14" s="9" t="s">
         <v>20</v>
       </c>
-      <c r="B13" s="14">
+      <c r="B14" s="14">
         <v>193</v>
       </c>
-      <c r="C13" s="14">
+      <c r="C14" s="14">
         <v>160</v>
       </c>
-      <c r="D13" s="14">
+      <c r="D14" s="14">
         <v>156</v>
       </c>
-      <c r="E13" s="15">
+      <c r="E14" s="15">
         <v>176</v>
       </c>
-      <c r="F13" s="16">
+      <c r="F14" s="16">
         <v>180</v>
       </c>
-      <c r="G13" s="17">
+      <c r="G14" s="17">
         <v>146</v>
       </c>
-      <c r="H13" s="18">
+      <c r="H14" s="18">
         <v>169</v>
       </c>
-      <c r="I13" s="19">
+      <c r="I14" s="19">
         <v>179</v>
       </c>
-      <c r="J13" s="20">
+      <c r="J14" s="20">
         <v>158</v>
       </c>
-      <c r="K13" s="21">
+      <c r="K14" s="21">
         <v>172</v>
       </c>
-      <c r="L13" s="22">
+      <c r="L14" s="22">
         <v>163</v>
       </c>
-      <c r="M13" s="14">
+      <c r="M14" s="14">
         <v>171</v>
       </c>
-      <c r="N13" s="23">
+      <c r="N14" s="23">
         <v>138</v>
       </c>
-      <c r="O13" s="23">
+      <c r="O14" s="23">
         <v>150</v>
       </c>
-      <c r="P13" s="23">
+      <c r="P14" s="23">
         <v>140</v>
       </c>
-      <c r="Q13" s="23">
+      <c r="Q14" s="23">
         <v>166</v>
       </c>
-      <c r="R13" s="23">
+      <c r="R14" s="23">
         <v>138</v>
       </c>
-      <c r="S13" s="23">
+      <c r="S14" s="23">
         <v>154</v>
       </c>
-      <c r="T13" s="24">
+      <c r="T14" s="24">
         <v>156</v>
       </c>
-      <c r="U13" s="25">
+      <c r="U14" s="25">
         <v>153</v>
       </c>
-      <c r="V13" s="26">
+      <c r="V14" s="26">
         <v>137</v>
       </c>
-      <c r="W13" s="53">
+      <c r="W14" s="53">
         <v>148</v>
       </c>
-      <c r="X13" s="53">
+      <c r="X14" s="53">
         <v>164</v>
       </c>
-      <c r="Y13" s="53">
+      <c r="Y14" s="53">
         <v>154</v>
       </c>
-      <c r="Z13" s="14">
+      <c r="Z14" s="14">
         <v>126</v>
       </c>
-      <c r="AA13" s="14">
+      <c r="AA14" s="14">
         <v>113</v>
       </c>
-      <c r="AB13" s="53">
+      <c r="AB14" s="53">
         <v>145</v>
       </c>
-      <c r="AC13" s="14">
+      <c r="AC14" s="14">
         <v>137</v>
       </c>
-      <c r="AD13" s="53">
+      <c r="AD14" s="53">
         <v>105</v>
       </c>
-      <c r="AE13" s="53">
+      <c r="AE14" s="53">
         <v>122</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="9" t="s">
+      <c r="AF14" s="14">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="15" spans="1:32" ht="14.25" customHeight="1">
+      <c r="A15" s="9" t="s">
         <v>21</v>
       </c>
-      <c r="B14" s="14">
+      <c r="B15" s="14">
         <v>51</v>
       </c>
-      <c r="C14" s="14">
+      <c r="C15" s="14">
         <v>47</v>
       </c>
-      <c r="D14" s="14">
+      <c r="D15" s="14">
         <v>54</v>
       </c>
-      <c r="E14" s="15">
+      <c r="E15" s="15">
         <v>58</v>
       </c>
-      <c r="F14" s="16">
+      <c r="F15" s="16">
         <v>43</v>
       </c>
-      <c r="G14" s="17">
+      <c r="G15" s="17">
         <v>52</v>
       </c>
-      <c r="H14" s="18">
+      <c r="H15" s="18">
         <v>54</v>
       </c>
-      <c r="I14" s="19">
+      <c r="I15" s="19">
         <v>46</v>
       </c>
-      <c r="J14" s="20">
+      <c r="J15" s="20">
         <v>56</v>
       </c>
-      <c r="K14" s="21">
+      <c r="K15" s="21">
         <v>49</v>
       </c>
-      <c r="L14" s="22">
+      <c r="L15" s="22">
         <v>42</v>
       </c>
-      <c r="M14" s="14">
+      <c r="M15" s="14">
         <v>63</v>
       </c>
-      <c r="N14" s="23">
+      <c r="N15" s="23">
         <v>51</v>
       </c>
-      <c r="O14" s="23">
+      <c r="O15" s="23">
         <v>56</v>
       </c>
-      <c r="P14" s="23">
+      <c r="P15" s="23">
         <v>49</v>
       </c>
-      <c r="Q14" s="23">
+      <c r="Q15" s="23">
         <v>58</v>
       </c>
-      <c r="R14" s="23">
+      <c r="R15" s="23">
         <v>40</v>
       </c>
-      <c r="S14" s="23">
+      <c r="S15" s="23">
         <v>44</v>
       </c>
-      <c r="T14" s="24">
+      <c r="T15" s="24">
         <v>51</v>
       </c>
-      <c r="U14" s="25">
+      <c r="U15" s="25">
         <v>43</v>
       </c>
-      <c r="V14" s="26">
+      <c r="V15" s="26">
         <v>62</v>
       </c>
-      <c r="W14" s="53">
+      <c r="W15" s="53">
         <v>57</v>
       </c>
-      <c r="X14" s="53">
+      <c r="X15" s="53">
         <v>52</v>
       </c>
-      <c r="Y14" s="53">
+      <c r="Y15" s="53">
         <v>53</v>
       </c>
-      <c r="Z14" s="14">
+      <c r="Z15" s="14">
         <v>41</v>
       </c>
-      <c r="AA14" s="14">
+      <c r="AA15" s="14">
         <v>49</v>
-      </c>
-[...93 lines deleted...]
-        <v>26</v>
       </c>
       <c r="AB15" s="53">
         <v>50</v>
       </c>
       <c r="AC15" s="14">
+        <v>42</v>
+      </c>
+      <c r="AD15" s="53">
+        <v>40</v>
+      </c>
+      <c r="AE15" s="53">
+        <v>48</v>
+      </c>
+      <c r="AF15" s="14">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="16" spans="1:32" ht="14.25" customHeight="1">
+      <c r="A16" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="B16" s="14">
+        <v>41</v>
+      </c>
+      <c r="C16" s="14">
+        <v>39</v>
+      </c>
+      <c r="D16" s="14">
+        <v>43</v>
+      </c>
+      <c r="E16" s="15">
+        <v>53</v>
+      </c>
+      <c r="F16" s="16">
+        <v>53</v>
+      </c>
+      <c r="G16" s="17">
+        <v>43</v>
+      </c>
+      <c r="H16" s="18">
+        <v>36</v>
+      </c>
+      <c r="I16" s="19">
+        <v>53</v>
+      </c>
+      <c r="J16" s="20">
+        <v>38</v>
+      </c>
+      <c r="K16" s="21">
+        <v>47</v>
+      </c>
+      <c r="L16" s="22">
+        <v>45</v>
+      </c>
+      <c r="M16" s="14">
+        <v>38</v>
+      </c>
+      <c r="N16" s="23">
+        <v>38</v>
+      </c>
+      <c r="O16" s="23">
+        <v>37</v>
+      </c>
+      <c r="P16" s="23">
+        <v>38</v>
+      </c>
+      <c r="Q16" s="23">
+        <v>43</v>
+      </c>
+      <c r="R16" s="23">
+        <v>35</v>
+      </c>
+      <c r="S16" s="23">
+        <v>37</v>
+      </c>
+      <c r="T16" s="24">
+        <v>36</v>
+      </c>
+      <c r="U16" s="25">
+        <v>45</v>
+      </c>
+      <c r="V16" s="26">
+        <v>43</v>
+      </c>
+      <c r="W16" s="53">
+        <v>40</v>
+      </c>
+      <c r="X16" s="53">
+        <v>40</v>
+      </c>
+      <c r="Y16" s="53">
+        <v>45</v>
+      </c>
+      <c r="Z16" s="14">
+        <v>34</v>
+      </c>
+      <c r="AA16" s="14">
+        <v>26</v>
+      </c>
+      <c r="AB16" s="53">
+        <v>50</v>
+      </c>
+      <c r="AC16" s="14">
         <v>32</v>
       </c>
-      <c r="AD15" s="53">
+      <c r="AD16" s="53">
         <v>37</v>
       </c>
-      <c r="AE15" s="53">
+      <c r="AE16" s="53">
         <v>38</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="9" t="s">
+      <c r="AF16" s="14">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="17" spans="1:32" ht="14.25" customHeight="1">
+      <c r="A17" s="9" t="s">
         <v>23</v>
       </c>
-      <c r="B16" s="14">
+      <c r="B17" s="14">
         <v>101</v>
       </c>
-      <c r="C16" s="14">
+      <c r="C17" s="14">
         <v>101</v>
       </c>
-      <c r="D16" s="14">
+      <c r="D17" s="14">
         <v>107</v>
       </c>
-      <c r="E16" s="27">
+      <c r="E17" s="27">
         <v>108</v>
       </c>
-      <c r="F16" s="16">
+      <c r="F17" s="16">
         <v>89</v>
       </c>
-      <c r="G16" s="17">
+      <c r="G17" s="17">
         <v>94</v>
       </c>
-      <c r="H16" s="18">
+      <c r="H17" s="18">
         <v>90</v>
       </c>
-      <c r="I16" s="19">
+      <c r="I17" s="19">
         <v>87</v>
       </c>
-      <c r="J16" s="20">
+      <c r="J17" s="20">
         <v>99</v>
       </c>
-      <c r="K16" s="21">
+      <c r="K17" s="21">
         <v>87</v>
       </c>
-      <c r="L16" s="22">
+      <c r="L17" s="22">
         <v>84</v>
       </c>
-      <c r="M16" s="14">
+      <c r="M17" s="14">
         <v>82</v>
       </c>
-      <c r="N16" s="23">
+      <c r="N17" s="23">
         <v>77</v>
       </c>
-      <c r="O16" s="23">
+      <c r="O17" s="23">
         <v>82</v>
       </c>
-      <c r="P16" s="23">
+      <c r="P17" s="23">
         <v>95</v>
       </c>
-      <c r="Q16" s="23">
+      <c r="Q17" s="23">
         <v>78</v>
       </c>
-      <c r="R16" s="23">
+      <c r="R17" s="23">
         <v>72</v>
       </c>
-      <c r="S16" s="23">
+      <c r="S17" s="23">
         <v>71</v>
       </c>
-      <c r="T16" s="24">
+      <c r="T17" s="24">
         <v>94</v>
       </c>
-      <c r="U16" s="25">
+      <c r="U17" s="25">
         <v>73</v>
       </c>
-      <c r="V16" s="26">
+      <c r="V17" s="26">
         <v>73</v>
       </c>
-      <c r="W16" s="53">
+      <c r="W17" s="53">
         <v>84</v>
       </c>
-      <c r="X16" s="53">
+      <c r="X17" s="53">
         <v>75</v>
       </c>
-      <c r="Y16" s="53">
+      <c r="Y17" s="53">
         <v>84</v>
       </c>
-      <c r="Z16" s="14">
+      <c r="Z17" s="14">
         <v>76</v>
       </c>
-      <c r="AA16" s="14">
+      <c r="AA17" s="14">
         <v>84</v>
       </c>
-      <c r="AB16" s="53">
+      <c r="AB17" s="53">
         <v>72</v>
       </c>
-      <c r="AC16" s="14">
+      <c r="AC17" s="14">
         <v>58</v>
       </c>
-      <c r="AD16" s="53">
+      <c r="AD17" s="53">
         <v>74</v>
       </c>
-      <c r="AE16" s="53">
+      <c r="AE17" s="53">
         <v>78</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="9" t="s">
+      <c r="AF17" s="14">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="18" spans="1:32" ht="14.25" customHeight="1">
+      <c r="A18" s="9" t="s">
         <v>24</v>
       </c>
-      <c r="B17" s="14">
+      <c r="B18" s="14">
         <v>60</v>
       </c>
-      <c r="C17" s="14">
+      <c r="C18" s="14">
         <v>70</v>
       </c>
-      <c r="D17" s="14">
+      <c r="D18" s="14">
         <v>54</v>
       </c>
-      <c r="E17" s="27">
+      <c r="E18" s="27">
         <v>62</v>
       </c>
-      <c r="F17" s="16">
+      <c r="F18" s="16">
         <v>63</v>
       </c>
-      <c r="G17" s="17">
+      <c r="G18" s="17">
         <v>47</v>
       </c>
-      <c r="H17" s="18">
+      <c r="H18" s="18">
         <v>74</v>
       </c>
-      <c r="I17" s="19">
+      <c r="I18" s="19">
         <v>66</v>
       </c>
-      <c r="J17" s="20">
+      <c r="J18" s="20">
         <v>69</v>
       </c>
-      <c r="K17" s="21">
+      <c r="K18" s="21">
         <v>53</v>
       </c>
-      <c r="L17" s="22">
+      <c r="L18" s="22">
         <v>50</v>
       </c>
-      <c r="M17" s="14">
+      <c r="M18" s="14">
         <v>55</v>
       </c>
-      <c r="N17" s="23">
+      <c r="N18" s="23">
         <v>41</v>
       </c>
-      <c r="O17" s="23">
+      <c r="O18" s="23">
         <v>48</v>
       </c>
-      <c r="P17" s="23">
+      <c r="P18" s="23">
         <v>56</v>
       </c>
-      <c r="Q17" s="23">
+      <c r="Q18" s="23">
         <v>55</v>
       </c>
-      <c r="R17" s="23">
+      <c r="R18" s="23">
         <v>45</v>
       </c>
-      <c r="S17" s="23">
+      <c r="S18" s="23">
         <v>48</v>
       </c>
-      <c r="T17" s="24">
+      <c r="T18" s="24">
         <v>62</v>
       </c>
-      <c r="U17" s="25">
+      <c r="U18" s="25">
         <v>40</v>
       </c>
-      <c r="V17" s="26">
+      <c r="V18" s="26">
         <v>56</v>
       </c>
-      <c r="W17" s="53">
+      <c r="W18" s="53">
         <v>62</v>
       </c>
-      <c r="X17" s="53">
+      <c r="X18" s="53">
         <v>54</v>
       </c>
-      <c r="Y17" s="53">
+      <c r="Y18" s="53">
         <v>50</v>
       </c>
-      <c r="Z17" s="14">
+      <c r="Z18" s="14">
         <v>39</v>
       </c>
-      <c r="AA17" s="14">
+      <c r="AA18" s="14">
         <v>41</v>
       </c>
-      <c r="AB17" s="53">
+      <c r="AB18" s="53">
         <v>49</v>
       </c>
-      <c r="AC17" s="14">
+      <c r="AC18" s="14">
         <v>45</v>
       </c>
-      <c r="AD17" s="53">
+      <c r="AD18" s="53">
         <v>38</v>
       </c>
-      <c r="AE17" s="53">
+      <c r="AE18" s="53">
         <v>37</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="9" t="s">
+      <c r="AF18" s="14">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="19" spans="1:32" ht="14.25" customHeight="1">
+      <c r="A19" s="9" t="s">
         <v>25</v>
       </c>
-      <c r="B18" s="14">
+      <c r="B19" s="14">
         <v>70</v>
       </c>
-      <c r="C18" s="14">
+      <c r="C19" s="14">
         <v>42</v>
       </c>
-      <c r="D18" s="14">
+      <c r="D19" s="14">
         <v>50</v>
       </c>
-      <c r="E18" s="27">
+      <c r="E19" s="27">
         <v>58</v>
       </c>
-      <c r="F18" s="16">
+      <c r="F19" s="16">
         <v>49</v>
       </c>
-      <c r="G18" s="17">
+      <c r="G19" s="17">
         <v>46</v>
-      </c>
-[...93 lines deleted...]
-        <v>43</v>
       </c>
       <c r="H19" s="18">
         <v>48</v>
       </c>
       <c r="I19" s="19">
+        <v>41</v>
+      </c>
+      <c r="J19" s="20">
+        <v>56</v>
+      </c>
+      <c r="K19" s="21">
+        <v>56</v>
+      </c>
+      <c r="L19" s="22">
+        <v>58</v>
+      </c>
+      <c r="M19" s="14">
+        <v>64</v>
+      </c>
+      <c r="N19" s="23">
+        <v>65</v>
+      </c>
+      <c r="O19" s="23">
+        <v>37</v>
+      </c>
+      <c r="P19" s="23">
+        <v>41</v>
+      </c>
+      <c r="Q19" s="23">
+        <v>46</v>
+      </c>
+      <c r="R19" s="23">
+        <v>47</v>
+      </c>
+      <c r="S19" s="23">
+        <v>56</v>
+      </c>
+      <c r="T19" s="24">
+        <v>45</v>
+      </c>
+      <c r="U19" s="25">
+        <v>52</v>
+      </c>
+      <c r="V19" s="26">
+        <v>57</v>
+      </c>
+      <c r="W19" s="53">
+        <v>39</v>
+      </c>
+      <c r="X19" s="53">
+        <v>50</v>
+      </c>
+      <c r="Y19" s="53">
+        <v>52</v>
+      </c>
+      <c r="Z19" s="14">
+        <v>53</v>
+      </c>
+      <c r="AA19" s="14">
+        <v>36</v>
+      </c>
+      <c r="AB19" s="53">
+        <v>41</v>
+      </c>
+      <c r="AC19" s="14">
+        <v>32</v>
+      </c>
+      <c r="AD19" s="53">
+        <v>36</v>
+      </c>
+      <c r="AE19" s="53">
+        <v>41</v>
+      </c>
+      <c r="AF19" s="14">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="20" spans="1:32" ht="14.25" customHeight="1">
+      <c r="A20" s="9" t="s">
+        <v>26</v>
+      </c>
+      <c r="B20" s="14">
+        <v>64</v>
+      </c>
+      <c r="C20" s="14">
+        <v>53</v>
+      </c>
+      <c r="D20" s="14">
+        <v>39</v>
+      </c>
+      <c r="E20" s="27">
+        <v>48</v>
+      </c>
+      <c r="F20" s="16">
+        <v>26</v>
+      </c>
+      <c r="G20" s="17">
+        <v>43</v>
+      </c>
+      <c r="H20" s="18">
+        <v>48</v>
+      </c>
+      <c r="I20" s="19">
         <v>51</v>
       </c>
-      <c r="J19" s="20">
+      <c r="J20" s="20">
         <v>43</v>
       </c>
-      <c r="K19" s="21">
+      <c r="K20" s="21">
         <v>47</v>
       </c>
-      <c r="L19" s="22">
+      <c r="L20" s="22">
         <v>41</v>
       </c>
-      <c r="M19" s="14">
+      <c r="M20" s="14">
         <v>47</v>
       </c>
-      <c r="N19" s="23">
+      <c r="N20" s="23">
         <v>45</v>
       </c>
-      <c r="O19" s="23">
+      <c r="O20" s="23">
         <v>33</v>
       </c>
-      <c r="P19" s="23">
+      <c r="P20" s="23">
         <v>62</v>
       </c>
-      <c r="Q19" s="23">
+      <c r="Q20" s="23">
         <v>50</v>
       </c>
-      <c r="R19" s="23">
+      <c r="R20" s="23">
         <v>30</v>
       </c>
-      <c r="S19" s="23">
+      <c r="S20" s="23">
         <v>32</v>
       </c>
-      <c r="T19" s="24">
+      <c r="T20" s="24">
         <v>53</v>
       </c>
-      <c r="U19" s="25">
+      <c r="U20" s="25">
         <v>43</v>
       </c>
-      <c r="V19" s="26">
+      <c r="V20" s="26">
         <v>43</v>
       </c>
-      <c r="W19" s="53">
+      <c r="W20" s="53">
         <v>54</v>
       </c>
-      <c r="X19" s="53">
+      <c r="X20" s="53">
         <v>47</v>
       </c>
-      <c r="Y19" s="53">
+      <c r="Y20" s="53">
         <v>35</v>
       </c>
-      <c r="Z19" s="14">
+      <c r="Z20" s="14">
         <v>49</v>
       </c>
-      <c r="AA19" s="14">
+      <c r="AA20" s="14">
         <v>42</v>
       </c>
-      <c r="AB19" s="53">
+      <c r="AB20" s="53">
         <v>44</v>
       </c>
-      <c r="AC19" s="14">
+      <c r="AC20" s="14">
         <v>34</v>
       </c>
-      <c r="AD19" s="53">
+      <c r="AD20" s="53">
         <v>34</v>
       </c>
-      <c r="AE19" s="53">
+      <c r="AE20" s="53">
         <v>43</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="176" t="s">
+      <c r="AF20" s="14">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="21" spans="1:32" ht="14.25" customHeight="1">
+      <c r="A21" s="179" t="s">
         <v>17</v>
       </c>
-      <c r="B20" s="176"/>
-[...31 lines deleted...]
-      <c r="A21" s="9" t="s">
+      <c r="B21" s="179"/>
+      <c r="C21" s="179"/>
+      <c r="D21" s="179"/>
+      <c r="E21" s="179"/>
+      <c r="F21" s="179"/>
+      <c r="G21" s="179"/>
+      <c r="H21" s="179"/>
+      <c r="I21" s="179"/>
+      <c r="J21" s="179"/>
+      <c r="K21" s="179"/>
+      <c r="L21" s="179"/>
+      <c r="M21" s="179"/>
+      <c r="N21" s="179"/>
+      <c r="O21" s="179"/>
+      <c r="P21" s="179"/>
+      <c r="Q21" s="179"/>
+      <c r="R21" s="179"/>
+      <c r="S21" s="179"/>
+      <c r="T21" s="179"/>
+      <c r="U21" s="179"/>
+      <c r="V21" s="179"/>
+      <c r="W21" s="169"/>
+      <c r="X21" s="166"/>
+      <c r="Y21" s="166"/>
+      <c r="Z21" s="166"/>
+      <c r="AA21" s="166"/>
+      <c r="AB21" s="166"/>
+      <c r="AC21" s="166"/>
+      <c r="AD21" s="166"/>
+      <c r="AE21" s="166"/>
+      <c r="AF21" s="95"/>
+    </row>
+    <row r="22" spans="1:32" ht="14.25" customHeight="1">
+      <c r="A22" s="9" t="s">
         <v>14</v>
       </c>
-      <c r="B21" s="12">
+      <c r="B22" s="12">
         <v>737</v>
       </c>
-      <c r="C21" s="5">
+      <c r="C22" s="5">
         <v>652</v>
       </c>
-      <c r="D21" s="12">
+      <c r="D22" s="12">
         <v>616</v>
       </c>
-      <c r="E21" s="12">
+      <c r="E22" s="12">
         <v>688</v>
       </c>
-      <c r="F21" s="12">
+      <c r="F22" s="12">
         <v>600</v>
       </c>
-      <c r="G21" s="12">
+      <c r="G22" s="12">
         <v>620</v>
       </c>
-      <c r="H21" s="12">
+      <c r="H22" s="12">
         <v>692</v>
       </c>
-      <c r="I21" s="12">
+      <c r="I22" s="12">
         <v>620</v>
       </c>
-      <c r="J21" s="12">
+      <c r="J22" s="12">
         <v>658</v>
       </c>
-      <c r="K21" s="12">
+      <c r="K22" s="12">
         <v>625</v>
       </c>
-      <c r="L21" s="12">
+      <c r="L22" s="12">
         <v>608</v>
       </c>
-      <c r="M21" s="12">
+      <c r="M22" s="12">
         <v>664</v>
       </c>
-      <c r="N21" s="12">
+      <c r="N22" s="12">
         <v>538</v>
       </c>
-      <c r="O21" s="12">
+      <c r="O22" s="12">
         <v>558</v>
       </c>
-      <c r="P21" s="5">
+      <c r="P22" s="5">
         <v>533</v>
       </c>
-      <c r="Q21" s="10">
+      <c r="Q22" s="10">
         <v>609</v>
       </c>
-      <c r="R21" s="10">
+      <c r="R22" s="10">
         <v>582</v>
       </c>
-      <c r="S21" s="11">
+      <c r="S22" s="11">
         <v>582</v>
       </c>
-      <c r="T21" s="13">
+      <c r="T22" s="13">
         <v>678</v>
       </c>
-      <c r="U21" s="8">
+      <c r="U22" s="8">
         <v>568</v>
       </c>
-      <c r="V21" s="10">
+      <c r="V22" s="10">
         <v>614</v>
       </c>
-      <c r="W21" s="53">
+      <c r="W22" s="53">
         <v>606</v>
       </c>
-      <c r="X21" s="52">
+      <c r="X22" s="52">
         <v>557</v>
       </c>
-      <c r="Y21" s="53">
+      <c r="Y22" s="53">
         <v>630</v>
       </c>
-      <c r="Z21" s="23">
+      <c r="Z22" s="23">
         <v>560</v>
       </c>
-      <c r="AA21" s="23">
+      <c r="AA22" s="23">
         <v>468</v>
       </c>
-      <c r="AB21" s="52">
+      <c r="AB22" s="52">
         <v>541</v>
       </c>
-      <c r="AC21" s="23">
+      <c r="AC22" s="23">
         <v>502</v>
       </c>
-      <c r="AD21" s="52">
+      <c r="AD22" s="52">
         <v>494</v>
       </c>
-      <c r="AE21" s="52">
+      <c r="AE22" s="52">
         <v>517</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="9" t="s">
+      <c r="AF22" s="23">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="23" spans="1:32" ht="14.25" customHeight="1">
+      <c r="A23" s="9" t="s">
         <v>19</v>
       </c>
-      <c r="B22" s="23">
+      <c r="B23" s="23">
         <v>439</v>
       </c>
-      <c r="C22" s="23">
+      <c r="C23" s="23">
         <v>377</v>
       </c>
-      <c r="D22" s="23">
+      <c r="D23" s="23">
         <v>373</v>
       </c>
-      <c r="E22" s="28">
+      <c r="E23" s="28">
         <v>389</v>
       </c>
-      <c r="F22" s="29">
+      <c r="F23" s="29">
         <v>353</v>
       </c>
-      <c r="G22" s="30">
+      <c r="G23" s="30">
         <v>366</v>
       </c>
-      <c r="H22" s="31">
+      <c r="H23" s="31">
         <v>424</v>
       </c>
-      <c r="I22" s="32">
+      <c r="I23" s="32">
         <v>350</v>
       </c>
-      <c r="J22" s="33">
+      <c r="J23" s="33">
         <v>382</v>
       </c>
-      <c r="K22" s="34">
+      <c r="K23" s="34">
         <v>364</v>
       </c>
-      <c r="L22" s="35">
+      <c r="L23" s="35">
         <v>355</v>
       </c>
-      <c r="M22" s="14">
+      <c r="M23" s="14">
         <v>407</v>
       </c>
-      <c r="N22" s="23">
+      <c r="N23" s="23">
         <v>293</v>
       </c>
-      <c r="O22" s="23">
+      <c r="O23" s="23">
         <v>331</v>
       </c>
-      <c r="P22" s="23">
+      <c r="P23" s="23">
         <v>304</v>
       </c>
-      <c r="Q22" s="23">
+      <c r="Q23" s="23">
         <v>363</v>
       </c>
-      <c r="R22" s="23">
+      <c r="R23" s="23">
         <v>366</v>
       </c>
-      <c r="S22" s="23">
+      <c r="S23" s="23">
         <v>346</v>
       </c>
-      <c r="T22" s="36">
+      <c r="T23" s="36">
         <v>411</v>
       </c>
-      <c r="U22" s="37">
+      <c r="U23" s="37">
         <v>340</v>
       </c>
-      <c r="V22" s="38">
+      <c r="V23" s="38">
         <v>385</v>
       </c>
-      <c r="W22" s="53">
+      <c r="W23" s="53">
         <v>363</v>
       </c>
-      <c r="X22" s="52">
+      <c r="X23" s="52">
         <v>303</v>
       </c>
-      <c r="Y22" s="53">
+      <c r="Y23" s="53">
         <v>390</v>
       </c>
-      <c r="Z22" s="23">
+      <c r="Z23" s="23">
         <v>337</v>
       </c>
-      <c r="AA22" s="23">
+      <c r="AA23" s="23">
         <v>288</v>
       </c>
-      <c r="AB22" s="52">
+      <c r="AB23" s="52">
         <v>320</v>
       </c>
-      <c r="AC22" s="23">
+      <c r="AC23" s="23">
         <v>297</v>
       </c>
-      <c r="AD22" s="52">
+      <c r="AD23" s="52">
         <v>304</v>
       </c>
-      <c r="AE22" s="52">
+      <c r="AE23" s="52">
         <v>296</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="9" t="s">
+      <c r="AF23" s="23">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="24" spans="1:32" ht="14.25" customHeight="1">
+      <c r="A24" s="9" t="s">
         <v>20</v>
       </c>
-      <c r="B23" s="23">
+      <c r="B24" s="23">
         <v>102</v>
       </c>
-      <c r="C23" s="23">
+      <c r="C24" s="23">
         <v>79</v>
       </c>
-      <c r="D23" s="23">
+      <c r="D24" s="23">
         <v>63</v>
       </c>
-      <c r="E23" s="28">
+      <c r="E24" s="28">
         <v>88</v>
       </c>
-      <c r="F23" s="29">
+      <c r="F24" s="29">
         <v>92</v>
       </c>
-      <c r="G23" s="30">
+      <c r="G24" s="30">
         <v>83</v>
       </c>
-      <c r="H23" s="31">
+      <c r="H24" s="31">
         <v>76</v>
       </c>
-      <c r="I23" s="32">
+      <c r="I24" s="32">
         <v>91</v>
       </c>
-      <c r="J23" s="33">
+      <c r="J24" s="33">
         <v>81</v>
       </c>
-      <c r="K23" s="34">
+      <c r="K24" s="34">
         <v>87</v>
       </c>
-      <c r="L23" s="35">
+      <c r="L24" s="35">
         <v>87</v>
       </c>
-      <c r="M23" s="14">
+      <c r="M24" s="14">
         <v>80</v>
       </c>
-      <c r="N23" s="23">
+      <c r="N24" s="23">
         <v>74</v>
       </c>
-      <c r="O23" s="23">
+      <c r="O24" s="23">
         <v>79</v>
       </c>
-      <c r="P23" s="23">
+      <c r="P24" s="23">
         <v>69</v>
       </c>
-      <c r="Q23" s="23">
+      <c r="Q24" s="23">
         <v>74</v>
       </c>
-      <c r="R23" s="23">
+      <c r="R24" s="23">
         <v>72</v>
       </c>
-      <c r="S23" s="23">
+      <c r="S24" s="23">
         <v>79</v>
       </c>
-      <c r="T23" s="36">
+      <c r="T24" s="36">
         <v>78</v>
       </c>
-      <c r="U23" s="37">
+      <c r="U24" s="37">
         <v>83</v>
       </c>
-      <c r="V23" s="38">
+      <c r="V24" s="38">
         <v>66</v>
       </c>
-      <c r="W23" s="53">
+      <c r="W24" s="53">
         <v>81</v>
       </c>
-      <c r="X23" s="52">
+      <c r="X24" s="52">
         <v>87</v>
       </c>
-      <c r="Y23" s="53">
+      <c r="Y24" s="53">
         <v>76</v>
       </c>
-      <c r="Z23" s="23">
+      <c r="Z24" s="23">
         <v>62</v>
       </c>
-      <c r="AA23" s="23">
+      <c r="AA24" s="23">
         <v>48</v>
       </c>
-      <c r="AB23" s="52">
+      <c r="AB24" s="52">
         <v>68</v>
       </c>
-      <c r="AC23" s="23">
+      <c r="AC24" s="23">
         <v>78</v>
       </c>
-      <c r="AD23" s="52">
+      <c r="AD24" s="52">
         <v>57</v>
       </c>
-      <c r="AE23" s="52">
+      <c r="AE24" s="52">
         <v>72</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="9" t="s">
+      <c r="AF24" s="23">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="25" spans="1:32" ht="14.25" customHeight="1">
+      <c r="A25" s="9" t="s">
         <v>21</v>
       </c>
-      <c r="B24" s="23">
+      <c r="B25" s="23">
         <v>22</v>
       </c>
-      <c r="C24" s="23">
+      <c r="C25" s="23">
         <v>29</v>
       </c>
-      <c r="D24" s="23">
+      <c r="D25" s="23">
         <v>25</v>
       </c>
-      <c r="E24" s="28">
+      <c r="E25" s="28">
         <v>31</v>
       </c>
-      <c r="F24" s="29">
+      <c r="F25" s="29">
         <v>18</v>
       </c>
-      <c r="G24" s="30">
+      <c r="G25" s="30">
         <v>23</v>
       </c>
-      <c r="H24" s="31">
+      <c r="H25" s="31">
         <v>29</v>
       </c>
-      <c r="I24" s="32">
+      <c r="I25" s="32">
         <v>24</v>
       </c>
-      <c r="J24" s="33">
+      <c r="J25" s="33">
         <v>27</v>
       </c>
-      <c r="K24" s="34">
+      <c r="K25" s="34">
         <v>26</v>
       </c>
-      <c r="L24" s="35">
+      <c r="L25" s="35">
         <v>24</v>
       </c>
-      <c r="M24" s="14">
+      <c r="M25" s="14">
         <v>31</v>
       </c>
-      <c r="N24" s="23">
+      <c r="N25" s="23">
         <v>26</v>
       </c>
-      <c r="O24" s="23">
+      <c r="O25" s="23">
         <v>27</v>
       </c>
-      <c r="P24" s="23">
+      <c r="P25" s="23">
         <v>25</v>
       </c>
-      <c r="Q24" s="23">
+      <c r="Q25" s="23">
         <v>35</v>
       </c>
-      <c r="R24" s="23">
+      <c r="R25" s="23">
         <v>17</v>
       </c>
-      <c r="S24" s="23">
+      <c r="S25" s="23">
         <v>24</v>
       </c>
-      <c r="T24" s="36">
+      <c r="T25" s="36">
         <v>31</v>
       </c>
-      <c r="U24" s="37">
+      <c r="U25" s="37">
         <v>24</v>
       </c>
-      <c r="V24" s="38">
+      <c r="V25" s="38">
         <v>32</v>
       </c>
-      <c r="W24" s="53">
+      <c r="W25" s="53">
         <v>31</v>
       </c>
-      <c r="X24" s="52">
+      <c r="X25" s="52">
         <v>24</v>
       </c>
-      <c r="Y24" s="53">
+      <c r="Y25" s="53">
         <v>29</v>
       </c>
-      <c r="Z24" s="23">
+      <c r="Z25" s="23">
         <v>23</v>
       </c>
-      <c r="AA24" s="23">
+      <c r="AA25" s="23">
         <v>23</v>
       </c>
-      <c r="AB24" s="52">
+      <c r="AB25" s="52">
         <v>22</v>
       </c>
-      <c r="AC24" s="23">
+      <c r="AC25" s="23">
         <v>22</v>
       </c>
-      <c r="AD24" s="52">
+      <c r="AD25" s="52">
         <v>20</v>
       </c>
-      <c r="AE24" s="52">
+      <c r="AE25" s="52">
         <v>28</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="9" t="s">
+      <c r="AF25" s="23">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="26" spans="1:32" ht="14.25" customHeight="1">
+      <c r="A26" s="9" t="s">
         <v>22</v>
       </c>
-      <c r="B25" s="23">
+      <c r="B26" s="23">
         <v>23</v>
       </c>
-      <c r="C25" s="23">
+      <c r="C26" s="23">
         <v>19</v>
       </c>
-      <c r="D25" s="23">
+      <c r="D26" s="23">
         <v>23</v>
       </c>
-      <c r="E25" s="28">
+      <c r="E26" s="28">
         <v>30</v>
       </c>
-      <c r="F25" s="29">
+      <c r="F26" s="29">
         <v>26</v>
       </c>
-      <c r="G25" s="30">
+      <c r="G26" s="30">
         <v>26</v>
       </c>
-      <c r="H25" s="31">
+      <c r="H26" s="31">
         <v>17</v>
       </c>
-      <c r="I25" s="32">
+      <c r="I26" s="32">
         <v>29</v>
       </c>
-      <c r="J25" s="33">
+      <c r="J26" s="33">
         <v>20</v>
       </c>
-      <c r="K25" s="34">
+      <c r="K26" s="34">
         <v>31</v>
       </c>
-      <c r="L25" s="35">
+      <c r="L26" s="35">
         <v>20</v>
       </c>
-      <c r="M25" s="14">
+      <c r="M26" s="14">
         <v>21</v>
       </c>
-      <c r="N25" s="23">
+      <c r="N26" s="23">
         <v>22</v>
       </c>
-      <c r="O25" s="23">
+      <c r="O26" s="23">
         <v>19</v>
       </c>
-      <c r="P25" s="23">
+      <c r="P26" s="23">
         <v>16</v>
       </c>
-      <c r="Q25" s="23">
+      <c r="Q26" s="23">
         <v>19</v>
       </c>
-      <c r="R25" s="23">
+      <c r="R26" s="23">
         <v>19</v>
       </c>
-      <c r="S25" s="23">
+      <c r="S26" s="23">
         <v>21</v>
       </c>
-      <c r="T25" s="36">
+      <c r="T26" s="36">
         <v>21</v>
       </c>
-      <c r="U25" s="37">
+      <c r="U26" s="37">
         <v>20</v>
       </c>
-      <c r="V25" s="38">
+      <c r="V26" s="38">
         <v>18</v>
       </c>
-      <c r="W25" s="53">
+      <c r="W26" s="53">
         <v>20</v>
       </c>
-      <c r="X25" s="52">
+      <c r="X26" s="52">
         <v>19</v>
       </c>
-      <c r="Y25" s="53">
+      <c r="Y26" s="53">
         <v>22</v>
       </c>
-      <c r="Z25" s="23">
+      <c r="Z26" s="23">
         <v>17</v>
       </c>
-      <c r="AA25" s="23">
+      <c r="AA26" s="23">
         <v>14</v>
       </c>
-      <c r="AB25" s="52">
+      <c r="AB26" s="52">
         <v>23</v>
       </c>
-      <c r="AC25" s="23">
+      <c r="AC26" s="23">
         <v>18</v>
       </c>
-      <c r="AD25" s="52">
+      <c r="AD26" s="52">
         <v>18</v>
       </c>
-      <c r="AE25" s="52">
+      <c r="AE26" s="52">
         <v>19</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="9" t="s">
+      <c r="AF26" s="23">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="27" spans="1:32" ht="14.25" customHeight="1">
+      <c r="A27" s="9" t="s">
         <v>23</v>
       </c>
-      <c r="B26" s="23">
+      <c r="B27" s="23">
         <v>48</v>
       </c>
-      <c r="C26" s="23">
+      <c r="C27" s="23">
         <v>52</v>
       </c>
-      <c r="D26" s="23">
+      <c r="D27" s="23">
         <v>57</v>
       </c>
-      <c r="E26" s="39">
+      <c r="E27" s="39">
         <v>53</v>
       </c>
-      <c r="F26" s="29">
+      <c r="F27" s="29">
         <v>47</v>
       </c>
-      <c r="G26" s="30">
+      <c r="G27" s="30">
         <v>47</v>
       </c>
-      <c r="H26" s="31">
+      <c r="H27" s="31">
         <v>52</v>
       </c>
-      <c r="I26" s="32">
+      <c r="I27" s="32">
         <v>44</v>
       </c>
-      <c r="J26" s="33">
+      <c r="J27" s="33">
         <v>52</v>
       </c>
-      <c r="K26" s="34">
+      <c r="K27" s="34">
         <v>38</v>
       </c>
-      <c r="L26" s="35">
+      <c r="L27" s="35">
         <v>39</v>
       </c>
-      <c r="M26" s="14">
+      <c r="M27" s="14">
         <v>42</v>
       </c>
-      <c r="N26" s="23">
+      <c r="N27" s="23">
         <v>45</v>
       </c>
-      <c r="O26" s="23">
+      <c r="O27" s="23">
         <v>42</v>
       </c>
-      <c r="P26" s="23">
+      <c r="P27" s="23">
         <v>47</v>
       </c>
-      <c r="Q26" s="23">
+      <c r="Q27" s="23">
         <v>45</v>
       </c>
-      <c r="R26" s="23">
+      <c r="R27" s="23">
         <v>35</v>
       </c>
-      <c r="S26" s="23">
+      <c r="S27" s="23">
         <v>37</v>
       </c>
-      <c r="T26" s="36">
+      <c r="T27" s="36">
         <v>57</v>
       </c>
-      <c r="U26" s="37">
+      <c r="U27" s="37">
         <v>37</v>
       </c>
-      <c r="V26" s="38">
+      <c r="V27" s="38">
         <v>30</v>
       </c>
-      <c r="W26" s="53">
+      <c r="W27" s="53">
         <v>45</v>
       </c>
-      <c r="X26" s="52">
+      <c r="X27" s="52">
         <v>45</v>
       </c>
-      <c r="Y26" s="53">
+      <c r="Y27" s="53">
         <v>40</v>
       </c>
-      <c r="Z26" s="23">
+      <c r="Z27" s="23">
         <v>37</v>
       </c>
-      <c r="AA26" s="23">
+      <c r="AA27" s="23">
         <v>40</v>
       </c>
-      <c r="AB26" s="52">
+      <c r="AB27" s="52">
         <v>43</v>
       </c>
-      <c r="AC26" s="23">
+      <c r="AC27" s="23">
         <v>27</v>
       </c>
-      <c r="AD26" s="52">
+      <c r="AD27" s="52">
         <v>38</v>
       </c>
-      <c r="AE26" s="52">
+      <c r="AE27" s="52">
         <v>36</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="9" t="s">
+      <c r="AF27" s="23">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="28" spans="1:32" ht="14.25" customHeight="1">
+      <c r="A28" s="9" t="s">
         <v>24</v>
-      </c>
-[...93 lines deleted...]
-        <v>25</v>
       </c>
       <c r="B28" s="23">
         <v>36</v>
       </c>
       <c r="C28" s="23">
-        <v>23</v>
+        <v>39</v>
       </c>
       <c r="D28" s="23">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="E28" s="39">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="F28" s="29">
         <v>26</v>
       </c>
       <c r="G28" s="30">
+        <v>23</v>
+      </c>
+      <c r="H28" s="31">
+        <v>43</v>
+      </c>
+      <c r="I28" s="32">
+        <v>39</v>
+      </c>
+      <c r="J28" s="33">
+        <v>39</v>
+      </c>
+      <c r="K28" s="34">
+        <v>24</v>
+      </c>
+      <c r="L28" s="35">
+        <v>27</v>
+      </c>
+      <c r="M28" s="14">
         <v>25</v>
       </c>
-      <c r="H28" s="31">
+      <c r="N28" s="23">
+        <v>18</v>
+      </c>
+      <c r="O28" s="23">
+        <v>24</v>
+      </c>
+      <c r="P28" s="23">
+        <v>25</v>
+      </c>
+      <c r="Q28" s="23">
+        <v>28</v>
+      </c>
+      <c r="R28" s="23">
+        <v>26</v>
+      </c>
+      <c r="S28" s="23">
+        <v>23</v>
+      </c>
+      <c r="T28" s="36">
+        <v>32</v>
+      </c>
+      <c r="U28" s="37">
+        <v>14</v>
+      </c>
+      <c r="V28" s="38">
+        <v>26</v>
+      </c>
+      <c r="W28" s="53">
+        <v>28</v>
+      </c>
+      <c r="X28" s="52">
         <v>30</v>
       </c>
-      <c r="I28" s="32">
+      <c r="Y28" s="53">
+        <v>25</v>
+      </c>
+      <c r="Z28" s="23">
+        <v>23</v>
+      </c>
+      <c r="AA28" s="23">
+        <v>16</v>
+      </c>
+      <c r="AB28" s="52">
+        <v>30</v>
+      </c>
+      <c r="AC28" s="23">
+        <v>28</v>
+      </c>
+      <c r="AD28" s="52">
+        <v>20</v>
+      </c>
+      <c r="AE28" s="52">
+        <v>18</v>
+      </c>
+      <c r="AF28" s="23">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="29" spans="1:32" ht="14.25" customHeight="1">
+      <c r="A29" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="B29" s="23">
+        <v>36</v>
+      </c>
+      <c r="C29" s="23">
+        <v>23</v>
+      </c>
+      <c r="D29" s="23">
+        <v>25</v>
+      </c>
+      <c r="E29" s="39">
+        <v>38</v>
+      </c>
+      <c r="F29" s="29">
+        <v>26</v>
+      </c>
+      <c r="G29" s="30">
+        <v>25</v>
+      </c>
+      <c r="H29" s="31">
+        <v>30</v>
+      </c>
+      <c r="I29" s="32">
         <v>22</v>
       </c>
-      <c r="J28" s="33">
+      <c r="J29" s="33">
         <v>32</v>
       </c>
-      <c r="K28" s="34">
+      <c r="K29" s="34">
         <v>32</v>
       </c>
-      <c r="L28" s="35">
+      <c r="L29" s="35">
         <v>34</v>
       </c>
-      <c r="M28" s="14">
+      <c r="M29" s="14">
         <v>31</v>
       </c>
-      <c r="N28" s="23">
+      <c r="N29" s="23">
         <v>36</v>
       </c>
-      <c r="O28" s="23">
+      <c r="O29" s="23">
         <v>20</v>
       </c>
-      <c r="P28" s="23">
+      <c r="P29" s="23">
         <v>21</v>
       </c>
-      <c r="Q28" s="23">
+      <c r="Q29" s="23">
         <v>25</v>
       </c>
-      <c r="R28" s="23">
+      <c r="R29" s="23">
         <v>29</v>
       </c>
-      <c r="S28" s="23">
+      <c r="S29" s="23">
         <v>33</v>
       </c>
-      <c r="T28" s="36">
+      <c r="T29" s="36">
         <v>22</v>
       </c>
-      <c r="U28" s="37">
+      <c r="U29" s="37">
         <v>29</v>
       </c>
-      <c r="V28" s="38">
+      <c r="V29" s="38">
         <v>34</v>
       </c>
-      <c r="W28" s="53">
+      <c r="W29" s="53">
         <v>15</v>
       </c>
-      <c r="X28" s="52">
+      <c r="X29" s="52">
         <v>28</v>
       </c>
-      <c r="Y28" s="53">
+      <c r="Y29" s="53">
         <v>31</v>
       </c>
-      <c r="Z28" s="23">
+      <c r="Z29" s="23">
         <v>36</v>
       </c>
-      <c r="AA28" s="23">
+      <c r="AA29" s="23">
         <v>17</v>
       </c>
-      <c r="AB28" s="52">
+      <c r="AB29" s="52">
         <v>15</v>
       </c>
-      <c r="AC28" s="23">
+      <c r="AC29" s="23">
         <v>17</v>
       </c>
-      <c r="AD28" s="52">
+      <c r="AD29" s="52">
         <v>18</v>
       </c>
-      <c r="AE28" s="52">
+      <c r="AE29" s="52">
         <v>25</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="9" t="s">
+      <c r="AF29" s="23">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="30" spans="1:32" ht="14.25" customHeight="1">
+      <c r="A30" s="9" t="s">
         <v>26</v>
       </c>
-      <c r="B29" s="23">
+      <c r="B30" s="23">
         <v>31</v>
       </c>
-      <c r="C29" s="23">
+      <c r="C30" s="23">
         <v>34</v>
       </c>
-      <c r="D29" s="23">
+      <c r="D30" s="23">
         <v>23</v>
       </c>
-      <c r="E29" s="39">
+      <c r="E30" s="39">
         <v>28</v>
       </c>
-      <c r="F29" s="29">
+      <c r="F30" s="29">
         <v>12</v>
       </c>
-      <c r="G29" s="30">
+      <c r="G30" s="30">
         <v>27</v>
       </c>
-      <c r="H29" s="31">
+      <c r="H30" s="31">
         <v>21</v>
       </c>
-      <c r="I29" s="32">
+      <c r="I30" s="32">
         <v>21</v>
       </c>
-      <c r="J29" s="33">
+      <c r="J30" s="33">
         <v>25</v>
       </c>
-      <c r="K29" s="34">
+      <c r="K30" s="34">
         <v>23</v>
       </c>
-      <c r="L29" s="35">
+      <c r="L30" s="35">
         <v>22</v>
       </c>
-      <c r="M29" s="14">
+      <c r="M30" s="14">
         <v>27</v>
       </c>
-      <c r="N29" s="23">
+      <c r="N30" s="23">
         <v>24</v>
       </c>
-      <c r="O29" s="23">
+      <c r="O30" s="23">
         <v>16</v>
       </c>
-      <c r="P29" s="23">
+      <c r="P30" s="23">
         <v>26</v>
       </c>
-      <c r="Q29" s="23">
+      <c r="Q30" s="23">
         <v>20</v>
       </c>
-      <c r="R29" s="23">
+      <c r="R30" s="23">
         <v>18</v>
       </c>
-      <c r="S29" s="23">
+      <c r="S30" s="23">
         <v>19</v>
       </c>
-      <c r="T29" s="36">
+      <c r="T30" s="36">
         <v>26</v>
       </c>
-      <c r="U29" s="37">
+      <c r="U30" s="37">
         <v>21</v>
       </c>
-      <c r="V29" s="38">
+      <c r="V30" s="38">
         <v>23</v>
       </c>
-      <c r="W29" s="53">
+      <c r="W30" s="53">
         <v>23</v>
       </c>
-      <c r="X29" s="52">
+      <c r="X30" s="52">
         <v>21</v>
       </c>
-      <c r="Y29" s="53">
+      <c r="Y30" s="53">
         <v>17</v>
       </c>
-      <c r="Z29" s="23">
+      <c r="Z30" s="23">
         <v>25</v>
       </c>
-      <c r="AA29" s="23">
+      <c r="AA30" s="23">
         <v>22</v>
       </c>
-      <c r="AB29" s="52">
+      <c r="AB30" s="52">
         <v>20</v>
       </c>
-      <c r="AC29" s="23">
+      <c r="AC30" s="23">
         <v>15</v>
       </c>
-      <c r="AD29" s="52">
+      <c r="AD30" s="52">
         <v>19</v>
       </c>
-      <c r="AE29" s="52">
+      <c r="AE30" s="52">
         <v>23</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A30" s="157" t="s">
+      <c r="AF30" s="23">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="31" spans="1:32" ht="14.25" customHeight="1">
+      <c r="A31" s="180" t="s">
         <v>18</v>
       </c>
-      <c r="B30" s="157"/>
-[...31 lines deleted...]
-      <c r="A31" s="9" t="s">
+      <c r="B31" s="180"/>
+      <c r="C31" s="180"/>
+      <c r="D31" s="180"/>
+      <c r="E31" s="180"/>
+      <c r="F31" s="180"/>
+      <c r="G31" s="180"/>
+      <c r="H31" s="180"/>
+      <c r="I31" s="180"/>
+      <c r="J31" s="180"/>
+      <c r="K31" s="180"/>
+      <c r="L31" s="180"/>
+      <c r="M31" s="180"/>
+      <c r="N31" s="180"/>
+      <c r="O31" s="180"/>
+      <c r="P31" s="180"/>
+      <c r="Q31" s="180"/>
+      <c r="R31" s="180"/>
+      <c r="S31" s="180"/>
+      <c r="T31" s="180"/>
+      <c r="U31" s="180"/>
+      <c r="V31" s="180"/>
+      <c r="W31" s="166"/>
+      <c r="X31" s="166"/>
+      <c r="Y31" s="166"/>
+      <c r="Z31" s="166"/>
+      <c r="AA31" s="166"/>
+      <c r="AB31" s="166"/>
+      <c r="AC31" s="166"/>
+      <c r="AD31" s="166"/>
+      <c r="AE31" s="166"/>
+      <c r="AF31" s="95"/>
+    </row>
+    <row r="32" spans="1:32" ht="14.25" customHeight="1">
+      <c r="A32" s="9" t="s">
         <v>14</v>
       </c>
-      <c r="B31" s="12">
+      <c r="B32" s="12">
         <v>730</v>
       </c>
-      <c r="C31" s="5">
+      <c r="C32" s="5">
         <v>577</v>
       </c>
-      <c r="D31" s="12">
+      <c r="D32" s="12">
         <v>630</v>
       </c>
-      <c r="E31" s="12">
+      <c r="E32" s="12">
         <v>663</v>
       </c>
-      <c r="F31" s="12">
+      <c r="F32" s="12">
         <v>587</v>
       </c>
-      <c r="G31" s="12">
+      <c r="G32" s="12">
         <v>529</v>
       </c>
-      <c r="H31" s="12">
+      <c r="H32" s="12">
         <v>669</v>
       </c>
-      <c r="I31" s="12">
+      <c r="I32" s="12">
         <v>614</v>
       </c>
-      <c r="J31" s="12">
+      <c r="J32" s="12">
         <v>584</v>
       </c>
-      <c r="K31" s="12">
+      <c r="K32" s="12">
         <v>603</v>
       </c>
-      <c r="L31" s="12">
+      <c r="L32" s="12">
         <v>589</v>
       </c>
-      <c r="M31" s="12">
+      <c r="M32" s="12">
         <v>604</v>
       </c>
-      <c r="N31" s="12">
+      <c r="N32" s="12">
         <v>529</v>
       </c>
-      <c r="O31" s="12">
+      <c r="O32" s="12">
         <v>522</v>
       </c>
-      <c r="P31" s="5">
+      <c r="P32" s="5">
         <v>579</v>
       </c>
-      <c r="Q31" s="10">
+      <c r="Q32" s="10">
         <v>601</v>
       </c>
-      <c r="R31" s="10">
+      <c r="R32" s="10">
         <v>529</v>
       </c>
-      <c r="S31" s="11">
+      <c r="S32" s="11">
         <v>553</v>
       </c>
-      <c r="T31" s="13">
+      <c r="T32" s="13">
         <v>562</v>
       </c>
-      <c r="U31" s="8">
+      <c r="U32" s="8">
         <v>577</v>
       </c>
-      <c r="V31" s="10">
+      <c r="V32" s="10">
         <v>582</v>
       </c>
-      <c r="W31" s="53">
+      <c r="W32" s="53">
         <v>572</v>
       </c>
-      <c r="X31" s="52">
+      <c r="X32" s="52">
         <v>525</v>
       </c>
-      <c r="Y31" s="53">
+      <c r="Y32" s="53">
         <v>546</v>
       </c>
-      <c r="Z31" s="23">
+      <c r="Z32" s="23">
         <v>559</v>
       </c>
-      <c r="AA31" s="23">
+      <c r="AA32" s="23">
         <v>498</v>
       </c>
-      <c r="AB31" s="52">
+      <c r="AB32" s="52">
         <v>527</v>
       </c>
-      <c r="AC31" s="23">
+      <c r="AC32" s="23">
         <v>456</v>
       </c>
-      <c r="AD31" s="52">
+      <c r="AD32" s="52">
         <v>440</v>
       </c>
-      <c r="AE31" s="52">
+      <c r="AE32" s="52">
         <v>480</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A32" s="9" t="s">
+      <c r="AF32" s="23">
+        <v>533</v>
+      </c>
+    </row>
+    <row r="33" spans="1:32" ht="14.25" customHeight="1">
+      <c r="A33" s="9" t="s">
         <v>19</v>
       </c>
-      <c r="B32" s="23">
+      <c r="B33" s="23">
         <v>448</v>
       </c>
-      <c r="C32" s="23">
+      <c r="C33" s="23">
         <v>340</v>
       </c>
-      <c r="D32" s="23">
+      <c r="D33" s="23">
         <v>370</v>
       </c>
-      <c r="E32" s="40">
+      <c r="E33" s="40">
         <v>399</v>
       </c>
-      <c r="F32" s="41">
+      <c r="F33" s="41">
         <v>331</v>
       </c>
-      <c r="G32" s="42">
+      <c r="G33" s="42">
         <v>312</v>
       </c>
-      <c r="H32" s="43">
+      <c r="H33" s="43">
         <v>418</v>
       </c>
-      <c r="I32" s="44">
+      <c r="I33" s="44">
         <v>361</v>
       </c>
-      <c r="J32" s="45">
+      <c r="J33" s="45">
         <v>341</v>
       </c>
-      <c r="K32" s="46">
+      <c r="K33" s="46">
         <v>353</v>
       </c>
-      <c r="L32" s="47">
+      <c r="L33" s="47">
         <v>359</v>
       </c>
-      <c r="M32" s="14">
+      <c r="M33" s="14">
         <v>341</v>
       </c>
-      <c r="N32" s="23">
+      <c r="N33" s="23">
         <v>319</v>
       </c>
-      <c r="O32" s="23">
+      <c r="O33" s="23">
         <v>306</v>
       </c>
-      <c r="P32" s="23">
+      <c r="P33" s="23">
         <v>327</v>
       </c>
-      <c r="Q32" s="23">
+      <c r="Q33" s="23">
         <v>351</v>
       </c>
-      <c r="R32" s="23">
+      <c r="R33" s="23">
         <v>338</v>
       </c>
-      <c r="S32" s="23">
+      <c r="S33" s="23">
         <v>347</v>
       </c>
-      <c r="T32" s="48">
+      <c r="T33" s="48">
         <v>332</v>
       </c>
-      <c r="U32" s="49">
+      <c r="U33" s="49">
         <v>356</v>
       </c>
-      <c r="V32" s="50">
+      <c r="V33" s="50">
         <v>340</v>
       </c>
-      <c r="W32" s="53">
+      <c r="W33" s="53">
         <v>331</v>
       </c>
-      <c r="X32" s="52">
+      <c r="X33" s="52">
         <v>297</v>
       </c>
-      <c r="Y32" s="53">
+      <c r="Y33" s="53">
         <v>313</v>
       </c>
-      <c r="Z32" s="23">
+      <c r="Z33" s="23">
         <v>364</v>
       </c>
-      <c r="AA32" s="23">
+      <c r="AA33" s="23">
         <v>287</v>
       </c>
-      <c r="AB32" s="52">
+      <c r="AB33" s="52">
         <v>297</v>
       </c>
-      <c r="AC32" s="23">
+      <c r="AC33" s="23">
         <v>281</v>
       </c>
-      <c r="AD32" s="52">
+      <c r="AD33" s="52">
         <v>266</v>
       </c>
-      <c r="AE32" s="52">
+      <c r="AE33" s="52">
         <v>294</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A33" s="9" t="s">
+      <c r="AF33" s="23">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="34" spans="1:32" ht="14.25" customHeight="1">
+      <c r="A34" s="9" t="s">
         <v>20</v>
       </c>
-      <c r="B33" s="23">
+      <c r="B34" s="23">
         <v>91</v>
       </c>
-      <c r="C33" s="23">
+      <c r="C34" s="23">
         <v>81</v>
       </c>
-      <c r="D33" s="23">
+      <c r="D34" s="23">
         <v>93</v>
       </c>
-      <c r="E33" s="40">
+      <c r="E34" s="40">
         <v>88</v>
       </c>
-      <c r="F33" s="41">
+      <c r="F34" s="41">
         <v>88</v>
       </c>
-      <c r="G33" s="42">
+      <c r="G34" s="42">
         <v>63</v>
       </c>
-      <c r="H33" s="43">
+      <c r="H34" s="43">
         <v>93</v>
       </c>
-      <c r="I33" s="44">
+      <c r="I34" s="44">
         <v>88</v>
       </c>
-      <c r="J33" s="45">
+      <c r="J34" s="45">
         <v>77</v>
       </c>
-      <c r="K33" s="46">
+      <c r="K34" s="46">
         <v>85</v>
       </c>
-      <c r="L33" s="47">
+      <c r="L34" s="47">
         <v>76</v>
       </c>
-      <c r="M33" s="14">
+      <c r="M34" s="14">
         <v>91</v>
       </c>
-      <c r="N33" s="23">
+      <c r="N34" s="23">
         <v>64</v>
       </c>
-      <c r="O33" s="23">
+      <c r="O34" s="23">
         <v>71</v>
       </c>
-      <c r="P33" s="23">
+      <c r="P34" s="23">
         <v>71</v>
       </c>
-      <c r="Q33" s="23">
+      <c r="Q34" s="23">
         <v>92</v>
       </c>
-      <c r="R33" s="23">
+      <c r="R34" s="23">
         <v>66</v>
       </c>
-      <c r="S33" s="23">
+      <c r="S34" s="23">
         <v>75</v>
       </c>
-      <c r="T33" s="48">
+      <c r="T34" s="48">
         <v>78</v>
       </c>
-      <c r="U33" s="49">
+      <c r="U34" s="49">
         <v>70</v>
       </c>
-      <c r="V33" s="50">
+      <c r="V34" s="50">
         <v>71</v>
       </c>
-      <c r="W33" s="53">
+      <c r="W34" s="53">
         <v>67</v>
       </c>
-      <c r="X33" s="52">
+      <c r="X34" s="52">
         <v>77</v>
       </c>
-      <c r="Y33" s="53">
+      <c r="Y34" s="53">
         <v>78</v>
       </c>
-      <c r="Z33" s="23">
+      <c r="Z34" s="23">
         <v>64</v>
       </c>
-      <c r="AA33" s="23">
+      <c r="AA34" s="23">
         <v>65</v>
       </c>
-      <c r="AB33" s="52">
+      <c r="AB34" s="52">
         <v>77</v>
       </c>
-      <c r="AC33" s="23">
+      <c r="AC34" s="23">
         <v>59</v>
       </c>
-      <c r="AD33" s="52">
+      <c r="AD34" s="52">
         <v>48</v>
       </c>
-      <c r="AE33" s="52">
+      <c r="AE34" s="52">
         <v>50</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A34" s="9" t="s">
+      <c r="AF34" s="23">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="35" spans="1:32" ht="14.25" customHeight="1">
+      <c r="A35" s="9" t="s">
         <v>21</v>
       </c>
-      <c r="B34" s="23">
+      <c r="B35" s="23">
         <v>29</v>
       </c>
-      <c r="C34" s="23">
+      <c r="C35" s="23">
         <v>18</v>
       </c>
-      <c r="D34" s="23">
+      <c r="D35" s="23">
         <v>29</v>
       </c>
-      <c r="E34" s="40">
+      <c r="E35" s="40">
         <v>27</v>
       </c>
-      <c r="F34" s="41">
+      <c r="F35" s="41">
         <v>25</v>
       </c>
-      <c r="G34" s="42">
+      <c r="G35" s="42">
         <v>29</v>
       </c>
-      <c r="H34" s="43">
+      <c r="H35" s="43">
         <v>25</v>
       </c>
-      <c r="I34" s="44">
+      <c r="I35" s="44">
         <v>22</v>
       </c>
-      <c r="J34" s="45">
+      <c r="J35" s="45">
         <v>29</v>
       </c>
-      <c r="K34" s="46">
+      <c r="K35" s="46">
         <v>23</v>
       </c>
-      <c r="L34" s="47">
+      <c r="L35" s="47">
         <v>18</v>
       </c>
-      <c r="M34" s="14">
+      <c r="M35" s="14">
         <v>32</v>
       </c>
-      <c r="N34" s="23">
+      <c r="N35" s="23">
         <v>25</v>
       </c>
-      <c r="O34" s="23">
+      <c r="O35" s="23">
         <v>29</v>
       </c>
-      <c r="P34" s="23">
+      <c r="P35" s="23">
         <v>24</v>
       </c>
-      <c r="Q34" s="23">
+      <c r="Q35" s="23">
         <v>23</v>
       </c>
-      <c r="R34" s="23">
+      <c r="R35" s="23">
         <v>23</v>
       </c>
-      <c r="S34" s="23">
+      <c r="S35" s="23">
         <v>20</v>
       </c>
-      <c r="T34" s="48">
+      <c r="T35" s="48">
         <v>20</v>
       </c>
-      <c r="U34" s="49">
+      <c r="U35" s="49">
         <v>19</v>
       </c>
-      <c r="V34" s="50">
+      <c r="V35" s="50">
         <v>30</v>
       </c>
-      <c r="W34" s="53">
+      <c r="W35" s="53">
         <v>26</v>
       </c>
-      <c r="X34" s="52">
+      <c r="X35" s="52">
         <v>28</v>
       </c>
-      <c r="Y34" s="53">
+      <c r="Y35" s="53">
         <v>24</v>
       </c>
-      <c r="Z34" s="23">
+      <c r="Z35" s="23">
         <v>18</v>
       </c>
-      <c r="AA34" s="23">
+      <c r="AA35" s="23">
         <v>26</v>
       </c>
-      <c r="AB34" s="52">
+      <c r="AB35" s="52">
         <v>28</v>
       </c>
-      <c r="AC34" s="23">
+      <c r="AC35" s="23">
         <v>20</v>
       </c>
-      <c r="AD34" s="52">
+      <c r="AD35" s="52">
         <v>20</v>
       </c>
-      <c r="AE34" s="52">
+      <c r="AE35" s="52">
         <v>20</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A35" s="9" t="s">
+      <c r="AF35" s="23">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="36" spans="1:32" ht="14.25" customHeight="1">
+      <c r="A36" s="9" t="s">
         <v>22</v>
       </c>
-      <c r="B35" s="23">
+      <c r="B36" s="23">
         <v>18</v>
       </c>
-      <c r="C35" s="23">
+      <c r="C36" s="23">
         <v>20</v>
       </c>
-      <c r="D35" s="23">
+      <c r="D36" s="23">
         <v>20</v>
       </c>
-      <c r="E35" s="40">
+      <c r="E36" s="40">
         <v>23</v>
       </c>
-      <c r="F35" s="41">
+      <c r="F36" s="41">
         <v>27</v>
       </c>
-      <c r="G35" s="42">
+      <c r="G36" s="42">
         <v>17</v>
       </c>
-      <c r="H35" s="43">
+      <c r="H36" s="43">
         <v>19</v>
       </c>
-      <c r="I35" s="44">
+      <c r="I36" s="44">
         <v>24</v>
       </c>
-      <c r="J35" s="45">
+      <c r="J36" s="45">
         <v>18</v>
       </c>
-      <c r="K35" s="46">
+      <c r="K36" s="46">
         <v>16</v>
       </c>
-      <c r="L35" s="47">
+      <c r="L36" s="47">
         <v>25</v>
       </c>
-      <c r="M35" s="14">
+      <c r="M36" s="14">
         <v>17</v>
       </c>
-      <c r="N35" s="23">
+      <c r="N36" s="23">
         <v>16</v>
       </c>
-      <c r="O35" s="23">
+      <c r="O36" s="23">
         <v>18</v>
       </c>
-      <c r="P35" s="23">
+      <c r="P36" s="23">
         <v>22</v>
       </c>
-      <c r="Q35" s="23">
+      <c r="Q36" s="23">
         <v>24</v>
       </c>
-      <c r="R35" s="23">
+      <c r="R36" s="23">
         <v>16</v>
       </c>
-      <c r="S35" s="23">
+      <c r="S36" s="23">
         <v>16</v>
       </c>
-      <c r="T35" s="48">
+      <c r="T36" s="48">
         <v>15</v>
       </c>
-      <c r="U35" s="49">
+      <c r="U36" s="49">
         <v>25</v>
       </c>
-      <c r="V35" s="50">
+      <c r="V36" s="50">
         <v>25</v>
       </c>
-      <c r="W35" s="53">
+      <c r="W36" s="53">
         <v>20</v>
       </c>
-      <c r="X35" s="52">
+      <c r="X36" s="52">
         <v>21</v>
       </c>
-      <c r="Y35" s="53">
+      <c r="Y36" s="53">
         <v>23</v>
       </c>
-      <c r="Z35" s="23">
+      <c r="Z36" s="23">
         <v>17</v>
       </c>
-      <c r="AA35" s="23">
+      <c r="AA36" s="23">
         <v>12</v>
       </c>
-      <c r="AB35" s="52">
+      <c r="AB36" s="52">
         <v>27</v>
       </c>
-      <c r="AC35" s="23">
+      <c r="AC36" s="23">
         <v>14</v>
       </c>
-      <c r="AD35" s="52">
+      <c r="AD36" s="52">
         <v>19</v>
       </c>
-      <c r="AE35" s="52">
+      <c r="AE36" s="52">
         <v>19</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A36" s="9" t="s">
+      <c r="AF36" s="23">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="37" spans="1:32" ht="14.25" customHeight="1">
+      <c r="A37" s="9" t="s">
         <v>23</v>
       </c>
-      <c r="B36" s="23">
+      <c r="B37" s="23">
         <v>53</v>
       </c>
-      <c r="C36" s="23">
+      <c r="C37" s="23">
         <v>49</v>
       </c>
-      <c r="D36" s="23">
+      <c r="D37" s="23">
         <v>50</v>
       </c>
-      <c r="E36" s="51">
+      <c r="E37" s="51">
         <v>55</v>
       </c>
-      <c r="F36" s="41">
+      <c r="F37" s="41">
         <v>42</v>
       </c>
-      <c r="G36" s="42">
+      <c r="G37" s="42">
         <v>47</v>
       </c>
-      <c r="H36" s="43">
+      <c r="H37" s="43">
         <v>38</v>
       </c>
-      <c r="I36" s="44">
+      <c r="I37" s="44">
         <v>43</v>
       </c>
-      <c r="J36" s="45">
+      <c r="J37" s="45">
         <v>47</v>
       </c>
-      <c r="K36" s="46">
+      <c r="K37" s="46">
         <v>49</v>
       </c>
-      <c r="L36" s="47">
+      <c r="L37" s="47">
         <v>45</v>
       </c>
-      <c r="M36" s="14">
+      <c r="M37" s="14">
         <v>40</v>
       </c>
-      <c r="N36" s="23">
+      <c r="N37" s="23">
         <v>32</v>
       </c>
-      <c r="O36" s="23">
+      <c r="O37" s="23">
         <v>40</v>
       </c>
-      <c r="P36" s="23">
+      <c r="P37" s="23">
         <v>48</v>
       </c>
-      <c r="Q36" s="23">
+      <c r="Q37" s="23">
         <v>33</v>
       </c>
-      <c r="R36" s="23">
+      <c r="R37" s="23">
         <v>37</v>
       </c>
-      <c r="S36" s="23">
+      <c r="S37" s="23">
         <v>34</v>
       </c>
-      <c r="T36" s="48">
+      <c r="T37" s="48">
         <v>37</v>
       </c>
-      <c r="U36" s="49">
+      <c r="U37" s="49">
         <v>36</v>
       </c>
-      <c r="V36" s="50">
+      <c r="V37" s="50">
         <v>43</v>
       </c>
-      <c r="W36" s="53">
+      <c r="W37" s="53">
         <v>39</v>
       </c>
-      <c r="X36" s="52">
+      <c r="X37" s="52">
         <v>30</v>
       </c>
-      <c r="Y36" s="53">
+      <c r="Y37" s="53">
         <v>44</v>
       </c>
-      <c r="Z36" s="23">
+      <c r="Z37" s="23">
         <v>39</v>
       </c>
-      <c r="AA36" s="23">
+      <c r="AA37" s="23">
         <v>44</v>
       </c>
-      <c r="AB36" s="52">
+      <c r="AB37" s="52">
         <v>29</v>
       </c>
-      <c r="AC36" s="23">
+      <c r="AC37" s="23">
         <v>31</v>
       </c>
-      <c r="AD36" s="52">
+      <c r="AD37" s="52">
         <v>36</v>
       </c>
-      <c r="AE36" s="52">
+      <c r="AE37" s="52">
         <v>42</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A37" s="9" t="s">
+      <c r="AF37" s="23">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="38" spans="1:32" ht="14.25" customHeight="1">
+      <c r="A38" s="9" t="s">
         <v>24</v>
       </c>
-      <c r="B37" s="23">
+      <c r="B38" s="23">
         <v>24</v>
       </c>
-      <c r="C37" s="23">
+      <c r="C38" s="23">
         <v>31</v>
       </c>
-      <c r="D37" s="23">
+      <c r="D38" s="23">
         <v>27</v>
       </c>
-      <c r="E37" s="51">
+      <c r="E38" s="51">
         <v>31</v>
       </c>
-      <c r="F37" s="41">
+      <c r="F38" s="41">
         <v>37</v>
       </c>
-      <c r="G37" s="42">
+      <c r="G38" s="42">
         <v>24</v>
       </c>
-      <c r="H37" s="43">
+      <c r="H38" s="43">
         <v>31</v>
       </c>
-      <c r="I37" s="44">
+      <c r="I38" s="44">
         <v>27</v>
       </c>
-      <c r="J37" s="45">
+      <c r="J38" s="45">
         <v>30</v>
       </c>
-      <c r="K37" s="46">
+      <c r="K38" s="46">
         <v>29</v>
       </c>
-      <c r="L37" s="47">
+      <c r="L38" s="47">
         <v>23</v>
       </c>
-      <c r="M37" s="14">
+      <c r="M38" s="14">
         <v>30</v>
       </c>
-      <c r="N37" s="23">
+      <c r="N38" s="23">
         <v>23</v>
       </c>
-      <c r="O37" s="23">
+      <c r="O38" s="23">
         <v>24</v>
       </c>
-      <c r="P37" s="23">
+      <c r="P38" s="23">
         <v>31</v>
       </c>
-      <c r="Q37" s="23">
+      <c r="Q38" s="23">
         <v>27</v>
       </c>
-      <c r="R37" s="23">
+      <c r="R38" s="23">
         <v>19</v>
       </c>
-      <c r="S37" s="23">
+      <c r="S38" s="23">
         <v>25</v>
       </c>
-      <c r="T37" s="48">
+      <c r="T38" s="48">
         <v>30</v>
       </c>
-      <c r="U37" s="49">
+      <c r="U38" s="49">
         <v>26</v>
       </c>
-      <c r="V37" s="50">
+      <c r="V38" s="50">
         <v>30</v>
       </c>
-      <c r="W37" s="53">
+      <c r="W38" s="53">
         <v>34</v>
       </c>
-      <c r="X37" s="52">
+      <c r="X38" s="52">
         <v>24</v>
       </c>
-      <c r="Y37" s="53">
+      <c r="Y38" s="53">
         <v>25</v>
       </c>
-      <c r="Z37" s="23">
+      <c r="Z38" s="23">
         <v>16</v>
       </c>
-      <c r="AA37" s="23">
+      <c r="AA38" s="23">
         <v>25</v>
       </c>
-      <c r="AB37" s="52">
+      <c r="AB38" s="52">
         <v>19</v>
       </c>
-      <c r="AC37" s="23">
+      <c r="AC38" s="23">
         <v>17</v>
-      </c>
-[...93 lines deleted...]
-        <v>15</v>
       </c>
       <c r="AD38" s="52">
         <v>18</v>
       </c>
       <c r="AE38" s="52">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:31" ht="14.25" customHeight="1">
+        <v>19</v>
+      </c>
+      <c r="AF38" s="23">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="39" spans="1:32" ht="14.25" customHeight="1">
       <c r="A39" s="9" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B39" s="23">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C39" s="23">
         <v>19</v>
       </c>
       <c r="D39" s="23">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="E39" s="51">
         <v>20</v>
       </c>
       <c r="F39" s="41">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="G39" s="42">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="H39" s="43">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="I39" s="44">
-        <v>30</v>
+        <v>19</v>
       </c>
       <c r="J39" s="45">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="K39" s="46">
         <v>24</v>
       </c>
       <c r="L39" s="47">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="M39" s="14">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="N39" s="23">
-        <v>21</v>
+        <v>29</v>
       </c>
       <c r="O39" s="23">
         <v>17</v>
       </c>
       <c r="P39" s="23">
+        <v>20</v>
+      </c>
+      <c r="Q39" s="23">
+        <v>21</v>
+      </c>
+      <c r="R39" s="23">
+        <v>18</v>
+      </c>
+      <c r="S39" s="23">
+        <v>23</v>
+      </c>
+      <c r="T39" s="48">
+        <v>23</v>
+      </c>
+      <c r="U39" s="49">
+        <v>23</v>
+      </c>
+      <c r="V39" s="50">
+        <v>23</v>
+      </c>
+      <c r="W39" s="53">
+        <v>24</v>
+      </c>
+      <c r="X39" s="52">
+        <v>22</v>
+      </c>
+      <c r="Y39" s="53">
+        <v>21</v>
+      </c>
+      <c r="Z39" s="23">
+        <v>17</v>
+      </c>
+      <c r="AA39" s="23">
+        <v>19</v>
+      </c>
+      <c r="AB39" s="52">
+        <v>26</v>
+      </c>
+      <c r="AC39" s="23">
+        <v>15</v>
+      </c>
+      <c r="AD39" s="52">
+        <v>18</v>
+      </c>
+      <c r="AE39" s="52">
+        <v>16</v>
+      </c>
+      <c r="AF39" s="23">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="40" spans="1:32" ht="14.25" customHeight="1">
+      <c r="A40" s="9" t="s">
+        <v>26</v>
+      </c>
+      <c r="B40" s="23">
+        <v>33</v>
+      </c>
+      <c r="C40" s="23">
+        <v>19</v>
+      </c>
+      <c r="D40" s="23">
+        <v>16</v>
+      </c>
+      <c r="E40" s="51">
+        <v>20</v>
+      </c>
+      <c r="F40" s="41">
+        <v>14</v>
+      </c>
+      <c r="G40" s="42">
+        <v>16</v>
+      </c>
+      <c r="H40" s="43">
+        <v>27</v>
+      </c>
+      <c r="I40" s="44">
+        <v>30</v>
+      </c>
+      <c r="J40" s="45">
+        <v>18</v>
+      </c>
+      <c r="K40" s="46">
+        <v>24</v>
+      </c>
+      <c r="L40" s="47">
+        <v>19</v>
+      </c>
+      <c r="M40" s="14">
+        <v>20</v>
+      </c>
+      <c r="N40" s="23">
+        <v>21</v>
+      </c>
+      <c r="O40" s="23">
+        <v>17</v>
+      </c>
+      <c r="P40" s="23">
         <v>36</v>
       </c>
-      <c r="Q39" s="23">
+      <c r="Q40" s="23">
         <v>30</v>
       </c>
-      <c r="R39" s="23">
+      <c r="R40" s="23">
         <v>12</v>
       </c>
-      <c r="S39" s="23">
+      <c r="S40" s="23">
         <v>13</v>
       </c>
-      <c r="T39" s="48">
+      <c r="T40" s="48">
         <v>27</v>
       </c>
-      <c r="U39" s="49">
+      <c r="U40" s="49">
         <v>22</v>
       </c>
-      <c r="V39" s="50">
+      <c r="V40" s="50">
         <v>20</v>
       </c>
-      <c r="W39" s="53">
+      <c r="W40" s="53">
         <v>31</v>
       </c>
-      <c r="X39" s="52">
+      <c r="X40" s="52">
         <v>26</v>
       </c>
-      <c r="Y39" s="53">
+      <c r="Y40" s="53">
         <v>18</v>
       </c>
-      <c r="Z39" s="23">
+      <c r="Z40" s="23">
         <v>24</v>
       </c>
-      <c r="AA39" s="23">
+      <c r="AA40" s="23">
         <v>20</v>
       </c>
-      <c r="AB39" s="52">
+      <c r="AB40" s="52">
         <v>24</v>
       </c>
-      <c r="AC39" s="23">
+      <c r="AC40" s="23">
         <v>19</v>
       </c>
-      <c r="AD39" s="52">
+      <c r="AD40" s="52">
         <v>15</v>
       </c>
-      <c r="AE39" s="52">
+      <c r="AE40" s="52">
         <v>20</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A40" s="173" t="s">
+      <c r="AF40" s="23">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="41" spans="1:32" ht="14.25" customHeight="1">
+      <c r="A41" s="167" t="s">
         <v>15</v>
       </c>
-      <c r="B40" s="173"/>
-[...31 lines deleted...]
-      <c r="A41" s="9" t="s">
+      <c r="B41" s="167"/>
+      <c r="C41" s="167"/>
+      <c r="D41" s="167"/>
+      <c r="E41" s="167"/>
+      <c r="F41" s="167"/>
+      <c r="G41" s="167"/>
+      <c r="H41" s="167"/>
+      <c r="I41" s="167"/>
+      <c r="J41" s="167"/>
+      <c r="K41" s="167"/>
+      <c r="L41" s="167"/>
+      <c r="M41" s="167"/>
+      <c r="N41" s="167"/>
+      <c r="O41" s="167"/>
+      <c r="P41" s="167"/>
+      <c r="Q41" s="167"/>
+      <c r="R41" s="167"/>
+      <c r="S41" s="167"/>
+      <c r="T41" s="167"/>
+      <c r="U41" s="167"/>
+      <c r="V41" s="167"/>
+      <c r="W41" s="166"/>
+      <c r="X41" s="166"/>
+      <c r="Y41" s="166"/>
+      <c r="Z41" s="166"/>
+      <c r="AA41" s="166"/>
+      <c r="AB41" s="166"/>
+      <c r="AC41" s="166"/>
+      <c r="AD41" s="166"/>
+      <c r="AE41" s="166"/>
+      <c r="AF41" s="95"/>
+    </row>
+    <row r="42" spans="1:32" ht="14.25" customHeight="1">
+      <c r="A42" s="9" t="s">
         <v>14</v>
       </c>
-      <c r="B41" s="5">
+      <c r="B42" s="5">
         <v>810</v>
       </c>
-      <c r="C41" s="5">
+      <c r="C42" s="5">
         <v>643</v>
       </c>
-      <c r="D41" s="5">
+      <c r="D42" s="5">
         <v>665</v>
       </c>
-      <c r="E41" s="5">
+      <c r="E42" s="5">
         <v>707</v>
       </c>
-      <c r="F41" s="5">
+      <c r="F42" s="5">
         <v>643</v>
       </c>
-      <c r="G41" s="5">
+      <c r="G42" s="5">
         <v>600</v>
       </c>
-      <c r="H41" s="5">
+      <c r="H42" s="5">
         <v>738</v>
       </c>
-      <c r="I41" s="5">
+      <c r="I42" s="5">
         <v>661</v>
       </c>
-      <c r="J41" s="5">
+      <c r="J42" s="5">
         <v>646</v>
       </c>
-      <c r="K41" s="5">
+      <c r="K42" s="5">
         <v>641</v>
       </c>
-      <c r="L41" s="5">
+      <c r="L42" s="5">
         <v>642</v>
       </c>
-      <c r="M41" s="5">
+      <c r="M42" s="5">
         <v>688</v>
       </c>
-      <c r="N41" s="5">
+      <c r="N42" s="5">
         <v>562</v>
       </c>
-      <c r="O41" s="5">
+      <c r="O42" s="5">
         <v>580</v>
       </c>
-      <c r="P41" s="5">
+      <c r="P42" s="5">
         <v>563</v>
       </c>
-      <c r="Q41" s="10">
+      <c r="Q42" s="10">
         <v>659</v>
       </c>
-      <c r="R41" s="10">
+      <c r="R42" s="10">
         <v>618</v>
       </c>
-      <c r="S41" s="7">
+      <c r="S42" s="7">
         <v>634</v>
       </c>
-      <c r="T41" s="8">
+      <c r="T42" s="8">
         <v>658</v>
       </c>
-      <c r="U41" s="8">
+      <c r="U42" s="8">
         <v>621</v>
       </c>
-      <c r="V41" s="10">
+      <c r="V42" s="10">
         <v>620</v>
       </c>
-      <c r="W41" s="53">
+      <c r="W42" s="53">
         <v>609</v>
       </c>
-      <c r="X41" s="53">
+      <c r="X42" s="53">
         <v>553</v>
       </c>
-      <c r="Y41" s="53">
+      <c r="Y42" s="53">
         <v>611</v>
       </c>
-      <c r="Z41" s="14">
+      <c r="Z42" s="14">
         <v>590</v>
       </c>
-      <c r="AA41" s="14">
+      <c r="AA42" s="14">
         <v>496</v>
       </c>
-      <c r="AB41" s="52">
+      <c r="AB42" s="52">
         <v>557</v>
       </c>
-      <c r="AC41" s="14">
+      <c r="AC42" s="14">
         <v>508</v>
       </c>
-      <c r="AD41" s="53">
+      <c r="AD42" s="53">
         <v>514</v>
       </c>
-      <c r="AE41" s="53">
+      <c r="AE42" s="53">
         <v>523</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A42" s="9" t="s">
+      <c r="AF42" s="14">
+        <v>588</v>
+      </c>
+    </row>
+    <row r="43" spans="1:32" ht="14.25" customHeight="1">
+      <c r="A43" s="9" t="s">
         <v>19</v>
       </c>
-      <c r="B42" s="52">
+      <c r="B43" s="52">
         <v>665</v>
       </c>
-      <c r="C42" s="53">
+      <c r="C43" s="53">
         <v>526</v>
       </c>
-      <c r="D42" s="53">
+      <c r="D43" s="53">
         <v>551</v>
       </c>
-      <c r="E42" s="54">
+      <c r="E43" s="54">
         <v>570</v>
       </c>
-      <c r="F42" s="55">
+      <c r="F43" s="55">
         <v>506</v>
       </c>
-      <c r="G42" s="56">
+      <c r="G43" s="56">
         <v>490</v>
       </c>
-      <c r="H42" s="57">
+      <c r="H43" s="57">
         <v>607</v>
       </c>
-      <c r="I42" s="58">
+      <c r="I43" s="58">
         <v>515</v>
       </c>
-      <c r="J42" s="59">
+      <c r="J43" s="59">
         <v>527</v>
       </c>
-      <c r="K42" s="60">
+      <c r="K43" s="60">
         <v>513</v>
       </c>
-      <c r="L42" s="61">
+      <c r="L43" s="61">
         <v>512</v>
       </c>
-      <c r="M42" s="14">
+      <c r="M43" s="14">
         <v>548</v>
       </c>
-      <c r="N42" s="53">
+      <c r="N43" s="53">
         <v>454</v>
       </c>
-      <c r="O42" s="53">
+      <c r="O43" s="53">
         <v>465</v>
       </c>
-      <c r="P42" s="53">
+      <c r="P43" s="53">
         <v>453</v>
       </c>
-      <c r="Q42" s="53">
+      <c r="Q43" s="53">
         <v>527</v>
       </c>
-      <c r="R42" s="53">
+      <c r="R43" s="53">
         <v>510</v>
       </c>
-      <c r="S42" s="53">
+      <c r="S43" s="53">
         <v>508</v>
       </c>
-      <c r="T42" s="62">
+      <c r="T43" s="62">
         <v>545</v>
       </c>
-      <c r="U42" s="63">
+      <c r="U43" s="63">
         <v>506</v>
       </c>
-      <c r="V42" s="64">
+      <c r="V43" s="64">
         <v>518</v>
       </c>
-      <c r="W42" s="53">
+      <c r="W43" s="53">
         <v>505</v>
       </c>
-      <c r="X42" s="53">
+      <c r="X43" s="53">
         <v>430</v>
       </c>
-      <c r="Y42" s="53">
+      <c r="Y43" s="53">
         <v>493</v>
       </c>
-      <c r="Z42" s="14">
+      <c r="Z43" s="14">
         <v>495</v>
       </c>
-      <c r="AA42" s="14">
+      <c r="AA43" s="14">
         <v>415</v>
       </c>
-      <c r="AB42" s="52">
+      <c r="AB43" s="52">
         <v>445</v>
       </c>
-      <c r="AC42" s="14">
+      <c r="AC43" s="14">
         <v>404</v>
       </c>
-      <c r="AD42" s="53">
+      <c r="AD43" s="53">
         <v>433</v>
       </c>
-      <c r="AE42" s="53">
+      <c r="AE43" s="53">
         <v>425</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A43" s="9" t="s">
+      <c r="AF43" s="14">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="44" spans="1:32" ht="14.25" customHeight="1">
+      <c r="A44" s="9" t="s">
         <v>20</v>
       </c>
-      <c r="B43" s="52">
+      <c r="B44" s="52">
         <v>145</v>
       </c>
-      <c r="C43" s="53">
+      <c r="C44" s="53">
         <v>117</v>
       </c>
-      <c r="D43" s="53">
+      <c r="D44" s="53">
         <v>114</v>
       </c>
-      <c r="E43" s="54">
+      <c r="E44" s="54">
         <v>137</v>
       </c>
-      <c r="F43" s="55">
+      <c r="F44" s="55">
         <v>137</v>
       </c>
-      <c r="G43" s="56">
+      <c r="G44" s="56">
         <v>110</v>
       </c>
-      <c r="H43" s="57">
+      <c r="H44" s="57">
         <v>131</v>
       </c>
-      <c r="I43" s="58">
+      <c r="I44" s="58">
         <v>146</v>
       </c>
-      <c r="J43" s="59">
+      <c r="J44" s="59">
         <v>119</v>
       </c>
-      <c r="K43" s="60">
+      <c r="K44" s="60">
         <v>128</v>
       </c>
-      <c r="L43" s="61">
+      <c r="L44" s="61">
         <v>130</v>
       </c>
-      <c r="M43" s="14">
+      <c r="M44" s="14">
         <v>140</v>
       </c>
-      <c r="N43" s="53">
+      <c r="N44" s="53">
         <v>108</v>
       </c>
-      <c r="O43" s="53">
+      <c r="O44" s="53">
         <v>115</v>
       </c>
-      <c r="P43" s="53">
+      <c r="P44" s="53">
         <v>110</v>
       </c>
-      <c r="Q43" s="53">
+      <c r="Q44" s="53">
         <v>132</v>
       </c>
-      <c r="R43" s="53">
+      <c r="R44" s="53">
         <v>108</v>
       </c>
-      <c r="S43" s="53">
+      <c r="S44" s="53">
         <v>126</v>
       </c>
-      <c r="T43" s="62">
+      <c r="T44" s="62">
         <v>113</v>
       </c>
-      <c r="U43" s="63">
+      <c r="U44" s="63">
         <v>115</v>
       </c>
-      <c r="V43" s="64">
+      <c r="V44" s="64">
         <v>102</v>
       </c>
-      <c r="W43" s="53">
+      <c r="W44" s="53">
         <v>104</v>
       </c>
-      <c r="X43" s="53">
+      <c r="X44" s="53">
         <v>123</v>
       </c>
-      <c r="Y43" s="53">
+      <c r="Y44" s="53">
         <v>118</v>
       </c>
-      <c r="Z43" s="14">
+      <c r="Z44" s="14">
         <v>95</v>
       </c>
-      <c r="AA43" s="14">
+      <c r="AA44" s="14">
         <v>81</v>
       </c>
-      <c r="AB43" s="52">
+      <c r="AB44" s="52">
         <v>112</v>
       </c>
-      <c r="AC43" s="14">
+      <c r="AC44" s="14">
         <v>104</v>
       </c>
-      <c r="AD43" s="53">
+      <c r="AD44" s="53">
         <v>81</v>
       </c>
-      <c r="AE43" s="53">
+      <c r="AE44" s="53">
         <v>98</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A44" s="174" t="s">
+      <c r="AF44" s="14">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="45" spans="1:32" ht="14.25" customHeight="1">
+      <c r="A45" s="168" t="s">
         <v>16</v>
       </c>
-      <c r="B44" s="174"/>
-[...31 lines deleted...]
-      <c r="A45" s="9" t="s">
+      <c r="B45" s="168"/>
+      <c r="C45" s="168"/>
+      <c r="D45" s="168"/>
+      <c r="E45" s="168"/>
+      <c r="F45" s="168"/>
+      <c r="G45" s="168"/>
+      <c r="H45" s="168"/>
+      <c r="I45" s="168"/>
+      <c r="J45" s="168"/>
+      <c r="K45" s="168"/>
+      <c r="L45" s="168"/>
+      <c r="M45" s="168"/>
+      <c r="N45" s="168"/>
+      <c r="O45" s="168"/>
+      <c r="P45" s="168"/>
+      <c r="Q45" s="168"/>
+      <c r="R45" s="168"/>
+      <c r="S45" s="168"/>
+      <c r="T45" s="168"/>
+      <c r="U45" s="168"/>
+      <c r="V45" s="168"/>
+      <c r="W45" s="169"/>
+      <c r="X45" s="166"/>
+      <c r="Y45" s="166"/>
+      <c r="Z45" s="166"/>
+      <c r="AA45" s="166"/>
+      <c r="AB45" s="166"/>
+      <c r="AC45" s="166"/>
+      <c r="AD45" s="166"/>
+      <c r="AE45" s="166"/>
+      <c r="AF45" s="95"/>
+    </row>
+    <row r="46" spans="1:32" ht="14.25" customHeight="1">
+      <c r="A46" s="9" t="s">
         <v>14</v>
       </c>
-      <c r="B45" s="5">
+      <c r="B46" s="5">
         <v>657</v>
       </c>
-      <c r="C45" s="5">
+      <c r="C46" s="5">
         <v>586</v>
       </c>
-      <c r="D45" s="5">
+      <c r="D46" s="5">
         <v>581</v>
       </c>
-      <c r="E45" s="5">
+      <c r="E46" s="5">
         <v>644</v>
       </c>
-      <c r="F45" s="5">
+      <c r="F46" s="5">
         <v>544</v>
       </c>
-      <c r="G45" s="5">
+      <c r="G46" s="5">
         <v>549</v>
       </c>
-      <c r="H45" s="5">
+      <c r="H46" s="5">
         <v>623</v>
       </c>
-      <c r="I45" s="5">
+      <c r="I46" s="5">
         <v>573</v>
       </c>
-      <c r="J45" s="5">
+      <c r="J46" s="5">
         <v>596</v>
       </c>
-      <c r="K45" s="5">
+      <c r="K46" s="5">
         <v>587</v>
       </c>
-      <c r="L45" s="5">
+      <c r="L46" s="5">
         <v>555</v>
       </c>
-      <c r="M45" s="5">
+      <c r="M46" s="5">
         <v>580</v>
       </c>
-      <c r="N45" s="5">
+      <c r="N46" s="5">
         <v>505</v>
       </c>
-      <c r="O45" s="5">
+      <c r="O46" s="5">
         <v>500</v>
       </c>
-      <c r="P45" s="5">
+      <c r="P46" s="5">
         <v>549</v>
       </c>
-      <c r="Q45" s="10">
+      <c r="Q46" s="10">
         <v>551</v>
       </c>
-      <c r="R45" s="10">
+      <c r="R46" s="10">
         <v>493</v>
       </c>
-      <c r="S45" s="11">
+      <c r="S46" s="11">
         <v>501</v>
       </c>
-      <c r="T45" s="8">
+      <c r="T46" s="8">
         <v>582</v>
       </c>
-      <c r="U45" s="8">
+      <c r="U46" s="8">
         <v>524</v>
       </c>
-      <c r="V45" s="10">
+      <c r="V46" s="10">
         <v>576</v>
       </c>
-      <c r="W45" s="53">
+      <c r="W46" s="53">
         <v>569</v>
       </c>
-      <c r="X45" s="14">
+      <c r="X46" s="14">
         <v>529</v>
       </c>
-      <c r="Y45" s="53">
+      <c r="Y46" s="53">
         <v>565</v>
       </c>
-      <c r="Z45" s="14">
+      <c r="Z46" s="14">
         <v>529</v>
       </c>
-      <c r="AA45" s="14">
+      <c r="AA46" s="14">
         <v>470</v>
       </c>
-      <c r="AB45" s="52">
+      <c r="AB46" s="52">
         <v>511</v>
       </c>
-      <c r="AC45" s="14">
+      <c r="AC46" s="14">
         <v>450</v>
       </c>
-      <c r="AD45" s="53">
+      <c r="AD46" s="53">
         <v>420</v>
       </c>
-      <c r="AE45" s="53">
+      <c r="AE46" s="53">
         <v>474</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A46" s="9" t="s">
+      <c r="AF46" s="14">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="47" spans="1:32" ht="14.25" customHeight="1">
+      <c r="A47" s="9" t="s">
         <v>19</v>
       </c>
-      <c r="B46" s="23">
+      <c r="B47" s="23">
         <v>222</v>
       </c>
-      <c r="C46" s="14">
+      <c r="C47" s="14">
         <v>191</v>
       </c>
-      <c r="D46" s="14">
+      <c r="D47" s="14">
         <v>192</v>
       </c>
-      <c r="E46" s="65">
+      <c r="E47" s="65">
         <v>218</v>
       </c>
-      <c r="F46" s="66">
+      <c r="F47" s="66">
         <v>178</v>
       </c>
-      <c r="G46" s="67">
+      <c r="G47" s="67">
         <v>188</v>
       </c>
-      <c r="H46" s="68">
+      <c r="H47" s="68">
         <v>235</v>
       </c>
-      <c r="I46" s="69">
+      <c r="I47" s="69">
         <v>196</v>
       </c>
-      <c r="J46" s="70">
+      <c r="J47" s="70">
         <v>196</v>
       </c>
-      <c r="K46" s="71">
+      <c r="K47" s="71">
         <v>204</v>
       </c>
-      <c r="L46" s="72">
+      <c r="L47" s="72">
         <v>202</v>
       </c>
-      <c r="M46" s="14">
+      <c r="M47" s="14">
         <v>200</v>
       </c>
-      <c r="N46" s="53">
+      <c r="N47" s="53">
         <v>158</v>
       </c>
-      <c r="O46" s="53">
+      <c r="O47" s="53">
         <v>172</v>
       </c>
-      <c r="P46" s="53">
+      <c r="P47" s="53">
         <v>178</v>
       </c>
-      <c r="Q46" s="53">
+      <c r="Q47" s="53">
         <v>187</v>
       </c>
-      <c r="R46" s="53">
+      <c r="R47" s="53">
         <v>194</v>
       </c>
-      <c r="S46" s="53">
+      <c r="S47" s="53">
         <v>185</v>
       </c>
-      <c r="T46" s="73">
+      <c r="T47" s="73">
         <v>198</v>
       </c>
-      <c r="U46" s="74">
+      <c r="U47" s="74">
         <v>190</v>
       </c>
-      <c r="V46" s="75">
+      <c r="V47" s="75">
         <v>207</v>
       </c>
-      <c r="W46" s="53">
+      <c r="W47" s="53">
         <v>189</v>
       </c>
-      <c r="X46" s="14">
+      <c r="X47" s="14">
         <v>170</v>
       </c>
-      <c r="Y46" s="53">
+      <c r="Y47" s="53">
         <v>210</v>
       </c>
-      <c r="Z46" s="14">
+      <c r="Z47" s="14">
         <v>206</v>
       </c>
-      <c r="AA46" s="14">
+      <c r="AA47" s="14">
         <v>160</v>
       </c>
-      <c r="AB46" s="52">
+      <c r="AB47" s="52">
         <v>172</v>
       </c>
-      <c r="AC46" s="14">
+      <c r="AC47" s="14">
         <v>174</v>
       </c>
-      <c r="AD46" s="53">
+      <c r="AD47" s="53">
         <v>137</v>
       </c>
-      <c r="AE46" s="53">
+      <c r="AE47" s="53">
         <v>165</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A47" s="9" t="s">
+      <c r="AF47" s="14">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="48" spans="1:32" ht="14.25" customHeight="1">
+      <c r="A48" s="9" t="s">
         <v>20</v>
       </c>
-      <c r="B47" s="23">
+      <c r="B48" s="23">
         <v>48</v>
       </c>
-      <c r="C47" s="14">
+      <c r="C48" s="14">
         <v>43</v>
       </c>
-      <c r="D47" s="14">
+      <c r="D48" s="14">
         <v>42</v>
       </c>
-      <c r="E47" s="65">
+      <c r="E48" s="65">
         <v>39</v>
-      </c>
-[...93 lines deleted...]
-        <v>58</v>
       </c>
       <c r="F48" s="66">
         <v>43</v>
       </c>
       <c r="G48" s="67">
+        <v>36</v>
+      </c>
+      <c r="H48" s="68">
+        <v>38</v>
+      </c>
+      <c r="I48" s="69">
+        <v>33</v>
+      </c>
+      <c r="J48" s="70">
+        <v>39</v>
+      </c>
+      <c r="K48" s="71">
+        <v>44</v>
+      </c>
+      <c r="L48" s="72">
+        <v>33</v>
+      </c>
+      <c r="M48" s="14">
+        <v>31</v>
+      </c>
+      <c r="N48" s="53">
+        <v>30</v>
+      </c>
+      <c r="O48" s="53">
+        <v>35</v>
+      </c>
+      <c r="P48" s="53">
+        <v>30</v>
+      </c>
+      <c r="Q48" s="53">
+        <v>34</v>
+      </c>
+      <c r="R48" s="53">
+        <v>30</v>
+      </c>
+      <c r="S48" s="53">
+        <v>28</v>
+      </c>
+      <c r="T48" s="73">
+        <v>43</v>
+      </c>
+      <c r="U48" s="74">
+        <v>38</v>
+      </c>
+      <c r="V48" s="75">
+        <v>35</v>
+      </c>
+      <c r="W48" s="53">
+        <v>44</v>
+      </c>
+      <c r="X48" s="14">
+        <v>41</v>
+      </c>
+      <c r="Y48" s="53">
+        <v>36</v>
+      </c>
+      <c r="Z48" s="14">
+        <v>31</v>
+      </c>
+      <c r="AA48" s="14">
+        <v>32</v>
+      </c>
+      <c r="AB48" s="52">
+        <v>33</v>
+      </c>
+      <c r="AC48" s="14">
+        <v>33</v>
+      </c>
+      <c r="AD48" s="53">
+        <v>24</v>
+      </c>
+      <c r="AE48" s="53">
+        <v>24</v>
+      </c>
+      <c r="AF48" s="14">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="49" spans="1:32" ht="14.25" customHeight="1">
+      <c r="A49" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="B49" s="23">
+        <v>51</v>
+      </c>
+      <c r="C49" s="14">
+        <v>47</v>
+      </c>
+      <c r="D49" s="14">
+        <v>54</v>
+      </c>
+      <c r="E49" s="65">
+        <v>58</v>
+      </c>
+      <c r="F49" s="66">
+        <v>43</v>
+      </c>
+      <c r="G49" s="67">
         <v>52</v>
       </c>
-      <c r="H48" s="68">
+      <c r="H49" s="68">
         <v>54</v>
       </c>
-      <c r="I48" s="69">
+      <c r="I49" s="69">
         <v>46</v>
       </c>
-      <c r="J48" s="70">
+      <c r="J49" s="70">
         <v>56</v>
       </c>
-      <c r="K48" s="71">
+      <c r="K49" s="71">
         <v>49</v>
       </c>
-      <c r="L48" s="72">
+      <c r="L49" s="72">
         <v>42</v>
       </c>
-      <c r="M48" s="14">
+      <c r="M49" s="14">
         <v>63</v>
       </c>
-      <c r="N48" s="53">
+      <c r="N49" s="53">
         <v>51</v>
       </c>
-      <c r="O48" s="53">
+      <c r="O49" s="53">
         <v>56</v>
       </c>
-      <c r="P48" s="53">
+      <c r="P49" s="53">
         <v>49</v>
       </c>
-      <c r="Q48" s="53">
+      <c r="Q49" s="53">
         <v>58</v>
       </c>
-      <c r="R48" s="53">
+      <c r="R49" s="53">
         <v>40</v>
       </c>
-      <c r="S48" s="53">
+      <c r="S49" s="53">
         <v>44</v>
       </c>
-      <c r="T48" s="73">
+      <c r="T49" s="73">
         <v>51</v>
       </c>
-      <c r="U48" s="74">
+      <c r="U49" s="74">
         <v>43</v>
       </c>
-      <c r="V48" s="75">
+      <c r="V49" s="75">
         <v>62</v>
       </c>
-      <c r="W48" s="53">
+      <c r="W49" s="53">
         <v>57</v>
       </c>
-      <c r="X48" s="14">
+      <c r="X49" s="14">
         <v>52</v>
       </c>
-      <c r="Y48" s="53">
+      <c r="Y49" s="53">
         <v>53</v>
       </c>
-      <c r="Z48" s="14">
+      <c r="Z49" s="14">
         <v>41</v>
       </c>
-      <c r="AA48" s="14">
+      <c r="AA49" s="14">
         <v>49</v>
-      </c>
-[...93 lines deleted...]
-        <v>26</v>
       </c>
       <c r="AB49" s="52">
         <v>50</v>
       </c>
       <c r="AC49" s="14">
+        <v>42</v>
+      </c>
+      <c r="AD49" s="53">
+        <v>40</v>
+      </c>
+      <c r="AE49" s="53">
+        <v>48</v>
+      </c>
+      <c r="AF49" s="14">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="50" spans="1:32" ht="14.25" customHeight="1">
+      <c r="A50" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="B50" s="23">
+        <v>41</v>
+      </c>
+      <c r="C50" s="14">
+        <v>39</v>
+      </c>
+      <c r="D50" s="14">
+        <v>43</v>
+      </c>
+      <c r="E50" s="65">
+        <v>53</v>
+      </c>
+      <c r="F50" s="66">
+        <v>53</v>
+      </c>
+      <c r="G50" s="67">
+        <v>43</v>
+      </c>
+      <c r="H50" s="68">
+        <v>36</v>
+      </c>
+      <c r="I50" s="69">
+        <v>53</v>
+      </c>
+      <c r="J50" s="70">
+        <v>38</v>
+      </c>
+      <c r="K50" s="71">
+        <v>47</v>
+      </c>
+      <c r="L50" s="72">
+        <v>45</v>
+      </c>
+      <c r="M50" s="14">
+        <v>38</v>
+      </c>
+      <c r="N50" s="53">
+        <v>38</v>
+      </c>
+      <c r="O50" s="53">
+        <v>37</v>
+      </c>
+      <c r="P50" s="53">
+        <v>38</v>
+      </c>
+      <c r="Q50" s="53">
+        <v>43</v>
+      </c>
+      <c r="R50" s="53">
+        <v>35</v>
+      </c>
+      <c r="S50" s="53">
+        <v>37</v>
+      </c>
+      <c r="T50" s="73">
+        <v>36</v>
+      </c>
+      <c r="U50" s="74">
+        <v>45</v>
+      </c>
+      <c r="V50" s="75">
+        <v>43</v>
+      </c>
+      <c r="W50" s="53">
+        <v>40</v>
+      </c>
+      <c r="X50" s="14">
+        <v>40</v>
+      </c>
+      <c r="Y50" s="53">
+        <v>45</v>
+      </c>
+      <c r="Z50" s="14">
+        <v>34</v>
+      </c>
+      <c r="AA50" s="14">
+        <v>26</v>
+      </c>
+      <c r="AB50" s="52">
+        <v>50</v>
+      </c>
+      <c r="AC50" s="14">
         <v>32</v>
       </c>
-      <c r="AD49" s="53">
+      <c r="AD50" s="53">
         <v>37</v>
       </c>
-      <c r="AE49" s="53">
+      <c r="AE50" s="53">
         <v>38</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A50" s="9" t="s">
+      <c r="AF50" s="14">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="51" spans="1:32" ht="14.25" customHeight="1">
+      <c r="A51" s="9" t="s">
         <v>23</v>
       </c>
-      <c r="B50" s="23">
+      <c r="B51" s="23">
         <v>101</v>
       </c>
-      <c r="C50" s="14">
+      <c r="C51" s="14">
         <v>101</v>
       </c>
-      <c r="D50" s="14">
+      <c r="D51" s="14">
         <v>107</v>
       </c>
-      <c r="E50" s="65">
+      <c r="E51" s="65">
         <v>108</v>
       </c>
-      <c r="F50" s="66">
+      <c r="F51" s="66">
         <v>89</v>
       </c>
-      <c r="G50" s="67">
+      <c r="G51" s="67">
         <v>94</v>
       </c>
-      <c r="H50" s="68">
+      <c r="H51" s="68">
         <v>90</v>
       </c>
-      <c r="I50" s="69">
+      <c r="I51" s="69">
         <v>87</v>
       </c>
-      <c r="J50" s="70">
+      <c r="J51" s="70">
         <v>99</v>
       </c>
-      <c r="K50" s="71">
+      <c r="K51" s="71">
         <v>87</v>
       </c>
-      <c r="L50" s="72">
+      <c r="L51" s="72">
         <v>84</v>
       </c>
-      <c r="M50" s="14">
+      <c r="M51" s="14">
         <v>82</v>
       </c>
-      <c r="N50" s="53">
+      <c r="N51" s="53">
         <v>77</v>
       </c>
-      <c r="O50" s="53">
+      <c r="O51" s="53">
         <v>82</v>
       </c>
-      <c r="P50" s="53">
+      <c r="P51" s="53">
         <v>95</v>
       </c>
-      <c r="Q50" s="53">
+      <c r="Q51" s="53">
         <v>78</v>
       </c>
-      <c r="R50" s="53">
+      <c r="R51" s="53">
         <v>72</v>
       </c>
-      <c r="S50" s="53">
+      <c r="S51" s="53">
         <v>71</v>
       </c>
-      <c r="T50" s="73">
+      <c r="T51" s="73">
         <v>94</v>
       </c>
-      <c r="U50" s="74">
+      <c r="U51" s="74">
         <v>73</v>
       </c>
-      <c r="V50" s="75">
+      <c r="V51" s="75">
         <v>73</v>
       </c>
-      <c r="W50" s="53">
+      <c r="W51" s="53">
         <v>84</v>
       </c>
-      <c r="X50" s="14">
+      <c r="X51" s="14">
         <v>75</v>
       </c>
-      <c r="Y50" s="53">
+      <c r="Y51" s="53">
         <v>84</v>
       </c>
-      <c r="Z50" s="14">
+      <c r="Z51" s="14">
         <v>76</v>
       </c>
-      <c r="AA50" s="14">
+      <c r="AA51" s="14">
         <v>84</v>
       </c>
-      <c r="AB50" s="52">
+      <c r="AB51" s="52">
         <v>72</v>
       </c>
-      <c r="AC50" s="14">
+      <c r="AC51" s="14">
         <v>58</v>
       </c>
-      <c r="AD50" s="53">
+      <c r="AD51" s="53">
         <v>74</v>
       </c>
-      <c r="AE50" s="53">
+      <c r="AE51" s="53">
         <v>78</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A51" s="9" t="s">
+      <c r="AF51" s="14">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="52" spans="1:32" ht="14.25" customHeight="1">
+      <c r="A52" s="9" t="s">
         <v>24</v>
       </c>
-      <c r="B51" s="23">
+      <c r="B52" s="23">
         <v>60</v>
       </c>
-      <c r="C51" s="14">
+      <c r="C52" s="14">
         <v>70</v>
       </c>
-      <c r="D51" s="14">
+      <c r="D52" s="14">
         <v>54</v>
       </c>
-      <c r="E51" s="65">
+      <c r="E52" s="65">
         <v>62</v>
       </c>
-      <c r="F51" s="66">
+      <c r="F52" s="66">
         <v>63</v>
       </c>
-      <c r="G51" s="67">
+      <c r="G52" s="67">
         <v>47</v>
       </c>
-      <c r="H51" s="68">
+      <c r="H52" s="68">
         <v>74</v>
       </c>
-      <c r="I51" s="69">
+      <c r="I52" s="69">
         <v>66</v>
       </c>
-      <c r="J51" s="70">
+      <c r="J52" s="70">
         <v>69</v>
       </c>
-      <c r="K51" s="71">
+      <c r="K52" s="71">
         <v>53</v>
       </c>
-      <c r="L51" s="72">
+      <c r="L52" s="72">
         <v>50</v>
       </c>
-      <c r="M51" s="14">
+      <c r="M52" s="14">
         <v>55</v>
       </c>
-      <c r="N51" s="53">
+      <c r="N52" s="53">
         <v>41</v>
       </c>
-      <c r="O51" s="53">
+      <c r="O52" s="53">
         <v>48</v>
       </c>
-      <c r="P51" s="53">
+      <c r="P52" s="53">
         <v>56</v>
       </c>
-      <c r="Q51" s="53">
+      <c r="Q52" s="53">
         <v>55</v>
       </c>
-      <c r="R51" s="53">
+      <c r="R52" s="53">
         <v>45</v>
       </c>
-      <c r="S51" s="53">
+      <c r="S52" s="53">
         <v>48</v>
       </c>
-      <c r="T51" s="73">
+      <c r="T52" s="73">
         <v>62</v>
       </c>
-      <c r="U51" s="74">
+      <c r="U52" s="74">
         <v>40</v>
       </c>
-      <c r="V51" s="75">
+      <c r="V52" s="75">
         <v>56</v>
       </c>
-      <c r="W51" s="53">
+      <c r="W52" s="53">
         <v>62</v>
       </c>
-      <c r="X51" s="14">
+      <c r="X52" s="14">
         <v>54</v>
       </c>
-      <c r="Y51" s="53">
+      <c r="Y52" s="53">
         <v>50</v>
       </c>
-      <c r="Z51" s="14">
+      <c r="Z52" s="14">
         <v>39</v>
       </c>
-      <c r="AA51" s="14">
+      <c r="AA52" s="14">
         <v>41</v>
       </c>
-      <c r="AB51" s="52">
+      <c r="AB52" s="52">
         <v>49</v>
       </c>
-      <c r="AC51" s="14">
+      <c r="AC52" s="14">
         <v>45</v>
       </c>
-      <c r="AD51" s="53">
+      <c r="AD52" s="53">
         <v>38</v>
       </c>
-      <c r="AE51" s="53">
+      <c r="AE52" s="53">
         <v>37</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A52" s="89" t="s">
+      <c r="AF52" s="14">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="53" spans="1:32" ht="14.25" customHeight="1">
+      <c r="A53" s="89" t="s">
         <v>25</v>
       </c>
-      <c r="B52" s="23">
+      <c r="B53" s="23">
         <v>70</v>
       </c>
-      <c r="C52" s="14">
+      <c r="C53" s="14">
         <v>42</v>
       </c>
-      <c r="D52" s="14">
+      <c r="D53" s="14">
         <v>50</v>
       </c>
-      <c r="E52" s="65">
+      <c r="E53" s="65">
         <v>58</v>
       </c>
-      <c r="F52" s="66">
+      <c r="F53" s="66">
         <v>49</v>
       </c>
-      <c r="G52" s="67">
+      <c r="G53" s="67">
         <v>46</v>
       </c>
-      <c r="H52" s="68">
+      <c r="H53" s="68">
         <v>48</v>
       </c>
-      <c r="I52" s="69">
+      <c r="I53" s="69">
         <v>41</v>
       </c>
-      <c r="J52" s="70">
+      <c r="J53" s="70">
         <v>56</v>
       </c>
-      <c r="K52" s="71">
+      <c r="K53" s="71">
         <v>56</v>
       </c>
-      <c r="L52" s="72">
+      <c r="L53" s="72">
         <v>58</v>
       </c>
-      <c r="M52" s="14">
+      <c r="M53" s="14">
         <v>64</v>
       </c>
-      <c r="N52" s="53">
+      <c r="N53" s="53">
         <v>65</v>
       </c>
-      <c r="O52" s="53">
+      <c r="O53" s="53">
         <v>37</v>
       </c>
-      <c r="P52" s="53">
+      <c r="P53" s="53">
         <v>41</v>
       </c>
-      <c r="Q52" s="53">
+      <c r="Q53" s="53">
         <v>46</v>
       </c>
-      <c r="R52" s="53">
+      <c r="R53" s="53">
         <v>47</v>
       </c>
-      <c r="S52" s="53">
+      <c r="S53" s="53">
         <v>56</v>
       </c>
-      <c r="T52" s="73">
+      <c r="T53" s="73">
         <v>45</v>
       </c>
-      <c r="U52" s="74">
+      <c r="U53" s="74">
         <v>52</v>
       </c>
-      <c r="V52" s="75">
+      <c r="V53" s="75">
         <v>57</v>
       </c>
-      <c r="W52" s="53">
+      <c r="W53" s="53">
         <v>39</v>
       </c>
-      <c r="X52" s="14">
+      <c r="X53" s="14">
         <v>50</v>
       </c>
-      <c r="Y52" s="53">
+      <c r="Y53" s="53">
         <v>52</v>
       </c>
-      <c r="Z52" s="14">
+      <c r="Z53" s="14">
         <v>53</v>
       </c>
-      <c r="AA52" s="14">
+      <c r="AA53" s="14">
         <v>36</v>
       </c>
-      <c r="AB52" s="52">
+      <c r="AB53" s="52">
         <v>41</v>
       </c>
-      <c r="AC52" s="14">
+      <c r="AC53" s="14">
         <v>32</v>
       </c>
-      <c r="AD52" s="53">
+      <c r="AD53" s="53">
         <v>36</v>
       </c>
-      <c r="AE52" s="53">
+      <c r="AE53" s="53">
         <v>41</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A53" s="90" t="s">
+      <c r="AF53" s="14">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="54" spans="1:32" ht="14.25" customHeight="1">
+      <c r="A54" s="90" t="s">
         <v>26</v>
       </c>
-      <c r="B53" s="76">
+      <c r="B54" s="76">
         <v>64</v>
       </c>
-      <c r="C53" s="77">
+      <c r="C54" s="77">
         <v>53</v>
       </c>
-      <c r="D53" s="77">
+      <c r="D54" s="77">
         <v>39</v>
       </c>
-      <c r="E53" s="78">
+      <c r="E54" s="78">
         <v>48</v>
       </c>
-      <c r="F53" s="79">
+      <c r="F54" s="79">
         <v>26</v>
       </c>
-      <c r="G53" s="80">
+      <c r="G54" s="80">
         <v>43</v>
       </c>
-      <c r="H53" s="81">
+      <c r="H54" s="81">
         <v>48</v>
       </c>
-      <c r="I53" s="82">
+      <c r="I54" s="82">
         <v>51</v>
       </c>
-      <c r="J53" s="83">
+      <c r="J54" s="83">
         <v>43</v>
       </c>
-      <c r="K53" s="84">
+      <c r="K54" s="84">
         <v>47</v>
       </c>
-      <c r="L53" s="85">
+      <c r="L54" s="85">
         <v>41</v>
       </c>
-      <c r="M53" s="77">
+      <c r="M54" s="77">
         <v>47</v>
       </c>
-      <c r="N53" s="77">
+      <c r="N54" s="77">
         <v>45</v>
       </c>
-      <c r="O53" s="77">
+      <c r="O54" s="77">
         <v>33</v>
       </c>
-      <c r="P53" s="77">
+      <c r="P54" s="77">
         <v>62</v>
       </c>
-      <c r="Q53" s="77">
+      <c r="Q54" s="77">
         <v>50</v>
       </c>
-      <c r="R53" s="77">
+      <c r="R54" s="77">
         <v>30</v>
       </c>
-      <c r="S53" s="77">
+      <c r="S54" s="77">
         <v>32</v>
       </c>
-      <c r="T53" s="86">
+      <c r="T54" s="86">
         <v>53</v>
       </c>
-      <c r="U53" s="87">
+      <c r="U54" s="87">
         <v>43</v>
       </c>
-      <c r="V53" s="88">
+      <c r="V54" s="88">
         <v>43</v>
       </c>
-      <c r="W53" s="77">
+      <c r="W54" s="77">
         <v>54</v>
       </c>
-      <c r="X53" s="77">
+      <c r="X54" s="77">
         <v>47</v>
       </c>
-      <c r="Y53" s="77">
+      <c r="Y54" s="77">
         <v>35</v>
       </c>
-      <c r="Z53" s="77">
+      <c r="Z54" s="77">
         <v>49</v>
       </c>
-      <c r="AA53" s="77">
+      <c r="AA54" s="77">
         <v>42</v>
       </c>
-      <c r="AB53" s="76">
+      <c r="AB54" s="76">
         <v>44</v>
       </c>
-      <c r="AC53" s="77">
+      <c r="AC54" s="77">
         <v>34</v>
       </c>
-      <c r="AD53" s="77">
+      <c r="AD54" s="77">
         <v>34</v>
       </c>
-      <c r="AE53" s="77">
+      <c r="AE54" s="77">
         <v>43</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A54" s="152" t="s">
+      <c r="AF54" s="77">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="55" spans="1:32" ht="14.25" customHeight="1">
+      <c r="A55" s="152" t="s">
         <v>41</v>
       </c>
-      <c r="B54" s="152"/>
-[...28 lines deleted...]
-      <c r="D55" s="1"/>
+      <c r="B55" s="152"/>
+      <c r="C55" s="152"/>
+      <c r="D55" s="152"/>
       <c r="E55" s="1"/>
       <c r="F55" s="1"/>
       <c r="G55" s="1"/>
       <c r="H55" s="1"/>
       <c r="I55" s="1"/>
       <c r="J55" s="1"/>
       <c r="K55" s="1"/>
       <c r="L55" s="1"/>
       <c r="M55" s="1"/>
       <c r="N55" s="1"/>
       <c r="O55" s="1"/>
       <c r="P55" s="1"/>
       <c r="Q55" s="1"/>
-      <c r="R55" s="1"/>
+      <c r="R55" s="6"/>
       <c r="S55" s="1"/>
-      <c r="T55" s="1"/>
+      <c r="T55" s="8"/>
       <c r="U55" s="1"/>
       <c r="W55" s="1"/>
       <c r="X55" s="1"/>
       <c r="Y55" s="1"/>
       <c r="Z55" s="1"/>
     </row>
-    <row r="56" spans="1:31" ht="14.25" customHeight="1">
+    <row r="56" spans="1:32" ht="14.25" customHeight="1">
       <c r="A56" s="1"/>
       <c r="B56" s="1"/>
       <c r="C56" s="1"/>
       <c r="D56" s="1"/>
       <c r="E56" s="1"/>
       <c r="F56" s="1"/>
       <c r="G56" s="1"/>
       <c r="H56" s="1"/>
       <c r="I56" s="1"/>
       <c r="J56" s="1"/>
       <c r="K56" s="1"/>
       <c r="L56" s="1"/>
       <c r="M56" s="1"/>
       <c r="N56" s="1"/>
       <c r="O56" s="1"/>
       <c r="P56" s="1"/>
       <c r="Q56" s="1"/>
       <c r="R56" s="1"/>
       <c r="S56" s="1"/>
       <c r="T56" s="1"/>
       <c r="U56" s="1"/>
       <c r="W56" s="1"/>
       <c r="X56" s="1"/>
       <c r="Y56" s="1"/>
       <c r="Z56" s="1"/>
     </row>
-    <row r="57" spans="1:31" ht="14.25" customHeight="1">
+    <row r="57" spans="1:32" ht="14.25" customHeight="1">
       <c r="A57" s="1"/>
       <c r="B57" s="1"/>
       <c r="C57" s="1"/>
       <c r="D57" s="1"/>
       <c r="E57" s="1"/>
       <c r="F57" s="1"/>
       <c r="G57" s="1"/>
       <c r="H57" s="1"/>
       <c r="I57" s="1"/>
       <c r="J57" s="1"/>
       <c r="K57" s="1"/>
       <c r="L57" s="1"/>
       <c r="M57" s="1"/>
       <c r="N57" s="1"/>
       <c r="O57" s="1"/>
       <c r="P57" s="1"/>
       <c r="Q57" s="1"/>
       <c r="R57" s="1"/>
       <c r="S57" s="1"/>
       <c r="T57" s="1"/>
       <c r="U57" s="1"/>
       <c r="W57" s="1"/>
       <c r="X57" s="1"/>
       <c r="Y57" s="1"/>
       <c r="Z57" s="1"/>
     </row>
-    <row r="58" spans="1:31" ht="14.25" customHeight="1">
+    <row r="58" spans="1:32" ht="14.25" customHeight="1">
       <c r="A58" s="1"/>
       <c r="B58" s="1"/>
       <c r="C58" s="1"/>
       <c r="D58" s="1"/>
       <c r="E58" s="1"/>
       <c r="F58" s="1"/>
       <c r="G58" s="1"/>
       <c r="H58" s="1"/>
       <c r="I58" s="1"/>
       <c r="J58" s="1"/>
       <c r="K58" s="1"/>
       <c r="L58" s="1"/>
       <c r="M58" s="1"/>
       <c r="N58" s="1"/>
       <c r="O58" s="1"/>
       <c r="P58" s="1"/>
       <c r="Q58" s="1"/>
       <c r="R58" s="1"/>
       <c r="S58" s="1"/>
       <c r="T58" s="1"/>
       <c r="U58" s="1"/>
       <c r="W58" s="1"/>
       <c r="X58" s="1"/>
       <c r="Y58" s="1"/>
       <c r="Z58" s="1"/>
     </row>
-    <row r="59" spans="1:31" ht="14.25" customHeight="1">
+    <row r="59" spans="1:32" ht="14.25" customHeight="1">
       <c r="A59" s="1"/>
       <c r="B59" s="1"/>
       <c r="C59" s="1"/>
       <c r="D59" s="1"/>
       <c r="E59" s="1"/>
       <c r="F59" s="1"/>
       <c r="G59" s="1"/>
       <c r="H59" s="1"/>
       <c r="I59" s="1"/>
       <c r="J59" s="1"/>
       <c r="K59" s="1"/>
       <c r="L59" s="1"/>
       <c r="M59" s="1"/>
       <c r="N59" s="1"/>
       <c r="O59" s="1"/>
       <c r="P59" s="1"/>
       <c r="Q59" s="1"/>
       <c r="R59" s="1"/>
       <c r="S59" s="1"/>
       <c r="T59" s="1"/>
       <c r="U59" s="1"/>
       <c r="W59" s="1"/>
       <c r="X59" s="1"/>
       <c r="Y59" s="1"/>
       <c r="Z59" s="1"/>
     </row>
-    <row r="60" spans="1:31" ht="14.25" customHeight="1">
+    <row r="60" spans="1:32" ht="14.25" customHeight="1">
       <c r="A60" s="1"/>
       <c r="B60" s="1"/>
       <c r="C60" s="1"/>
       <c r="D60" s="1"/>
       <c r="E60" s="1"/>
       <c r="F60" s="1"/>
       <c r="G60" s="1"/>
       <c r="H60" s="1"/>
       <c r="I60" s="1"/>
       <c r="J60" s="1"/>
       <c r="K60" s="1"/>
       <c r="L60" s="1"/>
       <c r="M60" s="1"/>
       <c r="N60" s="1"/>
       <c r="O60" s="1"/>
       <c r="P60" s="1"/>
       <c r="Q60" s="1"/>
       <c r="R60" s="1"/>
       <c r="S60" s="1"/>
       <c r="T60" s="1"/>
       <c r="U60" s="1"/>
       <c r="W60" s="1"/>
       <c r="X60" s="1"/>
       <c r="Y60" s="1"/>
       <c r="Z60" s="1"/>
     </row>
-    <row r="61" spans="1:31" ht="14.25" customHeight="1">
+    <row r="61" spans="1:32" ht="14.25" customHeight="1">
       <c r="A61" s="1"/>
       <c r="B61" s="1"/>
       <c r="C61" s="1"/>
       <c r="D61" s="1"/>
       <c r="E61" s="1"/>
       <c r="F61" s="1"/>
       <c r="G61" s="1"/>
       <c r="H61" s="1"/>
       <c r="I61" s="1"/>
       <c r="J61" s="1"/>
       <c r="K61" s="1"/>
       <c r="L61" s="1"/>
       <c r="M61" s="1"/>
       <c r="N61" s="1"/>
       <c r="O61" s="1"/>
       <c r="P61" s="1"/>
       <c r="Q61" s="1"/>
       <c r="R61" s="1"/>
       <c r="S61" s="1"/>
       <c r="T61" s="1"/>
       <c r="U61" s="1"/>
       <c r="W61" s="1"/>
       <c r="X61" s="1"/>
       <c r="Y61" s="1"/>
       <c r="Z61" s="1"/>
     </row>
-    <row r="62" spans="1:31" ht="14.25" customHeight="1">
+    <row r="62" spans="1:32" ht="14.25" customHeight="1">
       <c r="A62" s="1"/>
       <c r="B62" s="1"/>
       <c r="C62" s="1"/>
       <c r="D62" s="1"/>
       <c r="E62" s="1"/>
       <c r="F62" s="1"/>
       <c r="G62" s="1"/>
       <c r="H62" s="1"/>
       <c r="I62" s="1"/>
       <c r="J62" s="1"/>
       <c r="K62" s="1"/>
       <c r="L62" s="1"/>
       <c r="M62" s="1"/>
       <c r="N62" s="1"/>
       <c r="O62" s="1"/>
       <c r="P62" s="1"/>
       <c r="Q62" s="1"/>
       <c r="R62" s="1"/>
       <c r="S62" s="1"/>
       <c r="T62" s="1"/>
       <c r="U62" s="1"/>
       <c r="W62" s="1"/>
       <c r="X62" s="1"/>
       <c r="Y62" s="1"/>
       <c r="Z62" s="1"/>
     </row>
-    <row r="63" spans="1:31" ht="14.25" customHeight="1">
+    <row r="63" spans="1:32" ht="14.25" customHeight="1">
       <c r="A63" s="1"/>
       <c r="B63" s="1"/>
       <c r="C63" s="1"/>
       <c r="D63" s="1"/>
       <c r="E63" s="1"/>
       <c r="F63" s="1"/>
       <c r="G63" s="1"/>
       <c r="H63" s="1"/>
       <c r="I63" s="1"/>
       <c r="J63" s="1"/>
       <c r="K63" s="1"/>
       <c r="L63" s="1"/>
       <c r="M63" s="1"/>
       <c r="N63" s="1"/>
       <c r="O63" s="1"/>
       <c r="P63" s="1"/>
       <c r="Q63" s="1"/>
       <c r="R63" s="1"/>
       <c r="S63" s="1"/>
       <c r="T63" s="1"/>
       <c r="U63" s="1"/>
       <c r="W63" s="1"/>
       <c r="X63" s="1"/>
       <c r="Y63" s="1"/>
       <c r="Z63" s="1"/>
     </row>
-    <row r="64" spans="1:31" ht="14.25" customHeight="1">
+    <row r="64" spans="1:32" ht="14.25" customHeight="1">
       <c r="A64" s="1"/>
       <c r="B64" s="1"/>
       <c r="C64" s="1"/>
       <c r="D64" s="1"/>
       <c r="E64" s="1"/>
       <c r="F64" s="1"/>
       <c r="G64" s="1"/>
       <c r="H64" s="1"/>
       <c r="I64" s="1"/>
       <c r="J64" s="1"/>
       <c r="K64" s="1"/>
       <c r="L64" s="1"/>
       <c r="M64" s="1"/>
       <c r="N64" s="1"/>
       <c r="O64" s="1"/>
       <c r="P64" s="1"/>
       <c r="Q64" s="1"/>
       <c r="R64" s="1"/>
       <c r="S64" s="1"/>
       <c r="T64" s="1"/>
       <c r="U64" s="1"/>
       <c r="W64" s="1"/>
       <c r="X64" s="1"/>
       <c r="Y64" s="1"/>
       <c r="Z64" s="1"/>
@@ -29293,2458 +29404,2558 @@
       <c r="B931" s="1"/>
       <c r="C931" s="1"/>
       <c r="D931" s="1"/>
       <c r="E931" s="1"/>
       <c r="F931" s="1"/>
       <c r="G931" s="1"/>
       <c r="H931" s="1"/>
       <c r="I931" s="1"/>
       <c r="J931" s="1"/>
       <c r="K931" s="1"/>
       <c r="L931" s="1"/>
       <c r="M931" s="1"/>
       <c r="N931" s="1"/>
       <c r="O931" s="1"/>
       <c r="P931" s="1"/>
       <c r="Q931" s="1"/>
       <c r="R931" s="1"/>
       <c r="S931" s="1"/>
       <c r="T931" s="1"/>
       <c r="U931" s="1"/>
       <c r="W931" s="1"/>
       <c r="X931" s="1"/>
       <c r="Y931" s="1"/>
       <c r="Z931" s="1"/>
     </row>
+    <row r="932" spans="1:26" ht="14.25" customHeight="1">
+      <c r="A932" s="1"/>
+      <c r="B932" s="1"/>
+      <c r="C932" s="1"/>
+      <c r="D932" s="1"/>
+      <c r="E932" s="1"/>
+      <c r="F932" s="1"/>
+      <c r="G932" s="1"/>
+      <c r="H932" s="1"/>
+      <c r="I932" s="1"/>
+      <c r="J932" s="1"/>
+      <c r="K932" s="1"/>
+      <c r="L932" s="1"/>
+      <c r="M932" s="1"/>
+      <c r="N932" s="1"/>
+      <c r="O932" s="1"/>
+      <c r="P932" s="1"/>
+      <c r="Q932" s="1"/>
+      <c r="R932" s="1"/>
+      <c r="S932" s="1"/>
+      <c r="T932" s="1"/>
+      <c r="U932" s="1"/>
+      <c r="W932" s="1"/>
+      <c r="X932" s="1"/>
+      <c r="Y932" s="1"/>
+      <c r="Z932" s="1"/>
+    </row>
   </sheetData>
-  <mergeCells count="11">
-[...10 lines deleted...]
-    <mergeCell ref="A6:AE6"/>
+  <mergeCells count="10">
+    <mergeCell ref="Z9:AF9"/>
+    <mergeCell ref="A7:AF7"/>
+    <mergeCell ref="A41:AE41"/>
+    <mergeCell ref="A45:AE45"/>
+    <mergeCell ref="A9:A10"/>
+    <mergeCell ref="B9:M9"/>
+    <mergeCell ref="N9:Y9"/>
+    <mergeCell ref="A11:AE11"/>
+    <mergeCell ref="A21:AE21"/>
+    <mergeCell ref="A31:AE31"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A4:AE33"/>
+  <dimension ref="A4:AM35"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="AH7" sqref="AH7"/>
+      <selection activeCell="AH21" sqref="AH21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="15.5703125" customWidth="1"/>
     <col min="2" max="2" width="6.42578125" hidden="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="0.28515625" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="0.140625" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="7.7109375" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="8.140625" hidden="1" customWidth="1"/>
     <col min="8" max="8" width="0.140625" hidden="1" customWidth="1"/>
     <col min="9" max="9" width="8" hidden="1" customWidth="1"/>
     <col min="10" max="10" width="9.140625" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="7.7109375" hidden="1" customWidth="1"/>
     <col min="12" max="12" width="8.28515625" hidden="1" customWidth="1"/>
     <col min="13" max="13" width="8.42578125" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="6.85546875" customWidth="1"/>
     <col min="15" max="16" width="8" customWidth="1"/>
     <col min="17" max="17" width="7.5703125" customWidth="1"/>
     <col min="18" max="19" width="7.7109375" customWidth="1"/>
     <col min="20" max="20" width="7.5703125" customWidth="1"/>
     <col min="21" max="21" width="7.85546875" customWidth="1"/>
-    <col min="22" max="22" width="8.5703125" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="25" max="25" width="8.5703125" customWidth="1"/>
+    <col min="22" max="23" width="9.140625" customWidth="1"/>
+    <col min="24" max="24" width="8.7109375" customWidth="1"/>
+    <col min="25" max="25" width="9.28515625" customWidth="1"/>
     <col min="26" max="26" width="7.42578125" customWidth="1"/>
     <col min="27" max="27" width="8.28515625" customWidth="1"/>
     <col min="28" max="28" width="7.7109375" customWidth="1"/>
     <col min="29" max="29" width="7" customWidth="1"/>
     <col min="30" max="30" width="7.85546875" customWidth="1"/>
+    <col min="31" max="32" width="8" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="4" spans="1:31">
-      <c r="A4" s="181" t="s">
+    <row r="4" spans="1:32" s="157" customFormat="1"/>
+    <row r="5" spans="1:32" s="157" customFormat="1"/>
+    <row r="6" spans="1:32">
+      <c r="A6" s="183" t="s">
         <v>28</v>
       </c>
-      <c r="B4" s="181"/>
-[...75 lines deleted...]
-      <c r="U6" s="170" t="s">
+      <c r="B6" s="183"/>
+      <c r="C6" s="183"/>
+      <c r="D6" s="183"/>
+      <c r="E6" s="183"/>
+      <c r="F6" s="183"/>
+      <c r="G6" s="183"/>
+      <c r="H6" s="183"/>
+      <c r="I6" s="183"/>
+      <c r="J6" s="183"/>
+      <c r="K6" s="183"/>
+      <c r="L6" s="183"/>
+      <c r="M6" s="183"/>
+      <c r="N6" s="183"/>
+      <c r="O6" s="183"/>
+      <c r="P6" s="183"/>
+      <c r="Q6" s="183"/>
+      <c r="R6" s="183"/>
+      <c r="S6" s="183"/>
+      <c r="T6" s="183"/>
+      <c r="U6" s="183"/>
+      <c r="V6" s="183"/>
+      <c r="W6" s="183"/>
+      <c r="X6" s="183"/>
+      <c r="Y6" s="183"/>
+      <c r="Z6" s="183"/>
+      <c r="AA6" s="183"/>
+      <c r="AB6" s="183"/>
+      <c r="AC6" s="183"/>
+      <c r="AD6" s="183"/>
+      <c r="AE6" s="183"/>
+      <c r="AF6" s="183"/>
+    </row>
+    <row r="7" spans="1:32" s="153" customFormat="1">
+      <c r="A7" s="154"/>
+      <c r="B7" s="154"/>
+      <c r="C7" s="154"/>
+      <c r="D7" s="154"/>
+      <c r="E7" s="154"/>
+      <c r="F7" s="154"/>
+      <c r="G7" s="154"/>
+      <c r="H7" s="154"/>
+      <c r="I7" s="154"/>
+      <c r="J7" s="154"/>
+      <c r="K7" s="154"/>
+      <c r="L7" s="154"/>
+      <c r="M7" s="154"/>
+      <c r="N7" s="154"/>
+      <c r="O7" s="154"/>
+      <c r="P7" s="154"/>
+      <c r="Q7" s="154"/>
+      <c r="R7" s="154"/>
+      <c r="S7" s="154"/>
+      <c r="T7" s="154"/>
+      <c r="U7" s="154"/>
+      <c r="V7" s="154"/>
+    </row>
+    <row r="8" spans="1:32">
+      <c r="A8" s="2"/>
+      <c r="B8" s="2"/>
+      <c r="C8" s="2"/>
+      <c r="D8" s="2"/>
+      <c r="E8" s="2"/>
+      <c r="F8" s="2"/>
+      <c r="G8" s="2"/>
+      <c r="H8" s="2"/>
+      <c r="I8" s="2"/>
+      <c r="J8" s="2"/>
+      <c r="K8" s="2"/>
+      <c r="L8" s="2"/>
+      <c r="M8" s="2"/>
+      <c r="N8" s="2"/>
+      <c r="O8" s="2"/>
+      <c r="P8" s="2"/>
+      <c r="Q8" s="2"/>
+      <c r="R8" s="94"/>
+      <c r="S8" s="92"/>
+      <c r="T8" s="95"/>
+      <c r="U8" s="161"/>
+      <c r="V8" s="161"/>
+      <c r="W8" s="159"/>
+      <c r="X8" s="159"/>
+      <c r="Y8" s="159"/>
+      <c r="Z8" s="158"/>
+      <c r="AA8" s="158"/>
+      <c r="AB8" s="158"/>
+      <c r="AC8" s="158"/>
+      <c r="AD8" s="158"/>
+      <c r="AE8" s="184" t="s">
         <v>29</v>
       </c>
-      <c r="V6" s="170"/>
-[...12 lines deleted...]
-      <c r="B7" s="165">
+      <c r="AF8" s="185"/>
+    </row>
+    <row r="9" spans="1:32">
+      <c r="A9" s="170"/>
+      <c r="B9" s="172">
         <v>2024</v>
       </c>
-      <c r="C7" s="166"/>
-[...10 lines deleted...]
-      <c r="N7" s="167">
+      <c r="C9" s="173"/>
+      <c r="D9" s="173"/>
+      <c r="E9" s="173"/>
+      <c r="F9" s="173"/>
+      <c r="G9" s="173"/>
+      <c r="H9" s="173"/>
+      <c r="I9" s="173"/>
+      <c r="J9" s="173"/>
+      <c r="K9" s="173"/>
+      <c r="L9" s="173"/>
+      <c r="M9" s="173"/>
+      <c r="N9" s="174">
         <v>2025</v>
       </c>
-      <c r="O7" s="169"/>
-[...10 lines deleted...]
-      <c r="Z7" s="171">
+      <c r="O9" s="164"/>
+      <c r="P9" s="164"/>
+      <c r="Q9" s="164"/>
+      <c r="R9" s="164"/>
+      <c r="S9" s="164"/>
+      <c r="T9" s="164"/>
+      <c r="U9" s="164"/>
+      <c r="V9" s="164"/>
+      <c r="W9" s="164"/>
+      <c r="X9" s="164"/>
+      <c r="Y9" s="164"/>
+      <c r="Z9" s="162">
         <v>2026</v>
       </c>
-      <c r="AA7" s="168"/>
-[...7 lines deleted...]
-      <c r="B8" s="93" t="s">
+      <c r="AA9" s="175"/>
+      <c r="AB9" s="164"/>
+      <c r="AC9" s="164"/>
+      <c r="AD9" s="164"/>
+      <c r="AE9" s="164"/>
+      <c r="AF9" s="164"/>
+    </row>
+    <row r="10" spans="1:32" ht="30" customHeight="1">
+      <c r="A10" s="171"/>
+      <c r="B10" s="93" t="s">
         <v>1</v>
       </c>
-      <c r="C8" s="3" t="s">
+      <c r="C10" s="3" t="s">
         <v>30</v>
       </c>
-      <c r="D8" s="3" t="s">
+      <c r="D10" s="3" t="s">
         <v>31</v>
       </c>
-      <c r="E8" s="3" t="s">
+      <c r="E10" s="3" t="s">
         <v>32</v>
       </c>
-      <c r="F8" s="4" t="s">
+      <c r="F10" s="4" t="s">
         <v>33</v>
       </c>
-      <c r="G8" s="3" t="s">
+      <c r="G10" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="H8" s="3" t="s">
+      <c r="H10" s="3" t="s">
         <v>35</v>
       </c>
-      <c r="I8" s="3" t="s">
+      <c r="I10" s="3" t="s">
         <v>36</v>
       </c>
-      <c r="J8" s="3" t="s">
+      <c r="J10" s="3" t="s">
         <v>37</v>
       </c>
-      <c r="K8" s="3" t="s">
+      <c r="K10" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="L8" s="3" t="s">
+      <c r="L10" s="3" t="s">
         <v>39</v>
       </c>
-      <c r="M8" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="N8" s="4" t="s">
+      <c r="N10" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="O8" s="4" t="s">
+      <c r="O10" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="P8" s="4" t="s">
+      <c r="P10" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="Q8" s="3" t="s">
+      <c r="Q10" s="3" t="s">
         <v>32</v>
       </c>
-      <c r="R8" s="4" t="s">
+      <c r="R10" s="4" t="s">
         <v>33</v>
       </c>
-      <c r="S8" s="3" t="s">
+      <c r="S10" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="T8" s="3" t="s">
+      <c r="T10" s="3" t="s">
         <v>35</v>
       </c>
-      <c r="U8" s="3" t="s">
+      <c r="U10" s="3" t="s">
         <v>36</v>
       </c>
-      <c r="V8" s="3" t="s">
+      <c r="V10" s="3" t="s">
         <v>37</v>
       </c>
-      <c r="W8" s="3" t="s">
+      <c r="W10" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="X8" s="3" t="s">
+      <c r="X10" s="3" t="s">
         <v>39</v>
       </c>
-      <c r="Y8" s="4" t="s">
+      <c r="Y10" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="Z8" s="93" t="s">
+      <c r="Z10" s="93" t="s">
         <v>1</v>
       </c>
-      <c r="AA8" s="3" t="s">
+      <c r="AA10" s="3" t="s">
         <v>30</v>
       </c>
-      <c r="AB8" s="3" t="s">
+      <c r="AB10" s="3" t="s">
         <v>31</v>
       </c>
-      <c r="AC8" s="3" t="s">
+      <c r="AC10" s="3" t="s">
         <v>32</v>
       </c>
-      <c r="AD8" s="4" t="s">
+      <c r="AD10" s="4" t="s">
         <v>33</v>
       </c>
-      <c r="AE8" s="3" t="s">
+      <c r="AE10" s="3" t="s">
         <v>34</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="180" t="s">
+      <c r="AF10" s="3" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="11" spans="1:32">
+      <c r="A11" s="182" t="s">
         <v>13</v>
       </c>
-      <c r="B9" s="180"/>
-[...31 lines deleted...]
-      <c r="A10" s="89" t="s">
+      <c r="B11" s="182"/>
+      <c r="C11" s="182"/>
+      <c r="D11" s="182"/>
+      <c r="E11" s="182"/>
+      <c r="F11" s="182"/>
+      <c r="G11" s="182"/>
+      <c r="H11" s="182"/>
+      <c r="I11" s="182"/>
+      <c r="J11" s="182"/>
+      <c r="K11" s="182"/>
+      <c r="L11" s="182"/>
+      <c r="M11" s="182"/>
+      <c r="N11" s="182"/>
+      <c r="O11" s="182"/>
+      <c r="P11" s="182"/>
+      <c r="Q11" s="182"/>
+      <c r="R11" s="182"/>
+      <c r="S11" s="182"/>
+      <c r="T11" s="182"/>
+      <c r="U11" s="182"/>
+      <c r="V11" s="182"/>
+      <c r="W11" s="178"/>
+      <c r="X11" s="178"/>
+      <c r="Y11" s="178"/>
+      <c r="Z11" s="166"/>
+      <c r="AA11" s="166"/>
+      <c r="AB11" s="166"/>
+      <c r="AC11" s="166"/>
+      <c r="AD11" s="166"/>
+      <c r="AE11" s="166"/>
+    </row>
+    <row r="12" spans="1:32">
+      <c r="A12" s="89" t="s">
         <v>14</v>
       </c>
-      <c r="B10" s="96">
+      <c r="B12" s="96">
         <v>24.43</v>
       </c>
-      <c r="C10" s="96">
+      <c r="C12" s="96">
         <v>23.17</v>
       </c>
-      <c r="D10" s="96">
+      <c r="D12" s="96">
         <v>22.35</v>
       </c>
-      <c r="E10" s="96">
+      <c r="E12" s="96">
         <v>22.57</v>
       </c>
-      <c r="F10" s="96">
+      <c r="F12" s="96">
         <v>22</v>
       </c>
-      <c r="G10" s="96">
+      <c r="G12" s="96">
         <v>21.65</v>
       </c>
-      <c r="H10" s="96">
+      <c r="H12" s="96">
         <v>21.82</v>
       </c>
-      <c r="I10" s="96">
+      <c r="I12" s="96">
         <v>21.67</v>
       </c>
-      <c r="J10" s="96">
+      <c r="J12" s="96">
         <v>21.64</v>
       </c>
-      <c r="K10" s="96">
+      <c r="K12" s="96">
         <v>21.53</v>
       </c>
-      <c r="L10" s="96">
+      <c r="L12" s="96">
         <v>21.45</v>
       </c>
-      <c r="M10" s="96">
+      <c r="M12" s="96">
         <v>21.43</v>
       </c>
-      <c r="N10" s="96">
+      <c r="N12" s="96">
         <v>17.61</v>
       </c>
-      <c r="O10" s="96">
+      <c r="O12" s="96">
         <v>18.600000000000001</v>
       </c>
-      <c r="P10" s="96">
+      <c r="P12" s="96">
         <v>18.510000000000002</v>
       </c>
-      <c r="Q10" s="97">
+      <c r="Q12" s="97">
         <v>19.03</v>
       </c>
-      <c r="R10" s="98">
+      <c r="R12" s="98">
         <v>18.89</v>
       </c>
-      <c r="S10" s="99">
+      <c r="S12" s="99">
         <v>18.97</v>
       </c>
-      <c r="T10" s="100">
+      <c r="T12" s="100">
         <v>19.2</v>
       </c>
-      <c r="U10" s="100">
+      <c r="U12" s="100">
         <v>19.170000000000002</v>
       </c>
-      <c r="V10" s="101">
+      <c r="V12" s="101">
         <v>19.3</v>
       </c>
-      <c r="W10" s="102">
+      <c r="W12" s="102">
         <v>19.32</v>
       </c>
-      <c r="X10" s="103">
+      <c r="X12" s="103">
         <v>19.239999999999998</v>
       </c>
-      <c r="Y10" s="104">
+      <c r="Y12" s="104">
         <v>19.25</v>
       </c>
-      <c r="Z10" s="102">
+      <c r="Z12" s="102">
         <v>18.350000000000001</v>
       </c>
-      <c r="AA10" s="102">
+      <c r="AA12" s="102">
         <v>17.96</v>
       </c>
-      <c r="AB10" s="155">
+      <c r="AB12" s="155">
         <v>17.79</v>
       </c>
-      <c r="AC10" s="104">
+      <c r="AC12" s="104">
         <v>17.399999999999999</v>
       </c>
-      <c r="AD10" s="104">
+      <c r="AD12" s="104">
         <v>16.97</v>
       </c>
-      <c r="AE10" s="104">
+      <c r="AE12" s="104">
         <v>16.96</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="89" t="s">
+      <c r="AF12" s="102">
+        <v>17.14</v>
+      </c>
+    </row>
+    <row r="13" spans="1:32">
+      <c r="A13" s="89" t="s">
         <v>19</v>
       </c>
-      <c r="B11" s="102">
+      <c r="B13" s="102">
         <v>25.04</v>
       </c>
-      <c r="C11" s="102">
+      <c r="C13" s="102">
         <v>23.41</v>
       </c>
-      <c r="D11" s="102">
+      <c r="D13" s="102">
         <v>22.61</v>
       </c>
-      <c r="E11" s="105">
+      <c r="E13" s="105">
         <v>22.72</v>
       </c>
-      <c r="F11" s="106">
+      <c r="F13" s="106">
         <v>22.04</v>
       </c>
-      <c r="G11" s="107">
+      <c r="G13" s="107">
         <v>21.67</v>
       </c>
-      <c r="H11" s="108">
+      <c r="H13" s="108">
         <v>21.98</v>
       </c>
-      <c r="I11" s="109">
+      <c r="I13" s="109">
         <v>21.73</v>
       </c>
-      <c r="J11" s="110">
+      <c r="J13" s="110">
         <v>21.67</v>
       </c>
-      <c r="K11" s="111">
+      <c r="K13" s="111">
         <v>21.53</v>
       </c>
-      <c r="L11" s="112">
+      <c r="L13" s="112">
         <v>21.47</v>
       </c>
-      <c r="M11" s="102">
+      <c r="M13" s="102">
         <v>21.44</v>
       </c>
-      <c r="N11" s="102">
+      <c r="N13" s="102">
         <v>16.850000000000001</v>
       </c>
-      <c r="O11" s="102">
+      <c r="O13" s="102">
         <v>18.059999999999999</v>
       </c>
-      <c r="P11" s="102">
+      <c r="P13" s="102">
         <v>17.84</v>
       </c>
-      <c r="Q11" s="102">
+      <c r="Q13" s="102">
         <v>18.47</v>
       </c>
-      <c r="R11" s="102">
+      <c r="R13" s="102">
         <v>18.66</v>
       </c>
-      <c r="S11" s="102">
+      <c r="S13" s="102">
         <v>18.850000000000001</v>
       </c>
-      <c r="T11" s="113">
+      <c r="T13" s="113">
         <v>19.09</v>
       </c>
-      <c r="U11" s="114">
+      <c r="U13" s="114">
         <v>19.11</v>
       </c>
-      <c r="V11" s="115">
+      <c r="V13" s="115">
         <v>19.28</v>
       </c>
-      <c r="W11" s="102">
+      <c r="W13" s="102">
         <v>19.260000000000002</v>
       </c>
-      <c r="X11" s="103">
+      <c r="X13" s="103">
         <v>19.059999999999999</v>
       </c>
-      <c r="Y11" s="104">
+      <c r="Y13" s="104">
         <v>19.100000000000001</v>
       </c>
-      <c r="Z11" s="102">
+      <c r="Z13" s="102">
         <v>19.02</v>
       </c>
-      <c r="AA11" s="102">
+      <c r="AA13" s="102">
         <v>18.190000000000001</v>
       </c>
-      <c r="AB11" s="155">
+      <c r="AB13" s="155">
         <v>17.670000000000002</v>
       </c>
-      <c r="AC11" s="104">
+      <c r="AC13" s="104">
         <v>17.3</v>
       </c>
-      <c r="AD11" s="104">
+      <c r="AD13" s="104">
         <v>16.920000000000002</v>
       </c>
-      <c r="AE11" s="104">
+      <c r="AE13" s="104">
         <v>16.850000000000001</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="89" t="s">
+      <c r="AF13" s="102">
+        <v>17.010000000000002</v>
+      </c>
+    </row>
+    <row r="14" spans="1:32">
+      <c r="A14" s="89" t="s">
         <v>20</v>
       </c>
-      <c r="B12" s="102">
+      <c r="B14" s="102">
         <v>26.1</v>
       </c>
-      <c r="C12" s="102">
+      <c r="C14" s="102">
         <v>24.62</v>
       </c>
-      <c r="D12" s="102">
+      <c r="D14" s="102">
         <v>23.43</v>
       </c>
-      <c r="E12" s="105">
+      <c r="E14" s="105">
         <v>23.69</v>
       </c>
-      <c r="F12" s="106">
+      <c r="F14" s="106">
         <v>23.83</v>
       </c>
-      <c r="G12" s="107">
+      <c r="G14" s="107">
         <v>23.41</v>
       </c>
-      <c r="H12" s="108">
+      <c r="H14" s="108">
         <v>23.5</v>
       </c>
-      <c r="I12" s="109">
+      <c r="I14" s="109">
         <v>23.73</v>
       </c>
-      <c r="J12" s="110">
+      <c r="J14" s="110">
         <v>23.61</v>
       </c>
-      <c r="K12" s="111">
+      <c r="K14" s="111">
         <v>23.63</v>
       </c>
-      <c r="L12" s="112">
+      <c r="L14" s="112">
         <v>23.59</v>
       </c>
-      <c r="M12" s="102">
+      <c r="M14" s="102">
         <v>23.57</v>
       </c>
-      <c r="N12" s="102">
+      <c r="N14" s="102">
         <v>19.36</v>
       </c>
-      <c r="O12" s="102">
+      <c r="O14" s="102">
         <v>21.14</v>
       </c>
-      <c r="P12" s="102">
+      <c r="P14" s="102">
         <v>20.56</v>
       </c>
-      <c r="Q12" s="102">
+      <c r="Q14" s="102">
         <v>21.39</v>
       </c>
-      <c r="R12" s="102">
+      <c r="R14" s="102">
         <v>20.93</v>
       </c>
-      <c r="S12" s="102">
+      <c r="S14" s="102">
         <v>21.15</v>
       </c>
-      <c r="T12" s="113">
+      <c r="T14" s="113">
         <v>21.25</v>
       </c>
-      <c r="U12" s="114">
+      <c r="U14" s="114">
         <v>21.29</v>
       </c>
-      <c r="V12" s="115">
+      <c r="V14" s="115">
         <v>21.13</v>
       </c>
-      <c r="W12" s="102">
+      <c r="W14" s="102">
         <v>21.08</v>
       </c>
-      <c r="X12" s="103">
+      <c r="X14" s="103">
         <v>21.31</v>
       </c>
-      <c r="Y12" s="104">
+      <c r="Y14" s="104">
         <v>21.31</v>
       </c>
-      <c r="Z12" s="102">
+      <c r="Z14" s="102">
         <v>17.7</v>
       </c>
-      <c r="AA12" s="102">
+      <c r="AA14" s="102">
         <v>17.649999999999999</v>
       </c>
-      <c r="AB12" s="155">
+      <c r="AB14" s="155">
         <v>18.54</v>
       </c>
-      <c r="AC12" s="104">
+      <c r="AC14" s="104">
         <v>18.84</v>
       </c>
-      <c r="AD12" s="104">
+      <c r="AD14" s="104">
         <v>17.989999999999998</v>
       </c>
-      <c r="AE12" s="104">
+      <c r="AE14" s="104">
         <v>17.96</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="89" t="s">
+      <c r="AF14" s="102">
+        <v>18.18</v>
+      </c>
+    </row>
+    <row r="15" spans="1:32">
+      <c r="A15" s="89" t="s">
         <v>21</v>
       </c>
-      <c r="B13" s="102">
+      <c r="B15" s="102">
         <v>18.579999999999998</v>
       </c>
-      <c r="C13" s="102">
+      <c r="C15" s="102">
         <v>18.3</v>
       </c>
-      <c r="D13" s="102">
+      <c r="D15" s="102">
         <v>18.68</v>
       </c>
-      <c r="E13" s="105">
+      <c r="E15" s="105">
         <v>19.440000000000001</v>
       </c>
-      <c r="F13" s="106">
+      <c r="F15" s="106">
         <v>18.64</v>
       </c>
-      <c r="G13" s="107">
+      <c r="G15" s="107">
         <v>18.760000000000002</v>
       </c>
-      <c r="H13" s="108">
+      <c r="H15" s="108">
         <v>18.87</v>
       </c>
-      <c r="I13" s="109">
+      <c r="I15" s="109">
         <v>18.579999999999998</v>
       </c>
-      <c r="J13" s="110">
+      <c r="J15" s="110">
         <v>18.829999999999998</v>
       </c>
-      <c r="K13" s="111">
+      <c r="K15" s="111">
         <v>18.72</v>
       </c>
-      <c r="L13" s="112">
+      <c r="L15" s="112">
         <v>18.440000000000001</v>
       </c>
-      <c r="M13" s="102">
+      <c r="M15" s="102">
         <v>18.8</v>
       </c>
-      <c r="N13" s="102">
+      <c r="N15" s="102">
         <v>18.53</v>
       </c>
-      <c r="O13" s="102">
+      <c r="O15" s="102">
         <v>20.36</v>
       </c>
-      <c r="P13" s="102">
+      <c r="P15" s="102">
         <v>19.420000000000002</v>
       </c>
-      <c r="Q13" s="102">
+      <c r="Q15" s="102">
         <v>19.96</v>
       </c>
-      <c r="R13" s="102">
+      <c r="R15" s="102">
         <v>18.82</v>
       </c>
-      <c r="S13" s="102">
+      <c r="S15" s="102">
         <v>18.45</v>
       </c>
-      <c r="T13" s="113">
+      <c r="T15" s="113">
         <v>18.47</v>
       </c>
-      <c r="U13" s="114">
+      <c r="U15" s="114">
         <v>18.12</v>
       </c>
-      <c r="V13" s="115">
+      <c r="V15" s="115">
         <v>18.670000000000002</v>
       </c>
-      <c r="W13" s="102">
+      <c r="W15" s="102">
         <v>18.88</v>
       </c>
-      <c r="X13" s="103">
+      <c r="X15" s="103">
         <v>18.93</v>
       </c>
-      <c r="Y13" s="104">
+      <c r="Y15" s="104">
         <v>18.940000000000001</v>
       </c>
-      <c r="Z13" s="102">
+      <c r="Z15" s="102">
         <v>15.02</v>
       </c>
-      <c r="AA13" s="102">
+      <c r="AA15" s="102">
         <v>17.27</v>
       </c>
-      <c r="AB13" s="155">
+      <c r="AB15" s="155">
         <v>17.600000000000001</v>
       </c>
-      <c r="AC13" s="104">
+      <c r="AC15" s="104">
         <v>17.16</v>
       </c>
-      <c r="AD13" s="104">
+      <c r="AD15" s="104">
         <v>16.62</v>
       </c>
-      <c r="AE13" s="104">
+      <c r="AE15" s="104">
         <v>16.87</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="89" t="s">
+      <c r="AF15" s="102">
+        <v>17.11</v>
+      </c>
+    </row>
+    <row r="16" spans="1:32">
+      <c r="A16" s="89" t="s">
         <v>22</v>
       </c>
-      <c r="B14" s="102">
+      <c r="B16" s="102">
         <v>18.440000000000001</v>
       </c>
-      <c r="C14" s="102">
+      <c r="C16" s="102">
         <v>18.52</v>
       </c>
-      <c r="D14" s="102">
+      <c r="D16" s="102">
         <v>18.77</v>
       </c>
-      <c r="E14" s="105">
+      <c r="E16" s="105">
         <v>20.18</v>
       </c>
-      <c r="F14" s="106">
+      <c r="F16" s="106">
         <v>20.91</v>
       </c>
-      <c r="G14" s="107">
+      <c r="G16" s="107">
         <v>20.75</v>
       </c>
-      <c r="H14" s="108">
+      <c r="H16" s="108">
         <v>20.11</v>
       </c>
-      <c r="I14" s="109">
+      <c r="I16" s="109">
         <v>20.57</v>
       </c>
-      <c r="J14" s="110">
+      <c r="J16" s="110">
         <v>20.260000000000002</v>
       </c>
-      <c r="K14" s="111">
+      <c r="K16" s="111">
         <v>20.34</v>
       </c>
-      <c r="L14" s="112">
+      <c r="L16" s="112">
         <v>20.399999999999999</v>
       </c>
-      <c r="M14" s="102">
+      <c r="M16" s="102">
         <v>20.13</v>
       </c>
-      <c r="N14" s="102">
+      <c r="N16" s="102">
         <v>17.190000000000001</v>
       </c>
-      <c r="O14" s="102">
+      <c r="O16" s="102">
         <v>17.86</v>
       </c>
-      <c r="P14" s="102">
+      <c r="P16" s="102">
         <v>17.63</v>
       </c>
-      <c r="Q14" s="102">
+      <c r="Q16" s="102">
         <v>18.239999999999998</v>
       </c>
-      <c r="R14" s="102">
+      <c r="R16" s="102">
         <v>17.739999999999998</v>
       </c>
-      <c r="S14" s="102">
+      <c r="S16" s="102">
         <v>17.66</v>
       </c>
-      <c r="T14" s="113">
+      <c r="T16" s="113">
         <v>17.48</v>
       </c>
-      <c r="U14" s="114">
+      <c r="U16" s="114">
         <v>17.86</v>
       </c>
-      <c r="V14" s="115">
+      <c r="V16" s="115">
         <v>18.11</v>
       </c>
-      <c r="W14" s="102">
+      <c r="W16" s="102">
         <v>18.12</v>
       </c>
-      <c r="X14" s="103">
+      <c r="X16" s="103">
         <v>18.16</v>
       </c>
-      <c r="Y14" s="104">
+      <c r="Y16" s="104">
         <v>18.329999999999998</v>
       </c>
-      <c r="Z14" s="102">
+      <c r="Z16" s="102">
         <v>15.68</v>
       </c>
-      <c r="AA14" s="102">
+      <c r="AA16" s="102">
         <v>14.45</v>
       </c>
-      <c r="AB14" s="155">
+      <c r="AB16" s="155">
         <v>17.309999999999999</v>
       </c>
-      <c r="AC14" s="104">
+      <c r="AC16" s="104">
         <v>16.809999999999999</v>
       </c>
-      <c r="AD14" s="104">
+      <c r="AD16" s="104">
         <v>16.809999999999999</v>
       </c>
-      <c r="AE14" s="104">
+      <c r="AE16" s="104">
         <v>17</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="89" t="s">
+      <c r="AF16" s="102">
+        <v>17.18</v>
+      </c>
+    </row>
+    <row r="17" spans="1:39">
+      <c r="A17" s="89" t="s">
         <v>23</v>
       </c>
-      <c r="B15" s="102">
+      <c r="B17" s="102">
         <v>21.55</v>
       </c>
-      <c r="C15" s="102">
+      <c r="C17" s="102">
         <v>22.16</v>
       </c>
-      <c r="D15" s="102">
+      <c r="D17" s="102">
         <v>22.27</v>
       </c>
-      <c r="E15" s="105">
+      <c r="E17" s="105">
         <v>22.6</v>
       </c>
-      <c r="F15" s="106">
+      <c r="F17" s="106">
         <v>21.81</v>
       </c>
-      <c r="G15" s="107">
+      <c r="G17" s="107">
         <v>21.6</v>
       </c>
-      <c r="H15" s="108">
+      <c r="H17" s="108">
         <v>21.24</v>
       </c>
-      <c r="I15" s="109">
+      <c r="I17" s="109">
         <v>20.92</v>
       </c>
-      <c r="J15" s="110">
+      <c r="J17" s="110">
         <v>21</v>
       </c>
-      <c r="K15" s="111">
+      <c r="K17" s="111">
         <v>20.73</v>
       </c>
-      <c r="L15" s="112">
+      <c r="L17" s="112">
         <v>20.53</v>
       </c>
-      <c r="M15" s="102">
+      <c r="M17" s="102">
         <v>20.260000000000002</v>
       </c>
-      <c r="N15" s="102">
+      <c r="N17" s="102">
         <v>16.48</v>
       </c>
-      <c r="O15" s="102">
+      <c r="O17" s="102">
         <v>17.91</v>
       </c>
-      <c r="P15" s="102">
+      <c r="P17" s="102">
         <v>18.690000000000001</v>
       </c>
-      <c r="Q15" s="102">
+      <c r="Q17" s="102">
         <v>18.329999999999998</v>
       </c>
-      <c r="R15" s="102">
+      <c r="R17" s="102">
         <v>17.71</v>
       </c>
-      <c r="S15" s="102">
+      <c r="S17" s="102">
         <v>17.38</v>
       </c>
-      <c r="T15" s="113">
+      <c r="T17" s="113">
         <v>17.79</v>
       </c>
-      <c r="U15" s="114">
+      <c r="U17" s="114">
         <v>17.52</v>
       </c>
-      <c r="V15" s="115">
+      <c r="V17" s="115">
         <v>17.37</v>
       </c>
-      <c r="W15" s="102">
+      <c r="W17" s="102">
         <v>17.420000000000002</v>
       </c>
-      <c r="X15" s="103">
+      <c r="X17" s="103">
         <v>17.34</v>
       </c>
-      <c r="Y15" s="104">
+      <c r="Y17" s="104">
         <v>17.39</v>
       </c>
-      <c r="Z15" s="102">
+      <c r="Z17" s="102">
         <v>16.43</v>
       </c>
-      <c r="AA15" s="102">
+      <c r="AA17" s="102">
         <v>18.149999999999999</v>
       </c>
-      <c r="AB15" s="155">
+      <c r="AB17" s="155">
         <v>17.260000000000002</v>
       </c>
-      <c r="AC15" s="104">
+      <c r="AC17" s="104">
         <v>16.190000000000001</v>
       </c>
-      <c r="AD15" s="104">
+      <c r="AD17" s="104">
         <v>16.14</v>
       </c>
-      <c r="AE15" s="104">
+      <c r="AE17" s="104">
         <v>16.38</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="89" t="s">
+      <c r="AF17" s="102">
+        <v>16.309999999999999</v>
+      </c>
+    </row>
+    <row r="18" spans="1:39">
+      <c r="A18" s="89" t="s">
         <v>24</v>
       </c>
-      <c r="B16" s="102">
+      <c r="B18" s="102">
         <v>23.16</v>
       </c>
-      <c r="C16" s="102">
+      <c r="C18" s="102">
         <v>25.75</v>
       </c>
-      <c r="D16" s="102">
+      <c r="D18" s="102">
         <v>24.03</v>
       </c>
-      <c r="E16" s="105">
+      <c r="E18" s="105">
         <v>24.16</v>
       </c>
-      <c r="F16" s="106">
+      <c r="F18" s="106">
         <v>24.12</v>
       </c>
-      <c r="G16" s="107">
+      <c r="G18" s="107">
         <v>23.22</v>
       </c>
-      <c r="H16" s="108">
+      <c r="H18" s="108">
         <v>23.97</v>
       </c>
-      <c r="I16" s="109">
+      <c r="I18" s="109">
         <v>24.13</v>
       </c>
-      <c r="J16" s="110">
+      <c r="J18" s="110">
         <v>24.47</v>
       </c>
-      <c r="K16" s="111">
+      <c r="K18" s="111">
         <v>24.05</v>
       </c>
-      <c r="L16" s="112">
+      <c r="L18" s="112">
         <v>23.68</v>
       </c>
-      <c r="M16" s="102">
+      <c r="M18" s="102">
         <v>23.46</v>
       </c>
-      <c r="N16" s="102">
+      <c r="N18" s="102">
         <v>15.7</v>
       </c>
-      <c r="O16" s="102">
+      <c r="O18" s="102">
         <v>17.920000000000002</v>
       </c>
-      <c r="P16" s="102">
+      <c r="P18" s="102">
         <v>19.11</v>
       </c>
-      <c r="Q16" s="102">
+      <c r="Q18" s="102">
         <v>19.82</v>
       </c>
-      <c r="R16" s="102">
+      <c r="R18" s="102">
         <v>19.32</v>
       </c>
-      <c r="S16" s="102">
+      <c r="S18" s="102">
         <v>19.27</v>
       </c>
-      <c r="T16" s="113">
+      <c r="T18" s="113">
         <v>19.95</v>
       </c>
-      <c r="U16" s="114">
+      <c r="U18" s="114">
         <v>19.399999999999999</v>
       </c>
-      <c r="V16" s="115">
+      <c r="V18" s="115">
         <v>19.73</v>
       </c>
-      <c r="W16" s="102">
+      <c r="W18" s="102">
         <v>20.16</v>
       </c>
-      <c r="X16" s="103">
+      <c r="X18" s="103">
         <v>20.29</v>
       </c>
-      <c r="Y16" s="104">
+      <c r="Y18" s="104">
         <v>20.190000000000001</v>
       </c>
-      <c r="Z16" s="102">
+      <c r="Z18" s="102">
         <v>15.16</v>
       </c>
-      <c r="AA16" s="102">
+      <c r="AA18" s="102">
         <v>16.3</v>
       </c>
-      <c r="AB16" s="155">
+      <c r="AB18" s="155">
         <v>17.22</v>
       </c>
-      <c r="AC16" s="104">
+      <c r="AC18" s="104">
         <v>17.440000000000001</v>
       </c>
-      <c r="AD16" s="104">
+      <c r="AD18" s="104">
         <v>16.91</v>
       </c>
-      <c r="AE16" s="104">
+      <c r="AE18" s="104">
         <v>16.64</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="89" t="s">
+      <c r="AF18" s="102">
+        <v>17.25</v>
+      </c>
+    </row>
+    <row r="19" spans="1:39">
+      <c r="A19" s="89" t="s">
         <v>25</v>
       </c>
-      <c r="B17" s="102">
+      <c r="B19" s="102">
         <v>27.64</v>
       </c>
-      <c r="C17" s="102">
+      <c r="C19" s="102">
         <v>23.01</v>
       </c>
-      <c r="D17" s="102">
+      <c r="D19" s="102">
         <v>21.93</v>
       </c>
-      <c r="E17" s="105">
+      <c r="E19" s="105">
         <v>22.42</v>
       </c>
-      <c r="F17" s="106">
+      <c r="F19" s="106">
         <v>21.86</v>
       </c>
-      <c r="G17" s="107">
+      <c r="G19" s="107">
         <v>21.42</v>
       </c>
-      <c r="H17" s="108">
+      <c r="H19" s="108">
         <v>21.1</v>
       </c>
-      <c r="I17" s="109">
+      <c r="I19" s="109">
         <v>20.49</v>
       </c>
-      <c r="J17" s="110">
+      <c r="J19" s="110">
         <v>20.78</v>
       </c>
-      <c r="K17" s="111">
+      <c r="K19" s="111">
         <v>20.94</v>
       </c>
-      <c r="L17" s="112">
+      <c r="L19" s="112">
         <v>21.21</v>
       </c>
-      <c r="M17" s="102">
+      <c r="M19" s="102">
         <v>21.58</v>
       </c>
-      <c r="N17" s="102">
+      <c r="N19" s="102">
         <v>25.93</v>
       </c>
-      <c r="O17" s="102">
+      <c r="O19" s="102">
         <v>21.47</v>
       </c>
-      <c r="P17" s="102">
+      <c r="P19" s="102">
         <v>19.760000000000002</v>
       </c>
-      <c r="Q17" s="102">
+      <c r="Q19" s="102">
         <v>19.600000000000001</v>
       </c>
-      <c r="R17" s="102">
+      <c r="R19" s="102">
         <v>19.440000000000001</v>
       </c>
-      <c r="S17" s="102">
+      <c r="S19" s="102">
         <v>20.09</v>
       </c>
-      <c r="T17" s="113">
+      <c r="T19" s="113">
         <v>19.82</v>
       </c>
-      <c r="U17" s="114">
+      <c r="U19" s="114">
         <v>19.989999999999998</v>
       </c>
-      <c r="V17" s="115">
+      <c r="V19" s="115">
         <v>20.39</v>
       </c>
-      <c r="W17" s="102">
+      <c r="W19" s="102">
         <v>19.899999999999999</v>
       </c>
-      <c r="X17" s="103">
+      <c r="X19" s="103">
         <v>19.97</v>
       </c>
-      <c r="Y17" s="104">
+      <c r="Y19" s="104">
         <v>20.04</v>
       </c>
-      <c r="Z17" s="102">
+      <c r="Z19" s="102">
         <v>21.23</v>
       </c>
-      <c r="AA17" s="102">
+      <c r="AA19" s="102">
         <v>18.899999999999999</v>
       </c>
-      <c r="AB17" s="155">
+      <c r="AB19" s="155">
         <v>18.14</v>
       </c>
-      <c r="AC17" s="104">
+      <c r="AC19" s="104">
         <v>16.91</v>
       </c>
-      <c r="AD17" s="104">
+      <c r="AD19" s="104">
         <v>16.420000000000002</v>
       </c>
-      <c r="AE17" s="104">
+      <c r="AE19" s="104">
         <v>16.55</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="89" t="s">
+      <c r="AF19" s="102">
+        <v>16.71</v>
+      </c>
+    </row>
+    <row r="20" spans="1:39">
+      <c r="A20" s="89" t="s">
         <v>26</v>
       </c>
-      <c r="B18" s="102">
+      <c r="B20" s="102">
         <v>26.05</v>
       </c>
-      <c r="C18" s="102">
+      <c r="C20" s="102">
         <v>24.47</v>
       </c>
-      <c r="D18" s="102">
+      <c r="D20" s="102">
         <v>21.5</v>
       </c>
-      <c r="E18" s="105">
+      <c r="E20" s="105">
         <v>21.15</v>
       </c>
-      <c r="F18" s="106">
+      <c r="F20" s="106">
         <v>19.04</v>
       </c>
-      <c r="G18" s="107">
+      <c r="G20" s="107">
         <v>18.850000000000001</v>
       </c>
-      <c r="H18" s="108">
+      <c r="H20" s="108">
         <v>18.940000000000001</v>
       </c>
-      <c r="I18" s="109">
+      <c r="I20" s="109">
         <v>19.170000000000002</v>
       </c>
-      <c r="J18" s="110">
+      <c r="J20" s="110">
         <v>19.04</v>
       </c>
-      <c r="K18" s="111">
+      <c r="K20" s="111">
         <v>19.05</v>
       </c>
-      <c r="L18" s="112">
+      <c r="L20" s="112">
         <v>18.899999999999999</v>
       </c>
-      <c r="M18" s="102">
+      <c r="M20" s="102">
         <v>18.920000000000002</v>
       </c>
-      <c r="N18" s="102">
+      <c r="N20" s="102">
         <v>18.760000000000002</v>
       </c>
-      <c r="O18" s="102">
+      <c r="O20" s="102">
         <v>16.920000000000002</v>
       </c>
-      <c r="P18" s="102">
+      <c r="P20" s="102">
         <v>19.82</v>
       </c>
-      <c r="Q18" s="102">
+      <c r="Q20" s="102">
         <v>20.149999999999999</v>
       </c>
-      <c r="R18" s="102">
+      <c r="R20" s="102">
         <v>18.57</v>
       </c>
-      <c r="S18" s="102">
+      <c r="S20" s="102">
         <v>17.739999999999998</v>
       </c>
-      <c r="T18" s="113">
+      <c r="T20" s="113">
         <v>18.329999999999998</v>
       </c>
-      <c r="U18" s="114">
+      <c r="U20" s="114">
         <v>18.25</v>
       </c>
-      <c r="V18" s="115">
+      <c r="V20" s="115">
         <v>18.260000000000002</v>
       </c>
-      <c r="W18" s="102">
+      <c r="W20" s="102">
         <v>18.66</v>
       </c>
-      <c r="X18" s="103">
+      <c r="X20" s="103">
         <v>18.77</v>
       </c>
-      <c r="Y18" s="104">
+      <c r="Y20" s="104">
         <v>18.41</v>
       </c>
-      <c r="Z18" s="102">
+      <c r="Z20" s="102">
         <v>20.43</v>
       </c>
-      <c r="AA18" s="102">
+      <c r="AA20" s="102">
         <v>19.88</v>
       </c>
-      <c r="AB18" s="155">
+      <c r="AB20" s="155">
         <v>19.350000000000001</v>
       </c>
-      <c r="AC18" s="104">
+      <c r="AC20" s="104">
         <v>18.170000000000002</v>
       </c>
-      <c r="AD18" s="104">
+      <c r="AD20" s="104">
         <v>17.329999999999998</v>
       </c>
-      <c r="AE18" s="104">
+      <c r="AE20" s="104">
         <v>17.54</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="179" t="s">
+      <c r="AF20" s="102">
+        <v>17.87</v>
+      </c>
+      <c r="AM20" s="159"/>
+    </row>
+    <row r="21" spans="1:39">
+      <c r="A21" s="181" t="s">
         <v>15</v>
       </c>
-      <c r="B19" s="179"/>
-[...31 lines deleted...]
-      <c r="A20" s="89" t="s">
+      <c r="B21" s="181"/>
+      <c r="C21" s="181"/>
+      <c r="D21" s="181"/>
+      <c r="E21" s="181"/>
+      <c r="F21" s="181"/>
+      <c r="G21" s="181"/>
+      <c r="H21" s="181"/>
+      <c r="I21" s="181"/>
+      <c r="J21" s="181"/>
+      <c r="K21" s="181"/>
+      <c r="L21" s="181"/>
+      <c r="M21" s="181"/>
+      <c r="N21" s="181"/>
+      <c r="O21" s="181"/>
+      <c r="P21" s="181"/>
+      <c r="Q21" s="181"/>
+      <c r="R21" s="181"/>
+      <c r="S21" s="181"/>
+      <c r="T21" s="181"/>
+      <c r="U21" s="181"/>
+      <c r="V21" s="181"/>
+      <c r="W21" s="169"/>
+      <c r="X21" s="166"/>
+      <c r="Y21" s="166"/>
+      <c r="Z21" s="166"/>
+      <c r="AA21" s="166"/>
+      <c r="AB21" s="166"/>
+      <c r="AC21" s="166"/>
+      <c r="AD21" s="166"/>
+      <c r="AE21" s="166"/>
+      <c r="AF21" s="186"/>
+    </row>
+    <row r="22" spans="1:39">
+      <c r="A22" s="89" t="s">
         <v>14</v>
       </c>
-      <c r="B20" s="96">
+      <c r="B22" s="96">
         <v>24.51</v>
       </c>
-      <c r="C20" s="96">
+      <c r="C22" s="96">
         <v>22.68</v>
       </c>
-      <c r="D20" s="96">
+      <c r="D22" s="96">
         <v>21.8</v>
       </c>
-      <c r="E20" s="96">
+      <c r="E22" s="96">
         <v>21.87</v>
       </c>
-      <c r="F20" s="96">
+      <c r="F22" s="96">
         <v>21.35</v>
       </c>
-      <c r="G20" s="96">
+      <c r="G22" s="96">
         <v>20.93</v>
       </c>
-      <c r="H20" s="96">
+      <c r="H22" s="96">
         <v>21.14</v>
       </c>
-      <c r="I20" s="96">
+      <c r="I22" s="96">
         <v>20.99</v>
       </c>
-      <c r="J20" s="96">
+      <c r="J22" s="96">
         <v>20.91</v>
       </c>
-      <c r="K20" s="96">
+      <c r="K22" s="96">
         <v>20.77</v>
       </c>
-      <c r="L20" s="96">
+      <c r="L22" s="96">
         <v>20.7</v>
       </c>
-      <c r="M20" s="96">
+      <c r="M22" s="96">
         <v>20.71</v>
       </c>
-      <c r="N20" s="96">
+      <c r="N22" s="96">
         <v>16.97</v>
       </c>
-      <c r="O20" s="96">
+      <c r="O22" s="96">
         <v>18.100000000000001</v>
       </c>
-      <c r="P20" s="96">
+      <c r="P22" s="96">
         <v>17.670000000000002</v>
       </c>
-      <c r="Q20" s="97">
+      <c r="Q22" s="97">
         <v>18.350000000000001</v>
       </c>
-      <c r="R20" s="98">
+      <c r="R22" s="98">
         <v>18.39</v>
       </c>
-      <c r="S20" s="99">
+      <c r="S22" s="99">
         <v>18.61</v>
       </c>
-      <c r="T20" s="100">
+      <c r="T22" s="100">
         <v>18.79</v>
       </c>
-      <c r="U20" s="100">
+      <c r="U22" s="100">
         <v>18.77</v>
       </c>
-      <c r="V20" s="101">
+      <c r="V22" s="101">
         <v>18.82</v>
       </c>
-      <c r="W20" s="102">
+      <c r="W22" s="102">
         <v>18.77</v>
       </c>
-      <c r="X20" s="103">
+      <c r="X22" s="103">
         <v>18.62</v>
       </c>
-      <c r="Y20" s="104">
+      <c r="Y22" s="104">
         <v>18.600000000000001</v>
       </c>
-      <c r="Z20" s="102">
+      <c r="Z22" s="102">
         <v>17.68</v>
       </c>
-      <c r="AA20" s="102">
+      <c r="AA22" s="102">
         <v>17.09</v>
       </c>
-      <c r="AB20" s="155">
+      <c r="AB22" s="155">
         <v>16.93</v>
       </c>
-      <c r="AC20" s="104">
+      <c r="AC22" s="104">
         <v>16.61</v>
       </c>
-      <c r="AD20" s="104">
+      <c r="AD22" s="104">
         <v>16.350000000000001</v>
       </c>
-      <c r="AE20" s="104">
+      <c r="AE22" s="104">
         <v>16.309999999999999</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="89" t="s">
+      <c r="AF22" s="102">
+        <v>16.489999999999998</v>
+      </c>
+    </row>
+    <row r="23" spans="1:39">
+      <c r="A23" s="89" t="s">
         <v>19</v>
       </c>
-      <c r="B21" s="102">
+      <c r="B23" s="102">
         <v>24.31</v>
       </c>
-      <c r="C21" s="102">
+      <c r="C23" s="102">
         <v>22.46</v>
       </c>
-      <c r="D21" s="102">
+      <c r="D23" s="102">
         <v>21.65</v>
       </c>
-      <c r="E21" s="116">
+      <c r="E23" s="116">
         <v>21.61</v>
       </c>
-      <c r="F21" s="117">
+      <c r="F23" s="117">
         <v>20.96</v>
       </c>
-      <c r="G21" s="118">
+      <c r="G23" s="118">
         <v>20.52</v>
       </c>
-      <c r="H21" s="119">
+      <c r="H23" s="119">
         <v>20.74</v>
       </c>
-      <c r="I21" s="120">
+      <c r="I23" s="120">
         <v>20.46</v>
       </c>
-      <c r="J21" s="121">
+      <c r="J23" s="121">
         <v>20.39</v>
       </c>
-      <c r="K21" s="122">
+      <c r="K23" s="122">
         <v>20.22</v>
       </c>
-      <c r="L21" s="123">
+      <c r="L23" s="123">
         <v>20.13</v>
       </c>
-      <c r="M21" s="102">
+      <c r="M23" s="102">
         <v>20.11</v>
       </c>
-      <c r="N21" s="102">
+      <c r="N23" s="102">
         <v>16.41</v>
       </c>
-      <c r="O21" s="102">
+      <c r="O23" s="102">
         <v>17.440000000000001</v>
       </c>
-      <c r="P21" s="102">
+      <c r="P23" s="102">
         <v>17.04</v>
       </c>
-      <c r="Q21" s="102">
+      <c r="Q23" s="102">
         <v>17.66</v>
       </c>
-      <c r="R21" s="102">
+      <c r="R23" s="102">
         <v>17.8</v>
       </c>
-      <c r="S21" s="102">
+      <c r="S23" s="102">
         <v>17.98</v>
       </c>
-      <c r="T21" s="124">
+      <c r="T23" s="124">
         <v>18.23</v>
       </c>
-      <c r="U21" s="125">
+      <c r="U23" s="125">
         <v>18.21</v>
       </c>
-      <c r="V21" s="126">
+      <c r="V23" s="126">
         <v>18.329999999999998</v>
       </c>
-      <c r="W21" s="102">
+      <c r="W23" s="102">
         <v>18.309999999999999</v>
       </c>
-      <c r="X21" s="103">
+      <c r="X23" s="103">
         <v>18.100000000000001</v>
       </c>
-      <c r="Y21" s="104">
+      <c r="Y23" s="104">
         <v>18.07</v>
       </c>
-      <c r="Z21" s="102">
+      <c r="Z23" s="102">
         <v>17.73</v>
       </c>
-      <c r="AA21" s="102">
+      <c r="AA23" s="102">
         <v>17.12</v>
       </c>
-      <c r="AB21" s="155">
+      <c r="AB23" s="155">
         <v>16.690000000000001</v>
       </c>
-      <c r="AC21" s="104">
+      <c r="AC23" s="104">
         <v>16.239999999999998</v>
       </c>
-      <c r="AD21" s="104">
+      <c r="AD23" s="104">
         <v>16.09</v>
       </c>
-      <c r="AE21" s="104">
+      <c r="AE23" s="104">
         <v>16.010000000000002</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="89" t="s">
+      <c r="AF23" s="102">
+        <v>16.190000000000001</v>
+      </c>
+    </row>
+    <row r="24" spans="1:39">
+      <c r="A24" s="89" t="s">
         <v>20</v>
       </c>
-      <c r="B22" s="102">
+      <c r="B24" s="102">
         <v>25.5</v>
       </c>
-      <c r="C22" s="102">
+      <c r="C24" s="102">
         <v>23.78</v>
       </c>
-      <c r="D22" s="102">
+      <c r="D24" s="102">
         <v>22.55</v>
       </c>
-      <c r="E22" s="116">
+      <c r="E24" s="116">
         <v>23.09</v>
       </c>
-      <c r="F22" s="117">
+      <c r="F24" s="117">
         <v>23.27</v>
       </c>
-      <c r="G22" s="118">
+      <c r="G24" s="118">
         <v>22.91</v>
       </c>
-      <c r="H22" s="119">
+      <c r="H24" s="119">
         <v>23.12</v>
       </c>
-      <c r="I22" s="120">
+      <c r="I24" s="120">
         <v>23.63</v>
       </c>
-      <c r="J22" s="121">
+      <c r="J24" s="121">
         <v>23.5</v>
       </c>
-      <c r="K22" s="122">
+      <c r="K24" s="122">
         <v>23.48</v>
       </c>
-      <c r="L22" s="123">
+      <c r="L24" s="123">
         <v>23.54</v>
       </c>
-      <c r="M22" s="102">
+      <c r="M24" s="102">
         <v>23.64</v>
       </c>
-      <c r="N22" s="102">
+      <c r="N24" s="102">
         <v>19.829999999999998</v>
       </c>
-      <c r="O22" s="102">
+      <c r="O24" s="102">
         <v>21.4</v>
       </c>
-      <c r="P22" s="102">
+      <c r="P24" s="102">
         <v>20.89</v>
       </c>
-      <c r="Q22" s="102">
+      <c r="Q24" s="102">
         <v>21.86</v>
       </c>
-      <c r="R22" s="102">
+      <c r="R24" s="102">
         <v>21.39</v>
       </c>
-      <c r="S22" s="102">
+      <c r="S24" s="102">
         <v>21.79</v>
       </c>
-      <c r="T22" s="124">
+      <c r="T24" s="124">
         <v>21.63</v>
       </c>
-      <c r="U22" s="125">
+      <c r="U24" s="125">
         <v>21.56</v>
       </c>
-      <c r="V22" s="126">
+      <c r="V24" s="126">
         <v>21.31</v>
       </c>
-      <c r="W22" s="102">
+      <c r="W24" s="102">
         <v>21.07</v>
       </c>
-      <c r="X22" s="103">
+      <c r="X24" s="103">
         <v>21.26</v>
       </c>
-      <c r="Y22" s="104">
+      <c r="Y24" s="104">
         <v>21.27</v>
       </c>
-      <c r="Z22" s="102">
+      <c r="Z24" s="102">
         <v>17.399999999999999</v>
       </c>
-      <c r="AA22" s="102">
+      <c r="AA24" s="102">
         <v>16.95</v>
       </c>
-      <c r="AB22" s="155">
+      <c r="AB24" s="155">
         <v>18.13</v>
       </c>
-      <c r="AC22" s="104">
+      <c r="AC24" s="104">
         <v>18.47</v>
       </c>
-      <c r="AD22" s="104">
+      <c r="AD24" s="104">
         <v>17.73</v>
       </c>
-      <c r="AE22" s="104">
+      <c r="AE24" s="104">
         <v>17.86</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="180" t="s">
+      <c r="AF24" s="102">
+        <v>18.03</v>
+      </c>
+    </row>
+    <row r="25" spans="1:39">
+      <c r="A25" s="182" t="s">
         <v>16</v>
       </c>
-      <c r="B23" s="180"/>
-[...31 lines deleted...]
-      <c r="A24" s="89" t="s">
+      <c r="B25" s="182"/>
+      <c r="C25" s="182"/>
+      <c r="D25" s="182"/>
+      <c r="E25" s="182"/>
+      <c r="F25" s="182"/>
+      <c r="G25" s="182"/>
+      <c r="H25" s="182"/>
+      <c r="I25" s="182"/>
+      <c r="J25" s="182"/>
+      <c r="K25" s="182"/>
+      <c r="L25" s="182"/>
+      <c r="M25" s="182"/>
+      <c r="N25" s="182"/>
+      <c r="O25" s="182"/>
+      <c r="P25" s="182"/>
+      <c r="Q25" s="182"/>
+      <c r="R25" s="182"/>
+      <c r="S25" s="182"/>
+      <c r="T25" s="182"/>
+      <c r="U25" s="182"/>
+      <c r="V25" s="182"/>
+      <c r="W25" s="169"/>
+      <c r="X25" s="166"/>
+      <c r="Y25" s="166"/>
+      <c r="Z25" s="166"/>
+      <c r="AA25" s="166"/>
+      <c r="AB25" s="166"/>
+      <c r="AC25" s="166"/>
+      <c r="AD25" s="166"/>
+      <c r="AE25" s="166"/>
+      <c r="AF25" s="186"/>
+    </row>
+    <row r="26" spans="1:39">
+      <c r="A26" s="89" t="s">
         <v>14</v>
       </c>
-      <c r="B24" s="96">
+      <c r="B26" s="96">
         <v>24.33</v>
       </c>
-      <c r="C24" s="96">
+      <c r="C26" s="96">
         <v>23.78</v>
       </c>
-      <c r="D24" s="96">
+      <c r="D26" s="96">
         <v>23.02</v>
       </c>
-      <c r="E24" s="96">
+      <c r="E26" s="96">
         <v>23.43</v>
       </c>
-      <c r="F24" s="96">
+      <c r="F26" s="96">
         <v>22.8</v>
       </c>
-      <c r="G24" s="96">
+      <c r="G26" s="96">
         <v>22.54</v>
       </c>
-      <c r="H24" s="96">
+      <c r="H26" s="96">
         <v>22.65</v>
       </c>
-      <c r="I24" s="96">
+      <c r="I26" s="96">
         <v>22.5</v>
       </c>
-      <c r="J24" s="96">
+      <c r="J26" s="96">
         <v>22.55</v>
       </c>
-      <c r="K24" s="96">
+      <c r="K26" s="96">
         <v>22.47</v>
       </c>
-      <c r="L24" s="96">
+      <c r="L26" s="96">
         <v>22.38</v>
       </c>
-      <c r="M24" s="96">
+      <c r="M26" s="96">
         <v>22.32</v>
       </c>
-      <c r="N24" s="96">
+      <c r="N26" s="96">
         <v>18.37</v>
       </c>
-      <c r="O24" s="96">
+      <c r="O26" s="96">
         <v>19.21</v>
       </c>
-      <c r="P24" s="96">
+      <c r="P26" s="96">
         <v>19.510000000000002</v>
       </c>
-      <c r="Q24" s="97">
+      <c r="Q26" s="97">
         <v>19.86</v>
       </c>
-      <c r="R24" s="98">
+      <c r="R26" s="98">
         <v>19.489999999999998</v>
       </c>
-      <c r="S24" s="99">
+      <c r="S26" s="99">
         <v>19.41</v>
       </c>
-      <c r="T24" s="100">
+      <c r="T26" s="100">
         <v>19.7</v>
       </c>
-      <c r="U24" s="100">
+      <c r="U26" s="100">
         <v>19.66</v>
       </c>
-      <c r="V24" s="101">
+      <c r="V26" s="101">
         <v>19.89</v>
       </c>
-      <c r="W24" s="102">
+      <c r="W26" s="102">
         <v>19.989999999999998</v>
       </c>
-      <c r="X24" s="103">
+      <c r="X26" s="103">
         <v>19.989999999999998</v>
       </c>
-      <c r="Y24" s="104">
+      <c r="Y26" s="104">
         <v>20.05</v>
       </c>
-      <c r="Z24" s="102">
+      <c r="Z26" s="102">
         <v>19.170000000000002</v>
       </c>
-      <c r="AA24" s="102">
+      <c r="AA26" s="102">
         <v>19.02</v>
       </c>
-      <c r="AB24" s="155">
+      <c r="AB26" s="155">
         <v>18.84</v>
       </c>
-      <c r="AC24" s="104">
+      <c r="AC26" s="104">
         <v>18.350000000000001</v>
       </c>
-      <c r="AD24" s="104">
+      <c r="AD26" s="104">
         <v>17.71</v>
       </c>
-      <c r="AE24" s="104">
+      <c r="AE26" s="104">
         <v>17.739999999999998</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="89" t="s">
+      <c r="AF26" s="102">
+        <v>17.920000000000002</v>
+      </c>
+    </row>
+    <row r="27" spans="1:39">
+      <c r="A27" s="89" t="s">
         <v>19</v>
       </c>
-      <c r="B25" s="102">
+      <c r="B27" s="102">
         <v>27.53</v>
       </c>
-      <c r="C25" s="102">
+      <c r="C27" s="102">
         <v>26.68</v>
       </c>
-      <c r="D25" s="102">
+      <c r="D27" s="102">
         <v>25.95</v>
       </c>
-      <c r="E25" s="127">
+      <c r="E27" s="127">
         <v>26.53</v>
       </c>
-      <c r="F25" s="128">
+      <c r="F27" s="128">
         <v>25.77</v>
       </c>
-      <c r="G25" s="129">
+      <c r="G27" s="129">
         <v>25.68</v>
       </c>
-      <c r="H25" s="130">
+      <c r="H27" s="130">
         <v>26.3</v>
       </c>
-      <c r="I25" s="131">
+      <c r="I27" s="131">
         <v>26.18</v>
       </c>
-      <c r="J25" s="132">
+      <c r="J27" s="132">
         <v>26.15</v>
       </c>
-      <c r="K25" s="133">
+      <c r="K27" s="133">
         <v>26.11</v>
       </c>
-      <c r="L25" s="134">
+      <c r="L27" s="134">
         <v>26.16</v>
       </c>
-      <c r="M25" s="102">
+      <c r="M27" s="102">
         <v>26.11</v>
       </c>
-      <c r="N25" s="102">
+      <c r="N27" s="102">
         <v>18.260000000000002</v>
       </c>
-      <c r="O25" s="102">
+      <c r="O27" s="102">
         <v>20.059999999999999</v>
       </c>
-      <c r="P25" s="102">
+      <c r="P27" s="102">
         <v>20.45</v>
       </c>
-      <c r="Q25" s="102">
+      <c r="Q27" s="102">
         <v>21.11</v>
       </c>
-      <c r="R25" s="102">
+      <c r="R27" s="102">
         <v>21.49</v>
       </c>
-      <c r="S25" s="102">
+      <c r="S27" s="102">
         <v>21.69</v>
       </c>
-      <c r="T25" s="135">
+      <c r="T27" s="135">
         <v>21.94</v>
       </c>
-      <c r="U25" s="136">
+      <c r="U27" s="136">
         <v>22.04</v>
       </c>
-      <c r="V25" s="137">
+      <c r="V27" s="137">
         <v>22.4</v>
       </c>
-      <c r="W25" s="102">
+      <c r="W27" s="102">
         <v>22.37</v>
       </c>
-      <c r="X25" s="103">
+      <c r="X27" s="103">
         <v>22.24</v>
       </c>
-      <c r="Y25" s="104">
+      <c r="Y27" s="104">
         <v>22.48</v>
       </c>
-      <c r="Z25" s="102">
+      <c r="Z27" s="102">
         <v>23.02</v>
       </c>
-      <c r="AA25" s="102">
+      <c r="AA27" s="102">
         <v>21.53</v>
       </c>
-      <c r="AB25" s="155">
+      <c r="AB27" s="155">
         <v>20.74</v>
       </c>
-      <c r="AC25" s="104">
+      <c r="AC27" s="104">
         <v>20.61</v>
       </c>
-      <c r="AD25" s="104">
+      <c r="AD27" s="104">
         <v>19.559999999999999</v>
       </c>
-      <c r="AE25" s="104">
+      <c r="AE27" s="104">
         <v>19.510000000000002</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="89" t="s">
+      <c r="AF27" s="102">
+        <v>19.579999999999998</v>
+      </c>
+    </row>
+    <row r="28" spans="1:39">
+      <c r="A28" s="89" t="s">
         <v>20</v>
       </c>
-      <c r="B26" s="102">
+      <c r="B28" s="102">
         <v>28.11</v>
       </c>
-      <c r="C26" s="102">
+      <c r="C28" s="102">
         <v>27.43</v>
       </c>
-      <c r="D26" s="102">
+      <c r="D28" s="102">
         <v>26.36</v>
       </c>
-      <c r="E26" s="127">
+      <c r="E28" s="127">
         <v>25.69</v>
       </c>
-      <c r="F26" s="128">
+      <c r="F28" s="128">
         <v>25.71</v>
       </c>
-      <c r="G26" s="129">
+      <c r="G28" s="129">
         <v>25.06</v>
       </c>
-      <c r="H26" s="130">
+      <c r="H28" s="130">
         <v>24.74</v>
       </c>
-      <c r="I26" s="131">
+      <c r="I28" s="131">
         <v>24.05</v>
       </c>
-      <c r="J26" s="132">
+      <c r="J28" s="132">
         <v>23.97</v>
       </c>
-      <c r="K26" s="133">
+      <c r="K28" s="133">
         <v>24.14</v>
       </c>
-      <c r="L26" s="134">
+      <c r="L28" s="134">
         <v>23.77</v>
       </c>
-      <c r="M26" s="102">
+      <c r="M28" s="102">
         <v>23.31</v>
       </c>
-      <c r="N26" s="102">
+      <c r="N28" s="102">
         <v>17.850000000000001</v>
       </c>
-      <c r="O26" s="102">
+      <c r="O28" s="102">
         <v>20.28</v>
       </c>
-      <c r="P26" s="102">
+      <c r="P28" s="102">
         <v>19.47</v>
       </c>
-      <c r="Q26" s="102">
+      <c r="Q28" s="102">
         <v>19.829999999999998</v>
       </c>
-      <c r="R26" s="102">
+      <c r="R28" s="102">
         <v>19.43</v>
       </c>
-      <c r="S26" s="102">
+      <c r="S28" s="102">
         <v>19.03</v>
       </c>
-      <c r="T26" s="135">
+      <c r="T28" s="135">
         <v>20.010000000000002</v>
       </c>
-      <c r="U26" s="136">
+      <c r="U28" s="136">
         <v>20.399999999999999</v>
       </c>
-      <c r="V26" s="137">
+      <c r="V28" s="137">
         <v>20.54</v>
       </c>
-      <c r="W26" s="102">
+      <c r="W28" s="102">
         <v>21.1</v>
       </c>
-      <c r="X26" s="103">
+      <c r="X28" s="103">
         <v>21.47</v>
       </c>
-      <c r="Y26" s="104">
+      <c r="Y28" s="104">
         <v>21.46</v>
       </c>
-      <c r="Z26" s="102">
+      <c r="Z28" s="102">
         <v>18.71</v>
       </c>
-      <c r="AA26" s="102">
+      <c r="AA28" s="102">
         <v>19.940000000000001</v>
       </c>
-      <c r="AB26" s="155">
+      <c r="AB28" s="155">
         <v>19.91</v>
       </c>
-      <c r="AC26" s="104">
+      <c r="AC28" s="104">
         <v>20.07</v>
       </c>
-      <c r="AD26" s="104">
+      <c r="AD28" s="104">
         <v>18.88</v>
       </c>
-      <c r="AE26" s="104">
+      <c r="AE28" s="104">
         <v>18.29</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="89" t="s">
+      <c r="AF28" s="102">
+        <v>18.670000000000002</v>
+      </c>
+    </row>
+    <row r="29" spans="1:39">
+      <c r="A29" s="89" t="s">
         <v>21</v>
       </c>
-      <c r="B27" s="102">
+      <c r="B29" s="102">
         <v>18.579999999999998</v>
       </c>
-      <c r="C27" s="102">
+      <c r="C29" s="102">
         <v>18.3</v>
       </c>
-      <c r="D27" s="102">
+      <c r="D29" s="102">
         <v>18.68</v>
       </c>
-      <c r="E27" s="127">
+      <c r="E29" s="127">
         <v>19.440000000000001</v>
       </c>
-      <c r="F27" s="128">
+      <c r="F29" s="128">
         <v>18.64</v>
       </c>
-      <c r="G27" s="129">
+      <c r="G29" s="129">
         <v>18.760000000000002</v>
       </c>
-      <c r="H27" s="130">
+      <c r="H29" s="130">
         <v>18.87</v>
       </c>
-      <c r="I27" s="131">
+      <c r="I29" s="131">
         <v>18.579999999999998</v>
       </c>
-      <c r="J27" s="132">
+      <c r="J29" s="132">
         <v>18.829999999999998</v>
       </c>
-      <c r="K27" s="133">
+      <c r="K29" s="133">
         <v>18.72</v>
       </c>
-      <c r="L27" s="134">
+      <c r="L29" s="134">
         <v>18.440000000000001</v>
       </c>
-      <c r="M27" s="102">
+      <c r="M29" s="102">
         <v>18.8</v>
       </c>
-      <c r="N27" s="102">
+      <c r="N29" s="102">
         <v>18.53</v>
       </c>
-      <c r="O27" s="102">
+      <c r="O29" s="102">
         <v>20.36</v>
       </c>
-      <c r="P27" s="102">
+      <c r="P29" s="102">
         <v>19.420000000000002</v>
       </c>
-      <c r="Q27" s="102">
+      <c r="Q29" s="102">
         <v>19.96</v>
       </c>
-      <c r="R27" s="102">
+      <c r="R29" s="102">
         <v>18.82</v>
       </c>
-      <c r="S27" s="102">
+      <c r="S29" s="102">
         <v>18.45</v>
       </c>
-      <c r="T27" s="135">
+      <c r="T29" s="135">
         <v>18.47</v>
       </c>
-      <c r="U27" s="136">
+      <c r="U29" s="136">
         <v>18.12</v>
       </c>
-      <c r="V27" s="137">
+      <c r="V29" s="137">
         <v>18.670000000000002</v>
       </c>
-      <c r="W27" s="102">
+      <c r="W29" s="102">
         <v>18.88</v>
       </c>
-      <c r="X27" s="103">
+      <c r="X29" s="103">
         <v>18.93</v>
       </c>
-      <c r="Y27" s="104">
+      <c r="Y29" s="104">
         <v>18.940000000000001</v>
       </c>
-      <c r="Z27" s="102">
+      <c r="Z29" s="102">
         <v>15.02</v>
       </c>
-      <c r="AA27" s="102">
+      <c r="AA29" s="102">
         <v>17.27</v>
       </c>
-      <c r="AB27" s="155">
+      <c r="AB29" s="155">
         <v>17.600000000000001</v>
       </c>
-      <c r="AC27" s="104">
+      <c r="AC29" s="104">
         <v>17.16</v>
       </c>
-      <c r="AD27" s="104">
+      <c r="AD29" s="104">
         <v>16.62</v>
       </c>
-      <c r="AE27" s="104">
+      <c r="AE29" s="104">
         <v>16.87</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A28" s="89" t="s">
+      <c r="AF29" s="102">
+        <v>17.11</v>
+      </c>
+    </row>
+    <row r="30" spans="1:39">
+      <c r="A30" s="89" t="s">
         <v>22</v>
       </c>
-      <c r="B28" s="102">
+      <c r="B30" s="102">
         <v>18.440000000000001</v>
       </c>
-      <c r="C28" s="102">
+      <c r="C30" s="102">
         <v>18.52</v>
       </c>
-      <c r="D28" s="102">
+      <c r="D30" s="102">
         <v>18.77</v>
       </c>
-      <c r="E28" s="127">
+      <c r="E30" s="127">
         <v>20.18</v>
       </c>
-      <c r="F28" s="128">
+      <c r="F30" s="128">
         <v>20.91</v>
       </c>
-      <c r="G28" s="129">
+      <c r="G30" s="129">
         <v>20.75</v>
       </c>
-      <c r="H28" s="130">
+      <c r="H30" s="130">
         <v>20.11</v>
       </c>
-      <c r="I28" s="131">
+      <c r="I30" s="131">
         <v>20.57</v>
       </c>
-      <c r="J28" s="132">
+      <c r="J30" s="132">
         <v>20.260000000000002</v>
       </c>
-      <c r="K28" s="133">
+      <c r="K30" s="133">
         <v>20.34</v>
       </c>
-      <c r="L28" s="134">
+      <c r="L30" s="134">
         <v>20.399999999999999</v>
       </c>
-      <c r="M28" s="102">
+      <c r="M30" s="102">
         <v>20.13</v>
       </c>
-      <c r="N28" s="102">
+      <c r="N30" s="102">
         <v>17.190000000000001</v>
       </c>
-      <c r="O28" s="102">
+      <c r="O30" s="102">
         <v>17.86</v>
       </c>
-      <c r="P28" s="102">
+      <c r="P30" s="102">
         <v>17.63</v>
       </c>
-      <c r="Q28" s="102">
+      <c r="Q30" s="102">
         <v>18.239999999999998</v>
       </c>
-      <c r="R28" s="102">
+      <c r="R30" s="102">
         <v>17.739999999999998</v>
       </c>
-      <c r="S28" s="102">
+      <c r="S30" s="102">
         <v>17.66</v>
       </c>
-      <c r="T28" s="135">
+      <c r="T30" s="135">
         <v>17.48</v>
       </c>
-      <c r="U28" s="136">
+      <c r="U30" s="136">
         <v>17.86</v>
       </c>
-      <c r="V28" s="137">
+      <c r="V30" s="137">
         <v>18.11</v>
       </c>
-      <c r="W28" s="102">
+      <c r="W30" s="102">
         <v>18.12</v>
       </c>
-      <c r="X28" s="103">
+      <c r="X30" s="103">
         <v>18.16</v>
       </c>
-      <c r="Y28" s="104">
+      <c r="Y30" s="104">
         <v>18.329999999999998</v>
       </c>
-      <c r="Z28" s="102">
+      <c r="Z30" s="102">
         <v>15.68</v>
       </c>
-      <c r="AA28" s="102">
+      <c r="AA30" s="102">
         <v>14.45</v>
       </c>
-      <c r="AB28" s="155">
+      <c r="AB30" s="155">
         <v>17.309999999999999</v>
       </c>
-      <c r="AC28" s="104">
+      <c r="AC30" s="104">
         <v>16.809999999999999</v>
       </c>
-      <c r="AD28" s="104">
+      <c r="AD30" s="104">
         <v>16.809999999999999</v>
       </c>
-      <c r="AE28" s="104">
+      <c r="AE30" s="104">
         <v>17</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="89" t="s">
+      <c r="AF30" s="102">
+        <v>17.18</v>
+      </c>
+    </row>
+    <row r="31" spans="1:39">
+      <c r="A31" s="89" t="s">
         <v>23</v>
       </c>
-      <c r="B29" s="102">
+      <c r="B31" s="102">
         <v>21.55</v>
       </c>
-      <c r="C29" s="102">
+      <c r="C31" s="102">
         <v>22.16</v>
       </c>
-      <c r="D29" s="102">
+      <c r="D31" s="102">
         <v>22.27</v>
       </c>
-      <c r="E29" s="127">
+      <c r="E31" s="127">
         <v>22.6</v>
       </c>
-      <c r="F29" s="128">
+      <c r="F31" s="128">
         <v>21.81</v>
       </c>
-      <c r="G29" s="129">
+      <c r="G31" s="129">
         <v>21.6</v>
       </c>
-      <c r="H29" s="130">
+      <c r="H31" s="130">
         <v>21.24</v>
       </c>
-      <c r="I29" s="131">
+      <c r="I31" s="131">
         <v>20.92</v>
       </c>
-      <c r="J29" s="132">
+      <c r="J31" s="132">
         <v>21</v>
       </c>
-      <c r="K29" s="133">
+      <c r="K31" s="133">
         <v>20.73</v>
       </c>
-      <c r="L29" s="134">
+      <c r="L31" s="134">
         <v>20.53</v>
       </c>
-      <c r="M29" s="102">
+      <c r="M31" s="102">
         <v>20.260000000000002</v>
       </c>
-      <c r="N29" s="102">
+      <c r="N31" s="102">
         <v>16.48</v>
       </c>
-      <c r="O29" s="102">
+      <c r="O31" s="102">
         <v>17.91</v>
       </c>
-      <c r="P29" s="102">
+      <c r="P31" s="102">
         <v>18.690000000000001</v>
       </c>
-      <c r="Q29" s="102">
+      <c r="Q31" s="102">
         <v>18.329999999999998</v>
       </c>
-      <c r="R29" s="102">
+      <c r="R31" s="102">
         <v>17.71</v>
       </c>
-      <c r="S29" s="102">
+      <c r="S31" s="102">
         <v>17.38</v>
       </c>
-      <c r="T29" s="135">
+      <c r="T31" s="135">
         <v>17.79</v>
       </c>
-      <c r="U29" s="136">
+      <c r="U31" s="136">
         <v>17.52</v>
       </c>
-      <c r="V29" s="137">
+      <c r="V31" s="137">
         <v>17.37</v>
       </c>
-      <c r="W29" s="102">
+      <c r="W31" s="102">
         <v>17.420000000000002</v>
       </c>
-      <c r="X29" s="103">
+      <c r="X31" s="103">
         <v>17.34</v>
       </c>
-      <c r="Y29" s="104">
+      <c r="Y31" s="104">
         <v>17.39</v>
       </c>
-      <c r="Z29" s="102">
+      <c r="Z31" s="102">
         <v>16.43</v>
       </c>
-      <c r="AA29" s="102">
+      <c r="AA31" s="102">
         <v>18.149999999999999</v>
       </c>
-      <c r="AB29" s="155">
+      <c r="AB31" s="155">
         <v>17.260000000000002</v>
       </c>
-      <c r="AC29" s="104">
+      <c r="AC31" s="104">
         <v>16.190000000000001</v>
       </c>
-      <c r="AD29" s="104">
+      <c r="AD31" s="104">
         <v>16.14</v>
       </c>
-      <c r="AE29" s="104">
+      <c r="AE31" s="104">
         <v>16.38</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A30" s="89" t="s">
+      <c r="AF31" s="102">
+        <v>16.309999999999999</v>
+      </c>
+    </row>
+    <row r="32" spans="1:39">
+      <c r="A32" s="89" t="s">
         <v>24</v>
       </c>
-      <c r="B30" s="102">
+      <c r="B32" s="102">
         <v>23.16</v>
       </c>
-      <c r="C30" s="102">
+      <c r="C32" s="102">
         <v>25.75</v>
       </c>
-      <c r="D30" s="102">
+      <c r="D32" s="102">
         <v>24.03</v>
       </c>
-      <c r="E30" s="127">
+      <c r="E32" s="127">
         <v>24.16</v>
       </c>
-      <c r="F30" s="128">
+      <c r="F32" s="128">
         <v>24.12</v>
       </c>
-      <c r="G30" s="129">
+      <c r="G32" s="129">
         <v>23.22</v>
       </c>
-      <c r="H30" s="130">
+      <c r="H32" s="130">
         <v>23.97</v>
       </c>
-      <c r="I30" s="131">
+      <c r="I32" s="131">
         <v>24.13</v>
       </c>
-      <c r="J30" s="132">
+      <c r="J32" s="132">
         <v>24.47</v>
       </c>
-      <c r="K30" s="133">
+      <c r="K32" s="133">
         <v>24.05</v>
       </c>
-      <c r="L30" s="134">
+      <c r="L32" s="134">
         <v>23.68</v>
       </c>
-      <c r="M30" s="102">
+      <c r="M32" s="102">
         <v>23.46</v>
       </c>
-      <c r="N30" s="102">
+      <c r="N32" s="102">
         <v>15.7</v>
       </c>
-      <c r="O30" s="102">
+      <c r="O32" s="102">
         <v>17.920000000000002</v>
       </c>
-      <c r="P30" s="102">
+      <c r="P32" s="102">
         <v>19.11</v>
       </c>
-      <c r="Q30" s="102">
+      <c r="Q32" s="102">
         <v>19.82</v>
       </c>
-      <c r="R30" s="102">
+      <c r="R32" s="102">
         <v>19.32</v>
       </c>
-      <c r="S30" s="102">
+      <c r="S32" s="102">
         <v>19.27</v>
       </c>
-      <c r="T30" s="135">
+      <c r="T32" s="135">
         <v>19.95</v>
       </c>
-      <c r="U30" s="136">
+      <c r="U32" s="136">
         <v>19.399999999999999</v>
       </c>
-      <c r="V30" s="137">
+      <c r="V32" s="137">
         <v>19.73</v>
       </c>
-      <c r="W30" s="102">
+      <c r="W32" s="102">
         <v>20.16</v>
       </c>
-      <c r="X30" s="103">
+      <c r="X32" s="103">
         <v>20.29</v>
       </c>
-      <c r="Y30" s="104">
+      <c r="Y32" s="104">
         <v>20.190000000000001</v>
       </c>
-      <c r="Z30" s="102">
+      <c r="Z32" s="102">
         <v>15.16</v>
       </c>
-      <c r="AA30" s="102">
+      <c r="AA32" s="102">
         <v>16.3</v>
       </c>
-      <c r="AB30" s="155">
+      <c r="AB32" s="155">
         <v>17.22</v>
       </c>
-      <c r="AC30" s="104">
+      <c r="AC32" s="104">
         <v>17.440000000000001</v>
       </c>
-      <c r="AD30" s="104">
+      <c r="AD32" s="104">
         <v>16.91</v>
       </c>
-      <c r="AE30" s="104">
+      <c r="AE32" s="104">
         <v>16.64</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A31" s="89" t="s">
+      <c r="AF32" s="102">
+        <v>17.25</v>
+      </c>
+    </row>
+    <row r="33" spans="1:32">
+      <c r="A33" s="89" t="s">
         <v>25</v>
       </c>
-      <c r="B31" s="102">
+      <c r="B33" s="102">
         <v>27.64</v>
       </c>
-      <c r="C31" s="102">
+      <c r="C33" s="102">
         <v>23.01</v>
       </c>
-      <c r="D31" s="102">
+      <c r="D33" s="102">
         <v>21.93</v>
       </c>
-      <c r="E31" s="127">
+      <c r="E33" s="127">
         <v>22.42</v>
       </c>
-      <c r="F31" s="128">
+      <c r="F33" s="128">
         <v>21.86</v>
       </c>
-      <c r="G31" s="129">
+      <c r="G33" s="129">
         <v>21.42</v>
       </c>
-      <c r="H31" s="130">
+      <c r="H33" s="130">
         <v>21.1</v>
       </c>
-      <c r="I31" s="131">
+      <c r="I33" s="131">
         <v>20.49</v>
       </c>
-      <c r="J31" s="132">
+      <c r="J33" s="132">
         <v>20.78</v>
       </c>
-      <c r="K31" s="133">
+      <c r="K33" s="133">
         <v>20.94</v>
       </c>
-      <c r="L31" s="134">
+      <c r="L33" s="134">
         <v>21.21</v>
       </c>
-      <c r="M31" s="102">
+      <c r="M33" s="102">
         <v>21.58</v>
       </c>
-      <c r="N31" s="102">
+      <c r="N33" s="102">
         <v>25.93</v>
       </c>
-      <c r="O31" s="102">
+      <c r="O33" s="102">
         <v>21.47</v>
       </c>
-      <c r="P31" s="102">
+      <c r="P33" s="102">
         <v>19.760000000000002</v>
       </c>
-      <c r="Q31" s="102">
+      <c r="Q33" s="102">
         <v>19.600000000000001</v>
       </c>
-      <c r="R31" s="102">
+      <c r="R33" s="102">
         <v>19.440000000000001</v>
       </c>
-      <c r="S31" s="102">
+      <c r="S33" s="102">
         <v>20.09</v>
       </c>
-      <c r="T31" s="135">
+      <c r="T33" s="135">
         <v>19.82</v>
       </c>
-      <c r="U31" s="136">
+      <c r="U33" s="136">
         <v>19.989999999999998</v>
       </c>
-      <c r="V31" s="137">
+      <c r="V33" s="137">
         <v>20.39</v>
       </c>
-      <c r="W31" s="102">
+      <c r="W33" s="102">
         <v>19.899999999999999</v>
       </c>
-      <c r="X31" s="103">
+      <c r="X33" s="103">
         <v>19.97</v>
       </c>
-      <c r="Y31" s="104">
+      <c r="Y33" s="104">
         <v>20.04</v>
       </c>
-      <c r="Z31" s="102">
+      <c r="Z33" s="102">
         <v>21.23</v>
       </c>
-      <c r="AA31" s="102">
+      <c r="AA33" s="102">
         <v>18.899999999999999</v>
       </c>
-      <c r="AB31" s="155">
+      <c r="AB33" s="155">
         <v>18.14</v>
       </c>
-      <c r="AC31" s="104">
+      <c r="AC33" s="104">
         <v>16.91</v>
       </c>
-      <c r="AD31" s="104">
+      <c r="AD33" s="104">
         <v>16.420000000000002</v>
       </c>
-      <c r="AE31" s="104">
+      <c r="AE33" s="104">
         <v>16.55</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A32" s="90" t="s">
+      <c r="AF33" s="102">
+        <v>16.71</v>
+      </c>
+    </row>
+    <row r="34" spans="1:32">
+      <c r="A34" s="90" t="s">
         <v>26</v>
       </c>
-      <c r="B32" s="138">
+      <c r="B34" s="138">
         <v>26.05</v>
       </c>
-      <c r="C32" s="138">
+      <c r="C34" s="138">
         <v>24.47</v>
       </c>
-      <c r="D32" s="138">
+      <c r="D34" s="138">
         <v>21.5</v>
       </c>
-      <c r="E32" s="139">
+      <c r="E34" s="139">
         <v>21.15</v>
       </c>
-      <c r="F32" s="140">
+      <c r="F34" s="140">
         <v>19.04</v>
       </c>
-      <c r="G32" s="141">
+      <c r="G34" s="141">
         <v>18.850000000000001</v>
       </c>
-      <c r="H32" s="142">
+      <c r="H34" s="142">
         <v>18.940000000000001</v>
       </c>
-      <c r="I32" s="143">
+      <c r="I34" s="143">
         <v>19.170000000000002</v>
       </c>
-      <c r="J32" s="144">
+      <c r="J34" s="144">
         <v>19.04</v>
       </c>
-      <c r="K32" s="145">
+      <c r="K34" s="145">
         <v>19.05</v>
       </c>
-      <c r="L32" s="146">
+      <c r="L34" s="146">
         <v>18.899999999999999</v>
       </c>
-      <c r="M32" s="138">
+      <c r="M34" s="138">
         <v>18.920000000000002</v>
       </c>
-      <c r="N32" s="138">
+      <c r="N34" s="138">
         <v>18.760000000000002</v>
       </c>
-      <c r="O32" s="138">
+      <c r="O34" s="138">
         <v>16.920000000000002</v>
       </c>
-      <c r="P32" s="138">
+      <c r="P34" s="138">
         <v>19.82</v>
       </c>
-      <c r="Q32" s="138">
+      <c r="Q34" s="138">
         <v>20.149999999999999</v>
       </c>
-      <c r="R32" s="138">
+      <c r="R34" s="138">
         <v>18.57</v>
       </c>
-      <c r="S32" s="138">
+      <c r="S34" s="138">
         <v>17.739999999999998</v>
       </c>
-      <c r="T32" s="147">
+      <c r="T34" s="147">
         <v>18.329999999999998</v>
       </c>
-      <c r="U32" s="148">
+      <c r="U34" s="148">
         <v>18.25</v>
       </c>
-      <c r="V32" s="149">
+      <c r="V34" s="149">
         <v>18.260000000000002</v>
       </c>
-      <c r="W32" s="138">
+      <c r="W34" s="138">
         <v>18.66</v>
       </c>
-      <c r="X32" s="150">
+      <c r="X34" s="150">
         <v>18.77</v>
       </c>
-      <c r="Y32" s="138">
+      <c r="Y34" s="138">
         <v>18.41</v>
       </c>
-      <c r="Z32" s="138">
+      <c r="Z34" s="138">
         <v>20.43</v>
       </c>
-      <c r="AA32" s="138">
+      <c r="AA34" s="138">
         <v>19.88</v>
       </c>
-      <c r="AB32" s="156">
+      <c r="AB34" s="156">
         <v>19.350000000000001</v>
       </c>
-      <c r="AC32" s="138">
+      <c r="AC34" s="138">
         <v>18.170000000000002</v>
       </c>
-      <c r="AD32" s="138">
+      <c r="AD34" s="138">
         <v>17.329999999999998</v>
       </c>
-      <c r="AE32" s="138">
+      <c r="AE34" s="138">
         <v>17.54</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A33" s="151" t="s">
+      <c r="AF34" s="138">
+        <v>17.87</v>
+      </c>
+    </row>
+    <row r="35" spans="1:32">
+      <c r="A35" s="151" t="s">
         <v>41</v>
       </c>
-      <c r="B33" s="151"/>
-[...4 lines deleted...]
-      <c r="G33" s="151"/>
+      <c r="B35" s="151"/>
+      <c r="C35" s="151"/>
+      <c r="D35" s="151"/>
+      <c r="E35" s="151"/>
+      <c r="F35" s="151"/>
+      <c r="G35" s="151"/>
     </row>
   </sheetData>
   <mergeCells count="9">
-    <mergeCell ref="Z7:AE7"/>
-[...7 lines deleted...]
-    <mergeCell ref="N7:Y7"/>
+    <mergeCell ref="A6:AF6"/>
+    <mergeCell ref="AE8:AF8"/>
+    <mergeCell ref="A21:AE21"/>
+    <mergeCell ref="A25:AE25"/>
+    <mergeCell ref="A11:AE11"/>
+    <mergeCell ref="A9:A10"/>
+    <mergeCell ref="B9:M9"/>
+    <mergeCell ref="N9:Y9"/>
+    <mergeCell ref="Z9:AF9"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Births</vt:lpstr>