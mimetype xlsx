--- v0 (2026-04-14)
+++ v1 (2026-05-29)
@@ -13,51 +13,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="7" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
   </bookViews>
   <sheets>
     <sheet name="Population" sheetId="8" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="100" uniqueCount="30">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="101" uniqueCount="30">
   <si>
     <t>All population</t>
   </si>
   <si>
     <t>Urban population</t>
   </si>
   <si>
     <t>Rural population</t>
   </si>
   <si>
     <t>Mens</t>
   </si>
   <si>
     <t>Womens</t>
   </si>
   <si>
     <t>January 1</t>
   </si>
   <si>
     <t>February 1</t>
   </si>
   <si>
     <t>March 1</t>
   </si>
   <si>
@@ -899,51 +899,51 @@
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="228">
+  <cellXfs count="230">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="30" fillId="0" borderId="0" xfId="21" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
@@ -1510,89 +1510,91 @@
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="30" fillId="0" borderId="3" xfId="152" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="30" fillId="0" borderId="3" xfId="153" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="30" fillId="0" borderId="3" xfId="154" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="27" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="30" fillId="0" borderId="0" xfId="38" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="29" fillId="0" borderId="0" xfId="30" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...9 lines deleted...]
-    </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="29" fillId="0" borderId="0" xfId="30" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="155">
     <cellStyle name="Акцент1" xfId="15" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Акцент2" xfId="16" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Акцент3" xfId="17" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Акцент4" xfId="18" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Акцент5" xfId="19" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Акцент6" xfId="20" builtinId="49" customBuiltin="1"/>
     <cellStyle name="Ввод " xfId="7" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Вывод" xfId="8" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Вычисление" xfId="9" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Заголовок 1" xfId="1" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Заголовок 2" xfId="2" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Заголовок 3" xfId="3" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Заголовок 4" xfId="4" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Итог" xfId="14" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Контрольная ячейка" xfId="11" builtinId="23" customBuiltin="1"/>
     <cellStyle name="Название 2" xfId="22"/>
     <cellStyle name="Нейтральный 2" xfId="23"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 100" xfId="86"/>
     <cellStyle name="Обычный 101" xfId="103"/>
     <cellStyle name="Обычный 102" xfId="120"/>
     <cellStyle name="Обычный 103" xfId="136"/>
@@ -1734,82 +1736,82 @@
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>1</xdr:colOff>
+      <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>209550</xdr:colOff>
+      <xdr:colOff>371474</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>152400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Рисунок 2" descr="F:\НАУРЗБЕКОВА АСЕЛЬ (каб 824)\2018-2025 МОИ ДОКУМЕНТЫ\10) 2018-2026 ПЕРЕПИСКА\2026\ВНУТРЕННЯЯ БНС\Хат СП по измен. лого\2 вариант заново\Приложение\логотип\ЛОГО АНГ по левому краю.png"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-              <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" val="0"/>
+              <a14:useLocalDpi xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns="" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="1" y="0"/>
-          <a:ext cx="1800224" cy="800100"/>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1962149" cy="800100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -2070,166 +2072,169 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A6:AE149"/>
+  <dimension ref="A6:AF141"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A6" sqref="A6:AE6"/>
+      <selection activeCell="AF15" sqref="AF15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="15.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="8.5703125" style="1" customWidth="1"/>
     <col min="3" max="3" width="8.7109375" style="1" customWidth="1"/>
     <col min="4" max="4" width="8.140625" style="1" customWidth="1"/>
     <col min="5" max="5" width="7.5703125" style="1" customWidth="1"/>
     <col min="6" max="7" width="6.7109375" style="1" customWidth="1"/>
     <col min="8" max="8" width="6.85546875" style="1" customWidth="1"/>
     <col min="9" max="9" width="7.28515625" style="1" customWidth="1"/>
     <col min="10" max="10" width="9.7109375" style="1" customWidth="1"/>
     <col min="11" max="11" width="8.140625" style="1" customWidth="1"/>
     <col min="12" max="13" width="9.140625" style="1"/>
     <col min="14" max="14" width="7.85546875" style="1" customWidth="1"/>
     <col min="15" max="15" width="8.7109375" style="1" customWidth="1"/>
     <col min="16" max="16" width="8.28515625" style="1" customWidth="1"/>
     <col min="17" max="17" width="7.5703125" style="1" customWidth="1"/>
     <col min="18" max="18" width="7.140625" style="1" customWidth="1"/>
     <col min="19" max="19" width="7" style="1" customWidth="1"/>
     <col min="20" max="20" width="7.42578125" style="1" customWidth="1"/>
     <col min="21" max="21" width="7.85546875" style="1" customWidth="1"/>
     <col min="22" max="22" width="10" style="1" customWidth="1"/>
     <col min="23" max="23" width="8.5703125" style="1" customWidth="1"/>
     <col min="24" max="24" width="9" style="1" customWidth="1"/>
     <col min="25" max="25" width="0.140625" style="1" hidden="1" customWidth="1"/>
     <col min="26" max="27" width="9.140625" style="1" hidden="1" customWidth="1"/>
     <col min="28" max="28" width="9.140625" style="1"/>
     <col min="29" max="29" width="8" style="1" customWidth="1"/>
     <col min="30" max="30" width="8.42578125" style="1" customWidth="1"/>
     <col min="31" max="31" width="8" style="1" customWidth="1"/>
-    <col min="32" max="16384" width="9.140625" style="1"/>
+    <col min="32" max="32" width="7.42578125" style="1" customWidth="1"/>
+    <col min="33" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="6" spans="1:31" ht="21" customHeight="1">
-      <c r="A6" s="226" t="s">
+    <row r="6" spans="1:32" ht="21" customHeight="1">
+      <c r="A6" s="223" t="s">
         <v>29</v>
       </c>
-      <c r="B6" s="226"/>
-[...33 lines deleted...]
-      <c r="B8" s="219">
+      <c r="B6" s="223"/>
+      <c r="C6" s="223"/>
+      <c r="D6" s="223"/>
+      <c r="E6" s="223"/>
+      <c r="F6" s="223"/>
+      <c r="G6" s="223"/>
+      <c r="H6" s="223"/>
+      <c r="I6" s="223"/>
+      <c r="J6" s="223"/>
+      <c r="K6" s="223"/>
+      <c r="L6" s="223"/>
+      <c r="M6" s="223"/>
+      <c r="N6" s="223"/>
+      <c r="O6" s="223"/>
+      <c r="P6" s="223"/>
+      <c r="Q6" s="223"/>
+      <c r="R6" s="223"/>
+      <c r="S6" s="223"/>
+      <c r="T6" s="223"/>
+      <c r="U6" s="223"/>
+      <c r="V6" s="223"/>
+      <c r="W6" s="223"/>
+      <c r="X6" s="224"/>
+      <c r="Y6" s="225"/>
+      <c r="Z6" s="225"/>
+      <c r="AA6" s="225"/>
+      <c r="AB6" s="225"/>
+      <c r="AC6" s="225"/>
+      <c r="AD6" s="225"/>
+      <c r="AE6" s="225"/>
+      <c r="AF6" s="225"/>
+    </row>
+    <row r="7" spans="1:32" ht="14.25" customHeight="1"/>
+    <row r="8" spans="1:32" ht="14.25" customHeight="1">
+      <c r="A8" s="214"/>
+      <c r="B8" s="216">
         <v>2024</v>
       </c>
-      <c r="C8" s="219"/>
-[...10 lines deleted...]
-      <c r="N8" s="220">
+      <c r="C8" s="216"/>
+      <c r="D8" s="216"/>
+      <c r="E8" s="216"/>
+      <c r="F8" s="216"/>
+      <c r="G8" s="216"/>
+      <c r="H8" s="216"/>
+      <c r="I8" s="216"/>
+      <c r="J8" s="216"/>
+      <c r="K8" s="216"/>
+      <c r="L8" s="216"/>
+      <c r="M8" s="216"/>
+      <c r="N8" s="217">
         <v>2025</v>
       </c>
-      <c r="O8" s="221"/>
-[...13 lines deleted...]
-      <c r="AC8" s="224">
+      <c r="O8" s="218"/>
+      <c r="P8" s="218"/>
+      <c r="Q8" s="218"/>
+      <c r="R8" s="218"/>
+      <c r="S8" s="218"/>
+      <c r="T8" s="218"/>
+      <c r="U8" s="218"/>
+      <c r="V8" s="218"/>
+      <c r="W8" s="218"/>
+      <c r="X8" s="219"/>
+      <c r="Y8" s="219"/>
+      <c r="Z8" s="219"/>
+      <c r="AA8" s="219"/>
+      <c r="AB8" s="220"/>
+      <c r="AC8" s="221">
         <v>2026</v>
       </c>
-      <c r="AD8" s="225"/>
-[...3 lines deleted...]
-      <c r="A9" s="218"/>
+      <c r="AD8" s="222"/>
+      <c r="AE8" s="222"/>
+      <c r="AF8" s="219"/>
+    </row>
+    <row r="9" spans="1:32" ht="14.25" customHeight="1">
+      <c r="A9" s="215"/>
       <c r="B9" s="209" t="s">
         <v>5</v>
       </c>
       <c r="C9" s="22" t="s">
         <v>6</v>
       </c>
       <c r="D9" s="22" t="s">
         <v>7</v>
       </c>
       <c r="E9" s="22" t="s">
         <v>8</v>
       </c>
       <c r="F9" s="22" t="s">
         <v>9</v>
       </c>
       <c r="G9" s="22" t="s">
         <v>10</v>
       </c>
       <c r="H9" s="22" t="s">
         <v>11</v>
       </c>
       <c r="I9" s="22" t="s">
         <v>12</v>
       </c>
       <c r="J9" s="22" t="s">
@@ -2267,87 +2272,90 @@
       </c>
       <c r="U9" s="25" t="s">
         <v>12</v>
       </c>
       <c r="V9" s="25" t="s">
         <v>13</v>
       </c>
       <c r="W9" s="25" t="s">
         <v>14</v>
       </c>
       <c r="X9" s="25" t="s">
         <v>15</v>
       </c>
       <c r="AB9" s="25" t="s">
         <v>16</v>
       </c>
       <c r="AC9" s="21" t="s">
         <v>5</v>
       </c>
       <c r="AD9" s="22" t="s">
         <v>6</v>
       </c>
       <c r="AE9" s="22" t="s">
         <v>7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="214" t="s">
+      <c r="AF9" s="22" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="10" spans="1:32" ht="15">
+      <c r="A10" s="227" t="s">
         <v>0</v>
       </c>
-      <c r="B10" s="214"/>
-[...30 lines deleted...]
-    <row r="11" spans="1:31">
+      <c r="B10" s="227"/>
+      <c r="C10" s="227"/>
+      <c r="D10" s="227"/>
+      <c r="E10" s="227"/>
+      <c r="F10" s="227"/>
+      <c r="G10" s="227"/>
+      <c r="H10" s="227"/>
+      <c r="I10" s="227"/>
+      <c r="J10" s="227"/>
+      <c r="K10" s="227"/>
+      <c r="L10" s="227"/>
+      <c r="M10" s="227"/>
+      <c r="N10" s="227"/>
+      <c r="O10" s="227"/>
+      <c r="P10" s="227"/>
+      <c r="Q10" s="227"/>
+      <c r="R10" s="227"/>
+      <c r="S10" s="227"/>
+      <c r="T10" s="227"/>
+      <c r="U10" s="227"/>
+      <c r="V10" s="227"/>
+      <c r="W10" s="227"/>
+      <c r="X10" s="228"/>
+      <c r="Y10" s="225"/>
+      <c r="Z10" s="225"/>
+      <c r="AA10" s="225"/>
+      <c r="AB10" s="225"/>
+      <c r="AC10" s="225"/>
+      <c r="AD10" s="225"/>
+      <c r="AE10" s="225"/>
+    </row>
+    <row r="11" spans="1:32">
       <c r="A11" s="66" t="s">
         <v>20</v>
       </c>
       <c r="B11" s="71">
         <v>704078</v>
       </c>
       <c r="C11" s="71">
         <v>704911</v>
       </c>
       <c r="D11" s="71">
         <v>705901</v>
       </c>
       <c r="E11" s="6">
         <v>706711</v>
       </c>
       <c r="F11" s="6">
         <v>707609</v>
       </c>
       <c r="G11" s="7">
         <v>708290</v>
       </c>
       <c r="H11" s="6">
         <v>708529</v>
       </c>
       <c r="I11" s="6">
@@ -2391,52 +2399,55 @@
       </c>
       <c r="V11" s="17">
         <v>713933</v>
       </c>
       <c r="W11" s="17">
         <v>714213</v>
       </c>
       <c r="X11" s="17">
         <v>714771</v>
       </c>
       <c r="Y11" s="63"/>
       <c r="Z11" s="64"/>
       <c r="AA11" s="64"/>
       <c r="AB11" s="208">
         <v>715428</v>
       </c>
       <c r="AC11" s="75">
         <v>716071</v>
       </c>
       <c r="AD11" s="75">
         <v>716377</v>
       </c>
       <c r="AE11" s="210">
         <v>716725</v>
       </c>
-    </row>
-    <row r="12" spans="1:31">
+      <c r="AF11" s="210">
+        <v>717347</v>
+      </c>
+    </row>
+    <row r="12" spans="1:32">
       <c r="A12" s="67" t="s">
         <v>21</v>
       </c>
       <c r="B12" s="27">
         <v>412272</v>
       </c>
       <c r="C12" s="28">
         <v>413277</v>
       </c>
       <c r="D12" s="28">
         <v>414122</v>
       </c>
       <c r="E12" s="29">
         <v>414840</v>
       </c>
       <c r="F12" s="30">
         <v>415687</v>
       </c>
       <c r="G12" s="17">
         <v>416434</v>
       </c>
       <c r="H12" s="17">
         <v>417232</v>
       </c>
       <c r="I12" s="31">
@@ -2477,52 +2488,55 @@
       </c>
       <c r="U12" s="29">
         <v>427540</v>
       </c>
       <c r="V12" s="17">
         <v>428280</v>
       </c>
       <c r="W12" s="37">
         <v>428891</v>
       </c>
       <c r="X12" s="17">
         <v>429784</v>
       </c>
       <c r="AB12" s="208">
         <v>430629</v>
       </c>
       <c r="AC12" s="75">
         <v>431254</v>
       </c>
       <c r="AD12" s="75">
         <v>431731</v>
       </c>
       <c r="AE12" s="210">
         <v>432166</v>
       </c>
-    </row>
-    <row r="13" spans="1:31">
+      <c r="AF12" s="210">
+        <v>432799</v>
+      </c>
+    </row>
+    <row r="13" spans="1:32">
       <c r="A13" s="67" t="s">
         <v>22</v>
       </c>
       <c r="B13" s="27">
         <v>86872</v>
       </c>
       <c r="C13" s="28">
         <v>86945</v>
       </c>
       <c r="D13" s="28">
         <v>87063</v>
       </c>
       <c r="E13" s="29">
         <v>87121</v>
       </c>
       <c r="F13" s="30">
         <v>87260</v>
       </c>
       <c r="G13" s="17">
         <v>87315</v>
       </c>
       <c r="H13" s="17">
         <v>86860</v>
       </c>
       <c r="I13" s="31">
@@ -2563,52 +2577,55 @@
       </c>
       <c r="U13" s="29">
         <v>84364</v>
       </c>
       <c r="V13" s="17">
         <v>84168</v>
       </c>
       <c r="W13" s="37">
         <v>84046</v>
       </c>
       <c r="X13" s="17">
         <v>83955</v>
       </c>
       <c r="AB13" s="208">
         <v>83902</v>
       </c>
       <c r="AC13" s="75">
         <v>83958</v>
       </c>
       <c r="AD13" s="75">
         <v>83930</v>
       </c>
       <c r="AE13" s="210">
         <v>83896</v>
       </c>
-    </row>
-    <row r="14" spans="1:31">
+      <c r="AF13" s="210">
+        <v>83974</v>
+      </c>
+    </row>
+    <row r="14" spans="1:32">
       <c r="A14" s="67" t="s">
         <v>23</v>
       </c>
       <c r="B14" s="27">
         <v>32799</v>
       </c>
       <c r="C14" s="28">
         <v>32732</v>
       </c>
       <c r="D14" s="28">
         <v>32755</v>
       </c>
       <c r="E14" s="29">
         <v>32766</v>
       </c>
       <c r="F14" s="30">
         <v>32719</v>
       </c>
       <c r="G14" s="17">
         <v>32698</v>
       </c>
       <c r="H14" s="17">
         <v>32689</v>
       </c>
       <c r="I14" s="31">
@@ -2649,52 +2666,55 @@
       </c>
       <c r="U14" s="29">
         <v>32523</v>
       </c>
       <c r="V14" s="17">
         <v>32448</v>
       </c>
       <c r="W14" s="37">
         <v>32450</v>
       </c>
       <c r="X14" s="17">
         <v>32399</v>
       </c>
       <c r="AB14" s="208">
         <v>32388</v>
       </c>
       <c r="AC14" s="75">
         <v>32428</v>
       </c>
       <c r="AD14" s="75">
         <v>32378</v>
       </c>
       <c r="AE14" s="210">
         <v>32370</v>
       </c>
-    </row>
-    <row r="15" spans="1:31">
+      <c r="AF14" s="210">
+        <v>32349</v>
+      </c>
+    </row>
+    <row r="15" spans="1:32">
       <c r="A15" s="67" t="s">
         <v>24</v>
       </c>
       <c r="B15" s="27">
         <v>26373</v>
       </c>
       <c r="C15" s="28">
         <v>26351</v>
       </c>
       <c r="D15" s="28">
         <v>26365</v>
       </c>
       <c r="E15" s="29">
         <v>26362</v>
       </c>
       <c r="F15" s="30">
         <v>26382</v>
       </c>
       <c r="G15" s="17">
         <v>26368</v>
       </c>
       <c r="H15" s="17">
         <v>26365</v>
       </c>
       <c r="I15" s="31">
@@ -2735,52 +2755,55 @@
       </c>
       <c r="U15" s="29">
         <v>25970</v>
       </c>
       <c r="V15" s="17">
         <v>25910</v>
       </c>
       <c r="W15" s="37">
         <v>25877</v>
       </c>
       <c r="X15" s="17">
         <v>25828</v>
       </c>
       <c r="AB15" s="208">
         <v>25831</v>
       </c>
       <c r="AC15" s="75">
         <v>25841</v>
       </c>
       <c r="AD15" s="75">
         <v>25787</v>
       </c>
       <c r="AE15" s="210">
         <v>25789</v>
       </c>
-    </row>
-    <row r="16" spans="1:31">
+      <c r="AF15" s="210">
+        <v>25805</v>
+      </c>
+    </row>
+    <row r="16" spans="1:32">
       <c r="A16" s="67" t="s">
         <v>25</v>
       </c>
       <c r="B16" s="27">
         <v>56008</v>
       </c>
       <c r="C16" s="28">
         <v>55895</v>
       </c>
       <c r="D16" s="28">
         <v>55875</v>
       </c>
       <c r="E16" s="29">
         <v>55906</v>
       </c>
       <c r="F16" s="30">
         <v>55880</v>
       </c>
       <c r="G16" s="17">
         <v>55880</v>
       </c>
       <c r="H16" s="17">
         <v>55859</v>
       </c>
       <c r="I16" s="31">
@@ -2821,52 +2844,55 @@
       </c>
       <c r="U16" s="29">
         <v>55014</v>
       </c>
       <c r="V16" s="17">
         <v>54890</v>
       </c>
       <c r="W16" s="37">
         <v>54842</v>
       </c>
       <c r="X16" s="17">
         <v>54807</v>
       </c>
       <c r="AB16" s="208">
         <v>54777</v>
       </c>
       <c r="AC16" s="75">
         <v>54737</v>
       </c>
       <c r="AD16" s="75">
         <v>54688</v>
       </c>
       <c r="AE16" s="210">
         <v>54669</v>
       </c>
-    </row>
-    <row r="17" spans="1:31">
+      <c r="AF16" s="210">
+        <v>54622</v>
+      </c>
+    </row>
+    <row r="17" spans="1:32">
       <c r="A17" s="67" t="s">
         <v>26</v>
       </c>
       <c r="B17" s="27">
         <v>30869</v>
       </c>
       <c r="C17" s="28">
         <v>30822</v>
       </c>
       <c r="D17" s="28">
         <v>30848</v>
       </c>
       <c r="E17" s="29">
         <v>30833</v>
       </c>
       <c r="F17" s="30">
         <v>30822</v>
       </c>
       <c r="G17" s="17">
         <v>30851</v>
       </c>
       <c r="H17" s="17">
         <v>30835</v>
       </c>
       <c r="I17" s="31">
@@ -2907,52 +2933,55 @@
       </c>
       <c r="U17" s="29">
         <v>30613</v>
       </c>
       <c r="V17" s="17">
         <v>30530</v>
       </c>
       <c r="W17" s="37">
         <v>30468</v>
       </c>
       <c r="X17" s="17">
         <v>30412</v>
       </c>
       <c r="AB17" s="208">
         <v>30356</v>
       </c>
       <c r="AC17" s="75">
         <v>30364</v>
       </c>
       <c r="AD17" s="75">
         <v>30350</v>
       </c>
       <c r="AE17" s="210">
         <v>30361</v>
       </c>
-    </row>
-    <row r="18" spans="1:31">
+      <c r="AF17" s="210">
+        <v>30371</v>
+      </c>
+    </row>
+    <row r="18" spans="1:32">
       <c r="A18" s="67" t="s">
         <v>27</v>
       </c>
       <c r="B18" s="27">
         <v>29671</v>
       </c>
       <c r="C18" s="28">
         <v>29709</v>
       </c>
       <c r="D18" s="28">
         <v>29673</v>
       </c>
       <c r="E18" s="29">
         <v>29689</v>
       </c>
       <c r="F18" s="30">
         <v>29675</v>
       </c>
       <c r="G18" s="17">
         <v>29636</v>
       </c>
       <c r="H18" s="17">
         <v>29571</v>
       </c>
       <c r="I18" s="31">
@@ -2993,52 +3022,55 @@
       </c>
       <c r="U18" s="29">
         <v>29240</v>
       </c>
       <c r="V18" s="17">
         <v>29159</v>
       </c>
       <c r="W18" s="37">
         <v>29150</v>
       </c>
       <c r="X18" s="17">
         <v>29139</v>
       </c>
       <c r="AB18" s="208">
         <v>29129</v>
       </c>
       <c r="AC18" s="75">
         <v>29144</v>
       </c>
       <c r="AD18" s="75">
         <v>29187</v>
       </c>
       <c r="AE18" s="210">
         <v>29138</v>
       </c>
-    </row>
-    <row r="19" spans="1:31">
+      <c r="AF18" s="210">
+        <v>29108</v>
+      </c>
+    </row>
+    <row r="19" spans="1:32">
       <c r="A19" s="68" t="s">
         <v>28</v>
       </c>
       <c r="B19" s="27">
         <v>29210</v>
       </c>
       <c r="C19" s="28">
         <v>29176</v>
       </c>
       <c r="D19" s="28">
         <v>29196</v>
       </c>
       <c r="E19" s="29">
         <v>29194</v>
       </c>
       <c r="F19" s="30">
         <v>29184</v>
       </c>
       <c r="G19" s="17">
         <v>29108</v>
       </c>
       <c r="H19" s="17">
         <v>29118</v>
       </c>
       <c r="I19" s="31">
@@ -3079,87 +3111,91 @@
       </c>
       <c r="U19" s="39">
         <v>28608</v>
       </c>
       <c r="V19" s="17">
         <v>28548</v>
       </c>
       <c r="W19" s="37">
         <v>28489</v>
       </c>
       <c r="X19" s="17">
         <v>28447</v>
       </c>
       <c r="AB19" s="208">
         <v>28416</v>
       </c>
       <c r="AC19" s="75">
         <v>28345</v>
       </c>
       <c r="AD19" s="75">
         <v>28326</v>
       </c>
       <c r="AE19" s="210">
         <v>28336</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="212" t="s">
+      <c r="AF19" s="211">
+        <v>28319</v>
+      </c>
+    </row>
+    <row r="20" spans="1:32" ht="15">
+      <c r="A20" s="226" t="s">
         <v>3</v>
       </c>
-      <c r="B20" s="212"/>
-[...30 lines deleted...]
-    <row r="21" spans="1:31">
+      <c r="B20" s="226"/>
+      <c r="C20" s="226"/>
+      <c r="D20" s="226"/>
+      <c r="E20" s="226"/>
+      <c r="F20" s="226"/>
+      <c r="G20" s="226"/>
+      <c r="H20" s="226"/>
+      <c r="I20" s="226"/>
+      <c r="J20" s="226"/>
+      <c r="K20" s="226"/>
+      <c r="L20" s="226"/>
+      <c r="M20" s="226"/>
+      <c r="N20" s="226"/>
+      <c r="O20" s="226"/>
+      <c r="P20" s="226"/>
+      <c r="Q20" s="226"/>
+      <c r="R20" s="226"/>
+      <c r="S20" s="226"/>
+      <c r="T20" s="226"/>
+      <c r="U20" s="226"/>
+      <c r="V20" s="226"/>
+      <c r="W20" s="226"/>
+      <c r="X20" s="225"/>
+      <c r="Y20" s="225"/>
+      <c r="Z20" s="225"/>
+      <c r="AA20" s="225"/>
+      <c r="AB20" s="225"/>
+      <c r="AC20" s="225"/>
+      <c r="AD20" s="225"/>
+      <c r="AE20" s="225"/>
+      <c r="AF20" s="69"/>
+    </row>
+    <row r="21" spans="1:32">
       <c r="A21" s="66" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="72">
         <v>347880</v>
       </c>
       <c r="C21" s="10">
         <v>348283</v>
       </c>
       <c r="D21" s="72">
         <v>348849</v>
       </c>
       <c r="E21" s="10">
         <v>349177</v>
       </c>
       <c r="F21" s="10">
         <v>349646</v>
       </c>
       <c r="G21" s="10">
         <v>349990</v>
       </c>
       <c r="H21" s="10">
         <v>350204</v>
       </c>
       <c r="I21" s="10">
@@ -3200,52 +3236,55 @@
       </c>
       <c r="U21" s="12">
         <v>353318</v>
       </c>
       <c r="V21" s="17">
         <v>353395</v>
       </c>
       <c r="W21" s="17">
         <v>353600</v>
       </c>
       <c r="X21" s="73">
         <v>353832</v>
       </c>
       <c r="AB21" s="75">
         <v>354189</v>
       </c>
       <c r="AC21" s="75">
         <v>354526</v>
       </c>
       <c r="AD21" s="75">
         <v>354756</v>
       </c>
       <c r="AE21" s="75">
         <v>354909</v>
       </c>
-    </row>
-    <row r="22" spans="1:31">
+      <c r="AF21" s="73">
+        <v>355244</v>
+      </c>
+    </row>
+    <row r="22" spans="1:32">
       <c r="A22" s="67" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="72">
         <v>200236</v>
       </c>
       <c r="C22" s="10">
         <v>200732</v>
       </c>
       <c r="D22" s="72">
         <v>201179</v>
       </c>
       <c r="E22" s="75">
         <v>201491</v>
       </c>
       <c r="F22" s="76">
         <v>201942</v>
       </c>
       <c r="G22" s="75">
         <v>202331</v>
       </c>
       <c r="H22" s="77">
         <v>202789</v>
       </c>
       <c r="I22" s="78">
@@ -3286,52 +3325,55 @@
       </c>
       <c r="U22" s="90">
         <v>207915</v>
       </c>
       <c r="V22" s="91">
         <v>208264</v>
       </c>
       <c r="W22" s="75">
         <v>208630</v>
       </c>
       <c r="X22" s="73">
         <v>208976</v>
       </c>
       <c r="AB22" s="75">
         <v>209375</v>
       </c>
       <c r="AC22" s="75">
         <v>209724</v>
       </c>
       <c r="AD22" s="75">
         <v>209992</v>
       </c>
       <c r="AE22" s="75">
         <v>210212</v>
       </c>
-    </row>
-    <row r="23" spans="1:31">
+      <c r="AF22" s="73">
+        <v>210547</v>
+      </c>
+    </row>
+    <row r="23" spans="1:32">
       <c r="A23" s="67" t="s">
         <v>22</v>
       </c>
       <c r="B23" s="72">
         <v>43441</v>
       </c>
       <c r="C23" s="10">
         <v>43480</v>
       </c>
       <c r="D23" s="72">
         <v>43560</v>
       </c>
       <c r="E23" s="75">
         <v>43555</v>
       </c>
       <c r="F23" s="76">
         <v>43625</v>
       </c>
       <c r="G23" s="75">
         <v>43661</v>
       </c>
       <c r="H23" s="77">
         <v>43470</v>
       </c>
       <c r="I23" s="78">
@@ -3372,52 +3414,55 @@
       </c>
       <c r="U23" s="90">
         <v>42381</v>
       </c>
       <c r="V23" s="91">
         <v>42283</v>
       </c>
       <c r="W23" s="75">
         <v>42248</v>
       </c>
       <c r="X23" s="73">
         <v>42197</v>
       </c>
       <c r="AB23" s="75">
         <v>42173</v>
       </c>
       <c r="AC23" s="75">
         <v>42192</v>
       </c>
       <c r="AD23" s="75">
         <v>42194</v>
       </c>
       <c r="AE23" s="75">
         <v>42168</v>
       </c>
-    </row>
-    <row r="24" spans="1:31">
+      <c r="AF23" s="73">
+        <v>42213</v>
+      </c>
+    </row>
+    <row r="24" spans="1:32">
       <c r="A24" s="67" t="s">
         <v>23</v>
       </c>
       <c r="B24" s="72">
         <v>16712</v>
       </c>
       <c r="C24" s="10">
         <v>16671</v>
       </c>
       <c r="D24" s="72">
         <v>16692</v>
       </c>
       <c r="E24" s="75">
         <v>16699</v>
       </c>
       <c r="F24" s="76">
         <v>16669</v>
       </c>
       <c r="G24" s="75">
         <v>16634</v>
       </c>
       <c r="H24" s="77">
         <v>16619</v>
       </c>
       <c r="I24" s="78">
@@ -3458,52 +3503,55 @@
       </c>
       <c r="U24" s="90">
         <v>16589</v>
       </c>
       <c r="V24" s="91">
         <v>16584</v>
       </c>
       <c r="W24" s="75">
         <v>16586</v>
       </c>
       <c r="X24" s="73">
         <v>16580</v>
       </c>
       <c r="AB24" s="75">
         <v>16583</v>
       </c>
       <c r="AC24" s="75">
         <v>16602</v>
       </c>
       <c r="AD24" s="75">
         <v>16585</v>
       </c>
       <c r="AE24" s="75">
         <v>16583</v>
       </c>
-    </row>
-    <row r="25" spans="1:31">
+      <c r="AF24" s="73">
+        <v>16575</v>
+      </c>
+    </row>
+    <row r="25" spans="1:32">
       <c r="A25" s="67" t="s">
         <v>24</v>
       </c>
       <c r="B25" s="72">
         <v>13586</v>
       </c>
       <c r="C25" s="10">
         <v>13581</v>
       </c>
       <c r="D25" s="72">
         <v>13581</v>
       </c>
       <c r="E25" s="75">
         <v>13587</v>
       </c>
       <c r="F25" s="76">
         <v>13587</v>
       </c>
       <c r="G25" s="75">
         <v>13583</v>
       </c>
       <c r="H25" s="77">
         <v>13576</v>
       </c>
       <c r="I25" s="78">
@@ -3544,52 +3592,55 @@
       </c>
       <c r="U25" s="90">
         <v>13417</v>
       </c>
       <c r="V25" s="91">
         <v>13382</v>
       </c>
       <c r="W25" s="75">
         <v>13365</v>
       </c>
       <c r="X25" s="73">
         <v>13345</v>
       </c>
       <c r="AB25" s="75">
         <v>13354</v>
       </c>
       <c r="AC25" s="75">
         <v>13368</v>
       </c>
       <c r="AD25" s="75">
         <v>13330</v>
       </c>
       <c r="AE25" s="75">
         <v>13346</v>
       </c>
-    </row>
-    <row r="26" spans="1:31">
+      <c r="AF25" s="73">
+        <v>13364</v>
+      </c>
+    </row>
+    <row r="26" spans="1:32">
       <c r="A26" s="67" t="s">
         <v>25</v>
       </c>
       <c r="B26" s="72">
         <v>28611</v>
       </c>
       <c r="C26" s="10">
         <v>28548</v>
       </c>
       <c r="D26" s="72">
         <v>28542</v>
       </c>
       <c r="E26" s="75">
         <v>28562</v>
       </c>
       <c r="F26" s="76">
         <v>28541</v>
       </c>
       <c r="G26" s="75">
         <v>28541</v>
       </c>
       <c r="H26" s="77">
         <v>28541</v>
       </c>
       <c r="I26" s="78">
@@ -3630,52 +3681,55 @@
       </c>
       <c r="U26" s="90">
         <v>28168</v>
       </c>
       <c r="V26" s="91">
         <v>28133</v>
       </c>
       <c r="W26" s="75">
         <v>28106</v>
       </c>
       <c r="X26" s="73">
         <v>28105</v>
       </c>
       <c r="AB26" s="75">
         <v>28106</v>
       </c>
       <c r="AC26" s="75">
         <v>28086</v>
       </c>
       <c r="AD26" s="75">
         <v>28061</v>
       </c>
       <c r="AE26" s="75">
         <v>28053</v>
       </c>
-    </row>
-    <row r="27" spans="1:31">
+      <c r="AF26" s="73">
+        <v>28030</v>
+      </c>
+    </row>
+    <row r="27" spans="1:32">
       <c r="A27" s="67" t="s">
         <v>26</v>
       </c>
       <c r="B27" s="72">
         <v>15852</v>
       </c>
       <c r="C27" s="10">
         <v>15821</v>
       </c>
       <c r="D27" s="72">
         <v>15849</v>
       </c>
       <c r="E27" s="75">
         <v>15832</v>
       </c>
       <c r="F27" s="76">
         <v>15817</v>
       </c>
       <c r="G27" s="75">
         <v>15834</v>
       </c>
       <c r="H27" s="77">
         <v>15827</v>
       </c>
       <c r="I27" s="78">
@@ -3716,52 +3770,55 @@
       </c>
       <c r="U27" s="90">
         <v>15801</v>
       </c>
       <c r="V27" s="91">
         <v>15758</v>
       </c>
       <c r="W27" s="75">
         <v>15722</v>
       </c>
       <c r="X27" s="73">
         <v>15691</v>
       </c>
       <c r="AB27" s="75">
         <v>15676</v>
       </c>
       <c r="AC27" s="75">
         <v>15671</v>
       </c>
       <c r="AD27" s="75">
         <v>15678</v>
       </c>
       <c r="AE27" s="75">
         <v>15679</v>
       </c>
-    </row>
-    <row r="28" spans="1:31">
+      <c r="AF27" s="73">
+        <v>15687</v>
+      </c>
+    </row>
+    <row r="28" spans="1:32">
       <c r="A28" s="67" t="s">
         <v>27</v>
       </c>
       <c r="B28" s="72">
         <v>14796</v>
       </c>
       <c r="C28" s="10">
         <v>14809</v>
       </c>
       <c r="D28" s="72">
         <v>14797</v>
       </c>
       <c r="E28" s="75">
         <v>14802</v>
       </c>
       <c r="F28" s="76">
         <v>14813</v>
       </c>
       <c r="G28" s="75">
         <v>14793</v>
       </c>
       <c r="H28" s="77">
         <v>14756</v>
       </c>
       <c r="I28" s="78">
@@ -3802,52 +3859,55 @@
       </c>
       <c r="U28" s="90">
         <v>14638</v>
       </c>
       <c r="V28" s="91">
         <v>14607</v>
       </c>
       <c r="W28" s="75">
         <v>14602</v>
       </c>
       <c r="X28" s="73">
         <v>14605</v>
       </c>
       <c r="AB28" s="75">
         <v>14605</v>
       </c>
       <c r="AC28" s="75">
         <v>14620</v>
       </c>
       <c r="AD28" s="75">
         <v>14660</v>
       </c>
       <c r="AE28" s="75">
         <v>14608</v>
       </c>
-    </row>
-    <row r="29" spans="1:31">
+      <c r="AF28" s="73">
+        <v>14580</v>
+      </c>
+    </row>
+    <row r="29" spans="1:32">
       <c r="A29" s="68" t="s">
         <v>28</v>
       </c>
       <c r="B29" s="72">
         <v>14646</v>
       </c>
       <c r="C29" s="10">
         <v>14641</v>
       </c>
       <c r="D29" s="72">
         <v>14649</v>
       </c>
       <c r="E29" s="75">
         <v>14649</v>
       </c>
       <c r="F29" s="76">
         <v>14652</v>
       </c>
       <c r="G29" s="75">
         <v>14613</v>
       </c>
       <c r="H29" s="77">
         <v>14626</v>
       </c>
       <c r="I29" s="78">
@@ -3888,87 +3948,91 @@
       </c>
       <c r="U29" s="90">
         <v>14409</v>
       </c>
       <c r="V29" s="91">
         <v>14384</v>
       </c>
       <c r="W29" s="75">
         <v>14341</v>
       </c>
       <c r="X29" s="73">
         <v>14333</v>
       </c>
       <c r="AB29" s="75">
         <v>14317</v>
       </c>
       <c r="AC29" s="75">
         <v>14263</v>
       </c>
       <c r="AD29" s="75">
         <v>14256</v>
       </c>
       <c r="AE29" s="75">
         <v>14260</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A30" s="212" t="s">
+      <c r="AF29" s="73">
+        <v>14248</v>
+      </c>
+    </row>
+    <row r="30" spans="1:32" s="5" customFormat="1" ht="15">
+      <c r="A30" s="226" t="s">
         <v>4</v>
       </c>
-      <c r="B30" s="212"/>
-[...30 lines deleted...]
-    <row r="31" spans="1:31">
+      <c r="B30" s="226"/>
+      <c r="C30" s="226"/>
+      <c r="D30" s="226"/>
+      <c r="E30" s="226"/>
+      <c r="F30" s="226"/>
+      <c r="G30" s="226"/>
+      <c r="H30" s="226"/>
+      <c r="I30" s="226"/>
+      <c r="J30" s="226"/>
+      <c r="K30" s="226"/>
+      <c r="L30" s="226"/>
+      <c r="M30" s="226"/>
+      <c r="N30" s="226"/>
+      <c r="O30" s="226"/>
+      <c r="P30" s="226"/>
+      <c r="Q30" s="226"/>
+      <c r="R30" s="226"/>
+      <c r="S30" s="226"/>
+      <c r="T30" s="226"/>
+      <c r="U30" s="226"/>
+      <c r="V30" s="226"/>
+      <c r="W30" s="226"/>
+      <c r="X30" s="225"/>
+      <c r="Y30" s="225"/>
+      <c r="Z30" s="225"/>
+      <c r="AA30" s="225"/>
+      <c r="AB30" s="225"/>
+      <c r="AC30" s="225"/>
+      <c r="AD30" s="225"/>
+      <c r="AE30" s="225"/>
+      <c r="AF30" s="213"/>
+    </row>
+    <row r="31" spans="1:32">
       <c r="A31" s="66" t="s">
         <v>20</v>
       </c>
       <c r="B31" s="72">
         <v>356198</v>
       </c>
       <c r="C31" s="72">
         <v>356628</v>
       </c>
       <c r="D31" s="72">
         <v>357052</v>
       </c>
       <c r="E31" s="13">
         <v>357534</v>
       </c>
       <c r="F31" s="13">
         <v>357963</v>
       </c>
       <c r="G31" s="13">
         <v>358300</v>
       </c>
       <c r="H31" s="13">
         <v>358325</v>
       </c>
       <c r="I31" s="13">
@@ -4009,52 +4073,55 @@
       </c>
       <c r="U31" s="16">
         <v>360554</v>
       </c>
       <c r="V31" s="17">
         <v>360538</v>
       </c>
       <c r="W31" s="17">
         <v>360613</v>
       </c>
       <c r="X31" s="73">
         <v>360939</v>
       </c>
       <c r="AB31" s="75">
         <v>361239</v>
       </c>
       <c r="AC31" s="75">
         <v>361479</v>
       </c>
       <c r="AD31" s="75">
         <v>361621</v>
       </c>
       <c r="AE31" s="75">
         <v>361816</v>
       </c>
-    </row>
-    <row r="32" spans="1:31">
+      <c r="AF31" s="73">
+        <v>362103</v>
+      </c>
+    </row>
+    <row r="32" spans="1:32">
       <c r="A32" s="67" t="s">
         <v>21</v>
       </c>
       <c r="B32" s="72">
         <v>212050</v>
       </c>
       <c r="C32" s="72">
         <v>212559</v>
       </c>
       <c r="D32" s="72">
         <v>212957</v>
       </c>
       <c r="E32" s="92">
         <v>213349</v>
       </c>
       <c r="F32" s="93">
         <v>213745</v>
       </c>
       <c r="G32" s="75">
         <v>214103</v>
       </c>
       <c r="H32" s="94">
         <v>214443</v>
       </c>
       <c r="I32" s="95">
@@ -4095,52 +4162,55 @@
       </c>
       <c r="U32" s="107">
         <v>219625</v>
       </c>
       <c r="V32" s="108">
         <v>220016</v>
       </c>
       <c r="W32" s="75">
         <v>220261</v>
       </c>
       <c r="X32" s="73">
         <v>220808</v>
       </c>
       <c r="AB32" s="75">
         <v>221254</v>
       </c>
       <c r="AC32" s="75">
         <v>221480</v>
       </c>
       <c r="AD32" s="75">
         <v>221739</v>
       </c>
       <c r="AE32" s="75">
         <v>221954</v>
       </c>
-    </row>
-    <row r="33" spans="1:31">
+      <c r="AF32" s="73">
+        <v>222252</v>
+      </c>
+    </row>
+    <row r="33" spans="1:32">
       <c r="A33" s="67" t="s">
         <v>22</v>
       </c>
       <c r="B33" s="72">
         <v>43425</v>
       </c>
       <c r="C33" s="72">
         <v>43459</v>
       </c>
       <c r="D33" s="72">
         <v>43497</v>
       </c>
       <c r="E33" s="92">
         <v>43566</v>
       </c>
       <c r="F33" s="93">
         <v>43635</v>
       </c>
       <c r="G33" s="75">
         <v>43654</v>
       </c>
       <c r="H33" s="94">
         <v>43390</v>
       </c>
       <c r="I33" s="95">
@@ -4181,52 +4251,55 @@
       </c>
       <c r="U33" s="107">
         <v>41983</v>
       </c>
       <c r="V33" s="108">
         <v>41885</v>
       </c>
       <c r="W33" s="75">
         <v>41798</v>
       </c>
       <c r="X33" s="73">
         <v>41758</v>
       </c>
       <c r="AB33" s="75">
         <v>41729</v>
       </c>
       <c r="AC33" s="75">
         <v>41764</v>
       </c>
       <c r="AD33" s="75">
         <v>41736</v>
       </c>
       <c r="AE33" s="75">
         <v>41728</v>
       </c>
-    </row>
-    <row r="34" spans="1:31">
+      <c r="AF33" s="73">
+        <v>41761</v>
+      </c>
+    </row>
+    <row r="34" spans="1:32">
       <c r="A34" s="67" t="s">
         <v>23</v>
       </c>
       <c r="B34" s="72">
         <v>16085</v>
       </c>
       <c r="C34" s="72">
         <v>16059</v>
       </c>
       <c r="D34" s="72">
         <v>16061</v>
       </c>
       <c r="E34" s="92">
         <v>16067</v>
       </c>
       <c r="F34" s="93">
         <v>16050</v>
       </c>
       <c r="G34" s="75">
         <v>16064</v>
       </c>
       <c r="H34" s="94">
         <v>16070</v>
       </c>
       <c r="I34" s="95">
@@ -4267,52 +4340,55 @@
       </c>
       <c r="U34" s="107">
         <v>15934</v>
       </c>
       <c r="V34" s="108">
         <v>15864</v>
       </c>
       <c r="W34" s="75">
         <v>15864</v>
       </c>
       <c r="X34" s="73">
         <v>15819</v>
       </c>
       <c r="AB34" s="75">
         <v>15805</v>
       </c>
       <c r="AC34" s="75">
         <v>15823</v>
       </c>
       <c r="AD34" s="75">
         <v>15793</v>
       </c>
       <c r="AE34" s="75">
         <v>15787</v>
       </c>
-    </row>
-    <row r="35" spans="1:31">
+      <c r="AF34" s="73">
+        <v>15774</v>
+      </c>
+    </row>
+    <row r="35" spans="1:32">
       <c r="A35" s="67" t="s">
         <v>24</v>
       </c>
       <c r="B35" s="72">
         <v>12792</v>
       </c>
       <c r="C35" s="72">
         <v>12775</v>
       </c>
       <c r="D35" s="72">
         <v>12789</v>
       </c>
       <c r="E35" s="92">
         <v>12775</v>
       </c>
       <c r="F35" s="93">
         <v>12795</v>
       </c>
       <c r="G35" s="75">
         <v>12785</v>
       </c>
       <c r="H35" s="94">
         <v>12789</v>
       </c>
       <c r="I35" s="95">
@@ -4353,52 +4429,55 @@
       </c>
       <c r="U35" s="107">
         <v>12553</v>
       </c>
       <c r="V35" s="108">
         <v>12528</v>
       </c>
       <c r="W35" s="75">
         <v>12512</v>
       </c>
       <c r="X35" s="73">
         <v>12483</v>
       </c>
       <c r="AB35" s="75">
         <v>12477</v>
       </c>
       <c r="AC35" s="75">
         <v>12472</v>
       </c>
       <c r="AD35" s="75">
         <v>12457</v>
       </c>
       <c r="AE35" s="75">
         <v>12443</v>
       </c>
-    </row>
-    <row r="36" spans="1:31">
+      <c r="AF35" s="73">
+        <v>12441</v>
+      </c>
+    </row>
+    <row r="36" spans="1:32">
       <c r="A36" s="67" t="s">
         <v>25</v>
       </c>
       <c r="B36" s="72">
         <v>27389</v>
       </c>
       <c r="C36" s="72">
         <v>27339</v>
       </c>
       <c r="D36" s="72">
         <v>27325</v>
       </c>
       <c r="E36" s="92">
         <v>27344</v>
       </c>
       <c r="F36" s="93">
         <v>27339</v>
       </c>
       <c r="G36" s="75">
         <v>27339</v>
       </c>
       <c r="H36" s="94">
         <v>27318</v>
       </c>
       <c r="I36" s="95">
@@ -4439,52 +4518,55 @@
       </c>
       <c r="U36" s="107">
         <v>26846</v>
       </c>
       <c r="V36" s="108">
         <v>26757</v>
       </c>
       <c r="W36" s="75">
         <v>26736</v>
       </c>
       <c r="X36" s="73">
         <v>26702</v>
       </c>
       <c r="AB36" s="75">
         <v>26671</v>
       </c>
       <c r="AC36" s="75">
         <v>26652</v>
       </c>
       <c r="AD36" s="75">
         <v>26627</v>
       </c>
       <c r="AE36" s="75">
         <v>26616</v>
       </c>
-    </row>
-    <row r="37" spans="1:31">
+      <c r="AF36" s="73">
+        <v>26592</v>
+      </c>
+    </row>
+    <row r="37" spans="1:32">
       <c r="A37" s="67" t="s">
         <v>26</v>
       </c>
       <c r="B37" s="72">
         <v>15012</v>
       </c>
       <c r="C37" s="72">
         <v>14996</v>
       </c>
       <c r="D37" s="72">
         <v>14994</v>
       </c>
       <c r="E37" s="92">
         <v>15001</v>
       </c>
       <c r="F37" s="93">
         <v>15005</v>
       </c>
       <c r="G37" s="75">
         <v>15017</v>
       </c>
       <c r="H37" s="94">
         <v>15008</v>
       </c>
       <c r="I37" s="95">
@@ -4525,52 +4607,55 @@
       </c>
       <c r="U37" s="107">
         <v>14812</v>
       </c>
       <c r="V37" s="108">
         <v>14772</v>
       </c>
       <c r="W37" s="75">
         <v>14746</v>
       </c>
       <c r="X37" s="73">
         <v>14721</v>
       </c>
       <c r="AB37" s="75">
         <v>14680</v>
       </c>
       <c r="AC37" s="75">
         <v>14689</v>
       </c>
       <c r="AD37" s="75">
         <v>14672</v>
       </c>
       <c r="AE37" s="75">
         <v>14682</v>
       </c>
-    </row>
-    <row r="38" spans="1:31">
+      <c r="AF37" s="73">
+        <v>14684</v>
+      </c>
+    </row>
+    <row r="38" spans="1:32">
       <c r="A38" s="67" t="s">
         <v>27</v>
       </c>
       <c r="B38" s="72">
         <v>14883</v>
       </c>
       <c r="C38" s="72">
         <v>14908</v>
       </c>
       <c r="D38" s="72">
         <v>14884</v>
       </c>
       <c r="E38" s="92">
         <v>14887</v>
       </c>
       <c r="F38" s="93">
         <v>14862</v>
       </c>
       <c r="G38" s="75">
         <v>14843</v>
       </c>
       <c r="H38" s="94">
         <v>14815</v>
       </c>
       <c r="I38" s="95">
@@ -4611,52 +4696,55 @@
       </c>
       <c r="U38" s="107">
         <v>14602</v>
       </c>
       <c r="V38" s="108">
         <v>14552</v>
       </c>
       <c r="W38" s="75">
         <v>14548</v>
       </c>
       <c r="X38" s="73">
         <v>14534</v>
       </c>
       <c r="AB38" s="75">
         <v>14524</v>
       </c>
       <c r="AC38" s="75">
         <v>14519</v>
       </c>
       <c r="AD38" s="75">
         <v>14527</v>
       </c>
       <c r="AE38" s="75">
         <v>14530</v>
       </c>
-    </row>
-    <row r="39" spans="1:31">
+      <c r="AF38" s="73">
+        <v>14528</v>
+      </c>
+    </row>
+    <row r="39" spans="1:32">
       <c r="A39" s="68" t="s">
         <v>28</v>
       </c>
       <c r="B39" s="72">
         <v>14562</v>
       </c>
       <c r="C39" s="72">
         <v>14533</v>
       </c>
       <c r="D39" s="72">
         <v>14545</v>
       </c>
       <c r="E39" s="92">
         <v>14545</v>
       </c>
       <c r="F39" s="93">
         <v>14532</v>
       </c>
       <c r="G39" s="75">
         <v>14495</v>
       </c>
       <c r="H39" s="94">
         <v>14492</v>
       </c>
       <c r="I39" s="95">
@@ -4697,113 +4785,118 @@
       </c>
       <c r="U39" s="107">
         <v>14199</v>
       </c>
       <c r="V39" s="108">
         <v>14164</v>
       </c>
       <c r="W39" s="75">
         <v>14148</v>
       </c>
       <c r="X39" s="73">
         <v>14114</v>
       </c>
       <c r="AB39" s="75">
         <v>14099</v>
       </c>
       <c r="AC39" s="75">
         <v>14080</v>
       </c>
       <c r="AD39" s="75">
         <v>14070</v>
       </c>
       <c r="AE39" s="75">
         <v>14076</v>
       </c>
-    </row>
-    <row r="40" spans="1:31" hidden="1">
+      <c r="AF39" s="73">
+        <v>14071</v>
+      </c>
+    </row>
+    <row r="40" spans="1:32" hidden="1">
       <c r="A40" s="9"/>
       <c r="B40" s="10"/>
       <c r="C40" s="10"/>
       <c r="D40" s="10"/>
       <c r="E40" s="13"/>
       <c r="F40" s="13"/>
       <c r="G40" s="13"/>
       <c r="H40" s="13"/>
       <c r="I40" s="13"/>
       <c r="J40" s="13"/>
       <c r="K40" s="13"/>
       <c r="L40" s="13"/>
       <c r="M40" s="13"/>
       <c r="N40" s="14"/>
       <c r="O40" s="14"/>
       <c r="P40" s="14"/>
       <c r="Q40" s="6"/>
       <c r="R40" s="15"/>
       <c r="S40" s="15"/>
       <c r="T40" s="16"/>
       <c r="U40" s="16"/>
       <c r="V40" s="17"/>
       <c r="W40" s="17"/>
       <c r="X40" s="69"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A41" s="216" t="s">
+      <c r="AF40" s="69"/>
+    </row>
+    <row r="41" spans="1:32" ht="15">
+      <c r="A41" s="229" t="s">
         <v>1</v>
       </c>
-      <c r="B41" s="216"/>
-[...30 lines deleted...]
-    <row r="42" spans="1:31">
+      <c r="B41" s="229"/>
+      <c r="C41" s="229"/>
+      <c r="D41" s="229"/>
+      <c r="E41" s="229"/>
+      <c r="F41" s="229"/>
+      <c r="G41" s="229"/>
+      <c r="H41" s="229"/>
+      <c r="I41" s="229"/>
+      <c r="J41" s="229"/>
+      <c r="K41" s="229"/>
+      <c r="L41" s="229"/>
+      <c r="M41" s="229"/>
+      <c r="N41" s="229"/>
+      <c r="O41" s="229"/>
+      <c r="P41" s="229"/>
+      <c r="Q41" s="229"/>
+      <c r="R41" s="229"/>
+      <c r="S41" s="229"/>
+      <c r="T41" s="229"/>
+      <c r="U41" s="229"/>
+      <c r="V41" s="229"/>
+      <c r="W41" s="229"/>
+      <c r="X41" s="225"/>
+      <c r="Y41" s="225"/>
+      <c r="Z41" s="225"/>
+      <c r="AA41" s="225"/>
+      <c r="AB41" s="225"/>
+      <c r="AC41" s="225"/>
+      <c r="AD41" s="225"/>
+      <c r="AE41" s="225"/>
+      <c r="AF41" s="69"/>
+    </row>
+    <row r="42" spans="1:32">
       <c r="A42" s="66" t="s">
         <v>20</v>
       </c>
       <c r="B42" s="71">
         <v>389875</v>
       </c>
       <c r="C42" s="71">
         <v>389923</v>
       </c>
       <c r="D42" s="71">
         <v>390152</v>
       </c>
       <c r="E42" s="6">
         <v>390303</v>
       </c>
       <c r="F42" s="6">
         <v>390483</v>
       </c>
       <c r="G42" s="7">
         <v>390844</v>
       </c>
       <c r="H42" s="6">
         <v>390877</v>
       </c>
       <c r="I42" s="6">
@@ -4847,52 +4940,55 @@
       </c>
       <c r="V42" s="17">
         <v>392109</v>
       </c>
       <c r="W42" s="17">
         <v>392139</v>
       </c>
       <c r="X42" s="17">
         <v>392316</v>
       </c>
       <c r="Y42" s="65"/>
       <c r="Z42" s="64"/>
       <c r="AA42" s="64"/>
       <c r="AB42" s="208">
         <v>392715</v>
       </c>
       <c r="AC42" s="75">
         <v>392995</v>
       </c>
       <c r="AD42" s="75">
         <v>392990</v>
       </c>
       <c r="AE42" s="75">
         <v>393035</v>
       </c>
-    </row>
-    <row r="43" spans="1:31">
+      <c r="AF42" s="210">
+        <v>393304</v>
+      </c>
+    </row>
+    <row r="43" spans="1:32">
       <c r="A43" s="67" t="s">
         <v>21</v>
       </c>
       <c r="B43" s="40">
         <v>323282</v>
       </c>
       <c r="C43" s="28">
         <v>323236</v>
       </c>
       <c r="D43" s="28">
         <v>323353</v>
       </c>
       <c r="E43" s="29">
         <v>323471</v>
       </c>
       <c r="F43" s="41">
         <v>323483</v>
       </c>
       <c r="G43" s="17">
         <v>323687</v>
       </c>
       <c r="H43" s="17">
         <v>324158</v>
       </c>
       <c r="I43" s="42">
@@ -4933,52 +5029,55 @@
       </c>
       <c r="U43" s="29">
         <v>327194</v>
       </c>
       <c r="V43" s="29">
         <v>327599</v>
       </c>
       <c r="W43" s="47">
         <v>327710</v>
       </c>
       <c r="X43" s="17">
         <v>327962</v>
       </c>
       <c r="AB43" s="208">
         <v>328394</v>
       </c>
       <c r="AC43" s="75">
         <v>328616</v>
       </c>
       <c r="AD43" s="75">
         <v>328627</v>
       </c>
       <c r="AE43" s="75">
         <v>328707</v>
       </c>
-    </row>
-    <row r="44" spans="1:31">
+      <c r="AF43" s="210">
+        <v>328897</v>
+      </c>
+    </row>
+    <row r="44" spans="1:32">
       <c r="A44" s="67" t="s">
         <v>22</v>
       </c>
       <c r="B44" s="40">
         <v>66590</v>
       </c>
       <c r="C44" s="28">
         <v>66684</v>
       </c>
       <c r="D44" s="28">
         <v>66796</v>
       </c>
       <c r="E44" s="29">
         <v>66832</v>
       </c>
       <c r="F44" s="41">
         <v>67000</v>
       </c>
       <c r="G44" s="17">
         <v>67157</v>
       </c>
       <c r="H44" s="17">
         <v>66719</v>
       </c>
       <c r="I44" s="42">
@@ -5019,87 +5118,91 @@
       </c>
       <c r="U44" s="29">
         <v>64601</v>
       </c>
       <c r="V44" s="29">
         <v>64510</v>
       </c>
       <c r="W44" s="47">
         <v>64429</v>
       </c>
       <c r="X44" s="17">
         <v>64354</v>
       </c>
       <c r="AB44" s="208">
         <v>64321</v>
       </c>
       <c r="AC44" s="75">
         <v>64379</v>
       </c>
       <c r="AD44" s="75">
         <v>64363</v>
       </c>
       <c r="AE44" s="75">
         <v>64328</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A45" s="212" t="s">
+      <c r="AF44" s="210">
+        <v>64407</v>
+      </c>
+    </row>
+    <row r="45" spans="1:32" ht="15">
+      <c r="A45" s="226" t="s">
         <v>3</v>
       </c>
-      <c r="B45" s="212"/>
-[...30 lines deleted...]
-    <row r="46" spans="1:31">
+      <c r="B45" s="226"/>
+      <c r="C45" s="226"/>
+      <c r="D45" s="226"/>
+      <c r="E45" s="226"/>
+      <c r="F45" s="226"/>
+      <c r="G45" s="226"/>
+      <c r="H45" s="226"/>
+      <c r="I45" s="226"/>
+      <c r="J45" s="226"/>
+      <c r="K45" s="226"/>
+      <c r="L45" s="226"/>
+      <c r="M45" s="226"/>
+      <c r="N45" s="226"/>
+      <c r="O45" s="226"/>
+      <c r="P45" s="226"/>
+      <c r="Q45" s="226"/>
+      <c r="R45" s="226"/>
+      <c r="S45" s="226"/>
+      <c r="T45" s="226"/>
+      <c r="U45" s="226"/>
+      <c r="V45" s="226"/>
+      <c r="W45" s="226"/>
+      <c r="X45" s="225"/>
+      <c r="Y45" s="225"/>
+      <c r="Z45" s="225"/>
+      <c r="AA45" s="225"/>
+      <c r="AB45" s="225"/>
+      <c r="AC45" s="225"/>
+      <c r="AD45" s="225"/>
+      <c r="AE45" s="225"/>
+      <c r="AF45" s="69"/>
+    </row>
+    <row r="46" spans="1:32">
       <c r="A46" s="66" t="s">
         <v>20</v>
       </c>
       <c r="B46" s="13">
         <v>188589</v>
       </c>
       <c r="C46" s="13">
         <v>188617</v>
       </c>
       <c r="D46" s="13">
         <v>188801</v>
       </c>
       <c r="E46" s="13">
         <v>188812</v>
       </c>
       <c r="F46" s="13">
         <v>188941</v>
       </c>
       <c r="G46" s="13">
         <v>189144</v>
       </c>
       <c r="H46" s="13">
         <v>189195</v>
       </c>
       <c r="I46" s="13">
@@ -5140,52 +5243,55 @@
       </c>
       <c r="U46" s="15">
         <v>189639</v>
       </c>
       <c r="V46" s="17">
         <v>189770</v>
       </c>
       <c r="W46" s="17">
         <v>189832</v>
       </c>
       <c r="X46" s="73">
         <v>189861</v>
       </c>
       <c r="AB46" s="75">
         <v>190053</v>
       </c>
       <c r="AC46" s="75">
         <v>190237</v>
       </c>
       <c r="AD46" s="75">
         <v>190262</v>
       </c>
       <c r="AE46" s="75">
         <v>190211</v>
       </c>
-    </row>
-    <row r="47" spans="1:31">
+      <c r="AF46" s="73">
+        <v>190323</v>
+      </c>
+    </row>
+    <row r="47" spans="1:32">
       <c r="A47" s="67" t="s">
         <v>21</v>
       </c>
       <c r="B47" s="13">
         <v>155377</v>
       </c>
       <c r="C47" s="13">
         <v>155360</v>
       </c>
       <c r="D47" s="13">
         <v>155471</v>
       </c>
       <c r="E47" s="109">
         <v>155488</v>
       </c>
       <c r="F47" s="110">
         <v>155532</v>
       </c>
       <c r="G47" s="75">
         <v>155648</v>
       </c>
       <c r="H47" s="111">
         <v>155888</v>
       </c>
       <c r="I47" s="112">
@@ -5226,52 +5332,55 @@
       </c>
       <c r="U47" s="124">
         <v>157248</v>
       </c>
       <c r="V47" s="125">
         <v>157435</v>
       </c>
       <c r="W47" s="75">
         <v>157523</v>
       </c>
       <c r="X47" s="73">
         <v>157589</v>
       </c>
       <c r="AB47" s="75">
         <v>157800</v>
       </c>
       <c r="AC47" s="75">
         <v>157955</v>
       </c>
       <c r="AD47" s="75">
         <v>157983</v>
       </c>
       <c r="AE47" s="75">
         <v>157962</v>
       </c>
-    </row>
-    <row r="48" spans="1:31">
+      <c r="AF47" s="73">
+        <v>158039</v>
+      </c>
+    </row>
+    <row r="48" spans="1:32">
       <c r="A48" s="67" t="s">
         <v>22</v>
       </c>
       <c r="B48" s="13">
         <v>33212</v>
       </c>
       <c r="C48" s="13">
         <v>33257</v>
       </c>
       <c r="D48" s="13">
         <v>33330</v>
       </c>
       <c r="E48" s="109">
         <v>33324</v>
       </c>
       <c r="F48" s="110">
         <v>33409</v>
       </c>
       <c r="G48" s="75">
         <v>33496</v>
       </c>
       <c r="H48" s="111">
         <v>33307</v>
       </c>
       <c r="I48" s="112">
@@ -5312,87 +5421,91 @@
       </c>
       <c r="U48" s="124">
         <v>32391</v>
       </c>
       <c r="V48" s="125">
         <v>32335</v>
       </c>
       <c r="W48" s="75">
         <v>32309</v>
       </c>
       <c r="X48" s="73">
         <v>32272</v>
       </c>
       <c r="AB48" s="75">
         <v>32253</v>
       </c>
       <c r="AC48" s="75">
         <v>32282</v>
       </c>
       <c r="AD48" s="75">
         <v>32279</v>
       </c>
       <c r="AE48" s="75">
         <v>32249</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A49" s="212" t="s">
+      <c r="AF48" s="73">
+        <v>32284</v>
+      </c>
+    </row>
+    <row r="49" spans="1:32" ht="15">
+      <c r="A49" s="226" t="s">
         <v>4</v>
       </c>
-      <c r="B49" s="212"/>
-[...30 lines deleted...]
-    <row r="50" spans="1:31">
+      <c r="B49" s="226"/>
+      <c r="C49" s="226"/>
+      <c r="D49" s="226"/>
+      <c r="E49" s="226"/>
+      <c r="F49" s="226"/>
+      <c r="G49" s="226"/>
+      <c r="H49" s="226"/>
+      <c r="I49" s="226"/>
+      <c r="J49" s="226"/>
+      <c r="K49" s="226"/>
+      <c r="L49" s="226"/>
+      <c r="M49" s="226"/>
+      <c r="N49" s="226"/>
+      <c r="O49" s="226"/>
+      <c r="P49" s="226"/>
+      <c r="Q49" s="226"/>
+      <c r="R49" s="226"/>
+      <c r="S49" s="226"/>
+      <c r="T49" s="226"/>
+      <c r="U49" s="226"/>
+      <c r="V49" s="226"/>
+      <c r="W49" s="226"/>
+      <c r="X49" s="225"/>
+      <c r="Y49" s="225"/>
+      <c r="Z49" s="225"/>
+      <c r="AA49" s="225"/>
+      <c r="AB49" s="225"/>
+      <c r="AC49" s="225"/>
+      <c r="AD49" s="225"/>
+      <c r="AE49" s="225"/>
+      <c r="AF49" s="69"/>
+    </row>
+    <row r="50" spans="1:32">
       <c r="A50" s="66" t="s">
         <v>20</v>
       </c>
       <c r="B50" s="13">
         <v>201286</v>
       </c>
       <c r="C50" s="13">
         <v>201306</v>
       </c>
       <c r="D50" s="13">
         <v>201351</v>
       </c>
       <c r="E50" s="13">
         <v>201491</v>
       </c>
       <c r="F50" s="13">
         <v>201542</v>
       </c>
       <c r="G50" s="13">
         <v>189144</v>
       </c>
       <c r="H50" s="13">
         <v>201682</v>
       </c>
       <c r="I50" s="13">
@@ -5433,52 +5546,55 @@
       </c>
       <c r="U50" s="16">
         <v>202156</v>
       </c>
       <c r="V50" s="17">
         <v>202339</v>
       </c>
       <c r="W50" s="17">
         <v>202307</v>
       </c>
       <c r="X50" s="73">
         <v>202455</v>
       </c>
       <c r="AB50" s="75">
         <v>202662</v>
       </c>
       <c r="AC50" s="75">
         <v>202733</v>
       </c>
       <c r="AD50" s="75">
         <v>202752</v>
       </c>
       <c r="AE50" s="75">
         <v>202824</v>
       </c>
-    </row>
-    <row r="51" spans="1:31">
+      <c r="AF50" s="73">
+        <v>202981</v>
+      </c>
+    </row>
+    <row r="51" spans="1:32">
       <c r="A51" s="67" t="s">
         <v>21</v>
       </c>
       <c r="B51" s="13">
         <v>167918</v>
       </c>
       <c r="C51" s="13">
         <v>167889</v>
       </c>
       <c r="D51" s="13">
         <v>167895</v>
       </c>
       <c r="E51" s="126">
         <v>167983</v>
       </c>
       <c r="F51" s="127">
         <v>167951</v>
       </c>
       <c r="G51" s="75">
         <v>168039</v>
       </c>
       <c r="H51" s="128">
         <v>168270</v>
       </c>
       <c r="I51" s="129">
@@ -5519,52 +5635,55 @@
       </c>
       <c r="U51" s="141">
         <v>169946</v>
       </c>
       <c r="V51" s="142">
         <v>170164</v>
       </c>
       <c r="W51" s="75">
         <v>170187</v>
       </c>
       <c r="X51" s="73">
         <v>170373</v>
       </c>
       <c r="AB51" s="75">
         <v>170594</v>
       </c>
       <c r="AC51" s="75">
         <v>170633</v>
       </c>
       <c r="AD51" s="75">
         <v>170667</v>
       </c>
       <c r="AE51" s="75">
         <v>170745</v>
       </c>
-    </row>
-    <row r="52" spans="1:31">
+      <c r="AF51" s="73">
+        <v>170858</v>
+      </c>
+    </row>
+    <row r="52" spans="1:32">
       <c r="A52" s="67" t="s">
         <v>22</v>
       </c>
       <c r="B52" s="73">
         <v>33368</v>
       </c>
       <c r="C52" s="73">
         <v>33417</v>
       </c>
       <c r="D52" s="73">
         <v>33456</v>
       </c>
       <c r="E52" s="126">
         <v>33508</v>
       </c>
       <c r="F52" s="127">
         <v>33591</v>
       </c>
       <c r="G52" s="75">
         <v>33661</v>
       </c>
       <c r="H52" s="128">
         <v>33412</v>
       </c>
       <c r="I52" s="129">
@@ -5605,87 +5724,91 @@
       </c>
       <c r="U52" s="141">
         <v>32210</v>
       </c>
       <c r="V52" s="142">
         <v>32175</v>
       </c>
       <c r="W52" s="75">
         <v>32120</v>
       </c>
       <c r="X52" s="73">
         <v>32082</v>
       </c>
       <c r="AB52" s="75">
         <v>32068</v>
       </c>
       <c r="AC52" s="75">
         <v>32100</v>
       </c>
       <c r="AD52" s="75">
         <v>32085</v>
       </c>
       <c r="AE52" s="75">
         <v>32079</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A53" s="216" t="s">
+      <c r="AF52" s="73">
+        <v>32123</v>
+      </c>
+    </row>
+    <row r="53" spans="1:32" ht="15">
+      <c r="A53" s="229" t="s">
         <v>2</v>
       </c>
-      <c r="B53" s="216"/>
-[...30 lines deleted...]
-    <row r="54" spans="1:31">
+      <c r="B53" s="229"/>
+      <c r="C53" s="229"/>
+      <c r="D53" s="229"/>
+      <c r="E53" s="229"/>
+      <c r="F53" s="229"/>
+      <c r="G53" s="229"/>
+      <c r="H53" s="229"/>
+      <c r="I53" s="229"/>
+      <c r="J53" s="229"/>
+      <c r="K53" s="229"/>
+      <c r="L53" s="229"/>
+      <c r="M53" s="229"/>
+      <c r="N53" s="229"/>
+      <c r="O53" s="229"/>
+      <c r="P53" s="229"/>
+      <c r="Q53" s="229"/>
+      <c r="R53" s="229"/>
+      <c r="S53" s="229"/>
+      <c r="T53" s="229"/>
+      <c r="U53" s="229"/>
+      <c r="V53" s="229"/>
+      <c r="W53" s="229"/>
+      <c r="X53" s="225"/>
+      <c r="Y53" s="225"/>
+      <c r="Z53" s="225"/>
+      <c r="AA53" s="225"/>
+      <c r="AB53" s="225"/>
+      <c r="AC53" s="225"/>
+      <c r="AD53" s="225"/>
+      <c r="AE53" s="225"/>
+      <c r="AF53" s="69"/>
+    </row>
+    <row r="54" spans="1:32">
       <c r="A54" s="66" t="s">
         <v>20</v>
       </c>
       <c r="B54" s="71">
         <v>314203</v>
       </c>
       <c r="C54" s="71">
         <v>314988</v>
       </c>
       <c r="D54" s="71">
         <v>315749</v>
       </c>
       <c r="E54" s="6">
         <v>316408</v>
       </c>
       <c r="F54" s="6">
         <v>317126</v>
       </c>
       <c r="G54" s="7">
         <v>317446</v>
       </c>
       <c r="H54" s="6">
         <v>317652</v>
       </c>
       <c r="I54" s="6">
@@ -5729,52 +5852,55 @@
       </c>
       <c r="V54" s="17">
         <v>321824</v>
       </c>
       <c r="W54" s="17">
         <v>322074</v>
       </c>
       <c r="X54" s="17">
         <v>322455</v>
       </c>
       <c r="Y54" s="59"/>
       <c r="Z54" s="58"/>
       <c r="AA54" s="58"/>
       <c r="AB54" s="208">
         <v>322713</v>
       </c>
       <c r="AC54" s="75">
         <v>323076</v>
       </c>
       <c r="AD54" s="75">
         <v>323387</v>
       </c>
       <c r="AE54" s="210">
         <v>323690</v>
       </c>
-    </row>
-    <row r="55" spans="1:31">
+      <c r="AF54" s="73">
+        <v>324043</v>
+      </c>
+    </row>
+    <row r="55" spans="1:32">
       <c r="A55" s="67" t="s">
         <v>21</v>
       </c>
       <c r="B55" s="48">
         <v>88990</v>
       </c>
       <c r="C55" s="28">
         <v>90041</v>
       </c>
       <c r="D55" s="28">
         <v>90769</v>
       </c>
       <c r="E55" s="29">
         <v>91369</v>
       </c>
       <c r="F55" s="49">
         <v>92204</v>
       </c>
       <c r="G55" s="17">
         <v>92747</v>
       </c>
       <c r="H55" s="17">
         <v>93074</v>
       </c>
       <c r="I55" s="50">
@@ -5815,52 +5941,55 @@
       </c>
       <c r="U55" s="39">
         <v>100346</v>
       </c>
       <c r="V55" s="29">
         <v>100681</v>
       </c>
       <c r="W55" s="55">
         <v>101181</v>
       </c>
       <c r="X55" s="17">
         <v>101822</v>
       </c>
       <c r="AB55" s="208">
         <v>102235</v>
       </c>
       <c r="AC55" s="75">
         <v>102638</v>
       </c>
       <c r="AD55" s="75">
         <v>103104</v>
       </c>
       <c r="AE55" s="210">
         <v>103459</v>
       </c>
-    </row>
-    <row r="56" spans="1:31">
+      <c r="AF55" s="73">
+        <v>103902</v>
+      </c>
+    </row>
+    <row r="56" spans="1:32">
       <c r="A56" s="67" t="s">
         <v>22</v>
       </c>
       <c r="B56" s="48">
         <v>20282</v>
       </c>
       <c r="C56" s="28">
         <v>20261</v>
       </c>
       <c r="D56" s="28">
         <v>20267</v>
       </c>
       <c r="E56" s="29">
         <v>20289</v>
       </c>
       <c r="F56" s="49">
         <v>20260</v>
       </c>
       <c r="G56" s="17">
         <v>20158</v>
       </c>
       <c r="H56" s="17">
         <v>20141</v>
       </c>
       <c r="I56" s="50">
@@ -5901,52 +6030,55 @@
       </c>
       <c r="U56" s="39">
         <v>19763</v>
       </c>
       <c r="V56" s="29">
         <v>19658</v>
       </c>
       <c r="W56" s="55">
         <v>19617</v>
       </c>
       <c r="X56" s="17">
         <v>19601</v>
       </c>
       <c r="AB56" s="208">
         <v>19581</v>
       </c>
       <c r="AC56" s="75">
         <v>19579</v>
       </c>
       <c r="AD56" s="75">
         <v>19567</v>
       </c>
       <c r="AE56" s="210">
         <v>19568</v>
       </c>
-    </row>
-    <row r="57" spans="1:31">
+      <c r="AF56" s="73">
+        <v>19567</v>
+      </c>
+    </row>
+    <row r="57" spans="1:32">
       <c r="A57" s="67" t="s">
         <v>23</v>
       </c>
       <c r="B57" s="48">
         <v>32799</v>
       </c>
       <c r="C57" s="28">
         <v>32732</v>
       </c>
       <c r="D57" s="28">
         <v>32755</v>
       </c>
       <c r="E57" s="29">
         <v>32766</v>
       </c>
       <c r="F57" s="49">
         <v>32719</v>
       </c>
       <c r="G57" s="17">
         <v>32698</v>
       </c>
       <c r="H57" s="17">
         <v>32689</v>
       </c>
       <c r="I57" s="50">
@@ -5987,52 +6119,55 @@
       </c>
       <c r="U57" s="39">
         <v>32523</v>
       </c>
       <c r="V57" s="29">
         <v>32448</v>
       </c>
       <c r="W57" s="55">
         <v>32450</v>
       </c>
       <c r="X57" s="17">
         <v>32399</v>
       </c>
       <c r="AB57" s="208">
         <v>32388</v>
       </c>
       <c r="AC57" s="75">
         <v>32428</v>
       </c>
       <c r="AD57" s="75">
         <v>32378</v>
       </c>
       <c r="AE57" s="210">
         <v>32370</v>
       </c>
-    </row>
-    <row r="58" spans="1:31">
+      <c r="AF57" s="73">
+        <v>32349</v>
+      </c>
+    </row>
+    <row r="58" spans="1:32">
       <c r="A58" s="67" t="s">
         <v>24</v>
       </c>
       <c r="B58" s="48">
         <v>26373</v>
       </c>
       <c r="C58" s="28">
         <v>26351</v>
       </c>
       <c r="D58" s="28">
         <v>26365</v>
       </c>
       <c r="E58" s="29">
         <v>26362</v>
       </c>
       <c r="F58" s="49">
         <v>26382</v>
       </c>
       <c r="G58" s="17">
         <v>26368</v>
       </c>
       <c r="H58" s="17">
         <v>26365</v>
       </c>
       <c r="I58" s="50">
@@ -6073,52 +6208,55 @@
       </c>
       <c r="U58" s="39">
         <v>25970</v>
       </c>
       <c r="V58" s="29">
         <v>25910</v>
       </c>
       <c r="W58" s="55">
         <v>25877</v>
       </c>
       <c r="X58" s="17">
         <v>25828</v>
       </c>
       <c r="AB58" s="208">
         <v>25831</v>
       </c>
       <c r="AC58" s="75">
         <v>25841</v>
       </c>
       <c r="AD58" s="75">
         <v>25787</v>
       </c>
       <c r="AE58" s="210">
         <v>25789</v>
       </c>
-    </row>
-    <row r="59" spans="1:31">
+      <c r="AF58" s="73">
+        <v>25805</v>
+      </c>
+    </row>
+    <row r="59" spans="1:32">
       <c r="A59" s="67" t="s">
         <v>25</v>
       </c>
       <c r="B59" s="48">
         <v>56008</v>
       </c>
       <c r="C59" s="28">
         <v>55895</v>
       </c>
       <c r="D59" s="28">
         <v>55875</v>
       </c>
       <c r="E59" s="29">
         <v>55906</v>
       </c>
       <c r="F59" s="49">
         <v>55880</v>
       </c>
       <c r="G59" s="17">
         <v>55880</v>
       </c>
       <c r="H59" s="17">
         <v>55859</v>
       </c>
       <c r="I59" s="50">
@@ -6159,52 +6297,55 @@
       </c>
       <c r="U59" s="39">
         <v>55014</v>
       </c>
       <c r="V59" s="29">
         <v>54890</v>
       </c>
       <c r="W59" s="55">
         <v>54842</v>
       </c>
       <c r="X59" s="17">
         <v>54807</v>
       </c>
       <c r="AB59" s="208">
         <v>54777</v>
       </c>
       <c r="AC59" s="75">
         <v>54737</v>
       </c>
       <c r="AD59" s="75">
         <v>54688</v>
       </c>
       <c r="AE59" s="210">
         <v>54669</v>
       </c>
-    </row>
-    <row r="60" spans="1:31">
+      <c r="AF59" s="73">
+        <v>54622</v>
+      </c>
+    </row>
+    <row r="60" spans="1:32">
       <c r="A60" s="67" t="s">
         <v>26</v>
       </c>
       <c r="B60" s="60">
         <v>30869</v>
       </c>
       <c r="C60" s="28">
         <v>30822</v>
       </c>
       <c r="D60" s="28">
         <v>30848</v>
       </c>
       <c r="E60" s="39">
         <v>30833</v>
       </c>
       <c r="F60" s="49">
         <v>30822</v>
       </c>
       <c r="G60" s="38">
         <v>30851</v>
       </c>
       <c r="H60" s="38">
         <v>30835</v>
       </c>
       <c r="I60" s="61">
@@ -6245,52 +6386,55 @@
       </c>
       <c r="U60" s="39">
         <v>30613</v>
       </c>
       <c r="V60" s="39">
         <v>30530</v>
       </c>
       <c r="W60" s="55">
         <v>30468</v>
       </c>
       <c r="X60" s="17">
         <v>30412</v>
       </c>
       <c r="AB60" s="208">
         <v>30356</v>
       </c>
       <c r="AC60" s="75">
         <v>30364</v>
       </c>
       <c r="AD60" s="75">
         <v>30350</v>
       </c>
       <c r="AE60" s="210">
         <v>30361</v>
       </c>
-    </row>
-    <row r="61" spans="1:31">
+      <c r="AF60" s="73">
+        <v>30371</v>
+      </c>
+    </row>
+    <row r="61" spans="1:32">
       <c r="A61" s="67" t="s">
         <v>27</v>
       </c>
       <c r="B61" s="60">
         <v>29671</v>
       </c>
       <c r="C61" s="28">
         <v>29709</v>
       </c>
       <c r="D61" s="28">
         <v>29673</v>
       </c>
       <c r="E61" s="39">
         <v>29689</v>
       </c>
       <c r="F61" s="49">
         <v>29675</v>
       </c>
       <c r="G61" s="38">
         <v>29636</v>
       </c>
       <c r="H61" s="38">
         <v>29571</v>
       </c>
       <c r="I61" s="61">
@@ -6331,52 +6475,55 @@
       </c>
       <c r="U61" s="39">
         <v>29240</v>
       </c>
       <c r="V61" s="39">
         <v>29159</v>
       </c>
       <c r="W61" s="55">
         <v>29150</v>
       </c>
       <c r="X61" s="17">
         <v>29139</v>
       </c>
       <c r="AB61" s="208">
         <v>29129</v>
       </c>
       <c r="AC61" s="75">
         <v>29144</v>
       </c>
       <c r="AD61" s="75">
         <v>29187</v>
       </c>
       <c r="AE61" s="211">
         <v>29138</v>
       </c>
-    </row>
-    <row r="62" spans="1:31">
+      <c r="AF61" s="73">
+        <v>29108</v>
+      </c>
+    </row>
+    <row r="62" spans="1:32">
       <c r="A62" s="68" t="s">
         <v>28</v>
       </c>
       <c r="B62" s="60">
         <v>29210</v>
       </c>
       <c r="C62" s="28">
         <v>29176</v>
       </c>
       <c r="D62" s="28">
         <v>29196</v>
       </c>
       <c r="E62" s="39">
         <v>29194</v>
       </c>
       <c r="F62" s="49">
         <v>29184</v>
       </c>
       <c r="G62" s="38">
         <v>29108</v>
       </c>
       <c r="H62" s="38">
         <v>29118</v>
       </c>
       <c r="I62" s="61">
@@ -6417,87 +6564,91 @@
       </c>
       <c r="U62" s="39">
         <v>28608</v>
       </c>
       <c r="V62" s="39">
         <v>28548</v>
       </c>
       <c r="W62" s="55">
         <v>28489</v>
       </c>
       <c r="X62" s="17">
         <v>28447</v>
       </c>
       <c r="AB62" s="208">
         <v>28416</v>
       </c>
       <c r="AC62" s="75">
         <v>28345</v>
       </c>
       <c r="AD62" s="75">
         <v>28326</v>
       </c>
       <c r="AE62" s="211">
         <v>28336</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A63" s="212" t="s">
+      <c r="AF62" s="73">
+        <v>28319</v>
+      </c>
+    </row>
+    <row r="63" spans="1:32" s="5" customFormat="1" ht="15">
+      <c r="A63" s="226" t="s">
         <v>3</v>
       </c>
-      <c r="B63" s="212"/>
-[...30 lines deleted...]
-    <row r="64" spans="1:31">
+      <c r="B63" s="226"/>
+      <c r="C63" s="226"/>
+      <c r="D63" s="226"/>
+      <c r="E63" s="226"/>
+      <c r="F63" s="226"/>
+      <c r="G63" s="226"/>
+      <c r="H63" s="226"/>
+      <c r="I63" s="226"/>
+      <c r="J63" s="226"/>
+      <c r="K63" s="226"/>
+      <c r="L63" s="226"/>
+      <c r="M63" s="226"/>
+      <c r="N63" s="226"/>
+      <c r="O63" s="226"/>
+      <c r="P63" s="226"/>
+      <c r="Q63" s="226"/>
+      <c r="R63" s="226"/>
+      <c r="S63" s="226"/>
+      <c r="T63" s="226"/>
+      <c r="U63" s="226"/>
+      <c r="V63" s="226"/>
+      <c r="W63" s="226"/>
+      <c r="X63" s="225"/>
+      <c r="Y63" s="225"/>
+      <c r="Z63" s="225"/>
+      <c r="AA63" s="225"/>
+      <c r="AB63" s="225"/>
+      <c r="AC63" s="225"/>
+      <c r="AD63" s="225"/>
+      <c r="AE63" s="225"/>
+      <c r="AF63" s="213"/>
+    </row>
+    <row r="64" spans="1:32">
       <c r="A64" s="66" t="s">
         <v>20</v>
       </c>
       <c r="B64" s="10">
         <v>159291</v>
       </c>
       <c r="C64" s="10">
         <v>159666</v>
       </c>
       <c r="D64" s="10">
         <v>160048</v>
       </c>
       <c r="E64" s="10">
         <v>160365</v>
       </c>
       <c r="F64" s="10">
         <v>160705</v>
       </c>
       <c r="G64" s="10">
         <v>160846</v>
       </c>
       <c r="H64" s="10">
         <v>161009</v>
       </c>
       <c r="I64" s="10">
@@ -6538,52 +6689,55 @@
       </c>
       <c r="U64" s="12">
         <v>163679</v>
       </c>
       <c r="V64" s="38">
         <v>163625</v>
       </c>
       <c r="W64" s="38">
         <v>163768</v>
       </c>
       <c r="X64" s="206">
         <v>163971</v>
       </c>
       <c r="AB64" s="75">
         <v>164136</v>
       </c>
       <c r="AC64" s="75">
         <v>164330</v>
       </c>
       <c r="AD64" s="75">
         <v>164518</v>
       </c>
       <c r="AE64" s="28">
         <v>164698</v>
       </c>
-    </row>
-    <row r="65" spans="1:31">
+      <c r="AF64" s="73">
+        <v>164921</v>
+      </c>
+    </row>
+    <row r="65" spans="1:32">
       <c r="A65" s="67" t="s">
         <v>21</v>
       </c>
       <c r="B65" s="10">
         <v>44859</v>
       </c>
       <c r="C65" s="10">
         <v>45372</v>
       </c>
       <c r="D65" s="10">
         <v>45708</v>
       </c>
       <c r="E65" s="28">
         <v>46003</v>
       </c>
       <c r="F65" s="143">
         <v>46410</v>
       </c>
       <c r="G65" s="28">
         <v>46683</v>
       </c>
       <c r="H65" s="144">
         <v>46901</v>
       </c>
       <c r="I65" s="145">
@@ -6624,52 +6778,55 @@
       </c>
       <c r="U65" s="157">
         <v>50667</v>
       </c>
       <c r="V65" s="158">
         <v>50829</v>
       </c>
       <c r="W65" s="28">
         <v>51107</v>
       </c>
       <c r="X65" s="206">
         <v>51387</v>
       </c>
       <c r="AB65" s="75">
         <v>51575</v>
       </c>
       <c r="AC65" s="75">
         <v>51791</v>
       </c>
       <c r="AD65" s="75">
         <v>52032</v>
       </c>
       <c r="AE65" s="28">
         <v>52250</v>
       </c>
-    </row>
-    <row r="66" spans="1:31">
+      <c r="AF65" s="73">
+        <v>52508</v>
+      </c>
+    </row>
+    <row r="66" spans="1:32">
       <c r="A66" s="67" t="s">
         <v>22</v>
       </c>
       <c r="B66" s="10">
         <v>10229</v>
       </c>
       <c r="C66" s="10">
         <v>10223</v>
       </c>
       <c r="D66" s="10">
         <v>10230</v>
       </c>
       <c r="E66" s="28">
         <v>10231</v>
       </c>
       <c r="F66" s="143">
         <v>10216</v>
       </c>
       <c r="G66" s="28">
         <v>10165</v>
       </c>
       <c r="H66" s="144">
         <v>10163</v>
       </c>
       <c r="I66" s="145">
@@ -6710,52 +6867,55 @@
       </c>
       <c r="U66" s="157">
         <v>9990</v>
       </c>
       <c r="V66" s="158">
         <v>9948</v>
       </c>
       <c r="W66" s="28">
         <v>9939</v>
       </c>
       <c r="X66" s="206">
         <v>9925</v>
       </c>
       <c r="AB66" s="75">
         <v>9920</v>
       </c>
       <c r="AC66" s="75">
         <v>9915</v>
       </c>
       <c r="AD66" s="75">
         <v>9916</v>
       </c>
       <c r="AE66" s="75">
         <v>9919</v>
       </c>
-    </row>
-    <row r="67" spans="1:31">
+      <c r="AF66" s="73">
+        <v>9929</v>
+      </c>
+    </row>
+    <row r="67" spans="1:32">
       <c r="A67" s="67" t="s">
         <v>23</v>
       </c>
       <c r="B67" s="72">
         <v>16712</v>
       </c>
       <c r="C67" s="10">
         <v>16671</v>
       </c>
       <c r="D67" s="72">
         <v>16692</v>
       </c>
       <c r="E67" s="75">
         <v>16699</v>
       </c>
       <c r="F67" s="159">
         <v>16669</v>
       </c>
       <c r="G67" s="75">
         <v>16634</v>
       </c>
       <c r="H67" s="160">
         <v>16619</v>
       </c>
       <c r="I67" s="161">
@@ -6796,52 +6956,55 @@
       </c>
       <c r="U67" s="173">
         <v>16589</v>
       </c>
       <c r="V67" s="174">
         <v>16584</v>
       </c>
       <c r="W67" s="75">
         <v>16586</v>
       </c>
       <c r="X67" s="73">
         <v>16580</v>
       </c>
       <c r="AB67" s="75">
         <v>16583</v>
       </c>
       <c r="AC67" s="75">
         <v>16605</v>
       </c>
       <c r="AD67" s="75">
         <v>16585</v>
       </c>
       <c r="AE67" s="75">
         <v>16583</v>
       </c>
-    </row>
-    <row r="68" spans="1:31">
+      <c r="AF67" s="73">
+        <v>16575</v>
+      </c>
+    </row>
+    <row r="68" spans="1:32">
       <c r="A68" s="67" t="s">
         <v>24</v>
       </c>
       <c r="B68" s="72">
         <v>13586</v>
       </c>
       <c r="C68" s="10">
         <v>13581</v>
       </c>
       <c r="D68" s="72">
         <v>13581</v>
       </c>
       <c r="E68" s="75">
         <v>13587</v>
       </c>
       <c r="F68" s="159">
         <v>13587</v>
       </c>
       <c r="G68" s="75">
         <v>13583</v>
       </c>
       <c r="H68" s="160">
         <v>13576</v>
       </c>
       <c r="I68" s="161">
@@ -6882,52 +7045,55 @@
       </c>
       <c r="U68" s="173">
         <v>13417</v>
       </c>
       <c r="V68" s="174">
         <v>13382</v>
       </c>
       <c r="W68" s="75">
         <v>13365</v>
       </c>
       <c r="X68" s="73">
         <v>13345</v>
       </c>
       <c r="AB68" s="75">
         <v>13354</v>
       </c>
       <c r="AC68" s="75">
         <v>13369</v>
       </c>
       <c r="AD68" s="75">
         <v>13330</v>
       </c>
       <c r="AE68" s="75">
         <v>13346</v>
       </c>
-    </row>
-    <row r="69" spans="1:31">
+      <c r="AF68" s="73">
+        <v>13364</v>
+      </c>
+    </row>
+    <row r="69" spans="1:32">
       <c r="A69" s="67" t="s">
         <v>25</v>
       </c>
       <c r="B69" s="72">
         <v>28611</v>
       </c>
       <c r="C69" s="10">
         <v>28548</v>
       </c>
       <c r="D69" s="72">
         <v>28542</v>
       </c>
       <c r="E69" s="75">
         <v>28562</v>
       </c>
       <c r="F69" s="159">
         <v>28541</v>
       </c>
       <c r="G69" s="75">
         <v>28541</v>
       </c>
       <c r="H69" s="160">
         <v>28541</v>
       </c>
       <c r="I69" s="161">
@@ -6968,52 +7134,55 @@
       </c>
       <c r="U69" s="173">
         <v>28168</v>
       </c>
       <c r="V69" s="174">
         <v>28133</v>
       </c>
       <c r="W69" s="75">
         <v>28106</v>
       </c>
       <c r="X69" s="73">
         <v>28105</v>
       </c>
       <c r="AB69" s="75">
         <v>28106</v>
       </c>
       <c r="AC69" s="75">
         <v>28085</v>
       </c>
       <c r="AD69" s="75">
         <v>28061</v>
       </c>
       <c r="AE69" s="75">
         <v>28053</v>
       </c>
-    </row>
-    <row r="70" spans="1:31">
+      <c r="AF69" s="73">
+        <v>28030</v>
+      </c>
+    </row>
+    <row r="70" spans="1:32">
       <c r="A70" s="67" t="s">
         <v>26</v>
       </c>
       <c r="B70" s="72">
         <v>15852</v>
       </c>
       <c r="C70" s="10">
         <v>15821</v>
       </c>
       <c r="D70" s="72">
         <v>15849</v>
       </c>
       <c r="E70" s="75">
         <v>15832</v>
       </c>
       <c r="F70" s="159">
         <v>15817</v>
       </c>
       <c r="G70" s="75">
         <v>15834</v>
       </c>
       <c r="H70" s="160">
         <v>15827</v>
       </c>
       <c r="I70" s="161">
@@ -7054,52 +7223,55 @@
       </c>
       <c r="U70" s="173">
         <v>15801</v>
       </c>
       <c r="V70" s="174">
         <v>15758</v>
       </c>
       <c r="W70" s="75">
         <v>15722</v>
       </c>
       <c r="X70" s="73">
         <v>15691</v>
       </c>
       <c r="AB70" s="75">
         <v>15676</v>
       </c>
       <c r="AC70" s="75">
         <v>15675</v>
       </c>
       <c r="AD70" s="75">
         <v>15678</v>
       </c>
       <c r="AE70" s="75">
         <v>15679</v>
       </c>
-    </row>
-    <row r="71" spans="1:31">
+      <c r="AF70" s="73">
+        <v>15687</v>
+      </c>
+    </row>
+    <row r="71" spans="1:32">
       <c r="A71" s="67" t="s">
         <v>27</v>
       </c>
       <c r="B71" s="72">
         <v>14796</v>
       </c>
       <c r="C71" s="10">
         <v>14809</v>
       </c>
       <c r="D71" s="72">
         <v>14797</v>
       </c>
       <c r="E71" s="75">
         <v>14802</v>
       </c>
       <c r="F71" s="159">
         <v>14813</v>
       </c>
       <c r="G71" s="75">
         <v>14793</v>
       </c>
       <c r="H71" s="160">
         <v>14756</v>
       </c>
       <c r="I71" s="161">
@@ -7140,52 +7312,55 @@
       </c>
       <c r="U71" s="173">
         <v>14638</v>
       </c>
       <c r="V71" s="174">
         <v>14607</v>
       </c>
       <c r="W71" s="75">
         <v>14602</v>
       </c>
       <c r="X71" s="73">
         <v>14605</v>
       </c>
       <c r="AB71" s="75">
         <v>14605</v>
       </c>
       <c r="AC71" s="75">
         <v>14625</v>
       </c>
       <c r="AD71" s="75">
         <v>14660</v>
       </c>
       <c r="AE71" s="75">
         <v>14608</v>
       </c>
-    </row>
-    <row r="72" spans="1:31">
+      <c r="AF71" s="73">
+        <v>14580</v>
+      </c>
+    </row>
+    <row r="72" spans="1:32">
       <c r="A72" s="68" t="s">
         <v>28</v>
       </c>
       <c r="B72" s="72">
         <v>14646</v>
       </c>
       <c r="C72" s="10">
         <v>14641</v>
       </c>
       <c r="D72" s="72">
         <v>14649</v>
       </c>
       <c r="E72" s="75">
         <v>14649</v>
       </c>
       <c r="F72" s="159">
         <v>14652</v>
       </c>
       <c r="G72" s="75">
         <v>14613</v>
       </c>
       <c r="H72" s="160">
         <v>14626</v>
       </c>
       <c r="I72" s="161">
@@ -7226,87 +7401,91 @@
       </c>
       <c r="U72" s="173">
         <v>14409</v>
       </c>
       <c r="V72" s="174">
         <v>14384</v>
       </c>
       <c r="W72" s="75">
         <v>14341</v>
       </c>
       <c r="X72" s="73">
         <v>14333</v>
       </c>
       <c r="AB72" s="75">
         <v>14317</v>
       </c>
       <c r="AC72" s="75">
         <v>14265</v>
       </c>
       <c r="AD72" s="75">
         <v>14256</v>
       </c>
       <c r="AE72" s="75">
         <v>14260</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A73" s="212" t="s">
+      <c r="AF72" s="73">
+        <v>14248</v>
+      </c>
+    </row>
+    <row r="73" spans="1:32" s="5" customFormat="1" ht="15">
+      <c r="A73" s="226" t="s">
         <v>4</v>
       </c>
-      <c r="B73" s="212"/>
-[...30 lines deleted...]
-    <row r="74" spans="1:31">
+      <c r="B73" s="226"/>
+      <c r="C73" s="226"/>
+      <c r="D73" s="226"/>
+      <c r="E73" s="226"/>
+      <c r="F73" s="226"/>
+      <c r="G73" s="226"/>
+      <c r="H73" s="226"/>
+      <c r="I73" s="226"/>
+      <c r="J73" s="226"/>
+      <c r="K73" s="226"/>
+      <c r="L73" s="226"/>
+      <c r="M73" s="226"/>
+      <c r="N73" s="226"/>
+      <c r="O73" s="226"/>
+      <c r="P73" s="226"/>
+      <c r="Q73" s="226"/>
+      <c r="R73" s="226"/>
+      <c r="S73" s="226"/>
+      <c r="T73" s="226"/>
+      <c r="U73" s="226"/>
+      <c r="V73" s="226"/>
+      <c r="W73" s="226"/>
+      <c r="X73" s="225"/>
+      <c r="Y73" s="225"/>
+      <c r="Z73" s="225"/>
+      <c r="AA73" s="225"/>
+      <c r="AB73" s="225"/>
+      <c r="AC73" s="225"/>
+      <c r="AD73" s="225"/>
+      <c r="AE73" s="225"/>
+      <c r="AF73" s="213"/>
+    </row>
+    <row r="74" spans="1:32">
       <c r="A74" s="66" t="s">
         <v>20</v>
       </c>
       <c r="B74" s="13">
         <v>154912</v>
       </c>
       <c r="C74" s="13">
         <v>155322</v>
       </c>
       <c r="D74" s="13">
         <v>155701</v>
       </c>
       <c r="E74" s="13">
         <v>156043</v>
       </c>
       <c r="F74" s="13">
         <v>156421</v>
       </c>
       <c r="G74" s="13">
         <v>156600</v>
       </c>
       <c r="H74" s="13">
         <v>156643</v>
       </c>
       <c r="I74" s="13">
@@ -7347,52 +7526,55 @@
       </c>
       <c r="U74" s="16">
         <v>158398</v>
       </c>
       <c r="V74" s="17">
         <v>158199</v>
       </c>
       <c r="W74" s="17">
         <v>158306</v>
       </c>
       <c r="X74" s="206">
         <v>158484</v>
       </c>
       <c r="AB74" s="28">
         <v>158577</v>
       </c>
       <c r="AC74" s="28">
         <v>158746</v>
       </c>
       <c r="AD74" s="28">
         <v>158869</v>
       </c>
       <c r="AE74" s="28">
         <v>158992</v>
       </c>
-    </row>
-    <row r="75" spans="1:31">
+      <c r="AF74" s="73">
+        <v>159122</v>
+      </c>
+    </row>
+    <row r="75" spans="1:32">
       <c r="A75" s="67" t="s">
         <v>21</v>
       </c>
       <c r="B75" s="13">
         <v>44132</v>
       </c>
       <c r="C75" s="13">
         <v>44670</v>
       </c>
       <c r="D75" s="13">
         <v>45062</v>
       </c>
       <c r="E75" s="75">
         <v>45366</v>
       </c>
       <c r="F75" s="175">
         <v>45794</v>
       </c>
       <c r="G75" s="75">
         <v>46064</v>
       </c>
       <c r="H75" s="176">
         <v>46173</v>
       </c>
       <c r="I75" s="177">
@@ -7433,52 +7615,55 @@
       </c>
       <c r="U75" s="189">
         <v>49679</v>
       </c>
       <c r="V75" s="190">
         <v>49852</v>
       </c>
       <c r="W75" s="75">
         <v>50074</v>
       </c>
       <c r="X75" s="73">
         <v>50435</v>
       </c>
       <c r="AB75" s="28">
         <v>50660</v>
       </c>
       <c r="AC75" s="28">
         <v>50847</v>
       </c>
       <c r="AD75" s="28">
         <v>51072</v>
       </c>
       <c r="AE75" s="28">
         <v>51209</v>
       </c>
-    </row>
-    <row r="76" spans="1:31">
+      <c r="AF75" s="73">
+        <v>51394</v>
+      </c>
+    </row>
+    <row r="76" spans="1:32">
       <c r="A76" s="67" t="s">
         <v>22</v>
       </c>
       <c r="B76" s="13">
         <v>10057</v>
       </c>
       <c r="C76" s="13">
         <v>10042</v>
       </c>
       <c r="D76" s="13">
         <v>10041</v>
       </c>
       <c r="E76" s="75">
         <v>10058</v>
       </c>
       <c r="F76" s="175">
         <v>10044</v>
       </c>
       <c r="G76" s="75">
         <v>9993</v>
       </c>
       <c r="H76" s="176">
         <v>9978</v>
       </c>
       <c r="I76" s="177">
@@ -7519,52 +7704,55 @@
       </c>
       <c r="U76" s="189">
         <v>9773</v>
       </c>
       <c r="V76" s="190">
         <v>9710</v>
       </c>
       <c r="W76" s="75">
         <v>9678</v>
       </c>
       <c r="X76" s="73">
         <v>9676</v>
       </c>
       <c r="AB76" s="28">
         <v>9661</v>
       </c>
       <c r="AC76" s="28">
         <v>9664</v>
       </c>
       <c r="AD76" s="28">
         <v>9651</v>
       </c>
       <c r="AE76" s="28">
         <v>9649</v>
       </c>
-    </row>
-    <row r="77" spans="1:31">
+      <c r="AF76" s="73">
+        <v>9638</v>
+      </c>
+    </row>
+    <row r="77" spans="1:32">
       <c r="A77" s="67" t="s">
         <v>23</v>
       </c>
       <c r="B77" s="72">
         <v>16085</v>
       </c>
       <c r="C77" s="72">
         <v>16059</v>
       </c>
       <c r="D77" s="72">
         <v>16061</v>
       </c>
       <c r="E77" s="75">
         <v>16067</v>
       </c>
       <c r="F77" s="175">
         <v>16050</v>
       </c>
       <c r="G77" s="75">
         <v>16064</v>
       </c>
       <c r="H77" s="176">
         <v>16070</v>
       </c>
       <c r="I77" s="177">
@@ -7605,52 +7793,55 @@
       </c>
       <c r="U77" s="189">
         <v>15934</v>
       </c>
       <c r="V77" s="190">
         <v>15864</v>
       </c>
       <c r="W77" s="75">
         <v>15864</v>
       </c>
       <c r="X77" s="73">
         <v>15819</v>
       </c>
       <c r="AB77" s="28">
         <v>15805</v>
       </c>
       <c r="AC77" s="28">
         <v>15823</v>
       </c>
       <c r="AD77" s="28">
         <v>15793</v>
       </c>
       <c r="AE77" s="28">
         <v>15787</v>
       </c>
-    </row>
-    <row r="78" spans="1:31">
+      <c r="AF77" s="73">
+        <v>15774</v>
+      </c>
+    </row>
+    <row r="78" spans="1:32">
       <c r="A78" s="67" t="s">
         <v>24</v>
       </c>
       <c r="B78" s="72">
         <v>12792</v>
       </c>
       <c r="C78" s="72">
         <v>12775</v>
       </c>
       <c r="D78" s="72">
         <v>12789</v>
       </c>
       <c r="E78" s="75">
         <v>12775</v>
       </c>
       <c r="F78" s="175">
         <v>12795</v>
       </c>
       <c r="G78" s="75">
         <v>12785</v>
       </c>
       <c r="H78" s="176">
         <v>12789</v>
       </c>
       <c r="I78" s="177">
@@ -7691,52 +7882,55 @@
       </c>
       <c r="U78" s="189">
         <v>12553</v>
       </c>
       <c r="V78" s="190">
         <v>12528</v>
       </c>
       <c r="W78" s="75">
         <v>12512</v>
       </c>
       <c r="X78" s="73">
         <v>12483</v>
       </c>
       <c r="AB78" s="28">
         <v>12477</v>
       </c>
       <c r="AC78" s="28">
         <v>12472</v>
       </c>
       <c r="AD78" s="28">
         <v>12457</v>
       </c>
       <c r="AE78" s="28">
         <v>12443</v>
       </c>
-    </row>
-    <row r="79" spans="1:31">
+      <c r="AF78" s="73">
+        <v>12441</v>
+      </c>
+    </row>
+    <row r="79" spans="1:32">
       <c r="A79" s="67" t="s">
         <v>25</v>
       </c>
       <c r="B79" s="72">
         <v>27389</v>
       </c>
       <c r="C79" s="72">
         <v>27339</v>
       </c>
       <c r="D79" s="72">
         <v>27325</v>
       </c>
       <c r="E79" s="75">
         <v>27344</v>
       </c>
       <c r="F79" s="175">
         <v>27339</v>
       </c>
       <c r="G79" s="75">
         <v>27339</v>
       </c>
       <c r="H79" s="176">
         <v>27318</v>
       </c>
       <c r="I79" s="177">
@@ -7777,52 +7971,55 @@
       </c>
       <c r="U79" s="189">
         <v>26846</v>
       </c>
       <c r="V79" s="190">
         <v>26757</v>
       </c>
       <c r="W79" s="75">
         <v>26736</v>
       </c>
       <c r="X79" s="73">
         <v>26702</v>
       </c>
       <c r="AB79" s="28">
         <v>26671</v>
       </c>
       <c r="AC79" s="28">
         <v>26652</v>
       </c>
       <c r="AD79" s="28">
         <v>26627</v>
       </c>
       <c r="AE79" s="28">
         <v>26616</v>
       </c>
-    </row>
-    <row r="80" spans="1:31">
+      <c r="AF79" s="73">
+        <v>26592</v>
+      </c>
+    </row>
+    <row r="80" spans="1:32">
       <c r="A80" s="67" t="s">
         <v>26</v>
       </c>
       <c r="B80" s="72">
         <v>15012</v>
       </c>
       <c r="C80" s="72">
         <v>14996</v>
       </c>
       <c r="D80" s="72">
         <v>14994</v>
       </c>
       <c r="E80" s="75">
         <v>15001</v>
       </c>
       <c r="F80" s="175">
         <v>15005</v>
       </c>
       <c r="G80" s="75">
         <v>15017</v>
       </c>
       <c r="H80" s="176">
         <v>15008</v>
       </c>
       <c r="I80" s="177">
@@ -7863,52 +8060,55 @@
       </c>
       <c r="U80" s="189">
         <v>14812</v>
       </c>
       <c r="V80" s="190">
         <v>14772</v>
       </c>
       <c r="W80" s="75">
         <v>14746</v>
       </c>
       <c r="X80" s="73">
         <v>14721</v>
       </c>
       <c r="AB80" s="28">
         <v>14680</v>
       </c>
       <c r="AC80" s="28">
         <v>14689</v>
       </c>
       <c r="AD80" s="28">
         <v>14672</v>
       </c>
       <c r="AE80" s="28">
         <v>14682</v>
       </c>
-    </row>
-    <row r="81" spans="1:31">
+      <c r="AF80" s="73">
+        <v>14684</v>
+      </c>
+    </row>
+    <row r="81" spans="1:32">
       <c r="A81" s="67" t="s">
         <v>27</v>
       </c>
       <c r="B81" s="64">
         <v>14883</v>
       </c>
       <c r="C81" s="64">
         <v>14908</v>
       </c>
       <c r="D81" s="64">
         <v>14884</v>
       </c>
       <c r="E81" s="75">
         <v>14887</v>
       </c>
       <c r="F81" s="175">
         <v>14862</v>
       </c>
       <c r="G81" s="75">
         <v>14843</v>
       </c>
       <c r="H81" s="176">
         <v>14815</v>
       </c>
       <c r="I81" s="177">
@@ -7949,52 +8149,55 @@
       </c>
       <c r="U81" s="189">
         <v>14602</v>
       </c>
       <c r="V81" s="190">
         <v>14552</v>
       </c>
       <c r="W81" s="75">
         <v>14548</v>
       </c>
       <c r="X81" s="73">
         <v>14534</v>
       </c>
       <c r="AB81" s="28">
         <v>14524</v>
       </c>
       <c r="AC81" s="28">
         <v>14519</v>
       </c>
       <c r="AD81" s="28">
         <v>14527</v>
       </c>
       <c r="AE81" s="28">
         <v>14530</v>
       </c>
-    </row>
-    <row r="82" spans="1:31">
+      <c r="AF81" s="73">
+        <v>14528</v>
+      </c>
+    </row>
+    <row r="82" spans="1:32">
       <c r="A82" s="70" t="s">
         <v>28</v>
       </c>
       <c r="B82" s="74">
         <v>14562</v>
       </c>
       <c r="C82" s="74">
         <v>14533</v>
       </c>
       <c r="D82" s="74">
         <v>14545</v>
       </c>
       <c r="E82" s="57">
         <v>14545</v>
       </c>
       <c r="F82" s="191">
         <v>14532</v>
       </c>
       <c r="G82" s="57">
         <v>14495</v>
       </c>
       <c r="H82" s="176">
         <v>14492</v>
       </c>
       <c r="I82" s="192">
@@ -8035,144 +8238,227 @@
       </c>
       <c r="U82" s="204">
         <v>14199</v>
       </c>
       <c r="V82" s="205">
         <v>14164</v>
       </c>
       <c r="W82" s="57">
         <v>14148</v>
       </c>
       <c r="X82" s="207">
         <v>14114</v>
       </c>
       <c r="AB82" s="57">
         <v>14099</v>
       </c>
       <c r="AC82" s="57">
         <v>14080</v>
       </c>
       <c r="AD82" s="57">
         <v>14070</v>
       </c>
       <c r="AE82" s="57">
         <v>14076</v>
       </c>
-    </row>
-    <row r="83" spans="1:31">
+      <c r="AF82" s="207">
+        <v>14071</v>
+      </c>
+    </row>
+    <row r="83" spans="1:32">
       <c r="A83" s="2"/>
       <c r="B83" s="4"/>
       <c r="C83" s="4"/>
       <c r="D83" s="4"/>
       <c r="E83" s="4"/>
       <c r="F83" s="4"/>
       <c r="G83" s="3"/>
       <c r="H83" s="18"/>
     </row>
-    <row r="84" spans="1:31" ht="16.5" customHeight="1">
+    <row r="84" spans="1:32" ht="16.5" customHeight="1">
       <c r="A84" s="26"/>
       <c r="B84" s="26"/>
       <c r="C84" s="26"/>
       <c r="D84" s="26"/>
       <c r="E84" s="26"/>
       <c r="F84" s="26"/>
       <c r="G84" s="26"/>
       <c r="H84" s="5"/>
       <c r="I84" s="5"/>
       <c r="J84" s="5"/>
     </row>
-    <row r="85" spans="1:31">
+    <row r="85" spans="1:32">
       <c r="B85" s="19"/>
       <c r="C85" s="20"/>
       <c r="D85" s="20"/>
       <c r="E85" s="20"/>
     </row>
-    <row r="86" spans="1:31" ht="18" customHeight="1"/>
-[...46 lines deleted...]
-      <c r="V149" s="5"/>
+    <row r="86" spans="1:32" ht="18" customHeight="1">
+      <c r="C86" s="212"/>
+      <c r="D86" s="212"/>
+      <c r="E86" s="212"/>
+      <c r="F86" s="212"/>
+      <c r="G86" s="212"/>
+      <c r="H86" s="212"/>
+      <c r="I86" s="212"/>
+      <c r="J86" s="212"/>
+      <c r="K86" s="212"/>
+    </row>
+    <row r="87" spans="1:32">
+      <c r="C87" s="212"/>
+      <c r="D87" s="212"/>
+      <c r="E87" s="212"/>
+      <c r="F87" s="212"/>
+      <c r="G87" s="212"/>
+      <c r="H87" s="212"/>
+      <c r="I87" s="212"/>
+      <c r="J87" s="212"/>
+      <c r="K87" s="212"/>
+    </row>
+    <row r="88" spans="1:32">
+      <c r="C88" s="212"/>
+      <c r="D88" s="212"/>
+      <c r="E88" s="212"/>
+      <c r="F88" s="212"/>
+      <c r="G88" s="212"/>
+      <c r="H88" s="212"/>
+      <c r="I88" s="212"/>
+      <c r="J88" s="212"/>
+      <c r="K88" s="212"/>
+    </row>
+    <row r="89" spans="1:32">
+      <c r="C89" s="212"/>
+      <c r="D89" s="212"/>
+      <c r="E89" s="212"/>
+      <c r="I89" s="212"/>
+      <c r="J89" s="212"/>
+      <c r="K89" s="212"/>
+    </row>
+    <row r="90" spans="1:32">
+      <c r="C90" s="212"/>
+      <c r="D90" s="212"/>
+      <c r="E90" s="212"/>
+      <c r="I90" s="212"/>
+      <c r="J90" s="212"/>
+      <c r="K90" s="212"/>
+    </row>
+    <row r="91" spans="1:32">
+      <c r="C91" s="212"/>
+      <c r="D91" s="212"/>
+      <c r="E91" s="212"/>
+      <c r="I91" s="212"/>
+      <c r="J91" s="212"/>
+      <c r="K91" s="212"/>
+    </row>
+    <row r="92" spans="1:32">
+      <c r="C92" s="212"/>
+      <c r="D92" s="212"/>
+      <c r="E92" s="212"/>
+      <c r="I92" s="212"/>
+      <c r="J92" s="212"/>
+      <c r="K92" s="212"/>
+    </row>
+    <row r="93" spans="1:32">
+      <c r="C93" s="212"/>
+      <c r="D93" s="212"/>
+      <c r="E93" s="212"/>
+      <c r="I93" s="212"/>
+      <c r="J93" s="212"/>
+      <c r="K93" s="212"/>
+    </row>
+    <row r="94" spans="1:32">
+      <c r="C94" s="212"/>
+      <c r="D94" s="212"/>
+      <c r="E94" s="212"/>
+      <c r="I94" s="212"/>
+      <c r="J94" s="212"/>
+      <c r="K94" s="212"/>
+    </row>
+    <row r="122" spans="1:22">
+      <c r="A122" s="5"/>
+      <c r="B122" s="5"/>
+      <c r="C122" s="5"/>
+      <c r="D122" s="5"/>
+      <c r="E122" s="5"/>
+      <c r="F122" s="5"/>
+      <c r="G122" s="5"/>
+      <c r="H122" s="5"/>
+      <c r="I122" s="5"/>
+      <c r="J122" s="5"/>
+      <c r="K122" s="5"/>
+      <c r="L122" s="5"/>
+      <c r="M122" s="5"/>
+      <c r="N122" s="5"/>
+      <c r="O122" s="5"/>
+      <c r="P122" s="5"/>
+      <c r="Q122" s="5"/>
+      <c r="R122" s="5"/>
+      <c r="S122" s="5"/>
+      <c r="T122" s="5"/>
+      <c r="U122" s="5"/>
+      <c r="V122" s="5"/>
+    </row>
+    <row r="141" spans="1:22">
+      <c r="A141" s="5"/>
+      <c r="B141" s="5"/>
+      <c r="C141" s="5"/>
+      <c r="D141" s="5"/>
+      <c r="E141" s="5"/>
+      <c r="F141" s="5"/>
+      <c r="G141" s="5"/>
+      <c r="H141" s="5"/>
+      <c r="I141" s="5"/>
+      <c r="J141" s="5"/>
+      <c r="K141" s="5"/>
+      <c r="L141" s="5"/>
+      <c r="M141" s="5"/>
+      <c r="N141" s="5"/>
+      <c r="O141" s="5"/>
+      <c r="P141" s="5"/>
+      <c r="Q141" s="5"/>
+      <c r="R141" s="5"/>
+      <c r="S141" s="5"/>
+      <c r="T141" s="5"/>
+      <c r="U141" s="5"/>
+      <c r="V141" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="14">
-    <mergeCell ref="A8:A9"/>
-[...3 lines deleted...]
-    <mergeCell ref="A6:AE6"/>
     <mergeCell ref="A20:AE20"/>
     <mergeCell ref="A10:AE10"/>
     <mergeCell ref="A53:AE53"/>
     <mergeCell ref="A63:AE63"/>
     <mergeCell ref="A73:AE73"/>
     <mergeCell ref="A49:AE49"/>
     <mergeCell ref="A30:AE30"/>
     <mergeCell ref="A41:AE41"/>
     <mergeCell ref="A45:AE45"/>
+    <mergeCell ref="A8:A9"/>
+    <mergeCell ref="B8:M8"/>
+    <mergeCell ref="N8:AB8"/>
+    <mergeCell ref="AC8:AF8"/>
+    <mergeCell ref="A6:AF6"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Population</vt:lpstr>