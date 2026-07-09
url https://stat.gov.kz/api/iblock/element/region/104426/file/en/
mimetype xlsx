--- v1 (2026-05-29)
+++ v2 (2026-07-09)
@@ -13,51 +13,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="7" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
   </bookViews>
   <sheets>
     <sheet name="Population" sheetId="8" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="101" uniqueCount="30">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="102" uniqueCount="31">
   <si>
     <t>All population</t>
   </si>
   <si>
     <t>Urban population</t>
   </si>
   <si>
     <t>Rural population</t>
   </si>
   <si>
     <t>Mens</t>
   </si>
   <si>
     <t>Womens</t>
   </si>
   <si>
     <t>January 1</t>
   </si>
   <si>
     <t>February 1</t>
   </si>
   <si>
     <t>March 1</t>
   </si>
   <si>
@@ -152,50 +152,53 @@
   </si>
   <si>
     <t>Kyzylkoga district</t>
   </si>
   <si>
     <t>Makat district</t>
   </si>
   <si>
     <t>Makhambet district</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">The population </t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1)</t>
     </r>
+  </si>
+  <si>
+    <t>people</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _₸_-;\-* #,##0.00\ _₸_-;_-* &quot;-&quot;??\ _₸_-;_-@_-"/>
   </numFmts>
   <fonts count="35">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
@@ -899,51 +902,51 @@
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="230">
+  <cellXfs count="234">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="30" fillId="0" borderId="0" xfId="21" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
@@ -1512,90 +1515,96 @@
     <xf numFmtId="3" fontId="30" fillId="0" borderId="3" xfId="152" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="30" fillId="0" borderId="3" xfId="153" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="30" fillId="0" borderId="3" xfId="154" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="27" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="30" fillId="0" borderId="0" xfId="38" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="29" fillId="0" borderId="0" xfId="30" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
-[...9 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="155">
     <cellStyle name="Акцент1" xfId="15" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Акцент2" xfId="16" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Акцент3" xfId="17" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Акцент4" xfId="18" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Акцент5" xfId="19" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Акцент6" xfId="20" builtinId="49" customBuiltin="1"/>
     <cellStyle name="Ввод " xfId="7" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Вывод" xfId="8" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Вычисление" xfId="9" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Заголовок 1" xfId="1" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Заголовок 2" xfId="2" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Заголовок 3" xfId="3" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Заголовок 4" xfId="4" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Итог" xfId="14" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Контрольная ячейка" xfId="11" builtinId="23" customBuiltin="1"/>
     <cellStyle name="Название 2" xfId="22"/>
     <cellStyle name="Нейтральный 2" xfId="23"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 100" xfId="86"/>
     <cellStyle name="Обычный 101" xfId="103"/>
     <cellStyle name="Обычный 102" xfId="120"/>
     <cellStyle name="Обычный 103" xfId="136"/>
     <cellStyle name="Обычный 104" xfId="152"/>
@@ -1755,51 +1764,51 @@
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>371474</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>152400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Рисунок 2" descr="F:\НАУРЗБЕКОВА АСЕЛЬ (каб 824)\2018-2025 МОИ ДОКУМЕНТЫ\10) 2018-2026 ПЕРЕПИСКА\2026\ВНУТРЕННЯЯ БНС\Хат СП по измен. лого\2 вариант заново\Приложение\логотип\ЛОГО АНГ по левому краю.png"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-              <a14:useLocalDpi xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns="" val="0"/>
+              <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1962149" cy="800100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
@@ -2072,169 +2081,200 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A6:AF141"/>
+  <dimension ref="A6:BF141"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="AF15" sqref="AF15"/>
+      <selection activeCell="AH16" sqref="AH16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="15.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="8.5703125" style="1" customWidth="1"/>
     <col min="3" max="3" width="8.7109375" style="1" customWidth="1"/>
     <col min="4" max="4" width="8.140625" style="1" customWidth="1"/>
     <col min="5" max="5" width="7.5703125" style="1" customWidth="1"/>
     <col min="6" max="7" width="6.7109375" style="1" customWidth="1"/>
     <col min="8" max="8" width="6.85546875" style="1" customWidth="1"/>
     <col min="9" max="9" width="7.28515625" style="1" customWidth="1"/>
     <col min="10" max="10" width="9.7109375" style="1" customWidth="1"/>
     <col min="11" max="11" width="8.140625" style="1" customWidth="1"/>
     <col min="12" max="13" width="9.140625" style="1"/>
     <col min="14" max="14" width="7.85546875" style="1" customWidth="1"/>
     <col min="15" max="15" width="8.7109375" style="1" customWidth="1"/>
     <col min="16" max="16" width="8.28515625" style="1" customWidth="1"/>
     <col min="17" max="17" width="7.5703125" style="1" customWidth="1"/>
     <col min="18" max="18" width="7.140625" style="1" customWidth="1"/>
     <col min="19" max="19" width="7" style="1" customWidth="1"/>
     <col min="20" max="20" width="7.42578125" style="1" customWidth="1"/>
     <col min="21" max="21" width="7.85546875" style="1" customWidth="1"/>
     <col min="22" max="22" width="10" style="1" customWidth="1"/>
     <col min="23" max="23" width="8.5703125" style="1" customWidth="1"/>
     <col min="24" max="24" width="9" style="1" customWidth="1"/>
     <col min="25" max="25" width="0.140625" style="1" hidden="1" customWidth="1"/>
     <col min="26" max="27" width="9.140625" style="1" hidden="1" customWidth="1"/>
     <col min="28" max="28" width="9.140625" style="1"/>
     <col min="29" max="29" width="8" style="1" customWidth="1"/>
     <col min="30" max="30" width="8.42578125" style="1" customWidth="1"/>
     <col min="31" max="31" width="8" style="1" customWidth="1"/>
     <col min="32" max="32" width="7.42578125" style="1" customWidth="1"/>
     <col min="33" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="6" spans="1:32" ht="21" customHeight="1">
-      <c r="A6" s="223" t="s">
+    <row r="6" spans="1:58" ht="21" customHeight="1">
+      <c r="A6" s="230" t="s">
         <v>29</v>
       </c>
-      <c r="B6" s="223"/>
-[...34 lines deleted...]
-      <c r="B8" s="216">
+      <c r="B6" s="230"/>
+      <c r="C6" s="230"/>
+      <c r="D6" s="230"/>
+      <c r="E6" s="230"/>
+      <c r="F6" s="230"/>
+      <c r="G6" s="230"/>
+      <c r="H6" s="230"/>
+      <c r="I6" s="230"/>
+      <c r="J6" s="230"/>
+      <c r="K6" s="230"/>
+      <c r="L6" s="230"/>
+      <c r="M6" s="230"/>
+      <c r="N6" s="230"/>
+      <c r="O6" s="230"/>
+      <c r="P6" s="230"/>
+      <c r="Q6" s="230"/>
+      <c r="R6" s="230"/>
+      <c r="S6" s="230"/>
+      <c r="T6" s="230"/>
+      <c r="U6" s="230"/>
+      <c r="V6" s="230"/>
+      <c r="W6" s="230"/>
+      <c r="X6" s="231"/>
+      <c r="Y6" s="217"/>
+      <c r="Z6" s="217"/>
+      <c r="AA6" s="217"/>
+      <c r="AB6" s="217"/>
+      <c r="AC6" s="217"/>
+      <c r="AD6" s="217"/>
+      <c r="AE6" s="217"/>
+      <c r="AF6" s="217"/>
+    </row>
+    <row r="7" spans="1:58" ht="14.25" customHeight="1">
+      <c r="AE7" s="232" t="s">
+        <v>30</v>
+      </c>
+      <c r="AF7" s="233"/>
+      <c r="AG7" s="215"/>
+      <c r="AH7" s="215"/>
+      <c r="AI7" s="215"/>
+      <c r="AJ7" s="215"/>
+      <c r="AK7" s="215"/>
+      <c r="AL7" s="215"/>
+      <c r="AM7" s="215"/>
+      <c r="AN7" s="215"/>
+      <c r="AO7" s="215"/>
+      <c r="AP7" s="215"/>
+      <c r="AQ7" s="215"/>
+      <c r="AR7" s="215"/>
+      <c r="AS7" s="215"/>
+      <c r="AT7" s="215"/>
+      <c r="AU7" s="215"/>
+      <c r="AV7" s="215"/>
+      <c r="AW7" s="215"/>
+      <c r="AX7" s="215"/>
+      <c r="AY7" s="215"/>
+      <c r="AZ7" s="215"/>
+      <c r="BA7" s="215"/>
+      <c r="BB7" s="215"/>
+      <c r="BC7" s="215"/>
+      <c r="BD7" s="215"/>
+      <c r="BE7" s="215"/>
+      <c r="BF7" s="214"/>
+    </row>
+    <row r="8" spans="1:58" ht="14.25" customHeight="1">
+      <c r="A8" s="221"/>
+      <c r="B8" s="223">
         <v>2024</v>
       </c>
-      <c r="C8" s="216"/>
-[...10 lines deleted...]
-      <c r="N8" s="217">
+      <c r="C8" s="223"/>
+      <c r="D8" s="223"/>
+      <c r="E8" s="223"/>
+      <c r="F8" s="223"/>
+      <c r="G8" s="223"/>
+      <c r="H8" s="223"/>
+      <c r="I8" s="223"/>
+      <c r="J8" s="223"/>
+      <c r="K8" s="223"/>
+      <c r="L8" s="223"/>
+      <c r="M8" s="223"/>
+      <c r="N8" s="224">
         <v>2025</v>
       </c>
-      <c r="O8" s="218"/>
-[...13 lines deleted...]
-      <c r="AC8" s="221">
+      <c r="O8" s="225"/>
+      <c r="P8" s="225"/>
+      <c r="Q8" s="225"/>
+      <c r="R8" s="225"/>
+      <c r="S8" s="225"/>
+      <c r="T8" s="225"/>
+      <c r="U8" s="225"/>
+      <c r="V8" s="225"/>
+      <c r="W8" s="225"/>
+      <c r="X8" s="226"/>
+      <c r="Y8" s="226"/>
+      <c r="Z8" s="226"/>
+      <c r="AA8" s="226"/>
+      <c r="AB8" s="227"/>
+      <c r="AC8" s="228">
         <v>2026</v>
       </c>
-      <c r="AD8" s="222"/>
-[...4 lines deleted...]
-      <c r="A9" s="215"/>
+      <c r="AD8" s="229"/>
+      <c r="AE8" s="229"/>
+      <c r="AF8" s="226"/>
+    </row>
+    <row r="9" spans="1:58" ht="14.25" customHeight="1">
+      <c r="A9" s="222"/>
       <c r="B9" s="209" t="s">
         <v>5</v>
       </c>
       <c r="C9" s="22" t="s">
         <v>6</v>
       </c>
       <c r="D9" s="22" t="s">
         <v>7</v>
       </c>
       <c r="E9" s="22" t="s">
         <v>8</v>
       </c>
       <c r="F9" s="22" t="s">
         <v>9</v>
       </c>
       <c r="G9" s="22" t="s">
         <v>10</v>
       </c>
       <c r="H9" s="22" t="s">
         <v>11</v>
       </c>
       <c r="I9" s="22" t="s">
         <v>12</v>
       </c>
       <c r="J9" s="22" t="s">
@@ -2276,86 +2316,86 @@
       <c r="V9" s="25" t="s">
         <v>13</v>
       </c>
       <c r="W9" s="25" t="s">
         <v>14</v>
       </c>
       <c r="X9" s="25" t="s">
         <v>15</v>
       </c>
       <c r="AB9" s="25" t="s">
         <v>16</v>
       </c>
       <c r="AC9" s="21" t="s">
         <v>5</v>
       </c>
       <c r="AD9" s="22" t="s">
         <v>6</v>
       </c>
       <c r="AE9" s="22" t="s">
         <v>7</v>
       </c>
       <c r="AF9" s="22" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="10" spans="1:32" ht="15">
-      <c r="A10" s="227" t="s">
+    <row r="10" spans="1:58" ht="15">
+      <c r="A10" s="218" t="s">
         <v>0</v>
       </c>
-      <c r="B10" s="227"/>
-[...30 lines deleted...]
-    <row r="11" spans="1:32">
+      <c r="B10" s="218"/>
+      <c r="C10" s="218"/>
+      <c r="D10" s="218"/>
+      <c r="E10" s="218"/>
+      <c r="F10" s="218"/>
+      <c r="G10" s="218"/>
+      <c r="H10" s="218"/>
+      <c r="I10" s="218"/>
+      <c r="J10" s="218"/>
+      <c r="K10" s="218"/>
+      <c r="L10" s="218"/>
+      <c r="M10" s="218"/>
+      <c r="N10" s="218"/>
+      <c r="O10" s="218"/>
+      <c r="P10" s="218"/>
+      <c r="Q10" s="218"/>
+      <c r="R10" s="218"/>
+      <c r="S10" s="218"/>
+      <c r="T10" s="218"/>
+      <c r="U10" s="218"/>
+      <c r="V10" s="218"/>
+      <c r="W10" s="218"/>
+      <c r="X10" s="219"/>
+      <c r="Y10" s="217"/>
+      <c r="Z10" s="217"/>
+      <c r="AA10" s="217"/>
+      <c r="AB10" s="217"/>
+      <c r="AC10" s="217"/>
+      <c r="AD10" s="217"/>
+      <c r="AE10" s="217"/>
+    </row>
+    <row r="11" spans="1:58">
       <c r="A11" s="66" t="s">
         <v>20</v>
       </c>
       <c r="B11" s="71">
         <v>704078</v>
       </c>
       <c r="C11" s="71">
         <v>704911</v>
       </c>
       <c r="D11" s="71">
         <v>705901</v>
       </c>
       <c r="E11" s="6">
         <v>706711</v>
       </c>
       <c r="F11" s="6">
         <v>707609</v>
       </c>
       <c r="G11" s="7">
         <v>708290</v>
       </c>
       <c r="H11" s="6">
         <v>708529</v>
       </c>
       <c r="I11" s="6">
@@ -2403,51 +2443,51 @@
       <c r="W11" s="17">
         <v>714213</v>
       </c>
       <c r="X11" s="17">
         <v>714771</v>
       </c>
       <c r="Y11" s="63"/>
       <c r="Z11" s="64"/>
       <c r="AA11" s="64"/>
       <c r="AB11" s="208">
         <v>715428</v>
       </c>
       <c r="AC11" s="75">
         <v>716071</v>
       </c>
       <c r="AD11" s="75">
         <v>716377</v>
       </c>
       <c r="AE11" s="210">
         <v>716725</v>
       </c>
       <c r="AF11" s="210">
         <v>717347</v>
       </c>
     </row>
-    <row r="12" spans="1:32">
+    <row r="12" spans="1:58">
       <c r="A12" s="67" t="s">
         <v>21</v>
       </c>
       <c r="B12" s="27">
         <v>412272</v>
       </c>
       <c r="C12" s="28">
         <v>413277</v>
       </c>
       <c r="D12" s="28">
         <v>414122</v>
       </c>
       <c r="E12" s="29">
         <v>414840</v>
       </c>
       <c r="F12" s="30">
         <v>415687</v>
       </c>
       <c r="G12" s="17">
         <v>416434</v>
       </c>
       <c r="H12" s="17">
         <v>417232</v>
       </c>
       <c r="I12" s="31">
@@ -2492,51 +2532,51 @@
       <c r="V12" s="17">
         <v>428280</v>
       </c>
       <c r="W12" s="37">
         <v>428891</v>
       </c>
       <c r="X12" s="17">
         <v>429784</v>
       </c>
       <c r="AB12" s="208">
         <v>430629</v>
       </c>
       <c r="AC12" s="75">
         <v>431254</v>
       </c>
       <c r="AD12" s="75">
         <v>431731</v>
       </c>
       <c r="AE12" s="210">
         <v>432166</v>
       </c>
       <c r="AF12" s="210">
         <v>432799</v>
       </c>
     </row>
-    <row r="13" spans="1:32">
+    <row r="13" spans="1:58">
       <c r="A13" s="67" t="s">
         <v>22</v>
       </c>
       <c r="B13" s="27">
         <v>86872</v>
       </c>
       <c r="C13" s="28">
         <v>86945</v>
       </c>
       <c r="D13" s="28">
         <v>87063</v>
       </c>
       <c r="E13" s="29">
         <v>87121</v>
       </c>
       <c r="F13" s="30">
         <v>87260</v>
       </c>
       <c r="G13" s="17">
         <v>87315</v>
       </c>
       <c r="H13" s="17">
         <v>86860</v>
       </c>
       <c r="I13" s="31">
@@ -2581,51 +2621,51 @@
       <c r="V13" s="17">
         <v>84168</v>
       </c>
       <c r="W13" s="37">
         <v>84046</v>
       </c>
       <c r="X13" s="17">
         <v>83955</v>
       </c>
       <c r="AB13" s="208">
         <v>83902</v>
       </c>
       <c r="AC13" s="75">
         <v>83958</v>
       </c>
       <c r="AD13" s="75">
         <v>83930</v>
       </c>
       <c r="AE13" s="210">
         <v>83896</v>
       </c>
       <c r="AF13" s="210">
         <v>83974</v>
       </c>
     </row>
-    <row r="14" spans="1:32">
+    <row r="14" spans="1:58">
       <c r="A14" s="67" t="s">
         <v>23</v>
       </c>
       <c r="B14" s="27">
         <v>32799</v>
       </c>
       <c r="C14" s="28">
         <v>32732</v>
       </c>
       <c r="D14" s="28">
         <v>32755</v>
       </c>
       <c r="E14" s="29">
         <v>32766</v>
       </c>
       <c r="F14" s="30">
         <v>32719</v>
       </c>
       <c r="G14" s="17">
         <v>32698</v>
       </c>
       <c r="H14" s="17">
         <v>32689</v>
       </c>
       <c r="I14" s="31">
@@ -2670,51 +2710,51 @@
       <c r="V14" s="17">
         <v>32448</v>
       </c>
       <c r="W14" s="37">
         <v>32450</v>
       </c>
       <c r="X14" s="17">
         <v>32399</v>
       </c>
       <c r="AB14" s="208">
         <v>32388</v>
       </c>
       <c r="AC14" s="75">
         <v>32428</v>
       </c>
       <c r="AD14" s="75">
         <v>32378</v>
       </c>
       <c r="AE14" s="210">
         <v>32370</v>
       </c>
       <c r="AF14" s="210">
         <v>32349</v>
       </c>
     </row>
-    <row r="15" spans="1:32">
+    <row r="15" spans="1:58">
       <c r="A15" s="67" t="s">
         <v>24</v>
       </c>
       <c r="B15" s="27">
         <v>26373</v>
       </c>
       <c r="C15" s="28">
         <v>26351</v>
       </c>
       <c r="D15" s="28">
         <v>26365</v>
       </c>
       <c r="E15" s="29">
         <v>26362</v>
       </c>
       <c r="F15" s="30">
         <v>26382</v>
       </c>
       <c r="G15" s="17">
         <v>26368</v>
       </c>
       <c r="H15" s="17">
         <v>26365</v>
       </c>
       <c r="I15" s="31">
@@ -2759,51 +2799,51 @@
       <c r="V15" s="17">
         <v>25910</v>
       </c>
       <c r="W15" s="37">
         <v>25877</v>
       </c>
       <c r="X15" s="17">
         <v>25828</v>
       </c>
       <c r="AB15" s="208">
         <v>25831</v>
       </c>
       <c r="AC15" s="75">
         <v>25841</v>
       </c>
       <c r="AD15" s="75">
         <v>25787</v>
       </c>
       <c r="AE15" s="210">
         <v>25789</v>
       </c>
       <c r="AF15" s="210">
         <v>25805</v>
       </c>
     </row>
-    <row r="16" spans="1:32">
+    <row r="16" spans="1:58">
       <c r="A16" s="67" t="s">
         <v>25</v>
       </c>
       <c r="B16" s="27">
         <v>56008</v>
       </c>
       <c r="C16" s="28">
         <v>55895</v>
       </c>
       <c r="D16" s="28">
         <v>55875</v>
       </c>
       <c r="E16" s="29">
         <v>55906</v>
       </c>
       <c r="F16" s="30">
         <v>55880</v>
       </c>
       <c r="G16" s="17">
         <v>55880</v>
       </c>
       <c r="H16" s="17">
         <v>55859</v>
       </c>
       <c r="I16" s="31">
@@ -3116,83 +3156,83 @@
         <v>28548</v>
       </c>
       <c r="W19" s="37">
         <v>28489</v>
       </c>
       <c r="X19" s="17">
         <v>28447</v>
       </c>
       <c r="AB19" s="208">
         <v>28416</v>
       </c>
       <c r="AC19" s="75">
         <v>28345</v>
       </c>
       <c r="AD19" s="75">
         <v>28326</v>
       </c>
       <c r="AE19" s="210">
         <v>28336</v>
       </c>
       <c r="AF19" s="211">
         <v>28319</v>
       </c>
     </row>
     <row r="20" spans="1:32" ht="15">
-      <c r="A20" s="226" t="s">
+      <c r="A20" s="216" t="s">
         <v>3</v>
       </c>
-      <c r="B20" s="226"/>
-[...28 lines deleted...]
-      <c r="AE20" s="225"/>
+      <c r="B20" s="216"/>
+      <c r="C20" s="216"/>
+      <c r="D20" s="216"/>
+      <c r="E20" s="216"/>
+      <c r="F20" s="216"/>
+      <c r="G20" s="216"/>
+      <c r="H20" s="216"/>
+      <c r="I20" s="216"/>
+      <c r="J20" s="216"/>
+      <c r="K20" s="216"/>
+      <c r="L20" s="216"/>
+      <c r="M20" s="216"/>
+      <c r="N20" s="216"/>
+      <c r="O20" s="216"/>
+      <c r="P20" s="216"/>
+      <c r="Q20" s="216"/>
+      <c r="R20" s="216"/>
+      <c r="S20" s="216"/>
+      <c r="T20" s="216"/>
+      <c r="U20" s="216"/>
+      <c r="V20" s="216"/>
+      <c r="W20" s="216"/>
+      <c r="X20" s="217"/>
+      <c r="Y20" s="217"/>
+      <c r="Z20" s="217"/>
+      <c r="AA20" s="217"/>
+      <c r="AB20" s="217"/>
+      <c r="AC20" s="217"/>
+      <c r="AD20" s="217"/>
+      <c r="AE20" s="217"/>
       <c r="AF20" s="69"/>
     </row>
     <row r="21" spans="1:32">
       <c r="A21" s="66" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="72">
         <v>347880</v>
       </c>
       <c r="C21" s="10">
         <v>348283</v>
       </c>
       <c r="D21" s="72">
         <v>348849</v>
       </c>
       <c r="E21" s="10">
         <v>349177</v>
       </c>
       <c r="F21" s="10">
         <v>349646</v>
       </c>
       <c r="G21" s="10">
         <v>349990</v>
       </c>
       <c r="H21" s="10">
@@ -3953,83 +3993,83 @@
         <v>14384</v>
       </c>
       <c r="W29" s="75">
         <v>14341</v>
       </c>
       <c r="X29" s="73">
         <v>14333</v>
       </c>
       <c r="AB29" s="75">
         <v>14317</v>
       </c>
       <c r="AC29" s="75">
         <v>14263</v>
       </c>
       <c r="AD29" s="75">
         <v>14256</v>
       </c>
       <c r="AE29" s="75">
         <v>14260</v>
       </c>
       <c r="AF29" s="73">
         <v>14248</v>
       </c>
     </row>
     <row r="30" spans="1:32" s="5" customFormat="1" ht="15">
-      <c r="A30" s="226" t="s">
+      <c r="A30" s="216" t="s">
         <v>4</v>
       </c>
-      <c r="B30" s="226"/>
-[...28 lines deleted...]
-      <c r="AE30" s="225"/>
+      <c r="B30" s="216"/>
+      <c r="C30" s="216"/>
+      <c r="D30" s="216"/>
+      <c r="E30" s="216"/>
+      <c r="F30" s="216"/>
+      <c r="G30" s="216"/>
+      <c r="H30" s="216"/>
+      <c r="I30" s="216"/>
+      <c r="J30" s="216"/>
+      <c r="K30" s="216"/>
+      <c r="L30" s="216"/>
+      <c r="M30" s="216"/>
+      <c r="N30" s="216"/>
+      <c r="O30" s="216"/>
+      <c r="P30" s="216"/>
+      <c r="Q30" s="216"/>
+      <c r="R30" s="216"/>
+      <c r="S30" s="216"/>
+      <c r="T30" s="216"/>
+      <c r="U30" s="216"/>
+      <c r="V30" s="216"/>
+      <c r="W30" s="216"/>
+      <c r="X30" s="217"/>
+      <c r="Y30" s="217"/>
+      <c r="Z30" s="217"/>
+      <c r="AA30" s="217"/>
+      <c r="AB30" s="217"/>
+      <c r="AC30" s="217"/>
+      <c r="AD30" s="217"/>
+      <c r="AE30" s="217"/>
       <c r="AF30" s="213"/>
     </row>
     <row r="31" spans="1:32">
       <c r="A31" s="66" t="s">
         <v>20</v>
       </c>
       <c r="B31" s="72">
         <v>356198</v>
       </c>
       <c r="C31" s="72">
         <v>356628</v>
       </c>
       <c r="D31" s="72">
         <v>357052</v>
       </c>
       <c r="E31" s="13">
         <v>357534</v>
       </c>
       <c r="F31" s="13">
         <v>357963</v>
       </c>
       <c r="G31" s="13">
         <v>358300</v>
       </c>
       <c r="H31" s="13">
@@ -4817,83 +4857,83 @@
       <c r="C40" s="10"/>
       <c r="D40" s="10"/>
       <c r="E40" s="13"/>
       <c r="F40" s="13"/>
       <c r="G40" s="13"/>
       <c r="H40" s="13"/>
       <c r="I40" s="13"/>
       <c r="J40" s="13"/>
       <c r="K40" s="13"/>
       <c r="L40" s="13"/>
       <c r="M40" s="13"/>
       <c r="N40" s="14"/>
       <c r="O40" s="14"/>
       <c r="P40" s="14"/>
       <c r="Q40" s="6"/>
       <c r="R40" s="15"/>
       <c r="S40" s="15"/>
       <c r="T40" s="16"/>
       <c r="U40" s="16"/>
       <c r="V40" s="17"/>
       <c r="W40" s="17"/>
       <c r="X40" s="69"/>
       <c r="AF40" s="69"/>
     </row>
     <row r="41" spans="1:32" ht="15">
-      <c r="A41" s="229" t="s">
+      <c r="A41" s="220" t="s">
         <v>1</v>
       </c>
-      <c r="B41" s="229"/>
-[...28 lines deleted...]
-      <c r="AE41" s="225"/>
+      <c r="B41" s="220"/>
+      <c r="C41" s="220"/>
+      <c r="D41" s="220"/>
+      <c r="E41" s="220"/>
+      <c r="F41" s="220"/>
+      <c r="G41" s="220"/>
+      <c r="H41" s="220"/>
+      <c r="I41" s="220"/>
+      <c r="J41" s="220"/>
+      <c r="K41" s="220"/>
+      <c r="L41" s="220"/>
+      <c r="M41" s="220"/>
+      <c r="N41" s="220"/>
+      <c r="O41" s="220"/>
+      <c r="P41" s="220"/>
+      <c r="Q41" s="220"/>
+      <c r="R41" s="220"/>
+      <c r="S41" s="220"/>
+      <c r="T41" s="220"/>
+      <c r="U41" s="220"/>
+      <c r="V41" s="220"/>
+      <c r="W41" s="220"/>
+      <c r="X41" s="217"/>
+      <c r="Y41" s="217"/>
+      <c r="Z41" s="217"/>
+      <c r="AA41" s="217"/>
+      <c r="AB41" s="217"/>
+      <c r="AC41" s="217"/>
+      <c r="AD41" s="217"/>
+      <c r="AE41" s="217"/>
       <c r="AF41" s="69"/>
     </row>
     <row r="42" spans="1:32">
       <c r="A42" s="66" t="s">
         <v>20</v>
       </c>
       <c r="B42" s="71">
         <v>389875</v>
       </c>
       <c r="C42" s="71">
         <v>389923</v>
       </c>
       <c r="D42" s="71">
         <v>390152</v>
       </c>
       <c r="E42" s="6">
         <v>390303</v>
       </c>
       <c r="F42" s="6">
         <v>390483</v>
       </c>
       <c r="G42" s="7">
         <v>390844</v>
       </c>
       <c r="H42" s="6">
@@ -5123,83 +5163,83 @@
         <v>64510</v>
       </c>
       <c r="W44" s="47">
         <v>64429</v>
       </c>
       <c r="X44" s="17">
         <v>64354</v>
       </c>
       <c r="AB44" s="208">
         <v>64321</v>
       </c>
       <c r="AC44" s="75">
         <v>64379</v>
       </c>
       <c r="AD44" s="75">
         <v>64363</v>
       </c>
       <c r="AE44" s="75">
         <v>64328</v>
       </c>
       <c r="AF44" s="210">
         <v>64407</v>
       </c>
     </row>
     <row r="45" spans="1:32" ht="15">
-      <c r="A45" s="226" t="s">
+      <c r="A45" s="216" t="s">
         <v>3</v>
       </c>
-      <c r="B45" s="226"/>
-[...28 lines deleted...]
-      <c r="AE45" s="225"/>
+      <c r="B45" s="216"/>
+      <c r="C45" s="216"/>
+      <c r="D45" s="216"/>
+      <c r="E45" s="216"/>
+      <c r="F45" s="216"/>
+      <c r="G45" s="216"/>
+      <c r="H45" s="216"/>
+      <c r="I45" s="216"/>
+      <c r="J45" s="216"/>
+      <c r="K45" s="216"/>
+      <c r="L45" s="216"/>
+      <c r="M45" s="216"/>
+      <c r="N45" s="216"/>
+      <c r="O45" s="216"/>
+      <c r="P45" s="216"/>
+      <c r="Q45" s="216"/>
+      <c r="R45" s="216"/>
+      <c r="S45" s="216"/>
+      <c r="T45" s="216"/>
+      <c r="U45" s="216"/>
+      <c r="V45" s="216"/>
+      <c r="W45" s="216"/>
+      <c r="X45" s="217"/>
+      <c r="Y45" s="217"/>
+      <c r="Z45" s="217"/>
+      <c r="AA45" s="217"/>
+      <c r="AB45" s="217"/>
+      <c r="AC45" s="217"/>
+      <c r="AD45" s="217"/>
+      <c r="AE45" s="217"/>
       <c r="AF45" s="69"/>
     </row>
     <row r="46" spans="1:32">
       <c r="A46" s="66" t="s">
         <v>20</v>
       </c>
       <c r="B46" s="13">
         <v>188589</v>
       </c>
       <c r="C46" s="13">
         <v>188617</v>
       </c>
       <c r="D46" s="13">
         <v>188801</v>
       </c>
       <c r="E46" s="13">
         <v>188812</v>
       </c>
       <c r="F46" s="13">
         <v>188941</v>
       </c>
       <c r="G46" s="13">
         <v>189144</v>
       </c>
       <c r="H46" s="13">
@@ -5426,83 +5466,83 @@
         <v>32335</v>
       </c>
       <c r="W48" s="75">
         <v>32309</v>
       </c>
       <c r="X48" s="73">
         <v>32272</v>
       </c>
       <c r="AB48" s="75">
         <v>32253</v>
       </c>
       <c r="AC48" s="75">
         <v>32282</v>
       </c>
       <c r="AD48" s="75">
         <v>32279</v>
       </c>
       <c r="AE48" s="75">
         <v>32249</v>
       </c>
       <c r="AF48" s="73">
         <v>32284</v>
       </c>
     </row>
     <row r="49" spans="1:32" ht="15">
-      <c r="A49" s="226" t="s">
+      <c r="A49" s="216" t="s">
         <v>4</v>
       </c>
-      <c r="B49" s="226"/>
-[...28 lines deleted...]
-      <c r="AE49" s="225"/>
+      <c r="B49" s="216"/>
+      <c r="C49" s="216"/>
+      <c r="D49" s="216"/>
+      <c r="E49" s="216"/>
+      <c r="F49" s="216"/>
+      <c r="G49" s="216"/>
+      <c r="H49" s="216"/>
+      <c r="I49" s="216"/>
+      <c r="J49" s="216"/>
+      <c r="K49" s="216"/>
+      <c r="L49" s="216"/>
+      <c r="M49" s="216"/>
+      <c r="N49" s="216"/>
+      <c r="O49" s="216"/>
+      <c r="P49" s="216"/>
+      <c r="Q49" s="216"/>
+      <c r="R49" s="216"/>
+      <c r="S49" s="216"/>
+      <c r="T49" s="216"/>
+      <c r="U49" s="216"/>
+      <c r="V49" s="216"/>
+      <c r="W49" s="216"/>
+      <c r="X49" s="217"/>
+      <c r="Y49" s="217"/>
+      <c r="Z49" s="217"/>
+      <c r="AA49" s="217"/>
+      <c r="AB49" s="217"/>
+      <c r="AC49" s="217"/>
+      <c r="AD49" s="217"/>
+      <c r="AE49" s="217"/>
       <c r="AF49" s="69"/>
     </row>
     <row r="50" spans="1:32">
       <c r="A50" s="66" t="s">
         <v>20</v>
       </c>
       <c r="B50" s="13">
         <v>201286</v>
       </c>
       <c r="C50" s="13">
         <v>201306</v>
       </c>
       <c r="D50" s="13">
         <v>201351</v>
       </c>
       <c r="E50" s="13">
         <v>201491</v>
       </c>
       <c r="F50" s="13">
         <v>201542</v>
       </c>
       <c r="G50" s="13">
         <v>189144</v>
       </c>
       <c r="H50" s="13">
@@ -5729,83 +5769,83 @@
         <v>32175</v>
       </c>
       <c r="W52" s="75">
         <v>32120</v>
       </c>
       <c r="X52" s="73">
         <v>32082</v>
       </c>
       <c r="AB52" s="75">
         <v>32068</v>
       </c>
       <c r="AC52" s="75">
         <v>32100</v>
       </c>
       <c r="AD52" s="75">
         <v>32085</v>
       </c>
       <c r="AE52" s="75">
         <v>32079</v>
       </c>
       <c r="AF52" s="73">
         <v>32123</v>
       </c>
     </row>
     <row r="53" spans="1:32" ht="15">
-      <c r="A53" s="229" t="s">
+      <c r="A53" s="220" t="s">
         <v>2</v>
       </c>
-      <c r="B53" s="229"/>
-[...28 lines deleted...]
-      <c r="AE53" s="225"/>
+      <c r="B53" s="220"/>
+      <c r="C53" s="220"/>
+      <c r="D53" s="220"/>
+      <c r="E53" s="220"/>
+      <c r="F53" s="220"/>
+      <c r="G53" s="220"/>
+      <c r="H53" s="220"/>
+      <c r="I53" s="220"/>
+      <c r="J53" s="220"/>
+      <c r="K53" s="220"/>
+      <c r="L53" s="220"/>
+      <c r="M53" s="220"/>
+      <c r="N53" s="220"/>
+      <c r="O53" s="220"/>
+      <c r="P53" s="220"/>
+      <c r="Q53" s="220"/>
+      <c r="R53" s="220"/>
+      <c r="S53" s="220"/>
+      <c r="T53" s="220"/>
+      <c r="U53" s="220"/>
+      <c r="V53" s="220"/>
+      <c r="W53" s="220"/>
+      <c r="X53" s="217"/>
+      <c r="Y53" s="217"/>
+      <c r="Z53" s="217"/>
+      <c r="AA53" s="217"/>
+      <c r="AB53" s="217"/>
+      <c r="AC53" s="217"/>
+      <c r="AD53" s="217"/>
+      <c r="AE53" s="217"/>
       <c r="AF53" s="69"/>
     </row>
     <row r="54" spans="1:32">
       <c r="A54" s="66" t="s">
         <v>20</v>
       </c>
       <c r="B54" s="71">
         <v>314203</v>
       </c>
       <c r="C54" s="71">
         <v>314988</v>
       </c>
       <c r="D54" s="71">
         <v>315749</v>
       </c>
       <c r="E54" s="6">
         <v>316408</v>
       </c>
       <c r="F54" s="6">
         <v>317126</v>
       </c>
       <c r="G54" s="7">
         <v>317446</v>
       </c>
       <c r="H54" s="6">
@@ -6569,83 +6609,83 @@
         <v>28548</v>
       </c>
       <c r="W62" s="55">
         <v>28489</v>
       </c>
       <c r="X62" s="17">
         <v>28447</v>
       </c>
       <c r="AB62" s="208">
         <v>28416</v>
       </c>
       <c r="AC62" s="75">
         <v>28345</v>
       </c>
       <c r="AD62" s="75">
         <v>28326</v>
       </c>
       <c r="AE62" s="211">
         <v>28336</v>
       </c>
       <c r="AF62" s="73">
         <v>28319</v>
       </c>
     </row>
     <row r="63" spans="1:32" s="5" customFormat="1" ht="15">
-      <c r="A63" s="226" t="s">
+      <c r="A63" s="216" t="s">
         <v>3</v>
       </c>
-      <c r="B63" s="226"/>
-[...28 lines deleted...]
-      <c r="AE63" s="225"/>
+      <c r="B63" s="216"/>
+      <c r="C63" s="216"/>
+      <c r="D63" s="216"/>
+      <c r="E63" s="216"/>
+      <c r="F63" s="216"/>
+      <c r="G63" s="216"/>
+      <c r="H63" s="216"/>
+      <c r="I63" s="216"/>
+      <c r="J63" s="216"/>
+      <c r="K63" s="216"/>
+      <c r="L63" s="216"/>
+      <c r="M63" s="216"/>
+      <c r="N63" s="216"/>
+      <c r="O63" s="216"/>
+      <c r="P63" s="216"/>
+      <c r="Q63" s="216"/>
+      <c r="R63" s="216"/>
+      <c r="S63" s="216"/>
+      <c r="T63" s="216"/>
+      <c r="U63" s="216"/>
+      <c r="V63" s="216"/>
+      <c r="W63" s="216"/>
+      <c r="X63" s="217"/>
+      <c r="Y63" s="217"/>
+      <c r="Z63" s="217"/>
+      <c r="AA63" s="217"/>
+      <c r="AB63" s="217"/>
+      <c r="AC63" s="217"/>
+      <c r="AD63" s="217"/>
+      <c r="AE63" s="217"/>
       <c r="AF63" s="213"/>
     </row>
     <row r="64" spans="1:32">
       <c r="A64" s="66" t="s">
         <v>20</v>
       </c>
       <c r="B64" s="10">
         <v>159291</v>
       </c>
       <c r="C64" s="10">
         <v>159666</v>
       </c>
       <c r="D64" s="10">
         <v>160048</v>
       </c>
       <c r="E64" s="10">
         <v>160365</v>
       </c>
       <c r="F64" s="10">
         <v>160705</v>
       </c>
       <c r="G64" s="10">
         <v>160846</v>
       </c>
       <c r="H64" s="10">
@@ -7406,83 +7446,83 @@
         <v>14384</v>
       </c>
       <c r="W72" s="75">
         <v>14341</v>
       </c>
       <c r="X72" s="73">
         <v>14333</v>
       </c>
       <c r="AB72" s="75">
         <v>14317</v>
       </c>
       <c r="AC72" s="75">
         <v>14265</v>
       </c>
       <c r="AD72" s="75">
         <v>14256</v>
       </c>
       <c r="AE72" s="75">
         <v>14260</v>
       </c>
       <c r="AF72" s="73">
         <v>14248</v>
       </c>
     </row>
     <row r="73" spans="1:32" s="5" customFormat="1" ht="15">
-      <c r="A73" s="226" t="s">
+      <c r="A73" s="216" t="s">
         <v>4</v>
       </c>
-      <c r="B73" s="226"/>
-[...28 lines deleted...]
-      <c r="AE73" s="225"/>
+      <c r="B73" s="216"/>
+      <c r="C73" s="216"/>
+      <c r="D73" s="216"/>
+      <c r="E73" s="216"/>
+      <c r="F73" s="216"/>
+      <c r="G73" s="216"/>
+      <c r="H73" s="216"/>
+      <c r="I73" s="216"/>
+      <c r="J73" s="216"/>
+      <c r="K73" s="216"/>
+      <c r="L73" s="216"/>
+      <c r="M73" s="216"/>
+      <c r="N73" s="216"/>
+      <c r="O73" s="216"/>
+      <c r="P73" s="216"/>
+      <c r="Q73" s="216"/>
+      <c r="R73" s="216"/>
+      <c r="S73" s="216"/>
+      <c r="T73" s="216"/>
+      <c r="U73" s="216"/>
+      <c r="V73" s="216"/>
+      <c r="W73" s="216"/>
+      <c r="X73" s="217"/>
+      <c r="Y73" s="217"/>
+      <c r="Z73" s="217"/>
+      <c r="AA73" s="217"/>
+      <c r="AB73" s="217"/>
+      <c r="AC73" s="217"/>
+      <c r="AD73" s="217"/>
+      <c r="AE73" s="217"/>
       <c r="AF73" s="213"/>
     </row>
     <row r="74" spans="1:32">
       <c r="A74" s="66" t="s">
         <v>20</v>
       </c>
       <c r="B74" s="13">
         <v>154912</v>
       </c>
       <c r="C74" s="13">
         <v>155322</v>
       </c>
       <c r="D74" s="13">
         <v>155701</v>
       </c>
       <c r="E74" s="13">
         <v>156043</v>
       </c>
       <c r="F74" s="13">
         <v>156421</v>
       </c>
       <c r="G74" s="13">
         <v>156600</v>
       </c>
       <c r="H74" s="13">
@@ -8400,65 +8440,66 @@
     <row r="141" spans="1:22">
       <c r="A141" s="5"/>
       <c r="B141" s="5"/>
       <c r="C141" s="5"/>
       <c r="D141" s="5"/>
       <c r="E141" s="5"/>
       <c r="F141" s="5"/>
       <c r="G141" s="5"/>
       <c r="H141" s="5"/>
       <c r="I141" s="5"/>
       <c r="J141" s="5"/>
       <c r="K141" s="5"/>
       <c r="L141" s="5"/>
       <c r="M141" s="5"/>
       <c r="N141" s="5"/>
       <c r="O141" s="5"/>
       <c r="P141" s="5"/>
       <c r="Q141" s="5"/>
       <c r="R141" s="5"/>
       <c r="S141" s="5"/>
       <c r="T141" s="5"/>
       <c r="U141" s="5"/>
       <c r="V141" s="5"/>
     </row>
   </sheetData>
-  <mergeCells count="14">
+  <mergeCells count="15">
+    <mergeCell ref="A8:A9"/>
+    <mergeCell ref="B8:M8"/>
+    <mergeCell ref="N8:AB8"/>
+    <mergeCell ref="AC8:AF8"/>
+    <mergeCell ref="A6:AF6"/>
+    <mergeCell ref="AE7:AF7"/>
     <mergeCell ref="A20:AE20"/>
     <mergeCell ref="A10:AE10"/>
     <mergeCell ref="A53:AE53"/>
     <mergeCell ref="A63:AE63"/>
     <mergeCell ref="A73:AE73"/>
     <mergeCell ref="A49:AE49"/>
     <mergeCell ref="A30:AE30"/>
     <mergeCell ref="A41:AE41"/>
     <mergeCell ref="A45:AE45"/>
-    <mergeCell ref="A8:A9"/>
-[...3 lines deleted...]
-    <mergeCell ref="A6:AF6"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Population</vt:lpstr>