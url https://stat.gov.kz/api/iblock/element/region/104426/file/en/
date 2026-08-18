--- v2 (2026-07-09)
+++ v3 (2026-08-18)
@@ -13,51 +13,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="7" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
   </bookViews>
   <sheets>
     <sheet name="Population" sheetId="8" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="102" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="105" uniqueCount="31">
   <si>
     <t>All population</t>
   </si>
   <si>
     <t>Urban population</t>
   </si>
   <si>
     <t>Rural population</t>
   </si>
   <si>
     <t>Mens</t>
   </si>
   <si>
     <t>Womens</t>
   </si>
   <si>
     <t>January 1</t>
   </si>
   <si>
     <t>February 1</t>
   </si>
   <si>
     <t>March 1</t>
   </si>
   <si>
@@ -1514,97 +1514,99 @@
     </xf>
     <xf numFmtId="3" fontId="30" fillId="0" borderId="3" xfId="152" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="30" fillId="0" borderId="3" xfId="153" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="30" fillId="0" borderId="3" xfId="154" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="27" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="30" fillId="0" borderId="0" xfId="38" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="3" fontId="30" fillId="0" borderId="0" xfId="38" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
     <xf numFmtId="164" fontId="29" fillId="0" borderId="0" xfId="30" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="155">
     <cellStyle name="Акцент1" xfId="15" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Акцент2" xfId="16" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Акцент3" xfId="17" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Акцент4" xfId="18" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Акцент5" xfId="19" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Акцент6" xfId="20" builtinId="49" customBuiltin="1"/>
     <cellStyle name="Ввод " xfId="7" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Вывод" xfId="8" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Вычисление" xfId="9" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Заголовок 1" xfId="1" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Заголовок 2" xfId="2" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Заголовок 3" xfId="3" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Заголовок 4" xfId="4" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Итог" xfId="14" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Контрольная ячейка" xfId="11" builtinId="23" customBuiltin="1"/>
     <cellStyle name="Название 2" xfId="22"/>
     <cellStyle name="Нейтральный 2" xfId="23"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 100" xfId="86"/>
     <cellStyle name="Обычный 101" xfId="103"/>
     <cellStyle name="Обычный 102" xfId="120"/>
     <cellStyle name="Обычный 103" xfId="136"/>
     <cellStyle name="Обычный 104" xfId="152"/>
@@ -1750,52 +1752,52 @@
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>2</xdr:col>
-      <xdr:colOff>371474</xdr:colOff>
+      <xdr:col>14</xdr:col>
+      <xdr:colOff>438149</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>152400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Рисунок 2" descr="F:\НАУРЗБЕКОВА АСЕЛЬ (каб 824)\2018-2025 МОИ ДОКУМЕНТЫ\10) 2018-2026 ПЕРЕПИСКА\2026\ВНУТРЕННЯЯ БНС\Хат СП по измен. лого\2 вариант заново\Приложение\логотип\ЛОГО АНГ по левому краю.png"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1962149" cy="800100"/>
@@ -2084,194 +2086,203 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A6:BF141"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="AH16" sqref="AH16"/>
+      <selection activeCell="AK25" sqref="AK25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="15.28515625" style="1" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="12" max="13" width="9.140625" style="1"/>
+    <col min="1" max="1" width="15" style="1" customWidth="1"/>
+    <col min="2" max="2" width="8.5703125" style="1" hidden="1" customWidth="1"/>
+    <col min="3" max="3" width="8.7109375" style="1" hidden="1" customWidth="1"/>
+    <col min="4" max="4" width="0.140625" style="1" hidden="1" customWidth="1"/>
+    <col min="5" max="5" width="7.5703125" style="1" hidden="1" customWidth="1"/>
+    <col min="6" max="6" width="6.7109375" style="1" hidden="1" customWidth="1"/>
+    <col min="7" max="7" width="0.140625" style="1" hidden="1" customWidth="1"/>
+    <col min="8" max="8" width="6.85546875" style="1" hidden="1" customWidth="1"/>
+    <col min="9" max="9" width="7.28515625" style="1" hidden="1" customWidth="1"/>
+    <col min="10" max="10" width="9.7109375" style="1" hidden="1" customWidth="1"/>
+    <col min="11" max="11" width="0.140625" style="1" hidden="1" customWidth="1"/>
+    <col min="12" max="13" width="9.140625" style="1" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="7.85546875" style="1" customWidth="1"/>
     <col min="15" max="15" width="8.7109375" style="1" customWidth="1"/>
     <col min="16" max="16" width="8.28515625" style="1" customWidth="1"/>
     <col min="17" max="17" width="7.5703125" style="1" customWidth="1"/>
     <col min="18" max="18" width="7.140625" style="1" customWidth="1"/>
     <col min="19" max="19" width="7" style="1" customWidth="1"/>
     <col min="20" max="20" width="7.42578125" style="1" customWidth="1"/>
     <col min="21" max="21" width="7.85546875" style="1" customWidth="1"/>
     <col min="22" max="22" width="10" style="1" customWidth="1"/>
     <col min="23" max="23" width="8.5703125" style="1" customWidth="1"/>
     <col min="24" max="24" width="9" style="1" customWidth="1"/>
     <col min="25" max="25" width="0.140625" style="1" hidden="1" customWidth="1"/>
     <col min="26" max="27" width="9.140625" style="1" hidden="1" customWidth="1"/>
     <col min="28" max="28" width="9.140625" style="1"/>
     <col min="29" max="29" width="8" style="1" customWidth="1"/>
     <col min="30" max="30" width="8.42578125" style="1" customWidth="1"/>
     <col min="31" max="31" width="8" style="1" customWidth="1"/>
-    <col min="32" max="32" width="7.42578125" style="1" customWidth="1"/>
-    <col min="33" max="16384" width="9.140625" style="1"/>
+    <col min="32" max="32" width="7" style="1" customWidth="1"/>
+    <col min="33" max="34" width="7.7109375" style="1" customWidth="1"/>
+    <col min="35" max="35" width="8.5703125" style="1" customWidth="1"/>
+    <col min="36" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="6" spans="1:58" ht="21" customHeight="1">
-      <c r="A6" s="230" t="s">
+      <c r="A6" s="232" t="s">
         <v>29</v>
       </c>
-      <c r="B6" s="230"/>
-[...21 lines deleted...]
-      <c r="X6" s="231"/>
+      <c r="B6" s="232"/>
+      <c r="C6" s="232"/>
+      <c r="D6" s="232"/>
+      <c r="E6" s="232"/>
+      <c r="F6" s="232"/>
+      <c r="G6" s="232"/>
+      <c r="H6" s="232"/>
+      <c r="I6" s="232"/>
+      <c r="J6" s="232"/>
+      <c r="K6" s="232"/>
+      <c r="L6" s="232"/>
+      <c r="M6" s="232"/>
+      <c r="N6" s="232"/>
+      <c r="O6" s="232"/>
+      <c r="P6" s="232"/>
+      <c r="Q6" s="232"/>
+      <c r="R6" s="232"/>
+      <c r="S6" s="232"/>
+      <c r="T6" s="232"/>
+      <c r="U6" s="232"/>
+      <c r="V6" s="232"/>
+      <c r="W6" s="232"/>
+      <c r="X6" s="233"/>
       <c r="Y6" s="217"/>
       <c r="Z6" s="217"/>
       <c r="AA6" s="217"/>
       <c r="AB6" s="217"/>
       <c r="AC6" s="217"/>
       <c r="AD6" s="217"/>
       <c r="AE6" s="217"/>
       <c r="AF6" s="217"/>
+      <c r="AG6" s="217"/>
+      <c r="AH6" s="217"/>
+      <c r="AI6" s="217"/>
     </row>
     <row r="7" spans="1:58" ht="14.25" customHeight="1">
-      <c r="AE7" s="232" t="s">
+      <c r="AE7" s="230" t="s">
         <v>30</v>
       </c>
-      <c r="AF7" s="233"/>
-[...25 lines deleted...]
-      <c r="BF7" s="214"/>
+      <c r="AF7" s="231"/>
+      <c r="AG7" s="231"/>
+      <c r="AH7" s="231"/>
+      <c r="AI7" s="231"/>
+      <c r="AJ7" s="214"/>
+      <c r="AK7" s="214"/>
+      <c r="AL7" s="214"/>
+      <c r="AM7" s="214"/>
+      <c r="AN7" s="214"/>
+      <c r="AO7" s="214"/>
+      <c r="AP7" s="214"/>
+      <c r="AQ7" s="214"/>
+      <c r="AR7" s="214"/>
+      <c r="AS7" s="214"/>
+      <c r="AT7" s="214"/>
+      <c r="AU7" s="214"/>
+      <c r="AV7" s="214"/>
+      <c r="AW7" s="214"/>
+      <c r="AX7" s="214"/>
+      <c r="AY7" s="214"/>
+      <c r="AZ7" s="214"/>
+      <c r="BA7" s="214"/>
+      <c r="BB7" s="214"/>
+      <c r="BC7" s="214"/>
+      <c r="BD7" s="214"/>
+      <c r="BE7" s="214"/>
+      <c r="BF7" s="213"/>
     </row>
     <row r="8" spans="1:58" ht="14.25" customHeight="1">
       <c r="A8" s="221"/>
       <c r="B8" s="223">
         <v>2024</v>
       </c>
       <c r="C8" s="223"/>
       <c r="D8" s="223"/>
       <c r="E8" s="223"/>
       <c r="F8" s="223"/>
       <c r="G8" s="223"/>
       <c r="H8" s="223"/>
       <c r="I8" s="223"/>
       <c r="J8" s="223"/>
       <c r="K8" s="223"/>
       <c r="L8" s="223"/>
       <c r="M8" s="223"/>
       <c r="N8" s="224">
         <v>2025</v>
       </c>
       <c r="O8" s="225"/>
       <c r="P8" s="225"/>
       <c r="Q8" s="225"/>
       <c r="R8" s="225"/>
       <c r="S8" s="225"/>
       <c r="T8" s="225"/>
       <c r="U8" s="225"/>
       <c r="V8" s="225"/>
       <c r="W8" s="225"/>
       <c r="X8" s="226"/>
       <c r="Y8" s="226"/>
       <c r="Z8" s="226"/>
       <c r="AA8" s="226"/>
       <c r="AB8" s="227"/>
       <c r="AC8" s="228">
         <v>2026</v>
       </c>
       <c r="AD8" s="229"/>
       <c r="AE8" s="229"/>
       <c r="AF8" s="226"/>
+      <c r="AG8" s="226"/>
+      <c r="AH8" s="226"/>
+      <c r="AI8" s="226"/>
     </row>
     <row r="9" spans="1:58" ht="14.25" customHeight="1">
       <c r="A9" s="222"/>
       <c r="B9" s="209" t="s">
         <v>5</v>
       </c>
       <c r="C9" s="22" t="s">
         <v>6</v>
       </c>
       <c r="D9" s="22" t="s">
         <v>7</v>
       </c>
       <c r="E9" s="22" t="s">
         <v>8</v>
       </c>
       <c r="F9" s="22" t="s">
         <v>9</v>
       </c>
       <c r="G9" s="22" t="s">
         <v>10</v>
       </c>
       <c r="H9" s="22" t="s">
         <v>11</v>
       </c>
       <c r="I9" s="22" t="s">
@@ -2314,86 +2325,99 @@
         <v>12</v>
       </c>
       <c r="V9" s="25" t="s">
         <v>13</v>
       </c>
       <c r="W9" s="25" t="s">
         <v>14</v>
       </c>
       <c r="X9" s="25" t="s">
         <v>15</v>
       </c>
       <c r="AB9" s="25" t="s">
         <v>16</v>
       </c>
       <c r="AC9" s="21" t="s">
         <v>5</v>
       </c>
       <c r="AD9" s="22" t="s">
         <v>6</v>
       </c>
       <c r="AE9" s="22" t="s">
         <v>7</v>
       </c>
       <c r="AF9" s="22" t="s">
         <v>18</v>
+      </c>
+      <c r="AG9" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="AH9" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="AI9" s="22" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="10" spans="1:58" ht="15">
       <c r="A10" s="218" t="s">
         <v>0</v>
       </c>
       <c r="B10" s="218"/>
       <c r="C10" s="218"/>
       <c r="D10" s="218"/>
       <c r="E10" s="218"/>
       <c r="F10" s="218"/>
       <c r="G10" s="218"/>
       <c r="H10" s="218"/>
       <c r="I10" s="218"/>
       <c r="J10" s="218"/>
       <c r="K10" s="218"/>
       <c r="L10" s="218"/>
       <c r="M10" s="218"/>
       <c r="N10" s="218"/>
       <c r="O10" s="218"/>
       <c r="P10" s="218"/>
       <c r="Q10" s="218"/>
       <c r="R10" s="218"/>
       <c r="S10" s="218"/>
       <c r="T10" s="218"/>
       <c r="U10" s="218"/>
       <c r="V10" s="218"/>
       <c r="W10" s="218"/>
       <c r="X10" s="219"/>
       <c r="Y10" s="217"/>
       <c r="Z10" s="217"/>
       <c r="AA10" s="217"/>
       <c r="AB10" s="217"/>
       <c r="AC10" s="217"/>
       <c r="AD10" s="217"/>
       <c r="AE10" s="217"/>
+      <c r="AF10" s="217"/>
+      <c r="AG10" s="217"/>
+      <c r="AH10" s="217"/>
+      <c r="AI10" s="217"/>
     </row>
     <row r="11" spans="1:58">
       <c r="A11" s="66" t="s">
         <v>20</v>
       </c>
       <c r="B11" s="71">
         <v>704078</v>
       </c>
       <c r="C11" s="71">
         <v>704911</v>
       </c>
       <c r="D11" s="71">
         <v>705901</v>
       </c>
       <c r="E11" s="6">
         <v>706711</v>
       </c>
       <c r="F11" s="6">
         <v>707609</v>
       </c>
       <c r="G11" s="7">
         <v>708290</v>
       </c>
       <c r="H11" s="6">
         <v>708529</v>
@@ -2442,50 +2466,59 @@
       </c>
       <c r="W11" s="17">
         <v>714213</v>
       </c>
       <c r="X11" s="17">
         <v>714771</v>
       </c>
       <c r="Y11" s="63"/>
       <c r="Z11" s="64"/>
       <c r="AA11" s="64"/>
       <c r="AB11" s="208">
         <v>715428</v>
       </c>
       <c r="AC11" s="75">
         <v>716071</v>
       </c>
       <c r="AD11" s="75">
         <v>716377</v>
       </c>
       <c r="AE11" s="210">
         <v>716725</v>
       </c>
       <c r="AF11" s="210">
         <v>717347</v>
       </c>
+      <c r="AG11" s="36">
+        <v>717862</v>
+      </c>
+      <c r="AH11" s="75">
+        <v>718250</v>
+      </c>
+      <c r="AI11" s="73">
+        <v>718526</v>
+      </c>
     </row>
     <row r="12" spans="1:58">
       <c r="A12" s="67" t="s">
         <v>21</v>
       </c>
       <c r="B12" s="27">
         <v>412272</v>
       </c>
       <c r="C12" s="28">
         <v>413277</v>
       </c>
       <c r="D12" s="28">
         <v>414122</v>
       </c>
       <c r="E12" s="29">
         <v>414840</v>
       </c>
       <c r="F12" s="30">
         <v>415687</v>
       </c>
       <c r="G12" s="17">
         <v>416434</v>
       </c>
       <c r="H12" s="17">
         <v>417232</v>
@@ -2531,50 +2564,59 @@
       </c>
       <c r="V12" s="17">
         <v>428280</v>
       </c>
       <c r="W12" s="37">
         <v>428891</v>
       </c>
       <c r="X12" s="17">
         <v>429784</v>
       </c>
       <c r="AB12" s="208">
         <v>430629</v>
       </c>
       <c r="AC12" s="75">
         <v>431254</v>
       </c>
       <c r="AD12" s="75">
         <v>431731</v>
       </c>
       <c r="AE12" s="210">
         <v>432166</v>
       </c>
       <c r="AF12" s="210">
         <v>432799</v>
       </c>
+      <c r="AG12" s="36">
+        <v>433364</v>
+      </c>
+      <c r="AH12" s="75">
+        <v>433787</v>
+      </c>
+      <c r="AI12" s="73">
+        <v>434511</v>
+      </c>
     </row>
     <row r="13" spans="1:58">
       <c r="A13" s="67" t="s">
         <v>22</v>
       </c>
       <c r="B13" s="27">
         <v>86872</v>
       </c>
       <c r="C13" s="28">
         <v>86945</v>
       </c>
       <c r="D13" s="28">
         <v>87063</v>
       </c>
       <c r="E13" s="29">
         <v>87121</v>
       </c>
       <c r="F13" s="30">
         <v>87260</v>
       </c>
       <c r="G13" s="17">
         <v>87315</v>
       </c>
       <c r="H13" s="17">
         <v>86860</v>
@@ -2620,50 +2662,59 @@
       </c>
       <c r="V13" s="17">
         <v>84168</v>
       </c>
       <c r="W13" s="37">
         <v>84046</v>
       </c>
       <c r="X13" s="17">
         <v>83955</v>
       </c>
       <c r="AB13" s="208">
         <v>83902</v>
       </c>
       <c r="AC13" s="75">
         <v>83958</v>
       </c>
       <c r="AD13" s="75">
         <v>83930</v>
       </c>
       <c r="AE13" s="210">
         <v>83896</v>
       </c>
       <c r="AF13" s="210">
         <v>83974</v>
       </c>
+      <c r="AG13" s="36">
+        <v>84055</v>
+      </c>
+      <c r="AH13" s="75">
+        <v>84069</v>
+      </c>
+      <c r="AI13" s="73">
+        <v>83992</v>
+      </c>
     </row>
     <row r="14" spans="1:58">
       <c r="A14" s="67" t="s">
         <v>23</v>
       </c>
       <c r="B14" s="27">
         <v>32799</v>
       </c>
       <c r="C14" s="28">
         <v>32732</v>
       </c>
       <c r="D14" s="28">
         <v>32755</v>
       </c>
       <c r="E14" s="29">
         <v>32766</v>
       </c>
       <c r="F14" s="30">
         <v>32719</v>
       </c>
       <c r="G14" s="17">
         <v>32698</v>
       </c>
       <c r="H14" s="17">
         <v>32689</v>
@@ -2709,50 +2760,59 @@
       </c>
       <c r="V14" s="17">
         <v>32448</v>
       </c>
       <c r="W14" s="37">
         <v>32450</v>
       </c>
       <c r="X14" s="17">
         <v>32399</v>
       </c>
       <c r="AB14" s="208">
         <v>32388</v>
       </c>
       <c r="AC14" s="75">
         <v>32428</v>
       </c>
       <c r="AD14" s="75">
         <v>32378</v>
       </c>
       <c r="AE14" s="210">
         <v>32370</v>
       </c>
       <c r="AF14" s="210">
         <v>32349</v>
       </c>
+      <c r="AG14" s="36">
+        <v>32312</v>
+      </c>
+      <c r="AH14" s="75">
+        <v>32311</v>
+      </c>
+      <c r="AI14" s="73">
+        <v>32273</v>
+      </c>
     </row>
     <row r="15" spans="1:58">
       <c r="A15" s="67" t="s">
         <v>24</v>
       </c>
       <c r="B15" s="27">
         <v>26373</v>
       </c>
       <c r="C15" s="28">
         <v>26351</v>
       </c>
       <c r="D15" s="28">
         <v>26365</v>
       </c>
       <c r="E15" s="29">
         <v>26362</v>
       </c>
       <c r="F15" s="30">
         <v>26382</v>
       </c>
       <c r="G15" s="17">
         <v>26368</v>
       </c>
       <c r="H15" s="17">
         <v>26365</v>
@@ -2798,50 +2858,59 @@
       </c>
       <c r="V15" s="17">
         <v>25910</v>
       </c>
       <c r="W15" s="37">
         <v>25877</v>
       </c>
       <c r="X15" s="17">
         <v>25828</v>
       </c>
       <c r="AB15" s="208">
         <v>25831</v>
       </c>
       <c r="AC15" s="75">
         <v>25841</v>
       </c>
       <c r="AD15" s="75">
         <v>25787</v>
       </c>
       <c r="AE15" s="210">
         <v>25789</v>
       </c>
       <c r="AF15" s="210">
         <v>25805</v>
       </c>
+      <c r="AG15" s="36">
+        <v>25744</v>
+      </c>
+      <c r="AH15" s="75">
+        <v>25753</v>
+      </c>
+      <c r="AI15" s="73">
+        <v>25741</v>
+      </c>
     </row>
     <row r="16" spans="1:58">
       <c r="A16" s="67" t="s">
         <v>25</v>
       </c>
       <c r="B16" s="27">
         <v>56008</v>
       </c>
       <c r="C16" s="28">
         <v>55895</v>
       </c>
       <c r="D16" s="28">
         <v>55875</v>
       </c>
       <c r="E16" s="29">
         <v>55906</v>
       </c>
       <c r="F16" s="30">
         <v>55880</v>
       </c>
       <c r="G16" s="17">
         <v>55880</v>
       </c>
       <c r="H16" s="17">
         <v>55859</v>
@@ -2887,52 +2956,61 @@
       </c>
       <c r="V16" s="17">
         <v>54890</v>
       </c>
       <c r="W16" s="37">
         <v>54842</v>
       </c>
       <c r="X16" s="17">
         <v>54807</v>
       </c>
       <c r="AB16" s="208">
         <v>54777</v>
       </c>
       <c r="AC16" s="75">
         <v>54737</v>
       </c>
       <c r="AD16" s="75">
         <v>54688</v>
       </c>
       <c r="AE16" s="210">
         <v>54669</v>
       </c>
       <c r="AF16" s="210">
         <v>54622</v>
       </c>
+      <c r="AG16" s="36">
+        <v>54576</v>
+      </c>
+      <c r="AH16" s="75">
+        <v>54547</v>
+      </c>
+      <c r="AI16" s="73">
+        <v>54428</v>
+      </c>
     </row>
-    <row r="17" spans="1:32">
+    <row r="17" spans="1:35">
       <c r="A17" s="67" t="s">
         <v>26</v>
       </c>
       <c r="B17" s="27">
         <v>30869</v>
       </c>
       <c r="C17" s="28">
         <v>30822</v>
       </c>
       <c r="D17" s="28">
         <v>30848</v>
       </c>
       <c r="E17" s="29">
         <v>30833</v>
       </c>
       <c r="F17" s="30">
         <v>30822</v>
       </c>
       <c r="G17" s="17">
         <v>30851</v>
       </c>
       <c r="H17" s="17">
         <v>30835</v>
       </c>
       <c r="I17" s="31">
@@ -2976,52 +3054,61 @@
       </c>
       <c r="V17" s="17">
         <v>30530</v>
       </c>
       <c r="W17" s="37">
         <v>30468</v>
       </c>
       <c r="X17" s="17">
         <v>30412</v>
       </c>
       <c r="AB17" s="208">
         <v>30356</v>
       </c>
       <c r="AC17" s="75">
         <v>30364</v>
       </c>
       <c r="AD17" s="75">
         <v>30350</v>
       </c>
       <c r="AE17" s="210">
         <v>30361</v>
       </c>
       <c r="AF17" s="210">
         <v>30371</v>
       </c>
+      <c r="AG17" s="36">
+        <v>30357</v>
+      </c>
+      <c r="AH17" s="75">
+        <v>30322</v>
+      </c>
+      <c r="AI17" s="73">
+        <v>30181</v>
+      </c>
     </row>
-    <row r="18" spans="1:32">
+    <row r="18" spans="1:35">
       <c r="A18" s="67" t="s">
         <v>27</v>
       </c>
       <c r="B18" s="27">
         <v>29671</v>
       </c>
       <c r="C18" s="28">
         <v>29709</v>
       </c>
       <c r="D18" s="28">
         <v>29673</v>
       </c>
       <c r="E18" s="29">
         <v>29689</v>
       </c>
       <c r="F18" s="30">
         <v>29675</v>
       </c>
       <c r="G18" s="17">
         <v>29636</v>
       </c>
       <c r="H18" s="17">
         <v>29571</v>
       </c>
       <c r="I18" s="31">
@@ -3065,52 +3152,61 @@
       </c>
       <c r="V18" s="17">
         <v>29159</v>
       </c>
       <c r="W18" s="37">
         <v>29150</v>
       </c>
       <c r="X18" s="17">
         <v>29139</v>
       </c>
       <c r="AB18" s="208">
         <v>29129</v>
       </c>
       <c r="AC18" s="75">
         <v>29144</v>
       </c>
       <c r="AD18" s="75">
         <v>29187</v>
       </c>
       <c r="AE18" s="210">
         <v>29138</v>
       </c>
       <c r="AF18" s="210">
         <v>29108</v>
       </c>
+      <c r="AG18" s="36">
+        <v>29143</v>
+      </c>
+      <c r="AH18" s="75">
+        <v>29143</v>
+      </c>
+      <c r="AI18" s="73">
+        <v>29119</v>
+      </c>
     </row>
-    <row r="19" spans="1:32">
+    <row r="19" spans="1:35">
       <c r="A19" s="68" t="s">
         <v>28</v>
       </c>
       <c r="B19" s="27">
         <v>29210</v>
       </c>
       <c r="C19" s="28">
         <v>29176</v>
       </c>
       <c r="D19" s="28">
         <v>29196</v>
       </c>
       <c r="E19" s="29">
         <v>29194</v>
       </c>
       <c r="F19" s="30">
         <v>29184</v>
       </c>
       <c r="G19" s="17">
         <v>29108</v>
       </c>
       <c r="H19" s="17">
         <v>29118</v>
       </c>
       <c r="I19" s="31">
@@ -3154,88 +3250,100 @@
       </c>
       <c r="V19" s="17">
         <v>28548</v>
       </c>
       <c r="W19" s="37">
         <v>28489</v>
       </c>
       <c r="X19" s="17">
         <v>28447</v>
       </c>
       <c r="AB19" s="208">
         <v>28416</v>
       </c>
       <c r="AC19" s="75">
         <v>28345</v>
       </c>
       <c r="AD19" s="75">
         <v>28326</v>
       </c>
       <c r="AE19" s="210">
         <v>28336</v>
       </c>
       <c r="AF19" s="211">
         <v>28319</v>
       </c>
+      <c r="AG19" s="36">
+        <v>28311</v>
+      </c>
+      <c r="AH19" s="75">
+        <v>28318</v>
+      </c>
+      <c r="AI19" s="73">
+        <v>28281</v>
+      </c>
     </row>
-    <row r="20" spans="1:32" ht="15">
+    <row r="20" spans="1:35" ht="15">
       <c r="A20" s="216" t="s">
         <v>3</v>
       </c>
       <c r="B20" s="216"/>
       <c r="C20" s="216"/>
       <c r="D20" s="216"/>
       <c r="E20" s="216"/>
       <c r="F20" s="216"/>
       <c r="G20" s="216"/>
       <c r="H20" s="216"/>
       <c r="I20" s="216"/>
       <c r="J20" s="216"/>
       <c r="K20" s="216"/>
       <c r="L20" s="216"/>
       <c r="M20" s="216"/>
       <c r="N20" s="216"/>
       <c r="O20" s="216"/>
       <c r="P20" s="216"/>
       <c r="Q20" s="216"/>
       <c r="R20" s="216"/>
       <c r="S20" s="216"/>
       <c r="T20" s="216"/>
       <c r="U20" s="216"/>
       <c r="V20" s="216"/>
       <c r="W20" s="216"/>
       <c r="X20" s="217"/>
       <c r="Y20" s="217"/>
       <c r="Z20" s="217"/>
       <c r="AA20" s="217"/>
       <c r="AB20" s="217"/>
       <c r="AC20" s="217"/>
       <c r="AD20" s="217"/>
       <c r="AE20" s="217"/>
-      <c r="AF20" s="69"/>
+      <c r="AF20" s="217"/>
+      <c r="AG20" s="217"/>
+      <c r="AH20" s="217"/>
+      <c r="AI20" s="217"/>
     </row>
-    <row r="21" spans="1:32">
+    <row r="21" spans="1:35">
       <c r="A21" s="66" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="72">
         <v>347880</v>
       </c>
       <c r="C21" s="10">
         <v>348283</v>
       </c>
       <c r="D21" s="72">
         <v>348849</v>
       </c>
       <c r="E21" s="10">
         <v>349177</v>
       </c>
       <c r="F21" s="10">
         <v>349646</v>
       </c>
       <c r="G21" s="10">
         <v>349990</v>
       </c>
       <c r="H21" s="10">
         <v>350204</v>
       </c>
       <c r="I21" s="10">
@@ -3279,52 +3387,61 @@
       </c>
       <c r="V21" s="17">
         <v>353395</v>
       </c>
       <c r="W21" s="17">
         <v>353600</v>
       </c>
       <c r="X21" s="73">
         <v>353832</v>
       </c>
       <c r="AB21" s="75">
         <v>354189</v>
       </c>
       <c r="AC21" s="75">
         <v>354526</v>
       </c>
       <c r="AD21" s="75">
         <v>354756</v>
       </c>
       <c r="AE21" s="75">
         <v>354909</v>
       </c>
       <c r="AF21" s="73">
         <v>355244</v>
       </c>
+      <c r="AG21" s="75">
+        <v>355559</v>
+      </c>
+      <c r="AH21" s="75">
+        <v>355806</v>
+      </c>
+      <c r="AI21" s="75">
+        <v>356004</v>
+      </c>
     </row>
-    <row r="22" spans="1:32">
+    <row r="22" spans="1:35">
       <c r="A22" s="67" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="72">
         <v>200236</v>
       </c>
       <c r="C22" s="10">
         <v>200732</v>
       </c>
       <c r="D22" s="72">
         <v>201179</v>
       </c>
       <c r="E22" s="75">
         <v>201491</v>
       </c>
       <c r="F22" s="76">
         <v>201942</v>
       </c>
       <c r="G22" s="75">
         <v>202331</v>
       </c>
       <c r="H22" s="77">
         <v>202789</v>
       </c>
       <c r="I22" s="78">
@@ -3368,52 +3485,61 @@
       </c>
       <c r="V22" s="91">
         <v>208264</v>
       </c>
       <c r="W22" s="75">
         <v>208630</v>
       </c>
       <c r="X22" s="73">
         <v>208976</v>
       </c>
       <c r="AB22" s="75">
         <v>209375</v>
       </c>
       <c r="AC22" s="75">
         <v>209724</v>
       </c>
       <c r="AD22" s="75">
         <v>209992</v>
       </c>
       <c r="AE22" s="75">
         <v>210212</v>
       </c>
       <c r="AF22" s="73">
         <v>210547</v>
       </c>
+      <c r="AG22" s="75">
+        <v>210870</v>
+      </c>
+      <c r="AH22" s="73">
+        <v>211081</v>
+      </c>
+      <c r="AI22" s="73">
+        <v>211446</v>
+      </c>
     </row>
-    <row r="23" spans="1:32">
+    <row r="23" spans="1:35">
       <c r="A23" s="67" t="s">
         <v>22</v>
       </c>
       <c r="B23" s="72">
         <v>43441</v>
       </c>
       <c r="C23" s="10">
         <v>43480</v>
       </c>
       <c r="D23" s="72">
         <v>43560</v>
       </c>
       <c r="E23" s="75">
         <v>43555</v>
       </c>
       <c r="F23" s="76">
         <v>43625</v>
       </c>
       <c r="G23" s="75">
         <v>43661</v>
       </c>
       <c r="H23" s="77">
         <v>43470</v>
       </c>
       <c r="I23" s="78">
@@ -3457,52 +3583,61 @@
       </c>
       <c r="V23" s="91">
         <v>42283</v>
       </c>
       <c r="W23" s="75">
         <v>42248</v>
       </c>
       <c r="X23" s="73">
         <v>42197</v>
       </c>
       <c r="AB23" s="75">
         <v>42173</v>
       </c>
       <c r="AC23" s="75">
         <v>42192</v>
       </c>
       <c r="AD23" s="75">
         <v>42194</v>
       </c>
       <c r="AE23" s="75">
         <v>42168</v>
       </c>
       <c r="AF23" s="73">
         <v>42213</v>
       </c>
+      <c r="AG23" s="75">
+        <v>42257</v>
+      </c>
+      <c r="AH23" s="75">
+        <v>42274</v>
+      </c>
+      <c r="AI23" s="75">
+        <v>42246</v>
+      </c>
     </row>
-    <row r="24" spans="1:32">
+    <row r="24" spans="1:35">
       <c r="A24" s="67" t="s">
         <v>23</v>
       </c>
       <c r="B24" s="72">
         <v>16712</v>
       </c>
       <c r="C24" s="10">
         <v>16671</v>
       </c>
       <c r="D24" s="72">
         <v>16692</v>
       </c>
       <c r="E24" s="75">
         <v>16699</v>
       </c>
       <c r="F24" s="76">
         <v>16669</v>
       </c>
       <c r="G24" s="75">
         <v>16634</v>
       </c>
       <c r="H24" s="77">
         <v>16619</v>
       </c>
       <c r="I24" s="78">
@@ -3546,52 +3681,61 @@
       </c>
       <c r="V24" s="91">
         <v>16584</v>
       </c>
       <c r="W24" s="75">
         <v>16586</v>
       </c>
       <c r="X24" s="73">
         <v>16580</v>
       </c>
       <c r="AB24" s="75">
         <v>16583</v>
       </c>
       <c r="AC24" s="75">
         <v>16602</v>
       </c>
       <c r="AD24" s="75">
         <v>16585</v>
       </c>
       <c r="AE24" s="75">
         <v>16583</v>
       </c>
       <c r="AF24" s="73">
         <v>16575</v>
       </c>
+      <c r="AG24" s="75">
+        <v>16558</v>
+      </c>
+      <c r="AH24" s="73">
+        <v>16570</v>
+      </c>
+      <c r="AI24" s="73">
+        <v>16561</v>
+      </c>
     </row>
-    <row r="25" spans="1:32">
+    <row r="25" spans="1:35">
       <c r="A25" s="67" t="s">
         <v>24</v>
       </c>
       <c r="B25" s="72">
         <v>13586</v>
       </c>
       <c r="C25" s="10">
         <v>13581</v>
       </c>
       <c r="D25" s="72">
         <v>13581</v>
       </c>
       <c r="E25" s="75">
         <v>13587</v>
       </c>
       <c r="F25" s="76">
         <v>13587</v>
       </c>
       <c r="G25" s="75">
         <v>13583</v>
       </c>
       <c r="H25" s="77">
         <v>13576</v>
       </c>
       <c r="I25" s="78">
@@ -3635,52 +3779,61 @@
       </c>
       <c r="V25" s="91">
         <v>13382</v>
       </c>
       <c r="W25" s="75">
         <v>13365</v>
       </c>
       <c r="X25" s="73">
         <v>13345</v>
       </c>
       <c r="AB25" s="75">
         <v>13354</v>
       </c>
       <c r="AC25" s="75">
         <v>13368</v>
       </c>
       <c r="AD25" s="75">
         <v>13330</v>
       </c>
       <c r="AE25" s="75">
         <v>13346</v>
       </c>
       <c r="AF25" s="73">
         <v>13364</v>
       </c>
+      <c r="AG25" s="75">
+        <v>13339</v>
+      </c>
+      <c r="AH25" s="75">
+        <v>13342</v>
+      </c>
+      <c r="AI25" s="75">
+        <v>13340</v>
+      </c>
     </row>
-    <row r="26" spans="1:32">
+    <row r="26" spans="1:35">
       <c r="A26" s="67" t="s">
         <v>25</v>
       </c>
       <c r="B26" s="72">
         <v>28611</v>
       </c>
       <c r="C26" s="10">
         <v>28548</v>
       </c>
       <c r="D26" s="72">
         <v>28542</v>
       </c>
       <c r="E26" s="75">
         <v>28562</v>
       </c>
       <c r="F26" s="76">
         <v>28541</v>
       </c>
       <c r="G26" s="75">
         <v>28541</v>
       </c>
       <c r="H26" s="77">
         <v>28541</v>
       </c>
       <c r="I26" s="78">
@@ -3724,52 +3877,61 @@
       </c>
       <c r="V26" s="91">
         <v>28133</v>
       </c>
       <c r="W26" s="75">
         <v>28106</v>
       </c>
       <c r="X26" s="73">
         <v>28105</v>
       </c>
       <c r="AB26" s="75">
         <v>28106</v>
       </c>
       <c r="AC26" s="75">
         <v>28086</v>
       </c>
       <c r="AD26" s="75">
         <v>28061</v>
       </c>
       <c r="AE26" s="75">
         <v>28053</v>
       </c>
       <c r="AF26" s="73">
         <v>28030</v>
       </c>
+      <c r="AG26" s="75">
+        <v>28015</v>
+      </c>
+      <c r="AH26" s="73">
+        <v>28012</v>
+      </c>
+      <c r="AI26" s="73">
+        <v>27970</v>
+      </c>
     </row>
-    <row r="27" spans="1:32">
+    <row r="27" spans="1:35">
       <c r="A27" s="67" t="s">
         <v>26</v>
       </c>
       <c r="B27" s="72">
         <v>15852</v>
       </c>
       <c r="C27" s="10">
         <v>15821</v>
       </c>
       <c r="D27" s="72">
         <v>15849</v>
       </c>
       <c r="E27" s="75">
         <v>15832</v>
       </c>
       <c r="F27" s="76">
         <v>15817</v>
       </c>
       <c r="G27" s="75">
         <v>15834</v>
       </c>
       <c r="H27" s="77">
         <v>15827</v>
       </c>
       <c r="I27" s="78">
@@ -3813,52 +3975,61 @@
       </c>
       <c r="V27" s="91">
         <v>15758</v>
       </c>
       <c r="W27" s="75">
         <v>15722</v>
       </c>
       <c r="X27" s="73">
         <v>15691</v>
       </c>
       <c r="AB27" s="75">
         <v>15676</v>
       </c>
       <c r="AC27" s="75">
         <v>15671</v>
       </c>
       <c r="AD27" s="75">
         <v>15678</v>
       </c>
       <c r="AE27" s="75">
         <v>15679</v>
       </c>
       <c r="AF27" s="73">
         <v>15687</v>
       </c>
+      <c r="AG27" s="75">
+        <v>15695</v>
+      </c>
+      <c r="AH27" s="75">
+        <v>15677</v>
+      </c>
+      <c r="AI27" s="75">
+        <v>15599</v>
+      </c>
     </row>
-    <row r="28" spans="1:32">
+    <row r="28" spans="1:35">
       <c r="A28" s="67" t="s">
         <v>27</v>
       </c>
       <c r="B28" s="72">
         <v>14796</v>
       </c>
       <c r="C28" s="10">
         <v>14809</v>
       </c>
       <c r="D28" s="72">
         <v>14797</v>
       </c>
       <c r="E28" s="75">
         <v>14802</v>
       </c>
       <c r="F28" s="76">
         <v>14813</v>
       </c>
       <c r="G28" s="75">
         <v>14793</v>
       </c>
       <c r="H28" s="77">
         <v>14756</v>
       </c>
       <c r="I28" s="78">
@@ -3902,52 +4073,61 @@
       </c>
       <c r="V28" s="91">
         <v>14607</v>
       </c>
       <c r="W28" s="75">
         <v>14602</v>
       </c>
       <c r="X28" s="73">
         <v>14605</v>
       </c>
       <c r="AB28" s="75">
         <v>14605</v>
       </c>
       <c r="AC28" s="75">
         <v>14620</v>
       </c>
       <c r="AD28" s="75">
         <v>14660</v>
       </c>
       <c r="AE28" s="75">
         <v>14608</v>
       </c>
       <c r="AF28" s="73">
         <v>14580</v>
       </c>
+      <c r="AG28" s="75">
+        <v>14589</v>
+      </c>
+      <c r="AH28" s="73">
+        <v>14597</v>
+      </c>
+      <c r="AI28" s="73">
+        <v>14598</v>
+      </c>
     </row>
-    <row r="29" spans="1:32">
+    <row r="29" spans="1:35">
       <c r="A29" s="68" t="s">
         <v>28</v>
       </c>
       <c r="B29" s="72">
         <v>14646</v>
       </c>
       <c r="C29" s="10">
         <v>14641</v>
       </c>
       <c r="D29" s="72">
         <v>14649</v>
       </c>
       <c r="E29" s="75">
         <v>14649</v>
       </c>
       <c r="F29" s="76">
         <v>14652</v>
       </c>
       <c r="G29" s="75">
         <v>14613</v>
       </c>
       <c r="H29" s="77">
         <v>14626</v>
       </c>
       <c r="I29" s="78">
@@ -3991,88 +4171,100 @@
       </c>
       <c r="V29" s="91">
         <v>14384</v>
       </c>
       <c r="W29" s="75">
         <v>14341</v>
       </c>
       <c r="X29" s="73">
         <v>14333</v>
       </c>
       <c r="AB29" s="75">
         <v>14317</v>
       </c>
       <c r="AC29" s="75">
         <v>14263</v>
       </c>
       <c r="AD29" s="75">
         <v>14256</v>
       </c>
       <c r="AE29" s="75">
         <v>14260</v>
       </c>
       <c r="AF29" s="73">
         <v>14248</v>
       </c>
+      <c r="AG29" s="75">
+        <v>14236</v>
+      </c>
+      <c r="AH29" s="73">
+        <v>14253</v>
+      </c>
+      <c r="AI29" s="73">
+        <v>14244</v>
+      </c>
     </row>
-    <row r="30" spans="1:32" s="5" customFormat="1" ht="15">
+    <row r="30" spans="1:35" s="5" customFormat="1" ht="15">
       <c r="A30" s="216" t="s">
         <v>4</v>
       </c>
       <c r="B30" s="216"/>
       <c r="C30" s="216"/>
       <c r="D30" s="216"/>
       <c r="E30" s="216"/>
       <c r="F30" s="216"/>
       <c r="G30" s="216"/>
       <c r="H30" s="216"/>
       <c r="I30" s="216"/>
       <c r="J30" s="216"/>
       <c r="K30" s="216"/>
       <c r="L30" s="216"/>
       <c r="M30" s="216"/>
       <c r="N30" s="216"/>
       <c r="O30" s="216"/>
       <c r="P30" s="216"/>
       <c r="Q30" s="216"/>
       <c r="R30" s="216"/>
       <c r="S30" s="216"/>
       <c r="T30" s="216"/>
       <c r="U30" s="216"/>
       <c r="V30" s="216"/>
       <c r="W30" s="216"/>
       <c r="X30" s="217"/>
       <c r="Y30" s="217"/>
       <c r="Z30" s="217"/>
       <c r="AA30" s="217"/>
       <c r="AB30" s="217"/>
       <c r="AC30" s="217"/>
       <c r="AD30" s="217"/>
       <c r="AE30" s="217"/>
-      <c r="AF30" s="213"/>
+      <c r="AF30" s="217"/>
+      <c r="AG30" s="217"/>
+      <c r="AH30" s="217"/>
+      <c r="AI30" s="217"/>
     </row>
-    <row r="31" spans="1:32">
+    <row r="31" spans="1:35">
       <c r="A31" s="66" t="s">
         <v>20</v>
       </c>
       <c r="B31" s="72">
         <v>356198</v>
       </c>
       <c r="C31" s="72">
         <v>356628</v>
       </c>
       <c r="D31" s="72">
         <v>357052</v>
       </c>
       <c r="E31" s="13">
         <v>357534</v>
       </c>
       <c r="F31" s="13">
         <v>357963</v>
       </c>
       <c r="G31" s="13">
         <v>358300</v>
       </c>
       <c r="H31" s="13">
         <v>358325</v>
       </c>
       <c r="I31" s="13">
@@ -4116,52 +4308,61 @@
       </c>
       <c r="V31" s="17">
         <v>360538</v>
       </c>
       <c r="W31" s="17">
         <v>360613</v>
       </c>
       <c r="X31" s="73">
         <v>360939</v>
       </c>
       <c r="AB31" s="75">
         <v>361239</v>
       </c>
       <c r="AC31" s="75">
         <v>361479</v>
       </c>
       <c r="AD31" s="75">
         <v>361621</v>
       </c>
       <c r="AE31" s="75">
         <v>361816</v>
       </c>
       <c r="AF31" s="73">
         <v>362103</v>
       </c>
+      <c r="AG31" s="75">
+        <v>362303</v>
+      </c>
+      <c r="AH31" s="73">
+        <v>362444</v>
+      </c>
+      <c r="AI31" s="73">
+        <v>362522</v>
+      </c>
     </row>
-    <row r="32" spans="1:32">
+    <row r="32" spans="1:35">
       <c r="A32" s="67" t="s">
         <v>21</v>
       </c>
       <c r="B32" s="72">
         <v>212050</v>
       </c>
       <c r="C32" s="72">
         <v>212559</v>
       </c>
       <c r="D32" s="72">
         <v>212957</v>
       </c>
       <c r="E32" s="92">
         <v>213349</v>
       </c>
       <c r="F32" s="93">
         <v>213745</v>
       </c>
       <c r="G32" s="75">
         <v>214103</v>
       </c>
       <c r="H32" s="94">
         <v>214443</v>
       </c>
       <c r="I32" s="95">
@@ -4205,52 +4406,61 @@
       </c>
       <c r="V32" s="108">
         <v>220016</v>
       </c>
       <c r="W32" s="75">
         <v>220261</v>
       </c>
       <c r="X32" s="73">
         <v>220808</v>
       </c>
       <c r="AB32" s="75">
         <v>221254</v>
       </c>
       <c r="AC32" s="75">
         <v>221480</v>
       </c>
       <c r="AD32" s="75">
         <v>221739</v>
       </c>
       <c r="AE32" s="75">
         <v>221954</v>
       </c>
       <c r="AF32" s="73">
         <v>222252</v>
       </c>
+      <c r="AG32" s="75">
+        <v>222494</v>
+      </c>
+      <c r="AH32" s="73">
+        <v>222706</v>
+      </c>
+      <c r="AI32" s="73">
+        <v>223065</v>
+      </c>
     </row>
-    <row r="33" spans="1:32">
+    <row r="33" spans="1:35">
       <c r="A33" s="67" t="s">
         <v>22</v>
       </c>
       <c r="B33" s="72">
         <v>43425</v>
       </c>
       <c r="C33" s="72">
         <v>43459</v>
       </c>
       <c r="D33" s="72">
         <v>43497</v>
       </c>
       <c r="E33" s="92">
         <v>43566</v>
       </c>
       <c r="F33" s="93">
         <v>43635</v>
       </c>
       <c r="G33" s="75">
         <v>43654</v>
       </c>
       <c r="H33" s="94">
         <v>43390</v>
       </c>
       <c r="I33" s="95">
@@ -4294,52 +4504,61 @@
       </c>
       <c r="V33" s="108">
         <v>41885</v>
       </c>
       <c r="W33" s="75">
         <v>41798</v>
       </c>
       <c r="X33" s="73">
         <v>41758</v>
       </c>
       <c r="AB33" s="75">
         <v>41729</v>
       </c>
       <c r="AC33" s="75">
         <v>41764</v>
       </c>
       <c r="AD33" s="75">
         <v>41736</v>
       </c>
       <c r="AE33" s="75">
         <v>41728</v>
       </c>
       <c r="AF33" s="73">
         <v>41761</v>
       </c>
+      <c r="AG33" s="75">
+        <v>41798</v>
+      </c>
+      <c r="AH33" s="73">
+        <v>41795</v>
+      </c>
+      <c r="AI33" s="73">
+        <v>41746</v>
+      </c>
     </row>
-    <row r="34" spans="1:32">
+    <row r="34" spans="1:35">
       <c r="A34" s="67" t="s">
         <v>23</v>
       </c>
       <c r="B34" s="72">
         <v>16085</v>
       </c>
       <c r="C34" s="72">
         <v>16059</v>
       </c>
       <c r="D34" s="72">
         <v>16061</v>
       </c>
       <c r="E34" s="92">
         <v>16067</v>
       </c>
       <c r="F34" s="93">
         <v>16050</v>
       </c>
       <c r="G34" s="75">
         <v>16064</v>
       </c>
       <c r="H34" s="94">
         <v>16070</v>
       </c>
       <c r="I34" s="95">
@@ -4383,52 +4602,61 @@
       </c>
       <c r="V34" s="108">
         <v>15864</v>
       </c>
       <c r="W34" s="75">
         <v>15864</v>
       </c>
       <c r="X34" s="73">
         <v>15819</v>
       </c>
       <c r="AB34" s="75">
         <v>15805</v>
       </c>
       <c r="AC34" s="75">
         <v>15823</v>
       </c>
       <c r="AD34" s="75">
         <v>15793</v>
       </c>
       <c r="AE34" s="75">
         <v>15787</v>
       </c>
       <c r="AF34" s="73">
         <v>15774</v>
       </c>
+      <c r="AG34" s="75">
+        <v>15754</v>
+      </c>
+      <c r="AH34" s="73">
+        <v>15741</v>
+      </c>
+      <c r="AI34" s="73">
+        <v>15712</v>
+      </c>
     </row>
-    <row r="35" spans="1:32">
+    <row r="35" spans="1:35">
       <c r="A35" s="67" t="s">
         <v>24</v>
       </c>
       <c r="B35" s="72">
         <v>12792</v>
       </c>
       <c r="C35" s="72">
         <v>12775</v>
       </c>
       <c r="D35" s="72">
         <v>12789</v>
       </c>
       <c r="E35" s="92">
         <v>12775</v>
       </c>
       <c r="F35" s="93">
         <v>12795</v>
       </c>
       <c r="G35" s="75">
         <v>12785</v>
       </c>
       <c r="H35" s="94">
         <v>12789</v>
       </c>
       <c r="I35" s="95">
@@ -4472,52 +4700,61 @@
       </c>
       <c r="V35" s="108">
         <v>12528</v>
       </c>
       <c r="W35" s="75">
         <v>12512</v>
       </c>
       <c r="X35" s="73">
         <v>12483</v>
       </c>
       <c r="AB35" s="75">
         <v>12477</v>
       </c>
       <c r="AC35" s="75">
         <v>12472</v>
       </c>
       <c r="AD35" s="75">
         <v>12457</v>
       </c>
       <c r="AE35" s="75">
         <v>12443</v>
       </c>
       <c r="AF35" s="73">
         <v>12441</v>
       </c>
+      <c r="AG35" s="75">
+        <v>12405</v>
+      </c>
+      <c r="AH35" s="73">
+        <v>12411</v>
+      </c>
+      <c r="AI35" s="73">
+        <v>12401</v>
+      </c>
     </row>
-    <row r="36" spans="1:32">
+    <row r="36" spans="1:35">
       <c r="A36" s="67" t="s">
         <v>25</v>
       </c>
       <c r="B36" s="72">
         <v>27389</v>
       </c>
       <c r="C36" s="72">
         <v>27339</v>
       </c>
       <c r="D36" s="72">
         <v>27325</v>
       </c>
       <c r="E36" s="92">
         <v>27344</v>
       </c>
       <c r="F36" s="93">
         <v>27339</v>
       </c>
       <c r="G36" s="75">
         <v>27339</v>
       </c>
       <c r="H36" s="94">
         <v>27318</v>
       </c>
       <c r="I36" s="95">
@@ -4561,52 +4798,61 @@
       </c>
       <c r="V36" s="108">
         <v>26757</v>
       </c>
       <c r="W36" s="75">
         <v>26736</v>
       </c>
       <c r="X36" s="73">
         <v>26702</v>
       </c>
       <c r="AB36" s="75">
         <v>26671</v>
       </c>
       <c r="AC36" s="75">
         <v>26652</v>
       </c>
       <c r="AD36" s="75">
         <v>26627</v>
       </c>
       <c r="AE36" s="75">
         <v>26616</v>
       </c>
       <c r="AF36" s="73">
         <v>26592</v>
       </c>
+      <c r="AG36" s="75">
+        <v>26561</v>
+      </c>
+      <c r="AH36" s="73">
+        <v>26535</v>
+      </c>
+      <c r="AI36" s="73">
+        <v>26458</v>
+      </c>
     </row>
-    <row r="37" spans="1:32">
+    <row r="37" spans="1:35">
       <c r="A37" s="67" t="s">
         <v>26</v>
       </c>
       <c r="B37" s="72">
         <v>15012</v>
       </c>
       <c r="C37" s="72">
         <v>14996</v>
       </c>
       <c r="D37" s="72">
         <v>14994</v>
       </c>
       <c r="E37" s="92">
         <v>15001</v>
       </c>
       <c r="F37" s="93">
         <v>15005</v>
       </c>
       <c r="G37" s="75">
         <v>15017</v>
       </c>
       <c r="H37" s="94">
         <v>15008</v>
       </c>
       <c r="I37" s="95">
@@ -4650,52 +4896,61 @@
       </c>
       <c r="V37" s="108">
         <v>14772</v>
       </c>
       <c r="W37" s="75">
         <v>14746</v>
       </c>
       <c r="X37" s="73">
         <v>14721</v>
       </c>
       <c r="AB37" s="75">
         <v>14680</v>
       </c>
       <c r="AC37" s="75">
         <v>14689</v>
       </c>
       <c r="AD37" s="75">
         <v>14672</v>
       </c>
       <c r="AE37" s="75">
         <v>14682</v>
       </c>
       <c r="AF37" s="73">
         <v>14684</v>
       </c>
+      <c r="AG37" s="75">
+        <v>14662</v>
+      </c>
+      <c r="AH37" s="73">
+        <v>14645</v>
+      </c>
+      <c r="AI37" s="73">
+        <v>14582</v>
+      </c>
     </row>
-    <row r="38" spans="1:32">
+    <row r="38" spans="1:35">
       <c r="A38" s="67" t="s">
         <v>27</v>
       </c>
       <c r="B38" s="72">
         <v>14883</v>
       </c>
       <c r="C38" s="72">
         <v>14908</v>
       </c>
       <c r="D38" s="72">
         <v>14884</v>
       </c>
       <c r="E38" s="92">
         <v>14887</v>
       </c>
       <c r="F38" s="93">
         <v>14862</v>
       </c>
       <c r="G38" s="75">
         <v>14843</v>
       </c>
       <c r="H38" s="94">
         <v>14815</v>
       </c>
       <c r="I38" s="95">
@@ -4739,52 +4994,61 @@
       </c>
       <c r="V38" s="108">
         <v>14552</v>
       </c>
       <c r="W38" s="75">
         <v>14548</v>
       </c>
       <c r="X38" s="73">
         <v>14534</v>
       </c>
       <c r="AB38" s="75">
         <v>14524</v>
       </c>
       <c r="AC38" s="75">
         <v>14519</v>
       </c>
       <c r="AD38" s="75">
         <v>14527</v>
       </c>
       <c r="AE38" s="75">
         <v>14530</v>
       </c>
       <c r="AF38" s="73">
         <v>14528</v>
       </c>
+      <c r="AG38" s="75">
+        <v>14554</v>
+      </c>
+      <c r="AH38" s="73">
+        <v>14546</v>
+      </c>
+      <c r="AI38" s="73">
+        <v>14521</v>
+      </c>
     </row>
-    <row r="39" spans="1:32">
+    <row r="39" spans="1:35">
       <c r="A39" s="68" t="s">
         <v>28</v>
       </c>
       <c r="B39" s="72">
         <v>14562</v>
       </c>
       <c r="C39" s="72">
         <v>14533</v>
       </c>
       <c r="D39" s="72">
         <v>14545</v>
       </c>
       <c r="E39" s="92">
         <v>14545</v>
       </c>
       <c r="F39" s="93">
         <v>14532</v>
       </c>
       <c r="G39" s="75">
         <v>14495</v>
       </c>
       <c r="H39" s="94">
         <v>14492</v>
       </c>
       <c r="I39" s="95">
@@ -4828,115 +5092,130 @@
       </c>
       <c r="V39" s="108">
         <v>14164</v>
       </c>
       <c r="W39" s="75">
         <v>14148</v>
       </c>
       <c r="X39" s="73">
         <v>14114</v>
       </c>
       <c r="AB39" s="75">
         <v>14099</v>
       </c>
       <c r="AC39" s="75">
         <v>14080</v>
       </c>
       <c r="AD39" s="75">
         <v>14070</v>
       </c>
       <c r="AE39" s="75">
         <v>14076</v>
       </c>
       <c r="AF39" s="73">
         <v>14071</v>
       </c>
+      <c r="AG39" s="75">
+        <v>14075</v>
+      </c>
+      <c r="AH39" s="73">
+        <v>14065</v>
+      </c>
+      <c r="AI39" s="73">
+        <v>14037</v>
+      </c>
     </row>
-    <row r="40" spans="1:32" hidden="1">
+    <row r="40" spans="1:35" hidden="1">
       <c r="A40" s="9"/>
       <c r="B40" s="10"/>
       <c r="C40" s="10"/>
       <c r="D40" s="10"/>
       <c r="E40" s="13"/>
       <c r="F40" s="13"/>
       <c r="G40" s="13"/>
       <c r="H40" s="13"/>
       <c r="I40" s="13"/>
       <c r="J40" s="13"/>
       <c r="K40" s="13"/>
       <c r="L40" s="13"/>
       <c r="M40" s="13"/>
       <c r="N40" s="14"/>
       <c r="O40" s="14"/>
       <c r="P40" s="14"/>
       <c r="Q40" s="6"/>
       <c r="R40" s="15"/>
       <c r="S40" s="15"/>
       <c r="T40" s="16"/>
       <c r="U40" s="16"/>
       <c r="V40" s="17"/>
       <c r="W40" s="17"/>
       <c r="X40" s="69"/>
       <c r="AF40" s="69"/>
+      <c r="AG40" s="69"/>
+      <c r="AH40" s="69"/>
+      <c r="AI40" s="69"/>
     </row>
-    <row r="41" spans="1:32" ht="15">
+    <row r="41" spans="1:35" ht="15">
       <c r="A41" s="220" t="s">
         <v>1</v>
       </c>
       <c r="B41" s="220"/>
       <c r="C41" s="220"/>
       <c r="D41" s="220"/>
       <c r="E41" s="220"/>
       <c r="F41" s="220"/>
       <c r="G41" s="220"/>
       <c r="H41" s="220"/>
       <c r="I41" s="220"/>
       <c r="J41" s="220"/>
       <c r="K41" s="220"/>
       <c r="L41" s="220"/>
       <c r="M41" s="220"/>
       <c r="N41" s="220"/>
       <c r="O41" s="220"/>
       <c r="P41" s="220"/>
       <c r="Q41" s="220"/>
       <c r="R41" s="220"/>
       <c r="S41" s="220"/>
       <c r="T41" s="220"/>
       <c r="U41" s="220"/>
       <c r="V41" s="220"/>
       <c r="W41" s="220"/>
       <c r="X41" s="217"/>
       <c r="Y41" s="217"/>
       <c r="Z41" s="217"/>
       <c r="AA41" s="217"/>
       <c r="AB41" s="217"/>
       <c r="AC41" s="217"/>
       <c r="AD41" s="217"/>
       <c r="AE41" s="217"/>
-      <c r="AF41" s="69"/>
+      <c r="AF41" s="217"/>
+      <c r="AG41" s="217"/>
+      <c r="AH41" s="217"/>
+      <c r="AI41" s="217"/>
     </row>
-    <row r="42" spans="1:32">
+    <row r="42" spans="1:35">
       <c r="A42" s="66" t="s">
         <v>20</v>
       </c>
       <c r="B42" s="71">
         <v>389875</v>
       </c>
       <c r="C42" s="71">
         <v>389923</v>
       </c>
       <c r="D42" s="71">
         <v>390152</v>
       </c>
       <c r="E42" s="6">
         <v>390303</v>
       </c>
       <c r="F42" s="6">
         <v>390483</v>
       </c>
       <c r="G42" s="7">
         <v>390844</v>
       </c>
       <c r="H42" s="6">
         <v>390877</v>
       </c>
       <c r="I42" s="6">
@@ -4983,52 +5262,61 @@
       </c>
       <c r="W42" s="17">
         <v>392139</v>
       </c>
       <c r="X42" s="17">
         <v>392316</v>
       </c>
       <c r="Y42" s="65"/>
       <c r="Z42" s="64"/>
       <c r="AA42" s="64"/>
       <c r="AB42" s="208">
         <v>392715</v>
       </c>
       <c r="AC42" s="75">
         <v>392995</v>
       </c>
       <c r="AD42" s="75">
         <v>392990</v>
       </c>
       <c r="AE42" s="75">
         <v>393035</v>
       </c>
       <c r="AF42" s="210">
         <v>393304</v>
       </c>
+      <c r="AG42" s="36">
+        <v>393632</v>
+      </c>
+      <c r="AH42" s="73">
+        <v>393727</v>
+      </c>
+      <c r="AI42" s="75">
+        <v>394186</v>
+      </c>
     </row>
-    <row r="43" spans="1:32">
+    <row r="43" spans="1:35">
       <c r="A43" s="67" t="s">
         <v>21</v>
       </c>
       <c r="B43" s="40">
         <v>323282</v>
       </c>
       <c r="C43" s="28">
         <v>323236</v>
       </c>
       <c r="D43" s="28">
         <v>323353</v>
       </c>
       <c r="E43" s="29">
         <v>323471</v>
       </c>
       <c r="F43" s="41">
         <v>323483</v>
       </c>
       <c r="G43" s="17">
         <v>323687</v>
       </c>
       <c r="H43" s="17">
         <v>324158</v>
       </c>
       <c r="I43" s="42">
@@ -5072,52 +5360,61 @@
       </c>
       <c r="V43" s="29">
         <v>327599</v>
       </c>
       <c r="W43" s="47">
         <v>327710</v>
       </c>
       <c r="X43" s="17">
         <v>327962</v>
       </c>
       <c r="AB43" s="208">
         <v>328394</v>
       </c>
       <c r="AC43" s="75">
         <v>328616</v>
       </c>
       <c r="AD43" s="75">
         <v>328627</v>
       </c>
       <c r="AE43" s="75">
         <v>328707</v>
       </c>
       <c r="AF43" s="210">
         <v>328897</v>
       </c>
+      <c r="AG43" s="36">
+        <v>329137</v>
+      </c>
+      <c r="AH43" s="73">
+        <v>329247</v>
+      </c>
+      <c r="AI43" s="75">
+        <v>329712</v>
+      </c>
     </row>
-    <row r="44" spans="1:32">
+    <row r="44" spans="1:35">
       <c r="A44" s="67" t="s">
         <v>22</v>
       </c>
       <c r="B44" s="40">
         <v>66590</v>
       </c>
       <c r="C44" s="28">
         <v>66684</v>
       </c>
       <c r="D44" s="28">
         <v>66796</v>
       </c>
       <c r="E44" s="29">
         <v>66832</v>
       </c>
       <c r="F44" s="41">
         <v>67000</v>
       </c>
       <c r="G44" s="17">
         <v>67157</v>
       </c>
       <c r="H44" s="17">
         <v>66719</v>
       </c>
       <c r="I44" s="42">
@@ -5161,88 +5458,100 @@
       </c>
       <c r="V44" s="29">
         <v>64510</v>
       </c>
       <c r="W44" s="47">
         <v>64429</v>
       </c>
       <c r="X44" s="17">
         <v>64354</v>
       </c>
       <c r="AB44" s="208">
         <v>64321</v>
       </c>
       <c r="AC44" s="75">
         <v>64379</v>
       </c>
       <c r="AD44" s="75">
         <v>64363</v>
       </c>
       <c r="AE44" s="75">
         <v>64328</v>
       </c>
       <c r="AF44" s="210">
         <v>64407</v>
       </c>
+      <c r="AG44" s="36">
+        <v>64495</v>
+      </c>
+      <c r="AH44" s="73">
+        <v>64480</v>
+      </c>
+      <c r="AI44" s="75">
+        <v>64474</v>
+      </c>
     </row>
-    <row r="45" spans="1:32" ht="15">
+    <row r="45" spans="1:35" ht="15">
       <c r="A45" s="216" t="s">
         <v>3</v>
       </c>
       <c r="B45" s="216"/>
       <c r="C45" s="216"/>
       <c r="D45" s="216"/>
       <c r="E45" s="216"/>
       <c r="F45" s="216"/>
       <c r="G45" s="216"/>
       <c r="H45" s="216"/>
       <c r="I45" s="216"/>
       <c r="J45" s="216"/>
       <c r="K45" s="216"/>
       <c r="L45" s="216"/>
       <c r="M45" s="216"/>
       <c r="N45" s="216"/>
       <c r="O45" s="216"/>
       <c r="P45" s="216"/>
       <c r="Q45" s="216"/>
       <c r="R45" s="216"/>
       <c r="S45" s="216"/>
       <c r="T45" s="216"/>
       <c r="U45" s="216"/>
       <c r="V45" s="216"/>
       <c r="W45" s="216"/>
       <c r="X45" s="217"/>
       <c r="Y45" s="217"/>
       <c r="Z45" s="217"/>
       <c r="AA45" s="217"/>
       <c r="AB45" s="217"/>
       <c r="AC45" s="217"/>
       <c r="AD45" s="217"/>
       <c r="AE45" s="217"/>
-      <c r="AF45" s="69"/>
+      <c r="AF45" s="217"/>
+      <c r="AG45" s="217"/>
+      <c r="AH45" s="217"/>
+      <c r="AI45" s="217"/>
     </row>
-    <row r="46" spans="1:32">
+    <row r="46" spans="1:35">
       <c r="A46" s="66" t="s">
         <v>20</v>
       </c>
       <c r="B46" s="13">
         <v>188589</v>
       </c>
       <c r="C46" s="13">
         <v>188617</v>
       </c>
       <c r="D46" s="13">
         <v>188801</v>
       </c>
       <c r="E46" s="13">
         <v>188812</v>
       </c>
       <c r="F46" s="13">
         <v>188941</v>
       </c>
       <c r="G46" s="13">
         <v>189144</v>
       </c>
       <c r="H46" s="13">
         <v>189195</v>
       </c>
       <c r="I46" s="13">
@@ -5286,52 +5595,61 @@
       </c>
       <c r="V46" s="17">
         <v>189770</v>
       </c>
       <c r="W46" s="17">
         <v>189832</v>
       </c>
       <c r="X46" s="73">
         <v>189861</v>
       </c>
       <c r="AB46" s="75">
         <v>190053</v>
       </c>
       <c r="AC46" s="75">
         <v>190237</v>
       </c>
       <c r="AD46" s="75">
         <v>190262</v>
       </c>
       <c r="AE46" s="75">
         <v>190211</v>
       </c>
       <c r="AF46" s="73">
         <v>190323</v>
       </c>
+      <c r="AG46" s="75">
+        <v>190516</v>
+      </c>
+      <c r="AH46" s="73">
+        <v>190550</v>
+      </c>
+      <c r="AI46" s="75">
+        <v>190782</v>
+      </c>
     </row>
-    <row r="47" spans="1:32">
+    <row r="47" spans="1:35">
       <c r="A47" s="67" t="s">
         <v>21</v>
       </c>
       <c r="B47" s="13">
         <v>155377</v>
       </c>
       <c r="C47" s="13">
         <v>155360</v>
       </c>
       <c r="D47" s="13">
         <v>155471</v>
       </c>
       <c r="E47" s="109">
         <v>155488</v>
       </c>
       <c r="F47" s="110">
         <v>155532</v>
       </c>
       <c r="G47" s="75">
         <v>155648</v>
       </c>
       <c r="H47" s="111">
         <v>155888</v>
       </c>
       <c r="I47" s="112">
@@ -5375,52 +5693,61 @@
       </c>
       <c r="V47" s="125">
         <v>157435</v>
       </c>
       <c r="W47" s="75">
         <v>157523</v>
       </c>
       <c r="X47" s="73">
         <v>157589</v>
       </c>
       <c r="AB47" s="75">
         <v>157800</v>
       </c>
       <c r="AC47" s="75">
         <v>157955</v>
       </c>
       <c r="AD47" s="75">
         <v>157983</v>
       </c>
       <c r="AE47" s="75">
         <v>157962</v>
       </c>
       <c r="AF47" s="73">
         <v>158039</v>
       </c>
+      <c r="AG47" s="75">
+        <v>158185</v>
+      </c>
+      <c r="AH47" s="73">
+        <v>158227</v>
+      </c>
+      <c r="AI47" s="73">
+        <v>158449</v>
+      </c>
     </row>
-    <row r="48" spans="1:32">
+    <row r="48" spans="1:35">
       <c r="A48" s="67" t="s">
         <v>22</v>
       </c>
       <c r="B48" s="13">
         <v>33212</v>
       </c>
       <c r="C48" s="13">
         <v>33257</v>
       </c>
       <c r="D48" s="13">
         <v>33330</v>
       </c>
       <c r="E48" s="109">
         <v>33324</v>
       </c>
       <c r="F48" s="110">
         <v>33409</v>
       </c>
       <c r="G48" s="75">
         <v>33496</v>
       </c>
       <c r="H48" s="111">
         <v>33307</v>
       </c>
       <c r="I48" s="112">
@@ -5464,88 +5791,100 @@
       </c>
       <c r="V48" s="125">
         <v>32335</v>
       </c>
       <c r="W48" s="75">
         <v>32309</v>
       </c>
       <c r="X48" s="73">
         <v>32272</v>
       </c>
       <c r="AB48" s="75">
         <v>32253</v>
       </c>
       <c r="AC48" s="75">
         <v>32282</v>
       </c>
       <c r="AD48" s="75">
         <v>32279</v>
       </c>
       <c r="AE48" s="75">
         <v>32249</v>
       </c>
       <c r="AF48" s="73">
         <v>32284</v>
       </c>
+      <c r="AG48" s="75">
+        <v>32331</v>
+      </c>
+      <c r="AH48" s="73">
+        <v>32323</v>
+      </c>
+      <c r="AI48" s="73">
+        <v>32333</v>
+      </c>
     </row>
-    <row r="49" spans="1:32" ht="15">
+    <row r="49" spans="1:35" ht="15">
       <c r="A49" s="216" t="s">
         <v>4</v>
       </c>
       <c r="B49" s="216"/>
       <c r="C49" s="216"/>
       <c r="D49" s="216"/>
       <c r="E49" s="216"/>
       <c r="F49" s="216"/>
       <c r="G49" s="216"/>
       <c r="H49" s="216"/>
       <c r="I49" s="216"/>
       <c r="J49" s="216"/>
       <c r="K49" s="216"/>
       <c r="L49" s="216"/>
       <c r="M49" s="216"/>
       <c r="N49" s="216"/>
       <c r="O49" s="216"/>
       <c r="P49" s="216"/>
       <c r="Q49" s="216"/>
       <c r="R49" s="216"/>
       <c r="S49" s="216"/>
       <c r="T49" s="216"/>
       <c r="U49" s="216"/>
       <c r="V49" s="216"/>
       <c r="W49" s="216"/>
       <c r="X49" s="217"/>
       <c r="Y49" s="217"/>
       <c r="Z49" s="217"/>
       <c r="AA49" s="217"/>
       <c r="AB49" s="217"/>
       <c r="AC49" s="217"/>
       <c r="AD49" s="217"/>
       <c r="AE49" s="217"/>
-      <c r="AF49" s="69"/>
+      <c r="AF49" s="217"/>
+      <c r="AG49" s="217"/>
+      <c r="AH49" s="217"/>
+      <c r="AI49" s="217"/>
     </row>
-    <row r="50" spans="1:32">
+    <row r="50" spans="1:35">
       <c r="A50" s="66" t="s">
         <v>20</v>
       </c>
       <c r="B50" s="13">
         <v>201286</v>
       </c>
       <c r="C50" s="13">
         <v>201306</v>
       </c>
       <c r="D50" s="13">
         <v>201351</v>
       </c>
       <c r="E50" s="13">
         <v>201491</v>
       </c>
       <c r="F50" s="13">
         <v>201542</v>
       </c>
       <c r="G50" s="13">
         <v>189144</v>
       </c>
       <c r="H50" s="13">
         <v>201682</v>
       </c>
       <c r="I50" s="13">
@@ -5589,52 +5928,61 @@
       </c>
       <c r="V50" s="17">
         <v>202339</v>
       </c>
       <c r="W50" s="17">
         <v>202307</v>
       </c>
       <c r="X50" s="73">
         <v>202455</v>
       </c>
       <c r="AB50" s="75">
         <v>202662</v>
       </c>
       <c r="AC50" s="75">
         <v>202733</v>
       </c>
       <c r="AD50" s="75">
         <v>202752</v>
       </c>
       <c r="AE50" s="75">
         <v>202824</v>
       </c>
       <c r="AF50" s="73">
         <v>202981</v>
       </c>
+      <c r="AG50" s="75">
+        <v>203116</v>
+      </c>
+      <c r="AH50" s="73">
+        <v>203177</v>
+      </c>
+      <c r="AI50" s="73">
+        <v>203404</v>
+      </c>
     </row>
-    <row r="51" spans="1:32">
+    <row r="51" spans="1:35">
       <c r="A51" s="67" t="s">
         <v>21</v>
       </c>
       <c r="B51" s="13">
         <v>167918</v>
       </c>
       <c r="C51" s="13">
         <v>167889</v>
       </c>
       <c r="D51" s="13">
         <v>167895</v>
       </c>
       <c r="E51" s="126">
         <v>167983</v>
       </c>
       <c r="F51" s="127">
         <v>167951</v>
       </c>
       <c r="G51" s="75">
         <v>168039</v>
       </c>
       <c r="H51" s="128">
         <v>168270</v>
       </c>
       <c r="I51" s="129">
@@ -5678,52 +6026,61 @@
       </c>
       <c r="V51" s="142">
         <v>170164</v>
       </c>
       <c r="W51" s="75">
         <v>170187</v>
       </c>
       <c r="X51" s="73">
         <v>170373</v>
       </c>
       <c r="AB51" s="75">
         <v>170594</v>
       </c>
       <c r="AC51" s="75">
         <v>170633</v>
       </c>
       <c r="AD51" s="75">
         <v>170667</v>
       </c>
       <c r="AE51" s="75">
         <v>170745</v>
       </c>
       <c r="AF51" s="73">
         <v>170858</v>
       </c>
+      <c r="AG51" s="75">
+        <v>170952</v>
+      </c>
+      <c r="AH51" s="73">
+        <v>171020</v>
+      </c>
+      <c r="AI51" s="73">
+        <v>171263</v>
+      </c>
     </row>
-    <row r="52" spans="1:32">
+    <row r="52" spans="1:35">
       <c r="A52" s="67" t="s">
         <v>22</v>
       </c>
       <c r="B52" s="73">
         <v>33368</v>
       </c>
       <c r="C52" s="73">
         <v>33417</v>
       </c>
       <c r="D52" s="73">
         <v>33456</v>
       </c>
       <c r="E52" s="126">
         <v>33508</v>
       </c>
       <c r="F52" s="127">
         <v>33591</v>
       </c>
       <c r="G52" s="75">
         <v>33661</v>
       </c>
       <c r="H52" s="128">
         <v>33412</v>
       </c>
       <c r="I52" s="129">
@@ -5767,88 +6124,100 @@
       </c>
       <c r="V52" s="142">
         <v>32175</v>
       </c>
       <c r="W52" s="75">
         <v>32120</v>
       </c>
       <c r="X52" s="73">
         <v>32082</v>
       </c>
       <c r="AB52" s="75">
         <v>32068</v>
       </c>
       <c r="AC52" s="75">
         <v>32100</v>
       </c>
       <c r="AD52" s="75">
         <v>32085</v>
       </c>
       <c r="AE52" s="75">
         <v>32079</v>
       </c>
       <c r="AF52" s="73">
         <v>32123</v>
       </c>
+      <c r="AG52" s="75">
+        <v>32164</v>
+      </c>
+      <c r="AH52" s="73">
+        <v>32157</v>
+      </c>
+      <c r="AI52" s="73">
+        <v>32141</v>
+      </c>
     </row>
-    <row r="53" spans="1:32" ht="15">
+    <row r="53" spans="1:35" ht="15">
       <c r="A53" s="220" t="s">
         <v>2</v>
       </c>
       <c r="B53" s="220"/>
       <c r="C53" s="220"/>
       <c r="D53" s="220"/>
       <c r="E53" s="220"/>
       <c r="F53" s="220"/>
       <c r="G53" s="220"/>
       <c r="H53" s="220"/>
       <c r="I53" s="220"/>
       <c r="J53" s="220"/>
       <c r="K53" s="220"/>
       <c r="L53" s="220"/>
       <c r="M53" s="220"/>
       <c r="N53" s="220"/>
       <c r="O53" s="220"/>
       <c r="P53" s="220"/>
       <c r="Q53" s="220"/>
       <c r="R53" s="220"/>
       <c r="S53" s="220"/>
       <c r="T53" s="220"/>
       <c r="U53" s="220"/>
       <c r="V53" s="220"/>
       <c r="W53" s="220"/>
       <c r="X53" s="217"/>
       <c r="Y53" s="217"/>
       <c r="Z53" s="217"/>
       <c r="AA53" s="217"/>
       <c r="AB53" s="217"/>
       <c r="AC53" s="217"/>
       <c r="AD53" s="217"/>
       <c r="AE53" s="217"/>
-      <c r="AF53" s="69"/>
+      <c r="AF53" s="217"/>
+      <c r="AG53" s="217"/>
+      <c r="AH53" s="217"/>
+      <c r="AI53" s="217"/>
     </row>
-    <row r="54" spans="1:32">
+    <row r="54" spans="1:35">
       <c r="A54" s="66" t="s">
         <v>20</v>
       </c>
       <c r="B54" s="71">
         <v>314203</v>
       </c>
       <c r="C54" s="71">
         <v>314988</v>
       </c>
       <c r="D54" s="71">
         <v>315749</v>
       </c>
       <c r="E54" s="6">
         <v>316408</v>
       </c>
       <c r="F54" s="6">
         <v>317126</v>
       </c>
       <c r="G54" s="7">
         <v>317446</v>
       </c>
       <c r="H54" s="6">
         <v>317652</v>
       </c>
       <c r="I54" s="6">
@@ -5895,52 +6264,61 @@
       </c>
       <c r="W54" s="17">
         <v>322074</v>
       </c>
       <c r="X54" s="17">
         <v>322455</v>
       </c>
       <c r="Y54" s="59"/>
       <c r="Z54" s="58"/>
       <c r="AA54" s="58"/>
       <c r="AB54" s="208">
         <v>322713</v>
       </c>
       <c r="AC54" s="75">
         <v>323076</v>
       </c>
       <c r="AD54" s="75">
         <v>323387</v>
       </c>
       <c r="AE54" s="210">
         <v>323690</v>
       </c>
       <c r="AF54" s="73">
         <v>324043</v>
       </c>
+      <c r="AG54" s="215">
+        <v>324230</v>
+      </c>
+      <c r="AH54" s="75">
+        <v>324523</v>
+      </c>
+      <c r="AI54" s="73">
+        <v>324340</v>
+      </c>
     </row>
-    <row r="55" spans="1:32">
+    <row r="55" spans="1:35">
       <c r="A55" s="67" t="s">
         <v>21</v>
       </c>
       <c r="B55" s="48">
         <v>88990</v>
       </c>
       <c r="C55" s="28">
         <v>90041</v>
       </c>
       <c r="D55" s="28">
         <v>90769</v>
       </c>
       <c r="E55" s="29">
         <v>91369</v>
       </c>
       <c r="F55" s="49">
         <v>92204</v>
       </c>
       <c r="G55" s="17">
         <v>92747</v>
       </c>
       <c r="H55" s="17">
         <v>93074</v>
       </c>
       <c r="I55" s="50">
@@ -5984,52 +6362,61 @@
       </c>
       <c r="V55" s="29">
         <v>100681</v>
       </c>
       <c r="W55" s="55">
         <v>101181</v>
       </c>
       <c r="X55" s="17">
         <v>101822</v>
       </c>
       <c r="AB55" s="208">
         <v>102235</v>
       </c>
       <c r="AC55" s="75">
         <v>102638</v>
       </c>
       <c r="AD55" s="75">
         <v>103104</v>
       </c>
       <c r="AE55" s="210">
         <v>103459</v>
       </c>
       <c r="AF55" s="73">
         <v>103902</v>
       </c>
+      <c r="AG55" s="215">
+        <v>104227</v>
+      </c>
+      <c r="AH55" s="75">
+        <v>104540</v>
+      </c>
+      <c r="AI55" s="73">
+        <v>104799</v>
+      </c>
     </row>
-    <row r="56" spans="1:32">
+    <row r="56" spans="1:35">
       <c r="A56" s="67" t="s">
         <v>22</v>
       </c>
       <c r="B56" s="48">
         <v>20282</v>
       </c>
       <c r="C56" s="28">
         <v>20261</v>
       </c>
       <c r="D56" s="28">
         <v>20267</v>
       </c>
       <c r="E56" s="29">
         <v>20289</v>
       </c>
       <c r="F56" s="49">
         <v>20260</v>
       </c>
       <c r="G56" s="17">
         <v>20158</v>
       </c>
       <c r="H56" s="17">
         <v>20141</v>
       </c>
       <c r="I56" s="50">
@@ -6073,52 +6460,61 @@
       </c>
       <c r="V56" s="29">
         <v>19658</v>
       </c>
       <c r="W56" s="55">
         <v>19617</v>
       </c>
       <c r="X56" s="17">
         <v>19601</v>
       </c>
       <c r="AB56" s="208">
         <v>19581</v>
       </c>
       <c r="AC56" s="75">
         <v>19579</v>
       </c>
       <c r="AD56" s="75">
         <v>19567</v>
       </c>
       <c r="AE56" s="210">
         <v>19568</v>
       </c>
       <c r="AF56" s="73">
         <v>19567</v>
       </c>
+      <c r="AG56" s="215">
+        <v>19560</v>
+      </c>
+      <c r="AH56" s="73">
+        <v>19589</v>
+      </c>
+      <c r="AI56" s="73">
+        <v>19518</v>
+      </c>
     </row>
-    <row r="57" spans="1:32">
+    <row r="57" spans="1:35">
       <c r="A57" s="67" t="s">
         <v>23</v>
       </c>
       <c r="B57" s="48">
         <v>32799</v>
       </c>
       <c r="C57" s="28">
         <v>32732</v>
       </c>
       <c r="D57" s="28">
         <v>32755</v>
       </c>
       <c r="E57" s="29">
         <v>32766</v>
       </c>
       <c r="F57" s="49">
         <v>32719</v>
       </c>
       <c r="G57" s="17">
         <v>32698</v>
       </c>
       <c r="H57" s="17">
         <v>32689</v>
       </c>
       <c r="I57" s="50">
@@ -6162,52 +6558,61 @@
       </c>
       <c r="V57" s="29">
         <v>32448</v>
       </c>
       <c r="W57" s="55">
         <v>32450</v>
       </c>
       <c r="X57" s="17">
         <v>32399</v>
       </c>
       <c r="AB57" s="208">
         <v>32388</v>
       </c>
       <c r="AC57" s="75">
         <v>32428</v>
       </c>
       <c r="AD57" s="75">
         <v>32378</v>
       </c>
       <c r="AE57" s="210">
         <v>32370</v>
       </c>
       <c r="AF57" s="73">
         <v>32349</v>
       </c>
+      <c r="AG57" s="215">
+        <v>32312</v>
+      </c>
+      <c r="AH57" s="75">
+        <v>32311</v>
+      </c>
+      <c r="AI57" s="73">
+        <v>32273</v>
+      </c>
     </row>
-    <row r="58" spans="1:32">
+    <row r="58" spans="1:35">
       <c r="A58" s="67" t="s">
         <v>24</v>
       </c>
       <c r="B58" s="48">
         <v>26373</v>
       </c>
       <c r="C58" s="28">
         <v>26351</v>
       </c>
       <c r="D58" s="28">
         <v>26365</v>
       </c>
       <c r="E58" s="29">
         <v>26362</v>
       </c>
       <c r="F58" s="49">
         <v>26382</v>
       </c>
       <c r="G58" s="17">
         <v>26368</v>
       </c>
       <c r="H58" s="17">
         <v>26365</v>
       </c>
       <c r="I58" s="50">
@@ -6251,52 +6656,61 @@
       </c>
       <c r="V58" s="29">
         <v>25910</v>
       </c>
       <c r="W58" s="55">
         <v>25877</v>
       </c>
       <c r="X58" s="17">
         <v>25828</v>
       </c>
       <c r="AB58" s="208">
         <v>25831</v>
       </c>
       <c r="AC58" s="75">
         <v>25841</v>
       </c>
       <c r="AD58" s="75">
         <v>25787</v>
       </c>
       <c r="AE58" s="210">
         <v>25789</v>
       </c>
       <c r="AF58" s="73">
         <v>25805</v>
       </c>
+      <c r="AG58" s="215">
+        <v>25744</v>
+      </c>
+      <c r="AH58" s="75">
+        <v>25753</v>
+      </c>
+      <c r="AI58" s="73">
+        <v>25741</v>
+      </c>
     </row>
-    <row r="59" spans="1:32">
+    <row r="59" spans="1:35">
       <c r="A59" s="67" t="s">
         <v>25</v>
       </c>
       <c r="B59" s="48">
         <v>56008</v>
       </c>
       <c r="C59" s="28">
         <v>55895</v>
       </c>
       <c r="D59" s="28">
         <v>55875</v>
       </c>
       <c r="E59" s="29">
         <v>55906</v>
       </c>
       <c r="F59" s="49">
         <v>55880</v>
       </c>
       <c r="G59" s="17">
         <v>55880</v>
       </c>
       <c r="H59" s="17">
         <v>55859</v>
       </c>
       <c r="I59" s="50">
@@ -6340,52 +6754,61 @@
       </c>
       <c r="V59" s="29">
         <v>54890</v>
       </c>
       <c r="W59" s="55">
         <v>54842</v>
       </c>
       <c r="X59" s="17">
         <v>54807</v>
       </c>
       <c r="AB59" s="208">
         <v>54777</v>
       </c>
       <c r="AC59" s="75">
         <v>54737</v>
       </c>
       <c r="AD59" s="75">
         <v>54688</v>
       </c>
       <c r="AE59" s="210">
         <v>54669</v>
       </c>
       <c r="AF59" s="73">
         <v>54622</v>
       </c>
+      <c r="AG59" s="215">
+        <v>54576</v>
+      </c>
+      <c r="AH59" s="73">
+        <v>54547</v>
+      </c>
+      <c r="AI59" s="73">
+        <v>54428</v>
+      </c>
     </row>
-    <row r="60" spans="1:32">
+    <row r="60" spans="1:35">
       <c r="A60" s="67" t="s">
         <v>26</v>
       </c>
       <c r="B60" s="60">
         <v>30869</v>
       </c>
       <c r="C60" s="28">
         <v>30822</v>
       </c>
       <c r="D60" s="28">
         <v>30848</v>
       </c>
       <c r="E60" s="39">
         <v>30833</v>
       </c>
       <c r="F60" s="49">
         <v>30822</v>
       </c>
       <c r="G60" s="38">
         <v>30851</v>
       </c>
       <c r="H60" s="38">
         <v>30835</v>
       </c>
       <c r="I60" s="61">
@@ -6429,52 +6852,61 @@
       </c>
       <c r="V60" s="39">
         <v>30530</v>
       </c>
       <c r="W60" s="55">
         <v>30468</v>
       </c>
       <c r="X60" s="17">
         <v>30412</v>
       </c>
       <c r="AB60" s="208">
         <v>30356</v>
       </c>
       <c r="AC60" s="75">
         <v>30364</v>
       </c>
       <c r="AD60" s="75">
         <v>30350</v>
       </c>
       <c r="AE60" s="210">
         <v>30361</v>
       </c>
       <c r="AF60" s="73">
         <v>30371</v>
       </c>
+      <c r="AG60" s="215">
+        <v>30357</v>
+      </c>
+      <c r="AH60" s="75">
+        <v>30322</v>
+      </c>
+      <c r="AI60" s="73">
+        <v>30181</v>
+      </c>
     </row>
-    <row r="61" spans="1:32">
+    <row r="61" spans="1:35">
       <c r="A61" s="67" t="s">
         <v>27</v>
       </c>
       <c r="B61" s="60">
         <v>29671</v>
       </c>
       <c r="C61" s="28">
         <v>29709</v>
       </c>
       <c r="D61" s="28">
         <v>29673</v>
       </c>
       <c r="E61" s="39">
         <v>29689</v>
       </c>
       <c r="F61" s="49">
         <v>29675</v>
       </c>
       <c r="G61" s="38">
         <v>29636</v>
       </c>
       <c r="H61" s="38">
         <v>29571</v>
       </c>
       <c r="I61" s="61">
@@ -6518,52 +6950,61 @@
       </c>
       <c r="V61" s="39">
         <v>29159</v>
       </c>
       <c r="W61" s="55">
         <v>29150</v>
       </c>
       <c r="X61" s="17">
         <v>29139</v>
       </c>
       <c r="AB61" s="208">
         <v>29129</v>
       </c>
       <c r="AC61" s="75">
         <v>29144</v>
       </c>
       <c r="AD61" s="75">
         <v>29187</v>
       </c>
       <c r="AE61" s="211">
         <v>29138</v>
       </c>
       <c r="AF61" s="73">
         <v>29108</v>
       </c>
+      <c r="AG61" s="215">
+        <v>29143</v>
+      </c>
+      <c r="AH61" s="75">
+        <v>29143</v>
+      </c>
+      <c r="AI61" s="73">
+        <v>29119</v>
+      </c>
     </row>
-    <row r="62" spans="1:32">
+    <row r="62" spans="1:35">
       <c r="A62" s="68" t="s">
         <v>28</v>
       </c>
       <c r="B62" s="60">
         <v>29210</v>
       </c>
       <c r="C62" s="28">
         <v>29176</v>
       </c>
       <c r="D62" s="28">
         <v>29196</v>
       </c>
       <c r="E62" s="39">
         <v>29194</v>
       </c>
       <c r="F62" s="49">
         <v>29184</v>
       </c>
       <c r="G62" s="38">
         <v>29108</v>
       </c>
       <c r="H62" s="38">
         <v>29118</v>
       </c>
       <c r="I62" s="61">
@@ -6607,88 +7048,100 @@
       </c>
       <c r="V62" s="39">
         <v>28548</v>
       </c>
       <c r="W62" s="55">
         <v>28489</v>
       </c>
       <c r="X62" s="17">
         <v>28447</v>
       </c>
       <c r="AB62" s="208">
         <v>28416</v>
       </c>
       <c r="AC62" s="75">
         <v>28345</v>
       </c>
       <c r="AD62" s="75">
         <v>28326</v>
       </c>
       <c r="AE62" s="211">
         <v>28336</v>
       </c>
       <c r="AF62" s="73">
         <v>28319</v>
       </c>
+      <c r="AG62" s="215">
+        <v>28311</v>
+      </c>
+      <c r="AH62" s="75">
+        <v>28318</v>
+      </c>
+      <c r="AI62" s="73">
+        <v>28281</v>
+      </c>
     </row>
-    <row r="63" spans="1:32" s="5" customFormat="1" ht="15">
+    <row r="63" spans="1:35" s="5" customFormat="1" ht="15">
       <c r="A63" s="216" t="s">
         <v>3</v>
       </c>
       <c r="B63" s="216"/>
       <c r="C63" s="216"/>
       <c r="D63" s="216"/>
       <c r="E63" s="216"/>
       <c r="F63" s="216"/>
       <c r="G63" s="216"/>
       <c r="H63" s="216"/>
       <c r="I63" s="216"/>
       <c r="J63" s="216"/>
       <c r="K63" s="216"/>
       <c r="L63" s="216"/>
       <c r="M63" s="216"/>
       <c r="N63" s="216"/>
       <c r="O63" s="216"/>
       <c r="P63" s="216"/>
       <c r="Q63" s="216"/>
       <c r="R63" s="216"/>
       <c r="S63" s="216"/>
       <c r="T63" s="216"/>
       <c r="U63" s="216"/>
       <c r="V63" s="216"/>
       <c r="W63" s="216"/>
       <c r="X63" s="217"/>
       <c r="Y63" s="217"/>
       <c r="Z63" s="217"/>
       <c r="AA63" s="217"/>
       <c r="AB63" s="217"/>
       <c r="AC63" s="217"/>
       <c r="AD63" s="217"/>
       <c r="AE63" s="217"/>
-      <c r="AF63" s="213"/>
+      <c r="AF63" s="217"/>
+      <c r="AG63" s="217"/>
+      <c r="AH63" s="217"/>
+      <c r="AI63" s="217"/>
     </row>
-    <row r="64" spans="1:32">
+    <row r="64" spans="1:35">
       <c r="A64" s="66" t="s">
         <v>20</v>
       </c>
       <c r="B64" s="10">
         <v>159291</v>
       </c>
       <c r="C64" s="10">
         <v>159666</v>
       </c>
       <c r="D64" s="10">
         <v>160048</v>
       </c>
       <c r="E64" s="10">
         <v>160365</v>
       </c>
       <c r="F64" s="10">
         <v>160705</v>
       </c>
       <c r="G64" s="10">
         <v>160846</v>
       </c>
       <c r="H64" s="10">
         <v>161009</v>
       </c>
       <c r="I64" s="10">
@@ -6732,52 +7185,61 @@
       </c>
       <c r="V64" s="38">
         <v>163625</v>
       </c>
       <c r="W64" s="38">
         <v>163768</v>
       </c>
       <c r="X64" s="206">
         <v>163971</v>
       </c>
       <c r="AB64" s="75">
         <v>164136</v>
       </c>
       <c r="AC64" s="75">
         <v>164330</v>
       </c>
       <c r="AD64" s="75">
         <v>164518</v>
       </c>
       <c r="AE64" s="28">
         <v>164698</v>
       </c>
       <c r="AF64" s="73">
         <v>164921</v>
       </c>
+      <c r="AG64" s="28">
+        <v>165043</v>
+      </c>
+      <c r="AH64" s="75">
+        <v>165256</v>
+      </c>
+      <c r="AI64" s="75">
+        <v>165222</v>
+      </c>
     </row>
-    <row r="65" spans="1:32">
+    <row r="65" spans="1:35">
       <c r="A65" s="67" t="s">
         <v>21</v>
       </c>
       <c r="B65" s="10">
         <v>44859</v>
       </c>
       <c r="C65" s="10">
         <v>45372</v>
       </c>
       <c r="D65" s="10">
         <v>45708</v>
       </c>
       <c r="E65" s="28">
         <v>46003</v>
       </c>
       <c r="F65" s="143">
         <v>46410</v>
       </c>
       <c r="G65" s="28">
         <v>46683</v>
       </c>
       <c r="H65" s="144">
         <v>46901</v>
       </c>
       <c r="I65" s="145">
@@ -6821,52 +7283,61 @@
       </c>
       <c r="V65" s="158">
         <v>50829</v>
       </c>
       <c r="W65" s="28">
         <v>51107</v>
       </c>
       <c r="X65" s="206">
         <v>51387</v>
       </c>
       <c r="AB65" s="75">
         <v>51575</v>
       </c>
       <c r="AC65" s="75">
         <v>51791</v>
       </c>
       <c r="AD65" s="75">
         <v>52032</v>
       </c>
       <c r="AE65" s="28">
         <v>52250</v>
       </c>
       <c r="AF65" s="73">
         <v>52508</v>
       </c>
+      <c r="AG65" s="75">
+        <v>52685</v>
+      </c>
+      <c r="AH65" s="75">
+        <v>52854</v>
+      </c>
+      <c r="AI65" s="73">
+        <v>52997</v>
+      </c>
     </row>
-    <row r="66" spans="1:32">
+    <row r="66" spans="1:35">
       <c r="A66" s="67" t="s">
         <v>22</v>
       </c>
       <c r="B66" s="10">
         <v>10229</v>
       </c>
       <c r="C66" s="10">
         <v>10223</v>
       </c>
       <c r="D66" s="10">
         <v>10230</v>
       </c>
       <c r="E66" s="28">
         <v>10231</v>
       </c>
       <c r="F66" s="143">
         <v>10216</v>
       </c>
       <c r="G66" s="28">
         <v>10165</v>
       </c>
       <c r="H66" s="144">
         <v>10163</v>
       </c>
       <c r="I66" s="145">
@@ -6910,52 +7381,61 @@
       </c>
       <c r="V66" s="158">
         <v>9948</v>
       </c>
       <c r="W66" s="28">
         <v>9939</v>
       </c>
       <c r="X66" s="206">
         <v>9925</v>
       </c>
       <c r="AB66" s="75">
         <v>9920</v>
       </c>
       <c r="AC66" s="75">
         <v>9915</v>
       </c>
       <c r="AD66" s="75">
         <v>9916</v>
       </c>
       <c r="AE66" s="75">
         <v>9919</v>
       </c>
       <c r="AF66" s="73">
         <v>9929</v>
       </c>
+      <c r="AG66" s="75">
+        <v>9926</v>
+      </c>
+      <c r="AH66" s="75">
+        <v>9951</v>
+      </c>
+      <c r="AI66" s="75">
+        <v>9913</v>
+      </c>
     </row>
-    <row r="67" spans="1:32">
+    <row r="67" spans="1:35">
       <c r="A67" s="67" t="s">
         <v>23</v>
       </c>
       <c r="B67" s="72">
         <v>16712</v>
       </c>
       <c r="C67" s="10">
         <v>16671</v>
       </c>
       <c r="D67" s="72">
         <v>16692</v>
       </c>
       <c r="E67" s="75">
         <v>16699</v>
       </c>
       <c r="F67" s="159">
         <v>16669</v>
       </c>
       <c r="G67" s="75">
         <v>16634</v>
       </c>
       <c r="H67" s="160">
         <v>16619</v>
       </c>
       <c r="I67" s="161">
@@ -6999,52 +7479,61 @@
       </c>
       <c r="V67" s="174">
         <v>16584</v>
       </c>
       <c r="W67" s="75">
         <v>16586</v>
       </c>
       <c r="X67" s="73">
         <v>16580</v>
       </c>
       <c r="AB67" s="75">
         <v>16583</v>
       </c>
       <c r="AC67" s="75">
         <v>16605</v>
       </c>
       <c r="AD67" s="75">
         <v>16585</v>
       </c>
       <c r="AE67" s="75">
         <v>16583</v>
       </c>
       <c r="AF67" s="73">
         <v>16575</v>
       </c>
+      <c r="AG67" s="75">
+        <v>16558</v>
+      </c>
+      <c r="AH67" s="75">
+        <v>16570</v>
+      </c>
+      <c r="AI67" s="73">
+        <v>16561</v>
+      </c>
     </row>
-    <row r="68" spans="1:32">
+    <row r="68" spans="1:35">
       <c r="A68" s="67" t="s">
         <v>24</v>
       </c>
       <c r="B68" s="72">
         <v>13586</v>
       </c>
       <c r="C68" s="10">
         <v>13581</v>
       </c>
       <c r="D68" s="72">
         <v>13581</v>
       </c>
       <c r="E68" s="75">
         <v>13587</v>
       </c>
       <c r="F68" s="159">
         <v>13587</v>
       </c>
       <c r="G68" s="75">
         <v>13583</v>
       </c>
       <c r="H68" s="160">
         <v>13576</v>
       </c>
       <c r="I68" s="161">
@@ -7088,52 +7577,61 @@
       </c>
       <c r="V68" s="174">
         <v>13382</v>
       </c>
       <c r="W68" s="75">
         <v>13365</v>
       </c>
       <c r="X68" s="73">
         <v>13345</v>
       </c>
       <c r="AB68" s="75">
         <v>13354</v>
       </c>
       <c r="AC68" s="75">
         <v>13369</v>
       </c>
       <c r="AD68" s="75">
         <v>13330</v>
       </c>
       <c r="AE68" s="75">
         <v>13346</v>
       </c>
       <c r="AF68" s="73">
         <v>13364</v>
       </c>
+      <c r="AG68" s="75">
+        <v>13339</v>
+      </c>
+      <c r="AH68" s="75">
+        <v>13342</v>
+      </c>
+      <c r="AI68" s="75">
+        <v>13340</v>
+      </c>
     </row>
-    <row r="69" spans="1:32">
+    <row r="69" spans="1:35">
       <c r="A69" s="67" t="s">
         <v>25</v>
       </c>
       <c r="B69" s="72">
         <v>28611</v>
       </c>
       <c r="C69" s="10">
         <v>28548</v>
       </c>
       <c r="D69" s="72">
         <v>28542</v>
       </c>
       <c r="E69" s="75">
         <v>28562</v>
       </c>
       <c r="F69" s="159">
         <v>28541</v>
       </c>
       <c r="G69" s="75">
         <v>28541</v>
       </c>
       <c r="H69" s="160">
         <v>28541</v>
       </c>
       <c r="I69" s="161">
@@ -7177,52 +7675,61 @@
       </c>
       <c r="V69" s="174">
         <v>28133</v>
       </c>
       <c r="W69" s="75">
         <v>28106</v>
       </c>
       <c r="X69" s="73">
         <v>28105</v>
       </c>
       <c r="AB69" s="75">
         <v>28106</v>
       </c>
       <c r="AC69" s="75">
         <v>28085</v>
       </c>
       <c r="AD69" s="75">
         <v>28061</v>
       </c>
       <c r="AE69" s="75">
         <v>28053</v>
       </c>
       <c r="AF69" s="73">
         <v>28030</v>
       </c>
+      <c r="AG69" s="75">
+        <v>28015</v>
+      </c>
+      <c r="AH69" s="75">
+        <v>28012</v>
+      </c>
+      <c r="AI69" s="73">
+        <v>27970</v>
+      </c>
     </row>
-    <row r="70" spans="1:32">
+    <row r="70" spans="1:35">
       <c r="A70" s="67" t="s">
         <v>26</v>
       </c>
       <c r="B70" s="72">
         <v>15852</v>
       </c>
       <c r="C70" s="10">
         <v>15821</v>
       </c>
       <c r="D70" s="72">
         <v>15849</v>
       </c>
       <c r="E70" s="75">
         <v>15832</v>
       </c>
       <c r="F70" s="159">
         <v>15817</v>
       </c>
       <c r="G70" s="75">
         <v>15834</v>
       </c>
       <c r="H70" s="160">
         <v>15827</v>
       </c>
       <c r="I70" s="161">
@@ -7266,52 +7773,61 @@
       </c>
       <c r="V70" s="174">
         <v>15758</v>
       </c>
       <c r="W70" s="75">
         <v>15722</v>
       </c>
       <c r="X70" s="73">
         <v>15691</v>
       </c>
       <c r="AB70" s="75">
         <v>15676</v>
       </c>
       <c r="AC70" s="75">
         <v>15675</v>
       </c>
       <c r="AD70" s="75">
         <v>15678</v>
       </c>
       <c r="AE70" s="75">
         <v>15679</v>
       </c>
       <c r="AF70" s="73">
         <v>15687</v>
       </c>
+      <c r="AG70" s="75">
+        <v>15695</v>
+      </c>
+      <c r="AH70" s="75">
+        <v>15677</v>
+      </c>
+      <c r="AI70" s="75">
+        <v>15599</v>
+      </c>
     </row>
-    <row r="71" spans="1:32">
+    <row r="71" spans="1:35">
       <c r="A71" s="67" t="s">
         <v>27</v>
       </c>
       <c r="B71" s="72">
         <v>14796</v>
       </c>
       <c r="C71" s="10">
         <v>14809</v>
       </c>
       <c r="D71" s="72">
         <v>14797</v>
       </c>
       <c r="E71" s="75">
         <v>14802</v>
       </c>
       <c r="F71" s="159">
         <v>14813</v>
       </c>
       <c r="G71" s="75">
         <v>14793</v>
       </c>
       <c r="H71" s="160">
         <v>14756</v>
       </c>
       <c r="I71" s="161">
@@ -7355,52 +7871,61 @@
       </c>
       <c r="V71" s="174">
         <v>14607</v>
       </c>
       <c r="W71" s="75">
         <v>14602</v>
       </c>
       <c r="X71" s="73">
         <v>14605</v>
       </c>
       <c r="AB71" s="75">
         <v>14605</v>
       </c>
       <c r="AC71" s="75">
         <v>14625</v>
       </c>
       <c r="AD71" s="75">
         <v>14660</v>
       </c>
       <c r="AE71" s="75">
         <v>14608</v>
       </c>
       <c r="AF71" s="73">
         <v>14580</v>
       </c>
+      <c r="AG71" s="75">
+        <v>14589</v>
+      </c>
+      <c r="AH71" s="73">
+        <v>14597</v>
+      </c>
+      <c r="AI71" s="73">
+        <v>14598</v>
+      </c>
     </row>
-    <row r="72" spans="1:32">
+    <row r="72" spans="1:35">
       <c r="A72" s="68" t="s">
         <v>28</v>
       </c>
       <c r="B72" s="72">
         <v>14646</v>
       </c>
       <c r="C72" s="10">
         <v>14641</v>
       </c>
       <c r="D72" s="72">
         <v>14649</v>
       </c>
       <c r="E72" s="75">
         <v>14649</v>
       </c>
       <c r="F72" s="159">
         <v>14652</v>
       </c>
       <c r="G72" s="75">
         <v>14613</v>
       </c>
       <c r="H72" s="160">
         <v>14626</v>
       </c>
       <c r="I72" s="161">
@@ -7444,88 +7969,100 @@
       </c>
       <c r="V72" s="174">
         <v>14384</v>
       </c>
       <c r="W72" s="75">
         <v>14341</v>
       </c>
       <c r="X72" s="73">
         <v>14333</v>
       </c>
       <c r="AB72" s="75">
         <v>14317</v>
       </c>
       <c r="AC72" s="75">
         <v>14265</v>
       </c>
       <c r="AD72" s="75">
         <v>14256</v>
       </c>
       <c r="AE72" s="75">
         <v>14260</v>
       </c>
       <c r="AF72" s="73">
         <v>14248</v>
       </c>
+      <c r="AG72" s="75">
+        <v>14236</v>
+      </c>
+      <c r="AH72" s="73">
+        <v>14253</v>
+      </c>
+      <c r="AI72" s="73">
+        <v>14244</v>
+      </c>
     </row>
-    <row r="73" spans="1:32" s="5" customFormat="1" ht="15">
+    <row r="73" spans="1:35" s="5" customFormat="1" ht="15">
       <c r="A73" s="216" t="s">
         <v>4</v>
       </c>
       <c r="B73" s="216"/>
       <c r="C73" s="216"/>
       <c r="D73" s="216"/>
       <c r="E73" s="216"/>
       <c r="F73" s="216"/>
       <c r="G73" s="216"/>
       <c r="H73" s="216"/>
       <c r="I73" s="216"/>
       <c r="J73" s="216"/>
       <c r="K73" s="216"/>
       <c r="L73" s="216"/>
       <c r="M73" s="216"/>
       <c r="N73" s="216"/>
       <c r="O73" s="216"/>
       <c r="P73" s="216"/>
       <c r="Q73" s="216"/>
       <c r="R73" s="216"/>
       <c r="S73" s="216"/>
       <c r="T73" s="216"/>
       <c r="U73" s="216"/>
       <c r="V73" s="216"/>
       <c r="W73" s="216"/>
       <c r="X73" s="217"/>
       <c r="Y73" s="217"/>
       <c r="Z73" s="217"/>
       <c r="AA73" s="217"/>
       <c r="AB73" s="217"/>
       <c r="AC73" s="217"/>
       <c r="AD73" s="217"/>
       <c r="AE73" s="217"/>
-      <c r="AF73" s="213"/>
+      <c r="AF73" s="217"/>
+      <c r="AG73" s="217"/>
+      <c r="AH73" s="217"/>
+      <c r="AI73" s="217"/>
     </row>
-    <row r="74" spans="1:32">
+    <row r="74" spans="1:35">
       <c r="A74" s="66" t="s">
         <v>20</v>
       </c>
       <c r="B74" s="13">
         <v>154912</v>
       </c>
       <c r="C74" s="13">
         <v>155322</v>
       </c>
       <c r="D74" s="13">
         <v>155701</v>
       </c>
       <c r="E74" s="13">
         <v>156043</v>
       </c>
       <c r="F74" s="13">
         <v>156421</v>
       </c>
       <c r="G74" s="13">
         <v>156600</v>
       </c>
       <c r="H74" s="13">
         <v>156643</v>
       </c>
       <c r="I74" s="13">
@@ -7569,52 +8106,61 @@
       </c>
       <c r="V74" s="17">
         <v>158199</v>
       </c>
       <c r="W74" s="17">
         <v>158306</v>
       </c>
       <c r="X74" s="206">
         <v>158484</v>
       </c>
       <c r="AB74" s="28">
         <v>158577</v>
       </c>
       <c r="AC74" s="28">
         <v>158746</v>
       </c>
       <c r="AD74" s="28">
         <v>158869</v>
       </c>
       <c r="AE74" s="28">
         <v>158992</v>
       </c>
       <c r="AF74" s="73">
         <v>159122</v>
       </c>
+      <c r="AG74" s="75">
+        <v>159187</v>
+      </c>
+      <c r="AH74" s="73">
+        <v>159267</v>
+      </c>
+      <c r="AI74" s="73">
+        <v>159118</v>
+      </c>
     </row>
-    <row r="75" spans="1:32">
+    <row r="75" spans="1:35">
       <c r="A75" s="67" t="s">
         <v>21</v>
       </c>
       <c r="B75" s="13">
         <v>44132</v>
       </c>
       <c r="C75" s="13">
         <v>44670</v>
       </c>
       <c r="D75" s="13">
         <v>45062</v>
       </c>
       <c r="E75" s="75">
         <v>45366</v>
       </c>
       <c r="F75" s="175">
         <v>45794</v>
       </c>
       <c r="G75" s="75">
         <v>46064</v>
       </c>
       <c r="H75" s="176">
         <v>46173</v>
       </c>
       <c r="I75" s="177">
@@ -7658,52 +8204,61 @@
       </c>
       <c r="V75" s="190">
         <v>49852</v>
       </c>
       <c r="W75" s="75">
         <v>50074</v>
       </c>
       <c r="X75" s="73">
         <v>50435</v>
       </c>
       <c r="AB75" s="28">
         <v>50660</v>
       </c>
       <c r="AC75" s="28">
         <v>50847</v>
       </c>
       <c r="AD75" s="28">
         <v>51072</v>
       </c>
       <c r="AE75" s="28">
         <v>51209</v>
       </c>
       <c r="AF75" s="73">
         <v>51394</v>
       </c>
+      <c r="AG75" s="75">
+        <v>51542</v>
+      </c>
+      <c r="AH75" s="73">
+        <v>51686</v>
+      </c>
+      <c r="AI75" s="73">
+        <v>51802</v>
+      </c>
     </row>
-    <row r="76" spans="1:32">
+    <row r="76" spans="1:35">
       <c r="A76" s="67" t="s">
         <v>22</v>
       </c>
       <c r="B76" s="13">
         <v>10057</v>
       </c>
       <c r="C76" s="13">
         <v>10042</v>
       </c>
       <c r="D76" s="13">
         <v>10041</v>
       </c>
       <c r="E76" s="75">
         <v>10058</v>
       </c>
       <c r="F76" s="175">
         <v>10044</v>
       </c>
       <c r="G76" s="75">
         <v>9993</v>
       </c>
       <c r="H76" s="176">
         <v>9978</v>
       </c>
       <c r="I76" s="177">
@@ -7747,52 +8302,61 @@
       </c>
       <c r="V76" s="190">
         <v>9710</v>
       </c>
       <c r="W76" s="75">
         <v>9678</v>
       </c>
       <c r="X76" s="73">
         <v>9676</v>
       </c>
       <c r="AB76" s="28">
         <v>9661</v>
       </c>
       <c r="AC76" s="28">
         <v>9664</v>
       </c>
       <c r="AD76" s="28">
         <v>9651</v>
       </c>
       <c r="AE76" s="28">
         <v>9649</v>
       </c>
       <c r="AF76" s="73">
         <v>9638</v>
       </c>
+      <c r="AG76" s="75">
+        <v>9634</v>
+      </c>
+      <c r="AH76" s="73">
+        <v>9638</v>
+      </c>
+      <c r="AI76" s="73">
+        <v>9605</v>
+      </c>
     </row>
-    <row r="77" spans="1:32">
+    <row r="77" spans="1:35">
       <c r="A77" s="67" t="s">
         <v>23</v>
       </c>
       <c r="B77" s="72">
         <v>16085</v>
       </c>
       <c r="C77" s="72">
         <v>16059</v>
       </c>
       <c r="D77" s="72">
         <v>16061</v>
       </c>
       <c r="E77" s="75">
         <v>16067</v>
       </c>
       <c r="F77" s="175">
         <v>16050</v>
       </c>
       <c r="G77" s="75">
         <v>16064</v>
       </c>
       <c r="H77" s="176">
         <v>16070</v>
       </c>
       <c r="I77" s="177">
@@ -7836,52 +8400,61 @@
       </c>
       <c r="V77" s="190">
         <v>15864</v>
       </c>
       <c r="W77" s="75">
         <v>15864</v>
       </c>
       <c r="X77" s="73">
         <v>15819</v>
       </c>
       <c r="AB77" s="28">
         <v>15805</v>
       </c>
       <c r="AC77" s="28">
         <v>15823</v>
       </c>
       <c r="AD77" s="28">
         <v>15793</v>
       </c>
       <c r="AE77" s="28">
         <v>15787</v>
       </c>
       <c r="AF77" s="73">
         <v>15774</v>
       </c>
+      <c r="AG77" s="75">
+        <v>15754</v>
+      </c>
+      <c r="AH77" s="73">
+        <v>15741</v>
+      </c>
+      <c r="AI77" s="73">
+        <v>15712</v>
+      </c>
     </row>
-    <row r="78" spans="1:32">
+    <row r="78" spans="1:35">
       <c r="A78" s="67" t="s">
         <v>24</v>
       </c>
       <c r="B78" s="72">
         <v>12792</v>
       </c>
       <c r="C78" s="72">
         <v>12775</v>
       </c>
       <c r="D78" s="72">
         <v>12789</v>
       </c>
       <c r="E78" s="75">
         <v>12775</v>
       </c>
       <c r="F78" s="175">
         <v>12795</v>
       </c>
       <c r="G78" s="75">
         <v>12785</v>
       </c>
       <c r="H78" s="176">
         <v>12789</v>
       </c>
       <c r="I78" s="177">
@@ -7925,52 +8498,61 @@
       </c>
       <c r="V78" s="190">
         <v>12528</v>
       </c>
       <c r="W78" s="75">
         <v>12512</v>
       </c>
       <c r="X78" s="73">
         <v>12483</v>
       </c>
       <c r="AB78" s="28">
         <v>12477</v>
       </c>
       <c r="AC78" s="28">
         <v>12472</v>
       </c>
       <c r="AD78" s="28">
         <v>12457</v>
       </c>
       <c r="AE78" s="28">
         <v>12443</v>
       </c>
       <c r="AF78" s="73">
         <v>12441</v>
       </c>
+      <c r="AG78" s="75">
+        <v>12405</v>
+      </c>
+      <c r="AH78" s="73">
+        <v>12411</v>
+      </c>
+      <c r="AI78" s="73">
+        <v>12401</v>
+      </c>
     </row>
-    <row r="79" spans="1:32">
+    <row r="79" spans="1:35">
       <c r="A79" s="67" t="s">
         <v>25</v>
       </c>
       <c r="B79" s="72">
         <v>27389</v>
       </c>
       <c r="C79" s="72">
         <v>27339</v>
       </c>
       <c r="D79" s="72">
         <v>27325</v>
       </c>
       <c r="E79" s="75">
         <v>27344</v>
       </c>
       <c r="F79" s="175">
         <v>27339</v>
       </c>
       <c r="G79" s="75">
         <v>27339</v>
       </c>
       <c r="H79" s="176">
         <v>27318</v>
       </c>
       <c r="I79" s="177">
@@ -8014,52 +8596,61 @@
       </c>
       <c r="V79" s="190">
         <v>26757</v>
       </c>
       <c r="W79" s="75">
         <v>26736</v>
       </c>
       <c r="X79" s="73">
         <v>26702</v>
       </c>
       <c r="AB79" s="28">
         <v>26671</v>
       </c>
       <c r="AC79" s="28">
         <v>26652</v>
       </c>
       <c r="AD79" s="28">
         <v>26627</v>
       </c>
       <c r="AE79" s="28">
         <v>26616</v>
       </c>
       <c r="AF79" s="73">
         <v>26592</v>
       </c>
+      <c r="AG79" s="75">
+        <v>26561</v>
+      </c>
+      <c r="AH79" s="73">
+        <v>26535</v>
+      </c>
+      <c r="AI79" s="73">
+        <v>26458</v>
+      </c>
     </row>
-    <row r="80" spans="1:32">
+    <row r="80" spans="1:35">
       <c r="A80" s="67" t="s">
         <v>26</v>
       </c>
       <c r="B80" s="72">
         <v>15012</v>
       </c>
       <c r="C80" s="72">
         <v>14996</v>
       </c>
       <c r="D80" s="72">
         <v>14994</v>
       </c>
       <c r="E80" s="75">
         <v>15001</v>
       </c>
       <c r="F80" s="175">
         <v>15005</v>
       </c>
       <c r="G80" s="75">
         <v>15017</v>
       </c>
       <c r="H80" s="176">
         <v>15008</v>
       </c>
       <c r="I80" s="177">
@@ -8103,52 +8694,61 @@
       </c>
       <c r="V80" s="190">
         <v>14772</v>
       </c>
       <c r="W80" s="75">
         <v>14746</v>
       </c>
       <c r="X80" s="73">
         <v>14721</v>
       </c>
       <c r="AB80" s="28">
         <v>14680</v>
       </c>
       <c r="AC80" s="28">
         <v>14689</v>
       </c>
       <c r="AD80" s="28">
         <v>14672</v>
       </c>
       <c r="AE80" s="28">
         <v>14682</v>
       </c>
       <c r="AF80" s="73">
         <v>14684</v>
       </c>
+      <c r="AG80" s="75">
+        <v>14662</v>
+      </c>
+      <c r="AH80" s="73">
+        <v>14645</v>
+      </c>
+      <c r="AI80" s="73">
+        <v>14582</v>
+      </c>
     </row>
-    <row r="81" spans="1:32">
+    <row r="81" spans="1:35">
       <c r="A81" s="67" t="s">
         <v>27</v>
       </c>
       <c r="B81" s="64">
         <v>14883</v>
       </c>
       <c r="C81" s="64">
         <v>14908</v>
       </c>
       <c r="D81" s="64">
         <v>14884</v>
       </c>
       <c r="E81" s="75">
         <v>14887</v>
       </c>
       <c r="F81" s="175">
         <v>14862</v>
       </c>
       <c r="G81" s="75">
         <v>14843</v>
       </c>
       <c r="H81" s="176">
         <v>14815</v>
       </c>
       <c r="I81" s="177">
@@ -8192,52 +8792,61 @@
       </c>
       <c r="V81" s="190">
         <v>14552</v>
       </c>
       <c r="W81" s="75">
         <v>14548</v>
       </c>
       <c r="X81" s="73">
         <v>14534</v>
       </c>
       <c r="AB81" s="28">
         <v>14524</v>
       </c>
       <c r="AC81" s="28">
         <v>14519</v>
       </c>
       <c r="AD81" s="28">
         <v>14527</v>
       </c>
       <c r="AE81" s="28">
         <v>14530</v>
       </c>
       <c r="AF81" s="73">
         <v>14528</v>
       </c>
+      <c r="AG81" s="75">
+        <v>14554</v>
+      </c>
+      <c r="AH81" s="73">
+        <v>14546</v>
+      </c>
+      <c r="AI81" s="73">
+        <v>14521</v>
+      </c>
     </row>
-    <row r="82" spans="1:32">
+    <row r="82" spans="1:35">
       <c r="A82" s="70" t="s">
         <v>28</v>
       </c>
       <c r="B82" s="74">
         <v>14562</v>
       </c>
       <c r="C82" s="74">
         <v>14533</v>
       </c>
       <c r="D82" s="74">
         <v>14545</v>
       </c>
       <c r="E82" s="57">
         <v>14545</v>
       </c>
       <c r="F82" s="191">
         <v>14532</v>
       </c>
       <c r="G82" s="57">
         <v>14495</v>
       </c>
       <c r="H82" s="176">
         <v>14492</v>
       </c>
       <c r="I82" s="192">
@@ -8281,153 +8890,162 @@
       </c>
       <c r="V82" s="205">
         <v>14164</v>
       </c>
       <c r="W82" s="57">
         <v>14148</v>
       </c>
       <c r="X82" s="207">
         <v>14114</v>
       </c>
       <c r="AB82" s="57">
         <v>14099</v>
       </c>
       <c r="AC82" s="57">
         <v>14080</v>
       </c>
       <c r="AD82" s="57">
         <v>14070</v>
       </c>
       <c r="AE82" s="57">
         <v>14076</v>
       </c>
       <c r="AF82" s="207">
         <v>14071</v>
       </c>
+      <c r="AG82" s="57">
+        <v>14075</v>
+      </c>
+      <c r="AH82" s="207">
+        <v>14065</v>
+      </c>
+      <c r="AI82" s="207">
+        <v>14037</v>
+      </c>
     </row>
-    <row r="83" spans="1:32">
+    <row r="83" spans="1:35">
       <c r="A83" s="2"/>
       <c r="B83" s="4"/>
       <c r="C83" s="4"/>
       <c r="D83" s="4"/>
       <c r="E83" s="4"/>
       <c r="F83" s="4"/>
       <c r="G83" s="3"/>
       <c r="H83" s="18"/>
     </row>
-    <row r="84" spans="1:32" ht="16.5" customHeight="1">
+    <row r="84" spans="1:35" ht="16.5" customHeight="1">
       <c r="A84" s="26"/>
       <c r="B84" s="26"/>
       <c r="C84" s="26"/>
       <c r="D84" s="26"/>
       <c r="E84" s="26"/>
       <c r="F84" s="26"/>
       <c r="G84" s="26"/>
       <c r="H84" s="5"/>
       <c r="I84" s="5"/>
       <c r="J84" s="5"/>
     </row>
-    <row r="85" spans="1:32">
+    <row r="85" spans="1:35">
       <c r="B85" s="19"/>
       <c r="C85" s="20"/>
       <c r="D85" s="20"/>
       <c r="E85" s="20"/>
     </row>
-    <row r="86" spans="1:32" ht="18" customHeight="1">
+    <row r="86" spans="1:35" ht="18" customHeight="1">
       <c r="C86" s="212"/>
       <c r="D86" s="212"/>
       <c r="E86" s="212"/>
       <c r="F86" s="212"/>
       <c r="G86" s="212"/>
       <c r="H86" s="212"/>
       <c r="I86" s="212"/>
       <c r="J86" s="212"/>
       <c r="K86" s="212"/>
     </row>
-    <row r="87" spans="1:32">
+    <row r="87" spans="1:35">
       <c r="C87" s="212"/>
       <c r="D87" s="212"/>
       <c r="E87" s="212"/>
       <c r="F87" s="212"/>
       <c r="G87" s="212"/>
       <c r="H87" s="212"/>
       <c r="I87" s="212"/>
       <c r="J87" s="212"/>
       <c r="K87" s="212"/>
     </row>
-    <row r="88" spans="1:32">
+    <row r="88" spans="1:35">
       <c r="C88" s="212"/>
       <c r="D88" s="212"/>
       <c r="E88" s="212"/>
       <c r="F88" s="212"/>
       <c r="G88" s="212"/>
       <c r="H88" s="212"/>
       <c r="I88" s="212"/>
       <c r="J88" s="212"/>
       <c r="K88" s="212"/>
     </row>
-    <row r="89" spans="1:32">
+    <row r="89" spans="1:35">
       <c r="C89" s="212"/>
       <c r="D89" s="212"/>
       <c r="E89" s="212"/>
       <c r="I89" s="212"/>
       <c r="J89" s="212"/>
       <c r="K89" s="212"/>
     </row>
-    <row r="90" spans="1:32">
+    <row r="90" spans="1:35">
       <c r="C90" s="212"/>
       <c r="D90" s="212"/>
       <c r="E90" s="212"/>
       <c r="I90" s="212"/>
       <c r="J90" s="212"/>
       <c r="K90" s="212"/>
     </row>
-    <row r="91" spans="1:32">
+    <row r="91" spans="1:35">
       <c r="C91" s="212"/>
       <c r="D91" s="212"/>
       <c r="E91" s="212"/>
       <c r="I91" s="212"/>
       <c r="J91" s="212"/>
       <c r="K91" s="212"/>
     </row>
-    <row r="92" spans="1:32">
+    <row r="92" spans="1:35">
       <c r="C92" s="212"/>
       <c r="D92" s="212"/>
       <c r="E92" s="212"/>
       <c r="I92" s="212"/>
       <c r="J92" s="212"/>
       <c r="K92" s="212"/>
     </row>
-    <row r="93" spans="1:32">
+    <row r="93" spans="1:35">
       <c r="C93" s="212"/>
       <c r="D93" s="212"/>
       <c r="E93" s="212"/>
       <c r="I93" s="212"/>
       <c r="J93" s="212"/>
       <c r="K93" s="212"/>
     </row>
-    <row r="94" spans="1:32">
+    <row r="94" spans="1:35">
       <c r="C94" s="212"/>
       <c r="D94" s="212"/>
       <c r="E94" s="212"/>
       <c r="I94" s="212"/>
       <c r="J94" s="212"/>
       <c r="K94" s="212"/>
     </row>
     <row r="122" spans="1:22">
       <c r="A122" s="5"/>
       <c r="B122" s="5"/>
       <c r="C122" s="5"/>
       <c r="D122" s="5"/>
       <c r="E122" s="5"/>
       <c r="F122" s="5"/>
       <c r="G122" s="5"/>
       <c r="H122" s="5"/>
       <c r="I122" s="5"/>
       <c r="J122" s="5"/>
       <c r="K122" s="5"/>
       <c r="L122" s="5"/>
       <c r="M122" s="5"/>
       <c r="N122" s="5"/>
       <c r="O122" s="5"/>
       <c r="P122" s="5"/>
       <c r="Q122" s="5"/>
@@ -8441,65 +9059,65 @@
       <c r="A141" s="5"/>
       <c r="B141" s="5"/>
       <c r="C141" s="5"/>
       <c r="D141" s="5"/>
       <c r="E141" s="5"/>
       <c r="F141" s="5"/>
       <c r="G141" s="5"/>
       <c r="H141" s="5"/>
       <c r="I141" s="5"/>
       <c r="J141" s="5"/>
       <c r="K141" s="5"/>
       <c r="L141" s="5"/>
       <c r="M141" s="5"/>
       <c r="N141" s="5"/>
       <c r="O141" s="5"/>
       <c r="P141" s="5"/>
       <c r="Q141" s="5"/>
       <c r="R141" s="5"/>
       <c r="S141" s="5"/>
       <c r="T141" s="5"/>
       <c r="U141" s="5"/>
       <c r="V141" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="15">
+    <mergeCell ref="A6:AI6"/>
     <mergeCell ref="A8:A9"/>
     <mergeCell ref="B8:M8"/>
     <mergeCell ref="N8:AB8"/>
-    <mergeCell ref="AC8:AF8"/>
-[...10 lines deleted...]
-    <mergeCell ref="A45:AE45"/>
+    <mergeCell ref="AC8:AI8"/>
+    <mergeCell ref="AE7:AI7"/>
+    <mergeCell ref="A63:AI63"/>
+    <mergeCell ref="A73:AI73"/>
+    <mergeCell ref="A20:AI20"/>
+    <mergeCell ref="A10:AI10"/>
+    <mergeCell ref="A30:AI30"/>
+    <mergeCell ref="A41:AI41"/>
+    <mergeCell ref="A45:AI45"/>
+    <mergeCell ref="A49:AI49"/>
+    <mergeCell ref="A53:AI53"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Population</vt:lpstr>