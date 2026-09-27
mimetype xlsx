--- v3 (2026-08-18)
+++ v4 (2026-09-27)
@@ -13,51 +13,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="7" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
   </bookViews>
   <sheets>
     <sheet name="Population" sheetId="8" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="105" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="106" uniqueCount="31">
   <si>
     <t>All population</t>
   </si>
   <si>
     <t>Urban population</t>
   </si>
   <si>
     <t>Rural population</t>
   </si>
   <si>
     <t>Mens</t>
   </si>
   <si>
     <t>Womens</t>
   </si>
   <si>
     <t>January 1</t>
   </si>
   <si>
     <t>February 1</t>
   </si>
   <si>
     <t>March 1</t>
   </si>
   <si>
@@ -164,51 +164,51 @@
       <t xml:space="preserve">The population </t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1)</t>
     </r>
   </si>
   <si>
     <t>people</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _₸_-;\-* #,##0.00\ _₸_-;_-* &quot;-&quot;??\ _₸_-;_-@_-"/>
   </numFmts>
-  <fonts count="35">
+  <fonts count="34">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
@@ -399,80 +399,74 @@
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <vertAlign val="superscript"/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="8"/>
-[...4 lines deleted...]
-    <font>
       <i/>
       <vertAlign val="superscript"/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <vertAlign val="superscript"/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
-  <fills count="17">
+  <fills count="16">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFCC99"/>
       </patternFill>
@@ -502,82 +496,61 @@
         <fgColor theme="5"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFFFF00"/>
-[...4 lines deleted...]
-      <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="20">
+  <borders count="19">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
-      <diagonal/>
-[...13 lines deleted...]
-      </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
@@ -747,74 +720,74 @@
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="155">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="10" fillId="5" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="7" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="7" borderId="11" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="20" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="26" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
@@ -902,117 +875,113 @@
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="234">
+  <cellXfs count="228">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="30" fillId="0" borderId="0" xfId="21" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="30" fillId="0" borderId="0" xfId="31" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="30" fillId="0" borderId="0" xfId="32" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="30" fillId="0" borderId="0" xfId="33" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="30" fillId="0" borderId="0" xfId="34" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="30" fillId="0" borderId="0" xfId="35" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="30" fillId="0" borderId="0" xfId="36" applyNumberFormat="1" applyFont="1" applyAlignment="1">
@@ -1062,92 +1031,80 @@
     </xf>
     <xf numFmtId="3" fontId="30" fillId="0" borderId="0" xfId="49" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="30" fillId="0" borderId="0" xfId="50" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="30" fillId="0" borderId="0" xfId="51" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="30" fillId="0" borderId="0" xfId="52" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="30" fillId="0" borderId="0" xfId="53" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="30" fillId="0" borderId="0" xfId="54" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="30" fillId="0" borderId="0" xfId="55" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="30" fillId="0" borderId="0" xfId="35" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="30" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment wrapText="1"/>
+    <xf numFmtId="3" fontId="30" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="30" fillId="0" borderId="0" xfId="48" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="30" fillId="0" borderId="0" xfId="50" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="30" fillId="0" borderId="0" xfId="53" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="30" fillId="16" borderId="0" xfId="31" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment wrapText="1"/>
+    <xf numFmtId="3" fontId="30" fillId="15" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="3" fontId="30" fillId="16" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="30" fillId="15" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="30" fillId="16" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="30" fillId="15" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="3" fontId="30" fillId="16" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="30" fillId="15" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="30" fillId="0" borderId="0" xfId="56" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="30" fillId="0" borderId="0" xfId="57" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="30" fillId="0" borderId="0" xfId="58" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="30" fillId="0" borderId="0" xfId="59" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="30" fillId="0" borderId="0" xfId="60" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="30" fillId="0" borderId="0" xfId="61" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="30" fillId="0" borderId="0" xfId="62" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
@@ -1454,158 +1411,162 @@
     </xf>
     <xf numFmtId="3" fontId="30" fillId="0" borderId="0" xfId="147" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="30" fillId="0" borderId="0" xfId="148" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="30" fillId="0" borderId="0" xfId="149" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="30" fillId="0" borderId="0" xfId="150" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="30" fillId="0" borderId="0" xfId="151" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="30" fillId="0" borderId="0" xfId="152" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="30" fillId="0" borderId="0" xfId="153" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="30" fillId="0" borderId="0" xfId="154" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="30" fillId="0" borderId="3" xfId="139" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...41 lines deleted...]
-    <xf numFmtId="3" fontId="30" fillId="0" borderId="3" xfId="154" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="30" fillId="0" borderId="2" xfId="139" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="30" fillId="0" borderId="2" xfId="141" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="30" fillId="0" borderId="2" xfId="142" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="30" fillId="0" borderId="2" xfId="143" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="30" fillId="0" borderId="2" xfId="144" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="30" fillId="0" borderId="2" xfId="145" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="30" fillId="0" borderId="2" xfId="146" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="30" fillId="0" borderId="2" xfId="147" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="30" fillId="0" borderId="2" xfId="148" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="30" fillId="0" borderId="2" xfId="149" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="30" fillId="0" borderId="2" xfId="150" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="30" fillId="0" borderId="2" xfId="151" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="30" fillId="0" borderId="2" xfId="152" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="30" fillId="0" borderId="2" xfId="153" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="30" fillId="0" borderId="2" xfId="154" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="3" fontId="27" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="27" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="30" fillId="0" borderId="0" xfId="38" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="30" fillId="0" borderId="0" xfId="38" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="29" fillId="0" borderId="0" xfId="30" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...31 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="155">
     <cellStyle name="Акцент1" xfId="15" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Акцент2" xfId="16" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Акцент3" xfId="17" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Акцент4" xfId="18" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Акцент5" xfId="19" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Акцент6" xfId="20" builtinId="49" customBuiltin="1"/>
     <cellStyle name="Ввод " xfId="7" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Вывод" xfId="8" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Вычисление" xfId="9" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Заголовок 1" xfId="1" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Заголовок 2" xfId="2" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Заголовок 3" xfId="3" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Заголовок 4" xfId="4" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Итог" xfId="14" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Контрольная ячейка" xfId="11" builtinId="23" customBuiltin="1"/>
     <cellStyle name="Название 2" xfId="22"/>
     <cellStyle name="Нейтральный 2" xfId="23"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 100" xfId="86"/>
     <cellStyle name="Обычный 101" xfId="103"/>
     <cellStyle name="Обычный 102" xfId="120"/>
     <cellStyle name="Обычный 103" xfId="136"/>
@@ -1766,51 +1727,51 @@
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>14</xdr:col>
       <xdr:colOff>438149</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>152400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Рисунок 2" descr="F:\НАУРЗБЕКОВА АСЕЛЬ (каб 824)\2018-2025 МОИ ДОКУМЕНТЫ\10) 2018-2026 ПЕРЕПИСКА\2026\ВНУТРЕННЯЯ БНС\Хат СП по измен. лого\2 вариант заново\Приложение\логотип\ЛОГО АНГ по левому краю.png"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-              <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" val="0"/>
+              <a14:useLocalDpi xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns="" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1962149" cy="800100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
@@ -2083,353 +2044,374 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A6:BF141"/>
+  <dimension ref="A6:BC140"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="AK25" sqref="AK25"/>
+    <sheetView tabSelected="1" topLeftCell="A57" workbookViewId="0">
+      <selection activeCell="AK58" sqref="AK58"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="15" style="1" customWidth="1"/>
     <col min="2" max="2" width="8.5703125" style="1" hidden="1" customWidth="1"/>
     <col min="3" max="3" width="8.7109375" style="1" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="0.140625" style="1" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="7.5703125" style="1" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="6.7109375" style="1" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="0.140625" style="1" hidden="1" customWidth="1"/>
     <col min="8" max="8" width="6.85546875" style="1" hidden="1" customWidth="1"/>
     <col min="9" max="9" width="7.28515625" style="1" hidden="1" customWidth="1"/>
     <col min="10" max="10" width="9.7109375" style="1" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="0.140625" style="1" hidden="1" customWidth="1"/>
     <col min="12" max="13" width="9.140625" style="1" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="7.85546875" style="1" customWidth="1"/>
     <col min="15" max="15" width="8.7109375" style="1" customWidth="1"/>
     <col min="16" max="16" width="8.28515625" style="1" customWidth="1"/>
     <col min="17" max="17" width="7.5703125" style="1" customWidth="1"/>
     <col min="18" max="18" width="7.140625" style="1" customWidth="1"/>
     <col min="19" max="19" width="7" style="1" customWidth="1"/>
     <col min="20" max="20" width="7.42578125" style="1" customWidth="1"/>
     <col min="21" max="21" width="7.85546875" style="1" customWidth="1"/>
     <col min="22" max="22" width="10" style="1" customWidth="1"/>
     <col min="23" max="23" width="8.5703125" style="1" customWidth="1"/>
-    <col min="24" max="24" width="9" style="1" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="36" max="16384" width="9.140625" style="1"/>
+    <col min="24" max="24" width="9.5703125" style="1" customWidth="1"/>
+    <col min="25" max="25" width="9.140625" style="1"/>
+    <col min="26" max="26" width="8.5703125" style="1" customWidth="1"/>
+    <col min="27" max="27" width="8.42578125" style="1" customWidth="1"/>
+    <col min="28" max="28" width="8" style="1" customWidth="1"/>
+    <col min="29" max="29" width="7" style="1" customWidth="1"/>
+    <col min="30" max="31" width="7.7109375" style="1" customWidth="1"/>
+    <col min="32" max="32" width="8.5703125" style="1" customWidth="1"/>
+    <col min="33" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="6" spans="1:58" ht="21" customHeight="1">
-      <c r="A6" s="232" t="s">
+    <row r="6" spans="1:55" ht="21" customHeight="1">
+      <c r="A6" s="211" t="s">
         <v>29</v>
       </c>
-      <c r="B6" s="232"/>
-[...32 lines deleted...]
-      <c r="AI6" s="217"/>
+      <c r="B6" s="211"/>
+      <c r="C6" s="211"/>
+      <c r="D6" s="211"/>
+      <c r="E6" s="211"/>
+      <c r="F6" s="211"/>
+      <c r="G6" s="211"/>
+      <c r="H6" s="211"/>
+      <c r="I6" s="211"/>
+      <c r="J6" s="211"/>
+      <c r="K6" s="211"/>
+      <c r="L6" s="211"/>
+      <c r="M6" s="211"/>
+      <c r="N6" s="211"/>
+      <c r="O6" s="211"/>
+      <c r="P6" s="211"/>
+      <c r="Q6" s="211"/>
+      <c r="R6" s="211"/>
+      <c r="S6" s="211"/>
+      <c r="T6" s="211"/>
+      <c r="U6" s="211"/>
+      <c r="V6" s="211"/>
+      <c r="W6" s="211"/>
+      <c r="X6" s="212"/>
+      <c r="Y6" s="213"/>
+      <c r="Z6" s="213"/>
+      <c r="AA6" s="213"/>
+      <c r="AB6" s="213"/>
+      <c r="AC6" s="213"/>
+      <c r="AD6" s="213"/>
+      <c r="AE6" s="213"/>
+      <c r="AF6" s="213"/>
     </row>
-    <row r="7" spans="1:58" ht="14.25" customHeight="1">
-      <c r="AE7" s="230" t="s">
+    <row r="7" spans="1:55" ht="14.25" customHeight="1">
+      <c r="A7" s="63"/>
+      <c r="B7" s="63"/>
+      <c r="C7" s="63"/>
+      <c r="D7" s="63"/>
+      <c r="E7" s="63"/>
+      <c r="F7" s="63"/>
+      <c r="G7" s="63"/>
+      <c r="H7" s="63"/>
+      <c r="I7" s="63"/>
+      <c r="J7" s="63"/>
+      <c r="K7" s="63"/>
+      <c r="L7" s="63"/>
+      <c r="M7" s="63"/>
+      <c r="N7" s="63"/>
+      <c r="O7" s="63"/>
+      <c r="P7" s="63"/>
+      <c r="Q7" s="63"/>
+      <c r="R7" s="63"/>
+      <c r="S7" s="63"/>
+      <c r="T7" s="63"/>
+      <c r="U7" s="63"/>
+      <c r="V7" s="63"/>
+      <c r="W7" s="63"/>
+      <c r="X7" s="63"/>
+      <c r="Y7" s="63"/>
+      <c r="Z7" s="63"/>
+      <c r="AA7" s="63"/>
+      <c r="AB7" s="222"/>
+      <c r="AC7" s="223"/>
+      <c r="AD7" s="223"/>
+      <c r="AE7" s="223"/>
+      <c r="AF7" s="223"/>
+      <c r="AG7" s="210" t="s">
         <v>30</v>
       </c>
-      <c r="AF7" s="231"/>
-[...25 lines deleted...]
-      <c r="BF7" s="213"/>
+      <c r="AH7" s="208"/>
+      <c r="AI7" s="208"/>
+      <c r="AJ7" s="208"/>
+      <c r="AK7" s="208"/>
+      <c r="AL7" s="208"/>
+      <c r="AM7" s="208"/>
+      <c r="AN7" s="208"/>
+      <c r="AO7" s="208"/>
+      <c r="AP7" s="208"/>
+      <c r="AQ7" s="208"/>
+      <c r="AR7" s="208"/>
+      <c r="AS7" s="208"/>
+      <c r="AT7" s="208"/>
+      <c r="AU7" s="208"/>
+      <c r="AV7" s="208"/>
+      <c r="AW7" s="208"/>
+      <c r="AX7" s="208"/>
+      <c r="AY7" s="208"/>
+      <c r="AZ7" s="208"/>
+      <c r="BA7" s="208"/>
+      <c r="BB7" s="208"/>
+      <c r="BC7" s="207"/>
     </row>
-    <row r="8" spans="1:58" ht="14.25" customHeight="1">
-[...1 lines deleted...]
-      <c r="B8" s="223">
+    <row r="8" spans="1:55" ht="14.25" customHeight="1">
+      <c r="A8" s="217"/>
+      <c r="B8" s="219">
         <v>2024</v>
       </c>
-      <c r="C8" s="223"/>
-[...10 lines deleted...]
-      <c r="N8" s="224">
+      <c r="C8" s="219"/>
+      <c r="D8" s="219"/>
+      <c r="E8" s="219"/>
+      <c r="F8" s="219"/>
+      <c r="G8" s="219"/>
+      <c r="H8" s="219"/>
+      <c r="I8" s="219"/>
+      <c r="J8" s="219"/>
+      <c r="K8" s="219"/>
+      <c r="L8" s="219"/>
+      <c r="M8" s="219"/>
+      <c r="N8" s="214">
         <v>2025</v>
       </c>
-      <c r="O8" s="225"/>
-[...13 lines deleted...]
-      <c r="AC8" s="228">
+      <c r="O8" s="220"/>
+      <c r="P8" s="220"/>
+      <c r="Q8" s="220"/>
+      <c r="R8" s="220"/>
+      <c r="S8" s="220"/>
+      <c r="T8" s="220"/>
+      <c r="U8" s="220"/>
+      <c r="V8" s="220"/>
+      <c r="W8" s="220"/>
+      <c r="X8" s="216"/>
+      <c r="Y8" s="221"/>
+      <c r="Z8" s="214">
         <v>2026</v>
       </c>
-      <c r="AD8" s="229"/>
-[...4 lines deleted...]
-      <c r="AI8" s="226"/>
+      <c r="AA8" s="215"/>
+      <c r="AB8" s="215"/>
+      <c r="AC8" s="216"/>
+      <c r="AD8" s="216"/>
+      <c r="AE8" s="216"/>
+      <c r="AF8" s="216"/>
+      <c r="AG8" s="216"/>
     </row>
-    <row r="9" spans="1:58" ht="14.25" customHeight="1">
-[...1 lines deleted...]
-      <c r="B9" s="209" t="s">
+    <row r="9" spans="1:55" ht="14.25" customHeight="1">
+      <c r="A9" s="218"/>
+      <c r="B9" s="203" t="s">
         <v>5</v>
       </c>
-      <c r="C9" s="22" t="s">
+      <c r="C9" s="20" t="s">
         <v>6</v>
       </c>
-      <c r="D9" s="22" t="s">
+      <c r="D9" s="20" t="s">
         <v>7</v>
       </c>
-      <c r="E9" s="22" t="s">
+      <c r="E9" s="20" t="s">
         <v>8</v>
       </c>
-      <c r="F9" s="22" t="s">
+      <c r="F9" s="20" t="s">
         <v>9</v>
       </c>
-      <c r="G9" s="22" t="s">
+      <c r="G9" s="20" t="s">
         <v>10</v>
       </c>
-      <c r="H9" s="22" t="s">
+      <c r="H9" s="20" t="s">
         <v>11</v>
       </c>
-      <c r="I9" s="22" t="s">
+      <c r="I9" s="20" t="s">
         <v>12</v>
       </c>
-      <c r="J9" s="22" t="s">
+      <c r="J9" s="20" t="s">
         <v>13</v>
       </c>
-      <c r="K9" s="22" t="s">
+      <c r="K9" s="20" t="s">
         <v>14</v>
       </c>
-      <c r="L9" s="22" t="s">
+      <c r="L9" s="20" t="s">
         <v>15</v>
       </c>
-      <c r="M9" s="22" t="s">
+      <c r="M9" s="20" t="s">
         <v>16</v>
       </c>
-      <c r="N9" s="23" t="s">
+      <c r="N9" s="21" t="s">
         <v>5</v>
       </c>
-      <c r="O9" s="24" t="s">
+      <c r="O9" s="22" t="s">
         <v>6</v>
       </c>
-      <c r="P9" s="24" t="s">
+      <c r="P9" s="22" t="s">
         <v>17</v>
       </c>
-      <c r="Q9" s="24" t="s">
+      <c r="Q9" s="22" t="s">
         <v>18</v>
       </c>
-      <c r="R9" s="25" t="s">
+      <c r="R9" s="23" t="s">
         <v>9</v>
       </c>
-      <c r="S9" s="25" t="s">
+      <c r="S9" s="23" t="s">
         <v>10</v>
       </c>
-      <c r="T9" s="25" t="s">
+      <c r="T9" s="23" t="s">
         <v>19</v>
       </c>
-      <c r="U9" s="25" t="s">
+      <c r="U9" s="23" t="s">
         <v>12</v>
       </c>
-      <c r="V9" s="25" t="s">
+      <c r="V9" s="23" t="s">
         <v>13</v>
       </c>
-      <c r="W9" s="25" t="s">
+      <c r="W9" s="23" t="s">
         <v>14</v>
       </c>
-      <c r="X9" s="25" t="s">
+      <c r="X9" s="23" t="s">
         <v>15</v>
       </c>
-      <c r="AB9" s="25" t="s">
+      <c r="Y9" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="AC9" s="21" t="s">
+      <c r="Z9" s="21" t="s">
         <v>5</v>
       </c>
-      <c r="AD9" s="22" t="s">
+      <c r="AA9" s="23" t="s">
         <v>6</v>
       </c>
-      <c r="AE9" s="22" t="s">
+      <c r="AB9" s="23" t="s">
         <v>7</v>
       </c>
-      <c r="AF9" s="22" t="s">
+      <c r="AC9" s="23" t="s">
         <v>18</v>
       </c>
-      <c r="AG9" s="22" t="s">
+      <c r="AD9" s="23" t="s">
         <v>9</v>
       </c>
-      <c r="AH9" s="22" t="s">
+      <c r="AE9" s="23" t="s">
         <v>10</v>
       </c>
-      <c r="AI9" s="22" t="s">
-        <v>19</v>
+      <c r="AF9" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="AG9" s="23" t="s">
+        <v>12</v>
       </c>
     </row>
-    <row r="10" spans="1:58" ht="15">
-      <c r="A10" s="218" t="s">
+    <row r="10" spans="1:55">
+      <c r="A10" s="225" t="s">
         <v>0</v>
       </c>
-      <c r="B10" s="218"/>
-[...32 lines deleted...]
-      <c r="AI10" s="217"/>
+      <c r="B10" s="225"/>
+      <c r="C10" s="225"/>
+      <c r="D10" s="225"/>
+      <c r="E10" s="225"/>
+      <c r="F10" s="225"/>
+      <c r="G10" s="225"/>
+      <c r="H10" s="225"/>
+      <c r="I10" s="225"/>
+      <c r="J10" s="225"/>
+      <c r="K10" s="225"/>
+      <c r="L10" s="225"/>
+      <c r="M10" s="225"/>
+      <c r="N10" s="225"/>
+      <c r="O10" s="225"/>
+      <c r="P10" s="225"/>
+      <c r="Q10" s="225"/>
+      <c r="R10" s="225"/>
+      <c r="S10" s="225"/>
+      <c r="T10" s="225"/>
+      <c r="U10" s="225"/>
+      <c r="V10" s="225"/>
+      <c r="W10" s="225"/>
+      <c r="X10" s="223"/>
+      <c r="Y10" s="226"/>
+      <c r="Z10" s="226"/>
+      <c r="AA10" s="226"/>
+      <c r="AB10" s="226"/>
+      <c r="AC10" s="226"/>
+      <c r="AD10" s="226"/>
+      <c r="AE10" s="226"/>
+      <c r="AF10" s="226"/>
+      <c r="AG10" s="63"/>
     </row>
-    <row r="11" spans="1:58">
-      <c r="A11" s="66" t="s">
+    <row r="11" spans="1:55">
+      <c r="A11" s="60" t="s">
         <v>20</v>
       </c>
-      <c r="B11" s="71">
+      <c r="B11" s="65">
         <v>704078</v>
       </c>
-      <c r="C11" s="71">
+      <c r="C11" s="65">
         <v>704911</v>
       </c>
-      <c r="D11" s="71">
+      <c r="D11" s="65">
         <v>705901</v>
       </c>
       <c r="E11" s="6">
         <v>706711</v>
       </c>
       <c r="F11" s="6">
         <v>707609</v>
       </c>
       <c r="G11" s="7">
         <v>708290</v>
       </c>
       <c r="H11" s="6">
         <v>708529</v>
       </c>
       <c r="I11" s="6">
         <v>708664</v>
       </c>
       <c r="J11" s="6">
         <v>708994</v>
       </c>
       <c r="K11" s="6">
         <v>709402</v>
       </c>
       <c r="L11" s="6">
         <v>709807</v>
@@ -2439,6685 +2421,6814 @@
       </c>
       <c r="N11" s="6">
         <v>710876</v>
       </c>
       <c r="O11" s="6">
         <v>711316</v>
       </c>
       <c r="P11" s="6">
         <v>711844</v>
       </c>
       <c r="Q11" s="6">
         <v>712480</v>
       </c>
       <c r="R11" s="8">
         <v>713003</v>
       </c>
       <c r="S11" s="6">
         <v>713535</v>
       </c>
       <c r="T11" s="6">
         <v>713855</v>
       </c>
       <c r="U11" s="6">
         <v>713872</v>
       </c>
-      <c r="V11" s="17">
+      <c r="V11" s="16">
         <v>713933</v>
       </c>
-      <c r="W11" s="17">
+      <c r="W11" s="16">
         <v>714213</v>
       </c>
-      <c r="X11" s="17">
+      <c r="X11" s="16">
         <v>714771</v>
       </c>
-      <c r="Y11" s="63"/>
-[...2 lines deleted...]
-      <c r="AB11" s="208">
+      <c r="Y11" s="202">
         <v>715428</v>
       </c>
-      <c r="AC11" s="75">
+      <c r="Z11" s="69">
         <v>716071</v>
       </c>
-      <c r="AD11" s="75">
+      <c r="AA11" s="69">
         <v>716377</v>
       </c>
-      <c r="AE11" s="210">
+      <c r="AB11" s="204">
         <v>716725</v>
       </c>
-      <c r="AF11" s="210">
+      <c r="AC11" s="204">
         <v>717347</v>
       </c>
-      <c r="AG11" s="36">
+      <c r="AD11" s="34">
         <v>717862</v>
       </c>
-      <c r="AH11" s="75">
+      <c r="AE11" s="69">
         <v>718250</v>
       </c>
-      <c r="AI11" s="73">
+      <c r="AF11" s="67">
         <v>718526</v>
       </c>
+      <c r="AG11" s="69">
+        <v>718501</v>
+      </c>
     </row>
-    <row r="12" spans="1:58">
-      <c r="A12" s="67" t="s">
+    <row r="12" spans="1:55">
+      <c r="A12" s="61" t="s">
         <v>21</v>
       </c>
-      <c r="B12" s="27">
+      <c r="B12" s="25">
         <v>412272</v>
       </c>
-      <c r="C12" s="28">
+      <c r="C12" s="26">
         <v>413277</v>
       </c>
-      <c r="D12" s="28">
+      <c r="D12" s="26">
         <v>414122</v>
       </c>
-      <c r="E12" s="29">
+      <c r="E12" s="27">
         <v>414840</v>
       </c>
-      <c r="F12" s="30">
+      <c r="F12" s="28">
         <v>415687</v>
       </c>
-      <c r="G12" s="17">
+      <c r="G12" s="16">
         <v>416434</v>
       </c>
-      <c r="H12" s="17">
+      <c r="H12" s="16">
         <v>417232</v>
       </c>
-      <c r="I12" s="31">
+      <c r="I12" s="29">
         <v>418219</v>
       </c>
-      <c r="J12" s="32">
+      <c r="J12" s="30">
         <v>419363</v>
       </c>
-      <c r="K12" s="33">
+      <c r="K12" s="31">
         <v>420168</v>
       </c>
-      <c r="L12" s="33">
+      <c r="L12" s="31">
         <v>420974</v>
       </c>
-      <c r="M12" s="34">
+      <c r="M12" s="32">
         <v>421881</v>
       </c>
-      <c r="N12" s="17">
+      <c r="N12" s="16">
         <v>422663</v>
       </c>
-      <c r="O12" s="29">
+      <c r="O12" s="27">
         <v>423498</v>
       </c>
-      <c r="P12" s="29">
+      <c r="P12" s="27">
         <v>424258</v>
       </c>
-      <c r="Q12" s="35">
+      <c r="Q12" s="33">
         <v>424941</v>
       </c>
-      <c r="R12" s="35">
+      <c r="R12" s="33">
         <v>425650</v>
       </c>
-      <c r="S12" s="36">
+      <c r="S12" s="34">
         <v>426377</v>
       </c>
-      <c r="T12" s="29">
+      <c r="T12" s="27">
         <v>427025</v>
       </c>
-      <c r="U12" s="29">
+      <c r="U12" s="27">
         <v>427540</v>
       </c>
-      <c r="V12" s="17">
+      <c r="V12" s="16">
         <v>428280</v>
       </c>
-      <c r="W12" s="37">
+      <c r="W12" s="35">
         <v>428891</v>
       </c>
-      <c r="X12" s="17">
+      <c r="X12" s="16">
         <v>429784</v>
       </c>
-      <c r="AB12" s="208">
+      <c r="Y12" s="202">
         <v>430629</v>
       </c>
-      <c r="AC12" s="75">
+      <c r="Z12" s="69">
         <v>431254</v>
       </c>
-      <c r="AD12" s="75">
+      <c r="AA12" s="69">
         <v>431731</v>
       </c>
-      <c r="AE12" s="210">
+      <c r="AB12" s="204">
         <v>432166</v>
       </c>
-      <c r="AF12" s="210">
+      <c r="AC12" s="204">
         <v>432799</v>
       </c>
-      <c r="AG12" s="36">
+      <c r="AD12" s="34">
         <v>433364</v>
       </c>
-      <c r="AH12" s="75">
+      <c r="AE12" s="69">
         <v>433787</v>
       </c>
-      <c r="AI12" s="73">
+      <c r="AF12" s="67">
         <v>434511</v>
       </c>
+      <c r="AG12" s="69">
+        <v>435255</v>
+      </c>
     </row>
-    <row r="13" spans="1:58">
-      <c r="A13" s="67" t="s">
+    <row r="13" spans="1:55">
+      <c r="A13" s="61" t="s">
         <v>22</v>
       </c>
-      <c r="B13" s="27">
+      <c r="B13" s="25">
         <v>86872</v>
       </c>
-      <c r="C13" s="28">
+      <c r="C13" s="26">
         <v>86945</v>
       </c>
-      <c r="D13" s="28">
+      <c r="D13" s="26">
         <v>87063</v>
       </c>
-      <c r="E13" s="29">
+      <c r="E13" s="27">
         <v>87121</v>
       </c>
-      <c r="F13" s="30">
+      <c r="F13" s="28">
         <v>87260</v>
       </c>
-      <c r="G13" s="17">
+      <c r="G13" s="16">
         <v>87315</v>
       </c>
-      <c r="H13" s="17">
+      <c r="H13" s="16">
         <v>86860</v>
       </c>
-      <c r="I13" s="31">
+      <c r="I13" s="29">
         <v>86204</v>
       </c>
-      <c r="J13" s="32">
+      <c r="J13" s="30">
         <v>85600</v>
       </c>
-      <c r="K13" s="33">
+      <c r="K13" s="31">
         <v>85314</v>
       </c>
-      <c r="L13" s="33">
+      <c r="L13" s="31">
         <v>85033</v>
       </c>
-      <c r="M13" s="34">
+      <c r="M13" s="32">
         <v>84830</v>
       </c>
-      <c r="N13" s="17">
+      <c r="N13" s="16">
         <v>84817</v>
       </c>
-      <c r="O13" s="29">
+      <c r="O13" s="27">
         <v>84664</v>
       </c>
-      <c r="P13" s="29">
+      <c r="P13" s="27">
         <v>84634</v>
       </c>
-      <c r="Q13" s="35">
+      <c r="Q13" s="33">
         <v>84620</v>
       </c>
-      <c r="R13" s="35">
+      <c r="R13" s="33">
         <v>84591</v>
       </c>
-      <c r="S13" s="36">
+      <c r="S13" s="34">
         <v>84579</v>
       </c>
-      <c r="T13" s="29">
+      <c r="T13" s="27">
         <v>84493</v>
       </c>
-      <c r="U13" s="29">
+      <c r="U13" s="27">
         <v>84364</v>
       </c>
-      <c r="V13" s="17">
+      <c r="V13" s="16">
         <v>84168</v>
       </c>
-      <c r="W13" s="37">
+      <c r="W13" s="35">
         <v>84046</v>
       </c>
-      <c r="X13" s="17">
+      <c r="X13" s="16">
         <v>83955</v>
       </c>
-      <c r="AB13" s="208">
+      <c r="Y13" s="202">
         <v>83902</v>
       </c>
-      <c r="AC13" s="75">
+      <c r="Z13" s="69">
         <v>83958</v>
       </c>
-      <c r="AD13" s="75">
+      <c r="AA13" s="69">
         <v>83930</v>
       </c>
-      <c r="AE13" s="210">
+      <c r="AB13" s="204">
         <v>83896</v>
       </c>
-      <c r="AF13" s="210">
+      <c r="AC13" s="204">
         <v>83974</v>
       </c>
-      <c r="AG13" s="36">
+      <c r="AD13" s="34">
         <v>84055</v>
       </c>
-      <c r="AH13" s="75">
+      <c r="AE13" s="69">
         <v>84069</v>
       </c>
-      <c r="AI13" s="73">
+      <c r="AF13" s="67">
         <v>83992</v>
       </c>
+      <c r="AG13" s="69">
+        <v>83784</v>
+      </c>
     </row>
-    <row r="14" spans="1:58">
-      <c r="A14" s="67" t="s">
+    <row r="14" spans="1:55">
+      <c r="A14" s="61" t="s">
         <v>23</v>
       </c>
-      <c r="B14" s="27">
+      <c r="B14" s="25">
         <v>32799</v>
       </c>
-      <c r="C14" s="28">
+      <c r="C14" s="26">
         <v>32732</v>
       </c>
-      <c r="D14" s="28">
+      <c r="D14" s="26">
         <v>32755</v>
       </c>
-      <c r="E14" s="29">
+      <c r="E14" s="27">
         <v>32766</v>
       </c>
-      <c r="F14" s="30">
+      <c r="F14" s="28">
         <v>32719</v>
       </c>
-      <c r="G14" s="17">
+      <c r="G14" s="16">
         <v>32698</v>
       </c>
-      <c r="H14" s="17">
+      <c r="H14" s="16">
         <v>32689</v>
       </c>
-      <c r="I14" s="31">
+      <c r="I14" s="29">
         <v>32663</v>
       </c>
-      <c r="J14" s="32">
+      <c r="J14" s="30">
         <v>32655</v>
       </c>
-      <c r="K14" s="33">
+      <c r="K14" s="31">
         <v>32642</v>
       </c>
-      <c r="L14" s="33">
+      <c r="L14" s="31">
         <v>32628</v>
       </c>
-      <c r="M14" s="34">
+      <c r="M14" s="32">
         <v>32617</v>
       </c>
-      <c r="N14" s="17">
+      <c r="N14" s="16">
         <v>32623</v>
       </c>
-      <c r="O14" s="29">
+      <c r="O14" s="27">
         <v>32586</v>
       </c>
-      <c r="P14" s="29">
+      <c r="P14" s="27">
         <v>32591</v>
       </c>
-      <c r="Q14" s="35">
+      <c r="Q14" s="33">
         <v>32601</v>
       </c>
-      <c r="R14" s="35">
+      <c r="R14" s="33">
         <v>32619</v>
       </c>
-      <c r="S14" s="36">
+      <c r="S14" s="34">
         <v>32618</v>
       </c>
-      <c r="T14" s="29">
+      <c r="T14" s="27">
         <v>32575</v>
       </c>
-      <c r="U14" s="29">
+      <c r="U14" s="27">
         <v>32523</v>
       </c>
-      <c r="V14" s="17">
+      <c r="V14" s="16">
         <v>32448</v>
       </c>
-      <c r="W14" s="37">
+      <c r="W14" s="35">
         <v>32450</v>
       </c>
-      <c r="X14" s="17">
+      <c r="X14" s="16">
         <v>32399</v>
       </c>
-      <c r="AB14" s="208">
+      <c r="Y14" s="202">
         <v>32388</v>
       </c>
-      <c r="AC14" s="75">
+      <c r="Z14" s="69">
         <v>32428</v>
       </c>
-      <c r="AD14" s="75">
+      <c r="AA14" s="69">
         <v>32378</v>
       </c>
-      <c r="AE14" s="210">
+      <c r="AB14" s="204">
         <v>32370</v>
       </c>
-      <c r="AF14" s="210">
+      <c r="AC14" s="204">
         <v>32349</v>
       </c>
-      <c r="AG14" s="36">
+      <c r="AD14" s="34">
         <v>32312</v>
       </c>
-      <c r="AH14" s="75">
+      <c r="AE14" s="69">
         <v>32311</v>
       </c>
-      <c r="AI14" s="73">
+      <c r="AF14" s="67">
         <v>32273</v>
       </c>
+      <c r="AG14" s="69">
+        <v>32156</v>
+      </c>
     </row>
-    <row r="15" spans="1:58">
-      <c r="A15" s="67" t="s">
+    <row r="15" spans="1:55">
+      <c r="A15" s="61" t="s">
         <v>24</v>
       </c>
-      <c r="B15" s="27">
+      <c r="B15" s="25">
         <v>26373</v>
       </c>
-      <c r="C15" s="28">
+      <c r="C15" s="26">
         <v>26351</v>
       </c>
-      <c r="D15" s="28">
+      <c r="D15" s="26">
         <v>26365</v>
       </c>
-      <c r="E15" s="29">
+      <c r="E15" s="27">
         <v>26362</v>
       </c>
-      <c r="F15" s="30">
+      <c r="F15" s="28">
         <v>26382</v>
       </c>
-      <c r="G15" s="17">
+      <c r="G15" s="16">
         <v>26368</v>
       </c>
-      <c r="H15" s="17">
+      <c r="H15" s="16">
         <v>26365</v>
       </c>
-      <c r="I15" s="31">
+      <c r="I15" s="29">
         <v>26312</v>
       </c>
-      <c r="J15" s="32">
+      <c r="J15" s="30">
         <v>26304</v>
       </c>
-      <c r="K15" s="33">
+      <c r="K15" s="31">
         <v>26272</v>
       </c>
-      <c r="L15" s="33">
+      <c r="L15" s="31">
         <v>26264</v>
       </c>
-      <c r="M15" s="34">
+      <c r="M15" s="32">
         <v>26224</v>
       </c>
-      <c r="N15" s="17">
+      <c r="N15" s="16">
         <v>26194</v>
       </c>
-      <c r="O15" s="29">
+      <c r="O15" s="27">
         <v>26166</v>
       </c>
-      <c r="P15" s="29">
+      <c r="P15" s="27">
         <v>26124</v>
       </c>
-      <c r="Q15" s="35">
+      <c r="Q15" s="33">
         <v>26098</v>
       </c>
-      <c r="R15" s="35">
+      <c r="R15" s="33">
         <v>26073</v>
       </c>
-      <c r="S15" s="36">
+      <c r="S15" s="34">
         <v>26059</v>
       </c>
-      <c r="T15" s="29">
+      <c r="T15" s="27">
         <v>26031</v>
       </c>
-      <c r="U15" s="29">
+      <c r="U15" s="27">
         <v>25970</v>
       </c>
-      <c r="V15" s="17">
+      <c r="V15" s="16">
         <v>25910</v>
       </c>
-      <c r="W15" s="37">
+      <c r="W15" s="35">
         <v>25877</v>
       </c>
-      <c r="X15" s="17">
+      <c r="X15" s="16">
         <v>25828</v>
       </c>
-      <c r="AB15" s="208">
+      <c r="Y15" s="202">
         <v>25831</v>
       </c>
-      <c r="AC15" s="75">
+      <c r="Z15" s="69">
         <v>25841</v>
       </c>
-      <c r="AD15" s="75">
+      <c r="AA15" s="69">
         <v>25787</v>
       </c>
-      <c r="AE15" s="210">
+      <c r="AB15" s="204">
         <v>25789</v>
       </c>
-      <c r="AF15" s="210">
+      <c r="AC15" s="204">
         <v>25805</v>
       </c>
-      <c r="AG15" s="36">
+      <c r="AD15" s="34">
         <v>25744</v>
       </c>
-      <c r="AH15" s="75">
+      <c r="AE15" s="69">
         <v>25753</v>
       </c>
-      <c r="AI15" s="73">
+      <c r="AF15" s="67">
         <v>25741</v>
       </c>
+      <c r="AG15" s="69">
+        <v>25625</v>
+      </c>
     </row>
-    <row r="16" spans="1:58">
-      <c r="A16" s="67" t="s">
+    <row r="16" spans="1:55">
+      <c r="A16" s="61" t="s">
         <v>25</v>
       </c>
-      <c r="B16" s="27">
+      <c r="B16" s="25">
         <v>56008</v>
       </c>
-      <c r="C16" s="28">
+      <c r="C16" s="26">
         <v>55895</v>
       </c>
-      <c r="D16" s="28">
+      <c r="D16" s="26">
         <v>55875</v>
       </c>
-      <c r="E16" s="29">
+      <c r="E16" s="27">
         <v>55906</v>
       </c>
-      <c r="F16" s="30">
+      <c r="F16" s="28">
         <v>55880</v>
       </c>
-      <c r="G16" s="17">
+      <c r="G16" s="16">
         <v>55880</v>
       </c>
-      <c r="H16" s="17">
+      <c r="H16" s="16">
         <v>55859</v>
       </c>
-      <c r="I16" s="31">
+      <c r="I16" s="29">
         <v>55785</v>
       </c>
-      <c r="J16" s="32">
+      <c r="J16" s="30">
         <v>55626</v>
       </c>
-      <c r="K16" s="33">
+      <c r="K16" s="31">
         <v>55594</v>
       </c>
-      <c r="L16" s="33">
+      <c r="L16" s="31">
         <v>55553</v>
       </c>
-      <c r="M16" s="34">
+      <c r="M16" s="32">
         <v>55490</v>
       </c>
-      <c r="N16" s="17">
+      <c r="N16" s="16">
         <v>55447</v>
       </c>
-      <c r="O16" s="29">
+      <c r="O16" s="27">
         <v>55374</v>
       </c>
-      <c r="P16" s="29">
+      <c r="P16" s="27">
         <v>55270</v>
       </c>
-      <c r="Q16" s="35">
+      <c r="Q16" s="33">
         <v>55278</v>
       </c>
-      <c r="R16" s="35">
+      <c r="R16" s="33">
         <v>55219</v>
       </c>
-      <c r="S16" s="36">
+      <c r="S16" s="34">
         <v>55180</v>
       </c>
-      <c r="T16" s="29">
+      <c r="T16" s="27">
         <v>55115</v>
       </c>
-      <c r="U16" s="29">
+      <c r="U16" s="27">
         <v>55014</v>
       </c>
-      <c r="V16" s="17">
+      <c r="V16" s="16">
         <v>54890</v>
       </c>
-      <c r="W16" s="37">
+      <c r="W16" s="35">
         <v>54842</v>
       </c>
-      <c r="X16" s="17">
+      <c r="X16" s="16">
         <v>54807</v>
       </c>
-      <c r="AB16" s="208">
+      <c r="Y16" s="202">
         <v>54777</v>
       </c>
-      <c r="AC16" s="75">
+      <c r="Z16" s="69">
         <v>54737</v>
       </c>
-      <c r="AD16" s="75">
+      <c r="AA16" s="69">
         <v>54688</v>
       </c>
-      <c r="AE16" s="210">
+      <c r="AB16" s="204">
         <v>54669</v>
       </c>
-      <c r="AF16" s="210">
+      <c r="AC16" s="204">
         <v>54622</v>
       </c>
-      <c r="AG16" s="36">
+      <c r="AD16" s="34">
         <v>54576</v>
       </c>
-      <c r="AH16" s="75">
+      <c r="AE16" s="69">
         <v>54547</v>
       </c>
-      <c r="AI16" s="73">
+      <c r="AF16" s="67">
         <v>54428</v>
       </c>
+      <c r="AG16" s="69">
+        <v>54318</v>
+      </c>
     </row>
-    <row r="17" spans="1:35">
-      <c r="A17" s="67" t="s">
+    <row r="17" spans="1:33">
+      <c r="A17" s="61" t="s">
         <v>26</v>
       </c>
-      <c r="B17" s="27">
+      <c r="B17" s="25">
         <v>30869</v>
       </c>
-      <c r="C17" s="28">
+      <c r="C17" s="26">
         <v>30822</v>
       </c>
-      <c r="D17" s="28">
+      <c r="D17" s="26">
         <v>30848</v>
       </c>
-      <c r="E17" s="29">
+      <c r="E17" s="27">
         <v>30833</v>
       </c>
-      <c r="F17" s="30">
+      <c r="F17" s="28">
         <v>30822</v>
       </c>
-      <c r="G17" s="17">
+      <c r="G17" s="16">
         <v>30851</v>
       </c>
-      <c r="H17" s="17">
+      <c r="H17" s="16">
         <v>30835</v>
       </c>
-      <c r="I17" s="31">
+      <c r="I17" s="29">
         <v>30820</v>
       </c>
-      <c r="J17" s="32">
+      <c r="J17" s="30">
         <v>30824</v>
       </c>
-      <c r="K17" s="33">
+      <c r="K17" s="31">
         <v>30827</v>
       </c>
-      <c r="L17" s="33">
+      <c r="L17" s="31">
         <v>30806</v>
       </c>
-      <c r="M17" s="34">
+      <c r="M17" s="32">
         <v>30787</v>
       </c>
-      <c r="N17" s="17">
+      <c r="N17" s="16">
         <v>30768</v>
       </c>
-      <c r="O17" s="29">
+      <c r="O17" s="27">
         <v>30766</v>
       </c>
-      <c r="P17" s="29">
+      <c r="P17" s="27">
         <v>30748</v>
       </c>
-      <c r="Q17" s="35">
+      <c r="Q17" s="33">
         <v>30762</v>
       </c>
-      <c r="R17" s="35">
+      <c r="R17" s="33">
         <v>30718</v>
       </c>
-      <c r="S17" s="36">
+      <c r="S17" s="34">
         <v>30672</v>
       </c>
-      <c r="T17" s="29">
+      <c r="T17" s="27">
         <v>30664</v>
       </c>
-      <c r="U17" s="29">
+      <c r="U17" s="27">
         <v>30613</v>
       </c>
-      <c r="V17" s="17">
+      <c r="V17" s="16">
         <v>30530</v>
       </c>
-      <c r="W17" s="37">
+      <c r="W17" s="35">
         <v>30468</v>
       </c>
-      <c r="X17" s="17">
+      <c r="X17" s="16">
         <v>30412</v>
       </c>
-      <c r="AB17" s="208">
+      <c r="Y17" s="202">
         <v>30356</v>
       </c>
-      <c r="AC17" s="75">
+      <c r="Z17" s="69">
         <v>30364</v>
       </c>
-      <c r="AD17" s="75">
+      <c r="AA17" s="69">
         <v>30350</v>
       </c>
-      <c r="AE17" s="210">
+      <c r="AB17" s="204">
         <v>30361</v>
       </c>
-      <c r="AF17" s="210">
+      <c r="AC17" s="204">
         <v>30371</v>
       </c>
-      <c r="AG17" s="36">
+      <c r="AD17" s="34">
         <v>30357</v>
       </c>
-      <c r="AH17" s="75">
+      <c r="AE17" s="69">
         <v>30322</v>
       </c>
-      <c r="AI17" s="73">
+      <c r="AF17" s="67">
         <v>30181</v>
       </c>
+      <c r="AG17" s="69">
+        <v>30113</v>
+      </c>
     </row>
-    <row r="18" spans="1:35">
-      <c r="A18" s="67" t="s">
+    <row r="18" spans="1:33">
+      <c r="A18" s="61" t="s">
         <v>27</v>
       </c>
-      <c r="B18" s="27">
+      <c r="B18" s="25">
         <v>29671</v>
       </c>
-      <c r="C18" s="28">
+      <c r="C18" s="26">
         <v>29709</v>
       </c>
-      <c r="D18" s="28">
+      <c r="D18" s="26">
         <v>29673</v>
       </c>
-      <c r="E18" s="29">
+      <c r="E18" s="27">
         <v>29689</v>
       </c>
-      <c r="F18" s="30">
+      <c r="F18" s="28">
         <v>29675</v>
       </c>
-      <c r="G18" s="17">
+      <c r="G18" s="16">
         <v>29636</v>
       </c>
-      <c r="H18" s="17">
+      <c r="H18" s="16">
         <v>29571</v>
       </c>
-      <c r="I18" s="31">
+      <c r="I18" s="29">
         <v>29547</v>
       </c>
-      <c r="J18" s="32">
+      <c r="J18" s="30">
         <v>29547</v>
       </c>
-      <c r="K18" s="33">
+      <c r="K18" s="31">
         <v>29522</v>
       </c>
-      <c r="L18" s="33">
+      <c r="L18" s="31">
         <v>29509</v>
       </c>
-      <c r="M18" s="34">
+      <c r="M18" s="32">
         <v>29479</v>
       </c>
-      <c r="N18" s="17">
+      <c r="N18" s="16">
         <v>29445</v>
       </c>
-      <c r="O18" s="29">
+      <c r="O18" s="27">
         <v>29457</v>
       </c>
-      <c r="P18" s="29">
+      <c r="P18" s="27">
         <v>29430</v>
       </c>
-      <c r="Q18" s="35">
+      <c r="Q18" s="33">
         <v>29397</v>
       </c>
-      <c r="R18" s="35">
+      <c r="R18" s="33">
         <v>29366</v>
       </c>
-      <c r="S18" s="36">
+      <c r="S18" s="34">
         <v>29358</v>
       </c>
-      <c r="T18" s="29">
+      <c r="T18" s="27">
         <v>29305</v>
       </c>
-      <c r="U18" s="29">
+      <c r="U18" s="27">
         <v>29240</v>
       </c>
-      <c r="V18" s="17">
+      <c r="V18" s="16">
         <v>29159</v>
       </c>
-      <c r="W18" s="37">
+      <c r="W18" s="35">
         <v>29150</v>
       </c>
-      <c r="X18" s="17">
+      <c r="X18" s="16">
         <v>29139</v>
       </c>
-      <c r="AB18" s="208">
+      <c r="Y18" s="202">
         <v>29129</v>
       </c>
-      <c r="AC18" s="75">
+      <c r="Z18" s="69">
         <v>29144</v>
       </c>
-      <c r="AD18" s="75">
+      <c r="AA18" s="69">
         <v>29187</v>
       </c>
-      <c r="AE18" s="210">
+      <c r="AB18" s="204">
         <v>29138</v>
       </c>
-      <c r="AF18" s="210">
+      <c r="AC18" s="204">
         <v>29108</v>
       </c>
-      <c r="AG18" s="36">
+      <c r="AD18" s="34">
         <v>29143</v>
       </c>
-      <c r="AH18" s="75">
+      <c r="AE18" s="69">
         <v>29143</v>
       </c>
-      <c r="AI18" s="73">
+      <c r="AF18" s="67">
         <v>29119</v>
       </c>
+      <c r="AG18" s="69">
+        <v>29033</v>
+      </c>
     </row>
-    <row r="19" spans="1:35">
-      <c r="A19" s="68" t="s">
+    <row r="19" spans="1:33">
+      <c r="A19" s="62" t="s">
         <v>28</v>
       </c>
-      <c r="B19" s="27">
+      <c r="B19" s="25">
         <v>29210</v>
       </c>
-      <c r="C19" s="28">
+      <c r="C19" s="26">
         <v>29176</v>
       </c>
-      <c r="D19" s="28">
+      <c r="D19" s="26">
         <v>29196</v>
       </c>
-      <c r="E19" s="29">
+      <c r="E19" s="27">
         <v>29194</v>
       </c>
-      <c r="F19" s="30">
+      <c r="F19" s="28">
         <v>29184</v>
       </c>
-      <c r="G19" s="17">
+      <c r="G19" s="16">
         <v>29108</v>
       </c>
-      <c r="H19" s="17">
+      <c r="H19" s="16">
         <v>29118</v>
       </c>
-      <c r="I19" s="31">
+      <c r="I19" s="29">
         <v>29114</v>
       </c>
-      <c r="J19" s="32">
+      <c r="J19" s="30">
         <v>29075</v>
       </c>
-      <c r="K19" s="33">
+      <c r="K19" s="31">
         <v>29063</v>
       </c>
-      <c r="L19" s="33">
+      <c r="L19" s="31">
         <v>29040</v>
       </c>
-      <c r="M19" s="34">
+      <c r="M19" s="32">
         <v>28965</v>
       </c>
-      <c r="N19" s="38">
+      <c r="N19" s="36">
         <v>28919</v>
       </c>
-      <c r="O19" s="29">
+      <c r="O19" s="27">
         <v>28805</v>
       </c>
-      <c r="P19" s="29">
+      <c r="P19" s="27">
         <v>28789</v>
       </c>
-      <c r="Q19" s="35">
+      <c r="Q19" s="33">
         <v>28783</v>
       </c>
-      <c r="R19" s="35">
+      <c r="R19" s="33">
         <v>28767</v>
       </c>
-      <c r="S19" s="36">
+      <c r="S19" s="34">
         <v>28692</v>
       </c>
-      <c r="T19" s="29">
+      <c r="T19" s="27">
         <v>28647</v>
       </c>
-      <c r="U19" s="39">
+      <c r="U19" s="37">
         <v>28608</v>
       </c>
-      <c r="V19" s="17">
+      <c r="V19" s="16">
         <v>28548</v>
       </c>
-      <c r="W19" s="37">
+      <c r="W19" s="35">
         <v>28489</v>
       </c>
-      <c r="X19" s="17">
+      <c r="X19" s="16">
         <v>28447</v>
       </c>
-      <c r="AB19" s="208">
+      <c r="Y19" s="202">
         <v>28416</v>
       </c>
-      <c r="AC19" s="75">
+      <c r="Z19" s="69">
         <v>28345</v>
       </c>
-      <c r="AD19" s="75">
+      <c r="AA19" s="69">
         <v>28326</v>
       </c>
-      <c r="AE19" s="210">
+      <c r="AB19" s="204">
         <v>28336</v>
       </c>
-      <c r="AF19" s="211">
+      <c r="AC19" s="205">
         <v>28319</v>
       </c>
-      <c r="AG19" s="36">
+      <c r="AD19" s="34">
         <v>28311</v>
       </c>
-      <c r="AH19" s="75">
+      <c r="AE19" s="69">
         <v>28318</v>
       </c>
-      <c r="AI19" s="73">
+      <c r="AF19" s="67">
         <v>28281</v>
       </c>
+      <c r="AG19" s="69">
+        <v>28217</v>
+      </c>
     </row>
-    <row r="20" spans="1:35" ht="15">
-      <c r="A20" s="216" t="s">
+    <row r="20" spans="1:33" ht="15">
+      <c r="A20" s="224" t="s">
         <v>3</v>
       </c>
-      <c r="B20" s="216"/>
-[...32 lines deleted...]
-      <c r="AI20" s="217"/>
+      <c r="B20" s="224"/>
+      <c r="C20" s="224"/>
+      <c r="D20" s="224"/>
+      <c r="E20" s="224"/>
+      <c r="F20" s="224"/>
+      <c r="G20" s="224"/>
+      <c r="H20" s="224"/>
+      <c r="I20" s="224"/>
+      <c r="J20" s="224"/>
+      <c r="K20" s="224"/>
+      <c r="L20" s="224"/>
+      <c r="M20" s="224"/>
+      <c r="N20" s="224"/>
+      <c r="O20" s="224"/>
+      <c r="P20" s="224"/>
+      <c r="Q20" s="224"/>
+      <c r="R20" s="224"/>
+      <c r="S20" s="224"/>
+      <c r="T20" s="224"/>
+      <c r="U20" s="224"/>
+      <c r="V20" s="224"/>
+      <c r="W20" s="224"/>
+      <c r="X20" s="213"/>
+      <c r="Y20" s="213"/>
+      <c r="Z20" s="213"/>
+      <c r="AA20" s="213"/>
+      <c r="AB20" s="213"/>
+      <c r="AC20" s="213"/>
+      <c r="AD20" s="213"/>
+      <c r="AE20" s="213"/>
+      <c r="AF20" s="213"/>
     </row>
-    <row r="21" spans="1:35">
-      <c r="A21" s="66" t="s">
+    <row r="21" spans="1:33">
+      <c r="A21" s="60" t="s">
         <v>20</v>
       </c>
-      <c r="B21" s="72">
+      <c r="B21" s="66">
         <v>347880</v>
       </c>
-      <c r="C21" s="10">
+      <c r="C21" s="9">
         <v>348283</v>
       </c>
-      <c r="D21" s="72">
+      <c r="D21" s="66">
         <v>348849</v>
       </c>
-      <c r="E21" s="10">
+      <c r="E21" s="9">
         <v>349177</v>
       </c>
-      <c r="F21" s="10">
+      <c r="F21" s="9">
         <v>349646</v>
       </c>
-      <c r="G21" s="10">
+      <c r="G21" s="9">
         <v>349990</v>
       </c>
-      <c r="H21" s="10">
+      <c r="H21" s="9">
         <v>350204</v>
       </c>
-      <c r="I21" s="10">
+      <c r="I21" s="9">
         <v>350340</v>
       </c>
-      <c r="J21" s="10">
+      <c r="J21" s="9">
         <v>350525</v>
       </c>
-      <c r="K21" s="10">
+      <c r="K21" s="9">
         <v>350779</v>
       </c>
-      <c r="L21" s="10">
+      <c r="L21" s="9">
         <v>351043</v>
       </c>
-      <c r="M21" s="10">
+      <c r="M21" s="9">
         <v>351292</v>
       </c>
-      <c r="N21" s="11">
+      <c r="N21" s="10">
         <v>351657</v>
       </c>
-      <c r="O21" s="11">
+      <c r="O21" s="10">
         <v>351870</v>
       </c>
-      <c r="P21" s="11">
+      <c r="P21" s="10">
         <v>352185</v>
       </c>
       <c r="Q21" s="7">
         <v>352529</v>
       </c>
-      <c r="R21" s="12">
+      <c r="R21" s="11">
         <v>352762</v>
       </c>
-      <c r="S21" s="12">
+      <c r="S21" s="11">
         <v>353051</v>
       </c>
-      <c r="T21" s="12">
+      <c r="T21" s="11">
         <v>353236</v>
       </c>
-      <c r="U21" s="12">
+      <c r="U21" s="11">
         <v>353318</v>
       </c>
-      <c r="V21" s="17">
+      <c r="V21" s="16">
         <v>353395</v>
       </c>
-      <c r="W21" s="17">
+      <c r="W21" s="16">
         <v>353600</v>
       </c>
-      <c r="X21" s="73">
+      <c r="X21" s="67">
         <v>353832</v>
       </c>
-      <c r="AB21" s="75">
+      <c r="Y21" s="69">
         <v>354189</v>
       </c>
-      <c r="AC21" s="75">
+      <c r="Z21" s="69">
         <v>354526</v>
       </c>
-      <c r="AD21" s="75">
+      <c r="AA21" s="69">
         <v>354756</v>
       </c>
-      <c r="AE21" s="75">
+      <c r="AB21" s="69">
         <v>354909</v>
       </c>
-      <c r="AF21" s="73">
+      <c r="AC21" s="67">
         <v>355244</v>
       </c>
-      <c r="AG21" s="75">
+      <c r="AD21" s="69">
         <v>355559</v>
       </c>
-      <c r="AH21" s="75">
+      <c r="AE21" s="69">
         <v>355806</v>
       </c>
-      <c r="AI21" s="75">
+      <c r="AF21" s="69">
         <v>356004</v>
       </c>
+      <c r="AG21" s="202">
+        <v>356040</v>
+      </c>
     </row>
-    <row r="22" spans="1:35">
-      <c r="A22" s="67" t="s">
+    <row r="22" spans="1:33">
+      <c r="A22" s="61" t="s">
         <v>21</v>
       </c>
-      <c r="B22" s="72">
+      <c r="B22" s="66">
         <v>200236</v>
       </c>
-      <c r="C22" s="10">
+      <c r="C22" s="9">
         <v>200732</v>
       </c>
-      <c r="D22" s="72">
+      <c r="D22" s="66">
         <v>201179</v>
       </c>
-      <c r="E22" s="75">
+      <c r="E22" s="69">
         <v>201491</v>
       </c>
-      <c r="F22" s="76">
+      <c r="F22" s="70">
         <v>201942</v>
       </c>
-      <c r="G22" s="75">
+      <c r="G22" s="69">
         <v>202331</v>
       </c>
-      <c r="H22" s="77">
+      <c r="H22" s="71">
         <v>202789</v>
       </c>
-      <c r="I22" s="78">
+      <c r="I22" s="72">
         <v>203266</v>
       </c>
-      <c r="J22" s="79">
+      <c r="J22" s="73">
         <v>203782</v>
       </c>
-      <c r="K22" s="80">
+      <c r="K22" s="74">
         <v>204198</v>
       </c>
-      <c r="L22" s="81">
+      <c r="L22" s="75">
         <v>204619</v>
       </c>
-      <c r="M22" s="82">
+      <c r="M22" s="76">
         <v>205028</v>
       </c>
-      <c r="N22" s="83">
+      <c r="N22" s="77">
         <v>205486</v>
       </c>
-      <c r="O22" s="84">
+      <c r="O22" s="78">
         <v>205843</v>
       </c>
-      <c r="P22" s="85">
+      <c r="P22" s="79">
         <v>206291</v>
       </c>
-      <c r="Q22" s="86">
+      <c r="Q22" s="80">
         <v>206652</v>
       </c>
-      <c r="R22" s="87">
+      <c r="R22" s="81">
         <v>206967</v>
       </c>
-      <c r="S22" s="88">
+      <c r="S22" s="82">
         <v>207348</v>
       </c>
-      <c r="T22" s="89">
+      <c r="T22" s="83">
         <v>207670</v>
       </c>
-      <c r="U22" s="90">
+      <c r="U22" s="84">
         <v>207915</v>
       </c>
-      <c r="V22" s="91">
+      <c r="V22" s="85">
         <v>208264</v>
       </c>
-      <c r="W22" s="75">
+      <c r="W22" s="69">
         <v>208630</v>
       </c>
-      <c r="X22" s="73">
+      <c r="X22" s="67">
         <v>208976</v>
       </c>
-      <c r="AB22" s="75">
+      <c r="Y22" s="69">
         <v>209375</v>
       </c>
-      <c r="AC22" s="75">
+      <c r="Z22" s="69">
         <v>209724</v>
       </c>
-      <c r="AD22" s="75">
+      <c r="AA22" s="69">
         <v>209992</v>
       </c>
-      <c r="AE22" s="75">
+      <c r="AB22" s="69">
         <v>210212</v>
       </c>
-      <c r="AF22" s="73">
+      <c r="AC22" s="67">
         <v>210547</v>
       </c>
-      <c r="AG22" s="75">
+      <c r="AD22" s="69">
         <v>210870</v>
       </c>
-      <c r="AH22" s="73">
+      <c r="AE22" s="67">
         <v>211081</v>
       </c>
-      <c r="AI22" s="73">
+      <c r="AF22" s="67">
         <v>211446</v>
       </c>
+      <c r="AG22" s="202">
+        <v>211809</v>
+      </c>
     </row>
-    <row r="23" spans="1:35">
-      <c r="A23" s="67" t="s">
+    <row r="23" spans="1:33">
+      <c r="A23" s="61" t="s">
         <v>22</v>
       </c>
-      <c r="B23" s="72">
+      <c r="B23" s="66">
         <v>43441</v>
       </c>
-      <c r="C23" s="10">
+      <c r="C23" s="9">
         <v>43480</v>
       </c>
-      <c r="D23" s="72">
+      <c r="D23" s="66">
         <v>43560</v>
       </c>
-      <c r="E23" s="75">
+      <c r="E23" s="69">
         <v>43555</v>
       </c>
-      <c r="F23" s="76">
+      <c r="F23" s="70">
         <v>43625</v>
       </c>
-      <c r="G23" s="75">
+      <c r="G23" s="69">
         <v>43661</v>
       </c>
-      <c r="H23" s="77">
+      <c r="H23" s="71">
         <v>43470</v>
       </c>
-      <c r="I23" s="78">
+      <c r="I23" s="72">
         <v>43179</v>
       </c>
-      <c r="J23" s="79">
+      <c r="J23" s="73">
         <v>42919</v>
       </c>
-      <c r="K23" s="80">
+      <c r="K23" s="74">
         <v>42800</v>
       </c>
-      <c r="L23" s="81">
+      <c r="L23" s="75">
         <v>42678</v>
       </c>
-      <c r="M23" s="82">
+      <c r="M23" s="76">
         <v>42598</v>
       </c>
-      <c r="N23" s="83">
+      <c r="N23" s="77">
         <v>42588</v>
       </c>
-      <c r="O23" s="84">
+      <c r="O23" s="78">
         <v>42519</v>
       </c>
-      <c r="P23" s="85">
+      <c r="P23" s="79">
         <v>42504</v>
       </c>
-      <c r="Q23" s="86">
+      <c r="Q23" s="80">
         <v>42503</v>
       </c>
-      <c r="R23" s="87">
+      <c r="R23" s="81">
         <v>42492</v>
       </c>
-      <c r="S23" s="88">
+      <c r="S23" s="82">
         <v>42496</v>
       </c>
-      <c r="T23" s="89">
+      <c r="T23" s="83">
         <v>42453</v>
       </c>
-      <c r="U23" s="90">
+      <c r="U23" s="84">
         <v>42381</v>
       </c>
-      <c r="V23" s="91">
+      <c r="V23" s="85">
         <v>42283</v>
       </c>
-      <c r="W23" s="75">
+      <c r="W23" s="69">
         <v>42248</v>
       </c>
-      <c r="X23" s="73">
+      <c r="X23" s="67">
         <v>42197</v>
       </c>
-      <c r="AB23" s="75">
+      <c r="Y23" s="69">
         <v>42173</v>
       </c>
-      <c r="AC23" s="75">
+      <c r="Z23" s="69">
         <v>42192</v>
       </c>
-      <c r="AD23" s="75">
+      <c r="AA23" s="69">
         <v>42194</v>
       </c>
-      <c r="AE23" s="75">
+      <c r="AB23" s="69">
         <v>42168</v>
       </c>
-      <c r="AF23" s="73">
+      <c r="AC23" s="67">
         <v>42213</v>
       </c>
-      <c r="AG23" s="75">
+      <c r="AD23" s="69">
         <v>42257</v>
       </c>
-      <c r="AH23" s="75">
+      <c r="AE23" s="69">
         <v>42274</v>
       </c>
-      <c r="AI23" s="75">
+      <c r="AF23" s="69">
         <v>42246</v>
       </c>
+      <c r="AG23" s="202">
+        <v>42137</v>
+      </c>
     </row>
-    <row r="24" spans="1:35">
-      <c r="A24" s="67" t="s">
+    <row r="24" spans="1:33">
+      <c r="A24" s="61" t="s">
         <v>23</v>
       </c>
-      <c r="B24" s="72">
+      <c r="B24" s="66">
         <v>16712</v>
       </c>
-      <c r="C24" s="10">
+      <c r="C24" s="9">
         <v>16671</v>
       </c>
-      <c r="D24" s="72">
+      <c r="D24" s="66">
         <v>16692</v>
       </c>
-      <c r="E24" s="75">
+      <c r="E24" s="69">
         <v>16699</v>
       </c>
-      <c r="F24" s="76">
+      <c r="F24" s="70">
         <v>16669</v>
       </c>
-      <c r="G24" s="75">
+      <c r="G24" s="69">
         <v>16634</v>
       </c>
-      <c r="H24" s="77">
+      <c r="H24" s="71">
         <v>16619</v>
       </c>
-      <c r="I24" s="78">
+      <c r="I24" s="72">
         <v>16603</v>
       </c>
-      <c r="J24" s="79">
+      <c r="J24" s="73">
         <v>16599</v>
       </c>
-      <c r="K24" s="80">
+      <c r="K24" s="74">
         <v>16598</v>
       </c>
-      <c r="L24" s="81">
+      <c r="L24" s="75">
         <v>16602</v>
       </c>
-      <c r="M24" s="82">
+      <c r="M24" s="76">
         <v>16597</v>
       </c>
-      <c r="N24" s="83">
+      <c r="N24" s="77">
         <v>16601</v>
       </c>
-      <c r="O24" s="84">
+      <c r="O24" s="78">
         <v>16584</v>
       </c>
-      <c r="P24" s="85">
+      <c r="P24" s="79">
         <v>16591</v>
       </c>
-      <c r="Q24" s="86">
+      <c r="Q24" s="80">
         <v>16601</v>
       </c>
-      <c r="R24" s="87">
+      <c r="R24" s="81">
         <v>16612</v>
       </c>
-      <c r="S24" s="88">
+      <c r="S24" s="82">
         <v>16611</v>
       </c>
-      <c r="T24" s="89">
+      <c r="T24" s="83">
         <v>16596</v>
       </c>
-      <c r="U24" s="90">
+      <c r="U24" s="84">
         <v>16589</v>
       </c>
-      <c r="V24" s="91">
+      <c r="V24" s="85">
         <v>16584</v>
       </c>
-      <c r="W24" s="75">
+      <c r="W24" s="69">
         <v>16586</v>
       </c>
-      <c r="X24" s="73">
+      <c r="X24" s="67">
         <v>16580</v>
       </c>
-      <c r="AB24" s="75">
+      <c r="Y24" s="69">
         <v>16583</v>
       </c>
-      <c r="AC24" s="75">
+      <c r="Z24" s="69">
         <v>16602</v>
       </c>
-      <c r="AD24" s="75">
+      <c r="AA24" s="69">
         <v>16585</v>
       </c>
-      <c r="AE24" s="75">
+      <c r="AB24" s="69">
         <v>16583</v>
       </c>
-      <c r="AF24" s="73">
+      <c r="AC24" s="67">
         <v>16575</v>
       </c>
-      <c r="AG24" s="75">
+      <c r="AD24" s="69">
         <v>16558</v>
       </c>
-      <c r="AH24" s="73">
+      <c r="AE24" s="67">
         <v>16570</v>
       </c>
-      <c r="AI24" s="73">
+      <c r="AF24" s="67">
         <v>16561</v>
       </c>
+      <c r="AG24" s="202">
+        <v>16516</v>
+      </c>
     </row>
-    <row r="25" spans="1:35">
-      <c r="A25" s="67" t="s">
+    <row r="25" spans="1:33">
+      <c r="A25" s="61" t="s">
         <v>24</v>
       </c>
-      <c r="B25" s="72">
+      <c r="B25" s="66">
         <v>13586</v>
       </c>
-      <c r="C25" s="10">
+      <c r="C25" s="9">
         <v>13581</v>
       </c>
-      <c r="D25" s="72">
+      <c r="D25" s="66">
         <v>13581</v>
       </c>
-      <c r="E25" s="75">
+      <c r="E25" s="69">
         <v>13587</v>
       </c>
-      <c r="F25" s="76">
+      <c r="F25" s="70">
         <v>13587</v>
       </c>
-      <c r="G25" s="75">
+      <c r="G25" s="69">
         <v>13583</v>
       </c>
-      <c r="H25" s="77">
+      <c r="H25" s="71">
         <v>13576</v>
       </c>
-      <c r="I25" s="78">
+      <c r="I25" s="72">
         <v>13545</v>
       </c>
-      <c r="J25" s="79">
+      <c r="J25" s="73">
         <v>13555</v>
       </c>
-      <c r="K25" s="80">
+      <c r="K25" s="74">
         <v>13539</v>
       </c>
-      <c r="L25" s="81">
+      <c r="L25" s="75">
         <v>13540</v>
       </c>
-      <c r="M25" s="82">
+      <c r="M25" s="76">
         <v>13527</v>
       </c>
-      <c r="N25" s="83">
+      <c r="N25" s="77">
         <v>13518</v>
       </c>
-      <c r="O25" s="84">
+      <c r="O25" s="78">
         <v>13504</v>
       </c>
-      <c r="P25" s="85">
+      <c r="P25" s="79">
         <v>13468</v>
       </c>
-      <c r="Q25" s="86">
+      <c r="Q25" s="80">
         <v>13445</v>
       </c>
-      <c r="R25" s="87">
+      <c r="R25" s="81">
         <v>13437</v>
       </c>
-      <c r="S25" s="88">
+      <c r="S25" s="82">
         <v>13427</v>
       </c>
-      <c r="T25" s="89">
+      <c r="T25" s="83">
         <v>13423</v>
       </c>
-      <c r="U25" s="90">
+      <c r="U25" s="84">
         <v>13417</v>
       </c>
-      <c r="V25" s="91">
+      <c r="V25" s="85">
         <v>13382</v>
       </c>
-      <c r="W25" s="75">
+      <c r="W25" s="69">
         <v>13365</v>
       </c>
-      <c r="X25" s="73">
+      <c r="X25" s="67">
         <v>13345</v>
       </c>
-      <c r="AB25" s="75">
+      <c r="Y25" s="69">
         <v>13354</v>
       </c>
-      <c r="AC25" s="75">
+      <c r="Z25" s="69">
         <v>13368</v>
       </c>
-      <c r="AD25" s="75">
+      <c r="AA25" s="69">
         <v>13330</v>
       </c>
-      <c r="AE25" s="75">
+      <c r="AB25" s="69">
         <v>13346</v>
       </c>
-      <c r="AF25" s="73">
+      <c r="AC25" s="67">
         <v>13364</v>
       </c>
-      <c r="AG25" s="75">
+      <c r="AD25" s="69">
         <v>13339</v>
       </c>
-      <c r="AH25" s="75">
+      <c r="AE25" s="69">
         <v>13342</v>
       </c>
-      <c r="AI25" s="75">
+      <c r="AF25" s="69">
         <v>13340</v>
       </c>
+      <c r="AG25" s="202">
+        <v>13297</v>
+      </c>
     </row>
-    <row r="26" spans="1:35">
-      <c r="A26" s="67" t="s">
+    <row r="26" spans="1:33">
+      <c r="A26" s="61" t="s">
         <v>25</v>
       </c>
-      <c r="B26" s="72">
+      <c r="B26" s="66">
         <v>28611</v>
       </c>
-      <c r="C26" s="10">
+      <c r="C26" s="9">
         <v>28548</v>
       </c>
-      <c r="D26" s="72">
+      <c r="D26" s="66">
         <v>28542</v>
       </c>
-      <c r="E26" s="75">
+      <c r="E26" s="69">
         <v>28562</v>
       </c>
-      <c r="F26" s="76">
+      <c r="F26" s="70">
         <v>28541</v>
       </c>
-      <c r="G26" s="75">
+      <c r="G26" s="69">
         <v>28541</v>
       </c>
-      <c r="H26" s="77">
+      <c r="H26" s="71">
         <v>28541</v>
       </c>
-      <c r="I26" s="78">
+      <c r="I26" s="72">
         <v>28522</v>
       </c>
-      <c r="J26" s="79">
+      <c r="J26" s="73">
         <v>28450</v>
       </c>
-      <c r="K26" s="80">
+      <c r="K26" s="74">
         <v>28432</v>
       </c>
-      <c r="L26" s="81">
+      <c r="L26" s="75">
         <v>28407</v>
       </c>
-      <c r="M26" s="82">
+      <c r="M26" s="76">
         <v>28377</v>
       </c>
-      <c r="N26" s="83">
+      <c r="N26" s="77">
         <v>28363</v>
       </c>
-      <c r="O26" s="84">
+      <c r="O26" s="78">
         <v>28338</v>
       </c>
-      <c r="P26" s="85">
+      <c r="P26" s="79">
         <v>28287</v>
       </c>
-      <c r="Q26" s="86">
+      <c r="Q26" s="80">
         <v>28292</v>
       </c>
-      <c r="R26" s="87">
+      <c r="R26" s="81">
         <v>28265</v>
       </c>
-      <c r="S26" s="88">
+      <c r="S26" s="82">
         <v>28233</v>
       </c>
-      <c r="T26" s="89">
+      <c r="T26" s="83">
         <v>28198</v>
       </c>
-      <c r="U26" s="90">
+      <c r="U26" s="84">
         <v>28168</v>
       </c>
-      <c r="V26" s="91">
+      <c r="V26" s="85">
         <v>28133</v>
       </c>
-      <c r="W26" s="75">
+      <c r="W26" s="69">
         <v>28106</v>
       </c>
-      <c r="X26" s="73">
+      <c r="X26" s="67">
         <v>28105</v>
       </c>
-      <c r="AB26" s="75">
+      <c r="Y26" s="69">
         <v>28106</v>
       </c>
-      <c r="AC26" s="75">
+      <c r="Z26" s="69">
         <v>28086</v>
       </c>
-      <c r="AD26" s="75">
+      <c r="AA26" s="69">
         <v>28061</v>
       </c>
-      <c r="AE26" s="75">
+      <c r="AB26" s="69">
         <v>28053</v>
       </c>
-      <c r="AF26" s="73">
+      <c r="AC26" s="67">
         <v>28030</v>
       </c>
-      <c r="AG26" s="75">
+      <c r="AD26" s="69">
         <v>28015</v>
       </c>
-      <c r="AH26" s="73">
+      <c r="AE26" s="67">
         <v>28012</v>
       </c>
-      <c r="AI26" s="73">
+      <c r="AF26" s="67">
         <v>27970</v>
       </c>
+      <c r="AG26" s="202">
+        <v>27921</v>
+      </c>
     </row>
-    <row r="27" spans="1:35">
-      <c r="A27" s="67" t="s">
+    <row r="27" spans="1:33">
+      <c r="A27" s="61" t="s">
         <v>26</v>
       </c>
-      <c r="B27" s="72">
+      <c r="B27" s="66">
         <v>15852</v>
       </c>
-      <c r="C27" s="10">
+      <c r="C27" s="9">
         <v>15821</v>
       </c>
-      <c r="D27" s="72">
+      <c r="D27" s="66">
         <v>15849</v>
       </c>
-      <c r="E27" s="75">
+      <c r="E27" s="69">
         <v>15832</v>
       </c>
-      <c r="F27" s="76">
+      <c r="F27" s="70">
         <v>15817</v>
       </c>
-      <c r="G27" s="75">
+      <c r="G27" s="69">
         <v>15834</v>
       </c>
-      <c r="H27" s="77">
+      <c r="H27" s="71">
         <v>15827</v>
       </c>
-      <c r="I27" s="78">
+      <c r="I27" s="72">
         <v>15843</v>
       </c>
-      <c r="J27" s="79">
+      <c r="J27" s="73">
         <v>15844</v>
       </c>
-      <c r="K27" s="80">
+      <c r="K27" s="74">
         <v>15847</v>
       </c>
-      <c r="L27" s="81">
+      <c r="L27" s="75">
         <v>15847</v>
       </c>
-      <c r="M27" s="82">
+      <c r="M27" s="76">
         <v>15848</v>
       </c>
-      <c r="N27" s="83">
+      <c r="N27" s="77">
         <v>15838</v>
       </c>
-      <c r="O27" s="84">
+      <c r="O27" s="78">
         <v>15847</v>
       </c>
-      <c r="P27" s="85">
+      <c r="P27" s="79">
         <v>15838</v>
       </c>
-      <c r="Q27" s="86">
+      <c r="Q27" s="80">
         <v>15845</v>
       </c>
-      <c r="R27" s="87">
+      <c r="R27" s="81">
         <v>15828</v>
       </c>
-      <c r="S27" s="88">
+      <c r="S27" s="82">
         <v>15805</v>
       </c>
-      <c r="T27" s="89">
+      <c r="T27" s="83">
         <v>15808</v>
       </c>
-      <c r="U27" s="90">
+      <c r="U27" s="84">
         <v>15801</v>
       </c>
-      <c r="V27" s="91">
+      <c r="V27" s="85">
         <v>15758</v>
       </c>
-      <c r="W27" s="75">
+      <c r="W27" s="69">
         <v>15722</v>
       </c>
-      <c r="X27" s="73">
+      <c r="X27" s="67">
         <v>15691</v>
       </c>
-      <c r="AB27" s="75">
+      <c r="Y27" s="69">
         <v>15676</v>
       </c>
-      <c r="AC27" s="75">
+      <c r="Z27" s="69">
         <v>15671</v>
       </c>
-      <c r="AD27" s="75">
+      <c r="AA27" s="69">
         <v>15678</v>
       </c>
-      <c r="AE27" s="75">
+      <c r="AB27" s="69">
         <v>15679</v>
       </c>
-      <c r="AF27" s="73">
+      <c r="AC27" s="67">
         <v>15687</v>
       </c>
-      <c r="AG27" s="75">
+      <c r="AD27" s="69">
         <v>15695</v>
       </c>
-      <c r="AH27" s="75">
+      <c r="AE27" s="69">
         <v>15677</v>
       </c>
-      <c r="AI27" s="75">
+      <c r="AF27" s="69">
         <v>15599</v>
       </c>
+      <c r="AG27" s="202">
+        <v>15583</v>
+      </c>
     </row>
-    <row r="28" spans="1:35">
-      <c r="A28" s="67" t="s">
+    <row r="28" spans="1:33">
+      <c r="A28" s="61" t="s">
         <v>27</v>
       </c>
-      <c r="B28" s="72">
+      <c r="B28" s="66">
         <v>14796</v>
       </c>
-      <c r="C28" s="10">
+      <c r="C28" s="9">
         <v>14809</v>
       </c>
-      <c r="D28" s="72">
+      <c r="D28" s="66">
         <v>14797</v>
       </c>
-      <c r="E28" s="75">
+      <c r="E28" s="69">
         <v>14802</v>
       </c>
-      <c r="F28" s="76">
+      <c r="F28" s="70">
         <v>14813</v>
       </c>
-      <c r="G28" s="75">
+      <c r="G28" s="69">
         <v>14793</v>
       </c>
-      <c r="H28" s="77">
+      <c r="H28" s="71">
         <v>14756</v>
       </c>
-      <c r="I28" s="78">
+      <c r="I28" s="72">
         <v>14752</v>
       </c>
-      <c r="J28" s="79">
+      <c r="J28" s="73">
         <v>14757</v>
       </c>
-      <c r="K28" s="80">
+      <c r="K28" s="74">
         <v>14745</v>
       </c>
-      <c r="L28" s="81">
+      <c r="L28" s="75">
         <v>14746</v>
       </c>
-      <c r="M28" s="82">
+      <c r="M28" s="76">
         <v>14741</v>
       </c>
-      <c r="N28" s="83">
+      <c r="N28" s="77">
         <v>14715</v>
       </c>
-      <c r="O28" s="84">
+      <c r="O28" s="78">
         <v>14721</v>
       </c>
-      <c r="P28" s="85">
+      <c r="P28" s="79">
         <v>14706</v>
       </c>
-      <c r="Q28" s="86">
+      <c r="Q28" s="80">
         <v>14700</v>
       </c>
-      <c r="R28" s="87">
+      <c r="R28" s="81">
         <v>14688</v>
       </c>
-      <c r="S28" s="88">
+      <c r="S28" s="82">
         <v>14686</v>
       </c>
-      <c r="T28" s="89">
+      <c r="T28" s="83">
         <v>14666</v>
       </c>
-      <c r="U28" s="90">
+      <c r="U28" s="84">
         <v>14638</v>
       </c>
-      <c r="V28" s="91">
+      <c r="V28" s="85">
         <v>14607</v>
       </c>
-      <c r="W28" s="75">
+      <c r="W28" s="69">
         <v>14602</v>
       </c>
-      <c r="X28" s="73">
+      <c r="X28" s="67">
         <v>14605</v>
       </c>
-      <c r="AB28" s="75">
+      <c r="Y28" s="69">
         <v>14605</v>
       </c>
-      <c r="AC28" s="75">
+      <c r="Z28" s="69">
         <v>14620</v>
       </c>
-      <c r="AD28" s="75">
+      <c r="AA28" s="69">
         <v>14660</v>
       </c>
-      <c r="AE28" s="75">
+      <c r="AB28" s="69">
         <v>14608</v>
       </c>
-      <c r="AF28" s="73">
+      <c r="AC28" s="67">
         <v>14580</v>
       </c>
-      <c r="AG28" s="75">
+      <c r="AD28" s="69">
         <v>14589</v>
       </c>
-      <c r="AH28" s="73">
+      <c r="AE28" s="67">
         <v>14597</v>
       </c>
-      <c r="AI28" s="73">
+      <c r="AF28" s="67">
         <v>14598</v>
       </c>
+      <c r="AG28" s="202">
+        <v>14562</v>
+      </c>
     </row>
-    <row r="29" spans="1:35">
-      <c r="A29" s="68" t="s">
+    <row r="29" spans="1:33">
+      <c r="A29" s="62" t="s">
         <v>28</v>
       </c>
-      <c r="B29" s="72">
+      <c r="B29" s="66">
         <v>14646</v>
       </c>
-      <c r="C29" s="10">
+      <c r="C29" s="9">
         <v>14641</v>
       </c>
-      <c r="D29" s="72">
+      <c r="D29" s="66">
         <v>14649</v>
       </c>
-      <c r="E29" s="75">
+      <c r="E29" s="69">
         <v>14649</v>
       </c>
-      <c r="F29" s="76">
+      <c r="F29" s="70">
         <v>14652</v>
       </c>
-      <c r="G29" s="75">
+      <c r="G29" s="69">
         <v>14613</v>
       </c>
-      <c r="H29" s="77">
+      <c r="H29" s="71">
         <v>14626</v>
       </c>
-      <c r="I29" s="78">
+      <c r="I29" s="72">
         <v>14630</v>
       </c>
-      <c r="J29" s="79">
+      <c r="J29" s="73">
         <v>14619</v>
       </c>
-      <c r="K29" s="80">
+      <c r="K29" s="74">
         <v>14620</v>
       </c>
-      <c r="L29" s="81">
+      <c r="L29" s="75">
         <v>14604</v>
       </c>
-      <c r="M29" s="82">
+      <c r="M29" s="76">
         <v>14576</v>
       </c>
-      <c r="N29" s="83">
+      <c r="N29" s="77">
         <v>14548</v>
       </c>
-      <c r="O29" s="84">
+      <c r="O29" s="78">
         <v>14514</v>
       </c>
-      <c r="P29" s="85">
+      <c r="P29" s="79">
         <v>14500</v>
       </c>
-      <c r="Q29" s="86">
+      <c r="Q29" s="80">
         <v>14491</v>
       </c>
-      <c r="R29" s="87">
+      <c r="R29" s="81">
         <v>14473</v>
       </c>
-      <c r="S29" s="88">
+      <c r="S29" s="82">
         <v>14445</v>
       </c>
-      <c r="T29" s="89">
+      <c r="T29" s="83">
         <v>14422</v>
       </c>
-      <c r="U29" s="90">
+      <c r="U29" s="84">
         <v>14409</v>
       </c>
-      <c r="V29" s="91">
+      <c r="V29" s="85">
         <v>14384</v>
       </c>
-      <c r="W29" s="75">
+      <c r="W29" s="69">
         <v>14341</v>
       </c>
-      <c r="X29" s="73">
+      <c r="X29" s="67">
         <v>14333</v>
       </c>
-      <c r="AB29" s="75">
+      <c r="Y29" s="69">
         <v>14317</v>
       </c>
-      <c r="AC29" s="75">
+      <c r="Z29" s="69">
         <v>14263</v>
       </c>
-      <c r="AD29" s="75">
+      <c r="AA29" s="69">
         <v>14256</v>
       </c>
-      <c r="AE29" s="75">
+      <c r="AB29" s="69">
         <v>14260</v>
       </c>
-      <c r="AF29" s="73">
+      <c r="AC29" s="67">
         <v>14248</v>
       </c>
-      <c r="AG29" s="75">
+      <c r="AD29" s="69">
         <v>14236</v>
       </c>
-      <c r="AH29" s="73">
+      <c r="AE29" s="67">
         <v>14253</v>
       </c>
-      <c r="AI29" s="73">
+      <c r="AF29" s="67">
         <v>14244</v>
       </c>
+      <c r="AG29" s="202">
+        <v>14215</v>
+      </c>
     </row>
-    <row r="30" spans="1:35" s="5" customFormat="1" ht="15">
-      <c r="A30" s="216" t="s">
+    <row r="30" spans="1:33" s="5" customFormat="1" ht="15">
+      <c r="A30" s="224" t="s">
         <v>4</v>
       </c>
-      <c r="B30" s="216"/>
-[...32 lines deleted...]
-      <c r="AI30" s="217"/>
+      <c r="B30" s="224"/>
+      <c r="C30" s="224"/>
+      <c r="D30" s="224"/>
+      <c r="E30" s="224"/>
+      <c r="F30" s="224"/>
+      <c r="G30" s="224"/>
+      <c r="H30" s="224"/>
+      <c r="I30" s="224"/>
+      <c r="J30" s="224"/>
+      <c r="K30" s="224"/>
+      <c r="L30" s="224"/>
+      <c r="M30" s="224"/>
+      <c r="N30" s="224"/>
+      <c r="O30" s="224"/>
+      <c r="P30" s="224"/>
+      <c r="Q30" s="224"/>
+      <c r="R30" s="224"/>
+      <c r="S30" s="224"/>
+      <c r="T30" s="224"/>
+      <c r="U30" s="224"/>
+      <c r="V30" s="224"/>
+      <c r="W30" s="224"/>
+      <c r="X30" s="213"/>
+      <c r="Y30" s="213"/>
+      <c r="Z30" s="213"/>
+      <c r="AA30" s="213"/>
+      <c r="AB30" s="213"/>
+      <c r="AC30" s="213"/>
+      <c r="AD30" s="213"/>
+      <c r="AE30" s="213"/>
+      <c r="AF30" s="213"/>
+      <c r="AG30" s="1"/>
     </row>
-    <row r="31" spans="1:35">
-      <c r="A31" s="66" t="s">
+    <row r="31" spans="1:33">
+      <c r="A31" s="60" t="s">
         <v>20</v>
       </c>
-      <c r="B31" s="72">
+      <c r="B31" s="66">
         <v>356198</v>
       </c>
-      <c r="C31" s="72">
+      <c r="C31" s="66">
         <v>356628</v>
       </c>
-      <c r="D31" s="72">
+      <c r="D31" s="66">
         <v>357052</v>
       </c>
-      <c r="E31" s="13">
+      <c r="E31" s="12">
         <v>357534</v>
       </c>
-      <c r="F31" s="13">
+      <c r="F31" s="12">
         <v>357963</v>
       </c>
-      <c r="G31" s="13">
+      <c r="G31" s="12">
         <v>358300</v>
       </c>
-      <c r="H31" s="13">
+      <c r="H31" s="12">
         <v>358325</v>
       </c>
-      <c r="I31" s="13">
+      <c r="I31" s="12">
         <v>358324</v>
       </c>
-      <c r="J31" s="13">
+      <c r="J31" s="12">
         <v>358469</v>
       </c>
-      <c r="K31" s="13">
+      <c r="K31" s="12">
         <v>358623</v>
       </c>
-      <c r="L31" s="13">
+      <c r="L31" s="12">
         <v>358764</v>
       </c>
-      <c r="M31" s="13">
+      <c r="M31" s="12">
         <v>358981</v>
       </c>
-      <c r="N31" s="14">
+      <c r="N31" s="13">
         <v>359219</v>
       </c>
-      <c r="O31" s="14">
+      <c r="O31" s="13">
         <v>359446</v>
       </c>
-      <c r="P31" s="14">
+      <c r="P31" s="13">
         <v>359659</v>
       </c>
       <c r="Q31" s="6">
         <v>359951</v>
       </c>
-      <c r="R31" s="15">
+      <c r="R31" s="14">
         <v>360241</v>
       </c>
-      <c r="S31" s="15">
+      <c r="S31" s="14">
         <v>360484</v>
       </c>
-      <c r="T31" s="16">
+      <c r="T31" s="15">
         <v>360619</v>
       </c>
-      <c r="U31" s="16">
+      <c r="U31" s="15">
         <v>360554</v>
       </c>
-      <c r="V31" s="17">
+      <c r="V31" s="16">
         <v>360538</v>
       </c>
-      <c r="W31" s="17">
+      <c r="W31" s="16">
         <v>360613</v>
       </c>
-      <c r="X31" s="73">
+      <c r="X31" s="67">
         <v>360939</v>
       </c>
-      <c r="AB31" s="75">
+      <c r="Y31" s="69">
         <v>361239</v>
       </c>
-      <c r="AC31" s="75">
+      <c r="Z31" s="69">
         <v>361479</v>
       </c>
-      <c r="AD31" s="75">
+      <c r="AA31" s="69">
         <v>361621</v>
       </c>
-      <c r="AE31" s="75">
+      <c r="AB31" s="69">
         <v>361816</v>
       </c>
-      <c r="AF31" s="73">
+      <c r="AC31" s="67">
         <v>362103</v>
       </c>
-      <c r="AG31" s="75">
+      <c r="AD31" s="69">
         <v>362303</v>
       </c>
-      <c r="AH31" s="73">
+      <c r="AE31" s="67">
         <v>362444</v>
       </c>
-      <c r="AI31" s="73">
+      <c r="AF31" s="67">
         <v>362522</v>
       </c>
+      <c r="AG31" s="26">
+        <v>362461</v>
+      </c>
     </row>
-    <row r="32" spans="1:35">
-      <c r="A32" s="67" t="s">
+    <row r="32" spans="1:33">
+      <c r="A32" s="61" t="s">
         <v>21</v>
       </c>
-      <c r="B32" s="72">
+      <c r="B32" s="66">
         <v>212050</v>
       </c>
-      <c r="C32" s="72">
+      <c r="C32" s="66">
         <v>212559</v>
       </c>
-      <c r="D32" s="72">
+      <c r="D32" s="66">
         <v>212957</v>
       </c>
-      <c r="E32" s="92">
+      <c r="E32" s="86">
         <v>213349</v>
       </c>
-      <c r="F32" s="93">
+      <c r="F32" s="87">
         <v>213745</v>
       </c>
-      <c r="G32" s="75">
+      <c r="G32" s="69">
         <v>214103</v>
       </c>
-      <c r="H32" s="94">
+      <c r="H32" s="88">
         <v>214443</v>
       </c>
-      <c r="I32" s="95">
+      <c r="I32" s="89">
         <v>214953</v>
       </c>
-      <c r="J32" s="96">
+      <c r="J32" s="90">
         <v>215581</v>
       </c>
-      <c r="K32" s="97">
+      <c r="K32" s="91">
         <v>215970</v>
       </c>
-      <c r="L32" s="98">
+      <c r="L32" s="92">
         <v>216355</v>
       </c>
-      <c r="M32" s="99">
+      <c r="M32" s="93">
         <v>216853</v>
       </c>
-      <c r="N32" s="100">
+      <c r="N32" s="94">
         <v>217177</v>
       </c>
-      <c r="O32" s="101">
+      <c r="O32" s="95">
         <v>217655</v>
       </c>
-      <c r="P32" s="102">
+      <c r="P32" s="96">
         <v>217967</v>
       </c>
-      <c r="Q32" s="103">
+      <c r="Q32" s="97">
         <v>218289</v>
       </c>
-      <c r="R32" s="104">
+      <c r="R32" s="98">
         <v>218683</v>
       </c>
-      <c r="S32" s="105">
+      <c r="S32" s="99">
         <v>219029</v>
       </c>
-      <c r="T32" s="106">
+      <c r="T32" s="100">
         <v>219355</v>
       </c>
-      <c r="U32" s="107">
+      <c r="U32" s="101">
         <v>219625</v>
       </c>
-      <c r="V32" s="108">
+      <c r="V32" s="102">
         <v>220016</v>
       </c>
-      <c r="W32" s="75">
+      <c r="W32" s="69">
         <v>220261</v>
       </c>
-      <c r="X32" s="73">
+      <c r="X32" s="67">
         <v>220808</v>
       </c>
-      <c r="AB32" s="75">
+      <c r="Y32" s="69">
         <v>221254</v>
       </c>
-      <c r="AC32" s="75">
+      <c r="Z32" s="69">
         <v>221480</v>
       </c>
-      <c r="AD32" s="75">
+      <c r="AA32" s="69">
         <v>221739</v>
       </c>
-      <c r="AE32" s="75">
+      <c r="AB32" s="69">
         <v>221954</v>
       </c>
-      <c r="AF32" s="73">
+      <c r="AC32" s="67">
         <v>222252</v>
       </c>
-      <c r="AG32" s="75">
+      <c r="AD32" s="69">
         <v>222494</v>
       </c>
-      <c r="AH32" s="73">
+      <c r="AE32" s="67">
         <v>222706</v>
       </c>
-      <c r="AI32" s="73">
+      <c r="AF32" s="67">
         <v>223065</v>
       </c>
+      <c r="AG32" s="26">
+        <v>223446</v>
+      </c>
     </row>
-    <row r="33" spans="1:35">
-      <c r="A33" s="67" t="s">
+    <row r="33" spans="1:33">
+      <c r="A33" s="61" t="s">
         <v>22</v>
       </c>
-      <c r="B33" s="72">
+      <c r="B33" s="66">
         <v>43425</v>
       </c>
-      <c r="C33" s="72">
+      <c r="C33" s="66">
         <v>43459</v>
       </c>
-      <c r="D33" s="72">
+      <c r="D33" s="66">
         <v>43497</v>
       </c>
-      <c r="E33" s="92">
+      <c r="E33" s="86">
         <v>43566</v>
       </c>
-      <c r="F33" s="93">
+      <c r="F33" s="87">
         <v>43635</v>
       </c>
-      <c r="G33" s="75">
+      <c r="G33" s="69">
         <v>43654</v>
       </c>
-      <c r="H33" s="94">
+      <c r="H33" s="88">
         <v>43390</v>
       </c>
-      <c r="I33" s="95">
+      <c r="I33" s="89">
         <v>43025</v>
       </c>
-      <c r="J33" s="96">
+      <c r="J33" s="90">
         <v>42681</v>
       </c>
-      <c r="K33" s="97">
+      <c r="K33" s="91">
         <v>42514</v>
       </c>
-      <c r="L33" s="98">
+      <c r="L33" s="92">
         <v>42355</v>
       </c>
-      <c r="M33" s="99">
+      <c r="M33" s="93">
         <v>42232</v>
       </c>
-      <c r="N33" s="100">
+      <c r="N33" s="94">
         <v>42229</v>
       </c>
-      <c r="O33" s="101">
+      <c r="O33" s="95">
         <v>42145</v>
       </c>
-      <c r="P33" s="102">
+      <c r="P33" s="96">
         <v>42130</v>
       </c>
-      <c r="Q33" s="103">
+      <c r="Q33" s="97">
         <v>42117</v>
       </c>
-      <c r="R33" s="104">
+      <c r="R33" s="98">
         <v>42099</v>
       </c>
-      <c r="S33" s="105">
+      <c r="S33" s="99">
         <v>42083</v>
       </c>
-      <c r="T33" s="106">
+      <c r="T33" s="100">
         <v>42040</v>
       </c>
-      <c r="U33" s="107">
+      <c r="U33" s="101">
         <v>41983</v>
       </c>
-      <c r="V33" s="108">
+      <c r="V33" s="102">
         <v>41885</v>
       </c>
-      <c r="W33" s="75">
+      <c r="W33" s="69">
         <v>41798</v>
       </c>
-      <c r="X33" s="73">
+      <c r="X33" s="67">
         <v>41758</v>
       </c>
-      <c r="AB33" s="75">
+      <c r="Y33" s="69">
         <v>41729</v>
       </c>
-      <c r="AC33" s="75">
+      <c r="Z33" s="69">
         <v>41764</v>
       </c>
-      <c r="AD33" s="75">
+      <c r="AA33" s="69">
         <v>41736</v>
       </c>
-      <c r="AE33" s="75">
+      <c r="AB33" s="69">
         <v>41728</v>
       </c>
-      <c r="AF33" s="73">
+      <c r="AC33" s="67">
         <v>41761</v>
       </c>
-      <c r="AG33" s="75">
+      <c r="AD33" s="69">
         <v>41798</v>
       </c>
-      <c r="AH33" s="73">
+      <c r="AE33" s="67">
         <v>41795</v>
       </c>
-      <c r="AI33" s="73">
+      <c r="AF33" s="67">
         <v>41746</v>
       </c>
+      <c r="AG33" s="26">
+        <v>41647</v>
+      </c>
     </row>
-    <row r="34" spans="1:35">
-      <c r="A34" s="67" t="s">
+    <row r="34" spans="1:33">
+      <c r="A34" s="61" t="s">
         <v>23</v>
       </c>
-      <c r="B34" s="72">
+      <c r="B34" s="66">
         <v>16085</v>
       </c>
-      <c r="C34" s="72">
+      <c r="C34" s="66">
         <v>16059</v>
       </c>
-      <c r="D34" s="72">
+      <c r="D34" s="66">
         <v>16061</v>
       </c>
-      <c r="E34" s="92">
+      <c r="E34" s="86">
         <v>16067</v>
       </c>
-      <c r="F34" s="93">
+      <c r="F34" s="87">
         <v>16050</v>
       </c>
-      <c r="G34" s="75">
+      <c r="G34" s="69">
         <v>16064</v>
       </c>
-      <c r="H34" s="94">
+      <c r="H34" s="88">
         <v>16070</v>
       </c>
-      <c r="I34" s="95">
+      <c r="I34" s="89">
         <v>16060</v>
       </c>
-      <c r="J34" s="96">
+      <c r="J34" s="90">
         <v>16056</v>
       </c>
-      <c r="K34" s="97">
+      <c r="K34" s="91">
         <v>16044</v>
       </c>
-      <c r="L34" s="98">
+      <c r="L34" s="92">
         <v>16026</v>
       </c>
-      <c r="M34" s="99">
+      <c r="M34" s="93">
         <v>16020</v>
       </c>
-      <c r="N34" s="100">
+      <c r="N34" s="94">
         <v>16022</v>
       </c>
-      <c r="O34" s="101">
+      <c r="O34" s="95">
         <v>16002</v>
       </c>
-      <c r="P34" s="102">
+      <c r="P34" s="96">
         <v>16000</v>
       </c>
-      <c r="Q34" s="103">
+      <c r="Q34" s="97">
         <v>16000</v>
       </c>
-      <c r="R34" s="104">
+      <c r="R34" s="98">
         <v>16007</v>
       </c>
-      <c r="S34" s="105">
+      <c r="S34" s="99">
         <v>16007</v>
       </c>
-      <c r="T34" s="106">
+      <c r="T34" s="100">
         <v>15979</v>
       </c>
-      <c r="U34" s="107">
+      <c r="U34" s="101">
         <v>15934</v>
       </c>
-      <c r="V34" s="108">
+      <c r="V34" s="102">
         <v>15864</v>
       </c>
-      <c r="W34" s="75">
+      <c r="W34" s="69">
         <v>15864</v>
       </c>
-      <c r="X34" s="73">
+      <c r="X34" s="67">
         <v>15819</v>
       </c>
-      <c r="AB34" s="75">
+      <c r="Y34" s="69">
         <v>15805</v>
       </c>
-      <c r="AC34" s="75">
+      <c r="Z34" s="69">
         <v>15823</v>
       </c>
-      <c r="AD34" s="75">
+      <c r="AA34" s="69">
         <v>15793</v>
       </c>
-      <c r="AE34" s="75">
+      <c r="AB34" s="69">
         <v>15787</v>
       </c>
-      <c r="AF34" s="73">
+      <c r="AC34" s="67">
         <v>15774</v>
       </c>
-      <c r="AG34" s="75">
+      <c r="AD34" s="69">
         <v>15754</v>
       </c>
-      <c r="AH34" s="73">
+      <c r="AE34" s="67">
         <v>15741</v>
       </c>
-      <c r="AI34" s="73">
+      <c r="AF34" s="67">
         <v>15712</v>
       </c>
+      <c r="AG34" s="26">
+        <v>15640</v>
+      </c>
     </row>
-    <row r="35" spans="1:35">
-      <c r="A35" s="67" t="s">
+    <row r="35" spans="1:33">
+      <c r="A35" s="61" t="s">
         <v>24</v>
       </c>
-      <c r="B35" s="72">
+      <c r="B35" s="66">
         <v>12792</v>
       </c>
-      <c r="C35" s="72">
+      <c r="C35" s="66">
         <v>12775</v>
       </c>
-      <c r="D35" s="72">
+      <c r="D35" s="66">
         <v>12789</v>
       </c>
-      <c r="E35" s="92">
+      <c r="E35" s="86">
         <v>12775</v>
       </c>
-      <c r="F35" s="93">
+      <c r="F35" s="87">
         <v>12795</v>
       </c>
-      <c r="G35" s="75">
+      <c r="G35" s="69">
         <v>12785</v>
       </c>
-      <c r="H35" s="94">
+      <c r="H35" s="88">
         <v>12789</v>
       </c>
-      <c r="I35" s="95">
+      <c r="I35" s="89">
         <v>12767</v>
       </c>
-      <c r="J35" s="96">
+      <c r="J35" s="90">
         <v>12749</v>
       </c>
-      <c r="K35" s="97">
+      <c r="K35" s="91">
         <v>12733</v>
       </c>
-      <c r="L35" s="98">
+      <c r="L35" s="92">
         <v>12724</v>
       </c>
-      <c r="M35" s="99">
+      <c r="M35" s="93">
         <v>12697</v>
       </c>
-      <c r="N35" s="100">
+      <c r="N35" s="94">
         <v>12676</v>
       </c>
-      <c r="O35" s="101">
+      <c r="O35" s="95">
         <v>12662</v>
       </c>
-      <c r="P35" s="102">
+      <c r="P35" s="96">
         <v>12656</v>
       </c>
-      <c r="Q35" s="103">
+      <c r="Q35" s="97">
         <v>12653</v>
       </c>
-      <c r="R35" s="104">
+      <c r="R35" s="98">
         <v>12636</v>
       </c>
-      <c r="S35" s="105">
+      <c r="S35" s="99">
         <v>12632</v>
       </c>
-      <c r="T35" s="106">
+      <c r="T35" s="100">
         <v>12608</v>
       </c>
-      <c r="U35" s="107">
+      <c r="U35" s="101">
         <v>12553</v>
       </c>
-      <c r="V35" s="108">
+      <c r="V35" s="102">
         <v>12528</v>
       </c>
-      <c r="W35" s="75">
+      <c r="W35" s="69">
         <v>12512</v>
       </c>
-      <c r="X35" s="73">
+      <c r="X35" s="67">
         <v>12483</v>
       </c>
-      <c r="AB35" s="75">
+      <c r="Y35" s="69">
         <v>12477</v>
       </c>
-      <c r="AC35" s="75">
+      <c r="Z35" s="69">
         <v>12472</v>
       </c>
-      <c r="AD35" s="75">
+      <c r="AA35" s="69">
         <v>12457</v>
       </c>
-      <c r="AE35" s="75">
+      <c r="AB35" s="69">
         <v>12443</v>
       </c>
-      <c r="AF35" s="73">
+      <c r="AC35" s="67">
         <v>12441</v>
       </c>
-      <c r="AG35" s="75">
+      <c r="AD35" s="69">
         <v>12405</v>
       </c>
-      <c r="AH35" s="73">
+      <c r="AE35" s="67">
         <v>12411</v>
       </c>
-      <c r="AI35" s="73">
+      <c r="AF35" s="67">
         <v>12401</v>
       </c>
+      <c r="AG35" s="26">
+        <v>12328</v>
+      </c>
     </row>
-    <row r="36" spans="1:35">
-      <c r="A36" s="67" t="s">
+    <row r="36" spans="1:33">
+      <c r="A36" s="61" t="s">
         <v>25</v>
       </c>
-      <c r="B36" s="72">
+      <c r="B36" s="66">
         <v>27389</v>
       </c>
-      <c r="C36" s="72">
+      <c r="C36" s="66">
         <v>27339</v>
       </c>
-      <c r="D36" s="72">
+      <c r="D36" s="66">
         <v>27325</v>
       </c>
-      <c r="E36" s="92">
+      <c r="E36" s="86">
         <v>27344</v>
       </c>
-      <c r="F36" s="93">
+      <c r="F36" s="87">
         <v>27339</v>
       </c>
-      <c r="G36" s="75">
+      <c r="G36" s="69">
         <v>27339</v>
       </c>
-      <c r="H36" s="94">
+      <c r="H36" s="88">
         <v>27318</v>
       </c>
-      <c r="I36" s="95">
+      <c r="I36" s="89">
         <v>27263</v>
       </c>
-      <c r="J36" s="96">
+      <c r="J36" s="90">
         <v>27176</v>
       </c>
-      <c r="K36" s="97">
+      <c r="K36" s="91">
         <v>27162</v>
       </c>
-      <c r="L36" s="98">
+      <c r="L36" s="92">
         <v>27146</v>
       </c>
-      <c r="M36" s="99">
+      <c r="M36" s="93">
         <v>27113</v>
       </c>
-      <c r="N36" s="100">
+      <c r="N36" s="94">
         <v>27084</v>
       </c>
-      <c r="O36" s="101">
+      <c r="O36" s="95">
         <v>27036</v>
       </c>
-      <c r="P36" s="102">
+      <c r="P36" s="96">
         <v>26983</v>
       </c>
-      <c r="Q36" s="103">
+      <c r="Q36" s="97">
         <v>26986</v>
       </c>
-      <c r="R36" s="104">
+      <c r="R36" s="98">
         <v>26954</v>
       </c>
-      <c r="S36" s="105">
+      <c r="S36" s="99">
         <v>26947</v>
       </c>
-      <c r="T36" s="106">
+      <c r="T36" s="100">
         <v>26917</v>
       </c>
-      <c r="U36" s="107">
+      <c r="U36" s="101">
         <v>26846</v>
       </c>
-      <c r="V36" s="108">
+      <c r="V36" s="102">
         <v>26757</v>
       </c>
-      <c r="W36" s="75">
+      <c r="W36" s="69">
         <v>26736</v>
       </c>
-      <c r="X36" s="73">
+      <c r="X36" s="67">
         <v>26702</v>
       </c>
-      <c r="AB36" s="75">
+      <c r="Y36" s="69">
         <v>26671</v>
       </c>
-      <c r="AC36" s="75">
+      <c r="Z36" s="69">
         <v>26652</v>
       </c>
-      <c r="AD36" s="75">
+      <c r="AA36" s="69">
         <v>26627</v>
       </c>
-      <c r="AE36" s="75">
+      <c r="AB36" s="69">
         <v>26616</v>
       </c>
-      <c r="AF36" s="73">
+      <c r="AC36" s="67">
         <v>26592</v>
       </c>
-      <c r="AG36" s="75">
+      <c r="AD36" s="69">
         <v>26561</v>
       </c>
-      <c r="AH36" s="73">
+      <c r="AE36" s="67">
         <v>26535</v>
       </c>
-      <c r="AI36" s="73">
+      <c r="AF36" s="67">
         <v>26458</v>
       </c>
+      <c r="AG36" s="26">
+        <v>26397</v>
+      </c>
     </row>
-    <row r="37" spans="1:35">
-      <c r="A37" s="67" t="s">
+    <row r="37" spans="1:33">
+      <c r="A37" s="61" t="s">
         <v>26</v>
       </c>
-      <c r="B37" s="72">
+      <c r="B37" s="66">
         <v>15012</v>
       </c>
-      <c r="C37" s="72">
+      <c r="C37" s="66">
         <v>14996</v>
       </c>
-      <c r="D37" s="72">
+      <c r="D37" s="66">
         <v>14994</v>
       </c>
-      <c r="E37" s="92">
+      <c r="E37" s="86">
         <v>15001</v>
       </c>
-      <c r="F37" s="93">
+      <c r="F37" s="87">
         <v>15005</v>
       </c>
-      <c r="G37" s="75">
+      <c r="G37" s="69">
         <v>15017</v>
       </c>
-      <c r="H37" s="94">
+      <c r="H37" s="88">
         <v>15008</v>
       </c>
-      <c r="I37" s="95">
+      <c r="I37" s="89">
         <v>14977</v>
       </c>
-      <c r="J37" s="96">
+      <c r="J37" s="90">
         <v>14980</v>
       </c>
-      <c r="K37" s="97">
+      <c r="K37" s="91">
         <v>14980</v>
       </c>
-      <c r="L37" s="98">
+      <c r="L37" s="92">
         <v>14959</v>
       </c>
-      <c r="M37" s="99">
+      <c r="M37" s="93">
         <v>14939</v>
       </c>
-      <c r="N37" s="100">
+      <c r="N37" s="94">
         <v>14930</v>
       </c>
-      <c r="O37" s="101">
+      <c r="O37" s="95">
         <v>14919</v>
       </c>
-      <c r="P37" s="102">
+      <c r="P37" s="96">
         <v>14910</v>
       </c>
-      <c r="Q37" s="103">
+      <c r="Q37" s="97">
         <v>14917</v>
       </c>
-      <c r="R37" s="104">
+      <c r="R37" s="98">
         <v>14890</v>
       </c>
-      <c r="S37" s="105">
+      <c r="S37" s="99">
         <v>14867</v>
       </c>
-      <c r="T37" s="106">
+      <c r="T37" s="100">
         <v>14856</v>
       </c>
-      <c r="U37" s="107">
+      <c r="U37" s="101">
         <v>14812</v>
       </c>
-      <c r="V37" s="108">
+      <c r="V37" s="102">
         <v>14772</v>
       </c>
-      <c r="W37" s="75">
+      <c r="W37" s="69">
         <v>14746</v>
       </c>
-      <c r="X37" s="73">
+      <c r="X37" s="67">
         <v>14721</v>
       </c>
-      <c r="AB37" s="75">
+      <c r="Y37" s="69">
         <v>14680</v>
       </c>
-      <c r="AC37" s="75">
+      <c r="Z37" s="69">
         <v>14689</v>
       </c>
-      <c r="AD37" s="75">
+      <c r="AA37" s="69">
         <v>14672</v>
       </c>
-      <c r="AE37" s="75">
+      <c r="AB37" s="69">
         <v>14682</v>
       </c>
-      <c r="AF37" s="73">
+      <c r="AC37" s="67">
         <v>14684</v>
       </c>
-      <c r="AG37" s="75">
+      <c r="AD37" s="69">
         <v>14662</v>
       </c>
-      <c r="AH37" s="73">
+      <c r="AE37" s="67">
         <v>14645</v>
       </c>
-      <c r="AI37" s="73">
+      <c r="AF37" s="67">
         <v>14582</v>
       </c>
+      <c r="AG37" s="26">
+        <v>14530</v>
+      </c>
     </row>
-    <row r="38" spans="1:35">
-      <c r="A38" s="67" t="s">
+    <row r="38" spans="1:33">
+      <c r="A38" s="61" t="s">
         <v>27</v>
       </c>
-      <c r="B38" s="72">
+      <c r="B38" s="66">
         <v>14883</v>
       </c>
-      <c r="C38" s="72">
+      <c r="C38" s="66">
         <v>14908</v>
       </c>
-      <c r="D38" s="72">
+      <c r="D38" s="66">
         <v>14884</v>
       </c>
-      <c r="E38" s="92">
+      <c r="E38" s="86">
         <v>14887</v>
       </c>
-      <c r="F38" s="93">
+      <c r="F38" s="87">
         <v>14862</v>
       </c>
-      <c r="G38" s="75">
+      <c r="G38" s="69">
         <v>14843</v>
       </c>
-      <c r="H38" s="94">
+      <c r="H38" s="88">
         <v>14815</v>
       </c>
-      <c r="I38" s="95">
+      <c r="I38" s="89">
         <v>14795</v>
       </c>
-      <c r="J38" s="96">
+      <c r="J38" s="90">
         <v>14790</v>
       </c>
-      <c r="K38" s="97">
+      <c r="K38" s="91">
         <v>14777</v>
       </c>
-      <c r="L38" s="98">
+      <c r="L38" s="92">
         <v>14763</v>
       </c>
-      <c r="M38" s="99">
+      <c r="M38" s="93">
         <v>14738</v>
       </c>
-      <c r="N38" s="100">
+      <c r="N38" s="94">
         <v>14730</v>
       </c>
-      <c r="O38" s="101">
+      <c r="O38" s="95">
         <v>14736</v>
       </c>
-      <c r="P38" s="102">
+      <c r="P38" s="96">
         <v>14724</v>
       </c>
-      <c r="Q38" s="103">
+      <c r="Q38" s="97">
         <v>14697</v>
       </c>
-      <c r="R38" s="104">
+      <c r="R38" s="98">
         <v>14678</v>
       </c>
-      <c r="S38" s="105">
+      <c r="S38" s="99">
         <v>14672</v>
       </c>
-      <c r="T38" s="106">
+      <c r="T38" s="100">
         <v>14639</v>
       </c>
-      <c r="U38" s="107">
+      <c r="U38" s="101">
         <v>14602</v>
       </c>
-      <c r="V38" s="108">
+      <c r="V38" s="102">
         <v>14552</v>
       </c>
-      <c r="W38" s="75">
+      <c r="W38" s="69">
         <v>14548</v>
       </c>
-      <c r="X38" s="73">
+      <c r="X38" s="67">
         <v>14534</v>
       </c>
-      <c r="AB38" s="75">
+      <c r="Y38" s="69">
         <v>14524</v>
       </c>
-      <c r="AC38" s="75">
+      <c r="Z38" s="69">
         <v>14519</v>
       </c>
-      <c r="AD38" s="75">
+      <c r="AA38" s="69">
         <v>14527</v>
       </c>
-      <c r="AE38" s="75">
+      <c r="AB38" s="69">
         <v>14530</v>
       </c>
-      <c r="AF38" s="73">
+      <c r="AC38" s="67">
         <v>14528</v>
       </c>
-      <c r="AG38" s="75">
+      <c r="AD38" s="69">
         <v>14554</v>
       </c>
-      <c r="AH38" s="73">
+      <c r="AE38" s="67">
         <v>14546</v>
       </c>
-      <c r="AI38" s="73">
+      <c r="AF38" s="67">
         <v>14521</v>
       </c>
+      <c r="AG38" s="26">
+        <v>14471</v>
+      </c>
     </row>
-    <row r="39" spans="1:35">
-      <c r="A39" s="68" t="s">
+    <row r="39" spans="1:33">
+      <c r="A39" s="62" t="s">
         <v>28</v>
       </c>
-      <c r="B39" s="72">
+      <c r="B39" s="66">
         <v>14562</v>
       </c>
-      <c r="C39" s="72">
+      <c r="C39" s="66">
         <v>14533</v>
       </c>
-      <c r="D39" s="72">
+      <c r="D39" s="66">
         <v>14545</v>
       </c>
-      <c r="E39" s="92">
+      <c r="E39" s="86">
         <v>14545</v>
       </c>
-      <c r="F39" s="93">
+      <c r="F39" s="87">
         <v>14532</v>
       </c>
-      <c r="G39" s="75">
+      <c r="G39" s="69">
         <v>14495</v>
       </c>
-      <c r="H39" s="94">
+      <c r="H39" s="88">
         <v>14492</v>
       </c>
-      <c r="I39" s="95">
+      <c r="I39" s="89">
         <v>14484</v>
       </c>
-      <c r="J39" s="96">
+      <c r="J39" s="90">
         <v>14456</v>
       </c>
-      <c r="K39" s="97">
+      <c r="K39" s="91">
         <v>14443</v>
       </c>
-      <c r="L39" s="98">
+      <c r="L39" s="92">
         <v>14436</v>
       </c>
-      <c r="M39" s="99">
+      <c r="M39" s="93">
         <v>14389</v>
       </c>
-      <c r="N39" s="100">
+      <c r="N39" s="94">
         <v>14371</v>
       </c>
-      <c r="O39" s="101">
+      <c r="O39" s="95">
         <v>14291</v>
       </c>
-      <c r="P39" s="102">
+      <c r="P39" s="96">
         <v>14289</v>
       </c>
-      <c r="Q39" s="103">
+      <c r="Q39" s="97">
         <v>14292</v>
       </c>
-      <c r="R39" s="104">
+      <c r="R39" s="98">
         <v>14294</v>
       </c>
-      <c r="S39" s="105">
+      <c r="S39" s="99">
         <v>14247</v>
       </c>
-      <c r="T39" s="106">
+      <c r="T39" s="100">
         <v>14225</v>
       </c>
-      <c r="U39" s="107">
+      <c r="U39" s="101">
         <v>14199</v>
       </c>
-      <c r="V39" s="108">
+      <c r="V39" s="102">
         <v>14164</v>
       </c>
-      <c r="W39" s="75">
+      <c r="W39" s="69">
         <v>14148</v>
       </c>
-      <c r="X39" s="73">
+      <c r="X39" s="67">
         <v>14114</v>
       </c>
-      <c r="AB39" s="75">
+      <c r="Y39" s="69">
         <v>14099</v>
       </c>
-      <c r="AC39" s="75">
+      <c r="Z39" s="69">
         <v>14080</v>
       </c>
-      <c r="AD39" s="75">
+      <c r="AA39" s="69">
         <v>14070</v>
       </c>
-      <c r="AE39" s="75">
+      <c r="AB39" s="69">
         <v>14076</v>
       </c>
-      <c r="AF39" s="73">
+      <c r="AC39" s="67">
         <v>14071</v>
       </c>
-      <c r="AG39" s="75">
+      <c r="AD39" s="69">
         <v>14075</v>
       </c>
-      <c r="AH39" s="73">
+      <c r="AE39" s="67">
         <v>14065</v>
       </c>
-      <c r="AI39" s="73">
+      <c r="AF39" s="67">
         <v>14037</v>
       </c>
+      <c r="AG39" s="26">
+        <v>14002</v>
+      </c>
     </row>
-    <row r="40" spans="1:35" hidden="1">
-[...27 lines deleted...]
-      <c r="AI40" s="69"/>
+    <row r="40" spans="1:33" ht="15">
+      <c r="A40" s="227" t="s">
+        <v>1</v>
+      </c>
+      <c r="B40" s="227"/>
+      <c r="C40" s="227"/>
+      <c r="D40" s="227"/>
+      <c r="E40" s="227"/>
+      <c r="F40" s="227"/>
+      <c r="G40" s="227"/>
+      <c r="H40" s="227"/>
+      <c r="I40" s="227"/>
+      <c r="J40" s="227"/>
+      <c r="K40" s="227"/>
+      <c r="L40" s="227"/>
+      <c r="M40" s="227"/>
+      <c r="N40" s="227"/>
+      <c r="O40" s="227"/>
+      <c r="P40" s="227"/>
+      <c r="Q40" s="227"/>
+      <c r="R40" s="227"/>
+      <c r="S40" s="227"/>
+      <c r="T40" s="227"/>
+      <c r="U40" s="227"/>
+      <c r="V40" s="227"/>
+      <c r="W40" s="227"/>
+      <c r="X40" s="213"/>
+      <c r="Y40" s="213"/>
+      <c r="Z40" s="213"/>
+      <c r="AA40" s="213"/>
+      <c r="AB40" s="213"/>
+      <c r="AC40" s="213"/>
+      <c r="AD40" s="213"/>
+      <c r="AE40" s="213"/>
+      <c r="AF40" s="213"/>
     </row>
-    <row r="41" spans="1:35" ht="15">
-[...36 lines deleted...]
-      <c r="AI41" s="217"/>
+    <row r="41" spans="1:33">
+      <c r="A41" s="60" t="s">
+        <v>20</v>
+      </c>
+      <c r="B41" s="65">
+        <v>389875</v>
+      </c>
+      <c r="C41" s="65">
+        <v>389923</v>
+      </c>
+      <c r="D41" s="65">
+        <v>390152</v>
+      </c>
+      <c r="E41" s="6">
+        <v>390303</v>
+      </c>
+      <c r="F41" s="6">
+        <v>390483</v>
+      </c>
+      <c r="G41" s="7">
+        <v>390844</v>
+      </c>
+      <c r="H41" s="6">
+        <v>390877</v>
+      </c>
+      <c r="I41" s="6">
+        <v>390685</v>
+      </c>
+      <c r="J41" s="6">
+        <v>390858</v>
+      </c>
+      <c r="K41" s="6">
+        <v>390791</v>
+      </c>
+      <c r="L41" s="6">
+        <v>390577</v>
+      </c>
+      <c r="M41" s="6">
+        <v>390742</v>
+      </c>
+      <c r="N41" s="6">
+        <v>390994</v>
+      </c>
+      <c r="O41" s="6">
+        <v>390794</v>
+      </c>
+      <c r="P41" s="6">
+        <v>390764</v>
+      </c>
+      <c r="Q41" s="6">
+        <v>391095</v>
+      </c>
+      <c r="R41" s="8">
+        <v>391490</v>
+      </c>
+      <c r="S41" s="6">
+        <v>391747</v>
+      </c>
+      <c r="T41" s="16">
+        <v>391873</v>
+      </c>
+      <c r="U41" s="16">
+        <v>391795</v>
+      </c>
+      <c r="V41" s="16">
+        <v>392109</v>
+      </c>
+      <c r="W41" s="16">
+        <v>392139</v>
+      </c>
+      <c r="X41" s="16">
+        <v>392316</v>
+      </c>
+      <c r="Y41" s="202">
+        <v>392715</v>
+      </c>
+      <c r="Z41" s="69">
+        <v>392995</v>
+      </c>
+      <c r="AA41" s="69">
+        <v>392990</v>
+      </c>
+      <c r="AB41" s="69">
+        <v>393035</v>
+      </c>
+      <c r="AC41" s="204">
+        <v>393304</v>
+      </c>
+      <c r="AD41" s="34">
+        <v>393632</v>
+      </c>
+      <c r="AE41" s="67">
+        <v>393727</v>
+      </c>
+      <c r="AF41" s="69">
+        <v>394186</v>
+      </c>
+      <c r="AG41" s="69">
+        <v>394339</v>
+      </c>
     </row>
-    <row r="42" spans="1:35">
-      <c r="A42" s="66" t="s">
+    <row r="42" spans="1:33">
+      <c r="A42" s="61" t="s">
+        <v>21</v>
+      </c>
+      <c r="B42" s="38">
+        <v>323282</v>
+      </c>
+      <c r="C42" s="26">
+        <v>323236</v>
+      </c>
+      <c r="D42" s="26">
+        <v>323353</v>
+      </c>
+      <c r="E42" s="27">
+        <v>323471</v>
+      </c>
+      <c r="F42" s="39">
+        <v>323483</v>
+      </c>
+      <c r="G42" s="16">
+        <v>323687</v>
+      </c>
+      <c r="H42" s="16">
+        <v>324158</v>
+      </c>
+      <c r="I42" s="40">
+        <v>324518</v>
+      </c>
+      <c r="J42" s="41">
+        <v>325273</v>
+      </c>
+      <c r="K42" s="42">
+        <v>325508</v>
+      </c>
+      <c r="L42" s="42">
+        <v>325582</v>
+      </c>
+      <c r="M42" s="43">
+        <v>325922</v>
+      </c>
+      <c r="N42" s="16">
+        <v>326134</v>
+      </c>
+      <c r="O42" s="27">
+        <v>326059</v>
+      </c>
+      <c r="P42" s="27">
+        <v>326042</v>
+      </c>
+      <c r="Q42" s="44">
+        <v>326344</v>
+      </c>
+      <c r="R42" s="44">
+        <v>326743</v>
+      </c>
+      <c r="S42" s="34">
+        <v>326978</v>
+      </c>
+      <c r="T42" s="27">
+        <v>327192</v>
+      </c>
+      <c r="U42" s="27">
+        <v>327194</v>
+      </c>
+      <c r="V42" s="27">
+        <v>327599</v>
+      </c>
+      <c r="W42" s="45">
+        <v>327710</v>
+      </c>
+      <c r="X42" s="16">
+        <v>327962</v>
+      </c>
+      <c r="Y42" s="202">
+        <v>328394</v>
+      </c>
+      <c r="Z42" s="69">
+        <v>328616</v>
+      </c>
+      <c r="AA42" s="69">
+        <v>328627</v>
+      </c>
+      <c r="AB42" s="69">
+        <v>328707</v>
+      </c>
+      <c r="AC42" s="204">
+        <v>328897</v>
+      </c>
+      <c r="AD42" s="34">
+        <v>329137</v>
+      </c>
+      <c r="AE42" s="67">
+        <v>329247</v>
+      </c>
+      <c r="AF42" s="69">
+        <v>329712</v>
+      </c>
+      <c r="AG42" s="69">
+        <v>329989</v>
+      </c>
+    </row>
+    <row r="43" spans="1:33">
+      <c r="A43" s="61" t="s">
+        <v>22</v>
+      </c>
+      <c r="B43" s="38">
+        <v>66590</v>
+      </c>
+      <c r="C43" s="26">
+        <v>66684</v>
+      </c>
+      <c r="D43" s="26">
+        <v>66796</v>
+      </c>
+      <c r="E43" s="27">
+        <v>66832</v>
+      </c>
+      <c r="F43" s="39">
+        <v>67000</v>
+      </c>
+      <c r="G43" s="16">
+        <v>67157</v>
+      </c>
+      <c r="H43" s="16">
+        <v>66719</v>
+      </c>
+      <c r="I43" s="40">
+        <v>66167</v>
+      </c>
+      <c r="J43" s="41">
+        <v>65585</v>
+      </c>
+      <c r="K43" s="42">
+        <v>65283</v>
+      </c>
+      <c r="L43" s="42">
+        <v>64995</v>
+      </c>
+      <c r="M43" s="43">
+        <v>64820</v>
+      </c>
+      <c r="N43" s="16">
+        <v>64860</v>
+      </c>
+      <c r="O43" s="27">
+        <v>64735</v>
+      </c>
+      <c r="P43" s="27">
+        <v>64722</v>
+      </c>
+      <c r="Q43" s="44">
+        <v>64751</v>
+      </c>
+      <c r="R43" s="44">
+        <v>64747</v>
+      </c>
+      <c r="S43" s="34">
+        <v>64769</v>
+      </c>
+      <c r="T43" s="27">
+        <v>64681</v>
+      </c>
+      <c r="U43" s="27">
+        <v>64601</v>
+      </c>
+      <c r="V43" s="27">
+        <v>64510</v>
+      </c>
+      <c r="W43" s="45">
+        <v>64429</v>
+      </c>
+      <c r="X43" s="16">
+        <v>64354</v>
+      </c>
+      <c r="Y43" s="202">
+        <v>64321</v>
+      </c>
+      <c r="Z43" s="69">
+        <v>64379</v>
+      </c>
+      <c r="AA43" s="69">
+        <v>64363</v>
+      </c>
+      <c r="AB43" s="69">
+        <v>64328</v>
+      </c>
+      <c r="AC43" s="204">
+        <v>64407</v>
+      </c>
+      <c r="AD43" s="34">
+        <v>64495</v>
+      </c>
+      <c r="AE43" s="67">
+        <v>64480</v>
+      </c>
+      <c r="AF43" s="69">
+        <v>64474</v>
+      </c>
+      <c r="AG43" s="69">
+        <v>64350</v>
+      </c>
+    </row>
+    <row r="44" spans="1:33" ht="15">
+      <c r="A44" s="224" t="s">
+        <v>3</v>
+      </c>
+      <c r="B44" s="224"/>
+      <c r="C44" s="224"/>
+      <c r="D44" s="224"/>
+      <c r="E44" s="224"/>
+      <c r="F44" s="224"/>
+      <c r="G44" s="224"/>
+      <c r="H44" s="224"/>
+      <c r="I44" s="224"/>
+      <c r="J44" s="224"/>
+      <c r="K44" s="224"/>
+      <c r="L44" s="224"/>
+      <c r="M44" s="224"/>
+      <c r="N44" s="224"/>
+      <c r="O44" s="224"/>
+      <c r="P44" s="224"/>
+      <c r="Q44" s="224"/>
+      <c r="R44" s="224"/>
+      <c r="S44" s="224"/>
+      <c r="T44" s="224"/>
+      <c r="U44" s="224"/>
+      <c r="V44" s="224"/>
+      <c r="W44" s="224"/>
+      <c r="X44" s="213"/>
+      <c r="Y44" s="213"/>
+      <c r="Z44" s="213"/>
+      <c r="AA44" s="213"/>
+      <c r="AB44" s="213"/>
+      <c r="AC44" s="213"/>
+      <c r="AD44" s="213"/>
+      <c r="AE44" s="213"/>
+      <c r="AF44" s="213"/>
+    </row>
+    <row r="45" spans="1:33">
+      <c r="A45" s="60" t="s">
         <v>20</v>
       </c>
-      <c r="B42" s="71">
-[...93 lines deleted...]
-        <v>394186</v>
+      <c r="B45" s="12">
+        <v>188589</v>
+      </c>
+      <c r="C45" s="12">
+        <v>188617</v>
+      </c>
+      <c r="D45" s="12">
+        <v>188801</v>
+      </c>
+      <c r="E45" s="12">
+        <v>188812</v>
+      </c>
+      <c r="F45" s="12">
+        <v>188941</v>
+      </c>
+      <c r="G45" s="12">
+        <v>189144</v>
+      </c>
+      <c r="H45" s="12">
+        <v>189195</v>
+      </c>
+      <c r="I45" s="12">
+        <v>189085</v>
+      </c>
+      <c r="J45" s="12">
+        <v>189130</v>
+      </c>
+      <c r="K45" s="12">
+        <v>189111</v>
+      </c>
+      <c r="L45" s="12">
+        <v>189026</v>
+      </c>
+      <c r="M45" s="12">
+        <v>189076</v>
+      </c>
+      <c r="N45" s="13">
+        <v>189262</v>
+      </c>
+      <c r="O45" s="13">
+        <v>189096</v>
+      </c>
+      <c r="P45" s="13">
+        <v>189166</v>
+      </c>
+      <c r="Q45" s="6">
+        <v>189354</v>
+      </c>
+      <c r="R45" s="14">
+        <v>189486</v>
+      </c>
+      <c r="S45" s="14">
+        <v>189625</v>
+      </c>
+      <c r="T45" s="14">
+        <v>189689</v>
+      </c>
+      <c r="U45" s="14">
+        <v>189639</v>
+      </c>
+      <c r="V45" s="16">
+        <v>189770</v>
+      </c>
+      <c r="W45" s="16">
+        <v>189832</v>
+      </c>
+      <c r="X45" s="67">
+        <v>189861</v>
+      </c>
+      <c r="Y45" s="69">
+        <v>190053</v>
+      </c>
+      <c r="Z45" s="69">
+        <v>190237</v>
+      </c>
+      <c r="AA45" s="69">
+        <v>190262</v>
+      </c>
+      <c r="AB45" s="69">
+        <v>190211</v>
+      </c>
+      <c r="AC45" s="67">
+        <v>190323</v>
+      </c>
+      <c r="AD45" s="69">
+        <v>190516</v>
+      </c>
+      <c r="AE45" s="67">
+        <v>190550</v>
+      </c>
+      <c r="AF45" s="69">
+        <v>190782</v>
+      </c>
+      <c r="AG45" s="69">
+        <v>190836</v>
       </c>
     </row>
-    <row r="43" spans="1:35">
-      <c r="A43" s="67" t="s">
+    <row r="46" spans="1:33">
+      <c r="A46" s="61" t="s">
         <v>21</v>
       </c>
-      <c r="B43" s="40">
-[...90 lines deleted...]
-        <v>329712</v>
+      <c r="B46" s="12">
+        <v>155377</v>
+      </c>
+      <c r="C46" s="12">
+        <v>155360</v>
+      </c>
+      <c r="D46" s="12">
+        <v>155471</v>
+      </c>
+      <c r="E46" s="103">
+        <v>155488</v>
+      </c>
+      <c r="F46" s="104">
+        <v>155532</v>
+      </c>
+      <c r="G46" s="69">
+        <v>155648</v>
+      </c>
+      <c r="H46" s="105">
+        <v>155888</v>
+      </c>
+      <c r="I46" s="106">
+        <v>156014</v>
+      </c>
+      <c r="J46" s="107">
+        <v>156306</v>
+      </c>
+      <c r="K46" s="108">
+        <v>156414</v>
+      </c>
+      <c r="L46" s="109">
+        <v>156456</v>
+      </c>
+      <c r="M46" s="110">
+        <v>156583</v>
+      </c>
+      <c r="N46" s="111">
+        <v>156755</v>
+      </c>
+      <c r="O46" s="112">
+        <v>156648</v>
+      </c>
+      <c r="P46" s="113">
+        <v>156719</v>
+      </c>
+      <c r="Q46" s="114">
+        <v>156883</v>
+      </c>
+      <c r="R46" s="115">
+        <v>157015</v>
+      </c>
+      <c r="S46" s="116">
+        <v>157138</v>
+      </c>
+      <c r="T46" s="117">
+        <v>157249</v>
+      </c>
+      <c r="U46" s="118">
+        <v>157248</v>
+      </c>
+      <c r="V46" s="119">
+        <v>157435</v>
+      </c>
+      <c r="W46" s="69">
+        <v>157523</v>
+      </c>
+      <c r="X46" s="67">
+        <v>157589</v>
+      </c>
+      <c r="Y46" s="69">
+        <v>157800</v>
+      </c>
+      <c r="Z46" s="69">
+        <v>157955</v>
+      </c>
+      <c r="AA46" s="69">
+        <v>157983</v>
+      </c>
+      <c r="AB46" s="69">
+        <v>157962</v>
+      </c>
+      <c r="AC46" s="67">
+        <v>158039</v>
+      </c>
+      <c r="AD46" s="69">
+        <v>158185</v>
+      </c>
+      <c r="AE46" s="67">
+        <v>158227</v>
+      </c>
+      <c r="AF46" s="67">
+        <v>158449</v>
+      </c>
+      <c r="AG46" s="69">
+        <v>158567</v>
       </c>
     </row>
-    <row r="44" spans="1:35">
-      <c r="A44" s="67" t="s">
+    <row r="47" spans="1:33">
+      <c r="A47" s="61" t="s">
         <v>22</v>
       </c>
-      <c r="B44" s="40">
-[...90 lines deleted...]
-        <v>64474</v>
+      <c r="B47" s="12">
+        <v>33212</v>
+      </c>
+      <c r="C47" s="12">
+        <v>33257</v>
+      </c>
+      <c r="D47" s="12">
+        <v>33330</v>
+      </c>
+      <c r="E47" s="103">
+        <v>33324</v>
+      </c>
+      <c r="F47" s="104">
+        <v>33409</v>
+      </c>
+      <c r="G47" s="69">
+        <v>33496</v>
+      </c>
+      <c r="H47" s="105">
+        <v>33307</v>
+      </c>
+      <c r="I47" s="106">
+        <v>33071</v>
+      </c>
+      <c r="J47" s="107">
+        <v>32824</v>
+      </c>
+      <c r="K47" s="108">
+        <v>32697</v>
+      </c>
+      <c r="L47" s="109">
+        <v>32570</v>
+      </c>
+      <c r="M47" s="110">
+        <v>32493</v>
+      </c>
+      <c r="N47" s="111">
+        <v>32507</v>
+      </c>
+      <c r="O47" s="112">
+        <v>32448</v>
+      </c>
+      <c r="P47" s="113">
+        <v>32447</v>
+      </c>
+      <c r="Q47" s="114">
+        <v>32471</v>
+      </c>
+      <c r="R47" s="115">
+        <v>32471</v>
+      </c>
+      <c r="S47" s="116">
+        <v>32487</v>
+      </c>
+      <c r="T47" s="117">
+        <v>32440</v>
+      </c>
+      <c r="U47" s="118">
+        <v>32391</v>
+      </c>
+      <c r="V47" s="119">
+        <v>32335</v>
+      </c>
+      <c r="W47" s="69">
+        <v>32309</v>
+      </c>
+      <c r="X47" s="67">
+        <v>32272</v>
+      </c>
+      <c r="Y47" s="69">
+        <v>32253</v>
+      </c>
+      <c r="Z47" s="69">
+        <v>32282</v>
+      </c>
+      <c r="AA47" s="69">
+        <v>32279</v>
+      </c>
+      <c r="AB47" s="69">
+        <v>32249</v>
+      </c>
+      <c r="AC47" s="67">
+        <v>32284</v>
+      </c>
+      <c r="AD47" s="69">
+        <v>32331</v>
+      </c>
+      <c r="AE47" s="67">
+        <v>32323</v>
+      </c>
+      <c r="AF47" s="67">
+        <v>32333</v>
+      </c>
+      <c r="AG47" s="69">
+        <v>32269</v>
       </c>
     </row>
-    <row r="45" spans="1:35" ht="15">
-      <c r="A45" s="216" t="s">
+    <row r="48" spans="1:33" ht="15">
+      <c r="A48" s="224" t="s">
+        <v>4</v>
+      </c>
+      <c r="B48" s="224"/>
+      <c r="C48" s="224"/>
+      <c r="D48" s="224"/>
+      <c r="E48" s="224"/>
+      <c r="F48" s="224"/>
+      <c r="G48" s="224"/>
+      <c r="H48" s="224"/>
+      <c r="I48" s="224"/>
+      <c r="J48" s="224"/>
+      <c r="K48" s="224"/>
+      <c r="L48" s="224"/>
+      <c r="M48" s="224"/>
+      <c r="N48" s="224"/>
+      <c r="O48" s="224"/>
+      <c r="P48" s="224"/>
+      <c r="Q48" s="224"/>
+      <c r="R48" s="224"/>
+      <c r="S48" s="224"/>
+      <c r="T48" s="224"/>
+      <c r="U48" s="224"/>
+      <c r="V48" s="224"/>
+      <c r="W48" s="224"/>
+      <c r="X48" s="213"/>
+      <c r="Y48" s="213"/>
+      <c r="Z48" s="213"/>
+      <c r="AA48" s="213"/>
+      <c r="AB48" s="213"/>
+      <c r="AC48" s="213"/>
+      <c r="AD48" s="213"/>
+      <c r="AE48" s="213"/>
+      <c r="AF48" s="213"/>
+    </row>
+    <row r="49" spans="1:33">
+      <c r="A49" s="60" t="s">
+        <v>20</v>
+      </c>
+      <c r="B49" s="12">
+        <v>201286</v>
+      </c>
+      <c r="C49" s="12">
+        <v>201306</v>
+      </c>
+      <c r="D49" s="12">
+        <v>201351</v>
+      </c>
+      <c r="E49" s="12">
+        <v>201491</v>
+      </c>
+      <c r="F49" s="12">
+        <v>201542</v>
+      </c>
+      <c r="G49" s="12">
+        <v>189144</v>
+      </c>
+      <c r="H49" s="12">
+        <v>201682</v>
+      </c>
+      <c r="I49" s="12">
+        <v>201600</v>
+      </c>
+      <c r="J49" s="12">
+        <v>201728</v>
+      </c>
+      <c r="K49" s="12">
+        <v>201680</v>
+      </c>
+      <c r="L49" s="12">
+        <v>201551</v>
+      </c>
+      <c r="M49" s="12">
+        <v>201666</v>
+      </c>
+      <c r="N49" s="13">
+        <v>201732</v>
+      </c>
+      <c r="O49" s="13">
+        <v>201698</v>
+      </c>
+      <c r="P49" s="13">
+        <v>201598</v>
+      </c>
+      <c r="Q49" s="6">
+        <v>201741</v>
+      </c>
+      <c r="R49" s="14">
+        <v>202004</v>
+      </c>
+      <c r="S49" s="14">
+        <v>202122</v>
+      </c>
+      <c r="T49" s="15">
+        <v>202184</v>
+      </c>
+      <c r="U49" s="15">
+        <v>202156</v>
+      </c>
+      <c r="V49" s="16">
+        <v>202339</v>
+      </c>
+      <c r="W49" s="16">
+        <v>202307</v>
+      </c>
+      <c r="X49" s="67">
+        <v>202455</v>
+      </c>
+      <c r="Y49" s="69">
+        <v>202662</v>
+      </c>
+      <c r="Z49" s="69">
+        <v>202733</v>
+      </c>
+      <c r="AA49" s="69">
+        <v>202752</v>
+      </c>
+      <c r="AB49" s="69">
+        <v>202824</v>
+      </c>
+      <c r="AC49" s="67">
+        <v>202981</v>
+      </c>
+      <c r="AD49" s="69">
+        <v>203116</v>
+      </c>
+      <c r="AE49" s="67">
+        <v>203177</v>
+      </c>
+      <c r="AF49" s="67">
+        <v>203404</v>
+      </c>
+      <c r="AG49" s="69">
+        <v>203503</v>
+      </c>
+    </row>
+    <row r="50" spans="1:33">
+      <c r="A50" s="61" t="s">
+        <v>21</v>
+      </c>
+      <c r="B50" s="12">
+        <v>167918</v>
+      </c>
+      <c r="C50" s="12">
+        <v>167889</v>
+      </c>
+      <c r="D50" s="12">
+        <v>167895</v>
+      </c>
+      <c r="E50" s="120">
+        <v>167983</v>
+      </c>
+      <c r="F50" s="121">
+        <v>167951</v>
+      </c>
+      <c r="G50" s="69">
+        <v>168039</v>
+      </c>
+      <c r="H50" s="122">
+        <v>168270</v>
+      </c>
+      <c r="I50" s="123">
+        <v>168504</v>
+      </c>
+      <c r="J50" s="124">
+        <v>168967</v>
+      </c>
+      <c r="K50" s="125">
+        <v>169094</v>
+      </c>
+      <c r="L50" s="126">
+        <v>169126</v>
+      </c>
+      <c r="M50" s="127">
+        <v>169339</v>
+      </c>
+      <c r="N50" s="128">
+        <v>169379</v>
+      </c>
+      <c r="O50" s="129">
+        <v>169411</v>
+      </c>
+      <c r="P50" s="130">
+        <v>169323</v>
+      </c>
+      <c r="Q50" s="131">
+        <v>169461</v>
+      </c>
+      <c r="R50" s="132">
+        <v>169728</v>
+      </c>
+      <c r="S50" s="133">
+        <v>169840</v>
+      </c>
+      <c r="T50" s="134">
+        <v>169943</v>
+      </c>
+      <c r="U50" s="135">
+        <v>169946</v>
+      </c>
+      <c r="V50" s="136">
+        <v>170164</v>
+      </c>
+      <c r="W50" s="69">
+        <v>170187</v>
+      </c>
+      <c r="X50" s="67">
+        <v>170373</v>
+      </c>
+      <c r="Y50" s="69">
+        <v>170594</v>
+      </c>
+      <c r="Z50" s="69">
+        <v>170633</v>
+      </c>
+      <c r="AA50" s="69">
+        <v>170667</v>
+      </c>
+      <c r="AB50" s="69">
+        <v>170745</v>
+      </c>
+      <c r="AC50" s="67">
+        <v>170858</v>
+      </c>
+      <c r="AD50" s="69">
+        <v>170952</v>
+      </c>
+      <c r="AE50" s="67">
+        <v>171020</v>
+      </c>
+      <c r="AF50" s="67">
+        <v>171263</v>
+      </c>
+      <c r="AG50" s="69">
+        <v>171422</v>
+      </c>
+    </row>
+    <row r="51" spans="1:33">
+      <c r="A51" s="61" t="s">
+        <v>22</v>
+      </c>
+      <c r="B51" s="67">
+        <v>33368</v>
+      </c>
+      <c r="C51" s="67">
+        <v>33417</v>
+      </c>
+      <c r="D51" s="67">
+        <v>33456</v>
+      </c>
+      <c r="E51" s="120">
+        <v>33508</v>
+      </c>
+      <c r="F51" s="121">
+        <v>33591</v>
+      </c>
+      <c r="G51" s="69">
+        <v>33661</v>
+      </c>
+      <c r="H51" s="122">
+        <v>33412</v>
+      </c>
+      <c r="I51" s="123">
+        <v>33096</v>
+      </c>
+      <c r="J51" s="124">
+        <v>32761</v>
+      </c>
+      <c r="K51" s="125">
+        <v>32586</v>
+      </c>
+      <c r="L51" s="126">
+        <v>32425</v>
+      </c>
+      <c r="M51" s="127">
+        <v>32327</v>
+      </c>
+      <c r="N51" s="128">
+        <v>32353</v>
+      </c>
+      <c r="O51" s="129">
+        <v>32287</v>
+      </c>
+      <c r="P51" s="130">
+        <v>32275</v>
+      </c>
+      <c r="Q51" s="131">
+        <v>32280</v>
+      </c>
+      <c r="R51" s="132">
+        <v>32276</v>
+      </c>
+      <c r="S51" s="133">
+        <v>32282</v>
+      </c>
+      <c r="T51" s="134">
+        <v>32241</v>
+      </c>
+      <c r="U51" s="135">
+        <v>32210</v>
+      </c>
+      <c r="V51" s="136">
+        <v>32175</v>
+      </c>
+      <c r="W51" s="69">
+        <v>32120</v>
+      </c>
+      <c r="X51" s="67">
+        <v>32082</v>
+      </c>
+      <c r="Y51" s="69">
+        <v>32068</v>
+      </c>
+      <c r="Z51" s="69">
+        <v>32100</v>
+      </c>
+      <c r="AA51" s="69">
+        <v>32085</v>
+      </c>
+      <c r="AB51" s="69">
+        <v>32079</v>
+      </c>
+      <c r="AC51" s="67">
+        <v>32123</v>
+      </c>
+      <c r="AD51" s="69">
+        <v>32164</v>
+      </c>
+      <c r="AE51" s="67">
+        <v>32157</v>
+      </c>
+      <c r="AF51" s="67">
+        <v>32141</v>
+      </c>
+      <c r="AG51" s="69">
+        <v>32081</v>
+      </c>
+    </row>
+    <row r="52" spans="1:33" ht="15">
+      <c r="A52" s="227" t="s">
+        <v>2</v>
+      </c>
+      <c r="B52" s="227"/>
+      <c r="C52" s="227"/>
+      <c r="D52" s="227"/>
+      <c r="E52" s="227"/>
+      <c r="F52" s="227"/>
+      <c r="G52" s="227"/>
+      <c r="H52" s="227"/>
+      <c r="I52" s="227"/>
+      <c r="J52" s="227"/>
+      <c r="K52" s="227"/>
+      <c r="L52" s="227"/>
+      <c r="M52" s="227"/>
+      <c r="N52" s="227"/>
+      <c r="O52" s="227"/>
+      <c r="P52" s="227"/>
+      <c r="Q52" s="227"/>
+      <c r="R52" s="227"/>
+      <c r="S52" s="227"/>
+      <c r="T52" s="227"/>
+      <c r="U52" s="227"/>
+      <c r="V52" s="227"/>
+      <c r="W52" s="227"/>
+      <c r="X52" s="213"/>
+      <c r="Y52" s="213"/>
+      <c r="Z52" s="213"/>
+      <c r="AA52" s="213"/>
+      <c r="AB52" s="213"/>
+      <c r="AC52" s="213"/>
+      <c r="AD52" s="213"/>
+      <c r="AE52" s="213"/>
+      <c r="AF52" s="213"/>
+    </row>
+    <row r="53" spans="1:33">
+      <c r="A53" s="60" t="s">
+        <v>20</v>
+      </c>
+      <c r="B53" s="65">
+        <v>314203</v>
+      </c>
+      <c r="C53" s="65">
+        <v>314988</v>
+      </c>
+      <c r="D53" s="65">
+        <v>315749</v>
+      </c>
+      <c r="E53" s="6">
+        <v>316408</v>
+      </c>
+      <c r="F53" s="6">
+        <v>317126</v>
+      </c>
+      <c r="G53" s="7">
+        <v>317446</v>
+      </c>
+      <c r="H53" s="6">
+        <v>317652</v>
+      </c>
+      <c r="I53" s="6">
+        <v>317979</v>
+      </c>
+      <c r="J53" s="6">
+        <v>318136</v>
+      </c>
+      <c r="K53" s="6">
+        <v>318611</v>
+      </c>
+      <c r="L53" s="6">
+        <v>319230</v>
+      </c>
+      <c r="M53" s="6">
+        <v>319531</v>
+      </c>
+      <c r="N53" s="6">
+        <v>319882</v>
+      </c>
+      <c r="O53" s="6">
+        <v>320522</v>
+      </c>
+      <c r="P53" s="6">
+        <v>321080</v>
+      </c>
+      <c r="Q53" s="6">
+        <v>321385</v>
+      </c>
+      <c r="R53" s="8">
+        <v>321513</v>
+      </c>
+      <c r="S53" s="6">
+        <v>321788</v>
+      </c>
+      <c r="T53" s="13">
+        <v>321982</v>
+      </c>
+      <c r="U53" s="13">
+        <v>322077</v>
+      </c>
+      <c r="V53" s="16">
+        <v>321824</v>
+      </c>
+      <c r="W53" s="16">
+        <v>322074</v>
+      </c>
+      <c r="X53" s="16">
+        <v>322455</v>
+      </c>
+      <c r="Y53" s="202">
+        <v>322713</v>
+      </c>
+      <c r="Z53" s="69">
+        <v>323076</v>
+      </c>
+      <c r="AA53" s="69">
+        <v>323387</v>
+      </c>
+      <c r="AB53" s="204">
+        <v>323690</v>
+      </c>
+      <c r="AC53" s="67">
+        <v>324043</v>
+      </c>
+      <c r="AD53" s="209">
+        <v>324230</v>
+      </c>
+      <c r="AE53" s="69">
+        <v>324523</v>
+      </c>
+      <c r="AF53" s="67">
+        <v>324340</v>
+      </c>
+      <c r="AG53" s="69">
+        <v>324162</v>
+      </c>
+    </row>
+    <row r="54" spans="1:33">
+      <c r="A54" s="61" t="s">
+        <v>21</v>
+      </c>
+      <c r="B54" s="46">
+        <v>88990</v>
+      </c>
+      <c r="C54" s="26">
+        <v>90041</v>
+      </c>
+      <c r="D54" s="26">
+        <v>90769</v>
+      </c>
+      <c r="E54" s="27">
+        <v>91369</v>
+      </c>
+      <c r="F54" s="47">
+        <v>92204</v>
+      </c>
+      <c r="G54" s="16">
+        <v>92747</v>
+      </c>
+      <c r="H54" s="16">
+        <v>93074</v>
+      </c>
+      <c r="I54" s="48">
+        <v>93701</v>
+      </c>
+      <c r="J54" s="49">
+        <v>94090</v>
+      </c>
+      <c r="K54" s="50">
+        <v>94660</v>
+      </c>
+      <c r="L54" s="50">
+        <v>95392</v>
+      </c>
+      <c r="M54" s="51">
+        <v>95959</v>
+      </c>
+      <c r="N54" s="16">
+        <v>96529</v>
+      </c>
+      <c r="O54" s="27">
+        <v>97439</v>
+      </c>
+      <c r="P54" s="27">
+        <v>98216</v>
+      </c>
+      <c r="Q54" s="52">
+        <v>98597</v>
+      </c>
+      <c r="R54" s="52">
+        <v>98907</v>
+      </c>
+      <c r="S54" s="34">
+        <v>99399</v>
+      </c>
+      <c r="T54" s="27">
+        <v>99833</v>
+      </c>
+      <c r="U54" s="37">
+        <v>100346</v>
+      </c>
+      <c r="V54" s="27">
+        <v>100681</v>
+      </c>
+      <c r="W54" s="53">
+        <v>101181</v>
+      </c>
+      <c r="X54" s="16">
+        <v>101822</v>
+      </c>
+      <c r="Y54" s="202">
+        <v>102235</v>
+      </c>
+      <c r="Z54" s="69">
+        <v>102638</v>
+      </c>
+      <c r="AA54" s="69">
+        <v>103104</v>
+      </c>
+      <c r="AB54" s="204">
+        <v>103459</v>
+      </c>
+      <c r="AC54" s="67">
+        <v>103902</v>
+      </c>
+      <c r="AD54" s="209">
+        <v>104227</v>
+      </c>
+      <c r="AE54" s="69">
+        <v>104540</v>
+      </c>
+      <c r="AF54" s="67">
+        <v>104799</v>
+      </c>
+      <c r="AG54" s="69">
+        <v>105266</v>
+      </c>
+    </row>
+    <row r="55" spans="1:33">
+      <c r="A55" s="61" t="s">
+        <v>22</v>
+      </c>
+      <c r="B55" s="46">
+        <v>20282</v>
+      </c>
+      <c r="C55" s="26">
+        <v>20261</v>
+      </c>
+      <c r="D55" s="26">
+        <v>20267</v>
+      </c>
+      <c r="E55" s="27">
+        <v>20289</v>
+      </c>
+      <c r="F55" s="47">
+        <v>20260</v>
+      </c>
+      <c r="G55" s="16">
+        <v>20158</v>
+      </c>
+      <c r="H55" s="16">
+        <v>20141</v>
+      </c>
+      <c r="I55" s="48">
+        <v>20037</v>
+      </c>
+      <c r="J55" s="49">
+        <v>20015</v>
+      </c>
+      <c r="K55" s="50">
+        <v>20031</v>
+      </c>
+      <c r="L55" s="50">
+        <v>20038</v>
+      </c>
+      <c r="M55" s="51">
+        <v>20010</v>
+      </c>
+      <c r="N55" s="16">
+        <v>19957</v>
+      </c>
+      <c r="O55" s="27">
+        <v>19929</v>
+      </c>
+      <c r="P55" s="27">
+        <v>19912</v>
+      </c>
+      <c r="Q55" s="52">
+        <v>19869</v>
+      </c>
+      <c r="R55" s="52">
+        <v>19844</v>
+      </c>
+      <c r="S55" s="34">
+        <v>19810</v>
+      </c>
+      <c r="T55" s="27">
+        <v>19812</v>
+      </c>
+      <c r="U55" s="37">
+        <v>19763</v>
+      </c>
+      <c r="V55" s="27">
+        <v>19658</v>
+      </c>
+      <c r="W55" s="53">
+        <v>19617</v>
+      </c>
+      <c r="X55" s="16">
+        <v>19601</v>
+      </c>
+      <c r="Y55" s="202">
+        <v>19581</v>
+      </c>
+      <c r="Z55" s="69">
+        <v>19579</v>
+      </c>
+      <c r="AA55" s="69">
+        <v>19567</v>
+      </c>
+      <c r="AB55" s="204">
+        <v>19568</v>
+      </c>
+      <c r="AC55" s="67">
+        <v>19567</v>
+      </c>
+      <c r="AD55" s="209">
+        <v>19560</v>
+      </c>
+      <c r="AE55" s="67">
+        <v>19589</v>
+      </c>
+      <c r="AF55" s="67">
+        <v>19518</v>
+      </c>
+      <c r="AG55" s="69">
+        <v>19434</v>
+      </c>
+    </row>
+    <row r="56" spans="1:33">
+      <c r="A56" s="61" t="s">
+        <v>23</v>
+      </c>
+      <c r="B56" s="46">
+        <v>32799</v>
+      </c>
+      <c r="C56" s="26">
+        <v>32732</v>
+      </c>
+      <c r="D56" s="26">
+        <v>32755</v>
+      </c>
+      <c r="E56" s="27">
+        <v>32766</v>
+      </c>
+      <c r="F56" s="47">
+        <v>32719</v>
+      </c>
+      <c r="G56" s="16">
+        <v>32698</v>
+      </c>
+      <c r="H56" s="16">
+        <v>32689</v>
+      </c>
+      <c r="I56" s="48">
+        <v>32663</v>
+      </c>
+      <c r="J56" s="49">
+        <v>32655</v>
+      </c>
+      <c r="K56" s="50">
+        <v>32642</v>
+      </c>
+      <c r="L56" s="31">
+        <v>32628</v>
+      </c>
+      <c r="M56" s="51">
+        <v>32617</v>
+      </c>
+      <c r="N56" s="16">
+        <v>32623</v>
+      </c>
+      <c r="O56" s="27">
+        <v>32586</v>
+      </c>
+      <c r="P56" s="27">
+        <v>32591</v>
+      </c>
+      <c r="Q56" s="52">
+        <v>32601</v>
+      </c>
+      <c r="R56" s="52">
+        <v>32619</v>
+      </c>
+      <c r="S56" s="34">
+        <v>32618</v>
+      </c>
+      <c r="T56" s="27">
+        <v>32575</v>
+      </c>
+      <c r="U56" s="37">
+        <v>32523</v>
+      </c>
+      <c r="V56" s="27">
+        <v>32448</v>
+      </c>
+      <c r="W56" s="53">
+        <v>32450</v>
+      </c>
+      <c r="X56" s="16">
+        <v>32399</v>
+      </c>
+      <c r="Y56" s="202">
+        <v>32388</v>
+      </c>
+      <c r="Z56" s="69">
+        <v>32428</v>
+      </c>
+      <c r="AA56" s="69">
+        <v>32378</v>
+      </c>
+      <c r="AB56" s="204">
+        <v>32370</v>
+      </c>
+      <c r="AC56" s="67">
+        <v>32349</v>
+      </c>
+      <c r="AD56" s="209">
+        <v>32312</v>
+      </c>
+      <c r="AE56" s="69">
+        <v>32311</v>
+      </c>
+      <c r="AF56" s="67">
+        <v>32273</v>
+      </c>
+      <c r="AG56" s="69">
+        <v>32156</v>
+      </c>
+    </row>
+    <row r="57" spans="1:33">
+      <c r="A57" s="61" t="s">
+        <v>24</v>
+      </c>
+      <c r="B57" s="46">
+        <v>26373</v>
+      </c>
+      <c r="C57" s="26">
+        <v>26351</v>
+      </c>
+      <c r="D57" s="26">
+        <v>26365</v>
+      </c>
+      <c r="E57" s="27">
+        <v>26362</v>
+      </c>
+      <c r="F57" s="47">
+        <v>26382</v>
+      </c>
+      <c r="G57" s="16">
+        <v>26368</v>
+      </c>
+      <c r="H57" s="16">
+        <v>26365</v>
+      </c>
+      <c r="I57" s="48">
+        <v>26312</v>
+      </c>
+      <c r="J57" s="49">
+        <v>26304</v>
+      </c>
+      <c r="K57" s="50">
+        <v>26272</v>
+      </c>
+      <c r="L57" s="31">
+        <v>26264</v>
+      </c>
+      <c r="M57" s="51">
+        <v>26224</v>
+      </c>
+      <c r="N57" s="16">
+        <v>26194</v>
+      </c>
+      <c r="O57" s="27">
+        <v>26166</v>
+      </c>
+      <c r="P57" s="27">
+        <v>26124</v>
+      </c>
+      <c r="Q57" s="52">
+        <v>26098</v>
+      </c>
+      <c r="R57" s="52">
+        <v>26073</v>
+      </c>
+      <c r="S57" s="34">
+        <v>26059</v>
+      </c>
+      <c r="T57" s="27">
+        <v>26031</v>
+      </c>
+      <c r="U57" s="37">
+        <v>25970</v>
+      </c>
+      <c r="V57" s="27">
+        <v>25910</v>
+      </c>
+      <c r="W57" s="53">
+        <v>25877</v>
+      </c>
+      <c r="X57" s="16">
+        <v>25828</v>
+      </c>
+      <c r="Y57" s="202">
+        <v>25831</v>
+      </c>
+      <c r="Z57" s="69">
+        <v>25841</v>
+      </c>
+      <c r="AA57" s="69">
+        <v>25787</v>
+      </c>
+      <c r="AB57" s="204">
+        <v>25789</v>
+      </c>
+      <c r="AC57" s="67">
+        <v>25805</v>
+      </c>
+      <c r="AD57" s="209">
+        <v>25744</v>
+      </c>
+      <c r="AE57" s="69">
+        <v>25753</v>
+      </c>
+      <c r="AF57" s="67">
+        <v>25741</v>
+      </c>
+      <c r="AG57" s="69">
+        <v>25625</v>
+      </c>
+    </row>
+    <row r="58" spans="1:33">
+      <c r="A58" s="61" t="s">
+        <v>25</v>
+      </c>
+      <c r="B58" s="46">
+        <v>56008</v>
+      </c>
+      <c r="C58" s="26">
+        <v>55895</v>
+      </c>
+      <c r="D58" s="26">
+        <v>55875</v>
+      </c>
+      <c r="E58" s="27">
+        <v>55906</v>
+      </c>
+      <c r="F58" s="47">
+        <v>55880</v>
+      </c>
+      <c r="G58" s="16">
+        <v>55880</v>
+      </c>
+      <c r="H58" s="16">
+        <v>55859</v>
+      </c>
+      <c r="I58" s="48">
+        <v>55785</v>
+      </c>
+      <c r="J58" s="49">
+        <v>55626</v>
+      </c>
+      <c r="K58" s="50">
+        <v>55594</v>
+      </c>
+      <c r="L58" s="31">
+        <v>55553</v>
+      </c>
+      <c r="M58" s="51">
+        <v>55490</v>
+      </c>
+      <c r="N58" s="16">
+        <v>55447</v>
+      </c>
+      <c r="O58" s="27">
+        <v>55374</v>
+      </c>
+      <c r="P58" s="27">
+        <v>55270</v>
+      </c>
+      <c r="Q58" s="52">
+        <v>55278</v>
+      </c>
+      <c r="R58" s="52">
+        <v>55219</v>
+      </c>
+      <c r="S58" s="34">
+        <v>55180</v>
+      </c>
+      <c r="T58" s="27">
+        <v>55115</v>
+      </c>
+      <c r="U58" s="37">
+        <v>55014</v>
+      </c>
+      <c r="V58" s="27">
+        <v>54890</v>
+      </c>
+      <c r="W58" s="53">
+        <v>54842</v>
+      </c>
+      <c r="X58" s="16">
+        <v>54807</v>
+      </c>
+      <c r="Y58" s="202">
+        <v>54777</v>
+      </c>
+      <c r="Z58" s="69">
+        <v>54737</v>
+      </c>
+      <c r="AA58" s="69">
+        <v>54688</v>
+      </c>
+      <c r="AB58" s="204">
+        <v>54669</v>
+      </c>
+      <c r="AC58" s="67">
+        <v>54622</v>
+      </c>
+      <c r="AD58" s="209">
+        <v>54576</v>
+      </c>
+      <c r="AE58" s="67">
+        <v>54547</v>
+      </c>
+      <c r="AF58" s="67">
+        <v>54428</v>
+      </c>
+      <c r="AG58" s="69">
+        <v>54318</v>
+      </c>
+    </row>
+    <row r="59" spans="1:33">
+      <c r="A59" s="61" t="s">
+        <v>26</v>
+      </c>
+      <c r="B59" s="56">
+        <v>30869</v>
+      </c>
+      <c r="C59" s="26">
+        <v>30822</v>
+      </c>
+      <c r="D59" s="26">
+        <v>30848</v>
+      </c>
+      <c r="E59" s="37">
+        <v>30833</v>
+      </c>
+      <c r="F59" s="47">
+        <v>30822</v>
+      </c>
+      <c r="G59" s="36">
+        <v>30851</v>
+      </c>
+      <c r="H59" s="36">
+        <v>30835</v>
+      </c>
+      <c r="I59" s="57">
+        <v>30820</v>
+      </c>
+      <c r="J59" s="49">
+        <v>30824</v>
+      </c>
+      <c r="K59" s="50">
+        <v>30827</v>
+      </c>
+      <c r="L59" s="54">
+        <v>30806</v>
+      </c>
+      <c r="M59" s="58">
+        <v>30787</v>
+      </c>
+      <c r="N59" s="36">
+        <v>30768</v>
+      </c>
+      <c r="O59" s="37">
+        <v>30766</v>
+      </c>
+      <c r="P59" s="37">
+        <v>30748</v>
+      </c>
+      <c r="Q59" s="52">
+        <v>30762</v>
+      </c>
+      <c r="R59" s="52">
+        <v>30718</v>
+      </c>
+      <c r="S59" s="34">
+        <v>30672</v>
+      </c>
+      <c r="T59" s="37">
+        <v>30664</v>
+      </c>
+      <c r="U59" s="37">
+        <v>30613</v>
+      </c>
+      <c r="V59" s="37">
+        <v>30530</v>
+      </c>
+      <c r="W59" s="53">
+        <v>30468</v>
+      </c>
+      <c r="X59" s="16">
+        <v>30412</v>
+      </c>
+      <c r="Y59" s="202">
+        <v>30356</v>
+      </c>
+      <c r="Z59" s="69">
+        <v>30364</v>
+      </c>
+      <c r="AA59" s="69">
+        <v>30350</v>
+      </c>
+      <c r="AB59" s="204">
+        <v>30361</v>
+      </c>
+      <c r="AC59" s="67">
+        <v>30371</v>
+      </c>
+      <c r="AD59" s="209">
+        <v>30357</v>
+      </c>
+      <c r="AE59" s="69">
+        <v>30322</v>
+      </c>
+      <c r="AF59" s="67">
+        <v>30181</v>
+      </c>
+      <c r="AG59" s="69">
+        <v>30113</v>
+      </c>
+    </row>
+    <row r="60" spans="1:33">
+      <c r="A60" s="61" t="s">
+        <v>27</v>
+      </c>
+      <c r="B60" s="56">
+        <v>29671</v>
+      </c>
+      <c r="C60" s="26">
+        <v>29709</v>
+      </c>
+      <c r="D60" s="26">
+        <v>29673</v>
+      </c>
+      <c r="E60" s="37">
+        <v>29689</v>
+      </c>
+      <c r="F60" s="47">
+        <v>29675</v>
+      </c>
+      <c r="G60" s="36">
+        <v>29636</v>
+      </c>
+      <c r="H60" s="36">
+        <v>29571</v>
+      </c>
+      <c r="I60" s="57">
+        <v>29547</v>
+      </c>
+      <c r="J60" s="49">
+        <v>29547</v>
+      </c>
+      <c r="K60" s="50">
+        <v>29522</v>
+      </c>
+      <c r="L60" s="54">
+        <v>29509</v>
+      </c>
+      <c r="M60" s="58">
+        <v>29479</v>
+      </c>
+      <c r="N60" s="36">
+        <v>29445</v>
+      </c>
+      <c r="O60" s="37">
+        <v>29457</v>
+      </c>
+      <c r="P60" s="37">
+        <v>29430</v>
+      </c>
+      <c r="Q60" s="52">
+        <v>29397</v>
+      </c>
+      <c r="R60" s="52">
+        <v>29366</v>
+      </c>
+      <c r="S60" s="34">
+        <v>29358</v>
+      </c>
+      <c r="T60" s="37">
+        <v>29305</v>
+      </c>
+      <c r="U60" s="37">
+        <v>29240</v>
+      </c>
+      <c r="V60" s="37">
+        <v>29159</v>
+      </c>
+      <c r="W60" s="53">
+        <v>29150</v>
+      </c>
+      <c r="X60" s="16">
+        <v>29139</v>
+      </c>
+      <c r="Y60" s="202">
+        <v>29129</v>
+      </c>
+      <c r="Z60" s="69">
+        <v>29144</v>
+      </c>
+      <c r="AA60" s="69">
+        <v>29187</v>
+      </c>
+      <c r="AB60" s="205">
+        <v>29138</v>
+      </c>
+      <c r="AC60" s="67">
+        <v>29108</v>
+      </c>
+      <c r="AD60" s="209">
+        <v>29143</v>
+      </c>
+      <c r="AE60" s="69">
+        <v>29143</v>
+      </c>
+      <c r="AF60" s="67">
+        <v>29119</v>
+      </c>
+      <c r="AG60" s="69">
+        <v>29033</v>
+      </c>
+    </row>
+    <row r="61" spans="1:33">
+      <c r="A61" s="62" t="s">
+        <v>28</v>
+      </c>
+      <c r="B61" s="56">
+        <v>29210</v>
+      </c>
+      <c r="C61" s="26">
+        <v>29176</v>
+      </c>
+      <c r="D61" s="26">
+        <v>29196</v>
+      </c>
+      <c r="E61" s="37">
+        <v>29194</v>
+      </c>
+      <c r="F61" s="47">
+        <v>29184</v>
+      </c>
+      <c r="G61" s="36">
+        <v>29108</v>
+      </c>
+      <c r="H61" s="36">
+        <v>29118</v>
+      </c>
+      <c r="I61" s="57">
+        <v>29114</v>
+      </c>
+      <c r="J61" s="49">
+        <v>29075</v>
+      </c>
+      <c r="K61" s="50">
+        <v>29063</v>
+      </c>
+      <c r="L61" s="54">
+        <v>29040</v>
+      </c>
+      <c r="M61" s="58">
+        <v>28965</v>
+      </c>
+      <c r="N61" s="36">
+        <v>28919</v>
+      </c>
+      <c r="O61" s="37">
+        <v>28805</v>
+      </c>
+      <c r="P61" s="37">
+        <v>28789</v>
+      </c>
+      <c r="Q61" s="52">
+        <v>28783</v>
+      </c>
+      <c r="R61" s="52">
+        <v>28767</v>
+      </c>
+      <c r="S61" s="34">
+        <v>28692</v>
+      </c>
+      <c r="T61" s="37">
+        <v>28647</v>
+      </c>
+      <c r="U61" s="37">
+        <v>28608</v>
+      </c>
+      <c r="V61" s="37">
+        <v>28548</v>
+      </c>
+      <c r="W61" s="53">
+        <v>28489</v>
+      </c>
+      <c r="X61" s="16">
+        <v>28447</v>
+      </c>
+      <c r="Y61" s="202">
+        <v>28416</v>
+      </c>
+      <c r="Z61" s="69">
+        <v>28345</v>
+      </c>
+      <c r="AA61" s="69">
+        <v>28326</v>
+      </c>
+      <c r="AB61" s="205">
+        <v>28336</v>
+      </c>
+      <c r="AC61" s="67">
+        <v>28319</v>
+      </c>
+      <c r="AD61" s="209">
+        <v>28311</v>
+      </c>
+      <c r="AE61" s="69">
+        <v>28318</v>
+      </c>
+      <c r="AF61" s="67">
+        <v>28281</v>
+      </c>
+      <c r="AG61" s="69">
+        <v>28217</v>
+      </c>
+    </row>
+    <row r="62" spans="1:33" s="5" customFormat="1" ht="15">
+      <c r="A62" s="224" t="s">
         <v>3</v>
       </c>
-      <c r="B45" s="216"/>
-[...32 lines deleted...]
-      <c r="AI45" s="217"/>
+      <c r="B62" s="224"/>
+      <c r="C62" s="224"/>
+      <c r="D62" s="224"/>
+      <c r="E62" s="224"/>
+      <c r="F62" s="224"/>
+      <c r="G62" s="224"/>
+      <c r="H62" s="224"/>
+      <c r="I62" s="224"/>
+      <c r="J62" s="224"/>
+      <c r="K62" s="224"/>
+      <c r="L62" s="224"/>
+      <c r="M62" s="224"/>
+      <c r="N62" s="224"/>
+      <c r="O62" s="224"/>
+      <c r="P62" s="224"/>
+      <c r="Q62" s="224"/>
+      <c r="R62" s="224"/>
+      <c r="S62" s="224"/>
+      <c r="T62" s="224"/>
+      <c r="U62" s="224"/>
+      <c r="V62" s="224"/>
+      <c r="W62" s="224"/>
+      <c r="X62" s="213"/>
+      <c r="Y62" s="213"/>
+      <c r="Z62" s="213"/>
+      <c r="AA62" s="213"/>
+      <c r="AB62" s="213"/>
+      <c r="AC62" s="213"/>
+      <c r="AD62" s="213"/>
+      <c r="AE62" s="213"/>
+      <c r="AF62" s="213"/>
+      <c r="AG62" s="1"/>
     </row>
-    <row r="46" spans="1:35">
-      <c r="A46" s="66" t="s">
+    <row r="63" spans="1:33">
+      <c r="A63" s="60" t="s">
         <v>20</v>
       </c>
-      <c r="B46" s="13">
-[...90 lines deleted...]
-        <v>190782</v>
+      <c r="B63" s="9">
+        <v>159291</v>
+      </c>
+      <c r="C63" s="9">
+        <v>159666</v>
+      </c>
+      <c r="D63" s="9">
+        <v>160048</v>
+      </c>
+      <c r="E63" s="9">
+        <v>160365</v>
+      </c>
+      <c r="F63" s="9">
+        <v>160705</v>
+      </c>
+      <c r="G63" s="9">
+        <v>160846</v>
+      </c>
+      <c r="H63" s="9">
+        <v>161009</v>
+      </c>
+      <c r="I63" s="9">
+        <v>161255</v>
+      </c>
+      <c r="J63" s="9">
+        <v>161395</v>
+      </c>
+      <c r="K63" s="9">
+        <v>161668</v>
+      </c>
+      <c r="L63" s="9">
+        <v>162017</v>
+      </c>
+      <c r="M63" s="9">
+        <v>162216</v>
+      </c>
+      <c r="N63" s="10">
+        <v>162395</v>
+      </c>
+      <c r="O63" s="10">
+        <v>162774</v>
+      </c>
+      <c r="P63" s="10">
+        <v>163019</v>
+      </c>
+      <c r="Q63" s="7">
+        <v>163175</v>
+      </c>
+      <c r="R63" s="11">
+        <v>163276</v>
+      </c>
+      <c r="S63" s="11">
+        <v>163426</v>
+      </c>
+      <c r="T63" s="11">
+        <v>163547</v>
+      </c>
+      <c r="U63" s="11">
+        <v>163679</v>
+      </c>
+      <c r="V63" s="36">
+        <v>163625</v>
+      </c>
+      <c r="W63" s="36">
+        <v>163768</v>
+      </c>
+      <c r="X63" s="200">
+        <v>163971</v>
+      </c>
+      <c r="Y63" s="69">
+        <v>164136</v>
+      </c>
+      <c r="Z63" s="69">
+        <v>164330</v>
+      </c>
+      <c r="AA63" s="69">
+        <v>164518</v>
+      </c>
+      <c r="AB63" s="26">
+        <v>164698</v>
+      </c>
+      <c r="AC63" s="67">
+        <v>164921</v>
+      </c>
+      <c r="AD63" s="26">
+        <v>165043</v>
+      </c>
+      <c r="AE63" s="69">
+        <v>165256</v>
+      </c>
+      <c r="AF63" s="69">
+        <v>165222</v>
+      </c>
+      <c r="AG63" s="69">
+        <v>165204</v>
       </c>
     </row>
-    <row r="47" spans="1:35">
-      <c r="A47" s="67" t="s">
+    <row r="64" spans="1:33">
+      <c r="A64" s="61" t="s">
         <v>21</v>
       </c>
-      <c r="B47" s="13">
-[...90 lines deleted...]
-        <v>158449</v>
+      <c r="B64" s="9">
+        <v>44859</v>
+      </c>
+      <c r="C64" s="9">
+        <v>45372</v>
+      </c>
+      <c r="D64" s="9">
+        <v>45708</v>
+      </c>
+      <c r="E64" s="26">
+        <v>46003</v>
+      </c>
+      <c r="F64" s="137">
+        <v>46410</v>
+      </c>
+      <c r="G64" s="26">
+        <v>46683</v>
+      </c>
+      <c r="H64" s="138">
+        <v>46901</v>
+      </c>
+      <c r="I64" s="139">
+        <v>47252</v>
+      </c>
+      <c r="J64" s="140">
+        <v>47476</v>
+      </c>
+      <c r="K64" s="141">
+        <v>47784</v>
+      </c>
+      <c r="L64" s="142">
+        <v>48163</v>
+      </c>
+      <c r="M64" s="143">
+        <v>48445</v>
+      </c>
+      <c r="N64" s="144">
+        <v>48731</v>
+      </c>
+      <c r="O64" s="145">
+        <v>49195</v>
+      </c>
+      <c r="P64" s="146">
+        <v>49572</v>
+      </c>
+      <c r="Q64" s="147">
+        <v>49769</v>
+      </c>
+      <c r="R64" s="148">
+        <v>49952</v>
+      </c>
+      <c r="S64" s="149">
+        <v>50210</v>
+      </c>
+      <c r="T64" s="150">
+        <v>50421</v>
+      </c>
+      <c r="U64" s="151">
+        <v>50667</v>
+      </c>
+      <c r="V64" s="152">
+        <v>50829</v>
+      </c>
+      <c r="W64" s="26">
+        <v>51107</v>
+      </c>
+      <c r="X64" s="200">
+        <v>51387</v>
+      </c>
+      <c r="Y64" s="69">
+        <v>51575</v>
+      </c>
+      <c r="Z64" s="69">
+        <v>51791</v>
+      </c>
+      <c r="AA64" s="69">
+        <v>52032</v>
+      </c>
+      <c r="AB64" s="26">
+        <v>52250</v>
+      </c>
+      <c r="AC64" s="67">
+        <v>52508</v>
+      </c>
+      <c r="AD64" s="69">
+        <v>52685</v>
+      </c>
+      <c r="AE64" s="69">
+        <v>52854</v>
+      </c>
+      <c r="AF64" s="67">
+        <v>52997</v>
+      </c>
+      <c r="AG64" s="69">
+        <v>53242</v>
       </c>
     </row>
-    <row r="48" spans="1:35">
-      <c r="A48" s="67" t="s">
+    <row r="65" spans="1:33">
+      <c r="A65" s="61" t="s">
         <v>22</v>
       </c>
-      <c r="B48" s="13">
-[...90 lines deleted...]
-        <v>32333</v>
+      <c r="B65" s="9">
+        <v>10229</v>
+      </c>
+      <c r="C65" s="9">
+        <v>10223</v>
+      </c>
+      <c r="D65" s="9">
+        <v>10230</v>
+      </c>
+      <c r="E65" s="26">
+        <v>10231</v>
+      </c>
+      <c r="F65" s="137">
+        <v>10216</v>
+      </c>
+      <c r="G65" s="26">
+        <v>10165</v>
+      </c>
+      <c r="H65" s="138">
+        <v>10163</v>
+      </c>
+      <c r="I65" s="139">
+        <v>10108</v>
+      </c>
+      <c r="J65" s="140">
+        <v>10095</v>
+      </c>
+      <c r="K65" s="141">
+        <v>10103</v>
+      </c>
+      <c r="L65" s="142">
+        <v>10108</v>
+      </c>
+      <c r="M65" s="143">
+        <v>10105</v>
+      </c>
+      <c r="N65" s="144">
+        <v>10081</v>
+      </c>
+      <c r="O65" s="145">
+        <v>10071</v>
+      </c>
+      <c r="P65" s="146">
+        <v>10057</v>
+      </c>
+      <c r="Q65" s="147">
+        <v>10032</v>
+      </c>
+      <c r="R65" s="148">
+        <v>10021</v>
+      </c>
+      <c r="S65" s="149">
+        <v>10009</v>
+      </c>
+      <c r="T65" s="150">
+        <v>10013</v>
+      </c>
+      <c r="U65" s="151">
+        <v>9990</v>
+      </c>
+      <c r="V65" s="152">
+        <v>9948</v>
+      </c>
+      <c r="W65" s="26">
+        <v>9939</v>
+      </c>
+      <c r="X65" s="200">
+        <v>9925</v>
+      </c>
+      <c r="Y65" s="69">
+        <v>9920</v>
+      </c>
+      <c r="Z65" s="69">
+        <v>9915</v>
+      </c>
+      <c r="AA65" s="69">
+        <v>9916</v>
+      </c>
+      <c r="AB65" s="69">
+        <v>9919</v>
+      </c>
+      <c r="AC65" s="67">
+        <v>9929</v>
+      </c>
+      <c r="AD65" s="69">
+        <v>9926</v>
+      </c>
+      <c r="AE65" s="69">
+        <v>9951</v>
+      </c>
+      <c r="AF65" s="69">
+        <v>9913</v>
+      </c>
+      <c r="AG65" s="69">
+        <v>9868</v>
       </c>
     </row>
-    <row r="49" spans="1:35" ht="15">
-      <c r="A49" s="216" t="s">
+    <row r="66" spans="1:33">
+      <c r="A66" s="61" t="s">
+        <v>23</v>
+      </c>
+      <c r="B66" s="66">
+        <v>16712</v>
+      </c>
+      <c r="C66" s="9">
+        <v>16671</v>
+      </c>
+      <c r="D66" s="66">
+        <v>16692</v>
+      </c>
+      <c r="E66" s="69">
+        <v>16699</v>
+      </c>
+      <c r="F66" s="153">
+        <v>16669</v>
+      </c>
+      <c r="G66" s="69">
+        <v>16634</v>
+      </c>
+      <c r="H66" s="154">
+        <v>16619</v>
+      </c>
+      <c r="I66" s="155">
+        <v>16603</v>
+      </c>
+      <c r="J66" s="156">
+        <v>16599</v>
+      </c>
+      <c r="K66" s="157">
+        <v>16598</v>
+      </c>
+      <c r="L66" s="158">
+        <v>16602</v>
+      </c>
+      <c r="M66" s="159">
+        <v>16597</v>
+      </c>
+      <c r="N66" s="160">
+        <v>16601</v>
+      </c>
+      <c r="O66" s="161">
+        <v>16584</v>
+      </c>
+      <c r="P66" s="162">
+        <v>16591</v>
+      </c>
+      <c r="Q66" s="163">
+        <v>16601</v>
+      </c>
+      <c r="R66" s="164">
+        <v>16612</v>
+      </c>
+      <c r="S66" s="165">
+        <v>16611</v>
+      </c>
+      <c r="T66" s="166">
+        <v>16596</v>
+      </c>
+      <c r="U66" s="167">
+        <v>16589</v>
+      </c>
+      <c r="V66" s="168">
+        <v>16584</v>
+      </c>
+      <c r="W66" s="69">
+        <v>16586</v>
+      </c>
+      <c r="X66" s="67">
+        <v>16580</v>
+      </c>
+      <c r="Y66" s="69">
+        <v>16583</v>
+      </c>
+      <c r="Z66" s="69">
+        <v>16605</v>
+      </c>
+      <c r="AA66" s="69">
+        <v>16585</v>
+      </c>
+      <c r="AB66" s="69">
+        <v>16583</v>
+      </c>
+      <c r="AC66" s="67">
+        <v>16575</v>
+      </c>
+      <c r="AD66" s="69">
+        <v>16558</v>
+      </c>
+      <c r="AE66" s="69">
+        <v>16570</v>
+      </c>
+      <c r="AF66" s="67">
+        <v>16561</v>
+      </c>
+      <c r="AG66" s="69">
+        <v>16516</v>
+      </c>
+    </row>
+    <row r="67" spans="1:33">
+      <c r="A67" s="61" t="s">
+        <v>24</v>
+      </c>
+      <c r="B67" s="66">
+        <v>13586</v>
+      </c>
+      <c r="C67" s="9">
+        <v>13581</v>
+      </c>
+      <c r="D67" s="66">
+        <v>13581</v>
+      </c>
+      <c r="E67" s="69">
+        <v>13587</v>
+      </c>
+      <c r="F67" s="153">
+        <v>13587</v>
+      </c>
+      <c r="G67" s="69">
+        <v>13583</v>
+      </c>
+      <c r="H67" s="154">
+        <v>13576</v>
+      </c>
+      <c r="I67" s="155">
+        <v>13545</v>
+      </c>
+      <c r="J67" s="156">
+        <v>13555</v>
+      </c>
+      <c r="K67" s="157">
+        <v>13539</v>
+      </c>
+      <c r="L67" s="158">
+        <v>13540</v>
+      </c>
+      <c r="M67" s="159">
+        <v>13527</v>
+      </c>
+      <c r="N67" s="160">
+        <v>13518</v>
+      </c>
+      <c r="O67" s="161">
+        <v>13504</v>
+      </c>
+      <c r="P67" s="162">
+        <v>13468</v>
+      </c>
+      <c r="Q67" s="163">
+        <v>13445</v>
+      </c>
+      <c r="R67" s="164">
+        <v>13437</v>
+      </c>
+      <c r="S67" s="165">
+        <v>13427</v>
+      </c>
+      <c r="T67" s="166">
+        <v>13423</v>
+      </c>
+      <c r="U67" s="167">
+        <v>13417</v>
+      </c>
+      <c r="V67" s="168">
+        <v>13382</v>
+      </c>
+      <c r="W67" s="69">
+        <v>13365</v>
+      </c>
+      <c r="X67" s="67">
+        <v>13345</v>
+      </c>
+      <c r="Y67" s="69">
+        <v>13354</v>
+      </c>
+      <c r="Z67" s="69">
+        <v>13369</v>
+      </c>
+      <c r="AA67" s="69">
+        <v>13330</v>
+      </c>
+      <c r="AB67" s="69">
+        <v>13346</v>
+      </c>
+      <c r="AC67" s="67">
+        <v>13364</v>
+      </c>
+      <c r="AD67" s="69">
+        <v>13339</v>
+      </c>
+      <c r="AE67" s="69">
+        <v>13342</v>
+      </c>
+      <c r="AF67" s="69">
+        <v>13340</v>
+      </c>
+      <c r="AG67" s="69">
+        <v>13297</v>
+      </c>
+    </row>
+    <row r="68" spans="1:33">
+      <c r="A68" s="61" t="s">
+        <v>25</v>
+      </c>
+      <c r="B68" s="66">
+        <v>28611</v>
+      </c>
+      <c r="C68" s="9">
+        <v>28548</v>
+      </c>
+      <c r="D68" s="66">
+        <v>28542</v>
+      </c>
+      <c r="E68" s="69">
+        <v>28562</v>
+      </c>
+      <c r="F68" s="153">
+        <v>28541</v>
+      </c>
+      <c r="G68" s="69">
+        <v>28541</v>
+      </c>
+      <c r="H68" s="154">
+        <v>28541</v>
+      </c>
+      <c r="I68" s="155">
+        <v>28522</v>
+      </c>
+      <c r="J68" s="156">
+        <v>28450</v>
+      </c>
+      <c r="K68" s="157">
+        <v>28432</v>
+      </c>
+      <c r="L68" s="158">
+        <v>28407</v>
+      </c>
+      <c r="M68" s="159">
+        <v>28377</v>
+      </c>
+      <c r="N68" s="160">
+        <v>28363</v>
+      </c>
+      <c r="O68" s="161">
+        <v>28338</v>
+      </c>
+      <c r="P68" s="162">
+        <v>28287</v>
+      </c>
+      <c r="Q68" s="163">
+        <v>28292</v>
+      </c>
+      <c r="R68" s="164">
+        <v>28265</v>
+      </c>
+      <c r="S68" s="165">
+        <v>28233</v>
+      </c>
+      <c r="T68" s="166">
+        <v>28198</v>
+      </c>
+      <c r="U68" s="167">
+        <v>28168</v>
+      </c>
+      <c r="V68" s="168">
+        <v>28133</v>
+      </c>
+      <c r="W68" s="69">
+        <v>28106</v>
+      </c>
+      <c r="X68" s="67">
+        <v>28105</v>
+      </c>
+      <c r="Y68" s="69">
+        <v>28106</v>
+      </c>
+      <c r="Z68" s="69">
+        <v>28085</v>
+      </c>
+      <c r="AA68" s="69">
+        <v>28061</v>
+      </c>
+      <c r="AB68" s="69">
+        <v>28053</v>
+      </c>
+      <c r="AC68" s="67">
+        <v>28030</v>
+      </c>
+      <c r="AD68" s="69">
+        <v>28015</v>
+      </c>
+      <c r="AE68" s="69">
+        <v>28012</v>
+      </c>
+      <c r="AF68" s="67">
+        <v>27970</v>
+      </c>
+      <c r="AG68" s="69">
+        <v>27921</v>
+      </c>
+    </row>
+    <row r="69" spans="1:33">
+      <c r="A69" s="61" t="s">
+        <v>26</v>
+      </c>
+      <c r="B69" s="66">
+        <v>15852</v>
+      </c>
+      <c r="C69" s="9">
+        <v>15821</v>
+      </c>
+      <c r="D69" s="66">
+        <v>15849</v>
+      </c>
+      <c r="E69" s="69">
+        <v>15832</v>
+      </c>
+      <c r="F69" s="153">
+        <v>15817</v>
+      </c>
+      <c r="G69" s="69">
+        <v>15834</v>
+      </c>
+      <c r="H69" s="154">
+        <v>15827</v>
+      </c>
+      <c r="I69" s="155">
+        <v>15843</v>
+      </c>
+      <c r="J69" s="156">
+        <v>15844</v>
+      </c>
+      <c r="K69" s="157">
+        <v>15847</v>
+      </c>
+      <c r="L69" s="158">
+        <v>15847</v>
+      </c>
+      <c r="M69" s="159">
+        <v>15848</v>
+      </c>
+      <c r="N69" s="160">
+        <v>15838</v>
+      </c>
+      <c r="O69" s="161">
+        <v>15847</v>
+      </c>
+      <c r="P69" s="162">
+        <v>15838</v>
+      </c>
+      <c r="Q69" s="163">
+        <v>15845</v>
+      </c>
+      <c r="R69" s="164">
+        <v>15828</v>
+      </c>
+      <c r="S69" s="165">
+        <v>15805</v>
+      </c>
+      <c r="T69" s="166">
+        <v>15808</v>
+      </c>
+      <c r="U69" s="167">
+        <v>15801</v>
+      </c>
+      <c r="V69" s="168">
+        <v>15758</v>
+      </c>
+      <c r="W69" s="69">
+        <v>15722</v>
+      </c>
+      <c r="X69" s="67">
+        <v>15691</v>
+      </c>
+      <c r="Y69" s="69">
+        <v>15676</v>
+      </c>
+      <c r="Z69" s="69">
+        <v>15675</v>
+      </c>
+      <c r="AA69" s="69">
+        <v>15678</v>
+      </c>
+      <c r="AB69" s="69">
+        <v>15679</v>
+      </c>
+      <c r="AC69" s="67">
+        <v>15687</v>
+      </c>
+      <c r="AD69" s="69">
+        <v>15695</v>
+      </c>
+      <c r="AE69" s="69">
+        <v>15677</v>
+      </c>
+      <c r="AF69" s="69">
+        <v>15599</v>
+      </c>
+      <c r="AG69" s="69">
+        <v>15583</v>
+      </c>
+    </row>
+    <row r="70" spans="1:33">
+      <c r="A70" s="61" t="s">
+        <v>27</v>
+      </c>
+      <c r="B70" s="66">
+        <v>14796</v>
+      </c>
+      <c r="C70" s="9">
+        <v>14809</v>
+      </c>
+      <c r="D70" s="66">
+        <v>14797</v>
+      </c>
+      <c r="E70" s="69">
+        <v>14802</v>
+      </c>
+      <c r="F70" s="153">
+        <v>14813</v>
+      </c>
+      <c r="G70" s="69">
+        <v>14793</v>
+      </c>
+      <c r="H70" s="154">
+        <v>14756</v>
+      </c>
+      <c r="I70" s="155">
+        <v>14752</v>
+      </c>
+      <c r="J70" s="156">
+        <v>14757</v>
+      </c>
+      <c r="K70" s="157">
+        <v>14745</v>
+      </c>
+      <c r="L70" s="158">
+        <v>14746</v>
+      </c>
+      <c r="M70" s="159">
+        <v>14741</v>
+      </c>
+      <c r="N70" s="160">
+        <v>14715</v>
+      </c>
+      <c r="O70" s="161">
+        <v>14721</v>
+      </c>
+      <c r="P70" s="162">
+        <v>14706</v>
+      </c>
+      <c r="Q70" s="163">
+        <v>14700</v>
+      </c>
+      <c r="R70" s="164">
+        <v>14688</v>
+      </c>
+      <c r="S70" s="165">
+        <v>14686</v>
+      </c>
+      <c r="T70" s="166">
+        <v>14666</v>
+      </c>
+      <c r="U70" s="167">
+        <v>14638</v>
+      </c>
+      <c r="V70" s="168">
+        <v>14607</v>
+      </c>
+      <c r="W70" s="69">
+        <v>14602</v>
+      </c>
+      <c r="X70" s="67">
+        <v>14605</v>
+      </c>
+      <c r="Y70" s="69">
+        <v>14605</v>
+      </c>
+      <c r="Z70" s="69">
+        <v>14625</v>
+      </c>
+      <c r="AA70" s="69">
+        <v>14660</v>
+      </c>
+      <c r="AB70" s="69">
+        <v>14608</v>
+      </c>
+      <c r="AC70" s="67">
+        <v>14580</v>
+      </c>
+      <c r="AD70" s="69">
+        <v>14589</v>
+      </c>
+      <c r="AE70" s="67">
+        <v>14597</v>
+      </c>
+      <c r="AF70" s="67">
+        <v>14598</v>
+      </c>
+      <c r="AG70" s="69">
+        <v>14562</v>
+      </c>
+    </row>
+    <row r="71" spans="1:33">
+      <c r="A71" s="62" t="s">
+        <v>28</v>
+      </c>
+      <c r="B71" s="66">
+        <v>14646</v>
+      </c>
+      <c r="C71" s="9">
+        <v>14641</v>
+      </c>
+      <c r="D71" s="66">
+        <v>14649</v>
+      </c>
+      <c r="E71" s="69">
+        <v>14649</v>
+      </c>
+      <c r="F71" s="153">
+        <v>14652</v>
+      </c>
+      <c r="G71" s="69">
+        <v>14613</v>
+      </c>
+      <c r="H71" s="154">
+        <v>14626</v>
+      </c>
+      <c r="I71" s="155">
+        <v>14630</v>
+      </c>
+      <c r="J71" s="156">
+        <v>14619</v>
+      </c>
+      <c r="K71" s="157">
+        <v>14620</v>
+      </c>
+      <c r="L71" s="158">
+        <v>14604</v>
+      </c>
+      <c r="M71" s="159">
+        <v>14576</v>
+      </c>
+      <c r="N71" s="160">
+        <v>14548</v>
+      </c>
+      <c r="O71" s="161">
+        <v>14514</v>
+      </c>
+      <c r="P71" s="162">
+        <v>14500</v>
+      </c>
+      <c r="Q71" s="163">
+        <v>14491</v>
+      </c>
+      <c r="R71" s="164">
+        <v>14473</v>
+      </c>
+      <c r="S71" s="165">
+        <v>14445</v>
+      </c>
+      <c r="T71" s="166">
+        <v>14422</v>
+      </c>
+      <c r="U71" s="167">
+        <v>14409</v>
+      </c>
+      <c r="V71" s="168">
+        <v>14384</v>
+      </c>
+      <c r="W71" s="69">
+        <v>14341</v>
+      </c>
+      <c r="X71" s="67">
+        <v>14333</v>
+      </c>
+      <c r="Y71" s="69">
+        <v>14317</v>
+      </c>
+      <c r="Z71" s="69">
+        <v>14265</v>
+      </c>
+      <c r="AA71" s="69">
+        <v>14256</v>
+      </c>
+      <c r="AB71" s="69">
+        <v>14260</v>
+      </c>
+      <c r="AC71" s="67">
+        <v>14248</v>
+      </c>
+      <c r="AD71" s="69">
+        <v>14236</v>
+      </c>
+      <c r="AE71" s="67">
+        <v>14253</v>
+      </c>
+      <c r="AF71" s="67">
+        <v>14244</v>
+      </c>
+      <c r="AG71" s="69">
+        <v>14215</v>
+      </c>
+    </row>
+    <row r="72" spans="1:33" s="5" customFormat="1" ht="15">
+      <c r="A72" s="224" t="s">
         <v>4</v>
       </c>
-      <c r="B49" s="216"/>
-[...32 lines deleted...]
-      <c r="AI49" s="217"/>
+      <c r="B72" s="224"/>
+      <c r="C72" s="224"/>
+      <c r="D72" s="224"/>
+      <c r="E72" s="224"/>
+      <c r="F72" s="224"/>
+      <c r="G72" s="224"/>
+      <c r="H72" s="224"/>
+      <c r="I72" s="224"/>
+      <c r="J72" s="224"/>
+      <c r="K72" s="224"/>
+      <c r="L72" s="224"/>
+      <c r="M72" s="224"/>
+      <c r="N72" s="224"/>
+      <c r="O72" s="224"/>
+      <c r="P72" s="224"/>
+      <c r="Q72" s="224"/>
+      <c r="R72" s="224"/>
+      <c r="S72" s="224"/>
+      <c r="T72" s="224"/>
+      <c r="U72" s="224"/>
+      <c r="V72" s="224"/>
+      <c r="W72" s="224"/>
+      <c r="X72" s="213"/>
+      <c r="Y72" s="213"/>
+      <c r="Z72" s="213"/>
+      <c r="AA72" s="213"/>
+      <c r="AB72" s="213"/>
+      <c r="AC72" s="213"/>
+      <c r="AD72" s="213"/>
+      <c r="AE72" s="213"/>
+      <c r="AF72" s="213"/>
+      <c r="AG72" s="1"/>
     </row>
-    <row r="50" spans="1:35">
-      <c r="A50" s="66" t="s">
+    <row r="73" spans="1:33">
+      <c r="A73" s="60" t="s">
         <v>20</v>
       </c>
-      <c r="B50" s="13">
-[...90 lines deleted...]
-        <v>203404</v>
+      <c r="B73" s="12">
+        <v>154912</v>
+      </c>
+      <c r="C73" s="12">
+        <v>155322</v>
+      </c>
+      <c r="D73" s="12">
+        <v>155701</v>
+      </c>
+      <c r="E73" s="12">
+        <v>156043</v>
+      </c>
+      <c r="F73" s="12">
+        <v>156421</v>
+      </c>
+      <c r="G73" s="12">
+        <v>156600</v>
+      </c>
+      <c r="H73" s="12">
+        <v>156643</v>
+      </c>
+      <c r="I73" s="12">
+        <v>156724</v>
+      </c>
+      <c r="J73" s="12">
+        <v>156741</v>
+      </c>
+      <c r="K73" s="12">
+        <v>156943</v>
+      </c>
+      <c r="L73" s="12">
+        <v>157213</v>
+      </c>
+      <c r="M73" s="12">
+        <v>157315</v>
+      </c>
+      <c r="N73" s="13">
+        <v>157487</v>
+      </c>
+      <c r="O73" s="13">
+        <v>157748</v>
+      </c>
+      <c r="P73" s="13">
+        <v>158061</v>
+      </c>
+      <c r="Q73" s="6">
+        <v>158210</v>
+      </c>
+      <c r="R73" s="14">
+        <v>158237</v>
+      </c>
+      <c r="S73" s="14">
+        <v>158362</v>
+      </c>
+      <c r="T73" s="15">
+        <v>158435</v>
+      </c>
+      <c r="U73" s="15">
+        <v>158398</v>
+      </c>
+      <c r="V73" s="16">
+        <v>158199</v>
+      </c>
+      <c r="W73" s="16">
+        <v>158306</v>
+      </c>
+      <c r="X73" s="200">
+        <v>158484</v>
+      </c>
+      <c r="Y73" s="26">
+        <v>158577</v>
+      </c>
+      <c r="Z73" s="26">
+        <v>158746</v>
+      </c>
+      <c r="AA73" s="26">
+        <v>158869</v>
+      </c>
+      <c r="AB73" s="26">
+        <v>158992</v>
+      </c>
+      <c r="AC73" s="67">
+        <v>159122</v>
+      </c>
+      <c r="AD73" s="69">
+        <v>159187</v>
+      </c>
+      <c r="AE73" s="67">
+        <v>159267</v>
+      </c>
+      <c r="AF73" s="67">
+        <v>159118</v>
+      </c>
+      <c r="AG73" s="69">
+        <v>158958</v>
       </c>
     </row>
-    <row r="51" spans="1:35">
-      <c r="A51" s="67" t="s">
+    <row r="74" spans="1:33">
+      <c r="A74" s="61" t="s">
         <v>21</v>
       </c>
-      <c r="B51" s="13">
-[...90 lines deleted...]
-        <v>171263</v>
+      <c r="B74" s="12">
+        <v>44132</v>
+      </c>
+      <c r="C74" s="12">
+        <v>44670</v>
+      </c>
+      <c r="D74" s="12">
+        <v>45062</v>
+      </c>
+      <c r="E74" s="69">
+        <v>45366</v>
+      </c>
+      <c r="F74" s="169">
+        <v>45794</v>
+      </c>
+      <c r="G74" s="69">
+        <v>46064</v>
+      </c>
+      <c r="H74" s="170">
+        <v>46173</v>
+      </c>
+      <c r="I74" s="171">
+        <v>46449</v>
+      </c>
+      <c r="J74" s="172">
+        <v>46614</v>
+      </c>
+      <c r="K74" s="173">
+        <v>46876</v>
+      </c>
+      <c r="L74" s="174">
+        <v>47229</v>
+      </c>
+      <c r="M74" s="175">
+        <v>47514</v>
+      </c>
+      <c r="N74" s="176">
+        <v>47798</v>
+      </c>
+      <c r="O74" s="177">
+        <v>48244</v>
+      </c>
+      <c r="P74" s="178">
+        <v>48644</v>
+      </c>
+      <c r="Q74" s="179">
+        <v>48828</v>
+      </c>
+      <c r="R74" s="180">
+        <v>48955</v>
+      </c>
+      <c r="S74" s="181">
+        <v>49189</v>
+      </c>
+      <c r="T74" s="182">
+        <v>49412</v>
+      </c>
+      <c r="U74" s="183">
+        <v>49679</v>
+      </c>
+      <c r="V74" s="184">
+        <v>49852</v>
+      </c>
+      <c r="W74" s="69">
+        <v>50074</v>
+      </c>
+      <c r="X74" s="67">
+        <v>50435</v>
+      </c>
+      <c r="Y74" s="26">
+        <v>50660</v>
+      </c>
+      <c r="Z74" s="26">
+        <v>50847</v>
+      </c>
+      <c r="AA74" s="26">
+        <v>51072</v>
+      </c>
+      <c r="AB74" s="26">
+        <v>51209</v>
+      </c>
+      <c r="AC74" s="67">
+        <v>51394</v>
+      </c>
+      <c r="AD74" s="69">
+        <v>51542</v>
+      </c>
+      <c r="AE74" s="67">
+        <v>51686</v>
+      </c>
+      <c r="AF74" s="67">
+        <v>51802</v>
+      </c>
+      <c r="AG74" s="69">
+        <v>52024</v>
       </c>
     </row>
-    <row r="52" spans="1:35">
-      <c r="A52" s="67" t="s">
+    <row r="75" spans="1:33">
+      <c r="A75" s="61" t="s">
         <v>22</v>
       </c>
-      <c r="B52" s="73">
-[...90 lines deleted...]
-        <v>32141</v>
+      <c r="B75" s="12">
+        <v>10057</v>
+      </c>
+      <c r="C75" s="12">
+        <v>10042</v>
+      </c>
+      <c r="D75" s="12">
+        <v>10041</v>
+      </c>
+      <c r="E75" s="69">
+        <v>10058</v>
+      </c>
+      <c r="F75" s="169">
+        <v>10044</v>
+      </c>
+      <c r="G75" s="69">
+        <v>9993</v>
+      </c>
+      <c r="H75" s="170">
+        <v>9978</v>
+      </c>
+      <c r="I75" s="171">
+        <v>9929</v>
+      </c>
+      <c r="J75" s="172">
+        <v>9920</v>
+      </c>
+      <c r="K75" s="173">
+        <v>9928</v>
+      </c>
+      <c r="L75" s="174">
+        <v>9930</v>
+      </c>
+      <c r="M75" s="175">
+        <v>9905</v>
+      </c>
+      <c r="N75" s="176">
+        <v>9876</v>
+      </c>
+      <c r="O75" s="177">
+        <v>9858</v>
+      </c>
+      <c r="P75" s="178">
+        <v>9855</v>
+      </c>
+      <c r="Q75" s="179">
+        <v>9837</v>
+      </c>
+      <c r="R75" s="180">
+        <v>9823</v>
+      </c>
+      <c r="S75" s="181">
+        <v>9801</v>
+      </c>
+      <c r="T75" s="182">
+        <v>9799</v>
+      </c>
+      <c r="U75" s="183">
+        <v>9773</v>
+      </c>
+      <c r="V75" s="184">
+        <v>9710</v>
+      </c>
+      <c r="W75" s="69">
+        <v>9678</v>
+      </c>
+      <c r="X75" s="67">
+        <v>9676</v>
+      </c>
+      <c r="Y75" s="26">
+        <v>9661</v>
+      </c>
+      <c r="Z75" s="26">
+        <v>9664</v>
+      </c>
+      <c r="AA75" s="26">
+        <v>9651</v>
+      </c>
+      <c r="AB75" s="26">
+        <v>9649</v>
+      </c>
+      <c r="AC75" s="67">
+        <v>9638</v>
+      </c>
+      <c r="AD75" s="69">
+        <v>9634</v>
+      </c>
+      <c r="AE75" s="67">
+        <v>9638</v>
+      </c>
+      <c r="AF75" s="67">
+        <v>9605</v>
+      </c>
+      <c r="AG75" s="69">
+        <v>9566</v>
       </c>
     </row>
-    <row r="53" spans="1:35" ht="15">
-[...36 lines deleted...]
-      <c r="AI53" s="217"/>
+    <row r="76" spans="1:33">
+      <c r="A76" s="61" t="s">
+        <v>23</v>
+      </c>
+      <c r="B76" s="66">
+        <v>16085</v>
+      </c>
+      <c r="C76" s="66">
+        <v>16059</v>
+      </c>
+      <c r="D76" s="66">
+        <v>16061</v>
+      </c>
+      <c r="E76" s="69">
+        <v>16067</v>
+      </c>
+      <c r="F76" s="169">
+        <v>16050</v>
+      </c>
+      <c r="G76" s="69">
+        <v>16064</v>
+      </c>
+      <c r="H76" s="170">
+        <v>16070</v>
+      </c>
+      <c r="I76" s="171">
+        <v>16060</v>
+      </c>
+      <c r="J76" s="172">
+        <v>16056</v>
+      </c>
+      <c r="K76" s="173">
+        <v>16044</v>
+      </c>
+      <c r="L76" s="174">
+        <v>16026</v>
+      </c>
+      <c r="M76" s="175">
+        <v>16020</v>
+      </c>
+      <c r="N76" s="176">
+        <v>16022</v>
+      </c>
+      <c r="O76" s="177">
+        <v>16002</v>
+      </c>
+      <c r="P76" s="178">
+        <v>16000</v>
+      </c>
+      <c r="Q76" s="179">
+        <v>16000</v>
+      </c>
+      <c r="R76" s="180">
+        <v>16007</v>
+      </c>
+      <c r="S76" s="181">
+        <v>16007</v>
+      </c>
+      <c r="T76" s="182">
+        <v>15979</v>
+      </c>
+      <c r="U76" s="183">
+        <v>15934</v>
+      </c>
+      <c r="V76" s="184">
+        <v>15864</v>
+      </c>
+      <c r="W76" s="69">
+        <v>15864</v>
+      </c>
+      <c r="X76" s="67">
+        <v>15819</v>
+      </c>
+      <c r="Y76" s="26">
+        <v>15805</v>
+      </c>
+      <c r="Z76" s="26">
+        <v>15823</v>
+      </c>
+      <c r="AA76" s="26">
+        <v>15793</v>
+      </c>
+      <c r="AB76" s="26">
+        <v>15787</v>
+      </c>
+      <c r="AC76" s="67">
+        <v>15774</v>
+      </c>
+      <c r="AD76" s="69">
+        <v>15754</v>
+      </c>
+      <c r="AE76" s="67">
+        <v>15741</v>
+      </c>
+      <c r="AF76" s="67">
+        <v>15712</v>
+      </c>
+      <c r="AG76" s="69">
+        <v>15640</v>
+      </c>
     </row>
-    <row r="54" spans="1:35">
-[...97 lines deleted...]
-        <v>324340</v>
+    <row r="77" spans="1:33">
+      <c r="A77" s="61" t="s">
+        <v>24</v>
+      </c>
+      <c r="B77" s="66">
+        <v>12792</v>
+      </c>
+      <c r="C77" s="66">
+        <v>12775</v>
+      </c>
+      <c r="D77" s="66">
+        <v>12789</v>
+      </c>
+      <c r="E77" s="69">
+        <v>12775</v>
+      </c>
+      <c r="F77" s="169">
+        <v>12795</v>
+      </c>
+      <c r="G77" s="69">
+        <v>12785</v>
+      </c>
+      <c r="H77" s="170">
+        <v>12789</v>
+      </c>
+      <c r="I77" s="171">
+        <v>12767</v>
+      </c>
+      <c r="J77" s="172">
+        <v>12749</v>
+      </c>
+      <c r="K77" s="173">
+        <v>12733</v>
+      </c>
+      <c r="L77" s="174">
+        <v>12724</v>
+      </c>
+      <c r="M77" s="175">
+        <v>12697</v>
+      </c>
+      <c r="N77" s="176">
+        <v>12676</v>
+      </c>
+      <c r="O77" s="177">
+        <v>12662</v>
+      </c>
+      <c r="P77" s="178">
+        <v>12656</v>
+      </c>
+      <c r="Q77" s="179">
+        <v>12653</v>
+      </c>
+      <c r="R77" s="180">
+        <v>12636</v>
+      </c>
+      <c r="S77" s="181">
+        <v>12632</v>
+      </c>
+      <c r="T77" s="182">
+        <v>12608</v>
+      </c>
+      <c r="U77" s="183">
+        <v>12553</v>
+      </c>
+      <c r="V77" s="184">
+        <v>12528</v>
+      </c>
+      <c r="W77" s="69">
+        <v>12512</v>
+      </c>
+      <c r="X77" s="67">
+        <v>12483</v>
+      </c>
+      <c r="Y77" s="26">
+        <v>12477</v>
+      </c>
+      <c r="Z77" s="26">
+        <v>12472</v>
+      </c>
+      <c r="AA77" s="26">
+        <v>12457</v>
+      </c>
+      <c r="AB77" s="26">
+        <v>12443</v>
+      </c>
+      <c r="AC77" s="67">
+        <v>12441</v>
+      </c>
+      <c r="AD77" s="69">
+        <v>12405</v>
+      </c>
+      <c r="AE77" s="67">
+        <v>12411</v>
+      </c>
+      <c r="AF77" s="67">
+        <v>12401</v>
+      </c>
+      <c r="AG77" s="69">
+        <v>12328</v>
       </c>
     </row>
-    <row r="55" spans="1:35">
-[...94 lines deleted...]
-        <v>104799</v>
+    <row r="78" spans="1:33">
+      <c r="A78" s="61" t="s">
+        <v>25</v>
+      </c>
+      <c r="B78" s="66">
+        <v>27389</v>
+      </c>
+      <c r="C78" s="66">
+        <v>27339</v>
+      </c>
+      <c r="D78" s="66">
+        <v>27325</v>
+      </c>
+      <c r="E78" s="69">
+        <v>27344</v>
+      </c>
+      <c r="F78" s="169">
+        <v>27339</v>
+      </c>
+      <c r="G78" s="69">
+        <v>27339</v>
+      </c>
+      <c r="H78" s="170">
+        <v>27318</v>
+      </c>
+      <c r="I78" s="171">
+        <v>27263</v>
+      </c>
+      <c r="J78" s="172">
+        <v>27176</v>
+      </c>
+      <c r="K78" s="173">
+        <v>27162</v>
+      </c>
+      <c r="L78" s="174">
+        <v>27146</v>
+      </c>
+      <c r="M78" s="175">
+        <v>27113</v>
+      </c>
+      <c r="N78" s="176">
+        <v>27084</v>
+      </c>
+      <c r="O78" s="177">
+        <v>27036</v>
+      </c>
+      <c r="P78" s="178">
+        <v>26983</v>
+      </c>
+      <c r="Q78" s="179">
+        <v>26986</v>
+      </c>
+      <c r="R78" s="180">
+        <v>26954</v>
+      </c>
+      <c r="S78" s="181">
+        <v>26947</v>
+      </c>
+      <c r="T78" s="182">
+        <v>26917</v>
+      </c>
+      <c r="U78" s="183">
+        <v>26846</v>
+      </c>
+      <c r="V78" s="184">
+        <v>26757</v>
+      </c>
+      <c r="W78" s="69">
+        <v>26736</v>
+      </c>
+      <c r="X78" s="67">
+        <v>26702</v>
+      </c>
+      <c r="Y78" s="26">
+        <v>26671</v>
+      </c>
+      <c r="Z78" s="26">
+        <v>26652</v>
+      </c>
+      <c r="AA78" s="26">
+        <v>26627</v>
+      </c>
+      <c r="AB78" s="26">
+        <v>26616</v>
+      </c>
+      <c r="AC78" s="67">
+        <v>26592</v>
+      </c>
+      <c r="AD78" s="69">
+        <v>26561</v>
+      </c>
+      <c r="AE78" s="67">
+        <v>26535</v>
+      </c>
+      <c r="AF78" s="67">
+        <v>26458</v>
+      </c>
+      <c r="AG78" s="69">
+        <v>26397</v>
       </c>
     </row>
-    <row r="56" spans="1:35">
-[...94 lines deleted...]
-        <v>19518</v>
+    <row r="79" spans="1:33">
+      <c r="A79" s="61" t="s">
+        <v>26</v>
+      </c>
+      <c r="B79" s="66">
+        <v>15012</v>
+      </c>
+      <c r="C79" s="66">
+        <v>14996</v>
+      </c>
+      <c r="D79" s="66">
+        <v>14994</v>
+      </c>
+      <c r="E79" s="69">
+        <v>15001</v>
+      </c>
+      <c r="F79" s="169">
+        <v>15005</v>
+      </c>
+      <c r="G79" s="69">
+        <v>15017</v>
+      </c>
+      <c r="H79" s="170">
+        <v>15008</v>
+      </c>
+      <c r="I79" s="171">
+        <v>14977</v>
+      </c>
+      <c r="J79" s="172">
+        <v>14980</v>
+      </c>
+      <c r="K79" s="173">
+        <v>14980</v>
+      </c>
+      <c r="L79" s="174">
+        <v>14959</v>
+      </c>
+      <c r="M79" s="175">
+        <v>14939</v>
+      </c>
+      <c r="N79" s="176">
+        <v>14930</v>
+      </c>
+      <c r="O79" s="177">
+        <v>14919</v>
+      </c>
+      <c r="P79" s="178">
+        <v>14910</v>
+      </c>
+      <c r="Q79" s="179">
+        <v>14917</v>
+      </c>
+      <c r="R79" s="180">
+        <v>14890</v>
+      </c>
+      <c r="S79" s="181">
+        <v>14867</v>
+      </c>
+      <c r="T79" s="182">
+        <v>14856</v>
+      </c>
+      <c r="U79" s="183">
+        <v>14812</v>
+      </c>
+      <c r="V79" s="184">
+        <v>14772</v>
+      </c>
+      <c r="W79" s="69">
+        <v>14746</v>
+      </c>
+      <c r="X79" s="67">
+        <v>14721</v>
+      </c>
+      <c r="Y79" s="26">
+        <v>14680</v>
+      </c>
+      <c r="Z79" s="26">
+        <v>14689</v>
+      </c>
+      <c r="AA79" s="26">
+        <v>14672</v>
+      </c>
+      <c r="AB79" s="26">
+        <v>14682</v>
+      </c>
+      <c r="AC79" s="67">
+        <v>14684</v>
+      </c>
+      <c r="AD79" s="69">
+        <v>14662</v>
+      </c>
+      <c r="AE79" s="67">
+        <v>14645</v>
+      </c>
+      <c r="AF79" s="67">
+        <v>14582</v>
+      </c>
+      <c r="AG79" s="69">
+        <v>14530</v>
       </c>
     </row>
-    <row r="57" spans="1:35">
-[...94 lines deleted...]
-        <v>32273</v>
+    <row r="80" spans="1:33">
+      <c r="A80" s="61" t="s">
+        <v>27</v>
+      </c>
+      <c r="B80" s="59">
+        <v>14883</v>
+      </c>
+      <c r="C80" s="59">
+        <v>14908</v>
+      </c>
+      <c r="D80" s="59">
+        <v>14884</v>
+      </c>
+      <c r="E80" s="69">
+        <v>14887</v>
+      </c>
+      <c r="F80" s="169">
+        <v>14862</v>
+      </c>
+      <c r="G80" s="69">
+        <v>14843</v>
+      </c>
+      <c r="H80" s="170">
+        <v>14815</v>
+      </c>
+      <c r="I80" s="171">
+        <v>14795</v>
+      </c>
+      <c r="J80" s="172">
+        <v>14790</v>
+      </c>
+      <c r="K80" s="173">
+        <v>14777</v>
+      </c>
+      <c r="L80" s="174">
+        <v>14763</v>
+      </c>
+      <c r="M80" s="175">
+        <v>14738</v>
+      </c>
+      <c r="N80" s="176">
+        <v>14730</v>
+      </c>
+      <c r="O80" s="177">
+        <v>14736</v>
+      </c>
+      <c r="P80" s="178">
+        <v>14724</v>
+      </c>
+      <c r="Q80" s="179">
+        <v>14697</v>
+      </c>
+      <c r="R80" s="180">
+        <v>14678</v>
+      </c>
+      <c r="S80" s="181">
+        <v>14672</v>
+      </c>
+      <c r="T80" s="182">
+        <v>14639</v>
+      </c>
+      <c r="U80" s="183">
+        <v>14602</v>
+      </c>
+      <c r="V80" s="184">
+        <v>14552</v>
+      </c>
+      <c r="W80" s="69">
+        <v>14548</v>
+      </c>
+      <c r="X80" s="67">
+        <v>14534</v>
+      </c>
+      <c r="Y80" s="26">
+        <v>14524</v>
+      </c>
+      <c r="Z80" s="26">
+        <v>14519</v>
+      </c>
+      <c r="AA80" s="26">
+        <v>14527</v>
+      </c>
+      <c r="AB80" s="26">
+        <v>14530</v>
+      </c>
+      <c r="AC80" s="67">
+        <v>14528</v>
+      </c>
+      <c r="AD80" s="69">
+        <v>14554</v>
+      </c>
+      <c r="AE80" s="67">
+        <v>14546</v>
+      </c>
+      <c r="AF80" s="67">
+        <v>14521</v>
+      </c>
+      <c r="AG80" s="69">
+        <v>14471</v>
       </c>
     </row>
-    <row r="58" spans="1:35">
-[...94 lines deleted...]
-        <v>25741</v>
+    <row r="81" spans="1:33">
+      <c r="A81" s="64" t="s">
+        <v>28</v>
+      </c>
+      <c r="B81" s="68">
+        <v>14562</v>
+      </c>
+      <c r="C81" s="68">
+        <v>14533</v>
+      </c>
+      <c r="D81" s="68">
+        <v>14545</v>
+      </c>
+      <c r="E81" s="55">
+        <v>14545</v>
+      </c>
+      <c r="F81" s="185">
+        <v>14532</v>
+      </c>
+      <c r="G81" s="55">
+        <v>14495</v>
+      </c>
+      <c r="H81" s="170">
+        <v>14492</v>
+      </c>
+      <c r="I81" s="186">
+        <v>14484</v>
+      </c>
+      <c r="J81" s="187">
+        <v>14456</v>
+      </c>
+      <c r="K81" s="188">
+        <v>14443</v>
+      </c>
+      <c r="L81" s="189">
+        <v>14436</v>
+      </c>
+      <c r="M81" s="190">
+        <v>14389</v>
+      </c>
+      <c r="N81" s="191">
+        <v>14371</v>
+      </c>
+      <c r="O81" s="192">
+        <v>14291</v>
+      </c>
+      <c r="P81" s="193">
+        <v>14289</v>
+      </c>
+      <c r="Q81" s="194">
+        <v>14292</v>
+      </c>
+      <c r="R81" s="195">
+        <v>14294</v>
+      </c>
+      <c r="S81" s="196">
+        <v>14247</v>
+      </c>
+      <c r="T81" s="197">
+        <v>14225</v>
+      </c>
+      <c r="U81" s="198">
+        <v>14199</v>
+      </c>
+      <c r="V81" s="199">
+        <v>14164</v>
+      </c>
+      <c r="W81" s="55">
+        <v>14148</v>
+      </c>
+      <c r="X81" s="201">
+        <v>14114</v>
+      </c>
+      <c r="Y81" s="55">
+        <v>14099</v>
+      </c>
+      <c r="Z81" s="55">
+        <v>14080</v>
+      </c>
+      <c r="AA81" s="55">
+        <v>14070</v>
+      </c>
+      <c r="AB81" s="55">
+        <v>14076</v>
+      </c>
+      <c r="AC81" s="201">
+        <v>14071</v>
+      </c>
+      <c r="AD81" s="55">
+        <v>14075</v>
+      </c>
+      <c r="AE81" s="201">
+        <v>14065</v>
+      </c>
+      <c r="AF81" s="201">
+        <v>14037</v>
+      </c>
+      <c r="AG81" s="55">
+        <v>14002</v>
       </c>
     </row>
-    <row r="59" spans="1:35">
-[...95 lines deleted...]
-      </c>
+    <row r="82" spans="1:33">
+      <c r="A82" s="2"/>
+      <c r="B82" s="4"/>
+      <c r="C82" s="4"/>
+      <c r="D82" s="4"/>
+      <c r="E82" s="4"/>
+      <c r="F82" s="4"/>
+      <c r="G82" s="3"/>
+      <c r="H82" s="17"/>
     </row>
-    <row r="60" spans="1:35">
-[...95 lines deleted...]
-      </c>
+    <row r="83" spans="1:33" ht="16.5" customHeight="1">
+      <c r="A83" s="24"/>
+      <c r="B83" s="24"/>
+      <c r="C83" s="24"/>
+      <c r="D83" s="24"/>
+      <c r="E83" s="24"/>
+      <c r="F83" s="24"/>
+      <c r="G83" s="24"/>
+      <c r="H83" s="5"/>
+      <c r="I83" s="5"/>
+      <c r="J83" s="5"/>
     </row>
-    <row r="61" spans="1:35">
-[...95 lines deleted...]
-      </c>
+    <row r="84" spans="1:33">
+      <c r="B84" s="18"/>
+      <c r="C84" s="19"/>
+      <c r="D84" s="19"/>
+      <c r="E84" s="19"/>
     </row>
-    <row r="62" spans="1:35">
-[...95 lines deleted...]
-      </c>
+    <row r="85" spans="1:33" ht="18" customHeight="1">
+      <c r="C85" s="206"/>
+      <c r="D85" s="206"/>
+      <c r="E85" s="206"/>
+      <c r="F85" s="206"/>
+      <c r="G85" s="206"/>
+      <c r="H85" s="206"/>
+      <c r="I85" s="206"/>
+      <c r="J85" s="206"/>
+      <c r="K85" s="206"/>
     </row>
-    <row r="63" spans="1:35" s="5" customFormat="1" ht="15">
-[...36 lines deleted...]
-      <c r="AI63" s="217"/>
+    <row r="86" spans="1:33">
+      <c r="C86" s="206"/>
+      <c r="D86" s="206"/>
+      <c r="E86" s="206"/>
+      <c r="F86" s="206"/>
+      <c r="G86" s="206"/>
+      <c r="H86" s="206"/>
+      <c r="I86" s="206"/>
+      <c r="J86" s="206"/>
+      <c r="K86" s="206"/>
     </row>
-    <row r="64" spans="1:35">
-[...95 lines deleted...]
-      </c>
+    <row r="87" spans="1:33">
+      <c r="C87" s="206"/>
+      <c r="D87" s="206"/>
+      <c r="E87" s="206"/>
+      <c r="F87" s="206"/>
+      <c r="G87" s="206"/>
+      <c r="H87" s="206"/>
+      <c r="I87" s="206"/>
+      <c r="J87" s="206"/>
+      <c r="K87" s="206"/>
     </row>
-    <row r="65" spans="1:35">
-[...95 lines deleted...]
-      </c>
+    <row r="88" spans="1:33">
+      <c r="C88" s="206"/>
+      <c r="D88" s="206"/>
+      <c r="E88" s="206"/>
+      <c r="I88" s="206"/>
+      <c r="J88" s="206"/>
+      <c r="K88" s="206"/>
     </row>
-    <row r="66" spans="1:35">
-[...95 lines deleted...]
-      </c>
+    <row r="89" spans="1:33">
+      <c r="C89" s="206"/>
+      <c r="D89" s="206"/>
+      <c r="E89" s="206"/>
+      <c r="I89" s="206"/>
+      <c r="J89" s="206"/>
+      <c r="K89" s="206"/>
     </row>
-    <row r="67" spans="1:35">
-[...95 lines deleted...]
-      </c>
+    <row r="90" spans="1:33">
+      <c r="C90" s="206"/>
+      <c r="D90" s="206"/>
+      <c r="E90" s="206"/>
+      <c r="I90" s="206"/>
+      <c r="J90" s="206"/>
+      <c r="K90" s="206"/>
     </row>
-    <row r="68" spans="1:35">
-[...95 lines deleted...]
-      </c>
+    <row r="91" spans="1:33">
+      <c r="C91" s="206"/>
+      <c r="D91" s="206"/>
+      <c r="E91" s="206"/>
+      <c r="I91" s="206"/>
+      <c r="J91" s="206"/>
+      <c r="K91" s="206"/>
     </row>
-    <row r="69" spans="1:35">
-[...95 lines deleted...]
-      </c>
+    <row r="92" spans="1:33">
+      <c r="C92" s="206"/>
+      <c r="D92" s="206"/>
+      <c r="E92" s="206"/>
+      <c r="I92" s="206"/>
+      <c r="J92" s="206"/>
+      <c r="K92" s="206"/>
     </row>
-    <row r="70" spans="1:35">
-[...95 lines deleted...]
-      </c>
+    <row r="93" spans="1:33">
+      <c r="C93" s="206"/>
+      <c r="D93" s="206"/>
+      <c r="E93" s="206"/>
+      <c r="I93" s="206"/>
+      <c r="J93" s="206"/>
+      <c r="K93" s="206"/>
     </row>
-    <row r="71" spans="1:35">
-[...95 lines deleted...]
-      </c>
+    <row r="121" spans="1:22">
+      <c r="A121" s="5"/>
+      <c r="B121" s="5"/>
+      <c r="C121" s="5"/>
+      <c r="D121" s="5"/>
+      <c r="E121" s="5"/>
+      <c r="F121" s="5"/>
+      <c r="G121" s="5"/>
+      <c r="H121" s="5"/>
+      <c r="I121" s="5"/>
+      <c r="J121" s="5"/>
+      <c r="K121" s="5"/>
+      <c r="L121" s="5"/>
+      <c r="M121" s="5"/>
+      <c r="N121" s="5"/>
+      <c r="O121" s="5"/>
+      <c r="P121" s="5"/>
+      <c r="Q121" s="5"/>
+      <c r="R121" s="5"/>
+      <c r="S121" s="5"/>
+      <c r="T121" s="5"/>
+      <c r="U121" s="5"/>
+      <c r="V121" s="5"/>
     </row>
-    <row r="72" spans="1:35">
-[...1173 lines deleted...]
-      <c r="V141" s="5"/>
+    <row r="140" spans="1:22">
+      <c r="A140" s="5"/>
+      <c r="B140" s="5"/>
+      <c r="C140" s="5"/>
+      <c r="D140" s="5"/>
+      <c r="E140" s="5"/>
+      <c r="F140" s="5"/>
+      <c r="G140" s="5"/>
+      <c r="H140" s="5"/>
+      <c r="I140" s="5"/>
+      <c r="J140" s="5"/>
+      <c r="K140" s="5"/>
+      <c r="L140" s="5"/>
+      <c r="M140" s="5"/>
+      <c r="N140" s="5"/>
+      <c r="O140" s="5"/>
+      <c r="P140" s="5"/>
+      <c r="Q140" s="5"/>
+      <c r="R140" s="5"/>
+      <c r="S140" s="5"/>
+      <c r="T140" s="5"/>
+      <c r="U140" s="5"/>
+      <c r="V140" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="15">
-    <mergeCell ref="A6:AI6"/>
+    <mergeCell ref="A62:AF62"/>
+    <mergeCell ref="A72:AF72"/>
+    <mergeCell ref="A20:AF20"/>
+    <mergeCell ref="A10:AF10"/>
+    <mergeCell ref="A30:AF30"/>
+    <mergeCell ref="A40:AF40"/>
+    <mergeCell ref="A44:AF44"/>
+    <mergeCell ref="A48:AF48"/>
+    <mergeCell ref="A52:AF52"/>
+    <mergeCell ref="A6:AF6"/>
+    <mergeCell ref="Z8:AG8"/>
     <mergeCell ref="A8:A9"/>
     <mergeCell ref="B8:M8"/>
-    <mergeCell ref="N8:AB8"/>
-[...10 lines deleted...]
-    <mergeCell ref="A53:AI53"/>
+    <mergeCell ref="N8:Y8"/>
+    <mergeCell ref="AB7:AF7"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Population</vt:lpstr>