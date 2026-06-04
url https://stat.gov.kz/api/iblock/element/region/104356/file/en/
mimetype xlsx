--- v0 (2026-04-14)
+++ v1 (2026-06-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-30" yWindow="420" windowWidth="17790" windowHeight="11010"/>
+    <workbookView xWindow="13065" yWindow="105" windowWidth="11640" windowHeight="11010"/>
   </bookViews>
   <sheets>
     <sheet name="All population" sheetId="3" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="17">
   <si>
     <t>All population</t>
   </si>
   <si>
     <t>Urban population</t>
   </si>
   <si>
     <t>Rural population</t>
   </si>
   <si>
     <t>people</t>
   </si>
   <si>
     <t>Zhambyl region</t>
   </si>
@@ -68,102 +68,106 @@
     <t>Merke</t>
   </si>
   <si>
     <t>Moiynkum</t>
   </si>
   <si>
     <t>Sarysu</t>
   </si>
   <si>
     <t>Talas</t>
   </si>
   <si>
     <t>Shu</t>
   </si>
   <si>
     <t>Average annual population of the Zhambyl region</t>
   </si>
   <si>
     <t>T.Ryskulov</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="8">
+  <fonts count="9">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
-      <name val="Calibri"/>
-      <family val="2"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
@@ -191,99 +195,104 @@
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="23">
+  <cellXfs count="24">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -553,1787 +562,1862 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:Z38"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="topRight" activeCell="P45" sqref="P45"/>
+    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <pane xSplit="1" topLeftCell="L1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="N43" sqref="N43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="21.85546875" style="4" customWidth="1"/>
     <col min="2" max="9" width="11" style="4" customWidth="1"/>
     <col min="10" max="10" width="11" style="6" customWidth="1"/>
     <col min="11" max="11" width="11" style="4" customWidth="1"/>
     <col min="12" max="12" width="10.140625" style="4" customWidth="1"/>
     <col min="13" max="13" width="10.7109375" style="7" customWidth="1"/>
     <col min="14" max="14" width="10" style="4" customWidth="1"/>
     <col min="15" max="15" width="10.28515625" style="4" customWidth="1"/>
     <col min="16" max="16" width="9.140625" style="4" customWidth="1"/>
     <col min="17" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:26" ht="15" customHeight="1">
-      <c r="A2" s="17" t="s">
+      <c r="A2" s="20" t="s">
         <v>15</v>
       </c>
-      <c r="B2" s="17"/>
-[...12 lines deleted...]
-      <c r="O2" s="17"/>
+      <c r="B2" s="20"/>
+      <c r="C2" s="20"/>
+      <c r="D2" s="20"/>
+      <c r="E2" s="20"/>
+      <c r="F2" s="20"/>
+      <c r="G2" s="20"/>
+      <c r="H2" s="20"/>
+      <c r="I2" s="20"/>
+      <c r="J2" s="20"/>
+      <c r="K2" s="20"/>
+      <c r="L2" s="20"/>
+      <c r="M2" s="20"/>
+      <c r="N2" s="20"/>
+      <c r="O2" s="20"/>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" s="5"/>
     </row>
     <row r="5" spans="1:26">
-      <c r="Q5" s="8" t="s">
+      <c r="R5" s="8" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" s="9"/>
       <c r="B6" s="10">
         <v>2009</v>
       </c>
       <c r="C6" s="10">
         <v>2010</v>
       </c>
       <c r="D6" s="10">
         <v>2011</v>
       </c>
       <c r="E6" s="10">
         <v>2012</v>
       </c>
       <c r="F6" s="10">
         <v>2013</v>
       </c>
       <c r="G6" s="10">
         <v>2014</v>
       </c>
       <c r="H6" s="10">
         <v>2015</v>
       </c>
       <c r="I6" s="11">
         <v>2016</v>
       </c>
       <c r="J6" s="12">
         <v>2017</v>
       </c>
       <c r="K6" s="10">
         <v>2018</v>
       </c>
       <c r="L6" s="11">
         <v>2019</v>
       </c>
       <c r="M6" s="13">
         <v>2020</v>
       </c>
       <c r="N6" s="13">
         <v>2021</v>
       </c>
       <c r="O6" s="12">
         <v>2022</v>
       </c>
-      <c r="P6" s="16">
+      <c r="P6" s="10">
         <v>2023</v>
       </c>
-      <c r="Q6" s="16">
+      <c r="Q6" s="10">
         <v>2024</v>
       </c>
+      <c r="R6" s="10">
+        <v>2025</v>
+      </c>
     </row>
     <row r="7" spans="1:26" ht="17.25" customHeight="1">
-      <c r="A7" s="20" t="s">
+      <c r="A7" s="23" t="s">
         <v>0</v>
       </c>
-      <c r="B7" s="20"/>
-[...12 lines deleted...]
-      <c r="O7" s="20"/>
+      <c r="B7" s="23"/>
+      <c r="C7" s="23"/>
+      <c r="D7" s="23"/>
+      <c r="E7" s="23"/>
+      <c r="F7" s="23"/>
+      <c r="G7" s="23"/>
+      <c r="H7" s="23"/>
+      <c r="I7" s="23"/>
+      <c r="J7" s="23"/>
+      <c r="K7" s="23"/>
+      <c r="L7" s="23"/>
+      <c r="M7" s="23"/>
+      <c r="N7" s="23"/>
+      <c r="O7" s="23"/>
     </row>
     <row r="8" spans="1:26" s="6" customFormat="1" ht="12">
       <c r="A8" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B8" s="21">
+      <c r="B8" s="16">
         <v>1026464</v>
       </c>
-      <c r="C8" s="21">
+      <c r="C8" s="16">
         <v>1039186</v>
       </c>
-      <c r="D8" s="21">
+      <c r="D8" s="16">
         <v>1049840</v>
       </c>
-      <c r="E8" s="21">
+      <c r="E8" s="16">
         <v>1061581</v>
       </c>
-      <c r="F8" s="21">
+      <c r="F8" s="16">
         <v>1075829</v>
       </c>
-      <c r="G8" s="21">
+      <c r="G8" s="16">
         <v>1090155</v>
       </c>
-      <c r="H8" s="21">
+      <c r="H8" s="16">
         <v>1103314</v>
       </c>
-      <c r="I8" s="21">
+      <c r="I8" s="16">
         <v>1111692</v>
       </c>
-      <c r="J8" s="21">
+      <c r="J8" s="16">
         <v>1114921</v>
       </c>
-      <c r="K8" s="21">
+      <c r="K8" s="16">
         <v>1120020</v>
       </c>
-      <c r="L8" s="21">
+      <c r="L8" s="16">
         <v>1126500</v>
       </c>
-      <c r="M8" s="21">
+      <c r="M8" s="16">
         <v>1133402</v>
       </c>
-      <c r="N8" s="21">
+      <c r="N8" s="16">
         <v>1143351</v>
       </c>
-      <c r="O8" s="21">
+      <c r="O8" s="16">
         <v>1213911</v>
       </c>
-      <c r="P8" s="21">
+      <c r="P8" s="16">
         <v>1220375</v>
       </c>
-      <c r="Q8" s="21">
+      <c r="Q8" s="16">
         <v>1222492</v>
       </c>
-      <c r="R8" s="1"/>
+      <c r="R8" s="18">
+        <v>1219023</v>
+      </c>
       <c r="S8" s="1"/>
       <c r="U8" s="14"/>
       <c r="V8" s="14"/>
       <c r="W8" s="14"/>
       <c r="X8" s="14"/>
       <c r="Y8" s="14"/>
       <c r="Z8" s="14"/>
     </row>
     <row r="9" spans="1:26" s="6" customFormat="1" ht="12">
       <c r="A9" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="B9" s="21">
+      <c r="B9" s="16">
         <v>333988</v>
       </c>
-      <c r="C9" s="21">
+      <c r="C9" s="16">
         <v>337871</v>
       </c>
-      <c r="D9" s="21">
+      <c r="D9" s="16">
         <v>338541</v>
       </c>
-      <c r="E9" s="21">
+      <c r="E9" s="16">
         <v>340710</v>
       </c>
-      <c r="F9" s="21">
+      <c r="F9" s="16">
         <v>347451</v>
       </c>
-      <c r="G9" s="21">
+      <c r="G9" s="16">
         <v>354278</v>
       </c>
-      <c r="H9" s="21">
+      <c r="H9" s="16">
         <v>360061</v>
       </c>
-      <c r="I9" s="21">
+      <c r="I9" s="16">
         <v>362484</v>
       </c>
-      <c r="J9" s="21">
+      <c r="J9" s="16">
         <v>358926</v>
       </c>
-      <c r="K9" s="21">
+      <c r="K9" s="16">
         <v>356942</v>
       </c>
-      <c r="L9" s="21">
+      <c r="L9" s="16">
         <v>357947</v>
       </c>
-      <c r="M9" s="21">
+      <c r="M9" s="16">
         <v>360544</v>
       </c>
-      <c r="N9" s="21">
+      <c r="N9" s="16">
         <v>365705</v>
       </c>
-      <c r="O9" s="21">
+      <c r="O9" s="16">
         <v>425089</v>
       </c>
-      <c r="P9" s="21">
+      <c r="P9" s="16">
         <v>429293</v>
       </c>
-      <c r="Q9" s="21">
+      <c r="Q9" s="16">
         <v>433534</v>
       </c>
-      <c r="R9" s="1"/>
+      <c r="R9" s="18">
+        <v>485514</v>
+      </c>
       <c r="S9" s="1"/>
       <c r="U9" s="14"/>
       <c r="V9" s="14"/>
       <c r="W9" s="14"/>
       <c r="X9" s="14"/>
       <c r="Y9" s="14"/>
       <c r="Z9" s="14"/>
     </row>
     <row r="10" spans="1:26" s="6" customFormat="1" ht="12">
       <c r="A10" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="B10" s="21">
+      <c r="B10" s="16">
         <v>85094</v>
       </c>
-      <c r="C10" s="21">
+      <c r="C10" s="16">
         <v>87763</v>
       </c>
-      <c r="D10" s="21">
+      <c r="D10" s="16">
         <v>90608</v>
       </c>
-      <c r="E10" s="21">
+      <c r="E10" s="16">
         <v>93508</v>
       </c>
-      <c r="F10" s="21">
+      <c r="F10" s="16">
         <v>95195</v>
       </c>
-      <c r="G10" s="21">
+      <c r="G10" s="16">
         <v>96521</v>
       </c>
-      <c r="H10" s="21">
+      <c r="H10" s="16">
         <v>98571</v>
       </c>
-      <c r="I10" s="21">
+      <c r="I10" s="16">
         <v>101019</v>
       </c>
-      <c r="J10" s="21">
+      <c r="J10" s="16">
         <v>103506</v>
       </c>
-      <c r="K10" s="21">
+      <c r="K10" s="16">
         <v>105766</v>
       </c>
-      <c r="L10" s="21">
+      <c r="L10" s="16">
         <v>107699</v>
       </c>
-      <c r="M10" s="21">
+      <c r="M10" s="16">
         <v>109061</v>
       </c>
-      <c r="N10" s="21">
+      <c r="N10" s="16">
         <v>110209</v>
       </c>
-      <c r="O10" s="21">
+      <c r="O10" s="16">
         <v>105115</v>
       </c>
-      <c r="P10" s="21">
+      <c r="P10" s="16">
         <v>106001</v>
       </c>
-      <c r="Q10" s="21">
+      <c r="Q10" s="16">
         <v>106423</v>
       </c>
-      <c r="R10" s="1"/>
+      <c r="R10" s="18">
+        <v>95358</v>
+      </c>
       <c r="S10" s="1"/>
       <c r="U10" s="14"/>
       <c r="V10" s="14"/>
       <c r="W10" s="14"/>
       <c r="X10" s="14"/>
       <c r="Y10" s="14"/>
       <c r="Z10" s="14"/>
     </row>
     <row r="11" spans="1:26" s="6" customFormat="1" ht="12">
       <c r="A11" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="B11" s="21">
+      <c r="B11" s="16">
         <v>73504</v>
       </c>
-      <c r="C11" s="21">
+      <c r="C11" s="16">
         <v>74529</v>
       </c>
-      <c r="D11" s="21">
+      <c r="D11" s="16">
         <v>75945</v>
       </c>
-      <c r="E11" s="21">
+      <c r="E11" s="16">
         <v>77018</v>
       </c>
-      <c r="F11" s="21">
+      <c r="F11" s="16">
         <v>77759</v>
       </c>
-      <c r="G11" s="21">
+      <c r="G11" s="16">
         <v>78474</v>
       </c>
-      <c r="H11" s="21">
+      <c r="H11" s="16">
         <v>78696</v>
       </c>
-      <c r="I11" s="21">
+      <c r="I11" s="16">
         <v>78817</v>
       </c>
-      <c r="J11" s="21">
+      <c r="J11" s="16">
         <v>79917</v>
       </c>
-      <c r="K11" s="21">
+      <c r="K11" s="16">
         <v>81249</v>
       </c>
-      <c r="L11" s="21">
+      <c r="L11" s="16">
         <v>82301</v>
       </c>
-      <c r="M11" s="21">
+      <c r="M11" s="16">
         <v>83470</v>
       </c>
-      <c r="N11" s="21">
+      <c r="N11" s="16">
         <v>84576</v>
       </c>
-      <c r="O11" s="21">
+      <c r="O11" s="16">
         <v>87308</v>
       </c>
-      <c r="P11" s="21">
+      <c r="P11" s="16">
         <v>88018</v>
       </c>
-      <c r="Q11" s="21">
+      <c r="Q11" s="16">
         <v>88271</v>
       </c>
-      <c r="R11" s="1"/>
+      <c r="R11" s="18">
+        <v>51611</v>
+      </c>
       <c r="S11" s="1"/>
       <c r="U11" s="14"/>
       <c r="V11" s="14"/>
       <c r="W11" s="14"/>
       <c r="X11" s="14"/>
       <c r="Y11" s="14"/>
       <c r="Z11" s="14"/>
     </row>
     <row r="12" spans="1:26" s="6" customFormat="1" ht="12">
       <c r="A12" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="B12" s="21">
+      <c r="B12" s="16">
         <v>50384</v>
       </c>
-      <c r="C12" s="21">
+      <c r="C12" s="16">
         <v>50681</v>
       </c>
-      <c r="D12" s="21">
+      <c r="D12" s="16">
         <v>50964</v>
       </c>
-      <c r="E12" s="21">
+      <c r="E12" s="16">
         <v>50924</v>
       </c>
-      <c r="F12" s="21">
+      <c r="F12" s="16">
         <v>50680</v>
       </c>
-      <c r="G12" s="21">
+      <c r="G12" s="16">
         <v>50673</v>
       </c>
-      <c r="H12" s="21">
+      <c r="H12" s="16">
         <v>50842</v>
       </c>
-      <c r="I12" s="21">
+      <c r="I12" s="16">
         <v>50951</v>
       </c>
-      <c r="J12" s="21">
+      <c r="J12" s="16">
         <v>51193</v>
       </c>
-      <c r="K12" s="21">
+      <c r="K12" s="16">
         <v>51711</v>
       </c>
-      <c r="L12" s="21">
+      <c r="L12" s="16">
         <v>52423</v>
       </c>
-      <c r="M12" s="21">
+      <c r="M12" s="16">
         <v>52773</v>
       </c>
-      <c r="N12" s="21">
+      <c r="N12" s="16">
         <v>52822</v>
       </c>
-      <c r="O12" s="21">
+      <c r="O12" s="16">
         <v>54478</v>
       </c>
-      <c r="P12" s="21">
+      <c r="P12" s="16">
         <v>54464</v>
       </c>
-      <c r="Q12" s="21">
+      <c r="Q12" s="16">
         <v>54263</v>
       </c>
-      <c r="R12" s="1"/>
+      <c r="R12" s="18">
+        <v>53307</v>
+      </c>
       <c r="S12" s="1"/>
       <c r="U12" s="14"/>
       <c r="V12" s="14"/>
       <c r="W12" s="14"/>
       <c r="X12" s="14"/>
       <c r="Y12" s="14"/>
       <c r="Z12" s="14"/>
     </row>
     <row r="13" spans="1:26" s="6" customFormat="1" ht="12">
       <c r="A13" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B13" s="21">
+      <c r="B13" s="16">
         <v>125471</v>
       </c>
-      <c r="C13" s="21">
+      <c r="C13" s="16">
         <v>127625</v>
       </c>
-      <c r="D13" s="21">
+      <c r="D13" s="16">
         <v>129518</v>
       </c>
-      <c r="E13" s="21">
+      <c r="E13" s="16">
         <v>131397</v>
       </c>
-      <c r="F13" s="21">
+      <c r="F13" s="16">
         <v>133493</v>
       </c>
-      <c r="G13" s="21">
+      <c r="G13" s="16">
         <v>135949</v>
       </c>
-      <c r="H13" s="21">
+      <c r="H13" s="16">
         <v>138368</v>
       </c>
-      <c r="I13" s="21">
+      <c r="I13" s="16">
         <v>140442</v>
       </c>
-      <c r="J13" s="21">
+      <c r="J13" s="16">
         <v>142122</v>
       </c>
-      <c r="K13" s="21">
+      <c r="K13" s="16">
         <v>143273</v>
       </c>
-      <c r="L13" s="21">
+      <c r="L13" s="16">
         <v>144369</v>
       </c>
-      <c r="M13" s="21">
+      <c r="M13" s="16">
         <v>145204</v>
       </c>
-      <c r="N13" s="21">
+      <c r="N13" s="16">
         <v>145888</v>
       </c>
-      <c r="O13" s="21">
+      <c r="O13" s="16">
         <v>158091</v>
       </c>
-      <c r="P13" s="21">
+      <c r="P13" s="16">
         <v>158576</v>
       </c>
-      <c r="Q13" s="21">
+      <c r="Q13" s="16">
         <v>158108</v>
       </c>
-      <c r="R13" s="1"/>
+      <c r="R13" s="18">
+        <v>156375</v>
+      </c>
       <c r="S13" s="1"/>
       <c r="U13" s="14"/>
       <c r="V13" s="14"/>
       <c r="W13" s="14"/>
       <c r="X13" s="14"/>
       <c r="Y13" s="14"/>
       <c r="Z13" s="14"/>
     </row>
     <row r="14" spans="1:26" s="6" customFormat="1" ht="12">
       <c r="A14" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="B14" s="21">
+      <c r="B14" s="16">
         <v>63591</v>
       </c>
-      <c r="C14" s="21">
+      <c r="C14" s="16">
         <v>63884</v>
       </c>
-      <c r="D14" s="21">
+      <c r="D14" s="16">
         <v>64334</v>
       </c>
-      <c r="E14" s="21">
+      <c r="E14" s="16">
         <v>64704</v>
       </c>
-      <c r="F14" s="21">
+      <c r="F14" s="16">
         <v>64917</v>
       </c>
-      <c r="G14" s="21">
+      <c r="G14" s="16">
         <v>65070</v>
       </c>
-      <c r="H14" s="21">
+      <c r="H14" s="16">
         <v>64941</v>
       </c>
-      <c r="I14" s="21">
+      <c r="I14" s="16">
         <v>64398</v>
       </c>
-      <c r="J14" s="21">
+      <c r="J14" s="16">
         <v>64156</v>
       </c>
-      <c r="K14" s="21">
+      <c r="K14" s="16">
         <v>64285</v>
       </c>
-      <c r="L14" s="21">
+      <c r="L14" s="16">
         <v>64317</v>
       </c>
-      <c r="M14" s="21">
+      <c r="M14" s="16">
         <v>64554</v>
       </c>
-      <c r="N14" s="21">
+      <c r="N14" s="16">
         <v>64993</v>
       </c>
-      <c r="O14" s="21">
+      <c r="O14" s="16">
         <v>67478</v>
       </c>
-      <c r="P14" s="21">
+      <c r="P14" s="16">
         <v>67514</v>
       </c>
-      <c r="Q14" s="21">
+      <c r="Q14" s="16">
         <v>67103</v>
       </c>
-      <c r="R14" s="1"/>
+      <c r="R14" s="18">
+        <v>65988</v>
+      </c>
       <c r="S14" s="1"/>
       <c r="U14" s="14"/>
       <c r="V14" s="14"/>
       <c r="W14" s="14"/>
       <c r="X14" s="14"/>
       <c r="Y14" s="14"/>
       <c r="Z14" s="14"/>
     </row>
     <row r="15" spans="1:26" s="6" customFormat="1" ht="12">
       <c r="A15" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="B15" s="21">
+      <c r="B15" s="16">
         <v>76956</v>
       </c>
-      <c r="C15" s="21">
+      <c r="C15" s="16">
         <v>77873</v>
       </c>
-      <c r="D15" s="21">
+      <c r="D15" s="16">
         <v>79144</v>
       </c>
-      <c r="E15" s="21">
+      <c r="E15" s="16">
         <v>80697</v>
       </c>
-      <c r="F15" s="21">
+      <c r="F15" s="16">
         <v>81893</v>
       </c>
-      <c r="G15" s="21">
+      <c r="G15" s="16">
         <v>82874</v>
       </c>
-      <c r="H15" s="21">
+      <c r="H15" s="16">
         <v>83665</v>
       </c>
-      <c r="I15" s="21">
+      <c r="I15" s="16">
         <v>83946</v>
       </c>
-      <c r="J15" s="21">
+      <c r="J15" s="16">
         <v>84194</v>
       </c>
-      <c r="K15" s="21">
+      <c r="K15" s="16">
         <v>84460</v>
       </c>
-      <c r="L15" s="21">
+      <c r="L15" s="16">
         <v>84531</v>
       </c>
-      <c r="M15" s="21">
+      <c r="M15" s="16">
         <v>84672</v>
       </c>
-      <c r="N15" s="21">
+      <c r="N15" s="16">
         <v>85118</v>
       </c>
-      <c r="O15" s="21">
+      <c r="O15" s="16">
         <v>88498</v>
       </c>
-      <c r="P15" s="21">
+      <c r="P15" s="16">
         <v>88654</v>
       </c>
-      <c r="Q15" s="21">
+      <c r="Q15" s="16">
         <v>88479</v>
       </c>
-      <c r="R15" s="1"/>
+      <c r="R15" s="18">
+        <v>87797</v>
+      </c>
       <c r="S15" s="1"/>
       <c r="U15" s="14"/>
       <c r="V15" s="14"/>
       <c r="W15" s="14"/>
       <c r="X15" s="14"/>
       <c r="Y15" s="14"/>
       <c r="Z15" s="14"/>
     </row>
     <row r="16" spans="1:26" ht="12">
       <c r="A16" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="B16" s="21">
+      <c r="B16" s="16">
         <v>31217</v>
       </c>
-      <c r="C16" s="21">
+      <c r="C16" s="16">
         <v>31536</v>
       </c>
-      <c r="D16" s="21">
+      <c r="D16" s="16">
         <v>31761</v>
       </c>
-      <c r="E16" s="21">
+      <c r="E16" s="16">
         <v>31926</v>
       </c>
-      <c r="F16" s="21">
+      <c r="F16" s="16">
         <v>32119</v>
       </c>
-      <c r="G16" s="21">
+      <c r="G16" s="16">
         <v>32350</v>
       </c>
-      <c r="H16" s="21">
+      <c r="H16" s="16">
         <v>32518</v>
       </c>
-      <c r="I16" s="21">
+      <c r="I16" s="16">
         <v>32579</v>
       </c>
-      <c r="J16" s="21">
+      <c r="J16" s="16">
         <v>32542</v>
       </c>
-      <c r="K16" s="21">
+      <c r="K16" s="16">
         <v>32374</v>
       </c>
-      <c r="L16" s="21">
+      <c r="L16" s="16">
         <v>32041</v>
       </c>
-      <c r="M16" s="21">
+      <c r="M16" s="16">
         <v>31764</v>
       </c>
-      <c r="N16" s="21">
+      <c r="N16" s="16">
         <v>31684</v>
       </c>
-      <c r="O16" s="21">
+      <c r="O16" s="16">
         <v>28723</v>
       </c>
-      <c r="P16" s="21">
+      <c r="P16" s="16">
         <v>28555</v>
       </c>
-      <c r="Q16" s="21">
+      <c r="Q16" s="16">
         <v>28183</v>
       </c>
-      <c r="R16" s="1"/>
+      <c r="R16" s="18">
+        <v>27543</v>
+      </c>
       <c r="S16" s="1"/>
       <c r="U16" s="14"/>
       <c r="V16" s="14"/>
       <c r="W16" s="14"/>
       <c r="X16" s="14"/>
       <c r="Y16" s="14"/>
       <c r="Z16" s="14"/>
     </row>
     <row r="17" spans="1:26" ht="12">
       <c r="A17" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="B17" s="21">
+      <c r="B17" s="16">
         <v>41120</v>
       </c>
-      <c r="C17" s="21">
+      <c r="C17" s="16">
         <v>41524</v>
       </c>
-      <c r="D17" s="21">
+      <c r="D17" s="16">
         <v>42119</v>
       </c>
-      <c r="E17" s="21">
+      <c r="E17" s="16">
         <v>42622</v>
       </c>
-      <c r="F17" s="21">
+      <c r="F17" s="16">
         <v>43022</v>
       </c>
-      <c r="G17" s="21">
+      <c r="G17" s="16">
         <v>43474</v>
       </c>
-      <c r="H17" s="21">
+      <c r="H17" s="16">
         <v>43710</v>
       </c>
-      <c r="I17" s="21">
+      <c r="I17" s="16">
         <v>43651</v>
       </c>
-      <c r="J17" s="21">
+      <c r="J17" s="16">
         <v>43765</v>
       </c>
-      <c r="K17" s="21">
+      <c r="K17" s="16">
         <v>44019</v>
       </c>
-      <c r="L17" s="21">
+      <c r="L17" s="16">
         <v>44096</v>
       </c>
-      <c r="M17" s="21">
+      <c r="M17" s="16">
         <v>44233</v>
       </c>
-      <c r="N17" s="21">
+      <c r="N17" s="16">
         <v>44474</v>
       </c>
-      <c r="O17" s="21">
+      <c r="O17" s="16">
         <v>44099</v>
       </c>
-      <c r="P17" s="21">
+      <c r="P17" s="16">
         <v>44120</v>
       </c>
-      <c r="Q17" s="21">
+      <c r="Q17" s="16">
         <v>43781</v>
       </c>
-      <c r="R17" s="1"/>
+      <c r="R17" s="18">
+        <v>43138</v>
+      </c>
       <c r="S17" s="1"/>
       <c r="U17" s="14"/>
       <c r="V17" s="14"/>
       <c r="W17" s="14"/>
       <c r="X17" s="14"/>
       <c r="Y17" s="14"/>
       <c r="Z17" s="14"/>
     </row>
     <row r="18" spans="1:26" ht="12">
       <c r="A18" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="B18" s="21">
+      <c r="B18" s="16">
         <v>50499</v>
       </c>
-      <c r="C18" s="21">
+      <c r="C18" s="16">
         <v>50836</v>
       </c>
-      <c r="D18" s="21">
+      <c r="D18" s="16">
         <v>51379</v>
       </c>
-      <c r="E18" s="21">
+      <c r="E18" s="16">
         <v>51822</v>
       </c>
-      <c r="F18" s="21">
+      <c r="F18" s="16">
         <v>52075</v>
       </c>
-      <c r="G18" s="21">
+      <c r="G18" s="16">
         <v>52607</v>
       </c>
-      <c r="H18" s="21">
+      <c r="H18" s="16">
         <v>53352</v>
       </c>
-      <c r="I18" s="21">
+      <c r="I18" s="16">
         <v>53964</v>
       </c>
-      <c r="J18" s="21">
+      <c r="J18" s="16">
         <v>54476</v>
       </c>
-      <c r="K18" s="21">
+      <c r="K18" s="16">
         <v>54844</v>
       </c>
-      <c r="L18" s="21">
+      <c r="L18" s="16">
         <v>54833</v>
       </c>
-      <c r="M18" s="21">
+      <c r="M18" s="16">
         <v>54640</v>
       </c>
-      <c r="N18" s="21">
+      <c r="N18" s="16">
         <v>54611</v>
       </c>
-      <c r="O18" s="21">
+      <c r="O18" s="16">
         <v>48898</v>
       </c>
-      <c r="P18" s="21">
+      <c r="P18" s="16">
         <v>48899</v>
       </c>
-      <c r="Q18" s="21">
+      <c r="Q18" s="16">
         <v>48479</v>
       </c>
-      <c r="R18" s="1"/>
+      <c r="R18" s="18">
+        <v>47496</v>
+      </c>
       <c r="S18" s="1"/>
       <c r="U18" s="14"/>
       <c r="V18" s="14"/>
       <c r="W18" s="14"/>
       <c r="X18" s="14"/>
       <c r="Y18" s="14"/>
       <c r="Z18" s="14"/>
     </row>
     <row r="19" spans="1:26" ht="12">
       <c r="A19" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="B19" s="21">
+      <c r="B19" s="16">
         <v>94640</v>
       </c>
-      <c r="C19" s="21">
+      <c r="C19" s="16">
         <v>95064</v>
       </c>
-      <c r="D19" s="21">
+      <c r="D19" s="16">
         <v>95527</v>
       </c>
-      <c r="E19" s="21">
+      <c r="E19" s="16">
         <v>96253</v>
       </c>
-      <c r="F19" s="21">
+      <c r="F19" s="16">
         <v>97225</v>
       </c>
-      <c r="G19" s="21">
+      <c r="G19" s="16">
         <v>97885</v>
       </c>
-      <c r="H19" s="21">
+      <c r="H19" s="16">
         <v>98590</v>
       </c>
-      <c r="I19" s="21">
+      <c r="I19" s="16">
         <v>99441</v>
       </c>
-      <c r="J19" s="21">
+      <c r="J19" s="16">
         <v>100124</v>
       </c>
-      <c r="K19" s="21">
+      <c r="K19" s="16">
         <v>101097</v>
       </c>
-      <c r="L19" s="21">
+      <c r="L19" s="16">
         <v>101943</v>
       </c>
-      <c r="M19" s="21">
+      <c r="M19" s="16">
         <v>102487</v>
       </c>
-      <c r="N19" s="21">
+      <c r="N19" s="16">
         <v>103271</v>
       </c>
-      <c r="O19" s="21">
+      <c r="O19" s="16">
         <v>106134</v>
       </c>
-      <c r="P19" s="21">
+      <c r="P19" s="16">
         <v>106281</v>
       </c>
-      <c r="Q19" s="21">
+      <c r="Q19" s="16">
         <v>105868</v>
       </c>
-      <c r="R19" s="1"/>
+      <c r="R19" s="18">
+        <v>104896</v>
+      </c>
       <c r="S19" s="1"/>
       <c r="U19" s="14"/>
       <c r="V19" s="14"/>
       <c r="W19" s="14"/>
       <c r="X19" s="14"/>
       <c r="Y19" s="14"/>
       <c r="Z19" s="14"/>
     </row>
     <row r="20" spans="1:26" ht="16.5" customHeight="1">
-      <c r="A20" s="19" t="s">
+      <c r="A20" s="22" t="s">
         <v>1</v>
       </c>
-      <c r="B20" s="19"/>
-[...12 lines deleted...]
-      <c r="O20" s="19"/>
+      <c r="B20" s="22"/>
+      <c r="C20" s="22"/>
+      <c r="D20" s="22"/>
+      <c r="E20" s="22"/>
+      <c r="F20" s="22"/>
+      <c r="G20" s="22"/>
+      <c r="H20" s="22"/>
+      <c r="I20" s="22"/>
+      <c r="J20" s="22"/>
+      <c r="K20" s="22"/>
+      <c r="L20" s="22"/>
+      <c r="M20" s="22"/>
+      <c r="N20" s="22"/>
+      <c r="O20" s="22"/>
       <c r="P20" s="7"/>
     </row>
     <row r="21" spans="1:26" ht="12">
       <c r="A21" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B21" s="21">
+      <c r="B21" s="16">
         <v>417622</v>
       </c>
-      <c r="C21" s="21">
+      <c r="C21" s="16">
         <v>421478</v>
       </c>
-      <c r="D21" s="21">
+      <c r="D21" s="16">
         <v>422436</v>
       </c>
-      <c r="E21" s="21">
+      <c r="E21" s="16">
         <v>424972</v>
       </c>
-      <c r="F21" s="21">
+      <c r="F21" s="16">
         <v>432083</v>
       </c>
-      <c r="G21" s="21">
+      <c r="G21" s="16">
         <v>439496</v>
       </c>
-      <c r="H21" s="21">
+      <c r="H21" s="16">
         <v>446017</v>
       </c>
-      <c r="I21" s="21">
+      <c r="I21" s="16">
         <v>448988</v>
       </c>
-      <c r="J21" s="21">
+      <c r="J21" s="16">
         <v>446167</v>
       </c>
-      <c r="K21" s="21">
+      <c r="K21" s="16">
         <v>445350</v>
       </c>
-      <c r="L21" s="21">
+      <c r="L21" s="16">
         <v>447493</v>
       </c>
-      <c r="M21" s="21">
+      <c r="M21" s="16">
         <v>451028</v>
       </c>
-      <c r="N21" s="21">
+      <c r="N21" s="16">
         <v>457067</v>
       </c>
-      <c r="O21" s="21">
+      <c r="O21" s="16">
         <v>524440</v>
       </c>
-      <c r="P21" s="21">
+      <c r="P21" s="16">
         <v>528877</v>
       </c>
-      <c r="Q21" s="21">
+      <c r="Q21" s="16">
         <v>533105</v>
+      </c>
+      <c r="R21" s="18">
+        <v>584568</v>
       </c>
     </row>
     <row r="22" spans="1:26" ht="12">
       <c r="A22" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="B22" s="21">
+      <c r="B22" s="16">
         <v>333988</v>
       </c>
-      <c r="C22" s="21">
+      <c r="C22" s="16">
         <v>337871</v>
       </c>
-      <c r="D22" s="21">
+      <c r="D22" s="16">
         <v>338541</v>
       </c>
-      <c r="E22" s="21">
+      <c r="E22" s="16">
         <v>340710</v>
       </c>
-      <c r="F22" s="21">
+      <c r="F22" s="16">
         <v>347451</v>
       </c>
-      <c r="G22" s="21">
+      <c r="G22" s="16">
         <v>354278</v>
       </c>
-      <c r="H22" s="21">
+      <c r="H22" s="16">
         <v>360061</v>
       </c>
-      <c r="I22" s="21">
+      <c r="I22" s="16">
         <v>362484</v>
       </c>
-      <c r="J22" s="21">
+      <c r="J22" s="16">
         <v>358926</v>
       </c>
-      <c r="K22" s="21">
+      <c r="K22" s="16">
         <v>356942</v>
       </c>
-      <c r="L22" s="21">
+      <c r="L22" s="16">
         <v>357947</v>
       </c>
-      <c r="M22" s="21">
+      <c r="M22" s="16">
         <v>360544</v>
       </c>
-      <c r="N22" s="21">
+      <c r="N22" s="16">
         <v>365705</v>
       </c>
-      <c r="O22" s="21">
+      <c r="O22" s="16">
         <v>425089</v>
       </c>
-      <c r="P22" s="21">
+      <c r="P22" s="16">
         <v>429293</v>
       </c>
-      <c r="Q22" s="21">
+      <c r="Q22" s="16">
         <v>433534</v>
+      </c>
+      <c r="R22" s="18">
+        <v>485514</v>
       </c>
     </row>
     <row r="23" spans="1:26" ht="12">
       <c r="A23" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="B23" s="21">
+      <c r="B23" s="16">
         <v>20676</v>
       </c>
-      <c r="C23" s="21">
+      <c r="C23" s="16">
         <v>20763</v>
       </c>
-      <c r="D23" s="21">
+      <c r="D23" s="16">
         <v>20987</v>
       </c>
-      <c r="E23" s="21">
+      <c r="E23" s="16">
         <v>21172</v>
       </c>
-      <c r="F23" s="21">
+      <c r="F23" s="16">
         <v>21351</v>
       </c>
-      <c r="G23" s="21">
+      <c r="G23" s="16">
         <v>21653</v>
       </c>
-      <c r="H23" s="21">
+      <c r="H23" s="16">
         <v>21808</v>
       </c>
-      <c r="I23" s="21">
+      <c r="I23" s="16">
         <v>21706</v>
       </c>
-      <c r="J23" s="21">
+      <c r="J23" s="16">
         <v>21833</v>
       </c>
-      <c r="K23" s="21">
+      <c r="K23" s="16">
         <v>22174</v>
       </c>
-      <c r="L23" s="21">
+      <c r="L23" s="16">
         <v>22471</v>
       </c>
-      <c r="M23" s="21">
+      <c r="M23" s="16">
         <v>22821</v>
       </c>
-      <c r="N23" s="21">
+      <c r="N23" s="16">
         <v>23190</v>
       </c>
-      <c r="O23" s="21">
+      <c r="O23" s="16">
         <v>25550</v>
       </c>
-      <c r="P23" s="21">
+      <c r="P23" s="16">
         <v>25638</v>
       </c>
-      <c r="Q23" s="21">
+      <c r="Q23" s="16">
         <v>25734</v>
+      </c>
+      <c r="R23" s="18">
+        <v>25676</v>
       </c>
     </row>
     <row r="24" spans="1:26" ht="12">
       <c r="A24" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="B24" s="21">
+      <c r="B24" s="16">
         <v>26635</v>
       </c>
-      <c r="C24" s="21">
+      <c r="C24" s="16">
         <v>26822</v>
       </c>
-      <c r="D24" s="21">
+      <c r="D24" s="16">
         <v>27127</v>
       </c>
-      <c r="E24" s="21">
+      <c r="E24" s="16">
         <v>27382</v>
       </c>
-      <c r="F24" s="21">
+      <c r="F24" s="16">
         <v>27498</v>
       </c>
-      <c r="G24" s="21">
+      <c r="G24" s="16">
         <v>27855</v>
       </c>
-      <c r="H24" s="21">
+      <c r="H24" s="16">
         <v>28459</v>
       </c>
-      <c r="I24" s="21">
+      <c r="I24" s="16">
         <v>28996</v>
       </c>
-      <c r="J24" s="21">
+      <c r="J24" s="16">
         <v>29507</v>
       </c>
-      <c r="K24" s="21">
+      <c r="K24" s="16">
         <v>29962</v>
       </c>
-      <c r="L24" s="21">
+      <c r="L24" s="16">
         <v>30245</v>
       </c>
-      <c r="M24" s="21">
+      <c r="M24" s="16">
         <v>30395</v>
       </c>
-      <c r="N24" s="21">
+      <c r="N24" s="16">
         <v>30512</v>
       </c>
-      <c r="O24" s="21">
+      <c r="O24" s="16">
         <v>28441</v>
       </c>
-      <c r="P24" s="21">
+      <c r="P24" s="16">
         <v>28458</v>
       </c>
-      <c r="Q24" s="21">
+      <c r="Q24" s="16">
         <v>28453</v>
+      </c>
+      <c r="R24" s="18">
+        <v>28212</v>
       </c>
     </row>
     <row r="25" spans="1:26" ht="12">
       <c r="A25" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="B25" s="21">
+      <c r="B25" s="16">
         <v>36323</v>
       </c>
-      <c r="C25" s="21">
+      <c r="C25" s="16">
         <v>36022</v>
       </c>
-      <c r="D25" s="21">
+      <c r="D25" s="16">
         <v>35781</v>
       </c>
-      <c r="E25" s="21">
+      <c r="E25" s="16">
         <v>35708</v>
       </c>
-      <c r="F25" s="21">
+      <c r="F25" s="16">
         <v>35783</v>
       </c>
-      <c r="G25" s="21">
+      <c r="G25" s="16">
         <v>35710</v>
       </c>
-      <c r="H25" s="21">
+      <c r="H25" s="16">
         <v>35689</v>
       </c>
-      <c r="I25" s="21">
+      <c r="I25" s="16">
         <v>35802</v>
       </c>
-      <c r="J25" s="21">
+      <c r="J25" s="16">
         <v>35901</v>
       </c>
-      <c r="K25" s="21">
+      <c r="K25" s="16">
         <v>36272</v>
       </c>
-      <c r="L25" s="21">
+      <c r="L25" s="16">
         <v>36830</v>
       </c>
-      <c r="M25" s="21">
+      <c r="M25" s="16">
         <v>37268</v>
       </c>
-      <c r="N25" s="21">
+      <c r="N25" s="16">
         <v>37660</v>
       </c>
-      <c r="O25" s="21">
+      <c r="O25" s="16">
         <v>45360</v>
       </c>
-      <c r="P25" s="21">
+      <c r="P25" s="16">
         <v>45488</v>
       </c>
-      <c r="Q25" s="21">
+      <c r="Q25" s="16">
         <v>45384</v>
       </c>
+      <c r="R25" s="18">
+        <v>45166</v>
+      </c>
     </row>
     <row r="26" spans="1:26" ht="16.5" customHeight="1">
-      <c r="A26" s="18" t="s">
+      <c r="A26" s="21" t="s">
         <v>2</v>
       </c>
-      <c r="B26" s="18"/>
-[...12 lines deleted...]
-      <c r="O26" s="18"/>
+      <c r="B26" s="21"/>
+      <c r="C26" s="21"/>
+      <c r="D26" s="21"/>
+      <c r="E26" s="21"/>
+      <c r="F26" s="21"/>
+      <c r="G26" s="21"/>
+      <c r="H26" s="21"/>
+      <c r="I26" s="21"/>
+      <c r="J26" s="21"/>
+      <c r="K26" s="21"/>
+      <c r="L26" s="21"/>
+      <c r="M26" s="21"/>
+      <c r="N26" s="21"/>
+      <c r="O26" s="21"/>
       <c r="P26" s="7"/>
     </row>
     <row r="27" spans="1:26" ht="12">
       <c r="A27" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B27" s="21">
+      <c r="B27" s="16">
         <v>608842</v>
       </c>
-      <c r="C27" s="21">
+      <c r="C27" s="16">
         <v>617708</v>
       </c>
-      <c r="D27" s="21">
+      <c r="D27" s="16">
         <v>627404</v>
       </c>
-      <c r="E27" s="21">
+      <c r="E27" s="16">
         <v>636609</v>
       </c>
-      <c r="F27" s="21">
+      <c r="F27" s="16">
         <v>643746</v>
       </c>
-      <c r="G27" s="21">
+      <c r="G27" s="16">
         <v>650659</v>
       </c>
-      <c r="H27" s="21">
+      <c r="H27" s="16">
         <v>657297</v>
       </c>
-      <c r="I27" s="21">
+      <c r="I27" s="16">
         <v>662704</v>
       </c>
-      <c r="J27" s="21">
+      <c r="J27" s="16">
         <v>668754</v>
       </c>
-      <c r="K27" s="21">
+      <c r="K27" s="16">
         <v>674670</v>
       </c>
-      <c r="L27" s="21">
+      <c r="L27" s="16">
         <v>679007</v>
       </c>
-      <c r="M27" s="21">
+      <c r="M27" s="16">
         <v>682374</v>
       </c>
-      <c r="N27" s="21">
+      <c r="N27" s="16">
         <v>686284</v>
       </c>
-      <c r="O27" s="21">
+      <c r="O27" s="16">
         <v>689471</v>
       </c>
-      <c r="P27" s="21">
+      <c r="P27" s="16">
         <v>691498</v>
       </c>
-      <c r="Q27" s="21">
+      <c r="Q27" s="16">
         <v>689387</v>
+      </c>
+      <c r="R27" s="18">
+        <v>634455</v>
       </c>
     </row>
     <row r="28" spans="1:26" ht="12">
       <c r="A28" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="B28" s="21">
+      <c r="B28" s="16">
         <v>85094</v>
       </c>
-      <c r="C28" s="21">
+      <c r="C28" s="16">
         <v>87763</v>
       </c>
-      <c r="D28" s="21">
+      <c r="D28" s="16">
         <v>90608</v>
       </c>
-      <c r="E28" s="21">
+      <c r="E28" s="16">
         <v>93508</v>
       </c>
-      <c r="F28" s="21">
+      <c r="F28" s="16">
         <v>95195</v>
       </c>
-      <c r="G28" s="21">
+      <c r="G28" s="16">
         <v>96521</v>
       </c>
-      <c r="H28" s="21">
+      <c r="H28" s="16">
         <v>98571</v>
       </c>
-      <c r="I28" s="21">
+      <c r="I28" s="16">
         <v>101019</v>
       </c>
-      <c r="J28" s="21">
+      <c r="J28" s="16">
         <v>103506</v>
       </c>
-      <c r="K28" s="21">
+      <c r="K28" s="16">
         <v>105766</v>
       </c>
-      <c r="L28" s="21">
+      <c r="L28" s="16">
         <v>107699</v>
       </c>
-      <c r="M28" s="21">
+      <c r="M28" s="16">
         <v>109061</v>
       </c>
-      <c r="N28" s="21">
+      <c r="N28" s="16">
         <v>110209</v>
       </c>
-      <c r="O28" s="21">
+      <c r="O28" s="16">
         <v>105115</v>
       </c>
-      <c r="P28" s="21">
+      <c r="P28" s="16">
         <v>106001</v>
       </c>
-      <c r="Q28" s="21">
+      <c r="Q28" s="16">
         <v>106423</v>
+      </c>
+      <c r="R28" s="18">
+        <v>95358</v>
       </c>
     </row>
     <row r="29" spans="1:26" ht="12">
       <c r="A29" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="B29" s="21">
+      <c r="B29" s="16">
         <v>73504</v>
       </c>
-      <c r="C29" s="21">
+      <c r="C29" s="16">
         <v>74529</v>
       </c>
-      <c r="D29" s="21">
+      <c r="D29" s="16">
         <v>75945</v>
       </c>
-      <c r="E29" s="21">
+      <c r="E29" s="16">
         <v>77018</v>
       </c>
-      <c r="F29" s="21">
+      <c r="F29" s="16">
         <v>77759</v>
       </c>
-      <c r="G29" s="21">
+      <c r="G29" s="16">
         <v>78474</v>
       </c>
-      <c r="H29" s="21">
+      <c r="H29" s="16">
         <v>78696</v>
       </c>
-      <c r="I29" s="21">
+      <c r="I29" s="16">
         <v>78817</v>
       </c>
-      <c r="J29" s="21">
+      <c r="J29" s="16">
         <v>79917</v>
       </c>
-      <c r="K29" s="21">
+      <c r="K29" s="16">
         <v>81249</v>
       </c>
-      <c r="L29" s="21">
+      <c r="L29" s="16">
         <v>82301</v>
       </c>
-      <c r="M29" s="21">
+      <c r="M29" s="16">
         <v>83470</v>
       </c>
-      <c r="N29" s="21">
+      <c r="N29" s="16">
         <v>84576</v>
       </c>
-      <c r="O29" s="21">
+      <c r="O29" s="16">
         <v>87308</v>
       </c>
-      <c r="P29" s="21">
+      <c r="P29" s="16">
         <v>88018</v>
       </c>
-      <c r="Q29" s="21">
+      <c r="Q29" s="16">
         <v>88271</v>
+      </c>
+      <c r="R29" s="18">
+        <v>51611</v>
       </c>
     </row>
     <row r="30" spans="1:26" ht="12">
       <c r="A30" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="B30" s="21">
+      <c r="B30" s="16">
         <v>50384</v>
       </c>
-      <c r="C30" s="21">
+      <c r="C30" s="16">
         <v>50681</v>
       </c>
-      <c r="D30" s="21">
+      <c r="D30" s="16">
         <v>50964</v>
       </c>
-      <c r="E30" s="21">
+      <c r="E30" s="16">
         <v>50924</v>
       </c>
-      <c r="F30" s="21">
+      <c r="F30" s="16">
         <v>50680</v>
       </c>
-      <c r="G30" s="21">
+      <c r="G30" s="16">
         <v>50673</v>
       </c>
-      <c r="H30" s="21">
+      <c r="H30" s="16">
         <v>50842</v>
       </c>
-      <c r="I30" s="21">
+      <c r="I30" s="16">
         <v>50951</v>
       </c>
-      <c r="J30" s="21">
+      <c r="J30" s="16">
         <v>51193</v>
       </c>
-      <c r="K30" s="21">
+      <c r="K30" s="16">
         <v>51711</v>
       </c>
-      <c r="L30" s="21">
+      <c r="L30" s="16">
         <v>52423</v>
       </c>
-      <c r="M30" s="21">
+      <c r="M30" s="16">
         <v>52773</v>
       </c>
-      <c r="N30" s="21">
+      <c r="N30" s="16">
         <v>52822</v>
       </c>
-      <c r="O30" s="21">
+      <c r="O30" s="16">
         <v>54478</v>
       </c>
-      <c r="P30" s="21">
+      <c r="P30" s="16">
         <v>54464</v>
       </c>
-      <c r="Q30" s="21">
+      <c r="Q30" s="16">
         <v>54263</v>
+      </c>
+      <c r="R30" s="18">
+        <v>53307</v>
       </c>
     </row>
     <row r="31" spans="1:26" ht="12">
       <c r="A31" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B31" s="21">
+      <c r="B31" s="16">
         <v>125471</v>
       </c>
-      <c r="C31" s="21">
+      <c r="C31" s="16">
         <v>127625</v>
       </c>
-      <c r="D31" s="21">
+      <c r="D31" s="16">
         <v>129518</v>
       </c>
-      <c r="E31" s="21">
+      <c r="E31" s="16">
         <v>131397</v>
       </c>
-      <c r="F31" s="21">
+      <c r="F31" s="16">
         <v>133493</v>
       </c>
-      <c r="G31" s="21">
+      <c r="G31" s="16">
         <v>135949</v>
       </c>
-      <c r="H31" s="21">
+      <c r="H31" s="16">
         <v>138368</v>
       </c>
-      <c r="I31" s="21">
+      <c r="I31" s="16">
         <v>140442</v>
       </c>
-      <c r="J31" s="21">
+      <c r="J31" s="16">
         <v>142122</v>
       </c>
-      <c r="K31" s="21">
+      <c r="K31" s="16">
         <v>143273</v>
       </c>
-      <c r="L31" s="21">
+      <c r="L31" s="16">
         <v>144369</v>
       </c>
-      <c r="M31" s="21">
+      <c r="M31" s="16">
         <v>145204</v>
       </c>
-      <c r="N31" s="21">
+      <c r="N31" s="16">
         <v>145888</v>
       </c>
-      <c r="O31" s="21">
+      <c r="O31" s="16">
         <v>158091</v>
       </c>
-      <c r="P31" s="21">
+      <c r="P31" s="16">
         <v>158576</v>
       </c>
-      <c r="Q31" s="21">
+      <c r="Q31" s="16">
         <v>158108</v>
+      </c>
+      <c r="R31" s="18">
+        <v>156375</v>
       </c>
     </row>
     <row r="32" spans="1:26" ht="12">
       <c r="A32" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="B32" s="21">
+      <c r="B32" s="16">
         <v>63591</v>
       </c>
-      <c r="C32" s="21">
+      <c r="C32" s="16">
         <v>63884</v>
       </c>
-      <c r="D32" s="21">
+      <c r="D32" s="16">
         <v>64334</v>
       </c>
-      <c r="E32" s="21">
+      <c r="E32" s="16">
         <v>64704</v>
       </c>
-      <c r="F32" s="21">
+      <c r="F32" s="16">
         <v>64917</v>
       </c>
-      <c r="G32" s="21">
+      <c r="G32" s="16">
         <v>65070</v>
       </c>
-      <c r="H32" s="21">
+      <c r="H32" s="16">
         <v>64941</v>
       </c>
-      <c r="I32" s="21">
+      <c r="I32" s="16">
         <v>64398</v>
       </c>
-      <c r="J32" s="21">
+      <c r="J32" s="16">
         <v>64156</v>
       </c>
-      <c r="K32" s="21">
+      <c r="K32" s="16">
         <v>64285</v>
       </c>
-      <c r="L32" s="21">
+      <c r="L32" s="16">
         <v>64317</v>
       </c>
-      <c r="M32" s="21">
+      <c r="M32" s="16">
         <v>64554</v>
       </c>
-      <c r="N32" s="21">
+      <c r="N32" s="16">
         <v>64993</v>
       </c>
-      <c r="O32" s="21">
+      <c r="O32" s="16">
         <v>67478</v>
       </c>
-      <c r="P32" s="21">
+      <c r="P32" s="16">
         <v>67514</v>
       </c>
-      <c r="Q32" s="21">
+      <c r="Q32" s="16">
         <v>67103</v>
       </c>
-    </row>
-    <row r="33" spans="1:17" ht="12">
+      <c r="R32" s="18">
+        <v>65988</v>
+      </c>
+    </row>
+    <row r="33" spans="1:18" ht="12">
       <c r="A33" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="B33" s="21">
+      <c r="B33" s="16">
         <v>76956</v>
       </c>
-      <c r="C33" s="21">
+      <c r="C33" s="16">
         <v>77873</v>
       </c>
-      <c r="D33" s="21">
+      <c r="D33" s="16">
         <v>79144</v>
       </c>
-      <c r="E33" s="21">
+      <c r="E33" s="16">
         <v>80697</v>
       </c>
-      <c r="F33" s="21">
+      <c r="F33" s="16">
         <v>81893</v>
       </c>
-      <c r="G33" s="21">
+      <c r="G33" s="16">
         <v>82874</v>
       </c>
-      <c r="H33" s="21">
+      <c r="H33" s="16">
         <v>83665</v>
       </c>
-      <c r="I33" s="21">
+      <c r="I33" s="16">
         <v>83946</v>
       </c>
-      <c r="J33" s="21">
+      <c r="J33" s="16">
         <v>84194</v>
       </c>
-      <c r="K33" s="21">
+      <c r="K33" s="16">
         <v>84460</v>
       </c>
-      <c r="L33" s="21">
+      <c r="L33" s="16">
         <v>84531</v>
       </c>
-      <c r="M33" s="21">
+      <c r="M33" s="16">
         <v>84672</v>
       </c>
-      <c r="N33" s="21">
+      <c r="N33" s="16">
         <v>85118</v>
       </c>
-      <c r="O33" s="21">
+      <c r="O33" s="16">
         <v>88498</v>
       </c>
-      <c r="P33" s="21">
+      <c r="P33" s="16">
         <v>88654</v>
       </c>
-      <c r="Q33" s="21">
+      <c r="Q33" s="16">
         <v>88479</v>
       </c>
-    </row>
-    <row r="34" spans="1:17" ht="12">
+      <c r="R33" s="18">
+        <v>87797</v>
+      </c>
+    </row>
+    <row r="34" spans="1:18" ht="12">
       <c r="A34" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="B34" s="21">
+      <c r="B34" s="16">
         <v>31217</v>
       </c>
-      <c r="C34" s="21">
+      <c r="C34" s="16">
         <v>31536</v>
       </c>
-      <c r="D34" s="21">
+      <c r="D34" s="16">
         <v>31761</v>
       </c>
-      <c r="E34" s="21">
+      <c r="E34" s="16">
         <v>31926</v>
       </c>
-      <c r="F34" s="21">
+      <c r="F34" s="16">
         <v>32119</v>
       </c>
-      <c r="G34" s="21">
+      <c r="G34" s="16">
         <v>32350</v>
       </c>
-      <c r="H34" s="21">
+      <c r="H34" s="16">
         <v>32518</v>
       </c>
-      <c r="I34" s="21">
+      <c r="I34" s="16">
         <v>32579</v>
       </c>
-      <c r="J34" s="21">
+      <c r="J34" s="16">
         <v>32542</v>
       </c>
-      <c r="K34" s="21">
+      <c r="K34" s="16">
         <v>32374</v>
       </c>
-      <c r="L34" s="21">
+      <c r="L34" s="16">
         <v>32041</v>
       </c>
-      <c r="M34" s="21">
+      <c r="M34" s="16">
         <v>31764</v>
       </c>
-      <c r="N34" s="21">
+      <c r="N34" s="16">
         <v>31684</v>
       </c>
-      <c r="O34" s="21">
+      <c r="O34" s="16">
         <v>28723</v>
       </c>
-      <c r="P34" s="21">
+      <c r="P34" s="16">
         <v>28555</v>
       </c>
-      <c r="Q34" s="21">
+      <c r="Q34" s="16">
         <v>28183</v>
       </c>
-    </row>
-    <row r="35" spans="1:17" ht="12">
+      <c r="R34" s="18">
+        <v>27543</v>
+      </c>
+    </row>
+    <row r="35" spans="1:18" ht="12">
       <c r="A35" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="B35" s="21">
+      <c r="B35" s="16">
         <v>20444</v>
       </c>
-      <c r="C35" s="21">
+      <c r="C35" s="16">
         <v>20761</v>
       </c>
-      <c r="D35" s="21">
+      <c r="D35" s="16">
         <v>21132</v>
       </c>
-      <c r="E35" s="21">
+      <c r="E35" s="16">
         <v>21450</v>
       </c>
-      <c r="F35" s="21">
+      <c r="F35" s="16">
         <v>21671</v>
       </c>
-      <c r="G35" s="21">
+      <c r="G35" s="16">
         <v>21821</v>
       </c>
-      <c r="H35" s="21">
+      <c r="H35" s="16">
         <v>21902</v>
       </c>
-      <c r="I35" s="21">
+      <c r="I35" s="16">
         <v>21945</v>
       </c>
-      <c r="J35" s="21">
+      <c r="J35" s="16">
         <v>21932</v>
       </c>
-      <c r="K35" s="21">
+      <c r="K35" s="16">
         <v>21845</v>
       </c>
-      <c r="L35" s="21">
+      <c r="L35" s="16">
         <v>21625</v>
       </c>
-      <c r="M35" s="21">
+      <c r="M35" s="16">
         <v>21412</v>
       </c>
-      <c r="N35" s="21">
+      <c r="N35" s="16">
         <v>21284</v>
       </c>
-      <c r="O35" s="21">
+      <c r="O35" s="16">
         <v>18549</v>
       </c>
-      <c r="P35" s="21">
+      <c r="P35" s="16">
         <v>18482</v>
       </c>
-      <c r="Q35" s="21">
+      <c r="Q35" s="16">
         <v>18047</v>
       </c>
-    </row>
-    <row r="36" spans="1:17" ht="12">
+      <c r="R35" s="18">
+        <v>17462</v>
+      </c>
+    </row>
+    <row r="36" spans="1:18" ht="12">
       <c r="A36" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="B36" s="21">
+      <c r="B36" s="16">
         <v>23864</v>
       </c>
-      <c r="C36" s="21">
+      <c r="C36" s="16">
         <v>24014</v>
       </c>
-      <c r="D36" s="21">
+      <c r="D36" s="16">
         <v>24252</v>
       </c>
-      <c r="E36" s="21">
+      <c r="E36" s="16">
         <v>24440</v>
       </c>
-      <c r="F36" s="21">
+      <c r="F36" s="16">
         <v>24577</v>
       </c>
-      <c r="G36" s="21">
+      <c r="G36" s="16">
         <v>24752</v>
       </c>
-      <c r="H36" s="21">
+      <c r="H36" s="16">
         <v>24893</v>
       </c>
-      <c r="I36" s="21">
+      <c r="I36" s="16">
         <v>24968</v>
       </c>
-      <c r="J36" s="21">
+      <c r="J36" s="16">
         <v>24969</v>
       </c>
-      <c r="K36" s="21">
+      <c r="K36" s="16">
         <v>24882</v>
       </c>
-      <c r="L36" s="21">
+      <c r="L36" s="16">
         <v>24588</v>
       </c>
-      <c r="M36" s="21">
+      <c r="M36" s="16">
         <v>24245</v>
       </c>
-      <c r="N36" s="21">
+      <c r="N36" s="16">
         <v>24099</v>
       </c>
-      <c r="O36" s="21">
+      <c r="O36" s="16">
         <v>20457</v>
       </c>
-      <c r="P36" s="21">
+      <c r="P36" s="16">
         <v>20441</v>
       </c>
-      <c r="Q36" s="21">
+      <c r="Q36" s="16">
         <v>20026</v>
       </c>
-    </row>
-    <row r="37" spans="1:17" ht="12">
+      <c r="R36" s="18">
+        <v>19284</v>
+      </c>
+    </row>
+    <row r="37" spans="1:18" ht="12">
       <c r="A37" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="B37" s="22">
+      <c r="B37" s="17">
         <v>58317</v>
       </c>
-      <c r="C37" s="22">
+      <c r="C37" s="17">
         <v>59042</v>
       </c>
-      <c r="D37" s="22">
+      <c r="D37" s="17">
         <v>59746</v>
       </c>
-      <c r="E37" s="22">
+      <c r="E37" s="17">
         <v>60545</v>
       </c>
-      <c r="F37" s="22">
+      <c r="F37" s="17">
         <v>61442</v>
       </c>
-      <c r="G37" s="22">
+      <c r="G37" s="17">
         <v>62175</v>
       </c>
-      <c r="H37" s="22">
+      <c r="H37" s="17">
         <v>62901</v>
       </c>
-      <c r="I37" s="22">
+      <c r="I37" s="17">
         <v>63639</v>
       </c>
-      <c r="J37" s="22">
+      <c r="J37" s="17">
         <v>64223</v>
       </c>
-      <c r="K37" s="22">
+      <c r="K37" s="17">
         <v>64825</v>
       </c>
-      <c r="L37" s="22">
+      <c r="L37" s="17">
         <v>65113</v>
       </c>
-      <c r="M37" s="22">
+      <c r="M37" s="17">
         <v>65219</v>
       </c>
-      <c r="N37" s="22">
+      <c r="N37" s="17">
         <v>65611</v>
       </c>
-      <c r="O37" s="22">
+      <c r="O37" s="17">
         <v>60774</v>
       </c>
-      <c r="P37" s="22">
+      <c r="P37" s="17">
         <v>60793</v>
       </c>
-      <c r="Q37" s="22">
+      <c r="Q37" s="17">
         <v>60484</v>
       </c>
-    </row>
-    <row r="38" spans="1:17">
+      <c r="R37" s="19">
+        <v>59730</v>
+      </c>
+    </row>
+    <row r="38" spans="1:18">
       <c r="A38" s="15"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:O2"/>
     <mergeCell ref="A26:O26"/>
     <mergeCell ref="A20:O20"/>
     <mergeCell ref="A7:O7"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>