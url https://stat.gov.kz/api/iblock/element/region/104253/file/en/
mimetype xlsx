--- v0 (2026-04-16)
+++ v1 (2026-05-14)
@@ -429,70 +429,70 @@
     <xf numFmtId="167" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="11" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="165" fontId="13" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -763,204 +763,204 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BD17"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="AI1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="AV22" sqref="AV22:AV23"/>
+      <selection pane="topRight" activeCell="AX25" sqref="AX25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="19.42578125" style="2" customWidth="1"/>
     <col min="2" max="2" width="8.42578125" style="2" customWidth="1"/>
     <col min="3" max="4" width="9" style="2" customWidth="1"/>
     <col min="5" max="5" width="10" style="2" customWidth="1"/>
     <col min="6" max="6" width="10.28515625" style="2" customWidth="1"/>
     <col min="7" max="7" width="10.42578125" style="2" customWidth="1"/>
     <col min="8" max="8" width="9.42578125" style="2" customWidth="1"/>
     <col min="9" max="16" width="9.140625" style="2"/>
     <col min="17" max="17" width="10.140625" style="2" customWidth="1"/>
     <col min="18" max="28" width="9.140625" style="2"/>
     <col min="29" max="29" width="10.42578125" style="2" customWidth="1"/>
     <col min="30" max="39" width="9.140625" style="2"/>
     <col min="40" max="40" width="9.7109375" style="2" customWidth="1"/>
     <col min="41" max="41" width="9.28515625" style="2" customWidth="1"/>
     <col min="42" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:56" s="1" customFormat="1" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A1" s="47" t="s">
+      <c r="A1" s="49" t="s">
         <v>33</v>
       </c>
-      <c r="B1" s="47"/>
-[...53 lines deleted...]
-      <c r="BD1" s="47"/>
+      <c r="B1" s="49"/>
+      <c r="C1" s="49"/>
+      <c r="D1" s="49"/>
+      <c r="E1" s="49"/>
+      <c r="F1" s="49"/>
+      <c r="G1" s="49"/>
+      <c r="H1" s="49"/>
+      <c r="I1" s="49"/>
+      <c r="J1" s="49"/>
+      <c r="K1" s="49"/>
+      <c r="L1" s="49"/>
+      <c r="M1" s="49"/>
+      <c r="N1" s="49"/>
+      <c r="O1" s="49"/>
+      <c r="P1" s="49"/>
+      <c r="Q1" s="49"/>
+      <c r="R1" s="49"/>
+      <c r="S1" s="49"/>
+      <c r="T1" s="49"/>
+      <c r="U1" s="49"/>
+      <c r="V1" s="49"/>
+      <c r="W1" s="49"/>
+      <c r="X1" s="49"/>
+      <c r="Y1" s="49"/>
+      <c r="Z1" s="49"/>
+      <c r="AA1" s="49"/>
+      <c r="AB1" s="49"/>
+      <c r="AC1" s="49"/>
+      <c r="AD1" s="49"/>
+      <c r="AE1" s="49"/>
+      <c r="AF1" s="49"/>
+      <c r="AG1" s="49"/>
+      <c r="AH1" s="49"/>
+      <c r="AI1" s="49"/>
+      <c r="AJ1" s="49"/>
+      <c r="AK1" s="49"/>
+      <c r="AL1" s="49"/>
+      <c r="AM1" s="49"/>
+      <c r="AN1" s="49"/>
+      <c r="AO1" s="49"/>
+      <c r="AP1" s="49"/>
+      <c r="AQ1" s="49"/>
+      <c r="AR1" s="49"/>
+      <c r="AS1" s="49"/>
+      <c r="AT1" s="49"/>
+      <c r="AU1" s="49"/>
+      <c r="AV1" s="49"/>
+      <c r="AW1" s="49"/>
+      <c r="AX1" s="49"/>
+      <c r="AY1" s="49"/>
+      <c r="AZ1" s="49"/>
+      <c r="BA1" s="49"/>
+      <c r="BB1" s="49"/>
+      <c r="BC1" s="49"/>
+      <c r="BD1" s="49"/>
     </row>
     <row r="2" spans="1:56" ht="16.5" thickBot="1">
-      <c r="A2" s="48" t="s">
+      <c r="A2" s="50" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="45" t="s">
+      <c r="B2" s="47" t="s">
         <v>13</v>
       </c>
-      <c r="C2" s="45"/>
-[...5 lines deleted...]
-      <c r="I2" s="44" t="s">
+      <c r="C2" s="47"/>
+      <c r="D2" s="47"/>
+      <c r="E2" s="47"/>
+      <c r="F2" s="47"/>
+      <c r="G2" s="47"/>
+      <c r="H2" s="48"/>
+      <c r="I2" s="46" t="s">
         <v>16</v>
       </c>
-      <c r="J2" s="45"/>
-[...10 lines deleted...]
-      <c r="U2" s="44" t="s">
+      <c r="J2" s="47"/>
+      <c r="K2" s="47"/>
+      <c r="L2" s="47"/>
+      <c r="M2" s="47"/>
+      <c r="N2" s="47"/>
+      <c r="O2" s="47"/>
+      <c r="P2" s="47"/>
+      <c r="Q2" s="47"/>
+      <c r="R2" s="47"/>
+      <c r="S2" s="47"/>
+      <c r="T2" s="48"/>
+      <c r="U2" s="46" t="s">
         <v>17</v>
       </c>
-      <c r="V2" s="45"/>
-[...10 lines deleted...]
-      <c r="AG2" s="44" t="s">
+      <c r="V2" s="47"/>
+      <c r="W2" s="47"/>
+      <c r="X2" s="47"/>
+      <c r="Y2" s="47"/>
+      <c r="Z2" s="47"/>
+      <c r="AA2" s="47"/>
+      <c r="AB2" s="47"/>
+      <c r="AC2" s="47"/>
+      <c r="AD2" s="47"/>
+      <c r="AE2" s="47"/>
+      <c r="AF2" s="48"/>
+      <c r="AG2" s="46" t="s">
         <v>31</v>
       </c>
-      <c r="AH2" s="45"/>
-[...10 lines deleted...]
-      <c r="AS2" s="44" t="s">
+      <c r="AH2" s="47"/>
+      <c r="AI2" s="47"/>
+      <c r="AJ2" s="47"/>
+      <c r="AK2" s="47"/>
+      <c r="AL2" s="47"/>
+      <c r="AM2" s="47"/>
+      <c r="AN2" s="47"/>
+      <c r="AO2" s="47"/>
+      <c r="AP2" s="47"/>
+      <c r="AQ2" s="47"/>
+      <c r="AR2" s="48"/>
+      <c r="AS2" s="46" t="s">
         <v>32</v>
       </c>
-      <c r="AT2" s="45"/>
-[...9 lines deleted...]
-      <c r="BD2" s="46"/>
+      <c r="AT2" s="47"/>
+      <c r="AU2" s="47"/>
+      <c r="AV2" s="47"/>
+      <c r="AW2" s="47"/>
+      <c r="AX2" s="47"/>
+      <c r="AY2" s="47"/>
+      <c r="AZ2" s="47"/>
+      <c r="BA2" s="47"/>
+      <c r="BB2" s="47"/>
+      <c r="BC2" s="47"/>
+      <c r="BD2" s="48"/>
     </row>
     <row r="3" spans="1:56" ht="30.75" customHeight="1" thickBot="1">
-      <c r="A3" s="48"/>
+      <c r="A3" s="50"/>
       <c r="B3" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C3" s="8" t="s">
         <v>6</v>
       </c>
       <c r="D3" s="8" t="s">
         <v>7</v>
       </c>
       <c r="E3" s="8" t="s">
         <v>8</v>
       </c>
       <c r="F3" s="8" t="s">
         <v>9</v>
       </c>
       <c r="G3" s="9" t="s">
         <v>10</v>
       </c>
       <c r="H3" s="9" t="s">
         <v>14</v>
       </c>
       <c r="I3" s="8" t="s">
         <v>11</v>
       </c>
       <c r="J3" s="8" t="s">
@@ -1222,54 +1222,56 @@
       </c>
       <c r="AM4" s="24">
         <v>180035.5</v>
       </c>
       <c r="AN4" s="41">
         <v>214510.4</v>
       </c>
       <c r="AO4" s="24">
         <v>248414.4</v>
       </c>
       <c r="AP4" s="24">
         <v>275215.8</v>
       </c>
       <c r="AQ4" s="24">
         <v>297502.7</v>
       </c>
       <c r="AR4" s="24">
         <v>314728.09999999998</v>
       </c>
       <c r="AS4" s="24">
         <v>9809.5</v>
       </c>
       <c r="AT4" s="24">
         <v>22821.8</v>
       </c>
-      <c r="AU4" s="49">
+      <c r="AU4" s="44">
         <v>44320.800000000003</v>
       </c>
-      <c r="AV4" s="25"/>
+      <c r="AV4" s="44">
+        <v>71033.5</v>
+      </c>
       <c r="AW4" s="28"/>
       <c r="AX4" s="20"/>
       <c r="AY4" s="24"/>
       <c r="AZ4" s="41"/>
       <c r="BA4" s="24"/>
       <c r="BB4" s="3"/>
       <c r="BC4" s="3"/>
       <c r="BD4" s="3"/>
     </row>
     <row r="5" spans="1:56" s="4" customFormat="1" ht="14.25" customHeight="1">
       <c r="A5" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B5" s="14">
         <v>17615.3</v>
       </c>
       <c r="C5" s="14">
         <v>22287.200000000001</v>
       </c>
       <c r="D5" s="14">
         <v>27419.4</v>
       </c>
       <c r="E5" s="14">
         <v>30578.9</v>
       </c>
@@ -1374,54 +1376,56 @@
       </c>
       <c r="AM5" s="14">
         <v>1646.2</v>
       </c>
       <c r="AN5" s="42">
         <v>2025.6</v>
       </c>
       <c r="AO5" s="14">
         <v>2565.3000000000002</v>
       </c>
       <c r="AP5" s="14">
         <v>3095.5</v>
       </c>
       <c r="AQ5" s="43">
         <v>3405.6</v>
       </c>
       <c r="AR5" s="14">
         <v>3499.1</v>
       </c>
       <c r="AS5" s="14">
         <v>122.8</v>
       </c>
       <c r="AT5" s="14">
         <v>288.2</v>
       </c>
-      <c r="AU5" s="49">
+      <c r="AU5" s="44">
         <v>611</v>
       </c>
-      <c r="AV5" s="26"/>
+      <c r="AV5" s="45">
+        <v>997</v>
+      </c>
       <c r="AW5" s="26"/>
       <c r="AX5" s="20"/>
       <c r="AY5" s="14"/>
       <c r="AZ5" s="42"/>
       <c r="BA5" s="14"/>
       <c r="BB5" s="6"/>
       <c r="BC5" s="6"/>
       <c r="BD5" s="6"/>
     </row>
     <row r="6" spans="1:56">
       <c r="A6" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="14">
         <v>279.5</v>
       </c>
       <c r="C6" s="14">
         <v>404.7</v>
       </c>
       <c r="D6" s="14">
         <v>493</v>
       </c>
       <c r="E6" s="14">
         <v>592.70000000000005</v>
       </c>
@@ -1526,54 +1530,56 @@
       </c>
       <c r="AM6" s="14">
         <v>432.7</v>
       </c>
       <c r="AN6" s="42">
         <v>432.7</v>
       </c>
       <c r="AO6" s="14">
         <v>442.7</v>
       </c>
       <c r="AP6" s="14">
         <v>464.3</v>
       </c>
       <c r="AQ6" s="14">
         <v>478.7</v>
       </c>
       <c r="AR6" s="14">
         <v>571.29999999999995</v>
       </c>
       <c r="AS6" s="14">
         <v>22.3</v>
       </c>
       <c r="AT6" s="14">
         <v>56.5</v>
       </c>
-      <c r="AU6" s="50">
+      <c r="AU6" s="45">
         <v>100.5</v>
       </c>
-      <c r="AV6" s="25"/>
+      <c r="AV6" s="45">
+        <v>153.9</v>
+      </c>
       <c r="AW6" s="29"/>
       <c r="AX6" s="20"/>
       <c r="AY6" s="14"/>
       <c r="AZ6" s="42"/>
       <c r="BA6" s="14"/>
       <c r="BB6" s="7"/>
       <c r="BC6" s="7"/>
       <c r="BD6" s="7"/>
     </row>
     <row r="7" spans="1:56">
       <c r="A7" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="14">
         <v>18522.900000000001</v>
       </c>
       <c r="C7" s="14">
         <v>22583.5</v>
       </c>
       <c r="D7" s="14">
         <v>29534</v>
       </c>
       <c r="E7" s="14">
         <v>37140.800000000003</v>
       </c>
@@ -1678,54 +1684,56 @@
       </c>
       <c r="AM7" s="14">
         <v>19515.8</v>
       </c>
       <c r="AN7" s="42">
         <v>25954.799999999999</v>
       </c>
       <c r="AO7" s="14">
         <v>33066.1</v>
       </c>
       <c r="AP7" s="14">
         <v>36798.300000000003</v>
       </c>
       <c r="AQ7" s="14">
         <v>40462.300000000003</v>
       </c>
       <c r="AR7" s="14">
         <v>44731.199999999997</v>
       </c>
       <c r="AS7" s="14">
         <v>1040</v>
       </c>
       <c r="AT7" s="14">
         <v>2479</v>
       </c>
-      <c r="AU7" s="50">
+      <c r="AU7" s="45">
         <v>4837</v>
       </c>
-      <c r="AV7" s="25"/>
+      <c r="AV7" s="45">
+        <v>7845.5</v>
+      </c>
       <c r="AW7" s="29"/>
       <c r="AX7" s="20"/>
       <c r="AY7" s="14"/>
       <c r="AZ7" s="42"/>
       <c r="BA7" s="14"/>
       <c r="BB7" s="7"/>
       <c r="BC7" s="7"/>
       <c r="BD7" s="7"/>
     </row>
     <row r="8" spans="1:56">
       <c r="A8" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="14">
         <v>32473.200000000001</v>
       </c>
       <c r="C8" s="14">
         <v>46984.2</v>
       </c>
       <c r="D8" s="14">
         <v>60295.1</v>
       </c>
       <c r="E8" s="14">
         <v>68844.800000000003</v>
       </c>
@@ -1830,54 +1838,56 @@
       </c>
       <c r="AM8" s="14">
         <v>14174.5</v>
       </c>
       <c r="AN8" s="42">
         <v>18520.5</v>
       </c>
       <c r="AO8" s="14">
         <v>21506.5</v>
       </c>
       <c r="AP8" s="14">
         <v>22555.5</v>
       </c>
       <c r="AQ8" s="14">
         <v>23497</v>
       </c>
       <c r="AR8" s="14">
         <v>24161</v>
       </c>
       <c r="AS8" s="14">
         <v>602.20000000000005</v>
       </c>
       <c r="AT8" s="14">
         <v>1396.1</v>
       </c>
-      <c r="AU8" s="50">
+      <c r="AU8" s="45">
         <v>2832.8</v>
       </c>
-      <c r="AV8" s="25"/>
+      <c r="AV8" s="45">
+        <v>4596.8</v>
+      </c>
       <c r="AW8" s="29"/>
       <c r="AX8" s="20"/>
       <c r="AY8" s="14"/>
       <c r="AZ8" s="42"/>
       <c r="BA8" s="14"/>
       <c r="BB8" s="7"/>
       <c r="BC8" s="7"/>
       <c r="BD8" s="7"/>
     </row>
     <row r="9" spans="1:56">
       <c r="A9" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="14">
         <v>43165.9</v>
       </c>
       <c r="C9" s="14">
         <v>55365.3</v>
       </c>
       <c r="D9" s="14">
         <v>66993.5</v>
       </c>
       <c r="E9" s="14">
         <v>75876</v>
       </c>
@@ -1982,54 +1992,56 @@
       </c>
       <c r="AM9" s="14">
         <v>19269.400000000001</v>
       </c>
       <c r="AN9" s="42">
         <v>20579.400000000001</v>
       </c>
       <c r="AO9" s="14">
         <v>21679.8</v>
       </c>
       <c r="AP9" s="14">
         <v>22826.1</v>
       </c>
       <c r="AQ9" s="14">
         <v>23838</v>
       </c>
       <c r="AR9" s="14">
         <v>24809.8</v>
       </c>
       <c r="AS9" s="14">
         <v>1196.5</v>
       </c>
       <c r="AT9" s="14">
         <v>3002.2</v>
       </c>
-      <c r="AU9" s="50">
+      <c r="AU9" s="45">
         <v>5627.7</v>
       </c>
-      <c r="AV9" s="25"/>
+      <c r="AV9" s="45">
+        <v>8984.6</v>
+      </c>
       <c r="AW9" s="29"/>
       <c r="AX9" s="20"/>
       <c r="AY9" s="14"/>
       <c r="AZ9" s="42"/>
       <c r="BA9" s="14"/>
       <c r="BB9" s="7"/>
       <c r="BC9" s="7"/>
       <c r="BD9" s="7"/>
     </row>
     <row r="10" spans="1:56">
       <c r="A10" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="14">
         <v>31882.7</v>
       </c>
       <c r="C10" s="14">
         <v>38674.199999999997</v>
       </c>
       <c r="D10" s="14">
         <v>44158.2</v>
       </c>
       <c r="E10" s="14">
         <v>47365.7</v>
       </c>
@@ -2134,54 +2146,56 @@
       </c>
       <c r="AM10" s="14">
         <v>23613</v>
       </c>
       <c r="AN10" s="42">
         <v>26437.9</v>
       </c>
       <c r="AO10" s="14">
         <v>28538.400000000001</v>
       </c>
       <c r="AP10" s="14">
         <v>31631.5</v>
       </c>
       <c r="AQ10" s="14">
         <v>34445.300000000003</v>
       </c>
       <c r="AR10" s="14">
         <v>36521.599999999999</v>
       </c>
       <c r="AS10" s="14">
         <v>1487.7</v>
       </c>
       <c r="AT10" s="14">
         <v>3440</v>
       </c>
-      <c r="AU10" s="50">
+      <c r="AU10" s="45">
         <v>6458.9</v>
       </c>
-      <c r="AV10" s="25"/>
+      <c r="AV10" s="45">
+        <v>10392.4</v>
+      </c>
       <c r="AW10" s="29"/>
       <c r="AX10" s="20"/>
       <c r="AY10" s="14"/>
       <c r="AZ10" s="42"/>
       <c r="BA10" s="14"/>
       <c r="BB10" s="7"/>
       <c r="BC10" s="7"/>
       <c r="BD10" s="7"/>
     </row>
     <row r="11" spans="1:56">
       <c r="A11" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B11" s="14">
         <v>20591.3</v>
       </c>
       <c r="C11" s="14">
         <v>25436.6</v>
       </c>
       <c r="D11" s="14">
         <v>30349.1</v>
       </c>
       <c r="E11" s="14">
         <v>35213.300000000003</v>
       </c>
@@ -2286,54 +2300,56 @@
       </c>
       <c r="AM11" s="14">
         <v>16606.400000000001</v>
       </c>
       <c r="AN11" s="42">
         <v>20710.8</v>
       </c>
       <c r="AO11" s="14">
         <v>25383.9</v>
       </c>
       <c r="AP11" s="14">
         <v>28649.200000000001</v>
       </c>
       <c r="AQ11" s="14">
         <v>32491.200000000001</v>
       </c>
       <c r="AR11" s="14">
         <v>34736.5</v>
       </c>
       <c r="AS11" s="14">
         <v>1066.8</v>
       </c>
       <c r="AT11" s="14">
         <v>2247.1999999999998</v>
       </c>
-      <c r="AU11" s="50">
+      <c r="AU11" s="45">
         <v>4232.8</v>
       </c>
-      <c r="AV11" s="25"/>
+      <c r="AV11" s="45">
+        <v>6357.3</v>
+      </c>
       <c r="AW11" s="29"/>
       <c r="AX11" s="20"/>
       <c r="AY11" s="14"/>
       <c r="AZ11" s="42"/>
       <c r="BA11" s="14"/>
       <c r="BB11" s="7"/>
       <c r="BC11" s="7"/>
       <c r="BD11" s="7"/>
     </row>
     <row r="12" spans="1:56">
       <c r="A12" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B12" s="14" t="s">
         <v>12</v>
       </c>
       <c r="C12" s="14" t="s">
         <v>12</v>
       </c>
       <c r="D12" s="14" t="s">
         <v>12</v>
       </c>
       <c r="E12" s="14" t="s">
         <v>12</v>
       </c>
@@ -2438,54 +2454,56 @@
       </c>
       <c r="AM12" s="14">
         <v>14207.8</v>
       </c>
       <c r="AN12" s="42">
         <v>15782.7</v>
       </c>
       <c r="AO12" s="14">
         <v>16961.599999999999</v>
       </c>
       <c r="AP12" s="14">
         <v>18073</v>
       </c>
       <c r="AQ12" s="14">
         <v>19015.900000000001</v>
       </c>
       <c r="AR12" s="14">
         <v>19704.099999999999</v>
       </c>
       <c r="AS12" s="14">
         <v>723.5</v>
       </c>
       <c r="AT12" s="14">
         <v>1708.5</v>
       </c>
-      <c r="AU12" s="50">
+      <c r="AU12" s="45">
         <v>3372.5</v>
       </c>
-      <c r="AV12" s="26"/>
+      <c r="AV12" s="45">
+        <v>5482.4</v>
+      </c>
       <c r="AW12" s="26"/>
       <c r="AX12" s="20"/>
       <c r="AY12" s="14"/>
       <c r="AZ12" s="42"/>
       <c r="BA12" s="14"/>
       <c r="BB12" s="5"/>
       <c r="BC12" s="5"/>
       <c r="BD12" s="5"/>
     </row>
     <row r="13" spans="1:56">
       <c r="A13" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B13" s="14">
         <v>27795.200000000001</v>
       </c>
       <c r="C13" s="14">
         <v>35085.199999999997</v>
       </c>
       <c r="D13" s="14">
         <v>41275.199999999997</v>
       </c>
       <c r="E13" s="14">
         <v>46764.2</v>
       </c>
@@ -2590,54 +2608,56 @@
       </c>
       <c r="AM13" s="14">
         <v>20562.2</v>
       </c>
       <c r="AN13" s="42">
         <v>25759.200000000001</v>
       </c>
       <c r="AO13" s="14">
         <v>30234.2</v>
       </c>
       <c r="AP13" s="14">
         <v>34765.300000000003</v>
       </c>
       <c r="AQ13" s="14">
         <v>38340.300000000003</v>
       </c>
       <c r="AR13" s="14">
         <v>39129.4</v>
       </c>
       <c r="AS13" s="14">
         <v>911</v>
       </c>
       <c r="AT13" s="14">
         <v>2172</v>
       </c>
-      <c r="AU13" s="50">
+      <c r="AU13" s="45">
         <v>4392</v>
       </c>
-      <c r="AV13" s="25"/>
+      <c r="AV13" s="45">
+        <v>7194</v>
+      </c>
       <c r="AW13" s="29"/>
       <c r="AX13" s="20"/>
       <c r="AY13" s="14"/>
       <c r="AZ13" s="42"/>
       <c r="BA13" s="14"/>
       <c r="BB13" s="7"/>
       <c r="BC13" s="7"/>
       <c r="BD13" s="7"/>
     </row>
     <row r="14" spans="1:56">
       <c r="A14" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="14">
         <v>26291.9</v>
       </c>
       <c r="C14" s="14">
         <v>33055.699999999997</v>
       </c>
       <c r="D14" s="14">
         <v>37540.6</v>
       </c>
       <c r="E14" s="14">
         <v>43954.3</v>
       </c>
@@ -2742,54 +2762,56 @@
       </c>
       <c r="AM14" s="14">
         <v>21670.6</v>
       </c>
       <c r="AN14" s="42">
         <v>23506.5</v>
       </c>
       <c r="AO14" s="14">
         <v>25817.599999999999</v>
       </c>
       <c r="AP14" s="14">
         <v>27416.3</v>
       </c>
       <c r="AQ14" s="14">
         <v>28642</v>
       </c>
       <c r="AR14" s="14">
         <v>29847.7</v>
       </c>
       <c r="AS14" s="14">
         <v>1313.5</v>
       </c>
       <c r="AT14" s="14">
         <v>2922.2</v>
       </c>
-      <c r="AU14" s="50">
+      <c r="AU14" s="45">
         <v>5697</v>
       </c>
-      <c r="AV14" s="25"/>
+      <c r="AV14" s="45">
+        <v>9057</v>
+      </c>
       <c r="AW14" s="29"/>
       <c r="AX14" s="20"/>
       <c r="AY14" s="14"/>
       <c r="AZ14" s="42"/>
       <c r="BA14" s="14"/>
       <c r="BB14" s="7"/>
       <c r="BC14" s="7"/>
       <c r="BD14" s="7"/>
     </row>
     <row r="15" spans="1:56">
       <c r="A15" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B15" s="14" t="s">
         <v>12</v>
       </c>
       <c r="C15" s="14" t="s">
         <v>12</v>
       </c>
       <c r="D15" s="14" t="s">
         <v>12</v>
       </c>
       <c r="E15" s="14" t="s">
         <v>12</v>
       </c>
@@ -2894,54 +2916,56 @@
       </c>
       <c r="AM15" s="14">
         <v>12217</v>
       </c>
       <c r="AN15" s="42">
         <v>15278.8</v>
       </c>
       <c r="AO15" s="14">
         <v>18521.3</v>
       </c>
       <c r="AP15" s="14">
         <v>21543.8</v>
       </c>
       <c r="AQ15" s="14">
         <v>23145.4</v>
       </c>
       <c r="AR15" s="14">
         <v>24920.9</v>
       </c>
       <c r="AS15" s="14">
         <v>600.20000000000005</v>
       </c>
       <c r="AT15" s="14">
         <v>1487.9</v>
       </c>
-      <c r="AU15" s="50">
+      <c r="AU15" s="45">
         <v>2968.1</v>
       </c>
-      <c r="AV15" s="25"/>
+      <c r="AV15" s="45">
+        <v>4819.6000000000004</v>
+      </c>
       <c r="AW15" s="29"/>
       <c r="AX15" s="20"/>
       <c r="AY15" s="14"/>
       <c r="AZ15" s="42"/>
       <c r="BA15" s="14"/>
       <c r="BB15" s="7"/>
       <c r="BC15" s="7"/>
       <c r="BD15" s="7"/>
     </row>
     <row r="16" spans="1:56">
       <c r="A16" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B16" s="14">
         <v>45899.9</v>
       </c>
       <c r="C16" s="14">
         <v>56288.800000000003</v>
       </c>
       <c r="D16" s="14">
         <v>64809.3</v>
       </c>
       <c r="E16" s="14">
         <v>73633.7</v>
       </c>
@@ -3046,70 +3070,73 @@
       </c>
       <c r="AM16" s="14">
         <v>16120</v>
       </c>
       <c r="AN16" s="42">
         <v>19521.5</v>
       </c>
       <c r="AO16" s="14">
         <v>23697</v>
       </c>
       <c r="AP16" s="14">
         <v>27397</v>
       </c>
       <c r="AQ16" s="14">
         <v>29741</v>
       </c>
       <c r="AR16" s="14">
         <v>32095.5</v>
       </c>
       <c r="AS16" s="14">
         <v>723</v>
       </c>
       <c r="AT16" s="14">
         <v>1622</v>
       </c>
-      <c r="AU16" s="50">
+      <c r="AU16" s="45">
         <v>3190.5</v>
       </c>
-      <c r="AV16" s="27"/>
+      <c r="AV16" s="45">
+        <v>5153</v>
+      </c>
       <c r="AW16" s="27"/>
       <c r="AX16" s="20"/>
       <c r="AY16" s="14"/>
       <c r="AZ16" s="42"/>
       <c r="BA16" s="14"/>
       <c r="BB16" s="5"/>
       <c r="BC16" s="5"/>
       <c r="BD16" s="5"/>
     </row>
-    <row r="17" spans="34:47">
+    <row r="17" spans="34:48">
       <c r="AH17" s="22"/>
       <c r="AJ17" s="23"/>
       <c r="AN17" s="22"/>
       <c r="AO17" s="22"/>
       <c r="AT17" s="22"/>
       <c r="AU17" s="22"/>
+      <c r="AV17" s="22"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="AS2:BD2"/>
     <mergeCell ref="A1:BD1"/>
     <mergeCell ref="AG2:AR2"/>
     <mergeCell ref="B2:H2"/>
     <mergeCell ref="I2:T2"/>
     <mergeCell ref="U2:AF2"/>
     <mergeCell ref="A2:A3"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.36" bottom="0.59055118110236227" header="0.26" footer="0.98425196850393704"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">