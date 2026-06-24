--- v1 (2026-05-14)
+++ v2 (2026-06-24)
@@ -763,70 +763,72 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BD17"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="AI1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="AX25" sqref="AX25"/>
+      <selection pane="topRight" activeCell="AW23" sqref="AW23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="19.42578125" style="2" customWidth="1"/>
     <col min="2" max="2" width="8.42578125" style="2" customWidth="1"/>
     <col min="3" max="4" width="9" style="2" customWidth="1"/>
     <col min="5" max="5" width="10" style="2" customWidth="1"/>
     <col min="6" max="6" width="10.28515625" style="2" customWidth="1"/>
     <col min="7" max="7" width="10.42578125" style="2" customWidth="1"/>
     <col min="8" max="8" width="9.42578125" style="2" customWidth="1"/>
     <col min="9" max="16" width="9.140625" style="2"/>
     <col min="17" max="17" width="10.140625" style="2" customWidth="1"/>
     <col min="18" max="28" width="9.140625" style="2"/>
     <col min="29" max="29" width="10.42578125" style="2" customWidth="1"/>
     <col min="30" max="39" width="9.140625" style="2"/>
     <col min="40" max="40" width="9.7109375" style="2" customWidth="1"/>
     <col min="41" max="41" width="9.28515625" style="2" customWidth="1"/>
-    <col min="42" max="16384" width="9.140625" style="2"/>
+    <col min="42" max="48" width="9.140625" style="2"/>
+    <col min="49" max="49" width="10" style="2" customWidth="1"/>
+    <col min="50" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:56" s="1" customFormat="1" ht="34.5" customHeight="1" thickBot="1">
       <c r="A1" s="49" t="s">
         <v>33</v>
       </c>
       <c r="B1" s="49"/>
       <c r="C1" s="49"/>
       <c r="D1" s="49"/>
       <c r="E1" s="49"/>
       <c r="F1" s="49"/>
       <c r="G1" s="49"/>
       <c r="H1" s="49"/>
       <c r="I1" s="49"/>
       <c r="J1" s="49"/>
       <c r="K1" s="49"/>
       <c r="L1" s="49"/>
       <c r="M1" s="49"/>
       <c r="N1" s="49"/>
       <c r="O1" s="49"/>
       <c r="P1" s="49"/>
       <c r="Q1" s="49"/>
       <c r="R1" s="49"/>
       <c r="S1" s="49"/>
       <c r="T1" s="49"/>
@@ -1228,51 +1230,53 @@
       </c>
       <c r="AO4" s="24">
         <v>248414.4</v>
       </c>
       <c r="AP4" s="24">
         <v>275215.8</v>
       </c>
       <c r="AQ4" s="24">
         <v>297502.7</v>
       </c>
       <c r="AR4" s="24">
         <v>314728.09999999998</v>
       </c>
       <c r="AS4" s="24">
         <v>9809.5</v>
       </c>
       <c r="AT4" s="24">
         <v>22821.8</v>
       </c>
       <c r="AU4" s="44">
         <v>44320.800000000003</v>
       </c>
       <c r="AV4" s="44">
         <v>71033.5</v>
       </c>
-      <c r="AW4" s="28"/>
+      <c r="AW4" s="45">
+        <v>101881</v>
+      </c>
       <c r="AX4" s="20"/>
       <c r="AY4" s="24"/>
       <c r="AZ4" s="41"/>
       <c r="BA4" s="24"/>
       <c r="BB4" s="3"/>
       <c r="BC4" s="3"/>
       <c r="BD4" s="3"/>
     </row>
     <row r="5" spans="1:56" s="4" customFormat="1" ht="14.25" customHeight="1">
       <c r="A5" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B5" s="14">
         <v>17615.3</v>
       </c>
       <c r="C5" s="14">
         <v>22287.200000000001</v>
       </c>
       <c r="D5" s="14">
         <v>27419.4</v>
       </c>
       <c r="E5" s="14">
         <v>30578.9</v>
       </c>
       <c r="F5" s="14">
@@ -1382,51 +1386,53 @@
       </c>
       <c r="AO5" s="14">
         <v>2565.3000000000002</v>
       </c>
       <c r="AP5" s="14">
         <v>3095.5</v>
       </c>
       <c r="AQ5" s="43">
         <v>3405.6</v>
       </c>
       <c r="AR5" s="14">
         <v>3499.1</v>
       </c>
       <c r="AS5" s="14">
         <v>122.8</v>
       </c>
       <c r="AT5" s="14">
         <v>288.2</v>
       </c>
       <c r="AU5" s="44">
         <v>611</v>
       </c>
       <c r="AV5" s="45">
         <v>997</v>
       </c>
-      <c r="AW5" s="26"/>
+      <c r="AW5" s="45">
+        <v>1281.7</v>
+      </c>
       <c r="AX5" s="20"/>
       <c r="AY5" s="14"/>
       <c r="AZ5" s="42"/>
       <c r="BA5" s="14"/>
       <c r="BB5" s="6"/>
       <c r="BC5" s="6"/>
       <c r="BD5" s="6"/>
     </row>
     <row r="6" spans="1:56">
       <c r="A6" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="14">
         <v>279.5</v>
       </c>
       <c r="C6" s="14">
         <v>404.7</v>
       </c>
       <c r="D6" s="14">
         <v>493</v>
       </c>
       <c r="E6" s="14">
         <v>592.70000000000005</v>
       </c>
       <c r="F6" s="14">
@@ -1536,51 +1542,53 @@
       </c>
       <c r="AO6" s="14">
         <v>442.7</v>
       </c>
       <c r="AP6" s="14">
         <v>464.3</v>
       </c>
       <c r="AQ6" s="14">
         <v>478.7</v>
       </c>
       <c r="AR6" s="14">
         <v>571.29999999999995</v>
       </c>
       <c r="AS6" s="14">
         <v>22.3</v>
       </c>
       <c r="AT6" s="14">
         <v>56.5</v>
       </c>
       <c r="AU6" s="45">
         <v>100.5</v>
       </c>
       <c r="AV6" s="45">
         <v>153.9</v>
       </c>
-      <c r="AW6" s="29"/>
+      <c r="AW6" s="45">
+        <v>233</v>
+      </c>
       <c r="AX6" s="20"/>
       <c r="AY6" s="14"/>
       <c r="AZ6" s="42"/>
       <c r="BA6" s="14"/>
       <c r="BB6" s="7"/>
       <c r="BC6" s="7"/>
       <c r="BD6" s="7"/>
     </row>
     <row r="7" spans="1:56">
       <c r="A7" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="14">
         <v>18522.900000000001</v>
       </c>
       <c r="C7" s="14">
         <v>22583.5</v>
       </c>
       <c r="D7" s="14">
         <v>29534</v>
       </c>
       <c r="E7" s="14">
         <v>37140.800000000003</v>
       </c>
       <c r="F7" s="14">
@@ -1690,51 +1698,53 @@
       </c>
       <c r="AO7" s="14">
         <v>33066.1</v>
       </c>
       <c r="AP7" s="14">
         <v>36798.300000000003</v>
       </c>
       <c r="AQ7" s="14">
         <v>40462.300000000003</v>
       </c>
       <c r="AR7" s="14">
         <v>44731.199999999997</v>
       </c>
       <c r="AS7" s="14">
         <v>1040</v>
       </c>
       <c r="AT7" s="14">
         <v>2479</v>
       </c>
       <c r="AU7" s="45">
         <v>4837</v>
       </c>
       <c r="AV7" s="45">
         <v>7845.5</v>
       </c>
-      <c r="AW7" s="29"/>
+      <c r="AW7" s="45">
+        <v>11297.5</v>
+      </c>
       <c r="AX7" s="20"/>
       <c r="AY7" s="14"/>
       <c r="AZ7" s="42"/>
       <c r="BA7" s="14"/>
       <c r="BB7" s="7"/>
       <c r="BC7" s="7"/>
       <c r="BD7" s="7"/>
     </row>
     <row r="8" spans="1:56">
       <c r="A8" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="14">
         <v>32473.200000000001</v>
       </c>
       <c r="C8" s="14">
         <v>46984.2</v>
       </c>
       <c r="D8" s="14">
         <v>60295.1</v>
       </c>
       <c r="E8" s="14">
         <v>68844.800000000003</v>
       </c>
       <c r="F8" s="14">
@@ -1844,51 +1854,53 @@
       </c>
       <c r="AO8" s="14">
         <v>21506.5</v>
       </c>
       <c r="AP8" s="14">
         <v>22555.5</v>
       </c>
       <c r="AQ8" s="14">
         <v>23497</v>
       </c>
       <c r="AR8" s="14">
         <v>24161</v>
       </c>
       <c r="AS8" s="14">
         <v>602.20000000000005</v>
       </c>
       <c r="AT8" s="14">
         <v>1396.1</v>
       </c>
       <c r="AU8" s="45">
         <v>2832.8</v>
       </c>
       <c r="AV8" s="45">
         <v>4596.8</v>
       </c>
-      <c r="AW8" s="29"/>
+      <c r="AW8" s="45">
+        <v>6660.6</v>
+      </c>
       <c r="AX8" s="20"/>
       <c r="AY8" s="14"/>
       <c r="AZ8" s="42"/>
       <c r="BA8" s="14"/>
       <c r="BB8" s="7"/>
       <c r="BC8" s="7"/>
       <c r="BD8" s="7"/>
     </row>
     <row r="9" spans="1:56">
       <c r="A9" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="14">
         <v>43165.9</v>
       </c>
       <c r="C9" s="14">
         <v>55365.3</v>
       </c>
       <c r="D9" s="14">
         <v>66993.5</v>
       </c>
       <c r="E9" s="14">
         <v>75876</v>
       </c>
       <c r="F9" s="14">
@@ -1998,51 +2010,53 @@
       </c>
       <c r="AO9" s="14">
         <v>21679.8</v>
       </c>
       <c r="AP9" s="14">
         <v>22826.1</v>
       </c>
       <c r="AQ9" s="14">
         <v>23838</v>
       </c>
       <c r="AR9" s="14">
         <v>24809.8</v>
       </c>
       <c r="AS9" s="14">
         <v>1196.5</v>
       </c>
       <c r="AT9" s="14">
         <v>3002.2</v>
       </c>
       <c r="AU9" s="45">
         <v>5627.7</v>
       </c>
       <c r="AV9" s="45">
         <v>8984.6</v>
       </c>
-      <c r="AW9" s="29"/>
+      <c r="AW9" s="45">
+        <v>12963.6</v>
+      </c>
       <c r="AX9" s="20"/>
       <c r="AY9" s="14"/>
       <c r="AZ9" s="42"/>
       <c r="BA9" s="14"/>
       <c r="BB9" s="7"/>
       <c r="BC9" s="7"/>
       <c r="BD9" s="7"/>
     </row>
     <row r="10" spans="1:56">
       <c r="A10" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="14">
         <v>31882.7</v>
       </c>
       <c r="C10" s="14">
         <v>38674.199999999997</v>
       </c>
       <c r="D10" s="14">
         <v>44158.2</v>
       </c>
       <c r="E10" s="14">
         <v>47365.7</v>
       </c>
       <c r="F10" s="14">
@@ -2152,51 +2166,53 @@
       </c>
       <c r="AO10" s="14">
         <v>28538.400000000001</v>
       </c>
       <c r="AP10" s="14">
         <v>31631.5</v>
       </c>
       <c r="AQ10" s="14">
         <v>34445.300000000003</v>
       </c>
       <c r="AR10" s="14">
         <v>36521.599999999999</v>
       </c>
       <c r="AS10" s="14">
         <v>1487.7</v>
       </c>
       <c r="AT10" s="14">
         <v>3440</v>
       </c>
       <c r="AU10" s="45">
         <v>6458.9</v>
       </c>
       <c r="AV10" s="45">
         <v>10392.4</v>
       </c>
-      <c r="AW10" s="29"/>
+      <c r="AW10" s="45">
+        <v>14892.5</v>
+      </c>
       <c r="AX10" s="20"/>
       <c r="AY10" s="14"/>
       <c r="AZ10" s="42"/>
       <c r="BA10" s="14"/>
       <c r="BB10" s="7"/>
       <c r="BC10" s="7"/>
       <c r="BD10" s="7"/>
     </row>
     <row r="11" spans="1:56">
       <c r="A11" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B11" s="14">
         <v>20591.3</v>
       </c>
       <c r="C11" s="14">
         <v>25436.6</v>
       </c>
       <c r="D11" s="14">
         <v>30349.1</v>
       </c>
       <c r="E11" s="14">
         <v>35213.300000000003</v>
       </c>
       <c r="F11" s="14">
@@ -2306,51 +2322,53 @@
       </c>
       <c r="AO11" s="14">
         <v>25383.9</v>
       </c>
       <c r="AP11" s="14">
         <v>28649.200000000001</v>
       </c>
       <c r="AQ11" s="14">
         <v>32491.200000000001</v>
       </c>
       <c r="AR11" s="14">
         <v>34736.5</v>
       </c>
       <c r="AS11" s="14">
         <v>1066.8</v>
       </c>
       <c r="AT11" s="14">
         <v>2247.1999999999998</v>
       </c>
       <c r="AU11" s="45">
         <v>4232.8</v>
       </c>
       <c r="AV11" s="45">
         <v>6357.3</v>
       </c>
-      <c r="AW11" s="29"/>
+      <c r="AW11" s="45">
+        <v>8802.9</v>
+      </c>
       <c r="AX11" s="20"/>
       <c r="AY11" s="14"/>
       <c r="AZ11" s="42"/>
       <c r="BA11" s="14"/>
       <c r="BB11" s="7"/>
       <c r="BC11" s="7"/>
       <c r="BD11" s="7"/>
     </row>
     <row r="12" spans="1:56">
       <c r="A12" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B12" s="14" t="s">
         <v>12</v>
       </c>
       <c r="C12" s="14" t="s">
         <v>12</v>
       </c>
       <c r="D12" s="14" t="s">
         <v>12</v>
       </c>
       <c r="E12" s="14" t="s">
         <v>12</v>
       </c>
       <c r="F12" s="14" t="s">
@@ -2460,51 +2478,53 @@
       </c>
       <c r="AO12" s="14">
         <v>16961.599999999999</v>
       </c>
       <c r="AP12" s="14">
         <v>18073</v>
       </c>
       <c r="AQ12" s="14">
         <v>19015.900000000001</v>
       </c>
       <c r="AR12" s="14">
         <v>19704.099999999999</v>
       </c>
       <c r="AS12" s="14">
         <v>723.5</v>
       </c>
       <c r="AT12" s="14">
         <v>1708.5</v>
       </c>
       <c r="AU12" s="45">
         <v>3372.5</v>
       </c>
       <c r="AV12" s="45">
         <v>5482.4</v>
       </c>
-      <c r="AW12" s="26"/>
+      <c r="AW12" s="45">
+        <v>8122</v>
+      </c>
       <c r="AX12" s="20"/>
       <c r="AY12" s="14"/>
       <c r="AZ12" s="42"/>
       <c r="BA12" s="14"/>
       <c r="BB12" s="5"/>
       <c r="BC12" s="5"/>
       <c r="BD12" s="5"/>
     </row>
     <row r="13" spans="1:56">
       <c r="A13" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B13" s="14">
         <v>27795.200000000001</v>
       </c>
       <c r="C13" s="14">
         <v>35085.199999999997</v>
       </c>
       <c r="D13" s="14">
         <v>41275.199999999997</v>
       </c>
       <c r="E13" s="14">
         <v>46764.2</v>
       </c>
       <c r="F13" s="14">
@@ -2614,51 +2634,53 @@
       </c>
       <c r="AO13" s="14">
         <v>30234.2</v>
       </c>
       <c r="AP13" s="14">
         <v>34765.300000000003</v>
       </c>
       <c r="AQ13" s="14">
         <v>38340.300000000003</v>
       </c>
       <c r="AR13" s="14">
         <v>39129.4</v>
       </c>
       <c r="AS13" s="14">
         <v>911</v>
       </c>
       <c r="AT13" s="14">
         <v>2172</v>
       </c>
       <c r="AU13" s="45">
         <v>4392</v>
       </c>
       <c r="AV13" s="45">
         <v>7194</v>
       </c>
-      <c r="AW13" s="29"/>
+      <c r="AW13" s="45">
+        <v>10416.1</v>
+      </c>
       <c r="AX13" s="20"/>
       <c r="AY13" s="14"/>
       <c r="AZ13" s="42"/>
       <c r="BA13" s="14"/>
       <c r="BB13" s="7"/>
       <c r="BC13" s="7"/>
       <c r="BD13" s="7"/>
     </row>
     <row r="14" spans="1:56">
       <c r="A14" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="14">
         <v>26291.9</v>
       </c>
       <c r="C14" s="14">
         <v>33055.699999999997</v>
       </c>
       <c r="D14" s="14">
         <v>37540.6</v>
       </c>
       <c r="E14" s="14">
         <v>43954.3</v>
       </c>
       <c r="F14" s="14">
@@ -2768,51 +2790,53 @@
       </c>
       <c r="AO14" s="14">
         <v>25817.599999999999</v>
       </c>
       <c r="AP14" s="14">
         <v>27416.3</v>
       </c>
       <c r="AQ14" s="14">
         <v>28642</v>
       </c>
       <c r="AR14" s="14">
         <v>29847.7</v>
       </c>
       <c r="AS14" s="14">
         <v>1313.5</v>
       </c>
       <c r="AT14" s="14">
         <v>2922.2</v>
       </c>
       <c r="AU14" s="45">
         <v>5697</v>
       </c>
       <c r="AV14" s="45">
         <v>9057</v>
       </c>
-      <c r="AW14" s="29"/>
+      <c r="AW14" s="45">
+        <v>12917</v>
+      </c>
       <c r="AX14" s="20"/>
       <c r="AY14" s="14"/>
       <c r="AZ14" s="42"/>
       <c r="BA14" s="14"/>
       <c r="BB14" s="7"/>
       <c r="BC14" s="7"/>
       <c r="BD14" s="7"/>
     </row>
     <row r="15" spans="1:56">
       <c r="A15" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B15" s="14" t="s">
         <v>12</v>
       </c>
       <c r="C15" s="14" t="s">
         <v>12</v>
       </c>
       <c r="D15" s="14" t="s">
         <v>12</v>
       </c>
       <c r="E15" s="14" t="s">
         <v>12</v>
       </c>
       <c r="F15" s="14" t="s">
@@ -2922,51 +2946,53 @@
       </c>
       <c r="AO15" s="14">
         <v>18521.3</v>
       </c>
       <c r="AP15" s="14">
         <v>21543.8</v>
       </c>
       <c r="AQ15" s="14">
         <v>23145.4</v>
       </c>
       <c r="AR15" s="14">
         <v>24920.9</v>
       </c>
       <c r="AS15" s="14">
         <v>600.20000000000005</v>
       </c>
       <c r="AT15" s="14">
         <v>1487.9</v>
       </c>
       <c r="AU15" s="45">
         <v>2968.1</v>
       </c>
       <c r="AV15" s="45">
         <v>4819.6000000000004</v>
       </c>
-      <c r="AW15" s="29"/>
+      <c r="AW15" s="45">
+        <v>6951.1</v>
+      </c>
       <c r="AX15" s="20"/>
       <c r="AY15" s="14"/>
       <c r="AZ15" s="42"/>
       <c r="BA15" s="14"/>
       <c r="BB15" s="7"/>
       <c r="BC15" s="7"/>
       <c r="BD15" s="7"/>
     </row>
     <row r="16" spans="1:56">
       <c r="A16" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B16" s="14">
         <v>45899.9</v>
       </c>
       <c r="C16" s="14">
         <v>56288.800000000003</v>
       </c>
       <c r="D16" s="14">
         <v>64809.3</v>
       </c>
       <c r="E16" s="14">
         <v>73633.7</v>
       </c>
       <c r="F16" s="14">
@@ -3076,67 +3102,70 @@
       </c>
       <c r="AO16" s="14">
         <v>23697</v>
       </c>
       <c r="AP16" s="14">
         <v>27397</v>
       </c>
       <c r="AQ16" s="14">
         <v>29741</v>
       </c>
       <c r="AR16" s="14">
         <v>32095.5</v>
       </c>
       <c r="AS16" s="14">
         <v>723</v>
       </c>
       <c r="AT16" s="14">
         <v>1622</v>
       </c>
       <c r="AU16" s="45">
         <v>3190.5</v>
       </c>
       <c r="AV16" s="45">
         <v>5153</v>
       </c>
-      <c r="AW16" s="27"/>
+      <c r="AW16" s="45">
+        <v>7343</v>
+      </c>
       <c r="AX16" s="20"/>
       <c r="AY16" s="14"/>
       <c r="AZ16" s="42"/>
       <c r="BA16" s="14"/>
       <c r="BB16" s="5"/>
       <c r="BC16" s="5"/>
       <c r="BD16" s="5"/>
     </row>
-    <row r="17" spans="34:48">
+    <row r="17" spans="34:49">
       <c r="AH17" s="22"/>
       <c r="AJ17" s="23"/>
       <c r="AN17" s="22"/>
       <c r="AO17" s="22"/>
       <c r="AT17" s="22"/>
       <c r="AU17" s="22"/>
       <c r="AV17" s="22"/>
+      <c r="AW17" s="22"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="AS2:BD2"/>
     <mergeCell ref="A1:BD1"/>
     <mergeCell ref="AG2:AR2"/>
     <mergeCell ref="B2:H2"/>
     <mergeCell ref="I2:T2"/>
     <mergeCell ref="U2:AF2"/>
     <mergeCell ref="A2:A3"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.36" bottom="0.59055118110236227" header="0.26" footer="0.98425196850393704"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">