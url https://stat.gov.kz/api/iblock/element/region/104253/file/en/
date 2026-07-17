--- v2 (2026-06-24)
+++ v3 (2026-07-17)
@@ -763,72 +763,73 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BD17"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="AI1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="AW23" sqref="AW23"/>
+      <selection pane="topRight" activeCell="AW33" sqref="AW33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="19.42578125" style="2" customWidth="1"/>
     <col min="2" max="2" width="8.42578125" style="2" customWidth="1"/>
     <col min="3" max="4" width="9" style="2" customWidth="1"/>
     <col min="5" max="5" width="10" style="2" customWidth="1"/>
     <col min="6" max="6" width="10.28515625" style="2" customWidth="1"/>
     <col min="7" max="7" width="10.42578125" style="2" customWidth="1"/>
     <col min="8" max="8" width="9.42578125" style="2" customWidth="1"/>
     <col min="9" max="16" width="9.140625" style="2"/>
     <col min="17" max="17" width="10.140625" style="2" customWidth="1"/>
     <col min="18" max="28" width="9.140625" style="2"/>
     <col min="29" max="29" width="10.42578125" style="2" customWidth="1"/>
     <col min="30" max="39" width="9.140625" style="2"/>
     <col min="40" max="40" width="9.7109375" style="2" customWidth="1"/>
     <col min="41" max="41" width="9.28515625" style="2" customWidth="1"/>
     <col min="42" max="48" width="9.140625" style="2"/>
     <col min="49" max="49" width="10" style="2" customWidth="1"/>
-    <col min="50" max="16384" width="9.140625" style="2"/>
+    <col min="50" max="50" width="9.5703125" style="2" customWidth="1"/>
+    <col min="51" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:56" s="1" customFormat="1" ht="34.5" customHeight="1" thickBot="1">
       <c r="A1" s="49" t="s">
         <v>33</v>
       </c>
       <c r="B1" s="49"/>
       <c r="C1" s="49"/>
       <c r="D1" s="49"/>
       <c r="E1" s="49"/>
       <c r="F1" s="49"/>
       <c r="G1" s="49"/>
       <c r="H1" s="49"/>
       <c r="I1" s="49"/>
       <c r="J1" s="49"/>
       <c r="K1" s="49"/>
       <c r="L1" s="49"/>
       <c r="M1" s="49"/>
       <c r="N1" s="49"/>
       <c r="O1" s="49"/>
       <c r="P1" s="49"/>
       <c r="Q1" s="49"/>
       <c r="R1" s="49"/>
       <c r="S1" s="49"/>
       <c r="T1" s="49"/>
@@ -1233,51 +1234,53 @@
       </c>
       <c r="AP4" s="24">
         <v>275215.8</v>
       </c>
       <c r="AQ4" s="24">
         <v>297502.7</v>
       </c>
       <c r="AR4" s="24">
         <v>314728.09999999998</v>
       </c>
       <c r="AS4" s="24">
         <v>9809.5</v>
       </c>
       <c r="AT4" s="24">
         <v>22821.8</v>
       </c>
       <c r="AU4" s="44">
         <v>44320.800000000003</v>
       </c>
       <c r="AV4" s="44">
         <v>71033.5</v>
       </c>
       <c r="AW4" s="45">
         <v>101881</v>
       </c>
-      <c r="AX4" s="20"/>
+      <c r="AX4" s="44">
+        <v>146805.29999999999</v>
+      </c>
       <c r="AY4" s="24"/>
       <c r="AZ4" s="41"/>
       <c r="BA4" s="24"/>
       <c r="BB4" s="3"/>
       <c r="BC4" s="3"/>
       <c r="BD4" s="3"/>
     </row>
     <row r="5" spans="1:56" s="4" customFormat="1" ht="14.25" customHeight="1">
       <c r="A5" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B5" s="14">
         <v>17615.3</v>
       </c>
       <c r="C5" s="14">
         <v>22287.200000000001</v>
       </c>
       <c r="D5" s="14">
         <v>27419.4</v>
       </c>
       <c r="E5" s="14">
         <v>30578.9</v>
       </c>
       <c r="F5" s="14">
         <v>33369.9</v>
@@ -1389,51 +1392,53 @@
       </c>
       <c r="AP5" s="14">
         <v>3095.5</v>
       </c>
       <c r="AQ5" s="43">
         <v>3405.6</v>
       </c>
       <c r="AR5" s="14">
         <v>3499.1</v>
       </c>
       <c r="AS5" s="14">
         <v>122.8</v>
       </c>
       <c r="AT5" s="14">
         <v>288.2</v>
       </c>
       <c r="AU5" s="44">
         <v>611</v>
       </c>
       <c r="AV5" s="45">
         <v>997</v>
       </c>
       <c r="AW5" s="45">
         <v>1281.7</v>
       </c>
-      <c r="AX5" s="20"/>
+      <c r="AX5" s="45">
+        <v>1676.5</v>
+      </c>
       <c r="AY5" s="14"/>
       <c r="AZ5" s="42"/>
       <c r="BA5" s="14"/>
       <c r="BB5" s="6"/>
       <c r="BC5" s="6"/>
       <c r="BD5" s="6"/>
     </row>
     <row r="6" spans="1:56">
       <c r="A6" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="14">
         <v>279.5</v>
       </c>
       <c r="C6" s="14">
         <v>404.7</v>
       </c>
       <c r="D6" s="14">
         <v>493</v>
       </c>
       <c r="E6" s="14">
         <v>592.70000000000005</v>
       </c>
       <c r="F6" s="14">
         <v>659.9</v>
@@ -1545,51 +1550,53 @@
       </c>
       <c r="AP6" s="14">
         <v>464.3</v>
       </c>
       <c r="AQ6" s="14">
         <v>478.7</v>
       </c>
       <c r="AR6" s="14">
         <v>571.29999999999995</v>
       </c>
       <c r="AS6" s="14">
         <v>22.3</v>
       </c>
       <c r="AT6" s="14">
         <v>56.5</v>
       </c>
       <c r="AU6" s="45">
         <v>100.5</v>
       </c>
       <c r="AV6" s="45">
         <v>153.9</v>
       </c>
       <c r="AW6" s="45">
         <v>233</v>
       </c>
-      <c r="AX6" s="20"/>
+      <c r="AX6" s="45">
+        <v>303</v>
+      </c>
       <c r="AY6" s="14"/>
       <c r="AZ6" s="42"/>
       <c r="BA6" s="14"/>
       <c r="BB6" s="7"/>
       <c r="BC6" s="7"/>
       <c r="BD6" s="7"/>
     </row>
     <row r="7" spans="1:56">
       <c r="A7" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="14">
         <v>18522.900000000001</v>
       </c>
       <c r="C7" s="14">
         <v>22583.5</v>
       </c>
       <c r="D7" s="14">
         <v>29534</v>
       </c>
       <c r="E7" s="14">
         <v>37140.800000000003</v>
       </c>
       <c r="F7" s="14">
         <v>40902.1</v>
@@ -1701,51 +1708,53 @@
       </c>
       <c r="AP7" s="14">
         <v>36798.300000000003</v>
       </c>
       <c r="AQ7" s="14">
         <v>40462.300000000003</v>
       </c>
       <c r="AR7" s="14">
         <v>44731.199999999997</v>
       </c>
       <c r="AS7" s="14">
         <v>1040</v>
       </c>
       <c r="AT7" s="14">
         <v>2479</v>
       </c>
       <c r="AU7" s="45">
         <v>4837</v>
       </c>
       <c r="AV7" s="45">
         <v>7845.5</v>
       </c>
       <c r="AW7" s="45">
         <v>11297.5</v>
       </c>
-      <c r="AX7" s="20"/>
+      <c r="AX7" s="45">
+        <v>16096.6</v>
+      </c>
       <c r="AY7" s="14"/>
       <c r="AZ7" s="42"/>
       <c r="BA7" s="14"/>
       <c r="BB7" s="7"/>
       <c r="BC7" s="7"/>
       <c r="BD7" s="7"/>
     </row>
     <row r="8" spans="1:56">
       <c r="A8" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="14">
         <v>32473.200000000001</v>
       </c>
       <c r="C8" s="14">
         <v>46984.2</v>
       </c>
       <c r="D8" s="14">
         <v>60295.1</v>
       </c>
       <c r="E8" s="14">
         <v>68844.800000000003</v>
       </c>
       <c r="F8" s="14">
         <v>71680</v>
@@ -1857,51 +1866,53 @@
       </c>
       <c r="AP8" s="14">
         <v>22555.5</v>
       </c>
       <c r="AQ8" s="14">
         <v>23497</v>
       </c>
       <c r="AR8" s="14">
         <v>24161</v>
       </c>
       <c r="AS8" s="14">
         <v>602.20000000000005</v>
       </c>
       <c r="AT8" s="14">
         <v>1396.1</v>
       </c>
       <c r="AU8" s="45">
         <v>2832.8</v>
       </c>
       <c r="AV8" s="45">
         <v>4596.8</v>
       </c>
       <c r="AW8" s="45">
         <v>6660.6</v>
       </c>
-      <c r="AX8" s="20"/>
+      <c r="AX8" s="45">
+        <v>9402.7999999999993</v>
+      </c>
       <c r="AY8" s="14"/>
       <c r="AZ8" s="42"/>
       <c r="BA8" s="14"/>
       <c r="BB8" s="7"/>
       <c r="BC8" s="7"/>
       <c r="BD8" s="7"/>
     </row>
     <row r="9" spans="1:56">
       <c r="A9" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="14">
         <v>43165.9</v>
       </c>
       <c r="C9" s="14">
         <v>55365.3</v>
       </c>
       <c r="D9" s="14">
         <v>66993.5</v>
       </c>
       <c r="E9" s="14">
         <v>75876</v>
       </c>
       <c r="F9" s="14">
         <v>85246.1</v>
@@ -2013,51 +2024,53 @@
       </c>
       <c r="AP9" s="14">
         <v>22826.1</v>
       </c>
       <c r="AQ9" s="14">
         <v>23838</v>
       </c>
       <c r="AR9" s="14">
         <v>24809.8</v>
       </c>
       <c r="AS9" s="14">
         <v>1196.5</v>
       </c>
       <c r="AT9" s="14">
         <v>3002.2</v>
       </c>
       <c r="AU9" s="45">
         <v>5627.7</v>
       </c>
       <c r="AV9" s="45">
         <v>8984.6</v>
       </c>
       <c r="AW9" s="45">
         <v>12963.6</v>
       </c>
-      <c r="AX9" s="20"/>
+      <c r="AX9" s="45">
+        <v>18300.099999999999</v>
+      </c>
       <c r="AY9" s="14"/>
       <c r="AZ9" s="42"/>
       <c r="BA9" s="14"/>
       <c r="BB9" s="7"/>
       <c r="BC9" s="7"/>
       <c r="BD9" s="7"/>
     </row>
     <row r="10" spans="1:56">
       <c r="A10" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="14">
         <v>31882.7</v>
       </c>
       <c r="C10" s="14">
         <v>38674.199999999997</v>
       </c>
       <c r="D10" s="14">
         <v>44158.2</v>
       </c>
       <c r="E10" s="14">
         <v>47365.7</v>
       </c>
       <c r="F10" s="14">
         <v>52694.6</v>
@@ -2169,51 +2182,53 @@
       </c>
       <c r="AP10" s="14">
         <v>31631.5</v>
       </c>
       <c r="AQ10" s="14">
         <v>34445.300000000003</v>
       </c>
       <c r="AR10" s="14">
         <v>36521.599999999999</v>
       </c>
       <c r="AS10" s="14">
         <v>1487.7</v>
       </c>
       <c r="AT10" s="14">
         <v>3440</v>
       </c>
       <c r="AU10" s="45">
         <v>6458.9</v>
       </c>
       <c r="AV10" s="45">
         <v>10392.4</v>
       </c>
       <c r="AW10" s="45">
         <v>14892.5</v>
       </c>
-      <c r="AX10" s="20"/>
+      <c r="AX10" s="45">
+        <v>21120.1</v>
+      </c>
       <c r="AY10" s="14"/>
       <c r="AZ10" s="42"/>
       <c r="BA10" s="14"/>
       <c r="BB10" s="7"/>
       <c r="BC10" s="7"/>
       <c r="BD10" s="7"/>
     </row>
     <row r="11" spans="1:56">
       <c r="A11" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B11" s="14">
         <v>20591.3</v>
       </c>
       <c r="C11" s="14">
         <v>25436.6</v>
       </c>
       <c r="D11" s="14">
         <v>30349.1</v>
       </c>
       <c r="E11" s="14">
         <v>35213.300000000003</v>
       </c>
       <c r="F11" s="14">
         <v>38129.9</v>
@@ -2325,51 +2340,53 @@
       </c>
       <c r="AP11" s="14">
         <v>28649.200000000001</v>
       </c>
       <c r="AQ11" s="14">
         <v>32491.200000000001</v>
       </c>
       <c r="AR11" s="14">
         <v>34736.5</v>
       </c>
       <c r="AS11" s="14">
         <v>1066.8</v>
       </c>
       <c r="AT11" s="14">
         <v>2247.1999999999998</v>
       </c>
       <c r="AU11" s="45">
         <v>4232.8</v>
       </c>
       <c r="AV11" s="45">
         <v>6357.3</v>
       </c>
       <c r="AW11" s="45">
         <v>8802.9</v>
       </c>
-      <c r="AX11" s="20"/>
+      <c r="AX11" s="45">
+        <v>12710.7</v>
+      </c>
       <c r="AY11" s="14"/>
       <c r="AZ11" s="42"/>
       <c r="BA11" s="14"/>
       <c r="BB11" s="7"/>
       <c r="BC11" s="7"/>
       <c r="BD11" s="7"/>
     </row>
     <row r="12" spans="1:56">
       <c r="A12" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B12" s="14" t="s">
         <v>12</v>
       </c>
       <c r="C12" s="14" t="s">
         <v>12</v>
       </c>
       <c r="D12" s="14" t="s">
         <v>12</v>
       </c>
       <c r="E12" s="14" t="s">
         <v>12</v>
       </c>
       <c r="F12" s="14" t="s">
         <v>12</v>
@@ -2481,51 +2498,53 @@
       </c>
       <c r="AP12" s="14">
         <v>18073</v>
       </c>
       <c r="AQ12" s="14">
         <v>19015.900000000001</v>
       </c>
       <c r="AR12" s="14">
         <v>19704.099999999999</v>
       </c>
       <c r="AS12" s="14">
         <v>723.5</v>
       </c>
       <c r="AT12" s="14">
         <v>1708.5</v>
       </c>
       <c r="AU12" s="45">
         <v>3372.5</v>
       </c>
       <c r="AV12" s="45">
         <v>5482.4</v>
       </c>
       <c r="AW12" s="45">
         <v>8122</v>
       </c>
-      <c r="AX12" s="20"/>
+      <c r="AX12" s="45">
+        <v>12727.5</v>
+      </c>
       <c r="AY12" s="14"/>
       <c r="AZ12" s="42"/>
       <c r="BA12" s="14"/>
       <c r="BB12" s="5"/>
       <c r="BC12" s="5"/>
       <c r="BD12" s="5"/>
     </row>
     <row r="13" spans="1:56">
       <c r="A13" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B13" s="14">
         <v>27795.200000000001</v>
       </c>
       <c r="C13" s="14">
         <v>35085.199999999997</v>
       </c>
       <c r="D13" s="14">
         <v>41275.199999999997</v>
       </c>
       <c r="E13" s="14">
         <v>46764.2</v>
       </c>
       <c r="F13" s="14">
         <v>51246.2</v>
@@ -2637,51 +2656,53 @@
       </c>
       <c r="AP13" s="14">
         <v>34765.300000000003</v>
       </c>
       <c r="AQ13" s="14">
         <v>38340.300000000003</v>
       </c>
       <c r="AR13" s="14">
         <v>39129.4</v>
       </c>
       <c r="AS13" s="14">
         <v>911</v>
       </c>
       <c r="AT13" s="14">
         <v>2172</v>
       </c>
       <c r="AU13" s="45">
         <v>4392</v>
       </c>
       <c r="AV13" s="45">
         <v>7194</v>
       </c>
       <c r="AW13" s="45">
         <v>10416.1</v>
       </c>
-      <c r="AX13" s="20"/>
+      <c r="AX13" s="45">
+        <v>14831.1</v>
+      </c>
       <c r="AY13" s="14"/>
       <c r="AZ13" s="42"/>
       <c r="BA13" s="14"/>
       <c r="BB13" s="7"/>
       <c r="BC13" s="7"/>
       <c r="BD13" s="7"/>
     </row>
     <row r="14" spans="1:56">
       <c r="A14" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="14">
         <v>26291.9</v>
       </c>
       <c r="C14" s="14">
         <v>33055.699999999997</v>
       </c>
       <c r="D14" s="14">
         <v>37540.6</v>
       </c>
       <c r="E14" s="14">
         <v>43954.3</v>
       </c>
       <c r="F14" s="14">
         <v>47846.6</v>
@@ -2793,51 +2814,53 @@
       </c>
       <c r="AP14" s="14">
         <v>27416.3</v>
       </c>
       <c r="AQ14" s="14">
         <v>28642</v>
       </c>
       <c r="AR14" s="14">
         <v>29847.7</v>
       </c>
       <c r="AS14" s="14">
         <v>1313.5</v>
       </c>
       <c r="AT14" s="14">
         <v>2922.2</v>
       </c>
       <c r="AU14" s="45">
         <v>5697</v>
       </c>
       <c r="AV14" s="45">
         <v>9057</v>
       </c>
       <c r="AW14" s="45">
         <v>12917</v>
       </c>
-      <c r="AX14" s="20"/>
+      <c r="AX14" s="45">
+        <v>19150.3</v>
+      </c>
       <c r="AY14" s="14"/>
       <c r="AZ14" s="42"/>
       <c r="BA14" s="14"/>
       <c r="BB14" s="7"/>
       <c r="BC14" s="7"/>
       <c r="BD14" s="7"/>
     </row>
     <row r="15" spans="1:56">
       <c r="A15" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B15" s="14" t="s">
         <v>12</v>
       </c>
       <c r="C15" s="14" t="s">
         <v>12</v>
       </c>
       <c r="D15" s="14" t="s">
         <v>12</v>
       </c>
       <c r="E15" s="14" t="s">
         <v>12</v>
       </c>
       <c r="F15" s="14" t="s">
         <v>12</v>
@@ -2949,51 +2972,53 @@
       </c>
       <c r="AP15" s="14">
         <v>21543.8</v>
       </c>
       <c r="AQ15" s="14">
         <v>23145.4</v>
       </c>
       <c r="AR15" s="14">
         <v>24920.9</v>
       </c>
       <c r="AS15" s="14">
         <v>600.20000000000005</v>
       </c>
       <c r="AT15" s="14">
         <v>1487.9</v>
       </c>
       <c r="AU15" s="45">
         <v>2968.1</v>
       </c>
       <c r="AV15" s="45">
         <v>4819.6000000000004</v>
       </c>
       <c r="AW15" s="45">
         <v>6951.1</v>
       </c>
-      <c r="AX15" s="20"/>
+      <c r="AX15" s="45">
+        <v>9870.6</v>
+      </c>
       <c r="AY15" s="14"/>
       <c r="AZ15" s="42"/>
       <c r="BA15" s="14"/>
       <c r="BB15" s="7"/>
       <c r="BC15" s="7"/>
       <c r="BD15" s="7"/>
     </row>
     <row r="16" spans="1:56">
       <c r="A16" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B16" s="14">
         <v>45899.9</v>
       </c>
       <c r="C16" s="14">
         <v>56288.800000000003</v>
       </c>
       <c r="D16" s="14">
         <v>64809.3</v>
       </c>
       <c r="E16" s="14">
         <v>73633.7</v>
       </c>
       <c r="F16" s="14">
         <v>81692</v>
@@ -3105,67 +3130,70 @@
       </c>
       <c r="AP16" s="14">
         <v>27397</v>
       </c>
       <c r="AQ16" s="14">
         <v>29741</v>
       </c>
       <c r="AR16" s="14">
         <v>32095.5</v>
       </c>
       <c r="AS16" s="14">
         <v>723</v>
       </c>
       <c r="AT16" s="14">
         <v>1622</v>
       </c>
       <c r="AU16" s="45">
         <v>3190.5</v>
       </c>
       <c r="AV16" s="45">
         <v>5153</v>
       </c>
       <c r="AW16" s="45">
         <v>7343</v>
       </c>
-      <c r="AX16" s="20"/>
+      <c r="AX16" s="45">
+        <v>10616</v>
+      </c>
       <c r="AY16" s="14"/>
       <c r="AZ16" s="42"/>
       <c r="BA16" s="14"/>
       <c r="BB16" s="5"/>
       <c r="BC16" s="5"/>
       <c r="BD16" s="5"/>
     </row>
-    <row r="17" spans="34:49">
+    <row r="17" spans="34:50">
       <c r="AH17" s="22"/>
       <c r="AJ17" s="23"/>
       <c r="AN17" s="22"/>
       <c r="AO17" s="22"/>
       <c r="AT17" s="22"/>
       <c r="AU17" s="22"/>
       <c r="AV17" s="22"/>
       <c r="AW17" s="22"/>
+      <c r="AX17" s="22"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="AS2:BD2"/>
     <mergeCell ref="A1:BD1"/>
     <mergeCell ref="AG2:AR2"/>
     <mergeCell ref="B2:H2"/>
     <mergeCell ref="I2:T2"/>
     <mergeCell ref="U2:AF2"/>
     <mergeCell ref="A2:A3"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.36" bottom="0.59055118110236227" header="0.26" footer="0.98425196850393704"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">