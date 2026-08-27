--- v3 (2026-07-17)
+++ v4 (2026-08-27)
@@ -228,51 +228,51 @@
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="22"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="9">
+  <borders count="12">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -334,55 +334,88 @@
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="51">
+  <cellXfs count="57">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
@@ -449,50 +482,62 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="13" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="13" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -759,80 +804,80 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BD17"/>
+  <dimension ref="A1:BE17"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="AI1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="AW33" sqref="AW33"/>
+      <selection pane="topRight" activeCell="AT15" sqref="AT15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="19.42578125" style="2" customWidth="1"/>
     <col min="2" max="2" width="8.42578125" style="2" customWidth="1"/>
     <col min="3" max="4" width="9" style="2" customWidth="1"/>
     <col min="5" max="5" width="10" style="2" customWidth="1"/>
     <col min="6" max="6" width="10.28515625" style="2" customWidth="1"/>
     <col min="7" max="7" width="10.42578125" style="2" customWidth="1"/>
     <col min="8" max="8" width="9.42578125" style="2" customWidth="1"/>
     <col min="9" max="16" width="9.140625" style="2"/>
     <col min="17" max="17" width="10.140625" style="2" customWidth="1"/>
     <col min="18" max="28" width="9.140625" style="2"/>
     <col min="29" max="29" width="10.42578125" style="2" customWidth="1"/>
     <col min="30" max="39" width="9.140625" style="2"/>
     <col min="40" max="40" width="9.7109375" style="2" customWidth="1"/>
     <col min="41" max="41" width="9.28515625" style="2" customWidth="1"/>
     <col min="42" max="48" width="9.140625" style="2"/>
     <col min="49" max="49" width="10" style="2" customWidth="1"/>
     <col min="50" max="50" width="9.5703125" style="2" customWidth="1"/>
     <col min="51" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:56" s="1" customFormat="1" ht="34.5" customHeight="1" thickBot="1">
+    <row r="1" spans="1:57" s="1" customFormat="1" ht="34.5" customHeight="1" thickBot="1">
       <c r="A1" s="49" t="s">
         <v>33</v>
       </c>
       <c r="B1" s="49"/>
       <c r="C1" s="49"/>
       <c r="D1" s="49"/>
       <c r="E1" s="49"/>
       <c r="F1" s="49"/>
       <c r="G1" s="49"/>
       <c r="H1" s="49"/>
       <c r="I1" s="49"/>
       <c r="J1" s="49"/>
       <c r="K1" s="49"/>
       <c r="L1" s="49"/>
       <c r="M1" s="49"/>
       <c r="N1" s="49"/>
       <c r="O1" s="49"/>
       <c r="P1" s="49"/>
       <c r="Q1" s="49"/>
       <c r="R1" s="49"/>
       <c r="S1" s="49"/>
       <c r="T1" s="49"/>
       <c r="U1" s="49"/>
       <c r="V1" s="49"/>
       <c r="W1" s="49"/>
@@ -848,51 +893,51 @@
       <c r="AG1" s="49"/>
       <c r="AH1" s="49"/>
       <c r="AI1" s="49"/>
       <c r="AJ1" s="49"/>
       <c r="AK1" s="49"/>
       <c r="AL1" s="49"/>
       <c r="AM1" s="49"/>
       <c r="AN1" s="49"/>
       <c r="AO1" s="49"/>
       <c r="AP1" s="49"/>
       <c r="AQ1" s="49"/>
       <c r="AR1" s="49"/>
       <c r="AS1" s="49"/>
       <c r="AT1" s="49"/>
       <c r="AU1" s="49"/>
       <c r="AV1" s="49"/>
       <c r="AW1" s="49"/>
       <c r="AX1" s="49"/>
       <c r="AY1" s="49"/>
       <c r="AZ1" s="49"/>
       <c r="BA1" s="49"/>
       <c r="BB1" s="49"/>
       <c r="BC1" s="49"/>
       <c r="BD1" s="49"/>
     </row>
-    <row r="2" spans="1:56" ht="16.5" thickBot="1">
+    <row r="2" spans="1:57" ht="16.5" thickBot="1">
       <c r="A2" s="50" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="47" t="s">
         <v>13</v>
       </c>
       <c r="C2" s="47"/>
       <c r="D2" s="47"/>
       <c r="E2" s="47"/>
       <c r="F2" s="47"/>
       <c r="G2" s="47"/>
       <c r="H2" s="48"/>
       <c r="I2" s="46" t="s">
         <v>16</v>
       </c>
       <c r="J2" s="47"/>
       <c r="K2" s="47"/>
       <c r="L2" s="47"/>
       <c r="M2" s="47"/>
       <c r="N2" s="47"/>
       <c r="O2" s="47"/>
       <c r="P2" s="47"/>
       <c r="Q2" s="47"/>
       <c r="R2" s="47"/>
       <c r="S2" s="47"/>
@@ -918,51 +963,51 @@
       <c r="AI2" s="47"/>
       <c r="AJ2" s="47"/>
       <c r="AK2" s="47"/>
       <c r="AL2" s="47"/>
       <c r="AM2" s="47"/>
       <c r="AN2" s="47"/>
       <c r="AO2" s="47"/>
       <c r="AP2" s="47"/>
       <c r="AQ2" s="47"/>
       <c r="AR2" s="48"/>
       <c r="AS2" s="46" t="s">
         <v>32</v>
       </c>
       <c r="AT2" s="47"/>
       <c r="AU2" s="47"/>
       <c r="AV2" s="47"/>
       <c r="AW2" s="47"/>
       <c r="AX2" s="47"/>
       <c r="AY2" s="47"/>
       <c r="AZ2" s="47"/>
       <c r="BA2" s="47"/>
       <c r="BB2" s="47"/>
       <c r="BC2" s="47"/>
       <c r="BD2" s="48"/>
     </row>
-    <row r="3" spans="1:56" ht="30.75" customHeight="1" thickBot="1">
+    <row r="3" spans="1:57" ht="30.75" customHeight="1" thickBot="1">
       <c r="A3" s="50"/>
       <c r="B3" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C3" s="8" t="s">
         <v>6</v>
       </c>
       <c r="D3" s="8" t="s">
         <v>7</v>
       </c>
       <c r="E3" s="8" t="s">
         <v>8</v>
       </c>
       <c r="F3" s="8" t="s">
         <v>9</v>
       </c>
       <c r="G3" s="9" t="s">
         <v>10</v>
       </c>
       <c r="H3" s="9" t="s">
         <v>14</v>
       </c>
       <c r="I3" s="8" t="s">
         <v>11</v>
       </c>
@@ -1067,70 +1112,71 @@
       </c>
       <c r="AQ3" s="9" t="s">
         <v>10</v>
       </c>
       <c r="AR3" s="9" t="s">
         <v>15</v>
       </c>
       <c r="AS3" s="9" t="s">
         <v>11</v>
       </c>
       <c r="AT3" s="8" t="s">
         <v>1</v>
       </c>
       <c r="AU3" s="8" t="s">
         <v>2</v>
       </c>
       <c r="AV3" s="8" t="s">
         <v>3</v>
       </c>
       <c r="AW3" s="8" t="s">
         <v>4</v>
       </c>
       <c r="AX3" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="AY3" s="8" t="s">
+      <c r="AY3" s="9" t="s">
         <v>6</v>
       </c>
       <c r="AZ3" s="8" t="s">
         <v>7</v>
       </c>
       <c r="BA3" s="8" t="s">
         <v>8</v>
       </c>
       <c r="BB3" s="8" t="s">
         <v>9</v>
       </c>
       <c r="BC3" s="9" t="s">
         <v>10</v>
       </c>
-      <c r="BD3" s="9" t="s">
+      <c r="BD3" s="8" t="s">
         <v>15</v>
       </c>
+      <c r="BE3" s="55"/>
     </row>
-    <row r="4" spans="1:56" s="4" customFormat="1" ht="14.25" customHeight="1">
+    <row r="4" spans="1:57" s="4" customFormat="1" ht="14.25" customHeight="1">
       <c r="A4" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B4" s="24">
         <v>264517.59999999998</v>
       </c>
       <c r="C4" s="24">
         <v>336165.2</v>
       </c>
       <c r="D4" s="24">
         <v>402867.20000000001</v>
       </c>
       <c r="E4" s="24">
         <v>459964.2</v>
       </c>
       <c r="F4" s="24">
         <v>503467.1</v>
       </c>
       <c r="G4" s="24">
         <v>541460.4</v>
       </c>
       <c r="H4" s="24">
         <v>574762.5</v>
       </c>
       <c r="I4" s="24">
@@ -1237,58 +1283,61 @@
       </c>
       <c r="AQ4" s="24">
         <v>297502.7</v>
       </c>
       <c r="AR4" s="24">
         <v>314728.09999999998</v>
       </c>
       <c r="AS4" s="24">
         <v>9809.5</v>
       </c>
       <c r="AT4" s="24">
         <v>22821.8</v>
       </c>
       <c r="AU4" s="44">
         <v>44320.800000000003</v>
       </c>
       <c r="AV4" s="44">
         <v>71033.5</v>
       </c>
       <c r="AW4" s="45">
         <v>101881</v>
       </c>
       <c r="AX4" s="44">
         <v>146805.29999999999</v>
       </c>
-      <c r="AY4" s="24"/>
+      <c r="AY4" s="44">
+        <v>186008.2</v>
+      </c>
       <c r="AZ4" s="41"/>
       <c r="BA4" s="24"/>
       <c r="BB4" s="3"/>
       <c r="BC4" s="3"/>
-      <c r="BD4" s="3"/>
+      <c r="BD4" s="51"/>
+      <c r="BE4" s="56"/>
     </row>
-    <row r="5" spans="1:56" s="4" customFormat="1" ht="14.25" customHeight="1">
+    <row r="5" spans="1:57" s="4" customFormat="1" ht="14.25" customHeight="1">
       <c r="A5" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B5" s="14">
         <v>17615.3</v>
       </c>
       <c r="C5" s="14">
         <v>22287.200000000001</v>
       </c>
       <c r="D5" s="14">
         <v>27419.4</v>
       </c>
       <c r="E5" s="14">
         <v>30578.9</v>
       </c>
       <c r="F5" s="14">
         <v>33369.9</v>
       </c>
       <c r="G5" s="14">
         <v>35717.9</v>
       </c>
       <c r="H5" s="14">
         <v>38015.9</v>
       </c>
       <c r="I5" s="14">
@@ -1395,58 +1444,61 @@
       </c>
       <c r="AQ5" s="43">
         <v>3405.6</v>
       </c>
       <c r="AR5" s="14">
         <v>3499.1</v>
       </c>
       <c r="AS5" s="14">
         <v>122.8</v>
       </c>
       <c r="AT5" s="14">
         <v>288.2</v>
       </c>
       <c r="AU5" s="44">
         <v>611</v>
       </c>
       <c r="AV5" s="45">
         <v>997</v>
       </c>
       <c r="AW5" s="45">
         <v>1281.7</v>
       </c>
       <c r="AX5" s="45">
         <v>1676.5</v>
       </c>
-      <c r="AY5" s="14"/>
+      <c r="AY5" s="45">
+        <v>2084.6</v>
+      </c>
       <c r="AZ5" s="42"/>
       <c r="BA5" s="14"/>
       <c r="BB5" s="6"/>
       <c r="BC5" s="6"/>
-      <c r="BD5" s="6"/>
+      <c r="BD5" s="52"/>
+      <c r="BE5" s="56"/>
     </row>
-    <row r="6" spans="1:56">
+    <row r="6" spans="1:57">
       <c r="A6" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="14">
         <v>279.5</v>
       </c>
       <c r="C6" s="14">
         <v>404.7</v>
       </c>
       <c r="D6" s="14">
         <v>493</v>
       </c>
       <c r="E6" s="14">
         <v>592.70000000000005</v>
       </c>
       <c r="F6" s="14">
         <v>659.9</v>
       </c>
       <c r="G6" s="14">
         <v>739.5</v>
       </c>
       <c r="H6" s="14">
         <v>826.4</v>
       </c>
       <c r="I6" s="14">
@@ -1553,58 +1605,61 @@
       </c>
       <c r="AQ6" s="14">
         <v>478.7</v>
       </c>
       <c r="AR6" s="14">
         <v>571.29999999999995</v>
       </c>
       <c r="AS6" s="14">
         <v>22.3</v>
       </c>
       <c r="AT6" s="14">
         <v>56.5</v>
       </c>
       <c r="AU6" s="45">
         <v>100.5</v>
       </c>
       <c r="AV6" s="45">
         <v>153.9</v>
       </c>
       <c r="AW6" s="45">
         <v>233</v>
       </c>
       <c r="AX6" s="45">
         <v>303</v>
       </c>
-      <c r="AY6" s="14"/>
+      <c r="AY6" s="45">
+        <v>398.9</v>
+      </c>
       <c r="AZ6" s="42"/>
       <c r="BA6" s="14"/>
       <c r="BB6" s="7"/>
       <c r="BC6" s="7"/>
-      <c r="BD6" s="7"/>
+      <c r="BD6" s="53"/>
+      <c r="BE6" s="56"/>
     </row>
-    <row r="7" spans="1:56">
+    <row r="7" spans="1:57">
       <c r="A7" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="14">
         <v>18522.900000000001</v>
       </c>
       <c r="C7" s="14">
         <v>22583.5</v>
       </c>
       <c r="D7" s="14">
         <v>29534</v>
       </c>
       <c r="E7" s="14">
         <v>37140.800000000003</v>
       </c>
       <c r="F7" s="14">
         <v>40902.1</v>
       </c>
       <c r="G7" s="14">
         <v>44695.8</v>
       </c>
       <c r="H7" s="14">
         <v>48653.2</v>
       </c>
       <c r="I7" s="14">
@@ -1711,58 +1766,61 @@
       </c>
       <c r="AQ7" s="14">
         <v>40462.300000000003</v>
       </c>
       <c r="AR7" s="14">
         <v>44731.199999999997</v>
       </c>
       <c r="AS7" s="14">
         <v>1040</v>
       </c>
       <c r="AT7" s="14">
         <v>2479</v>
       </c>
       <c r="AU7" s="45">
         <v>4837</v>
       </c>
       <c r="AV7" s="45">
         <v>7845.5</v>
       </c>
       <c r="AW7" s="45">
         <v>11297.5</v>
       </c>
       <c r="AX7" s="45">
         <v>16096.6</v>
       </c>
-      <c r="AY7" s="14"/>
+      <c r="AY7" s="45">
+        <v>20338.900000000001</v>
+      </c>
       <c r="AZ7" s="42"/>
       <c r="BA7" s="14"/>
       <c r="BB7" s="7"/>
       <c r="BC7" s="7"/>
-      <c r="BD7" s="7"/>
+      <c r="BD7" s="53"/>
+      <c r="BE7" s="56"/>
     </row>
-    <row r="8" spans="1:56">
+    <row r="8" spans="1:57">
       <c r="A8" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="14">
         <v>32473.200000000001</v>
       </c>
       <c r="C8" s="14">
         <v>46984.2</v>
       </c>
       <c r="D8" s="14">
         <v>60295.1</v>
       </c>
       <c r="E8" s="14">
         <v>68844.800000000003</v>
       </c>
       <c r="F8" s="14">
         <v>71680</v>
       </c>
       <c r="G8" s="14">
         <v>75874.2</v>
       </c>
       <c r="H8" s="14">
         <v>78520</v>
       </c>
       <c r="I8" s="14">
@@ -1869,58 +1927,61 @@
       </c>
       <c r="AQ8" s="14">
         <v>23497</v>
       </c>
       <c r="AR8" s="14">
         <v>24161</v>
       </c>
       <c r="AS8" s="14">
         <v>602.20000000000005</v>
       </c>
       <c r="AT8" s="14">
         <v>1396.1</v>
       </c>
       <c r="AU8" s="45">
         <v>2832.8</v>
       </c>
       <c r="AV8" s="45">
         <v>4596.8</v>
       </c>
       <c r="AW8" s="45">
         <v>6660.6</v>
       </c>
       <c r="AX8" s="45">
         <v>9402.7999999999993</v>
       </c>
-      <c r="AY8" s="14"/>
+      <c r="AY8" s="45">
+        <v>14866.5</v>
+      </c>
       <c r="AZ8" s="42"/>
       <c r="BA8" s="14"/>
       <c r="BB8" s="7"/>
       <c r="BC8" s="7"/>
-      <c r="BD8" s="7"/>
+      <c r="BD8" s="53"/>
+      <c r="BE8" s="56"/>
     </row>
-    <row r="9" spans="1:56">
+    <row r="9" spans="1:57">
       <c r="A9" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="14">
         <v>43165.9</v>
       </c>
       <c r="C9" s="14">
         <v>55365.3</v>
       </c>
       <c r="D9" s="14">
         <v>66993.5</v>
       </c>
       <c r="E9" s="14">
         <v>75876</v>
       </c>
       <c r="F9" s="14">
         <v>85246.1</v>
       </c>
       <c r="G9" s="14">
         <v>93635.4</v>
       </c>
       <c r="H9" s="14">
         <v>102188.2</v>
       </c>
       <c r="I9" s="14">
@@ -2027,58 +2088,61 @@
       </c>
       <c r="AQ9" s="14">
         <v>23838</v>
       </c>
       <c r="AR9" s="14">
         <v>24809.8</v>
       </c>
       <c r="AS9" s="14">
         <v>1196.5</v>
       </c>
       <c r="AT9" s="14">
         <v>3002.2</v>
       </c>
       <c r="AU9" s="45">
         <v>5627.7</v>
       </c>
       <c r="AV9" s="45">
         <v>8984.6</v>
       </c>
       <c r="AW9" s="45">
         <v>12963.6</v>
       </c>
       <c r="AX9" s="45">
         <v>18300.099999999999</v>
       </c>
-      <c r="AY9" s="14"/>
+      <c r="AY9" s="45">
+        <v>19780.599999999999</v>
+      </c>
       <c r="AZ9" s="42"/>
       <c r="BA9" s="14"/>
       <c r="BB9" s="7"/>
       <c r="BC9" s="7"/>
-      <c r="BD9" s="7"/>
+      <c r="BD9" s="53"/>
+      <c r="BE9" s="56"/>
     </row>
-    <row r="10" spans="1:56">
+    <row r="10" spans="1:57">
       <c r="A10" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="14">
         <v>31882.7</v>
       </c>
       <c r="C10" s="14">
         <v>38674.199999999997</v>
       </c>
       <c r="D10" s="14">
         <v>44158.2</v>
       </c>
       <c r="E10" s="14">
         <v>47365.7</v>
       </c>
       <c r="F10" s="14">
         <v>52694.6</v>
       </c>
       <c r="G10" s="14">
         <v>57568.2</v>
       </c>
       <c r="H10" s="14">
         <v>61482</v>
       </c>
       <c r="I10" s="14">
@@ -2185,58 +2249,61 @@
       </c>
       <c r="AQ10" s="14">
         <v>34445.300000000003</v>
       </c>
       <c r="AR10" s="14">
         <v>36521.599999999999</v>
       </c>
       <c r="AS10" s="14">
         <v>1487.7</v>
       </c>
       <c r="AT10" s="14">
         <v>3440</v>
       </c>
       <c r="AU10" s="45">
         <v>6458.9</v>
       </c>
       <c r="AV10" s="45">
         <v>10392.4</v>
       </c>
       <c r="AW10" s="45">
         <v>14892.5</v>
       </c>
       <c r="AX10" s="45">
         <v>21120.1</v>
       </c>
-      <c r="AY10" s="14"/>
+      <c r="AY10" s="45">
+        <v>24452.1</v>
+      </c>
       <c r="AZ10" s="42"/>
       <c r="BA10" s="14"/>
       <c r="BB10" s="7"/>
       <c r="BC10" s="7"/>
-      <c r="BD10" s="7"/>
+      <c r="BD10" s="53"/>
+      <c r="BE10" s="56"/>
     </row>
-    <row r="11" spans="1:56">
+    <row r="11" spans="1:57">
       <c r="A11" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B11" s="14">
         <v>20591.3</v>
       </c>
       <c r="C11" s="14">
         <v>25436.6</v>
       </c>
       <c r="D11" s="14">
         <v>30349.1</v>
       </c>
       <c r="E11" s="14">
         <v>35213.300000000003</v>
       </c>
       <c r="F11" s="14">
         <v>38129.9</v>
       </c>
       <c r="G11" s="14">
         <v>42456.5</v>
       </c>
       <c r="H11" s="14">
         <v>45243.7</v>
       </c>
       <c r="I11" s="14">
@@ -2343,58 +2410,61 @@
       </c>
       <c r="AQ11" s="14">
         <v>32491.200000000001</v>
       </c>
       <c r="AR11" s="14">
         <v>34736.5</v>
       </c>
       <c r="AS11" s="14">
         <v>1066.8</v>
       </c>
       <c r="AT11" s="14">
         <v>2247.1999999999998</v>
       </c>
       <c r="AU11" s="45">
         <v>4232.8</v>
       </c>
       <c r="AV11" s="45">
         <v>6357.3</v>
       </c>
       <c r="AW11" s="45">
         <v>8802.9</v>
       </c>
       <c r="AX11" s="45">
         <v>12710.7</v>
       </c>
-      <c r="AY11" s="14"/>
+      <c r="AY11" s="45">
+        <v>18079.5</v>
+      </c>
       <c r="AZ11" s="42"/>
       <c r="BA11" s="14"/>
       <c r="BB11" s="7"/>
       <c r="BC11" s="7"/>
-      <c r="BD11" s="7"/>
+      <c r="BD11" s="53"/>
+      <c r="BE11" s="56"/>
     </row>
-    <row r="12" spans="1:56">
+    <row r="12" spans="1:57">
       <c r="A12" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B12" s="14" t="s">
         <v>12</v>
       </c>
       <c r="C12" s="14" t="s">
         <v>12</v>
       </c>
       <c r="D12" s="14" t="s">
         <v>12</v>
       </c>
       <c r="E12" s="14" t="s">
         <v>12</v>
       </c>
       <c r="F12" s="14" t="s">
         <v>12</v>
       </c>
       <c r="G12" s="14" t="s">
         <v>12</v>
       </c>
       <c r="H12" s="14" t="s">
         <v>12</v>
       </c>
       <c r="I12" s="14" t="s">
@@ -2501,58 +2571,61 @@
       </c>
       <c r="AQ12" s="14">
         <v>19015.900000000001</v>
       </c>
       <c r="AR12" s="14">
         <v>19704.099999999999</v>
       </c>
       <c r="AS12" s="14">
         <v>723.5</v>
       </c>
       <c r="AT12" s="14">
         <v>1708.5</v>
       </c>
       <c r="AU12" s="45">
         <v>3372.5</v>
       </c>
       <c r="AV12" s="45">
         <v>5482.4</v>
       </c>
       <c r="AW12" s="45">
         <v>8122</v>
       </c>
       <c r="AX12" s="45">
         <v>12727.5</v>
       </c>
-      <c r="AY12" s="14"/>
+      <c r="AY12" s="45">
+        <v>14369.8</v>
+      </c>
       <c r="AZ12" s="42"/>
       <c r="BA12" s="14"/>
       <c r="BB12" s="5"/>
       <c r="BC12" s="5"/>
-      <c r="BD12" s="5"/>
+      <c r="BD12" s="54"/>
+      <c r="BE12" s="56"/>
     </row>
-    <row r="13" spans="1:56">
+    <row r="13" spans="1:57">
       <c r="A13" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B13" s="14">
         <v>27795.200000000001</v>
       </c>
       <c r="C13" s="14">
         <v>35085.199999999997</v>
       </c>
       <c r="D13" s="14">
         <v>41275.199999999997</v>
       </c>
       <c r="E13" s="14">
         <v>46764.2</v>
       </c>
       <c r="F13" s="14">
         <v>51246.2</v>
       </c>
       <c r="G13" s="14">
         <v>53966.2</v>
       </c>
       <c r="H13" s="14">
         <v>54939.199999999997</v>
       </c>
       <c r="I13" s="14">
@@ -2659,58 +2732,61 @@
       </c>
       <c r="AQ13" s="14">
         <v>38340.300000000003</v>
       </c>
       <c r="AR13" s="14">
         <v>39129.4</v>
       </c>
       <c r="AS13" s="14">
         <v>911</v>
       </c>
       <c r="AT13" s="14">
         <v>2172</v>
       </c>
       <c r="AU13" s="45">
         <v>4392</v>
       </c>
       <c r="AV13" s="45">
         <v>7194</v>
       </c>
       <c r="AW13" s="45">
         <v>10416.1</v>
       </c>
       <c r="AX13" s="45">
         <v>14831.1</v>
       </c>
-      <c r="AY13" s="14"/>
+      <c r="AY13" s="45">
+        <v>20963.099999999999</v>
+      </c>
       <c r="AZ13" s="42"/>
       <c r="BA13" s="14"/>
       <c r="BB13" s="7"/>
       <c r="BC13" s="7"/>
-      <c r="BD13" s="7"/>
+      <c r="BD13" s="53"/>
+      <c r="BE13" s="56"/>
     </row>
-    <row r="14" spans="1:56">
+    <row r="14" spans="1:57">
       <c r="A14" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="14">
         <v>26291.9</v>
       </c>
       <c r="C14" s="14">
         <v>33055.699999999997</v>
       </c>
       <c r="D14" s="14">
         <v>37540.6</v>
       </c>
       <c r="E14" s="14">
         <v>43954.3</v>
       </c>
       <c r="F14" s="14">
         <v>47846.6</v>
       </c>
       <c r="G14" s="14">
         <v>50610.5</v>
       </c>
       <c r="H14" s="14">
         <v>53670.5</v>
       </c>
       <c r="I14" s="14">
@@ -2817,58 +2893,61 @@
       </c>
       <c r="AQ14" s="14">
         <v>28642</v>
       </c>
       <c r="AR14" s="14">
         <v>29847.7</v>
       </c>
       <c r="AS14" s="14">
         <v>1313.5</v>
       </c>
       <c r="AT14" s="14">
         <v>2922.2</v>
       </c>
       <c r="AU14" s="45">
         <v>5697</v>
       </c>
       <c r="AV14" s="45">
         <v>9057</v>
       </c>
       <c r="AW14" s="45">
         <v>12917</v>
       </c>
       <c r="AX14" s="45">
         <v>19150.3</v>
       </c>
-      <c r="AY14" s="14"/>
+      <c r="AY14" s="45">
+        <v>21746.6</v>
+      </c>
       <c r="AZ14" s="42"/>
       <c r="BA14" s="14"/>
       <c r="BB14" s="7"/>
       <c r="BC14" s="7"/>
-      <c r="BD14" s="7"/>
+      <c r="BD14" s="53"/>
+      <c r="BE14" s="56"/>
     </row>
-    <row r="15" spans="1:56">
+    <row r="15" spans="1:57">
       <c r="A15" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B15" s="14" t="s">
         <v>12</v>
       </c>
       <c r="C15" s="14" t="s">
         <v>12</v>
       </c>
       <c r="D15" s="14" t="s">
         <v>12</v>
       </c>
       <c r="E15" s="14" t="s">
         <v>12</v>
       </c>
       <c r="F15" s="14" t="s">
         <v>12</v>
       </c>
       <c r="G15" s="14" t="s">
         <v>12</v>
       </c>
       <c r="H15" s="14" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="14" t="s">
@@ -2975,58 +3054,61 @@
       </c>
       <c r="AQ15" s="14">
         <v>23145.4</v>
       </c>
       <c r="AR15" s="14">
         <v>24920.9</v>
       </c>
       <c r="AS15" s="14">
         <v>600.20000000000005</v>
       </c>
       <c r="AT15" s="14">
         <v>1487.9</v>
       </c>
       <c r="AU15" s="45">
         <v>2968.1</v>
       </c>
       <c r="AV15" s="45">
         <v>4819.6000000000004</v>
       </c>
       <c r="AW15" s="45">
         <v>6951.1</v>
       </c>
       <c r="AX15" s="45">
         <v>9870.6</v>
       </c>
-      <c r="AY15" s="14"/>
+      <c r="AY15" s="45">
+        <v>12361.6</v>
+      </c>
       <c r="AZ15" s="42"/>
       <c r="BA15" s="14"/>
       <c r="BB15" s="7"/>
       <c r="BC15" s="7"/>
-      <c r="BD15" s="7"/>
+      <c r="BD15" s="53"/>
+      <c r="BE15" s="56"/>
     </row>
-    <row r="16" spans="1:56">
+    <row r="16" spans="1:57">
       <c r="A16" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B16" s="14">
         <v>45899.9</v>
       </c>
       <c r="C16" s="14">
         <v>56288.800000000003</v>
       </c>
       <c r="D16" s="14">
         <v>64809.3</v>
       </c>
       <c r="E16" s="14">
         <v>73633.7</v>
       </c>
       <c r="F16" s="14">
         <v>81692</v>
       </c>
       <c r="G16" s="14">
         <v>86196.4</v>
       </c>
       <c r="H16" s="14">
         <v>91223.6</v>
       </c>
       <c r="I16" s="14">
@@ -3133,67 +3215,71 @@
       </c>
       <c r="AQ16" s="14">
         <v>29741</v>
       </c>
       <c r="AR16" s="14">
         <v>32095.5</v>
       </c>
       <c r="AS16" s="14">
         <v>723</v>
       </c>
       <c r="AT16" s="14">
         <v>1622</v>
       </c>
       <c r="AU16" s="45">
         <v>3190.5</v>
       </c>
       <c r="AV16" s="45">
         <v>5153</v>
       </c>
       <c r="AW16" s="45">
         <v>7343</v>
       </c>
       <c r="AX16" s="45">
         <v>10616</v>
       </c>
-      <c r="AY16" s="14"/>
+      <c r="AY16" s="45">
+        <v>16566</v>
+      </c>
       <c r="AZ16" s="42"/>
       <c r="BA16" s="14"/>
       <c r="BB16" s="5"/>
       <c r="BC16" s="5"/>
-      <c r="BD16" s="5"/>
+      <c r="BD16" s="54"/>
+      <c r="BE16" s="56"/>
     </row>
-    <row r="17" spans="34:50">
+    <row r="17" spans="34:57">
       <c r="AH17" s="22"/>
       <c r="AJ17" s="23"/>
       <c r="AN17" s="22"/>
       <c r="AO17" s="22"/>
       <c r="AT17" s="22"/>
       <c r="AU17" s="22"/>
       <c r="AV17" s="22"/>
       <c r="AW17" s="22"/>
       <c r="AX17" s="22"/>
+      <c r="BE17" s="55"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="AS2:BD2"/>
     <mergeCell ref="A1:BD1"/>
     <mergeCell ref="AG2:AR2"/>
     <mergeCell ref="B2:H2"/>
     <mergeCell ref="I2:T2"/>
     <mergeCell ref="U2:AF2"/>
     <mergeCell ref="A2:A3"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.36" bottom="0.59055118110236227" header="0.26" footer="0.98425196850393704"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">