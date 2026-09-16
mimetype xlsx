--- v4 (2026-08-27)
+++ v5 (2026-09-16)
@@ -1,64 +1,68 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="24240" windowHeight="11295"/>
   </bookViews>
   <sheets>
-    <sheet name="Milk" sheetId="1" r:id="rId1"/>
+    <sheet name="Metadata" sheetId="2" r:id="rId1"/>
+    <sheet name="Conventions" sheetId="3" r:id="rId2"/>
+    <sheet name="Milk" sheetId="1" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">Milk!$A:$A</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="2">Milk!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="118" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="162" uniqueCount="76">
   <si>
     <t xml:space="preserve">                                                                                                                </t>
   </si>
   <si>
     <t>January - February</t>
   </si>
   <si>
     <t>January - March</t>
   </si>
   <si>
     <t>January - April</t>
   </si>
   <si>
     <t>January - May</t>
   </si>
   <si>
     <t>January - June</t>
   </si>
   <si>
     <t>January - July</t>
   </si>
   <si>
     <t>January - August</t>
   </si>
   <si>
@@ -70,109 +74,259 @@
   <si>
     <t>January - November</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2022 year</t>
   </si>
   <si>
     <t>Year</t>
   </si>
   <si>
     <t>January-December</t>
   </si>
   <si>
     <t>2023 year</t>
   </si>
   <si>
     <t>2024 year</t>
   </si>
   <si>
-    <t>Abai region</t>
-[...1 lines deleted...]
-  <si>
     <t>C.A. Semey</t>
   </si>
   <si>
     <t>C.A.Kurchatov</t>
   </si>
   <si>
-    <t>Abai district</t>
-[...1 lines deleted...]
-  <si>
     <t>Aksuat district</t>
   </si>
   <si>
     <t>Ayagoz district</t>
   </si>
   <si>
     <t>Beskaragai district</t>
   </si>
   <si>
     <t>Borodulikha district</t>
   </si>
   <si>
     <t>Zhanasemey district</t>
   </si>
   <si>
     <t>Zharma district</t>
   </si>
   <si>
     <t>Kokpekti district</t>
   </si>
   <si>
     <t>Makanchi district</t>
   </si>
   <si>
     <t>Urzhar district</t>
   </si>
   <si>
     <t>2025 year</t>
   </si>
   <si>
     <t>2026 year</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                                                                                                                                                                                                             Milk cow,  tons</t>
+  </si>
+  <si>
+    <t>Code of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Name of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Unit of Measurement</t>
+  </si>
+  <si>
+    <t>tons</t>
+  </si>
+  <si>
+    <r>
+      <t>Abbreviated Title of the Statistical Indicator</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>History of the Indicator</t>
+  </si>
+  <si>
+    <t>Since 2022</t>
+  </si>
+  <si>
+    <t>Definition of the Indicator</t>
+  </si>
+  <si>
+    <t>Data Processing Method</t>
+  </si>
+  <si>
+    <t>Aggregation</t>
+  </si>
+  <si>
+    <t>Methodology for Calculation</t>
+  </si>
+  <si>
+    <t xml:space="preserve">It is formed in accordance with the Methodology for the Formation of Statistical Indicators on Livestock Production.
+</t>
+  </si>
+  <si>
+    <t>Source of the Indicator</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nationwide statistical surveys “Report on the State of Livestock Production” (Form 24-skh, annual frequency) and “Production of Livestock Products by Individual Entrepreneurs, Peasant or Farm Enterprises, and Household Farms” (Form A-008, quarterly frequency).
+</t>
+  </si>
+  <si>
+    <r>
+      <t>Notes</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>Classifications</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/classifiers/statistical/25797/</t>
+  </si>
+  <si>
+    <t>Methodological Explanations:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/methodology/25834/</t>
+  </si>
+  <si>
+    <t>Related Publications:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/region/abay/spreadsheets/?industry=28260&amp;year=2026&amp;name=85303&amp;period=month&amp;type=spreadsheets</t>
+  </si>
+  <si>
+    <t>Useful Links:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/kk/Search/SearchByKeyWord</t>
+  </si>
+  <si>
+    <t>Date of Last Update:</t>
+  </si>
+  <si>
+    <t>Date of Next Update:</t>
+  </si>
+  <si>
+    <t>Responsible Structural Division</t>
+  </si>
+  <si>
+    <t>Responsible Officer</t>
+  </si>
+  <si>
+    <t>Issatayeva A.K.</t>
+  </si>
+  <si>
+    <t>Telephone Number:</t>
+  </si>
+  <si>
+    <t>+7 7222 52 47 05</t>
+  </si>
+  <si>
+    <t>E-mail:</t>
+  </si>
+  <si>
+    <t>e-mail: al.isataeva@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Conventional designations:</t>
+  </si>
+  <si>
+    <t>«-» - no case</t>
+  </si>
+  <si>
+    <t>«0.0» - insignificant value</t>
+  </si>
+  <si>
+    <t>«X» - data is confidential</t>
+  </si>
+  <si>
+    <t>«...» - no data available</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
+  </si>
+  <si>
+    <t>Cows milk production</t>
+  </si>
+  <si>
+    <t>Cows milk production is the amount of actually produced raw cows milk during the reporting period</t>
+  </si>
+  <si>
+    <t>Division of Agricultural Statistics and Censuses</t>
+  </si>
+  <si>
+    <t>© Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
+  </si>
+  <si>
+    <t>Abay region</t>
+  </si>
+  <si>
+    <t>Abay district</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="166" formatCode="0.0;[Red]0.0"/>
     <numFmt numFmtId="167" formatCode="#,##0.0;[Red]#,##0.0"/>
   </numFmts>
-  <fonts count="14">
+  <fonts count="25">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
@@ -212,50 +366,119 @@
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="MS Sans Serif"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="22"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="12">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
@@ -368,54 +591,61 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="57">
+  <cellXfs count="84">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
@@ -468,93 +698,164 @@
     </xf>
     <xf numFmtId="166" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="11" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="13" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...13 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="13" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="17" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="17" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="5">
+    <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2 10" xfId="4"/>
+    <cellStyle name="Обычный 2 2" xfId="3"/>
+    <cellStyle name="Обычный_05_19" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -799,216 +1100,519 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25797/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25834/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/Search/SearchByKeyWord" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/region/abay/spreadsheets/?industry=28260&amp;year=2026&amp;name=85303&amp;period=month&amp;type=spreadsheets" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:M26"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="A44" sqref="A44"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="42.28515625" style="73" customWidth="1"/>
+    <col min="2" max="2" width="109.5703125" style="73" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="12"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13">
+      <c r="A1" s="52"/>
+      <c r="B1" s="52"/>
+    </row>
+    <row r="2" spans="1:13" s="55" customFormat="1">
+      <c r="A2" s="53" t="s">
+        <v>32</v>
+      </c>
+      <c r="B2" s="54">
+        <v>143401</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="55" customFormat="1">
+      <c r="A3" s="53" t="s">
+        <v>33</v>
+      </c>
+      <c r="B3" s="56" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="55" customFormat="1">
+      <c r="A4" s="53" t="s">
+        <v>34</v>
+      </c>
+      <c r="B4" s="57" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="55" customFormat="1">
+      <c r="A5" s="53" t="s">
+        <v>36</v>
+      </c>
+      <c r="B5" s="56" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="55" customFormat="1">
+      <c r="A6" s="53" t="s">
+        <v>37</v>
+      </c>
+      <c r="B6" s="54" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="55" customFormat="1">
+      <c r="A7" s="53" t="s">
+        <v>39</v>
+      </c>
+      <c r="B7" s="58" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="55" customFormat="1">
+      <c r="A8" s="53" t="s">
+        <v>40</v>
+      </c>
+      <c r="B8" s="59" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="55" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A9" s="53" t="s">
+        <v>42</v>
+      </c>
+      <c r="B9" s="58" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="55" customFormat="1" ht="41.25" customHeight="1">
+      <c r="A10" s="53" t="s">
+        <v>44</v>
+      </c>
+      <c r="B10" s="58" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="55" customFormat="1">
+      <c r="A11" s="53" t="s">
+        <v>46</v>
+      </c>
+      <c r="B11" s="60" t="s">
+        <v>12</v>
+      </c>
+      <c r="M11" s="61"/>
+    </row>
+    <row r="12" spans="1:13" s="55" customFormat="1">
+      <c r="A12" s="62" t="s">
+        <v>47</v>
+      </c>
+      <c r="B12" s="63" t="s">
+        <v>48</v>
+      </c>
+      <c r="M12" s="61"/>
+    </row>
+    <row r="13" spans="1:13" s="55" customFormat="1">
+      <c r="A13" s="62" t="s">
+        <v>49</v>
+      </c>
+      <c r="B13" s="64" t="s">
+        <v>50</v>
+      </c>
+      <c r="M13" s="61"/>
+    </row>
+    <row r="14" spans="1:13" s="55" customFormat="1">
+      <c r="A14" s="62" t="s">
+        <v>51</v>
+      </c>
+      <c r="B14" s="64" t="s">
+        <v>52</v>
+      </c>
+      <c r="M14" s="61"/>
+    </row>
+    <row r="15" spans="1:13" s="55" customFormat="1">
+      <c r="A15" s="62" t="s">
+        <v>53</v>
+      </c>
+      <c r="B15" s="64" t="s">
+        <v>54</v>
+      </c>
+      <c r="M15" s="61"/>
+    </row>
+    <row r="16" spans="1:13">
+      <c r="A16" s="53" t="s">
+        <v>55</v>
+      </c>
+      <c r="B16" s="65">
+        <v>46279</v>
+      </c>
+      <c r="M16" s="66"/>
+    </row>
+    <row r="17" spans="1:13">
+      <c r="A17" s="53" t="s">
+        <v>56</v>
+      </c>
+      <c r="B17" s="65">
+        <v>46309</v>
+      </c>
+      <c r="M17" s="67"/>
+    </row>
+    <row r="18" spans="1:13">
+      <c r="A18" s="53" t="s">
+        <v>57</v>
+      </c>
+      <c r="B18" s="68" t="s">
+        <v>72</v>
+      </c>
+      <c r="M18" s="66"/>
+    </row>
+    <row r="19" spans="1:13">
+      <c r="A19" s="53" t="s">
+        <v>58</v>
+      </c>
+      <c r="B19" s="69" t="s">
+        <v>59</v>
+      </c>
+      <c r="M19" s="67"/>
+    </row>
+    <row r="20" spans="1:13">
+      <c r="A20" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="B20" s="70" t="s">
+        <v>61</v>
+      </c>
+      <c r="M20" s="66"/>
+    </row>
+    <row r="21" spans="1:13">
+      <c r="A21" s="53" t="s">
+        <v>62</v>
+      </c>
+      <c r="B21" s="70" t="s">
+        <v>63</v>
+      </c>
+      <c r="M21" s="67"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="71"/>
+      <c r="B22" s="72"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="M23" s="67"/>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="M24" s="66"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="M25" s="67"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="M26" s="66"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B15" r:id="rId1"/>
+    <hyperlink ref="B13" r:id="rId2"/>
+    <hyperlink ref="B12" r:id="rId3"/>
+    <hyperlink ref="B14" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B6:B20"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B26" sqref="B26"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="2" max="2" width="84.7109375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="6" spans="2:2">
+      <c r="B6" s="74" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="74" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="74" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="74" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="74" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2" ht="25.5">
+      <c r="B11" s="75" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="12" spans="2:2">
+      <c r="B12" s="76"/>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="76"/>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="12"/>
+    </row>
+    <row r="15" spans="2:2">
+      <c r="B15" s="12"/>
+    </row>
+    <row r="16" spans="2:2">
+      <c r="B16" s="12"/>
+    </row>
+    <row r="17" spans="2:2">
+      <c r="B17" s="83" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="18" spans="2:2">
+      <c r="B18" s="12"/>
+    </row>
+    <row r="19" spans="2:2">
+      <c r="B19" s="12"/>
+    </row>
+    <row r="20" spans="2:2">
+      <c r="B20" s="77"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BE17"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
+    <sheetView zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="AI1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="AT15" sqref="AT15"/>
+      <selection pane="topRight" activeCell="AW29" sqref="AW29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="19.42578125" style="2" customWidth="1"/>
     <col min="2" max="2" width="8.42578125" style="2" customWidth="1"/>
     <col min="3" max="4" width="9" style="2" customWidth="1"/>
     <col min="5" max="5" width="10" style="2" customWidth="1"/>
     <col min="6" max="6" width="10.28515625" style="2" customWidth="1"/>
     <col min="7" max="7" width="10.42578125" style="2" customWidth="1"/>
     <col min="8" max="8" width="9.42578125" style="2" customWidth="1"/>
     <col min="9" max="16" width="9.140625" style="2"/>
     <col min="17" max="17" width="10.140625" style="2" customWidth="1"/>
     <col min="18" max="28" width="9.140625" style="2"/>
     <col min="29" max="29" width="10.42578125" style="2" customWidth="1"/>
     <col min="30" max="39" width="9.140625" style="2"/>
     <col min="40" max="40" width="9.7109375" style="2" customWidth="1"/>
     <col min="41" max="41" width="9.28515625" style="2" customWidth="1"/>
     <col min="42" max="48" width="9.140625" style="2"/>
     <col min="49" max="49" width="10" style="2" customWidth="1"/>
     <col min="50" max="50" width="9.5703125" style="2" customWidth="1"/>
     <col min="51" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:57" s="1" customFormat="1" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A1" s="49" t="s">
-[...56 lines deleted...]
-      <c r="BD1" s="49"/>
+      <c r="A1" s="81" t="s">
+        <v>31</v>
+      </c>
+      <c r="B1" s="81"/>
+      <c r="C1" s="81"/>
+      <c r="D1" s="81"/>
+      <c r="E1" s="81"/>
+      <c r="F1" s="81"/>
+      <c r="G1" s="81"/>
+      <c r="H1" s="81"/>
+      <c r="I1" s="81"/>
+      <c r="J1" s="81"/>
+      <c r="K1" s="81"/>
+      <c r="L1" s="81"/>
+      <c r="M1" s="81"/>
+      <c r="N1" s="81"/>
+      <c r="O1" s="81"/>
+      <c r="P1" s="81"/>
+      <c r="Q1" s="81"/>
+      <c r="R1" s="81"/>
+      <c r="S1" s="81"/>
+      <c r="T1" s="81"/>
+      <c r="U1" s="81"/>
+      <c r="V1" s="81"/>
+      <c r="W1" s="81"/>
+      <c r="X1" s="81"/>
+      <c r="Y1" s="81"/>
+      <c r="Z1" s="81"/>
+      <c r="AA1" s="81"/>
+      <c r="AB1" s="81"/>
+      <c r="AC1" s="81"/>
+      <c r="AD1" s="81"/>
+      <c r="AE1" s="81"/>
+      <c r="AF1" s="81"/>
+      <c r="AG1" s="81"/>
+      <c r="AH1" s="81"/>
+      <c r="AI1" s="81"/>
+      <c r="AJ1" s="81"/>
+      <c r="AK1" s="81"/>
+      <c r="AL1" s="81"/>
+      <c r="AM1" s="81"/>
+      <c r="AN1" s="81"/>
+      <c r="AO1" s="81"/>
+      <c r="AP1" s="81"/>
+      <c r="AQ1" s="81"/>
+      <c r="AR1" s="81"/>
+      <c r="AS1" s="81"/>
+      <c r="AT1" s="81"/>
+      <c r="AU1" s="81"/>
+      <c r="AV1" s="81"/>
+      <c r="AW1" s="81"/>
+      <c r="AX1" s="81"/>
+      <c r="AY1" s="81"/>
+      <c r="AZ1" s="81"/>
+      <c r="BA1" s="81"/>
+      <c r="BB1" s="81"/>
+      <c r="BC1" s="81"/>
+      <c r="BD1" s="81"/>
     </row>
     <row r="2" spans="1:57" ht="16.5" thickBot="1">
-      <c r="A2" s="50" t="s">
+      <c r="A2" s="82" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="47" t="s">
+      <c r="B2" s="79" t="s">
         <v>13</v>
       </c>
-      <c r="C2" s="47"/>
-[...5 lines deleted...]
-      <c r="I2" s="46" t="s">
+      <c r="C2" s="79"/>
+      <c r="D2" s="79"/>
+      <c r="E2" s="79"/>
+      <c r="F2" s="79"/>
+      <c r="G2" s="79"/>
+      <c r="H2" s="80"/>
+      <c r="I2" s="78" t="s">
         <v>16</v>
       </c>
-      <c r="J2" s="47"/>
-[...10 lines deleted...]
-      <c r="U2" s="46" t="s">
+      <c r="J2" s="79"/>
+      <c r="K2" s="79"/>
+      <c r="L2" s="79"/>
+      <c r="M2" s="79"/>
+      <c r="N2" s="79"/>
+      <c r="O2" s="79"/>
+      <c r="P2" s="79"/>
+      <c r="Q2" s="79"/>
+      <c r="R2" s="79"/>
+      <c r="S2" s="79"/>
+      <c r="T2" s="80"/>
+      <c r="U2" s="78" t="s">
         <v>17</v>
       </c>
-      <c r="V2" s="47"/>
-[...37 lines deleted...]
-      <c r="BD2" s="48"/>
+      <c r="V2" s="79"/>
+      <c r="W2" s="79"/>
+      <c r="X2" s="79"/>
+      <c r="Y2" s="79"/>
+      <c r="Z2" s="79"/>
+      <c r="AA2" s="79"/>
+      <c r="AB2" s="79"/>
+      <c r="AC2" s="79"/>
+      <c r="AD2" s="79"/>
+      <c r="AE2" s="79"/>
+      <c r="AF2" s="80"/>
+      <c r="AG2" s="78" t="s">
+        <v>29</v>
+      </c>
+      <c r="AH2" s="79"/>
+      <c r="AI2" s="79"/>
+      <c r="AJ2" s="79"/>
+      <c r="AK2" s="79"/>
+      <c r="AL2" s="79"/>
+      <c r="AM2" s="79"/>
+      <c r="AN2" s="79"/>
+      <c r="AO2" s="79"/>
+      <c r="AP2" s="79"/>
+      <c r="AQ2" s="79"/>
+      <c r="AR2" s="80"/>
+      <c r="AS2" s="78" t="s">
+        <v>30</v>
+      </c>
+      <c r="AT2" s="79"/>
+      <c r="AU2" s="79"/>
+      <c r="AV2" s="79"/>
+      <c r="AW2" s="79"/>
+      <c r="AX2" s="79"/>
+      <c r="AY2" s="79"/>
+      <c r="AZ2" s="79"/>
+      <c r="BA2" s="79"/>
+      <c r="BB2" s="79"/>
+      <c r="BC2" s="79"/>
+      <c r="BD2" s="80"/>
     </row>
     <row r="3" spans="1:57" ht="30.75" customHeight="1" thickBot="1">
-      <c r="A3" s="50"/>
+      <c r="A3" s="82"/>
       <c r="B3" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C3" s="8" t="s">
         <v>6</v>
       </c>
       <c r="D3" s="8" t="s">
         <v>7</v>
       </c>
       <c r="E3" s="8" t="s">
         <v>8</v>
       </c>
       <c r="F3" s="8" t="s">
         <v>9</v>
       </c>
       <c r="G3" s="9" t="s">
         <v>10</v>
       </c>
       <c r="H3" s="9" t="s">
         <v>14</v>
       </c>
       <c r="I3" s="8" t="s">
         <v>11</v>
       </c>
       <c r="J3" s="8" t="s">
@@ -1130,55 +1734,55 @@
       </c>
       <c r="AW3" s="8" t="s">
         <v>4</v>
       </c>
       <c r="AX3" s="8" t="s">
         <v>5</v>
       </c>
       <c r="AY3" s="9" t="s">
         <v>6</v>
       </c>
       <c r="AZ3" s="8" t="s">
         <v>7</v>
       </c>
       <c r="BA3" s="8" t="s">
         <v>8</v>
       </c>
       <c r="BB3" s="8" t="s">
         <v>9</v>
       </c>
       <c r="BC3" s="9" t="s">
         <v>10</v>
       </c>
       <c r="BD3" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="BE3" s="55"/>
+      <c r="BE3" s="50"/>
     </row>
     <row r="4" spans="1:57" s="4" customFormat="1" ht="14.25" customHeight="1">
       <c r="A4" s="10" t="s">
-        <v>18</v>
+        <v>74</v>
       </c>
       <c r="B4" s="24">
         <v>264517.59999999998</v>
       </c>
       <c r="C4" s="24">
         <v>336165.2</v>
       </c>
       <c r="D4" s="24">
         <v>402867.20000000001</v>
       </c>
       <c r="E4" s="24">
         <v>459964.2</v>
       </c>
       <c r="F4" s="24">
         <v>503467.1</v>
       </c>
       <c r="G4" s="24">
         <v>541460.4</v>
       </c>
       <c r="H4" s="24">
         <v>574762.5</v>
       </c>
       <c r="I4" s="24">
         <v>19652.099999999999</v>
       </c>
@@ -1286,60 +1890,62 @@
       </c>
       <c r="AR4" s="24">
         <v>314728.09999999998</v>
       </c>
       <c r="AS4" s="24">
         <v>9809.5</v>
       </c>
       <c r="AT4" s="24">
         <v>22821.8</v>
       </c>
       <c r="AU4" s="44">
         <v>44320.800000000003</v>
       </c>
       <c r="AV4" s="44">
         <v>71033.5</v>
       </c>
       <c r="AW4" s="45">
         <v>101881</v>
       </c>
       <c r="AX4" s="44">
         <v>146805.29999999999</v>
       </c>
       <c r="AY4" s="44">
         <v>186008.2</v>
       </c>
-      <c r="AZ4" s="41"/>
+      <c r="AZ4" s="14">
+        <v>223158.2</v>
+      </c>
       <c r="BA4" s="24"/>
       <c r="BB4" s="3"/>
       <c r="BC4" s="3"/>
-      <c r="BD4" s="51"/>
-      <c r="BE4" s="56"/>
+      <c r="BD4" s="46"/>
+      <c r="BE4" s="51"/>
     </row>
     <row r="5" spans="1:57" s="4" customFormat="1" ht="14.25" customHeight="1">
       <c r="A5" s="11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B5" s="14">
         <v>17615.3</v>
       </c>
       <c r="C5" s="14">
         <v>22287.200000000001</v>
       </c>
       <c r="D5" s="14">
         <v>27419.4</v>
       </c>
       <c r="E5" s="14">
         <v>30578.9</v>
       </c>
       <c r="F5" s="14">
         <v>33369.9</v>
       </c>
       <c r="G5" s="14">
         <v>35717.9</v>
       </c>
       <c r="H5" s="14">
         <v>38015.9</v>
       </c>
       <c r="I5" s="14">
         <v>958</v>
       </c>
@@ -1447,60 +2053,62 @@
       </c>
       <c r="AR5" s="14">
         <v>3499.1</v>
       </c>
       <c r="AS5" s="14">
         <v>122.8</v>
       </c>
       <c r="AT5" s="14">
         <v>288.2</v>
       </c>
       <c r="AU5" s="44">
         <v>611</v>
       </c>
       <c r="AV5" s="45">
         <v>997</v>
       </c>
       <c r="AW5" s="45">
         <v>1281.7</v>
       </c>
       <c r="AX5" s="45">
         <v>1676.5</v>
       </c>
       <c r="AY5" s="45">
         <v>2084.6</v>
       </c>
-      <c r="AZ5" s="42"/>
+      <c r="AZ5" s="14">
+        <v>2475.6</v>
+      </c>
       <c r="BA5" s="14"/>
       <c r="BB5" s="6"/>
       <c r="BC5" s="6"/>
-      <c r="BD5" s="52"/>
-      <c r="BE5" s="56"/>
+      <c r="BD5" s="47"/>
+      <c r="BE5" s="51"/>
     </row>
     <row r="6" spans="1:57">
       <c r="A6" s="11" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B6" s="14">
         <v>279.5</v>
       </c>
       <c r="C6" s="14">
         <v>404.7</v>
       </c>
       <c r="D6" s="14">
         <v>493</v>
       </c>
       <c r="E6" s="14">
         <v>592.70000000000005</v>
       </c>
       <c r="F6" s="14">
         <v>659.9</v>
       </c>
       <c r="G6" s="14">
         <v>739.5</v>
       </c>
       <c r="H6" s="14">
         <v>826.4</v>
       </c>
       <c r="I6" s="14">
         <v>23.7</v>
       </c>
@@ -1608,60 +2216,62 @@
       </c>
       <c r="AR6" s="14">
         <v>571.29999999999995</v>
       </c>
       <c r="AS6" s="14">
         <v>22.3</v>
       </c>
       <c r="AT6" s="14">
         <v>56.5</v>
       </c>
       <c r="AU6" s="45">
         <v>100.5</v>
       </c>
       <c r="AV6" s="45">
         <v>153.9</v>
       </c>
       <c r="AW6" s="45">
         <v>233</v>
       </c>
       <c r="AX6" s="45">
         <v>303</v>
       </c>
       <c r="AY6" s="45">
         <v>398.9</v>
       </c>
-      <c r="AZ6" s="42"/>
+      <c r="AZ6" s="14">
+        <v>448.4</v>
+      </c>
       <c r="BA6" s="14"/>
       <c r="BB6" s="7"/>
       <c r="BC6" s="7"/>
-      <c r="BD6" s="53"/>
-      <c r="BE6" s="56"/>
+      <c r="BD6" s="48"/>
+      <c r="BE6" s="51"/>
     </row>
     <row r="7" spans="1:57">
       <c r="A7" s="11" t="s">
-        <v>21</v>
+        <v>75</v>
       </c>
       <c r="B7" s="14">
         <v>18522.900000000001</v>
       </c>
       <c r="C7" s="14">
         <v>22583.5</v>
       </c>
       <c r="D7" s="14">
         <v>29534</v>
       </c>
       <c r="E7" s="14">
         <v>37140.800000000003</v>
       </c>
       <c r="F7" s="14">
         <v>40902.1</v>
       </c>
       <c r="G7" s="14">
         <v>44695.8</v>
       </c>
       <c r="H7" s="14">
         <v>48653.2</v>
       </c>
       <c r="I7" s="14">
         <v>1350.5</v>
       </c>
@@ -1769,60 +2379,62 @@
       </c>
       <c r="AR7" s="14">
         <v>44731.199999999997</v>
       </c>
       <c r="AS7" s="14">
         <v>1040</v>
       </c>
       <c r="AT7" s="14">
         <v>2479</v>
       </c>
       <c r="AU7" s="45">
         <v>4837</v>
       </c>
       <c r="AV7" s="45">
         <v>7845.5</v>
       </c>
       <c r="AW7" s="45">
         <v>11297.5</v>
       </c>
       <c r="AX7" s="45">
         <v>16096.6</v>
       </c>
       <c r="AY7" s="45">
         <v>20338.900000000001</v>
       </c>
-      <c r="AZ7" s="42"/>
+      <c r="AZ7" s="14">
+        <v>27895.5</v>
+      </c>
       <c r="BA7" s="14"/>
       <c r="BB7" s="7"/>
       <c r="BC7" s="7"/>
-      <c r="BD7" s="53"/>
-      <c r="BE7" s="56"/>
+      <c r="BD7" s="48"/>
+      <c r="BE7" s="51"/>
     </row>
     <row r="8" spans="1:57">
       <c r="A8" s="11" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B8" s="14">
         <v>32473.200000000001</v>
       </c>
       <c r="C8" s="14">
         <v>46984.2</v>
       </c>
       <c r="D8" s="14">
         <v>60295.1</v>
       </c>
       <c r="E8" s="14">
         <v>68844.800000000003</v>
       </c>
       <c r="F8" s="14">
         <v>71680</v>
       </c>
       <c r="G8" s="14">
         <v>75874.2</v>
       </c>
       <c r="H8" s="14">
         <v>78520</v>
       </c>
       <c r="I8" s="14">
         <v>251.6</v>
       </c>
@@ -1930,60 +2542,62 @@
       </c>
       <c r="AR8" s="14">
         <v>24161</v>
       </c>
       <c r="AS8" s="14">
         <v>602.20000000000005</v>
       </c>
       <c r="AT8" s="14">
         <v>1396.1</v>
       </c>
       <c r="AU8" s="45">
         <v>2832.8</v>
       </c>
       <c r="AV8" s="45">
         <v>4596.8</v>
       </c>
       <c r="AW8" s="45">
         <v>6660.6</v>
       </c>
       <c r="AX8" s="45">
         <v>9402.7999999999993</v>
       </c>
       <c r="AY8" s="45">
         <v>14866.5</v>
       </c>
-      <c r="AZ8" s="42"/>
+      <c r="AZ8" s="14">
+        <v>19499.3</v>
+      </c>
       <c r="BA8" s="14"/>
       <c r="BB8" s="7"/>
       <c r="BC8" s="7"/>
-      <c r="BD8" s="53"/>
-      <c r="BE8" s="56"/>
+      <c r="BD8" s="48"/>
+      <c r="BE8" s="51"/>
     </row>
     <row r="9" spans="1:57">
       <c r="A9" s="11" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="B9" s="14">
         <v>43165.9</v>
       </c>
       <c r="C9" s="14">
         <v>55365.3</v>
       </c>
       <c r="D9" s="14">
         <v>66993.5</v>
       </c>
       <c r="E9" s="14">
         <v>75876</v>
       </c>
       <c r="F9" s="14">
         <v>85246.1</v>
       </c>
       <c r="G9" s="14">
         <v>93635.4</v>
       </c>
       <c r="H9" s="14">
         <v>102188.2</v>
       </c>
       <c r="I9" s="14">
         <v>4481.8</v>
       </c>
@@ -2091,60 +2705,62 @@
       </c>
       <c r="AR9" s="14">
         <v>24809.8</v>
       </c>
       <c r="AS9" s="14">
         <v>1196.5</v>
       </c>
       <c r="AT9" s="14">
         <v>3002.2</v>
       </c>
       <c r="AU9" s="45">
         <v>5627.7</v>
       </c>
       <c r="AV9" s="45">
         <v>8984.6</v>
       </c>
       <c r="AW9" s="45">
         <v>12963.6</v>
       </c>
       <c r="AX9" s="45">
         <v>18300.099999999999</v>
       </c>
       <c r="AY9" s="45">
         <v>19780.599999999999</v>
       </c>
-      <c r="AZ9" s="42"/>
+      <c r="AZ9" s="14">
+        <v>21155.7</v>
+      </c>
       <c r="BA9" s="14"/>
       <c r="BB9" s="7"/>
       <c r="BC9" s="7"/>
-      <c r="BD9" s="53"/>
-      <c r="BE9" s="56"/>
+      <c r="BD9" s="48"/>
+      <c r="BE9" s="51"/>
     </row>
     <row r="10" spans="1:57">
       <c r="A10" s="11" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="B10" s="14">
         <v>31882.7</v>
       </c>
       <c r="C10" s="14">
         <v>38674.199999999997</v>
       </c>
       <c r="D10" s="14">
         <v>44158.2</v>
       </c>
       <c r="E10" s="14">
         <v>47365.7</v>
       </c>
       <c r="F10" s="14">
         <v>52694.6</v>
       </c>
       <c r="G10" s="14">
         <v>57568.2</v>
       </c>
       <c r="H10" s="14">
         <v>61482</v>
       </c>
       <c r="I10" s="14">
         <v>3082.1</v>
       </c>
@@ -2252,60 +2868,62 @@
       </c>
       <c r="AR10" s="14">
         <v>36521.599999999999</v>
       </c>
       <c r="AS10" s="14">
         <v>1487.7</v>
       </c>
       <c r="AT10" s="14">
         <v>3440</v>
       </c>
       <c r="AU10" s="45">
         <v>6458.9</v>
       </c>
       <c r="AV10" s="45">
         <v>10392.4</v>
       </c>
       <c r="AW10" s="45">
         <v>14892.5</v>
       </c>
       <c r="AX10" s="45">
         <v>21120.1</v>
       </c>
       <c r="AY10" s="45">
         <v>24452.1</v>
       </c>
-      <c r="AZ10" s="42"/>
+      <c r="AZ10" s="14">
+        <v>27362.1</v>
+      </c>
       <c r="BA10" s="14"/>
       <c r="BB10" s="7"/>
       <c r="BC10" s="7"/>
-      <c r="BD10" s="53"/>
-      <c r="BE10" s="56"/>
+      <c r="BD10" s="48"/>
+      <c r="BE10" s="51"/>
     </row>
     <row r="11" spans="1:57">
       <c r="A11" s="11" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="B11" s="14">
         <v>20591.3</v>
       </c>
       <c r="C11" s="14">
         <v>25436.6</v>
       </c>
       <c r="D11" s="14">
         <v>30349.1</v>
       </c>
       <c r="E11" s="14">
         <v>35213.300000000003</v>
       </c>
       <c r="F11" s="14">
         <v>38129.9</v>
       </c>
       <c r="G11" s="14">
         <v>42456.5</v>
       </c>
       <c r="H11" s="14">
         <v>45243.7</v>
       </c>
       <c r="I11" s="14">
         <v>2520.4</v>
       </c>
@@ -2413,60 +3031,62 @@
       </c>
       <c r="AR11" s="14">
         <v>34736.5</v>
       </c>
       <c r="AS11" s="14">
         <v>1066.8</v>
       </c>
       <c r="AT11" s="14">
         <v>2247.1999999999998</v>
       </c>
       <c r="AU11" s="45">
         <v>4232.8</v>
       </c>
       <c r="AV11" s="45">
         <v>6357.3</v>
       </c>
       <c r="AW11" s="45">
         <v>8802.9</v>
       </c>
       <c r="AX11" s="45">
         <v>12710.7</v>
       </c>
       <c r="AY11" s="45">
         <v>18079.5</v>
       </c>
-      <c r="AZ11" s="42"/>
+      <c r="AZ11" s="14">
+        <v>22588.2</v>
+      </c>
       <c r="BA11" s="14"/>
       <c r="BB11" s="7"/>
       <c r="BC11" s="7"/>
-      <c r="BD11" s="53"/>
-      <c r="BE11" s="56"/>
+      <c r="BD11" s="48"/>
+      <c r="BE11" s="51"/>
     </row>
     <row r="12" spans="1:57">
       <c r="A12" s="12" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="B12" s="14" t="s">
         <v>12</v>
       </c>
       <c r="C12" s="14" t="s">
         <v>12</v>
       </c>
       <c r="D12" s="14" t="s">
         <v>12</v>
       </c>
       <c r="E12" s="14" t="s">
         <v>12</v>
       </c>
       <c r="F12" s="14" t="s">
         <v>12</v>
       </c>
       <c r="G12" s="14" t="s">
         <v>12</v>
       </c>
       <c r="H12" s="14" t="s">
         <v>12</v>
       </c>
       <c r="I12" s="14" t="s">
         <v>12</v>
       </c>
@@ -2574,60 +3194,62 @@
       </c>
       <c r="AR12" s="14">
         <v>19704.099999999999</v>
       </c>
       <c r="AS12" s="14">
         <v>723.5</v>
       </c>
       <c r="AT12" s="14">
         <v>1708.5</v>
       </c>
       <c r="AU12" s="45">
         <v>3372.5</v>
       </c>
       <c r="AV12" s="45">
         <v>5482.4</v>
       </c>
       <c r="AW12" s="45">
         <v>8122</v>
       </c>
       <c r="AX12" s="45">
         <v>12727.5</v>
       </c>
       <c r="AY12" s="45">
         <v>14369.8</v>
       </c>
-      <c r="AZ12" s="42"/>
+      <c r="AZ12" s="14">
+        <v>15976.3</v>
+      </c>
       <c r="BA12" s="14"/>
       <c r="BB12" s="5"/>
       <c r="BC12" s="5"/>
-      <c r="BD12" s="54"/>
-      <c r="BE12" s="56"/>
+      <c r="BD12" s="49"/>
+      <c r="BE12" s="51"/>
     </row>
     <row r="13" spans="1:57">
       <c r="A13" s="11" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="B13" s="14">
         <v>27795.200000000001</v>
       </c>
       <c r="C13" s="14">
         <v>35085.199999999997</v>
       </c>
       <c r="D13" s="14">
         <v>41275.199999999997</v>
       </c>
       <c r="E13" s="14">
         <v>46764.2</v>
       </c>
       <c r="F13" s="14">
         <v>51246.2</v>
       </c>
       <c r="G13" s="14">
         <v>53966.2</v>
       </c>
       <c r="H13" s="14">
         <v>54939.199999999997</v>
       </c>
       <c r="I13" s="14">
         <v>1278</v>
       </c>
@@ -2735,60 +3357,62 @@
       </c>
       <c r="AR13" s="14">
         <v>39129.4</v>
       </c>
       <c r="AS13" s="14">
         <v>911</v>
       </c>
       <c r="AT13" s="14">
         <v>2172</v>
       </c>
       <c r="AU13" s="45">
         <v>4392</v>
       </c>
       <c r="AV13" s="45">
         <v>7194</v>
       </c>
       <c r="AW13" s="45">
         <v>10416.1</v>
       </c>
       <c r="AX13" s="45">
         <v>14831.1</v>
       </c>
       <c r="AY13" s="45">
         <v>20963.099999999999</v>
       </c>
-      <c r="AZ13" s="42"/>
+      <c r="AZ13" s="14">
+        <v>26623.7</v>
+      </c>
       <c r="BA13" s="14"/>
       <c r="BB13" s="7"/>
       <c r="BC13" s="7"/>
-      <c r="BD13" s="53"/>
-      <c r="BE13" s="56"/>
+      <c r="BD13" s="48"/>
+      <c r="BE13" s="51"/>
     </row>
     <row r="14" spans="1:57">
       <c r="A14" s="11" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="B14" s="14">
         <v>26291.9</v>
       </c>
       <c r="C14" s="14">
         <v>33055.699999999997</v>
       </c>
       <c r="D14" s="14">
         <v>37540.6</v>
       </c>
       <c r="E14" s="14">
         <v>43954.3</v>
       </c>
       <c r="F14" s="14">
         <v>47846.6</v>
       </c>
       <c r="G14" s="14">
         <v>50610.5</v>
       </c>
       <c r="H14" s="14">
         <v>53670.5</v>
       </c>
       <c r="I14" s="14">
         <v>2214.1</v>
       </c>
@@ -2896,60 +3520,62 @@
       </c>
       <c r="AR14" s="14">
         <v>29847.7</v>
       </c>
       <c r="AS14" s="14">
         <v>1313.5</v>
       </c>
       <c r="AT14" s="14">
         <v>2922.2</v>
       </c>
       <c r="AU14" s="45">
         <v>5697</v>
       </c>
       <c r="AV14" s="45">
         <v>9057</v>
       </c>
       <c r="AW14" s="45">
         <v>12917</v>
       </c>
       <c r="AX14" s="45">
         <v>19150.3</v>
       </c>
       <c r="AY14" s="45">
         <v>21746.6</v>
       </c>
-      <c r="AZ14" s="42"/>
+      <c r="AZ14" s="14">
+        <v>23593.9</v>
+      </c>
       <c r="BA14" s="14"/>
       <c r="BB14" s="7"/>
       <c r="BC14" s="7"/>
-      <c r="BD14" s="53"/>
-      <c r="BE14" s="56"/>
+      <c r="BD14" s="48"/>
+      <c r="BE14" s="51"/>
     </row>
     <row r="15" spans="1:57">
       <c r="A15" s="11" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="B15" s="14" t="s">
         <v>12</v>
       </c>
       <c r="C15" s="14" t="s">
         <v>12</v>
       </c>
       <c r="D15" s="14" t="s">
         <v>12</v>
       </c>
       <c r="E15" s="14" t="s">
         <v>12</v>
       </c>
       <c r="F15" s="14" t="s">
         <v>12</v>
       </c>
       <c r="G15" s="14" t="s">
         <v>12</v>
       </c>
       <c r="H15" s="14" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="14" t="s">
         <v>12</v>
       </c>
@@ -3057,60 +3683,62 @@
       </c>
       <c r="AR15" s="14">
         <v>24920.9</v>
       </c>
       <c r="AS15" s="14">
         <v>600.20000000000005</v>
       </c>
       <c r="AT15" s="14">
         <v>1487.9</v>
       </c>
       <c r="AU15" s="45">
         <v>2968.1</v>
       </c>
       <c r="AV15" s="45">
         <v>4819.6000000000004</v>
       </c>
       <c r="AW15" s="45">
         <v>6951.1</v>
       </c>
       <c r="AX15" s="45">
         <v>9870.6</v>
       </c>
       <c r="AY15" s="45">
         <v>12361.6</v>
       </c>
-      <c r="AZ15" s="42"/>
+      <c r="AZ15" s="14">
+        <v>15475.6</v>
+      </c>
       <c r="BA15" s="14"/>
       <c r="BB15" s="7"/>
       <c r="BC15" s="7"/>
-      <c r="BD15" s="53"/>
-      <c r="BE15" s="56"/>
+      <c r="BD15" s="48"/>
+      <c r="BE15" s="51"/>
     </row>
     <row r="16" spans="1:57">
       <c r="A16" s="13" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="B16" s="14">
         <v>45899.9</v>
       </c>
       <c r="C16" s="14">
         <v>56288.800000000003</v>
       </c>
       <c r="D16" s="14">
         <v>64809.3</v>
       </c>
       <c r="E16" s="14">
         <v>73633.7</v>
       </c>
       <c r="F16" s="14">
         <v>81692</v>
       </c>
       <c r="G16" s="14">
         <v>86196.4</v>
       </c>
       <c r="H16" s="14">
         <v>91223.6</v>
       </c>
       <c r="I16" s="14">
         <v>3491.9</v>
       </c>
@@ -3218,104 +3846,108 @@
       </c>
       <c r="AR16" s="14">
         <v>32095.5</v>
       </c>
       <c r="AS16" s="14">
         <v>723</v>
       </c>
       <c r="AT16" s="14">
         <v>1622</v>
       </c>
       <c r="AU16" s="45">
         <v>3190.5</v>
       </c>
       <c r="AV16" s="45">
         <v>5153</v>
       </c>
       <c r="AW16" s="45">
         <v>7343</v>
       </c>
       <c r="AX16" s="45">
         <v>10616</v>
       </c>
       <c r="AY16" s="45">
         <v>16566</v>
       </c>
-      <c r="AZ16" s="42"/>
+      <c r="AZ16" s="14">
+        <v>20064</v>
+      </c>
       <c r="BA16" s="14"/>
       <c r="BB16" s="5"/>
       <c r="BC16" s="5"/>
-      <c r="BD16" s="54"/>
-      <c r="BE16" s="56"/>
+      <c r="BD16" s="49"/>
+      <c r="BE16" s="51"/>
     </row>
     <row r="17" spans="34:57">
       <c r="AH17" s="22"/>
       <c r="AJ17" s="23"/>
       <c r="AN17" s="22"/>
       <c r="AO17" s="22"/>
       <c r="AT17" s="22"/>
       <c r="AU17" s="22"/>
       <c r="AV17" s="22"/>
       <c r="AW17" s="22"/>
       <c r="AX17" s="22"/>
-      <c r="BE17" s="55"/>
+      <c r="BE17" s="50"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="AS2:BD2"/>
     <mergeCell ref="A1:BD1"/>
     <mergeCell ref="AG2:AR2"/>
     <mergeCell ref="B2:H2"/>
     <mergeCell ref="I2:T2"/>
     <mergeCell ref="U2:AF2"/>
     <mergeCell ref="A2:A3"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.36" bottom="0.59055118110236227" header="0.26" footer="0.98425196850393704"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
+    <vt:vector size="4" baseType="lpstr">
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Conventions</vt:lpstr>
       <vt:lpstr>Milk</vt:lpstr>
       <vt:lpstr>Milk!Заголовки_для_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>zh.uskenbayeva</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>