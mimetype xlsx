--- v0 (2026-07-22)
+++ v1 (2026-09-14)
@@ -37,51 +37,51 @@
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="AQ7" i="10" l="1"/>
   <c r="AR7" i="10"/>
   <c r="AS7" i="10"/>
   <c r="AT7" i="10"/>
   <c r="BB7" i="10"/>
   <c r="BA7" i="10"/>
   <c r="AZ7" i="10"/>
   <c r="AY7" i="10"/>
   <c r="AP7" i="10"/>
   <c r="AO7" i="10"/>
   <c r="AN7" i="10"/>
   <c r="AM7" i="10"/>
   <c r="AL7" i="10"/>
   <c r="AK7" i="10"/>
   <c r="AJ7" i="10"/>
   <c r="AI7" i="10"/>
   <c r="AU7" i="10"/>
   <c r="AV7" i="10"/>
   <c r="AW7" i="10"/>
   <c r="AX7" i="10"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="773" uniqueCount="144">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="760" uniqueCount="143">
   <si>
     <t>0601</t>
   </si>
   <si>
     <t>0602</t>
   </si>
   <si>
     <t>0603</t>
   </si>
   <si>
     <t>0604</t>
   </si>
   <si>
     <t>0701</t>
   </si>
   <si>
     <t>0702</t>
   </si>
   <si>
     <t>0703</t>
   </si>
   <si>
     <t>0704</t>
   </si>
   <si>
@@ -462,65 +462,62 @@
   <si>
     <t>Tobacco raw materials; tobacco waste</t>
   </si>
   <si>
     <t>Raw flax or flax processed but not spun; tow and waste of flax (including spinning waste and garnetted stock)</t>
   </si>
   <si>
     <t>Hemp (cannabis sativa l.), raw or processed but not spun; tow and hemp waste (including spinning waste and garnetted stock)</t>
   </si>
   <si>
     <t>Jute and other textile bast fibers (other than flax, hemp and ramie), raw or processed but not spun; tow and waste of these fibers (including spinning waste and garnetted stock)</t>
   </si>
   <si>
     <t>Coconut, abaca, ramie and other vegetable textile fibers</t>
   </si>
   <si>
     <t>*Preliminary data.</t>
   </si>
   <si>
     <t>thousand US dollars</t>
   </si>
   <si>
     <t>tons</t>
   </si>
   <si>
-    <t>2025*</t>
-[...5 lines deleted...]
-    <t>January-May 2026*</t>
+    <t>January-June 2025</t>
+  </si>
+  <si>
+    <t>January-June 2026*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
-    <numFmt numFmtId="196" formatCode="#,##0.0"/>
+    <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
@@ -712,120 +709,120 @@
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="37">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="196" fontId="9" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="196" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="196" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="196" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="196" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="196" fontId="8" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="196" fontId="8" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="2"/>
     <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
@@ -1148,390 +1145,390 @@
     <col min="22" max="22" width="10.85546875" style="1" customWidth="1"/>
     <col min="23" max="23" width="7.85546875" style="1" customWidth="1"/>
     <col min="24" max="24" width="10.85546875" style="1" customWidth="1"/>
     <col min="25" max="25" width="8.85546875" style="1" customWidth="1"/>
     <col min="26" max="26" width="10.85546875" style="1" customWidth="1"/>
     <col min="27" max="27" width="7.85546875" style="1" customWidth="1"/>
     <col min="28" max="28" width="10.85546875" style="1" customWidth="1"/>
     <col min="29" max="29" width="8.85546875" style="1" customWidth="1"/>
     <col min="30" max="30" width="10.85546875" style="1" customWidth="1"/>
     <col min="31" max="31" width="6.85546875" style="1" customWidth="1"/>
     <col min="32" max="32" width="10.85546875" style="1" customWidth="1"/>
     <col min="33" max="33" width="8.85546875" style="1" customWidth="1"/>
     <col min="34" max="34" width="10.85546875" style="1" customWidth="1"/>
     <col min="35" max="35" width="8.5703125" style="1" customWidth="1"/>
     <col min="36" max="36" width="10.85546875" style="1" customWidth="1"/>
     <col min="37" max="37" width="8.85546875" style="1" customWidth="1"/>
     <col min="38" max="46" width="10.85546875" style="1" customWidth="1"/>
     <col min="47" max="47" width="7.5703125" style="1" customWidth="1"/>
     <col min="48" max="48" width="10.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="49" max="49" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="50" max="50" width="10.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="51" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:54" s="22" customFormat="1" ht="31.15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="35" t="s">
+      <c r="A1" s="24" t="s">
         <v>72</v>
       </c>
-      <c r="B1" s="35"/>
-[...51 lines deleted...]
-      <c r="BB1" s="36"/>
+      <c r="B1" s="24"/>
+      <c r="C1" s="24"/>
+      <c r="D1" s="24"/>
+      <c r="E1" s="24"/>
+      <c r="F1" s="24"/>
+      <c r="G1" s="24"/>
+      <c r="H1" s="24"/>
+      <c r="I1" s="24"/>
+      <c r="J1" s="24"/>
+      <c r="K1" s="24"/>
+      <c r="L1" s="24"/>
+      <c r="M1" s="24"/>
+      <c r="N1" s="24"/>
+      <c r="O1" s="24"/>
+      <c r="P1" s="24"/>
+      <c r="Q1" s="24"/>
+      <c r="R1" s="24"/>
+      <c r="S1" s="24"/>
+      <c r="T1" s="24"/>
+      <c r="U1" s="24"/>
+      <c r="V1" s="24"/>
+      <c r="W1" s="24"/>
+      <c r="X1" s="24"/>
+      <c r="Y1" s="24"/>
+      <c r="Z1" s="24"/>
+      <c r="AA1" s="24"/>
+      <c r="AB1" s="24"/>
+      <c r="AC1" s="24"/>
+      <c r="AD1" s="24"/>
+      <c r="AE1" s="24"/>
+      <c r="AF1" s="24"/>
+      <c r="AG1" s="24"/>
+      <c r="AH1" s="24"/>
+      <c r="AI1" s="24"/>
+      <c r="AJ1" s="24"/>
+      <c r="AK1" s="24"/>
+      <c r="AL1" s="24"/>
+      <c r="AM1" s="24"/>
+      <c r="AN1" s="24"/>
+      <c r="AO1" s="24"/>
+      <c r="AP1" s="24"/>
+      <c r="AQ1" s="24"/>
+      <c r="AR1" s="24"/>
+      <c r="AS1" s="24"/>
+      <c r="AT1" s="24"/>
+      <c r="AU1" s="24"/>
+      <c r="AV1" s="24"/>
+      <c r="AW1" s="24"/>
+      <c r="AX1" s="24"/>
+      <c r="AY1" s="25"/>
+      <c r="AZ1" s="25"/>
+      <c r="BA1" s="25"/>
+      <c r="BB1" s="25"/>
     </row>
     <row r="2" spans="1:54" s="22" customFormat="1" ht="31.15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="35" t="s">
+      <c r="A2" s="24" t="s">
         <v>71</v>
       </c>
-      <c r="B2" s="35"/>
-[...51 lines deleted...]
-      <c r="BB2" s="36"/>
+      <c r="B2" s="24"/>
+      <c r="C2" s="24"/>
+      <c r="D2" s="24"/>
+      <c r="E2" s="24"/>
+      <c r="F2" s="24"/>
+      <c r="G2" s="24"/>
+      <c r="H2" s="24"/>
+      <c r="I2" s="24"/>
+      <c r="J2" s="24"/>
+      <c r="K2" s="24"/>
+      <c r="L2" s="24"/>
+      <c r="M2" s="24"/>
+      <c r="N2" s="24"/>
+      <c r="O2" s="24"/>
+      <c r="P2" s="24"/>
+      <c r="Q2" s="24"/>
+      <c r="R2" s="24"/>
+      <c r="S2" s="24"/>
+      <c r="T2" s="24"/>
+      <c r="U2" s="24"/>
+      <c r="V2" s="24"/>
+      <c r="W2" s="24"/>
+      <c r="X2" s="24"/>
+      <c r="Y2" s="24"/>
+      <c r="Z2" s="24"/>
+      <c r="AA2" s="24"/>
+      <c r="AB2" s="24"/>
+      <c r="AC2" s="24"/>
+      <c r="AD2" s="24"/>
+      <c r="AE2" s="24"/>
+      <c r="AF2" s="24"/>
+      <c r="AG2" s="24"/>
+      <c r="AH2" s="24"/>
+      <c r="AI2" s="24"/>
+      <c r="AJ2" s="24"/>
+      <c r="AK2" s="24"/>
+      <c r="AL2" s="24"/>
+      <c r="AM2" s="24"/>
+      <c r="AN2" s="24"/>
+      <c r="AO2" s="24"/>
+      <c r="AP2" s="24"/>
+      <c r="AQ2" s="24"/>
+      <c r="AR2" s="24"/>
+      <c r="AS2" s="24"/>
+      <c r="AT2" s="24"/>
+      <c r="AU2" s="24"/>
+      <c r="AV2" s="24"/>
+      <c r="AW2" s="24"/>
+      <c r="AX2" s="24"/>
+      <c r="AY2" s="25"/>
+      <c r="AZ2" s="25"/>
+      <c r="BA2" s="25"/>
+      <c r="BB2" s="25"/>
     </row>
     <row r="3" spans="1:54" ht="12" x14ac:dyDescent="0.2">
       <c r="A3" s="4"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
       <c r="Q3" s="3"/>
       <c r="R3" s="3"/>
       <c r="S3" s="3"/>
       <c r="T3" s="3"/>
       <c r="U3" s="3"/>
       <c r="V3" s="3"/>
       <c r="W3" s="3"/>
       <c r="X3" s="3"/>
       <c r="Y3" s="3"/>
       <c r="Z3" s="3"/>
     </row>
     <row r="4" spans="1:54" s="5" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="31" t="s">
+      <c r="A4" s="33" t="s">
         <v>67</v>
       </c>
-      <c r="B4" s="34" t="s">
+      <c r="B4" s="36" t="s">
         <v>68</v>
       </c>
-      <c r="C4" s="24">
+      <c r="C4" s="28">
         <v>2015</v>
       </c>
-      <c r="D4" s="24"/>
-[...2 lines deleted...]
-      <c r="G4" s="24">
+      <c r="D4" s="28"/>
+      <c r="E4" s="28"/>
+      <c r="F4" s="28"/>
+      <c r="G4" s="28">
         <v>2016</v>
       </c>
-      <c r="H4" s="24"/>
-[...2 lines deleted...]
-      <c r="K4" s="24">
+      <c r="H4" s="28"/>
+      <c r="I4" s="28"/>
+      <c r="J4" s="28"/>
+      <c r="K4" s="28">
         <v>2017</v>
       </c>
-      <c r="L4" s="24"/>
-[...2 lines deleted...]
-      <c r="O4" s="24">
+      <c r="L4" s="28"/>
+      <c r="M4" s="28"/>
+      <c r="N4" s="28"/>
+      <c r="O4" s="28">
         <v>2018</v>
       </c>
-      <c r="P4" s="24"/>
-[...2 lines deleted...]
-      <c r="S4" s="24">
+      <c r="P4" s="28"/>
+      <c r="Q4" s="28"/>
+      <c r="R4" s="28"/>
+      <c r="S4" s="28">
         <v>2019</v>
       </c>
-      <c r="T4" s="24"/>
-[...2 lines deleted...]
-      <c r="W4" s="24">
+      <c r="T4" s="28"/>
+      <c r="U4" s="28"/>
+      <c r="V4" s="28"/>
+      <c r="W4" s="28">
         <v>2020</v>
       </c>
-      <c r="X4" s="24"/>
-[...2 lines deleted...]
-      <c r="AA4" s="24">
+      <c r="X4" s="28"/>
+      <c r="Y4" s="28"/>
+      <c r="Z4" s="28"/>
+      <c r="AA4" s="28">
         <v>2021</v>
       </c>
-      <c r="AB4" s="24"/>
-[...2 lines deleted...]
-      <c r="AE4" s="25">
+      <c r="AB4" s="28"/>
+      <c r="AC4" s="28"/>
+      <c r="AD4" s="28"/>
+      <c r="AE4" s="26">
         <v>2022</v>
       </c>
-      <c r="AF4" s="28"/>
-[...2 lines deleted...]
-      <c r="AI4" s="25">
+      <c r="AF4" s="30"/>
+      <c r="AG4" s="30"/>
+      <c r="AH4" s="31"/>
+      <c r="AI4" s="26">
         <v>2023</v>
       </c>
-      <c r="AJ4" s="28"/>
-[...2 lines deleted...]
-      <c r="AM4" s="25">
+      <c r="AJ4" s="30"/>
+      <c r="AK4" s="30"/>
+      <c r="AL4" s="30"/>
+      <c r="AM4" s="26">
         <v>2024</v>
       </c>
-      <c r="AN4" s="26"/>
-[...2 lines deleted...]
-      <c r="AQ4" s="25" t="s">
+      <c r="AN4" s="27"/>
+      <c r="AO4" s="27"/>
+      <c r="AP4" s="27"/>
+      <c r="AQ4" s="26">
+        <v>2025</v>
+      </c>
+      <c r="AR4" s="27"/>
+      <c r="AS4" s="27"/>
+      <c r="AT4" s="27"/>
+      <c r="AU4" s="26" t="s">
         <v>141</v>
       </c>
-      <c r="AR4" s="26"/>
-[...2 lines deleted...]
-      <c r="AU4" s="25" t="s">
+      <c r="AV4" s="27"/>
+      <c r="AW4" s="27"/>
+      <c r="AX4" s="27"/>
+      <c r="AY4" s="26" t="s">
         <v>142</v>
       </c>
-      <c r="AV4" s="26"/>
-[...7 lines deleted...]
-      <c r="BB4" s="26"/>
+      <c r="AZ4" s="27"/>
+      <c r="BA4" s="27"/>
+      <c r="BB4" s="27"/>
     </row>
     <row r="5" spans="1:54" s="6" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A5" s="32"/>
-[...1 lines deleted...]
-      <c r="C5" s="24" t="s">
+      <c r="A5" s="34"/>
+      <c r="B5" s="36"/>
+      <c r="C5" s="28" t="s">
         <v>69</v>
       </c>
-      <c r="D5" s="24"/>
-      <c r="E5" s="24" t="s">
+      <c r="D5" s="28"/>
+      <c r="E5" s="28" t="s">
         <v>70</v>
       </c>
-      <c r="F5" s="24"/>
-      <c r="G5" s="24" t="s">
+      <c r="F5" s="28"/>
+      <c r="G5" s="28" t="s">
         <v>69</v>
       </c>
-      <c r="H5" s="24"/>
-      <c r="I5" s="24" t="s">
+      <c r="H5" s="28"/>
+      <c r="I5" s="28" t="s">
         <v>70</v>
       </c>
-      <c r="J5" s="24"/>
-      <c r="K5" s="24" t="s">
+      <c r="J5" s="28"/>
+      <c r="K5" s="28" t="s">
         <v>69</v>
       </c>
-      <c r="L5" s="24"/>
-      <c r="M5" s="24" t="s">
+      <c r="L5" s="28"/>
+      <c r="M5" s="28" t="s">
         <v>70</v>
       </c>
-      <c r="N5" s="24"/>
-      <c r="O5" s="24" t="s">
+      <c r="N5" s="28"/>
+      <c r="O5" s="28" t="s">
         <v>69</v>
       </c>
-      <c r="P5" s="24"/>
-      <c r="Q5" s="24" t="s">
+      <c r="P5" s="28"/>
+      <c r="Q5" s="28" t="s">
         <v>70</v>
       </c>
-      <c r="R5" s="24"/>
-      <c r="S5" s="24" t="s">
+      <c r="R5" s="28"/>
+      <c r="S5" s="28" t="s">
         <v>69</v>
       </c>
-      <c r="T5" s="24"/>
-      <c r="U5" s="24" t="s">
+      <c r="T5" s="28"/>
+      <c r="U5" s="28" t="s">
         <v>70</v>
       </c>
-      <c r="V5" s="24"/>
-      <c r="W5" s="24" t="s">
+      <c r="V5" s="28"/>
+      <c r="W5" s="28" t="s">
         <v>69</v>
       </c>
-      <c r="X5" s="24"/>
-      <c r="Y5" s="24" t="s">
+      <c r="X5" s="28"/>
+      <c r="Y5" s="28" t="s">
         <v>70</v>
       </c>
-      <c r="Z5" s="24"/>
-      <c r="AA5" s="24" t="s">
+      <c r="Z5" s="28"/>
+      <c r="AA5" s="28" t="s">
         <v>69</v>
       </c>
-      <c r="AB5" s="24"/>
-      <c r="AC5" s="24" t="s">
+      <c r="AB5" s="28"/>
+      <c r="AC5" s="28" t="s">
         <v>70</v>
       </c>
-      <c r="AD5" s="24"/>
-      <c r="AE5" s="24" t="s">
+      <c r="AD5" s="28"/>
+      <c r="AE5" s="28" t="s">
         <v>69</v>
       </c>
-      <c r="AF5" s="24"/>
-      <c r="AG5" s="24" t="s">
+      <c r="AF5" s="28"/>
+      <c r="AG5" s="28" t="s">
         <v>70</v>
       </c>
-      <c r="AH5" s="24"/>
-      <c r="AI5" s="24" t="s">
+      <c r="AH5" s="28"/>
+      <c r="AI5" s="28" t="s">
         <v>69</v>
       </c>
-      <c r="AJ5" s="24"/>
-      <c r="AK5" s="24" t="s">
+      <c r="AJ5" s="28"/>
+      <c r="AK5" s="28" t="s">
         <v>70</v>
       </c>
-      <c r="AL5" s="24"/>
-      <c r="AM5" s="24" t="s">
+      <c r="AL5" s="28"/>
+      <c r="AM5" s="28" t="s">
         <v>69</v>
       </c>
-      <c r="AN5" s="24"/>
-      <c r="AO5" s="24" t="s">
+      <c r="AN5" s="28"/>
+      <c r="AO5" s="28" t="s">
         <v>70</v>
       </c>
-      <c r="AP5" s="27"/>
-      <c r="AQ5" s="24" t="s">
+      <c r="AP5" s="29"/>
+      <c r="AQ5" s="28" t="s">
         <v>69</v>
       </c>
-      <c r="AR5" s="24"/>
-      <c r="AS5" s="24" t="s">
+      <c r="AR5" s="28"/>
+      <c r="AS5" s="28" t="s">
         <v>70</v>
       </c>
-      <c r="AT5" s="27"/>
-      <c r="AU5" s="24" t="s">
+      <c r="AT5" s="29"/>
+      <c r="AU5" s="28" t="s">
         <v>69</v>
       </c>
-      <c r="AV5" s="24"/>
-      <c r="AW5" s="24" t="s">
+      <c r="AV5" s="28"/>
+      <c r="AW5" s="28" t="s">
         <v>70</v>
       </c>
-      <c r="AX5" s="27"/>
-      <c r="AY5" s="24" t="s">
+      <c r="AX5" s="29"/>
+      <c r="AY5" s="28" t="s">
         <v>69</v>
       </c>
-      <c r="AZ5" s="24"/>
-      <c r="BA5" s="24" t="s">
+      <c r="AZ5" s="28"/>
+      <c r="BA5" s="28" t="s">
         <v>70</v>
       </c>
-      <c r="BB5" s="27"/>
+      <c r="BB5" s="29"/>
     </row>
     <row r="6" spans="1:54" s="5" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
-      <c r="A6" s="33"/>
-      <c r="B6" s="34"/>
+      <c r="A6" s="35"/>
+      <c r="B6" s="36"/>
       <c r="C6" s="7" t="s">
         <v>140</v>
       </c>
       <c r="D6" s="7" t="s">
         <v>139</v>
       </c>
       <c r="E6" s="7" t="s">
         <v>140</v>
       </c>
       <c r="F6" s="7" t="s">
         <v>139</v>
       </c>
       <c r="G6" s="7" t="s">
         <v>140</v>
       </c>
       <c r="H6" s="7" t="s">
         <v>139</v>
       </c>
       <c r="I6" s="7" t="s">
         <v>140</v>
       </c>
       <c r="J6" s="7" t="s">
         <v>139</v>
       </c>
       <c r="K6" s="7" t="s">
@@ -1780,95 +1777,95 @@
         <f>SUM(AK8:AK72)</f>
         <v>630016.35774000024</v>
       </c>
       <c r="AL7" s="10">
         <f>SUM(AL8:AL72)</f>
         <v>102519.73588999998</v>
       </c>
       <c r="AM7" s="10">
         <f t="shared" ref="AM7:BB7" si="0">SUM(AM8:AM72)</f>
         <v>28491.979500000001</v>
       </c>
       <c r="AN7" s="10">
         <f t="shared" si="0"/>
         <v>13791.67389</v>
       </c>
       <c r="AO7" s="10">
         <f t="shared" si="0"/>
         <v>410833.97377999994</v>
       </c>
       <c r="AP7" s="10">
         <f t="shared" si="0"/>
         <v>77232.487830000013</v>
       </c>
       <c r="AQ7" s="10">
         <f t="shared" si="0"/>
-        <v>125552.57236000002</v>
+        <v>129287.86259999999</v>
       </c>
       <c r="AR7" s="10">
         <f t="shared" si="0"/>
-        <v>37184.52003</v>
+        <v>38410.265800000001</v>
       </c>
       <c r="AS7" s="10">
         <f t="shared" si="0"/>
-        <v>191739.26009000003</v>
+        <v>232290.49124000003</v>
       </c>
       <c r="AT7" s="10">
         <f t="shared" si="0"/>
-        <v>32537.509910000001</v>
+        <v>38471.718550000005</v>
       </c>
       <c r="AU7" s="10">
         <f t="shared" si="0"/>
-        <v>52453.175860000003</v>
+        <v>66139.591599999985</v>
       </c>
       <c r="AV7" s="10">
         <f t="shared" si="0"/>
-        <v>19262.100139999999</v>
+        <v>23074.295760000001</v>
       </c>
       <c r="AW7" s="10">
         <f t="shared" si="0"/>
-        <v>80934.354889999973</v>
+        <v>103383.02671999998</v>
       </c>
       <c r="AX7" s="10">
         <f t="shared" si="0"/>
-        <v>14662.959480000003</v>
+        <v>18525.274690000009</v>
       </c>
       <c r="AY7" s="10">
         <f t="shared" si="0"/>
-        <v>25538.47</v>
+        <v>28000.581999999999</v>
       </c>
       <c r="AZ7" s="10">
         <f t="shared" si="0"/>
-        <v>6232.2703099999999</v>
+        <v>7101.3997300000001</v>
       </c>
       <c r="BA7" s="10">
         <f t="shared" si="0"/>
-        <v>284600.58651999995</v>
+        <v>329562.18032999989</v>
       </c>
       <c r="BB7" s="10">
         <f t="shared" si="0"/>
-        <v>47933.781470000016</v>
+        <v>55146.988430000005</v>
       </c>
     </row>
     <row r="8" spans="1:54" s="15" customFormat="1" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A8" s="11" t="s">
         <v>0</v>
       </c>
       <c r="B8" s="12" t="s">
         <v>73</v>
       </c>
       <c r="C8" s="13" t="s">
         <v>65</v>
       </c>
       <c r="D8" s="13" t="s">
         <v>65</v>
       </c>
       <c r="E8" s="13" t="s">
         <v>65</v>
       </c>
       <c r="F8" s="13" t="s">
         <v>65</v>
       </c>
       <c r="G8" s="13">
         <v>0</v>
       </c>
       <c r="H8" s="13">
@@ -2125,78 +2122,78 @@
       <c r="AK9" s="14">
         <v>497.31963000000002</v>
       </c>
       <c r="AL9" s="14">
         <v>282.73984999999999</v>
       </c>
       <c r="AM9" s="16">
         <v>14.329000000000001</v>
       </c>
       <c r="AN9" s="16">
         <v>41.643079999999998</v>
       </c>
       <c r="AO9" s="16">
         <v>816.37618999999995</v>
       </c>
       <c r="AP9" s="16">
         <v>491.24266</v>
       </c>
       <c r="AQ9" s="16">
         <v>19.847000000000001</v>
       </c>
       <c r="AR9" s="16">
         <v>70.011600000000001</v>
       </c>
       <c r="AS9" s="16">
-        <v>721.37012000000004</v>
+        <v>592.33011999999997</v>
       </c>
       <c r="AT9" s="16">
-        <v>372.63508999999999</v>
+        <v>385.17459000000002</v>
       </c>
       <c r="AU9" s="16">
         <v>19.847000000000001</v>
       </c>
       <c r="AV9" s="16">
         <v>70.011600000000001</v>
       </c>
       <c r="AW9" s="16">
-        <v>359.05671999999998</v>
+        <v>294.40226999999999</v>
       </c>
       <c r="AX9" s="16">
-        <v>200.82337000000001</v>
+        <v>213.28113999999999</v>
       </c>
       <c r="AY9" s="16">
         <v>0</v>
       </c>
       <c r="AZ9" s="16">
         <v>0</v>
       </c>
       <c r="BA9" s="16">
-        <v>287.82718999999997</v>
+        <v>386.37718999999998</v>
       </c>
       <c r="BB9" s="16">
-        <v>264.64335</v>
+        <v>382.45715999999999</v>
       </c>
     </row>
     <row r="10" spans="1:54" s="15" customFormat="1" ht="51" x14ac:dyDescent="0.2">
       <c r="A10" s="11" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>75</v>
       </c>
       <c r="C10" s="13">
         <v>0</v>
       </c>
       <c r="D10" s="13">
         <v>0</v>
       </c>
       <c r="E10" s="13">
         <v>15.8287</v>
       </c>
       <c r="F10" s="13">
         <v>15.731909999999999</v>
       </c>
       <c r="G10" s="13">
         <v>0</v>
       </c>
       <c r="H10" s="13">
@@ -2453,78 +2450,78 @@
       <c r="AK11" s="14">
         <v>127.43420999999999</v>
       </c>
       <c r="AL11" s="14">
         <v>9.7859300000000005</v>
       </c>
       <c r="AM11" s="16">
         <v>9.6000000000000002E-2</v>
       </c>
       <c r="AN11" s="16">
         <v>0.73499999999999999</v>
       </c>
       <c r="AO11" s="16">
         <v>189.70078000000001</v>
       </c>
       <c r="AP11" s="16">
         <v>17.852989999999998</v>
       </c>
       <c r="AQ11" s="16">
         <v>0</v>
       </c>
       <c r="AR11" s="16">
         <v>0</v>
       </c>
       <c r="AS11" s="16">
-        <v>41.504399999999997</v>
+        <v>55.514400000000002</v>
       </c>
       <c r="AT11" s="16">
-        <v>8.6363900000000005</v>
+        <v>11.82368</v>
       </c>
       <c r="AU11" s="16">
         <v>0</v>
       </c>
       <c r="AV11" s="16">
         <v>0</v>
       </c>
       <c r="AW11" s="16">
-        <v>0.34470000000000001</v>
+        <v>0.3619</v>
       </c>
       <c r="AX11" s="16">
-        <v>0.30941000000000002</v>
+        <v>0.37946000000000002</v>
       </c>
       <c r="AY11" s="16">
         <v>0</v>
       </c>
       <c r="AZ11" s="16">
         <v>0</v>
       </c>
       <c r="BA11" s="16">
-        <v>1.312E-2</v>
+        <v>4.512E-2</v>
       </c>
       <c r="BB11" s="16">
-        <v>5.4239999999999997E-2</v>
+        <v>0.20219999999999999</v>
       </c>
     </row>
     <row r="12" spans="1:54" s="15" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A12" s="11" t="s">
         <v>4</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>77</v>
       </c>
       <c r="C12" s="13">
         <v>484.74</v>
       </c>
       <c r="D12" s="13">
         <v>43.228769999999997</v>
       </c>
       <c r="E12" s="13">
         <v>1.35E-2</v>
       </c>
       <c r="F12" s="13">
         <v>4.8149999999999998E-2</v>
       </c>
       <c r="G12" s="13">
         <v>499.96</v>
       </c>
       <c r="H12" s="13">
@@ -2611,84 +2608,84 @@
       <c r="AI12" s="14">
         <v>20</v>
       </c>
       <c r="AJ12" s="14">
         <v>14.666</v>
       </c>
       <c r="AK12" s="14">
         <v>677.11500000000001</v>
       </c>
       <c r="AL12" s="14">
         <v>106.88129000000001</v>
       </c>
       <c r="AM12" s="16">
         <v>0</v>
       </c>
       <c r="AN12" s="16">
         <v>0</v>
       </c>
       <c r="AO12" s="16">
         <v>265</v>
       </c>
       <c r="AP12" s="16">
         <v>76.067329999999998</v>
       </c>
       <c r="AQ12" s="16">
-        <v>275.55500000000001</v>
+        <v>291.87099999999998</v>
       </c>
       <c r="AR12" s="16">
         <v>221.93799999999999</v>
       </c>
       <c r="AS12" s="16">
         <v>402.7</v>
       </c>
       <c r="AT12" s="16">
         <v>182.16255000000001</v>
       </c>
       <c r="AU12" s="16">
-        <v>275.55500000000001</v>
+        <v>291.87099999999998</v>
       </c>
       <c r="AV12" s="16">
         <v>221.93799999999999</v>
       </c>
       <c r="AW12" s="16">
         <v>400</v>
       </c>
       <c r="AX12" s="16">
         <v>181.59055000000001</v>
       </c>
       <c r="AY12" s="16">
         <v>0</v>
       </c>
       <c r="AZ12" s="16">
         <v>0</v>
       </c>
       <c r="BA12" s="16">
-        <v>347.42624999999998</v>
+        <v>404.42624999999998</v>
       </c>
       <c r="BB12" s="16">
-        <v>294.05056000000002</v>
+        <v>305.16869000000003</v>
       </c>
     </row>
     <row r="13" spans="1:54" s="15" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A13" s="11" t="s">
         <v>5</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>78</v>
       </c>
       <c r="C13" s="13" t="s">
         <v>65</v>
       </c>
       <c r="D13" s="13" t="s">
         <v>65</v>
       </c>
       <c r="E13" s="13" t="s">
         <v>65</v>
       </c>
       <c r="F13" s="13" t="s">
         <v>65</v>
       </c>
       <c r="G13" s="13" t="s">
         <v>65</v>
       </c>
       <c r="H13" s="13" t="s">
@@ -2793,66 +2790,66 @@
       <c r="AO13" s="16">
         <v>345.1</v>
       </c>
       <c r="AP13" s="16">
         <v>116.12172</v>
       </c>
       <c r="AQ13" s="16">
         <v>20</v>
       </c>
       <c r="AR13" s="16">
         <v>21.123000000000001</v>
       </c>
       <c r="AS13" s="16">
         <v>542.55499999999995</v>
       </c>
       <c r="AT13" s="16">
         <v>185.95446000000001</v>
       </c>
       <c r="AU13" s="16">
         <v>0</v>
       </c>
       <c r="AV13" s="16">
         <v>0</v>
       </c>
       <c r="AW13" s="16">
-        <v>245.79</v>
+        <v>297.20999999999998</v>
       </c>
       <c r="AX13" s="16">
-        <v>88.580560000000006</v>
+        <v>101.50799000000001</v>
       </c>
       <c r="AY13" s="16">
         <v>0</v>
       </c>
       <c r="AZ13" s="16">
         <v>0</v>
       </c>
       <c r="BA13" s="16">
-        <v>68.248130000000003</v>
+        <v>88.948130000000006</v>
       </c>
       <c r="BB13" s="16">
-        <v>70.006519999999995</v>
+        <v>78.194789999999998</v>
       </c>
     </row>
     <row r="14" spans="1:54" s="15" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A14" s="11" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>79</v>
       </c>
       <c r="C14" s="13">
         <v>1.028</v>
       </c>
       <c r="D14" s="13">
         <v>0.99826000000000004</v>
       </c>
       <c r="E14" s="13">
         <v>0</v>
       </c>
       <c r="F14" s="13">
         <v>0</v>
       </c>
       <c r="G14" s="13">
         <v>32.9</v>
       </c>
       <c r="H14" s="13">
@@ -3273,78 +3270,78 @@
       <c r="AK16" s="14">
         <v>2.94</v>
       </c>
       <c r="AL16" s="14">
         <v>1.425</v>
       </c>
       <c r="AM16" s="16">
         <v>0</v>
       </c>
       <c r="AN16" s="16">
         <v>0</v>
       </c>
       <c r="AO16" s="16">
         <v>45.29</v>
       </c>
       <c r="AP16" s="16">
         <v>14.44666</v>
       </c>
       <c r="AQ16" s="16">
         <v>0</v>
       </c>
       <c r="AR16" s="16">
         <v>0</v>
       </c>
       <c r="AS16" s="16">
-        <v>100.11799999999999</v>
+        <v>87.567999999999998</v>
       </c>
       <c r="AT16" s="16">
         <v>24.049980000000001</v>
       </c>
       <c r="AU16" s="16">
         <v>0</v>
       </c>
       <c r="AV16" s="16">
         <v>0</v>
       </c>
       <c r="AW16" s="16">
-        <v>34.963999999999999</v>
+        <v>37.39</v>
       </c>
       <c r="AX16" s="16">
-        <v>6.5433199999999996</v>
+        <v>6.7459600000000002</v>
       </c>
       <c r="AY16" s="16">
         <v>0</v>
       </c>
       <c r="AZ16" s="16">
         <v>0</v>
       </c>
       <c r="BA16" s="16">
-        <v>37.703000000000003</v>
+        <v>39.262999999999998</v>
       </c>
       <c r="BB16" s="16">
-        <v>21.76463</v>
+        <v>22.760590000000001</v>
       </c>
     </row>
     <row r="17" spans="1:54" s="15" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A17" s="11" t="s">
         <v>9</v>
       </c>
       <c r="B17" s="12" t="s">
         <v>82</v>
       </c>
       <c r="C17" s="13">
         <v>1.266</v>
       </c>
       <c r="D17" s="13">
         <v>0.42809999999999998</v>
       </c>
       <c r="E17" s="13">
         <v>0.123</v>
       </c>
       <c r="F17" s="13">
         <v>0.18029000000000001</v>
       </c>
       <c r="G17" s="13" t="s">
         <v>65</v>
       </c>
       <c r="H17" s="13" t="s">
@@ -3437,78 +3434,78 @@
       <c r="AK17" s="14" t="s">
         <v>65</v>
       </c>
       <c r="AL17" s="14" t="s">
         <v>65</v>
       </c>
       <c r="AM17" s="16">
         <v>83.01</v>
       </c>
       <c r="AN17" s="16">
         <v>69.227999999999994</v>
       </c>
       <c r="AO17" s="16">
         <v>10.37</v>
       </c>
       <c r="AP17" s="16">
         <v>1.37666</v>
       </c>
       <c r="AQ17" s="16">
         <v>103.15049999999999</v>
       </c>
       <c r="AR17" s="16">
         <v>71.981610000000003</v>
       </c>
       <c r="AS17" s="16">
-        <v>216.31299999999999</v>
+        <v>216.113</v>
       </c>
       <c r="AT17" s="16">
         <v>28.997479999999999</v>
       </c>
       <c r="AU17" s="16">
-        <v>38.5</v>
+        <v>103.15049999999999</v>
       </c>
       <c r="AV17" s="16">
-        <v>26.986000000000001</v>
+        <v>71.981610000000003</v>
       </c>
       <c r="AW17" s="16">
-        <v>94</v>
+        <v>129.66</v>
       </c>
       <c r="AX17" s="16">
-        <v>7.2807000000000004</v>
+        <v>14.37477</v>
       </c>
       <c r="AY17" s="16">
         <v>19.635000000000002</v>
       </c>
       <c r="AZ17" s="16">
         <v>9.64</v>
       </c>
       <c r="BA17" s="16">
-        <v>2.1120000000000001</v>
+        <v>2.7120000000000002</v>
       </c>
       <c r="BB17" s="16">
-        <v>0.51132</v>
+        <v>0.71816999999999998</v>
       </c>
     </row>
     <row r="18" spans="1:54" s="15" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A18" s="11" t="s">
         <v>10</v>
       </c>
       <c r="B18" s="12" t="s">
         <v>83</v>
       </c>
       <c r="C18" s="13" t="s">
         <v>65</v>
       </c>
       <c r="D18" s="13" t="s">
         <v>65</v>
       </c>
       <c r="E18" s="13" t="s">
         <v>65</v>
       </c>
       <c r="F18" s="13" t="s">
         <v>65</v>
       </c>
       <c r="G18" s="13" t="s">
         <v>65</v>
       </c>
       <c r="H18" s="13" t="s">
@@ -3601,78 +3598,78 @@
       <c r="AK18" s="14">
         <v>46.164999999999999</v>
       </c>
       <c r="AL18" s="14">
         <v>10.985569999999999</v>
       </c>
       <c r="AM18" s="16">
         <v>0</v>
       </c>
       <c r="AN18" s="16">
         <v>0</v>
       </c>
       <c r="AO18" s="16">
         <v>419.14</v>
       </c>
       <c r="AP18" s="16">
         <v>109.78557000000001</v>
       </c>
       <c r="AQ18" s="16">
         <v>0</v>
       </c>
       <c r="AR18" s="16">
         <v>0</v>
       </c>
       <c r="AS18" s="16">
-        <v>721.48199999999997</v>
+        <v>715.48199999999997</v>
       </c>
       <c r="AT18" s="16">
         <v>147.17344</v>
       </c>
       <c r="AU18" s="16">
         <v>0</v>
       </c>
       <c r="AV18" s="16">
         <v>0</v>
       </c>
       <c r="AW18" s="16">
-        <v>323.84800000000001</v>
+        <v>397.80799999999999</v>
       </c>
       <c r="AX18" s="16">
-        <v>62.680439999999997</v>
+        <v>76.297610000000006</v>
       </c>
       <c r="AY18" s="16">
         <v>0</v>
       </c>
       <c r="AZ18" s="16">
         <v>0</v>
       </c>
       <c r="BA18" s="16">
-        <v>83.364000000000004</v>
+        <v>142.624</v>
       </c>
       <c r="BB18" s="16">
-        <v>93.989369999999994</v>
+        <v>131.81800000000001</v>
       </c>
     </row>
     <row r="19" spans="1:54" s="15" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A19" s="11" t="s">
         <v>11</v>
       </c>
       <c r="B19" s="12" t="s">
         <v>84</v>
       </c>
       <c r="C19" s="13">
         <v>2.4319999999999999</v>
       </c>
       <c r="D19" s="13">
         <v>0.60799999999999998</v>
       </c>
       <c r="E19" s="13">
         <v>10.2843</v>
       </c>
       <c r="F19" s="13">
         <v>7.2089999999999996</v>
       </c>
       <c r="G19" s="13" t="s">
         <v>65</v>
       </c>
       <c r="H19" s="13" t="s">
@@ -3929,78 +3926,78 @@
       <c r="AK20" s="14">
         <v>32.571750000000002</v>
       </c>
       <c r="AL20" s="14">
         <v>9.1037700000000008</v>
       </c>
       <c r="AM20" s="16">
         <v>0</v>
       </c>
       <c r="AN20" s="16">
         <v>0</v>
       </c>
       <c r="AO20" s="16">
         <v>236.72499999999999</v>
       </c>
       <c r="AP20" s="16">
         <v>102.04531</v>
       </c>
       <c r="AQ20" s="16">
         <v>13.797000000000001</v>
       </c>
       <c r="AR20" s="16">
         <v>20.047999999999998</v>
       </c>
       <c r="AS20" s="16">
-        <v>427.38967000000002</v>
+        <v>431.95567</v>
       </c>
       <c r="AT20" s="16">
         <v>178.99779000000001</v>
       </c>
       <c r="AU20" s="16">
         <v>13.797000000000001</v>
       </c>
       <c r="AV20" s="16">
         <v>20.047999999999998</v>
       </c>
       <c r="AW20" s="16">
-        <v>232.72067000000001</v>
+        <v>272.03566999999998</v>
       </c>
       <c r="AX20" s="16">
-        <v>58.547609999999999</v>
+        <v>76.509399999999999</v>
       </c>
       <c r="AY20" s="16">
         <v>29.867999999999999</v>
       </c>
       <c r="AZ20" s="16">
         <v>26.390999999999998</v>
       </c>
       <c r="BA20" s="16">
-        <v>76.338160000000002</v>
+        <v>99.518159999999995</v>
       </c>
       <c r="BB20" s="16">
-        <v>87.29495</v>
+        <v>106.38961999999999</v>
       </c>
     </row>
     <row r="21" spans="1:54" s="15" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A21" s="11" t="s">
         <v>13</v>
       </c>
       <c r="B21" s="12" t="s">
         <v>86</v>
       </c>
       <c r="C21" s="13">
         <v>0</v>
       </c>
       <c r="D21" s="13">
         <v>0</v>
       </c>
       <c r="E21" s="13">
         <v>51.34516</v>
       </c>
       <c r="F21" s="13">
         <v>96.105360000000005</v>
       </c>
       <c r="G21" s="13">
         <v>136</v>
       </c>
       <c r="H21" s="13">
@@ -4105,66 +4102,66 @@
       <c r="AO21" s="16">
         <v>434.73899999999998</v>
       </c>
       <c r="AP21" s="16">
         <v>473.34793000000002</v>
       </c>
       <c r="AQ21" s="16">
         <v>0</v>
       </c>
       <c r="AR21" s="16">
         <v>0</v>
       </c>
       <c r="AS21" s="16">
         <v>350.63159999999999</v>
       </c>
       <c r="AT21" s="16">
         <v>479.70458000000002</v>
       </c>
       <c r="AU21" s="16">
         <v>0</v>
       </c>
       <c r="AV21" s="16">
         <v>0</v>
       </c>
       <c r="AW21" s="16">
-        <v>133.3854</v>
+        <v>156.56120000000001</v>
       </c>
       <c r="AX21" s="16">
-        <v>188.93791999999999</v>
+        <v>221.83133000000001</v>
       </c>
       <c r="AY21" s="16">
         <v>0</v>
       </c>
       <c r="AZ21" s="16">
         <v>0</v>
       </c>
       <c r="BA21" s="16">
-        <v>230.30179999999999</v>
+        <v>259.52519999999998</v>
       </c>
       <c r="BB21" s="16">
-        <v>293.77069999999998</v>
+        <v>330.74993000000001</v>
       </c>
     </row>
     <row r="22" spans="1:54" s="15" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A22" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B22" s="12" t="s">
         <v>87</v>
       </c>
       <c r="C22" s="13">
         <v>309.63600000000002</v>
       </c>
       <c r="D22" s="13">
         <v>75.574060000000003</v>
       </c>
       <c r="E22" s="13">
         <v>1026.6891000000001</v>
       </c>
       <c r="F22" s="13">
         <v>264.18905999999998</v>
       </c>
       <c r="G22" s="13">
         <v>20.100000000000001</v>
       </c>
       <c r="H22" s="13">
@@ -4269,66 +4266,66 @@
       <c r="AO22" s="16">
         <v>8384.5016099999993</v>
       </c>
       <c r="AP22" s="16">
         <v>2851.0814</v>
       </c>
       <c r="AQ22" s="16">
         <v>0</v>
       </c>
       <c r="AR22" s="16">
         <v>0</v>
       </c>
       <c r="AS22" s="16">
         <v>7816.5840799999996</v>
       </c>
       <c r="AT22" s="16">
         <v>2556.2727799999998</v>
       </c>
       <c r="AU22" s="16">
         <v>0</v>
       </c>
       <c r="AV22" s="16">
         <v>0</v>
       </c>
       <c r="AW22" s="16">
-        <v>3760.6657599999999</v>
+        <v>4464.3239599999997</v>
       </c>
       <c r="AX22" s="16">
-        <v>1381.9286199999999</v>
+        <v>1568.7250200000001</v>
       </c>
       <c r="AY22" s="16">
         <v>0</v>
       </c>
       <c r="AZ22" s="16">
         <v>0</v>
       </c>
       <c r="BA22" s="16">
-        <v>6412.4991600000003</v>
+        <v>7032.1583099999998</v>
       </c>
       <c r="BB22" s="16">
-        <v>1410.9822099999999</v>
+        <v>1554.57781</v>
       </c>
     </row>
     <row r="23" spans="1:54" s="15" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A23" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B23" s="12" t="s">
         <v>88</v>
       </c>
       <c r="C23" s="13">
         <v>0</v>
       </c>
       <c r="D23" s="13">
         <v>0</v>
       </c>
       <c r="E23" s="13">
         <v>3.0000000000000001E-3</v>
       </c>
       <c r="F23" s="13">
         <v>4.9000000000000002E-2</v>
       </c>
       <c r="G23" s="13">
         <v>0</v>
       </c>
       <c r="H23" s="13">
@@ -4591,72 +4588,72 @@
       <c r="AM24" s="16">
         <v>10.75</v>
       </c>
       <c r="AN24" s="16">
         <v>37.470939999999999</v>
       </c>
       <c r="AO24" s="16">
         <v>4.3441200000000002</v>
       </c>
       <c r="AP24" s="16">
         <v>13.318580000000001</v>
       </c>
       <c r="AQ24" s="16">
         <v>213.14599999999999</v>
       </c>
       <c r="AR24" s="16">
         <v>140.19757999999999</v>
       </c>
       <c r="AS24" s="16">
         <v>2.4037600000000001</v>
       </c>
       <c r="AT24" s="16">
         <v>9.9145000000000003</v>
       </c>
       <c r="AU24" s="16">
-        <v>168.18600000000001</v>
+        <v>189.27799999999999</v>
       </c>
       <c r="AV24" s="16">
-        <v>106.01</v>
+        <v>122.03743</v>
       </c>
       <c r="AW24" s="16">
-        <v>1.2894399999999999</v>
+        <v>1.4727600000000001</v>
       </c>
       <c r="AX24" s="16">
-        <v>5.0381600000000004</v>
+        <v>6.2598799999999999</v>
       </c>
       <c r="AY24" s="16">
         <v>0</v>
       </c>
       <c r="AZ24" s="16">
         <v>0</v>
       </c>
       <c r="BA24" s="16">
-        <v>0.48648000000000002</v>
+        <v>0.56544000000000005</v>
       </c>
       <c r="BB24" s="16">
-        <v>2.2260200000000001</v>
+        <v>2.6315</v>
       </c>
     </row>
     <row r="25" spans="1:54" s="15" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A25" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B25" s="12" t="s">
         <v>90</v>
       </c>
       <c r="C25" s="13">
         <v>239.34299999999999</v>
       </c>
       <c r="D25" s="13">
         <v>156.21600000000001</v>
       </c>
       <c r="E25" s="13">
         <v>121.378</v>
       </c>
       <c r="F25" s="13">
         <v>1222.7900400000001</v>
       </c>
       <c r="G25" s="13">
         <v>0</v>
       </c>
       <c r="H25" s="13">
@@ -4743,84 +4740,84 @@
       <c r="AI25" s="14">
         <v>682.45100000000002</v>
       </c>
       <c r="AJ25" s="14">
         <v>622.57492000000002</v>
       </c>
       <c r="AK25" s="14">
         <v>6.4336399999999996</v>
       </c>
       <c r="AL25" s="14">
         <v>27.835100000000001</v>
       </c>
       <c r="AM25" s="16">
         <v>113.5</v>
       </c>
       <c r="AN25" s="16">
         <v>119.56955000000001</v>
       </c>
       <c r="AO25" s="16">
         <v>3.79278</v>
       </c>
       <c r="AP25" s="16">
         <v>24.669530000000002</v>
       </c>
       <c r="AQ25" s="16">
-        <v>156.97999999999999</v>
+        <v>736.04499999999996</v>
       </c>
       <c r="AR25" s="16">
-        <v>89.731660000000005</v>
+        <v>402.56966</v>
       </c>
       <c r="AS25" s="16">
         <v>1.835</v>
       </c>
       <c r="AT25" s="16">
         <v>13.84836</v>
       </c>
       <c r="AU25" s="16">
-        <v>116.98</v>
+        <v>696.04499999999996</v>
       </c>
       <c r="AV25" s="16">
-        <v>59.509210000000003</v>
+        <v>372.34721000000002</v>
       </c>
       <c r="AW25" s="16">
-        <v>0.84</v>
+        <v>0.93500000000000005</v>
       </c>
       <c r="AX25" s="16">
-        <v>5.9936299999999996</v>
+        <v>6.7546200000000001</v>
       </c>
       <c r="AY25" s="16">
         <v>0</v>
       </c>
       <c r="AZ25" s="16">
         <v>0</v>
       </c>
       <c r="BA25" s="16">
-        <v>0.53300000000000003</v>
+        <v>0.70299999999999996</v>
       </c>
       <c r="BB25" s="16">
-        <v>4.81053</v>
+        <v>6.2284100000000002</v>
       </c>
     </row>
     <row r="26" spans="1:54" s="15" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A26" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B26" s="12" t="s">
         <v>91</v>
       </c>
       <c r="C26" s="13" t="s">
         <v>65</v>
       </c>
       <c r="D26" s="13" t="s">
         <v>65</v>
       </c>
       <c r="E26" s="13" t="s">
         <v>65</v>
       </c>
       <c r="F26" s="13" t="s">
         <v>65</v>
       </c>
       <c r="G26" s="13" t="s">
         <v>65</v>
       </c>
       <c r="H26" s="13" t="s">
@@ -4913,66 +4910,66 @@
       <c r="AK26" s="14">
         <v>494.58742000000001</v>
       </c>
       <c r="AL26" s="14">
         <v>485.91367000000002</v>
       </c>
       <c r="AM26" s="16">
         <v>0</v>
       </c>
       <c r="AN26" s="16">
         <v>0</v>
       </c>
       <c r="AO26" s="16">
         <v>278.64999999999998</v>
       </c>
       <c r="AP26" s="16">
         <v>95.440240000000003</v>
       </c>
       <c r="AQ26" s="16">
         <v>209.5076</v>
       </c>
       <c r="AR26" s="16">
         <v>115.2107</v>
       </c>
       <c r="AS26" s="16">
-        <v>201.38499999999999</v>
+        <v>200.685</v>
       </c>
       <c r="AT26" s="16">
         <v>40.734769999999997</v>
       </c>
       <c r="AU26" s="16">
         <v>209.5076</v>
       </c>
       <c r="AV26" s="16">
         <v>115.2107</v>
       </c>
       <c r="AW26" s="16">
-        <v>196.06</v>
+        <v>197.96</v>
       </c>
       <c r="AX26" s="16">
-        <v>38.091999999999999</v>
+        <v>39.168579999999999</v>
       </c>
       <c r="AY26" s="16" t="s">
         <v>65</v>
       </c>
       <c r="AZ26" s="16" t="s">
         <v>65</v>
       </c>
       <c r="BA26" s="16" t="s">
         <v>65</v>
       </c>
       <c r="BB26" s="16" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="27" spans="1:54" s="15" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A27" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B27" s="12" t="s">
         <v>92</v>
       </c>
       <c r="C27" s="13">
         <v>156.80000000000001</v>
       </c>
       <c r="D27" s="13">
@@ -5071,66 +5068,66 @@
       <c r="AI27" s="14">
         <v>1310.3489999999999</v>
       </c>
       <c r="AJ27" s="14">
         <v>367.03516999999999</v>
       </c>
       <c r="AK27" s="14">
         <v>2.8188800000000001</v>
       </c>
       <c r="AL27" s="14">
         <v>1.52719</v>
       </c>
       <c r="AM27" s="16">
         <v>672.22400000000005</v>
       </c>
       <c r="AN27" s="16">
         <v>201.15378000000001</v>
       </c>
       <c r="AO27" s="16">
         <v>0</v>
       </c>
       <c r="AP27" s="16">
         <v>0</v>
       </c>
       <c r="AQ27" s="16">
-        <v>1285.0615</v>
+        <v>2051.0365000000002</v>
       </c>
       <c r="AR27" s="16">
-        <v>409.29478999999998</v>
+        <v>606.98279000000002</v>
       </c>
       <c r="AS27" s="16">
         <v>2.3199999999999998</v>
       </c>
       <c r="AT27" s="16">
         <v>1.0309699999999999</v>
       </c>
       <c r="AU27" s="16">
-        <v>1158.2365</v>
+        <v>1891.1745000000001</v>
       </c>
       <c r="AV27" s="16">
-        <v>367.81979000000001</v>
+        <v>559.53079000000002</v>
       </c>
       <c r="AW27" s="16">
         <v>2.3199999999999998</v>
       </c>
       <c r="AX27" s="16">
         <v>1.0309699999999999</v>
       </c>
       <c r="AY27" s="16">
         <v>120.2</v>
       </c>
       <c r="AZ27" s="16">
         <v>31.645</v>
       </c>
       <c r="BA27" s="16">
         <v>0</v>
       </c>
       <c r="BB27" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:54" s="15" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A28" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B28" s="12" t="s">
@@ -5253,54 +5250,54 @@
       <c r="AO28" s="16">
         <v>131.35400000000001</v>
       </c>
       <c r="AP28" s="16">
         <v>38.714849999999998</v>
       </c>
       <c r="AQ28" s="16">
         <v>231.47499999999999</v>
       </c>
       <c r="AR28" s="16">
         <v>70.843000000000004</v>
       </c>
       <c r="AS28" s="16">
         <v>120.52</v>
       </c>
       <c r="AT28" s="16">
         <v>32.242939999999997</v>
       </c>
       <c r="AU28" s="16">
         <v>231.47499999999999</v>
       </c>
       <c r="AV28" s="16">
         <v>70.843000000000004</v>
       </c>
       <c r="AW28" s="16">
-        <v>111.32</v>
+        <v>118.22</v>
       </c>
       <c r="AX28" s="16">
-        <v>27.50648</v>
+        <v>31.47522</v>
       </c>
       <c r="AY28" s="16">
         <v>40.021000000000001</v>
       </c>
       <c r="AZ28" s="16">
         <v>25.706</v>
       </c>
       <c r="BA28" s="16">
         <v>4.2</v>
       </c>
       <c r="BB28" s="16">
         <v>2.9119000000000002</v>
       </c>
     </row>
     <row r="29" spans="1:54" s="15" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A29" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B29" s="12" t="s">
         <v>94</v>
       </c>
       <c r="C29" s="13">
         <v>68.483000000000004</v>
       </c>
       <c r="D29" s="13">
@@ -5399,84 +5396,84 @@
       <c r="AI29" s="14">
         <v>546.37400000000002</v>
       </c>
       <c r="AJ29" s="14">
         <v>187.94990000000001</v>
       </c>
       <c r="AK29" s="14">
         <v>29.108599999999999</v>
       </c>
       <c r="AL29" s="14">
         <v>44.954630000000002</v>
       </c>
       <c r="AM29" s="16">
         <v>342.78</v>
       </c>
       <c r="AN29" s="16">
         <v>112.67664000000001</v>
       </c>
       <c r="AO29" s="16">
         <v>229.55645000000001</v>
       </c>
       <c r="AP29" s="16">
         <v>192.90738999999999</v>
       </c>
       <c r="AQ29" s="16">
-        <v>399.18700000000001</v>
+        <v>548.38199999999995</v>
       </c>
       <c r="AR29" s="16">
-        <v>123.94173000000001</v>
+        <v>159.50873000000001</v>
       </c>
       <c r="AS29" s="16">
-        <v>308.70206000000002</v>
+        <v>306.70206000000002</v>
       </c>
       <c r="AT29" s="16">
         <v>218.61126999999999</v>
       </c>
       <c r="AU29" s="16">
-        <v>320.18700000000001</v>
+        <v>488.38200000000001</v>
       </c>
       <c r="AV29" s="16">
-        <v>106.37273</v>
+        <v>146.70873</v>
       </c>
       <c r="AW29" s="16">
-        <v>207.93600000000001</v>
+        <v>224.34806</v>
       </c>
       <c r="AX29" s="16">
-        <v>101.67609</v>
+        <v>108.4631</v>
       </c>
       <c r="AY29" s="16">
         <v>0</v>
       </c>
       <c r="AZ29" s="16">
         <v>0</v>
       </c>
       <c r="BA29" s="16">
-        <v>20.38</v>
+        <v>30.1</v>
       </c>
       <c r="BB29" s="16">
-        <v>30.33663</v>
+        <v>35.301000000000002</v>
       </c>
     </row>
     <row r="30" spans="1:54" s="15" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A30" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B30" s="12" t="s">
         <v>95</v>
       </c>
       <c r="C30" s="13" t="s">
         <v>65</v>
       </c>
       <c r="D30" s="13" t="s">
         <v>65</v>
       </c>
       <c r="E30" s="13" t="s">
         <v>65</v>
       </c>
       <c r="F30" s="13" t="s">
         <v>65</v>
       </c>
       <c r="G30" s="13" t="s">
         <v>65</v>
       </c>
       <c r="H30" s="13" t="s">
@@ -5745,54 +5742,54 @@
       <c r="AO31" s="16">
         <v>73.177999999999997</v>
       </c>
       <c r="AP31" s="16">
         <v>23.167449999999999</v>
       </c>
       <c r="AQ31" s="16">
         <v>2.7269999999999999</v>
       </c>
       <c r="AR31" s="16">
         <v>3.7607699999999999</v>
       </c>
       <c r="AS31" s="16">
         <v>22.32</v>
       </c>
       <c r="AT31" s="16">
         <v>4.8088199999999999</v>
       </c>
       <c r="AU31" s="16">
         <v>2.7269999999999999</v>
       </c>
       <c r="AV31" s="16">
         <v>3.7607699999999999</v>
       </c>
       <c r="AW31" s="16">
-        <v>17.2</v>
+        <v>17.399999999999999</v>
       </c>
       <c r="AX31" s="16">
-        <v>3.5836800000000002</v>
+        <v>3.66012</v>
       </c>
       <c r="AY31" s="16">
         <v>37.561999999999998</v>
       </c>
       <c r="AZ31" s="16">
         <v>25.094000000000001</v>
       </c>
       <c r="BA31" s="16">
         <v>0</v>
       </c>
       <c r="BB31" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:54" s="15" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A32" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B32" s="12" t="s">
         <v>97</v>
       </c>
       <c r="C32" s="13">
         <v>0</v>
       </c>
       <c r="D32" s="13">
@@ -5897,78 +5894,78 @@
       <c r="AK32" s="14">
         <v>2.1</v>
       </c>
       <c r="AL32" s="14">
         <v>0.36199999999999999</v>
       </c>
       <c r="AM32" s="16">
         <v>0</v>
       </c>
       <c r="AN32" s="16">
         <v>0</v>
       </c>
       <c r="AO32" s="16">
         <v>70.48</v>
       </c>
       <c r="AP32" s="16">
         <v>21.836559999999999</v>
       </c>
       <c r="AQ32" s="16">
         <v>0</v>
       </c>
       <c r="AR32" s="16">
         <v>0</v>
       </c>
       <c r="AS32" s="16">
-        <v>10.018000000000001</v>
+        <v>8.8659999999999997</v>
       </c>
       <c r="AT32" s="16">
         <v>2.5469400000000002</v>
       </c>
-      <c r="AU32" s="16" t="s">
-[...21 lines deleted...]
-        <v>65</v>
+      <c r="AU32" s="16">
+        <v>0</v>
+      </c>
+      <c r="AV32" s="16">
+        <v>0</v>
+      </c>
+      <c r="AW32" s="16">
+        <v>0.8</v>
+      </c>
+      <c r="AX32" s="16">
+        <v>0.30576999999999999</v>
+      </c>
+      <c r="AY32" s="16">
+        <v>7.4119999999999999</v>
+      </c>
+      <c r="AZ32" s="16">
+        <v>12.839</v>
+      </c>
+      <c r="BA32" s="16">
+        <v>0</v>
+      </c>
+      <c r="BB32" s="16">
+        <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:54" s="15" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A33" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>98</v>
       </c>
       <c r="C33" s="13">
         <v>0</v>
       </c>
       <c r="D33" s="13">
         <v>0</v>
       </c>
       <c r="E33" s="13">
         <v>0.03</v>
       </c>
       <c r="F33" s="13">
         <v>0.1381</v>
       </c>
       <c r="G33" s="13" t="s">
         <v>65</v>
       </c>
       <c r="H33" s="13" t="s">
@@ -6061,78 +6058,78 @@
       <c r="AK33" s="14">
         <v>23.402000000000001</v>
       </c>
       <c r="AL33" s="14">
         <v>8.5597799999999999</v>
       </c>
       <c r="AM33" s="16">
         <v>0</v>
       </c>
       <c r="AN33" s="16">
         <v>0</v>
       </c>
       <c r="AO33" s="16">
         <v>50.71</v>
       </c>
       <c r="AP33" s="16">
         <v>17.554680000000001</v>
       </c>
       <c r="AQ33" s="16">
         <v>0</v>
       </c>
       <c r="AR33" s="16">
         <v>0</v>
       </c>
       <c r="AS33" s="16">
-        <v>196.44319999999999</v>
+        <v>153.2432</v>
       </c>
       <c r="AT33" s="16">
         <v>69.901420000000002</v>
       </c>
       <c r="AU33" s="16">
         <v>0</v>
       </c>
       <c r="AV33" s="16">
         <v>0</v>
       </c>
       <c r="AW33" s="16">
-        <v>111.279</v>
+        <v>100.43899999999999</v>
       </c>
       <c r="AX33" s="16">
-        <v>28.23536</v>
+        <v>42.787909999999997</v>
       </c>
       <c r="AY33" s="16">
         <v>16.782</v>
       </c>
       <c r="AZ33" s="16">
         <v>11.39</v>
       </c>
       <c r="BA33" s="16">
-        <v>33.010860000000001</v>
+        <v>61.55086</v>
       </c>
       <c r="BB33" s="16">
-        <v>25.356100000000001</v>
+        <v>39.583539999999999</v>
       </c>
     </row>
     <row r="34" spans="1:54" s="15" customFormat="1" ht="51" x14ac:dyDescent="0.2">
       <c r="A34" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B34" s="12" t="s">
         <v>99</v>
       </c>
       <c r="C34" s="13">
         <v>5</v>
       </c>
       <c r="D34" s="13">
         <v>3</v>
       </c>
       <c r="E34" s="13">
         <v>34.095999999999997</v>
       </c>
       <c r="F34" s="13">
         <v>50.773829999999997</v>
       </c>
       <c r="G34" s="13">
         <v>0</v>
       </c>
       <c r="H34" s="13">
@@ -6225,78 +6222,78 @@
       <c r="AK34" s="14">
         <v>122.598</v>
       </c>
       <c r="AL34" s="14">
         <v>236.96913000000001</v>
       </c>
       <c r="AM34" s="16">
         <v>0</v>
       </c>
       <c r="AN34" s="16">
         <v>0</v>
       </c>
       <c r="AO34" s="16">
         <v>232.71</v>
       </c>
       <c r="AP34" s="16">
         <v>525.81097</v>
       </c>
       <c r="AQ34" s="16">
         <v>0</v>
       </c>
       <c r="AR34" s="16">
         <v>0</v>
       </c>
       <c r="AS34" s="16">
-        <v>180.304</v>
+        <v>180.398</v>
       </c>
       <c r="AT34" s="16">
         <v>524.34919000000002</v>
       </c>
       <c r="AU34" s="16">
         <v>0</v>
       </c>
       <c r="AV34" s="16">
         <v>0</v>
       </c>
       <c r="AW34" s="16">
-        <v>75.296999999999997</v>
+        <v>90.241</v>
       </c>
       <c r="AX34" s="16">
-        <v>223.50452999999999</v>
+        <v>265.09142000000003</v>
       </c>
       <c r="AY34" s="16">
         <v>0</v>
       </c>
       <c r="AZ34" s="16">
         <v>0</v>
       </c>
       <c r="BA34" s="16">
-        <v>105.256</v>
+        <v>128.07300000000001</v>
       </c>
       <c r="BB34" s="16">
-        <v>288.09840000000003</v>
+        <v>356.81639000000001</v>
       </c>
     </row>
     <row r="35" spans="1:54" s="15" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A35" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B35" s="12" t="s">
         <v>100</v>
       </c>
       <c r="C35" s="13">
         <v>497.3723</v>
       </c>
       <c r="D35" s="13">
         <v>201.84706</v>
       </c>
       <c r="E35" s="13">
         <v>3.5918000000000001</v>
       </c>
       <c r="F35" s="13">
         <v>18.020520000000001</v>
       </c>
       <c r="G35" s="13">
         <v>0.24959999999999999</v>
       </c>
       <c r="H35" s="13">
@@ -6383,84 +6380,84 @@
       <c r="AI35" s="14">
         <v>36</v>
       </c>
       <c r="AJ35" s="14">
         <v>6.8381999999999996</v>
       </c>
       <c r="AK35" s="14">
         <v>25.42456</v>
       </c>
       <c r="AL35" s="14">
         <v>59.581609999999998</v>
       </c>
       <c r="AM35" s="16">
         <v>22.55</v>
       </c>
       <c r="AN35" s="16">
         <v>27.571999999999999</v>
       </c>
       <c r="AO35" s="16">
         <v>16.222999999999999</v>
       </c>
       <c r="AP35" s="16">
         <v>80.852969999999999</v>
       </c>
       <c r="AQ35" s="16">
-        <v>21</v>
+        <v>29.9</v>
       </c>
       <c r="AR35" s="16">
-        <v>4.1399999999999997</v>
+        <v>8.0459999999999994</v>
       </c>
       <c r="AS35" s="16">
         <v>13.138500000000001</v>
       </c>
       <c r="AT35" s="16">
         <v>74.250370000000004</v>
       </c>
       <c r="AU35" s="16">
-        <v>0</v>
+        <v>8.9</v>
       </c>
       <c r="AV35" s="16">
-        <v>0</v>
+        <v>3.9060000000000001</v>
       </c>
       <c r="AW35" s="16">
-        <v>6.8014999999999999</v>
+        <v>6.9515000000000002</v>
       </c>
       <c r="AX35" s="16">
-        <v>37.587200000000003</v>
+        <v>38.158119999999997</v>
       </c>
       <c r="AY35" s="16">
         <v>0</v>
       </c>
       <c r="AZ35" s="16">
         <v>0</v>
       </c>
       <c r="BA35" s="16">
-        <v>1.5754999999999999</v>
+        <v>4.2454999999999998</v>
       </c>
       <c r="BB35" s="16">
-        <v>7.75753</v>
+        <v>33.530839999999998</v>
       </c>
     </row>
     <row r="36" spans="1:54" s="15" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A36" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B36" s="12" t="s">
         <v>101</v>
       </c>
       <c r="C36" s="13">
         <v>0.1363</v>
       </c>
       <c r="D36" s="13">
         <v>0.95277999999999996</v>
       </c>
       <c r="E36" s="13">
         <v>4.1156800000000002</v>
       </c>
       <c r="F36" s="13">
         <v>25.362739999999999</v>
       </c>
       <c r="G36" s="13">
         <v>6.7999999999999996E-3</v>
       </c>
       <c r="H36" s="13">
@@ -6565,66 +6562,66 @@
       <c r="AO36" s="16">
         <v>5.4915399999999996</v>
       </c>
       <c r="AP36" s="16">
         <v>34.660049999999998</v>
       </c>
       <c r="AQ36" s="16">
         <v>0</v>
       </c>
       <c r="AR36" s="16">
         <v>0</v>
       </c>
       <c r="AS36" s="16">
         <v>7.6475400000000002</v>
       </c>
       <c r="AT36" s="16">
         <v>47.08596</v>
       </c>
       <c r="AU36" s="16">
         <v>0</v>
       </c>
       <c r="AV36" s="16">
         <v>0</v>
       </c>
       <c r="AW36" s="16">
-        <v>2.5385599999999999</v>
+        <v>2.6749999999999998</v>
       </c>
       <c r="AX36" s="16">
-        <v>16.89827</v>
+        <v>18.111049999999999</v>
       </c>
       <c r="AY36" s="16">
         <v>0</v>
       </c>
       <c r="AZ36" s="16">
         <v>0</v>
       </c>
       <c r="BA36" s="16">
-        <v>7.9561799999999998</v>
+        <v>8.9018200000000007</v>
       </c>
       <c r="BB36" s="16">
-        <v>16.096399999999999</v>
+        <v>19.372810000000001</v>
       </c>
     </row>
     <row r="37" spans="1:54" s="15" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A37" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>102</v>
       </c>
       <c r="C37" s="13">
         <v>0</v>
       </c>
       <c r="D37" s="13">
         <v>0</v>
       </c>
       <c r="E37" s="13">
         <v>0.12073</v>
       </c>
       <c r="F37" s="13">
         <v>0.45517000000000002</v>
       </c>
       <c r="G37" s="13">
         <v>0</v>
       </c>
       <c r="H37" s="13">
@@ -6729,66 +6726,66 @@
       <c r="AO37" s="16">
         <v>1.49257</v>
       </c>
       <c r="AP37" s="16">
         <v>4.1042100000000001</v>
       </c>
       <c r="AQ37" s="16">
         <v>0</v>
       </c>
       <c r="AR37" s="16">
         <v>0</v>
       </c>
       <c r="AS37" s="16">
         <v>1.58971</v>
       </c>
       <c r="AT37" s="16">
         <v>5.7117399999999998</v>
       </c>
       <c r="AU37" s="16">
         <v>0</v>
       </c>
       <c r="AV37" s="16">
         <v>0</v>
       </c>
       <c r="AW37" s="16">
-        <v>0.84179999999999999</v>
+        <v>1.00203</v>
       </c>
       <c r="AX37" s="16">
-        <v>2.77528</v>
+        <v>3.2493400000000001</v>
       </c>
       <c r="AY37" s="16">
         <v>0</v>
       </c>
       <c r="AZ37" s="16">
         <v>0</v>
       </c>
       <c r="BA37" s="16">
-        <v>0.23743</v>
+        <v>0.24603</v>
       </c>
       <c r="BB37" s="16">
-        <v>1.37049</v>
+        <v>1.41883</v>
       </c>
     </row>
     <row r="38" spans="1:54" s="15" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A38" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B38" s="12" t="s">
         <v>103</v>
       </c>
       <c r="C38" s="13">
         <v>0</v>
       </c>
       <c r="D38" s="13">
         <v>0</v>
       </c>
       <c r="E38" s="13">
         <v>4.5400000000000003E-2</v>
       </c>
       <c r="F38" s="13">
         <v>0.78446000000000005</v>
       </c>
       <c r="G38" s="13">
         <v>0</v>
       </c>
       <c r="H38" s="13">
@@ -6893,66 +6890,66 @@
       <c r="AO38" s="16">
         <v>0.15356</v>
       </c>
       <c r="AP38" s="16">
         <v>2.8462299999999998</v>
       </c>
       <c r="AQ38" s="16">
         <v>0</v>
       </c>
       <c r="AR38" s="16">
         <v>0</v>
       </c>
       <c r="AS38" s="16">
         <v>0.24113999999999999</v>
       </c>
       <c r="AT38" s="16">
         <v>4.8898599999999997</v>
       </c>
       <c r="AU38" s="16">
         <v>0</v>
       </c>
       <c r="AV38" s="16">
         <v>0</v>
       </c>
       <c r="AW38" s="16">
-        <v>7.5060000000000002E-2</v>
+        <v>9.1740000000000002E-2</v>
       </c>
       <c r="AX38" s="16">
-        <v>1.6276900000000001</v>
+        <v>2.01505</v>
       </c>
       <c r="AY38" s="16">
         <v>0</v>
       </c>
       <c r="AZ38" s="16">
         <v>0</v>
       </c>
       <c r="BA38" s="16">
-        <v>0.11592</v>
+        <v>0.12956000000000001</v>
       </c>
       <c r="BB38" s="16">
-        <v>2.6871999999999998</v>
+        <v>2.98258</v>
       </c>
     </row>
     <row r="39" spans="1:54" s="15" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A39" s="11" t="s">
         <v>31</v>
       </c>
       <c r="B39" s="12" t="s">
         <v>104</v>
       </c>
       <c r="C39" s="13">
         <v>0</v>
       </c>
       <c r="D39" s="13">
         <v>0</v>
       </c>
       <c r="E39" s="13">
         <v>0.38929999999999998</v>
       </c>
       <c r="F39" s="13">
         <v>2.8227500000000001</v>
       </c>
       <c r="G39" s="13">
         <v>0</v>
       </c>
       <c r="H39" s="13">
@@ -7221,66 +7218,66 @@
       <c r="AO40" s="16">
         <v>8.1335200000000007</v>
       </c>
       <c r="AP40" s="16">
         <v>10.96942</v>
       </c>
       <c r="AQ40" s="16">
         <v>0</v>
       </c>
       <c r="AR40" s="16">
         <v>0</v>
       </c>
       <c r="AS40" s="16">
         <v>6.8472600000000003</v>
       </c>
       <c r="AT40" s="16">
         <v>11.036479999999999</v>
       </c>
       <c r="AU40" s="16">
         <v>0</v>
       </c>
       <c r="AV40" s="16">
         <v>0</v>
       </c>
       <c r="AW40" s="16">
-        <v>2.9322599999999999</v>
+        <v>3.5173800000000002</v>
       </c>
       <c r="AX40" s="16">
-        <v>3.9331100000000001</v>
+        <v>5.1069399999999998</v>
       </c>
       <c r="AY40" s="16">
         <v>0</v>
       </c>
       <c r="AZ40" s="16">
         <v>0</v>
       </c>
       <c r="BA40" s="16">
-        <v>2.5022799999999998</v>
+        <v>3.0460400000000001</v>
       </c>
       <c r="BB40" s="16">
-        <v>4.3431899999999999</v>
+        <v>5.4100700000000002</v>
       </c>
     </row>
     <row r="41" spans="1:54" s="15" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A41" s="11" t="s">
         <v>33</v>
       </c>
       <c r="B41" s="12" t="s">
         <v>106</v>
       </c>
       <c r="C41" s="13">
         <v>1.04E-2</v>
       </c>
       <c r="D41" s="13">
         <v>0.17760000000000001</v>
       </c>
       <c r="E41" s="13">
         <v>0.84643999999999997</v>
       </c>
       <c r="F41" s="13">
         <v>5.0372399999999997</v>
       </c>
       <c r="G41" s="13">
         <v>0</v>
       </c>
       <c r="H41" s="13">
@@ -7385,66 +7382,66 @@
       <c r="AO41" s="16">
         <v>3.6867299999999998</v>
       </c>
       <c r="AP41" s="16">
         <v>18.563960000000002</v>
       </c>
       <c r="AQ41" s="16">
         <v>0</v>
       </c>
       <c r="AR41" s="16">
         <v>0</v>
       </c>
       <c r="AS41" s="16">
         <v>5.0570300000000001</v>
       </c>
       <c r="AT41" s="16">
         <v>28.0609</v>
       </c>
       <c r="AU41" s="16">
         <v>0</v>
       </c>
       <c r="AV41" s="16">
         <v>0</v>
       </c>
       <c r="AW41" s="16">
-        <v>1.7701</v>
+        <v>2.1045799999999999</v>
       </c>
       <c r="AX41" s="16">
-        <v>9.4258699999999997</v>
+        <v>11.24334</v>
       </c>
       <c r="AY41" s="16">
         <v>0</v>
       </c>
       <c r="AZ41" s="16">
         <v>0</v>
       </c>
       <c r="BA41" s="16">
-        <v>2.8319800000000002</v>
+        <v>3.14994</v>
       </c>
       <c r="BB41" s="16">
-        <v>16.567730000000001</v>
+        <v>19.847020000000001</v>
       </c>
     </row>
     <row r="42" spans="1:54" s="15" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A42" s="11" t="s">
         <v>34</v>
       </c>
       <c r="B42" s="12" t="s">
         <v>107</v>
       </c>
       <c r="C42" s="13">
         <v>53574.428</v>
       </c>
       <c r="D42" s="13">
         <v>11513.902050000001</v>
       </c>
       <c r="E42" s="13">
         <v>10758.971</v>
       </c>
       <c r="F42" s="13">
         <v>2111.9763800000001</v>
       </c>
       <c r="G42" s="13">
         <v>66811.33</v>
       </c>
       <c r="H42" s="13">
@@ -7531,84 +7528,84 @@
       <c r="AI42" s="14">
         <v>20636.25</v>
       </c>
       <c r="AJ42" s="14">
         <v>3505.9428800000001</v>
       </c>
       <c r="AK42" s="14">
         <v>449284.17499999999</v>
       </c>
       <c r="AL42" s="14">
         <v>73792.375310000003</v>
       </c>
       <c r="AM42" s="16">
         <v>18765</v>
       </c>
       <c r="AN42" s="16">
         <v>3352.74566</v>
       </c>
       <c r="AO42" s="16">
         <v>345843.34299999999</v>
       </c>
       <c r="AP42" s="16">
         <v>64427.344700000001</v>
       </c>
       <c r="AQ42" s="16">
-        <v>101619.461</v>
+        <v>103168.461</v>
       </c>
       <c r="AR42" s="16">
-        <v>22229.538339999999</v>
+        <v>22553.174340000001</v>
       </c>
       <c r="AS42" s="16">
-        <v>147861.3431</v>
+        <v>185963.60310000001</v>
       </c>
       <c r="AT42" s="16">
-        <v>20022.713370000001</v>
+        <v>25604.847709999998</v>
       </c>
       <c r="AU42" s="16">
-        <v>42332.754000000001</v>
+        <v>49822.754000000001</v>
       </c>
       <c r="AV42" s="16">
-        <v>8775.4290299999993</v>
+        <v>10437.87444</v>
       </c>
       <c r="AW42" s="16">
-        <v>65960.630999999994</v>
+        <v>84459.312000000005</v>
       </c>
       <c r="AX42" s="16">
-        <v>9788.8245599999991</v>
+        <v>12845.735650000001</v>
       </c>
       <c r="AY42" s="16">
-        <v>21068.214</v>
+        <v>22258.214</v>
       </c>
       <c r="AZ42" s="16">
-        <v>4835.0868899999996</v>
+        <v>5172.4278899999999</v>
       </c>
       <c r="BA42" s="16">
-        <v>229634.799</v>
+        <v>266288.93400000001</v>
       </c>
       <c r="BB42" s="16">
-        <v>33097.409099999997</v>
+        <v>38697.0435</v>
       </c>
     </row>
     <row r="43" spans="1:54" s="15" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A43" s="11" t="s">
         <v>35</v>
       </c>
       <c r="B43" s="12" t="s">
         <v>108</v>
       </c>
       <c r="C43" s="13" t="s">
         <v>65</v>
       </c>
       <c r="D43" s="13" t="s">
         <v>65</v>
       </c>
       <c r="E43" s="13" t="s">
         <v>65</v>
       </c>
       <c r="F43" s="13" t="s">
         <v>65</v>
       </c>
       <c r="G43" s="13">
         <v>0</v>
       </c>
       <c r="H43" s="13">
@@ -7701,66 +7698,66 @@
       <c r="AK43" s="14">
         <v>2115.8000000000002</v>
       </c>
       <c r="AL43" s="14">
         <v>239.14830000000001</v>
       </c>
       <c r="AM43" s="16">
         <v>0</v>
       </c>
       <c r="AN43" s="16">
         <v>0</v>
       </c>
       <c r="AO43" s="16">
         <v>674.61</v>
       </c>
       <c r="AP43" s="16">
         <v>64.082250000000002</v>
       </c>
       <c r="AQ43" s="16">
         <v>0</v>
       </c>
       <c r="AR43" s="16">
         <v>0</v>
       </c>
       <c r="AS43" s="16">
-        <v>913.65</v>
+        <v>1817.28</v>
       </c>
       <c r="AT43" s="16">
-        <v>75.599710000000002</v>
+        <v>143.08083999999999</v>
       </c>
       <c r="AU43" s="16">
         <v>0</v>
       </c>
       <c r="AV43" s="16">
         <v>0</v>
       </c>
       <c r="AW43" s="16">
-        <v>746</v>
+        <v>1767.28</v>
       </c>
       <c r="AX43" s="16">
-        <v>51.921340000000001</v>
+        <v>130.91283999999999</v>
       </c>
       <c r="AY43" s="16" t="s">
         <v>65</v>
       </c>
       <c r="AZ43" s="16" t="s">
         <v>65</v>
       </c>
       <c r="BA43" s="16" t="s">
         <v>65</v>
       </c>
       <c r="BB43" s="16" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="44" spans="1:54" s="15" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A44" s="11" t="s">
         <v>36</v>
       </c>
       <c r="B44" s="12" t="s">
         <v>109</v>
       </c>
       <c r="C44" s="13">
         <v>150.08000000000001</v>
       </c>
       <c r="D44" s="13">
@@ -7865,78 +7862,78 @@
       <c r="AK44" s="14">
         <v>127899.065</v>
       </c>
       <c r="AL44" s="14">
         <v>13789.382250000001</v>
       </c>
       <c r="AM44" s="16">
         <v>2989.8</v>
       </c>
       <c r="AN44" s="16">
         <v>475.90433000000002</v>
       </c>
       <c r="AO44" s="16">
         <v>43740.987999999998</v>
       </c>
       <c r="AP44" s="16">
         <v>4460.7601599999998</v>
       </c>
       <c r="AQ44" s="16">
         <v>3134</v>
       </c>
       <c r="AR44" s="16">
         <v>358.39299999999997</v>
       </c>
       <c r="AS44" s="16">
-        <v>10141.619000000001</v>
+        <v>11249.416999999999</v>
       </c>
       <c r="AT44" s="16">
-        <v>1254.3839399999999</v>
+        <v>1406.94885</v>
       </c>
       <c r="AU44" s="16">
         <v>0</v>
       </c>
       <c r="AV44" s="16">
         <v>0</v>
       </c>
       <c r="AW44" s="16">
-        <v>3278.47</v>
+        <v>4017.99</v>
       </c>
       <c r="AX44" s="16">
-        <v>468.03584000000001</v>
+        <v>588.98162000000002</v>
       </c>
       <c r="AY44" s="16">
         <v>1857.85</v>
       </c>
       <c r="AZ44" s="16">
         <v>315.31450000000001</v>
       </c>
       <c r="BA44" s="16">
-        <v>28452.518</v>
+        <v>33633.358</v>
       </c>
       <c r="BB44" s="16">
-        <v>4113.6316900000002</v>
+        <v>4754.43995</v>
       </c>
     </row>
     <row r="45" spans="1:54" s="15" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A45" s="11" t="s">
         <v>37</v>
       </c>
       <c r="B45" s="12" t="s">
         <v>110</v>
       </c>
       <c r="C45" s="13">
         <v>497.74</v>
       </c>
       <c r="D45" s="13">
         <v>42.302</v>
       </c>
       <c r="E45" s="13">
         <v>0</v>
       </c>
       <c r="F45" s="13">
         <v>0</v>
       </c>
       <c r="G45" s="13">
         <v>848.95</v>
       </c>
       <c r="H45" s="13">
@@ -8035,72 +8032,72 @@
       <c r="AM45" s="16">
         <v>0</v>
       </c>
       <c r="AN45" s="16">
         <v>0</v>
       </c>
       <c r="AO45" s="16">
         <v>274.00240000000002</v>
       </c>
       <c r="AP45" s="16">
         <v>45.593049999999998</v>
       </c>
       <c r="AQ45" s="16">
         <v>6455.46</v>
       </c>
       <c r="AR45" s="16">
         <v>960.53913</v>
       </c>
       <c r="AS45" s="16">
         <v>65.016999999999996</v>
       </c>
       <c r="AT45" s="16">
         <v>13.159700000000001</v>
       </c>
       <c r="AU45" s="16">
-        <v>2921.71</v>
+        <v>5647.34</v>
       </c>
       <c r="AV45" s="16">
-        <v>446.90713</v>
+        <v>896.92912999999999</v>
       </c>
       <c r="AW45" s="16">
         <v>65</v>
       </c>
       <c r="AX45" s="16">
         <v>13.130800000000001</v>
       </c>
       <c r="AY45" s="16">
         <v>0</v>
       </c>
       <c r="AZ45" s="16">
         <v>0</v>
       </c>
       <c r="BA45" s="16">
-        <v>1442.934</v>
+        <v>1785.557</v>
       </c>
       <c r="BB45" s="16">
-        <v>168.89609999999999</v>
+        <v>215.5266</v>
       </c>
     </row>
     <row r="46" spans="1:54" s="15" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A46" s="11" t="s">
         <v>38</v>
       </c>
       <c r="B46" s="12" t="s">
         <v>111</v>
       </c>
       <c r="C46" s="13">
         <v>0</v>
       </c>
       <c r="D46" s="13">
         <v>0</v>
       </c>
       <c r="E46" s="13">
         <v>107.146</v>
       </c>
       <c r="F46" s="13">
         <v>80.020049999999998</v>
       </c>
       <c r="G46" s="13" t="s">
         <v>65</v>
       </c>
       <c r="H46" s="13" t="s">
@@ -8193,66 +8190,66 @@
       <c r="AK46" s="14">
         <v>53.000100000000003</v>
       </c>
       <c r="AL46" s="14">
         <v>80.626000000000005</v>
       </c>
       <c r="AM46" s="16">
         <v>0</v>
       </c>
       <c r="AN46" s="16">
         <v>0</v>
       </c>
       <c r="AO46" s="16">
         <v>135.06469999999999</v>
       </c>
       <c r="AP46" s="16">
         <v>174.739</v>
       </c>
       <c r="AQ46" s="16">
         <v>0</v>
       </c>
       <c r="AR46" s="16">
         <v>0</v>
       </c>
       <c r="AS46" s="16">
-        <v>1703.67029</v>
+        <v>1723.14029</v>
       </c>
       <c r="AT46" s="16">
-        <v>399.77494999999999</v>
+        <v>447.18502000000001</v>
       </c>
       <c r="AU46" s="16">
         <v>0</v>
       </c>
       <c r="AV46" s="16">
         <v>0</v>
       </c>
       <c r="AW46" s="16">
-        <v>1703.6690900000001</v>
+        <v>1723.14029</v>
       </c>
       <c r="AX46" s="16">
-        <v>399.76803999999998</v>
+        <v>447.18502000000001</v>
       </c>
       <c r="AY46" s="16">
         <v>0</v>
       </c>
       <c r="AZ46" s="16">
         <v>0</v>
       </c>
       <c r="BA46" s="16">
         <v>1070.2619999999999</v>
       </c>
       <c r="BB46" s="16">
         <v>354.87905000000001</v>
       </c>
     </row>
     <row r="47" spans="1:54" s="15" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A47" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B47" s="12" t="s">
         <v>112</v>
       </c>
       <c r="C47" s="13">
         <v>5.476</v>
       </c>
       <c r="D47" s="13">
@@ -8369,66 +8366,66 @@
       <c r="AO47" s="16">
         <v>104.6561</v>
       </c>
       <c r="AP47" s="16">
         <v>100.27531999999999</v>
       </c>
       <c r="AQ47" s="16">
         <v>0</v>
       </c>
       <c r="AR47" s="16">
         <v>0</v>
       </c>
       <c r="AS47" s="16">
         <v>57.276000000000003</v>
       </c>
       <c r="AT47" s="16">
         <v>66.417680000000004</v>
       </c>
       <c r="AU47" s="16">
         <v>0</v>
       </c>
       <c r="AV47" s="16">
         <v>0</v>
       </c>
       <c r="AW47" s="16">
-        <v>29.307200000000002</v>
+        <v>31.927199999999999</v>
       </c>
       <c r="AX47" s="16">
-        <v>39.714449999999999</v>
+        <v>42.6539</v>
       </c>
       <c r="AY47" s="16">
         <v>0</v>
       </c>
       <c r="AZ47" s="16">
         <v>0</v>
       </c>
       <c r="BA47" s="16">
-        <v>8.3263999999999996</v>
+        <v>11.570399999999999</v>
       </c>
       <c r="BB47" s="16">
-        <v>6.9992799999999997</v>
+        <v>10.49137</v>
       </c>
     </row>
     <row r="48" spans="1:54" s="15" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A48" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B48" s="12" t="s">
         <v>113</v>
       </c>
       <c r="C48" s="13">
         <v>0</v>
       </c>
       <c r="D48" s="13">
         <v>0</v>
       </c>
       <c r="E48" s="13">
         <v>13.4</v>
       </c>
       <c r="F48" s="13">
         <v>14.818</v>
       </c>
       <c r="G48" s="13" t="s">
         <v>65</v>
       </c>
       <c r="H48" s="13" t="s">
@@ -8709,54 +8706,54 @@
       <c r="AS49" s="16">
         <v>4047.9690000000001</v>
       </c>
       <c r="AT49" s="16">
         <v>674.89410999999996</v>
       </c>
       <c r="AU49" s="16">
         <v>0</v>
       </c>
       <c r="AV49" s="16">
         <v>0</v>
       </c>
       <c r="AW49" s="16">
         <v>20.027000000000001</v>
       </c>
       <c r="AX49" s="16">
         <v>13.166410000000001</v>
       </c>
       <c r="AY49" s="16">
         <v>0</v>
       </c>
       <c r="AZ49" s="16">
         <v>0</v>
       </c>
       <c r="BA49" s="16">
-        <v>2922.65</v>
+        <v>3852.17</v>
       </c>
       <c r="BB49" s="16">
-        <v>577.12043000000006</v>
+        <v>797.16971999999998</v>
       </c>
     </row>
     <row r="50" spans="1:54" s="15" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A50" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B50" s="12" t="s">
         <v>115</v>
       </c>
       <c r="C50" s="13">
         <v>445.22399999999999</v>
       </c>
       <c r="D50" s="13">
         <v>136.446</v>
       </c>
       <c r="E50" s="13">
         <v>30</v>
       </c>
       <c r="F50" s="13">
         <v>19.762</v>
       </c>
       <c r="G50" s="13">
         <v>348.09199999999998</v>
       </c>
       <c r="H50" s="13">
@@ -9007,72 +9004,72 @@
       <c r="AI51" s="14">
         <v>41</v>
       </c>
       <c r="AJ51" s="14">
         <v>30.152000000000001</v>
       </c>
       <c r="AK51" s="14">
         <v>304.87184999999999</v>
       </c>
       <c r="AL51" s="14">
         <v>566.29082000000005</v>
       </c>
       <c r="AM51" s="16">
         <v>98.89</v>
       </c>
       <c r="AN51" s="16">
         <v>28.882709999999999</v>
       </c>
       <c r="AO51" s="16">
         <v>189.977</v>
       </c>
       <c r="AP51" s="16">
         <v>318.13887999999997</v>
       </c>
       <c r="AQ51" s="16">
-        <v>368.49</v>
+        <v>412.65</v>
       </c>
       <c r="AR51" s="16">
-        <v>179.85865000000001</v>
+        <v>198.08265</v>
       </c>
       <c r="AS51" s="16">
         <v>241.65887000000001</v>
       </c>
       <c r="AT51" s="16">
         <v>380.15607999999997</v>
       </c>
       <c r="AU51" s="16">
-        <v>280.67</v>
+        <v>412.65</v>
       </c>
       <c r="AV51" s="16">
-        <v>111.69893</v>
+        <v>198.08265</v>
       </c>
       <c r="AW51" s="16">
-        <v>121.10887</v>
+        <v>121.20887</v>
       </c>
       <c r="AX51" s="16">
-        <v>204.26408000000001</v>
+        <v>204.44908000000001</v>
       </c>
       <c r="AY51" s="16">
         <v>0</v>
       </c>
       <c r="AZ51" s="16">
         <v>0</v>
       </c>
       <c r="BA51" s="16">
         <v>60</v>
       </c>
       <c r="BB51" s="16">
         <v>84.3</v>
       </c>
     </row>
     <row r="52" spans="1:54" s="15" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A52" s="11" t="s">
         <v>44</v>
       </c>
       <c r="B52" s="12" t="s">
         <v>117</v>
       </c>
       <c r="C52" s="13">
         <v>4423.99</v>
       </c>
       <c r="D52" s="13">
@@ -9177,78 +9174,78 @@
       <c r="AK52" s="14">
         <v>14121.42648</v>
       </c>
       <c r="AL52" s="14">
         <v>2502.2425199999998</v>
       </c>
       <c r="AM52" s="16">
         <v>0</v>
       </c>
       <c r="AN52" s="16">
         <v>0</v>
       </c>
       <c r="AO52" s="16">
         <v>5294.64822</v>
       </c>
       <c r="AP52" s="16">
         <v>1047.60995</v>
       </c>
       <c r="AQ52" s="16">
         <v>0</v>
       </c>
       <c r="AR52" s="16">
         <v>0</v>
       </c>
       <c r="AS52" s="16">
-        <v>13201.76197</v>
+        <v>13771.40812</v>
       </c>
       <c r="AT52" s="16">
-        <v>2380.97579</v>
+        <v>2447.4326799999999</v>
       </c>
       <c r="AU52" s="16">
         <v>0</v>
       </c>
       <c r="AV52" s="16">
         <v>0</v>
       </c>
       <c r="AW52" s="16">
-        <v>2307.3953099999999</v>
+        <v>3552.93714</v>
       </c>
       <c r="AX52" s="16">
-        <v>478.38434999999998</v>
+        <v>625.41197999999997</v>
       </c>
       <c r="AY52" s="16">
         <v>0</v>
       </c>
       <c r="AZ52" s="16">
         <v>0</v>
       </c>
       <c r="BA52" s="16">
-        <v>11650.39084</v>
+        <v>12519.53189</v>
       </c>
       <c r="BB52" s="16">
-        <v>2512.5428499999998</v>
+        <v>2668.3655199999998</v>
       </c>
     </row>
     <row r="53" spans="1:54" s="15" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A53" s="11" t="s">
         <v>45</v>
       </c>
       <c r="B53" s="12" t="s">
         <v>118</v>
       </c>
       <c r="C53" s="13">
         <v>0</v>
       </c>
       <c r="D53" s="13">
         <v>0</v>
       </c>
       <c r="E53" s="13">
         <v>4.3</v>
       </c>
       <c r="F53" s="13">
         <v>6.08</v>
       </c>
       <c r="G53" s="13" t="s">
         <v>65</v>
       </c>
       <c r="H53" s="13" t="s">
@@ -9505,78 +9502,78 @@
       <c r="AK54" s="14">
         <v>3024.9250000000002</v>
       </c>
       <c r="AL54" s="14">
         <v>684.30672000000004</v>
       </c>
       <c r="AM54" s="16">
         <v>4924.7489999999998</v>
       </c>
       <c r="AN54" s="16">
         <v>8445.6417999999994</v>
       </c>
       <c r="AO54" s="16">
         <v>684.44920000000002</v>
       </c>
       <c r="AP54" s="16">
         <v>218.22761</v>
       </c>
       <c r="AQ54" s="16">
         <v>9591.3680000000004</v>
       </c>
       <c r="AR54" s="16">
         <v>10781.876630000001</v>
       </c>
       <c r="AS54" s="16">
-        <v>180.73088000000001</v>
+        <v>182.53988000000001</v>
       </c>
       <c r="AT54" s="16">
-        <v>968.17267000000004</v>
+        <v>969.40718000000004</v>
       </c>
       <c r="AU54" s="16">
-        <v>3276.8580000000002</v>
+        <v>4742.0079999999998</v>
       </c>
       <c r="AV54" s="16">
-        <v>7678.4466499999999</v>
+        <v>8516.6218200000003</v>
       </c>
       <c r="AW54" s="16">
-        <v>71.707239999999999</v>
+        <v>92.719639999999998</v>
       </c>
       <c r="AX54" s="16">
-        <v>68.204260000000005</v>
+        <v>83.669409999999999</v>
       </c>
       <c r="AY54" s="16">
-        <v>2332.9380000000001</v>
+        <v>3597.6379999999999</v>
       </c>
       <c r="AZ54" s="16">
-        <v>914.66791999999998</v>
+        <v>1433.61734</v>
       </c>
       <c r="BA54" s="16">
-        <v>194.80511999999999</v>
+        <v>196.31012000000001</v>
       </c>
       <c r="BB54" s="16">
-        <v>3358.5327000000002</v>
+        <v>3360.0887899999998</v>
       </c>
     </row>
     <row r="55" spans="1:54" s="15" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A55" s="11" t="s">
         <v>47</v>
       </c>
       <c r="B55" s="12" t="s">
         <v>120</v>
       </c>
       <c r="C55" s="13">
         <v>1402.46</v>
       </c>
       <c r="D55" s="13">
         <v>458.04241000000002</v>
       </c>
       <c r="E55" s="13">
         <v>11.78851</v>
       </c>
       <c r="F55" s="13">
         <v>17.83239</v>
       </c>
       <c r="G55" s="13">
         <v>502.93599999999998</v>
       </c>
       <c r="H55" s="13">
@@ -9663,84 +9660,84 @@
       <c r="AI55" s="14">
         <v>359.99599999999998</v>
       </c>
       <c r="AJ55" s="14">
         <v>148.976</v>
       </c>
       <c r="AK55" s="14">
         <v>13290.73783</v>
       </c>
       <c r="AL55" s="14">
         <v>1420.6780799999999</v>
       </c>
       <c r="AM55" s="16">
         <v>226.9</v>
       </c>
       <c r="AN55" s="16">
         <v>163.79057</v>
       </c>
       <c r="AO55" s="16">
         <v>558.87757999999997</v>
       </c>
       <c r="AP55" s="16">
         <v>128.3922</v>
       </c>
       <c r="AQ55" s="16">
-        <v>393.70499999999998</v>
+        <v>986.22500000000002</v>
       </c>
       <c r="AR55" s="16">
-        <v>155.7021</v>
+        <v>416.8501</v>
       </c>
       <c r="AS55" s="16">
         <v>98.597059999999999</v>
       </c>
       <c r="AT55" s="16">
         <v>68.923959999999994</v>
       </c>
       <c r="AU55" s="16">
-        <v>269.70499999999998</v>
+        <v>536.755</v>
       </c>
       <c r="AV55" s="16">
-        <v>112.94611</v>
+        <v>231.51711</v>
       </c>
       <c r="AW55" s="16">
-        <v>92.30986</v>
+        <v>92.800399999999996</v>
       </c>
       <c r="AX55" s="16">
-        <v>46.025660000000002</v>
+        <v>48.680540000000001</v>
       </c>
       <c r="AY55" s="16">
         <v>0</v>
       </c>
       <c r="AZ55" s="16">
         <v>0</v>
       </c>
       <c r="BA55" s="16">
-        <v>65.99391</v>
+        <v>67.725629999999995</v>
       </c>
       <c r="BB55" s="16">
-        <v>53.155090000000001</v>
+        <v>58.662970000000001</v>
       </c>
     </row>
     <row r="56" spans="1:54" s="15" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A56" s="11" t="s">
         <v>48</v>
       </c>
       <c r="B56" s="12" t="s">
         <v>121</v>
       </c>
       <c r="C56" s="13">
         <v>0</v>
       </c>
       <c r="D56" s="13">
         <v>0</v>
       </c>
       <c r="E56" s="13">
         <v>142.87119999999999</v>
       </c>
       <c r="F56" s="13">
         <v>159.87870000000001</v>
       </c>
       <c r="G56" s="13">
         <v>10</v>
       </c>
       <c r="H56" s="13">
@@ -9827,84 +9824,84 @@
       <c r="AI56" s="14">
         <v>3.09</v>
       </c>
       <c r="AJ56" s="14">
         <v>15.295999999999999</v>
       </c>
       <c r="AK56" s="14">
         <v>344.79435999999998</v>
       </c>
       <c r="AL56" s="14">
         <v>513.74986999999999</v>
       </c>
       <c r="AM56" s="16">
         <v>2.79</v>
       </c>
       <c r="AN56" s="16">
         <v>12.926</v>
       </c>
       <c r="AO56" s="16">
         <v>760.04142000000002</v>
       </c>
       <c r="AP56" s="16">
         <v>590.45250999999996</v>
       </c>
       <c r="AQ56" s="16">
-        <v>180</v>
+        <v>189</v>
       </c>
       <c r="AR56" s="16">
-        <v>149.44892999999999</v>
+        <v>163.33093</v>
       </c>
       <c r="AS56" s="16">
         <v>49.500109999999999</v>
       </c>
       <c r="AT56" s="16">
         <v>344.04593999999997</v>
       </c>
       <c r="AU56" s="16">
         <v>0</v>
       </c>
       <c r="AV56" s="16">
         <v>0</v>
       </c>
       <c r="AW56" s="16">
-        <v>22.81325</v>
+        <v>23.688649999999999</v>
       </c>
       <c r="AX56" s="16">
-        <v>122.71234</v>
+        <v>131.11041</v>
       </c>
       <c r="AY56" s="16">
         <v>0</v>
       </c>
       <c r="AZ56" s="16">
         <v>0</v>
       </c>
       <c r="BA56" s="16">
-        <v>55.35013</v>
+        <v>55.895299999999999</v>
       </c>
       <c r="BB56" s="16">
-        <v>124.59971</v>
+        <v>141.04060000000001</v>
       </c>
     </row>
     <row r="57" spans="1:54" s="15" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A57" s="11" t="s">
         <v>49</v>
       </c>
       <c r="B57" s="12" t="s">
         <v>122</v>
       </c>
       <c r="C57" s="13">
         <v>0</v>
       </c>
       <c r="D57" s="13">
         <v>0</v>
       </c>
       <c r="E57" s="13">
         <v>0.72</v>
       </c>
       <c r="F57" s="13">
         <v>7.5220000000000002</v>
       </c>
       <c r="G57" s="13">
         <v>0</v>
       </c>
       <c r="H57" s="13">
@@ -10002,61 +9999,61 @@
       </c>
       <c r="AM57" s="16">
         <v>0</v>
       </c>
       <c r="AN57" s="16">
         <v>0</v>
       </c>
       <c r="AO57" s="16">
         <v>1.9350000000000001</v>
       </c>
       <c r="AP57" s="16">
         <v>37.994860000000003</v>
       </c>
       <c r="AQ57" s="16">
         <v>0</v>
       </c>
       <c r="AR57" s="16">
         <v>0</v>
       </c>
       <c r="AS57" s="16">
         <v>2.5550000000000002</v>
       </c>
       <c r="AT57" s="16">
         <v>87.596999999999994</v>
       </c>
-      <c r="AU57" s="16" t="s">
-[...9 lines deleted...]
-        <v>65</v>
+      <c r="AU57" s="16">
+        <v>0</v>
+      </c>
+      <c r="AV57" s="16">
+        <v>0</v>
+      </c>
+      <c r="AW57" s="16">
+        <v>0.8</v>
+      </c>
+      <c r="AX57" s="16">
+        <v>18.170999999999999</v>
       </c>
       <c r="AY57" s="16">
         <v>0</v>
       </c>
       <c r="AZ57" s="16">
         <v>0</v>
       </c>
       <c r="BA57" s="16">
         <v>1.00017</v>
       </c>
       <c r="BB57" s="16">
         <v>20.826799999999999</v>
       </c>
     </row>
     <row r="58" spans="1:54" s="15" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A58" s="11" t="s">
         <v>50</v>
       </c>
       <c r="B58" s="12" t="s">
         <v>123</v>
       </c>
       <c r="C58" s="13">
         <v>0</v>
       </c>
       <c r="D58" s="13">
@@ -10161,78 +10158,78 @@
       <c r="AK58" s="14">
         <v>0.17211000000000001</v>
       </c>
       <c r="AL58" s="14">
         <v>1.5391300000000001</v>
       </c>
       <c r="AM58" s="16">
         <v>0</v>
       </c>
       <c r="AN58" s="16">
         <v>0</v>
       </c>
       <c r="AO58" s="16">
         <v>0.14552999999999999</v>
       </c>
       <c r="AP58" s="16">
         <v>1.5563100000000001</v>
       </c>
       <c r="AQ58" s="16">
         <v>0</v>
       </c>
       <c r="AR58" s="16">
         <v>0</v>
       </c>
       <c r="AS58" s="16">
-        <v>46.36835</v>
+        <v>66.168350000000004</v>
       </c>
       <c r="AT58" s="16">
         <v>38.969900000000003</v>
       </c>
       <c r="AU58" s="16">
         <v>0</v>
       </c>
       <c r="AV58" s="16">
         <v>0</v>
       </c>
       <c r="AW58" s="16">
-        <v>7.7729999999999994E-2</v>
+        <v>8.2320000000000004E-2</v>
       </c>
       <c r="AX58" s="16">
-        <v>0.89002000000000003</v>
+        <v>0.97850999999999999</v>
       </c>
       <c r="AY58" s="16">
         <v>0</v>
       </c>
       <c r="AZ58" s="16">
         <v>0</v>
       </c>
       <c r="BA58" s="16">
-        <v>7.1340000000000001E-2</v>
+        <v>7.3090000000000002E-2</v>
       </c>
       <c r="BB58" s="16">
-        <v>0.87492000000000003</v>
+        <v>0.89400000000000002</v>
       </c>
     </row>
     <row r="59" spans="1:54" s="15" customFormat="1" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A59" s="11" t="s">
         <v>51</v>
       </c>
       <c r="B59" s="12" t="s">
         <v>124</v>
       </c>
       <c r="C59" s="13">
         <v>66.906999999999996</v>
       </c>
       <c r="D59" s="13">
         <v>27.594999999999999</v>
       </c>
       <c r="E59" s="13">
         <v>2.4218999999999999</v>
       </c>
       <c r="F59" s="13">
         <v>10.33928</v>
       </c>
       <c r="G59" s="13">
         <v>0</v>
       </c>
       <c r="H59" s="13">
@@ -10337,66 +10334,66 @@
       <c r="AO59" s="16">
         <v>3.1960999999999999</v>
       </c>
       <c r="AP59" s="16">
         <v>18.09477</v>
       </c>
       <c r="AQ59" s="16">
         <v>0</v>
       </c>
       <c r="AR59" s="16">
         <v>0</v>
       </c>
       <c r="AS59" s="16">
         <v>1.6580299999999999</v>
       </c>
       <c r="AT59" s="16">
         <v>9.6954899999999995</v>
       </c>
       <c r="AU59" s="16">
         <v>0</v>
       </c>
       <c r="AV59" s="16">
         <v>0</v>
       </c>
       <c r="AW59" s="16">
-        <v>0.89629999999999999</v>
+        <v>0.95789999999999997</v>
       </c>
       <c r="AX59" s="16">
-        <v>4.1687000000000003</v>
+        <v>5.0364399999999998</v>
       </c>
       <c r="AY59" s="16">
         <v>0</v>
       </c>
       <c r="AZ59" s="16">
         <v>0</v>
       </c>
       <c r="BA59" s="16">
-        <v>42.161239999999999</v>
+        <v>44.845239999999997</v>
       </c>
       <c r="BB59" s="16">
-        <v>51.688429999999997</v>
+        <v>74.740229999999997</v>
       </c>
     </row>
     <row r="60" spans="1:54" s="15" customFormat="1" ht="51" x14ac:dyDescent="0.2">
       <c r="A60" s="11" t="s">
         <v>52</v>
       </c>
       <c r="B60" s="12" t="s">
         <v>125</v>
       </c>
       <c r="C60" s="13">
         <v>0</v>
       </c>
       <c r="D60" s="13">
         <v>0</v>
       </c>
       <c r="E60" s="13">
         <v>1.2999999999999999E-3</v>
       </c>
       <c r="F60" s="13">
         <v>3.619E-2</v>
       </c>
       <c r="G60" s="13">
         <v>0</v>
       </c>
       <c r="H60" s="13">
@@ -10647,66 +10644,66 @@
       <c r="AI61" s="14" t="s">
         <v>65</v>
       </c>
       <c r="AJ61" s="14" t="s">
         <v>65</v>
       </c>
       <c r="AK61" s="14" t="s">
         <v>65</v>
       </c>
       <c r="AL61" s="14" t="s">
         <v>65</v>
       </c>
       <c r="AM61" s="16" t="s">
         <v>65</v>
       </c>
       <c r="AN61" s="16" t="s">
         <v>65</v>
       </c>
       <c r="AO61" s="16" t="s">
         <v>65</v>
       </c>
       <c r="AP61" s="16" t="s">
         <v>65</v>
       </c>
       <c r="AQ61" s="16">
-        <v>21.00076</v>
+        <v>21.76</v>
       </c>
       <c r="AR61" s="16">
-        <v>1.29664</v>
+        <v>34.344099999999997</v>
       </c>
       <c r="AS61" s="16">
         <v>0</v>
       </c>
       <c r="AT61" s="16">
         <v>0</v>
       </c>
       <c r="AU61" s="16">
-        <v>21.00076</v>
+        <v>21.76</v>
       </c>
       <c r="AV61" s="16">
-        <v>1.29664</v>
+        <v>34.344099999999997</v>
       </c>
       <c r="AW61" s="16">
         <v>0</v>
       </c>
       <c r="AX61" s="16">
         <v>0</v>
       </c>
       <c r="AY61" s="16" t="s">
         <v>65</v>
       </c>
       <c r="AZ61" s="16" t="s">
         <v>65</v>
       </c>
       <c r="BA61" s="16" t="s">
         <v>65</v>
       </c>
       <c r="BB61" s="16" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="62" spans="1:54" s="15" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A62" s="11" t="s">
         <v>54</v>
       </c>
       <c r="B62" s="12" t="s">
@@ -10829,54 +10826,54 @@
       <c r="AO62" s="16">
         <v>0.4</v>
       </c>
       <c r="AP62" s="16">
         <v>2.7279300000000002</v>
       </c>
       <c r="AQ62" s="16">
         <v>0</v>
       </c>
       <c r="AR62" s="16">
         <v>0</v>
       </c>
       <c r="AS62" s="16">
         <v>0.74163000000000001</v>
       </c>
       <c r="AT62" s="16">
         <v>3.5433599999999998</v>
       </c>
       <c r="AU62" s="16">
         <v>0</v>
       </c>
       <c r="AV62" s="16">
         <v>0</v>
       </c>
       <c r="AW62" s="16">
-        <v>0.4</v>
+        <v>0.52668999999999999</v>
       </c>
       <c r="AX62" s="16">
-        <v>2.1166999999999998</v>
+        <v>2.64629</v>
       </c>
       <c r="AY62" s="16">
         <v>0</v>
       </c>
       <c r="AZ62" s="16">
         <v>0</v>
       </c>
       <c r="BA62" s="16">
         <v>0.14954999999999999</v>
       </c>
       <c r="BB62" s="16">
         <v>1.11605</v>
       </c>
     </row>
     <row r="63" spans="1:54" s="15" customFormat="1" ht="51" x14ac:dyDescent="0.2">
       <c r="A63" s="11" t="s">
         <v>55</v>
       </c>
       <c r="B63" s="12" t="s">
         <v>128</v>
       </c>
       <c r="C63" s="13">
         <v>0</v>
       </c>
       <c r="D63" s="13">
@@ -10993,66 +10990,66 @@
       <c r="AO63" s="16">
         <v>2.5952799999999998</v>
       </c>
       <c r="AP63" s="16">
         <v>30.178550000000001</v>
       </c>
       <c r="AQ63" s="16">
         <v>0</v>
       </c>
       <c r="AR63" s="16">
         <v>0</v>
       </c>
       <c r="AS63" s="16">
         <v>2.55572</v>
       </c>
       <c r="AT63" s="16">
         <v>23.72411</v>
       </c>
       <c r="AU63" s="16">
         <v>0</v>
       </c>
       <c r="AV63" s="16">
         <v>0</v>
       </c>
       <c r="AW63" s="16">
-        <v>1.86792</v>
+        <v>1.88242</v>
       </c>
       <c r="AX63" s="16">
-        <v>11.47841</v>
+        <v>11.72358</v>
       </c>
       <c r="AY63" s="16">
         <v>0</v>
       </c>
       <c r="AZ63" s="16">
         <v>0</v>
       </c>
       <c r="BA63" s="16">
-        <v>0.85875999999999997</v>
+        <v>0.89061999999999997</v>
       </c>
       <c r="BB63" s="16">
-        <v>26.23197</v>
+        <v>26.956479999999999</v>
       </c>
     </row>
     <row r="64" spans="1:54" s="15" customFormat="1" ht="51" x14ac:dyDescent="0.2">
       <c r="A64" s="11" t="s">
         <v>56</v>
       </c>
       <c r="B64" s="12" t="s">
         <v>129</v>
       </c>
       <c r="C64" s="13" t="s">
         <v>65</v>
       </c>
       <c r="D64" s="13" t="s">
         <v>65</v>
       </c>
       <c r="E64" s="13" t="s">
         <v>65</v>
       </c>
       <c r="F64" s="13" t="s">
         <v>65</v>
       </c>
       <c r="G64" s="13" t="s">
         <v>65</v>
       </c>
       <c r="H64" s="13" t="s">
@@ -11303,84 +11300,84 @@
       <c r="AI65" s="14">
         <v>0</v>
       </c>
       <c r="AJ65" s="14">
         <v>0</v>
       </c>
       <c r="AK65" s="14">
         <v>5.8506799999999997</v>
       </c>
       <c r="AL65" s="14">
         <v>25.917020000000001</v>
       </c>
       <c r="AM65" s="16">
         <v>0.41799999999999998</v>
       </c>
       <c r="AN65" s="16">
         <v>4.1829999999999998</v>
       </c>
       <c r="AO65" s="16">
         <v>5.0985800000000001</v>
       </c>
       <c r="AP65" s="16">
         <v>9.3146599999999999</v>
       </c>
       <c r="AQ65" s="16">
-        <v>0</v>
+        <v>20.399999999999999</v>
       </c>
       <c r="AR65" s="16">
-        <v>0</v>
+        <v>25.80931</v>
       </c>
       <c r="AS65" s="16">
-        <v>6.5987999999999998</v>
+        <v>9.5888000000000009</v>
       </c>
       <c r="AT65" s="16">
-        <v>5.5155599999999998</v>
+        <v>6.71556</v>
       </c>
       <c r="AU65" s="16">
         <v>0</v>
       </c>
       <c r="AV65" s="16">
         <v>0</v>
       </c>
       <c r="AW65" s="16">
-        <v>5.2054400000000003</v>
+        <v>6.01844</v>
       </c>
       <c r="AX65" s="16">
-        <v>3.3630900000000001</v>
+        <v>4.3380900000000002</v>
       </c>
       <c r="AY65" s="16">
         <v>0</v>
       </c>
       <c r="AZ65" s="16">
         <v>0</v>
       </c>
       <c r="BA65" s="16">
-        <v>1.3988799999999999</v>
+        <v>1.39913</v>
       </c>
       <c r="BB65" s="16">
-        <v>4.9330100000000003</v>
+        <v>4.94299</v>
       </c>
     </row>
     <row r="66" spans="1:54" s="15" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A66" s="11" t="s">
         <v>58</v>
       </c>
       <c r="B66" s="12" t="s">
         <v>131</v>
       </c>
       <c r="C66" s="13">
         <v>0</v>
       </c>
       <c r="D66" s="13">
         <v>0</v>
       </c>
       <c r="E66" s="13">
         <v>0.2</v>
       </c>
       <c r="F66" s="13">
         <v>0.30095</v>
       </c>
       <c r="G66" s="13" t="s">
         <v>65</v>
       </c>
       <c r="H66" s="13" t="s">
@@ -11813,54 +11810,54 @@
       <c r="AO68" s="16">
         <v>0.35</v>
       </c>
       <c r="AP68" s="16">
         <v>0.93700000000000006</v>
       </c>
       <c r="AQ68" s="16">
         <v>0</v>
       </c>
       <c r="AR68" s="16">
         <v>0</v>
       </c>
       <c r="AS68" s="16">
         <v>0.40799999999999997</v>
       </c>
       <c r="AT68" s="16">
         <v>0.84099999999999997</v>
       </c>
       <c r="AU68" s="16">
         <v>0</v>
       </c>
       <c r="AV68" s="16">
         <v>0</v>
       </c>
       <c r="AW68" s="16">
-        <v>0.04</v>
+        <v>0.24</v>
       </c>
       <c r="AX68" s="16">
-        <v>0.33900000000000002</v>
+        <v>0.56200000000000006</v>
       </c>
       <c r="AY68" s="16">
         <v>0</v>
       </c>
       <c r="AZ68" s="16">
         <v>0</v>
       </c>
       <c r="BA68" s="16">
         <v>0.03</v>
       </c>
       <c r="BB68" s="16">
         <v>0.13200000000000001</v>
       </c>
     </row>
     <row r="69" spans="1:54" s="15" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A69" s="11" t="s">
         <v>61</v>
       </c>
       <c r="B69" s="12" t="s">
         <v>134</v>
       </c>
       <c r="C69" s="13">
         <v>0</v>
       </c>
       <c r="D69" s="13">
@@ -11971,72 +11968,72 @@
       <c r="AM69" s="16">
         <v>47.78</v>
       </c>
       <c r="AN69" s="16">
         <v>29.522310000000001</v>
       </c>
       <c r="AO69" s="16">
         <v>0.58172000000000001</v>
       </c>
       <c r="AP69" s="16">
         <v>7.51241</v>
       </c>
       <c r="AQ69" s="16">
         <v>54.622999999999998</v>
       </c>
       <c r="AR69" s="16">
         <v>46.670900000000003</v>
       </c>
       <c r="AS69" s="16">
         <v>115.74447000000001</v>
       </c>
       <c r="AT69" s="16">
         <v>49.921790000000001</v>
       </c>
       <c r="AU69" s="16">
-        <v>12.449</v>
+        <v>27.138999999999999</v>
       </c>
       <c r="AV69" s="16">
-        <v>7.8925799999999997</v>
+        <v>21.6294</v>
       </c>
       <c r="AW69" s="16">
         <v>83.144850000000005</v>
       </c>
       <c r="AX69" s="16">
         <v>46.905430000000003</v>
       </c>
       <c r="AY69" s="16">
         <v>0</v>
       </c>
       <c r="AZ69" s="16">
         <v>0</v>
       </c>
       <c r="BA69" s="16">
-        <v>19.792739999999998</v>
+        <v>19.79364</v>
       </c>
       <c r="BB69" s="16">
-        <v>1.80446</v>
+        <v>1.8221000000000001</v>
       </c>
     </row>
     <row r="70" spans="1:54" s="15" customFormat="1" ht="51" x14ac:dyDescent="0.2">
       <c r="A70" s="11" t="s">
         <v>62</v>
       </c>
       <c r="B70" s="12" t="s">
         <v>135</v>
       </c>
       <c r="C70" s="13" t="s">
         <v>65</v>
       </c>
       <c r="D70" s="13" t="s">
         <v>65</v>
       </c>
       <c r="E70" s="13" t="s">
         <v>65</v>
       </c>
       <c r="F70" s="13" t="s">
         <v>65</v>
       </c>
       <c r="G70" s="13" t="s">
         <v>65</v>
       </c>
       <c r="H70" s="13" t="s">
@@ -12305,54 +12302,54 @@
       <c r="AO71" s="16">
         <v>0.247</v>
       </c>
       <c r="AP71" s="16">
         <v>1.2345600000000001</v>
       </c>
       <c r="AQ71" s="16">
         <v>0</v>
       </c>
       <c r="AR71" s="16">
         <v>0</v>
       </c>
       <c r="AS71" s="16">
         <v>0.44400000000000001</v>
       </c>
       <c r="AT71" s="16">
         <v>1.28775</v>
       </c>
       <c r="AU71" s="16">
         <v>0</v>
       </c>
       <c r="AV71" s="16">
         <v>0</v>
       </c>
       <c r="AW71" s="16">
-        <v>0.28299999999999997</v>
+        <v>0.38700000000000001</v>
       </c>
       <c r="AX71" s="16">
-        <v>0.85189999999999999</v>
+        <v>1.13775</v>
       </c>
       <c r="AY71" s="16" t="s">
         <v>65</v>
       </c>
       <c r="AZ71" s="16" t="s">
         <v>65</v>
       </c>
       <c r="BA71" s="16" t="s">
         <v>65</v>
       </c>
       <c r="BB71" s="16" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="72" spans="1:54" s="15" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A72" s="17" t="s">
         <v>64</v>
       </c>
       <c r="B72" s="12" t="s">
         <v>137</v>
       </c>
       <c r="C72" s="18" t="s">
         <v>65</v>
       </c>
       <c r="D72" s="18" t="s">
@@ -12505,101 +12502,101 @@
       <c r="BA72" s="19" t="s">
         <v>65</v>
       </c>
       <c r="BB72" s="19" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="73" spans="1:54" s="11" customFormat="1" ht="3" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A73" s="20"/>
       <c r="B73" s="20"/>
       <c r="C73" s="21"/>
       <c r="D73" s="21"/>
       <c r="E73" s="21"/>
       <c r="F73" s="21"/>
       <c r="G73" s="21"/>
       <c r="H73" s="21"/>
       <c r="I73" s="21"/>
       <c r="J73" s="21"/>
       <c r="K73" s="21"/>
       <c r="L73" s="21"/>
       <c r="M73" s="21"/>
       <c r="N73" s="21"/>
       <c r="O73" s="21"/>
     </row>
     <row r="74" spans="1:54" s="11" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A74" s="30" t="s">
+      <c r="A74" s="32" t="s">
         <v>138</v>
       </c>
-      <c r="B74" s="30"/>
+      <c r="B74" s="32"/>
     </row>
   </sheetData>
   <mergeCells count="44">
-    <mergeCell ref="G4:J4"/>
-[...20 lines deleted...]
-    <mergeCell ref="K4:N4"/>
+    <mergeCell ref="G5:H5"/>
+    <mergeCell ref="I5:J5"/>
+    <mergeCell ref="AE5:AF5"/>
+    <mergeCell ref="O5:P5"/>
+    <mergeCell ref="Q5:R5"/>
+    <mergeCell ref="AA5:AB5"/>
+    <mergeCell ref="S5:T5"/>
+    <mergeCell ref="U5:V5"/>
+    <mergeCell ref="W5:X5"/>
     <mergeCell ref="AC5:AD5"/>
     <mergeCell ref="M5:N5"/>
     <mergeCell ref="Y5:Z5"/>
     <mergeCell ref="AU4:AX4"/>
     <mergeCell ref="AU5:AV5"/>
     <mergeCell ref="AW5:AX5"/>
     <mergeCell ref="AI4:AL4"/>
     <mergeCell ref="AI5:AJ5"/>
     <mergeCell ref="AO5:AP5"/>
     <mergeCell ref="AQ4:AT4"/>
     <mergeCell ref="AQ5:AR5"/>
     <mergeCell ref="AS5:AT5"/>
-    <mergeCell ref="G5:H5"/>
-[...3 lines deleted...]
-    <mergeCell ref="Q5:R5"/>
+    <mergeCell ref="AK5:AL5"/>
+    <mergeCell ref="A74:B74"/>
+    <mergeCell ref="A4:A6"/>
+    <mergeCell ref="C5:D5"/>
+    <mergeCell ref="E5:F5"/>
+    <mergeCell ref="B4:B6"/>
+    <mergeCell ref="C4:F4"/>
+    <mergeCell ref="A2:BB2"/>
+    <mergeCell ref="A1:BB1"/>
+    <mergeCell ref="AY4:BB4"/>
+    <mergeCell ref="AY5:AZ5"/>
+    <mergeCell ref="BA5:BB5"/>
+    <mergeCell ref="AM4:AP4"/>
+    <mergeCell ref="AM5:AN5"/>
+    <mergeCell ref="K5:L5"/>
+    <mergeCell ref="S4:V4"/>
+    <mergeCell ref="W4:Z4"/>
+    <mergeCell ref="AA4:AD4"/>
+    <mergeCell ref="AE4:AH4"/>
+    <mergeCell ref="K4:N4"/>
     <mergeCell ref="AG5:AH5"/>
-    <mergeCell ref="AA5:AB5"/>
-[...2 lines deleted...]
-    <mergeCell ref="W5:X5"/>
+    <mergeCell ref="G4:J4"/>
+    <mergeCell ref="O4:R4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>2015-2026</vt:lpstr>
     </vt:vector>