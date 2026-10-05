--- v1 (2026-09-14)
+++ v2 (2026-10-05)
@@ -1,87 +1,91 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="32760" yWindow="32760" windowWidth="25440" windowHeight="12165" tabRatio="901"/>
   </bookViews>
   <sheets>
-    <sheet name="2015-2026" sheetId="10" r:id="rId1"/>
+    <sheet name="Metadata" sheetId="12" r:id="rId1"/>
+    <sheet name="Conventions" sheetId="11" r:id="rId2"/>
+    <sheet name="2015-2026" sheetId="10" r:id="rId3"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="AQ7" i="10" l="1"/>
   <c r="AR7" i="10"/>
   <c r="AS7" i="10"/>
   <c r="AT7" i="10"/>
   <c r="BB7" i="10"/>
   <c r="BA7" i="10"/>
   <c r="AZ7" i="10"/>
   <c r="AY7" i="10"/>
   <c r="AP7" i="10"/>
   <c r="AO7" i="10"/>
   <c r="AN7" i="10"/>
   <c r="AM7" i="10"/>
   <c r="AL7" i="10"/>
   <c r="AK7" i="10"/>
   <c r="AJ7" i="10"/>
   <c r="AI7" i="10"/>
   <c r="AU7" i="10"/>
   <c r="AV7" i="10"/>
   <c r="AW7" i="10"/>
   <c r="AX7" i="10"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="760" uniqueCount="143">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="793" uniqueCount="186">
   <si>
     <t>0601</t>
   </si>
   <si>
     <t>0602</t>
   </si>
   <si>
     <t>0603</t>
   </si>
   <si>
     <t>0604</t>
   </si>
   <si>
     <t>0701</t>
   </si>
   <si>
     <t>0702</t>
   </si>
   <si>
     <t>0703</t>
   </si>
   <si>
     <t>0704</t>
   </si>
   <si>
@@ -462,64 +466,215 @@
   <si>
     <t>Tobacco raw materials; tobacco waste</t>
   </si>
   <si>
     <t>Raw flax or flax processed but not spun; tow and waste of flax (including spinning waste and garnetted stock)</t>
   </si>
   <si>
     <t>Hemp (cannabis sativa l.), raw or processed but not spun; tow and hemp waste (including spinning waste and garnetted stock)</t>
   </si>
   <si>
     <t>Jute and other textile bast fibers (other than flax, hemp and ramie), raw or processed but not spun; tow and waste of these fibers (including spinning waste and garnetted stock)</t>
   </si>
   <si>
     <t>Coconut, abaca, ramie and other vegetable textile fibers</t>
   </si>
   <si>
     <t>*Preliminary data.</t>
   </si>
   <si>
     <t>thousand US dollars</t>
   </si>
   <si>
     <t>tons</t>
   </si>
   <si>
-    <t>January-June 2025</t>
-[...2 lines deleted...]
-    <t>January-June 2026*</t>
+    <t>January-July 2025</t>
+  </si>
+  <si>
+    <t>January-July 2026*</t>
+  </si>
+  <si>
+    <t xml:space="preserve">                       </t>
+  </si>
+  <si>
+    <t>Conventional designations:</t>
+  </si>
+  <si>
+    <t>«-» - no case</t>
+  </si>
+  <si>
+    <t>«0.0» - insignificant value</t>
+  </si>
+  <si>
+    <t>«X» - data is confidential</t>
+  </si>
+  <si>
+    <t>«...» - no data available</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
+  </si>
+  <si>
+    <t>© Agency for Strategic planning and reforms of the Republic of Kazakhstan Bureau of National statistics</t>
+  </si>
+  <si>
+    <t>Code of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>312101, 312103</t>
+  </si>
+  <si>
+    <t>Name of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Unit of Measurement</t>
+  </si>
+  <si>
+    <t>thousand US dollars, tons</t>
+  </si>
+  <si>
+    <r>
+      <t>Abbreviated Title of the Statistical Indicator</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Arial Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>History of the Indicator</t>
+  </si>
+  <si>
+    <t>Since 2015</t>
+  </si>
+  <si>
+    <t>Definition of the Indicator</t>
+  </si>
+  <si>
+    <t>Data Processing Method</t>
+  </si>
+  <si>
+    <t>Estimated</t>
+  </si>
+  <si>
+    <t>Methodology for Calculation</t>
+  </si>
+  <si>
+    <t>Methodology for maintaining statistics of mutual trade in goods of the member states of the Eurasian Economic Union Approved By the decision of the Board of the Eurasian Economic Commission dated December 25, 2018 210</t>
+  </si>
+  <si>
+    <t>Source of the Indicator</t>
+  </si>
+  <si>
+    <t>Form 1-TS "Report on Mutual Trade in Goods with the Member States of the Eurasian Economic Union" (monthly).</t>
+  </si>
+  <si>
+    <r>
+      <t>Notes</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Arial Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>Classifications</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/classifiers/statistical/25796/</t>
+  </si>
+  <si>
+    <t>Methodological Explanations:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/methodology/25840/</t>
+  </si>
+  <si>
+    <t>Related Publications:</t>
+  </si>
+  <si>
+    <t>Useful Links:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/2972493?keyword=</t>
+  </si>
+  <si>
+    <t>Date of Last Update:</t>
+  </si>
+  <si>
+    <t>Date of Next Update:</t>
+  </si>
+  <si>
+    <t>Responsible Structural Division</t>
+  </si>
+  <si>
+    <t>Division of trade statistics</t>
+  </si>
+  <si>
+    <t>Responsible Officer</t>
+  </si>
+  <si>
+    <t>Irina Demidenko</t>
+  </si>
+  <si>
+    <t>Telephone Number:</t>
+  </si>
+  <si>
+    <t>+7 714 2 536363</t>
+  </si>
+  <si>
+    <t>E-mail:</t>
+  </si>
+  <si>
+    <t>i.demidenko@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/region/kostanay/dynamic-tables/28255/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/industries/economy/foreign-market/dynamic-tables/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="14" x14ac:knownFonts="1">
+  <fonts count="24">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
@@ -566,60 +721,127 @@
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="10">
+  <borders count="12">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
@@ -684,164 +906,261 @@
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="4">
+  <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="37">
+  <cellXfs count="61">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="4" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="5" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="15" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="2" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="2" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="2" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="2" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="2" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="4">
+  <cellStyles count="8">
+    <cellStyle name="Гиперссылка" xfId="7" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 11 20" xfId="4"/>
     <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2 8" xfId="5"/>
     <cellStyle name="Обычный 3" xfId="2"/>
+    <cellStyle name="Обычный 4" xfId="6"/>
     <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1086,449 +1405,724 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/509677/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/505830/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.ermagambetova@aspire.gov.kz" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A2:B22"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="C1" sqref="C1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="44.7109375" customWidth="1"/>
+    <col min="2" max="2" width="82" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A2" s="29" t="s">
+        <v>151</v>
+      </c>
+      <c r="B2" s="30" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A3" s="29" t="s">
+        <v>153</v>
+      </c>
+      <c r="B3" s="31" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A4" s="29" t="s">
+        <v>154</v>
+      </c>
+      <c r="B4" s="32" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A5" s="29" t="s">
+        <v>156</v>
+      </c>
+      <c r="B5" s="31" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A6" s="29" t="s">
+        <v>157</v>
+      </c>
+      <c r="B6" s="31" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A7" s="33" t="s">
+        <v>159</v>
+      </c>
+      <c r="B7" s="34"/>
+    </row>
+    <row r="8" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A8" s="33" t="s">
+        <v>160</v>
+      </c>
+      <c r="B8" s="34" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="38.25">
+      <c r="A9" s="33" t="s">
+        <v>162</v>
+      </c>
+      <c r="B9" s="35" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="25.5">
+      <c r="A10" s="33" t="s">
+        <v>164</v>
+      </c>
+      <c r="B10" s="35" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A11" s="33" t="s">
+        <v>166</v>
+      </c>
+      <c r="B11" s="36"/>
+    </row>
+    <row r="12" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A12" s="33" t="s">
+        <v>167</v>
+      </c>
+      <c r="B12" s="42" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A13" s="33" t="s">
+        <v>169</v>
+      </c>
+      <c r="B13" s="43" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A14" s="46" t="s">
+        <v>171</v>
+      </c>
+      <c r="B14" s="41" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A15" s="47"/>
+      <c r="B15" s="41" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A16" s="33" t="s">
+        <v>172</v>
+      </c>
+      <c r="B16" s="44" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A17" s="33" t="s">
+        <v>174</v>
+      </c>
+      <c r="B17" s="37">
+        <v>46280</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A18" s="33" t="s">
+        <v>175</v>
+      </c>
+      <c r="B18" s="37">
+        <v>46310</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A19" s="33" t="s">
+        <v>176</v>
+      </c>
+      <c r="B19" s="38" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A20" s="33" t="s">
+        <v>178</v>
+      </c>
+      <c r="B20" s="39" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A21" s="33" t="s">
+        <v>180</v>
+      </c>
+      <c r="B21" s="40" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A22" s="33" t="s">
+        <v>182</v>
+      </c>
+      <c r="B22" s="45" t="s">
+        <v>183</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A14:A15"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="B22" r:id="rId1" display="a.ermagambetova@aspire.gov.kz"/>
+    <hyperlink ref="B15" r:id="rId2" display="GDP by income method"/>
+    <hyperlink ref="B14" r:id="rId3" display="GDP by production method"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:B18"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:XFD24"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="4" customWidth="1"/>
+    <col min="2" max="2" width="99" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2">
+      <c r="A1" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="B6" s="24" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2">
+      <c r="B7" s="24" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="B8" s="24" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2">
+      <c r="B9" s="24" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="B10" s="24" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="B11" s="25"/>
+    </row>
+    <row r="12" spans="1:2" ht="25.5">
+      <c r="B12" s="26" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="B13" s="25"/>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="B14" s="25"/>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="B15" s="27"/>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="B16" s="27"/>
+    </row>
+    <row r="17" spans="2:2">
+      <c r="B17" s="27"/>
+    </row>
+    <row r="18" spans="2:2">
+      <c r="B18" s="28" t="s">
+        <v>150</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BB74"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="AE1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="BC1" sqref="BC1"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:BB1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="8.5703125" style="1" customWidth="1"/>
     <col min="2" max="2" width="34.5703125" style="1" customWidth="1"/>
     <col min="3" max="3" width="7.85546875" style="1" customWidth="1"/>
     <col min="4" max="4" width="10.85546875" style="1" customWidth="1"/>
     <col min="5" max="5" width="7.85546875" style="1" customWidth="1"/>
     <col min="6" max="6" width="10.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="7.85546875" style="1" customWidth="1"/>
     <col min="8" max="8" width="10.85546875" style="1" customWidth="1"/>
     <col min="9" max="9" width="6.85546875" style="1" customWidth="1"/>
     <col min="10" max="10" width="10.85546875" style="1" customWidth="1"/>
     <col min="11" max="11" width="7.85546875" style="1" customWidth="1"/>
     <col min="12" max="12" width="10.85546875" style="1" customWidth="1"/>
     <col min="13" max="13" width="7.85546875" style="1" customWidth="1"/>
     <col min="14" max="14" width="10.85546875" style="1" customWidth="1"/>
     <col min="15" max="15" width="7.85546875" style="1" customWidth="1"/>
     <col min="16" max="16" width="10.85546875" style="1" customWidth="1"/>
     <col min="17" max="17" width="7.85546875" style="1" customWidth="1"/>
     <col min="18" max="18" width="10.85546875" style="1" customWidth="1"/>
     <col min="19" max="19" width="8.85546875" style="1" customWidth="1"/>
     <col min="20" max="20" width="10.85546875" style="1" customWidth="1"/>
     <col min="21" max="21" width="8.85546875" style="1" customWidth="1"/>
     <col min="22" max="22" width="10.85546875" style="1" customWidth="1"/>
     <col min="23" max="23" width="7.85546875" style="1" customWidth="1"/>
     <col min="24" max="24" width="10.85546875" style="1" customWidth="1"/>
     <col min="25" max="25" width="8.85546875" style="1" customWidth="1"/>
     <col min="26" max="26" width="10.85546875" style="1" customWidth="1"/>
     <col min="27" max="27" width="7.85546875" style="1" customWidth="1"/>
     <col min="28" max="28" width="10.85546875" style="1" customWidth="1"/>
     <col min="29" max="29" width="8.85546875" style="1" customWidth="1"/>
     <col min="30" max="30" width="10.85546875" style="1" customWidth="1"/>
     <col min="31" max="31" width="6.85546875" style="1" customWidth="1"/>
     <col min="32" max="32" width="10.85546875" style="1" customWidth="1"/>
     <col min="33" max="33" width="8.85546875" style="1" customWidth="1"/>
     <col min="34" max="34" width="10.85546875" style="1" customWidth="1"/>
     <col min="35" max="35" width="8.5703125" style="1" customWidth="1"/>
     <col min="36" max="36" width="10.85546875" style="1" customWidth="1"/>
     <col min="37" max="37" width="8.85546875" style="1" customWidth="1"/>
     <col min="38" max="46" width="10.85546875" style="1" customWidth="1"/>
     <col min="47" max="47" width="7.5703125" style="1" customWidth="1"/>
     <col min="48" max="48" width="10.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="49" max="49" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="50" max="50" width="10.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="51" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:54" s="22" customFormat="1" ht="31.15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="24" t="s">
+    <row r="1" spans="1:54" s="22" customFormat="1" ht="31.15" customHeight="1">
+      <c r="A1" s="48" t="s">
         <v>72</v>
       </c>
-      <c r="B1" s="24"/>
-[...51 lines deleted...]
-      <c r="BB1" s="25"/>
+      <c r="B1" s="48"/>
+      <c r="C1" s="48"/>
+      <c r="D1" s="48"/>
+      <c r="E1" s="48"/>
+      <c r="F1" s="48"/>
+      <c r="G1" s="48"/>
+      <c r="H1" s="48"/>
+      <c r="I1" s="48"/>
+      <c r="J1" s="48"/>
+      <c r="K1" s="48"/>
+      <c r="L1" s="48"/>
+      <c r="M1" s="48"/>
+      <c r="N1" s="48"/>
+      <c r="O1" s="48"/>
+      <c r="P1" s="48"/>
+      <c r="Q1" s="48"/>
+      <c r="R1" s="48"/>
+      <c r="S1" s="48"/>
+      <c r="T1" s="48"/>
+      <c r="U1" s="48"/>
+      <c r="V1" s="48"/>
+      <c r="W1" s="48"/>
+      <c r="X1" s="48"/>
+      <c r="Y1" s="48"/>
+      <c r="Z1" s="48"/>
+      <c r="AA1" s="48"/>
+      <c r="AB1" s="48"/>
+      <c r="AC1" s="48"/>
+      <c r="AD1" s="48"/>
+      <c r="AE1" s="48"/>
+      <c r="AF1" s="48"/>
+      <c r="AG1" s="48"/>
+      <c r="AH1" s="48"/>
+      <c r="AI1" s="48"/>
+      <c r="AJ1" s="48"/>
+      <c r="AK1" s="48"/>
+      <c r="AL1" s="48"/>
+      <c r="AM1" s="48"/>
+      <c r="AN1" s="48"/>
+      <c r="AO1" s="48"/>
+      <c r="AP1" s="48"/>
+      <c r="AQ1" s="48"/>
+      <c r="AR1" s="48"/>
+      <c r="AS1" s="48"/>
+      <c r="AT1" s="48"/>
+      <c r="AU1" s="48"/>
+      <c r="AV1" s="48"/>
+      <c r="AW1" s="48"/>
+      <c r="AX1" s="48"/>
+      <c r="AY1" s="49"/>
+      <c r="AZ1" s="49"/>
+      <c r="BA1" s="49"/>
+      <c r="BB1" s="49"/>
     </row>
-    <row r="2" spans="1:54" s="22" customFormat="1" ht="31.15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="24" t="s">
+    <row r="2" spans="1:54" s="22" customFormat="1" ht="31.15" customHeight="1">
+      <c r="A2" s="48" t="s">
         <v>71</v>
       </c>
-      <c r="B2" s="24"/>
-[...51 lines deleted...]
-      <c r="BB2" s="25"/>
+      <c r="B2" s="48"/>
+      <c r="C2" s="48"/>
+      <c r="D2" s="48"/>
+      <c r="E2" s="48"/>
+      <c r="F2" s="48"/>
+      <c r="G2" s="48"/>
+      <c r="H2" s="48"/>
+      <c r="I2" s="48"/>
+      <c r="J2" s="48"/>
+      <c r="K2" s="48"/>
+      <c r="L2" s="48"/>
+      <c r="M2" s="48"/>
+      <c r="N2" s="48"/>
+      <c r="O2" s="48"/>
+      <c r="P2" s="48"/>
+      <c r="Q2" s="48"/>
+      <c r="R2" s="48"/>
+      <c r="S2" s="48"/>
+      <c r="T2" s="48"/>
+      <c r="U2" s="48"/>
+      <c r="V2" s="48"/>
+      <c r="W2" s="48"/>
+      <c r="X2" s="48"/>
+      <c r="Y2" s="48"/>
+      <c r="Z2" s="48"/>
+      <c r="AA2" s="48"/>
+      <c r="AB2" s="48"/>
+      <c r="AC2" s="48"/>
+      <c r="AD2" s="48"/>
+      <c r="AE2" s="48"/>
+      <c r="AF2" s="48"/>
+      <c r="AG2" s="48"/>
+      <c r="AH2" s="48"/>
+      <c r="AI2" s="48"/>
+      <c r="AJ2" s="48"/>
+      <c r="AK2" s="48"/>
+      <c r="AL2" s="48"/>
+      <c r="AM2" s="48"/>
+      <c r="AN2" s="48"/>
+      <c r="AO2" s="48"/>
+      <c r="AP2" s="48"/>
+      <c r="AQ2" s="48"/>
+      <c r="AR2" s="48"/>
+      <c r="AS2" s="48"/>
+      <c r="AT2" s="48"/>
+      <c r="AU2" s="48"/>
+      <c r="AV2" s="48"/>
+      <c r="AW2" s="48"/>
+      <c r="AX2" s="48"/>
+      <c r="AY2" s="49"/>
+      <c r="AZ2" s="49"/>
+      <c r="BA2" s="49"/>
+      <c r="BB2" s="49"/>
     </row>
-    <row r="3" spans="1:54" ht="12" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:54" ht="12">
       <c r="A3" s="4"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
       <c r="Q3" s="3"/>
       <c r="R3" s="3"/>
       <c r="S3" s="3"/>
       <c r="T3" s="3"/>
       <c r="U3" s="3"/>
       <c r="V3" s="3"/>
       <c r="W3" s="3"/>
       <c r="X3" s="3"/>
       <c r="Y3" s="3"/>
       <c r="Z3" s="3"/>
     </row>
-    <row r="4" spans="1:54" s="5" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="33" t="s">
+    <row r="4" spans="1:54" s="5" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A4" s="57" t="s">
         <v>67</v>
       </c>
-      <c r="B4" s="36" t="s">
+      <c r="B4" s="60" t="s">
         <v>68</v>
       </c>
-      <c r="C4" s="28">
+      <c r="C4" s="52">
         <v>2015</v>
       </c>
-      <c r="D4" s="28"/>
-[...2 lines deleted...]
-      <c r="G4" s="28">
+      <c r="D4" s="52"/>
+      <c r="E4" s="52"/>
+      <c r="F4" s="52"/>
+      <c r="G4" s="52">
         <v>2016</v>
       </c>
-      <c r="H4" s="28"/>
-[...2 lines deleted...]
-      <c r="K4" s="28">
+      <c r="H4" s="52"/>
+      <c r="I4" s="52"/>
+      <c r="J4" s="52"/>
+      <c r="K4" s="52">
         <v>2017</v>
       </c>
-      <c r="L4" s="28"/>
-[...2 lines deleted...]
-      <c r="O4" s="28">
+      <c r="L4" s="52"/>
+      <c r="M4" s="52"/>
+      <c r="N4" s="52"/>
+      <c r="O4" s="52">
         <v>2018</v>
       </c>
-      <c r="P4" s="28"/>
-[...2 lines deleted...]
-      <c r="S4" s="28">
+      <c r="P4" s="52"/>
+      <c r="Q4" s="52"/>
+      <c r="R4" s="52"/>
+      <c r="S4" s="52">
         <v>2019</v>
       </c>
-      <c r="T4" s="28"/>
-[...2 lines deleted...]
-      <c r="W4" s="28">
+      <c r="T4" s="52"/>
+      <c r="U4" s="52"/>
+      <c r="V4" s="52"/>
+      <c r="W4" s="52">
         <v>2020</v>
       </c>
-      <c r="X4" s="28"/>
-[...2 lines deleted...]
-      <c r="AA4" s="28">
+      <c r="X4" s="52"/>
+      <c r="Y4" s="52"/>
+      <c r="Z4" s="52"/>
+      <c r="AA4" s="52">
         <v>2021</v>
       </c>
-      <c r="AB4" s="28"/>
-[...2 lines deleted...]
-      <c r="AE4" s="26">
+      <c r="AB4" s="52"/>
+      <c r="AC4" s="52"/>
+      <c r="AD4" s="52"/>
+      <c r="AE4" s="50">
         <v>2022</v>
       </c>
-      <c r="AF4" s="30"/>
-[...2 lines deleted...]
-      <c r="AI4" s="26">
+      <c r="AF4" s="54"/>
+      <c r="AG4" s="54"/>
+      <c r="AH4" s="55"/>
+      <c r="AI4" s="50">
         <v>2023</v>
       </c>
-      <c r="AJ4" s="30"/>
-[...2 lines deleted...]
-      <c r="AM4" s="26">
+      <c r="AJ4" s="54"/>
+      <c r="AK4" s="54"/>
+      <c r="AL4" s="54"/>
+      <c r="AM4" s="50">
         <v>2024</v>
       </c>
-      <c r="AN4" s="27"/>
-[...2 lines deleted...]
-      <c r="AQ4" s="26">
+      <c r="AN4" s="51"/>
+      <c r="AO4" s="51"/>
+      <c r="AP4" s="51"/>
+      <c r="AQ4" s="50">
         <v>2025</v>
       </c>
-      <c r="AR4" s="27"/>
-[...2 lines deleted...]
-      <c r="AU4" s="26" t="s">
+      <c r="AR4" s="51"/>
+      <c r="AS4" s="51"/>
+      <c r="AT4" s="51"/>
+      <c r="AU4" s="50" t="s">
         <v>141</v>
       </c>
-      <c r="AV4" s="27"/>
-[...2 lines deleted...]
-      <c r="AY4" s="26" t="s">
+      <c r="AV4" s="51"/>
+      <c r="AW4" s="51"/>
+      <c r="AX4" s="51"/>
+      <c r="AY4" s="50" t="s">
         <v>142</v>
       </c>
-      <c r="AZ4" s="27"/>
-[...1 lines deleted...]
-      <c r="BB4" s="27"/>
+      <c r="AZ4" s="51"/>
+      <c r="BA4" s="51"/>
+      <c r="BB4" s="51"/>
     </row>
-    <row r="5" spans="1:54" s="6" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-[...2 lines deleted...]
-      <c r="C5" s="28" t="s">
+    <row r="5" spans="1:54" s="6" customFormat="1" ht="12.75">
+      <c r="A5" s="58"/>
+      <c r="B5" s="60"/>
+      <c r="C5" s="52" t="s">
         <v>69</v>
       </c>
-      <c r="D5" s="28"/>
-      <c r="E5" s="28" t="s">
+      <c r="D5" s="52"/>
+      <c r="E5" s="52" t="s">
         <v>70</v>
       </c>
-      <c r="F5" s="28"/>
-      <c r="G5" s="28" t="s">
+      <c r="F5" s="52"/>
+      <c r="G5" s="52" t="s">
         <v>69</v>
       </c>
-      <c r="H5" s="28"/>
-      <c r="I5" s="28" t="s">
+      <c r="H5" s="52"/>
+      <c r="I5" s="52" t="s">
         <v>70</v>
       </c>
-      <c r="J5" s="28"/>
-      <c r="K5" s="28" t="s">
+      <c r="J5" s="52"/>
+      <c r="K5" s="52" t="s">
         <v>69</v>
       </c>
-      <c r="L5" s="28"/>
-      <c r="M5" s="28" t="s">
+      <c r="L5" s="52"/>
+      <c r="M5" s="52" t="s">
         <v>70</v>
       </c>
-      <c r="N5" s="28"/>
-      <c r="O5" s="28" t="s">
+      <c r="N5" s="52"/>
+      <c r="O5" s="52" t="s">
         <v>69</v>
       </c>
-      <c r="P5" s="28"/>
-      <c r="Q5" s="28" t="s">
+      <c r="P5" s="52"/>
+      <c r="Q5" s="52" t="s">
         <v>70</v>
       </c>
-      <c r="R5" s="28"/>
-      <c r="S5" s="28" t="s">
+      <c r="R5" s="52"/>
+      <c r="S5" s="52" t="s">
         <v>69</v>
       </c>
-      <c r="T5" s="28"/>
-      <c r="U5" s="28" t="s">
+      <c r="T5" s="52"/>
+      <c r="U5" s="52" t="s">
         <v>70</v>
       </c>
-      <c r="V5" s="28"/>
-      <c r="W5" s="28" t="s">
+      <c r="V5" s="52"/>
+      <c r="W5" s="52" t="s">
         <v>69</v>
       </c>
-      <c r="X5" s="28"/>
-      <c r="Y5" s="28" t="s">
+      <c r="X5" s="52"/>
+      <c r="Y5" s="52" t="s">
         <v>70</v>
       </c>
-      <c r="Z5" s="28"/>
-      <c r="AA5" s="28" t="s">
+      <c r="Z5" s="52"/>
+      <c r="AA5" s="52" t="s">
         <v>69</v>
       </c>
-      <c r="AB5" s="28"/>
-      <c r="AC5" s="28" t="s">
+      <c r="AB5" s="52"/>
+      <c r="AC5" s="52" t="s">
         <v>70</v>
       </c>
-      <c r="AD5" s="28"/>
-      <c r="AE5" s="28" t="s">
+      <c r="AD5" s="52"/>
+      <c r="AE5" s="52" t="s">
         <v>69</v>
       </c>
-      <c r="AF5" s="28"/>
-      <c r="AG5" s="28" t="s">
+      <c r="AF5" s="52"/>
+      <c r="AG5" s="52" t="s">
         <v>70</v>
       </c>
-      <c r="AH5" s="28"/>
-      <c r="AI5" s="28" t="s">
+      <c r="AH5" s="52"/>
+      <c r="AI5" s="52" t="s">
         <v>69</v>
       </c>
-      <c r="AJ5" s="28"/>
-      <c r="AK5" s="28" t="s">
+      <c r="AJ5" s="52"/>
+      <c r="AK5" s="52" t="s">
         <v>70</v>
       </c>
-      <c r="AL5" s="28"/>
-      <c r="AM5" s="28" t="s">
+      <c r="AL5" s="52"/>
+      <c r="AM5" s="52" t="s">
         <v>69</v>
       </c>
-      <c r="AN5" s="28"/>
-      <c r="AO5" s="28" t="s">
+      <c r="AN5" s="52"/>
+      <c r="AO5" s="52" t="s">
         <v>70</v>
       </c>
-      <c r="AP5" s="29"/>
-      <c r="AQ5" s="28" t="s">
+      <c r="AP5" s="53"/>
+      <c r="AQ5" s="52" t="s">
         <v>69</v>
       </c>
-      <c r="AR5" s="28"/>
-      <c r="AS5" s="28" t="s">
+      <c r="AR5" s="52"/>
+      <c r="AS5" s="52" t="s">
         <v>70</v>
       </c>
-      <c r="AT5" s="29"/>
-      <c r="AU5" s="28" t="s">
+      <c r="AT5" s="53"/>
+      <c r="AU5" s="52" t="s">
         <v>69</v>
       </c>
-      <c r="AV5" s="28"/>
-      <c r="AW5" s="28" t="s">
+      <c r="AV5" s="52"/>
+      <c r="AW5" s="52" t="s">
         <v>70</v>
       </c>
-      <c r="AX5" s="29"/>
-      <c r="AY5" s="28" t="s">
+      <c r="AX5" s="53"/>
+      <c r="AY5" s="52" t="s">
         <v>69</v>
       </c>
-      <c r="AZ5" s="28"/>
-      <c r="BA5" s="28" t="s">
+      <c r="AZ5" s="52"/>
+      <c r="BA5" s="52" t="s">
         <v>70</v>
       </c>
-      <c r="BB5" s="29"/>
+      <c r="BB5" s="53"/>
     </row>
-    <row r="6" spans="1:54" s="5" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B6" s="36"/>
+    <row r="6" spans="1:54" s="5" customFormat="1" ht="38.25">
+      <c r="A6" s="59"/>
+      <c r="B6" s="60"/>
       <c r="C6" s="7" t="s">
         <v>140</v>
       </c>
       <c r="D6" s="7" t="s">
         <v>139</v>
       </c>
       <c r="E6" s="7" t="s">
         <v>140</v>
       </c>
       <c r="F6" s="7" t="s">
         <v>139</v>
       </c>
       <c r="G6" s="7" t="s">
         <v>140</v>
       </c>
       <c r="H6" s="7" t="s">
         <v>139</v>
       </c>
       <c r="I6" s="7" t="s">
         <v>140</v>
       </c>
       <c r="J6" s="7" t="s">
         <v>139</v>
       </c>
       <c r="K6" s="7" t="s">
@@ -1642,51 +2236,51 @@
       <c r="AU6" s="7" t="s">
         <v>140</v>
       </c>
       <c r="AV6" s="7" t="s">
         <v>139</v>
       </c>
       <c r="AW6" s="7" t="s">
         <v>140</v>
       </c>
       <c r="AX6" s="23" t="s">
         <v>139</v>
       </c>
       <c r="AY6" s="7" t="s">
         <v>140</v>
       </c>
       <c r="AZ6" s="7" t="s">
         <v>139</v>
       </c>
       <c r="BA6" s="7" t="s">
         <v>140</v>
       </c>
       <c r="BB6" s="23" t="s">
         <v>139</v>
       </c>
     </row>
-    <row r="7" spans="1:54" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:54" s="2" customFormat="1" ht="12.75">
       <c r="A7" s="8"/>
       <c r="B7" s="8" t="s">
         <v>66</v>
       </c>
       <c r="C7" s="9">
         <v>63454.237199999996</v>
       </c>
       <c r="D7" s="9">
         <v>14730.745179999998</v>
       </c>
       <c r="E7" s="9">
         <v>13634.793249999999</v>
       </c>
       <c r="F7" s="9">
         <v>5677.1554599999999</v>
       </c>
       <c r="G7" s="9">
         <v>77374.003399999987</v>
       </c>
       <c r="H7" s="9">
         <v>10320.560819999999</v>
       </c>
       <c r="I7" s="9">
         <v>3985.4306099999999</v>
       </c>
@@ -1793,82 +2387,82 @@
         <f t="shared" si="0"/>
         <v>410833.97377999994</v>
       </c>
       <c r="AP7" s="10">
         <f t="shared" si="0"/>
         <v>77232.487830000013</v>
       </c>
       <c r="AQ7" s="10">
         <f t="shared" si="0"/>
         <v>129287.86259999999</v>
       </c>
       <c r="AR7" s="10">
         <f t="shared" si="0"/>
         <v>38410.265800000001</v>
       </c>
       <c r="AS7" s="10">
         <f t="shared" si="0"/>
         <v>232290.49124000003</v>
       </c>
       <c r="AT7" s="10">
         <f t="shared" si="0"/>
         <v>38471.718550000005</v>
       </c>
       <c r="AU7" s="10">
         <f t="shared" si="0"/>
-        <v>66139.591599999985</v>
+        <v>77534.102599999998</v>
       </c>
       <c r="AV7" s="10">
         <f t="shared" si="0"/>
-        <v>23074.295760000001</v>
+        <v>25952.318699999996</v>
       </c>
       <c r="AW7" s="10">
         <f t="shared" si="0"/>
-        <v>103383.02671999998</v>
+        <v>124683.81756</v>
       </c>
       <c r="AX7" s="10">
         <f t="shared" si="0"/>
-        <v>18525.274690000009</v>
+        <v>21839.44733000001</v>
       </c>
       <c r="AY7" s="10">
         <f t="shared" si="0"/>
-        <v>28000.581999999999</v>
+        <v>32542.847999999998</v>
       </c>
       <c r="AZ7" s="10">
         <f t="shared" si="0"/>
-        <v>7101.3997300000001</v>
+        <v>8317.98704</v>
       </c>
       <c r="BA7" s="10">
         <f t="shared" si="0"/>
-        <v>329562.18032999989</v>
+        <v>380168.1751600001</v>
       </c>
       <c r="BB7" s="10">
         <f t="shared" si="0"/>
-        <v>55146.988430000005</v>
+        <v>62840.857900000003</v>
       </c>
     </row>
-    <row r="8" spans="1:54" s="15" customFormat="1" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:54" s="15" customFormat="1" ht="63.75">
       <c r="A8" s="11" t="s">
         <v>0</v>
       </c>
       <c r="B8" s="12" t="s">
         <v>73</v>
       </c>
       <c r="C8" s="13" t="s">
         <v>65</v>
       </c>
       <c r="D8" s="13" t="s">
         <v>65</v>
       </c>
       <c r="E8" s="13" t="s">
         <v>65</v>
       </c>
       <c r="F8" s="13" t="s">
         <v>65</v>
       </c>
       <c r="G8" s="13">
         <v>0</v>
       </c>
       <c r="H8" s="13">
         <v>0</v>
       </c>
       <c r="I8" s="13">
@@ -1988,51 +2582,51 @@
       <c r="AU8" s="16">
         <v>33.563000000000002</v>
       </c>
       <c r="AV8" s="16">
         <v>427.08762000000002</v>
       </c>
       <c r="AW8" s="16">
         <v>1.8698999999999999</v>
       </c>
       <c r="AX8" s="16">
         <v>13.01965</v>
       </c>
       <c r="AY8" s="16">
         <v>0</v>
       </c>
       <c r="AZ8" s="16">
         <v>0</v>
       </c>
       <c r="BA8" s="16">
         <v>0.38400000000000001</v>
       </c>
       <c r="BB8" s="16">
         <v>0.74794000000000005</v>
       </c>
     </row>
-    <row r="9" spans="1:54" s="15" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:54" s="15" customFormat="1" ht="38.25">
       <c r="A9" s="11" t="s">
         <v>1</v>
       </c>
       <c r="B9" s="12" t="s">
         <v>74</v>
       </c>
       <c r="C9" s="13">
         <v>0</v>
       </c>
       <c r="D9" s="13">
         <v>0</v>
       </c>
       <c r="E9" s="13">
         <v>26.922999999999998</v>
       </c>
       <c r="F9" s="13">
         <v>53.921869999999998</v>
       </c>
       <c r="G9" s="13">
         <v>0</v>
       </c>
       <c r="H9" s="13">
         <v>0</v>
       </c>
       <c r="I9" s="13">
@@ -2134,69 +2728,69 @@
       <c r="AO9" s="16">
         <v>816.37618999999995</v>
       </c>
       <c r="AP9" s="16">
         <v>491.24266</v>
       </c>
       <c r="AQ9" s="16">
         <v>19.847000000000001</v>
       </c>
       <c r="AR9" s="16">
         <v>70.011600000000001</v>
       </c>
       <c r="AS9" s="16">
         <v>592.33011999999997</v>
       </c>
       <c r="AT9" s="16">
         <v>385.17459000000002</v>
       </c>
       <c r="AU9" s="16">
         <v>19.847000000000001</v>
       </c>
       <c r="AV9" s="16">
         <v>70.011600000000001</v>
       </c>
       <c r="AW9" s="16">
-        <v>294.40226999999999</v>
+        <v>315.52956999999998</v>
       </c>
       <c r="AX9" s="16">
-        <v>213.28113999999999</v>
+        <v>229.83425</v>
       </c>
       <c r="AY9" s="16">
         <v>0</v>
       </c>
       <c r="AZ9" s="16">
         <v>0</v>
       </c>
       <c r="BA9" s="16">
-        <v>386.37718999999998</v>
+        <v>524.38219000000004</v>
       </c>
       <c r="BB9" s="16">
-        <v>382.45715999999999</v>
+        <v>467.65620000000001</v>
       </c>
     </row>
-    <row r="10" spans="1:54" s="15" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:54" s="15" customFormat="1" ht="51">
       <c r="A10" s="11" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>75</v>
       </c>
       <c r="C10" s="13">
         <v>0</v>
       </c>
       <c r="D10" s="13">
         <v>0</v>
       </c>
       <c r="E10" s="13">
         <v>15.8287</v>
       </c>
       <c r="F10" s="13">
         <v>15.731909999999999</v>
       </c>
       <c r="G10" s="13">
         <v>0</v>
       </c>
       <c r="H10" s="13">
         <v>0</v>
       </c>
       <c r="I10" s="13">
@@ -2316,51 +2910,51 @@
       <c r="AU10" s="16">
         <v>0</v>
       </c>
       <c r="AV10" s="16">
         <v>0</v>
       </c>
       <c r="AW10" s="16">
         <v>0.5</v>
       </c>
       <c r="AX10" s="16">
         <v>2.3690000000000002</v>
       </c>
       <c r="AY10" s="16" t="s">
         <v>65</v>
       </c>
       <c r="AZ10" s="16" t="s">
         <v>65</v>
       </c>
       <c r="BA10" s="16" t="s">
         <v>65</v>
       </c>
       <c r="BB10" s="16" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="11" spans="1:54" s="15" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:54" s="15" customFormat="1" ht="76.5">
       <c r="A11" s="11" t="s">
         <v>3</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>76</v>
       </c>
       <c r="C11" s="13">
         <v>0</v>
       </c>
       <c r="D11" s="13">
         <v>0</v>
       </c>
       <c r="E11" s="13">
         <v>11.4</v>
       </c>
       <c r="F11" s="13">
         <v>1.9109</v>
       </c>
       <c r="G11" s="13">
         <v>0</v>
       </c>
       <c r="H11" s="13">
         <v>0</v>
       </c>
       <c r="I11" s="13">
@@ -2474,57 +3068,57 @@
       <c r="AS11" s="16">
         <v>55.514400000000002</v>
       </c>
       <c r="AT11" s="16">
         <v>11.82368</v>
       </c>
       <c r="AU11" s="16">
         <v>0</v>
       </c>
       <c r="AV11" s="16">
         <v>0</v>
       </c>
       <c r="AW11" s="16">
         <v>0.3619</v>
       </c>
       <c r="AX11" s="16">
         <v>0.37946000000000002</v>
       </c>
       <c r="AY11" s="16">
         <v>0</v>
       </c>
       <c r="AZ11" s="16">
         <v>0</v>
       </c>
       <c r="BA11" s="16">
-        <v>4.512E-2</v>
+        <v>7.7119999999999994E-2</v>
       </c>
       <c r="BB11" s="16">
-        <v>0.20219999999999999</v>
+        <v>0.33871000000000001</v>
       </c>
     </row>
-    <row r="12" spans="1:54" s="15" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A12" s="11" t="s">
         <v>4</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>77</v>
       </c>
       <c r="C12" s="13">
         <v>484.74</v>
       </c>
       <c r="D12" s="13">
         <v>43.228769999999997</v>
       </c>
       <c r="E12" s="13">
         <v>1.35E-2</v>
       </c>
       <c r="F12" s="13">
         <v>4.8149999999999998E-2</v>
       </c>
       <c r="G12" s="13">
         <v>499.96</v>
       </c>
       <c r="H12" s="13">
         <v>61.235999999999997</v>
       </c>
       <c r="I12" s="13">
@@ -2638,57 +3232,57 @@
       <c r="AS12" s="16">
         <v>402.7</v>
       </c>
       <c r="AT12" s="16">
         <v>182.16255000000001</v>
       </c>
       <c r="AU12" s="16">
         <v>291.87099999999998</v>
       </c>
       <c r="AV12" s="16">
         <v>221.93799999999999</v>
       </c>
       <c r="AW12" s="16">
         <v>400</v>
       </c>
       <c r="AX12" s="16">
         <v>181.59055000000001</v>
       </c>
       <c r="AY12" s="16">
         <v>0</v>
       </c>
       <c r="AZ12" s="16">
         <v>0</v>
       </c>
       <c r="BA12" s="16">
-        <v>404.42624999999998</v>
+        <v>480.42624999999998</v>
       </c>
       <c r="BB12" s="16">
-        <v>305.16869000000003</v>
+        <v>325.77318000000002</v>
       </c>
     </row>
-    <row r="13" spans="1:54" s="15" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A13" s="11" t="s">
         <v>5</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>78</v>
       </c>
       <c r="C13" s="13" t="s">
         <v>65</v>
       </c>
       <c r="D13" s="13" t="s">
         <v>65</v>
       </c>
       <c r="E13" s="13" t="s">
         <v>65</v>
       </c>
       <c r="F13" s="13" t="s">
         <v>65</v>
       </c>
       <c r="G13" s="13" t="s">
         <v>65</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>65</v>
       </c>
       <c r="I13" s="13" t="s">
@@ -2790,69 +3384,69 @@
       <c r="AO13" s="16">
         <v>345.1</v>
       </c>
       <c r="AP13" s="16">
         <v>116.12172</v>
       </c>
       <c r="AQ13" s="16">
         <v>20</v>
       </c>
       <c r="AR13" s="16">
         <v>21.123000000000001</v>
       </c>
       <c r="AS13" s="16">
         <v>542.55499999999995</v>
       </c>
       <c r="AT13" s="16">
         <v>185.95446000000001</v>
       </c>
       <c r="AU13" s="16">
         <v>0</v>
       </c>
       <c r="AV13" s="16">
         <v>0</v>
       </c>
       <c r="AW13" s="16">
-        <v>297.20999999999998</v>
+        <v>391.959</v>
       </c>
       <c r="AX13" s="16">
-        <v>101.50799000000001</v>
+        <v>132.62137999999999</v>
       </c>
       <c r="AY13" s="16">
         <v>0</v>
       </c>
       <c r="AZ13" s="16">
         <v>0</v>
       </c>
       <c r="BA13" s="16">
-        <v>88.948130000000006</v>
+        <v>119.80695</v>
       </c>
       <c r="BB13" s="16">
-        <v>78.194789999999998</v>
+        <v>93.523070000000004</v>
       </c>
     </row>
-    <row r="14" spans="1:54" s="15" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:54" s="15" customFormat="1" ht="25.5">
       <c r="A14" s="11" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>79</v>
       </c>
       <c r="C14" s="13">
         <v>1.028</v>
       </c>
       <c r="D14" s="13">
         <v>0.99826000000000004</v>
       </c>
       <c r="E14" s="13">
         <v>0</v>
       </c>
       <c r="F14" s="13">
         <v>0</v>
       </c>
       <c r="G14" s="13">
         <v>32.9</v>
       </c>
       <c r="H14" s="13">
         <v>6.2065599999999996</v>
       </c>
       <c r="I14" s="13">
@@ -2972,51 +3566,51 @@
       <c r="AU14" s="16">
         <v>106.85</v>
       </c>
       <c r="AV14" s="16">
         <v>233.83965000000001</v>
       </c>
       <c r="AW14" s="16">
         <v>11.644600000000001</v>
       </c>
       <c r="AX14" s="16">
         <v>22.086559999999999</v>
       </c>
       <c r="AY14" s="16">
         <v>0</v>
       </c>
       <c r="AZ14" s="16">
         <v>0</v>
       </c>
       <c r="BA14" s="16">
         <v>7.5</v>
       </c>
       <c r="BB14" s="16">
         <v>13.323</v>
       </c>
     </row>
-    <row r="15" spans="1:54" s="15" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:54" s="15" customFormat="1" ht="38.25">
       <c r="A15" s="11" t="s">
         <v>7</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>80</v>
       </c>
       <c r="C15" s="13">
         <v>1.044</v>
       </c>
       <c r="D15" s="13">
         <v>0.24987000000000001</v>
       </c>
       <c r="E15" s="13">
         <v>89.850200000000001</v>
       </c>
       <c r="F15" s="13">
         <v>41.536099999999998</v>
       </c>
       <c r="G15" s="13" t="s">
         <v>65</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>65</v>
       </c>
       <c r="I15" s="13" t="s">
@@ -3136,51 +3730,51 @@
       <c r="AU15" s="16">
         <v>35.118000000000002</v>
       </c>
       <c r="AV15" s="16">
         <v>55.045999999999999</v>
       </c>
       <c r="AW15" s="16">
         <v>0</v>
       </c>
       <c r="AX15" s="16">
         <v>0</v>
       </c>
       <c r="AY15" s="16" t="s">
         <v>65</v>
       </c>
       <c r="AZ15" s="16" t="s">
         <v>65</v>
       </c>
       <c r="BA15" s="16" t="s">
         <v>65</v>
       </c>
       <c r="BB15" s="16" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="16" spans="1:54" s="15" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:54" s="15" customFormat="1" ht="25.5">
       <c r="A16" s="11" t="s">
         <v>8</v>
       </c>
       <c r="B16" s="12" t="s">
         <v>81</v>
       </c>
       <c r="C16" s="13" t="s">
         <v>65</v>
       </c>
       <c r="D16" s="13" t="s">
         <v>65</v>
       </c>
       <c r="E16" s="13" t="s">
         <v>65</v>
       </c>
       <c r="F16" s="13" t="s">
         <v>65</v>
       </c>
       <c r="G16" s="13" t="s">
         <v>65</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>65</v>
       </c>
       <c r="I16" s="13" t="s">
@@ -3282,69 +3876,69 @@
       <c r="AO16" s="16">
         <v>45.29</v>
       </c>
       <c r="AP16" s="16">
         <v>14.44666</v>
       </c>
       <c r="AQ16" s="16">
         <v>0</v>
       </c>
       <c r="AR16" s="16">
         <v>0</v>
       </c>
       <c r="AS16" s="16">
         <v>87.567999999999998</v>
       </c>
       <c r="AT16" s="16">
         <v>24.049980000000001</v>
       </c>
       <c r="AU16" s="16">
         <v>0</v>
       </c>
       <c r="AV16" s="16">
         <v>0</v>
       </c>
       <c r="AW16" s="16">
-        <v>37.39</v>
+        <v>54.25</v>
       </c>
       <c r="AX16" s="16">
-        <v>6.7459600000000002</v>
+        <v>11.7719</v>
       </c>
       <c r="AY16" s="16">
         <v>0</v>
       </c>
       <c r="AZ16" s="16">
         <v>0</v>
       </c>
       <c r="BA16" s="16">
-        <v>39.262999999999998</v>
+        <v>41.662999999999997</v>
       </c>
       <c r="BB16" s="16">
-        <v>22.760590000000001</v>
+        <v>24.30021</v>
       </c>
     </row>
-    <row r="17" spans="1:54" s="15" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:54" s="15" customFormat="1" ht="38.25">
       <c r="A17" s="11" t="s">
         <v>9</v>
       </c>
       <c r="B17" s="12" t="s">
         <v>82</v>
       </c>
       <c r="C17" s="13">
         <v>1.266</v>
       </c>
       <c r="D17" s="13">
         <v>0.42809999999999998</v>
       </c>
       <c r="E17" s="13">
         <v>0.123</v>
       </c>
       <c r="F17" s="13">
         <v>0.18029000000000001</v>
       </c>
       <c r="G17" s="13" t="s">
         <v>65</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>65</v>
       </c>
       <c r="I17" s="13" t="s">
@@ -3446,69 +4040,69 @@
       <c r="AO17" s="16">
         <v>10.37</v>
       </c>
       <c r="AP17" s="16">
         <v>1.37666</v>
       </c>
       <c r="AQ17" s="16">
         <v>103.15049999999999</v>
       </c>
       <c r="AR17" s="16">
         <v>71.981610000000003</v>
       </c>
       <c r="AS17" s="16">
         <v>216.113</v>
       </c>
       <c r="AT17" s="16">
         <v>28.997479999999999</v>
       </c>
       <c r="AU17" s="16">
         <v>103.15049999999999</v>
       </c>
       <c r="AV17" s="16">
         <v>71.981610000000003</v>
       </c>
       <c r="AW17" s="16">
-        <v>129.66</v>
+        <v>181.85900000000001</v>
       </c>
       <c r="AX17" s="16">
-        <v>14.37477</v>
+        <v>23.174630000000001</v>
       </c>
       <c r="AY17" s="16">
         <v>19.635000000000002</v>
       </c>
       <c r="AZ17" s="16">
         <v>9.64</v>
       </c>
       <c r="BA17" s="16">
-        <v>2.7120000000000002</v>
+        <v>7.7119999999999997</v>
       </c>
       <c r="BB17" s="16">
-        <v>0.71816999999999998</v>
+        <v>2.5957400000000002</v>
       </c>
     </row>
-    <row r="18" spans="1:54" s="15" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A18" s="11" t="s">
         <v>10</v>
       </c>
       <c r="B18" s="12" t="s">
         <v>83</v>
       </c>
       <c r="C18" s="13" t="s">
         <v>65</v>
       </c>
       <c r="D18" s="13" t="s">
         <v>65</v>
       </c>
       <c r="E18" s="13" t="s">
         <v>65</v>
       </c>
       <c r="F18" s="13" t="s">
         <v>65</v>
       </c>
       <c r="G18" s="13" t="s">
         <v>65</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>65</v>
       </c>
       <c r="I18" s="13" t="s">
@@ -3610,69 +4204,69 @@
       <c r="AO18" s="16">
         <v>419.14</v>
       </c>
       <c r="AP18" s="16">
         <v>109.78557000000001</v>
       </c>
       <c r="AQ18" s="16">
         <v>0</v>
       </c>
       <c r="AR18" s="16">
         <v>0</v>
       </c>
       <c r="AS18" s="16">
         <v>715.48199999999997</v>
       </c>
       <c r="AT18" s="16">
         <v>147.17344</v>
       </c>
       <c r="AU18" s="16">
         <v>0</v>
       </c>
       <c r="AV18" s="16">
         <v>0</v>
       </c>
       <c r="AW18" s="16">
-        <v>397.80799999999999</v>
+        <v>520.31799999999998</v>
       </c>
       <c r="AX18" s="16">
-        <v>76.297610000000006</v>
+        <v>97.930970000000002</v>
       </c>
       <c r="AY18" s="16">
         <v>0</v>
       </c>
       <c r="AZ18" s="16">
         <v>0</v>
       </c>
       <c r="BA18" s="16">
-        <v>142.624</v>
+        <v>248.09399999999999</v>
       </c>
       <c r="BB18" s="16">
-        <v>131.81800000000001</v>
+        <v>182.59244000000001</v>
       </c>
     </row>
-    <row r="19" spans="1:54" s="15" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:54" s="15" customFormat="1" ht="25.5">
       <c r="A19" s="11" t="s">
         <v>11</v>
       </c>
       <c r="B19" s="12" t="s">
         <v>84</v>
       </c>
       <c r="C19" s="13">
         <v>2.4319999999999999</v>
       </c>
       <c r="D19" s="13">
         <v>0.60799999999999998</v>
       </c>
       <c r="E19" s="13">
         <v>10.2843</v>
       </c>
       <c r="F19" s="13">
         <v>7.2089999999999996</v>
       </c>
       <c r="G19" s="13" t="s">
         <v>65</v>
       </c>
       <c r="H19" s="13" t="s">
         <v>65</v>
       </c>
       <c r="I19" s="13" t="s">
@@ -3774,69 +4368,69 @@
       <c r="AO19" s="16" t="s">
         <v>65</v>
       </c>
       <c r="AP19" s="16" t="s">
         <v>65</v>
       </c>
       <c r="AQ19" s="16">
         <v>0</v>
       </c>
       <c r="AR19" s="16">
         <v>0</v>
       </c>
       <c r="AS19" s="16">
         <v>1.18</v>
       </c>
       <c r="AT19" s="16">
         <v>0.50355000000000005</v>
       </c>
       <c r="AU19" s="16">
         <v>0</v>
       </c>
       <c r="AV19" s="16">
         <v>0</v>
       </c>
       <c r="AW19" s="16">
-        <v>1.1000000000000001</v>
+        <v>1.18</v>
       </c>
       <c r="AX19" s="16">
-        <v>0.38100000000000001</v>
+        <v>0.50355000000000005</v>
       </c>
       <c r="AY19" s="16">
         <v>0</v>
       </c>
       <c r="AZ19" s="16">
         <v>0</v>
       </c>
       <c r="BA19" s="16">
         <v>844.56</v>
       </c>
       <c r="BB19" s="16">
         <v>139.22461000000001</v>
       </c>
     </row>
-    <row r="20" spans="1:54" s="15" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A20" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B20" s="12" t="s">
         <v>85</v>
       </c>
       <c r="C20" s="13">
         <v>0</v>
       </c>
       <c r="D20" s="13">
         <v>0</v>
       </c>
       <c r="E20" s="13">
         <v>3.7194500000000001</v>
       </c>
       <c r="F20" s="13">
         <v>3.3269099999999998</v>
       </c>
       <c r="G20" s="13">
         <v>0</v>
       </c>
       <c r="H20" s="13">
         <v>0</v>
       </c>
       <c r="I20" s="13">
@@ -3938,69 +4532,69 @@
       <c r="AO20" s="16">
         <v>236.72499999999999</v>
       </c>
       <c r="AP20" s="16">
         <v>102.04531</v>
       </c>
       <c r="AQ20" s="16">
         <v>13.797000000000001</v>
       </c>
       <c r="AR20" s="16">
         <v>20.047999999999998</v>
       </c>
       <c r="AS20" s="16">
         <v>431.95567</v>
       </c>
       <c r="AT20" s="16">
         <v>178.99779000000001</v>
       </c>
       <c r="AU20" s="16">
         <v>13.797000000000001</v>
       </c>
       <c r="AV20" s="16">
         <v>20.047999999999998</v>
       </c>
       <c r="AW20" s="16">
-        <v>272.03566999999998</v>
+        <v>307.40467000000001</v>
       </c>
       <c r="AX20" s="16">
-        <v>76.509399999999999</v>
+        <v>87.012129999999999</v>
       </c>
       <c r="AY20" s="16">
         <v>29.867999999999999</v>
       </c>
       <c r="AZ20" s="16">
         <v>26.390999999999998</v>
       </c>
       <c r="BA20" s="16">
-        <v>99.518159999999995</v>
+        <v>120.92816000000001</v>
       </c>
       <c r="BB20" s="16">
-        <v>106.38961999999999</v>
+        <v>129.13165000000001</v>
       </c>
     </row>
-    <row r="21" spans="1:54" s="15" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:54" s="15" customFormat="1" ht="25.5">
       <c r="A21" s="11" t="s">
         <v>13</v>
       </c>
       <c r="B21" s="12" t="s">
         <v>86</v>
       </c>
       <c r="C21" s="13">
         <v>0</v>
       </c>
       <c r="D21" s="13">
         <v>0</v>
       </c>
       <c r="E21" s="13">
         <v>51.34516</v>
       </c>
       <c r="F21" s="13">
         <v>96.105360000000005</v>
       </c>
       <c r="G21" s="13">
         <v>136</v>
       </c>
       <c r="H21" s="13">
         <v>19.479299999999999</v>
       </c>
       <c r="I21" s="13">
@@ -4102,69 +4696,69 @@
       <c r="AO21" s="16">
         <v>434.73899999999998</v>
       </c>
       <c r="AP21" s="16">
         <v>473.34793000000002</v>
       </c>
       <c r="AQ21" s="16">
         <v>0</v>
       </c>
       <c r="AR21" s="16">
         <v>0</v>
       </c>
       <c r="AS21" s="16">
         <v>350.63159999999999</v>
       </c>
       <c r="AT21" s="16">
         <v>479.70458000000002</v>
       </c>
       <c r="AU21" s="16">
         <v>0</v>
       </c>
       <c r="AV21" s="16">
         <v>0</v>
       </c>
       <c r="AW21" s="16">
-        <v>156.56120000000001</v>
+        <v>181.70679999999999</v>
       </c>
       <c r="AX21" s="16">
-        <v>221.83133000000001</v>
+        <v>255.54348999999999</v>
       </c>
       <c r="AY21" s="16">
         <v>0</v>
       </c>
       <c r="AZ21" s="16">
         <v>0</v>
       </c>
       <c r="BA21" s="16">
-        <v>259.52519999999998</v>
+        <v>297.35700000000003</v>
       </c>
       <c r="BB21" s="16">
-        <v>330.74993000000001</v>
+        <v>379.69546000000003</v>
       </c>
     </row>
-    <row r="22" spans="1:54" s="15" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:54" s="15" customFormat="1" ht="25.5">
       <c r="A22" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B22" s="12" t="s">
         <v>87</v>
       </c>
       <c r="C22" s="13">
         <v>309.63600000000002</v>
       </c>
       <c r="D22" s="13">
         <v>75.574060000000003</v>
       </c>
       <c r="E22" s="13">
         <v>1026.6891000000001</v>
       </c>
       <c r="F22" s="13">
         <v>264.18905999999998</v>
       </c>
       <c r="G22" s="13">
         <v>20.100000000000001</v>
       </c>
       <c r="H22" s="13">
         <v>11.75381</v>
       </c>
       <c r="I22" s="13">
@@ -4266,69 +4860,69 @@
       <c r="AO22" s="16">
         <v>8384.5016099999993</v>
       </c>
       <c r="AP22" s="16">
         <v>2851.0814</v>
       </c>
       <c r="AQ22" s="16">
         <v>0</v>
       </c>
       <c r="AR22" s="16">
         <v>0</v>
       </c>
       <c r="AS22" s="16">
         <v>7816.5840799999996</v>
       </c>
       <c r="AT22" s="16">
         <v>2556.2727799999998</v>
       </c>
       <c r="AU22" s="16">
         <v>0</v>
       </c>
       <c r="AV22" s="16">
         <v>0</v>
       </c>
       <c r="AW22" s="16">
-        <v>4464.3239599999997</v>
+        <v>4667.5464599999996</v>
       </c>
       <c r="AX22" s="16">
-        <v>1568.7250200000001</v>
+        <v>1636.2847300000001</v>
       </c>
       <c r="AY22" s="16">
         <v>0</v>
       </c>
       <c r="AZ22" s="16">
         <v>0</v>
       </c>
       <c r="BA22" s="16">
-        <v>7032.1583099999998</v>
+        <v>7910.0783099999999</v>
       </c>
       <c r="BB22" s="16">
-        <v>1554.57781</v>
+        <v>1748.56908</v>
       </c>
     </row>
-    <row r="23" spans="1:54" s="15" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:54" s="15" customFormat="1" ht="76.5">
       <c r="A23" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B23" s="12" t="s">
         <v>88</v>
       </c>
       <c r="C23" s="13">
         <v>0</v>
       </c>
       <c r="D23" s="13">
         <v>0</v>
       </c>
       <c r="E23" s="13">
         <v>3.0000000000000001E-3</v>
       </c>
       <c r="F23" s="13">
         <v>4.9000000000000002E-2</v>
       </c>
       <c r="G23" s="13">
         <v>0</v>
       </c>
       <c r="H23" s="13">
         <v>0</v>
       </c>
       <c r="I23" s="13">
@@ -4448,51 +5042,51 @@
       <c r="AU23" s="16" t="s">
         <v>65</v>
       </c>
       <c r="AV23" s="16" t="s">
         <v>65</v>
       </c>
       <c r="AW23" s="16" t="s">
         <v>65</v>
       </c>
       <c r="AX23" s="16" t="s">
         <v>65</v>
       </c>
       <c r="AY23" s="16" t="s">
         <v>65</v>
       </c>
       <c r="AZ23" s="16" t="s">
         <v>65</v>
       </c>
       <c r="BA23" s="16" t="s">
         <v>65</v>
       </c>
       <c r="BB23" s="16" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="24" spans="1:54" s="15" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:54" s="15" customFormat="1" ht="38.25">
       <c r="A24" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B24" s="12" t="s">
         <v>89</v>
       </c>
       <c r="C24" s="13">
         <v>0</v>
       </c>
       <c r="D24" s="13">
         <v>0</v>
       </c>
       <c r="E24" s="13">
         <v>66.694460000000007</v>
       </c>
       <c r="F24" s="13">
         <v>578.68881999999996</v>
       </c>
       <c r="G24" s="13">
         <v>0</v>
       </c>
       <c r="H24" s="13">
         <v>0</v>
       </c>
       <c r="I24" s="13">
@@ -4588,75 +5182,75 @@
       <c r="AM24" s="16">
         <v>10.75</v>
       </c>
       <c r="AN24" s="16">
         <v>37.470939999999999</v>
       </c>
       <c r="AO24" s="16">
         <v>4.3441200000000002</v>
       </c>
       <c r="AP24" s="16">
         <v>13.318580000000001</v>
       </c>
       <c r="AQ24" s="16">
         <v>213.14599999999999</v>
       </c>
       <c r="AR24" s="16">
         <v>140.19757999999999</v>
       </c>
       <c r="AS24" s="16">
         <v>2.4037600000000001</v>
       </c>
       <c r="AT24" s="16">
         <v>9.9145000000000003</v>
       </c>
       <c r="AU24" s="16">
-        <v>189.27799999999999</v>
+        <v>210.77799999999999</v>
       </c>
       <c r="AV24" s="16">
-        <v>122.03743</v>
+        <v>138.50841</v>
       </c>
       <c r="AW24" s="16">
-        <v>1.4727600000000001</v>
+        <v>1.4770799999999999</v>
       </c>
       <c r="AX24" s="16">
-        <v>6.2598799999999999</v>
+        <v>6.2796200000000004</v>
       </c>
       <c r="AY24" s="16">
         <v>0</v>
       </c>
       <c r="AZ24" s="16">
         <v>0</v>
       </c>
       <c r="BA24" s="16">
-        <v>0.56544000000000005</v>
+        <v>0.61760000000000004</v>
       </c>
       <c r="BB24" s="16">
-        <v>2.6315</v>
+        <v>2.8681899999999998</v>
       </c>
     </row>
-    <row r="25" spans="1:54" s="15" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:54" s="15" customFormat="1" ht="25.5">
       <c r="A25" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B25" s="12" t="s">
         <v>90</v>
       </c>
       <c r="C25" s="13">
         <v>239.34299999999999</v>
       </c>
       <c r="D25" s="13">
         <v>156.21600000000001</v>
       </c>
       <c r="E25" s="13">
         <v>121.378</v>
       </c>
       <c r="F25" s="13">
         <v>1222.7900400000001</v>
       </c>
       <c r="G25" s="13">
         <v>0</v>
       </c>
       <c r="H25" s="13">
         <v>0</v>
       </c>
       <c r="I25" s="13">
@@ -4758,69 +5352,69 @@
       <c r="AO25" s="16">
         <v>3.79278</v>
       </c>
       <c r="AP25" s="16">
         <v>24.669530000000002</v>
       </c>
       <c r="AQ25" s="16">
         <v>736.04499999999996</v>
       </c>
       <c r="AR25" s="16">
         <v>402.56966</v>
       </c>
       <c r="AS25" s="16">
         <v>1.835</v>
       </c>
       <c r="AT25" s="16">
         <v>13.84836</v>
       </c>
       <c r="AU25" s="16">
         <v>696.04499999999996</v>
       </c>
       <c r="AV25" s="16">
         <v>372.34721000000002</v>
       </c>
       <c r="AW25" s="16">
-        <v>0.93500000000000005</v>
+        <v>1.165</v>
       </c>
       <c r="AX25" s="16">
-        <v>6.7546200000000001</v>
+        <v>8.5772600000000008</v>
       </c>
       <c r="AY25" s="16">
         <v>0</v>
       </c>
       <c r="AZ25" s="16">
         <v>0</v>
       </c>
       <c r="BA25" s="16">
-        <v>0.70299999999999996</v>
+        <v>0.85299999999999998</v>
       </c>
       <c r="BB25" s="16">
-        <v>6.2284100000000002</v>
+        <v>7.4162800000000004</v>
       </c>
     </row>
-    <row r="26" spans="1:54" s="15" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:54" s="15" customFormat="1" ht="25.5">
       <c r="A26" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B26" s="12" t="s">
         <v>91</v>
       </c>
       <c r="C26" s="13" t="s">
         <v>65</v>
       </c>
       <c r="D26" s="13" t="s">
         <v>65</v>
       </c>
       <c r="E26" s="13" t="s">
         <v>65</v>
       </c>
       <c r="F26" s="13" t="s">
         <v>65</v>
       </c>
       <c r="G26" s="13" t="s">
         <v>65</v>
       </c>
       <c r="H26" s="13" t="s">
         <v>65</v>
       </c>
       <c r="I26" s="13" t="s">
@@ -4922,69 +5516,69 @@
       <c r="AO26" s="16">
         <v>278.64999999999998</v>
       </c>
       <c r="AP26" s="16">
         <v>95.440240000000003</v>
       </c>
       <c r="AQ26" s="16">
         <v>209.5076</v>
       </c>
       <c r="AR26" s="16">
         <v>115.2107</v>
       </c>
       <c r="AS26" s="16">
         <v>200.685</v>
       </c>
       <c r="AT26" s="16">
         <v>40.734769999999997</v>
       </c>
       <c r="AU26" s="16">
         <v>209.5076</v>
       </c>
       <c r="AV26" s="16">
         <v>115.2107</v>
       </c>
       <c r="AW26" s="16">
-        <v>197.96</v>
+        <v>199.07499999999999</v>
       </c>
       <c r="AX26" s="16">
-        <v>39.168579999999999</v>
-[...11 lines deleted...]
-        <v>65</v>
+        <v>39.476770000000002</v>
+      </c>
+      <c r="AY26" s="16">
+        <v>0</v>
+      </c>
+      <c r="AZ26" s="16">
+        <v>0</v>
+      </c>
+      <c r="BA26" s="16">
+        <v>4.6670000000000003E-2</v>
+      </c>
+      <c r="BB26" s="16">
+        <v>8.6599999999999996E-2</v>
       </c>
     </row>
-    <row r="27" spans="1:54" s="15" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:54" s="15" customFormat="1" ht="38.25">
       <c r="A27" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B27" s="12" t="s">
         <v>92</v>
       </c>
       <c r="C27" s="13">
         <v>156.80000000000001</v>
       </c>
       <c r="D27" s="13">
         <v>62.72</v>
       </c>
       <c r="E27" s="13">
         <v>0</v>
       </c>
       <c r="F27" s="13">
         <v>0</v>
       </c>
       <c r="G27" s="13">
         <v>10</v>
       </c>
       <c r="H27" s="13">
         <v>7.2949999999999999</v>
       </c>
       <c r="I27" s="13">
@@ -5080,75 +5674,75 @@
       <c r="AM27" s="16">
         <v>672.22400000000005</v>
       </c>
       <c r="AN27" s="16">
         <v>201.15378000000001</v>
       </c>
       <c r="AO27" s="16">
         <v>0</v>
       </c>
       <c r="AP27" s="16">
         <v>0</v>
       </c>
       <c r="AQ27" s="16">
         <v>2051.0365000000002</v>
       </c>
       <c r="AR27" s="16">
         <v>606.98279000000002</v>
       </c>
       <c r="AS27" s="16">
         <v>2.3199999999999998</v>
       </c>
       <c r="AT27" s="16">
         <v>1.0309699999999999</v>
       </c>
       <c r="AU27" s="16">
-        <v>1891.1745000000001</v>
+        <v>1942.4114999999999</v>
       </c>
       <c r="AV27" s="16">
-        <v>559.53079000000002</v>
+        <v>570.07578999999998</v>
       </c>
       <c r="AW27" s="16">
         <v>2.3199999999999998</v>
       </c>
       <c r="AX27" s="16">
         <v>1.0309699999999999</v>
       </c>
       <c r="AY27" s="16">
-        <v>120.2</v>
+        <v>133.76599999999999</v>
       </c>
       <c r="AZ27" s="16">
-        <v>31.645</v>
+        <v>46.372999999999998</v>
       </c>
       <c r="BA27" s="16">
         <v>0</v>
       </c>
       <c r="BB27" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="28" spans="1:54" s="15" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A28" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B28" s="12" t="s">
         <v>93</v>
       </c>
       <c r="C28" s="13" t="s">
         <v>65</v>
       </c>
       <c r="D28" s="13" t="s">
         <v>65</v>
       </c>
       <c r="E28" s="13" t="s">
         <v>65</v>
       </c>
       <c r="F28" s="13" t="s">
         <v>65</v>
       </c>
       <c r="G28" s="13">
         <v>58.877000000000002</v>
       </c>
       <c r="H28" s="13">
         <v>30.594000000000001</v>
       </c>
       <c r="I28" s="13">
@@ -5250,69 +5844,69 @@
       <c r="AO28" s="16">
         <v>131.35400000000001</v>
       </c>
       <c r="AP28" s="16">
         <v>38.714849999999998</v>
       </c>
       <c r="AQ28" s="16">
         <v>231.47499999999999</v>
       </c>
       <c r="AR28" s="16">
         <v>70.843000000000004</v>
       </c>
       <c r="AS28" s="16">
         <v>120.52</v>
       </c>
       <c r="AT28" s="16">
         <v>32.242939999999997</v>
       </c>
       <c r="AU28" s="16">
         <v>231.47499999999999</v>
       </c>
       <c r="AV28" s="16">
         <v>70.843000000000004</v>
       </c>
       <c r="AW28" s="16">
-        <v>118.22</v>
+        <v>119.72</v>
       </c>
       <c r="AX28" s="16">
-        <v>31.47522</v>
+        <v>31.755939999999999</v>
       </c>
       <c r="AY28" s="16">
         <v>40.021000000000001</v>
       </c>
       <c r="AZ28" s="16">
         <v>25.706</v>
       </c>
       <c r="BA28" s="16">
         <v>4.2</v>
       </c>
       <c r="BB28" s="16">
         <v>2.9119000000000002</v>
       </c>
     </row>
-    <row r="29" spans="1:54" s="15" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A29" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B29" s="12" t="s">
         <v>94</v>
       </c>
       <c r="C29" s="13">
         <v>68.483000000000004</v>
       </c>
       <c r="D29" s="13">
         <v>34.552999999999997</v>
       </c>
       <c r="E29" s="13">
         <v>16.971800000000002</v>
       </c>
       <c r="F29" s="13">
         <v>48.731729999999999</v>
       </c>
       <c r="G29" s="13">
         <v>0</v>
       </c>
       <c r="H29" s="13">
         <v>0</v>
       </c>
       <c r="I29" s="13">
@@ -5414,69 +6008,69 @@
       <c r="AO29" s="16">
         <v>229.55645000000001</v>
       </c>
       <c r="AP29" s="16">
         <v>192.90738999999999</v>
       </c>
       <c r="AQ29" s="16">
         <v>548.38199999999995</v>
       </c>
       <c r="AR29" s="16">
         <v>159.50873000000001</v>
       </c>
       <c r="AS29" s="16">
         <v>306.70206000000002</v>
       </c>
       <c r="AT29" s="16">
         <v>218.61126999999999</v>
       </c>
       <c r="AU29" s="16">
         <v>488.38200000000001</v>
       </c>
       <c r="AV29" s="16">
         <v>146.70873</v>
       </c>
       <c r="AW29" s="16">
-        <v>224.34806</v>
+        <v>253.62306000000001</v>
       </c>
       <c r="AX29" s="16">
-        <v>108.4631</v>
+        <v>154.53745000000001</v>
       </c>
       <c r="AY29" s="16">
         <v>0</v>
       </c>
       <c r="AZ29" s="16">
         <v>0</v>
       </c>
       <c r="BA29" s="16">
-        <v>30.1</v>
+        <v>38.655000000000001</v>
       </c>
       <c r="BB29" s="16">
-        <v>35.301000000000002</v>
+        <v>41.367959999999997</v>
       </c>
     </row>
-    <row r="30" spans="1:54" s="15" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:54" s="15" customFormat="1" ht="25.5">
       <c r="A30" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B30" s="12" t="s">
         <v>95</v>
       </c>
       <c r="C30" s="13" t="s">
         <v>65</v>
       </c>
       <c r="D30" s="13" t="s">
         <v>65</v>
       </c>
       <c r="E30" s="13" t="s">
         <v>65</v>
       </c>
       <c r="F30" s="13" t="s">
         <v>65</v>
       </c>
       <c r="G30" s="13" t="s">
         <v>65</v>
       </c>
       <c r="H30" s="13" t="s">
         <v>65</v>
       </c>
       <c r="I30" s="13" t="s">
@@ -5583,64 +6177,64 @@
       </c>
       <c r="AQ30" s="16">
         <v>0</v>
       </c>
       <c r="AR30" s="16">
         <v>0</v>
       </c>
       <c r="AS30" s="16">
         <v>19</v>
       </c>
       <c r="AT30" s="16">
         <v>1.17611</v>
       </c>
       <c r="AU30" s="16">
         <v>0</v>
       </c>
       <c r="AV30" s="16">
         <v>0</v>
       </c>
       <c r="AW30" s="16">
         <v>2.5</v>
       </c>
       <c r="AX30" s="16">
         <v>0.49310999999999999</v>
       </c>
-      <c r="AY30" s="16" t="s">
-[...9 lines deleted...]
-        <v>65</v>
+      <c r="AY30" s="16">
+        <v>0</v>
+      </c>
+      <c r="AZ30" s="16">
+        <v>0</v>
+      </c>
+      <c r="BA30" s="16">
+        <v>0.38768999999999998</v>
+      </c>
+      <c r="BB30" s="16">
+        <v>0.10392</v>
       </c>
     </row>
-    <row r="31" spans="1:54" s="15" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A31" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B31" s="12" t="s">
         <v>96</v>
       </c>
       <c r="C31" s="13">
         <v>0</v>
       </c>
       <c r="D31" s="13">
         <v>0</v>
       </c>
       <c r="E31" s="13">
         <v>723.39599999999996</v>
       </c>
       <c r="F31" s="13">
         <v>244.01400000000001</v>
       </c>
       <c r="G31" s="13" t="s">
         <v>65</v>
       </c>
       <c r="H31" s="13" t="s">
         <v>65</v>
       </c>
       <c r="I31" s="13" t="s">
@@ -5742,69 +6336,69 @@
       <c r="AO31" s="16">
         <v>73.177999999999997</v>
       </c>
       <c r="AP31" s="16">
         <v>23.167449999999999</v>
       </c>
       <c r="AQ31" s="16">
         <v>2.7269999999999999</v>
       </c>
       <c r="AR31" s="16">
         <v>3.7607699999999999</v>
       </c>
       <c r="AS31" s="16">
         <v>22.32</v>
       </c>
       <c r="AT31" s="16">
         <v>4.8088199999999999</v>
       </c>
       <c r="AU31" s="16">
         <v>2.7269999999999999</v>
       </c>
       <c r="AV31" s="16">
         <v>3.7607699999999999</v>
       </c>
       <c r="AW31" s="16">
-        <v>17.399999999999999</v>
+        <v>20.100000000000001</v>
       </c>
       <c r="AX31" s="16">
-        <v>3.66012</v>
+        <v>4.05382</v>
       </c>
       <c r="AY31" s="16">
         <v>37.561999999999998</v>
       </c>
       <c r="AZ31" s="16">
         <v>25.094000000000001</v>
       </c>
       <c r="BA31" s="16">
-        <v>0</v>
+        <v>0.15057999999999999</v>
       </c>
       <c r="BB31" s="16">
-        <v>0</v>
+        <v>0.20784</v>
       </c>
     </row>
-    <row r="32" spans="1:54" s="15" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:54" s="15" customFormat="1" ht="38.25">
       <c r="A32" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B32" s="12" t="s">
         <v>97</v>
       </c>
       <c r="C32" s="13">
         <v>0</v>
       </c>
       <c r="D32" s="13">
         <v>0</v>
       </c>
       <c r="E32" s="13">
         <v>36.700000000000003</v>
       </c>
       <c r="F32" s="13">
         <v>20.917999999999999</v>
       </c>
       <c r="G32" s="13" t="s">
         <v>65</v>
       </c>
       <c r="H32" s="13" t="s">
         <v>65</v>
       </c>
       <c r="I32" s="13" t="s">
@@ -5906,69 +6500,69 @@
       <c r="AO32" s="16">
         <v>70.48</v>
       </c>
       <c r="AP32" s="16">
         <v>21.836559999999999</v>
       </c>
       <c r="AQ32" s="16">
         <v>0</v>
       </c>
       <c r="AR32" s="16">
         <v>0</v>
       </c>
       <c r="AS32" s="16">
         <v>8.8659999999999997</v>
       </c>
       <c r="AT32" s="16">
         <v>2.5469400000000002</v>
       </c>
       <c r="AU32" s="16">
         <v>0</v>
       </c>
       <c r="AV32" s="16">
         <v>0</v>
       </c>
       <c r="AW32" s="16">
-        <v>0.8</v>
+        <v>5.798</v>
       </c>
       <c r="AX32" s="16">
-        <v>0.30576999999999999</v>
+        <v>1.1437900000000001</v>
       </c>
       <c r="AY32" s="16">
         <v>7.4119999999999999</v>
       </c>
       <c r="AZ32" s="16">
         <v>12.839</v>
       </c>
       <c r="BA32" s="16">
-        <v>0</v>
+        <v>2.5251999999999999</v>
       </c>
       <c r="BB32" s="16">
-        <v>0</v>
+        <v>1.69458</v>
       </c>
     </row>
-    <row r="33" spans="1:54" s="15" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A33" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>98</v>
       </c>
       <c r="C33" s="13">
         <v>0</v>
       </c>
       <c r="D33" s="13">
         <v>0</v>
       </c>
       <c r="E33" s="13">
         <v>0.03</v>
       </c>
       <c r="F33" s="13">
         <v>0.1381</v>
       </c>
       <c r="G33" s="13" t="s">
         <v>65</v>
       </c>
       <c r="H33" s="13" t="s">
         <v>65</v>
       </c>
       <c r="I33" s="13" t="s">
@@ -6070,69 +6664,69 @@
       <c r="AO33" s="16">
         <v>50.71</v>
       </c>
       <c r="AP33" s="16">
         <v>17.554680000000001</v>
       </c>
       <c r="AQ33" s="16">
         <v>0</v>
       </c>
       <c r="AR33" s="16">
         <v>0</v>
       </c>
       <c r="AS33" s="16">
         <v>153.2432</v>
       </c>
       <c r="AT33" s="16">
         <v>69.901420000000002</v>
       </c>
       <c r="AU33" s="16">
         <v>0</v>
       </c>
       <c r="AV33" s="16">
         <v>0</v>
       </c>
       <c r="AW33" s="16">
-        <v>100.43899999999999</v>
+        <v>135.44800000000001</v>
       </c>
       <c r="AX33" s="16">
-        <v>42.787909999999997</v>
+        <v>59.240830000000003</v>
       </c>
       <c r="AY33" s="16">
         <v>16.782</v>
       </c>
       <c r="AZ33" s="16">
         <v>11.39</v>
       </c>
       <c r="BA33" s="16">
-        <v>61.55086</v>
+        <v>75.55086</v>
       </c>
       <c r="BB33" s="16">
-        <v>39.583539999999999</v>
+        <v>48.354979999999998</v>
       </c>
     </row>
-    <row r="34" spans="1:54" s="15" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:54" s="15" customFormat="1" ht="51">
       <c r="A34" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B34" s="12" t="s">
         <v>99</v>
       </c>
       <c r="C34" s="13">
         <v>5</v>
       </c>
       <c r="D34" s="13">
         <v>3</v>
       </c>
       <c r="E34" s="13">
         <v>34.095999999999997</v>
       </c>
       <c r="F34" s="13">
         <v>50.773829999999997</v>
       </c>
       <c r="G34" s="13">
         <v>0</v>
       </c>
       <c r="H34" s="13">
         <v>0</v>
       </c>
       <c r="I34" s="13">
@@ -6234,69 +6828,69 @@
       <c r="AO34" s="16">
         <v>232.71</v>
       </c>
       <c r="AP34" s="16">
         <v>525.81097</v>
       </c>
       <c r="AQ34" s="16">
         <v>0</v>
       </c>
       <c r="AR34" s="16">
         <v>0</v>
       </c>
       <c r="AS34" s="16">
         <v>180.398</v>
       </c>
       <c r="AT34" s="16">
         <v>524.34919000000002</v>
       </c>
       <c r="AU34" s="16">
         <v>0</v>
       </c>
       <c r="AV34" s="16">
         <v>0</v>
       </c>
       <c r="AW34" s="16">
-        <v>90.241</v>
+        <v>99.200999999999993</v>
       </c>
       <c r="AX34" s="16">
-        <v>265.09142000000003</v>
+        <v>298.59645</v>
       </c>
       <c r="AY34" s="16">
         <v>0</v>
       </c>
       <c r="AZ34" s="16">
         <v>0</v>
       </c>
       <c r="BA34" s="16">
-        <v>128.07300000000001</v>
+        <v>148.405</v>
       </c>
       <c r="BB34" s="16">
-        <v>356.81639000000001</v>
+        <v>412.75826000000001</v>
       </c>
     </row>
-    <row r="35" spans="1:54" s="15" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:54" s="15" customFormat="1" ht="38.25">
       <c r="A35" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B35" s="12" t="s">
         <v>100</v>
       </c>
       <c r="C35" s="13">
         <v>497.3723</v>
       </c>
       <c r="D35" s="13">
         <v>201.84706</v>
       </c>
       <c r="E35" s="13">
         <v>3.5918000000000001</v>
       </c>
       <c r="F35" s="13">
         <v>18.020520000000001</v>
       </c>
       <c r="G35" s="13">
         <v>0.24959999999999999</v>
       </c>
       <c r="H35" s="13">
         <v>0.29357</v>
       </c>
       <c r="I35" s="13">
@@ -6392,75 +6986,75 @@
       <c r="AM35" s="16">
         <v>22.55</v>
       </c>
       <c r="AN35" s="16">
         <v>27.571999999999999</v>
       </c>
       <c r="AO35" s="16">
         <v>16.222999999999999</v>
       </c>
       <c r="AP35" s="16">
         <v>80.852969999999999</v>
       </c>
       <c r="AQ35" s="16">
         <v>29.9</v>
       </c>
       <c r="AR35" s="16">
         <v>8.0459999999999994</v>
       </c>
       <c r="AS35" s="16">
         <v>13.138500000000001</v>
       </c>
       <c r="AT35" s="16">
         <v>74.250370000000004</v>
       </c>
       <c r="AU35" s="16">
-        <v>8.9</v>
+        <v>29.9</v>
       </c>
       <c r="AV35" s="16">
-        <v>3.9060000000000001</v>
+        <v>8.0459999999999994</v>
       </c>
       <c r="AW35" s="16">
-        <v>6.9515000000000002</v>
+        <v>7.2244999999999999</v>
       </c>
       <c r="AX35" s="16">
-        <v>38.158119999999997</v>
+        <v>39.244909999999997</v>
       </c>
       <c r="AY35" s="16">
         <v>0</v>
       </c>
       <c r="AZ35" s="16">
         <v>0</v>
       </c>
       <c r="BA35" s="16">
-        <v>4.2454999999999998</v>
+        <v>4.2705000000000002</v>
       </c>
       <c r="BB35" s="16">
-        <v>33.530839999999998</v>
+        <v>33.6248</v>
       </c>
     </row>
-    <row r="36" spans="1:54" s="15" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:54" s="15" customFormat="1" ht="38.25">
       <c r="A36" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B36" s="12" t="s">
         <v>101</v>
       </c>
       <c r="C36" s="13">
         <v>0.1363</v>
       </c>
       <c r="D36" s="13">
         <v>0.95277999999999996</v>
       </c>
       <c r="E36" s="13">
         <v>4.1156800000000002</v>
       </c>
       <c r="F36" s="13">
         <v>25.362739999999999</v>
       </c>
       <c r="G36" s="13">
         <v>6.7999999999999996E-3</v>
       </c>
       <c r="H36" s="13">
         <v>2.283E-2</v>
       </c>
       <c r="I36" s="13">
@@ -6562,69 +7156,69 @@
       <c r="AO36" s="16">
         <v>5.4915399999999996</v>
       </c>
       <c r="AP36" s="16">
         <v>34.660049999999998</v>
       </c>
       <c r="AQ36" s="16">
         <v>0</v>
       </c>
       <c r="AR36" s="16">
         <v>0</v>
       </c>
       <c r="AS36" s="16">
         <v>7.6475400000000002</v>
       </c>
       <c r="AT36" s="16">
         <v>47.08596</v>
       </c>
       <c r="AU36" s="16">
         <v>0</v>
       </c>
       <c r="AV36" s="16">
         <v>0</v>
       </c>
       <c r="AW36" s="16">
-        <v>2.6749999999999998</v>
+        <v>3.50014</v>
       </c>
       <c r="AX36" s="16">
-        <v>18.111049999999999</v>
+        <v>26.273199999999999</v>
       </c>
       <c r="AY36" s="16">
         <v>0</v>
       </c>
       <c r="AZ36" s="16">
         <v>0</v>
       </c>
       <c r="BA36" s="16">
-        <v>8.9018200000000007</v>
+        <v>9.1588600000000007</v>
       </c>
       <c r="BB36" s="16">
-        <v>19.372810000000001</v>
+        <v>20.74916</v>
       </c>
     </row>
-    <row r="37" spans="1:54" s="15" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:54" s="15" customFormat="1" ht="25.5">
       <c r="A37" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>102</v>
       </c>
       <c r="C37" s="13">
         <v>0</v>
       </c>
       <c r="D37" s="13">
         <v>0</v>
       </c>
       <c r="E37" s="13">
         <v>0.12073</v>
       </c>
       <c r="F37" s="13">
         <v>0.45517000000000002</v>
       </c>
       <c r="G37" s="13">
         <v>0</v>
       </c>
       <c r="H37" s="13">
         <v>0</v>
       </c>
       <c r="I37" s="13">
@@ -6726,69 +7320,69 @@
       <c r="AO37" s="16">
         <v>1.49257</v>
       </c>
       <c r="AP37" s="16">
         <v>4.1042100000000001</v>
       </c>
       <c r="AQ37" s="16">
         <v>0</v>
       </c>
       <c r="AR37" s="16">
         <v>0</v>
       </c>
       <c r="AS37" s="16">
         <v>1.58971</v>
       </c>
       <c r="AT37" s="16">
         <v>5.7117399999999998</v>
       </c>
       <c r="AU37" s="16">
         <v>0</v>
       </c>
       <c r="AV37" s="16">
         <v>0</v>
       </c>
       <c r="AW37" s="16">
-        <v>1.00203</v>
+        <v>1.0714300000000001</v>
       </c>
       <c r="AX37" s="16">
-        <v>3.2493400000000001</v>
+        <v>3.4237799999999998</v>
       </c>
       <c r="AY37" s="16">
         <v>0</v>
       </c>
       <c r="AZ37" s="16">
         <v>0</v>
       </c>
       <c r="BA37" s="16">
-        <v>0.24603</v>
+        <v>0.25163000000000002</v>
       </c>
       <c r="BB37" s="16">
-        <v>1.41883</v>
+        <v>1.44953</v>
       </c>
     </row>
-    <row r="38" spans="1:54" s="15" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:54" s="15" customFormat="1" ht="25.5">
       <c r="A38" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B38" s="12" t="s">
         <v>103</v>
       </c>
       <c r="C38" s="13">
         <v>0</v>
       </c>
       <c r="D38" s="13">
         <v>0</v>
       </c>
       <c r="E38" s="13">
         <v>4.5400000000000003E-2</v>
       </c>
       <c r="F38" s="13">
         <v>0.78446000000000005</v>
       </c>
       <c r="G38" s="13">
         <v>0</v>
       </c>
       <c r="H38" s="13">
         <v>0</v>
       </c>
       <c r="I38" s="13">
@@ -6890,69 +7484,69 @@
       <c r="AO38" s="16">
         <v>0.15356</v>
       </c>
       <c r="AP38" s="16">
         <v>2.8462299999999998</v>
       </c>
       <c r="AQ38" s="16">
         <v>0</v>
       </c>
       <c r="AR38" s="16">
         <v>0</v>
       </c>
       <c r="AS38" s="16">
         <v>0.24113999999999999</v>
       </c>
       <c r="AT38" s="16">
         <v>4.8898599999999997</v>
       </c>
       <c r="AU38" s="16">
         <v>0</v>
       </c>
       <c r="AV38" s="16">
         <v>0</v>
       </c>
       <c r="AW38" s="16">
-        <v>9.1740000000000002E-2</v>
+        <v>0.13422000000000001</v>
       </c>
       <c r="AX38" s="16">
-        <v>2.01505</v>
+        <v>2.8744900000000002</v>
       </c>
       <c r="AY38" s="16">
         <v>0</v>
       </c>
       <c r="AZ38" s="16">
         <v>0</v>
       </c>
       <c r="BA38" s="16">
-        <v>0.12956000000000001</v>
+        <v>0.16123999999999999</v>
       </c>
       <c r="BB38" s="16">
-        <v>2.98258</v>
+        <v>3.74057</v>
       </c>
     </row>
-    <row r="39" spans="1:54" s="15" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A39" s="11" t="s">
         <v>31</v>
       </c>
       <c r="B39" s="12" t="s">
         <v>104</v>
       </c>
       <c r="C39" s="13">
         <v>0</v>
       </c>
       <c r="D39" s="13">
         <v>0</v>
       </c>
       <c r="E39" s="13">
         <v>0.38929999999999998</v>
       </c>
       <c r="F39" s="13">
         <v>2.8227500000000001</v>
       </c>
       <c r="G39" s="13">
         <v>0</v>
       </c>
       <c r="H39" s="13">
         <v>0</v>
       </c>
       <c r="I39" s="13">
@@ -7054,69 +7648,69 @@
       <c r="AO39" s="16">
         <v>2.06E-2</v>
       </c>
       <c r="AP39" s="16">
         <v>0.25701000000000002</v>
       </c>
       <c r="AQ39" s="16">
         <v>0</v>
       </c>
       <c r="AR39" s="16">
         <v>0</v>
       </c>
       <c r="AS39" s="16">
         <v>5.2900000000000003E-2</v>
       </c>
       <c r="AT39" s="16">
         <v>0.63661000000000001</v>
       </c>
       <c r="AU39" s="16">
         <v>0</v>
       </c>
       <c r="AV39" s="16">
         <v>0</v>
       </c>
       <c r="AW39" s="16">
-        <v>3.6700000000000003E-2</v>
+        <v>4.0899999999999999E-2</v>
       </c>
       <c r="AX39" s="16">
-        <v>0.37646000000000002</v>
+        <v>0.45034999999999997</v>
       </c>
       <c r="AY39" s="16">
         <v>0</v>
       </c>
       <c r="AZ39" s="16">
         <v>0</v>
       </c>
       <c r="BA39" s="16">
         <v>1.2E-2</v>
       </c>
       <c r="BB39" s="16">
         <v>0.19058</v>
       </c>
     </row>
-    <row r="40" spans="1:54" s="15" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:54" s="15" customFormat="1" ht="38.25">
       <c r="A40" s="11" t="s">
         <v>32</v>
       </c>
       <c r="B40" s="12" t="s">
         <v>105</v>
       </c>
       <c r="C40" s="13">
         <v>0</v>
       </c>
       <c r="D40" s="13">
         <v>0</v>
       </c>
       <c r="E40" s="13">
         <v>8.6617700000000006</v>
       </c>
       <c r="F40" s="13">
         <v>16.530470000000001</v>
       </c>
       <c r="G40" s="13">
         <v>0</v>
       </c>
       <c r="H40" s="13">
         <v>0</v>
       </c>
       <c r="I40" s="13">
@@ -7218,69 +7812,69 @@
       <c r="AO40" s="16">
         <v>8.1335200000000007</v>
       </c>
       <c r="AP40" s="16">
         <v>10.96942</v>
       </c>
       <c r="AQ40" s="16">
         <v>0</v>
       </c>
       <c r="AR40" s="16">
         <v>0</v>
       </c>
       <c r="AS40" s="16">
         <v>6.8472600000000003</v>
       </c>
       <c r="AT40" s="16">
         <v>11.036479999999999</v>
       </c>
       <c r="AU40" s="16">
         <v>0</v>
       </c>
       <c r="AV40" s="16">
         <v>0</v>
       </c>
       <c r="AW40" s="16">
-        <v>3.5173800000000002</v>
+        <v>4.3227399999999996</v>
       </c>
       <c r="AX40" s="16">
-        <v>5.1069399999999998</v>
+        <v>6.3680300000000001</v>
       </c>
       <c r="AY40" s="16">
         <v>0</v>
       </c>
       <c r="AZ40" s="16">
         <v>0</v>
       </c>
       <c r="BA40" s="16">
-        <v>3.0460400000000001</v>
+        <v>3.4009100000000001</v>
       </c>
       <c r="BB40" s="16">
-        <v>5.4100700000000002</v>
+        <v>5.9153799999999999</v>
       </c>
     </row>
-    <row r="41" spans="1:54" s="15" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:54" s="15" customFormat="1" ht="38.25">
       <c r="A41" s="11" t="s">
         <v>33</v>
       </c>
       <c r="B41" s="12" t="s">
         <v>106</v>
       </c>
       <c r="C41" s="13">
         <v>1.04E-2</v>
       </c>
       <c r="D41" s="13">
         <v>0.17760000000000001</v>
       </c>
       <c r="E41" s="13">
         <v>0.84643999999999997</v>
       </c>
       <c r="F41" s="13">
         <v>5.0372399999999997</v>
       </c>
       <c r="G41" s="13">
         <v>0</v>
       </c>
       <c r="H41" s="13">
         <v>0</v>
       </c>
       <c r="I41" s="13">
@@ -7382,69 +7976,69 @@
       <c r="AO41" s="16">
         <v>3.6867299999999998</v>
       </c>
       <c r="AP41" s="16">
         <v>18.563960000000002</v>
       </c>
       <c r="AQ41" s="16">
         <v>0</v>
       </c>
       <c r="AR41" s="16">
         <v>0</v>
       </c>
       <c r="AS41" s="16">
         <v>5.0570300000000001</v>
       </c>
       <c r="AT41" s="16">
         <v>28.0609</v>
       </c>
       <c r="AU41" s="16">
         <v>0</v>
       </c>
       <c r="AV41" s="16">
         <v>0</v>
       </c>
       <c r="AW41" s="16">
-        <v>2.1045799999999999</v>
+        <v>2.31236</v>
       </c>
       <c r="AX41" s="16">
-        <v>11.24334</v>
+        <v>13.24756</v>
       </c>
       <c r="AY41" s="16">
         <v>0</v>
       </c>
       <c r="AZ41" s="16">
         <v>0</v>
       </c>
       <c r="BA41" s="16">
-        <v>3.14994</v>
+        <v>3.8046899999999999</v>
       </c>
       <c r="BB41" s="16">
-        <v>19.847020000000001</v>
+        <v>23.927910000000001</v>
       </c>
     </row>
-    <row r="42" spans="1:54" s="15" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A42" s="11" t="s">
         <v>34</v>
       </c>
       <c r="B42" s="12" t="s">
         <v>107</v>
       </c>
       <c r="C42" s="13">
         <v>53574.428</v>
       </c>
       <c r="D42" s="13">
         <v>11513.902050000001</v>
       </c>
       <c r="E42" s="13">
         <v>10758.971</v>
       </c>
       <c r="F42" s="13">
         <v>2111.9763800000001</v>
       </c>
       <c r="G42" s="13">
         <v>66811.33</v>
       </c>
       <c r="H42" s="13">
         <v>8810.3449000000001</v>
       </c>
       <c r="I42" s="13">
@@ -7540,75 +8134,75 @@
       <c r="AM42" s="16">
         <v>18765</v>
       </c>
       <c r="AN42" s="16">
         <v>3352.74566</v>
       </c>
       <c r="AO42" s="16">
         <v>345843.34299999999</v>
       </c>
       <c r="AP42" s="16">
         <v>64427.344700000001</v>
       </c>
       <c r="AQ42" s="16">
         <v>103168.461</v>
       </c>
       <c r="AR42" s="16">
         <v>22553.174340000001</v>
       </c>
       <c r="AS42" s="16">
         <v>185963.60310000001</v>
       </c>
       <c r="AT42" s="16">
         <v>25604.847709999998</v>
       </c>
       <c r="AU42" s="16">
-        <v>49822.754000000001</v>
+        <v>59341.637999999999</v>
       </c>
       <c r="AV42" s="16">
-        <v>10437.87444</v>
+        <v>12735.243469999999</v>
       </c>
       <c r="AW42" s="16">
-        <v>84459.312000000005</v>
+        <v>104809.102</v>
       </c>
       <c r="AX42" s="16">
-        <v>12845.735650000001</v>
+        <v>15790.51539</v>
       </c>
       <c r="AY42" s="16">
-        <v>22258.214</v>
+        <v>26128.214</v>
       </c>
       <c r="AZ42" s="16">
-        <v>5172.4278899999999</v>
+        <v>6047.41489</v>
       </c>
       <c r="BA42" s="16">
-        <v>266288.93400000001</v>
+        <v>307280.91600000003</v>
       </c>
       <c r="BB42" s="16">
-        <v>38697.0435</v>
+        <v>44682.198929999999</v>
       </c>
     </row>
-    <row r="43" spans="1:54" s="15" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A43" s="11" t="s">
         <v>35</v>
       </c>
       <c r="B43" s="12" t="s">
         <v>108</v>
       </c>
       <c r="C43" s="13" t="s">
         <v>65</v>
       </c>
       <c r="D43" s="13" t="s">
         <v>65</v>
       </c>
       <c r="E43" s="13" t="s">
         <v>65</v>
       </c>
       <c r="F43" s="13" t="s">
         <v>65</v>
       </c>
       <c r="G43" s="13">
         <v>0</v>
       </c>
       <c r="H43" s="13">
         <v>0</v>
       </c>
       <c r="I43" s="13">
@@ -7728,51 +8322,51 @@
       <c r="AU43" s="16">
         <v>0</v>
       </c>
       <c r="AV43" s="16">
         <v>0</v>
       </c>
       <c r="AW43" s="16">
         <v>1767.28</v>
       </c>
       <c r="AX43" s="16">
         <v>130.91283999999999</v>
       </c>
       <c r="AY43" s="16" t="s">
         <v>65</v>
       </c>
       <c r="AZ43" s="16" t="s">
         <v>65</v>
       </c>
       <c r="BA43" s="16" t="s">
         <v>65</v>
       </c>
       <c r="BB43" s="16" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="44" spans="1:54" s="15" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A44" s="11" t="s">
         <v>36</v>
       </c>
       <c r="B44" s="12" t="s">
         <v>109</v>
       </c>
       <c r="C44" s="13">
         <v>150.08000000000001</v>
       </c>
       <c r="D44" s="13">
         <v>21.036190000000001</v>
       </c>
       <c r="E44" s="13">
         <v>64</v>
       </c>
       <c r="F44" s="13">
         <v>15.888260000000001</v>
       </c>
       <c r="G44" s="13">
         <v>6813.5969999999998</v>
       </c>
       <c r="H44" s="13">
         <v>737.30552999999998</v>
       </c>
       <c r="I44" s="13">
@@ -7874,69 +8468,69 @@
       <c r="AO44" s="16">
         <v>43740.987999999998</v>
       </c>
       <c r="AP44" s="16">
         <v>4460.7601599999998</v>
       </c>
       <c r="AQ44" s="16">
         <v>3134</v>
       </c>
       <c r="AR44" s="16">
         <v>358.39299999999997</v>
       </c>
       <c r="AS44" s="16">
         <v>11249.416999999999</v>
       </c>
       <c r="AT44" s="16">
         <v>1406.94885</v>
       </c>
       <c r="AU44" s="16">
         <v>0</v>
       </c>
       <c r="AV44" s="16">
         <v>0</v>
       </c>
       <c r="AW44" s="16">
-        <v>4017.99</v>
+        <v>4142.82</v>
       </c>
       <c r="AX44" s="16">
-        <v>588.98162000000002</v>
+        <v>604.54362000000003</v>
       </c>
       <c r="AY44" s="16">
         <v>1857.85</v>
       </c>
       <c r="AZ44" s="16">
         <v>315.31450000000001</v>
       </c>
       <c r="BA44" s="16">
-        <v>33633.358</v>
+        <v>40835.313000000002</v>
       </c>
       <c r="BB44" s="16">
-        <v>4754.43995</v>
+        <v>5780.19146</v>
       </c>
     </row>
-    <row r="45" spans="1:54" s="15" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A45" s="11" t="s">
         <v>37</v>
       </c>
       <c r="B45" s="12" t="s">
         <v>110</v>
       </c>
       <c r="C45" s="13">
         <v>497.74</v>
       </c>
       <c r="D45" s="13">
         <v>42.302</v>
       </c>
       <c r="E45" s="13">
         <v>0</v>
       </c>
       <c r="F45" s="13">
         <v>0</v>
       </c>
       <c r="G45" s="13">
         <v>848.95</v>
       </c>
       <c r="H45" s="13">
         <v>88.274090000000001</v>
       </c>
       <c r="I45" s="13">
@@ -8032,75 +8626,75 @@
       <c r="AM45" s="16">
         <v>0</v>
       </c>
       <c r="AN45" s="16">
         <v>0</v>
       </c>
       <c r="AO45" s="16">
         <v>274.00240000000002</v>
       </c>
       <c r="AP45" s="16">
         <v>45.593049999999998</v>
       </c>
       <c r="AQ45" s="16">
         <v>6455.46</v>
       </c>
       <c r="AR45" s="16">
         <v>960.53913</v>
       </c>
       <c r="AS45" s="16">
         <v>65.016999999999996</v>
       </c>
       <c r="AT45" s="16">
         <v>13.159700000000001</v>
       </c>
       <c r="AU45" s="16">
-        <v>5647.34</v>
+        <v>6455.46</v>
       </c>
       <c r="AV45" s="16">
-        <v>896.92912999999999</v>
+        <v>960.53913</v>
       </c>
       <c r="AW45" s="16">
         <v>65</v>
       </c>
       <c r="AX45" s="16">
         <v>13.130800000000001</v>
       </c>
       <c r="AY45" s="16">
         <v>0</v>
       </c>
       <c r="AZ45" s="16">
         <v>0</v>
       </c>
       <c r="BA45" s="16">
         <v>1785.557</v>
       </c>
       <c r="BB45" s="16">
         <v>215.5266</v>
       </c>
     </row>
-    <row r="46" spans="1:54" s="15" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A46" s="11" t="s">
         <v>38</v>
       </c>
       <c r="B46" s="12" t="s">
         <v>111</v>
       </c>
       <c r="C46" s="13">
         <v>0</v>
       </c>
       <c r="D46" s="13">
         <v>0</v>
       </c>
       <c r="E46" s="13">
         <v>107.146</v>
       </c>
       <c r="F46" s="13">
         <v>80.020049999999998</v>
       </c>
       <c r="G46" s="13" t="s">
         <v>65</v>
       </c>
       <c r="H46" s="13" t="s">
         <v>65</v>
       </c>
       <c r="I46" s="13" t="s">
@@ -8220,51 +8814,51 @@
       <c r="AU46" s="16">
         <v>0</v>
       </c>
       <c r="AV46" s="16">
         <v>0</v>
       </c>
       <c r="AW46" s="16">
         <v>1723.14029</v>
       </c>
       <c r="AX46" s="16">
         <v>447.18502000000001</v>
       </c>
       <c r="AY46" s="16">
         <v>0</v>
       </c>
       <c r="AZ46" s="16">
         <v>0</v>
       </c>
       <c r="BA46" s="16">
         <v>1070.2619999999999</v>
       </c>
       <c r="BB46" s="16">
         <v>354.87905000000001</v>
       </c>
     </row>
-    <row r="47" spans="1:54" s="15" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A47" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B47" s="12" t="s">
         <v>112</v>
       </c>
       <c r="C47" s="13">
         <v>5.476</v>
       </c>
       <c r="D47" s="13">
         <v>4.2389799999999997</v>
       </c>
       <c r="E47" s="13">
         <v>73.676429999999996</v>
       </c>
       <c r="F47" s="13">
         <v>99.175489999999996</v>
       </c>
       <c r="G47" s="13">
         <v>1.325</v>
       </c>
       <c r="H47" s="13">
         <v>0.62090000000000001</v>
       </c>
       <c r="I47" s="13">
@@ -8366,69 +8960,69 @@
       <c r="AO47" s="16">
         <v>104.6561</v>
       </c>
       <c r="AP47" s="16">
         <v>100.27531999999999</v>
       </c>
       <c r="AQ47" s="16">
         <v>0</v>
       </c>
       <c r="AR47" s="16">
         <v>0</v>
       </c>
       <c r="AS47" s="16">
         <v>57.276000000000003</v>
       </c>
       <c r="AT47" s="16">
         <v>66.417680000000004</v>
       </c>
       <c r="AU47" s="16">
         <v>0</v>
       </c>
       <c r="AV47" s="16">
         <v>0</v>
       </c>
       <c r="AW47" s="16">
-        <v>31.927199999999999</v>
+        <v>41.519199999999998</v>
       </c>
       <c r="AX47" s="16">
-        <v>42.6539</v>
+        <v>50.795079999999999</v>
       </c>
       <c r="AY47" s="16">
         <v>0</v>
       </c>
       <c r="AZ47" s="16">
         <v>0</v>
       </c>
       <c r="BA47" s="16">
-        <v>11.570399999999999</v>
+        <v>11.572800000000001</v>
       </c>
       <c r="BB47" s="16">
-        <v>10.49137</v>
+        <v>10.502599999999999</v>
       </c>
     </row>
-    <row r="48" spans="1:54" s="15" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A48" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B48" s="12" t="s">
         <v>113</v>
       </c>
       <c r="C48" s="13">
         <v>0</v>
       </c>
       <c r="D48" s="13">
         <v>0</v>
       </c>
       <c r="E48" s="13">
         <v>13.4</v>
       </c>
       <c r="F48" s="13">
         <v>14.818</v>
       </c>
       <c r="G48" s="13" t="s">
         <v>65</v>
       </c>
       <c r="H48" s="13" t="s">
         <v>65</v>
       </c>
       <c r="I48" s="13" t="s">
@@ -8548,51 +9142,51 @@
       <c r="AU48" s="16" t="s">
         <v>65</v>
       </c>
       <c r="AV48" s="16" t="s">
         <v>65</v>
       </c>
       <c r="AW48" s="16" t="s">
         <v>65</v>
       </c>
       <c r="AX48" s="16" t="s">
         <v>65</v>
       </c>
       <c r="AY48" s="16" t="s">
         <v>65</v>
       </c>
       <c r="AZ48" s="16" t="s">
         <v>65</v>
       </c>
       <c r="BA48" s="16" t="s">
         <v>65</v>
       </c>
       <c r="BB48" s="16" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="49" spans="1:54" s="15" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:54" s="15" customFormat="1" ht="25.5">
       <c r="A49" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B49" s="12" t="s">
         <v>114</v>
       </c>
       <c r="C49" s="13">
         <v>690.81</v>
       </c>
       <c r="D49" s="13">
         <v>141.3845</v>
       </c>
       <c r="E49" s="13">
         <v>5.0620000000000003</v>
       </c>
       <c r="F49" s="13">
         <v>0.67900000000000005</v>
       </c>
       <c r="G49" s="13">
         <v>0.2</v>
       </c>
       <c r="H49" s="13">
         <v>0.19105</v>
       </c>
       <c r="I49" s="13">
@@ -8706,57 +9300,57 @@
       <c r="AS49" s="16">
         <v>4047.9690000000001</v>
       </c>
       <c r="AT49" s="16">
         <v>674.89410999999996</v>
       </c>
       <c r="AU49" s="16">
         <v>0</v>
       </c>
       <c r="AV49" s="16">
         <v>0</v>
       </c>
       <c r="AW49" s="16">
         <v>20.027000000000001</v>
       </c>
       <c r="AX49" s="16">
         <v>13.166410000000001</v>
       </c>
       <c r="AY49" s="16">
         <v>0</v>
       </c>
       <c r="AZ49" s="16">
         <v>0</v>
       </c>
       <c r="BA49" s="16">
-        <v>3852.17</v>
+        <v>3933.44</v>
       </c>
       <c r="BB49" s="16">
-        <v>797.16971999999998</v>
+        <v>812.46172000000001</v>
       </c>
     </row>
-    <row r="50" spans="1:54" s="15" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A50" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B50" s="12" t="s">
         <v>115</v>
       </c>
       <c r="C50" s="13">
         <v>445.22399999999999</v>
       </c>
       <c r="D50" s="13">
         <v>136.446</v>
       </c>
       <c r="E50" s="13">
         <v>30</v>
       </c>
       <c r="F50" s="13">
         <v>19.762</v>
       </c>
       <c r="G50" s="13">
         <v>348.09199999999998</v>
       </c>
       <c r="H50" s="13">
         <v>101.59132</v>
       </c>
       <c r="I50" s="13">
@@ -8858,69 +9452,69 @@
       <c r="AO50" s="16">
         <v>260</v>
       </c>
       <c r="AP50" s="16">
         <v>112.69956999999999</v>
       </c>
       <c r="AQ50" s="16">
         <v>607.5</v>
       </c>
       <c r="AR50" s="16">
         <v>243</v>
       </c>
       <c r="AS50" s="16">
         <v>462</v>
       </c>
       <c r="AT50" s="16">
         <v>196.14690999999999</v>
       </c>
       <c r="AU50" s="16">
         <v>607.5</v>
       </c>
       <c r="AV50" s="16">
         <v>243</v>
       </c>
       <c r="AW50" s="16">
-        <v>2</v>
+        <v>22</v>
       </c>
       <c r="AX50" s="16">
-        <v>2.2798500000000002</v>
+        <v>11.12659</v>
       </c>
       <c r="AY50" s="16">
         <v>0</v>
       </c>
       <c r="AZ50" s="16">
         <v>0</v>
       </c>
       <c r="BA50" s="16">
         <v>354</v>
       </c>
       <c r="BB50" s="16">
         <v>146.80772999999999</v>
       </c>
     </row>
-    <row r="51" spans="1:54" s="15" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:54" s="15" customFormat="1" ht="38.25">
       <c r="A51" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B51" s="12" t="s">
         <v>116</v>
       </c>
       <c r="C51" s="13">
         <v>71.457999999999998</v>
       </c>
       <c r="D51" s="13">
         <v>31.728000000000002</v>
       </c>
       <c r="E51" s="13">
         <v>1.7789999999999999</v>
       </c>
       <c r="F51" s="13">
         <v>3.7607499999999998</v>
       </c>
       <c r="G51" s="13">
         <v>0</v>
       </c>
       <c r="H51" s="13">
         <v>0</v>
       </c>
       <c r="I51" s="13">
@@ -9022,69 +9616,69 @@
       <c r="AO51" s="16">
         <v>189.977</v>
       </c>
       <c r="AP51" s="16">
         <v>318.13887999999997</v>
       </c>
       <c r="AQ51" s="16">
         <v>412.65</v>
       </c>
       <c r="AR51" s="16">
         <v>198.08265</v>
       </c>
       <c r="AS51" s="16">
         <v>241.65887000000001</v>
       </c>
       <c r="AT51" s="16">
         <v>380.15607999999997</v>
       </c>
       <c r="AU51" s="16">
         <v>412.65</v>
       </c>
       <c r="AV51" s="16">
         <v>198.08265</v>
       </c>
       <c r="AW51" s="16">
-        <v>121.20887</v>
+        <v>121.25887</v>
       </c>
       <c r="AX51" s="16">
-        <v>204.44908000000001</v>
+        <v>204.53208000000001</v>
       </c>
       <c r="AY51" s="16">
         <v>0</v>
       </c>
       <c r="AZ51" s="16">
         <v>0</v>
       </c>
       <c r="BA51" s="16">
         <v>60</v>
       </c>
       <c r="BB51" s="16">
         <v>84.3</v>
       </c>
     </row>
-    <row r="52" spans="1:54" s="15" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A52" s="11" t="s">
         <v>44</v>
       </c>
       <c r="B52" s="12" t="s">
         <v>117</v>
       </c>
       <c r="C52" s="13">
         <v>4423.99</v>
       </c>
       <c r="D52" s="13">
         <v>1669.97822</v>
       </c>
       <c r="E52" s="13">
         <v>25.010899999999999</v>
       </c>
       <c r="F52" s="13">
         <v>35.924439999999997</v>
       </c>
       <c r="G52" s="13">
         <v>1260.18</v>
       </c>
       <c r="H52" s="13">
         <v>269.91199999999998</v>
       </c>
       <c r="I52" s="13">
@@ -9186,69 +9780,69 @@
       <c r="AO52" s="16">
         <v>5294.64822</v>
       </c>
       <c r="AP52" s="16">
         <v>1047.60995</v>
       </c>
       <c r="AQ52" s="16">
         <v>0</v>
       </c>
       <c r="AR52" s="16">
         <v>0</v>
       </c>
       <c r="AS52" s="16">
         <v>13771.40812</v>
       </c>
       <c r="AT52" s="16">
         <v>2447.4326799999999</v>
       </c>
       <c r="AU52" s="16">
         <v>0</v>
       </c>
       <c r="AV52" s="16">
         <v>0</v>
       </c>
       <c r="AW52" s="16">
-        <v>3552.93714</v>
+        <v>3656.93714</v>
       </c>
       <c r="AX52" s="16">
-        <v>625.41197999999997</v>
+        <v>637.62381000000005</v>
       </c>
       <c r="AY52" s="16">
         <v>0</v>
       </c>
       <c r="AZ52" s="16">
         <v>0</v>
       </c>
       <c r="BA52" s="16">
-        <v>12519.53189</v>
+        <v>13483.161389999999</v>
       </c>
       <c r="BB52" s="16">
-        <v>2668.3655199999998</v>
+        <v>2778.1329000000001</v>
       </c>
     </row>
-    <row r="53" spans="1:54" s="15" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:54" s="15" customFormat="1" ht="25.5">
       <c r="A53" s="11" t="s">
         <v>45</v>
       </c>
       <c r="B53" s="12" t="s">
         <v>118</v>
       </c>
       <c r="C53" s="13">
         <v>0</v>
       </c>
       <c r="D53" s="13">
         <v>0</v>
       </c>
       <c r="E53" s="13">
         <v>4.3</v>
       </c>
       <c r="F53" s="13">
         <v>6.08</v>
       </c>
       <c r="G53" s="13" t="s">
         <v>65</v>
       </c>
       <c r="H53" s="13" t="s">
         <v>65</v>
       </c>
       <c r="I53" s="13" t="s">
@@ -9368,51 +9962,51 @@
       <c r="AU53" s="16">
         <v>0</v>
       </c>
       <c r="AV53" s="16">
         <v>0</v>
       </c>
       <c r="AW53" s="16">
         <v>81.045000000000002</v>
       </c>
       <c r="AX53" s="16">
         <v>173.21164999999999</v>
       </c>
       <c r="AY53" s="16">
         <v>15.4</v>
       </c>
       <c r="AZ53" s="16">
         <v>37.335000000000001</v>
       </c>
       <c r="BA53" s="16">
         <v>45.72</v>
       </c>
       <c r="BB53" s="16">
         <v>134.184</v>
       </c>
     </row>
-    <row r="54" spans="1:54" s="15" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A54" s="11" t="s">
         <v>46</v>
       </c>
       <c r="B54" s="12" t="s">
         <v>119</v>
       </c>
       <c r="C54" s="13">
         <v>348.3732</v>
       </c>
       <c r="D54" s="13">
         <v>102.49993000000001</v>
       </c>
       <c r="E54" s="13">
         <v>81.982699999999994</v>
       </c>
       <c r="F54" s="13">
         <v>133.84187</v>
       </c>
       <c r="G54" s="13">
         <v>0</v>
       </c>
       <c r="H54" s="13">
         <v>0</v>
       </c>
       <c r="I54" s="13">
@@ -9508,75 +10102,75 @@
       <c r="AM54" s="16">
         <v>4924.7489999999998</v>
       </c>
       <c r="AN54" s="16">
         <v>8445.6417999999994</v>
       </c>
       <c r="AO54" s="16">
         <v>684.44920000000002</v>
       </c>
       <c r="AP54" s="16">
         <v>218.22761</v>
       </c>
       <c r="AQ54" s="16">
         <v>9591.3680000000004</v>
       </c>
       <c r="AR54" s="16">
         <v>10781.876630000001</v>
       </c>
       <c r="AS54" s="16">
         <v>182.53988000000001</v>
       </c>
       <c r="AT54" s="16">
         <v>969.40718000000004</v>
       </c>
       <c r="AU54" s="16">
-        <v>4742.0079999999998</v>
+        <v>5436.808</v>
       </c>
       <c r="AV54" s="16">
-        <v>8516.6218200000003</v>
+        <v>8883.5199599999996</v>
       </c>
       <c r="AW54" s="16">
-        <v>92.719639999999998</v>
+        <v>93.314639999999997</v>
       </c>
       <c r="AX54" s="16">
-        <v>83.669409999999999</v>
+        <v>84.309640000000002</v>
       </c>
       <c r="AY54" s="16">
-        <v>3597.6379999999999</v>
+        <v>4256.3379999999997</v>
       </c>
       <c r="AZ54" s="16">
-        <v>1433.61734</v>
+        <v>1760.48965</v>
       </c>
       <c r="BA54" s="16">
-        <v>196.31012000000001</v>
+        <v>197.04012</v>
       </c>
       <c r="BB54" s="16">
-        <v>3360.0887899999998</v>
+        <v>3360.8217</v>
       </c>
     </row>
-    <row r="55" spans="1:54" s="15" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:54" s="15" customFormat="1" ht="25.5">
       <c r="A55" s="11" t="s">
         <v>47</v>
       </c>
       <c r="B55" s="12" t="s">
         <v>120</v>
       </c>
       <c r="C55" s="13">
         <v>1402.46</v>
       </c>
       <c r="D55" s="13">
         <v>458.04241000000002</v>
       </c>
       <c r="E55" s="13">
         <v>11.78851</v>
       </c>
       <c r="F55" s="13">
         <v>17.83239</v>
       </c>
       <c r="G55" s="13">
         <v>502.93599999999998</v>
       </c>
       <c r="H55" s="13">
         <v>148.17269999999999</v>
       </c>
       <c r="I55" s="13">
@@ -9672,75 +10266,75 @@
       <c r="AM55" s="16">
         <v>226.9</v>
       </c>
       <c r="AN55" s="16">
         <v>163.79057</v>
       </c>
       <c r="AO55" s="16">
         <v>558.87757999999997</v>
       </c>
       <c r="AP55" s="16">
         <v>128.3922</v>
       </c>
       <c r="AQ55" s="16">
         <v>986.22500000000002</v>
       </c>
       <c r="AR55" s="16">
         <v>416.8501</v>
       </c>
       <c r="AS55" s="16">
         <v>98.597059999999999</v>
       </c>
       <c r="AT55" s="16">
         <v>68.923959999999994</v>
       </c>
       <c r="AU55" s="16">
-        <v>536.755</v>
+        <v>815.72500000000002</v>
       </c>
       <c r="AV55" s="16">
-        <v>231.51711</v>
+        <v>350.50689999999997</v>
       </c>
       <c r="AW55" s="16">
-        <v>92.800399999999996</v>
+        <v>93.898539999999997</v>
       </c>
       <c r="AX55" s="16">
-        <v>48.680540000000001</v>
+        <v>52.903030000000001</v>
       </c>
       <c r="AY55" s="16">
         <v>0</v>
       </c>
       <c r="AZ55" s="16">
         <v>0</v>
       </c>
       <c r="BA55" s="16">
-        <v>67.725629999999995</v>
+        <v>67.937269999999998</v>
       </c>
       <c r="BB55" s="16">
-        <v>58.662970000000001</v>
+        <v>59.406219999999998</v>
       </c>
     </row>
-    <row r="56" spans="1:54" s="15" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A56" s="11" t="s">
         <v>48</v>
       </c>
       <c r="B56" s="12" t="s">
         <v>121</v>
       </c>
       <c r="C56" s="13">
         <v>0</v>
       </c>
       <c r="D56" s="13">
         <v>0</v>
       </c>
       <c r="E56" s="13">
         <v>142.87119999999999</v>
       </c>
       <c r="F56" s="13">
         <v>159.87870000000001</v>
       </c>
       <c r="G56" s="13">
         <v>10</v>
       </c>
       <c r="H56" s="13">
         <v>18.478259999999999</v>
       </c>
       <c r="I56" s="13">
@@ -9842,69 +10436,69 @@
       <c r="AO56" s="16">
         <v>760.04142000000002</v>
       </c>
       <c r="AP56" s="16">
         <v>590.45250999999996</v>
       </c>
       <c r="AQ56" s="16">
         <v>189</v>
       </c>
       <c r="AR56" s="16">
         <v>163.33093</v>
       </c>
       <c r="AS56" s="16">
         <v>49.500109999999999</v>
       </c>
       <c r="AT56" s="16">
         <v>344.04593999999997</v>
       </c>
       <c r="AU56" s="16">
         <v>0</v>
       </c>
       <c r="AV56" s="16">
         <v>0</v>
       </c>
       <c r="AW56" s="16">
-        <v>23.688649999999999</v>
+        <v>24.573650000000001</v>
       </c>
       <c r="AX56" s="16">
-        <v>131.11041</v>
+        <v>138.15481</v>
       </c>
       <c r="AY56" s="16">
         <v>0</v>
       </c>
       <c r="AZ56" s="16">
         <v>0</v>
       </c>
       <c r="BA56" s="16">
-        <v>55.895299999999999</v>
+        <v>57.386629999999997</v>
       </c>
       <c r="BB56" s="16">
-        <v>141.04060000000001</v>
+        <v>145.53581</v>
       </c>
     </row>
-    <row r="57" spans="1:54" s="15" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:54" s="15" customFormat="1" ht="38.25">
       <c r="A57" s="11" t="s">
         <v>49</v>
       </c>
       <c r="B57" s="12" t="s">
         <v>122</v>
       </c>
       <c r="C57" s="13">
         <v>0</v>
       </c>
       <c r="D57" s="13">
         <v>0</v>
       </c>
       <c r="E57" s="13">
         <v>0.72</v>
       </c>
       <c r="F57" s="13">
         <v>7.5220000000000002</v>
       </c>
       <c r="G57" s="13">
         <v>0</v>
       </c>
       <c r="H57" s="13">
         <v>0</v>
       </c>
       <c r="I57" s="13">
@@ -10024,51 +10618,51 @@
       <c r="AU57" s="16">
         <v>0</v>
       </c>
       <c r="AV57" s="16">
         <v>0</v>
       </c>
       <c r="AW57" s="16">
         <v>0.8</v>
       </c>
       <c r="AX57" s="16">
         <v>18.170999999999999</v>
       </c>
       <c r="AY57" s="16">
         <v>0</v>
       </c>
       <c r="AZ57" s="16">
         <v>0</v>
       </c>
       <c r="BA57" s="16">
         <v>1.00017</v>
       </c>
       <c r="BB57" s="16">
         <v>20.826799999999999</v>
       </c>
     </row>
-    <row r="58" spans="1:54" s="15" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="58" spans="1:54" s="15" customFormat="1" ht="76.5">
       <c r="A58" s="11" t="s">
         <v>50</v>
       </c>
       <c r="B58" s="12" t="s">
         <v>123</v>
       </c>
       <c r="C58" s="13">
         <v>0</v>
       </c>
       <c r="D58" s="13">
         <v>0</v>
       </c>
       <c r="E58" s="13">
         <v>3.3450000000000001E-2</v>
       </c>
       <c r="F58" s="13">
         <v>0.30155999999999999</v>
       </c>
       <c r="G58" s="13">
         <v>0</v>
       </c>
       <c r="H58" s="13">
         <v>0</v>
       </c>
       <c r="I58" s="13">
@@ -10170,69 +10764,69 @@
       <c r="AO58" s="16">
         <v>0.14552999999999999</v>
       </c>
       <c r="AP58" s="16">
         <v>1.5563100000000001</v>
       </c>
       <c r="AQ58" s="16">
         <v>0</v>
       </c>
       <c r="AR58" s="16">
         <v>0</v>
       </c>
       <c r="AS58" s="16">
         <v>66.168350000000004</v>
       </c>
       <c r="AT58" s="16">
         <v>38.969900000000003</v>
       </c>
       <c r="AU58" s="16">
         <v>0</v>
       </c>
       <c r="AV58" s="16">
         <v>0</v>
       </c>
       <c r="AW58" s="16">
-        <v>8.2320000000000004E-2</v>
+        <v>9.4829999999999998E-2</v>
       </c>
       <c r="AX58" s="16">
-        <v>0.97850999999999999</v>
+        <v>1.12096</v>
       </c>
       <c r="AY58" s="16">
         <v>0</v>
       </c>
       <c r="AZ58" s="16">
         <v>0</v>
       </c>
       <c r="BA58" s="16">
-        <v>7.3090000000000002E-2</v>
+        <v>8.6860000000000007E-2</v>
       </c>
       <c r="BB58" s="16">
-        <v>0.89400000000000002</v>
+        <v>1.29413</v>
       </c>
     </row>
-    <row r="59" spans="1:54" s="15" customFormat="1" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="59" spans="1:54" s="15" customFormat="1" ht="63.75">
       <c r="A59" s="11" t="s">
         <v>51</v>
       </c>
       <c r="B59" s="12" t="s">
         <v>124</v>
       </c>
       <c r="C59" s="13">
         <v>66.906999999999996</v>
       </c>
       <c r="D59" s="13">
         <v>27.594999999999999</v>
       </c>
       <c r="E59" s="13">
         <v>2.4218999999999999</v>
       </c>
       <c r="F59" s="13">
         <v>10.33928</v>
       </c>
       <c r="G59" s="13">
         <v>0</v>
       </c>
       <c r="H59" s="13">
         <v>0</v>
       </c>
       <c r="I59" s="13">
@@ -10334,69 +10928,69 @@
       <c r="AO59" s="16">
         <v>3.1960999999999999</v>
       </c>
       <c r="AP59" s="16">
         <v>18.09477</v>
       </c>
       <c r="AQ59" s="16">
         <v>0</v>
       </c>
       <c r="AR59" s="16">
         <v>0</v>
       </c>
       <c r="AS59" s="16">
         <v>1.6580299999999999</v>
       </c>
       <c r="AT59" s="16">
         <v>9.6954899999999995</v>
       </c>
       <c r="AU59" s="16">
         <v>0</v>
       </c>
       <c r="AV59" s="16">
         <v>0</v>
       </c>
       <c r="AW59" s="16">
-        <v>0.95789999999999997</v>
+        <v>1.0188999999999999</v>
       </c>
       <c r="AX59" s="16">
-        <v>5.0364399999999998</v>
+        <v>5.8489800000000001</v>
       </c>
       <c r="AY59" s="16">
         <v>0</v>
       </c>
       <c r="AZ59" s="16">
         <v>0</v>
       </c>
       <c r="BA59" s="16">
-        <v>44.845239999999997</v>
+        <v>66.450839999999999</v>
       </c>
       <c r="BB59" s="16">
-        <v>74.740229999999997</v>
+        <v>101.38491</v>
       </c>
     </row>
-    <row r="60" spans="1:54" s="15" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+    <row r="60" spans="1:54" s="15" customFormat="1" ht="51">
       <c r="A60" s="11" t="s">
         <v>52</v>
       </c>
       <c r="B60" s="12" t="s">
         <v>125</v>
       </c>
       <c r="C60" s="13">
         <v>0</v>
       </c>
       <c r="D60" s="13">
         <v>0</v>
       </c>
       <c r="E60" s="13">
         <v>1.2999999999999999E-3</v>
       </c>
       <c r="F60" s="13">
         <v>3.619E-2</v>
       </c>
       <c r="G60" s="13">
         <v>0</v>
       </c>
       <c r="H60" s="13">
         <v>0</v>
       </c>
       <c r="I60" s="13">
@@ -10503,64 +11097,64 @@
       </c>
       <c r="AQ60" s="16" t="s">
         <v>65</v>
       </c>
       <c r="AR60" s="16" t="s">
         <v>65</v>
       </c>
       <c r="AS60" s="16" t="s">
         <v>65</v>
       </c>
       <c r="AT60" s="16" t="s">
         <v>65</v>
       </c>
       <c r="AU60" s="16" t="s">
         <v>65</v>
       </c>
       <c r="AV60" s="16" t="s">
         <v>65</v>
       </c>
       <c r="AW60" s="16" t="s">
         <v>65</v>
       </c>
       <c r="AX60" s="16" t="s">
         <v>65</v>
       </c>
-      <c r="AY60" s="16" t="s">
-[...9 lines deleted...]
-        <v>65</v>
+      <c r="AY60" s="16">
+        <v>0</v>
+      </c>
+      <c r="AZ60" s="16">
+        <v>0</v>
+      </c>
+      <c r="BA60" s="16">
+        <v>1.6400000000000001E-2</v>
+      </c>
+      <c r="BB60" s="16">
+        <v>3.4369999999999998E-2</v>
       </c>
     </row>
-    <row r="61" spans="1:54" s="15" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+    <row r="61" spans="1:54" s="15" customFormat="1" ht="51">
       <c r="A61" s="11" t="s">
         <v>53</v>
       </c>
       <c r="B61" s="12" t="s">
         <v>126</v>
       </c>
       <c r="C61" s="13">
         <v>0</v>
       </c>
       <c r="D61" s="13">
         <v>0</v>
       </c>
       <c r="E61" s="13">
         <v>0.23300000000000001</v>
       </c>
       <c r="F61" s="13">
         <v>0.14885999999999999</v>
       </c>
       <c r="G61" s="13">
         <v>0</v>
       </c>
       <c r="H61" s="13">
         <v>0</v>
       </c>
       <c r="I61" s="13">
@@ -10680,51 +11274,51 @@
       <c r="AU61" s="16">
         <v>21.76</v>
       </c>
       <c r="AV61" s="16">
         <v>34.344099999999997</v>
       </c>
       <c r="AW61" s="16">
         <v>0</v>
       </c>
       <c r="AX61" s="16">
         <v>0</v>
       </c>
       <c r="AY61" s="16" t="s">
         <v>65</v>
       </c>
       <c r="AZ61" s="16" t="s">
         <v>65</v>
       </c>
       <c r="BA61" s="16" t="s">
         <v>65</v>
       </c>
       <c r="BB61" s="16" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="62" spans="1:54" s="15" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="62" spans="1:54" s="15" customFormat="1" ht="25.5">
       <c r="A62" s="11" t="s">
         <v>54</v>
       </c>
       <c r="B62" s="12" t="s">
         <v>127</v>
       </c>
       <c r="C62" s="13">
         <v>0</v>
       </c>
       <c r="D62" s="13">
         <v>0</v>
       </c>
       <c r="E62" s="13">
         <v>22.37537</v>
       </c>
       <c r="F62" s="13">
         <v>10.1463</v>
       </c>
       <c r="G62" s="13">
         <v>0</v>
       </c>
       <c r="H62" s="13">
         <v>0</v>
       </c>
       <c r="I62" s="13">
@@ -10838,57 +11432,57 @@
       <c r="AS62" s="16">
         <v>0.74163000000000001</v>
       </c>
       <c r="AT62" s="16">
         <v>3.5433599999999998</v>
       </c>
       <c r="AU62" s="16">
         <v>0</v>
       </c>
       <c r="AV62" s="16">
         <v>0</v>
       </c>
       <c r="AW62" s="16">
         <v>0.52668999999999999</v>
       </c>
       <c r="AX62" s="16">
         <v>2.64629</v>
       </c>
       <c r="AY62" s="16">
         <v>0</v>
       </c>
       <c r="AZ62" s="16">
         <v>0</v>
       </c>
       <c r="BA62" s="16">
-        <v>0.14954999999999999</v>
+        <v>0.72455000000000003</v>
       </c>
       <c r="BB62" s="16">
-        <v>1.11605</v>
+        <v>1.9918800000000001</v>
       </c>
     </row>
-    <row r="63" spans="1:54" s="15" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+    <row r="63" spans="1:54" s="15" customFormat="1" ht="51">
       <c r="A63" s="11" t="s">
         <v>55</v>
       </c>
       <c r="B63" s="12" t="s">
         <v>128</v>
       </c>
       <c r="C63" s="13">
         <v>0</v>
       </c>
       <c r="D63" s="13">
         <v>0</v>
       </c>
       <c r="E63" s="13">
         <v>32.293999999999997</v>
       </c>
       <c r="F63" s="13">
         <v>221.22967</v>
       </c>
       <c r="G63" s="13">
         <v>0</v>
       </c>
       <c r="H63" s="13">
         <v>0</v>
       </c>
       <c r="I63" s="13">
@@ -10990,69 +11584,69 @@
       <c r="AO63" s="16">
         <v>2.5952799999999998</v>
       </c>
       <c r="AP63" s="16">
         <v>30.178550000000001</v>
       </c>
       <c r="AQ63" s="16">
         <v>0</v>
       </c>
       <c r="AR63" s="16">
         <v>0</v>
       </c>
       <c r="AS63" s="16">
         <v>2.55572</v>
       </c>
       <c r="AT63" s="16">
         <v>23.72411</v>
       </c>
       <c r="AU63" s="16">
         <v>0</v>
       </c>
       <c r="AV63" s="16">
         <v>0</v>
       </c>
       <c r="AW63" s="16">
-        <v>1.88242</v>
+        <v>1.98966</v>
       </c>
       <c r="AX63" s="16">
-        <v>11.72358</v>
+        <v>13.869529999999999</v>
       </c>
       <c r="AY63" s="16">
         <v>0</v>
       </c>
       <c r="AZ63" s="16">
         <v>0</v>
       </c>
       <c r="BA63" s="16">
-        <v>0.89061999999999997</v>
+        <v>0.93262</v>
       </c>
       <c r="BB63" s="16">
-        <v>26.956479999999999</v>
+        <v>28.491399999999999</v>
       </c>
     </row>
-    <row r="64" spans="1:54" s="15" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+    <row r="64" spans="1:54" s="15" customFormat="1" ht="51">
       <c r="A64" s="11" t="s">
         <v>56</v>
       </c>
       <c r="B64" s="12" t="s">
         <v>129</v>
       </c>
       <c r="C64" s="13" t="s">
         <v>65</v>
       </c>
       <c r="D64" s="13" t="s">
         <v>65</v>
       </c>
       <c r="E64" s="13" t="s">
         <v>65</v>
       </c>
       <c r="F64" s="13" t="s">
         <v>65</v>
       </c>
       <c r="G64" s="13" t="s">
         <v>65</v>
       </c>
       <c r="H64" s="13" t="s">
         <v>65</v>
       </c>
       <c r="I64" s="13" t="s">
@@ -11172,51 +11766,51 @@
       <c r="AU64" s="16" t="s">
         <v>65</v>
       </c>
       <c r="AV64" s="16" t="s">
         <v>65</v>
       </c>
       <c r="AW64" s="16" t="s">
         <v>65</v>
       </c>
       <c r="AX64" s="16" t="s">
         <v>65</v>
       </c>
       <c r="AY64" s="16" t="s">
         <v>65</v>
       </c>
       <c r="AZ64" s="16" t="s">
         <v>65</v>
       </c>
       <c r="BA64" s="16" t="s">
         <v>65</v>
       </c>
       <c r="BB64" s="16" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="65" spans="1:54" s="15" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="65" spans="1:54" s="15" customFormat="1" ht="25.5">
       <c r="A65" s="11" t="s">
         <v>57</v>
       </c>
       <c r="B65" s="12" t="s">
         <v>130</v>
       </c>
       <c r="C65" s="13">
         <v>10</v>
       </c>
       <c r="D65" s="13">
         <v>1.0384</v>
       </c>
       <c r="E65" s="13">
         <v>5.0000000000000001E-4</v>
       </c>
       <c r="F65" s="13">
         <v>2.0840000000000001E-2</v>
       </c>
       <c r="G65" s="13" t="s">
         <v>65</v>
       </c>
       <c r="H65" s="13" t="s">
         <v>65</v>
       </c>
       <c r="I65" s="13" t="s">
@@ -11318,69 +11912,69 @@
       <c r="AO65" s="16">
         <v>5.0985800000000001</v>
       </c>
       <c r="AP65" s="16">
         <v>9.3146599999999999</v>
       </c>
       <c r="AQ65" s="16">
         <v>20.399999999999999</v>
       </c>
       <c r="AR65" s="16">
         <v>25.80931</v>
       </c>
       <c r="AS65" s="16">
         <v>9.5888000000000009</v>
       </c>
       <c r="AT65" s="16">
         <v>6.71556</v>
       </c>
       <c r="AU65" s="16">
         <v>0</v>
       </c>
       <c r="AV65" s="16">
         <v>0</v>
       </c>
       <c r="AW65" s="16">
-        <v>6.01844</v>
+        <v>6.0237100000000003</v>
       </c>
       <c r="AX65" s="16">
-        <v>4.3380900000000002</v>
+        <v>4.5893600000000001</v>
       </c>
       <c r="AY65" s="16">
         <v>0</v>
       </c>
       <c r="AZ65" s="16">
         <v>0</v>
       </c>
       <c r="BA65" s="16">
-        <v>1.39913</v>
+        <v>1.4134599999999999</v>
       </c>
       <c r="BB65" s="16">
-        <v>4.94299</v>
+        <v>5.0918599999999996</v>
       </c>
     </row>
-    <row r="66" spans="1:54" s="15" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="66" spans="1:54" s="15" customFormat="1" ht="25.5">
       <c r="A66" s="11" t="s">
         <v>58</v>
       </c>
       <c r="B66" s="12" t="s">
         <v>131</v>
       </c>
       <c r="C66" s="13">
         <v>0</v>
       </c>
       <c r="D66" s="13">
         <v>0</v>
       </c>
       <c r="E66" s="13">
         <v>0.2</v>
       </c>
       <c r="F66" s="13">
         <v>0.30095</v>
       </c>
       <c r="G66" s="13" t="s">
         <v>65</v>
       </c>
       <c r="H66" s="13" t="s">
         <v>65</v>
       </c>
       <c r="I66" s="13" t="s">
@@ -11500,51 +12094,51 @@
       <c r="AU66" s="16" t="s">
         <v>65</v>
       </c>
       <c r="AV66" s="16" t="s">
         <v>65</v>
       </c>
       <c r="AW66" s="16" t="s">
         <v>65</v>
       </c>
       <c r="AX66" s="16" t="s">
         <v>65</v>
       </c>
       <c r="AY66" s="16" t="s">
         <v>65</v>
       </c>
       <c r="AZ66" s="16" t="s">
         <v>65</v>
       </c>
       <c r="BA66" s="16" t="s">
         <v>65</v>
       </c>
       <c r="BB66" s="16" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="67" spans="1:54" s="15" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="67" spans="1:54" s="15" customFormat="1" ht="25.5">
       <c r="A67" s="11" t="s">
         <v>59</v>
       </c>
       <c r="B67" s="12" t="s">
         <v>132</v>
       </c>
       <c r="C67" s="13" t="s">
         <v>65</v>
       </c>
       <c r="D67" s="13" t="s">
         <v>65</v>
       </c>
       <c r="E67" s="13" t="s">
         <v>65</v>
       </c>
       <c r="F67" s="13" t="s">
         <v>65</v>
       </c>
       <c r="G67" s="13" t="s">
         <v>65</v>
       </c>
       <c r="H67" s="13" t="s">
         <v>65</v>
       </c>
       <c r="I67" s="13" t="s">
@@ -11664,51 +12258,51 @@
       <c r="AU67" s="16" t="s">
         <v>65</v>
       </c>
       <c r="AV67" s="16" t="s">
         <v>65</v>
       </c>
       <c r="AW67" s="16" t="s">
         <v>65</v>
       </c>
       <c r="AX67" s="16" t="s">
         <v>65</v>
       </c>
       <c r="AY67" s="16" t="s">
         <v>65</v>
       </c>
       <c r="AZ67" s="16" t="s">
         <v>65</v>
       </c>
       <c r="BA67" s="16" t="s">
         <v>65</v>
       </c>
       <c r="BB67" s="16" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="68" spans="1:54" s="15" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="68" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A68" s="11" t="s">
         <v>60</v>
       </c>
       <c r="B68" s="12" t="s">
         <v>133</v>
       </c>
       <c r="C68" s="13" t="s">
         <v>65</v>
       </c>
       <c r="D68" s="13" t="s">
         <v>65</v>
       </c>
       <c r="E68" s="13" t="s">
         <v>65</v>
       </c>
       <c r="F68" s="13" t="s">
         <v>65</v>
       </c>
       <c r="G68" s="13" t="s">
         <v>65</v>
       </c>
       <c r="H68" s="13" t="s">
         <v>65</v>
       </c>
       <c r="I68" s="13" t="s">
@@ -11828,51 +12422,51 @@
       <c r="AU68" s="16">
         <v>0</v>
       </c>
       <c r="AV68" s="16">
         <v>0</v>
       </c>
       <c r="AW68" s="16">
         <v>0.24</v>
       </c>
       <c r="AX68" s="16">
         <v>0.56200000000000006</v>
       </c>
       <c r="AY68" s="16">
         <v>0</v>
       </c>
       <c r="AZ68" s="16">
         <v>0</v>
       </c>
       <c r="BA68" s="16">
         <v>0.03</v>
       </c>
       <c r="BB68" s="16">
         <v>0.13200000000000001</v>
       </c>
     </row>
-    <row r="69" spans="1:54" s="15" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="69" spans="1:54" s="15" customFormat="1" ht="38.25">
       <c r="A69" s="11" t="s">
         <v>61</v>
       </c>
       <c r="B69" s="12" t="s">
         <v>134</v>
       </c>
       <c r="C69" s="13">
         <v>0</v>
       </c>
       <c r="D69" s="13">
         <v>0</v>
       </c>
       <c r="E69" s="13">
         <v>0.69920000000000004</v>
       </c>
       <c r="F69" s="13">
         <v>2.6680600000000001</v>
       </c>
       <c r="G69" s="13">
         <v>19.3</v>
       </c>
       <c r="H69" s="13">
         <v>8.7889999999999997</v>
       </c>
       <c r="I69" s="13">
@@ -11974,69 +12568,69 @@
       <c r="AO69" s="16">
         <v>0.58172000000000001</v>
       </c>
       <c r="AP69" s="16">
         <v>7.51241</v>
       </c>
       <c r="AQ69" s="16">
         <v>54.622999999999998</v>
       </c>
       <c r="AR69" s="16">
         <v>46.670900000000003</v>
       </c>
       <c r="AS69" s="16">
         <v>115.74447000000001</v>
       </c>
       <c r="AT69" s="16">
         <v>49.921790000000001</v>
       </c>
       <c r="AU69" s="16">
         <v>27.138999999999999</v>
       </c>
       <c r="AV69" s="16">
         <v>21.6294</v>
       </c>
       <c r="AW69" s="16">
-        <v>83.144850000000005</v>
+        <v>115.62845</v>
       </c>
       <c r="AX69" s="16">
-        <v>46.905430000000003</v>
+        <v>47.854109999999999</v>
       </c>
       <c r="AY69" s="16">
         <v>0</v>
       </c>
       <c r="AZ69" s="16">
         <v>0</v>
       </c>
       <c r="BA69" s="16">
         <v>19.79364</v>
       </c>
       <c r="BB69" s="16">
         <v>1.8221000000000001</v>
       </c>
     </row>
-    <row r="70" spans="1:54" s="15" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+    <row r="70" spans="1:54" s="15" customFormat="1" ht="51">
       <c r="A70" s="11" t="s">
         <v>62</v>
       </c>
       <c r="B70" s="12" t="s">
         <v>135</v>
       </c>
       <c r="C70" s="13" t="s">
         <v>65</v>
       </c>
       <c r="D70" s="13" t="s">
         <v>65</v>
       </c>
       <c r="E70" s="13" t="s">
         <v>65</v>
       </c>
       <c r="F70" s="13" t="s">
         <v>65</v>
       </c>
       <c r="G70" s="13" t="s">
         <v>65</v>
       </c>
       <c r="H70" s="13" t="s">
         <v>65</v>
       </c>
       <c r="I70" s="13" t="s">
@@ -12156,51 +12750,51 @@
       <c r="AU70" s="16" t="s">
         <v>65</v>
       </c>
       <c r="AV70" s="16" t="s">
         <v>65</v>
       </c>
       <c r="AW70" s="16" t="s">
         <v>65</v>
       </c>
       <c r="AX70" s="16" t="s">
         <v>65</v>
       </c>
       <c r="AY70" s="16" t="s">
         <v>65</v>
       </c>
       <c r="AZ70" s="16" t="s">
         <v>65</v>
       </c>
       <c r="BA70" s="16" t="s">
         <v>65</v>
       </c>
       <c r="BB70" s="16" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="71" spans="1:54" s="15" customFormat="1" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="71" spans="1:54" s="15" customFormat="1" ht="63.75">
       <c r="A71" s="11" t="s">
         <v>63</v>
       </c>
       <c r="B71" s="12" t="s">
         <v>136</v>
       </c>
       <c r="C71" s="13">
         <v>0</v>
       </c>
       <c r="D71" s="13">
         <v>0</v>
       </c>
       <c r="E71" s="13">
         <v>2.61</v>
       </c>
       <c r="F71" s="13">
         <v>5.5279999999999996</v>
       </c>
       <c r="G71" s="13">
         <v>0</v>
       </c>
       <c r="H71" s="13">
         <v>0</v>
       </c>
       <c r="I71" s="13">
@@ -12320,51 +12914,51 @@
       <c r="AU71" s="16">
         <v>0</v>
       </c>
       <c r="AV71" s="16">
         <v>0</v>
       </c>
       <c r="AW71" s="16">
         <v>0.38700000000000001</v>
       </c>
       <c r="AX71" s="16">
         <v>1.13775</v>
       </c>
       <c r="AY71" s="16" t="s">
         <v>65</v>
       </c>
       <c r="AZ71" s="16" t="s">
         <v>65</v>
       </c>
       <c r="BA71" s="16" t="s">
         <v>65</v>
       </c>
       <c r="BB71" s="16" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="72" spans="1:54" s="15" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="72" spans="1:54" s="15" customFormat="1" ht="25.5">
       <c r="A72" s="17" t="s">
         <v>64</v>
       </c>
       <c r="B72" s="12" t="s">
         <v>137</v>
       </c>
       <c r="C72" s="18" t="s">
         <v>65</v>
       </c>
       <c r="D72" s="18" t="s">
         <v>65</v>
       </c>
       <c r="E72" s="18" t="s">
         <v>65</v>
       </c>
       <c r="F72" s="18" t="s">
         <v>65</v>
       </c>
       <c r="G72" s="18">
         <v>0</v>
       </c>
       <c r="H72" s="18">
         <v>0</v>
       </c>
       <c r="I72" s="18">
@@ -12484,72 +13078,72 @@
       <c r="AU72" s="19">
         <v>0</v>
       </c>
       <c r="AV72" s="19">
         <v>0</v>
       </c>
       <c r="AW72" s="19">
         <v>2.8660000000000001E-2</v>
       </c>
       <c r="AX72" s="19">
         <v>0.34599999999999997</v>
       </c>
       <c r="AY72" s="19" t="s">
         <v>65</v>
       </c>
       <c r="AZ72" s="19" t="s">
         <v>65</v>
       </c>
       <c r="BA72" s="19" t="s">
         <v>65</v>
       </c>
       <c r="BB72" s="19" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="73" spans="1:54" s="11" customFormat="1" ht="3" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="73" spans="1:54" s="11" customFormat="1" ht="3" customHeight="1">
       <c r="A73" s="20"/>
       <c r="B73" s="20"/>
       <c r="C73" s="21"/>
       <c r="D73" s="21"/>
       <c r="E73" s="21"/>
       <c r="F73" s="21"/>
       <c r="G73" s="21"/>
       <c r="H73" s="21"/>
       <c r="I73" s="21"/>
       <c r="J73" s="21"/>
       <c r="K73" s="21"/>
       <c r="L73" s="21"/>
       <c r="M73" s="21"/>
       <c r="N73" s="21"/>
       <c r="O73" s="21"/>
     </row>
-    <row r="74" spans="1:54" s="11" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A74" s="32" t="s">
+    <row r="74" spans="1:54" s="11" customFormat="1" ht="12.75">
+      <c r="A74" s="56" t="s">
         <v>138</v>
       </c>
-      <c r="B74" s="32"/>
+      <c r="B74" s="56"/>
     </row>
   </sheetData>
   <mergeCells count="44">
     <mergeCell ref="G5:H5"/>
     <mergeCell ref="I5:J5"/>
     <mergeCell ref="AE5:AF5"/>
     <mergeCell ref="O5:P5"/>
     <mergeCell ref="Q5:R5"/>
     <mergeCell ref="AA5:AB5"/>
     <mergeCell ref="S5:T5"/>
     <mergeCell ref="U5:V5"/>
     <mergeCell ref="W5:X5"/>
     <mergeCell ref="AC5:AD5"/>
     <mergeCell ref="M5:N5"/>
     <mergeCell ref="Y5:Z5"/>
     <mergeCell ref="AU4:AX4"/>
     <mergeCell ref="AU5:AV5"/>
     <mergeCell ref="AW5:AX5"/>
     <mergeCell ref="AI4:AL4"/>
     <mergeCell ref="AI5:AJ5"/>
     <mergeCell ref="AO5:AP5"/>
     <mergeCell ref="AQ4:AT4"/>
     <mergeCell ref="AQ5:AR5"/>
     <mergeCell ref="AS5:AT5"/>
     <mergeCell ref="AK5:AL5"/>
@@ -12570,50 +13164,52 @@
     <mergeCell ref="S4:V4"/>
     <mergeCell ref="W4:Z4"/>
     <mergeCell ref="AA4:AD4"/>
     <mergeCell ref="AE4:AH4"/>
     <mergeCell ref="K4:N4"/>
     <mergeCell ref="AG5:AH5"/>
     <mergeCell ref="G4:J4"/>
     <mergeCell ref="O4:R4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Conventions</vt:lpstr>
       <vt:lpstr>2015-2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Microsoft Corporation</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>