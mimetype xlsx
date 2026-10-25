--- v2 (2026-10-05)
+++ v3 (2026-10-25)
@@ -41,51 +41,51 @@
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="AQ7" i="10" l="1"/>
   <c r="AR7" i="10"/>
   <c r="AS7" i="10"/>
   <c r="AT7" i="10"/>
   <c r="BB7" i="10"/>
   <c r="BA7" i="10"/>
   <c r="AZ7" i="10"/>
   <c r="AY7" i="10"/>
   <c r="AP7" i="10"/>
   <c r="AO7" i="10"/>
   <c r="AN7" i="10"/>
   <c r="AM7" i="10"/>
   <c r="AL7" i="10"/>
   <c r="AK7" i="10"/>
   <c r="AJ7" i="10"/>
   <c r="AI7" i="10"/>
   <c r="AU7" i="10"/>
   <c r="AV7" i="10"/>
   <c r="AW7" i="10"/>
   <c r="AX7" i="10"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="793" uniqueCount="186">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="789" uniqueCount="186">
   <si>
     <t>0601</t>
   </si>
   <si>
     <t>0602</t>
   </si>
   <si>
     <t>0603</t>
   </si>
   <si>
     <t>0604</t>
   </si>
   <si>
     <t>0701</t>
   </si>
   <si>
     <t>0702</t>
   </si>
   <si>
     <t>0703</t>
   </si>
   <si>
     <t>0704</t>
   </si>
   <si>
@@ -464,56 +464,50 @@
     <t>Husks, shells, skins and other cocoa waste</t>
   </si>
   <si>
     <t>Tobacco raw materials; tobacco waste</t>
   </si>
   <si>
     <t>Raw flax or flax processed but not spun; tow and waste of flax (including spinning waste and garnetted stock)</t>
   </si>
   <si>
     <t>Hemp (cannabis sativa l.), raw or processed but not spun; tow and hemp waste (including spinning waste and garnetted stock)</t>
   </si>
   <si>
     <t>Jute and other textile bast fibers (other than flax, hemp and ramie), raw or processed but not spun; tow and waste of these fibers (including spinning waste and garnetted stock)</t>
   </si>
   <si>
     <t>Coconut, abaca, ramie and other vegetable textile fibers</t>
   </si>
   <si>
     <t>*Preliminary data.</t>
   </si>
   <si>
     <t>thousand US dollars</t>
   </si>
   <si>
     <t>tons</t>
-  </si>
-[...4 lines deleted...]
-    <t>January-July 2026*</t>
   </si>
   <si>
     <t xml:space="preserve">                       </t>
   </si>
   <si>
     <t>Conventional designations:</t>
   </si>
   <si>
     <t>«-» - no case</t>
   </si>
   <si>
     <t>«0.0» - insignificant value</t>
   </si>
   <si>
     <t>«X» - data is confidential</t>
   </si>
   <si>
     <t>«...» - no data available</t>
   </si>
   <si>
     <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
   </si>
   <si>
     <t>© Agency for Strategic planning and reforms of the Republic of Kazakhstan Bureau of National statistics</t>
   </si>
@@ -621,50 +615,56 @@
     <t>Division of trade statistics</t>
   </si>
   <si>
     <t>Responsible Officer</t>
   </si>
   <si>
     <t>Irina Demidenko</t>
   </si>
   <si>
     <t>Telephone Number:</t>
   </si>
   <si>
     <t>+7 714 2 536363</t>
   </si>
   <si>
     <t>E-mail:</t>
   </si>
   <si>
     <t>i.demidenko@aspire.gov.kz</t>
   </si>
   <si>
     <t>https://stat.gov.kz/en/region/kostanay/dynamic-tables/28255/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/en/industries/economy/foreign-market/dynamic-tables/</t>
+  </si>
+  <si>
+    <t>January-August 2025</t>
+  </si>
+  <si>
+    <t>January-August 2026*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="24">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
@@ -1432,307 +1432,307 @@
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:B22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="C1" sqref="C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="44.7109375" customWidth="1"/>
     <col min="2" max="2" width="82" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2" ht="12.75" customHeight="1">
       <c r="A2" s="29" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="B2" s="30" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
     </row>
     <row r="3" spans="1:2" ht="12.75" customHeight="1">
       <c r="A3" s="29" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="B3" s="31" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="4" spans="1:2" ht="12.75" customHeight="1">
       <c r="A4" s="29" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="B4" s="32" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="5" spans="1:2" ht="12.75" customHeight="1">
       <c r="A5" s="29" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="B5" s="31" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="6" spans="1:2" ht="12.75" customHeight="1">
       <c r="A6" s="29" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="B6" s="31" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="7" spans="1:2" ht="12.75" customHeight="1">
       <c r="A7" s="33" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="B7" s="34"/>
     </row>
     <row r="8" spans="1:2" ht="12.75" customHeight="1">
       <c r="A8" s="33" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="B8" s="34" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="38.25">
       <c r="A9" s="33" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="B9" s="35" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
     </row>
     <row r="10" spans="1:2" ht="25.5">
       <c r="A10" s="33" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="B10" s="35" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
     </row>
     <row r="11" spans="1:2" ht="12.75" customHeight="1">
       <c r="A11" s="33" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="B11" s="36"/>
     </row>
     <row r="12" spans="1:2" ht="12.75" customHeight="1">
       <c r="A12" s="33" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="B12" s="42" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="12.75" customHeight="1">
       <c r="A13" s="33" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="B13" s="43" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="12.75" customHeight="1">
       <c r="A14" s="46" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="B14" s="41" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
     </row>
     <row r="15" spans="1:2" ht="12.75" customHeight="1">
       <c r="A15" s="47"/>
       <c r="B15" s="41" t="s">
-        <v>185</v>
+        <v>183</v>
       </c>
     </row>
     <row r="16" spans="1:2" ht="12.75" customHeight="1">
       <c r="A16" s="33" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="B16" s="44" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="17" spans="1:2" ht="12.75" customHeight="1">
       <c r="A17" s="33" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="B17" s="37">
-        <v>46280</v>
+        <v>46310</v>
       </c>
     </row>
     <row r="18" spans="1:2" ht="12.75" customHeight="1">
       <c r="A18" s="33" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="B18" s="37">
-        <v>46310</v>
+        <v>46342</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="12.75" customHeight="1">
       <c r="A19" s="33" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="B19" s="38" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="20" spans="1:2" ht="12.75" customHeight="1">
       <c r="A20" s="33" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="B20" s="39" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
     </row>
     <row r="21" spans="1:2" ht="12.75" customHeight="1">
       <c r="A21" s="33" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="B21" s="40" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
     </row>
     <row r="22" spans="1:2" ht="12.75" customHeight="1">
       <c r="A22" s="33" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="B22" s="45" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A14:A15"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B22" r:id="rId1" display="a.ermagambetova@aspire.gov.kz"/>
     <hyperlink ref="B15" r:id="rId2" display="GDP by income method"/>
     <hyperlink ref="B14" r:id="rId3" display="GDP by production method"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:XFD24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4" customWidth="1"/>
     <col min="2" max="2" width="99" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="B6" s="24" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="B7" s="24" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="B8" s="24" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="B9" s="24" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="B10" s="24" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="B11" s="25"/>
     </row>
     <row r="12" spans="1:2" ht="25.5">
       <c r="B12" s="26" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="B13" s="25"/>
     </row>
     <row r="14" spans="1:2">
       <c r="B14" s="25"/>
     </row>
     <row r="15" spans="1:2">
       <c r="B15" s="27"/>
     </row>
     <row r="16" spans="1:2">
       <c r="B16" s="27"/>
     </row>
     <row r="17" spans="2:2">
       <c r="B17" s="27"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="28" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BB74"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection sqref="A1:BB1"/>
+    <sheetView topLeftCell="AH1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="BC1" sqref="BC1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="8.5703125" style="1" customWidth="1"/>
     <col min="2" max="2" width="34.5703125" style="1" customWidth="1"/>
     <col min="3" max="3" width="7.85546875" style="1" customWidth="1"/>
     <col min="4" max="4" width="10.85546875" style="1" customWidth="1"/>
     <col min="5" max="5" width="7.85546875" style="1" customWidth="1"/>
     <col min="6" max="6" width="10.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="7.85546875" style="1" customWidth="1"/>
     <col min="8" max="8" width="10.85546875" style="1" customWidth="1"/>
     <col min="9" max="9" width="6.85546875" style="1" customWidth="1"/>
     <col min="10" max="10" width="10.85546875" style="1" customWidth="1"/>
     <col min="11" max="11" width="7.85546875" style="1" customWidth="1"/>
     <col min="12" max="12" width="10.85546875" style="1" customWidth="1"/>
     <col min="13" max="13" width="7.85546875" style="1" customWidth="1"/>
     <col min="14" max="14" width="10.85546875" style="1" customWidth="1"/>
     <col min="15" max="15" width="7.85546875" style="1" customWidth="1"/>
     <col min="16" max="16" width="10.85546875" style="1" customWidth="1"/>
     <col min="17" max="17" width="7.85546875" style="1" customWidth="1"/>
     <col min="18" max="18" width="10.85546875" style="1" customWidth="1"/>
     <col min="19" max="19" width="8.85546875" style="1" customWidth="1"/>
     <col min="20" max="20" width="10.85546875" style="1" customWidth="1"/>
     <col min="21" max="21" width="8.85546875" style="1" customWidth="1"/>
@@ -1956,57 +1956,57 @@
       <c r="AE4" s="50">
         <v>2022</v>
       </c>
       <c r="AF4" s="54"/>
       <c r="AG4" s="54"/>
       <c r="AH4" s="55"/>
       <c r="AI4" s="50">
         <v>2023</v>
       </c>
       <c r="AJ4" s="54"/>
       <c r="AK4" s="54"/>
       <c r="AL4" s="54"/>
       <c r="AM4" s="50">
         <v>2024</v>
       </c>
       <c r="AN4" s="51"/>
       <c r="AO4" s="51"/>
       <c r="AP4" s="51"/>
       <c r="AQ4" s="50">
         <v>2025</v>
       </c>
       <c r="AR4" s="51"/>
       <c r="AS4" s="51"/>
       <c r="AT4" s="51"/>
       <c r="AU4" s="50" t="s">
-        <v>141</v>
+        <v>184</v>
       </c>
       <c r="AV4" s="51"/>
       <c r="AW4" s="51"/>
       <c r="AX4" s="51"/>
       <c r="AY4" s="50" t="s">
-        <v>142</v>
+        <v>185</v>
       </c>
       <c r="AZ4" s="51"/>
       <c r="BA4" s="51"/>
       <c r="BB4" s="51"/>
     </row>
     <row r="5" spans="1:54" s="6" customFormat="1" ht="12.75">
       <c r="A5" s="58"/>
       <c r="B5" s="60"/>
       <c r="C5" s="52" t="s">
         <v>69</v>
       </c>
       <c r="D5" s="52"/>
       <c r="E5" s="52" t="s">
         <v>70</v>
       </c>
       <c r="F5" s="52"/>
       <c r="G5" s="52" t="s">
         <v>69</v>
       </c>
       <c r="H5" s="52"/>
       <c r="I5" s="52" t="s">
         <v>70</v>
       </c>
       <c r="J5" s="52"/>
       <c r="K5" s="52" t="s">
@@ -2387,79 +2387,79 @@
         <f t="shared" si="0"/>
         <v>410833.97377999994</v>
       </c>
       <c r="AP7" s="10">
         <f t="shared" si="0"/>
         <v>77232.487830000013</v>
       </c>
       <c r="AQ7" s="10">
         <f t="shared" si="0"/>
         <v>129287.86259999999</v>
       </c>
       <c r="AR7" s="10">
         <f t="shared" si="0"/>
         <v>38410.265800000001</v>
       </c>
       <c r="AS7" s="10">
         <f t="shared" si="0"/>
         <v>232290.49124000003</v>
       </c>
       <c r="AT7" s="10">
         <f t="shared" si="0"/>
         <v>38471.718550000005</v>
       </c>
       <c r="AU7" s="10">
         <f t="shared" si="0"/>
-        <v>77534.102599999998</v>
+        <v>84949.069600000003</v>
       </c>
       <c r="AV7" s="10">
         <f t="shared" si="0"/>
-        <v>25952.318699999996</v>
+        <v>27782.613499999999</v>
       </c>
       <c r="AW7" s="10">
         <f t="shared" si="0"/>
-        <v>124683.81756</v>
+        <v>152850.50336999999</v>
       </c>
       <c r="AX7" s="10">
         <f t="shared" si="0"/>
-        <v>21839.44733000001</v>
+        <v>25641.090309999996</v>
       </c>
       <c r="AY7" s="10">
         <f t="shared" si="0"/>
-        <v>32542.847999999998</v>
+        <v>32664.166999999998</v>
       </c>
       <c r="AZ7" s="10">
         <f t="shared" si="0"/>
-        <v>8317.98704</v>
+        <v>8382.3707600000016</v>
       </c>
       <c r="BA7" s="10">
         <f t="shared" si="0"/>
-        <v>380168.1751600001</v>
+        <v>402567.94005999994</v>
       </c>
       <c r="BB7" s="10">
         <f t="shared" si="0"/>
-        <v>62840.857900000003</v>
+        <v>66031.088530000008</v>
       </c>
     </row>
     <row r="8" spans="1:54" s="15" customFormat="1" ht="63.75">
       <c r="A8" s="11" t="s">
         <v>0</v>
       </c>
       <c r="B8" s="12" t="s">
         <v>73</v>
       </c>
       <c r="C8" s="13" t="s">
         <v>65</v>
       </c>
       <c r="D8" s="13" t="s">
         <v>65</v>
       </c>
       <c r="E8" s="13" t="s">
         <v>65</v>
       </c>
       <c r="F8" s="13" t="s">
         <v>65</v>
       </c>
       <c r="G8" s="13">
         <v>0</v>
       </c>
       <c r="H8" s="13">
@@ -2576,51 +2576,51 @@
       <c r="AS8" s="16">
         <v>2.3489</v>
       </c>
       <c r="AT8" s="16">
         <v>15.88495</v>
       </c>
       <c r="AU8" s="16">
         <v>33.563000000000002</v>
       </c>
       <c r="AV8" s="16">
         <v>427.08762000000002</v>
       </c>
       <c r="AW8" s="16">
         <v>1.8698999999999999</v>
       </c>
       <c r="AX8" s="16">
         <v>13.01965</v>
       </c>
       <c r="AY8" s="16">
         <v>0</v>
       </c>
       <c r="AZ8" s="16">
         <v>0</v>
       </c>
       <c r="BA8" s="16">
-        <v>0.38400000000000001</v>
+        <v>5.3530000000000001E-2</v>
       </c>
       <c r="BB8" s="16">
         <v>0.74794000000000005</v>
       </c>
     </row>
     <row r="9" spans="1:54" s="15" customFormat="1" ht="38.25">
       <c r="A9" s="11" t="s">
         <v>1</v>
       </c>
       <c r="B9" s="12" t="s">
         <v>74</v>
       </c>
       <c r="C9" s="13">
         <v>0</v>
       </c>
       <c r="D9" s="13">
         <v>0</v>
       </c>
       <c r="E9" s="13">
         <v>26.922999999999998</v>
       </c>
       <c r="F9" s="13">
         <v>53.921869999999998</v>
       </c>
       <c r="G9" s="13">
@@ -2728,66 +2728,66 @@
       <c r="AO9" s="16">
         <v>816.37618999999995</v>
       </c>
       <c r="AP9" s="16">
         <v>491.24266</v>
       </c>
       <c r="AQ9" s="16">
         <v>19.847000000000001</v>
       </c>
       <c r="AR9" s="16">
         <v>70.011600000000001</v>
       </c>
       <c r="AS9" s="16">
         <v>592.33011999999997</v>
       </c>
       <c r="AT9" s="16">
         <v>385.17459000000002</v>
       </c>
       <c r="AU9" s="16">
         <v>19.847000000000001</v>
       </c>
       <c r="AV9" s="16">
         <v>70.011600000000001</v>
       </c>
       <c r="AW9" s="16">
-        <v>315.52956999999998</v>
+        <v>326.17487</v>
       </c>
       <c r="AX9" s="16">
-        <v>229.83425</v>
+        <v>235.66722999999999</v>
       </c>
       <c r="AY9" s="16">
         <v>0</v>
       </c>
       <c r="AZ9" s="16">
         <v>0</v>
       </c>
       <c r="BA9" s="16">
-        <v>524.38219000000004</v>
+        <v>556.13819000000001</v>
       </c>
       <c r="BB9" s="16">
-        <v>467.65620000000001</v>
+        <v>493.32413000000003</v>
       </c>
     </row>
     <row r="10" spans="1:54" s="15" customFormat="1" ht="51">
       <c r="A10" s="11" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>75</v>
       </c>
       <c r="C10" s="13">
         <v>0</v>
       </c>
       <c r="D10" s="13">
         <v>0</v>
       </c>
       <c r="E10" s="13">
         <v>15.8287</v>
       </c>
       <c r="F10" s="13">
         <v>15.731909999999999</v>
       </c>
       <c r="G10" s="13">
         <v>0</v>
       </c>
       <c r="H10" s="13">
@@ -3056,54 +3056,54 @@
       <c r="AO11" s="16">
         <v>189.70078000000001</v>
       </c>
       <c r="AP11" s="16">
         <v>17.852989999999998</v>
       </c>
       <c r="AQ11" s="16">
         <v>0</v>
       </c>
       <c r="AR11" s="16">
         <v>0</v>
       </c>
       <c r="AS11" s="16">
         <v>55.514400000000002</v>
       </c>
       <c r="AT11" s="16">
         <v>11.82368</v>
       </c>
       <c r="AU11" s="16">
         <v>0</v>
       </c>
       <c r="AV11" s="16">
         <v>0</v>
       </c>
       <c r="AW11" s="16">
-        <v>0.3619</v>
+        <v>0.36959999999999998</v>
       </c>
       <c r="AX11" s="16">
-        <v>0.37946000000000002</v>
+        <v>0.40953000000000001</v>
       </c>
       <c r="AY11" s="16">
         <v>0</v>
       </c>
       <c r="AZ11" s="16">
         <v>0</v>
       </c>
       <c r="BA11" s="16">
         <v>7.7119999999999994E-2</v>
       </c>
       <c r="BB11" s="16">
         <v>0.33871000000000001</v>
       </c>
     </row>
     <row r="12" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A12" s="11" t="s">
         <v>4</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>77</v>
       </c>
       <c r="C12" s="13">
         <v>484.74</v>
       </c>
       <c r="D12" s="13">
@@ -3384,66 +3384,66 @@
       <c r="AO13" s="16">
         <v>345.1</v>
       </c>
       <c r="AP13" s="16">
         <v>116.12172</v>
       </c>
       <c r="AQ13" s="16">
         <v>20</v>
       </c>
       <c r="AR13" s="16">
         <v>21.123000000000001</v>
       </c>
       <c r="AS13" s="16">
         <v>542.55499999999995</v>
       </c>
       <c r="AT13" s="16">
         <v>185.95446000000001</v>
       </c>
       <c r="AU13" s="16">
         <v>0</v>
       </c>
       <c r="AV13" s="16">
         <v>0</v>
       </c>
       <c r="AW13" s="16">
-        <v>391.959</v>
+        <v>455.90199999999999</v>
       </c>
       <c r="AX13" s="16">
-        <v>132.62137999999999</v>
+        <v>149.83292</v>
       </c>
       <c r="AY13" s="16">
         <v>0</v>
       </c>
       <c r="AZ13" s="16">
         <v>0</v>
       </c>
       <c r="BA13" s="16">
-        <v>119.80695</v>
+        <v>123.43472</v>
       </c>
       <c r="BB13" s="16">
-        <v>93.523070000000004</v>
+        <v>97.210260000000005</v>
       </c>
     </row>
     <row r="14" spans="1:54" s="15" customFormat="1" ht="25.5">
       <c r="A14" s="11" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>79</v>
       </c>
       <c r="C14" s="13">
         <v>1.028</v>
       </c>
       <c r="D14" s="13">
         <v>0.99826000000000004</v>
       </c>
       <c r="E14" s="13">
         <v>0</v>
       </c>
       <c r="F14" s="13">
         <v>0</v>
       </c>
       <c r="G14" s="13">
         <v>32.9</v>
       </c>
       <c r="H14" s="13">
@@ -3548,54 +3548,54 @@
       <c r="AO14" s="16">
         <v>13.753</v>
       </c>
       <c r="AP14" s="16">
         <v>23.519130000000001</v>
       </c>
       <c r="AQ14" s="16">
         <v>106.85</v>
       </c>
       <c r="AR14" s="16">
         <v>233.83965000000001</v>
       </c>
       <c r="AS14" s="16">
         <v>11.739000000000001</v>
       </c>
       <c r="AT14" s="16">
         <v>22.73828</v>
       </c>
       <c r="AU14" s="16">
         <v>106.85</v>
       </c>
       <c r="AV14" s="16">
         <v>233.83965000000001</v>
       </c>
       <c r="AW14" s="16">
-        <v>11.644600000000001</v>
+        <v>11.739000000000001</v>
       </c>
       <c r="AX14" s="16">
-        <v>22.086559999999999</v>
+        <v>22.73828</v>
       </c>
       <c r="AY14" s="16">
         <v>0</v>
       </c>
       <c r="AZ14" s="16">
         <v>0</v>
       </c>
       <c r="BA14" s="16">
         <v>7.5</v>
       </c>
       <c r="BB14" s="16">
         <v>13.323</v>
       </c>
     </row>
     <row r="15" spans="1:54" s="15" customFormat="1" ht="38.25">
       <c r="A15" s="11" t="s">
         <v>7</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>80</v>
       </c>
       <c r="C15" s="13">
         <v>1.044</v>
       </c>
       <c r="D15" s="13">
@@ -3876,66 +3876,66 @@
       <c r="AO16" s="16">
         <v>45.29</v>
       </c>
       <c r="AP16" s="16">
         <v>14.44666</v>
       </c>
       <c r="AQ16" s="16">
         <v>0</v>
       </c>
       <c r="AR16" s="16">
         <v>0</v>
       </c>
       <c r="AS16" s="16">
         <v>87.567999999999998</v>
       </c>
       <c r="AT16" s="16">
         <v>24.049980000000001</v>
       </c>
       <c r="AU16" s="16">
         <v>0</v>
       </c>
       <c r="AV16" s="16">
         <v>0</v>
       </c>
       <c r="AW16" s="16">
-        <v>54.25</v>
+        <v>62.65</v>
       </c>
       <c r="AX16" s="16">
-        <v>11.7719</v>
+        <v>14.67714</v>
       </c>
       <c r="AY16" s="16">
         <v>0</v>
       </c>
       <c r="AZ16" s="16">
         <v>0</v>
       </c>
       <c r="BA16" s="16">
-        <v>41.662999999999997</v>
+        <v>42.059480000000001</v>
       </c>
       <c r="BB16" s="16">
-        <v>24.30021</v>
+        <v>24.95354</v>
       </c>
     </row>
     <row r="17" spans="1:54" s="15" customFormat="1" ht="38.25">
       <c r="A17" s="11" t="s">
         <v>9</v>
       </c>
       <c r="B17" s="12" t="s">
         <v>82</v>
       </c>
       <c r="C17" s="13">
         <v>1.266</v>
       </c>
       <c r="D17" s="13">
         <v>0.42809999999999998</v>
       </c>
       <c r="E17" s="13">
         <v>0.123</v>
       </c>
       <c r="F17" s="13">
         <v>0.18029000000000001</v>
       </c>
       <c r="G17" s="13" t="s">
         <v>65</v>
       </c>
       <c r="H17" s="13" t="s">
@@ -4040,66 +4040,66 @@
       <c r="AO17" s="16">
         <v>10.37</v>
       </c>
       <c r="AP17" s="16">
         <v>1.37666</v>
       </c>
       <c r="AQ17" s="16">
         <v>103.15049999999999</v>
       </c>
       <c r="AR17" s="16">
         <v>71.981610000000003</v>
       </c>
       <c r="AS17" s="16">
         <v>216.113</v>
       </c>
       <c r="AT17" s="16">
         <v>28.997479999999999</v>
       </c>
       <c r="AU17" s="16">
         <v>103.15049999999999</v>
       </c>
       <c r="AV17" s="16">
         <v>71.981610000000003</v>
       </c>
       <c r="AW17" s="16">
-        <v>181.85900000000001</v>
+        <v>209.15100000000001</v>
       </c>
       <c r="AX17" s="16">
-        <v>23.174630000000001</v>
+        <v>27.47373</v>
       </c>
       <c r="AY17" s="16">
         <v>19.635000000000002</v>
       </c>
       <c r="AZ17" s="16">
         <v>9.64</v>
       </c>
       <c r="BA17" s="16">
-        <v>7.7119999999999997</v>
+        <v>8.5120000000000005</v>
       </c>
       <c r="BB17" s="16">
-        <v>2.5957400000000002</v>
+        <v>2.8807900000000002</v>
       </c>
     </row>
     <row r="18" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A18" s="11" t="s">
         <v>10</v>
       </c>
       <c r="B18" s="12" t="s">
         <v>83</v>
       </c>
       <c r="C18" s="13" t="s">
         <v>65</v>
       </c>
       <c r="D18" s="13" t="s">
         <v>65</v>
       </c>
       <c r="E18" s="13" t="s">
         <v>65</v>
       </c>
       <c r="F18" s="13" t="s">
         <v>65</v>
       </c>
       <c r="G18" s="13" t="s">
         <v>65</v>
       </c>
       <c r="H18" s="13" t="s">
@@ -4204,66 +4204,66 @@
       <c r="AO18" s="16">
         <v>419.14</v>
       </c>
       <c r="AP18" s="16">
         <v>109.78557000000001</v>
       </c>
       <c r="AQ18" s="16">
         <v>0</v>
       </c>
       <c r="AR18" s="16">
         <v>0</v>
       </c>
       <c r="AS18" s="16">
         <v>715.48199999999997</v>
       </c>
       <c r="AT18" s="16">
         <v>147.17344</v>
       </c>
       <c r="AU18" s="16">
         <v>0</v>
       </c>
       <c r="AV18" s="16">
         <v>0</v>
       </c>
       <c r="AW18" s="16">
-        <v>520.31799999999998</v>
+        <v>612.00199999999995</v>
       </c>
       <c r="AX18" s="16">
-        <v>97.930970000000002</v>
+        <v>113.42112</v>
       </c>
       <c r="AY18" s="16">
         <v>0</v>
       </c>
       <c r="AZ18" s="16">
         <v>0</v>
       </c>
       <c r="BA18" s="16">
-        <v>248.09399999999999</v>
+        <v>252.45827</v>
       </c>
       <c r="BB18" s="16">
-        <v>182.59244000000001</v>
+        <v>186.88811999999999</v>
       </c>
     </row>
     <row r="19" spans="1:54" s="15" customFormat="1" ht="25.5">
       <c r="A19" s="11" t="s">
         <v>11</v>
       </c>
       <c r="B19" s="12" t="s">
         <v>84</v>
       </c>
       <c r="C19" s="13">
         <v>2.4319999999999999</v>
       </c>
       <c r="D19" s="13">
         <v>0.60799999999999998</v>
       </c>
       <c r="E19" s="13">
         <v>10.2843</v>
       </c>
       <c r="F19" s="13">
         <v>7.2089999999999996</v>
       </c>
       <c r="G19" s="13" t="s">
         <v>65</v>
       </c>
       <c r="H19" s="13" t="s">
@@ -4532,66 +4532,66 @@
       <c r="AO20" s="16">
         <v>236.72499999999999</v>
       </c>
       <c r="AP20" s="16">
         <v>102.04531</v>
       </c>
       <c r="AQ20" s="16">
         <v>13.797000000000001</v>
       </c>
       <c r="AR20" s="16">
         <v>20.047999999999998</v>
       </c>
       <c r="AS20" s="16">
         <v>431.95567</v>
       </c>
       <c r="AT20" s="16">
         <v>178.99779000000001</v>
       </c>
       <c r="AU20" s="16">
         <v>13.797000000000001</v>
       </c>
       <c r="AV20" s="16">
         <v>20.047999999999998</v>
       </c>
       <c r="AW20" s="16">
-        <v>307.40467000000001</v>
+        <v>341.15866999999997</v>
       </c>
       <c r="AX20" s="16">
-        <v>87.012129999999999</v>
+        <v>109.26772</v>
       </c>
       <c r="AY20" s="16">
         <v>29.867999999999999</v>
       </c>
       <c r="AZ20" s="16">
         <v>26.390999999999998</v>
       </c>
       <c r="BA20" s="16">
-        <v>120.92816000000001</v>
+        <v>123.65300999999999</v>
       </c>
       <c r="BB20" s="16">
-        <v>129.13165000000001</v>
+        <v>132.46105</v>
       </c>
     </row>
     <row r="21" spans="1:54" s="15" customFormat="1" ht="25.5">
       <c r="A21" s="11" t="s">
         <v>13</v>
       </c>
       <c r="B21" s="12" t="s">
         <v>86</v>
       </c>
       <c r="C21" s="13">
         <v>0</v>
       </c>
       <c r="D21" s="13">
         <v>0</v>
       </c>
       <c r="E21" s="13">
         <v>51.34516</v>
       </c>
       <c r="F21" s="13">
         <v>96.105360000000005</v>
       </c>
       <c r="G21" s="13">
         <v>136</v>
       </c>
       <c r="H21" s="13">
@@ -4696,66 +4696,66 @@
       <c r="AO21" s="16">
         <v>434.73899999999998</v>
       </c>
       <c r="AP21" s="16">
         <v>473.34793000000002</v>
       </c>
       <c r="AQ21" s="16">
         <v>0</v>
       </c>
       <c r="AR21" s="16">
         <v>0</v>
       </c>
       <c r="AS21" s="16">
         <v>350.63159999999999</v>
       </c>
       <c r="AT21" s="16">
         <v>479.70458000000002</v>
       </c>
       <c r="AU21" s="16">
         <v>0</v>
       </c>
       <c r="AV21" s="16">
         <v>0</v>
       </c>
       <c r="AW21" s="16">
-        <v>181.70679999999999</v>
+        <v>208.49379999999999</v>
       </c>
       <c r="AX21" s="16">
-        <v>255.54348999999999</v>
+        <v>292.82118000000003</v>
       </c>
       <c r="AY21" s="16">
         <v>0</v>
       </c>
       <c r="AZ21" s="16">
         <v>0</v>
       </c>
       <c r="BA21" s="16">
-        <v>297.35700000000003</v>
+        <v>307.12</v>
       </c>
       <c r="BB21" s="16">
-        <v>379.69546000000003</v>
+        <v>392.85117000000002</v>
       </c>
     </row>
     <row r="22" spans="1:54" s="15" customFormat="1" ht="25.5">
       <c r="A22" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B22" s="12" t="s">
         <v>87</v>
       </c>
       <c r="C22" s="13">
         <v>309.63600000000002</v>
       </c>
       <c r="D22" s="13">
         <v>75.574060000000003</v>
       </c>
       <c r="E22" s="13">
         <v>1026.6891000000001</v>
       </c>
       <c r="F22" s="13">
         <v>264.18905999999998</v>
       </c>
       <c r="G22" s="13">
         <v>20.100000000000001</v>
       </c>
       <c r="H22" s="13">
@@ -4860,66 +4860,66 @@
       <c r="AO22" s="16">
         <v>8384.5016099999993</v>
       </c>
       <c r="AP22" s="16">
         <v>2851.0814</v>
       </c>
       <c r="AQ22" s="16">
         <v>0</v>
       </c>
       <c r="AR22" s="16">
         <v>0</v>
       </c>
       <c r="AS22" s="16">
         <v>7816.5840799999996</v>
       </c>
       <c r="AT22" s="16">
         <v>2556.2727799999998</v>
       </c>
       <c r="AU22" s="16">
         <v>0</v>
       </c>
       <c r="AV22" s="16">
         <v>0</v>
       </c>
       <c r="AW22" s="16">
-        <v>4667.5464599999996</v>
+        <v>5081.3659600000001</v>
       </c>
       <c r="AX22" s="16">
-        <v>1636.2847300000001</v>
+        <v>1752.3983499999999</v>
       </c>
       <c r="AY22" s="16">
         <v>0</v>
       </c>
       <c r="AZ22" s="16">
         <v>0</v>
       </c>
       <c r="BA22" s="16">
-        <v>7910.0783099999999</v>
+        <v>8984.2383100000006</v>
       </c>
       <c r="BB22" s="16">
-        <v>1748.56908</v>
+        <v>1980.03115</v>
       </c>
     </row>
     <row r="23" spans="1:54" s="15" customFormat="1" ht="76.5">
       <c r="A23" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B23" s="12" t="s">
         <v>88</v>
       </c>
       <c r="C23" s="13">
         <v>0</v>
       </c>
       <c r="D23" s="13">
         <v>0</v>
       </c>
       <c r="E23" s="13">
         <v>3.0000000000000001E-3</v>
       </c>
       <c r="F23" s="13">
         <v>4.9000000000000002E-2</v>
       </c>
       <c r="G23" s="13">
         <v>0</v>
       </c>
       <c r="H23" s="13">
@@ -5188,66 +5188,66 @@
       <c r="AO24" s="16">
         <v>4.3441200000000002</v>
       </c>
       <c r="AP24" s="16">
         <v>13.318580000000001</v>
       </c>
       <c r="AQ24" s="16">
         <v>213.14599999999999</v>
       </c>
       <c r="AR24" s="16">
         <v>140.19757999999999</v>
       </c>
       <c r="AS24" s="16">
         <v>2.4037600000000001</v>
       </c>
       <c r="AT24" s="16">
         <v>9.9145000000000003</v>
       </c>
       <c r="AU24" s="16">
         <v>210.77799999999999</v>
       </c>
       <c r="AV24" s="16">
         <v>138.50841</v>
       </c>
       <c r="AW24" s="16">
-        <v>1.4770799999999999</v>
+        <v>1.4910000000000001</v>
       </c>
       <c r="AX24" s="16">
-        <v>6.2796200000000004</v>
+        <v>6.3372099999999998</v>
       </c>
       <c r="AY24" s="16">
         <v>0</v>
       </c>
       <c r="AZ24" s="16">
         <v>0</v>
       </c>
       <c r="BA24" s="16">
-        <v>0.61760000000000004</v>
+        <v>0.70123999999999997</v>
       </c>
       <c r="BB24" s="16">
-        <v>2.8681899999999998</v>
+        <v>3.2446899999999999</v>
       </c>
     </row>
     <row r="25" spans="1:54" s="15" customFormat="1" ht="25.5">
       <c r="A25" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B25" s="12" t="s">
         <v>90</v>
       </c>
       <c r="C25" s="13">
         <v>239.34299999999999</v>
       </c>
       <c r="D25" s="13">
         <v>156.21600000000001</v>
       </c>
       <c r="E25" s="13">
         <v>121.378</v>
       </c>
       <c r="F25" s="13">
         <v>1222.7900400000001</v>
       </c>
       <c r="G25" s="13">
         <v>0</v>
       </c>
       <c r="H25" s="13">
@@ -5352,66 +5352,66 @@
       <c r="AO25" s="16">
         <v>3.79278</v>
       </c>
       <c r="AP25" s="16">
         <v>24.669530000000002</v>
       </c>
       <c r="AQ25" s="16">
         <v>736.04499999999996</v>
       </c>
       <c r="AR25" s="16">
         <v>402.56966</v>
       </c>
       <c r="AS25" s="16">
         <v>1.835</v>
       </c>
       <c r="AT25" s="16">
         <v>13.84836</v>
       </c>
       <c r="AU25" s="16">
         <v>696.04499999999996</v>
       </c>
       <c r="AV25" s="16">
         <v>372.34721000000002</v>
       </c>
       <c r="AW25" s="16">
-        <v>1.165</v>
+        <v>1.2250000000000001</v>
       </c>
       <c r="AX25" s="16">
-        <v>8.5772600000000008</v>
+        <v>9.1093600000000006</v>
       </c>
       <c r="AY25" s="16">
         <v>0</v>
       </c>
       <c r="AZ25" s="16">
         <v>0</v>
       </c>
       <c r="BA25" s="16">
-        <v>0.85299999999999998</v>
+        <v>0.97099999999999997</v>
       </c>
       <c r="BB25" s="16">
-        <v>7.4162800000000004</v>
+        <v>8.2814499999999995</v>
       </c>
     </row>
     <row r="26" spans="1:54" s="15" customFormat="1" ht="25.5">
       <c r="A26" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B26" s="12" t="s">
         <v>91</v>
       </c>
       <c r="C26" s="13" t="s">
         <v>65</v>
       </c>
       <c r="D26" s="13" t="s">
         <v>65</v>
       </c>
       <c r="E26" s="13" t="s">
         <v>65</v>
       </c>
       <c r="F26" s="13" t="s">
         <v>65</v>
       </c>
       <c r="G26" s="13" t="s">
         <v>65</v>
       </c>
       <c r="H26" s="13" t="s">
@@ -5516,54 +5516,54 @@
       <c r="AO26" s="16">
         <v>278.64999999999998</v>
       </c>
       <c r="AP26" s="16">
         <v>95.440240000000003</v>
       </c>
       <c r="AQ26" s="16">
         <v>209.5076</v>
       </c>
       <c r="AR26" s="16">
         <v>115.2107</v>
       </c>
       <c r="AS26" s="16">
         <v>200.685</v>
       </c>
       <c r="AT26" s="16">
         <v>40.734769999999997</v>
       </c>
       <c r="AU26" s="16">
         <v>209.5076</v>
       </c>
       <c r="AV26" s="16">
         <v>115.2107</v>
       </c>
       <c r="AW26" s="16">
-        <v>199.07499999999999</v>
+        <v>199.10499999999999</v>
       </c>
       <c r="AX26" s="16">
-        <v>39.476770000000002</v>
+        <v>39.49277</v>
       </c>
       <c r="AY26" s="16">
         <v>0</v>
       </c>
       <c r="AZ26" s="16">
         <v>0</v>
       </c>
       <c r="BA26" s="16">
         <v>4.6670000000000003E-2</v>
       </c>
       <c r="BB26" s="16">
         <v>8.6599999999999996E-2</v>
       </c>
     </row>
     <row r="27" spans="1:54" s="15" customFormat="1" ht="38.25">
       <c r="A27" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B27" s="12" t="s">
         <v>92</v>
       </c>
       <c r="C27" s="13">
         <v>156.80000000000001</v>
       </c>
       <c r="D27" s="13">
@@ -6008,66 +6008,66 @@
       <c r="AO29" s="16">
         <v>229.55645000000001</v>
       </c>
       <c r="AP29" s="16">
         <v>192.90738999999999</v>
       </c>
       <c r="AQ29" s="16">
         <v>548.38199999999995</v>
       </c>
       <c r="AR29" s="16">
         <v>159.50873000000001</v>
       </c>
       <c r="AS29" s="16">
         <v>306.70206000000002</v>
       </c>
       <c r="AT29" s="16">
         <v>218.61126999999999</v>
       </c>
       <c r="AU29" s="16">
         <v>488.38200000000001</v>
       </c>
       <c r="AV29" s="16">
         <v>146.70873</v>
       </c>
       <c r="AW29" s="16">
-        <v>253.62306000000001</v>
+        <v>257.39305999999999</v>
       </c>
       <c r="AX29" s="16">
-        <v>154.53745000000001</v>
+        <v>156.42872</v>
       </c>
       <c r="AY29" s="16">
         <v>0</v>
       </c>
       <c r="AZ29" s="16">
         <v>0</v>
       </c>
       <c r="BA29" s="16">
-        <v>38.655000000000001</v>
+        <v>40.209290000000003</v>
       </c>
       <c r="BB29" s="16">
-        <v>41.367959999999997</v>
+        <v>43.513669999999998</v>
       </c>
     </row>
     <row r="30" spans="1:54" s="15" customFormat="1" ht="25.5">
       <c r="A30" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B30" s="12" t="s">
         <v>95</v>
       </c>
       <c r="C30" s="13" t="s">
         <v>65</v>
       </c>
       <c r="D30" s="13" t="s">
         <v>65</v>
       </c>
       <c r="E30" s="13" t="s">
         <v>65</v>
       </c>
       <c r="F30" s="13" t="s">
         <v>65</v>
       </c>
       <c r="G30" s="13" t="s">
         <v>65</v>
       </c>
       <c r="H30" s="13" t="s">
@@ -6172,54 +6172,54 @@
       <c r="AO30" s="16" t="s">
         <v>65</v>
       </c>
       <c r="AP30" s="16" t="s">
         <v>65</v>
       </c>
       <c r="AQ30" s="16">
         <v>0</v>
       </c>
       <c r="AR30" s="16">
         <v>0</v>
       </c>
       <c r="AS30" s="16">
         <v>19</v>
       </c>
       <c r="AT30" s="16">
         <v>1.17611</v>
       </c>
       <c r="AU30" s="16">
         <v>0</v>
       </c>
       <c r="AV30" s="16">
         <v>0</v>
       </c>
       <c r="AW30" s="16">
-        <v>2.5</v>
+        <v>17.5</v>
       </c>
       <c r="AX30" s="16">
-        <v>0.49310999999999999</v>
+        <v>0.84011000000000002</v>
       </c>
       <c r="AY30" s="16">
         <v>0</v>
       </c>
       <c r="AZ30" s="16">
         <v>0</v>
       </c>
       <c r="BA30" s="16">
         <v>0.38768999999999998</v>
       </c>
       <c r="BB30" s="16">
         <v>0.10392</v>
       </c>
     </row>
     <row r="31" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A31" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B31" s="12" t="s">
         <v>96</v>
       </c>
       <c r="C31" s="13">
         <v>0</v>
       </c>
       <c r="D31" s="13">
@@ -6336,54 +6336,54 @@
       <c r="AO31" s="16">
         <v>73.177999999999997</v>
       </c>
       <c r="AP31" s="16">
         <v>23.167449999999999</v>
       </c>
       <c r="AQ31" s="16">
         <v>2.7269999999999999</v>
       </c>
       <c r="AR31" s="16">
         <v>3.7607699999999999</v>
       </c>
       <c r="AS31" s="16">
         <v>22.32</v>
       </c>
       <c r="AT31" s="16">
         <v>4.8088199999999999</v>
       </c>
       <c r="AU31" s="16">
         <v>2.7269999999999999</v>
       </c>
       <c r="AV31" s="16">
         <v>3.7607699999999999</v>
       </c>
       <c r="AW31" s="16">
-        <v>20.100000000000001</v>
+        <v>20.94</v>
       </c>
       <c r="AX31" s="16">
-        <v>4.05382</v>
+        <v>4.2948199999999996</v>
       </c>
       <c r="AY31" s="16">
         <v>37.561999999999998</v>
       </c>
       <c r="AZ31" s="16">
         <v>25.094000000000001</v>
       </c>
       <c r="BA31" s="16">
         <v>0.15057999999999999</v>
       </c>
       <c r="BB31" s="16">
         <v>0.20784</v>
       </c>
     </row>
     <row r="32" spans="1:54" s="15" customFormat="1" ht="38.25">
       <c r="A32" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B32" s="12" t="s">
         <v>97</v>
       </c>
       <c r="C32" s="13">
         <v>0</v>
       </c>
       <c r="D32" s="13">
@@ -6500,54 +6500,54 @@
       <c r="AO32" s="16">
         <v>70.48</v>
       </c>
       <c r="AP32" s="16">
         <v>21.836559999999999</v>
       </c>
       <c r="AQ32" s="16">
         <v>0</v>
       </c>
       <c r="AR32" s="16">
         <v>0</v>
       </c>
       <c r="AS32" s="16">
         <v>8.8659999999999997</v>
       </c>
       <c r="AT32" s="16">
         <v>2.5469400000000002</v>
       </c>
       <c r="AU32" s="16">
         <v>0</v>
       </c>
       <c r="AV32" s="16">
         <v>0</v>
       </c>
       <c r="AW32" s="16">
-        <v>5.798</v>
+        <v>6.81</v>
       </c>
       <c r="AX32" s="16">
-        <v>1.1437900000000001</v>
+        <v>1.4969399999999999</v>
       </c>
       <c r="AY32" s="16">
         <v>7.4119999999999999</v>
       </c>
       <c r="AZ32" s="16">
         <v>12.839</v>
       </c>
       <c r="BA32" s="16">
         <v>2.5251999999999999</v>
       </c>
       <c r="BB32" s="16">
         <v>1.69458</v>
       </c>
     </row>
     <row r="33" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A33" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>98</v>
       </c>
       <c r="C33" s="13">
         <v>0</v>
       </c>
       <c r="D33" s="13">
@@ -6664,66 +6664,66 @@
       <c r="AO33" s="16">
         <v>50.71</v>
       </c>
       <c r="AP33" s="16">
         <v>17.554680000000001</v>
       </c>
       <c r="AQ33" s="16">
         <v>0</v>
       </c>
       <c r="AR33" s="16">
         <v>0</v>
       </c>
       <c r="AS33" s="16">
         <v>153.2432</v>
       </c>
       <c r="AT33" s="16">
         <v>69.901420000000002</v>
       </c>
       <c r="AU33" s="16">
         <v>0</v>
       </c>
       <c r="AV33" s="16">
         <v>0</v>
       </c>
       <c r="AW33" s="16">
-        <v>135.44800000000001</v>
+        <v>142.78919999999999</v>
       </c>
       <c r="AX33" s="16">
-        <v>59.240830000000003</v>
+        <v>63.585740000000001</v>
       </c>
       <c r="AY33" s="16">
         <v>16.782</v>
       </c>
       <c r="AZ33" s="16">
         <v>11.39</v>
       </c>
       <c r="BA33" s="16">
-        <v>75.55086</v>
+        <v>76.836380000000005</v>
       </c>
       <c r="BB33" s="16">
-        <v>48.354979999999998</v>
+        <v>49.948390000000003</v>
       </c>
     </row>
     <row r="34" spans="1:54" s="15" customFormat="1" ht="51">
       <c r="A34" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B34" s="12" t="s">
         <v>99</v>
       </c>
       <c r="C34" s="13">
         <v>5</v>
       </c>
       <c r="D34" s="13">
         <v>3</v>
       </c>
       <c r="E34" s="13">
         <v>34.095999999999997</v>
       </c>
       <c r="F34" s="13">
         <v>50.773829999999997</v>
       </c>
       <c r="G34" s="13">
         <v>0</v>
       </c>
       <c r="H34" s="13">
@@ -6828,66 +6828,66 @@
       <c r="AO34" s="16">
         <v>232.71</v>
       </c>
       <c r="AP34" s="16">
         <v>525.81097</v>
       </c>
       <c r="AQ34" s="16">
         <v>0</v>
       </c>
       <c r="AR34" s="16">
         <v>0</v>
       </c>
       <c r="AS34" s="16">
         <v>180.398</v>
       </c>
       <c r="AT34" s="16">
         <v>524.34919000000002</v>
       </c>
       <c r="AU34" s="16">
         <v>0</v>
       </c>
       <c r="AV34" s="16">
         <v>0</v>
       </c>
       <c r="AW34" s="16">
-        <v>99.200999999999993</v>
+        <v>111.56100000000001</v>
       </c>
       <c r="AX34" s="16">
-        <v>298.59645</v>
+        <v>339.05838</v>
       </c>
       <c r="AY34" s="16">
         <v>0</v>
       </c>
       <c r="AZ34" s="16">
         <v>0</v>
       </c>
       <c r="BA34" s="16">
-        <v>148.405</v>
+        <v>162.249</v>
       </c>
       <c r="BB34" s="16">
-        <v>412.75826000000001</v>
+        <v>447.76369999999997</v>
       </c>
     </row>
     <row r="35" spans="1:54" s="15" customFormat="1" ht="38.25">
       <c r="A35" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B35" s="12" t="s">
         <v>100</v>
       </c>
       <c r="C35" s="13">
         <v>497.3723</v>
       </c>
       <c r="D35" s="13">
         <v>201.84706</v>
       </c>
       <c r="E35" s="13">
         <v>3.5918000000000001</v>
       </c>
       <c r="F35" s="13">
         <v>18.020520000000001</v>
       </c>
       <c r="G35" s="13">
         <v>0.24959999999999999</v>
       </c>
       <c r="H35" s="13">
@@ -6992,66 +6992,66 @@
       <c r="AO35" s="16">
         <v>16.222999999999999</v>
       </c>
       <c r="AP35" s="16">
         <v>80.852969999999999</v>
       </c>
       <c r="AQ35" s="16">
         <v>29.9</v>
       </c>
       <c r="AR35" s="16">
         <v>8.0459999999999994</v>
       </c>
       <c r="AS35" s="16">
         <v>13.138500000000001</v>
       </c>
       <c r="AT35" s="16">
         <v>74.250370000000004</v>
       </c>
       <c r="AU35" s="16">
         <v>29.9</v>
       </c>
       <c r="AV35" s="16">
         <v>8.0459999999999994</v>
       </c>
       <c r="AW35" s="16">
-        <v>7.2244999999999999</v>
+        <v>7.3855000000000004</v>
       </c>
       <c r="AX35" s="16">
-        <v>39.244909999999997</v>
+        <v>39.93844</v>
       </c>
       <c r="AY35" s="16">
         <v>0</v>
       </c>
       <c r="AZ35" s="16">
         <v>0</v>
       </c>
       <c r="BA35" s="16">
-        <v>4.2705000000000002</v>
+        <v>4.4005000000000001</v>
       </c>
       <c r="BB35" s="16">
-        <v>33.6248</v>
+        <v>34.14246</v>
       </c>
     </row>
     <row r="36" spans="1:54" s="15" customFormat="1" ht="38.25">
       <c r="A36" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B36" s="12" t="s">
         <v>101</v>
       </c>
       <c r="C36" s="13">
         <v>0.1363</v>
       </c>
       <c r="D36" s="13">
         <v>0.95277999999999996</v>
       </c>
       <c r="E36" s="13">
         <v>4.1156800000000002</v>
       </c>
       <c r="F36" s="13">
         <v>25.362739999999999</v>
       </c>
       <c r="G36" s="13">
         <v>6.7999999999999996E-3</v>
       </c>
       <c r="H36" s="13">
@@ -7156,66 +7156,66 @@
       <c r="AO36" s="16">
         <v>5.4915399999999996</v>
       </c>
       <c r="AP36" s="16">
         <v>34.660049999999998</v>
       </c>
       <c r="AQ36" s="16">
         <v>0</v>
       </c>
       <c r="AR36" s="16">
         <v>0</v>
       </c>
       <c r="AS36" s="16">
         <v>7.6475400000000002</v>
       </c>
       <c r="AT36" s="16">
         <v>47.08596</v>
       </c>
       <c r="AU36" s="16">
         <v>0</v>
       </c>
       <c r="AV36" s="16">
         <v>0</v>
       </c>
       <c r="AW36" s="16">
-        <v>3.50014</v>
+        <v>4.1169599999999997</v>
       </c>
       <c r="AX36" s="16">
-        <v>26.273199999999999</v>
+        <v>32.119759999999999</v>
       </c>
       <c r="AY36" s="16">
         <v>0</v>
       </c>
       <c r="AZ36" s="16">
         <v>0</v>
       </c>
       <c r="BA36" s="16">
-        <v>9.1588600000000007</v>
+        <v>9.6704799999999995</v>
       </c>
       <c r="BB36" s="16">
-        <v>20.74916</v>
+        <v>23.913270000000001</v>
       </c>
     </row>
     <row r="37" spans="1:54" s="15" customFormat="1" ht="25.5">
       <c r="A37" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>102</v>
       </c>
       <c r="C37" s="13">
         <v>0</v>
       </c>
       <c r="D37" s="13">
         <v>0</v>
       </c>
       <c r="E37" s="13">
         <v>0.12073</v>
       </c>
       <c r="F37" s="13">
         <v>0.45517000000000002</v>
       </c>
       <c r="G37" s="13">
         <v>0</v>
       </c>
       <c r="H37" s="13">
@@ -7320,66 +7320,66 @@
       <c r="AO37" s="16">
         <v>1.49257</v>
       </c>
       <c r="AP37" s="16">
         <v>4.1042100000000001</v>
       </c>
       <c r="AQ37" s="16">
         <v>0</v>
       </c>
       <c r="AR37" s="16">
         <v>0</v>
       </c>
       <c r="AS37" s="16">
         <v>1.58971</v>
       </c>
       <c r="AT37" s="16">
         <v>5.7117399999999998</v>
       </c>
       <c r="AU37" s="16">
         <v>0</v>
       </c>
       <c r="AV37" s="16">
         <v>0</v>
       </c>
       <c r="AW37" s="16">
-        <v>1.0714300000000001</v>
+        <v>1.2473099999999999</v>
       </c>
       <c r="AX37" s="16">
-        <v>3.4237799999999998</v>
+        <v>4.0299100000000001</v>
       </c>
       <c r="AY37" s="16">
         <v>0</v>
       </c>
       <c r="AZ37" s="16">
         <v>0</v>
       </c>
       <c r="BA37" s="16">
-        <v>0.25163000000000002</v>
+        <v>0.27002999999999999</v>
       </c>
       <c r="BB37" s="16">
-        <v>1.44953</v>
+        <v>1.5419</v>
       </c>
     </row>
     <row r="38" spans="1:54" s="15" customFormat="1" ht="25.5">
       <c r="A38" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B38" s="12" t="s">
         <v>103</v>
       </c>
       <c r="C38" s="13">
         <v>0</v>
       </c>
       <c r="D38" s="13">
         <v>0</v>
       </c>
       <c r="E38" s="13">
         <v>4.5400000000000003E-2</v>
       </c>
       <c r="F38" s="13">
         <v>0.78446000000000005</v>
       </c>
       <c r="G38" s="13">
         <v>0</v>
       </c>
       <c r="H38" s="13">
@@ -7484,66 +7484,66 @@
       <c r="AO38" s="16">
         <v>0.15356</v>
       </c>
       <c r="AP38" s="16">
         <v>2.8462299999999998</v>
       </c>
       <c r="AQ38" s="16">
         <v>0</v>
       </c>
       <c r="AR38" s="16">
         <v>0</v>
       </c>
       <c r="AS38" s="16">
         <v>0.24113999999999999</v>
       </c>
       <c r="AT38" s="16">
         <v>4.8898599999999997</v>
       </c>
       <c r="AU38" s="16">
         <v>0</v>
       </c>
       <c r="AV38" s="16">
         <v>0</v>
       </c>
       <c r="AW38" s="16">
-        <v>0.13422000000000001</v>
+        <v>0.16602</v>
       </c>
       <c r="AX38" s="16">
-        <v>2.8744900000000002</v>
+        <v>3.4827400000000002</v>
       </c>
       <c r="AY38" s="16">
         <v>0</v>
       </c>
       <c r="AZ38" s="16">
         <v>0</v>
       </c>
       <c r="BA38" s="16">
-        <v>0.16123999999999999</v>
+        <v>0.18012</v>
       </c>
       <c r="BB38" s="16">
-        <v>3.74057</v>
+        <v>4.1825900000000003</v>
       </c>
     </row>
     <row r="39" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A39" s="11" t="s">
         <v>31</v>
       </c>
       <c r="B39" s="12" t="s">
         <v>104</v>
       </c>
       <c r="C39" s="13">
         <v>0</v>
       </c>
       <c r="D39" s="13">
         <v>0</v>
       </c>
       <c r="E39" s="13">
         <v>0.38929999999999998</v>
       </c>
       <c r="F39" s="13">
         <v>2.8227500000000001</v>
       </c>
       <c r="G39" s="13">
         <v>0</v>
       </c>
       <c r="H39" s="13">
@@ -7648,54 +7648,54 @@
       <c r="AO39" s="16">
         <v>2.06E-2</v>
       </c>
       <c r="AP39" s="16">
         <v>0.25701000000000002</v>
       </c>
       <c r="AQ39" s="16">
         <v>0</v>
       </c>
       <c r="AR39" s="16">
         <v>0</v>
       </c>
       <c r="AS39" s="16">
         <v>5.2900000000000003E-2</v>
       </c>
       <c r="AT39" s="16">
         <v>0.63661000000000001</v>
       </c>
       <c r="AU39" s="16">
         <v>0</v>
       </c>
       <c r="AV39" s="16">
         <v>0</v>
       </c>
       <c r="AW39" s="16">
-        <v>4.0899999999999999E-2</v>
+        <v>4.3900000000000002E-2</v>
       </c>
       <c r="AX39" s="16">
-        <v>0.45034999999999997</v>
+        <v>0.48000999999999999</v>
       </c>
       <c r="AY39" s="16">
         <v>0</v>
       </c>
       <c r="AZ39" s="16">
         <v>0</v>
       </c>
       <c r="BA39" s="16">
         <v>1.2E-2</v>
       </c>
       <c r="BB39" s="16">
         <v>0.19058</v>
       </c>
     </row>
     <row r="40" spans="1:54" s="15" customFormat="1" ht="38.25">
       <c r="A40" s="11" t="s">
         <v>32</v>
       </c>
       <c r="B40" s="12" t="s">
         <v>105</v>
       </c>
       <c r="C40" s="13">
         <v>0</v>
       </c>
       <c r="D40" s="13">
@@ -7812,66 +7812,66 @@
       <c r="AO40" s="16">
         <v>8.1335200000000007</v>
       </c>
       <c r="AP40" s="16">
         <v>10.96942</v>
       </c>
       <c r="AQ40" s="16">
         <v>0</v>
       </c>
       <c r="AR40" s="16">
         <v>0</v>
       </c>
       <c r="AS40" s="16">
         <v>6.8472600000000003</v>
       </c>
       <c r="AT40" s="16">
         <v>11.036479999999999</v>
       </c>
       <c r="AU40" s="16">
         <v>0</v>
       </c>
       <c r="AV40" s="16">
         <v>0</v>
       </c>
       <c r="AW40" s="16">
-        <v>4.3227399999999996</v>
+        <v>4.6486200000000002</v>
       </c>
       <c r="AX40" s="16">
-        <v>6.3680300000000001</v>
+        <v>7.2142799999999996</v>
       </c>
       <c r="AY40" s="16">
         <v>0</v>
       </c>
       <c r="AZ40" s="16">
         <v>0</v>
       </c>
       <c r="BA40" s="16">
-        <v>3.4009100000000001</v>
+        <v>4.2368300000000003</v>
       </c>
       <c r="BB40" s="16">
-        <v>5.9153799999999999</v>
+        <v>7.0584199999999999</v>
       </c>
     </row>
     <row r="41" spans="1:54" s="15" customFormat="1" ht="38.25">
       <c r="A41" s="11" t="s">
         <v>33</v>
       </c>
       <c r="B41" s="12" t="s">
         <v>106</v>
       </c>
       <c r="C41" s="13">
         <v>1.04E-2</v>
       </c>
       <c r="D41" s="13">
         <v>0.17760000000000001</v>
       </c>
       <c r="E41" s="13">
         <v>0.84643999999999997</v>
       </c>
       <c r="F41" s="13">
         <v>5.0372399999999997</v>
       </c>
       <c r="G41" s="13">
         <v>0</v>
       </c>
       <c r="H41" s="13">
@@ -7976,66 +7976,66 @@
       <c r="AO41" s="16">
         <v>3.6867299999999998</v>
       </c>
       <c r="AP41" s="16">
         <v>18.563960000000002</v>
       </c>
       <c r="AQ41" s="16">
         <v>0</v>
       </c>
       <c r="AR41" s="16">
         <v>0</v>
       </c>
       <c r="AS41" s="16">
         <v>5.0570300000000001</v>
       </c>
       <c r="AT41" s="16">
         <v>28.0609</v>
       </c>
       <c r="AU41" s="16">
         <v>0</v>
       </c>
       <c r="AV41" s="16">
         <v>0</v>
       </c>
       <c r="AW41" s="16">
-        <v>2.31236</v>
+        <v>3.14181</v>
       </c>
       <c r="AX41" s="16">
-        <v>13.24756</v>
+        <v>17.225100000000001</v>
       </c>
       <c r="AY41" s="16">
         <v>0</v>
       </c>
       <c r="AZ41" s="16">
         <v>0</v>
       </c>
       <c r="BA41" s="16">
-        <v>3.8046899999999999</v>
+        <v>3.85433</v>
       </c>
       <c r="BB41" s="16">
-        <v>23.927910000000001</v>
+        <v>24.867529999999999</v>
       </c>
     </row>
     <row r="42" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A42" s="11" t="s">
         <v>34</v>
       </c>
       <c r="B42" s="12" t="s">
         <v>107</v>
       </c>
       <c r="C42" s="13">
         <v>53574.428</v>
       </c>
       <c r="D42" s="13">
         <v>11513.902050000001</v>
       </c>
       <c r="E42" s="13">
         <v>10758.971</v>
       </c>
       <c r="F42" s="13">
         <v>2111.9763800000001</v>
       </c>
       <c r="G42" s="13">
         <v>66811.33</v>
       </c>
       <c r="H42" s="13">
@@ -8134,72 +8134,72 @@
       <c r="AM42" s="16">
         <v>18765</v>
       </c>
       <c r="AN42" s="16">
         <v>3352.74566</v>
       </c>
       <c r="AO42" s="16">
         <v>345843.34299999999</v>
       </c>
       <c r="AP42" s="16">
         <v>64427.344700000001</v>
       </c>
       <c r="AQ42" s="16">
         <v>103168.461</v>
       </c>
       <c r="AR42" s="16">
         <v>22553.174340000001</v>
       </c>
       <c r="AS42" s="16">
         <v>185963.60310000001</v>
       </c>
       <c r="AT42" s="16">
         <v>25604.847709999998</v>
       </c>
       <c r="AU42" s="16">
-        <v>59341.637999999999</v>
+        <v>64659.461000000003</v>
       </c>
       <c r="AV42" s="16">
-        <v>12735.243469999999</v>
+        <v>13870.070739999999</v>
       </c>
       <c r="AW42" s="16">
-        <v>104809.102</v>
+        <v>131052.72199999999</v>
       </c>
       <c r="AX42" s="16">
-        <v>15790.51539</v>
+        <v>18972.28297</v>
       </c>
       <c r="AY42" s="16">
         <v>26128.214</v>
       </c>
       <c r="AZ42" s="16">
         <v>6047.41489</v>
       </c>
       <c r="BA42" s="16">
-        <v>307280.91600000003</v>
+        <v>322665.36599999998</v>
       </c>
       <c r="BB42" s="16">
-        <v>44682.198929999999</v>
+        <v>46736.273699999998</v>
       </c>
     </row>
     <row r="43" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A43" s="11" t="s">
         <v>35</v>
       </c>
       <c r="B43" s="12" t="s">
         <v>108</v>
       </c>
       <c r="C43" s="13" t="s">
         <v>65</v>
       </c>
       <c r="D43" s="13" t="s">
         <v>65</v>
       </c>
       <c r="E43" s="13" t="s">
         <v>65</v>
       </c>
       <c r="F43" s="13" t="s">
         <v>65</v>
       </c>
       <c r="G43" s="13">
         <v>0</v>
       </c>
       <c r="H43" s="13">
@@ -8304,54 +8304,54 @@
       <c r="AO43" s="16">
         <v>674.61</v>
       </c>
       <c r="AP43" s="16">
         <v>64.082250000000002</v>
       </c>
       <c r="AQ43" s="16">
         <v>0</v>
       </c>
       <c r="AR43" s="16">
         <v>0</v>
       </c>
       <c r="AS43" s="16">
         <v>1817.28</v>
       </c>
       <c r="AT43" s="16">
         <v>143.08083999999999</v>
       </c>
       <c r="AU43" s="16">
         <v>0</v>
       </c>
       <c r="AV43" s="16">
         <v>0</v>
       </c>
       <c r="AW43" s="16">
-        <v>1767.28</v>
+        <v>1817.28</v>
       </c>
       <c r="AX43" s="16">
-        <v>130.91283999999999</v>
+        <v>143.08083999999999</v>
       </c>
       <c r="AY43" s="16" t="s">
         <v>65</v>
       </c>
       <c r="AZ43" s="16" t="s">
         <v>65</v>
       </c>
       <c r="BA43" s="16" t="s">
         <v>65</v>
       </c>
       <c r="BB43" s="16" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="44" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A44" s="11" t="s">
         <v>36</v>
       </c>
       <c r="B44" s="12" t="s">
         <v>109</v>
       </c>
       <c r="C44" s="13">
         <v>150.08000000000001</v>
       </c>
       <c r="D44" s="13">
@@ -8462,72 +8462,72 @@
       <c r="AM44" s="16">
         <v>2989.8</v>
       </c>
       <c r="AN44" s="16">
         <v>475.90433000000002</v>
       </c>
       <c r="AO44" s="16">
         <v>43740.987999999998</v>
       </c>
       <c r="AP44" s="16">
         <v>4460.7601599999998</v>
       </c>
       <c r="AQ44" s="16">
         <v>3134</v>
       </c>
       <c r="AR44" s="16">
         <v>358.39299999999997</v>
       </c>
       <c r="AS44" s="16">
         <v>11249.416999999999</v>
       </c>
       <c r="AT44" s="16">
         <v>1406.94885</v>
       </c>
       <c r="AU44" s="16">
-        <v>0</v>
+        <v>1184</v>
       </c>
       <c r="AV44" s="16">
-        <v>0</v>
+        <v>166.047</v>
       </c>
       <c r="AW44" s="16">
-        <v>4142.82</v>
+        <v>4417.28</v>
       </c>
       <c r="AX44" s="16">
-        <v>604.54362000000003</v>
+        <v>640.37441999999999</v>
       </c>
       <c r="AY44" s="16">
         <v>1857.85</v>
       </c>
       <c r="AZ44" s="16">
         <v>315.31450000000001</v>
       </c>
       <c r="BA44" s="16">
-        <v>40835.313000000002</v>
+        <v>43616.468000000001</v>
       </c>
       <c r="BB44" s="16">
-        <v>5780.19146</v>
+        <v>6096.2978199999998</v>
       </c>
     </row>
     <row r="45" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A45" s="11" t="s">
         <v>37</v>
       </c>
       <c r="B45" s="12" t="s">
         <v>110</v>
       </c>
       <c r="C45" s="13">
         <v>497.74</v>
       </c>
       <c r="D45" s="13">
         <v>42.302</v>
       </c>
       <c r="E45" s="13">
         <v>0</v>
       </c>
       <c r="F45" s="13">
         <v>0</v>
       </c>
       <c r="G45" s="13">
         <v>848.95</v>
       </c>
       <c r="H45" s="13">
@@ -8960,66 +8960,66 @@
       <c r="AO47" s="16">
         <v>104.6561</v>
       </c>
       <c r="AP47" s="16">
         <v>100.27531999999999</v>
       </c>
       <c r="AQ47" s="16">
         <v>0</v>
       </c>
       <c r="AR47" s="16">
         <v>0</v>
       </c>
       <c r="AS47" s="16">
         <v>57.276000000000003</v>
       </c>
       <c r="AT47" s="16">
         <v>66.417680000000004</v>
       </c>
       <c r="AU47" s="16">
         <v>0</v>
       </c>
       <c r="AV47" s="16">
         <v>0</v>
       </c>
       <c r="AW47" s="16">
-        <v>41.519199999999998</v>
+        <v>42.7592</v>
       </c>
       <c r="AX47" s="16">
-        <v>50.795079999999999</v>
+        <v>52.03434</v>
       </c>
       <c r="AY47" s="16">
         <v>0</v>
       </c>
       <c r="AZ47" s="16">
         <v>0</v>
       </c>
       <c r="BA47" s="16">
-        <v>11.572800000000001</v>
+        <v>17.5168</v>
       </c>
       <c r="BB47" s="16">
-        <v>10.502599999999999</v>
+        <v>16.324310000000001</v>
       </c>
     </row>
     <row r="48" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A48" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B48" s="12" t="s">
         <v>113</v>
       </c>
       <c r="C48" s="13">
         <v>0</v>
       </c>
       <c r="D48" s="13">
         <v>0</v>
       </c>
       <c r="E48" s="13">
         <v>13.4</v>
       </c>
       <c r="F48" s="13">
         <v>14.818</v>
       </c>
       <c r="G48" s="13" t="s">
         <v>65</v>
       </c>
       <c r="H48" s="13" t="s">
@@ -9288,66 +9288,66 @@
       <c r="AO49" s="16">
         <v>12.0692</v>
       </c>
       <c r="AP49" s="16">
         <v>6.5745500000000003</v>
       </c>
       <c r="AQ49" s="16">
         <v>0</v>
       </c>
       <c r="AR49" s="16">
         <v>0</v>
       </c>
       <c r="AS49" s="16">
         <v>4047.9690000000001</v>
       </c>
       <c r="AT49" s="16">
         <v>674.89410999999996</v>
       </c>
       <c r="AU49" s="16">
         <v>0</v>
       </c>
       <c r="AV49" s="16">
         <v>0</v>
       </c>
       <c r="AW49" s="16">
-        <v>20.027000000000001</v>
+        <v>591.14700000000005</v>
       </c>
       <c r="AX49" s="16">
-        <v>13.166410000000001</v>
+        <v>86.462909999999994</v>
       </c>
       <c r="AY49" s="16">
         <v>0</v>
       </c>
       <c r="AZ49" s="16">
         <v>0</v>
       </c>
       <c r="BA49" s="16">
-        <v>3933.44</v>
+        <v>5137.99</v>
       </c>
       <c r="BB49" s="16">
-        <v>812.46172000000001</v>
+        <v>996.45312000000001</v>
       </c>
     </row>
     <row r="50" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A50" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B50" s="12" t="s">
         <v>115</v>
       </c>
       <c r="C50" s="13">
         <v>445.22399999999999</v>
       </c>
       <c r="D50" s="13">
         <v>136.446</v>
       </c>
       <c r="E50" s="13">
         <v>30</v>
       </c>
       <c r="F50" s="13">
         <v>19.762</v>
       </c>
       <c r="G50" s="13">
         <v>348.09199999999998</v>
       </c>
       <c r="H50" s="13">
@@ -9452,54 +9452,54 @@
       <c r="AO50" s="16">
         <v>260</v>
       </c>
       <c r="AP50" s="16">
         <v>112.69956999999999</v>
       </c>
       <c r="AQ50" s="16">
         <v>607.5</v>
       </c>
       <c r="AR50" s="16">
         <v>243</v>
       </c>
       <c r="AS50" s="16">
         <v>462</v>
       </c>
       <c r="AT50" s="16">
         <v>196.14690999999999</v>
       </c>
       <c r="AU50" s="16">
         <v>607.5</v>
       </c>
       <c r="AV50" s="16">
         <v>243</v>
       </c>
       <c r="AW50" s="16">
-        <v>22</v>
+        <v>102</v>
       </c>
       <c r="AX50" s="16">
-        <v>11.12659</v>
+        <v>47.059959999999997</v>
       </c>
       <c r="AY50" s="16">
         <v>0</v>
       </c>
       <c r="AZ50" s="16">
         <v>0</v>
       </c>
       <c r="BA50" s="16">
         <v>354</v>
       </c>
       <c r="BB50" s="16">
         <v>146.80772999999999</v>
       </c>
     </row>
     <row r="51" spans="1:54" s="15" customFormat="1" ht="38.25">
       <c r="A51" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B51" s="12" t="s">
         <v>116</v>
       </c>
       <c r="C51" s="13">
         <v>71.457999999999998</v>
       </c>
       <c r="D51" s="13">
@@ -9616,54 +9616,54 @@
       <c r="AO51" s="16">
         <v>189.977</v>
       </c>
       <c r="AP51" s="16">
         <v>318.13887999999997</v>
       </c>
       <c r="AQ51" s="16">
         <v>412.65</v>
       </c>
       <c r="AR51" s="16">
         <v>198.08265</v>
       </c>
       <c r="AS51" s="16">
         <v>241.65887000000001</v>
       </c>
       <c r="AT51" s="16">
         <v>380.15607999999997</v>
       </c>
       <c r="AU51" s="16">
         <v>412.65</v>
       </c>
       <c r="AV51" s="16">
         <v>198.08265</v>
       </c>
       <c r="AW51" s="16">
-        <v>121.25887</v>
+        <v>181.25887</v>
       </c>
       <c r="AX51" s="16">
-        <v>204.53208000000001</v>
+        <v>295.13207999999997</v>
       </c>
       <c r="AY51" s="16">
         <v>0</v>
       </c>
       <c r="AZ51" s="16">
         <v>0</v>
       </c>
       <c r="BA51" s="16">
         <v>60</v>
       </c>
       <c r="BB51" s="16">
         <v>84.3</v>
       </c>
     </row>
     <row r="52" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A52" s="11" t="s">
         <v>44</v>
       </c>
       <c r="B52" s="12" t="s">
         <v>117</v>
       </c>
       <c r="C52" s="13">
         <v>4423.99</v>
       </c>
       <c r="D52" s="13">
@@ -9780,66 +9780,66 @@
       <c r="AO52" s="16">
         <v>5294.64822</v>
       </c>
       <c r="AP52" s="16">
         <v>1047.60995</v>
       </c>
       <c r="AQ52" s="16">
         <v>0</v>
       </c>
       <c r="AR52" s="16">
         <v>0</v>
       </c>
       <c r="AS52" s="16">
         <v>13771.40812</v>
       </c>
       <c r="AT52" s="16">
         <v>2447.4326799999999</v>
       </c>
       <c r="AU52" s="16">
         <v>0</v>
       </c>
       <c r="AV52" s="16">
         <v>0</v>
       </c>
       <c r="AW52" s="16">
-        <v>3656.93714</v>
+        <v>3815.3605600000001</v>
       </c>
       <c r="AX52" s="16">
-        <v>637.62381000000005</v>
+        <v>655.52504999999996</v>
       </c>
       <c r="AY52" s="16">
         <v>0</v>
       </c>
       <c r="AZ52" s="16">
         <v>0</v>
       </c>
       <c r="BA52" s="16">
-        <v>13483.161389999999</v>
+        <v>15346.197190000001</v>
       </c>
       <c r="BB52" s="16">
-        <v>2778.1329000000001</v>
+        <v>3005.1875599999998</v>
       </c>
     </row>
     <row r="53" spans="1:54" s="15" customFormat="1" ht="25.5">
       <c r="A53" s="11" t="s">
         <v>45</v>
       </c>
       <c r="B53" s="12" t="s">
         <v>118</v>
       </c>
       <c r="C53" s="13">
         <v>0</v>
       </c>
       <c r="D53" s="13">
         <v>0</v>
       </c>
       <c r="E53" s="13">
         <v>4.3</v>
       </c>
       <c r="F53" s="13">
         <v>6.08</v>
       </c>
       <c r="G53" s="13" t="s">
         <v>65</v>
       </c>
       <c r="H53" s="13" t="s">
@@ -10102,72 +10102,72 @@
       <c r="AM54" s="16">
         <v>4924.7489999999998</v>
       </c>
       <c r="AN54" s="16">
         <v>8445.6417999999994</v>
       </c>
       <c r="AO54" s="16">
         <v>684.44920000000002</v>
       </c>
       <c r="AP54" s="16">
         <v>218.22761</v>
       </c>
       <c r="AQ54" s="16">
         <v>9591.3680000000004</v>
       </c>
       <c r="AR54" s="16">
         <v>10781.876630000001</v>
       </c>
       <c r="AS54" s="16">
         <v>182.53988000000001</v>
       </c>
       <c r="AT54" s="16">
         <v>969.40718000000004</v>
       </c>
       <c r="AU54" s="16">
-        <v>5436.808</v>
+        <v>6315.8180000000002</v>
       </c>
       <c r="AV54" s="16">
-        <v>8883.5199599999996</v>
+        <v>9382.0718300000008</v>
       </c>
       <c r="AW54" s="16">
-        <v>93.314639999999997</v>
+        <v>93.959639999999993</v>
       </c>
       <c r="AX54" s="16">
-        <v>84.309640000000002</v>
+        <v>84.986770000000007</v>
       </c>
       <c r="AY54" s="16">
-        <v>4256.3379999999997</v>
+        <v>4364.2470000000003</v>
       </c>
       <c r="AZ54" s="16">
-        <v>1760.48965</v>
+        <v>1812.5974000000001</v>
       </c>
       <c r="BA54" s="16">
-        <v>197.04012</v>
+        <v>204.59512000000001</v>
       </c>
       <c r="BB54" s="16">
-        <v>3360.8217</v>
+        <v>3364.4784199999999</v>
       </c>
     </row>
     <row r="55" spans="1:54" s="15" customFormat="1" ht="25.5">
       <c r="A55" s="11" t="s">
         <v>47</v>
       </c>
       <c r="B55" s="12" t="s">
         <v>120</v>
       </c>
       <c r="C55" s="13">
         <v>1402.46</v>
       </c>
       <c r="D55" s="13">
         <v>458.04241000000002</v>
       </c>
       <c r="E55" s="13">
         <v>11.78851</v>
       </c>
       <c r="F55" s="13">
         <v>17.83239</v>
       </c>
       <c r="G55" s="13">
         <v>502.93599999999998</v>
       </c>
       <c r="H55" s="13">
@@ -10272,66 +10272,66 @@
       <c r="AO55" s="16">
         <v>558.87757999999997</v>
       </c>
       <c r="AP55" s="16">
         <v>128.3922</v>
       </c>
       <c r="AQ55" s="16">
         <v>986.22500000000002</v>
       </c>
       <c r="AR55" s="16">
         <v>416.8501</v>
       </c>
       <c r="AS55" s="16">
         <v>98.597059999999999</v>
       </c>
       <c r="AT55" s="16">
         <v>68.923959999999994</v>
       </c>
       <c r="AU55" s="16">
         <v>815.72500000000002</v>
       </c>
       <c r="AV55" s="16">
         <v>350.50689999999997</v>
       </c>
       <c r="AW55" s="16">
-        <v>93.898539999999997</v>
+        <v>94.388199999999998</v>
       </c>
       <c r="AX55" s="16">
-        <v>52.903030000000001</v>
+        <v>55.26493</v>
       </c>
       <c r="AY55" s="16">
         <v>0</v>
       </c>
       <c r="AZ55" s="16">
         <v>0</v>
       </c>
       <c r="BA55" s="16">
-        <v>67.937269999999998</v>
+        <v>68.896569999999997</v>
       </c>
       <c r="BB55" s="16">
-        <v>59.406219999999998</v>
+        <v>61.93712</v>
       </c>
     </row>
     <row r="56" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A56" s="11" t="s">
         <v>48</v>
       </c>
       <c r="B56" s="12" t="s">
         <v>121</v>
       </c>
       <c r="C56" s="13">
         <v>0</v>
       </c>
       <c r="D56" s="13">
         <v>0</v>
       </c>
       <c r="E56" s="13">
         <v>142.87119999999999</v>
       </c>
       <c r="F56" s="13">
         <v>159.87870000000001</v>
       </c>
       <c r="G56" s="13">
         <v>10</v>
       </c>
       <c r="H56" s="13">
@@ -10430,72 +10430,72 @@
       <c r="AM56" s="16">
         <v>2.79</v>
       </c>
       <c r="AN56" s="16">
         <v>12.926</v>
       </c>
       <c r="AO56" s="16">
         <v>760.04142000000002</v>
       </c>
       <c r="AP56" s="16">
         <v>590.45250999999996</v>
       </c>
       <c r="AQ56" s="16">
         <v>189</v>
       </c>
       <c r="AR56" s="16">
         <v>163.33093</v>
       </c>
       <c r="AS56" s="16">
         <v>49.500109999999999</v>
       </c>
       <c r="AT56" s="16">
         <v>344.04593999999997</v>
       </c>
       <c r="AU56" s="16">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="AV56" s="16">
-        <v>0</v>
+        <v>17.923459999999999</v>
       </c>
       <c r="AW56" s="16">
-        <v>24.573650000000001</v>
+        <v>31.81804</v>
       </c>
       <c r="AX56" s="16">
-        <v>138.15481</v>
+        <v>200.82831999999999</v>
       </c>
       <c r="AY56" s="16">
         <v>0</v>
       </c>
       <c r="AZ56" s="16">
         <v>0</v>
       </c>
       <c r="BA56" s="16">
-        <v>57.386629999999997</v>
+        <v>58.7209</v>
       </c>
       <c r="BB56" s="16">
-        <v>145.53581</v>
+        <v>208.00480999999999</v>
       </c>
     </row>
     <row r="57" spans="1:54" s="15" customFormat="1" ht="38.25">
       <c r="A57" s="11" t="s">
         <v>49</v>
       </c>
       <c r="B57" s="12" t="s">
         <v>122</v>
       </c>
       <c r="C57" s="13">
         <v>0</v>
       </c>
       <c r="D57" s="13">
         <v>0</v>
       </c>
       <c r="E57" s="13">
         <v>0.72</v>
       </c>
       <c r="F57" s="13">
         <v>7.5220000000000002</v>
       </c>
       <c r="G57" s="13">
         <v>0</v>
       </c>
       <c r="H57" s="13">
@@ -10600,54 +10600,54 @@
       <c r="AO57" s="16">
         <v>1.9350000000000001</v>
       </c>
       <c r="AP57" s="16">
         <v>37.994860000000003</v>
       </c>
       <c r="AQ57" s="16">
         <v>0</v>
       </c>
       <c r="AR57" s="16">
         <v>0</v>
       </c>
       <c r="AS57" s="16">
         <v>2.5550000000000002</v>
       </c>
       <c r="AT57" s="16">
         <v>87.596999999999994</v>
       </c>
       <c r="AU57" s="16">
         <v>0</v>
       </c>
       <c r="AV57" s="16">
         <v>0</v>
       </c>
       <c r="AW57" s="16">
-        <v>0.8</v>
+        <v>0.85499999999999998</v>
       </c>
       <c r="AX57" s="16">
-        <v>18.170999999999999</v>
+        <v>19.564</v>
       </c>
       <c r="AY57" s="16">
         <v>0</v>
       </c>
       <c r="AZ57" s="16">
         <v>0</v>
       </c>
       <c r="BA57" s="16">
         <v>1.00017</v>
       </c>
       <c r="BB57" s="16">
         <v>20.826799999999999</v>
       </c>
     </row>
     <row r="58" spans="1:54" s="15" customFormat="1" ht="76.5">
       <c r="A58" s="11" t="s">
         <v>50</v>
       </c>
       <c r="B58" s="12" t="s">
         <v>123</v>
       </c>
       <c r="C58" s="13">
         <v>0</v>
       </c>
       <c r="D58" s="13">
@@ -10764,54 +10764,54 @@
       <c r="AO58" s="16">
         <v>0.14552999999999999</v>
       </c>
       <c r="AP58" s="16">
         <v>1.5563100000000001</v>
       </c>
       <c r="AQ58" s="16">
         <v>0</v>
       </c>
       <c r="AR58" s="16">
         <v>0</v>
       </c>
       <c r="AS58" s="16">
         <v>66.168350000000004</v>
       </c>
       <c r="AT58" s="16">
         <v>38.969900000000003</v>
       </c>
       <c r="AU58" s="16">
         <v>0</v>
       </c>
       <c r="AV58" s="16">
         <v>0</v>
       </c>
       <c r="AW58" s="16">
-        <v>9.4829999999999998E-2</v>
+        <v>0.10858</v>
       </c>
       <c r="AX58" s="16">
-        <v>1.12096</v>
+        <v>1.2693399999999999</v>
       </c>
       <c r="AY58" s="16">
         <v>0</v>
       </c>
       <c r="AZ58" s="16">
         <v>0</v>
       </c>
       <c r="BA58" s="16">
         <v>8.6860000000000007E-2</v>
       </c>
       <c r="BB58" s="16">
         <v>1.29413</v>
       </c>
     </row>
     <row r="59" spans="1:54" s="15" customFormat="1" ht="63.75">
       <c r="A59" s="11" t="s">
         <v>51</v>
       </c>
       <c r="B59" s="12" t="s">
         <v>124</v>
       </c>
       <c r="C59" s="13">
         <v>66.906999999999996</v>
       </c>
       <c r="D59" s="13">
@@ -10928,66 +10928,66 @@
       <c r="AO59" s="16">
         <v>3.1960999999999999</v>
       </c>
       <c r="AP59" s="16">
         <v>18.09477</v>
       </c>
       <c r="AQ59" s="16">
         <v>0</v>
       </c>
       <c r="AR59" s="16">
         <v>0</v>
       </c>
       <c r="AS59" s="16">
         <v>1.6580299999999999</v>
       </c>
       <c r="AT59" s="16">
         <v>9.6954899999999995</v>
       </c>
       <c r="AU59" s="16">
         <v>0</v>
       </c>
       <c r="AV59" s="16">
         <v>0</v>
       </c>
       <c r="AW59" s="16">
-        <v>1.0188999999999999</v>
+        <v>1.2269000000000001</v>
       </c>
       <c r="AX59" s="16">
-        <v>5.8489800000000001</v>
+        <v>6.8324499999999997</v>
       </c>
       <c r="AY59" s="16">
         <v>0</v>
       </c>
       <c r="AZ59" s="16">
         <v>0</v>
       </c>
       <c r="BA59" s="16">
-        <v>66.450839999999999</v>
+        <v>71.495840000000001</v>
       </c>
       <c r="BB59" s="16">
-        <v>101.38491</v>
+        <v>106.64945</v>
       </c>
     </row>
     <row r="60" spans="1:54" s="15" customFormat="1" ht="51">
       <c r="A60" s="11" t="s">
         <v>52</v>
       </c>
       <c r="B60" s="12" t="s">
         <v>125</v>
       </c>
       <c r="C60" s="13">
         <v>0</v>
       </c>
       <c r="D60" s="13">
         <v>0</v>
       </c>
       <c r="E60" s="13">
         <v>1.2999999999999999E-3</v>
       </c>
       <c r="F60" s="13">
         <v>3.619E-2</v>
       </c>
       <c r="G60" s="13">
         <v>0</v>
       </c>
       <c r="H60" s="13">
@@ -11584,66 +11584,66 @@
       <c r="AO63" s="16">
         <v>2.5952799999999998</v>
       </c>
       <c r="AP63" s="16">
         <v>30.178550000000001</v>
       </c>
       <c r="AQ63" s="16">
         <v>0</v>
       </c>
       <c r="AR63" s="16">
         <v>0</v>
       </c>
       <c r="AS63" s="16">
         <v>2.55572</v>
       </c>
       <c r="AT63" s="16">
         <v>23.72411</v>
       </c>
       <c r="AU63" s="16">
         <v>0</v>
       </c>
       <c r="AV63" s="16">
         <v>0</v>
       </c>
       <c r="AW63" s="16">
-        <v>1.98966</v>
+        <v>2.0255999999999998</v>
       </c>
       <c r="AX63" s="16">
-        <v>13.869529999999999</v>
+        <v>14.575200000000001</v>
       </c>
       <c r="AY63" s="16">
         <v>0</v>
       </c>
       <c r="AZ63" s="16">
         <v>0</v>
       </c>
       <c r="BA63" s="16">
-        <v>0.93262</v>
+        <v>0.95172000000000001</v>
       </c>
       <c r="BB63" s="16">
-        <v>28.491399999999999</v>
+        <v>28.773129999999998</v>
       </c>
     </row>
     <row r="64" spans="1:54" s="15" customFormat="1" ht="51">
       <c r="A64" s="11" t="s">
         <v>56</v>
       </c>
       <c r="B64" s="12" t="s">
         <v>129</v>
       </c>
       <c r="C64" s="13" t="s">
         <v>65</v>
       </c>
       <c r="D64" s="13" t="s">
         <v>65</v>
       </c>
       <c r="E64" s="13" t="s">
         <v>65</v>
       </c>
       <c r="F64" s="13" t="s">
         <v>65</v>
       </c>
       <c r="G64" s="13" t="s">
         <v>65</v>
       </c>
       <c r="H64" s="13" t="s">
@@ -11753,61 +11753,61 @@
       </c>
       <c r="AQ64" s="16" t="s">
         <v>65</v>
       </c>
       <c r="AR64" s="16" t="s">
         <v>65</v>
       </c>
       <c r="AS64" s="16" t="s">
         <v>65</v>
       </c>
       <c r="AT64" s="16" t="s">
         <v>65</v>
       </c>
       <c r="AU64" s="16" t="s">
         <v>65</v>
       </c>
       <c r="AV64" s="16" t="s">
         <v>65</v>
       </c>
       <c r="AW64" s="16" t="s">
         <v>65</v>
       </c>
       <c r="AX64" s="16" t="s">
         <v>65</v>
       </c>
-      <c r="AY64" s="16" t="s">
-[...9 lines deleted...]
-        <v>65</v>
+      <c r="AY64" s="16">
+        <v>0</v>
+      </c>
+      <c r="AZ64" s="16">
+        <v>0</v>
+      </c>
+      <c r="BA64" s="16">
+        <v>1.42E-3</v>
+      </c>
+      <c r="BB64" s="16">
+        <v>7.7999999999999996E-3</v>
       </c>
     </row>
     <row r="65" spans="1:54" s="15" customFormat="1" ht="25.5">
       <c r="A65" s="11" t="s">
         <v>57</v>
       </c>
       <c r="B65" s="12" t="s">
         <v>130</v>
       </c>
       <c r="C65" s="13">
         <v>10</v>
       </c>
       <c r="D65" s="13">
         <v>1.0384</v>
       </c>
       <c r="E65" s="13">
         <v>5.0000000000000001E-4</v>
       </c>
       <c r="F65" s="13">
         <v>2.0840000000000001E-2</v>
       </c>
       <c r="G65" s="13" t="s">
         <v>65</v>
       </c>
       <c r="H65" s="13" t="s">
@@ -11912,66 +11912,66 @@
       <c r="AO65" s="16">
         <v>5.0985800000000001</v>
       </c>
       <c r="AP65" s="16">
         <v>9.3146599999999999</v>
       </c>
       <c r="AQ65" s="16">
         <v>20.399999999999999</v>
       </c>
       <c r="AR65" s="16">
         <v>25.80931</v>
       </c>
       <c r="AS65" s="16">
         <v>9.5888000000000009</v>
       </c>
       <c r="AT65" s="16">
         <v>6.71556</v>
       </c>
       <c r="AU65" s="16">
         <v>0</v>
       </c>
       <c r="AV65" s="16">
         <v>0</v>
       </c>
       <c r="AW65" s="16">
-        <v>6.0237100000000003</v>
+        <v>6.05471</v>
       </c>
       <c r="AX65" s="16">
-        <v>4.5893600000000001</v>
+        <v>4.7283099999999996</v>
       </c>
       <c r="AY65" s="16">
         <v>0</v>
       </c>
       <c r="AZ65" s="16">
         <v>0</v>
       </c>
       <c r="BA65" s="16">
-        <v>1.4134599999999999</v>
+        <v>1.41736</v>
       </c>
       <c r="BB65" s="16">
-        <v>5.0918599999999996</v>
+        <v>5.2343500000000001</v>
       </c>
     </row>
     <row r="66" spans="1:54" s="15" customFormat="1" ht="25.5">
       <c r="A66" s="11" t="s">
         <v>58</v>
       </c>
       <c r="B66" s="12" t="s">
         <v>131</v>
       </c>
       <c r="C66" s="13">
         <v>0</v>
       </c>
       <c r="D66" s="13">
         <v>0</v>
       </c>
       <c r="E66" s="13">
         <v>0.2</v>
       </c>
       <c r="F66" s="13">
         <v>0.30095</v>
       </c>
       <c r="G66" s="13" t="s">
         <v>65</v>
       </c>
       <c r="H66" s="13" t="s">
@@ -12562,72 +12562,72 @@
       <c r="AM69" s="16">
         <v>47.78</v>
       </c>
       <c r="AN69" s="16">
         <v>29.522310000000001</v>
       </c>
       <c r="AO69" s="16">
         <v>0.58172000000000001</v>
       </c>
       <c r="AP69" s="16">
         <v>7.51241</v>
       </c>
       <c r="AQ69" s="16">
         <v>54.622999999999998</v>
       </c>
       <c r="AR69" s="16">
         <v>46.670900000000003</v>
       </c>
       <c r="AS69" s="16">
         <v>115.74447000000001</v>
       </c>
       <c r="AT69" s="16">
         <v>49.921790000000001</v>
       </c>
       <c r="AU69" s="16">
-        <v>27.138999999999999</v>
+        <v>41.273000000000003</v>
       </c>
       <c r="AV69" s="16">
-        <v>21.6294</v>
+        <v>34.574599999999997</v>
       </c>
       <c r="AW69" s="16">
-        <v>115.62845</v>
+        <v>115.67325</v>
       </c>
       <c r="AX69" s="16">
-        <v>47.854109999999999</v>
+        <v>48.607759999999999</v>
       </c>
       <c r="AY69" s="16">
-        <v>0</v>
+        <v>13.41</v>
       </c>
       <c r="AZ69" s="16">
-        <v>0</v>
+        <v>12.275969999999999</v>
       </c>
       <c r="BA69" s="16">
-        <v>19.79364</v>
+        <v>19.793939999999999</v>
       </c>
       <c r="BB69" s="16">
-        <v>1.8221000000000001</v>
+        <v>1.82924</v>
       </c>
     </row>
     <row r="70" spans="1:54" s="15" customFormat="1" ht="51">
       <c r="A70" s="11" t="s">
         <v>62</v>
       </c>
       <c r="B70" s="12" t="s">
         <v>135</v>
       </c>
       <c r="C70" s="13" t="s">
         <v>65</v>
       </c>
       <c r="D70" s="13" t="s">
         <v>65</v>
       </c>
       <c r="E70" s="13" t="s">
         <v>65</v>
       </c>
       <c r="F70" s="13" t="s">
         <v>65</v>
       </c>
       <c r="G70" s="13" t="s">
         <v>65</v>
       </c>
       <c r="H70" s="13" t="s">
@@ -12896,54 +12896,54 @@
       <c r="AO71" s="16">
         <v>0.247</v>
       </c>
       <c r="AP71" s="16">
         <v>1.2345600000000001</v>
       </c>
       <c r="AQ71" s="16">
         <v>0</v>
       </c>
       <c r="AR71" s="16">
         <v>0</v>
       </c>
       <c r="AS71" s="16">
         <v>0.44400000000000001</v>
       </c>
       <c r="AT71" s="16">
         <v>1.28775</v>
       </c>
       <c r="AU71" s="16">
         <v>0</v>
       </c>
       <c r="AV71" s="16">
         <v>0</v>
       </c>
       <c r="AW71" s="16">
-        <v>0.38700000000000001</v>
+        <v>0.44400000000000001</v>
       </c>
       <c r="AX71" s="16">
-        <v>1.13775</v>
+        <v>1.28775</v>
       </c>
       <c r="AY71" s="16" t="s">
         <v>65</v>
       </c>
       <c r="AZ71" s="16" t="s">
         <v>65</v>
       </c>
       <c r="BA71" s="16" t="s">
         <v>65</v>
       </c>
       <c r="BB71" s="16" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="72" spans="1:54" s="15" customFormat="1" ht="25.5">
       <c r="A72" s="17" t="s">
         <v>64</v>
       </c>
       <c r="B72" s="12" t="s">
         <v>137</v>
       </c>
       <c r="C72" s="18" t="s">
         <v>65</v>
       </c>
       <c r="D72" s="18" t="s">