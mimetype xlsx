--- v5 (2026-09-14)
+++ v6 (2026-10-05)
@@ -1,96 +1,100 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="25440" windowHeight="15840"/>
   </bookViews>
   <sheets>
-    <sheet name="2015-2026" sheetId="1" r:id="rId1"/>
+    <sheet name="Metadata" sheetId="3" r:id="rId1"/>
+    <sheet name="Conventions" sheetId="2" r:id="rId2"/>
+    <sheet name="2015-2026" sheetId="1" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'2015-2026'!$A$6:$AP$140</definedName>
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">'2015-2026'!$3:$5</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'2015-2026'!$A$6:$AP$140</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="2">'2015-2026'!$3:$5</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="AT6" i="1" l="1"/>
   <c r="AS6" i="1"/>
   <c r="AR6" i="1"/>
   <c r="AQ6" i="1"/>
   <c r="AX6" i="1" l="1"/>
   <c r="AW6" i="1"/>
   <c r="AV6" i="1"/>
   <c r="AU6" i="1"/>
   <c r="AL6" i="1" l="1"/>
   <c r="AK6" i="1"/>
   <c r="AJ6" i="1"/>
   <c r="AI6" i="1"/>
   <c r="AN6" i="1" l="1"/>
   <c r="AO6" i="1"/>
   <c r="AP6" i="1"/>
   <c r="AM6" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2126" uniqueCount="279">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2163" uniqueCount="322">
   <si>
     <t>0201</t>
   </si>
   <si>
     <t>0202</t>
   </si>
   <si>
     <t>0203</t>
   </si>
   <si>
     <t>0204</t>
   </si>
   <si>
     <t>0205</t>
   </si>
   <si>
     <t>0206</t>
   </si>
   <si>
     <t>0207</t>
   </si>
   <si>
     <t>0208</t>
   </si>
   <si>
@@ -882,61 +886,212 @@
   <si>
     <t>tons</t>
   </si>
   <si>
     <t>thousand US dollars</t>
   </si>
   <si>
     <t>export</t>
   </si>
   <si>
     <t>import</t>
   </si>
   <si>
     <t>*Preliminary data.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Export and import of the Kostanay region for food products</t>
   </si>
   <si>
-    <t>January-June 2026*</t>
+    <t>January-July 2026*</t>
+  </si>
+  <si>
+    <t xml:space="preserve">                       </t>
+  </si>
+  <si>
+    <t>Conventional designations:</t>
+  </si>
+  <si>
+    <t>«-» - no case</t>
+  </si>
+  <si>
+    <t>«0.0» - insignificant value</t>
+  </si>
+  <si>
+    <t>«X» - data is confidential</t>
+  </si>
+  <si>
+    <t>«...» - no data available</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
+  </si>
+  <si>
+    <t>© Agency for Strategic planning and reforms of the Republic of Kazakhstan Bureau of National statistics</t>
+  </si>
+  <si>
+    <t>Code of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>312101, 312103</t>
+  </si>
+  <si>
+    <t>Name of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Unit of Measurement</t>
+  </si>
+  <si>
+    <t>thousand US dollars, tons</t>
+  </si>
+  <si>
+    <r>
+      <t>Abbreviated Title of the Statistical Indicator</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Arial Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>History of the Indicator</t>
+  </si>
+  <si>
+    <t>Since 2015</t>
+  </si>
+  <si>
+    <t>Definition of the Indicator</t>
+  </si>
+  <si>
+    <t>Data Processing Method</t>
+  </si>
+  <si>
+    <t>Estimated</t>
+  </si>
+  <si>
+    <t>Methodology for Calculation</t>
+  </si>
+  <si>
+    <t>Methodology for maintaining statistics of mutual trade in goods of the member states of the Eurasian Economic Union Approved By the decision of the Board of the Eurasian Economic Commission dated December 25, 2018 210</t>
+  </si>
+  <si>
+    <t>Source of the Indicator</t>
+  </si>
+  <si>
+    <t>Form 1-TS "Report on Mutual Trade in Goods with the Member States of the Eurasian Economic Union" (monthly).</t>
+  </si>
+  <si>
+    <r>
+      <t>Notes</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Arial Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>Classifications</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/classifiers/statistical/25796/</t>
+  </si>
+  <si>
+    <t>Methodological Explanations:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/methodology/25840/</t>
+  </si>
+  <si>
+    <t>Related Publications:</t>
+  </si>
+  <si>
+    <t>Useful Links:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/2972493?keyword=</t>
+  </si>
+  <si>
+    <t>Date of Last Update:</t>
+  </si>
+  <si>
+    <t>Date of Next Update:</t>
+  </si>
+  <si>
+    <t>Responsible Structural Division</t>
+  </si>
+  <si>
+    <t>Division of trade statistics</t>
+  </si>
+  <si>
+    <t>Responsible Officer</t>
+  </si>
+  <si>
+    <t>Irina Demidenko</t>
+  </si>
+  <si>
+    <t>Telephone Number:</t>
+  </si>
+  <si>
+    <t>+7 714 2 536363</t>
+  </si>
+  <si>
+    <t>E-mail:</t>
+  </si>
+  <si>
+    <t>i.demidenko@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/region/kostanay/dynamic-tables/28255/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/industries/economy/foreign-market/dynamic-tables/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="37" x14ac:knownFonts="1">
+  <fonts count="47">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="9"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -1166,52 +1321,113 @@
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
-  <fills count="32">
+  <fills count="33">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="40"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="45"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="29"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="26"/>
       </patternFill>
@@ -1329,50 +1545,56 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="41"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="26"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="15"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="23"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="55"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="19">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="48"/>
       </left>
       <right style="thin">
         <color indexed="48"/>
       </right>
       <top style="thin">
         <color indexed="48"/>
       </top>
       <bottom style="thin">
         <color indexed="48"/>
       </bottom>
       <diagonal/>
@@ -1563,51 +1785,51 @@
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="81">
+  <cellStyleXfs count="85">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="4" fontId="4" fillId="17" borderId="1" applyNumberFormat="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="5" fillId="18" borderId="1" applyNumberFormat="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
@@ -1721,52 +1943,59 @@
     </xf>
     <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="9" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="7" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="31" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="39">
+  <cellXfs count="63">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="13" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="74" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="74" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="35" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="74" applyFont="1" applyAlignment="1">
@@ -1786,90 +2015,152 @@
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="34" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="31" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="34" fillId="0" borderId="12" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="17" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="34" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="34" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="81" applyFont="1"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="82" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="13" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="13" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="13" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="13" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="13" xfId="83" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="13" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="38" fillId="32" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="38" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="13" xfId="84" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="13" xfId="84" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="13" xfId="84" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="13" xfId="84" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="13" xfId="84" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="17" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="18" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="14" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="15" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="16" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="13" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="13" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="2"/>
+    </xf>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="18" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="81">
+  <cellStyles count="85">
     <cellStyle name="20% - Акцент1 2" xfId="1"/>
     <cellStyle name="20% - Акцент2 2" xfId="2"/>
     <cellStyle name="20% - Акцент3 2" xfId="3"/>
     <cellStyle name="20% - Акцент4 2" xfId="4"/>
     <cellStyle name="20% - Акцент5 2" xfId="5"/>
     <cellStyle name="20% - Акцент6 2" xfId="6"/>
     <cellStyle name="40% - Акцент1 2" xfId="7"/>
     <cellStyle name="40% - Акцент2 2" xfId="8"/>
     <cellStyle name="40% - Акцент3 2" xfId="9"/>
     <cellStyle name="40% - Акцент4 2" xfId="10"/>
     <cellStyle name="40% - Акцент5 2" xfId="11"/>
     <cellStyle name="40% - Акцент6 2" xfId="12"/>
     <cellStyle name="60% - Акцент1 2" xfId="13"/>
     <cellStyle name="60% - Акцент2 2" xfId="14"/>
     <cellStyle name="60% - Акцент3 2" xfId="15"/>
     <cellStyle name="60% - Акцент4 2" xfId="16"/>
     <cellStyle name="60% - Акцент5 2" xfId="17"/>
     <cellStyle name="60% - Акцент6 2" xfId="18"/>
     <cellStyle name="SAPBEXaggData" xfId="19"/>
     <cellStyle name="SAPBEXaggDataEmph" xfId="20"/>
     <cellStyle name="SAPBEXaggItem" xfId="21"/>
     <cellStyle name="SAPBEXaggItemX" xfId="22"/>
     <cellStyle name="SAPBEXchaText" xfId="23"/>
     <cellStyle name="SAPBEXexcBad7" xfId="24"/>
     <cellStyle name="SAPBEXexcBad8" xfId="25"/>
@@ -1891,82 +2182,86 @@
     <cellStyle name="SAPBEXHLevel1" xfId="41"/>
     <cellStyle name="SAPBEXHLevel1X" xfId="42"/>
     <cellStyle name="SAPBEXHLevel2" xfId="43"/>
     <cellStyle name="SAPBEXHLevel2X" xfId="44"/>
     <cellStyle name="SAPBEXHLevel3" xfId="45"/>
     <cellStyle name="SAPBEXHLevel3X" xfId="46"/>
     <cellStyle name="SAPBEXresData" xfId="47"/>
     <cellStyle name="SAPBEXresDataEmph" xfId="48"/>
     <cellStyle name="SAPBEXresItem" xfId="49"/>
     <cellStyle name="SAPBEXresItemX" xfId="50"/>
     <cellStyle name="SAPBEXstdData" xfId="51"/>
     <cellStyle name="SAPBEXstdDataEmph" xfId="52"/>
     <cellStyle name="SAPBEXstdItem" xfId="53"/>
     <cellStyle name="SAPBEXstdItemX" xfId="54"/>
     <cellStyle name="SAPBEXtitle" xfId="55"/>
     <cellStyle name="SAPBEXundefined" xfId="56"/>
     <cellStyle name="Акцент1 2" xfId="57"/>
     <cellStyle name="Акцент2 2" xfId="58"/>
     <cellStyle name="Акцент3 2" xfId="59"/>
     <cellStyle name="Акцент4 2" xfId="60"/>
     <cellStyle name="Акцент5 2" xfId="61"/>
     <cellStyle name="Акцент6 2" xfId="62"/>
     <cellStyle name="Ввод  2" xfId="63"/>
     <cellStyle name="Вывод 2" xfId="64"/>
     <cellStyle name="Вычисление 2" xfId="65"/>
+    <cellStyle name="Гиперссылка" xfId="84" builtinId="8"/>
     <cellStyle name="Заголовок 1 2" xfId="66"/>
     <cellStyle name="Заголовок 2 2" xfId="67"/>
     <cellStyle name="Заголовок 3 2" xfId="68"/>
     <cellStyle name="Заголовок 4 2" xfId="69"/>
     <cellStyle name="Итог 2" xfId="70"/>
     <cellStyle name="Контрольная ячейка 2" xfId="71"/>
     <cellStyle name="Название 2" xfId="72"/>
     <cellStyle name="Нейтральный 2" xfId="73"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 11 20" xfId="81"/>
     <cellStyle name="Обычный 2" xfId="74"/>
+    <cellStyle name="Обычный 2 8" xfId="82"/>
+    <cellStyle name="Обычный 4" xfId="83"/>
     <cellStyle name="Плохой 2" xfId="75"/>
     <cellStyle name="Пояснение 2" xfId="76"/>
     <cellStyle name="Примечание 2" xfId="77"/>
     <cellStyle name="Связанная ячейка 2" xfId="78"/>
     <cellStyle name="Текст предупреждения 2" xfId="79"/>
     <cellStyle name="Хороший 2" xfId="80"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2211,352 +2506,629 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/509677/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/505830/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.ermagambetova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A2:B22"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="C1" sqref="C1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="44.7109375" customWidth="1"/>
+    <col min="2" max="2" width="82" customWidth="1"/>
+    <col min="3" max="3" width="8.85546875" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A2" s="30" t="s">
+        <v>287</v>
+      </c>
+      <c r="B2" s="31" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A3" s="30" t="s">
+        <v>289</v>
+      </c>
+      <c r="B3" s="32" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A4" s="30" t="s">
+        <v>290</v>
+      </c>
+      <c r="B4" s="33" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A5" s="30" t="s">
+        <v>292</v>
+      </c>
+      <c r="B5" s="32" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A6" s="30" t="s">
+        <v>293</v>
+      </c>
+      <c r="B6" s="32" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A7" s="34" t="s">
+        <v>295</v>
+      </c>
+      <c r="B7" s="35"/>
+    </row>
+    <row r="8" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A8" s="34" t="s">
+        <v>296</v>
+      </c>
+      <c r="B8" s="35" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="39">
+      <c r="A9" s="34" t="s">
+        <v>298</v>
+      </c>
+      <c r="B9" s="36" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="26.25">
+      <c r="A10" s="34" t="s">
+        <v>300</v>
+      </c>
+      <c r="B10" s="36" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A11" s="34" t="s">
+        <v>302</v>
+      </c>
+      <c r="B11" s="37"/>
+    </row>
+    <row r="12" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A12" s="34" t="s">
+        <v>303</v>
+      </c>
+      <c r="B12" s="43" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A13" s="34" t="s">
+        <v>305</v>
+      </c>
+      <c r="B13" s="44" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A14" s="47" t="s">
+        <v>307</v>
+      </c>
+      <c r="B14" s="42" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A15" s="48"/>
+      <c r="B15" s="42" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A16" s="34" t="s">
+        <v>308</v>
+      </c>
+      <c r="B16" s="45" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A17" s="34" t="s">
+        <v>310</v>
+      </c>
+      <c r="B17" s="38">
+        <v>46280</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A18" s="34" t="s">
+        <v>311</v>
+      </c>
+      <c r="B18" s="38">
+        <v>46310</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A19" s="34" t="s">
+        <v>312</v>
+      </c>
+      <c r="B19" s="39" t="s">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A20" s="34" t="s">
+        <v>314</v>
+      </c>
+      <c r="B20" s="40" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A21" s="34" t="s">
+        <v>316</v>
+      </c>
+      <c r="B21" s="41" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A22" s="34" t="s">
+        <v>318</v>
+      </c>
+      <c r="B22" s="46" t="s">
+        <v>319</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A14:A15"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="B22" r:id="rId1" display="a.ermagambetova@aspire.gov.kz"/>
+    <hyperlink ref="B15" r:id="rId2" display="GDP by income method"/>
+    <hyperlink ref="B14" r:id="rId3" display="GDP by production method"/>
+  </hyperlinks>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId4"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:B18"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="I2" sqref="I2"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="4" customWidth="1"/>
+    <col min="2" max="2" width="99" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2">
+      <c r="A1" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="B6" s="25" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2">
+      <c r="B7" s="25" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="B8" s="25" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2">
+      <c r="B9" s="25" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="B10" s="25" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="B11" s="26"/>
+    </row>
+    <row r="12" spans="1:2" ht="25.5">
+      <c r="B12" s="27" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="B13" s="26"/>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="B14" s="26"/>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="B15" s="28"/>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="B16" s="28"/>
+    </row>
+    <row r="17" spans="2:2">
+      <c r="B17" s="28"/>
+    </row>
+    <row r="18" spans="2:2">
+      <c r="B18" s="29" t="s">
+        <v>286</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AX143"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="AC1" workbookViewId="0">
-      <selection activeCell="AY1" sqref="AY1"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A22" sqref="A22"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="4" customWidth="1"/>
     <col min="2" max="2" width="36.140625" style="3" customWidth="1"/>
     <col min="3" max="3" width="10.28515625" style="1" customWidth="1"/>
     <col min="4" max="4" width="11.85546875" style="1" customWidth="1"/>
     <col min="5" max="5" width="10.28515625" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="10.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="11.85546875" style="1" customWidth="1"/>
     <col min="9" max="9" width="10.28515625" style="1" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" style="1" customWidth="1"/>
     <col min="11" max="11" width="10.28515625" style="1" customWidth="1"/>
     <col min="12" max="12" width="11.85546875" style="1" customWidth="1"/>
     <col min="13" max="13" width="10.28515625" style="1" customWidth="1"/>
     <col min="14" max="14" width="11.85546875" style="1" customWidth="1"/>
     <col min="15" max="15" width="10.28515625" style="1" customWidth="1"/>
     <col min="16" max="16" width="11.85546875" style="1" customWidth="1"/>
     <col min="17" max="17" width="10.28515625" style="1" customWidth="1"/>
     <col min="18" max="18" width="11.85546875" style="1" customWidth="1"/>
     <col min="19" max="19" width="10.28515625" style="1" customWidth="1"/>
     <col min="20" max="20" width="11.85546875" style="1" customWidth="1"/>
     <col min="21" max="21" width="10.28515625" style="1" customWidth="1"/>
     <col min="22" max="22" width="11.85546875" style="1" customWidth="1"/>
     <col min="23" max="23" width="10.28515625" style="1" customWidth="1"/>
     <col min="24" max="24" width="11.85546875" style="1" customWidth="1"/>
     <col min="25" max="25" width="10.42578125" style="1" customWidth="1"/>
     <col min="26" max="26" width="12" style="1" customWidth="1"/>
     <col min="27" max="27" width="10.42578125" style="1" customWidth="1"/>
     <col min="28" max="28" width="12" style="1" customWidth="1"/>
     <col min="29" max="29" width="10.42578125" style="1" customWidth="1"/>
     <col min="30" max="30" width="12" style="1" customWidth="1"/>
     <col min="31" max="31" width="11.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="32" max="32" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="33" max="33" width="11.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="34" max="34" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="35" max="38" width="13" style="1" customWidth="1"/>
     <col min="39" max="39" width="11.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="40" max="40" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="41" max="41" width="11.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="42" max="42" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="43" max="43" width="8.85546875" style="1" customWidth="1"/>
     <col min="44" max="44" width="11.7109375" style="1" customWidth="1"/>
     <col min="45" max="45" width="10" style="1" customWidth="1"/>
     <col min="46" max="46" width="13" style="1" customWidth="1"/>
     <col min="47" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:50" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="35" t="s">
+    <row r="1" spans="1:50" ht="30" customHeight="1">
+      <c r="A1" s="49" t="s">
         <v>277</v>
       </c>
-      <c r="B1" s="35"/>
-[...47 lines deleted...]
-      <c r="AX1" s="37"/>
+      <c r="B1" s="49"/>
+      <c r="C1" s="49"/>
+      <c r="D1" s="49"/>
+      <c r="E1" s="49"/>
+      <c r="F1" s="49"/>
+      <c r="G1" s="49"/>
+      <c r="H1" s="49"/>
+      <c r="I1" s="49"/>
+      <c r="J1" s="49"/>
+      <c r="K1" s="49"/>
+      <c r="L1" s="49"/>
+      <c r="M1" s="49"/>
+      <c r="N1" s="49"/>
+      <c r="O1" s="49"/>
+      <c r="P1" s="49"/>
+      <c r="Q1" s="49"/>
+      <c r="R1" s="49"/>
+      <c r="S1" s="49"/>
+      <c r="T1" s="49"/>
+      <c r="U1" s="49"/>
+      <c r="V1" s="49"/>
+      <c r="W1" s="49"/>
+      <c r="X1" s="49"/>
+      <c r="Y1" s="49"/>
+      <c r="Z1" s="49"/>
+      <c r="AA1" s="49"/>
+      <c r="AB1" s="49"/>
+      <c r="AC1" s="49"/>
+      <c r="AD1" s="49"/>
+      <c r="AE1" s="49"/>
+      <c r="AF1" s="49"/>
+      <c r="AG1" s="49"/>
+      <c r="AH1" s="49"/>
+      <c r="AI1" s="49"/>
+      <c r="AJ1" s="49"/>
+      <c r="AK1" s="49"/>
+      <c r="AL1" s="49"/>
+      <c r="AM1" s="50"/>
+      <c r="AN1" s="50"/>
+      <c r="AO1" s="50"/>
+      <c r="AP1" s="50"/>
+      <c r="AQ1" s="50"/>
+      <c r="AR1" s="50"/>
+      <c r="AS1" s="50"/>
+      <c r="AT1" s="50"/>
+      <c r="AU1" s="51"/>
+      <c r="AV1" s="51"/>
+      <c r="AW1" s="51"/>
+      <c r="AX1" s="51"/>
     </row>
-    <row r="2" spans="1:50" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:50">
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2"/>
       <c r="AD2" s="2"/>
     </row>
-    <row r="3" spans="1:50" s="5" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="32" t="s">
+    <row r="3" spans="1:50" s="5" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A3" s="56" t="s">
         <v>268</v>
       </c>
-      <c r="B3" s="32" t="s">
+      <c r="B3" s="56" t="s">
         <v>269</v>
       </c>
-      <c r="C3" s="29">
+      <c r="C3" s="60">
         <v>2015</v>
       </c>
-      <c r="D3" s="29"/>
-[...2 lines deleted...]
-      <c r="G3" s="29">
+      <c r="D3" s="60"/>
+      <c r="E3" s="60"/>
+      <c r="F3" s="60"/>
+      <c r="G3" s="60">
         <v>2016</v>
       </c>
-      <c r="H3" s="29"/>
-[...2 lines deleted...]
-      <c r="K3" s="29">
+      <c r="H3" s="60"/>
+      <c r="I3" s="60"/>
+      <c r="J3" s="60"/>
+      <c r="K3" s="60">
         <v>2017</v>
       </c>
-      <c r="L3" s="29"/>
-[...2 lines deleted...]
-      <c r="O3" s="29">
+      <c r="L3" s="60"/>
+      <c r="M3" s="60"/>
+      <c r="N3" s="60"/>
+      <c r="O3" s="60">
         <v>2018</v>
       </c>
-      <c r="P3" s="29"/>
-[...2 lines deleted...]
-      <c r="S3" s="29">
+      <c r="P3" s="60"/>
+      <c r="Q3" s="60"/>
+      <c r="R3" s="60"/>
+      <c r="S3" s="60">
         <v>2019</v>
       </c>
-      <c r="T3" s="29"/>
-[...2 lines deleted...]
-      <c r="W3" s="29">
+      <c r="T3" s="60"/>
+      <c r="U3" s="60"/>
+      <c r="V3" s="60"/>
+      <c r="W3" s="60">
         <v>2020</v>
       </c>
-      <c r="X3" s="29"/>
-[...2 lines deleted...]
-      <c r="AA3" s="30">
+      <c r="X3" s="60"/>
+      <c r="Y3" s="60"/>
+      <c r="Z3" s="60"/>
+      <c r="AA3" s="59">
         <v>2021</v>
       </c>
-      <c r="AB3" s="29"/>
-[...2 lines deleted...]
-      <c r="AE3" s="30">
+      <c r="AB3" s="60"/>
+      <c r="AC3" s="60"/>
+      <c r="AD3" s="60"/>
+      <c r="AE3" s="59">
         <v>2022</v>
       </c>
-      <c r="AF3" s="29"/>
-[...2 lines deleted...]
-      <c r="AI3" s="25">
+      <c r="AF3" s="60"/>
+      <c r="AG3" s="60"/>
+      <c r="AH3" s="60"/>
+      <c r="AI3" s="52">
         <v>2023</v>
       </c>
-      <c r="AJ3" s="26"/>
-[...2 lines deleted...]
-      <c r="AM3" s="25">
+      <c r="AJ3" s="62"/>
+      <c r="AK3" s="62"/>
+      <c r="AL3" s="62"/>
+      <c r="AM3" s="52">
         <v>2024</v>
       </c>
-      <c r="AN3" s="26"/>
-[...2 lines deleted...]
-      <c r="AQ3" s="25">
+      <c r="AN3" s="62"/>
+      <c r="AO3" s="62"/>
+      <c r="AP3" s="62"/>
+      <c r="AQ3" s="52">
         <v>2025</v>
       </c>
-      <c r="AR3" s="26"/>
-[...2 lines deleted...]
-      <c r="AU3" s="25" t="s">
+      <c r="AR3" s="62"/>
+      <c r="AS3" s="62"/>
+      <c r="AT3" s="62"/>
+      <c r="AU3" s="52" t="s">
         <v>278</v>
       </c>
-      <c r="AV3" s="38"/>
-[...1 lines deleted...]
-      <c r="AX3" s="38"/>
+      <c r="AV3" s="53"/>
+      <c r="AW3" s="53"/>
+      <c r="AX3" s="53"/>
     </row>
-    <row r="4" spans="1:50" s="5" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-[...2 lines deleted...]
-      <c r="C4" s="30" t="s">
+    <row r="4" spans="1:50" s="5" customFormat="1" ht="12.75">
+      <c r="A4" s="57"/>
+      <c r="B4" s="57"/>
+      <c r="C4" s="59" t="s">
         <v>272</v>
       </c>
-      <c r="D4" s="30"/>
-      <c r="E4" s="30" t="s">
+      <c r="D4" s="59"/>
+      <c r="E4" s="59" t="s">
         <v>273</v>
       </c>
-      <c r="F4" s="30"/>
-      <c r="G4" s="30" t="s">
+      <c r="F4" s="59"/>
+      <c r="G4" s="59" t="s">
         <v>272</v>
       </c>
-      <c r="H4" s="30"/>
-      <c r="I4" s="30" t="s">
+      <c r="H4" s="59"/>
+      <c r="I4" s="59" t="s">
         <v>273</v>
       </c>
-      <c r="J4" s="30"/>
-      <c r="K4" s="30" t="s">
+      <c r="J4" s="59"/>
+      <c r="K4" s="59" t="s">
         <v>272</v>
       </c>
-      <c r="L4" s="30"/>
-      <c r="M4" s="30" t="s">
+      <c r="L4" s="59"/>
+      <c r="M4" s="59" t="s">
         <v>273</v>
       </c>
-      <c r="N4" s="30"/>
-      <c r="O4" s="27" t="s">
+      <c r="N4" s="59"/>
+      <c r="O4" s="54" t="s">
         <v>272</v>
       </c>
-      <c r="P4" s="27"/>
-      <c r="Q4" s="27" t="s">
+      <c r="P4" s="54"/>
+      <c r="Q4" s="54" t="s">
         <v>273</v>
       </c>
-      <c r="R4" s="27"/>
-      <c r="S4" s="27" t="s">
+      <c r="R4" s="54"/>
+      <c r="S4" s="54" t="s">
         <v>272</v>
       </c>
-      <c r="T4" s="27"/>
-      <c r="U4" s="27" t="s">
+      <c r="T4" s="54"/>
+      <c r="U4" s="54" t="s">
         <v>273</v>
       </c>
-      <c r="V4" s="27"/>
-      <c r="W4" s="27" t="s">
+      <c r="V4" s="54"/>
+      <c r="W4" s="54" t="s">
         <v>272</v>
       </c>
-      <c r="X4" s="27"/>
-      <c r="Y4" s="27" t="s">
+      <c r="X4" s="54"/>
+      <c r="Y4" s="54" t="s">
         <v>273</v>
       </c>
-      <c r="Z4" s="27"/>
-      <c r="AA4" s="27" t="s">
+      <c r="Z4" s="54"/>
+      <c r="AA4" s="54" t="s">
         <v>272</v>
       </c>
-      <c r="AB4" s="27"/>
-      <c r="AC4" s="27" t="s">
+      <c r="AB4" s="54"/>
+      <c r="AC4" s="54" t="s">
         <v>273</v>
       </c>
-      <c r="AD4" s="27"/>
-      <c r="AE4" s="27" t="s">
+      <c r="AD4" s="54"/>
+      <c r="AE4" s="54" t="s">
         <v>272</v>
       </c>
-      <c r="AF4" s="27"/>
-      <c r="AG4" s="27" t="s">
+      <c r="AF4" s="54"/>
+      <c r="AG4" s="54" t="s">
         <v>273</v>
       </c>
-      <c r="AH4" s="27"/>
-      <c r="AI4" s="27" t="s">
+      <c r="AH4" s="54"/>
+      <c r="AI4" s="54" t="s">
         <v>272</v>
       </c>
-      <c r="AJ4" s="27"/>
-      <c r="AK4" s="27" t="s">
+      <c r="AJ4" s="54"/>
+      <c r="AK4" s="54" t="s">
         <v>273</v>
       </c>
-      <c r="AL4" s="28"/>
-      <c r="AM4" s="27" t="s">
+      <c r="AL4" s="55"/>
+      <c r="AM4" s="54" t="s">
         <v>272</v>
       </c>
-      <c r="AN4" s="27"/>
-      <c r="AO4" s="27" t="s">
+      <c r="AN4" s="54"/>
+      <c r="AO4" s="54" t="s">
         <v>273</v>
       </c>
-      <c r="AP4" s="28"/>
-      <c r="AQ4" s="27" t="s">
+      <c r="AP4" s="55"/>
+      <c r="AQ4" s="54" t="s">
         <v>272</v>
       </c>
-      <c r="AR4" s="27"/>
-      <c r="AS4" s="27" t="s">
+      <c r="AR4" s="54"/>
+      <c r="AS4" s="54" t="s">
         <v>273</v>
       </c>
-      <c r="AT4" s="28"/>
-      <c r="AU4" s="27" t="s">
+      <c r="AT4" s="55"/>
+      <c r="AU4" s="54" t="s">
         <v>272</v>
       </c>
-      <c r="AV4" s="27"/>
-      <c r="AW4" s="27" t="s">
+      <c r="AV4" s="54"/>
+      <c r="AW4" s="54" t="s">
         <v>273</v>
       </c>
-      <c r="AX4" s="28"/>
+      <c r="AX4" s="55"/>
     </row>
-    <row r="5" spans="1:50" s="5" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B5" s="34"/>
+    <row r="5" spans="1:50" s="5" customFormat="1" ht="25.5">
+      <c r="A5" s="58"/>
+      <c r="B5" s="58"/>
       <c r="C5" s="6" t="s">
         <v>270</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>271</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>270</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>271</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>270</v>
       </c>
       <c r="H5" s="6" t="s">
         <v>271</v>
       </c>
       <c r="I5" s="6" t="s">
         <v>270</v>
       </c>
       <c r="J5" s="6" t="s">
         <v>271</v>
       </c>
       <c r="K5" s="6" t="s">
@@ -2658,51 +3230,51 @@
       <c r="AQ5" s="6" t="s">
         <v>270</v>
       </c>
       <c r="AR5" s="6" t="s">
         <v>271</v>
       </c>
       <c r="AS5" s="6" t="s">
         <v>270</v>
       </c>
       <c r="AT5" s="22" t="s">
         <v>271</v>
       </c>
       <c r="AU5" s="6" t="s">
         <v>270</v>
       </c>
       <c r="AV5" s="6" t="s">
         <v>271</v>
       </c>
       <c r="AW5" s="6" t="s">
         <v>270</v>
       </c>
       <c r="AX5" s="22" t="s">
         <v>271</v>
       </c>
     </row>
-    <row r="6" spans="1:50" s="5" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:50" s="5" customFormat="1" ht="12.75">
       <c r="A6" s="7"/>
       <c r="B6" s="8" t="s">
         <v>275</v>
       </c>
       <c r="C6" s="9">
         <v>45838.944049999991</v>
       </c>
       <c r="D6" s="9">
         <v>29796.650169999997</v>
       </c>
       <c r="E6" s="9">
         <v>39136.662250000001</v>
       </c>
       <c r="F6" s="9">
         <v>82359.981939999998</v>
       </c>
       <c r="G6" s="10">
         <v>102299.40273000002</v>
       </c>
       <c r="H6" s="10">
         <v>42123.635339999993</v>
       </c>
       <c r="I6" s="10">
         <v>40337.878420000008</v>
       </c>
@@ -2809,66 +3381,66 @@
         <f t="shared" si="1"/>
         <v>226735.50029999999</v>
       </c>
       <c r="AP6" s="11">
         <f t="shared" si="1"/>
         <v>205574.64491</v>
       </c>
       <c r="AQ6" s="11">
         <f>SUM(AQ7:AQ140)</f>
         <v>169077.15827000001</v>
       </c>
       <c r="AR6" s="11">
         <f t="shared" ref="AR6:AT6" si="2">SUM(AR7:AR140)</f>
         <v>43763.867410000006</v>
       </c>
       <c r="AS6" s="11">
         <f t="shared" si="2"/>
         <v>133279.32292999999</v>
       </c>
       <c r="AT6" s="11">
         <f t="shared" si="2"/>
         <v>187732.23572999999</v>
       </c>
       <c r="AU6" s="11">
         <f>SUM(AU7:AU140)</f>
-        <v>50739.256599999993</v>
+        <v>57195.814399999996</v>
       </c>
       <c r="AV6" s="11">
         <f t="shared" ref="AV6:AX6" si="3">SUM(AV7:AV140)</f>
-        <v>16879.845990000002</v>
+        <v>18983.417309999997</v>
       </c>
       <c r="AW6" s="11">
         <f t="shared" si="3"/>
-        <v>66511.44965000001</v>
+        <v>76216.536309999996</v>
       </c>
       <c r="AX6" s="11">
         <f t="shared" si="3"/>
-        <v>93560.807499999995</v>
+        <v>107042.92465000002</v>
       </c>
     </row>
-    <row r="7" spans="1:50" s="5" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:50" s="5" customFormat="1" ht="12.75">
       <c r="A7" s="7" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="12" t="s">
         <v>134</v>
       </c>
       <c r="C7" s="19">
         <v>92.479200000000006</v>
       </c>
       <c r="D7" s="19">
         <v>263.07414</v>
       </c>
       <c r="E7" s="19" t="s">
         <v>276</v>
       </c>
       <c r="F7" s="19" t="s">
         <v>276</v>
       </c>
       <c r="G7" s="13">
         <v>404.28300000000002</v>
       </c>
       <c r="H7" s="13">
         <v>1215.9190799999999</v>
       </c>
       <c r="I7" s="13">
@@ -2976,51 +3548,51 @@
       <c r="AQ7" s="20">
         <v>0</v>
       </c>
       <c r="AR7" s="20">
         <v>0</v>
       </c>
       <c r="AS7" s="20">
         <v>724.274</v>
       </c>
       <c r="AT7" s="20">
         <v>3150.17067</v>
       </c>
       <c r="AU7" s="23">
         <v>0</v>
       </c>
       <c r="AV7" s="23">
         <v>0</v>
       </c>
       <c r="AW7" s="23">
         <v>126.14700000000001</v>
       </c>
       <c r="AX7" s="23">
         <v>654.12</v>
       </c>
     </row>
-    <row r="8" spans="1:50" s="5" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:50" s="5" customFormat="1" ht="12.75">
       <c r="A8" s="7" t="s">
         <v>1</v>
       </c>
       <c r="B8" s="12" t="s">
         <v>135</v>
       </c>
       <c r="C8" s="19">
         <v>3.2029999999999998</v>
       </c>
       <c r="D8" s="19">
         <v>11.548999999999999</v>
       </c>
       <c r="E8" s="19">
         <v>667.54971999999998</v>
       </c>
       <c r="F8" s="19">
         <v>1761.73739</v>
       </c>
       <c r="G8" s="13">
         <v>7.8</v>
       </c>
       <c r="H8" s="13">
         <v>13.5815</v>
       </c>
       <c r="I8" s="13">
@@ -3122,57 +3694,57 @@
       <c r="AO8" s="20">
         <v>313.16744</v>
       </c>
       <c r="AP8" s="20">
         <v>1222.3885399999999</v>
       </c>
       <c r="AQ8" s="20">
         <v>0</v>
       </c>
       <c r="AR8" s="20">
         <v>0</v>
       </c>
       <c r="AS8" s="20">
         <v>400.68313000000001</v>
       </c>
       <c r="AT8" s="20">
         <v>1805.07447</v>
       </c>
       <c r="AU8" s="23">
         <v>0</v>
       </c>
       <c r="AV8" s="23">
         <v>0</v>
       </c>
       <c r="AW8" s="23">
-        <v>259.79500000000002</v>
+        <v>333.23759000000001</v>
       </c>
       <c r="AX8" s="23">
-        <v>1041.76919</v>
+        <v>1391.4250500000001</v>
       </c>
     </row>
-    <row r="9" spans="1:50" s="5" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:50" s="5" customFormat="1" ht="12.75">
       <c r="A9" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="12" t="s">
         <v>136</v>
       </c>
       <c r="C9" s="19">
         <v>35.997</v>
       </c>
       <c r="D9" s="19">
         <v>94.026600000000002</v>
       </c>
       <c r="E9" s="19">
         <v>6.3537600000000003</v>
       </c>
       <c r="F9" s="19">
         <v>23.515419999999999</v>
       </c>
       <c r="G9" s="13">
         <v>2.8007</v>
       </c>
       <c r="H9" s="13">
         <v>5.4145500000000002</v>
       </c>
       <c r="I9" s="13">
@@ -3274,57 +3846,57 @@
       <c r="AO9" s="20">
         <v>1469.42301</v>
       </c>
       <c r="AP9" s="20">
         <v>3016.5364300000001</v>
       </c>
       <c r="AQ9" s="20">
         <v>777.58830999999998</v>
       </c>
       <c r="AR9" s="20">
         <v>1797.0016000000001</v>
       </c>
       <c r="AS9" s="20">
         <v>1562.4564399999999</v>
       </c>
       <c r="AT9" s="20">
         <v>3830.2936599999998</v>
       </c>
       <c r="AU9" s="23">
         <v>260.29728999999998</v>
       </c>
       <c r="AV9" s="23">
         <v>531.54529000000002</v>
       </c>
       <c r="AW9" s="23">
-        <v>344.16167999999999</v>
+        <v>502.30768</v>
       </c>
       <c r="AX9" s="23">
-        <v>731.25068999999996</v>
+        <v>1060.3936900000001</v>
       </c>
     </row>
-    <row r="10" spans="1:50" s="5" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:50" s="5" customFormat="1" ht="12.75">
       <c r="A10" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>137</v>
       </c>
       <c r="C10" s="19">
         <v>0.7</v>
       </c>
       <c r="D10" s="19">
         <v>1.6544000000000001</v>
       </c>
       <c r="E10" s="19" t="s">
         <v>276</v>
       </c>
       <c r="F10" s="19" t="s">
         <v>276</v>
       </c>
       <c r="G10" s="13">
         <v>6.8689999999999998</v>
       </c>
       <c r="H10" s="13">
         <v>17.349979999999999</v>
       </c>
       <c r="I10" s="13" t="s">
@@ -3432,51 +4004,51 @@
       <c r="AQ10" s="20" t="s">
         <v>276</v>
       </c>
       <c r="AR10" s="20" t="s">
         <v>276</v>
       </c>
       <c r="AS10" s="20" t="s">
         <v>276</v>
       </c>
       <c r="AT10" s="20" t="s">
         <v>276</v>
       </c>
       <c r="AU10" s="23" t="s">
         <v>276</v>
       </c>
       <c r="AV10" s="23" t="s">
         <v>276</v>
       </c>
       <c r="AW10" s="23" t="s">
         <v>276</v>
       </c>
       <c r="AX10" s="23" t="s">
         <v>276</v>
       </c>
     </row>
-    <row r="11" spans="1:50" s="5" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:50" s="5" customFormat="1" ht="25.5">
       <c r="A11" s="7" t="s">
         <v>4</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>138</v>
       </c>
       <c r="C11" s="19" t="s">
         <v>276</v>
       </c>
       <c r="D11" s="19" t="s">
         <v>276</v>
       </c>
       <c r="E11" s="19" t="s">
         <v>276</v>
       </c>
       <c r="F11" s="19" t="s">
         <v>276</v>
       </c>
       <c r="G11" s="19" t="s">
         <v>276</v>
       </c>
       <c r="H11" s="19" t="s">
         <v>276</v>
       </c>
       <c r="I11" s="19" t="s">
@@ -3584,51 +4156,51 @@
       <c r="AQ11" s="20" t="s">
         <v>276</v>
       </c>
       <c r="AR11" s="20" t="s">
         <v>276</v>
       </c>
       <c r="AS11" s="20" t="s">
         <v>276</v>
       </c>
       <c r="AT11" s="20" t="s">
         <v>276</v>
       </c>
       <c r="AU11" s="23" t="s">
         <v>276</v>
       </c>
       <c r="AV11" s="23" t="s">
         <v>276</v>
       </c>
       <c r="AW11" s="23" t="s">
         <v>276</v>
       </c>
       <c r="AX11" s="23" t="s">
         <v>276</v>
       </c>
     </row>
-    <row r="12" spans="1:50" s="5" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:50" s="5" customFormat="1" ht="38.25">
       <c r="A12" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>139</v>
       </c>
       <c r="C12" s="19">
         <v>0.19</v>
       </c>
       <c r="D12" s="19">
         <v>0.32545000000000002</v>
       </c>
       <c r="E12" s="19" t="s">
         <v>276</v>
       </c>
       <c r="F12" s="19" t="s">
         <v>276</v>
       </c>
       <c r="G12" s="13">
         <v>692.49400000000003</v>
       </c>
       <c r="H12" s="13">
         <v>1201.21075</v>
       </c>
       <c r="I12" s="13" t="s">
@@ -3730,57 +4302,57 @@
       <c r="AO12" s="20">
         <v>29.329160000000002</v>
       </c>
       <c r="AP12" s="20">
         <v>41.979770000000002</v>
       </c>
       <c r="AQ12" s="20">
         <v>0</v>
       </c>
       <c r="AR12" s="20">
         <v>0</v>
       </c>
       <c r="AS12" s="20">
         <v>9.7221399999999996</v>
       </c>
       <c r="AT12" s="20">
         <v>14.927</v>
       </c>
       <c r="AU12" s="23">
         <v>0</v>
       </c>
       <c r="AV12" s="23">
         <v>0</v>
       </c>
       <c r="AW12" s="23">
-        <v>30.99213</v>
+        <v>43.839579999999998</v>
       </c>
       <c r="AX12" s="23">
-        <v>78.433999999999997</v>
+        <v>112.90253</v>
       </c>
     </row>
-    <row r="13" spans="1:50" s="5" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:50" s="5" customFormat="1" ht="25.5" customHeight="1">
       <c r="A13" s="7" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>140</v>
       </c>
       <c r="C13" s="19">
         <v>8.5894999999999992</v>
       </c>
       <c r="D13" s="19">
         <v>5.4016999999999999</v>
       </c>
       <c r="E13" s="19">
         <v>693.72450000000003</v>
       </c>
       <c r="F13" s="19">
         <v>987.67907000000002</v>
       </c>
       <c r="G13" s="13">
         <v>37.996000000000002</v>
       </c>
       <c r="H13" s="13">
         <v>3.89</v>
       </c>
       <c r="I13" s="13">
@@ -3876,63 +4448,63 @@
       <c r="AM13" s="20">
         <v>642</v>
       </c>
       <c r="AN13" s="20">
         <v>550.63499999999999</v>
       </c>
       <c r="AO13" s="20">
         <v>2024.0359599999999</v>
       </c>
       <c r="AP13" s="20">
         <v>3315.7817</v>
       </c>
       <c r="AQ13" s="20">
         <v>1510.586</v>
       </c>
       <c r="AR13" s="20">
         <v>2125.9308900000001</v>
       </c>
       <c r="AS13" s="20">
         <v>2294.4775300000001</v>
       </c>
       <c r="AT13" s="20">
         <v>4080.6945700000001</v>
       </c>
       <c r="AU13" s="23">
-        <v>151.57769999999999</v>
+        <v>208.56226000000001</v>
       </c>
       <c r="AV13" s="23">
-        <v>269.98</v>
+        <v>415.21100000000001</v>
       </c>
       <c r="AW13" s="23">
-        <v>658.51932999999997</v>
+        <v>705.91492000000005</v>
       </c>
       <c r="AX13" s="23">
-        <v>1224.75344</v>
+        <v>1303.1361199999999</v>
       </c>
     </row>
-    <row r="14" spans="1:50" s="5" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:50" s="5" customFormat="1" ht="25.5">
       <c r="A14" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>141</v>
       </c>
       <c r="C14" s="19" t="s">
         <v>276</v>
       </c>
       <c r="D14" s="19" t="s">
         <v>276</v>
       </c>
       <c r="E14" s="19">
         <v>0.35</v>
       </c>
       <c r="F14" s="19">
         <v>1.7589999999999999</v>
       </c>
       <c r="G14" s="19" t="s">
         <v>276</v>
       </c>
       <c r="H14" s="19" t="s">
         <v>276</v>
       </c>
       <c r="I14" s="13" t="s">
@@ -4040,51 +4612,51 @@
       <c r="AQ14" s="20" t="s">
         <v>276</v>
       </c>
       <c r="AR14" s="20" t="s">
         <v>276</v>
       </c>
       <c r="AS14" s="20" t="s">
         <v>276</v>
       </c>
       <c r="AT14" s="20" t="s">
         <v>276</v>
       </c>
       <c r="AU14" s="23" t="s">
         <v>276</v>
       </c>
       <c r="AV14" s="23" t="s">
         <v>276</v>
       </c>
       <c r="AW14" s="23" t="s">
         <v>276</v>
       </c>
       <c r="AX14" s="23" t="s">
         <v>276</v>
       </c>
     </row>
-    <row r="15" spans="1:50" s="5" customFormat="1" ht="51.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:50" s="5" customFormat="1" ht="51.75" customHeight="1">
       <c r="A15" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>142</v>
       </c>
       <c r="C15" s="19">
         <v>0.83199999999999996</v>
       </c>
       <c r="D15" s="19">
         <v>0.81728999999999996</v>
       </c>
       <c r="E15" s="19">
         <v>1E-3</v>
       </c>
       <c r="F15" s="19">
         <v>5.8500000000000002E-3</v>
       </c>
       <c r="G15" s="19" t="s">
         <v>276</v>
       </c>
       <c r="H15" s="19" t="s">
         <v>276</v>
       </c>
       <c r="I15" s="13">
@@ -4192,51 +4764,51 @@
       <c r="AQ15" s="20">
         <v>0</v>
       </c>
       <c r="AR15" s="20">
         <v>0</v>
       </c>
       <c r="AS15" s="20">
         <v>128.60077000000001</v>
       </c>
       <c r="AT15" s="20">
         <v>246.52709999999999</v>
       </c>
       <c r="AU15" s="23" t="s">
         <v>276</v>
       </c>
       <c r="AV15" s="23" t="s">
         <v>276</v>
       </c>
       <c r="AW15" s="23" t="s">
         <v>276</v>
       </c>
       <c r="AX15" s="23" t="s">
         <v>276</v>
       </c>
     </row>
-    <row r="16" spans="1:50" s="5" customFormat="1" ht="52.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:50" s="5" customFormat="1" ht="52.5" customHeight="1">
       <c r="A16" s="7" t="s">
         <v>9</v>
       </c>
       <c r="B16" s="12" t="s">
         <v>143</v>
       </c>
       <c r="C16" s="19" t="s">
         <v>276</v>
       </c>
       <c r="D16" s="19" t="s">
         <v>276</v>
       </c>
       <c r="E16" s="19">
         <v>2.2842500000000001</v>
       </c>
       <c r="F16" s="19">
         <v>17.815270000000002</v>
       </c>
       <c r="G16" s="19" t="s">
         <v>276</v>
       </c>
       <c r="H16" s="19" t="s">
         <v>276</v>
       </c>
       <c r="I16" s="13">
@@ -4338,57 +4910,57 @@
       <c r="AO16" s="20">
         <v>0.10179000000000001</v>
       </c>
       <c r="AP16" s="20">
         <v>0.37890000000000001</v>
       </c>
       <c r="AQ16" s="20">
         <v>0</v>
       </c>
       <c r="AR16" s="20">
         <v>0</v>
       </c>
       <c r="AS16" s="20">
         <v>0.58265</v>
       </c>
       <c r="AT16" s="20">
         <v>4.1277499999999998</v>
       </c>
       <c r="AU16" s="23">
         <v>0</v>
       </c>
       <c r="AV16" s="23">
         <v>0</v>
       </c>
       <c r="AW16" s="23">
-        <v>0.15733</v>
+        <v>0.21948000000000001</v>
       </c>
       <c r="AX16" s="23">
-        <v>1.29769</v>
+        <v>1.7662199999999999</v>
       </c>
     </row>
-    <row r="17" spans="1:50" s="5" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:50" s="5" customFormat="1" ht="12.75">
       <c r="A17" s="7" t="s">
         <v>10</v>
       </c>
       <c r="B17" s="12" t="s">
         <v>144</v>
       </c>
       <c r="C17" s="19" t="s">
         <v>276</v>
       </c>
       <c r="D17" s="19" t="s">
         <v>276</v>
       </c>
       <c r="E17" s="19">
         <v>0.36899999999999999</v>
       </c>
       <c r="F17" s="19">
         <v>23.87161</v>
       </c>
       <c r="G17" s="19" t="s">
         <v>276</v>
       </c>
       <c r="H17" s="19" t="s">
         <v>276</v>
       </c>
       <c r="I17" s="13">
@@ -4490,57 +5062,57 @@
       <c r="AO17" s="20">
         <v>6.2306999999999997</v>
       </c>
       <c r="AP17" s="20">
         <v>25.521529999999998</v>
       </c>
       <c r="AQ17" s="20">
         <v>0</v>
       </c>
       <c r="AR17" s="20">
         <v>0</v>
       </c>
       <c r="AS17" s="20">
         <v>5</v>
       </c>
       <c r="AT17" s="20">
         <v>31.518650000000001</v>
       </c>
       <c r="AU17" s="23">
         <v>0</v>
       </c>
       <c r="AV17" s="23">
         <v>0</v>
       </c>
       <c r="AW17" s="23">
-        <v>1.1875</v>
+        <v>1.2024999999999999</v>
       </c>
       <c r="AX17" s="23">
-        <v>23.64536</v>
+        <v>23.865919999999999</v>
       </c>
     </row>
-    <row r="18" spans="1:50" s="5" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:50" s="5" customFormat="1" ht="25.5">
       <c r="A18" s="7" t="s">
         <v>11</v>
       </c>
       <c r="B18" s="12" t="s">
         <v>145</v>
       </c>
       <c r="C18" s="19" t="s">
         <v>276</v>
       </c>
       <c r="D18" s="19" t="s">
         <v>276</v>
       </c>
       <c r="E18" s="19">
         <v>19.726990000000001</v>
       </c>
       <c r="F18" s="19">
         <v>43.724600000000002</v>
       </c>
       <c r="G18" s="19" t="s">
         <v>276</v>
       </c>
       <c r="H18" s="19" t="s">
         <v>276</v>
       </c>
       <c r="I18" s="13">
@@ -4642,57 +5214,57 @@
       <c r="AO18" s="20">
         <v>41.57199</v>
       </c>
       <c r="AP18" s="20">
         <v>60.45026</v>
       </c>
       <c r="AQ18" s="20">
         <v>0</v>
       </c>
       <c r="AR18" s="20">
         <v>0</v>
       </c>
       <c r="AS18" s="20">
         <v>44.643999999999998</v>
       </c>
       <c r="AT18" s="20">
         <v>152.22596999999999</v>
       </c>
       <c r="AU18" s="23">
         <v>0</v>
       </c>
       <c r="AV18" s="23">
         <v>0</v>
       </c>
       <c r="AW18" s="23">
-        <v>40.558999999999997</v>
+        <v>42.628999999999998</v>
       </c>
       <c r="AX18" s="23">
-        <v>168.69256999999999</v>
+        <v>178.11443</v>
       </c>
     </row>
-    <row r="19" spans="1:50" s="5" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:50" s="5" customFormat="1" ht="25.5">
       <c r="A19" s="7" t="s">
         <v>12</v>
       </c>
       <c r="B19" s="12" t="s">
         <v>146</v>
       </c>
       <c r="C19" s="19">
         <v>2.0499999999999998</v>
       </c>
       <c r="D19" s="19">
         <v>4.4565099999999997</v>
       </c>
       <c r="E19" s="19">
         <v>374.07026999999999</v>
       </c>
       <c r="F19" s="19">
         <v>569.76826000000005</v>
       </c>
       <c r="G19" s="19" t="s">
         <v>276</v>
       </c>
       <c r="H19" s="19" t="s">
         <v>276</v>
       </c>
       <c r="I19" s="13">
@@ -4788,63 +5360,63 @@
       <c r="AM19" s="20">
         <v>194.5</v>
       </c>
       <c r="AN19" s="20">
         <v>301.49599999999998</v>
       </c>
       <c r="AO19" s="20">
         <v>2348.9235100000001</v>
       </c>
       <c r="AP19" s="20">
         <v>4784.3169500000004</v>
       </c>
       <c r="AQ19" s="20">
         <v>198.684</v>
       </c>
       <c r="AR19" s="20">
         <v>684.85799999999995</v>
       </c>
       <c r="AS19" s="20">
         <v>1693.62598</v>
       </c>
       <c r="AT19" s="20">
         <v>4491.5301600000003</v>
       </c>
       <c r="AU19" s="23">
-        <v>16.8</v>
+        <v>19.3</v>
       </c>
       <c r="AV19" s="23">
-        <v>6.8319999999999999</v>
+        <v>7.6040000000000001</v>
       </c>
       <c r="AW19" s="23">
-        <v>711.27245000000005</v>
+        <v>773.30026999999995</v>
       </c>
       <c r="AX19" s="23">
-        <v>1987.27954</v>
+        <v>2167.9844899999998</v>
       </c>
     </row>
-    <row r="20" spans="1:50" s="5" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:50" s="5" customFormat="1" ht="25.5">
       <c r="A20" s="7" t="s">
         <v>13</v>
       </c>
       <c r="B20" s="12" t="s">
         <v>147</v>
       </c>
       <c r="C20" s="19" t="s">
         <v>276</v>
       </c>
       <c r="D20" s="19" t="s">
         <v>276</v>
       </c>
       <c r="E20" s="19">
         <v>9.0707799999999992</v>
       </c>
       <c r="F20" s="19">
         <v>43.328609999999998</v>
       </c>
       <c r="G20" s="19" t="s">
         <v>276</v>
       </c>
       <c r="H20" s="19" t="s">
         <v>276</v>
       </c>
       <c r="I20" s="13">
@@ -4946,57 +5518,57 @@
       <c r="AO20" s="20">
         <v>292.65163000000001</v>
       </c>
       <c r="AP20" s="20">
         <v>859.72028999999998</v>
       </c>
       <c r="AQ20" s="20">
         <v>0</v>
       </c>
       <c r="AR20" s="20">
         <v>0</v>
       </c>
       <c r="AS20" s="20">
         <v>274.06821000000002</v>
       </c>
       <c r="AT20" s="20">
         <v>860.62284</v>
       </c>
       <c r="AU20" s="23">
         <v>0</v>
       </c>
       <c r="AV20" s="23">
         <v>0</v>
       </c>
       <c r="AW20" s="23">
-        <v>109.57364</v>
+        <v>121.36067</v>
       </c>
       <c r="AX20" s="23">
-        <v>388.88265999999999</v>
+        <v>432.18333999999999</v>
       </c>
     </row>
-    <row r="21" spans="1:50" s="5" customFormat="1" ht="39.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:50" s="5" customFormat="1" ht="39.75" customHeight="1">
       <c r="A21" s="7" t="s">
         <v>14</v>
       </c>
       <c r="B21" s="12" t="s">
         <v>148</v>
       </c>
       <c r="C21" s="19" t="s">
         <v>276</v>
       </c>
       <c r="D21" s="19" t="s">
         <v>276</v>
       </c>
       <c r="E21" s="19">
         <v>12.36468</v>
       </c>
       <c r="F21" s="19">
         <v>119.05887</v>
       </c>
       <c r="G21" s="19" t="s">
         <v>276</v>
       </c>
       <c r="H21" s="19" t="s">
         <v>276</v>
       </c>
       <c r="I21" s="13">
@@ -5098,57 +5670,57 @@
       <c r="AO21" s="20">
         <v>27.108709999999999</v>
       </c>
       <c r="AP21" s="20">
         <v>343.83134000000001</v>
       </c>
       <c r="AQ21" s="20">
         <v>0</v>
       </c>
       <c r="AR21" s="20">
         <v>0</v>
       </c>
       <c r="AS21" s="20">
         <v>40.850099999999998</v>
       </c>
       <c r="AT21" s="20">
         <v>476.57387999999997</v>
       </c>
       <c r="AU21" s="23">
         <v>0</v>
       </c>
       <c r="AV21" s="23">
         <v>0</v>
       </c>
       <c r="AW21" s="23">
-        <v>10.7354</v>
+        <v>12.111499999999999</v>
       </c>
       <c r="AX21" s="23">
-        <v>111.42632999999999</v>
+        <v>126.41739</v>
       </c>
     </row>
-    <row r="22" spans="1:50" s="5" customFormat="1" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:50" s="5" customFormat="1" ht="63.75">
       <c r="A22" s="7" t="s">
         <v>15</v>
       </c>
       <c r="B22" s="12" t="s">
         <v>149</v>
       </c>
       <c r="C22" s="19" t="s">
         <v>276</v>
       </c>
       <c r="D22" s="19" t="s">
         <v>276</v>
       </c>
       <c r="E22" s="19">
         <v>2.7645</v>
       </c>
       <c r="F22" s="19">
         <v>13.61464</v>
       </c>
       <c r="G22" s="19" t="s">
         <v>276</v>
       </c>
       <c r="H22" s="19" t="s">
         <v>276</v>
       </c>
       <c r="I22" s="13">
@@ -5250,57 +5822,57 @@
       <c r="AO22" s="20">
         <v>168.59620000000001</v>
       </c>
       <c r="AP22" s="20">
         <v>1006.75198</v>
       </c>
       <c r="AQ22" s="20">
         <v>24.545000000000002</v>
       </c>
       <c r="AR22" s="20">
         <v>126.79665</v>
       </c>
       <c r="AS22" s="20">
         <v>115.4234</v>
       </c>
       <c r="AT22" s="20">
         <v>784.27335000000005</v>
       </c>
       <c r="AU22" s="23">
         <v>0</v>
       </c>
       <c r="AV22" s="23">
         <v>0</v>
       </c>
       <c r="AW22" s="23">
-        <v>36.887999999999998</v>
+        <v>43.71</v>
       </c>
       <c r="AX22" s="23">
-        <v>264.41304000000002</v>
+        <v>305.12686000000002</v>
       </c>
     </row>
-    <row r="23" spans="1:50" s="5" customFormat="1" ht="64.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:50" s="5" customFormat="1" ht="64.5" customHeight="1">
       <c r="A23" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B23" s="12" t="s">
         <v>150</v>
       </c>
       <c r="C23" s="19" t="s">
         <v>276</v>
       </c>
       <c r="D23" s="19" t="s">
         <v>276</v>
       </c>
       <c r="E23" s="19">
         <v>8.0617999999999999</v>
       </c>
       <c r="F23" s="19">
         <v>54.168790000000001</v>
       </c>
       <c r="G23" s="19" t="s">
         <v>276</v>
       </c>
       <c r="H23" s="19" t="s">
         <v>276</v>
       </c>
       <c r="I23" s="13">
@@ -5402,57 +5974,57 @@
       <c r="AO23" s="20">
         <v>52.919580000000003</v>
       </c>
       <c r="AP23" s="20">
         <v>224.93904000000001</v>
       </c>
       <c r="AQ23" s="20">
         <v>0</v>
       </c>
       <c r="AR23" s="20">
         <v>0</v>
       </c>
       <c r="AS23" s="20">
         <v>43.653599999999997</v>
       </c>
       <c r="AT23" s="20">
         <v>264.02319999999997</v>
       </c>
       <c r="AU23" s="23">
         <v>0</v>
       </c>
       <c r="AV23" s="23">
         <v>0</v>
       </c>
       <c r="AW23" s="23">
-        <v>18.485440000000001</v>
+        <v>21.594360000000002</v>
       </c>
       <c r="AX23" s="23">
-        <v>118.05397000000001</v>
+        <v>138.00793999999999</v>
       </c>
     </row>
-    <row r="24" spans="1:50" s="5" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:50" s="5" customFormat="1" ht="76.5">
       <c r="A24" s="7" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="12" t="s">
         <v>151</v>
       </c>
       <c r="C24" s="19">
         <v>2.8500000000000001E-2</v>
       </c>
       <c r="D24" s="19">
         <v>6.5259999999999999E-2</v>
       </c>
       <c r="E24" s="19" t="s">
         <v>276</v>
       </c>
       <c r="F24" s="19" t="s">
         <v>276</v>
       </c>
       <c r="G24" s="19" t="s">
         <v>276</v>
       </c>
       <c r="H24" s="19" t="s">
         <v>276</v>
       </c>
       <c r="I24" s="13">
@@ -5556,51 +6128,51 @@
       <c r="AQ24" s="20" t="s">
         <v>276</v>
       </c>
       <c r="AR24" s="20" t="s">
         <v>276</v>
       </c>
       <c r="AS24" s="20" t="s">
         <v>276</v>
       </c>
       <c r="AT24" s="20" t="s">
         <v>276</v>
       </c>
       <c r="AU24" s="23" t="s">
         <v>276</v>
       </c>
       <c r="AV24" s="23" t="s">
         <v>276</v>
       </c>
       <c r="AW24" s="23" t="s">
         <v>276</v>
       </c>
       <c r="AX24" s="23" t="s">
         <v>276</v>
       </c>
     </row>
-    <row r="25" spans="1:50" s="5" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:50" s="5" customFormat="1" ht="38.25">
       <c r="A25" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B25" s="12" t="s">
         <v>152</v>
       </c>
       <c r="C25" s="19">
         <v>2330.8631300000002</v>
       </c>
       <c r="D25" s="19">
         <v>1208.6445699999999</v>
       </c>
       <c r="E25" s="19">
         <v>18.693049999999999</v>
       </c>
       <c r="F25" s="19">
         <v>26.806249999999999</v>
       </c>
       <c r="G25" s="13">
         <v>3859.22082</v>
       </c>
       <c r="H25" s="13">
         <v>1619.6370899999999</v>
       </c>
       <c r="I25" s="13">
@@ -5696,63 +6268,63 @@
       <c r="AM25" s="20">
         <v>1150.59494</v>
       </c>
       <c r="AN25" s="20">
         <v>791.54961000000003</v>
       </c>
       <c r="AO25" s="20">
         <v>188.31945999999999</v>
       </c>
       <c r="AP25" s="20">
         <v>319.02778000000001</v>
       </c>
       <c r="AQ25" s="20">
         <v>1096.8386</v>
       </c>
       <c r="AR25" s="20">
         <v>829.51835000000005</v>
       </c>
       <c r="AS25" s="20">
         <v>519.01280999999994</v>
       </c>
       <c r="AT25" s="20">
         <v>613.96992999999998</v>
       </c>
       <c r="AU25" s="23">
-        <v>384.04649999999998</v>
+        <v>465.04649999999998</v>
       </c>
       <c r="AV25" s="23">
-        <v>251.7801</v>
+        <v>315.04208</v>
       </c>
       <c r="AW25" s="23">
-        <v>97.576049999999995</v>
+        <v>107.93001</v>
       </c>
       <c r="AX25" s="23">
-        <v>188.12074999999999</v>
+        <v>223.07229000000001</v>
       </c>
     </row>
-    <row r="26" spans="1:50" s="5" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:50" s="5" customFormat="1" ht="25.5">
       <c r="A26" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B26" s="12" t="s">
         <v>153</v>
       </c>
       <c r="C26" s="19">
         <v>135.2842</v>
       </c>
       <c r="D26" s="19">
         <v>301.55927000000003</v>
       </c>
       <c r="E26" s="19">
         <v>1059.0242599999999</v>
       </c>
       <c r="F26" s="19">
         <v>1300.24261</v>
       </c>
       <c r="G26" s="13">
         <v>211.12280000000001</v>
       </c>
       <c r="H26" s="13">
         <v>386.73806000000002</v>
       </c>
       <c r="I26" s="13">
@@ -5848,63 +6420,63 @@
       <c r="AM26" s="20">
         <v>936.03282000000002</v>
       </c>
       <c r="AN26" s="20">
         <v>2679.2303299999999</v>
       </c>
       <c r="AO26" s="20">
         <v>2015.56547</v>
       </c>
       <c r="AP26" s="20">
         <v>3677.4818500000001</v>
       </c>
       <c r="AQ26" s="20">
         <v>582.61500000000001</v>
       </c>
       <c r="AR26" s="20">
         <v>2139.0596700000001</v>
       </c>
       <c r="AS26" s="20">
         <v>672.45036000000005</v>
       </c>
       <c r="AT26" s="20">
         <v>1638.14482</v>
       </c>
       <c r="AU26" s="23">
-        <v>280.11</v>
+        <v>327.53399999999999</v>
       </c>
       <c r="AV26" s="23">
-        <v>1072.72558</v>
+        <v>1252.17037</v>
       </c>
       <c r="AW26" s="23">
-        <v>469.93338</v>
+        <v>595.18938000000003</v>
       </c>
       <c r="AX26" s="23">
-        <v>1133.1631600000001</v>
+        <v>1493.06159</v>
       </c>
     </row>
-    <row r="27" spans="1:50" s="5" customFormat="1" ht="66.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:50" s="5" customFormat="1" ht="66.75" customHeight="1">
       <c r="A27" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B27" s="12" t="s">
         <v>154</v>
       </c>
       <c r="C27" s="19">
         <v>2003.4715000000001</v>
       </c>
       <c r="D27" s="19">
         <v>1243.46108</v>
       </c>
       <c r="E27" s="19">
         <v>11.787000000000001</v>
       </c>
       <c r="F27" s="19">
         <v>20.188179999999999</v>
       </c>
       <c r="G27" s="13">
         <v>1263.3148900000001</v>
       </c>
       <c r="H27" s="13">
         <v>630.29636000000005</v>
       </c>
       <c r="I27" s="13">
@@ -6000,63 +6572,63 @@
       <c r="AM27" s="20">
         <v>6350.7838199999997</v>
       </c>
       <c r="AN27" s="20">
         <v>3473.1626000000001</v>
       </c>
       <c r="AO27" s="20">
         <v>82.107169999999996</v>
       </c>
       <c r="AP27" s="20">
         <v>162.15441000000001</v>
       </c>
       <c r="AQ27" s="20">
         <v>8180.0340800000004</v>
       </c>
       <c r="AR27" s="20">
         <v>4961.0306799999998</v>
       </c>
       <c r="AS27" s="20">
         <v>115.61244000000001</v>
       </c>
       <c r="AT27" s="20">
         <v>234.71069</v>
       </c>
       <c r="AU27" s="23">
-        <v>4859.8572999999997</v>
+        <v>5781.3913000000002</v>
       </c>
       <c r="AV27" s="23">
-        <v>3163.8765899999999</v>
+        <v>3776.11789</v>
       </c>
       <c r="AW27" s="23">
-        <v>56.562449999999998</v>
+        <v>58.182290000000002</v>
       </c>
       <c r="AX27" s="23">
-        <v>126.06231</v>
+        <v>129.11727999999999</v>
       </c>
     </row>
-    <row r="28" spans="1:50" s="5" customFormat="1" ht="63.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:50" s="5" customFormat="1" ht="63.75" customHeight="1">
       <c r="A28" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B28" s="12" t="s">
         <v>155</v>
       </c>
       <c r="C28" s="19" t="s">
         <v>276</v>
       </c>
       <c r="D28" s="19" t="s">
         <v>276</v>
       </c>
       <c r="E28" s="19">
         <v>0.60528000000000004</v>
       </c>
       <c r="F28" s="19">
         <v>0.76541000000000003</v>
       </c>
       <c r="G28" s="13">
         <v>1148.1441</v>
       </c>
       <c r="H28" s="13">
         <v>599.29345000000001</v>
       </c>
       <c r="I28" s="13">
@@ -6152,63 +6724,63 @@
       <c r="AM28" s="20">
         <v>0</v>
       </c>
       <c r="AN28" s="20">
         <v>0</v>
       </c>
       <c r="AO28" s="20">
         <v>85.845879999999994</v>
       </c>
       <c r="AP28" s="20">
         <v>256.13110999999998</v>
       </c>
       <c r="AQ28" s="20">
         <v>43.271999999999998</v>
       </c>
       <c r="AR28" s="20">
         <v>62.491759999999999</v>
       </c>
       <c r="AS28" s="20">
         <v>42.129339999999999</v>
       </c>
       <c r="AT28" s="20">
         <v>149.29454000000001</v>
       </c>
       <c r="AU28" s="23">
-        <v>30.6</v>
+        <v>35.46</v>
       </c>
       <c r="AV28" s="23">
-        <v>45.774949999999997</v>
+        <v>52.921570000000003</v>
       </c>
       <c r="AW28" s="23">
-        <v>99.393339999999995</v>
+        <v>165.83833999999999</v>
       </c>
       <c r="AX28" s="23">
-        <v>135.51665</v>
+        <v>193.45858999999999</v>
       </c>
     </row>
-    <row r="29" spans="1:50" s="5" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:50" s="5" customFormat="1" ht="32.25" customHeight="1">
       <c r="A29" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B29" s="12" t="s">
         <v>156</v>
       </c>
       <c r="C29" s="19">
         <v>9.1931999999999992</v>
       </c>
       <c r="D29" s="19">
         <v>42.656460000000003</v>
       </c>
       <c r="E29" s="19">
         <v>81.787440000000004</v>
       </c>
       <c r="F29" s="19">
         <v>134.17559</v>
       </c>
       <c r="G29" s="13">
         <v>9.7139000000000006</v>
       </c>
       <c r="H29" s="13">
         <v>43.716410000000003</v>
       </c>
       <c r="I29" s="13">
@@ -6310,57 +6882,57 @@
       <c r="AO29" s="20">
         <v>72.811049999999994</v>
       </c>
       <c r="AP29" s="20">
         <v>494.65705000000003</v>
       </c>
       <c r="AQ29" s="20">
         <v>2.6345000000000001</v>
       </c>
       <c r="AR29" s="20">
         <v>25.977080000000001</v>
       </c>
       <c r="AS29" s="20">
         <v>27.991199999999999</v>
       </c>
       <c r="AT29" s="20">
         <v>241.13131000000001</v>
       </c>
       <c r="AU29" s="23">
         <v>0</v>
       </c>
       <c r="AV29" s="23">
         <v>0</v>
       </c>
       <c r="AW29" s="23">
-        <v>43.411200000000001</v>
+        <v>63.091200000000001</v>
       </c>
       <c r="AX29" s="23">
-        <v>344.46420000000001</v>
+        <v>496.24709999999999</v>
       </c>
     </row>
-    <row r="30" spans="1:50" s="5" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:50" s="5" customFormat="1" ht="12.75">
       <c r="A30" s="7" t="s">
         <v>23</v>
       </c>
       <c r="B30" s="12" t="s">
         <v>157</v>
       </c>
       <c r="C30" s="19">
         <v>135.58510000000001</v>
       </c>
       <c r="D30" s="19">
         <v>386.16768000000002</v>
       </c>
       <c r="E30" s="19">
         <v>34.384860000000003</v>
       </c>
       <c r="F30" s="19">
         <v>108.04568</v>
       </c>
       <c r="G30" s="13">
         <v>44.518410000000003</v>
       </c>
       <c r="H30" s="13">
         <v>162.45164</v>
       </c>
       <c r="I30" s="13">
@@ -6462,57 +7034,57 @@
       <c r="AO30" s="20">
         <v>980.66259000000002</v>
       </c>
       <c r="AP30" s="20">
         <v>4630.0009399999999</v>
       </c>
       <c r="AQ30" s="20">
         <v>1.57087</v>
       </c>
       <c r="AR30" s="20">
         <v>7.0420100000000003</v>
       </c>
       <c r="AS30" s="20">
         <v>704.86999000000003</v>
       </c>
       <c r="AT30" s="20">
         <v>3893.53503</v>
       </c>
       <c r="AU30" s="23">
         <v>0.33574999999999999</v>
       </c>
       <c r="AV30" s="23">
         <v>2.4823599999999999</v>
       </c>
       <c r="AW30" s="23">
-        <v>247.83873</v>
+        <v>263.40528</v>
       </c>
       <c r="AX30" s="23">
-        <v>1554.98955</v>
+        <v>1764.8763100000001</v>
       </c>
     </row>
-    <row r="31" spans="1:50" s="5" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:50" s="5" customFormat="1" ht="12.75">
       <c r="A31" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B31" s="12" t="s">
         <v>158</v>
       </c>
       <c r="C31" s="19">
         <v>999.36800000000005</v>
       </c>
       <c r="D31" s="19">
         <v>915.49251000000004</v>
       </c>
       <c r="E31" s="19">
         <v>112.04689999999999</v>
       </c>
       <c r="F31" s="19">
         <v>631.12599999999998</v>
       </c>
       <c r="G31" s="13">
         <v>617.04012</v>
       </c>
       <c r="H31" s="13">
         <v>721.77592000000004</v>
       </c>
       <c r="I31" s="13">
@@ -6614,57 +7186,57 @@
       <c r="AO31" s="20">
         <v>349.78800000000001</v>
       </c>
       <c r="AP31" s="20">
         <v>729.93515000000002</v>
       </c>
       <c r="AQ31" s="20">
         <v>15.3</v>
       </c>
       <c r="AR31" s="20">
         <v>9.6296599999999994</v>
       </c>
       <c r="AS31" s="20">
         <v>747.23580000000004</v>
       </c>
       <c r="AT31" s="20">
         <v>1104.87997</v>
       </c>
       <c r="AU31" s="23">
         <v>0</v>
       </c>
       <c r="AV31" s="23">
         <v>0</v>
       </c>
       <c r="AW31" s="23">
-        <v>56.481679999999997</v>
+        <v>57.797040000000003</v>
       </c>
       <c r="AX31" s="23">
-        <v>152.24977999999999</v>
+        <v>156.46062000000001</v>
       </c>
     </row>
-    <row r="32" spans="1:50" s="5" customFormat="1" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:50" s="5" customFormat="1" ht="63.75">
       <c r="A32" s="7" t="s">
         <v>25</v>
       </c>
       <c r="B32" s="12" t="s">
         <v>159</v>
       </c>
       <c r="C32" s="19" t="s">
         <v>276</v>
       </c>
       <c r="D32" s="19" t="s">
         <v>276</v>
       </c>
       <c r="E32" s="19">
         <v>4.9809999999999999</v>
       </c>
       <c r="F32" s="19">
         <v>6.7810499999999996</v>
       </c>
       <c r="G32" s="19" t="s">
         <v>276</v>
       </c>
       <c r="H32" s="19" t="s">
         <v>276</v>
       </c>
       <c r="I32" s="13">
@@ -6766,57 +7338,57 @@
       <c r="AO32" s="20">
         <v>10.179</v>
       </c>
       <c r="AP32" s="20">
         <v>10.29927</v>
       </c>
       <c r="AQ32" s="20">
         <v>0</v>
       </c>
       <c r="AR32" s="20">
         <v>0</v>
       </c>
       <c r="AS32" s="20">
         <v>4.6520000000000001</v>
       </c>
       <c r="AT32" s="20">
         <v>6.7200600000000001</v>
       </c>
       <c r="AU32" s="23">
         <v>0</v>
       </c>
       <c r="AV32" s="23">
         <v>0</v>
       </c>
       <c r="AW32" s="23">
-        <v>1.3373999999999999</v>
+        <v>1.5424</v>
       </c>
       <c r="AX32" s="23">
-        <v>2.0499700000000001</v>
+        <v>2.60887</v>
       </c>
     </row>
-    <row r="33" spans="1:50" s="5" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:50" s="5" customFormat="1" ht="12.75">
       <c r="A33" s="7" t="s">
         <v>26</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>160</v>
       </c>
       <c r="C33" s="19">
         <v>1.7000000000000001E-2</v>
       </c>
       <c r="D33" s="19">
         <v>7.8340000000000007E-2</v>
       </c>
       <c r="E33" s="19">
         <v>1.0669999999999999</v>
       </c>
       <c r="F33" s="19">
         <v>3.82192</v>
       </c>
       <c r="G33" s="19" t="s">
         <v>276</v>
       </c>
       <c r="H33" s="19" t="s">
         <v>276</v>
       </c>
       <c r="I33" s="13">
@@ -6918,57 +7490,57 @@
       <c r="AO33" s="20">
         <v>2.3323299999999998</v>
       </c>
       <c r="AP33" s="20">
         <v>6.93086</v>
       </c>
       <c r="AQ33" s="20">
         <v>0</v>
       </c>
       <c r="AR33" s="20">
         <v>0</v>
       </c>
       <c r="AS33" s="20">
         <v>1.6059000000000001</v>
       </c>
       <c r="AT33" s="20">
         <v>6.6031500000000003</v>
       </c>
       <c r="AU33" s="23">
         <v>0</v>
       </c>
       <c r="AV33" s="23">
         <v>0</v>
       </c>
       <c r="AW33" s="23">
-        <v>0.55649999999999999</v>
+        <v>0.60150000000000003</v>
       </c>
       <c r="AX33" s="23">
-        <v>3.0570200000000001</v>
+        <v>3.2892000000000001</v>
       </c>
     </row>
-    <row r="34" spans="1:50" s="5" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:50" s="5" customFormat="1" ht="25.5">
       <c r="A34" s="7" t="s">
         <v>27</v>
       </c>
       <c r="B34" s="12" t="s">
         <v>161</v>
       </c>
       <c r="C34" s="19" t="s">
         <v>276</v>
       </c>
       <c r="D34" s="19" t="s">
         <v>276</v>
       </c>
       <c r="E34" s="19">
         <v>2</v>
       </c>
       <c r="F34" s="19">
         <v>1.6466499999999999</v>
       </c>
       <c r="G34" s="19" t="s">
         <v>276</v>
       </c>
       <c r="H34" s="19" t="s">
         <v>276</v>
       </c>
       <c r="I34" s="13">
@@ -7076,51 +7648,51 @@
       <c r="AQ34" s="20" t="s">
         <v>276</v>
       </c>
       <c r="AR34" s="20" t="s">
         <v>276</v>
       </c>
       <c r="AS34" s="20" t="s">
         <v>276</v>
       </c>
       <c r="AT34" s="20" t="s">
         <v>276</v>
       </c>
       <c r="AU34" s="23" t="s">
         <v>276</v>
       </c>
       <c r="AV34" s="23" t="s">
         <v>276</v>
       </c>
       <c r="AW34" s="23" t="s">
         <v>276</v>
       </c>
       <c r="AX34" s="23" t="s">
         <v>276</v>
       </c>
     </row>
-    <row r="35" spans="1:50" s="5" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:50" s="5" customFormat="1" ht="12.75">
       <c r="A35" s="7" t="s">
         <v>28</v>
       </c>
       <c r="B35" s="12" t="s">
         <v>162</v>
       </c>
       <c r="C35" s="19">
         <v>484.74</v>
       </c>
       <c r="D35" s="19">
         <v>43.228769999999997</v>
       </c>
       <c r="E35" s="19">
         <v>1.35E-2</v>
       </c>
       <c r="F35" s="19">
         <v>4.8149999999999998E-2</v>
       </c>
       <c r="G35" s="13">
         <v>499.96</v>
       </c>
       <c r="H35" s="13">
         <v>61.235999999999997</v>
       </c>
       <c r="I35" s="13">
@@ -7222,57 +7794,57 @@
       <c r="AO35" s="20">
         <v>265</v>
       </c>
       <c r="AP35" s="20">
         <v>76.067329999999998</v>
       </c>
       <c r="AQ35" s="20">
         <v>291.87099999999998</v>
       </c>
       <c r="AR35" s="20">
         <v>221.93799999999999</v>
       </c>
       <c r="AS35" s="20">
         <v>402.7</v>
       </c>
       <c r="AT35" s="20">
         <v>182.16255000000001</v>
       </c>
       <c r="AU35" s="23">
         <v>0</v>
       </c>
       <c r="AV35" s="23">
         <v>0</v>
       </c>
       <c r="AW35" s="23">
-        <v>404.42624999999998</v>
+        <v>480.42624999999998</v>
       </c>
       <c r="AX35" s="23">
-        <v>305.16869000000003</v>
+        <v>325.77318000000002</v>
       </c>
     </row>
-    <row r="36" spans="1:50" s="5" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:50" s="5" customFormat="1" ht="12.75">
       <c r="A36" s="7" t="s">
         <v>29</v>
       </c>
       <c r="B36" s="12" t="s">
         <v>163</v>
       </c>
       <c r="C36" s="19" t="s">
         <v>276</v>
       </c>
       <c r="D36" s="19" t="s">
         <v>276</v>
       </c>
       <c r="E36" s="19" t="s">
         <v>276</v>
       </c>
       <c r="F36" s="19" t="s">
         <v>276</v>
       </c>
       <c r="G36" s="19" t="s">
         <v>276</v>
       </c>
       <c r="H36" s="19" t="s">
         <v>276</v>
       </c>
       <c r="I36" s="13" t="s">
@@ -7374,57 +7946,57 @@
       <c r="AO36" s="20">
         <v>345.1</v>
       </c>
       <c r="AP36" s="20">
         <v>116.12172</v>
       </c>
       <c r="AQ36" s="20">
         <v>20</v>
       </c>
       <c r="AR36" s="20">
         <v>21.123000000000001</v>
       </c>
       <c r="AS36" s="20">
         <v>542.55499999999995</v>
       </c>
       <c r="AT36" s="20">
         <v>185.95446000000001</v>
       </c>
       <c r="AU36" s="23">
         <v>0</v>
       </c>
       <c r="AV36" s="23">
         <v>0</v>
       </c>
       <c r="AW36" s="23">
-        <v>88.948130000000006</v>
+        <v>119.80695</v>
       </c>
       <c r="AX36" s="23">
-        <v>78.194789999999998</v>
+        <v>93.523070000000004</v>
       </c>
     </row>
-    <row r="37" spans="1:50" s="5" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:50" s="5" customFormat="1" ht="25.5">
       <c r="A37" s="7" t="s">
         <v>30</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>164</v>
       </c>
       <c r="C37" s="19">
         <v>1.028</v>
       </c>
       <c r="D37" s="19">
         <v>0.99826000000000004</v>
       </c>
       <c r="E37" s="19" t="s">
         <v>276</v>
       </c>
       <c r="F37" s="19" t="s">
         <v>276</v>
       </c>
       <c r="G37" s="13">
         <v>32.9</v>
       </c>
       <c r="H37" s="13">
         <v>6.2065599999999996</v>
       </c>
       <c r="I37" s="13">
@@ -7532,51 +8104,51 @@
       <c r="AQ37" s="20">
         <v>106.85</v>
       </c>
       <c r="AR37" s="20">
         <v>233.83965000000001</v>
       </c>
       <c r="AS37" s="20">
         <v>11.739000000000001</v>
       </c>
       <c r="AT37" s="20">
         <v>22.73828</v>
       </c>
       <c r="AU37" s="23">
         <v>0</v>
       </c>
       <c r="AV37" s="23">
         <v>0</v>
       </c>
       <c r="AW37" s="23">
         <v>7.5</v>
       </c>
       <c r="AX37" s="23">
         <v>13.323</v>
       </c>
     </row>
-    <row r="38" spans="1:50" s="5" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:50" s="5" customFormat="1" ht="38.25">
       <c r="A38" s="7" t="s">
         <v>31</v>
       </c>
       <c r="B38" s="12" t="s">
         <v>165</v>
       </c>
       <c r="C38" s="19">
         <v>1.044</v>
       </c>
       <c r="D38" s="19">
         <v>0.24987000000000001</v>
       </c>
       <c r="E38" s="19">
         <v>89.850200000000001</v>
       </c>
       <c r="F38" s="19">
         <v>41.536099999999998</v>
       </c>
       <c r="G38" s="19" t="s">
         <v>276</v>
       </c>
       <c r="H38" s="19" t="s">
         <v>276</v>
       </c>
       <c r="I38" s="13" t="s">
@@ -7680,51 +8252,51 @@
       <c r="AQ38" s="20">
         <v>35.118000000000002</v>
       </c>
       <c r="AR38" s="20">
         <v>55.045999999999999</v>
       </c>
       <c r="AS38" s="20">
         <v>0.02</v>
       </c>
       <c r="AT38" s="20">
         <v>2.2960000000000001E-2</v>
       </c>
       <c r="AU38" s="23" t="s">
         <v>276</v>
       </c>
       <c r="AV38" s="23" t="s">
         <v>276</v>
       </c>
       <c r="AW38" s="23" t="s">
         <v>276</v>
       </c>
       <c r="AX38" s="23" t="s">
         <v>276</v>
       </c>
     </row>
-    <row r="39" spans="1:50" s="5" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:50" s="5" customFormat="1" ht="25.5">
       <c r="A39" s="7" t="s">
         <v>32</v>
       </c>
       <c r="B39" s="12" t="s">
         <v>166</v>
       </c>
       <c r="C39" s="19" t="s">
         <v>276</v>
       </c>
       <c r="D39" s="19" t="s">
         <v>276</v>
       </c>
       <c r="E39" s="19" t="s">
         <v>276</v>
       </c>
       <c r="F39" s="19" t="s">
         <v>276</v>
       </c>
       <c r="G39" s="19" t="s">
         <v>276</v>
       </c>
       <c r="H39" s="19" t="s">
         <v>276</v>
       </c>
       <c r="I39" s="13" t="s">
@@ -7826,57 +8398,57 @@
       <c r="AO39" s="20">
         <v>45.29</v>
       </c>
       <c r="AP39" s="20">
         <v>14.44666</v>
       </c>
       <c r="AQ39" s="20">
         <v>0</v>
       </c>
       <c r="AR39" s="20">
         <v>0</v>
       </c>
       <c r="AS39" s="20">
         <v>87.567999999999998</v>
       </c>
       <c r="AT39" s="20">
         <v>24.049980000000001</v>
       </c>
       <c r="AU39" s="23">
         <v>0</v>
       </c>
       <c r="AV39" s="23">
         <v>0</v>
       </c>
       <c r="AW39" s="23">
-        <v>39.262999999999998</v>
+        <v>41.662999999999997</v>
       </c>
       <c r="AX39" s="23">
-        <v>22.760590000000001</v>
+        <v>24.30021</v>
       </c>
     </row>
-    <row r="40" spans="1:50" s="5" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:50" s="5" customFormat="1" ht="38.25">
       <c r="A40" s="7" t="s">
         <v>33</v>
       </c>
       <c r="B40" s="12" t="s">
         <v>167</v>
       </c>
       <c r="C40" s="19">
         <v>1.266</v>
       </c>
       <c r="D40" s="19">
         <v>0.42809999999999998</v>
       </c>
       <c r="E40" s="19">
         <v>0.123</v>
       </c>
       <c r="F40" s="19">
         <v>0.18029000000000001</v>
       </c>
       <c r="G40" s="19" t="s">
         <v>276</v>
       </c>
       <c r="H40" s="19" t="s">
         <v>276</v>
       </c>
       <c r="I40" s="13" t="s">
@@ -7978,57 +8550,57 @@
       <c r="AO40" s="20">
         <v>10.37</v>
       </c>
       <c r="AP40" s="20">
         <v>1.37666</v>
       </c>
       <c r="AQ40" s="20">
         <v>103.15049999999999</v>
       </c>
       <c r="AR40" s="20">
         <v>71.981610000000003</v>
       </c>
       <c r="AS40" s="20">
         <v>216.113</v>
       </c>
       <c r="AT40" s="20">
         <v>28.997479999999999</v>
       </c>
       <c r="AU40" s="23">
         <v>19.635000000000002</v>
       </c>
       <c r="AV40" s="23">
         <v>9.64</v>
       </c>
       <c r="AW40" s="23">
-        <v>2.7120000000000002</v>
+        <v>7.7119999999999997</v>
       </c>
       <c r="AX40" s="23">
-        <v>0.71816999999999998</v>
+        <v>2.5957400000000002</v>
       </c>
     </row>
-    <row r="41" spans="1:50" s="5" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:50" s="5" customFormat="1" ht="12.75">
       <c r="A41" s="7" t="s">
         <v>34</v>
       </c>
       <c r="B41" s="12" t="s">
         <v>168</v>
       </c>
       <c r="C41" s="19" t="s">
         <v>276</v>
       </c>
       <c r="D41" s="19" t="s">
         <v>276</v>
       </c>
       <c r="E41" s="19" t="s">
         <v>276</v>
       </c>
       <c r="F41" s="19" t="s">
         <v>276</v>
       </c>
       <c r="G41" s="19" t="s">
         <v>276</v>
       </c>
       <c r="H41" s="19" t="s">
         <v>276</v>
       </c>
       <c r="I41" s="13" t="s">
@@ -8130,57 +8702,57 @@
       <c r="AO41" s="20">
         <v>419.14</v>
       </c>
       <c r="AP41" s="20">
         <v>109.78557000000001</v>
       </c>
       <c r="AQ41" s="20">
         <v>0</v>
       </c>
       <c r="AR41" s="20">
         <v>0</v>
       </c>
       <c r="AS41" s="20">
         <v>715.48199999999997</v>
       </c>
       <c r="AT41" s="20">
         <v>147.17344</v>
       </c>
       <c r="AU41" s="23">
         <v>0</v>
       </c>
       <c r="AV41" s="23">
         <v>0</v>
       </c>
       <c r="AW41" s="23">
-        <v>142.624</v>
+        <v>248.09399999999999</v>
       </c>
       <c r="AX41" s="23">
-        <v>131.81800000000001</v>
+        <v>182.59244000000001</v>
       </c>
     </row>
-    <row r="42" spans="1:50" s="5" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:50" s="5" customFormat="1" ht="25.5">
       <c r="A42" s="7" t="s">
         <v>35</v>
       </c>
       <c r="B42" s="12" t="s">
         <v>169</v>
       </c>
       <c r="C42" s="19">
         <v>2.4319999999999999</v>
       </c>
       <c r="D42" s="19">
         <v>0.60799999999999998</v>
       </c>
       <c r="E42" s="19">
         <v>10.2843</v>
       </c>
       <c r="F42" s="19">
         <v>7.2089999999999996</v>
       </c>
       <c r="G42" s="19" t="s">
         <v>276</v>
       </c>
       <c r="H42" s="19" t="s">
         <v>276</v>
       </c>
       <c r="I42" s="13" t="s">
@@ -8288,51 +8860,51 @@
       <c r="AQ42" s="20">
         <v>0</v>
       </c>
       <c r="AR42" s="20">
         <v>0</v>
       </c>
       <c r="AS42" s="20">
         <v>1.18</v>
       </c>
       <c r="AT42" s="20">
         <v>0.50355000000000005</v>
       </c>
       <c r="AU42" s="23">
         <v>0</v>
       </c>
       <c r="AV42" s="23">
         <v>0</v>
       </c>
       <c r="AW42" s="23">
         <v>844.56</v>
       </c>
       <c r="AX42" s="23">
         <v>139.22461000000001</v>
       </c>
     </row>
-    <row r="43" spans="1:50" s="5" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:50" s="5" customFormat="1" ht="12.75">
       <c r="A43" s="7" t="s">
         <v>36</v>
       </c>
       <c r="B43" s="12" t="s">
         <v>170</v>
       </c>
       <c r="C43" s="19" t="s">
         <v>276</v>
       </c>
       <c r="D43" s="19" t="s">
         <v>276</v>
       </c>
       <c r="E43" s="19">
         <v>3.7194500000000001</v>
       </c>
       <c r="F43" s="19">
         <v>3.3269099999999998</v>
       </c>
       <c r="G43" s="19" t="s">
         <v>276</v>
       </c>
       <c r="H43" s="19" t="s">
         <v>276</v>
       </c>
       <c r="I43" s="13">
@@ -8434,57 +9006,57 @@
       <c r="AO43" s="20">
         <v>236.72499999999999</v>
       </c>
       <c r="AP43" s="20">
         <v>102.04531</v>
       </c>
       <c r="AQ43" s="20">
         <v>13.797000000000001</v>
       </c>
       <c r="AR43" s="20">
         <v>20.047999999999998</v>
       </c>
       <c r="AS43" s="20">
         <v>431.95567</v>
       </c>
       <c r="AT43" s="20">
         <v>178.99779000000001</v>
       </c>
       <c r="AU43" s="23">
         <v>29.867999999999999</v>
       </c>
       <c r="AV43" s="23">
         <v>26.390999999999998</v>
       </c>
       <c r="AW43" s="23">
-        <v>99.518159999999995</v>
+        <v>120.92816000000001</v>
       </c>
       <c r="AX43" s="23">
-        <v>106.38961999999999</v>
+        <v>129.13165000000001</v>
       </c>
     </row>
-    <row r="44" spans="1:50" s="5" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:50" s="5" customFormat="1" ht="25.5">
       <c r="A44" s="7" t="s">
         <v>37</v>
       </c>
       <c r="B44" s="12" t="s">
         <v>171</v>
       </c>
       <c r="C44" s="19" t="s">
         <v>276</v>
       </c>
       <c r="D44" s="19" t="s">
         <v>276</v>
       </c>
       <c r="E44" s="19">
         <v>51.34516</v>
       </c>
       <c r="F44" s="19">
         <v>96.105360000000005</v>
       </c>
       <c r="G44" s="13">
         <v>136</v>
       </c>
       <c r="H44" s="13">
         <v>19.479299999999999</v>
       </c>
       <c r="I44" s="13">
@@ -8586,57 +9158,57 @@
       <c r="AO44" s="20">
         <v>434.73899999999998</v>
       </c>
       <c r="AP44" s="20">
         <v>473.34793000000002</v>
       </c>
       <c r="AQ44" s="20">
         <v>0</v>
       </c>
       <c r="AR44" s="20">
         <v>0</v>
       </c>
       <c r="AS44" s="20">
         <v>350.63159999999999</v>
       </c>
       <c r="AT44" s="20">
         <v>479.70458000000002</v>
       </c>
       <c r="AU44" s="23">
         <v>0</v>
       </c>
       <c r="AV44" s="23">
         <v>0</v>
       </c>
       <c r="AW44" s="23">
-        <v>259.52519999999998</v>
+        <v>297.35700000000003</v>
       </c>
       <c r="AX44" s="23">
-        <v>330.74993000000001</v>
+        <v>379.69546000000003</v>
       </c>
     </row>
-    <row r="45" spans="1:50" s="5" customFormat="1" ht="78.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:50" s="5" customFormat="1" ht="78.75" customHeight="1">
       <c r="A45" s="7" t="s">
         <v>38</v>
       </c>
       <c r="B45" s="12" t="s">
         <v>172</v>
       </c>
       <c r="C45" s="19">
         <v>0.60329999999999995</v>
       </c>
       <c r="D45" s="19">
         <v>1.1616599999999999</v>
       </c>
       <c r="E45" s="19">
         <v>1.2999999999999999E-2</v>
       </c>
       <c r="F45" s="19">
         <v>3.526E-2</v>
       </c>
       <c r="G45" s="19" t="s">
         <v>276</v>
       </c>
       <c r="H45" s="19" t="s">
         <v>276</v>
       </c>
       <c r="I45" s="13" t="s">
@@ -8738,57 +9310,57 @@
       <c r="AO45" s="20">
         <v>0.79812000000000005</v>
       </c>
       <c r="AP45" s="20">
         <v>5.0762099999999997</v>
       </c>
       <c r="AQ45" s="20">
         <v>0</v>
       </c>
       <c r="AR45" s="20">
         <v>0</v>
       </c>
       <c r="AS45" s="20">
         <v>0.21679999999999999</v>
       </c>
       <c r="AT45" s="20">
         <v>2.5257000000000001</v>
       </c>
       <c r="AU45" s="23">
         <v>0</v>
       </c>
       <c r="AV45" s="23">
         <v>0</v>
       </c>
       <c r="AW45" s="23">
-        <v>0.14399999999999999</v>
+        <v>0.152</v>
       </c>
       <c r="AX45" s="23">
-        <v>1.94686</v>
+        <v>1.95726</v>
       </c>
     </row>
-    <row r="46" spans="1:50" s="5" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:50" s="5" customFormat="1" ht="38.25">
       <c r="A46" s="7" t="s">
         <v>39</v>
       </c>
       <c r="B46" s="12" t="s">
         <v>173</v>
       </c>
       <c r="C46" s="19" t="s">
         <v>276</v>
       </c>
       <c r="D46" s="19" t="s">
         <v>276</v>
       </c>
       <c r="E46" s="19">
         <v>213.83366000000001</v>
       </c>
       <c r="F46" s="19">
         <v>446.87175999999999</v>
       </c>
       <c r="G46" s="19" t="s">
         <v>276</v>
       </c>
       <c r="H46" s="19" t="s">
         <v>276</v>
       </c>
       <c r="I46" s="13">
@@ -8890,57 +9462,57 @@
       <c r="AO46" s="20">
         <v>10.67184</v>
       </c>
       <c r="AP46" s="20">
         <v>28.859829999999999</v>
       </c>
       <c r="AQ46" s="20">
         <v>0</v>
       </c>
       <c r="AR46" s="20">
         <v>0</v>
       </c>
       <c r="AS46" s="20">
         <v>4.75101</v>
       </c>
       <c r="AT46" s="20">
         <v>27.667760000000001</v>
       </c>
       <c r="AU46" s="23">
         <v>0</v>
       </c>
       <c r="AV46" s="23">
         <v>0</v>
       </c>
       <c r="AW46" s="23">
-        <v>2.7659699999999998</v>
+        <v>3.1602299999999999</v>
       </c>
       <c r="AX46" s="23">
-        <v>16.014430000000001</v>
+        <v>18.40457</v>
       </c>
     </row>
-    <row r="47" spans="1:50" s="5" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:50" s="5" customFormat="1" ht="25.5">
       <c r="A47" s="7" t="s">
         <v>40</v>
       </c>
       <c r="B47" s="12" t="s">
         <v>174</v>
       </c>
       <c r="C47" s="19">
         <v>309.63600000000002</v>
       </c>
       <c r="D47" s="19">
         <v>75.574060000000003</v>
       </c>
       <c r="E47" s="19">
         <v>1026.6891000000001</v>
       </c>
       <c r="F47" s="19">
         <v>264.18905999999998</v>
       </c>
       <c r="G47" s="13">
         <v>20.100000000000001</v>
       </c>
       <c r="H47" s="13">
         <v>11.75381</v>
       </c>
       <c r="I47" s="13">
@@ -9042,57 +9614,57 @@
       <c r="AO47" s="20">
         <v>8384.5016099999993</v>
       </c>
       <c r="AP47" s="20">
         <v>2851.0814</v>
       </c>
       <c r="AQ47" s="20">
         <v>0</v>
       </c>
       <c r="AR47" s="20">
         <v>0</v>
       </c>
       <c r="AS47" s="20">
         <v>7816.5840799999996</v>
       </c>
       <c r="AT47" s="20">
         <v>2556.2727799999998</v>
       </c>
       <c r="AU47" s="23">
         <v>0</v>
       </c>
       <c r="AV47" s="23">
         <v>0</v>
       </c>
       <c r="AW47" s="23">
-        <v>7032.1583099999998</v>
+        <v>7910.0783099999999</v>
       </c>
       <c r="AX47" s="23">
-        <v>1554.57781</v>
+        <v>1748.56908</v>
       </c>
     </row>
-    <row r="48" spans="1:50" s="5" customFormat="1" ht="92.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:50" s="5" customFormat="1" ht="92.25" customHeight="1">
       <c r="A48" s="7" t="s">
         <v>41</v>
       </c>
       <c r="B48" s="12" t="s">
         <v>175</v>
       </c>
       <c r="C48" s="19" t="s">
         <v>276</v>
       </c>
       <c r="D48" s="19" t="s">
         <v>276</v>
       </c>
       <c r="E48" s="19">
         <v>3.0000000000000001E-3</v>
       </c>
       <c r="F48" s="19">
         <v>4.9000000000000002E-2</v>
       </c>
       <c r="G48" s="19" t="s">
         <v>276</v>
       </c>
       <c r="H48" s="19" t="s">
         <v>276</v>
       </c>
       <c r="I48" s="13">
@@ -9196,51 +9768,51 @@
       <c r="AQ48" s="20" t="s">
         <v>276</v>
       </c>
       <c r="AR48" s="20" t="s">
         <v>276</v>
       </c>
       <c r="AS48" s="20" t="s">
         <v>276</v>
       </c>
       <c r="AT48" s="20" t="s">
         <v>276</v>
       </c>
       <c r="AU48" s="23" t="s">
         <v>276</v>
       </c>
       <c r="AV48" s="23" t="s">
         <v>276</v>
       </c>
       <c r="AW48" s="23" t="s">
         <v>276</v>
       </c>
       <c r="AX48" s="23" t="s">
         <v>276</v>
       </c>
     </row>
-    <row r="49" spans="1:50" s="5" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:50" s="5" customFormat="1" ht="38.25">
       <c r="A49" s="7" t="s">
         <v>42</v>
       </c>
       <c r="B49" s="12" t="s">
         <v>176</v>
       </c>
       <c r="C49" s="19" t="s">
         <v>276</v>
       </c>
       <c r="D49" s="19" t="s">
         <v>276</v>
       </c>
       <c r="E49" s="19">
         <v>66.694460000000007</v>
       </c>
       <c r="F49" s="19">
         <v>578.68881999999996</v>
       </c>
       <c r="G49" s="19" t="s">
         <v>276</v>
       </c>
       <c r="H49" s="19" t="s">
         <v>276</v>
       </c>
       <c r="I49" s="13">
@@ -9342,57 +9914,57 @@
       <c r="AO49" s="20">
         <v>4.3441200000000002</v>
       </c>
       <c r="AP49" s="20">
         <v>13.318580000000001</v>
       </c>
       <c r="AQ49" s="20">
         <v>213.14599999999999</v>
       </c>
       <c r="AR49" s="20">
         <v>140.19757999999999</v>
       </c>
       <c r="AS49" s="20">
         <v>2.4037600000000001</v>
       </c>
       <c r="AT49" s="20">
         <v>9.9145000000000003</v>
       </c>
       <c r="AU49" s="23">
         <v>0</v>
       </c>
       <c r="AV49" s="23">
         <v>0</v>
       </c>
       <c r="AW49" s="23">
-        <v>0.56544000000000005</v>
+        <v>0.61760000000000004</v>
       </c>
       <c r="AX49" s="23">
-        <v>2.6315</v>
+        <v>2.8681899999999998</v>
       </c>
     </row>
-    <row r="50" spans="1:50" s="5" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:50" s="5" customFormat="1" ht="25.5">
       <c r="A50" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B50" s="12" t="s">
         <v>177</v>
       </c>
       <c r="C50" s="19">
         <v>239.34299999999999</v>
       </c>
       <c r="D50" s="19">
         <v>156.21600000000001</v>
       </c>
       <c r="E50" s="19">
         <v>121.378</v>
       </c>
       <c r="F50" s="19">
         <v>1222.7900400000001</v>
       </c>
       <c r="G50" s="19" t="s">
         <v>276</v>
       </c>
       <c r="H50" s="19" t="s">
         <v>276</v>
       </c>
       <c r="I50" s="13">
@@ -9494,57 +10066,57 @@
       <c r="AO50" s="20">
         <v>3.79278</v>
       </c>
       <c r="AP50" s="20">
         <v>24.669530000000002</v>
       </c>
       <c r="AQ50" s="20">
         <v>736.04499999999996</v>
       </c>
       <c r="AR50" s="20">
         <v>402.56966</v>
       </c>
       <c r="AS50" s="20">
         <v>1.835</v>
       </c>
       <c r="AT50" s="20">
         <v>13.84836</v>
       </c>
       <c r="AU50" s="23">
         <v>0</v>
       </c>
       <c r="AV50" s="23">
         <v>0</v>
       </c>
       <c r="AW50" s="23">
-        <v>0.70299999999999996</v>
+        <v>0.85299999999999998</v>
       </c>
       <c r="AX50" s="23">
-        <v>6.2284100000000002</v>
+        <v>7.4162800000000004</v>
       </c>
     </row>
-    <row r="51" spans="1:50" s="5" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:50" s="5" customFormat="1" ht="25.5">
       <c r="A51" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B51" s="12" t="s">
         <v>178</v>
       </c>
       <c r="C51" s="19" t="s">
         <v>276</v>
       </c>
       <c r="D51" s="19" t="s">
         <v>276</v>
       </c>
       <c r="E51" s="19" t="s">
         <v>276</v>
       </c>
       <c r="F51" s="19" t="s">
         <v>276</v>
       </c>
       <c r="G51" s="19" t="s">
         <v>276</v>
       </c>
       <c r="H51" s="19" t="s">
         <v>276</v>
       </c>
       <c r="I51" s="13" t="s">
@@ -9639,64 +10211,64 @@
       </c>
       <c r="AM51" s="20">
         <v>0</v>
       </c>
       <c r="AN51" s="20">
         <v>0</v>
       </c>
       <c r="AO51" s="20">
         <v>278.64999999999998</v>
       </c>
       <c r="AP51" s="20">
         <v>95.440240000000003</v>
       </c>
       <c r="AQ51" s="20">
         <v>209.5076</v>
       </c>
       <c r="AR51" s="20">
         <v>115.2107</v>
       </c>
       <c r="AS51" s="20">
         <v>200.685</v>
       </c>
       <c r="AT51" s="20">
         <v>40.734769999999997</v>
       </c>
-      <c r="AU51" s="23" t="s">
-[...9 lines deleted...]
-        <v>276</v>
+      <c r="AU51" s="23">
+        <v>0</v>
+      </c>
+      <c r="AV51" s="23">
+        <v>0</v>
+      </c>
+      <c r="AW51" s="23">
+        <v>4.6670000000000003E-2</v>
+      </c>
+      <c r="AX51" s="23">
+        <v>8.6599999999999996E-2</v>
       </c>
     </row>
-    <row r="52" spans="1:50" s="5" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:50" s="5" customFormat="1" ht="38.25">
       <c r="A52" s="7" t="s">
         <v>45</v>
       </c>
       <c r="B52" s="12" t="s">
         <v>179</v>
       </c>
       <c r="C52" s="19">
         <v>156.80000000000001</v>
       </c>
       <c r="D52" s="19">
         <v>62.72</v>
       </c>
       <c r="E52" s="19" t="s">
         <v>276</v>
       </c>
       <c r="F52" s="19" t="s">
         <v>276</v>
       </c>
       <c r="G52" s="13">
         <v>10</v>
       </c>
       <c r="H52" s="13">
         <v>7.2949999999999999</v>
       </c>
       <c r="I52" s="13">
@@ -9792,63 +10364,63 @@
       <c r="AM52" s="20">
         <v>672.22400000000005</v>
       </c>
       <c r="AN52" s="20">
         <v>201.15378000000001</v>
       </c>
       <c r="AO52" s="20">
         <v>0</v>
       </c>
       <c r="AP52" s="20">
         <v>0</v>
       </c>
       <c r="AQ52" s="20">
         <v>2051.0365000000002</v>
       </c>
       <c r="AR52" s="20">
         <v>606.98279000000002</v>
       </c>
       <c r="AS52" s="20">
         <v>2.3199999999999998</v>
       </c>
       <c r="AT52" s="20">
         <v>1.0309699999999999</v>
       </c>
       <c r="AU52" s="23">
-        <v>120.2</v>
+        <v>133.76599999999999</v>
       </c>
       <c r="AV52" s="23">
-        <v>31.645</v>
+        <v>46.372999999999998</v>
       </c>
       <c r="AW52" s="23">
         <v>0</v>
       </c>
       <c r="AX52" s="23">
         <v>0</v>
       </c>
     </row>
-    <row r="53" spans="1:50" s="5" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:50" s="5" customFormat="1" ht="12.75">
       <c r="A53" s="7" t="s">
         <v>46</v>
       </c>
       <c r="B53" s="12" t="s">
         <v>180</v>
       </c>
       <c r="C53" s="19" t="s">
         <v>276</v>
       </c>
       <c r="D53" s="19" t="s">
         <v>276</v>
       </c>
       <c r="E53" s="19" t="s">
         <v>276</v>
       </c>
       <c r="F53" s="19" t="s">
         <v>276</v>
       </c>
       <c r="G53" s="13">
         <v>58.877000000000002</v>
       </c>
       <c r="H53" s="13">
         <v>30.594000000000001</v>
       </c>
       <c r="I53" s="13" t="s">
@@ -9956,51 +10528,51 @@
       <c r="AQ53" s="20">
         <v>231.47499999999999</v>
       </c>
       <c r="AR53" s="20">
         <v>70.843000000000004</v>
       </c>
       <c r="AS53" s="20">
         <v>120.52</v>
       </c>
       <c r="AT53" s="20">
         <v>32.242939999999997</v>
       </c>
       <c r="AU53" s="23">
         <v>40.021000000000001</v>
       </c>
       <c r="AV53" s="23">
         <v>25.706</v>
       </c>
       <c r="AW53" s="23">
         <v>4.2</v>
       </c>
       <c r="AX53" s="23">
         <v>2.9119000000000002</v>
       </c>
     </row>
-    <row r="54" spans="1:50" s="5" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:50" s="5" customFormat="1" ht="12.75">
       <c r="A54" s="7" t="s">
         <v>47</v>
       </c>
       <c r="B54" s="12" t="s">
         <v>181</v>
       </c>
       <c r="C54" s="19">
         <v>68.483000000000004</v>
       </c>
       <c r="D54" s="19">
         <v>34.552999999999997</v>
       </c>
       <c r="E54" s="19">
         <v>16.971800000000002</v>
       </c>
       <c r="F54" s="19">
         <v>48.731729999999999</v>
       </c>
       <c r="G54" s="19" t="s">
         <v>276</v>
       </c>
       <c r="H54" s="19" t="s">
         <v>276</v>
       </c>
       <c r="I54" s="13">
@@ -10102,57 +10674,57 @@
       <c r="AO54" s="20">
         <v>229.55645000000001</v>
       </c>
       <c r="AP54" s="20">
         <v>192.90738999999999</v>
       </c>
       <c r="AQ54" s="20">
         <v>548.38199999999995</v>
       </c>
       <c r="AR54" s="20">
         <v>159.50873000000001</v>
       </c>
       <c r="AS54" s="20">
         <v>306.70206000000002</v>
       </c>
       <c r="AT54" s="20">
         <v>218.61126999999999</v>
       </c>
       <c r="AU54" s="23">
         <v>0</v>
       </c>
       <c r="AV54" s="23">
         <v>0</v>
       </c>
       <c r="AW54" s="23">
-        <v>30.1</v>
+        <v>38.655000000000001</v>
       </c>
       <c r="AX54" s="23">
-        <v>35.301000000000002</v>
+        <v>41.367959999999997</v>
       </c>
     </row>
-    <row r="55" spans="1:50" s="5" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:50" s="5" customFormat="1" ht="25.5">
       <c r="A55" s="7" t="s">
         <v>48</v>
       </c>
       <c r="B55" s="12" t="s">
         <v>182</v>
       </c>
       <c r="C55" s="19" t="s">
         <v>276</v>
       </c>
       <c r="D55" s="19" t="s">
         <v>276</v>
       </c>
       <c r="E55" s="19" t="s">
         <v>276</v>
       </c>
       <c r="F55" s="19" t="s">
         <v>276</v>
       </c>
       <c r="G55" s="19" t="s">
         <v>276</v>
       </c>
       <c r="H55" s="19" t="s">
         <v>276</v>
       </c>
       <c r="I55" s="13" t="s">
@@ -10243,64 +10815,64 @@
       </c>
       <c r="AM55" s="20" t="s">
         <v>276</v>
       </c>
       <c r="AN55" s="20" t="s">
         <v>276</v>
       </c>
       <c r="AO55" s="20" t="s">
         <v>276</v>
       </c>
       <c r="AP55" s="20" t="s">
         <v>276</v>
       </c>
       <c r="AQ55" s="20">
         <v>0</v>
       </c>
       <c r="AR55" s="20">
         <v>0</v>
       </c>
       <c r="AS55" s="20">
         <v>19</v>
       </c>
       <c r="AT55" s="20">
         <v>1.17611</v>
       </c>
-      <c r="AU55" s="23" t="s">
-[...9 lines deleted...]
-        <v>276</v>
+      <c r="AU55" s="23">
+        <v>0</v>
+      </c>
+      <c r="AV55" s="23">
+        <v>0</v>
+      </c>
+      <c r="AW55" s="23">
+        <v>0.38768999999999998</v>
+      </c>
+      <c r="AX55" s="23">
+        <v>0.10392</v>
       </c>
     </row>
-    <row r="56" spans="1:50" s="5" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:50" s="5" customFormat="1" ht="12.75">
       <c r="A56" s="7" t="s">
         <v>49</v>
       </c>
       <c r="B56" s="12" t="s">
         <v>183</v>
       </c>
       <c r="C56" s="19" t="s">
         <v>276</v>
       </c>
       <c r="D56" s="19" t="s">
         <v>276</v>
       </c>
       <c r="E56" s="19">
         <v>723.39599999999996</v>
       </c>
       <c r="F56" s="19">
         <v>244.01400000000001</v>
       </c>
       <c r="G56" s="19" t="s">
         <v>276</v>
       </c>
       <c r="H56" s="19" t="s">
         <v>276</v>
       </c>
       <c r="I56" s="13" t="s">
@@ -10402,57 +10974,57 @@
       <c r="AO56" s="20">
         <v>73.177999999999997</v>
       </c>
       <c r="AP56" s="20">
         <v>23.167449999999999</v>
       </c>
       <c r="AQ56" s="20">
         <v>2.7269999999999999</v>
       </c>
       <c r="AR56" s="20">
         <v>3.7607699999999999</v>
       </c>
       <c r="AS56" s="20">
         <v>22.32</v>
       </c>
       <c r="AT56" s="20">
         <v>4.8088199999999999</v>
       </c>
       <c r="AU56" s="23">
         <v>37.561999999999998</v>
       </c>
       <c r="AV56" s="23">
         <v>25.094000000000001</v>
       </c>
       <c r="AW56" s="23">
-        <v>0</v>
+        <v>0.15057999999999999</v>
       </c>
       <c r="AX56" s="23">
-        <v>0</v>
+        <v>0.20784</v>
       </c>
     </row>
-    <row r="57" spans="1:50" s="5" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:50" s="5" customFormat="1" ht="30.75" customHeight="1">
       <c r="A57" s="7" t="s">
         <v>50</v>
       </c>
       <c r="B57" s="12" t="s">
         <v>184</v>
       </c>
       <c r="C57" s="19" t="s">
         <v>276</v>
       </c>
       <c r="D57" s="19" t="s">
         <v>276</v>
       </c>
       <c r="E57" s="19">
         <v>36.700000000000003</v>
       </c>
       <c r="F57" s="19">
         <v>20.917999999999999</v>
       </c>
       <c r="G57" s="19" t="s">
         <v>276</v>
       </c>
       <c r="H57" s="19" t="s">
         <v>276</v>
       </c>
       <c r="I57" s="13" t="s">
@@ -10554,57 +11126,57 @@
       <c r="AO57" s="20">
         <v>70.48</v>
       </c>
       <c r="AP57" s="20">
         <v>21.836559999999999</v>
       </c>
       <c r="AQ57" s="20">
         <v>0</v>
       </c>
       <c r="AR57" s="20">
         <v>0</v>
       </c>
       <c r="AS57" s="20">
         <v>8.8659999999999997</v>
       </c>
       <c r="AT57" s="20">
         <v>2.5469400000000002</v>
       </c>
       <c r="AU57" s="23">
         <v>7.4119999999999999</v>
       </c>
       <c r="AV57" s="23">
         <v>12.839</v>
       </c>
       <c r="AW57" s="23">
-        <v>0</v>
+        <v>2.5251999999999999</v>
       </c>
       <c r="AX57" s="23">
-        <v>0</v>
+        <v>1.69458</v>
       </c>
     </row>
-    <row r="58" spans="1:50" s="5" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="58" spans="1:50" s="5" customFormat="1" ht="12.75">
       <c r="A58" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B58" s="12" t="s">
         <v>185</v>
       </c>
       <c r="C58" s="19" t="s">
         <v>276</v>
       </c>
       <c r="D58" s="19" t="s">
         <v>276</v>
       </c>
       <c r="E58" s="19">
         <v>0.03</v>
       </c>
       <c r="F58" s="19">
         <v>0.1381</v>
       </c>
       <c r="G58" s="19" t="s">
         <v>276</v>
       </c>
       <c r="H58" s="19" t="s">
         <v>276</v>
       </c>
       <c r="I58" s="13" t="s">
@@ -10706,57 +11278,57 @@
       <c r="AO58" s="20">
         <v>50.71</v>
       </c>
       <c r="AP58" s="20">
         <v>17.554680000000001</v>
       </c>
       <c r="AQ58" s="20">
         <v>0</v>
       </c>
       <c r="AR58" s="20">
         <v>0</v>
       </c>
       <c r="AS58" s="20">
         <v>153.2432</v>
       </c>
       <c r="AT58" s="20">
         <v>69.901420000000002</v>
       </c>
       <c r="AU58" s="23">
         <v>16.782</v>
       </c>
       <c r="AV58" s="23">
         <v>11.39</v>
       </c>
       <c r="AW58" s="23">
-        <v>61.55086</v>
+        <v>75.55086</v>
       </c>
       <c r="AX58" s="23">
-        <v>39.583539999999999</v>
+        <v>48.354979999999998</v>
       </c>
     </row>
-    <row r="59" spans="1:50" s="5" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+    <row r="59" spans="1:50" s="5" customFormat="1" ht="51">
       <c r="A59" s="7" t="s">
         <v>52</v>
       </c>
       <c r="B59" s="12" t="s">
         <v>186</v>
       </c>
       <c r="C59" s="19">
         <v>5</v>
       </c>
       <c r="D59" s="19">
         <v>3</v>
       </c>
       <c r="E59" s="19">
         <v>34.095999999999997</v>
       </c>
       <c r="F59" s="19">
         <v>50.773829999999997</v>
       </c>
       <c r="G59" s="19" t="s">
         <v>276</v>
       </c>
       <c r="H59" s="19" t="s">
         <v>276</v>
       </c>
       <c r="I59" s="13">
@@ -10858,57 +11430,57 @@
       <c r="AO59" s="20">
         <v>232.71</v>
       </c>
       <c r="AP59" s="20">
         <v>525.81097</v>
       </c>
       <c r="AQ59" s="20">
         <v>0</v>
       </c>
       <c r="AR59" s="20">
         <v>0</v>
       </c>
       <c r="AS59" s="20">
         <v>180.398</v>
       </c>
       <c r="AT59" s="20">
         <v>524.34919000000002</v>
       </c>
       <c r="AU59" s="23">
         <v>0</v>
       </c>
       <c r="AV59" s="23">
         <v>0</v>
       </c>
       <c r="AW59" s="23">
-        <v>128.07300000000001</v>
+        <v>148.405</v>
       </c>
       <c r="AX59" s="23">
-        <v>356.81639000000001</v>
+        <v>412.75826000000001</v>
       </c>
     </row>
-    <row r="60" spans="1:50" s="5" customFormat="1" ht="81.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="60" spans="1:50" s="5" customFormat="1" ht="81.75" customHeight="1">
       <c r="A60" s="7" t="s">
         <v>53</v>
       </c>
       <c r="B60" s="12" t="s">
         <v>187</v>
       </c>
       <c r="C60" s="19" t="s">
         <v>276</v>
       </c>
       <c r="D60" s="19" t="s">
         <v>276</v>
       </c>
       <c r="E60" s="19">
         <v>1.0192000000000001</v>
       </c>
       <c r="F60" s="19">
         <v>1.66842</v>
       </c>
       <c r="G60" s="19" t="s">
         <v>276</v>
       </c>
       <c r="H60" s="19" t="s">
         <v>276</v>
       </c>
       <c r="I60" s="13">
@@ -11016,51 +11588,51 @@
       <c r="AQ60" s="20">
         <v>0</v>
       </c>
       <c r="AR60" s="20">
         <v>0</v>
       </c>
       <c r="AS60" s="20">
         <v>0.9</v>
       </c>
       <c r="AT60" s="20">
         <v>4.79603</v>
       </c>
       <c r="AU60" s="23" t="s">
         <v>276</v>
       </c>
       <c r="AV60" s="23" t="s">
         <v>276</v>
       </c>
       <c r="AW60" s="23" t="s">
         <v>276</v>
       </c>
       <c r="AX60" s="23" t="s">
         <v>276</v>
       </c>
     </row>
-    <row r="61" spans="1:50" s="5" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="61" spans="1:50" s="5" customFormat="1" ht="38.25">
       <c r="A61" s="7" t="s">
         <v>54</v>
       </c>
       <c r="B61" s="12" t="s">
         <v>188</v>
       </c>
       <c r="C61" s="19">
         <v>497.3723</v>
       </c>
       <c r="D61" s="19">
         <v>201.84706</v>
       </c>
       <c r="E61" s="19">
         <v>3.5918000000000001</v>
       </c>
       <c r="F61" s="19">
         <v>18.020520000000001</v>
       </c>
       <c r="G61" s="13">
         <v>0.24959999999999999</v>
       </c>
       <c r="H61" s="13">
         <v>0.29357</v>
       </c>
       <c r="I61" s="13">
@@ -11162,57 +11734,57 @@
       <c r="AO61" s="20">
         <v>16.222999999999999</v>
       </c>
       <c r="AP61" s="20">
         <v>80.852969999999999</v>
       </c>
       <c r="AQ61" s="20">
         <v>29.9</v>
       </c>
       <c r="AR61" s="20">
         <v>8.0459999999999994</v>
       </c>
       <c r="AS61" s="20">
         <v>13.138500000000001</v>
       </c>
       <c r="AT61" s="20">
         <v>74.250370000000004</v>
       </c>
       <c r="AU61" s="23">
         <v>0</v>
       </c>
       <c r="AV61" s="23">
         <v>0</v>
       </c>
       <c r="AW61" s="23">
-        <v>4.2454999999999998</v>
+        <v>4.2705000000000002</v>
       </c>
       <c r="AX61" s="23">
-        <v>33.530839999999998</v>
+        <v>33.6248</v>
       </c>
     </row>
-    <row r="62" spans="1:50" s="5" customFormat="1" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="62" spans="1:50" s="5" customFormat="1" ht="63.75">
       <c r="A62" s="7" t="s">
         <v>55</v>
       </c>
       <c r="B62" s="12" t="s">
         <v>189</v>
       </c>
       <c r="C62" s="19" t="s">
         <v>276</v>
       </c>
       <c r="D62" s="19" t="s">
         <v>276</v>
       </c>
       <c r="E62" s="19">
         <v>2.9999999999999997E-4</v>
       </c>
       <c r="F62" s="19">
         <v>6.96E-3</v>
       </c>
       <c r="G62" s="19" t="s">
         <v>276</v>
       </c>
       <c r="H62" s="19" t="s">
         <v>276</v>
       </c>
       <c r="I62" s="13" t="s">
@@ -11320,51 +11892,51 @@
       <c r="AQ62" s="20">
         <v>0</v>
       </c>
       <c r="AR62" s="20">
         <v>0</v>
       </c>
       <c r="AS62" s="20">
         <v>4.07E-2</v>
       </c>
       <c r="AT62" s="20">
         <v>0.6048</v>
       </c>
       <c r="AU62" s="23">
         <v>0</v>
       </c>
       <c r="AV62" s="23">
         <v>0</v>
       </c>
       <c r="AW62" s="23">
         <v>1.04E-2</v>
       </c>
       <c r="AX62" s="23">
         <v>0.16475999999999999</v>
       </c>
     </row>
-    <row r="63" spans="1:50" s="5" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+    <row r="63" spans="1:50" s="5" customFormat="1" ht="51">
       <c r="A63" s="7" t="s">
         <v>56</v>
       </c>
       <c r="B63" s="12" t="s">
         <v>190</v>
       </c>
       <c r="C63" s="19" t="s">
         <v>276</v>
       </c>
       <c r="D63" s="19" t="s">
         <v>276</v>
       </c>
       <c r="E63" s="19">
         <v>1.1091500000000001</v>
       </c>
       <c r="F63" s="19">
         <v>16.14911</v>
       </c>
       <c r="G63" s="19" t="s">
         <v>276</v>
       </c>
       <c r="H63" s="19" t="s">
         <v>276</v>
       </c>
       <c r="I63" s="13">
@@ -11466,57 +12038,57 @@
       <c r="AO63" s="20">
         <v>14.08479</v>
       </c>
       <c r="AP63" s="20">
         <v>162.67435</v>
       </c>
       <c r="AQ63" s="20">
         <v>0</v>
       </c>
       <c r="AR63" s="20">
         <v>0</v>
       </c>
       <c r="AS63" s="20">
         <v>27.156980000000001</v>
       </c>
       <c r="AT63" s="20">
         <v>309.04845999999998</v>
       </c>
       <c r="AU63" s="23">
         <v>0</v>
       </c>
       <c r="AV63" s="23">
         <v>0</v>
       </c>
       <c r="AW63" s="23">
-        <v>16.24089</v>
+        <v>19.71086</v>
       </c>
       <c r="AX63" s="23">
-        <v>266.01004</v>
+        <v>327.58647000000002</v>
       </c>
     </row>
-    <row r="64" spans="1:50" s="5" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="64" spans="1:50" s="5" customFormat="1" ht="25.5">
       <c r="A64" s="7" t="s">
         <v>57</v>
       </c>
       <c r="B64" s="12" t="s">
         <v>191</v>
       </c>
       <c r="C64" s="19">
         <v>2.6520000000000001</v>
       </c>
       <c r="D64" s="19">
         <v>20.920470000000002</v>
       </c>
       <c r="E64" s="19">
         <v>10.435309999999999</v>
       </c>
       <c r="F64" s="19">
         <v>87.647059999999996</v>
       </c>
       <c r="G64" s="13">
         <v>0.11293</v>
       </c>
       <c r="H64" s="13">
         <v>0.96521999999999997</v>
       </c>
       <c r="I64" s="13">
@@ -11618,57 +12190,57 @@
       <c r="AO64" s="20">
         <v>17.96339</v>
       </c>
       <c r="AP64" s="20">
         <v>131.67601999999999</v>
       </c>
       <c r="AQ64" s="20">
         <v>1.30379</v>
       </c>
       <c r="AR64" s="20">
         <v>6.63903</v>
       </c>
       <c r="AS64" s="20">
         <v>17.12557</v>
       </c>
       <c r="AT64" s="20">
         <v>154.61850000000001</v>
       </c>
       <c r="AU64" s="23">
         <v>3.4582700000000002</v>
       </c>
       <c r="AV64" s="23">
         <v>7.2136800000000001</v>
       </c>
       <c r="AW64" s="23">
-        <v>15.32042</v>
+        <v>16.330110000000001</v>
       </c>
       <c r="AX64" s="23">
-        <v>179.09219999999999</v>
+        <v>194.87486000000001</v>
       </c>
     </row>
-    <row r="65" spans="1:50" s="5" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="65" spans="1:50" s="5" customFormat="1" ht="12.75">
       <c r="A65" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B65" s="12" t="s">
         <v>192</v>
       </c>
       <c r="C65" s="19" t="s">
         <v>276</v>
       </c>
       <c r="D65" s="19" t="s">
         <v>276</v>
       </c>
       <c r="E65" s="19" t="s">
         <v>276</v>
       </c>
       <c r="F65" s="19" t="s">
         <v>276</v>
       </c>
       <c r="G65" s="19" t="s">
         <v>276</v>
       </c>
       <c r="H65" s="19" t="s">
         <v>276</v>
       </c>
       <c r="I65" s="13" t="s">
@@ -11772,51 +12344,51 @@
       <c r="AQ65" s="20" t="s">
         <v>276</v>
       </c>
       <c r="AR65" s="20" t="s">
         <v>276</v>
       </c>
       <c r="AS65" s="20" t="s">
         <v>276</v>
       </c>
       <c r="AT65" s="20" t="s">
         <v>276</v>
       </c>
       <c r="AU65" s="23" t="s">
         <v>276</v>
       </c>
       <c r="AV65" s="23" t="s">
         <v>276</v>
       </c>
       <c r="AW65" s="23" t="s">
         <v>276</v>
       </c>
       <c r="AX65" s="23" t="s">
         <v>276</v>
       </c>
     </row>
-    <row r="66" spans="1:50" s="5" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="66" spans="1:50" s="5" customFormat="1" ht="38.25">
       <c r="A66" s="7" t="s">
         <v>59</v>
       </c>
       <c r="B66" s="12" t="s">
         <v>193</v>
       </c>
       <c r="C66" s="19">
         <v>0.1363</v>
       </c>
       <c r="D66" s="19">
         <v>0.95277999999999996</v>
       </c>
       <c r="E66" s="19">
         <v>4.1156800000000002</v>
       </c>
       <c r="F66" s="19">
         <v>25.362739999999999</v>
       </c>
       <c r="G66" s="13">
         <v>6.7999999999999996E-3</v>
       </c>
       <c r="H66" s="13">
         <v>2.283E-2</v>
       </c>
       <c r="I66" s="13">
@@ -11918,57 +12490,57 @@
       <c r="AO66" s="20">
         <v>5.4915399999999996</v>
       </c>
       <c r="AP66" s="20">
         <v>34.660049999999998</v>
       </c>
       <c r="AQ66" s="20">
         <v>0</v>
       </c>
       <c r="AR66" s="20">
         <v>0</v>
       </c>
       <c r="AS66" s="20">
         <v>7.6475400000000002</v>
       </c>
       <c r="AT66" s="20">
         <v>47.08596</v>
       </c>
       <c r="AU66" s="23">
         <v>0</v>
       </c>
       <c r="AV66" s="23">
         <v>0</v>
       </c>
       <c r="AW66" s="23">
-        <v>8.9018200000000007</v>
+        <v>9.1588600000000007</v>
       </c>
       <c r="AX66" s="23">
-        <v>19.372810000000001</v>
+        <v>20.74916</v>
       </c>
     </row>
-    <row r="67" spans="1:50" s="5" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="67" spans="1:50" s="5" customFormat="1" ht="12.75">
       <c r="A67" s="7" t="s">
         <v>60</v>
       </c>
       <c r="B67" s="12" t="s">
         <v>194</v>
       </c>
       <c r="C67" s="19" t="s">
         <v>276</v>
       </c>
       <c r="D67" s="19" t="s">
         <v>276</v>
       </c>
       <c r="E67" s="19">
         <v>0.03</v>
       </c>
       <c r="F67" s="19">
         <v>0.19757</v>
       </c>
       <c r="G67" s="19" t="s">
         <v>276</v>
       </c>
       <c r="H67" s="19" t="s">
         <v>276</v>
       </c>
       <c r="I67" s="13">
@@ -12072,51 +12644,51 @@
       <c r="AQ67" s="20" t="s">
         <v>276</v>
       </c>
       <c r="AR67" s="20" t="s">
         <v>276</v>
       </c>
       <c r="AS67" s="20" t="s">
         <v>276</v>
       </c>
       <c r="AT67" s="20" t="s">
         <v>276</v>
       </c>
       <c r="AU67" s="23" t="s">
         <v>276</v>
       </c>
       <c r="AV67" s="23" t="s">
         <v>276</v>
       </c>
       <c r="AW67" s="23" t="s">
         <v>276</v>
       </c>
       <c r="AX67" s="23" t="s">
         <v>276</v>
       </c>
     </row>
-    <row r="68" spans="1:50" s="5" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="68" spans="1:50" s="5" customFormat="1" ht="12.75">
       <c r="A68" s="7" t="s">
         <v>61</v>
       </c>
       <c r="B68" s="12" t="s">
         <v>195</v>
       </c>
       <c r="C68" s="19" t="s">
         <v>276</v>
       </c>
       <c r="D68" s="19" t="s">
         <v>276</v>
       </c>
       <c r="E68" s="19">
         <v>0.12073</v>
       </c>
       <c r="F68" s="19">
         <v>0.45517000000000002</v>
       </c>
       <c r="G68" s="19" t="s">
         <v>276</v>
       </c>
       <c r="H68" s="19" t="s">
         <v>276</v>
       </c>
       <c r="I68" s="13">
@@ -12218,57 +12790,57 @@
       <c r="AO68" s="20">
         <v>1.49257</v>
       </c>
       <c r="AP68" s="20">
         <v>4.1042100000000001</v>
       </c>
       <c r="AQ68" s="20">
         <v>0</v>
       </c>
       <c r="AR68" s="20">
         <v>0</v>
       </c>
       <c r="AS68" s="20">
         <v>1.58971</v>
       </c>
       <c r="AT68" s="20">
         <v>5.7117399999999998</v>
       </c>
       <c r="AU68" s="23">
         <v>0</v>
       </c>
       <c r="AV68" s="23">
         <v>0</v>
       </c>
       <c r="AW68" s="23">
-        <v>0.24603</v>
+        <v>0.25163000000000002</v>
       </c>
       <c r="AX68" s="23">
-        <v>1.41883</v>
+        <v>1.44953</v>
       </c>
     </row>
-    <row r="69" spans="1:50" s="5" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="69" spans="1:50" s="5" customFormat="1" ht="12.75">
       <c r="A69" s="7" t="s">
         <v>62</v>
       </c>
       <c r="B69" s="12" t="s">
         <v>196</v>
       </c>
       <c r="C69" s="19" t="s">
         <v>276</v>
       </c>
       <c r="D69" s="19" t="s">
         <v>276</v>
       </c>
       <c r="E69" s="19">
         <v>4.5400000000000003E-2</v>
       </c>
       <c r="F69" s="19">
         <v>0.78446000000000005</v>
       </c>
       <c r="G69" s="19" t="s">
         <v>276</v>
       </c>
       <c r="H69" s="19" t="s">
         <v>276</v>
       </c>
       <c r="I69" s="13">
@@ -12370,57 +12942,57 @@
       <c r="AO69" s="20">
         <v>0.15356</v>
       </c>
       <c r="AP69" s="20">
         <v>2.8462299999999998</v>
       </c>
       <c r="AQ69" s="20">
         <v>0</v>
       </c>
       <c r="AR69" s="20">
         <v>0</v>
       </c>
       <c r="AS69" s="20">
         <v>0.24113999999999999</v>
       </c>
       <c r="AT69" s="20">
         <v>4.8898599999999997</v>
       </c>
       <c r="AU69" s="23">
         <v>0</v>
       </c>
       <c r="AV69" s="23">
         <v>0</v>
       </c>
       <c r="AW69" s="23">
-        <v>0.12956000000000001</v>
+        <v>0.16123999999999999</v>
       </c>
       <c r="AX69" s="23">
-        <v>2.98258</v>
+        <v>3.74057</v>
       </c>
     </row>
-    <row r="70" spans="1:50" s="5" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="70" spans="1:50" s="5" customFormat="1" ht="12.75">
       <c r="A70" s="7" t="s">
         <v>63</v>
       </c>
       <c r="B70" s="12" t="s">
         <v>197</v>
       </c>
       <c r="C70" s="19" t="s">
         <v>276</v>
       </c>
       <c r="D70" s="19" t="s">
         <v>276</v>
       </c>
       <c r="E70" s="19">
         <v>0.38929999999999998</v>
       </c>
       <c r="F70" s="19">
         <v>2.8227500000000001</v>
       </c>
       <c r="G70" s="19" t="s">
         <v>276</v>
       </c>
       <c r="H70" s="19" t="s">
         <v>276</v>
       </c>
       <c r="I70" s="13">
@@ -12528,51 +13100,51 @@
       <c r="AQ70" s="20">
         <v>0</v>
       </c>
       <c r="AR70" s="20">
         <v>0</v>
       </c>
       <c r="AS70" s="20">
         <v>5.2900000000000003E-2</v>
       </c>
       <c r="AT70" s="20">
         <v>0.63661000000000001</v>
       </c>
       <c r="AU70" s="23">
         <v>0</v>
       </c>
       <c r="AV70" s="23">
         <v>0</v>
       </c>
       <c r="AW70" s="23">
         <v>1.2E-2</v>
       </c>
       <c r="AX70" s="23">
         <v>0.19058</v>
       </c>
     </row>
-    <row r="71" spans="1:50" s="5" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="71" spans="1:50" s="5" customFormat="1" ht="38.25">
       <c r="A71" s="7" t="s">
         <v>64</v>
       </c>
       <c r="B71" s="12" t="s">
         <v>198</v>
       </c>
       <c r="C71" s="19" t="s">
         <v>276</v>
       </c>
       <c r="D71" s="19" t="s">
         <v>276</v>
       </c>
       <c r="E71" s="19">
         <v>8.6617700000000006</v>
       </c>
       <c r="F71" s="19">
         <v>16.530470000000001</v>
       </c>
       <c r="G71" s="19" t="s">
         <v>276</v>
       </c>
       <c r="H71" s="19" t="s">
         <v>276</v>
       </c>
       <c r="I71" s="13">
@@ -12674,57 +13246,57 @@
       <c r="AO71" s="20">
         <v>8.1335200000000007</v>
       </c>
       <c r="AP71" s="20">
         <v>10.96942</v>
       </c>
       <c r="AQ71" s="20">
         <v>0</v>
       </c>
       <c r="AR71" s="20">
         <v>0</v>
       </c>
       <c r="AS71" s="20">
         <v>6.8472600000000003</v>
       </c>
       <c r="AT71" s="20">
         <v>11.036479999999999</v>
       </c>
       <c r="AU71" s="23">
         <v>0</v>
       </c>
       <c r="AV71" s="23">
         <v>0</v>
       </c>
       <c r="AW71" s="23">
-        <v>3.0460400000000001</v>
+        <v>3.4009100000000001</v>
       </c>
       <c r="AX71" s="23">
-        <v>5.4100700000000002</v>
+        <v>5.9153799999999999</v>
       </c>
     </row>
-    <row r="72" spans="1:50" s="5" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="72" spans="1:50" s="5" customFormat="1" ht="25.5">
       <c r="A72" s="7" t="s">
         <v>65</v>
       </c>
       <c r="B72" s="12" t="s">
         <v>199</v>
       </c>
       <c r="C72" s="19">
         <v>1.04E-2</v>
       </c>
       <c r="D72" s="19">
         <v>0.17760000000000001</v>
       </c>
       <c r="E72" s="19">
         <v>0.84643999999999997</v>
       </c>
       <c r="F72" s="19">
         <v>5.0372399999999997</v>
       </c>
       <c r="G72" s="19" t="s">
         <v>276</v>
       </c>
       <c r="H72" s="19" t="s">
         <v>276</v>
       </c>
       <c r="I72" s="13">
@@ -12826,57 +13398,57 @@
       <c r="AO72" s="20">
         <v>3.6867299999999998</v>
       </c>
       <c r="AP72" s="20">
         <v>18.563960000000002</v>
       </c>
       <c r="AQ72" s="20">
         <v>0</v>
       </c>
       <c r="AR72" s="20">
         <v>0</v>
       </c>
       <c r="AS72" s="20">
         <v>5.0570300000000001</v>
       </c>
       <c r="AT72" s="20">
         <v>28.0609</v>
       </c>
       <c r="AU72" s="23">
         <v>0</v>
       </c>
       <c r="AV72" s="23">
         <v>0</v>
       </c>
       <c r="AW72" s="23">
-        <v>3.14994</v>
+        <v>3.8046899999999999</v>
       </c>
       <c r="AX72" s="23">
-        <v>19.847020000000001</v>
+        <v>23.927910000000001</v>
       </c>
     </row>
-    <row r="73" spans="1:50" s="5" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="73" spans="1:50" s="5" customFormat="1" ht="12.75">
       <c r="A73" s="7" t="s">
         <v>66</v>
       </c>
       <c r="B73" s="12" t="s">
         <v>200</v>
       </c>
       <c r="C73" s="19">
         <v>6214.1549999999997</v>
       </c>
       <c r="D73" s="19">
         <v>1476.73596</v>
       </c>
       <c r="E73" s="19">
         <v>1201.5740000000001</v>
       </c>
       <c r="F73" s="19">
         <v>353.06977000000001</v>
       </c>
       <c r="G73" s="13">
         <v>13470.716</v>
       </c>
       <c r="H73" s="13">
         <v>2511.9653400000002</v>
       </c>
       <c r="I73" s="13">
@@ -12972,63 +13544,63 @@
       <c r="AM73" s="20">
         <v>14387.009</v>
       </c>
       <c r="AN73" s="20">
         <v>5878.0795600000001</v>
       </c>
       <c r="AO73" s="20">
         <v>6999.52</v>
       </c>
       <c r="AP73" s="20">
         <v>1902.0943</v>
       </c>
       <c r="AQ73" s="20">
         <v>34789.841999999997</v>
       </c>
       <c r="AR73" s="20">
         <v>11976.02284</v>
       </c>
       <c r="AS73" s="20">
         <v>4506.43</v>
       </c>
       <c r="AT73" s="20">
         <v>702.78911000000005</v>
       </c>
       <c r="AU73" s="23">
-        <v>11957.65</v>
+        <v>14193.45</v>
       </c>
       <c r="AV73" s="23">
-        <v>4914.48459</v>
+        <v>5791.8989099999999</v>
       </c>
       <c r="AW73" s="23">
-        <v>2431.2399999999998</v>
+        <v>2808.17</v>
       </c>
       <c r="AX73" s="23">
-        <v>321.12180000000001</v>
+        <v>368.98548</v>
       </c>
     </row>
-    <row r="74" spans="1:50" s="5" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="74" spans="1:50" s="5" customFormat="1" ht="25.5">
       <c r="A74" s="7" t="s">
         <v>67</v>
       </c>
       <c r="B74" s="12" t="s">
         <v>201</v>
       </c>
       <c r="C74" s="19" t="s">
         <v>276</v>
       </c>
       <c r="D74" s="19" t="s">
         <v>276</v>
       </c>
       <c r="E74" s="19">
         <v>347.08800000000002</v>
       </c>
       <c r="F74" s="19">
         <v>69.095709999999997</v>
       </c>
       <c r="G74" s="13">
         <v>1.4</v>
       </c>
       <c r="H74" s="13">
         <v>0.26274999999999998</v>
       </c>
       <c r="I74" s="13">
@@ -13130,57 +13702,57 @@
       <c r="AO74" s="20">
         <v>230.02199999999999</v>
       </c>
       <c r="AP74" s="20">
         <v>45.161920000000002</v>
       </c>
       <c r="AQ74" s="20">
         <v>0</v>
       </c>
       <c r="AR74" s="20">
         <v>0</v>
       </c>
       <c r="AS74" s="20">
         <v>55.834000000000003</v>
       </c>
       <c r="AT74" s="20">
         <v>17.368770000000001</v>
       </c>
       <c r="AU74" s="23">
         <v>0</v>
       </c>
       <c r="AV74" s="23">
         <v>0</v>
       </c>
       <c r="AW74" s="23">
-        <v>31.9</v>
+        <v>32.524000000000001</v>
       </c>
       <c r="AX74" s="23">
-        <v>10.87753</v>
+        <v>11.408530000000001</v>
       </c>
     </row>
-    <row r="75" spans="1:50" s="5" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="75" spans="1:50" s="5" customFormat="1" ht="25.5">
       <c r="A75" s="7" t="s">
         <v>68</v>
       </c>
       <c r="B75" s="12" t="s">
         <v>202</v>
       </c>
       <c r="C75" s="19">
         <v>5.2564000000000002</v>
       </c>
       <c r="D75" s="19">
         <v>1.94862</v>
       </c>
       <c r="E75" s="19">
         <v>206.78960000000001</v>
       </c>
       <c r="F75" s="19">
         <v>145.68326999999999</v>
       </c>
       <c r="G75" s="13">
         <v>696.5</v>
       </c>
       <c r="H75" s="13">
         <v>97.225239999999999</v>
       </c>
       <c r="I75" s="13">
@@ -13282,57 +13854,57 @@
       <c r="AO75" s="20">
         <v>530.11616000000004</v>
       </c>
       <c r="AP75" s="20">
         <v>161.93271999999999</v>
       </c>
       <c r="AQ75" s="20">
         <v>0</v>
       </c>
       <c r="AR75" s="20">
         <v>0</v>
       </c>
       <c r="AS75" s="20">
         <v>470.00511999999998</v>
       </c>
       <c r="AT75" s="20">
         <v>168.14052000000001</v>
       </c>
       <c r="AU75" s="23">
         <v>0</v>
       </c>
       <c r="AV75" s="23">
         <v>0</v>
       </c>
       <c r="AW75" s="23">
-        <v>124.4782</v>
+        <v>367.15820000000002</v>
       </c>
       <c r="AX75" s="23">
-        <v>50.137599999999999</v>
+        <v>129.96182999999999</v>
       </c>
     </row>
-    <row r="76" spans="1:50" s="5" customFormat="1" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="76" spans="1:50" s="5" customFormat="1" ht="63.75">
       <c r="A76" s="7" t="s">
         <v>69</v>
       </c>
       <c r="B76" s="12" t="s">
         <v>203</v>
       </c>
       <c r="C76" s="19" t="s">
         <v>276</v>
       </c>
       <c r="D76" s="19" t="s">
         <v>276</v>
       </c>
       <c r="E76" s="19">
         <v>301.96436</v>
       </c>
       <c r="F76" s="19">
         <v>293.67018000000002</v>
       </c>
       <c r="G76" s="13">
         <v>390</v>
       </c>
       <c r="H76" s="13">
         <v>43.89</v>
       </c>
       <c r="I76" s="13">
@@ -13434,57 +14006,57 @@
       <c r="AO76" s="20">
         <v>95520.400460000004</v>
       </c>
       <c r="AP76" s="20">
         <v>9262.6819099999993</v>
       </c>
       <c r="AQ76" s="20">
         <v>0</v>
       </c>
       <c r="AR76" s="20">
         <v>0</v>
       </c>
       <c r="AS76" s="20">
         <v>23730.783240000001</v>
       </c>
       <c r="AT76" s="20">
         <v>5088.3867700000001</v>
       </c>
       <c r="AU76" s="23">
         <v>0</v>
       </c>
       <c r="AV76" s="23">
         <v>0</v>
       </c>
       <c r="AW76" s="23">
-        <v>12634.0834</v>
+        <v>14759.3334</v>
       </c>
       <c r="AX76" s="23">
-        <v>3181.06846</v>
+        <v>3804.0363400000001</v>
       </c>
     </row>
-    <row r="77" spans="1:50" s="5" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="77" spans="1:50" s="5" customFormat="1" ht="25.5">
       <c r="A77" s="7" t="s">
         <v>70</v>
       </c>
       <c r="B77" s="12" t="s">
         <v>204</v>
       </c>
       <c r="C77" s="19" t="s">
         <v>276</v>
       </c>
       <c r="D77" s="19" t="s">
         <v>276</v>
       </c>
       <c r="E77" s="19">
         <v>6.7000000000000004E-2</v>
       </c>
       <c r="F77" s="19">
         <v>0.44675999999999999</v>
       </c>
       <c r="G77" s="19" t="s">
         <v>276</v>
       </c>
       <c r="H77" s="19" t="s">
         <v>276</v>
       </c>
       <c r="I77" s="13">
@@ -13586,57 +14158,57 @@
       <c r="AO77" s="20">
         <v>5</v>
       </c>
       <c r="AP77" s="20">
         <v>8.7402300000000004</v>
       </c>
       <c r="AQ77" s="20">
         <v>0</v>
       </c>
       <c r="AR77" s="20">
         <v>0</v>
       </c>
       <c r="AS77" s="20">
         <v>5.5789999999999997</v>
       </c>
       <c r="AT77" s="20">
         <v>18.87162</v>
       </c>
       <c r="AU77" s="23">
         <v>0</v>
       </c>
       <c r="AV77" s="23">
         <v>0</v>
       </c>
       <c r="AW77" s="23">
-        <v>1.3713200000000001</v>
+        <v>1.5956900000000001</v>
       </c>
       <c r="AX77" s="23">
-        <v>3.59945</v>
+        <v>4.0533099999999997</v>
       </c>
     </row>
-    <row r="78" spans="1:50" s="5" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+    <row r="78" spans="1:50" s="5" customFormat="1" ht="51">
       <c r="A78" s="7" t="s">
         <v>71</v>
       </c>
       <c r="B78" s="12" t="s">
         <v>205</v>
       </c>
       <c r="C78" s="19" t="s">
         <v>276</v>
       </c>
       <c r="D78" s="19" t="s">
         <v>276</v>
       </c>
       <c r="E78" s="19" t="s">
         <v>276</v>
       </c>
       <c r="F78" s="19" t="s">
         <v>276</v>
       </c>
       <c r="G78" s="19" t="s">
         <v>276</v>
       </c>
       <c r="H78" s="19" t="s">
         <v>276</v>
       </c>
       <c r="I78" s="13" t="s">
@@ -13744,51 +14316,51 @@
       <c r="AQ78" s="20">
         <v>0</v>
       </c>
       <c r="AR78" s="20">
         <v>0</v>
       </c>
       <c r="AS78" s="20">
         <v>2.4670000000000001E-2</v>
       </c>
       <c r="AT78" s="20">
         <v>0.35948000000000002</v>
       </c>
       <c r="AU78" s="23" t="s">
         <v>276</v>
       </c>
       <c r="AV78" s="23" t="s">
         <v>276</v>
       </c>
       <c r="AW78" s="23" t="s">
         <v>276</v>
       </c>
       <c r="AX78" s="23" t="s">
         <v>276</v>
       </c>
     </row>
-    <row r="79" spans="1:50" s="5" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="79" spans="1:50" s="5" customFormat="1" ht="21" customHeight="1">
       <c r="A79" s="7" t="s">
         <v>72</v>
       </c>
       <c r="B79" s="12" t="s">
         <v>206</v>
       </c>
       <c r="C79" s="19">
         <v>445.22399999999999</v>
       </c>
       <c r="D79" s="19">
         <v>136.446</v>
       </c>
       <c r="E79" s="19">
         <v>30</v>
       </c>
       <c r="F79" s="19">
         <v>19.762</v>
       </c>
       <c r="G79" s="13">
         <v>348.09199999999998</v>
       </c>
       <c r="H79" s="13">
         <v>101.59132</v>
       </c>
       <c r="I79" s="13">
@@ -13896,51 +14468,51 @@
       <c r="AQ79" s="20">
         <v>607.5</v>
       </c>
       <c r="AR79" s="20">
         <v>243</v>
       </c>
       <c r="AS79" s="20">
         <v>462</v>
       </c>
       <c r="AT79" s="20">
         <v>196.14690999999999</v>
       </c>
       <c r="AU79" s="23">
         <v>0</v>
       </c>
       <c r="AV79" s="23">
         <v>0</v>
       </c>
       <c r="AW79" s="23">
         <v>354</v>
       </c>
       <c r="AX79" s="23">
         <v>146.80772999999999</v>
       </c>
     </row>
-    <row r="80" spans="1:50" s="5" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="80" spans="1:50" s="5" customFormat="1" ht="38.25">
       <c r="A80" s="7" t="s">
         <v>73</v>
       </c>
       <c r="B80" s="12" t="s">
         <v>207</v>
       </c>
       <c r="C80" s="19">
         <v>71.457999999999998</v>
       </c>
       <c r="D80" s="19">
         <v>31.728000000000002</v>
       </c>
       <c r="E80" s="19">
         <v>1.7789999999999999</v>
       </c>
       <c r="F80" s="19">
         <v>3.7607499999999998</v>
       </c>
       <c r="G80" s="19" t="s">
         <v>276</v>
       </c>
       <c r="H80" s="19" t="s">
         <v>276</v>
       </c>
       <c r="I80" s="13">
@@ -14048,51 +14620,51 @@
       <c r="AQ80" s="20">
         <v>412.65</v>
       </c>
       <c r="AR80" s="20">
         <v>198.08265</v>
       </c>
       <c r="AS80" s="20">
         <v>241.65887000000001</v>
       </c>
       <c r="AT80" s="20">
         <v>380.15607999999997</v>
       </c>
       <c r="AU80" s="23">
         <v>0</v>
       </c>
       <c r="AV80" s="23">
         <v>0</v>
       </c>
       <c r="AW80" s="23">
         <v>60</v>
       </c>
       <c r="AX80" s="23">
         <v>84.3</v>
       </c>
     </row>
-    <row r="81" spans="1:50" s="5" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="81" spans="1:50" s="5" customFormat="1" ht="25.5">
       <c r="A81" s="7" t="s">
         <v>74</v>
       </c>
       <c r="B81" s="12" t="s">
         <v>208</v>
       </c>
       <c r="C81" s="19" t="s">
         <v>276</v>
       </c>
       <c r="D81" s="19" t="s">
         <v>276</v>
       </c>
       <c r="E81" s="19">
         <v>3</v>
       </c>
       <c r="F81" s="19">
         <v>2.5042200000000001</v>
       </c>
       <c r="G81" s="19" t="s">
         <v>276</v>
       </c>
       <c r="H81" s="19" t="s">
         <v>276</v>
       </c>
       <c r="I81" s="13">
@@ -14194,57 +14766,57 @@
       <c r="AO81" s="20">
         <v>29.159300000000002</v>
       </c>
       <c r="AP81" s="20">
         <v>18.486820000000002</v>
       </c>
       <c r="AQ81" s="20">
         <v>0</v>
       </c>
       <c r="AR81" s="20">
         <v>0</v>
       </c>
       <c r="AS81" s="20">
         <v>7.5877999999999997</v>
       </c>
       <c r="AT81" s="20">
         <v>5.4909400000000002</v>
       </c>
       <c r="AU81" s="23">
         <v>0</v>
       </c>
       <c r="AV81" s="23">
         <v>0</v>
       </c>
       <c r="AW81" s="23">
-        <v>20.011849999999999</v>
+        <v>20.01615</v>
       </c>
       <c r="AX81" s="23">
-        <v>15.62513</v>
+        <v>15.632569999999999</v>
       </c>
     </row>
-    <row r="82" spans="1:50" s="5" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="82" spans="1:50" s="5" customFormat="1" ht="25.5">
       <c r="A82" s="7" t="s">
         <v>75</v>
       </c>
       <c r="B82" s="12" t="s">
         <v>209</v>
       </c>
       <c r="C82" s="19" t="s">
         <v>276</v>
       </c>
       <c r="D82" s="19" t="s">
         <v>276</v>
       </c>
       <c r="E82" s="19" t="s">
         <v>276</v>
       </c>
       <c r="F82" s="19" t="s">
         <v>276</v>
       </c>
       <c r="G82" s="19" t="s">
         <v>276</v>
       </c>
       <c r="H82" s="19" t="s">
         <v>276</v>
       </c>
       <c r="I82" s="13" t="s">
@@ -14352,51 +14924,51 @@
       <c r="AQ82" s="20" t="s">
         <v>276</v>
       </c>
       <c r="AR82" s="20" t="s">
         <v>276</v>
       </c>
       <c r="AS82" s="20" t="s">
         <v>276</v>
       </c>
       <c r="AT82" s="20" t="s">
         <v>276</v>
       </c>
       <c r="AU82" s="23">
         <v>0</v>
       </c>
       <c r="AV82" s="23">
         <v>0</v>
       </c>
       <c r="AW82" s="23">
         <v>92.117999999999995</v>
       </c>
       <c r="AX82" s="23">
         <v>118.322</v>
       </c>
     </row>
-    <row r="83" spans="1:50" s="5" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="83" spans="1:50" s="5" customFormat="1" ht="25.5">
       <c r="A83" s="7" t="s">
         <v>76</v>
       </c>
       <c r="B83" s="12" t="s">
         <v>210</v>
       </c>
       <c r="C83" s="19" t="s">
         <v>276</v>
       </c>
       <c r="D83" s="19" t="s">
         <v>276</v>
       </c>
       <c r="E83" s="19" t="s">
         <v>276</v>
       </c>
       <c r="F83" s="19" t="s">
         <v>276</v>
       </c>
       <c r="G83" s="19" t="s">
         <v>276</v>
       </c>
       <c r="H83" s="19" t="s">
         <v>276</v>
       </c>
       <c r="I83" s="13" t="s">
@@ -14498,57 +15070,57 @@
       <c r="AO83" s="20">
         <v>10.134</v>
       </c>
       <c r="AP83" s="20">
         <v>6.1020000000000003</v>
       </c>
       <c r="AQ83" s="20">
         <v>0</v>
       </c>
       <c r="AR83" s="20">
         <v>0</v>
       </c>
       <c r="AS83" s="20">
         <v>32.555</v>
       </c>
       <c r="AT83" s="20">
         <v>24.474920000000001</v>
       </c>
       <c r="AU83" s="23">
         <v>0</v>
       </c>
       <c r="AV83" s="23">
         <v>0</v>
       </c>
       <c r="AW83" s="23">
-        <v>23.26</v>
+        <v>38.792999999999999</v>
       </c>
       <c r="AX83" s="23">
-        <v>23.602540000000001</v>
+        <v>39.583539999999999</v>
       </c>
     </row>
-    <row r="84" spans="1:50" s="5" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="84" spans="1:50" s="5" customFormat="1" ht="38.25">
       <c r="A84" s="7" t="s">
         <v>77</v>
       </c>
       <c r="B84" s="12" t="s">
         <v>211</v>
       </c>
       <c r="C84" s="19" t="s">
         <v>276</v>
       </c>
       <c r="D84" s="19" t="s">
         <v>276</v>
       </c>
       <c r="E84" s="19">
         <v>0.16713</v>
       </c>
       <c r="F84" s="19">
         <v>0.62941000000000003</v>
       </c>
       <c r="G84" s="19" t="s">
         <v>276</v>
       </c>
       <c r="H84" s="19" t="s">
         <v>276</v>
       </c>
       <c r="I84" s="13">
@@ -14650,57 +15222,57 @@
       <c r="AO84" s="20">
         <v>6.343</v>
       </c>
       <c r="AP84" s="20">
         <v>383.15352000000001</v>
       </c>
       <c r="AQ84" s="20">
         <v>0</v>
       </c>
       <c r="AR84" s="20">
         <v>0</v>
       </c>
       <c r="AS84" s="20">
         <v>4.4694599999999998</v>
       </c>
       <c r="AT84" s="20">
         <v>222.86581000000001</v>
       </c>
       <c r="AU84" s="23">
         <v>0</v>
       </c>
       <c r="AV84" s="23">
         <v>0</v>
       </c>
       <c r="AW84" s="23">
-        <v>1.17706</v>
+        <v>1.2111400000000001</v>
       </c>
       <c r="AX84" s="23">
-        <v>33.673349999999999</v>
+        <v>33.868009999999998</v>
       </c>
     </row>
-    <row r="85" spans="1:50" s="5" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+    <row r="85" spans="1:50" s="5" customFormat="1" ht="51">
       <c r="A85" s="7" t="s">
         <v>78</v>
       </c>
       <c r="B85" s="12" t="s">
         <v>212</v>
       </c>
       <c r="C85" s="19" t="s">
         <v>276</v>
       </c>
       <c r="D85" s="19" t="s">
         <v>276</v>
       </c>
       <c r="E85" s="19" t="s">
         <v>276</v>
       </c>
       <c r="F85" s="19" t="s">
         <v>276</v>
       </c>
       <c r="G85" s="19" t="s">
         <v>276</v>
       </c>
       <c r="H85" s="19" t="s">
         <v>276</v>
       </c>
       <c r="I85" s="13">
@@ -14804,51 +15376,51 @@
       <c r="AQ85" s="20" t="s">
         <v>276</v>
       </c>
       <c r="AR85" s="20" t="s">
         <v>276</v>
       </c>
       <c r="AS85" s="20" t="s">
         <v>276</v>
       </c>
       <c r="AT85" s="20" t="s">
         <v>276</v>
       </c>
       <c r="AU85" s="23" t="s">
         <v>276</v>
       </c>
       <c r="AV85" s="23" t="s">
         <v>276</v>
       </c>
       <c r="AW85" s="23" t="s">
         <v>276</v>
       </c>
       <c r="AX85" s="23" t="s">
         <v>276</v>
       </c>
     </row>
-    <row r="86" spans="1:50" s="5" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="86" spans="1:50" s="5" customFormat="1" ht="25.5">
       <c r="A86" s="7" t="s">
         <v>79</v>
       </c>
       <c r="B86" s="12" t="s">
         <v>213</v>
       </c>
       <c r="C86" s="19" t="s">
         <v>276</v>
       </c>
       <c r="D86" s="19" t="s">
         <v>276</v>
       </c>
       <c r="E86" s="19" t="s">
         <v>276</v>
       </c>
       <c r="F86" s="19" t="s">
         <v>276</v>
       </c>
       <c r="G86" s="19" t="s">
         <v>276</v>
       </c>
       <c r="H86" s="19" t="s">
         <v>276</v>
       </c>
       <c r="I86" s="13" t="s">
@@ -14952,51 +15524,51 @@
       <c r="AQ86" s="20" t="s">
         <v>276</v>
       </c>
       <c r="AR86" s="20" t="s">
         <v>276</v>
       </c>
       <c r="AS86" s="20" t="s">
         <v>276</v>
       </c>
       <c r="AT86" s="20" t="s">
         <v>276</v>
       </c>
       <c r="AU86" s="23" t="s">
         <v>276</v>
       </c>
       <c r="AV86" s="23" t="s">
         <v>276</v>
       </c>
       <c r="AW86" s="23" t="s">
         <v>276</v>
       </c>
       <c r="AX86" s="23" t="s">
         <v>276</v>
       </c>
     </row>
-    <row r="87" spans="1:50" s="5" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="87" spans="1:50" s="5" customFormat="1" ht="25.5">
       <c r="A87" s="7" t="s">
         <v>80</v>
       </c>
       <c r="B87" s="12" t="s">
         <v>214</v>
       </c>
       <c r="C87" s="19" t="s">
         <v>276</v>
       </c>
       <c r="D87" s="19" t="s">
         <v>276</v>
       </c>
       <c r="E87" s="19">
         <v>8.9999999999999993E-3</v>
       </c>
       <c r="F87" s="19">
         <v>6.9279999999999994E-2</v>
       </c>
       <c r="G87" s="19" t="s">
         <v>276</v>
       </c>
       <c r="H87" s="19" t="s">
         <v>276</v>
       </c>
       <c r="I87" s="13">
@@ -15104,51 +15676,51 @@
       <c r="AQ87" s="20" t="s">
         <v>276</v>
       </c>
       <c r="AR87" s="20" t="s">
         <v>276</v>
       </c>
       <c r="AS87" s="20" t="s">
         <v>276</v>
       </c>
       <c r="AT87" s="20" t="s">
         <v>276</v>
       </c>
       <c r="AU87" s="23" t="s">
         <v>276</v>
       </c>
       <c r="AV87" s="23" t="s">
         <v>276</v>
       </c>
       <c r="AW87" s="23" t="s">
         <v>276</v>
       </c>
       <c r="AX87" s="23" t="s">
         <v>276</v>
       </c>
     </row>
-    <row r="88" spans="1:50" s="5" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="88" spans="1:50" s="5" customFormat="1" ht="25.5">
       <c r="A88" s="7" t="s">
         <v>81</v>
       </c>
       <c r="B88" s="12" t="s">
         <v>215</v>
       </c>
       <c r="C88" s="19" t="s">
         <v>276</v>
       </c>
       <c r="D88" s="19" t="s">
         <v>276</v>
       </c>
       <c r="E88" s="19">
         <v>2.84992</v>
       </c>
       <c r="F88" s="19">
         <v>18.882529999999999</v>
       </c>
       <c r="G88" s="19" t="s">
         <v>276</v>
       </c>
       <c r="H88" s="19" t="s">
         <v>276</v>
       </c>
       <c r="I88" s="13">
@@ -15250,57 +15822,57 @@
       <c r="AO88" s="20">
         <v>0.87614999999999998</v>
       </c>
       <c r="AP88" s="20">
         <v>10.17704</v>
       </c>
       <c r="AQ88" s="20">
         <v>0</v>
       </c>
       <c r="AR88" s="20">
         <v>0</v>
       </c>
       <c r="AS88" s="20">
         <v>0.66901999999999995</v>
       </c>
       <c r="AT88" s="20">
         <v>9.6846599999999992</v>
       </c>
       <c r="AU88" s="23">
         <v>0</v>
       </c>
       <c r="AV88" s="23">
         <v>0</v>
       </c>
       <c r="AW88" s="23">
-        <v>0.27698</v>
+        <v>0.32697999999999999</v>
       </c>
       <c r="AX88" s="23">
-        <v>3.7635100000000001</v>
+        <v>4.29474</v>
       </c>
     </row>
-    <row r="89" spans="1:50" s="5" customFormat="1" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="89" spans="1:50" s="5" customFormat="1" ht="63.75">
       <c r="A89" s="7" t="s">
         <v>82</v>
       </c>
       <c r="B89" s="12" t="s">
         <v>216</v>
       </c>
       <c r="C89" s="19" t="s">
         <v>276</v>
       </c>
       <c r="D89" s="19" t="s">
         <v>276</v>
       </c>
       <c r="E89" s="19">
         <v>2.3E-2</v>
       </c>
       <c r="F89" s="19">
         <v>0.26211000000000001</v>
       </c>
       <c r="G89" s="19" t="s">
         <v>276</v>
       </c>
       <c r="H89" s="19" t="s">
         <v>276</v>
       </c>
       <c r="I89" s="13">
@@ -15408,51 +15980,51 @@
       <c r="AQ89" s="20">
         <v>0</v>
       </c>
       <c r="AR89" s="20">
         <v>0</v>
       </c>
       <c r="AS89" s="20">
         <v>0.33410000000000001</v>
       </c>
       <c r="AT89" s="20">
         <v>1.8187800000000001</v>
       </c>
       <c r="AU89" s="23">
         <v>0</v>
       </c>
       <c r="AV89" s="23">
         <v>0</v>
       </c>
       <c r="AW89" s="23">
         <v>6.9000000000000006E-2</v>
       </c>
       <c r="AX89" s="23">
         <v>0.51766999999999996</v>
       </c>
     </row>
-    <row r="90" spans="1:50" s="5" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="90" spans="1:50" s="5" customFormat="1" ht="25.5">
       <c r="A90" s="7" t="s">
         <v>83</v>
       </c>
       <c r="B90" s="12" t="s">
         <v>217</v>
       </c>
       <c r="C90" s="19" t="s">
         <v>276</v>
       </c>
       <c r="D90" s="19" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="19">
         <v>41</v>
       </c>
       <c r="F90" s="19">
         <v>37.399000000000001</v>
       </c>
       <c r="G90" s="19" t="s">
         <v>276</v>
       </c>
       <c r="H90" s="19" t="s">
         <v>276</v>
       </c>
       <c r="I90" s="13">
@@ -15560,51 +16132,51 @@
       <c r="AQ90" s="20">
         <v>0</v>
       </c>
       <c r="AR90" s="20">
         <v>0</v>
       </c>
       <c r="AS90" s="20">
         <v>5.54</v>
       </c>
       <c r="AT90" s="20">
         <v>13.175000000000001</v>
       </c>
       <c r="AU90" s="23" t="s">
         <v>276</v>
       </c>
       <c r="AV90" s="23" t="s">
         <v>276</v>
       </c>
       <c r="AW90" s="23" t="s">
         <v>276</v>
       </c>
       <c r="AX90" s="23" t="s">
         <v>276</v>
       </c>
     </row>
-    <row r="91" spans="1:50" s="5" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="91" spans="1:50" s="5" customFormat="1" ht="38.25">
       <c r="A91" s="7" t="s">
         <v>84</v>
       </c>
       <c r="B91" s="12" t="s">
         <v>218</v>
       </c>
       <c r="C91" s="19">
         <v>17.333400000000001</v>
       </c>
       <c r="D91" s="19">
         <v>21.63523</v>
       </c>
       <c r="E91" s="19">
         <v>2860.3346099999999</v>
       </c>
       <c r="F91" s="19">
         <v>2849.7138300000001</v>
       </c>
       <c r="G91" s="13">
         <v>1.0374000000000001</v>
       </c>
       <c r="H91" s="13">
         <v>1.17184</v>
       </c>
       <c r="I91" s="13">
@@ -15706,57 +16278,57 @@
       <c r="AO91" s="20">
         <v>2824.2739999999999</v>
       </c>
       <c r="AP91" s="20">
         <v>2681.7570799999999</v>
       </c>
       <c r="AQ91" s="20">
         <v>20.88</v>
       </c>
       <c r="AR91" s="20">
         <v>24.091380000000001</v>
       </c>
       <c r="AS91" s="20">
         <v>3070.5725000000002</v>
       </c>
       <c r="AT91" s="20">
         <v>3670.1555400000002</v>
       </c>
       <c r="AU91" s="23">
         <v>0</v>
       </c>
       <c r="AV91" s="23">
         <v>0</v>
       </c>
       <c r="AW91" s="23">
-        <v>1500.2035599999999</v>
+        <v>1753.41761</v>
       </c>
       <c r="AX91" s="23">
-        <v>1915.61969</v>
+        <v>2255.5131799999999</v>
       </c>
     </row>
-    <row r="92" spans="1:50" s="5" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="92" spans="1:50" s="5" customFormat="1" ht="38.25">
       <c r="A92" s="7" t="s">
         <v>85</v>
       </c>
       <c r="B92" s="12" t="s">
         <v>219</v>
       </c>
       <c r="C92" s="19" t="s">
         <v>276</v>
       </c>
       <c r="D92" s="19" t="s">
         <v>276</v>
       </c>
       <c r="E92" s="19" t="s">
         <v>276</v>
       </c>
       <c r="F92" s="19" t="s">
         <v>276</v>
       </c>
       <c r="G92" s="19" t="s">
         <v>276</v>
       </c>
       <c r="H92" s="19" t="s">
         <v>276</v>
       </c>
       <c r="I92" s="13">
@@ -15864,51 +16436,51 @@
       <c r="AQ92" s="20">
         <v>5.0000000000000001E-3</v>
       </c>
       <c r="AR92" s="20">
         <v>5.3999999999999999E-2</v>
       </c>
       <c r="AS92" s="20">
         <v>40.22052</v>
       </c>
       <c r="AT92" s="20">
         <v>121.24522</v>
       </c>
       <c r="AU92" s="23">
         <v>0</v>
       </c>
       <c r="AV92" s="23">
         <v>0</v>
       </c>
       <c r="AW92" s="23">
         <v>0.112</v>
       </c>
       <c r="AX92" s="23">
         <v>0.40388000000000002</v>
       </c>
     </row>
-    <row r="93" spans="1:50" s="5" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="93" spans="1:50" s="5" customFormat="1" ht="38.25">
       <c r="A93" s="7" t="s">
         <v>86</v>
       </c>
       <c r="B93" s="12" t="s">
         <v>220</v>
       </c>
       <c r="C93" s="19">
         <v>8.1140000000000008</v>
       </c>
       <c r="D93" s="19">
         <v>6.577</v>
       </c>
       <c r="E93" s="19">
         <v>0.78800000000000003</v>
       </c>
       <c r="F93" s="19">
         <v>3.0799500000000002</v>
       </c>
       <c r="G93" s="13">
         <v>5.4710000000000001</v>
       </c>
       <c r="H93" s="13">
         <v>5.5060000000000002</v>
       </c>
       <c r="I93" s="13">
@@ -16016,51 +16588,51 @@
       <c r="AQ93" s="20">
         <v>0</v>
       </c>
       <c r="AR93" s="20">
         <v>0</v>
       </c>
       <c r="AS93" s="20">
         <v>0.26035000000000003</v>
       </c>
       <c r="AT93" s="20">
         <v>0.44090000000000001</v>
       </c>
       <c r="AU93" s="23">
         <v>0</v>
       </c>
       <c r="AV93" s="23">
         <v>0</v>
       </c>
       <c r="AW93" s="23">
         <v>0.13</v>
       </c>
       <c r="AX93" s="23">
         <v>0.25380999999999998</v>
       </c>
     </row>
-    <row r="94" spans="1:50" s="5" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="94" spans="1:50" s="5" customFormat="1" ht="38.25">
       <c r="A94" s="7" t="s">
         <v>87</v>
       </c>
       <c r="B94" s="12" t="s">
         <v>221</v>
       </c>
       <c r="C94" s="19" t="s">
         <v>276</v>
       </c>
       <c r="D94" s="19" t="s">
         <v>276</v>
       </c>
       <c r="E94" s="19">
         <v>3.2835700000000001</v>
       </c>
       <c r="F94" s="19">
         <v>6.3668399999999998</v>
       </c>
       <c r="G94" s="13">
         <v>44.817</v>
       </c>
       <c r="H94" s="13">
         <v>41.829700000000003</v>
       </c>
       <c r="I94" s="13">
@@ -16162,57 +16734,57 @@
       <c r="AO94" s="20">
         <v>4.5809800000000003</v>
       </c>
       <c r="AP94" s="20">
         <v>13.8744</v>
       </c>
       <c r="AQ94" s="20">
         <v>0.1</v>
       </c>
       <c r="AR94" s="20">
         <v>0.41199999999999998</v>
       </c>
       <c r="AS94" s="20">
         <v>3.1871700000000001</v>
       </c>
       <c r="AT94" s="20">
         <v>16.872029999999999</v>
       </c>
       <c r="AU94" s="23">
         <v>0</v>
       </c>
       <c r="AV94" s="23">
         <v>0</v>
       </c>
       <c r="AW94" s="23">
-        <v>1.0398499999999999</v>
+        <v>1.65985</v>
       </c>
       <c r="AX94" s="23">
-        <v>5.87547</v>
+        <v>7.2243899999999996</v>
       </c>
     </row>
-    <row r="95" spans="1:50" s="5" customFormat="1" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="95" spans="1:50" s="5" customFormat="1" ht="63.75">
       <c r="A95" s="7" t="s">
         <v>88</v>
       </c>
       <c r="B95" s="12" t="s">
         <v>222</v>
       </c>
       <c r="C95" s="19">
         <v>0.629</v>
       </c>
       <c r="D95" s="19">
         <v>2.6140599999999998</v>
       </c>
       <c r="E95" s="19">
         <v>2.6019999999999999</v>
       </c>
       <c r="F95" s="19">
         <v>5.2428499999999998</v>
       </c>
       <c r="G95" s="19" t="s">
         <v>276</v>
       </c>
       <c r="H95" s="19" t="s">
         <v>276</v>
       </c>
       <c r="I95" s="13">
@@ -16314,57 +16886,57 @@
       <c r="AO95" s="20">
         <v>1583.6465000000001</v>
       </c>
       <c r="AP95" s="20">
         <v>2267.8821600000001</v>
       </c>
       <c r="AQ95" s="20">
         <v>0</v>
       </c>
       <c r="AR95" s="20">
         <v>0</v>
       </c>
       <c r="AS95" s="20">
         <v>1502.998</v>
       </c>
       <c r="AT95" s="20">
         <v>2693.4570100000001</v>
       </c>
       <c r="AU95" s="23">
         <v>0</v>
       </c>
       <c r="AV95" s="23">
         <v>0</v>
       </c>
       <c r="AW95" s="23">
-        <v>635.04499999999996</v>
+        <v>698.55100000000004</v>
       </c>
       <c r="AX95" s="23">
-        <v>1090.9898800000001</v>
+        <v>1202.39103</v>
       </c>
     </row>
-    <row r="96" spans="1:50" s="5" customFormat="1" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="96" spans="1:50" s="5" customFormat="1" ht="63.75">
       <c r="A96" s="7" t="s">
         <v>89</v>
       </c>
       <c r="B96" s="12" t="s">
         <v>223</v>
       </c>
       <c r="C96" s="19">
         <v>10.83616</v>
       </c>
       <c r="D96" s="19">
         <v>26.261600000000001</v>
       </c>
       <c r="E96" s="19">
         <v>2856.8525199999999</v>
       </c>
       <c r="F96" s="19">
         <v>3182.3562400000001</v>
       </c>
       <c r="G96" s="13">
         <v>8.5386199999999999</v>
       </c>
       <c r="H96" s="13">
         <v>15.883660000000001</v>
       </c>
       <c r="I96" s="13">
@@ -16466,57 +17038,57 @@
       <c r="AO96" s="20">
         <v>4833.8049000000001</v>
       </c>
       <c r="AP96" s="20">
         <v>7247.7858699999997</v>
       </c>
       <c r="AQ96" s="20">
         <v>7.1980000000000004</v>
       </c>
       <c r="AR96" s="20">
         <v>8.9689200000000007</v>
       </c>
       <c r="AS96" s="20">
         <v>4155.5411299999996</v>
       </c>
       <c r="AT96" s="20">
         <v>7905.55584</v>
       </c>
       <c r="AU96" s="23">
         <v>0</v>
       </c>
       <c r="AV96" s="23">
         <v>0</v>
       </c>
       <c r="AW96" s="23">
-        <v>2683.08545</v>
+        <v>3168.1484500000001</v>
       </c>
       <c r="AX96" s="23">
-        <v>4950.5188399999997</v>
+        <v>5826.8557799999999</v>
       </c>
     </row>
-    <row r="97" spans="1:50" s="5" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="97" spans="1:50" s="5" customFormat="1" ht="38.25">
       <c r="A97" s="7" t="s">
         <v>90</v>
       </c>
       <c r="B97" s="12" t="s">
         <v>224</v>
       </c>
       <c r="C97" s="19">
         <v>34.495840000000001</v>
       </c>
       <c r="D97" s="19">
         <v>107.98997</v>
       </c>
       <c r="E97" s="19">
         <v>2111.4889800000001</v>
       </c>
       <c r="F97" s="19">
         <v>3322.1732499999998</v>
       </c>
       <c r="G97" s="13">
         <v>22.905000000000001</v>
       </c>
       <c r="H97" s="13">
         <v>45.95431</v>
       </c>
       <c r="I97" s="13">
@@ -16618,57 +17190,57 @@
       <c r="AO97" s="20">
         <v>4198.49316</v>
       </c>
       <c r="AP97" s="20">
         <v>10594.26132</v>
       </c>
       <c r="AQ97" s="20">
         <v>0.442</v>
       </c>
       <c r="AR97" s="20">
         <v>1.36</v>
       </c>
       <c r="AS97" s="20">
         <v>3520.61886</v>
       </c>
       <c r="AT97" s="20">
         <v>10013.315780000001</v>
       </c>
       <c r="AU97" s="23">
         <v>0</v>
       </c>
       <c r="AV97" s="23">
         <v>0</v>
       </c>
       <c r="AW97" s="23">
-        <v>1629.16868</v>
+        <v>1959.8407</v>
       </c>
       <c r="AX97" s="23">
-        <v>5172.3011299999998</v>
+        <v>6222.1872499999999</v>
       </c>
     </row>
-    <row r="98" spans="1:50" s="5" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="98" spans="1:50" s="5" customFormat="1" ht="25.5">
       <c r="A98" s="7" t="s">
         <v>91</v>
       </c>
       <c r="B98" s="12" t="s">
         <v>225</v>
       </c>
       <c r="C98" s="19">
         <v>2.6781999999999999</v>
       </c>
       <c r="D98" s="19">
         <v>7.3978799999999998</v>
       </c>
       <c r="E98" s="19">
         <v>99.775880000000001</v>
       </c>
       <c r="F98" s="19">
         <v>169.22152</v>
       </c>
       <c r="G98" s="13">
         <v>6.9900000000000004E-2</v>
       </c>
       <c r="H98" s="13">
         <v>0.13500000000000001</v>
       </c>
       <c r="I98" s="13">
@@ -16770,57 +17342,57 @@
       <c r="AO98" s="20">
         <v>1327.7430300000001</v>
       </c>
       <c r="AP98" s="20">
         <v>2503.2089700000001</v>
       </c>
       <c r="AQ98" s="20">
         <v>0</v>
       </c>
       <c r="AR98" s="20">
         <v>0</v>
       </c>
       <c r="AS98" s="20">
         <v>1222.0113899999999</v>
       </c>
       <c r="AT98" s="20">
         <v>2645.6546800000001</v>
       </c>
       <c r="AU98" s="23">
         <v>0</v>
       </c>
       <c r="AV98" s="23">
         <v>0</v>
       </c>
       <c r="AW98" s="23">
-        <v>180.45444000000001</v>
+        <v>196.75958</v>
       </c>
       <c r="AX98" s="23">
-        <v>577.77500999999995</v>
+        <v>632.39239999999995</v>
       </c>
     </row>
-    <row r="99" spans="1:50" s="5" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="99" spans="1:50" s="5" customFormat="1" ht="38.25">
       <c r="A99" s="7" t="s">
         <v>92</v>
       </c>
       <c r="B99" s="12" t="s">
         <v>226</v>
       </c>
       <c r="C99" s="19" t="s">
         <v>276</v>
       </c>
       <c r="D99" s="19" t="s">
         <v>276</v>
       </c>
       <c r="E99" s="19">
         <v>2.1000000000000001E-2</v>
       </c>
       <c r="F99" s="19">
         <v>3.5749999999999997E-2</v>
       </c>
       <c r="G99" s="19" t="s">
         <v>276</v>
       </c>
       <c r="H99" s="19" t="s">
         <v>276</v>
       </c>
       <c r="I99" s="13" t="s">
@@ -16924,51 +17496,51 @@
       <c r="AQ99" s="20" t="s">
         <v>276</v>
       </c>
       <c r="AR99" s="20" t="s">
         <v>276</v>
       </c>
       <c r="AS99" s="20" t="s">
         <v>276</v>
       </c>
       <c r="AT99" s="20" t="s">
         <v>276</v>
       </c>
       <c r="AU99" s="23" t="s">
         <v>276</v>
       </c>
       <c r="AV99" s="23" t="s">
         <v>276</v>
       </c>
       <c r="AW99" s="23" t="s">
         <v>276</v>
       </c>
       <c r="AX99" s="23" t="s">
         <v>276</v>
       </c>
     </row>
-    <row r="100" spans="1:50" s="5" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="100" spans="1:50" s="5" customFormat="1" ht="25.5">
       <c r="A100" s="7" t="s">
         <v>93</v>
       </c>
       <c r="B100" s="12" t="s">
         <v>227</v>
       </c>
       <c r="C100" s="19">
         <v>2.0676000000000001</v>
       </c>
       <c r="D100" s="19">
         <v>6.4403899999999998</v>
       </c>
       <c r="E100" s="19">
         <v>127.12333</v>
       </c>
       <c r="F100" s="19">
         <v>367.49975999999998</v>
       </c>
       <c r="G100" s="13">
         <v>0.2243</v>
       </c>
       <c r="H100" s="13">
         <v>0.59216000000000002</v>
       </c>
       <c r="I100" s="13">
@@ -17070,57 +17642,57 @@
       <c r="AO100" s="20">
         <v>350.37970999999999</v>
       </c>
       <c r="AP100" s="20">
         <v>1243.35715</v>
       </c>
       <c r="AQ100" s="20">
         <v>0</v>
       </c>
       <c r="AR100" s="20">
         <v>0</v>
       </c>
       <c r="AS100" s="20">
         <v>325.71614</v>
       </c>
       <c r="AT100" s="20">
         <v>1314.3562999999999</v>
       </c>
       <c r="AU100" s="23">
         <v>0</v>
       </c>
       <c r="AV100" s="23">
         <v>0</v>
       </c>
       <c r="AW100" s="23">
-        <v>95.889060000000001</v>
+        <v>112.04652</v>
       </c>
       <c r="AX100" s="23">
-        <v>358.04151999999999</v>
+        <v>404.15863000000002</v>
       </c>
     </row>
-    <row r="101" spans="1:50" s="5" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="101" spans="1:50" s="5" customFormat="1" ht="25.5">
       <c r="A101" s="7" t="s">
         <v>94</v>
       </c>
       <c r="B101" s="12" t="s">
         <v>228</v>
       </c>
       <c r="C101" s="19" t="s">
         <v>276</v>
       </c>
       <c r="D101" s="19" t="s">
         <v>276</v>
       </c>
       <c r="E101" s="19">
         <v>6.0657199999999998</v>
       </c>
       <c r="F101" s="19">
         <v>47.086269999999999</v>
       </c>
       <c r="G101" s="19" t="s">
         <v>276</v>
       </c>
       <c r="H101" s="19" t="s">
         <v>276</v>
       </c>
       <c r="I101" s="13">
@@ -17222,57 +17794,57 @@
       <c r="AO101" s="20">
         <v>31.711300000000001</v>
       </c>
       <c r="AP101" s="20">
         <v>175.69682</v>
       </c>
       <c r="AQ101" s="20">
         <v>0</v>
       </c>
       <c r="AR101" s="20">
         <v>0</v>
       </c>
       <c r="AS101" s="20">
         <v>30.520980000000002</v>
       </c>
       <c r="AT101" s="20">
         <v>195.62124</v>
       </c>
       <c r="AU101" s="23">
         <v>0</v>
       </c>
       <c r="AV101" s="23">
         <v>0</v>
       </c>
       <c r="AW101" s="23">
-        <v>2.8029000000000002</v>
+        <v>2.9859</v>
       </c>
       <c r="AX101" s="23">
-        <v>20.11834</v>
+        <v>22.775390000000002</v>
       </c>
     </row>
-    <row r="102" spans="1:50" s="5" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="102" spans="1:50" s="5" customFormat="1" ht="25.5">
       <c r="A102" s="7" t="s">
         <v>95</v>
       </c>
       <c r="B102" s="12" t="s">
         <v>229</v>
       </c>
       <c r="C102" s="19">
         <v>54.926400000000001</v>
       </c>
       <c r="D102" s="19">
         <v>41.830849999999998</v>
       </c>
       <c r="E102" s="19">
         <v>132.78196</v>
       </c>
       <c r="F102" s="19">
         <v>101.81822</v>
       </c>
       <c r="G102" s="13">
         <v>6</v>
       </c>
       <c r="H102" s="13">
         <v>3.8345400000000001</v>
       </c>
       <c r="I102" s="13">
@@ -17374,57 +17946,57 @@
       <c r="AO102" s="20">
         <v>23253.564409999999</v>
       </c>
       <c r="AP102" s="20">
         <v>14922.79219</v>
       </c>
       <c r="AQ102" s="20">
         <v>0</v>
       </c>
       <c r="AR102" s="20">
         <v>0</v>
       </c>
       <c r="AS102" s="20">
         <v>22650.800749999999</v>
       </c>
       <c r="AT102" s="20">
         <v>13895.475469999999</v>
       </c>
       <c r="AU102" s="23">
         <v>0</v>
       </c>
       <c r="AV102" s="23">
         <v>0</v>
       </c>
       <c r="AW102" s="23">
-        <v>6687.0973299999996</v>
+        <v>6740.9852300000002</v>
       </c>
       <c r="AX102" s="23">
-        <v>4693.0571499999996</v>
+        <v>4738.90517</v>
       </c>
     </row>
-    <row r="103" spans="1:50" s="5" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="103" spans="1:50" s="5" customFormat="1" ht="76.5">
       <c r="A103" s="7" t="s">
         <v>96</v>
       </c>
       <c r="B103" s="12" t="s">
         <v>230</v>
       </c>
       <c r="C103" s="19">
         <v>1923.42</v>
       </c>
       <c r="D103" s="19">
         <v>645.7663</v>
       </c>
       <c r="E103" s="19">
         <v>10.859959999999999</v>
       </c>
       <c r="F103" s="19">
         <v>23.901489999999999</v>
       </c>
       <c r="G103" s="13">
         <v>5338.54</v>
       </c>
       <c r="H103" s="13">
         <v>1717.4040399999999</v>
       </c>
       <c r="I103" s="13">
@@ -17526,57 +18098,57 @@
       <c r="AO103" s="20">
         <v>25.65493</v>
       </c>
       <c r="AP103" s="20">
         <v>31.739239999999999</v>
       </c>
       <c r="AQ103" s="20">
         <v>0</v>
       </c>
       <c r="AR103" s="20">
         <v>0</v>
       </c>
       <c r="AS103" s="20">
         <v>22.686730000000001</v>
       </c>
       <c r="AT103" s="20">
         <v>49.220039999999997</v>
       </c>
       <c r="AU103" s="23">
         <v>0</v>
       </c>
       <c r="AV103" s="23">
         <v>0</v>
       </c>
       <c r="AW103" s="23">
-        <v>1414.2659200000001</v>
+        <v>1414.87555</v>
       </c>
       <c r="AX103" s="23">
-        <v>530.13383999999996</v>
+        <v>530.91159000000005</v>
       </c>
     </row>
-    <row r="104" spans="1:50" s="5" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="104" spans="1:50" s="5" customFormat="1" ht="25.5">
       <c r="A104" s="7" t="s">
         <v>97</v>
       </c>
       <c r="B104" s="12" t="s">
         <v>231</v>
       </c>
       <c r="C104" s="19" t="s">
         <v>276</v>
       </c>
       <c r="D104" s="19" t="s">
         <v>276</v>
       </c>
       <c r="E104" s="19" t="s">
         <v>276</v>
       </c>
       <c r="F104" s="19" t="s">
         <v>276</v>
       </c>
       <c r="G104" s="19" t="s">
         <v>276</v>
       </c>
       <c r="H104" s="19" t="s">
         <v>276</v>
       </c>
       <c r="I104" s="13">
@@ -17680,51 +18252,51 @@
       <c r="AQ104" s="20" t="s">
         <v>276</v>
       </c>
       <c r="AR104" s="20" t="s">
         <v>276</v>
       </c>
       <c r="AS104" s="20" t="s">
         <v>276</v>
       </c>
       <c r="AT104" s="20" t="s">
         <v>276</v>
       </c>
       <c r="AU104" s="23" t="s">
         <v>276</v>
       </c>
       <c r="AV104" s="23" t="s">
         <v>276</v>
       </c>
       <c r="AW104" s="23" t="s">
         <v>276</v>
       </c>
       <c r="AX104" s="23" t="s">
         <v>276</v>
       </c>
     </row>
-    <row r="105" spans="1:50" s="5" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="105" spans="1:50" s="5" customFormat="1" ht="25.5">
       <c r="A105" s="7" t="s">
         <v>98</v>
       </c>
       <c r="B105" s="12" t="s">
         <v>232</v>
       </c>
       <c r="C105" s="19">
         <v>6047.8429999999998</v>
       </c>
       <c r="D105" s="19">
         <v>8115.5529100000003</v>
       </c>
       <c r="E105" s="19">
         <v>680.19749000000002</v>
       </c>
       <c r="F105" s="19">
         <v>1131.19472</v>
       </c>
       <c r="G105" s="13">
         <v>8657.1923999999999</v>
       </c>
       <c r="H105" s="13">
         <v>10253.52478</v>
       </c>
       <c r="I105" s="13">
@@ -17826,57 +18398,57 @@
       <c r="AO105" s="20">
         <v>1003.50748</v>
       </c>
       <c r="AP105" s="20">
         <v>2982.29549</v>
       </c>
       <c r="AQ105" s="20">
         <v>5.0396700000000001</v>
       </c>
       <c r="AR105" s="20">
         <v>27.552140000000001</v>
       </c>
       <c r="AS105" s="20">
         <v>1039.64255</v>
       </c>
       <c r="AT105" s="20">
         <v>3029.2088100000001</v>
       </c>
       <c r="AU105" s="23">
         <v>0.43468000000000001</v>
       </c>
       <c r="AV105" s="23">
         <v>1.0962799999999999</v>
       </c>
       <c r="AW105" s="23">
-        <v>563.16054999999994</v>
+        <v>617.80172000000005</v>
       </c>
       <c r="AX105" s="23">
-        <v>1514.2690500000001</v>
+        <v>1738.3720599999999</v>
       </c>
     </row>
-    <row r="106" spans="1:50" s="5" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="106" spans="1:50" s="5" customFormat="1" ht="12.75">
       <c r="A106" s="7" t="s">
         <v>99</v>
       </c>
       <c r="B106" s="12" t="s">
         <v>233</v>
       </c>
       <c r="C106" s="19" t="s">
         <v>276</v>
       </c>
       <c r="D106" s="19" t="s">
         <v>276</v>
       </c>
       <c r="E106" s="19">
         <v>1</v>
       </c>
       <c r="F106" s="19">
         <v>3.089</v>
       </c>
       <c r="G106" s="19" t="s">
         <v>276</v>
       </c>
       <c r="H106" s="19" t="s">
         <v>276</v>
       </c>
       <c r="I106" s="13">
@@ -17984,51 +18556,51 @@
       <c r="AQ106" s="20" t="s">
         <v>276</v>
       </c>
       <c r="AR106" s="20" t="s">
         <v>276</v>
       </c>
       <c r="AS106" s="20" t="s">
         <v>276</v>
       </c>
       <c r="AT106" s="20" t="s">
         <v>276</v>
       </c>
       <c r="AU106" s="23" t="s">
         <v>276</v>
       </c>
       <c r="AV106" s="23" t="s">
         <v>276</v>
       </c>
       <c r="AW106" s="23" t="s">
         <v>276</v>
       </c>
       <c r="AX106" s="23" t="s">
         <v>276</v>
       </c>
     </row>
-    <row r="107" spans="1:50" s="5" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="107" spans="1:50" s="5" customFormat="1" ht="12.75">
       <c r="A107" s="7" t="s">
         <v>100</v>
       </c>
       <c r="B107" s="12" t="s">
         <v>234</v>
       </c>
       <c r="C107" s="19" t="s">
         <v>276</v>
       </c>
       <c r="D107" s="19" t="s">
         <v>276</v>
       </c>
       <c r="E107" s="19">
         <v>1.7999999999999999E-2</v>
       </c>
       <c r="F107" s="19">
         <v>0.14399000000000001</v>
       </c>
       <c r="G107" s="19" t="s">
         <v>276</v>
       </c>
       <c r="H107" s="19" t="s">
         <v>276</v>
       </c>
       <c r="I107" s="13">
@@ -18136,51 +18708,51 @@
       <c r="AQ107" s="20">
         <v>0</v>
       </c>
       <c r="AR107" s="20">
         <v>0</v>
       </c>
       <c r="AS107" s="20">
         <v>0.06</v>
       </c>
       <c r="AT107" s="20">
         <v>0.42480000000000001</v>
       </c>
       <c r="AU107" s="23">
         <v>0</v>
       </c>
       <c r="AV107" s="23">
         <v>0</v>
       </c>
       <c r="AW107" s="23">
         <v>9.6000000000000002E-2</v>
       </c>
       <c r="AX107" s="23">
         <v>2.3338899999999998</v>
       </c>
     </row>
-    <row r="108" spans="1:50" s="5" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="108" spans="1:50" s="5" customFormat="1" ht="25.5">
       <c r="A108" s="7" t="s">
         <v>101</v>
       </c>
       <c r="B108" s="12" t="s">
         <v>235</v>
       </c>
       <c r="C108" s="19">
         <v>2.06E-2</v>
       </c>
       <c r="D108" s="19">
         <v>0.18662000000000001</v>
       </c>
       <c r="E108" s="19">
         <v>12.9458</v>
       </c>
       <c r="F108" s="19">
         <v>35.982010000000002</v>
       </c>
       <c r="G108" s="19" t="s">
         <v>276</v>
       </c>
       <c r="H108" s="19" t="s">
         <v>276</v>
       </c>
       <c r="I108" s="13">
@@ -18282,57 +18854,57 @@
       <c r="AO108" s="20">
         <v>31.961880000000001</v>
       </c>
       <c r="AP108" s="20">
         <v>124.99097</v>
       </c>
       <c r="AQ108" s="20">
         <v>0</v>
       </c>
       <c r="AR108" s="20">
         <v>0</v>
       </c>
       <c r="AS108" s="20">
         <v>9.6514399999999991</v>
       </c>
       <c r="AT108" s="20">
         <v>53.39179</v>
       </c>
       <c r="AU108" s="23">
         <v>0</v>
       </c>
       <c r="AV108" s="23">
         <v>0</v>
       </c>
       <c r="AW108" s="23">
-        <v>3.6319599999999999</v>
+        <v>3.92096</v>
       </c>
       <c r="AX108" s="23">
-        <v>21.016010000000001</v>
+        <v>22.67963</v>
       </c>
     </row>
-    <row r="109" spans="1:50" s="5" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="109" spans="1:50" s="5" customFormat="1" ht="25.5">
       <c r="A109" s="7" t="s">
         <v>102</v>
       </c>
       <c r="B109" s="12" t="s">
         <v>236</v>
       </c>
       <c r="C109" s="19">
         <v>1271.6679200000001</v>
       </c>
       <c r="D109" s="19">
         <v>2995.43046</v>
       </c>
       <c r="E109" s="19">
         <v>1030.61249</v>
       </c>
       <c r="F109" s="19">
         <v>2659.95514</v>
       </c>
       <c r="G109" s="13">
         <v>3353.1880799999999</v>
       </c>
       <c r="H109" s="13">
         <v>6306.9946</v>
       </c>
       <c r="I109" s="13">
@@ -18434,57 +19006,57 @@
       <c r="AO109" s="20">
         <v>1743.28783</v>
       </c>
       <c r="AP109" s="20">
         <v>6692.4095799999996</v>
       </c>
       <c r="AQ109" s="20">
         <v>333.81531999999999</v>
       </c>
       <c r="AR109" s="20">
         <v>193.61304000000001</v>
       </c>
       <c r="AS109" s="20">
         <v>1599.1736699999999</v>
       </c>
       <c r="AT109" s="20">
         <v>6827.0912200000002</v>
       </c>
       <c r="AU109" s="23">
         <v>38</v>
       </c>
       <c r="AV109" s="23">
         <v>26.339569999999998</v>
       </c>
       <c r="AW109" s="23">
-        <v>715.10817999999995</v>
+        <v>773.01442999999995</v>
       </c>
       <c r="AX109" s="23">
-        <v>3044.3542600000001</v>
+        <v>3313.8626199999999</v>
       </c>
     </row>
-    <row r="110" spans="1:50" s="5" customFormat="1" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="110" spans="1:50" s="5" customFormat="1" ht="63.75">
       <c r="A110" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B110" s="12" t="s">
         <v>237</v>
       </c>
       <c r="C110" s="19">
         <v>1312.6819</v>
       </c>
       <c r="D110" s="19">
         <v>781.94745999999998</v>
       </c>
       <c r="E110" s="19">
         <v>1523.7222999999999</v>
       </c>
       <c r="F110" s="19">
         <v>846.89907000000005</v>
       </c>
       <c r="G110" s="13">
         <v>1550.9165399999999</v>
       </c>
       <c r="H110" s="13">
         <v>930.55078000000003</v>
       </c>
       <c r="I110" s="13">
@@ -18580,63 +19152,63 @@
       <c r="AM110" s="20">
         <v>2383.5065300000001</v>
       </c>
       <c r="AN110" s="20">
         <v>1666.23902</v>
       </c>
       <c r="AO110" s="20">
         <v>2439.0733500000001</v>
       </c>
       <c r="AP110" s="20">
         <v>1538.6524999999999</v>
       </c>
       <c r="AQ110" s="20">
         <v>2900.8511899999999</v>
       </c>
       <c r="AR110" s="20">
         <v>283.68506000000002</v>
       </c>
       <c r="AS110" s="20">
         <v>2112.8644899999999</v>
       </c>
       <c r="AT110" s="20">
         <v>1495.2932800000001</v>
       </c>
       <c r="AU110" s="23">
-        <v>1409.1565599999999</v>
+        <v>1661.6745599999999</v>
       </c>
       <c r="AV110" s="23">
-        <v>107.04546000000001</v>
+        <v>127.79956</v>
       </c>
       <c r="AW110" s="23">
-        <v>919.55066999999997</v>
+        <v>983.53634999999997</v>
       </c>
       <c r="AX110" s="23">
-        <v>738.73701000000005</v>
+        <v>808.5489</v>
       </c>
     </row>
-    <row r="111" spans="1:50" s="5" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="111" spans="1:50" s="5" customFormat="1" ht="38.25">
       <c r="A111" s="7" t="s">
         <v>104</v>
       </c>
       <c r="B111" s="12" t="s">
         <v>238</v>
       </c>
       <c r="C111" s="19" t="s">
         <v>276</v>
       </c>
       <c r="D111" s="19" t="s">
         <v>276</v>
       </c>
       <c r="E111" s="19" t="s">
         <v>276</v>
       </c>
       <c r="F111" s="19" t="s">
         <v>276</v>
       </c>
       <c r="G111" s="19" t="s">
         <v>276</v>
       </c>
       <c r="H111" s="19" t="s">
         <v>276</v>
       </c>
       <c r="I111" s="13" t="s">
@@ -18740,51 +19312,51 @@
       <c r="AQ111" s="20" t="s">
         <v>276</v>
       </c>
       <c r="AR111" s="20" t="s">
         <v>276</v>
       </c>
       <c r="AS111" s="20" t="s">
         <v>276</v>
       </c>
       <c r="AT111" s="20" t="s">
         <v>276</v>
       </c>
       <c r="AU111" s="23" t="s">
         <v>276</v>
       </c>
       <c r="AV111" s="23" t="s">
         <v>276</v>
       </c>
       <c r="AW111" s="23" t="s">
         <v>276</v>
       </c>
       <c r="AX111" s="23" t="s">
         <v>276</v>
       </c>
     </row>
-    <row r="112" spans="1:50" s="5" customFormat="1" ht="67.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="112" spans="1:50" s="5" customFormat="1" ht="67.5" customHeight="1">
       <c r="A112" s="7" t="s">
         <v>105</v>
       </c>
       <c r="B112" s="12" t="s">
         <v>239</v>
       </c>
       <c r="C112" s="19">
         <v>0.44769999999999999</v>
       </c>
       <c r="D112" s="19">
         <v>1.0808199999999999</v>
       </c>
       <c r="E112" s="19">
         <v>45.95138</v>
       </c>
       <c r="F112" s="19">
         <v>103.62824999999999</v>
       </c>
       <c r="G112" s="19" t="s">
         <v>276</v>
       </c>
       <c r="H112" s="19" t="s">
         <v>276</v>
       </c>
       <c r="I112" s="13">
@@ -18886,57 +19458,57 @@
       <c r="AO112" s="20">
         <v>107.90809</v>
       </c>
       <c r="AP112" s="20">
         <v>217.96953999999999</v>
       </c>
       <c r="AQ112" s="20">
         <v>2.1309999999999998</v>
       </c>
       <c r="AR112" s="20">
         <v>12.71</v>
       </c>
       <c r="AS112" s="20">
         <v>160.99020999999999</v>
       </c>
       <c r="AT112" s="20">
         <v>584.82104000000004</v>
       </c>
       <c r="AU112" s="23">
         <v>0</v>
       </c>
       <c r="AV112" s="23">
         <v>0</v>
       </c>
       <c r="AW112" s="23">
-        <v>48.895110000000003</v>
+        <v>62.879989999999999</v>
       </c>
       <c r="AX112" s="23">
-        <v>174.44309000000001</v>
+        <v>198.61793</v>
       </c>
     </row>
-    <row r="113" spans="1:50" s="5" customFormat="1" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="113" spans="1:50" s="5" customFormat="1" ht="63.75">
       <c r="A113" s="7" t="s">
         <v>106</v>
       </c>
       <c r="B113" s="12" t="s">
         <v>240</v>
       </c>
       <c r="C113" s="19">
         <v>310.47000000000003</v>
       </c>
       <c r="D113" s="19">
         <v>486.18664000000001</v>
       </c>
       <c r="E113" s="19">
         <v>2118.9751900000001</v>
       </c>
       <c r="F113" s="19">
         <v>3582.5001400000001</v>
       </c>
       <c r="G113" s="13">
         <v>313.53381999999999</v>
       </c>
       <c r="H113" s="13">
         <v>423.29187000000002</v>
       </c>
       <c r="I113" s="13">
@@ -19038,57 +19610,57 @@
       <c r="AO113" s="20">
         <v>3376.40951</v>
       </c>
       <c r="AP113" s="20">
         <v>7799.6522199999999</v>
       </c>
       <c r="AQ113" s="20">
         <v>3.1335600000000001</v>
       </c>
       <c r="AR113" s="20">
         <v>5.8951700000000002</v>
       </c>
       <c r="AS113" s="20">
         <v>3142.47678</v>
       </c>
       <c r="AT113" s="20">
         <v>8468.8927199999998</v>
       </c>
       <c r="AU113" s="23">
         <v>0.33638000000000001</v>
       </c>
       <c r="AV113" s="23">
         <v>0.79500000000000004</v>
       </c>
       <c r="AW113" s="23">
-        <v>1424.7461800000001</v>
+        <v>1583.49927</v>
       </c>
       <c r="AX113" s="23">
-        <v>4314.1238700000004</v>
+        <v>4787.6314000000002</v>
       </c>
     </row>
-    <row r="114" spans="1:50" s="5" customFormat="1" ht="42" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="114" spans="1:50" s="5" customFormat="1" ht="42" customHeight="1">
       <c r="A114" s="7" t="s">
         <v>107</v>
       </c>
       <c r="B114" s="12" t="s">
         <v>241</v>
       </c>
       <c r="C114" s="19">
         <v>0.1147</v>
       </c>
       <c r="D114" s="19">
         <v>0.21365999999999999</v>
       </c>
       <c r="E114" s="19">
         <v>45.572609999999997</v>
       </c>
       <c r="F114" s="19">
         <v>74.254710000000003</v>
       </c>
       <c r="G114" s="19" t="s">
         <v>276</v>
       </c>
       <c r="H114" s="19" t="s">
         <v>276</v>
       </c>
       <c r="I114" s="13">
@@ -19190,57 +19762,57 @@
       <c r="AO114" s="20">
         <v>117.88263999999999</v>
       </c>
       <c r="AP114" s="20">
         <v>296.21296999999998</v>
       </c>
       <c r="AQ114" s="20">
         <v>15.0647</v>
       </c>
       <c r="AR114" s="20">
         <v>30.192</v>
       </c>
       <c r="AS114" s="20">
         <v>112.6897</v>
       </c>
       <c r="AT114" s="20">
         <v>227.97595000000001</v>
       </c>
       <c r="AU114" s="23">
         <v>0</v>
       </c>
       <c r="AV114" s="23">
         <v>0</v>
       </c>
       <c r="AW114" s="23">
-        <v>33.928330000000003</v>
+        <v>38.63185</v>
       </c>
       <c r="AX114" s="23">
-        <v>154.40599</v>
+        <v>166.80027999999999</v>
       </c>
     </row>
-    <row r="115" spans="1:50" s="5" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="115" spans="1:50" s="5" customFormat="1" ht="25.5">
       <c r="A115" s="7" t="s">
         <v>108</v>
       </c>
       <c r="B115" s="12" t="s">
         <v>242</v>
       </c>
       <c r="C115" s="19">
         <v>2.5186000000000002</v>
       </c>
       <c r="D115" s="19">
         <v>3.77901</v>
       </c>
       <c r="E115" s="19">
         <v>59.107080000000003</v>
       </c>
       <c r="F115" s="19">
         <v>78.426810000000003</v>
       </c>
       <c r="G115" s="13">
         <v>0.25259999999999999</v>
       </c>
       <c r="H115" s="13">
         <v>0.49478</v>
       </c>
       <c r="I115" s="13">
@@ -19342,57 +19914,57 @@
       <c r="AO115" s="20">
         <v>48.173760000000001</v>
       </c>
       <c r="AP115" s="20">
         <v>87.7209</v>
       </c>
       <c r="AQ115" s="20">
         <v>138.51</v>
       </c>
       <c r="AR115" s="20">
         <v>41.35595</v>
       </c>
       <c r="AS115" s="20">
         <v>39.0184</v>
       </c>
       <c r="AT115" s="20">
         <v>69.895200000000003</v>
       </c>
       <c r="AU115" s="23">
         <v>0</v>
       </c>
       <c r="AV115" s="23">
         <v>0</v>
       </c>
       <c r="AW115" s="23">
-        <v>16.451820000000001</v>
+        <v>18.385760000000001</v>
       </c>
       <c r="AX115" s="23">
-        <v>34.374769999999998</v>
+        <v>38.728960000000001</v>
       </c>
     </row>
-    <row r="116" spans="1:50" s="5" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="116" spans="1:50" s="5" customFormat="1" ht="38.25">
       <c r="A116" s="7" t="s">
         <v>109</v>
       </c>
       <c r="B116" s="12" t="s">
         <v>243</v>
       </c>
       <c r="C116" s="19">
         <v>0.20899999999999999</v>
       </c>
       <c r="D116" s="19">
         <v>0.72108000000000005</v>
       </c>
       <c r="E116" s="19">
         <v>11.492319999999999</v>
       </c>
       <c r="F116" s="19">
         <v>20.206700000000001</v>
       </c>
       <c r="G116" s="19" t="s">
         <v>276</v>
       </c>
       <c r="H116" s="19" t="s">
         <v>276</v>
       </c>
       <c r="I116" s="13">
@@ -19494,57 +20066,57 @@
       <c r="AO116" s="20">
         <v>7.3087499999999999</v>
       </c>
       <c r="AP116" s="20">
         <v>8.0748999999999995</v>
       </c>
       <c r="AQ116" s="20">
         <v>0</v>
       </c>
       <c r="AR116" s="20">
         <v>0</v>
       </c>
       <c r="AS116" s="20">
         <v>5.0993000000000004</v>
       </c>
       <c r="AT116" s="20">
         <v>7.6107399999999998</v>
       </c>
       <c r="AU116" s="23">
         <v>0</v>
       </c>
       <c r="AV116" s="23">
         <v>0</v>
       </c>
       <c r="AW116" s="23">
-        <v>2.2263999999999999</v>
+        <v>2.3443000000000001</v>
       </c>
       <c r="AX116" s="23">
-        <v>4.4979100000000001</v>
+        <v>4.6375999999999999</v>
       </c>
     </row>
-    <row r="117" spans="1:50" s="5" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+    <row r="117" spans="1:50" s="5" customFormat="1" ht="51">
       <c r="A117" s="7" t="s">
         <v>110</v>
       </c>
       <c r="B117" s="12" t="s">
         <v>244</v>
       </c>
       <c r="C117" s="19" t="s">
         <v>276</v>
       </c>
       <c r="D117" s="19" t="s">
         <v>276</v>
       </c>
       <c r="E117" s="19">
         <v>9.4753000000000007</v>
       </c>
       <c r="F117" s="19">
         <v>11.90166</v>
       </c>
       <c r="G117" s="19" t="s">
         <v>276</v>
       </c>
       <c r="H117" s="19" t="s">
         <v>276</v>
       </c>
       <c r="I117" s="13">
@@ -19646,57 +20218,57 @@
       <c r="AO117" s="20">
         <v>33.097279999999998</v>
       </c>
       <c r="AP117" s="20">
         <v>64.435959999999994</v>
       </c>
       <c r="AQ117" s="20">
         <v>0</v>
       </c>
       <c r="AR117" s="20">
         <v>0</v>
       </c>
       <c r="AS117" s="20">
         <v>29.727709999999998</v>
       </c>
       <c r="AT117" s="20">
         <v>102.77011</v>
       </c>
       <c r="AU117" s="23">
         <v>0</v>
       </c>
       <c r="AV117" s="23">
         <v>0</v>
       </c>
       <c r="AW117" s="23">
-        <v>13.885899999999999</v>
+        <v>16.976900000000001</v>
       </c>
       <c r="AX117" s="23">
-        <v>36.864280000000001</v>
+        <v>47.081479999999999</v>
       </c>
     </row>
-    <row r="118" spans="1:50" s="5" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+    <row r="118" spans="1:50" s="5" customFormat="1" ht="51">
       <c r="A118" s="7" t="s">
         <v>111</v>
       </c>
       <c r="B118" s="12" t="s">
         <v>245</v>
       </c>
       <c r="C118" s="19">
         <v>1.1704000000000001</v>
       </c>
       <c r="D118" s="19">
         <v>2.2309600000000001</v>
       </c>
       <c r="E118" s="19">
         <v>355.19385</v>
       </c>
       <c r="F118" s="19">
         <v>1158.1023700000001</v>
       </c>
       <c r="G118" s="13">
         <v>9.0399999999999994E-2</v>
       </c>
       <c r="H118" s="13">
         <v>0.13569999999999999</v>
       </c>
       <c r="I118" s="13">
@@ -19798,57 +20370,57 @@
       <c r="AO118" s="20">
         <v>686.02269000000001</v>
       </c>
       <c r="AP118" s="20">
         <v>1747.1340299999999</v>
       </c>
       <c r="AQ118" s="20">
         <v>0.12559999999999999</v>
       </c>
       <c r="AR118" s="20">
         <v>0.76458999999999999</v>
       </c>
       <c r="AS118" s="20">
         <v>689.84087999999997</v>
       </c>
       <c r="AT118" s="20">
         <v>2055.48956</v>
       </c>
       <c r="AU118" s="23">
         <v>0.38074999999999998</v>
       </c>
       <c r="AV118" s="23">
         <v>3.3701099999999999</v>
       </c>
       <c r="AW118" s="23">
-        <v>301.11176999999998</v>
+        <v>341.71802000000002</v>
       </c>
       <c r="AX118" s="23">
-        <v>1009.25852</v>
+        <v>1142.8878400000001</v>
       </c>
     </row>
-    <row r="119" spans="1:50" s="5" customFormat="1" ht="59.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="119" spans="1:50" s="5" customFormat="1" ht="59.25" customHeight="1">
       <c r="A119" s="7" t="s">
         <v>112</v>
       </c>
       <c r="B119" s="12" t="s">
         <v>246</v>
       </c>
       <c r="C119" s="19" t="s">
         <v>276</v>
       </c>
       <c r="D119" s="19" t="s">
         <v>276</v>
       </c>
       <c r="E119" s="19">
         <v>1.6577999999999999</v>
       </c>
       <c r="F119" s="19">
         <v>3.8880699999999999</v>
       </c>
       <c r="G119" s="19" t="s">
         <v>276</v>
       </c>
       <c r="H119" s="19" t="s">
         <v>276</v>
       </c>
       <c r="I119" s="13">
@@ -19950,57 +20522,57 @@
       <c r="AO119" s="20">
         <v>27.638719999999999</v>
       </c>
       <c r="AP119" s="20">
         <v>39.672029999999999</v>
       </c>
       <c r="AQ119" s="20">
         <v>0</v>
       </c>
       <c r="AR119" s="20">
         <v>0</v>
       </c>
       <c r="AS119" s="20">
         <v>3.2098</v>
       </c>
       <c r="AT119" s="20">
         <v>7.5384399999999996</v>
       </c>
       <c r="AU119" s="23">
         <v>0</v>
       </c>
       <c r="AV119" s="23">
         <v>0</v>
       </c>
       <c r="AW119" s="23">
-        <v>0.76239999999999997</v>
+        <v>0.79247999999999996</v>
       </c>
       <c r="AX119" s="23">
-        <v>2.7004199999999998</v>
+        <v>2.8243</v>
       </c>
     </row>
-    <row r="120" spans="1:50" s="5" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+    <row r="120" spans="1:50" s="5" customFormat="1" ht="51">
       <c r="A120" s="7" t="s">
         <v>113</v>
       </c>
       <c r="B120" s="12" t="s">
         <v>247</v>
       </c>
       <c r="C120" s="19" t="s">
         <v>276</v>
       </c>
       <c r="D120" s="19" t="s">
         <v>276</v>
       </c>
       <c r="E120" s="19">
         <v>246.56037000000001</v>
       </c>
       <c r="F120" s="19">
         <v>286.41152</v>
       </c>
       <c r="G120" s="19" t="s">
         <v>276</v>
       </c>
       <c r="H120" s="19" t="s">
         <v>276</v>
       </c>
       <c r="I120" s="13">
@@ -20102,57 +20674,57 @@
       <c r="AO120" s="20">
         <v>160.01676</v>
       </c>
       <c r="AP120" s="20">
         <v>500.64249999999998</v>
       </c>
       <c r="AQ120" s="20">
         <v>463.34199999999998</v>
       </c>
       <c r="AR120" s="20">
         <v>223.76485</v>
       </c>
       <c r="AS120" s="20">
         <v>155.18770000000001</v>
       </c>
       <c r="AT120" s="20">
         <v>319.27192000000002</v>
       </c>
       <c r="AU120" s="23">
         <v>0</v>
       </c>
       <c r="AV120" s="23">
         <v>0</v>
       </c>
       <c r="AW120" s="23">
-        <v>77.347880000000004</v>
+        <v>90.263900000000007</v>
       </c>
       <c r="AX120" s="23">
-        <v>199.80739</v>
+        <v>237.75779</v>
       </c>
     </row>
-    <row r="121" spans="1:50" s="5" customFormat="1" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="121" spans="1:50" s="5" customFormat="1" ht="63.75">
       <c r="A121" s="7" t="s">
         <v>114</v>
       </c>
       <c r="B121" s="12" t="s">
         <v>248</v>
       </c>
       <c r="C121" s="19">
         <v>34.189399999999999</v>
       </c>
       <c r="D121" s="19">
         <v>13.579050000000001</v>
       </c>
       <c r="E121" s="19">
         <v>11470.052170000001</v>
       </c>
       <c r="F121" s="19">
         <v>48143.539900000003</v>
       </c>
       <c r="G121" s="19" t="s">
         <v>276</v>
       </c>
       <c r="H121" s="19" t="s">
         <v>276</v>
       </c>
       <c r="I121" s="13">
@@ -20254,57 +20826,57 @@
       <c r="AO121" s="20">
         <v>19979.319520000001</v>
       </c>
       <c r="AP121" s="20">
         <v>80423.326749999993</v>
       </c>
       <c r="AQ121" s="20">
         <v>4166.7274799999996</v>
       </c>
       <c r="AR121" s="20">
         <v>2271.1727700000001</v>
       </c>
       <c r="AS121" s="20">
         <v>15374.13517</v>
       </c>
       <c r="AT121" s="20">
         <v>61887.029190000001</v>
       </c>
       <c r="AU121" s="23">
         <v>80.010000000000005</v>
       </c>
       <c r="AV121" s="23">
         <v>50.609000000000002</v>
       </c>
       <c r="AW121" s="23">
-        <v>7282.6436800000001</v>
+        <v>8296.5122900000006</v>
       </c>
       <c r="AX121" s="23">
-        <v>33947.614009999998</v>
+        <v>38548.401449999998</v>
       </c>
     </row>
-    <row r="122" spans="1:50" s="5" customFormat="1" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="122" spans="1:50" s="5" customFormat="1" ht="63.75">
       <c r="A122" s="7" t="s">
         <v>115</v>
       </c>
       <c r="B122" s="12" t="s">
         <v>249</v>
       </c>
       <c r="C122" s="19">
         <v>8.5708000000000002</v>
       </c>
       <c r="D122" s="19">
         <v>6.2870299999999997</v>
       </c>
       <c r="E122" s="19">
         <v>430.36772999999999</v>
       </c>
       <c r="F122" s="19">
         <v>201.28799000000001</v>
       </c>
       <c r="G122" s="19" t="s">
         <v>276</v>
       </c>
       <c r="H122" s="19" t="s">
         <v>276</v>
       </c>
       <c r="I122" s="13">
@@ -20406,57 +20978,57 @@
       <c r="AO122" s="20">
         <v>811.79426999999998</v>
       </c>
       <c r="AP122" s="20">
         <v>498.60228000000001</v>
       </c>
       <c r="AQ122" s="20">
         <v>0</v>
       </c>
       <c r="AR122" s="20">
         <v>0</v>
       </c>
       <c r="AS122" s="20">
         <v>644.55322000000001</v>
       </c>
       <c r="AT122" s="20">
         <v>450.02226999999999</v>
       </c>
       <c r="AU122" s="23">
         <v>0</v>
       </c>
       <c r="AV122" s="23">
         <v>0</v>
       </c>
       <c r="AW122" s="23">
-        <v>321.50538999999998</v>
+        <v>363.81195000000002</v>
       </c>
       <c r="AX122" s="23">
-        <v>246.14959999999999</v>
+        <v>286.32144</v>
       </c>
     </row>
-    <row r="123" spans="1:50" s="5" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="123" spans="1:50" s="5" customFormat="1" ht="76.5">
       <c r="A123" s="7" t="s">
         <v>116</v>
       </c>
       <c r="B123" s="12" t="s">
         <v>250</v>
       </c>
       <c r="C123" s="19">
         <v>0.42049999999999998</v>
       </c>
       <c r="D123" s="19">
         <v>10.4367</v>
       </c>
       <c r="E123" s="19">
         <v>6.9210399999999996</v>
       </c>
       <c r="F123" s="19">
         <v>34.183340000000001</v>
       </c>
       <c r="G123" s="19" t="s">
         <v>276</v>
       </c>
       <c r="H123" s="19" t="s">
         <v>276</v>
       </c>
       <c r="I123" s="13">
@@ -20558,57 +21130,57 @@
       <c r="AO123" s="20">
         <v>34.216630000000002</v>
       </c>
       <c r="AP123" s="20">
         <v>220.70949999999999</v>
       </c>
       <c r="AQ123" s="20">
         <v>0</v>
       </c>
       <c r="AR123" s="20">
         <v>0</v>
       </c>
       <c r="AS123" s="20">
         <v>45.103059999999999</v>
       </c>
       <c r="AT123" s="20">
         <v>388.22991000000002</v>
       </c>
       <c r="AU123" s="23">
         <v>0</v>
       </c>
       <c r="AV123" s="23">
         <v>0</v>
       </c>
       <c r="AW123" s="23">
-        <v>23.45702</v>
+        <v>24.709230000000002</v>
       </c>
       <c r="AX123" s="23">
-        <v>150.82650000000001</v>
+        <v>166.18501000000001</v>
       </c>
     </row>
-    <row r="124" spans="1:50" s="5" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+    <row r="124" spans="1:50" s="5" customFormat="1" ht="51">
       <c r="A124" s="7" t="s">
         <v>117</v>
       </c>
       <c r="B124" s="12" t="s">
         <v>251</v>
       </c>
       <c r="C124" s="19">
         <v>6.9699999999999998E-2</v>
       </c>
       <c r="D124" s="19">
         <v>0.42392999999999997</v>
       </c>
       <c r="E124" s="19">
         <v>544.01067</v>
       </c>
       <c r="F124" s="19">
         <v>274.42682000000002</v>
       </c>
       <c r="G124" s="19" t="s">
         <v>276</v>
       </c>
       <c r="H124" s="19" t="s">
         <v>276</v>
       </c>
       <c r="I124" s="13">
@@ -20710,57 +21282,57 @@
       <c r="AO124" s="20">
         <v>747.74843999999996</v>
       </c>
       <c r="AP124" s="20">
         <v>627.44808999999998</v>
       </c>
       <c r="AQ124" s="20">
         <v>0</v>
       </c>
       <c r="AR124" s="20">
         <v>0</v>
       </c>
       <c r="AS124" s="20">
         <v>814.39128000000005</v>
       </c>
       <c r="AT124" s="20">
         <v>690.20105999999998</v>
       </c>
       <c r="AU124" s="23">
         <v>0</v>
       </c>
       <c r="AV124" s="23">
         <v>0</v>
       </c>
       <c r="AW124" s="23">
-        <v>510.68223999999998</v>
+        <v>592.06088999999997</v>
       </c>
       <c r="AX124" s="23">
-        <v>420.71323000000001</v>
+        <v>482.24254000000002</v>
       </c>
     </row>
-    <row r="125" spans="1:50" s="5" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+    <row r="125" spans="1:50" s="5" customFormat="1" ht="51">
       <c r="A125" s="7" t="s">
         <v>118</v>
       </c>
       <c r="B125" s="12" t="s">
         <v>252</v>
       </c>
       <c r="C125" s="19">
         <v>1.5848</v>
       </c>
       <c r="D125" s="19">
         <v>2.1530800000000001</v>
       </c>
       <c r="E125" s="19">
         <v>1292.28332</v>
       </c>
       <c r="F125" s="19">
         <v>1329.4936</v>
       </c>
       <c r="G125" s="13">
         <v>1.48</v>
       </c>
       <c r="H125" s="13">
         <v>0.96199999999999997</v>
       </c>
       <c r="I125" s="13">
@@ -20862,57 +21434,57 @@
       <c r="AO125" s="20">
         <v>2765.4957599999998</v>
       </c>
       <c r="AP125" s="20">
         <v>4491.0431799999997</v>
       </c>
       <c r="AQ125" s="20">
         <v>1.333</v>
       </c>
       <c r="AR125" s="20">
         <v>6.9677199999999999</v>
       </c>
       <c r="AS125" s="20">
         <v>2312.9194900000002</v>
       </c>
       <c r="AT125" s="20">
         <v>4426.3020500000002</v>
       </c>
       <c r="AU125" s="23">
         <v>0.67600000000000005</v>
       </c>
       <c r="AV125" s="23">
         <v>4.2229999999999999</v>
       </c>
       <c r="AW125" s="23">
-        <v>1587.7207800000001</v>
+        <v>1839.02773</v>
       </c>
       <c r="AX125" s="23">
-        <v>3131.1115300000001</v>
+        <v>3634.9463099999998</v>
       </c>
     </row>
-    <row r="126" spans="1:50" s="5" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="126" spans="1:50" s="5" customFormat="1" ht="38.25">
       <c r="A126" s="7" t="s">
         <v>119</v>
       </c>
       <c r="B126" s="12" t="s">
         <v>253</v>
       </c>
       <c r="C126" s="19">
         <v>0.72250000000000003</v>
       </c>
       <c r="D126" s="19">
         <v>2.8681700000000001</v>
       </c>
       <c r="E126" s="19">
         <v>46.931449999999998</v>
       </c>
       <c r="F126" s="19">
         <v>82.536479999999997</v>
       </c>
       <c r="G126" s="19" t="s">
         <v>276</v>
       </c>
       <c r="H126" s="19" t="s">
         <v>276</v>
       </c>
       <c r="I126" s="13">
@@ -21014,57 +21586,57 @@
       <c r="AO126" s="20">
         <v>34.068530000000003</v>
       </c>
       <c r="AP126" s="20">
         <v>94.311430000000001</v>
       </c>
       <c r="AQ126" s="20">
         <v>0.40455999999999998</v>
       </c>
       <c r="AR126" s="20">
         <v>2.68099</v>
       </c>
       <c r="AS126" s="20">
         <v>29.437989999999999</v>
       </c>
       <c r="AT126" s="20">
         <v>63.442570000000003</v>
       </c>
       <c r="AU126" s="23">
         <v>0</v>
       </c>
       <c r="AV126" s="23">
         <v>0</v>
       </c>
       <c r="AW126" s="23">
-        <v>18.57555</v>
+        <v>20.755600000000001</v>
       </c>
       <c r="AX126" s="23">
-        <v>14.21476</v>
+        <v>15.853260000000001</v>
       </c>
     </row>
-    <row r="127" spans="1:50" s="5" customFormat="1" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="127" spans="1:50" s="5" customFormat="1" ht="33.75" customHeight="1">
       <c r="A127" s="7" t="s">
         <v>120</v>
       </c>
       <c r="B127" s="12" t="s">
         <v>254</v>
       </c>
       <c r="C127" s="19">
         <v>2.3090000000000002</v>
       </c>
       <c r="D127" s="19">
         <v>5.8388400000000003</v>
       </c>
       <c r="E127" s="19">
         <v>384.00031999999999</v>
       </c>
       <c r="F127" s="19">
         <v>755.80988000000002</v>
       </c>
       <c r="G127" s="13">
         <v>27.203499999999998</v>
       </c>
       <c r="H127" s="13">
         <v>57.161610000000003</v>
       </c>
       <c r="I127" s="13">
@@ -21160,63 +21732,63 @@
       <c r="AM127" s="20">
         <v>220.78515999999999</v>
       </c>
       <c r="AN127" s="20">
         <v>640.73446000000001</v>
       </c>
       <c r="AO127" s="20">
         <v>394.97847000000002</v>
       </c>
       <c r="AP127" s="20">
         <v>1154.2512400000001</v>
       </c>
       <c r="AQ127" s="20">
         <v>170.01956000000001</v>
       </c>
       <c r="AR127" s="20">
         <v>614.84010999999998</v>
       </c>
       <c r="AS127" s="20">
         <v>429.12643000000003</v>
       </c>
       <c r="AT127" s="20">
         <v>1476.92517</v>
       </c>
       <c r="AU127" s="23">
-        <v>80.304599999999994</v>
+        <v>95.505200000000002</v>
       </c>
       <c r="AV127" s="23">
-        <v>351.04995000000002</v>
+        <v>418.40526999999997</v>
       </c>
       <c r="AW127" s="23">
-        <v>301.34595000000002</v>
+        <v>374.10491000000002</v>
       </c>
       <c r="AX127" s="23">
-        <v>1037.17896</v>
+        <v>1297.18588</v>
       </c>
     </row>
-    <row r="128" spans="1:50" s="5" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="128" spans="1:50" s="5" customFormat="1" ht="25.5">
       <c r="A128" s="7" t="s">
         <v>121</v>
       </c>
       <c r="B128" s="12" t="s">
         <v>255</v>
       </c>
       <c r="C128" s="19">
         <v>35.765999999999998</v>
       </c>
       <c r="D128" s="19">
         <v>78.758619999999993</v>
       </c>
       <c r="E128" s="19">
         <v>258.04719</v>
       </c>
       <c r="F128" s="19">
         <v>824.66485999999998</v>
       </c>
       <c r="G128" s="13">
         <v>12.17</v>
       </c>
       <c r="H128" s="13">
         <v>20.76003</v>
       </c>
       <c r="I128" s="13">
@@ -21318,57 +21890,57 @@
       <c r="AO128" s="20">
         <v>707.29907000000003</v>
       </c>
       <c r="AP128" s="20">
         <v>5718.5111999999999</v>
       </c>
       <c r="AQ128" s="20">
         <v>1.5261400000000001</v>
       </c>
       <c r="AR128" s="20">
         <v>22.15532</v>
       </c>
       <c r="AS128" s="20">
         <v>989.43381999999997</v>
       </c>
       <c r="AT128" s="20">
         <v>7915.6374900000001</v>
       </c>
       <c r="AU128" s="23">
         <v>1.5663100000000001</v>
       </c>
       <c r="AV128" s="23">
         <v>29.498000000000001</v>
       </c>
       <c r="AW128" s="23">
-        <v>443.68020000000001</v>
+        <v>498.06581</v>
       </c>
       <c r="AX128" s="23">
-        <v>3523.1699899999999</v>
+        <v>3988.7155899999998</v>
       </c>
     </row>
-    <row r="129" spans="1:50" s="5" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+    <row r="129" spans="1:50" s="5" customFormat="1" ht="51">
       <c r="A129" s="7" t="s">
         <v>122</v>
       </c>
       <c r="B129" s="12" t="s">
         <v>256</v>
       </c>
       <c r="C129" s="19">
         <v>19.810500000000001</v>
       </c>
       <c r="D129" s="19">
         <v>4.2443299999999997</v>
       </c>
       <c r="E129" s="19">
         <v>91.099000000000004</v>
       </c>
       <c r="F129" s="19">
         <v>13.3451</v>
       </c>
       <c r="G129" s="13">
         <v>79.366</v>
       </c>
       <c r="H129" s="13">
         <v>8.8520000000000003</v>
       </c>
       <c r="I129" s="13">
@@ -21470,57 +22042,57 @@
       <c r="AO129" s="20">
         <v>160.90369999999999</v>
       </c>
       <c r="AP129" s="20">
         <v>64.338430000000002</v>
       </c>
       <c r="AQ129" s="20">
         <v>0</v>
       </c>
       <c r="AR129" s="20">
         <v>0</v>
       </c>
       <c r="AS129" s="20">
         <v>264.00599999999997</v>
       </c>
       <c r="AT129" s="20">
         <v>103.77437</v>
       </c>
       <c r="AU129" s="23">
         <v>0</v>
       </c>
       <c r="AV129" s="23">
         <v>0</v>
       </c>
       <c r="AW129" s="23">
-        <v>99.471000000000004</v>
+        <v>129.447</v>
       </c>
       <c r="AX129" s="23">
-        <v>45.61918</v>
+        <v>53.23442</v>
       </c>
     </row>
-    <row r="130" spans="1:50" s="5" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="130" spans="1:50" s="5" customFormat="1" ht="76.5">
       <c r="A130" s="7" t="s">
         <v>123</v>
       </c>
       <c r="B130" s="12" t="s">
         <v>257</v>
       </c>
       <c r="C130" s="19">
         <v>14402.337</v>
       </c>
       <c r="D130" s="19">
         <v>7241.9608699999999</v>
       </c>
       <c r="E130" s="19">
         <v>855.58109999999999</v>
       </c>
       <c r="F130" s="19">
         <v>293.94722999999999</v>
       </c>
       <c r="G130" s="13">
         <v>15308.104300000001</v>
       </c>
       <c r="H130" s="13">
         <v>7091.9360399999996</v>
       </c>
       <c r="I130" s="13">
@@ -21622,57 +22194,57 @@
       <c r="AO130" s="20">
         <v>3289.70165</v>
       </c>
       <c r="AP130" s="20">
         <v>2045.70093</v>
       </c>
       <c r="AQ130" s="20">
         <v>3284.2</v>
       </c>
       <c r="AR130" s="20">
         <v>470.25238000000002</v>
       </c>
       <c r="AS130" s="20">
         <v>4007.6458899999998</v>
       </c>
       <c r="AT130" s="20">
         <v>2272.2521000000002</v>
       </c>
       <c r="AU130" s="23">
         <v>2952.72</v>
       </c>
       <c r="AV130" s="23">
         <v>1157.4077600000001</v>
       </c>
       <c r="AW130" s="23">
-        <v>1475.07926</v>
+        <v>1720.65362</v>
       </c>
       <c r="AX130" s="23">
-        <v>1115.4369899999999</v>
+        <v>1295.97128</v>
       </c>
     </row>
-    <row r="131" spans="1:50" s="5" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="131" spans="1:50" s="5" customFormat="1" ht="12.75">
       <c r="A131" s="7" t="s">
         <v>124</v>
       </c>
       <c r="B131" s="12" t="s">
         <v>258</v>
       </c>
       <c r="C131" s="19">
         <v>5494.8819999999996</v>
       </c>
       <c r="D131" s="19">
         <v>2392.0468000000001</v>
       </c>
       <c r="E131" s="19">
         <v>345.73899999999998</v>
       </c>
       <c r="F131" s="19">
         <v>146.74089000000001</v>
       </c>
       <c r="G131" s="13">
         <v>6677.2277999999997</v>
       </c>
       <c r="H131" s="13">
         <v>2712.14417</v>
       </c>
       <c r="I131" s="13">
@@ -21768,63 +22340,63 @@
       <c r="AM131" s="20">
         <v>10254.20422</v>
       </c>
       <c r="AN131" s="20">
         <v>5016.7092300000004</v>
       </c>
       <c r="AO131" s="20">
         <v>206.13797</v>
       </c>
       <c r="AP131" s="20">
         <v>185.22756000000001</v>
       </c>
       <c r="AQ131" s="20">
         <v>15477.33274</v>
       </c>
       <c r="AR131" s="20">
         <v>9465.7329900000004</v>
       </c>
       <c r="AS131" s="20">
         <v>180.13765000000001</v>
       </c>
       <c r="AT131" s="20">
         <v>176.29524000000001</v>
       </c>
       <c r="AU131" s="23">
-        <v>6319.4585100000004</v>
+        <v>6436.6291499999998</v>
       </c>
       <c r="AV131" s="23">
-        <v>4178.5037199999997</v>
+        <v>4255.6846100000002</v>
       </c>
       <c r="AW131" s="23">
-        <v>38.189300000000003</v>
+        <v>68.194429999999997</v>
       </c>
       <c r="AX131" s="23">
-        <v>43.057220000000001</v>
+        <v>70.489859999999993</v>
       </c>
     </row>
-    <row r="132" spans="1:50" s="5" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="132" spans="1:50" s="5" customFormat="1" ht="25.5">
       <c r="A132" s="7" t="s">
         <v>125</v>
       </c>
       <c r="B132" s="12" t="s">
         <v>259</v>
       </c>
       <c r="C132" s="19" t="s">
         <v>276</v>
       </c>
       <c r="D132" s="19" t="s">
         <v>276</v>
       </c>
       <c r="E132" s="19" t="s">
         <v>276</v>
       </c>
       <c r="F132" s="19" t="s">
         <v>276</v>
       </c>
       <c r="G132" s="19" t="s">
         <v>276</v>
       </c>
       <c r="H132" s="19" t="s">
         <v>276</v>
       </c>
       <c r="I132" s="13">
@@ -21932,51 +22504,51 @@
       <c r="AQ132" s="20">
         <v>0</v>
       </c>
       <c r="AR132" s="20">
         <v>0</v>
       </c>
       <c r="AS132" s="20">
         <v>98.236000000000004</v>
       </c>
       <c r="AT132" s="20">
         <v>188.60045</v>
       </c>
       <c r="AU132" s="23">
         <v>0</v>
       </c>
       <c r="AV132" s="23">
         <v>0</v>
       </c>
       <c r="AW132" s="23">
         <v>13.644</v>
       </c>
       <c r="AX132" s="23">
         <v>34.561390000000003</v>
       </c>
     </row>
-    <row r="133" spans="1:50" s="5" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="133" spans="1:50" s="5" customFormat="1" ht="38.25">
       <c r="A133" s="7" t="s">
         <v>126</v>
       </c>
       <c r="B133" s="12" t="s">
         <v>260</v>
       </c>
       <c r="C133" s="19" t="s">
         <v>276</v>
       </c>
       <c r="D133" s="19" t="s">
         <v>276</v>
       </c>
       <c r="E133" s="19" t="s">
         <v>276</v>
       </c>
       <c r="F133" s="19" t="s">
         <v>276</v>
       </c>
       <c r="G133" s="19" t="s">
         <v>276</v>
       </c>
       <c r="H133" s="19" t="s">
         <v>276</v>
       </c>
       <c r="I133" s="13" t="s">
@@ -22084,51 +22656,51 @@
       <c r="AQ133" s="20">
         <v>0</v>
       </c>
       <c r="AR133" s="20">
         <v>0</v>
       </c>
       <c r="AS133" s="20">
         <v>12.378</v>
       </c>
       <c r="AT133" s="20">
         <v>23.150259999999999</v>
       </c>
       <c r="AU133" s="23" t="s">
         <v>276</v>
       </c>
       <c r="AV133" s="23" t="s">
         <v>276</v>
       </c>
       <c r="AW133" s="23" t="s">
         <v>276</v>
       </c>
       <c r="AX133" s="23" t="s">
         <v>276</v>
       </c>
     </row>
-    <row r="134" spans="1:50" s="5" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="134" spans="1:50" s="5" customFormat="1" ht="76.5">
       <c r="A134" s="7" t="s">
         <v>127</v>
       </c>
       <c r="B134" s="12" t="s">
         <v>261</v>
       </c>
       <c r="C134" s="19" t="s">
         <v>276</v>
       </c>
       <c r="D134" s="19" t="s">
         <v>276</v>
       </c>
       <c r="E134" s="19">
         <v>0.04</v>
       </c>
       <c r="F134" s="19">
         <v>4.2970000000000001E-2</v>
       </c>
       <c r="G134" s="19" t="s">
         <v>276</v>
       </c>
       <c r="H134" s="19" t="s">
         <v>276</v>
       </c>
       <c r="I134" s="13" t="s">
@@ -22230,57 +22802,57 @@
       <c r="AO134" s="20">
         <v>283.88099999999997</v>
       </c>
       <c r="AP134" s="20">
         <v>403.36243999999999</v>
       </c>
       <c r="AQ134" s="20">
         <v>0</v>
       </c>
       <c r="AR134" s="20">
         <v>0</v>
       </c>
       <c r="AS134" s="20">
         <v>181.69645</v>
       </c>
       <c r="AT134" s="20">
         <v>258.66759000000002</v>
       </c>
       <c r="AU134" s="23">
         <v>0</v>
       </c>
       <c r="AV134" s="23">
         <v>0</v>
       </c>
       <c r="AW134" s="23">
-        <v>65.050079999999994</v>
+        <v>108.82508</v>
       </c>
       <c r="AX134" s="23">
-        <v>138.72411</v>
+        <v>241.20711</v>
       </c>
     </row>
-    <row r="135" spans="1:50" s="5" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="135" spans="1:50" s="5" customFormat="1" ht="25.5">
       <c r="A135" s="7" t="s">
         <v>128</v>
       </c>
       <c r="B135" s="12" t="s">
         <v>262</v>
       </c>
       <c r="C135" s="19">
         <v>2.0400000000000001E-2</v>
       </c>
       <c r="D135" s="19">
         <v>2.7990000000000001E-2</v>
       </c>
       <c r="E135" s="19">
         <v>24.349879999999999</v>
       </c>
       <c r="F135" s="19">
         <v>18.609749999999998</v>
       </c>
       <c r="G135" s="19" t="s">
         <v>276</v>
       </c>
       <c r="H135" s="19" t="s">
         <v>276</v>
       </c>
       <c r="I135" s="13">
@@ -22382,57 +22954,57 @@
       <c r="AO135" s="20">
         <v>137.19791000000001</v>
       </c>
       <c r="AP135" s="20">
         <v>78.569550000000007</v>
       </c>
       <c r="AQ135" s="20">
         <v>0</v>
       </c>
       <c r="AR135" s="20">
         <v>0</v>
       </c>
       <c r="AS135" s="20">
         <v>80.073570000000004</v>
       </c>
       <c r="AT135" s="20">
         <v>51.726689999999998</v>
       </c>
       <c r="AU135" s="23">
         <v>0</v>
       </c>
       <c r="AV135" s="23">
         <v>0</v>
       </c>
       <c r="AW135" s="23">
-        <v>47.609659999999998</v>
+        <v>53.091540000000002</v>
       </c>
       <c r="AX135" s="23">
-        <v>28.18103</v>
+        <v>30.951830000000001</v>
       </c>
     </row>
-    <row r="136" spans="1:50" s="5" customFormat="1" ht="67.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="136" spans="1:50" s="5" customFormat="1" ht="67.5" customHeight="1">
       <c r="A136" s="7" t="s">
         <v>129</v>
       </c>
       <c r="B136" s="12" t="s">
         <v>263</v>
       </c>
       <c r="C136" s="19" t="s">
         <v>276</v>
       </c>
       <c r="D136" s="19" t="s">
         <v>276</v>
       </c>
       <c r="E136" s="19">
         <v>6.0000000000000001E-3</v>
       </c>
       <c r="F136" s="19">
         <v>4.7789999999999999E-2</v>
       </c>
       <c r="G136" s="19" t="s">
         <v>276</v>
       </c>
       <c r="H136" s="19" t="s">
         <v>276</v>
       </c>
       <c r="I136" s="13" t="s">
@@ -22540,51 +23112,51 @@
       <c r="AQ136" s="20">
         <v>0</v>
       </c>
       <c r="AR136" s="20">
         <v>0</v>
       </c>
       <c r="AS136" s="20">
         <v>1.4489999999999999E-2</v>
       </c>
       <c r="AT136" s="20">
         <v>2.0670000000000001E-2</v>
       </c>
       <c r="AU136" s="23">
         <v>0</v>
       </c>
       <c r="AV136" s="23">
         <v>0</v>
       </c>
       <c r="AW136" s="23">
         <v>2.8000000000000001E-2</v>
       </c>
       <c r="AX136" s="23">
         <v>7.757E-2</v>
       </c>
     </row>
-    <row r="137" spans="1:50" s="5" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+    <row r="137" spans="1:50" s="5" customFormat="1" ht="51">
       <c r="A137" s="7" t="s">
         <v>130</v>
       </c>
       <c r="B137" s="12" t="s">
         <v>264</v>
       </c>
       <c r="C137" s="19">
         <v>569.45600000000002</v>
       </c>
       <c r="D137" s="19">
         <v>54.850859999999997</v>
       </c>
       <c r="E137" s="19">
         <v>5.7959999999999998E-2</v>
       </c>
       <c r="F137" s="19">
         <v>0.22106000000000001</v>
       </c>
       <c r="G137" s="13">
         <v>36920.542000000001</v>
       </c>
       <c r="H137" s="13">
         <v>2970.4304699999998</v>
       </c>
       <c r="I137" s="13">
@@ -22686,57 +23258,57 @@
       <c r="AO137" s="20">
         <v>19848.146680000002</v>
       </c>
       <c r="AP137" s="20">
         <v>1129.90472</v>
       </c>
       <c r="AQ137" s="20">
         <v>13735.239</v>
       </c>
       <c r="AR137" s="20">
         <v>1340.84467</v>
       </c>
       <c r="AS137" s="20">
         <v>8874.1423300000006</v>
       </c>
       <c r="AT137" s="20">
         <v>936.82069999999999</v>
       </c>
       <c r="AU137" s="23">
         <v>2715</v>
       </c>
       <c r="AV137" s="23">
         <v>271.5</v>
       </c>
       <c r="AW137" s="23">
-        <v>6251.2252500000004</v>
+        <v>7653.4130299999997</v>
       </c>
       <c r="AX137" s="23">
-        <v>861.76715000000002</v>
+        <v>1049.12346</v>
       </c>
     </row>
-    <row r="138" spans="1:50" s="5" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="138" spans="1:50" s="5" customFormat="1" ht="38.25">
       <c r="A138" s="7" t="s">
         <v>131</v>
       </c>
       <c r="B138" s="12" t="s">
         <v>265</v>
       </c>
       <c r="C138" s="19" t="s">
         <v>276</v>
       </c>
       <c r="D138" s="19" t="s">
         <v>276</v>
       </c>
       <c r="E138" s="19" t="s">
         <v>276</v>
       </c>
       <c r="F138" s="19" t="s">
         <v>276</v>
       </c>
       <c r="G138" s="19" t="s">
         <v>276</v>
       </c>
       <c r="H138" s="19" t="s">
         <v>276</v>
       </c>
       <c r="I138" s="13">
@@ -22844,51 +23416,51 @@
       <c r="AQ138" s="20" t="s">
         <v>276</v>
       </c>
       <c r="AR138" s="20" t="s">
         <v>276</v>
       </c>
       <c r="AS138" s="20" t="s">
         <v>276</v>
       </c>
       <c r="AT138" s="20" t="s">
         <v>276</v>
       </c>
       <c r="AU138" s="23" t="s">
         <v>276</v>
       </c>
       <c r="AV138" s="23" t="s">
         <v>276</v>
       </c>
       <c r="AW138" s="23" t="s">
         <v>276</v>
       </c>
       <c r="AX138" s="23" t="s">
         <v>276</v>
       </c>
     </row>
-    <row r="139" spans="1:50" s="5" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+    <row r="139" spans="1:50" s="5" customFormat="1" ht="51">
       <c r="A139" s="7" t="s">
         <v>132</v>
       </c>
       <c r="B139" s="12" t="s">
         <v>266</v>
       </c>
       <c r="C139" s="19" t="s">
         <v>276</v>
       </c>
       <c r="D139" s="19" t="s">
         <v>276</v>
       </c>
       <c r="E139" s="19" t="s">
         <v>276</v>
       </c>
       <c r="F139" s="19" t="s">
         <v>276</v>
       </c>
       <c r="G139" s="19" t="s">
         <v>276</v>
       </c>
       <c r="H139" s="19" t="s">
         <v>276</v>
       </c>
       <c r="I139" s="13" t="s">
@@ -22996,51 +23568,51 @@
       <c r="AQ139" s="20" t="s">
         <v>276</v>
       </c>
       <c r="AR139" s="20" t="s">
         <v>276</v>
       </c>
       <c r="AS139" s="20" t="s">
         <v>276</v>
       </c>
       <c r="AT139" s="20" t="s">
         <v>276</v>
       </c>
       <c r="AU139" s="23" t="s">
         <v>276</v>
       </c>
       <c r="AV139" s="23" t="s">
         <v>276</v>
       </c>
       <c r="AW139" s="23" t="s">
         <v>276</v>
       </c>
       <c r="AX139" s="23" t="s">
         <v>276</v>
       </c>
     </row>
-    <row r="140" spans="1:50" s="5" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+    <row r="140" spans="1:50" s="5" customFormat="1" ht="51">
       <c r="A140" s="14" t="s">
         <v>133</v>
       </c>
       <c r="B140" s="15" t="s">
         <v>267</v>
       </c>
       <c r="C140" s="21">
         <v>2.67</v>
       </c>
       <c r="D140" s="21">
         <v>0.40653</v>
       </c>
       <c r="E140" s="21">
         <v>1347.83115</v>
       </c>
       <c r="F140" s="21">
         <v>126.83456</v>
       </c>
       <c r="G140" s="16">
         <v>0.3</v>
       </c>
       <c r="H140" s="16">
         <v>2.9530000000000001E-2</v>
       </c>
       <c r="I140" s="16">
@@ -23136,146 +23708,148 @@
       <c r="AM140" s="16">
         <v>87303.05</v>
       </c>
       <c r="AN140" s="16">
         <v>1382.7960599999999</v>
       </c>
       <c r="AO140" s="16">
         <v>1388.16706</v>
       </c>
       <c r="AP140" s="16">
         <v>150.66739000000001</v>
       </c>
       <c r="AQ140" s="16">
         <v>75511.767999999996</v>
       </c>
       <c r="AR140" s="16">
         <v>1390.625</v>
       </c>
       <c r="AS140" s="16">
         <v>1920.4463599999999</v>
       </c>
       <c r="AT140" s="16">
         <v>324.11387000000002</v>
       </c>
       <c r="AU140" s="24">
-        <v>18925</v>
+        <v>21633</v>
       </c>
       <c r="AV140" s="24">
-        <v>289.00799999999998</v>
+        <v>327.04899999999998</v>
       </c>
       <c r="AW140" s="24">
-        <v>685.15458999999998</v>
+        <v>890.40863000000002</v>
       </c>
       <c r="AX140" s="24">
-        <v>156.64165</v>
+        <v>182.22668999999999</v>
       </c>
     </row>
-    <row r="141" spans="1:50" s="5" customFormat="1" ht="3" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="141" spans="1:50" s="5" customFormat="1" ht="3" customHeight="1">
       <c r="A141" s="17"/>
       <c r="B141" s="18"/>
     </row>
-    <row r="142" spans="1:50" s="5" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A142" s="31" t="s">
+    <row r="142" spans="1:50" s="5" customFormat="1" ht="12.75">
+      <c r="A142" s="61" t="s">
         <v>274</v>
       </c>
-      <c r="B142" s="31"/>
+      <c r="B142" s="61"/>
     </row>
-    <row r="143" spans="1:50" s="5" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="143" spans="1:50" s="5" customFormat="1" ht="12.75">
       <c r="A143" s="17"/>
       <c r="B143" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="40">
+    <mergeCell ref="AQ3:AT3"/>
+    <mergeCell ref="AQ4:AR4"/>
+    <mergeCell ref="AS4:AT4"/>
+    <mergeCell ref="AM3:AP3"/>
+    <mergeCell ref="AM4:AN4"/>
+    <mergeCell ref="AO4:AP4"/>
+    <mergeCell ref="W3:Z3"/>
+    <mergeCell ref="W4:X4"/>
+    <mergeCell ref="Y4:Z4"/>
+    <mergeCell ref="AC4:AD4"/>
+    <mergeCell ref="AI3:AL3"/>
+    <mergeCell ref="AI4:AJ4"/>
+    <mergeCell ref="AK4:AL4"/>
+    <mergeCell ref="AA3:AD3"/>
+    <mergeCell ref="AA4:AB4"/>
+    <mergeCell ref="G4:H4"/>
+    <mergeCell ref="I4:J4"/>
+    <mergeCell ref="A142:B142"/>
+    <mergeCell ref="O3:R3"/>
+    <mergeCell ref="B3:B5"/>
+    <mergeCell ref="K3:N3"/>
+    <mergeCell ref="K4:L4"/>
+    <mergeCell ref="M4:N4"/>
+    <mergeCell ref="C4:D4"/>
     <mergeCell ref="A1:AX1"/>
     <mergeCell ref="AU3:AX3"/>
     <mergeCell ref="AU4:AV4"/>
     <mergeCell ref="AW4:AX4"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="O4:P4"/>
     <mergeCell ref="Q4:R4"/>
     <mergeCell ref="AE3:AH3"/>
     <mergeCell ref="AE4:AF4"/>
     <mergeCell ref="AG4:AH4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="C3:F3"/>
     <mergeCell ref="S3:V3"/>
     <mergeCell ref="G3:J3"/>
     <mergeCell ref="S4:T4"/>
     <mergeCell ref="U4:V4"/>
-    <mergeCell ref="G4:H4"/>
-[...22 lines deleted...]
-    <mergeCell ref="AO4:AP4"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="70" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1">
     <oddHeader>&amp;C&amp;P</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
+    <vt:vector size="4" baseType="lpstr">
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Conventions</vt:lpstr>
       <vt:lpstr>2015-2026</vt:lpstr>
       <vt:lpstr>'2015-2026'!Заголовки_для_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>o.nurgaliev</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>