--- v6 (2026-10-05)
+++ v7 (2026-10-25)
@@ -50,51 +50,51 @@
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="AT6" i="1" l="1"/>
   <c r="AS6" i="1"/>
   <c r="AR6" i="1"/>
   <c r="AQ6" i="1"/>
   <c r="AX6" i="1" l="1"/>
   <c r="AW6" i="1"/>
   <c r="AV6" i="1"/>
   <c r="AU6" i="1"/>
   <c r="AL6" i="1" l="1"/>
   <c r="AK6" i="1"/>
   <c r="AJ6" i="1"/>
   <c r="AI6" i="1"/>
   <c r="AN6" i="1" l="1"/>
   <c r="AO6" i="1"/>
   <c r="AP6" i="1"/>
   <c r="AM6" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2163" uniqueCount="322">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2159" uniqueCount="322">
   <si>
     <t>0201</t>
   </si>
   <si>
     <t>0202</t>
   </si>
   <si>
     <t>0203</t>
   </si>
   <si>
     <t>0204</t>
   </si>
   <si>
     <t>0205</t>
   </si>
   <si>
     <t>0206</t>
   </si>
   <si>
     <t>0207</t>
   </si>
   <si>
     <t>0208</t>
   </si>
   <si>
@@ -884,53 +884,50 @@
     <t>Name of product</t>
   </si>
   <si>
     <t>tons</t>
   </si>
   <si>
     <t>thousand US dollars</t>
   </si>
   <si>
     <t>export</t>
   </si>
   <si>
     <t>import</t>
   </si>
   <si>
     <t>*Preliminary data.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Export and import of the Kostanay region for food products</t>
-  </si>
-[...1 lines deleted...]
-    <t>January-July 2026*</t>
   </si>
   <si>
     <t xml:space="preserve">                       </t>
   </si>
   <si>
     <t>Conventional designations:</t>
   </si>
   <si>
     <t>«-» - no case</t>
   </si>
   <si>
     <t>«0.0» - insignificant value</t>
   </si>
   <si>
     <t>«X» - data is confidential</t>
   </si>
   <si>
     <t>«...» - no data available</t>
   </si>
   <si>
     <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
   </si>
   <si>
     <t>© Agency for Strategic planning and reforms of the Republic of Kazakhstan Bureau of National statistics</t>
   </si>
@@ -1038,50 +1035,53 @@
     <t>Division of trade statistics</t>
   </si>
   <si>
     <t>Responsible Officer</t>
   </si>
   <si>
     <t>Irina Demidenko</t>
   </si>
   <si>
     <t>Telephone Number:</t>
   </si>
   <si>
     <t>+7 714 2 536363</t>
   </si>
   <si>
     <t>E-mail:</t>
   </si>
   <si>
     <t>i.demidenko@aspire.gov.kz</t>
   </si>
   <si>
     <t>https://stat.gov.kz/en/region/kostanay/dynamic-tables/28255/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/en/industries/economy/foreign-market/dynamic-tables/</t>
+  </si>
+  <si>
+    <t>January-August 2026*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="47">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
@@ -2077,87 +2077,87 @@
     <xf numFmtId="0" fontId="38" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="38" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="45" fillId="0" borderId="13" xfId="84" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="46" fillId="0" borderId="13" xfId="84" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="45" fillId="0" borderId="13" xfId="84" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="45" fillId="0" borderId="13" xfId="84" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="45" fillId="0" borderId="13" xfId="84" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="41" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="41" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="17" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="18" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="13" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="13" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="14" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="15" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="16" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="13" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="13" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="18" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="85">
     <cellStyle name="20% - Акцент1 2" xfId="1"/>
     <cellStyle name="20% - Акцент2 2" xfId="2"/>
     <cellStyle name="20% - Акцент3 2" xfId="3"/>
     <cellStyle name="20% - Акцент4 2" xfId="4"/>
     <cellStyle name="20% - Акцент5 2" xfId="5"/>
     <cellStyle name="20% - Акцент6 2" xfId="6"/>
     <cellStyle name="40% - Акцент1 2" xfId="7"/>
     <cellStyle name="40% - Акцент2 2" xfId="8"/>
     <cellStyle name="40% - Акцент3 2" xfId="9"/>
     <cellStyle name="40% - Акцент4 2" xfId="10"/>
     <cellStyle name="40% - Акцент5 2" xfId="11"/>
     <cellStyle name="40% - Акцент6 2" xfId="12"/>
     <cellStyle name="60% - Акцент1 2" xfId="13"/>
     <cellStyle name="60% - Акцент2 2" xfId="14"/>
     <cellStyle name="60% - Акцент3 2" xfId="15"/>
     <cellStyle name="60% - Акцент4 2" xfId="16"/>
     <cellStyle name="60% - Акцент5 2" xfId="17"/>
     <cellStyle name="60% - Акцент6 2" xfId="18"/>
     <cellStyle name="SAPBEXaggData" xfId="19"/>
     <cellStyle name="SAPBEXaggDataEmph" xfId="20"/>
     <cellStyle name="SAPBEXaggItem" xfId="21"/>
     <cellStyle name="SAPBEXaggItemX" xfId="22"/>
@@ -2534,308 +2534,308 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:B22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="C1" sqref="C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="44.7109375" customWidth="1"/>
     <col min="2" max="2" width="82" customWidth="1"/>
     <col min="3" max="3" width="8.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2" ht="12.75" customHeight="1">
       <c r="A2" s="30" t="s">
+        <v>286</v>
+      </c>
+      <c r="B2" s="31" t="s">
         <v>287</v>
-      </c>
-[...1 lines deleted...]
-        <v>288</v>
       </c>
     </row>
     <row r="3" spans="1:2" ht="12.75" customHeight="1">
       <c r="A3" s="30" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="B3" s="32" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="4" spans="1:2" ht="12.75" customHeight="1">
       <c r="A4" s="30" t="s">
+        <v>289</v>
+      </c>
+      <c r="B4" s="33" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>291</v>
       </c>
     </row>
     <row r="5" spans="1:2" ht="12.75" customHeight="1">
       <c r="A5" s="30" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="B5" s="32" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="6" spans="1:2" ht="12.75" customHeight="1">
       <c r="A6" s="30" t="s">
+        <v>292</v>
+      </c>
+      <c r="B6" s="32" t="s">
         <v>293</v>
-      </c>
-[...1 lines deleted...]
-        <v>294</v>
       </c>
     </row>
     <row r="7" spans="1:2" ht="12.75" customHeight="1">
       <c r="A7" s="34" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="B7" s="35"/>
     </row>
     <row r="8" spans="1:2" ht="12.75" customHeight="1">
       <c r="A8" s="34" t="s">
+        <v>295</v>
+      </c>
+      <c r="B8" s="35" t="s">
         <v>296</v>
-      </c>
-[...1 lines deleted...]
-        <v>297</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="39">
       <c r="A9" s="34" t="s">
+        <v>297</v>
+      </c>
+      <c r="B9" s="36" t="s">
         <v>298</v>
-      </c>
-[...1 lines deleted...]
-        <v>299</v>
       </c>
     </row>
     <row r="10" spans="1:2" ht="26.25">
       <c r="A10" s="34" t="s">
+        <v>299</v>
+      </c>
+      <c r="B10" s="36" t="s">
         <v>300</v>
-      </c>
-[...1 lines deleted...]
-        <v>301</v>
       </c>
     </row>
     <row r="11" spans="1:2" ht="12.75" customHeight="1">
       <c r="A11" s="34" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="B11" s="37"/>
     </row>
     <row r="12" spans="1:2" ht="12.75" customHeight="1">
       <c r="A12" s="34" t="s">
+        <v>302</v>
+      </c>
+      <c r="B12" s="43" t="s">
         <v>303</v>
-      </c>
-[...1 lines deleted...]
-        <v>304</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="12.75" customHeight="1">
       <c r="A13" s="34" t="s">
+        <v>304</v>
+      </c>
+      <c r="B13" s="44" t="s">
         <v>305</v>
-      </c>
-[...1 lines deleted...]
-        <v>306</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="12.75" customHeight="1">
       <c r="A14" s="47" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="B14" s="42" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
     </row>
     <row r="15" spans="1:2" ht="12.75" customHeight="1">
       <c r="A15" s="48"/>
       <c r="B15" s="42" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
     </row>
     <row r="16" spans="1:2" ht="12.75" customHeight="1">
       <c r="A16" s="34" t="s">
+        <v>307</v>
+      </c>
+      <c r="B16" s="45" t="s">
         <v>308</v>
-      </c>
-[...1 lines deleted...]
-        <v>309</v>
       </c>
     </row>
     <row r="17" spans="1:2" ht="12.75" customHeight="1">
       <c r="A17" s="34" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="B17" s="38">
-        <v>46280</v>
+        <v>46310</v>
       </c>
     </row>
     <row r="18" spans="1:2" ht="12.75" customHeight="1">
       <c r="A18" s="34" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="B18" s="38">
-        <v>46310</v>
+        <v>46342</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="12.75" customHeight="1">
       <c r="A19" s="34" t="s">
+        <v>311</v>
+      </c>
+      <c r="B19" s="39" t="s">
         <v>312</v>
-      </c>
-[...1 lines deleted...]
-        <v>313</v>
       </c>
     </row>
     <row r="20" spans="1:2" ht="12.75" customHeight="1">
       <c r="A20" s="34" t="s">
+        <v>313</v>
+      </c>
+      <c r="B20" s="40" t="s">
         <v>314</v>
-      </c>
-[...1 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="21" spans="1:2" ht="12.75" customHeight="1">
       <c r="A21" s="34" t="s">
+        <v>315</v>
+      </c>
+      <c r="B21" s="41" t="s">
         <v>316</v>
-      </c>
-[...1 lines deleted...]
-        <v>317</v>
       </c>
     </row>
     <row r="22" spans="1:2" ht="12.75" customHeight="1">
       <c r="A22" s="34" t="s">
+        <v>317</v>
+      </c>
+      <c r="B22" s="46" t="s">
         <v>318</v>
-      </c>
-[...1 lines deleted...]
-        <v>319</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A14:A15"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B22" r:id="rId1" display="a.ermagambetova@aspire.gov.kz"/>
     <hyperlink ref="B15" r:id="rId2" display="GDP by income method"/>
     <hyperlink ref="B14" r:id="rId3" display="GDP by production method"/>
   </hyperlinks>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="I2" sqref="I2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" customWidth="1"/>
     <col min="2" max="2" width="99" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="B6" s="25" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="B7" s="25" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="B8" s="25" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="B9" s="25" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="B10" s="25" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="B11" s="26"/>
     </row>
     <row r="12" spans="1:2" ht="25.5">
       <c r="B12" s="27" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="B13" s="26"/>
     </row>
     <row r="14" spans="1:2">
       <c r="B14" s="26"/>
     </row>
     <row r="15" spans="1:2">
       <c r="B15" s="28"/>
     </row>
     <row r="16" spans="1:2">
       <c r="B16" s="28"/>
     </row>
     <row r="17" spans="2:2">
       <c r="B17" s="28"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="29" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AX143"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="A22" sqref="A22"/>
+    <sheetView topLeftCell="AE1" workbookViewId="0">
+      <selection activeCell="AE22" sqref="AE22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="4" customWidth="1"/>
     <col min="2" max="2" width="36.140625" style="3" customWidth="1"/>
     <col min="3" max="3" width="10.28515625" style="1" customWidth="1"/>
     <col min="4" max="4" width="11.85546875" style="1" customWidth="1"/>
     <col min="5" max="5" width="10.28515625" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="10.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="11.85546875" style="1" customWidth="1"/>
     <col min="9" max="9" width="10.28515625" style="1" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" style="1" customWidth="1"/>
     <col min="11" max="11" width="10.28515625" style="1" customWidth="1"/>
     <col min="12" max="12" width="11.85546875" style="1" customWidth="1"/>
     <col min="13" max="13" width="10.28515625" style="1" customWidth="1"/>
     <col min="14" max="14" width="11.85546875" style="1" customWidth="1"/>
     <col min="15" max="15" width="10.28515625" style="1" customWidth="1"/>
     <col min="16" max="16" width="11.85546875" style="1" customWidth="1"/>
     <col min="17" max="17" width="10.28515625" style="1" customWidth="1"/>
     <col min="18" max="18" width="11.85546875" style="1" customWidth="1"/>
     <col min="19" max="19" width="10.28515625" style="1" customWidth="1"/>
     <col min="20" max="20" width="11.85546875" style="1" customWidth="1"/>
     <col min="21" max="21" width="10.28515625" style="1" customWidth="1"/>
@@ -2843,288 +2843,288 @@
     <col min="23" max="23" width="10.28515625" style="1" customWidth="1"/>
     <col min="24" max="24" width="11.85546875" style="1" customWidth="1"/>
     <col min="25" max="25" width="10.42578125" style="1" customWidth="1"/>
     <col min="26" max="26" width="12" style="1" customWidth="1"/>
     <col min="27" max="27" width="10.42578125" style="1" customWidth="1"/>
     <col min="28" max="28" width="12" style="1" customWidth="1"/>
     <col min="29" max="29" width="10.42578125" style="1" customWidth="1"/>
     <col min="30" max="30" width="12" style="1" customWidth="1"/>
     <col min="31" max="31" width="11.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="32" max="32" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="33" max="33" width="11.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="34" max="34" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="35" max="38" width="13" style="1" customWidth="1"/>
     <col min="39" max="39" width="11.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="40" max="40" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="41" max="41" width="11.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="42" max="42" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="43" max="43" width="8.85546875" style="1" customWidth="1"/>
     <col min="44" max="44" width="11.7109375" style="1" customWidth="1"/>
     <col min="45" max="45" width="10" style="1" customWidth="1"/>
     <col min="46" max="46" width="13" style="1" customWidth="1"/>
     <col min="47" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:50" ht="30" customHeight="1">
-      <c r="A1" s="49" t="s">
+      <c r="A1" s="59" t="s">
         <v>277</v>
       </c>
-      <c r="B1" s="49"/>
-[...47 lines deleted...]
-      <c r="AX1" s="51"/>
+      <c r="B1" s="59"/>
+      <c r="C1" s="59"/>
+      <c r="D1" s="59"/>
+      <c r="E1" s="59"/>
+      <c r="F1" s="59"/>
+      <c r="G1" s="59"/>
+      <c r="H1" s="59"/>
+      <c r="I1" s="59"/>
+      <c r="J1" s="59"/>
+      <c r="K1" s="59"/>
+      <c r="L1" s="59"/>
+      <c r="M1" s="59"/>
+      <c r="N1" s="59"/>
+      <c r="O1" s="59"/>
+      <c r="P1" s="59"/>
+      <c r="Q1" s="59"/>
+      <c r="R1" s="59"/>
+      <c r="S1" s="59"/>
+      <c r="T1" s="59"/>
+      <c r="U1" s="59"/>
+      <c r="V1" s="59"/>
+      <c r="W1" s="59"/>
+      <c r="X1" s="59"/>
+      <c r="Y1" s="59"/>
+      <c r="Z1" s="59"/>
+      <c r="AA1" s="59"/>
+      <c r="AB1" s="59"/>
+      <c r="AC1" s="59"/>
+      <c r="AD1" s="59"/>
+      <c r="AE1" s="59"/>
+      <c r="AF1" s="59"/>
+      <c r="AG1" s="59"/>
+      <c r="AH1" s="59"/>
+      <c r="AI1" s="59"/>
+      <c r="AJ1" s="59"/>
+      <c r="AK1" s="59"/>
+      <c r="AL1" s="59"/>
+      <c r="AM1" s="60"/>
+      <c r="AN1" s="60"/>
+      <c r="AO1" s="60"/>
+      <c r="AP1" s="60"/>
+      <c r="AQ1" s="60"/>
+      <c r="AR1" s="60"/>
+      <c r="AS1" s="60"/>
+      <c r="AT1" s="60"/>
+      <c r="AU1" s="61"/>
+      <c r="AV1" s="61"/>
+      <c r="AW1" s="61"/>
+      <c r="AX1" s="61"/>
     </row>
     <row r="2" spans="1:50">
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2"/>
       <c r="AD2" s="2"/>
     </row>
     <row r="3" spans="1:50" s="5" customFormat="1" ht="12.75" customHeight="1">
       <c r="A3" s="56" t="s">
         <v>268</v>
       </c>
       <c r="B3" s="56" t="s">
         <v>269</v>
       </c>
-      <c r="C3" s="60">
+      <c r="C3" s="53">
         <v>2015</v>
       </c>
-      <c r="D3" s="60"/>
-[...2 lines deleted...]
-      <c r="G3" s="60">
+      <c r="D3" s="53"/>
+      <c r="E3" s="53"/>
+      <c r="F3" s="53"/>
+      <c r="G3" s="53">
         <v>2016</v>
       </c>
-      <c r="H3" s="60"/>
-[...2 lines deleted...]
-      <c r="K3" s="60">
+      <c r="H3" s="53"/>
+      <c r="I3" s="53"/>
+      <c r="J3" s="53"/>
+      <c r="K3" s="53">
         <v>2017</v>
       </c>
-      <c r="L3" s="60"/>
-[...2 lines deleted...]
-      <c r="O3" s="60">
+      <c r="L3" s="53"/>
+      <c r="M3" s="53"/>
+      <c r="N3" s="53"/>
+      <c r="O3" s="53">
         <v>2018</v>
       </c>
-      <c r="P3" s="60"/>
-[...2 lines deleted...]
-      <c r="S3" s="60">
+      <c r="P3" s="53"/>
+      <c r="Q3" s="53"/>
+      <c r="R3" s="53"/>
+      <c r="S3" s="53">
         <v>2019</v>
       </c>
-      <c r="T3" s="60"/>
-[...2 lines deleted...]
-      <c r="W3" s="60">
+      <c r="T3" s="53"/>
+      <c r="U3" s="53"/>
+      <c r="V3" s="53"/>
+      <c r="W3" s="53">
         <v>2020</v>
       </c>
-      <c r="X3" s="60"/>
-[...2 lines deleted...]
-      <c r="AA3" s="59">
+      <c r="X3" s="53"/>
+      <c r="Y3" s="53"/>
+      <c r="Z3" s="53"/>
+      <c r="AA3" s="54">
         <v>2021</v>
       </c>
-      <c r="AB3" s="60"/>
-[...2 lines deleted...]
-      <c r="AE3" s="59">
+      <c r="AB3" s="53"/>
+      <c r="AC3" s="53"/>
+      <c r="AD3" s="53"/>
+      <c r="AE3" s="54">
         <v>2022</v>
       </c>
-      <c r="AF3" s="60"/>
-[...2 lines deleted...]
-      <c r="AI3" s="52">
+      <c r="AF3" s="53"/>
+      <c r="AG3" s="53"/>
+      <c r="AH3" s="53"/>
+      <c r="AI3" s="49">
         <v>2023</v>
       </c>
-      <c r="AJ3" s="62"/>
-[...2 lines deleted...]
-      <c r="AM3" s="52">
+      <c r="AJ3" s="50"/>
+      <c r="AK3" s="50"/>
+      <c r="AL3" s="50"/>
+      <c r="AM3" s="49">
         <v>2024</v>
       </c>
-      <c r="AN3" s="62"/>
-[...2 lines deleted...]
-      <c r="AQ3" s="52">
+      <c r="AN3" s="50"/>
+      <c r="AO3" s="50"/>
+      <c r="AP3" s="50"/>
+      <c r="AQ3" s="49">
         <v>2025</v>
       </c>
-      <c r="AR3" s="62"/>
-[...7 lines deleted...]
-      <c r="AX3" s="53"/>
+      <c r="AR3" s="50"/>
+      <c r="AS3" s="50"/>
+      <c r="AT3" s="50"/>
+      <c r="AU3" s="49" t="s">
+        <v>321</v>
+      </c>
+      <c r="AV3" s="62"/>
+      <c r="AW3" s="62"/>
+      <c r="AX3" s="62"/>
     </row>
     <row r="4" spans="1:50" s="5" customFormat="1" ht="12.75">
       <c r="A4" s="57"/>
       <c r="B4" s="57"/>
-      <c r="C4" s="59" t="s">
+      <c r="C4" s="54" t="s">
         <v>272</v>
       </c>
-      <c r="D4" s="59"/>
-      <c r="E4" s="59" t="s">
+      <c r="D4" s="54"/>
+      <c r="E4" s="54" t="s">
         <v>273</v>
       </c>
-      <c r="F4" s="59"/>
-      <c r="G4" s="59" t="s">
+      <c r="F4" s="54"/>
+      <c r="G4" s="54" t="s">
         <v>272</v>
       </c>
-      <c r="H4" s="59"/>
-      <c r="I4" s="59" t="s">
+      <c r="H4" s="54"/>
+      <c r="I4" s="54" t="s">
         <v>273</v>
       </c>
-      <c r="J4" s="59"/>
-      <c r="K4" s="59" t="s">
+      <c r="J4" s="54"/>
+      <c r="K4" s="54" t="s">
         <v>272</v>
       </c>
-      <c r="L4" s="59"/>
-      <c r="M4" s="59" t="s">
+      <c r="L4" s="54"/>
+      <c r="M4" s="54" t="s">
         <v>273</v>
       </c>
-      <c r="N4" s="59"/>
-      <c r="O4" s="54" t="s">
+      <c r="N4" s="54"/>
+      <c r="O4" s="51" t="s">
         <v>272</v>
       </c>
-      <c r="P4" s="54"/>
-      <c r="Q4" s="54" t="s">
+      <c r="P4" s="51"/>
+      <c r="Q4" s="51" t="s">
         <v>273</v>
       </c>
-      <c r="R4" s="54"/>
-      <c r="S4" s="54" t="s">
+      <c r="R4" s="51"/>
+      <c r="S4" s="51" t="s">
         <v>272</v>
       </c>
-      <c r="T4" s="54"/>
-      <c r="U4" s="54" t="s">
+      <c r="T4" s="51"/>
+      <c r="U4" s="51" t="s">
         <v>273</v>
       </c>
-      <c r="V4" s="54"/>
-      <c r="W4" s="54" t="s">
+      <c r="V4" s="51"/>
+      <c r="W4" s="51" t="s">
         <v>272</v>
       </c>
-      <c r="X4" s="54"/>
-      <c r="Y4" s="54" t="s">
+      <c r="X4" s="51"/>
+      <c r="Y4" s="51" t="s">
         <v>273</v>
       </c>
-      <c r="Z4" s="54"/>
-      <c r="AA4" s="54" t="s">
+      <c r="Z4" s="51"/>
+      <c r="AA4" s="51" t="s">
         <v>272</v>
       </c>
-      <c r="AB4" s="54"/>
-      <c r="AC4" s="54" t="s">
+      <c r="AB4" s="51"/>
+      <c r="AC4" s="51" t="s">
         <v>273</v>
       </c>
-      <c r="AD4" s="54"/>
-      <c r="AE4" s="54" t="s">
+      <c r="AD4" s="51"/>
+      <c r="AE4" s="51" t="s">
         <v>272</v>
       </c>
-      <c r="AF4" s="54"/>
-      <c r="AG4" s="54" t="s">
+      <c r="AF4" s="51"/>
+      <c r="AG4" s="51" t="s">
         <v>273</v>
       </c>
-      <c r="AH4" s="54"/>
-      <c r="AI4" s="54" t="s">
+      <c r="AH4" s="51"/>
+      <c r="AI4" s="51" t="s">
         <v>272</v>
       </c>
-      <c r="AJ4" s="54"/>
-      <c r="AK4" s="54" t="s">
+      <c r="AJ4" s="51"/>
+      <c r="AK4" s="51" t="s">
         <v>273</v>
       </c>
-      <c r="AL4" s="55"/>
-      <c r="AM4" s="54" t="s">
+      <c r="AL4" s="52"/>
+      <c r="AM4" s="51" t="s">
         <v>272</v>
       </c>
-      <c r="AN4" s="54"/>
-      <c r="AO4" s="54" t="s">
+      <c r="AN4" s="51"/>
+      <c r="AO4" s="51" t="s">
         <v>273</v>
       </c>
-      <c r="AP4" s="55"/>
-      <c r="AQ4" s="54" t="s">
+      <c r="AP4" s="52"/>
+      <c r="AQ4" s="51" t="s">
         <v>272</v>
       </c>
-      <c r="AR4" s="54"/>
-      <c r="AS4" s="54" t="s">
+      <c r="AR4" s="51"/>
+      <c r="AS4" s="51" t="s">
         <v>273</v>
       </c>
-      <c r="AT4" s="55"/>
-      <c r="AU4" s="54" t="s">
+      <c r="AT4" s="52"/>
+      <c r="AU4" s="51" t="s">
         <v>272</v>
       </c>
-      <c r="AV4" s="54"/>
-      <c r="AW4" s="54" t="s">
+      <c r="AV4" s="51"/>
+      <c r="AW4" s="51" t="s">
         <v>273</v>
       </c>
-      <c r="AX4" s="55"/>
+      <c r="AX4" s="52"/>
     </row>
     <row r="5" spans="1:50" s="5" customFormat="1" ht="25.5">
       <c r="A5" s="58"/>
       <c r="B5" s="58"/>
       <c r="C5" s="6" t="s">
         <v>270</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>271</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>270</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>271</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>270</v>
       </c>
       <c r="H5" s="6" t="s">
         <v>271</v>
       </c>
       <c r="I5" s="6" t="s">
         <v>270</v>
       </c>
@@ -3381,63 +3381,63 @@
         <f t="shared" si="1"/>
         <v>226735.50029999999</v>
       </c>
       <c r="AP6" s="11">
         <f t="shared" si="1"/>
         <v>205574.64491</v>
       </c>
       <c r="AQ6" s="11">
         <f>SUM(AQ7:AQ140)</f>
         <v>169077.15827000001</v>
       </c>
       <c r="AR6" s="11">
         <f t="shared" ref="AR6:AT6" si="2">SUM(AR7:AR140)</f>
         <v>43763.867410000006</v>
       </c>
       <c r="AS6" s="11">
         <f t="shared" si="2"/>
         <v>133279.32292999999</v>
       </c>
       <c r="AT6" s="11">
         <f t="shared" si="2"/>
         <v>187732.23572999999</v>
       </c>
       <c r="AU6" s="11">
         <f>SUM(AU7:AU140)</f>
-        <v>57195.814399999996</v>
+        <v>62257.010189999994</v>
       </c>
       <c r="AV6" s="11">
         <f t="shared" ref="AV6:AX6" si="3">SUM(AV7:AV140)</f>
-        <v>18983.417309999997</v>
+        <v>20899.507540000002</v>
       </c>
       <c r="AW6" s="11">
         <f t="shared" si="3"/>
-        <v>76216.536309999996</v>
+        <v>88897.14098000004</v>
       </c>
       <c r="AX6" s="11">
         <f t="shared" si="3"/>
-        <v>107042.92465000002</v>
+        <v>121003.14275000001</v>
       </c>
     </row>
     <row r="7" spans="1:50" s="5" customFormat="1" ht="12.75">
       <c r="A7" s="7" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="12" t="s">
         <v>134</v>
       </c>
       <c r="C7" s="19">
         <v>92.479200000000006</v>
       </c>
       <c r="D7" s="19">
         <v>263.07414</v>
       </c>
       <c r="E7" s="19" t="s">
         <v>276</v>
       </c>
       <c r="F7" s="19" t="s">
         <v>276</v>
       </c>
       <c r="G7" s="13">
         <v>404.28300000000002</v>
       </c>
       <c r="H7" s="13">
@@ -3694,54 +3694,54 @@
       <c r="AO8" s="20">
         <v>313.16744</v>
       </c>
       <c r="AP8" s="20">
         <v>1222.3885399999999</v>
       </c>
       <c r="AQ8" s="20">
         <v>0</v>
       </c>
       <c r="AR8" s="20">
         <v>0</v>
       </c>
       <c r="AS8" s="20">
         <v>400.68313000000001</v>
       </c>
       <c r="AT8" s="20">
         <v>1805.07447</v>
       </c>
       <c r="AU8" s="23">
         <v>0</v>
       </c>
       <c r="AV8" s="23">
         <v>0</v>
       </c>
       <c r="AW8" s="23">
-        <v>333.23759000000001</v>
+        <v>287.59348999999997</v>
       </c>
       <c r="AX8" s="23">
-        <v>1391.4250500000001</v>
+        <v>1432.1959199999999</v>
       </c>
     </row>
     <row r="9" spans="1:50" s="5" customFormat="1" ht="12.75">
       <c r="A9" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="12" t="s">
         <v>136</v>
       </c>
       <c r="C9" s="19">
         <v>35.997</v>
       </c>
       <c r="D9" s="19">
         <v>94.026600000000002</v>
       </c>
       <c r="E9" s="19">
         <v>6.3537600000000003</v>
       </c>
       <c r="F9" s="19">
         <v>23.515419999999999</v>
       </c>
       <c r="G9" s="13">
         <v>2.8007</v>
       </c>
       <c r="H9" s="13">
@@ -3846,54 +3846,54 @@
       <c r="AO9" s="20">
         <v>1469.42301</v>
       </c>
       <c r="AP9" s="20">
         <v>3016.5364300000001</v>
       </c>
       <c r="AQ9" s="20">
         <v>777.58830999999998</v>
       </c>
       <c r="AR9" s="20">
         <v>1797.0016000000001</v>
       </c>
       <c r="AS9" s="20">
         <v>1562.4564399999999</v>
       </c>
       <c r="AT9" s="20">
         <v>3830.2936599999998</v>
       </c>
       <c r="AU9" s="23">
         <v>260.29728999999998</v>
       </c>
       <c r="AV9" s="23">
         <v>531.54529000000002</v>
       </c>
       <c r="AW9" s="23">
-        <v>502.30768</v>
+        <v>680.50720999999999</v>
       </c>
       <c r="AX9" s="23">
-        <v>1060.3936900000001</v>
+        <v>1496.6983499999999</v>
       </c>
     </row>
     <row r="10" spans="1:50" s="5" customFormat="1" ht="12.75">
       <c r="A10" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>137</v>
       </c>
       <c r="C10" s="19">
         <v>0.7</v>
       </c>
       <c r="D10" s="19">
         <v>1.6544000000000001</v>
       </c>
       <c r="E10" s="19" t="s">
         <v>276</v>
       </c>
       <c r="F10" s="19" t="s">
         <v>276</v>
       </c>
       <c r="G10" s="13">
         <v>6.8689999999999998</v>
       </c>
       <c r="H10" s="13">
@@ -4302,54 +4302,54 @@
       <c r="AO12" s="20">
         <v>29.329160000000002</v>
       </c>
       <c r="AP12" s="20">
         <v>41.979770000000002</v>
       </c>
       <c r="AQ12" s="20">
         <v>0</v>
       </c>
       <c r="AR12" s="20">
         <v>0</v>
       </c>
       <c r="AS12" s="20">
         <v>9.7221399999999996</v>
       </c>
       <c r="AT12" s="20">
         <v>14.927</v>
       </c>
       <c r="AU12" s="23">
         <v>0</v>
       </c>
       <c r="AV12" s="23">
         <v>0</v>
       </c>
       <c r="AW12" s="23">
-        <v>43.839579999999998</v>
+        <v>58.514580000000002</v>
       </c>
       <c r="AX12" s="23">
-        <v>112.90253</v>
+        <v>151.32203000000001</v>
       </c>
     </row>
     <row r="13" spans="1:50" s="5" customFormat="1" ht="25.5" customHeight="1">
       <c r="A13" s="7" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>140</v>
       </c>
       <c r="C13" s="19">
         <v>8.5894999999999992</v>
       </c>
       <c r="D13" s="19">
         <v>5.4016999999999999</v>
       </c>
       <c r="E13" s="19">
         <v>693.72450000000003</v>
       </c>
       <c r="F13" s="19">
         <v>987.67907000000002</v>
       </c>
       <c r="G13" s="13">
         <v>37.996000000000002</v>
       </c>
       <c r="H13" s="13">
@@ -4454,54 +4454,54 @@
       <c r="AO13" s="20">
         <v>2024.0359599999999</v>
       </c>
       <c r="AP13" s="20">
         <v>3315.7817</v>
       </c>
       <c r="AQ13" s="20">
         <v>1510.586</v>
       </c>
       <c r="AR13" s="20">
         <v>2125.9308900000001</v>
       </c>
       <c r="AS13" s="20">
         <v>2294.4775300000001</v>
       </c>
       <c r="AT13" s="20">
         <v>4080.6945700000001</v>
       </c>
       <c r="AU13" s="23">
         <v>208.56226000000001</v>
       </c>
       <c r="AV13" s="23">
         <v>415.21100000000001</v>
       </c>
       <c r="AW13" s="23">
-        <v>705.91492000000005</v>
+        <v>939.15165999999999</v>
       </c>
       <c r="AX13" s="23">
-        <v>1303.1361199999999</v>
+        <v>1847.6211499999999</v>
       </c>
     </row>
     <row r="14" spans="1:50" s="5" customFormat="1" ht="25.5">
       <c r="A14" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>141</v>
       </c>
       <c r="C14" s="19" t="s">
         <v>276</v>
       </c>
       <c r="D14" s="19" t="s">
         <v>276</v>
       </c>
       <c r="E14" s="19">
         <v>0.35</v>
       </c>
       <c r="F14" s="19">
         <v>1.7589999999999999</v>
       </c>
       <c r="G14" s="19" t="s">
         <v>276</v>
       </c>
       <c r="H14" s="19" t="s">
@@ -4910,54 +4910,54 @@
       <c r="AO16" s="20">
         <v>0.10179000000000001</v>
       </c>
       <c r="AP16" s="20">
         <v>0.37890000000000001</v>
       </c>
       <c r="AQ16" s="20">
         <v>0</v>
       </c>
       <c r="AR16" s="20">
         <v>0</v>
       </c>
       <c r="AS16" s="20">
         <v>0.58265</v>
       </c>
       <c r="AT16" s="20">
         <v>4.1277499999999998</v>
       </c>
       <c r="AU16" s="23">
         <v>0</v>
       </c>
       <c r="AV16" s="23">
         <v>0</v>
       </c>
       <c r="AW16" s="23">
-        <v>0.21948000000000001</v>
+        <v>0.25969999999999999</v>
       </c>
       <c r="AX16" s="23">
-        <v>1.7662199999999999</v>
+        <v>1.9459</v>
       </c>
     </row>
     <row r="17" spans="1:50" s="5" customFormat="1" ht="12.75">
       <c r="A17" s="7" t="s">
         <v>10</v>
       </c>
       <c r="B17" s="12" t="s">
         <v>144</v>
       </c>
       <c r="C17" s="19" t="s">
         <v>276</v>
       </c>
       <c r="D17" s="19" t="s">
         <v>276</v>
       </c>
       <c r="E17" s="19">
         <v>0.36899999999999999</v>
       </c>
       <c r="F17" s="19">
         <v>23.87161</v>
       </c>
       <c r="G17" s="19" t="s">
         <v>276</v>
       </c>
       <c r="H17" s="19" t="s">
@@ -5062,54 +5062,54 @@
       <c r="AO17" s="20">
         <v>6.2306999999999997</v>
       </c>
       <c r="AP17" s="20">
         <v>25.521529999999998</v>
       </c>
       <c r="AQ17" s="20">
         <v>0</v>
       </c>
       <c r="AR17" s="20">
         <v>0</v>
       </c>
       <c r="AS17" s="20">
         <v>5</v>
       </c>
       <c r="AT17" s="20">
         <v>31.518650000000001</v>
       </c>
       <c r="AU17" s="23">
         <v>0</v>
       </c>
       <c r="AV17" s="23">
         <v>0</v>
       </c>
       <c r="AW17" s="23">
-        <v>1.2024999999999999</v>
+        <v>1.4325000000000001</v>
       </c>
       <c r="AX17" s="23">
-        <v>23.865919999999999</v>
+        <v>25.512319999999999</v>
       </c>
     </row>
     <row r="18" spans="1:50" s="5" customFormat="1" ht="25.5">
       <c r="A18" s="7" t="s">
         <v>11</v>
       </c>
       <c r="B18" s="12" t="s">
         <v>145</v>
       </c>
       <c r="C18" s="19" t="s">
         <v>276</v>
       </c>
       <c r="D18" s="19" t="s">
         <v>276</v>
       </c>
       <c r="E18" s="19">
         <v>19.726990000000001</v>
       </c>
       <c r="F18" s="19">
         <v>43.724600000000002</v>
       </c>
       <c r="G18" s="19" t="s">
         <v>276</v>
       </c>
       <c r="H18" s="19" t="s">
@@ -5214,54 +5214,54 @@
       <c r="AO18" s="20">
         <v>41.57199</v>
       </c>
       <c r="AP18" s="20">
         <v>60.45026</v>
       </c>
       <c r="AQ18" s="20">
         <v>0</v>
       </c>
       <c r="AR18" s="20">
         <v>0</v>
       </c>
       <c r="AS18" s="20">
         <v>44.643999999999998</v>
       </c>
       <c r="AT18" s="20">
         <v>152.22596999999999</v>
       </c>
       <c r="AU18" s="23">
         <v>0</v>
       </c>
       <c r="AV18" s="23">
         <v>0</v>
       </c>
       <c r="AW18" s="23">
-        <v>42.628999999999998</v>
+        <v>46.734999999999999</v>
       </c>
       <c r="AX18" s="23">
-        <v>178.11443</v>
+        <v>194.15875</v>
       </c>
     </row>
     <row r="19" spans="1:50" s="5" customFormat="1" ht="25.5">
       <c r="A19" s="7" t="s">
         <v>12</v>
       </c>
       <c r="B19" s="12" t="s">
         <v>146</v>
       </c>
       <c r="C19" s="19">
         <v>2.0499999999999998</v>
       </c>
       <c r="D19" s="19">
         <v>4.4565099999999997</v>
       </c>
       <c r="E19" s="19">
         <v>374.07026999999999</v>
       </c>
       <c r="F19" s="19">
         <v>569.76826000000005</v>
       </c>
       <c r="G19" s="19" t="s">
         <v>276</v>
       </c>
       <c r="H19" s="19" t="s">
@@ -5360,60 +5360,60 @@
       <c r="AM19" s="20">
         <v>194.5</v>
       </c>
       <c r="AN19" s="20">
         <v>301.49599999999998</v>
       </c>
       <c r="AO19" s="20">
         <v>2348.9235100000001</v>
       </c>
       <c r="AP19" s="20">
         <v>4784.3169500000004</v>
       </c>
       <c r="AQ19" s="20">
         <v>198.684</v>
       </c>
       <c r="AR19" s="20">
         <v>684.85799999999995</v>
       </c>
       <c r="AS19" s="20">
         <v>1693.62598</v>
       </c>
       <c r="AT19" s="20">
         <v>4491.5301600000003</v>
       </c>
       <c r="AU19" s="23">
-        <v>19.3</v>
+        <v>21.8</v>
       </c>
       <c r="AV19" s="23">
-        <v>7.6040000000000001</v>
+        <v>8.5879999999999992</v>
       </c>
       <c r="AW19" s="23">
-        <v>773.30026999999995</v>
+        <v>875.35861999999997</v>
       </c>
       <c r="AX19" s="23">
-        <v>2167.9844899999998</v>
+        <v>2485.33835</v>
       </c>
     </row>
     <row r="20" spans="1:50" s="5" customFormat="1" ht="25.5">
       <c r="A20" s="7" t="s">
         <v>13</v>
       </c>
       <c r="B20" s="12" t="s">
         <v>147</v>
       </c>
       <c r="C20" s="19" t="s">
         <v>276</v>
       </c>
       <c r="D20" s="19" t="s">
         <v>276</v>
       </c>
       <c r="E20" s="19">
         <v>9.0707799999999992</v>
       </c>
       <c r="F20" s="19">
         <v>43.328609999999998</v>
       </c>
       <c r="G20" s="19" t="s">
         <v>276</v>
       </c>
       <c r="H20" s="19" t="s">
@@ -5518,54 +5518,54 @@
       <c r="AO20" s="20">
         <v>292.65163000000001</v>
       </c>
       <c r="AP20" s="20">
         <v>859.72028999999998</v>
       </c>
       <c r="AQ20" s="20">
         <v>0</v>
       </c>
       <c r="AR20" s="20">
         <v>0</v>
       </c>
       <c r="AS20" s="20">
         <v>274.06821000000002</v>
       </c>
       <c r="AT20" s="20">
         <v>860.62284</v>
       </c>
       <c r="AU20" s="23">
         <v>0</v>
       </c>
       <c r="AV20" s="23">
         <v>0</v>
       </c>
       <c r="AW20" s="23">
-        <v>121.36067</v>
+        <v>136.20865000000001</v>
       </c>
       <c r="AX20" s="23">
-        <v>432.18333999999999</v>
+        <v>490.56779999999998</v>
       </c>
     </row>
     <row r="21" spans="1:50" s="5" customFormat="1" ht="39.75" customHeight="1">
       <c r="A21" s="7" t="s">
         <v>14</v>
       </c>
       <c r="B21" s="12" t="s">
         <v>148</v>
       </c>
       <c r="C21" s="19" t="s">
         <v>276</v>
       </c>
       <c r="D21" s="19" t="s">
         <v>276</v>
       </c>
       <c r="E21" s="19">
         <v>12.36468</v>
       </c>
       <c r="F21" s="19">
         <v>119.05887</v>
       </c>
       <c r="G21" s="19" t="s">
         <v>276</v>
       </c>
       <c r="H21" s="19" t="s">
@@ -5670,54 +5670,54 @@
       <c r="AO21" s="20">
         <v>27.108709999999999</v>
       </c>
       <c r="AP21" s="20">
         <v>343.83134000000001</v>
       </c>
       <c r="AQ21" s="20">
         <v>0</v>
       </c>
       <c r="AR21" s="20">
         <v>0</v>
       </c>
       <c r="AS21" s="20">
         <v>40.850099999999998</v>
       </c>
       <c r="AT21" s="20">
         <v>476.57387999999997</v>
       </c>
       <c r="AU21" s="23">
         <v>0</v>
       </c>
       <c r="AV21" s="23">
         <v>0</v>
       </c>
       <c r="AW21" s="23">
-        <v>12.111499999999999</v>
+        <v>14.169840000000001</v>
       </c>
       <c r="AX21" s="23">
-        <v>126.41739</v>
+        <v>150.17177000000001</v>
       </c>
     </row>
     <row r="22" spans="1:50" s="5" customFormat="1" ht="63.75">
       <c r="A22" s="7" t="s">
         <v>15</v>
       </c>
       <c r="B22" s="12" t="s">
         <v>149</v>
       </c>
       <c r="C22" s="19" t="s">
         <v>276</v>
       </c>
       <c r="D22" s="19" t="s">
         <v>276</v>
       </c>
       <c r="E22" s="19">
         <v>2.7645</v>
       </c>
       <c r="F22" s="19">
         <v>13.61464</v>
       </c>
       <c r="G22" s="19" t="s">
         <v>276</v>
       </c>
       <c r="H22" s="19" t="s">
@@ -5822,54 +5822,54 @@
       <c r="AO22" s="20">
         <v>168.59620000000001</v>
       </c>
       <c r="AP22" s="20">
         <v>1006.75198</v>
       </c>
       <c r="AQ22" s="20">
         <v>24.545000000000002</v>
       </c>
       <c r="AR22" s="20">
         <v>126.79665</v>
       </c>
       <c r="AS22" s="20">
         <v>115.4234</v>
       </c>
       <c r="AT22" s="20">
         <v>784.27335000000005</v>
       </c>
       <c r="AU22" s="23">
         <v>0</v>
       </c>
       <c r="AV22" s="23">
         <v>0</v>
       </c>
       <c r="AW22" s="23">
-        <v>43.71</v>
+        <v>53.953000000000003</v>
       </c>
       <c r="AX22" s="23">
-        <v>305.12686000000002</v>
+        <v>355.35383000000002</v>
       </c>
     </row>
     <row r="23" spans="1:50" s="5" customFormat="1" ht="64.5" customHeight="1">
       <c r="A23" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B23" s="12" t="s">
         <v>150</v>
       </c>
       <c r="C23" s="19" t="s">
         <v>276</v>
       </c>
       <c r="D23" s="19" t="s">
         <v>276</v>
       </c>
       <c r="E23" s="19">
         <v>8.0617999999999999</v>
       </c>
       <c r="F23" s="19">
         <v>54.168790000000001</v>
       </c>
       <c r="G23" s="19" t="s">
         <v>276</v>
       </c>
       <c r="H23" s="19" t="s">
@@ -5974,54 +5974,54 @@
       <c r="AO23" s="20">
         <v>52.919580000000003</v>
       </c>
       <c r="AP23" s="20">
         <v>224.93904000000001</v>
       </c>
       <c r="AQ23" s="20">
         <v>0</v>
       </c>
       <c r="AR23" s="20">
         <v>0</v>
       </c>
       <c r="AS23" s="20">
         <v>43.653599999999997</v>
       </c>
       <c r="AT23" s="20">
         <v>264.02319999999997</v>
       </c>
       <c r="AU23" s="23">
         <v>0</v>
       </c>
       <c r="AV23" s="23">
         <v>0</v>
       </c>
       <c r="AW23" s="23">
-        <v>21.594360000000002</v>
+        <v>25.00132</v>
       </c>
       <c r="AX23" s="23">
-        <v>138.00793999999999</v>
+        <v>161.09554</v>
       </c>
     </row>
     <row r="24" spans="1:50" s="5" customFormat="1" ht="76.5">
       <c r="A24" s="7" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="12" t="s">
         <v>151</v>
       </c>
       <c r="C24" s="19">
         <v>2.8500000000000001E-2</v>
       </c>
       <c r="D24" s="19">
         <v>6.5259999999999999E-2</v>
       </c>
       <c r="E24" s="19" t="s">
         <v>276</v>
       </c>
       <c r="F24" s="19" t="s">
         <v>276</v>
       </c>
       <c r="G24" s="19" t="s">
         <v>276</v>
       </c>
       <c r="H24" s="19" t="s">
@@ -6268,60 +6268,60 @@
       <c r="AM25" s="20">
         <v>1150.59494</v>
       </c>
       <c r="AN25" s="20">
         <v>791.54961000000003</v>
       </c>
       <c r="AO25" s="20">
         <v>188.31945999999999</v>
       </c>
       <c r="AP25" s="20">
         <v>319.02778000000001</v>
       </c>
       <c r="AQ25" s="20">
         <v>1096.8386</v>
       </c>
       <c r="AR25" s="20">
         <v>829.51835000000005</v>
       </c>
       <c r="AS25" s="20">
         <v>519.01280999999994</v>
       </c>
       <c r="AT25" s="20">
         <v>613.96992999999998</v>
       </c>
       <c r="AU25" s="23">
-        <v>465.04649999999998</v>
+        <v>454.55595</v>
       </c>
       <c r="AV25" s="23">
-        <v>315.04208</v>
+        <v>354.16685999999999</v>
       </c>
       <c r="AW25" s="23">
-        <v>107.93001</v>
+        <v>115.81214</v>
       </c>
       <c r="AX25" s="23">
-        <v>223.07229000000001</v>
+        <v>249.79434000000001</v>
       </c>
     </row>
     <row r="26" spans="1:50" s="5" customFormat="1" ht="25.5">
       <c r="A26" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B26" s="12" t="s">
         <v>153</v>
       </c>
       <c r="C26" s="19">
         <v>135.2842</v>
       </c>
       <c r="D26" s="19">
         <v>301.55927000000003</v>
       </c>
       <c r="E26" s="19">
         <v>1059.0242599999999</v>
       </c>
       <c r="F26" s="19">
         <v>1300.24261</v>
       </c>
       <c r="G26" s="13">
         <v>211.12280000000001</v>
       </c>
       <c r="H26" s="13">
@@ -6420,60 +6420,60 @@
       <c r="AM26" s="20">
         <v>936.03282000000002</v>
       </c>
       <c r="AN26" s="20">
         <v>2679.2303299999999</v>
       </c>
       <c r="AO26" s="20">
         <v>2015.56547</v>
       </c>
       <c r="AP26" s="20">
         <v>3677.4818500000001</v>
       </c>
       <c r="AQ26" s="20">
         <v>582.61500000000001</v>
       </c>
       <c r="AR26" s="20">
         <v>2139.0596700000001</v>
       </c>
       <c r="AS26" s="20">
         <v>672.45036000000005</v>
       </c>
       <c r="AT26" s="20">
         <v>1638.14482</v>
       </c>
       <c r="AU26" s="23">
-        <v>327.53399999999999</v>
+        <v>344.46600000000001</v>
       </c>
       <c r="AV26" s="23">
-        <v>1252.17037</v>
+        <v>1313.1558399999999</v>
       </c>
       <c r="AW26" s="23">
-        <v>595.18938000000003</v>
+        <v>659.81182999999999</v>
       </c>
       <c r="AX26" s="23">
-        <v>1493.06159</v>
+        <v>1679.6804</v>
       </c>
     </row>
     <row r="27" spans="1:50" s="5" customFormat="1" ht="66.75" customHeight="1">
       <c r="A27" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B27" s="12" t="s">
         <v>154</v>
       </c>
       <c r="C27" s="19">
         <v>2003.4715000000001</v>
       </c>
       <c r="D27" s="19">
         <v>1243.46108</v>
       </c>
       <c r="E27" s="19">
         <v>11.787000000000001</v>
       </c>
       <c r="F27" s="19">
         <v>20.188179999999999</v>
       </c>
       <c r="G27" s="13">
         <v>1263.3148900000001</v>
       </c>
       <c r="H27" s="13">
@@ -6572,60 +6572,60 @@
       <c r="AM27" s="20">
         <v>6350.7838199999997</v>
       </c>
       <c r="AN27" s="20">
         <v>3473.1626000000001</v>
       </c>
       <c r="AO27" s="20">
         <v>82.107169999999996</v>
       </c>
       <c r="AP27" s="20">
         <v>162.15441000000001</v>
       </c>
       <c r="AQ27" s="20">
         <v>8180.0340800000004</v>
       </c>
       <c r="AR27" s="20">
         <v>4961.0306799999998</v>
       </c>
       <c r="AS27" s="20">
         <v>115.61244000000001</v>
       </c>
       <c r="AT27" s="20">
         <v>234.71069</v>
       </c>
       <c r="AU27" s="23">
-        <v>5781.3913000000002</v>
+        <v>6626.9913399999996</v>
       </c>
       <c r="AV27" s="23">
-        <v>3776.11789</v>
+        <v>4318.4562999999998</v>
       </c>
       <c r="AW27" s="23">
-        <v>58.182290000000002</v>
+        <v>60.858699999999999</v>
       </c>
       <c r="AX27" s="23">
-        <v>129.11727999999999</v>
+        <v>135.14507</v>
       </c>
     </row>
     <row r="28" spans="1:50" s="5" customFormat="1" ht="63.75" customHeight="1">
       <c r="A28" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B28" s="12" t="s">
         <v>155</v>
       </c>
       <c r="C28" s="19" t="s">
         <v>276</v>
       </c>
       <c r="D28" s="19" t="s">
         <v>276</v>
       </c>
       <c r="E28" s="19">
         <v>0.60528000000000004</v>
       </c>
       <c r="F28" s="19">
         <v>0.76541000000000003</v>
       </c>
       <c r="G28" s="13">
         <v>1148.1441</v>
       </c>
       <c r="H28" s="13">
@@ -6724,60 +6724,60 @@
       <c r="AM28" s="20">
         <v>0</v>
       </c>
       <c r="AN28" s="20">
         <v>0</v>
       </c>
       <c r="AO28" s="20">
         <v>85.845879999999994</v>
       </c>
       <c r="AP28" s="20">
         <v>256.13110999999998</v>
       </c>
       <c r="AQ28" s="20">
         <v>43.271999999999998</v>
       </c>
       <c r="AR28" s="20">
         <v>62.491759999999999</v>
       </c>
       <c r="AS28" s="20">
         <v>42.129339999999999</v>
       </c>
       <c r="AT28" s="20">
         <v>149.29454000000001</v>
       </c>
       <c r="AU28" s="23">
-        <v>35.46</v>
+        <v>41.46</v>
       </c>
       <c r="AV28" s="23">
-        <v>52.921570000000003</v>
+        <v>61.192419999999998</v>
       </c>
       <c r="AW28" s="23">
-        <v>165.83833999999999</v>
+        <v>169.25623999999999</v>
       </c>
       <c r="AX28" s="23">
-        <v>193.45858999999999</v>
+        <v>204.76638</v>
       </c>
     </row>
     <row r="29" spans="1:50" s="5" customFormat="1" ht="32.25" customHeight="1">
       <c r="A29" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B29" s="12" t="s">
         <v>156</v>
       </c>
       <c r="C29" s="19">
         <v>9.1931999999999992</v>
       </c>
       <c r="D29" s="19">
         <v>42.656460000000003</v>
       </c>
       <c r="E29" s="19">
         <v>81.787440000000004</v>
       </c>
       <c r="F29" s="19">
         <v>134.17559</v>
       </c>
       <c r="G29" s="13">
         <v>9.7139000000000006</v>
       </c>
       <c r="H29" s="13">
@@ -6882,54 +6882,54 @@
       <c r="AO29" s="20">
         <v>72.811049999999994</v>
       </c>
       <c r="AP29" s="20">
         <v>494.65705000000003</v>
       </c>
       <c r="AQ29" s="20">
         <v>2.6345000000000001</v>
       </c>
       <c r="AR29" s="20">
         <v>25.977080000000001</v>
       </c>
       <c r="AS29" s="20">
         <v>27.991199999999999</v>
       </c>
       <c r="AT29" s="20">
         <v>241.13131000000001</v>
       </c>
       <c r="AU29" s="23">
         <v>0</v>
       </c>
       <c r="AV29" s="23">
         <v>0</v>
       </c>
       <c r="AW29" s="23">
-        <v>63.091200000000001</v>
+        <v>69.298400000000001</v>
       </c>
       <c r="AX29" s="23">
-        <v>496.24709999999999</v>
+        <v>553.90193999999997</v>
       </c>
     </row>
     <row r="30" spans="1:50" s="5" customFormat="1" ht="12.75">
       <c r="A30" s="7" t="s">
         <v>23</v>
       </c>
       <c r="B30" s="12" t="s">
         <v>157</v>
       </c>
       <c r="C30" s="19">
         <v>135.58510000000001</v>
       </c>
       <c r="D30" s="19">
         <v>386.16768000000002</v>
       </c>
       <c r="E30" s="19">
         <v>34.384860000000003</v>
       </c>
       <c r="F30" s="19">
         <v>108.04568</v>
       </c>
       <c r="G30" s="13">
         <v>44.518410000000003</v>
       </c>
       <c r="H30" s="13">
@@ -7034,54 +7034,54 @@
       <c r="AO30" s="20">
         <v>980.66259000000002</v>
       </c>
       <c r="AP30" s="20">
         <v>4630.0009399999999</v>
       </c>
       <c r="AQ30" s="20">
         <v>1.57087</v>
       </c>
       <c r="AR30" s="20">
         <v>7.0420100000000003</v>
       </c>
       <c r="AS30" s="20">
         <v>704.86999000000003</v>
       </c>
       <c r="AT30" s="20">
         <v>3893.53503</v>
       </c>
       <c r="AU30" s="23">
         <v>0.33574999999999999</v>
       </c>
       <c r="AV30" s="23">
         <v>2.4823599999999999</v>
       </c>
       <c r="AW30" s="23">
-        <v>263.40528</v>
+        <v>330.20857999999998</v>
       </c>
       <c r="AX30" s="23">
-        <v>1764.8763100000001</v>
+        <v>2046.6748399999999</v>
       </c>
     </row>
     <row r="31" spans="1:50" s="5" customFormat="1" ht="12.75">
       <c r="A31" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B31" s="12" t="s">
         <v>158</v>
       </c>
       <c r="C31" s="19">
         <v>999.36800000000005</v>
       </c>
       <c r="D31" s="19">
         <v>915.49251000000004</v>
       </c>
       <c r="E31" s="19">
         <v>112.04689999999999</v>
       </c>
       <c r="F31" s="19">
         <v>631.12599999999998</v>
       </c>
       <c r="G31" s="13">
         <v>617.04012</v>
       </c>
       <c r="H31" s="13">
@@ -7186,54 +7186,54 @@
       <c r="AO31" s="20">
         <v>349.78800000000001</v>
       </c>
       <c r="AP31" s="20">
         <v>729.93515000000002</v>
       </c>
       <c r="AQ31" s="20">
         <v>15.3</v>
       </c>
       <c r="AR31" s="20">
         <v>9.6296599999999994</v>
       </c>
       <c r="AS31" s="20">
         <v>747.23580000000004</v>
       </c>
       <c r="AT31" s="20">
         <v>1104.87997</v>
       </c>
       <c r="AU31" s="23">
         <v>0</v>
       </c>
       <c r="AV31" s="23">
         <v>0</v>
       </c>
       <c r="AW31" s="23">
-        <v>57.797040000000003</v>
+        <v>62.560839999999999</v>
       </c>
       <c r="AX31" s="23">
-        <v>156.46062000000001</v>
+        <v>173.87555</v>
       </c>
     </row>
     <row r="32" spans="1:50" s="5" customFormat="1" ht="63.75">
       <c r="A32" s="7" t="s">
         <v>25</v>
       </c>
       <c r="B32" s="12" t="s">
         <v>159</v>
       </c>
       <c r="C32" s="19" t="s">
         <v>276</v>
       </c>
       <c r="D32" s="19" t="s">
         <v>276</v>
       </c>
       <c r="E32" s="19">
         <v>4.9809999999999999</v>
       </c>
       <c r="F32" s="19">
         <v>6.7810499999999996</v>
       </c>
       <c r="G32" s="19" t="s">
         <v>276</v>
       </c>
       <c r="H32" s="19" t="s">
@@ -7338,54 +7338,54 @@
       <c r="AO32" s="20">
         <v>10.179</v>
       </c>
       <c r="AP32" s="20">
         <v>10.29927</v>
       </c>
       <c r="AQ32" s="20">
         <v>0</v>
       </c>
       <c r="AR32" s="20">
         <v>0</v>
       </c>
       <c r="AS32" s="20">
         <v>4.6520000000000001</v>
       </c>
       <c r="AT32" s="20">
         <v>6.7200600000000001</v>
       </c>
       <c r="AU32" s="23">
         <v>0</v>
       </c>
       <c r="AV32" s="23">
         <v>0</v>
       </c>
       <c r="AW32" s="23">
-        <v>1.5424</v>
+        <v>1.859</v>
       </c>
       <c r="AX32" s="23">
-        <v>2.60887</v>
+        <v>3.3064200000000001</v>
       </c>
     </row>
     <row r="33" spans="1:50" s="5" customFormat="1" ht="12.75">
       <c r="A33" s="7" t="s">
         <v>26</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>160</v>
       </c>
       <c r="C33" s="19">
         <v>1.7000000000000001E-2</v>
       </c>
       <c r="D33" s="19">
         <v>7.8340000000000007E-2</v>
       </c>
       <c r="E33" s="19">
         <v>1.0669999999999999</v>
       </c>
       <c r="F33" s="19">
         <v>3.82192</v>
       </c>
       <c r="G33" s="19" t="s">
         <v>276</v>
       </c>
       <c r="H33" s="19" t="s">
@@ -7490,54 +7490,54 @@
       <c r="AO33" s="20">
         <v>2.3323299999999998</v>
       </c>
       <c r="AP33" s="20">
         <v>6.93086</v>
       </c>
       <c r="AQ33" s="20">
         <v>0</v>
       </c>
       <c r="AR33" s="20">
         <v>0</v>
       </c>
       <c r="AS33" s="20">
         <v>1.6059000000000001</v>
       </c>
       <c r="AT33" s="20">
         <v>6.6031500000000003</v>
       </c>
       <c r="AU33" s="23">
         <v>0</v>
       </c>
       <c r="AV33" s="23">
         <v>0</v>
       </c>
       <c r="AW33" s="23">
-        <v>0.60150000000000003</v>
+        <v>0.6915</v>
       </c>
       <c r="AX33" s="23">
-        <v>3.2892000000000001</v>
+        <v>3.7259099999999998</v>
       </c>
     </row>
     <row r="34" spans="1:50" s="5" customFormat="1" ht="25.5">
       <c r="A34" s="7" t="s">
         <v>27</v>
       </c>
       <c r="B34" s="12" t="s">
         <v>161</v>
       </c>
       <c r="C34" s="19" t="s">
         <v>276</v>
       </c>
       <c r="D34" s="19" t="s">
         <v>276</v>
       </c>
       <c r="E34" s="19">
         <v>2</v>
       </c>
       <c r="F34" s="19">
         <v>1.6466499999999999</v>
       </c>
       <c r="G34" s="19" t="s">
         <v>276</v>
       </c>
       <c r="H34" s="19" t="s">
@@ -7946,54 +7946,54 @@
       <c r="AO36" s="20">
         <v>345.1</v>
       </c>
       <c r="AP36" s="20">
         <v>116.12172</v>
       </c>
       <c r="AQ36" s="20">
         <v>20</v>
       </c>
       <c r="AR36" s="20">
         <v>21.123000000000001</v>
       </c>
       <c r="AS36" s="20">
         <v>542.55499999999995</v>
       </c>
       <c r="AT36" s="20">
         <v>185.95446000000001</v>
       </c>
       <c r="AU36" s="23">
         <v>0</v>
       </c>
       <c r="AV36" s="23">
         <v>0</v>
       </c>
       <c r="AW36" s="23">
-        <v>119.80695</v>
+        <v>123.43472</v>
       </c>
       <c r="AX36" s="23">
-        <v>93.523070000000004</v>
+        <v>97.210260000000005</v>
       </c>
     </row>
     <row r="37" spans="1:50" s="5" customFormat="1" ht="25.5">
       <c r="A37" s="7" t="s">
         <v>30</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>164</v>
       </c>
       <c r="C37" s="19">
         <v>1.028</v>
       </c>
       <c r="D37" s="19">
         <v>0.99826000000000004</v>
       </c>
       <c r="E37" s="19" t="s">
         <v>276</v>
       </c>
       <c r="F37" s="19" t="s">
         <v>276</v>
       </c>
       <c r="G37" s="13">
         <v>32.9</v>
       </c>
       <c r="H37" s="13">
@@ -8398,54 +8398,54 @@
       <c r="AO39" s="20">
         <v>45.29</v>
       </c>
       <c r="AP39" s="20">
         <v>14.44666</v>
       </c>
       <c r="AQ39" s="20">
         <v>0</v>
       </c>
       <c r="AR39" s="20">
         <v>0</v>
       </c>
       <c r="AS39" s="20">
         <v>87.567999999999998</v>
       </c>
       <c r="AT39" s="20">
         <v>24.049980000000001</v>
       </c>
       <c r="AU39" s="23">
         <v>0</v>
       </c>
       <c r="AV39" s="23">
         <v>0</v>
       </c>
       <c r="AW39" s="23">
-        <v>41.662999999999997</v>
+        <v>42.059480000000001</v>
       </c>
       <c r="AX39" s="23">
-        <v>24.30021</v>
+        <v>24.95354</v>
       </c>
     </row>
     <row r="40" spans="1:50" s="5" customFormat="1" ht="38.25">
       <c r="A40" s="7" t="s">
         <v>33</v>
       </c>
       <c r="B40" s="12" t="s">
         <v>167</v>
       </c>
       <c r="C40" s="19">
         <v>1.266</v>
       </c>
       <c r="D40" s="19">
         <v>0.42809999999999998</v>
       </c>
       <c r="E40" s="19">
         <v>0.123</v>
       </c>
       <c r="F40" s="19">
         <v>0.18029000000000001</v>
       </c>
       <c r="G40" s="19" t="s">
         <v>276</v>
       </c>
       <c r="H40" s="19" t="s">
@@ -8550,54 +8550,54 @@
       <c r="AO40" s="20">
         <v>10.37</v>
       </c>
       <c r="AP40" s="20">
         <v>1.37666</v>
       </c>
       <c r="AQ40" s="20">
         <v>103.15049999999999</v>
       </c>
       <c r="AR40" s="20">
         <v>71.981610000000003</v>
       </c>
       <c r="AS40" s="20">
         <v>216.113</v>
       </c>
       <c r="AT40" s="20">
         <v>28.997479999999999</v>
       </c>
       <c r="AU40" s="23">
         <v>19.635000000000002</v>
       </c>
       <c r="AV40" s="23">
         <v>9.64</v>
       </c>
       <c r="AW40" s="23">
-        <v>7.7119999999999997</v>
+        <v>8.5120000000000005</v>
       </c>
       <c r="AX40" s="23">
-        <v>2.5957400000000002</v>
+        <v>2.8807900000000002</v>
       </c>
     </row>
     <row r="41" spans="1:50" s="5" customFormat="1" ht="12.75">
       <c r="A41" s="7" t="s">
         <v>34</v>
       </c>
       <c r="B41" s="12" t="s">
         <v>168</v>
       </c>
       <c r="C41" s="19" t="s">
         <v>276</v>
       </c>
       <c r="D41" s="19" t="s">
         <v>276</v>
       </c>
       <c r="E41" s="19" t="s">
         <v>276</v>
       </c>
       <c r="F41" s="19" t="s">
         <v>276</v>
       </c>
       <c r="G41" s="19" t="s">
         <v>276</v>
       </c>
       <c r="H41" s="19" t="s">
@@ -8702,54 +8702,54 @@
       <c r="AO41" s="20">
         <v>419.14</v>
       </c>
       <c r="AP41" s="20">
         <v>109.78557000000001</v>
       </c>
       <c r="AQ41" s="20">
         <v>0</v>
       </c>
       <c r="AR41" s="20">
         <v>0</v>
       </c>
       <c r="AS41" s="20">
         <v>715.48199999999997</v>
       </c>
       <c r="AT41" s="20">
         <v>147.17344</v>
       </c>
       <c r="AU41" s="23">
         <v>0</v>
       </c>
       <c r="AV41" s="23">
         <v>0</v>
       </c>
       <c r="AW41" s="23">
-        <v>248.09399999999999</v>
+        <v>252.45827</v>
       </c>
       <c r="AX41" s="23">
-        <v>182.59244000000001</v>
+        <v>186.88811999999999</v>
       </c>
     </row>
     <row r="42" spans="1:50" s="5" customFormat="1" ht="25.5">
       <c r="A42" s="7" t="s">
         <v>35</v>
       </c>
       <c r="B42" s="12" t="s">
         <v>169</v>
       </c>
       <c r="C42" s="19">
         <v>2.4319999999999999</v>
       </c>
       <c r="D42" s="19">
         <v>0.60799999999999998</v>
       </c>
       <c r="E42" s="19">
         <v>10.2843</v>
       </c>
       <c r="F42" s="19">
         <v>7.2089999999999996</v>
       </c>
       <c r="G42" s="19" t="s">
         <v>276</v>
       </c>
       <c r="H42" s="19" t="s">
@@ -9006,54 +9006,54 @@
       <c r="AO43" s="20">
         <v>236.72499999999999</v>
       </c>
       <c r="AP43" s="20">
         <v>102.04531</v>
       </c>
       <c r="AQ43" s="20">
         <v>13.797000000000001</v>
       </c>
       <c r="AR43" s="20">
         <v>20.047999999999998</v>
       </c>
       <c r="AS43" s="20">
         <v>431.95567</v>
       </c>
       <c r="AT43" s="20">
         <v>178.99779000000001</v>
       </c>
       <c r="AU43" s="23">
         <v>29.867999999999999</v>
       </c>
       <c r="AV43" s="23">
         <v>26.390999999999998</v>
       </c>
       <c r="AW43" s="23">
-        <v>120.92816000000001</v>
+        <v>123.65300999999999</v>
       </c>
       <c r="AX43" s="23">
-        <v>129.13165000000001</v>
+        <v>132.46105</v>
       </c>
     </row>
     <row r="44" spans="1:50" s="5" customFormat="1" ht="25.5">
       <c r="A44" s="7" t="s">
         <v>37</v>
       </c>
       <c r="B44" s="12" t="s">
         <v>171</v>
       </c>
       <c r="C44" s="19" t="s">
         <v>276</v>
       </c>
       <c r="D44" s="19" t="s">
         <v>276</v>
       </c>
       <c r="E44" s="19">
         <v>51.34516</v>
       </c>
       <c r="F44" s="19">
         <v>96.105360000000005</v>
       </c>
       <c r="G44" s="13">
         <v>136</v>
       </c>
       <c r="H44" s="13">
@@ -9158,54 +9158,54 @@
       <c r="AO44" s="20">
         <v>434.73899999999998</v>
       </c>
       <c r="AP44" s="20">
         <v>473.34793000000002</v>
       </c>
       <c r="AQ44" s="20">
         <v>0</v>
       </c>
       <c r="AR44" s="20">
         <v>0</v>
       </c>
       <c r="AS44" s="20">
         <v>350.63159999999999</v>
       </c>
       <c r="AT44" s="20">
         <v>479.70458000000002</v>
       </c>
       <c r="AU44" s="23">
         <v>0</v>
       </c>
       <c r="AV44" s="23">
         <v>0</v>
       </c>
       <c r="AW44" s="23">
-        <v>297.35700000000003</v>
+        <v>307.12</v>
       </c>
       <c r="AX44" s="23">
-        <v>379.69546000000003</v>
+        <v>392.85117000000002</v>
       </c>
     </row>
     <row r="45" spans="1:50" s="5" customFormat="1" ht="78.75" customHeight="1">
       <c r="A45" s="7" t="s">
         <v>38</v>
       </c>
       <c r="B45" s="12" t="s">
         <v>172</v>
       </c>
       <c r="C45" s="19">
         <v>0.60329999999999995</v>
       </c>
       <c r="D45" s="19">
         <v>1.1616599999999999</v>
       </c>
       <c r="E45" s="19">
         <v>1.2999999999999999E-2</v>
       </c>
       <c r="F45" s="19">
         <v>3.526E-2</v>
       </c>
       <c r="G45" s="19" t="s">
         <v>276</v>
       </c>
       <c r="H45" s="19" t="s">
@@ -9310,54 +9310,54 @@
       <c r="AO45" s="20">
         <v>0.79812000000000005</v>
       </c>
       <c r="AP45" s="20">
         <v>5.0762099999999997</v>
       </c>
       <c r="AQ45" s="20">
         <v>0</v>
       </c>
       <c r="AR45" s="20">
         <v>0</v>
       </c>
       <c r="AS45" s="20">
         <v>0.21679999999999999</v>
       </c>
       <c r="AT45" s="20">
         <v>2.5257000000000001</v>
       </c>
       <c r="AU45" s="23">
         <v>0</v>
       </c>
       <c r="AV45" s="23">
         <v>0</v>
       </c>
       <c r="AW45" s="23">
-        <v>0.152</v>
+        <v>0.159</v>
       </c>
       <c r="AX45" s="23">
-        <v>1.95726</v>
+        <v>1.9664299999999999</v>
       </c>
     </row>
     <row r="46" spans="1:50" s="5" customFormat="1" ht="38.25">
       <c r="A46" s="7" t="s">
         <v>39</v>
       </c>
       <c r="B46" s="12" t="s">
         <v>173</v>
       </c>
       <c r="C46" s="19" t="s">
         <v>276</v>
       </c>
       <c r="D46" s="19" t="s">
         <v>276</v>
       </c>
       <c r="E46" s="19">
         <v>213.83366000000001</v>
       </c>
       <c r="F46" s="19">
         <v>446.87175999999999</v>
       </c>
       <c r="G46" s="19" t="s">
         <v>276</v>
       </c>
       <c r="H46" s="19" t="s">
@@ -9462,54 +9462,54 @@
       <c r="AO46" s="20">
         <v>10.67184</v>
       </c>
       <c r="AP46" s="20">
         <v>28.859829999999999</v>
       </c>
       <c r="AQ46" s="20">
         <v>0</v>
       </c>
       <c r="AR46" s="20">
         <v>0</v>
       </c>
       <c r="AS46" s="20">
         <v>4.75101</v>
       </c>
       <c r="AT46" s="20">
         <v>27.667760000000001</v>
       </c>
       <c r="AU46" s="23">
         <v>0</v>
       </c>
       <c r="AV46" s="23">
         <v>0</v>
       </c>
       <c r="AW46" s="23">
-        <v>3.1602299999999999</v>
+        <v>5.7499500000000001</v>
       </c>
       <c r="AX46" s="23">
-        <v>18.40457</v>
+        <v>28.577919999999999</v>
       </c>
     </row>
     <row r="47" spans="1:50" s="5" customFormat="1" ht="25.5">
       <c r="A47" s="7" t="s">
         <v>40</v>
       </c>
       <c r="B47" s="12" t="s">
         <v>174</v>
       </c>
       <c r="C47" s="19">
         <v>309.63600000000002</v>
       </c>
       <c r="D47" s="19">
         <v>75.574060000000003</v>
       </c>
       <c r="E47" s="19">
         <v>1026.6891000000001</v>
       </c>
       <c r="F47" s="19">
         <v>264.18905999999998</v>
       </c>
       <c r="G47" s="13">
         <v>20.100000000000001</v>
       </c>
       <c r="H47" s="13">
@@ -9614,54 +9614,54 @@
       <c r="AO47" s="20">
         <v>8384.5016099999993</v>
       </c>
       <c r="AP47" s="20">
         <v>2851.0814</v>
       </c>
       <c r="AQ47" s="20">
         <v>0</v>
       </c>
       <c r="AR47" s="20">
         <v>0</v>
       </c>
       <c r="AS47" s="20">
         <v>7816.5840799999996</v>
       </c>
       <c r="AT47" s="20">
         <v>2556.2727799999998</v>
       </c>
       <c r="AU47" s="23">
         <v>0</v>
       </c>
       <c r="AV47" s="23">
         <v>0</v>
       </c>
       <c r="AW47" s="23">
-        <v>7910.0783099999999</v>
+        <v>8984.2383100000006</v>
       </c>
       <c r="AX47" s="23">
-        <v>1748.56908</v>
+        <v>1980.03115</v>
       </c>
     </row>
     <row r="48" spans="1:50" s="5" customFormat="1" ht="92.25" customHeight="1">
       <c r="A48" s="7" t="s">
         <v>41</v>
       </c>
       <c r="B48" s="12" t="s">
         <v>175</v>
       </c>
       <c r="C48" s="19" t="s">
         <v>276</v>
       </c>
       <c r="D48" s="19" t="s">
         <v>276</v>
       </c>
       <c r="E48" s="19">
         <v>3.0000000000000001E-3</v>
       </c>
       <c r="F48" s="19">
         <v>4.9000000000000002E-2</v>
       </c>
       <c r="G48" s="19" t="s">
         <v>276</v>
       </c>
       <c r="H48" s="19" t="s">
@@ -9914,54 +9914,54 @@
       <c r="AO49" s="20">
         <v>4.3441200000000002</v>
       </c>
       <c r="AP49" s="20">
         <v>13.318580000000001</v>
       </c>
       <c r="AQ49" s="20">
         <v>213.14599999999999</v>
       </c>
       <c r="AR49" s="20">
         <v>140.19757999999999</v>
       </c>
       <c r="AS49" s="20">
         <v>2.4037600000000001</v>
       </c>
       <c r="AT49" s="20">
         <v>9.9145000000000003</v>
       </c>
       <c r="AU49" s="23">
         <v>0</v>
       </c>
       <c r="AV49" s="23">
         <v>0</v>
       </c>
       <c r="AW49" s="23">
-        <v>0.61760000000000004</v>
+        <v>0.70123999999999997</v>
       </c>
       <c r="AX49" s="23">
-        <v>2.8681899999999998</v>
+        <v>3.2446899999999999</v>
       </c>
     </row>
     <row r="50" spans="1:50" s="5" customFormat="1" ht="25.5">
       <c r="A50" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B50" s="12" t="s">
         <v>177</v>
       </c>
       <c r="C50" s="19">
         <v>239.34299999999999</v>
       </c>
       <c r="D50" s="19">
         <v>156.21600000000001</v>
       </c>
       <c r="E50" s="19">
         <v>121.378</v>
       </c>
       <c r="F50" s="19">
         <v>1222.7900400000001</v>
       </c>
       <c r="G50" s="19" t="s">
         <v>276</v>
       </c>
       <c r="H50" s="19" t="s">
@@ -10066,54 +10066,54 @@
       <c r="AO50" s="20">
         <v>3.79278</v>
       </c>
       <c r="AP50" s="20">
         <v>24.669530000000002</v>
       </c>
       <c r="AQ50" s="20">
         <v>736.04499999999996</v>
       </c>
       <c r="AR50" s="20">
         <v>402.56966</v>
       </c>
       <c r="AS50" s="20">
         <v>1.835</v>
       </c>
       <c r="AT50" s="20">
         <v>13.84836</v>
       </c>
       <c r="AU50" s="23">
         <v>0</v>
       </c>
       <c r="AV50" s="23">
         <v>0</v>
       </c>
       <c r="AW50" s="23">
-        <v>0.85299999999999998</v>
+        <v>0.97099999999999997</v>
       </c>
       <c r="AX50" s="23">
-        <v>7.4162800000000004</v>
+        <v>8.2814499999999995</v>
       </c>
     </row>
     <row r="51" spans="1:50" s="5" customFormat="1" ht="25.5">
       <c r="A51" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B51" s="12" t="s">
         <v>178</v>
       </c>
       <c r="C51" s="19" t="s">
         <v>276</v>
       </c>
       <c r="D51" s="19" t="s">
         <v>276</v>
       </c>
       <c r="E51" s="19" t="s">
         <v>276</v>
       </c>
       <c r="F51" s="19" t="s">
         <v>276</v>
       </c>
       <c r="G51" s="19" t="s">
         <v>276</v>
       </c>
       <c r="H51" s="19" t="s">
@@ -10674,54 +10674,54 @@
       <c r="AO54" s="20">
         <v>229.55645000000001</v>
       </c>
       <c r="AP54" s="20">
         <v>192.90738999999999</v>
       </c>
       <c r="AQ54" s="20">
         <v>548.38199999999995</v>
       </c>
       <c r="AR54" s="20">
         <v>159.50873000000001</v>
       </c>
       <c r="AS54" s="20">
         <v>306.70206000000002</v>
       </c>
       <c r="AT54" s="20">
         <v>218.61126999999999</v>
       </c>
       <c r="AU54" s="23">
         <v>0</v>
       </c>
       <c r="AV54" s="23">
         <v>0</v>
       </c>
       <c r="AW54" s="23">
-        <v>38.655000000000001</v>
+        <v>40.209290000000003</v>
       </c>
       <c r="AX54" s="23">
-        <v>41.367959999999997</v>
+        <v>43.513669999999998</v>
       </c>
     </row>
     <row r="55" spans="1:50" s="5" customFormat="1" ht="25.5">
       <c r="A55" s="7" t="s">
         <v>48</v>
       </c>
       <c r="B55" s="12" t="s">
         <v>182</v>
       </c>
       <c r="C55" s="19" t="s">
         <v>276</v>
       </c>
       <c r="D55" s="19" t="s">
         <v>276</v>
       </c>
       <c r="E55" s="19" t="s">
         <v>276</v>
       </c>
       <c r="F55" s="19" t="s">
         <v>276</v>
       </c>
       <c r="G55" s="19" t="s">
         <v>276</v>
       </c>
       <c r="H55" s="19" t="s">
@@ -11278,54 +11278,54 @@
       <c r="AO58" s="20">
         <v>50.71</v>
       </c>
       <c r="AP58" s="20">
         <v>17.554680000000001</v>
       </c>
       <c r="AQ58" s="20">
         <v>0</v>
       </c>
       <c r="AR58" s="20">
         <v>0</v>
       </c>
       <c r="AS58" s="20">
         <v>153.2432</v>
       </c>
       <c r="AT58" s="20">
         <v>69.901420000000002</v>
       </c>
       <c r="AU58" s="23">
         <v>16.782</v>
       </c>
       <c r="AV58" s="23">
         <v>11.39</v>
       </c>
       <c r="AW58" s="23">
-        <v>75.55086</v>
+        <v>76.836380000000005</v>
       </c>
       <c r="AX58" s="23">
-        <v>48.354979999999998</v>
+        <v>49.948390000000003</v>
       </c>
     </row>
     <row r="59" spans="1:50" s="5" customFormat="1" ht="51">
       <c r="A59" s="7" t="s">
         <v>52</v>
       </c>
       <c r="B59" s="12" t="s">
         <v>186</v>
       </c>
       <c r="C59" s="19">
         <v>5</v>
       </c>
       <c r="D59" s="19">
         <v>3</v>
       </c>
       <c r="E59" s="19">
         <v>34.095999999999997</v>
       </c>
       <c r="F59" s="19">
         <v>50.773829999999997</v>
       </c>
       <c r="G59" s="19" t="s">
         <v>276</v>
       </c>
       <c r="H59" s="19" t="s">
@@ -11430,54 +11430,54 @@
       <c r="AO59" s="20">
         <v>232.71</v>
       </c>
       <c r="AP59" s="20">
         <v>525.81097</v>
       </c>
       <c r="AQ59" s="20">
         <v>0</v>
       </c>
       <c r="AR59" s="20">
         <v>0</v>
       </c>
       <c r="AS59" s="20">
         <v>180.398</v>
       </c>
       <c r="AT59" s="20">
         <v>524.34919000000002</v>
       </c>
       <c r="AU59" s="23">
         <v>0</v>
       </c>
       <c r="AV59" s="23">
         <v>0</v>
       </c>
       <c r="AW59" s="23">
-        <v>148.405</v>
+        <v>162.249</v>
       </c>
       <c r="AX59" s="23">
-        <v>412.75826000000001</v>
+        <v>447.76369999999997</v>
       </c>
     </row>
     <row r="60" spans="1:50" s="5" customFormat="1" ht="81.75" customHeight="1">
       <c r="A60" s="7" t="s">
         <v>53</v>
       </c>
       <c r="B60" s="12" t="s">
         <v>187</v>
       </c>
       <c r="C60" s="19" t="s">
         <v>276</v>
       </c>
       <c r="D60" s="19" t="s">
         <v>276</v>
       </c>
       <c r="E60" s="19">
         <v>1.0192000000000001</v>
       </c>
       <c r="F60" s="19">
         <v>1.66842</v>
       </c>
       <c r="G60" s="19" t="s">
         <v>276</v>
       </c>
       <c r="H60" s="19" t="s">
@@ -11734,54 +11734,54 @@
       <c r="AO61" s="20">
         <v>16.222999999999999</v>
       </c>
       <c r="AP61" s="20">
         <v>80.852969999999999</v>
       </c>
       <c r="AQ61" s="20">
         <v>29.9</v>
       </c>
       <c r="AR61" s="20">
         <v>8.0459999999999994</v>
       </c>
       <c r="AS61" s="20">
         <v>13.138500000000001</v>
       </c>
       <c r="AT61" s="20">
         <v>74.250370000000004</v>
       </c>
       <c r="AU61" s="23">
         <v>0</v>
       </c>
       <c r="AV61" s="23">
         <v>0</v>
       </c>
       <c r="AW61" s="23">
-        <v>4.2705000000000002</v>
+        <v>4.4005000000000001</v>
       </c>
       <c r="AX61" s="23">
-        <v>33.6248</v>
+        <v>34.14246</v>
       </c>
     </row>
     <row r="62" spans="1:50" s="5" customFormat="1" ht="63.75">
       <c r="A62" s="7" t="s">
         <v>55</v>
       </c>
       <c r="B62" s="12" t="s">
         <v>189</v>
       </c>
       <c r="C62" s="19" t="s">
         <v>276</v>
       </c>
       <c r="D62" s="19" t="s">
         <v>276</v>
       </c>
       <c r="E62" s="19">
         <v>2.9999999999999997E-4</v>
       </c>
       <c r="F62" s="19">
         <v>6.96E-3</v>
       </c>
       <c r="G62" s="19" t="s">
         <v>276</v>
       </c>
       <c r="H62" s="19" t="s">
@@ -12038,54 +12038,54 @@
       <c r="AO63" s="20">
         <v>14.08479</v>
       </c>
       <c r="AP63" s="20">
         <v>162.67435</v>
       </c>
       <c r="AQ63" s="20">
         <v>0</v>
       </c>
       <c r="AR63" s="20">
         <v>0</v>
       </c>
       <c r="AS63" s="20">
         <v>27.156980000000001</v>
       </c>
       <c r="AT63" s="20">
         <v>309.04845999999998</v>
       </c>
       <c r="AU63" s="23">
         <v>0</v>
       </c>
       <c r="AV63" s="23">
         <v>0</v>
       </c>
       <c r="AW63" s="23">
-        <v>19.71086</v>
+        <v>22.673390000000001</v>
       </c>
       <c r="AX63" s="23">
-        <v>327.58647000000002</v>
+        <v>368.24068</v>
       </c>
     </row>
     <row r="64" spans="1:50" s="5" customFormat="1" ht="25.5">
       <c r="A64" s="7" t="s">
         <v>57</v>
       </c>
       <c r="B64" s="12" t="s">
         <v>191</v>
       </c>
       <c r="C64" s="19">
         <v>2.6520000000000001</v>
       </c>
       <c r="D64" s="19">
         <v>20.920470000000002</v>
       </c>
       <c r="E64" s="19">
         <v>10.435309999999999</v>
       </c>
       <c r="F64" s="19">
         <v>87.647059999999996</v>
       </c>
       <c r="G64" s="13">
         <v>0.11293</v>
       </c>
       <c r="H64" s="13">
@@ -12184,60 +12184,60 @@
       <c r="AM64" s="20">
         <v>4.1863999999999999</v>
       </c>
       <c r="AN64" s="20">
         <v>21.953099999999999</v>
       </c>
       <c r="AO64" s="20">
         <v>17.96339</v>
       </c>
       <c r="AP64" s="20">
         <v>131.67601999999999</v>
       </c>
       <c r="AQ64" s="20">
         <v>1.30379</v>
       </c>
       <c r="AR64" s="20">
         <v>6.63903</v>
       </c>
       <c r="AS64" s="20">
         <v>17.12557</v>
       </c>
       <c r="AT64" s="20">
         <v>154.61850000000001</v>
       </c>
       <c r="AU64" s="23">
-        <v>3.4582700000000002</v>
+        <v>13.858269999999999</v>
       </c>
       <c r="AV64" s="23">
-        <v>7.2136800000000001</v>
+        <v>15.39973</v>
       </c>
       <c r="AW64" s="23">
-        <v>16.330110000000001</v>
+        <v>17.382470000000001</v>
       </c>
       <c r="AX64" s="23">
-        <v>194.87486000000001</v>
+        <v>210.67049</v>
       </c>
     </row>
     <row r="65" spans="1:50" s="5" customFormat="1" ht="12.75">
       <c r="A65" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B65" s="12" t="s">
         <v>192</v>
       </c>
       <c r="C65" s="19" t="s">
         <v>276</v>
       </c>
       <c r="D65" s="19" t="s">
         <v>276</v>
       </c>
       <c r="E65" s="19" t="s">
         <v>276</v>
       </c>
       <c r="F65" s="19" t="s">
         <v>276</v>
       </c>
       <c r="G65" s="19" t="s">
         <v>276</v>
       </c>
       <c r="H65" s="19" t="s">
@@ -12490,54 +12490,54 @@
       <c r="AO66" s="20">
         <v>5.4915399999999996</v>
       </c>
       <c r="AP66" s="20">
         <v>34.660049999999998</v>
       </c>
       <c r="AQ66" s="20">
         <v>0</v>
       </c>
       <c r="AR66" s="20">
         <v>0</v>
       </c>
       <c r="AS66" s="20">
         <v>7.6475400000000002</v>
       </c>
       <c r="AT66" s="20">
         <v>47.08596</v>
       </c>
       <c r="AU66" s="23">
         <v>0</v>
       </c>
       <c r="AV66" s="23">
         <v>0</v>
       </c>
       <c r="AW66" s="23">
-        <v>9.1588600000000007</v>
+        <v>9.6704799999999995</v>
       </c>
       <c r="AX66" s="23">
-        <v>20.74916</v>
+        <v>23.913270000000001</v>
       </c>
     </row>
     <row r="67" spans="1:50" s="5" customFormat="1" ht="12.75">
       <c r="A67" s="7" t="s">
         <v>60</v>
       </c>
       <c r="B67" s="12" t="s">
         <v>194</v>
       </c>
       <c r="C67" s="19" t="s">
         <v>276</v>
       </c>
       <c r="D67" s="19" t="s">
         <v>276</v>
       </c>
       <c r="E67" s="19">
         <v>0.03</v>
       </c>
       <c r="F67" s="19">
         <v>0.19757</v>
       </c>
       <c r="G67" s="19" t="s">
         <v>276</v>
       </c>
       <c r="H67" s="19" t="s">
@@ -12790,54 +12790,54 @@
       <c r="AO68" s="20">
         <v>1.49257</v>
       </c>
       <c r="AP68" s="20">
         <v>4.1042100000000001</v>
       </c>
       <c r="AQ68" s="20">
         <v>0</v>
       </c>
       <c r="AR68" s="20">
         <v>0</v>
       </c>
       <c r="AS68" s="20">
         <v>1.58971</v>
       </c>
       <c r="AT68" s="20">
         <v>5.7117399999999998</v>
       </c>
       <c r="AU68" s="23">
         <v>0</v>
       </c>
       <c r="AV68" s="23">
         <v>0</v>
       </c>
       <c r="AW68" s="23">
-        <v>0.25163000000000002</v>
+        <v>0.27002999999999999</v>
       </c>
       <c r="AX68" s="23">
-        <v>1.44953</v>
+        <v>1.5419</v>
       </c>
     </row>
     <row r="69" spans="1:50" s="5" customFormat="1" ht="12.75">
       <c r="A69" s="7" t="s">
         <v>62</v>
       </c>
       <c r="B69" s="12" t="s">
         <v>196</v>
       </c>
       <c r="C69" s="19" t="s">
         <v>276</v>
       </c>
       <c r="D69" s="19" t="s">
         <v>276</v>
       </c>
       <c r="E69" s="19">
         <v>4.5400000000000003E-2</v>
       </c>
       <c r="F69" s="19">
         <v>0.78446000000000005</v>
       </c>
       <c r="G69" s="19" t="s">
         <v>276</v>
       </c>
       <c r="H69" s="19" t="s">
@@ -12942,54 +12942,54 @@
       <c r="AO69" s="20">
         <v>0.15356</v>
       </c>
       <c r="AP69" s="20">
         <v>2.8462299999999998</v>
       </c>
       <c r="AQ69" s="20">
         <v>0</v>
       </c>
       <c r="AR69" s="20">
         <v>0</v>
       </c>
       <c r="AS69" s="20">
         <v>0.24113999999999999</v>
       </c>
       <c r="AT69" s="20">
         <v>4.8898599999999997</v>
       </c>
       <c r="AU69" s="23">
         <v>0</v>
       </c>
       <c r="AV69" s="23">
         <v>0</v>
       </c>
       <c r="AW69" s="23">
-        <v>0.16123999999999999</v>
+        <v>0.18012</v>
       </c>
       <c r="AX69" s="23">
-        <v>3.74057</v>
+        <v>4.1825900000000003</v>
       </c>
     </row>
     <row r="70" spans="1:50" s="5" customFormat="1" ht="12.75">
       <c r="A70" s="7" t="s">
         <v>63</v>
       </c>
       <c r="B70" s="12" t="s">
         <v>197</v>
       </c>
       <c r="C70" s="19" t="s">
         <v>276</v>
       </c>
       <c r="D70" s="19" t="s">
         <v>276</v>
       </c>
       <c r="E70" s="19">
         <v>0.38929999999999998</v>
       </c>
       <c r="F70" s="19">
         <v>2.8227500000000001</v>
       </c>
       <c r="G70" s="19" t="s">
         <v>276</v>
       </c>
       <c r="H70" s="19" t="s">
@@ -13246,54 +13246,54 @@
       <c r="AO71" s="20">
         <v>8.1335200000000007</v>
       </c>
       <c r="AP71" s="20">
         <v>10.96942</v>
       </c>
       <c r="AQ71" s="20">
         <v>0</v>
       </c>
       <c r="AR71" s="20">
         <v>0</v>
       </c>
       <c r="AS71" s="20">
         <v>6.8472600000000003</v>
       </c>
       <c r="AT71" s="20">
         <v>11.036479999999999</v>
       </c>
       <c r="AU71" s="23">
         <v>0</v>
       </c>
       <c r="AV71" s="23">
         <v>0</v>
       </c>
       <c r="AW71" s="23">
-        <v>3.4009100000000001</v>
+        <v>4.2368300000000003</v>
       </c>
       <c r="AX71" s="23">
-        <v>5.9153799999999999</v>
+        <v>7.0584199999999999</v>
       </c>
     </row>
     <row r="72" spans="1:50" s="5" customFormat="1" ht="25.5">
       <c r="A72" s="7" t="s">
         <v>65</v>
       </c>
       <c r="B72" s="12" t="s">
         <v>199</v>
       </c>
       <c r="C72" s="19">
         <v>1.04E-2</v>
       </c>
       <c r="D72" s="19">
         <v>0.17760000000000001</v>
       </c>
       <c r="E72" s="19">
         <v>0.84643999999999997</v>
       </c>
       <c r="F72" s="19">
         <v>5.0372399999999997</v>
       </c>
       <c r="G72" s="19" t="s">
         <v>276</v>
       </c>
       <c r="H72" s="19" t="s">
@@ -13398,54 +13398,54 @@
       <c r="AO72" s="20">
         <v>3.6867299999999998</v>
       </c>
       <c r="AP72" s="20">
         <v>18.563960000000002</v>
       </c>
       <c r="AQ72" s="20">
         <v>0</v>
       </c>
       <c r="AR72" s="20">
         <v>0</v>
       </c>
       <c r="AS72" s="20">
         <v>5.0570300000000001</v>
       </c>
       <c r="AT72" s="20">
         <v>28.0609</v>
       </c>
       <c r="AU72" s="23">
         <v>0</v>
       </c>
       <c r="AV72" s="23">
         <v>0</v>
       </c>
       <c r="AW72" s="23">
-        <v>3.8046899999999999</v>
+        <v>3.85433</v>
       </c>
       <c r="AX72" s="23">
-        <v>23.927910000000001</v>
+        <v>24.867529999999999</v>
       </c>
     </row>
     <row r="73" spans="1:50" s="5" customFormat="1" ht="12.75">
       <c r="A73" s="7" t="s">
         <v>66</v>
       </c>
       <c r="B73" s="12" t="s">
         <v>200</v>
       </c>
       <c r="C73" s="19">
         <v>6214.1549999999997</v>
       </c>
       <c r="D73" s="19">
         <v>1476.73596</v>
       </c>
       <c r="E73" s="19">
         <v>1201.5740000000001</v>
       </c>
       <c r="F73" s="19">
         <v>353.06977000000001</v>
       </c>
       <c r="G73" s="13">
         <v>13470.716</v>
       </c>
       <c r="H73" s="13">
@@ -13544,60 +13544,60 @@
       <c r="AM73" s="20">
         <v>14387.009</v>
       </c>
       <c r="AN73" s="20">
         <v>5878.0795600000001</v>
       </c>
       <c r="AO73" s="20">
         <v>6999.52</v>
       </c>
       <c r="AP73" s="20">
         <v>1902.0943</v>
       </c>
       <c r="AQ73" s="20">
         <v>34789.841999999997</v>
       </c>
       <c r="AR73" s="20">
         <v>11976.02284</v>
       </c>
       <c r="AS73" s="20">
         <v>4506.43</v>
       </c>
       <c r="AT73" s="20">
         <v>702.78911000000005</v>
       </c>
       <c r="AU73" s="23">
-        <v>14193.45</v>
+        <v>16937.849999999999</v>
       </c>
       <c r="AV73" s="23">
-        <v>5791.8989099999999</v>
+        <v>6785.6769100000001</v>
       </c>
       <c r="AW73" s="23">
-        <v>2808.17</v>
+        <v>3017.192</v>
       </c>
       <c r="AX73" s="23">
-        <v>368.98548</v>
+        <v>407.49349000000001</v>
       </c>
     </row>
     <row r="74" spans="1:50" s="5" customFormat="1" ht="25.5">
       <c r="A74" s="7" t="s">
         <v>67</v>
       </c>
       <c r="B74" s="12" t="s">
         <v>201</v>
       </c>
       <c r="C74" s="19" t="s">
         <v>276</v>
       </c>
       <c r="D74" s="19" t="s">
         <v>276</v>
       </c>
       <c r="E74" s="19">
         <v>347.08800000000002</v>
       </c>
       <c r="F74" s="19">
         <v>69.095709999999997</v>
       </c>
       <c r="G74" s="13">
         <v>1.4</v>
       </c>
       <c r="H74" s="13">
@@ -13702,54 +13702,54 @@
       <c r="AO74" s="20">
         <v>230.02199999999999</v>
       </c>
       <c r="AP74" s="20">
         <v>45.161920000000002</v>
       </c>
       <c r="AQ74" s="20">
         <v>0</v>
       </c>
       <c r="AR74" s="20">
         <v>0</v>
       </c>
       <c r="AS74" s="20">
         <v>55.834000000000003</v>
       </c>
       <c r="AT74" s="20">
         <v>17.368770000000001</v>
       </c>
       <c r="AU74" s="23">
         <v>0</v>
       </c>
       <c r="AV74" s="23">
         <v>0</v>
       </c>
       <c r="AW74" s="23">
-        <v>32.524000000000001</v>
+        <v>38.043999999999997</v>
       </c>
       <c r="AX74" s="23">
-        <v>11.408530000000001</v>
+        <v>13.69746</v>
       </c>
     </row>
     <row r="75" spans="1:50" s="5" customFormat="1" ht="25.5">
       <c r="A75" s="7" t="s">
         <v>68</v>
       </c>
       <c r="B75" s="12" t="s">
         <v>202</v>
       </c>
       <c r="C75" s="19">
         <v>5.2564000000000002</v>
       </c>
       <c r="D75" s="19">
         <v>1.94862</v>
       </c>
       <c r="E75" s="19">
         <v>206.78960000000001</v>
       </c>
       <c r="F75" s="19">
         <v>145.68326999999999</v>
       </c>
       <c r="G75" s="13">
         <v>696.5</v>
       </c>
       <c r="H75" s="13">
@@ -13854,54 +13854,54 @@
       <c r="AO75" s="20">
         <v>530.11616000000004</v>
       </c>
       <c r="AP75" s="20">
         <v>161.93271999999999</v>
       </c>
       <c r="AQ75" s="20">
         <v>0</v>
       </c>
       <c r="AR75" s="20">
         <v>0</v>
       </c>
       <c r="AS75" s="20">
         <v>470.00511999999998</v>
       </c>
       <c r="AT75" s="20">
         <v>168.14052000000001</v>
       </c>
       <c r="AU75" s="23">
         <v>0</v>
       </c>
       <c r="AV75" s="23">
         <v>0</v>
       </c>
       <c r="AW75" s="23">
-        <v>367.15820000000002</v>
+        <v>649.01319999999998</v>
       </c>
       <c r="AX75" s="23">
-        <v>129.96182999999999</v>
+        <v>222.34163000000001</v>
       </c>
     </row>
     <row r="76" spans="1:50" s="5" customFormat="1" ht="63.75">
       <c r="A76" s="7" t="s">
         <v>69</v>
       </c>
       <c r="B76" s="12" t="s">
         <v>203</v>
       </c>
       <c r="C76" s="19" t="s">
         <v>276</v>
       </c>
       <c r="D76" s="19" t="s">
         <v>276</v>
       </c>
       <c r="E76" s="19">
         <v>301.96436</v>
       </c>
       <c r="F76" s="19">
         <v>293.67018000000002</v>
       </c>
       <c r="G76" s="13">
         <v>390</v>
       </c>
       <c r="H76" s="13">
@@ -14006,54 +14006,54 @@
       <c r="AO76" s="20">
         <v>95520.400460000004</v>
       </c>
       <c r="AP76" s="20">
         <v>9262.6819099999993</v>
       </c>
       <c r="AQ76" s="20">
         <v>0</v>
       </c>
       <c r="AR76" s="20">
         <v>0</v>
       </c>
       <c r="AS76" s="20">
         <v>23730.783240000001</v>
       </c>
       <c r="AT76" s="20">
         <v>5088.3867700000001</v>
       </c>
       <c r="AU76" s="23">
         <v>0</v>
       </c>
       <c r="AV76" s="23">
         <v>0</v>
       </c>
       <c r="AW76" s="23">
-        <v>14759.3334</v>
+        <v>17959.127400000001</v>
       </c>
       <c r="AX76" s="23">
-        <v>3804.0363400000001</v>
+        <v>4791.6978099999997</v>
       </c>
     </row>
     <row r="77" spans="1:50" s="5" customFormat="1" ht="25.5">
       <c r="A77" s="7" t="s">
         <v>70</v>
       </c>
       <c r="B77" s="12" t="s">
         <v>204</v>
       </c>
       <c r="C77" s="19" t="s">
         <v>276</v>
       </c>
       <c r="D77" s="19" t="s">
         <v>276</v>
       </c>
       <c r="E77" s="19">
         <v>6.7000000000000004E-2</v>
       </c>
       <c r="F77" s="19">
         <v>0.44675999999999999</v>
       </c>
       <c r="G77" s="19" t="s">
         <v>276</v>
       </c>
       <c r="H77" s="19" t="s">
@@ -14158,54 +14158,54 @@
       <c r="AO77" s="20">
         <v>5</v>
       </c>
       <c r="AP77" s="20">
         <v>8.7402300000000004</v>
       </c>
       <c r="AQ77" s="20">
         <v>0</v>
       </c>
       <c r="AR77" s="20">
         <v>0</v>
       </c>
       <c r="AS77" s="20">
         <v>5.5789999999999997</v>
       </c>
       <c r="AT77" s="20">
         <v>18.87162</v>
       </c>
       <c r="AU77" s="23">
         <v>0</v>
       </c>
       <c r="AV77" s="23">
         <v>0</v>
       </c>
       <c r="AW77" s="23">
-        <v>1.5956900000000001</v>
+        <v>1.8816900000000001</v>
       </c>
       <c r="AX77" s="23">
-        <v>4.0533099999999997</v>
+        <v>4.5078300000000002</v>
       </c>
     </row>
     <row r="78" spans="1:50" s="5" customFormat="1" ht="51">
       <c r="A78" s="7" t="s">
         <v>71</v>
       </c>
       <c r="B78" s="12" t="s">
         <v>205</v>
       </c>
       <c r="C78" s="19" t="s">
         <v>276</v>
       </c>
       <c r="D78" s="19" t="s">
         <v>276</v>
       </c>
       <c r="E78" s="19" t="s">
         <v>276</v>
       </c>
       <c r="F78" s="19" t="s">
         <v>276</v>
       </c>
       <c r="G78" s="19" t="s">
         <v>276</v>
       </c>
       <c r="H78" s="19" t="s">
@@ -14303,61 +14303,61 @@
       </c>
       <c r="AM78" s="20">
         <v>0</v>
       </c>
       <c r="AN78" s="20">
         <v>0</v>
       </c>
       <c r="AO78" s="20">
         <v>3.2000000000000001E-2</v>
       </c>
       <c r="AP78" s="20">
         <v>0.23291999999999999</v>
       </c>
       <c r="AQ78" s="20">
         <v>0</v>
       </c>
       <c r="AR78" s="20">
         <v>0</v>
       </c>
       <c r="AS78" s="20">
         <v>2.4670000000000001E-2</v>
       </c>
       <c r="AT78" s="20">
         <v>0.35948000000000002</v>
       </c>
-      <c r="AU78" s="23" t="s">
-[...9 lines deleted...]
-        <v>276</v>
+      <c r="AU78" s="23">
+        <v>0</v>
+      </c>
+      <c r="AV78" s="23">
+        <v>0</v>
+      </c>
+      <c r="AW78" s="23">
+        <v>3.0000000000000001E-3</v>
+      </c>
+      <c r="AX78" s="23">
+        <v>3.492E-2</v>
       </c>
     </row>
     <row r="79" spans="1:50" s="5" customFormat="1" ht="21" customHeight="1">
       <c r="A79" s="7" t="s">
         <v>72</v>
       </c>
       <c r="B79" s="12" t="s">
         <v>206</v>
       </c>
       <c r="C79" s="19">
         <v>445.22399999999999</v>
       </c>
       <c r="D79" s="19">
         <v>136.446</v>
       </c>
       <c r="E79" s="19">
         <v>30</v>
       </c>
       <c r="F79" s="19">
         <v>19.762</v>
       </c>
       <c r="G79" s="13">
         <v>348.09199999999998</v>
       </c>
       <c r="H79" s="13">
@@ -15070,54 +15070,54 @@
       <c r="AO83" s="20">
         <v>10.134</v>
       </c>
       <c r="AP83" s="20">
         <v>6.1020000000000003</v>
       </c>
       <c r="AQ83" s="20">
         <v>0</v>
       </c>
       <c r="AR83" s="20">
         <v>0</v>
       </c>
       <c r="AS83" s="20">
         <v>32.555</v>
       </c>
       <c r="AT83" s="20">
         <v>24.474920000000001</v>
       </c>
       <c r="AU83" s="23">
         <v>0</v>
       </c>
       <c r="AV83" s="23">
         <v>0</v>
       </c>
       <c r="AW83" s="23">
-        <v>38.792999999999999</v>
+        <v>72.619699999999995</v>
       </c>
       <c r="AX83" s="23">
-        <v>39.583539999999999</v>
+        <v>61.924160000000001</v>
       </c>
     </row>
     <row r="84" spans="1:50" s="5" customFormat="1" ht="38.25">
       <c r="A84" s="7" t="s">
         <v>77</v>
       </c>
       <c r="B84" s="12" t="s">
         <v>211</v>
       </c>
       <c r="C84" s="19" t="s">
         <v>276</v>
       </c>
       <c r="D84" s="19" t="s">
         <v>276</v>
       </c>
       <c r="E84" s="19">
         <v>0.16713</v>
       </c>
       <c r="F84" s="19">
         <v>0.62941000000000003</v>
       </c>
       <c r="G84" s="19" t="s">
         <v>276</v>
       </c>
       <c r="H84" s="19" t="s">
@@ -15222,54 +15222,54 @@
       <c r="AO84" s="20">
         <v>6.343</v>
       </c>
       <c r="AP84" s="20">
         <v>383.15352000000001</v>
       </c>
       <c r="AQ84" s="20">
         <v>0</v>
       </c>
       <c r="AR84" s="20">
         <v>0</v>
       </c>
       <c r="AS84" s="20">
         <v>4.4694599999999998</v>
       </c>
       <c r="AT84" s="20">
         <v>222.86581000000001</v>
       </c>
       <c r="AU84" s="23">
         <v>0</v>
       </c>
       <c r="AV84" s="23">
         <v>0</v>
       </c>
       <c r="AW84" s="23">
-        <v>1.2111400000000001</v>
+        <v>1.44102</v>
       </c>
       <c r="AX84" s="23">
-        <v>33.868009999999998</v>
+        <v>35.206919999999997</v>
       </c>
     </row>
     <row r="85" spans="1:50" s="5" customFormat="1" ht="51">
       <c r="A85" s="7" t="s">
         <v>78</v>
       </c>
       <c r="B85" s="12" t="s">
         <v>212</v>
       </c>
       <c r="C85" s="19" t="s">
         <v>276</v>
       </c>
       <c r="D85" s="19" t="s">
         <v>276</v>
       </c>
       <c r="E85" s="19" t="s">
         <v>276</v>
       </c>
       <c r="F85" s="19" t="s">
         <v>276</v>
       </c>
       <c r="G85" s="19" t="s">
         <v>276</v>
       </c>
       <c r="H85" s="19" t="s">
@@ -15822,54 +15822,54 @@
       <c r="AO88" s="20">
         <v>0.87614999999999998</v>
       </c>
       <c r="AP88" s="20">
         <v>10.17704</v>
       </c>
       <c r="AQ88" s="20">
         <v>0</v>
       </c>
       <c r="AR88" s="20">
         <v>0</v>
       </c>
       <c r="AS88" s="20">
         <v>0.66901999999999995</v>
       </c>
       <c r="AT88" s="20">
         <v>9.6846599999999992</v>
       </c>
       <c r="AU88" s="23">
         <v>0</v>
       </c>
       <c r="AV88" s="23">
         <v>0</v>
       </c>
       <c r="AW88" s="23">
-        <v>0.32697999999999999</v>
+        <v>0.44947999999999999</v>
       </c>
       <c r="AX88" s="23">
-        <v>4.29474</v>
+        <v>5.9657400000000003</v>
       </c>
     </row>
     <row r="89" spans="1:50" s="5" customFormat="1" ht="63.75">
       <c r="A89" s="7" t="s">
         <v>82</v>
       </c>
       <c r="B89" s="12" t="s">
         <v>216</v>
       </c>
       <c r="C89" s="19" t="s">
         <v>276</v>
       </c>
       <c r="D89" s="19" t="s">
         <v>276</v>
       </c>
       <c r="E89" s="19">
         <v>2.3E-2</v>
       </c>
       <c r="F89" s="19">
         <v>0.26211000000000001</v>
       </c>
       <c r="G89" s="19" t="s">
         <v>276</v>
       </c>
       <c r="H89" s="19" t="s">
@@ -16278,54 +16278,54 @@
       <c r="AO91" s="20">
         <v>2824.2739999999999</v>
       </c>
       <c r="AP91" s="20">
         <v>2681.7570799999999</v>
       </c>
       <c r="AQ91" s="20">
         <v>20.88</v>
       </c>
       <c r="AR91" s="20">
         <v>24.091380000000001</v>
       </c>
       <c r="AS91" s="20">
         <v>3070.5725000000002</v>
       </c>
       <c r="AT91" s="20">
         <v>3670.1555400000002</v>
       </c>
       <c r="AU91" s="23">
         <v>0</v>
       </c>
       <c r="AV91" s="23">
         <v>0</v>
       </c>
       <c r="AW91" s="23">
-        <v>1753.41761</v>
+        <v>2041.5039099999999</v>
       </c>
       <c r="AX91" s="23">
-        <v>2255.5131799999999</v>
+        <v>2636.17659</v>
       </c>
     </row>
     <row r="92" spans="1:50" s="5" customFormat="1" ht="38.25">
       <c r="A92" s="7" t="s">
         <v>85</v>
       </c>
       <c r="B92" s="12" t="s">
         <v>219</v>
       </c>
       <c r="C92" s="19" t="s">
         <v>276</v>
       </c>
       <c r="D92" s="19" t="s">
         <v>276</v>
       </c>
       <c r="E92" s="19" t="s">
         <v>276</v>
       </c>
       <c r="F92" s="19" t="s">
         <v>276</v>
       </c>
       <c r="G92" s="19" t="s">
         <v>276</v>
       </c>
       <c r="H92" s="19" t="s">
@@ -16582,54 +16582,54 @@
       <c r="AO93" s="20">
         <v>0.25035000000000002</v>
       </c>
       <c r="AP93" s="20">
         <v>0.32596999999999998</v>
       </c>
       <c r="AQ93" s="20">
         <v>0</v>
       </c>
       <c r="AR93" s="20">
         <v>0</v>
       </c>
       <c r="AS93" s="20">
         <v>0.26035000000000003</v>
       </c>
       <c r="AT93" s="20">
         <v>0.44090000000000001</v>
       </c>
       <c r="AU93" s="23">
         <v>0</v>
       </c>
       <c r="AV93" s="23">
         <v>0</v>
       </c>
       <c r="AW93" s="23">
-        <v>0.13</v>
+        <v>0.16</v>
       </c>
       <c r="AX93" s="23">
-        <v>0.25380999999999998</v>
+        <v>0.30796000000000001</v>
       </c>
     </row>
     <row r="94" spans="1:50" s="5" customFormat="1" ht="38.25">
       <c r="A94" s="7" t="s">
         <v>87</v>
       </c>
       <c r="B94" s="12" t="s">
         <v>221</v>
       </c>
       <c r="C94" s="19" t="s">
         <v>276</v>
       </c>
       <c r="D94" s="19" t="s">
         <v>276</v>
       </c>
       <c r="E94" s="19">
         <v>3.2835700000000001</v>
       </c>
       <c r="F94" s="19">
         <v>6.3668399999999998</v>
       </c>
       <c r="G94" s="13">
         <v>44.817</v>
       </c>
       <c r="H94" s="13">
@@ -16734,54 +16734,54 @@
       <c r="AO94" s="20">
         <v>4.5809800000000003</v>
       </c>
       <c r="AP94" s="20">
         <v>13.8744</v>
       </c>
       <c r="AQ94" s="20">
         <v>0.1</v>
       </c>
       <c r="AR94" s="20">
         <v>0.41199999999999998</v>
       </c>
       <c r="AS94" s="20">
         <v>3.1871700000000001</v>
       </c>
       <c r="AT94" s="20">
         <v>16.872029999999999</v>
       </c>
       <c r="AU94" s="23">
         <v>0</v>
       </c>
       <c r="AV94" s="23">
         <v>0</v>
       </c>
       <c r="AW94" s="23">
-        <v>1.65985</v>
+        <v>1.7316</v>
       </c>
       <c r="AX94" s="23">
-        <v>7.2243899999999996</v>
+        <v>7.8857900000000001</v>
       </c>
     </row>
     <row r="95" spans="1:50" s="5" customFormat="1" ht="63.75">
       <c r="A95" s="7" t="s">
         <v>88</v>
       </c>
       <c r="B95" s="12" t="s">
         <v>222</v>
       </c>
       <c r="C95" s="19">
         <v>0.629</v>
       </c>
       <c r="D95" s="19">
         <v>2.6140599999999998</v>
       </c>
       <c r="E95" s="19">
         <v>2.6019999999999999</v>
       </c>
       <c r="F95" s="19">
         <v>5.2428499999999998</v>
       </c>
       <c r="G95" s="19" t="s">
         <v>276</v>
       </c>
       <c r="H95" s="19" t="s">
@@ -16886,54 +16886,54 @@
       <c r="AO95" s="20">
         <v>1583.6465000000001</v>
       </c>
       <c r="AP95" s="20">
         <v>2267.8821600000001</v>
       </c>
       <c r="AQ95" s="20">
         <v>0</v>
       </c>
       <c r="AR95" s="20">
         <v>0</v>
       </c>
       <c r="AS95" s="20">
         <v>1502.998</v>
       </c>
       <c r="AT95" s="20">
         <v>2693.4570100000001</v>
       </c>
       <c r="AU95" s="23">
         <v>0</v>
       </c>
       <c r="AV95" s="23">
         <v>0</v>
       </c>
       <c r="AW95" s="23">
-        <v>698.55100000000004</v>
+        <v>762.05849999999998</v>
       </c>
       <c r="AX95" s="23">
-        <v>1202.39103</v>
+        <v>1311.40068</v>
       </c>
     </row>
     <row r="96" spans="1:50" s="5" customFormat="1" ht="63.75">
       <c r="A96" s="7" t="s">
         <v>89</v>
       </c>
       <c r="B96" s="12" t="s">
         <v>223</v>
       </c>
       <c r="C96" s="19">
         <v>10.83616</v>
       </c>
       <c r="D96" s="19">
         <v>26.261600000000001</v>
       </c>
       <c r="E96" s="19">
         <v>2856.8525199999999</v>
       </c>
       <c r="F96" s="19">
         <v>3182.3562400000001</v>
       </c>
       <c r="G96" s="13">
         <v>8.5386199999999999</v>
       </c>
       <c r="H96" s="13">
@@ -17038,54 +17038,54 @@
       <c r="AO96" s="20">
         <v>4833.8049000000001</v>
       </c>
       <c r="AP96" s="20">
         <v>7247.7858699999997</v>
       </c>
       <c r="AQ96" s="20">
         <v>7.1980000000000004</v>
       </c>
       <c r="AR96" s="20">
         <v>8.9689200000000007</v>
       </c>
       <c r="AS96" s="20">
         <v>4155.5411299999996</v>
       </c>
       <c r="AT96" s="20">
         <v>7905.55584</v>
       </c>
       <c r="AU96" s="23">
         <v>0</v>
       </c>
       <c r="AV96" s="23">
         <v>0</v>
       </c>
       <c r="AW96" s="23">
-        <v>3168.1484500000001</v>
+        <v>3263.1114499999999</v>
       </c>
       <c r="AX96" s="23">
-        <v>5826.8557799999999</v>
+        <v>6030.2999200000004</v>
       </c>
     </row>
     <row r="97" spans="1:50" s="5" customFormat="1" ht="38.25">
       <c r="A97" s="7" t="s">
         <v>90</v>
       </c>
       <c r="B97" s="12" t="s">
         <v>224</v>
       </c>
       <c r="C97" s="19">
         <v>34.495840000000001</v>
       </c>
       <c r="D97" s="19">
         <v>107.98997</v>
       </c>
       <c r="E97" s="19">
         <v>2111.4889800000001</v>
       </c>
       <c r="F97" s="19">
         <v>3322.1732499999998</v>
       </c>
       <c r="G97" s="13">
         <v>22.905000000000001</v>
       </c>
       <c r="H97" s="13">
@@ -17190,54 +17190,54 @@
       <c r="AO97" s="20">
         <v>4198.49316</v>
       </c>
       <c r="AP97" s="20">
         <v>10594.26132</v>
       </c>
       <c r="AQ97" s="20">
         <v>0.442</v>
       </c>
       <c r="AR97" s="20">
         <v>1.36</v>
       </c>
       <c r="AS97" s="20">
         <v>3520.61886</v>
       </c>
       <c r="AT97" s="20">
         <v>10013.315780000001</v>
       </c>
       <c r="AU97" s="23">
         <v>0</v>
       </c>
       <c r="AV97" s="23">
         <v>0</v>
       </c>
       <c r="AW97" s="23">
-        <v>1959.8407</v>
+        <v>2211.9374800000001</v>
       </c>
       <c r="AX97" s="23">
-        <v>6222.1872499999999</v>
+        <v>6949.2788200000005</v>
       </c>
     </row>
     <row r="98" spans="1:50" s="5" customFormat="1" ht="25.5">
       <c r="A98" s="7" t="s">
         <v>91</v>
       </c>
       <c r="B98" s="12" t="s">
         <v>225</v>
       </c>
       <c r="C98" s="19">
         <v>2.6781999999999999</v>
       </c>
       <c r="D98" s="19">
         <v>7.3978799999999998</v>
       </c>
       <c r="E98" s="19">
         <v>99.775880000000001</v>
       </c>
       <c r="F98" s="19">
         <v>169.22152</v>
       </c>
       <c r="G98" s="13">
         <v>6.9900000000000004E-2</v>
       </c>
       <c r="H98" s="13">
@@ -17342,54 +17342,54 @@
       <c r="AO98" s="20">
         <v>1327.7430300000001</v>
       </c>
       <c r="AP98" s="20">
         <v>2503.2089700000001</v>
       </c>
       <c r="AQ98" s="20">
         <v>0</v>
       </c>
       <c r="AR98" s="20">
         <v>0</v>
       </c>
       <c r="AS98" s="20">
         <v>1222.0113899999999</v>
       </c>
       <c r="AT98" s="20">
         <v>2645.6546800000001</v>
       </c>
       <c r="AU98" s="23">
         <v>0</v>
       </c>
       <c r="AV98" s="23">
         <v>0</v>
       </c>
       <c r="AW98" s="23">
-        <v>196.75958</v>
+        <v>271.84874000000002</v>
       </c>
       <c r="AX98" s="23">
-        <v>632.39239999999995</v>
+        <v>894.50176999999996</v>
       </c>
     </row>
     <row r="99" spans="1:50" s="5" customFormat="1" ht="38.25">
       <c r="A99" s="7" t="s">
         <v>92</v>
       </c>
       <c r="B99" s="12" t="s">
         <v>226</v>
       </c>
       <c r="C99" s="19" t="s">
         <v>276</v>
       </c>
       <c r="D99" s="19" t="s">
         <v>276</v>
       </c>
       <c r="E99" s="19">
         <v>2.1000000000000001E-2</v>
       </c>
       <c r="F99" s="19">
         <v>3.5749999999999997E-2</v>
       </c>
       <c r="G99" s="19" t="s">
         <v>276</v>
       </c>
       <c r="H99" s="19" t="s">
@@ -17642,54 +17642,54 @@
       <c r="AO100" s="20">
         <v>350.37970999999999</v>
       </c>
       <c r="AP100" s="20">
         <v>1243.35715</v>
       </c>
       <c r="AQ100" s="20">
         <v>0</v>
       </c>
       <c r="AR100" s="20">
         <v>0</v>
       </c>
       <c r="AS100" s="20">
         <v>325.71614</v>
       </c>
       <c r="AT100" s="20">
         <v>1314.3562999999999</v>
       </c>
       <c r="AU100" s="23">
         <v>0</v>
       </c>
       <c r="AV100" s="23">
         <v>0</v>
       </c>
       <c r="AW100" s="23">
-        <v>112.04652</v>
+        <v>124.23012</v>
       </c>
       <c r="AX100" s="23">
-        <v>404.15863000000002</v>
+        <v>446.45796999999999</v>
       </c>
     </row>
     <row r="101" spans="1:50" s="5" customFormat="1" ht="25.5">
       <c r="A101" s="7" t="s">
         <v>94</v>
       </c>
       <c r="B101" s="12" t="s">
         <v>228</v>
       </c>
       <c r="C101" s="19" t="s">
         <v>276</v>
       </c>
       <c r="D101" s="19" t="s">
         <v>276</v>
       </c>
       <c r="E101" s="19">
         <v>6.0657199999999998</v>
       </c>
       <c r="F101" s="19">
         <v>47.086269999999999</v>
       </c>
       <c r="G101" s="19" t="s">
         <v>276</v>
       </c>
       <c r="H101" s="19" t="s">
@@ -17794,54 +17794,54 @@
       <c r="AO101" s="20">
         <v>31.711300000000001</v>
       </c>
       <c r="AP101" s="20">
         <v>175.69682</v>
       </c>
       <c r="AQ101" s="20">
         <v>0</v>
       </c>
       <c r="AR101" s="20">
         <v>0</v>
       </c>
       <c r="AS101" s="20">
         <v>30.520980000000002</v>
       </c>
       <c r="AT101" s="20">
         <v>195.62124</v>
       </c>
       <c r="AU101" s="23">
         <v>0</v>
       </c>
       <c r="AV101" s="23">
         <v>0</v>
       </c>
       <c r="AW101" s="23">
-        <v>2.9859</v>
+        <v>5.9058999999999999</v>
       </c>
       <c r="AX101" s="23">
-        <v>22.775390000000002</v>
+        <v>66.561319999999995</v>
       </c>
     </row>
     <row r="102" spans="1:50" s="5" customFormat="1" ht="25.5">
       <c r="A102" s="7" t="s">
         <v>95</v>
       </c>
       <c r="B102" s="12" t="s">
         <v>229</v>
       </c>
       <c r="C102" s="19">
         <v>54.926400000000001</v>
       </c>
       <c r="D102" s="19">
         <v>41.830849999999998</v>
       </c>
       <c r="E102" s="19">
         <v>132.78196</v>
       </c>
       <c r="F102" s="19">
         <v>101.81822</v>
       </c>
       <c r="G102" s="13">
         <v>6</v>
       </c>
       <c r="H102" s="13">
@@ -17946,54 +17946,54 @@
       <c r="AO102" s="20">
         <v>23253.564409999999</v>
       </c>
       <c r="AP102" s="20">
         <v>14922.79219</v>
       </c>
       <c r="AQ102" s="20">
         <v>0</v>
       </c>
       <c r="AR102" s="20">
         <v>0</v>
       </c>
       <c r="AS102" s="20">
         <v>22650.800749999999</v>
       </c>
       <c r="AT102" s="20">
         <v>13895.475469999999</v>
       </c>
       <c r="AU102" s="23">
         <v>0</v>
       </c>
       <c r="AV102" s="23">
         <v>0</v>
       </c>
       <c r="AW102" s="23">
-        <v>6740.9852300000002</v>
+        <v>6758.0319499999996</v>
       </c>
       <c r="AX102" s="23">
-        <v>4738.90517</v>
+        <v>4759.4890800000003</v>
       </c>
     </row>
     <row r="103" spans="1:50" s="5" customFormat="1" ht="76.5">
       <c r="A103" s="7" t="s">
         <v>96</v>
       </c>
       <c r="B103" s="12" t="s">
         <v>230</v>
       </c>
       <c r="C103" s="19">
         <v>1923.42</v>
       </c>
       <c r="D103" s="19">
         <v>645.7663</v>
       </c>
       <c r="E103" s="19">
         <v>10.859959999999999</v>
       </c>
       <c r="F103" s="19">
         <v>23.901489999999999</v>
       </c>
       <c r="G103" s="13">
         <v>5338.54</v>
       </c>
       <c r="H103" s="13">
@@ -18098,54 +18098,54 @@
       <c r="AO103" s="20">
         <v>25.65493</v>
       </c>
       <c r="AP103" s="20">
         <v>31.739239999999999</v>
       </c>
       <c r="AQ103" s="20">
         <v>0</v>
       </c>
       <c r="AR103" s="20">
         <v>0</v>
       </c>
       <c r="AS103" s="20">
         <v>22.686730000000001</v>
       </c>
       <c r="AT103" s="20">
         <v>49.220039999999997</v>
       </c>
       <c r="AU103" s="23">
         <v>0</v>
       </c>
       <c r="AV103" s="23">
         <v>0</v>
       </c>
       <c r="AW103" s="23">
-        <v>1414.87555</v>
+        <v>1617.1278</v>
       </c>
       <c r="AX103" s="23">
-        <v>530.91159000000005</v>
+        <v>611.22573</v>
       </c>
     </row>
     <row r="104" spans="1:50" s="5" customFormat="1" ht="25.5">
       <c r="A104" s="7" t="s">
         <v>97</v>
       </c>
       <c r="B104" s="12" t="s">
         <v>231</v>
       </c>
       <c r="C104" s="19" t="s">
         <v>276</v>
       </c>
       <c r="D104" s="19" t="s">
         <v>276</v>
       </c>
       <c r="E104" s="19" t="s">
         <v>276</v>
       </c>
       <c r="F104" s="19" t="s">
         <v>276</v>
       </c>
       <c r="G104" s="19" t="s">
         <v>276</v>
       </c>
       <c r="H104" s="19" t="s">
@@ -18398,54 +18398,54 @@
       <c r="AO105" s="20">
         <v>1003.50748</v>
       </c>
       <c r="AP105" s="20">
         <v>2982.29549</v>
       </c>
       <c r="AQ105" s="20">
         <v>5.0396700000000001</v>
       </c>
       <c r="AR105" s="20">
         <v>27.552140000000001</v>
       </c>
       <c r="AS105" s="20">
         <v>1039.64255</v>
       </c>
       <c r="AT105" s="20">
         <v>3029.2088100000001</v>
       </c>
       <c r="AU105" s="23">
         <v>0.43468000000000001</v>
       </c>
       <c r="AV105" s="23">
         <v>1.0962799999999999</v>
       </c>
       <c r="AW105" s="23">
-        <v>617.80172000000005</v>
+        <v>640.38711999999998</v>
       </c>
       <c r="AX105" s="23">
-        <v>1738.3720599999999</v>
+        <v>2132.0775400000002</v>
       </c>
     </row>
     <row r="106" spans="1:50" s="5" customFormat="1" ht="12.75">
       <c r="A106" s="7" t="s">
         <v>99</v>
       </c>
       <c r="B106" s="12" t="s">
         <v>233</v>
       </c>
       <c r="C106" s="19" t="s">
         <v>276</v>
       </c>
       <c r="D106" s="19" t="s">
         <v>276</v>
       </c>
       <c r="E106" s="19">
         <v>1</v>
       </c>
       <c r="F106" s="19">
         <v>3.089</v>
       </c>
       <c r="G106" s="19" t="s">
         <v>276</v>
       </c>
       <c r="H106" s="19" t="s">
@@ -18702,54 +18702,54 @@
       <c r="AO107" s="20">
         <v>15.162000000000001</v>
       </c>
       <c r="AP107" s="20">
         <v>134.32644999999999</v>
       </c>
       <c r="AQ107" s="20">
         <v>0</v>
       </c>
       <c r="AR107" s="20">
         <v>0</v>
       </c>
       <c r="AS107" s="20">
         <v>0.06</v>
       </c>
       <c r="AT107" s="20">
         <v>0.42480000000000001</v>
       </c>
       <c r="AU107" s="23">
         <v>0</v>
       </c>
       <c r="AV107" s="23">
         <v>0</v>
       </c>
       <c r="AW107" s="23">
-        <v>9.6000000000000002E-2</v>
+        <v>0.216</v>
       </c>
       <c r="AX107" s="23">
-        <v>2.3338899999999998</v>
+        <v>5.1429499999999999</v>
       </c>
     </row>
     <row r="108" spans="1:50" s="5" customFormat="1" ht="25.5">
       <c r="A108" s="7" t="s">
         <v>101</v>
       </c>
       <c r="B108" s="12" t="s">
         <v>235</v>
       </c>
       <c r="C108" s="19">
         <v>2.06E-2</v>
       </c>
       <c r="D108" s="19">
         <v>0.18662000000000001</v>
       </c>
       <c r="E108" s="19">
         <v>12.9458</v>
       </c>
       <c r="F108" s="19">
         <v>35.982010000000002</v>
       </c>
       <c r="G108" s="19" t="s">
         <v>276</v>
       </c>
       <c r="H108" s="19" t="s">
@@ -18854,54 +18854,54 @@
       <c r="AO108" s="20">
         <v>31.961880000000001</v>
       </c>
       <c r="AP108" s="20">
         <v>124.99097</v>
       </c>
       <c r="AQ108" s="20">
         <v>0</v>
       </c>
       <c r="AR108" s="20">
         <v>0</v>
       </c>
       <c r="AS108" s="20">
         <v>9.6514399999999991</v>
       </c>
       <c r="AT108" s="20">
         <v>53.39179</v>
       </c>
       <c r="AU108" s="23">
         <v>0</v>
       </c>
       <c r="AV108" s="23">
         <v>0</v>
       </c>
       <c r="AW108" s="23">
-        <v>3.92096</v>
+        <v>5.2511599999999996</v>
       </c>
       <c r="AX108" s="23">
-        <v>22.67963</v>
+        <v>35.057740000000003</v>
       </c>
     </row>
     <row r="109" spans="1:50" s="5" customFormat="1" ht="25.5">
       <c r="A109" s="7" t="s">
         <v>102</v>
       </c>
       <c r="B109" s="12" t="s">
         <v>236</v>
       </c>
       <c r="C109" s="19">
         <v>1271.6679200000001</v>
       </c>
       <c r="D109" s="19">
         <v>2995.43046</v>
       </c>
       <c r="E109" s="19">
         <v>1030.61249</v>
       </c>
       <c r="F109" s="19">
         <v>2659.95514</v>
       </c>
       <c r="G109" s="13">
         <v>3353.1880799999999</v>
       </c>
       <c r="H109" s="13">
@@ -19006,54 +19006,54 @@
       <c r="AO109" s="20">
         <v>1743.28783</v>
       </c>
       <c r="AP109" s="20">
         <v>6692.4095799999996</v>
       </c>
       <c r="AQ109" s="20">
         <v>333.81531999999999</v>
       </c>
       <c r="AR109" s="20">
         <v>193.61304000000001</v>
       </c>
       <c r="AS109" s="20">
         <v>1599.1736699999999</v>
       </c>
       <c r="AT109" s="20">
         <v>6827.0912200000002</v>
       </c>
       <c r="AU109" s="23">
         <v>38</v>
       </c>
       <c r="AV109" s="23">
         <v>26.339569999999998</v>
       </c>
       <c r="AW109" s="23">
-        <v>773.01442999999995</v>
+        <v>850.57839000000001</v>
       </c>
       <c r="AX109" s="23">
-        <v>3313.8626199999999</v>
+        <v>3840.8918199999998</v>
       </c>
     </row>
     <row r="110" spans="1:50" s="5" customFormat="1" ht="63.75">
       <c r="A110" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B110" s="12" t="s">
         <v>237</v>
       </c>
       <c r="C110" s="19">
         <v>1312.6819</v>
       </c>
       <c r="D110" s="19">
         <v>781.94745999999998</v>
       </c>
       <c r="E110" s="19">
         <v>1523.7222999999999</v>
       </c>
       <c r="F110" s="19">
         <v>846.89907000000005</v>
       </c>
       <c r="G110" s="13">
         <v>1550.9165399999999</v>
       </c>
       <c r="H110" s="13">
@@ -19152,60 +19152,60 @@
       <c r="AM110" s="20">
         <v>2383.5065300000001</v>
       </c>
       <c r="AN110" s="20">
         <v>1666.23902</v>
       </c>
       <c r="AO110" s="20">
         <v>2439.0733500000001</v>
       </c>
       <c r="AP110" s="20">
         <v>1538.6524999999999</v>
       </c>
       <c r="AQ110" s="20">
         <v>2900.8511899999999</v>
       </c>
       <c r="AR110" s="20">
         <v>283.68506000000002</v>
       </c>
       <c r="AS110" s="20">
         <v>2112.8644899999999</v>
       </c>
       <c r="AT110" s="20">
         <v>1495.2932800000001</v>
       </c>
       <c r="AU110" s="23">
-        <v>1661.6745599999999</v>
+        <v>1845.1918599999999</v>
       </c>
       <c r="AV110" s="23">
-        <v>127.79956</v>
+        <v>143.29768000000001</v>
       </c>
       <c r="AW110" s="23">
-        <v>983.53634999999997</v>
+        <v>1122.0777499999999</v>
       </c>
       <c r="AX110" s="23">
-        <v>808.5489</v>
+        <v>984.29057999999998</v>
       </c>
     </row>
     <row r="111" spans="1:50" s="5" customFormat="1" ht="38.25">
       <c r="A111" s="7" t="s">
         <v>104</v>
       </c>
       <c r="B111" s="12" t="s">
         <v>238</v>
       </c>
       <c r="C111" s="19" t="s">
         <v>276</v>
       </c>
       <c r="D111" s="19" t="s">
         <v>276</v>
       </c>
       <c r="E111" s="19" t="s">
         <v>276</v>
       </c>
       <c r="F111" s="19" t="s">
         <v>276</v>
       </c>
       <c r="G111" s="19" t="s">
         <v>276</v>
       </c>
       <c r="H111" s="19" t="s">
@@ -19458,54 +19458,54 @@
       <c r="AO112" s="20">
         <v>107.90809</v>
       </c>
       <c r="AP112" s="20">
         <v>217.96953999999999</v>
       </c>
       <c r="AQ112" s="20">
         <v>2.1309999999999998</v>
       </c>
       <c r="AR112" s="20">
         <v>12.71</v>
       </c>
       <c r="AS112" s="20">
         <v>160.99020999999999</v>
       </c>
       <c r="AT112" s="20">
         <v>584.82104000000004</v>
       </c>
       <c r="AU112" s="23">
         <v>0</v>
       </c>
       <c r="AV112" s="23">
         <v>0</v>
       </c>
       <c r="AW112" s="23">
-        <v>62.879989999999999</v>
+        <v>74.063950000000006</v>
       </c>
       <c r="AX112" s="23">
-        <v>198.61793</v>
+        <v>227.25478000000001</v>
       </c>
     </row>
     <row r="113" spans="1:50" s="5" customFormat="1" ht="63.75">
       <c r="A113" s="7" t="s">
         <v>106</v>
       </c>
       <c r="B113" s="12" t="s">
         <v>240</v>
       </c>
       <c r="C113" s="19">
         <v>310.47000000000003</v>
       </c>
       <c r="D113" s="19">
         <v>486.18664000000001</v>
       </c>
       <c r="E113" s="19">
         <v>2118.9751900000001</v>
       </c>
       <c r="F113" s="19">
         <v>3582.5001400000001</v>
       </c>
       <c r="G113" s="13">
         <v>313.53381999999999</v>
       </c>
       <c r="H113" s="13">
@@ -19604,60 +19604,60 @@
       <c r="AM113" s="20">
         <v>56.010039999999996</v>
       </c>
       <c r="AN113" s="20">
         <v>122.63974</v>
       </c>
       <c r="AO113" s="20">
         <v>3376.40951</v>
       </c>
       <c r="AP113" s="20">
         <v>7799.6522199999999</v>
       </c>
       <c r="AQ113" s="20">
         <v>3.1335600000000001</v>
       </c>
       <c r="AR113" s="20">
         <v>5.8951700000000002</v>
       </c>
       <c r="AS113" s="20">
         <v>3142.47678</v>
       </c>
       <c r="AT113" s="20">
         <v>8468.8927199999998</v>
       </c>
       <c r="AU113" s="23">
-        <v>0.33638000000000001</v>
+        <v>0.42218</v>
       </c>
       <c r="AV113" s="23">
-        <v>0.79500000000000004</v>
+        <v>0.99</v>
       </c>
       <c r="AW113" s="23">
-        <v>1583.49927</v>
+        <v>1804.5492200000001</v>
       </c>
       <c r="AX113" s="23">
-        <v>4787.6314000000002</v>
+        <v>5503.1345099999999</v>
       </c>
     </row>
     <row r="114" spans="1:50" s="5" customFormat="1" ht="42" customHeight="1">
       <c r="A114" s="7" t="s">
         <v>107</v>
       </c>
       <c r="B114" s="12" t="s">
         <v>241</v>
       </c>
       <c r="C114" s="19">
         <v>0.1147</v>
       </c>
       <c r="D114" s="19">
         <v>0.21365999999999999</v>
       </c>
       <c r="E114" s="19">
         <v>45.572609999999997</v>
       </c>
       <c r="F114" s="19">
         <v>74.254710000000003</v>
       </c>
       <c r="G114" s="19" t="s">
         <v>276</v>
       </c>
       <c r="H114" s="19" t="s">
@@ -19762,54 +19762,54 @@
       <c r="AO114" s="20">
         <v>117.88263999999999</v>
       </c>
       <c r="AP114" s="20">
         <v>296.21296999999998</v>
       </c>
       <c r="AQ114" s="20">
         <v>15.0647</v>
       </c>
       <c r="AR114" s="20">
         <v>30.192</v>
       </c>
       <c r="AS114" s="20">
         <v>112.6897</v>
       </c>
       <c r="AT114" s="20">
         <v>227.97595000000001</v>
       </c>
       <c r="AU114" s="23">
         <v>0</v>
       </c>
       <c r="AV114" s="23">
         <v>0</v>
       </c>
       <c r="AW114" s="23">
-        <v>38.63185</v>
+        <v>43.518149999999999</v>
       </c>
       <c r="AX114" s="23">
-        <v>166.80027999999999</v>
+        <v>180.74826999999999</v>
       </c>
     </row>
     <row r="115" spans="1:50" s="5" customFormat="1" ht="25.5">
       <c r="A115" s="7" t="s">
         <v>108</v>
       </c>
       <c r="B115" s="12" t="s">
         <v>242</v>
       </c>
       <c r="C115" s="19">
         <v>2.5186000000000002</v>
       </c>
       <c r="D115" s="19">
         <v>3.77901</v>
       </c>
       <c r="E115" s="19">
         <v>59.107080000000003</v>
       </c>
       <c r="F115" s="19">
         <v>78.426810000000003</v>
       </c>
       <c r="G115" s="13">
         <v>0.25259999999999999</v>
       </c>
       <c r="H115" s="13">
@@ -19914,54 +19914,54 @@
       <c r="AO115" s="20">
         <v>48.173760000000001</v>
       </c>
       <c r="AP115" s="20">
         <v>87.7209</v>
       </c>
       <c r="AQ115" s="20">
         <v>138.51</v>
       </c>
       <c r="AR115" s="20">
         <v>41.35595</v>
       </c>
       <c r="AS115" s="20">
         <v>39.0184</v>
       </c>
       <c r="AT115" s="20">
         <v>69.895200000000003</v>
       </c>
       <c r="AU115" s="23">
         <v>0</v>
       </c>
       <c r="AV115" s="23">
         <v>0</v>
       </c>
       <c r="AW115" s="23">
-        <v>18.385760000000001</v>
+        <v>22.87584</v>
       </c>
       <c r="AX115" s="23">
-        <v>38.728960000000001</v>
+        <v>47.298250000000003</v>
       </c>
     </row>
     <row r="116" spans="1:50" s="5" customFormat="1" ht="38.25">
       <c r="A116" s="7" t="s">
         <v>109</v>
       </c>
       <c r="B116" s="12" t="s">
         <v>243</v>
       </c>
       <c r="C116" s="19">
         <v>0.20899999999999999</v>
       </c>
       <c r="D116" s="19">
         <v>0.72108000000000005</v>
       </c>
       <c r="E116" s="19">
         <v>11.492319999999999</v>
       </c>
       <c r="F116" s="19">
         <v>20.206700000000001</v>
       </c>
       <c r="G116" s="19" t="s">
         <v>276</v>
       </c>
       <c r="H116" s="19" t="s">
@@ -20066,54 +20066,54 @@
       <c r="AO116" s="20">
         <v>7.3087499999999999</v>
       </c>
       <c r="AP116" s="20">
         <v>8.0748999999999995</v>
       </c>
       <c r="AQ116" s="20">
         <v>0</v>
       </c>
       <c r="AR116" s="20">
         <v>0</v>
       </c>
       <c r="AS116" s="20">
         <v>5.0993000000000004</v>
       </c>
       <c r="AT116" s="20">
         <v>7.6107399999999998</v>
       </c>
       <c r="AU116" s="23">
         <v>0</v>
       </c>
       <c r="AV116" s="23">
         <v>0</v>
       </c>
       <c r="AW116" s="23">
-        <v>2.3443000000000001</v>
+        <v>2.8883999999999999</v>
       </c>
       <c r="AX116" s="23">
-        <v>4.6375999999999999</v>
+        <v>5.2890899999999998</v>
       </c>
     </row>
     <row r="117" spans="1:50" s="5" customFormat="1" ht="51">
       <c r="A117" s="7" t="s">
         <v>110</v>
       </c>
       <c r="B117" s="12" t="s">
         <v>244</v>
       </c>
       <c r="C117" s="19" t="s">
         <v>276</v>
       </c>
       <c r="D117" s="19" t="s">
         <v>276</v>
       </c>
       <c r="E117" s="19">
         <v>9.4753000000000007</v>
       </c>
       <c r="F117" s="19">
         <v>11.90166</v>
       </c>
       <c r="G117" s="19" t="s">
         <v>276</v>
       </c>
       <c r="H117" s="19" t="s">
@@ -20218,54 +20218,54 @@
       <c r="AO117" s="20">
         <v>33.097279999999998</v>
       </c>
       <c r="AP117" s="20">
         <v>64.435959999999994</v>
       </c>
       <c r="AQ117" s="20">
         <v>0</v>
       </c>
       <c r="AR117" s="20">
         <v>0</v>
       </c>
       <c r="AS117" s="20">
         <v>29.727709999999998</v>
       </c>
       <c r="AT117" s="20">
         <v>102.77011</v>
       </c>
       <c r="AU117" s="23">
         <v>0</v>
       </c>
       <c r="AV117" s="23">
         <v>0</v>
       </c>
       <c r="AW117" s="23">
-        <v>16.976900000000001</v>
+        <v>19.488900000000001</v>
       </c>
       <c r="AX117" s="23">
-        <v>47.081479999999999</v>
+        <v>54.509450000000001</v>
       </c>
     </row>
     <row r="118" spans="1:50" s="5" customFormat="1" ht="51">
       <c r="A118" s="7" t="s">
         <v>111</v>
       </c>
       <c r="B118" s="12" t="s">
         <v>245</v>
       </c>
       <c r="C118" s="19">
         <v>1.1704000000000001</v>
       </c>
       <c r="D118" s="19">
         <v>2.2309600000000001</v>
       </c>
       <c r="E118" s="19">
         <v>355.19385</v>
       </c>
       <c r="F118" s="19">
         <v>1158.1023700000001</v>
       </c>
       <c r="G118" s="13">
         <v>9.0399999999999994E-2</v>
       </c>
       <c r="H118" s="13">
@@ -20370,54 +20370,54 @@
       <c r="AO118" s="20">
         <v>686.02269000000001</v>
       </c>
       <c r="AP118" s="20">
         <v>1747.1340299999999</v>
       </c>
       <c r="AQ118" s="20">
         <v>0.12559999999999999</v>
       </c>
       <c r="AR118" s="20">
         <v>0.76458999999999999</v>
       </c>
       <c r="AS118" s="20">
         <v>689.84087999999997</v>
       </c>
       <c r="AT118" s="20">
         <v>2055.48956</v>
       </c>
       <c r="AU118" s="23">
         <v>0.38074999999999998</v>
       </c>
       <c r="AV118" s="23">
         <v>3.3701099999999999</v>
       </c>
       <c r="AW118" s="23">
-        <v>341.71802000000002</v>
+        <v>374.45819</v>
       </c>
       <c r="AX118" s="23">
-        <v>1142.8878400000001</v>
+        <v>1294.1851300000001</v>
       </c>
     </row>
     <row r="119" spans="1:50" s="5" customFormat="1" ht="59.25" customHeight="1">
       <c r="A119" s="7" t="s">
         <v>112</v>
       </c>
       <c r="B119" s="12" t="s">
         <v>246</v>
       </c>
       <c r="C119" s="19" t="s">
         <v>276</v>
       </c>
       <c r="D119" s="19" t="s">
         <v>276</v>
       </c>
       <c r="E119" s="19">
         <v>1.6577999999999999</v>
       </c>
       <c r="F119" s="19">
         <v>3.8880699999999999</v>
       </c>
       <c r="G119" s="19" t="s">
         <v>276</v>
       </c>
       <c r="H119" s="19" t="s">
@@ -20674,54 +20674,54 @@
       <c r="AO120" s="20">
         <v>160.01676</v>
       </c>
       <c r="AP120" s="20">
         <v>500.64249999999998</v>
       </c>
       <c r="AQ120" s="20">
         <v>463.34199999999998</v>
       </c>
       <c r="AR120" s="20">
         <v>223.76485</v>
       </c>
       <c r="AS120" s="20">
         <v>155.18770000000001</v>
       </c>
       <c r="AT120" s="20">
         <v>319.27192000000002</v>
       </c>
       <c r="AU120" s="23">
         <v>0</v>
       </c>
       <c r="AV120" s="23">
         <v>0</v>
       </c>
       <c r="AW120" s="23">
-        <v>90.263900000000007</v>
+        <v>110.79743999999999</v>
       </c>
       <c r="AX120" s="23">
-        <v>237.75779</v>
+        <v>273.54525000000001</v>
       </c>
     </row>
     <row r="121" spans="1:50" s="5" customFormat="1" ht="63.75">
       <c r="A121" s="7" t="s">
         <v>114</v>
       </c>
       <c r="B121" s="12" t="s">
         <v>248</v>
       </c>
       <c r="C121" s="19">
         <v>34.189399999999999</v>
       </c>
       <c r="D121" s="19">
         <v>13.579050000000001</v>
       </c>
       <c r="E121" s="19">
         <v>11470.052170000001</v>
       </c>
       <c r="F121" s="19">
         <v>48143.539900000003</v>
       </c>
       <c r="G121" s="19" t="s">
         <v>276</v>
       </c>
       <c r="H121" s="19" t="s">
@@ -20826,54 +20826,54 @@
       <c r="AO121" s="20">
         <v>19979.319520000001</v>
       </c>
       <c r="AP121" s="20">
         <v>80423.326749999993</v>
       </c>
       <c r="AQ121" s="20">
         <v>4166.7274799999996</v>
       </c>
       <c r="AR121" s="20">
         <v>2271.1727700000001</v>
       </c>
       <c r="AS121" s="20">
         <v>15374.13517</v>
       </c>
       <c r="AT121" s="20">
         <v>61887.029190000001</v>
       </c>
       <c r="AU121" s="23">
         <v>80.010000000000005</v>
       </c>
       <c r="AV121" s="23">
         <v>50.609000000000002</v>
       </c>
       <c r="AW121" s="23">
-        <v>8296.5122900000006</v>
+        <v>9275.2877599999993</v>
       </c>
       <c r="AX121" s="23">
-        <v>38548.401449999998</v>
+        <v>43102.163130000001</v>
       </c>
     </row>
     <row r="122" spans="1:50" s="5" customFormat="1" ht="63.75">
       <c r="A122" s="7" t="s">
         <v>115</v>
       </c>
       <c r="B122" s="12" t="s">
         <v>249</v>
       </c>
       <c r="C122" s="19">
         <v>8.5708000000000002</v>
       </c>
       <c r="D122" s="19">
         <v>6.2870299999999997</v>
       </c>
       <c r="E122" s="19">
         <v>430.36772999999999</v>
       </c>
       <c r="F122" s="19">
         <v>201.28799000000001</v>
       </c>
       <c r="G122" s="19" t="s">
         <v>276</v>
       </c>
       <c r="H122" s="19" t="s">
@@ -20978,54 +20978,54 @@
       <c r="AO122" s="20">
         <v>811.79426999999998</v>
       </c>
       <c r="AP122" s="20">
         <v>498.60228000000001</v>
       </c>
       <c r="AQ122" s="20">
         <v>0</v>
       </c>
       <c r="AR122" s="20">
         <v>0</v>
       </c>
       <c r="AS122" s="20">
         <v>644.55322000000001</v>
       </c>
       <c r="AT122" s="20">
         <v>450.02226999999999</v>
       </c>
       <c r="AU122" s="23">
         <v>0</v>
       </c>
       <c r="AV122" s="23">
         <v>0</v>
       </c>
       <c r="AW122" s="23">
-        <v>363.81195000000002</v>
+        <v>416.43131</v>
       </c>
       <c r="AX122" s="23">
-        <v>286.32144</v>
+        <v>328.20818000000003</v>
       </c>
     </row>
     <row r="123" spans="1:50" s="5" customFormat="1" ht="76.5">
       <c r="A123" s="7" t="s">
         <v>116</v>
       </c>
       <c r="B123" s="12" t="s">
         <v>250</v>
       </c>
       <c r="C123" s="19">
         <v>0.42049999999999998</v>
       </c>
       <c r="D123" s="19">
         <v>10.4367</v>
       </c>
       <c r="E123" s="19">
         <v>6.9210399999999996</v>
       </c>
       <c r="F123" s="19">
         <v>34.183340000000001</v>
       </c>
       <c r="G123" s="19" t="s">
         <v>276</v>
       </c>
       <c r="H123" s="19" t="s">
@@ -21130,54 +21130,54 @@
       <c r="AO123" s="20">
         <v>34.216630000000002</v>
       </c>
       <c r="AP123" s="20">
         <v>220.70949999999999</v>
       </c>
       <c r="AQ123" s="20">
         <v>0</v>
       </c>
       <c r="AR123" s="20">
         <v>0</v>
       </c>
       <c r="AS123" s="20">
         <v>45.103059999999999</v>
       </c>
       <c r="AT123" s="20">
         <v>388.22991000000002</v>
       </c>
       <c r="AU123" s="23">
         <v>0</v>
       </c>
       <c r="AV123" s="23">
         <v>0</v>
       </c>
       <c r="AW123" s="23">
-        <v>24.709230000000002</v>
+        <v>22.63241</v>
       </c>
       <c r="AX123" s="23">
-        <v>166.18501000000001</v>
+        <v>178.08401000000001</v>
       </c>
     </row>
     <row r="124" spans="1:50" s="5" customFormat="1" ht="51">
       <c r="A124" s="7" t="s">
         <v>117</v>
       </c>
       <c r="B124" s="12" t="s">
         <v>251</v>
       </c>
       <c r="C124" s="19">
         <v>6.9699999999999998E-2</v>
       </c>
       <c r="D124" s="19">
         <v>0.42392999999999997</v>
       </c>
       <c r="E124" s="19">
         <v>544.01067</v>
       </c>
       <c r="F124" s="19">
         <v>274.42682000000002</v>
       </c>
       <c r="G124" s="19" t="s">
         <v>276</v>
       </c>
       <c r="H124" s="19" t="s">
@@ -21276,60 +21276,60 @@
       <c r="AM124" s="20">
         <v>0</v>
       </c>
       <c r="AN124" s="20">
         <v>0</v>
       </c>
       <c r="AO124" s="20">
         <v>747.74843999999996</v>
       </c>
       <c r="AP124" s="20">
         <v>627.44808999999998</v>
       </c>
       <c r="AQ124" s="20">
         <v>0</v>
       </c>
       <c r="AR124" s="20">
         <v>0</v>
       </c>
       <c r="AS124" s="20">
         <v>814.39128000000005</v>
       </c>
       <c r="AT124" s="20">
         <v>690.20105999999998</v>
       </c>
       <c r="AU124" s="23">
-        <v>0</v>
+        <v>0.5</v>
       </c>
       <c r="AV124" s="23">
-        <v>0</v>
+        <v>5.8630000000000004</v>
       </c>
       <c r="AW124" s="23">
-        <v>592.06088999999997</v>
+        <v>651.20425999999998</v>
       </c>
       <c r="AX124" s="23">
-        <v>482.24254000000002</v>
+        <v>527.13175000000001</v>
       </c>
     </row>
     <row r="125" spans="1:50" s="5" customFormat="1" ht="51">
       <c r="A125" s="7" t="s">
         <v>118</v>
       </c>
       <c r="B125" s="12" t="s">
         <v>252</v>
       </c>
       <c r="C125" s="19">
         <v>1.5848</v>
       </c>
       <c r="D125" s="19">
         <v>2.1530800000000001</v>
       </c>
       <c r="E125" s="19">
         <v>1292.28332</v>
       </c>
       <c r="F125" s="19">
         <v>1329.4936</v>
       </c>
       <c r="G125" s="13">
         <v>1.48</v>
       </c>
       <c r="H125" s="13">
@@ -21434,54 +21434,54 @@
       <c r="AO125" s="20">
         <v>2765.4957599999998</v>
       </c>
       <c r="AP125" s="20">
         <v>4491.0431799999997</v>
       </c>
       <c r="AQ125" s="20">
         <v>1.333</v>
       </c>
       <c r="AR125" s="20">
         <v>6.9677199999999999</v>
       </c>
       <c r="AS125" s="20">
         <v>2312.9194900000002</v>
       </c>
       <c r="AT125" s="20">
         <v>4426.3020500000002</v>
       </c>
       <c r="AU125" s="23">
         <v>0.67600000000000005</v>
       </c>
       <c r="AV125" s="23">
         <v>4.2229999999999999</v>
       </c>
       <c r="AW125" s="23">
-        <v>1839.02773</v>
+        <v>2205.0000599999998</v>
       </c>
       <c r="AX125" s="23">
-        <v>3634.9463099999998</v>
+        <v>4217.82024</v>
       </c>
     </row>
     <row r="126" spans="1:50" s="5" customFormat="1" ht="38.25">
       <c r="A126" s="7" t="s">
         <v>119</v>
       </c>
       <c r="B126" s="12" t="s">
         <v>253</v>
       </c>
       <c r="C126" s="19">
         <v>0.72250000000000003</v>
       </c>
       <c r="D126" s="19">
         <v>2.8681700000000001</v>
       </c>
       <c r="E126" s="19">
         <v>46.931449999999998</v>
       </c>
       <c r="F126" s="19">
         <v>82.536479999999997</v>
       </c>
       <c r="G126" s="19" t="s">
         <v>276</v>
       </c>
       <c r="H126" s="19" t="s">
@@ -21586,54 +21586,54 @@
       <c r="AO126" s="20">
         <v>34.068530000000003</v>
       </c>
       <c r="AP126" s="20">
         <v>94.311430000000001</v>
       </c>
       <c r="AQ126" s="20">
         <v>0.40455999999999998</v>
       </c>
       <c r="AR126" s="20">
         <v>2.68099</v>
       </c>
       <c r="AS126" s="20">
         <v>29.437989999999999</v>
       </c>
       <c r="AT126" s="20">
         <v>63.442570000000003</v>
       </c>
       <c r="AU126" s="23">
         <v>0</v>
       </c>
       <c r="AV126" s="23">
         <v>0</v>
       </c>
       <c r="AW126" s="23">
-        <v>20.755600000000001</v>
+        <v>14.571199999999999</v>
       </c>
       <c r="AX126" s="23">
-        <v>15.853260000000001</v>
+        <v>23.791499999999999</v>
       </c>
     </row>
     <row r="127" spans="1:50" s="5" customFormat="1" ht="33.75" customHeight="1">
       <c r="A127" s="7" t="s">
         <v>120</v>
       </c>
       <c r="B127" s="12" t="s">
         <v>254</v>
       </c>
       <c r="C127" s="19">
         <v>2.3090000000000002</v>
       </c>
       <c r="D127" s="19">
         <v>5.8388400000000003</v>
       </c>
       <c r="E127" s="19">
         <v>384.00031999999999</v>
       </c>
       <c r="F127" s="19">
         <v>755.80988000000002</v>
       </c>
       <c r="G127" s="13">
         <v>27.203499999999998</v>
       </c>
       <c r="H127" s="13">
@@ -21732,60 +21732,60 @@
       <c r="AM127" s="20">
         <v>220.78515999999999</v>
       </c>
       <c r="AN127" s="20">
         <v>640.73446000000001</v>
       </c>
       <c r="AO127" s="20">
         <v>394.97847000000002</v>
       </c>
       <c r="AP127" s="20">
         <v>1154.2512400000001</v>
       </c>
       <c r="AQ127" s="20">
         <v>170.01956000000001</v>
       </c>
       <c r="AR127" s="20">
         <v>614.84010999999998</v>
       </c>
       <c r="AS127" s="20">
         <v>429.12643000000003</v>
       </c>
       <c r="AT127" s="20">
         <v>1476.92517</v>
       </c>
       <c r="AU127" s="23">
-        <v>95.505200000000002</v>
+        <v>107.6675</v>
       </c>
       <c r="AV127" s="23">
-        <v>418.40526999999997</v>
+        <v>466.03698000000003</v>
       </c>
       <c r="AW127" s="23">
-        <v>374.10491000000002</v>
+        <v>449.23419000000001</v>
       </c>
       <c r="AX127" s="23">
-        <v>1297.18588</v>
+        <v>1549.46226</v>
       </c>
     </row>
     <row r="128" spans="1:50" s="5" customFormat="1" ht="25.5">
       <c r="A128" s="7" t="s">
         <v>121</v>
       </c>
       <c r="B128" s="12" t="s">
         <v>255</v>
       </c>
       <c r="C128" s="19">
         <v>35.765999999999998</v>
       </c>
       <c r="D128" s="19">
         <v>78.758619999999993</v>
       </c>
       <c r="E128" s="19">
         <v>258.04719</v>
       </c>
       <c r="F128" s="19">
         <v>824.66485999999998</v>
       </c>
       <c r="G128" s="13">
         <v>12.17</v>
       </c>
       <c r="H128" s="13">
@@ -21884,60 +21884,60 @@
       <c r="AM128" s="20">
         <v>5.1592200000000004</v>
       </c>
       <c r="AN128" s="20">
         <v>57.969889999999999</v>
       </c>
       <c r="AO128" s="20">
         <v>707.29907000000003</v>
       </c>
       <c r="AP128" s="20">
         <v>5718.5111999999999</v>
       </c>
       <c r="AQ128" s="20">
         <v>1.5261400000000001</v>
       </c>
       <c r="AR128" s="20">
         <v>22.15532</v>
       </c>
       <c r="AS128" s="20">
         <v>989.43381999999997</v>
       </c>
       <c r="AT128" s="20">
         <v>7915.6374900000001</v>
       </c>
       <c r="AU128" s="23">
-        <v>1.5663100000000001</v>
+        <v>1.7191700000000001</v>
       </c>
       <c r="AV128" s="23">
-        <v>29.498000000000001</v>
+        <v>62.343000000000004</v>
       </c>
       <c r="AW128" s="23">
-        <v>498.06581</v>
+        <v>609.64532999999994</v>
       </c>
       <c r="AX128" s="23">
-        <v>3988.7155899999998</v>
+        <v>4353.9602000000004</v>
       </c>
     </row>
     <row r="129" spans="1:50" s="5" customFormat="1" ht="51">
       <c r="A129" s="7" t="s">
         <v>122</v>
       </c>
       <c r="B129" s="12" t="s">
         <v>256</v>
       </c>
       <c r="C129" s="19">
         <v>19.810500000000001</v>
       </c>
       <c r="D129" s="19">
         <v>4.2443299999999997</v>
       </c>
       <c r="E129" s="19">
         <v>91.099000000000004</v>
       </c>
       <c r="F129" s="19">
         <v>13.3451</v>
       </c>
       <c r="G129" s="13">
         <v>79.366</v>
       </c>
       <c r="H129" s="13">
@@ -22042,54 +22042,54 @@
       <c r="AO129" s="20">
         <v>160.90369999999999</v>
       </c>
       <c r="AP129" s="20">
         <v>64.338430000000002</v>
       </c>
       <c r="AQ129" s="20">
         <v>0</v>
       </c>
       <c r="AR129" s="20">
         <v>0</v>
       </c>
       <c r="AS129" s="20">
         <v>264.00599999999997</v>
       </c>
       <c r="AT129" s="20">
         <v>103.77437</v>
       </c>
       <c r="AU129" s="23">
         <v>0</v>
       </c>
       <c r="AV129" s="23">
         <v>0</v>
       </c>
       <c r="AW129" s="23">
-        <v>129.447</v>
+        <v>148.11699999999999</v>
       </c>
       <c r="AX129" s="23">
-        <v>53.23442</v>
+        <v>58.686999999999998</v>
       </c>
     </row>
     <row r="130" spans="1:50" s="5" customFormat="1" ht="76.5">
       <c r="A130" s="7" t="s">
         <v>123</v>
       </c>
       <c r="B130" s="12" t="s">
         <v>257</v>
       </c>
       <c r="C130" s="19">
         <v>14402.337</v>
       </c>
       <c r="D130" s="19">
         <v>7241.9608699999999</v>
       </c>
       <c r="E130" s="19">
         <v>855.58109999999999</v>
       </c>
       <c r="F130" s="19">
         <v>293.94722999999999</v>
       </c>
       <c r="G130" s="13">
         <v>15308.104300000001</v>
       </c>
       <c r="H130" s="13">
@@ -22194,54 +22194,54 @@
       <c r="AO130" s="20">
         <v>3289.70165</v>
       </c>
       <c r="AP130" s="20">
         <v>2045.70093</v>
       </c>
       <c r="AQ130" s="20">
         <v>3284.2</v>
       </c>
       <c r="AR130" s="20">
         <v>470.25238000000002</v>
       </c>
       <c r="AS130" s="20">
         <v>4007.6458899999998</v>
       </c>
       <c r="AT130" s="20">
         <v>2272.2521000000002</v>
       </c>
       <c r="AU130" s="23">
         <v>2952.72</v>
       </c>
       <c r="AV130" s="23">
         <v>1157.4077600000001</v>
       </c>
       <c r="AW130" s="23">
-        <v>1720.65362</v>
+        <v>1930.02018</v>
       </c>
       <c r="AX130" s="23">
-        <v>1295.97128</v>
+        <v>1430.5999400000001</v>
       </c>
     </row>
     <row r="131" spans="1:50" s="5" customFormat="1" ht="12.75">
       <c r="A131" s="7" t="s">
         <v>124</v>
       </c>
       <c r="B131" s="12" t="s">
         <v>258</v>
       </c>
       <c r="C131" s="19">
         <v>5494.8819999999996</v>
       </c>
       <c r="D131" s="19">
         <v>2392.0468000000001</v>
       </c>
       <c r="E131" s="19">
         <v>345.73899999999998</v>
       </c>
       <c r="F131" s="19">
         <v>146.74089000000001</v>
       </c>
       <c r="G131" s="13">
         <v>6677.2277999999997</v>
       </c>
       <c r="H131" s="13">
@@ -22340,60 +22340,60 @@
       <c r="AM131" s="20">
         <v>10254.20422</v>
       </c>
       <c r="AN131" s="20">
         <v>5016.7092300000004</v>
       </c>
       <c r="AO131" s="20">
         <v>206.13797</v>
       </c>
       <c r="AP131" s="20">
         <v>185.22756000000001</v>
       </c>
       <c r="AQ131" s="20">
         <v>15477.33274</v>
       </c>
       <c r="AR131" s="20">
         <v>9465.7329900000004</v>
       </c>
       <c r="AS131" s="20">
         <v>180.13765000000001</v>
       </c>
       <c r="AT131" s="20">
         <v>176.29524000000001</v>
       </c>
       <c r="AU131" s="23">
-        <v>6436.6291499999998</v>
+        <v>6586.5651900000003</v>
       </c>
       <c r="AV131" s="23">
-        <v>4255.6846100000002</v>
+        <v>4342.0374499999998</v>
       </c>
       <c r="AW131" s="23">
-        <v>68.194429999999997</v>
+        <v>76.560429999999997</v>
       </c>
       <c r="AX131" s="23">
-        <v>70.489859999999993</v>
+        <v>73.845179999999999</v>
       </c>
     </row>
     <row r="132" spans="1:50" s="5" customFormat="1" ht="25.5">
       <c r="A132" s="7" t="s">
         <v>125</v>
       </c>
       <c r="B132" s="12" t="s">
         <v>259</v>
       </c>
       <c r="C132" s="19" t="s">
         <v>276</v>
       </c>
       <c r="D132" s="19" t="s">
         <v>276</v>
       </c>
       <c r="E132" s="19" t="s">
         <v>276</v>
       </c>
       <c r="F132" s="19" t="s">
         <v>276</v>
       </c>
       <c r="G132" s="19" t="s">
         <v>276</v>
       </c>
       <c r="H132" s="19" t="s">
@@ -22954,54 +22954,54 @@
       <c r="AO135" s="20">
         <v>137.19791000000001</v>
       </c>
       <c r="AP135" s="20">
         <v>78.569550000000007</v>
       </c>
       <c r="AQ135" s="20">
         <v>0</v>
       </c>
       <c r="AR135" s="20">
         <v>0</v>
       </c>
       <c r="AS135" s="20">
         <v>80.073570000000004</v>
       </c>
       <c r="AT135" s="20">
         <v>51.726689999999998</v>
       </c>
       <c r="AU135" s="23">
         <v>0</v>
       </c>
       <c r="AV135" s="23">
         <v>0</v>
       </c>
       <c r="AW135" s="23">
-        <v>53.091540000000002</v>
+        <v>56.994459999999997</v>
       </c>
       <c r="AX135" s="23">
-        <v>30.951830000000001</v>
+        <v>35.198340000000002</v>
       </c>
     </row>
     <row r="136" spans="1:50" s="5" customFormat="1" ht="67.5" customHeight="1">
       <c r="A136" s="7" t="s">
         <v>129</v>
       </c>
       <c r="B136" s="12" t="s">
         <v>263</v>
       </c>
       <c r="C136" s="19" t="s">
         <v>276</v>
       </c>
       <c r="D136" s="19" t="s">
         <v>276</v>
       </c>
       <c r="E136" s="19">
         <v>6.0000000000000001E-3</v>
       </c>
       <c r="F136" s="19">
         <v>4.7789999999999999E-2</v>
       </c>
       <c r="G136" s="19" t="s">
         <v>276</v>
       </c>
       <c r="H136" s="19" t="s">
@@ -23252,60 +23252,60 @@
       <c r="AM137" s="20">
         <v>20609.240000000002</v>
       </c>
       <c r="AN137" s="20">
         <v>1666.3851</v>
       </c>
       <c r="AO137" s="20">
         <v>19848.146680000002</v>
       </c>
       <c r="AP137" s="20">
         <v>1129.90472</v>
       </c>
       <c r="AQ137" s="20">
         <v>13735.239</v>
       </c>
       <c r="AR137" s="20">
         <v>1340.84467</v>
       </c>
       <c r="AS137" s="20">
         <v>8874.1423300000006</v>
       </c>
       <c r="AT137" s="20">
         <v>936.82069999999999</v>
       </c>
       <c r="AU137" s="23">
-        <v>2715</v>
+        <v>2967</v>
       </c>
       <c r="AV137" s="23">
-        <v>271.5</v>
+        <v>296.7</v>
       </c>
       <c r="AW137" s="23">
-        <v>7653.4130299999997</v>
+        <v>11243.90423</v>
       </c>
       <c r="AX137" s="23">
-        <v>1049.12346</v>
+        <v>1387.00082</v>
       </c>
     </row>
     <row r="138" spans="1:50" s="5" customFormat="1" ht="38.25">
       <c r="A138" s="7" t="s">
         <v>131</v>
       </c>
       <c r="B138" s="12" t="s">
         <v>265</v>
       </c>
       <c r="C138" s="19" t="s">
         <v>276</v>
       </c>
       <c r="D138" s="19" t="s">
         <v>276</v>
       </c>
       <c r="E138" s="19" t="s">
         <v>276</v>
       </c>
       <c r="F138" s="19" t="s">
         <v>276</v>
       </c>
       <c r="G138" s="19" t="s">
         <v>276</v>
       </c>
       <c r="H138" s="19" t="s">
@@ -23708,118 +23708,118 @@
       <c r="AM140" s="16">
         <v>87303.05</v>
       </c>
       <c r="AN140" s="16">
         <v>1382.7960599999999</v>
       </c>
       <c r="AO140" s="16">
         <v>1388.16706</v>
       </c>
       <c r="AP140" s="16">
         <v>150.66739000000001</v>
       </c>
       <c r="AQ140" s="16">
         <v>75511.767999999996</v>
       </c>
       <c r="AR140" s="16">
         <v>1390.625</v>
       </c>
       <c r="AS140" s="16">
         <v>1920.4463599999999</v>
       </c>
       <c r="AT140" s="16">
         <v>324.11387000000002</v>
       </c>
       <c r="AU140" s="24">
-        <v>21633</v>
+        <v>22480.5</v>
       </c>
       <c r="AV140" s="24">
-        <v>327.04899999999998</v>
+        <v>375.88600000000002</v>
       </c>
       <c r="AW140" s="24">
-        <v>890.40863000000002</v>
+        <v>1033.13561</v>
       </c>
       <c r="AX140" s="24">
-        <v>182.22668999999999</v>
+        <v>196.81182999999999</v>
       </c>
     </row>
     <row r="141" spans="1:50" s="5" customFormat="1" ht="3" customHeight="1">
       <c r="A141" s="17"/>
       <c r="B141" s="18"/>
     </row>
     <row r="142" spans="1:50" s="5" customFormat="1" ht="12.75">
-      <c r="A142" s="61" t="s">
+      <c r="A142" s="55" t="s">
         <v>274</v>
       </c>
-      <c r="B142" s="61"/>
+      <c r="B142" s="55"/>
     </row>
     <row r="143" spans="1:50" s="5" customFormat="1" ht="12.75">
       <c r="A143" s="17"/>
       <c r="B143" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="40">
-    <mergeCell ref="AQ3:AT3"/>
-[...22 lines deleted...]
-    <mergeCell ref="C4:D4"/>
     <mergeCell ref="A1:AX1"/>
     <mergeCell ref="AU3:AX3"/>
     <mergeCell ref="AU4:AV4"/>
     <mergeCell ref="AW4:AX4"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="O4:P4"/>
     <mergeCell ref="Q4:R4"/>
     <mergeCell ref="AE3:AH3"/>
     <mergeCell ref="AE4:AF4"/>
     <mergeCell ref="AG4:AH4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="C3:F3"/>
     <mergeCell ref="S3:V3"/>
     <mergeCell ref="G3:J3"/>
     <mergeCell ref="S4:T4"/>
     <mergeCell ref="U4:V4"/>
+    <mergeCell ref="G4:H4"/>
+    <mergeCell ref="I4:J4"/>
+    <mergeCell ref="A142:B142"/>
+    <mergeCell ref="O3:R3"/>
+    <mergeCell ref="B3:B5"/>
+    <mergeCell ref="K3:N3"/>
+    <mergeCell ref="K4:L4"/>
+    <mergeCell ref="M4:N4"/>
+    <mergeCell ref="C4:D4"/>
+    <mergeCell ref="W3:Z3"/>
+    <mergeCell ref="W4:X4"/>
+    <mergeCell ref="Y4:Z4"/>
+    <mergeCell ref="AC4:AD4"/>
+    <mergeCell ref="AI3:AL3"/>
+    <mergeCell ref="AI4:AJ4"/>
+    <mergeCell ref="AK4:AL4"/>
+    <mergeCell ref="AA3:AD3"/>
+    <mergeCell ref="AA4:AB4"/>
+    <mergeCell ref="AQ3:AT3"/>
+    <mergeCell ref="AQ4:AR4"/>
+    <mergeCell ref="AS4:AT4"/>
+    <mergeCell ref="AM3:AP3"/>
+    <mergeCell ref="AM4:AN4"/>
+    <mergeCell ref="AO4:AP4"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="70" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1">
     <oddHeader>&amp;C&amp;P</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>