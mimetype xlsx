--- v0 (2026-04-15)
+++ v1 (2026-05-13)
@@ -134,57 +134,57 @@
   <si>
     <t>Export and import of AIS products</t>
   </si>
   <si>
     <t>thousand US dollars</t>
   </si>
   <si>
     <t>tons</t>
   </si>
   <si>
     <t>Сrop production</t>
   </si>
   <si>
     <t>Animal husbandry</t>
   </si>
   <si>
     <t>Total for agricultural products:</t>
   </si>
   <si>
     <t>Share of processed products in total exports of agricultural products, %</t>
   </si>
   <si>
     <t>Processed agricultural products</t>
   </si>
   <si>
-    <t>January 2025*</t>
+    <t>2025*</t>
   </si>
   <si>
-    <t>January 2026*</t>
+    <t>January-February 2025*</t>
   </si>
   <si>
-    <t>2025*</t>
+    <t>January-February 2026*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
@@ -771,77 +771,75 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BA13"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="V1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="AR21" sqref="AR21"/>
+    <sheetView tabSelected="1" topLeftCell="W1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="BB1" sqref="BB1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="39.42578125" customWidth="1"/>
-    <col min="2" max="2" width="10.28515625" bestFit="1" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="24" max="25" width="9.28515625" customWidth="1"/>
+    <col min="2" max="2" width="10.28515625" customWidth="1"/>
+    <col min="3" max="5" width="9.28515625" customWidth="1"/>
+    <col min="6" max="6" width="10.28515625" customWidth="1"/>
+    <col min="7" max="9" width="9.28515625" customWidth="1"/>
+    <col min="10" max="10" width="10.28515625" customWidth="1"/>
+    <col min="11" max="13" width="9.28515625" customWidth="1"/>
+    <col min="14" max="14" width="10.28515625" customWidth="1"/>
+    <col min="15" max="17" width="9.28515625" customWidth="1"/>
+    <col min="18" max="18" width="10.28515625" customWidth="1"/>
+    <col min="19" max="21" width="9.28515625" customWidth="1"/>
+    <col min="22" max="22" width="10.28515625" customWidth="1"/>
+    <col min="23" max="25" width="9.28515625" customWidth="1"/>
     <col min="26" max="26" width="10.7109375" customWidth="1"/>
     <col min="27" max="29" width="9.28515625" customWidth="1"/>
-    <col min="30" max="30" width="10.28515625" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="38" max="45" width="9.28515625" customWidth="1"/>
+    <col min="30" max="30" width="10.28515625" customWidth="1"/>
+    <col min="31" max="32" width="9.28515625" customWidth="1"/>
+    <col min="33" max="33" width="9.140625" customWidth="1"/>
+    <col min="34" max="45" width="9.28515625" customWidth="1"/>
     <col min="46" max="49" width="9.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:53" s="5" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="27" t="s">
         <v>5</v>
       </c>
       <c r="B1" s="27"/>
       <c r="C1" s="27"/>
       <c r="D1" s="27"/>
       <c r="E1" s="27"/>
       <c r="F1" s="27"/>
       <c r="G1" s="27"/>
       <c r="H1" s="27"/>
       <c r="I1" s="27"/>
       <c r="J1" s="27"/>
       <c r="K1" s="27"/>
       <c r="L1" s="27"/>
       <c r="M1" s="27"/>
       <c r="N1" s="27"/>
       <c r="O1" s="27"/>
       <c r="P1" s="27"/>
       <c r="Q1" s="27"/>
       <c r="R1" s="27"/>
       <c r="S1" s="27"/>
@@ -973,63 +971,63 @@
       <c r="Z4" s="28">
         <v>2021</v>
       </c>
       <c r="AA4" s="28"/>
       <c r="AB4" s="28"/>
       <c r="AC4" s="28"/>
       <c r="AD4" s="29">
         <v>2022</v>
       </c>
       <c r="AE4" s="26"/>
       <c r="AF4" s="26"/>
       <c r="AG4" s="30"/>
       <c r="AH4" s="29">
         <v>2023</v>
       </c>
       <c r="AI4" s="26"/>
       <c r="AJ4" s="26"/>
       <c r="AK4" s="26"/>
       <c r="AL4" s="29">
         <v>2024</v>
       </c>
       <c r="AM4" s="31"/>
       <c r="AN4" s="31"/>
       <c r="AO4" s="31"/>
       <c r="AP4" s="29" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="AQ4" s="31"/>
       <c r="AR4" s="31"/>
       <c r="AS4" s="32"/>
       <c r="AT4" s="29" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="AU4" s="31"/>
       <c r="AV4" s="31"/>
       <c r="AW4" s="32"/>
       <c r="AX4" s="29" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="AY4" s="31"/>
       <c r="AZ4" s="31"/>
       <c r="BA4" s="31"/>
     </row>
     <row r="5" spans="1:53" s="7" customFormat="1" ht="12.75" x14ac:dyDescent="0.25">
       <c r="A5" s="35"/>
       <c r="B5" s="28" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28"/>
       <c r="D5" s="28" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="28"/>
       <c r="F5" s="28" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="28"/>
       <c r="H5" s="28" t="s">
         <v>1</v>
       </c>
       <c r="I5" s="28"/>
       <c r="J5" s="28" t="s">
         <v>0</v>
@@ -1439,79 +1437,79 @@
         <f t="shared" si="1"/>
         <v>651690.59325000003</v>
       </c>
       <c r="AO7" s="10">
         <f t="shared" si="1"/>
         <v>297001.65969000006</v>
       </c>
       <c r="AP7" s="11">
         <f t="shared" si="1"/>
         <v>208688.15745000003</v>
       </c>
       <c r="AQ7" s="10">
         <f t="shared" si="1"/>
         <v>75394.906589999999</v>
       </c>
       <c r="AR7" s="10">
         <f t="shared" si="1"/>
         <v>338248.74965000001</v>
       </c>
       <c r="AS7" s="10">
         <f t="shared" si="1"/>
         <v>240345.78328999999</v>
       </c>
       <c r="AT7" s="11">
         <f t="shared" si="0"/>
-        <v>11828.52022</v>
+        <v>28706.745040000002</v>
       </c>
       <c r="AU7" s="10">
         <f t="shared" si="0"/>
-        <v>3566.1699500000004</v>
+        <v>8941.8671699999995</v>
       </c>
       <c r="AV7" s="10">
         <f t="shared" si="0"/>
-        <v>17347.917209999996</v>
+        <v>49061.178430000014</v>
       </c>
       <c r="AW7" s="10">
         <f t="shared" si="0"/>
-        <v>15699.68974</v>
+        <v>35946.84150000001</v>
       </c>
       <c r="AX7" s="11">
         <f t="shared" ref="AX7:BA7" si="2">AX8+AX9+AX10</f>
-        <v>11671.57848</v>
+        <v>25241.664850000001</v>
       </c>
       <c r="AY7" s="10">
         <f t="shared" si="2"/>
-        <v>4470.8386199999995</v>
+        <v>8268.103439999999</v>
       </c>
       <c r="AZ7" s="10">
         <f t="shared" si="2"/>
-        <v>24642.695099999997</v>
+        <v>83445.009359999996</v>
       </c>
       <c r="BA7" s="10">
         <f t="shared" si="2"/>
-        <v>16064.26129</v>
+        <v>37902.738089999999</v>
       </c>
     </row>
     <row r="8" spans="1:53" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A8" s="12" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="3">
         <v>852501.41119999986</v>
       </c>
       <c r="C8" s="3">
         <v>181027.18779999993</v>
       </c>
       <c r="D8" s="3">
         <v>90288.109119999979</v>
       </c>
       <c r="E8" s="3">
         <v>54316.314780000001</v>
       </c>
       <c r="F8" s="3">
         <v>946591.37474999984</v>
       </c>
       <c r="G8" s="3">
         <v>160544.01022000003</v>
       </c>
       <c r="H8" s="3">
@@ -1607,72 +1605,72 @@
       <c r="AL8" s="18">
         <v>28491.979500000001</v>
       </c>
       <c r="AM8" s="18">
         <v>13791.67389</v>
       </c>
       <c r="AN8" s="18">
         <v>410833.97377999994</v>
       </c>
       <c r="AO8" s="18">
         <v>77232.487830000013</v>
       </c>
       <c r="AP8" s="22">
         <v>125552.57236000002</v>
       </c>
       <c r="AQ8" s="22">
         <v>37184.52003</v>
       </c>
       <c r="AR8" s="22">
         <v>191739.26009000003</v>
       </c>
       <c r="AS8" s="22">
         <v>32537.509910000001</v>
       </c>
       <c r="AT8" s="22">
-        <v>7959.6269999999995</v>
+        <v>17655.162</v>
       </c>
       <c r="AU8" s="22">
-        <v>1888.3550500000001</v>
+        <v>4912.5720899999997</v>
       </c>
       <c r="AV8" s="22">
-        <v>5018.2882099999979</v>
+        <v>25618.841230000005</v>
       </c>
       <c r="AW8" s="22">
-        <v>749.13277000000005</v>
+        <v>4105.77873</v>
       </c>
       <c r="AX8" s="22">
-        <v>7539.8469999999998</v>
+        <v>15389</v>
       </c>
       <c r="AY8" s="22">
-        <v>1791.1924999999999</v>
+        <v>3448.3092200000001</v>
       </c>
       <c r="AZ8" s="22">
-        <v>15977.053899999997</v>
+        <v>65291.701449999993</v>
       </c>
       <c r="BA8" s="22">
-        <v>2556.1733099999997</v>
+        <v>9990.2604600000013</v>
       </c>
     </row>
     <row r="9" spans="1:53" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A9" s="14" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="3">
         <v>1169.2372</v>
       </c>
       <c r="C9" s="3">
         <v>1360.7848899999999</v>
       </c>
       <c r="D9" s="3">
         <v>3867.7817400000004</v>
       </c>
       <c r="E9" s="3">
         <v>6675.0476199999994</v>
       </c>
       <c r="F9" s="3">
         <v>1484.0555200000001</v>
       </c>
       <c r="G9" s="3">
         <v>2430.3294399999995</v>
       </c>
       <c r="H9" s="3">
@@ -1768,72 +1766,72 @@
       <c r="AL9" s="18">
         <v>518.34500000000003</v>
       </c>
       <c r="AM9" s="18">
         <v>1834.4226799999999</v>
       </c>
       <c r="AN9" s="18">
         <v>5183.5718599999991</v>
       </c>
       <c r="AO9" s="18">
         <v>13357.591949999996</v>
       </c>
       <c r="AP9" s="18">
         <v>1012.7393099999999</v>
       </c>
       <c r="AQ9" s="18">
         <v>2445.0990300000003</v>
       </c>
       <c r="AR9" s="18">
         <v>5458.9908099999984</v>
       </c>
       <c r="AS9" s="18">
         <v>17153.386969999996</v>
       </c>
       <c r="AT9" s="18">
-        <v>29.8</v>
+        <v>42.8</v>
       </c>
       <c r="AU9" s="18">
-        <v>21.827660000000002</v>
+        <v>34.354660000000003</v>
       </c>
       <c r="AV9" s="18">
-        <v>359.29343</v>
+        <v>1118.1957600000001</v>
       </c>
       <c r="AW9" s="18">
-        <v>1059.0071900000003</v>
+        <v>3400.9939200000003</v>
       </c>
       <c r="AX9" s="18">
-        <v>139.27199999999999</v>
+        <v>279.73728999999997</v>
       </c>
       <c r="AY9" s="18">
-        <v>426.18799999999999</v>
+        <v>706.44728999999995</v>
       </c>
       <c r="AZ9" s="18">
-        <v>204.77879999999996</v>
+        <v>422.67489999999998</v>
       </c>
       <c r="BA9" s="18">
-        <v>713.98145999999986</v>
+        <v>1417.1983600000001</v>
       </c>
     </row>
     <row r="10" spans="1:53" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A10" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="3">
         <v>685976.22100999951</v>
       </c>
       <c r="C10" s="3">
         <v>205277.26270999998</v>
       </c>
       <c r="D10" s="3">
         <v>91053.206660000025</v>
       </c>
       <c r="E10" s="3">
         <v>128967.62301000001</v>
       </c>
       <c r="F10" s="3">
         <v>1067530.5150899999</v>
       </c>
       <c r="G10" s="3">
         <v>246088.92793000015</v>
       </c>
       <c r="H10" s="3">
@@ -1929,72 +1927,72 @@
       <c r="AL10" s="18">
         <v>65427.641030000006</v>
       </c>
       <c r="AM10" s="18">
         <v>36674.272270000001</v>
       </c>
       <c r="AN10" s="18">
         <v>235673.04761000004</v>
       </c>
       <c r="AO10" s="18">
         <v>206411.57991000003</v>
       </c>
       <c r="AP10" s="18">
         <v>82122.845780000003</v>
       </c>
       <c r="AQ10" s="18">
         <v>35765.287530000001</v>
       </c>
       <c r="AR10" s="18">
         <v>141050.49875000003</v>
       </c>
       <c r="AS10" s="18">
         <v>190654.88640999998</v>
       </c>
       <c r="AT10" s="18">
-        <v>3839.0932200000002</v>
+        <v>11008.78304</v>
       </c>
       <c r="AU10" s="18">
-        <v>1655.9872400000002</v>
+        <v>3994.9404199999999</v>
       </c>
       <c r="AV10" s="18">
-        <v>11970.335569999999</v>
+        <v>22324.141440000007</v>
       </c>
       <c r="AW10" s="18">
-        <v>13891.549779999999</v>
+        <v>28440.068850000007</v>
       </c>
       <c r="AX10" s="18">
-        <v>3992.4594800000004</v>
+        <v>9572.9275600000019</v>
       </c>
       <c r="AY10" s="18">
-        <v>2253.4581199999998</v>
+        <v>4113.3469299999997</v>
       </c>
       <c r="AZ10" s="18">
-        <v>8460.8624</v>
+        <v>17730.633010000001</v>
       </c>
       <c r="BA10" s="18">
-        <v>12794.106520000001</v>
+        <v>26495.279269999995</v>
       </c>
     </row>
     <row r="11" spans="1:53" s="17" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A11" s="20" t="s">
         <v>11</v>
       </c>
       <c r="B11" s="16"/>
       <c r="C11" s="16">
         <f>C10/C7*100</f>
         <v>52.952197918441477</v>
       </c>
       <c r="D11" s="16"/>
       <c r="E11" s="16"/>
       <c r="F11" s="16"/>
       <c r="G11" s="16">
         <f>G10/G7*100</f>
         <v>60.15913611110458</v>
       </c>
       <c r="H11" s="16"/>
       <c r="I11" s="16"/>
       <c r="J11" s="16"/>
       <c r="K11" s="16">
         <f>K10/K7*100</f>
         <v>58.032583077218113</v>
       </c>
@@ -2037,58 +2035,58 @@
       <c r="AG11" s="16"/>
       <c r="AH11" s="16"/>
       <c r="AI11" s="16">
         <f>AI10/AI7*100</f>
         <v>74.025286618692476</v>
       </c>
       <c r="AJ11" s="16"/>
       <c r="AK11" s="16"/>
       <c r="AL11" s="16"/>
       <c r="AM11" s="16">
         <f>AM10/AM7*100</f>
         <v>70.122396999141316</v>
       </c>
       <c r="AN11" s="16"/>
       <c r="AO11" s="16"/>
       <c r="AP11" s="16"/>
       <c r="AQ11" s="16">
         <f>AQ10/AQ7*100</f>
         <v>47.43727281803374</v>
       </c>
       <c r="AR11" s="16"/>
       <c r="AS11" s="16"/>
       <c r="AT11" s="16"/>
       <c r="AU11" s="16">
         <f>AU10/AU7*100</f>
-        <v>46.436015759708816</v>
+        <v>44.676803446634068</v>
       </c>
       <c r="AV11" s="16"/>
       <c r="AW11" s="16"/>
       <c r="AX11" s="16"/>
       <c r="AY11" s="16">
         <f>AY10/AY7*100</f>
-        <v>50.40347709978402</v>
+        <v>49.749582354039831</v>
       </c>
       <c r="AZ11" s="16"/>
       <c r="BA11" s="16"/>
     </row>
     <row r="12" spans="1:53" ht="3" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="13" spans="1:53" s="2" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="33" t="s">
         <v>4</v>
       </c>
       <c r="B13" s="33"/>
       <c r="AH13" s="4"/>
       <c r="AI13" s="4"/>
       <c r="AJ13" s="4"/>
       <c r="AK13" s="4"/>
       <c r="AL13" s="4"/>
       <c r="AM13" s="4"/>
       <c r="AN13" s="4"/>
       <c r="AO13" s="4"/>
       <c r="AP13" s="4"/>
       <c r="AQ13" s="4"/>
       <c r="AR13" s="4"/>
       <c r="AS13" s="4"/>
       <c r="AT13" s="4"/>
       <c r="AU13" s="4"/>
       <c r="AV13" s="4"/>