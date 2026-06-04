--- v1 (2026-05-13)
+++ v2 (2026-06-04)
@@ -137,54 +137,54 @@
   <si>
     <t>thousand US dollars</t>
   </si>
   <si>
     <t>tons</t>
   </si>
   <si>
     <t>Сrop production</t>
   </si>
   <si>
     <t>Animal husbandry</t>
   </si>
   <si>
     <t>Total for agricultural products:</t>
   </si>
   <si>
     <t>Share of processed products in total exports of agricultural products, %</t>
   </si>
   <si>
     <t>Processed agricultural products</t>
   </si>
   <si>
     <t>2025*</t>
   </si>
   <si>
-    <t>January-February 2025*</t>
+    <t>January-March 2025*</t>
   </si>
   <si>
-    <t>January-February 2026*</t>
+    <t>January-March 2026*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
@@ -772,51 +772,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BA13"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="W1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="BB1" sqref="BB1"/>
+      <selection activeCell="AW22" sqref="AW22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="39.42578125" customWidth="1"/>
     <col min="2" max="2" width="10.28515625" customWidth="1"/>
     <col min="3" max="5" width="9.28515625" customWidth="1"/>
     <col min="6" max="6" width="10.28515625" customWidth="1"/>
     <col min="7" max="9" width="9.28515625" customWidth="1"/>
     <col min="10" max="10" width="10.28515625" customWidth="1"/>
     <col min="11" max="13" width="9.28515625" customWidth="1"/>
     <col min="14" max="14" width="10.28515625" customWidth="1"/>
     <col min="15" max="17" width="9.28515625" customWidth="1"/>
     <col min="18" max="18" width="10.28515625" customWidth="1"/>
     <col min="19" max="21" width="9.28515625" customWidth="1"/>
     <col min="22" max="22" width="10.28515625" customWidth="1"/>
     <col min="23" max="25" width="9.28515625" customWidth="1"/>
     <col min="26" max="26" width="10.7109375" customWidth="1"/>
     <col min="27" max="29" width="9.28515625" customWidth="1"/>
     <col min="30" max="30" width="10.28515625" customWidth="1"/>
     <col min="31" max="32" width="9.28515625" customWidth="1"/>
     <col min="33" max="33" width="9.140625" customWidth="1"/>
     <col min="34" max="45" width="9.28515625" customWidth="1"/>
     <col min="46" max="49" width="9.28515625" bestFit="1" customWidth="1"/>
   </cols>
@@ -981,51 +981,51 @@
       <c r="AF4" s="26"/>
       <c r="AG4" s="30"/>
       <c r="AH4" s="29">
         <v>2023</v>
       </c>
       <c r="AI4" s="26"/>
       <c r="AJ4" s="26"/>
       <c r="AK4" s="26"/>
       <c r="AL4" s="29">
         <v>2024</v>
       </c>
       <c r="AM4" s="31"/>
       <c r="AN4" s="31"/>
       <c r="AO4" s="31"/>
       <c r="AP4" s="29" t="s">
         <v>13</v>
       </c>
       <c r="AQ4" s="31"/>
       <c r="AR4" s="31"/>
       <c r="AS4" s="32"/>
       <c r="AT4" s="29" t="s">
         <v>14</v>
       </c>
       <c r="AU4" s="31"/>
       <c r="AV4" s="31"/>
-      <c r="AW4" s="32"/>
+      <c r="AW4" s="31"/>
       <c r="AX4" s="29" t="s">
         <v>15</v>
       </c>
       <c r="AY4" s="31"/>
       <c r="AZ4" s="31"/>
       <c r="BA4" s="31"/>
     </row>
     <row r="5" spans="1:53" s="7" customFormat="1" ht="12.75" x14ac:dyDescent="0.25">
       <c r="A5" s="35"/>
       <c r="B5" s="28" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28"/>
       <c r="D5" s="28" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="28"/>
       <c r="F5" s="28" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="28"/>
       <c r="H5" s="28" t="s">
         <v>1</v>
       </c>
       <c r="I5" s="28"/>
@@ -1437,79 +1437,79 @@
         <f t="shared" si="1"/>
         <v>651690.59325000003</v>
       </c>
       <c r="AO7" s="10">
         <f t="shared" si="1"/>
         <v>297001.65969000006</v>
       </c>
       <c r="AP7" s="11">
         <f t="shared" si="1"/>
         <v>208688.15745000003</v>
       </c>
       <c r="AQ7" s="10">
         <f t="shared" si="1"/>
         <v>75394.906589999999</v>
       </c>
       <c r="AR7" s="10">
         <f t="shared" si="1"/>
         <v>338248.74965000001</v>
       </c>
       <c r="AS7" s="10">
         <f t="shared" si="1"/>
         <v>240345.78328999999</v>
       </c>
       <c r="AT7" s="11">
         <f t="shared" si="0"/>
-        <v>28706.745040000002</v>
+        <v>54674.85583</v>
       </c>
       <c r="AU7" s="10">
         <f t="shared" si="0"/>
-        <v>8941.8671699999995</v>
+        <v>18236.88996</v>
       </c>
       <c r="AV7" s="10">
         <f t="shared" si="0"/>
-        <v>49061.178430000014</v>
+        <v>82704.865320000012</v>
       </c>
       <c r="AW7" s="10">
         <f t="shared" si="0"/>
-        <v>35946.84150000001</v>
+        <v>54827.065690000003</v>
       </c>
       <c r="AX7" s="11">
         <f t="shared" ref="AX7:BA7" si="2">AX8+AX9+AX10</f>
-        <v>25241.664850000001</v>
+        <v>35415.736770000003</v>
       </c>
       <c r="AY7" s="10">
         <f t="shared" si="2"/>
-        <v>8268.103439999999</v>
+        <v>12537.8159</v>
       </c>
       <c r="AZ7" s="10">
         <f t="shared" si="2"/>
-        <v>83445.009359999996</v>
+        <v>183304.51463000002</v>
       </c>
       <c r="BA7" s="10">
         <f t="shared" si="2"/>
-        <v>37902.738089999999</v>
+        <v>69583.051180000009</v>
       </c>
     </row>
     <row r="8" spans="1:53" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A8" s="12" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="3">
         <v>852501.41119999986</v>
       </c>
       <c r="C8" s="3">
         <v>181027.18779999993</v>
       </c>
       <c r="D8" s="3">
         <v>90288.109119999979</v>
       </c>
       <c r="E8" s="3">
         <v>54316.314780000001</v>
       </c>
       <c r="F8" s="3">
         <v>946591.37474999984</v>
       </c>
       <c r="G8" s="3">
         <v>160544.01022000003</v>
       </c>
       <c r="H8" s="3">
@@ -1605,72 +1605,72 @@
       <c r="AL8" s="18">
         <v>28491.979500000001</v>
       </c>
       <c r="AM8" s="18">
         <v>13791.67389</v>
       </c>
       <c r="AN8" s="18">
         <v>410833.97377999994</v>
       </c>
       <c r="AO8" s="18">
         <v>77232.487830000013</v>
       </c>
       <c r="AP8" s="22">
         <v>125552.57236000002</v>
       </c>
       <c r="AQ8" s="22">
         <v>37184.52003</v>
       </c>
       <c r="AR8" s="22">
         <v>191739.26009000003</v>
       </c>
       <c r="AS8" s="22">
         <v>32537.509910000001</v>
       </c>
       <c r="AT8" s="22">
-        <v>17655.162</v>
+        <v>35865.655760000001</v>
       </c>
       <c r="AU8" s="22">
-        <v>4912.5720899999997</v>
+        <v>10850.41984</v>
       </c>
       <c r="AV8" s="22">
-        <v>25618.841230000005</v>
+        <v>47237.921470000008</v>
       </c>
       <c r="AW8" s="22">
-        <v>4105.77873</v>
+        <v>7514.2234899999994</v>
       </c>
       <c r="AX8" s="22">
-        <v>15389</v>
+        <v>19485.224999999999</v>
       </c>
       <c r="AY8" s="22">
-        <v>3448.3092200000001</v>
+        <v>4558.6192200000005</v>
       </c>
       <c r="AZ8" s="22">
-        <v>65291.701449999993</v>
+        <v>153560.2458</v>
       </c>
       <c r="BA8" s="22">
-        <v>9990.2604600000013</v>
+        <v>24919.894179999999</v>
       </c>
     </row>
     <row r="9" spans="1:53" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A9" s="14" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="3">
         <v>1169.2372</v>
       </c>
       <c r="C9" s="3">
         <v>1360.7848899999999</v>
       </c>
       <c r="D9" s="3">
         <v>3867.7817400000004</v>
       </c>
       <c r="E9" s="3">
         <v>6675.0476199999994</v>
       </c>
       <c r="F9" s="3">
         <v>1484.0555200000001</v>
       </c>
       <c r="G9" s="3">
         <v>2430.3294399999995</v>
       </c>
       <c r="H9" s="3">
@@ -1766,72 +1766,72 @@
       <c r="AL9" s="18">
         <v>518.34500000000003</v>
       </c>
       <c r="AM9" s="18">
         <v>1834.4226799999999</v>
       </c>
       <c r="AN9" s="18">
         <v>5183.5718599999991</v>
       </c>
       <c r="AO9" s="18">
         <v>13357.591949999996</v>
       </c>
       <c r="AP9" s="18">
         <v>1012.7393099999999</v>
       </c>
       <c r="AQ9" s="18">
         <v>2445.0990300000003</v>
       </c>
       <c r="AR9" s="18">
         <v>5458.9908099999984</v>
       </c>
       <c r="AS9" s="18">
         <v>17153.386969999996</v>
       </c>
       <c r="AT9" s="18">
-        <v>42.8</v>
+        <v>60.1</v>
       </c>
       <c r="AU9" s="18">
-        <v>34.354660000000003</v>
+        <v>46.143650000000001</v>
       </c>
       <c r="AV9" s="18">
-        <v>1118.1957600000001</v>
+        <v>1792.3773300000003</v>
       </c>
       <c r="AW9" s="18">
-        <v>3400.9939200000003</v>
+        <v>5551.7971099999986</v>
       </c>
       <c r="AX9" s="18">
-        <v>279.73728999999997</v>
+        <v>282.23728999999997</v>
       </c>
       <c r="AY9" s="18">
-        <v>706.44728999999995</v>
+        <v>707.15428999999995</v>
       </c>
       <c r="AZ9" s="18">
-        <v>422.67489999999998</v>
+        <v>797.67042000000004</v>
       </c>
       <c r="BA9" s="18">
-        <v>1417.1983600000001</v>
+        <v>2861.4825600000008</v>
       </c>
     </row>
     <row r="10" spans="1:53" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A10" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="3">
         <v>685976.22100999951</v>
       </c>
       <c r="C10" s="3">
         <v>205277.26270999998</v>
       </c>
       <c r="D10" s="3">
         <v>91053.206660000025</v>
       </c>
       <c r="E10" s="3">
         <v>128967.62301000001</v>
       </c>
       <c r="F10" s="3">
         <v>1067530.5150899999</v>
       </c>
       <c r="G10" s="3">
         <v>246088.92793000015</v>
       </c>
       <c r="H10" s="3">
@@ -1927,72 +1927,72 @@
       <c r="AL10" s="18">
         <v>65427.641030000006</v>
       </c>
       <c r="AM10" s="18">
         <v>36674.272270000001</v>
       </c>
       <c r="AN10" s="18">
         <v>235673.04761000004</v>
       </c>
       <c r="AO10" s="18">
         <v>206411.57991000003</v>
       </c>
       <c r="AP10" s="18">
         <v>82122.845780000003</v>
       </c>
       <c r="AQ10" s="18">
         <v>35765.287530000001</v>
       </c>
       <c r="AR10" s="18">
         <v>141050.49875000003</v>
       </c>
       <c r="AS10" s="18">
         <v>190654.88640999998</v>
       </c>
       <c r="AT10" s="18">
-        <v>11008.78304</v>
+        <v>18749.10007</v>
       </c>
       <c r="AU10" s="18">
-        <v>3994.9404199999999</v>
+        <v>7340.3264699999991</v>
       </c>
       <c r="AV10" s="18">
-        <v>22324.141440000007</v>
+        <v>33674.566520000008</v>
       </c>
       <c r="AW10" s="18">
-        <v>28440.068850000007</v>
+        <v>41761.045090000007</v>
       </c>
       <c r="AX10" s="18">
-        <v>9572.9275600000019</v>
+        <v>15648.27448</v>
       </c>
       <c r="AY10" s="18">
-        <v>4113.3469299999997</v>
+        <v>7272.0423899999987</v>
       </c>
       <c r="AZ10" s="18">
-        <v>17730.633010000001</v>
+        <v>28946.598410000006</v>
       </c>
       <c r="BA10" s="18">
-        <v>26495.279269999995</v>
+        <v>41801.67444000001</v>
       </c>
     </row>
     <row r="11" spans="1:53" s="17" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A11" s="20" t="s">
         <v>11</v>
       </c>
       <c r="B11" s="16"/>
       <c r="C11" s="16">
         <f>C10/C7*100</f>
         <v>52.952197918441477</v>
       </c>
       <c r="D11" s="16"/>
       <c r="E11" s="16"/>
       <c r="F11" s="16"/>
       <c r="G11" s="16">
         <f>G10/G7*100</f>
         <v>60.15913611110458</v>
       </c>
       <c r="H11" s="16"/>
       <c r="I11" s="16"/>
       <c r="J11" s="16"/>
       <c r="K11" s="16">
         <f>K10/K7*100</f>
         <v>58.032583077218113</v>
       </c>
@@ -2035,58 +2035,58 @@
       <c r="AG11" s="16"/>
       <c r="AH11" s="16"/>
       <c r="AI11" s="16">
         <f>AI10/AI7*100</f>
         <v>74.025286618692476</v>
       </c>
       <c r="AJ11" s="16"/>
       <c r="AK11" s="16"/>
       <c r="AL11" s="16"/>
       <c r="AM11" s="16">
         <f>AM10/AM7*100</f>
         <v>70.122396999141316</v>
       </c>
       <c r="AN11" s="16"/>
       <c r="AO11" s="16"/>
       <c r="AP11" s="16"/>
       <c r="AQ11" s="16">
         <f>AQ10/AQ7*100</f>
         <v>47.43727281803374</v>
       </c>
       <c r="AR11" s="16"/>
       <c r="AS11" s="16"/>
       <c r="AT11" s="16"/>
       <c r="AU11" s="16">
         <f>AU10/AU7*100</f>
-        <v>44.676803446634068</v>
+        <v>40.249880797109327</v>
       </c>
       <c r="AV11" s="16"/>
       <c r="AW11" s="16"/>
       <c r="AX11" s="16"/>
       <c r="AY11" s="16">
         <f>AY10/AY7*100</f>
-        <v>49.749582354039831</v>
+        <v>58.000870709865815</v>
       </c>
       <c r="AZ11" s="16"/>
       <c r="BA11" s="16"/>
     </row>
     <row r="12" spans="1:53" ht="3" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="13" spans="1:53" s="2" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="33" t="s">
         <v>4</v>
       </c>
       <c r="B13" s="33"/>
       <c r="AH13" s="4"/>
       <c r="AI13" s="4"/>
       <c r="AJ13" s="4"/>
       <c r="AK13" s="4"/>
       <c r="AL13" s="4"/>
       <c r="AM13" s="4"/>
       <c r="AN13" s="4"/>
       <c r="AO13" s="4"/>
       <c r="AP13" s="4"/>
       <c r="AQ13" s="4"/>
       <c r="AR13" s="4"/>
       <c r="AS13" s="4"/>
       <c r="AT13" s="4"/>
       <c r="AU13" s="4"/>
       <c r="AV13" s="4"/>