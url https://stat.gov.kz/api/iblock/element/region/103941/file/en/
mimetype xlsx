--- v2 (2026-06-04)
+++ v3 (2026-06-24)
@@ -137,54 +137,54 @@
   <si>
     <t>thousand US dollars</t>
   </si>
   <si>
     <t>tons</t>
   </si>
   <si>
     <t>Сrop production</t>
   </si>
   <si>
     <t>Animal husbandry</t>
   </si>
   <si>
     <t>Total for agricultural products:</t>
   </si>
   <si>
     <t>Share of processed products in total exports of agricultural products, %</t>
   </si>
   <si>
     <t>Processed agricultural products</t>
   </si>
   <si>
     <t>2025*</t>
   </si>
   <si>
-    <t>January-March 2025*</t>
+    <t>January-April 2025*</t>
   </si>
   <si>
-    <t>January-March 2026*</t>
+    <t>January-April 2026*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
@@ -772,51 +772,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BA13"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="W1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="AW22" sqref="AW22"/>
+      <selection activeCell="BB1" sqref="BB1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="39.42578125" customWidth="1"/>
     <col min="2" max="2" width="10.28515625" customWidth="1"/>
     <col min="3" max="5" width="9.28515625" customWidth="1"/>
     <col min="6" max="6" width="10.28515625" customWidth="1"/>
     <col min="7" max="9" width="9.28515625" customWidth="1"/>
     <col min="10" max="10" width="10.28515625" customWidth="1"/>
     <col min="11" max="13" width="9.28515625" customWidth="1"/>
     <col min="14" max="14" width="10.28515625" customWidth="1"/>
     <col min="15" max="17" width="9.28515625" customWidth="1"/>
     <col min="18" max="18" width="10.28515625" customWidth="1"/>
     <col min="19" max="21" width="9.28515625" customWidth="1"/>
     <col min="22" max="22" width="10.28515625" customWidth="1"/>
     <col min="23" max="25" width="9.28515625" customWidth="1"/>
     <col min="26" max="26" width="10.7109375" customWidth="1"/>
     <col min="27" max="29" width="9.28515625" customWidth="1"/>
     <col min="30" max="30" width="10.28515625" customWidth="1"/>
     <col min="31" max="32" width="9.28515625" customWidth="1"/>
     <col min="33" max="33" width="9.140625" customWidth="1"/>
     <col min="34" max="45" width="9.28515625" customWidth="1"/>
     <col min="46" max="49" width="9.28515625" bestFit="1" customWidth="1"/>
   </cols>
@@ -1437,79 +1437,79 @@
         <f t="shared" si="1"/>
         <v>651690.59325000003</v>
       </c>
       <c r="AO7" s="10">
         <f t="shared" si="1"/>
         <v>297001.65969000006</v>
       </c>
       <c r="AP7" s="11">
         <f t="shared" si="1"/>
         <v>208688.15745000003</v>
       </c>
       <c r="AQ7" s="10">
         <f t="shared" si="1"/>
         <v>75394.906589999999</v>
       </c>
       <c r="AR7" s="10">
         <f t="shared" si="1"/>
         <v>338248.74965000001</v>
       </c>
       <c r="AS7" s="10">
         <f t="shared" si="1"/>
         <v>240345.78328999999</v>
       </c>
       <c r="AT7" s="11">
         <f t="shared" si="0"/>
-        <v>54674.85583</v>
+        <v>71178.680370000002</v>
       </c>
       <c r="AU7" s="10">
         <f t="shared" si="0"/>
-        <v>18236.88996</v>
+        <v>26785.910790000002</v>
       </c>
       <c r="AV7" s="10">
         <f t="shared" si="0"/>
-        <v>82704.865320000012</v>
+        <v>112184.15994999997</v>
       </c>
       <c r="AW7" s="10">
         <f t="shared" si="0"/>
-        <v>54827.065690000003</v>
+        <v>75998.732019999996</v>
       </c>
       <c r="AX7" s="11">
         <f t="shared" ref="AX7:BA7" si="2">AX8+AX9+AX10</f>
-        <v>35415.736770000003</v>
+        <v>45036.018129999997</v>
       </c>
       <c r="AY7" s="10">
         <f t="shared" si="2"/>
-        <v>12537.8159</v>
+        <v>17162.434670000002</v>
       </c>
       <c r="AZ7" s="10">
         <f t="shared" si="2"/>
-        <v>183304.51463000002</v>
+        <v>276869.50570000004</v>
       </c>
       <c r="BA7" s="10">
         <f t="shared" si="2"/>
-        <v>69583.051180000009</v>
+        <v>102656.00706</v>
       </c>
     </row>
     <row r="8" spans="1:53" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A8" s="12" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="3">
         <v>852501.41119999986</v>
       </c>
       <c r="C8" s="3">
         <v>181027.18779999993</v>
       </c>
       <c r="D8" s="3">
         <v>90288.109119999979</v>
       </c>
       <c r="E8" s="3">
         <v>54316.314780000001</v>
       </c>
       <c r="F8" s="3">
         <v>946591.37474999984</v>
       </c>
       <c r="G8" s="3">
         <v>160544.01022000003</v>
       </c>
       <c r="H8" s="3">
@@ -1605,72 +1605,72 @@
       <c r="AL8" s="18">
         <v>28491.979500000001</v>
       </c>
       <c r="AM8" s="18">
         <v>13791.67389</v>
       </c>
       <c r="AN8" s="18">
         <v>410833.97377999994</v>
       </c>
       <c r="AO8" s="18">
         <v>77232.487830000013</v>
       </c>
       <c r="AP8" s="22">
         <v>125552.57236000002</v>
       </c>
       <c r="AQ8" s="22">
         <v>37184.52003</v>
       </c>
       <c r="AR8" s="22">
         <v>191739.26009000003</v>
       </c>
       <c r="AS8" s="22">
         <v>32537.509910000001</v>
       </c>
       <c r="AT8" s="22">
-        <v>35865.655760000001</v>
+        <v>46746.556260000005</v>
       </c>
       <c r="AU8" s="22">
-        <v>10850.41984</v>
+        <v>16331.95407</v>
       </c>
       <c r="AV8" s="22">
-        <v>47237.921470000008</v>
+        <v>65573.324579999986</v>
       </c>
       <c r="AW8" s="22">
-        <v>7514.2234899999994</v>
+        <v>11579.058400000004</v>
       </c>
       <c r="AX8" s="22">
-        <v>19485.224999999999</v>
+        <v>22268.130999999998</v>
       </c>
       <c r="AY8" s="22">
-        <v>4558.6192200000005</v>
+        <v>5320.8370000000004</v>
       </c>
       <c r="AZ8" s="22">
-        <v>153560.2458</v>
+        <v>232009.06094</v>
       </c>
       <c r="BA8" s="22">
-        <v>24919.894179999999</v>
+        <v>38767.366609999997</v>
       </c>
     </row>
     <row r="9" spans="1:53" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A9" s="14" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="3">
         <v>1169.2372</v>
       </c>
       <c r="C9" s="3">
         <v>1360.7848899999999</v>
       </c>
       <c r="D9" s="3">
         <v>3867.7817400000004</v>
       </c>
       <c r="E9" s="3">
         <v>6675.0476199999994</v>
       </c>
       <c r="F9" s="3">
         <v>1484.0555200000001</v>
       </c>
       <c r="G9" s="3">
         <v>2430.3294399999995</v>
       </c>
       <c r="H9" s="3">
@@ -1766,72 +1766,72 @@
       <c r="AL9" s="18">
         <v>518.34500000000003</v>
       </c>
       <c r="AM9" s="18">
         <v>1834.4226799999999</v>
       </c>
       <c r="AN9" s="18">
         <v>5183.5718599999991</v>
       </c>
       <c r="AO9" s="18">
         <v>13357.591949999996</v>
       </c>
       <c r="AP9" s="18">
         <v>1012.7393099999999</v>
       </c>
       <c r="AQ9" s="18">
         <v>2445.0990300000003</v>
       </c>
       <c r="AR9" s="18">
         <v>5458.9908099999984</v>
       </c>
       <c r="AS9" s="18">
         <v>17153.386969999996</v>
       </c>
       <c r="AT9" s="18">
-        <v>60.1</v>
+        <v>105.57499999999999</v>
       </c>
       <c r="AU9" s="18">
-        <v>46.143650000000001</v>
+        <v>328.57853</v>
       </c>
       <c r="AV9" s="18">
-        <v>1792.3773300000003</v>
+        <v>2306.6997500000007</v>
       </c>
       <c r="AW9" s="18">
-        <v>5551.7971099999986</v>
+        <v>7432.448809999999</v>
       </c>
       <c r="AX9" s="18">
-        <v>282.23728999999997</v>
+        <v>285.03728999999998</v>
       </c>
       <c r="AY9" s="18">
-        <v>707.15428999999995</v>
+        <v>707.89629000000002</v>
       </c>
       <c r="AZ9" s="18">
-        <v>797.67042000000004</v>
+        <v>1019.22052</v>
       </c>
       <c r="BA9" s="18">
-        <v>2861.4825600000008</v>
+        <v>3614.7737500000003</v>
       </c>
     </row>
     <row r="10" spans="1:53" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A10" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="3">
         <v>685976.22100999951</v>
       </c>
       <c r="C10" s="3">
         <v>205277.26270999998</v>
       </c>
       <c r="D10" s="3">
         <v>91053.206660000025</v>
       </c>
       <c r="E10" s="3">
         <v>128967.62301000001</v>
       </c>
       <c r="F10" s="3">
         <v>1067530.5150899999</v>
       </c>
       <c r="G10" s="3">
         <v>246088.92793000015</v>
       </c>
       <c r="H10" s="3">
@@ -1927,72 +1927,72 @@
       <c r="AL10" s="18">
         <v>65427.641030000006</v>
       </c>
       <c r="AM10" s="18">
         <v>36674.272270000001</v>
       </c>
       <c r="AN10" s="18">
         <v>235673.04761000004</v>
       </c>
       <c r="AO10" s="18">
         <v>206411.57991000003</v>
       </c>
       <c r="AP10" s="18">
         <v>82122.845780000003</v>
       </c>
       <c r="AQ10" s="18">
         <v>35765.287530000001</v>
       </c>
       <c r="AR10" s="18">
         <v>141050.49875000003</v>
       </c>
       <c r="AS10" s="18">
         <v>190654.88640999998</v>
       </c>
       <c r="AT10" s="18">
-        <v>18749.10007</v>
+        <v>24326.549109999996</v>
       </c>
       <c r="AU10" s="18">
-        <v>7340.3264699999991</v>
+        <v>10125.378190000001</v>
       </c>
       <c r="AV10" s="18">
-        <v>33674.566520000008</v>
+        <v>44304.135619999994</v>
       </c>
       <c r="AW10" s="18">
-        <v>41761.045090000007</v>
+        <v>56987.22481</v>
       </c>
       <c r="AX10" s="18">
-        <v>15648.27448</v>
+        <v>22482.849840000003</v>
       </c>
       <c r="AY10" s="18">
-        <v>7272.0423899999987</v>
+        <v>11133.70138</v>
       </c>
       <c r="AZ10" s="18">
-        <v>28946.598410000006</v>
+        <v>43841.224240000018</v>
       </c>
       <c r="BA10" s="18">
-        <v>41801.67444000001</v>
+        <v>60273.866700000013</v>
       </c>
     </row>
     <row r="11" spans="1:53" s="17" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A11" s="20" t="s">
         <v>11</v>
       </c>
       <c r="B11" s="16"/>
       <c r="C11" s="16">
         <f>C10/C7*100</f>
         <v>52.952197918441477</v>
       </c>
       <c r="D11" s="16"/>
       <c r="E11" s="16"/>
       <c r="F11" s="16"/>
       <c r="G11" s="16">
         <f>G10/G7*100</f>
         <v>60.15913611110458</v>
       </c>
       <c r="H11" s="16"/>
       <c r="I11" s="16"/>
       <c r="J11" s="16"/>
       <c r="K11" s="16">
         <f>K10/K7*100</f>
         <v>58.032583077218113</v>
       </c>
@@ -2035,58 +2035,58 @@
       <c r="AG11" s="16"/>
       <c r="AH11" s="16"/>
       <c r="AI11" s="16">
         <f>AI10/AI7*100</f>
         <v>74.025286618692476</v>
       </c>
       <c r="AJ11" s="16"/>
       <c r="AK11" s="16"/>
       <c r="AL11" s="16"/>
       <c r="AM11" s="16">
         <f>AM10/AM7*100</f>
         <v>70.122396999141316</v>
       </c>
       <c r="AN11" s="16"/>
       <c r="AO11" s="16"/>
       <c r="AP11" s="16"/>
       <c r="AQ11" s="16">
         <f>AQ10/AQ7*100</f>
         <v>47.43727281803374</v>
       </c>
       <c r="AR11" s="16"/>
       <c r="AS11" s="16"/>
       <c r="AT11" s="16"/>
       <c r="AU11" s="16">
         <f>AU10/AU7*100</f>
-        <v>40.249880797109327</v>
+        <v>37.801134594161773</v>
       </c>
       <c r="AV11" s="16"/>
       <c r="AW11" s="16"/>
       <c r="AX11" s="16"/>
       <c r="AY11" s="16">
         <f>AY10/AY7*100</f>
-        <v>58.000870709865815</v>
+        <v>64.872505527795255</v>
       </c>
       <c r="AZ11" s="16"/>
       <c r="BA11" s="16"/>
     </row>
     <row r="12" spans="1:53" ht="3" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="13" spans="1:53" s="2" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="33" t="s">
         <v>4</v>
       </c>
       <c r="B13" s="33"/>
       <c r="AH13" s="4"/>
       <c r="AI13" s="4"/>
       <c r="AJ13" s="4"/>
       <c r="AK13" s="4"/>
       <c r="AL13" s="4"/>
       <c r="AM13" s="4"/>
       <c r="AN13" s="4"/>
       <c r="AO13" s="4"/>
       <c r="AP13" s="4"/>
       <c r="AQ13" s="4"/>
       <c r="AR13" s="4"/>
       <c r="AS13" s="4"/>
       <c r="AT13" s="4"/>
       <c r="AU13" s="4"/>
       <c r="AV13" s="4"/>