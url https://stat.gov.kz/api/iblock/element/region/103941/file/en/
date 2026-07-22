--- v3 (2026-06-24)
+++ v4 (2026-07-22)
@@ -137,54 +137,54 @@
   <si>
     <t>thousand US dollars</t>
   </si>
   <si>
     <t>tons</t>
   </si>
   <si>
     <t>Сrop production</t>
   </si>
   <si>
     <t>Animal husbandry</t>
   </si>
   <si>
     <t>Total for agricultural products:</t>
   </si>
   <si>
     <t>Share of processed products in total exports of agricultural products, %</t>
   </si>
   <si>
     <t>Processed agricultural products</t>
   </si>
   <si>
     <t>2025*</t>
   </si>
   <si>
-    <t>January-April 2025*</t>
+    <t>January-May 2025*</t>
   </si>
   <si>
-    <t>January-April 2026*</t>
+    <t>January-May 2026*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
@@ -772,51 +772,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BA13"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="W1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="BB1" sqref="BB1"/>
+      <selection activeCell="BB2" sqref="BB2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="39.42578125" customWidth="1"/>
     <col min="2" max="2" width="10.28515625" customWidth="1"/>
     <col min="3" max="5" width="9.28515625" customWidth="1"/>
     <col min="6" max="6" width="10.28515625" customWidth="1"/>
     <col min="7" max="9" width="9.28515625" customWidth="1"/>
     <col min="10" max="10" width="10.28515625" customWidth="1"/>
     <col min="11" max="13" width="9.28515625" customWidth="1"/>
     <col min="14" max="14" width="10.28515625" customWidth="1"/>
     <col min="15" max="17" width="9.28515625" customWidth="1"/>
     <col min="18" max="18" width="10.28515625" customWidth="1"/>
     <col min="19" max="21" width="9.28515625" customWidth="1"/>
     <col min="22" max="22" width="10.28515625" customWidth="1"/>
     <col min="23" max="25" width="9.28515625" customWidth="1"/>
     <col min="26" max="26" width="10.7109375" customWidth="1"/>
     <col min="27" max="29" width="9.28515625" customWidth="1"/>
     <col min="30" max="30" width="10.28515625" customWidth="1"/>
     <col min="31" max="32" width="9.28515625" customWidth="1"/>
     <col min="33" max="33" width="9.140625" customWidth="1"/>
     <col min="34" max="45" width="9.28515625" customWidth="1"/>
     <col min="46" max="49" width="9.28515625" bestFit="1" customWidth="1"/>
   </cols>
@@ -1437,79 +1437,79 @@
         <f t="shared" si="1"/>
         <v>651690.59325000003</v>
       </c>
       <c r="AO7" s="10">
         <f t="shared" si="1"/>
         <v>297001.65969000006</v>
       </c>
       <c r="AP7" s="11">
         <f t="shared" si="1"/>
         <v>208688.15745000003</v>
       </c>
       <c r="AQ7" s="10">
         <f t="shared" si="1"/>
         <v>75394.906589999999</v>
       </c>
       <c r="AR7" s="10">
         <f t="shared" si="1"/>
         <v>338248.74965000001</v>
       </c>
       <c r="AS7" s="10">
         <f t="shared" si="1"/>
         <v>240345.78328999999</v>
       </c>
       <c r="AT7" s="11">
         <f t="shared" si="0"/>
-        <v>71178.680370000002</v>
+        <v>82503.326459999997</v>
       </c>
       <c r="AU7" s="10">
         <f t="shared" si="0"/>
-        <v>26785.910790000002</v>
+        <v>32987.833329999994</v>
       </c>
       <c r="AV7" s="10">
         <f t="shared" si="0"/>
-        <v>112184.15994999997</v>
+        <v>139560.87018999999</v>
       </c>
       <c r="AW7" s="10">
         <f t="shared" si="0"/>
-        <v>75998.732019999996</v>
+        <v>96691.06945999997</v>
       </c>
       <c r="AX7" s="11">
         <f t="shared" ref="AX7:BA7" si="2">AX8+AX9+AX10</f>
-        <v>45036.018129999997</v>
+        <v>52740.367120000003</v>
       </c>
       <c r="AY7" s="10">
         <f t="shared" si="2"/>
-        <v>17162.434670000002</v>
+        <v>20345.160459999999</v>
       </c>
       <c r="AZ7" s="10">
         <f t="shared" si="2"/>
-        <v>276869.50570000004</v>
+        <v>342982.34421999997</v>
       </c>
       <c r="BA7" s="10">
         <f t="shared" si="2"/>
-        <v>102656.00706</v>
+        <v>132544.90189000004</v>
       </c>
     </row>
     <row r="8" spans="1:53" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A8" s="12" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="3">
         <v>852501.41119999986</v>
       </c>
       <c r="C8" s="3">
         <v>181027.18779999993</v>
       </c>
       <c r="D8" s="3">
         <v>90288.109119999979</v>
       </c>
       <c r="E8" s="3">
         <v>54316.314780000001</v>
       </c>
       <c r="F8" s="3">
         <v>946591.37474999984</v>
       </c>
       <c r="G8" s="3">
         <v>160544.01022000003</v>
       </c>
       <c r="H8" s="3">
@@ -1605,72 +1605,72 @@
       <c r="AL8" s="18">
         <v>28491.979500000001</v>
       </c>
       <c r="AM8" s="18">
         <v>13791.67389</v>
       </c>
       <c r="AN8" s="18">
         <v>410833.97377999994</v>
       </c>
       <c r="AO8" s="18">
         <v>77232.487830000013</v>
       </c>
       <c r="AP8" s="22">
         <v>125552.57236000002</v>
       </c>
       <c r="AQ8" s="22">
         <v>37184.52003</v>
       </c>
       <c r="AR8" s="22">
         <v>191739.26009000003</v>
       </c>
       <c r="AS8" s="22">
         <v>32537.509910000001</v>
       </c>
       <c r="AT8" s="22">
-        <v>46746.556260000005</v>
+        <v>52453.175860000003</v>
       </c>
       <c r="AU8" s="22">
-        <v>16331.95407</v>
+        <v>19262.100139999999</v>
       </c>
       <c r="AV8" s="22">
-        <v>65573.324579999986</v>
+        <v>80934.354889999973</v>
       </c>
       <c r="AW8" s="22">
-        <v>11579.058400000004</v>
+        <v>14662.959480000003</v>
       </c>
       <c r="AX8" s="22">
-        <v>22268.130999999998</v>
+        <v>25538.47</v>
       </c>
       <c r="AY8" s="22">
-        <v>5320.8370000000004</v>
+        <v>6232.2703099999999</v>
       </c>
       <c r="AZ8" s="22">
-        <v>232009.06094</v>
+        <v>284600.58651999995</v>
       </c>
       <c r="BA8" s="22">
-        <v>38767.366609999997</v>
+        <v>47933.781470000016</v>
       </c>
     </row>
     <row r="9" spans="1:53" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A9" s="14" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="3">
         <v>1169.2372</v>
       </c>
       <c r="C9" s="3">
         <v>1360.7848899999999</v>
       </c>
       <c r="D9" s="3">
         <v>3867.7817400000004</v>
       </c>
       <c r="E9" s="3">
         <v>6675.0476199999994</v>
       </c>
       <c r="F9" s="3">
         <v>1484.0555200000001</v>
       </c>
       <c r="G9" s="3">
         <v>2430.3294399999995</v>
       </c>
       <c r="H9" s="3">
@@ -1766,72 +1766,72 @@
       <c r="AL9" s="18">
         <v>518.34500000000003</v>
       </c>
       <c r="AM9" s="18">
         <v>1834.4226799999999</v>
       </c>
       <c r="AN9" s="18">
         <v>5183.5718599999991</v>
       </c>
       <c r="AO9" s="18">
         <v>13357.591949999996</v>
       </c>
       <c r="AP9" s="18">
         <v>1012.7393099999999</v>
       </c>
       <c r="AQ9" s="18">
         <v>2445.0990300000003</v>
       </c>
       <c r="AR9" s="18">
         <v>5458.9908099999984</v>
       </c>
       <c r="AS9" s="18">
         <v>17153.386969999996</v>
       </c>
       <c r="AT9" s="18">
-        <v>105.57499999999999</v>
+        <v>112.82499999999999</v>
       </c>
       <c r="AU9" s="18">
-        <v>328.57853</v>
+        <v>332.60228000000001</v>
       </c>
       <c r="AV9" s="18">
-        <v>2306.6997500000007</v>
+        <v>2801.2675899999999</v>
       </c>
       <c r="AW9" s="18">
-        <v>7432.448809999999</v>
+        <v>8981.287330000001</v>
       </c>
       <c r="AX9" s="18">
-        <v>285.03728999999998</v>
+        <v>293.39028999999999</v>
       </c>
       <c r="AY9" s="18">
-        <v>707.89629000000002</v>
+        <v>737.89829000000009</v>
       </c>
       <c r="AZ9" s="18">
-        <v>1019.22052</v>
+        <v>1427.6541200000004</v>
       </c>
       <c r="BA9" s="18">
-        <v>3614.7737500000003</v>
+        <v>5040.8499800000018</v>
       </c>
     </row>
     <row r="10" spans="1:53" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A10" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="3">
         <v>685976.22100999951</v>
       </c>
       <c r="C10" s="3">
         <v>205277.26270999998</v>
       </c>
       <c r="D10" s="3">
         <v>91053.206660000025</v>
       </c>
       <c r="E10" s="3">
         <v>128967.62301000001</v>
       </c>
       <c r="F10" s="3">
         <v>1067530.5150899999</v>
       </c>
       <c r="G10" s="3">
         <v>246088.92793000015</v>
       </c>
       <c r="H10" s="3">
@@ -1927,72 +1927,72 @@
       <c r="AL10" s="18">
         <v>65427.641030000006</v>
       </c>
       <c r="AM10" s="18">
         <v>36674.272270000001</v>
       </c>
       <c r="AN10" s="18">
         <v>235673.04761000004</v>
       </c>
       <c r="AO10" s="18">
         <v>206411.57991000003</v>
       </c>
       <c r="AP10" s="18">
         <v>82122.845780000003</v>
       </c>
       <c r="AQ10" s="18">
         <v>35765.287530000001</v>
       </c>
       <c r="AR10" s="18">
         <v>141050.49875000003</v>
       </c>
       <c r="AS10" s="18">
         <v>190654.88640999998</v>
       </c>
       <c r="AT10" s="18">
-        <v>24326.549109999996</v>
+        <v>29937.325599999993</v>
       </c>
       <c r="AU10" s="18">
-        <v>10125.378190000001</v>
+        <v>13393.13091</v>
       </c>
       <c r="AV10" s="18">
-        <v>44304.135619999994</v>
+        <v>55825.247709999996</v>
       </c>
       <c r="AW10" s="18">
-        <v>56987.22481</v>
+        <v>73046.822649999958</v>
       </c>
       <c r="AX10" s="18">
-        <v>22482.849840000003</v>
+        <v>26908.506830000002</v>
       </c>
       <c r="AY10" s="18">
-        <v>11133.70138</v>
+        <v>13374.991859999998</v>
       </c>
       <c r="AZ10" s="18">
-        <v>43841.224240000018</v>
+        <v>56954.103579999988</v>
       </c>
       <c r="BA10" s="18">
-        <v>60273.866700000013</v>
+        <v>79570.270440000008</v>
       </c>
     </row>
     <row r="11" spans="1:53" s="17" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A11" s="20" t="s">
         <v>11</v>
       </c>
       <c r="B11" s="16"/>
       <c r="C11" s="16">
         <f>C10/C7*100</f>
         <v>52.952197918441477</v>
       </c>
       <c r="D11" s="16"/>
       <c r="E11" s="16"/>
       <c r="F11" s="16"/>
       <c r="G11" s="16">
         <f>G10/G7*100</f>
         <v>60.15913611110458</v>
       </c>
       <c r="H11" s="16"/>
       <c r="I11" s="16"/>
       <c r="J11" s="16"/>
       <c r="K11" s="16">
         <f>K10/K7*100</f>
         <v>58.032583077218113</v>
       </c>
@@ -2035,58 +2035,58 @@
       <c r="AG11" s="16"/>
       <c r="AH11" s="16"/>
       <c r="AI11" s="16">
         <f>AI10/AI7*100</f>
         <v>74.025286618692476</v>
       </c>
       <c r="AJ11" s="16"/>
       <c r="AK11" s="16"/>
       <c r="AL11" s="16"/>
       <c r="AM11" s="16">
         <f>AM10/AM7*100</f>
         <v>70.122396999141316</v>
       </c>
       <c r="AN11" s="16"/>
       <c r="AO11" s="16"/>
       <c r="AP11" s="16"/>
       <c r="AQ11" s="16">
         <f>AQ10/AQ7*100</f>
         <v>47.43727281803374</v>
       </c>
       <c r="AR11" s="16"/>
       <c r="AS11" s="16"/>
       <c r="AT11" s="16"/>
       <c r="AU11" s="16">
         <f>AU10/AU7*100</f>
-        <v>37.801134594161773</v>
+        <v>40.600213951669076</v>
       </c>
       <c r="AV11" s="16"/>
       <c r="AW11" s="16"/>
       <c r="AX11" s="16"/>
       <c r="AY11" s="16">
         <f>AY10/AY7*100</f>
-        <v>64.872505527795255</v>
+        <v>65.740409795716104</v>
       </c>
       <c r="AZ11" s="16"/>
       <c r="BA11" s="16"/>
     </row>
     <row r="12" spans="1:53" ht="3" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="13" spans="1:53" s="2" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="33" t="s">
         <v>4</v>
       </c>
       <c r="B13" s="33"/>
       <c r="AH13" s="4"/>
       <c r="AI13" s="4"/>
       <c r="AJ13" s="4"/>
       <c r="AK13" s="4"/>
       <c r="AL13" s="4"/>
       <c r="AM13" s="4"/>
       <c r="AN13" s="4"/>
       <c r="AO13" s="4"/>
       <c r="AP13" s="4"/>
       <c r="AQ13" s="4"/>
       <c r="AR13" s="4"/>
       <c r="AS13" s="4"/>
       <c r="AT13" s="4"/>
       <c r="AU13" s="4"/>
       <c r="AV13" s="4"/>