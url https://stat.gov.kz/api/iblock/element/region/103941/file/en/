--- v4 (2026-07-22)
+++ v5 (2026-09-14)
@@ -91,100 +91,97 @@
   <c r="P7" i="11"/>
   <c r="O7" i="11"/>
   <c r="O11" i="11" s="1"/>
   <c r="N7" i="11"/>
   <c r="M7" i="11"/>
   <c r="L7" i="11"/>
   <c r="K7" i="11"/>
   <c r="K11" i="11" s="1"/>
   <c r="J7" i="11"/>
   <c r="I7" i="11"/>
   <c r="H7" i="11"/>
   <c r="G7" i="11"/>
   <c r="G11" i="11" s="1"/>
   <c r="F7" i="11"/>
   <c r="E7" i="11"/>
   <c r="D7" i="11"/>
   <c r="C7" i="11"/>
   <c r="C11" i="11" s="1"/>
   <c r="B7" i="11"/>
   <c r="AA7" i="11"/>
   <c r="AA11" i="11" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="90" uniqueCount="16">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="89" uniqueCount="15">
   <si>
     <t>export</t>
   </si>
   <si>
     <t>import</t>
   </si>
   <si>
     <t xml:space="preserve">
 Name of indicator</t>
   </si>
   <si>
     <t>Kostanai</t>
   </si>
   <si>
     <t xml:space="preserve">
    *Preliminary data.</t>
   </si>
   <si>
     <t>Export and import of AIS products</t>
   </si>
   <si>
     <t>thousand US dollars</t>
   </si>
   <si>
     <t>tons</t>
   </si>
   <si>
     <t>Сrop production</t>
   </si>
   <si>
     <t>Animal husbandry</t>
   </si>
   <si>
     <t>Total for agricultural products:</t>
   </si>
   <si>
     <t>Share of processed products in total exports of agricultural products, %</t>
   </si>
   <si>
     <t>Processed agricultural products</t>
   </si>
   <si>
-    <t>2025*</t>
+    <t>January-June 2025</t>
   </si>
   <si>
-    <t>January-May 2025*</t>
-[...2 lines deleted...]
-    <t>January-May 2026*</t>
+    <t>January-June 2026*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
@@ -373,130 +370,127 @@
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="37">
+  <cellXfs count="36">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...10 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
@@ -772,376 +766,376 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BA13"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="W1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="BB2" sqref="BB2"/>
+      <selection activeCell="AZ19" sqref="AZ19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="39.42578125" customWidth="1"/>
     <col min="2" max="2" width="10.28515625" customWidth="1"/>
     <col min="3" max="5" width="9.28515625" customWidth="1"/>
     <col min="6" max="6" width="10.28515625" customWidth="1"/>
     <col min="7" max="9" width="9.28515625" customWidth="1"/>
     <col min="10" max="10" width="10.28515625" customWidth="1"/>
     <col min="11" max="13" width="9.28515625" customWidth="1"/>
     <col min="14" max="14" width="10.28515625" customWidth="1"/>
     <col min="15" max="17" width="9.28515625" customWidth="1"/>
     <col min="18" max="18" width="10.28515625" customWidth="1"/>
     <col min="19" max="21" width="9.28515625" customWidth="1"/>
     <col min="22" max="22" width="10.28515625" customWidth="1"/>
     <col min="23" max="25" width="9.28515625" customWidth="1"/>
     <col min="26" max="26" width="10.7109375" customWidth="1"/>
     <col min="27" max="29" width="9.28515625" customWidth="1"/>
     <col min="30" max="30" width="10.28515625" customWidth="1"/>
     <col min="31" max="32" width="9.28515625" customWidth="1"/>
     <col min="33" max="33" width="9.140625" customWidth="1"/>
     <col min="34" max="45" width="9.28515625" customWidth="1"/>
     <col min="46" max="49" width="9.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:53" s="5" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="27" t="s">
+      <c r="A1" s="35" t="s">
         <v>5</v>
       </c>
-      <c r="B1" s="27"/>
-[...46 lines deleted...]
-      <c r="AW1" s="27"/>
+      <c r="B1" s="35"/>
+      <c r="C1" s="35"/>
+      <c r="D1" s="35"/>
+      <c r="E1" s="35"/>
+      <c r="F1" s="35"/>
+      <c r="G1" s="35"/>
+      <c r="H1" s="35"/>
+      <c r="I1" s="35"/>
+      <c r="J1" s="35"/>
+      <c r="K1" s="35"/>
+      <c r="L1" s="35"/>
+      <c r="M1" s="35"/>
+      <c r="N1" s="35"/>
+      <c r="O1" s="35"/>
+      <c r="P1" s="35"/>
+      <c r="Q1" s="35"/>
+      <c r="R1" s="35"/>
+      <c r="S1" s="35"/>
+      <c r="T1" s="35"/>
+      <c r="U1" s="35"/>
+      <c r="V1" s="35"/>
+      <c r="W1" s="35"/>
+      <c r="X1" s="35"/>
+      <c r="Y1" s="35"/>
+      <c r="Z1" s="35"/>
+      <c r="AA1" s="35"/>
+      <c r="AB1" s="35"/>
+      <c r="AC1" s="35"/>
+      <c r="AD1" s="35"/>
+      <c r="AE1" s="35"/>
+      <c r="AF1" s="35"/>
+      <c r="AG1" s="35"/>
+      <c r="AH1" s="35"/>
+      <c r="AI1" s="35"/>
+      <c r="AJ1" s="35"/>
+      <c r="AK1" s="35"/>
+      <c r="AL1" s="35"/>
+      <c r="AM1" s="35"/>
+      <c r="AN1" s="35"/>
+      <c r="AO1" s="35"/>
+      <c r="AP1" s="35"/>
+      <c r="AQ1" s="35"/>
+      <c r="AR1" s="35"/>
+      <c r="AS1" s="35"/>
+      <c r="AT1" s="35"/>
+      <c r="AU1" s="35"/>
+      <c r="AV1" s="35"/>
+      <c r="AW1" s="35"/>
     </row>
     <row r="2" spans="1:53" s="5" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="27" t="s">
+      <c r="A2" s="35" t="s">
         <v>3</v>
       </c>
-      <c r="B2" s="27"/>
-[...46 lines deleted...]
-      <c r="AW2" s="27"/>
+      <c r="B2" s="35"/>
+      <c r="C2" s="35"/>
+      <c r="D2" s="35"/>
+      <c r="E2" s="35"/>
+      <c r="F2" s="35"/>
+      <c r="G2" s="35"/>
+      <c r="H2" s="35"/>
+      <c r="I2" s="35"/>
+      <c r="J2" s="35"/>
+      <c r="K2" s="35"/>
+      <c r="L2" s="35"/>
+      <c r="M2" s="35"/>
+      <c r="N2" s="35"/>
+      <c r="O2" s="35"/>
+      <c r="P2" s="35"/>
+      <c r="Q2" s="35"/>
+      <c r="R2" s="35"/>
+      <c r="S2" s="35"/>
+      <c r="T2" s="35"/>
+      <c r="U2" s="35"/>
+      <c r="V2" s="35"/>
+      <c r="W2" s="35"/>
+      <c r="X2" s="35"/>
+      <c r="Y2" s="35"/>
+      <c r="Z2" s="35"/>
+      <c r="AA2" s="35"/>
+      <c r="AB2" s="35"/>
+      <c r="AC2" s="35"/>
+      <c r="AD2" s="35"/>
+      <c r="AE2" s="35"/>
+      <c r="AF2" s="35"/>
+      <c r="AG2" s="35"/>
+      <c r="AH2" s="35"/>
+      <c r="AI2" s="35"/>
+      <c r="AJ2" s="35"/>
+      <c r="AK2" s="35"/>
+      <c r="AL2" s="35"/>
+      <c r="AM2" s="35"/>
+      <c r="AN2" s="35"/>
+      <c r="AO2" s="35"/>
+      <c r="AP2" s="35"/>
+      <c r="AQ2" s="35"/>
+      <c r="AR2" s="35"/>
+      <c r="AS2" s="35"/>
+      <c r="AT2" s="35"/>
+      <c r="AU2" s="35"/>
+      <c r="AV2" s="35"/>
+      <c r="AW2" s="35"/>
     </row>
     <row r="3" spans="1:53" s="1" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
     <row r="4" spans="1:53" s="6" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="34" t="s">
+      <c r="A4" s="32" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="28">
+      <c r="B4" s="30">
         <v>2015</v>
       </c>
-      <c r="C4" s="28"/>
-[...2 lines deleted...]
-      <c r="F4" s="28">
+      <c r="C4" s="30"/>
+      <c r="D4" s="30"/>
+      <c r="E4" s="30"/>
+      <c r="F4" s="30">
         <v>2016</v>
       </c>
-      <c r="G4" s="28"/>
-[...2 lines deleted...]
-      <c r="J4" s="28">
+      <c r="G4" s="30"/>
+      <c r="H4" s="30"/>
+      <c r="I4" s="30"/>
+      <c r="J4" s="30">
         <v>2017</v>
       </c>
-      <c r="K4" s="28"/>
-[...2 lines deleted...]
-      <c r="N4" s="28">
+      <c r="K4" s="30"/>
+      <c r="L4" s="30"/>
+      <c r="M4" s="30"/>
+      <c r="N4" s="30">
         <v>2018</v>
       </c>
-      <c r="O4" s="28"/>
-[...2 lines deleted...]
-      <c r="R4" s="28">
+      <c r="O4" s="30"/>
+      <c r="P4" s="30"/>
+      <c r="Q4" s="30"/>
+      <c r="R4" s="30">
         <v>2019</v>
       </c>
-      <c r="S4" s="28"/>
-[...2 lines deleted...]
-      <c r="V4" s="28">
+      <c r="S4" s="30"/>
+      <c r="T4" s="30"/>
+      <c r="U4" s="30"/>
+      <c r="V4" s="30">
         <v>2020</v>
       </c>
-      <c r="W4" s="28"/>
-[...2 lines deleted...]
-      <c r="Z4" s="28">
+      <c r="W4" s="30"/>
+      <c r="X4" s="30"/>
+      <c r="Y4" s="30"/>
+      <c r="Z4" s="30">
         <v>2021</v>
       </c>
-      <c r="AA4" s="28"/>
-[...2 lines deleted...]
-      <c r="AD4" s="29">
+      <c r="AA4" s="30"/>
+      <c r="AB4" s="30"/>
+      <c r="AC4" s="30"/>
+      <c r="AD4" s="25">
         <v>2022</v>
       </c>
-      <c r="AE4" s="26"/>
-[...2 lines deleted...]
-      <c r="AH4" s="29">
+      <c r="AE4" s="29"/>
+      <c r="AF4" s="29"/>
+      <c r="AG4" s="28"/>
+      <c r="AH4" s="25">
         <v>2023</v>
       </c>
-      <c r="AI4" s="26"/>
-[...2 lines deleted...]
-      <c r="AL4" s="29">
+      <c r="AI4" s="29"/>
+      <c r="AJ4" s="29"/>
+      <c r="AK4" s="29"/>
+      <c r="AL4" s="25">
         <v>2024</v>
       </c>
-      <c r="AM4" s="31"/>
-[...2 lines deleted...]
-      <c r="AP4" s="29" t="s">
+      <c r="AM4" s="26"/>
+      <c r="AN4" s="26"/>
+      <c r="AO4" s="26"/>
+      <c r="AP4" s="25">
+        <v>2025</v>
+      </c>
+      <c r="AQ4" s="26"/>
+      <c r="AR4" s="26"/>
+      <c r="AS4" s="26"/>
+      <c r="AT4" s="25" t="s">
         <v>13</v>
       </c>
-      <c r="AQ4" s="31"/>
-[...2 lines deleted...]
-      <c r="AT4" s="29" t="s">
+      <c r="AU4" s="26"/>
+      <c r="AV4" s="26"/>
+      <c r="AW4" s="26"/>
+      <c r="AX4" s="25" t="s">
         <v>14</v>
       </c>
-      <c r="AU4" s="31"/>
-[...7 lines deleted...]
-      <c r="BA4" s="31"/>
+      <c r="AY4" s="26"/>
+      <c r="AZ4" s="26"/>
+      <c r="BA4" s="26"/>
     </row>
     <row r="5" spans="1:53" s="7" customFormat="1" ht="12.75" x14ac:dyDescent="0.25">
-      <c r="A5" s="35"/>
-      <c r="B5" s="28" t="s">
+      <c r="A5" s="33"/>
+      <c r="B5" s="30" t="s">
         <v>0</v>
       </c>
-      <c r="C5" s="28"/>
-      <c r="D5" s="28" t="s">
+      <c r="C5" s="30"/>
+      <c r="D5" s="30" t="s">
         <v>1</v>
       </c>
-      <c r="E5" s="28"/>
-      <c r="F5" s="28" t="s">
+      <c r="E5" s="30"/>
+      <c r="F5" s="30" t="s">
         <v>0</v>
       </c>
-      <c r="G5" s="28"/>
-      <c r="H5" s="28" t="s">
+      <c r="G5" s="30"/>
+      <c r="H5" s="30" t="s">
         <v>1</v>
       </c>
-      <c r="I5" s="28"/>
-      <c r="J5" s="28" t="s">
+      <c r="I5" s="30"/>
+      <c r="J5" s="30" t="s">
         <v>0</v>
       </c>
-      <c r="K5" s="28"/>
-      <c r="L5" s="28" t="s">
+      <c r="K5" s="30"/>
+      <c r="L5" s="30" t="s">
         <v>1</v>
       </c>
-      <c r="M5" s="28"/>
-      <c r="N5" s="28" t="s">
+      <c r="M5" s="30"/>
+      <c r="N5" s="30" t="s">
         <v>0</v>
       </c>
-      <c r="O5" s="28"/>
-      <c r="P5" s="28" t="s">
+      <c r="O5" s="30"/>
+      <c r="P5" s="30" t="s">
         <v>1</v>
       </c>
-      <c r="Q5" s="28"/>
-      <c r="R5" s="28" t="s">
+      <c r="Q5" s="30"/>
+      <c r="R5" s="30" t="s">
         <v>0</v>
       </c>
-      <c r="S5" s="28"/>
-      <c r="T5" s="28" t="s">
+      <c r="S5" s="30"/>
+      <c r="T5" s="30" t="s">
         <v>1</v>
       </c>
-      <c r="U5" s="28"/>
-      <c r="V5" s="28" t="s">
+      <c r="U5" s="30"/>
+      <c r="V5" s="30" t="s">
         <v>0</v>
       </c>
-      <c r="W5" s="28"/>
-      <c r="X5" s="28" t="s">
+      <c r="W5" s="30"/>
+      <c r="X5" s="30" t="s">
         <v>1</v>
       </c>
-      <c r="Y5" s="28"/>
-      <c r="Z5" s="28" t="s">
+      <c r="Y5" s="30"/>
+      <c r="Z5" s="30" t="s">
         <v>0</v>
       </c>
-      <c r="AA5" s="28"/>
-      <c r="AB5" s="28" t="s">
+      <c r="AA5" s="30"/>
+      <c r="AB5" s="30" t="s">
         <v>1</v>
       </c>
-      <c r="AC5" s="28"/>
-      <c r="AD5" s="28" t="s">
+      <c r="AC5" s="30"/>
+      <c r="AD5" s="30" t="s">
         <v>0</v>
       </c>
-      <c r="AE5" s="28"/>
-      <c r="AF5" s="28" t="s">
+      <c r="AE5" s="30"/>
+      <c r="AF5" s="30" t="s">
         <v>1</v>
       </c>
-      <c r="AG5" s="28"/>
-      <c r="AH5" s="28" t="s">
+      <c r="AG5" s="30"/>
+      <c r="AH5" s="30" t="s">
         <v>0</v>
       </c>
-      <c r="AI5" s="28"/>
-      <c r="AJ5" s="28" t="s">
+      <c r="AI5" s="30"/>
+      <c r="AJ5" s="30" t="s">
         <v>1</v>
       </c>
-      <c r="AK5" s="25"/>
-      <c r="AL5" s="25" t="s">
+      <c r="AK5" s="27"/>
+      <c r="AL5" s="27" t="s">
         <v>0</v>
       </c>
-      <c r="AM5" s="30"/>
-      <c r="AN5" s="25" t="s">
+      <c r="AM5" s="28"/>
+      <c r="AN5" s="27" t="s">
         <v>1</v>
       </c>
-      <c r="AO5" s="26"/>
-      <c r="AP5" s="25" t="s">
+      <c r="AO5" s="29"/>
+      <c r="AP5" s="27" t="s">
         <v>0</v>
       </c>
-      <c r="AQ5" s="30"/>
-      <c r="AR5" s="25" t="s">
+      <c r="AQ5" s="28"/>
+      <c r="AR5" s="27" t="s">
         <v>1</v>
       </c>
-      <c r="AS5" s="26"/>
-      <c r="AT5" s="25" t="s">
+      <c r="AS5" s="29"/>
+      <c r="AT5" s="27" t="s">
         <v>0</v>
       </c>
-      <c r="AU5" s="30"/>
-      <c r="AV5" s="25" t="s">
+      <c r="AU5" s="28"/>
+      <c r="AV5" s="27" t="s">
         <v>1</v>
       </c>
-      <c r="AW5" s="26"/>
-      <c r="AX5" s="25" t="s">
+      <c r="AW5" s="29"/>
+      <c r="AX5" s="27" t="s">
         <v>0</v>
       </c>
-      <c r="AY5" s="30"/>
-      <c r="AZ5" s="25" t="s">
+      <c r="AY5" s="28"/>
+      <c r="AZ5" s="27" t="s">
         <v>1</v>
       </c>
-      <c r="BA5" s="26"/>
+      <c r="BA5" s="29"/>
     </row>
     <row r="6" spans="1:53" s="6" customFormat="1" ht="53.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="36"/>
+      <c r="A6" s="34"/>
       <c r="B6" s="8" t="s">
         <v>7</v>
       </c>
       <c r="C6" s="8" t="s">
         <v>6</v>
       </c>
       <c r="D6" s="8" t="s">
         <v>7</v>
       </c>
       <c r="E6" s="8" t="s">
         <v>6</v>
       </c>
       <c r="F6" s="8" t="s">
         <v>7</v>
       </c>
       <c r="G6" s="8" t="s">
         <v>6</v>
       </c>
       <c r="H6" s="8" t="s">
         <v>7</v>
       </c>
       <c r="I6" s="8" t="s">
         <v>6</v>
       </c>
       <c r="J6" s="8" t="s">
@@ -1421,95 +1415,95 @@
         <f t="shared" si="1"/>
         <v>806513.32863000012</v>
       </c>
       <c r="AK7" s="10">
         <f t="shared" si="1"/>
         <v>309065.10768000002</v>
       </c>
       <c r="AL7" s="11">
         <f t="shared" si="1"/>
         <v>94437.965530000016</v>
       </c>
       <c r="AM7" s="10">
         <f t="shared" si="1"/>
         <v>52300.368840000003</v>
       </c>
       <c r="AN7" s="10">
         <f t="shared" si="1"/>
         <v>651690.59325000003</v>
       </c>
       <c r="AO7" s="10">
         <f t="shared" si="1"/>
         <v>297001.65969000006</v>
       </c>
       <c r="AP7" s="11">
         <f t="shared" si="1"/>
-        <v>208688.15745000003</v>
+        <v>217812.13727000001</v>
       </c>
       <c r="AQ7" s="10">
         <f t="shared" si="1"/>
-        <v>75394.906589999999</v>
+        <v>78637.910360000009</v>
       </c>
       <c r="AR7" s="10">
         <f t="shared" si="1"/>
-        <v>338248.74965000001</v>
+        <v>379348.86779000005</v>
       </c>
       <c r="AS7" s="10">
         <f t="shared" si="1"/>
-        <v>240345.78328999999</v>
+        <v>248018.54473000002</v>
       </c>
       <c r="AT7" s="11">
         <f t="shared" si="0"/>
-        <v>82503.326459999997</v>
+        <v>105226.86040999999</v>
       </c>
       <c r="AU7" s="10">
         <f t="shared" si="0"/>
-        <v>32987.833329999994</v>
+        <v>41358.679629999999</v>
       </c>
       <c r="AV7" s="10">
         <f t="shared" si="0"/>
-        <v>139560.87018999999</v>
+        <v>174768.95065999997</v>
       </c>
       <c r="AW7" s="10">
         <f t="shared" si="0"/>
-        <v>96691.06945999997</v>
+        <v>118313.26068999997</v>
       </c>
       <c r="AX7" s="11">
         <f t="shared" ref="AX7:BA7" si="2">AX8+AX9+AX10</f>
-        <v>52740.367120000003</v>
+        <v>59577.251599999989</v>
       </c>
       <c r="AY7" s="10">
         <f t="shared" si="2"/>
-        <v>20345.160459999999</v>
+        <v>23805.424719999995</v>
       </c>
       <c r="AZ7" s="10">
         <f t="shared" si="2"/>
-        <v>342982.34421999997</v>
+        <v>398415.56270999985</v>
       </c>
       <c r="BA7" s="10">
         <f t="shared" si="2"/>
-        <v>132544.90189000004</v>
+        <v>158141.23164999997</v>
       </c>
     </row>
     <row r="8" spans="1:53" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A8" s="12" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="3">
         <v>852501.41119999986</v>
       </c>
       <c r="C8" s="3">
         <v>181027.18779999993</v>
       </c>
       <c r="D8" s="3">
         <v>90288.109119999979</v>
       </c>
       <c r="E8" s="3">
         <v>54316.314780000001</v>
       </c>
       <c r="F8" s="3">
         <v>946591.37474999984</v>
       </c>
       <c r="G8" s="3">
         <v>160544.01022000003</v>
       </c>
       <c r="H8" s="3">
@@ -1593,84 +1587,84 @@
       <c r="AH8" s="22">
         <v>26276.8855</v>
       </c>
       <c r="AI8" s="22">
         <v>8535.2129299999997</v>
       </c>
       <c r="AJ8" s="22">
         <v>630016.35774000024</v>
       </c>
       <c r="AK8" s="22">
         <v>102519.73588999998</v>
       </c>
       <c r="AL8" s="18">
         <v>28491.979500000001</v>
       </c>
       <c r="AM8" s="18">
         <v>13791.67389</v>
       </c>
       <c r="AN8" s="18">
         <v>410833.97377999994</v>
       </c>
       <c r="AO8" s="18">
         <v>77232.487830000013</v>
       </c>
       <c r="AP8" s="22">
-        <v>125552.57236000002</v>
+        <v>129287.86259999999</v>
       </c>
       <c r="AQ8" s="22">
-        <v>37184.52003</v>
+        <v>38410.265800000001</v>
       </c>
       <c r="AR8" s="22">
-        <v>191739.26009000003</v>
+        <v>232290.49124000003</v>
       </c>
       <c r="AS8" s="22">
-        <v>32537.509910000001</v>
+        <v>38471.718550000005</v>
       </c>
       <c r="AT8" s="22">
-        <v>52453.175860000003</v>
+        <v>66139.591599999985</v>
       </c>
       <c r="AU8" s="22">
-        <v>19262.100139999999</v>
+        <v>23074.295760000001</v>
       </c>
       <c r="AV8" s="22">
-        <v>80934.354889999973</v>
+        <v>103383.02671999998</v>
       </c>
       <c r="AW8" s="22">
-        <v>14662.959480000003</v>
+        <v>18525.274690000009</v>
       </c>
       <c r="AX8" s="22">
-        <v>25538.47</v>
+        <v>28000.581999999999</v>
       </c>
       <c r="AY8" s="22">
-        <v>6232.2703099999999</v>
+        <v>7101.3997300000001</v>
       </c>
       <c r="AZ8" s="22">
-        <v>284600.58651999995</v>
+        <v>329562.18032999989</v>
       </c>
       <c r="BA8" s="22">
-        <v>47933.781470000016</v>
+        <v>55146.988430000005</v>
       </c>
     </row>
     <row r="9" spans="1:53" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A9" s="14" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="3">
         <v>1169.2372</v>
       </c>
       <c r="C9" s="3">
         <v>1360.7848899999999</v>
       </c>
       <c r="D9" s="3">
         <v>3867.7817400000004</v>
       </c>
       <c r="E9" s="3">
         <v>6675.0476199999994</v>
       </c>
       <c r="F9" s="3">
         <v>1484.0555200000001</v>
       </c>
       <c r="G9" s="3">
         <v>2430.3294399999995</v>
       </c>
       <c r="H9" s="3">
@@ -1754,84 +1748,84 @@
       <c r="AH9" s="18">
         <v>569.10237999999993</v>
       </c>
       <c r="AI9" s="18">
         <v>1910.2851799999999</v>
       </c>
       <c r="AJ9" s="18">
         <v>5930.6671800000013</v>
       </c>
       <c r="AK9" s="18">
         <v>12336.974529999998</v>
       </c>
       <c r="AL9" s="18">
         <v>518.34500000000003</v>
       </c>
       <c r="AM9" s="18">
         <v>1834.4226799999999</v>
       </c>
       <c r="AN9" s="18">
         <v>5183.5718599999991</v>
       </c>
       <c r="AO9" s="18">
         <v>13357.591949999996</v>
       </c>
       <c r="AP9" s="18">
-        <v>1012.7393099999999</v>
+        <v>1037.1673099999998</v>
       </c>
       <c r="AQ9" s="18">
-        <v>2445.0990300000003</v>
+        <v>2625.72703</v>
       </c>
       <c r="AR9" s="18">
-        <v>5458.9908099999984</v>
+        <v>5708.5098499999995</v>
       </c>
       <c r="AS9" s="18">
-        <v>17153.386969999996</v>
+        <v>18327.529859999999</v>
       </c>
       <c r="AT9" s="18">
-        <v>112.82499999999999</v>
+        <v>125.62499999999999</v>
       </c>
       <c r="AU9" s="18">
-        <v>332.60228000000001</v>
+        <v>339.70702999999997</v>
       </c>
       <c r="AV9" s="18">
-        <v>2801.2675899999999</v>
+        <v>3173.4459400000005</v>
       </c>
       <c r="AW9" s="18">
-        <v>8981.287330000001</v>
+        <v>10216.664820000002</v>
       </c>
       <c r="AX9" s="18">
-        <v>293.39028999999999</v>
+        <v>295.89028999999999</v>
       </c>
       <c r="AY9" s="18">
-        <v>737.89829000000009</v>
+        <v>738.65529000000004</v>
       </c>
       <c r="AZ9" s="18">
-        <v>1427.6541200000004</v>
+        <v>1719.6495299999997</v>
       </c>
       <c r="BA9" s="18">
-        <v>5040.8499800000018</v>
+        <v>6092.1093500000015</v>
       </c>
     </row>
     <row r="10" spans="1:53" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A10" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="3">
         <v>685976.22100999951</v>
       </c>
       <c r="C10" s="3">
         <v>205277.26270999998</v>
       </c>
       <c r="D10" s="3">
         <v>91053.206660000025</v>
       </c>
       <c r="E10" s="3">
         <v>128967.62301000001</v>
       </c>
       <c r="F10" s="3">
         <v>1067530.5150899999</v>
       </c>
       <c r="G10" s="3">
         <v>246088.92793000015</v>
       </c>
       <c r="H10" s="3">
@@ -1915,84 +1909,84 @@
       <c r="AH10" s="18">
         <v>53584.198330000014</v>
       </c>
       <c r="AI10" s="18">
         <v>29768.605339999995</v>
       </c>
       <c r="AJ10" s="18">
         <v>170566.30370999995</v>
       </c>
       <c r="AK10" s="18">
         <v>194208.39726000003</v>
       </c>
       <c r="AL10" s="18">
         <v>65427.641030000006</v>
       </c>
       <c r="AM10" s="18">
         <v>36674.272270000001</v>
       </c>
       <c r="AN10" s="18">
         <v>235673.04761000004</v>
       </c>
       <c r="AO10" s="18">
         <v>206411.57991000003</v>
       </c>
       <c r="AP10" s="18">
-        <v>82122.845780000003</v>
+        <v>87487.107359999995</v>
       </c>
       <c r="AQ10" s="18">
-        <v>35765.287530000001</v>
+        <v>37601.917530000006</v>
       </c>
       <c r="AR10" s="18">
-        <v>141050.49875000003</v>
+        <v>141349.86670000001</v>
       </c>
       <c r="AS10" s="18">
-        <v>190654.88640999998</v>
+        <v>191219.29632000002</v>
       </c>
       <c r="AT10" s="18">
-        <v>29937.325599999993</v>
+        <v>38961.643810000001</v>
       </c>
       <c r="AU10" s="18">
-        <v>13393.13091</v>
+        <v>17944.67684</v>
       </c>
       <c r="AV10" s="18">
-        <v>55825.247709999996</v>
+        <v>68212.478000000003</v>
       </c>
       <c r="AW10" s="18">
-        <v>73046.822649999958</v>
+        <v>89571.321179999955</v>
       </c>
       <c r="AX10" s="18">
-        <v>26908.506830000002</v>
+        <v>31280.779309999994</v>
       </c>
       <c r="AY10" s="18">
-        <v>13374.991859999998</v>
+        <v>15965.369699999997</v>
       </c>
       <c r="AZ10" s="18">
-        <v>56954.103579999988</v>
+        <v>67133.73285</v>
       </c>
       <c r="BA10" s="18">
-        <v>79570.270440000008</v>
+        <v>96902.133869999976</v>
       </c>
     </row>
     <row r="11" spans="1:53" s="17" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A11" s="20" t="s">
         <v>11</v>
       </c>
       <c r="B11" s="16"/>
       <c r="C11" s="16">
         <f>C10/C7*100</f>
         <v>52.952197918441477</v>
       </c>
       <c r="D11" s="16"/>
       <c r="E11" s="16"/>
       <c r="F11" s="16"/>
       <c r="G11" s="16">
         <f>G10/G7*100</f>
         <v>60.15913611110458</v>
       </c>
       <c r="H11" s="16"/>
       <c r="I11" s="16"/>
       <c r="J11" s="16"/>
       <c r="K11" s="16">
         <f>K10/K7*100</f>
         <v>58.032583077218113</v>
       </c>
@@ -2028,137 +2022,137 @@
       <c r="AC11" s="16"/>
       <c r="AD11" s="16"/>
       <c r="AE11" s="16">
         <f>AE10/AE7*100</f>
         <v>76.858323846733043</v>
       </c>
       <c r="AF11" s="16"/>
       <c r="AG11" s="16"/>
       <c r="AH11" s="16"/>
       <c r="AI11" s="16">
         <f>AI10/AI7*100</f>
         <v>74.025286618692476</v>
       </c>
       <c r="AJ11" s="16"/>
       <c r="AK11" s="16"/>
       <c r="AL11" s="16"/>
       <c r="AM11" s="16">
         <f>AM10/AM7*100</f>
         <v>70.122396999141316</v>
       </c>
       <c r="AN11" s="16"/>
       <c r="AO11" s="16"/>
       <c r="AP11" s="16"/>
       <c r="AQ11" s="16">
         <f>AQ10/AQ7*100</f>
-        <v>47.43727281803374</v>
+        <v>47.816526860722142</v>
       </c>
       <c r="AR11" s="16"/>
       <c r="AS11" s="16"/>
       <c r="AT11" s="16"/>
       <c r="AU11" s="16">
         <f>AU10/AU7*100</f>
-        <v>40.600213951669076</v>
+        <v>43.38793452918555</v>
       </c>
       <c r="AV11" s="16"/>
       <c r="AW11" s="16"/>
       <c r="AX11" s="16"/>
       <c r="AY11" s="16">
         <f>AY10/AY7*100</f>
-        <v>65.740409795716104</v>
+        <v>67.066098957632875</v>
       </c>
       <c r="AZ11" s="16"/>
       <c r="BA11" s="16"/>
     </row>
     <row r="12" spans="1:53" ht="3" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="13" spans="1:53" s="2" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="33" t="s">
+      <c r="A13" s="31" t="s">
         <v>4</v>
       </c>
-      <c r="B13" s="33"/>
+      <c r="B13" s="31"/>
       <c r="AH13" s="4"/>
       <c r="AI13" s="4"/>
       <c r="AJ13" s="4"/>
       <c r="AK13" s="4"/>
       <c r="AL13" s="4"/>
       <c r="AM13" s="4"/>
       <c r="AN13" s="4"/>
       <c r="AO13" s="4"/>
       <c r="AP13" s="4"/>
       <c r="AQ13" s="4"/>
       <c r="AR13" s="4"/>
       <c r="AS13" s="4"/>
       <c r="AT13" s="4"/>
       <c r="AU13" s="4"/>
       <c r="AV13" s="4"/>
       <c r="AW13" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="43">
+    <mergeCell ref="AR5:AS5"/>
+    <mergeCell ref="A1:AW1"/>
+    <mergeCell ref="A2:AW2"/>
+    <mergeCell ref="R4:U4"/>
+    <mergeCell ref="V4:Y4"/>
+    <mergeCell ref="Z4:AC4"/>
+    <mergeCell ref="J4:M4"/>
+    <mergeCell ref="N4:Q4"/>
+    <mergeCell ref="AD4:AG4"/>
+    <mergeCell ref="AH4:AK4"/>
+    <mergeCell ref="AL4:AO4"/>
+    <mergeCell ref="AP4:AS4"/>
+    <mergeCell ref="A13:B13"/>
+    <mergeCell ref="T5:U5"/>
+    <mergeCell ref="V5:W5"/>
+    <mergeCell ref="X5:Y5"/>
+    <mergeCell ref="L5:M5"/>
+    <mergeCell ref="N5:O5"/>
+    <mergeCell ref="P5:Q5"/>
+    <mergeCell ref="R5:S5"/>
+    <mergeCell ref="F5:G5"/>
+    <mergeCell ref="H5:I5"/>
+    <mergeCell ref="J5:K5"/>
+    <mergeCell ref="D5:E5"/>
+    <mergeCell ref="A4:A6"/>
+    <mergeCell ref="B4:E4"/>
+    <mergeCell ref="F4:I4"/>
     <mergeCell ref="AX4:BA4"/>
     <mergeCell ref="AX5:AY5"/>
     <mergeCell ref="AZ5:BA5"/>
     <mergeCell ref="Z5:AA5"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="AH5:AI5"/>
     <mergeCell ref="AJ5:AK5"/>
     <mergeCell ref="AT4:AW4"/>
     <mergeCell ref="AT5:AU5"/>
     <mergeCell ref="AV5:AW5"/>
     <mergeCell ref="AD5:AE5"/>
     <mergeCell ref="AF5:AG5"/>
     <mergeCell ref="AB5:AC5"/>
     <mergeCell ref="AL5:AM5"/>
     <mergeCell ref="AN5:AO5"/>
     <mergeCell ref="AP5:AQ5"/>
-    <mergeCell ref="A13:B13"/>
-[...25 lines deleted...]
-    <mergeCell ref="AP4:AS4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>2015-2026</vt:lpstr>
     </vt:vector>