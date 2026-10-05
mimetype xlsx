--- v5 (2026-09-14)
+++ v6 (2026-10-05)
@@ -1,55 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="25440" windowHeight="15840" tabRatio="756"/>
   </bookViews>
   <sheets>
-    <sheet name="2015-2026" sheetId="11" r:id="rId1"/>
+    <sheet name="Metadata" sheetId="13" r:id="rId1"/>
+    <sheet name="Conventions" sheetId="12" r:id="rId2"/>
+    <sheet name="2015-2026" sheetId="11" r:id="rId3"/>
   </sheets>
   <calcPr calcId="144525"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="AS7" i="11" l="1"/>
   <c r="AR7" i="11"/>
   <c r="AQ7" i="11"/>
   <c r="AQ11" i="11" s="1"/>
   <c r="AP7" i="11"/>
   <c r="BA7" i="11" l="1"/>
   <c r="AZ7" i="11"/>
   <c r="AY7" i="11"/>
   <c r="AY11" i="11" s="1"/>
@@ -91,107 +95,258 @@
   <c r="P7" i="11"/>
   <c r="O7" i="11"/>
   <c r="O11" i="11" s="1"/>
   <c r="N7" i="11"/>
   <c r="M7" i="11"/>
   <c r="L7" i="11"/>
   <c r="K7" i="11"/>
   <c r="K11" i="11" s="1"/>
   <c r="J7" i="11"/>
   <c r="I7" i="11"/>
   <c r="H7" i="11"/>
   <c r="G7" i="11"/>
   <c r="G11" i="11" s="1"/>
   <c r="F7" i="11"/>
   <c r="E7" i="11"/>
   <c r="D7" i="11"/>
   <c r="C7" i="11"/>
   <c r="C11" i="11" s="1"/>
   <c r="B7" i="11"/>
   <c r="AA7" i="11"/>
   <c r="AA11" i="11" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="89" uniqueCount="15">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="134" uniqueCount="58">
   <si>
     <t>export</t>
   </si>
   <si>
     <t>import</t>
   </si>
   <si>
     <t xml:space="preserve">
 Name of indicator</t>
   </si>
   <si>
     <t>Kostanai</t>
   </si>
   <si>
     <t xml:space="preserve">
    *Preliminary data.</t>
   </si>
   <si>
     <t>Export and import of AIS products</t>
   </si>
   <si>
     <t>thousand US dollars</t>
   </si>
   <si>
     <t>tons</t>
   </si>
   <si>
     <t>Сrop production</t>
   </si>
   <si>
     <t>Animal husbandry</t>
   </si>
   <si>
     <t>Total for agricultural products:</t>
   </si>
   <si>
     <t>Share of processed products in total exports of agricultural products, %</t>
   </si>
   <si>
     <t>Processed agricultural products</t>
   </si>
   <si>
-    <t>January-June 2025</t>
-[...2 lines deleted...]
-    <t>January-June 2026*</t>
+    <t>January-July 2025</t>
+  </si>
+  <si>
+    <t>January-July 2026*</t>
+  </si>
+  <si>
+    <t xml:space="preserve">                       </t>
+  </si>
+  <si>
+    <t>Conventional designations:</t>
+  </si>
+  <si>
+    <t>«-» - no case</t>
+  </si>
+  <si>
+    <t>«0.0» - insignificant value</t>
+  </si>
+  <si>
+    <t>«X» - data is confidential</t>
+  </si>
+  <si>
+    <t>«...» - no data available</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
+  </si>
+  <si>
+    <t>© Agency for Strategic planning and reforms of the Republic of Kazakhstan Bureau of National statistics</t>
+  </si>
+  <si>
+    <t>Code of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Name of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Unit of Measurement</t>
+  </si>
+  <si>
+    <r>
+      <t>Abbreviated Title of the Statistical Indicator</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Arial Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>History of the Indicator</t>
+  </si>
+  <si>
+    <t>Definition of the Indicator</t>
+  </si>
+  <si>
+    <t>Data Processing Method</t>
+  </si>
+  <si>
+    <t>Estimated</t>
+  </si>
+  <si>
+    <t>Methodology for Calculation</t>
+  </si>
+  <si>
+    <t>Source of the Indicator</t>
+  </si>
+  <si>
+    <r>
+      <t>Notes</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Arial Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>Classifications</t>
+  </si>
+  <si>
+    <t>Methodological Explanations:</t>
+  </si>
+  <si>
+    <t>Related Publications:</t>
+  </si>
+  <si>
+    <t>Useful Links:</t>
+  </si>
+  <si>
+    <t>Date of Last Update:</t>
+  </si>
+  <si>
+    <t>Date of Next Update:</t>
+  </si>
+  <si>
+    <t>Responsible Structural Division</t>
+  </si>
+  <si>
+    <t>Responsible Officer</t>
+  </si>
+  <si>
+    <t>Telephone Number:</t>
+  </si>
+  <si>
+    <t>E-mail:</t>
+  </si>
+  <si>
+    <t>Methodology for maintaining statistics of mutual trade in goods of the member states of the Eurasian Economic Union Approved By the decision of the Board of the Eurasian Economic Commission dated December 25, 2018 210</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/methodology/25840/</t>
+  </si>
+  <si>
+    <t>Form 1-TS "Report on Mutual Trade in Goods with the Member States of the Eurasian Economic Union" (monthly).</t>
+  </si>
+  <si>
+    <t>Division of trade statistics</t>
+  </si>
+  <si>
+    <t>Irina Demidenko</t>
+  </si>
+  <si>
+    <t>+7 714 2 536363</t>
+  </si>
+  <si>
+    <t>i.demidenko@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>thousand US dollars, tons</t>
+  </si>
+  <si>
+    <t>Since 2015</t>
+  </si>
+  <si>
+    <t>312101, 312103</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/classifiers/statistical/25796/</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/2972493?keyword=</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/region/kostanay/dynamic-tables/28255/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/industries/economy/foreign-market/dynamic-tables/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="13" x14ac:knownFonts="1">
+  <fonts count="26">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Calibri"/>
@@ -246,60 +401,145 @@
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="MS Sans Serif"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color indexed="12"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="10">
+  <borders count="12">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
@@ -364,156 +604,266 @@
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="11">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="36">
+  <cellXfs count="60">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="14" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="11">
+    <cellStyle name="Гиперссылка" xfId="5" builtinId="8"/>
+    <cellStyle name="Гиперссылка 2" xfId="8"/>
+    <cellStyle name="Гиперссылка 3" xfId="10"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 11 20" xfId="3"/>
     <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2 2" xfId="9"/>
+    <cellStyle name="Обычный 2 2 2" xfId="6"/>
+    <cellStyle name="Обычный 2 8" xfId="4"/>
+    <cellStyle name="Обычный 4" xfId="7"/>
     <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <colors>
+    <mruColors>
+      <color rgb="FF0000FF"/>
+    </mruColors>
+  </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -758,384 +1108,666 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/509677/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/505830/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.ermagambetova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A2:B22"/>
+  <sheetViews>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="C1" sqref="C1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" customHeight="1"/>
+  <cols>
+    <col min="1" max="1" width="44.7109375" customWidth="1"/>
+    <col min="2" max="2" width="82" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A2" s="30" t="s">
+        <v>23</v>
+      </c>
+      <c r="B2" s="31" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A3" s="30" t="s">
+        <v>24</v>
+      </c>
+      <c r="B3" s="32" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A4" s="30" t="s">
+        <v>25</v>
+      </c>
+      <c r="B4" s="33" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A5" s="30" t="s">
+        <v>26</v>
+      </c>
+      <c r="B5" s="32" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A6" s="30" t="s">
+        <v>27</v>
+      </c>
+      <c r="B6" s="32" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A7" s="34" t="s">
+        <v>28</v>
+      </c>
+      <c r="B7" s="35"/>
+    </row>
+    <row r="8" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A8" s="34" t="s">
+        <v>29</v>
+      </c>
+      <c r="B8" s="35" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="39">
+      <c r="A9" s="34" t="s">
+        <v>31</v>
+      </c>
+      <c r="B9" s="40" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="26.25">
+      <c r="A10" s="34" t="s">
+        <v>32</v>
+      </c>
+      <c r="B10" s="40" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A11" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="B11" s="36"/>
+    </row>
+    <row r="12" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A12" s="34" t="s">
+        <v>34</v>
+      </c>
+      <c r="B12" s="42" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A13" s="34" t="s">
+        <v>35</v>
+      </c>
+      <c r="B13" s="43" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A14" s="47" t="s">
+        <v>36</v>
+      </c>
+      <c r="B14" s="44" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" ht="12" customHeight="1">
+      <c r="A15" s="48"/>
+      <c r="B15" s="44" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A16" s="34" t="s">
+        <v>37</v>
+      </c>
+      <c r="B16" s="45" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A17" s="34" t="s">
+        <v>38</v>
+      </c>
+      <c r="B17" s="37">
+        <v>46280</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A18" s="34" t="s">
+        <v>39</v>
+      </c>
+      <c r="B18" s="37">
+        <v>46310</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A19" s="34" t="s">
+        <v>40</v>
+      </c>
+      <c r="B19" s="41" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A20" s="34" t="s">
+        <v>41</v>
+      </c>
+      <c r="B20" s="38" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A21" s="34" t="s">
+        <v>42</v>
+      </c>
+      <c r="B21" s="39" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A22" s="34" t="s">
+        <v>43</v>
+      </c>
+      <c r="B22" s="46" t="s">
+        <v>50</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A14:A15"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="B22" r:id="rId1" display="a.ermagambetova@aspire.gov.kz"/>
+    <hyperlink ref="B15" r:id="rId2" display="GDP by income method"/>
+    <hyperlink ref="B14" r:id="rId3" display="GDP by production method"/>
+  </hyperlinks>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId4"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:B20"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B25" sqref="B25"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="4" customWidth="1"/>
+    <col min="2" max="2" width="99" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="2" spans="1:2" ht="12.75" customHeight="1"/>
+    <row r="3" spans="1:2" ht="12.75" customHeight="1"/>
+    <row r="4" spans="1:2" ht="12.75" customHeight="1"/>
+    <row r="5" spans="1:2" ht="12.75" customHeight="1"/>
+    <row r="6" spans="1:2" ht="12.75" customHeight="1">
+      <c r="B6" s="25" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="12.75" customHeight="1">
+      <c r="B7" s="25" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" ht="12.75" customHeight="1">
+      <c r="B8" s="25" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="12.75" customHeight="1">
+      <c r="B9" s="25" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="12.75" customHeight="1">
+      <c r="B10" s="25" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" ht="12.75" customHeight="1">
+      <c r="B11" s="26"/>
+    </row>
+    <row r="12" spans="1:2" ht="25.5">
+      <c r="B12" s="27" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" ht="12.75" customHeight="1">
+      <c r="B13" s="26"/>
+    </row>
+    <row r="14" spans="1:2" ht="12.75" customHeight="1">
+      <c r="B14" s="26"/>
+    </row>
+    <row r="15" spans="1:2" ht="12.75" customHeight="1">
+      <c r="B15" s="28"/>
+    </row>
+    <row r="16" spans="1:2" ht="12.75" customHeight="1">
+      <c r="B16" s="28"/>
+    </row>
+    <row r="17" spans="2:2" ht="12.75" customHeight="1">
+      <c r="B17" s="28"/>
+    </row>
+    <row r="18" spans="2:2" ht="12.75" customHeight="1">
+      <c r="B18" s="29" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="19" spans="2:2" ht="12.75" customHeight="1"/>
+    <row r="20" spans="2:2" ht="12.75" customHeight="1"/>
+  </sheetData>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BA13"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="W1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="AZ19" sqref="AZ19"/>
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="A37" sqref="A37"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="39.42578125" customWidth="1"/>
     <col min="2" max="2" width="10.28515625" customWidth="1"/>
     <col min="3" max="5" width="9.28515625" customWidth="1"/>
     <col min="6" max="6" width="10.28515625" customWidth="1"/>
     <col min="7" max="9" width="9.28515625" customWidth="1"/>
     <col min="10" max="10" width="10.28515625" customWidth="1"/>
     <col min="11" max="13" width="9.28515625" customWidth="1"/>
     <col min="14" max="14" width="10.28515625" customWidth="1"/>
     <col min="15" max="17" width="9.28515625" customWidth="1"/>
     <col min="18" max="18" width="10.28515625" customWidth="1"/>
     <col min="19" max="21" width="9.28515625" customWidth="1"/>
     <col min="22" max="22" width="10.28515625" customWidth="1"/>
     <col min="23" max="25" width="9.28515625" customWidth="1"/>
     <col min="26" max="26" width="10.7109375" customWidth="1"/>
     <col min="27" max="29" width="9.28515625" customWidth="1"/>
     <col min="30" max="30" width="10.28515625" customWidth="1"/>
     <col min="31" max="32" width="9.28515625" customWidth="1"/>
     <col min="33" max="33" width="9.140625" customWidth="1"/>
     <col min="34" max="45" width="9.28515625" customWidth="1"/>
     <col min="46" max="49" width="9.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:53" s="5" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="35" t="s">
+    <row r="1" spans="1:53" s="5" customFormat="1" ht="29.25" customHeight="1">
+      <c r="A1" s="59" t="s">
         <v>5</v>
       </c>
-      <c r="B1" s="35"/>
-[...49 lines deleted...]
-      <c r="A2" s="35" t="s">
+      <c r="B1" s="59"/>
+      <c r="C1" s="59"/>
+      <c r="D1" s="59"/>
+      <c r="E1" s="59"/>
+      <c r="F1" s="59"/>
+      <c r="G1" s="59"/>
+      <c r="H1" s="59"/>
+      <c r="I1" s="59"/>
+      <c r="J1" s="59"/>
+      <c r="K1" s="59"/>
+      <c r="L1" s="59"/>
+      <c r="M1" s="59"/>
+      <c r="N1" s="59"/>
+      <c r="O1" s="59"/>
+      <c r="P1" s="59"/>
+      <c r="Q1" s="59"/>
+      <c r="R1" s="59"/>
+      <c r="S1" s="59"/>
+      <c r="T1" s="59"/>
+      <c r="U1" s="59"/>
+      <c r="V1" s="59"/>
+      <c r="W1" s="59"/>
+      <c r="X1" s="59"/>
+      <c r="Y1" s="59"/>
+      <c r="Z1" s="59"/>
+      <c r="AA1" s="59"/>
+      <c r="AB1" s="59"/>
+      <c r="AC1" s="59"/>
+      <c r="AD1" s="59"/>
+      <c r="AE1" s="59"/>
+      <c r="AF1" s="59"/>
+      <c r="AG1" s="59"/>
+      <c r="AH1" s="59"/>
+      <c r="AI1" s="59"/>
+      <c r="AJ1" s="59"/>
+      <c r="AK1" s="59"/>
+      <c r="AL1" s="59"/>
+      <c r="AM1" s="59"/>
+      <c r="AN1" s="59"/>
+      <c r="AO1" s="59"/>
+      <c r="AP1" s="59"/>
+      <c r="AQ1" s="59"/>
+      <c r="AR1" s="59"/>
+      <c r="AS1" s="59"/>
+      <c r="AT1" s="59"/>
+      <c r="AU1" s="59"/>
+      <c r="AV1" s="59"/>
+      <c r="AW1" s="59"/>
+    </row>
+    <row r="2" spans="1:53" s="5" customFormat="1" ht="29.25" customHeight="1">
+      <c r="A2" s="59" t="s">
         <v>3</v>
       </c>
-      <c r="B2" s="35"/>
-[...50 lines deleted...]
-      <c r="A4" s="32" t="s">
+      <c r="B2" s="59"/>
+      <c r="C2" s="59"/>
+      <c r="D2" s="59"/>
+      <c r="E2" s="59"/>
+      <c r="F2" s="59"/>
+      <c r="G2" s="59"/>
+      <c r="H2" s="59"/>
+      <c r="I2" s="59"/>
+      <c r="J2" s="59"/>
+      <c r="K2" s="59"/>
+      <c r="L2" s="59"/>
+      <c r="M2" s="59"/>
+      <c r="N2" s="59"/>
+      <c r="O2" s="59"/>
+      <c r="P2" s="59"/>
+      <c r="Q2" s="59"/>
+      <c r="R2" s="59"/>
+      <c r="S2" s="59"/>
+      <c r="T2" s="59"/>
+      <c r="U2" s="59"/>
+      <c r="V2" s="59"/>
+      <c r="W2" s="59"/>
+      <c r="X2" s="59"/>
+      <c r="Y2" s="59"/>
+      <c r="Z2" s="59"/>
+      <c r="AA2" s="59"/>
+      <c r="AB2" s="59"/>
+      <c r="AC2" s="59"/>
+      <c r="AD2" s="59"/>
+      <c r="AE2" s="59"/>
+      <c r="AF2" s="59"/>
+      <c r="AG2" s="59"/>
+      <c r="AH2" s="59"/>
+      <c r="AI2" s="59"/>
+      <c r="AJ2" s="59"/>
+      <c r="AK2" s="59"/>
+      <c r="AL2" s="59"/>
+      <c r="AM2" s="59"/>
+      <c r="AN2" s="59"/>
+      <c r="AO2" s="59"/>
+      <c r="AP2" s="59"/>
+      <c r="AQ2" s="59"/>
+      <c r="AR2" s="59"/>
+      <c r="AS2" s="59"/>
+      <c r="AT2" s="59"/>
+      <c r="AU2" s="59"/>
+      <c r="AV2" s="59"/>
+      <c r="AW2" s="59"/>
+    </row>
+    <row r="3" spans="1:53" s="1" customFormat="1" ht="12"/>
+    <row r="4" spans="1:53" s="6" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A4" s="56" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="30">
+      <c r="B4" s="54">
         <v>2015</v>
       </c>
-      <c r="C4" s="30"/>
-[...2 lines deleted...]
-      <c r="F4" s="30">
+      <c r="C4" s="54"/>
+      <c r="D4" s="54"/>
+      <c r="E4" s="54"/>
+      <c r="F4" s="54">
         <v>2016</v>
       </c>
-      <c r="G4" s="30"/>
-[...2 lines deleted...]
-      <c r="J4" s="30">
+      <c r="G4" s="54"/>
+      <c r="H4" s="54"/>
+      <c r="I4" s="54"/>
+      <c r="J4" s="54">
         <v>2017</v>
       </c>
-      <c r="K4" s="30"/>
-[...2 lines deleted...]
-      <c r="N4" s="30">
+      <c r="K4" s="54"/>
+      <c r="L4" s="54"/>
+      <c r="M4" s="54"/>
+      <c r="N4" s="54">
         <v>2018</v>
       </c>
-      <c r="O4" s="30"/>
-[...2 lines deleted...]
-      <c r="R4" s="30">
+      <c r="O4" s="54"/>
+      <c r="P4" s="54"/>
+      <c r="Q4" s="54"/>
+      <c r="R4" s="54">
         <v>2019</v>
       </c>
-      <c r="S4" s="30"/>
-[...2 lines deleted...]
-      <c r="V4" s="30">
+      <c r="S4" s="54"/>
+      <c r="T4" s="54"/>
+      <c r="U4" s="54"/>
+      <c r="V4" s="54">
         <v>2020</v>
       </c>
-      <c r="W4" s="30"/>
-[...2 lines deleted...]
-      <c r="Z4" s="30">
+      <c r="W4" s="54"/>
+      <c r="X4" s="54"/>
+      <c r="Y4" s="54"/>
+      <c r="Z4" s="54">
         <v>2021</v>
       </c>
-      <c r="AA4" s="30"/>
-[...2 lines deleted...]
-      <c r="AD4" s="25">
+      <c r="AA4" s="54"/>
+      <c r="AB4" s="54"/>
+      <c r="AC4" s="54"/>
+      <c r="AD4" s="49">
         <v>2022</v>
       </c>
-      <c r="AE4" s="29"/>
-[...2 lines deleted...]
-      <c r="AH4" s="25">
+      <c r="AE4" s="53"/>
+      <c r="AF4" s="53"/>
+      <c r="AG4" s="52"/>
+      <c r="AH4" s="49">
         <v>2023</v>
       </c>
-      <c r="AI4" s="29"/>
-[...2 lines deleted...]
-      <c r="AL4" s="25">
+      <c r="AI4" s="53"/>
+      <c r="AJ4" s="53"/>
+      <c r="AK4" s="53"/>
+      <c r="AL4" s="49">
         <v>2024</v>
       </c>
-      <c r="AM4" s="26"/>
-[...2 lines deleted...]
-      <c r="AP4" s="25">
+      <c r="AM4" s="50"/>
+      <c r="AN4" s="50"/>
+      <c r="AO4" s="50"/>
+      <c r="AP4" s="49">
         <v>2025</v>
       </c>
-      <c r="AQ4" s="26"/>
-[...2 lines deleted...]
-      <c r="AT4" s="25" t="s">
+      <c r="AQ4" s="50"/>
+      <c r="AR4" s="50"/>
+      <c r="AS4" s="50"/>
+      <c r="AT4" s="49" t="s">
         <v>13</v>
       </c>
-      <c r="AU4" s="26"/>
-[...2 lines deleted...]
-      <c r="AX4" s="25" t="s">
+      <c r="AU4" s="50"/>
+      <c r="AV4" s="50"/>
+      <c r="AW4" s="50"/>
+      <c r="AX4" s="49" t="s">
         <v>14</v>
       </c>
-      <c r="AY4" s="26"/>
-[...5 lines deleted...]
-      <c r="B5" s="30" t="s">
+      <c r="AY4" s="50"/>
+      <c r="AZ4" s="50"/>
+      <c r="BA4" s="50"/>
+    </row>
+    <row r="5" spans="1:53" s="7" customFormat="1" ht="12.75">
+      <c r="A5" s="57"/>
+      <c r="B5" s="54" t="s">
         <v>0</v>
       </c>
-      <c r="C5" s="30"/>
-      <c r="D5" s="30" t="s">
+      <c r="C5" s="54"/>
+      <c r="D5" s="54" t="s">
         <v>1</v>
       </c>
-      <c r="E5" s="30"/>
-      <c r="F5" s="30" t="s">
+      <c r="E5" s="54"/>
+      <c r="F5" s="54" t="s">
         <v>0</v>
       </c>
-      <c r="G5" s="30"/>
-      <c r="H5" s="30" t="s">
+      <c r="G5" s="54"/>
+      <c r="H5" s="54" t="s">
         <v>1</v>
       </c>
-      <c r="I5" s="30"/>
-      <c r="J5" s="30" t="s">
+      <c r="I5" s="54"/>
+      <c r="J5" s="54" t="s">
         <v>0</v>
       </c>
-      <c r="K5" s="30"/>
-      <c r="L5" s="30" t="s">
+      <c r="K5" s="54"/>
+      <c r="L5" s="54" t="s">
         <v>1</v>
       </c>
-      <c r="M5" s="30"/>
-      <c r="N5" s="30" t="s">
+      <c r="M5" s="54"/>
+      <c r="N5" s="54" t="s">
         <v>0</v>
       </c>
-      <c r="O5" s="30"/>
-      <c r="P5" s="30" t="s">
+      <c r="O5" s="54"/>
+      <c r="P5" s="54" t="s">
         <v>1</v>
       </c>
-      <c r="Q5" s="30"/>
-      <c r="R5" s="30" t="s">
+      <c r="Q5" s="54"/>
+      <c r="R5" s="54" t="s">
         <v>0</v>
       </c>
-      <c r="S5" s="30"/>
-      <c r="T5" s="30" t="s">
+      <c r="S5" s="54"/>
+      <c r="T5" s="54" t="s">
         <v>1</v>
       </c>
-      <c r="U5" s="30"/>
-      <c r="V5" s="30" t="s">
+      <c r="U5" s="54"/>
+      <c r="V5" s="54" t="s">
         <v>0</v>
       </c>
-      <c r="W5" s="30"/>
-      <c r="X5" s="30" t="s">
+      <c r="W5" s="54"/>
+      <c r="X5" s="54" t="s">
         <v>1</v>
       </c>
-      <c r="Y5" s="30"/>
-      <c r="Z5" s="30" t="s">
+      <c r="Y5" s="54"/>
+      <c r="Z5" s="54" t="s">
         <v>0</v>
       </c>
-      <c r="AA5" s="30"/>
-      <c r="AB5" s="30" t="s">
+      <c r="AA5" s="54"/>
+      <c r="AB5" s="54" t="s">
         <v>1</v>
       </c>
-      <c r="AC5" s="30"/>
-      <c r="AD5" s="30" t="s">
+      <c r="AC5" s="54"/>
+      <c r="AD5" s="54" t="s">
         <v>0</v>
       </c>
-      <c r="AE5" s="30"/>
-      <c r="AF5" s="30" t="s">
+      <c r="AE5" s="54"/>
+      <c r="AF5" s="54" t="s">
         <v>1</v>
       </c>
-      <c r="AG5" s="30"/>
-      <c r="AH5" s="30" t="s">
+      <c r="AG5" s="54"/>
+      <c r="AH5" s="54" t="s">
         <v>0</v>
       </c>
-      <c r="AI5" s="30"/>
-      <c r="AJ5" s="30" t="s">
+      <c r="AI5" s="54"/>
+      <c r="AJ5" s="54" t="s">
         <v>1</v>
       </c>
-      <c r="AK5" s="27"/>
-      <c r="AL5" s="27" t="s">
+      <c r="AK5" s="51"/>
+      <c r="AL5" s="51" t="s">
         <v>0</v>
       </c>
-      <c r="AM5" s="28"/>
-      <c r="AN5" s="27" t="s">
+      <c r="AM5" s="52"/>
+      <c r="AN5" s="51" t="s">
         <v>1</v>
       </c>
-      <c r="AO5" s="29"/>
-      <c r="AP5" s="27" t="s">
+      <c r="AO5" s="53"/>
+      <c r="AP5" s="51" t="s">
         <v>0</v>
       </c>
-      <c r="AQ5" s="28"/>
-      <c r="AR5" s="27" t="s">
+      <c r="AQ5" s="52"/>
+      <c r="AR5" s="51" t="s">
         <v>1</v>
       </c>
-      <c r="AS5" s="29"/>
-      <c r="AT5" s="27" t="s">
+      <c r="AS5" s="53"/>
+      <c r="AT5" s="51" t="s">
         <v>0</v>
       </c>
-      <c r="AU5" s="28"/>
-      <c r="AV5" s="27" t="s">
+      <c r="AU5" s="52"/>
+      <c r="AV5" s="51" t="s">
         <v>1</v>
       </c>
-      <c r="AW5" s="29"/>
-      <c r="AX5" s="27" t="s">
+      <c r="AW5" s="53"/>
+      <c r="AX5" s="51" t="s">
         <v>0</v>
       </c>
-      <c r="AY5" s="28"/>
-      <c r="AZ5" s="27" t="s">
+      <c r="AY5" s="52"/>
+      <c r="AZ5" s="51" t="s">
         <v>1</v>
       </c>
-      <c r="BA5" s="29"/>
-[...2 lines deleted...]
-      <c r="A6" s="34"/>
+      <c r="BA5" s="53"/>
+    </row>
+    <row r="6" spans="1:53" s="6" customFormat="1" ht="53.25" customHeight="1">
+      <c r="A6" s="58"/>
       <c r="B6" s="8" t="s">
         <v>7</v>
       </c>
       <c r="C6" s="8" t="s">
         <v>6</v>
       </c>
       <c r="D6" s="8" t="s">
         <v>7</v>
       </c>
       <c r="E6" s="8" t="s">
         <v>6</v>
       </c>
       <c r="F6" s="8" t="s">
         <v>7</v>
       </c>
       <c r="G6" s="8" t="s">
         <v>6</v>
       </c>
       <c r="H6" s="8" t="s">
         <v>7</v>
       </c>
       <c r="I6" s="8" t="s">
         <v>6</v>
       </c>
       <c r="J6" s="8" t="s">
@@ -1249,51 +1881,51 @@
       <c r="AT6" s="8" t="s">
         <v>7</v>
       </c>
       <c r="AU6" s="8" t="s">
         <v>6</v>
       </c>
       <c r="AV6" s="8" t="s">
         <v>7</v>
       </c>
       <c r="AW6" s="23" t="s">
         <v>6</v>
       </c>
       <c r="AX6" s="8" t="s">
         <v>7</v>
       </c>
       <c r="AY6" s="8" t="s">
         <v>6</v>
       </c>
       <c r="AZ6" s="8" t="s">
         <v>7</v>
       </c>
       <c r="BA6" s="23" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="7" spans="1:53" s="9" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:53" s="9" customFormat="1" ht="12.75">
       <c r="A7" s="19" t="s">
         <v>10</v>
       </c>
       <c r="B7" s="9">
         <f>B8+B9+B10</f>
         <v>1539646.8694099993</v>
       </c>
       <c r="C7" s="9">
         <f t="shared" ref="C7:AW7" si="0">C8+C9+C10</f>
         <v>387665.23539999989</v>
       </c>
       <c r="D7" s="9">
         <f t="shared" si="0"/>
         <v>185209.09752000001</v>
       </c>
       <c r="E7" s="9">
         <f t="shared" si="0"/>
         <v>189958.98541000002</v>
       </c>
       <c r="F7" s="9">
         <f t="shared" si="0"/>
         <v>2015605.9453599998</v>
       </c>
       <c r="G7" s="9">
         <f t="shared" si="0"/>
@@ -1431,82 +2063,82 @@
         <f t="shared" si="1"/>
         <v>651690.59325000003</v>
       </c>
       <c r="AO7" s="10">
         <f t="shared" si="1"/>
         <v>297001.65969000006</v>
       </c>
       <c r="AP7" s="11">
         <f t="shared" si="1"/>
         <v>217812.13727000001</v>
       </c>
       <c r="AQ7" s="10">
         <f t="shared" si="1"/>
         <v>78637.910360000009</v>
       </c>
       <c r="AR7" s="10">
         <f t="shared" si="1"/>
         <v>379348.86779000005</v>
       </c>
       <c r="AS7" s="10">
         <f t="shared" si="1"/>
         <v>248018.54473000002</v>
       </c>
       <c r="AT7" s="11">
         <f t="shared" si="0"/>
-        <v>105226.86040999999</v>
+        <v>124060.91273000001</v>
       </c>
       <c r="AU7" s="10">
         <f t="shared" si="0"/>
-        <v>41358.679629999999</v>
+        <v>47916.792039999986</v>
       </c>
       <c r="AV7" s="10">
         <f t="shared" si="0"/>
-        <v>174768.95065999997</v>
+        <v>209755.74888</v>
       </c>
       <c r="AW7" s="10">
         <f t="shared" si="0"/>
-        <v>118313.26068999997</v>
+        <v>138722.20885</v>
       </c>
       <c r="AX7" s="11">
         <f t="shared" ref="AX7:BA7" si="2">AX8+AX9+AX10</f>
-        <v>59577.251599999989</v>
+        <v>67854.509399999995</v>
       </c>
       <c r="AY7" s="10">
         <f t="shared" si="2"/>
-        <v>23805.424719999995</v>
+        <v>27072.814350000001</v>
       </c>
       <c r="AZ7" s="10">
         <f t="shared" si="2"/>
-        <v>398415.56270999985</v>
+        <v>459836.53496000008</v>
       </c>
       <c r="BA7" s="10">
         <f t="shared" si="2"/>
-        <v>158141.23164999997</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:53" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+        <v>181278.78822000002</v>
+      </c>
+    </row>
+    <row r="8" spans="1:53" s="3" customFormat="1" ht="12.75">
       <c r="A8" s="12" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="3">
         <v>852501.41119999986</v>
       </c>
       <c r="C8" s="3">
         <v>181027.18779999993</v>
       </c>
       <c r="D8" s="3">
         <v>90288.109119999979</v>
       </c>
       <c r="E8" s="3">
         <v>54316.314780000001</v>
       </c>
       <c r="F8" s="3">
         <v>946591.37474999984</v>
       </c>
       <c r="G8" s="3">
         <v>160544.01022000003</v>
       </c>
       <c r="H8" s="3">
         <v>71888.772809999951</v>
       </c>
       <c r="I8" s="3">
@@ -1599,75 +2231,75 @@
       <c r="AL8" s="18">
         <v>28491.979500000001</v>
       </c>
       <c r="AM8" s="18">
         <v>13791.67389</v>
       </c>
       <c r="AN8" s="18">
         <v>410833.97377999994</v>
       </c>
       <c r="AO8" s="18">
         <v>77232.487830000013</v>
       </c>
       <c r="AP8" s="22">
         <v>129287.86259999999</v>
       </c>
       <c r="AQ8" s="22">
         <v>38410.265800000001</v>
       </c>
       <c r="AR8" s="22">
         <v>232290.49124000003</v>
       </c>
       <c r="AS8" s="22">
         <v>38471.718550000005</v>
       </c>
       <c r="AT8" s="22">
-        <v>66139.591599999985</v>
+        <v>77534.102599999998</v>
       </c>
       <c r="AU8" s="22">
-        <v>23074.295760000001</v>
+        <v>25952.318699999996</v>
       </c>
       <c r="AV8" s="22">
-        <v>103383.02671999998</v>
+        <v>124683.81756</v>
       </c>
       <c r="AW8" s="22">
-        <v>18525.274690000009</v>
+        <v>21839.44733000001</v>
       </c>
       <c r="AX8" s="22">
-        <v>28000.581999999999</v>
+        <v>32542.847999999998</v>
       </c>
       <c r="AY8" s="22">
-        <v>7101.3997300000001</v>
+        <v>8317.98704</v>
       </c>
       <c r="AZ8" s="22">
-        <v>329562.18032999989</v>
+        <v>380168.1751600001</v>
       </c>
       <c r="BA8" s="22">
-        <v>55146.988430000005</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:53" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+        <v>62840.857900000003</v>
+      </c>
+    </row>
+    <row r="9" spans="1:53" s="3" customFormat="1" ht="12.75">
       <c r="A9" s="14" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="3">
         <v>1169.2372</v>
       </c>
       <c r="C9" s="3">
         <v>1360.7848899999999</v>
       </c>
       <c r="D9" s="3">
         <v>3867.7817400000004</v>
       </c>
       <c r="E9" s="3">
         <v>6675.0476199999994</v>
       </c>
       <c r="F9" s="3">
         <v>1484.0555200000001</v>
       </c>
       <c r="G9" s="3">
         <v>2430.3294399999995</v>
       </c>
       <c r="H9" s="3">
         <v>3337.5790000000002</v>
       </c>
       <c r="I9" s="3">
@@ -1760,75 +2392,75 @@
       <c r="AL9" s="18">
         <v>518.34500000000003</v>
       </c>
       <c r="AM9" s="18">
         <v>1834.4226799999999</v>
       </c>
       <c r="AN9" s="18">
         <v>5183.5718599999991</v>
       </c>
       <c r="AO9" s="18">
         <v>13357.591949999996</v>
       </c>
       <c r="AP9" s="18">
         <v>1037.1673099999998</v>
       </c>
       <c r="AQ9" s="18">
         <v>2625.72703</v>
       </c>
       <c r="AR9" s="18">
         <v>5708.5098499999995</v>
       </c>
       <c r="AS9" s="18">
         <v>18327.529859999999</v>
       </c>
       <c r="AT9" s="18">
-        <v>125.62499999999999</v>
+        <v>141.47499999999999</v>
       </c>
       <c r="AU9" s="18">
-        <v>339.70702999999997</v>
+        <v>351.83919000000003</v>
       </c>
       <c r="AV9" s="18">
-        <v>3173.4459400000005</v>
+        <v>3487.4935099999993</v>
       </c>
       <c r="AW9" s="18">
-        <v>10216.664820000002</v>
+        <v>11101.564130000001</v>
       </c>
       <c r="AX9" s="18">
-        <v>295.89028999999999</v>
+        <v>298.39028999999999</v>
       </c>
       <c r="AY9" s="18">
-        <v>738.65529000000004</v>
+        <v>739.42729000000008</v>
       </c>
       <c r="AZ9" s="18">
-        <v>1719.6495299999997</v>
+        <v>2161.6357200000002</v>
       </c>
       <c r="BA9" s="18">
-        <v>6092.1093500000015</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:53" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+        <v>7102.6933400000016</v>
+      </c>
+    </row>
+    <row r="10" spans="1:53" s="3" customFormat="1" ht="12.75">
       <c r="A10" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="3">
         <v>685976.22100999951</v>
       </c>
       <c r="C10" s="3">
         <v>205277.26270999998</v>
       </c>
       <c r="D10" s="3">
         <v>91053.206660000025</v>
       </c>
       <c r="E10" s="3">
         <v>128967.62301000001</v>
       </c>
       <c r="F10" s="3">
         <v>1067530.5150899999</v>
       </c>
       <c r="G10" s="3">
         <v>246088.92793000015</v>
       </c>
       <c r="H10" s="3">
         <v>98947.767610000024</v>
       </c>
       <c r="I10" s="3">
@@ -1921,75 +2553,75 @@
       <c r="AL10" s="18">
         <v>65427.641030000006</v>
       </c>
       <c r="AM10" s="18">
         <v>36674.272270000001</v>
       </c>
       <c r="AN10" s="18">
         <v>235673.04761000004</v>
       </c>
       <c r="AO10" s="18">
         <v>206411.57991000003</v>
       </c>
       <c r="AP10" s="18">
         <v>87487.107359999995</v>
       </c>
       <c r="AQ10" s="18">
         <v>37601.917530000006</v>
       </c>
       <c r="AR10" s="18">
         <v>141349.86670000001</v>
       </c>
       <c r="AS10" s="18">
         <v>191219.29632000002</v>
       </c>
       <c r="AT10" s="18">
-        <v>38961.643810000001</v>
+        <v>46385.335129999999</v>
       </c>
       <c r="AU10" s="18">
-        <v>17944.67684</v>
+        <v>21612.634149999994</v>
       </c>
       <c r="AV10" s="18">
-        <v>68212.478000000003</v>
+        <v>81584.437810000003</v>
       </c>
       <c r="AW10" s="18">
-        <v>89571.321179999955</v>
+        <v>105781.19739</v>
       </c>
       <c r="AX10" s="18">
-        <v>31280.779309999994</v>
+        <v>35013.271109999994</v>
       </c>
       <c r="AY10" s="18">
-        <v>15965.369699999997</v>
+        <v>18015.400020000001</v>
       </c>
       <c r="AZ10" s="18">
-        <v>67133.73285</v>
+        <v>77506.724079999985</v>
       </c>
       <c r="BA10" s="18">
-        <v>96902.133869999976</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:53" s="17" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+        <v>111335.23698000002</v>
+      </c>
+    </row>
+    <row r="11" spans="1:53" s="17" customFormat="1" ht="25.5">
       <c r="A11" s="20" t="s">
         <v>11</v>
       </c>
       <c r="B11" s="16"/>
       <c r="C11" s="16">
         <f>C10/C7*100</f>
         <v>52.952197918441477</v>
       </c>
       <c r="D11" s="16"/>
       <c r="E11" s="16"/>
       <c r="F11" s="16"/>
       <c r="G11" s="16">
         <f>G10/G7*100</f>
         <v>60.15913611110458</v>
       </c>
       <c r="H11" s="16"/>
       <c r="I11" s="16"/>
       <c r="J11" s="16"/>
       <c r="K11" s="16">
         <f>K10/K7*100</f>
         <v>58.032583077218113</v>
       </c>
       <c r="L11" s="16"/>
       <c r="M11" s="16"/>
       <c r="N11" s="16"/>
@@ -2029,68 +2661,68 @@
       <c r="AG11" s="16"/>
       <c r="AH11" s="16"/>
       <c r="AI11" s="16">
         <f>AI10/AI7*100</f>
         <v>74.025286618692476</v>
       </c>
       <c r="AJ11" s="16"/>
       <c r="AK11" s="16"/>
       <c r="AL11" s="16"/>
       <c r="AM11" s="16">
         <f>AM10/AM7*100</f>
         <v>70.122396999141316</v>
       </c>
       <c r="AN11" s="16"/>
       <c r="AO11" s="16"/>
       <c r="AP11" s="16"/>
       <c r="AQ11" s="16">
         <f>AQ10/AQ7*100</f>
         <v>47.816526860722142</v>
       </c>
       <c r="AR11" s="16"/>
       <c r="AS11" s="16"/>
       <c r="AT11" s="16"/>
       <c r="AU11" s="16">
         <f>AU10/AU7*100</f>
-        <v>43.38793452918555</v>
+        <v>45.104509775942844</v>
       </c>
       <c r="AV11" s="16"/>
       <c r="AW11" s="16"/>
       <c r="AX11" s="16"/>
       <c r="AY11" s="16">
         <f>AY10/AY7*100</f>
-        <v>67.066098957632875</v>
+        <v>66.544245408309393</v>
       </c>
       <c r="AZ11" s="16"/>
       <c r="BA11" s="16"/>
     </row>
-    <row r="12" spans="1:53" ht="3" customHeight="1" x14ac:dyDescent="0.25"/>
-[...1 lines deleted...]
-      <c r="A13" s="31" t="s">
+    <row r="12" spans="1:53" ht="3" customHeight="1"/>
+    <row r="13" spans="1:53" s="2" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A13" s="55" t="s">
         <v>4</v>
       </c>
-      <c r="B13" s="31"/>
+      <c r="B13" s="55"/>
       <c r="AH13" s="4"/>
       <c r="AI13" s="4"/>
       <c r="AJ13" s="4"/>
       <c r="AK13" s="4"/>
       <c r="AL13" s="4"/>
       <c r="AM13" s="4"/>
       <c r="AN13" s="4"/>
       <c r="AO13" s="4"/>
       <c r="AP13" s="4"/>
       <c r="AQ13" s="4"/>
       <c r="AR13" s="4"/>
       <c r="AS13" s="4"/>
       <c r="AT13" s="4"/>
       <c r="AU13" s="4"/>
       <c r="AV13" s="4"/>
       <c r="AW13" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="43">
     <mergeCell ref="AR5:AS5"/>
     <mergeCell ref="A1:AW1"/>
     <mergeCell ref="A2:AW2"/>
     <mergeCell ref="R4:U4"/>
     <mergeCell ref="V4:Y4"/>
     <mergeCell ref="Z4:AC4"/>
@@ -2126,49 +2758,51 @@
     <mergeCell ref="AT5:AU5"/>
     <mergeCell ref="AV5:AW5"/>
     <mergeCell ref="AD5:AE5"/>
     <mergeCell ref="AF5:AG5"/>
     <mergeCell ref="AB5:AC5"/>
     <mergeCell ref="AL5:AM5"/>
     <mergeCell ref="AN5:AO5"/>
     <mergeCell ref="AP5:AQ5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Conventions</vt:lpstr>
       <vt:lpstr>2015-2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>