--- v6 (2026-10-05)
+++ v7 (2026-10-25)
@@ -138,56 +138,50 @@
   <si>
     <t>Export and import of AIS products</t>
   </si>
   <si>
     <t>thousand US dollars</t>
   </si>
   <si>
     <t>tons</t>
   </si>
   <si>
     <t>Сrop production</t>
   </si>
   <si>
     <t>Animal husbandry</t>
   </si>
   <si>
     <t>Total for agricultural products:</t>
   </si>
   <si>
     <t>Share of processed products in total exports of agricultural products, %</t>
   </si>
   <si>
     <t>Processed agricultural products</t>
   </si>
   <si>
-    <t>January-July 2025</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">                       </t>
   </si>
   <si>
     <t>Conventional designations:</t>
   </si>
   <si>
     <t>«-» - no case</t>
   </si>
   <si>
     <t>«0.0» - insignificant value</t>
   </si>
   <si>
     <t>«X» - data is confidential</t>
   </si>
   <si>
     <t>«...» - no data available</t>
   </si>
   <si>
     <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
   </si>
   <si>
     <t>© Agency for Strategic planning and reforms of the Republic of Kazakhstan Bureau of National statistics</t>
   </si>
   <si>
     <t>Code of the Statistical Indicator</t>
@@ -293,50 +287,56 @@
     <t>+7 714 2 536363</t>
   </si>
   <si>
     <t>i.demidenko@aspire.gov.kz</t>
   </si>
   <si>
     <t>thousand US dollars, tons</t>
   </si>
   <si>
     <t>Since 2015</t>
   </si>
   <si>
     <t>312101, 312103</t>
   </si>
   <si>
     <t>https://stat.gov.kz/en/classifiers/statistical/25796/</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/2972493?keyword=</t>
   </si>
   <si>
     <t>https://stat.gov.kz/en/region/kostanay/dynamic-tables/28255/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/en/industries/economy/foreign-market/dynamic-tables/</t>
+  </si>
+  <si>
+    <t>January-August 2025</t>
+  </si>
+  <si>
+    <t>January-August 2026*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="26">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
@@ -1135,314 +1135,314 @@
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:B22"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="C1" sqref="C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="44.7109375" customWidth="1"/>
     <col min="2" max="2" width="82" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2" ht="12.75" customHeight="1">
       <c r="A2" s="30" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="B2" s="31" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="3" spans="1:2" ht="12.75" customHeight="1">
       <c r="A3" s="30" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="B3" s="32" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:2" ht="12.75" customHeight="1">
       <c r="A4" s="30" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="B4" s="33" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
     </row>
     <row r="5" spans="1:2" ht="12.75" customHeight="1">
       <c r="A5" s="30" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="B5" s="32" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="6" spans="1:2" ht="12.75" customHeight="1">
       <c r="A6" s="30" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="B6" s="32" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
     </row>
     <row r="7" spans="1:2" ht="12.75" customHeight="1">
       <c r="A7" s="34" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="B7" s="35"/>
     </row>
     <row r="8" spans="1:2" ht="12.75" customHeight="1">
       <c r="A8" s="34" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="B8" s="35" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="39">
       <c r="A9" s="34" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="B9" s="40" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
     </row>
     <row r="10" spans="1:2" ht="26.25">
       <c r="A10" s="34" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="B10" s="40" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
     </row>
     <row r="11" spans="1:2" ht="12.75" customHeight="1">
       <c r="A11" s="34" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="B11" s="36"/>
     </row>
     <row r="12" spans="1:2" ht="12.75" customHeight="1">
       <c r="A12" s="34" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="B12" s="42" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="12.75" customHeight="1">
       <c r="A13" s="34" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="B13" s="43" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="12.75" customHeight="1">
       <c r="A14" s="47" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="B14" s="44" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="15" spans="1:2" ht="12" customHeight="1">
       <c r="A15" s="48"/>
       <c r="B15" s="44" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:2" ht="12.75" customHeight="1">
       <c r="A16" s="34" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="B16" s="45" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
     </row>
     <row r="17" spans="1:2" ht="12.75" customHeight="1">
       <c r="A17" s="34" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="B17" s="37">
-        <v>46280</v>
+        <v>46310</v>
       </c>
     </row>
     <row r="18" spans="1:2" ht="12.75" customHeight="1">
       <c r="A18" s="34" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="B18" s="37">
-        <v>46310</v>
+        <v>46342</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="12.75" customHeight="1">
       <c r="A19" s="34" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="B19" s="41" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
     </row>
     <row r="20" spans="1:2" ht="12.75" customHeight="1">
       <c r="A20" s="34" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="B20" s="38" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
     </row>
     <row r="21" spans="1:2" ht="12.75" customHeight="1">
       <c r="A21" s="34" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="B21" s="39" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
     </row>
     <row r="22" spans="1:2" ht="12.75" customHeight="1">
       <c r="A22" s="34" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="B22" s="46" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A14:A15"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B22" r:id="rId1" display="a.ermagambetova@aspire.gov.kz"/>
     <hyperlink ref="B15" r:id="rId2" display="GDP by income method"/>
     <hyperlink ref="B14" r:id="rId3" display="GDP by production method"/>
   </hyperlinks>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B25" sqref="B25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" customWidth="1"/>
     <col min="2" max="2" width="99" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="12.75" customHeight="1">
       <c r="A1" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:2" ht="12.75" customHeight="1"/>
     <row r="3" spans="1:2" ht="12.75" customHeight="1"/>
     <row r="4" spans="1:2" ht="12.75" customHeight="1"/>
     <row r="5" spans="1:2" ht="12.75" customHeight="1"/>
     <row r="6" spans="1:2" ht="12.75" customHeight="1">
       <c r="B6" s="25" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
     </row>
     <row r="7" spans="1:2" ht="12.75" customHeight="1">
       <c r="B7" s="25" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:2" ht="12.75" customHeight="1">
       <c r="B8" s="25" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="12.75" customHeight="1">
       <c r="B9" s="25" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
     </row>
     <row r="10" spans="1:2" ht="12.75" customHeight="1">
       <c r="B10" s="25" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
     </row>
     <row r="11" spans="1:2" ht="12.75" customHeight="1">
       <c r="B11" s="26"/>
     </row>
     <row r="12" spans="1:2" ht="25.5">
       <c r="B12" s="27" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="12.75" customHeight="1">
       <c r="B13" s="26"/>
     </row>
     <row r="14" spans="1:2" ht="12.75" customHeight="1">
       <c r="B14" s="26"/>
     </row>
     <row r="15" spans="1:2" ht="12.75" customHeight="1">
       <c r="B15" s="28"/>
     </row>
     <row r="16" spans="1:2" ht="12.75" customHeight="1">
       <c r="B16" s="28"/>
     </row>
     <row r="17" spans="2:2" ht="12.75" customHeight="1">
       <c r="B17" s="28"/>
     </row>
     <row r="18" spans="2:2" ht="12.75" customHeight="1">
       <c r="B18" s="29" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
     </row>
     <row r="19" spans="2:2" ht="12.75" customHeight="1"/>
     <row r="20" spans="2:2" ht="12.75" customHeight="1"/>
   </sheetData>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BA13"/>
   <sheetViews>
-    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="A37" sqref="A37"/>
+    <sheetView topLeftCell="W1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="BB1" sqref="BB1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="39.42578125" customWidth="1"/>
     <col min="2" max="2" width="10.28515625" customWidth="1"/>
     <col min="3" max="5" width="9.28515625" customWidth="1"/>
     <col min="6" max="6" width="10.28515625" customWidth="1"/>
     <col min="7" max="9" width="9.28515625" customWidth="1"/>
     <col min="10" max="10" width="10.28515625" customWidth="1"/>
     <col min="11" max="13" width="9.28515625" customWidth="1"/>
     <col min="14" max="14" width="10.28515625" customWidth="1"/>
     <col min="15" max="17" width="9.28515625" customWidth="1"/>
     <col min="18" max="18" width="10.28515625" customWidth="1"/>
     <col min="19" max="21" width="9.28515625" customWidth="1"/>
     <col min="22" max="22" width="10.28515625" customWidth="1"/>
     <col min="23" max="25" width="9.28515625" customWidth="1"/>
     <col min="26" max="26" width="10.7109375" customWidth="1"/>
     <col min="27" max="29" width="9.28515625" customWidth="1"/>
     <col min="30" max="30" width="10.28515625" customWidth="1"/>
     <col min="31" max="32" width="9.28515625" customWidth="1"/>
     <col min="33" max="33" width="9.140625" customWidth="1"/>
     <col min="34" max="45" width="9.28515625" customWidth="1"/>
     <col min="46" max="49" width="9.28515625" bestFit="1" customWidth="1"/>
   </cols>
@@ -1603,57 +1603,57 @@
       <c r="AD4" s="49">
         <v>2022</v>
       </c>
       <c r="AE4" s="53"/>
       <c r="AF4" s="53"/>
       <c r="AG4" s="52"/>
       <c r="AH4" s="49">
         <v>2023</v>
       </c>
       <c r="AI4" s="53"/>
       <c r="AJ4" s="53"/>
       <c r="AK4" s="53"/>
       <c r="AL4" s="49">
         <v>2024</v>
       </c>
       <c r="AM4" s="50"/>
       <c r="AN4" s="50"/>
       <c r="AO4" s="50"/>
       <c r="AP4" s="49">
         <v>2025</v>
       </c>
       <c r="AQ4" s="50"/>
       <c r="AR4" s="50"/>
       <c r="AS4" s="50"/>
       <c r="AT4" s="49" t="s">
-        <v>13</v>
+        <v>56</v>
       </c>
       <c r="AU4" s="50"/>
       <c r="AV4" s="50"/>
       <c r="AW4" s="50"/>
       <c r="AX4" s="49" t="s">
-        <v>14</v>
+        <v>57</v>
       </c>
       <c r="AY4" s="50"/>
       <c r="AZ4" s="50"/>
       <c r="BA4" s="50"/>
     </row>
     <row r="5" spans="1:53" s="7" customFormat="1" ht="12.75">
       <c r="A5" s="57"/>
       <c r="B5" s="54" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="54"/>
       <c r="D5" s="54" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="54"/>
       <c r="F5" s="54" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="54"/>
       <c r="H5" s="54" t="s">
         <v>1</v>
       </c>
       <c r="I5" s="54"/>
       <c r="J5" s="54" t="s">
         <v>0</v>
@@ -2063,79 +2063,79 @@
         <f t="shared" si="1"/>
         <v>651690.59325000003</v>
       </c>
       <c r="AO7" s="10">
         <f t="shared" si="1"/>
         <v>297001.65969000006</v>
       </c>
       <c r="AP7" s="11">
         <f t="shared" si="1"/>
         <v>217812.13727000001</v>
       </c>
       <c r="AQ7" s="10">
         <f t="shared" si="1"/>
         <v>78637.910360000009</v>
       </c>
       <c r="AR7" s="10">
         <f t="shared" si="1"/>
         <v>379348.86779000005</v>
       </c>
       <c r="AS7" s="10">
         <f t="shared" si="1"/>
         <v>248018.54473000002</v>
       </c>
       <c r="AT7" s="11">
         <f t="shared" si="0"/>
-        <v>124060.91273000001</v>
+        <v>137659.95508000001</v>
       </c>
       <c r="AU7" s="10">
         <f t="shared" si="0"/>
-        <v>47916.792039999986</v>
+        <v>52807.945640000005</v>
       </c>
       <c r="AV7" s="10">
         <f t="shared" si="0"/>
-        <v>209755.74888</v>
+        <v>251181.09946</v>
       </c>
       <c r="AW7" s="10">
         <f t="shared" si="0"/>
-        <v>138722.20885</v>
+        <v>160431.70844999998</v>
       </c>
       <c r="AX7" s="11">
         <f t="shared" ref="AX7:BA7" si="2">AX8+AX9+AX10</f>
-        <v>67854.509399999995</v>
+        <v>72189.524189999996</v>
       </c>
       <c r="AY7" s="10">
         <f t="shared" si="2"/>
-        <v>27072.814350000001</v>
+        <v>29004.451300000004</v>
       </c>
       <c r="AZ7" s="10">
         <f t="shared" si="2"/>
-        <v>459836.53496000008</v>
+        <v>496059.81325999997</v>
       </c>
       <c r="BA7" s="10">
         <f t="shared" si="2"/>
-        <v>181278.78822000002</v>
+        <v>201692.82720000003</v>
       </c>
     </row>
     <row r="8" spans="1:53" s="3" customFormat="1" ht="12.75">
       <c r="A8" s="12" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="3">
         <v>852501.41119999986</v>
       </c>
       <c r="C8" s="3">
         <v>181027.18779999993</v>
       </c>
       <c r="D8" s="3">
         <v>90288.109119999979</v>
       </c>
       <c r="E8" s="3">
         <v>54316.314780000001</v>
       </c>
       <c r="F8" s="3">
         <v>946591.37474999984</v>
       </c>
       <c r="G8" s="3">
         <v>160544.01022000003</v>
       </c>
       <c r="H8" s="3">
@@ -2231,72 +2231,72 @@
       <c r="AL8" s="18">
         <v>28491.979500000001</v>
       </c>
       <c r="AM8" s="18">
         <v>13791.67389</v>
       </c>
       <c r="AN8" s="18">
         <v>410833.97377999994</v>
       </c>
       <c r="AO8" s="18">
         <v>77232.487830000013</v>
       </c>
       <c r="AP8" s="22">
         <v>129287.86259999999</v>
       </c>
       <c r="AQ8" s="22">
         <v>38410.265800000001</v>
       </c>
       <c r="AR8" s="22">
         <v>232290.49124000003</v>
       </c>
       <c r="AS8" s="22">
         <v>38471.718550000005</v>
       </c>
       <c r="AT8" s="22">
-        <v>77534.102599999998</v>
+        <v>84949.069600000003</v>
       </c>
       <c r="AU8" s="22">
-        <v>25952.318699999996</v>
+        <v>27782.613499999999</v>
       </c>
       <c r="AV8" s="22">
-        <v>124683.81756</v>
+        <v>152850.50336999999</v>
       </c>
       <c r="AW8" s="22">
-        <v>21839.44733000001</v>
+        <v>25641.090309999996</v>
       </c>
       <c r="AX8" s="22">
-        <v>32542.847999999998</v>
+        <v>32664.166999999998</v>
       </c>
       <c r="AY8" s="22">
-        <v>8317.98704</v>
+        <v>8382.3707600000016</v>
       </c>
       <c r="AZ8" s="22">
-        <v>380168.1751600001</v>
+        <v>402567.94005999994</v>
       </c>
       <c r="BA8" s="22">
-        <v>62840.857900000003</v>
+        <v>66031.088530000008</v>
       </c>
     </row>
     <row r="9" spans="1:53" s="3" customFormat="1" ht="12.75">
       <c r="A9" s="14" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="3">
         <v>1169.2372</v>
       </c>
       <c r="C9" s="3">
         <v>1360.7848899999999</v>
       </c>
       <c r="D9" s="3">
         <v>3867.7817400000004</v>
       </c>
       <c r="E9" s="3">
         <v>6675.0476199999994</v>
       </c>
       <c r="F9" s="3">
         <v>1484.0555200000001</v>
       </c>
       <c r="G9" s="3">
         <v>2430.3294399999995</v>
       </c>
       <c r="H9" s="3">
@@ -2392,72 +2392,72 @@
       <c r="AL9" s="18">
         <v>518.34500000000003</v>
       </c>
       <c r="AM9" s="18">
         <v>1834.4226799999999</v>
       </c>
       <c r="AN9" s="18">
         <v>5183.5718599999991</v>
       </c>
       <c r="AO9" s="18">
         <v>13357.591949999996</v>
       </c>
       <c r="AP9" s="18">
         <v>1037.1673099999998</v>
       </c>
       <c r="AQ9" s="18">
         <v>2625.72703</v>
       </c>
       <c r="AR9" s="18">
         <v>5708.5098499999995</v>
       </c>
       <c r="AS9" s="18">
         <v>18327.529859999999</v>
       </c>
       <c r="AT9" s="18">
-        <v>141.47499999999999</v>
+        <v>146.46883000000003</v>
       </c>
       <c r="AU9" s="18">
-        <v>351.83919000000003</v>
+        <v>358.85003</v>
       </c>
       <c r="AV9" s="18">
-        <v>3487.4935099999993</v>
+        <v>3730.419899999999</v>
       </c>
       <c r="AW9" s="18">
-        <v>11101.564130000001</v>
+        <v>12062.43649</v>
       </c>
       <c r="AX9" s="18">
-        <v>298.39028999999999</v>
+        <v>300.89028999999999</v>
       </c>
       <c r="AY9" s="18">
-        <v>739.42729000000008</v>
+        <v>740.41129000000001</v>
       </c>
       <c r="AZ9" s="18">
-        <v>2161.6357200000002</v>
+        <v>2545.5414599999995</v>
       </c>
       <c r="BA9" s="18">
-        <v>7102.6933400000016</v>
+        <v>9011.2842100000016</v>
       </c>
     </row>
     <row r="10" spans="1:53" s="3" customFormat="1" ht="12.75">
       <c r="A10" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="3">
         <v>685976.22100999951</v>
       </c>
       <c r="C10" s="3">
         <v>205277.26270999998</v>
       </c>
       <c r="D10" s="3">
         <v>91053.206660000025</v>
       </c>
       <c r="E10" s="3">
         <v>128967.62301000001</v>
       </c>
       <c r="F10" s="3">
         <v>1067530.5150899999</v>
       </c>
       <c r="G10" s="3">
         <v>246088.92793000015</v>
       </c>
       <c r="H10" s="3">
@@ -2553,72 +2553,72 @@
       <c r="AL10" s="18">
         <v>65427.641030000006</v>
       </c>
       <c r="AM10" s="18">
         <v>36674.272270000001</v>
       </c>
       <c r="AN10" s="18">
         <v>235673.04761000004</v>
       </c>
       <c r="AO10" s="18">
         <v>206411.57991000003</v>
       </c>
       <c r="AP10" s="18">
         <v>87487.107359999995</v>
       </c>
       <c r="AQ10" s="18">
         <v>37601.917530000006</v>
       </c>
       <c r="AR10" s="18">
         <v>141349.86670000001</v>
       </c>
       <c r="AS10" s="18">
         <v>191219.29632000002</v>
       </c>
       <c r="AT10" s="18">
-        <v>46385.335129999999</v>
+        <v>52564.416650000006</v>
       </c>
       <c r="AU10" s="18">
-        <v>21612.634149999994</v>
+        <v>24666.482110000001</v>
       </c>
       <c r="AV10" s="18">
-        <v>81584.437810000003</v>
+        <v>94600.176190000013</v>
       </c>
       <c r="AW10" s="18">
-        <v>105781.19739</v>
+        <v>122728.18164999997</v>
       </c>
       <c r="AX10" s="18">
-        <v>35013.271109999994</v>
+        <v>39224.466899999992</v>
       </c>
       <c r="AY10" s="18">
-        <v>18015.400020000001</v>
+        <v>19881.669250000003</v>
       </c>
       <c r="AZ10" s="18">
-        <v>77506.724079999985</v>
+        <v>90946.331740000038</v>
       </c>
       <c r="BA10" s="18">
-        <v>111335.23698000002</v>
+        <v>126650.45446000002</v>
       </c>
     </row>
     <row r="11" spans="1:53" s="17" customFormat="1" ht="25.5">
       <c r="A11" s="20" t="s">
         <v>11</v>
       </c>
       <c r="B11" s="16"/>
       <c r="C11" s="16">
         <f>C10/C7*100</f>
         <v>52.952197918441477</v>
       </c>
       <c r="D11" s="16"/>
       <c r="E11" s="16"/>
       <c r="F11" s="16"/>
       <c r="G11" s="16">
         <f>G10/G7*100</f>
         <v>60.15913611110458</v>
       </c>
       <c r="H11" s="16"/>
       <c r="I11" s="16"/>
       <c r="J11" s="16"/>
       <c r="K11" s="16">
         <f>K10/K7*100</f>
         <v>58.032583077218113</v>
       </c>
@@ -2661,58 +2661,58 @@
       <c r="AG11" s="16"/>
       <c r="AH11" s="16"/>
       <c r="AI11" s="16">
         <f>AI10/AI7*100</f>
         <v>74.025286618692476</v>
       </c>
       <c r="AJ11" s="16"/>
       <c r="AK11" s="16"/>
       <c r="AL11" s="16"/>
       <c r="AM11" s="16">
         <f>AM10/AM7*100</f>
         <v>70.122396999141316</v>
       </c>
       <c r="AN11" s="16"/>
       <c r="AO11" s="16"/>
       <c r="AP11" s="16"/>
       <c r="AQ11" s="16">
         <f>AQ10/AQ7*100</f>
         <v>47.816526860722142</v>
       </c>
       <c r="AR11" s="16"/>
       <c r="AS11" s="16"/>
       <c r="AT11" s="16"/>
       <c r="AU11" s="16">
         <f>AU10/AU7*100</f>
-        <v>45.104509775942844</v>
+        <v>46.709793026517737</v>
       </c>
       <c r="AV11" s="16"/>
       <c r="AW11" s="16"/>
       <c r="AX11" s="16"/>
       <c r="AY11" s="16">
         <f>AY10/AY7*100</f>
-        <v>66.544245408309393</v>
+        <v>68.54695868699298</v>
       </c>
       <c r="AZ11" s="16"/>
       <c r="BA11" s="16"/>
     </row>
     <row r="12" spans="1:53" ht="3" customHeight="1"/>
     <row r="13" spans="1:53" s="2" customFormat="1" ht="14.25" customHeight="1">
       <c r="A13" s="55" t="s">
         <v>4</v>
       </c>
       <c r="B13" s="55"/>
       <c r="AH13" s="4"/>
       <c r="AI13" s="4"/>
       <c r="AJ13" s="4"/>
       <c r="AK13" s="4"/>
       <c r="AL13" s="4"/>
       <c r="AM13" s="4"/>
       <c r="AN13" s="4"/>
       <c r="AO13" s="4"/>
       <c r="AP13" s="4"/>
       <c r="AQ13" s="4"/>
       <c r="AR13" s="4"/>
       <c r="AS13" s="4"/>
       <c r="AT13" s="4"/>
       <c r="AU13" s="4"/>
       <c r="AV13" s="4"/>