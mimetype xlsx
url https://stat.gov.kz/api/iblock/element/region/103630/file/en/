--- v4 (2026-08-31)
+++ v5 (2026-09-21)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-15" yWindow="-15" windowWidth="12120" windowHeight="10095"/>
+    <workbookView xWindow="12105" yWindow="5025" windowWidth="11940" windowHeight="5055"/>
   </bookViews>
   <sheets>
     <sheet name="лист" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">лист!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="122" uniqueCount="31">
   <si>
     <t>Livestock of camels, thousand goals</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                </t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
@@ -448,67 +448,67 @@
     <xf numFmtId="167" fontId="11" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="11" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="11" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="11" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 3 3" xfId="2"/>
     <cellStyle name="Обычный_9.7 Верблюды" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -782,365 +782,365 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CS28"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="CH1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CQ23" sqref="CQ23"/>
+      <selection pane="topRight" activeCell="CN20" sqref="CN20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="22.85546875" style="11" customWidth="1"/>
     <col min="2" max="23" width="9.42578125" style="11" customWidth="1"/>
     <col min="24" max="25" width="9.42578125" style="6" customWidth="1"/>
     <col min="26" max="45" width="9.140625" style="6"/>
     <col min="46" max="46" width="10" style="6" customWidth="1"/>
     <col min="47" max="16384" width="9.140625" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="1" customFormat="1" ht="32.25" customHeight="1">
-      <c r="A1" s="51" t="s">
+      <c r="A1" s="47" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="51"/>
-[...46 lines deleted...]
-      <c r="AW1" s="51"/>
+      <c r="B1" s="47"/>
+      <c r="C1" s="47"/>
+      <c r="D1" s="47"/>
+      <c r="E1" s="47"/>
+      <c r="F1" s="47"/>
+      <c r="G1" s="47"/>
+      <c r="H1" s="47"/>
+      <c r="I1" s="47"/>
+      <c r="J1" s="47"/>
+      <c r="K1" s="47"/>
+      <c r="L1" s="47"/>
+      <c r="M1" s="47"/>
+      <c r="N1" s="47"/>
+      <c r="O1" s="47"/>
+      <c r="P1" s="47"/>
+      <c r="Q1" s="47"/>
+      <c r="R1" s="47"/>
+      <c r="S1" s="47"/>
+      <c r="T1" s="47"/>
+      <c r="U1" s="47"/>
+      <c r="V1" s="47"/>
+      <c r="W1" s="47"/>
+      <c r="X1" s="47"/>
+      <c r="Y1" s="47"/>
+      <c r="Z1" s="47"/>
+      <c r="AA1" s="47"/>
+      <c r="AB1" s="47"/>
+      <c r="AC1" s="47"/>
+      <c r="AD1" s="47"/>
+      <c r="AE1" s="47"/>
+      <c r="AF1" s="47"/>
+      <c r="AG1" s="47"/>
+      <c r="AH1" s="47"/>
+      <c r="AI1" s="47"/>
+      <c r="AJ1" s="47"/>
+      <c r="AK1" s="47"/>
+      <c r="AL1" s="47"/>
+      <c r="AM1" s="47"/>
+      <c r="AN1" s="47"/>
+      <c r="AO1" s="47"/>
+      <c r="AP1" s="47"/>
+      <c r="AQ1" s="47"/>
+      <c r="AR1" s="47"/>
+      <c r="AS1" s="47"/>
+      <c r="AT1" s="47"/>
+      <c r="AU1" s="47"/>
+      <c r="AV1" s="47"/>
+      <c r="AW1" s="47"/>
       <c r="AX1" s="12"/>
       <c r="AY1" s="12"/>
       <c r="AZ1" s="12"/>
       <c r="BA1" s="12"/>
       <c r="BB1" s="12"/>
       <c r="BC1" s="12"/>
       <c r="BD1" s="12"/>
       <c r="BE1" s="12"/>
       <c r="BF1" s="12"/>
       <c r="BG1" s="12"/>
       <c r="BH1" s="12"/>
       <c r="BI1" s="12"/>
       <c r="BJ1" s="12"/>
       <c r="BK1" s="12"/>
       <c r="BL1" s="12"/>
     </row>
     <row r="2" spans="1:97" s="1" customFormat="1" ht="14.25" customHeight="1" thickBot="1">
       <c r="A2" s="13"/>
       <c r="B2" s="14"/>
       <c r="C2" s="14"/>
       <c r="D2" s="14"/>
       <c r="E2" s="14"/>
       <c r="F2" s="14"/>
       <c r="G2" s="14"/>
       <c r="H2" s="14"/>
       <c r="I2" s="14"/>
-      <c r="J2" s="50" t="s">
+      <c r="J2" s="52" t="s">
         <v>14</v>
       </c>
-      <c r="K2" s="50"/>
-[...1 lines deleted...]
-      <c r="M2" s="50"/>
+      <c r="K2" s="52"/>
+      <c r="L2" s="52"/>
+      <c r="M2" s="52"/>
       <c r="N2" s="45"/>
       <c r="O2" s="45"/>
       <c r="P2" s="45"/>
       <c r="Q2" s="45"/>
       <c r="R2" s="45"/>
       <c r="S2" s="45"/>
       <c r="T2" s="45"/>
       <c r="U2" s="45"/>
-      <c r="V2" s="50" t="s">
+      <c r="V2" s="52" t="s">
         <v>14</v>
       </c>
-      <c r="W2" s="50"/>
-[...1 lines deleted...]
-      <c r="Y2" s="50"/>
+      <c r="W2" s="52"/>
+      <c r="X2" s="52"/>
+      <c r="Y2" s="52"/>
       <c r="Z2" s="46"/>
       <c r="AA2" s="12"/>
       <c r="AB2" s="12"/>
       <c r="AC2" s="12"/>
       <c r="AD2" s="12"/>
       <c r="AE2" s="12"/>
       <c r="AF2" s="12"/>
       <c r="AG2" s="12"/>
-      <c r="AH2" s="50" t="s">
+      <c r="AH2" s="52" t="s">
         <v>14</v>
       </c>
-      <c r="AI2" s="50"/>
-[...1 lines deleted...]
-      <c r="AK2" s="50"/>
+      <c r="AI2" s="52"/>
+      <c r="AJ2" s="52"/>
+      <c r="AK2" s="52"/>
       <c r="AL2" s="12"/>
       <c r="AM2" s="12"/>
       <c r="AN2" s="12"/>
       <c r="AO2" s="12"/>
       <c r="AP2" s="12"/>
       <c r="AQ2" s="12"/>
       <c r="AR2" s="12"/>
       <c r="AS2" s="12"/>
-      <c r="AT2" s="50" t="s">
+      <c r="AT2" s="52" t="s">
         <v>14</v>
       </c>
-      <c r="AU2" s="50"/>
-[...1 lines deleted...]
-      <c r="AW2" s="50"/>
+      <c r="AU2" s="52"/>
+      <c r="AV2" s="52"/>
+      <c r="AW2" s="52"/>
       <c r="AX2" s="12"/>
       <c r="AY2" s="12"/>
       <c r="AZ2" s="12"/>
       <c r="BA2" s="12"/>
       <c r="BB2" s="12"/>
       <c r="BC2" s="12"/>
       <c r="BD2" s="12"/>
       <c r="BE2" s="12"/>
-      <c r="BF2" s="50" t="s">
+      <c r="BF2" s="52" t="s">
         <v>14</v>
       </c>
-      <c r="BG2" s="50"/>
-[...1 lines deleted...]
-      <c r="BI2" s="50"/>
+      <c r="BG2" s="52"/>
+      <c r="BH2" s="52"/>
+      <c r="BI2" s="52"/>
       <c r="BJ2" s="12"/>
       <c r="BK2" s="12"/>
       <c r="BL2" s="12"/>
       <c r="BM2" s="12"/>
       <c r="BN2" s="12"/>
       <c r="BO2" s="12"/>
       <c r="BP2" s="12"/>
       <c r="BQ2" s="12"/>
-      <c r="BR2" s="50" t="s">
+      <c r="BR2" s="52" t="s">
         <v>14</v>
       </c>
-      <c r="BS2" s="50"/>
-[...1 lines deleted...]
-      <c r="BU2" s="50"/>
+      <c r="BS2" s="52"/>
+      <c r="BT2" s="52"/>
+      <c r="BU2" s="52"/>
       <c r="BV2" s="12"/>
       <c r="BW2" s="12"/>
       <c r="BX2" s="12"/>
       <c r="BY2" s="12"/>
       <c r="BZ2" s="12"/>
       <c r="CA2" s="12"/>
       <c r="CB2" s="12"/>
       <c r="CC2" s="12"/>
-      <c r="CD2" s="50" t="s">
+      <c r="CD2" s="52" t="s">
         <v>14</v>
       </c>
-      <c r="CE2" s="50"/>
-[...1 lines deleted...]
-      <c r="CG2" s="50"/>
+      <c r="CE2" s="52"/>
+      <c r="CF2" s="52"/>
+      <c r="CG2" s="52"/>
       <c r="CH2" s="12"/>
       <c r="CI2" s="12"/>
       <c r="CJ2" s="12"/>
       <c r="CK2" s="12"/>
       <c r="CL2" s="12"/>
       <c r="CM2" s="12"/>
       <c r="CN2" s="12"/>
       <c r="CO2" s="12"/>
-      <c r="CP2" s="50" t="s">
+      <c r="CP2" s="52" t="s">
         <v>14</v>
       </c>
-      <c r="CQ2" s="50"/>
-[...1 lines deleted...]
-      <c r="CS2" s="50"/>
+      <c r="CQ2" s="52"/>
+      <c r="CR2" s="52"/>
+      <c r="CS2" s="52"/>
     </row>
     <row r="3" spans="1:97" s="2" customFormat="1" ht="15.75" customHeight="1" thickBot="1">
-      <c r="A3" s="52" t="s">
+      <c r="A3" s="51" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="47" t="s">
+      <c r="B3" s="48" t="s">
         <v>18</v>
       </c>
-      <c r="C3" s="48"/>
-[...10 lines deleted...]
-      <c r="N3" s="47" t="s">
+      <c r="C3" s="49"/>
+      <c r="D3" s="49"/>
+      <c r="E3" s="49"/>
+      <c r="F3" s="49"/>
+      <c r="G3" s="49"/>
+      <c r="H3" s="49"/>
+      <c r="I3" s="49"/>
+      <c r="J3" s="49"/>
+      <c r="K3" s="49"/>
+      <c r="L3" s="49"/>
+      <c r="M3" s="50"/>
+      <c r="N3" s="48" t="s">
         <v>17</v>
       </c>
-      <c r="O3" s="48"/>
-[...10 lines deleted...]
-      <c r="Z3" s="47" t="s">
+      <c r="O3" s="49"/>
+      <c r="P3" s="49"/>
+      <c r="Q3" s="49"/>
+      <c r="R3" s="49"/>
+      <c r="S3" s="49"/>
+      <c r="T3" s="49"/>
+      <c r="U3" s="49"/>
+      <c r="V3" s="49"/>
+      <c r="W3" s="49"/>
+      <c r="X3" s="49"/>
+      <c r="Y3" s="50"/>
+      <c r="Z3" s="48" t="s">
         <v>16</v>
       </c>
-      <c r="AA3" s="48"/>
-[...10 lines deleted...]
-      <c r="AL3" s="47" t="s">
+      <c r="AA3" s="49"/>
+      <c r="AB3" s="49"/>
+      <c r="AC3" s="49"/>
+      <c r="AD3" s="49"/>
+      <c r="AE3" s="49"/>
+      <c r="AF3" s="49"/>
+      <c r="AG3" s="49"/>
+      <c r="AH3" s="49"/>
+      <c r="AI3" s="49"/>
+      <c r="AJ3" s="49"/>
+      <c r="AK3" s="50"/>
+      <c r="AL3" s="48" t="s">
         <v>15</v>
       </c>
-      <c r="AM3" s="48"/>
-[...10 lines deleted...]
-      <c r="AX3" s="47" t="s">
+      <c r="AM3" s="49"/>
+      <c r="AN3" s="49"/>
+      <c r="AO3" s="49"/>
+      <c r="AP3" s="49"/>
+      <c r="AQ3" s="49"/>
+      <c r="AR3" s="49"/>
+      <c r="AS3" s="49"/>
+      <c r="AT3" s="49"/>
+      <c r="AU3" s="49"/>
+      <c r="AV3" s="49"/>
+      <c r="AW3" s="50"/>
+      <c r="AX3" s="48" t="s">
         <v>19</v>
       </c>
-      <c r="AY3" s="48"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="47" t="s">
+      <c r="AY3" s="49"/>
+      <c r="AZ3" s="49"/>
+      <c r="BA3" s="49"/>
+      <c r="BB3" s="49"/>
+      <c r="BC3" s="49"/>
+      <c r="BD3" s="49"/>
+      <c r="BE3" s="49"/>
+      <c r="BF3" s="49"/>
+      <c r="BG3" s="49"/>
+      <c r="BH3" s="49"/>
+      <c r="BI3" s="50"/>
+      <c r="BJ3" s="48" t="s">
         <v>28</v>
       </c>
-      <c r="BK3" s="48"/>
-[...10 lines deleted...]
-      <c r="BV3" s="47" t="s">
+      <c r="BK3" s="49"/>
+      <c r="BL3" s="49"/>
+      <c r="BM3" s="49"/>
+      <c r="BN3" s="49"/>
+      <c r="BO3" s="49"/>
+      <c r="BP3" s="49"/>
+      <c r="BQ3" s="49"/>
+      <c r="BR3" s="49"/>
+      <c r="BS3" s="49"/>
+      <c r="BT3" s="49"/>
+      <c r="BU3" s="50"/>
+      <c r="BV3" s="48" t="s">
         <v>29</v>
       </c>
-      <c r="BW3" s="48"/>
-[...10 lines deleted...]
-      <c r="CH3" s="47" t="s">
+      <c r="BW3" s="49"/>
+      <c r="BX3" s="49"/>
+      <c r="BY3" s="49"/>
+      <c r="BZ3" s="49"/>
+      <c r="CA3" s="49"/>
+      <c r="CB3" s="49"/>
+      <c r="CC3" s="49"/>
+      <c r="CD3" s="49"/>
+      <c r="CE3" s="49"/>
+      <c r="CF3" s="49"/>
+      <c r="CG3" s="50"/>
+      <c r="CH3" s="48" t="s">
         <v>30</v>
       </c>
-      <c r="CI3" s="48"/>
-[...9 lines deleted...]
-      <c r="CS3" s="49"/>
+      <c r="CI3" s="49"/>
+      <c r="CJ3" s="49"/>
+      <c r="CK3" s="49"/>
+      <c r="CL3" s="49"/>
+      <c r="CM3" s="49"/>
+      <c r="CN3" s="49"/>
+      <c r="CO3" s="49"/>
+      <c r="CP3" s="49"/>
+      <c r="CQ3" s="49"/>
+      <c r="CR3" s="49"/>
+      <c r="CS3" s="50"/>
     </row>
     <row r="4" spans="1:97" s="2" customFormat="1" ht="15.75" customHeight="1" thickBot="1">
-      <c r="A4" s="52"/>
+      <c r="A4" s="51"/>
       <c r="B4" s="24" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="25" t="s">
         <v>3</v>
       </c>
       <c r="D4" s="25" t="s">
         <v>4</v>
       </c>
       <c r="E4" s="24" t="s">
         <v>5</v>
       </c>
       <c r="F4" s="25" t="s">
         <v>6</v>
       </c>
       <c r="G4" s="25" t="s">
         <v>7</v>
       </c>
       <c r="H4" s="25" t="s">
         <v>8</v>
       </c>
       <c r="I4" s="25" t="s">
         <v>9</v>
       </c>
       <c r="J4" s="25" t="s">
@@ -1663,51 +1663,53 @@
       </c>
       <c r="CG5" s="31">
         <v>96646</v>
       </c>
       <c r="CH5" s="36">
         <v>94995</v>
       </c>
       <c r="CI5" s="39">
         <v>94324</v>
       </c>
       <c r="CJ5" s="40">
         <v>113623</v>
       </c>
       <c r="CK5" s="41">
         <v>113446</v>
       </c>
       <c r="CL5" s="36">
         <v>113137</v>
       </c>
       <c r="CM5" s="36">
         <v>99095</v>
       </c>
       <c r="CN5" s="36">
         <v>98762</v>
       </c>
-      <c r="CO5" s="36"/>
+      <c r="CO5" s="36">
+        <v>98529</v>
+      </c>
       <c r="CP5" s="31"/>
       <c r="CQ5" s="31"/>
       <c r="CR5" s="31"/>
       <c r="CS5" s="31"/>
     </row>
     <row r="6" spans="1:97" s="3" customFormat="1">
       <c r="A6" s="42" t="s">
         <v>21</v>
       </c>
       <c r="B6" s="27">
         <v>187</v>
       </c>
       <c r="C6" s="27">
         <v>174</v>
       </c>
       <c r="D6" s="27">
         <v>223</v>
       </c>
       <c r="E6" s="28">
         <v>223</v>
       </c>
       <c r="F6" s="27">
         <v>223</v>
       </c>
       <c r="G6" s="27">
@@ -1946,51 +1948,53 @@
       </c>
       <c r="CG6" s="31">
         <v>152</v>
       </c>
       <c r="CH6" s="36">
         <v>373</v>
       </c>
       <c r="CI6" s="39">
         <v>351</v>
       </c>
       <c r="CJ6" s="36">
         <v>415</v>
       </c>
       <c r="CK6" s="41">
         <v>408</v>
       </c>
       <c r="CL6" s="36">
         <v>407</v>
       </c>
       <c r="CM6" s="36">
         <v>425</v>
       </c>
       <c r="CN6" s="36">
         <v>425</v>
       </c>
-      <c r="CO6" s="36"/>
+      <c r="CO6" s="36">
+        <v>425</v>
+      </c>
       <c r="CP6" s="31"/>
       <c r="CQ6" s="31"/>
       <c r="CR6" s="31"/>
       <c r="CS6" s="31"/>
     </row>
     <row r="7" spans="1:97" s="4" customFormat="1">
       <c r="A7" s="44" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="27">
         <v>2293</v>
       </c>
       <c r="C7" s="27">
         <v>2277</v>
       </c>
       <c r="D7" s="27">
         <v>2844</v>
       </c>
       <c r="E7" s="28">
         <v>2834</v>
       </c>
       <c r="F7" s="27">
         <v>2820</v>
       </c>
       <c r="G7" s="27">
@@ -2229,51 +2233,53 @@
       </c>
       <c r="CG7" s="31">
         <v>3566</v>
       </c>
       <c r="CH7" s="36">
         <v>3385</v>
       </c>
       <c r="CI7" s="39">
         <v>3547</v>
       </c>
       <c r="CJ7" s="36">
         <v>3966</v>
       </c>
       <c r="CK7" s="41">
         <v>3947</v>
       </c>
       <c r="CL7" s="36">
         <v>3926</v>
       </c>
       <c r="CM7" s="36">
         <v>3971</v>
       </c>
       <c r="CN7" s="36">
         <v>3967</v>
       </c>
-      <c r="CO7" s="36"/>
+      <c r="CO7" s="36">
+        <v>3957</v>
+      </c>
       <c r="CP7" s="31"/>
       <c r="CQ7" s="31"/>
       <c r="CR7" s="31"/>
       <c r="CS7" s="31"/>
     </row>
     <row r="8" spans="1:97" s="4" customFormat="1">
       <c r="A8" s="44" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="27">
         <v>18414</v>
       </c>
       <c r="C8" s="27">
         <v>18240</v>
       </c>
       <c r="D8" s="27">
         <v>22263</v>
       </c>
       <c r="E8" s="28">
         <v>22197</v>
       </c>
       <c r="F8" s="27">
         <v>22087</v>
       </c>
       <c r="G8" s="27">
@@ -2512,51 +2518,53 @@
       </c>
       <c r="CG8" s="31">
         <v>28852</v>
       </c>
       <c r="CH8" s="36">
         <v>28103</v>
       </c>
       <c r="CI8" s="39">
         <v>27890</v>
       </c>
       <c r="CJ8" s="36">
         <v>33745</v>
       </c>
       <c r="CK8" s="41">
         <v>33712</v>
       </c>
       <c r="CL8" s="36">
         <v>33665</v>
       </c>
       <c r="CM8" s="36">
         <v>27138</v>
       </c>
       <c r="CN8" s="36">
         <v>27042</v>
       </c>
-      <c r="CO8" s="36"/>
+      <c r="CO8" s="36">
+        <v>26973</v>
+      </c>
       <c r="CP8" s="31"/>
       <c r="CQ8" s="31"/>
       <c r="CR8" s="31"/>
       <c r="CS8" s="31"/>
     </row>
     <row r="9" spans="1:97" s="4" customFormat="1">
       <c r="A9" s="44" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="27">
         <v>10781</v>
       </c>
       <c r="C9" s="27">
         <v>10677</v>
       </c>
       <c r="D9" s="27">
         <v>13338</v>
       </c>
       <c r="E9" s="28">
         <v>13303</v>
       </c>
       <c r="F9" s="27">
         <v>13241</v>
       </c>
       <c r="G9" s="27">
@@ -2795,51 +2803,53 @@
       </c>
       <c r="CG9" s="31">
         <v>16306</v>
       </c>
       <c r="CH9" s="36">
         <v>17055</v>
       </c>
       <c r="CI9" s="39">
         <v>16943</v>
       </c>
       <c r="CJ9" s="36">
         <v>20494</v>
       </c>
       <c r="CK9" s="41">
         <v>20454</v>
       </c>
       <c r="CL9" s="36">
         <v>20370</v>
       </c>
       <c r="CM9" s="36">
         <v>17150</v>
       </c>
       <c r="CN9" s="36">
         <v>17113</v>
       </c>
-      <c r="CO9" s="36"/>
+      <c r="CO9" s="36">
+        <v>17078</v>
+      </c>
       <c r="CP9" s="31"/>
       <c r="CQ9" s="31"/>
       <c r="CR9" s="31"/>
       <c r="CS9" s="31"/>
     </row>
     <row r="10" spans="1:97" s="4" customFormat="1">
       <c r="A10" s="44" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="27">
         <v>22829</v>
       </c>
       <c r="C10" s="27">
         <v>22634</v>
       </c>
       <c r="D10" s="27">
         <v>27606</v>
       </c>
       <c r="E10" s="28">
         <v>27524</v>
       </c>
       <c r="F10" s="27">
         <v>27393</v>
       </c>
       <c r="G10" s="27">
@@ -3078,51 +3088,53 @@
       </c>
       <c r="CG10" s="31">
         <v>30412</v>
       </c>
       <c r="CH10" s="36">
         <v>28713</v>
       </c>
       <c r="CI10" s="39">
         <v>28540</v>
       </c>
       <c r="CJ10" s="36">
         <v>34360</v>
       </c>
       <c r="CK10" s="41">
         <v>34311</v>
       </c>
       <c r="CL10" s="36">
         <v>34155</v>
       </c>
       <c r="CM10" s="36">
         <v>32319</v>
       </c>
       <c r="CN10" s="36">
         <v>32129</v>
       </c>
-      <c r="CO10" s="36"/>
+      <c r="CO10" s="36">
+        <v>32032</v>
+      </c>
       <c r="CP10" s="31"/>
       <c r="CQ10" s="31"/>
       <c r="CR10" s="31"/>
       <c r="CS10" s="31"/>
     </row>
     <row r="11" spans="1:97" s="4" customFormat="1">
       <c r="A11" s="44" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="27">
         <v>4322</v>
       </c>
       <c r="C11" s="27">
         <v>4276</v>
       </c>
       <c r="D11" s="27">
         <v>5529</v>
       </c>
       <c r="E11" s="28">
         <v>5544</v>
       </c>
       <c r="F11" s="27">
         <v>5529</v>
       </c>
       <c r="G11" s="27">
@@ -3361,51 +3373,53 @@
       </c>
       <c r="CG11" s="31">
         <v>8889</v>
       </c>
       <c r="CH11" s="36">
         <v>8535</v>
       </c>
       <c r="CI11" s="39">
         <v>8488</v>
       </c>
       <c r="CJ11" s="36">
         <v>10280</v>
       </c>
       <c r="CK11" s="41">
         <v>10264</v>
       </c>
       <c r="CL11" s="36">
         <v>10264</v>
       </c>
       <c r="CM11" s="36">
         <v>8950</v>
       </c>
       <c r="CN11" s="36">
         <v>8944</v>
       </c>
-      <c r="CO11" s="36"/>
+      <c r="CO11" s="36">
+        <v>8929</v>
+      </c>
       <c r="CP11" s="31"/>
       <c r="CQ11" s="31"/>
       <c r="CR11" s="31"/>
       <c r="CS11" s="31"/>
     </row>
     <row r="12" spans="1:97" s="4" customFormat="1">
       <c r="A12" s="44" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="27">
         <v>6613</v>
       </c>
       <c r="C12" s="27">
         <v>6558</v>
       </c>
       <c r="D12" s="27">
         <v>7619</v>
       </c>
       <c r="E12" s="28">
         <v>7565</v>
       </c>
       <c r="F12" s="27">
         <v>7569</v>
       </c>
       <c r="G12" s="27">
@@ -3644,51 +3658,53 @@
       </c>
       <c r="CG12" s="31">
         <v>8469</v>
       </c>
       <c r="CH12" s="36">
         <v>8831</v>
       </c>
       <c r="CI12" s="39">
         <v>8765</v>
       </c>
       <c r="CJ12" s="36">
         <v>10363</v>
       </c>
       <c r="CK12" s="41">
         <v>10350</v>
       </c>
       <c r="CL12" s="36">
         <v>10350</v>
       </c>
       <c r="CM12" s="36">
         <v>9142</v>
       </c>
       <c r="CN12" s="36">
         <v>9142</v>
       </c>
-      <c r="CO12" s="36"/>
+      <c r="CO12" s="36">
+        <v>9135</v>
+      </c>
       <c r="CP12" s="31"/>
       <c r="CQ12" s="31"/>
       <c r="CR12" s="31"/>
       <c r="CS12" s="31"/>
     </row>
     <row r="13" spans="1:97" s="4" customFormat="1">
       <c r="A13" s="16"/>
       <c r="B13" s="16"/>
       <c r="C13" s="16"/>
       <c r="D13" s="16"/>
       <c r="E13" s="16"/>
       <c r="F13" s="16"/>
       <c r="G13" s="16"/>
       <c r="H13" s="16"/>
       <c r="I13" s="16"/>
       <c r="J13" s="16"/>
       <c r="K13" s="16"/>
       <c r="L13" s="16"/>
       <c r="M13" s="16"/>
       <c r="N13" s="16"/>
       <c r="O13" s="16"/>
       <c r="P13" s="16"/>
       <c r="Q13" s="16"/>
       <c r="R13" s="16"/>
       <c r="S13" s="16"/>
@@ -4237,68 +4253,68 @@
       <c r="D28" s="5"/>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
       <c r="J28" s="5"/>
       <c r="K28" s="5"/>
       <c r="L28" s="5"/>
       <c r="M28" s="5"/>
       <c r="N28" s="5"/>
       <c r="O28" s="5"/>
       <c r="P28" s="5"/>
       <c r="Q28" s="5"/>
       <c r="R28" s="5"/>
       <c r="S28" s="5"/>
       <c r="T28" s="5"/>
       <c r="U28" s="5"/>
       <c r="V28" s="5"/>
       <c r="W28" s="5"/>
       <c r="X28" s="6"/>
       <c r="Y28" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="18">
+    <mergeCell ref="BJ3:BU3"/>
+    <mergeCell ref="J2:M2"/>
+    <mergeCell ref="BF2:BI2"/>
+    <mergeCell ref="AX3:BI3"/>
+    <mergeCell ref="CP2:CS2"/>
+    <mergeCell ref="CH3:CS3"/>
+    <mergeCell ref="CD2:CG2"/>
+    <mergeCell ref="BV3:CG3"/>
+    <mergeCell ref="BR2:BU2"/>
     <mergeCell ref="A1:AW1"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="AT2:AW2"/>
     <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="V2:Y2"/>
-    <mergeCell ref="BJ3:BU3"/>
-[...7 lines deleted...]
-    <mergeCell ref="BR2:BU2"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>