--- v5 (2026-09-21)
+++ v6 (2026-10-18)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="12105" yWindow="5025" windowWidth="11940" windowHeight="5055"/>
+    <workbookView xWindow="12105" yWindow="-15" windowWidth="11940" windowHeight="10095"/>
   </bookViews>
   <sheets>
     <sheet name="лист" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">лист!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="122" uniqueCount="31">
   <si>
     <t>Livestock of camels, thousand goals</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                </t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
@@ -448,67 +448,67 @@
     <xf numFmtId="167" fontId="11" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="11" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="11" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="11" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 3 3" xfId="2"/>
     <cellStyle name="Обычный_9.7 Верблюды" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -782,365 +782,365 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CS28"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="CH1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CN20" sqref="CN20"/>
+      <selection pane="topRight" activeCell="CN24" sqref="CN24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="22.85546875" style="11" customWidth="1"/>
     <col min="2" max="23" width="9.42578125" style="11" customWidth="1"/>
     <col min="24" max="25" width="9.42578125" style="6" customWidth="1"/>
     <col min="26" max="45" width="9.140625" style="6"/>
     <col min="46" max="46" width="10" style="6" customWidth="1"/>
     <col min="47" max="16384" width="9.140625" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="1" customFormat="1" ht="32.25" customHeight="1">
-      <c r="A1" s="47" t="s">
+      <c r="A1" s="51" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="47"/>
-[...46 lines deleted...]
-      <c r="AW1" s="47"/>
+      <c r="B1" s="51"/>
+      <c r="C1" s="51"/>
+      <c r="D1" s="51"/>
+      <c r="E1" s="51"/>
+      <c r="F1" s="51"/>
+      <c r="G1" s="51"/>
+      <c r="H1" s="51"/>
+      <c r="I1" s="51"/>
+      <c r="J1" s="51"/>
+      <c r="K1" s="51"/>
+      <c r="L1" s="51"/>
+      <c r="M1" s="51"/>
+      <c r="N1" s="51"/>
+      <c r="O1" s="51"/>
+      <c r="P1" s="51"/>
+      <c r="Q1" s="51"/>
+      <c r="R1" s="51"/>
+      <c r="S1" s="51"/>
+      <c r="T1" s="51"/>
+      <c r="U1" s="51"/>
+      <c r="V1" s="51"/>
+      <c r="W1" s="51"/>
+      <c r="X1" s="51"/>
+      <c r="Y1" s="51"/>
+      <c r="Z1" s="51"/>
+      <c r="AA1" s="51"/>
+      <c r="AB1" s="51"/>
+      <c r="AC1" s="51"/>
+      <c r="AD1" s="51"/>
+      <c r="AE1" s="51"/>
+      <c r="AF1" s="51"/>
+      <c r="AG1" s="51"/>
+      <c r="AH1" s="51"/>
+      <c r="AI1" s="51"/>
+      <c r="AJ1" s="51"/>
+      <c r="AK1" s="51"/>
+      <c r="AL1" s="51"/>
+      <c r="AM1" s="51"/>
+      <c r="AN1" s="51"/>
+      <c r="AO1" s="51"/>
+      <c r="AP1" s="51"/>
+      <c r="AQ1" s="51"/>
+      <c r="AR1" s="51"/>
+      <c r="AS1" s="51"/>
+      <c r="AT1" s="51"/>
+      <c r="AU1" s="51"/>
+      <c r="AV1" s="51"/>
+      <c r="AW1" s="51"/>
       <c r="AX1" s="12"/>
       <c r="AY1" s="12"/>
       <c r="AZ1" s="12"/>
       <c r="BA1" s="12"/>
       <c r="BB1" s="12"/>
       <c r="BC1" s="12"/>
       <c r="BD1" s="12"/>
       <c r="BE1" s="12"/>
       <c r="BF1" s="12"/>
       <c r="BG1" s="12"/>
       <c r="BH1" s="12"/>
       <c r="BI1" s="12"/>
       <c r="BJ1" s="12"/>
       <c r="BK1" s="12"/>
       <c r="BL1" s="12"/>
     </row>
     <row r="2" spans="1:97" s="1" customFormat="1" ht="14.25" customHeight="1" thickBot="1">
       <c r="A2" s="13"/>
       <c r="B2" s="14"/>
       <c r="C2" s="14"/>
       <c r="D2" s="14"/>
       <c r="E2" s="14"/>
       <c r="F2" s="14"/>
       <c r="G2" s="14"/>
       <c r="H2" s="14"/>
       <c r="I2" s="14"/>
-      <c r="J2" s="52" t="s">
+      <c r="J2" s="50" t="s">
         <v>14</v>
       </c>
-      <c r="K2" s="52"/>
-[...1 lines deleted...]
-      <c r="M2" s="52"/>
+      <c r="K2" s="50"/>
+      <c r="L2" s="50"/>
+      <c r="M2" s="50"/>
       <c r="N2" s="45"/>
       <c r="O2" s="45"/>
       <c r="P2" s="45"/>
       <c r="Q2" s="45"/>
       <c r="R2" s="45"/>
       <c r="S2" s="45"/>
       <c r="T2" s="45"/>
       <c r="U2" s="45"/>
-      <c r="V2" s="52" t="s">
+      <c r="V2" s="50" t="s">
         <v>14</v>
       </c>
-      <c r="W2" s="52"/>
-[...1 lines deleted...]
-      <c r="Y2" s="52"/>
+      <c r="W2" s="50"/>
+      <c r="X2" s="50"/>
+      <c r="Y2" s="50"/>
       <c r="Z2" s="46"/>
       <c r="AA2" s="12"/>
       <c r="AB2" s="12"/>
       <c r="AC2" s="12"/>
       <c r="AD2" s="12"/>
       <c r="AE2" s="12"/>
       <c r="AF2" s="12"/>
       <c r="AG2" s="12"/>
-      <c r="AH2" s="52" t="s">
+      <c r="AH2" s="50" t="s">
         <v>14</v>
       </c>
-      <c r="AI2" s="52"/>
-[...1 lines deleted...]
-      <c r="AK2" s="52"/>
+      <c r="AI2" s="50"/>
+      <c r="AJ2" s="50"/>
+      <c r="AK2" s="50"/>
       <c r="AL2" s="12"/>
       <c r="AM2" s="12"/>
       <c r="AN2" s="12"/>
       <c r="AO2" s="12"/>
       <c r="AP2" s="12"/>
       <c r="AQ2" s="12"/>
       <c r="AR2" s="12"/>
       <c r="AS2" s="12"/>
-      <c r="AT2" s="52" t="s">
+      <c r="AT2" s="50" t="s">
         <v>14</v>
       </c>
-      <c r="AU2" s="52"/>
-[...1 lines deleted...]
-      <c r="AW2" s="52"/>
+      <c r="AU2" s="50"/>
+      <c r="AV2" s="50"/>
+      <c r="AW2" s="50"/>
       <c r="AX2" s="12"/>
       <c r="AY2" s="12"/>
       <c r="AZ2" s="12"/>
       <c r="BA2" s="12"/>
       <c r="BB2" s="12"/>
       <c r="BC2" s="12"/>
       <c r="BD2" s="12"/>
       <c r="BE2" s="12"/>
-      <c r="BF2" s="52" t="s">
+      <c r="BF2" s="50" t="s">
         <v>14</v>
       </c>
-      <c r="BG2" s="52"/>
-[...1 lines deleted...]
-      <c r="BI2" s="52"/>
+      <c r="BG2" s="50"/>
+      <c r="BH2" s="50"/>
+      <c r="BI2" s="50"/>
       <c r="BJ2" s="12"/>
       <c r="BK2" s="12"/>
       <c r="BL2" s="12"/>
       <c r="BM2" s="12"/>
       <c r="BN2" s="12"/>
       <c r="BO2" s="12"/>
       <c r="BP2" s="12"/>
       <c r="BQ2" s="12"/>
-      <c r="BR2" s="52" t="s">
+      <c r="BR2" s="50" t="s">
         <v>14</v>
       </c>
-      <c r="BS2" s="52"/>
-[...1 lines deleted...]
-      <c r="BU2" s="52"/>
+      <c r="BS2" s="50"/>
+      <c r="BT2" s="50"/>
+      <c r="BU2" s="50"/>
       <c r="BV2" s="12"/>
       <c r="BW2" s="12"/>
       <c r="BX2" s="12"/>
       <c r="BY2" s="12"/>
       <c r="BZ2" s="12"/>
       <c r="CA2" s="12"/>
       <c r="CB2" s="12"/>
       <c r="CC2" s="12"/>
-      <c r="CD2" s="52" t="s">
+      <c r="CD2" s="50" t="s">
         <v>14</v>
       </c>
-      <c r="CE2" s="52"/>
-[...1 lines deleted...]
-      <c r="CG2" s="52"/>
+      <c r="CE2" s="50"/>
+      <c r="CF2" s="50"/>
+      <c r="CG2" s="50"/>
       <c r="CH2" s="12"/>
       <c r="CI2" s="12"/>
       <c r="CJ2" s="12"/>
       <c r="CK2" s="12"/>
       <c r="CL2" s="12"/>
       <c r="CM2" s="12"/>
       <c r="CN2" s="12"/>
       <c r="CO2" s="12"/>
-      <c r="CP2" s="52" t="s">
+      <c r="CP2" s="50" t="s">
         <v>14</v>
       </c>
-      <c r="CQ2" s="52"/>
-[...1 lines deleted...]
-      <c r="CS2" s="52"/>
+      <c r="CQ2" s="50"/>
+      <c r="CR2" s="50"/>
+      <c r="CS2" s="50"/>
     </row>
     <row r="3" spans="1:97" s="2" customFormat="1" ht="15.75" customHeight="1" thickBot="1">
-      <c r="A3" s="51" t="s">
+      <c r="A3" s="52" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="48" t="s">
+      <c r="B3" s="47" t="s">
         <v>18</v>
       </c>
-      <c r="C3" s="49"/>
-[...10 lines deleted...]
-      <c r="N3" s="48" t="s">
+      <c r="C3" s="48"/>
+      <c r="D3" s="48"/>
+      <c r="E3" s="48"/>
+      <c r="F3" s="48"/>
+      <c r="G3" s="48"/>
+      <c r="H3" s="48"/>
+      <c r="I3" s="48"/>
+      <c r="J3" s="48"/>
+      <c r="K3" s="48"/>
+      <c r="L3" s="48"/>
+      <c r="M3" s="49"/>
+      <c r="N3" s="47" t="s">
         <v>17</v>
       </c>
-      <c r="O3" s="49"/>
-[...10 lines deleted...]
-      <c r="Z3" s="48" t="s">
+      <c r="O3" s="48"/>
+      <c r="P3" s="48"/>
+      <c r="Q3" s="48"/>
+      <c r="R3" s="48"/>
+      <c r="S3" s="48"/>
+      <c r="T3" s="48"/>
+      <c r="U3" s="48"/>
+      <c r="V3" s="48"/>
+      <c r="W3" s="48"/>
+      <c r="X3" s="48"/>
+      <c r="Y3" s="49"/>
+      <c r="Z3" s="47" t="s">
         <v>16</v>
       </c>
-      <c r="AA3" s="49"/>
-[...10 lines deleted...]
-      <c r="AL3" s="48" t="s">
+      <c r="AA3" s="48"/>
+      <c r="AB3" s="48"/>
+      <c r="AC3" s="48"/>
+      <c r="AD3" s="48"/>
+      <c r="AE3" s="48"/>
+      <c r="AF3" s="48"/>
+      <c r="AG3" s="48"/>
+      <c r="AH3" s="48"/>
+      <c r="AI3" s="48"/>
+      <c r="AJ3" s="48"/>
+      <c r="AK3" s="49"/>
+      <c r="AL3" s="47" t="s">
         <v>15</v>
       </c>
-      <c r="AM3" s="49"/>
-[...10 lines deleted...]
-      <c r="AX3" s="48" t="s">
+      <c r="AM3" s="48"/>
+      <c r="AN3" s="48"/>
+      <c r="AO3" s="48"/>
+      <c r="AP3" s="48"/>
+      <c r="AQ3" s="48"/>
+      <c r="AR3" s="48"/>
+      <c r="AS3" s="48"/>
+      <c r="AT3" s="48"/>
+      <c r="AU3" s="48"/>
+      <c r="AV3" s="48"/>
+      <c r="AW3" s="49"/>
+      <c r="AX3" s="47" t="s">
         <v>19</v>
       </c>
-      <c r="AY3" s="49"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="48" t="s">
+      <c r="AY3" s="48"/>
+      <c r="AZ3" s="48"/>
+      <c r="BA3" s="48"/>
+      <c r="BB3" s="48"/>
+      <c r="BC3" s="48"/>
+      <c r="BD3" s="48"/>
+      <c r="BE3" s="48"/>
+      <c r="BF3" s="48"/>
+      <c r="BG3" s="48"/>
+      <c r="BH3" s="48"/>
+      <c r="BI3" s="49"/>
+      <c r="BJ3" s="47" t="s">
         <v>28</v>
       </c>
-      <c r="BK3" s="49"/>
-[...10 lines deleted...]
-      <c r="BV3" s="48" t="s">
+      <c r="BK3" s="48"/>
+      <c r="BL3" s="48"/>
+      <c r="BM3" s="48"/>
+      <c r="BN3" s="48"/>
+      <c r="BO3" s="48"/>
+      <c r="BP3" s="48"/>
+      <c r="BQ3" s="48"/>
+      <c r="BR3" s="48"/>
+      <c r="BS3" s="48"/>
+      <c r="BT3" s="48"/>
+      <c r="BU3" s="49"/>
+      <c r="BV3" s="47" t="s">
         <v>29</v>
       </c>
-      <c r="BW3" s="49"/>
-[...10 lines deleted...]
-      <c r="CH3" s="48" t="s">
+      <c r="BW3" s="48"/>
+      <c r="BX3" s="48"/>
+      <c r="BY3" s="48"/>
+      <c r="BZ3" s="48"/>
+      <c r="CA3" s="48"/>
+      <c r="CB3" s="48"/>
+      <c r="CC3" s="48"/>
+      <c r="CD3" s="48"/>
+      <c r="CE3" s="48"/>
+      <c r="CF3" s="48"/>
+      <c r="CG3" s="49"/>
+      <c r="CH3" s="47" t="s">
         <v>30</v>
       </c>
-      <c r="CI3" s="49"/>
-[...9 lines deleted...]
-      <c r="CS3" s="50"/>
+      <c r="CI3" s="48"/>
+      <c r="CJ3" s="48"/>
+      <c r="CK3" s="48"/>
+      <c r="CL3" s="48"/>
+      <c r="CM3" s="48"/>
+      <c r="CN3" s="48"/>
+      <c r="CO3" s="48"/>
+      <c r="CP3" s="48"/>
+      <c r="CQ3" s="48"/>
+      <c r="CR3" s="48"/>
+      <c r="CS3" s="49"/>
     </row>
     <row r="4" spans="1:97" s="2" customFormat="1" ht="15.75" customHeight="1" thickBot="1">
-      <c r="A4" s="51"/>
+      <c r="A4" s="52"/>
       <c r="B4" s="24" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="25" t="s">
         <v>3</v>
       </c>
       <c r="D4" s="25" t="s">
         <v>4</v>
       </c>
       <c r="E4" s="24" t="s">
         <v>5</v>
       </c>
       <c r="F4" s="25" t="s">
         <v>6</v>
       </c>
       <c r="G4" s="25" t="s">
         <v>7</v>
       </c>
       <c r="H4" s="25" t="s">
         <v>8</v>
       </c>
       <c r="I4" s="25" t="s">
         <v>9</v>
       </c>
       <c r="J4" s="25" t="s">
@@ -1666,51 +1666,53 @@
       </c>
       <c r="CH5" s="36">
         <v>94995</v>
       </c>
       <c r="CI5" s="39">
         <v>94324</v>
       </c>
       <c r="CJ5" s="40">
         <v>113623</v>
       </c>
       <c r="CK5" s="41">
         <v>113446</v>
       </c>
       <c r="CL5" s="36">
         <v>113137</v>
       </c>
       <c r="CM5" s="36">
         <v>99095</v>
       </c>
       <c r="CN5" s="36">
         <v>98762</v>
       </c>
       <c r="CO5" s="36">
         <v>98529</v>
       </c>
-      <c r="CP5" s="31"/>
+      <c r="CP5" s="31">
+        <v>101166</v>
+      </c>
       <c r="CQ5" s="31"/>
       <c r="CR5" s="31"/>
       <c r="CS5" s="31"/>
     </row>
     <row r="6" spans="1:97" s="3" customFormat="1">
       <c r="A6" s="42" t="s">
         <v>21</v>
       </c>
       <c r="B6" s="27">
         <v>187</v>
       </c>
       <c r="C6" s="27">
         <v>174</v>
       </c>
       <c r="D6" s="27">
         <v>223</v>
       </c>
       <c r="E6" s="28">
         <v>223</v>
       </c>
       <c r="F6" s="27">
         <v>223</v>
       </c>
       <c r="G6" s="27">
         <v>223</v>
@@ -1951,51 +1953,53 @@
       </c>
       <c r="CH6" s="36">
         <v>373</v>
       </c>
       <c r="CI6" s="39">
         <v>351</v>
       </c>
       <c r="CJ6" s="36">
         <v>415</v>
       </c>
       <c r="CK6" s="41">
         <v>408</v>
       </c>
       <c r="CL6" s="36">
         <v>407</v>
       </c>
       <c r="CM6" s="36">
         <v>425</v>
       </c>
       <c r="CN6" s="36">
         <v>425</v>
       </c>
       <c r="CO6" s="36">
         <v>425</v>
       </c>
-      <c r="CP6" s="31"/>
+      <c r="CP6" s="31">
+        <v>434</v>
+      </c>
       <c r="CQ6" s="31"/>
       <c r="CR6" s="31"/>
       <c r="CS6" s="31"/>
     </row>
     <row r="7" spans="1:97" s="4" customFormat="1">
       <c r="A7" s="44" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="27">
         <v>2293</v>
       </c>
       <c r="C7" s="27">
         <v>2277</v>
       </c>
       <c r="D7" s="27">
         <v>2844</v>
       </c>
       <c r="E7" s="28">
         <v>2834</v>
       </c>
       <c r="F7" s="27">
         <v>2820</v>
       </c>
       <c r="G7" s="27">
         <v>2832</v>
@@ -2236,51 +2240,53 @@
       </c>
       <c r="CH7" s="36">
         <v>3385</v>
       </c>
       <c r="CI7" s="39">
         <v>3547</v>
       </c>
       <c r="CJ7" s="36">
         <v>3966</v>
       </c>
       <c r="CK7" s="41">
         <v>3947</v>
       </c>
       <c r="CL7" s="36">
         <v>3926</v>
       </c>
       <c r="CM7" s="36">
         <v>3971</v>
       </c>
       <c r="CN7" s="36">
         <v>3967</v>
       </c>
       <c r="CO7" s="36">
         <v>3957</v>
       </c>
-      <c r="CP7" s="31"/>
+      <c r="CP7" s="31">
+        <v>3972</v>
+      </c>
       <c r="CQ7" s="31"/>
       <c r="CR7" s="31"/>
       <c r="CS7" s="31"/>
     </row>
     <row r="8" spans="1:97" s="4" customFormat="1">
       <c r="A8" s="44" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="27">
         <v>18414</v>
       </c>
       <c r="C8" s="27">
         <v>18240</v>
       </c>
       <c r="D8" s="27">
         <v>22263</v>
       </c>
       <c r="E8" s="28">
         <v>22197</v>
       </c>
       <c r="F8" s="27">
         <v>22087</v>
       </c>
       <c r="G8" s="27">
         <v>21939</v>
@@ -2521,51 +2527,53 @@
       </c>
       <c r="CH8" s="36">
         <v>28103</v>
       </c>
       <c r="CI8" s="39">
         <v>27890</v>
       </c>
       <c r="CJ8" s="36">
         <v>33745</v>
       </c>
       <c r="CK8" s="41">
         <v>33712</v>
       </c>
       <c r="CL8" s="36">
         <v>33665</v>
       </c>
       <c r="CM8" s="36">
         <v>27138</v>
       </c>
       <c r="CN8" s="36">
         <v>27042</v>
       </c>
       <c r="CO8" s="36">
         <v>26973</v>
       </c>
-      <c r="CP8" s="31"/>
+      <c r="CP8" s="31">
+        <v>27783</v>
+      </c>
       <c r="CQ8" s="31"/>
       <c r="CR8" s="31"/>
       <c r="CS8" s="31"/>
     </row>
     <row r="9" spans="1:97" s="4" customFormat="1">
       <c r="A9" s="44" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="27">
         <v>10781</v>
       </c>
       <c r="C9" s="27">
         <v>10677</v>
       </c>
       <c r="D9" s="27">
         <v>13338</v>
       </c>
       <c r="E9" s="28">
         <v>13303</v>
       </c>
       <c r="F9" s="27">
         <v>13241</v>
       </c>
       <c r="G9" s="27">
         <v>13215</v>
@@ -2806,51 +2814,53 @@
       </c>
       <c r="CH9" s="36">
         <v>17055</v>
       </c>
       <c r="CI9" s="39">
         <v>16943</v>
       </c>
       <c r="CJ9" s="36">
         <v>20494</v>
       </c>
       <c r="CK9" s="41">
         <v>20454</v>
       </c>
       <c r="CL9" s="36">
         <v>20370</v>
       </c>
       <c r="CM9" s="36">
         <v>17150</v>
       </c>
       <c r="CN9" s="36">
         <v>17113</v>
       </c>
       <c r="CO9" s="36">
         <v>17078</v>
       </c>
-      <c r="CP9" s="31"/>
+      <c r="CP9" s="31">
+        <v>17308</v>
+      </c>
       <c r="CQ9" s="31"/>
       <c r="CR9" s="31"/>
       <c r="CS9" s="31"/>
     </row>
     <row r="10" spans="1:97" s="4" customFormat="1">
       <c r="A10" s="44" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="27">
         <v>22829</v>
       </c>
       <c r="C10" s="27">
         <v>22634</v>
       </c>
       <c r="D10" s="27">
         <v>27606</v>
       </c>
       <c r="E10" s="28">
         <v>27524</v>
       </c>
       <c r="F10" s="27">
         <v>27393</v>
       </c>
       <c r="G10" s="27">
         <v>27147</v>
@@ -3091,51 +3101,53 @@
       </c>
       <c r="CH10" s="36">
         <v>28713</v>
       </c>
       <c r="CI10" s="39">
         <v>28540</v>
       </c>
       <c r="CJ10" s="36">
         <v>34360</v>
       </c>
       <c r="CK10" s="41">
         <v>34311</v>
       </c>
       <c r="CL10" s="36">
         <v>34155</v>
       </c>
       <c r="CM10" s="36">
         <v>32319</v>
       </c>
       <c r="CN10" s="36">
         <v>32129</v>
       </c>
       <c r="CO10" s="36">
         <v>32032</v>
       </c>
-      <c r="CP10" s="31"/>
+      <c r="CP10" s="31">
+        <v>33167</v>
+      </c>
       <c r="CQ10" s="31"/>
       <c r="CR10" s="31"/>
       <c r="CS10" s="31"/>
     </row>
     <row r="11" spans="1:97" s="4" customFormat="1">
       <c r="A11" s="44" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="27">
         <v>4322</v>
       </c>
       <c r="C11" s="27">
         <v>4276</v>
       </c>
       <c r="D11" s="27">
         <v>5529</v>
       </c>
       <c r="E11" s="28">
         <v>5544</v>
       </c>
       <c r="F11" s="27">
         <v>5529</v>
       </c>
       <c r="G11" s="27">
         <v>5508</v>
@@ -3376,51 +3388,53 @@
       </c>
       <c r="CH11" s="36">
         <v>8535</v>
       </c>
       <c r="CI11" s="39">
         <v>8488</v>
       </c>
       <c r="CJ11" s="36">
         <v>10280</v>
       </c>
       <c r="CK11" s="41">
         <v>10264</v>
       </c>
       <c r="CL11" s="36">
         <v>10264</v>
       </c>
       <c r="CM11" s="36">
         <v>8950</v>
       </c>
       <c r="CN11" s="36">
         <v>8944</v>
       </c>
       <c r="CO11" s="36">
         <v>8929</v>
       </c>
-      <c r="CP11" s="31"/>
+      <c r="CP11" s="31">
+        <v>9188</v>
+      </c>
       <c r="CQ11" s="31"/>
       <c r="CR11" s="31"/>
       <c r="CS11" s="31"/>
     </row>
     <row r="12" spans="1:97" s="4" customFormat="1">
       <c r="A12" s="44" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="27">
         <v>6613</v>
       </c>
       <c r="C12" s="27">
         <v>6558</v>
       </c>
       <c r="D12" s="27">
         <v>7619</v>
       </c>
       <c r="E12" s="28">
         <v>7565</v>
       </c>
       <c r="F12" s="27">
         <v>7569</v>
       </c>
       <c r="G12" s="27">
         <v>7542</v>
@@ -3661,51 +3675,53 @@
       </c>
       <c r="CH12" s="36">
         <v>8831</v>
       </c>
       <c r="CI12" s="39">
         <v>8765</v>
       </c>
       <c r="CJ12" s="36">
         <v>10363</v>
       </c>
       <c r="CK12" s="41">
         <v>10350</v>
       </c>
       <c r="CL12" s="36">
         <v>10350</v>
       </c>
       <c r="CM12" s="36">
         <v>9142</v>
       </c>
       <c r="CN12" s="36">
         <v>9142</v>
       </c>
       <c r="CO12" s="36">
         <v>9135</v>
       </c>
-      <c r="CP12" s="31"/>
+      <c r="CP12" s="31">
+        <v>9314</v>
+      </c>
       <c r="CQ12" s="31"/>
       <c r="CR12" s="31"/>
       <c r="CS12" s="31"/>
     </row>
     <row r="13" spans="1:97" s="4" customFormat="1">
       <c r="A13" s="16"/>
       <c r="B13" s="16"/>
       <c r="C13" s="16"/>
       <c r="D13" s="16"/>
       <c r="E13" s="16"/>
       <c r="F13" s="16"/>
       <c r="G13" s="16"/>
       <c r="H13" s="16"/>
       <c r="I13" s="16"/>
       <c r="J13" s="16"/>
       <c r="K13" s="16"/>
       <c r="L13" s="16"/>
       <c r="M13" s="16"/>
       <c r="N13" s="16"/>
       <c r="O13" s="16"/>
       <c r="P13" s="16"/>
       <c r="Q13" s="16"/>
       <c r="R13" s="16"/>
       <c r="S13" s="16"/>
       <c r="T13" s="16"/>
@@ -4253,68 +4269,68 @@
       <c r="D28" s="5"/>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
       <c r="J28" s="5"/>
       <c r="K28" s="5"/>
       <c r="L28" s="5"/>
       <c r="M28" s="5"/>
       <c r="N28" s="5"/>
       <c r="O28" s="5"/>
       <c r="P28" s="5"/>
       <c r="Q28" s="5"/>
       <c r="R28" s="5"/>
       <c r="S28" s="5"/>
       <c r="T28" s="5"/>
       <c r="U28" s="5"/>
       <c r="V28" s="5"/>
       <c r="W28" s="5"/>
       <c r="X28" s="6"/>
       <c r="Y28" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="18">
+    <mergeCell ref="A1:AW1"/>
+    <mergeCell ref="N3:Y3"/>
+    <mergeCell ref="Z3:AK3"/>
+    <mergeCell ref="AL3:AW3"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:M3"/>
+    <mergeCell ref="AT2:AW2"/>
+    <mergeCell ref="AH2:AK2"/>
+    <mergeCell ref="V2:Y2"/>
     <mergeCell ref="BJ3:BU3"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="BF2:BI2"/>
     <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="CP2:CS2"/>
     <mergeCell ref="CH3:CS3"/>
     <mergeCell ref="CD2:CG2"/>
     <mergeCell ref="BV3:CG3"/>
     <mergeCell ref="BR2:BU2"/>
-    <mergeCell ref="A1:AW1"/>
-[...7 lines deleted...]
-    <mergeCell ref="V2:Y2"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>