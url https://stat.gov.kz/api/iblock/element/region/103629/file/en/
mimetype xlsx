--- v4 (2026-08-31)
+++ v5 (2026-09-21)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-15" yWindow="-15" windowWidth="12120" windowHeight="10095"/>
+    <workbookView xWindow="12105" yWindow="-15" windowWidth="11940" windowHeight="5040"/>
   </bookViews>
   <sheets>
     <sheet name="лист" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">лист!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="122" uniqueCount="31">
   <si>
     <t>Large horned livestock, thousand goals</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                тыс. голов</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
@@ -429,70 +429,70 @@
     </xf>
     <xf numFmtId="166" fontId="12" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="12" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="12" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="12" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="13" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 105" xfId="1"/>
     <cellStyle name="Обычный 2 10" xfId="3"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 3 3" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
@@ -767,246 +767,246 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CS29"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="CH1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CO19" sqref="CO19"/>
+      <selection pane="topRight" activeCell="CN20" sqref="CN20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="25.7109375" style="9" customWidth="1"/>
     <col min="2" max="13" width="8.85546875" style="9" customWidth="1"/>
     <col min="14" max="23" width="8.7109375" style="9" customWidth="1"/>
     <col min="24" max="25" width="8.7109375" style="7" customWidth="1"/>
     <col min="26" max="45" width="9.140625" style="7"/>
     <col min="46" max="46" width="10" style="7" customWidth="1"/>
     <col min="47" max="16384" width="9.140625" style="7"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="1" customFormat="1" ht="33" customHeight="1">
-      <c r="A1" s="42" t="s">
+      <c r="A1" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="42"/>
-[...46 lines deleted...]
-      <c r="AW1" s="42"/>
+      <c r="B1" s="38"/>
+      <c r="C1" s="38"/>
+      <c r="D1" s="38"/>
+      <c r="E1" s="38"/>
+      <c r="F1" s="38"/>
+      <c r="G1" s="38"/>
+      <c r="H1" s="38"/>
+      <c r="I1" s="38"/>
+      <c r="J1" s="38"/>
+      <c r="K1" s="38"/>
+      <c r="L1" s="38"/>
+      <c r="M1" s="38"/>
+      <c r="N1" s="38"/>
+      <c r="O1" s="38"/>
+      <c r="P1" s="38"/>
+      <c r="Q1" s="38"/>
+      <c r="R1" s="38"/>
+      <c r="S1" s="38"/>
+      <c r="T1" s="38"/>
+      <c r="U1" s="38"/>
+      <c r="V1" s="38"/>
+      <c r="W1" s="38"/>
+      <c r="X1" s="38"/>
+      <c r="Y1" s="38"/>
+      <c r="Z1" s="38"/>
+      <c r="AA1" s="38"/>
+      <c r="AB1" s="38"/>
+      <c r="AC1" s="38"/>
+      <c r="AD1" s="38"/>
+      <c r="AE1" s="38"/>
+      <c r="AF1" s="38"/>
+      <c r="AG1" s="38"/>
+      <c r="AH1" s="38"/>
+      <c r="AI1" s="38"/>
+      <c r="AJ1" s="38"/>
+      <c r="AK1" s="38"/>
+      <c r="AL1" s="38"/>
+      <c r="AM1" s="38"/>
+      <c r="AN1" s="38"/>
+      <c r="AO1" s="38"/>
+      <c r="AP1" s="38"/>
+      <c r="AQ1" s="38"/>
+      <c r="AR1" s="38"/>
+      <c r="AS1" s="38"/>
+      <c r="AT1" s="38"/>
+      <c r="AU1" s="38"/>
+      <c r="AV1" s="38"/>
+      <c r="AW1" s="38"/>
       <c r="AX1" s="10"/>
       <c r="AY1" s="10"/>
       <c r="AZ1" s="10"/>
       <c r="BA1" s="10"/>
       <c r="BB1" s="10"/>
       <c r="BC1" s="10"/>
       <c r="BD1" s="10"/>
       <c r="BE1" s="10"/>
       <c r="BF1" s="10"/>
       <c r="BG1" s="10"/>
       <c r="BH1" s="10"/>
       <c r="BI1" s="10"/>
     </row>
     <row r="2" spans="1:97" s="1" customFormat="1" ht="15.75" customHeight="1" thickBot="1">
       <c r="A2" s="15"/>
       <c r="B2" s="16"/>
       <c r="C2" s="16"/>
       <c r="D2" s="16"/>
       <c r="E2" s="16"/>
       <c r="F2" s="16"/>
       <c r="G2" s="16"/>
       <c r="H2" s="16"/>
       <c r="I2" s="16"/>
-      <c r="J2" s="38" t="s">
+      <c r="J2" s="44" t="s">
         <v>14</v>
       </c>
-      <c r="K2" s="38"/>
-[...1 lines deleted...]
-      <c r="M2" s="38"/>
+      <c r="K2" s="44"/>
+      <c r="L2" s="44"/>
+      <c r="M2" s="44"/>
       <c r="N2" s="16"/>
       <c r="O2" s="16"/>
       <c r="P2" s="16"/>
       <c r="Q2" s="16"/>
       <c r="R2" s="16"/>
       <c r="S2" s="16"/>
       <c r="T2" s="16"/>
       <c r="U2" s="16"/>
-      <c r="V2" s="38" t="s">
+      <c r="V2" s="44" t="s">
         <v>14</v>
       </c>
-      <c r="W2" s="38"/>
-[...1 lines deleted...]
-      <c r="Y2" s="38"/>
+      <c r="W2" s="44"/>
+      <c r="X2" s="44"/>
+      <c r="Y2" s="44"/>
       <c r="Z2" s="17"/>
       <c r="AA2" s="17"/>
       <c r="AB2" s="17"/>
       <c r="AC2" s="17"/>
       <c r="AD2" s="17"/>
       <c r="AE2" s="17"/>
       <c r="AF2" s="17"/>
       <c r="AG2" s="17"/>
-      <c r="AH2" s="38" t="s">
+      <c r="AH2" s="44" t="s">
         <v>14</v>
       </c>
-      <c r="AI2" s="38"/>
-[...1 lines deleted...]
-      <c r="AK2" s="38"/>
+      <c r="AI2" s="44"/>
+      <c r="AJ2" s="44"/>
+      <c r="AK2" s="44"/>
       <c r="AL2" s="17"/>
       <c r="AM2" s="17"/>
       <c r="AN2" s="17"/>
       <c r="AO2" s="17"/>
       <c r="AP2" s="17"/>
       <c r="AQ2" s="17"/>
       <c r="AR2" s="17"/>
       <c r="AS2" s="17"/>
-      <c r="AT2" s="38" t="s">
+      <c r="AT2" s="44" t="s">
         <v>14</v>
       </c>
-      <c r="AU2" s="38"/>
-[...1 lines deleted...]
-      <c r="AW2" s="38"/>
+      <c r="AU2" s="44"/>
+      <c r="AV2" s="44"/>
+      <c r="AW2" s="44"/>
       <c r="AX2" s="17"/>
       <c r="AY2" s="17"/>
       <c r="AZ2" s="17"/>
       <c r="BA2" s="17"/>
       <c r="BB2" s="17"/>
       <c r="BC2" s="17"/>
       <c r="BD2" s="17"/>
       <c r="BE2" s="17"/>
-      <c r="BF2" s="38" t="s">
+      <c r="BF2" s="44" t="s">
         <v>14</v>
       </c>
-      <c r="BG2" s="38"/>
-[...1 lines deleted...]
-      <c r="BI2" s="38"/>
+      <c r="BG2" s="44"/>
+      <c r="BH2" s="44"/>
+      <c r="BI2" s="44"/>
       <c r="BJ2" s="17"/>
       <c r="BK2" s="17"/>
       <c r="BL2" s="17"/>
       <c r="BM2" s="17"/>
       <c r="BN2" s="17"/>
       <c r="BO2" s="17"/>
       <c r="BP2" s="17"/>
       <c r="BQ2" s="17"/>
-      <c r="BR2" s="38" t="s">
+      <c r="BR2" s="44" t="s">
         <v>14</v>
       </c>
-      <c r="BS2" s="38"/>
-[...1 lines deleted...]
-      <c r="BU2" s="38"/>
+      <c r="BS2" s="44"/>
+      <c r="BT2" s="44"/>
+      <c r="BU2" s="44"/>
       <c r="BV2" s="17"/>
       <c r="BW2" s="17"/>
       <c r="BX2" s="17"/>
       <c r="BY2" s="17"/>
       <c r="BZ2" s="17"/>
       <c r="CA2" s="17"/>
       <c r="CB2" s="17"/>
       <c r="CC2" s="17"/>
-      <c r="CD2" s="38" t="s">
+      <c r="CD2" s="44" t="s">
         <v>14</v>
       </c>
-      <c r="CE2" s="38"/>
-[...1 lines deleted...]
-      <c r="CG2" s="38"/>
+      <c r="CE2" s="44"/>
+      <c r="CF2" s="44"/>
+      <c r="CG2" s="44"/>
       <c r="CH2" s="17"/>
       <c r="CI2" s="17"/>
       <c r="CJ2" s="17"/>
       <c r="CK2" s="17"/>
       <c r="CL2" s="17"/>
       <c r="CM2" s="17"/>
       <c r="CN2" s="17"/>
       <c r="CO2" s="17"/>
-      <c r="CP2" s="38" t="s">
+      <c r="CP2" s="44" t="s">
         <v>14</v>
       </c>
-      <c r="CQ2" s="38"/>
-[...1 lines deleted...]
-      <c r="CS2" s="38"/>
+      <c r="CQ2" s="44"/>
+      <c r="CR2" s="44"/>
+      <c r="CS2" s="44"/>
     </row>
     <row r="3" spans="1:97" s="2" customFormat="1" ht="15" customHeight="1" thickBot="1">
-      <c r="A3" s="43" t="s">
+      <c r="A3" s="42" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="39" t="s">
         <v>15</v>
       </c>
       <c r="C3" s="40"/>
       <c r="D3" s="40"/>
       <c r="E3" s="40"/>
       <c r="F3" s="40"/>
       <c r="G3" s="40"/>
       <c r="H3" s="40"/>
       <c r="I3" s="40"/>
       <c r="J3" s="40"/>
       <c r="K3" s="40"/>
       <c r="L3" s="40"/>
       <c r="M3" s="41"/>
       <c r="N3" s="39" t="s">
         <v>16</v>
       </c>
       <c r="O3" s="40"/>
       <c r="P3" s="40"/>
       <c r="Q3" s="40"/>
       <c r="R3" s="40"/>
       <c r="S3" s="40"/>
       <c r="T3" s="40"/>
@@ -1079,51 +1079,51 @@
       <c r="BY3" s="40"/>
       <c r="BZ3" s="40"/>
       <c r="CA3" s="40"/>
       <c r="CB3" s="40"/>
       <c r="CC3" s="40"/>
       <c r="CD3" s="40"/>
       <c r="CE3" s="40"/>
       <c r="CF3" s="40"/>
       <c r="CG3" s="41"/>
       <c r="CH3" s="39" t="s">
         <v>30</v>
       </c>
       <c r="CI3" s="40"/>
       <c r="CJ3" s="40"/>
       <c r="CK3" s="40"/>
       <c r="CL3" s="40"/>
       <c r="CM3" s="40"/>
       <c r="CN3" s="40"/>
       <c r="CO3" s="40"/>
       <c r="CP3" s="40"/>
       <c r="CQ3" s="40"/>
       <c r="CR3" s="40"/>
       <c r="CS3" s="41"/>
     </row>
     <row r="4" spans="1:97" s="3" customFormat="1" ht="15.75" customHeight="1" thickBot="1">
-      <c r="A4" s="44"/>
+      <c r="A4" s="43"/>
       <c r="B4" s="18" t="s">
         <v>13</v>
       </c>
       <c r="C4" s="19" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="19" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="18" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="19" t="s">
         <v>5</v>
       </c>
       <c r="G4" s="19" t="s">
         <v>6</v>
       </c>
       <c r="H4" s="19" t="s">
         <v>7</v>
       </c>
       <c r="I4" s="19" t="s">
         <v>8</v>
       </c>
       <c r="J4" s="19" t="s">
@@ -1646,51 +1646,53 @@
       </c>
       <c r="CG5" s="28">
         <v>21025</v>
       </c>
       <c r="CH5" s="30">
         <v>21306</v>
       </c>
       <c r="CI5" s="32">
         <v>20834</v>
       </c>
       <c r="CJ5" s="33">
         <v>27831</v>
       </c>
       <c r="CK5" s="30">
         <v>26977</v>
       </c>
       <c r="CL5" s="30">
         <v>26819</v>
       </c>
       <c r="CM5" s="30">
         <v>22522</v>
       </c>
       <c r="CN5" s="30">
         <v>22175</v>
       </c>
-      <c r="CO5" s="30"/>
+      <c r="CO5" s="30">
+        <v>21877</v>
+      </c>
       <c r="CP5" s="28"/>
       <c r="CQ5" s="28"/>
       <c r="CR5" s="28"/>
       <c r="CS5" s="28"/>
     </row>
     <row r="6" spans="1:97" s="4" customFormat="1" ht="12.75" customHeight="1">
       <c r="A6" s="34" t="s">
         <v>21</v>
       </c>
       <c r="B6" s="21">
         <v>212</v>
       </c>
       <c r="C6" s="22">
         <v>210</v>
       </c>
       <c r="D6" s="22">
         <v>321</v>
       </c>
       <c r="E6" s="22">
         <v>320</v>
       </c>
       <c r="F6" s="22">
         <v>318</v>
       </c>
       <c r="G6" s="22">
@@ -1929,51 +1931,53 @@
       </c>
       <c r="CG6" s="28">
         <v>908</v>
       </c>
       <c r="CH6" s="30">
         <v>969</v>
       </c>
       <c r="CI6" s="32">
         <v>963</v>
       </c>
       <c r="CJ6" s="30">
         <v>1323</v>
       </c>
       <c r="CK6" s="30">
         <v>1315</v>
       </c>
       <c r="CL6" s="30">
         <v>1312</v>
       </c>
       <c r="CM6" s="30">
         <v>1002</v>
       </c>
       <c r="CN6" s="30">
         <v>997</v>
       </c>
-      <c r="CO6" s="30"/>
+      <c r="CO6" s="30">
+        <v>992</v>
+      </c>
       <c r="CP6" s="28"/>
       <c r="CQ6" s="28"/>
       <c r="CR6" s="28"/>
       <c r="CS6" s="28"/>
     </row>
     <row r="7" spans="1:97" s="5" customFormat="1">
       <c r="A7" s="37" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="21">
         <v>344</v>
       </c>
       <c r="C7" s="22">
         <v>340</v>
       </c>
       <c r="D7" s="22">
         <v>465</v>
       </c>
       <c r="E7" s="22">
         <v>464</v>
       </c>
       <c r="F7" s="22">
         <v>455</v>
       </c>
       <c r="G7" s="22">
@@ -2212,51 +2216,53 @@
       </c>
       <c r="CG7" s="28">
         <v>555</v>
       </c>
       <c r="CH7" s="30">
         <v>505</v>
       </c>
       <c r="CI7" s="32">
         <v>502</v>
       </c>
       <c r="CJ7" s="30">
         <v>653</v>
       </c>
       <c r="CK7" s="30">
         <v>628</v>
       </c>
       <c r="CL7" s="30">
         <v>622</v>
       </c>
       <c r="CM7" s="30">
         <v>603</v>
       </c>
       <c r="CN7" s="30">
         <v>598</v>
       </c>
-      <c r="CO7" s="30"/>
+      <c r="CO7" s="30">
+        <v>593</v>
+      </c>
       <c r="CP7" s="28"/>
       <c r="CQ7" s="28"/>
       <c r="CR7" s="28"/>
       <c r="CS7" s="28"/>
     </row>
     <row r="8" spans="1:97" s="5" customFormat="1">
       <c r="A8" s="37" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="21">
         <v>4884</v>
       </c>
       <c r="C8" s="22">
         <v>4839</v>
       </c>
       <c r="D8" s="22">
         <v>6657</v>
       </c>
       <c r="E8" s="22">
         <v>6637</v>
       </c>
       <c r="F8" s="22">
         <v>6604</v>
       </c>
       <c r="G8" s="22">
@@ -2495,51 +2501,53 @@
       </c>
       <c r="CG8" s="28">
         <v>5165</v>
       </c>
       <c r="CH8" s="30">
         <v>5077</v>
       </c>
       <c r="CI8" s="32">
         <v>4975</v>
       </c>
       <c r="CJ8" s="30">
         <v>6681</v>
       </c>
       <c r="CK8" s="30">
         <v>6441</v>
       </c>
       <c r="CL8" s="30">
         <v>6400</v>
       </c>
       <c r="CM8" s="30">
         <v>5310</v>
       </c>
       <c r="CN8" s="30">
         <v>5190</v>
       </c>
-      <c r="CO8" s="30"/>
+      <c r="CO8" s="30">
+        <v>5100</v>
+      </c>
       <c r="CP8" s="28"/>
       <c r="CQ8" s="28"/>
       <c r="CR8" s="28"/>
       <c r="CS8" s="28"/>
     </row>
     <row r="9" spans="1:97" s="5" customFormat="1">
       <c r="A9" s="37" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="21">
         <v>2273</v>
       </c>
       <c r="C9" s="22">
         <v>2311</v>
       </c>
       <c r="D9" s="22">
         <v>3255</v>
       </c>
       <c r="E9" s="22">
         <v>3278</v>
       </c>
       <c r="F9" s="22">
         <v>3249</v>
       </c>
       <c r="G9" s="22">
@@ -2778,51 +2786,53 @@
       </c>
       <c r="CG9" s="28">
         <v>2013</v>
       </c>
       <c r="CH9" s="30">
         <v>2176</v>
       </c>
       <c r="CI9" s="32">
         <v>2120</v>
       </c>
       <c r="CJ9" s="30">
         <v>2838</v>
       </c>
       <c r="CK9" s="30">
         <v>2671</v>
       </c>
       <c r="CL9" s="30">
         <v>2636</v>
       </c>
       <c r="CM9" s="30">
         <v>2189</v>
       </c>
       <c r="CN9" s="30">
         <v>2138</v>
       </c>
-      <c r="CO9" s="30"/>
+      <c r="CO9" s="30">
+        <v>2091</v>
+      </c>
       <c r="CP9" s="28"/>
       <c r="CQ9" s="28"/>
       <c r="CR9" s="28"/>
       <c r="CS9" s="28"/>
     </row>
     <row r="10" spans="1:97" s="5" customFormat="1">
       <c r="A10" s="37" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="21">
         <v>8253</v>
       </c>
       <c r="C10" s="22">
         <v>8164</v>
       </c>
       <c r="D10" s="22">
         <v>11118</v>
       </c>
       <c r="E10" s="22">
         <v>11085</v>
       </c>
       <c r="F10" s="22">
         <v>11029</v>
       </c>
       <c r="G10" s="22">
@@ -3061,51 +3071,53 @@
       </c>
       <c r="CG10" s="28">
         <v>8443</v>
       </c>
       <c r="CH10" s="30">
         <v>7905</v>
       </c>
       <c r="CI10" s="32">
         <v>7634</v>
       </c>
       <c r="CJ10" s="30">
         <v>10107</v>
       </c>
       <c r="CK10" s="30">
         <v>9767</v>
       </c>
       <c r="CL10" s="30">
         <v>9720</v>
       </c>
       <c r="CM10" s="30">
         <v>8563</v>
       </c>
       <c r="CN10" s="30">
         <v>8433</v>
       </c>
-      <c r="CO10" s="30"/>
+      <c r="CO10" s="30">
+        <v>8302</v>
+      </c>
       <c r="CP10" s="28"/>
       <c r="CQ10" s="28"/>
       <c r="CR10" s="28"/>
       <c r="CS10" s="28"/>
     </row>
     <row r="11" spans="1:97" s="5" customFormat="1">
       <c r="A11" s="37" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="21">
         <v>1264</v>
       </c>
       <c r="C11" s="22">
         <v>1252</v>
       </c>
       <c r="D11" s="22">
         <v>1819</v>
       </c>
       <c r="E11" s="22">
         <v>1813</v>
       </c>
       <c r="F11" s="22">
         <v>1802</v>
       </c>
       <c r="G11" s="22">
@@ -3344,51 +3356,53 @@
       </c>
       <c r="CG11" s="28">
         <v>1949</v>
       </c>
       <c r="CH11" s="30">
         <v>2629</v>
       </c>
       <c r="CI11" s="32">
         <v>2618</v>
       </c>
       <c r="CJ11" s="30">
         <v>3535</v>
       </c>
       <c r="CK11" s="30">
         <v>3511</v>
       </c>
       <c r="CL11" s="30">
         <v>3491</v>
       </c>
       <c r="CM11" s="30">
         <v>2845</v>
       </c>
       <c r="CN11" s="30">
         <v>2829</v>
       </c>
-      <c r="CO11" s="30"/>
+      <c r="CO11" s="30">
+        <v>2829</v>
+      </c>
       <c r="CP11" s="28"/>
       <c r="CQ11" s="28"/>
       <c r="CR11" s="28"/>
       <c r="CS11" s="28"/>
     </row>
     <row r="12" spans="1:97" s="5" customFormat="1">
       <c r="A12" s="37" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="21">
         <v>2803</v>
       </c>
       <c r="C12" s="22">
         <v>2816</v>
       </c>
       <c r="D12" s="22">
         <v>3737</v>
       </c>
       <c r="E12" s="22">
         <v>3735</v>
       </c>
       <c r="F12" s="22">
         <v>3712</v>
       </c>
       <c r="G12" s="22">
@@ -3627,51 +3641,53 @@
       </c>
       <c r="CG12" s="28">
         <v>1992</v>
       </c>
       <c r="CH12" s="30">
         <v>2045</v>
       </c>
       <c r="CI12" s="32">
         <v>2022</v>
       </c>
       <c r="CJ12" s="30">
         <v>2694</v>
       </c>
       <c r="CK12" s="30">
         <v>2644</v>
       </c>
       <c r="CL12" s="30">
         <v>2638</v>
       </c>
       <c r="CM12" s="30">
         <v>2010</v>
       </c>
       <c r="CN12" s="30">
         <v>1990</v>
       </c>
-      <c r="CO12" s="30"/>
+      <c r="CO12" s="30">
+        <v>1970</v>
+      </c>
       <c r="CP12" s="28"/>
       <c r="CQ12" s="28"/>
       <c r="CR12" s="28"/>
       <c r="CS12" s="28"/>
     </row>
     <row r="13" spans="1:97" s="5" customFormat="1">
       <c r="A13" s="11"/>
       <c r="B13" s="11"/>
       <c r="C13" s="11"/>
       <c r="D13" s="11"/>
       <c r="E13" s="11"/>
       <c r="F13" s="11"/>
       <c r="G13" s="11"/>
       <c r="H13" s="11"/>
       <c r="I13" s="11"/>
       <c r="J13" s="11"/>
       <c r="K13" s="11"/>
       <c r="L13" s="11"/>
       <c r="M13" s="11"/>
       <c r="N13" s="11"/>
       <c r="O13" s="11"/>
       <c r="P13" s="11"/>
       <c r="Q13" s="11"/>
       <c r="R13" s="11"/>
       <c r="S13" s="11"/>
@@ -4100,68 +4116,68 @@
       <c r="H26" s="8"/>
       <c r="I26" s="8"/>
       <c r="J26" s="6"/>
       <c r="K26" s="6"/>
     </row>
     <row r="27" spans="1:61">
       <c r="H27" s="8"/>
       <c r="I27" s="8"/>
       <c r="J27" s="6"/>
       <c r="K27" s="6"/>
     </row>
     <row r="28" spans="1:61">
       <c r="H28" s="8"/>
       <c r="I28" s="8"/>
       <c r="J28" s="6"/>
       <c r="K28" s="6"/>
     </row>
     <row r="29" spans="1:61">
       <c r="H29" s="8"/>
       <c r="I29" s="8"/>
       <c r="J29" s="6"/>
       <c r="K29" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="18">
+    <mergeCell ref="CP2:CS2"/>
+    <mergeCell ref="CH3:CS3"/>
+    <mergeCell ref="CD2:CG2"/>
+    <mergeCell ref="BV3:CG3"/>
+    <mergeCell ref="BR2:BU2"/>
+    <mergeCell ref="BJ3:BU3"/>
+    <mergeCell ref="BF2:BI2"/>
+    <mergeCell ref="AX3:BI3"/>
+    <mergeCell ref="J2:M2"/>
+    <mergeCell ref="V2:Y2"/>
+    <mergeCell ref="AH2:AK2"/>
+    <mergeCell ref="AT2:AW2"/>
     <mergeCell ref="A1:AW1"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="A3:A4"/>
-    <mergeCell ref="BF2:BI2"/>
-[...10 lines deleted...]
-    <mergeCell ref="BJ3:BU3"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>