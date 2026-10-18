--- v5 (2026-09-21)
+++ v6 (2026-10-18)
@@ -429,70 +429,70 @@
     </xf>
     <xf numFmtId="166" fontId="12" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="12" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="12" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="12" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="13" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 105" xfId="1"/>
     <cellStyle name="Обычный 2 10" xfId="3"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 3 3" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
@@ -767,246 +767,246 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CS29"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="CH1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CN20" sqref="CN20"/>
+      <selection pane="topRight" activeCell="CZ9" sqref="CZ9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="25.7109375" style="9" customWidth="1"/>
     <col min="2" max="13" width="8.85546875" style="9" customWidth="1"/>
     <col min="14" max="23" width="8.7109375" style="9" customWidth="1"/>
     <col min="24" max="25" width="8.7109375" style="7" customWidth="1"/>
     <col min="26" max="45" width="9.140625" style="7"/>
     <col min="46" max="46" width="10" style="7" customWidth="1"/>
     <col min="47" max="16384" width="9.140625" style="7"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="1" customFormat="1" ht="33" customHeight="1">
-      <c r="A1" s="38" t="s">
+      <c r="A1" s="42" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="38"/>
-[...46 lines deleted...]
-      <c r="AW1" s="38"/>
+      <c r="B1" s="42"/>
+      <c r="C1" s="42"/>
+      <c r="D1" s="42"/>
+      <c r="E1" s="42"/>
+      <c r="F1" s="42"/>
+      <c r="G1" s="42"/>
+      <c r="H1" s="42"/>
+      <c r="I1" s="42"/>
+      <c r="J1" s="42"/>
+      <c r="K1" s="42"/>
+      <c r="L1" s="42"/>
+      <c r="M1" s="42"/>
+      <c r="N1" s="42"/>
+      <c r="O1" s="42"/>
+      <c r="P1" s="42"/>
+      <c r="Q1" s="42"/>
+      <c r="R1" s="42"/>
+      <c r="S1" s="42"/>
+      <c r="T1" s="42"/>
+      <c r="U1" s="42"/>
+      <c r="V1" s="42"/>
+      <c r="W1" s="42"/>
+      <c r="X1" s="42"/>
+      <c r="Y1" s="42"/>
+      <c r="Z1" s="42"/>
+      <c r="AA1" s="42"/>
+      <c r="AB1" s="42"/>
+      <c r="AC1" s="42"/>
+      <c r="AD1" s="42"/>
+      <c r="AE1" s="42"/>
+      <c r="AF1" s="42"/>
+      <c r="AG1" s="42"/>
+      <c r="AH1" s="42"/>
+      <c r="AI1" s="42"/>
+      <c r="AJ1" s="42"/>
+      <c r="AK1" s="42"/>
+      <c r="AL1" s="42"/>
+      <c r="AM1" s="42"/>
+      <c r="AN1" s="42"/>
+      <c r="AO1" s="42"/>
+      <c r="AP1" s="42"/>
+      <c r="AQ1" s="42"/>
+      <c r="AR1" s="42"/>
+      <c r="AS1" s="42"/>
+      <c r="AT1" s="42"/>
+      <c r="AU1" s="42"/>
+      <c r="AV1" s="42"/>
+      <c r="AW1" s="42"/>
       <c r="AX1" s="10"/>
       <c r="AY1" s="10"/>
       <c r="AZ1" s="10"/>
       <c r="BA1" s="10"/>
       <c r="BB1" s="10"/>
       <c r="BC1" s="10"/>
       <c r="BD1" s="10"/>
       <c r="BE1" s="10"/>
       <c r="BF1" s="10"/>
       <c r="BG1" s="10"/>
       <c r="BH1" s="10"/>
       <c r="BI1" s="10"/>
     </row>
     <row r="2" spans="1:97" s="1" customFormat="1" ht="15.75" customHeight="1" thickBot="1">
       <c r="A2" s="15"/>
       <c r="B2" s="16"/>
       <c r="C2" s="16"/>
       <c r="D2" s="16"/>
       <c r="E2" s="16"/>
       <c r="F2" s="16"/>
       <c r="G2" s="16"/>
       <c r="H2" s="16"/>
       <c r="I2" s="16"/>
-      <c r="J2" s="44" t="s">
+      <c r="J2" s="38" t="s">
         <v>14</v>
       </c>
-      <c r="K2" s="44"/>
-[...1 lines deleted...]
-      <c r="M2" s="44"/>
+      <c r="K2" s="38"/>
+      <c r="L2" s="38"/>
+      <c r="M2" s="38"/>
       <c r="N2" s="16"/>
       <c r="O2" s="16"/>
       <c r="P2" s="16"/>
       <c r="Q2" s="16"/>
       <c r="R2" s="16"/>
       <c r="S2" s="16"/>
       <c r="T2" s="16"/>
       <c r="U2" s="16"/>
-      <c r="V2" s="44" t="s">
+      <c r="V2" s="38" t="s">
         <v>14</v>
       </c>
-      <c r="W2" s="44"/>
-[...1 lines deleted...]
-      <c r="Y2" s="44"/>
+      <c r="W2" s="38"/>
+      <c r="X2" s="38"/>
+      <c r="Y2" s="38"/>
       <c r="Z2" s="17"/>
       <c r="AA2" s="17"/>
       <c r="AB2" s="17"/>
       <c r="AC2" s="17"/>
       <c r="AD2" s="17"/>
       <c r="AE2" s="17"/>
       <c r="AF2" s="17"/>
       <c r="AG2" s="17"/>
-      <c r="AH2" s="44" t="s">
+      <c r="AH2" s="38" t="s">
         <v>14</v>
       </c>
-      <c r="AI2" s="44"/>
-[...1 lines deleted...]
-      <c r="AK2" s="44"/>
+      <c r="AI2" s="38"/>
+      <c r="AJ2" s="38"/>
+      <c r="AK2" s="38"/>
       <c r="AL2" s="17"/>
       <c r="AM2" s="17"/>
       <c r="AN2" s="17"/>
       <c r="AO2" s="17"/>
       <c r="AP2" s="17"/>
       <c r="AQ2" s="17"/>
       <c r="AR2" s="17"/>
       <c r="AS2" s="17"/>
-      <c r="AT2" s="44" t="s">
+      <c r="AT2" s="38" t="s">
         <v>14</v>
       </c>
-      <c r="AU2" s="44"/>
-[...1 lines deleted...]
-      <c r="AW2" s="44"/>
+      <c r="AU2" s="38"/>
+      <c r="AV2" s="38"/>
+      <c r="AW2" s="38"/>
       <c r="AX2" s="17"/>
       <c r="AY2" s="17"/>
       <c r="AZ2" s="17"/>
       <c r="BA2" s="17"/>
       <c r="BB2" s="17"/>
       <c r="BC2" s="17"/>
       <c r="BD2" s="17"/>
       <c r="BE2" s="17"/>
-      <c r="BF2" s="44" t="s">
+      <c r="BF2" s="38" t="s">
         <v>14</v>
       </c>
-      <c r="BG2" s="44"/>
-[...1 lines deleted...]
-      <c r="BI2" s="44"/>
+      <c r="BG2" s="38"/>
+      <c r="BH2" s="38"/>
+      <c r="BI2" s="38"/>
       <c r="BJ2" s="17"/>
       <c r="BK2" s="17"/>
       <c r="BL2" s="17"/>
       <c r="BM2" s="17"/>
       <c r="BN2" s="17"/>
       <c r="BO2" s="17"/>
       <c r="BP2" s="17"/>
       <c r="BQ2" s="17"/>
-      <c r="BR2" s="44" t="s">
+      <c r="BR2" s="38" t="s">
         <v>14</v>
       </c>
-      <c r="BS2" s="44"/>
-[...1 lines deleted...]
-      <c r="BU2" s="44"/>
+      <c r="BS2" s="38"/>
+      <c r="BT2" s="38"/>
+      <c r="BU2" s="38"/>
       <c r="BV2" s="17"/>
       <c r="BW2" s="17"/>
       <c r="BX2" s="17"/>
       <c r="BY2" s="17"/>
       <c r="BZ2" s="17"/>
       <c r="CA2" s="17"/>
       <c r="CB2" s="17"/>
       <c r="CC2" s="17"/>
-      <c r="CD2" s="44" t="s">
+      <c r="CD2" s="38" t="s">
         <v>14</v>
       </c>
-      <c r="CE2" s="44"/>
-[...1 lines deleted...]
-      <c r="CG2" s="44"/>
+      <c r="CE2" s="38"/>
+      <c r="CF2" s="38"/>
+      <c r="CG2" s="38"/>
       <c r="CH2" s="17"/>
       <c r="CI2" s="17"/>
       <c r="CJ2" s="17"/>
       <c r="CK2" s="17"/>
       <c r="CL2" s="17"/>
       <c r="CM2" s="17"/>
       <c r="CN2" s="17"/>
       <c r="CO2" s="17"/>
-      <c r="CP2" s="44" t="s">
+      <c r="CP2" s="38" t="s">
         <v>14</v>
       </c>
-      <c r="CQ2" s="44"/>
-[...1 lines deleted...]
-      <c r="CS2" s="44"/>
+      <c r="CQ2" s="38"/>
+      <c r="CR2" s="38"/>
+      <c r="CS2" s="38"/>
     </row>
     <row r="3" spans="1:97" s="2" customFormat="1" ht="15" customHeight="1" thickBot="1">
-      <c r="A3" s="42" t="s">
+      <c r="A3" s="43" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="39" t="s">
         <v>15</v>
       </c>
       <c r="C3" s="40"/>
       <c r="D3" s="40"/>
       <c r="E3" s="40"/>
       <c r="F3" s="40"/>
       <c r="G3" s="40"/>
       <c r="H3" s="40"/>
       <c r="I3" s="40"/>
       <c r="J3" s="40"/>
       <c r="K3" s="40"/>
       <c r="L3" s="40"/>
       <c r="M3" s="41"/>
       <c r="N3" s="39" t="s">
         <v>16</v>
       </c>
       <c r="O3" s="40"/>
       <c r="P3" s="40"/>
       <c r="Q3" s="40"/>
       <c r="R3" s="40"/>
       <c r="S3" s="40"/>
       <c r="T3" s="40"/>
@@ -1079,51 +1079,51 @@
       <c r="BY3" s="40"/>
       <c r="BZ3" s="40"/>
       <c r="CA3" s="40"/>
       <c r="CB3" s="40"/>
       <c r="CC3" s="40"/>
       <c r="CD3" s="40"/>
       <c r="CE3" s="40"/>
       <c r="CF3" s="40"/>
       <c r="CG3" s="41"/>
       <c r="CH3" s="39" t="s">
         <v>30</v>
       </c>
       <c r="CI3" s="40"/>
       <c r="CJ3" s="40"/>
       <c r="CK3" s="40"/>
       <c r="CL3" s="40"/>
       <c r="CM3" s="40"/>
       <c r="CN3" s="40"/>
       <c r="CO3" s="40"/>
       <c r="CP3" s="40"/>
       <c r="CQ3" s="40"/>
       <c r="CR3" s="40"/>
       <c r="CS3" s="41"/>
     </row>
     <row r="4" spans="1:97" s="3" customFormat="1" ht="15.75" customHeight="1" thickBot="1">
-      <c r="A4" s="43"/>
+      <c r="A4" s="44"/>
       <c r="B4" s="18" t="s">
         <v>13</v>
       </c>
       <c r="C4" s="19" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="19" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="18" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="19" t="s">
         <v>5</v>
       </c>
       <c r="G4" s="19" t="s">
         <v>6</v>
       </c>
       <c r="H4" s="19" t="s">
         <v>7</v>
       </c>
       <c r="I4" s="19" t="s">
         <v>8</v>
       </c>
       <c r="J4" s="19" t="s">
@@ -1649,51 +1649,53 @@
       </c>
       <c r="CH5" s="30">
         <v>21306</v>
       </c>
       <c r="CI5" s="32">
         <v>20834</v>
       </c>
       <c r="CJ5" s="33">
         <v>27831</v>
       </c>
       <c r="CK5" s="30">
         <v>26977</v>
       </c>
       <c r="CL5" s="30">
         <v>26819</v>
       </c>
       <c r="CM5" s="30">
         <v>22522</v>
       </c>
       <c r="CN5" s="30">
         <v>22175</v>
       </c>
       <c r="CO5" s="30">
         <v>21877</v>
       </c>
-      <c r="CP5" s="28"/>
+      <c r="CP5" s="28">
+        <v>23591</v>
+      </c>
       <c r="CQ5" s="28"/>
       <c r="CR5" s="28"/>
       <c r="CS5" s="28"/>
     </row>
     <row r="6" spans="1:97" s="4" customFormat="1" ht="12.75" customHeight="1">
       <c r="A6" s="34" t="s">
         <v>21</v>
       </c>
       <c r="B6" s="21">
         <v>212</v>
       </c>
       <c r="C6" s="22">
         <v>210</v>
       </c>
       <c r="D6" s="22">
         <v>321</v>
       </c>
       <c r="E6" s="22">
         <v>320</v>
       </c>
       <c r="F6" s="22">
         <v>318</v>
       </c>
       <c r="G6" s="22">
         <v>317</v>
@@ -1934,51 +1936,53 @@
       </c>
       <c r="CH6" s="30">
         <v>969</v>
       </c>
       <c r="CI6" s="32">
         <v>963</v>
       </c>
       <c r="CJ6" s="30">
         <v>1323</v>
       </c>
       <c r="CK6" s="30">
         <v>1315</v>
       </c>
       <c r="CL6" s="30">
         <v>1312</v>
       </c>
       <c r="CM6" s="30">
         <v>1002</v>
       </c>
       <c r="CN6" s="30">
         <v>997</v>
       </c>
       <c r="CO6" s="30">
         <v>992</v>
       </c>
-      <c r="CP6" s="28"/>
+      <c r="CP6" s="28">
+        <v>1026</v>
+      </c>
       <c r="CQ6" s="28"/>
       <c r="CR6" s="28"/>
       <c r="CS6" s="28"/>
     </row>
     <row r="7" spans="1:97" s="5" customFormat="1">
       <c r="A7" s="37" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="21">
         <v>344</v>
       </c>
       <c r="C7" s="22">
         <v>340</v>
       </c>
       <c r="D7" s="22">
         <v>465</v>
       </c>
       <c r="E7" s="22">
         <v>464</v>
       </c>
       <c r="F7" s="22">
         <v>455</v>
       </c>
       <c r="G7" s="22">
         <v>453</v>
@@ -2219,51 +2223,53 @@
       </c>
       <c r="CH7" s="30">
         <v>505</v>
       </c>
       <c r="CI7" s="32">
         <v>502</v>
       </c>
       <c r="CJ7" s="30">
         <v>653</v>
       </c>
       <c r="CK7" s="30">
         <v>628</v>
       </c>
       <c r="CL7" s="30">
         <v>622</v>
       </c>
       <c r="CM7" s="30">
         <v>603</v>
       </c>
       <c r="CN7" s="30">
         <v>598</v>
       </c>
       <c r="CO7" s="30">
         <v>593</v>
       </c>
-      <c r="CP7" s="28"/>
+      <c r="CP7" s="28">
+        <v>668</v>
+      </c>
       <c r="CQ7" s="28"/>
       <c r="CR7" s="28"/>
       <c r="CS7" s="28"/>
     </row>
     <row r="8" spans="1:97" s="5" customFormat="1">
       <c r="A8" s="37" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="21">
         <v>4884</v>
       </c>
       <c r="C8" s="22">
         <v>4839</v>
       </c>
       <c r="D8" s="22">
         <v>6657</v>
       </c>
       <c r="E8" s="22">
         <v>6637</v>
       </c>
       <c r="F8" s="22">
         <v>6604</v>
       </c>
       <c r="G8" s="22">
         <v>6548</v>
@@ -2504,51 +2510,53 @@
       </c>
       <c r="CH8" s="30">
         <v>5077</v>
       </c>
       <c r="CI8" s="32">
         <v>4975</v>
       </c>
       <c r="CJ8" s="30">
         <v>6681</v>
       </c>
       <c r="CK8" s="30">
         <v>6441</v>
       </c>
       <c r="CL8" s="30">
         <v>6400</v>
       </c>
       <c r="CM8" s="30">
         <v>5310</v>
       </c>
       <c r="CN8" s="30">
         <v>5190</v>
       </c>
       <c r="CO8" s="30">
         <v>5100</v>
       </c>
-      <c r="CP8" s="28"/>
+      <c r="CP8" s="28">
+        <v>5617</v>
+      </c>
       <c r="CQ8" s="28"/>
       <c r="CR8" s="28"/>
       <c r="CS8" s="28"/>
     </row>
     <row r="9" spans="1:97" s="5" customFormat="1">
       <c r="A9" s="37" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="21">
         <v>2273</v>
       </c>
       <c r="C9" s="22">
         <v>2311</v>
       </c>
       <c r="D9" s="22">
         <v>3255</v>
       </c>
       <c r="E9" s="22">
         <v>3278</v>
       </c>
       <c r="F9" s="22">
         <v>3249</v>
       </c>
       <c r="G9" s="22">
         <v>3251</v>
@@ -2789,51 +2797,53 @@
       </c>
       <c r="CH9" s="30">
         <v>2176</v>
       </c>
       <c r="CI9" s="32">
         <v>2120</v>
       </c>
       <c r="CJ9" s="30">
         <v>2838</v>
       </c>
       <c r="CK9" s="30">
         <v>2671</v>
       </c>
       <c r="CL9" s="30">
         <v>2636</v>
       </c>
       <c r="CM9" s="30">
         <v>2189</v>
       </c>
       <c r="CN9" s="30">
         <v>2138</v>
       </c>
       <c r="CO9" s="30">
         <v>2091</v>
       </c>
-      <c r="CP9" s="28"/>
+      <c r="CP9" s="28">
+        <v>2156</v>
+      </c>
       <c r="CQ9" s="28"/>
       <c r="CR9" s="28"/>
       <c r="CS9" s="28"/>
     </row>
     <row r="10" spans="1:97" s="5" customFormat="1">
       <c r="A10" s="37" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="21">
         <v>8253</v>
       </c>
       <c r="C10" s="22">
         <v>8164</v>
       </c>
       <c r="D10" s="22">
         <v>11118</v>
       </c>
       <c r="E10" s="22">
         <v>11085</v>
       </c>
       <c r="F10" s="22">
         <v>11029</v>
       </c>
       <c r="G10" s="22">
         <v>10952</v>
@@ -3074,51 +3084,53 @@
       </c>
       <c r="CH10" s="30">
         <v>7905</v>
       </c>
       <c r="CI10" s="32">
         <v>7634</v>
       </c>
       <c r="CJ10" s="30">
         <v>10107</v>
       </c>
       <c r="CK10" s="30">
         <v>9767</v>
       </c>
       <c r="CL10" s="30">
         <v>9720</v>
       </c>
       <c r="CM10" s="30">
         <v>8563</v>
       </c>
       <c r="CN10" s="30">
         <v>8433</v>
       </c>
       <c r="CO10" s="30">
         <v>8302</v>
       </c>
-      <c r="CP10" s="28"/>
+      <c r="CP10" s="28">
+        <v>8799</v>
+      </c>
       <c r="CQ10" s="28"/>
       <c r="CR10" s="28"/>
       <c r="CS10" s="28"/>
     </row>
     <row r="11" spans="1:97" s="5" customFormat="1">
       <c r="A11" s="37" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="21">
         <v>1264</v>
       </c>
       <c r="C11" s="22">
         <v>1252</v>
       </c>
       <c r="D11" s="22">
         <v>1819</v>
       </c>
       <c r="E11" s="22">
         <v>1813</v>
       </c>
       <c r="F11" s="22">
         <v>1802</v>
       </c>
       <c r="G11" s="22">
         <v>1788</v>
@@ -3359,51 +3371,53 @@
       </c>
       <c r="CH11" s="30">
         <v>2629</v>
       </c>
       <c r="CI11" s="32">
         <v>2618</v>
       </c>
       <c r="CJ11" s="30">
         <v>3535</v>
       </c>
       <c r="CK11" s="30">
         <v>3511</v>
       </c>
       <c r="CL11" s="30">
         <v>3491</v>
       </c>
       <c r="CM11" s="30">
         <v>2845</v>
       </c>
       <c r="CN11" s="30">
         <v>2829</v>
       </c>
       <c r="CO11" s="30">
         <v>2829</v>
       </c>
-      <c r="CP11" s="28"/>
+      <c r="CP11" s="28">
+        <v>3333</v>
+      </c>
       <c r="CQ11" s="28"/>
       <c r="CR11" s="28"/>
       <c r="CS11" s="28"/>
     </row>
     <row r="12" spans="1:97" s="5" customFormat="1">
       <c r="A12" s="37" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="21">
         <v>2803</v>
       </c>
       <c r="C12" s="22">
         <v>2816</v>
       </c>
       <c r="D12" s="22">
         <v>3737</v>
       </c>
       <c r="E12" s="22">
         <v>3735</v>
       </c>
       <c r="F12" s="22">
         <v>3712</v>
       </c>
       <c r="G12" s="22">
         <v>3666</v>
@@ -3644,51 +3658,53 @@
       </c>
       <c r="CH12" s="30">
         <v>2045</v>
       </c>
       <c r="CI12" s="32">
         <v>2022</v>
       </c>
       <c r="CJ12" s="30">
         <v>2694</v>
       </c>
       <c r="CK12" s="30">
         <v>2644</v>
       </c>
       <c r="CL12" s="30">
         <v>2638</v>
       </c>
       <c r="CM12" s="30">
         <v>2010</v>
       </c>
       <c r="CN12" s="30">
         <v>1990</v>
       </c>
       <c r="CO12" s="30">
         <v>1970</v>
       </c>
-      <c r="CP12" s="28"/>
+      <c r="CP12" s="28">
+        <v>1992</v>
+      </c>
       <c r="CQ12" s="28"/>
       <c r="CR12" s="28"/>
       <c r="CS12" s="28"/>
     </row>
     <row r="13" spans="1:97" s="5" customFormat="1">
       <c r="A13" s="11"/>
       <c r="B13" s="11"/>
       <c r="C13" s="11"/>
       <c r="D13" s="11"/>
       <c r="E13" s="11"/>
       <c r="F13" s="11"/>
       <c r="G13" s="11"/>
       <c r="H13" s="11"/>
       <c r="I13" s="11"/>
       <c r="J13" s="11"/>
       <c r="K13" s="11"/>
       <c r="L13" s="11"/>
       <c r="M13" s="11"/>
       <c r="N13" s="11"/>
       <c r="O13" s="11"/>
       <c r="P13" s="11"/>
       <c r="Q13" s="11"/>
       <c r="R13" s="11"/>
       <c r="S13" s="11"/>
       <c r="T13" s="11"/>
@@ -4116,68 +4132,68 @@
       <c r="H26" s="8"/>
       <c r="I26" s="8"/>
       <c r="J26" s="6"/>
       <c r="K26" s="6"/>
     </row>
     <row r="27" spans="1:61">
       <c r="H27" s="8"/>
       <c r="I27" s="8"/>
       <c r="J27" s="6"/>
       <c r="K27" s="6"/>
     </row>
     <row r="28" spans="1:61">
       <c r="H28" s="8"/>
       <c r="I28" s="8"/>
       <c r="J28" s="6"/>
       <c r="K28" s="6"/>
     </row>
     <row r="29" spans="1:61">
       <c r="H29" s="8"/>
       <c r="I29" s="8"/>
       <c r="J29" s="6"/>
       <c r="K29" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="18">
+    <mergeCell ref="A1:AW1"/>
+    <mergeCell ref="B3:M3"/>
+    <mergeCell ref="N3:Y3"/>
+    <mergeCell ref="Z3:AK3"/>
+    <mergeCell ref="AL3:AW3"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="BF2:BI2"/>
+    <mergeCell ref="AX3:BI3"/>
+    <mergeCell ref="J2:M2"/>
+    <mergeCell ref="V2:Y2"/>
+    <mergeCell ref="AH2:AK2"/>
+    <mergeCell ref="AT2:AW2"/>
     <mergeCell ref="CP2:CS2"/>
     <mergeCell ref="CH3:CS3"/>
     <mergeCell ref="CD2:CG2"/>
     <mergeCell ref="BV3:CG3"/>
     <mergeCell ref="BR2:BU2"/>
     <mergeCell ref="BJ3:BU3"/>
-    <mergeCell ref="BF2:BI2"/>
-[...10 lines deleted...]
-    <mergeCell ref="A3:A4"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>