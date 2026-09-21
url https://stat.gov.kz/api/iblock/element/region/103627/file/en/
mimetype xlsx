--- v3 (2026-08-31)
+++ v4 (2026-09-21)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="12105" yWindow="-15" windowWidth="11940" windowHeight="10095"/>
+    <workbookView xWindow="12105" yWindow="5025" windowWidth="11940" windowHeight="5055"/>
   </bookViews>
   <sheets>
     <sheet name="лист" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">лист!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="122" uniqueCount="31">
   <si>
     <t>Livestock of sheep and goats, thousand goals</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                тыс. голов</t>
   </si>
   <si>
     <t>2019 year</t>
   </si>
   <si>
     <t>2020 year</t>
   </si>
@@ -736,52 +736,52 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CS36"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="CG1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CY14" sqref="CY14"/>
+      <pane xSplit="1" topLeftCell="CH1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="CZ9" sqref="CZ9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="28.5703125" style="9" customWidth="1"/>
     <col min="2" max="2" width="9" style="9" customWidth="1"/>
     <col min="3" max="3" width="9.42578125" style="9" customWidth="1"/>
     <col min="4" max="4" width="8.7109375" style="9" customWidth="1"/>
     <col min="5" max="6" width="8.42578125" style="9" customWidth="1"/>
     <col min="7" max="7" width="8.7109375" style="9" customWidth="1"/>
     <col min="8" max="17" width="9.140625" style="9"/>
     <col min="18" max="18" width="9.85546875" style="9" customWidth="1"/>
     <col min="19" max="23" width="9.140625" style="9"/>
     <col min="24" max="29" width="9.140625" style="2"/>
     <col min="30" max="30" width="9.140625" style="2" customWidth="1"/>
     <col min="31" max="31" width="9.42578125" style="2" customWidth="1"/>
     <col min="32" max="32" width="9.28515625" style="2" customWidth="1"/>
     <col min="33" max="33" width="8.5703125" style="2" customWidth="1"/>
     <col min="34" max="45" width="9.140625" style="2"/>
     <col min="46" max="46" width="10.28515625" style="2" customWidth="1"/>
     <col min="47" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="1" customFormat="1" ht="35.25" customHeight="1">
       <c r="A1" s="43" t="s">
@@ -1627,51 +1627,53 @@
       </c>
       <c r="CG5" s="27">
         <v>296352</v>
       </c>
       <c r="CH5" s="29">
         <v>289065</v>
       </c>
       <c r="CI5" s="34">
         <v>285249</v>
       </c>
       <c r="CJ5" s="29">
         <v>446631</v>
       </c>
       <c r="CK5" s="29">
         <v>445370</v>
       </c>
       <c r="CL5" s="31">
         <v>442389</v>
       </c>
       <c r="CM5" s="25">
         <v>306600</v>
       </c>
       <c r="CN5" s="25">
         <v>302599</v>
       </c>
-      <c r="CO5" s="31"/>
+      <c r="CO5" s="31">
+        <v>298422</v>
+      </c>
       <c r="CP5" s="32"/>
       <c r="CQ5" s="33"/>
       <c r="CR5" s="33"/>
       <c r="CS5" s="27"/>
     </row>
     <row r="6" spans="1:97" s="4" customFormat="1" ht="14.25" customHeight="1">
       <c r="A6" s="35" t="s">
         <v>21</v>
       </c>
       <c r="B6" s="22">
         <v>1381</v>
       </c>
       <c r="C6" s="23">
         <v>1202</v>
       </c>
       <c r="D6" s="23">
         <v>2067</v>
       </c>
       <c r="E6" s="22">
         <v>2059</v>
       </c>
       <c r="F6" s="23">
         <v>2047</v>
       </c>
       <c r="G6" s="23">
@@ -1910,51 +1912,53 @@
       </c>
       <c r="CG6" s="27">
         <v>1780</v>
       </c>
       <c r="CH6" s="29">
         <v>2444</v>
       </c>
       <c r="CI6" s="34">
         <v>2429</v>
       </c>
       <c r="CJ6" s="29">
         <v>3816</v>
       </c>
       <c r="CK6" s="29">
         <v>3812</v>
       </c>
       <c r="CL6" s="31">
         <v>3782</v>
       </c>
       <c r="CM6" s="36">
         <v>1704</v>
       </c>
       <c r="CN6" s="25">
         <v>1667</v>
       </c>
-      <c r="CO6" s="31"/>
+      <c r="CO6" s="31">
+        <v>1641</v>
+      </c>
       <c r="CP6" s="30"/>
       <c r="CQ6" s="25"/>
       <c r="CR6" s="25"/>
       <c r="CS6" s="27"/>
     </row>
     <row r="7" spans="1:97" s="5" customFormat="1" ht="13.5" customHeight="1">
       <c r="A7" s="35" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="22">
         <v>2551</v>
       </c>
       <c r="C7" s="23">
         <v>2475</v>
       </c>
       <c r="D7" s="23">
         <v>3869</v>
       </c>
       <c r="E7" s="22">
         <v>3857</v>
       </c>
       <c r="F7" s="23">
         <v>3505</v>
       </c>
       <c r="G7" s="23">
@@ -2193,51 +2197,53 @@
       </c>
       <c r="CG7" s="27">
         <v>6771</v>
       </c>
       <c r="CH7" s="29">
         <v>5071</v>
       </c>
       <c r="CI7" s="34">
         <v>4990</v>
       </c>
       <c r="CJ7" s="29">
         <v>7180</v>
       </c>
       <c r="CK7" s="29">
         <v>7082</v>
       </c>
       <c r="CL7" s="31">
         <v>6692</v>
       </c>
       <c r="CM7" s="36">
         <v>5803</v>
       </c>
       <c r="CN7" s="25">
         <v>5786</v>
       </c>
-      <c r="CO7" s="31"/>
+      <c r="CO7" s="31">
+        <v>5738</v>
+      </c>
       <c r="CP7" s="30"/>
       <c r="CQ7" s="25"/>
       <c r="CR7" s="25"/>
       <c r="CS7" s="27"/>
     </row>
     <row r="8" spans="1:97" s="5" customFormat="1">
       <c r="A8" s="35" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="22">
         <v>105594</v>
       </c>
       <c r="C8" s="23">
         <v>103965</v>
       </c>
       <c r="D8" s="23">
         <v>155761</v>
       </c>
       <c r="E8" s="22">
         <v>155296</v>
       </c>
       <c r="F8" s="23">
         <v>154095</v>
       </c>
       <c r="G8" s="23">
@@ -2476,51 +2482,53 @@
       </c>
       <c r="CG8" s="27">
         <v>66499</v>
       </c>
       <c r="CH8" s="29">
         <v>65877</v>
       </c>
       <c r="CI8" s="34">
         <v>65587</v>
       </c>
       <c r="CJ8" s="29">
         <v>103545</v>
       </c>
       <c r="CK8" s="29">
         <v>103363</v>
       </c>
       <c r="CL8" s="31">
         <v>102724</v>
       </c>
       <c r="CM8" s="36">
         <v>68134</v>
       </c>
       <c r="CN8" s="25">
         <v>66895</v>
       </c>
-      <c r="CO8" s="31"/>
+      <c r="CO8" s="31">
+        <v>65656</v>
+      </c>
       <c r="CP8" s="30"/>
       <c r="CQ8" s="25"/>
       <c r="CR8" s="25"/>
       <c r="CS8" s="27"/>
     </row>
     <row r="9" spans="1:97" s="5" customFormat="1">
       <c r="A9" s="35" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="22">
         <v>54531</v>
       </c>
       <c r="C9" s="23">
         <v>53341</v>
       </c>
       <c r="D9" s="23">
         <v>79752</v>
       </c>
       <c r="E9" s="22">
         <v>80733</v>
       </c>
       <c r="F9" s="23">
         <v>81088</v>
       </c>
       <c r="G9" s="23">
@@ -2759,51 +2767,53 @@
       </c>
       <c r="CG9" s="27">
         <v>40481</v>
       </c>
       <c r="CH9" s="29">
         <v>44521</v>
       </c>
       <c r="CI9" s="34">
         <v>43852</v>
       </c>
       <c r="CJ9" s="29">
         <v>68253</v>
       </c>
       <c r="CK9" s="29">
         <v>67847</v>
       </c>
       <c r="CL9" s="31">
         <v>67370</v>
       </c>
       <c r="CM9" s="36">
         <v>40792</v>
       </c>
       <c r="CN9" s="25">
         <v>40679</v>
       </c>
-      <c r="CO9" s="31"/>
+      <c r="CO9" s="31">
+        <v>40409</v>
+      </c>
       <c r="CP9" s="30"/>
       <c r="CQ9" s="25"/>
       <c r="CR9" s="25"/>
       <c r="CS9" s="27"/>
     </row>
     <row r="10" spans="1:97" s="5" customFormat="1">
       <c r="A10" s="35" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="22">
         <v>158766</v>
       </c>
       <c r="C10" s="23">
         <v>155861</v>
       </c>
       <c r="D10" s="23">
         <v>236727</v>
       </c>
       <c r="E10" s="22">
         <v>236020</v>
       </c>
       <c r="F10" s="23">
         <v>234037</v>
       </c>
       <c r="G10" s="23">
@@ -3042,51 +3052,53 @@
       </c>
       <c r="CG10" s="27">
         <v>117639</v>
       </c>
       <c r="CH10" s="29">
         <v>107104</v>
       </c>
       <c r="CI10" s="34">
         <v>105213</v>
       </c>
       <c r="CJ10" s="29">
         <v>165615</v>
       </c>
       <c r="CK10" s="29">
         <v>165287</v>
       </c>
       <c r="CL10" s="31">
         <v>163853</v>
       </c>
       <c r="CM10" s="36">
         <v>119452</v>
       </c>
       <c r="CN10" s="25">
         <v>117242</v>
       </c>
-      <c r="CO10" s="31"/>
+      <c r="CO10" s="31">
+        <v>115030</v>
+      </c>
       <c r="CP10" s="30"/>
       <c r="CQ10" s="25"/>
       <c r="CR10" s="25"/>
       <c r="CS10" s="27"/>
     </row>
     <row r="11" spans="1:97" s="5" customFormat="1">
       <c r="A11" s="35" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="22">
         <v>16343</v>
       </c>
       <c r="C11" s="23">
         <v>16187</v>
       </c>
       <c r="D11" s="23">
         <v>26552</v>
       </c>
       <c r="E11" s="22">
         <v>26583</v>
       </c>
       <c r="F11" s="23">
         <v>26467</v>
       </c>
       <c r="G11" s="23">
@@ -3325,51 +3337,53 @@
       </c>
       <c r="CG11" s="27">
         <v>15218</v>
       </c>
       <c r="CH11" s="29">
         <v>15157</v>
       </c>
       <c r="CI11" s="34">
         <v>15015</v>
       </c>
       <c r="CJ11" s="29">
         <v>23699</v>
       </c>
       <c r="CK11" s="29">
         <v>23551</v>
       </c>
       <c r="CL11" s="31">
         <v>23536</v>
       </c>
       <c r="CM11" s="36">
         <v>17476</v>
       </c>
       <c r="CN11" s="25">
         <v>17476</v>
       </c>
-      <c r="CO11" s="31"/>
+      <c r="CO11" s="31">
+        <v>17476</v>
+      </c>
       <c r="CP11" s="30"/>
       <c r="CQ11" s="25"/>
       <c r="CR11" s="25"/>
       <c r="CS11" s="27"/>
     </row>
     <row r="12" spans="1:97" s="5" customFormat="1">
       <c r="A12" s="38" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="22">
         <v>57850</v>
       </c>
       <c r="C12" s="23">
         <v>56910</v>
       </c>
       <c r="D12" s="23">
         <v>84781</v>
       </c>
       <c r="E12" s="22">
         <v>85419</v>
       </c>
       <c r="F12" s="23">
         <v>85129</v>
       </c>
       <c r="G12" s="23">
@@ -3608,51 +3622,53 @@
       </c>
       <c r="CG12" s="27">
         <v>47964</v>
       </c>
       <c r="CH12" s="29">
         <v>48891</v>
       </c>
       <c r="CI12" s="34">
         <v>48163</v>
       </c>
       <c r="CJ12" s="29">
         <v>74523</v>
       </c>
       <c r="CK12" s="29">
         <v>74428</v>
       </c>
       <c r="CL12" s="31">
         <v>74432</v>
       </c>
       <c r="CM12" s="36">
         <v>53239</v>
       </c>
       <c r="CN12" s="25">
         <v>52854</v>
       </c>
-      <c r="CO12" s="31"/>
+      <c r="CO12" s="31">
+        <v>52472</v>
+      </c>
       <c r="CP12" s="30"/>
       <c r="CQ12" s="25"/>
       <c r="CR12" s="25"/>
       <c r="CS12" s="27"/>
     </row>
     <row r="13" spans="1:97" s="5" customFormat="1">
       <c r="A13" s="13"/>
       <c r="B13" s="13"/>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="13"/>
       <c r="G13" s="13"/>
       <c r="H13" s="13"/>
       <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="13"/>
       <c r="L13" s="13"/>
       <c r="M13" s="13"/>
       <c r="N13" s="13"/>
       <c r="O13" s="13"/>
       <c r="P13" s="13"/>
       <c r="Q13" s="13"/>
       <c r="R13" s="13"/>
       <c r="S13" s="13"/>
@@ -4375,68 +4391,68 @@
       <c r="D36" s="6"/>
       <c r="E36" s="6"/>
       <c r="F36" s="6"/>
       <c r="G36" s="6"/>
       <c r="H36" s="6"/>
       <c r="I36" s="6"/>
       <c r="J36" s="6"/>
       <c r="K36" s="6"/>
       <c r="L36" s="6"/>
       <c r="M36" s="6"/>
       <c r="N36" s="6"/>
       <c r="O36" s="6"/>
       <c r="P36" s="6"/>
       <c r="Q36" s="6"/>
       <c r="R36" s="6"/>
       <c r="S36" s="6"/>
       <c r="T36" s="6"/>
       <c r="U36" s="6"/>
       <c r="V36" s="6"/>
       <c r="W36" s="6"/>
       <c r="X36" s="2"/>
       <c r="Y36" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="18">
+    <mergeCell ref="CP2:CS2"/>
+    <mergeCell ref="CH3:CS3"/>
+    <mergeCell ref="CD2:CG2"/>
+    <mergeCell ref="BV3:CG3"/>
+    <mergeCell ref="BR2:BU2"/>
+    <mergeCell ref="BJ3:BU3"/>
     <mergeCell ref="BF2:BI2"/>
     <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="A1:AW1"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="V2:Y2"/>
     <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="AT2:AW2"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
-    <mergeCell ref="CP2:CS2"/>
-[...4 lines deleted...]
-    <mergeCell ref="BJ3:BU3"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>