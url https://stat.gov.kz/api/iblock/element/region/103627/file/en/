--- v4 (2026-09-21)
+++ v5 (2026-10-18)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="12105" yWindow="5025" windowWidth="11940" windowHeight="5055"/>
+    <workbookView xWindow="12180" yWindow="4965" windowWidth="11940" windowHeight="5055"/>
   </bookViews>
   <sheets>
     <sheet name="лист" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">лист!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="122" uniqueCount="31">
   <si>
     <t>Livestock of sheep and goats, thousand goals</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                тыс. голов</t>
   </si>
   <si>
     <t>2019 year</t>
   </si>
   <si>
     <t>2020 year</t>
   </si>
@@ -737,51 +737,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CS36"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="CH1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CZ9" sqref="CZ9"/>
+      <selection pane="topRight" activeCell="CR23" sqref="CR23:CS23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="28.5703125" style="9" customWidth="1"/>
     <col min="2" max="2" width="9" style="9" customWidth="1"/>
     <col min="3" max="3" width="9.42578125" style="9" customWidth="1"/>
     <col min="4" max="4" width="8.7109375" style="9" customWidth="1"/>
     <col min="5" max="6" width="8.42578125" style="9" customWidth="1"/>
     <col min="7" max="7" width="8.7109375" style="9" customWidth="1"/>
     <col min="8" max="17" width="9.140625" style="9"/>
     <col min="18" max="18" width="9.85546875" style="9" customWidth="1"/>
     <col min="19" max="23" width="9.140625" style="9"/>
     <col min="24" max="29" width="9.140625" style="2"/>
     <col min="30" max="30" width="9.140625" style="2" customWidth="1"/>
     <col min="31" max="31" width="9.42578125" style="2" customWidth="1"/>
     <col min="32" max="32" width="9.28515625" style="2" customWidth="1"/>
     <col min="33" max="33" width="8.5703125" style="2" customWidth="1"/>
     <col min="34" max="45" width="9.140625" style="2"/>
     <col min="46" max="46" width="10.28515625" style="2" customWidth="1"/>
     <col min="47" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="1" customFormat="1" ht="35.25" customHeight="1">
       <c r="A1" s="43" t="s">
@@ -1630,51 +1630,53 @@
       </c>
       <c r="CH5" s="29">
         <v>289065</v>
       </c>
       <c r="CI5" s="34">
         <v>285249</v>
       </c>
       <c r="CJ5" s="29">
         <v>446631</v>
       </c>
       <c r="CK5" s="29">
         <v>445370</v>
       </c>
       <c r="CL5" s="31">
         <v>442389</v>
       </c>
       <c r="CM5" s="25">
         <v>306600</v>
       </c>
       <c r="CN5" s="25">
         <v>302599</v>
       </c>
       <c r="CO5" s="31">
         <v>298422</v>
       </c>
-      <c r="CP5" s="32"/>
+      <c r="CP5" s="32">
+        <v>302853</v>
+      </c>
       <c r="CQ5" s="33"/>
       <c r="CR5" s="33"/>
       <c r="CS5" s="27"/>
     </row>
     <row r="6" spans="1:97" s="4" customFormat="1" ht="14.25" customHeight="1">
       <c r="A6" s="35" t="s">
         <v>21</v>
       </c>
       <c r="B6" s="22">
         <v>1381</v>
       </c>
       <c r="C6" s="23">
         <v>1202</v>
       </c>
       <c r="D6" s="23">
         <v>2067</v>
       </c>
       <c r="E6" s="22">
         <v>2059</v>
       </c>
       <c r="F6" s="23">
         <v>2047</v>
       </c>
       <c r="G6" s="23">
         <v>2031</v>
@@ -1915,51 +1917,53 @@
       </c>
       <c r="CH6" s="29">
         <v>2444</v>
       </c>
       <c r="CI6" s="34">
         <v>2429</v>
       </c>
       <c r="CJ6" s="29">
         <v>3816</v>
       </c>
       <c r="CK6" s="29">
         <v>3812</v>
       </c>
       <c r="CL6" s="31">
         <v>3782</v>
       </c>
       <c r="CM6" s="36">
         <v>1704</v>
       </c>
       <c r="CN6" s="25">
         <v>1667</v>
       </c>
       <c r="CO6" s="31">
         <v>1641</v>
       </c>
-      <c r="CP6" s="30"/>
+      <c r="CP6" s="30">
+        <v>1631</v>
+      </c>
       <c r="CQ6" s="25"/>
       <c r="CR6" s="25"/>
       <c r="CS6" s="27"/>
     </row>
     <row r="7" spans="1:97" s="5" customFormat="1" ht="13.5" customHeight="1">
       <c r="A7" s="35" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="22">
         <v>2551</v>
       </c>
       <c r="C7" s="23">
         <v>2475</v>
       </c>
       <c r="D7" s="23">
         <v>3869</v>
       </c>
       <c r="E7" s="22">
         <v>3857</v>
       </c>
       <c r="F7" s="23">
         <v>3505</v>
       </c>
       <c r="G7" s="23">
         <v>3356</v>
@@ -2200,51 +2204,53 @@
       </c>
       <c r="CH7" s="29">
         <v>5071</v>
       </c>
       <c r="CI7" s="34">
         <v>4990</v>
       </c>
       <c r="CJ7" s="29">
         <v>7180</v>
       </c>
       <c r="CK7" s="29">
         <v>7082</v>
       </c>
       <c r="CL7" s="31">
         <v>6692</v>
       </c>
       <c r="CM7" s="36">
         <v>5803</v>
       </c>
       <c r="CN7" s="25">
         <v>5786</v>
       </c>
       <c r="CO7" s="31">
         <v>5738</v>
       </c>
-      <c r="CP7" s="30"/>
+      <c r="CP7" s="30">
+        <v>5735</v>
+      </c>
       <c r="CQ7" s="25"/>
       <c r="CR7" s="25"/>
       <c r="CS7" s="27"/>
     </row>
     <row r="8" spans="1:97" s="5" customFormat="1">
       <c r="A8" s="35" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="22">
         <v>105594</v>
       </c>
       <c r="C8" s="23">
         <v>103965</v>
       </c>
       <c r="D8" s="23">
         <v>155761</v>
       </c>
       <c r="E8" s="22">
         <v>155296</v>
       </c>
       <c r="F8" s="23">
         <v>154095</v>
       </c>
       <c r="G8" s="23">
         <v>152367</v>
@@ -2485,51 +2491,53 @@
       </c>
       <c r="CH8" s="29">
         <v>65877</v>
       </c>
       <c r="CI8" s="34">
         <v>65587</v>
       </c>
       <c r="CJ8" s="29">
         <v>103545</v>
       </c>
       <c r="CK8" s="29">
         <v>103363</v>
       </c>
       <c r="CL8" s="31">
         <v>102724</v>
       </c>
       <c r="CM8" s="36">
         <v>68134</v>
       </c>
       <c r="CN8" s="25">
         <v>66895</v>
       </c>
       <c r="CO8" s="31">
         <v>65656</v>
       </c>
-      <c r="CP8" s="30"/>
+      <c r="CP8" s="30">
+        <v>66290</v>
+      </c>
       <c r="CQ8" s="25"/>
       <c r="CR8" s="25"/>
       <c r="CS8" s="27"/>
     </row>
     <row r="9" spans="1:97" s="5" customFormat="1">
       <c r="A9" s="35" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="22">
         <v>54531</v>
       </c>
       <c r="C9" s="23">
         <v>53341</v>
       </c>
       <c r="D9" s="23">
         <v>79752</v>
       </c>
       <c r="E9" s="22">
         <v>80733</v>
       </c>
       <c r="F9" s="23">
         <v>81088</v>
       </c>
       <c r="G9" s="23">
         <v>80080</v>
@@ -2770,51 +2778,53 @@
       </c>
       <c r="CH9" s="29">
         <v>44521</v>
       </c>
       <c r="CI9" s="34">
         <v>43852</v>
       </c>
       <c r="CJ9" s="29">
         <v>68253</v>
       </c>
       <c r="CK9" s="29">
         <v>67847</v>
       </c>
       <c r="CL9" s="31">
         <v>67370</v>
       </c>
       <c r="CM9" s="36">
         <v>40792</v>
       </c>
       <c r="CN9" s="25">
         <v>40679</v>
       </c>
       <c r="CO9" s="31">
         <v>40409</v>
       </c>
-      <c r="CP9" s="30"/>
+      <c r="CP9" s="30">
+        <v>40980</v>
+      </c>
       <c r="CQ9" s="25"/>
       <c r="CR9" s="25"/>
       <c r="CS9" s="27"/>
     </row>
     <row r="10" spans="1:97" s="5" customFormat="1">
       <c r="A10" s="35" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="22">
         <v>158766</v>
       </c>
       <c r="C10" s="23">
         <v>155861</v>
       </c>
       <c r="D10" s="23">
         <v>236727</v>
       </c>
       <c r="E10" s="22">
         <v>236020</v>
       </c>
       <c r="F10" s="23">
         <v>234037</v>
       </c>
       <c r="G10" s="23">
         <v>231249</v>
@@ -3055,51 +3065,53 @@
       </c>
       <c r="CH10" s="29">
         <v>107104</v>
       </c>
       <c r="CI10" s="34">
         <v>105213</v>
       </c>
       <c r="CJ10" s="29">
         <v>165615</v>
       </c>
       <c r="CK10" s="29">
         <v>165287</v>
       </c>
       <c r="CL10" s="31">
         <v>163853</v>
       </c>
       <c r="CM10" s="36">
         <v>119452</v>
       </c>
       <c r="CN10" s="25">
         <v>117242</v>
       </c>
       <c r="CO10" s="31">
         <v>115030</v>
       </c>
-      <c r="CP10" s="30"/>
+      <c r="CP10" s="30">
+        <v>118028</v>
+      </c>
       <c r="CQ10" s="25"/>
       <c r="CR10" s="25"/>
       <c r="CS10" s="27"/>
     </row>
     <row r="11" spans="1:97" s="5" customFormat="1">
       <c r="A11" s="35" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="22">
         <v>16343</v>
       </c>
       <c r="C11" s="23">
         <v>16187</v>
       </c>
       <c r="D11" s="23">
         <v>26552</v>
       </c>
       <c r="E11" s="22">
         <v>26583</v>
       </c>
       <c r="F11" s="23">
         <v>26467</v>
       </c>
       <c r="G11" s="23">
         <v>26269</v>
@@ -3340,51 +3352,53 @@
       </c>
       <c r="CH11" s="29">
         <v>15157</v>
       </c>
       <c r="CI11" s="34">
         <v>15015</v>
       </c>
       <c r="CJ11" s="29">
         <v>23699</v>
       </c>
       <c r="CK11" s="29">
         <v>23551</v>
       </c>
       <c r="CL11" s="31">
         <v>23536</v>
       </c>
       <c r="CM11" s="36">
         <v>17476</v>
       </c>
       <c r="CN11" s="25">
         <v>17476</v>
       </c>
       <c r="CO11" s="31">
         <v>17476</v>
       </c>
-      <c r="CP11" s="30"/>
+      <c r="CP11" s="30">
+        <v>17526</v>
+      </c>
       <c r="CQ11" s="25"/>
       <c r="CR11" s="25"/>
       <c r="CS11" s="27"/>
     </row>
     <row r="12" spans="1:97" s="5" customFormat="1">
       <c r="A12" s="38" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="22">
         <v>57850</v>
       </c>
       <c r="C12" s="23">
         <v>56910</v>
       </c>
       <c r="D12" s="23">
         <v>84781</v>
       </c>
       <c r="E12" s="22">
         <v>85419</v>
       </c>
       <c r="F12" s="23">
         <v>85129</v>
       </c>
       <c r="G12" s="23">
         <v>84086</v>
@@ -3625,51 +3639,53 @@
       </c>
       <c r="CH12" s="29">
         <v>48891</v>
       </c>
       <c r="CI12" s="34">
         <v>48163</v>
       </c>
       <c r="CJ12" s="29">
         <v>74523</v>
       </c>
       <c r="CK12" s="29">
         <v>74428</v>
       </c>
       <c r="CL12" s="31">
         <v>74432</v>
       </c>
       <c r="CM12" s="36">
         <v>53239</v>
       </c>
       <c r="CN12" s="25">
         <v>52854</v>
       </c>
       <c r="CO12" s="31">
         <v>52472</v>
       </c>
-      <c r="CP12" s="30"/>
+      <c r="CP12" s="30">
+        <v>52663</v>
+      </c>
       <c r="CQ12" s="25"/>
       <c r="CR12" s="25"/>
       <c r="CS12" s="27"/>
     </row>
     <row r="13" spans="1:97" s="5" customFormat="1">
       <c r="A13" s="13"/>
       <c r="B13" s="13"/>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="13"/>
       <c r="G13" s="13"/>
       <c r="H13" s="13"/>
       <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="13"/>
       <c r="L13" s="13"/>
       <c r="M13" s="13"/>
       <c r="N13" s="13"/>
       <c r="O13" s="13"/>
       <c r="P13" s="13"/>
       <c r="Q13" s="13"/>
       <c r="R13" s="13"/>
       <c r="S13" s="13"/>
       <c r="T13" s="13"/>
@@ -4391,68 +4407,68 @@
       <c r="D36" s="6"/>
       <c r="E36" s="6"/>
       <c r="F36" s="6"/>
       <c r="G36" s="6"/>
       <c r="H36" s="6"/>
       <c r="I36" s="6"/>
       <c r="J36" s="6"/>
       <c r="K36" s="6"/>
       <c r="L36" s="6"/>
       <c r="M36" s="6"/>
       <c r="N36" s="6"/>
       <c r="O36" s="6"/>
       <c r="P36" s="6"/>
       <c r="Q36" s="6"/>
       <c r="R36" s="6"/>
       <c r="S36" s="6"/>
       <c r="T36" s="6"/>
       <c r="U36" s="6"/>
       <c r="V36" s="6"/>
       <c r="W36" s="6"/>
       <c r="X36" s="2"/>
       <c r="Y36" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="18">
-    <mergeCell ref="CP2:CS2"/>
-[...4 lines deleted...]
-    <mergeCell ref="BJ3:BU3"/>
     <mergeCell ref="BF2:BI2"/>
     <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="A1:AW1"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="V2:Y2"/>
     <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="AT2:AW2"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
+    <mergeCell ref="CP2:CS2"/>
+    <mergeCell ref="CH3:CS3"/>
+    <mergeCell ref="CD2:CG2"/>
+    <mergeCell ref="BV3:CG3"/>
+    <mergeCell ref="BR2:BU2"/>
+    <mergeCell ref="BJ3:BU3"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>