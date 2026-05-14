--- v0 (2026-04-15)
+++ v1 (2026-05-14)
@@ -1283,70 +1283,70 @@
     <xf numFmtId="166" fontId="10" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="19" fillId="0" borderId="4" xfId="529" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="19" fillId="0" borderId="4" xfId="529" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="734">
     <cellStyle name="60% — акцент1 2" xfId="2"/>
     <cellStyle name="60% — акцент1 2 2" xfId="186"/>
     <cellStyle name="60% — акцент1 2 2 2" xfId="443"/>
     <cellStyle name="60% — акцент1 2 2 2 2" xfId="687"/>
     <cellStyle name="60% — акцент1 2 2 3" xfId="593"/>
     <cellStyle name="60% — акцент1 2 3" xfId="396"/>
     <cellStyle name="60% — акцент1 2 3 2" xfId="640"/>
     <cellStyle name="60% — акцент1 2 4" xfId="289"/>
     <cellStyle name="60% — акцент1 2 5" xfId="184"/>
     <cellStyle name="60% — акцент1 2 6" xfId="535"/>
     <cellStyle name="60% — акцент1 2_2.1" xfId="291"/>
     <cellStyle name="60% — акцент2 2" xfId="3"/>
     <cellStyle name="60% — акцент2 2 2" xfId="187"/>
     <cellStyle name="60% — акцент2 2 2 2" xfId="444"/>
     <cellStyle name="60% — акцент2 2 2 2 2" xfId="688"/>
     <cellStyle name="60% — акцент2 2 2 3" xfId="594"/>
     <cellStyle name="60% — акцент2 2 3" xfId="397"/>
     <cellStyle name="60% — акцент2 2 3 2" xfId="641"/>
     <cellStyle name="60% — акцент2 2 4" xfId="288"/>
     <cellStyle name="60% — акцент2 2 5" xfId="192"/>
     <cellStyle name="60% — акцент2 2 6" xfId="536"/>
     <cellStyle name="60% — акцент2 2_2.1" xfId="292"/>
@@ -2361,350 +2361,350 @@
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CS89"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="BU1" activePane="topRight" state="frozen"/>
       <selection pane="topRight" activeCell="CJ20" sqref="CJ20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="28.42578125" style="6" customWidth="1"/>
     <col min="2" max="2" width="8.28515625" style="6" customWidth="1"/>
     <col min="3" max="3" width="9.42578125" style="6" customWidth="1"/>
     <col min="4" max="4" width="8.7109375" style="6" customWidth="1"/>
     <col min="5" max="6" width="8.42578125" style="6" customWidth="1"/>
     <col min="7" max="7" width="8.7109375" style="6" customWidth="1"/>
     <col min="8" max="23" width="9.140625" style="6"/>
     <col min="24" max="45" width="9.140625" style="2"/>
     <col min="46" max="46" width="10.140625" style="2" customWidth="1"/>
     <col min="47" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="1" customFormat="1" ht="36.75" customHeight="1">
-      <c r="A1" s="35" t="s">
+      <c r="A1" s="39" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="35"/>
-[...46 lines deleted...]
-      <c r="AW1" s="35"/>
+      <c r="B1" s="39"/>
+      <c r="C1" s="39"/>
+      <c r="D1" s="39"/>
+      <c r="E1" s="39"/>
+      <c r="F1" s="39"/>
+      <c r="G1" s="39"/>
+      <c r="H1" s="39"/>
+      <c r="I1" s="39"/>
+      <c r="J1" s="39"/>
+      <c r="K1" s="39"/>
+      <c r="L1" s="39"/>
+      <c r="M1" s="39"/>
+      <c r="N1" s="39"/>
+      <c r="O1" s="39"/>
+      <c r="P1" s="39"/>
+      <c r="Q1" s="39"/>
+      <c r="R1" s="39"/>
+      <c r="S1" s="39"/>
+      <c r="T1" s="39"/>
+      <c r="U1" s="39"/>
+      <c r="V1" s="39"/>
+      <c r="W1" s="39"/>
+      <c r="X1" s="39"/>
+      <c r="Y1" s="39"/>
+      <c r="Z1" s="39"/>
+      <c r="AA1" s="39"/>
+      <c r="AB1" s="39"/>
+      <c r="AC1" s="39"/>
+      <c r="AD1" s="39"/>
+      <c r="AE1" s="39"/>
+      <c r="AF1" s="39"/>
+      <c r="AG1" s="39"/>
+      <c r="AH1" s="39"/>
+      <c r="AI1" s="39"/>
+      <c r="AJ1" s="39"/>
+      <c r="AK1" s="39"/>
+      <c r="AL1" s="39"/>
+      <c r="AM1" s="39"/>
+      <c r="AN1" s="39"/>
+      <c r="AO1" s="39"/>
+      <c r="AP1" s="39"/>
+      <c r="AQ1" s="39"/>
+      <c r="AR1" s="39"/>
+      <c r="AS1" s="39"/>
+      <c r="AT1" s="39"/>
+      <c r="AU1" s="39"/>
+      <c r="AV1" s="39"/>
+      <c r="AW1" s="39"/>
       <c r="AX1" s="7"/>
       <c r="AY1" s="7"/>
       <c r="AZ1" s="7"/>
       <c r="BA1" s="7"/>
       <c r="BB1" s="7"/>
       <c r="BC1" s="7"/>
       <c r="BD1" s="7"/>
       <c r="BE1" s="7"/>
       <c r="BF1" s="7"/>
       <c r="BG1" s="7"/>
       <c r="BH1" s="7"/>
       <c r="BI1" s="7"/>
       <c r="BJ1" s="7"/>
       <c r="BK1" s="7"/>
     </row>
     <row r="2" spans="1:97" s="1" customFormat="1" ht="24" customHeight="1" thickBot="1">
       <c r="A2" s="11"/>
       <c r="B2" s="12"/>
       <c r="C2" s="12"/>
       <c r="D2" s="12"/>
       <c r="E2" s="12"/>
       <c r="F2" s="12"/>
       <c r="G2" s="12"/>
       <c r="H2" s="12"/>
       <c r="I2" s="12"/>
-      <c r="J2" s="38" t="s">
+      <c r="J2" s="35" t="s">
         <v>18</v>
       </c>
-      <c r="K2" s="38"/>
-[...1 lines deleted...]
-      <c r="M2" s="38"/>
+      <c r="K2" s="35"/>
+      <c r="L2" s="35"/>
+      <c r="M2" s="35"/>
       <c r="N2" s="12"/>
       <c r="O2" s="12"/>
       <c r="P2" s="12"/>
       <c r="Q2" s="12"/>
       <c r="R2" s="12"/>
       <c r="S2" s="12"/>
       <c r="T2" s="12"/>
       <c r="U2" s="12"/>
-      <c r="V2" s="38" t="s">
+      <c r="V2" s="35" t="s">
         <v>18</v>
       </c>
-      <c r="W2" s="38"/>
-[...1 lines deleted...]
-      <c r="Y2" s="38"/>
+      <c r="W2" s="35"/>
+      <c r="X2" s="35"/>
+      <c r="Y2" s="35"/>
       <c r="Z2" s="13"/>
       <c r="AA2" s="13"/>
       <c r="AB2" s="13"/>
       <c r="AC2" s="13"/>
       <c r="AD2" s="13"/>
       <c r="AE2" s="13"/>
       <c r="AF2" s="13"/>
       <c r="AG2" s="13"/>
-      <c r="AH2" s="38" t="s">
+      <c r="AH2" s="35" t="s">
         <v>18</v>
       </c>
-      <c r="AI2" s="38"/>
-[...1 lines deleted...]
-      <c r="AK2" s="38"/>
+      <c r="AI2" s="35"/>
+      <c r="AJ2" s="35"/>
+      <c r="AK2" s="35"/>
       <c r="AL2" s="13"/>
       <c r="AM2" s="13"/>
       <c r="AN2" s="13"/>
       <c r="AO2" s="13"/>
       <c r="AP2" s="13"/>
       <c r="AQ2" s="13"/>
       <c r="AR2" s="13"/>
       <c r="AS2" s="13"/>
-      <c r="AT2" s="38" t="s">
+      <c r="AT2" s="35" t="s">
         <v>18</v>
       </c>
-      <c r="AU2" s="38"/>
-[...1 lines deleted...]
-      <c r="AW2" s="38"/>
+      <c r="AU2" s="35"/>
+      <c r="AV2" s="35"/>
+      <c r="AW2" s="35"/>
       <c r="AX2" s="13"/>
       <c r="AY2" s="13"/>
       <c r="AZ2" s="13"/>
       <c r="BA2" s="13"/>
       <c r="BB2" s="13"/>
       <c r="BC2" s="13"/>
       <c r="BD2" s="13"/>
       <c r="BE2" s="13"/>
-      <c r="BF2" s="38" t="s">
+      <c r="BF2" s="35" t="s">
         <v>18</v>
       </c>
-      <c r="BG2" s="38"/>
-[...1 lines deleted...]
-      <c r="BI2" s="38"/>
+      <c r="BG2" s="35"/>
+      <c r="BH2" s="35"/>
+      <c r="BI2" s="35"/>
       <c r="BJ2" s="13"/>
       <c r="BK2" s="13"/>
       <c r="BL2" s="13"/>
       <c r="BM2" s="13"/>
       <c r="BN2" s="13"/>
       <c r="BO2" s="13"/>
       <c r="BP2" s="13"/>
       <c r="BQ2" s="13"/>
-      <c r="BR2" s="38" t="s">
+      <c r="BR2" s="35" t="s">
         <v>18</v>
       </c>
-      <c r="BS2" s="38"/>
-[...1 lines deleted...]
-      <c r="BU2" s="38"/>
+      <c r="BS2" s="35"/>
+      <c r="BT2" s="35"/>
+      <c r="BU2" s="35"/>
       <c r="BV2" s="13"/>
       <c r="BW2" s="13"/>
       <c r="BX2" s="13"/>
       <c r="BY2" s="13"/>
       <c r="BZ2" s="13"/>
       <c r="CA2" s="13"/>
       <c r="CB2" s="13"/>
       <c r="CC2" s="13"/>
-      <c r="CD2" s="38" t="s">
+      <c r="CD2" s="35" t="s">
         <v>18</v>
       </c>
-      <c r="CE2" s="38"/>
-[...1 lines deleted...]
-      <c r="CG2" s="38"/>
+      <c r="CE2" s="35"/>
+      <c r="CF2" s="35"/>
+      <c r="CG2" s="35"/>
       <c r="CH2" s="13"/>
       <c r="CI2" s="13"/>
       <c r="CJ2" s="13"/>
       <c r="CK2" s="13"/>
       <c r="CL2" s="13"/>
       <c r="CM2" s="13"/>
       <c r="CN2" s="13"/>
       <c r="CO2" s="13"/>
-      <c r="CP2" s="38" t="s">
+      <c r="CP2" s="35" t="s">
         <v>18</v>
       </c>
-      <c r="CQ2" s="38"/>
-[...1 lines deleted...]
-      <c r="CS2" s="38"/>
+      <c r="CQ2" s="35"/>
+      <c r="CR2" s="35"/>
+      <c r="CS2" s="35"/>
     </row>
     <row r="3" spans="1:97" ht="13.5" thickBot="1">
-      <c r="A3" s="36" t="s">
+      <c r="A3" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="39" t="s">
+      <c r="B3" s="36" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="40"/>
-[...10 lines deleted...]
-      <c r="N3" s="39" t="s">
+      <c r="C3" s="37"/>
+      <c r="D3" s="37"/>
+      <c r="E3" s="37"/>
+      <c r="F3" s="37"/>
+      <c r="G3" s="37"/>
+      <c r="H3" s="37"/>
+      <c r="I3" s="37"/>
+      <c r="J3" s="37"/>
+      <c r="K3" s="37"/>
+      <c r="L3" s="37"/>
+      <c r="M3" s="38"/>
+      <c r="N3" s="36" t="s">
         <v>3</v>
       </c>
-      <c r="O3" s="40"/>
-[...10 lines deleted...]
-      <c r="Z3" s="39" t="s">
+      <c r="O3" s="37"/>
+      <c r="P3" s="37"/>
+      <c r="Q3" s="37"/>
+      <c r="R3" s="37"/>
+      <c r="S3" s="37"/>
+      <c r="T3" s="37"/>
+      <c r="U3" s="37"/>
+      <c r="V3" s="37"/>
+      <c r="W3" s="37"/>
+      <c r="X3" s="37"/>
+      <c r="Y3" s="38"/>
+      <c r="Z3" s="36" t="s">
         <v>4</v>
       </c>
-      <c r="AA3" s="40"/>
-[...10 lines deleted...]
-      <c r="AL3" s="39" t="s">
+      <c r="AA3" s="37"/>
+      <c r="AB3" s="37"/>
+      <c r="AC3" s="37"/>
+      <c r="AD3" s="37"/>
+      <c r="AE3" s="37"/>
+      <c r="AF3" s="37"/>
+      <c r="AG3" s="37"/>
+      <c r="AH3" s="37"/>
+      <c r="AI3" s="37"/>
+      <c r="AJ3" s="37"/>
+      <c r="AK3" s="38"/>
+      <c r="AL3" s="36" t="s">
         <v>5</v>
       </c>
-      <c r="AM3" s="40"/>
-[...10 lines deleted...]
-      <c r="AX3" s="39" t="s">
+      <c r="AM3" s="37"/>
+      <c r="AN3" s="37"/>
+      <c r="AO3" s="37"/>
+      <c r="AP3" s="37"/>
+      <c r="AQ3" s="37"/>
+      <c r="AR3" s="37"/>
+      <c r="AS3" s="37"/>
+      <c r="AT3" s="37"/>
+      <c r="AU3" s="37"/>
+      <c r="AV3" s="37"/>
+      <c r="AW3" s="38"/>
+      <c r="AX3" s="36" t="s">
         <v>19</v>
       </c>
-      <c r="AY3" s="40"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="39" t="s">
+      <c r="AY3" s="37"/>
+      <c r="AZ3" s="37"/>
+      <c r="BA3" s="37"/>
+      <c r="BB3" s="37"/>
+      <c r="BC3" s="37"/>
+      <c r="BD3" s="37"/>
+      <c r="BE3" s="37"/>
+      <c r="BF3" s="37"/>
+      <c r="BG3" s="37"/>
+      <c r="BH3" s="37"/>
+      <c r="BI3" s="38"/>
+      <c r="BJ3" s="36" t="s">
         <v>28</v>
       </c>
-      <c r="BK3" s="40"/>
-[...10 lines deleted...]
-      <c r="BV3" s="39" t="s">
+      <c r="BK3" s="37"/>
+      <c r="BL3" s="37"/>
+      <c r="BM3" s="37"/>
+      <c r="BN3" s="37"/>
+      <c r="BO3" s="37"/>
+      <c r="BP3" s="37"/>
+      <c r="BQ3" s="37"/>
+      <c r="BR3" s="37"/>
+      <c r="BS3" s="37"/>
+      <c r="BT3" s="37"/>
+      <c r="BU3" s="38"/>
+      <c r="BV3" s="36" t="s">
         <v>29</v>
       </c>
-      <c r="BW3" s="40"/>
-[...10 lines deleted...]
-      <c r="CH3" s="39" t="s">
+      <c r="BW3" s="37"/>
+      <c r="BX3" s="37"/>
+      <c r="BY3" s="37"/>
+      <c r="BZ3" s="37"/>
+      <c r="CA3" s="37"/>
+      <c r="CB3" s="37"/>
+      <c r="CC3" s="37"/>
+      <c r="CD3" s="37"/>
+      <c r="CE3" s="37"/>
+      <c r="CF3" s="37"/>
+      <c r="CG3" s="38"/>
+      <c r="CH3" s="36" t="s">
         <v>30</v>
       </c>
-      <c r="CI3" s="40"/>
-[...9 lines deleted...]
-      <c r="CS3" s="41"/>
+      <c r="CI3" s="37"/>
+      <c r="CJ3" s="37"/>
+      <c r="CK3" s="37"/>
+      <c r="CL3" s="37"/>
+      <c r="CM3" s="37"/>
+      <c r="CN3" s="37"/>
+      <c r="CO3" s="37"/>
+      <c r="CP3" s="37"/>
+      <c r="CQ3" s="37"/>
+      <c r="CR3" s="37"/>
+      <c r="CS3" s="38"/>
     </row>
     <row r="4" spans="1:97" ht="13.5" thickBot="1">
-      <c r="A4" s="37"/>
+      <c r="A4" s="41"/>
       <c r="B4" s="14" t="s">
         <v>17</v>
       </c>
       <c r="C4" s="15" t="s">
         <v>6</v>
       </c>
       <c r="D4" s="15" t="s">
         <v>7</v>
       </c>
       <c r="E4" s="14" t="s">
         <v>8</v>
       </c>
       <c r="F4" s="15" t="s">
         <v>9</v>
       </c>
       <c r="G4" s="15" t="s">
         <v>10</v>
       </c>
       <c r="H4" s="15" t="s">
         <v>11</v>
       </c>
       <c r="I4" s="15" t="s">
         <v>12</v>
       </c>
       <c r="J4" s="15" t="s">
@@ -3215,51 +3215,53 @@
       </c>
       <c r="CC5" s="25">
         <v>1375705</v>
       </c>
       <c r="CD5" s="26">
         <v>1506267</v>
       </c>
       <c r="CE5" s="23">
         <v>1519759</v>
       </c>
       <c r="CF5" s="23">
         <v>1570700</v>
       </c>
       <c r="CG5" s="23">
         <v>1519192</v>
       </c>
       <c r="CH5" s="33">
         <v>1325360</v>
       </c>
       <c r="CI5" s="27">
         <v>1276312</v>
       </c>
       <c r="CJ5" s="25">
         <v>1294390</v>
       </c>
-      <c r="CK5" s="25"/>
+      <c r="CK5" s="25">
+        <v>1570493</v>
+      </c>
       <c r="CL5" s="20"/>
       <c r="CM5" s="25"/>
       <c r="CN5" s="25"/>
       <c r="CO5" s="25"/>
       <c r="CP5" s="26"/>
       <c r="CQ5" s="23"/>
       <c r="CR5" s="23"/>
       <c r="CS5" s="23"/>
     </row>
     <row r="6" spans="1:97" s="3" customFormat="1">
       <c r="A6" s="28" t="s">
         <v>21</v>
       </c>
       <c r="B6" s="17">
         <v>708</v>
       </c>
       <c r="C6" s="18">
         <v>707</v>
       </c>
       <c r="D6" s="18">
         <v>706</v>
       </c>
       <c r="E6" s="18">
         <v>705</v>
       </c>
@@ -3490,51 +3492,53 @@
       </c>
       <c r="CC6" s="25">
         <v>787</v>
       </c>
       <c r="CD6" s="23">
         <v>787</v>
       </c>
       <c r="CE6" s="23">
         <v>787</v>
       </c>
       <c r="CF6" s="23">
         <v>787</v>
       </c>
       <c r="CG6" s="23">
         <v>787</v>
       </c>
       <c r="CH6" s="33">
         <v>787</v>
       </c>
       <c r="CI6" s="27">
         <v>787</v>
       </c>
       <c r="CJ6" s="25">
         <v>787</v>
       </c>
-      <c r="CK6" s="25"/>
+      <c r="CK6" s="25">
+        <v>787</v>
+      </c>
       <c r="CL6" s="20"/>
       <c r="CM6" s="25"/>
       <c r="CN6" s="25"/>
       <c r="CO6" s="25"/>
       <c r="CP6" s="23"/>
       <c r="CQ6" s="23"/>
       <c r="CR6" s="23"/>
       <c r="CS6" s="23"/>
     </row>
     <row r="7" spans="1:97" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A7" s="28" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="17">
         <v>875</v>
       </c>
       <c r="C7" s="18">
         <v>874</v>
       </c>
       <c r="D7" s="18">
         <v>873</v>
       </c>
       <c r="E7" s="18">
         <v>872</v>
       </c>
@@ -3765,51 +3769,53 @@
       </c>
       <c r="CC7" s="25">
         <v>3541</v>
       </c>
       <c r="CD7" s="23">
         <v>3541</v>
       </c>
       <c r="CE7" s="23">
         <v>3541</v>
       </c>
       <c r="CF7" s="23">
         <v>3541</v>
       </c>
       <c r="CG7" s="23">
         <v>3541</v>
       </c>
       <c r="CH7" s="33">
         <v>1558</v>
       </c>
       <c r="CI7" s="27">
         <v>1458</v>
       </c>
       <c r="CJ7" s="25">
         <v>1458</v>
       </c>
-      <c r="CK7" s="25"/>
+      <c r="CK7" s="25">
+        <v>1458</v>
+      </c>
       <c r="CL7" s="20"/>
       <c r="CM7" s="25"/>
       <c r="CN7" s="25"/>
       <c r="CO7" s="25"/>
       <c r="CP7" s="23"/>
       <c r="CQ7" s="23"/>
       <c r="CR7" s="23"/>
       <c r="CS7" s="23"/>
     </row>
     <row r="8" spans="1:97" s="4" customFormat="1">
       <c r="A8" s="28" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="17">
         <v>1896</v>
       </c>
       <c r="C8" s="18">
         <v>1894</v>
       </c>
       <c r="D8" s="18">
         <v>1892</v>
       </c>
       <c r="E8" s="18">
         <v>1890</v>
       </c>
@@ -4040,51 +4046,53 @@
       </c>
       <c r="CC8" s="25">
         <v>2065</v>
       </c>
       <c r="CD8" s="23">
         <v>2065</v>
       </c>
       <c r="CE8" s="23">
         <v>2065</v>
       </c>
       <c r="CF8" s="23">
         <v>2065</v>
       </c>
       <c r="CG8" s="23">
         <v>2065</v>
       </c>
       <c r="CH8" s="34">
         <v>2006</v>
       </c>
       <c r="CI8" s="27">
         <v>2006</v>
       </c>
       <c r="CJ8" s="25">
         <v>2006</v>
       </c>
-      <c r="CK8" s="25"/>
+      <c r="CK8" s="25">
+        <v>2006</v>
+      </c>
       <c r="CL8" s="20"/>
       <c r="CM8" s="25"/>
       <c r="CN8" s="25"/>
       <c r="CO8" s="25"/>
       <c r="CP8" s="23"/>
       <c r="CQ8" s="23"/>
       <c r="CR8" s="23"/>
       <c r="CS8" s="23"/>
     </row>
     <row r="9" spans="1:97" s="4" customFormat="1">
       <c r="A9" s="28" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="17">
         <v>3722</v>
       </c>
       <c r="C9" s="18">
         <v>3719</v>
       </c>
       <c r="D9" s="18">
         <v>3716</v>
       </c>
       <c r="E9" s="18">
         <v>3913</v>
       </c>
@@ -4315,51 +4323,53 @@
       </c>
       <c r="CC9" s="25">
         <v>2614</v>
       </c>
       <c r="CD9" s="23">
         <v>2614</v>
       </c>
       <c r="CE9" s="23">
         <v>2614</v>
       </c>
       <c r="CF9" s="23">
         <v>2614</v>
       </c>
       <c r="CG9" s="23">
         <v>2614</v>
       </c>
       <c r="CH9" s="34">
         <v>2628</v>
       </c>
       <c r="CI9" s="27">
         <v>2628</v>
       </c>
       <c r="CJ9" s="25">
         <v>2628</v>
       </c>
-      <c r="CK9" s="25"/>
+      <c r="CK9" s="25">
+        <v>2628</v>
+      </c>
       <c r="CL9" s="20"/>
       <c r="CM9" s="25"/>
       <c r="CN9" s="25"/>
       <c r="CO9" s="25"/>
       <c r="CP9" s="23"/>
       <c r="CQ9" s="23"/>
       <c r="CR9" s="23"/>
       <c r="CS9" s="23"/>
     </row>
     <row r="10" spans="1:97" s="4" customFormat="1">
       <c r="A10" s="28" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="17">
         <v>3205</v>
       </c>
       <c r="C10" s="18">
         <v>3202</v>
       </c>
       <c r="D10" s="18">
         <v>3199</v>
       </c>
       <c r="E10" s="18">
         <v>3196</v>
       </c>
@@ -4590,51 +4600,53 @@
       </c>
       <c r="CC10" s="25">
         <v>2186</v>
       </c>
       <c r="CD10" s="23">
         <v>2186</v>
       </c>
       <c r="CE10" s="23">
         <v>2186</v>
       </c>
       <c r="CF10" s="23">
         <v>2186</v>
       </c>
       <c r="CG10" s="23">
         <v>2186</v>
       </c>
       <c r="CH10" s="34">
         <v>3159</v>
       </c>
       <c r="CI10" s="27">
         <v>3159</v>
       </c>
       <c r="CJ10" s="25">
         <v>3159</v>
       </c>
-      <c r="CK10" s="25"/>
+      <c r="CK10" s="25">
+        <v>3159</v>
+      </c>
       <c r="CL10" s="20"/>
       <c r="CM10" s="25"/>
       <c r="CN10" s="25"/>
       <c r="CO10" s="25"/>
       <c r="CP10" s="23"/>
       <c r="CQ10" s="23"/>
       <c r="CR10" s="23"/>
       <c r="CS10" s="23"/>
     </row>
     <row r="11" spans="1:97" s="4" customFormat="1">
       <c r="A11" s="28" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="17">
         <v>32792</v>
       </c>
       <c r="C11" s="18">
         <v>32790</v>
       </c>
       <c r="D11" s="18">
         <v>32788</v>
       </c>
       <c r="E11" s="18">
         <v>32786</v>
       </c>
@@ -4865,51 +4877,53 @@
       </c>
       <c r="CC11" s="25">
         <v>1031117</v>
       </c>
       <c r="CD11" s="23">
         <v>1056099</v>
       </c>
       <c r="CE11" s="23">
         <v>1081162</v>
       </c>
       <c r="CF11" s="23">
         <v>1103479</v>
       </c>
       <c r="CG11" s="23">
         <v>1125329</v>
       </c>
       <c r="CH11" s="34">
         <v>1147621</v>
       </c>
       <c r="CI11" s="27">
         <v>1167595</v>
       </c>
       <c r="CJ11" s="25">
         <v>1185673</v>
       </c>
-      <c r="CK11" s="25"/>
+      <c r="CK11" s="25">
+        <v>1201145</v>
+      </c>
       <c r="CL11" s="20"/>
       <c r="CM11" s="25"/>
       <c r="CN11" s="25"/>
       <c r="CO11" s="25"/>
       <c r="CP11" s="23"/>
       <c r="CQ11" s="23"/>
       <c r="CR11" s="23"/>
       <c r="CS11" s="23"/>
     </row>
     <row r="12" spans="1:97" s="4" customFormat="1">
       <c r="A12" s="31" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="17">
         <v>3035</v>
       </c>
       <c r="C12" s="18">
         <v>3032</v>
       </c>
       <c r="D12" s="18">
         <v>3029</v>
       </c>
       <c r="E12" s="18">
         <v>3026</v>
       </c>
@@ -5140,51 +5154,53 @@
       </c>
       <c r="CC12" s="25">
         <v>333395</v>
       </c>
       <c r="CD12" s="23">
         <v>438975</v>
       </c>
       <c r="CE12" s="23">
         <v>427404</v>
       </c>
       <c r="CF12" s="23">
         <v>456028</v>
       </c>
       <c r="CG12" s="23">
         <v>382670</v>
       </c>
       <c r="CH12" s="34">
         <v>167601</v>
       </c>
       <c r="CI12" s="27">
         <v>98679</v>
       </c>
       <c r="CJ12" s="25">
         <v>98679</v>
       </c>
-      <c r="CK12" s="25"/>
+      <c r="CK12" s="25">
+        <v>359310</v>
+      </c>
       <c r="CL12" s="20"/>
       <c r="CM12" s="25"/>
       <c r="CN12" s="25"/>
       <c r="CO12" s="25"/>
       <c r="CP12" s="23"/>
       <c r="CQ12" s="23"/>
       <c r="CR12" s="23"/>
       <c r="CS12" s="23"/>
     </row>
     <row r="13" spans="1:97" s="4" customFormat="1">
       <c r="A13" s="10"/>
       <c r="B13" s="10"/>
       <c r="C13" s="10"/>
       <c r="D13" s="10"/>
       <c r="E13" s="10"/>
       <c r="F13" s="10"/>
       <c r="G13" s="10"/>
       <c r="H13" s="10"/>
       <c r="I13" s="10"/>
       <c r="J13" s="10"/>
       <c r="K13" s="10"/>
       <c r="L13" s="10"/>
       <c r="M13" s="10"/>
       <c r="N13" s="10"/>
       <c r="O13" s="10"/>
@@ -7417,68 +7433,68 @@
       <c r="D89" s="5"/>
       <c r="E89" s="5"/>
       <c r="F89" s="5"/>
       <c r="G89" s="5"/>
       <c r="H89" s="5"/>
       <c r="I89" s="5"/>
       <c r="J89" s="5"/>
       <c r="K89" s="5"/>
       <c r="L89" s="5"/>
       <c r="M89" s="5"/>
       <c r="N89" s="5"/>
       <c r="O89" s="5"/>
       <c r="P89" s="5"/>
       <c r="Q89" s="5"/>
       <c r="R89" s="5"/>
       <c r="S89" s="5"/>
       <c r="T89" s="5"/>
       <c r="U89" s="5"/>
       <c r="V89" s="5"/>
       <c r="W89" s="5"/>
       <c r="X89" s="2"/>
       <c r="Y89" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="18">
+    <mergeCell ref="A1:AW1"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="J2:M2"/>
+    <mergeCell ref="V2:Y2"/>
+    <mergeCell ref="AH2:AK2"/>
+    <mergeCell ref="AT2:AW2"/>
+    <mergeCell ref="BF2:BI2"/>
+    <mergeCell ref="AX3:BI3"/>
+    <mergeCell ref="B3:M3"/>
+    <mergeCell ref="N3:Y3"/>
+    <mergeCell ref="Z3:AK3"/>
+    <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="CP2:CS2"/>
     <mergeCell ref="CH3:CS3"/>
     <mergeCell ref="CD2:CG2"/>
     <mergeCell ref="BV3:CG3"/>
     <mergeCell ref="BR2:BU2"/>
     <mergeCell ref="BJ3:BU3"/>
-    <mergeCell ref="BF2:BI2"/>
-[...10 lines deleted...]
-    <mergeCell ref="AT2:AW2"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>