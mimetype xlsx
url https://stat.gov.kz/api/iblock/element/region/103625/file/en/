--- v0 (2026-04-15)
+++ v1 (2026-05-14)
@@ -15,51 +15,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="11985" yWindow="-15" windowWidth="12060" windowHeight="10035"/>
   </bookViews>
   <sheets>
     <sheet name="лист" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">лист!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="685" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="693" uniqueCount="32">
   <si>
     <t>Livestock of pigs, thousand goals</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                тыс. голов</t>
   </si>
   <si>
     <t>2019 year</t>
   </si>
   <si>
     <t>2020 year</t>
   </si>
   <si>
     <t>2021 year</t>
   </si>
   <si>
     <t>2022 year</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
@@ -383,70 +383,70 @@
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="1" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="1" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный_tabsv14" xfId="1"/>
     <cellStyle name="Обычный_tabsv16" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -720,366 +720,366 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CS51"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="BT1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CK17" sqref="CK17"/>
+      <selection pane="topRight" activeCell="CJ28" sqref="CJ28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="27.28515625" style="7" customWidth="1"/>
     <col min="2" max="3" width="9.42578125" style="7" customWidth="1"/>
     <col min="4" max="4" width="8.7109375" style="7" customWidth="1"/>
     <col min="5" max="6" width="8.42578125" style="7" customWidth="1"/>
     <col min="7" max="7" width="8.7109375" style="7" customWidth="1"/>
     <col min="8" max="23" width="9.140625" style="7"/>
     <col min="24" max="45" width="9.140625" style="2"/>
     <col min="46" max="46" width="10.42578125" style="2" customWidth="1"/>
     <col min="47" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="1" customFormat="1" ht="34.5" customHeight="1">
-      <c r="A1" s="40" t="s">
+      <c r="A1" s="36" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="40"/>
-[...46 lines deleted...]
-      <c r="AW1" s="40"/>
+      <c r="B1" s="36"/>
+      <c r="C1" s="36"/>
+      <c r="D1" s="36"/>
+      <c r="E1" s="36"/>
+      <c r="F1" s="36"/>
+      <c r="G1" s="36"/>
+      <c r="H1" s="36"/>
+      <c r="I1" s="36"/>
+      <c r="J1" s="36"/>
+      <c r="K1" s="36"/>
+      <c r="L1" s="36"/>
+      <c r="M1" s="36"/>
+      <c r="N1" s="36"/>
+      <c r="O1" s="36"/>
+      <c r="P1" s="36"/>
+      <c r="Q1" s="36"/>
+      <c r="R1" s="36"/>
+      <c r="S1" s="36"/>
+      <c r="T1" s="36"/>
+      <c r="U1" s="36"/>
+      <c r="V1" s="36"/>
+      <c r="W1" s="36"/>
+      <c r="X1" s="36"/>
+      <c r="Y1" s="36"/>
+      <c r="Z1" s="36"/>
+      <c r="AA1" s="36"/>
+      <c r="AB1" s="36"/>
+      <c r="AC1" s="36"/>
+      <c r="AD1" s="36"/>
+      <c r="AE1" s="36"/>
+      <c r="AF1" s="36"/>
+      <c r="AG1" s="36"/>
+      <c r="AH1" s="36"/>
+      <c r="AI1" s="36"/>
+      <c r="AJ1" s="36"/>
+      <c r="AK1" s="36"/>
+      <c r="AL1" s="36"/>
+      <c r="AM1" s="36"/>
+      <c r="AN1" s="36"/>
+      <c r="AO1" s="36"/>
+      <c r="AP1" s="36"/>
+      <c r="AQ1" s="36"/>
+      <c r="AR1" s="36"/>
+      <c r="AS1" s="36"/>
+      <c r="AT1" s="36"/>
+      <c r="AU1" s="36"/>
+      <c r="AV1" s="36"/>
+      <c r="AW1" s="36"/>
       <c r="AX1" s="8"/>
       <c r="AY1" s="8"/>
       <c r="AZ1" s="8"/>
       <c r="BA1" s="8"/>
       <c r="BB1" s="8"/>
       <c r="BC1" s="8"/>
       <c r="BD1" s="8"/>
       <c r="BE1" s="8"/>
       <c r="BF1" s="8"/>
       <c r="BG1" s="8"/>
       <c r="BH1" s="8"/>
       <c r="BI1" s="8"/>
       <c r="BJ1" s="8"/>
     </row>
     <row r="2" spans="1:97" s="1" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
       <c r="A2" s="13"/>
       <c r="B2" s="14"/>
       <c r="C2" s="14"/>
       <c r="D2" s="14"/>
       <c r="E2" s="14"/>
       <c r="F2" s="14"/>
       <c r="G2" s="14"/>
       <c r="H2" s="14"/>
       <c r="I2" s="14"/>
-      <c r="J2" s="34" t="s">
+      <c r="J2" s="37" t="s">
         <v>18</v>
       </c>
-      <c r="K2" s="34"/>
-[...1 lines deleted...]
-      <c r="M2" s="34"/>
+      <c r="K2" s="37"/>
+      <c r="L2" s="37"/>
+      <c r="M2" s="37"/>
       <c r="N2" s="14"/>
       <c r="O2" s="14"/>
       <c r="P2" s="14"/>
       <c r="Q2" s="14"/>
       <c r="R2" s="14"/>
       <c r="S2" s="14"/>
       <c r="T2" s="14"/>
       <c r="U2" s="14"/>
-      <c r="V2" s="34" t="s">
+      <c r="V2" s="37" t="s">
         <v>18</v>
       </c>
-      <c r="W2" s="34"/>
-[...1 lines deleted...]
-      <c r="Y2" s="34"/>
+      <c r="W2" s="37"/>
+      <c r="X2" s="37"/>
+      <c r="Y2" s="37"/>
       <c r="Z2" s="15"/>
       <c r="AA2" s="15"/>
       <c r="AB2" s="15"/>
       <c r="AC2" s="15"/>
       <c r="AD2" s="15"/>
       <c r="AE2" s="15"/>
       <c r="AF2" s="15"/>
       <c r="AG2" s="15"/>
-      <c r="AH2" s="34" t="s">
+      <c r="AH2" s="37" t="s">
         <v>18</v>
       </c>
-      <c r="AI2" s="34"/>
-[...1 lines deleted...]
-      <c r="AK2" s="34"/>
+      <c r="AI2" s="37"/>
+      <c r="AJ2" s="37"/>
+      <c r="AK2" s="37"/>
       <c r="AL2" s="15"/>
       <c r="AM2" s="15"/>
       <c r="AN2" s="15"/>
       <c r="AO2" s="15"/>
       <c r="AP2" s="15"/>
       <c r="AQ2" s="15"/>
       <c r="AR2" s="15"/>
       <c r="AS2" s="15"/>
-      <c r="AT2" s="34" t="s">
+      <c r="AT2" s="37" t="s">
         <v>18</v>
       </c>
-      <c r="AU2" s="34"/>
-[...1 lines deleted...]
-      <c r="AW2" s="34"/>
+      <c r="AU2" s="37"/>
+      <c r="AV2" s="37"/>
+      <c r="AW2" s="37"/>
       <c r="AX2" s="15"/>
       <c r="AY2" s="15"/>
       <c r="AZ2" s="15"/>
       <c r="BA2" s="15"/>
       <c r="BB2" s="15"/>
       <c r="BC2" s="15"/>
       <c r="BD2" s="15"/>
       <c r="BE2" s="15"/>
-      <c r="BF2" s="34" t="s">
+      <c r="BF2" s="37" t="s">
         <v>18</v>
       </c>
-      <c r="BG2" s="34"/>
-[...1 lines deleted...]
-      <c r="BI2" s="34"/>
+      <c r="BG2" s="37"/>
+      <c r="BH2" s="37"/>
+      <c r="BI2" s="37"/>
       <c r="BJ2" s="15"/>
       <c r="BK2" s="15"/>
       <c r="BL2" s="15"/>
       <c r="BM2" s="15"/>
       <c r="BN2" s="15"/>
       <c r="BO2" s="15"/>
       <c r="BP2" s="15"/>
       <c r="BQ2" s="15"/>
-      <c r="BR2" s="34" t="s">
+      <c r="BR2" s="37" t="s">
         <v>18</v>
       </c>
-      <c r="BS2" s="34"/>
-[...1 lines deleted...]
-      <c r="BU2" s="34"/>
+      <c r="BS2" s="37"/>
+      <c r="BT2" s="37"/>
+      <c r="BU2" s="37"/>
       <c r="BV2" s="15"/>
       <c r="BW2" s="15"/>
       <c r="BX2" s="15"/>
       <c r="BY2" s="15"/>
       <c r="BZ2" s="15"/>
       <c r="CA2" s="15"/>
       <c r="CB2" s="15"/>
       <c r="CC2" s="15"/>
-      <c r="CD2" s="34" t="s">
+      <c r="CD2" s="37" t="s">
         <v>18</v>
       </c>
-      <c r="CE2" s="34"/>
-[...1 lines deleted...]
-      <c r="CG2" s="34"/>
+      <c r="CE2" s="37"/>
+      <c r="CF2" s="37"/>
+      <c r="CG2" s="37"/>
       <c r="CH2" s="15"/>
       <c r="CI2" s="15"/>
       <c r="CJ2" s="15"/>
       <c r="CK2" s="15"/>
       <c r="CL2" s="15"/>
       <c r="CM2" s="15"/>
       <c r="CN2" s="15"/>
       <c r="CO2" s="15"/>
-      <c r="CP2" s="34" t="s">
+      <c r="CP2" s="37" t="s">
         <v>18</v>
       </c>
-      <c r="CQ2" s="34"/>
-[...1 lines deleted...]
-      <c r="CS2" s="34"/>
+      <c r="CQ2" s="37"/>
+      <c r="CR2" s="37"/>
+      <c r="CS2" s="37"/>
     </row>
     <row r="3" spans="1:97" ht="13.5" thickBot="1">
-      <c r="A3" s="38" t="s">
+      <c r="A3" s="34" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="35" t="s">
+      <c r="B3" s="38" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="36"/>
-[...10 lines deleted...]
-      <c r="N3" s="35" t="s">
+      <c r="C3" s="39"/>
+      <c r="D3" s="39"/>
+      <c r="E3" s="39"/>
+      <c r="F3" s="39"/>
+      <c r="G3" s="39"/>
+      <c r="H3" s="39"/>
+      <c r="I3" s="39"/>
+      <c r="J3" s="39"/>
+      <c r="K3" s="39"/>
+      <c r="L3" s="39"/>
+      <c r="M3" s="40"/>
+      <c r="N3" s="38" t="s">
         <v>3</v>
       </c>
-      <c r="O3" s="36"/>
-[...10 lines deleted...]
-      <c r="Z3" s="35" t="s">
+      <c r="O3" s="39"/>
+      <c r="P3" s="39"/>
+      <c r="Q3" s="39"/>
+      <c r="R3" s="39"/>
+      <c r="S3" s="39"/>
+      <c r="T3" s="39"/>
+      <c r="U3" s="39"/>
+      <c r="V3" s="39"/>
+      <c r="W3" s="39"/>
+      <c r="X3" s="39"/>
+      <c r="Y3" s="40"/>
+      <c r="Z3" s="38" t="s">
         <v>4</v>
       </c>
-      <c r="AA3" s="36"/>
-[...10 lines deleted...]
-      <c r="AL3" s="35" t="s">
+      <c r="AA3" s="39"/>
+      <c r="AB3" s="39"/>
+      <c r="AC3" s="39"/>
+      <c r="AD3" s="39"/>
+      <c r="AE3" s="39"/>
+      <c r="AF3" s="39"/>
+      <c r="AG3" s="39"/>
+      <c r="AH3" s="39"/>
+      <c r="AI3" s="39"/>
+      <c r="AJ3" s="39"/>
+      <c r="AK3" s="40"/>
+      <c r="AL3" s="38" t="s">
         <v>5</v>
       </c>
-      <c r="AM3" s="36"/>
-[...10 lines deleted...]
-      <c r="AX3" s="35" t="s">
+      <c r="AM3" s="39"/>
+      <c r="AN3" s="39"/>
+      <c r="AO3" s="39"/>
+      <c r="AP3" s="39"/>
+      <c r="AQ3" s="39"/>
+      <c r="AR3" s="39"/>
+      <c r="AS3" s="39"/>
+      <c r="AT3" s="39"/>
+      <c r="AU3" s="39"/>
+      <c r="AV3" s="39"/>
+      <c r="AW3" s="40"/>
+      <c r="AX3" s="38" t="s">
         <v>19</v>
       </c>
-      <c r="AY3" s="36"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="35" t="s">
+      <c r="AY3" s="39"/>
+      <c r="AZ3" s="39"/>
+      <c r="BA3" s="39"/>
+      <c r="BB3" s="39"/>
+      <c r="BC3" s="39"/>
+      <c r="BD3" s="39"/>
+      <c r="BE3" s="39"/>
+      <c r="BF3" s="39"/>
+      <c r="BG3" s="39"/>
+      <c r="BH3" s="39"/>
+      <c r="BI3" s="40"/>
+      <c r="BJ3" s="38" t="s">
         <v>29</v>
       </c>
-      <c r="BK3" s="36"/>
-[...10 lines deleted...]
-      <c r="BV3" s="35" t="s">
+      <c r="BK3" s="39"/>
+      <c r="BL3" s="39"/>
+      <c r="BM3" s="39"/>
+      <c r="BN3" s="39"/>
+      <c r="BO3" s="39"/>
+      <c r="BP3" s="39"/>
+      <c r="BQ3" s="39"/>
+      <c r="BR3" s="39"/>
+      <c r="BS3" s="39"/>
+      <c r="BT3" s="39"/>
+      <c r="BU3" s="40"/>
+      <c r="BV3" s="38" t="s">
         <v>30</v>
       </c>
-      <c r="BW3" s="36"/>
-[...10 lines deleted...]
-      <c r="CH3" s="35" t="s">
+      <c r="BW3" s="39"/>
+      <c r="BX3" s="39"/>
+      <c r="BY3" s="39"/>
+      <c r="BZ3" s="39"/>
+      <c r="CA3" s="39"/>
+      <c r="CB3" s="39"/>
+      <c r="CC3" s="39"/>
+      <c r="CD3" s="39"/>
+      <c r="CE3" s="39"/>
+      <c r="CF3" s="39"/>
+      <c r="CG3" s="40"/>
+      <c r="CH3" s="38" t="s">
         <v>31</v>
       </c>
-      <c r="CI3" s="36"/>
-[...9 lines deleted...]
-      <c r="CS3" s="37"/>
+      <c r="CI3" s="39"/>
+      <c r="CJ3" s="39"/>
+      <c r="CK3" s="39"/>
+      <c r="CL3" s="39"/>
+      <c r="CM3" s="39"/>
+      <c r="CN3" s="39"/>
+      <c r="CO3" s="39"/>
+      <c r="CP3" s="39"/>
+      <c r="CQ3" s="39"/>
+      <c r="CR3" s="39"/>
+      <c r="CS3" s="40"/>
     </row>
     <row r="4" spans="1:97" ht="13.5" thickBot="1">
-      <c r="A4" s="39"/>
+      <c r="A4" s="35"/>
       <c r="B4" s="16" t="s">
         <v>17</v>
       </c>
       <c r="C4" s="17" t="s">
         <v>6</v>
       </c>
       <c r="D4" s="17" t="s">
         <v>7</v>
       </c>
       <c r="E4" s="16" t="s">
         <v>8</v>
       </c>
       <c r="F4" s="17" t="s">
         <v>9</v>
       </c>
       <c r="G4" s="17" t="s">
         <v>10</v>
       </c>
       <c r="H4" s="17" t="s">
         <v>11</v>
       </c>
       <c r="I4" s="17" t="s">
         <v>12</v>
       </c>
       <c r="J4" s="17" t="s">
@@ -1590,51 +1590,53 @@
       </c>
       <c r="CC5" s="23" t="s">
         <v>20</v>
       </c>
       <c r="CD5" s="23" t="s">
         <v>20</v>
       </c>
       <c r="CE5" s="23">
         <v>20</v>
       </c>
       <c r="CF5" s="23">
         <v>19</v>
       </c>
       <c r="CG5" s="23">
         <v>19</v>
       </c>
       <c r="CH5" s="23">
         <v>19</v>
       </c>
       <c r="CI5" s="23">
         <v>19</v>
       </c>
       <c r="CJ5" s="23" t="s">
         <v>20</v>
       </c>
-      <c r="CK5" s="23"/>
+      <c r="CK5" s="23" t="s">
+        <v>20</v>
+      </c>
       <c r="CL5" s="23"/>
       <c r="CM5" s="23"/>
       <c r="CN5" s="23"/>
       <c r="CO5" s="23"/>
       <c r="CP5" s="23"/>
       <c r="CQ5" s="23"/>
       <c r="CR5" s="23"/>
       <c r="CS5" s="23"/>
     </row>
     <row r="6" spans="1:97" s="3" customFormat="1">
       <c r="A6" s="30" t="s">
         <v>22</v>
       </c>
       <c r="B6" s="10" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="10" t="s">
         <v>20</v>
       </c>
       <c r="D6" s="10" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>20</v>
       </c>
@@ -1865,51 +1867,53 @@
       </c>
       <c r="CC6" s="23" t="s">
         <v>20</v>
       </c>
       <c r="CD6" s="23" t="s">
         <v>20</v>
       </c>
       <c r="CE6" s="10" t="s">
         <v>20</v>
       </c>
       <c r="CF6" s="10" t="s">
         <v>20</v>
       </c>
       <c r="CG6" s="10" t="s">
         <v>20</v>
       </c>
       <c r="CH6" s="23" t="s">
         <v>20</v>
       </c>
       <c r="CI6" s="23" t="s">
         <v>20</v>
       </c>
       <c r="CJ6" s="23" t="s">
         <v>20</v>
       </c>
-      <c r="CK6" s="23"/>
+      <c r="CK6" s="23" t="s">
+        <v>20</v>
+      </c>
       <c r="CL6" s="23"/>
       <c r="CM6" s="23"/>
       <c r="CN6" s="23"/>
       <c r="CO6" s="23"/>
       <c r="CP6" s="23"/>
       <c r="CQ6" s="10"/>
       <c r="CR6" s="10"/>
       <c r="CS6" s="10"/>
     </row>
     <row r="7" spans="1:97" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A7" s="30" t="s">
         <v>23</v>
       </c>
       <c r="B7" s="10" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="10" t="s">
         <v>20</v>
       </c>
       <c r="D7" s="10" t="s">
         <v>20</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>20</v>
       </c>
@@ -2140,51 +2144,53 @@
       </c>
       <c r="CC7" s="23" t="s">
         <v>20</v>
       </c>
       <c r="CD7" s="23" t="s">
         <v>20</v>
       </c>
       <c r="CE7" s="10" t="s">
         <v>20</v>
       </c>
       <c r="CF7" s="10" t="s">
         <v>20</v>
       </c>
       <c r="CG7" s="10" t="s">
         <v>20</v>
       </c>
       <c r="CH7" s="23" t="s">
         <v>20</v>
       </c>
       <c r="CI7" s="23" t="s">
         <v>20</v>
       </c>
       <c r="CJ7" s="23" t="s">
         <v>20</v>
       </c>
-      <c r="CK7" s="23"/>
+      <c r="CK7" s="23" t="s">
+        <v>20</v>
+      </c>
       <c r="CL7" s="23"/>
       <c r="CM7" s="23"/>
       <c r="CN7" s="23"/>
       <c r="CO7" s="23"/>
       <c r="CP7" s="23"/>
       <c r="CQ7" s="10"/>
       <c r="CR7" s="10"/>
       <c r="CS7" s="10"/>
     </row>
     <row r="8" spans="1:97" s="4" customFormat="1">
       <c r="A8" s="30" t="s">
         <v>24</v>
       </c>
       <c r="B8" s="10" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="10" t="s">
         <v>20</v>
       </c>
       <c r="D8" s="10" t="s">
         <v>20</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>20</v>
       </c>
@@ -2415,51 +2421,53 @@
       </c>
       <c r="CC8" s="23" t="s">
         <v>20</v>
       </c>
       <c r="CD8" s="23" t="s">
         <v>20</v>
       </c>
       <c r="CE8" s="10" t="s">
         <v>20</v>
       </c>
       <c r="CF8" s="10" t="s">
         <v>20</v>
       </c>
       <c r="CG8" s="10" t="s">
         <v>20</v>
       </c>
       <c r="CH8" s="23" t="s">
         <v>20</v>
       </c>
       <c r="CI8" s="23" t="s">
         <v>20</v>
       </c>
       <c r="CJ8" s="23" t="s">
         <v>20</v>
       </c>
-      <c r="CK8" s="23"/>
+      <c r="CK8" s="23" t="s">
+        <v>20</v>
+      </c>
       <c r="CL8" s="23"/>
       <c r="CM8" s="23"/>
       <c r="CN8" s="23"/>
       <c r="CO8" s="23"/>
       <c r="CP8" s="23"/>
       <c r="CQ8" s="10"/>
       <c r="CR8" s="10"/>
       <c r="CS8" s="10"/>
     </row>
     <row r="9" spans="1:97" s="4" customFormat="1">
       <c r="A9" s="30" t="s">
         <v>25</v>
       </c>
       <c r="B9" s="10" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="10" t="s">
         <v>20</v>
       </c>
       <c r="D9" s="10" t="s">
         <v>20</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>20</v>
       </c>
@@ -2690,51 +2698,53 @@
       </c>
       <c r="CC9" s="23" t="s">
         <v>20</v>
       </c>
       <c r="CD9" s="23" t="s">
         <v>20</v>
       </c>
       <c r="CE9" s="10" t="s">
         <v>20</v>
       </c>
       <c r="CF9" s="10" t="s">
         <v>20</v>
       </c>
       <c r="CG9" s="10" t="s">
         <v>20</v>
       </c>
       <c r="CH9" s="23" t="s">
         <v>20</v>
       </c>
       <c r="CI9" s="23" t="s">
         <v>20</v>
       </c>
       <c r="CJ9" s="23" t="s">
         <v>20</v>
       </c>
-      <c r="CK9" s="23"/>
+      <c r="CK9" s="23" t="s">
+        <v>20</v>
+      </c>
       <c r="CL9" s="23"/>
       <c r="CM9" s="23"/>
       <c r="CN9" s="23"/>
       <c r="CO9" s="23"/>
       <c r="CP9" s="23"/>
       <c r="CQ9" s="10"/>
       <c r="CR9" s="10"/>
       <c r="CS9" s="10"/>
     </row>
     <row r="10" spans="1:97" s="4" customFormat="1">
       <c r="A10" s="30" t="s">
         <v>26</v>
       </c>
       <c r="B10" s="10" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="10" t="s">
         <v>20</v>
       </c>
       <c r="D10" s="10" t="s">
         <v>20</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>20</v>
       </c>
@@ -2965,51 +2975,53 @@
       </c>
       <c r="CC10" s="23" t="s">
         <v>20</v>
       </c>
       <c r="CD10" s="23" t="s">
         <v>20</v>
       </c>
       <c r="CE10" s="10" t="s">
         <v>20</v>
       </c>
       <c r="CF10" s="10" t="s">
         <v>20</v>
       </c>
       <c r="CG10" s="10" t="s">
         <v>20</v>
       </c>
       <c r="CH10" s="23" t="s">
         <v>20</v>
       </c>
       <c r="CI10" s="23" t="s">
         <v>20</v>
       </c>
       <c r="CJ10" s="23" t="s">
         <v>20</v>
       </c>
-      <c r="CK10" s="23"/>
+      <c r="CK10" s="23" t="s">
+        <v>20</v>
+      </c>
       <c r="CL10" s="23"/>
       <c r="CM10" s="23"/>
       <c r="CN10" s="23"/>
       <c r="CO10" s="23"/>
       <c r="CP10" s="23"/>
       <c r="CQ10" s="10"/>
       <c r="CR10" s="10"/>
       <c r="CS10" s="10"/>
     </row>
     <row r="11" spans="1:97" s="4" customFormat="1">
       <c r="A11" s="30" t="s">
         <v>27</v>
       </c>
       <c r="B11" s="19">
         <v>50</v>
       </c>
       <c r="C11" s="19">
         <v>35</v>
       </c>
       <c r="D11" s="20">
         <v>33</v>
       </c>
       <c r="E11" s="27">
         <v>33</v>
       </c>
@@ -3240,51 +3252,53 @@
       </c>
       <c r="CC11" s="23" t="s">
         <v>20</v>
       </c>
       <c r="CD11" s="23" t="s">
         <v>20</v>
       </c>
       <c r="CE11" s="10" t="s">
         <v>20</v>
       </c>
       <c r="CF11" s="10" t="s">
         <v>20</v>
       </c>
       <c r="CG11" s="10" t="s">
         <v>20</v>
       </c>
       <c r="CH11" s="23" t="s">
         <v>20</v>
       </c>
       <c r="CI11" s="23" t="s">
         <v>20</v>
       </c>
       <c r="CJ11" s="23" t="s">
         <v>20</v>
       </c>
-      <c r="CK11" s="23"/>
+      <c r="CK11" s="23" t="s">
+        <v>20</v>
+      </c>
       <c r="CL11" s="23"/>
       <c r="CM11" s="23"/>
       <c r="CN11" s="23"/>
       <c r="CO11" s="23"/>
       <c r="CP11" s="23"/>
       <c r="CQ11" s="10"/>
       <c r="CR11" s="10"/>
       <c r="CS11" s="10"/>
     </row>
     <row r="12" spans="1:97" s="4" customFormat="1">
       <c r="A12" s="32" t="s">
         <v>28</v>
       </c>
       <c r="B12" s="19">
         <v>13</v>
       </c>
       <c r="C12" s="19">
         <v>13</v>
       </c>
       <c r="D12" s="20">
         <v>3</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>20</v>
       </c>
@@ -3515,51 +3529,53 @@
       </c>
       <c r="CC12" s="23" t="s">
         <v>20</v>
       </c>
       <c r="CD12" s="23" t="s">
         <v>20</v>
       </c>
       <c r="CE12" s="10">
         <v>20</v>
       </c>
       <c r="CF12" s="10">
         <v>19</v>
       </c>
       <c r="CG12" s="10">
         <v>19</v>
       </c>
       <c r="CH12" s="10">
         <v>19</v>
       </c>
       <c r="CI12" s="10">
         <v>19</v>
       </c>
       <c r="CJ12" s="23" t="s">
         <v>20</v>
       </c>
-      <c r="CK12" s="23"/>
+      <c r="CK12" s="23" t="s">
+        <v>20</v>
+      </c>
       <c r="CL12" s="23"/>
       <c r="CM12" s="23"/>
       <c r="CN12" s="23"/>
       <c r="CO12" s="23"/>
       <c r="CP12" s="23"/>
       <c r="CQ12" s="23"/>
       <c r="CR12" s="23"/>
       <c r="CS12" s="23"/>
     </row>
     <row r="13" spans="1:97" s="4" customFormat="1">
       <c r="A13" s="12"/>
       <c r="B13" s="12"/>
       <c r="C13" s="12"/>
       <c r="D13" s="12"/>
       <c r="E13" s="12"/>
       <c r="F13" s="12"/>
       <c r="G13" s="12"/>
       <c r="H13" s="12"/>
       <c r="I13" s="12"/>
       <c r="J13" s="12"/>
       <c r="K13" s="12"/>
       <c r="L13" s="12"/>
       <c r="M13" s="12"/>
       <c r="N13" s="12"/>
       <c r="O13" s="12"/>
@@ -4617,68 +4633,68 @@
       <c r="D51" s="5"/>
       <c r="E51" s="5"/>
       <c r="F51" s="5"/>
       <c r="G51" s="5"/>
       <c r="H51" s="5"/>
       <c r="I51" s="5"/>
       <c r="J51" s="5"/>
       <c r="K51" s="5"/>
       <c r="L51" s="5"/>
       <c r="M51" s="5"/>
       <c r="N51" s="5"/>
       <c r="O51" s="5"/>
       <c r="P51" s="5"/>
       <c r="Q51" s="5"/>
       <c r="R51" s="5"/>
       <c r="S51" s="5"/>
       <c r="T51" s="5"/>
       <c r="U51" s="5"/>
       <c r="V51" s="5"/>
       <c r="W51" s="5"/>
       <c r="X51" s="2"/>
       <c r="Y51" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="18">
+    <mergeCell ref="CP2:CS2"/>
+    <mergeCell ref="CH3:CS3"/>
+    <mergeCell ref="CD2:CG2"/>
+    <mergeCell ref="BV3:CG3"/>
+    <mergeCell ref="BR2:BU2"/>
+    <mergeCell ref="BJ3:BU3"/>
+    <mergeCell ref="BF2:BI2"/>
+    <mergeCell ref="AX3:BI3"/>
+    <mergeCell ref="B3:M3"/>
+    <mergeCell ref="N3:Y3"/>
+    <mergeCell ref="Z3:AK3"/>
+    <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="A1:AW1"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="V2:Y2"/>
     <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="AT2:AW2"/>
-    <mergeCell ref="BF2:BI2"/>
-[...10 lines deleted...]
-    <mergeCell ref="BJ3:BU3"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>