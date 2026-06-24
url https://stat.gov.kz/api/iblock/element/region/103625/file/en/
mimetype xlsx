--- v1 (2026-05-14)
+++ v2 (2026-06-24)
@@ -15,51 +15,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="11985" yWindow="-15" windowWidth="12060" windowHeight="10035"/>
   </bookViews>
   <sheets>
     <sheet name="лист" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">лист!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="693" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="701" uniqueCount="32">
   <si>
     <t>Livestock of pigs, thousand goals</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                тыс. голов</t>
   </si>
   <si>
     <t>2019 year</t>
   </si>
   <si>
     <t>2020 year</t>
   </si>
   <si>
     <t>2021 year</t>
   </si>
   <si>
     <t>2022 year</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
@@ -383,70 +383,70 @@
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="1" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="1" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный_tabsv14" xfId="1"/>
     <cellStyle name="Обычный_tabsv16" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -720,366 +720,366 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CS51"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="BT1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CJ28" sqref="CJ28"/>
+      <selection pane="topRight" activeCell="CJ21" sqref="CJ21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="27.28515625" style="7" customWidth="1"/>
     <col min="2" max="3" width="9.42578125" style="7" customWidth="1"/>
     <col min="4" max="4" width="8.7109375" style="7" customWidth="1"/>
     <col min="5" max="6" width="8.42578125" style="7" customWidth="1"/>
     <col min="7" max="7" width="8.7109375" style="7" customWidth="1"/>
     <col min="8" max="23" width="9.140625" style="7"/>
     <col min="24" max="45" width="9.140625" style="2"/>
     <col min="46" max="46" width="10.42578125" style="2" customWidth="1"/>
     <col min="47" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="1" customFormat="1" ht="34.5" customHeight="1">
-      <c r="A1" s="36" t="s">
+      <c r="A1" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="36"/>
-[...46 lines deleted...]
-      <c r="AW1" s="36"/>
+      <c r="B1" s="40"/>
+      <c r="C1" s="40"/>
+      <c r="D1" s="40"/>
+      <c r="E1" s="40"/>
+      <c r="F1" s="40"/>
+      <c r="G1" s="40"/>
+      <c r="H1" s="40"/>
+      <c r="I1" s="40"/>
+      <c r="J1" s="40"/>
+      <c r="K1" s="40"/>
+      <c r="L1" s="40"/>
+      <c r="M1" s="40"/>
+      <c r="N1" s="40"/>
+      <c r="O1" s="40"/>
+      <c r="P1" s="40"/>
+      <c r="Q1" s="40"/>
+      <c r="R1" s="40"/>
+      <c r="S1" s="40"/>
+      <c r="T1" s="40"/>
+      <c r="U1" s="40"/>
+      <c r="V1" s="40"/>
+      <c r="W1" s="40"/>
+      <c r="X1" s="40"/>
+      <c r="Y1" s="40"/>
+      <c r="Z1" s="40"/>
+      <c r="AA1" s="40"/>
+      <c r="AB1" s="40"/>
+      <c r="AC1" s="40"/>
+      <c r="AD1" s="40"/>
+      <c r="AE1" s="40"/>
+      <c r="AF1" s="40"/>
+      <c r="AG1" s="40"/>
+      <c r="AH1" s="40"/>
+      <c r="AI1" s="40"/>
+      <c r="AJ1" s="40"/>
+      <c r="AK1" s="40"/>
+      <c r="AL1" s="40"/>
+      <c r="AM1" s="40"/>
+      <c r="AN1" s="40"/>
+      <c r="AO1" s="40"/>
+      <c r="AP1" s="40"/>
+      <c r="AQ1" s="40"/>
+      <c r="AR1" s="40"/>
+      <c r="AS1" s="40"/>
+      <c r="AT1" s="40"/>
+      <c r="AU1" s="40"/>
+      <c r="AV1" s="40"/>
+      <c r="AW1" s="40"/>
       <c r="AX1" s="8"/>
       <c r="AY1" s="8"/>
       <c r="AZ1" s="8"/>
       <c r="BA1" s="8"/>
       <c r="BB1" s="8"/>
       <c r="BC1" s="8"/>
       <c r="BD1" s="8"/>
       <c r="BE1" s="8"/>
       <c r="BF1" s="8"/>
       <c r="BG1" s="8"/>
       <c r="BH1" s="8"/>
       <c r="BI1" s="8"/>
       <c r="BJ1" s="8"/>
     </row>
     <row r="2" spans="1:97" s="1" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
       <c r="A2" s="13"/>
       <c r="B2" s="14"/>
       <c r="C2" s="14"/>
       <c r="D2" s="14"/>
       <c r="E2" s="14"/>
       <c r="F2" s="14"/>
       <c r="G2" s="14"/>
       <c r="H2" s="14"/>
       <c r="I2" s="14"/>
-      <c r="J2" s="37" t="s">
+      <c r="J2" s="34" t="s">
         <v>18</v>
       </c>
-      <c r="K2" s="37"/>
-[...1 lines deleted...]
-      <c r="M2" s="37"/>
+      <c r="K2" s="34"/>
+      <c r="L2" s="34"/>
+      <c r="M2" s="34"/>
       <c r="N2" s="14"/>
       <c r="O2" s="14"/>
       <c r="P2" s="14"/>
       <c r="Q2" s="14"/>
       <c r="R2" s="14"/>
       <c r="S2" s="14"/>
       <c r="T2" s="14"/>
       <c r="U2" s="14"/>
-      <c r="V2" s="37" t="s">
+      <c r="V2" s="34" t="s">
         <v>18</v>
       </c>
-      <c r="W2" s="37"/>
-[...1 lines deleted...]
-      <c r="Y2" s="37"/>
+      <c r="W2" s="34"/>
+      <c r="X2" s="34"/>
+      <c r="Y2" s="34"/>
       <c r="Z2" s="15"/>
       <c r="AA2" s="15"/>
       <c r="AB2" s="15"/>
       <c r="AC2" s="15"/>
       <c r="AD2" s="15"/>
       <c r="AE2" s="15"/>
       <c r="AF2" s="15"/>
       <c r="AG2" s="15"/>
-      <c r="AH2" s="37" t="s">
+      <c r="AH2" s="34" t="s">
         <v>18</v>
       </c>
-      <c r="AI2" s="37"/>
-[...1 lines deleted...]
-      <c r="AK2" s="37"/>
+      <c r="AI2" s="34"/>
+      <c r="AJ2" s="34"/>
+      <c r="AK2" s="34"/>
       <c r="AL2" s="15"/>
       <c r="AM2" s="15"/>
       <c r="AN2" s="15"/>
       <c r="AO2" s="15"/>
       <c r="AP2" s="15"/>
       <c r="AQ2" s="15"/>
       <c r="AR2" s="15"/>
       <c r="AS2" s="15"/>
-      <c r="AT2" s="37" t="s">
+      <c r="AT2" s="34" t="s">
         <v>18</v>
       </c>
-      <c r="AU2" s="37"/>
-[...1 lines deleted...]
-      <c r="AW2" s="37"/>
+      <c r="AU2" s="34"/>
+      <c r="AV2" s="34"/>
+      <c r="AW2" s="34"/>
       <c r="AX2" s="15"/>
       <c r="AY2" s="15"/>
       <c r="AZ2" s="15"/>
       <c r="BA2" s="15"/>
       <c r="BB2" s="15"/>
       <c r="BC2" s="15"/>
       <c r="BD2" s="15"/>
       <c r="BE2" s="15"/>
-      <c r="BF2" s="37" t="s">
+      <c r="BF2" s="34" t="s">
         <v>18</v>
       </c>
-      <c r="BG2" s="37"/>
-[...1 lines deleted...]
-      <c r="BI2" s="37"/>
+      <c r="BG2" s="34"/>
+      <c r="BH2" s="34"/>
+      <c r="BI2" s="34"/>
       <c r="BJ2" s="15"/>
       <c r="BK2" s="15"/>
       <c r="BL2" s="15"/>
       <c r="BM2" s="15"/>
       <c r="BN2" s="15"/>
       <c r="BO2" s="15"/>
       <c r="BP2" s="15"/>
       <c r="BQ2" s="15"/>
-      <c r="BR2" s="37" t="s">
+      <c r="BR2" s="34" t="s">
         <v>18</v>
       </c>
-      <c r="BS2" s="37"/>
-[...1 lines deleted...]
-      <c r="BU2" s="37"/>
+      <c r="BS2" s="34"/>
+      <c r="BT2" s="34"/>
+      <c r="BU2" s="34"/>
       <c r="BV2" s="15"/>
       <c r="BW2" s="15"/>
       <c r="BX2" s="15"/>
       <c r="BY2" s="15"/>
       <c r="BZ2" s="15"/>
       <c r="CA2" s="15"/>
       <c r="CB2" s="15"/>
       <c r="CC2" s="15"/>
-      <c r="CD2" s="37" t="s">
+      <c r="CD2" s="34" t="s">
         <v>18</v>
       </c>
-      <c r="CE2" s="37"/>
-[...1 lines deleted...]
-      <c r="CG2" s="37"/>
+      <c r="CE2" s="34"/>
+      <c r="CF2" s="34"/>
+      <c r="CG2" s="34"/>
       <c r="CH2" s="15"/>
       <c r="CI2" s="15"/>
       <c r="CJ2" s="15"/>
       <c r="CK2" s="15"/>
       <c r="CL2" s="15"/>
       <c r="CM2" s="15"/>
       <c r="CN2" s="15"/>
       <c r="CO2" s="15"/>
-      <c r="CP2" s="37" t="s">
+      <c r="CP2" s="34" t="s">
         <v>18</v>
       </c>
-      <c r="CQ2" s="37"/>
-[...1 lines deleted...]
-      <c r="CS2" s="37"/>
+      <c r="CQ2" s="34"/>
+      <c r="CR2" s="34"/>
+      <c r="CS2" s="34"/>
     </row>
     <row r="3" spans="1:97" ht="13.5" thickBot="1">
-      <c r="A3" s="34" t="s">
+      <c r="A3" s="38" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="38" t="s">
+      <c r="B3" s="35" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="39"/>
-[...10 lines deleted...]
-      <c r="N3" s="38" t="s">
+      <c r="C3" s="36"/>
+      <c r="D3" s="36"/>
+      <c r="E3" s="36"/>
+      <c r="F3" s="36"/>
+      <c r="G3" s="36"/>
+      <c r="H3" s="36"/>
+      <c r="I3" s="36"/>
+      <c r="J3" s="36"/>
+      <c r="K3" s="36"/>
+      <c r="L3" s="36"/>
+      <c r="M3" s="37"/>
+      <c r="N3" s="35" t="s">
         <v>3</v>
       </c>
-      <c r="O3" s="39"/>
-[...10 lines deleted...]
-      <c r="Z3" s="38" t="s">
+      <c r="O3" s="36"/>
+      <c r="P3" s="36"/>
+      <c r="Q3" s="36"/>
+      <c r="R3" s="36"/>
+      <c r="S3" s="36"/>
+      <c r="T3" s="36"/>
+      <c r="U3" s="36"/>
+      <c r="V3" s="36"/>
+      <c r="W3" s="36"/>
+      <c r="X3" s="36"/>
+      <c r="Y3" s="37"/>
+      <c r="Z3" s="35" t="s">
         <v>4</v>
       </c>
-      <c r="AA3" s="39"/>
-[...10 lines deleted...]
-      <c r="AL3" s="38" t="s">
+      <c r="AA3" s="36"/>
+      <c r="AB3" s="36"/>
+      <c r="AC3" s="36"/>
+      <c r="AD3" s="36"/>
+      <c r="AE3" s="36"/>
+      <c r="AF3" s="36"/>
+      <c r="AG3" s="36"/>
+      <c r="AH3" s="36"/>
+      <c r="AI3" s="36"/>
+      <c r="AJ3" s="36"/>
+      <c r="AK3" s="37"/>
+      <c r="AL3" s="35" t="s">
         <v>5</v>
       </c>
-      <c r="AM3" s="39"/>
-[...10 lines deleted...]
-      <c r="AX3" s="38" t="s">
+      <c r="AM3" s="36"/>
+      <c r="AN3" s="36"/>
+      <c r="AO3" s="36"/>
+      <c r="AP3" s="36"/>
+      <c r="AQ3" s="36"/>
+      <c r="AR3" s="36"/>
+      <c r="AS3" s="36"/>
+      <c r="AT3" s="36"/>
+      <c r="AU3" s="36"/>
+      <c r="AV3" s="36"/>
+      <c r="AW3" s="37"/>
+      <c r="AX3" s="35" t="s">
         <v>19</v>
       </c>
-      <c r="AY3" s="39"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="38" t="s">
+      <c r="AY3" s="36"/>
+      <c r="AZ3" s="36"/>
+      <c r="BA3" s="36"/>
+      <c r="BB3" s="36"/>
+      <c r="BC3" s="36"/>
+      <c r="BD3" s="36"/>
+      <c r="BE3" s="36"/>
+      <c r="BF3" s="36"/>
+      <c r="BG3" s="36"/>
+      <c r="BH3" s="36"/>
+      <c r="BI3" s="37"/>
+      <c r="BJ3" s="35" t="s">
         <v>29</v>
       </c>
-      <c r="BK3" s="39"/>
-[...10 lines deleted...]
-      <c r="BV3" s="38" t="s">
+      <c r="BK3" s="36"/>
+      <c r="BL3" s="36"/>
+      <c r="BM3" s="36"/>
+      <c r="BN3" s="36"/>
+      <c r="BO3" s="36"/>
+      <c r="BP3" s="36"/>
+      <c r="BQ3" s="36"/>
+      <c r="BR3" s="36"/>
+      <c r="BS3" s="36"/>
+      <c r="BT3" s="36"/>
+      <c r="BU3" s="37"/>
+      <c r="BV3" s="35" t="s">
         <v>30</v>
       </c>
-      <c r="BW3" s="39"/>
-[...10 lines deleted...]
-      <c r="CH3" s="38" t="s">
+      <c r="BW3" s="36"/>
+      <c r="BX3" s="36"/>
+      <c r="BY3" s="36"/>
+      <c r="BZ3" s="36"/>
+      <c r="CA3" s="36"/>
+      <c r="CB3" s="36"/>
+      <c r="CC3" s="36"/>
+      <c r="CD3" s="36"/>
+      <c r="CE3" s="36"/>
+      <c r="CF3" s="36"/>
+      <c r="CG3" s="37"/>
+      <c r="CH3" s="35" t="s">
         <v>31</v>
       </c>
-      <c r="CI3" s="39"/>
-[...9 lines deleted...]
-      <c r="CS3" s="40"/>
+      <c r="CI3" s="36"/>
+      <c r="CJ3" s="36"/>
+      <c r="CK3" s="36"/>
+      <c r="CL3" s="36"/>
+      <c r="CM3" s="36"/>
+      <c r="CN3" s="36"/>
+      <c r="CO3" s="36"/>
+      <c r="CP3" s="36"/>
+      <c r="CQ3" s="36"/>
+      <c r="CR3" s="36"/>
+      <c r="CS3" s="37"/>
     </row>
     <row r="4" spans="1:97" ht="13.5" thickBot="1">
-      <c r="A4" s="35"/>
+      <c r="A4" s="39"/>
       <c r="B4" s="16" t="s">
         <v>17</v>
       </c>
       <c r="C4" s="17" t="s">
         <v>6</v>
       </c>
       <c r="D4" s="17" t="s">
         <v>7</v>
       </c>
       <c r="E4" s="16" t="s">
         <v>8</v>
       </c>
       <c r="F4" s="17" t="s">
         <v>9</v>
       </c>
       <c r="G4" s="17" t="s">
         <v>10</v>
       </c>
       <c r="H4" s="17" t="s">
         <v>11</v>
       </c>
       <c r="I4" s="17" t="s">
         <v>12</v>
       </c>
       <c r="J4" s="17" t="s">
@@ -1593,51 +1593,53 @@
       </c>
       <c r="CD5" s="23" t="s">
         <v>20</v>
       </c>
       <c r="CE5" s="23">
         <v>20</v>
       </c>
       <c r="CF5" s="23">
         <v>19</v>
       </c>
       <c r="CG5" s="23">
         <v>19</v>
       </c>
       <c r="CH5" s="23">
         <v>19</v>
       </c>
       <c r="CI5" s="23">
         <v>19</v>
       </c>
       <c r="CJ5" s="23" t="s">
         <v>20</v>
       </c>
       <c r="CK5" s="23" t="s">
         <v>20</v>
       </c>
-      <c r="CL5" s="23"/>
+      <c r="CL5" s="23" t="s">
+        <v>20</v>
+      </c>
       <c r="CM5" s="23"/>
       <c r="CN5" s="23"/>
       <c r="CO5" s="23"/>
       <c r="CP5" s="23"/>
       <c r="CQ5" s="23"/>
       <c r="CR5" s="23"/>
       <c r="CS5" s="23"/>
     </row>
     <row r="6" spans="1:97" s="3" customFormat="1">
       <c r="A6" s="30" t="s">
         <v>22</v>
       </c>
       <c r="B6" s="10" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="10" t="s">
         <v>20</v>
       </c>
       <c r="D6" s="10" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="10" t="s">
@@ -1870,51 +1872,53 @@
       </c>
       <c r="CD6" s="23" t="s">
         <v>20</v>
       </c>
       <c r="CE6" s="10" t="s">
         <v>20</v>
       </c>
       <c r="CF6" s="10" t="s">
         <v>20</v>
       </c>
       <c r="CG6" s="10" t="s">
         <v>20</v>
       </c>
       <c r="CH6" s="23" t="s">
         <v>20</v>
       </c>
       <c r="CI6" s="23" t="s">
         <v>20</v>
       </c>
       <c r="CJ6" s="23" t="s">
         <v>20</v>
       </c>
       <c r="CK6" s="23" t="s">
         <v>20</v>
       </c>
-      <c r="CL6" s="23"/>
+      <c r="CL6" s="23" t="s">
+        <v>20</v>
+      </c>
       <c r="CM6" s="23"/>
       <c r="CN6" s="23"/>
       <c r="CO6" s="23"/>
       <c r="CP6" s="23"/>
       <c r="CQ6" s="10"/>
       <c r="CR6" s="10"/>
       <c r="CS6" s="10"/>
     </row>
     <row r="7" spans="1:97" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A7" s="30" t="s">
         <v>23</v>
       </c>
       <c r="B7" s="10" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="10" t="s">
         <v>20</v>
       </c>
       <c r="D7" s="10" t="s">
         <v>20</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>20</v>
       </c>
       <c r="F7" s="10" t="s">
@@ -2147,51 +2151,53 @@
       </c>
       <c r="CD7" s="23" t="s">
         <v>20</v>
       </c>
       <c r="CE7" s="10" t="s">
         <v>20</v>
       </c>
       <c r="CF7" s="10" t="s">
         <v>20</v>
       </c>
       <c r="CG7" s="10" t="s">
         <v>20</v>
       </c>
       <c r="CH7" s="23" t="s">
         <v>20</v>
       </c>
       <c r="CI7" s="23" t="s">
         <v>20</v>
       </c>
       <c r="CJ7" s="23" t="s">
         <v>20</v>
       </c>
       <c r="CK7" s="23" t="s">
         <v>20</v>
       </c>
-      <c r="CL7" s="23"/>
+      <c r="CL7" s="23" t="s">
+        <v>20</v>
+      </c>
       <c r="CM7" s="23"/>
       <c r="CN7" s="23"/>
       <c r="CO7" s="23"/>
       <c r="CP7" s="23"/>
       <c r="CQ7" s="10"/>
       <c r="CR7" s="10"/>
       <c r="CS7" s="10"/>
     </row>
     <row r="8" spans="1:97" s="4" customFormat="1">
       <c r="A8" s="30" t="s">
         <v>24</v>
       </c>
       <c r="B8" s="10" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="10" t="s">
         <v>20</v>
       </c>
       <c r="D8" s="10" t="s">
         <v>20</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>20</v>
       </c>
       <c r="F8" s="10" t="s">
@@ -2424,51 +2430,53 @@
       </c>
       <c r="CD8" s="23" t="s">
         <v>20</v>
       </c>
       <c r="CE8" s="10" t="s">
         <v>20</v>
       </c>
       <c r="CF8" s="10" t="s">
         <v>20</v>
       </c>
       <c r="CG8" s="10" t="s">
         <v>20</v>
       </c>
       <c r="CH8" s="23" t="s">
         <v>20</v>
       </c>
       <c r="CI8" s="23" t="s">
         <v>20</v>
       </c>
       <c r="CJ8" s="23" t="s">
         <v>20</v>
       </c>
       <c r="CK8" s="23" t="s">
         <v>20</v>
       </c>
-      <c r="CL8" s="23"/>
+      <c r="CL8" s="23" t="s">
+        <v>20</v>
+      </c>
       <c r="CM8" s="23"/>
       <c r="CN8" s="23"/>
       <c r="CO8" s="23"/>
       <c r="CP8" s="23"/>
       <c r="CQ8" s="10"/>
       <c r="CR8" s="10"/>
       <c r="CS8" s="10"/>
     </row>
     <row r="9" spans="1:97" s="4" customFormat="1">
       <c r="A9" s="30" t="s">
         <v>25</v>
       </c>
       <c r="B9" s="10" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="10" t="s">
         <v>20</v>
       </c>
       <c r="D9" s="10" t="s">
         <v>20</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>20</v>
       </c>
       <c r="F9" s="10" t="s">
@@ -2701,51 +2709,53 @@
       </c>
       <c r="CD9" s="23" t="s">
         <v>20</v>
       </c>
       <c r="CE9" s="10" t="s">
         <v>20</v>
       </c>
       <c r="CF9" s="10" t="s">
         <v>20</v>
       </c>
       <c r="CG9" s="10" t="s">
         <v>20</v>
       </c>
       <c r="CH9" s="23" t="s">
         <v>20</v>
       </c>
       <c r="CI9" s="23" t="s">
         <v>20</v>
       </c>
       <c r="CJ9" s="23" t="s">
         <v>20</v>
       </c>
       <c r="CK9" s="23" t="s">
         <v>20</v>
       </c>
-      <c r="CL9" s="23"/>
+      <c r="CL9" s="23" t="s">
+        <v>20</v>
+      </c>
       <c r="CM9" s="23"/>
       <c r="CN9" s="23"/>
       <c r="CO9" s="23"/>
       <c r="CP9" s="23"/>
       <c r="CQ9" s="10"/>
       <c r="CR9" s="10"/>
       <c r="CS9" s="10"/>
     </row>
     <row r="10" spans="1:97" s="4" customFormat="1">
       <c r="A10" s="30" t="s">
         <v>26</v>
       </c>
       <c r="B10" s="10" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="10" t="s">
         <v>20</v>
       </c>
       <c r="D10" s="10" t="s">
         <v>20</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>20</v>
       </c>
       <c r="F10" s="10" t="s">
@@ -2978,51 +2988,53 @@
       </c>
       <c r="CD10" s="23" t="s">
         <v>20</v>
       </c>
       <c r="CE10" s="10" t="s">
         <v>20</v>
       </c>
       <c r="CF10" s="10" t="s">
         <v>20</v>
       </c>
       <c r="CG10" s="10" t="s">
         <v>20</v>
       </c>
       <c r="CH10" s="23" t="s">
         <v>20</v>
       </c>
       <c r="CI10" s="23" t="s">
         <v>20</v>
       </c>
       <c r="CJ10" s="23" t="s">
         <v>20</v>
       </c>
       <c r="CK10" s="23" t="s">
         <v>20</v>
       </c>
-      <c r="CL10" s="23"/>
+      <c r="CL10" s="23" t="s">
+        <v>20</v>
+      </c>
       <c r="CM10" s="23"/>
       <c r="CN10" s="23"/>
       <c r="CO10" s="23"/>
       <c r="CP10" s="23"/>
       <c r="CQ10" s="10"/>
       <c r="CR10" s="10"/>
       <c r="CS10" s="10"/>
     </row>
     <row r="11" spans="1:97" s="4" customFormat="1">
       <c r="A11" s="30" t="s">
         <v>27</v>
       </c>
       <c r="B11" s="19">
         <v>50</v>
       </c>
       <c r="C11" s="19">
         <v>35</v>
       </c>
       <c r="D11" s="20">
         <v>33</v>
       </c>
       <c r="E11" s="27">
         <v>33</v>
       </c>
       <c r="F11" s="27">
@@ -3255,51 +3267,53 @@
       </c>
       <c r="CD11" s="23" t="s">
         <v>20</v>
       </c>
       <c r="CE11" s="10" t="s">
         <v>20</v>
       </c>
       <c r="CF11" s="10" t="s">
         <v>20</v>
       </c>
       <c r="CG11" s="10" t="s">
         <v>20</v>
       </c>
       <c r="CH11" s="23" t="s">
         <v>20</v>
       </c>
       <c r="CI11" s="23" t="s">
         <v>20</v>
       </c>
       <c r="CJ11" s="23" t="s">
         <v>20</v>
       </c>
       <c r="CK11" s="23" t="s">
         <v>20</v>
       </c>
-      <c r="CL11" s="23"/>
+      <c r="CL11" s="23" t="s">
+        <v>20</v>
+      </c>
       <c r="CM11" s="23"/>
       <c r="CN11" s="23"/>
       <c r="CO11" s="23"/>
       <c r="CP11" s="23"/>
       <c r="CQ11" s="10"/>
       <c r="CR11" s="10"/>
       <c r="CS11" s="10"/>
     </row>
     <row r="12" spans="1:97" s="4" customFormat="1">
       <c r="A12" s="32" t="s">
         <v>28</v>
       </c>
       <c r="B12" s="19">
         <v>13</v>
       </c>
       <c r="C12" s="19">
         <v>13</v>
       </c>
       <c r="D12" s="20">
         <v>3</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>20</v>
       </c>
       <c r="F12" s="10" t="s">
@@ -3532,51 +3546,53 @@
       </c>
       <c r="CD12" s="23" t="s">
         <v>20</v>
       </c>
       <c r="CE12" s="10">
         <v>20</v>
       </c>
       <c r="CF12" s="10">
         <v>19</v>
       </c>
       <c r="CG12" s="10">
         <v>19</v>
       </c>
       <c r="CH12" s="10">
         <v>19</v>
       </c>
       <c r="CI12" s="10">
         <v>19</v>
       </c>
       <c r="CJ12" s="23" t="s">
         <v>20</v>
       </c>
       <c r="CK12" s="23" t="s">
         <v>20</v>
       </c>
-      <c r="CL12" s="23"/>
+      <c r="CL12" s="23" t="s">
+        <v>20</v>
+      </c>
       <c r="CM12" s="23"/>
       <c r="CN12" s="23"/>
       <c r="CO12" s="23"/>
       <c r="CP12" s="23"/>
       <c r="CQ12" s="23"/>
       <c r="CR12" s="23"/>
       <c r="CS12" s="23"/>
     </row>
     <row r="13" spans="1:97" s="4" customFormat="1">
       <c r="A13" s="12"/>
       <c r="B13" s="12"/>
       <c r="C13" s="12"/>
       <c r="D13" s="12"/>
       <c r="E13" s="12"/>
       <c r="F13" s="12"/>
       <c r="G13" s="12"/>
       <c r="H13" s="12"/>
       <c r="I13" s="12"/>
       <c r="J13" s="12"/>
       <c r="K13" s="12"/>
       <c r="L13" s="12"/>
       <c r="M13" s="12"/>
       <c r="N13" s="12"/>
       <c r="O13" s="12"/>
       <c r="P13" s="12"/>
@@ -4633,68 +4649,68 @@
       <c r="D51" s="5"/>
       <c r="E51" s="5"/>
       <c r="F51" s="5"/>
       <c r="G51" s="5"/>
       <c r="H51" s="5"/>
       <c r="I51" s="5"/>
       <c r="J51" s="5"/>
       <c r="K51" s="5"/>
       <c r="L51" s="5"/>
       <c r="M51" s="5"/>
       <c r="N51" s="5"/>
       <c r="O51" s="5"/>
       <c r="P51" s="5"/>
       <c r="Q51" s="5"/>
       <c r="R51" s="5"/>
       <c r="S51" s="5"/>
       <c r="T51" s="5"/>
       <c r="U51" s="5"/>
       <c r="V51" s="5"/>
       <c r="W51" s="5"/>
       <c r="X51" s="2"/>
       <c r="Y51" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="18">
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="A1:AW1"/>
+    <mergeCell ref="J2:M2"/>
+    <mergeCell ref="V2:Y2"/>
+    <mergeCell ref="AH2:AK2"/>
+    <mergeCell ref="AT2:AW2"/>
+    <mergeCell ref="BF2:BI2"/>
+    <mergeCell ref="AX3:BI3"/>
+    <mergeCell ref="B3:M3"/>
+    <mergeCell ref="N3:Y3"/>
+    <mergeCell ref="Z3:AK3"/>
+    <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="CP2:CS2"/>
     <mergeCell ref="CH3:CS3"/>
     <mergeCell ref="CD2:CG2"/>
     <mergeCell ref="BV3:CG3"/>
     <mergeCell ref="BR2:BU2"/>
     <mergeCell ref="BJ3:BU3"/>
-    <mergeCell ref="BF2:BI2"/>
-[...10 lines deleted...]
-    <mergeCell ref="AT2:AW2"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>