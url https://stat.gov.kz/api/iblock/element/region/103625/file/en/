--- v2 (2026-06-24)
+++ v3 (2026-07-22)
@@ -1,65 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="11985" yWindow="-15" windowWidth="12060" windowHeight="10035"/>
+    <workbookView xWindow="-15" yWindow="-15" windowWidth="12120" windowHeight="10095"/>
   </bookViews>
   <sheets>
     <sheet name="лист" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">лист!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="701" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="709" uniqueCount="32">
   <si>
     <t>Livestock of pigs, thousand goals</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                тыс. голов</t>
   </si>
   <si>
     <t>2019 year</t>
   </si>
   <si>
     <t>2020 year</t>
   </si>
   <si>
     <t>2021 year</t>
   </si>
   <si>
     <t>2022 year</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
@@ -110,51 +109,51 @@
   <si>
     <t>Zhanaozen city administration</t>
   </si>
   <si>
     <t>Beineu district</t>
   </si>
   <si>
     <t>Karariya district</t>
   </si>
   <si>
     <t>Mangistau district</t>
   </si>
   <si>
     <t>Munaily district</t>
   </si>
   <si>
     <t>Tupgaragan district</t>
   </si>
   <si>
     <t>2024 year</t>
   </si>
   <si>
     <t>2025year</t>
   </si>
   <si>
-    <t>2026 year</t>
+    <t>2026year</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="11">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
@@ -719,52 +718,52 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CS51"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="BT1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CJ21" sqref="CJ21"/>
+      <pane xSplit="1" topLeftCell="CC1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="CH17" sqref="CH17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="27.28515625" style="7" customWidth="1"/>
     <col min="2" max="3" width="9.42578125" style="7" customWidth="1"/>
     <col min="4" max="4" width="8.7109375" style="7" customWidth="1"/>
     <col min="5" max="6" width="8.42578125" style="7" customWidth="1"/>
     <col min="7" max="7" width="8.7109375" style="7" customWidth="1"/>
     <col min="8" max="23" width="9.140625" style="7"/>
     <col min="24" max="45" width="9.140625" style="2"/>
     <col min="46" max="46" width="10.42578125" style="2" customWidth="1"/>
     <col min="47" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="1" customFormat="1" ht="34.5" customHeight="1">
       <c r="A1" s="40" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="40"/>
       <c r="C1" s="40"/>
       <c r="D1" s="40"/>
       <c r="E1" s="40"/>
       <c r="F1" s="40"/>
       <c r="G1" s="40"/>
@@ -1596,51 +1595,53 @@
       </c>
       <c r="CE5" s="23">
         <v>20</v>
       </c>
       <c r="CF5" s="23">
         <v>19</v>
       </c>
       <c r="CG5" s="23">
         <v>19</v>
       </c>
       <c r="CH5" s="23">
         <v>19</v>
       </c>
       <c r="CI5" s="23">
         <v>19</v>
       </c>
       <c r="CJ5" s="23" t="s">
         <v>20</v>
       </c>
       <c r="CK5" s="23" t="s">
         <v>20</v>
       </c>
       <c r="CL5" s="23" t="s">
         <v>20</v>
       </c>
-      <c r="CM5" s="23"/>
+      <c r="CM5" s="23" t="s">
+        <v>20</v>
+      </c>
       <c r="CN5" s="23"/>
       <c r="CO5" s="23"/>
       <c r="CP5" s="23"/>
       <c r="CQ5" s="23"/>
       <c r="CR5" s="23"/>
       <c r="CS5" s="23"/>
     </row>
     <row r="6" spans="1:97" s="3" customFormat="1">
       <c r="A6" s="30" t="s">
         <v>22</v>
       </c>
       <c r="B6" s="10" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="10" t="s">
         <v>20</v>
       </c>
       <c r="D6" s="10" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="10" t="s">
         <v>20</v>
@@ -1860,66 +1861,68 @@
       </c>
       <c r="BZ6" s="23" t="s">
         <v>20</v>
       </c>
       <c r="CA6" s="23" t="s">
         <v>20</v>
       </c>
       <c r="CB6" s="23" t="s">
         <v>20</v>
       </c>
       <c r="CC6" s="23" t="s">
         <v>20</v>
       </c>
       <c r="CD6" s="23" t="s">
         <v>20</v>
       </c>
       <c r="CE6" s="10" t="s">
         <v>20</v>
       </c>
       <c r="CF6" s="10" t="s">
         <v>20</v>
       </c>
       <c r="CG6" s="10" t="s">
         <v>20</v>
       </c>
-      <c r="CH6" s="23" t="s">
-[...2 lines deleted...]
-      <c r="CI6" s="23" t="s">
+      <c r="CH6" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="CI6" s="10" t="s">
         <v>20</v>
       </c>
       <c r="CJ6" s="23" t="s">
         <v>20</v>
       </c>
       <c r="CK6" s="23" t="s">
         <v>20</v>
       </c>
       <c r="CL6" s="23" t="s">
         <v>20</v>
       </c>
-      <c r="CM6" s="23"/>
+      <c r="CM6" s="23" t="s">
+        <v>20</v>
+      </c>
       <c r="CN6" s="23"/>
       <c r="CO6" s="23"/>
       <c r="CP6" s="23"/>
       <c r="CQ6" s="10"/>
       <c r="CR6" s="10"/>
       <c r="CS6" s="10"/>
     </row>
     <row r="7" spans="1:97" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A7" s="30" t="s">
         <v>23</v>
       </c>
       <c r="B7" s="10" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="10" t="s">
         <v>20</v>
       </c>
       <c r="D7" s="10" t="s">
         <v>20</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>20</v>
       </c>
       <c r="F7" s="10" t="s">
         <v>20</v>
@@ -2139,66 +2142,68 @@
       </c>
       <c r="BZ7" s="23" t="s">
         <v>20</v>
       </c>
       <c r="CA7" s="23" t="s">
         <v>20</v>
       </c>
       <c r="CB7" s="23" t="s">
         <v>20</v>
       </c>
       <c r="CC7" s="23" t="s">
         <v>20</v>
       </c>
       <c r="CD7" s="23" t="s">
         <v>20</v>
       </c>
       <c r="CE7" s="10" t="s">
         <v>20</v>
       </c>
       <c r="CF7" s="10" t="s">
         <v>20</v>
       </c>
       <c r="CG7" s="10" t="s">
         <v>20</v>
       </c>
-      <c r="CH7" s="23" t="s">
-[...2 lines deleted...]
-      <c r="CI7" s="23" t="s">
+      <c r="CH7" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="CI7" s="10" t="s">
         <v>20</v>
       </c>
       <c r="CJ7" s="23" t="s">
         <v>20</v>
       </c>
       <c r="CK7" s="23" t="s">
         <v>20</v>
       </c>
       <c r="CL7" s="23" t="s">
         <v>20</v>
       </c>
-      <c r="CM7" s="23"/>
+      <c r="CM7" s="23" t="s">
+        <v>20</v>
+      </c>
       <c r="CN7" s="23"/>
       <c r="CO7" s="23"/>
       <c r="CP7" s="23"/>
       <c r="CQ7" s="10"/>
       <c r="CR7" s="10"/>
       <c r="CS7" s="10"/>
     </row>
     <row r="8" spans="1:97" s="4" customFormat="1">
       <c r="A8" s="30" t="s">
         <v>24</v>
       </c>
       <c r="B8" s="10" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="10" t="s">
         <v>20</v>
       </c>
       <c r="D8" s="10" t="s">
         <v>20</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>20</v>
       </c>
       <c r="F8" s="10" t="s">
         <v>20</v>
@@ -2418,66 +2423,68 @@
       </c>
       <c r="BZ8" s="23" t="s">
         <v>20</v>
       </c>
       <c r="CA8" s="23" t="s">
         <v>20</v>
       </c>
       <c r="CB8" s="23" t="s">
         <v>20</v>
       </c>
       <c r="CC8" s="23" t="s">
         <v>20</v>
       </c>
       <c r="CD8" s="23" t="s">
         <v>20</v>
       </c>
       <c r="CE8" s="10" t="s">
         <v>20</v>
       </c>
       <c r="CF8" s="10" t="s">
         <v>20</v>
       </c>
       <c r="CG8" s="10" t="s">
         <v>20</v>
       </c>
-      <c r="CH8" s="23" t="s">
-[...2 lines deleted...]
-      <c r="CI8" s="23" t="s">
+      <c r="CH8" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="CI8" s="10" t="s">
         <v>20</v>
       </c>
       <c r="CJ8" s="23" t="s">
         <v>20</v>
       </c>
       <c r="CK8" s="23" t="s">
         <v>20</v>
       </c>
       <c r="CL8" s="23" t="s">
         <v>20</v>
       </c>
-      <c r="CM8" s="23"/>
+      <c r="CM8" s="23" t="s">
+        <v>20</v>
+      </c>
       <c r="CN8" s="23"/>
       <c r="CO8" s="23"/>
       <c r="CP8" s="23"/>
       <c r="CQ8" s="10"/>
       <c r="CR8" s="10"/>
       <c r="CS8" s="10"/>
     </row>
     <row r="9" spans="1:97" s="4" customFormat="1">
       <c r="A9" s="30" t="s">
         <v>25</v>
       </c>
       <c r="B9" s="10" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="10" t="s">
         <v>20</v>
       </c>
       <c r="D9" s="10" t="s">
         <v>20</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>20</v>
       </c>
       <c r="F9" s="10" t="s">
         <v>20</v>
@@ -2697,66 +2704,68 @@
       </c>
       <c r="BZ9" s="23" t="s">
         <v>20</v>
       </c>
       <c r="CA9" s="23" t="s">
         <v>20</v>
       </c>
       <c r="CB9" s="23" t="s">
         <v>20</v>
       </c>
       <c r="CC9" s="23" t="s">
         <v>20</v>
       </c>
       <c r="CD9" s="23" t="s">
         <v>20</v>
       </c>
       <c r="CE9" s="10" t="s">
         <v>20</v>
       </c>
       <c r="CF9" s="10" t="s">
         <v>20</v>
       </c>
       <c r="CG9" s="10" t="s">
         <v>20</v>
       </c>
-      <c r="CH9" s="23" t="s">
-[...2 lines deleted...]
-      <c r="CI9" s="23" t="s">
+      <c r="CH9" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="CI9" s="10" t="s">
         <v>20</v>
       </c>
       <c r="CJ9" s="23" t="s">
         <v>20</v>
       </c>
       <c r="CK9" s="23" t="s">
         <v>20</v>
       </c>
       <c r="CL9" s="23" t="s">
         <v>20</v>
       </c>
-      <c r="CM9" s="23"/>
+      <c r="CM9" s="23" t="s">
+        <v>20</v>
+      </c>
       <c r="CN9" s="23"/>
       <c r="CO9" s="23"/>
       <c r="CP9" s="23"/>
       <c r="CQ9" s="10"/>
       <c r="CR9" s="10"/>
       <c r="CS9" s="10"/>
     </row>
     <row r="10" spans="1:97" s="4" customFormat="1">
       <c r="A10" s="30" t="s">
         <v>26</v>
       </c>
       <c r="B10" s="10" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="10" t="s">
         <v>20</v>
       </c>
       <c r="D10" s="10" t="s">
         <v>20</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>20</v>
       </c>
       <c r="F10" s="10" t="s">
         <v>20</v>
@@ -2976,66 +2985,68 @@
       </c>
       <c r="BZ10" s="23" t="s">
         <v>20</v>
       </c>
       <c r="CA10" s="23" t="s">
         <v>20</v>
       </c>
       <c r="CB10" s="23" t="s">
         <v>20</v>
       </c>
       <c r="CC10" s="23" t="s">
         <v>20</v>
       </c>
       <c r="CD10" s="23" t="s">
         <v>20</v>
       </c>
       <c r="CE10" s="10" t="s">
         <v>20</v>
       </c>
       <c r="CF10" s="10" t="s">
         <v>20</v>
       </c>
       <c r="CG10" s="10" t="s">
         <v>20</v>
       </c>
-      <c r="CH10" s="23" t="s">
-[...2 lines deleted...]
-      <c r="CI10" s="23" t="s">
+      <c r="CH10" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="CI10" s="10" t="s">
         <v>20</v>
       </c>
       <c r="CJ10" s="23" t="s">
         <v>20</v>
       </c>
       <c r="CK10" s="23" t="s">
         <v>20</v>
       </c>
       <c r="CL10" s="23" t="s">
         <v>20</v>
       </c>
-      <c r="CM10" s="23"/>
+      <c r="CM10" s="23" t="s">
+        <v>20</v>
+      </c>
       <c r="CN10" s="23"/>
       <c r="CO10" s="23"/>
       <c r="CP10" s="23"/>
       <c r="CQ10" s="10"/>
       <c r="CR10" s="10"/>
       <c r="CS10" s="10"/>
     </row>
     <row r="11" spans="1:97" s="4" customFormat="1">
       <c r="A11" s="30" t="s">
         <v>27</v>
       </c>
       <c r="B11" s="19">
         <v>50</v>
       </c>
       <c r="C11" s="19">
         <v>35</v>
       </c>
       <c r="D11" s="20">
         <v>33</v>
       </c>
       <c r="E11" s="27">
         <v>33</v>
       </c>
       <c r="F11" s="27">
         <v>32</v>
@@ -3255,66 +3266,68 @@
       </c>
       <c r="BZ11" s="23" t="s">
         <v>20</v>
       </c>
       <c r="CA11" s="23" t="s">
         <v>20</v>
       </c>
       <c r="CB11" s="23" t="s">
         <v>20</v>
       </c>
       <c r="CC11" s="23" t="s">
         <v>20</v>
       </c>
       <c r="CD11" s="23" t="s">
         <v>20</v>
       </c>
       <c r="CE11" s="10" t="s">
         <v>20</v>
       </c>
       <c r="CF11" s="10" t="s">
         <v>20</v>
       </c>
       <c r="CG11" s="10" t="s">
         <v>20</v>
       </c>
-      <c r="CH11" s="23" t="s">
-[...2 lines deleted...]
-      <c r="CI11" s="23" t="s">
+      <c r="CH11" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="CI11" s="10" t="s">
         <v>20</v>
       </c>
       <c r="CJ11" s="23" t="s">
         <v>20</v>
       </c>
       <c r="CK11" s="23" t="s">
         <v>20</v>
       </c>
       <c r="CL11" s="23" t="s">
         <v>20</v>
       </c>
-      <c r="CM11" s="23"/>
+      <c r="CM11" s="23" t="s">
+        <v>20</v>
+      </c>
       <c r="CN11" s="23"/>
       <c r="CO11" s="23"/>
       <c r="CP11" s="23"/>
       <c r="CQ11" s="10"/>
       <c r="CR11" s="10"/>
       <c r="CS11" s="10"/>
     </row>
     <row r="12" spans="1:97" s="4" customFormat="1">
       <c r="A12" s="32" t="s">
         <v>28</v>
       </c>
       <c r="B12" s="19">
         <v>13</v>
       </c>
       <c r="C12" s="19">
         <v>13</v>
       </c>
       <c r="D12" s="20">
         <v>3</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>20</v>
       </c>
       <c r="F12" s="10" t="s">
         <v>20</v>
@@ -3549,57 +3562,59 @@
       </c>
       <c r="CE12" s="10">
         <v>20</v>
       </c>
       <c r="CF12" s="10">
         <v>19</v>
       </c>
       <c r="CG12" s="10">
         <v>19</v>
       </c>
       <c r="CH12" s="10">
         <v>19</v>
       </c>
       <c r="CI12" s="10">
         <v>19</v>
       </c>
       <c r="CJ12" s="23" t="s">
         <v>20</v>
       </c>
       <c r="CK12" s="23" t="s">
         <v>20</v>
       </c>
       <c r="CL12" s="23" t="s">
         <v>20</v>
       </c>
-      <c r="CM12" s="23"/>
+      <c r="CM12" s="23" t="s">
+        <v>20</v>
+      </c>
       <c r="CN12" s="23"/>
       <c r="CO12" s="23"/>
       <c r="CP12" s="23"/>
-      <c r="CQ12" s="23"/>
-[...1 lines deleted...]
-      <c r="CS12" s="23"/>
+      <c r="CQ12" s="10"/>
+      <c r="CR12" s="10"/>
+      <c r="CS12" s="10"/>
     </row>
     <row r="13" spans="1:97" s="4" customFormat="1">
       <c r="A13" s="12"/>
       <c r="B13" s="12"/>
       <c r="C13" s="12"/>
       <c r="D13" s="12"/>
       <c r="E13" s="12"/>
       <c r="F13" s="12"/>
       <c r="G13" s="12"/>
       <c r="H13" s="12"/>
       <c r="I13" s="12"/>
       <c r="J13" s="12"/>
       <c r="K13" s="12"/>
       <c r="L13" s="12"/>
       <c r="M13" s="12"/>
       <c r="N13" s="12"/>
       <c r="O13" s="12"/>
       <c r="P13" s="12"/>
       <c r="Q13" s="12"/>
       <c r="R13" s="12"/>
       <c r="S13" s="12"/>
       <c r="T13" s="12"/>
       <c r="U13" s="12"/>
       <c r="V13" s="12"/>
       <c r="W13" s="12"/>