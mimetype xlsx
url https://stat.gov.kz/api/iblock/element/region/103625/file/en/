--- v3 (2026-07-22)
+++ v4 (2026-08-31)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-15" yWindow="-15" windowWidth="12120" windowHeight="10095"/>
   </bookViews>
   <sheets>
     <sheet name="лист" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">лист!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="709" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="713" uniqueCount="32">
   <si>
     <t>Livestock of pigs, thousand goals</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                тыс. голов</t>
   </si>
   <si>
     <t>2019 year</t>
   </si>
   <si>
     <t>2020 year</t>
   </si>
   <si>
     <t>2021 year</t>
   </si>
   <si>
     <t>2022 year</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
@@ -382,70 +382,70 @@
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="1" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="1" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный_tabsv14" xfId="1"/>
     <cellStyle name="Обычный_tabsv16" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -718,367 +718,367 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CS51"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="CC1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CH17" sqref="CH17"/>
+      <pane xSplit="1" topLeftCell="CH1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="CQ18" sqref="CQ18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="27.28515625" style="7" customWidth="1"/>
     <col min="2" max="3" width="9.42578125" style="7" customWidth="1"/>
     <col min="4" max="4" width="8.7109375" style="7" customWidth="1"/>
     <col min="5" max="6" width="8.42578125" style="7" customWidth="1"/>
     <col min="7" max="7" width="8.7109375" style="7" customWidth="1"/>
     <col min="8" max="23" width="9.140625" style="7"/>
     <col min="24" max="45" width="9.140625" style="2"/>
     <col min="46" max="46" width="10.42578125" style="2" customWidth="1"/>
     <col min="47" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="1" customFormat="1" ht="34.5" customHeight="1">
-      <c r="A1" s="40" t="s">
+      <c r="A1" s="36" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="40"/>
-[...46 lines deleted...]
-      <c r="AW1" s="40"/>
+      <c r="B1" s="36"/>
+      <c r="C1" s="36"/>
+      <c r="D1" s="36"/>
+      <c r="E1" s="36"/>
+      <c r="F1" s="36"/>
+      <c r="G1" s="36"/>
+      <c r="H1" s="36"/>
+      <c r="I1" s="36"/>
+      <c r="J1" s="36"/>
+      <c r="K1" s="36"/>
+      <c r="L1" s="36"/>
+      <c r="M1" s="36"/>
+      <c r="N1" s="36"/>
+      <c r="O1" s="36"/>
+      <c r="P1" s="36"/>
+      <c r="Q1" s="36"/>
+      <c r="R1" s="36"/>
+      <c r="S1" s="36"/>
+      <c r="T1" s="36"/>
+      <c r="U1" s="36"/>
+      <c r="V1" s="36"/>
+      <c r="W1" s="36"/>
+      <c r="X1" s="36"/>
+      <c r="Y1" s="36"/>
+      <c r="Z1" s="36"/>
+      <c r="AA1" s="36"/>
+      <c r="AB1" s="36"/>
+      <c r="AC1" s="36"/>
+      <c r="AD1" s="36"/>
+      <c r="AE1" s="36"/>
+      <c r="AF1" s="36"/>
+      <c r="AG1" s="36"/>
+      <c r="AH1" s="36"/>
+      <c r="AI1" s="36"/>
+      <c r="AJ1" s="36"/>
+      <c r="AK1" s="36"/>
+      <c r="AL1" s="36"/>
+      <c r="AM1" s="36"/>
+      <c r="AN1" s="36"/>
+      <c r="AO1" s="36"/>
+      <c r="AP1" s="36"/>
+      <c r="AQ1" s="36"/>
+      <c r="AR1" s="36"/>
+      <c r="AS1" s="36"/>
+      <c r="AT1" s="36"/>
+      <c r="AU1" s="36"/>
+      <c r="AV1" s="36"/>
+      <c r="AW1" s="36"/>
       <c r="AX1" s="8"/>
       <c r="AY1" s="8"/>
       <c r="AZ1" s="8"/>
       <c r="BA1" s="8"/>
       <c r="BB1" s="8"/>
       <c r="BC1" s="8"/>
       <c r="BD1" s="8"/>
       <c r="BE1" s="8"/>
       <c r="BF1" s="8"/>
       <c r="BG1" s="8"/>
       <c r="BH1" s="8"/>
       <c r="BI1" s="8"/>
       <c r="BJ1" s="8"/>
     </row>
     <row r="2" spans="1:97" s="1" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
       <c r="A2" s="13"/>
       <c r="B2" s="14"/>
       <c r="C2" s="14"/>
       <c r="D2" s="14"/>
       <c r="E2" s="14"/>
       <c r="F2" s="14"/>
       <c r="G2" s="14"/>
       <c r="H2" s="14"/>
       <c r="I2" s="14"/>
-      <c r="J2" s="34" t="s">
+      <c r="J2" s="37" t="s">
         <v>18</v>
       </c>
-      <c r="K2" s="34"/>
-[...1 lines deleted...]
-      <c r="M2" s="34"/>
+      <c r="K2" s="37"/>
+      <c r="L2" s="37"/>
+      <c r="M2" s="37"/>
       <c r="N2" s="14"/>
       <c r="O2" s="14"/>
       <c r="P2" s="14"/>
       <c r="Q2" s="14"/>
       <c r="R2" s="14"/>
       <c r="S2" s="14"/>
       <c r="T2" s="14"/>
       <c r="U2" s="14"/>
-      <c r="V2" s="34" t="s">
+      <c r="V2" s="37" t="s">
         <v>18</v>
       </c>
-      <c r="W2" s="34"/>
-[...1 lines deleted...]
-      <c r="Y2" s="34"/>
+      <c r="W2" s="37"/>
+      <c r="X2" s="37"/>
+      <c r="Y2" s="37"/>
       <c r="Z2" s="15"/>
       <c r="AA2" s="15"/>
       <c r="AB2" s="15"/>
       <c r="AC2" s="15"/>
       <c r="AD2" s="15"/>
       <c r="AE2" s="15"/>
       <c r="AF2" s="15"/>
       <c r="AG2" s="15"/>
-      <c r="AH2" s="34" t="s">
+      <c r="AH2" s="37" t="s">
         <v>18</v>
       </c>
-      <c r="AI2" s="34"/>
-[...1 lines deleted...]
-      <c r="AK2" s="34"/>
+      <c r="AI2" s="37"/>
+      <c r="AJ2" s="37"/>
+      <c r="AK2" s="37"/>
       <c r="AL2" s="15"/>
       <c r="AM2" s="15"/>
       <c r="AN2" s="15"/>
       <c r="AO2" s="15"/>
       <c r="AP2" s="15"/>
       <c r="AQ2" s="15"/>
       <c r="AR2" s="15"/>
       <c r="AS2" s="15"/>
-      <c r="AT2" s="34" t="s">
+      <c r="AT2" s="37" t="s">
         <v>18</v>
       </c>
-      <c r="AU2" s="34"/>
-[...1 lines deleted...]
-      <c r="AW2" s="34"/>
+      <c r="AU2" s="37"/>
+      <c r="AV2" s="37"/>
+      <c r="AW2" s="37"/>
       <c r="AX2" s="15"/>
       <c r="AY2" s="15"/>
       <c r="AZ2" s="15"/>
       <c r="BA2" s="15"/>
       <c r="BB2" s="15"/>
       <c r="BC2" s="15"/>
       <c r="BD2" s="15"/>
       <c r="BE2" s="15"/>
-      <c r="BF2" s="34" t="s">
+      <c r="BF2" s="37" t="s">
         <v>18</v>
       </c>
-      <c r="BG2" s="34"/>
-[...1 lines deleted...]
-      <c r="BI2" s="34"/>
+      <c r="BG2" s="37"/>
+      <c r="BH2" s="37"/>
+      <c r="BI2" s="37"/>
       <c r="BJ2" s="15"/>
       <c r="BK2" s="15"/>
       <c r="BL2" s="15"/>
       <c r="BM2" s="15"/>
       <c r="BN2" s="15"/>
       <c r="BO2" s="15"/>
       <c r="BP2" s="15"/>
       <c r="BQ2" s="15"/>
-      <c r="BR2" s="34" t="s">
+      <c r="BR2" s="37" t="s">
         <v>18</v>
       </c>
-      <c r="BS2" s="34"/>
-[...1 lines deleted...]
-      <c r="BU2" s="34"/>
+      <c r="BS2" s="37"/>
+      <c r="BT2" s="37"/>
+      <c r="BU2" s="37"/>
       <c r="BV2" s="15"/>
       <c r="BW2" s="15"/>
       <c r="BX2" s="15"/>
       <c r="BY2" s="15"/>
       <c r="BZ2" s="15"/>
       <c r="CA2" s="15"/>
       <c r="CB2" s="15"/>
       <c r="CC2" s="15"/>
-      <c r="CD2" s="34" t="s">
+      <c r="CD2" s="37" t="s">
         <v>18</v>
       </c>
-      <c r="CE2" s="34"/>
-[...1 lines deleted...]
-      <c r="CG2" s="34"/>
+      <c r="CE2" s="37"/>
+      <c r="CF2" s="37"/>
+      <c r="CG2" s="37"/>
       <c r="CH2" s="15"/>
       <c r="CI2" s="15"/>
       <c r="CJ2" s="15"/>
       <c r="CK2" s="15"/>
       <c r="CL2" s="15"/>
       <c r="CM2" s="15"/>
       <c r="CN2" s="15"/>
       <c r="CO2" s="15"/>
-      <c r="CP2" s="34" t="s">
+      <c r="CP2" s="37" t="s">
         <v>18</v>
       </c>
-      <c r="CQ2" s="34"/>
-[...1 lines deleted...]
-      <c r="CS2" s="34"/>
+      <c r="CQ2" s="37"/>
+      <c r="CR2" s="37"/>
+      <c r="CS2" s="37"/>
     </row>
     <row r="3" spans="1:97" ht="13.5" thickBot="1">
-      <c r="A3" s="38" t="s">
+      <c r="A3" s="34" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="35" t="s">
+      <c r="B3" s="38" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="36"/>
-[...10 lines deleted...]
-      <c r="N3" s="35" t="s">
+      <c r="C3" s="39"/>
+      <c r="D3" s="39"/>
+      <c r="E3" s="39"/>
+      <c r="F3" s="39"/>
+      <c r="G3" s="39"/>
+      <c r="H3" s="39"/>
+      <c r="I3" s="39"/>
+      <c r="J3" s="39"/>
+      <c r="K3" s="39"/>
+      <c r="L3" s="39"/>
+      <c r="M3" s="40"/>
+      <c r="N3" s="38" t="s">
         <v>3</v>
       </c>
-      <c r="O3" s="36"/>
-[...10 lines deleted...]
-      <c r="Z3" s="35" t="s">
+      <c r="O3" s="39"/>
+      <c r="P3" s="39"/>
+      <c r="Q3" s="39"/>
+      <c r="R3" s="39"/>
+      <c r="S3" s="39"/>
+      <c r="T3" s="39"/>
+      <c r="U3" s="39"/>
+      <c r="V3" s="39"/>
+      <c r="W3" s="39"/>
+      <c r="X3" s="39"/>
+      <c r="Y3" s="40"/>
+      <c r="Z3" s="38" t="s">
         <v>4</v>
       </c>
-      <c r="AA3" s="36"/>
-[...10 lines deleted...]
-      <c r="AL3" s="35" t="s">
+      <c r="AA3" s="39"/>
+      <c r="AB3" s="39"/>
+      <c r="AC3" s="39"/>
+      <c r="AD3" s="39"/>
+      <c r="AE3" s="39"/>
+      <c r="AF3" s="39"/>
+      <c r="AG3" s="39"/>
+      <c r="AH3" s="39"/>
+      <c r="AI3" s="39"/>
+      <c r="AJ3" s="39"/>
+      <c r="AK3" s="40"/>
+      <c r="AL3" s="38" t="s">
         <v>5</v>
       </c>
-      <c r="AM3" s="36"/>
-[...10 lines deleted...]
-      <c r="AX3" s="35" t="s">
+      <c r="AM3" s="39"/>
+      <c r="AN3" s="39"/>
+      <c r="AO3" s="39"/>
+      <c r="AP3" s="39"/>
+      <c r="AQ3" s="39"/>
+      <c r="AR3" s="39"/>
+      <c r="AS3" s="39"/>
+      <c r="AT3" s="39"/>
+      <c r="AU3" s="39"/>
+      <c r="AV3" s="39"/>
+      <c r="AW3" s="40"/>
+      <c r="AX3" s="38" t="s">
         <v>19</v>
       </c>
-      <c r="AY3" s="36"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="35" t="s">
+      <c r="AY3" s="39"/>
+      <c r="AZ3" s="39"/>
+      <c r="BA3" s="39"/>
+      <c r="BB3" s="39"/>
+      <c r="BC3" s="39"/>
+      <c r="BD3" s="39"/>
+      <c r="BE3" s="39"/>
+      <c r="BF3" s="39"/>
+      <c r="BG3" s="39"/>
+      <c r="BH3" s="39"/>
+      <c r="BI3" s="40"/>
+      <c r="BJ3" s="38" t="s">
         <v>29</v>
       </c>
-      <c r="BK3" s="36"/>
-[...10 lines deleted...]
-      <c r="BV3" s="35" t="s">
+      <c r="BK3" s="39"/>
+      <c r="BL3" s="39"/>
+      <c r="BM3" s="39"/>
+      <c r="BN3" s="39"/>
+      <c r="BO3" s="39"/>
+      <c r="BP3" s="39"/>
+      <c r="BQ3" s="39"/>
+      <c r="BR3" s="39"/>
+      <c r="BS3" s="39"/>
+      <c r="BT3" s="39"/>
+      <c r="BU3" s="40"/>
+      <c r="BV3" s="38" t="s">
         <v>30</v>
       </c>
-      <c r="BW3" s="36"/>
-[...10 lines deleted...]
-      <c r="CH3" s="35" t="s">
+      <c r="BW3" s="39"/>
+      <c r="BX3" s="39"/>
+      <c r="BY3" s="39"/>
+      <c r="BZ3" s="39"/>
+      <c r="CA3" s="39"/>
+      <c r="CB3" s="39"/>
+      <c r="CC3" s="39"/>
+      <c r="CD3" s="39"/>
+      <c r="CE3" s="39"/>
+      <c r="CF3" s="39"/>
+      <c r="CG3" s="40"/>
+      <c r="CH3" s="38" t="s">
         <v>31</v>
       </c>
-      <c r="CI3" s="36"/>
-[...9 lines deleted...]
-      <c r="CS3" s="37"/>
+      <c r="CI3" s="39"/>
+      <c r="CJ3" s="39"/>
+      <c r="CK3" s="39"/>
+      <c r="CL3" s="39"/>
+      <c r="CM3" s="39"/>
+      <c r="CN3" s="39"/>
+      <c r="CO3" s="39"/>
+      <c r="CP3" s="39"/>
+      <c r="CQ3" s="39"/>
+      <c r="CR3" s="39"/>
+      <c r="CS3" s="40"/>
     </row>
     <row r="4" spans="1:97" ht="13.5" thickBot="1">
-      <c r="A4" s="39"/>
+      <c r="A4" s="35"/>
       <c r="B4" s="16" t="s">
         <v>17</v>
       </c>
       <c r="C4" s="17" t="s">
         <v>6</v>
       </c>
       <c r="D4" s="17" t="s">
         <v>7</v>
       </c>
       <c r="E4" s="16" t="s">
         <v>8</v>
       </c>
       <c r="F4" s="17" t="s">
         <v>9</v>
       </c>
       <c r="G4" s="17" t="s">
         <v>10</v>
       </c>
       <c r="H4" s="17" t="s">
         <v>11</v>
       </c>
       <c r="I4" s="17" t="s">
         <v>12</v>
       </c>
       <c r="J4" s="17" t="s">
@@ -1595,54 +1595,56 @@
       </c>
       <c r="CE5" s="23">
         <v>20</v>
       </c>
       <c r="CF5" s="23">
         <v>19</v>
       </c>
       <c r="CG5" s="23">
         <v>19</v>
       </c>
       <c r="CH5" s="23">
         <v>19</v>
       </c>
       <c r="CI5" s="23">
         <v>19</v>
       </c>
       <c r="CJ5" s="23" t="s">
         <v>20</v>
       </c>
       <c r="CK5" s="23" t="s">
         <v>20</v>
       </c>
       <c r="CL5" s="23" t="s">
         <v>20</v>
       </c>
-      <c r="CM5" s="23" t="s">
-[...2 lines deleted...]
-      <c r="CN5" s="23"/>
+      <c r="CM5" s="23">
+        <v>19</v>
+      </c>
+      <c r="CN5" s="23">
+        <v>19</v>
+      </c>
       <c r="CO5" s="23"/>
       <c r="CP5" s="23"/>
       <c r="CQ5" s="23"/>
       <c r="CR5" s="23"/>
       <c r="CS5" s="23"/>
     </row>
     <row r="6" spans="1:97" s="3" customFormat="1">
       <c r="A6" s="30" t="s">
         <v>22</v>
       </c>
       <c r="B6" s="10" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="10" t="s">
         <v>20</v>
       </c>
       <c r="D6" s="10" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="10" t="s">
         <v>20</v>
       </c>
@@ -1876,54 +1878,56 @@
       </c>
       <c r="CE6" s="10" t="s">
         <v>20</v>
       </c>
       <c r="CF6" s="10" t="s">
         <v>20</v>
       </c>
       <c r="CG6" s="10" t="s">
         <v>20</v>
       </c>
       <c r="CH6" s="10" t="s">
         <v>20</v>
       </c>
       <c r="CI6" s="10" t="s">
         <v>20</v>
       </c>
       <c r="CJ6" s="23" t="s">
         <v>20</v>
       </c>
       <c r="CK6" s="23" t="s">
         <v>20</v>
       </c>
       <c r="CL6" s="23" t="s">
         <v>20</v>
       </c>
-      <c r="CM6" s="23" t="s">
-[...2 lines deleted...]
-      <c r="CN6" s="23"/>
+      <c r="CM6" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="CN6" s="10" t="s">
+        <v>20</v>
+      </c>
       <c r="CO6" s="23"/>
       <c r="CP6" s="23"/>
       <c r="CQ6" s="10"/>
       <c r="CR6" s="10"/>
       <c r="CS6" s="10"/>
     </row>
     <row r="7" spans="1:97" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A7" s="30" t="s">
         <v>23</v>
       </c>
       <c r="B7" s="10" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="10" t="s">
         <v>20</v>
       </c>
       <c r="D7" s="10" t="s">
         <v>20</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>20</v>
       </c>
       <c r="F7" s="10" t="s">
         <v>20</v>
       </c>
@@ -2157,54 +2161,56 @@
       </c>
       <c r="CE7" s="10" t="s">
         <v>20</v>
       </c>
       <c r="CF7" s="10" t="s">
         <v>20</v>
       </c>
       <c r="CG7" s="10" t="s">
         <v>20</v>
       </c>
       <c r="CH7" s="10" t="s">
         <v>20</v>
       </c>
       <c r="CI7" s="10" t="s">
         <v>20</v>
       </c>
       <c r="CJ7" s="23" t="s">
         <v>20</v>
       </c>
       <c r="CK7" s="23" t="s">
         <v>20</v>
       </c>
       <c r="CL7" s="23" t="s">
         <v>20</v>
       </c>
-      <c r="CM7" s="23" t="s">
-[...2 lines deleted...]
-      <c r="CN7" s="23"/>
+      <c r="CM7" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="CN7" s="10" t="s">
+        <v>20</v>
+      </c>
       <c r="CO7" s="23"/>
       <c r="CP7" s="23"/>
       <c r="CQ7" s="10"/>
       <c r="CR7" s="10"/>
       <c r="CS7" s="10"/>
     </row>
     <row r="8" spans="1:97" s="4" customFormat="1">
       <c r="A8" s="30" t="s">
         <v>24</v>
       </c>
       <c r="B8" s="10" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="10" t="s">
         <v>20</v>
       </c>
       <c r="D8" s="10" t="s">
         <v>20</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>20</v>
       </c>
       <c r="F8" s="10" t="s">
         <v>20</v>
       </c>
@@ -2438,54 +2444,56 @@
       </c>
       <c r="CE8" s="10" t="s">
         <v>20</v>
       </c>
       <c r="CF8" s="10" t="s">
         <v>20</v>
       </c>
       <c r="CG8" s="10" t="s">
         <v>20</v>
       </c>
       <c r="CH8" s="10" t="s">
         <v>20</v>
       </c>
       <c r="CI8" s="10" t="s">
         <v>20</v>
       </c>
       <c r="CJ8" s="23" t="s">
         <v>20</v>
       </c>
       <c r="CK8" s="23" t="s">
         <v>20</v>
       </c>
       <c r="CL8" s="23" t="s">
         <v>20</v>
       </c>
-      <c r="CM8" s="23" t="s">
-[...2 lines deleted...]
-      <c r="CN8" s="23"/>
+      <c r="CM8" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="CN8" s="10" t="s">
+        <v>20</v>
+      </c>
       <c r="CO8" s="23"/>
       <c r="CP8" s="23"/>
       <c r="CQ8" s="10"/>
       <c r="CR8" s="10"/>
       <c r="CS8" s="10"/>
     </row>
     <row r="9" spans="1:97" s="4" customFormat="1">
       <c r="A9" s="30" t="s">
         <v>25</v>
       </c>
       <c r="B9" s="10" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="10" t="s">
         <v>20</v>
       </c>
       <c r="D9" s="10" t="s">
         <v>20</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>20</v>
       </c>
       <c r="F9" s="10" t="s">
         <v>20</v>
       </c>
@@ -2719,54 +2727,56 @@
       </c>
       <c r="CE9" s="10" t="s">
         <v>20</v>
       </c>
       <c r="CF9" s="10" t="s">
         <v>20</v>
       </c>
       <c r="CG9" s="10" t="s">
         <v>20</v>
       </c>
       <c r="CH9" s="10" t="s">
         <v>20</v>
       </c>
       <c r="CI9" s="10" t="s">
         <v>20</v>
       </c>
       <c r="CJ9" s="23" t="s">
         <v>20</v>
       </c>
       <c r="CK9" s="23" t="s">
         <v>20</v>
       </c>
       <c r="CL9" s="23" t="s">
         <v>20</v>
       </c>
-      <c r="CM9" s="23" t="s">
-[...2 lines deleted...]
-      <c r="CN9" s="23"/>
+      <c r="CM9" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="CN9" s="10" t="s">
+        <v>20</v>
+      </c>
       <c r="CO9" s="23"/>
       <c r="CP9" s="23"/>
       <c r="CQ9" s="10"/>
       <c r="CR9" s="10"/>
       <c r="CS9" s="10"/>
     </row>
     <row r="10" spans="1:97" s="4" customFormat="1">
       <c r="A10" s="30" t="s">
         <v>26</v>
       </c>
       <c r="B10" s="10" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="10" t="s">
         <v>20</v>
       </c>
       <c r="D10" s="10" t="s">
         <v>20</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>20</v>
       </c>
       <c r="F10" s="10" t="s">
         <v>20</v>
       </c>
@@ -3000,54 +3010,56 @@
       </c>
       <c r="CE10" s="10" t="s">
         <v>20</v>
       </c>
       <c r="CF10" s="10" t="s">
         <v>20</v>
       </c>
       <c r="CG10" s="10" t="s">
         <v>20</v>
       </c>
       <c r="CH10" s="10" t="s">
         <v>20</v>
       </c>
       <c r="CI10" s="10" t="s">
         <v>20</v>
       </c>
       <c r="CJ10" s="23" t="s">
         <v>20</v>
       </c>
       <c r="CK10" s="23" t="s">
         <v>20</v>
       </c>
       <c r="CL10" s="23" t="s">
         <v>20</v>
       </c>
-      <c r="CM10" s="23" t="s">
-[...2 lines deleted...]
-      <c r="CN10" s="23"/>
+      <c r="CM10" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="CN10" s="10" t="s">
+        <v>20</v>
+      </c>
       <c r="CO10" s="23"/>
       <c r="CP10" s="23"/>
       <c r="CQ10" s="10"/>
       <c r="CR10" s="10"/>
       <c r="CS10" s="10"/>
     </row>
     <row r="11" spans="1:97" s="4" customFormat="1">
       <c r="A11" s="30" t="s">
         <v>27</v>
       </c>
       <c r="B11" s="19">
         <v>50</v>
       </c>
       <c r="C11" s="19">
         <v>35</v>
       </c>
       <c r="D11" s="20">
         <v>33</v>
       </c>
       <c r="E11" s="27">
         <v>33</v>
       </c>
       <c r="F11" s="27">
         <v>32</v>
       </c>
@@ -3281,54 +3293,56 @@
       </c>
       <c r="CE11" s="10" t="s">
         <v>20</v>
       </c>
       <c r="CF11" s="10" t="s">
         <v>20</v>
       </c>
       <c r="CG11" s="10" t="s">
         <v>20</v>
       </c>
       <c r="CH11" s="10" t="s">
         <v>20</v>
       </c>
       <c r="CI11" s="10" t="s">
         <v>20</v>
       </c>
       <c r="CJ11" s="23" t="s">
         <v>20</v>
       </c>
       <c r="CK11" s="23" t="s">
         <v>20</v>
       </c>
       <c r="CL11" s="23" t="s">
         <v>20</v>
       </c>
-      <c r="CM11" s="23" t="s">
-[...2 lines deleted...]
-      <c r="CN11" s="23"/>
+      <c r="CM11" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="CN11" s="10" t="s">
+        <v>20</v>
+      </c>
       <c r="CO11" s="23"/>
       <c r="CP11" s="23"/>
       <c r="CQ11" s="10"/>
       <c r="CR11" s="10"/>
       <c r="CS11" s="10"/>
     </row>
     <row r="12" spans="1:97" s="4" customFormat="1">
       <c r="A12" s="32" t="s">
         <v>28</v>
       </c>
       <c r="B12" s="19">
         <v>13</v>
       </c>
       <c r="C12" s="19">
         <v>13</v>
       </c>
       <c r="D12" s="20">
         <v>3</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>20</v>
       </c>
       <c r="F12" s="10" t="s">
         <v>20</v>
       </c>
@@ -3562,54 +3576,56 @@
       </c>
       <c r="CE12" s="10">
         <v>20</v>
       </c>
       <c r="CF12" s="10">
         <v>19</v>
       </c>
       <c r="CG12" s="10">
         <v>19</v>
       </c>
       <c r="CH12" s="10">
         <v>19</v>
       </c>
       <c r="CI12" s="10">
         <v>19</v>
       </c>
       <c r="CJ12" s="23" t="s">
         <v>20</v>
       </c>
       <c r="CK12" s="23" t="s">
         <v>20</v>
       </c>
       <c r="CL12" s="23" t="s">
         <v>20</v>
       </c>
-      <c r="CM12" s="23" t="s">
-[...2 lines deleted...]
-      <c r="CN12" s="23"/>
+      <c r="CM12" s="10">
+        <v>19</v>
+      </c>
+      <c r="CN12" s="10">
+        <v>19</v>
+      </c>
       <c r="CO12" s="23"/>
       <c r="CP12" s="23"/>
       <c r="CQ12" s="10"/>
       <c r="CR12" s="10"/>
       <c r="CS12" s="10"/>
     </row>
     <row r="13" spans="1:97" s="4" customFormat="1">
       <c r="A13" s="12"/>
       <c r="B13" s="12"/>
       <c r="C13" s="12"/>
       <c r="D13" s="12"/>
       <c r="E13" s="12"/>
       <c r="F13" s="12"/>
       <c r="G13" s="12"/>
       <c r="H13" s="12"/>
       <c r="I13" s="12"/>
       <c r="J13" s="12"/>
       <c r="K13" s="12"/>
       <c r="L13" s="12"/>
       <c r="M13" s="12"/>
       <c r="N13" s="12"/>
       <c r="O13" s="12"/>
       <c r="P13" s="12"/>
       <c r="Q13" s="12"/>
       <c r="R13" s="12"/>
@@ -4664,68 +4680,68 @@
       <c r="D51" s="5"/>
       <c r="E51" s="5"/>
       <c r="F51" s="5"/>
       <c r="G51" s="5"/>
       <c r="H51" s="5"/>
       <c r="I51" s="5"/>
       <c r="J51" s="5"/>
       <c r="K51" s="5"/>
       <c r="L51" s="5"/>
       <c r="M51" s="5"/>
       <c r="N51" s="5"/>
       <c r="O51" s="5"/>
       <c r="P51" s="5"/>
       <c r="Q51" s="5"/>
       <c r="R51" s="5"/>
       <c r="S51" s="5"/>
       <c r="T51" s="5"/>
       <c r="U51" s="5"/>
       <c r="V51" s="5"/>
       <c r="W51" s="5"/>
       <c r="X51" s="2"/>
       <c r="Y51" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="18">
+    <mergeCell ref="CP2:CS2"/>
+    <mergeCell ref="CH3:CS3"/>
+    <mergeCell ref="CD2:CG2"/>
+    <mergeCell ref="BV3:CG3"/>
+    <mergeCell ref="BR2:BU2"/>
+    <mergeCell ref="BJ3:BU3"/>
+    <mergeCell ref="BF2:BI2"/>
+    <mergeCell ref="AX3:BI3"/>
+    <mergeCell ref="B3:M3"/>
+    <mergeCell ref="N3:Y3"/>
+    <mergeCell ref="Z3:AK3"/>
+    <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="A1:AW1"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="V2:Y2"/>
     <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="AT2:AW2"/>
-    <mergeCell ref="BF2:BI2"/>
-[...10 lines deleted...]
-    <mergeCell ref="BJ3:BU3"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>