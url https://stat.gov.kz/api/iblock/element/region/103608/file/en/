--- v4 (2026-08-31)
+++ v5 (2026-09-21)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-15" yWindow="-15" windowWidth="12120" windowHeight="10095"/>
+    <workbookView xWindow="12105" yWindow="-15" windowWidth="11940" windowHeight="10095"/>
   </bookViews>
   <sheets>
     <sheet name="лист" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">лист!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="Q11" i="1"/>
   <c r="Q10"/>
   <c r="Q9"/>
   <c r="Q8"/>
   <c r="Q6"/>
   <c r="Q5"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="114" uniqueCount="31">
   <si>
@@ -748,52 +748,52 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CS15"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="CE1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CO19" sqref="CO19"/>
+      <pane xSplit="1" topLeftCell="CH1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="CL21" sqref="CL21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="27.28515625" style="2" customWidth="1"/>
     <col min="2" max="2" width="7" style="2" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.140625" style="2" bestFit="1" customWidth="1"/>
     <col min="4" max="9" width="8" style="2" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10.140625" style="2" customWidth="1"/>
     <col min="11" max="11" width="8" style="2" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.5703125" style="2" customWidth="1"/>
     <col min="13" max="13" width="7.42578125" style="2" customWidth="1"/>
     <col min="14" max="14" width="7.7109375" style="2" customWidth="1"/>
     <col min="15" max="15" width="8.140625" style="2" bestFit="1" customWidth="1"/>
     <col min="16" max="21" width="8" style="2" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="9.7109375" style="2" customWidth="1"/>
     <col min="23" max="23" width="8" style="2" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="9.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="8.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="7" style="2" bestFit="1" customWidth="1"/>
     <col min="27" max="27" width="8.140625" style="2" bestFit="1" customWidth="1"/>
     <col min="28" max="33" width="8" style="2" bestFit="1" customWidth="1"/>
     <col min="34" max="34" width="10" style="2" customWidth="1"/>
     <col min="35" max="35" width="8.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="36" max="36" width="10.140625" style="2" customWidth="1"/>
@@ -1547,51 +1547,53 @@
       </c>
       <c r="CG4" s="22">
         <v>21499.72</v>
       </c>
       <c r="CH4" s="17">
         <v>1417.68</v>
       </c>
       <c r="CI4" s="17">
         <v>3014.58</v>
       </c>
       <c r="CJ4" s="17">
         <v>3857.82</v>
       </c>
       <c r="CK4" s="15">
         <v>5405.57</v>
       </c>
       <c r="CL4" s="13">
         <v>6833.7</v>
       </c>
       <c r="CM4" s="13">
         <v>9148.86</v>
       </c>
       <c r="CN4" s="13">
         <v>10826.69</v>
       </c>
-      <c r="CO4" s="15"/>
+      <c r="CO4" s="15">
+        <v>12235.42</v>
+      </c>
       <c r="CP4" s="21"/>
       <c r="CQ4" s="22"/>
       <c r="CR4" s="23"/>
       <c r="CS4" s="22"/>
     </row>
     <row r="5" spans="1:97" ht="14.25" customHeight="1">
       <c r="A5" s="24" t="s">
         <v>21</v>
       </c>
       <c r="B5" s="8">
         <v>4.03</v>
       </c>
       <c r="C5" s="9">
         <v>20.82</v>
       </c>
       <c r="D5" s="9">
         <v>25.35</v>
       </c>
       <c r="E5" s="9">
         <v>27.42</v>
       </c>
       <c r="F5" s="9">
         <v>28.67</v>
       </c>
       <c r="G5" s="9">
@@ -1831,51 +1833,53 @@
       </c>
       <c r="CG5" s="22">
         <v>406</v>
       </c>
       <c r="CH5" s="13">
         <v>4.5999999999999996</v>
       </c>
       <c r="CI5" s="13">
         <v>18.600000000000001</v>
       </c>
       <c r="CJ5" s="15">
         <v>27.2</v>
       </c>
       <c r="CK5" s="15">
         <v>33.5</v>
       </c>
       <c r="CL5" s="13">
         <v>37.200000000000003</v>
       </c>
       <c r="CM5" s="13">
         <v>39.9</v>
       </c>
       <c r="CN5" s="13">
         <v>42.9</v>
       </c>
-      <c r="CO5" s="15"/>
+      <c r="CO5" s="15">
+        <v>45.3</v>
+      </c>
       <c r="CP5" s="26"/>
       <c r="CQ5" s="22"/>
       <c r="CR5" s="23"/>
       <c r="CS5" s="22"/>
     </row>
     <row r="6" spans="1:97" ht="15" customHeight="1">
       <c r="A6" s="24" t="s">
         <v>22</v>
       </c>
       <c r="B6" s="8">
         <v>10.87</v>
       </c>
       <c r="C6" s="9">
         <v>34.99</v>
       </c>
       <c r="D6" s="9">
         <v>49.15</v>
       </c>
       <c r="E6" s="9">
         <v>91.03</v>
       </c>
       <c r="F6" s="9">
         <v>117.22</v>
       </c>
       <c r="G6" s="9">
@@ -2115,51 +2119,53 @@
       </c>
       <c r="CG6" s="22">
         <v>531.65</v>
       </c>
       <c r="CH6" s="13">
         <v>16.77</v>
       </c>
       <c r="CI6" s="13">
         <v>46.87</v>
       </c>
       <c r="CJ6" s="27">
         <v>64.77</v>
       </c>
       <c r="CK6" s="15">
         <v>128.28</v>
       </c>
       <c r="CL6" s="13">
         <v>182.9</v>
       </c>
       <c r="CM6" s="13">
         <v>236.93</v>
       </c>
       <c r="CN6" s="13">
         <v>246.33</v>
       </c>
-      <c r="CO6" s="15"/>
+      <c r="CO6" s="15">
+        <v>255.79</v>
+      </c>
       <c r="CP6" s="26"/>
       <c r="CQ6" s="22"/>
       <c r="CR6" s="23"/>
       <c r="CS6" s="22"/>
     </row>
     <row r="7" spans="1:97">
       <c r="A7" s="24" t="s">
         <v>23</v>
       </c>
       <c r="B7" s="8">
         <v>134.47999999999999</v>
       </c>
       <c r="C7" s="9">
         <v>307.81</v>
       </c>
       <c r="D7" s="9">
         <v>371.99</v>
       </c>
       <c r="E7" s="9">
         <v>489.11</v>
       </c>
       <c r="F7" s="9">
         <v>595.84</v>
       </c>
       <c r="G7" s="9">
@@ -2398,51 +2404,53 @@
       </c>
       <c r="CG7" s="22">
         <v>2569.4499999999998</v>
       </c>
       <c r="CH7" s="13">
         <v>108.9</v>
       </c>
       <c r="CI7" s="13">
         <v>264.7</v>
       </c>
       <c r="CJ7" s="27">
         <v>319.5</v>
       </c>
       <c r="CK7" s="15">
         <v>435.8</v>
       </c>
       <c r="CL7" s="13">
         <v>517.5</v>
       </c>
       <c r="CM7" s="13">
         <v>851.1</v>
       </c>
       <c r="CN7" s="13">
         <v>1019</v>
       </c>
-      <c r="CO7" s="15"/>
+      <c r="CO7" s="15">
+        <v>1156.4000000000001</v>
+      </c>
       <c r="CP7" s="26"/>
       <c r="CQ7" s="22"/>
       <c r="CR7" s="23"/>
       <c r="CS7" s="22"/>
     </row>
     <row r="8" spans="1:97">
       <c r="A8" s="24" t="s">
         <v>24</v>
       </c>
       <c r="B8" s="8">
         <v>89.6</v>
       </c>
       <c r="C8" s="9">
         <v>202.93</v>
       </c>
       <c r="D8" s="9">
         <v>242.39</v>
       </c>
       <c r="E8" s="9">
         <v>319.29000000000002</v>
       </c>
       <c r="F8" s="9">
         <v>396.88</v>
       </c>
       <c r="G8" s="9">
@@ -2682,51 +2690,53 @@
       </c>
       <c r="CG8" s="22">
         <v>1567.81</v>
       </c>
       <c r="CH8" s="13">
         <v>95.04</v>
       </c>
       <c r="CI8" s="13">
         <v>210.79</v>
       </c>
       <c r="CJ8" s="27">
         <v>254.62</v>
       </c>
       <c r="CK8" s="15">
         <v>343.77</v>
       </c>
       <c r="CL8" s="13">
         <v>435.17</v>
       </c>
       <c r="CM8" s="13">
         <v>543.19000000000005</v>
       </c>
       <c r="CN8" s="13">
         <v>623.99</v>
       </c>
-      <c r="CO8" s="15"/>
+      <c r="CO8" s="15">
+        <v>696.69</v>
+      </c>
       <c r="CP8" s="26"/>
       <c r="CQ8" s="22"/>
       <c r="CR8" s="23"/>
       <c r="CS8" s="22"/>
     </row>
     <row r="9" spans="1:97">
       <c r="A9" s="24" t="s">
         <v>25</v>
       </c>
       <c r="B9" s="8">
         <v>285.51</v>
       </c>
       <c r="C9" s="9">
         <v>606.79999999999995</v>
       </c>
       <c r="D9" s="9">
         <v>707.92</v>
       </c>
       <c r="E9" s="9">
         <v>909.66</v>
       </c>
       <c r="F9" s="9">
         <v>1080.69</v>
       </c>
       <c r="G9" s="9">
@@ -2966,51 +2976,53 @@
       </c>
       <c r="CG9" s="22">
         <v>3993.92</v>
       </c>
       <c r="CH9" s="13">
         <v>237.31</v>
       </c>
       <c r="CI9" s="13">
         <v>519.07000000000005</v>
       </c>
       <c r="CJ9" s="27">
         <v>617.87</v>
       </c>
       <c r="CK9" s="15">
         <v>804.17</v>
       </c>
       <c r="CL9" s="13">
         <v>968.43</v>
       </c>
       <c r="CM9" s="13">
         <v>1404.13</v>
       </c>
       <c r="CN9" s="13">
         <v>1684.13</v>
       </c>
-      <c r="CO9" s="15"/>
+      <c r="CO9" s="15">
+        <v>1962.8</v>
+      </c>
       <c r="CP9" s="26"/>
       <c r="CQ9" s="22"/>
       <c r="CR9" s="23"/>
       <c r="CS9" s="22"/>
     </row>
     <row r="10" spans="1:97">
       <c r="A10" s="24" t="s">
         <v>26</v>
       </c>
       <c r="B10" s="8">
         <v>34.39</v>
       </c>
       <c r="C10" s="9">
         <v>85.71</v>
       </c>
       <c r="D10" s="9">
         <v>109.46</v>
       </c>
       <c r="E10" s="9">
         <v>150.30000000000001</v>
       </c>
       <c r="F10" s="9">
         <v>176.2</v>
       </c>
       <c r="G10" s="9">
@@ -3250,51 +3262,53 @@
       </c>
       <c r="CG10" s="22">
         <v>6474.82</v>
       </c>
       <c r="CH10" s="13">
         <v>563.70000000000005</v>
       </c>
       <c r="CI10" s="13">
         <v>1157.1300000000001</v>
       </c>
       <c r="CJ10" s="27">
         <v>1738.88</v>
       </c>
       <c r="CK10" s="15">
         <v>2347.0100000000002</v>
       </c>
       <c r="CL10" s="13">
         <v>2934.51</v>
       </c>
       <c r="CM10" s="13">
         <v>3574.51</v>
       </c>
       <c r="CN10" s="13">
         <v>4194.43</v>
       </c>
-      <c r="CO10" s="15"/>
+      <c r="CO10" s="15">
+        <v>4823.5600000000004</v>
+      </c>
       <c r="CP10" s="26"/>
       <c r="CQ10" s="22"/>
       <c r="CR10" s="23"/>
       <c r="CS10" s="22"/>
     </row>
     <row r="11" spans="1:97">
       <c r="A11" s="28" t="s">
         <v>27</v>
       </c>
       <c r="B11" s="8">
         <v>73.680000000000007</v>
       </c>
       <c r="C11" s="9">
         <v>162.44999999999999</v>
       </c>
       <c r="D11" s="9">
         <v>206.2</v>
       </c>
       <c r="E11" s="9">
         <v>281.25</v>
       </c>
       <c r="F11" s="9">
         <v>343.64</v>
       </c>
       <c r="G11" s="9">
@@ -3534,51 +3548,53 @@
       </c>
       <c r="CG11" s="22">
         <v>5956.16</v>
       </c>
       <c r="CH11" s="13">
         <v>391.46</v>
       </c>
       <c r="CI11" s="13">
         <v>797.12</v>
       </c>
       <c r="CJ11" s="27">
         <v>834.38</v>
       </c>
       <c r="CK11" s="15">
         <v>1313.24</v>
       </c>
       <c r="CL11" s="13">
         <v>1758.1</v>
       </c>
       <c r="CM11" s="13">
         <v>2498.71</v>
       </c>
       <c r="CN11" s="13">
         <v>3015.62</v>
       </c>
-      <c r="CO11" s="15"/>
+      <c r="CO11" s="15">
+        <v>3294.68</v>
+      </c>
       <c r="CP11" s="26"/>
       <c r="CQ11" s="22"/>
       <c r="CR11" s="23"/>
       <c r="CS11" s="22"/>
     </row>
     <row r="12" spans="1:97">
       <c r="A12" s="4"/>
       <c r="B12" s="4"/>
       <c r="C12" s="4"/>
       <c r="D12" s="4"/>
       <c r="E12" s="4"/>
       <c r="F12" s="4"/>
       <c r="G12" s="4"/>
       <c r="H12" s="4"/>
       <c r="I12" s="4"/>
       <c r="J12" s="4"/>
       <c r="K12" s="4"/>
       <c r="L12" s="4"/>
       <c r="M12" s="4"/>
       <c r="N12" s="4"/>
       <c r="O12" s="4"/>
       <c r="P12" s="4"/>
       <c r="Q12" s="4"/>
       <c r="R12" s="4"/>
       <c r="S12" s="4"/>