--- v5 (2026-09-21)
+++ v6 (2026-10-18)
@@ -749,51 +749,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CS15"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="CH1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CL21" sqref="CL21"/>
+      <selection pane="topRight" activeCell="CW8" sqref="CW8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="27.28515625" style="2" customWidth="1"/>
     <col min="2" max="2" width="7" style="2" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.140625" style="2" bestFit="1" customWidth="1"/>
     <col min="4" max="9" width="8" style="2" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10.140625" style="2" customWidth="1"/>
     <col min="11" max="11" width="8" style="2" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.5703125" style="2" customWidth="1"/>
     <col min="13" max="13" width="7.42578125" style="2" customWidth="1"/>
     <col min="14" max="14" width="7.7109375" style="2" customWidth="1"/>
     <col min="15" max="15" width="8.140625" style="2" bestFit="1" customWidth="1"/>
     <col min="16" max="21" width="8" style="2" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="9.7109375" style="2" customWidth="1"/>
     <col min="23" max="23" width="8" style="2" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="9.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="8.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="7" style="2" bestFit="1" customWidth="1"/>
     <col min="27" max="27" width="8.140625" style="2" bestFit="1" customWidth="1"/>
     <col min="28" max="33" width="8" style="2" bestFit="1" customWidth="1"/>
     <col min="34" max="34" width="10" style="2" customWidth="1"/>
     <col min="35" max="35" width="8.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="36" max="36" width="10.140625" style="2" customWidth="1"/>
@@ -1550,51 +1550,53 @@
       </c>
       <c r="CH4" s="17">
         <v>1417.68</v>
       </c>
       <c r="CI4" s="17">
         <v>3014.58</v>
       </c>
       <c r="CJ4" s="17">
         <v>3857.82</v>
       </c>
       <c r="CK4" s="15">
         <v>5405.57</v>
       </c>
       <c r="CL4" s="13">
         <v>6833.7</v>
       </c>
       <c r="CM4" s="13">
         <v>9148.86</v>
       </c>
       <c r="CN4" s="13">
         <v>10826.69</v>
       </c>
       <c r="CO4" s="15">
         <v>12235.42</v>
       </c>
-      <c r="CP4" s="21"/>
+      <c r="CP4" s="21">
+        <v>14666.43</v>
+      </c>
       <c r="CQ4" s="22"/>
       <c r="CR4" s="23"/>
       <c r="CS4" s="22"/>
     </row>
     <row r="5" spans="1:97" ht="14.25" customHeight="1">
       <c r="A5" s="24" t="s">
         <v>21</v>
       </c>
       <c r="B5" s="8">
         <v>4.03</v>
       </c>
       <c r="C5" s="9">
         <v>20.82</v>
       </c>
       <c r="D5" s="9">
         <v>25.35</v>
       </c>
       <c r="E5" s="9">
         <v>27.42</v>
       </c>
       <c r="F5" s="9">
         <v>28.67</v>
       </c>
       <c r="G5" s="9">
         <v>30.16</v>
@@ -1836,51 +1838,53 @@
       </c>
       <c r="CH5" s="13">
         <v>4.5999999999999996</v>
       </c>
       <c r="CI5" s="13">
         <v>18.600000000000001</v>
       </c>
       <c r="CJ5" s="15">
         <v>27.2</v>
       </c>
       <c r="CK5" s="15">
         <v>33.5</v>
       </c>
       <c r="CL5" s="13">
         <v>37.200000000000003</v>
       </c>
       <c r="CM5" s="13">
         <v>39.9</v>
       </c>
       <c r="CN5" s="13">
         <v>42.9</v>
       </c>
       <c r="CO5" s="15">
         <v>45.3</v>
       </c>
-      <c r="CP5" s="26"/>
+      <c r="CP5" s="26">
+        <v>53.8</v>
+      </c>
       <c r="CQ5" s="22"/>
       <c r="CR5" s="23"/>
       <c r="CS5" s="22"/>
     </row>
     <row r="6" spans="1:97" ht="15" customHeight="1">
       <c r="A6" s="24" t="s">
         <v>22</v>
       </c>
       <c r="B6" s="8">
         <v>10.87</v>
       </c>
       <c r="C6" s="9">
         <v>34.99</v>
       </c>
       <c r="D6" s="9">
         <v>49.15</v>
       </c>
       <c r="E6" s="9">
         <v>91.03</v>
       </c>
       <c r="F6" s="9">
         <v>117.22</v>
       </c>
       <c r="G6" s="9">
         <v>135.11000000000001</v>
@@ -2122,51 +2126,53 @@
       </c>
       <c r="CH6" s="13">
         <v>16.77</v>
       </c>
       <c r="CI6" s="13">
         <v>46.87</v>
       </c>
       <c r="CJ6" s="27">
         <v>64.77</v>
       </c>
       <c r="CK6" s="15">
         <v>128.28</v>
       </c>
       <c r="CL6" s="13">
         <v>182.9</v>
       </c>
       <c r="CM6" s="13">
         <v>236.93</v>
       </c>
       <c r="CN6" s="13">
         <v>246.33</v>
       </c>
       <c r="CO6" s="15">
         <v>255.79</v>
       </c>
-      <c r="CP6" s="26"/>
+      <c r="CP6" s="26">
+        <v>330.49</v>
+      </c>
       <c r="CQ6" s="22"/>
       <c r="CR6" s="23"/>
       <c r="CS6" s="22"/>
     </row>
     <row r="7" spans="1:97">
       <c r="A7" s="24" t="s">
         <v>23</v>
       </c>
       <c r="B7" s="8">
         <v>134.47999999999999</v>
       </c>
       <c r="C7" s="9">
         <v>307.81</v>
       </c>
       <c r="D7" s="9">
         <v>371.99</v>
       </c>
       <c r="E7" s="9">
         <v>489.11</v>
       </c>
       <c r="F7" s="9">
         <v>595.84</v>
       </c>
       <c r="G7" s="9">
         <v>890.95</v>
@@ -2407,51 +2413,53 @@
       </c>
       <c r="CH7" s="13">
         <v>108.9</v>
       </c>
       <c r="CI7" s="13">
         <v>264.7</v>
       </c>
       <c r="CJ7" s="27">
         <v>319.5</v>
       </c>
       <c r="CK7" s="15">
         <v>435.8</v>
       </c>
       <c r="CL7" s="13">
         <v>517.5</v>
       </c>
       <c r="CM7" s="13">
         <v>851.1</v>
       </c>
       <c r="CN7" s="13">
         <v>1019</v>
       </c>
       <c r="CO7" s="15">
         <v>1156.4000000000001</v>
       </c>
-      <c r="CP7" s="26"/>
+      <c r="CP7" s="26">
+        <v>1621.3</v>
+      </c>
       <c r="CQ7" s="22"/>
       <c r="CR7" s="23"/>
       <c r="CS7" s="22"/>
     </row>
     <row r="8" spans="1:97">
       <c r="A8" s="24" t="s">
         <v>24</v>
       </c>
       <c r="B8" s="8">
         <v>89.6</v>
       </c>
       <c r="C8" s="9">
         <v>202.93</v>
       </c>
       <c r="D8" s="9">
         <v>242.39</v>
       </c>
       <c r="E8" s="9">
         <v>319.29000000000002</v>
       </c>
       <c r="F8" s="9">
         <v>396.88</v>
       </c>
       <c r="G8" s="9">
         <v>482.9</v>
@@ -2693,51 +2701,53 @@
       </c>
       <c r="CH8" s="13">
         <v>95.04</v>
       </c>
       <c r="CI8" s="13">
         <v>210.79</v>
       </c>
       <c r="CJ8" s="27">
         <v>254.62</v>
       </c>
       <c r="CK8" s="15">
         <v>343.77</v>
       </c>
       <c r="CL8" s="13">
         <v>435.17</v>
       </c>
       <c r="CM8" s="13">
         <v>543.19000000000005</v>
       </c>
       <c r="CN8" s="13">
         <v>623.99</v>
       </c>
       <c r="CO8" s="15">
         <v>696.69</v>
       </c>
-      <c r="CP8" s="26"/>
+      <c r="CP8" s="26">
+        <v>952.72</v>
+      </c>
       <c r="CQ8" s="22"/>
       <c r="CR8" s="23"/>
       <c r="CS8" s="22"/>
     </row>
     <row r="9" spans="1:97">
       <c r="A9" s="24" t="s">
         <v>25</v>
       </c>
       <c r="B9" s="8">
         <v>285.51</v>
       </c>
       <c r="C9" s="9">
         <v>606.79999999999995</v>
       </c>
       <c r="D9" s="9">
         <v>707.92</v>
       </c>
       <c r="E9" s="9">
         <v>909.66</v>
       </c>
       <c r="F9" s="9">
         <v>1080.69</v>
       </c>
       <c r="G9" s="9">
         <v>1538.08</v>
@@ -2979,51 +2989,53 @@
       </c>
       <c r="CH9" s="13">
         <v>237.31</v>
       </c>
       <c r="CI9" s="13">
         <v>519.07000000000005</v>
       </c>
       <c r="CJ9" s="27">
         <v>617.87</v>
       </c>
       <c r="CK9" s="15">
         <v>804.17</v>
       </c>
       <c r="CL9" s="13">
         <v>968.43</v>
       </c>
       <c r="CM9" s="13">
         <v>1404.13</v>
       </c>
       <c r="CN9" s="13">
         <v>1684.13</v>
       </c>
       <c r="CO9" s="15">
         <v>1962.8</v>
       </c>
-      <c r="CP9" s="26"/>
+      <c r="CP9" s="26">
+        <v>2683.28</v>
+      </c>
       <c r="CQ9" s="22"/>
       <c r="CR9" s="23"/>
       <c r="CS9" s="22"/>
     </row>
     <row r="10" spans="1:97">
       <c r="A10" s="24" t="s">
         <v>26</v>
       </c>
       <c r="B10" s="8">
         <v>34.39</v>
       </c>
       <c r="C10" s="9">
         <v>85.71</v>
       </c>
       <c r="D10" s="9">
         <v>109.46</v>
       </c>
       <c r="E10" s="9">
         <v>150.30000000000001</v>
       </c>
       <c r="F10" s="9">
         <v>176.2</v>
       </c>
       <c r="G10" s="9">
         <v>227.72</v>
@@ -3265,51 +3277,53 @@
       </c>
       <c r="CH10" s="13">
         <v>563.70000000000005</v>
       </c>
       <c r="CI10" s="13">
         <v>1157.1300000000001</v>
       </c>
       <c r="CJ10" s="27">
         <v>1738.88</v>
       </c>
       <c r="CK10" s="15">
         <v>2347.0100000000002</v>
       </c>
       <c r="CL10" s="13">
         <v>2934.51</v>
       </c>
       <c r="CM10" s="13">
         <v>3574.51</v>
       </c>
       <c r="CN10" s="13">
         <v>4194.43</v>
       </c>
       <c r="CO10" s="15">
         <v>4823.5600000000004</v>
       </c>
-      <c r="CP10" s="26"/>
+      <c r="CP10" s="26">
+        <v>5157.8100000000004</v>
+      </c>
       <c r="CQ10" s="22"/>
       <c r="CR10" s="23"/>
       <c r="CS10" s="22"/>
     </row>
     <row r="11" spans="1:97">
       <c r="A11" s="28" t="s">
         <v>27</v>
       </c>
       <c r="B11" s="8">
         <v>73.680000000000007</v>
       </c>
       <c r="C11" s="9">
         <v>162.44999999999999</v>
       </c>
       <c r="D11" s="9">
         <v>206.2</v>
       </c>
       <c r="E11" s="9">
         <v>281.25</v>
       </c>
       <c r="F11" s="9">
         <v>343.64</v>
       </c>
       <c r="G11" s="9">
         <v>471.22</v>
@@ -3551,51 +3565,53 @@
       </c>
       <c r="CH11" s="13">
         <v>391.46</v>
       </c>
       <c r="CI11" s="13">
         <v>797.12</v>
       </c>
       <c r="CJ11" s="27">
         <v>834.38</v>
       </c>
       <c r="CK11" s="15">
         <v>1313.24</v>
       </c>
       <c r="CL11" s="13">
         <v>1758.1</v>
       </c>
       <c r="CM11" s="13">
         <v>2498.71</v>
       </c>
       <c r="CN11" s="13">
         <v>3015.62</v>
       </c>
       <c r="CO11" s="15">
         <v>3294.68</v>
       </c>
-      <c r="CP11" s="26"/>
+      <c r="CP11" s="26">
+        <v>3866.84</v>
+      </c>
       <c r="CQ11" s="22"/>
       <c r="CR11" s="23"/>
       <c r="CS11" s="22"/>
     </row>
     <row r="12" spans="1:97">
       <c r="A12" s="4"/>
       <c r="B12" s="4"/>
       <c r="C12" s="4"/>
       <c r="D12" s="4"/>
       <c r="E12" s="4"/>
       <c r="F12" s="4"/>
       <c r="G12" s="4"/>
       <c r="H12" s="4"/>
       <c r="I12" s="4"/>
       <c r="J12" s="4"/>
       <c r="K12" s="4"/>
       <c r="L12" s="4"/>
       <c r="M12" s="4"/>
       <c r="N12" s="4"/>
       <c r="O12" s="4"/>
       <c r="P12" s="4"/>
       <c r="Q12" s="4"/>
       <c r="R12" s="4"/>
       <c r="S12" s="4"/>
       <c r="T12" s="4"/>