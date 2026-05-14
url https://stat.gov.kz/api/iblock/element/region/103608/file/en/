--- v0 (2026-04-15)
+++ v1 (2026-05-14)
@@ -2366,51 +2366,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CS15"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="BS1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="BV16" sqref="BV16"/>
+      <selection pane="topRight" activeCell="CL18" sqref="CL18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="27.28515625" style="2" customWidth="1"/>
     <col min="2" max="2" width="7" style="2" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.140625" style="2" bestFit="1" customWidth="1"/>
     <col min="4" max="9" width="8" style="2" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10.140625" style="2" customWidth="1"/>
     <col min="11" max="11" width="8" style="2" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.5703125" style="2" customWidth="1"/>
     <col min="13" max="13" width="7.42578125" style="2" customWidth="1"/>
     <col min="14" max="14" width="7.7109375" style="2" customWidth="1"/>
     <col min="15" max="15" width="8.140625" style="2" bestFit="1" customWidth="1"/>
     <col min="16" max="21" width="8" style="2" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="9.7109375" style="2" customWidth="1"/>
     <col min="23" max="23" width="8" style="2" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="9.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="8.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="7" style="2" bestFit="1" customWidth="1"/>
     <col min="27" max="27" width="8.140625" style="2" bestFit="1" customWidth="1"/>
     <col min="28" max="33" width="8" style="2" bestFit="1" customWidth="1"/>
     <col min="34" max="34" width="10" style="2" customWidth="1"/>
     <col min="35" max="35" width="8.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="36" max="36" width="10.140625" style="2" customWidth="1"/>
@@ -3154,51 +3154,53 @@
       </c>
       <c r="CC4" s="15">
         <v>11487.25</v>
       </c>
       <c r="CD4" s="21">
         <v>14154.29</v>
       </c>
       <c r="CE4" s="22">
         <v>16089.66</v>
       </c>
       <c r="CF4" s="23">
         <v>18362</v>
       </c>
       <c r="CG4" s="22">
         <v>21499.72</v>
       </c>
       <c r="CH4" s="29">
         <v>1417.68</v>
       </c>
       <c r="CI4" s="17">
         <v>3014.6</v>
       </c>
       <c r="CJ4" s="17">
         <v>3857.8</v>
       </c>
-      <c r="CK4" s="15"/>
+      <c r="CK4" s="15">
+        <v>5405.6</v>
+      </c>
       <c r="CL4" s="13"/>
       <c r="CM4" s="13"/>
       <c r="CN4" s="13"/>
       <c r="CO4" s="15"/>
       <c r="CP4" s="21"/>
       <c r="CQ4" s="22"/>
       <c r="CR4" s="23"/>
       <c r="CS4" s="22"/>
     </row>
     <row r="5" spans="1:97" ht="14.25" customHeight="1">
       <c r="A5" s="24" t="s">
         <v>21</v>
       </c>
       <c r="B5" s="8">
         <v>4.03</v>
       </c>
       <c r="C5" s="9">
         <v>20.82</v>
       </c>
       <c r="D5" s="9">
         <v>25.35</v>
       </c>
       <c r="E5" s="9">
         <v>27.42</v>
       </c>
@@ -3430,51 +3432,53 @@
       </c>
       <c r="CC5" s="15">
         <v>45.1</v>
       </c>
       <c r="CD5" s="26">
         <v>55.4</v>
       </c>
       <c r="CE5" s="22">
         <v>61.1</v>
       </c>
       <c r="CF5" s="23">
         <v>195.5</v>
       </c>
       <c r="CG5" s="22">
         <v>406</v>
       </c>
       <c r="CH5" s="31">
         <v>4.5999999999999996</v>
       </c>
       <c r="CI5" s="13">
         <v>18.600000000000001</v>
       </c>
       <c r="CJ5" s="15">
         <v>27.2</v>
       </c>
-      <c r="CK5" s="15"/>
+      <c r="CK5" s="15">
+        <v>33.5</v>
+      </c>
       <c r="CL5" s="13"/>
       <c r="CM5" s="13"/>
       <c r="CN5" s="13"/>
       <c r="CO5" s="15"/>
       <c r="CP5" s="26"/>
       <c r="CQ5" s="22"/>
       <c r="CR5" s="23"/>
       <c r="CS5" s="22"/>
     </row>
     <row r="6" spans="1:97" ht="15" customHeight="1">
       <c r="A6" s="24" t="s">
         <v>22</v>
       </c>
       <c r="B6" s="8">
         <v>10.87</v>
       </c>
       <c r="C6" s="9">
         <v>34.99</v>
       </c>
       <c r="D6" s="9">
         <v>49.15</v>
       </c>
       <c r="E6" s="9">
         <v>91.03</v>
       </c>
@@ -3706,51 +3710,53 @@
       </c>
       <c r="CC6" s="15">
         <v>245.05</v>
       </c>
       <c r="CD6" s="26">
         <v>290.77999999999997</v>
       </c>
       <c r="CE6" s="22">
         <v>327.7</v>
       </c>
       <c r="CF6" s="23">
         <v>368.23</v>
       </c>
       <c r="CG6" s="22">
         <v>531.65</v>
       </c>
       <c r="CH6" s="31">
         <v>16.77</v>
       </c>
       <c r="CI6" s="13">
         <v>46.9</v>
       </c>
       <c r="CJ6" s="27">
         <v>64.8</v>
       </c>
-      <c r="CK6" s="15"/>
+      <c r="CK6" s="15">
+        <v>128.30000000000001</v>
+      </c>
       <c r="CL6" s="13"/>
       <c r="CM6" s="13"/>
       <c r="CN6" s="13"/>
       <c r="CO6" s="15"/>
       <c r="CP6" s="26"/>
       <c r="CQ6" s="22"/>
       <c r="CR6" s="23"/>
       <c r="CS6" s="22"/>
     </row>
     <row r="7" spans="1:97">
       <c r="A7" s="24" t="s">
         <v>23</v>
       </c>
       <c r="B7" s="8">
         <v>134.47999999999999</v>
       </c>
       <c r="C7" s="9">
         <v>307.81</v>
       </c>
       <c r="D7" s="9">
         <v>371.99</v>
       </c>
       <c r="E7" s="9">
         <v>489.11</v>
       </c>
@@ -3981,51 +3987,53 @@
       </c>
       <c r="CC7" s="15">
         <v>1233.3499999999999</v>
       </c>
       <c r="CD7" s="26">
         <v>1716.15</v>
       </c>
       <c r="CE7" s="22">
         <v>1992.25</v>
       </c>
       <c r="CF7" s="23">
         <v>2261.25</v>
       </c>
       <c r="CG7" s="22">
         <v>2569.4499999999998</v>
       </c>
       <c r="CH7" s="31">
         <v>108.9</v>
       </c>
       <c r="CI7" s="13">
         <v>264.7</v>
       </c>
       <c r="CJ7" s="27">
         <v>319.5</v>
       </c>
-      <c r="CK7" s="15"/>
+      <c r="CK7" s="15">
+        <v>435.8</v>
+      </c>
       <c r="CL7" s="13"/>
       <c r="CM7" s="13"/>
       <c r="CN7" s="13"/>
       <c r="CO7" s="15"/>
       <c r="CP7" s="26"/>
       <c r="CQ7" s="22"/>
       <c r="CR7" s="23"/>
       <c r="CS7" s="22"/>
     </row>
     <row r="8" spans="1:97">
       <c r="A8" s="24" t="s">
         <v>24</v>
       </c>
       <c r="B8" s="8">
         <v>89.6</v>
       </c>
       <c r="C8" s="9">
         <v>202.93</v>
       </c>
       <c r="D8" s="9">
         <v>242.39</v>
       </c>
       <c r="E8" s="9">
         <v>319.29000000000002</v>
       </c>
@@ -4257,51 +4265,53 @@
       </c>
       <c r="CC8" s="15">
         <v>668.33</v>
       </c>
       <c r="CD8" s="26">
         <v>1016.73</v>
       </c>
       <c r="CE8" s="22">
         <v>1150.6400000000001</v>
       </c>
       <c r="CF8" s="23">
         <v>1273.68</v>
       </c>
       <c r="CG8" s="22">
         <v>1567.81</v>
       </c>
       <c r="CH8" s="30">
         <v>95.04</v>
       </c>
       <c r="CI8" s="13">
         <v>210.8</v>
       </c>
       <c r="CJ8" s="27">
         <v>254.6</v>
       </c>
-      <c r="CK8" s="15"/>
+      <c r="CK8" s="15">
+        <v>343.8</v>
+      </c>
       <c r="CL8" s="13"/>
       <c r="CM8" s="13"/>
       <c r="CN8" s="13"/>
       <c r="CO8" s="15"/>
       <c r="CP8" s="26"/>
       <c r="CQ8" s="22"/>
       <c r="CR8" s="23"/>
       <c r="CS8" s="22"/>
     </row>
     <row r="9" spans="1:97">
       <c r="A9" s="24" t="s">
         <v>25</v>
       </c>
       <c r="B9" s="8">
         <v>285.51</v>
       </c>
       <c r="C9" s="9">
         <v>606.79999999999995</v>
       </c>
       <c r="D9" s="9">
         <v>707.92</v>
       </c>
       <c r="E9" s="9">
         <v>909.66</v>
       </c>
@@ -4533,51 +4543,53 @@
       </c>
       <c r="CC9" s="15">
         <v>2197.04</v>
       </c>
       <c r="CD9" s="26">
         <v>2803.95</v>
       </c>
       <c r="CE9" s="22">
         <v>3174.42</v>
       </c>
       <c r="CF9" s="23">
         <v>3479.16</v>
       </c>
       <c r="CG9" s="22">
         <v>3993.92</v>
       </c>
       <c r="CH9" s="30">
         <v>237.31</v>
       </c>
       <c r="CI9" s="13">
         <v>519.1</v>
       </c>
       <c r="CJ9" s="27">
         <v>617.9</v>
       </c>
-      <c r="CK9" s="15"/>
+      <c r="CK9" s="15">
+        <v>804.2</v>
+      </c>
       <c r="CL9" s="13"/>
       <c r="CM9" s="13"/>
       <c r="CN9" s="13"/>
       <c r="CO9" s="15"/>
       <c r="CP9" s="26"/>
       <c r="CQ9" s="22"/>
       <c r="CR9" s="23"/>
       <c r="CS9" s="22"/>
     </row>
     <row r="10" spans="1:97">
       <c r="A10" s="24" t="s">
         <v>26</v>
       </c>
       <c r="B10" s="8">
         <v>34.39</v>
       </c>
       <c r="C10" s="9">
         <v>85.71</v>
       </c>
       <c r="D10" s="9">
         <v>109.46</v>
       </c>
       <c r="E10" s="9">
         <v>150.30000000000001</v>
       </c>
@@ -4809,51 +4821,53 @@
       </c>
       <c r="CC10" s="15">
         <v>3821.25</v>
       </c>
       <c r="CD10" s="26">
         <v>4393.3999999999996</v>
       </c>
       <c r="CE10" s="22">
         <v>4947.2</v>
       </c>
       <c r="CF10" s="23">
         <v>5683.72</v>
       </c>
       <c r="CG10" s="22">
         <v>6474.82</v>
       </c>
       <c r="CH10" s="30">
         <v>563.70000000000005</v>
       </c>
       <c r="CI10" s="13">
         <v>1157.0999999999999</v>
       </c>
       <c r="CJ10" s="27">
         <v>1738.9</v>
       </c>
-      <c r="CK10" s="15"/>
+      <c r="CK10" s="15">
+        <v>2347</v>
+      </c>
       <c r="CL10" s="13"/>
       <c r="CM10" s="13"/>
       <c r="CN10" s="13"/>
       <c r="CO10" s="15"/>
       <c r="CP10" s="26"/>
       <c r="CQ10" s="22"/>
       <c r="CR10" s="23"/>
       <c r="CS10" s="22"/>
     </row>
     <row r="11" spans="1:97">
       <c r="A11" s="28" t="s">
         <v>27</v>
       </c>
       <c r="B11" s="8">
         <v>73.680000000000007</v>
       </c>
       <c r="C11" s="9">
         <v>162.44999999999999</v>
       </c>
       <c r="D11" s="9">
         <v>206.2</v>
       </c>
       <c r="E11" s="9">
         <v>281.25</v>
       </c>
@@ -5085,51 +5099,53 @@
       </c>
       <c r="CC11" s="15">
         <v>3277.03</v>
       </c>
       <c r="CD11" s="26">
         <v>3877.88</v>
       </c>
       <c r="CE11" s="22">
         <v>4436.3500000000004</v>
       </c>
       <c r="CF11" s="23">
         <v>5100.7700000000004</v>
       </c>
       <c r="CG11" s="22">
         <v>5956.16</v>
       </c>
       <c r="CH11" s="30">
         <v>391.46</v>
       </c>
       <c r="CI11" s="13">
         <v>797.1</v>
       </c>
       <c r="CJ11" s="27">
         <v>834.4</v>
       </c>
-      <c r="CK11" s="15"/>
+      <c r="CK11" s="15">
+        <v>1313.2</v>
+      </c>
       <c r="CL11" s="13"/>
       <c r="CM11" s="13"/>
       <c r="CN11" s="13"/>
       <c r="CO11" s="15"/>
       <c r="CP11" s="26"/>
       <c r="CQ11" s="22"/>
       <c r="CR11" s="23"/>
       <c r="CS11" s="22"/>
     </row>
     <row r="12" spans="1:97">
       <c r="A12" s="4"/>
       <c r="B12" s="4"/>
       <c r="C12" s="4"/>
       <c r="D12" s="4"/>
       <c r="E12" s="4"/>
       <c r="F12" s="4"/>
       <c r="G12" s="4"/>
       <c r="H12" s="4"/>
       <c r="I12" s="4"/>
       <c r="J12" s="4"/>
       <c r="K12" s="4"/>
       <c r="L12" s="4"/>
       <c r="M12" s="4"/>
       <c r="N12" s="4"/>
       <c r="O12" s="4"/>