--- v1 (2026-05-14)
+++ v2 (2026-06-24)
@@ -3157,51 +3157,53 @@
       </c>
       <c r="CD4" s="21">
         <v>14154.29</v>
       </c>
       <c r="CE4" s="22">
         <v>16089.66</v>
       </c>
       <c r="CF4" s="23">
         <v>18362</v>
       </c>
       <c r="CG4" s="22">
         <v>21499.72</v>
       </c>
       <c r="CH4" s="29">
         <v>1417.68</v>
       </c>
       <c r="CI4" s="17">
         <v>3014.6</v>
       </c>
       <c r="CJ4" s="17">
         <v>3857.8</v>
       </c>
       <c r="CK4" s="15">
         <v>5405.6</v>
       </c>
-      <c r="CL4" s="13"/>
+      <c r="CL4" s="13">
+        <v>6833.7</v>
+      </c>
       <c r="CM4" s="13"/>
       <c r="CN4" s="13"/>
       <c r="CO4" s="15"/>
       <c r="CP4" s="21"/>
       <c r="CQ4" s="22"/>
       <c r="CR4" s="23"/>
       <c r="CS4" s="22"/>
     </row>
     <row r="5" spans="1:97" ht="14.25" customHeight="1">
       <c r="A5" s="24" t="s">
         <v>21</v>
       </c>
       <c r="B5" s="8">
         <v>4.03</v>
       </c>
       <c r="C5" s="9">
         <v>20.82</v>
       </c>
       <c r="D5" s="9">
         <v>25.35</v>
       </c>
       <c r="E5" s="9">
         <v>27.42</v>
       </c>
       <c r="F5" s="9">
@@ -3435,51 +3437,53 @@
       </c>
       <c r="CD5" s="26">
         <v>55.4</v>
       </c>
       <c r="CE5" s="22">
         <v>61.1</v>
       </c>
       <c r="CF5" s="23">
         <v>195.5</v>
       </c>
       <c r="CG5" s="22">
         <v>406</v>
       </c>
       <c r="CH5" s="31">
         <v>4.5999999999999996</v>
       </c>
       <c r="CI5" s="13">
         <v>18.600000000000001</v>
       </c>
       <c r="CJ5" s="15">
         <v>27.2</v>
       </c>
       <c r="CK5" s="15">
         <v>33.5</v>
       </c>
-      <c r="CL5" s="13"/>
+      <c r="CL5" s="13">
+        <v>37.200000000000003</v>
+      </c>
       <c r="CM5" s="13"/>
       <c r="CN5" s="13"/>
       <c r="CO5" s="15"/>
       <c r="CP5" s="26"/>
       <c r="CQ5" s="22"/>
       <c r="CR5" s="23"/>
       <c r="CS5" s="22"/>
     </row>
     <row r="6" spans="1:97" ht="15" customHeight="1">
       <c r="A6" s="24" t="s">
         <v>22</v>
       </c>
       <c r="B6" s="8">
         <v>10.87</v>
       </c>
       <c r="C6" s="9">
         <v>34.99</v>
       </c>
       <c r="D6" s="9">
         <v>49.15</v>
       </c>
       <c r="E6" s="9">
         <v>91.03</v>
       </c>
       <c r="F6" s="9">
@@ -3713,51 +3717,53 @@
       </c>
       <c r="CD6" s="26">
         <v>290.77999999999997</v>
       </c>
       <c r="CE6" s="22">
         <v>327.7</v>
       </c>
       <c r="CF6" s="23">
         <v>368.23</v>
       </c>
       <c r="CG6" s="22">
         <v>531.65</v>
       </c>
       <c r="CH6" s="31">
         <v>16.77</v>
       </c>
       <c r="CI6" s="13">
         <v>46.9</v>
       </c>
       <c r="CJ6" s="27">
         <v>64.8</v>
       </c>
       <c r="CK6" s="15">
         <v>128.30000000000001</v>
       </c>
-      <c r="CL6" s="13"/>
+      <c r="CL6" s="13">
+        <v>182.9</v>
+      </c>
       <c r="CM6" s="13"/>
       <c r="CN6" s="13"/>
       <c r="CO6" s="15"/>
       <c r="CP6" s="26"/>
       <c r="CQ6" s="22"/>
       <c r="CR6" s="23"/>
       <c r="CS6" s="22"/>
     </row>
     <row r="7" spans="1:97">
       <c r="A7" s="24" t="s">
         <v>23</v>
       </c>
       <c r="B7" s="8">
         <v>134.47999999999999</v>
       </c>
       <c r="C7" s="9">
         <v>307.81</v>
       </c>
       <c r="D7" s="9">
         <v>371.99</v>
       </c>
       <c r="E7" s="9">
         <v>489.11</v>
       </c>
       <c r="F7" s="9">
@@ -3990,51 +3996,53 @@
       </c>
       <c r="CD7" s="26">
         <v>1716.15</v>
       </c>
       <c r="CE7" s="22">
         <v>1992.25</v>
       </c>
       <c r="CF7" s="23">
         <v>2261.25</v>
       </c>
       <c r="CG7" s="22">
         <v>2569.4499999999998</v>
       </c>
       <c r="CH7" s="31">
         <v>108.9</v>
       </c>
       <c r="CI7" s="13">
         <v>264.7</v>
       </c>
       <c r="CJ7" s="27">
         <v>319.5</v>
       </c>
       <c r="CK7" s="15">
         <v>435.8</v>
       </c>
-      <c r="CL7" s="13"/>
+      <c r="CL7" s="13">
+        <v>517.5</v>
+      </c>
       <c r="CM7" s="13"/>
       <c r="CN7" s="13"/>
       <c r="CO7" s="15"/>
       <c r="CP7" s="26"/>
       <c r="CQ7" s="22"/>
       <c r="CR7" s="23"/>
       <c r="CS7" s="22"/>
     </row>
     <row r="8" spans="1:97">
       <c r="A8" s="24" t="s">
         <v>24</v>
       </c>
       <c r="B8" s="8">
         <v>89.6</v>
       </c>
       <c r="C8" s="9">
         <v>202.93</v>
       </c>
       <c r="D8" s="9">
         <v>242.39</v>
       </c>
       <c r="E8" s="9">
         <v>319.29000000000002</v>
       </c>
       <c r="F8" s="9">
@@ -4268,51 +4276,53 @@
       </c>
       <c r="CD8" s="26">
         <v>1016.73</v>
       </c>
       <c r="CE8" s="22">
         <v>1150.6400000000001</v>
       </c>
       <c r="CF8" s="23">
         <v>1273.68</v>
       </c>
       <c r="CG8" s="22">
         <v>1567.81</v>
       </c>
       <c r="CH8" s="30">
         <v>95.04</v>
       </c>
       <c r="CI8" s="13">
         <v>210.8</v>
       </c>
       <c r="CJ8" s="27">
         <v>254.6</v>
       </c>
       <c r="CK8" s="15">
         <v>343.8</v>
       </c>
-      <c r="CL8" s="13"/>
+      <c r="CL8" s="13">
+        <v>435.2</v>
+      </c>
       <c r="CM8" s="13"/>
       <c r="CN8" s="13"/>
       <c r="CO8" s="15"/>
       <c r="CP8" s="26"/>
       <c r="CQ8" s="22"/>
       <c r="CR8" s="23"/>
       <c r="CS8" s="22"/>
     </row>
     <row r="9" spans="1:97">
       <c r="A9" s="24" t="s">
         <v>25</v>
       </c>
       <c r="B9" s="8">
         <v>285.51</v>
       </c>
       <c r="C9" s="9">
         <v>606.79999999999995</v>
       </c>
       <c r="D9" s="9">
         <v>707.92</v>
       </c>
       <c r="E9" s="9">
         <v>909.66</v>
       </c>
       <c r="F9" s="9">
@@ -4546,51 +4556,53 @@
       </c>
       <c r="CD9" s="26">
         <v>2803.95</v>
       </c>
       <c r="CE9" s="22">
         <v>3174.42</v>
       </c>
       <c r="CF9" s="23">
         <v>3479.16</v>
       </c>
       <c r="CG9" s="22">
         <v>3993.92</v>
       </c>
       <c r="CH9" s="30">
         <v>237.31</v>
       </c>
       <c r="CI9" s="13">
         <v>519.1</v>
       </c>
       <c r="CJ9" s="27">
         <v>617.9</v>
       </c>
       <c r="CK9" s="15">
         <v>804.2</v>
       </c>
-      <c r="CL9" s="13"/>
+      <c r="CL9" s="13">
+        <v>968.4</v>
+      </c>
       <c r="CM9" s="13"/>
       <c r="CN9" s="13"/>
       <c r="CO9" s="15"/>
       <c r="CP9" s="26"/>
       <c r="CQ9" s="22"/>
       <c r="CR9" s="23"/>
       <c r="CS9" s="22"/>
     </row>
     <row r="10" spans="1:97">
       <c r="A10" s="24" t="s">
         <v>26</v>
       </c>
       <c r="B10" s="8">
         <v>34.39</v>
       </c>
       <c r="C10" s="9">
         <v>85.71</v>
       </c>
       <c r="D10" s="9">
         <v>109.46</v>
       </c>
       <c r="E10" s="9">
         <v>150.30000000000001</v>
       </c>
       <c r="F10" s="9">
@@ -4824,51 +4836,53 @@
       </c>
       <c r="CD10" s="26">
         <v>4393.3999999999996</v>
       </c>
       <c r="CE10" s="22">
         <v>4947.2</v>
       </c>
       <c r="CF10" s="23">
         <v>5683.72</v>
       </c>
       <c r="CG10" s="22">
         <v>6474.82</v>
       </c>
       <c r="CH10" s="30">
         <v>563.70000000000005</v>
       </c>
       <c r="CI10" s="13">
         <v>1157.0999999999999</v>
       </c>
       <c r="CJ10" s="27">
         <v>1738.9</v>
       </c>
       <c r="CK10" s="15">
         <v>2347</v>
       </c>
-      <c r="CL10" s="13"/>
+      <c r="CL10" s="13">
+        <v>2934.5</v>
+      </c>
       <c r="CM10" s="13"/>
       <c r="CN10" s="13"/>
       <c r="CO10" s="15"/>
       <c r="CP10" s="26"/>
       <c r="CQ10" s="22"/>
       <c r="CR10" s="23"/>
       <c r="CS10" s="22"/>
     </row>
     <row r="11" spans="1:97">
       <c r="A11" s="28" t="s">
         <v>27</v>
       </c>
       <c r="B11" s="8">
         <v>73.680000000000007</v>
       </c>
       <c r="C11" s="9">
         <v>162.44999999999999</v>
       </c>
       <c r="D11" s="9">
         <v>206.2</v>
       </c>
       <c r="E11" s="9">
         <v>281.25</v>
       </c>
       <c r="F11" s="9">
@@ -5102,51 +5116,53 @@
       </c>
       <c r="CD11" s="26">
         <v>3877.88</v>
       </c>
       <c r="CE11" s="22">
         <v>4436.3500000000004</v>
       </c>
       <c r="CF11" s="23">
         <v>5100.7700000000004</v>
       </c>
       <c r="CG11" s="22">
         <v>5956.16</v>
       </c>
       <c r="CH11" s="30">
         <v>391.46</v>
       </c>
       <c r="CI11" s="13">
         <v>797.1</v>
       </c>
       <c r="CJ11" s="27">
         <v>834.4</v>
       </c>
       <c r="CK11" s="15">
         <v>1313.2</v>
       </c>
-      <c r="CL11" s="13"/>
+      <c r="CL11" s="13">
+        <v>1758.1</v>
+      </c>
       <c r="CM11" s="13"/>
       <c r="CN11" s="13"/>
       <c r="CO11" s="15"/>
       <c r="CP11" s="26"/>
       <c r="CQ11" s="22"/>
       <c r="CR11" s="23"/>
       <c r="CS11" s="22"/>
     </row>
     <row r="12" spans="1:97">
       <c r="A12" s="4"/>
       <c r="B12" s="4"/>
       <c r="C12" s="4"/>
       <c r="D12" s="4"/>
       <c r="E12" s="4"/>
       <c r="F12" s="4"/>
       <c r="G12" s="4"/>
       <c r="H12" s="4"/>
       <c r="I12" s="4"/>
       <c r="J12" s="4"/>
       <c r="K12" s="4"/>
       <c r="L12" s="4"/>
       <c r="M12" s="4"/>
       <c r="N12" s="4"/>
       <c r="O12" s="4"/>
       <c r="P12" s="4"/>