--- v2 (2026-06-24)
+++ v3 (2026-07-22)
@@ -1,53 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="12105" yWindow="-15" windowWidth="11940" windowHeight="10095"/>
+    <workbookView xWindow="-15" yWindow="-15" windowWidth="12120" windowHeight="10095"/>
   </bookViews>
   <sheets>
     <sheet name="лист" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">лист!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="Q11" i="1"/>
   <c r="Q10"/>
   <c r="Q9"/>
   <c r="Q8"/>
   <c r="Q6"/>
   <c r="Q5"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="114" uniqueCount="31">
   <si>
@@ -131,63 +130,55 @@
   <si>
     <t>Munaily district</t>
   </si>
   <si>
     <t>Tupgaragan district</t>
   </si>
   <si>
     <t>2024 year</t>
   </si>
   <si>
     <t>2025 year</t>
   </si>
   <si>
     <t>2026 year</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="_-* #,##0.0_р_._-;\-* #,##0.0_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
   </numFmts>
-  <fonts count="19">
+  <fonts count="11">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
-    </font>
-[...6 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
@@ -206,169 +197,66 @@
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
-    <font>
-[...50 lines deleted...]
-    </font>
   </fonts>
-  <fills count="12">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
-    <fill>
-[...49 lines deleted...]
-    </fill>
   </fills>
-  <borders count="12">
+  <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
@@ -443,1673 +331,168 @@
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...28 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="743">
+  <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="43" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
-[...39 lines deleted...]
-    <xf numFmtId="0" fontId="16" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
-[...695 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="4" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="38">
+  <cellXfs count="35">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="11" fillId="0" borderId="4" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="4" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="11" fillId="0" borderId="4" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...37 lines deleted...]
-    <xf numFmtId="165" fontId="11" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="4" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="4" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="164" fontId="18" fillId="0" borderId="3" xfId="524" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="18" fillId="0" borderId="4" xfId="524" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="18" fillId="0" borderId="4" xfId="524" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="8" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="743">
-[...68 lines deleted...]
-    <cellStyle name="Нейтральный 2" xfId="44"/>
+  <cellStyles count="6">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 10" xfId="14"/>
-[...93 lines deleted...]
-    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2" xfId="85"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 3 3 2" xfId="2"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 3 3 3" xfId="5"/>
-    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3" xfId="244"/>
-[...455 lines deleted...]
-    <cellStyle name="Обычный 28" xfId="32"/>
     <cellStyle name="Обычный 29" xfId="3"/>
-    <cellStyle name="Обычный 3" xfId="7"/>
-[...89 lines deleted...]
-    <cellStyle name="Обычный 65" xfId="543"/>
     <cellStyle name="Обычный 67" xfId="4"/>
-    <cellStyle name="Обычный 67 2" xfId="596"/>
-[...23 lines deleted...]
-    <cellStyle name="Примечание 2_8" xfId="386"/>
     <cellStyle name="Финансовый" xfId="1" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
@@ -2365,285 +748,283 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CS15"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="BS1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CL18" sqref="CL18"/>
+      <pane xSplit="1" topLeftCell="CE1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="CO22" sqref="CO22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="27.28515625" style="2" customWidth="1"/>
     <col min="2" max="2" width="7" style="2" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.140625" style="2" bestFit="1" customWidth="1"/>
     <col min="4" max="9" width="8" style="2" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10.140625" style="2" customWidth="1"/>
     <col min="11" max="11" width="8" style="2" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.5703125" style="2" customWidth="1"/>
     <col min="13" max="13" width="7.42578125" style="2" customWidth="1"/>
     <col min="14" max="14" width="7.7109375" style="2" customWidth="1"/>
     <col min="15" max="15" width="8.140625" style="2" bestFit="1" customWidth="1"/>
     <col min="16" max="21" width="8" style="2" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="9.7109375" style="2" customWidth="1"/>
     <col min="23" max="23" width="8" style="2" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="9.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="8.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="7" style="2" bestFit="1" customWidth="1"/>
     <col min="27" max="27" width="8.140625" style="2" bestFit="1" customWidth="1"/>
     <col min="28" max="33" width="8" style="2" bestFit="1" customWidth="1"/>
     <col min="34" max="34" width="10" style="2" customWidth="1"/>
     <col min="35" max="35" width="8.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="36" max="36" width="10.140625" style="2" customWidth="1"/>
     <col min="37" max="37" width="8.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="38" max="38" width="7.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="39" max="39" width="8.140625" style="2" bestFit="1" customWidth="1"/>
     <col min="40" max="43" width="8" style="2" bestFit="1" customWidth="1"/>
     <col min="44" max="44" width="7.42578125" style="2" customWidth="1"/>
     <col min="45" max="45" width="8" style="2" bestFit="1" customWidth="1"/>
     <col min="46" max="46" width="10.140625" style="2" customWidth="1"/>
     <col min="47" max="48" width="8.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="49" max="55" width="9.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="56" max="57" width="9.140625" style="2"/>
     <col min="58" max="58" width="10" style="2" customWidth="1"/>
     <col min="59" max="69" width="9.140625" style="2"/>
     <col min="70" max="70" width="9.42578125" style="2" customWidth="1"/>
-    <col min="71" max="81" width="9.140625" style="2"/>
-[...1 lines deleted...]
-    <col min="83" max="16384" width="9.140625" style="2"/>
+    <col min="71" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="1" customFormat="1" ht="39.75" customHeight="1" thickBot="1">
-      <c r="A1" s="35" t="s">
+      <c r="A1" s="32" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="35"/>
-[...46 lines deleted...]
-      <c r="AW1" s="35"/>
+      <c r="B1" s="32"/>
+      <c r="C1" s="32"/>
+      <c r="D1" s="32"/>
+      <c r="E1" s="32"/>
+      <c r="F1" s="32"/>
+      <c r="G1" s="32"/>
+      <c r="H1" s="32"/>
+      <c r="I1" s="32"/>
+      <c r="J1" s="32"/>
+      <c r="K1" s="32"/>
+      <c r="L1" s="32"/>
+      <c r="M1" s="32"/>
+      <c r="N1" s="32"/>
+      <c r="O1" s="32"/>
+      <c r="P1" s="32"/>
+      <c r="Q1" s="32"/>
+      <c r="R1" s="32"/>
+      <c r="S1" s="32"/>
+      <c r="T1" s="32"/>
+      <c r="U1" s="32"/>
+      <c r="V1" s="32"/>
+      <c r="W1" s="32"/>
+      <c r="X1" s="32"/>
+      <c r="Y1" s="32"/>
+      <c r="Z1" s="32"/>
+      <c r="AA1" s="32"/>
+      <c r="AB1" s="32"/>
+      <c r="AC1" s="32"/>
+      <c r="AD1" s="32"/>
+      <c r="AE1" s="32"/>
+      <c r="AF1" s="32"/>
+      <c r="AG1" s="32"/>
+      <c r="AH1" s="32"/>
+      <c r="AI1" s="32"/>
+      <c r="AJ1" s="32"/>
+      <c r="AK1" s="32"/>
+      <c r="AL1" s="32"/>
+      <c r="AM1" s="32"/>
+      <c r="AN1" s="32"/>
+      <c r="AO1" s="32"/>
+      <c r="AP1" s="32"/>
+      <c r="AQ1" s="32"/>
+      <c r="AR1" s="32"/>
+      <c r="AS1" s="32"/>
+      <c r="AT1" s="32"/>
+      <c r="AU1" s="32"/>
+      <c r="AV1" s="32"/>
+      <c r="AW1" s="32"/>
       <c r="AX1" s="3"/>
       <c r="AY1" s="3"/>
       <c r="AZ1" s="3"/>
       <c r="BA1" s="3"/>
       <c r="BB1" s="3"/>
       <c r="BC1" s="3"/>
       <c r="BD1" s="3"/>
       <c r="BE1" s="3"/>
       <c r="BF1" s="3"/>
       <c r="BG1" s="3"/>
       <c r="BH1" s="3"/>
       <c r="BI1" s="3"/>
       <c r="BJ1" s="3"/>
       <c r="BK1" s="3"/>
       <c r="BL1" s="3"/>
       <c r="BM1" s="3"/>
       <c r="BN1" s="3"/>
       <c r="BO1" s="3"/>
     </row>
     <row r="2" spans="1:97" ht="13.5" thickBot="1">
-      <c r="A2" s="36" t="s">
+      <c r="A2" s="33" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="32" t="s">
+      <c r="B2" s="29" t="s">
         <v>13</v>
       </c>
-      <c r="C2" s="33"/>
-[...10 lines deleted...]
-      <c r="N2" s="32" t="s">
+      <c r="C2" s="30"/>
+      <c r="D2" s="30"/>
+      <c r="E2" s="30"/>
+      <c r="F2" s="30"/>
+      <c r="G2" s="30"/>
+      <c r="H2" s="30"/>
+      <c r="I2" s="30"/>
+      <c r="J2" s="30"/>
+      <c r="K2" s="30"/>
+      <c r="L2" s="30"/>
+      <c r="M2" s="31"/>
+      <c r="N2" s="29" t="s">
         <v>14</v>
       </c>
-      <c r="O2" s="33"/>
-[...10 lines deleted...]
-      <c r="Z2" s="32" t="s">
+      <c r="O2" s="30"/>
+      <c r="P2" s="30"/>
+      <c r="Q2" s="30"/>
+      <c r="R2" s="30"/>
+      <c r="S2" s="30"/>
+      <c r="T2" s="30"/>
+      <c r="U2" s="30"/>
+      <c r="V2" s="30"/>
+      <c r="W2" s="30"/>
+      <c r="X2" s="30"/>
+      <c r="Y2" s="31"/>
+      <c r="Z2" s="29" t="s">
         <v>18</v>
       </c>
-      <c r="AA2" s="33"/>
-[...10 lines deleted...]
-      <c r="AL2" s="32" t="s">
+      <c r="AA2" s="30"/>
+      <c r="AB2" s="30"/>
+      <c r="AC2" s="30"/>
+      <c r="AD2" s="30"/>
+      <c r="AE2" s="30"/>
+      <c r="AF2" s="30"/>
+      <c r="AG2" s="30"/>
+      <c r="AH2" s="30"/>
+      <c r="AI2" s="30"/>
+      <c r="AJ2" s="30"/>
+      <c r="AK2" s="31"/>
+      <c r="AL2" s="29" t="s">
         <v>15</v>
       </c>
-      <c r="AM2" s="33"/>
-[...10 lines deleted...]
-      <c r="AX2" s="32" t="s">
+      <c r="AM2" s="30"/>
+      <c r="AN2" s="30"/>
+      <c r="AO2" s="30"/>
+      <c r="AP2" s="30"/>
+      <c r="AQ2" s="30"/>
+      <c r="AR2" s="30"/>
+      <c r="AS2" s="30"/>
+      <c r="AT2" s="30"/>
+      <c r="AU2" s="30"/>
+      <c r="AV2" s="30"/>
+      <c r="AW2" s="31"/>
+      <c r="AX2" s="29" t="s">
         <v>19</v>
       </c>
-      <c r="AY2" s="33"/>
-[...10 lines deleted...]
-      <c r="BJ2" s="32" t="s">
+      <c r="AY2" s="30"/>
+      <c r="AZ2" s="30"/>
+      <c r="BA2" s="30"/>
+      <c r="BB2" s="30"/>
+      <c r="BC2" s="30"/>
+      <c r="BD2" s="30"/>
+      <c r="BE2" s="30"/>
+      <c r="BF2" s="30"/>
+      <c r="BG2" s="30"/>
+      <c r="BH2" s="30"/>
+      <c r="BI2" s="31"/>
+      <c r="BJ2" s="29" t="s">
         <v>28</v>
       </c>
-      <c r="BK2" s="33"/>
-[...10 lines deleted...]
-      <c r="BV2" s="32" t="s">
+      <c r="BK2" s="30"/>
+      <c r="BL2" s="30"/>
+      <c r="BM2" s="30"/>
+      <c r="BN2" s="30"/>
+      <c r="BO2" s="30"/>
+      <c r="BP2" s="30"/>
+      <c r="BQ2" s="30"/>
+      <c r="BR2" s="30"/>
+      <c r="BS2" s="30"/>
+      <c r="BT2" s="30"/>
+      <c r="BU2" s="31"/>
+      <c r="BV2" s="29" t="s">
         <v>29</v>
       </c>
-      <c r="BW2" s="33"/>
-[...10 lines deleted...]
-      <c r="CH2" s="32" t="s">
+      <c r="BW2" s="30"/>
+      <c r="BX2" s="30"/>
+      <c r="BY2" s="30"/>
+      <c r="BZ2" s="30"/>
+      <c r="CA2" s="30"/>
+      <c r="CB2" s="30"/>
+      <c r="CC2" s="30"/>
+      <c r="CD2" s="30"/>
+      <c r="CE2" s="30"/>
+      <c r="CF2" s="30"/>
+      <c r="CG2" s="31"/>
+      <c r="CH2" s="29" t="s">
         <v>30</v>
       </c>
-      <c r="CI2" s="33"/>
-[...9 lines deleted...]
-      <c r="CS2" s="34"/>
+      <c r="CI2" s="30"/>
+      <c r="CJ2" s="30"/>
+      <c r="CK2" s="30"/>
+      <c r="CL2" s="30"/>
+      <c r="CM2" s="30"/>
+      <c r="CN2" s="30"/>
+      <c r="CO2" s="30"/>
+      <c r="CP2" s="30"/>
+      <c r="CQ2" s="30"/>
+      <c r="CR2" s="30"/>
+      <c r="CS2" s="31"/>
     </row>
     <row r="3" spans="1:97" ht="32.25" customHeight="1" thickBot="1">
-      <c r="A3" s="37"/>
+      <c r="A3" s="34"/>
       <c r="B3" s="5" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="5" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F3" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G3" s="5" t="s">
         <v>7</v>
       </c>
       <c r="H3" s="5" t="s">
         <v>8</v>
       </c>
       <c r="I3" s="5" t="s">
         <v>9</v>
       </c>
       <c r="J3" s="5" t="s">
@@ -3145,66 +1526,68 @@
       </c>
       <c r="BZ4" s="13">
         <v>6472.15</v>
       </c>
       <c r="CA4" s="13">
         <v>8406.2999999999993</v>
       </c>
       <c r="CB4" s="13">
         <v>9916.3799999999992</v>
       </c>
       <c r="CC4" s="15">
         <v>11487.25</v>
       </c>
       <c r="CD4" s="21">
         <v>14154.29</v>
       </c>
       <c r="CE4" s="22">
         <v>16089.66</v>
       </c>
       <c r="CF4" s="23">
         <v>18362</v>
       </c>
       <c r="CG4" s="22">
         <v>21499.72</v>
       </c>
-      <c r="CH4" s="29">
+      <c r="CH4" s="17">
         <v>1417.68</v>
       </c>
       <c r="CI4" s="17">
-        <v>3014.6</v>
+        <v>3014.58</v>
       </c>
       <c r="CJ4" s="17">
-        <v>3857.8</v>
+        <v>3857.82</v>
       </c>
       <c r="CK4" s="15">
-        <v>5405.6</v>
+        <v>5405.57</v>
       </c>
       <c r="CL4" s="13">
         <v>6833.7</v>
       </c>
-      <c r="CM4" s="13"/>
+      <c r="CM4" s="13">
+        <v>9148.86</v>
+      </c>
       <c r="CN4" s="13"/>
       <c r="CO4" s="15"/>
       <c r="CP4" s="21"/>
       <c r="CQ4" s="22"/>
       <c r="CR4" s="23"/>
       <c r="CS4" s="22"/>
     </row>
     <row r="5" spans="1:97" ht="14.25" customHeight="1">
       <c r="A5" s="24" t="s">
         <v>21</v>
       </c>
       <c r="B5" s="8">
         <v>4.03</v>
       </c>
       <c r="C5" s="9">
         <v>20.82</v>
       </c>
       <c r="D5" s="9">
         <v>25.35</v>
       </c>
       <c r="E5" s="9">
         <v>27.42</v>
       </c>
       <c r="F5" s="9">
         <v>28.67</v>
@@ -3425,66 +1808,68 @@
       </c>
       <c r="BZ5" s="13">
         <v>37.9</v>
       </c>
       <c r="CA5" s="13">
         <v>40.6</v>
       </c>
       <c r="CB5" s="13">
         <v>43</v>
       </c>
       <c r="CC5" s="15">
         <v>45.1</v>
       </c>
       <c r="CD5" s="26">
         <v>55.4</v>
       </c>
       <c r="CE5" s="22">
         <v>61.1</v>
       </c>
       <c r="CF5" s="23">
         <v>195.5</v>
       </c>
       <c r="CG5" s="22">
         <v>406</v>
       </c>
-      <c r="CH5" s="31">
+      <c r="CH5" s="13">
         <v>4.5999999999999996</v>
       </c>
       <c r="CI5" s="13">
         <v>18.600000000000001</v>
       </c>
       <c r="CJ5" s="15">
         <v>27.2</v>
       </c>
       <c r="CK5" s="15">
         <v>33.5</v>
       </c>
       <c r="CL5" s="13">
         <v>37.200000000000003</v>
       </c>
-      <c r="CM5" s="13"/>
+      <c r="CM5" s="13">
+        <v>39.9</v>
+      </c>
       <c r="CN5" s="13"/>
       <c r="CO5" s="15"/>
       <c r="CP5" s="26"/>
       <c r="CQ5" s="22"/>
       <c r="CR5" s="23"/>
       <c r="CS5" s="22"/>
     </row>
     <row r="6" spans="1:97" ht="15" customHeight="1">
       <c r="A6" s="24" t="s">
         <v>22</v>
       </c>
       <c r="B6" s="8">
         <v>10.87</v>
       </c>
       <c r="C6" s="9">
         <v>34.99</v>
       </c>
       <c r="D6" s="9">
         <v>49.15</v>
       </c>
       <c r="E6" s="9">
         <v>91.03</v>
       </c>
       <c r="F6" s="9">
         <v>117.22</v>
@@ -3705,66 +2090,68 @@
       </c>
       <c r="BZ6" s="13">
         <v>188.85</v>
       </c>
       <c r="CA6" s="13">
         <v>207.8</v>
       </c>
       <c r="CB6" s="13">
         <v>226.23</v>
       </c>
       <c r="CC6" s="15">
         <v>245.05</v>
       </c>
       <c r="CD6" s="26">
         <v>290.77999999999997</v>
       </c>
       <c r="CE6" s="22">
         <v>327.7</v>
       </c>
       <c r="CF6" s="23">
         <v>368.23</v>
       </c>
       <c r="CG6" s="22">
         <v>531.65</v>
       </c>
-      <c r="CH6" s="31">
+      <c r="CH6" s="13">
         <v>16.77</v>
       </c>
       <c r="CI6" s="13">
-        <v>46.9</v>
+        <v>46.87</v>
       </c>
       <c r="CJ6" s="27">
-        <v>64.8</v>
+        <v>64.77</v>
       </c>
       <c r="CK6" s="15">
-        <v>128.30000000000001</v>
+        <v>128.28</v>
       </c>
       <c r="CL6" s="13">
         <v>182.9</v>
       </c>
-      <c r="CM6" s="13"/>
+      <c r="CM6" s="13">
+        <v>236.93</v>
+      </c>
       <c r="CN6" s="13"/>
       <c r="CO6" s="15"/>
       <c r="CP6" s="26"/>
       <c r="CQ6" s="22"/>
       <c r="CR6" s="23"/>
       <c r="CS6" s="22"/>
     </row>
     <row r="7" spans="1:97">
       <c r="A7" s="24" t="s">
         <v>23</v>
       </c>
       <c r="B7" s="8">
         <v>134.47999999999999</v>
       </c>
       <c r="C7" s="9">
         <v>307.81</v>
       </c>
       <c r="D7" s="9">
         <v>371.99</v>
       </c>
       <c r="E7" s="9">
         <v>489.11</v>
       </c>
       <c r="F7" s="9">
         <v>595.84</v>
@@ -3984,66 +2371,68 @@
       </c>
       <c r="BZ7" s="13">
         <v>585.05999999999995</v>
       </c>
       <c r="CA7" s="13">
         <v>933.65</v>
       </c>
       <c r="CB7" s="13">
         <v>1089.8499999999999</v>
       </c>
       <c r="CC7" s="15">
         <v>1233.3499999999999</v>
       </c>
       <c r="CD7" s="26">
         <v>1716.15</v>
       </c>
       <c r="CE7" s="22">
         <v>1992.25</v>
       </c>
       <c r="CF7" s="23">
         <v>2261.25</v>
       </c>
       <c r="CG7" s="22">
         <v>2569.4499999999998</v>
       </c>
-      <c r="CH7" s="31">
+      <c r="CH7" s="13">
         <v>108.9</v>
       </c>
       <c r="CI7" s="13">
         <v>264.7</v>
       </c>
       <c r="CJ7" s="27">
         <v>319.5</v>
       </c>
       <c r="CK7" s="15">
         <v>435.8</v>
       </c>
       <c r="CL7" s="13">
         <v>517.5</v>
       </c>
-      <c r="CM7" s="13"/>
+      <c r="CM7" s="13">
+        <v>851.1</v>
+      </c>
       <c r="CN7" s="13"/>
       <c r="CO7" s="15"/>
       <c r="CP7" s="26"/>
       <c r="CQ7" s="22"/>
       <c r="CR7" s="23"/>
       <c r="CS7" s="22"/>
     </row>
     <row r="8" spans="1:97">
       <c r="A8" s="24" t="s">
         <v>24</v>
       </c>
       <c r="B8" s="8">
         <v>89.6</v>
       </c>
       <c r="C8" s="9">
         <v>202.93</v>
       </c>
       <c r="D8" s="9">
         <v>242.39</v>
       </c>
       <c r="E8" s="9">
         <v>319.29000000000002</v>
       </c>
       <c r="F8" s="9">
         <v>396.88</v>
@@ -4264,66 +2653,68 @@
       </c>
       <c r="BZ8" s="13">
         <v>406.97</v>
       </c>
       <c r="CA8" s="13">
         <v>499.17</v>
       </c>
       <c r="CB8" s="13">
         <v>589.74</v>
       </c>
       <c r="CC8" s="15">
         <v>668.33</v>
       </c>
       <c r="CD8" s="26">
         <v>1016.73</v>
       </c>
       <c r="CE8" s="22">
         <v>1150.6400000000001</v>
       </c>
       <c r="CF8" s="23">
         <v>1273.68</v>
       </c>
       <c r="CG8" s="22">
         <v>1567.81</v>
       </c>
-      <c r="CH8" s="30">
+      <c r="CH8" s="13">
         <v>95.04</v>
       </c>
       <c r="CI8" s="13">
-        <v>210.8</v>
+        <v>210.79</v>
       </c>
       <c r="CJ8" s="27">
-        <v>254.6</v>
+        <v>254.62</v>
       </c>
       <c r="CK8" s="15">
-        <v>343.8</v>
+        <v>343.77</v>
       </c>
       <c r="CL8" s="13">
-        <v>435.2</v>
-[...1 lines deleted...]
-      <c r="CM8" s="13"/>
+        <v>435.17</v>
+      </c>
+      <c r="CM8" s="13">
+        <v>543.19000000000005</v>
+      </c>
       <c r="CN8" s="13"/>
       <c r="CO8" s="15"/>
       <c r="CP8" s="26"/>
       <c r="CQ8" s="22"/>
       <c r="CR8" s="23"/>
       <c r="CS8" s="22"/>
     </row>
     <row r="9" spans="1:97">
       <c r="A9" s="24" t="s">
         <v>25</v>
       </c>
       <c r="B9" s="8">
         <v>285.51</v>
       </c>
       <c r="C9" s="9">
         <v>606.79999999999995</v>
       </c>
       <c r="D9" s="9">
         <v>707.92</v>
       </c>
       <c r="E9" s="9">
         <v>909.66</v>
       </c>
       <c r="F9" s="9">
         <v>1080.69</v>
@@ -4544,66 +2935,68 @@
       </c>
       <c r="BZ9" s="13">
         <v>1154.58</v>
       </c>
       <c r="CA9" s="13">
         <v>1639.24</v>
       </c>
       <c r="CB9" s="13">
         <v>1927.68</v>
       </c>
       <c r="CC9" s="15">
         <v>2197.04</v>
       </c>
       <c r="CD9" s="26">
         <v>2803.95</v>
       </c>
       <c r="CE9" s="22">
         <v>3174.42</v>
       </c>
       <c r="CF9" s="23">
         <v>3479.16</v>
       </c>
       <c r="CG9" s="22">
         <v>3993.92</v>
       </c>
-      <c r="CH9" s="30">
+      <c r="CH9" s="13">
         <v>237.31</v>
       </c>
       <c r="CI9" s="13">
-        <v>519.1</v>
+        <v>519.07000000000005</v>
       </c>
       <c r="CJ9" s="27">
-        <v>617.9</v>
+        <v>617.87</v>
       </c>
       <c r="CK9" s="15">
-        <v>804.2</v>
+        <v>804.17</v>
       </c>
       <c r="CL9" s="13">
-        <v>968.4</v>
-[...1 lines deleted...]
-      <c r="CM9" s="13"/>
+        <v>968.43</v>
+      </c>
+      <c r="CM9" s="13">
+        <v>1404.13</v>
+      </c>
       <c r="CN9" s="13"/>
       <c r="CO9" s="15"/>
       <c r="CP9" s="26"/>
       <c r="CQ9" s="22"/>
       <c r="CR9" s="23"/>
       <c r="CS9" s="22"/>
     </row>
     <row r="10" spans="1:97">
       <c r="A10" s="24" t="s">
         <v>26</v>
       </c>
       <c r="B10" s="8">
         <v>34.39</v>
       </c>
       <c r="C10" s="9">
         <v>85.71</v>
       </c>
       <c r="D10" s="9">
         <v>109.46</v>
       </c>
       <c r="E10" s="9">
         <v>150.30000000000001</v>
       </c>
       <c r="F10" s="9">
         <v>176.2</v>
@@ -4824,66 +3217,68 @@
       </c>
       <c r="BZ10" s="13">
         <v>2306.35</v>
       </c>
       <c r="CA10" s="13">
         <v>2810.95</v>
       </c>
       <c r="CB10" s="13">
         <v>3313.15</v>
       </c>
       <c r="CC10" s="15">
         <v>3821.25</v>
       </c>
       <c r="CD10" s="26">
         <v>4393.3999999999996</v>
       </c>
       <c r="CE10" s="22">
         <v>4947.2</v>
       </c>
       <c r="CF10" s="23">
         <v>5683.72</v>
       </c>
       <c r="CG10" s="22">
         <v>6474.82</v>
       </c>
-      <c r="CH10" s="30">
+      <c r="CH10" s="13">
         <v>563.70000000000005</v>
       </c>
       <c r="CI10" s="13">
-        <v>1157.0999999999999</v>
+        <v>1157.1300000000001</v>
       </c>
       <c r="CJ10" s="27">
-        <v>1738.9</v>
+        <v>1738.88</v>
       </c>
       <c r="CK10" s="15">
-        <v>2347</v>
+        <v>2347.0100000000002</v>
       </c>
       <c r="CL10" s="13">
-        <v>2934.5</v>
-[...1 lines deleted...]
-      <c r="CM10" s="13"/>
+        <v>2934.51</v>
+      </c>
+      <c r="CM10" s="13">
+        <v>3574.51</v>
+      </c>
       <c r="CN10" s="13"/>
       <c r="CO10" s="15"/>
       <c r="CP10" s="26"/>
       <c r="CQ10" s="22"/>
       <c r="CR10" s="23"/>
       <c r="CS10" s="22"/>
     </row>
     <row r="11" spans="1:97">
       <c r="A11" s="28" t="s">
         <v>27</v>
       </c>
       <c r="B11" s="8">
         <v>73.680000000000007</v>
       </c>
       <c r="C11" s="9">
         <v>162.44999999999999</v>
       </c>
       <c r="D11" s="9">
         <v>206.2</v>
       </c>
       <c r="E11" s="9">
         <v>281.25</v>
       </c>
       <c r="F11" s="9">
         <v>343.64</v>
@@ -5104,66 +3499,68 @@
       </c>
       <c r="BZ11" s="13">
         <v>1792.86</v>
       </c>
       <c r="CA11" s="13">
         <v>2275.0300000000002</v>
       </c>
       <c r="CB11" s="13">
         <v>2727.23</v>
       </c>
       <c r="CC11" s="15">
         <v>3277.03</v>
       </c>
       <c r="CD11" s="26">
         <v>3877.88</v>
       </c>
       <c r="CE11" s="22">
         <v>4436.3500000000004</v>
       </c>
       <c r="CF11" s="23">
         <v>5100.7700000000004</v>
       </c>
       <c r="CG11" s="22">
         <v>5956.16</v>
       </c>
-      <c r="CH11" s="30">
+      <c r="CH11" s="13">
         <v>391.46</v>
       </c>
       <c r="CI11" s="13">
-        <v>797.1</v>
+        <v>797.12</v>
       </c>
       <c r="CJ11" s="27">
-        <v>834.4</v>
+        <v>834.38</v>
       </c>
       <c r="CK11" s="15">
-        <v>1313.2</v>
+        <v>1313.24</v>
       </c>
       <c r="CL11" s="13">
         <v>1758.1</v>
       </c>
-      <c r="CM11" s="13"/>
+      <c r="CM11" s="13">
+        <v>2498.71</v>
+      </c>
       <c r="CN11" s="13"/>
       <c r="CO11" s="15"/>
       <c r="CP11" s="26"/>
       <c r="CQ11" s="22"/>
       <c r="CR11" s="23"/>
       <c r="CS11" s="22"/>
     </row>
     <row r="12" spans="1:97">
       <c r="A12" s="4"/>
       <c r="B12" s="4"/>
       <c r="C12" s="4"/>
       <c r="D12" s="4"/>
       <c r="E12" s="4"/>
       <c r="F12" s="4"/>
       <c r="G12" s="4"/>
       <c r="H12" s="4"/>
       <c r="I12" s="4"/>
       <c r="J12" s="4"/>
       <c r="K12" s="4"/>
       <c r="L12" s="4"/>
       <c r="M12" s="4"/>
       <c r="N12" s="4"/>
       <c r="O12" s="4"/>
       <c r="P12" s="4"/>
       <c r="Q12" s="4"/>