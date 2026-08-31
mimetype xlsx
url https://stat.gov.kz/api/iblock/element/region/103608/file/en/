--- v3 (2026-07-22)
+++ v4 (2026-08-31)
@@ -749,51 +749,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CS15"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="CE1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CO22" sqref="CO22"/>
+      <selection pane="topRight" activeCell="CO19" sqref="CO19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="27.28515625" style="2" customWidth="1"/>
     <col min="2" max="2" width="7" style="2" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.140625" style="2" bestFit="1" customWidth="1"/>
     <col min="4" max="9" width="8" style="2" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10.140625" style="2" customWidth="1"/>
     <col min="11" max="11" width="8" style="2" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.5703125" style="2" customWidth="1"/>
     <col min="13" max="13" width="7.42578125" style="2" customWidth="1"/>
     <col min="14" max="14" width="7.7109375" style="2" customWidth="1"/>
     <col min="15" max="15" width="8.140625" style="2" bestFit="1" customWidth="1"/>
     <col min="16" max="21" width="8" style="2" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="9.7109375" style="2" customWidth="1"/>
     <col min="23" max="23" width="8" style="2" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="9.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="8.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="7" style="2" bestFit="1" customWidth="1"/>
     <col min="27" max="27" width="8.140625" style="2" bestFit="1" customWidth="1"/>
     <col min="28" max="33" width="8" style="2" bestFit="1" customWidth="1"/>
     <col min="34" max="34" width="10" style="2" customWidth="1"/>
     <col min="35" max="35" width="8.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="36" max="36" width="10.140625" style="2" customWidth="1"/>
@@ -1544,51 +1544,53 @@
       </c>
       <c r="CF4" s="23">
         <v>18362</v>
       </c>
       <c r="CG4" s="22">
         <v>21499.72</v>
       </c>
       <c r="CH4" s="17">
         <v>1417.68</v>
       </c>
       <c r="CI4" s="17">
         <v>3014.58</v>
       </c>
       <c r="CJ4" s="17">
         <v>3857.82</v>
       </c>
       <c r="CK4" s="15">
         <v>5405.57</v>
       </c>
       <c r="CL4" s="13">
         <v>6833.7</v>
       </c>
       <c r="CM4" s="13">
         <v>9148.86</v>
       </c>
-      <c r="CN4" s="13"/>
+      <c r="CN4" s="13">
+        <v>10826.69</v>
+      </c>
       <c r="CO4" s="15"/>
       <c r="CP4" s="21"/>
       <c r="CQ4" s="22"/>
       <c r="CR4" s="23"/>
       <c r="CS4" s="22"/>
     </row>
     <row r="5" spans="1:97" ht="14.25" customHeight="1">
       <c r="A5" s="24" t="s">
         <v>21</v>
       </c>
       <c r="B5" s="8">
         <v>4.03</v>
       </c>
       <c r="C5" s="9">
         <v>20.82</v>
       </c>
       <c r="D5" s="9">
         <v>25.35</v>
       </c>
       <c r="E5" s="9">
         <v>27.42</v>
       </c>
       <c r="F5" s="9">
         <v>28.67</v>
       </c>
@@ -1826,51 +1828,53 @@
       </c>
       <c r="CF5" s="23">
         <v>195.5</v>
       </c>
       <c r="CG5" s="22">
         <v>406</v>
       </c>
       <c r="CH5" s="13">
         <v>4.5999999999999996</v>
       </c>
       <c r="CI5" s="13">
         <v>18.600000000000001</v>
       </c>
       <c r="CJ5" s="15">
         <v>27.2</v>
       </c>
       <c r="CK5" s="15">
         <v>33.5</v>
       </c>
       <c r="CL5" s="13">
         <v>37.200000000000003</v>
       </c>
       <c r="CM5" s="13">
         <v>39.9</v>
       </c>
-      <c r="CN5" s="13"/>
+      <c r="CN5" s="13">
+        <v>42.9</v>
+      </c>
       <c r="CO5" s="15"/>
       <c r="CP5" s="26"/>
       <c r="CQ5" s="22"/>
       <c r="CR5" s="23"/>
       <c r="CS5" s="22"/>
     </row>
     <row r="6" spans="1:97" ht="15" customHeight="1">
       <c r="A6" s="24" t="s">
         <v>22</v>
       </c>
       <c r="B6" s="8">
         <v>10.87</v>
       </c>
       <c r="C6" s="9">
         <v>34.99</v>
       </c>
       <c r="D6" s="9">
         <v>49.15</v>
       </c>
       <c r="E6" s="9">
         <v>91.03</v>
       </c>
       <c r="F6" s="9">
         <v>117.22</v>
       </c>
@@ -2108,51 +2112,53 @@
       </c>
       <c r="CF6" s="23">
         <v>368.23</v>
       </c>
       <c r="CG6" s="22">
         <v>531.65</v>
       </c>
       <c r="CH6" s="13">
         <v>16.77</v>
       </c>
       <c r="CI6" s="13">
         <v>46.87</v>
       </c>
       <c r="CJ6" s="27">
         <v>64.77</v>
       </c>
       <c r="CK6" s="15">
         <v>128.28</v>
       </c>
       <c r="CL6" s="13">
         <v>182.9</v>
       </c>
       <c r="CM6" s="13">
         <v>236.93</v>
       </c>
-      <c r="CN6" s="13"/>
+      <c r="CN6" s="13">
+        <v>246.33</v>
+      </c>
       <c r="CO6" s="15"/>
       <c r="CP6" s="26"/>
       <c r="CQ6" s="22"/>
       <c r="CR6" s="23"/>
       <c r="CS6" s="22"/>
     </row>
     <row r="7" spans="1:97">
       <c r="A7" s="24" t="s">
         <v>23</v>
       </c>
       <c r="B7" s="8">
         <v>134.47999999999999</v>
       </c>
       <c r="C7" s="9">
         <v>307.81</v>
       </c>
       <c r="D7" s="9">
         <v>371.99</v>
       </c>
       <c r="E7" s="9">
         <v>489.11</v>
       </c>
       <c r="F7" s="9">
         <v>595.84</v>
       </c>
@@ -2389,51 +2395,53 @@
       </c>
       <c r="CF7" s="23">
         <v>2261.25</v>
       </c>
       <c r="CG7" s="22">
         <v>2569.4499999999998</v>
       </c>
       <c r="CH7" s="13">
         <v>108.9</v>
       </c>
       <c r="CI7" s="13">
         <v>264.7</v>
       </c>
       <c r="CJ7" s="27">
         <v>319.5</v>
       </c>
       <c r="CK7" s="15">
         <v>435.8</v>
       </c>
       <c r="CL7" s="13">
         <v>517.5</v>
       </c>
       <c r="CM7" s="13">
         <v>851.1</v>
       </c>
-      <c r="CN7" s="13"/>
+      <c r="CN7" s="13">
+        <v>1019</v>
+      </c>
       <c r="CO7" s="15"/>
       <c r="CP7" s="26"/>
       <c r="CQ7" s="22"/>
       <c r="CR7" s="23"/>
       <c r="CS7" s="22"/>
     </row>
     <row r="8" spans="1:97">
       <c r="A8" s="24" t="s">
         <v>24</v>
       </c>
       <c r="B8" s="8">
         <v>89.6</v>
       </c>
       <c r="C8" s="9">
         <v>202.93</v>
       </c>
       <c r="D8" s="9">
         <v>242.39</v>
       </c>
       <c r="E8" s="9">
         <v>319.29000000000002</v>
       </c>
       <c r="F8" s="9">
         <v>396.88</v>
       </c>
@@ -2671,51 +2679,53 @@
       </c>
       <c r="CF8" s="23">
         <v>1273.68</v>
       </c>
       <c r="CG8" s="22">
         <v>1567.81</v>
       </c>
       <c r="CH8" s="13">
         <v>95.04</v>
       </c>
       <c r="CI8" s="13">
         <v>210.79</v>
       </c>
       <c r="CJ8" s="27">
         <v>254.62</v>
       </c>
       <c r="CK8" s="15">
         <v>343.77</v>
       </c>
       <c r="CL8" s="13">
         <v>435.17</v>
       </c>
       <c r="CM8" s="13">
         <v>543.19000000000005</v>
       </c>
-      <c r="CN8" s="13"/>
+      <c r="CN8" s="13">
+        <v>623.99</v>
+      </c>
       <c r="CO8" s="15"/>
       <c r="CP8" s="26"/>
       <c r="CQ8" s="22"/>
       <c r="CR8" s="23"/>
       <c r="CS8" s="22"/>
     </row>
     <row r="9" spans="1:97">
       <c r="A9" s="24" t="s">
         <v>25</v>
       </c>
       <c r="B9" s="8">
         <v>285.51</v>
       </c>
       <c r="C9" s="9">
         <v>606.79999999999995</v>
       </c>
       <c r="D9" s="9">
         <v>707.92</v>
       </c>
       <c r="E9" s="9">
         <v>909.66</v>
       </c>
       <c r="F9" s="9">
         <v>1080.69</v>
       </c>
@@ -2953,51 +2963,53 @@
       </c>
       <c r="CF9" s="23">
         <v>3479.16</v>
       </c>
       <c r="CG9" s="22">
         <v>3993.92</v>
       </c>
       <c r="CH9" s="13">
         <v>237.31</v>
       </c>
       <c r="CI9" s="13">
         <v>519.07000000000005</v>
       </c>
       <c r="CJ9" s="27">
         <v>617.87</v>
       </c>
       <c r="CK9" s="15">
         <v>804.17</v>
       </c>
       <c r="CL9" s="13">
         <v>968.43</v>
       </c>
       <c r="CM9" s="13">
         <v>1404.13</v>
       </c>
-      <c r="CN9" s="13"/>
+      <c r="CN9" s="13">
+        <v>1684.13</v>
+      </c>
       <c r="CO9" s="15"/>
       <c r="CP9" s="26"/>
       <c r="CQ9" s="22"/>
       <c r="CR9" s="23"/>
       <c r="CS9" s="22"/>
     </row>
     <row r="10" spans="1:97">
       <c r="A10" s="24" t="s">
         <v>26</v>
       </c>
       <c r="B10" s="8">
         <v>34.39</v>
       </c>
       <c r="C10" s="9">
         <v>85.71</v>
       </c>
       <c r="D10" s="9">
         <v>109.46</v>
       </c>
       <c r="E10" s="9">
         <v>150.30000000000001</v>
       </c>
       <c r="F10" s="9">
         <v>176.2</v>
       </c>
@@ -3235,51 +3247,53 @@
       </c>
       <c r="CF10" s="23">
         <v>5683.72</v>
       </c>
       <c r="CG10" s="22">
         <v>6474.82</v>
       </c>
       <c r="CH10" s="13">
         <v>563.70000000000005</v>
       </c>
       <c r="CI10" s="13">
         <v>1157.1300000000001</v>
       </c>
       <c r="CJ10" s="27">
         <v>1738.88</v>
       </c>
       <c r="CK10" s="15">
         <v>2347.0100000000002</v>
       </c>
       <c r="CL10" s="13">
         <v>2934.51</v>
       </c>
       <c r="CM10" s="13">
         <v>3574.51</v>
       </c>
-      <c r="CN10" s="13"/>
+      <c r="CN10" s="13">
+        <v>4194.43</v>
+      </c>
       <c r="CO10" s="15"/>
       <c r="CP10" s="26"/>
       <c r="CQ10" s="22"/>
       <c r="CR10" s="23"/>
       <c r="CS10" s="22"/>
     </row>
     <row r="11" spans="1:97">
       <c r="A11" s="28" t="s">
         <v>27</v>
       </c>
       <c r="B11" s="8">
         <v>73.680000000000007</v>
       </c>
       <c r="C11" s="9">
         <v>162.44999999999999</v>
       </c>
       <c r="D11" s="9">
         <v>206.2</v>
       </c>
       <c r="E11" s="9">
         <v>281.25</v>
       </c>
       <c r="F11" s="9">
         <v>343.64</v>
       </c>
@@ -3517,51 +3531,53 @@
       </c>
       <c r="CF11" s="23">
         <v>5100.7700000000004</v>
       </c>
       <c r="CG11" s="22">
         <v>5956.16</v>
       </c>
       <c r="CH11" s="13">
         <v>391.46</v>
       </c>
       <c r="CI11" s="13">
         <v>797.12</v>
       </c>
       <c r="CJ11" s="27">
         <v>834.38</v>
       </c>
       <c r="CK11" s="15">
         <v>1313.24</v>
       </c>
       <c r="CL11" s="13">
         <v>1758.1</v>
       </c>
       <c r="CM11" s="13">
         <v>2498.71</v>
       </c>
-      <c r="CN11" s="13"/>
+      <c r="CN11" s="13">
+        <v>3015.62</v>
+      </c>
       <c r="CO11" s="15"/>
       <c r="CP11" s="26"/>
       <c r="CQ11" s="22"/>
       <c r="CR11" s="23"/>
       <c r="CS11" s="22"/>
     </row>
     <row r="12" spans="1:97">
       <c r="A12" s="4"/>
       <c r="B12" s="4"/>
       <c r="C12" s="4"/>
       <c r="D12" s="4"/>
       <c r="E12" s="4"/>
       <c r="F12" s="4"/>
       <c r="G12" s="4"/>
       <c r="H12" s="4"/>
       <c r="I12" s="4"/>
       <c r="J12" s="4"/>
       <c r="K12" s="4"/>
       <c r="L12" s="4"/>
       <c r="M12" s="4"/>
       <c r="N12" s="4"/>
       <c r="O12" s="4"/>
       <c r="P12" s="4"/>
       <c r="Q12" s="4"/>
       <c r="R12" s="4"/>