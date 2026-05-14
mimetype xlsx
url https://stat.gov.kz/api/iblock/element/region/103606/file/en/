--- v0 (2026-04-15)
+++ v1 (2026-05-14)
@@ -300,51 +300,51 @@
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="33">
+  <cellXfs count="34">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="6" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -378,50 +378,51 @@
     <xf numFmtId="164" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 3 3 2" xfId="1"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 3 3 3" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -694,51 +695,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CS13"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="BT1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CI21" sqref="CI21"/>
+      <selection pane="topRight" activeCell="CD23" sqref="CD23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="25.7109375" style="2" customWidth="1"/>
     <col min="2" max="12" width="8.85546875" style="2" customWidth="1"/>
     <col min="13" max="14" width="8.140625" style="2" customWidth="1"/>
     <col min="15" max="15" width="8.7109375" style="2" customWidth="1"/>
     <col min="16" max="16" width="8" style="2" customWidth="1"/>
     <col min="17" max="17" width="8.85546875" style="2" customWidth="1"/>
     <col min="18" max="18" width="9.140625" style="2" customWidth="1"/>
     <col min="19" max="19" width="8.42578125" style="2" customWidth="1"/>
     <col min="20" max="21" width="8.85546875" style="2" customWidth="1"/>
     <col min="22" max="22" width="9.85546875" style="2" customWidth="1"/>
     <col min="23" max="24" width="9.28515625" style="2" customWidth="1"/>
     <col min="25" max="25" width="8.85546875" style="2" customWidth="1"/>
     <col min="26" max="26" width="7.85546875" style="2" customWidth="1"/>
     <col min="27" max="33" width="9.140625" style="2"/>
     <col min="34" max="34" width="10.42578125" style="2" customWidth="1"/>
     <col min="35" max="36" width="9.140625" style="2"/>
     <col min="37" max="37" width="8.28515625" style="2" customWidth="1"/>
     <col min="38" max="38" width="8.42578125" style="2" customWidth="1"/>
     <col min="39" max="45" width="9.140625" style="2"/>
     <col min="46" max="46" width="10.140625" style="2" customWidth="1"/>
     <col min="47" max="16384" width="9.140625" style="2"/>
@@ -1462,51 +1463,53 @@
       </c>
       <c r="CC4" s="17">
         <v>434.5</v>
       </c>
       <c r="CD4" s="20">
         <v>491.8</v>
       </c>
       <c r="CE4" s="18">
         <v>555.70000000000005</v>
       </c>
       <c r="CF4" s="20">
         <v>600.5</v>
       </c>
       <c r="CG4" s="16">
         <v>640.5</v>
       </c>
       <c r="CH4" s="18">
         <v>27.8</v>
       </c>
       <c r="CI4" s="17">
         <v>51.7</v>
       </c>
       <c r="CJ4" s="18">
         <v>86.8</v>
       </c>
-      <c r="CK4" s="20"/>
+      <c r="CK4" s="33">
+        <v>135</v>
+      </c>
       <c r="CL4" s="18"/>
       <c r="CM4" s="18"/>
       <c r="CN4" s="18"/>
       <c r="CO4" s="17"/>
       <c r="CP4" s="20"/>
       <c r="CQ4" s="18"/>
       <c r="CR4" s="20"/>
       <c r="CS4" s="16"/>
     </row>
     <row r="5" spans="1:97">
       <c r="A5" s="22" t="s">
         <v>21</v>
       </c>
       <c r="B5" s="8">
         <v>1.9</v>
       </c>
       <c r="C5" s="9">
         <v>4.2</v>
       </c>
       <c r="D5" s="9">
         <v>8.6</v>
       </c>
       <c r="E5" s="8">
         <v>12.8</v>
       </c>
@@ -1737,51 +1740,53 @@
       </c>
       <c r="CC5" s="15">
         <v>27.2</v>
       </c>
       <c r="CD5" s="25">
         <v>30.7</v>
       </c>
       <c r="CE5" s="13">
         <v>34.6</v>
       </c>
       <c r="CF5" s="23">
         <v>37.1</v>
       </c>
       <c r="CG5" s="24">
         <v>39.700000000000003</v>
       </c>
       <c r="CH5" s="13">
         <v>1.9</v>
       </c>
       <c r="CI5" s="15">
         <v>4.2</v>
       </c>
       <c r="CJ5" s="13">
         <v>6.7</v>
       </c>
-      <c r="CK5" s="23"/>
+      <c r="CK5" s="23">
+        <v>10.9</v>
+      </c>
       <c r="CL5" s="13"/>
       <c r="CM5" s="13"/>
       <c r="CN5" s="13"/>
       <c r="CO5" s="15"/>
       <c r="CP5" s="25"/>
       <c r="CQ5" s="13"/>
       <c r="CR5" s="23"/>
       <c r="CS5" s="24"/>
     </row>
     <row r="6" spans="1:97">
       <c r="A6" s="22" t="s">
         <v>22</v>
       </c>
       <c r="B6" s="8">
         <v>2.2999999999999998</v>
       </c>
       <c r="C6" s="9">
         <v>6.1</v>
       </c>
       <c r="D6" s="9">
         <v>11.6</v>
       </c>
       <c r="E6" s="8">
         <v>18.5</v>
       </c>
@@ -2012,51 +2017,53 @@
       </c>
       <c r="CC6" s="15">
         <v>91.8</v>
       </c>
       <c r="CD6" s="25">
         <v>103.8</v>
       </c>
       <c r="CE6" s="13">
         <v>112.8</v>
       </c>
       <c r="CF6" s="23">
         <v>119.7</v>
       </c>
       <c r="CG6" s="24">
         <v>129.6</v>
       </c>
       <c r="CH6" s="13">
         <v>5.5</v>
       </c>
       <c r="CI6" s="15">
         <v>11.2</v>
       </c>
       <c r="CJ6" s="13">
         <v>16.100000000000001</v>
       </c>
-      <c r="CK6" s="23"/>
+      <c r="CK6" s="23">
+        <v>24.4</v>
+      </c>
       <c r="CL6" s="13"/>
       <c r="CM6" s="13"/>
       <c r="CN6" s="13"/>
       <c r="CO6" s="15"/>
       <c r="CP6" s="25"/>
       <c r="CQ6" s="13"/>
       <c r="CR6" s="23"/>
       <c r="CS6" s="24"/>
     </row>
     <row r="7" spans="1:97">
       <c r="A7" s="22" t="s">
         <v>23</v>
       </c>
       <c r="B7" s="8">
         <v>1.1000000000000001</v>
       </c>
       <c r="C7" s="9">
         <v>2.1</v>
       </c>
       <c r="D7" s="9">
         <v>3.3</v>
       </c>
       <c r="E7" s="8">
         <v>5.0999999999999996</v>
       </c>
@@ -2287,51 +2294,53 @@
       </c>
       <c r="CC7" s="15">
         <v>39.4</v>
       </c>
       <c r="CD7" s="23">
         <v>40.5</v>
       </c>
       <c r="CE7" s="13">
         <v>48.4</v>
       </c>
       <c r="CF7" s="23">
         <v>51</v>
       </c>
       <c r="CG7" s="24">
         <v>52.2</v>
       </c>
       <c r="CH7" s="13">
         <v>1.1000000000000001</v>
       </c>
       <c r="CI7" s="15">
         <v>2.1</v>
       </c>
       <c r="CJ7" s="13">
         <v>6.8</v>
       </c>
-      <c r="CK7" s="23"/>
+      <c r="CK7" s="23">
+        <v>11.2</v>
+      </c>
       <c r="CL7" s="13"/>
       <c r="CM7" s="13"/>
       <c r="CN7" s="13"/>
       <c r="CO7" s="15"/>
       <c r="CP7" s="23"/>
       <c r="CQ7" s="13"/>
       <c r="CR7" s="23"/>
       <c r="CS7" s="24"/>
     </row>
     <row r="8" spans="1:97">
       <c r="A8" s="22" t="s">
         <v>24</v>
       </c>
       <c r="B8" s="8">
         <v>10.8</v>
       </c>
       <c r="C8" s="9">
         <v>21.6</v>
       </c>
       <c r="D8" s="9">
         <v>34.6</v>
       </c>
       <c r="E8" s="8">
         <v>54</v>
       </c>
@@ -2562,51 +2571,53 @@
       </c>
       <c r="CC8" s="15">
         <v>110.4</v>
       </c>
       <c r="CD8" s="23">
         <v>127.6</v>
       </c>
       <c r="CE8" s="13">
         <v>143</v>
       </c>
       <c r="CF8" s="23">
         <v>153.6</v>
       </c>
       <c r="CG8" s="26">
         <v>164</v>
       </c>
       <c r="CH8" s="13">
         <v>7.4</v>
       </c>
       <c r="CI8" s="15">
         <v>13.4</v>
       </c>
       <c r="CJ8" s="13">
         <v>23.4</v>
       </c>
-      <c r="CK8" s="25"/>
+      <c r="CK8" s="25">
+        <v>34.5</v>
+      </c>
       <c r="CL8" s="13"/>
       <c r="CM8" s="13"/>
       <c r="CN8" s="13"/>
       <c r="CO8" s="15"/>
       <c r="CP8" s="23"/>
       <c r="CQ8" s="13"/>
       <c r="CR8" s="23"/>
       <c r="CS8" s="26"/>
     </row>
     <row r="9" spans="1:97">
       <c r="A9" s="22" t="s">
         <v>25</v>
       </c>
       <c r="B9" s="8">
         <v>5.9</v>
       </c>
       <c r="C9" s="9">
         <v>10.3</v>
       </c>
       <c r="D9" s="9">
         <v>15.5</v>
       </c>
       <c r="E9" s="8">
         <v>23.9</v>
       </c>
@@ -2837,51 +2848,53 @@
       </c>
       <c r="CC9" s="15">
         <v>51.2</v>
       </c>
       <c r="CD9" s="25">
         <v>59.1</v>
       </c>
       <c r="CE9" s="13">
         <v>71.7</v>
       </c>
       <c r="CF9" s="23">
         <v>78.3</v>
       </c>
       <c r="CG9" s="24">
         <v>83.3</v>
       </c>
       <c r="CH9" s="13">
         <v>3.5</v>
       </c>
       <c r="CI9" s="15">
         <v>6.3</v>
       </c>
       <c r="CJ9" s="13">
         <v>9.8000000000000007</v>
       </c>
-      <c r="CK9" s="23"/>
+      <c r="CK9" s="23">
+        <v>15.4</v>
+      </c>
       <c r="CL9" s="13"/>
       <c r="CM9" s="13"/>
       <c r="CN9" s="13"/>
       <c r="CO9" s="15"/>
       <c r="CP9" s="25"/>
       <c r="CQ9" s="13"/>
       <c r="CR9" s="23"/>
       <c r="CS9" s="24"/>
     </row>
     <row r="10" spans="1:97">
       <c r="A10" s="22" t="s">
         <v>26</v>
       </c>
       <c r="B10" s="8">
         <v>752.9</v>
       </c>
       <c r="C10" s="9">
         <v>1381.2</v>
       </c>
       <c r="D10" s="9">
         <v>2135.1999999999998</v>
       </c>
       <c r="E10" s="8">
         <v>2890.8</v>
       </c>
@@ -3112,51 +3125,53 @@
       </c>
       <c r="CC10" s="15">
         <v>38.299999999999997</v>
       </c>
       <c r="CD10" s="23">
         <v>44.5</v>
       </c>
       <c r="CE10" s="13">
         <v>49.5</v>
       </c>
       <c r="CF10" s="23">
         <v>55.9</v>
       </c>
       <c r="CG10" s="24">
         <v>60</v>
       </c>
       <c r="CH10" s="13">
         <v>2.2999999999999998</v>
       </c>
       <c r="CI10" s="15">
         <v>3.5</v>
       </c>
       <c r="CJ10" s="13">
         <v>6.7</v>
       </c>
-      <c r="CK10" s="23"/>
+      <c r="CK10" s="23">
+        <v>11.5</v>
+      </c>
       <c r="CL10" s="13"/>
       <c r="CM10" s="13"/>
       <c r="CN10" s="13"/>
       <c r="CO10" s="15"/>
       <c r="CP10" s="23"/>
       <c r="CQ10" s="13"/>
       <c r="CR10" s="23"/>
       <c r="CS10" s="24"/>
     </row>
     <row r="11" spans="1:97">
       <c r="A11" s="23" t="s">
         <v>27</v>
       </c>
       <c r="B11" s="8">
         <v>8</v>
       </c>
       <c r="C11" s="9">
         <v>14.7</v>
       </c>
       <c r="D11" s="9">
         <v>22.8</v>
       </c>
       <c r="E11" s="8">
         <v>34.9</v>
       </c>
@@ -3387,51 +3402,53 @@
       </c>
       <c r="CC11" s="15">
         <v>76.2</v>
       </c>
       <c r="CD11" s="23">
         <v>85.6</v>
       </c>
       <c r="CE11" s="13">
         <v>95.7</v>
       </c>
       <c r="CF11" s="23">
         <v>104.9</v>
       </c>
       <c r="CG11" s="24">
         <v>111.7</v>
       </c>
       <c r="CH11" s="13">
         <v>6.1</v>
       </c>
       <c r="CI11" s="15">
         <v>11</v>
       </c>
       <c r="CJ11" s="13">
         <v>17.3</v>
       </c>
-      <c r="CK11" s="23"/>
+      <c r="CK11" s="23">
+        <v>27.1</v>
+      </c>
       <c r="CL11" s="13"/>
       <c r="CM11" s="13"/>
       <c r="CN11" s="13"/>
       <c r="CO11" s="15"/>
       <c r="CP11" s="23"/>
       <c r="CQ11" s="13"/>
       <c r="CR11" s="23"/>
       <c r="CS11" s="24"/>
     </row>
     <row r="12" spans="1:97">
       <c r="A12" s="4"/>
       <c r="B12" s="4"/>
       <c r="C12" s="4"/>
       <c r="D12" s="4"/>
       <c r="E12" s="4"/>
       <c r="F12" s="4"/>
       <c r="G12" s="4"/>
       <c r="H12" s="4"/>
       <c r="I12" s="4"/>
       <c r="J12" s="4"/>
       <c r="K12" s="4"/>
       <c r="L12" s="4"/>
       <c r="M12" s="4"/>
       <c r="N12" s="4"/>
       <c r="O12" s="4"/>