--- v1 (2026-05-14)
+++ v2 (2026-06-24)
@@ -16,53 +16,50 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="12105" yWindow="-15" windowWidth="11940" windowHeight="10095"/>
   </bookViews>
   <sheets>
     <sheet name="лист" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">лист!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="114" uniqueCount="31">
-  <si>
-[...1 lines deleted...]
-  </si>
   <si>
     <t xml:space="preserve">                                                                                                                </t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>January - February</t>
   </si>
   <si>
     <t>January - March</t>
   </si>
   <si>
     <t>January - April</t>
   </si>
   <si>
     <t>January - May</t>
   </si>
   <si>
     <t>January - June</t>
   </si>
   <si>
     <t>January - July</t>
   </si>
   <si>
@@ -108,50 +105,53 @@
     <t>Zhanaozen city administration</t>
   </si>
   <si>
     <t>Beineu district</t>
   </si>
   <si>
     <t>Karariya district</t>
   </si>
   <si>
     <t>Mangistau district</t>
   </si>
   <si>
     <t>Munaily district</t>
   </si>
   <si>
     <t>Tupgaragan district</t>
   </si>
   <si>
     <t>2024 year</t>
   </si>
   <si>
     <t>2025 year</t>
   </si>
   <si>
     <t>2026 year</t>
+  </si>
+  <si>
+    <t>Eggs chicken, thousaunds pieces</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="8">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
@@ -360,69 +360,69 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 3 3 2" xfId="1"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 3 3 3" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -695,556 +695,556 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CS13"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="BT1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CD23" sqref="CD23"/>
+      <selection pane="topRight" activeCell="CK34" sqref="CK34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="25.7109375" style="2" customWidth="1"/>
     <col min="2" max="12" width="8.85546875" style="2" customWidth="1"/>
     <col min="13" max="14" width="8.140625" style="2" customWidth="1"/>
     <col min="15" max="15" width="8.7109375" style="2" customWidth="1"/>
     <col min="16" max="16" width="8" style="2" customWidth="1"/>
     <col min="17" max="17" width="8.85546875" style="2" customWidth="1"/>
     <col min="18" max="18" width="9.140625" style="2" customWidth="1"/>
     <col min="19" max="19" width="8.42578125" style="2" customWidth="1"/>
     <col min="20" max="21" width="8.85546875" style="2" customWidth="1"/>
     <col min="22" max="22" width="9.85546875" style="2" customWidth="1"/>
     <col min="23" max="24" width="9.28515625" style="2" customWidth="1"/>
     <col min="25" max="25" width="8.85546875" style="2" customWidth="1"/>
     <col min="26" max="26" width="7.85546875" style="2" customWidth="1"/>
     <col min="27" max="33" width="9.140625" style="2"/>
     <col min="34" max="34" width="10.42578125" style="2" customWidth="1"/>
     <col min="35" max="36" width="9.140625" style="2"/>
     <col min="37" max="37" width="8.28515625" style="2" customWidth="1"/>
     <col min="38" max="38" width="8.42578125" style="2" customWidth="1"/>
     <col min="39" max="45" width="9.140625" style="2"/>
     <col min="46" max="46" width="10.140625" style="2" customWidth="1"/>
     <col min="47" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="1" customFormat="1" ht="35.25" customHeight="1" thickBot="1">
-      <c r="A1" s="30" t="s">
-[...49 lines deleted...]
-      <c r="AW1" s="30"/>
+      <c r="A1" s="31" t="s">
+        <v>30</v>
+      </c>
+      <c r="B1" s="31"/>
+      <c r="C1" s="31"/>
+      <c r="D1" s="31"/>
+      <c r="E1" s="31"/>
+      <c r="F1" s="31"/>
+      <c r="G1" s="31"/>
+      <c r="H1" s="31"/>
+      <c r="I1" s="31"/>
+      <c r="J1" s="31"/>
+      <c r="K1" s="31"/>
+      <c r="L1" s="31"/>
+      <c r="M1" s="31"/>
+      <c r="N1" s="31"/>
+      <c r="O1" s="31"/>
+      <c r="P1" s="31"/>
+      <c r="Q1" s="31"/>
+      <c r="R1" s="31"/>
+      <c r="S1" s="31"/>
+      <c r="T1" s="31"/>
+      <c r="U1" s="31"/>
+      <c r="V1" s="31"/>
+      <c r="W1" s="31"/>
+      <c r="X1" s="31"/>
+      <c r="Y1" s="31"/>
+      <c r="Z1" s="31"/>
+      <c r="AA1" s="31"/>
+      <c r="AB1" s="31"/>
+      <c r="AC1" s="31"/>
+      <c r="AD1" s="31"/>
+      <c r="AE1" s="31"/>
+      <c r="AF1" s="31"/>
+      <c r="AG1" s="31"/>
+      <c r="AH1" s="31"/>
+      <c r="AI1" s="31"/>
+      <c r="AJ1" s="31"/>
+      <c r="AK1" s="31"/>
+      <c r="AL1" s="31"/>
+      <c r="AM1" s="31"/>
+      <c r="AN1" s="31"/>
+      <c r="AO1" s="31"/>
+      <c r="AP1" s="31"/>
+      <c r="AQ1" s="31"/>
+      <c r="AR1" s="31"/>
+      <c r="AS1" s="31"/>
+      <c r="AT1" s="31"/>
+      <c r="AU1" s="31"/>
+      <c r="AV1" s="31"/>
+      <c r="AW1" s="31"/>
       <c r="AX1" s="3"/>
       <c r="AY1" s="3"/>
       <c r="AZ1" s="3"/>
       <c r="BA1" s="3"/>
       <c r="BB1" s="3"/>
       <c r="BC1" s="3"/>
       <c r="BD1" s="3"/>
       <c r="BE1" s="3"/>
       <c r="BF1" s="3"/>
       <c r="BG1" s="3"/>
       <c r="BH1" s="3"/>
       <c r="BI1" s="3"/>
       <c r="BJ1" s="3"/>
       <c r="BK1" s="3"/>
     </row>
     <row r="2" spans="1:97" ht="13.5" thickBot="1">
-      <c r="A2" s="31" t="s">
-[...2 lines deleted...]
-      <c r="B2" s="27" t="s">
+      <c r="A2" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="B2" s="28" t="s">
+        <v>12</v>
+      </c>
+      <c r="C2" s="29"/>
+      <c r="D2" s="29"/>
+      <c r="E2" s="29"/>
+      <c r="F2" s="29"/>
+      <c r="G2" s="29"/>
+      <c r="H2" s="29"/>
+      <c r="I2" s="29"/>
+      <c r="J2" s="29"/>
+      <c r="K2" s="29"/>
+      <c r="L2" s="29"/>
+      <c r="M2" s="30"/>
+      <c r="N2" s="28" t="s">
         <v>13</v>
       </c>
-      <c r="C2" s="28"/>
-[...10 lines deleted...]
-      <c r="N2" s="27" t="s">
+      <c r="O2" s="29"/>
+      <c r="P2" s="29"/>
+      <c r="Q2" s="29"/>
+      <c r="R2" s="29"/>
+      <c r="S2" s="29"/>
+      <c r="T2" s="29"/>
+      <c r="U2" s="29"/>
+      <c r="V2" s="29"/>
+      <c r="W2" s="29"/>
+      <c r="X2" s="29"/>
+      <c r="Y2" s="30"/>
+      <c r="Z2" s="28" t="s">
         <v>14</v>
       </c>
-      <c r="O2" s="28"/>
-[...10 lines deleted...]
-      <c r="Z2" s="27" t="s">
+      <c r="AA2" s="29"/>
+      <c r="AB2" s="29"/>
+      <c r="AC2" s="29"/>
+      <c r="AD2" s="29"/>
+      <c r="AE2" s="29"/>
+      <c r="AF2" s="29"/>
+      <c r="AG2" s="29"/>
+      <c r="AH2" s="29"/>
+      <c r="AI2" s="29"/>
+      <c r="AJ2" s="29"/>
+      <c r="AK2" s="30"/>
+      <c r="AL2" s="28" t="s">
         <v>15</v>
       </c>
-      <c r="AA2" s="28"/>
-[...38 lines deleted...]
-      <c r="BJ2" s="27" t="s">
+      <c r="AM2" s="29"/>
+      <c r="AN2" s="29"/>
+      <c r="AO2" s="29"/>
+      <c r="AP2" s="29"/>
+      <c r="AQ2" s="29"/>
+      <c r="AR2" s="29"/>
+      <c r="AS2" s="29"/>
+      <c r="AT2" s="29"/>
+      <c r="AU2" s="29"/>
+      <c r="AV2" s="29"/>
+      <c r="AW2" s="30"/>
+      <c r="AX2" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="AY2" s="29"/>
+      <c r="AZ2" s="29"/>
+      <c r="BA2" s="29"/>
+      <c r="BB2" s="29"/>
+      <c r="BC2" s="29"/>
+      <c r="BD2" s="29"/>
+      <c r="BE2" s="29"/>
+      <c r="BF2" s="29"/>
+      <c r="BG2" s="29"/>
+      <c r="BH2" s="29"/>
+      <c r="BI2" s="30"/>
+      <c r="BJ2" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="BK2" s="29"/>
+      <c r="BL2" s="29"/>
+      <c r="BM2" s="29"/>
+      <c r="BN2" s="29"/>
+      <c r="BO2" s="29"/>
+      <c r="BP2" s="29"/>
+      <c r="BQ2" s="29"/>
+      <c r="BR2" s="29"/>
+      <c r="BS2" s="29"/>
+      <c r="BT2" s="29"/>
+      <c r="BU2" s="30"/>
+      <c r="BV2" s="28" t="s">
         <v>28</v>
       </c>
-      <c r="BK2" s="28"/>
-[...10 lines deleted...]
-      <c r="BV2" s="27" t="s">
+      <c r="BW2" s="29"/>
+      <c r="BX2" s="29"/>
+      <c r="BY2" s="29"/>
+      <c r="BZ2" s="29"/>
+      <c r="CA2" s="29"/>
+      <c r="CB2" s="29"/>
+      <c r="CC2" s="29"/>
+      <c r="CD2" s="29"/>
+      <c r="CE2" s="29"/>
+      <c r="CF2" s="29"/>
+      <c r="CG2" s="30"/>
+      <c r="CH2" s="28" t="s">
         <v>29</v>
       </c>
-      <c r="BW2" s="28"/>
-[...23 lines deleted...]
-      <c r="CS2" s="29"/>
+      <c r="CI2" s="29"/>
+      <c r="CJ2" s="29"/>
+      <c r="CK2" s="29"/>
+      <c r="CL2" s="29"/>
+      <c r="CM2" s="29"/>
+      <c r="CN2" s="29"/>
+      <c r="CO2" s="29"/>
+      <c r="CP2" s="29"/>
+      <c r="CQ2" s="29"/>
+      <c r="CR2" s="29"/>
+      <c r="CS2" s="30"/>
     </row>
     <row r="3" spans="1:97" ht="30.75" customHeight="1" thickBot="1">
-      <c r="A3" s="32"/>
+      <c r="A3" s="33"/>
       <c r="B3" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="C3" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="5" t="s">
+      <c r="D3" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="D3" s="5" t="s">
+      <c r="E3" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="E3" s="5" t="s">
+      <c r="F3" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="F3" s="5" t="s">
+      <c r="G3" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="G3" s="5" t="s">
+      <c r="H3" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="H3" s="5" t="s">
+      <c r="I3" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="I3" s="5" t="s">
+      <c r="J3" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="J3" s="5" t="s">
+      <c r="K3" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="K3" s="5" t="s">
+      <c r="L3" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="L3" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M3" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="N3" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="O3" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="P3" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="Q3" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="R3" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="S3" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="T3" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="U3" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="V3" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="W3" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="X3" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="Y3" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z3" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="AA3" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="AB3" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="AC3" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="AD3" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="AE3" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="AF3" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="AG3" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="AH3" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="AI3" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="AJ3" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="AK3" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="AL3" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="AM3" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="AN3" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="AO3" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="AP3" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="AQ3" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="AR3" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="AS3" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="AT3" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="AU3" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="AV3" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="AW3" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="N3" s="5" t="s">
+      <c r="AX3" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="AY3" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="O3" s="5" t="s">
+      <c r="AZ3" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="P3" s="5" t="s">
+      <c r="BA3" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="Q3" s="5" t="s">
+      <c r="BB3" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="R3" s="5" t="s">
+      <c r="BC3" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="S3" s="5" t="s">
+      <c r="BD3" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="T3" s="5" t="s">
+      <c r="BE3" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="U3" s="5" t="s">
+      <c r="BF3" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="V3" s="5" t="s">
+      <c r="BG3" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="W3" s="5" t="s">
+      <c r="BH3" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="X3" s="6" t="s">
-[...2 lines deleted...]
-      <c r="Y3" s="6" t="s">
+      <c r="BI3" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="Z3" s="5" t="s">
+      <c r="BJ3" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="BK3" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="AA3" s="5" t="s">
+      <c r="BL3" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="AB3" s="5" t="s">
+      <c r="BM3" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="AC3" s="5" t="s">
+      <c r="BN3" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="AD3" s="5" t="s">
+      <c r="BO3" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="AE3" s="5" t="s">
+      <c r="BP3" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="AF3" s="5" t="s">
+      <c r="BQ3" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="AG3" s="5" t="s">
+      <c r="BR3" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="AH3" s="5" t="s">
+      <c r="BS3" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="AI3" s="5" t="s">
+      <c r="BT3" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="AJ3" s="6" t="s">
-[...2 lines deleted...]
-      <c r="AK3" s="6" t="s">
+      <c r="BU3" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="AL3" s="5" t="s">
+      <c r="BV3" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="BW3" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="AM3" s="5" t="s">
+      <c r="BX3" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="AN3" s="5" t="s">
+      <c r="BY3" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="AO3" s="5" t="s">
+      <c r="BZ3" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="AP3" s="5" t="s">
+      <c r="CA3" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="AQ3" s="5" t="s">
+      <c r="CB3" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="AR3" s="5" t="s">
+      <c r="CC3" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="AS3" s="5" t="s">
+      <c r="CD3" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="AT3" s="5" t="s">
+      <c r="CE3" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="AU3" s="5" t="s">
+      <c r="CF3" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="AV3" s="6" t="s">
-[...5 lines deleted...]
-      <c r="AX3" s="5" t="s">
+      <c r="CG3" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="CH3" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="CI3" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="AY3" s="5" t="s">
+      <c r="CJ3" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="AZ3" s="5" t="s">
+      <c r="CK3" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="BA3" s="5" t="s">
+      <c r="CL3" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="BB3" s="5" t="s">
+      <c r="CM3" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="BC3" s="5" t="s">
+      <c r="CN3" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="BD3" s="5" t="s">
+      <c r="CO3" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="BE3" s="5" t="s">
+      <c r="CP3" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="BF3" s="5" t="s">
+      <c r="CQ3" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="BG3" s="5" t="s">
+      <c r="CR3" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="BH3" s="6" t="s">
-[...109 lines deleted...]
-      </c>
       <c r="CS3" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:97">
       <c r="A4" s="7" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B4" s="8">
         <v>782.9</v>
       </c>
       <c r="C4" s="9">
         <v>1440.2</v>
       </c>
       <c r="D4" s="9">
         <v>2231.6</v>
       </c>
       <c r="E4" s="8">
         <v>3040</v>
       </c>
       <c r="F4" s="9">
         <v>3823.2</v>
       </c>
       <c r="G4" s="9">
         <v>4621.8999999999996</v>
       </c>
       <c r="H4" s="9">
         <v>5450.8</v>
       </c>
       <c r="I4" s="9">
         <v>6239.1</v>
       </c>
@@ -1463,65 +1463,67 @@
       </c>
       <c r="CC4" s="17">
         <v>434.5</v>
       </c>
       <c r="CD4" s="20">
         <v>491.8</v>
       </c>
       <c r="CE4" s="18">
         <v>555.70000000000005</v>
       </c>
       <c r="CF4" s="20">
         <v>600.5</v>
       </c>
       <c r="CG4" s="16">
         <v>640.5</v>
       </c>
       <c r="CH4" s="18">
         <v>27.8</v>
       </c>
       <c r="CI4" s="17">
         <v>51.7</v>
       </c>
       <c r="CJ4" s="18">
         <v>86.8</v>
       </c>
-      <c r="CK4" s="33">
+      <c r="CK4" s="27">
         <v>135</v>
       </c>
-      <c r="CL4" s="18"/>
+      <c r="CL4" s="18">
+        <v>185.1</v>
+      </c>
       <c r="CM4" s="18"/>
       <c r="CN4" s="18"/>
       <c r="CO4" s="17"/>
       <c r="CP4" s="20"/>
       <c r="CQ4" s="18"/>
       <c r="CR4" s="20"/>
       <c r="CS4" s="16"/>
     </row>
     <row r="5" spans="1:97">
       <c r="A5" s="22" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B5" s="8">
         <v>1.9</v>
       </c>
       <c r="C5" s="9">
         <v>4.2</v>
       </c>
       <c r="D5" s="9">
         <v>8.6</v>
       </c>
       <c r="E5" s="8">
         <v>12.8</v>
       </c>
       <c r="F5" s="9">
         <v>15.2</v>
       </c>
       <c r="G5" s="9">
         <v>22</v>
       </c>
       <c r="H5" s="9">
         <v>28.1</v>
       </c>
       <c r="I5" s="9">
         <v>31.4</v>
       </c>
@@ -1743,62 +1745,64 @@
       </c>
       <c r="CD5" s="25">
         <v>30.7</v>
       </c>
       <c r="CE5" s="13">
         <v>34.6</v>
       </c>
       <c r="CF5" s="23">
         <v>37.1</v>
       </c>
       <c r="CG5" s="24">
         <v>39.700000000000003</v>
       </c>
       <c r="CH5" s="13">
         <v>1.9</v>
       </c>
       <c r="CI5" s="15">
         <v>4.2</v>
       </c>
       <c r="CJ5" s="13">
         <v>6.7</v>
       </c>
       <c r="CK5" s="23">
         <v>10.9</v>
       </c>
-      <c r="CL5" s="13"/>
+      <c r="CL5" s="13">
+        <v>13</v>
+      </c>
       <c r="CM5" s="13"/>
       <c r="CN5" s="13"/>
       <c r="CO5" s="15"/>
       <c r="CP5" s="25"/>
       <c r="CQ5" s="13"/>
       <c r="CR5" s="23"/>
       <c r="CS5" s="24"/>
     </row>
     <row r="6" spans="1:97">
       <c r="A6" s="22" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B6" s="8">
         <v>2.2999999999999998</v>
       </c>
       <c r="C6" s="9">
         <v>6.1</v>
       </c>
       <c r="D6" s="9">
         <v>11.6</v>
       </c>
       <c r="E6" s="8">
         <v>18.5</v>
       </c>
       <c r="F6" s="9">
         <v>25.4</v>
       </c>
       <c r="G6" s="9">
         <v>36.9</v>
       </c>
       <c r="H6" s="9">
         <v>45.1</v>
       </c>
       <c r="I6" s="9">
         <v>49.6</v>
       </c>
@@ -2020,62 +2024,64 @@
       </c>
       <c r="CD6" s="25">
         <v>103.8</v>
       </c>
       <c r="CE6" s="13">
         <v>112.8</v>
       </c>
       <c r="CF6" s="23">
         <v>119.7</v>
       </c>
       <c r="CG6" s="24">
         <v>129.6</v>
       </c>
       <c r="CH6" s="13">
         <v>5.5</v>
       </c>
       <c r="CI6" s="15">
         <v>11.2</v>
       </c>
       <c r="CJ6" s="13">
         <v>16.100000000000001</v>
       </c>
       <c r="CK6" s="23">
         <v>24.4</v>
       </c>
-      <c r="CL6" s="13"/>
+      <c r="CL6" s="13">
+        <v>37</v>
+      </c>
       <c r="CM6" s="13"/>
       <c r="CN6" s="13"/>
       <c r="CO6" s="15"/>
       <c r="CP6" s="25"/>
       <c r="CQ6" s="13"/>
       <c r="CR6" s="23"/>
       <c r="CS6" s="24"/>
     </row>
     <row r="7" spans="1:97">
       <c r="A7" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B7" s="8">
         <v>1.1000000000000001</v>
       </c>
       <c r="C7" s="9">
         <v>2.1</v>
       </c>
       <c r="D7" s="9">
         <v>3.3</v>
       </c>
       <c r="E7" s="8">
         <v>5.0999999999999996</v>
       </c>
       <c r="F7" s="9">
         <v>6.9</v>
       </c>
       <c r="G7" s="9">
         <v>9.9</v>
       </c>
       <c r="H7" s="9">
         <v>20.3</v>
       </c>
       <c r="I7" s="9">
         <v>25.3</v>
       </c>
@@ -2297,62 +2303,64 @@
       </c>
       <c r="CD7" s="23">
         <v>40.5</v>
       </c>
       <c r="CE7" s="13">
         <v>48.4</v>
       </c>
       <c r="CF7" s="23">
         <v>51</v>
       </c>
       <c r="CG7" s="24">
         <v>52.2</v>
       </c>
       <c r="CH7" s="13">
         <v>1.1000000000000001</v>
       </c>
       <c r="CI7" s="15">
         <v>2.1</v>
       </c>
       <c r="CJ7" s="13">
         <v>6.8</v>
       </c>
       <c r="CK7" s="23">
         <v>11.2</v>
       </c>
-      <c r="CL7" s="13"/>
+      <c r="CL7" s="13">
+        <v>15.6</v>
+      </c>
       <c r="CM7" s="13"/>
       <c r="CN7" s="13"/>
       <c r="CO7" s="15"/>
       <c r="CP7" s="23"/>
       <c r="CQ7" s="13"/>
       <c r="CR7" s="23"/>
       <c r="CS7" s="24"/>
     </row>
     <row r="8" spans="1:97">
       <c r="A8" s="22" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B8" s="8">
         <v>10.8</v>
       </c>
       <c r="C8" s="9">
         <v>21.6</v>
       </c>
       <c r="D8" s="9">
         <v>34.6</v>
       </c>
       <c r="E8" s="8">
         <v>54</v>
       </c>
       <c r="F8" s="9">
         <v>73.400000000000006</v>
       </c>
       <c r="G8" s="9">
         <v>106.1</v>
       </c>
       <c r="H8" s="9">
         <v>137.80000000000001</v>
       </c>
       <c r="I8" s="9">
         <v>158.4</v>
       </c>
@@ -2574,62 +2582,64 @@
       </c>
       <c r="CD8" s="23">
         <v>127.6</v>
       </c>
       <c r="CE8" s="13">
         <v>143</v>
       </c>
       <c r="CF8" s="23">
         <v>153.6</v>
       </c>
       <c r="CG8" s="26">
         <v>164</v>
       </c>
       <c r="CH8" s="13">
         <v>7.4</v>
       </c>
       <c r="CI8" s="15">
         <v>13.4</v>
       </c>
       <c r="CJ8" s="13">
         <v>23.4</v>
       </c>
       <c r="CK8" s="25">
         <v>34.5</v>
       </c>
-      <c r="CL8" s="13"/>
+      <c r="CL8" s="13">
+        <v>47.1</v>
+      </c>
       <c r="CM8" s="13"/>
       <c r="CN8" s="13"/>
       <c r="CO8" s="15"/>
       <c r="CP8" s="23"/>
       <c r="CQ8" s="13"/>
       <c r="CR8" s="23"/>
       <c r="CS8" s="26"/>
     </row>
     <row r="9" spans="1:97">
       <c r="A9" s="22" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B9" s="8">
         <v>5.9</v>
       </c>
       <c r="C9" s="9">
         <v>10.3</v>
       </c>
       <c r="D9" s="9">
         <v>15.5</v>
       </c>
       <c r="E9" s="8">
         <v>23.9</v>
       </c>
       <c r="F9" s="9">
         <v>32.9</v>
       </c>
       <c r="G9" s="9">
         <v>47.2</v>
       </c>
       <c r="H9" s="9">
         <v>66.8</v>
       </c>
       <c r="I9" s="9">
         <v>79.099999999999994</v>
       </c>
@@ -2851,62 +2861,64 @@
       </c>
       <c r="CD9" s="25">
         <v>59.1</v>
       </c>
       <c r="CE9" s="13">
         <v>71.7</v>
       </c>
       <c r="CF9" s="23">
         <v>78.3</v>
       </c>
       <c r="CG9" s="24">
         <v>83.3</v>
       </c>
       <c r="CH9" s="13">
         <v>3.5</v>
       </c>
       <c r="CI9" s="15">
         <v>6.3</v>
       </c>
       <c r="CJ9" s="13">
         <v>9.8000000000000007</v>
       </c>
       <c r="CK9" s="23">
         <v>15.4</v>
       </c>
-      <c r="CL9" s="13"/>
+      <c r="CL9" s="13">
+        <v>20.9</v>
+      </c>
       <c r="CM9" s="13"/>
       <c r="CN9" s="13"/>
       <c r="CO9" s="15"/>
       <c r="CP9" s="25"/>
       <c r="CQ9" s="13"/>
       <c r="CR9" s="23"/>
       <c r="CS9" s="24"/>
     </row>
     <row r="10" spans="1:97">
       <c r="A10" s="22" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B10" s="8">
         <v>752.9</v>
       </c>
       <c r="C10" s="9">
         <v>1381.2</v>
       </c>
       <c r="D10" s="9">
         <v>2135.1999999999998</v>
       </c>
       <c r="E10" s="8">
         <v>2890.8</v>
       </c>
       <c r="F10" s="9">
         <v>3621.7</v>
       </c>
       <c r="G10" s="9">
         <v>4331.6000000000004</v>
       </c>
       <c r="H10" s="9">
         <v>5064.6000000000004</v>
       </c>
       <c r="I10" s="9">
         <v>5794.8</v>
       </c>
@@ -3128,62 +3140,64 @@
       </c>
       <c r="CD10" s="23">
         <v>44.5</v>
       </c>
       <c r="CE10" s="13">
         <v>49.5</v>
       </c>
       <c r="CF10" s="23">
         <v>55.9</v>
       </c>
       <c r="CG10" s="24">
         <v>60</v>
       </c>
       <c r="CH10" s="13">
         <v>2.2999999999999998</v>
       </c>
       <c r="CI10" s="15">
         <v>3.5</v>
       </c>
       <c r="CJ10" s="13">
         <v>6.7</v>
       </c>
       <c r="CK10" s="23">
         <v>11.5</v>
       </c>
-      <c r="CL10" s="13"/>
+      <c r="CL10" s="13">
+        <v>16.3</v>
+      </c>
       <c r="CM10" s="13"/>
       <c r="CN10" s="13"/>
       <c r="CO10" s="15"/>
       <c r="CP10" s="23"/>
       <c r="CQ10" s="13"/>
       <c r="CR10" s="23"/>
       <c r="CS10" s="24"/>
     </row>
     <row r="11" spans="1:97">
       <c r="A11" s="23" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B11" s="8">
         <v>8</v>
       </c>
       <c r="C11" s="9">
         <v>14.7</v>
       </c>
       <c r="D11" s="9">
         <v>22.8</v>
       </c>
       <c r="E11" s="8">
         <v>34.9</v>
       </c>
       <c r="F11" s="9">
         <v>47.7</v>
       </c>
       <c r="G11" s="9">
         <v>68.2</v>
       </c>
       <c r="H11" s="9">
         <v>88.1</v>
       </c>
       <c r="I11" s="9">
         <v>100.5</v>
       </c>
@@ -3405,51 +3419,53 @@
       </c>
       <c r="CD11" s="23">
         <v>85.6</v>
       </c>
       <c r="CE11" s="13">
         <v>95.7</v>
       </c>
       <c r="CF11" s="23">
         <v>104.9</v>
       </c>
       <c r="CG11" s="24">
         <v>111.7</v>
       </c>
       <c r="CH11" s="13">
         <v>6.1</v>
       </c>
       <c r="CI11" s="15">
         <v>11</v>
       </c>
       <c r="CJ11" s="13">
         <v>17.3</v>
       </c>
       <c r="CK11" s="23">
         <v>27.1</v>
       </c>
-      <c r="CL11" s="13"/>
+      <c r="CL11" s="13">
+        <v>35.200000000000003</v>
+      </c>
       <c r="CM11" s="13"/>
       <c r="CN11" s="13"/>
       <c r="CO11" s="15"/>
       <c r="CP11" s="23"/>
       <c r="CQ11" s="13"/>
       <c r="CR11" s="23"/>
       <c r="CS11" s="24"/>
     </row>
     <row r="12" spans="1:97">
       <c r="A12" s="4"/>
       <c r="B12" s="4"/>
       <c r="C12" s="4"/>
       <c r="D12" s="4"/>
       <c r="E12" s="4"/>
       <c r="F12" s="4"/>
       <c r="G12" s="4"/>
       <c r="H12" s="4"/>
       <c r="I12" s="4"/>
       <c r="J12" s="4"/>
       <c r="K12" s="4"/>
       <c r="L12" s="4"/>
       <c r="M12" s="4"/>
       <c r="N12" s="4"/>
       <c r="O12" s="4"/>
       <c r="P12" s="4"/>