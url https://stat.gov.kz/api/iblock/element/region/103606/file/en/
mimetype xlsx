--- v2 (2026-06-24)
+++ v3 (2026-07-22)
@@ -1,65 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="12105" yWindow="-15" windowWidth="11940" windowHeight="10095"/>
+    <workbookView xWindow="12105" yWindow="-15" windowWidth="11940" windowHeight="5040"/>
   </bookViews>
   <sheets>
     <sheet name="лист" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">лист!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="114" uniqueCount="31">
+  <si>
+    <t>Eggs chicken, million pieces</t>
+  </si>
   <si>
     <t xml:space="preserve">                                                                                                                </t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>January - February</t>
   </si>
   <si>
     <t>January - March</t>
   </si>
   <si>
     <t>January - April</t>
   </si>
   <si>
     <t>January - May</t>
   </si>
   <si>
     <t>January - June</t>
   </si>
   <si>
     <t>January - July</t>
   </si>
   <si>
@@ -105,53 +107,50 @@
     <t>Zhanaozen city administration</t>
   </si>
   <si>
     <t>Beineu district</t>
   </si>
   <si>
     <t>Karariya district</t>
   </si>
   <si>
     <t>Mangistau district</t>
   </si>
   <si>
     <t>Munaily district</t>
   </si>
   <si>
     <t>Tupgaragan district</t>
   </si>
   <si>
     <t>2024 year</t>
   </si>
   <si>
     <t>2025 year</t>
   </si>
   <si>
     <t>2026 year</t>
-  </si>
-[...1 lines deleted...]
-    <t>Eggs chicken, thousaunds pieces</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="8">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
@@ -300,51 +299,51 @@
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="34">
+  <cellXfs count="33">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="6" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -360,51 +359,50 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 3 3 2" xfId="1"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 3 3 3" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
@@ -694,557 +692,557 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CS13"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="BT1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CK34" sqref="CK34"/>
+      <pane xSplit="1" topLeftCell="CF1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="CW11" sqref="CW11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="25.7109375" style="2" customWidth="1"/>
     <col min="2" max="12" width="8.85546875" style="2" customWidth="1"/>
     <col min="13" max="14" width="8.140625" style="2" customWidth="1"/>
     <col min="15" max="15" width="8.7109375" style="2" customWidth="1"/>
     <col min="16" max="16" width="8" style="2" customWidth="1"/>
     <col min="17" max="17" width="8.85546875" style="2" customWidth="1"/>
     <col min="18" max="18" width="9.140625" style="2" customWidth="1"/>
     <col min="19" max="19" width="8.42578125" style="2" customWidth="1"/>
     <col min="20" max="21" width="8.85546875" style="2" customWidth="1"/>
     <col min="22" max="22" width="9.85546875" style="2" customWidth="1"/>
     <col min="23" max="24" width="9.28515625" style="2" customWidth="1"/>
     <col min="25" max="25" width="8.85546875" style="2" customWidth="1"/>
     <col min="26" max="26" width="7.85546875" style="2" customWidth="1"/>
     <col min="27" max="33" width="9.140625" style="2"/>
     <col min="34" max="34" width="10.42578125" style="2" customWidth="1"/>
     <col min="35" max="36" width="9.140625" style="2"/>
     <col min="37" max="37" width="8.28515625" style="2" customWidth="1"/>
     <col min="38" max="38" width="8.42578125" style="2" customWidth="1"/>
     <col min="39" max="45" width="9.140625" style="2"/>
     <col min="46" max="46" width="10.140625" style="2" customWidth="1"/>
     <col min="47" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="1" customFormat="1" ht="35.25" customHeight="1" thickBot="1">
-      <c r="A1" s="31" t="s">
-[...49 lines deleted...]
-      <c r="AW1" s="31"/>
+      <c r="A1" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="30"/>
+      <c r="C1" s="30"/>
+      <c r="D1" s="30"/>
+      <c r="E1" s="30"/>
+      <c r="F1" s="30"/>
+      <c r="G1" s="30"/>
+      <c r="H1" s="30"/>
+      <c r="I1" s="30"/>
+      <c r="J1" s="30"/>
+      <c r="K1" s="30"/>
+      <c r="L1" s="30"/>
+      <c r="M1" s="30"/>
+      <c r="N1" s="30"/>
+      <c r="O1" s="30"/>
+      <c r="P1" s="30"/>
+      <c r="Q1" s="30"/>
+      <c r="R1" s="30"/>
+      <c r="S1" s="30"/>
+      <c r="T1" s="30"/>
+      <c r="U1" s="30"/>
+      <c r="V1" s="30"/>
+      <c r="W1" s="30"/>
+      <c r="X1" s="30"/>
+      <c r="Y1" s="30"/>
+      <c r="Z1" s="30"/>
+      <c r="AA1" s="30"/>
+      <c r="AB1" s="30"/>
+      <c r="AC1" s="30"/>
+      <c r="AD1" s="30"/>
+      <c r="AE1" s="30"/>
+      <c r="AF1" s="30"/>
+      <c r="AG1" s="30"/>
+      <c r="AH1" s="30"/>
+      <c r="AI1" s="30"/>
+      <c r="AJ1" s="30"/>
+      <c r="AK1" s="30"/>
+      <c r="AL1" s="30"/>
+      <c r="AM1" s="30"/>
+      <c r="AN1" s="30"/>
+      <c r="AO1" s="30"/>
+      <c r="AP1" s="30"/>
+      <c r="AQ1" s="30"/>
+      <c r="AR1" s="30"/>
+      <c r="AS1" s="30"/>
+      <c r="AT1" s="30"/>
+      <c r="AU1" s="30"/>
+      <c r="AV1" s="30"/>
+      <c r="AW1" s="30"/>
       <c r="AX1" s="3"/>
       <c r="AY1" s="3"/>
       <c r="AZ1" s="3"/>
       <c r="BA1" s="3"/>
       <c r="BB1" s="3"/>
       <c r="BC1" s="3"/>
       <c r="BD1" s="3"/>
       <c r="BE1" s="3"/>
       <c r="BF1" s="3"/>
       <c r="BG1" s="3"/>
       <c r="BH1" s="3"/>
       <c r="BI1" s="3"/>
       <c r="BJ1" s="3"/>
       <c r="BK1" s="3"/>
     </row>
     <row r="2" spans="1:97" ht="13.5" thickBot="1">
-      <c r="A2" s="32" t="s">
-[...16 lines deleted...]
-      <c r="N2" s="28" t="s">
+      <c r="A2" s="31" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="27" t="s">
         <v>13</v>
       </c>
-      <c r="O2" s="29"/>
-[...10 lines deleted...]
-      <c r="Z2" s="28" t="s">
+      <c r="C2" s="28"/>
+      <c r="D2" s="28"/>
+      <c r="E2" s="28"/>
+      <c r="F2" s="28"/>
+      <c r="G2" s="28"/>
+      <c r="H2" s="28"/>
+      <c r="I2" s="28"/>
+      <c r="J2" s="28"/>
+      <c r="K2" s="28"/>
+      <c r="L2" s="28"/>
+      <c r="M2" s="29"/>
+      <c r="N2" s="27" t="s">
         <v>14</v>
       </c>
-      <c r="AA2" s="29"/>
-[...10 lines deleted...]
-      <c r="AL2" s="28" t="s">
+      <c r="O2" s="28"/>
+      <c r="P2" s="28"/>
+      <c r="Q2" s="28"/>
+      <c r="R2" s="28"/>
+      <c r="S2" s="28"/>
+      <c r="T2" s="28"/>
+      <c r="U2" s="28"/>
+      <c r="V2" s="28"/>
+      <c r="W2" s="28"/>
+      <c r="X2" s="28"/>
+      <c r="Y2" s="29"/>
+      <c r="Z2" s="27" t="s">
         <v>15</v>
       </c>
-      <c r="AM2" s="29"/>
-[...38 lines deleted...]
-      <c r="BV2" s="28" t="s">
+      <c r="AA2" s="28"/>
+      <c r="AB2" s="28"/>
+      <c r="AC2" s="28"/>
+      <c r="AD2" s="28"/>
+      <c r="AE2" s="28"/>
+      <c r="AF2" s="28"/>
+      <c r="AG2" s="28"/>
+      <c r="AH2" s="28"/>
+      <c r="AI2" s="28"/>
+      <c r="AJ2" s="28"/>
+      <c r="AK2" s="29"/>
+      <c r="AL2" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="AM2" s="28"/>
+      <c r="AN2" s="28"/>
+      <c r="AO2" s="28"/>
+      <c r="AP2" s="28"/>
+      <c r="AQ2" s="28"/>
+      <c r="AR2" s="28"/>
+      <c r="AS2" s="28"/>
+      <c r="AT2" s="28"/>
+      <c r="AU2" s="28"/>
+      <c r="AV2" s="28"/>
+      <c r="AW2" s="29"/>
+      <c r="AX2" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="AY2" s="28"/>
+      <c r="AZ2" s="28"/>
+      <c r="BA2" s="28"/>
+      <c r="BB2" s="28"/>
+      <c r="BC2" s="28"/>
+      <c r="BD2" s="28"/>
+      <c r="BE2" s="28"/>
+      <c r="BF2" s="28"/>
+      <c r="BG2" s="28"/>
+      <c r="BH2" s="28"/>
+      <c r="BI2" s="29"/>
+      <c r="BJ2" s="27" t="s">
         <v>28</v>
       </c>
-      <c r="BW2" s="29"/>
-[...10 lines deleted...]
-      <c r="CH2" s="28" t="s">
+      <c r="BK2" s="28"/>
+      <c r="BL2" s="28"/>
+      <c r="BM2" s="28"/>
+      <c r="BN2" s="28"/>
+      <c r="BO2" s="28"/>
+      <c r="BP2" s="28"/>
+      <c r="BQ2" s="28"/>
+      <c r="BR2" s="28"/>
+      <c r="BS2" s="28"/>
+      <c r="BT2" s="28"/>
+      <c r="BU2" s="29"/>
+      <c r="BV2" s="27" t="s">
         <v>29</v>
       </c>
-      <c r="CI2" s="29"/>
-[...9 lines deleted...]
-      <c r="CS2" s="30"/>
+      <c r="BW2" s="28"/>
+      <c r="BX2" s="28"/>
+      <c r="BY2" s="28"/>
+      <c r="BZ2" s="28"/>
+      <c r="CA2" s="28"/>
+      <c r="CB2" s="28"/>
+      <c r="CC2" s="28"/>
+      <c r="CD2" s="28"/>
+      <c r="CE2" s="28"/>
+      <c r="CF2" s="28"/>
+      <c r="CG2" s="29"/>
+      <c r="CH2" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="CI2" s="28"/>
+      <c r="CJ2" s="28"/>
+      <c r="CK2" s="28"/>
+      <c r="CL2" s="28"/>
+      <c r="CM2" s="28"/>
+      <c r="CN2" s="28"/>
+      <c r="CO2" s="28"/>
+      <c r="CP2" s="28"/>
+      <c r="CQ2" s="28"/>
+      <c r="CR2" s="28"/>
+      <c r="CS2" s="29"/>
     </row>
     <row r="3" spans="1:97" ht="30.75" customHeight="1" thickBot="1">
-      <c r="A3" s="33"/>
+      <c r="A3" s="32"/>
       <c r="B3" s="5" t="s">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C3" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="D3" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="E3" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="F3" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="G3" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="H3" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="I3" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="J3" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="K3" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="L3" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="M3" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="N3" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="5" t="s">
+      <c r="O3" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="E3" s="5" t="s">
+      <c r="P3" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="F3" s="5" t="s">
+      <c r="Q3" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="G3" s="5" t="s">
+      <c r="R3" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="H3" s="5" t="s">
+      <c r="S3" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="I3" s="5" t="s">
+      <c r="T3" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="J3" s="5" t="s">
+      <c r="U3" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="K3" s="5" t="s">
+      <c r="V3" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="L3" s="6" t="s">
+      <c r="W3" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="M3" s="6" t="s">
-[...5 lines deleted...]
-      <c r="O3" s="5" t="s">
+      <c r="X3" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="Y3" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="Z3" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="P3" s="5" t="s">
+      <c r="AA3" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="Q3" s="5" t="s">
+      <c r="AB3" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="R3" s="5" t="s">
+      <c r="AC3" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="S3" s="5" t="s">
+      <c r="AD3" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="T3" s="5" t="s">
+      <c r="AE3" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="U3" s="5" t="s">
+      <c r="AF3" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="V3" s="5" t="s">
+      <c r="AG3" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="W3" s="5" t="s">
+      <c r="AH3" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="X3" s="6" t="s">
+      <c r="AI3" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="Y3" s="6" t="s">
-[...5 lines deleted...]
-      <c r="AA3" s="5" t="s">
+      <c r="AJ3" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="AK3" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="AL3" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="AB3" s="5" t="s">
+      <c r="AM3" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="AC3" s="5" t="s">
+      <c r="AN3" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="AD3" s="5" t="s">
+      <c r="AO3" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="AE3" s="5" t="s">
+      <c r="AP3" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="AF3" s="5" t="s">
+      <c r="AQ3" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="AG3" s="5" t="s">
+      <c r="AR3" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="AH3" s="5" t="s">
+      <c r="AS3" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="AI3" s="5" t="s">
+      <c r="AT3" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="AJ3" s="6" t="s">
+      <c r="AU3" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="AK3" s="6" t="s">
-[...5 lines deleted...]
-      <c r="AM3" s="5" t="s">
+      <c r="AV3" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="AW3" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="AX3" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="AN3" s="5" t="s">
+      <c r="AY3" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="AO3" s="5" t="s">
+      <c r="AZ3" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="AP3" s="5" t="s">
+      <c r="BA3" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="AQ3" s="5" t="s">
+      <c r="BB3" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="AR3" s="5" t="s">
+      <c r="BC3" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="AS3" s="5" t="s">
+      <c r="BD3" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="AT3" s="5" t="s">
+      <c r="BE3" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="AU3" s="5" t="s">
+      <c r="BF3" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="AV3" s="6" t="s">
+      <c r="BG3" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="AW3" s="6" t="s">
-[...5 lines deleted...]
-      <c r="AY3" s="5" t="s">
+      <c r="BH3" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="BI3" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="BJ3" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="AZ3" s="5" t="s">
+      <c r="BK3" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="BA3" s="5" t="s">
+      <c r="BL3" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="BB3" s="5" t="s">
+      <c r="BM3" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="BC3" s="5" t="s">
+      <c r="BN3" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="BD3" s="5" t="s">
+      <c r="BO3" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="BE3" s="5" t="s">
+      <c r="BP3" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="BF3" s="5" t="s">
+      <c r="BQ3" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="BG3" s="5" t="s">
+      <c r="BR3" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="BH3" s="6" t="s">
+      <c r="BS3" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="BI3" s="6" t="s">
-[...5 lines deleted...]
-      <c r="BK3" s="5" t="s">
+      <c r="BT3" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="BU3" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="BV3" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="BL3" s="5" t="s">
+      <c r="BW3" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="BM3" s="5" t="s">
+      <c r="BX3" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="BN3" s="5" t="s">
+      <c r="BY3" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="BO3" s="5" t="s">
+      <c r="BZ3" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="BP3" s="5" t="s">
+      <c r="CA3" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="BQ3" s="5" t="s">
+      <c r="CB3" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="BR3" s="5" t="s">
+      <c r="CC3" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="BS3" s="5" t="s">
+      <c r="CD3" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="BT3" s="6" t="s">
+      <c r="CE3" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="BU3" s="6" t="s">
-[...5 lines deleted...]
-      <c r="BW3" s="5" t="s">
+      <c r="CF3" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="CG3" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="CH3" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="BX3" s="5" t="s">
+      <c r="CI3" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="BY3" s="5" t="s">
+      <c r="CJ3" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="BZ3" s="5" t="s">
+      <c r="CK3" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="CA3" s="5" t="s">
+      <c r="CL3" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="CB3" s="5" t="s">
+      <c r="CM3" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="CC3" s="5" t="s">
+      <c r="CN3" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="CD3" s="5" t="s">
+      <c r="CO3" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="CE3" s="5" t="s">
+      <c r="CP3" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="CF3" s="6" t="s">
+      <c r="CQ3" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="CG3" s="6" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="CR3" s="6" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="CS3" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="4" spans="1:97">
       <c r="A4" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B4" s="8">
         <v>782.9</v>
       </c>
       <c r="C4" s="9">
         <v>1440.2</v>
       </c>
       <c r="D4" s="9">
         <v>2231.6</v>
       </c>
       <c r="E4" s="8">
         <v>3040</v>
       </c>
       <c r="F4" s="9">
         <v>3823.2</v>
       </c>
       <c r="G4" s="9">
         <v>4621.8999999999996</v>
       </c>
       <c r="H4" s="9">
         <v>5450.8</v>
       </c>
       <c r="I4" s="9">
         <v>6239.1</v>
       </c>
@@ -1463,67 +1461,69 @@
       </c>
       <c r="CC4" s="17">
         <v>434.5</v>
       </c>
       <c r="CD4" s="20">
         <v>491.8</v>
       </c>
       <c r="CE4" s="18">
         <v>555.70000000000005</v>
       </c>
       <c r="CF4" s="20">
         <v>600.5</v>
       </c>
       <c r="CG4" s="16">
         <v>640.5</v>
       </c>
       <c r="CH4" s="18">
         <v>27.8</v>
       </c>
       <c r="CI4" s="17">
         <v>51.7</v>
       </c>
       <c r="CJ4" s="18">
         <v>86.8</v>
       </c>
-      <c r="CK4" s="27">
+      <c r="CK4" s="20">
         <v>135</v>
       </c>
       <c r="CL4" s="18">
         <v>185.1</v>
       </c>
-      <c r="CM4" s="18"/>
+      <c r="CM4" s="18">
+        <v>273.60000000000002</v>
+      </c>
       <c r="CN4" s="18"/>
       <c r="CO4" s="17"/>
       <c r="CP4" s="20"/>
       <c r="CQ4" s="18"/>
       <c r="CR4" s="20"/>
       <c r="CS4" s="16"/>
     </row>
     <row r="5" spans="1:97">
       <c r="A5" s="22" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B5" s="8">
         <v>1.9</v>
       </c>
       <c r="C5" s="9">
         <v>4.2</v>
       </c>
       <c r="D5" s="9">
         <v>8.6</v>
       </c>
       <c r="E5" s="8">
         <v>12.8</v>
       </c>
       <c r="F5" s="9">
         <v>15.2</v>
       </c>
       <c r="G5" s="9">
         <v>22</v>
       </c>
       <c r="H5" s="9">
         <v>28.1</v>
       </c>
       <c r="I5" s="9">
         <v>31.4</v>
       </c>
@@ -1748,61 +1748,63 @@
       </c>
       <c r="CE5" s="13">
         <v>34.6</v>
       </c>
       <c r="CF5" s="23">
         <v>37.1</v>
       </c>
       <c r="CG5" s="24">
         <v>39.700000000000003</v>
       </c>
       <c r="CH5" s="13">
         <v>1.9</v>
       </c>
       <c r="CI5" s="15">
         <v>4.2</v>
       </c>
       <c r="CJ5" s="13">
         <v>6.7</v>
       </c>
       <c r="CK5" s="23">
         <v>10.9</v>
       </c>
       <c r="CL5" s="13">
         <v>13</v>
       </c>
-      <c r="CM5" s="13"/>
+      <c r="CM5" s="13">
+        <v>18.5</v>
+      </c>
       <c r="CN5" s="13"/>
       <c r="CO5" s="15"/>
       <c r="CP5" s="25"/>
       <c r="CQ5" s="13"/>
       <c r="CR5" s="23"/>
       <c r="CS5" s="24"/>
     </row>
     <row r="6" spans="1:97">
       <c r="A6" s="22" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B6" s="8">
         <v>2.2999999999999998</v>
       </c>
       <c r="C6" s="9">
         <v>6.1</v>
       </c>
       <c r="D6" s="9">
         <v>11.6</v>
       </c>
       <c r="E6" s="8">
         <v>18.5</v>
       </c>
       <c r="F6" s="9">
         <v>25.4</v>
       </c>
       <c r="G6" s="9">
         <v>36.9</v>
       </c>
       <c r="H6" s="9">
         <v>45.1</v>
       </c>
       <c r="I6" s="9">
         <v>49.6</v>
       </c>
@@ -2027,61 +2029,63 @@
       </c>
       <c r="CE6" s="13">
         <v>112.8</v>
       </c>
       <c r="CF6" s="23">
         <v>119.7</v>
       </c>
       <c r="CG6" s="24">
         <v>129.6</v>
       </c>
       <c r="CH6" s="13">
         <v>5.5</v>
       </c>
       <c r="CI6" s="15">
         <v>11.2</v>
       </c>
       <c r="CJ6" s="13">
         <v>16.100000000000001</v>
       </c>
       <c r="CK6" s="23">
         <v>24.4</v>
       </c>
       <c r="CL6" s="13">
         <v>37</v>
       </c>
-      <c r="CM6" s="13"/>
+      <c r="CM6" s="13">
+        <v>62.3</v>
+      </c>
       <c r="CN6" s="13"/>
       <c r="CO6" s="15"/>
       <c r="CP6" s="25"/>
       <c r="CQ6" s="13"/>
       <c r="CR6" s="23"/>
       <c r="CS6" s="24"/>
     </row>
     <row r="7" spans="1:97">
       <c r="A7" s="22" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B7" s="8">
         <v>1.1000000000000001</v>
       </c>
       <c r="C7" s="9">
         <v>2.1</v>
       </c>
       <c r="D7" s="9">
         <v>3.3</v>
       </c>
       <c r="E7" s="8">
         <v>5.0999999999999996</v>
       </c>
       <c r="F7" s="9">
         <v>6.9</v>
       </c>
       <c r="G7" s="9">
         <v>9.9</v>
       </c>
       <c r="H7" s="9">
         <v>20.3</v>
       </c>
       <c r="I7" s="9">
         <v>25.3</v>
       </c>
@@ -2306,61 +2310,63 @@
       </c>
       <c r="CE7" s="13">
         <v>48.4</v>
       </c>
       <c r="CF7" s="23">
         <v>51</v>
       </c>
       <c r="CG7" s="24">
         <v>52.2</v>
       </c>
       <c r="CH7" s="13">
         <v>1.1000000000000001</v>
       </c>
       <c r="CI7" s="15">
         <v>2.1</v>
       </c>
       <c r="CJ7" s="13">
         <v>6.8</v>
       </c>
       <c r="CK7" s="23">
         <v>11.2</v>
       </c>
       <c r="CL7" s="13">
         <v>15.6</v>
       </c>
-      <c r="CM7" s="13"/>
+      <c r="CM7" s="13">
+        <v>22.6</v>
+      </c>
       <c r="CN7" s="13"/>
       <c r="CO7" s="15"/>
       <c r="CP7" s="23"/>
       <c r="CQ7" s="13"/>
       <c r="CR7" s="23"/>
       <c r="CS7" s="24"/>
     </row>
     <row r="8" spans="1:97">
       <c r="A8" s="22" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B8" s="8">
         <v>10.8</v>
       </c>
       <c r="C8" s="9">
         <v>21.6</v>
       </c>
       <c r="D8" s="9">
         <v>34.6</v>
       </c>
       <c r="E8" s="8">
         <v>54</v>
       </c>
       <c r="F8" s="9">
         <v>73.400000000000006</v>
       </c>
       <c r="G8" s="9">
         <v>106.1</v>
       </c>
       <c r="H8" s="9">
         <v>137.80000000000001</v>
       </c>
       <c r="I8" s="9">
         <v>158.4</v>
       </c>
@@ -2585,61 +2591,63 @@
       </c>
       <c r="CE8" s="13">
         <v>143</v>
       </c>
       <c r="CF8" s="23">
         <v>153.6</v>
       </c>
       <c r="CG8" s="26">
         <v>164</v>
       </c>
       <c r="CH8" s="13">
         <v>7.4</v>
       </c>
       <c r="CI8" s="15">
         <v>13.4</v>
       </c>
       <c r="CJ8" s="13">
         <v>23.4</v>
       </c>
       <c r="CK8" s="25">
         <v>34.5</v>
       </c>
       <c r="CL8" s="13">
         <v>47.1</v>
       </c>
-      <c r="CM8" s="13"/>
+      <c r="CM8" s="13">
+        <v>68.5</v>
+      </c>
       <c r="CN8" s="13"/>
       <c r="CO8" s="15"/>
       <c r="CP8" s="23"/>
       <c r="CQ8" s="13"/>
       <c r="CR8" s="23"/>
       <c r="CS8" s="26"/>
     </row>
     <row r="9" spans="1:97">
       <c r="A9" s="22" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B9" s="8">
         <v>5.9</v>
       </c>
       <c r="C9" s="9">
         <v>10.3</v>
       </c>
       <c r="D9" s="9">
         <v>15.5</v>
       </c>
       <c r="E9" s="8">
         <v>23.9</v>
       </c>
       <c r="F9" s="9">
         <v>32.9</v>
       </c>
       <c r="G9" s="9">
         <v>47.2</v>
       </c>
       <c r="H9" s="9">
         <v>66.8</v>
       </c>
       <c r="I9" s="9">
         <v>79.099999999999994</v>
       </c>
@@ -2864,61 +2872,63 @@
       </c>
       <c r="CE9" s="13">
         <v>71.7</v>
       </c>
       <c r="CF9" s="23">
         <v>78.3</v>
       </c>
       <c r="CG9" s="24">
         <v>83.3</v>
       </c>
       <c r="CH9" s="13">
         <v>3.5</v>
       </c>
       <c r="CI9" s="15">
         <v>6.3</v>
       </c>
       <c r="CJ9" s="13">
         <v>9.8000000000000007</v>
       </c>
       <c r="CK9" s="23">
         <v>15.4</v>
       </c>
       <c r="CL9" s="13">
         <v>20.9</v>
       </c>
-      <c r="CM9" s="13"/>
+      <c r="CM9" s="13">
+        <v>30.2</v>
+      </c>
       <c r="CN9" s="13"/>
       <c r="CO9" s="15"/>
       <c r="CP9" s="25"/>
       <c r="CQ9" s="13"/>
       <c r="CR9" s="23"/>
       <c r="CS9" s="24"/>
     </row>
     <row r="10" spans="1:97">
       <c r="A10" s="22" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B10" s="8">
         <v>752.9</v>
       </c>
       <c r="C10" s="9">
         <v>1381.2</v>
       </c>
       <c r="D10" s="9">
         <v>2135.1999999999998</v>
       </c>
       <c r="E10" s="8">
         <v>2890.8</v>
       </c>
       <c r="F10" s="9">
         <v>3621.7</v>
       </c>
       <c r="G10" s="9">
         <v>4331.6000000000004</v>
       </c>
       <c r="H10" s="9">
         <v>5064.6000000000004</v>
       </c>
       <c r="I10" s="9">
         <v>5794.8</v>
       </c>
@@ -3143,61 +3153,63 @@
       </c>
       <c r="CE10" s="13">
         <v>49.5</v>
       </c>
       <c r="CF10" s="23">
         <v>55.9</v>
       </c>
       <c r="CG10" s="24">
         <v>60</v>
       </c>
       <c r="CH10" s="13">
         <v>2.2999999999999998</v>
       </c>
       <c r="CI10" s="15">
         <v>3.5</v>
       </c>
       <c r="CJ10" s="13">
         <v>6.7</v>
       </c>
       <c r="CK10" s="23">
         <v>11.5</v>
       </c>
       <c r="CL10" s="13">
         <v>16.3</v>
       </c>
-      <c r="CM10" s="13"/>
+      <c r="CM10" s="13">
+        <v>24.6</v>
+      </c>
       <c r="CN10" s="13"/>
       <c r="CO10" s="15"/>
       <c r="CP10" s="23"/>
       <c r="CQ10" s="13"/>
       <c r="CR10" s="23"/>
       <c r="CS10" s="24"/>
     </row>
     <row r="11" spans="1:97">
       <c r="A11" s="23" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B11" s="8">
         <v>8</v>
       </c>
       <c r="C11" s="9">
         <v>14.7</v>
       </c>
       <c r="D11" s="9">
         <v>22.8</v>
       </c>
       <c r="E11" s="8">
         <v>34.9</v>
       </c>
       <c r="F11" s="9">
         <v>47.7</v>
       </c>
       <c r="G11" s="9">
         <v>68.2</v>
       </c>
       <c r="H11" s="9">
         <v>88.1</v>
       </c>
       <c r="I11" s="9">
         <v>100.5</v>
       </c>
@@ -3422,51 +3434,53 @@
       </c>
       <c r="CE11" s="13">
         <v>95.7</v>
       </c>
       <c r="CF11" s="23">
         <v>104.9</v>
       </c>
       <c r="CG11" s="24">
         <v>111.7</v>
       </c>
       <c r="CH11" s="13">
         <v>6.1</v>
       </c>
       <c r="CI11" s="15">
         <v>11</v>
       </c>
       <c r="CJ11" s="13">
         <v>17.3</v>
       </c>
       <c r="CK11" s="23">
         <v>27.1</v>
       </c>
       <c r="CL11" s="13">
         <v>35.200000000000003</v>
       </c>
-      <c r="CM11" s="13"/>
+      <c r="CM11" s="13">
+        <v>46.9</v>
+      </c>
       <c r="CN11" s="13"/>
       <c r="CO11" s="15"/>
       <c r="CP11" s="23"/>
       <c r="CQ11" s="13"/>
       <c r="CR11" s="23"/>
       <c r="CS11" s="24"/>
     </row>
     <row r="12" spans="1:97">
       <c r="A12" s="4"/>
       <c r="B12" s="4"/>
       <c r="C12" s="4"/>
       <c r="D12" s="4"/>
       <c r="E12" s="4"/>
       <c r="F12" s="4"/>
       <c r="G12" s="4"/>
       <c r="H12" s="4"/>
       <c r="I12" s="4"/>
       <c r="J12" s="4"/>
       <c r="K12" s="4"/>
       <c r="L12" s="4"/>
       <c r="M12" s="4"/>
       <c r="N12" s="4"/>
       <c r="O12" s="4"/>
       <c r="P12" s="4"/>
       <c r="Q12" s="4"/>