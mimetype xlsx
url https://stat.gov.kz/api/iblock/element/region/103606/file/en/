--- v3 (2026-07-22)
+++ v4 (2026-08-31)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="12105" yWindow="-15" windowWidth="11940" windowHeight="5040"/>
+    <workbookView xWindow="-15" yWindow="-15" windowWidth="12120" windowHeight="10095"/>
   </bookViews>
   <sheets>
     <sheet name="лист" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">лист!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="114" uniqueCount="31">
   <si>
     <t>Eggs chicken, million pieces</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                </t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>January - February</t>
   </si>
@@ -692,52 +692,52 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CS13"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="CF1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CW11" sqref="CW11"/>
+      <pane xSplit="1" topLeftCell="CH1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="CP21" sqref="CP21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="25.7109375" style="2" customWidth="1"/>
     <col min="2" max="12" width="8.85546875" style="2" customWidth="1"/>
     <col min="13" max="14" width="8.140625" style="2" customWidth="1"/>
     <col min="15" max="15" width="8.7109375" style="2" customWidth="1"/>
     <col min="16" max="16" width="8" style="2" customWidth="1"/>
     <col min="17" max="17" width="8.85546875" style="2" customWidth="1"/>
     <col min="18" max="18" width="9.140625" style="2" customWidth="1"/>
     <col min="19" max="19" width="8.42578125" style="2" customWidth="1"/>
     <col min="20" max="21" width="8.85546875" style="2" customWidth="1"/>
     <col min="22" max="22" width="9.85546875" style="2" customWidth="1"/>
     <col min="23" max="24" width="9.28515625" style="2" customWidth="1"/>
     <col min="25" max="25" width="8.85546875" style="2" customWidth="1"/>
     <col min="26" max="26" width="7.85546875" style="2" customWidth="1"/>
     <col min="27" max="33" width="9.140625" style="2"/>
     <col min="34" max="34" width="10.42578125" style="2" customWidth="1"/>
     <col min="35" max="36" width="9.140625" style="2"/>
     <col min="37" max="37" width="8.28515625" style="2" customWidth="1"/>
     <col min="38" max="38" width="8.42578125" style="2" customWidth="1"/>
     <col min="39" max="45" width="9.140625" style="2"/>
     <col min="46" max="46" width="10.140625" style="2" customWidth="1"/>
     <col min="47" max="16384" width="9.140625" style="2"/>
@@ -1470,51 +1470,53 @@
       </c>
       <c r="CF4" s="20">
         <v>600.5</v>
       </c>
       <c r="CG4" s="16">
         <v>640.5</v>
       </c>
       <c r="CH4" s="18">
         <v>27.8</v>
       </c>
       <c r="CI4" s="17">
         <v>51.7</v>
       </c>
       <c r="CJ4" s="18">
         <v>86.8</v>
       </c>
       <c r="CK4" s="20">
         <v>135</v>
       </c>
       <c r="CL4" s="18">
         <v>185.1</v>
       </c>
       <c r="CM4" s="18">
         <v>273.60000000000002</v>
       </c>
-      <c r="CN4" s="18"/>
+      <c r="CN4" s="18">
+        <v>359.6</v>
+      </c>
       <c r="CO4" s="17"/>
       <c r="CP4" s="20"/>
       <c r="CQ4" s="18"/>
       <c r="CR4" s="20"/>
       <c r="CS4" s="16"/>
     </row>
     <row r="5" spans="1:97">
       <c r="A5" s="22" t="s">
         <v>21</v>
       </c>
       <c r="B5" s="8">
         <v>1.9</v>
       </c>
       <c r="C5" s="9">
         <v>4.2</v>
       </c>
       <c r="D5" s="9">
         <v>8.6</v>
       </c>
       <c r="E5" s="8">
         <v>12.8</v>
       </c>
       <c r="F5" s="9">
         <v>15.2</v>
       </c>
@@ -1751,51 +1753,53 @@
       </c>
       <c r="CF5" s="23">
         <v>37.1</v>
       </c>
       <c r="CG5" s="24">
         <v>39.700000000000003</v>
       </c>
       <c r="CH5" s="13">
         <v>1.9</v>
       </c>
       <c r="CI5" s="15">
         <v>4.2</v>
       </c>
       <c r="CJ5" s="13">
         <v>6.7</v>
       </c>
       <c r="CK5" s="23">
         <v>10.9</v>
       </c>
       <c r="CL5" s="13">
         <v>13</v>
       </c>
       <c r="CM5" s="13">
         <v>18.5</v>
       </c>
-      <c r="CN5" s="13"/>
+      <c r="CN5" s="13">
+        <v>23.5</v>
+      </c>
       <c r="CO5" s="15"/>
       <c r="CP5" s="25"/>
       <c r="CQ5" s="13"/>
       <c r="CR5" s="23"/>
       <c r="CS5" s="24"/>
     </row>
     <row r="6" spans="1:97">
       <c r="A6" s="22" t="s">
         <v>22</v>
       </c>
       <c r="B6" s="8">
         <v>2.2999999999999998</v>
       </c>
       <c r="C6" s="9">
         <v>6.1</v>
       </c>
       <c r="D6" s="9">
         <v>11.6</v>
       </c>
       <c r="E6" s="8">
         <v>18.5</v>
       </c>
       <c r="F6" s="9">
         <v>25.4</v>
       </c>
@@ -2032,51 +2036,53 @@
       </c>
       <c r="CF6" s="23">
         <v>119.7</v>
       </c>
       <c r="CG6" s="24">
         <v>129.6</v>
       </c>
       <c r="CH6" s="13">
         <v>5.5</v>
       </c>
       <c r="CI6" s="15">
         <v>11.2</v>
       </c>
       <c r="CJ6" s="13">
         <v>16.100000000000001</v>
       </c>
       <c r="CK6" s="23">
         <v>24.4</v>
       </c>
       <c r="CL6" s="13">
         <v>37</v>
       </c>
       <c r="CM6" s="13">
         <v>62.3</v>
       </c>
-      <c r="CN6" s="13"/>
+      <c r="CN6" s="13">
+        <v>81.3</v>
+      </c>
       <c r="CO6" s="15"/>
       <c r="CP6" s="25"/>
       <c r="CQ6" s="13"/>
       <c r="CR6" s="23"/>
       <c r="CS6" s="24"/>
     </row>
     <row r="7" spans="1:97">
       <c r="A7" s="22" t="s">
         <v>23</v>
       </c>
       <c r="B7" s="8">
         <v>1.1000000000000001</v>
       </c>
       <c r="C7" s="9">
         <v>2.1</v>
       </c>
       <c r="D7" s="9">
         <v>3.3</v>
       </c>
       <c r="E7" s="8">
         <v>5.0999999999999996</v>
       </c>
       <c r="F7" s="9">
         <v>6.9</v>
       </c>
@@ -2313,51 +2319,53 @@
       </c>
       <c r="CF7" s="23">
         <v>51</v>
       </c>
       <c r="CG7" s="24">
         <v>52.2</v>
       </c>
       <c r="CH7" s="13">
         <v>1.1000000000000001</v>
       </c>
       <c r="CI7" s="15">
         <v>2.1</v>
       </c>
       <c r="CJ7" s="13">
         <v>6.8</v>
       </c>
       <c r="CK7" s="23">
         <v>11.2</v>
       </c>
       <c r="CL7" s="13">
         <v>15.6</v>
       </c>
       <c r="CM7" s="13">
         <v>22.6</v>
       </c>
-      <c r="CN7" s="13"/>
+      <c r="CN7" s="13">
+        <v>32.6</v>
+      </c>
       <c r="CO7" s="15"/>
       <c r="CP7" s="23"/>
       <c r="CQ7" s="13"/>
       <c r="CR7" s="23"/>
       <c r="CS7" s="24"/>
     </row>
     <row r="8" spans="1:97">
       <c r="A8" s="22" t="s">
         <v>24</v>
       </c>
       <c r="B8" s="8">
         <v>10.8</v>
       </c>
       <c r="C8" s="9">
         <v>21.6</v>
       </c>
       <c r="D8" s="9">
         <v>34.6</v>
       </c>
       <c r="E8" s="8">
         <v>54</v>
       </c>
       <c r="F8" s="9">
         <v>73.400000000000006</v>
       </c>
@@ -2594,51 +2602,53 @@
       </c>
       <c r="CF8" s="23">
         <v>153.6</v>
       </c>
       <c r="CG8" s="26">
         <v>164</v>
       </c>
       <c r="CH8" s="13">
         <v>7.4</v>
       </c>
       <c r="CI8" s="15">
         <v>13.4</v>
       </c>
       <c r="CJ8" s="13">
         <v>23.4</v>
       </c>
       <c r="CK8" s="25">
         <v>34.5</v>
       </c>
       <c r="CL8" s="13">
         <v>47.1</v>
       </c>
       <c r="CM8" s="13">
         <v>68.5</v>
       </c>
-      <c r="CN8" s="13"/>
+      <c r="CN8" s="13">
+        <v>87.5</v>
+      </c>
       <c r="CO8" s="15"/>
       <c r="CP8" s="23"/>
       <c r="CQ8" s="13"/>
       <c r="CR8" s="23"/>
       <c r="CS8" s="26"/>
     </row>
     <row r="9" spans="1:97">
       <c r="A9" s="22" t="s">
         <v>25</v>
       </c>
       <c r="B9" s="8">
         <v>5.9</v>
       </c>
       <c r="C9" s="9">
         <v>10.3</v>
       </c>
       <c r="D9" s="9">
         <v>15.5</v>
       </c>
       <c r="E9" s="8">
         <v>23.9</v>
       </c>
       <c r="F9" s="9">
         <v>32.9</v>
       </c>
@@ -2875,51 +2885,53 @@
       </c>
       <c r="CF9" s="23">
         <v>78.3</v>
       </c>
       <c r="CG9" s="24">
         <v>83.3</v>
       </c>
       <c r="CH9" s="13">
         <v>3.5</v>
       </c>
       <c r="CI9" s="15">
         <v>6.3</v>
       </c>
       <c r="CJ9" s="13">
         <v>9.8000000000000007</v>
       </c>
       <c r="CK9" s="23">
         <v>15.4</v>
       </c>
       <c r="CL9" s="13">
         <v>20.9</v>
       </c>
       <c r="CM9" s="13">
         <v>30.2</v>
       </c>
-      <c r="CN9" s="13"/>
+      <c r="CN9" s="13">
+        <v>41.7</v>
+      </c>
       <c r="CO9" s="15"/>
       <c r="CP9" s="25"/>
       <c r="CQ9" s="13"/>
       <c r="CR9" s="23"/>
       <c r="CS9" s="24"/>
     </row>
     <row r="10" spans="1:97">
       <c r="A10" s="22" t="s">
         <v>26</v>
       </c>
       <c r="B10" s="8">
         <v>752.9</v>
       </c>
       <c r="C10" s="9">
         <v>1381.2</v>
       </c>
       <c r="D10" s="9">
         <v>2135.1999999999998</v>
       </c>
       <c r="E10" s="8">
         <v>2890.8</v>
       </c>
       <c r="F10" s="9">
         <v>3621.7</v>
       </c>
@@ -3156,51 +3168,53 @@
       </c>
       <c r="CF10" s="23">
         <v>55.9</v>
       </c>
       <c r="CG10" s="24">
         <v>60</v>
       </c>
       <c r="CH10" s="13">
         <v>2.2999999999999998</v>
       </c>
       <c r="CI10" s="15">
         <v>3.5</v>
       </c>
       <c r="CJ10" s="13">
         <v>6.7</v>
       </c>
       <c r="CK10" s="23">
         <v>11.5</v>
       </c>
       <c r="CL10" s="13">
         <v>16.3</v>
       </c>
       <c r="CM10" s="13">
         <v>24.6</v>
       </c>
-      <c r="CN10" s="13"/>
+      <c r="CN10" s="13">
+        <v>31.6</v>
+      </c>
       <c r="CO10" s="15"/>
       <c r="CP10" s="23"/>
       <c r="CQ10" s="13"/>
       <c r="CR10" s="23"/>
       <c r="CS10" s="24"/>
     </row>
     <row r="11" spans="1:97">
       <c r="A11" s="23" t="s">
         <v>27</v>
       </c>
       <c r="B11" s="8">
         <v>8</v>
       </c>
       <c r="C11" s="9">
         <v>14.7</v>
       </c>
       <c r="D11" s="9">
         <v>22.8</v>
       </c>
       <c r="E11" s="8">
         <v>34.9</v>
       </c>
       <c r="F11" s="9">
         <v>47.7</v>
       </c>
@@ -3437,51 +3451,53 @@
       </c>
       <c r="CF11" s="23">
         <v>104.9</v>
       </c>
       <c r="CG11" s="24">
         <v>111.7</v>
       </c>
       <c r="CH11" s="13">
         <v>6.1</v>
       </c>
       <c r="CI11" s="15">
         <v>11</v>
       </c>
       <c r="CJ11" s="13">
         <v>17.3</v>
       </c>
       <c r="CK11" s="23">
         <v>27.1</v>
       </c>
       <c r="CL11" s="13">
         <v>35.200000000000003</v>
       </c>
       <c r="CM11" s="13">
         <v>46.9</v>
       </c>
-      <c r="CN11" s="13"/>
+      <c r="CN11" s="13">
+        <v>61.4</v>
+      </c>
       <c r="CO11" s="15"/>
       <c r="CP11" s="23"/>
       <c r="CQ11" s="13"/>
       <c r="CR11" s="23"/>
       <c r="CS11" s="24"/>
     </row>
     <row r="12" spans="1:97">
       <c r="A12" s="4"/>
       <c r="B12" s="4"/>
       <c r="C12" s="4"/>
       <c r="D12" s="4"/>
       <c r="E12" s="4"/>
       <c r="F12" s="4"/>
       <c r="G12" s="4"/>
       <c r="H12" s="4"/>
       <c r="I12" s="4"/>
       <c r="J12" s="4"/>
       <c r="K12" s="4"/>
       <c r="L12" s="4"/>
       <c r="M12" s="4"/>
       <c r="N12" s="4"/>
       <c r="O12" s="4"/>
       <c r="P12" s="4"/>
       <c r="Q12" s="4"/>
       <c r="R12" s="4"/>