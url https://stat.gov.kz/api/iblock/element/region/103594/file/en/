--- v0 (2026-04-15)
+++ v1 (2026-05-14)
@@ -146,55 +146,63 @@
   <si>
     <t>Munaily district</t>
   </si>
   <si>
     <t>Tupgaragan district</t>
   </si>
   <si>
     <t>2024 year</t>
   </si>
   <si>
     <t>2025 year</t>
   </si>
   <si>
     <t>2026 year</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="44" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="32">
+  <fonts count="33">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
@@ -680,778 +688,1765 @@
     <border>
       <left style="thin">
         <color indexed="22"/>
       </left>
       <right style="thin">
         <color indexed="22"/>
       </right>
       <top style="thin">
         <color indexed="22"/>
       </top>
       <bottom style="thin">
         <color indexed="22"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="double">
         <color indexed="52"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1273">
+  <cellStyleXfs count="2260">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="44" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-    <xf numFmtId="44" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-[...37 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="12" borderId="11" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="12" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="13" borderId="16" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
-[...62 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
-[...595 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
@@ -1955,1385 +2950,2382 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="30">
+  <cellXfs count="34">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="164" fontId="10" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="11" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="11" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
-  <cellStyles count="1273">
+  <cellStyles count="2260">
     <cellStyle name="Акцент1 2" xfId="174"/>
     <cellStyle name="Акцент2 2" xfId="175"/>
     <cellStyle name="Акцент3 2" xfId="176"/>
     <cellStyle name="Акцент4 2" xfId="177"/>
     <cellStyle name="Акцент5 2" xfId="178"/>
     <cellStyle name="Акцент6 2" xfId="179"/>
     <cellStyle name="Ввод  2" xfId="180"/>
     <cellStyle name="Вывод 2" xfId="181"/>
     <cellStyle name="Вычисление 2" xfId="182"/>
     <cellStyle name="Денежный 2" xfId="2"/>
     <cellStyle name="Заголовок 1 2" xfId="183"/>
     <cellStyle name="Заголовок 2 2" xfId="184"/>
     <cellStyle name="Заголовок 3 2" xfId="185"/>
     <cellStyle name="Заголовок 4 2" xfId="186"/>
     <cellStyle name="Итог 2" xfId="187"/>
     <cellStyle name="Контрольная ячейка 2" xfId="188"/>
     <cellStyle name="Название 2" xfId="189"/>
     <cellStyle name="Нейтральный 2" xfId="190"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="10"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 10" xfId="11"/>
     <cellStyle name="Обычный 2 11" xfId="12"/>
     <cellStyle name="Обычный 2 12" xfId="13"/>
     <cellStyle name="Обычный 2 13" xfId="14"/>
     <cellStyle name="Обычный 2 14" xfId="15"/>
     <cellStyle name="Обычный 2 15" xfId="16"/>
     <cellStyle name="Обычный 2 16" xfId="17"/>
     <cellStyle name="Обычный 2 17" xfId="18"/>
     <cellStyle name="Обычный 2 17 2" xfId="19"/>
     <cellStyle name="Обычный 2 17 2 10" xfId="584"/>
     <cellStyle name="Обычный 2 17 2 11" xfId="591"/>
     <cellStyle name="Обычный 2 17 2 12" xfId="769"/>
+    <cellStyle name="Обычный 2 17 2 13" xfId="1283"/>
+    <cellStyle name="Обычный 2 17 2 14" xfId="1381"/>
+    <cellStyle name="Обычный 2 17 2 15" xfId="1384"/>
     <cellStyle name="Обычный 2 17 2 2" xfId="20"/>
     <cellStyle name="Обычный 2 17 2 3" xfId="206"/>
     <cellStyle name="Обычный 2 17 2 3 2" xfId="612"/>
     <cellStyle name="Обычный 2 17 2 3 3" xfId="785"/>
     <cellStyle name="Обычный 2 17 2 3 4" xfId="952"/>
     <cellStyle name="Обычный 2 17 2 3 5" xfId="1118"/>
+    <cellStyle name="Обычный 2 17 2 3 6" xfId="1399"/>
+    <cellStyle name="Обычный 2 17 2 3 7" xfId="1692"/>
+    <cellStyle name="Обычный 2 17 2 3 8" xfId="1982"/>
     <cellStyle name="Обычный 2 17 2 4" xfId="385"/>
     <cellStyle name="Обычный 2 17 2 4 2" xfId="708"/>
     <cellStyle name="Обычный 2 17 2 4 3" xfId="881"/>
     <cellStyle name="Обычный 2 17 2 4 4" xfId="1048"/>
     <cellStyle name="Обычный 2 17 2 4 5" xfId="1214"/>
+    <cellStyle name="Обычный 2 17 2 4 6" xfId="1495"/>
+    <cellStyle name="Обычный 2 17 2 4 7" xfId="1788"/>
+    <cellStyle name="Обычный 2 17 2 4 8" xfId="2078"/>
     <cellStyle name="Обычный 2 17 2 5" xfId="398"/>
     <cellStyle name="Обычный 2 17 2 5 2" xfId="721"/>
     <cellStyle name="Обычный 2 17 2 5 3" xfId="894"/>
     <cellStyle name="Обычный 2 17 2 5 4" xfId="1061"/>
     <cellStyle name="Обычный 2 17 2 5 5" xfId="1227"/>
+    <cellStyle name="Обычный 2 17 2 5 6" xfId="1508"/>
+    <cellStyle name="Обычный 2 17 2 5 7" xfId="1801"/>
+    <cellStyle name="Обычный 2 17 2 5 8" xfId="2091"/>
     <cellStyle name="Обычный 2 17 2 6" xfId="291"/>
     <cellStyle name="Обычный 2 17 2 6 2" xfId="727"/>
     <cellStyle name="Обычный 2 17 2 6 3" xfId="899"/>
     <cellStyle name="Обычный 2 17 2 6 4" xfId="1066"/>
     <cellStyle name="Обычный 2 17 2 6 5" xfId="1232"/>
+    <cellStyle name="Обычный 2 17 2 6 6" xfId="1513"/>
+    <cellStyle name="Обычный 2 17 2 6 7" xfId="1806"/>
+    <cellStyle name="Обычный 2 17 2 6 8" xfId="2096"/>
     <cellStyle name="Обычный 2 17 2 7" xfId="209"/>
+    <cellStyle name="Обычный 2 17 2 7 2" xfId="1564"/>
+    <cellStyle name="Обычный 2 17 2 7 3" xfId="1857"/>
+    <cellStyle name="Обычный 2 17 2 7 4" xfId="2146"/>
     <cellStyle name="Обычный 2 17 2 8" xfId="438"/>
+    <cellStyle name="Обычный 2 17 2 8 2" xfId="1660"/>
+    <cellStyle name="Обычный 2 17 2 8 3" xfId="1953"/>
+    <cellStyle name="Обычный 2 17 2 8 4" xfId="2242"/>
     <cellStyle name="Обычный 2 17 2 9" xfId="465"/>
+    <cellStyle name="Обычный 2 17 2 9 2" xfId="1675"/>
+    <cellStyle name="Обычный 2 17 2 9 3" xfId="1966"/>
+    <cellStyle name="Обычный 2 17 2 9 4" xfId="2255"/>
     <cellStyle name="Обычный 2 18" xfId="21"/>
     <cellStyle name="Обычный 2 19" xfId="22"/>
     <cellStyle name="Обычный 2 19 2" xfId="23"/>
     <cellStyle name="Обычный 2 19 2 10" xfId="468"/>
+    <cellStyle name="Обычный 2 19 2 10 2" xfId="1663"/>
+    <cellStyle name="Обычный 2 19 2 10 3" xfId="1955"/>
+    <cellStyle name="Обычный 2 19 2 10 4" xfId="2244"/>
     <cellStyle name="Обычный 2 19 2 11" xfId="583"/>
     <cellStyle name="Обычный 2 19 2 12" xfId="592"/>
     <cellStyle name="Обычный 2 19 2 13" xfId="770"/>
+    <cellStyle name="Обычный 2 19 2 14" xfId="1285"/>
+    <cellStyle name="Обычный 2 19 2 15" xfId="1380"/>
+    <cellStyle name="Обычный 2 19 2 16" xfId="1385"/>
     <cellStyle name="Обычный 2 19 2 2" xfId="24"/>
     <cellStyle name="Обычный 2 19 2 2 2" xfId="25"/>
     <cellStyle name="Обычный 2 19 2 2 2 10" xfId="582"/>
     <cellStyle name="Обычный 2 19 2 2 2 11" xfId="593"/>
     <cellStyle name="Обычный 2 19 2 2 2 12" xfId="598"/>
+    <cellStyle name="Обычный 2 19 2 2 2 13" xfId="1286"/>
+    <cellStyle name="Обычный 2 19 2 2 2 14" xfId="1379"/>
+    <cellStyle name="Обычный 2 19 2 2 2 15" xfId="1275"/>
     <cellStyle name="Обычный 2 19 2 2 2 2" xfId="26"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 2" xfId="27"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 3" xfId="28"/>
     <cellStyle name="Обычный 2 19 2 2 2 3" xfId="208"/>
     <cellStyle name="Обычный 2 19 2 2 2 3 2" xfId="616"/>
     <cellStyle name="Обычный 2 19 2 2 2 3 3" xfId="789"/>
     <cellStyle name="Обычный 2 19 2 2 2 3 4" xfId="956"/>
     <cellStyle name="Обычный 2 19 2 2 2 3 5" xfId="1122"/>
+    <cellStyle name="Обычный 2 19 2 2 2 3 6" xfId="1403"/>
+    <cellStyle name="Обычный 2 19 2 2 2 3 7" xfId="1696"/>
+    <cellStyle name="Обычный 2 19 2 2 2 3 8" xfId="1986"/>
     <cellStyle name="Обычный 2 19 2 2 2 4" xfId="384"/>
     <cellStyle name="Обычный 2 19 2 2 2 4 2" xfId="707"/>
     <cellStyle name="Обычный 2 19 2 2 2 4 3" xfId="880"/>
     <cellStyle name="Обычный 2 19 2 2 2 4 4" xfId="1047"/>
     <cellStyle name="Обычный 2 19 2 2 2 4 5" xfId="1213"/>
+    <cellStyle name="Обычный 2 19 2 2 2 4 6" xfId="1494"/>
+    <cellStyle name="Обычный 2 19 2 2 2 4 7" xfId="1787"/>
+    <cellStyle name="Обычный 2 19 2 2 2 4 8" xfId="2077"/>
     <cellStyle name="Обычный 2 19 2 2 2 5" xfId="397"/>
     <cellStyle name="Обычный 2 19 2 2 2 5 2" xfId="720"/>
     <cellStyle name="Обычный 2 19 2 2 2 5 3" xfId="893"/>
     <cellStyle name="Обычный 2 19 2 2 2 5 4" xfId="1060"/>
     <cellStyle name="Обычный 2 19 2 2 2 5 5" xfId="1226"/>
+    <cellStyle name="Обычный 2 19 2 2 2 5 6" xfId="1507"/>
+    <cellStyle name="Обычный 2 19 2 2 2 5 7" xfId="1800"/>
+    <cellStyle name="Обычный 2 19 2 2 2 5 8" xfId="2090"/>
     <cellStyle name="Обычный 2 19 2 2 2 6" xfId="289"/>
     <cellStyle name="Обычный 2 19 2 2 2 6 2" xfId="729"/>
     <cellStyle name="Обычный 2 19 2 2 2 6 3" xfId="901"/>
     <cellStyle name="Обычный 2 19 2 2 2 6 4" xfId="1068"/>
     <cellStyle name="Обычный 2 19 2 2 2 6 5" xfId="1234"/>
+    <cellStyle name="Обычный 2 19 2 2 2 6 6" xfId="1515"/>
+    <cellStyle name="Обычный 2 19 2 2 2 6 7" xfId="1808"/>
+    <cellStyle name="Обычный 2 19 2 2 2 6 8" xfId="2098"/>
     <cellStyle name="Обычный 2 19 2 2 2 7" xfId="211"/>
+    <cellStyle name="Обычный 2 19 2 2 2 7 2" xfId="1568"/>
+    <cellStyle name="Обычный 2 19 2 2 2 7 3" xfId="1861"/>
+    <cellStyle name="Обычный 2 19 2 2 2 7 4" xfId="2150"/>
     <cellStyle name="Обычный 2 19 2 2 2 8" xfId="416"/>
+    <cellStyle name="Обычный 2 19 2 2 2 8 2" xfId="1659"/>
+    <cellStyle name="Обычный 2 19 2 2 2 8 3" xfId="1952"/>
+    <cellStyle name="Обычный 2 19 2 2 2 8 4" xfId="2241"/>
     <cellStyle name="Обычный 2 19 2 2 2 9" xfId="470"/>
+    <cellStyle name="Обычный 2 19 2 2 2 9 2" xfId="1674"/>
+    <cellStyle name="Обычный 2 19 2 2 2 9 3" xfId="1965"/>
+    <cellStyle name="Обычный 2 19 2 2 2 9 4" xfId="2254"/>
     <cellStyle name="Обычный 2 19 2 2 3" xfId="29"/>
     <cellStyle name="Обычный 2 19 2 2 4" xfId="30"/>
     <cellStyle name="Обычный 2 19 2 3" xfId="31"/>
     <cellStyle name="Обычный 2 19 2 3 2" xfId="32"/>
     <cellStyle name="Обычный 2 19 2 3 3" xfId="33"/>
     <cellStyle name="Обычный 2 19 2 4" xfId="207"/>
     <cellStyle name="Обычный 2 19 2 4 2" xfId="615"/>
     <cellStyle name="Обычный 2 19 2 4 3" xfId="788"/>
     <cellStyle name="Обычный 2 19 2 4 4" xfId="955"/>
     <cellStyle name="Обычный 2 19 2 4 5" xfId="1121"/>
+    <cellStyle name="Обычный 2 19 2 4 6" xfId="1402"/>
+    <cellStyle name="Обычный 2 19 2 4 7" xfId="1695"/>
+    <cellStyle name="Обычный 2 19 2 4 8" xfId="1985"/>
     <cellStyle name="Обычный 2 19 2 5" xfId="303"/>
     <cellStyle name="Обычный 2 19 2 5 2" xfId="607"/>
     <cellStyle name="Обычный 2 19 2 5 3" xfId="780"/>
     <cellStyle name="Обычный 2 19 2 5 4" xfId="947"/>
     <cellStyle name="Обычный 2 19 2 5 5" xfId="1113"/>
+    <cellStyle name="Обычный 2 19 2 5 6" xfId="1394"/>
+    <cellStyle name="Обычный 2 19 2 5 7" xfId="1687"/>
+    <cellStyle name="Обычный 2 19 2 5 8" xfId="1977"/>
     <cellStyle name="Обычный 2 19 2 6" xfId="388"/>
     <cellStyle name="Обычный 2 19 2 6 2" xfId="710"/>
     <cellStyle name="Обычный 2 19 2 6 3" xfId="883"/>
     <cellStyle name="Обычный 2 19 2 6 4" xfId="1050"/>
     <cellStyle name="Обычный 2 19 2 6 5" xfId="1216"/>
+    <cellStyle name="Обычный 2 19 2 6 6" xfId="1497"/>
+    <cellStyle name="Обычный 2 19 2 6 7" xfId="1790"/>
+    <cellStyle name="Обычный 2 19 2 6 8" xfId="2080"/>
     <cellStyle name="Обычный 2 19 2 7" xfId="290"/>
     <cellStyle name="Обычный 2 19 2 7 2" xfId="728"/>
     <cellStyle name="Обычный 2 19 2 7 3" xfId="900"/>
     <cellStyle name="Обычный 2 19 2 7 4" xfId="1067"/>
     <cellStyle name="Обычный 2 19 2 7 5" xfId="1233"/>
+    <cellStyle name="Обычный 2 19 2 7 6" xfId="1514"/>
+    <cellStyle name="Обычный 2 19 2 7 7" xfId="1807"/>
+    <cellStyle name="Обычный 2 19 2 7 8" xfId="2097"/>
     <cellStyle name="Обычный 2 19 2 8" xfId="210"/>
+    <cellStyle name="Обычный 2 19 2 8 2" xfId="1567"/>
+    <cellStyle name="Обычный 2 19 2 8 3" xfId="1860"/>
+    <cellStyle name="Обычный 2 19 2 8 4" xfId="2149"/>
     <cellStyle name="Обычный 2 19 2 9" xfId="414"/>
+    <cellStyle name="Обычный 2 19 2 9 2" xfId="1559"/>
+    <cellStyle name="Обычный 2 19 2 9 3" xfId="1852"/>
+    <cellStyle name="Обычный 2 19 2 9 4" xfId="2141"/>
     <cellStyle name="Обычный 2 19 3" xfId="34"/>
     <cellStyle name="Обычный 2 19 3 10" xfId="595"/>
     <cellStyle name="Обычный 2 19 3 11" xfId="773"/>
     <cellStyle name="Обычный 2 19 3 12" xfId="940"/>
+    <cellStyle name="Обычный 2 19 3 13" xfId="1291"/>
+    <cellStyle name="Обычный 2 19 3 14" xfId="1387"/>
+    <cellStyle name="Обычный 2 19 3 15" xfId="1851"/>
     <cellStyle name="Обычный 2 19 3 2" xfId="35"/>
     <cellStyle name="Обычный 2 19 3 2 2" xfId="36"/>
     <cellStyle name="Обычный 2 19 3 2 3" xfId="37"/>
     <cellStyle name="Обычный 2 19 3 3" xfId="212"/>
     <cellStyle name="Обычный 2 19 3 3 2" xfId="624"/>
     <cellStyle name="Обычный 2 19 3 3 3" xfId="797"/>
     <cellStyle name="Обычный 2 19 3 3 4" xfId="964"/>
     <cellStyle name="Обычный 2 19 3 3 5" xfId="1130"/>
+    <cellStyle name="Обычный 2 19 3 3 6" xfId="1411"/>
+    <cellStyle name="Обычный 2 19 3 3 7" xfId="1704"/>
+    <cellStyle name="Обычный 2 19 3 3 8" xfId="1994"/>
     <cellStyle name="Обычный 2 19 3 4" xfId="304"/>
     <cellStyle name="Обычный 2 19 3 4 2" xfId="608"/>
     <cellStyle name="Обычный 2 19 3 4 3" xfId="781"/>
     <cellStyle name="Обычный 2 19 3 4 4" xfId="948"/>
     <cellStyle name="Обычный 2 19 3 4 5" xfId="1114"/>
+    <cellStyle name="Обычный 2 19 3 4 6" xfId="1395"/>
+    <cellStyle name="Обычный 2 19 3 4 7" xfId="1688"/>
+    <cellStyle name="Обычный 2 19 3 4 8" xfId="1978"/>
     <cellStyle name="Обычный 2 19 3 5" xfId="396"/>
     <cellStyle name="Обычный 2 19 3 5 2" xfId="719"/>
     <cellStyle name="Обычный 2 19 3 5 3" xfId="892"/>
     <cellStyle name="Обычный 2 19 3 5 4" xfId="1059"/>
     <cellStyle name="Обычный 2 19 3 5 5" xfId="1225"/>
+    <cellStyle name="Обычный 2 19 3 5 6" xfId="1506"/>
+    <cellStyle name="Обычный 2 19 3 5 7" xfId="1799"/>
+    <cellStyle name="Обычный 2 19 3 5 8" xfId="2089"/>
     <cellStyle name="Обычный 2 19 3 6" xfId="295"/>
     <cellStyle name="Обычный 2 19 3 6 2" xfId="730"/>
     <cellStyle name="Обычный 2 19 3 6 3" xfId="902"/>
     <cellStyle name="Обычный 2 19 3 6 4" xfId="1069"/>
     <cellStyle name="Обычный 2 19 3 6 5" xfId="1235"/>
+    <cellStyle name="Обычный 2 19 3 6 6" xfId="1516"/>
+    <cellStyle name="Обычный 2 19 3 6 7" xfId="1809"/>
+    <cellStyle name="Обычный 2 19 3 6 8" xfId="2099"/>
     <cellStyle name="Обычный 2 19 3 7" xfId="213"/>
+    <cellStyle name="Обычный 2 19 3 7 2" xfId="1576"/>
+    <cellStyle name="Обычный 2 19 3 7 3" xfId="1869"/>
+    <cellStyle name="Обычный 2 19 3 7 4" xfId="2158"/>
     <cellStyle name="Обычный 2 19 3 8" xfId="413"/>
+    <cellStyle name="Обычный 2 19 3 8 2" xfId="1560"/>
+    <cellStyle name="Обычный 2 19 3 8 3" xfId="1853"/>
+    <cellStyle name="Обычный 2 19 3 8 4" xfId="2142"/>
     <cellStyle name="Обычный 2 19 3 9" xfId="477"/>
+    <cellStyle name="Обычный 2 19 3 9 2" xfId="1673"/>
+    <cellStyle name="Обычный 2 19 3 9 3" xfId="1964"/>
+    <cellStyle name="Обычный 2 19 3 9 4" xfId="2253"/>
     <cellStyle name="Обычный 2 19 4" xfId="38"/>
     <cellStyle name="Обычный 2 19 5" xfId="39"/>
     <cellStyle name="Обычный 2 2" xfId="3"/>
     <cellStyle name="Обычный 2 2 2" xfId="4"/>
     <cellStyle name="Обычный 2 2 2 2" xfId="41"/>
     <cellStyle name="Обычный 2 2 2 2 2" xfId="42"/>
     <cellStyle name="Обычный 2 2 2 2 2 10" xfId="437"/>
+    <cellStyle name="Обычный 2 2 2 2 2 10 2" xfId="1581"/>
+    <cellStyle name="Обычный 2 2 2 2 2 10 3" xfId="1874"/>
+    <cellStyle name="Обычный 2 2 2 2 2 10 4" xfId="2163"/>
     <cellStyle name="Обычный 2 2 2 2 2 11" xfId="450"/>
+    <cellStyle name="Обычный 2 2 2 2 2 11 2" xfId="1655"/>
+    <cellStyle name="Обычный 2 2 2 2 2 11 3" xfId="1948"/>
+    <cellStyle name="Обычный 2 2 2 2 2 11 4" xfId="2237"/>
     <cellStyle name="Обычный 2 2 2 2 2 12" xfId="482"/>
+    <cellStyle name="Обычный 2 2 2 2 2 12 2" xfId="1665"/>
+    <cellStyle name="Обычный 2 2 2 2 2 12 3" xfId="1956"/>
+    <cellStyle name="Обычный 2 2 2 2 2 12 4" xfId="2245"/>
     <cellStyle name="Обычный 2 2 2 2 2 13" xfId="578"/>
     <cellStyle name="Обычный 2 2 2 2 2 14" xfId="594"/>
     <cellStyle name="Обычный 2 2 2 2 2 15" xfId="771"/>
+    <cellStyle name="Обычный 2 2 2 2 2 16" xfId="1293"/>
+    <cellStyle name="Обычный 2 2 2 2 2 17" xfId="1378"/>
+    <cellStyle name="Обычный 2 2 2 2 2 18" xfId="1682"/>
     <cellStyle name="Обычный 2 2 2 2 2 2" xfId="43"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2" xfId="44"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 10" xfId="436"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 10 2" xfId="1557"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 10 3" xfId="1850"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 10 4" xfId="2140"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 11" xfId="484"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 11 2" xfId="1661"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 11 3" xfId="1954"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 11 4" xfId="2243"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 12" xfId="576"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 13" xfId="452"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 14" xfId="588"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 15" xfId="1294"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 16" xfId="1377"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 17" xfId="1386"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2" xfId="45"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2" xfId="46"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 10" xfId="486"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 10 2" xfId="1554"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 10 3" xfId="1847"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 10 4" xfId="2137"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 11" xfId="574"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 12" xfId="453"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 13" xfId="587"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 14" xfId="1296"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 15" xfId="1375"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 16" xfId="1273"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2" xfId="47"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2" xfId="48"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 10" xfId="572"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 11" xfId="460"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 12" xfId="586"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 13" xfId="1298"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 14" xfId="1374"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 15" xfId="1274"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2" xfId="49"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3" xfId="219"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 2" xfId="634"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 3" xfId="807"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 4" xfId="974"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 5" xfId="1140"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 6" xfId="1421"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 7" xfId="1714"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 8" xfId="2004"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4" xfId="376"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4 2" xfId="699"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4 3" xfId="872"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4 4" xfId="1039"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4 5" xfId="1205"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4 6" xfId="1486"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4 7" xfId="1779"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4 8" xfId="2069"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 5" xfId="391"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 5 2" xfId="712"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 5 3" xfId="885"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 5 4" xfId="1052"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 5 5" xfId="1218"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 5 6" xfId="1499"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 5 7" xfId="1792"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 5 8" xfId="2082"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 6" xfId="283"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 6 2" xfId="734"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 6 3" xfId="906"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 6 4" xfId="1073"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 6 5" xfId="1239"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 6 6" xfId="1520"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 6 7" xfId="1813"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 6 8" xfId="2103"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 7" xfId="218"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 7 2" xfId="1586"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 7 3" xfId="1879"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 7 4" xfId="2168"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 8" xfId="418"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 8 2" xfId="1651"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 8 3" xfId="1944"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 8 4" xfId="2233"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 9" xfId="487"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 9 2" xfId="1666"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 9 3" xfId="1957"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 9 4" xfId="2246"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3" xfId="50"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4" xfId="217"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 2" xfId="632"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 3" xfId="805"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 4" xfId="972"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 5" xfId="1138"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 6" xfId="1419"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 7" xfId="1712"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 8" xfId="2002"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5" xfId="377"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5 2" xfId="700"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5 3" xfId="873"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5 4" xfId="1040"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5 5" xfId="1206"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5 6" xfId="1487"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5 7" xfId="1780"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5 8" xfId="2070"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 6" xfId="298"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 6 2" xfId="602"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 6 3" xfId="776"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 6 4" xfId="943"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 6 5" xfId="1109"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 6 6" xfId="1390"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 6 7" xfId="1683"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 6 8" xfId="1973"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 7" xfId="285"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 7 2" xfId="733"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 7 3" xfId="905"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 7 4" xfId="1072"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 7 5" xfId="1238"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 7 6" xfId="1519"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 7 7" xfId="1812"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 7 8" xfId="2102"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 8" xfId="215"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 8 2" xfId="1584"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 8 3" xfId="1877"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 8 4" xfId="2166"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 9" xfId="410"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 9 2" xfId="1652"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 9 3" xfId="1945"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 9 4" xfId="2234"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3" xfId="51"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 10" xfId="571"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 11" xfId="590"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 12" xfId="768"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 13" xfId="1301"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 14" xfId="1279"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 15" xfId="1281"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2" xfId="52"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3" xfId="221"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 2" xfId="636"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 3" xfId="809"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 4" xfId="976"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 5" xfId="1142"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 6" xfId="1423"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 7" xfId="1716"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 8" xfId="2006"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4" xfId="374"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4 2" xfId="697"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4 3" xfId="870"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4 4" xfId="1037"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4 5" xfId="1203"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4 6" xfId="1484"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4 7" xfId="1777"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4 8" xfId="2067"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 5" xfId="392"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 5 2" xfId="713"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 5 3" xfId="886"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 5 4" xfId="1053"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 5 5" xfId="1219"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 5 6" xfId="1500"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 5 7" xfId="1793"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 5 8" xfId="2083"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 6" xfId="281"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 6 2" xfId="735"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 6 3" xfId="907"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 6 4" xfId="1074"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 6 5" xfId="1240"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 6 6" xfId="1521"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 6 7" xfId="1814"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 6 8" xfId="2104"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 7" xfId="220"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 7 2" xfId="1588"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 7 3" xfId="1881"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 7 4" xfId="2170"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 8" xfId="417"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 8 2" xfId="1649"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 8 3" xfId="1942"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 8 4" xfId="2231"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 9" xfId="490"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 9 2" xfId="1667"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 9 3" xfId="1958"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 9 4" xfId="2247"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3" xfId="53"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2" xfId="54"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 10" xfId="568"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 11" xfId="463"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 12" xfId="585"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 13" xfId="1304"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 14" xfId="1371"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 15" xfId="1383"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2" xfId="55"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3" xfId="222"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 2" xfId="639"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 3" xfId="812"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 4" xfId="979"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 5" xfId="1145"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 6" xfId="1426"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 7" xfId="1719"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 8" xfId="2009"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4" xfId="372"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4 2" xfId="695"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4 3" xfId="868"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4 4" xfId="1035"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4 5" xfId="1201"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4 6" xfId="1482"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4 7" xfId="1775"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4 8" xfId="2065"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 5" xfId="393"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 5 2" xfId="714"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 5 3" xfId="887"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 5 4" xfId="1054"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 5 5" xfId="1220"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 5 6" xfId="1501"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 5 7" xfId="1794"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 5 8" xfId="2084"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 6" xfId="280"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 6 2" xfId="736"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 6 3" xfId="908"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 6 4" xfId="1075"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 6 5" xfId="1241"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 6 6" xfId="1522"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 6 7" xfId="1815"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 6 8" xfId="2105"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 7" xfId="326"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 7 2" xfId="1591"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 7 3" xfId="1884"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 7 4" xfId="2173"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 8" xfId="419"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 8 2" xfId="1647"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 8 3" xfId="1940"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 8 4" xfId="2229"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 9" xfId="493"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 9 2" xfId="1668"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 9 3" xfId="1959"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 9 4" xfId="2248"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 4" xfId="56"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 5" xfId="216"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 5 2" xfId="631"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 5 3" xfId="804"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 5 4" xfId="971"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 5 5" xfId="1137"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 5 6" xfId="1418"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 5 7" xfId="1711"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 5 8" xfId="2001"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 6" xfId="301"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 6 2" xfId="605"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 6 3" xfId="779"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 6 4" xfId="946"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 6 5" xfId="1112"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 6 6" xfId="1393"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 6 7" xfId="1686"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 6 8" xfId="1976"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 7" xfId="386"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 7 2" xfId="709"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 7 3" xfId="882"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 7 4" xfId="1049"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 7 5" xfId="1215"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 7 6" xfId="1496"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 7 7" xfId="1789"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 7 8" xfId="2079"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 8" xfId="286"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 8 2" xfId="732"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 8 3" xfId="904"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 8 4" xfId="1071"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 8 5" xfId="1237"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 8 6" xfId="1518"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 8 7" xfId="1811"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 8 8" xfId="2101"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 9" xfId="403"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 9 2" xfId="1583"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 9 3" xfId="1876"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 9 4" xfId="2165"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3" xfId="57"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 10" xfId="495"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 10 2" xfId="1555"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 10 3" xfId="1848"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 10 4" xfId="2138"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 11" xfId="565"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 12" xfId="467"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 13" xfId="456"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 14" xfId="1307"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 15" xfId="1368"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 16" xfId="1282"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2" xfId="58"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2" xfId="59"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 10" xfId="564"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 11" xfId="469"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 12" xfId="581"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 13" xfId="1308"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 14" xfId="1367"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 15" xfId="1284"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2" xfId="60"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3" xfId="226"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 2" xfId="643"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 3" xfId="816"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 4" xfId="983"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 5" xfId="1149"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 6" xfId="1430"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 7" xfId="1723"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 8" xfId="2013"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4" xfId="369"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4 2" xfId="691"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4 3" xfId="864"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4 4" xfId="1031"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4 5" xfId="1197"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4 6" xfId="1478"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4 7" xfId="1771"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4 8" xfId="2061"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 5" xfId="305"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 5 2" xfId="609"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 5 3" xfId="782"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 5 4" xfId="949"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 5 5" xfId="1115"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 5 6" xfId="1396"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 5 7" xfId="1689"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 5 8" xfId="1979"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 6" xfId="203"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 6 2" xfId="738"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 6 3" xfId="910"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 6 4" xfId="1077"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 6 5" xfId="1243"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 6 6" xfId="1524"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 6 7" xfId="1817"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 6 8" xfId="2107"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 7" xfId="224"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 7 2" xfId="1595"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 7 3" xfId="1888"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 7 4" xfId="2177"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 8" xfId="260"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 8 2" xfId="1643"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 8 3" xfId="1936"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 8 4" xfId="2225"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 9" xfId="497"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 9 2" xfId="1561"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 9 3" xfId="1854"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 9 4" xfId="2143"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 3" xfId="61"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 4" xfId="225"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 4 2" xfId="642"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 4 3" xfId="815"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 4 4" xfId="982"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 4 5" xfId="1148"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 4 6" xfId="1429"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 4 7" xfId="1722"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 4 8" xfId="2012"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 5" xfId="370"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 5 2" xfId="692"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 5 3" xfId="865"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 5 4" xfId="1032"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 5 5" xfId="1198"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 5 6" xfId="1479"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 5 7" xfId="1772"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 5 8" xfId="2062"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 6" xfId="299"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 6 2" xfId="603"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 6 3" xfId="777"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 6 4" xfId="944"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 6 5" xfId="1110"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 6 6" xfId="1391"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 6 7" xfId="1684"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 6 8" xfId="1974"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 7" xfId="278"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 7 2" xfId="737"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 7 3" xfId="909"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 7 4" xfId="1076"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 7 5" xfId="1242"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 7 6" xfId="1523"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 7 7" xfId="1816"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 7 8" xfId="2106"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 8" xfId="223"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 8 2" xfId="1594"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 8 3" xfId="1887"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 8 4" xfId="2176"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 9" xfId="415"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 9 2" xfId="1644"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 9 3" xfId="1937"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 9 4" xfId="2226"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4" xfId="62"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 10" xfId="562"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 11" xfId="472"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 12" xfId="580"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 13" xfId="1311"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 14" xfId="1365"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 15" xfId="1287"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 2" xfId="63"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 3" xfId="228"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 3 2" xfId="646"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 3 3" xfId="819"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 3 4" xfId="986"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 3 5" xfId="1152"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 3 6" xfId="1433"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 3 7" xfId="1726"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 3 8" xfId="2016"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 4" xfId="363"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 4 2" xfId="683"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 4 3" xfId="856"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 4 4" xfId="1023"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 4 5" xfId="1189"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 4 6" xfId="1470"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 4 7" xfId="1763"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 4 8" xfId="2053"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 5" xfId="306"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 5 2" xfId="610"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 5 3" xfId="783"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 5 4" xfId="950"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 5 5" xfId="1116"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 5 6" xfId="1397"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 5 7" xfId="1690"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 5 8" xfId="1980"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 6" xfId="276"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 6 2" xfId="739"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 6 3" xfId="911"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 6 4" xfId="1078"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 6 5" xfId="1244"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 6 6" xfId="1525"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 6 7" xfId="1818"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 6 8" xfId="2108"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 7" xfId="227"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 7 2" xfId="1598"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 7 3" xfId="1891"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 7 4" xfId="2180"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 8" xfId="421"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 8 2" xfId="1635"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 8 3" xfId="1928"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 8 4" xfId="2217"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 9" xfId="500"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 9 2" xfId="1562"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 9 3" xfId="1855"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 9 4" xfId="2144"/>
     <cellStyle name="Обычный 2 2 2 2 2 3" xfId="64"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2" xfId="65"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 10" xfId="503"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 10 2" xfId="1563"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 10 3" xfId="1856"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 10 4" xfId="2145"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 11" xfId="559"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 12" xfId="474"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 13" xfId="579"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 14" xfId="1314"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 15" xfId="1363"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 16" xfId="1288"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2" xfId="66"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2" xfId="67"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 10" xfId="557"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 11" xfId="476"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 12" xfId="599"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 13" xfId="1316"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 14" xfId="1362"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 15" xfId="1289"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2" xfId="68"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3" xfId="232"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 2" xfId="651"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 3" xfId="824"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 4" xfId="991"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 5" xfId="1157"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 6" xfId="1438"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 7" xfId="1731"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 8" xfId="2021"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4" xfId="358"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4 2" xfId="676"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4 3" xfId="849"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4 4" xfId="1016"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4 5" xfId="1182"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4 6" xfId="1463"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4 7" xfId="1756"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4 8" xfId="2046"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 5" xfId="309"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 5 2" xfId="614"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 5 3" xfId="787"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 5 4" xfId="954"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 5 5" xfId="1120"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 5 6" xfId="1401"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 5 7" xfId="1694"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 5 8" xfId="1984"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 6" xfId="274"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 6 2" xfId="741"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 6 3" xfId="913"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 6 4" xfId="1080"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 6 5" xfId="1246"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 6 6" xfId="1527"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 6 7" xfId="1820"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 6 8" xfId="2110"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 7" xfId="229"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 7 2" xfId="1603"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 7 3" xfId="1896"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 7 4" xfId="2185"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 8" xfId="420"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 8 2" xfId="1628"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 8 3" xfId="1921"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 8 4" xfId="2210"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 9" xfId="505"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 9 2" xfId="1566"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 9 3" xfId="1859"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 9 4" xfId="2148"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 3" xfId="69"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 4" xfId="230"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 4 2" xfId="649"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 4 3" xfId="822"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 4 4" xfId="989"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 4 5" xfId="1155"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 4 6" xfId="1436"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 4 7" xfId="1729"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 4 8" xfId="2019"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 5" xfId="359"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 5 2" xfId="678"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 5 3" xfId="851"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 5 4" xfId="1018"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 5 5" xfId="1184"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 5 6" xfId="1465"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 5 7" xfId="1758"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 5 8" xfId="2048"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 6" xfId="307"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 6 2" xfId="611"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 6 3" xfId="784"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 6 4" xfId="951"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 6 5" xfId="1117"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 6 6" xfId="1398"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 6 7" xfId="1691"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 6 8" xfId="1981"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 7" xfId="275"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 7 2" xfId="740"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 7 3" xfId="912"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 7 4" xfId="1079"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 7 5" xfId="1245"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 7 6" xfId="1526"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 7 7" xfId="1819"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 7 8" xfId="2109"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 8" xfId="331"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 8 2" xfId="1601"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 8 3" xfId="1894"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 8 4" xfId="2183"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 9" xfId="357"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 9 2" xfId="1630"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 9 3" xfId="1923"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 9 4" xfId="2212"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3" xfId="70"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 10" xfId="555"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 11" xfId="478"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 12" xfId="606"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 13" xfId="1318"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 14" xfId="1360"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 15" xfId="1290"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 2" xfId="71"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 3" xfId="234"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 3 2" xfId="653"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 3 3" xfId="826"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 3 4" xfId="993"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 3 5" xfId="1159"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 3 6" xfId="1440"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 3 7" xfId="1733"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 3 8" xfId="2023"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 4" xfId="355"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 4 2" xfId="673"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 4 3" xfId="846"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 4 4" xfId="1013"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 4 5" xfId="1179"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 4 6" xfId="1460"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 4 7" xfId="1753"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 4 8" xfId="2043"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 5" xfId="312"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 5 2" xfId="619"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 5 3" xfId="792"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 5 4" xfId="959"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 5 5" xfId="1125"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 5 6" xfId="1406"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 5 7" xfId="1699"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 5 8" xfId="1989"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 6" xfId="273"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 6 2" xfId="742"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 6 3" xfId="914"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 6 4" xfId="1081"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 6 5" xfId="1247"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 6 6" xfId="1528"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 6 7" xfId="1821"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 6 8" xfId="2111"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 7" xfId="231"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 7 2" xfId="1605"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 7 3" xfId="1898"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 7 4" xfId="2187"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 8" xfId="353"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 8 2" xfId="1625"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 8 3" xfId="1918"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 8 4" xfId="2207"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 9" xfId="508"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 9 2" xfId="1571"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 9 3" xfId="1864"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 9 4" xfId="2153"/>
     <cellStyle name="Обычный 2 2 2 2 2 4" xfId="72"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2" xfId="73"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 10" xfId="551"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 11" xfId="480"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 12" xfId="597"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 13" xfId="1321"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 14" xfId="1358"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 15" xfId="1292"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 2" xfId="74"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 3" xfId="236"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 3 2" xfId="656"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 3 3" xfId="829"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 3 4" xfId="996"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 3 5" xfId="1162"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 3 6" xfId="1443"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 3 7" xfId="1736"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 3 8" xfId="2026"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 4" xfId="351"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 4 2" xfId="669"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 4 3" xfId="842"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 4 4" xfId="1009"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 4 5" xfId="1175"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 4 6" xfId="1456"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 4 7" xfId="1749"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 4 8" xfId="2039"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 5" xfId="318"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 5 2" xfId="626"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 5 3" xfId="799"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 5 4" xfId="966"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 5 5" xfId="1132"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 5 6" xfId="1413"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 5 7" xfId="1706"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 5 8" xfId="1996"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 6" xfId="271"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 6 2" xfId="743"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 6 3" xfId="915"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 6 4" xfId="1082"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 6 5" xfId="1248"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 6 6" xfId="1529"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 6 7" xfId="1822"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 6 8" xfId="2112"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 7" xfId="233"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 7 2" xfId="1608"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 7 3" xfId="1901"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 7 4" xfId="2190"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 8" xfId="423"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 8 2" xfId="1621"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 8 3" xfId="1914"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 8 4" xfId="2203"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 9" xfId="510"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 9 2" xfId="1578"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 9 3" xfId="1871"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 9 4" xfId="2160"/>
     <cellStyle name="Обычный 2 2 2 2 2 5" xfId="75"/>
     <cellStyle name="Обычный 2 2 2 2 2 6" xfId="214"/>
     <cellStyle name="Обычный 2 2 2 2 2 6 2" xfId="629"/>
     <cellStyle name="Обычный 2 2 2 2 2 6 3" xfId="802"/>
     <cellStyle name="Обычный 2 2 2 2 2 6 4" xfId="969"/>
     <cellStyle name="Обычный 2 2 2 2 2 6 5" xfId="1135"/>
+    <cellStyle name="Обычный 2 2 2 2 2 6 6" xfId="1416"/>
+    <cellStyle name="Обычный 2 2 2 2 2 6 7" xfId="1709"/>
+    <cellStyle name="Обычный 2 2 2 2 2 6 8" xfId="1999"/>
     <cellStyle name="Обычный 2 2 2 2 2 7" xfId="380"/>
     <cellStyle name="Обычный 2 2 2 2 2 7 2" xfId="703"/>
     <cellStyle name="Обычный 2 2 2 2 2 7 3" xfId="876"/>
     <cellStyle name="Обычный 2 2 2 2 2 7 4" xfId="1043"/>
     <cellStyle name="Обычный 2 2 2 2 2 7 5" xfId="1209"/>
+    <cellStyle name="Обычный 2 2 2 2 2 7 6" xfId="1490"/>
+    <cellStyle name="Обычный 2 2 2 2 2 7 7" xfId="1783"/>
+    <cellStyle name="Обычный 2 2 2 2 2 7 8" xfId="2073"/>
     <cellStyle name="Обычный 2 2 2 2 2 8" xfId="390"/>
     <cellStyle name="Обычный 2 2 2 2 2 8 2" xfId="711"/>
     <cellStyle name="Обычный 2 2 2 2 2 8 3" xfId="884"/>
     <cellStyle name="Обычный 2 2 2 2 2 8 4" xfId="1051"/>
     <cellStyle name="Обычный 2 2 2 2 2 8 5" xfId="1217"/>
+    <cellStyle name="Обычный 2 2 2 2 2 8 6" xfId="1498"/>
+    <cellStyle name="Обычный 2 2 2 2 2 8 7" xfId="1791"/>
+    <cellStyle name="Обычный 2 2 2 2 2 8 8" xfId="2081"/>
     <cellStyle name="Обычный 2 2 2 2 2 9" xfId="287"/>
     <cellStyle name="Обычный 2 2 2 2 2 9 2" xfId="731"/>
     <cellStyle name="Обычный 2 2 2 2 2 9 3" xfId="903"/>
     <cellStyle name="Обычный 2 2 2 2 2 9 4" xfId="1070"/>
     <cellStyle name="Обычный 2 2 2 2 2 9 5" xfId="1236"/>
+    <cellStyle name="Обычный 2 2 2 2 2 9 6" xfId="1517"/>
+    <cellStyle name="Обычный 2 2 2 2 2 9 7" xfId="1810"/>
+    <cellStyle name="Обычный 2 2 2 2 2 9 8" xfId="2100"/>
     <cellStyle name="Обычный 2 2 2 2 3" xfId="76"/>
     <cellStyle name="Обычный 2 2 2 2 3 10" xfId="513"/>
+    <cellStyle name="Обычный 2 2 2 2 3 10 2" xfId="1580"/>
+    <cellStyle name="Обычный 2 2 2 2 3 10 3" xfId="1873"/>
+    <cellStyle name="Обычный 2 2 2 2 3 10 4" xfId="2162"/>
     <cellStyle name="Обычный 2 2 2 2 3 11" xfId="547"/>
     <cellStyle name="Обычный 2 2 2 2 3 12" xfId="481"/>
     <cellStyle name="Обычный 2 2 2 2 3 13" xfId="577"/>
+    <cellStyle name="Обычный 2 2 2 2 3 14" xfId="1323"/>
+    <cellStyle name="Обычный 2 2 2 2 3 15" xfId="1356"/>
+    <cellStyle name="Обычный 2 2 2 2 3 16" xfId="1276"/>
     <cellStyle name="Обычный 2 2 2 2 3 2" xfId="77"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2" xfId="78"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 10" xfId="541"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 11" xfId="491"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 12" xfId="569"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 13" xfId="1324"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 14" xfId="1351"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 15" xfId="1382"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2" xfId="79"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2" xfId="80"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 10" xfId="498"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 11" xfId="563"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 12" xfId="1326"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 13" xfId="1347"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 14" xfId="1299"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2" xfId="242"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 2" xfId="663"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 3" xfId="836"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 4" xfId="1003"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 5" xfId="1169"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 6" xfId="1450"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 7" xfId="1743"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 8" xfId="2033"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3" xfId="339"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3 2" xfId="655"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3 3" xfId="828"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3 4" xfId="995"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3 5" xfId="1161"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3 6" xfId="1442"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3 7" xfId="1735"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3 8" xfId="2025"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 4" xfId="327"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 4 2" xfId="637"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 4 3" xfId="810"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 4 4" xfId="977"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 4 5" xfId="1143"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 4 6" xfId="1424"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 4 7" xfId="1717"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 4 8" xfId="2007"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 5" xfId="361"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 5 2" xfId="746"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 5 3" xfId="918"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 5 4" xfId="1085"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 5 5" xfId="1251"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 5 6" xfId="1532"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 5 7" xfId="1825"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 5 8" xfId="2115"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 6" xfId="235"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 6 2" xfId="1615"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 6 3" xfId="1908"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 6 4" xfId="2197"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 7" xfId="411"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 7 2" xfId="1607"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 7 3" xfId="1900"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 7 4" xfId="2189"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 8" xfId="517"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 8 2" xfId="1589"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 8 3" xfId="1882"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 8 4" xfId="2171"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 9" xfId="537"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 3" xfId="240"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 3 2" xfId="661"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 3 3" xfId="834"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 3 4" xfId="1001"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 3 5" xfId="1167"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 3 6" xfId="1448"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 3 7" xfId="1741"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 3 8" xfId="2031"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 4" xfId="342"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 4 2" xfId="658"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 4 3" xfId="831"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 4 4" xfId="998"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 4 5" xfId="1164"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 4 6" xfId="1445"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 4 7" xfId="1738"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 4 8" xfId="2028"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 5" xfId="324"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 5 2" xfId="633"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 5 3" xfId="806"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 5 4" xfId="973"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 5 5" xfId="1139"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 5 6" xfId="1420"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 5 7" xfId="1713"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 5 8" xfId="2003"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 6" xfId="367"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 6 2" xfId="745"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 6 3" xfId="917"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 6 4" xfId="1084"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 6 5" xfId="1250"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 6 6" xfId="1531"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 6 7" xfId="1824"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 6 8" xfId="2114"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 7" xfId="430"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 7 2" xfId="1613"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 7 3" xfId="1906"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 7 4" xfId="2195"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 8" xfId="444"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 8 2" xfId="1610"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 8 3" xfId="1903"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 8 4" xfId="2192"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 9" xfId="515"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 9 2" xfId="1585"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 9 3" xfId="1878"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 9 4" xfId="2167"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3" xfId="81"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 10" xfId="501"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 11" xfId="560"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 12" xfId="1327"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 13" xfId="1345"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 14" xfId="1303"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 2" xfId="243"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 2 2" xfId="664"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 2 3" xfId="837"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 2 4" xfId="1004"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 2 5" xfId="1170"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 2 6" xfId="1451"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 2 7" xfId="1744"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 2 8" xfId="2034"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 3" xfId="338"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 3 2" xfId="654"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 3 3" xfId="827"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 3 4" xfId="994"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 3 5" xfId="1160"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 3 6" xfId="1441"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 3 7" xfId="1734"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 3 8" xfId="2024"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 4" xfId="329"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 4 2" xfId="640"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 4 3" xfId="813"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 4 4" xfId="980"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 4 5" xfId="1146"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 4 6" xfId="1427"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 4 7" xfId="1720"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 4 8" xfId="2010"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 5" xfId="365"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 5 2" xfId="747"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 5 3" xfId="919"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 5 4" xfId="1086"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 5 5" xfId="1252"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 5 6" xfId="1533"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 5 7" xfId="1826"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 5 8" xfId="2116"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 6" xfId="237"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 6 2" xfId="1616"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 6 3" xfId="1909"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 6 4" xfId="2198"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 7" xfId="428"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 7 2" xfId="1606"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 7 3" xfId="1899"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 7 4" xfId="2188"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 8" xfId="518"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 8 2" xfId="1592"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 8 3" xfId="1885"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 8 4" xfId="2174"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 9" xfId="535"/>
     <cellStyle name="Обычный 2 2 2 2 3 3" xfId="82"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2" xfId="83"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 10" xfId="506"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 11" xfId="556"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 12" xfId="1329"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 13" xfId="1342"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 14" xfId="1310"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 2" xfId="245"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 2 2" xfId="665"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 2 3" xfId="838"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 2 4" xfId="1005"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 2 5" xfId="1171"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 2 6" xfId="1452"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 2 7" xfId="1745"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 2 8" xfId="2035"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 3" xfId="337"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 3 2" xfId="652"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 3 3" xfId="825"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 3 4" xfId="992"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 3 5" xfId="1158"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 3 6" xfId="1439"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 3 7" xfId="1732"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 3 8" xfId="2022"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 4" xfId="332"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 4 2" xfId="644"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 4 3" xfId="817"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 4 4" xfId="984"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 4 5" xfId="1150"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 4 6" xfId="1431"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 4 7" xfId="1724"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 4 8" xfId="2014"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 5" xfId="364"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 5 2" xfId="748"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 5 3" xfId="920"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 5 4" xfId="1087"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 5 5" xfId="1253"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 5 6" xfId="1534"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 5 7" xfId="1827"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 5 8" xfId="2117"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 6" xfId="292"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 6 2" xfId="1617"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 6 3" xfId="1910"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 6 4" xfId="2199"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 7" xfId="441"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 7 2" xfId="1604"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 7 3" xfId="1897"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 7 4" xfId="2186"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 8" xfId="520"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 8 2" xfId="1596"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 8 3" xfId="1889"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 8 4" xfId="2178"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 9" xfId="532"/>
     <cellStyle name="Обычный 2 2 2 2 3 4" xfId="238"/>
     <cellStyle name="Обычный 2 2 2 2 3 4 2" xfId="659"/>
     <cellStyle name="Обычный 2 2 2 2 3 4 3" xfId="832"/>
     <cellStyle name="Обычный 2 2 2 2 3 4 4" xfId="999"/>
     <cellStyle name="Обычный 2 2 2 2 3 4 5" xfId="1165"/>
+    <cellStyle name="Обычный 2 2 2 2 3 4 6" xfId="1446"/>
+    <cellStyle name="Обычный 2 2 2 2 3 4 7" xfId="1739"/>
+    <cellStyle name="Обычный 2 2 2 2 3 4 8" xfId="2029"/>
     <cellStyle name="Обычный 2 2 2 2 3 5" xfId="346"/>
     <cellStyle name="Обычный 2 2 2 2 3 5 2" xfId="662"/>
     <cellStyle name="Обычный 2 2 2 2 3 5 3" xfId="835"/>
     <cellStyle name="Обычный 2 2 2 2 3 5 4" xfId="1002"/>
     <cellStyle name="Обычный 2 2 2 2 3 5 5" xfId="1168"/>
+    <cellStyle name="Обычный 2 2 2 2 3 5 6" xfId="1449"/>
+    <cellStyle name="Обычный 2 2 2 2 3 5 7" xfId="1742"/>
+    <cellStyle name="Обычный 2 2 2 2 3 5 8" xfId="2032"/>
     <cellStyle name="Обычный 2 2 2 2 3 6" xfId="320"/>
     <cellStyle name="Обычный 2 2 2 2 3 6 2" xfId="628"/>
     <cellStyle name="Обычный 2 2 2 2 3 6 3" xfId="801"/>
     <cellStyle name="Обычный 2 2 2 2 3 6 4" xfId="968"/>
     <cellStyle name="Обычный 2 2 2 2 3 6 5" xfId="1134"/>
+    <cellStyle name="Обычный 2 2 2 2 3 6 6" xfId="1415"/>
+    <cellStyle name="Обычный 2 2 2 2 3 6 7" xfId="1708"/>
+    <cellStyle name="Обычный 2 2 2 2 3 6 8" xfId="1998"/>
     <cellStyle name="Обычный 2 2 2 2 3 7" xfId="368"/>
     <cellStyle name="Обычный 2 2 2 2 3 7 2" xfId="744"/>
     <cellStyle name="Обычный 2 2 2 2 3 7 3" xfId="916"/>
     <cellStyle name="Обычный 2 2 2 2 3 7 4" xfId="1083"/>
     <cellStyle name="Обычный 2 2 2 2 3 7 5" xfId="1249"/>
+    <cellStyle name="Обычный 2 2 2 2 3 7 6" xfId="1530"/>
+    <cellStyle name="Обычный 2 2 2 2 3 7 7" xfId="1823"/>
+    <cellStyle name="Обычный 2 2 2 2 3 7 8" xfId="2113"/>
     <cellStyle name="Обычный 2 2 2 2 3 8" xfId="435"/>
+    <cellStyle name="Обычный 2 2 2 2 3 8 2" xfId="1611"/>
+    <cellStyle name="Обычный 2 2 2 2 3 8 3" xfId="1904"/>
+    <cellStyle name="Обычный 2 2 2 2 3 8 4" xfId="2193"/>
     <cellStyle name="Обычный 2 2 2 2 3 9" xfId="449"/>
+    <cellStyle name="Обычный 2 2 2 2 3 9 2" xfId="1614"/>
+    <cellStyle name="Обычный 2 2 2 2 3 9 3" xfId="1907"/>
+    <cellStyle name="Обычный 2 2 2 2 3 9 4" xfId="2196"/>
     <cellStyle name="Обычный 2 2 2 2 4" xfId="84"/>
     <cellStyle name="Обычный 2 2 2 2 4 10" xfId="531"/>
     <cellStyle name="Обычный 2 2 2 2 4 11" xfId="509"/>
     <cellStyle name="Обычный 2 2 2 2 4 12" xfId="553"/>
+    <cellStyle name="Обычный 2 2 2 2 4 13" xfId="1330"/>
+    <cellStyle name="Обычный 2 2 2 2 4 14" xfId="1340"/>
+    <cellStyle name="Обычный 2 2 2 2 4 15" xfId="1313"/>
     <cellStyle name="Обычный 2 2 2 2 4 2" xfId="85"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2" xfId="86"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 10" xfId="512"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 11" xfId="544"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 12" xfId="1331"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 13" xfId="1338"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 14" xfId="1317"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 2" xfId="248"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 2 2" xfId="667"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 2 3" xfId="840"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 2 4" xfId="1007"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 2 5" xfId="1173"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 2 6" xfId="1454"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 2 7" xfId="1747"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 2 8" xfId="2037"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 3" xfId="334"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 3 2" xfId="647"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 3 3" xfId="820"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 3 4" xfId="987"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 3 5" xfId="1153"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 3 6" xfId="1434"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 3 7" xfId="1727"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 3 8" xfId="2017"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 4" xfId="341"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 4 2" xfId="657"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 4 3" xfId="830"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 4 4" xfId="997"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 4 5" xfId="1163"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 4 6" xfId="1444"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 4 7" xfId="1737"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 4 8" xfId="2027"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 5" xfId="264"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 5 2" xfId="750"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 5 3" xfId="922"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 5 4" xfId="1089"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 5 5" xfId="1255"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 5 6" xfId="1536"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 5 7" xfId="1829"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 5 8" xfId="2119"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 6" xfId="405"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 6 2" xfId="1619"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 6 3" xfId="1912"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 6 4" xfId="2201"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 7" xfId="282"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 7 2" xfId="1599"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 7 3" xfId="1892"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 7 4" xfId="2181"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 8" xfId="523"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 8 2" xfId="1609"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 8 3" xfId="1902"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 8 4" xfId="2191"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 9" xfId="529"/>
     <cellStyle name="Обычный 2 2 2 2 4 3" xfId="246"/>
     <cellStyle name="Обычный 2 2 2 2 4 3 2" xfId="666"/>
     <cellStyle name="Обычный 2 2 2 2 4 3 3" xfId="839"/>
     <cellStyle name="Обычный 2 2 2 2 4 3 4" xfId="1006"/>
     <cellStyle name="Обычный 2 2 2 2 4 3 5" xfId="1172"/>
+    <cellStyle name="Обычный 2 2 2 2 4 3 6" xfId="1453"/>
+    <cellStyle name="Обычный 2 2 2 2 4 3 7" xfId="1746"/>
+    <cellStyle name="Обычный 2 2 2 2 4 3 8" xfId="2036"/>
     <cellStyle name="Обычный 2 2 2 2 4 4" xfId="336"/>
     <cellStyle name="Обычный 2 2 2 2 4 4 2" xfId="650"/>
     <cellStyle name="Обычный 2 2 2 2 4 4 3" xfId="823"/>
     <cellStyle name="Обычный 2 2 2 2 4 4 4" xfId="990"/>
     <cellStyle name="Обычный 2 2 2 2 4 4 5" xfId="1156"/>
+    <cellStyle name="Обычный 2 2 2 2 4 4 6" xfId="1437"/>
+    <cellStyle name="Обычный 2 2 2 2 4 4 7" xfId="1730"/>
+    <cellStyle name="Обычный 2 2 2 2 4 4 8" xfId="2020"/>
     <cellStyle name="Обычный 2 2 2 2 4 5" xfId="335"/>
     <cellStyle name="Обычный 2 2 2 2 4 5 2" xfId="648"/>
     <cellStyle name="Обычный 2 2 2 2 4 5 3" xfId="821"/>
     <cellStyle name="Обычный 2 2 2 2 4 5 4" xfId="988"/>
     <cellStyle name="Обычный 2 2 2 2 4 5 5" xfId="1154"/>
+    <cellStyle name="Обычный 2 2 2 2 4 5 6" xfId="1435"/>
+    <cellStyle name="Обычный 2 2 2 2 4 5 7" xfId="1728"/>
+    <cellStyle name="Обычный 2 2 2 2 4 5 8" xfId="2018"/>
     <cellStyle name="Обычный 2 2 2 2 4 6" xfId="362"/>
     <cellStyle name="Обычный 2 2 2 2 4 6 2" xfId="749"/>
     <cellStyle name="Обычный 2 2 2 2 4 6 3" xfId="921"/>
     <cellStyle name="Обычный 2 2 2 2 4 6 4" xfId="1088"/>
     <cellStyle name="Обычный 2 2 2 2 4 6 5" xfId="1254"/>
+    <cellStyle name="Обычный 2 2 2 2 4 6 6" xfId="1535"/>
+    <cellStyle name="Обычный 2 2 2 2 4 6 7" xfId="1828"/>
+    <cellStyle name="Обычный 2 2 2 2 4 6 8" xfId="2118"/>
     <cellStyle name="Обычный 2 2 2 2 4 7" xfId="321"/>
+    <cellStyle name="Обычный 2 2 2 2 4 7 2" xfId="1618"/>
+    <cellStyle name="Обычный 2 2 2 2 4 7 3" xfId="1911"/>
+    <cellStyle name="Обычный 2 2 2 2 4 7 4" xfId="2200"/>
     <cellStyle name="Обычный 2 2 2 2 4 8" xfId="422"/>
+    <cellStyle name="Обычный 2 2 2 2 4 8 2" xfId="1602"/>
+    <cellStyle name="Обычный 2 2 2 2 4 8 3" xfId="1895"/>
+    <cellStyle name="Обычный 2 2 2 2 4 8 4" xfId="2184"/>
     <cellStyle name="Обычный 2 2 2 2 4 9" xfId="521"/>
+    <cellStyle name="Обычный 2 2 2 2 4 9 2" xfId="1600"/>
+    <cellStyle name="Обычный 2 2 2 2 4 9 3" xfId="1893"/>
+    <cellStyle name="Обычный 2 2 2 2 4 9 4" xfId="2182"/>
     <cellStyle name="Обычный 2 2 2 2 5" xfId="87"/>
     <cellStyle name="Обычный 2 2 2 2 5 10" xfId="514"/>
     <cellStyle name="Обычный 2 2 2 2 5 11" xfId="539"/>
+    <cellStyle name="Обычный 2 2 2 2 5 12" xfId="1332"/>
+    <cellStyle name="Обычный 2 2 2 2 5 13" xfId="1337"/>
+    <cellStyle name="Обычный 2 2 2 2 5 14" xfId="1320"/>
     <cellStyle name="Обычный 2 2 2 2 5 2" xfId="249"/>
     <cellStyle name="Обычный 2 2 2 2 5 2 2" xfId="668"/>
     <cellStyle name="Обычный 2 2 2 2 5 2 3" xfId="841"/>
     <cellStyle name="Обычный 2 2 2 2 5 2 4" xfId="1008"/>
     <cellStyle name="Обычный 2 2 2 2 5 2 5" xfId="1174"/>
+    <cellStyle name="Обычный 2 2 2 2 5 2 6" xfId="1455"/>
+    <cellStyle name="Обычный 2 2 2 2 5 2 7" xfId="1748"/>
+    <cellStyle name="Обычный 2 2 2 2 5 2 8" xfId="2038"/>
     <cellStyle name="Обычный 2 2 2 2 5 3" xfId="333"/>
     <cellStyle name="Обычный 2 2 2 2 5 3 2" xfId="645"/>
     <cellStyle name="Обычный 2 2 2 2 5 3 3" xfId="818"/>
     <cellStyle name="Обычный 2 2 2 2 5 3 4" xfId="985"/>
     <cellStyle name="Обычный 2 2 2 2 5 3 5" xfId="1151"/>
+    <cellStyle name="Обычный 2 2 2 2 5 3 6" xfId="1432"/>
+    <cellStyle name="Обычный 2 2 2 2 5 3 7" xfId="1725"/>
+    <cellStyle name="Обычный 2 2 2 2 5 3 8" xfId="2015"/>
     <cellStyle name="Обычный 2 2 2 2 5 4" xfId="344"/>
     <cellStyle name="Обычный 2 2 2 2 5 4 2" xfId="660"/>
     <cellStyle name="Обычный 2 2 2 2 5 4 3" xfId="833"/>
     <cellStyle name="Обычный 2 2 2 2 5 4 4" xfId="1000"/>
     <cellStyle name="Обычный 2 2 2 2 5 4 5" xfId="1166"/>
+    <cellStyle name="Обычный 2 2 2 2 5 4 6" xfId="1447"/>
+    <cellStyle name="Обычный 2 2 2 2 5 4 7" xfId="1740"/>
+    <cellStyle name="Обычный 2 2 2 2 5 4 8" xfId="2030"/>
     <cellStyle name="Обычный 2 2 2 2 5 5" xfId="262"/>
     <cellStyle name="Обычный 2 2 2 2 5 5 2" xfId="751"/>
     <cellStyle name="Обычный 2 2 2 2 5 5 3" xfId="923"/>
     <cellStyle name="Обычный 2 2 2 2 5 5 4" xfId="1090"/>
     <cellStyle name="Обычный 2 2 2 2 5 5 5" xfId="1256"/>
+    <cellStyle name="Обычный 2 2 2 2 5 5 6" xfId="1537"/>
+    <cellStyle name="Обычный 2 2 2 2 5 5 7" xfId="1830"/>
+    <cellStyle name="Обычный 2 2 2 2 5 5 8" xfId="2120"/>
     <cellStyle name="Обычный 2 2 2 2 5 6" xfId="429"/>
+    <cellStyle name="Обычный 2 2 2 2 5 6 2" xfId="1620"/>
+    <cellStyle name="Обычный 2 2 2 2 5 6 3" xfId="1913"/>
+    <cellStyle name="Обычный 2 2 2 2 5 6 4" xfId="2202"/>
     <cellStyle name="Обычный 2 2 2 2 5 7" xfId="443"/>
+    <cellStyle name="Обычный 2 2 2 2 5 7 2" xfId="1597"/>
+    <cellStyle name="Обычный 2 2 2 2 5 7 3" xfId="1890"/>
+    <cellStyle name="Обычный 2 2 2 2 5 7 4" xfId="2179"/>
     <cellStyle name="Обычный 2 2 2 2 5 8" xfId="524"/>
+    <cellStyle name="Обычный 2 2 2 2 5 8 2" xfId="1612"/>
+    <cellStyle name="Обычный 2 2 2 2 5 8 3" xfId="1905"/>
+    <cellStyle name="Обычный 2 2 2 2 5 8 4" xfId="2194"/>
     <cellStyle name="Обычный 2 2 2 2 5 9" xfId="527"/>
     <cellStyle name="Обычный 2 2 2 3" xfId="88"/>
     <cellStyle name="Обычный 2 2 2 4" xfId="89"/>
     <cellStyle name="Обычный 2 2 2 4 2" xfId="90"/>
     <cellStyle name="Обычный 2 2 2 4 2 10" xfId="526"/>
+    <cellStyle name="Обычный 2 2 2 4 2 10 2" xfId="1622"/>
+    <cellStyle name="Обычный 2 2 2 4 2 10 3" xfId="1915"/>
+    <cellStyle name="Обычный 2 2 2 4 2 10 4" xfId="2204"/>
     <cellStyle name="Обычный 2 2 2 4 2 11" xfId="522"/>
     <cellStyle name="Обычный 2 2 2 4 2 12" xfId="525"/>
     <cellStyle name="Обычный 2 2 2 4 2 13" xfId="519"/>
+    <cellStyle name="Обычный 2 2 2 4 2 14" xfId="1335"/>
+    <cellStyle name="Обычный 2 2 2 4 2 15" xfId="1333"/>
+    <cellStyle name="Обычный 2 2 2 4 2 16" xfId="1325"/>
     <cellStyle name="Обычный 2 2 2 4 2 2" xfId="91"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2" xfId="92"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 10" xfId="516"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 11" xfId="534"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 12" xfId="504"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 13" xfId="1336"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 14" xfId="1328"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 15" xfId="1334"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 2" xfId="93"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 3" xfId="253"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 3 2" xfId="672"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 3 3" xfId="845"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 3 4" xfId="1012"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 3 5" xfId="1178"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 3 6" xfId="1459"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 3 7" xfId="1752"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 3 8" xfId="2042"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 4" xfId="328"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 4 2" xfId="638"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 4 3" xfId="811"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 4 4" xfId="978"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 4 5" xfId="1144"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 4 6" xfId="1425"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 4 7" xfId="1718"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 4 8" xfId="2008"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 5" xfId="356"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 5 2" xfId="674"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 5 3" xfId="847"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 5 4" xfId="1014"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 5 5" xfId="1180"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 5 6" xfId="1461"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 5 7" xfId="1754"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 5 8" xfId="2044"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 6" xfId="257"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 6 2" xfId="753"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 6 3" xfId="925"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 6 4" xfId="1092"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 6 5" xfId="1258"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 6 6" xfId="1539"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 6 7" xfId="1832"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 6 8" xfId="2122"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 7" xfId="406"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 7 2" xfId="1624"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 7 3" xfId="1917"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 7 4" xfId="2206"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 8" xfId="439"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 8 2" xfId="1590"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 8 3" xfId="1883"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 8 4" xfId="2172"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 9" xfId="528"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 9 2" xfId="1626"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 9 3" xfId="1919"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 9 4" xfId="2208"/>
     <cellStyle name="Обычный 2 2 2 4 2 3" xfId="94"/>
     <cellStyle name="Обычный 2 2 2 4 2 4" xfId="251"/>
     <cellStyle name="Обычный 2 2 2 4 2 4 2" xfId="671"/>
     <cellStyle name="Обычный 2 2 2 4 2 4 3" xfId="844"/>
     <cellStyle name="Обычный 2 2 2 4 2 4 4" xfId="1011"/>
     <cellStyle name="Обычный 2 2 2 4 2 4 5" xfId="1177"/>
+    <cellStyle name="Обычный 2 2 2 4 2 4 6" xfId="1458"/>
+    <cellStyle name="Обычный 2 2 2 4 2 4 7" xfId="1751"/>
+    <cellStyle name="Обычный 2 2 2 4 2 4 8" xfId="2041"/>
     <cellStyle name="Обычный 2 2 2 4 2 5" xfId="330"/>
     <cellStyle name="Обычный 2 2 2 4 2 5 2" xfId="641"/>
     <cellStyle name="Обычный 2 2 2 4 2 5 3" xfId="814"/>
     <cellStyle name="Обычный 2 2 2 4 2 5 4" xfId="981"/>
     <cellStyle name="Обычный 2 2 2 4 2 5 5" xfId="1147"/>
+    <cellStyle name="Обычный 2 2 2 4 2 5 6" xfId="1428"/>
+    <cellStyle name="Обычный 2 2 2 4 2 5 7" xfId="1721"/>
+    <cellStyle name="Обычный 2 2 2 4 2 5 8" xfId="2011"/>
     <cellStyle name="Обычный 2 2 2 4 2 6" xfId="352"/>
     <cellStyle name="Обычный 2 2 2 4 2 6 2" xfId="670"/>
     <cellStyle name="Обычный 2 2 2 4 2 6 3" xfId="843"/>
     <cellStyle name="Обычный 2 2 2 4 2 6 4" xfId="1010"/>
     <cellStyle name="Обычный 2 2 2 4 2 6 5" xfId="1176"/>
+    <cellStyle name="Обычный 2 2 2 4 2 6 6" xfId="1457"/>
+    <cellStyle name="Обычный 2 2 2 4 2 6 7" xfId="1750"/>
+    <cellStyle name="Обычный 2 2 2 4 2 6 8" xfId="2040"/>
     <cellStyle name="Обычный 2 2 2 4 2 7" xfId="258"/>
     <cellStyle name="Обычный 2 2 2 4 2 7 2" xfId="752"/>
     <cellStyle name="Обычный 2 2 2 4 2 7 3" xfId="924"/>
     <cellStyle name="Обычный 2 2 2 4 2 7 4" xfId="1091"/>
     <cellStyle name="Обычный 2 2 2 4 2 7 5" xfId="1257"/>
+    <cellStyle name="Обычный 2 2 2 4 2 7 6" xfId="1538"/>
+    <cellStyle name="Обычный 2 2 2 4 2 7 7" xfId="1831"/>
+    <cellStyle name="Обычный 2 2 2 4 2 7 8" xfId="2121"/>
     <cellStyle name="Обычный 2 2 2 4 2 8" xfId="427"/>
+    <cellStyle name="Обычный 2 2 2 4 2 8 2" xfId="1623"/>
+    <cellStyle name="Обычный 2 2 2 4 2 8 3" xfId="1916"/>
+    <cellStyle name="Обычный 2 2 2 4 2 8 4" xfId="2205"/>
     <cellStyle name="Обычный 2 2 2 4 2 9" xfId="442"/>
+    <cellStyle name="Обычный 2 2 2 4 2 9 2" xfId="1593"/>
+    <cellStyle name="Обычный 2 2 2 4 2 9 3" xfId="1886"/>
+    <cellStyle name="Обычный 2 2 2 4 2 9 4" xfId="2175"/>
     <cellStyle name="Обычный 2 2 2 4 3" xfId="95"/>
     <cellStyle name="Обычный 2 2 2 4 3 10" xfId="511"/>
     <cellStyle name="Обычный 2 2 2 4 3 11" xfId="550"/>
     <cellStyle name="Обычный 2 2 2 4 3 12" xfId="589"/>
+    <cellStyle name="Обычный 2 2 2 4 3 13" xfId="1339"/>
+    <cellStyle name="Обычный 2 2 2 4 3 14" xfId="1322"/>
+    <cellStyle name="Обычный 2 2 2 4 3 15" xfId="1343"/>
     <cellStyle name="Обычный 2 2 2 4 3 2" xfId="96"/>
     <cellStyle name="Обычный 2 2 2 4 3 3" xfId="254"/>
     <cellStyle name="Обычный 2 2 2 4 3 3 2" xfId="675"/>
     <cellStyle name="Обычный 2 2 2 4 3 3 3" xfId="848"/>
     <cellStyle name="Обычный 2 2 2 4 3 3 4" xfId="1015"/>
     <cellStyle name="Обычный 2 2 2 4 3 3 5" xfId="1181"/>
+    <cellStyle name="Обычный 2 2 2 4 3 3 6" xfId="1462"/>
+    <cellStyle name="Обычный 2 2 2 4 3 3 7" xfId="1755"/>
+    <cellStyle name="Обычный 2 2 2 4 3 3 8" xfId="2045"/>
     <cellStyle name="Обычный 2 2 2 4 3 4" xfId="325"/>
     <cellStyle name="Обычный 2 2 2 4 3 4 2" xfId="635"/>
     <cellStyle name="Обычный 2 2 2 4 3 4 3" xfId="808"/>
     <cellStyle name="Обычный 2 2 2 4 3 4 4" xfId="975"/>
     <cellStyle name="Обычный 2 2 2 4 3 4 5" xfId="1141"/>
+    <cellStyle name="Обычный 2 2 2 4 3 4 6" xfId="1422"/>
+    <cellStyle name="Обычный 2 2 2 4 3 4 7" xfId="1715"/>
+    <cellStyle name="Обычный 2 2 2 4 3 4 8" xfId="2005"/>
     <cellStyle name="Обычный 2 2 2 4 3 5" xfId="360"/>
     <cellStyle name="Обычный 2 2 2 4 3 5 2" xfId="680"/>
     <cellStyle name="Обычный 2 2 2 4 3 5 3" xfId="853"/>
     <cellStyle name="Обычный 2 2 2 4 3 5 4" xfId="1020"/>
     <cellStyle name="Обычный 2 2 2 4 3 5 5" xfId="1186"/>
+    <cellStyle name="Обычный 2 2 2 4 3 5 6" xfId="1467"/>
+    <cellStyle name="Обычный 2 2 2 4 3 5 7" xfId="1760"/>
+    <cellStyle name="Обычный 2 2 2 4 3 5 8" xfId="2050"/>
     <cellStyle name="Обычный 2 2 2 4 3 6" xfId="255"/>
     <cellStyle name="Обычный 2 2 2 4 3 6 2" xfId="754"/>
     <cellStyle name="Обычный 2 2 2 4 3 6 3" xfId="926"/>
     <cellStyle name="Обычный 2 2 2 4 3 6 4" xfId="1093"/>
     <cellStyle name="Обычный 2 2 2 4 3 6 5" xfId="1259"/>
+    <cellStyle name="Обычный 2 2 2 4 3 6 6" xfId="1540"/>
+    <cellStyle name="Обычный 2 2 2 4 3 6 7" xfId="1833"/>
+    <cellStyle name="Обычный 2 2 2 4 3 6 8" xfId="2123"/>
     <cellStyle name="Обычный 2 2 2 4 3 7" xfId="432"/>
+    <cellStyle name="Обычный 2 2 2 4 3 7 2" xfId="1627"/>
+    <cellStyle name="Обычный 2 2 2 4 3 7 3" xfId="1920"/>
+    <cellStyle name="Обычный 2 2 2 4 3 7 4" xfId="2209"/>
     <cellStyle name="Обычный 2 2 2 4 3 8" xfId="446"/>
+    <cellStyle name="Обычный 2 2 2 4 3 8 2" xfId="1587"/>
+    <cellStyle name="Обычный 2 2 2 4 3 8 3" xfId="1880"/>
+    <cellStyle name="Обычный 2 2 2 4 3 8 4" xfId="2169"/>
     <cellStyle name="Обычный 2 2 2 4 3 9" xfId="530"/>
+    <cellStyle name="Обычный 2 2 2 4 3 9 2" xfId="1632"/>
+    <cellStyle name="Обычный 2 2 2 4 3 9 3" xfId="1925"/>
+    <cellStyle name="Обычный 2 2 2 4 3 9 4" xfId="2214"/>
     <cellStyle name="Обычный 2 2 2 5" xfId="97"/>
     <cellStyle name="Обычный 2 2 2 5 2" xfId="98"/>
     <cellStyle name="Обычный 2 2 2 5 2 10" xfId="507"/>
     <cellStyle name="Обычный 2 2 2 5 2 11" xfId="554"/>
     <cellStyle name="Обычный 2 2 2 5 2 12" xfId="479"/>
+    <cellStyle name="Обычный 2 2 2 5 2 13" xfId="1341"/>
+    <cellStyle name="Обычный 2 2 2 5 2 14" xfId="1319"/>
+    <cellStyle name="Обычный 2 2 2 5 2 15" xfId="1280"/>
     <cellStyle name="Обычный 2 2 2 5 2 2" xfId="99"/>
     <cellStyle name="Обычный 2 2 2 5 2 3" xfId="256"/>
     <cellStyle name="Обычный 2 2 2 5 2 3 2" xfId="677"/>
     <cellStyle name="Обычный 2 2 2 5 2 3 3" xfId="850"/>
     <cellStyle name="Обычный 2 2 2 5 2 3 4" xfId="1017"/>
     <cellStyle name="Обычный 2 2 2 5 2 3 5" xfId="1183"/>
+    <cellStyle name="Обычный 2 2 2 5 2 3 6" xfId="1464"/>
+    <cellStyle name="Обычный 2 2 2 5 2 3 7" xfId="1757"/>
+    <cellStyle name="Обычный 2 2 2 5 2 3 8" xfId="2047"/>
     <cellStyle name="Обычный 2 2 2 5 2 4" xfId="322"/>
     <cellStyle name="Обычный 2 2 2 5 2 4 2" xfId="630"/>
     <cellStyle name="Обычный 2 2 2 5 2 4 3" xfId="803"/>
     <cellStyle name="Обычный 2 2 2 5 2 4 4" xfId="970"/>
     <cellStyle name="Обычный 2 2 2 5 2 4 5" xfId="1136"/>
+    <cellStyle name="Обычный 2 2 2 5 2 4 6" xfId="1417"/>
+    <cellStyle name="Обычный 2 2 2 5 2 4 7" xfId="1710"/>
+    <cellStyle name="Обычный 2 2 2 5 2 4 8" xfId="2000"/>
     <cellStyle name="Обычный 2 2 2 5 2 5" xfId="366"/>
     <cellStyle name="Обычный 2 2 2 5 2 5 2" xfId="688"/>
     <cellStyle name="Обычный 2 2 2 5 2 5 3" xfId="861"/>
     <cellStyle name="Обычный 2 2 2 5 2 5 4" xfId="1028"/>
     <cellStyle name="Обычный 2 2 2 5 2 5 5" xfId="1194"/>
+    <cellStyle name="Обычный 2 2 2 5 2 5 6" xfId="1475"/>
+    <cellStyle name="Обычный 2 2 2 5 2 5 7" xfId="1768"/>
+    <cellStyle name="Обычный 2 2 2 5 2 5 8" xfId="2058"/>
     <cellStyle name="Обычный 2 2 2 5 2 6" xfId="354"/>
     <cellStyle name="Обычный 2 2 2 5 2 6 2" xfId="755"/>
     <cellStyle name="Обычный 2 2 2 5 2 6 3" xfId="927"/>
     <cellStyle name="Обычный 2 2 2 5 2 6 4" xfId="1094"/>
     <cellStyle name="Обычный 2 2 2 5 2 6 5" xfId="1260"/>
+    <cellStyle name="Обычный 2 2 2 5 2 6 6" xfId="1541"/>
+    <cellStyle name="Обычный 2 2 2 5 2 6 7" xfId="1834"/>
+    <cellStyle name="Обычный 2 2 2 5 2 6 8" xfId="2124"/>
     <cellStyle name="Обычный 2 2 2 5 2 7" xfId="440"/>
+    <cellStyle name="Обычный 2 2 2 5 2 7 2" xfId="1629"/>
+    <cellStyle name="Обычный 2 2 2 5 2 7 3" xfId="1922"/>
+    <cellStyle name="Обычный 2 2 2 5 2 7 4" xfId="2211"/>
     <cellStyle name="Обычный 2 2 2 5 2 8" xfId="451"/>
+    <cellStyle name="Обычный 2 2 2 5 2 8 2" xfId="1582"/>
+    <cellStyle name="Обычный 2 2 2 5 2 8 3" xfId="1875"/>
+    <cellStyle name="Обычный 2 2 2 5 2 8 4" xfId="2164"/>
     <cellStyle name="Обычный 2 2 2 5 2 9" xfId="533"/>
+    <cellStyle name="Обычный 2 2 2 5 2 9 2" xfId="1640"/>
+    <cellStyle name="Обычный 2 2 2 5 2 9 3" xfId="1933"/>
+    <cellStyle name="Обычный 2 2 2 5 2 9 4" xfId="2222"/>
     <cellStyle name="Обычный 2 2 2 6" xfId="100"/>
     <cellStyle name="Обычный 2 2 2_Лес" xfId="40"/>
     <cellStyle name="Обычный 2 2 3" xfId="101"/>
     <cellStyle name="Обычный 2 2 3 10" xfId="502"/>
     <cellStyle name="Обычный 2 2 3 11" xfId="558"/>
     <cellStyle name="Обычный 2 2 3 12" xfId="475"/>
+    <cellStyle name="Обычный 2 2 3 13" xfId="1344"/>
+    <cellStyle name="Обычный 2 2 3 14" xfId="1315"/>
+    <cellStyle name="Обычный 2 2 3 15" xfId="1359"/>
     <cellStyle name="Обычный 2 2 3 2" xfId="102"/>
     <cellStyle name="Обычный 2 2 3 3" xfId="259"/>
     <cellStyle name="Обычный 2 2 3 3 2" xfId="679"/>
     <cellStyle name="Обычный 2 2 3 3 3" xfId="852"/>
     <cellStyle name="Обычный 2 2 3 3 4" xfId="1019"/>
     <cellStyle name="Обычный 2 2 3 3 5" xfId="1185"/>
+    <cellStyle name="Обычный 2 2 3 3 6" xfId="1466"/>
+    <cellStyle name="Обычный 2 2 3 3 7" xfId="1759"/>
+    <cellStyle name="Обычный 2 2 3 3 8" xfId="2049"/>
     <cellStyle name="Обычный 2 2 3 4" xfId="300"/>
     <cellStyle name="Обычный 2 2 3 4 2" xfId="604"/>
     <cellStyle name="Обычный 2 2 3 4 3" xfId="778"/>
     <cellStyle name="Обычный 2 2 3 4 4" xfId="945"/>
     <cellStyle name="Обычный 2 2 3 4 5" xfId="1111"/>
+    <cellStyle name="Обычный 2 2 3 4 6" xfId="1392"/>
+    <cellStyle name="Обычный 2 2 3 4 7" xfId="1685"/>
+    <cellStyle name="Обычный 2 2 3 4 8" xfId="1975"/>
     <cellStyle name="Обычный 2 2 3 5" xfId="371"/>
     <cellStyle name="Обычный 2 2 3 5 2" xfId="694"/>
     <cellStyle name="Обычный 2 2 3 5 3" xfId="867"/>
     <cellStyle name="Обычный 2 2 3 5 4" xfId="1034"/>
     <cellStyle name="Обычный 2 2 3 5 5" xfId="1200"/>
+    <cellStyle name="Обычный 2 2 3 5 6" xfId="1481"/>
+    <cellStyle name="Обычный 2 2 3 5 7" xfId="1774"/>
+    <cellStyle name="Обычный 2 2 3 5 8" xfId="2064"/>
     <cellStyle name="Обычный 2 2 3 6" xfId="250"/>
     <cellStyle name="Обычный 2 2 3 6 2" xfId="756"/>
     <cellStyle name="Обычный 2 2 3 6 3" xfId="928"/>
     <cellStyle name="Обычный 2 2 3 6 4" xfId="1095"/>
     <cellStyle name="Обычный 2 2 3 6 5" xfId="1261"/>
+    <cellStyle name="Обычный 2 2 3 6 6" xfId="1542"/>
+    <cellStyle name="Обычный 2 2 3 6 7" xfId="1835"/>
+    <cellStyle name="Обычный 2 2 3 6 8" xfId="2125"/>
     <cellStyle name="Обычный 2 2 3 7" xfId="244"/>
+    <cellStyle name="Обычный 2 2 3 7 2" xfId="1631"/>
+    <cellStyle name="Обычный 2 2 3 7 3" xfId="1924"/>
+    <cellStyle name="Обычный 2 2 3 7 4" xfId="2213"/>
     <cellStyle name="Обычный 2 2 3 8" xfId="408"/>
+    <cellStyle name="Обычный 2 2 3 8 2" xfId="1556"/>
+    <cellStyle name="Обычный 2 2 3 8 3" xfId="1849"/>
+    <cellStyle name="Обычный 2 2 3 8 4" xfId="2139"/>
     <cellStyle name="Обычный 2 2 3 9" xfId="536"/>
+    <cellStyle name="Обычный 2 2 3 9 2" xfId="1646"/>
+    <cellStyle name="Обычный 2 2 3 9 3" xfId="1939"/>
+    <cellStyle name="Обычный 2 2 3 9 4" xfId="2228"/>
     <cellStyle name="Обычный 2 2 4" xfId="103"/>
     <cellStyle name="Обычный 2 2 4 10" xfId="538"/>
+    <cellStyle name="Обычный 2 2 4 10 2" xfId="1648"/>
+    <cellStyle name="Обычный 2 2 4 10 3" xfId="1941"/>
+    <cellStyle name="Обычный 2 2 4 10 4" xfId="2230"/>
     <cellStyle name="Обычный 2 2 4 11" xfId="499"/>
     <cellStyle name="Обычный 2 2 4 12" xfId="561"/>
     <cellStyle name="Обычный 2 2 4 13" xfId="473"/>
+    <cellStyle name="Обычный 2 2 4 14" xfId="1346"/>
+    <cellStyle name="Обычный 2 2 4 15" xfId="1312"/>
+    <cellStyle name="Обычный 2 2 4 16" xfId="1361"/>
     <cellStyle name="Обычный 2 2 4 2" xfId="104"/>
     <cellStyle name="Обычный 2 2 4 2 2" xfId="105"/>
     <cellStyle name="Обычный 2 2 4 2 2 10" xfId="496"/>
     <cellStyle name="Обычный 2 2 4 2 2 11" xfId="455"/>
     <cellStyle name="Обычный 2 2 4 2 2 12" xfId="471"/>
+    <cellStyle name="Обычный 2 2 4 2 2 13" xfId="1348"/>
+    <cellStyle name="Обычный 2 2 4 2 2 14" xfId="1309"/>
+    <cellStyle name="Обычный 2 2 4 2 2 15" xfId="1364"/>
     <cellStyle name="Обычный 2 2 4 2 2 2" xfId="106"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2" xfId="107"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 10" xfId="566"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 11" xfId="466"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 12" xfId="1349"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 13" xfId="1306"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 14" xfId="1278"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 2" xfId="265"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 2 2" xfId="684"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 2 3" xfId="857"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 2 4" xfId="1024"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 2 5" xfId="1190"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 2 6" xfId="1471"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 2 7" xfId="1764"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 2 8" xfId="2054"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 3" xfId="316"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 3 2" xfId="623"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 3 3" xfId="796"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 3 4" xfId="963"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 3 5" xfId="1129"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 3 6" xfId="1410"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 3 7" xfId="1703"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 3 8" xfId="1993"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 4" xfId="378"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 4 2" xfId="701"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 4 3" xfId="874"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 4 4" xfId="1041"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 4 5" xfId="1207"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 4 6" xfId="1488"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 4 7" xfId="1781"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 4 8" xfId="2071"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 5" xfId="343"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 5 2" xfId="759"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 5 3" xfId="931"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 5 4" xfId="1098"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 5 5" xfId="1264"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 5 6" xfId="1545"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 5 7" xfId="1838"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 5 8" xfId="2128"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 6" xfId="424"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 6 2" xfId="1636"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 6 3" xfId="1929"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 6 4" xfId="2218"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 7" xfId="204"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 7 2" xfId="1575"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 7 3" xfId="1868"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 7 4" xfId="2157"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 8" xfId="542"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 8 2" xfId="1653"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 8 3" xfId="1946"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 8 4" xfId="2235"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 9" xfId="494"/>
     <cellStyle name="Обычный 2 2 4 2 2 3" xfId="263"/>
     <cellStyle name="Обычный 2 2 4 2 2 3 2" xfId="682"/>
     <cellStyle name="Обычный 2 2 4 2 2 3 3" xfId="855"/>
     <cellStyle name="Обычный 2 2 4 2 2 3 4" xfId="1022"/>
     <cellStyle name="Обычный 2 2 4 2 2 3 5" xfId="1188"/>
+    <cellStyle name="Обычный 2 2 4 2 2 3 6" xfId="1469"/>
+    <cellStyle name="Обычный 2 2 4 2 2 3 7" xfId="1762"/>
+    <cellStyle name="Обычный 2 2 4 2 2 3 8" xfId="2052"/>
     <cellStyle name="Обычный 2 2 4 2 2 4" xfId="317"/>
     <cellStyle name="Обычный 2 2 4 2 2 4 2" xfId="625"/>
     <cellStyle name="Обычный 2 2 4 2 2 4 3" xfId="798"/>
     <cellStyle name="Обычный 2 2 4 2 2 4 4" xfId="965"/>
     <cellStyle name="Обычный 2 2 4 2 2 4 5" xfId="1131"/>
+    <cellStyle name="Обычный 2 2 4 2 2 4 6" xfId="1412"/>
+    <cellStyle name="Обычный 2 2 4 2 2 4 7" xfId="1705"/>
+    <cellStyle name="Обычный 2 2 4 2 2 4 8" xfId="1995"/>
     <cellStyle name="Обычный 2 2 4 2 2 5" xfId="375"/>
     <cellStyle name="Обычный 2 2 4 2 2 5 2" xfId="698"/>
     <cellStyle name="Обычный 2 2 4 2 2 5 3" xfId="871"/>
     <cellStyle name="Обычный 2 2 4 2 2 5 4" xfId="1038"/>
     <cellStyle name="Обычный 2 2 4 2 2 5 5" xfId="1204"/>
+    <cellStyle name="Обычный 2 2 4 2 2 5 6" xfId="1485"/>
+    <cellStyle name="Обычный 2 2 4 2 2 5 7" xfId="1778"/>
+    <cellStyle name="Обычный 2 2 4 2 2 5 8" xfId="2068"/>
     <cellStyle name="Обычный 2 2 4 2 2 6" xfId="349"/>
     <cellStyle name="Обычный 2 2 4 2 2 6 2" xfId="758"/>
     <cellStyle name="Обычный 2 2 4 2 2 6 3" xfId="930"/>
     <cellStyle name="Обычный 2 2 4 2 2 6 4" xfId="1097"/>
     <cellStyle name="Обычный 2 2 4 2 2 6 5" xfId="1263"/>
+    <cellStyle name="Обычный 2 2 4 2 2 6 6" xfId="1544"/>
+    <cellStyle name="Обычный 2 2 4 2 2 6 7" xfId="1837"/>
+    <cellStyle name="Обычный 2 2 4 2 2 6 8" xfId="2127"/>
     <cellStyle name="Обычный 2 2 4 2 2 7" xfId="433"/>
+    <cellStyle name="Обычный 2 2 4 2 2 7 2" xfId="1634"/>
+    <cellStyle name="Обычный 2 2 4 2 2 7 3" xfId="1927"/>
+    <cellStyle name="Обычный 2 2 4 2 2 7 4" xfId="2216"/>
     <cellStyle name="Обычный 2 2 4 2 2 8" xfId="447"/>
+    <cellStyle name="Обычный 2 2 4 2 2 8 2" xfId="1577"/>
+    <cellStyle name="Обычный 2 2 4 2 2 8 3" xfId="1870"/>
+    <cellStyle name="Обычный 2 2 4 2 2 8 4" xfId="2159"/>
     <cellStyle name="Обычный 2 2 4 2 2 9" xfId="540"/>
+    <cellStyle name="Обычный 2 2 4 2 2 9 2" xfId="1650"/>
+    <cellStyle name="Обычный 2 2 4 2 2 9 3" xfId="1943"/>
+    <cellStyle name="Обычный 2 2 4 2 2 9 4" xfId="2232"/>
     <cellStyle name="Обычный 2 2 4 2 3" xfId="108"/>
     <cellStyle name="Обычный 2 2 4 2 3 10" xfId="567"/>
     <cellStyle name="Обычный 2 2 4 2 3 11" xfId="464"/>
+    <cellStyle name="Обычный 2 2 4 2 3 12" xfId="1350"/>
+    <cellStyle name="Обычный 2 2 4 2 3 13" xfId="1305"/>
+    <cellStyle name="Обычный 2 2 4 2 3 14" xfId="1366"/>
     <cellStyle name="Обычный 2 2 4 2 3 2" xfId="266"/>
     <cellStyle name="Обычный 2 2 4 2 3 2 2" xfId="685"/>
     <cellStyle name="Обычный 2 2 4 2 3 2 3" xfId="858"/>
     <cellStyle name="Обычный 2 2 4 2 3 2 4" xfId="1025"/>
     <cellStyle name="Обычный 2 2 4 2 3 2 5" xfId="1191"/>
+    <cellStyle name="Обычный 2 2 4 2 3 2 6" xfId="1472"/>
+    <cellStyle name="Обычный 2 2 4 2 3 2 7" xfId="1765"/>
+    <cellStyle name="Обычный 2 2 4 2 3 2 8" xfId="2055"/>
     <cellStyle name="Обычный 2 2 4 2 3 3" xfId="315"/>
     <cellStyle name="Обычный 2 2 4 2 3 3 2" xfId="622"/>
     <cellStyle name="Обычный 2 2 4 2 3 3 3" xfId="795"/>
     <cellStyle name="Обычный 2 2 4 2 3 3 4" xfId="962"/>
     <cellStyle name="Обычный 2 2 4 2 3 3 5" xfId="1128"/>
+    <cellStyle name="Обычный 2 2 4 2 3 3 6" xfId="1409"/>
+    <cellStyle name="Обычный 2 2 4 2 3 3 7" xfId="1702"/>
+    <cellStyle name="Обычный 2 2 4 2 3 3 8" xfId="1992"/>
     <cellStyle name="Обычный 2 2 4 2 3 4" xfId="379"/>
     <cellStyle name="Обычный 2 2 4 2 3 4 2" xfId="702"/>
     <cellStyle name="Обычный 2 2 4 2 3 4 3" xfId="875"/>
     <cellStyle name="Обычный 2 2 4 2 3 4 4" xfId="1042"/>
     <cellStyle name="Обычный 2 2 4 2 3 4 5" xfId="1208"/>
+    <cellStyle name="Обычный 2 2 4 2 3 4 6" xfId="1489"/>
+    <cellStyle name="Обычный 2 2 4 2 3 4 7" xfId="1782"/>
+    <cellStyle name="Обычный 2 2 4 2 3 4 8" xfId="2072"/>
     <cellStyle name="Обычный 2 2 4 2 3 5" xfId="348"/>
     <cellStyle name="Обычный 2 2 4 2 3 5 2" xfId="760"/>
     <cellStyle name="Обычный 2 2 4 2 3 5 3" xfId="932"/>
     <cellStyle name="Обычный 2 2 4 2 3 5 4" xfId="1099"/>
     <cellStyle name="Обычный 2 2 4 2 3 5 5" xfId="1265"/>
+    <cellStyle name="Обычный 2 2 4 2 3 5 6" xfId="1546"/>
+    <cellStyle name="Обычный 2 2 4 2 3 5 7" xfId="1839"/>
+    <cellStyle name="Обычный 2 2 4 2 3 5 8" xfId="2129"/>
     <cellStyle name="Обычный 2 2 4 2 3 6" xfId="434"/>
+    <cellStyle name="Обычный 2 2 4 2 3 6 2" xfId="1637"/>
+    <cellStyle name="Обычный 2 2 4 2 3 6 3" xfId="1930"/>
+    <cellStyle name="Обычный 2 2 4 2 3 6 4" xfId="2219"/>
     <cellStyle name="Обычный 2 2 4 2 3 7" xfId="448"/>
+    <cellStyle name="Обычный 2 2 4 2 3 7 2" xfId="1574"/>
+    <cellStyle name="Обычный 2 2 4 2 3 7 3" xfId="1867"/>
+    <cellStyle name="Обычный 2 2 4 2 3 7 4" xfId="2156"/>
     <cellStyle name="Обычный 2 2 4 2 3 8" xfId="543"/>
+    <cellStyle name="Обычный 2 2 4 2 3 8 2" xfId="1654"/>
+    <cellStyle name="Обычный 2 2 4 2 3 8 3" xfId="1947"/>
+    <cellStyle name="Обычный 2 2 4 2 3 8 4" xfId="2236"/>
     <cellStyle name="Обычный 2 2 4 2 3 9" xfId="492"/>
     <cellStyle name="Обычный 2 2 4 3" xfId="109"/>
     <cellStyle name="Обычный 2 2 4 3 2" xfId="110"/>
     <cellStyle name="Обычный 2 2 4 3 2 10" xfId="570"/>
     <cellStyle name="Обычный 2 2 4 3 2 11" xfId="462"/>
+    <cellStyle name="Обычный 2 2 4 3 2 12" xfId="1352"/>
+    <cellStyle name="Обычный 2 2 4 3 2 13" xfId="1302"/>
+    <cellStyle name="Обычный 2 2 4 3 2 14" xfId="1369"/>
     <cellStyle name="Обычный 2 2 4 3 2 2" xfId="267"/>
     <cellStyle name="Обычный 2 2 4 3 2 2 2" xfId="686"/>
     <cellStyle name="Обычный 2 2 4 3 2 2 3" xfId="859"/>
     <cellStyle name="Обычный 2 2 4 3 2 2 4" xfId="1026"/>
     <cellStyle name="Обычный 2 2 4 3 2 2 5" xfId="1192"/>
+    <cellStyle name="Обычный 2 2 4 3 2 2 6" xfId="1473"/>
+    <cellStyle name="Обычный 2 2 4 3 2 2 7" xfId="1766"/>
+    <cellStyle name="Обычный 2 2 4 3 2 2 8" xfId="2056"/>
     <cellStyle name="Обычный 2 2 4 3 2 3" xfId="314"/>
     <cellStyle name="Обычный 2 2 4 3 2 3 2" xfId="621"/>
     <cellStyle name="Обычный 2 2 4 3 2 3 3" xfId="794"/>
     <cellStyle name="Обычный 2 2 4 3 2 3 4" xfId="961"/>
     <cellStyle name="Обычный 2 2 4 3 2 3 5" xfId="1127"/>
+    <cellStyle name="Обычный 2 2 4 3 2 3 6" xfId="1408"/>
+    <cellStyle name="Обычный 2 2 4 3 2 3 7" xfId="1701"/>
+    <cellStyle name="Обычный 2 2 4 3 2 3 8" xfId="1991"/>
     <cellStyle name="Обычный 2 2 4 3 2 4" xfId="394"/>
     <cellStyle name="Обычный 2 2 4 3 2 4 2" xfId="715"/>
     <cellStyle name="Обычный 2 2 4 3 2 4 3" xfId="888"/>
     <cellStyle name="Обычный 2 2 4 3 2 4 4" xfId="1055"/>
     <cellStyle name="Обычный 2 2 4 3 2 4 5" xfId="1221"/>
+    <cellStyle name="Обычный 2 2 4 3 2 4 6" xfId="1502"/>
+    <cellStyle name="Обычный 2 2 4 3 2 4 7" xfId="1795"/>
+    <cellStyle name="Обычный 2 2 4 3 2 4 8" xfId="2085"/>
     <cellStyle name="Обычный 2 2 4 3 2 5" xfId="347"/>
     <cellStyle name="Обычный 2 2 4 3 2 5 2" xfId="761"/>
     <cellStyle name="Обычный 2 2 4 3 2 5 3" xfId="933"/>
     <cellStyle name="Обычный 2 2 4 3 2 5 4" xfId="1100"/>
     <cellStyle name="Обычный 2 2 4 3 2 5 5" xfId="1266"/>
+    <cellStyle name="Обычный 2 2 4 3 2 5 6" xfId="1547"/>
+    <cellStyle name="Обычный 2 2 4 3 2 5 7" xfId="1840"/>
+    <cellStyle name="Обычный 2 2 4 3 2 5 8" xfId="2130"/>
     <cellStyle name="Обычный 2 2 4 3 2 6" xfId="425"/>
+    <cellStyle name="Обычный 2 2 4 3 2 6 2" xfId="1638"/>
+    <cellStyle name="Обычный 2 2 4 3 2 6 3" xfId="1931"/>
+    <cellStyle name="Обычный 2 2 4 3 2 6 4" xfId="2220"/>
     <cellStyle name="Обычный 2 2 4 3 2 7" xfId="205"/>
+    <cellStyle name="Обычный 2 2 4 3 2 7 2" xfId="1573"/>
+    <cellStyle name="Обычный 2 2 4 3 2 7 3" xfId="1866"/>
+    <cellStyle name="Обычный 2 2 4 3 2 7 4" xfId="2155"/>
     <cellStyle name="Обычный 2 2 4 3 2 8" xfId="545"/>
+    <cellStyle name="Обычный 2 2 4 3 2 8 2" xfId="1669"/>
+    <cellStyle name="Обычный 2 2 4 3 2 8 3" xfId="1960"/>
+    <cellStyle name="Обычный 2 2 4 3 2 8 4" xfId="2249"/>
     <cellStyle name="Обычный 2 2 4 3 2 9" xfId="489"/>
     <cellStyle name="Обычный 2 2 4 4" xfId="261"/>
     <cellStyle name="Обычный 2 2 4 4 2" xfId="681"/>
     <cellStyle name="Обычный 2 2 4 4 3" xfId="854"/>
     <cellStyle name="Обычный 2 2 4 4 4" xfId="1021"/>
     <cellStyle name="Обычный 2 2 4 4 5" xfId="1187"/>
+    <cellStyle name="Обычный 2 2 4 4 6" xfId="1468"/>
+    <cellStyle name="Обычный 2 2 4 4 7" xfId="1761"/>
+    <cellStyle name="Обычный 2 2 4 4 8" xfId="2051"/>
     <cellStyle name="Обычный 2 2 4 5" xfId="319"/>
     <cellStyle name="Обычный 2 2 4 5 2" xfId="627"/>
     <cellStyle name="Обычный 2 2 4 5 3" xfId="800"/>
     <cellStyle name="Обычный 2 2 4 5 4" xfId="967"/>
     <cellStyle name="Обычный 2 2 4 5 5" xfId="1133"/>
+    <cellStyle name="Обычный 2 2 4 5 6" xfId="1414"/>
+    <cellStyle name="Обычный 2 2 4 5 7" xfId="1707"/>
+    <cellStyle name="Обычный 2 2 4 5 8" xfId="1997"/>
     <cellStyle name="Обычный 2 2 4 6" xfId="373"/>
     <cellStyle name="Обычный 2 2 4 6 2" xfId="696"/>
     <cellStyle name="Обычный 2 2 4 6 3" xfId="869"/>
     <cellStyle name="Обычный 2 2 4 6 4" xfId="1036"/>
     <cellStyle name="Обычный 2 2 4 6 5" xfId="1202"/>
+    <cellStyle name="Обычный 2 2 4 6 6" xfId="1483"/>
+    <cellStyle name="Обычный 2 2 4 6 7" xfId="1776"/>
+    <cellStyle name="Обычный 2 2 4 6 8" xfId="2066"/>
     <cellStyle name="Обычный 2 2 4 7" xfId="350"/>
     <cellStyle name="Обычный 2 2 4 7 2" xfId="757"/>
     <cellStyle name="Обычный 2 2 4 7 3" xfId="929"/>
     <cellStyle name="Обычный 2 2 4 7 4" xfId="1096"/>
     <cellStyle name="Обычный 2 2 4 7 5" xfId="1262"/>
+    <cellStyle name="Обычный 2 2 4 7 6" xfId="1543"/>
+    <cellStyle name="Обычный 2 2 4 7 7" xfId="1836"/>
+    <cellStyle name="Обычный 2 2 4 7 8" xfId="2126"/>
     <cellStyle name="Обычный 2 2 4 8" xfId="407"/>
+    <cellStyle name="Обычный 2 2 4 8 2" xfId="1633"/>
+    <cellStyle name="Обычный 2 2 4 8 3" xfId="1926"/>
+    <cellStyle name="Обычный 2 2 4 8 4" xfId="2215"/>
     <cellStyle name="Обычный 2 2 4 9" xfId="284"/>
+    <cellStyle name="Обычный 2 2 4 9 2" xfId="1579"/>
+    <cellStyle name="Обычный 2 2 4 9 3" xfId="1872"/>
+    <cellStyle name="Обычный 2 2 4 9 4" xfId="2161"/>
     <cellStyle name="Обычный 2 2 5" xfId="111"/>
     <cellStyle name="Обычный 2 2 5 10" xfId="488"/>
     <cellStyle name="Обычный 2 2 5 11" xfId="457"/>
     <cellStyle name="Обычный 2 2 5 12" xfId="461"/>
+    <cellStyle name="Обычный 2 2 5 13" xfId="1353"/>
+    <cellStyle name="Обычный 2 2 5 14" xfId="1300"/>
+    <cellStyle name="Обычный 2 2 5 15" xfId="1370"/>
     <cellStyle name="Обычный 2 2 5 2" xfId="112"/>
     <cellStyle name="Обычный 2 2 5 2 2" xfId="113"/>
     <cellStyle name="Обычный 2 2 5 2 2 10" xfId="573"/>
     <cellStyle name="Обычный 2 2 5 2 2 11" xfId="459"/>
+    <cellStyle name="Обычный 2 2 5 2 2 12" xfId="1354"/>
+    <cellStyle name="Обычный 2 2 5 2 2 13" xfId="1297"/>
+    <cellStyle name="Обычный 2 2 5 2 2 14" xfId="1372"/>
     <cellStyle name="Обычный 2 2 5 2 2 2" xfId="269"/>
     <cellStyle name="Обычный 2 2 5 2 2 2 2" xfId="689"/>
     <cellStyle name="Обычный 2 2 5 2 2 2 3" xfId="862"/>
     <cellStyle name="Обычный 2 2 5 2 2 2 4" xfId="1029"/>
     <cellStyle name="Обычный 2 2 5 2 2 2 5" xfId="1195"/>
+    <cellStyle name="Обычный 2 2 5 2 2 2 6" xfId="1476"/>
+    <cellStyle name="Обычный 2 2 5 2 2 2 7" xfId="1769"/>
+    <cellStyle name="Обычный 2 2 5 2 2 2 8" xfId="2059"/>
     <cellStyle name="Обычный 2 2 5 2 2 3" xfId="311"/>
     <cellStyle name="Обычный 2 2 5 2 2 3 2" xfId="618"/>
     <cellStyle name="Обычный 2 2 5 2 2 3 3" xfId="791"/>
     <cellStyle name="Обычный 2 2 5 2 2 3 4" xfId="958"/>
     <cellStyle name="Обычный 2 2 5 2 2 3 5" xfId="1124"/>
+    <cellStyle name="Обычный 2 2 5 2 2 3 6" xfId="1405"/>
+    <cellStyle name="Обычный 2 2 5 2 2 3 7" xfId="1698"/>
+    <cellStyle name="Обычный 2 2 5 2 2 3 8" xfId="1988"/>
     <cellStyle name="Обычный 2 2 5 2 2 4" xfId="381"/>
     <cellStyle name="Обычный 2 2 5 2 2 4 2" xfId="704"/>
     <cellStyle name="Обычный 2 2 5 2 2 4 3" xfId="877"/>
     <cellStyle name="Обычный 2 2 5 2 2 4 4" xfId="1044"/>
     <cellStyle name="Обычный 2 2 5 2 2 4 5" xfId="1210"/>
+    <cellStyle name="Обычный 2 2 5 2 2 4 6" xfId="1491"/>
+    <cellStyle name="Обычный 2 2 5 2 2 4 7" xfId="1784"/>
+    <cellStyle name="Обычный 2 2 5 2 2 4 8" xfId="2074"/>
     <cellStyle name="Обычный 2 2 5 2 2 5" xfId="241"/>
     <cellStyle name="Обычный 2 2 5 2 2 5 2" xfId="763"/>
     <cellStyle name="Обычный 2 2 5 2 2 5 3" xfId="935"/>
     <cellStyle name="Обычный 2 2 5 2 2 5 4" xfId="1102"/>
     <cellStyle name="Обычный 2 2 5 2 2 5 5" xfId="1268"/>
+    <cellStyle name="Обычный 2 2 5 2 2 5 6" xfId="1549"/>
+    <cellStyle name="Обычный 2 2 5 2 2 5 7" xfId="1842"/>
+    <cellStyle name="Обычный 2 2 5 2 2 5 8" xfId="2132"/>
     <cellStyle name="Обычный 2 2 5 2 2 6" xfId="431"/>
+    <cellStyle name="Обычный 2 2 5 2 2 6 2" xfId="1641"/>
+    <cellStyle name="Обычный 2 2 5 2 2 6 3" xfId="1934"/>
+    <cellStyle name="Обычный 2 2 5 2 2 6 4" xfId="2223"/>
     <cellStyle name="Обычный 2 2 5 2 2 7" xfId="445"/>
+    <cellStyle name="Обычный 2 2 5 2 2 7 2" xfId="1570"/>
+    <cellStyle name="Обычный 2 2 5 2 2 7 3" xfId="1863"/>
+    <cellStyle name="Обычный 2 2 5 2 2 7 4" xfId="2152"/>
     <cellStyle name="Обычный 2 2 5 2 2 8" xfId="548"/>
+    <cellStyle name="Обычный 2 2 5 2 2 8 2" xfId="1656"/>
+    <cellStyle name="Обычный 2 2 5 2 2 8 3" xfId="1949"/>
+    <cellStyle name="Обычный 2 2 5 2 2 8 4" xfId="2238"/>
     <cellStyle name="Обычный 2 2 5 2 2 9" xfId="485"/>
     <cellStyle name="Обычный 2 2 5 3" xfId="268"/>
     <cellStyle name="Обычный 2 2 5 3 2" xfId="687"/>
     <cellStyle name="Обычный 2 2 5 3 3" xfId="860"/>
     <cellStyle name="Обычный 2 2 5 3 4" xfId="1027"/>
     <cellStyle name="Обычный 2 2 5 3 5" xfId="1193"/>
+    <cellStyle name="Обычный 2 2 5 3 6" xfId="1474"/>
+    <cellStyle name="Обычный 2 2 5 3 7" xfId="1767"/>
+    <cellStyle name="Обычный 2 2 5 3 8" xfId="2057"/>
     <cellStyle name="Обычный 2 2 5 4" xfId="313"/>
     <cellStyle name="Обычный 2 2 5 4 2" xfId="620"/>
     <cellStyle name="Обычный 2 2 5 4 3" xfId="793"/>
     <cellStyle name="Обычный 2 2 5 4 4" xfId="960"/>
     <cellStyle name="Обычный 2 2 5 4 5" xfId="1126"/>
+    <cellStyle name="Обычный 2 2 5 4 6" xfId="1407"/>
+    <cellStyle name="Обычный 2 2 5 4 7" xfId="1700"/>
+    <cellStyle name="Обычный 2 2 5 4 8" xfId="1990"/>
     <cellStyle name="Обычный 2 2 5 5" xfId="395"/>
     <cellStyle name="Обычный 2 2 5 5 2" xfId="716"/>
     <cellStyle name="Обычный 2 2 5 5 3" xfId="889"/>
     <cellStyle name="Обычный 2 2 5 5 4" xfId="1056"/>
     <cellStyle name="Обычный 2 2 5 5 5" xfId="1222"/>
+    <cellStyle name="Обычный 2 2 5 5 6" xfId="1503"/>
+    <cellStyle name="Обычный 2 2 5 5 7" xfId="1796"/>
+    <cellStyle name="Обычный 2 2 5 5 8" xfId="2086"/>
     <cellStyle name="Обычный 2 2 5 6" xfId="345"/>
     <cellStyle name="Обычный 2 2 5 6 2" xfId="762"/>
     <cellStyle name="Обычный 2 2 5 6 3" xfId="934"/>
     <cellStyle name="Обычный 2 2 5 6 4" xfId="1101"/>
     <cellStyle name="Обычный 2 2 5 6 5" xfId="1267"/>
+    <cellStyle name="Обычный 2 2 5 6 6" xfId="1548"/>
+    <cellStyle name="Обычный 2 2 5 6 7" xfId="1841"/>
+    <cellStyle name="Обычный 2 2 5 6 8" xfId="2131"/>
     <cellStyle name="Обычный 2 2 5 7" xfId="247"/>
+    <cellStyle name="Обычный 2 2 5 7 2" xfId="1639"/>
+    <cellStyle name="Обычный 2 2 5 7 3" xfId="1932"/>
+    <cellStyle name="Обычный 2 2 5 7 4" xfId="2221"/>
     <cellStyle name="Обычный 2 2 5 8" xfId="409"/>
+    <cellStyle name="Обычный 2 2 5 8 2" xfId="1572"/>
+    <cellStyle name="Обычный 2 2 5 8 3" xfId="1865"/>
+    <cellStyle name="Обычный 2 2 5 8 4" xfId="2154"/>
     <cellStyle name="Обычный 2 2 5 9" xfId="546"/>
+    <cellStyle name="Обычный 2 2 5 9 2" xfId="1670"/>
+    <cellStyle name="Обычный 2 2 5 9 3" xfId="1961"/>
+    <cellStyle name="Обычный 2 2 5 9 4" xfId="2250"/>
     <cellStyle name="Обычный 2 2 6" xfId="114"/>
     <cellStyle name="Обычный 2 2 6 10" xfId="575"/>
     <cellStyle name="Обычный 2 2 6 11" xfId="458"/>
+    <cellStyle name="Обычный 2 2 6 12" xfId="1355"/>
+    <cellStyle name="Обычный 2 2 6 13" xfId="1295"/>
+    <cellStyle name="Обычный 2 2 6 14" xfId="1373"/>
     <cellStyle name="Обычный 2 2 6 2" xfId="270"/>
     <cellStyle name="Обычный 2 2 6 2 2" xfId="690"/>
     <cellStyle name="Обычный 2 2 6 2 3" xfId="863"/>
     <cellStyle name="Обычный 2 2 6 2 4" xfId="1030"/>
     <cellStyle name="Обычный 2 2 6 2 5" xfId="1196"/>
+    <cellStyle name="Обычный 2 2 6 2 6" xfId="1477"/>
+    <cellStyle name="Обычный 2 2 6 2 7" xfId="1770"/>
+    <cellStyle name="Обычный 2 2 6 2 8" xfId="2060"/>
     <cellStyle name="Обычный 2 2 6 3" xfId="310"/>
     <cellStyle name="Обычный 2 2 6 3 2" xfId="617"/>
     <cellStyle name="Обычный 2 2 6 3 3" xfId="790"/>
     <cellStyle name="Обычный 2 2 6 3 4" xfId="957"/>
     <cellStyle name="Обычный 2 2 6 3 5" xfId="1123"/>
+    <cellStyle name="Обычный 2 2 6 3 6" xfId="1404"/>
+    <cellStyle name="Обычный 2 2 6 3 7" xfId="1697"/>
+    <cellStyle name="Обычный 2 2 6 3 8" xfId="1987"/>
     <cellStyle name="Обычный 2 2 6 4" xfId="382"/>
     <cellStyle name="Обычный 2 2 6 4 2" xfId="705"/>
     <cellStyle name="Обычный 2 2 6 4 3" xfId="878"/>
     <cellStyle name="Обычный 2 2 6 4 4" xfId="1045"/>
     <cellStyle name="Обычный 2 2 6 4 5" xfId="1211"/>
+    <cellStyle name="Обычный 2 2 6 4 6" xfId="1492"/>
+    <cellStyle name="Обычный 2 2 6 4 7" xfId="1785"/>
+    <cellStyle name="Обычный 2 2 6 4 8" xfId="2075"/>
     <cellStyle name="Обычный 2 2 6 5" xfId="239"/>
     <cellStyle name="Обычный 2 2 6 5 2" xfId="764"/>
     <cellStyle name="Обычный 2 2 6 5 3" xfId="936"/>
     <cellStyle name="Обычный 2 2 6 5 4" xfId="1103"/>
     <cellStyle name="Обычный 2 2 6 5 5" xfId="1269"/>
+    <cellStyle name="Обычный 2 2 6 5 6" xfId="1550"/>
+    <cellStyle name="Обычный 2 2 6 5 7" xfId="1843"/>
+    <cellStyle name="Обычный 2 2 6 5 8" xfId="2133"/>
     <cellStyle name="Обычный 2 2 6 6" xfId="404"/>
+    <cellStyle name="Обычный 2 2 6 6 2" xfId="1642"/>
+    <cellStyle name="Обычный 2 2 6 6 3" xfId="1935"/>
+    <cellStyle name="Обычный 2 2 6 6 4" xfId="2224"/>
     <cellStyle name="Обычный 2 2 6 7" xfId="279"/>
+    <cellStyle name="Обычный 2 2 6 7 2" xfId="1569"/>
+    <cellStyle name="Обычный 2 2 6 7 3" xfId="1862"/>
+    <cellStyle name="Обычный 2 2 6 7 4" xfId="2151"/>
     <cellStyle name="Обычный 2 2 6 8" xfId="549"/>
+    <cellStyle name="Обычный 2 2 6 8 2" xfId="1657"/>
+    <cellStyle name="Обычный 2 2 6 8 3" xfId="1950"/>
+    <cellStyle name="Обычный 2 2 6 8 4" xfId="2239"/>
     <cellStyle name="Обычный 2 2 6 9" xfId="483"/>
     <cellStyle name="Обычный 2 2 7" xfId="115"/>
     <cellStyle name="Обычный 2 2_Бахчи" xfId="9"/>
     <cellStyle name="Обычный 2 20" xfId="116"/>
     <cellStyle name="Обычный 2 20 2" xfId="117"/>
     <cellStyle name="Обычный 2 20 2 10" xfId="454"/>
     <cellStyle name="Обычный 2 20 2 11" xfId="596"/>
     <cellStyle name="Обычный 2 20 2 12" xfId="772"/>
+    <cellStyle name="Обычный 2 20 2 13" xfId="1357"/>
+    <cellStyle name="Обычный 2 20 2 14" xfId="1277"/>
+    <cellStyle name="Обычный 2 20 2 15" xfId="1376"/>
     <cellStyle name="Обычный 2 20 2 2" xfId="118"/>
     <cellStyle name="Обычный 2 20 2 2 2" xfId="119"/>
     <cellStyle name="Обычный 2 20 2 2 3" xfId="120"/>
     <cellStyle name="Обычный 2 20 2 3" xfId="272"/>
     <cellStyle name="Обычный 2 20 2 3 2" xfId="693"/>
     <cellStyle name="Обычный 2 20 2 3 3" xfId="866"/>
     <cellStyle name="Обычный 2 20 2 3 4" xfId="1033"/>
     <cellStyle name="Обычный 2 20 2 3 5" xfId="1199"/>
+    <cellStyle name="Обычный 2 20 2 3 6" xfId="1480"/>
+    <cellStyle name="Обычный 2 20 2 3 7" xfId="1773"/>
+    <cellStyle name="Обычный 2 20 2 3 8" xfId="2063"/>
     <cellStyle name="Обычный 2 20 2 4" xfId="308"/>
     <cellStyle name="Обычный 2 20 2 4 2" xfId="613"/>
     <cellStyle name="Обычный 2 20 2 4 3" xfId="786"/>
     <cellStyle name="Обычный 2 20 2 4 4" xfId="953"/>
     <cellStyle name="Обычный 2 20 2 4 5" xfId="1119"/>
+    <cellStyle name="Обычный 2 20 2 4 6" xfId="1400"/>
+    <cellStyle name="Обычный 2 20 2 4 7" xfId="1693"/>
+    <cellStyle name="Обычный 2 20 2 4 8" xfId="1983"/>
     <cellStyle name="Обычный 2 20 2 5" xfId="383"/>
     <cellStyle name="Обычный 2 20 2 5 2" xfId="706"/>
     <cellStyle name="Обычный 2 20 2 5 3" xfId="879"/>
     <cellStyle name="Обычный 2 20 2 5 4" xfId="1046"/>
     <cellStyle name="Обычный 2 20 2 5 5" xfId="1212"/>
+    <cellStyle name="Обычный 2 20 2 5 6" xfId="1493"/>
+    <cellStyle name="Обычный 2 20 2 5 7" xfId="1786"/>
+    <cellStyle name="Обычный 2 20 2 5 8" xfId="2076"/>
     <cellStyle name="Обычный 2 20 2 6" xfId="340"/>
     <cellStyle name="Обычный 2 20 2 6 2" xfId="765"/>
     <cellStyle name="Обычный 2 20 2 6 3" xfId="937"/>
     <cellStyle name="Обычный 2 20 2 6 4" xfId="1104"/>
     <cellStyle name="Обычный 2 20 2 6 5" xfId="1270"/>
+    <cellStyle name="Обычный 2 20 2 6 6" xfId="1551"/>
+    <cellStyle name="Обычный 2 20 2 6 7" xfId="1844"/>
+    <cellStyle name="Обычный 2 20 2 6 8" xfId="2134"/>
     <cellStyle name="Обычный 2 20 2 7" xfId="252"/>
+    <cellStyle name="Обычный 2 20 2 7 2" xfId="1645"/>
+    <cellStyle name="Обычный 2 20 2 7 3" xfId="1938"/>
+    <cellStyle name="Обычный 2 20 2 7 4" xfId="2227"/>
     <cellStyle name="Обычный 2 20 2 8" xfId="426"/>
+    <cellStyle name="Обычный 2 20 2 8 2" xfId="1565"/>
+    <cellStyle name="Обычный 2 20 2 8 3" xfId="1858"/>
+    <cellStyle name="Обычный 2 20 2 8 4" xfId="2147"/>
     <cellStyle name="Обычный 2 20 2 9" xfId="552"/>
+    <cellStyle name="Обычный 2 20 2 9 2" xfId="1658"/>
+    <cellStyle name="Обычный 2 20 2 9 3" xfId="1951"/>
+    <cellStyle name="Обычный 2 20 2 9 4" xfId="2240"/>
     <cellStyle name="Обычный 2 20 3" xfId="121"/>
     <cellStyle name="Обычный 2 20 4" xfId="122"/>
     <cellStyle name="Обычный 2 21" xfId="123"/>
     <cellStyle name="Обычный 2 21 2" xfId="124"/>
     <cellStyle name="Обычный 2 21 3" xfId="125"/>
     <cellStyle name="Обычный 2 22" xfId="126"/>
     <cellStyle name="Обычный 2 23" xfId="127"/>
     <cellStyle name="Обычный 2 24" xfId="128"/>
     <cellStyle name="Обычный 2 25" xfId="129"/>
     <cellStyle name="Обычный 2 3" xfId="5"/>
     <cellStyle name="Обычный 2 3 2" xfId="130"/>
     <cellStyle name="Обычный 2 4" xfId="131"/>
     <cellStyle name="Обычный 2 4 2" xfId="132"/>
     <cellStyle name="Обычный 2 5" xfId="133"/>
     <cellStyle name="Обычный 2 5 2" xfId="134"/>
     <cellStyle name="Обычный 2 6" xfId="135"/>
     <cellStyle name="Обычный 2 7" xfId="136"/>
     <cellStyle name="Обычный 2 8" xfId="137"/>
     <cellStyle name="Обычный 2 9" xfId="138"/>
     <cellStyle name="Обычный 2_Bull" xfId="8"/>
     <cellStyle name="Обычный 3 10" xfId="139"/>
     <cellStyle name="Обычный 3 11" xfId="140"/>
     <cellStyle name="Обычный 3 12" xfId="141"/>
     <cellStyle name="Обычный 3 13" xfId="142"/>
     <cellStyle name="Обычный 3 13 2" xfId="143"/>
     <cellStyle name="Обычный 3 13 3" xfId="144"/>
     <cellStyle name="Обычный 3 14" xfId="145"/>
     <cellStyle name="Обычный 3 14 2" xfId="146"/>
     <cellStyle name="Обычный 3 14 3" xfId="147"/>
     <cellStyle name="Обычный 3 15" xfId="148"/>
     <cellStyle name="Обычный 3 16" xfId="201"/>
     <cellStyle name="Обычный 3 17" xfId="202"/>
     <cellStyle name="Обычный 3 18" xfId="302"/>
     <cellStyle name="Обычный 3 19" xfId="389"/>
     <cellStyle name="Обычный 3 2" xfId="6"/>
     <cellStyle name="Обычный 3 2 2" xfId="191"/>
     <cellStyle name="Обычный 3 2_Bull" xfId="198"/>
     <cellStyle name="Обычный 3 20" xfId="387"/>
     <cellStyle name="Обычный 3 21" xfId="726"/>
+    <cellStyle name="Обычный 3 22" xfId="1558"/>
+    <cellStyle name="Обычный 3 23" xfId="1664"/>
+    <cellStyle name="Обычный 3 24" xfId="1662"/>
     <cellStyle name="Обычный 3 3" xfId="149"/>
     <cellStyle name="Обычный 3 4" xfId="150"/>
     <cellStyle name="Обычный 3 5" xfId="151"/>
     <cellStyle name="Обычный 3 6" xfId="152"/>
     <cellStyle name="Обычный 3 7" xfId="153"/>
     <cellStyle name="Обычный 3 8" xfId="154"/>
     <cellStyle name="Обычный 3 9" xfId="155"/>
     <cellStyle name="Обычный 4" xfId="156"/>
     <cellStyle name="Обычный 4 10" xfId="157"/>
     <cellStyle name="Обычный 4 2" xfId="7"/>
     <cellStyle name="Обычный 4 3" xfId="158"/>
     <cellStyle name="Обычный 4 4" xfId="159"/>
     <cellStyle name="Обычный 4 5" xfId="160"/>
     <cellStyle name="Обычный 4 6" xfId="161"/>
     <cellStyle name="Обычный 4 7" xfId="162"/>
     <cellStyle name="Обычный 4 8" xfId="163"/>
     <cellStyle name="Обычный 4 9" xfId="164"/>
     <cellStyle name="Обычный 4 9 2" xfId="165"/>
     <cellStyle name="Обычный 4 9 3" xfId="166"/>
     <cellStyle name="Обычный 5" xfId="199"/>
     <cellStyle name="Обычный 5 10" xfId="412"/>
+    <cellStyle name="Обычный 5 10 2" xfId="1671"/>
+    <cellStyle name="Обычный 5 10 3" xfId="1962"/>
+    <cellStyle name="Обычный 5 10 4" xfId="2251"/>
     <cellStyle name="Обычный 5 11" xfId="288"/>
+    <cellStyle name="Обычный 5 11 2" xfId="1676"/>
+    <cellStyle name="Обычный 5 11 3" xfId="1967"/>
+    <cellStyle name="Обычный 5 11 4" xfId="2256"/>
     <cellStyle name="Обычный 5 12" xfId="600"/>
+    <cellStyle name="Обычный 5 12 2" xfId="1678"/>
+    <cellStyle name="Обычный 5 12 3" xfId="1969"/>
+    <cellStyle name="Обычный 5 12 4" xfId="2258"/>
     <cellStyle name="Обычный 5 13" xfId="774"/>
     <cellStyle name="Обычный 5 14" xfId="941"/>
     <cellStyle name="Обычный 5 15" xfId="1107"/>
+    <cellStyle name="Обычный 5 16" xfId="1388"/>
+    <cellStyle name="Обычный 5 17" xfId="1680"/>
+    <cellStyle name="Обычный 5 18" xfId="1971"/>
     <cellStyle name="Обычный 5 2" xfId="167"/>
     <cellStyle name="Обычный 5 3" xfId="168"/>
     <cellStyle name="Обычный 5 4" xfId="169"/>
     <cellStyle name="Обычный 5 5" xfId="170"/>
     <cellStyle name="Обычный 5 6" xfId="296"/>
     <cellStyle name="Обычный 5 6 2" xfId="717"/>
     <cellStyle name="Обычный 5 6 3" xfId="890"/>
     <cellStyle name="Обычный 5 6 4" xfId="1057"/>
     <cellStyle name="Обычный 5 6 5" xfId="1223"/>
+    <cellStyle name="Обычный 5 6 6" xfId="1504"/>
+    <cellStyle name="Обычный 5 6 7" xfId="1797"/>
+    <cellStyle name="Обычный 5 6 8" xfId="2087"/>
     <cellStyle name="Обычный 5 7" xfId="399"/>
     <cellStyle name="Обычный 5 7 2" xfId="722"/>
     <cellStyle name="Обычный 5 7 3" xfId="895"/>
     <cellStyle name="Обычный 5 7 4" xfId="1062"/>
     <cellStyle name="Обычный 5 7 5" xfId="1228"/>
+    <cellStyle name="Обычный 5 7 6" xfId="1509"/>
+    <cellStyle name="Обычный 5 7 7" xfId="1802"/>
+    <cellStyle name="Обычный 5 7 8" xfId="2092"/>
     <cellStyle name="Обычный 5 8" xfId="401"/>
     <cellStyle name="Обычный 5 8 2" xfId="724"/>
     <cellStyle name="Обычный 5 8 3" xfId="897"/>
     <cellStyle name="Обычный 5 8 4" xfId="1064"/>
     <cellStyle name="Обычный 5 8 5" xfId="1230"/>
+    <cellStyle name="Обычный 5 8 6" xfId="1511"/>
+    <cellStyle name="Обычный 5 8 7" xfId="1804"/>
+    <cellStyle name="Обычный 5 8 8" xfId="2094"/>
     <cellStyle name="Обычный 5 9" xfId="294"/>
     <cellStyle name="Обычный 5 9 2" xfId="766"/>
     <cellStyle name="Обычный 5 9 3" xfId="938"/>
     <cellStyle name="Обычный 5 9 4" xfId="1105"/>
     <cellStyle name="Обычный 5 9 5" xfId="1271"/>
+    <cellStyle name="Обычный 5 9 6" xfId="1552"/>
+    <cellStyle name="Обычный 5 9 7" xfId="1845"/>
+    <cellStyle name="Обычный 5 9 8" xfId="2135"/>
     <cellStyle name="Обычный 6" xfId="200"/>
     <cellStyle name="Обычный 6 10" xfId="601"/>
+    <cellStyle name="Обычный 6 10 2" xfId="1679"/>
+    <cellStyle name="Обычный 6 10 3" xfId="1970"/>
+    <cellStyle name="Обычный 6 10 4" xfId="2259"/>
     <cellStyle name="Обычный 6 11" xfId="775"/>
     <cellStyle name="Обычный 6 12" xfId="942"/>
     <cellStyle name="Обычный 6 13" xfId="1108"/>
+    <cellStyle name="Обычный 6 14" xfId="1389"/>
+    <cellStyle name="Обычный 6 15" xfId="1681"/>
+    <cellStyle name="Обычный 6 16" xfId="1972"/>
     <cellStyle name="Обычный 6 2" xfId="171"/>
     <cellStyle name="Обычный 6 3" xfId="172"/>
     <cellStyle name="Обычный 6 4" xfId="297"/>
     <cellStyle name="Обычный 6 4 2" xfId="718"/>
     <cellStyle name="Обычный 6 4 3" xfId="891"/>
     <cellStyle name="Обычный 6 4 4" xfId="1058"/>
     <cellStyle name="Обычный 6 4 5" xfId="1224"/>
+    <cellStyle name="Обычный 6 4 6" xfId="1505"/>
+    <cellStyle name="Обычный 6 4 7" xfId="1798"/>
+    <cellStyle name="Обычный 6 4 8" xfId="2088"/>
     <cellStyle name="Обычный 6 5" xfId="400"/>
     <cellStyle name="Обычный 6 5 2" xfId="723"/>
     <cellStyle name="Обычный 6 5 3" xfId="896"/>
     <cellStyle name="Обычный 6 5 4" xfId="1063"/>
     <cellStyle name="Обычный 6 5 5" xfId="1229"/>
+    <cellStyle name="Обычный 6 5 6" xfId="1510"/>
+    <cellStyle name="Обычный 6 5 7" xfId="1803"/>
+    <cellStyle name="Обычный 6 5 8" xfId="2093"/>
     <cellStyle name="Обычный 6 6" xfId="402"/>
     <cellStyle name="Обычный 6 6 2" xfId="725"/>
     <cellStyle name="Обычный 6 6 3" xfId="898"/>
     <cellStyle name="Обычный 6 6 4" xfId="1065"/>
     <cellStyle name="Обычный 6 6 5" xfId="1231"/>
+    <cellStyle name="Обычный 6 6 6" xfId="1512"/>
+    <cellStyle name="Обычный 6 6 7" xfId="1805"/>
+    <cellStyle name="Обычный 6 6 8" xfId="2095"/>
     <cellStyle name="Обычный 6 7" xfId="293"/>
     <cellStyle name="Обычный 6 7 2" xfId="767"/>
     <cellStyle name="Обычный 6 7 3" xfId="939"/>
     <cellStyle name="Обычный 6 7 4" xfId="1106"/>
     <cellStyle name="Обычный 6 7 5" xfId="1272"/>
+    <cellStyle name="Обычный 6 7 6" xfId="1553"/>
+    <cellStyle name="Обычный 6 7 7" xfId="1846"/>
+    <cellStyle name="Обычный 6 7 8" xfId="2136"/>
     <cellStyle name="Обычный 6 8" xfId="277"/>
+    <cellStyle name="Обычный 6 8 2" xfId="1672"/>
+    <cellStyle name="Обычный 6 8 3" xfId="1963"/>
+    <cellStyle name="Обычный 6 8 4" xfId="2252"/>
     <cellStyle name="Обычный 6 9" xfId="323"/>
+    <cellStyle name="Обычный 6 9 2" xfId="1677"/>
+    <cellStyle name="Обычный 6 9 3" xfId="1968"/>
+    <cellStyle name="Обычный 6 9 4" xfId="2257"/>
     <cellStyle name="Обычный 7 2" xfId="173"/>
     <cellStyle name="Плохой 2" xfId="192"/>
     <cellStyle name="Пояснение 2" xfId="193"/>
     <cellStyle name="Примечание 2" xfId="194"/>
     <cellStyle name="Связанная ячейка 2" xfId="195"/>
     <cellStyle name="Текст предупреждения 2" xfId="196"/>
     <cellStyle name="Хороший 2" xfId="197"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
@@ -3602,51 +5594,51 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:DE59"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="CE6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" activeCell="CV58" sqref="CV58"/>
+      <selection pane="bottomRight" activeCell="CV57" sqref="CV57"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="29.7109375" style="1" customWidth="1"/>
     <col min="2" max="49" width="9.140625" style="1" customWidth="1"/>
     <col min="50" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:109">
       <c r="A1" s="2"/>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
@@ -3703,399 +5695,399 @@
       <c r="BN1" s="2"/>
       <c r="BO1" s="2"/>
       <c r="BP1" s="2"/>
       <c r="BQ1" s="2"/>
       <c r="BR1" s="2"/>
       <c r="BS1" s="2"/>
       <c r="BT1" s="2"/>
       <c r="BU1" s="2"/>
       <c r="BV1" s="2"/>
       <c r="BW1" s="2"/>
       <c r="BX1" s="2"/>
       <c r="BY1" s="3"/>
       <c r="BZ1" s="3"/>
       <c r="CA1" s="3"/>
       <c r="CB1" s="3"/>
       <c r="CC1" s="3"/>
       <c r="CD1" s="3"/>
       <c r="CE1" s="3"/>
       <c r="CF1" s="3"/>
       <c r="CG1" s="3"/>
       <c r="CH1" s="3"/>
       <c r="CI1" s="3"/>
       <c r="CJ1" s="3"/>
     </row>
     <row r="2" spans="1:109" ht="21" customHeight="1">
-      <c r="A2" s="21" t="s">
+      <c r="A2" s="25" t="s">
         <v>25</v>
       </c>
-      <c r="B2" s="21"/>
-[...65 lines deleted...]
-      <c r="BP2" s="22"/>
+      <c r="B2" s="25"/>
+      <c r="C2" s="25"/>
+      <c r="D2" s="25"/>
+      <c r="E2" s="25"/>
+      <c r="F2" s="25"/>
+      <c r="G2" s="25"/>
+      <c r="H2" s="25"/>
+      <c r="I2" s="25"/>
+      <c r="J2" s="25"/>
+      <c r="K2" s="25"/>
+      <c r="L2" s="25"/>
+      <c r="M2" s="25"/>
+      <c r="N2" s="25"/>
+      <c r="O2" s="25"/>
+      <c r="P2" s="25"/>
+      <c r="Q2" s="25"/>
+      <c r="R2" s="25"/>
+      <c r="S2" s="25"/>
+      <c r="T2" s="25"/>
+      <c r="U2" s="25"/>
+      <c r="V2" s="25"/>
+      <c r="W2" s="25"/>
+      <c r="X2" s="25"/>
+      <c r="Y2" s="25"/>
+      <c r="Z2" s="25"/>
+      <c r="AA2" s="25"/>
+      <c r="AB2" s="25"/>
+      <c r="AC2" s="25"/>
+      <c r="AD2" s="25"/>
+      <c r="AE2" s="25"/>
+      <c r="AF2" s="25"/>
+      <c r="AG2" s="25"/>
+      <c r="AH2" s="25"/>
+      <c r="AI2" s="25"/>
+      <c r="AJ2" s="25"/>
+      <c r="AK2" s="25"/>
+      <c r="AL2" s="25"/>
+      <c r="AM2" s="25"/>
+      <c r="AN2" s="25"/>
+      <c r="AO2" s="25"/>
+      <c r="AP2" s="25"/>
+      <c r="AQ2" s="25"/>
+      <c r="AR2" s="25"/>
+      <c r="AS2" s="25"/>
+      <c r="AT2" s="25"/>
+      <c r="AU2" s="25"/>
+      <c r="AV2" s="25"/>
+      <c r="AW2" s="25"/>
+      <c r="AX2" s="25"/>
+      <c r="AY2" s="25"/>
+      <c r="AZ2" s="25"/>
+      <c r="BA2" s="25"/>
+      <c r="BB2" s="25"/>
+      <c r="BC2" s="25"/>
+      <c r="BD2" s="25"/>
+      <c r="BE2" s="25"/>
+      <c r="BF2" s="25"/>
+      <c r="BG2" s="25"/>
+      <c r="BH2" s="25"/>
+      <c r="BI2" s="25"/>
+      <c r="BJ2" s="26"/>
+      <c r="BK2" s="26"/>
+      <c r="BL2" s="26"/>
+      <c r="BM2" s="26"/>
+      <c r="BN2" s="26"/>
+      <c r="BO2" s="26"/>
+      <c r="BP2" s="26"/>
       <c r="BQ2" s="2"/>
       <c r="BR2" s="2"/>
       <c r="BS2" s="2"/>
       <c r="BT2" s="2"/>
       <c r="BU2" s="2"/>
       <c r="BV2" s="2"/>
       <c r="BW2" s="2"/>
       <c r="BX2" s="2"/>
       <c r="BY2" s="3"/>
       <c r="BZ2" s="3"/>
       <c r="CA2" s="3"/>
       <c r="CB2" s="3"/>
       <c r="CC2" s="3"/>
       <c r="CD2" s="3"/>
       <c r="CE2" s="3"/>
       <c r="CF2" s="3"/>
       <c r="CG2" s="3"/>
       <c r="CH2" s="3"/>
       <c r="CI2" s="3"/>
       <c r="CJ2" s="3"/>
     </row>
     <row r="3" spans="1:109" ht="18.75" customHeight="1" thickBot="1">
       <c r="A3" s="2"/>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
       <c r="K3" s="2"/>
       <c r="L3" s="2"/>
       <c r="M3" s="2"/>
       <c r="N3" s="2"/>
       <c r="O3" s="2"/>
       <c r="P3" s="2"/>
       <c r="Q3" s="2"/>
       <c r="R3" s="2"/>
       <c r="S3" s="2"/>
       <c r="T3" s="2"/>
-      <c r="U3" s="25" t="s">
+      <c r="U3" s="29" t="s">
         <v>22</v>
       </c>
-      <c r="V3" s="25"/>
-[...2 lines deleted...]
-      <c r="Y3" s="25"/>
+      <c r="V3" s="29"/>
+      <c r="W3" s="29"/>
+      <c r="X3" s="29"/>
+      <c r="Y3" s="29"/>
       <c r="Z3" s="2"/>
       <c r="AA3" s="2"/>
       <c r="AB3" s="2"/>
       <c r="AC3" s="2"/>
       <c r="AD3" s="2"/>
       <c r="AE3" s="2"/>
       <c r="AF3" s="2"/>
-      <c r="AG3" s="20" t="s">
+      <c r="AG3" s="24" t="s">
         <v>22</v>
       </c>
-      <c r="AH3" s="20"/>
-[...2 lines deleted...]
-      <c r="AK3" s="20"/>
+      <c r="AH3" s="24"/>
+      <c r="AI3" s="24"/>
+      <c r="AJ3" s="24"/>
+      <c r="AK3" s="24"/>
       <c r="AL3" s="2"/>
       <c r="AM3" s="2"/>
       <c r="AN3" s="2"/>
       <c r="AO3" s="2"/>
       <c r="AP3" s="2"/>
       <c r="AQ3" s="2"/>
       <c r="AR3" s="2"/>
-      <c r="AS3" s="20" t="s">
+      <c r="AS3" s="24" t="s">
         <v>21</v>
       </c>
-      <c r="AT3" s="20"/>
-[...2 lines deleted...]
-      <c r="AW3" s="20"/>
+      <c r="AT3" s="24"/>
+      <c r="AU3" s="24"/>
+      <c r="AV3" s="24"/>
+      <c r="AW3" s="24"/>
       <c r="AX3" s="2"/>
       <c r="AY3" s="2"/>
       <c r="AZ3" s="2"/>
       <c r="BA3" s="2"/>
       <c r="BB3" s="2"/>
       <c r="BC3" s="2"/>
       <c r="BD3" s="2"/>
-      <c r="BE3" s="20" t="s">
+      <c r="BE3" s="24" t="s">
         <v>20</v>
       </c>
-      <c r="BF3" s="20"/>
-[...2 lines deleted...]
-      <c r="BI3" s="20"/>
+      <c r="BF3" s="24"/>
+      <c r="BG3" s="24"/>
+      <c r="BH3" s="24"/>
+      <c r="BI3" s="24"/>
       <c r="BJ3" s="2"/>
       <c r="BK3" s="2"/>
       <c r="BL3" s="2"/>
       <c r="BM3" s="2"/>
       <c r="BN3" s="2"/>
       <c r="BO3" s="2"/>
       <c r="BP3" s="2"/>
-      <c r="BQ3" s="20" t="s">
+      <c r="BQ3" s="24" t="s">
         <v>19</v>
       </c>
-      <c r="BR3" s="20"/>
-[...2 lines deleted...]
-      <c r="BU3" s="20"/>
+      <c r="BR3" s="24"/>
+      <c r="BS3" s="24"/>
+      <c r="BT3" s="24"/>
+      <c r="BU3" s="24"/>
       <c r="BV3" s="2"/>
       <c r="BW3" s="2"/>
       <c r="BX3" s="2"/>
       <c r="BY3" s="2"/>
       <c r="BZ3" s="2"/>
       <c r="CA3" s="2"/>
       <c r="CB3" s="2"/>
-      <c r="CC3" s="20" t="s">
+      <c r="CC3" s="24" t="s">
         <v>19</v>
       </c>
-      <c r="CD3" s="20"/>
-[...2 lines deleted...]
-      <c r="CG3" s="20"/>
+      <c r="CD3" s="24"/>
+      <c r="CE3" s="24"/>
+      <c r="CF3" s="24"/>
+      <c r="CG3" s="24"/>
       <c r="CH3" s="2"/>
       <c r="CI3" s="2"/>
       <c r="CJ3" s="2"/>
       <c r="CK3" s="2"/>
       <c r="CL3" s="2"/>
       <c r="CM3" s="2"/>
       <c r="CN3" s="2"/>
-      <c r="CO3" s="20" t="s">
+      <c r="CO3" s="24" t="s">
         <v>19</v>
       </c>
-      <c r="CP3" s="20"/>
-[...2 lines deleted...]
-      <c r="CS3" s="20"/>
+      <c r="CP3" s="24"/>
+      <c r="CQ3" s="24"/>
+      <c r="CR3" s="24"/>
+      <c r="CS3" s="24"/>
       <c r="CT3" s="2"/>
       <c r="CU3" s="2"/>
       <c r="CV3" s="2"/>
       <c r="CW3" s="2"/>
       <c r="CX3" s="2"/>
       <c r="CY3" s="2"/>
       <c r="CZ3" s="2"/>
-      <c r="DA3" s="20" t="s">
+      <c r="DA3" s="24" t="s">
         <v>19</v>
       </c>
-      <c r="DB3" s="20"/>
-[...2 lines deleted...]
-      <c r="DE3" s="20"/>
+      <c r="DB3" s="24"/>
+      <c r="DC3" s="24"/>
+      <c r="DD3" s="24"/>
+      <c r="DE3" s="24"/>
     </row>
     <row r="4" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A4" s="23"/>
-      <c r="B4" s="17" t="s">
+      <c r="A4" s="27"/>
+      <c r="B4" s="21" t="s">
         <v>1</v>
       </c>
-      <c r="C4" s="18"/>
-[...10 lines deleted...]
-      <c r="N4" s="17" t="s">
+      <c r="C4" s="22"/>
+      <c r="D4" s="22"/>
+      <c r="E4" s="22"/>
+      <c r="F4" s="22"/>
+      <c r="G4" s="22"/>
+      <c r="H4" s="22"/>
+      <c r="I4" s="22"/>
+      <c r="J4" s="22"/>
+      <c r="K4" s="22"/>
+      <c r="L4" s="22"/>
+      <c r="M4" s="23"/>
+      <c r="N4" s="21" t="s">
         <v>2</v>
       </c>
-      <c r="O4" s="18"/>
-[...10 lines deleted...]
-      <c r="Z4" s="17" t="s">
+      <c r="O4" s="22"/>
+      <c r="P4" s="22"/>
+      <c r="Q4" s="22"/>
+      <c r="R4" s="22"/>
+      <c r="S4" s="22"/>
+      <c r="T4" s="22"/>
+      <c r="U4" s="22"/>
+      <c r="V4" s="22"/>
+      <c r="W4" s="22"/>
+      <c r="X4" s="22"/>
+      <c r="Y4" s="23"/>
+      <c r="Z4" s="21" t="s">
         <v>3</v>
       </c>
-      <c r="AA4" s="18"/>
-[...10 lines deleted...]
-      <c r="AL4" s="17" t="s">
+      <c r="AA4" s="22"/>
+      <c r="AB4" s="22"/>
+      <c r="AC4" s="22"/>
+      <c r="AD4" s="22"/>
+      <c r="AE4" s="22"/>
+      <c r="AF4" s="22"/>
+      <c r="AG4" s="22"/>
+      <c r="AH4" s="22"/>
+      <c r="AI4" s="22"/>
+      <c r="AJ4" s="22"/>
+      <c r="AK4" s="23"/>
+      <c r="AL4" s="21" t="s">
         <v>4</v>
       </c>
-      <c r="AM4" s="18"/>
-[...10 lines deleted...]
-      <c r="AX4" s="17" t="s">
+      <c r="AM4" s="22"/>
+      <c r="AN4" s="22"/>
+      <c r="AO4" s="22"/>
+      <c r="AP4" s="22"/>
+      <c r="AQ4" s="22"/>
+      <c r="AR4" s="22"/>
+      <c r="AS4" s="22"/>
+      <c r="AT4" s="22"/>
+      <c r="AU4" s="22"/>
+      <c r="AV4" s="22"/>
+      <c r="AW4" s="23"/>
+      <c r="AX4" s="21" t="s">
         <v>5</v>
       </c>
-      <c r="AY4" s="18"/>
-[...10 lines deleted...]
-      <c r="BJ4" s="17" t="s">
+      <c r="AY4" s="22"/>
+      <c r="AZ4" s="22"/>
+      <c r="BA4" s="22"/>
+      <c r="BB4" s="22"/>
+      <c r="BC4" s="22"/>
+      <c r="BD4" s="22"/>
+      <c r="BE4" s="22"/>
+      <c r="BF4" s="22"/>
+      <c r="BG4" s="22"/>
+      <c r="BH4" s="22"/>
+      <c r="BI4" s="23"/>
+      <c r="BJ4" s="21" t="s">
         <v>6</v>
       </c>
-      <c r="BK4" s="18"/>
-[...10 lines deleted...]
-      <c r="BV4" s="17" t="s">
+      <c r="BK4" s="22"/>
+      <c r="BL4" s="22"/>
+      <c r="BM4" s="22"/>
+      <c r="BN4" s="22"/>
+      <c r="BO4" s="22"/>
+      <c r="BP4" s="22"/>
+      <c r="BQ4" s="22"/>
+      <c r="BR4" s="22"/>
+      <c r="BS4" s="22"/>
+      <c r="BT4" s="22"/>
+      <c r="BU4" s="23"/>
+      <c r="BV4" s="21" t="s">
         <v>37</v>
       </c>
-      <c r="BW4" s="18"/>
-[...10 lines deleted...]
-      <c r="CH4" s="17" t="s">
+      <c r="BW4" s="22"/>
+      <c r="BX4" s="22"/>
+      <c r="BY4" s="22"/>
+      <c r="BZ4" s="22"/>
+      <c r="CA4" s="22"/>
+      <c r="CB4" s="22"/>
+      <c r="CC4" s="22"/>
+      <c r="CD4" s="22"/>
+      <c r="CE4" s="22"/>
+      <c r="CF4" s="22"/>
+      <c r="CG4" s="23"/>
+      <c r="CH4" s="21" t="s">
         <v>38</v>
       </c>
-      <c r="CI4" s="18"/>
-[...10 lines deleted...]
-      <c r="CT4" s="17" t="s">
+      <c r="CI4" s="22"/>
+      <c r="CJ4" s="22"/>
+      <c r="CK4" s="22"/>
+      <c r="CL4" s="22"/>
+      <c r="CM4" s="22"/>
+      <c r="CN4" s="22"/>
+      <c r="CO4" s="22"/>
+      <c r="CP4" s="22"/>
+      <c r="CQ4" s="22"/>
+      <c r="CR4" s="22"/>
+      <c r="CS4" s="23"/>
+      <c r="CT4" s="21" t="s">
         <v>39</v>
       </c>
-      <c r="CU4" s="18"/>
-[...9 lines deleted...]
-      <c r="DE4" s="19"/>
+      <c r="CU4" s="22"/>
+      <c r="CV4" s="22"/>
+      <c r="CW4" s="22"/>
+      <c r="CX4" s="22"/>
+      <c r="CY4" s="22"/>
+      <c r="CZ4" s="22"/>
+      <c r="DA4" s="22"/>
+      <c r="DB4" s="22"/>
+      <c r="DC4" s="22"/>
+      <c r="DD4" s="22"/>
+      <c r="DE4" s="23"/>
     </row>
     <row r="5" spans="1:109" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A5" s="24"/>
+      <c r="A5" s="28"/>
       <c r="B5" s="4" t="s">
         <v>7</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>10</v>
       </c>
       <c r="F5" s="5" t="s">
         <v>11</v>
       </c>
       <c r="G5" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H5" s="5" t="s">
         <v>13</v>
       </c>
       <c r="I5" s="5" t="s">
         <v>14</v>
       </c>
       <c r="J5" s="5" t="s">
@@ -4672,57 +6664,59 @@
       </c>
       <c r="CM6" s="9">
         <v>106.78617328283605</v>
       </c>
       <c r="CN6" s="9">
         <v>110.89844275668614</v>
       </c>
       <c r="CO6" s="9">
         <v>85.074140801220736</v>
       </c>
       <c r="CP6" s="9">
         <v>94.941916814575109</v>
       </c>
       <c r="CQ6" s="9">
         <v>108.90872203281855</v>
       </c>
       <c r="CR6" s="9">
         <v>111.02370369436171</v>
       </c>
       <c r="CS6" s="9">
         <v>111.8368798625422</v>
       </c>
       <c r="CT6" s="13">
         <v>117.5</v>
       </c>
-      <c r="CU6" s="26">
+      <c r="CU6" s="17">
         <v>103.8</v>
       </c>
-      <c r="CV6" s="26">
+      <c r="CV6" s="17">
         <v>75.900000000000006</v>
       </c>
-      <c r="CW6" s="9"/>
+      <c r="CW6" s="30">
+        <v>97.8</v>
+      </c>
       <c r="CX6" s="9"/>
       <c r="CY6" s="9"/>
       <c r="CZ6" s="9"/>
       <c r="DA6" s="9"/>
       <c r="DB6" s="9"/>
       <c r="DC6" s="9"/>
       <c r="DD6" s="9"/>
       <c r="DE6" s="9"/>
     </row>
     <row r="7" spans="1:109">
       <c r="A7" s="10" t="s">
         <v>30</v>
       </c>
       <c r="B7" s="7">
         <v>109.61943062472992</v>
       </c>
       <c r="C7" s="7">
         <v>132.9984517049493</v>
       </c>
       <c r="D7" s="7">
         <v>101.31011783108535</v>
       </c>
       <c r="E7" s="7">
         <v>101.78374363658777</v>
       </c>
@@ -4983,57 +6977,59 @@
       </c>
       <c r="CM7" s="9">
         <v>-154.69160767422346</v>
       </c>
       <c r="CN7" s="9">
         <v>131.91711538440077</v>
       </c>
       <c r="CO7" s="9">
         <v>86.106868401894033</v>
       </c>
       <c r="CP7" s="9">
         <v>85.88092693322595</v>
       </c>
       <c r="CQ7" s="9">
         <v>86.233883226291368</v>
       </c>
       <c r="CR7" s="9">
         <v>98.769168049804037</v>
       </c>
       <c r="CS7" s="9">
         <v>101.10560343144346</v>
       </c>
       <c r="CT7" s="13">
         <v>100.2</v>
       </c>
-      <c r="CU7" s="26">
+      <c r="CU7" s="17">
         <v>100.3</v>
       </c>
-      <c r="CV7" s="26">
+      <c r="CV7" s="17">
         <v>101.1</v>
       </c>
-      <c r="CW7" s="9"/>
+      <c r="CW7" s="30">
+        <v>99.8</v>
+      </c>
       <c r="CX7" s="9"/>
       <c r="CY7" s="9"/>
       <c r="CZ7" s="9"/>
       <c r="DA7" s="9"/>
       <c r="DB7" s="9"/>
       <c r="DC7" s="9"/>
       <c r="DD7" s="9"/>
       <c r="DE7" s="9"/>
     </row>
     <row r="8" spans="1:109">
       <c r="A8" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B8" s="7">
         <v>70.665594681456142</v>
       </c>
       <c r="C8" s="7">
         <v>111.08975806609132</v>
       </c>
       <c r="D8" s="7">
         <v>26.928169641366356</v>
       </c>
       <c r="E8" s="7">
         <v>108.66879978245211</v>
       </c>
@@ -5294,57 +7290,59 @@
       </c>
       <c r="CM8" s="9">
         <v>99.957637087530586</v>
       </c>
       <c r="CN8" s="9">
         <v>105.8806843274041</v>
       </c>
       <c r="CO8" s="9">
         <v>90.213392982962148</v>
       </c>
       <c r="CP8" s="9">
         <v>98.918443309920036</v>
       </c>
       <c r="CQ8" s="9">
         <v>102.70551673007675</v>
       </c>
       <c r="CR8" s="9">
         <v>90.492938170115337</v>
       </c>
       <c r="CS8" s="9">
         <v>107.50205238707542</v>
       </c>
       <c r="CT8" s="13">
         <v>100</v>
       </c>
-      <c r="CU8" s="26">
+      <c r="CU8" s="17">
         <v>101.1</v>
       </c>
-      <c r="CV8" s="26">
+      <c r="CV8" s="17">
         <v>75.099999999999994</v>
       </c>
-      <c r="CW8" s="9"/>
+      <c r="CW8" s="30">
+        <v>109.4</v>
+      </c>
       <c r="CX8" s="9"/>
       <c r="CY8" s="9"/>
       <c r="CZ8" s="9"/>
       <c r="DA8" s="9"/>
       <c r="DB8" s="9"/>
       <c r="DC8" s="9"/>
       <c r="DD8" s="9"/>
       <c r="DE8" s="9"/>
     </row>
     <row r="9" spans="1:109">
       <c r="A9" s="10" t="s">
         <v>32</v>
       </c>
       <c r="B9" s="7">
         <v>102.22475881683482</v>
       </c>
       <c r="C9" s="7">
         <v>104.66845563211035</v>
       </c>
       <c r="D9" s="7">
         <v>73.386923275571121</v>
       </c>
       <c r="E9" s="7">
         <v>105.19319247118202</v>
       </c>
@@ -5605,57 +7603,59 @@
       </c>
       <c r="CM9" s="9">
         <v>101.9392501462026</v>
       </c>
       <c r="CN9" s="9">
         <v>93.277089953951972</v>
       </c>
       <c r="CO9" s="9">
         <v>97.473557588911348</v>
       </c>
       <c r="CP9" s="9">
         <v>98.982599750980512</v>
       </c>
       <c r="CQ9" s="9">
         <v>105.98717532879643</v>
       </c>
       <c r="CR9" s="9">
         <v>103.39533189006103</v>
       </c>
       <c r="CS9" s="9">
         <v>96.257017030339341</v>
       </c>
       <c r="CT9" s="13">
         <v>102.4</v>
       </c>
-      <c r="CU9" s="26">
-[...2 lines deleted...]
-      <c r="CV9" s="26">
+      <c r="CU9" s="17">
+        <v>100</v>
+      </c>
+      <c r="CV9" s="17">
         <v>78.900000000000006</v>
       </c>
-      <c r="CW9" s="9"/>
+      <c r="CW9" s="30">
+        <v>97.4</v>
+      </c>
       <c r="CX9" s="9"/>
       <c r="CY9" s="9"/>
       <c r="CZ9" s="9"/>
       <c r="DA9" s="9"/>
       <c r="DB9" s="9"/>
       <c r="DC9" s="9"/>
       <c r="DD9" s="9"/>
       <c r="DE9" s="9"/>
     </row>
     <row r="10" spans="1:109">
       <c r="A10" s="10" t="s">
         <v>33</v>
       </c>
       <c r="B10" s="9">
         <v>82.609818359170077</v>
       </c>
       <c r="C10" s="9">
         <v>98.463560389762577</v>
       </c>
       <c r="D10" s="9">
         <v>176.97472253592065</v>
       </c>
       <c r="E10" s="9">
         <v>100.78226799858105</v>
       </c>
@@ -5916,57 +7916,59 @@
       </c>
       <c r="CM10" s="9">
         <v>99.605743522160338</v>
       </c>
       <c r="CN10" s="9">
         <v>92.691355266540114</v>
       </c>
       <c r="CO10" s="9">
         <v>97.117790896980097</v>
       </c>
       <c r="CP10" s="9">
         <v>92.732110744322</v>
       </c>
       <c r="CQ10" s="9">
         <v>84.369639479733237</v>
       </c>
       <c r="CR10" s="9">
         <v>96.263919376161994</v>
       </c>
       <c r="CS10" s="9">
         <v>147.01704250920002</v>
       </c>
       <c r="CT10" s="13">
         <v>103.6</v>
       </c>
-      <c r="CU10" s="26">
+      <c r="CU10" s="17">
         <v>102.6</v>
       </c>
-      <c r="CV10" s="26">
+      <c r="CV10" s="17">
         <v>86.4</v>
       </c>
-      <c r="CW10" s="9"/>
+      <c r="CW10" s="30">
+        <v>97</v>
+      </c>
       <c r="CX10" s="9"/>
       <c r="CY10" s="9"/>
       <c r="CZ10" s="9"/>
       <c r="DA10" s="9"/>
       <c r="DB10" s="9"/>
       <c r="DC10" s="9"/>
       <c r="DD10" s="9"/>
       <c r="DE10" s="9"/>
     </row>
     <row r="11" spans="1:109">
       <c r="A11" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B11" s="7">
         <v>101.21784906341756</v>
       </c>
       <c r="C11" s="7">
         <v>95.503915387600031</v>
       </c>
       <c r="D11" s="7">
         <v>7097.7005170377324</v>
       </c>
       <c r="E11" s="7">
         <v>96.449168200192076</v>
       </c>
@@ -6227,57 +8229,59 @@
       </c>
       <c r="CM11" s="9">
         <v>94.646871331271072</v>
       </c>
       <c r="CN11" s="9">
         <v>102.08408080540907</v>
       </c>
       <c r="CO11" s="9">
         <v>95.20976765930061</v>
       </c>
       <c r="CP11" s="9">
         <v>97.028422385795139</v>
       </c>
       <c r="CQ11" s="9">
         <v>98.400456133800319</v>
       </c>
       <c r="CR11" s="9">
         <v>117.32344588853498</v>
       </c>
       <c r="CS11" s="9">
         <v>99.801674289705474</v>
       </c>
       <c r="CT11" s="13">
         <v>102.2</v>
       </c>
-      <c r="CU11" s="26">
+      <c r="CU11" s="17">
         <v>99.4</v>
       </c>
-      <c r="CV11" s="26">
+      <c r="CV11" s="17">
         <v>91</v>
       </c>
-      <c r="CW11" s="9"/>
+      <c r="CW11" s="30">
+        <v>106</v>
+      </c>
       <c r="CX11" s="9"/>
       <c r="CY11" s="9"/>
       <c r="CZ11" s="9"/>
       <c r="DA11" s="9"/>
       <c r="DB11" s="9"/>
       <c r="DC11" s="9"/>
       <c r="DD11" s="9"/>
       <c r="DE11" s="9"/>
     </row>
     <row r="12" spans="1:109">
       <c r="A12" s="10" t="s">
         <v>35</v>
       </c>
       <c r="B12" s="7">
         <v>183.67954936939515</v>
       </c>
       <c r="C12" s="7">
         <v>179.9039438238741</v>
       </c>
       <c r="D12" s="7">
         <v>259.17647642464715</v>
       </c>
       <c r="E12" s="7">
         <v>158.29154329747945</v>
       </c>
@@ -6538,57 +8542,59 @@
       </c>
       <c r="CM12" s="9">
         <v>126.64140708375433</v>
       </c>
       <c r="CN12" s="9">
         <v>138.72991024890771</v>
       </c>
       <c r="CO12" s="9">
         <v>62.927241710839276</v>
       </c>
       <c r="CP12" s="9">
         <v>113.69048212999174</v>
       </c>
       <c r="CQ12" s="9">
         <v>123.98583527286746</v>
       </c>
       <c r="CR12" s="9">
         <v>93.058706364886675</v>
       </c>
       <c r="CS12" s="9">
         <v>69.346276826238068</v>
       </c>
       <c r="CT12" s="13">
         <v>122.9</v>
       </c>
-      <c r="CU12" s="26">
+      <c r="CU12" s="17">
         <v>128.6</v>
       </c>
-      <c r="CV12" s="26">
+      <c r="CV12" s="17">
         <v>118.4</v>
       </c>
-      <c r="CW12" s="9"/>
+      <c r="CW12" s="30">
+        <v>112.6</v>
+      </c>
       <c r="CX12" s="9"/>
       <c r="CY12" s="9"/>
       <c r="CZ12" s="9"/>
       <c r="DA12" s="9"/>
       <c r="DB12" s="9"/>
       <c r="DC12" s="9"/>
       <c r="DD12" s="9"/>
       <c r="DE12" s="9"/>
     </row>
     <row r="13" spans="1:109">
       <c r="A13" s="10" t="s">
         <v>36</v>
       </c>
       <c r="B13" s="7">
         <v>105.91606584516222</v>
       </c>
       <c r="C13" s="7">
         <v>107.17149055170847</v>
       </c>
       <c r="D13" s="7">
         <v>100</v>
       </c>
       <c r="E13" s="7">
         <v>109.57570510625916</v>
       </c>
@@ -6849,57 +8855,59 @@
       </c>
       <c r="CM13" s="9">
         <v>128.06118741224046</v>
       </c>
       <c r="CN13" s="9">
         <v>134.47625231613731</v>
       </c>
       <c r="CO13" s="9">
         <v>87.556113667771285</v>
       </c>
       <c r="CP13" s="9">
         <v>79.362734620744106</v>
       </c>
       <c r="CQ13" s="9">
         <v>167.29257017522227</v>
       </c>
       <c r="CR13" s="9">
         <v>172.68129695541589</v>
       </c>
       <c r="CS13" s="9">
         <v>194.57482506923745</v>
       </c>
       <c r="CT13" s="13">
         <v>171</v>
       </c>
-      <c r="CU13" s="26">
+      <c r="CU13" s="17">
         <v>91.7</v>
       </c>
-      <c r="CV13" s="26">
+      <c r="CV13" s="17">
         <v>27.7</v>
       </c>
-      <c r="CW13" s="9"/>
+      <c r="CW13" s="30">
+        <v>82</v>
+      </c>
       <c r="CX13" s="9"/>
       <c r="CY13" s="9"/>
       <c r="CZ13" s="9"/>
       <c r="DA13" s="9"/>
       <c r="DB13" s="9"/>
       <c r="DC13" s="9"/>
       <c r="DD13" s="9"/>
       <c r="DE13" s="9"/>
     </row>
     <row r="14" spans="1:109">
       <c r="A14" s="2"/>
       <c r="B14" s="2"/>
       <c r="C14" s="2"/>
       <c r="D14" s="2"/>
       <c r="E14" s="2"/>
       <c r="F14" s="2"/>
       <c r="G14" s="2"/>
       <c r="H14" s="2"/>
       <c r="I14" s="2"/>
       <c r="J14" s="2"/>
       <c r="K14" s="2"/>
       <c r="L14" s="2"/>
       <c r="M14" s="2"/>
       <c r="N14" s="2"/>
       <c r="O14" s="2"/>
@@ -6959,399 +8967,399 @@
       <c r="BQ14" s="2"/>
       <c r="BR14" s="2"/>
       <c r="BS14" s="2"/>
       <c r="BT14" s="2"/>
       <c r="BU14" s="2"/>
       <c r="BV14" s="2"/>
       <c r="BW14" s="2"/>
       <c r="BX14" s="2"/>
       <c r="BY14" s="3"/>
       <c r="BZ14" s="3"/>
       <c r="CA14" s="3"/>
       <c r="CB14" s="3"/>
       <c r="CC14" s="3"/>
       <c r="CD14" s="3"/>
       <c r="CE14" s="3"/>
       <c r="CF14" s="3"/>
       <c r="CG14" s="3"/>
       <c r="CH14" s="3"/>
       <c r="CI14" s="3"/>
       <c r="CJ14" s="3"/>
       <c r="CT14" s="3"/>
       <c r="CU14" s="3"/>
       <c r="CV14" s="3"/>
     </row>
     <row r="15" spans="1:109" ht="21" customHeight="1">
-      <c r="A15" s="21" t="s">
+      <c r="A15" s="25" t="s">
         <v>27</v>
       </c>
-      <c r="B15" s="21"/>
-[...65 lines deleted...]
-      <c r="BP15" s="22"/>
+      <c r="B15" s="25"/>
+      <c r="C15" s="25"/>
+      <c r="D15" s="25"/>
+      <c r="E15" s="25"/>
+      <c r="F15" s="25"/>
+      <c r="G15" s="25"/>
+      <c r="H15" s="25"/>
+      <c r="I15" s="25"/>
+      <c r="J15" s="25"/>
+      <c r="K15" s="25"/>
+      <c r="L15" s="25"/>
+      <c r="M15" s="25"/>
+      <c r="N15" s="25"/>
+      <c r="O15" s="25"/>
+      <c r="P15" s="25"/>
+      <c r="Q15" s="25"/>
+      <c r="R15" s="25"/>
+      <c r="S15" s="25"/>
+      <c r="T15" s="25"/>
+      <c r="U15" s="25"/>
+      <c r="V15" s="25"/>
+      <c r="W15" s="25"/>
+      <c r="X15" s="25"/>
+      <c r="Y15" s="25"/>
+      <c r="Z15" s="25"/>
+      <c r="AA15" s="25"/>
+      <c r="AB15" s="25"/>
+      <c r="AC15" s="25"/>
+      <c r="AD15" s="25"/>
+      <c r="AE15" s="25"/>
+      <c r="AF15" s="25"/>
+      <c r="AG15" s="25"/>
+      <c r="AH15" s="25"/>
+      <c r="AI15" s="25"/>
+      <c r="AJ15" s="25"/>
+      <c r="AK15" s="25"/>
+      <c r="AL15" s="25"/>
+      <c r="AM15" s="25"/>
+      <c r="AN15" s="25"/>
+      <c r="AO15" s="25"/>
+      <c r="AP15" s="25"/>
+      <c r="AQ15" s="25"/>
+      <c r="AR15" s="25"/>
+      <c r="AS15" s="25"/>
+      <c r="AT15" s="25"/>
+      <c r="AU15" s="25"/>
+      <c r="AV15" s="25"/>
+      <c r="AW15" s="25"/>
+      <c r="AX15" s="25"/>
+      <c r="AY15" s="25"/>
+      <c r="AZ15" s="25"/>
+      <c r="BA15" s="25"/>
+      <c r="BB15" s="25"/>
+      <c r="BC15" s="25"/>
+      <c r="BD15" s="25"/>
+      <c r="BE15" s="25"/>
+      <c r="BF15" s="25"/>
+      <c r="BG15" s="25"/>
+      <c r="BH15" s="25"/>
+      <c r="BI15" s="25"/>
+      <c r="BJ15" s="26"/>
+      <c r="BK15" s="26"/>
+      <c r="BL15" s="26"/>
+      <c r="BM15" s="26"/>
+      <c r="BN15" s="26"/>
+      <c r="BO15" s="26"/>
+      <c r="BP15" s="26"/>
       <c r="BQ15" s="2"/>
       <c r="BR15" s="2"/>
       <c r="BS15" s="2"/>
       <c r="BT15" s="2"/>
       <c r="BU15" s="2"/>
       <c r="BV15" s="2"/>
       <c r="BW15" s="2"/>
       <c r="BX15" s="2"/>
       <c r="BY15" s="3"/>
       <c r="BZ15" s="3"/>
       <c r="CA15" s="3"/>
       <c r="CB15" s="3"/>
       <c r="CC15" s="3"/>
       <c r="CD15" s="3"/>
       <c r="CE15" s="3"/>
       <c r="CF15" s="3"/>
       <c r="CG15" s="3"/>
       <c r="CH15" s="3"/>
       <c r="CI15" s="3"/>
       <c r="CJ15" s="3"/>
     </row>
     <row r="16" spans="1:109" ht="18.75" customHeight="1" thickBot="1">
       <c r="A16" s="2"/>
       <c r="B16" s="2"/>
       <c r="C16" s="2"/>
       <c r="D16" s="2"/>
       <c r="E16" s="2"/>
       <c r="F16" s="2"/>
       <c r="G16" s="2"/>
       <c r="H16" s="2"/>
-      <c r="I16" s="25"/>
-[...3 lines deleted...]
-      <c r="M16" s="25"/>
+      <c r="I16" s="29"/>
+      <c r="J16" s="29"/>
+      <c r="K16" s="29"/>
+      <c r="L16" s="29"/>
+      <c r="M16" s="29"/>
       <c r="N16" s="2"/>
       <c r="O16" s="2"/>
       <c r="P16" s="2"/>
       <c r="Q16" s="2"/>
       <c r="R16" s="2"/>
       <c r="S16" s="2"/>
       <c r="T16" s="2"/>
-      <c r="U16" s="25" t="s">
+      <c r="U16" s="29" t="s">
         <v>21</v>
       </c>
-      <c r="V16" s="25"/>
-[...2 lines deleted...]
-      <c r="Y16" s="25"/>
+      <c r="V16" s="29"/>
+      <c r="W16" s="29"/>
+      <c r="X16" s="29"/>
+      <c r="Y16" s="29"/>
       <c r="Z16" s="2"/>
       <c r="AA16" s="2"/>
       <c r="AB16" s="2"/>
       <c r="AC16" s="2"/>
       <c r="AD16" s="2"/>
       <c r="AE16" s="2"/>
       <c r="AF16" s="2"/>
-      <c r="AG16" s="20" t="s">
+      <c r="AG16" s="24" t="s">
         <v>21</v>
       </c>
-      <c r="AH16" s="20"/>
-[...2 lines deleted...]
-      <c r="AK16" s="20"/>
+      <c r="AH16" s="24"/>
+      <c r="AI16" s="24"/>
+      <c r="AJ16" s="24"/>
+      <c r="AK16" s="24"/>
       <c r="AL16" s="2"/>
       <c r="AM16" s="2"/>
       <c r="AN16" s="2"/>
       <c r="AO16" s="2"/>
       <c r="AP16" s="2"/>
       <c r="AQ16" s="2"/>
       <c r="AR16" s="2"/>
-      <c r="AS16" s="20" t="s">
+      <c r="AS16" s="24" t="s">
         <v>21</v>
       </c>
-      <c r="AT16" s="20"/>
-[...2 lines deleted...]
-      <c r="AW16" s="20"/>
+      <c r="AT16" s="24"/>
+      <c r="AU16" s="24"/>
+      <c r="AV16" s="24"/>
+      <c r="AW16" s="24"/>
       <c r="AX16" s="2"/>
       <c r="AY16" s="2"/>
       <c r="AZ16" s="2"/>
       <c r="BA16" s="2"/>
       <c r="BB16" s="2"/>
       <c r="BC16" s="2"/>
       <c r="BD16" s="2"/>
-      <c r="BE16" s="20" t="s">
+      <c r="BE16" s="24" t="s">
         <v>23</v>
       </c>
-      <c r="BF16" s="20"/>
-[...2 lines deleted...]
-      <c r="BI16" s="20"/>
+      <c r="BF16" s="24"/>
+      <c r="BG16" s="24"/>
+      <c r="BH16" s="24"/>
+      <c r="BI16" s="24"/>
       <c r="BJ16" s="2"/>
       <c r="BK16" s="2"/>
       <c r="BL16" s="2"/>
       <c r="BM16" s="2"/>
       <c r="BN16" s="2"/>
       <c r="BO16" s="2"/>
       <c r="BP16" s="2"/>
-      <c r="BQ16" s="20" t="s">
+      <c r="BQ16" s="24" t="s">
         <v>19</v>
       </c>
-      <c r="BR16" s="20"/>
-[...2 lines deleted...]
-      <c r="BU16" s="20"/>
+      <c r="BR16" s="24"/>
+      <c r="BS16" s="24"/>
+      <c r="BT16" s="24"/>
+      <c r="BU16" s="24"/>
       <c r="BV16" s="2"/>
       <c r="BW16" s="2"/>
       <c r="BX16" s="2"/>
       <c r="BY16" s="2"/>
       <c r="BZ16" s="2"/>
       <c r="CA16" s="2"/>
       <c r="CB16" s="2"/>
-      <c r="CC16" s="20" t="s">
+      <c r="CC16" s="24" t="s">
         <v>19</v>
       </c>
-      <c r="CD16" s="20"/>
-[...2 lines deleted...]
-      <c r="CG16" s="20"/>
+      <c r="CD16" s="24"/>
+      <c r="CE16" s="24"/>
+      <c r="CF16" s="24"/>
+      <c r="CG16" s="24"/>
       <c r="CH16" s="2"/>
       <c r="CI16" s="2"/>
       <c r="CJ16" s="2"/>
       <c r="CK16" s="2"/>
       <c r="CL16" s="2"/>
       <c r="CM16" s="2"/>
       <c r="CN16" s="2"/>
-      <c r="CO16" s="20" t="s">
+      <c r="CO16" s="24" t="s">
         <v>19</v>
       </c>
-      <c r="CP16" s="20"/>
-[...2 lines deleted...]
-      <c r="CS16" s="20"/>
+      <c r="CP16" s="24"/>
+      <c r="CQ16" s="24"/>
+      <c r="CR16" s="24"/>
+      <c r="CS16" s="24"/>
       <c r="CT16" s="2"/>
       <c r="CU16" s="2"/>
       <c r="CV16" s="2"/>
       <c r="CW16" s="2"/>
       <c r="CX16" s="2"/>
       <c r="CY16" s="2"/>
       <c r="CZ16" s="2"/>
-      <c r="DA16" s="20" t="s">
+      <c r="DA16" s="24" t="s">
         <v>19</v>
       </c>
-      <c r="DB16" s="20"/>
-[...2 lines deleted...]
-      <c r="DE16" s="20"/>
+      <c r="DB16" s="24"/>
+      <c r="DC16" s="24"/>
+      <c r="DD16" s="24"/>
+      <c r="DE16" s="24"/>
     </row>
     <row r="17" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A17" s="23"/>
-      <c r="B17" s="17" t="s">
+      <c r="A17" s="27"/>
+      <c r="B17" s="21" t="s">
         <v>1</v>
       </c>
-      <c r="C17" s="18"/>
-[...10 lines deleted...]
-      <c r="N17" s="17" t="s">
+      <c r="C17" s="22"/>
+      <c r="D17" s="22"/>
+      <c r="E17" s="22"/>
+      <c r="F17" s="22"/>
+      <c r="G17" s="22"/>
+      <c r="H17" s="22"/>
+      <c r="I17" s="22"/>
+      <c r="J17" s="22"/>
+      <c r="K17" s="22"/>
+      <c r="L17" s="22"/>
+      <c r="M17" s="23"/>
+      <c r="N17" s="21" t="s">
         <v>2</v>
       </c>
-      <c r="O17" s="18"/>
-[...10 lines deleted...]
-      <c r="Z17" s="17" t="s">
+      <c r="O17" s="22"/>
+      <c r="P17" s="22"/>
+      <c r="Q17" s="22"/>
+      <c r="R17" s="22"/>
+      <c r="S17" s="22"/>
+      <c r="T17" s="22"/>
+      <c r="U17" s="22"/>
+      <c r="V17" s="22"/>
+      <c r="W17" s="22"/>
+      <c r="X17" s="22"/>
+      <c r="Y17" s="23"/>
+      <c r="Z17" s="21" t="s">
         <v>3</v>
       </c>
-      <c r="AA17" s="18"/>
-[...10 lines deleted...]
-      <c r="AL17" s="17" t="s">
+      <c r="AA17" s="22"/>
+      <c r="AB17" s="22"/>
+      <c r="AC17" s="22"/>
+      <c r="AD17" s="22"/>
+      <c r="AE17" s="22"/>
+      <c r="AF17" s="22"/>
+      <c r="AG17" s="22"/>
+      <c r="AH17" s="22"/>
+      <c r="AI17" s="22"/>
+      <c r="AJ17" s="22"/>
+      <c r="AK17" s="23"/>
+      <c r="AL17" s="21" t="s">
         <v>4</v>
       </c>
-      <c r="AM17" s="18"/>
-[...10 lines deleted...]
-      <c r="AX17" s="17" t="s">
+      <c r="AM17" s="22"/>
+      <c r="AN17" s="22"/>
+      <c r="AO17" s="22"/>
+      <c r="AP17" s="22"/>
+      <c r="AQ17" s="22"/>
+      <c r="AR17" s="22"/>
+      <c r="AS17" s="22"/>
+      <c r="AT17" s="22"/>
+      <c r="AU17" s="22"/>
+      <c r="AV17" s="22"/>
+      <c r="AW17" s="23"/>
+      <c r="AX17" s="21" t="s">
         <v>5</v>
       </c>
-      <c r="AY17" s="18"/>
-[...10 lines deleted...]
-      <c r="BJ17" s="17" t="s">
+      <c r="AY17" s="22"/>
+      <c r="AZ17" s="22"/>
+      <c r="BA17" s="22"/>
+      <c r="BB17" s="22"/>
+      <c r="BC17" s="22"/>
+      <c r="BD17" s="22"/>
+      <c r="BE17" s="22"/>
+      <c r="BF17" s="22"/>
+      <c r="BG17" s="22"/>
+      <c r="BH17" s="22"/>
+      <c r="BI17" s="23"/>
+      <c r="BJ17" s="21" t="s">
         <v>6</v>
       </c>
-      <c r="BK17" s="18"/>
-[...10 lines deleted...]
-      <c r="BV17" s="17" t="s">
+      <c r="BK17" s="22"/>
+      <c r="BL17" s="22"/>
+      <c r="BM17" s="22"/>
+      <c r="BN17" s="22"/>
+      <c r="BO17" s="22"/>
+      <c r="BP17" s="22"/>
+      <c r="BQ17" s="22"/>
+      <c r="BR17" s="22"/>
+      <c r="BS17" s="22"/>
+      <c r="BT17" s="22"/>
+      <c r="BU17" s="23"/>
+      <c r="BV17" s="21" t="s">
         <v>37</v>
       </c>
-      <c r="BW17" s="18"/>
-[...10 lines deleted...]
-      <c r="CH17" s="17" t="s">
+      <c r="BW17" s="22"/>
+      <c r="BX17" s="22"/>
+      <c r="BY17" s="22"/>
+      <c r="BZ17" s="22"/>
+      <c r="CA17" s="22"/>
+      <c r="CB17" s="22"/>
+      <c r="CC17" s="22"/>
+      <c r="CD17" s="22"/>
+      <c r="CE17" s="22"/>
+      <c r="CF17" s="22"/>
+      <c r="CG17" s="23"/>
+      <c r="CH17" s="21" t="s">
         <v>38</v>
       </c>
-      <c r="CI17" s="18"/>
-[...10 lines deleted...]
-      <c r="CT17" s="17" t="s">
+      <c r="CI17" s="22"/>
+      <c r="CJ17" s="22"/>
+      <c r="CK17" s="22"/>
+      <c r="CL17" s="22"/>
+      <c r="CM17" s="22"/>
+      <c r="CN17" s="22"/>
+      <c r="CO17" s="22"/>
+      <c r="CP17" s="22"/>
+      <c r="CQ17" s="22"/>
+      <c r="CR17" s="22"/>
+      <c r="CS17" s="23"/>
+      <c r="CT17" s="21" t="s">
         <v>39</v>
       </c>
-      <c r="CU17" s="18"/>
-[...9 lines deleted...]
-      <c r="DE17" s="19"/>
+      <c r="CU17" s="22"/>
+      <c r="CV17" s="22"/>
+      <c r="CW17" s="22"/>
+      <c r="CX17" s="22"/>
+      <c r="CY17" s="22"/>
+      <c r="CZ17" s="22"/>
+      <c r="DA17" s="22"/>
+      <c r="DB17" s="22"/>
+      <c r="DC17" s="22"/>
+      <c r="DD17" s="22"/>
+      <c r="DE17" s="23"/>
     </row>
     <row r="18" spans="1:109" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A18" s="24"/>
+      <c r="A18" s="28"/>
       <c r="B18" s="4" t="s">
         <v>7</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E18" s="4" t="s">
         <v>10</v>
       </c>
       <c r="F18" s="5" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H18" s="5" t="s">
         <v>13</v>
       </c>
       <c r="I18" s="5" t="s">
         <v>14</v>
       </c>
       <c r="J18" s="5" t="s">
@@ -7928,57 +9936,59 @@
       </c>
       <c r="CM19" s="9">
         <v>107.1104791109892</v>
       </c>
       <c r="CN19" s="9">
         <v>111.65443416218872</v>
       </c>
       <c r="CO19" s="9">
         <v>84.248723990366699</v>
       </c>
       <c r="CP19" s="9">
         <v>94.856990106044194</v>
       </c>
       <c r="CQ19" s="9">
         <v>109.31041026712114</v>
       </c>
       <c r="CR19" s="9">
         <v>111.54938954051259</v>
       </c>
       <c r="CS19" s="9">
         <v>112.17112968272841</v>
       </c>
       <c r="CT19" s="14">
         <v>119</v>
       </c>
-      <c r="CU19" s="27">
+      <c r="CU19" s="18">
         <v>104</v>
       </c>
-      <c r="CV19" s="27">
+      <c r="CV19" s="18">
         <v>72.3</v>
       </c>
-      <c r="CW19" s="9"/>
+      <c r="CW19" s="31">
+        <v>97.8</v>
+      </c>
       <c r="CX19" s="9"/>
       <c r="CY19" s="9"/>
       <c r="CZ19" s="9"/>
       <c r="DA19" s="9"/>
       <c r="DB19" s="9"/>
       <c r="DC19" s="9"/>
       <c r="DD19" s="9"/>
       <c r="DE19" s="9"/>
     </row>
     <row r="20" spans="1:109">
       <c r="A20" s="10" t="s">
         <v>30</v>
       </c>
       <c r="B20" s="7">
         <v>109.61943062472992</v>
       </c>
       <c r="C20" s="7">
         <v>132.9984517049493</v>
       </c>
       <c r="D20" s="7">
         <v>105.53301233158736</v>
       </c>
       <c r="E20" s="7">
         <v>101.78374363658777</v>
       </c>
@@ -8239,57 +10249,59 @@
       </c>
       <c r="CM20" s="9">
         <v>-103.99975796542297</v>
       </c>
       <c r="CN20" s="9">
         <v>135.51180430044553</v>
       </c>
       <c r="CO20" s="9">
         <v>85.176494697352723</v>
       </c>
       <c r="CP20" s="9">
         <v>85.593321496835301</v>
       </c>
       <c r="CQ20" s="9">
         <v>85.389347956267699</v>
       </c>
       <c r="CR20" s="9">
         <v>98.76034525697014</v>
       </c>
       <c r="CS20" s="9">
         <v>101.11288717142403</v>
       </c>
       <c r="CT20" s="14">
         <v>100.2</v>
       </c>
-      <c r="CU20" s="27">
+      <c r="CU20" s="18">
         <v>100.3</v>
       </c>
-      <c r="CV20" s="27">
+      <c r="CV20" s="18">
         <v>101.2</v>
       </c>
-      <c r="CW20" s="9"/>
+      <c r="CW20" s="31">
+        <v>99.8</v>
+      </c>
       <c r="CX20" s="9"/>
       <c r="CY20" s="9"/>
       <c r="CZ20" s="9"/>
       <c r="DA20" s="9"/>
       <c r="DB20" s="9"/>
       <c r="DC20" s="9"/>
       <c r="DD20" s="9"/>
       <c r="DE20" s="9"/>
     </row>
     <row r="21" spans="1:109">
       <c r="A21" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B21" s="7">
         <v>70.665594681456142</v>
       </c>
       <c r="C21" s="7">
         <v>111.08975806609132</v>
       </c>
       <c r="D21" s="7">
         <v>78.912272770958836</v>
       </c>
       <c r="E21" s="7">
         <v>108.66879978245211</v>
       </c>
@@ -8550,57 +10562,59 @@
       </c>
       <c r="CM21" s="9">
         <v>99.957338332756649</v>
       </c>
       <c r="CN21" s="9">
         <v>105.91977332151809</v>
       </c>
       <c r="CO21" s="9">
         <v>90.154793074973227</v>
       </c>
       <c r="CP21" s="9">
         <v>98.91693840643957</v>
       </c>
       <c r="CQ21" s="9">
         <v>102.71545494665763</v>
       </c>
       <c r="CR21" s="9">
         <v>90.47684626886327</v>
       </c>
       <c r="CS21" s="9">
         <v>107.5114927300429</v>
       </c>
       <c r="CT21" s="14">
         <v>100</v>
       </c>
-      <c r="CU21" s="27">
+      <c r="CU21" s="18">
         <v>101.1</v>
       </c>
-      <c r="CV21" s="27">
+      <c r="CV21" s="18">
         <v>75</v>
       </c>
-      <c r="CW21" s="9"/>
+      <c r="CW21" s="31">
+        <v>109.4</v>
+      </c>
       <c r="CX21" s="9"/>
       <c r="CY21" s="9"/>
       <c r="CZ21" s="9"/>
       <c r="DA21" s="9"/>
       <c r="DB21" s="9"/>
       <c r="DC21" s="9"/>
       <c r="DD21" s="9"/>
       <c r="DE21" s="9"/>
     </row>
     <row r="22" spans="1:109">
       <c r="A22" s="10" t="s">
         <v>32</v>
       </c>
       <c r="B22" s="7">
         <v>102.22475881683482</v>
       </c>
       <c r="C22" s="7">
         <v>104.66845563211035</v>
       </c>
       <c r="D22" s="7">
         <v>99.761852891780038</v>
       </c>
       <c r="E22" s="7">
         <v>105.19319247118202</v>
       </c>
@@ -8861,57 +10875,59 @@
       </c>
       <c r="CM22" s="9">
         <v>101.93951262024771</v>
       </c>
       <c r="CN22" s="9">
         <v>93.275273484267174</v>
       </c>
       <c r="CO22" s="9">
         <v>97.47285653266303</v>
       </c>
       <c r="CP22" s="9">
         <v>98.982507879523979</v>
       </c>
       <c r="CQ22" s="9">
         <v>105.98826233497687</v>
       </c>
       <c r="CR22" s="9">
         <v>103.39612015262733</v>
       </c>
       <c r="CS22" s="9">
         <v>96.256488894927188</v>
       </c>
       <c r="CT22" s="14">
         <v>102.4</v>
       </c>
-      <c r="CU22" s="27">
-[...2 lines deleted...]
-      <c r="CV22" s="27">
+      <c r="CU22" s="18">
+        <v>100</v>
+      </c>
+      <c r="CV22" s="18">
         <v>78.8</v>
       </c>
-      <c r="CW22" s="9"/>
+      <c r="CW22" s="31">
+        <v>97.4</v>
+      </c>
       <c r="CX22" s="9"/>
       <c r="CY22" s="9"/>
       <c r="CZ22" s="9"/>
       <c r="DA22" s="9"/>
       <c r="DB22" s="9"/>
       <c r="DC22" s="9"/>
       <c r="DD22" s="9"/>
       <c r="DE22" s="9"/>
     </row>
     <row r="23" spans="1:109">
       <c r="A23" s="10" t="s">
         <v>33</v>
       </c>
       <c r="B23" s="9">
         <v>82.609818359170077</v>
       </c>
       <c r="C23" s="9">
         <v>98.463560389762577</v>
       </c>
       <c r="D23" s="9">
         <v>117.88600313745015</v>
       </c>
       <c r="E23" s="9">
         <v>100.78226799858105</v>
       </c>
@@ -9172,57 +11188,59 @@
       </c>
       <c r="CM23" s="9">
         <v>99.396071752709162</v>
       </c>
       <c r="CN23" s="9">
         <v>90.562248123573781</v>
       </c>
       <c r="CO23" s="9">
         <v>96.097556489801192</v>
       </c>
       <c r="CP23" s="9">
         <v>92.343382274272699</v>
       </c>
       <c r="CQ23" s="9">
         <v>81.997772080992434</v>
       </c>
       <c r="CR23" s="9">
         <v>95.239617156877244</v>
       </c>
       <c r="CS23" s="9">
         <v>156.63548281462997</v>
       </c>
       <c r="CT23" s="14">
         <v>105.5</v>
       </c>
-      <c r="CU23" s="27">
+      <c r="CU23" s="18">
         <v>103.7</v>
       </c>
-      <c r="CV23" s="27">
+      <c r="CV23" s="18">
         <v>79.2</v>
       </c>
-      <c r="CW23" s="9"/>
+      <c r="CW23" s="31">
+        <v>97</v>
+      </c>
       <c r="CX23" s="9"/>
       <c r="CY23" s="9"/>
       <c r="CZ23" s="9"/>
       <c r="DA23" s="9"/>
       <c r="DB23" s="9"/>
       <c r="DC23" s="9"/>
       <c r="DD23" s="9"/>
       <c r="DE23" s="9"/>
     </row>
     <row r="24" spans="1:109">
       <c r="A24" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B24" s="7">
         <v>101.21784906341756</v>
       </c>
       <c r="C24" s="7">
         <v>95.503915387600031</v>
       </c>
       <c r="D24" s="7">
         <v>96.71283498059195</v>
       </c>
       <c r="E24" s="7">
         <v>96.449168200192076</v>
       </c>
@@ -9483,57 +11501,59 @@
       </c>
       <c r="CM24" s="9">
         <v>94.646444032686688</v>
       </c>
       <c r="CN24" s="9">
         <v>102.08442612298438</v>
       </c>
       <c r="CO24" s="9">
         <v>95.208932298107911</v>
       </c>
       <c r="CP24" s="9">
         <v>97.028317019678383</v>
       </c>
       <c r="CQ24" s="9">
         <v>98.40030032469798</v>
       </c>
       <c r="CR24" s="9">
         <v>117.32725355393212</v>
       </c>
       <c r="CS24" s="9">
         <v>99.801655931555032</v>
       </c>
       <c r="CT24" s="14">
         <v>102.2</v>
       </c>
-      <c r="CU24" s="27">
+      <c r="CU24" s="18">
         <v>99.4</v>
       </c>
-      <c r="CV24" s="27">
+      <c r="CV24" s="18">
         <v>88.8</v>
       </c>
-      <c r="CW24" s="9"/>
+      <c r="CW24" s="31">
+        <v>106</v>
+      </c>
       <c r="CX24" s="9"/>
       <c r="CY24" s="9"/>
       <c r="CZ24" s="9"/>
       <c r="DA24" s="9"/>
       <c r="DB24" s="9"/>
       <c r="DC24" s="9"/>
       <c r="DD24" s="9"/>
       <c r="DE24" s="9"/>
     </row>
     <row r="25" spans="1:109">
       <c r="A25" s="10" t="s">
         <v>35</v>
       </c>
       <c r="B25" s="7">
         <v>183.67954936939515</v>
       </c>
       <c r="C25" s="7">
         <v>179.9039438238741</v>
       </c>
       <c r="D25" s="7">
         <v>174.83148521228202</v>
       </c>
       <c r="E25" s="7">
         <v>158.29154329747945</v>
       </c>
@@ -9794,57 +11814,59 @@
       </c>
       <c r="CM25" s="9">
         <v>126.64140708375433</v>
       </c>
       <c r="CN25" s="9">
         <v>138.72991024890771</v>
       </c>
       <c r="CO25" s="9">
         <v>62.927241710839276</v>
       </c>
       <c r="CP25" s="9">
         <v>113.69048212999174</v>
       </c>
       <c r="CQ25" s="9">
         <v>123.98583527286746</v>
       </c>
       <c r="CR25" s="9">
         <v>93.058706364886675</v>
       </c>
       <c r="CS25" s="9">
         <v>69.346276826238068</v>
       </c>
       <c r="CT25" s="14">
         <v>122.9</v>
       </c>
-      <c r="CU25" s="27">
+      <c r="CU25" s="18">
         <v>128.6</v>
       </c>
-      <c r="CV25" s="27">
+      <c r="CV25" s="18">
         <v>121.8</v>
       </c>
-      <c r="CW25" s="9"/>
+      <c r="CW25" s="31">
+        <v>112.6</v>
+      </c>
       <c r="CX25" s="9"/>
       <c r="CY25" s="9"/>
       <c r="CZ25" s="9"/>
       <c r="DA25" s="9"/>
       <c r="DB25" s="9"/>
       <c r="DC25" s="9"/>
       <c r="DD25" s="9"/>
       <c r="DE25" s="9"/>
     </row>
     <row r="26" spans="1:109">
       <c r="A26" s="10" t="s">
         <v>36</v>
       </c>
       <c r="B26" s="7">
         <v>105.91606584516222</v>
       </c>
       <c r="C26" s="7">
         <v>107.17149055170847</v>
       </c>
       <c r="D26" s="7">
         <v>158.15958024914795</v>
       </c>
       <c r="E26" s="7">
         <v>109.57570510625916</v>
       </c>
@@ -10105,57 +12127,59 @@
       </c>
       <c r="CM26" s="9">
         <v>130.39785568809924</v>
       </c>
       <c r="CN26" s="9">
         <v>138.19909744669246</v>
       </c>
       <c r="CO26" s="9">
         <v>86.664761033844528</v>
       </c>
       <c r="CP26" s="9">
         <v>78.799432783453852</v>
       </c>
       <c r="CQ26" s="9">
         <v>174.65078799146005</v>
       </c>
       <c r="CR26" s="9">
         <v>179.45376511216651</v>
       </c>
       <c r="CS26" s="9">
         <v>199.48964972597244</v>
       </c>
       <c r="CT26" s="14">
         <v>184</v>
       </c>
-      <c r="CU26" s="27">
+      <c r="CU26" s="18">
         <v>91.1</v>
       </c>
-      <c r="CV26" s="27">
+      <c r="CV26" s="18">
         <v>23.1</v>
       </c>
-      <c r="CW26" s="9"/>
+      <c r="CW26" s="31">
+        <v>82</v>
+      </c>
       <c r="CX26" s="9"/>
       <c r="CY26" s="9"/>
       <c r="CZ26" s="9"/>
       <c r="DA26" s="9"/>
       <c r="DB26" s="9"/>
       <c r="DC26" s="9"/>
       <c r="DD26" s="9"/>
       <c r="DE26" s="9"/>
     </row>
     <row r="27" spans="1:109">
       <c r="A27" s="2"/>
       <c r="B27" s="2"/>
       <c r="C27" s="2"/>
       <c r="D27" s="2"/>
       <c r="E27" s="2"/>
       <c r="F27" s="2"/>
       <c r="G27" s="2"/>
       <c r="H27" s="2"/>
       <c r="I27" s="2"/>
       <c r="J27" s="2"/>
       <c r="K27" s="2"/>
       <c r="L27" s="2"/>
       <c r="M27" s="2"/>
       <c r="N27" s="2"/>
       <c r="O27" s="2"/>
@@ -10215,399 +12239,399 @@
       <c r="BQ27" s="2"/>
       <c r="BR27" s="2"/>
       <c r="BS27" s="2"/>
       <c r="BT27" s="2"/>
       <c r="BU27" s="2"/>
       <c r="BV27" s="2"/>
       <c r="BW27" s="2"/>
       <c r="BX27" s="2"/>
       <c r="BY27" s="3"/>
       <c r="BZ27" s="3"/>
       <c r="CA27" s="3"/>
       <c r="CB27" s="3"/>
       <c r="CC27" s="3"/>
       <c r="CD27" s="3"/>
       <c r="CE27" s="3"/>
       <c r="CF27" s="3"/>
       <c r="CG27" s="3"/>
       <c r="CH27" s="3"/>
       <c r="CI27" s="3"/>
       <c r="CJ27" s="3"/>
       <c r="CT27" s="3"/>
       <c r="CU27" s="3"/>
       <c r="CV27" s="3"/>
     </row>
     <row r="28" spans="1:109" ht="21" customHeight="1">
-      <c r="A28" s="21" t="s">
+      <c r="A28" s="25" t="s">
         <v>28</v>
       </c>
-      <c r="B28" s="21"/>
-[...63 lines deleted...]
-      <c r="BN28" s="22"/>
+      <c r="B28" s="25"/>
+      <c r="C28" s="25"/>
+      <c r="D28" s="25"/>
+      <c r="E28" s="25"/>
+      <c r="F28" s="25"/>
+      <c r="G28" s="25"/>
+      <c r="H28" s="25"/>
+      <c r="I28" s="25"/>
+      <c r="J28" s="25"/>
+      <c r="K28" s="25"/>
+      <c r="L28" s="25"/>
+      <c r="M28" s="25"/>
+      <c r="N28" s="25"/>
+      <c r="O28" s="25"/>
+      <c r="P28" s="25"/>
+      <c r="Q28" s="25"/>
+      <c r="R28" s="25"/>
+      <c r="S28" s="25"/>
+      <c r="T28" s="25"/>
+      <c r="U28" s="25"/>
+      <c r="V28" s="25"/>
+      <c r="W28" s="25"/>
+      <c r="X28" s="25"/>
+      <c r="Y28" s="25"/>
+      <c r="Z28" s="25"/>
+      <c r="AA28" s="25"/>
+      <c r="AB28" s="25"/>
+      <c r="AC28" s="25"/>
+      <c r="AD28" s="25"/>
+      <c r="AE28" s="25"/>
+      <c r="AF28" s="25"/>
+      <c r="AG28" s="25"/>
+      <c r="AH28" s="25"/>
+      <c r="AI28" s="25"/>
+      <c r="AJ28" s="25"/>
+      <c r="AK28" s="25"/>
+      <c r="AL28" s="25"/>
+      <c r="AM28" s="25"/>
+      <c r="AN28" s="25"/>
+      <c r="AO28" s="25"/>
+      <c r="AP28" s="25"/>
+      <c r="AQ28" s="25"/>
+      <c r="AR28" s="25"/>
+      <c r="AS28" s="25"/>
+      <c r="AT28" s="25"/>
+      <c r="AU28" s="25"/>
+      <c r="AV28" s="25"/>
+      <c r="AW28" s="25"/>
+      <c r="AX28" s="25"/>
+      <c r="AY28" s="25"/>
+      <c r="AZ28" s="25"/>
+      <c r="BA28" s="25"/>
+      <c r="BB28" s="25"/>
+      <c r="BC28" s="25"/>
+      <c r="BD28" s="25"/>
+      <c r="BE28" s="25"/>
+      <c r="BF28" s="25"/>
+      <c r="BG28" s="25"/>
+      <c r="BH28" s="25"/>
+      <c r="BI28" s="25"/>
+      <c r="BJ28" s="26"/>
+      <c r="BK28" s="26"/>
+      <c r="BL28" s="26"/>
+      <c r="BM28" s="26"/>
+      <c r="BN28" s="26"/>
       <c r="BO28" s="2"/>
       <c r="BP28" s="2"/>
       <c r="BQ28" s="2"/>
       <c r="BR28" s="2"/>
       <c r="BS28" s="2"/>
       <c r="BT28" s="2"/>
       <c r="BU28" s="2"/>
       <c r="BV28" s="2"/>
       <c r="BW28" s="2"/>
       <c r="BX28" s="2"/>
       <c r="BY28" s="3"/>
       <c r="BZ28" s="3"/>
       <c r="CA28" s="3"/>
       <c r="CB28" s="3"/>
       <c r="CC28" s="3"/>
       <c r="CD28" s="3"/>
       <c r="CE28" s="3"/>
       <c r="CF28" s="3"/>
       <c r="CG28" s="3"/>
       <c r="CH28" s="3"/>
       <c r="CI28" s="3"/>
       <c r="CJ28" s="3"/>
     </row>
     <row r="29" spans="1:109" ht="18.75" customHeight="1" thickBot="1">
       <c r="A29" s="2"/>
       <c r="B29" s="2"/>
       <c r="C29" s="2"/>
       <c r="D29" s="2"/>
       <c r="E29" s="2"/>
       <c r="F29" s="2"/>
       <c r="G29" s="2"/>
       <c r="H29" s="2"/>
-      <c r="I29" s="25"/>
-[...3 lines deleted...]
-      <c r="M29" s="25"/>
+      <c r="I29" s="29"/>
+      <c r="J29" s="29"/>
+      <c r="K29" s="29"/>
+      <c r="L29" s="29"/>
+      <c r="M29" s="29"/>
       <c r="N29" s="2"/>
       <c r="O29" s="2"/>
       <c r="P29" s="2"/>
       <c r="Q29" s="2"/>
       <c r="R29" s="2"/>
       <c r="S29" s="2"/>
       <c r="T29" s="2"/>
-      <c r="U29" s="25" t="s">
+      <c r="U29" s="29" t="s">
         <v>22</v>
       </c>
-      <c r="V29" s="25"/>
-[...2 lines deleted...]
-      <c r="Y29" s="25"/>
+      <c r="V29" s="29"/>
+      <c r="W29" s="29"/>
+      <c r="X29" s="29"/>
+      <c r="Y29" s="29"/>
       <c r="Z29" s="2"/>
       <c r="AA29" s="2"/>
       <c r="AB29" s="2"/>
       <c r="AC29" s="2"/>
       <c r="AD29" s="2"/>
       <c r="AE29" s="2"/>
       <c r="AF29" s="2"/>
-      <c r="AG29" s="20" t="s">
+      <c r="AG29" s="24" t="s">
         <v>20</v>
       </c>
-      <c r="AH29" s="20"/>
-[...2 lines deleted...]
-      <c r="AK29" s="20"/>
+      <c r="AH29" s="24"/>
+      <c r="AI29" s="24"/>
+      <c r="AJ29" s="24"/>
+      <c r="AK29" s="24"/>
       <c r="AL29" s="2"/>
       <c r="AM29" s="2"/>
       <c r="AN29" s="2"/>
       <c r="AO29" s="2"/>
       <c r="AP29" s="2"/>
       <c r="AQ29" s="2"/>
       <c r="AR29" s="2"/>
-      <c r="AS29" s="20" t="s">
+      <c r="AS29" s="24" t="s">
         <v>20</v>
       </c>
-      <c r="AT29" s="20"/>
-[...2 lines deleted...]
-      <c r="AW29" s="20"/>
+      <c r="AT29" s="24"/>
+      <c r="AU29" s="24"/>
+      <c r="AV29" s="24"/>
+      <c r="AW29" s="24"/>
       <c r="AX29" s="2"/>
       <c r="AY29" s="2"/>
       <c r="AZ29" s="2"/>
       <c r="BA29" s="2"/>
       <c r="BB29" s="2"/>
       <c r="BC29" s="2"/>
       <c r="BD29" s="2"/>
-      <c r="BE29" s="20" t="s">
+      <c r="BE29" s="24" t="s">
         <v>24</v>
       </c>
-      <c r="BF29" s="20"/>
-[...2 lines deleted...]
-      <c r="BI29" s="20"/>
+      <c r="BF29" s="24"/>
+      <c r="BG29" s="24"/>
+      <c r="BH29" s="24"/>
+      <c r="BI29" s="24"/>
       <c r="BJ29" s="2"/>
       <c r="BK29" s="2"/>
       <c r="BL29" s="2"/>
       <c r="BM29" s="2"/>
       <c r="BN29" s="2"/>
       <c r="BO29" s="2"/>
       <c r="BP29" s="2"/>
-      <c r="BQ29" s="20" t="s">
+      <c r="BQ29" s="24" t="s">
         <v>20</v>
       </c>
-      <c r="BR29" s="20"/>
-[...2 lines deleted...]
-      <c r="BU29" s="20"/>
+      <c r="BR29" s="24"/>
+      <c r="BS29" s="24"/>
+      <c r="BT29" s="24"/>
+      <c r="BU29" s="24"/>
       <c r="BV29" s="2"/>
       <c r="BW29" s="2"/>
       <c r="BX29" s="2"/>
       <c r="BY29" s="2"/>
       <c r="BZ29" s="2"/>
       <c r="CA29" s="2"/>
       <c r="CB29" s="2"/>
-      <c r="CC29" s="20" t="s">
+      <c r="CC29" s="24" t="s">
         <v>20</v>
       </c>
-      <c r="CD29" s="20"/>
-[...2 lines deleted...]
-      <c r="CG29" s="20"/>
+      <c r="CD29" s="24"/>
+      <c r="CE29" s="24"/>
+      <c r="CF29" s="24"/>
+      <c r="CG29" s="24"/>
       <c r="CH29" s="2"/>
       <c r="CI29" s="2"/>
       <c r="CJ29" s="2"/>
       <c r="CK29" s="2"/>
       <c r="CL29" s="2"/>
       <c r="CM29" s="2"/>
       <c r="CN29" s="2"/>
-      <c r="CO29" s="20" t="s">
+      <c r="CO29" s="24" t="s">
         <v>19</v>
       </c>
-      <c r="CP29" s="20"/>
-[...2 lines deleted...]
-      <c r="CS29" s="20"/>
+      <c r="CP29" s="24"/>
+      <c r="CQ29" s="24"/>
+      <c r="CR29" s="24"/>
+      <c r="CS29" s="24"/>
       <c r="CT29" s="2"/>
       <c r="CU29" s="2"/>
       <c r="CV29" s="2"/>
       <c r="CW29" s="2"/>
       <c r="CX29" s="2"/>
       <c r="CY29" s="2"/>
       <c r="CZ29" s="2"/>
-      <c r="DA29" s="20" t="s">
+      <c r="DA29" s="24" t="s">
         <v>19</v>
       </c>
-      <c r="DB29" s="20"/>
-[...2 lines deleted...]
-      <c r="DE29" s="20"/>
+      <c r="DB29" s="24"/>
+      <c r="DC29" s="24"/>
+      <c r="DD29" s="24"/>
+      <c r="DE29" s="24"/>
     </row>
     <row r="30" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A30" s="23"/>
-      <c r="B30" s="17" t="s">
+      <c r="A30" s="27"/>
+      <c r="B30" s="21" t="s">
         <v>1</v>
       </c>
-      <c r="C30" s="18"/>
-[...10 lines deleted...]
-      <c r="N30" s="17" t="s">
+      <c r="C30" s="22"/>
+      <c r="D30" s="22"/>
+      <c r="E30" s="22"/>
+      <c r="F30" s="22"/>
+      <c r="G30" s="22"/>
+      <c r="H30" s="22"/>
+      <c r="I30" s="22"/>
+      <c r="J30" s="22"/>
+      <c r="K30" s="22"/>
+      <c r="L30" s="22"/>
+      <c r="M30" s="23"/>
+      <c r="N30" s="21" t="s">
         <v>2</v>
       </c>
-      <c r="O30" s="18"/>
-[...10 lines deleted...]
-      <c r="Z30" s="17" t="s">
+      <c r="O30" s="22"/>
+      <c r="P30" s="22"/>
+      <c r="Q30" s="22"/>
+      <c r="R30" s="22"/>
+      <c r="S30" s="22"/>
+      <c r="T30" s="22"/>
+      <c r="U30" s="22"/>
+      <c r="V30" s="22"/>
+      <c r="W30" s="22"/>
+      <c r="X30" s="22"/>
+      <c r="Y30" s="23"/>
+      <c r="Z30" s="21" t="s">
         <v>3</v>
       </c>
-      <c r="AA30" s="18"/>
-[...10 lines deleted...]
-      <c r="AL30" s="17" t="s">
+      <c r="AA30" s="22"/>
+      <c r="AB30" s="22"/>
+      <c r="AC30" s="22"/>
+      <c r="AD30" s="22"/>
+      <c r="AE30" s="22"/>
+      <c r="AF30" s="22"/>
+      <c r="AG30" s="22"/>
+      <c r="AH30" s="22"/>
+      <c r="AI30" s="22"/>
+      <c r="AJ30" s="22"/>
+      <c r="AK30" s="23"/>
+      <c r="AL30" s="21" t="s">
         <v>4</v>
       </c>
-      <c r="AM30" s="18"/>
-[...10 lines deleted...]
-      <c r="AX30" s="17" t="s">
+      <c r="AM30" s="22"/>
+      <c r="AN30" s="22"/>
+      <c r="AO30" s="22"/>
+      <c r="AP30" s="22"/>
+      <c r="AQ30" s="22"/>
+      <c r="AR30" s="22"/>
+      <c r="AS30" s="22"/>
+      <c r="AT30" s="22"/>
+      <c r="AU30" s="22"/>
+      <c r="AV30" s="22"/>
+      <c r="AW30" s="23"/>
+      <c r="AX30" s="21" t="s">
         <v>5</v>
       </c>
-      <c r="AY30" s="18"/>
-[...10 lines deleted...]
-      <c r="BJ30" s="17" t="s">
+      <c r="AY30" s="22"/>
+      <c r="AZ30" s="22"/>
+      <c r="BA30" s="22"/>
+      <c r="BB30" s="22"/>
+      <c r="BC30" s="22"/>
+      <c r="BD30" s="22"/>
+      <c r="BE30" s="22"/>
+      <c r="BF30" s="22"/>
+      <c r="BG30" s="22"/>
+      <c r="BH30" s="22"/>
+      <c r="BI30" s="23"/>
+      <c r="BJ30" s="21" t="s">
         <v>6</v>
       </c>
-      <c r="BK30" s="18"/>
-[...10 lines deleted...]
-      <c r="BV30" s="17" t="s">
+      <c r="BK30" s="22"/>
+      <c r="BL30" s="22"/>
+      <c r="BM30" s="22"/>
+      <c r="BN30" s="22"/>
+      <c r="BO30" s="22"/>
+      <c r="BP30" s="22"/>
+      <c r="BQ30" s="22"/>
+      <c r="BR30" s="22"/>
+      <c r="BS30" s="22"/>
+      <c r="BT30" s="22"/>
+      <c r="BU30" s="23"/>
+      <c r="BV30" s="21" t="s">
         <v>37</v>
       </c>
-      <c r="BW30" s="18"/>
-[...10 lines deleted...]
-      <c r="CH30" s="17" t="s">
+      <c r="BW30" s="22"/>
+      <c r="BX30" s="22"/>
+      <c r="BY30" s="22"/>
+      <c r="BZ30" s="22"/>
+      <c r="CA30" s="22"/>
+      <c r="CB30" s="22"/>
+      <c r="CC30" s="22"/>
+      <c r="CD30" s="22"/>
+      <c r="CE30" s="22"/>
+      <c r="CF30" s="22"/>
+      <c r="CG30" s="23"/>
+      <c r="CH30" s="21" t="s">
         <v>38</v>
       </c>
-      <c r="CI30" s="18"/>
-[...10 lines deleted...]
-      <c r="CT30" s="17" t="s">
+      <c r="CI30" s="22"/>
+      <c r="CJ30" s="22"/>
+      <c r="CK30" s="22"/>
+      <c r="CL30" s="22"/>
+      <c r="CM30" s="22"/>
+      <c r="CN30" s="22"/>
+      <c r="CO30" s="22"/>
+      <c r="CP30" s="22"/>
+      <c r="CQ30" s="22"/>
+      <c r="CR30" s="22"/>
+      <c r="CS30" s="23"/>
+      <c r="CT30" s="21" t="s">
         <v>39</v>
       </c>
-      <c r="CU30" s="18"/>
-[...9 lines deleted...]
-      <c r="DE30" s="19"/>
+      <c r="CU30" s="22"/>
+      <c r="CV30" s="22"/>
+      <c r="CW30" s="22"/>
+      <c r="CX30" s="22"/>
+      <c r="CY30" s="22"/>
+      <c r="CZ30" s="22"/>
+      <c r="DA30" s="22"/>
+      <c r="DB30" s="22"/>
+      <c r="DC30" s="22"/>
+      <c r="DD30" s="22"/>
+      <c r="DE30" s="23"/>
     </row>
     <row r="31" spans="1:109" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A31" s="24"/>
+      <c r="A31" s="28"/>
       <c r="B31" s="4" t="s">
         <v>7</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E31" s="4" t="s">
         <v>10</v>
       </c>
       <c r="F31" s="5" t="s">
         <v>11</v>
       </c>
       <c r="G31" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H31" s="5" t="s">
         <v>13</v>
       </c>
       <c r="I31" s="5" t="s">
         <v>14</v>
       </c>
       <c r="J31" s="5" t="s">
@@ -11184,57 +13208,59 @@
       </c>
       <c r="CM32" s="9">
         <v>313.22725946390403</v>
       </c>
       <c r="CN32" s="9">
         <v>138.37050722668928</v>
       </c>
       <c r="CO32" s="9">
         <v>83.617251884468459</v>
       </c>
       <c r="CP32" s="9">
         <v>94.410338114548139</v>
       </c>
       <c r="CQ32" s="9">
         <v>97.655585057985604</v>
       </c>
       <c r="CR32" s="9">
         <v>96.120507151265315</v>
       </c>
       <c r="CS32" s="9">
         <v>2033.5676227502272</v>
       </c>
       <c r="CT32" s="15">
         <v>100</v>
       </c>
-      <c r="CU32" s="28">
-[...5 lines deleted...]
-      <c r="CW32" s="9"/>
+      <c r="CU32" s="19">
+        <v>100</v>
+      </c>
+      <c r="CV32" s="19">
+        <v>100</v>
+      </c>
+      <c r="CW32" s="32">
+        <v>100</v>
+      </c>
       <c r="CX32" s="9"/>
       <c r="CY32" s="9"/>
       <c r="CZ32" s="9"/>
       <c r="DA32" s="9"/>
       <c r="DB32" s="9"/>
       <c r="DC32" s="9"/>
       <c r="DD32" s="9"/>
       <c r="DE32" s="9"/>
     </row>
     <row r="33" spans="1:109">
       <c r="A33" s="10" t="s">
         <v>30</v>
       </c>
       <c r="B33" s="7">
         <v>101.31011783108535</v>
       </c>
       <c r="C33" s="7">
         <v>101.31011783108535</v>
       </c>
       <c r="D33" s="7">
         <v>101.31011783108535</v>
       </c>
       <c r="E33" s="7">
         <v>101.31011783108535</v>
       </c>
@@ -11495,57 +13521,59 @@
       </c>
       <c r="CM33" s="9">
         <v>340.1784973671547</v>
       </c>
       <c r="CN33" s="9">
         <v>214.57433060862132</v>
       </c>
       <c r="CO33" s="9">
         <v>12.089291026032447</v>
       </c>
       <c r="CP33" s="9">
         <v>84.578887984594033</v>
       </c>
       <c r="CQ33" s="9">
         <v>83.665106008107799</v>
       </c>
       <c r="CR33" s="9">
         <v>100.00837602514667</v>
       </c>
       <c r="CS33" s="9">
         <v>-75.565645720355093</v>
       </c>
       <c r="CT33" s="15">
         <v>100</v>
       </c>
-      <c r="CU33" s="28">
-[...5 lines deleted...]
-      <c r="CW33" s="9"/>
+      <c r="CU33" s="19">
+        <v>100</v>
+      </c>
+      <c r="CV33" s="19">
+        <v>100</v>
+      </c>
+      <c r="CW33" s="32">
+        <v>100</v>
+      </c>
       <c r="CX33" s="9"/>
       <c r="CY33" s="9"/>
       <c r="CZ33" s="9"/>
       <c r="DA33" s="9"/>
       <c r="DB33" s="9"/>
       <c r="DC33" s="9"/>
       <c r="DD33" s="9"/>
       <c r="DE33" s="9"/>
     </row>
     <row r="34" spans="1:109">
       <c r="A34" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B34" s="7">
         <v>26.928169641366356</v>
       </c>
       <c r="C34" s="7">
         <v>26.928169641366356</v>
       </c>
       <c r="D34" s="7">
         <v>26.928169641366356</v>
       </c>
       <c r="E34" s="7">
         <v>26.928169641366356</v>
       </c>
@@ -11806,57 +13834,59 @@
       </c>
       <c r="CM34" s="9">
         <v>340.19405019394043</v>
       </c>
       <c r="CN34" s="9">
         <v>212.62128137121272</v>
       </c>
       <c r="CO34" s="9">
         <v>12.201429218071901</v>
       </c>
       <c r="CP34" s="9">
         <v>92.127372697412767</v>
       </c>
       <c r="CQ34" s="9">
         <v>99.750036177229802</v>
       </c>
       <c r="CR34" s="9">
         <v>101.89018766828084</v>
       </c>
       <c r="CS34" s="9">
         <v>1117.2874976780442</v>
       </c>
       <c r="CT34" s="15">
         <v>100</v>
       </c>
-      <c r="CU34" s="28">
-[...5 lines deleted...]
-      <c r="CW34" s="9"/>
+      <c r="CU34" s="19">
+        <v>100</v>
+      </c>
+      <c r="CV34" s="19">
+        <v>100</v>
+      </c>
+      <c r="CW34" s="32">
+        <v>100</v>
+      </c>
       <c r="CX34" s="9"/>
       <c r="CY34" s="9"/>
       <c r="CZ34" s="9"/>
       <c r="DA34" s="9"/>
       <c r="DB34" s="9"/>
       <c r="DC34" s="9"/>
       <c r="DD34" s="9"/>
       <c r="DE34" s="9"/>
     </row>
     <row r="35" spans="1:109">
       <c r="A35" s="10" t="s">
         <v>32</v>
       </c>
       <c r="B35" s="9">
         <v>73.386923275571121</v>
       </c>
       <c r="C35" s="9">
         <v>73.386923275571121</v>
       </c>
       <c r="D35" s="9">
         <v>73.386923275571121</v>
       </c>
       <c r="E35" s="9">
         <v>73.386923275571121</v>
       </c>
@@ -12117,57 +14147,59 @@
       </c>
       <c r="CM35" s="9">
         <v>252.7121046624755</v>
       </c>
       <c r="CN35" s="9">
         <v>106.27580304366401</v>
       </c>
       <c r="CO35" s="9">
         <v>96.552794216482127</v>
       </c>
       <c r="CP35" s="9">
         <v>110.80478955553473</v>
       </c>
       <c r="CQ35" s="9">
         <v>103.52426137826956</v>
       </c>
       <c r="CR35" s="9">
         <v>100</v>
       </c>
       <c r="CS35" s="9">
         <v>-159.86549997382281</v>
       </c>
       <c r="CT35" s="15">
         <v>100</v>
       </c>
-      <c r="CU35" s="28">
-[...5 lines deleted...]
-      <c r="CW35" s="9"/>
+      <c r="CU35" s="19">
+        <v>100</v>
+      </c>
+      <c r="CV35" s="19">
+        <v>100</v>
+      </c>
+      <c r="CW35" s="32">
+        <v>100</v>
+      </c>
       <c r="CX35" s="9"/>
       <c r="CY35" s="9"/>
       <c r="CZ35" s="9"/>
       <c r="DA35" s="9"/>
       <c r="DB35" s="9"/>
       <c r="DC35" s="9"/>
       <c r="DD35" s="9"/>
       <c r="DE35" s="9"/>
     </row>
     <row r="36" spans="1:109">
       <c r="A36" s="10" t="s">
         <v>33</v>
       </c>
       <c r="B36" s="9">
         <v>176.97472253592065</v>
       </c>
       <c r="C36" s="9">
         <v>176.97472253592065</v>
       </c>
       <c r="D36" s="9">
         <v>176.97472253592065</v>
       </c>
       <c r="E36" s="9">
         <v>176.97472253592065</v>
       </c>
@@ -12428,57 +14460,59 @@
       </c>
       <c r="CM36" s="9">
         <v>327.73604638102927</v>
       </c>
       <c r="CN36" s="9">
         <v>109.93237629615378</v>
       </c>
       <c r="CO36" s="9">
         <v>95.691291885670012</v>
       </c>
       <c r="CP36" s="9">
         <v>85.664483673218911</v>
       </c>
       <c r="CQ36" s="9">
         <v>64.42199579922675</v>
       </c>
       <c r="CR36" s="9">
         <v>99.389770871401467</v>
       </c>
       <c r="CS36" s="9">
         <v>4074.9893471548758</v>
       </c>
       <c r="CT36" s="15">
         <v>100</v>
       </c>
-      <c r="CU36" s="28">
-[...5 lines deleted...]
-      <c r="CW36" s="9"/>
+      <c r="CU36" s="19">
+        <v>100</v>
+      </c>
+      <c r="CV36" s="19">
+        <v>100</v>
+      </c>
+      <c r="CW36" s="32">
+        <v>100</v>
+      </c>
       <c r="CX36" s="9"/>
       <c r="CY36" s="9"/>
       <c r="CZ36" s="9"/>
       <c r="DA36" s="9"/>
       <c r="DB36" s="9"/>
       <c r="DC36" s="9"/>
       <c r="DD36" s="9"/>
       <c r="DE36" s="9"/>
     </row>
     <row r="37" spans="1:109">
       <c r="A37" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B37" s="7">
         <v>7097.7005170377324</v>
       </c>
       <c r="C37" s="7">
         <v>7097.7005170377324</v>
       </c>
       <c r="D37" s="7">
         <v>7097.7005170377324</v>
       </c>
       <c r="E37" s="7">
         <v>7097.7005170377324</v>
       </c>
@@ -12739,57 +14773,59 @@
       </c>
       <c r="CM37" s="9">
         <v>100</v>
       </c>
       <c r="CN37" s="9">
         <v>103.51487970950937</v>
       </c>
       <c r="CO37" s="9">
         <v>98.423816328892201</v>
       </c>
       <c r="CP37" s="9">
         <v>100.49274103198908</v>
       </c>
       <c r="CQ37" s="9">
         <v>136.23265138464706</v>
       </c>
       <c r="CR37" s="9">
         <v>82.688031163100987</v>
       </c>
       <c r="CS37" s="9">
         <v>-240.84736102599305</v>
       </c>
       <c r="CT37" s="15">
         <v>100</v>
       </c>
-      <c r="CU37" s="28">
-[...5 lines deleted...]
-      <c r="CW37" s="9"/>
+      <c r="CU37" s="19">
+        <v>100</v>
+      </c>
+      <c r="CV37" s="19">
+        <v>100</v>
+      </c>
+      <c r="CW37" s="32">
+        <v>100</v>
+      </c>
       <c r="CX37" s="9"/>
       <c r="CY37" s="9"/>
       <c r="CZ37" s="9"/>
       <c r="DA37" s="9"/>
       <c r="DB37" s="9"/>
       <c r="DC37" s="9"/>
       <c r="DD37" s="9"/>
       <c r="DE37" s="9"/>
     </row>
     <row r="38" spans="1:109">
       <c r="A38" s="10" t="s">
         <v>35</v>
       </c>
       <c r="B38" s="7">
         <v>259.17647642464715</v>
       </c>
       <c r="C38" s="7">
         <v>259.17647642464715</v>
       </c>
       <c r="D38" s="7">
         <v>259.17647642464715</v>
       </c>
       <c r="E38" s="7">
         <v>259.17647642464715</v>
       </c>
@@ -13050,57 +15086,59 @@
       </c>
       <c r="CM38" s="9">
         <v>138.96087529486826</v>
       </c>
       <c r="CN38" s="9">
         <v>141.68223120444628</v>
       </c>
       <c r="CO38" s="9">
         <v>102.91488428228858</v>
       </c>
       <c r="CP38" s="9">
         <v>102.56566128768642</v>
       </c>
       <c r="CQ38" s="9">
         <v>97.901236988033119</v>
       </c>
       <c r="CR38" s="9">
         <v>80.467168918149341</v>
       </c>
       <c r="CS38" s="9">
         <v>-6813.6196803417433</v>
       </c>
       <c r="CT38" s="15">
         <v>100</v>
       </c>
-      <c r="CU38" s="28">
-[...5 lines deleted...]
-      <c r="CW38" s="9"/>
+      <c r="CU38" s="19">
+        <v>100</v>
+      </c>
+      <c r="CV38" s="19">
+        <v>100</v>
+      </c>
+      <c r="CW38" s="32">
+        <v>100</v>
+      </c>
       <c r="CX38" s="9"/>
       <c r="CY38" s="9"/>
       <c r="CZ38" s="9"/>
       <c r="DA38" s="9"/>
       <c r="DB38" s="9"/>
       <c r="DC38" s="9"/>
       <c r="DD38" s="9"/>
       <c r="DE38" s="9"/>
     </row>
     <row r="39" spans="1:109">
       <c r="A39" s="10" t="s">
         <v>36</v>
       </c>
       <c r="B39" s="7">
         <v>25</v>
       </c>
       <c r="C39" s="7">
         <v>55</v>
       </c>
       <c r="D39" s="7">
         <v>85</v>
       </c>
       <c r="E39" s="7">
         <v>85</v>
       </c>
@@ -13361,57 +15399,59 @@
       </c>
       <c r="CM39" s="9">
         <v>340.19405019394037</v>
       </c>
       <c r="CN39" s="9">
         <v>302.94326982046471</v>
       </c>
       <c r="CO39" s="9">
         <v>15.508619111671692</v>
       </c>
       <c r="CP39" s="9">
         <v>89.707724328538845</v>
       </c>
       <c r="CQ39" s="9">
         <v>97.946216859453571</v>
       </c>
       <c r="CR39" s="9">
         <v>100.21759609995469</v>
       </c>
       <c r="CS39" s="9">
         <v>3133.428497282061</v>
       </c>
       <c r="CT39" s="15">
         <v>100</v>
       </c>
-      <c r="CU39" s="28">
-[...5 lines deleted...]
-      <c r="CW39" s="9"/>
+      <c r="CU39" s="19">
+        <v>100</v>
+      </c>
+      <c r="CV39" s="19">
+        <v>100</v>
+      </c>
+      <c r="CW39" s="32">
+        <v>100</v>
+      </c>
       <c r="CX39" s="9"/>
       <c r="CY39" s="9"/>
       <c r="CZ39" s="9"/>
       <c r="DA39" s="9"/>
       <c r="DB39" s="9"/>
       <c r="DC39" s="9"/>
       <c r="DD39" s="9"/>
       <c r="DE39" s="9"/>
     </row>
     <row r="40" spans="1:109">
       <c r="A40" s="2"/>
       <c r="B40" s="2"/>
       <c r="C40" s="2"/>
       <c r="D40" s="2"/>
       <c r="E40" s="2"/>
       <c r="F40" s="2"/>
       <c r="G40" s="2"/>
       <c r="H40" s="2"/>
       <c r="I40" s="2"/>
       <c r="J40" s="2"/>
       <c r="K40" s="2"/>
       <c r="L40" s="2"/>
       <c r="M40" s="2"/>
       <c r="N40" s="2"/>
       <c r="O40" s="2"/>
@@ -13471,399 +15511,399 @@
       <c r="BQ40" s="2"/>
       <c r="BR40" s="2"/>
       <c r="BS40" s="2"/>
       <c r="BT40" s="2"/>
       <c r="BU40" s="2"/>
       <c r="BV40" s="2"/>
       <c r="BW40" s="2"/>
       <c r="BX40" s="2"/>
       <c r="BY40" s="3"/>
       <c r="BZ40" s="3"/>
       <c r="CA40" s="3"/>
       <c r="CB40" s="3"/>
       <c r="CC40" s="3"/>
       <c r="CD40" s="3"/>
       <c r="CE40" s="3"/>
       <c r="CF40" s="3"/>
       <c r="CG40" s="3"/>
       <c r="CH40" s="3"/>
       <c r="CI40" s="3"/>
       <c r="CJ40" s="3"/>
       <c r="CT40" s="3"/>
       <c r="CU40" s="3"/>
       <c r="CV40" s="3"/>
     </row>
     <row r="41" spans="1:109" ht="21" customHeight="1">
-      <c r="A41" s="21" t="s">
+      <c r="A41" s="25" t="s">
         <v>26</v>
       </c>
-      <c r="B41" s="21"/>
-[...64 lines deleted...]
-      <c r="BO41" s="22"/>
+      <c r="B41" s="25"/>
+      <c r="C41" s="25"/>
+      <c r="D41" s="25"/>
+      <c r="E41" s="25"/>
+      <c r="F41" s="25"/>
+      <c r="G41" s="25"/>
+      <c r="H41" s="25"/>
+      <c r="I41" s="25"/>
+      <c r="J41" s="25"/>
+      <c r="K41" s="25"/>
+      <c r="L41" s="25"/>
+      <c r="M41" s="25"/>
+      <c r="N41" s="25"/>
+      <c r="O41" s="25"/>
+      <c r="P41" s="25"/>
+      <c r="Q41" s="25"/>
+      <c r="R41" s="25"/>
+      <c r="S41" s="25"/>
+      <c r="T41" s="25"/>
+      <c r="U41" s="25"/>
+      <c r="V41" s="25"/>
+      <c r="W41" s="25"/>
+      <c r="X41" s="25"/>
+      <c r="Y41" s="25"/>
+      <c r="Z41" s="25"/>
+      <c r="AA41" s="25"/>
+      <c r="AB41" s="25"/>
+      <c r="AC41" s="25"/>
+      <c r="AD41" s="25"/>
+      <c r="AE41" s="25"/>
+      <c r="AF41" s="25"/>
+      <c r="AG41" s="25"/>
+      <c r="AH41" s="25"/>
+      <c r="AI41" s="25"/>
+      <c r="AJ41" s="25"/>
+      <c r="AK41" s="25"/>
+      <c r="AL41" s="25"/>
+      <c r="AM41" s="25"/>
+      <c r="AN41" s="25"/>
+      <c r="AO41" s="25"/>
+      <c r="AP41" s="25"/>
+      <c r="AQ41" s="25"/>
+      <c r="AR41" s="25"/>
+      <c r="AS41" s="25"/>
+      <c r="AT41" s="25"/>
+      <c r="AU41" s="25"/>
+      <c r="AV41" s="25"/>
+      <c r="AW41" s="25"/>
+      <c r="AX41" s="25"/>
+      <c r="AY41" s="25"/>
+      <c r="AZ41" s="25"/>
+      <c r="BA41" s="25"/>
+      <c r="BB41" s="25"/>
+      <c r="BC41" s="25"/>
+      <c r="BD41" s="25"/>
+      <c r="BE41" s="25"/>
+      <c r="BF41" s="25"/>
+      <c r="BG41" s="25"/>
+      <c r="BH41" s="25"/>
+      <c r="BI41" s="25"/>
+      <c r="BJ41" s="26"/>
+      <c r="BK41" s="26"/>
+      <c r="BL41" s="26"/>
+      <c r="BM41" s="26"/>
+      <c r="BN41" s="26"/>
+      <c r="BO41" s="26"/>
       <c r="BP41" s="2"/>
       <c r="BQ41" s="2"/>
       <c r="BR41" s="2"/>
       <c r="BS41" s="2"/>
       <c r="BT41" s="2"/>
       <c r="BU41" s="2"/>
       <c r="BV41" s="2"/>
       <c r="BW41" s="2"/>
       <c r="BX41" s="2"/>
       <c r="BY41" s="3"/>
       <c r="BZ41" s="3"/>
       <c r="CA41" s="3"/>
       <c r="CB41" s="3"/>
       <c r="CC41" s="3"/>
       <c r="CD41" s="3"/>
       <c r="CE41" s="3"/>
       <c r="CF41" s="3"/>
       <c r="CG41" s="3"/>
       <c r="CH41" s="3"/>
       <c r="CI41" s="3"/>
       <c r="CJ41" s="3"/>
     </row>
     <row r="42" spans="1:109" ht="18.75" customHeight="1" thickBot="1">
       <c r="A42" s="2"/>
       <c r="B42" s="2"/>
       <c r="C42" s="2"/>
       <c r="D42" s="2"/>
       <c r="E42" s="2"/>
       <c r="F42" s="2"/>
       <c r="G42" s="2"/>
       <c r="H42" s="2"/>
-      <c r="I42" s="25"/>
-[...3 lines deleted...]
-      <c r="M42" s="25"/>
+      <c r="I42" s="29"/>
+      <c r="J42" s="29"/>
+      <c r="K42" s="29"/>
+      <c r="L42" s="29"/>
+      <c r="M42" s="29"/>
       <c r="N42" s="2"/>
       <c r="O42" s="2"/>
       <c r="P42" s="2"/>
       <c r="Q42" s="2"/>
       <c r="R42" s="2"/>
       <c r="S42" s="2"/>
       <c r="T42" s="2"/>
-      <c r="U42" s="25" t="s">
+      <c r="U42" s="29" t="s">
         <v>19</v>
       </c>
-      <c r="V42" s="25"/>
-[...2 lines deleted...]
-      <c r="Y42" s="25"/>
+      <c r="V42" s="29"/>
+      <c r="W42" s="29"/>
+      <c r="X42" s="29"/>
+      <c r="Y42" s="29"/>
       <c r="Z42" s="11"/>
       <c r="AA42" s="11"/>
       <c r="AB42" s="11"/>
       <c r="AC42" s="11"/>
       <c r="AD42" s="11"/>
       <c r="AE42" s="11"/>
       <c r="AF42" s="11"/>
-      <c r="AG42" s="20" t="s">
+      <c r="AG42" s="24" t="s">
         <v>21</v>
       </c>
-      <c r="AH42" s="20"/>
-[...2 lines deleted...]
-      <c r="AK42" s="20"/>
+      <c r="AH42" s="24"/>
+      <c r="AI42" s="24"/>
+      <c r="AJ42" s="24"/>
+      <c r="AK42" s="24"/>
       <c r="AL42" s="2"/>
       <c r="AM42" s="2"/>
       <c r="AN42" s="2"/>
       <c r="AO42" s="2"/>
       <c r="AP42" s="2"/>
       <c r="AQ42" s="2"/>
       <c r="AR42" s="2"/>
-      <c r="AS42" s="20" t="s">
+      <c r="AS42" s="24" t="s">
         <v>20</v>
       </c>
-      <c r="AT42" s="20"/>
-[...2 lines deleted...]
-      <c r="AW42" s="20"/>
+      <c r="AT42" s="24"/>
+      <c r="AU42" s="24"/>
+      <c r="AV42" s="24"/>
+      <c r="AW42" s="24"/>
       <c r="AX42" s="2"/>
       <c r="AY42" s="2"/>
       <c r="AZ42" s="2"/>
       <c r="BA42" s="2"/>
       <c r="BB42" s="2"/>
       <c r="BC42" s="2"/>
       <c r="BD42" s="2"/>
-      <c r="BE42" s="20" t="s">
+      <c r="BE42" s="24" t="s">
         <v>23</v>
       </c>
-      <c r="BF42" s="20"/>
-[...2 lines deleted...]
-      <c r="BI42" s="20"/>
+      <c r="BF42" s="24"/>
+      <c r="BG42" s="24"/>
+      <c r="BH42" s="24"/>
+      <c r="BI42" s="24"/>
       <c r="BJ42" s="2"/>
       <c r="BK42" s="2"/>
       <c r="BL42" s="2"/>
       <c r="BM42" s="2"/>
       <c r="BN42" s="2"/>
       <c r="BO42" s="2"/>
       <c r="BP42" s="2"/>
-      <c r="BQ42" s="20" t="s">
+      <c r="BQ42" s="24" t="s">
         <v>20</v>
       </c>
-      <c r="BR42" s="20"/>
-[...2 lines deleted...]
-      <c r="BU42" s="20"/>
+      <c r="BR42" s="24"/>
+      <c r="BS42" s="24"/>
+      <c r="BT42" s="24"/>
+      <c r="BU42" s="24"/>
       <c r="BV42" s="2"/>
       <c r="BW42" s="2"/>
       <c r="BX42" s="2"/>
       <c r="BY42" s="2"/>
       <c r="BZ42" s="2"/>
       <c r="CA42" s="2"/>
       <c r="CB42" s="2"/>
-      <c r="CC42" s="20" t="s">
+      <c r="CC42" s="24" t="s">
         <v>20</v>
       </c>
-      <c r="CD42" s="20"/>
-[...2 lines deleted...]
-      <c r="CG42" s="20"/>
+      <c r="CD42" s="24"/>
+      <c r="CE42" s="24"/>
+      <c r="CF42" s="24"/>
+      <c r="CG42" s="24"/>
       <c r="CH42" s="2"/>
       <c r="CI42" s="2"/>
       <c r="CJ42" s="2"/>
       <c r="CK42" s="2"/>
       <c r="CL42" s="2"/>
       <c r="CM42" s="2"/>
       <c r="CN42" s="2"/>
-      <c r="CO42" s="20" t="s">
+      <c r="CO42" s="24" t="s">
         <v>19</v>
       </c>
-      <c r="CP42" s="20"/>
-[...2 lines deleted...]
-      <c r="CS42" s="20"/>
+      <c r="CP42" s="24"/>
+      <c r="CQ42" s="24"/>
+      <c r="CR42" s="24"/>
+      <c r="CS42" s="24"/>
       <c r="CT42" s="2"/>
       <c r="CU42" s="2"/>
       <c r="CV42" s="2"/>
       <c r="CW42" s="2"/>
       <c r="CX42" s="2"/>
       <c r="CY42" s="2"/>
       <c r="CZ42" s="2"/>
-      <c r="DA42" s="20" t="s">
+      <c r="DA42" s="24" t="s">
         <v>19</v>
       </c>
-      <c r="DB42" s="20"/>
-[...2 lines deleted...]
-      <c r="DE42" s="20"/>
+      <c r="DB42" s="24"/>
+      <c r="DC42" s="24"/>
+      <c r="DD42" s="24"/>
+      <c r="DE42" s="24"/>
     </row>
     <row r="43" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A43" s="23"/>
-      <c r="B43" s="17" t="s">
+      <c r="A43" s="27"/>
+      <c r="B43" s="21" t="s">
         <v>1</v>
       </c>
-      <c r="C43" s="18"/>
-[...10 lines deleted...]
-      <c r="N43" s="17" t="s">
+      <c r="C43" s="22"/>
+      <c r="D43" s="22"/>
+      <c r="E43" s="22"/>
+      <c r="F43" s="22"/>
+      <c r="G43" s="22"/>
+      <c r="H43" s="22"/>
+      <c r="I43" s="22"/>
+      <c r="J43" s="22"/>
+      <c r="K43" s="22"/>
+      <c r="L43" s="22"/>
+      <c r="M43" s="23"/>
+      <c r="N43" s="21" t="s">
         <v>2</v>
       </c>
-      <c r="O43" s="18"/>
-[...10 lines deleted...]
-      <c r="Z43" s="17" t="s">
+      <c r="O43" s="22"/>
+      <c r="P43" s="22"/>
+      <c r="Q43" s="22"/>
+      <c r="R43" s="22"/>
+      <c r="S43" s="22"/>
+      <c r="T43" s="22"/>
+      <c r="U43" s="22"/>
+      <c r="V43" s="22"/>
+      <c r="W43" s="22"/>
+      <c r="X43" s="22"/>
+      <c r="Y43" s="23"/>
+      <c r="Z43" s="21" t="s">
         <v>3</v>
       </c>
-      <c r="AA43" s="18"/>
-[...10 lines deleted...]
-      <c r="AL43" s="17" t="s">
+      <c r="AA43" s="22"/>
+      <c r="AB43" s="22"/>
+      <c r="AC43" s="22"/>
+      <c r="AD43" s="22"/>
+      <c r="AE43" s="22"/>
+      <c r="AF43" s="22"/>
+      <c r="AG43" s="22"/>
+      <c r="AH43" s="22"/>
+      <c r="AI43" s="22"/>
+      <c r="AJ43" s="22"/>
+      <c r="AK43" s="23"/>
+      <c r="AL43" s="21" t="s">
         <v>4</v>
       </c>
-      <c r="AM43" s="18"/>
-[...10 lines deleted...]
-      <c r="AX43" s="17" t="s">
+      <c r="AM43" s="22"/>
+      <c r="AN43" s="22"/>
+      <c r="AO43" s="22"/>
+      <c r="AP43" s="22"/>
+      <c r="AQ43" s="22"/>
+      <c r="AR43" s="22"/>
+      <c r="AS43" s="22"/>
+      <c r="AT43" s="22"/>
+      <c r="AU43" s="22"/>
+      <c r="AV43" s="22"/>
+      <c r="AW43" s="23"/>
+      <c r="AX43" s="21" t="s">
         <v>5</v>
       </c>
-      <c r="AY43" s="18"/>
-[...10 lines deleted...]
-      <c r="BJ43" s="17" t="s">
+      <c r="AY43" s="22"/>
+      <c r="AZ43" s="22"/>
+      <c r="BA43" s="22"/>
+      <c r="BB43" s="22"/>
+      <c r="BC43" s="22"/>
+      <c r="BD43" s="22"/>
+      <c r="BE43" s="22"/>
+      <c r="BF43" s="22"/>
+      <c r="BG43" s="22"/>
+      <c r="BH43" s="22"/>
+      <c r="BI43" s="23"/>
+      <c r="BJ43" s="21" t="s">
         <v>6</v>
       </c>
-      <c r="BK43" s="18"/>
-[...10 lines deleted...]
-      <c r="BV43" s="17" t="s">
+      <c r="BK43" s="22"/>
+      <c r="BL43" s="22"/>
+      <c r="BM43" s="22"/>
+      <c r="BN43" s="22"/>
+      <c r="BO43" s="22"/>
+      <c r="BP43" s="22"/>
+      <c r="BQ43" s="22"/>
+      <c r="BR43" s="22"/>
+      <c r="BS43" s="22"/>
+      <c r="BT43" s="22"/>
+      <c r="BU43" s="23"/>
+      <c r="BV43" s="21" t="s">
         <v>37</v>
       </c>
-      <c r="BW43" s="18"/>
-[...10 lines deleted...]
-      <c r="CH43" s="17" t="s">
+      <c r="BW43" s="22"/>
+      <c r="BX43" s="22"/>
+      <c r="BY43" s="22"/>
+      <c r="BZ43" s="22"/>
+      <c r="CA43" s="22"/>
+      <c r="CB43" s="22"/>
+      <c r="CC43" s="22"/>
+      <c r="CD43" s="22"/>
+      <c r="CE43" s="22"/>
+      <c r="CF43" s="22"/>
+      <c r="CG43" s="23"/>
+      <c r="CH43" s="21" t="s">
         <v>38</v>
       </c>
-      <c r="CI43" s="18"/>
-[...10 lines deleted...]
-      <c r="CT43" s="17" t="s">
+      <c r="CI43" s="22"/>
+      <c r="CJ43" s="22"/>
+      <c r="CK43" s="22"/>
+      <c r="CL43" s="22"/>
+      <c r="CM43" s="22"/>
+      <c r="CN43" s="22"/>
+      <c r="CO43" s="22"/>
+      <c r="CP43" s="22"/>
+      <c r="CQ43" s="22"/>
+      <c r="CR43" s="22"/>
+      <c r="CS43" s="23"/>
+      <c r="CT43" s="21" t="s">
         <v>39</v>
       </c>
-      <c r="CU43" s="18"/>
-[...9 lines deleted...]
-      <c r="DE43" s="19"/>
+      <c r="CU43" s="22"/>
+      <c r="CV43" s="22"/>
+      <c r="CW43" s="22"/>
+      <c r="CX43" s="22"/>
+      <c r="CY43" s="22"/>
+      <c r="CZ43" s="22"/>
+      <c r="DA43" s="22"/>
+      <c r="DB43" s="22"/>
+      <c r="DC43" s="22"/>
+      <c r="DD43" s="22"/>
+      <c r="DE43" s="23"/>
     </row>
     <row r="44" spans="1:109" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A44" s="24"/>
+      <c r="A44" s="28"/>
       <c r="B44" s="4" t="s">
         <v>7</v>
       </c>
       <c r="C44" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D44" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E44" s="4" t="s">
         <v>10</v>
       </c>
       <c r="F44" s="5" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H44" s="5" t="s">
         <v>13</v>
       </c>
       <c r="I44" s="5" t="s">
         <v>14</v>
       </c>
       <c r="J44" s="5" t="s">
@@ -14440,57 +16480,59 @@
       </c>
       <c r="CM45" s="9">
         <v>103.88547549859915</v>
       </c>
       <c r="CN45" s="9">
         <v>108.18784564404187</v>
       </c>
       <c r="CO45" s="9">
         <v>84.311445613377415</v>
       </c>
       <c r="CP45" s="9">
         <v>95.266968369089398</v>
       </c>
       <c r="CQ45" s="9">
         <v>112.96334196604157</v>
       </c>
       <c r="CR45" s="9">
         <v>111.87143704713023</v>
       </c>
       <c r="CS45" s="9">
         <v>94.904603752457533</v>
       </c>
       <c r="CT45" s="16">
         <v>119.5</v>
       </c>
-      <c r="CU45" s="29">
+      <c r="CU45" s="20">
         <v>104.1</v>
       </c>
-      <c r="CV45" s="29">
+      <c r="CV45" s="20">
         <v>71.5</v>
       </c>
-      <c r="CW45" s="9"/>
+      <c r="CW45" s="33">
+        <v>97.3</v>
+      </c>
       <c r="CX45" s="9"/>
       <c r="CY45" s="9"/>
       <c r="CZ45" s="9"/>
       <c r="DA45" s="9"/>
       <c r="DB45" s="9"/>
       <c r="DC45" s="9"/>
       <c r="DD45" s="9"/>
       <c r="DE45" s="9"/>
     </row>
     <row r="46" spans="1:109">
       <c r="A46" s="10" t="s">
         <v>30</v>
       </c>
       <c r="B46" s="7">
         <v>486.19273645346749</v>
       </c>
       <c r="C46" s="7">
         <v>950.23939248923875</v>
       </c>
       <c r="D46" s="7">
         <v>163.57427477688302</v>
       </c>
       <c r="E46" s="7">
         <v>114.99114271303574</v>
       </c>
@@ -14751,57 +16793,59 @@
       </c>
       <c r="CM46" s="9">
         <v>99.769900032458551</v>
       </c>
       <c r="CN46" s="9">
         <v>38.111550160332733</v>
       </c>
       <c r="CO46" s="9">
         <v>121.68776913024324</v>
       </c>
       <c r="CP46" s="9">
         <v>97.858895474018766</v>
       </c>
       <c r="CQ46" s="9">
         <v>89.576077412444675</v>
       </c>
       <c r="CR46" s="9">
         <v>98.719461777452764</v>
       </c>
       <c r="CS46" s="9">
         <v>106.23493724550805</v>
       </c>
       <c r="CT46" s="16">
         <v>100.5</v>
       </c>
-      <c r="CU46" s="29">
+      <c r="CU46" s="20">
         <v>100.3</v>
       </c>
-      <c r="CV46" s="29">
+      <c r="CV46" s="20">
         <v>101.7</v>
       </c>
-      <c r="CW46" s="9"/>
+      <c r="CW46" s="33">
+        <v>99.1</v>
+      </c>
       <c r="CX46" s="9"/>
       <c r="CY46" s="9"/>
       <c r="CZ46" s="9"/>
       <c r="DA46" s="9"/>
       <c r="DB46" s="9"/>
       <c r="DC46" s="9"/>
       <c r="DD46" s="9"/>
       <c r="DE46" s="9"/>
     </row>
     <row r="47" spans="1:109">
       <c r="A47" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B47" s="7">
         <v>114.56506730112199</v>
       </c>
       <c r="C47" s="7">
         <v>176.25594064268458</v>
       </c>
       <c r="D47" s="7">
         <v>131.68029556855421</v>
       </c>
       <c r="E47" s="7">
         <v>138.2153751637193</v>
       </c>
@@ -15062,57 +17106,59 @@
       </c>
       <c r="CM47" s="9">
         <v>96.100616166662618</v>
       </c>
       <c r="CN47" s="9">
         <v>104.30672768288257</v>
       </c>
       <c r="CO47" s="9">
         <v>91.320221482288616</v>
       </c>
       <c r="CP47" s="9">
         <v>125.05981875901067</v>
       </c>
       <c r="CQ47" s="9">
         <v>104.18189786344058</v>
       </c>
       <c r="CR47" s="9">
         <v>90.295977658495218</v>
       </c>
       <c r="CS47" s="9">
         <v>104.656585015198</v>
       </c>
       <c r="CT47" s="16">
         <v>100</v>
       </c>
-      <c r="CU47" s="29">
+      <c r="CU47" s="20">
         <v>101.1</v>
       </c>
-      <c r="CV47" s="29">
+      <c r="CV47" s="20">
         <v>74.7</v>
       </c>
-      <c r="CW47" s="9"/>
+      <c r="CW47" s="33">
+        <v>109.6</v>
+      </c>
       <c r="CX47" s="9"/>
       <c r="CY47" s="9"/>
       <c r="CZ47" s="9"/>
       <c r="DA47" s="9"/>
       <c r="DB47" s="9"/>
       <c r="DC47" s="9"/>
       <c r="DD47" s="9"/>
       <c r="DE47" s="9"/>
     </row>
     <row r="48" spans="1:109">
       <c r="A48" s="10" t="s">
         <v>32</v>
       </c>
       <c r="B48" s="7">
         <v>101.80640547430923</v>
       </c>
       <c r="C48" s="7">
         <v>104.21431809586259</v>
       </c>
       <c r="D48" s="7">
         <v>99.47003248795896</v>
       </c>
       <c r="E48" s="7">
         <v>104.78542912729625</v>
       </c>
@@ -15373,57 +17419,59 @@
       </c>
       <c r="CM48" s="9">
         <v>101.55426118765511</v>
       </c>
       <c r="CN48" s="9">
         <v>91.963235516399962</v>
       </c>
       <c r="CO48" s="9">
         <v>97.567988299813621</v>
       </c>
       <c r="CP48" s="9">
         <v>98.376654587257732</v>
       </c>
       <c r="CQ48" s="9">
         <v>106.1791586116894</v>
       </c>
       <c r="CR48" s="9">
         <v>103.41118783230282</v>
       </c>
       <c r="CS48" s="9">
         <v>96.918803373830528</v>
       </c>
       <c r="CT48" s="16">
         <v>102.4</v>
       </c>
-      <c r="CU48" s="29">
-[...2 lines deleted...]
-      <c r="CV48" s="29">
+      <c r="CU48" s="20">
+        <v>100</v>
+      </c>
+      <c r="CV48" s="20">
         <v>78.7</v>
       </c>
-      <c r="CW48" s="9"/>
+      <c r="CW48" s="33">
+        <v>97.4</v>
+      </c>
       <c r="CX48" s="9"/>
       <c r="CY48" s="9"/>
       <c r="CZ48" s="9"/>
       <c r="DA48" s="9"/>
       <c r="DB48" s="9"/>
       <c r="DC48" s="9"/>
       <c r="DD48" s="9"/>
       <c r="DE48" s="9"/>
     </row>
     <row r="49" spans="1:109">
       <c r="A49" s="10" t="s">
         <v>33</v>
       </c>
       <c r="B49" s="9">
         <v>82.132520477244753</v>
       </c>
       <c r="C49" s="9">
         <v>98.102625677383244</v>
       </c>
       <c r="D49" s="9">
         <v>117.29832784030687</v>
       </c>
       <c r="E49" s="9">
         <v>100.32071205202881</v>
       </c>
@@ -15684,57 +17732,59 @@
       </c>
       <c r="CM49" s="9">
         <v>94.445291081258461</v>
       </c>
       <c r="CN49" s="9">
         <v>81.928070002554406</v>
       </c>
       <c r="CO49" s="9">
         <v>96.336280191547786</v>
       </c>
       <c r="CP49" s="9">
         <v>104.27780317644368</v>
       </c>
       <c r="CQ49" s="9">
         <v>94.448347404897547</v>
       </c>
       <c r="CR49" s="9">
         <v>95.178719480667723</v>
       </c>
       <c r="CS49" s="9">
         <v>119.13277321379229</v>
       </c>
       <c r="CT49" s="16">
         <v>105.6</v>
       </c>
-      <c r="CU49" s="29">
+      <c r="CU49" s="20">
         <v>103.7</v>
       </c>
-      <c r="CV49" s="29">
+      <c r="CV49" s="20">
         <v>78.599999999999994</v>
       </c>
-      <c r="CW49" s="9"/>
+      <c r="CW49" s="33">
+        <v>94.6</v>
+      </c>
       <c r="CX49" s="9"/>
       <c r="CY49" s="9"/>
       <c r="CZ49" s="9"/>
       <c r="DA49" s="9"/>
       <c r="DB49" s="9"/>
       <c r="DC49" s="9"/>
       <c r="DD49" s="9"/>
       <c r="DE49" s="9"/>
     </row>
     <row r="50" spans="1:109">
       <c r="A50" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B50" s="7">
         <v>101.72248077023305</v>
       </c>
       <c r="C50" s="7">
         <v>95.943103963839548</v>
       </c>
       <c r="D50" s="7">
         <v>97.451005792408694</v>
       </c>
       <c r="E50" s="7">
         <v>97.049067799214654</v>
       </c>
@@ -15995,57 +18045,59 @@
       </c>
       <c r="CM50" s="9">
         <v>94.629543471319835</v>
       </c>
       <c r="CN50" s="9">
         <v>101.95763869334104</v>
       </c>
       <c r="CO50" s="9">
         <v>94.867220529812599</v>
       </c>
       <c r="CP50" s="9">
         <v>93.036800807831597</v>
       </c>
       <c r="CQ50" s="9">
         <v>86.94690924014759</v>
       </c>
       <c r="CR50" s="9">
         <v>118.39030814132548</v>
       </c>
       <c r="CS50" s="9">
         <v>101.04935828067954</v>
       </c>
       <c r="CT50" s="16">
         <v>102.2</v>
       </c>
-      <c r="CU50" s="29">
+      <c r="CU50" s="20">
         <v>99.4</v>
       </c>
-      <c r="CV50" s="29">
+      <c r="CV50" s="20">
         <v>88.8</v>
       </c>
-      <c r="CW50" s="9"/>
+      <c r="CW50" s="33">
+        <v>106.2</v>
+      </c>
       <c r="CX50" s="9"/>
       <c r="CY50" s="9"/>
       <c r="CZ50" s="9"/>
       <c r="DA50" s="9"/>
       <c r="DB50" s="9"/>
       <c r="DC50" s="9"/>
       <c r="DD50" s="9"/>
       <c r="DE50" s="9"/>
     </row>
     <row r="51" spans="1:109">
       <c r="A51" s="10" t="s">
         <v>35</v>
       </c>
       <c r="B51" s="7">
         <v>172.4232215863928</v>
       </c>
       <c r="C51" s="7">
         <v>171.63622212056009</v>
       </c>
       <c r="D51" s="7">
         <v>156.86863683658441</v>
       </c>
       <c r="E51" s="7">
         <v>144.62987709365692</v>
       </c>
@@ -16306,57 +18358,59 @@
       </c>
       <c r="CM51" s="9">
         <v>126.62721779696382</v>
       </c>
       <c r="CN51" s="9">
         <v>138.6177971885428</v>
       </c>
       <c r="CO51" s="9">
         <v>62.008066334674226</v>
       </c>
       <c r="CP51" s="9">
         <v>127.2977902306679</v>
       </c>
       <c r="CQ51" s="9">
         <v>129.33354612180943</v>
       </c>
       <c r="CR51" s="9">
         <v>93.070261200935661</v>
       </c>
       <c r="CS51" s="9">
         <v>71.230759776253521</v>
       </c>
       <c r="CT51" s="16">
         <v>123.5</v>
       </c>
-      <c r="CU51" s="29">
+      <c r="CU51" s="20">
         <v>129.30000000000001</v>
       </c>
-      <c r="CV51" s="29">
+      <c r="CV51" s="20">
         <v>122.3</v>
       </c>
-      <c r="CW51" s="9"/>
+      <c r="CW51" s="33">
+        <v>113.7</v>
+      </c>
       <c r="CX51" s="9"/>
       <c r="CY51" s="9"/>
       <c r="CZ51" s="9"/>
       <c r="DA51" s="9"/>
       <c r="DB51" s="9"/>
       <c r="DC51" s="9"/>
       <c r="DD51" s="9"/>
       <c r="DE51" s="9"/>
     </row>
     <row r="52" spans="1:109">
       <c r="A52" s="10" t="s">
         <v>36</v>
       </c>
       <c r="B52" s="7">
         <v>97.346930124813795</v>
       </c>
       <c r="C52" s="7">
         <v>100.66093529166133</v>
       </c>
       <c r="D52" s="7">
         <v>143.35981599038794</v>
       </c>
       <c r="E52" s="7">
         <v>100.50635203729605</v>
       </c>
@@ -16617,57 +18671,59 @@
       </c>
       <c r="CM52" s="9">
         <v>119.52984545901502</v>
       </c>
       <c r="CN52" s="9">
         <v>124.72761151879158</v>
       </c>
       <c r="CO52" s="9">
         <v>90.42107854891708</v>
       </c>
       <c r="CP52" s="9">
         <v>72.843805671097442</v>
       </c>
       <c r="CQ52" s="9">
         <v>193.90258040891104</v>
       </c>
       <c r="CR52" s="9">
         <v>184.73716372535074</v>
       </c>
       <c r="CS52" s="9">
         <v>106.44980505562749</v>
       </c>
       <c r="CT52" s="16">
         <v>192</v>
       </c>
-      <c r="CU52" s="29">
+      <c r="CU52" s="20">
         <v>90.8</v>
       </c>
-      <c r="CV52" s="29">
+      <c r="CV52" s="20">
         <v>20.7</v>
       </c>
-      <c r="CW52" s="9"/>
+      <c r="CW52" s="33">
+        <v>78.2</v>
+      </c>
       <c r="CX52" s="9"/>
       <c r="CY52" s="9"/>
       <c r="CZ52" s="9"/>
       <c r="DA52" s="9"/>
       <c r="DB52" s="9"/>
       <c r="DC52" s="9"/>
       <c r="DD52" s="9"/>
       <c r="DE52" s="9"/>
     </row>
     <row r="53" spans="1:109">
       <c r="A53" s="2"/>
       <c r="B53" s="2"/>
       <c r="C53" s="2"/>
       <c r="D53" s="2"/>
       <c r="E53" s="2"/>
       <c r="F53" s="2"/>
       <c r="G53" s="2"/>
       <c r="H53" s="2"/>
       <c r="I53" s="2"/>
       <c r="J53" s="2"/>
       <c r="K53" s="2"/>
       <c r="L53" s="2"/>
       <c r="M53" s="2"/>
       <c r="N53" s="2"/>
       <c r="O53" s="2"/>
@@ -17270,240 +19326,240 @@
       <c r="BO59" s="3"/>
       <c r="BP59" s="3"/>
       <c r="BQ59" s="3"/>
       <c r="BR59" s="3"/>
       <c r="BS59" s="3"/>
       <c r="BT59" s="3"/>
       <c r="BU59" s="3"/>
       <c r="BV59" s="3"/>
       <c r="BW59" s="3"/>
       <c r="BX59" s="3"/>
       <c r="BY59" s="3"/>
       <c r="BZ59" s="3"/>
       <c r="CA59" s="3"/>
       <c r="CB59" s="3"/>
       <c r="CC59" s="3"/>
       <c r="CD59" s="3"/>
       <c r="CE59" s="3"/>
       <c r="CF59" s="3"/>
       <c r="CG59" s="3"/>
       <c r="CH59" s="3"/>
       <c r="CI59" s="3"/>
       <c r="CJ59" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="79">
-    <mergeCell ref="CH30:CS30"/>
-[...14 lines deleted...]
-    <mergeCell ref="CC29:CG29"/>
+    <mergeCell ref="CT30:DE30"/>
+    <mergeCell ref="DA42:DE42"/>
+    <mergeCell ref="CT43:DE43"/>
+    <mergeCell ref="DA3:DE3"/>
+    <mergeCell ref="CT4:DE4"/>
+    <mergeCell ref="DA16:DE16"/>
+    <mergeCell ref="CT17:DE17"/>
+    <mergeCell ref="DA29:DE29"/>
+    <mergeCell ref="AS16:AW16"/>
+    <mergeCell ref="Z17:AK17"/>
+    <mergeCell ref="Z30:AK30"/>
+    <mergeCell ref="AG16:AK16"/>
+    <mergeCell ref="A2:BP2"/>
+    <mergeCell ref="A28:BN28"/>
+    <mergeCell ref="A15:BP15"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:M4"/>
+    <mergeCell ref="AL30:AW30"/>
+    <mergeCell ref="A30:A31"/>
+    <mergeCell ref="AG29:AK29"/>
+    <mergeCell ref="I16:M16"/>
+    <mergeCell ref="I29:M29"/>
+    <mergeCell ref="B30:M30"/>
+    <mergeCell ref="B17:M17"/>
+    <mergeCell ref="AX30:BI30"/>
+    <mergeCell ref="A17:A18"/>
+    <mergeCell ref="BE3:BI3"/>
+    <mergeCell ref="AX4:BI4"/>
+    <mergeCell ref="BE16:BI16"/>
+    <mergeCell ref="AX17:BI17"/>
+    <mergeCell ref="BE29:BI29"/>
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="N17:Y17"/>
+    <mergeCell ref="N30:Y30"/>
+    <mergeCell ref="N4:Y4"/>
+    <mergeCell ref="AG3:AK3"/>
+    <mergeCell ref="U3:Y3"/>
+    <mergeCell ref="U29:Y29"/>
+    <mergeCell ref="U16:Y16"/>
+    <mergeCell ref="AS3:AW3"/>
+    <mergeCell ref="AX43:BI43"/>
+    <mergeCell ref="AL43:AW43"/>
+    <mergeCell ref="N43:Y43"/>
+    <mergeCell ref="B43:M43"/>
+    <mergeCell ref="AG42:AK42"/>
+    <mergeCell ref="AS42:AW42"/>
+    <mergeCell ref="I42:M42"/>
     <mergeCell ref="BJ30:BU30"/>
     <mergeCell ref="BQ42:BU42"/>
     <mergeCell ref="BJ43:BU43"/>
     <mergeCell ref="BQ3:BU3"/>
     <mergeCell ref="BJ4:BU4"/>
     <mergeCell ref="BQ16:BU16"/>
     <mergeCell ref="BJ17:BU17"/>
     <mergeCell ref="BQ29:BU29"/>
     <mergeCell ref="A41:BO41"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="AL17:AW17"/>
     <mergeCell ref="AS29:AW29"/>
     <mergeCell ref="A43:A44"/>
     <mergeCell ref="Z43:AK43"/>
     <mergeCell ref="U42:Y42"/>
     <mergeCell ref="BE42:BI42"/>
-    <mergeCell ref="AX43:BI43"/>
-[...45 lines deleted...]
-    <mergeCell ref="DA29:DE29"/>
+    <mergeCell ref="BV30:CG30"/>
+    <mergeCell ref="CC42:CG42"/>
+    <mergeCell ref="BV43:CG43"/>
+    <mergeCell ref="CC3:CG3"/>
+    <mergeCell ref="BV4:CG4"/>
+    <mergeCell ref="CC16:CG16"/>
+    <mergeCell ref="BV17:CG17"/>
+    <mergeCell ref="CC29:CG29"/>
+    <mergeCell ref="CH30:CS30"/>
+    <mergeCell ref="CO42:CS42"/>
+    <mergeCell ref="CH43:CS43"/>
+    <mergeCell ref="CO3:CS3"/>
+    <mergeCell ref="CH4:CS4"/>
+    <mergeCell ref="CO16:CS16"/>
+    <mergeCell ref="CH17:CS17"/>
+    <mergeCell ref="CO29:CS29"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{46F8E754-46EA-429A-A43D-33AF53911222}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ИФО</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>