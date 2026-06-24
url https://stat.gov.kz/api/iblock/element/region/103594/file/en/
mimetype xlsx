--- v1 (2026-05-14)
+++ v2 (2026-06-24)
@@ -146,55 +146,63 @@
   <si>
     <t>Munaily district</t>
   </si>
   <si>
     <t>Tupgaragan district</t>
   </si>
   <si>
     <t>2024 year</t>
   </si>
   <si>
     <t>2025 year</t>
   </si>
   <si>
     <t>2026 year</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="44" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="33">
+  <fonts count="34">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
@@ -688,1716 +696,3072 @@
     <border>
       <left style="thin">
         <color indexed="22"/>
       </left>
       <right style="thin">
         <color indexed="22"/>
       </right>
       <top style="thin">
         <color indexed="22"/>
       </top>
       <bottom style="thin">
         <color indexed="22"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="double">
         <color indexed="52"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="2260">
+  <cellStyleXfs count="3616">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="44" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
-    <xf numFmtId="44" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
-[...37 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="12" borderId="11" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="12" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="13" borderId="16" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-[...62 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
-[...1533 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
@@ -2950,2382 +4314,3748 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="34">
+  <cellXfs count="38">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="164" fontId="11" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="12" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="11" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="12" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
-  <cellStyles count="2260">
+  <cellStyles count="3616">
     <cellStyle name="Акцент1 2" xfId="174"/>
     <cellStyle name="Акцент2 2" xfId="175"/>
     <cellStyle name="Акцент3 2" xfId="176"/>
     <cellStyle name="Акцент4 2" xfId="177"/>
     <cellStyle name="Акцент5 2" xfId="178"/>
     <cellStyle name="Акцент6 2" xfId="179"/>
     <cellStyle name="Ввод  2" xfId="180"/>
     <cellStyle name="Вывод 2" xfId="181"/>
     <cellStyle name="Вычисление 2" xfId="182"/>
     <cellStyle name="Денежный 2" xfId="2"/>
     <cellStyle name="Заголовок 1 2" xfId="183"/>
     <cellStyle name="Заголовок 2 2" xfId="184"/>
     <cellStyle name="Заголовок 3 2" xfId="185"/>
     <cellStyle name="Заголовок 4 2" xfId="186"/>
     <cellStyle name="Итог 2" xfId="187"/>
     <cellStyle name="Контрольная ячейка 2" xfId="188"/>
     <cellStyle name="Название 2" xfId="189"/>
     <cellStyle name="Нейтральный 2" xfId="190"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="10"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 10" xfId="11"/>
     <cellStyle name="Обычный 2 11" xfId="12"/>
     <cellStyle name="Обычный 2 12" xfId="13"/>
     <cellStyle name="Обычный 2 13" xfId="14"/>
     <cellStyle name="Обычный 2 14" xfId="15"/>
     <cellStyle name="Обычный 2 15" xfId="16"/>
     <cellStyle name="Обычный 2 16" xfId="17"/>
     <cellStyle name="Обычный 2 17" xfId="18"/>
     <cellStyle name="Обычный 2 17 2" xfId="19"/>
     <cellStyle name="Обычный 2 17 2 10" xfId="584"/>
+    <cellStyle name="Обычный 2 17 2 10 2" xfId="2673"/>
+    <cellStyle name="Обычный 2 17 2 10 3" xfId="3090"/>
+    <cellStyle name="Обычный 2 17 2 10 4" xfId="3502"/>
     <cellStyle name="Обычный 2 17 2 11" xfId="591"/>
+    <cellStyle name="Обычный 2 17 2 11 2" xfId="2769"/>
+    <cellStyle name="Обычный 2 17 2 11 3" xfId="3186"/>
+    <cellStyle name="Обычный 2 17 2 11 4" xfId="3598"/>
     <cellStyle name="Обычный 2 17 2 12" xfId="769"/>
+    <cellStyle name="Обычный 2 17 2 12 2" xfId="2784"/>
+    <cellStyle name="Обычный 2 17 2 12 3" xfId="3199"/>
+    <cellStyle name="Обычный 2 17 2 12 4" xfId="3611"/>
     <cellStyle name="Обычный 2 17 2 13" xfId="1283"/>
     <cellStyle name="Обычный 2 17 2 14" xfId="1381"/>
     <cellStyle name="Обычный 2 17 2 15" xfId="1384"/>
+    <cellStyle name="Обычный 2 17 2 16" xfId="2267"/>
+    <cellStyle name="Обычный 2 17 2 17" xfId="2364"/>
+    <cellStyle name="Обычный 2 17 2 18" xfId="2368"/>
     <cellStyle name="Обычный 2 17 2 2" xfId="20"/>
     <cellStyle name="Обычный 2 17 2 3" xfId="206"/>
+    <cellStyle name="Обычный 2 17 2 3 10" xfId="2802"/>
+    <cellStyle name="Обычный 2 17 2 3 11" xfId="3215"/>
     <cellStyle name="Обычный 2 17 2 3 2" xfId="612"/>
     <cellStyle name="Обычный 2 17 2 3 3" xfId="785"/>
     <cellStyle name="Обычный 2 17 2 3 4" xfId="952"/>
     <cellStyle name="Обычный 2 17 2 3 5" xfId="1118"/>
     <cellStyle name="Обычный 2 17 2 3 6" xfId="1399"/>
     <cellStyle name="Обычный 2 17 2 3 7" xfId="1692"/>
     <cellStyle name="Обычный 2 17 2 3 8" xfId="1982"/>
+    <cellStyle name="Обычный 2 17 2 3 9" xfId="2384"/>
     <cellStyle name="Обычный 2 17 2 4" xfId="385"/>
+    <cellStyle name="Обычный 2 17 2 4 10" xfId="2898"/>
+    <cellStyle name="Обычный 2 17 2 4 11" xfId="3311"/>
     <cellStyle name="Обычный 2 17 2 4 2" xfId="708"/>
     <cellStyle name="Обычный 2 17 2 4 3" xfId="881"/>
     <cellStyle name="Обычный 2 17 2 4 4" xfId="1048"/>
     <cellStyle name="Обычный 2 17 2 4 5" xfId="1214"/>
     <cellStyle name="Обычный 2 17 2 4 6" xfId="1495"/>
     <cellStyle name="Обычный 2 17 2 4 7" xfId="1788"/>
     <cellStyle name="Обычный 2 17 2 4 8" xfId="2078"/>
+    <cellStyle name="Обычный 2 17 2 4 9" xfId="2480"/>
     <cellStyle name="Обычный 2 17 2 5" xfId="398"/>
+    <cellStyle name="Обычный 2 17 2 5 10" xfId="2911"/>
+    <cellStyle name="Обычный 2 17 2 5 11" xfId="3324"/>
     <cellStyle name="Обычный 2 17 2 5 2" xfId="721"/>
     <cellStyle name="Обычный 2 17 2 5 3" xfId="894"/>
     <cellStyle name="Обычный 2 17 2 5 4" xfId="1061"/>
     <cellStyle name="Обычный 2 17 2 5 5" xfId="1227"/>
     <cellStyle name="Обычный 2 17 2 5 6" xfId="1508"/>
     <cellStyle name="Обычный 2 17 2 5 7" xfId="1801"/>
     <cellStyle name="Обычный 2 17 2 5 8" xfId="2091"/>
+    <cellStyle name="Обычный 2 17 2 5 9" xfId="2493"/>
     <cellStyle name="Обычный 2 17 2 6" xfId="291"/>
+    <cellStyle name="Обычный 2 17 2 6 10" xfId="2916"/>
+    <cellStyle name="Обычный 2 17 2 6 11" xfId="3329"/>
     <cellStyle name="Обычный 2 17 2 6 2" xfId="727"/>
     <cellStyle name="Обычный 2 17 2 6 3" xfId="899"/>
     <cellStyle name="Обычный 2 17 2 6 4" xfId="1066"/>
     <cellStyle name="Обычный 2 17 2 6 5" xfId="1232"/>
     <cellStyle name="Обычный 2 17 2 6 6" xfId="1513"/>
     <cellStyle name="Обычный 2 17 2 6 7" xfId="1806"/>
     <cellStyle name="Обычный 2 17 2 6 8" xfId="2096"/>
+    <cellStyle name="Обычный 2 17 2 6 9" xfId="2498"/>
     <cellStyle name="Обычный 2 17 2 7" xfId="209"/>
     <cellStyle name="Обычный 2 17 2 7 2" xfId="1564"/>
     <cellStyle name="Обычный 2 17 2 7 3" xfId="1857"/>
     <cellStyle name="Обычный 2 17 2 7 4" xfId="2146"/>
+    <cellStyle name="Обычный 2 17 2 7 5" xfId="2549"/>
+    <cellStyle name="Обычный 2 17 2 7 6" xfId="2966"/>
+    <cellStyle name="Обычный 2 17 2 7 7" xfId="3379"/>
     <cellStyle name="Обычный 2 17 2 8" xfId="438"/>
     <cellStyle name="Обычный 2 17 2 8 2" xfId="1660"/>
     <cellStyle name="Обычный 2 17 2 8 3" xfId="1953"/>
     <cellStyle name="Обычный 2 17 2 8 4" xfId="2242"/>
+    <cellStyle name="Обычный 2 17 2 8 5" xfId="2645"/>
+    <cellStyle name="Обычный 2 17 2 8 6" xfId="3062"/>
+    <cellStyle name="Обычный 2 17 2 8 7" xfId="3475"/>
     <cellStyle name="Обычный 2 17 2 9" xfId="465"/>
     <cellStyle name="Обычный 2 17 2 9 2" xfId="1675"/>
     <cellStyle name="Обычный 2 17 2 9 3" xfId="1966"/>
     <cellStyle name="Обычный 2 17 2 9 4" xfId="2255"/>
+    <cellStyle name="Обычный 2 17 2 9 5" xfId="2658"/>
+    <cellStyle name="Обычный 2 17 2 9 6" xfId="3075"/>
+    <cellStyle name="Обычный 2 17 2 9 7" xfId="3488"/>
     <cellStyle name="Обычный 2 18" xfId="21"/>
     <cellStyle name="Обычный 2 19" xfId="22"/>
     <cellStyle name="Обычный 2 19 2" xfId="23"/>
     <cellStyle name="Обычный 2 19 2 10" xfId="468"/>
     <cellStyle name="Обычный 2 19 2 10 2" xfId="1663"/>
     <cellStyle name="Обычный 2 19 2 10 3" xfId="1955"/>
     <cellStyle name="Обычный 2 19 2 10 4" xfId="2244"/>
+    <cellStyle name="Обычный 2 19 2 10 5" xfId="2647"/>
+    <cellStyle name="Обычный 2 19 2 10 6" xfId="3064"/>
+    <cellStyle name="Обычный 2 19 2 10 7" xfId="3477"/>
     <cellStyle name="Обычный 2 19 2 11" xfId="583"/>
+    <cellStyle name="Обычный 2 19 2 11 2" xfId="2676"/>
+    <cellStyle name="Обычный 2 19 2 11 3" xfId="3093"/>
+    <cellStyle name="Обычный 2 19 2 11 4" xfId="3505"/>
     <cellStyle name="Обычный 2 19 2 12" xfId="592"/>
+    <cellStyle name="Обычный 2 19 2 12 2" xfId="2668"/>
+    <cellStyle name="Обычный 2 19 2 12 3" xfId="3085"/>
+    <cellStyle name="Обычный 2 19 2 12 4" xfId="3497"/>
     <cellStyle name="Обычный 2 19 2 13" xfId="770"/>
+    <cellStyle name="Обычный 2 19 2 13 2" xfId="2772"/>
+    <cellStyle name="Обычный 2 19 2 13 3" xfId="3188"/>
+    <cellStyle name="Обычный 2 19 2 13 4" xfId="3600"/>
     <cellStyle name="Обычный 2 19 2 14" xfId="1285"/>
     <cellStyle name="Обычный 2 19 2 15" xfId="1380"/>
     <cellStyle name="Обычный 2 19 2 16" xfId="1385"/>
+    <cellStyle name="Обычный 2 19 2 17" xfId="2269"/>
+    <cellStyle name="Обычный 2 19 2 18" xfId="2363"/>
+    <cellStyle name="Обычный 2 19 2 19" xfId="2369"/>
     <cellStyle name="Обычный 2 19 2 2" xfId="24"/>
     <cellStyle name="Обычный 2 19 2 2 2" xfId="25"/>
     <cellStyle name="Обычный 2 19 2 2 2 10" xfId="582"/>
+    <cellStyle name="Обычный 2 19 2 2 2 10 2" xfId="2677"/>
+    <cellStyle name="Обычный 2 19 2 2 2 10 3" xfId="3094"/>
+    <cellStyle name="Обычный 2 19 2 2 2 10 4" xfId="3506"/>
     <cellStyle name="Обычный 2 19 2 2 2 11" xfId="593"/>
+    <cellStyle name="Обычный 2 19 2 2 2 11 2" xfId="2768"/>
+    <cellStyle name="Обычный 2 19 2 2 2 11 3" xfId="3185"/>
+    <cellStyle name="Обычный 2 19 2 2 2 11 4" xfId="3597"/>
     <cellStyle name="Обычный 2 19 2 2 2 12" xfId="598"/>
+    <cellStyle name="Обычный 2 19 2 2 2 12 2" xfId="2783"/>
+    <cellStyle name="Обычный 2 19 2 2 2 12 3" xfId="3198"/>
+    <cellStyle name="Обычный 2 19 2 2 2 12 4" xfId="3610"/>
     <cellStyle name="Обычный 2 19 2 2 2 13" xfId="1286"/>
     <cellStyle name="Обычный 2 19 2 2 2 14" xfId="1379"/>
     <cellStyle name="Обычный 2 19 2 2 2 15" xfId="1275"/>
+    <cellStyle name="Обычный 2 19 2 2 2 16" xfId="2270"/>
+    <cellStyle name="Обычный 2 19 2 2 2 17" xfId="2362"/>
+    <cellStyle name="Обычный 2 19 2 2 2 18" xfId="2370"/>
     <cellStyle name="Обычный 2 19 2 2 2 2" xfId="26"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 2" xfId="27"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 3" xfId="28"/>
     <cellStyle name="Обычный 2 19 2 2 2 3" xfId="208"/>
+    <cellStyle name="Обычный 2 19 2 2 2 3 10" xfId="2806"/>
+    <cellStyle name="Обычный 2 19 2 2 2 3 11" xfId="3219"/>
     <cellStyle name="Обычный 2 19 2 2 2 3 2" xfId="616"/>
     <cellStyle name="Обычный 2 19 2 2 2 3 3" xfId="789"/>
     <cellStyle name="Обычный 2 19 2 2 2 3 4" xfId="956"/>
     <cellStyle name="Обычный 2 19 2 2 2 3 5" xfId="1122"/>
     <cellStyle name="Обычный 2 19 2 2 2 3 6" xfId="1403"/>
     <cellStyle name="Обычный 2 19 2 2 2 3 7" xfId="1696"/>
     <cellStyle name="Обычный 2 19 2 2 2 3 8" xfId="1986"/>
+    <cellStyle name="Обычный 2 19 2 2 2 3 9" xfId="2388"/>
     <cellStyle name="Обычный 2 19 2 2 2 4" xfId="384"/>
+    <cellStyle name="Обычный 2 19 2 2 2 4 10" xfId="2897"/>
+    <cellStyle name="Обычный 2 19 2 2 2 4 11" xfId="3310"/>
     <cellStyle name="Обычный 2 19 2 2 2 4 2" xfId="707"/>
     <cellStyle name="Обычный 2 19 2 2 2 4 3" xfId="880"/>
     <cellStyle name="Обычный 2 19 2 2 2 4 4" xfId="1047"/>
     <cellStyle name="Обычный 2 19 2 2 2 4 5" xfId="1213"/>
     <cellStyle name="Обычный 2 19 2 2 2 4 6" xfId="1494"/>
     <cellStyle name="Обычный 2 19 2 2 2 4 7" xfId="1787"/>
     <cellStyle name="Обычный 2 19 2 2 2 4 8" xfId="2077"/>
+    <cellStyle name="Обычный 2 19 2 2 2 4 9" xfId="2479"/>
     <cellStyle name="Обычный 2 19 2 2 2 5" xfId="397"/>
+    <cellStyle name="Обычный 2 19 2 2 2 5 10" xfId="2910"/>
+    <cellStyle name="Обычный 2 19 2 2 2 5 11" xfId="3323"/>
     <cellStyle name="Обычный 2 19 2 2 2 5 2" xfId="720"/>
     <cellStyle name="Обычный 2 19 2 2 2 5 3" xfId="893"/>
     <cellStyle name="Обычный 2 19 2 2 2 5 4" xfId="1060"/>
     <cellStyle name="Обычный 2 19 2 2 2 5 5" xfId="1226"/>
     <cellStyle name="Обычный 2 19 2 2 2 5 6" xfId="1507"/>
     <cellStyle name="Обычный 2 19 2 2 2 5 7" xfId="1800"/>
     <cellStyle name="Обычный 2 19 2 2 2 5 8" xfId="2090"/>
+    <cellStyle name="Обычный 2 19 2 2 2 5 9" xfId="2492"/>
     <cellStyle name="Обычный 2 19 2 2 2 6" xfId="289"/>
+    <cellStyle name="Обычный 2 19 2 2 2 6 10" xfId="2918"/>
+    <cellStyle name="Обычный 2 19 2 2 2 6 11" xfId="3331"/>
     <cellStyle name="Обычный 2 19 2 2 2 6 2" xfId="729"/>
     <cellStyle name="Обычный 2 19 2 2 2 6 3" xfId="901"/>
     <cellStyle name="Обычный 2 19 2 2 2 6 4" xfId="1068"/>
     <cellStyle name="Обычный 2 19 2 2 2 6 5" xfId="1234"/>
     <cellStyle name="Обычный 2 19 2 2 2 6 6" xfId="1515"/>
     <cellStyle name="Обычный 2 19 2 2 2 6 7" xfId="1808"/>
     <cellStyle name="Обычный 2 19 2 2 2 6 8" xfId="2098"/>
+    <cellStyle name="Обычный 2 19 2 2 2 6 9" xfId="2500"/>
     <cellStyle name="Обычный 2 19 2 2 2 7" xfId="211"/>
     <cellStyle name="Обычный 2 19 2 2 2 7 2" xfId="1568"/>
     <cellStyle name="Обычный 2 19 2 2 2 7 3" xfId="1861"/>
     <cellStyle name="Обычный 2 19 2 2 2 7 4" xfId="2150"/>
+    <cellStyle name="Обычный 2 19 2 2 2 7 5" xfId="2553"/>
+    <cellStyle name="Обычный 2 19 2 2 2 7 6" xfId="2970"/>
+    <cellStyle name="Обычный 2 19 2 2 2 7 7" xfId="3383"/>
     <cellStyle name="Обычный 2 19 2 2 2 8" xfId="416"/>
     <cellStyle name="Обычный 2 19 2 2 2 8 2" xfId="1659"/>
     <cellStyle name="Обычный 2 19 2 2 2 8 3" xfId="1952"/>
     <cellStyle name="Обычный 2 19 2 2 2 8 4" xfId="2241"/>
+    <cellStyle name="Обычный 2 19 2 2 2 8 5" xfId="2644"/>
+    <cellStyle name="Обычный 2 19 2 2 2 8 6" xfId="3061"/>
+    <cellStyle name="Обычный 2 19 2 2 2 8 7" xfId="3474"/>
     <cellStyle name="Обычный 2 19 2 2 2 9" xfId="470"/>
     <cellStyle name="Обычный 2 19 2 2 2 9 2" xfId="1674"/>
     <cellStyle name="Обычный 2 19 2 2 2 9 3" xfId="1965"/>
     <cellStyle name="Обычный 2 19 2 2 2 9 4" xfId="2254"/>
+    <cellStyle name="Обычный 2 19 2 2 2 9 5" xfId="2657"/>
+    <cellStyle name="Обычный 2 19 2 2 2 9 6" xfId="3074"/>
+    <cellStyle name="Обычный 2 19 2 2 2 9 7" xfId="3487"/>
     <cellStyle name="Обычный 2 19 2 2 3" xfId="29"/>
     <cellStyle name="Обычный 2 19 2 2 4" xfId="30"/>
     <cellStyle name="Обычный 2 19 2 3" xfId="31"/>
     <cellStyle name="Обычный 2 19 2 3 2" xfId="32"/>
     <cellStyle name="Обычный 2 19 2 3 3" xfId="33"/>
     <cellStyle name="Обычный 2 19 2 4" xfId="207"/>
+    <cellStyle name="Обычный 2 19 2 4 10" xfId="2805"/>
+    <cellStyle name="Обычный 2 19 2 4 11" xfId="3218"/>
     <cellStyle name="Обычный 2 19 2 4 2" xfId="615"/>
     <cellStyle name="Обычный 2 19 2 4 3" xfId="788"/>
     <cellStyle name="Обычный 2 19 2 4 4" xfId="955"/>
     <cellStyle name="Обычный 2 19 2 4 5" xfId="1121"/>
     <cellStyle name="Обычный 2 19 2 4 6" xfId="1402"/>
     <cellStyle name="Обычный 2 19 2 4 7" xfId="1695"/>
     <cellStyle name="Обычный 2 19 2 4 8" xfId="1985"/>
+    <cellStyle name="Обычный 2 19 2 4 9" xfId="2387"/>
     <cellStyle name="Обычный 2 19 2 5" xfId="303"/>
+    <cellStyle name="Обычный 2 19 2 5 10" xfId="2797"/>
+    <cellStyle name="Обычный 2 19 2 5 11" xfId="3210"/>
     <cellStyle name="Обычный 2 19 2 5 2" xfId="607"/>
     <cellStyle name="Обычный 2 19 2 5 3" xfId="780"/>
     <cellStyle name="Обычный 2 19 2 5 4" xfId="947"/>
     <cellStyle name="Обычный 2 19 2 5 5" xfId="1113"/>
     <cellStyle name="Обычный 2 19 2 5 6" xfId="1394"/>
     <cellStyle name="Обычный 2 19 2 5 7" xfId="1687"/>
     <cellStyle name="Обычный 2 19 2 5 8" xfId="1977"/>
+    <cellStyle name="Обычный 2 19 2 5 9" xfId="2379"/>
     <cellStyle name="Обычный 2 19 2 6" xfId="388"/>
+    <cellStyle name="Обычный 2 19 2 6 10" xfId="2900"/>
+    <cellStyle name="Обычный 2 19 2 6 11" xfId="3313"/>
     <cellStyle name="Обычный 2 19 2 6 2" xfId="710"/>
     <cellStyle name="Обычный 2 19 2 6 3" xfId="883"/>
     <cellStyle name="Обычный 2 19 2 6 4" xfId="1050"/>
     <cellStyle name="Обычный 2 19 2 6 5" xfId="1216"/>
     <cellStyle name="Обычный 2 19 2 6 6" xfId="1497"/>
     <cellStyle name="Обычный 2 19 2 6 7" xfId="1790"/>
     <cellStyle name="Обычный 2 19 2 6 8" xfId="2080"/>
+    <cellStyle name="Обычный 2 19 2 6 9" xfId="2482"/>
     <cellStyle name="Обычный 2 19 2 7" xfId="290"/>
+    <cellStyle name="Обычный 2 19 2 7 10" xfId="2917"/>
+    <cellStyle name="Обычный 2 19 2 7 11" xfId="3330"/>
     <cellStyle name="Обычный 2 19 2 7 2" xfId="728"/>
     <cellStyle name="Обычный 2 19 2 7 3" xfId="900"/>
     <cellStyle name="Обычный 2 19 2 7 4" xfId="1067"/>
     <cellStyle name="Обычный 2 19 2 7 5" xfId="1233"/>
     <cellStyle name="Обычный 2 19 2 7 6" xfId="1514"/>
     <cellStyle name="Обычный 2 19 2 7 7" xfId="1807"/>
     <cellStyle name="Обычный 2 19 2 7 8" xfId="2097"/>
+    <cellStyle name="Обычный 2 19 2 7 9" xfId="2499"/>
     <cellStyle name="Обычный 2 19 2 8" xfId="210"/>
     <cellStyle name="Обычный 2 19 2 8 2" xfId="1567"/>
     <cellStyle name="Обычный 2 19 2 8 3" xfId="1860"/>
     <cellStyle name="Обычный 2 19 2 8 4" xfId="2149"/>
+    <cellStyle name="Обычный 2 19 2 8 5" xfId="2552"/>
+    <cellStyle name="Обычный 2 19 2 8 6" xfId="2969"/>
+    <cellStyle name="Обычный 2 19 2 8 7" xfId="3382"/>
     <cellStyle name="Обычный 2 19 2 9" xfId="414"/>
     <cellStyle name="Обычный 2 19 2 9 2" xfId="1559"/>
     <cellStyle name="Обычный 2 19 2 9 3" xfId="1852"/>
     <cellStyle name="Обычный 2 19 2 9 4" xfId="2141"/>
+    <cellStyle name="Обычный 2 19 2 9 5" xfId="2544"/>
+    <cellStyle name="Обычный 2 19 2 9 6" xfId="2961"/>
+    <cellStyle name="Обычный 2 19 2 9 7" xfId="3374"/>
     <cellStyle name="Обычный 2 19 3" xfId="34"/>
     <cellStyle name="Обычный 2 19 3 10" xfId="595"/>
+    <cellStyle name="Обычный 2 19 3 10 2" xfId="2685"/>
+    <cellStyle name="Обычный 2 19 3 10 3" xfId="3102"/>
+    <cellStyle name="Обычный 2 19 3 10 4" xfId="3514"/>
     <cellStyle name="Обычный 2 19 3 11" xfId="773"/>
+    <cellStyle name="Обычный 2 19 3 11 2" xfId="2669"/>
+    <cellStyle name="Обычный 2 19 3 11 3" xfId="3086"/>
+    <cellStyle name="Обычный 2 19 3 11 4" xfId="3498"/>
     <cellStyle name="Обычный 2 19 3 12" xfId="940"/>
+    <cellStyle name="Обычный 2 19 3 12 2" xfId="2782"/>
+    <cellStyle name="Обычный 2 19 3 12 3" xfId="3197"/>
+    <cellStyle name="Обычный 2 19 3 12 4" xfId="3609"/>
     <cellStyle name="Обычный 2 19 3 13" xfId="1291"/>
     <cellStyle name="Обычный 2 19 3 14" xfId="1387"/>
     <cellStyle name="Обычный 2 19 3 15" xfId="1851"/>
+    <cellStyle name="Обычный 2 19 3 16" xfId="2274"/>
+    <cellStyle name="Обычный 2 19 3 17" xfId="2543"/>
+    <cellStyle name="Обычный 2 19 3 18" xfId="3084"/>
     <cellStyle name="Обычный 2 19 3 2" xfId="35"/>
     <cellStyle name="Обычный 2 19 3 2 2" xfId="36"/>
     <cellStyle name="Обычный 2 19 3 2 3" xfId="37"/>
     <cellStyle name="Обычный 2 19 3 3" xfId="212"/>
+    <cellStyle name="Обычный 2 19 3 3 10" xfId="2814"/>
+    <cellStyle name="Обычный 2 19 3 3 11" xfId="3227"/>
     <cellStyle name="Обычный 2 19 3 3 2" xfId="624"/>
     <cellStyle name="Обычный 2 19 3 3 3" xfId="797"/>
     <cellStyle name="Обычный 2 19 3 3 4" xfId="964"/>
     <cellStyle name="Обычный 2 19 3 3 5" xfId="1130"/>
     <cellStyle name="Обычный 2 19 3 3 6" xfId="1411"/>
     <cellStyle name="Обычный 2 19 3 3 7" xfId="1704"/>
     <cellStyle name="Обычный 2 19 3 3 8" xfId="1994"/>
+    <cellStyle name="Обычный 2 19 3 3 9" xfId="2396"/>
     <cellStyle name="Обычный 2 19 3 4" xfId="304"/>
+    <cellStyle name="Обычный 2 19 3 4 10" xfId="2798"/>
+    <cellStyle name="Обычный 2 19 3 4 11" xfId="3211"/>
     <cellStyle name="Обычный 2 19 3 4 2" xfId="608"/>
     <cellStyle name="Обычный 2 19 3 4 3" xfId="781"/>
     <cellStyle name="Обычный 2 19 3 4 4" xfId="948"/>
     <cellStyle name="Обычный 2 19 3 4 5" xfId="1114"/>
     <cellStyle name="Обычный 2 19 3 4 6" xfId="1395"/>
     <cellStyle name="Обычный 2 19 3 4 7" xfId="1688"/>
     <cellStyle name="Обычный 2 19 3 4 8" xfId="1978"/>
+    <cellStyle name="Обычный 2 19 3 4 9" xfId="2380"/>
     <cellStyle name="Обычный 2 19 3 5" xfId="396"/>
+    <cellStyle name="Обычный 2 19 3 5 10" xfId="2909"/>
+    <cellStyle name="Обычный 2 19 3 5 11" xfId="3322"/>
     <cellStyle name="Обычный 2 19 3 5 2" xfId="719"/>
     <cellStyle name="Обычный 2 19 3 5 3" xfId="892"/>
     <cellStyle name="Обычный 2 19 3 5 4" xfId="1059"/>
     <cellStyle name="Обычный 2 19 3 5 5" xfId="1225"/>
     <cellStyle name="Обычный 2 19 3 5 6" xfId="1506"/>
     <cellStyle name="Обычный 2 19 3 5 7" xfId="1799"/>
     <cellStyle name="Обычный 2 19 3 5 8" xfId="2089"/>
+    <cellStyle name="Обычный 2 19 3 5 9" xfId="2491"/>
     <cellStyle name="Обычный 2 19 3 6" xfId="295"/>
+    <cellStyle name="Обычный 2 19 3 6 10" xfId="2919"/>
+    <cellStyle name="Обычный 2 19 3 6 11" xfId="3332"/>
     <cellStyle name="Обычный 2 19 3 6 2" xfId="730"/>
     <cellStyle name="Обычный 2 19 3 6 3" xfId="902"/>
     <cellStyle name="Обычный 2 19 3 6 4" xfId="1069"/>
     <cellStyle name="Обычный 2 19 3 6 5" xfId="1235"/>
     <cellStyle name="Обычный 2 19 3 6 6" xfId="1516"/>
     <cellStyle name="Обычный 2 19 3 6 7" xfId="1809"/>
     <cellStyle name="Обычный 2 19 3 6 8" xfId="2099"/>
+    <cellStyle name="Обычный 2 19 3 6 9" xfId="2501"/>
     <cellStyle name="Обычный 2 19 3 7" xfId="213"/>
     <cellStyle name="Обычный 2 19 3 7 2" xfId="1576"/>
     <cellStyle name="Обычный 2 19 3 7 3" xfId="1869"/>
     <cellStyle name="Обычный 2 19 3 7 4" xfId="2158"/>
+    <cellStyle name="Обычный 2 19 3 7 5" xfId="2561"/>
+    <cellStyle name="Обычный 2 19 3 7 6" xfId="2978"/>
+    <cellStyle name="Обычный 2 19 3 7 7" xfId="3391"/>
     <cellStyle name="Обычный 2 19 3 8" xfId="413"/>
     <cellStyle name="Обычный 2 19 3 8 2" xfId="1560"/>
     <cellStyle name="Обычный 2 19 3 8 3" xfId="1853"/>
     <cellStyle name="Обычный 2 19 3 8 4" xfId="2142"/>
+    <cellStyle name="Обычный 2 19 3 8 5" xfId="2545"/>
+    <cellStyle name="Обычный 2 19 3 8 6" xfId="2962"/>
+    <cellStyle name="Обычный 2 19 3 8 7" xfId="3375"/>
     <cellStyle name="Обычный 2 19 3 9" xfId="477"/>
     <cellStyle name="Обычный 2 19 3 9 2" xfId="1673"/>
     <cellStyle name="Обычный 2 19 3 9 3" xfId="1964"/>
     <cellStyle name="Обычный 2 19 3 9 4" xfId="2253"/>
+    <cellStyle name="Обычный 2 19 3 9 5" xfId="2656"/>
+    <cellStyle name="Обычный 2 19 3 9 6" xfId="3073"/>
+    <cellStyle name="Обычный 2 19 3 9 7" xfId="3486"/>
     <cellStyle name="Обычный 2 19 4" xfId="38"/>
     <cellStyle name="Обычный 2 19 5" xfId="39"/>
     <cellStyle name="Обычный 2 2" xfId="3"/>
     <cellStyle name="Обычный 2 2 2" xfId="4"/>
     <cellStyle name="Обычный 2 2 2 2" xfId="41"/>
     <cellStyle name="Обычный 2 2 2 2 2" xfId="42"/>
     <cellStyle name="Обычный 2 2 2 2 2 10" xfId="437"/>
     <cellStyle name="Обычный 2 2 2 2 2 10 2" xfId="1581"/>
     <cellStyle name="Обычный 2 2 2 2 2 10 3" xfId="1874"/>
     <cellStyle name="Обычный 2 2 2 2 2 10 4" xfId="2163"/>
+    <cellStyle name="Обычный 2 2 2 2 2 10 5" xfId="2566"/>
+    <cellStyle name="Обычный 2 2 2 2 2 10 6" xfId="2983"/>
+    <cellStyle name="Обычный 2 2 2 2 2 10 7" xfId="3396"/>
     <cellStyle name="Обычный 2 2 2 2 2 11" xfId="450"/>
     <cellStyle name="Обычный 2 2 2 2 2 11 2" xfId="1655"/>
     <cellStyle name="Обычный 2 2 2 2 2 11 3" xfId="1948"/>
     <cellStyle name="Обычный 2 2 2 2 2 11 4" xfId="2237"/>
+    <cellStyle name="Обычный 2 2 2 2 2 11 5" xfId="2640"/>
+    <cellStyle name="Обычный 2 2 2 2 2 11 6" xfId="3057"/>
+    <cellStyle name="Обычный 2 2 2 2 2 11 7" xfId="3470"/>
     <cellStyle name="Обычный 2 2 2 2 2 12" xfId="482"/>
     <cellStyle name="Обычный 2 2 2 2 2 12 2" xfId="1665"/>
     <cellStyle name="Обычный 2 2 2 2 2 12 3" xfId="1956"/>
     <cellStyle name="Обычный 2 2 2 2 2 12 4" xfId="2245"/>
+    <cellStyle name="Обычный 2 2 2 2 2 12 5" xfId="2648"/>
+    <cellStyle name="Обычный 2 2 2 2 2 12 6" xfId="3065"/>
+    <cellStyle name="Обычный 2 2 2 2 2 12 7" xfId="3478"/>
     <cellStyle name="Обычный 2 2 2 2 2 13" xfId="578"/>
+    <cellStyle name="Обычный 2 2 2 2 2 13 2" xfId="2690"/>
+    <cellStyle name="Обычный 2 2 2 2 2 13 3" xfId="3107"/>
+    <cellStyle name="Обычный 2 2 2 2 2 13 4" xfId="3519"/>
     <cellStyle name="Обычный 2 2 2 2 2 14" xfId="594"/>
+    <cellStyle name="Обычный 2 2 2 2 2 14 2" xfId="2764"/>
+    <cellStyle name="Обычный 2 2 2 2 2 14 3" xfId="3181"/>
+    <cellStyle name="Обычный 2 2 2 2 2 14 4" xfId="3593"/>
     <cellStyle name="Обычный 2 2 2 2 2 15" xfId="771"/>
+    <cellStyle name="Обычный 2 2 2 2 2 15 2" xfId="2774"/>
+    <cellStyle name="Обычный 2 2 2 2 2 15 3" xfId="3189"/>
+    <cellStyle name="Обычный 2 2 2 2 2 15 4" xfId="3601"/>
     <cellStyle name="Обычный 2 2 2 2 2 16" xfId="1293"/>
     <cellStyle name="Обычный 2 2 2 2 2 17" xfId="1378"/>
     <cellStyle name="Обычный 2 2 2 2 2 18" xfId="1682"/>
+    <cellStyle name="Обычный 2 2 2 2 2 19" xfId="2277"/>
     <cellStyle name="Обычный 2 2 2 2 2 2" xfId="43"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2" xfId="44"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 10" xfId="436"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 10 2" xfId="1557"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 10 3" xfId="1850"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 10 4" xfId="2140"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 10 5" xfId="2542"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 10 6" xfId="2960"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 10 7" xfId="3373"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 11" xfId="484"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 11 2" xfId="1661"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 11 3" xfId="1954"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 11 4" xfId="2243"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 11 5" xfId="2646"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 11 6" xfId="3063"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 11 7" xfId="3476"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 12" xfId="576"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 12 2" xfId="2692"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 12 3" xfId="3109"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 12 4" xfId="3521"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 13" xfId="452"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 13 2" xfId="2666"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 13 3" xfId="3083"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 13 4" xfId="3496"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 14" xfId="588"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 14 2" xfId="2770"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 14 3" xfId="3187"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 14 4" xfId="3599"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 15" xfId="1294"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 16" xfId="1377"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 17" xfId="1386"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 18" xfId="2278"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 19" xfId="2361"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2" xfId="45"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2" xfId="46"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 10" xfId="486"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 10 2" xfId="1554"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 10 3" xfId="1847"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 10 4" xfId="2137"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 10 5" xfId="2539"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 10 6" xfId="2957"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 10 7" xfId="3370"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 11" xfId="574"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 11 2" xfId="2693"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 11 3" xfId="3110"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 11 4" xfId="3522"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 12" xfId="453"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 12 2" xfId="2761"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 12 3" xfId="3178"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 12 4" xfId="3590"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 13" xfId="587"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 13 2" xfId="2663"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 13 3" xfId="3080"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 13 4" xfId="3493"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 14" xfId="1296"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 15" xfId="1375"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 16" xfId="1273"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 17" xfId="2280"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 18" xfId="2360"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 19" xfId="2791"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2" xfId="47"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2" xfId="48"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 10" xfId="572"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 10 2" xfId="2695"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 10 3" xfId="3112"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 10 4" xfId="3524"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 11" xfId="460"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 11 2" xfId="2760"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 11 3" xfId="3177"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 11 4" xfId="3589"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 12" xfId="586"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 12 2" xfId="2775"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 12 3" xfId="3190"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 12 4" xfId="3602"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 13" xfId="1298"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 14" xfId="1374"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 15" xfId="1274"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 16" xfId="2282"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 17" xfId="2359"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 18" xfId="2260"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2" xfId="49"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3" xfId="219"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 10" xfId="2824"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 11" xfId="3237"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 2" xfId="634"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 3" xfId="807"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 4" xfId="974"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 5" xfId="1140"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 6" xfId="1421"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 7" xfId="1714"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 8" xfId="2004"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 9" xfId="2406"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4" xfId="376"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4 10" xfId="2889"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4 11" xfId="3302"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4 2" xfId="699"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4 3" xfId="872"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4 4" xfId="1039"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4 5" xfId="1205"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4 6" xfId="1486"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4 7" xfId="1779"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4 8" xfId="2069"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4 9" xfId="2471"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 5" xfId="391"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 5 10" xfId="2902"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 5 11" xfId="3315"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 5 2" xfId="712"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 5 3" xfId="885"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 5 4" xfId="1052"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 5 5" xfId="1218"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 5 6" xfId="1499"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 5 7" xfId="1792"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 5 8" xfId="2082"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 5 9" xfId="2484"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 6" xfId="283"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 6 10" xfId="2923"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 6 11" xfId="3336"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 6 2" xfId="734"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 6 3" xfId="906"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 6 4" xfId="1073"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 6 5" xfId="1239"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 6 6" xfId="1520"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 6 7" xfId="1813"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 6 8" xfId="2103"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 6 9" xfId="2505"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 7" xfId="218"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 7 2" xfId="1586"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 7 3" xfId="1879"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 7 4" xfId="2168"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 7 5" xfId="2571"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 7 6" xfId="2988"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 7 7" xfId="3401"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 8" xfId="418"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 8 2" xfId="1651"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 8 3" xfId="1944"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 8 4" xfId="2233"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 8 5" xfId="2636"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 8 6" xfId="3053"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 8 7" xfId="3466"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 9" xfId="487"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 9 2" xfId="1666"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 9 3" xfId="1957"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 9 4" xfId="2246"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 9 5" xfId="2649"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 9 6" xfId="3066"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 9 7" xfId="3479"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3" xfId="50"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4" xfId="217"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 10" xfId="2822"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 11" xfId="3235"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 2" xfId="632"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 3" xfId="805"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 4" xfId="972"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 5" xfId="1138"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 6" xfId="1419"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 7" xfId="1712"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 8" xfId="2002"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 9" xfId="2404"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5" xfId="377"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5 10" xfId="2890"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5 11" xfId="3303"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5 2" xfId="700"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5 3" xfId="873"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5 4" xfId="1040"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5 5" xfId="1206"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5 6" xfId="1487"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5 7" xfId="1780"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5 8" xfId="2070"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5 9" xfId="2472"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 6" xfId="298"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 6 10" xfId="2792"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 6 11" xfId="3206"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 6 2" xfId="602"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 6 3" xfId="776"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 6 4" xfId="943"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 6 5" xfId="1109"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 6 6" xfId="1390"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 6 7" xfId="1683"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 6 8" xfId="1973"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 6 9" xfId="2375"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 7" xfId="285"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 7 10" xfId="2922"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 7 11" xfId="3335"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 7 2" xfId="733"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 7 3" xfId="905"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 7 4" xfId="1072"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 7 5" xfId="1238"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 7 6" xfId="1519"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 7 7" xfId="1812"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 7 8" xfId="2102"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 7 9" xfId="2504"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 8" xfId="215"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 8 2" xfId="1584"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 8 3" xfId="1877"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 8 4" xfId="2166"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 8 5" xfId="2569"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 8 6" xfId="2986"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 8 7" xfId="3399"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 9" xfId="410"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 9 2" xfId="1652"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 9 3" xfId="1945"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 9 4" xfId="2234"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 9 5" xfId="2637"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 9 6" xfId="3054"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 9 7" xfId="3467"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3" xfId="51"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 10" xfId="571"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 10 2" xfId="2697"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 10 3" xfId="3114"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 10 4" xfId="3526"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 11" xfId="590"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 11 2" xfId="2758"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 11 3" xfId="3175"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 11 4" xfId="3587"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 12" xfId="768"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 12 2" xfId="2776"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 12 3" xfId="3191"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 12 4" xfId="3603"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 13" xfId="1301"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 14" xfId="1279"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 15" xfId="1281"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 16" xfId="2284"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 17" xfId="2357"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 18" xfId="2265"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2" xfId="52"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3" xfId="221"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 10" xfId="2826"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 11" xfId="3239"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 2" xfId="636"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 3" xfId="809"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 4" xfId="976"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 5" xfId="1142"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 6" xfId="1423"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 7" xfId="1716"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 8" xfId="2006"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 9" xfId="2408"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4" xfId="374"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4 10" xfId="2887"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4 11" xfId="3300"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4 2" xfId="697"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4 3" xfId="870"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4 4" xfId="1037"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4 5" xfId="1203"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4 6" xfId="1484"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4 7" xfId="1777"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4 8" xfId="2067"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4 9" xfId="2469"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 5" xfId="392"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 5 10" xfId="2903"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 5 11" xfId="3316"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 5 2" xfId="713"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 5 3" xfId="886"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 5 4" xfId="1053"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 5 5" xfId="1219"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 5 6" xfId="1500"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 5 7" xfId="1793"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 5 8" xfId="2083"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 5 9" xfId="2485"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 6" xfId="281"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 6 10" xfId="2924"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 6 11" xfId="3337"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 6 2" xfId="735"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 6 3" xfId="907"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 6 4" xfId="1074"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 6 5" xfId="1240"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 6 6" xfId="1521"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 6 7" xfId="1814"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 6 8" xfId="2104"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 6 9" xfId="2506"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 7" xfId="220"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 7 2" xfId="1588"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 7 3" xfId="1881"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 7 4" xfId="2170"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 7 5" xfId="2573"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 7 6" xfId="2990"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 7 7" xfId="3403"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 8" xfId="417"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 8 2" xfId="1649"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 8 3" xfId="1942"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 8 4" xfId="2231"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 8 5" xfId="2634"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 8 6" xfId="3051"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 8 7" xfId="3464"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 9" xfId="490"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 9 2" xfId="1667"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 9 3" xfId="1958"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 9 4" xfId="2247"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 9 5" xfId="2650"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 9 6" xfId="3067"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 9 7" xfId="3480"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 20" xfId="2796"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3" xfId="53"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2" xfId="54"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 10" xfId="568"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 10 2" xfId="2700"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 10 3" xfId="3117"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 10 4" xfId="3529"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 11" xfId="463"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 11 2" xfId="2756"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 11 3" xfId="3173"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 11 4" xfId="3585"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 12" xfId="585"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 12 2" xfId="2777"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 12 3" xfId="3192"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 12 4" xfId="3604"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 13" xfId="1304"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 14" xfId="1371"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 15" xfId="1383"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 16" xfId="2287"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 17" xfId="2263"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 18" xfId="2266"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2" xfId="55"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3" xfId="222"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 10" xfId="2829"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 11" xfId="3242"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 2" xfId="639"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 3" xfId="812"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 4" xfId="979"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 5" xfId="1145"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 6" xfId="1426"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 7" xfId="1719"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 8" xfId="2009"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 9" xfId="2411"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4" xfId="372"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4 10" xfId="2885"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4 11" xfId="3298"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4 2" xfId="695"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4 3" xfId="868"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4 4" xfId="1035"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4 5" xfId="1201"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4 6" xfId="1482"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4 7" xfId="1775"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4 8" xfId="2065"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4 9" xfId="2467"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 5" xfId="393"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 5 10" xfId="2904"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 5 11" xfId="3317"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 5 2" xfId="714"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 5 3" xfId="887"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 5 4" xfId="1054"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 5 5" xfId="1220"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 5 6" xfId="1501"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 5 7" xfId="1794"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 5 8" xfId="2084"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 5 9" xfId="2486"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 6" xfId="280"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 6 10" xfId="2925"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 6 11" xfId="3338"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 6 2" xfId="736"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 6 3" xfId="908"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 6 4" xfId="1075"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 6 5" xfId="1241"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 6 6" xfId="1522"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 6 7" xfId="1815"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 6 8" xfId="2105"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 6 9" xfId="2507"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 7" xfId="326"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 7 2" xfId="1591"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 7 3" xfId="1884"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 7 4" xfId="2173"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 7 5" xfId="2576"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 7 6" xfId="2993"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 7 7" xfId="3406"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 8" xfId="419"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 8 2" xfId="1647"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 8 3" xfId="1940"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 8 4" xfId="2229"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 8 5" xfId="2632"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 8 6" xfId="3049"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 8 7" xfId="3462"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 9" xfId="493"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 9 2" xfId="1668"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 9 3" xfId="1959"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 9 4" xfId="2248"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 9 5" xfId="2651"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 9 6" xfId="3068"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 9 7" xfId="3481"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 4" xfId="56"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 5" xfId="216"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 5 10" xfId="2821"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 5 11" xfId="3234"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 5 2" xfId="631"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 5 3" xfId="804"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 5 4" xfId="971"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 5 5" xfId="1137"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 5 6" xfId="1418"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 5 7" xfId="1711"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 5 8" xfId="2001"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 5 9" xfId="2403"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 6" xfId="301"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 6 10" xfId="2795"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 6 11" xfId="3209"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 6 2" xfId="605"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 6 3" xfId="779"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 6 4" xfId="946"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 6 5" xfId="1112"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 6 6" xfId="1393"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 6 7" xfId="1686"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 6 8" xfId="1976"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 6 9" xfId="2378"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 7" xfId="386"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 7 10" xfId="2899"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 7 11" xfId="3312"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 7 2" xfId="709"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 7 3" xfId="882"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 7 4" xfId="1049"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 7 5" xfId="1215"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 7 6" xfId="1496"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 7 7" xfId="1789"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 7 8" xfId="2079"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 7 9" xfId="2481"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 8" xfId="286"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 8 10" xfId="2921"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 8 11" xfId="3334"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 8 2" xfId="732"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 8 3" xfId="904"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 8 4" xfId="1071"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 8 5" xfId="1237"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 8 6" xfId="1518"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 8 7" xfId="1811"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 8 8" xfId="2101"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 8 9" xfId="2503"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 9" xfId="403"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 9 2" xfId="1583"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 9 3" xfId="1876"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 9 4" xfId="2165"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 9 5" xfId="2568"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 9 6" xfId="2985"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 9 7" xfId="3398"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3" xfId="57"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 10" xfId="495"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 10 2" xfId="1555"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 10 3" xfId="1848"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 10 4" xfId="2138"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 10 5" xfId="2540"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 10 6" xfId="2958"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 10 7" xfId="3371"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 11" xfId="565"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 11 2" xfId="2703"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 11 3" xfId="3120"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 11 4" xfId="3532"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 12" xfId="467"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 12 2" xfId="2753"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 12 3" xfId="3170"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 12 4" xfId="3582"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 13" xfId="456"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 13 2" xfId="2664"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 13 3" xfId="3081"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 13 4" xfId="3494"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 14" xfId="1307"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 15" xfId="1368"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 16" xfId="1282"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 17" xfId="2290"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 18" xfId="2354"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 19" xfId="2366"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2" xfId="58"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2" xfId="59"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 10" xfId="564"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 10 2" xfId="2704"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 10 3" xfId="3121"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 10 4" xfId="3533"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 11" xfId="469"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 11 2" xfId="2752"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 11 3" xfId="3169"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 11 4" xfId="3581"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 12" xfId="581"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 12 2" xfId="2670"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 12 3" xfId="3087"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 12 4" xfId="3499"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 13" xfId="1308"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 14" xfId="1367"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 15" xfId="1284"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 16" xfId="2292"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 17" xfId="2353"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 18" xfId="2268"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2" xfId="60"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3" xfId="226"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 10" xfId="2833"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 11" xfId="3246"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 2" xfId="643"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 3" xfId="816"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 4" xfId="983"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 5" xfId="1149"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 6" xfId="1430"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 7" xfId="1723"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 8" xfId="2013"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 9" xfId="2415"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4" xfId="369"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4 10" xfId="2881"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4 11" xfId="3294"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4 2" xfId="691"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4 3" xfId="864"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4 4" xfId="1031"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4 5" xfId="1197"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4 6" xfId="1478"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4 7" xfId="1771"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4 8" xfId="2061"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4 9" xfId="2463"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 5" xfId="305"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 5 10" xfId="2799"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 5 11" xfId="3212"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 5 2" xfId="609"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 5 3" xfId="782"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 5 4" xfId="949"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 5 5" xfId="1115"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 5 6" xfId="1396"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 5 7" xfId="1689"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 5 8" xfId="1979"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 5 9" xfId="2381"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 6" xfId="203"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 6 10" xfId="2927"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 6 11" xfId="3340"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 6 2" xfId="738"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 6 3" xfId="910"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 6 4" xfId="1077"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 6 5" xfId="1243"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 6 6" xfId="1524"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 6 7" xfId="1817"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 6 8" xfId="2107"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 6 9" xfId="2509"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 7" xfId="224"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 7 2" xfId="1595"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 7 3" xfId="1888"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 7 4" xfId="2177"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 7 5" xfId="2580"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 7 6" xfId="2997"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 7 7" xfId="3410"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 8" xfId="260"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 8 2" xfId="1643"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 8 3" xfId="1936"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 8 4" xfId="2225"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 8 5" xfId="2628"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 8 6" xfId="3045"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 8 7" xfId="3458"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 9" xfId="497"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 9 2" xfId="1561"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 9 3" xfId="1854"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 9 4" xfId="2143"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 9 5" xfId="2546"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 9 6" xfId="2963"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 9 7" xfId="3376"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 3" xfId="61"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 4" xfId="225"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 4 10" xfId="2832"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 4 11" xfId="3245"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 4 2" xfId="642"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 4 3" xfId="815"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 4 4" xfId="982"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 4 5" xfId="1148"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 4 6" xfId="1429"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 4 7" xfId="1722"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 4 8" xfId="2012"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 4 9" xfId="2414"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 5" xfId="370"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 5 10" xfId="2882"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 5 11" xfId="3295"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 5 2" xfId="692"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 5 3" xfId="865"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 5 4" xfId="1032"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 5 5" xfId="1198"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 5 6" xfId="1479"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 5 7" xfId="1772"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 5 8" xfId="2062"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 5 9" xfId="2464"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 6" xfId="299"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 6 10" xfId="2793"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 6 11" xfId="3207"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 6 2" xfId="603"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 6 3" xfId="777"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 6 4" xfId="944"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 6 5" xfId="1110"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 6 6" xfId="1391"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 6 7" xfId="1684"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 6 8" xfId="1974"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 6 9" xfId="2376"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 7" xfId="278"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 7 10" xfId="2926"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 7 11" xfId="3339"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 7 2" xfId="737"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 7 3" xfId="909"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 7 4" xfId="1076"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 7 5" xfId="1242"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 7 6" xfId="1523"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 7 7" xfId="1816"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 7 8" xfId="2106"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 7 9" xfId="2508"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 8" xfId="223"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 8 2" xfId="1594"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 8 3" xfId="1887"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 8 4" xfId="2176"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 8 5" xfId="2579"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 8 6" xfId="2996"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 8 7" xfId="3409"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 9" xfId="415"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 9 2" xfId="1644"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 9 3" xfId="1937"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 9 4" xfId="2226"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 9 5" xfId="2629"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 9 6" xfId="3046"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 9 7" xfId="3459"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4" xfId="62"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 10" xfId="562"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 10 2" xfId="2707"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 10 3" xfId="3124"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 10 4" xfId="3536"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 11" xfId="472"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 11 2" xfId="2744"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 11 3" xfId="3161"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 11 4" xfId="3573"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 12" xfId="580"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 12 2" xfId="2671"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 12 3" xfId="3088"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 12 4" xfId="3500"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 13" xfId="1311"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 14" xfId="1365"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 15" xfId="1287"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 16" xfId="2295"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 17" xfId="2350"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 18" xfId="2271"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 2" xfId="63"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 3" xfId="228"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 3 10" xfId="2836"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 3 11" xfId="3249"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 3 2" xfId="646"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 3 3" xfId="819"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 3 4" xfId="986"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 3 5" xfId="1152"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 3 6" xfId="1433"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 3 7" xfId="1726"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 3 8" xfId="2016"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 3 9" xfId="2418"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 4" xfId="363"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 4 10" xfId="2873"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 4 11" xfId="3286"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 4 2" xfId="683"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 4 3" xfId="856"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 4 4" xfId="1023"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 4 5" xfId="1189"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 4 6" xfId="1470"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 4 7" xfId="1763"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 4 8" xfId="2053"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 4 9" xfId="2455"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 5" xfId="306"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 5 10" xfId="2800"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 5 11" xfId="3213"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 5 2" xfId="610"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 5 3" xfId="783"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 5 4" xfId="950"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 5 5" xfId="1116"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 5 6" xfId="1397"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 5 7" xfId="1690"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 5 8" xfId="1980"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 5 9" xfId="2382"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 6" xfId="276"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 6 10" xfId="2928"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 6 11" xfId="3341"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 6 2" xfId="739"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 6 3" xfId="911"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 6 4" xfId="1078"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 6 5" xfId="1244"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 6 6" xfId="1525"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 6 7" xfId="1818"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 6 8" xfId="2108"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 6 9" xfId="2510"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 7" xfId="227"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 7 2" xfId="1598"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 7 3" xfId="1891"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 7 4" xfId="2180"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 7 5" xfId="2583"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 7 6" xfId="3000"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 7 7" xfId="3413"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 8" xfId="421"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 8 2" xfId="1635"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 8 3" xfId="1928"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 8 4" xfId="2217"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 8 5" xfId="2620"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 8 6" xfId="3037"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 8 7" xfId="3450"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 9" xfId="500"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 9 2" xfId="1562"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 9 3" xfId="1855"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 9 4" xfId="2144"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 9 5" xfId="2547"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 9 6" xfId="2964"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 9 7" xfId="3377"/>
+    <cellStyle name="Обычный 2 2 2 2 2 20" xfId="2374"/>
+    <cellStyle name="Обычный 2 2 2 2 2 21" xfId="2367"/>
     <cellStyle name="Обычный 2 2 2 2 2 3" xfId="64"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2" xfId="65"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 10" xfId="503"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 10 2" xfId="1563"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 10 3" xfId="1856"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 10 4" xfId="2145"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 10 5" xfId="2548"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 10 6" xfId="2965"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 10 7" xfId="3378"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 11" xfId="559"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 11 2" xfId="2710"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 11 3" xfId="3127"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 11 4" xfId="3539"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 12" xfId="474"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 12 2" xfId="2739"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 12 3" xfId="3156"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 12 4" xfId="3568"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 13" xfId="579"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 13 2" xfId="2672"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 13 3" xfId="3089"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 13 4" xfId="3501"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 14" xfId="1314"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 15" xfId="1363"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 16" xfId="1288"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 17" xfId="2297"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 18" xfId="2349"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 19" xfId="2272"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2" xfId="66"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2" xfId="67"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 10" xfId="557"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 10 2" xfId="2712"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 10 3" xfId="3129"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 10 4" xfId="3541"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 11" xfId="476"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 11 2" xfId="2737"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 11 3" xfId="3154"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 11 4" xfId="3566"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 12" xfId="599"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 12 2" xfId="2675"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 12 3" xfId="3092"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 12 4" xfId="3504"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 13" xfId="1316"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 14" xfId="1362"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 15" xfId="1289"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 16" xfId="2299"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 17" xfId="2347"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 18" xfId="2371"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2" xfId="68"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3" xfId="232"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 10" xfId="2841"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 11" xfId="3254"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 2" xfId="651"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 3" xfId="824"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 4" xfId="991"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 5" xfId="1157"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 6" xfId="1438"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 7" xfId="1731"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 8" xfId="2021"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 9" xfId="2423"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4" xfId="358"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4 10" xfId="2866"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4 11" xfId="3279"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4 2" xfId="676"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4 3" xfId="849"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4 4" xfId="1016"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4 5" xfId="1182"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4 6" xfId="1463"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4 7" xfId="1756"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4 8" xfId="2046"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4 9" xfId="2448"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 5" xfId="309"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 5 10" xfId="2804"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 5 11" xfId="3217"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 5 2" xfId="614"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 5 3" xfId="787"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 5 4" xfId="954"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 5 5" xfId="1120"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 5 6" xfId="1401"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 5 7" xfId="1694"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 5 8" xfId="1984"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 5 9" xfId="2386"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 6" xfId="274"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 6 10" xfId="2930"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 6 11" xfId="3343"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 6 2" xfId="741"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 6 3" xfId="913"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 6 4" xfId="1080"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 6 5" xfId="1246"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 6 6" xfId="1527"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 6 7" xfId="1820"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 6 8" xfId="2110"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 6 9" xfId="2512"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 7" xfId="229"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 7 2" xfId="1603"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 7 3" xfId="1896"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 7 4" xfId="2185"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 7 5" xfId="2588"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 7 6" xfId="3005"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 7 7" xfId="3418"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 8" xfId="420"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 8 2" xfId="1628"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 8 3" xfId="1921"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 8 4" xfId="2210"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 8 5" xfId="2613"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 8 6" xfId="3030"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 8 7" xfId="3443"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 9" xfId="505"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 9 2" xfId="1566"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 9 3" xfId="1859"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 9 4" xfId="2148"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 9 5" xfId="2551"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 9 6" xfId="2968"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 9 7" xfId="3381"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 3" xfId="69"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 4" xfId="230"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 4 10" xfId="2839"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 4 11" xfId="3252"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 4 2" xfId="649"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 4 3" xfId="822"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 4 4" xfId="989"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 4 5" xfId="1155"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 4 6" xfId="1436"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 4 7" xfId="1729"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 4 8" xfId="2019"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 4 9" xfId="2421"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 5" xfId="359"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 5 10" xfId="2868"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 5 11" xfId="3281"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 5 2" xfId="678"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 5 3" xfId="851"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 5 4" xfId="1018"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 5 5" xfId="1184"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 5 6" xfId="1465"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 5 7" xfId="1758"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 5 8" xfId="2048"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 5 9" xfId="2450"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 6" xfId="307"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 6 10" xfId="2801"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 6 11" xfId="3214"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 6 2" xfId="611"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 6 3" xfId="784"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 6 4" xfId="951"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 6 5" xfId="1117"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 6 6" xfId="1398"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 6 7" xfId="1691"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 6 8" xfId="1981"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 6 9" xfId="2383"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 7" xfId="275"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 7 10" xfId="2929"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 7 11" xfId="3342"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 7 2" xfId="740"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 7 3" xfId="912"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 7 4" xfId="1079"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 7 5" xfId="1245"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 7 6" xfId="1526"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 7 7" xfId="1819"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 7 8" xfId="2109"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 7 9" xfId="2511"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 8" xfId="331"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 8 2" xfId="1601"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 8 3" xfId="1894"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 8 4" xfId="2183"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 8 5" xfId="2586"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 8 6" xfId="3003"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 8 7" xfId="3416"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 9" xfId="357"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 9 2" xfId="1630"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 9 3" xfId="1923"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 9 4" xfId="2212"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 9 5" xfId="2615"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 9 6" xfId="3032"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 9 7" xfId="3445"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3" xfId="70"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 10" xfId="555"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 10 2" xfId="2714"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 10 3" xfId="3131"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 10 4" xfId="3543"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 11" xfId="478"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 11 2" xfId="2734"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 11 3" xfId="3151"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 11 4" xfId="3563"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 12" xfId="606"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 12 2" xfId="2680"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 12 3" xfId="3097"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 12 4" xfId="3509"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 13" xfId="1318"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 14" xfId="1360"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 15" xfId="1290"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 16" xfId="2302"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 17" xfId="2345"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 18" xfId="2273"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 2" xfId="71"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 3" xfId="234"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 3 10" xfId="2843"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 3 11" xfId="3256"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 3 2" xfId="653"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 3 3" xfId="826"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 3 4" xfId="993"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 3 5" xfId="1159"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 3 6" xfId="1440"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 3 7" xfId="1733"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 3 8" xfId="2023"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 3 9" xfId="2425"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 4" xfId="355"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 4 10" xfId="2863"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 4 11" xfId="3276"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 4 2" xfId="673"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 4 3" xfId="846"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 4 4" xfId="1013"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 4 5" xfId="1179"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 4 6" xfId="1460"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 4 7" xfId="1753"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 4 8" xfId="2043"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 4 9" xfId="2445"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 5" xfId="312"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 5 10" xfId="2809"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 5 11" xfId="3222"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 5 2" xfId="619"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 5 3" xfId="792"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 5 4" xfId="959"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 5 5" xfId="1125"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 5 6" xfId="1406"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 5 7" xfId="1699"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 5 8" xfId="1989"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 5 9" xfId="2391"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 6" xfId="273"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 6 10" xfId="2931"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 6 11" xfId="3344"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 6 2" xfId="742"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 6 3" xfId="914"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 6 4" xfId="1081"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 6 5" xfId="1247"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 6 6" xfId="1528"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 6 7" xfId="1821"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 6 8" xfId="2111"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 6 9" xfId="2513"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 7" xfId="231"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 7 2" xfId="1605"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 7 3" xfId="1898"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 7 4" xfId="2187"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 7 5" xfId="2590"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 7 6" xfId="3007"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 7 7" xfId="3420"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 8" xfId="353"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 8 2" xfId="1625"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 8 3" xfId="1918"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 8 4" xfId="2207"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 8 5" xfId="2610"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 8 6" xfId="3027"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 8 7" xfId="3440"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 9" xfId="508"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 9 2" xfId="1571"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 9 3" xfId="1864"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 9 4" xfId="2153"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 9 5" xfId="2556"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 9 6" xfId="2973"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 9 7" xfId="3386"/>
     <cellStyle name="Обычный 2 2 2 2 2 4" xfId="72"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2" xfId="73"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 10" xfId="551"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 10 2" xfId="2717"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 10 3" xfId="3134"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 10 4" xfId="3546"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 11" xfId="480"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 11 2" xfId="2730"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 11 3" xfId="3147"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 11 4" xfId="3559"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 12" xfId="597"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 12 2" xfId="2687"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 12 3" xfId="3104"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 12 4" xfId="3516"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 13" xfId="1321"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 14" xfId="1358"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 15" xfId="1292"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 16" xfId="2304"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 17" xfId="2343"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 18" xfId="2275"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 2" xfId="74"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 3" xfId="236"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 3 10" xfId="2846"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 3 11" xfId="3259"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 3 2" xfId="656"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 3 3" xfId="829"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 3 4" xfId="996"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 3 5" xfId="1162"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 3 6" xfId="1443"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 3 7" xfId="1736"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 3 8" xfId="2026"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 3 9" xfId="2428"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 4" xfId="351"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 4 10" xfId="2859"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 4 11" xfId="3272"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 4 2" xfId="669"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 4 3" xfId="842"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 4 4" xfId="1009"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 4 5" xfId="1175"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 4 6" xfId="1456"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 4 7" xfId="1749"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 4 8" xfId="2039"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 4 9" xfId="2441"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 5" xfId="318"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 5 10" xfId="2816"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 5 11" xfId="3229"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 5 2" xfId="626"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 5 3" xfId="799"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 5 4" xfId="966"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 5 5" xfId="1132"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 5 6" xfId="1413"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 5 7" xfId="1706"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 5 8" xfId="1996"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 5 9" xfId="2398"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 6" xfId="271"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 6 10" xfId="2932"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 6 11" xfId="3345"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 6 2" xfId="743"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 6 3" xfId="915"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 6 4" xfId="1082"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 6 5" xfId="1248"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 6 6" xfId="1529"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 6 7" xfId="1822"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 6 8" xfId="2112"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 6 9" xfId="2514"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 7" xfId="233"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 7 2" xfId="1608"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 7 3" xfId="1901"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 7 4" xfId="2190"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 7 5" xfId="2593"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 7 6" xfId="3010"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 7 7" xfId="3423"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 8" xfId="423"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 8 2" xfId="1621"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 8 3" xfId="1914"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 8 4" xfId="2203"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 8 5" xfId="2606"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 8 6" xfId="3023"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 8 7" xfId="3436"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 9" xfId="510"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 9 2" xfId="1578"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 9 3" xfId="1871"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 9 4" xfId="2160"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 9 5" xfId="2563"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 9 6" xfId="2980"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 9 7" xfId="3393"/>
     <cellStyle name="Обычный 2 2 2 2 2 5" xfId="75"/>
     <cellStyle name="Обычный 2 2 2 2 2 6" xfId="214"/>
+    <cellStyle name="Обычный 2 2 2 2 2 6 10" xfId="2819"/>
+    <cellStyle name="Обычный 2 2 2 2 2 6 11" xfId="3232"/>
     <cellStyle name="Обычный 2 2 2 2 2 6 2" xfId="629"/>
     <cellStyle name="Обычный 2 2 2 2 2 6 3" xfId="802"/>
     <cellStyle name="Обычный 2 2 2 2 2 6 4" xfId="969"/>
     <cellStyle name="Обычный 2 2 2 2 2 6 5" xfId="1135"/>
     <cellStyle name="Обычный 2 2 2 2 2 6 6" xfId="1416"/>
     <cellStyle name="Обычный 2 2 2 2 2 6 7" xfId="1709"/>
     <cellStyle name="Обычный 2 2 2 2 2 6 8" xfId="1999"/>
+    <cellStyle name="Обычный 2 2 2 2 2 6 9" xfId="2401"/>
     <cellStyle name="Обычный 2 2 2 2 2 7" xfId="380"/>
+    <cellStyle name="Обычный 2 2 2 2 2 7 10" xfId="2893"/>
+    <cellStyle name="Обычный 2 2 2 2 2 7 11" xfId="3306"/>
     <cellStyle name="Обычный 2 2 2 2 2 7 2" xfId="703"/>
     <cellStyle name="Обычный 2 2 2 2 2 7 3" xfId="876"/>
     <cellStyle name="Обычный 2 2 2 2 2 7 4" xfId="1043"/>
     <cellStyle name="Обычный 2 2 2 2 2 7 5" xfId="1209"/>
     <cellStyle name="Обычный 2 2 2 2 2 7 6" xfId="1490"/>
     <cellStyle name="Обычный 2 2 2 2 2 7 7" xfId="1783"/>
     <cellStyle name="Обычный 2 2 2 2 2 7 8" xfId="2073"/>
+    <cellStyle name="Обычный 2 2 2 2 2 7 9" xfId="2475"/>
     <cellStyle name="Обычный 2 2 2 2 2 8" xfId="390"/>
+    <cellStyle name="Обычный 2 2 2 2 2 8 10" xfId="2901"/>
+    <cellStyle name="Обычный 2 2 2 2 2 8 11" xfId="3314"/>
     <cellStyle name="Обычный 2 2 2 2 2 8 2" xfId="711"/>
     <cellStyle name="Обычный 2 2 2 2 2 8 3" xfId="884"/>
     <cellStyle name="Обычный 2 2 2 2 2 8 4" xfId="1051"/>
     <cellStyle name="Обычный 2 2 2 2 2 8 5" xfId="1217"/>
     <cellStyle name="Обычный 2 2 2 2 2 8 6" xfId="1498"/>
     <cellStyle name="Обычный 2 2 2 2 2 8 7" xfId="1791"/>
     <cellStyle name="Обычный 2 2 2 2 2 8 8" xfId="2081"/>
+    <cellStyle name="Обычный 2 2 2 2 2 8 9" xfId="2483"/>
     <cellStyle name="Обычный 2 2 2 2 2 9" xfId="287"/>
+    <cellStyle name="Обычный 2 2 2 2 2 9 10" xfId="2920"/>
+    <cellStyle name="Обычный 2 2 2 2 2 9 11" xfId="3333"/>
     <cellStyle name="Обычный 2 2 2 2 2 9 2" xfId="731"/>
     <cellStyle name="Обычный 2 2 2 2 2 9 3" xfId="903"/>
     <cellStyle name="Обычный 2 2 2 2 2 9 4" xfId="1070"/>
     <cellStyle name="Обычный 2 2 2 2 2 9 5" xfId="1236"/>
     <cellStyle name="Обычный 2 2 2 2 2 9 6" xfId="1517"/>
     <cellStyle name="Обычный 2 2 2 2 2 9 7" xfId="1810"/>
     <cellStyle name="Обычный 2 2 2 2 2 9 8" xfId="2100"/>
+    <cellStyle name="Обычный 2 2 2 2 2 9 9" xfId="2502"/>
     <cellStyle name="Обычный 2 2 2 2 3" xfId="76"/>
     <cellStyle name="Обычный 2 2 2 2 3 10" xfId="513"/>
     <cellStyle name="Обычный 2 2 2 2 3 10 2" xfId="1580"/>
     <cellStyle name="Обычный 2 2 2 2 3 10 3" xfId="1873"/>
     <cellStyle name="Обычный 2 2 2 2 3 10 4" xfId="2162"/>
+    <cellStyle name="Обычный 2 2 2 2 3 10 5" xfId="2565"/>
+    <cellStyle name="Обычный 2 2 2 2 3 10 6" xfId="2982"/>
+    <cellStyle name="Обычный 2 2 2 2 3 10 7" xfId="3395"/>
     <cellStyle name="Обычный 2 2 2 2 3 11" xfId="547"/>
+    <cellStyle name="Обычный 2 2 2 2 3 11 2" xfId="2720"/>
+    <cellStyle name="Обычный 2 2 2 2 3 11 3" xfId="3137"/>
+    <cellStyle name="Обычный 2 2 2 2 3 11 4" xfId="3549"/>
     <cellStyle name="Обычный 2 2 2 2 3 12" xfId="481"/>
+    <cellStyle name="Обычный 2 2 2 2 3 12 2" xfId="2723"/>
+    <cellStyle name="Обычный 2 2 2 2 3 12 3" xfId="3140"/>
+    <cellStyle name="Обычный 2 2 2 2 3 12 4" xfId="3552"/>
     <cellStyle name="Обычный 2 2 2 2 3 13" xfId="577"/>
+    <cellStyle name="Обычный 2 2 2 2 3 13 2" xfId="2689"/>
+    <cellStyle name="Обычный 2 2 2 2 3 13 3" xfId="3106"/>
+    <cellStyle name="Обычный 2 2 2 2 3 13 4" xfId="3518"/>
     <cellStyle name="Обычный 2 2 2 2 3 14" xfId="1323"/>
     <cellStyle name="Обычный 2 2 2 2 3 15" xfId="1356"/>
     <cellStyle name="Обычный 2 2 2 2 3 16" xfId="1276"/>
+    <cellStyle name="Обычный 2 2 2 2 3 17" xfId="2306"/>
+    <cellStyle name="Обычный 2 2 2 2 3 18" xfId="2341"/>
+    <cellStyle name="Обычный 2 2 2 2 3 19" xfId="2261"/>
     <cellStyle name="Обычный 2 2 2 2 3 2" xfId="77"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2" xfId="78"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 10" xfId="541"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 10 2" xfId="2722"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 10 3" xfId="3139"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 10 4" xfId="3551"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 11" xfId="491"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 11 2" xfId="2719"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 11 3" xfId="3136"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 11 4" xfId="3548"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 12" xfId="569"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 12 2" xfId="2694"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 12 3" xfId="3111"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 12 4" xfId="3523"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 13" xfId="1324"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 14" xfId="1351"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 15" xfId="1382"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 16" xfId="2308"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 17" xfId="2264"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 18" xfId="2276"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2" xfId="79"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2" xfId="80"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 10" xfId="498"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 10 2" xfId="2716"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 10 3" xfId="3133"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 10 4" xfId="3545"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 11" xfId="563"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 11 2" xfId="2698"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 11 3" xfId="3115"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 11 4" xfId="3527"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 12" xfId="1326"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 13" xfId="1347"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 14" xfId="1299"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 15" xfId="2309"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 16" xfId="2337"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 17" xfId="2281"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2" xfId="242"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 10" xfId="2853"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 11" xfId="3266"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 2" xfId="663"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 3" xfId="836"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 4" xfId="1003"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 5" xfId="1169"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 6" xfId="1450"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 7" xfId="1743"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 8" xfId="2033"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 9" xfId="2435"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3" xfId="339"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3 10" xfId="2845"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3 11" xfId="3258"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3 2" xfId="655"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3 3" xfId="828"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3 4" xfId="995"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3 5" xfId="1161"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3 6" xfId="1442"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3 7" xfId="1735"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3 8" xfId="2025"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3 9" xfId="2427"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 4" xfId="327"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 4 10" xfId="2827"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 4 11" xfId="3240"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 4 2" xfId="637"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 4 3" xfId="810"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 4 4" xfId="977"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 4 5" xfId="1143"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 4 6" xfId="1424"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 4 7" xfId="1717"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 4 8" xfId="2007"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 4 9" xfId="2409"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 5" xfId="361"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 5 10" xfId="2935"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 5 11" xfId="3348"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 5 2" xfId="746"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 5 3" xfId="918"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 5 4" xfId="1085"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 5 5" xfId="1251"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 5 6" xfId="1532"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 5 7" xfId="1825"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 5 8" xfId="2115"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 5 9" xfId="2517"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 6" xfId="235"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 6 2" xfId="1615"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 6 3" xfId="1908"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 6 4" xfId="2197"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 6 5" xfId="2600"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 6 6" xfId="3017"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 6 7" xfId="3430"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 7" xfId="411"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 7 2" xfId="1607"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 7 3" xfId="1900"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 7 4" xfId="2189"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 7 5" xfId="2592"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 7 6" xfId="3009"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 7 7" xfId="3422"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 8" xfId="517"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 8 2" xfId="1589"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 8 3" xfId="1882"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 8 4" xfId="2171"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 8 5" xfId="2574"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 8 6" xfId="2991"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 8 7" xfId="3404"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 9" xfId="537"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 9 2" xfId="2724"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 9 3" xfId="3141"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 9 4" xfId="3553"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 3" xfId="240"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 3 10" xfId="2851"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 3 11" xfId="3264"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 3 2" xfId="661"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 3 3" xfId="834"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 3 4" xfId="1001"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 3 5" xfId="1167"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 3 6" xfId="1448"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 3 7" xfId="1741"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 3 8" xfId="2031"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 3 9" xfId="2433"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 4" xfId="342"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 4 10" xfId="2848"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 4 11" xfId="3261"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 4 2" xfId="658"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 4 3" xfId="831"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 4 4" xfId="998"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 4 5" xfId="1164"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 4 6" xfId="1445"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 4 7" xfId="1738"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 4 8" xfId="2028"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 4 9" xfId="2430"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 5" xfId="324"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 5 10" xfId="2823"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 5 11" xfId="3236"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 5 2" xfId="633"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 5 3" xfId="806"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 5 4" xfId="973"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 5 5" xfId="1139"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 5 6" xfId="1420"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 5 7" xfId="1713"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 5 8" xfId="2003"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 5 9" xfId="2405"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 6" xfId="367"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 6 10" xfId="2934"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 6 11" xfId="3347"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 6 2" xfId="745"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 6 3" xfId="917"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 6 4" xfId="1084"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 6 5" xfId="1250"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 6 6" xfId="1531"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 6 7" xfId="1824"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 6 8" xfId="2114"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 6 9" xfId="2516"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 7" xfId="430"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 7 2" xfId="1613"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 7 3" xfId="1906"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 7 4" xfId="2195"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 7 5" xfId="2598"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 7 6" xfId="3015"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 7 7" xfId="3428"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 8" xfId="444"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 8 2" xfId="1610"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 8 3" xfId="1903"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 8 4" xfId="2192"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 8 5" xfId="2595"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 8 6" xfId="3012"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 8 7" xfId="3425"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 9" xfId="515"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 9 2" xfId="1585"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 9 3" xfId="1878"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 9 4" xfId="2167"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 9 5" xfId="2570"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 9 6" xfId="2987"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 9 7" xfId="3400"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3" xfId="81"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 10" xfId="501"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 10 2" xfId="2715"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 10 3" xfId="3132"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 10 4" xfId="3544"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 11" xfId="560"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 11 2" xfId="2701"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 11 3" xfId="3118"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 11 4" xfId="3530"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 12" xfId="1327"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 13" xfId="1345"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 14" xfId="1303"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 15" xfId="2310"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 16" xfId="2334"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 17" xfId="2365"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 2" xfId="243"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 2 10" xfId="2854"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 2 11" xfId="3267"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 2 2" xfId="664"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 2 3" xfId="837"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 2 4" xfId="1004"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 2 5" xfId="1170"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 2 6" xfId="1451"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 2 7" xfId="1744"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 2 8" xfId="2034"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 2 9" xfId="2436"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 3" xfId="338"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 3 10" xfId="2844"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 3 11" xfId="3257"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 3 2" xfId="654"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 3 3" xfId="827"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 3 4" xfId="994"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 3 5" xfId="1160"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 3 6" xfId="1441"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 3 7" xfId="1734"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 3 8" xfId="2024"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 3 9" xfId="2426"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 4" xfId="329"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 4 10" xfId="2830"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 4 11" xfId="3243"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 4 2" xfId="640"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 4 3" xfId="813"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 4 4" xfId="980"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 4 5" xfId="1146"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 4 6" xfId="1427"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 4 7" xfId="1720"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 4 8" xfId="2010"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 4 9" xfId="2412"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 5" xfId="365"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 5 10" xfId="2936"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 5 11" xfId="3349"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 5 2" xfId="747"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 5 3" xfId="919"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 5 4" xfId="1086"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 5 5" xfId="1252"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 5 6" xfId="1533"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 5 7" xfId="1826"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 5 8" xfId="2116"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 5 9" xfId="2518"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 6" xfId="237"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 6 2" xfId="1616"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 6 3" xfId="1909"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 6 4" xfId="2198"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 6 5" xfId="2601"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 6 6" xfId="3018"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 6 7" xfId="3431"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 7" xfId="428"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 7 2" xfId="1606"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 7 3" xfId="1899"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 7 4" xfId="2188"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 7 5" xfId="2591"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 7 6" xfId="3008"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 7 7" xfId="3421"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 8" xfId="518"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 8 2" xfId="1592"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 8 3" xfId="1885"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 8 4" xfId="2174"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 8 5" xfId="2577"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 8 6" xfId="2994"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 8 7" xfId="3407"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 9" xfId="535"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 9 2" xfId="2725"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 9 3" xfId="3142"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 9 4" xfId="3554"/>
     <cellStyle name="Обычный 2 2 2 2 3 3" xfId="82"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2" xfId="83"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 10" xfId="506"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 10 2" xfId="2713"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 10 3" xfId="3130"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 10 4" xfId="3542"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 11" xfId="556"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 11 2" xfId="2705"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 11 3" xfId="3122"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 11 4" xfId="3534"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 12" xfId="1329"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 13" xfId="1342"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 14" xfId="1310"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 15" xfId="2312"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 16" xfId="2329"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 17" xfId="2286"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 2" xfId="245"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 2 10" xfId="2855"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 2 11" xfId="3268"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 2 2" xfId="665"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 2 3" xfId="838"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 2 4" xfId="1005"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 2 5" xfId="1171"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 2 6" xfId="1452"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 2 7" xfId="1745"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 2 8" xfId="2035"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 2 9" xfId="2437"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 3" xfId="337"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 3 10" xfId="2842"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 3 11" xfId="3255"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 3 2" xfId="652"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 3 3" xfId="825"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 3 4" xfId="992"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 3 5" xfId="1158"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 3 6" xfId="1439"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 3 7" xfId="1732"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 3 8" xfId="2022"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 3 9" xfId="2424"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 4" xfId="332"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 4 10" xfId="2834"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 4 11" xfId="3247"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 4 2" xfId="644"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 4 3" xfId="817"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 4 4" xfId="984"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 4 5" xfId="1150"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 4 6" xfId="1431"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 4 7" xfId="1724"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 4 8" xfId="2014"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 4 9" xfId="2416"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 5" xfId="364"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 5 10" xfId="2937"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 5 11" xfId="3350"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 5 2" xfId="748"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 5 3" xfId="920"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 5 4" xfId="1087"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 5 5" xfId="1253"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 5 6" xfId="1534"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 5 7" xfId="1827"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 5 8" xfId="2117"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 5 9" xfId="2519"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 6" xfId="292"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 6 2" xfId="1617"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 6 3" xfId="1910"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 6 4" xfId="2199"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 6 5" xfId="2602"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 6 6" xfId="3019"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 6 7" xfId="3432"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 7" xfId="441"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 7 2" xfId="1604"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 7 3" xfId="1897"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 7 4" xfId="2186"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 7 5" xfId="2589"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 7 6" xfId="3006"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 7 7" xfId="3419"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 8" xfId="520"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 8 2" xfId="1596"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 8 3" xfId="1889"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 8 4" xfId="2178"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 8 5" xfId="2581"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 8 6" xfId="2998"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 8 7" xfId="3411"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 9" xfId="532"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 9 2" xfId="2726"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 9 3" xfId="3143"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 9 4" xfId="3555"/>
     <cellStyle name="Обычный 2 2 2 2 3 4" xfId="238"/>
+    <cellStyle name="Обычный 2 2 2 2 3 4 10" xfId="2849"/>
+    <cellStyle name="Обычный 2 2 2 2 3 4 11" xfId="3262"/>
     <cellStyle name="Обычный 2 2 2 2 3 4 2" xfId="659"/>
     <cellStyle name="Обычный 2 2 2 2 3 4 3" xfId="832"/>
     <cellStyle name="Обычный 2 2 2 2 3 4 4" xfId="999"/>
     <cellStyle name="Обычный 2 2 2 2 3 4 5" xfId="1165"/>
     <cellStyle name="Обычный 2 2 2 2 3 4 6" xfId="1446"/>
     <cellStyle name="Обычный 2 2 2 2 3 4 7" xfId="1739"/>
     <cellStyle name="Обычный 2 2 2 2 3 4 8" xfId="2029"/>
+    <cellStyle name="Обычный 2 2 2 2 3 4 9" xfId="2431"/>
     <cellStyle name="Обычный 2 2 2 2 3 5" xfId="346"/>
+    <cellStyle name="Обычный 2 2 2 2 3 5 10" xfId="2852"/>
+    <cellStyle name="Обычный 2 2 2 2 3 5 11" xfId="3265"/>
     <cellStyle name="Обычный 2 2 2 2 3 5 2" xfId="662"/>
     <cellStyle name="Обычный 2 2 2 2 3 5 3" xfId="835"/>
     <cellStyle name="Обычный 2 2 2 2 3 5 4" xfId="1002"/>
     <cellStyle name="Обычный 2 2 2 2 3 5 5" xfId="1168"/>
     <cellStyle name="Обычный 2 2 2 2 3 5 6" xfId="1449"/>
     <cellStyle name="Обычный 2 2 2 2 3 5 7" xfId="1742"/>
     <cellStyle name="Обычный 2 2 2 2 3 5 8" xfId="2032"/>
+    <cellStyle name="Обычный 2 2 2 2 3 5 9" xfId="2434"/>
     <cellStyle name="Обычный 2 2 2 2 3 6" xfId="320"/>
+    <cellStyle name="Обычный 2 2 2 2 3 6 10" xfId="2818"/>
+    <cellStyle name="Обычный 2 2 2 2 3 6 11" xfId="3231"/>
     <cellStyle name="Обычный 2 2 2 2 3 6 2" xfId="628"/>
     <cellStyle name="Обычный 2 2 2 2 3 6 3" xfId="801"/>
     <cellStyle name="Обычный 2 2 2 2 3 6 4" xfId="968"/>
     <cellStyle name="Обычный 2 2 2 2 3 6 5" xfId="1134"/>
     <cellStyle name="Обычный 2 2 2 2 3 6 6" xfId="1415"/>
     <cellStyle name="Обычный 2 2 2 2 3 6 7" xfId="1708"/>
     <cellStyle name="Обычный 2 2 2 2 3 6 8" xfId="1998"/>
+    <cellStyle name="Обычный 2 2 2 2 3 6 9" xfId="2400"/>
     <cellStyle name="Обычный 2 2 2 2 3 7" xfId="368"/>
+    <cellStyle name="Обычный 2 2 2 2 3 7 10" xfId="2933"/>
+    <cellStyle name="Обычный 2 2 2 2 3 7 11" xfId="3346"/>
     <cellStyle name="Обычный 2 2 2 2 3 7 2" xfId="744"/>
     <cellStyle name="Обычный 2 2 2 2 3 7 3" xfId="916"/>
     <cellStyle name="Обычный 2 2 2 2 3 7 4" xfId="1083"/>
     <cellStyle name="Обычный 2 2 2 2 3 7 5" xfId="1249"/>
     <cellStyle name="Обычный 2 2 2 2 3 7 6" xfId="1530"/>
     <cellStyle name="Обычный 2 2 2 2 3 7 7" xfId="1823"/>
     <cellStyle name="Обычный 2 2 2 2 3 7 8" xfId="2113"/>
+    <cellStyle name="Обычный 2 2 2 2 3 7 9" xfId="2515"/>
     <cellStyle name="Обычный 2 2 2 2 3 8" xfId="435"/>
     <cellStyle name="Обычный 2 2 2 2 3 8 2" xfId="1611"/>
     <cellStyle name="Обычный 2 2 2 2 3 8 3" xfId="1904"/>
     <cellStyle name="Обычный 2 2 2 2 3 8 4" xfId="2193"/>
+    <cellStyle name="Обычный 2 2 2 2 3 8 5" xfId="2596"/>
+    <cellStyle name="Обычный 2 2 2 2 3 8 6" xfId="3013"/>
+    <cellStyle name="Обычный 2 2 2 2 3 8 7" xfId="3426"/>
     <cellStyle name="Обычный 2 2 2 2 3 9" xfId="449"/>
     <cellStyle name="Обычный 2 2 2 2 3 9 2" xfId="1614"/>
     <cellStyle name="Обычный 2 2 2 2 3 9 3" xfId="1907"/>
     <cellStyle name="Обычный 2 2 2 2 3 9 4" xfId="2196"/>
+    <cellStyle name="Обычный 2 2 2 2 3 9 5" xfId="2599"/>
+    <cellStyle name="Обычный 2 2 2 2 3 9 6" xfId="3016"/>
+    <cellStyle name="Обычный 2 2 2 2 3 9 7" xfId="3429"/>
     <cellStyle name="Обычный 2 2 2 2 4" xfId="84"/>
     <cellStyle name="Обычный 2 2 2 2 4 10" xfId="531"/>
+    <cellStyle name="Обычный 2 2 2 2 4 10 2" xfId="2727"/>
+    <cellStyle name="Обычный 2 2 2 2 4 10 3" xfId="3144"/>
+    <cellStyle name="Обычный 2 2 2 2 4 10 4" xfId="3556"/>
     <cellStyle name="Обычный 2 2 2 2 4 11" xfId="509"/>
+    <cellStyle name="Обычный 2 2 2 2 4 11 2" xfId="2711"/>
+    <cellStyle name="Обычный 2 2 2 2 4 11 3" xfId="3128"/>
+    <cellStyle name="Обычный 2 2 2 2 4 11 4" xfId="3540"/>
     <cellStyle name="Обычный 2 2 2 2 4 12" xfId="553"/>
+    <cellStyle name="Обычный 2 2 2 2 4 12 2" xfId="2709"/>
+    <cellStyle name="Обычный 2 2 2 2 4 12 3" xfId="3126"/>
+    <cellStyle name="Обычный 2 2 2 2 4 12 4" xfId="3538"/>
     <cellStyle name="Обычный 2 2 2 2 4 13" xfId="1330"/>
     <cellStyle name="Обычный 2 2 2 2 4 14" xfId="1340"/>
     <cellStyle name="Обычный 2 2 2 2 4 15" xfId="1313"/>
+    <cellStyle name="Обычный 2 2 2 2 4 16" xfId="2313"/>
+    <cellStyle name="Обычный 2 2 2 2 4 17" xfId="2327"/>
+    <cellStyle name="Обычный 2 2 2 2 4 18" xfId="2291"/>
     <cellStyle name="Обычный 2 2 2 2 4 2" xfId="85"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2" xfId="86"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 10" xfId="512"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 10 2" xfId="2708"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 10 3" xfId="3125"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 10 4" xfId="3537"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 11" xfId="544"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 11 2" xfId="2718"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 11 3" xfId="3135"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 11 4" xfId="3547"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 12" xfId="1331"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 13" xfId="1338"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 14" xfId="1317"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 15" xfId="2315"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 16" xfId="2325"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 17" xfId="2298"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 2" xfId="248"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 2 10" xfId="2857"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 2 11" xfId="3270"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 2 2" xfId="667"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 2 3" xfId="840"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 2 4" xfId="1007"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 2 5" xfId="1173"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 2 6" xfId="1454"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 2 7" xfId="1747"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 2 8" xfId="2037"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 2 9" xfId="2439"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 3" xfId="334"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 3 10" xfId="2837"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 3 11" xfId="3250"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 3 2" xfId="647"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 3 3" xfId="820"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 3 4" xfId="987"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 3 5" xfId="1153"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 3 6" xfId="1434"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 3 7" xfId="1727"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 3 8" xfId="2017"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 3 9" xfId="2419"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 4" xfId="341"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 4 10" xfId="2847"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 4 11" xfId="3260"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 4 2" xfId="657"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 4 3" xfId="830"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 4 4" xfId="997"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 4 5" xfId="1163"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 4 6" xfId="1444"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 4 7" xfId="1737"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 4 8" xfId="2027"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 4 9" xfId="2429"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 5" xfId="264"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 5 10" xfId="2939"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 5 11" xfId="3352"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 5 2" xfId="750"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 5 3" xfId="922"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 5 4" xfId="1089"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 5 5" xfId="1255"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 5 6" xfId="1536"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 5 7" xfId="1829"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 5 8" xfId="2119"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 5 9" xfId="2521"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 6" xfId="405"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 6 2" xfId="1619"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 6 3" xfId="1912"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 6 4" xfId="2201"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 6 5" xfId="2604"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 6 6" xfId="3021"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 6 7" xfId="3434"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 7" xfId="282"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 7 2" xfId="1599"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 7 3" xfId="1892"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 7 4" xfId="2181"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 7 5" xfId="2584"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 7 6" xfId="3001"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 7 7" xfId="3414"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 8" xfId="523"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 8 2" xfId="1609"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 8 3" xfId="1902"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 8 4" xfId="2191"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 8 5" xfId="2594"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 8 6" xfId="3011"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 8 7" xfId="3424"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 9" xfId="529"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 9 2" xfId="2728"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 9 3" xfId="3145"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 9 4" xfId="3557"/>
     <cellStyle name="Обычный 2 2 2 2 4 3" xfId="246"/>
+    <cellStyle name="Обычный 2 2 2 2 4 3 10" xfId="2856"/>
+    <cellStyle name="Обычный 2 2 2 2 4 3 11" xfId="3269"/>
     <cellStyle name="Обычный 2 2 2 2 4 3 2" xfId="666"/>
     <cellStyle name="Обычный 2 2 2 2 4 3 3" xfId="839"/>
     <cellStyle name="Обычный 2 2 2 2 4 3 4" xfId="1006"/>
     <cellStyle name="Обычный 2 2 2 2 4 3 5" xfId="1172"/>
     <cellStyle name="Обычный 2 2 2 2 4 3 6" xfId="1453"/>
     <cellStyle name="Обычный 2 2 2 2 4 3 7" xfId="1746"/>
     <cellStyle name="Обычный 2 2 2 2 4 3 8" xfId="2036"/>
+    <cellStyle name="Обычный 2 2 2 2 4 3 9" xfId="2438"/>
     <cellStyle name="Обычный 2 2 2 2 4 4" xfId="336"/>
+    <cellStyle name="Обычный 2 2 2 2 4 4 10" xfId="2840"/>
+    <cellStyle name="Обычный 2 2 2 2 4 4 11" xfId="3253"/>
     <cellStyle name="Обычный 2 2 2 2 4 4 2" xfId="650"/>
     <cellStyle name="Обычный 2 2 2 2 4 4 3" xfId="823"/>
     <cellStyle name="Обычный 2 2 2 2 4 4 4" xfId="990"/>
     <cellStyle name="Обычный 2 2 2 2 4 4 5" xfId="1156"/>
     <cellStyle name="Обычный 2 2 2 2 4 4 6" xfId="1437"/>
     <cellStyle name="Обычный 2 2 2 2 4 4 7" xfId="1730"/>
     <cellStyle name="Обычный 2 2 2 2 4 4 8" xfId="2020"/>
+    <cellStyle name="Обычный 2 2 2 2 4 4 9" xfId="2422"/>
     <cellStyle name="Обычный 2 2 2 2 4 5" xfId="335"/>
+    <cellStyle name="Обычный 2 2 2 2 4 5 10" xfId="2838"/>
+    <cellStyle name="Обычный 2 2 2 2 4 5 11" xfId="3251"/>
     <cellStyle name="Обычный 2 2 2 2 4 5 2" xfId="648"/>
     <cellStyle name="Обычный 2 2 2 2 4 5 3" xfId="821"/>
     <cellStyle name="Обычный 2 2 2 2 4 5 4" xfId="988"/>
     <cellStyle name="Обычный 2 2 2 2 4 5 5" xfId="1154"/>
     <cellStyle name="Обычный 2 2 2 2 4 5 6" xfId="1435"/>
     <cellStyle name="Обычный 2 2 2 2 4 5 7" xfId="1728"/>
     <cellStyle name="Обычный 2 2 2 2 4 5 8" xfId="2018"/>
+    <cellStyle name="Обычный 2 2 2 2 4 5 9" xfId="2420"/>
     <cellStyle name="Обычный 2 2 2 2 4 6" xfId="362"/>
+    <cellStyle name="Обычный 2 2 2 2 4 6 10" xfId="2938"/>
+    <cellStyle name="Обычный 2 2 2 2 4 6 11" xfId="3351"/>
     <cellStyle name="Обычный 2 2 2 2 4 6 2" xfId="749"/>
     <cellStyle name="Обычный 2 2 2 2 4 6 3" xfId="921"/>
     <cellStyle name="Обычный 2 2 2 2 4 6 4" xfId="1088"/>
     <cellStyle name="Обычный 2 2 2 2 4 6 5" xfId="1254"/>
     <cellStyle name="Обычный 2 2 2 2 4 6 6" xfId="1535"/>
     <cellStyle name="Обычный 2 2 2 2 4 6 7" xfId="1828"/>
     <cellStyle name="Обычный 2 2 2 2 4 6 8" xfId="2118"/>
+    <cellStyle name="Обычный 2 2 2 2 4 6 9" xfId="2520"/>
     <cellStyle name="Обычный 2 2 2 2 4 7" xfId="321"/>
     <cellStyle name="Обычный 2 2 2 2 4 7 2" xfId="1618"/>
     <cellStyle name="Обычный 2 2 2 2 4 7 3" xfId="1911"/>
     <cellStyle name="Обычный 2 2 2 2 4 7 4" xfId="2200"/>
+    <cellStyle name="Обычный 2 2 2 2 4 7 5" xfId="2603"/>
+    <cellStyle name="Обычный 2 2 2 2 4 7 6" xfId="3020"/>
+    <cellStyle name="Обычный 2 2 2 2 4 7 7" xfId="3433"/>
     <cellStyle name="Обычный 2 2 2 2 4 8" xfId="422"/>
     <cellStyle name="Обычный 2 2 2 2 4 8 2" xfId="1602"/>
     <cellStyle name="Обычный 2 2 2 2 4 8 3" xfId="1895"/>
     <cellStyle name="Обычный 2 2 2 2 4 8 4" xfId="2184"/>
+    <cellStyle name="Обычный 2 2 2 2 4 8 5" xfId="2587"/>
+    <cellStyle name="Обычный 2 2 2 2 4 8 6" xfId="3004"/>
+    <cellStyle name="Обычный 2 2 2 2 4 8 7" xfId="3417"/>
     <cellStyle name="Обычный 2 2 2 2 4 9" xfId="521"/>
     <cellStyle name="Обычный 2 2 2 2 4 9 2" xfId="1600"/>
     <cellStyle name="Обычный 2 2 2 2 4 9 3" xfId="1893"/>
     <cellStyle name="Обычный 2 2 2 2 4 9 4" xfId="2182"/>
+    <cellStyle name="Обычный 2 2 2 2 4 9 5" xfId="2585"/>
+    <cellStyle name="Обычный 2 2 2 2 4 9 6" xfId="3002"/>
+    <cellStyle name="Обычный 2 2 2 2 4 9 7" xfId="3415"/>
     <cellStyle name="Обычный 2 2 2 2 5" xfId="87"/>
     <cellStyle name="Обычный 2 2 2 2 5 10" xfId="514"/>
+    <cellStyle name="Обычный 2 2 2 2 5 10 2" xfId="2706"/>
+    <cellStyle name="Обычный 2 2 2 2 5 10 3" xfId="3123"/>
+    <cellStyle name="Обычный 2 2 2 2 5 10 4" xfId="3535"/>
     <cellStyle name="Обычный 2 2 2 2 5 11" xfId="539"/>
+    <cellStyle name="Обычный 2 2 2 2 5 11 2" xfId="2721"/>
+    <cellStyle name="Обычный 2 2 2 2 5 11 3" xfId="3138"/>
+    <cellStyle name="Обычный 2 2 2 2 5 11 4" xfId="3550"/>
     <cellStyle name="Обычный 2 2 2 2 5 12" xfId="1332"/>
     <cellStyle name="Обычный 2 2 2 2 5 13" xfId="1337"/>
     <cellStyle name="Обычный 2 2 2 2 5 14" xfId="1320"/>
+    <cellStyle name="Обычный 2 2 2 2 5 15" xfId="2316"/>
+    <cellStyle name="Обычный 2 2 2 2 5 16" xfId="2323"/>
+    <cellStyle name="Обычный 2 2 2 2 5 17" xfId="2301"/>
     <cellStyle name="Обычный 2 2 2 2 5 2" xfId="249"/>
+    <cellStyle name="Обычный 2 2 2 2 5 2 10" xfId="2858"/>
+    <cellStyle name="Обычный 2 2 2 2 5 2 11" xfId="3271"/>
     <cellStyle name="Обычный 2 2 2 2 5 2 2" xfId="668"/>
     <cellStyle name="Обычный 2 2 2 2 5 2 3" xfId="841"/>
     <cellStyle name="Обычный 2 2 2 2 5 2 4" xfId="1008"/>
     <cellStyle name="Обычный 2 2 2 2 5 2 5" xfId="1174"/>
     <cellStyle name="Обычный 2 2 2 2 5 2 6" xfId="1455"/>
     <cellStyle name="Обычный 2 2 2 2 5 2 7" xfId="1748"/>
     <cellStyle name="Обычный 2 2 2 2 5 2 8" xfId="2038"/>
+    <cellStyle name="Обычный 2 2 2 2 5 2 9" xfId="2440"/>
     <cellStyle name="Обычный 2 2 2 2 5 3" xfId="333"/>
+    <cellStyle name="Обычный 2 2 2 2 5 3 10" xfId="2835"/>
+    <cellStyle name="Обычный 2 2 2 2 5 3 11" xfId="3248"/>
     <cellStyle name="Обычный 2 2 2 2 5 3 2" xfId="645"/>
     <cellStyle name="Обычный 2 2 2 2 5 3 3" xfId="818"/>
     <cellStyle name="Обычный 2 2 2 2 5 3 4" xfId="985"/>
     <cellStyle name="Обычный 2 2 2 2 5 3 5" xfId="1151"/>
     <cellStyle name="Обычный 2 2 2 2 5 3 6" xfId="1432"/>
     <cellStyle name="Обычный 2 2 2 2 5 3 7" xfId="1725"/>
     <cellStyle name="Обычный 2 2 2 2 5 3 8" xfId="2015"/>
+    <cellStyle name="Обычный 2 2 2 2 5 3 9" xfId="2417"/>
     <cellStyle name="Обычный 2 2 2 2 5 4" xfId="344"/>
+    <cellStyle name="Обычный 2 2 2 2 5 4 10" xfId="2850"/>
+    <cellStyle name="Обычный 2 2 2 2 5 4 11" xfId="3263"/>
     <cellStyle name="Обычный 2 2 2 2 5 4 2" xfId="660"/>
     <cellStyle name="Обычный 2 2 2 2 5 4 3" xfId="833"/>
     <cellStyle name="Обычный 2 2 2 2 5 4 4" xfId="1000"/>
     <cellStyle name="Обычный 2 2 2 2 5 4 5" xfId="1166"/>
     <cellStyle name="Обычный 2 2 2 2 5 4 6" xfId="1447"/>
     <cellStyle name="Обычный 2 2 2 2 5 4 7" xfId="1740"/>
     <cellStyle name="Обычный 2 2 2 2 5 4 8" xfId="2030"/>
+    <cellStyle name="Обычный 2 2 2 2 5 4 9" xfId="2432"/>
     <cellStyle name="Обычный 2 2 2 2 5 5" xfId="262"/>
+    <cellStyle name="Обычный 2 2 2 2 5 5 10" xfId="2940"/>
+    <cellStyle name="Обычный 2 2 2 2 5 5 11" xfId="3353"/>
     <cellStyle name="Обычный 2 2 2 2 5 5 2" xfId="751"/>
     <cellStyle name="Обычный 2 2 2 2 5 5 3" xfId="923"/>
     <cellStyle name="Обычный 2 2 2 2 5 5 4" xfId="1090"/>
     <cellStyle name="Обычный 2 2 2 2 5 5 5" xfId="1256"/>
     <cellStyle name="Обычный 2 2 2 2 5 5 6" xfId="1537"/>
     <cellStyle name="Обычный 2 2 2 2 5 5 7" xfId="1830"/>
     <cellStyle name="Обычный 2 2 2 2 5 5 8" xfId="2120"/>
+    <cellStyle name="Обычный 2 2 2 2 5 5 9" xfId="2522"/>
     <cellStyle name="Обычный 2 2 2 2 5 6" xfId="429"/>
     <cellStyle name="Обычный 2 2 2 2 5 6 2" xfId="1620"/>
     <cellStyle name="Обычный 2 2 2 2 5 6 3" xfId="1913"/>
     <cellStyle name="Обычный 2 2 2 2 5 6 4" xfId="2202"/>
+    <cellStyle name="Обычный 2 2 2 2 5 6 5" xfId="2605"/>
+    <cellStyle name="Обычный 2 2 2 2 5 6 6" xfId="3022"/>
+    <cellStyle name="Обычный 2 2 2 2 5 6 7" xfId="3435"/>
     <cellStyle name="Обычный 2 2 2 2 5 7" xfId="443"/>
     <cellStyle name="Обычный 2 2 2 2 5 7 2" xfId="1597"/>
     <cellStyle name="Обычный 2 2 2 2 5 7 3" xfId="1890"/>
     <cellStyle name="Обычный 2 2 2 2 5 7 4" xfId="2179"/>
+    <cellStyle name="Обычный 2 2 2 2 5 7 5" xfId="2582"/>
+    <cellStyle name="Обычный 2 2 2 2 5 7 6" xfId="2999"/>
+    <cellStyle name="Обычный 2 2 2 2 5 7 7" xfId="3412"/>
     <cellStyle name="Обычный 2 2 2 2 5 8" xfId="524"/>
     <cellStyle name="Обычный 2 2 2 2 5 8 2" xfId="1612"/>
     <cellStyle name="Обычный 2 2 2 2 5 8 3" xfId="1905"/>
     <cellStyle name="Обычный 2 2 2 2 5 8 4" xfId="2194"/>
+    <cellStyle name="Обычный 2 2 2 2 5 8 5" xfId="2597"/>
+    <cellStyle name="Обычный 2 2 2 2 5 8 6" xfId="3014"/>
+    <cellStyle name="Обычный 2 2 2 2 5 8 7" xfId="3427"/>
     <cellStyle name="Обычный 2 2 2 2 5 9" xfId="527"/>
+    <cellStyle name="Обычный 2 2 2 2 5 9 2" xfId="2729"/>
+    <cellStyle name="Обычный 2 2 2 2 5 9 3" xfId="3146"/>
+    <cellStyle name="Обычный 2 2 2 2 5 9 4" xfId="3558"/>
     <cellStyle name="Обычный 2 2 2 3" xfId="88"/>
     <cellStyle name="Обычный 2 2 2 4" xfId="89"/>
     <cellStyle name="Обычный 2 2 2 4 2" xfId="90"/>
     <cellStyle name="Обычный 2 2 2 4 2 10" xfId="526"/>
     <cellStyle name="Обычный 2 2 2 4 2 10 2" xfId="1622"/>
     <cellStyle name="Обычный 2 2 2 4 2 10 3" xfId="1915"/>
     <cellStyle name="Обычный 2 2 2 4 2 10 4" xfId="2204"/>
+    <cellStyle name="Обычный 2 2 2 4 2 10 5" xfId="2607"/>
+    <cellStyle name="Обычный 2 2 2 4 2 10 6" xfId="3024"/>
+    <cellStyle name="Обычный 2 2 2 4 2 10 7" xfId="3437"/>
     <cellStyle name="Обычный 2 2 2 4 2 11" xfId="522"/>
+    <cellStyle name="Обычный 2 2 2 4 2 11 2" xfId="2732"/>
+    <cellStyle name="Обычный 2 2 2 4 2 11 3" xfId="3149"/>
+    <cellStyle name="Обычный 2 2 2 4 2 11 4" xfId="3561"/>
     <cellStyle name="Обычный 2 2 2 4 2 12" xfId="525"/>
+    <cellStyle name="Обычный 2 2 2 4 2 12 2" xfId="2702"/>
+    <cellStyle name="Обычный 2 2 2 4 2 12 3" xfId="3119"/>
+    <cellStyle name="Обычный 2 2 2 4 2 12 4" xfId="3531"/>
     <cellStyle name="Обычный 2 2 2 4 2 13" xfId="519"/>
+    <cellStyle name="Обычный 2 2 2 4 2 13 2" xfId="2731"/>
+    <cellStyle name="Обычный 2 2 2 4 2 13 3" xfId="3148"/>
+    <cellStyle name="Обычный 2 2 2 4 2 13 4" xfId="3560"/>
     <cellStyle name="Обычный 2 2 2 4 2 14" xfId="1335"/>
     <cellStyle name="Обычный 2 2 2 4 2 15" xfId="1333"/>
     <cellStyle name="Обычный 2 2 2 4 2 16" xfId="1325"/>
+    <cellStyle name="Обычный 2 2 2 4 2 17" xfId="2318"/>
+    <cellStyle name="Обычный 2 2 2 4 2 18" xfId="2320"/>
+    <cellStyle name="Обычный 2 2 2 4 2 19" xfId="2307"/>
     <cellStyle name="Обычный 2 2 2 4 2 2" xfId="91"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2" xfId="92"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 10" xfId="516"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 10 2" xfId="2733"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 10 3" xfId="3150"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 10 4" xfId="3562"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 11" xfId="534"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 11 2" xfId="2699"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 11 3" xfId="3116"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 11 4" xfId="3528"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 12" xfId="504"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 12 2" xfId="2735"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 12 3" xfId="3152"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 12 4" xfId="3564"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 13" xfId="1336"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 14" xfId="1328"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 15" xfId="1334"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 16" xfId="2319"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 17" xfId="2317"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 18" xfId="2314"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 2" xfId="93"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 3" xfId="253"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 3 10" xfId="2862"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 3 11" xfId="3275"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 3 2" xfId="672"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 3 3" xfId="845"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 3 4" xfId="1012"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 3 5" xfId="1178"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 3 6" xfId="1459"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 3 7" xfId="1752"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 3 8" xfId="2042"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 3 9" xfId="2444"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 4" xfId="328"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 4 10" xfId="2828"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 4 11" xfId="3241"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 4 2" xfId="638"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 4 3" xfId="811"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 4 4" xfId="978"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 4 5" xfId="1144"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 4 6" xfId="1425"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 4 7" xfId="1718"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 4 8" xfId="2008"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 4 9" xfId="2410"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 5" xfId="356"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 5 10" xfId="2864"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 5 11" xfId="3277"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 5 2" xfId="674"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 5 3" xfId="847"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 5 4" xfId="1014"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 5 5" xfId="1180"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 5 6" xfId="1461"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 5 7" xfId="1754"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 5 8" xfId="2044"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 5 9" xfId="2446"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 6" xfId="257"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 6 10" xfId="2942"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 6 11" xfId="3355"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 6 2" xfId="753"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 6 3" xfId="925"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 6 4" xfId="1092"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 6 5" xfId="1258"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 6 6" xfId="1539"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 6 7" xfId="1832"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 6 8" xfId="2122"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 6 9" xfId="2524"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 7" xfId="406"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 7 2" xfId="1624"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 7 3" xfId="1917"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 7 4" xfId="2206"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 7 5" xfId="2609"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 7 6" xfId="3026"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 7 7" xfId="3439"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 8" xfId="439"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 8 2" xfId="1590"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 8 3" xfId="1883"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 8 4" xfId="2172"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 8 5" xfId="2575"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 8 6" xfId="2992"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 8 7" xfId="3405"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 9" xfId="528"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 9 2" xfId="1626"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 9 3" xfId="1919"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 9 4" xfId="2208"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 9 5" xfId="2611"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 9 6" xfId="3028"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 9 7" xfId="3441"/>
     <cellStyle name="Обычный 2 2 2 4 2 3" xfId="94"/>
     <cellStyle name="Обычный 2 2 2 4 2 4" xfId="251"/>
+    <cellStyle name="Обычный 2 2 2 4 2 4 10" xfId="2861"/>
+    <cellStyle name="Обычный 2 2 2 4 2 4 11" xfId="3274"/>
     <cellStyle name="Обычный 2 2 2 4 2 4 2" xfId="671"/>
     <cellStyle name="Обычный 2 2 2 4 2 4 3" xfId="844"/>
     <cellStyle name="Обычный 2 2 2 4 2 4 4" xfId="1011"/>
     <cellStyle name="Обычный 2 2 2 4 2 4 5" xfId="1177"/>
     <cellStyle name="Обычный 2 2 2 4 2 4 6" xfId="1458"/>
     <cellStyle name="Обычный 2 2 2 4 2 4 7" xfId="1751"/>
     <cellStyle name="Обычный 2 2 2 4 2 4 8" xfId="2041"/>
+    <cellStyle name="Обычный 2 2 2 4 2 4 9" xfId="2443"/>
     <cellStyle name="Обычный 2 2 2 4 2 5" xfId="330"/>
+    <cellStyle name="Обычный 2 2 2 4 2 5 10" xfId="2831"/>
+    <cellStyle name="Обычный 2 2 2 4 2 5 11" xfId="3244"/>
     <cellStyle name="Обычный 2 2 2 4 2 5 2" xfId="641"/>
     <cellStyle name="Обычный 2 2 2 4 2 5 3" xfId="814"/>
     <cellStyle name="Обычный 2 2 2 4 2 5 4" xfId="981"/>
     <cellStyle name="Обычный 2 2 2 4 2 5 5" xfId="1147"/>
     <cellStyle name="Обычный 2 2 2 4 2 5 6" xfId="1428"/>
     <cellStyle name="Обычный 2 2 2 4 2 5 7" xfId="1721"/>
     <cellStyle name="Обычный 2 2 2 4 2 5 8" xfId="2011"/>
+    <cellStyle name="Обычный 2 2 2 4 2 5 9" xfId="2413"/>
     <cellStyle name="Обычный 2 2 2 4 2 6" xfId="352"/>
+    <cellStyle name="Обычный 2 2 2 4 2 6 10" xfId="2860"/>
+    <cellStyle name="Обычный 2 2 2 4 2 6 11" xfId="3273"/>
     <cellStyle name="Обычный 2 2 2 4 2 6 2" xfId="670"/>
     <cellStyle name="Обычный 2 2 2 4 2 6 3" xfId="843"/>
     <cellStyle name="Обычный 2 2 2 4 2 6 4" xfId="1010"/>
     <cellStyle name="Обычный 2 2 2 4 2 6 5" xfId="1176"/>
     <cellStyle name="Обычный 2 2 2 4 2 6 6" xfId="1457"/>
     <cellStyle name="Обычный 2 2 2 4 2 6 7" xfId="1750"/>
     <cellStyle name="Обычный 2 2 2 4 2 6 8" xfId="2040"/>
+    <cellStyle name="Обычный 2 2 2 4 2 6 9" xfId="2442"/>
     <cellStyle name="Обычный 2 2 2 4 2 7" xfId="258"/>
+    <cellStyle name="Обычный 2 2 2 4 2 7 10" xfId="2941"/>
+    <cellStyle name="Обычный 2 2 2 4 2 7 11" xfId="3354"/>
     <cellStyle name="Обычный 2 2 2 4 2 7 2" xfId="752"/>
     <cellStyle name="Обычный 2 2 2 4 2 7 3" xfId="924"/>
     <cellStyle name="Обычный 2 2 2 4 2 7 4" xfId="1091"/>
     <cellStyle name="Обычный 2 2 2 4 2 7 5" xfId="1257"/>
     <cellStyle name="Обычный 2 2 2 4 2 7 6" xfId="1538"/>
     <cellStyle name="Обычный 2 2 2 4 2 7 7" xfId="1831"/>
     <cellStyle name="Обычный 2 2 2 4 2 7 8" xfId="2121"/>
+    <cellStyle name="Обычный 2 2 2 4 2 7 9" xfId="2523"/>
     <cellStyle name="Обычный 2 2 2 4 2 8" xfId="427"/>
     <cellStyle name="Обычный 2 2 2 4 2 8 2" xfId="1623"/>
     <cellStyle name="Обычный 2 2 2 4 2 8 3" xfId="1916"/>
     <cellStyle name="Обычный 2 2 2 4 2 8 4" xfId="2205"/>
+    <cellStyle name="Обычный 2 2 2 4 2 8 5" xfId="2608"/>
+    <cellStyle name="Обычный 2 2 2 4 2 8 6" xfId="3025"/>
+    <cellStyle name="Обычный 2 2 2 4 2 8 7" xfId="3438"/>
     <cellStyle name="Обычный 2 2 2 4 2 9" xfId="442"/>
     <cellStyle name="Обычный 2 2 2 4 2 9 2" xfId="1593"/>
     <cellStyle name="Обычный 2 2 2 4 2 9 3" xfId="1886"/>
     <cellStyle name="Обычный 2 2 2 4 2 9 4" xfId="2175"/>
+    <cellStyle name="Обычный 2 2 2 4 2 9 5" xfId="2578"/>
+    <cellStyle name="Обычный 2 2 2 4 2 9 6" xfId="2995"/>
+    <cellStyle name="Обычный 2 2 2 4 2 9 7" xfId="3408"/>
     <cellStyle name="Обычный 2 2 2 4 3" xfId="95"/>
     <cellStyle name="Обычный 2 2 2 4 3 10" xfId="511"/>
+    <cellStyle name="Обычный 2 2 2 4 3 10 2" xfId="2736"/>
+    <cellStyle name="Обычный 2 2 2 4 3 10 3" xfId="3153"/>
+    <cellStyle name="Обычный 2 2 2 4 3 10 4" xfId="3565"/>
     <cellStyle name="Обычный 2 2 2 4 3 11" xfId="550"/>
+    <cellStyle name="Обычный 2 2 2 4 3 11 2" xfId="2696"/>
+    <cellStyle name="Обычный 2 2 2 4 3 11 3" xfId="3113"/>
+    <cellStyle name="Обычный 2 2 2 4 3 11 4" xfId="3525"/>
     <cellStyle name="Обычный 2 2 2 4 3 12" xfId="589"/>
+    <cellStyle name="Обычный 2 2 2 4 3 12 2" xfId="2741"/>
+    <cellStyle name="Обычный 2 2 2 4 3 12 3" xfId="3158"/>
+    <cellStyle name="Обычный 2 2 2 4 3 12 4" xfId="3570"/>
     <cellStyle name="Обычный 2 2 2 4 3 13" xfId="1339"/>
     <cellStyle name="Обычный 2 2 2 4 3 14" xfId="1322"/>
     <cellStyle name="Обычный 2 2 2 4 3 15" xfId="1343"/>
+    <cellStyle name="Обычный 2 2 2 4 3 16" xfId="2322"/>
+    <cellStyle name="Обычный 2 2 2 4 3 17" xfId="2311"/>
+    <cellStyle name="Обычный 2 2 2 4 3 18" xfId="2321"/>
     <cellStyle name="Обычный 2 2 2 4 3 2" xfId="96"/>
     <cellStyle name="Обычный 2 2 2 4 3 3" xfId="254"/>
+    <cellStyle name="Обычный 2 2 2 4 3 3 10" xfId="2865"/>
+    <cellStyle name="Обычный 2 2 2 4 3 3 11" xfId="3278"/>
     <cellStyle name="Обычный 2 2 2 4 3 3 2" xfId="675"/>
     <cellStyle name="Обычный 2 2 2 4 3 3 3" xfId="848"/>
     <cellStyle name="Обычный 2 2 2 4 3 3 4" xfId="1015"/>
     <cellStyle name="Обычный 2 2 2 4 3 3 5" xfId="1181"/>
     <cellStyle name="Обычный 2 2 2 4 3 3 6" xfId="1462"/>
     <cellStyle name="Обычный 2 2 2 4 3 3 7" xfId="1755"/>
     <cellStyle name="Обычный 2 2 2 4 3 3 8" xfId="2045"/>
+    <cellStyle name="Обычный 2 2 2 4 3 3 9" xfId="2447"/>
     <cellStyle name="Обычный 2 2 2 4 3 4" xfId="325"/>
+    <cellStyle name="Обычный 2 2 2 4 3 4 10" xfId="2825"/>
+    <cellStyle name="Обычный 2 2 2 4 3 4 11" xfId="3238"/>
     <cellStyle name="Обычный 2 2 2 4 3 4 2" xfId="635"/>
     <cellStyle name="Обычный 2 2 2 4 3 4 3" xfId="808"/>
     <cellStyle name="Обычный 2 2 2 4 3 4 4" xfId="975"/>
     <cellStyle name="Обычный 2 2 2 4 3 4 5" xfId="1141"/>
     <cellStyle name="Обычный 2 2 2 4 3 4 6" xfId="1422"/>
     <cellStyle name="Обычный 2 2 2 4 3 4 7" xfId="1715"/>
     <cellStyle name="Обычный 2 2 2 4 3 4 8" xfId="2005"/>
+    <cellStyle name="Обычный 2 2 2 4 3 4 9" xfId="2407"/>
     <cellStyle name="Обычный 2 2 2 4 3 5" xfId="360"/>
+    <cellStyle name="Обычный 2 2 2 4 3 5 10" xfId="2870"/>
+    <cellStyle name="Обычный 2 2 2 4 3 5 11" xfId="3283"/>
     <cellStyle name="Обычный 2 2 2 4 3 5 2" xfId="680"/>
     <cellStyle name="Обычный 2 2 2 4 3 5 3" xfId="853"/>
     <cellStyle name="Обычный 2 2 2 4 3 5 4" xfId="1020"/>
     <cellStyle name="Обычный 2 2 2 4 3 5 5" xfId="1186"/>
     <cellStyle name="Обычный 2 2 2 4 3 5 6" xfId="1467"/>
     <cellStyle name="Обычный 2 2 2 4 3 5 7" xfId="1760"/>
     <cellStyle name="Обычный 2 2 2 4 3 5 8" xfId="2050"/>
+    <cellStyle name="Обычный 2 2 2 4 3 5 9" xfId="2452"/>
     <cellStyle name="Обычный 2 2 2 4 3 6" xfId="255"/>
+    <cellStyle name="Обычный 2 2 2 4 3 6 10" xfId="2943"/>
+    <cellStyle name="Обычный 2 2 2 4 3 6 11" xfId="3356"/>
     <cellStyle name="Обычный 2 2 2 4 3 6 2" xfId="754"/>
     <cellStyle name="Обычный 2 2 2 4 3 6 3" xfId="926"/>
     <cellStyle name="Обычный 2 2 2 4 3 6 4" xfId="1093"/>
     <cellStyle name="Обычный 2 2 2 4 3 6 5" xfId="1259"/>
     <cellStyle name="Обычный 2 2 2 4 3 6 6" xfId="1540"/>
     <cellStyle name="Обычный 2 2 2 4 3 6 7" xfId="1833"/>
     <cellStyle name="Обычный 2 2 2 4 3 6 8" xfId="2123"/>
+    <cellStyle name="Обычный 2 2 2 4 3 6 9" xfId="2525"/>
     <cellStyle name="Обычный 2 2 2 4 3 7" xfId="432"/>
     <cellStyle name="Обычный 2 2 2 4 3 7 2" xfId="1627"/>
     <cellStyle name="Обычный 2 2 2 4 3 7 3" xfId="1920"/>
     <cellStyle name="Обычный 2 2 2 4 3 7 4" xfId="2209"/>
+    <cellStyle name="Обычный 2 2 2 4 3 7 5" xfId="2612"/>
+    <cellStyle name="Обычный 2 2 2 4 3 7 6" xfId="3029"/>
+    <cellStyle name="Обычный 2 2 2 4 3 7 7" xfId="3442"/>
     <cellStyle name="Обычный 2 2 2 4 3 8" xfId="446"/>
     <cellStyle name="Обычный 2 2 2 4 3 8 2" xfId="1587"/>
     <cellStyle name="Обычный 2 2 2 4 3 8 3" xfId="1880"/>
     <cellStyle name="Обычный 2 2 2 4 3 8 4" xfId="2169"/>
+    <cellStyle name="Обычный 2 2 2 4 3 8 5" xfId="2572"/>
+    <cellStyle name="Обычный 2 2 2 4 3 8 6" xfId="2989"/>
+    <cellStyle name="Обычный 2 2 2 4 3 8 7" xfId="3402"/>
     <cellStyle name="Обычный 2 2 2 4 3 9" xfId="530"/>
     <cellStyle name="Обычный 2 2 2 4 3 9 2" xfId="1632"/>
     <cellStyle name="Обычный 2 2 2 4 3 9 3" xfId="1925"/>
     <cellStyle name="Обычный 2 2 2 4 3 9 4" xfId="2214"/>
+    <cellStyle name="Обычный 2 2 2 4 3 9 5" xfId="2617"/>
+    <cellStyle name="Обычный 2 2 2 4 3 9 6" xfId="3034"/>
+    <cellStyle name="Обычный 2 2 2 4 3 9 7" xfId="3447"/>
     <cellStyle name="Обычный 2 2 2 5" xfId="97"/>
     <cellStyle name="Обычный 2 2 2 5 2" xfId="98"/>
     <cellStyle name="Обычный 2 2 2 5 2 10" xfId="507"/>
+    <cellStyle name="Обычный 2 2 2 5 2 10 2" xfId="2738"/>
+    <cellStyle name="Обычный 2 2 2 5 2 10 3" xfId="3155"/>
+    <cellStyle name="Обычный 2 2 2 5 2 10 4" xfId="3567"/>
     <cellStyle name="Обычный 2 2 2 5 2 11" xfId="554"/>
+    <cellStyle name="Обычный 2 2 2 5 2 11 2" xfId="2691"/>
+    <cellStyle name="Обычный 2 2 2 5 2 11 3" xfId="3108"/>
+    <cellStyle name="Обычный 2 2 2 5 2 11 4" xfId="3520"/>
     <cellStyle name="Обычный 2 2 2 5 2 12" xfId="479"/>
+    <cellStyle name="Обычный 2 2 2 5 2 12 2" xfId="2749"/>
+    <cellStyle name="Обычный 2 2 2 5 2 12 3" xfId="3166"/>
+    <cellStyle name="Обычный 2 2 2 5 2 12 4" xfId="3578"/>
     <cellStyle name="Обычный 2 2 2 5 2 13" xfId="1341"/>
     <cellStyle name="Обычный 2 2 2 5 2 14" xfId="1319"/>
     <cellStyle name="Обычный 2 2 2 5 2 15" xfId="1280"/>
+    <cellStyle name="Обычный 2 2 2 5 2 16" xfId="2324"/>
+    <cellStyle name="Обычный 2 2 2 5 2 17" xfId="2305"/>
+    <cellStyle name="Обычный 2 2 2 5 2 18" xfId="2331"/>
     <cellStyle name="Обычный 2 2 2 5 2 2" xfId="99"/>
     <cellStyle name="Обычный 2 2 2 5 2 3" xfId="256"/>
+    <cellStyle name="Обычный 2 2 2 5 2 3 10" xfId="2867"/>
+    <cellStyle name="Обычный 2 2 2 5 2 3 11" xfId="3280"/>
     <cellStyle name="Обычный 2 2 2 5 2 3 2" xfId="677"/>
     <cellStyle name="Обычный 2 2 2 5 2 3 3" xfId="850"/>
     <cellStyle name="Обычный 2 2 2 5 2 3 4" xfId="1017"/>
     <cellStyle name="Обычный 2 2 2 5 2 3 5" xfId="1183"/>
     <cellStyle name="Обычный 2 2 2 5 2 3 6" xfId="1464"/>
     <cellStyle name="Обычный 2 2 2 5 2 3 7" xfId="1757"/>
     <cellStyle name="Обычный 2 2 2 5 2 3 8" xfId="2047"/>
+    <cellStyle name="Обычный 2 2 2 5 2 3 9" xfId="2449"/>
     <cellStyle name="Обычный 2 2 2 5 2 4" xfId="322"/>
+    <cellStyle name="Обычный 2 2 2 5 2 4 10" xfId="2820"/>
+    <cellStyle name="Обычный 2 2 2 5 2 4 11" xfId="3233"/>
     <cellStyle name="Обычный 2 2 2 5 2 4 2" xfId="630"/>
     <cellStyle name="Обычный 2 2 2 5 2 4 3" xfId="803"/>
     <cellStyle name="Обычный 2 2 2 5 2 4 4" xfId="970"/>
     <cellStyle name="Обычный 2 2 2 5 2 4 5" xfId="1136"/>
     <cellStyle name="Обычный 2 2 2 5 2 4 6" xfId="1417"/>
     <cellStyle name="Обычный 2 2 2 5 2 4 7" xfId="1710"/>
     <cellStyle name="Обычный 2 2 2 5 2 4 8" xfId="2000"/>
+    <cellStyle name="Обычный 2 2 2 5 2 4 9" xfId="2402"/>
     <cellStyle name="Обычный 2 2 2 5 2 5" xfId="366"/>
+    <cellStyle name="Обычный 2 2 2 5 2 5 10" xfId="2878"/>
+    <cellStyle name="Обычный 2 2 2 5 2 5 11" xfId="3291"/>
     <cellStyle name="Обычный 2 2 2 5 2 5 2" xfId="688"/>
     <cellStyle name="Обычный 2 2 2 5 2 5 3" xfId="861"/>
     <cellStyle name="Обычный 2 2 2 5 2 5 4" xfId="1028"/>
     <cellStyle name="Обычный 2 2 2 5 2 5 5" xfId="1194"/>
     <cellStyle name="Обычный 2 2 2 5 2 5 6" xfId="1475"/>
     <cellStyle name="Обычный 2 2 2 5 2 5 7" xfId="1768"/>
     <cellStyle name="Обычный 2 2 2 5 2 5 8" xfId="2058"/>
+    <cellStyle name="Обычный 2 2 2 5 2 5 9" xfId="2460"/>
     <cellStyle name="Обычный 2 2 2 5 2 6" xfId="354"/>
+    <cellStyle name="Обычный 2 2 2 5 2 6 10" xfId="2944"/>
+    <cellStyle name="Обычный 2 2 2 5 2 6 11" xfId="3357"/>
     <cellStyle name="Обычный 2 2 2 5 2 6 2" xfId="755"/>
     <cellStyle name="Обычный 2 2 2 5 2 6 3" xfId="927"/>
     <cellStyle name="Обычный 2 2 2 5 2 6 4" xfId="1094"/>
     <cellStyle name="Обычный 2 2 2 5 2 6 5" xfId="1260"/>
     <cellStyle name="Обычный 2 2 2 5 2 6 6" xfId="1541"/>
     <cellStyle name="Обычный 2 2 2 5 2 6 7" xfId="1834"/>
     <cellStyle name="Обычный 2 2 2 5 2 6 8" xfId="2124"/>
+    <cellStyle name="Обычный 2 2 2 5 2 6 9" xfId="2526"/>
     <cellStyle name="Обычный 2 2 2 5 2 7" xfId="440"/>
     <cellStyle name="Обычный 2 2 2 5 2 7 2" xfId="1629"/>
     <cellStyle name="Обычный 2 2 2 5 2 7 3" xfId="1922"/>
     <cellStyle name="Обычный 2 2 2 5 2 7 4" xfId="2211"/>
+    <cellStyle name="Обычный 2 2 2 5 2 7 5" xfId="2614"/>
+    <cellStyle name="Обычный 2 2 2 5 2 7 6" xfId="3031"/>
+    <cellStyle name="Обычный 2 2 2 5 2 7 7" xfId="3444"/>
     <cellStyle name="Обычный 2 2 2 5 2 8" xfId="451"/>
     <cellStyle name="Обычный 2 2 2 5 2 8 2" xfId="1582"/>
     <cellStyle name="Обычный 2 2 2 5 2 8 3" xfId="1875"/>
     <cellStyle name="Обычный 2 2 2 5 2 8 4" xfId="2164"/>
+    <cellStyle name="Обычный 2 2 2 5 2 8 5" xfId="2567"/>
+    <cellStyle name="Обычный 2 2 2 5 2 8 6" xfId="2984"/>
+    <cellStyle name="Обычный 2 2 2 5 2 8 7" xfId="3397"/>
     <cellStyle name="Обычный 2 2 2 5 2 9" xfId="533"/>
     <cellStyle name="Обычный 2 2 2 5 2 9 2" xfId="1640"/>
     <cellStyle name="Обычный 2 2 2 5 2 9 3" xfId="1933"/>
     <cellStyle name="Обычный 2 2 2 5 2 9 4" xfId="2222"/>
+    <cellStyle name="Обычный 2 2 2 5 2 9 5" xfId="2625"/>
+    <cellStyle name="Обычный 2 2 2 5 2 9 6" xfId="3042"/>
+    <cellStyle name="Обычный 2 2 2 5 2 9 7" xfId="3455"/>
     <cellStyle name="Обычный 2 2 2 6" xfId="100"/>
     <cellStyle name="Обычный 2 2 2_Лес" xfId="40"/>
     <cellStyle name="Обычный 2 2 3" xfId="101"/>
     <cellStyle name="Обычный 2 2 3 10" xfId="502"/>
+    <cellStyle name="Обычный 2 2 3 10 2" xfId="2740"/>
+    <cellStyle name="Обычный 2 2 3 10 3" xfId="3157"/>
+    <cellStyle name="Обычный 2 2 3 10 4" xfId="3569"/>
     <cellStyle name="Обычный 2 2 3 11" xfId="558"/>
+    <cellStyle name="Обычный 2 2 3 11 2" xfId="2665"/>
+    <cellStyle name="Обычный 2 2 3 11 3" xfId="3082"/>
+    <cellStyle name="Обычный 2 2 3 11 4" xfId="3495"/>
     <cellStyle name="Обычный 2 2 3 12" xfId="475"/>
+    <cellStyle name="Обычный 2 2 3 12 2" xfId="2755"/>
+    <cellStyle name="Обычный 2 2 3 12 3" xfId="3172"/>
+    <cellStyle name="Обычный 2 2 3 12 4" xfId="3584"/>
     <cellStyle name="Обычный 2 2 3 13" xfId="1344"/>
     <cellStyle name="Обычный 2 2 3 14" xfId="1315"/>
     <cellStyle name="Обычный 2 2 3 15" xfId="1359"/>
+    <cellStyle name="Обычный 2 2 3 16" xfId="2326"/>
+    <cellStyle name="Обычный 2 2 3 17" xfId="2303"/>
+    <cellStyle name="Обычный 2 2 3 18" xfId="2342"/>
     <cellStyle name="Обычный 2 2 3 2" xfId="102"/>
     <cellStyle name="Обычный 2 2 3 3" xfId="259"/>
+    <cellStyle name="Обычный 2 2 3 3 10" xfId="2869"/>
+    <cellStyle name="Обычный 2 2 3 3 11" xfId="3282"/>
     <cellStyle name="Обычный 2 2 3 3 2" xfId="679"/>
     <cellStyle name="Обычный 2 2 3 3 3" xfId="852"/>
     <cellStyle name="Обычный 2 2 3 3 4" xfId="1019"/>
     <cellStyle name="Обычный 2 2 3 3 5" xfId="1185"/>
     <cellStyle name="Обычный 2 2 3 3 6" xfId="1466"/>
     <cellStyle name="Обычный 2 2 3 3 7" xfId="1759"/>
     <cellStyle name="Обычный 2 2 3 3 8" xfId="2049"/>
+    <cellStyle name="Обычный 2 2 3 3 9" xfId="2451"/>
     <cellStyle name="Обычный 2 2 3 4" xfId="300"/>
+    <cellStyle name="Обычный 2 2 3 4 10" xfId="2794"/>
+    <cellStyle name="Обычный 2 2 3 4 11" xfId="3208"/>
     <cellStyle name="Обычный 2 2 3 4 2" xfId="604"/>
     <cellStyle name="Обычный 2 2 3 4 3" xfId="778"/>
     <cellStyle name="Обычный 2 2 3 4 4" xfId="945"/>
     <cellStyle name="Обычный 2 2 3 4 5" xfId="1111"/>
     <cellStyle name="Обычный 2 2 3 4 6" xfId="1392"/>
     <cellStyle name="Обычный 2 2 3 4 7" xfId="1685"/>
     <cellStyle name="Обычный 2 2 3 4 8" xfId="1975"/>
+    <cellStyle name="Обычный 2 2 3 4 9" xfId="2377"/>
     <cellStyle name="Обычный 2 2 3 5" xfId="371"/>
+    <cellStyle name="Обычный 2 2 3 5 10" xfId="2884"/>
+    <cellStyle name="Обычный 2 2 3 5 11" xfId="3297"/>
     <cellStyle name="Обычный 2 2 3 5 2" xfId="694"/>
     <cellStyle name="Обычный 2 2 3 5 3" xfId="867"/>
     <cellStyle name="Обычный 2 2 3 5 4" xfId="1034"/>
     <cellStyle name="Обычный 2 2 3 5 5" xfId="1200"/>
     <cellStyle name="Обычный 2 2 3 5 6" xfId="1481"/>
     <cellStyle name="Обычный 2 2 3 5 7" xfId="1774"/>
     <cellStyle name="Обычный 2 2 3 5 8" xfId="2064"/>
+    <cellStyle name="Обычный 2 2 3 5 9" xfId="2466"/>
     <cellStyle name="Обычный 2 2 3 6" xfId="250"/>
+    <cellStyle name="Обычный 2 2 3 6 10" xfId="2945"/>
+    <cellStyle name="Обычный 2 2 3 6 11" xfId="3358"/>
     <cellStyle name="Обычный 2 2 3 6 2" xfId="756"/>
     <cellStyle name="Обычный 2 2 3 6 3" xfId="928"/>
     <cellStyle name="Обычный 2 2 3 6 4" xfId="1095"/>
     <cellStyle name="Обычный 2 2 3 6 5" xfId="1261"/>
     <cellStyle name="Обычный 2 2 3 6 6" xfId="1542"/>
     <cellStyle name="Обычный 2 2 3 6 7" xfId="1835"/>
     <cellStyle name="Обычный 2 2 3 6 8" xfId="2125"/>
+    <cellStyle name="Обычный 2 2 3 6 9" xfId="2527"/>
     <cellStyle name="Обычный 2 2 3 7" xfId="244"/>
     <cellStyle name="Обычный 2 2 3 7 2" xfId="1631"/>
     <cellStyle name="Обычный 2 2 3 7 3" xfId="1924"/>
     <cellStyle name="Обычный 2 2 3 7 4" xfId="2213"/>
+    <cellStyle name="Обычный 2 2 3 7 5" xfId="2616"/>
+    <cellStyle name="Обычный 2 2 3 7 6" xfId="3033"/>
+    <cellStyle name="Обычный 2 2 3 7 7" xfId="3446"/>
     <cellStyle name="Обычный 2 2 3 8" xfId="408"/>
     <cellStyle name="Обычный 2 2 3 8 2" xfId="1556"/>
     <cellStyle name="Обычный 2 2 3 8 3" xfId="1849"/>
     <cellStyle name="Обычный 2 2 3 8 4" xfId="2139"/>
+    <cellStyle name="Обычный 2 2 3 8 5" xfId="2541"/>
+    <cellStyle name="Обычный 2 2 3 8 6" xfId="2959"/>
+    <cellStyle name="Обычный 2 2 3 8 7" xfId="3372"/>
     <cellStyle name="Обычный 2 2 3 9" xfId="536"/>
     <cellStyle name="Обычный 2 2 3 9 2" xfId="1646"/>
     <cellStyle name="Обычный 2 2 3 9 3" xfId="1939"/>
     <cellStyle name="Обычный 2 2 3 9 4" xfId="2228"/>
+    <cellStyle name="Обычный 2 2 3 9 5" xfId="2631"/>
+    <cellStyle name="Обычный 2 2 3 9 6" xfId="3048"/>
+    <cellStyle name="Обычный 2 2 3 9 7" xfId="3461"/>
     <cellStyle name="Обычный 2 2 4" xfId="103"/>
     <cellStyle name="Обычный 2 2 4 10" xfId="538"/>
     <cellStyle name="Обычный 2 2 4 10 2" xfId="1648"/>
     <cellStyle name="Обычный 2 2 4 10 3" xfId="1941"/>
     <cellStyle name="Обычный 2 2 4 10 4" xfId="2230"/>
+    <cellStyle name="Обычный 2 2 4 10 5" xfId="2633"/>
+    <cellStyle name="Обычный 2 2 4 10 6" xfId="3050"/>
+    <cellStyle name="Обычный 2 2 4 10 7" xfId="3463"/>
     <cellStyle name="Обычный 2 2 4 11" xfId="499"/>
+    <cellStyle name="Обычный 2 2 4 11 2" xfId="2742"/>
+    <cellStyle name="Обычный 2 2 4 11 3" xfId="3159"/>
+    <cellStyle name="Обычный 2 2 4 11 4" xfId="3571"/>
     <cellStyle name="Обычный 2 2 4 12" xfId="561"/>
+    <cellStyle name="Обычный 2 2 4 12 2" xfId="2688"/>
+    <cellStyle name="Обычный 2 2 4 12 3" xfId="3105"/>
+    <cellStyle name="Обычный 2 2 4 12 4" xfId="3517"/>
     <cellStyle name="Обычный 2 2 4 13" xfId="473"/>
+    <cellStyle name="Обычный 2 2 4 13 2" xfId="2757"/>
+    <cellStyle name="Обычный 2 2 4 13 3" xfId="3174"/>
+    <cellStyle name="Обычный 2 2 4 13 4" xfId="3586"/>
     <cellStyle name="Обычный 2 2 4 14" xfId="1346"/>
     <cellStyle name="Обычный 2 2 4 15" xfId="1312"/>
     <cellStyle name="Обычный 2 2 4 16" xfId="1361"/>
+    <cellStyle name="Обычный 2 2 4 17" xfId="2328"/>
+    <cellStyle name="Обычный 2 2 4 18" xfId="2300"/>
+    <cellStyle name="Обычный 2 2 4 19" xfId="2344"/>
     <cellStyle name="Обычный 2 2 4 2" xfId="104"/>
     <cellStyle name="Обычный 2 2 4 2 2" xfId="105"/>
     <cellStyle name="Обычный 2 2 4 2 2 10" xfId="496"/>
+    <cellStyle name="Обычный 2 2 4 2 2 10 2" xfId="2743"/>
+    <cellStyle name="Обычный 2 2 4 2 2 10 3" xfId="3160"/>
+    <cellStyle name="Обычный 2 2 4 2 2 10 4" xfId="3572"/>
     <cellStyle name="Обычный 2 2 4 2 2 11" xfId="455"/>
+    <cellStyle name="Обычный 2 2 4 2 2 11 2" xfId="2686"/>
+    <cellStyle name="Обычный 2 2 4 2 2 11 3" xfId="3103"/>
+    <cellStyle name="Обычный 2 2 4 2 2 11 4" xfId="3515"/>
     <cellStyle name="Обычный 2 2 4 2 2 12" xfId="471"/>
+    <cellStyle name="Обычный 2 2 4 2 2 12 2" xfId="2759"/>
+    <cellStyle name="Обычный 2 2 4 2 2 12 3" xfId="3176"/>
+    <cellStyle name="Обычный 2 2 4 2 2 12 4" xfId="3588"/>
     <cellStyle name="Обычный 2 2 4 2 2 13" xfId="1348"/>
     <cellStyle name="Обычный 2 2 4 2 2 14" xfId="1309"/>
     <cellStyle name="Обычный 2 2 4 2 2 15" xfId="1364"/>
+    <cellStyle name="Обычный 2 2 4 2 2 16" xfId="2330"/>
+    <cellStyle name="Обычный 2 2 4 2 2 17" xfId="2296"/>
+    <cellStyle name="Обычный 2 2 4 2 2 18" xfId="2346"/>
     <cellStyle name="Обычный 2 2 4 2 2 2" xfId="106"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2" xfId="107"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 10" xfId="566"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 10 2" xfId="2684"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 10 3" xfId="3101"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 10 4" xfId="3513"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 11" xfId="466"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 11 2" xfId="2762"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 11 3" xfId="3179"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 11 4" xfId="3591"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 12" xfId="1349"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 13" xfId="1306"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 14" xfId="1278"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 15" xfId="2332"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 16" xfId="2294"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 17" xfId="2348"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 2" xfId="265"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 2 10" xfId="2874"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 2 11" xfId="3287"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 2 2" xfId="684"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 2 3" xfId="857"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 2 4" xfId="1024"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 2 5" xfId="1190"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 2 6" xfId="1471"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 2 7" xfId="1764"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 2 8" xfId="2054"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 2 9" xfId="2456"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 3" xfId="316"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 3 10" xfId="2813"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 3 11" xfId="3226"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 3 2" xfId="623"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 3 3" xfId="796"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 3 4" xfId="963"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 3 5" xfId="1129"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 3 6" xfId="1410"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 3 7" xfId="1703"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 3 8" xfId="1993"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 3 9" xfId="2395"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 4" xfId="378"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 4 10" xfId="2891"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 4 11" xfId="3304"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 4 2" xfId="701"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 4 3" xfId="874"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 4 4" xfId="1041"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 4 5" xfId="1207"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 4 6" xfId="1488"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 4 7" xfId="1781"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 4 8" xfId="2071"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 4 9" xfId="2473"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 5" xfId="343"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 5 10" xfId="2948"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 5 11" xfId="3361"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 5 2" xfId="759"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 5 3" xfId="931"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 5 4" xfId="1098"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 5 5" xfId="1264"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 5 6" xfId="1545"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 5 7" xfId="1838"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 5 8" xfId="2128"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 5 9" xfId="2530"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 6" xfId="424"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 6 2" xfId="1636"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 6 3" xfId="1929"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 6 4" xfId="2218"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 6 5" xfId="2621"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 6 6" xfId="3038"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 6 7" xfId="3451"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 7" xfId="204"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 7 2" xfId="1575"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 7 3" xfId="1868"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 7 4" xfId="2157"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 7 5" xfId="2560"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 7 6" xfId="2977"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 7 7" xfId="3390"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 8" xfId="542"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 8 2" xfId="1653"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 8 3" xfId="1946"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 8 4" xfId="2235"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 8 5" xfId="2638"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 8 6" xfId="3055"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 8 7" xfId="3468"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 9" xfId="494"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 9 2" xfId="2745"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 9 3" xfId="3162"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 9 4" xfId="3574"/>
     <cellStyle name="Обычный 2 2 4 2 2 3" xfId="263"/>
+    <cellStyle name="Обычный 2 2 4 2 2 3 10" xfId="2872"/>
+    <cellStyle name="Обычный 2 2 4 2 2 3 11" xfId="3285"/>
     <cellStyle name="Обычный 2 2 4 2 2 3 2" xfId="682"/>
     <cellStyle name="Обычный 2 2 4 2 2 3 3" xfId="855"/>
     <cellStyle name="Обычный 2 2 4 2 2 3 4" xfId="1022"/>
     <cellStyle name="Обычный 2 2 4 2 2 3 5" xfId="1188"/>
     <cellStyle name="Обычный 2 2 4 2 2 3 6" xfId="1469"/>
     <cellStyle name="Обычный 2 2 4 2 2 3 7" xfId="1762"/>
     <cellStyle name="Обычный 2 2 4 2 2 3 8" xfId="2052"/>
+    <cellStyle name="Обычный 2 2 4 2 2 3 9" xfId="2454"/>
     <cellStyle name="Обычный 2 2 4 2 2 4" xfId="317"/>
+    <cellStyle name="Обычный 2 2 4 2 2 4 10" xfId="2815"/>
+    <cellStyle name="Обычный 2 2 4 2 2 4 11" xfId="3228"/>
     <cellStyle name="Обычный 2 2 4 2 2 4 2" xfId="625"/>
     <cellStyle name="Обычный 2 2 4 2 2 4 3" xfId="798"/>
     <cellStyle name="Обычный 2 2 4 2 2 4 4" xfId="965"/>
     <cellStyle name="Обычный 2 2 4 2 2 4 5" xfId="1131"/>
     <cellStyle name="Обычный 2 2 4 2 2 4 6" xfId="1412"/>
     <cellStyle name="Обычный 2 2 4 2 2 4 7" xfId="1705"/>
     <cellStyle name="Обычный 2 2 4 2 2 4 8" xfId="1995"/>
+    <cellStyle name="Обычный 2 2 4 2 2 4 9" xfId="2397"/>
     <cellStyle name="Обычный 2 2 4 2 2 5" xfId="375"/>
+    <cellStyle name="Обычный 2 2 4 2 2 5 10" xfId="2888"/>
+    <cellStyle name="Обычный 2 2 4 2 2 5 11" xfId="3301"/>
     <cellStyle name="Обычный 2 2 4 2 2 5 2" xfId="698"/>
     <cellStyle name="Обычный 2 2 4 2 2 5 3" xfId="871"/>
     <cellStyle name="Обычный 2 2 4 2 2 5 4" xfId="1038"/>
     <cellStyle name="Обычный 2 2 4 2 2 5 5" xfId="1204"/>
     <cellStyle name="Обычный 2 2 4 2 2 5 6" xfId="1485"/>
     <cellStyle name="Обычный 2 2 4 2 2 5 7" xfId="1778"/>
     <cellStyle name="Обычный 2 2 4 2 2 5 8" xfId="2068"/>
+    <cellStyle name="Обычный 2 2 4 2 2 5 9" xfId="2470"/>
     <cellStyle name="Обычный 2 2 4 2 2 6" xfId="349"/>
+    <cellStyle name="Обычный 2 2 4 2 2 6 10" xfId="2947"/>
+    <cellStyle name="Обычный 2 2 4 2 2 6 11" xfId="3360"/>
     <cellStyle name="Обычный 2 2 4 2 2 6 2" xfId="758"/>
     <cellStyle name="Обычный 2 2 4 2 2 6 3" xfId="930"/>
     <cellStyle name="Обычный 2 2 4 2 2 6 4" xfId="1097"/>
     <cellStyle name="Обычный 2 2 4 2 2 6 5" xfId="1263"/>
     <cellStyle name="Обычный 2 2 4 2 2 6 6" xfId="1544"/>
     <cellStyle name="Обычный 2 2 4 2 2 6 7" xfId="1837"/>
     <cellStyle name="Обычный 2 2 4 2 2 6 8" xfId="2127"/>
+    <cellStyle name="Обычный 2 2 4 2 2 6 9" xfId="2529"/>
     <cellStyle name="Обычный 2 2 4 2 2 7" xfId="433"/>
     <cellStyle name="Обычный 2 2 4 2 2 7 2" xfId="1634"/>
     <cellStyle name="Обычный 2 2 4 2 2 7 3" xfId="1927"/>
     <cellStyle name="Обычный 2 2 4 2 2 7 4" xfId="2216"/>
+    <cellStyle name="Обычный 2 2 4 2 2 7 5" xfId="2619"/>
+    <cellStyle name="Обычный 2 2 4 2 2 7 6" xfId="3036"/>
+    <cellStyle name="Обычный 2 2 4 2 2 7 7" xfId="3449"/>
     <cellStyle name="Обычный 2 2 4 2 2 8" xfId="447"/>
     <cellStyle name="Обычный 2 2 4 2 2 8 2" xfId="1577"/>
     <cellStyle name="Обычный 2 2 4 2 2 8 3" xfId="1870"/>
     <cellStyle name="Обычный 2 2 4 2 2 8 4" xfId="2159"/>
+    <cellStyle name="Обычный 2 2 4 2 2 8 5" xfId="2562"/>
+    <cellStyle name="Обычный 2 2 4 2 2 8 6" xfId="2979"/>
+    <cellStyle name="Обычный 2 2 4 2 2 8 7" xfId="3392"/>
     <cellStyle name="Обычный 2 2 4 2 2 9" xfId="540"/>
     <cellStyle name="Обычный 2 2 4 2 2 9 2" xfId="1650"/>
     <cellStyle name="Обычный 2 2 4 2 2 9 3" xfId="1943"/>
     <cellStyle name="Обычный 2 2 4 2 2 9 4" xfId="2232"/>
+    <cellStyle name="Обычный 2 2 4 2 2 9 5" xfId="2635"/>
+    <cellStyle name="Обычный 2 2 4 2 2 9 6" xfId="3052"/>
+    <cellStyle name="Обычный 2 2 4 2 2 9 7" xfId="3465"/>
     <cellStyle name="Обычный 2 2 4 2 3" xfId="108"/>
     <cellStyle name="Обычный 2 2 4 2 3 10" xfId="567"/>
+    <cellStyle name="Обычный 2 2 4 2 3 10 2" xfId="2683"/>
+    <cellStyle name="Обычный 2 2 4 2 3 10 3" xfId="3100"/>
+    <cellStyle name="Обычный 2 2 4 2 3 10 4" xfId="3512"/>
     <cellStyle name="Обычный 2 2 4 2 3 11" xfId="464"/>
+    <cellStyle name="Обычный 2 2 4 2 3 11 2" xfId="2763"/>
+    <cellStyle name="Обычный 2 2 4 2 3 11 3" xfId="3180"/>
+    <cellStyle name="Обычный 2 2 4 2 3 11 4" xfId="3592"/>
     <cellStyle name="Обычный 2 2 4 2 3 12" xfId="1350"/>
     <cellStyle name="Обычный 2 2 4 2 3 13" xfId="1305"/>
     <cellStyle name="Обычный 2 2 4 2 3 14" xfId="1366"/>
+    <cellStyle name="Обычный 2 2 4 2 3 15" xfId="2333"/>
+    <cellStyle name="Обычный 2 2 4 2 3 16" xfId="2293"/>
+    <cellStyle name="Обычный 2 2 4 2 3 17" xfId="2262"/>
     <cellStyle name="Обычный 2 2 4 2 3 2" xfId="266"/>
+    <cellStyle name="Обычный 2 2 4 2 3 2 10" xfId="2875"/>
+    <cellStyle name="Обычный 2 2 4 2 3 2 11" xfId="3288"/>
     <cellStyle name="Обычный 2 2 4 2 3 2 2" xfId="685"/>
     <cellStyle name="Обычный 2 2 4 2 3 2 3" xfId="858"/>
     <cellStyle name="Обычный 2 2 4 2 3 2 4" xfId="1025"/>
     <cellStyle name="Обычный 2 2 4 2 3 2 5" xfId="1191"/>
     <cellStyle name="Обычный 2 2 4 2 3 2 6" xfId="1472"/>
     <cellStyle name="Обычный 2 2 4 2 3 2 7" xfId="1765"/>
     <cellStyle name="Обычный 2 2 4 2 3 2 8" xfId="2055"/>
+    <cellStyle name="Обычный 2 2 4 2 3 2 9" xfId="2457"/>
     <cellStyle name="Обычный 2 2 4 2 3 3" xfId="315"/>
+    <cellStyle name="Обычный 2 2 4 2 3 3 10" xfId="2812"/>
+    <cellStyle name="Обычный 2 2 4 2 3 3 11" xfId="3225"/>
     <cellStyle name="Обычный 2 2 4 2 3 3 2" xfId="622"/>
     <cellStyle name="Обычный 2 2 4 2 3 3 3" xfId="795"/>
     <cellStyle name="Обычный 2 2 4 2 3 3 4" xfId="962"/>
     <cellStyle name="Обычный 2 2 4 2 3 3 5" xfId="1128"/>
     <cellStyle name="Обычный 2 2 4 2 3 3 6" xfId="1409"/>
     <cellStyle name="Обычный 2 2 4 2 3 3 7" xfId="1702"/>
     <cellStyle name="Обычный 2 2 4 2 3 3 8" xfId="1992"/>
+    <cellStyle name="Обычный 2 2 4 2 3 3 9" xfId="2394"/>
     <cellStyle name="Обычный 2 2 4 2 3 4" xfId="379"/>
+    <cellStyle name="Обычный 2 2 4 2 3 4 10" xfId="2892"/>
+    <cellStyle name="Обычный 2 2 4 2 3 4 11" xfId="3305"/>
     <cellStyle name="Обычный 2 2 4 2 3 4 2" xfId="702"/>
     <cellStyle name="Обычный 2 2 4 2 3 4 3" xfId="875"/>
     <cellStyle name="Обычный 2 2 4 2 3 4 4" xfId="1042"/>
     <cellStyle name="Обычный 2 2 4 2 3 4 5" xfId="1208"/>
     <cellStyle name="Обычный 2 2 4 2 3 4 6" xfId="1489"/>
     <cellStyle name="Обычный 2 2 4 2 3 4 7" xfId="1782"/>
     <cellStyle name="Обычный 2 2 4 2 3 4 8" xfId="2072"/>
+    <cellStyle name="Обычный 2 2 4 2 3 4 9" xfId="2474"/>
     <cellStyle name="Обычный 2 2 4 2 3 5" xfId="348"/>
+    <cellStyle name="Обычный 2 2 4 2 3 5 10" xfId="2949"/>
+    <cellStyle name="Обычный 2 2 4 2 3 5 11" xfId="3362"/>
     <cellStyle name="Обычный 2 2 4 2 3 5 2" xfId="760"/>
     <cellStyle name="Обычный 2 2 4 2 3 5 3" xfId="932"/>
     <cellStyle name="Обычный 2 2 4 2 3 5 4" xfId="1099"/>
     <cellStyle name="Обычный 2 2 4 2 3 5 5" xfId="1265"/>
     <cellStyle name="Обычный 2 2 4 2 3 5 6" xfId="1546"/>
     <cellStyle name="Обычный 2 2 4 2 3 5 7" xfId="1839"/>
     <cellStyle name="Обычный 2 2 4 2 3 5 8" xfId="2129"/>
+    <cellStyle name="Обычный 2 2 4 2 3 5 9" xfId="2531"/>
     <cellStyle name="Обычный 2 2 4 2 3 6" xfId="434"/>
     <cellStyle name="Обычный 2 2 4 2 3 6 2" xfId="1637"/>
     <cellStyle name="Обычный 2 2 4 2 3 6 3" xfId="1930"/>
     <cellStyle name="Обычный 2 2 4 2 3 6 4" xfId="2219"/>
+    <cellStyle name="Обычный 2 2 4 2 3 6 5" xfId="2622"/>
+    <cellStyle name="Обычный 2 2 4 2 3 6 6" xfId="3039"/>
+    <cellStyle name="Обычный 2 2 4 2 3 6 7" xfId="3452"/>
     <cellStyle name="Обычный 2 2 4 2 3 7" xfId="448"/>
     <cellStyle name="Обычный 2 2 4 2 3 7 2" xfId="1574"/>
     <cellStyle name="Обычный 2 2 4 2 3 7 3" xfId="1867"/>
     <cellStyle name="Обычный 2 2 4 2 3 7 4" xfId="2156"/>
+    <cellStyle name="Обычный 2 2 4 2 3 7 5" xfId="2559"/>
+    <cellStyle name="Обычный 2 2 4 2 3 7 6" xfId="2976"/>
+    <cellStyle name="Обычный 2 2 4 2 3 7 7" xfId="3389"/>
     <cellStyle name="Обычный 2 2 4 2 3 8" xfId="543"/>
     <cellStyle name="Обычный 2 2 4 2 3 8 2" xfId="1654"/>
     <cellStyle name="Обычный 2 2 4 2 3 8 3" xfId="1947"/>
     <cellStyle name="Обычный 2 2 4 2 3 8 4" xfId="2236"/>
+    <cellStyle name="Обычный 2 2 4 2 3 8 5" xfId="2639"/>
+    <cellStyle name="Обычный 2 2 4 2 3 8 6" xfId="3056"/>
+    <cellStyle name="Обычный 2 2 4 2 3 8 7" xfId="3469"/>
     <cellStyle name="Обычный 2 2 4 2 3 9" xfId="492"/>
+    <cellStyle name="Обычный 2 2 4 2 3 9 2" xfId="2746"/>
+    <cellStyle name="Обычный 2 2 4 2 3 9 3" xfId="3163"/>
+    <cellStyle name="Обычный 2 2 4 2 3 9 4" xfId="3575"/>
     <cellStyle name="Обычный 2 2 4 3" xfId="109"/>
     <cellStyle name="Обычный 2 2 4 3 2" xfId="110"/>
     <cellStyle name="Обычный 2 2 4 3 2 10" xfId="570"/>
+    <cellStyle name="Обычный 2 2 4 3 2 10 2" xfId="2682"/>
+    <cellStyle name="Обычный 2 2 4 3 2 10 3" xfId="3099"/>
+    <cellStyle name="Обычный 2 2 4 3 2 10 4" xfId="3511"/>
     <cellStyle name="Обычный 2 2 4 3 2 11" xfId="462"/>
+    <cellStyle name="Обычный 2 2 4 3 2 11 2" xfId="2778"/>
+    <cellStyle name="Обычный 2 2 4 3 2 11 3" xfId="3193"/>
+    <cellStyle name="Обычный 2 2 4 3 2 11 4" xfId="3605"/>
     <cellStyle name="Обычный 2 2 4 3 2 12" xfId="1352"/>
     <cellStyle name="Обычный 2 2 4 3 2 13" xfId="1302"/>
     <cellStyle name="Обычный 2 2 4 3 2 14" xfId="1369"/>
+    <cellStyle name="Обычный 2 2 4 3 2 15" xfId="2335"/>
+    <cellStyle name="Обычный 2 2 4 3 2 16" xfId="2289"/>
+    <cellStyle name="Обычный 2 2 4 3 2 17" xfId="2351"/>
     <cellStyle name="Обычный 2 2 4 3 2 2" xfId="267"/>
+    <cellStyle name="Обычный 2 2 4 3 2 2 10" xfId="2876"/>
+    <cellStyle name="Обычный 2 2 4 3 2 2 11" xfId="3289"/>
     <cellStyle name="Обычный 2 2 4 3 2 2 2" xfId="686"/>
     <cellStyle name="Обычный 2 2 4 3 2 2 3" xfId="859"/>
     <cellStyle name="Обычный 2 2 4 3 2 2 4" xfId="1026"/>
     <cellStyle name="Обычный 2 2 4 3 2 2 5" xfId="1192"/>
     <cellStyle name="Обычный 2 2 4 3 2 2 6" xfId="1473"/>
     <cellStyle name="Обычный 2 2 4 3 2 2 7" xfId="1766"/>
     <cellStyle name="Обычный 2 2 4 3 2 2 8" xfId="2056"/>
+    <cellStyle name="Обычный 2 2 4 3 2 2 9" xfId="2458"/>
     <cellStyle name="Обычный 2 2 4 3 2 3" xfId="314"/>
+    <cellStyle name="Обычный 2 2 4 3 2 3 10" xfId="2811"/>
+    <cellStyle name="Обычный 2 2 4 3 2 3 11" xfId="3224"/>
     <cellStyle name="Обычный 2 2 4 3 2 3 2" xfId="621"/>
     <cellStyle name="Обычный 2 2 4 3 2 3 3" xfId="794"/>
     <cellStyle name="Обычный 2 2 4 3 2 3 4" xfId="961"/>
     <cellStyle name="Обычный 2 2 4 3 2 3 5" xfId="1127"/>
     <cellStyle name="Обычный 2 2 4 3 2 3 6" xfId="1408"/>
     <cellStyle name="Обычный 2 2 4 3 2 3 7" xfId="1701"/>
     <cellStyle name="Обычный 2 2 4 3 2 3 8" xfId="1991"/>
+    <cellStyle name="Обычный 2 2 4 3 2 3 9" xfId="2393"/>
     <cellStyle name="Обычный 2 2 4 3 2 4" xfId="394"/>
+    <cellStyle name="Обычный 2 2 4 3 2 4 10" xfId="2905"/>
+    <cellStyle name="Обычный 2 2 4 3 2 4 11" xfId="3318"/>
     <cellStyle name="Обычный 2 2 4 3 2 4 2" xfId="715"/>
     <cellStyle name="Обычный 2 2 4 3 2 4 3" xfId="888"/>
     <cellStyle name="Обычный 2 2 4 3 2 4 4" xfId="1055"/>
     <cellStyle name="Обычный 2 2 4 3 2 4 5" xfId="1221"/>
     <cellStyle name="Обычный 2 2 4 3 2 4 6" xfId="1502"/>
     <cellStyle name="Обычный 2 2 4 3 2 4 7" xfId="1795"/>
     <cellStyle name="Обычный 2 2 4 3 2 4 8" xfId="2085"/>
+    <cellStyle name="Обычный 2 2 4 3 2 4 9" xfId="2487"/>
     <cellStyle name="Обычный 2 2 4 3 2 5" xfId="347"/>
+    <cellStyle name="Обычный 2 2 4 3 2 5 10" xfId="2950"/>
+    <cellStyle name="Обычный 2 2 4 3 2 5 11" xfId="3363"/>
     <cellStyle name="Обычный 2 2 4 3 2 5 2" xfId="761"/>
     <cellStyle name="Обычный 2 2 4 3 2 5 3" xfId="933"/>
     <cellStyle name="Обычный 2 2 4 3 2 5 4" xfId="1100"/>
     <cellStyle name="Обычный 2 2 4 3 2 5 5" xfId="1266"/>
     <cellStyle name="Обычный 2 2 4 3 2 5 6" xfId="1547"/>
     <cellStyle name="Обычный 2 2 4 3 2 5 7" xfId="1840"/>
     <cellStyle name="Обычный 2 2 4 3 2 5 8" xfId="2130"/>
+    <cellStyle name="Обычный 2 2 4 3 2 5 9" xfId="2532"/>
     <cellStyle name="Обычный 2 2 4 3 2 6" xfId="425"/>
     <cellStyle name="Обычный 2 2 4 3 2 6 2" xfId="1638"/>
     <cellStyle name="Обычный 2 2 4 3 2 6 3" xfId="1931"/>
     <cellStyle name="Обычный 2 2 4 3 2 6 4" xfId="2220"/>
+    <cellStyle name="Обычный 2 2 4 3 2 6 5" xfId="2623"/>
+    <cellStyle name="Обычный 2 2 4 3 2 6 6" xfId="3040"/>
+    <cellStyle name="Обычный 2 2 4 3 2 6 7" xfId="3453"/>
     <cellStyle name="Обычный 2 2 4 3 2 7" xfId="205"/>
     <cellStyle name="Обычный 2 2 4 3 2 7 2" xfId="1573"/>
     <cellStyle name="Обычный 2 2 4 3 2 7 3" xfId="1866"/>
     <cellStyle name="Обычный 2 2 4 3 2 7 4" xfId="2155"/>
+    <cellStyle name="Обычный 2 2 4 3 2 7 5" xfId="2558"/>
+    <cellStyle name="Обычный 2 2 4 3 2 7 6" xfId="2975"/>
+    <cellStyle name="Обычный 2 2 4 3 2 7 7" xfId="3388"/>
     <cellStyle name="Обычный 2 2 4 3 2 8" xfId="545"/>
     <cellStyle name="Обычный 2 2 4 3 2 8 2" xfId="1669"/>
     <cellStyle name="Обычный 2 2 4 3 2 8 3" xfId="1960"/>
     <cellStyle name="Обычный 2 2 4 3 2 8 4" xfId="2249"/>
+    <cellStyle name="Обычный 2 2 4 3 2 8 5" xfId="2652"/>
+    <cellStyle name="Обычный 2 2 4 3 2 8 6" xfId="3069"/>
+    <cellStyle name="Обычный 2 2 4 3 2 8 7" xfId="3482"/>
     <cellStyle name="Обычный 2 2 4 3 2 9" xfId="489"/>
+    <cellStyle name="Обычный 2 2 4 3 2 9 2" xfId="2747"/>
+    <cellStyle name="Обычный 2 2 4 3 2 9 3" xfId="3164"/>
+    <cellStyle name="Обычный 2 2 4 3 2 9 4" xfId="3576"/>
     <cellStyle name="Обычный 2 2 4 4" xfId="261"/>
+    <cellStyle name="Обычный 2 2 4 4 10" xfId="2871"/>
+    <cellStyle name="Обычный 2 2 4 4 11" xfId="3284"/>
     <cellStyle name="Обычный 2 2 4 4 2" xfId="681"/>
     <cellStyle name="Обычный 2 2 4 4 3" xfId="854"/>
     <cellStyle name="Обычный 2 2 4 4 4" xfId="1021"/>
     <cellStyle name="Обычный 2 2 4 4 5" xfId="1187"/>
     <cellStyle name="Обычный 2 2 4 4 6" xfId="1468"/>
     <cellStyle name="Обычный 2 2 4 4 7" xfId="1761"/>
     <cellStyle name="Обычный 2 2 4 4 8" xfId="2051"/>
+    <cellStyle name="Обычный 2 2 4 4 9" xfId="2453"/>
     <cellStyle name="Обычный 2 2 4 5" xfId="319"/>
+    <cellStyle name="Обычный 2 2 4 5 10" xfId="2817"/>
+    <cellStyle name="Обычный 2 2 4 5 11" xfId="3230"/>
     <cellStyle name="Обычный 2 2 4 5 2" xfId="627"/>
     <cellStyle name="Обычный 2 2 4 5 3" xfId="800"/>
     <cellStyle name="Обычный 2 2 4 5 4" xfId="967"/>
     <cellStyle name="Обычный 2 2 4 5 5" xfId="1133"/>
     <cellStyle name="Обычный 2 2 4 5 6" xfId="1414"/>
     <cellStyle name="Обычный 2 2 4 5 7" xfId="1707"/>
     <cellStyle name="Обычный 2 2 4 5 8" xfId="1997"/>
+    <cellStyle name="Обычный 2 2 4 5 9" xfId="2399"/>
     <cellStyle name="Обычный 2 2 4 6" xfId="373"/>
+    <cellStyle name="Обычный 2 2 4 6 10" xfId="2886"/>
+    <cellStyle name="Обычный 2 2 4 6 11" xfId="3299"/>
     <cellStyle name="Обычный 2 2 4 6 2" xfId="696"/>
     <cellStyle name="Обычный 2 2 4 6 3" xfId="869"/>
     <cellStyle name="Обычный 2 2 4 6 4" xfId="1036"/>
     <cellStyle name="Обычный 2 2 4 6 5" xfId="1202"/>
     <cellStyle name="Обычный 2 2 4 6 6" xfId="1483"/>
     <cellStyle name="Обычный 2 2 4 6 7" xfId="1776"/>
     <cellStyle name="Обычный 2 2 4 6 8" xfId="2066"/>
+    <cellStyle name="Обычный 2 2 4 6 9" xfId="2468"/>
     <cellStyle name="Обычный 2 2 4 7" xfId="350"/>
+    <cellStyle name="Обычный 2 2 4 7 10" xfId="2946"/>
+    <cellStyle name="Обычный 2 2 4 7 11" xfId="3359"/>
     <cellStyle name="Обычный 2 2 4 7 2" xfId="757"/>
     <cellStyle name="Обычный 2 2 4 7 3" xfId="929"/>
     <cellStyle name="Обычный 2 2 4 7 4" xfId="1096"/>
     <cellStyle name="Обычный 2 2 4 7 5" xfId="1262"/>
     <cellStyle name="Обычный 2 2 4 7 6" xfId="1543"/>
     <cellStyle name="Обычный 2 2 4 7 7" xfId="1836"/>
     <cellStyle name="Обычный 2 2 4 7 8" xfId="2126"/>
+    <cellStyle name="Обычный 2 2 4 7 9" xfId="2528"/>
     <cellStyle name="Обычный 2 2 4 8" xfId="407"/>
     <cellStyle name="Обычный 2 2 4 8 2" xfId="1633"/>
     <cellStyle name="Обычный 2 2 4 8 3" xfId="1926"/>
     <cellStyle name="Обычный 2 2 4 8 4" xfId="2215"/>
+    <cellStyle name="Обычный 2 2 4 8 5" xfId="2618"/>
+    <cellStyle name="Обычный 2 2 4 8 6" xfId="3035"/>
+    <cellStyle name="Обычный 2 2 4 8 7" xfId="3448"/>
     <cellStyle name="Обычный 2 2 4 9" xfId="284"/>
     <cellStyle name="Обычный 2 2 4 9 2" xfId="1579"/>
     <cellStyle name="Обычный 2 2 4 9 3" xfId="1872"/>
     <cellStyle name="Обычный 2 2 4 9 4" xfId="2161"/>
+    <cellStyle name="Обычный 2 2 4 9 5" xfId="2564"/>
+    <cellStyle name="Обычный 2 2 4 9 6" xfId="2981"/>
+    <cellStyle name="Обычный 2 2 4 9 7" xfId="3394"/>
     <cellStyle name="Обычный 2 2 5" xfId="111"/>
     <cellStyle name="Обычный 2 2 5 10" xfId="488"/>
+    <cellStyle name="Обычный 2 2 5 10 2" xfId="2748"/>
+    <cellStyle name="Обычный 2 2 5 10 3" xfId="3165"/>
+    <cellStyle name="Обычный 2 2 5 10 4" xfId="3577"/>
     <cellStyle name="Обычный 2 2 5 11" xfId="457"/>
+    <cellStyle name="Обычный 2 2 5 11 2" xfId="2681"/>
+    <cellStyle name="Обычный 2 2 5 11 3" xfId="3098"/>
+    <cellStyle name="Обычный 2 2 5 11 4" xfId="3510"/>
     <cellStyle name="Обычный 2 2 5 12" xfId="461"/>
+    <cellStyle name="Обычный 2 2 5 12 2" xfId="2779"/>
+    <cellStyle name="Обычный 2 2 5 12 3" xfId="3194"/>
+    <cellStyle name="Обычный 2 2 5 12 4" xfId="3606"/>
     <cellStyle name="Обычный 2 2 5 13" xfId="1353"/>
     <cellStyle name="Обычный 2 2 5 14" xfId="1300"/>
     <cellStyle name="Обычный 2 2 5 15" xfId="1370"/>
+    <cellStyle name="Обычный 2 2 5 16" xfId="2336"/>
+    <cellStyle name="Обычный 2 2 5 17" xfId="2288"/>
+    <cellStyle name="Обычный 2 2 5 18" xfId="2352"/>
     <cellStyle name="Обычный 2 2 5 2" xfId="112"/>
     <cellStyle name="Обычный 2 2 5 2 2" xfId="113"/>
     <cellStyle name="Обычный 2 2 5 2 2 10" xfId="573"/>
+    <cellStyle name="Обычный 2 2 5 2 2 10 2" xfId="2679"/>
+    <cellStyle name="Обычный 2 2 5 2 2 10 3" xfId="3096"/>
+    <cellStyle name="Обычный 2 2 5 2 2 10 4" xfId="3508"/>
     <cellStyle name="Обычный 2 2 5 2 2 11" xfId="459"/>
+    <cellStyle name="Обычный 2 2 5 2 2 11 2" xfId="2765"/>
+    <cellStyle name="Обычный 2 2 5 2 2 11 3" xfId="3182"/>
+    <cellStyle name="Обычный 2 2 5 2 2 11 4" xfId="3594"/>
     <cellStyle name="Обычный 2 2 5 2 2 12" xfId="1354"/>
     <cellStyle name="Обычный 2 2 5 2 2 13" xfId="1297"/>
     <cellStyle name="Обычный 2 2 5 2 2 14" xfId="1372"/>
+    <cellStyle name="Обычный 2 2 5 2 2 15" xfId="2338"/>
+    <cellStyle name="Обычный 2 2 5 2 2 16" xfId="2285"/>
+    <cellStyle name="Обычный 2 2 5 2 2 17" xfId="2355"/>
     <cellStyle name="Обычный 2 2 5 2 2 2" xfId="269"/>
+    <cellStyle name="Обычный 2 2 5 2 2 2 10" xfId="2879"/>
+    <cellStyle name="Обычный 2 2 5 2 2 2 11" xfId="3292"/>
     <cellStyle name="Обычный 2 2 5 2 2 2 2" xfId="689"/>
     <cellStyle name="Обычный 2 2 5 2 2 2 3" xfId="862"/>
     <cellStyle name="Обычный 2 2 5 2 2 2 4" xfId="1029"/>
     <cellStyle name="Обычный 2 2 5 2 2 2 5" xfId="1195"/>
     <cellStyle name="Обычный 2 2 5 2 2 2 6" xfId="1476"/>
     <cellStyle name="Обычный 2 2 5 2 2 2 7" xfId="1769"/>
     <cellStyle name="Обычный 2 2 5 2 2 2 8" xfId="2059"/>
+    <cellStyle name="Обычный 2 2 5 2 2 2 9" xfId="2461"/>
     <cellStyle name="Обычный 2 2 5 2 2 3" xfId="311"/>
+    <cellStyle name="Обычный 2 2 5 2 2 3 10" xfId="2808"/>
+    <cellStyle name="Обычный 2 2 5 2 2 3 11" xfId="3221"/>
     <cellStyle name="Обычный 2 2 5 2 2 3 2" xfId="618"/>
     <cellStyle name="Обычный 2 2 5 2 2 3 3" xfId="791"/>
     <cellStyle name="Обычный 2 2 5 2 2 3 4" xfId="958"/>
     <cellStyle name="Обычный 2 2 5 2 2 3 5" xfId="1124"/>
     <cellStyle name="Обычный 2 2 5 2 2 3 6" xfId="1405"/>
     <cellStyle name="Обычный 2 2 5 2 2 3 7" xfId="1698"/>
     <cellStyle name="Обычный 2 2 5 2 2 3 8" xfId="1988"/>
+    <cellStyle name="Обычный 2 2 5 2 2 3 9" xfId="2390"/>
     <cellStyle name="Обычный 2 2 5 2 2 4" xfId="381"/>
+    <cellStyle name="Обычный 2 2 5 2 2 4 10" xfId="2894"/>
+    <cellStyle name="Обычный 2 2 5 2 2 4 11" xfId="3307"/>
     <cellStyle name="Обычный 2 2 5 2 2 4 2" xfId="704"/>
     <cellStyle name="Обычный 2 2 5 2 2 4 3" xfId="877"/>
     <cellStyle name="Обычный 2 2 5 2 2 4 4" xfId="1044"/>
     <cellStyle name="Обычный 2 2 5 2 2 4 5" xfId="1210"/>
     <cellStyle name="Обычный 2 2 5 2 2 4 6" xfId="1491"/>
     <cellStyle name="Обычный 2 2 5 2 2 4 7" xfId="1784"/>
     <cellStyle name="Обычный 2 2 5 2 2 4 8" xfId="2074"/>
+    <cellStyle name="Обычный 2 2 5 2 2 4 9" xfId="2476"/>
     <cellStyle name="Обычный 2 2 5 2 2 5" xfId="241"/>
+    <cellStyle name="Обычный 2 2 5 2 2 5 10" xfId="2952"/>
+    <cellStyle name="Обычный 2 2 5 2 2 5 11" xfId="3365"/>
     <cellStyle name="Обычный 2 2 5 2 2 5 2" xfId="763"/>
     <cellStyle name="Обычный 2 2 5 2 2 5 3" xfId="935"/>
     <cellStyle name="Обычный 2 2 5 2 2 5 4" xfId="1102"/>
     <cellStyle name="Обычный 2 2 5 2 2 5 5" xfId="1268"/>
     <cellStyle name="Обычный 2 2 5 2 2 5 6" xfId="1549"/>
     <cellStyle name="Обычный 2 2 5 2 2 5 7" xfId="1842"/>
     <cellStyle name="Обычный 2 2 5 2 2 5 8" xfId="2132"/>
+    <cellStyle name="Обычный 2 2 5 2 2 5 9" xfId="2534"/>
     <cellStyle name="Обычный 2 2 5 2 2 6" xfId="431"/>
     <cellStyle name="Обычный 2 2 5 2 2 6 2" xfId="1641"/>
     <cellStyle name="Обычный 2 2 5 2 2 6 3" xfId="1934"/>
     <cellStyle name="Обычный 2 2 5 2 2 6 4" xfId="2223"/>
+    <cellStyle name="Обычный 2 2 5 2 2 6 5" xfId="2626"/>
+    <cellStyle name="Обычный 2 2 5 2 2 6 6" xfId="3043"/>
+    <cellStyle name="Обычный 2 2 5 2 2 6 7" xfId="3456"/>
     <cellStyle name="Обычный 2 2 5 2 2 7" xfId="445"/>
     <cellStyle name="Обычный 2 2 5 2 2 7 2" xfId="1570"/>
     <cellStyle name="Обычный 2 2 5 2 2 7 3" xfId="1863"/>
     <cellStyle name="Обычный 2 2 5 2 2 7 4" xfId="2152"/>
+    <cellStyle name="Обычный 2 2 5 2 2 7 5" xfId="2555"/>
+    <cellStyle name="Обычный 2 2 5 2 2 7 6" xfId="2972"/>
+    <cellStyle name="Обычный 2 2 5 2 2 7 7" xfId="3385"/>
     <cellStyle name="Обычный 2 2 5 2 2 8" xfId="548"/>
     <cellStyle name="Обычный 2 2 5 2 2 8 2" xfId="1656"/>
     <cellStyle name="Обычный 2 2 5 2 2 8 3" xfId="1949"/>
     <cellStyle name="Обычный 2 2 5 2 2 8 4" xfId="2238"/>
+    <cellStyle name="Обычный 2 2 5 2 2 8 5" xfId="2641"/>
+    <cellStyle name="Обычный 2 2 5 2 2 8 6" xfId="3058"/>
+    <cellStyle name="Обычный 2 2 5 2 2 8 7" xfId="3471"/>
     <cellStyle name="Обычный 2 2 5 2 2 9" xfId="485"/>
+    <cellStyle name="Обычный 2 2 5 2 2 9 2" xfId="2750"/>
+    <cellStyle name="Обычный 2 2 5 2 2 9 3" xfId="3167"/>
+    <cellStyle name="Обычный 2 2 5 2 2 9 4" xfId="3579"/>
     <cellStyle name="Обычный 2 2 5 3" xfId="268"/>
+    <cellStyle name="Обычный 2 2 5 3 10" xfId="2877"/>
+    <cellStyle name="Обычный 2 2 5 3 11" xfId="3290"/>
     <cellStyle name="Обычный 2 2 5 3 2" xfId="687"/>
     <cellStyle name="Обычный 2 2 5 3 3" xfId="860"/>
     <cellStyle name="Обычный 2 2 5 3 4" xfId="1027"/>
     <cellStyle name="Обычный 2 2 5 3 5" xfId="1193"/>
     <cellStyle name="Обычный 2 2 5 3 6" xfId="1474"/>
     <cellStyle name="Обычный 2 2 5 3 7" xfId="1767"/>
     <cellStyle name="Обычный 2 2 5 3 8" xfId="2057"/>
+    <cellStyle name="Обычный 2 2 5 3 9" xfId="2459"/>
     <cellStyle name="Обычный 2 2 5 4" xfId="313"/>
+    <cellStyle name="Обычный 2 2 5 4 10" xfId="2810"/>
+    <cellStyle name="Обычный 2 2 5 4 11" xfId="3223"/>
     <cellStyle name="Обычный 2 2 5 4 2" xfId="620"/>
     <cellStyle name="Обычный 2 2 5 4 3" xfId="793"/>
     <cellStyle name="Обычный 2 2 5 4 4" xfId="960"/>
     <cellStyle name="Обычный 2 2 5 4 5" xfId="1126"/>
     <cellStyle name="Обычный 2 2 5 4 6" xfId="1407"/>
     <cellStyle name="Обычный 2 2 5 4 7" xfId="1700"/>
     <cellStyle name="Обычный 2 2 5 4 8" xfId="1990"/>
+    <cellStyle name="Обычный 2 2 5 4 9" xfId="2392"/>
     <cellStyle name="Обычный 2 2 5 5" xfId="395"/>
+    <cellStyle name="Обычный 2 2 5 5 10" xfId="2906"/>
+    <cellStyle name="Обычный 2 2 5 5 11" xfId="3319"/>
     <cellStyle name="Обычный 2 2 5 5 2" xfId="716"/>
     <cellStyle name="Обычный 2 2 5 5 3" xfId="889"/>
     <cellStyle name="Обычный 2 2 5 5 4" xfId="1056"/>
     <cellStyle name="Обычный 2 2 5 5 5" xfId="1222"/>
     <cellStyle name="Обычный 2 2 5 5 6" xfId="1503"/>
     <cellStyle name="Обычный 2 2 5 5 7" xfId="1796"/>
     <cellStyle name="Обычный 2 2 5 5 8" xfId="2086"/>
+    <cellStyle name="Обычный 2 2 5 5 9" xfId="2488"/>
     <cellStyle name="Обычный 2 2 5 6" xfId="345"/>
+    <cellStyle name="Обычный 2 2 5 6 10" xfId="2951"/>
+    <cellStyle name="Обычный 2 2 5 6 11" xfId="3364"/>
     <cellStyle name="Обычный 2 2 5 6 2" xfId="762"/>
     <cellStyle name="Обычный 2 2 5 6 3" xfId="934"/>
     <cellStyle name="Обычный 2 2 5 6 4" xfId="1101"/>
     <cellStyle name="Обычный 2 2 5 6 5" xfId="1267"/>
     <cellStyle name="Обычный 2 2 5 6 6" xfId="1548"/>
     <cellStyle name="Обычный 2 2 5 6 7" xfId="1841"/>
     <cellStyle name="Обычный 2 2 5 6 8" xfId="2131"/>
+    <cellStyle name="Обычный 2 2 5 6 9" xfId="2533"/>
     <cellStyle name="Обычный 2 2 5 7" xfId="247"/>
     <cellStyle name="Обычный 2 2 5 7 2" xfId="1639"/>
     <cellStyle name="Обычный 2 2 5 7 3" xfId="1932"/>
     <cellStyle name="Обычный 2 2 5 7 4" xfId="2221"/>
+    <cellStyle name="Обычный 2 2 5 7 5" xfId="2624"/>
+    <cellStyle name="Обычный 2 2 5 7 6" xfId="3041"/>
+    <cellStyle name="Обычный 2 2 5 7 7" xfId="3454"/>
     <cellStyle name="Обычный 2 2 5 8" xfId="409"/>
     <cellStyle name="Обычный 2 2 5 8 2" xfId="1572"/>
     <cellStyle name="Обычный 2 2 5 8 3" xfId="1865"/>
     <cellStyle name="Обычный 2 2 5 8 4" xfId="2154"/>
+    <cellStyle name="Обычный 2 2 5 8 5" xfId="2557"/>
+    <cellStyle name="Обычный 2 2 5 8 6" xfId="2974"/>
+    <cellStyle name="Обычный 2 2 5 8 7" xfId="3387"/>
     <cellStyle name="Обычный 2 2 5 9" xfId="546"/>
     <cellStyle name="Обычный 2 2 5 9 2" xfId="1670"/>
     <cellStyle name="Обычный 2 2 5 9 3" xfId="1961"/>
     <cellStyle name="Обычный 2 2 5 9 4" xfId="2250"/>
+    <cellStyle name="Обычный 2 2 5 9 5" xfId="2653"/>
+    <cellStyle name="Обычный 2 2 5 9 6" xfId="3070"/>
+    <cellStyle name="Обычный 2 2 5 9 7" xfId="3483"/>
     <cellStyle name="Обычный 2 2 6" xfId="114"/>
     <cellStyle name="Обычный 2 2 6 10" xfId="575"/>
+    <cellStyle name="Обычный 2 2 6 10 2" xfId="2678"/>
+    <cellStyle name="Обычный 2 2 6 10 3" xfId="3095"/>
+    <cellStyle name="Обычный 2 2 6 10 4" xfId="3507"/>
     <cellStyle name="Обычный 2 2 6 11" xfId="458"/>
+    <cellStyle name="Обычный 2 2 6 11 2" xfId="2766"/>
+    <cellStyle name="Обычный 2 2 6 11 3" xfId="3183"/>
+    <cellStyle name="Обычный 2 2 6 11 4" xfId="3595"/>
     <cellStyle name="Обычный 2 2 6 12" xfId="1355"/>
     <cellStyle name="Обычный 2 2 6 13" xfId="1295"/>
     <cellStyle name="Обычный 2 2 6 14" xfId="1373"/>
+    <cellStyle name="Обычный 2 2 6 15" xfId="2339"/>
+    <cellStyle name="Обычный 2 2 6 16" xfId="2283"/>
+    <cellStyle name="Обычный 2 2 6 17" xfId="2356"/>
     <cellStyle name="Обычный 2 2 6 2" xfId="270"/>
+    <cellStyle name="Обычный 2 2 6 2 10" xfId="2880"/>
+    <cellStyle name="Обычный 2 2 6 2 11" xfId="3293"/>
     <cellStyle name="Обычный 2 2 6 2 2" xfId="690"/>
     <cellStyle name="Обычный 2 2 6 2 3" xfId="863"/>
     <cellStyle name="Обычный 2 2 6 2 4" xfId="1030"/>
     <cellStyle name="Обычный 2 2 6 2 5" xfId="1196"/>
     <cellStyle name="Обычный 2 2 6 2 6" xfId="1477"/>
     <cellStyle name="Обычный 2 2 6 2 7" xfId="1770"/>
     <cellStyle name="Обычный 2 2 6 2 8" xfId="2060"/>
+    <cellStyle name="Обычный 2 2 6 2 9" xfId="2462"/>
     <cellStyle name="Обычный 2 2 6 3" xfId="310"/>
+    <cellStyle name="Обычный 2 2 6 3 10" xfId="2807"/>
+    <cellStyle name="Обычный 2 2 6 3 11" xfId="3220"/>
     <cellStyle name="Обычный 2 2 6 3 2" xfId="617"/>
     <cellStyle name="Обычный 2 2 6 3 3" xfId="790"/>
     <cellStyle name="Обычный 2 2 6 3 4" xfId="957"/>
     <cellStyle name="Обычный 2 2 6 3 5" xfId="1123"/>
     <cellStyle name="Обычный 2 2 6 3 6" xfId="1404"/>
     <cellStyle name="Обычный 2 2 6 3 7" xfId="1697"/>
     <cellStyle name="Обычный 2 2 6 3 8" xfId="1987"/>
+    <cellStyle name="Обычный 2 2 6 3 9" xfId="2389"/>
     <cellStyle name="Обычный 2 2 6 4" xfId="382"/>
+    <cellStyle name="Обычный 2 2 6 4 10" xfId="2895"/>
+    <cellStyle name="Обычный 2 2 6 4 11" xfId="3308"/>
     <cellStyle name="Обычный 2 2 6 4 2" xfId="705"/>
     <cellStyle name="Обычный 2 2 6 4 3" xfId="878"/>
     <cellStyle name="Обычный 2 2 6 4 4" xfId="1045"/>
     <cellStyle name="Обычный 2 2 6 4 5" xfId="1211"/>
     <cellStyle name="Обычный 2 2 6 4 6" xfId="1492"/>
     <cellStyle name="Обычный 2 2 6 4 7" xfId="1785"/>
     <cellStyle name="Обычный 2 2 6 4 8" xfId="2075"/>
+    <cellStyle name="Обычный 2 2 6 4 9" xfId="2477"/>
     <cellStyle name="Обычный 2 2 6 5" xfId="239"/>
+    <cellStyle name="Обычный 2 2 6 5 10" xfId="2953"/>
+    <cellStyle name="Обычный 2 2 6 5 11" xfId="3366"/>
     <cellStyle name="Обычный 2 2 6 5 2" xfId="764"/>
     <cellStyle name="Обычный 2 2 6 5 3" xfId="936"/>
     <cellStyle name="Обычный 2 2 6 5 4" xfId="1103"/>
     <cellStyle name="Обычный 2 2 6 5 5" xfId="1269"/>
     <cellStyle name="Обычный 2 2 6 5 6" xfId="1550"/>
     <cellStyle name="Обычный 2 2 6 5 7" xfId="1843"/>
     <cellStyle name="Обычный 2 2 6 5 8" xfId="2133"/>
+    <cellStyle name="Обычный 2 2 6 5 9" xfId="2535"/>
     <cellStyle name="Обычный 2 2 6 6" xfId="404"/>
     <cellStyle name="Обычный 2 2 6 6 2" xfId="1642"/>
     <cellStyle name="Обычный 2 2 6 6 3" xfId="1935"/>
     <cellStyle name="Обычный 2 2 6 6 4" xfId="2224"/>
+    <cellStyle name="Обычный 2 2 6 6 5" xfId="2627"/>
+    <cellStyle name="Обычный 2 2 6 6 6" xfId="3044"/>
+    <cellStyle name="Обычный 2 2 6 6 7" xfId="3457"/>
     <cellStyle name="Обычный 2 2 6 7" xfId="279"/>
     <cellStyle name="Обычный 2 2 6 7 2" xfId="1569"/>
     <cellStyle name="Обычный 2 2 6 7 3" xfId="1862"/>
     <cellStyle name="Обычный 2 2 6 7 4" xfId="2151"/>
+    <cellStyle name="Обычный 2 2 6 7 5" xfId="2554"/>
+    <cellStyle name="Обычный 2 2 6 7 6" xfId="2971"/>
+    <cellStyle name="Обычный 2 2 6 7 7" xfId="3384"/>
     <cellStyle name="Обычный 2 2 6 8" xfId="549"/>
     <cellStyle name="Обычный 2 2 6 8 2" xfId="1657"/>
     <cellStyle name="Обычный 2 2 6 8 3" xfId="1950"/>
     <cellStyle name="Обычный 2 2 6 8 4" xfId="2239"/>
+    <cellStyle name="Обычный 2 2 6 8 5" xfId="2642"/>
+    <cellStyle name="Обычный 2 2 6 8 6" xfId="3059"/>
+    <cellStyle name="Обычный 2 2 6 8 7" xfId="3472"/>
     <cellStyle name="Обычный 2 2 6 9" xfId="483"/>
+    <cellStyle name="Обычный 2 2 6 9 2" xfId="2751"/>
+    <cellStyle name="Обычный 2 2 6 9 3" xfId="3168"/>
+    <cellStyle name="Обычный 2 2 6 9 4" xfId="3580"/>
     <cellStyle name="Обычный 2 2 7" xfId="115"/>
     <cellStyle name="Обычный 2 2_Бахчи" xfId="9"/>
     <cellStyle name="Обычный 2 20" xfId="116"/>
     <cellStyle name="Обычный 2 20 2" xfId="117"/>
     <cellStyle name="Обычный 2 20 2 10" xfId="454"/>
+    <cellStyle name="Обычный 2 20 2 10 2" xfId="2754"/>
+    <cellStyle name="Обычный 2 20 2 10 3" xfId="3171"/>
+    <cellStyle name="Обычный 2 20 2 10 4" xfId="3583"/>
     <cellStyle name="Обычный 2 20 2 11" xfId="596"/>
+    <cellStyle name="Обычный 2 20 2 11 2" xfId="2674"/>
+    <cellStyle name="Обычный 2 20 2 11 3" xfId="3091"/>
+    <cellStyle name="Обычный 2 20 2 11 4" xfId="3503"/>
     <cellStyle name="Обычный 2 20 2 12" xfId="772"/>
+    <cellStyle name="Обычный 2 20 2 12 2" xfId="2767"/>
+    <cellStyle name="Обычный 2 20 2 12 3" xfId="3184"/>
+    <cellStyle name="Обычный 2 20 2 12 4" xfId="3596"/>
     <cellStyle name="Обычный 2 20 2 13" xfId="1357"/>
     <cellStyle name="Обычный 2 20 2 14" xfId="1277"/>
     <cellStyle name="Обычный 2 20 2 15" xfId="1376"/>
+    <cellStyle name="Обычный 2 20 2 16" xfId="2340"/>
+    <cellStyle name="Обычный 2 20 2 17" xfId="2279"/>
+    <cellStyle name="Обычный 2 20 2 18" xfId="2358"/>
     <cellStyle name="Обычный 2 20 2 2" xfId="118"/>
     <cellStyle name="Обычный 2 20 2 2 2" xfId="119"/>
     <cellStyle name="Обычный 2 20 2 2 3" xfId="120"/>
     <cellStyle name="Обычный 2 20 2 3" xfId="272"/>
+    <cellStyle name="Обычный 2 20 2 3 10" xfId="2883"/>
+    <cellStyle name="Обычный 2 20 2 3 11" xfId="3296"/>
     <cellStyle name="Обычный 2 20 2 3 2" xfId="693"/>
     <cellStyle name="Обычный 2 20 2 3 3" xfId="866"/>
     <cellStyle name="Обычный 2 20 2 3 4" xfId="1033"/>
     <cellStyle name="Обычный 2 20 2 3 5" xfId="1199"/>
     <cellStyle name="Обычный 2 20 2 3 6" xfId="1480"/>
     <cellStyle name="Обычный 2 20 2 3 7" xfId="1773"/>
     <cellStyle name="Обычный 2 20 2 3 8" xfId="2063"/>
+    <cellStyle name="Обычный 2 20 2 3 9" xfId="2465"/>
     <cellStyle name="Обычный 2 20 2 4" xfId="308"/>
+    <cellStyle name="Обычный 2 20 2 4 10" xfId="2803"/>
+    <cellStyle name="Обычный 2 20 2 4 11" xfId="3216"/>
     <cellStyle name="Обычный 2 20 2 4 2" xfId="613"/>
     <cellStyle name="Обычный 2 20 2 4 3" xfId="786"/>
     <cellStyle name="Обычный 2 20 2 4 4" xfId="953"/>
     <cellStyle name="Обычный 2 20 2 4 5" xfId="1119"/>
     <cellStyle name="Обычный 2 20 2 4 6" xfId="1400"/>
     <cellStyle name="Обычный 2 20 2 4 7" xfId="1693"/>
     <cellStyle name="Обычный 2 20 2 4 8" xfId="1983"/>
+    <cellStyle name="Обычный 2 20 2 4 9" xfId="2385"/>
     <cellStyle name="Обычный 2 20 2 5" xfId="383"/>
+    <cellStyle name="Обычный 2 20 2 5 10" xfId="2896"/>
+    <cellStyle name="Обычный 2 20 2 5 11" xfId="3309"/>
     <cellStyle name="Обычный 2 20 2 5 2" xfId="706"/>
     <cellStyle name="Обычный 2 20 2 5 3" xfId="879"/>
     <cellStyle name="Обычный 2 20 2 5 4" xfId="1046"/>
     <cellStyle name="Обычный 2 20 2 5 5" xfId="1212"/>
     <cellStyle name="Обычный 2 20 2 5 6" xfId="1493"/>
     <cellStyle name="Обычный 2 20 2 5 7" xfId="1786"/>
     <cellStyle name="Обычный 2 20 2 5 8" xfId="2076"/>
+    <cellStyle name="Обычный 2 20 2 5 9" xfId="2478"/>
     <cellStyle name="Обычный 2 20 2 6" xfId="340"/>
+    <cellStyle name="Обычный 2 20 2 6 10" xfId="2954"/>
+    <cellStyle name="Обычный 2 20 2 6 11" xfId="3367"/>
     <cellStyle name="Обычный 2 20 2 6 2" xfId="765"/>
     <cellStyle name="Обычный 2 20 2 6 3" xfId="937"/>
     <cellStyle name="Обычный 2 20 2 6 4" xfId="1104"/>
     <cellStyle name="Обычный 2 20 2 6 5" xfId="1270"/>
     <cellStyle name="Обычный 2 20 2 6 6" xfId="1551"/>
     <cellStyle name="Обычный 2 20 2 6 7" xfId="1844"/>
     <cellStyle name="Обычный 2 20 2 6 8" xfId="2134"/>
+    <cellStyle name="Обычный 2 20 2 6 9" xfId="2536"/>
     <cellStyle name="Обычный 2 20 2 7" xfId="252"/>
     <cellStyle name="Обычный 2 20 2 7 2" xfId="1645"/>
     <cellStyle name="Обычный 2 20 2 7 3" xfId="1938"/>
     <cellStyle name="Обычный 2 20 2 7 4" xfId="2227"/>
+    <cellStyle name="Обычный 2 20 2 7 5" xfId="2630"/>
+    <cellStyle name="Обычный 2 20 2 7 6" xfId="3047"/>
+    <cellStyle name="Обычный 2 20 2 7 7" xfId="3460"/>
     <cellStyle name="Обычный 2 20 2 8" xfId="426"/>
     <cellStyle name="Обычный 2 20 2 8 2" xfId="1565"/>
     <cellStyle name="Обычный 2 20 2 8 3" xfId="1858"/>
     <cellStyle name="Обычный 2 20 2 8 4" xfId="2147"/>
+    <cellStyle name="Обычный 2 20 2 8 5" xfId="2550"/>
+    <cellStyle name="Обычный 2 20 2 8 6" xfId="2967"/>
+    <cellStyle name="Обычный 2 20 2 8 7" xfId="3380"/>
     <cellStyle name="Обычный 2 20 2 9" xfId="552"/>
     <cellStyle name="Обычный 2 20 2 9 2" xfId="1658"/>
     <cellStyle name="Обычный 2 20 2 9 3" xfId="1951"/>
     <cellStyle name="Обычный 2 20 2 9 4" xfId="2240"/>
+    <cellStyle name="Обычный 2 20 2 9 5" xfId="2643"/>
+    <cellStyle name="Обычный 2 20 2 9 6" xfId="3060"/>
+    <cellStyle name="Обычный 2 20 2 9 7" xfId="3473"/>
     <cellStyle name="Обычный 2 20 3" xfId="121"/>
     <cellStyle name="Обычный 2 20 4" xfId="122"/>
     <cellStyle name="Обычный 2 21" xfId="123"/>
     <cellStyle name="Обычный 2 21 2" xfId="124"/>
     <cellStyle name="Обычный 2 21 3" xfId="125"/>
     <cellStyle name="Обычный 2 22" xfId="126"/>
     <cellStyle name="Обычный 2 23" xfId="127"/>
     <cellStyle name="Обычный 2 24" xfId="128"/>
     <cellStyle name="Обычный 2 25" xfId="129"/>
     <cellStyle name="Обычный 2 3" xfId="5"/>
     <cellStyle name="Обычный 2 3 2" xfId="130"/>
     <cellStyle name="Обычный 2 4" xfId="131"/>
     <cellStyle name="Обычный 2 4 2" xfId="132"/>
     <cellStyle name="Обычный 2 5" xfId="133"/>
     <cellStyle name="Обычный 2 5 2" xfId="134"/>
     <cellStyle name="Обычный 2 6" xfId="135"/>
     <cellStyle name="Обычный 2 7" xfId="136"/>
     <cellStyle name="Обычный 2 8" xfId="137"/>
     <cellStyle name="Обычный 2 9" xfId="138"/>
     <cellStyle name="Обычный 2_Bull" xfId="8"/>
     <cellStyle name="Обычный 3 10" xfId="139"/>
     <cellStyle name="Обычный 3 11" xfId="140"/>
     <cellStyle name="Обычный 3 12" xfId="141"/>
     <cellStyle name="Обычный 3 13" xfId="142"/>
     <cellStyle name="Обычный 3 13 2" xfId="143"/>
     <cellStyle name="Обычный 3 13 3" xfId="144"/>
     <cellStyle name="Обычный 3 14" xfId="145"/>
     <cellStyle name="Обычный 3 14 2" xfId="146"/>
     <cellStyle name="Обычный 3 14 3" xfId="147"/>
     <cellStyle name="Обычный 3 15" xfId="148"/>
     <cellStyle name="Обычный 3 16" xfId="201"/>
     <cellStyle name="Обычный 3 17" xfId="202"/>
     <cellStyle name="Обычный 3 18" xfId="302"/>
     <cellStyle name="Обычный 3 19" xfId="389"/>
     <cellStyle name="Обычный 3 2" xfId="6"/>
     <cellStyle name="Обычный 3 2 2" xfId="191"/>
     <cellStyle name="Обычный 3 2_Bull" xfId="198"/>
     <cellStyle name="Обычный 3 20" xfId="387"/>
     <cellStyle name="Обычный 3 21" xfId="726"/>
     <cellStyle name="Обычный 3 22" xfId="1558"/>
     <cellStyle name="Обычный 3 23" xfId="1664"/>
     <cellStyle name="Обычный 3 24" xfId="1662"/>
+    <cellStyle name="Обычный 3 25" xfId="2667"/>
+    <cellStyle name="Обычный 3 26" xfId="2773"/>
+    <cellStyle name="Обычный 3 27" xfId="2771"/>
     <cellStyle name="Обычный 3 3" xfId="149"/>
     <cellStyle name="Обычный 3 4" xfId="150"/>
     <cellStyle name="Обычный 3 5" xfId="151"/>
     <cellStyle name="Обычный 3 6" xfId="152"/>
     <cellStyle name="Обычный 3 7" xfId="153"/>
     <cellStyle name="Обычный 3 8" xfId="154"/>
     <cellStyle name="Обычный 3 9" xfId="155"/>
     <cellStyle name="Обычный 4" xfId="156"/>
     <cellStyle name="Обычный 4 10" xfId="157"/>
     <cellStyle name="Обычный 4 2" xfId="7"/>
     <cellStyle name="Обычный 4 3" xfId="158"/>
     <cellStyle name="Обычный 4 4" xfId="159"/>
     <cellStyle name="Обычный 4 5" xfId="160"/>
     <cellStyle name="Обычный 4 6" xfId="161"/>
     <cellStyle name="Обычный 4 7" xfId="162"/>
     <cellStyle name="Обычный 4 8" xfId="163"/>
     <cellStyle name="Обычный 4 9" xfId="164"/>
     <cellStyle name="Обычный 4 9 2" xfId="165"/>
     <cellStyle name="Обычный 4 9 3" xfId="166"/>
     <cellStyle name="Обычный 5" xfId="199"/>
     <cellStyle name="Обычный 5 10" xfId="412"/>
     <cellStyle name="Обычный 5 10 2" xfId="1671"/>
     <cellStyle name="Обычный 5 10 3" xfId="1962"/>
     <cellStyle name="Обычный 5 10 4" xfId="2251"/>
+    <cellStyle name="Обычный 5 10 5" xfId="2654"/>
+    <cellStyle name="Обычный 5 10 6" xfId="3071"/>
+    <cellStyle name="Обычный 5 10 7" xfId="3484"/>
     <cellStyle name="Обычный 5 11" xfId="288"/>
     <cellStyle name="Обычный 5 11 2" xfId="1676"/>
     <cellStyle name="Обычный 5 11 3" xfId="1967"/>
     <cellStyle name="Обычный 5 11 4" xfId="2256"/>
+    <cellStyle name="Обычный 5 11 5" xfId="2659"/>
+    <cellStyle name="Обычный 5 11 6" xfId="3076"/>
+    <cellStyle name="Обычный 5 11 7" xfId="3489"/>
     <cellStyle name="Обычный 5 12" xfId="600"/>
     <cellStyle name="Обычный 5 12 2" xfId="1678"/>
     <cellStyle name="Обычный 5 12 3" xfId="1969"/>
     <cellStyle name="Обычный 5 12 4" xfId="2258"/>
+    <cellStyle name="Обычный 5 12 5" xfId="2661"/>
+    <cellStyle name="Обычный 5 12 6" xfId="3078"/>
+    <cellStyle name="Обычный 5 12 7" xfId="3491"/>
     <cellStyle name="Обычный 5 13" xfId="774"/>
+    <cellStyle name="Обычный 5 13 2" xfId="2780"/>
+    <cellStyle name="Обычный 5 13 3" xfId="3195"/>
+    <cellStyle name="Обычный 5 13 4" xfId="3607"/>
     <cellStyle name="Обычный 5 14" xfId="941"/>
+    <cellStyle name="Обычный 5 14 2" xfId="2785"/>
+    <cellStyle name="Обычный 5 14 3" xfId="3200"/>
+    <cellStyle name="Обычный 5 14 4" xfId="3612"/>
     <cellStyle name="Обычный 5 15" xfId="1107"/>
+    <cellStyle name="Обычный 5 15 2" xfId="2787"/>
+    <cellStyle name="Обычный 5 15 3" xfId="3202"/>
+    <cellStyle name="Обычный 5 15 4" xfId="3614"/>
     <cellStyle name="Обычный 5 16" xfId="1388"/>
     <cellStyle name="Обычный 5 17" xfId="1680"/>
     <cellStyle name="Обычный 5 18" xfId="1971"/>
+    <cellStyle name="Обычный 5 19" xfId="2372"/>
     <cellStyle name="Обычный 5 2" xfId="167"/>
+    <cellStyle name="Обычный 5 20" xfId="2789"/>
+    <cellStyle name="Обычный 5 21" xfId="3204"/>
     <cellStyle name="Обычный 5 3" xfId="168"/>
     <cellStyle name="Обычный 5 4" xfId="169"/>
     <cellStyle name="Обычный 5 5" xfId="170"/>
     <cellStyle name="Обычный 5 6" xfId="296"/>
+    <cellStyle name="Обычный 5 6 10" xfId="2907"/>
+    <cellStyle name="Обычный 5 6 11" xfId="3320"/>
     <cellStyle name="Обычный 5 6 2" xfId="717"/>
     <cellStyle name="Обычный 5 6 3" xfId="890"/>
     <cellStyle name="Обычный 5 6 4" xfId="1057"/>
     <cellStyle name="Обычный 5 6 5" xfId="1223"/>
     <cellStyle name="Обычный 5 6 6" xfId="1504"/>
     <cellStyle name="Обычный 5 6 7" xfId="1797"/>
     <cellStyle name="Обычный 5 6 8" xfId="2087"/>
+    <cellStyle name="Обычный 5 6 9" xfId="2489"/>
     <cellStyle name="Обычный 5 7" xfId="399"/>
+    <cellStyle name="Обычный 5 7 10" xfId="2912"/>
+    <cellStyle name="Обычный 5 7 11" xfId="3325"/>
     <cellStyle name="Обычный 5 7 2" xfId="722"/>
     <cellStyle name="Обычный 5 7 3" xfId="895"/>
     <cellStyle name="Обычный 5 7 4" xfId="1062"/>
     <cellStyle name="Обычный 5 7 5" xfId="1228"/>
     <cellStyle name="Обычный 5 7 6" xfId="1509"/>
     <cellStyle name="Обычный 5 7 7" xfId="1802"/>
     <cellStyle name="Обычный 5 7 8" xfId="2092"/>
+    <cellStyle name="Обычный 5 7 9" xfId="2494"/>
     <cellStyle name="Обычный 5 8" xfId="401"/>
+    <cellStyle name="Обычный 5 8 10" xfId="2914"/>
+    <cellStyle name="Обычный 5 8 11" xfId="3327"/>
     <cellStyle name="Обычный 5 8 2" xfId="724"/>
     <cellStyle name="Обычный 5 8 3" xfId="897"/>
     <cellStyle name="Обычный 5 8 4" xfId="1064"/>
     <cellStyle name="Обычный 5 8 5" xfId="1230"/>
     <cellStyle name="Обычный 5 8 6" xfId="1511"/>
     <cellStyle name="Обычный 5 8 7" xfId="1804"/>
     <cellStyle name="Обычный 5 8 8" xfId="2094"/>
+    <cellStyle name="Обычный 5 8 9" xfId="2496"/>
     <cellStyle name="Обычный 5 9" xfId="294"/>
+    <cellStyle name="Обычный 5 9 10" xfId="2955"/>
+    <cellStyle name="Обычный 5 9 11" xfId="3368"/>
     <cellStyle name="Обычный 5 9 2" xfId="766"/>
     <cellStyle name="Обычный 5 9 3" xfId="938"/>
     <cellStyle name="Обычный 5 9 4" xfId="1105"/>
     <cellStyle name="Обычный 5 9 5" xfId="1271"/>
     <cellStyle name="Обычный 5 9 6" xfId="1552"/>
     <cellStyle name="Обычный 5 9 7" xfId="1845"/>
     <cellStyle name="Обычный 5 9 8" xfId="2135"/>
+    <cellStyle name="Обычный 5 9 9" xfId="2537"/>
     <cellStyle name="Обычный 6" xfId="200"/>
     <cellStyle name="Обычный 6 10" xfId="601"/>
     <cellStyle name="Обычный 6 10 2" xfId="1679"/>
     <cellStyle name="Обычный 6 10 3" xfId="1970"/>
     <cellStyle name="Обычный 6 10 4" xfId="2259"/>
+    <cellStyle name="Обычный 6 10 5" xfId="2662"/>
+    <cellStyle name="Обычный 6 10 6" xfId="3079"/>
+    <cellStyle name="Обычный 6 10 7" xfId="3492"/>
     <cellStyle name="Обычный 6 11" xfId="775"/>
+    <cellStyle name="Обычный 6 11 2" xfId="2781"/>
+    <cellStyle name="Обычный 6 11 3" xfId="3196"/>
+    <cellStyle name="Обычный 6 11 4" xfId="3608"/>
     <cellStyle name="Обычный 6 12" xfId="942"/>
+    <cellStyle name="Обычный 6 12 2" xfId="2786"/>
+    <cellStyle name="Обычный 6 12 3" xfId="3201"/>
+    <cellStyle name="Обычный 6 12 4" xfId="3613"/>
     <cellStyle name="Обычный 6 13" xfId="1108"/>
+    <cellStyle name="Обычный 6 13 2" xfId="2788"/>
+    <cellStyle name="Обычный 6 13 3" xfId="3203"/>
+    <cellStyle name="Обычный 6 13 4" xfId="3615"/>
     <cellStyle name="Обычный 6 14" xfId="1389"/>
     <cellStyle name="Обычный 6 15" xfId="1681"/>
     <cellStyle name="Обычный 6 16" xfId="1972"/>
+    <cellStyle name="Обычный 6 17" xfId="2373"/>
+    <cellStyle name="Обычный 6 18" xfId="2790"/>
+    <cellStyle name="Обычный 6 19" xfId="3205"/>
     <cellStyle name="Обычный 6 2" xfId="171"/>
     <cellStyle name="Обычный 6 3" xfId="172"/>
     <cellStyle name="Обычный 6 4" xfId="297"/>
+    <cellStyle name="Обычный 6 4 10" xfId="2908"/>
+    <cellStyle name="Обычный 6 4 11" xfId="3321"/>
     <cellStyle name="Обычный 6 4 2" xfId="718"/>
     <cellStyle name="Обычный 6 4 3" xfId="891"/>
     <cellStyle name="Обычный 6 4 4" xfId="1058"/>
     <cellStyle name="Обычный 6 4 5" xfId="1224"/>
     <cellStyle name="Обычный 6 4 6" xfId="1505"/>
     <cellStyle name="Обычный 6 4 7" xfId="1798"/>
     <cellStyle name="Обычный 6 4 8" xfId="2088"/>
+    <cellStyle name="Обычный 6 4 9" xfId="2490"/>
     <cellStyle name="Обычный 6 5" xfId="400"/>
+    <cellStyle name="Обычный 6 5 10" xfId="2913"/>
+    <cellStyle name="Обычный 6 5 11" xfId="3326"/>
     <cellStyle name="Обычный 6 5 2" xfId="723"/>
     <cellStyle name="Обычный 6 5 3" xfId="896"/>
     <cellStyle name="Обычный 6 5 4" xfId="1063"/>
     <cellStyle name="Обычный 6 5 5" xfId="1229"/>
     <cellStyle name="Обычный 6 5 6" xfId="1510"/>
     <cellStyle name="Обычный 6 5 7" xfId="1803"/>
     <cellStyle name="Обычный 6 5 8" xfId="2093"/>
+    <cellStyle name="Обычный 6 5 9" xfId="2495"/>
     <cellStyle name="Обычный 6 6" xfId="402"/>
+    <cellStyle name="Обычный 6 6 10" xfId="2915"/>
+    <cellStyle name="Обычный 6 6 11" xfId="3328"/>
     <cellStyle name="Обычный 6 6 2" xfId="725"/>
     <cellStyle name="Обычный 6 6 3" xfId="898"/>
     <cellStyle name="Обычный 6 6 4" xfId="1065"/>
     <cellStyle name="Обычный 6 6 5" xfId="1231"/>
     <cellStyle name="Обычный 6 6 6" xfId="1512"/>
     <cellStyle name="Обычный 6 6 7" xfId="1805"/>
     <cellStyle name="Обычный 6 6 8" xfId="2095"/>
+    <cellStyle name="Обычный 6 6 9" xfId="2497"/>
     <cellStyle name="Обычный 6 7" xfId="293"/>
+    <cellStyle name="Обычный 6 7 10" xfId="2956"/>
+    <cellStyle name="Обычный 6 7 11" xfId="3369"/>
     <cellStyle name="Обычный 6 7 2" xfId="767"/>
     <cellStyle name="Обычный 6 7 3" xfId="939"/>
     <cellStyle name="Обычный 6 7 4" xfId="1106"/>
     <cellStyle name="Обычный 6 7 5" xfId="1272"/>
     <cellStyle name="Обычный 6 7 6" xfId="1553"/>
     <cellStyle name="Обычный 6 7 7" xfId="1846"/>
     <cellStyle name="Обычный 6 7 8" xfId="2136"/>
+    <cellStyle name="Обычный 6 7 9" xfId="2538"/>
     <cellStyle name="Обычный 6 8" xfId="277"/>
     <cellStyle name="Обычный 6 8 2" xfId="1672"/>
     <cellStyle name="Обычный 6 8 3" xfId="1963"/>
     <cellStyle name="Обычный 6 8 4" xfId="2252"/>
+    <cellStyle name="Обычный 6 8 5" xfId="2655"/>
+    <cellStyle name="Обычный 6 8 6" xfId="3072"/>
+    <cellStyle name="Обычный 6 8 7" xfId="3485"/>
     <cellStyle name="Обычный 6 9" xfId="323"/>
     <cellStyle name="Обычный 6 9 2" xfId="1677"/>
     <cellStyle name="Обычный 6 9 3" xfId="1968"/>
     <cellStyle name="Обычный 6 9 4" xfId="2257"/>
+    <cellStyle name="Обычный 6 9 5" xfId="2660"/>
+    <cellStyle name="Обычный 6 9 6" xfId="3077"/>
+    <cellStyle name="Обычный 6 9 7" xfId="3490"/>
     <cellStyle name="Обычный 7 2" xfId="173"/>
     <cellStyle name="Плохой 2" xfId="192"/>
     <cellStyle name="Пояснение 2" xfId="193"/>
     <cellStyle name="Примечание 2" xfId="194"/>
     <cellStyle name="Связанная ячейка 2" xfId="195"/>
     <cellStyle name="Текст предупреждения 2" xfId="196"/>
     <cellStyle name="Хороший 2" xfId="197"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
@@ -5594,51 +8324,51 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:DE59"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="CE6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" activeCell="CV57" sqref="CV57"/>
+      <selection pane="bottomRight" activeCell="CX32" sqref="CX32:CX39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="29.7109375" style="1" customWidth="1"/>
     <col min="2" max="49" width="9.140625" style="1" customWidth="1"/>
     <col min="50" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:109">
       <c r="A1" s="2"/>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
@@ -5695,399 +8425,399 @@
       <c r="BN1" s="2"/>
       <c r="BO1" s="2"/>
       <c r="BP1" s="2"/>
       <c r="BQ1" s="2"/>
       <c r="BR1" s="2"/>
       <c r="BS1" s="2"/>
       <c r="BT1" s="2"/>
       <c r="BU1" s="2"/>
       <c r="BV1" s="2"/>
       <c r="BW1" s="2"/>
       <c r="BX1" s="2"/>
       <c r="BY1" s="3"/>
       <c r="BZ1" s="3"/>
       <c r="CA1" s="3"/>
       <c r="CB1" s="3"/>
       <c r="CC1" s="3"/>
       <c r="CD1" s="3"/>
       <c r="CE1" s="3"/>
       <c r="CF1" s="3"/>
       <c r="CG1" s="3"/>
       <c r="CH1" s="3"/>
       <c r="CI1" s="3"/>
       <c r="CJ1" s="3"/>
     </row>
     <row r="2" spans="1:109" ht="21" customHeight="1">
-      <c r="A2" s="25" t="s">
+      <c r="A2" s="29" t="s">
         <v>25</v>
       </c>
-      <c r="B2" s="25"/>
-[...65 lines deleted...]
-      <c r="BP2" s="26"/>
+      <c r="B2" s="29"/>
+      <c r="C2" s="29"/>
+      <c r="D2" s="29"/>
+      <c r="E2" s="29"/>
+      <c r="F2" s="29"/>
+      <c r="G2" s="29"/>
+      <c r="H2" s="29"/>
+      <c r="I2" s="29"/>
+      <c r="J2" s="29"/>
+      <c r="K2" s="29"/>
+      <c r="L2" s="29"/>
+      <c r="M2" s="29"/>
+      <c r="N2" s="29"/>
+      <c r="O2" s="29"/>
+      <c r="P2" s="29"/>
+      <c r="Q2" s="29"/>
+      <c r="R2" s="29"/>
+      <c r="S2" s="29"/>
+      <c r="T2" s="29"/>
+      <c r="U2" s="29"/>
+      <c r="V2" s="29"/>
+      <c r="W2" s="29"/>
+      <c r="X2" s="29"/>
+      <c r="Y2" s="29"/>
+      <c r="Z2" s="29"/>
+      <c r="AA2" s="29"/>
+      <c r="AB2" s="29"/>
+      <c r="AC2" s="29"/>
+      <c r="AD2" s="29"/>
+      <c r="AE2" s="29"/>
+      <c r="AF2" s="29"/>
+      <c r="AG2" s="29"/>
+      <c r="AH2" s="29"/>
+      <c r="AI2" s="29"/>
+      <c r="AJ2" s="29"/>
+      <c r="AK2" s="29"/>
+      <c r="AL2" s="29"/>
+      <c r="AM2" s="29"/>
+      <c r="AN2" s="29"/>
+      <c r="AO2" s="29"/>
+      <c r="AP2" s="29"/>
+      <c r="AQ2" s="29"/>
+      <c r="AR2" s="29"/>
+      <c r="AS2" s="29"/>
+      <c r="AT2" s="29"/>
+      <c r="AU2" s="29"/>
+      <c r="AV2" s="29"/>
+      <c r="AW2" s="29"/>
+      <c r="AX2" s="29"/>
+      <c r="AY2" s="29"/>
+      <c r="AZ2" s="29"/>
+      <c r="BA2" s="29"/>
+      <c r="BB2" s="29"/>
+      <c r="BC2" s="29"/>
+      <c r="BD2" s="29"/>
+      <c r="BE2" s="29"/>
+      <c r="BF2" s="29"/>
+      <c r="BG2" s="29"/>
+      <c r="BH2" s="29"/>
+      <c r="BI2" s="29"/>
+      <c r="BJ2" s="30"/>
+      <c r="BK2" s="30"/>
+      <c r="BL2" s="30"/>
+      <c r="BM2" s="30"/>
+      <c r="BN2" s="30"/>
+      <c r="BO2" s="30"/>
+      <c r="BP2" s="30"/>
       <c r="BQ2" s="2"/>
       <c r="BR2" s="2"/>
       <c r="BS2" s="2"/>
       <c r="BT2" s="2"/>
       <c r="BU2" s="2"/>
       <c r="BV2" s="2"/>
       <c r="BW2" s="2"/>
       <c r="BX2" s="2"/>
       <c r="BY2" s="3"/>
       <c r="BZ2" s="3"/>
       <c r="CA2" s="3"/>
       <c r="CB2" s="3"/>
       <c r="CC2" s="3"/>
       <c r="CD2" s="3"/>
       <c r="CE2" s="3"/>
       <c r="CF2" s="3"/>
       <c r="CG2" s="3"/>
       <c r="CH2" s="3"/>
       <c r="CI2" s="3"/>
       <c r="CJ2" s="3"/>
     </row>
     <row r="3" spans="1:109" ht="18.75" customHeight="1" thickBot="1">
       <c r="A3" s="2"/>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
       <c r="K3" s="2"/>
       <c r="L3" s="2"/>
       <c r="M3" s="2"/>
       <c r="N3" s="2"/>
       <c r="O3" s="2"/>
       <c r="P3" s="2"/>
       <c r="Q3" s="2"/>
       <c r="R3" s="2"/>
       <c r="S3" s="2"/>
       <c r="T3" s="2"/>
-      <c r="U3" s="29" t="s">
+      <c r="U3" s="33" t="s">
         <v>22</v>
       </c>
-      <c r="V3" s="29"/>
-[...2 lines deleted...]
-      <c r="Y3" s="29"/>
+      <c r="V3" s="33"/>
+      <c r="W3" s="33"/>
+      <c r="X3" s="33"/>
+      <c r="Y3" s="33"/>
       <c r="Z3" s="2"/>
       <c r="AA3" s="2"/>
       <c r="AB3" s="2"/>
       <c r="AC3" s="2"/>
       <c r="AD3" s="2"/>
       <c r="AE3" s="2"/>
       <c r="AF3" s="2"/>
-      <c r="AG3" s="24" t="s">
+      <c r="AG3" s="28" t="s">
         <v>22</v>
       </c>
-      <c r="AH3" s="24"/>
-[...2 lines deleted...]
-      <c r="AK3" s="24"/>
+      <c r="AH3" s="28"/>
+      <c r="AI3" s="28"/>
+      <c r="AJ3" s="28"/>
+      <c r="AK3" s="28"/>
       <c r="AL3" s="2"/>
       <c r="AM3" s="2"/>
       <c r="AN3" s="2"/>
       <c r="AO3" s="2"/>
       <c r="AP3" s="2"/>
       <c r="AQ3" s="2"/>
       <c r="AR3" s="2"/>
-      <c r="AS3" s="24" t="s">
+      <c r="AS3" s="28" t="s">
         <v>21</v>
       </c>
-      <c r="AT3" s="24"/>
-[...2 lines deleted...]
-      <c r="AW3" s="24"/>
+      <c r="AT3" s="28"/>
+      <c r="AU3" s="28"/>
+      <c r="AV3" s="28"/>
+      <c r="AW3" s="28"/>
       <c r="AX3" s="2"/>
       <c r="AY3" s="2"/>
       <c r="AZ3" s="2"/>
       <c r="BA3" s="2"/>
       <c r="BB3" s="2"/>
       <c r="BC3" s="2"/>
       <c r="BD3" s="2"/>
-      <c r="BE3" s="24" t="s">
+      <c r="BE3" s="28" t="s">
         <v>20</v>
       </c>
-      <c r="BF3" s="24"/>
-[...2 lines deleted...]
-      <c r="BI3" s="24"/>
+      <c r="BF3" s="28"/>
+      <c r="BG3" s="28"/>
+      <c r="BH3" s="28"/>
+      <c r="BI3" s="28"/>
       <c r="BJ3" s="2"/>
       <c r="BK3" s="2"/>
       <c r="BL3" s="2"/>
       <c r="BM3" s="2"/>
       <c r="BN3" s="2"/>
       <c r="BO3" s="2"/>
       <c r="BP3" s="2"/>
-      <c r="BQ3" s="24" t="s">
+      <c r="BQ3" s="28" t="s">
         <v>19</v>
       </c>
-      <c r="BR3" s="24"/>
-[...2 lines deleted...]
-      <c r="BU3" s="24"/>
+      <c r="BR3" s="28"/>
+      <c r="BS3" s="28"/>
+      <c r="BT3" s="28"/>
+      <c r="BU3" s="28"/>
       <c r="BV3" s="2"/>
       <c r="BW3" s="2"/>
       <c r="BX3" s="2"/>
       <c r="BY3" s="2"/>
       <c r="BZ3" s="2"/>
       <c r="CA3" s="2"/>
       <c r="CB3" s="2"/>
-      <c r="CC3" s="24" t="s">
+      <c r="CC3" s="28" t="s">
         <v>19</v>
       </c>
-      <c r="CD3" s="24"/>
-[...2 lines deleted...]
-      <c r="CG3" s="24"/>
+      <c r="CD3" s="28"/>
+      <c r="CE3" s="28"/>
+      <c r="CF3" s="28"/>
+      <c r="CG3" s="28"/>
       <c r="CH3" s="2"/>
       <c r="CI3" s="2"/>
       <c r="CJ3" s="2"/>
       <c r="CK3" s="2"/>
       <c r="CL3" s="2"/>
       <c r="CM3" s="2"/>
       <c r="CN3" s="2"/>
-      <c r="CO3" s="24" t="s">
+      <c r="CO3" s="28" t="s">
         <v>19</v>
       </c>
-      <c r="CP3" s="24"/>
-[...2 lines deleted...]
-      <c r="CS3" s="24"/>
+      <c r="CP3" s="28"/>
+      <c r="CQ3" s="28"/>
+      <c r="CR3" s="28"/>
+      <c r="CS3" s="28"/>
       <c r="CT3" s="2"/>
       <c r="CU3" s="2"/>
       <c r="CV3" s="2"/>
       <c r="CW3" s="2"/>
       <c r="CX3" s="2"/>
       <c r="CY3" s="2"/>
       <c r="CZ3" s="2"/>
-      <c r="DA3" s="24" t="s">
+      <c r="DA3" s="28" t="s">
         <v>19</v>
       </c>
-      <c r="DB3" s="24"/>
-[...2 lines deleted...]
-      <c r="DE3" s="24"/>
+      <c r="DB3" s="28"/>
+      <c r="DC3" s="28"/>
+      <c r="DD3" s="28"/>
+      <c r="DE3" s="28"/>
     </row>
     <row r="4" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A4" s="27"/>
-      <c r="B4" s="21" t="s">
+      <c r="A4" s="31"/>
+      <c r="B4" s="25" t="s">
         <v>1</v>
       </c>
-      <c r="C4" s="22"/>
-[...10 lines deleted...]
-      <c r="N4" s="21" t="s">
+      <c r="C4" s="26"/>
+      <c r="D4" s="26"/>
+      <c r="E4" s="26"/>
+      <c r="F4" s="26"/>
+      <c r="G4" s="26"/>
+      <c r="H4" s="26"/>
+      <c r="I4" s="26"/>
+      <c r="J4" s="26"/>
+      <c r="K4" s="26"/>
+      <c r="L4" s="26"/>
+      <c r="M4" s="27"/>
+      <c r="N4" s="25" t="s">
         <v>2</v>
       </c>
-      <c r="O4" s="22"/>
-[...10 lines deleted...]
-      <c r="Z4" s="21" t="s">
+      <c r="O4" s="26"/>
+      <c r="P4" s="26"/>
+      <c r="Q4" s="26"/>
+      <c r="R4" s="26"/>
+      <c r="S4" s="26"/>
+      <c r="T4" s="26"/>
+      <c r="U4" s="26"/>
+      <c r="V4" s="26"/>
+      <c r="W4" s="26"/>
+      <c r="X4" s="26"/>
+      <c r="Y4" s="27"/>
+      <c r="Z4" s="25" t="s">
         <v>3</v>
       </c>
-      <c r="AA4" s="22"/>
-[...10 lines deleted...]
-      <c r="AL4" s="21" t="s">
+      <c r="AA4" s="26"/>
+      <c r="AB4" s="26"/>
+      <c r="AC4" s="26"/>
+      <c r="AD4" s="26"/>
+      <c r="AE4" s="26"/>
+      <c r="AF4" s="26"/>
+      <c r="AG4" s="26"/>
+      <c r="AH4" s="26"/>
+      <c r="AI4" s="26"/>
+      <c r="AJ4" s="26"/>
+      <c r="AK4" s="27"/>
+      <c r="AL4" s="25" t="s">
         <v>4</v>
       </c>
-      <c r="AM4" s="22"/>
-[...10 lines deleted...]
-      <c r="AX4" s="21" t="s">
+      <c r="AM4" s="26"/>
+      <c r="AN4" s="26"/>
+      <c r="AO4" s="26"/>
+      <c r="AP4" s="26"/>
+      <c r="AQ4" s="26"/>
+      <c r="AR4" s="26"/>
+      <c r="AS4" s="26"/>
+      <c r="AT4" s="26"/>
+      <c r="AU4" s="26"/>
+      <c r="AV4" s="26"/>
+      <c r="AW4" s="27"/>
+      <c r="AX4" s="25" t="s">
         <v>5</v>
       </c>
-      <c r="AY4" s="22"/>
-[...10 lines deleted...]
-      <c r="BJ4" s="21" t="s">
+      <c r="AY4" s="26"/>
+      <c r="AZ4" s="26"/>
+      <c r="BA4" s="26"/>
+      <c r="BB4" s="26"/>
+      <c r="BC4" s="26"/>
+      <c r="BD4" s="26"/>
+      <c r="BE4" s="26"/>
+      <c r="BF4" s="26"/>
+      <c r="BG4" s="26"/>
+      <c r="BH4" s="26"/>
+      <c r="BI4" s="27"/>
+      <c r="BJ4" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="BK4" s="22"/>
-[...10 lines deleted...]
-      <c r="BV4" s="21" t="s">
+      <c r="BK4" s="26"/>
+      <c r="BL4" s="26"/>
+      <c r="BM4" s="26"/>
+      <c r="BN4" s="26"/>
+      <c r="BO4" s="26"/>
+      <c r="BP4" s="26"/>
+      <c r="BQ4" s="26"/>
+      <c r="BR4" s="26"/>
+      <c r="BS4" s="26"/>
+      <c r="BT4" s="26"/>
+      <c r="BU4" s="27"/>
+      <c r="BV4" s="25" t="s">
         <v>37</v>
       </c>
-      <c r="BW4" s="22"/>
-[...10 lines deleted...]
-      <c r="CH4" s="21" t="s">
+      <c r="BW4" s="26"/>
+      <c r="BX4" s="26"/>
+      <c r="BY4" s="26"/>
+      <c r="BZ4" s="26"/>
+      <c r="CA4" s="26"/>
+      <c r="CB4" s="26"/>
+      <c r="CC4" s="26"/>
+      <c r="CD4" s="26"/>
+      <c r="CE4" s="26"/>
+      <c r="CF4" s="26"/>
+      <c r="CG4" s="27"/>
+      <c r="CH4" s="25" t="s">
         <v>38</v>
       </c>
-      <c r="CI4" s="22"/>
-[...10 lines deleted...]
-      <c r="CT4" s="21" t="s">
+      <c r="CI4" s="26"/>
+      <c r="CJ4" s="26"/>
+      <c r="CK4" s="26"/>
+      <c r="CL4" s="26"/>
+      <c r="CM4" s="26"/>
+      <c r="CN4" s="26"/>
+      <c r="CO4" s="26"/>
+      <c r="CP4" s="26"/>
+      <c r="CQ4" s="26"/>
+      <c r="CR4" s="26"/>
+      <c r="CS4" s="27"/>
+      <c r="CT4" s="25" t="s">
         <v>39</v>
       </c>
-      <c r="CU4" s="22"/>
-[...9 lines deleted...]
-      <c r="DE4" s="23"/>
+      <c r="CU4" s="26"/>
+      <c r="CV4" s="26"/>
+      <c r="CW4" s="26"/>
+      <c r="CX4" s="26"/>
+      <c r="CY4" s="26"/>
+      <c r="CZ4" s="26"/>
+      <c r="DA4" s="26"/>
+      <c r="DB4" s="26"/>
+      <c r="DC4" s="26"/>
+      <c r="DD4" s="26"/>
+      <c r="DE4" s="27"/>
     </row>
     <row r="5" spans="1:109" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A5" s="28"/>
+      <c r="A5" s="32"/>
       <c r="B5" s="4" t="s">
         <v>7</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>10</v>
       </c>
       <c r="F5" s="5" t="s">
         <v>11</v>
       </c>
       <c r="G5" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H5" s="5" t="s">
         <v>13</v>
       </c>
       <c r="I5" s="5" t="s">
         <v>14</v>
       </c>
       <c r="J5" s="5" t="s">
@@ -6670,54 +9400,56 @@
       </c>
       <c r="CO6" s="9">
         <v>85.074140801220736</v>
       </c>
       <c r="CP6" s="9">
         <v>94.941916814575109</v>
       </c>
       <c r="CQ6" s="9">
         <v>108.90872203281855</v>
       </c>
       <c r="CR6" s="9">
         <v>111.02370369436171</v>
       </c>
       <c r="CS6" s="9">
         <v>111.8368798625422</v>
       </c>
       <c r="CT6" s="13">
         <v>117.5</v>
       </c>
       <c r="CU6" s="17">
         <v>103.8</v>
       </c>
       <c r="CV6" s="17">
         <v>75.900000000000006</v>
       </c>
-      <c r="CW6" s="30">
+      <c r="CW6" s="21">
         <v>97.8</v>
       </c>
-      <c r="CX6" s="9"/>
+      <c r="CX6" s="34">
+        <v>103</v>
+      </c>
       <c r="CY6" s="9"/>
       <c r="CZ6" s="9"/>
       <c r="DA6" s="9"/>
       <c r="DB6" s="9"/>
       <c r="DC6" s="9"/>
       <c r="DD6" s="9"/>
       <c r="DE6" s="9"/>
     </row>
     <row r="7" spans="1:109">
       <c r="A7" s="10" t="s">
         <v>30</v>
       </c>
       <c r="B7" s="7">
         <v>109.61943062472992</v>
       </c>
       <c r="C7" s="7">
         <v>132.9984517049493</v>
       </c>
       <c r="D7" s="7">
         <v>101.31011783108535</v>
       </c>
       <c r="E7" s="7">
         <v>101.78374363658777</v>
       </c>
       <c r="F7" s="7">
@@ -6983,54 +9715,56 @@
       </c>
       <c r="CO7" s="9">
         <v>86.106868401894033</v>
       </c>
       <c r="CP7" s="9">
         <v>85.88092693322595</v>
       </c>
       <c r="CQ7" s="9">
         <v>86.233883226291368</v>
       </c>
       <c r="CR7" s="9">
         <v>98.769168049804037</v>
       </c>
       <c r="CS7" s="9">
         <v>101.10560343144346</v>
       </c>
       <c r="CT7" s="13">
         <v>100.2</v>
       </c>
       <c r="CU7" s="17">
         <v>100.3</v>
       </c>
       <c r="CV7" s="17">
         <v>101.1</v>
       </c>
-      <c r="CW7" s="30">
+      <c r="CW7" s="21">
         <v>99.8</v>
       </c>
-      <c r="CX7" s="9"/>
+      <c r="CX7" s="34">
+        <v>100.8</v>
+      </c>
       <c r="CY7" s="9"/>
       <c r="CZ7" s="9"/>
       <c r="DA7" s="9"/>
       <c r="DB7" s="9"/>
       <c r="DC7" s="9"/>
       <c r="DD7" s="9"/>
       <c r="DE7" s="9"/>
     </row>
     <row r="8" spans="1:109">
       <c r="A8" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B8" s="7">
         <v>70.665594681456142</v>
       </c>
       <c r="C8" s="7">
         <v>111.08975806609132</v>
       </c>
       <c r="D8" s="7">
         <v>26.928169641366356</v>
       </c>
       <c r="E8" s="7">
         <v>108.66879978245211</v>
       </c>
       <c r="F8" s="7">
@@ -7296,54 +10030,56 @@
       </c>
       <c r="CO8" s="9">
         <v>90.213392982962148</v>
       </c>
       <c r="CP8" s="9">
         <v>98.918443309920036</v>
       </c>
       <c r="CQ8" s="9">
         <v>102.70551673007675</v>
       </c>
       <c r="CR8" s="9">
         <v>90.492938170115337</v>
       </c>
       <c r="CS8" s="9">
         <v>107.50205238707542</v>
       </c>
       <c r="CT8" s="13">
         <v>100</v>
       </c>
       <c r="CU8" s="17">
         <v>101.1</v>
       </c>
       <c r="CV8" s="17">
         <v>75.099999999999994</v>
       </c>
-      <c r="CW8" s="30">
+      <c r="CW8" s="21">
         <v>109.4</v>
       </c>
-      <c r="CX8" s="9"/>
+      <c r="CX8" s="34">
+        <v>98.8</v>
+      </c>
       <c r="CY8" s="9"/>
       <c r="CZ8" s="9"/>
       <c r="DA8" s="9"/>
       <c r="DB8" s="9"/>
       <c r="DC8" s="9"/>
       <c r="DD8" s="9"/>
       <c r="DE8" s="9"/>
     </row>
     <row r="9" spans="1:109">
       <c r="A9" s="10" t="s">
         <v>32</v>
       </c>
       <c r="B9" s="7">
         <v>102.22475881683482</v>
       </c>
       <c r="C9" s="7">
         <v>104.66845563211035</v>
       </c>
       <c r="D9" s="7">
         <v>73.386923275571121</v>
       </c>
       <c r="E9" s="7">
         <v>105.19319247118202</v>
       </c>
       <c r="F9" s="7">
@@ -7609,54 +10345,56 @@
       </c>
       <c r="CO9" s="9">
         <v>97.473557588911348</v>
       </c>
       <c r="CP9" s="9">
         <v>98.982599750980512</v>
       </c>
       <c r="CQ9" s="9">
         <v>105.98717532879643</v>
       </c>
       <c r="CR9" s="9">
         <v>103.39533189006103</v>
       </c>
       <c r="CS9" s="9">
         <v>96.257017030339341</v>
       </c>
       <c r="CT9" s="13">
         <v>102.4</v>
       </c>
       <c r="CU9" s="17">
         <v>100</v>
       </c>
       <c r="CV9" s="17">
         <v>78.900000000000006</v>
       </c>
-      <c r="CW9" s="30">
+      <c r="CW9" s="21">
         <v>97.4</v>
       </c>
-      <c r="CX9" s="9"/>
+      <c r="CX9" s="34">
+        <v>74.099999999999994</v>
+      </c>
       <c r="CY9" s="9"/>
       <c r="CZ9" s="9"/>
       <c r="DA9" s="9"/>
       <c r="DB9" s="9"/>
       <c r="DC9" s="9"/>
       <c r="DD9" s="9"/>
       <c r="DE9" s="9"/>
     </row>
     <row r="10" spans="1:109">
       <c r="A10" s="10" t="s">
         <v>33</v>
       </c>
       <c r="B10" s="9">
         <v>82.609818359170077</v>
       </c>
       <c r="C10" s="9">
         <v>98.463560389762577</v>
       </c>
       <c r="D10" s="9">
         <v>176.97472253592065</v>
       </c>
       <c r="E10" s="9">
         <v>100.78226799858105</v>
       </c>
       <c r="F10" s="9">
@@ -7922,54 +10660,56 @@
       </c>
       <c r="CO10" s="9">
         <v>97.117790896980097</v>
       </c>
       <c r="CP10" s="9">
         <v>92.732110744322</v>
       </c>
       <c r="CQ10" s="9">
         <v>84.369639479733237</v>
       </c>
       <c r="CR10" s="9">
         <v>96.263919376161994</v>
       </c>
       <c r="CS10" s="9">
         <v>147.01704250920002</v>
       </c>
       <c r="CT10" s="13">
         <v>103.6</v>
       </c>
       <c r="CU10" s="17">
         <v>102.6</v>
       </c>
       <c r="CV10" s="17">
         <v>86.4</v>
       </c>
-      <c r="CW10" s="30">
+      <c r="CW10" s="21">
         <v>97</v>
       </c>
-      <c r="CX10" s="9"/>
+      <c r="CX10" s="34">
+        <v>93.3</v>
+      </c>
       <c r="CY10" s="9"/>
       <c r="CZ10" s="9"/>
       <c r="DA10" s="9"/>
       <c r="DB10" s="9"/>
       <c r="DC10" s="9"/>
       <c r="DD10" s="9"/>
       <c r="DE10" s="9"/>
     </row>
     <row r="11" spans="1:109">
       <c r="A11" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B11" s="7">
         <v>101.21784906341756</v>
       </c>
       <c r="C11" s="7">
         <v>95.503915387600031</v>
       </c>
       <c r="D11" s="7">
         <v>7097.7005170377324</v>
       </c>
       <c r="E11" s="7">
         <v>96.449168200192076</v>
       </c>
       <c r="F11" s="7">
@@ -8235,54 +10975,56 @@
       </c>
       <c r="CO11" s="9">
         <v>95.20976765930061</v>
       </c>
       <c r="CP11" s="9">
         <v>97.028422385795139</v>
       </c>
       <c r="CQ11" s="9">
         <v>98.400456133800319</v>
       </c>
       <c r="CR11" s="9">
         <v>117.32344588853498</v>
       </c>
       <c r="CS11" s="9">
         <v>99.801674289705474</v>
       </c>
       <c r="CT11" s="13">
         <v>102.2</v>
       </c>
       <c r="CU11" s="17">
         <v>99.4</v>
       </c>
       <c r="CV11" s="17">
         <v>91</v>
       </c>
-      <c r="CW11" s="30">
+      <c r="CW11" s="21">
         <v>106</v>
       </c>
-      <c r="CX11" s="9"/>
+      <c r="CX11" s="34">
+        <v>100.3</v>
+      </c>
       <c r="CY11" s="9"/>
       <c r="CZ11" s="9"/>
       <c r="DA11" s="9"/>
       <c r="DB11" s="9"/>
       <c r="DC11" s="9"/>
       <c r="DD11" s="9"/>
       <c r="DE11" s="9"/>
     </row>
     <row r="12" spans="1:109">
       <c r="A12" s="10" t="s">
         <v>35</v>
       </c>
       <c r="B12" s="7">
         <v>183.67954936939515</v>
       </c>
       <c r="C12" s="7">
         <v>179.9039438238741</v>
       </c>
       <c r="D12" s="7">
         <v>259.17647642464715</v>
       </c>
       <c r="E12" s="7">
         <v>158.29154329747945</v>
       </c>
       <c r="F12" s="7">
@@ -8548,54 +11290,56 @@
       </c>
       <c r="CO12" s="9">
         <v>62.927241710839276</v>
       </c>
       <c r="CP12" s="9">
         <v>113.69048212999174</v>
       </c>
       <c r="CQ12" s="9">
         <v>123.98583527286746</v>
       </c>
       <c r="CR12" s="9">
         <v>93.058706364886675</v>
       </c>
       <c r="CS12" s="9">
         <v>69.346276826238068</v>
       </c>
       <c r="CT12" s="13">
         <v>122.9</v>
       </c>
       <c r="CU12" s="17">
         <v>128.6</v>
       </c>
       <c r="CV12" s="17">
         <v>118.4</v>
       </c>
-      <c r="CW12" s="30">
+      <c r="CW12" s="21">
         <v>112.6</v>
       </c>
-      <c r="CX12" s="9"/>
+      <c r="CX12" s="34">
+        <v>119.4</v>
+      </c>
       <c r="CY12" s="9"/>
       <c r="CZ12" s="9"/>
       <c r="DA12" s="9"/>
       <c r="DB12" s="9"/>
       <c r="DC12" s="9"/>
       <c r="DD12" s="9"/>
       <c r="DE12" s="9"/>
     </row>
     <row r="13" spans="1:109">
       <c r="A13" s="10" t="s">
         <v>36</v>
       </c>
       <c r="B13" s="7">
         <v>105.91606584516222</v>
       </c>
       <c r="C13" s="7">
         <v>107.17149055170847</v>
       </c>
       <c r="D13" s="7">
         <v>100</v>
       </c>
       <c r="E13" s="7">
         <v>109.57570510625916</v>
       </c>
       <c r="F13" s="7">
@@ -8861,54 +11605,56 @@
       </c>
       <c r="CO13" s="9">
         <v>87.556113667771285</v>
       </c>
       <c r="CP13" s="9">
         <v>79.362734620744106</v>
       </c>
       <c r="CQ13" s="9">
         <v>167.29257017522227</v>
       </c>
       <c r="CR13" s="9">
         <v>172.68129695541589</v>
       </c>
       <c r="CS13" s="9">
         <v>194.57482506923745</v>
       </c>
       <c r="CT13" s="13">
         <v>171</v>
       </c>
       <c r="CU13" s="17">
         <v>91.7</v>
       </c>
       <c r="CV13" s="17">
         <v>27.7</v>
       </c>
-      <c r="CW13" s="30">
+      <c r="CW13" s="21">
         <v>82</v>
       </c>
-      <c r="CX13" s="9"/>
+      <c r="CX13" s="34">
+        <v>101.2</v>
+      </c>
       <c r="CY13" s="9"/>
       <c r="CZ13" s="9"/>
       <c r="DA13" s="9"/>
       <c r="DB13" s="9"/>
       <c r="DC13" s="9"/>
       <c r="DD13" s="9"/>
       <c r="DE13" s="9"/>
     </row>
     <row r="14" spans="1:109">
       <c r="A14" s="2"/>
       <c r="B14" s="2"/>
       <c r="C14" s="2"/>
       <c r="D14" s="2"/>
       <c r="E14" s="2"/>
       <c r="F14" s="2"/>
       <c r="G14" s="2"/>
       <c r="H14" s="2"/>
       <c r="I14" s="2"/>
       <c r="J14" s="2"/>
       <c r="K14" s="2"/>
       <c r="L14" s="2"/>
       <c r="M14" s="2"/>
       <c r="N14" s="2"/>
       <c r="O14" s="2"/>
       <c r="P14" s="2"/>
@@ -8967,399 +11713,399 @@
       <c r="BQ14" s="2"/>
       <c r="BR14" s="2"/>
       <c r="BS14" s="2"/>
       <c r="BT14" s="2"/>
       <c r="BU14" s="2"/>
       <c r="BV14" s="2"/>
       <c r="BW14" s="2"/>
       <c r="BX14" s="2"/>
       <c r="BY14" s="3"/>
       <c r="BZ14" s="3"/>
       <c r="CA14" s="3"/>
       <c r="CB14" s="3"/>
       <c r="CC14" s="3"/>
       <c r="CD14" s="3"/>
       <c r="CE14" s="3"/>
       <c r="CF14" s="3"/>
       <c r="CG14" s="3"/>
       <c r="CH14" s="3"/>
       <c r="CI14" s="3"/>
       <c r="CJ14" s="3"/>
       <c r="CT14" s="3"/>
       <c r="CU14" s="3"/>
       <c r="CV14" s="3"/>
     </row>
     <row r="15" spans="1:109" ht="21" customHeight="1">
-      <c r="A15" s="25" t="s">
+      <c r="A15" s="29" t="s">
         <v>27</v>
       </c>
-      <c r="B15" s="25"/>
-[...65 lines deleted...]
-      <c r="BP15" s="26"/>
+      <c r="B15" s="29"/>
+      <c r="C15" s="29"/>
+      <c r="D15" s="29"/>
+      <c r="E15" s="29"/>
+      <c r="F15" s="29"/>
+      <c r="G15" s="29"/>
+      <c r="H15" s="29"/>
+      <c r="I15" s="29"/>
+      <c r="J15" s="29"/>
+      <c r="K15" s="29"/>
+      <c r="L15" s="29"/>
+      <c r="M15" s="29"/>
+      <c r="N15" s="29"/>
+      <c r="O15" s="29"/>
+      <c r="P15" s="29"/>
+      <c r="Q15" s="29"/>
+      <c r="R15" s="29"/>
+      <c r="S15" s="29"/>
+      <c r="T15" s="29"/>
+      <c r="U15" s="29"/>
+      <c r="V15" s="29"/>
+      <c r="W15" s="29"/>
+      <c r="X15" s="29"/>
+      <c r="Y15" s="29"/>
+      <c r="Z15" s="29"/>
+      <c r="AA15" s="29"/>
+      <c r="AB15" s="29"/>
+      <c r="AC15" s="29"/>
+      <c r="AD15" s="29"/>
+      <c r="AE15" s="29"/>
+      <c r="AF15" s="29"/>
+      <c r="AG15" s="29"/>
+      <c r="AH15" s="29"/>
+      <c r="AI15" s="29"/>
+      <c r="AJ15" s="29"/>
+      <c r="AK15" s="29"/>
+      <c r="AL15" s="29"/>
+      <c r="AM15" s="29"/>
+      <c r="AN15" s="29"/>
+      <c r="AO15" s="29"/>
+      <c r="AP15" s="29"/>
+      <c r="AQ15" s="29"/>
+      <c r="AR15" s="29"/>
+      <c r="AS15" s="29"/>
+      <c r="AT15" s="29"/>
+      <c r="AU15" s="29"/>
+      <c r="AV15" s="29"/>
+      <c r="AW15" s="29"/>
+      <c r="AX15" s="29"/>
+      <c r="AY15" s="29"/>
+      <c r="AZ15" s="29"/>
+      <c r="BA15" s="29"/>
+      <c r="BB15" s="29"/>
+      <c r="BC15" s="29"/>
+      <c r="BD15" s="29"/>
+      <c r="BE15" s="29"/>
+      <c r="BF15" s="29"/>
+      <c r="BG15" s="29"/>
+      <c r="BH15" s="29"/>
+      <c r="BI15" s="29"/>
+      <c r="BJ15" s="30"/>
+      <c r="BK15" s="30"/>
+      <c r="BL15" s="30"/>
+      <c r="BM15" s="30"/>
+      <c r="BN15" s="30"/>
+      <c r="BO15" s="30"/>
+      <c r="BP15" s="30"/>
       <c r="BQ15" s="2"/>
       <c r="BR15" s="2"/>
       <c r="BS15" s="2"/>
       <c r="BT15" s="2"/>
       <c r="BU15" s="2"/>
       <c r="BV15" s="2"/>
       <c r="BW15" s="2"/>
       <c r="BX15" s="2"/>
       <c r="BY15" s="3"/>
       <c r="BZ15" s="3"/>
       <c r="CA15" s="3"/>
       <c r="CB15" s="3"/>
       <c r="CC15" s="3"/>
       <c r="CD15" s="3"/>
       <c r="CE15" s="3"/>
       <c r="CF15" s="3"/>
       <c r="CG15" s="3"/>
       <c r="CH15" s="3"/>
       <c r="CI15" s="3"/>
       <c r="CJ15" s="3"/>
     </row>
     <row r="16" spans="1:109" ht="18.75" customHeight="1" thickBot="1">
       <c r="A16" s="2"/>
       <c r="B16" s="2"/>
       <c r="C16" s="2"/>
       <c r="D16" s="2"/>
       <c r="E16" s="2"/>
       <c r="F16" s="2"/>
       <c r="G16" s="2"/>
       <c r="H16" s="2"/>
-      <c r="I16" s="29"/>
-[...3 lines deleted...]
-      <c r="M16" s="29"/>
+      <c r="I16" s="33"/>
+      <c r="J16" s="33"/>
+      <c r="K16" s="33"/>
+      <c r="L16" s="33"/>
+      <c r="M16" s="33"/>
       <c r="N16" s="2"/>
       <c r="O16" s="2"/>
       <c r="P16" s="2"/>
       <c r="Q16" s="2"/>
       <c r="R16" s="2"/>
       <c r="S16" s="2"/>
       <c r="T16" s="2"/>
-      <c r="U16" s="29" t="s">
+      <c r="U16" s="33" t="s">
         <v>21</v>
       </c>
-      <c r="V16" s="29"/>
-[...2 lines deleted...]
-      <c r="Y16" s="29"/>
+      <c r="V16" s="33"/>
+      <c r="W16" s="33"/>
+      <c r="X16" s="33"/>
+      <c r="Y16" s="33"/>
       <c r="Z16" s="2"/>
       <c r="AA16" s="2"/>
       <c r="AB16" s="2"/>
       <c r="AC16" s="2"/>
       <c r="AD16" s="2"/>
       <c r="AE16" s="2"/>
       <c r="AF16" s="2"/>
-      <c r="AG16" s="24" t="s">
+      <c r="AG16" s="28" t="s">
         <v>21</v>
       </c>
-      <c r="AH16" s="24"/>
-[...2 lines deleted...]
-      <c r="AK16" s="24"/>
+      <c r="AH16" s="28"/>
+      <c r="AI16" s="28"/>
+      <c r="AJ16" s="28"/>
+      <c r="AK16" s="28"/>
       <c r="AL16" s="2"/>
       <c r="AM16" s="2"/>
       <c r="AN16" s="2"/>
       <c r="AO16" s="2"/>
       <c r="AP16" s="2"/>
       <c r="AQ16" s="2"/>
       <c r="AR16" s="2"/>
-      <c r="AS16" s="24" t="s">
+      <c r="AS16" s="28" t="s">
         <v>21</v>
       </c>
-      <c r="AT16" s="24"/>
-[...2 lines deleted...]
-      <c r="AW16" s="24"/>
+      <c r="AT16" s="28"/>
+      <c r="AU16" s="28"/>
+      <c r="AV16" s="28"/>
+      <c r="AW16" s="28"/>
       <c r="AX16" s="2"/>
       <c r="AY16" s="2"/>
       <c r="AZ16" s="2"/>
       <c r="BA16" s="2"/>
       <c r="BB16" s="2"/>
       <c r="BC16" s="2"/>
       <c r="BD16" s="2"/>
-      <c r="BE16" s="24" t="s">
+      <c r="BE16" s="28" t="s">
         <v>23</v>
       </c>
-      <c r="BF16" s="24"/>
-[...2 lines deleted...]
-      <c r="BI16" s="24"/>
+      <c r="BF16" s="28"/>
+      <c r="BG16" s="28"/>
+      <c r="BH16" s="28"/>
+      <c r="BI16" s="28"/>
       <c r="BJ16" s="2"/>
       <c r="BK16" s="2"/>
       <c r="BL16" s="2"/>
       <c r="BM16" s="2"/>
       <c r="BN16" s="2"/>
       <c r="BO16" s="2"/>
       <c r="BP16" s="2"/>
-      <c r="BQ16" s="24" t="s">
+      <c r="BQ16" s="28" t="s">
         <v>19</v>
       </c>
-      <c r="BR16" s="24"/>
-[...2 lines deleted...]
-      <c r="BU16" s="24"/>
+      <c r="BR16" s="28"/>
+      <c r="BS16" s="28"/>
+      <c r="BT16" s="28"/>
+      <c r="BU16" s="28"/>
       <c r="BV16" s="2"/>
       <c r="BW16" s="2"/>
       <c r="BX16" s="2"/>
       <c r="BY16" s="2"/>
       <c r="BZ16" s="2"/>
       <c r="CA16" s="2"/>
       <c r="CB16" s="2"/>
-      <c r="CC16" s="24" t="s">
+      <c r="CC16" s="28" t="s">
         <v>19</v>
       </c>
-      <c r="CD16" s="24"/>
-[...2 lines deleted...]
-      <c r="CG16" s="24"/>
+      <c r="CD16" s="28"/>
+      <c r="CE16" s="28"/>
+      <c r="CF16" s="28"/>
+      <c r="CG16" s="28"/>
       <c r="CH16" s="2"/>
       <c r="CI16" s="2"/>
       <c r="CJ16" s="2"/>
       <c r="CK16" s="2"/>
       <c r="CL16" s="2"/>
       <c r="CM16" s="2"/>
       <c r="CN16" s="2"/>
-      <c r="CO16" s="24" t="s">
+      <c r="CO16" s="28" t="s">
         <v>19</v>
       </c>
-      <c r="CP16" s="24"/>
-[...2 lines deleted...]
-      <c r="CS16" s="24"/>
+      <c r="CP16" s="28"/>
+      <c r="CQ16" s="28"/>
+      <c r="CR16" s="28"/>
+      <c r="CS16" s="28"/>
       <c r="CT16" s="2"/>
       <c r="CU16" s="2"/>
       <c r="CV16" s="2"/>
       <c r="CW16" s="2"/>
       <c r="CX16" s="2"/>
       <c r="CY16" s="2"/>
       <c r="CZ16" s="2"/>
-      <c r="DA16" s="24" t="s">
+      <c r="DA16" s="28" t="s">
         <v>19</v>
       </c>
-      <c r="DB16" s="24"/>
-[...2 lines deleted...]
-      <c r="DE16" s="24"/>
+      <c r="DB16" s="28"/>
+      <c r="DC16" s="28"/>
+      <c r="DD16" s="28"/>
+      <c r="DE16" s="28"/>
     </row>
     <row r="17" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A17" s="27"/>
-      <c r="B17" s="21" t="s">
+      <c r="A17" s="31"/>
+      <c r="B17" s="25" t="s">
         <v>1</v>
       </c>
-      <c r="C17" s="22"/>
-[...10 lines deleted...]
-      <c r="N17" s="21" t="s">
+      <c r="C17" s="26"/>
+      <c r="D17" s="26"/>
+      <c r="E17" s="26"/>
+      <c r="F17" s="26"/>
+      <c r="G17" s="26"/>
+      <c r="H17" s="26"/>
+      <c r="I17" s="26"/>
+      <c r="J17" s="26"/>
+      <c r="K17" s="26"/>
+      <c r="L17" s="26"/>
+      <c r="M17" s="27"/>
+      <c r="N17" s="25" t="s">
         <v>2</v>
       </c>
-      <c r="O17" s="22"/>
-[...10 lines deleted...]
-      <c r="Z17" s="21" t="s">
+      <c r="O17" s="26"/>
+      <c r="P17" s="26"/>
+      <c r="Q17" s="26"/>
+      <c r="R17" s="26"/>
+      <c r="S17" s="26"/>
+      <c r="T17" s="26"/>
+      <c r="U17" s="26"/>
+      <c r="V17" s="26"/>
+      <c r="W17" s="26"/>
+      <c r="X17" s="26"/>
+      <c r="Y17" s="27"/>
+      <c r="Z17" s="25" t="s">
         <v>3</v>
       </c>
-      <c r="AA17" s="22"/>
-[...10 lines deleted...]
-      <c r="AL17" s="21" t="s">
+      <c r="AA17" s="26"/>
+      <c r="AB17" s="26"/>
+      <c r="AC17" s="26"/>
+      <c r="AD17" s="26"/>
+      <c r="AE17" s="26"/>
+      <c r="AF17" s="26"/>
+      <c r="AG17" s="26"/>
+      <c r="AH17" s="26"/>
+      <c r="AI17" s="26"/>
+      <c r="AJ17" s="26"/>
+      <c r="AK17" s="27"/>
+      <c r="AL17" s="25" t="s">
         <v>4</v>
       </c>
-      <c r="AM17" s="22"/>
-[...10 lines deleted...]
-      <c r="AX17" s="21" t="s">
+      <c r="AM17" s="26"/>
+      <c r="AN17" s="26"/>
+      <c r="AO17" s="26"/>
+      <c r="AP17" s="26"/>
+      <c r="AQ17" s="26"/>
+      <c r="AR17" s="26"/>
+      <c r="AS17" s="26"/>
+      <c r="AT17" s="26"/>
+      <c r="AU17" s="26"/>
+      <c r="AV17" s="26"/>
+      <c r="AW17" s="27"/>
+      <c r="AX17" s="25" t="s">
         <v>5</v>
       </c>
-      <c r="AY17" s="22"/>
-[...10 lines deleted...]
-      <c r="BJ17" s="21" t="s">
+      <c r="AY17" s="26"/>
+      <c r="AZ17" s="26"/>
+      <c r="BA17" s="26"/>
+      <c r="BB17" s="26"/>
+      <c r="BC17" s="26"/>
+      <c r="BD17" s="26"/>
+      <c r="BE17" s="26"/>
+      <c r="BF17" s="26"/>
+      <c r="BG17" s="26"/>
+      <c r="BH17" s="26"/>
+      <c r="BI17" s="27"/>
+      <c r="BJ17" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="BK17" s="22"/>
-[...10 lines deleted...]
-      <c r="BV17" s="21" t="s">
+      <c r="BK17" s="26"/>
+      <c r="BL17" s="26"/>
+      <c r="BM17" s="26"/>
+      <c r="BN17" s="26"/>
+      <c r="BO17" s="26"/>
+      <c r="BP17" s="26"/>
+      <c r="BQ17" s="26"/>
+      <c r="BR17" s="26"/>
+      <c r="BS17" s="26"/>
+      <c r="BT17" s="26"/>
+      <c r="BU17" s="27"/>
+      <c r="BV17" s="25" t="s">
         <v>37</v>
       </c>
-      <c r="BW17" s="22"/>
-[...10 lines deleted...]
-      <c r="CH17" s="21" t="s">
+      <c r="BW17" s="26"/>
+      <c r="BX17" s="26"/>
+      <c r="BY17" s="26"/>
+      <c r="BZ17" s="26"/>
+      <c r="CA17" s="26"/>
+      <c r="CB17" s="26"/>
+      <c r="CC17" s="26"/>
+      <c r="CD17" s="26"/>
+      <c r="CE17" s="26"/>
+      <c r="CF17" s="26"/>
+      <c r="CG17" s="27"/>
+      <c r="CH17" s="25" t="s">
         <v>38</v>
       </c>
-      <c r="CI17" s="22"/>
-[...10 lines deleted...]
-      <c r="CT17" s="21" t="s">
+      <c r="CI17" s="26"/>
+      <c r="CJ17" s="26"/>
+      <c r="CK17" s="26"/>
+      <c r="CL17" s="26"/>
+      <c r="CM17" s="26"/>
+      <c r="CN17" s="26"/>
+      <c r="CO17" s="26"/>
+      <c r="CP17" s="26"/>
+      <c r="CQ17" s="26"/>
+      <c r="CR17" s="26"/>
+      <c r="CS17" s="27"/>
+      <c r="CT17" s="25" t="s">
         <v>39</v>
       </c>
-      <c r="CU17" s="22"/>
-[...9 lines deleted...]
-      <c r="DE17" s="23"/>
+      <c r="CU17" s="26"/>
+      <c r="CV17" s="26"/>
+      <c r="CW17" s="26"/>
+      <c r="CX17" s="26"/>
+      <c r="CY17" s="26"/>
+      <c r="CZ17" s="26"/>
+      <c r="DA17" s="26"/>
+      <c r="DB17" s="26"/>
+      <c r="DC17" s="26"/>
+      <c r="DD17" s="26"/>
+      <c r="DE17" s="27"/>
     </row>
     <row r="18" spans="1:109" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A18" s="28"/>
+      <c r="A18" s="32"/>
       <c r="B18" s="4" t="s">
         <v>7</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E18" s="4" t="s">
         <v>10</v>
       </c>
       <c r="F18" s="5" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H18" s="5" t="s">
         <v>13</v>
       </c>
       <c r="I18" s="5" t="s">
         <v>14</v>
       </c>
       <c r="J18" s="5" t="s">
@@ -9942,54 +12688,56 @@
       </c>
       <c r="CO19" s="9">
         <v>84.248723990366699</v>
       </c>
       <c r="CP19" s="9">
         <v>94.856990106044194</v>
       </c>
       <c r="CQ19" s="9">
         <v>109.31041026712114</v>
       </c>
       <c r="CR19" s="9">
         <v>111.54938954051259</v>
       </c>
       <c r="CS19" s="9">
         <v>112.17112968272841</v>
       </c>
       <c r="CT19" s="14">
         <v>119</v>
       </c>
       <c r="CU19" s="18">
         <v>104</v>
       </c>
       <c r="CV19" s="18">
         <v>72.3</v>
       </c>
-      <c r="CW19" s="31">
+      <c r="CW19" s="22">
         <v>97.8</v>
       </c>
-      <c r="CX19" s="9"/>
+      <c r="CX19" s="35">
+        <v>103.5</v>
+      </c>
       <c r="CY19" s="9"/>
       <c r="CZ19" s="9"/>
       <c r="DA19" s="9"/>
       <c r="DB19" s="9"/>
       <c r="DC19" s="9"/>
       <c r="DD19" s="9"/>
       <c r="DE19" s="9"/>
     </row>
     <row r="20" spans="1:109">
       <c r="A20" s="10" t="s">
         <v>30</v>
       </c>
       <c r="B20" s="7">
         <v>109.61943062472992</v>
       </c>
       <c r="C20" s="7">
         <v>132.9984517049493</v>
       </c>
       <c r="D20" s="7">
         <v>105.53301233158736</v>
       </c>
       <c r="E20" s="7">
         <v>101.78374363658777</v>
       </c>
       <c r="F20" s="7">
@@ -10255,54 +13003,56 @@
       </c>
       <c r="CO20" s="9">
         <v>85.176494697352723</v>
       </c>
       <c r="CP20" s="9">
         <v>85.593321496835301</v>
       </c>
       <c r="CQ20" s="9">
         <v>85.389347956267699</v>
       </c>
       <c r="CR20" s="9">
         <v>98.76034525697014</v>
       </c>
       <c r="CS20" s="9">
         <v>101.11288717142403</v>
       </c>
       <c r="CT20" s="14">
         <v>100.2</v>
       </c>
       <c r="CU20" s="18">
         <v>100.3</v>
       </c>
       <c r="CV20" s="18">
         <v>101.2</v>
       </c>
-      <c r="CW20" s="31">
+      <c r="CW20" s="22">
         <v>99.8</v>
       </c>
-      <c r="CX20" s="9"/>
+      <c r="CX20" s="35">
+        <v>104.6</v>
+      </c>
       <c r="CY20" s="9"/>
       <c r="CZ20" s="9"/>
       <c r="DA20" s="9"/>
       <c r="DB20" s="9"/>
       <c r="DC20" s="9"/>
       <c r="DD20" s="9"/>
       <c r="DE20" s="9"/>
     </row>
     <row r="21" spans="1:109">
       <c r="A21" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B21" s="7">
         <v>70.665594681456142</v>
       </c>
       <c r="C21" s="7">
         <v>111.08975806609132</v>
       </c>
       <c r="D21" s="7">
         <v>78.912272770958836</v>
       </c>
       <c r="E21" s="7">
         <v>108.66879978245211</v>
       </c>
       <c r="F21" s="7">
@@ -10568,54 +13318,56 @@
       </c>
       <c r="CO21" s="9">
         <v>90.154793074973227</v>
       </c>
       <c r="CP21" s="9">
         <v>98.91693840643957</v>
       </c>
       <c r="CQ21" s="9">
         <v>102.71545494665763</v>
       </c>
       <c r="CR21" s="9">
         <v>90.47684626886327</v>
       </c>
       <c r="CS21" s="9">
         <v>107.5114927300429</v>
       </c>
       <c r="CT21" s="14">
         <v>100</v>
       </c>
       <c r="CU21" s="18">
         <v>101.1</v>
       </c>
       <c r="CV21" s="18">
         <v>75</v>
       </c>
-      <c r="CW21" s="31">
+      <c r="CW21" s="22">
         <v>109.4</v>
       </c>
-      <c r="CX21" s="9"/>
+      <c r="CX21" s="35">
+        <v>98.7</v>
+      </c>
       <c r="CY21" s="9"/>
       <c r="CZ21" s="9"/>
       <c r="DA21" s="9"/>
       <c r="DB21" s="9"/>
       <c r="DC21" s="9"/>
       <c r="DD21" s="9"/>
       <c r="DE21" s="9"/>
     </row>
     <row r="22" spans="1:109">
       <c r="A22" s="10" t="s">
         <v>32</v>
       </c>
       <c r="B22" s="7">
         <v>102.22475881683482</v>
       </c>
       <c r="C22" s="7">
         <v>104.66845563211035</v>
       </c>
       <c r="D22" s="7">
         <v>99.761852891780038</v>
       </c>
       <c r="E22" s="7">
         <v>105.19319247118202</v>
       </c>
       <c r="F22" s="7">
@@ -10881,54 +13633,56 @@
       </c>
       <c r="CO22" s="9">
         <v>97.47285653266303</v>
       </c>
       <c r="CP22" s="9">
         <v>98.982507879523979</v>
       </c>
       <c r="CQ22" s="9">
         <v>105.98826233497687</v>
       </c>
       <c r="CR22" s="9">
         <v>103.39612015262733</v>
       </c>
       <c r="CS22" s="9">
         <v>96.256488894927188</v>
       </c>
       <c r="CT22" s="14">
         <v>102.4</v>
       </c>
       <c r="CU22" s="18">
         <v>100</v>
       </c>
       <c r="CV22" s="18">
         <v>78.8</v>
       </c>
-      <c r="CW22" s="31">
+      <c r="CW22" s="22">
         <v>97.4</v>
       </c>
-      <c r="CX22" s="9"/>
+      <c r="CX22" s="35">
+        <v>74.099999999999994</v>
+      </c>
       <c r="CY22" s="9"/>
       <c r="CZ22" s="9"/>
       <c r="DA22" s="9"/>
       <c r="DB22" s="9"/>
       <c r="DC22" s="9"/>
       <c r="DD22" s="9"/>
       <c r="DE22" s="9"/>
     </row>
     <row r="23" spans="1:109">
       <c r="A23" s="10" t="s">
         <v>33</v>
       </c>
       <c r="B23" s="9">
         <v>82.609818359170077</v>
       </c>
       <c r="C23" s="9">
         <v>98.463560389762577</v>
       </c>
       <c r="D23" s="9">
         <v>117.88600313745015</v>
       </c>
       <c r="E23" s="9">
         <v>100.78226799858105</v>
       </c>
       <c r="F23" s="9">
@@ -11194,54 +13948,56 @@
       </c>
       <c r="CO23" s="9">
         <v>96.097556489801192</v>
       </c>
       <c r="CP23" s="9">
         <v>92.343382274272699</v>
       </c>
       <c r="CQ23" s="9">
         <v>81.997772080992434</v>
       </c>
       <c r="CR23" s="9">
         <v>95.239617156877244</v>
       </c>
       <c r="CS23" s="9">
         <v>156.63548281462997</v>
       </c>
       <c r="CT23" s="14">
         <v>105.5</v>
       </c>
       <c r="CU23" s="18">
         <v>103.7</v>
       </c>
       <c r="CV23" s="18">
         <v>79.2</v>
       </c>
-      <c r="CW23" s="31">
+      <c r="CW23" s="22">
         <v>97</v>
       </c>
-      <c r="CX23" s="9"/>
+      <c r="CX23" s="35">
+        <v>89</v>
+      </c>
       <c r="CY23" s="9"/>
       <c r="CZ23" s="9"/>
       <c r="DA23" s="9"/>
       <c r="DB23" s="9"/>
       <c r="DC23" s="9"/>
       <c r="DD23" s="9"/>
       <c r="DE23" s="9"/>
     </row>
     <row r="24" spans="1:109">
       <c r="A24" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B24" s="7">
         <v>101.21784906341756</v>
       </c>
       <c r="C24" s="7">
         <v>95.503915387600031</v>
       </c>
       <c r="D24" s="7">
         <v>96.71283498059195</v>
       </c>
       <c r="E24" s="7">
         <v>96.449168200192076</v>
       </c>
       <c r="F24" s="7">
@@ -11507,54 +14263,56 @@
       </c>
       <c r="CO24" s="9">
         <v>95.208932298107911</v>
       </c>
       <c r="CP24" s="9">
         <v>97.028317019678383</v>
       </c>
       <c r="CQ24" s="9">
         <v>98.40030032469798</v>
       </c>
       <c r="CR24" s="9">
         <v>117.32725355393212</v>
       </c>
       <c r="CS24" s="9">
         <v>99.801655931555032</v>
       </c>
       <c r="CT24" s="14">
         <v>102.2</v>
       </c>
       <c r="CU24" s="18">
         <v>99.4</v>
       </c>
       <c r="CV24" s="18">
         <v>88.8</v>
       </c>
-      <c r="CW24" s="31">
+      <c r="CW24" s="22">
         <v>106</v>
       </c>
-      <c r="CX24" s="9"/>
+      <c r="CX24" s="35">
+        <v>100.3</v>
+      </c>
       <c r="CY24" s="9"/>
       <c r="CZ24" s="9"/>
       <c r="DA24" s="9"/>
       <c r="DB24" s="9"/>
       <c r="DC24" s="9"/>
       <c r="DD24" s="9"/>
       <c r="DE24" s="9"/>
     </row>
     <row r="25" spans="1:109">
       <c r="A25" s="10" t="s">
         <v>35</v>
       </c>
       <c r="B25" s="7">
         <v>183.67954936939515</v>
       </c>
       <c r="C25" s="7">
         <v>179.9039438238741</v>
       </c>
       <c r="D25" s="7">
         <v>174.83148521228202</v>
       </c>
       <c r="E25" s="7">
         <v>158.29154329747945</v>
       </c>
       <c r="F25" s="7">
@@ -11820,54 +14578,56 @@
       </c>
       <c r="CO25" s="9">
         <v>62.927241710839276</v>
       </c>
       <c r="CP25" s="9">
         <v>113.69048212999174</v>
       </c>
       <c r="CQ25" s="9">
         <v>123.98583527286746</v>
       </c>
       <c r="CR25" s="9">
         <v>93.058706364886675</v>
       </c>
       <c r="CS25" s="9">
         <v>69.346276826238068</v>
       </c>
       <c r="CT25" s="14">
         <v>122.9</v>
       </c>
       <c r="CU25" s="18">
         <v>128.6</v>
       </c>
       <c r="CV25" s="18">
         <v>121.8</v>
       </c>
-      <c r="CW25" s="31">
+      <c r="CW25" s="22">
         <v>112.6</v>
       </c>
-      <c r="CX25" s="9"/>
+      <c r="CX25" s="35">
+        <v>120.8</v>
+      </c>
       <c r="CY25" s="9"/>
       <c r="CZ25" s="9"/>
       <c r="DA25" s="9"/>
       <c r="DB25" s="9"/>
       <c r="DC25" s="9"/>
       <c r="DD25" s="9"/>
       <c r="DE25" s="9"/>
     </row>
     <row r="26" spans="1:109">
       <c r="A26" s="10" t="s">
         <v>36</v>
       </c>
       <c r="B26" s="7">
         <v>105.91606584516222</v>
       </c>
       <c r="C26" s="7">
         <v>107.17149055170847</v>
       </c>
       <c r="D26" s="7">
         <v>158.15958024914795</v>
       </c>
       <c r="E26" s="7">
         <v>109.57570510625916</v>
       </c>
       <c r="F26" s="7">
@@ -12133,54 +14893,56 @@
       </c>
       <c r="CO26" s="9">
         <v>86.664761033844528</v>
       </c>
       <c r="CP26" s="9">
         <v>78.799432783453852</v>
       </c>
       <c r="CQ26" s="9">
         <v>174.65078799146005</v>
       </c>
       <c r="CR26" s="9">
         <v>179.45376511216651</v>
       </c>
       <c r="CS26" s="9">
         <v>199.48964972597244</v>
       </c>
       <c r="CT26" s="14">
         <v>184</v>
       </c>
       <c r="CU26" s="18">
         <v>91.1</v>
       </c>
       <c r="CV26" s="18">
         <v>23.1</v>
       </c>
-      <c r="CW26" s="31">
+      <c r="CW26" s="22">
         <v>82</v>
       </c>
-      <c r="CX26" s="9"/>
+      <c r="CX26" s="35">
+        <v>101.4</v>
+      </c>
       <c r="CY26" s="9"/>
       <c r="CZ26" s="9"/>
       <c r="DA26" s="9"/>
       <c r="DB26" s="9"/>
       <c r="DC26" s="9"/>
       <c r="DD26" s="9"/>
       <c r="DE26" s="9"/>
     </row>
     <row r="27" spans="1:109">
       <c r="A27" s="2"/>
       <c r="B27" s="2"/>
       <c r="C27" s="2"/>
       <c r="D27" s="2"/>
       <c r="E27" s="2"/>
       <c r="F27" s="2"/>
       <c r="G27" s="2"/>
       <c r="H27" s="2"/>
       <c r="I27" s="2"/>
       <c r="J27" s="2"/>
       <c r="K27" s="2"/>
       <c r="L27" s="2"/>
       <c r="M27" s="2"/>
       <c r="N27" s="2"/>
       <c r="O27" s="2"/>
       <c r="P27" s="2"/>
@@ -12239,399 +15001,399 @@
       <c r="BQ27" s="2"/>
       <c r="BR27" s="2"/>
       <c r="BS27" s="2"/>
       <c r="BT27" s="2"/>
       <c r="BU27" s="2"/>
       <c r="BV27" s="2"/>
       <c r="BW27" s="2"/>
       <c r="BX27" s="2"/>
       <c r="BY27" s="3"/>
       <c r="BZ27" s="3"/>
       <c r="CA27" s="3"/>
       <c r="CB27" s="3"/>
       <c r="CC27" s="3"/>
       <c r="CD27" s="3"/>
       <c r="CE27" s="3"/>
       <c r="CF27" s="3"/>
       <c r="CG27" s="3"/>
       <c r="CH27" s="3"/>
       <c r="CI27" s="3"/>
       <c r="CJ27" s="3"/>
       <c r="CT27" s="3"/>
       <c r="CU27" s="3"/>
       <c r="CV27" s="3"/>
     </row>
     <row r="28" spans="1:109" ht="21" customHeight="1">
-      <c r="A28" s="25" t="s">
+      <c r="A28" s="29" t="s">
         <v>28</v>
       </c>
-      <c r="B28" s="25"/>
-[...63 lines deleted...]
-      <c r="BN28" s="26"/>
+      <c r="B28" s="29"/>
+      <c r="C28" s="29"/>
+      <c r="D28" s="29"/>
+      <c r="E28" s="29"/>
+      <c r="F28" s="29"/>
+      <c r="G28" s="29"/>
+      <c r="H28" s="29"/>
+      <c r="I28" s="29"/>
+      <c r="J28" s="29"/>
+      <c r="K28" s="29"/>
+      <c r="L28" s="29"/>
+      <c r="M28" s="29"/>
+      <c r="N28" s="29"/>
+      <c r="O28" s="29"/>
+      <c r="P28" s="29"/>
+      <c r="Q28" s="29"/>
+      <c r="R28" s="29"/>
+      <c r="S28" s="29"/>
+      <c r="T28" s="29"/>
+      <c r="U28" s="29"/>
+      <c r="V28" s="29"/>
+      <c r="W28" s="29"/>
+      <c r="X28" s="29"/>
+      <c r="Y28" s="29"/>
+      <c r="Z28" s="29"/>
+      <c r="AA28" s="29"/>
+      <c r="AB28" s="29"/>
+      <c r="AC28" s="29"/>
+      <c r="AD28" s="29"/>
+      <c r="AE28" s="29"/>
+      <c r="AF28" s="29"/>
+      <c r="AG28" s="29"/>
+      <c r="AH28" s="29"/>
+      <c r="AI28" s="29"/>
+      <c r="AJ28" s="29"/>
+      <c r="AK28" s="29"/>
+      <c r="AL28" s="29"/>
+      <c r="AM28" s="29"/>
+      <c r="AN28" s="29"/>
+      <c r="AO28" s="29"/>
+      <c r="AP28" s="29"/>
+      <c r="AQ28" s="29"/>
+      <c r="AR28" s="29"/>
+      <c r="AS28" s="29"/>
+      <c r="AT28" s="29"/>
+      <c r="AU28" s="29"/>
+      <c r="AV28" s="29"/>
+      <c r="AW28" s="29"/>
+      <c r="AX28" s="29"/>
+      <c r="AY28" s="29"/>
+      <c r="AZ28" s="29"/>
+      <c r="BA28" s="29"/>
+      <c r="BB28" s="29"/>
+      <c r="BC28" s="29"/>
+      <c r="BD28" s="29"/>
+      <c r="BE28" s="29"/>
+      <c r="BF28" s="29"/>
+      <c r="BG28" s="29"/>
+      <c r="BH28" s="29"/>
+      <c r="BI28" s="29"/>
+      <c r="BJ28" s="30"/>
+      <c r="BK28" s="30"/>
+      <c r="BL28" s="30"/>
+      <c r="BM28" s="30"/>
+      <c r="BN28" s="30"/>
       <c r="BO28" s="2"/>
       <c r="BP28" s="2"/>
       <c r="BQ28" s="2"/>
       <c r="BR28" s="2"/>
       <c r="BS28" s="2"/>
       <c r="BT28" s="2"/>
       <c r="BU28" s="2"/>
       <c r="BV28" s="2"/>
       <c r="BW28" s="2"/>
       <c r="BX28" s="2"/>
       <c r="BY28" s="3"/>
       <c r="BZ28" s="3"/>
       <c r="CA28" s="3"/>
       <c r="CB28" s="3"/>
       <c r="CC28" s="3"/>
       <c r="CD28" s="3"/>
       <c r="CE28" s="3"/>
       <c r="CF28" s="3"/>
       <c r="CG28" s="3"/>
       <c r="CH28" s="3"/>
       <c r="CI28" s="3"/>
       <c r="CJ28" s="3"/>
     </row>
     <row r="29" spans="1:109" ht="18.75" customHeight="1" thickBot="1">
       <c r="A29" s="2"/>
       <c r="B29" s="2"/>
       <c r="C29" s="2"/>
       <c r="D29" s="2"/>
       <c r="E29" s="2"/>
       <c r="F29" s="2"/>
       <c r="G29" s="2"/>
       <c r="H29" s="2"/>
-      <c r="I29" s="29"/>
-[...3 lines deleted...]
-      <c r="M29" s="29"/>
+      <c r="I29" s="33"/>
+      <c r="J29" s="33"/>
+      <c r="K29" s="33"/>
+      <c r="L29" s="33"/>
+      <c r="M29" s="33"/>
       <c r="N29" s="2"/>
       <c r="O29" s="2"/>
       <c r="P29" s="2"/>
       <c r="Q29" s="2"/>
       <c r="R29" s="2"/>
       <c r="S29" s="2"/>
       <c r="T29" s="2"/>
-      <c r="U29" s="29" t="s">
+      <c r="U29" s="33" t="s">
         <v>22</v>
       </c>
-      <c r="V29" s="29"/>
-[...2 lines deleted...]
-      <c r="Y29" s="29"/>
+      <c r="V29" s="33"/>
+      <c r="W29" s="33"/>
+      <c r="X29" s="33"/>
+      <c r="Y29" s="33"/>
       <c r="Z29" s="2"/>
       <c r="AA29" s="2"/>
       <c r="AB29" s="2"/>
       <c r="AC29" s="2"/>
       <c r="AD29" s="2"/>
       <c r="AE29" s="2"/>
       <c r="AF29" s="2"/>
-      <c r="AG29" s="24" t="s">
+      <c r="AG29" s="28" t="s">
         <v>20</v>
       </c>
-      <c r="AH29" s="24"/>
-[...2 lines deleted...]
-      <c r="AK29" s="24"/>
+      <c r="AH29" s="28"/>
+      <c r="AI29" s="28"/>
+      <c r="AJ29" s="28"/>
+      <c r="AK29" s="28"/>
       <c r="AL29" s="2"/>
       <c r="AM29" s="2"/>
       <c r="AN29" s="2"/>
       <c r="AO29" s="2"/>
       <c r="AP29" s="2"/>
       <c r="AQ29" s="2"/>
       <c r="AR29" s="2"/>
-      <c r="AS29" s="24" t="s">
+      <c r="AS29" s="28" t="s">
         <v>20</v>
       </c>
-      <c r="AT29" s="24"/>
-[...2 lines deleted...]
-      <c r="AW29" s="24"/>
+      <c r="AT29" s="28"/>
+      <c r="AU29" s="28"/>
+      <c r="AV29" s="28"/>
+      <c r="AW29" s="28"/>
       <c r="AX29" s="2"/>
       <c r="AY29" s="2"/>
       <c r="AZ29" s="2"/>
       <c r="BA29" s="2"/>
       <c r="BB29" s="2"/>
       <c r="BC29" s="2"/>
       <c r="BD29" s="2"/>
-      <c r="BE29" s="24" t="s">
+      <c r="BE29" s="28" t="s">
         <v>24</v>
       </c>
-      <c r="BF29" s="24"/>
-[...2 lines deleted...]
-      <c r="BI29" s="24"/>
+      <c r="BF29" s="28"/>
+      <c r="BG29" s="28"/>
+      <c r="BH29" s="28"/>
+      <c r="BI29" s="28"/>
       <c r="BJ29" s="2"/>
       <c r="BK29" s="2"/>
       <c r="BL29" s="2"/>
       <c r="BM29" s="2"/>
       <c r="BN29" s="2"/>
       <c r="BO29" s="2"/>
       <c r="BP29" s="2"/>
-      <c r="BQ29" s="24" t="s">
+      <c r="BQ29" s="28" t="s">
         <v>20</v>
       </c>
-      <c r="BR29" s="24"/>
-[...2 lines deleted...]
-      <c r="BU29" s="24"/>
+      <c r="BR29" s="28"/>
+      <c r="BS29" s="28"/>
+      <c r="BT29" s="28"/>
+      <c r="BU29" s="28"/>
       <c r="BV29" s="2"/>
       <c r="BW29" s="2"/>
       <c r="BX29" s="2"/>
       <c r="BY29" s="2"/>
       <c r="BZ29" s="2"/>
       <c r="CA29" s="2"/>
       <c r="CB29" s="2"/>
-      <c r="CC29" s="24" t="s">
+      <c r="CC29" s="28" t="s">
         <v>20</v>
       </c>
-      <c r="CD29" s="24"/>
-[...2 lines deleted...]
-      <c r="CG29" s="24"/>
+      <c r="CD29" s="28"/>
+      <c r="CE29" s="28"/>
+      <c r="CF29" s="28"/>
+      <c r="CG29" s="28"/>
       <c r="CH29" s="2"/>
       <c r="CI29" s="2"/>
       <c r="CJ29" s="2"/>
       <c r="CK29" s="2"/>
       <c r="CL29" s="2"/>
       <c r="CM29" s="2"/>
       <c r="CN29" s="2"/>
-      <c r="CO29" s="24" t="s">
+      <c r="CO29" s="28" t="s">
         <v>19</v>
       </c>
-      <c r="CP29" s="24"/>
-[...2 lines deleted...]
-      <c r="CS29" s="24"/>
+      <c r="CP29" s="28"/>
+      <c r="CQ29" s="28"/>
+      <c r="CR29" s="28"/>
+      <c r="CS29" s="28"/>
       <c r="CT29" s="2"/>
       <c r="CU29" s="2"/>
       <c r="CV29" s="2"/>
       <c r="CW29" s="2"/>
       <c r="CX29" s="2"/>
       <c r="CY29" s="2"/>
       <c r="CZ29" s="2"/>
-      <c r="DA29" s="24" t="s">
+      <c r="DA29" s="28" t="s">
         <v>19</v>
       </c>
-      <c r="DB29" s="24"/>
-[...2 lines deleted...]
-      <c r="DE29" s="24"/>
+      <c r="DB29" s="28"/>
+      <c r="DC29" s="28"/>
+      <c r="DD29" s="28"/>
+      <c r="DE29" s="28"/>
     </row>
     <row r="30" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A30" s="27"/>
-      <c r="B30" s="21" t="s">
+      <c r="A30" s="31"/>
+      <c r="B30" s="25" t="s">
         <v>1</v>
       </c>
-      <c r="C30" s="22"/>
-[...10 lines deleted...]
-      <c r="N30" s="21" t="s">
+      <c r="C30" s="26"/>
+      <c r="D30" s="26"/>
+      <c r="E30" s="26"/>
+      <c r="F30" s="26"/>
+      <c r="G30" s="26"/>
+      <c r="H30" s="26"/>
+      <c r="I30" s="26"/>
+      <c r="J30" s="26"/>
+      <c r="K30" s="26"/>
+      <c r="L30" s="26"/>
+      <c r="M30" s="27"/>
+      <c r="N30" s="25" t="s">
         <v>2</v>
       </c>
-      <c r="O30" s="22"/>
-[...10 lines deleted...]
-      <c r="Z30" s="21" t="s">
+      <c r="O30" s="26"/>
+      <c r="P30" s="26"/>
+      <c r="Q30" s="26"/>
+      <c r="R30" s="26"/>
+      <c r="S30" s="26"/>
+      <c r="T30" s="26"/>
+      <c r="U30" s="26"/>
+      <c r="V30" s="26"/>
+      <c r="W30" s="26"/>
+      <c r="X30" s="26"/>
+      <c r="Y30" s="27"/>
+      <c r="Z30" s="25" t="s">
         <v>3</v>
       </c>
-      <c r="AA30" s="22"/>
-[...10 lines deleted...]
-      <c r="AL30" s="21" t="s">
+      <c r="AA30" s="26"/>
+      <c r="AB30" s="26"/>
+      <c r="AC30" s="26"/>
+      <c r="AD30" s="26"/>
+      <c r="AE30" s="26"/>
+      <c r="AF30" s="26"/>
+      <c r="AG30" s="26"/>
+      <c r="AH30" s="26"/>
+      <c r="AI30" s="26"/>
+      <c r="AJ30" s="26"/>
+      <c r="AK30" s="27"/>
+      <c r="AL30" s="25" t="s">
         <v>4</v>
       </c>
-      <c r="AM30" s="22"/>
-[...10 lines deleted...]
-      <c r="AX30" s="21" t="s">
+      <c r="AM30" s="26"/>
+      <c r="AN30" s="26"/>
+      <c r="AO30" s="26"/>
+      <c r="AP30" s="26"/>
+      <c r="AQ30" s="26"/>
+      <c r="AR30" s="26"/>
+      <c r="AS30" s="26"/>
+      <c r="AT30" s="26"/>
+      <c r="AU30" s="26"/>
+      <c r="AV30" s="26"/>
+      <c r="AW30" s="27"/>
+      <c r="AX30" s="25" t="s">
         <v>5</v>
       </c>
-      <c r="AY30" s="22"/>
-[...10 lines deleted...]
-      <c r="BJ30" s="21" t="s">
+      <c r="AY30" s="26"/>
+      <c r="AZ30" s="26"/>
+      <c r="BA30" s="26"/>
+      <c r="BB30" s="26"/>
+      <c r="BC30" s="26"/>
+      <c r="BD30" s="26"/>
+      <c r="BE30" s="26"/>
+      <c r="BF30" s="26"/>
+      <c r="BG30" s="26"/>
+      <c r="BH30" s="26"/>
+      <c r="BI30" s="27"/>
+      <c r="BJ30" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="BK30" s="22"/>
-[...10 lines deleted...]
-      <c r="BV30" s="21" t="s">
+      <c r="BK30" s="26"/>
+      <c r="BL30" s="26"/>
+      <c r="BM30" s="26"/>
+      <c r="BN30" s="26"/>
+      <c r="BO30" s="26"/>
+      <c r="BP30" s="26"/>
+      <c r="BQ30" s="26"/>
+      <c r="BR30" s="26"/>
+      <c r="BS30" s="26"/>
+      <c r="BT30" s="26"/>
+      <c r="BU30" s="27"/>
+      <c r="BV30" s="25" t="s">
         <v>37</v>
       </c>
-      <c r="BW30" s="22"/>
-[...10 lines deleted...]
-      <c r="CH30" s="21" t="s">
+      <c r="BW30" s="26"/>
+      <c r="BX30" s="26"/>
+      <c r="BY30" s="26"/>
+      <c r="BZ30" s="26"/>
+      <c r="CA30" s="26"/>
+      <c r="CB30" s="26"/>
+      <c r="CC30" s="26"/>
+      <c r="CD30" s="26"/>
+      <c r="CE30" s="26"/>
+      <c r="CF30" s="26"/>
+      <c r="CG30" s="27"/>
+      <c r="CH30" s="25" t="s">
         <v>38</v>
       </c>
-      <c r="CI30" s="22"/>
-[...10 lines deleted...]
-      <c r="CT30" s="21" t="s">
+      <c r="CI30" s="26"/>
+      <c r="CJ30" s="26"/>
+      <c r="CK30" s="26"/>
+      <c r="CL30" s="26"/>
+      <c r="CM30" s="26"/>
+      <c r="CN30" s="26"/>
+      <c r="CO30" s="26"/>
+      <c r="CP30" s="26"/>
+      <c r="CQ30" s="26"/>
+      <c r="CR30" s="26"/>
+      <c r="CS30" s="27"/>
+      <c r="CT30" s="25" t="s">
         <v>39</v>
       </c>
-      <c r="CU30" s="22"/>
-[...9 lines deleted...]
-      <c r="DE30" s="23"/>
+      <c r="CU30" s="26"/>
+      <c r="CV30" s="26"/>
+      <c r="CW30" s="26"/>
+      <c r="CX30" s="26"/>
+      <c r="CY30" s="26"/>
+      <c r="CZ30" s="26"/>
+      <c r="DA30" s="26"/>
+      <c r="DB30" s="26"/>
+      <c r="DC30" s="26"/>
+      <c r="DD30" s="26"/>
+      <c r="DE30" s="27"/>
     </row>
     <row r="31" spans="1:109" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A31" s="28"/>
+      <c r="A31" s="32"/>
       <c r="B31" s="4" t="s">
         <v>7</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E31" s="4" t="s">
         <v>10</v>
       </c>
       <c r="F31" s="5" t="s">
         <v>11</v>
       </c>
       <c r="G31" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H31" s="5" t="s">
         <v>13</v>
       </c>
       <c r="I31" s="5" t="s">
         <v>14</v>
       </c>
       <c r="J31" s="5" t="s">
@@ -13214,54 +15976,56 @@
       </c>
       <c r="CO32" s="9">
         <v>83.617251884468459</v>
       </c>
       <c r="CP32" s="9">
         <v>94.410338114548139</v>
       </c>
       <c r="CQ32" s="9">
         <v>97.655585057985604</v>
       </c>
       <c r="CR32" s="9">
         <v>96.120507151265315</v>
       </c>
       <c r="CS32" s="9">
         <v>2033.5676227502272</v>
       </c>
       <c r="CT32" s="15">
         <v>100</v>
       </c>
       <c r="CU32" s="19">
         <v>100</v>
       </c>
       <c r="CV32" s="19">
         <v>100</v>
       </c>
-      <c r="CW32" s="32">
-[...2 lines deleted...]
-      <c r="CX32" s="9"/>
+      <c r="CW32" s="23">
+        <v>100</v>
+      </c>
+      <c r="CX32" s="36">
+        <v>100</v>
+      </c>
       <c r="CY32" s="9"/>
       <c r="CZ32" s="9"/>
       <c r="DA32" s="9"/>
       <c r="DB32" s="9"/>
       <c r="DC32" s="9"/>
       <c r="DD32" s="9"/>
       <c r="DE32" s="9"/>
     </row>
     <row r="33" spans="1:109">
       <c r="A33" s="10" t="s">
         <v>30</v>
       </c>
       <c r="B33" s="7">
         <v>101.31011783108535</v>
       </c>
       <c r="C33" s="7">
         <v>101.31011783108535</v>
       </c>
       <c r="D33" s="7">
         <v>101.31011783108535</v>
       </c>
       <c r="E33" s="7">
         <v>101.31011783108535</v>
       </c>
       <c r="F33" s="7">
@@ -13527,54 +16291,56 @@
       </c>
       <c r="CO33" s="9">
         <v>12.089291026032447</v>
       </c>
       <c r="CP33" s="9">
         <v>84.578887984594033</v>
       </c>
       <c r="CQ33" s="9">
         <v>83.665106008107799</v>
       </c>
       <c r="CR33" s="9">
         <v>100.00837602514667</v>
       </c>
       <c r="CS33" s="9">
         <v>-75.565645720355093</v>
       </c>
       <c r="CT33" s="15">
         <v>100</v>
       </c>
       <c r="CU33" s="19">
         <v>100</v>
       </c>
       <c r="CV33" s="19">
         <v>100</v>
       </c>
-      <c r="CW33" s="32">
-[...2 lines deleted...]
-      <c r="CX33" s="9"/>
+      <c r="CW33" s="23">
+        <v>100</v>
+      </c>
+      <c r="CX33" s="36">
+        <v>100</v>
+      </c>
       <c r="CY33" s="9"/>
       <c r="CZ33" s="9"/>
       <c r="DA33" s="9"/>
       <c r="DB33" s="9"/>
       <c r="DC33" s="9"/>
       <c r="DD33" s="9"/>
       <c r="DE33" s="9"/>
     </row>
     <row r="34" spans="1:109">
       <c r="A34" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B34" s="7">
         <v>26.928169641366356</v>
       </c>
       <c r="C34" s="7">
         <v>26.928169641366356</v>
       </c>
       <c r="D34" s="7">
         <v>26.928169641366356</v>
       </c>
       <c r="E34" s="7">
         <v>26.928169641366356</v>
       </c>
       <c r="F34" s="7">
@@ -13840,54 +16606,56 @@
       </c>
       <c r="CO34" s="9">
         <v>12.201429218071901</v>
       </c>
       <c r="CP34" s="9">
         <v>92.127372697412767</v>
       </c>
       <c r="CQ34" s="9">
         <v>99.750036177229802</v>
       </c>
       <c r="CR34" s="9">
         <v>101.89018766828084</v>
       </c>
       <c r="CS34" s="9">
         <v>1117.2874976780442</v>
       </c>
       <c r="CT34" s="15">
         <v>100</v>
       </c>
       <c r="CU34" s="19">
         <v>100</v>
       </c>
       <c r="CV34" s="19">
         <v>100</v>
       </c>
-      <c r="CW34" s="32">
-[...2 lines deleted...]
-      <c r="CX34" s="9"/>
+      <c r="CW34" s="23">
+        <v>100</v>
+      </c>
+      <c r="CX34" s="36">
+        <v>100</v>
+      </c>
       <c r="CY34" s="9"/>
       <c r="CZ34" s="9"/>
       <c r="DA34" s="9"/>
       <c r="DB34" s="9"/>
       <c r="DC34" s="9"/>
       <c r="DD34" s="9"/>
       <c r="DE34" s="9"/>
     </row>
     <row r="35" spans="1:109">
       <c r="A35" s="10" t="s">
         <v>32</v>
       </c>
       <c r="B35" s="9">
         <v>73.386923275571121</v>
       </c>
       <c r="C35" s="9">
         <v>73.386923275571121</v>
       </c>
       <c r="D35" s="9">
         <v>73.386923275571121</v>
       </c>
       <c r="E35" s="9">
         <v>73.386923275571121</v>
       </c>
       <c r="F35" s="7">
@@ -14153,54 +16921,56 @@
       </c>
       <c r="CO35" s="9">
         <v>96.552794216482127</v>
       </c>
       <c r="CP35" s="9">
         <v>110.80478955553473</v>
       </c>
       <c r="CQ35" s="9">
         <v>103.52426137826956</v>
       </c>
       <c r="CR35" s="9">
         <v>100</v>
       </c>
       <c r="CS35" s="9">
         <v>-159.86549997382281</v>
       </c>
       <c r="CT35" s="15">
         <v>100</v>
       </c>
       <c r="CU35" s="19">
         <v>100</v>
       </c>
       <c r="CV35" s="19">
         <v>100</v>
       </c>
-      <c r="CW35" s="32">
-[...2 lines deleted...]
-      <c r="CX35" s="9"/>
+      <c r="CW35" s="23">
+        <v>100</v>
+      </c>
+      <c r="CX35" s="36">
+        <v>100</v>
+      </c>
       <c r="CY35" s="9"/>
       <c r="CZ35" s="9"/>
       <c r="DA35" s="9"/>
       <c r="DB35" s="9"/>
       <c r="DC35" s="9"/>
       <c r="DD35" s="9"/>
       <c r="DE35" s="9"/>
     </row>
     <row r="36" spans="1:109">
       <c r="A36" s="10" t="s">
         <v>33</v>
       </c>
       <c r="B36" s="9">
         <v>176.97472253592065</v>
       </c>
       <c r="C36" s="9">
         <v>176.97472253592065</v>
       </c>
       <c r="D36" s="9">
         <v>176.97472253592065</v>
       </c>
       <c r="E36" s="9">
         <v>176.97472253592065</v>
       </c>
       <c r="F36" s="9">
@@ -14466,54 +17236,56 @@
       </c>
       <c r="CO36" s="9">
         <v>95.691291885670012</v>
       </c>
       <c r="CP36" s="9">
         <v>85.664483673218911</v>
       </c>
       <c r="CQ36" s="9">
         <v>64.42199579922675</v>
       </c>
       <c r="CR36" s="9">
         <v>99.389770871401467</v>
       </c>
       <c r="CS36" s="9">
         <v>4074.9893471548758</v>
       </c>
       <c r="CT36" s="15">
         <v>100</v>
       </c>
       <c r="CU36" s="19">
         <v>100</v>
       </c>
       <c r="CV36" s="19">
         <v>100</v>
       </c>
-      <c r="CW36" s="32">
-[...2 lines deleted...]
-      <c r="CX36" s="9"/>
+      <c r="CW36" s="23">
+        <v>100</v>
+      </c>
+      <c r="CX36" s="36">
+        <v>100</v>
+      </c>
       <c r="CY36" s="9"/>
       <c r="CZ36" s="9"/>
       <c r="DA36" s="9"/>
       <c r="DB36" s="9"/>
       <c r="DC36" s="9"/>
       <c r="DD36" s="9"/>
       <c r="DE36" s="9"/>
     </row>
     <row r="37" spans="1:109">
       <c r="A37" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B37" s="7">
         <v>7097.7005170377324</v>
       </c>
       <c r="C37" s="7">
         <v>7097.7005170377324</v>
       </c>
       <c r="D37" s="7">
         <v>7097.7005170377324</v>
       </c>
       <c r="E37" s="7">
         <v>7097.7005170377324</v>
       </c>
       <c r="F37" s="7">
@@ -14779,54 +17551,56 @@
       </c>
       <c r="CO37" s="9">
         <v>98.423816328892201</v>
       </c>
       <c r="CP37" s="9">
         <v>100.49274103198908</v>
       </c>
       <c r="CQ37" s="9">
         <v>136.23265138464706</v>
       </c>
       <c r="CR37" s="9">
         <v>82.688031163100987</v>
       </c>
       <c r="CS37" s="9">
         <v>-240.84736102599305</v>
       </c>
       <c r="CT37" s="15">
         <v>100</v>
       </c>
       <c r="CU37" s="19">
         <v>100</v>
       </c>
       <c r="CV37" s="19">
         <v>100</v>
       </c>
-      <c r="CW37" s="32">
-[...2 lines deleted...]
-      <c r="CX37" s="9"/>
+      <c r="CW37" s="23">
+        <v>100</v>
+      </c>
+      <c r="CX37" s="36">
+        <v>100</v>
+      </c>
       <c r="CY37" s="9"/>
       <c r="CZ37" s="9"/>
       <c r="DA37" s="9"/>
       <c r="DB37" s="9"/>
       <c r="DC37" s="9"/>
       <c r="DD37" s="9"/>
       <c r="DE37" s="9"/>
     </row>
     <row r="38" spans="1:109">
       <c r="A38" s="10" t="s">
         <v>35</v>
       </c>
       <c r="B38" s="7">
         <v>259.17647642464715</v>
       </c>
       <c r="C38" s="7">
         <v>259.17647642464715</v>
       </c>
       <c r="D38" s="7">
         <v>259.17647642464715</v>
       </c>
       <c r="E38" s="7">
         <v>259.17647642464715</v>
       </c>
       <c r="F38" s="7">
@@ -15092,54 +17866,56 @@
       </c>
       <c r="CO38" s="9">
         <v>102.91488428228858</v>
       </c>
       <c r="CP38" s="9">
         <v>102.56566128768642</v>
       </c>
       <c r="CQ38" s="9">
         <v>97.901236988033119</v>
       </c>
       <c r="CR38" s="9">
         <v>80.467168918149341</v>
       </c>
       <c r="CS38" s="9">
         <v>-6813.6196803417433</v>
       </c>
       <c r="CT38" s="15">
         <v>100</v>
       </c>
       <c r="CU38" s="19">
         <v>100</v>
       </c>
       <c r="CV38" s="19">
         <v>100</v>
       </c>
-      <c r="CW38" s="32">
-[...2 lines deleted...]
-      <c r="CX38" s="9"/>
+      <c r="CW38" s="23">
+        <v>100</v>
+      </c>
+      <c r="CX38" s="36">
+        <v>100</v>
+      </c>
       <c r="CY38" s="9"/>
       <c r="CZ38" s="9"/>
       <c r="DA38" s="9"/>
       <c r="DB38" s="9"/>
       <c r="DC38" s="9"/>
       <c r="DD38" s="9"/>
       <c r="DE38" s="9"/>
     </row>
     <row r="39" spans="1:109">
       <c r="A39" s="10" t="s">
         <v>36</v>
       </c>
       <c r="B39" s="7">
         <v>25</v>
       </c>
       <c r="C39" s="7">
         <v>55</v>
       </c>
       <c r="D39" s="7">
         <v>85</v>
       </c>
       <c r="E39" s="7">
         <v>85</v>
       </c>
       <c r="F39" s="7">
@@ -15405,54 +18181,56 @@
       </c>
       <c r="CO39" s="9">
         <v>15.508619111671692</v>
       </c>
       <c r="CP39" s="9">
         <v>89.707724328538845</v>
       </c>
       <c r="CQ39" s="9">
         <v>97.946216859453571</v>
       </c>
       <c r="CR39" s="9">
         <v>100.21759609995469</v>
       </c>
       <c r="CS39" s="9">
         <v>3133.428497282061</v>
       </c>
       <c r="CT39" s="15">
         <v>100</v>
       </c>
       <c r="CU39" s="19">
         <v>100</v>
       </c>
       <c r="CV39" s="19">
         <v>100</v>
       </c>
-      <c r="CW39" s="32">
-[...2 lines deleted...]
-      <c r="CX39" s="9"/>
+      <c r="CW39" s="23">
+        <v>100</v>
+      </c>
+      <c r="CX39" s="36">
+        <v>100</v>
+      </c>
       <c r="CY39" s="9"/>
       <c r="CZ39" s="9"/>
       <c r="DA39" s="9"/>
       <c r="DB39" s="9"/>
       <c r="DC39" s="9"/>
       <c r="DD39" s="9"/>
       <c r="DE39" s="9"/>
     </row>
     <row r="40" spans="1:109">
       <c r="A40" s="2"/>
       <c r="B40" s="2"/>
       <c r="C40" s="2"/>
       <c r="D40" s="2"/>
       <c r="E40" s="2"/>
       <c r="F40" s="2"/>
       <c r="G40" s="2"/>
       <c r="H40" s="2"/>
       <c r="I40" s="2"/>
       <c r="J40" s="2"/>
       <c r="K40" s="2"/>
       <c r="L40" s="2"/>
       <c r="M40" s="2"/>
       <c r="N40" s="2"/>
       <c r="O40" s="2"/>
       <c r="P40" s="2"/>
@@ -15511,399 +18289,399 @@
       <c r="BQ40" s="2"/>
       <c r="BR40" s="2"/>
       <c r="BS40" s="2"/>
       <c r="BT40" s="2"/>
       <c r="BU40" s="2"/>
       <c r="BV40" s="2"/>
       <c r="BW40" s="2"/>
       <c r="BX40" s="2"/>
       <c r="BY40" s="3"/>
       <c r="BZ40" s="3"/>
       <c r="CA40" s="3"/>
       <c r="CB40" s="3"/>
       <c r="CC40" s="3"/>
       <c r="CD40" s="3"/>
       <c r="CE40" s="3"/>
       <c r="CF40" s="3"/>
       <c r="CG40" s="3"/>
       <c r="CH40" s="3"/>
       <c r="CI40" s="3"/>
       <c r="CJ40" s="3"/>
       <c r="CT40" s="3"/>
       <c r="CU40" s="3"/>
       <c r="CV40" s="3"/>
     </row>
     <row r="41" spans="1:109" ht="21" customHeight="1">
-      <c r="A41" s="25" t="s">
+      <c r="A41" s="29" t="s">
         <v>26</v>
       </c>
-      <c r="B41" s="25"/>
-[...64 lines deleted...]
-      <c r="BO41" s="26"/>
+      <c r="B41" s="29"/>
+      <c r="C41" s="29"/>
+      <c r="D41" s="29"/>
+      <c r="E41" s="29"/>
+      <c r="F41" s="29"/>
+      <c r="G41" s="29"/>
+      <c r="H41" s="29"/>
+      <c r="I41" s="29"/>
+      <c r="J41" s="29"/>
+      <c r="K41" s="29"/>
+      <c r="L41" s="29"/>
+      <c r="M41" s="29"/>
+      <c r="N41" s="29"/>
+      <c r="O41" s="29"/>
+      <c r="P41" s="29"/>
+      <c r="Q41" s="29"/>
+      <c r="R41" s="29"/>
+      <c r="S41" s="29"/>
+      <c r="T41" s="29"/>
+      <c r="U41" s="29"/>
+      <c r="V41" s="29"/>
+      <c r="W41" s="29"/>
+      <c r="X41" s="29"/>
+      <c r="Y41" s="29"/>
+      <c r="Z41" s="29"/>
+      <c r="AA41" s="29"/>
+      <c r="AB41" s="29"/>
+      <c r="AC41" s="29"/>
+      <c r="AD41" s="29"/>
+      <c r="AE41" s="29"/>
+      <c r="AF41" s="29"/>
+      <c r="AG41" s="29"/>
+      <c r="AH41" s="29"/>
+      <c r="AI41" s="29"/>
+      <c r="AJ41" s="29"/>
+      <c r="AK41" s="29"/>
+      <c r="AL41" s="29"/>
+      <c r="AM41" s="29"/>
+      <c r="AN41" s="29"/>
+      <c r="AO41" s="29"/>
+      <c r="AP41" s="29"/>
+      <c r="AQ41" s="29"/>
+      <c r="AR41" s="29"/>
+      <c r="AS41" s="29"/>
+      <c r="AT41" s="29"/>
+      <c r="AU41" s="29"/>
+      <c r="AV41" s="29"/>
+      <c r="AW41" s="29"/>
+      <c r="AX41" s="29"/>
+      <c r="AY41" s="29"/>
+      <c r="AZ41" s="29"/>
+      <c r="BA41" s="29"/>
+      <c r="BB41" s="29"/>
+      <c r="BC41" s="29"/>
+      <c r="BD41" s="29"/>
+      <c r="BE41" s="29"/>
+      <c r="BF41" s="29"/>
+      <c r="BG41" s="29"/>
+      <c r="BH41" s="29"/>
+      <c r="BI41" s="29"/>
+      <c r="BJ41" s="30"/>
+      <c r="BK41" s="30"/>
+      <c r="BL41" s="30"/>
+      <c r="BM41" s="30"/>
+      <c r="BN41" s="30"/>
+      <c r="BO41" s="30"/>
       <c r="BP41" s="2"/>
       <c r="BQ41" s="2"/>
       <c r="BR41" s="2"/>
       <c r="BS41" s="2"/>
       <c r="BT41" s="2"/>
       <c r="BU41" s="2"/>
       <c r="BV41" s="2"/>
       <c r="BW41" s="2"/>
       <c r="BX41" s="2"/>
       <c r="BY41" s="3"/>
       <c r="BZ41" s="3"/>
       <c r="CA41" s="3"/>
       <c r="CB41" s="3"/>
       <c r="CC41" s="3"/>
       <c r="CD41" s="3"/>
       <c r="CE41" s="3"/>
       <c r="CF41" s="3"/>
       <c r="CG41" s="3"/>
       <c r="CH41" s="3"/>
       <c r="CI41" s="3"/>
       <c r="CJ41" s="3"/>
     </row>
     <row r="42" spans="1:109" ht="18.75" customHeight="1" thickBot="1">
       <c r="A42" s="2"/>
       <c r="B42" s="2"/>
       <c r="C42" s="2"/>
       <c r="D42" s="2"/>
       <c r="E42" s="2"/>
       <c r="F42" s="2"/>
       <c r="G42" s="2"/>
       <c r="H42" s="2"/>
-      <c r="I42" s="29"/>
-[...3 lines deleted...]
-      <c r="M42" s="29"/>
+      <c r="I42" s="33"/>
+      <c r="J42" s="33"/>
+      <c r="K42" s="33"/>
+      <c r="L42" s="33"/>
+      <c r="M42" s="33"/>
       <c r="N42" s="2"/>
       <c r="O42" s="2"/>
       <c r="P42" s="2"/>
       <c r="Q42" s="2"/>
       <c r="R42" s="2"/>
       <c r="S42" s="2"/>
       <c r="T42" s="2"/>
-      <c r="U42" s="29" t="s">
+      <c r="U42" s="33" t="s">
         <v>19</v>
       </c>
-      <c r="V42" s="29"/>
-[...2 lines deleted...]
-      <c r="Y42" s="29"/>
+      <c r="V42" s="33"/>
+      <c r="W42" s="33"/>
+      <c r="X42" s="33"/>
+      <c r="Y42" s="33"/>
       <c r="Z42" s="11"/>
       <c r="AA42" s="11"/>
       <c r="AB42" s="11"/>
       <c r="AC42" s="11"/>
       <c r="AD42" s="11"/>
       <c r="AE42" s="11"/>
       <c r="AF42" s="11"/>
-      <c r="AG42" s="24" t="s">
+      <c r="AG42" s="28" t="s">
         <v>21</v>
       </c>
-      <c r="AH42" s="24"/>
-[...2 lines deleted...]
-      <c r="AK42" s="24"/>
+      <c r="AH42" s="28"/>
+      <c r="AI42" s="28"/>
+      <c r="AJ42" s="28"/>
+      <c r="AK42" s="28"/>
       <c r="AL42" s="2"/>
       <c r="AM42" s="2"/>
       <c r="AN42" s="2"/>
       <c r="AO42" s="2"/>
       <c r="AP42" s="2"/>
       <c r="AQ42" s="2"/>
       <c r="AR42" s="2"/>
-      <c r="AS42" s="24" t="s">
+      <c r="AS42" s="28" t="s">
         <v>20</v>
       </c>
-      <c r="AT42" s="24"/>
-[...2 lines deleted...]
-      <c r="AW42" s="24"/>
+      <c r="AT42" s="28"/>
+      <c r="AU42" s="28"/>
+      <c r="AV42" s="28"/>
+      <c r="AW42" s="28"/>
       <c r="AX42" s="2"/>
       <c r="AY42" s="2"/>
       <c r="AZ42" s="2"/>
       <c r="BA42" s="2"/>
       <c r="BB42" s="2"/>
       <c r="BC42" s="2"/>
       <c r="BD42" s="2"/>
-      <c r="BE42" s="24" t="s">
+      <c r="BE42" s="28" t="s">
         <v>23</v>
       </c>
-      <c r="BF42" s="24"/>
-[...2 lines deleted...]
-      <c r="BI42" s="24"/>
+      <c r="BF42" s="28"/>
+      <c r="BG42" s="28"/>
+      <c r="BH42" s="28"/>
+      <c r="BI42" s="28"/>
       <c r="BJ42" s="2"/>
       <c r="BK42" s="2"/>
       <c r="BL42" s="2"/>
       <c r="BM42" s="2"/>
       <c r="BN42" s="2"/>
       <c r="BO42" s="2"/>
       <c r="BP42" s="2"/>
-      <c r="BQ42" s="24" t="s">
+      <c r="BQ42" s="28" t="s">
         <v>20</v>
       </c>
-      <c r="BR42" s="24"/>
-[...2 lines deleted...]
-      <c r="BU42" s="24"/>
+      <c r="BR42" s="28"/>
+      <c r="BS42" s="28"/>
+      <c r="BT42" s="28"/>
+      <c r="BU42" s="28"/>
       <c r="BV42" s="2"/>
       <c r="BW42" s="2"/>
       <c r="BX42" s="2"/>
       <c r="BY42" s="2"/>
       <c r="BZ42" s="2"/>
       <c r="CA42" s="2"/>
       <c r="CB42" s="2"/>
-      <c r="CC42" s="24" t="s">
+      <c r="CC42" s="28" t="s">
         <v>20</v>
       </c>
-      <c r="CD42" s="24"/>
-[...2 lines deleted...]
-      <c r="CG42" s="24"/>
+      <c r="CD42" s="28"/>
+      <c r="CE42" s="28"/>
+      <c r="CF42" s="28"/>
+      <c r="CG42" s="28"/>
       <c r="CH42" s="2"/>
       <c r="CI42" s="2"/>
       <c r="CJ42" s="2"/>
       <c r="CK42" s="2"/>
       <c r="CL42" s="2"/>
       <c r="CM42" s="2"/>
       <c r="CN42" s="2"/>
-      <c r="CO42" s="24" t="s">
+      <c r="CO42" s="28" t="s">
         <v>19</v>
       </c>
-      <c r="CP42" s="24"/>
-[...2 lines deleted...]
-      <c r="CS42" s="24"/>
+      <c r="CP42" s="28"/>
+      <c r="CQ42" s="28"/>
+      <c r="CR42" s="28"/>
+      <c r="CS42" s="28"/>
       <c r="CT42" s="2"/>
       <c r="CU42" s="2"/>
       <c r="CV42" s="2"/>
       <c r="CW42" s="2"/>
       <c r="CX42" s="2"/>
       <c r="CY42" s="2"/>
       <c r="CZ42" s="2"/>
-      <c r="DA42" s="24" t="s">
+      <c r="DA42" s="28" t="s">
         <v>19</v>
       </c>
-      <c r="DB42" s="24"/>
-[...2 lines deleted...]
-      <c r="DE42" s="24"/>
+      <c r="DB42" s="28"/>
+      <c r="DC42" s="28"/>
+      <c r="DD42" s="28"/>
+      <c r="DE42" s="28"/>
     </row>
     <row r="43" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A43" s="27"/>
-      <c r="B43" s="21" t="s">
+      <c r="A43" s="31"/>
+      <c r="B43" s="25" t="s">
         <v>1</v>
       </c>
-      <c r="C43" s="22"/>
-[...10 lines deleted...]
-      <c r="N43" s="21" t="s">
+      <c r="C43" s="26"/>
+      <c r="D43" s="26"/>
+      <c r="E43" s="26"/>
+      <c r="F43" s="26"/>
+      <c r="G43" s="26"/>
+      <c r="H43" s="26"/>
+      <c r="I43" s="26"/>
+      <c r="J43" s="26"/>
+      <c r="K43" s="26"/>
+      <c r="L43" s="26"/>
+      <c r="M43" s="27"/>
+      <c r="N43" s="25" t="s">
         <v>2</v>
       </c>
-      <c r="O43" s="22"/>
-[...10 lines deleted...]
-      <c r="Z43" s="21" t="s">
+      <c r="O43" s="26"/>
+      <c r="P43" s="26"/>
+      <c r="Q43" s="26"/>
+      <c r="R43" s="26"/>
+      <c r="S43" s="26"/>
+      <c r="T43" s="26"/>
+      <c r="U43" s="26"/>
+      <c r="V43" s="26"/>
+      <c r="W43" s="26"/>
+      <c r="X43" s="26"/>
+      <c r="Y43" s="27"/>
+      <c r="Z43" s="25" t="s">
         <v>3</v>
       </c>
-      <c r="AA43" s="22"/>
-[...10 lines deleted...]
-      <c r="AL43" s="21" t="s">
+      <c r="AA43" s="26"/>
+      <c r="AB43" s="26"/>
+      <c r="AC43" s="26"/>
+      <c r="AD43" s="26"/>
+      <c r="AE43" s="26"/>
+      <c r="AF43" s="26"/>
+      <c r="AG43" s="26"/>
+      <c r="AH43" s="26"/>
+      <c r="AI43" s="26"/>
+      <c r="AJ43" s="26"/>
+      <c r="AK43" s="27"/>
+      <c r="AL43" s="25" t="s">
         <v>4</v>
       </c>
-      <c r="AM43" s="22"/>
-[...10 lines deleted...]
-      <c r="AX43" s="21" t="s">
+      <c r="AM43" s="26"/>
+      <c r="AN43" s="26"/>
+      <c r="AO43" s="26"/>
+      <c r="AP43" s="26"/>
+      <c r="AQ43" s="26"/>
+      <c r="AR43" s="26"/>
+      <c r="AS43" s="26"/>
+      <c r="AT43" s="26"/>
+      <c r="AU43" s="26"/>
+      <c r="AV43" s="26"/>
+      <c r="AW43" s="27"/>
+      <c r="AX43" s="25" t="s">
         <v>5</v>
       </c>
-      <c r="AY43" s="22"/>
-[...10 lines deleted...]
-      <c r="BJ43" s="21" t="s">
+      <c r="AY43" s="26"/>
+      <c r="AZ43" s="26"/>
+      <c r="BA43" s="26"/>
+      <c r="BB43" s="26"/>
+      <c r="BC43" s="26"/>
+      <c r="BD43" s="26"/>
+      <c r="BE43" s="26"/>
+      <c r="BF43" s="26"/>
+      <c r="BG43" s="26"/>
+      <c r="BH43" s="26"/>
+      <c r="BI43" s="27"/>
+      <c r="BJ43" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="BK43" s="22"/>
-[...10 lines deleted...]
-      <c r="BV43" s="21" t="s">
+      <c r="BK43" s="26"/>
+      <c r="BL43" s="26"/>
+      <c r="BM43" s="26"/>
+      <c r="BN43" s="26"/>
+      <c r="BO43" s="26"/>
+      <c r="BP43" s="26"/>
+      <c r="BQ43" s="26"/>
+      <c r="BR43" s="26"/>
+      <c r="BS43" s="26"/>
+      <c r="BT43" s="26"/>
+      <c r="BU43" s="27"/>
+      <c r="BV43" s="25" t="s">
         <v>37</v>
       </c>
-      <c r="BW43" s="22"/>
-[...10 lines deleted...]
-      <c r="CH43" s="21" t="s">
+      <c r="BW43" s="26"/>
+      <c r="BX43" s="26"/>
+      <c r="BY43" s="26"/>
+      <c r="BZ43" s="26"/>
+      <c r="CA43" s="26"/>
+      <c r="CB43" s="26"/>
+      <c r="CC43" s="26"/>
+      <c r="CD43" s="26"/>
+      <c r="CE43" s="26"/>
+      <c r="CF43" s="26"/>
+      <c r="CG43" s="27"/>
+      <c r="CH43" s="25" t="s">
         <v>38</v>
       </c>
-      <c r="CI43" s="22"/>
-[...10 lines deleted...]
-      <c r="CT43" s="21" t="s">
+      <c r="CI43" s="26"/>
+      <c r="CJ43" s="26"/>
+      <c r="CK43" s="26"/>
+      <c r="CL43" s="26"/>
+      <c r="CM43" s="26"/>
+      <c r="CN43" s="26"/>
+      <c r="CO43" s="26"/>
+      <c r="CP43" s="26"/>
+      <c r="CQ43" s="26"/>
+      <c r="CR43" s="26"/>
+      <c r="CS43" s="27"/>
+      <c r="CT43" s="25" t="s">
         <v>39</v>
       </c>
-      <c r="CU43" s="22"/>
-[...9 lines deleted...]
-      <c r="DE43" s="23"/>
+      <c r="CU43" s="26"/>
+      <c r="CV43" s="26"/>
+      <c r="CW43" s="26"/>
+      <c r="CX43" s="26"/>
+      <c r="CY43" s="26"/>
+      <c r="CZ43" s="26"/>
+      <c r="DA43" s="26"/>
+      <c r="DB43" s="26"/>
+      <c r="DC43" s="26"/>
+      <c r="DD43" s="26"/>
+      <c r="DE43" s="27"/>
     </row>
     <row r="44" spans="1:109" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A44" s="28"/>
+      <c r="A44" s="32"/>
       <c r="B44" s="4" t="s">
         <v>7</v>
       </c>
       <c r="C44" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D44" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E44" s="4" t="s">
         <v>10</v>
       </c>
       <c r="F44" s="5" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H44" s="5" t="s">
         <v>13</v>
       </c>
       <c r="I44" s="5" t="s">
         <v>14</v>
       </c>
       <c r="J44" s="5" t="s">
@@ -16486,54 +19264,56 @@
       </c>
       <c r="CO45" s="9">
         <v>84.311445613377415</v>
       </c>
       <c r="CP45" s="9">
         <v>95.266968369089398</v>
       </c>
       <c r="CQ45" s="9">
         <v>112.96334196604157</v>
       </c>
       <c r="CR45" s="9">
         <v>111.87143704713023</v>
       </c>
       <c r="CS45" s="9">
         <v>94.904603752457533</v>
       </c>
       <c r="CT45" s="16">
         <v>119.5</v>
       </c>
       <c r="CU45" s="20">
         <v>104.1</v>
       </c>
       <c r="CV45" s="20">
         <v>71.5</v>
       </c>
-      <c r="CW45" s="33">
+      <c r="CW45" s="24">
         <v>97.3</v>
       </c>
-      <c r="CX45" s="9"/>
+      <c r="CX45" s="37">
+        <v>103.6</v>
+      </c>
       <c r="CY45" s="9"/>
       <c r="CZ45" s="9"/>
       <c r="DA45" s="9"/>
       <c r="DB45" s="9"/>
       <c r="DC45" s="9"/>
       <c r="DD45" s="9"/>
       <c r="DE45" s="9"/>
     </row>
     <row r="46" spans="1:109">
       <c r="A46" s="10" t="s">
         <v>30</v>
       </c>
       <c r="B46" s="7">
         <v>486.19273645346749</v>
       </c>
       <c r="C46" s="7">
         <v>950.23939248923875</v>
       </c>
       <c r="D46" s="7">
         <v>163.57427477688302</v>
       </c>
       <c r="E46" s="7">
         <v>114.99114271303574</v>
       </c>
       <c r="F46" s="7">
@@ -16799,54 +19579,56 @@
       </c>
       <c r="CO46" s="9">
         <v>121.68776913024324</v>
       </c>
       <c r="CP46" s="9">
         <v>97.858895474018766</v>
       </c>
       <c r="CQ46" s="9">
         <v>89.576077412444675</v>
       </c>
       <c r="CR46" s="9">
         <v>98.719461777452764</v>
       </c>
       <c r="CS46" s="9">
         <v>106.23493724550805</v>
       </c>
       <c r="CT46" s="16">
         <v>100.5</v>
       </c>
       <c r="CU46" s="20">
         <v>100.3</v>
       </c>
       <c r="CV46" s="20">
         <v>101.7</v>
       </c>
-      <c r="CW46" s="33">
+      <c r="CW46" s="24">
         <v>99.1</v>
       </c>
-      <c r="CX46" s="9"/>
+      <c r="CX46" s="37">
+        <v>96</v>
+      </c>
       <c r="CY46" s="9"/>
       <c r="CZ46" s="9"/>
       <c r="DA46" s="9"/>
       <c r="DB46" s="9"/>
       <c r="DC46" s="9"/>
       <c r="DD46" s="9"/>
       <c r="DE46" s="9"/>
     </row>
     <row r="47" spans="1:109">
       <c r="A47" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B47" s="7">
         <v>114.56506730112199</v>
       </c>
       <c r="C47" s="7">
         <v>176.25594064268458</v>
       </c>
       <c r="D47" s="7">
         <v>131.68029556855421</v>
       </c>
       <c r="E47" s="7">
         <v>138.2153751637193</v>
       </c>
       <c r="F47" s="7">
@@ -17112,54 +19894,56 @@
       </c>
       <c r="CO47" s="9">
         <v>91.320221482288616</v>
       </c>
       <c r="CP47" s="9">
         <v>125.05981875901067</v>
       </c>
       <c r="CQ47" s="9">
         <v>104.18189786344058</v>
       </c>
       <c r="CR47" s="9">
         <v>90.295977658495218</v>
       </c>
       <c r="CS47" s="9">
         <v>104.656585015198</v>
       </c>
       <c r="CT47" s="16">
         <v>100</v>
       </c>
       <c r="CU47" s="20">
         <v>101.1</v>
       </c>
       <c r="CV47" s="20">
         <v>74.7</v>
       </c>
-      <c r="CW47" s="33">
+      <c r="CW47" s="24">
         <v>109.6</v>
       </c>
-      <c r="CX47" s="9"/>
+      <c r="CX47" s="37">
+        <v>98.7</v>
+      </c>
       <c r="CY47" s="9"/>
       <c r="CZ47" s="9"/>
       <c r="DA47" s="9"/>
       <c r="DB47" s="9"/>
       <c r="DC47" s="9"/>
       <c r="DD47" s="9"/>
       <c r="DE47" s="9"/>
     </row>
     <row r="48" spans="1:109">
       <c r="A48" s="10" t="s">
         <v>32</v>
       </c>
       <c r="B48" s="7">
         <v>101.80640547430923</v>
       </c>
       <c r="C48" s="7">
         <v>104.21431809586259</v>
       </c>
       <c r="D48" s="7">
         <v>99.47003248795896</v>
       </c>
       <c r="E48" s="7">
         <v>104.78542912729625</v>
       </c>
       <c r="F48" s="7">
@@ -17425,54 +20209,56 @@
       </c>
       <c r="CO48" s="9">
         <v>97.567988299813621</v>
       </c>
       <c r="CP48" s="9">
         <v>98.376654587257732</v>
       </c>
       <c r="CQ48" s="9">
         <v>106.1791586116894</v>
       </c>
       <c r="CR48" s="9">
         <v>103.41118783230282</v>
       </c>
       <c r="CS48" s="9">
         <v>96.918803373830528</v>
       </c>
       <c r="CT48" s="16">
         <v>102.4</v>
       </c>
       <c r="CU48" s="20">
         <v>100</v>
       </c>
       <c r="CV48" s="20">
         <v>78.7</v>
       </c>
-      <c r="CW48" s="33">
+      <c r="CW48" s="24">
         <v>97.4</v>
       </c>
-      <c r="CX48" s="9"/>
+      <c r="CX48" s="37">
+        <v>73.8</v>
+      </c>
       <c r="CY48" s="9"/>
       <c r="CZ48" s="9"/>
       <c r="DA48" s="9"/>
       <c r="DB48" s="9"/>
       <c r="DC48" s="9"/>
       <c r="DD48" s="9"/>
       <c r="DE48" s="9"/>
     </row>
     <row r="49" spans="1:109">
       <c r="A49" s="10" t="s">
         <v>33</v>
       </c>
       <c r="B49" s="9">
         <v>82.132520477244753</v>
       </c>
       <c r="C49" s="9">
         <v>98.102625677383244</v>
       </c>
       <c r="D49" s="9">
         <v>117.29832784030687</v>
       </c>
       <c r="E49" s="9">
         <v>100.32071205202881</v>
       </c>
       <c r="F49" s="9">
@@ -17738,54 +20524,56 @@
       </c>
       <c r="CO49" s="9">
         <v>96.336280191547786</v>
       </c>
       <c r="CP49" s="9">
         <v>104.27780317644368</v>
       </c>
       <c r="CQ49" s="9">
         <v>94.448347404897547</v>
       </c>
       <c r="CR49" s="9">
         <v>95.178719480667723</v>
       </c>
       <c r="CS49" s="9">
         <v>119.13277321379229</v>
       </c>
       <c r="CT49" s="16">
         <v>105.6</v>
       </c>
       <c r="CU49" s="20">
         <v>103.7</v>
       </c>
       <c r="CV49" s="20">
         <v>78.599999999999994</v>
       </c>
-      <c r="CW49" s="33">
+      <c r="CW49" s="24">
         <v>94.6</v>
       </c>
-      <c r="CX49" s="9"/>
+      <c r="CX49" s="37">
+        <v>88.6</v>
+      </c>
       <c r="CY49" s="9"/>
       <c r="CZ49" s="9"/>
       <c r="DA49" s="9"/>
       <c r="DB49" s="9"/>
       <c r="DC49" s="9"/>
       <c r="DD49" s="9"/>
       <c r="DE49" s="9"/>
     </row>
     <row r="50" spans="1:109">
       <c r="A50" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B50" s="7">
         <v>101.72248077023305</v>
       </c>
       <c r="C50" s="7">
         <v>95.943103963839548</v>
       </c>
       <c r="D50" s="7">
         <v>97.451005792408694</v>
       </c>
       <c r="E50" s="7">
         <v>97.049067799214654</v>
       </c>
       <c r="F50" s="7">
@@ -18051,54 +20839,56 @@
       </c>
       <c r="CO50" s="9">
         <v>94.867220529812599</v>
       </c>
       <c r="CP50" s="9">
         <v>93.036800807831597</v>
       </c>
       <c r="CQ50" s="9">
         <v>86.94690924014759</v>
       </c>
       <c r="CR50" s="9">
         <v>118.39030814132548</v>
       </c>
       <c r="CS50" s="9">
         <v>101.04935828067954</v>
       </c>
       <c r="CT50" s="16">
         <v>102.2</v>
       </c>
       <c r="CU50" s="20">
         <v>99.4</v>
       </c>
       <c r="CV50" s="20">
         <v>88.8</v>
       </c>
-      <c r="CW50" s="33">
+      <c r="CW50" s="24">
         <v>106.2</v>
       </c>
-      <c r="CX50" s="9"/>
+      <c r="CX50" s="37">
+        <v>100.3</v>
+      </c>
       <c r="CY50" s="9"/>
       <c r="CZ50" s="9"/>
       <c r="DA50" s="9"/>
       <c r="DB50" s="9"/>
       <c r="DC50" s="9"/>
       <c r="DD50" s="9"/>
       <c r="DE50" s="9"/>
     </row>
     <row r="51" spans="1:109">
       <c r="A51" s="10" t="s">
         <v>35</v>
       </c>
       <c r="B51" s="7">
         <v>172.4232215863928</v>
       </c>
       <c r="C51" s="7">
         <v>171.63622212056009</v>
       </c>
       <c r="D51" s="7">
         <v>156.86863683658441</v>
       </c>
       <c r="E51" s="7">
         <v>144.62987709365692</v>
       </c>
       <c r="F51" s="7">
@@ -18364,54 +21154,56 @@
       </c>
       <c r="CO51" s="9">
         <v>62.008066334674226</v>
       </c>
       <c r="CP51" s="9">
         <v>127.2977902306679</v>
       </c>
       <c r="CQ51" s="9">
         <v>129.33354612180943</v>
       </c>
       <c r="CR51" s="9">
         <v>93.070261200935661</v>
       </c>
       <c r="CS51" s="9">
         <v>71.230759776253521</v>
       </c>
       <c r="CT51" s="16">
         <v>123.5</v>
       </c>
       <c r="CU51" s="20">
         <v>129.30000000000001</v>
       </c>
       <c r="CV51" s="20">
         <v>122.3</v>
       </c>
-      <c r="CW51" s="33">
+      <c r="CW51" s="24">
         <v>113.7</v>
       </c>
-      <c r="CX51" s="9"/>
+      <c r="CX51" s="37">
+        <v>121.3</v>
+      </c>
       <c r="CY51" s="9"/>
       <c r="CZ51" s="9"/>
       <c r="DA51" s="9"/>
       <c r="DB51" s="9"/>
       <c r="DC51" s="9"/>
       <c r="DD51" s="9"/>
       <c r="DE51" s="9"/>
     </row>
     <row r="52" spans="1:109">
       <c r="A52" s="10" t="s">
         <v>36</v>
       </c>
       <c r="B52" s="7">
         <v>97.346930124813795</v>
       </c>
       <c r="C52" s="7">
         <v>100.66093529166133</v>
       </c>
       <c r="D52" s="7">
         <v>143.35981599038794</v>
       </c>
       <c r="E52" s="7">
         <v>100.50635203729605</v>
       </c>
       <c r="F52" s="7">
@@ -18677,54 +21469,56 @@
       </c>
       <c r="CO52" s="9">
         <v>90.42107854891708</v>
       </c>
       <c r="CP52" s="9">
         <v>72.843805671097442</v>
       </c>
       <c r="CQ52" s="9">
         <v>193.90258040891104</v>
       </c>
       <c r="CR52" s="9">
         <v>184.73716372535074</v>
       </c>
       <c r="CS52" s="9">
         <v>106.44980505562749</v>
       </c>
       <c r="CT52" s="16">
         <v>192</v>
       </c>
       <c r="CU52" s="20">
         <v>90.8</v>
       </c>
       <c r="CV52" s="20">
         <v>20.7</v>
       </c>
-      <c r="CW52" s="33">
+      <c r="CW52" s="24">
         <v>78.2</v>
       </c>
-      <c r="CX52" s="9"/>
+      <c r="CX52" s="37">
+        <v>101.5</v>
+      </c>
       <c r="CY52" s="9"/>
       <c r="CZ52" s="9"/>
       <c r="DA52" s="9"/>
       <c r="DB52" s="9"/>
       <c r="DC52" s="9"/>
       <c r="DD52" s="9"/>
       <c r="DE52" s="9"/>
     </row>
     <row r="53" spans="1:109">
       <c r="A53" s="2"/>
       <c r="B53" s="2"/>
       <c r="C53" s="2"/>
       <c r="D53" s="2"/>
       <c r="E53" s="2"/>
       <c r="F53" s="2"/>
       <c r="G53" s="2"/>
       <c r="H53" s="2"/>
       <c r="I53" s="2"/>
       <c r="J53" s="2"/>
       <c r="K53" s="2"/>
       <c r="L53" s="2"/>
       <c r="M53" s="2"/>
       <c r="N53" s="2"/>
       <c r="O53" s="2"/>
       <c r="P53" s="2"/>
@@ -19326,240 +22120,240 @@
       <c r="BO59" s="3"/>
       <c r="BP59" s="3"/>
       <c r="BQ59" s="3"/>
       <c r="BR59" s="3"/>
       <c r="BS59" s="3"/>
       <c r="BT59" s="3"/>
       <c r="BU59" s="3"/>
       <c r="BV59" s="3"/>
       <c r="BW59" s="3"/>
       <c r="BX59" s="3"/>
       <c r="BY59" s="3"/>
       <c r="BZ59" s="3"/>
       <c r="CA59" s="3"/>
       <c r="CB59" s="3"/>
       <c r="CC59" s="3"/>
       <c r="CD59" s="3"/>
       <c r="CE59" s="3"/>
       <c r="CF59" s="3"/>
       <c r="CG59" s="3"/>
       <c r="CH59" s="3"/>
       <c r="CI59" s="3"/>
       <c r="CJ59" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="79">
-    <mergeCell ref="CT30:DE30"/>
-[...6 lines deleted...]
-    <mergeCell ref="DA29:DE29"/>
+    <mergeCell ref="CH30:CS30"/>
+    <mergeCell ref="CO42:CS42"/>
+    <mergeCell ref="CH43:CS43"/>
+    <mergeCell ref="CO3:CS3"/>
+    <mergeCell ref="CH4:CS4"/>
+    <mergeCell ref="CO16:CS16"/>
+    <mergeCell ref="CH17:CS17"/>
+    <mergeCell ref="CO29:CS29"/>
+    <mergeCell ref="BV30:CG30"/>
+    <mergeCell ref="CC42:CG42"/>
+    <mergeCell ref="BV43:CG43"/>
+    <mergeCell ref="CC3:CG3"/>
+    <mergeCell ref="BV4:CG4"/>
+    <mergeCell ref="CC16:CG16"/>
+    <mergeCell ref="BV17:CG17"/>
+    <mergeCell ref="CC29:CG29"/>
+    <mergeCell ref="BJ30:BU30"/>
+    <mergeCell ref="BQ42:BU42"/>
+    <mergeCell ref="BJ43:BU43"/>
+    <mergeCell ref="BQ3:BU3"/>
+    <mergeCell ref="BJ4:BU4"/>
+    <mergeCell ref="BQ16:BU16"/>
+    <mergeCell ref="BJ17:BU17"/>
+    <mergeCell ref="BQ29:BU29"/>
+    <mergeCell ref="A41:BO41"/>
+    <mergeCell ref="AL4:AW4"/>
+    <mergeCell ref="AL17:AW17"/>
+    <mergeCell ref="AS29:AW29"/>
+    <mergeCell ref="A43:A44"/>
+    <mergeCell ref="Z43:AK43"/>
+    <mergeCell ref="U42:Y42"/>
+    <mergeCell ref="BE42:BI42"/>
+    <mergeCell ref="AX43:BI43"/>
+    <mergeCell ref="AL43:AW43"/>
+    <mergeCell ref="N43:Y43"/>
+    <mergeCell ref="B43:M43"/>
+    <mergeCell ref="AG42:AK42"/>
+    <mergeCell ref="AS42:AW42"/>
+    <mergeCell ref="I42:M42"/>
+    <mergeCell ref="AX30:BI30"/>
+    <mergeCell ref="A17:A18"/>
+    <mergeCell ref="BE3:BI3"/>
+    <mergeCell ref="AX4:BI4"/>
+    <mergeCell ref="BE16:BI16"/>
+    <mergeCell ref="AX17:BI17"/>
+    <mergeCell ref="BE29:BI29"/>
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="N17:Y17"/>
+    <mergeCell ref="N30:Y30"/>
+    <mergeCell ref="N4:Y4"/>
+    <mergeCell ref="AG3:AK3"/>
+    <mergeCell ref="U3:Y3"/>
+    <mergeCell ref="U29:Y29"/>
+    <mergeCell ref="U16:Y16"/>
+    <mergeCell ref="AS3:AW3"/>
     <mergeCell ref="AS16:AW16"/>
     <mergeCell ref="Z17:AK17"/>
     <mergeCell ref="Z30:AK30"/>
     <mergeCell ref="AG16:AK16"/>
     <mergeCell ref="A2:BP2"/>
     <mergeCell ref="A28:BN28"/>
     <mergeCell ref="A15:BP15"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="AL30:AW30"/>
     <mergeCell ref="A30:A31"/>
     <mergeCell ref="AG29:AK29"/>
     <mergeCell ref="I16:M16"/>
     <mergeCell ref="I29:M29"/>
     <mergeCell ref="B30:M30"/>
     <mergeCell ref="B17:M17"/>
-    <mergeCell ref="AX30:BI30"/>
-[...53 lines deleted...]
-    <mergeCell ref="CO29:CS29"/>
+    <mergeCell ref="CT30:DE30"/>
+    <mergeCell ref="DA42:DE42"/>
+    <mergeCell ref="CT43:DE43"/>
+    <mergeCell ref="DA3:DE3"/>
+    <mergeCell ref="CT4:DE4"/>
+    <mergeCell ref="DA16:DE16"/>
+    <mergeCell ref="CT17:DE17"/>
+    <mergeCell ref="DA29:DE29"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{46F8E754-46EA-429A-A43D-33AF53911222}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ИФО</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>