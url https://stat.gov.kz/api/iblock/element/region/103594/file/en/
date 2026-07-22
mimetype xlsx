--- v2 (2026-06-24)
+++ v3 (2026-07-22)
@@ -1,60 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-15" yWindow="-15" windowWidth="12120" windowHeight="10095" tabRatio="838"/>
   </bookViews>
   <sheets>
     <sheet name="ИФО" sheetId="3" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="124519" calcMode="manual"/>
+  <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="537" uniqueCount="40">
   <si>
     <t>*Данные за 2021 год пересчитаны по уточненным годовым данным</t>
   </si>
   <si>
     <t>2018 year</t>
   </si>
   <si>
     <t>2019 year</t>
   </si>
   <si>
     <t>2020 year</t>
   </si>
   <si>
     <t>2021 year*</t>
   </si>
   <si>
     <t>2022 year</t>
   </si>
   <si>
     <t>2023 year</t>
@@ -141,375 +140,123 @@
     <t>Karariya district</t>
   </si>
   <si>
     <t>Mangistau district</t>
   </si>
   <si>
     <t>Munaily district</t>
   </si>
   <si>
     <t>Tupgaragan district</t>
   </si>
   <si>
     <t>2024 year</t>
   </si>
   <si>
     <t>2025 year</t>
   </si>
   <si>
     <t>2026 year</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="3">
-    <numFmt numFmtId="44" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
+  <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="34">
+  <fonts count="9">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
-    </font>
-[...38 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
-    <font>
-[...144 lines deleted...]
-    </font>
   </fonts>
-  <fills count="16">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
-    <fill>
-[...63 lines deleted...]
-    </fill>
   </fills>
-  <borders count="19">
+  <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
@@ -588,7484 +335,123 @@
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...105 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="3616">
+  <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
-[...3612 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="38">
+  <cellXfs count="22">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="164" fontId="12" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="7" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="12" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="7" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...23 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...9 lines deleted...]
-    <xf numFmtId="165" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
-  <cellStyles count="3616">
-[...17 lines deleted...]
-    <cellStyle name="Нейтральный 2" xfId="190"/>
+  <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 10" xfId="10"/>
     <cellStyle name="Обычный 2" xfId="1"/>
-    <cellStyle name="Обычный 2 10" xfId="11"/>
-[...3593 lines deleted...]
-    <cellStyle name="Хороший 2" xfId="197"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
@@ -8321,54 +707,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:DE59"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="5" topLeftCell="CE6" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="5" topLeftCell="CR6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" activeCell="CX32" sqref="CX32:CX39"/>
+      <selection pane="bottomRight" activeCell="DI49" sqref="DI49"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="29.7109375" style="1" customWidth="1"/>
     <col min="2" max="49" width="9.140625" style="1" customWidth="1"/>
     <col min="50" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:109">
       <c r="A1" s="2"/>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
@@ -8425,399 +811,399 @@
       <c r="BN1" s="2"/>
       <c r="BO1" s="2"/>
       <c r="BP1" s="2"/>
       <c r="BQ1" s="2"/>
       <c r="BR1" s="2"/>
       <c r="BS1" s="2"/>
       <c r="BT1" s="2"/>
       <c r="BU1" s="2"/>
       <c r="BV1" s="2"/>
       <c r="BW1" s="2"/>
       <c r="BX1" s="2"/>
       <c r="BY1" s="3"/>
       <c r="BZ1" s="3"/>
       <c r="CA1" s="3"/>
       <c r="CB1" s="3"/>
       <c r="CC1" s="3"/>
       <c r="CD1" s="3"/>
       <c r="CE1" s="3"/>
       <c r="CF1" s="3"/>
       <c r="CG1" s="3"/>
       <c r="CH1" s="3"/>
       <c r="CI1" s="3"/>
       <c r="CJ1" s="3"/>
     </row>
     <row r="2" spans="1:109" ht="21" customHeight="1">
-      <c r="A2" s="29" t="s">
+      <c r="A2" s="17" t="s">
         <v>25</v>
       </c>
-      <c r="B2" s="29"/>
-[...65 lines deleted...]
-      <c r="BP2" s="30"/>
+      <c r="B2" s="17"/>
+      <c r="C2" s="17"/>
+      <c r="D2" s="17"/>
+      <c r="E2" s="17"/>
+      <c r="F2" s="17"/>
+      <c r="G2" s="17"/>
+      <c r="H2" s="17"/>
+      <c r="I2" s="17"/>
+      <c r="J2" s="17"/>
+      <c r="K2" s="17"/>
+      <c r="L2" s="17"/>
+      <c r="M2" s="17"/>
+      <c r="N2" s="17"/>
+      <c r="O2" s="17"/>
+      <c r="P2" s="17"/>
+      <c r="Q2" s="17"/>
+      <c r="R2" s="17"/>
+      <c r="S2" s="17"/>
+      <c r="T2" s="17"/>
+      <c r="U2" s="17"/>
+      <c r="V2" s="17"/>
+      <c r="W2" s="17"/>
+      <c r="X2" s="17"/>
+      <c r="Y2" s="17"/>
+      <c r="Z2" s="17"/>
+      <c r="AA2" s="17"/>
+      <c r="AB2" s="17"/>
+      <c r="AC2" s="17"/>
+      <c r="AD2" s="17"/>
+      <c r="AE2" s="17"/>
+      <c r="AF2" s="17"/>
+      <c r="AG2" s="17"/>
+      <c r="AH2" s="17"/>
+      <c r="AI2" s="17"/>
+      <c r="AJ2" s="17"/>
+      <c r="AK2" s="17"/>
+      <c r="AL2" s="17"/>
+      <c r="AM2" s="17"/>
+      <c r="AN2" s="17"/>
+      <c r="AO2" s="17"/>
+      <c r="AP2" s="17"/>
+      <c r="AQ2" s="17"/>
+      <c r="AR2" s="17"/>
+      <c r="AS2" s="17"/>
+      <c r="AT2" s="17"/>
+      <c r="AU2" s="17"/>
+      <c r="AV2" s="17"/>
+      <c r="AW2" s="17"/>
+      <c r="AX2" s="17"/>
+      <c r="AY2" s="17"/>
+      <c r="AZ2" s="17"/>
+      <c r="BA2" s="17"/>
+      <c r="BB2" s="17"/>
+      <c r="BC2" s="17"/>
+      <c r="BD2" s="17"/>
+      <c r="BE2" s="17"/>
+      <c r="BF2" s="17"/>
+      <c r="BG2" s="17"/>
+      <c r="BH2" s="17"/>
+      <c r="BI2" s="17"/>
+      <c r="BJ2" s="18"/>
+      <c r="BK2" s="18"/>
+      <c r="BL2" s="18"/>
+      <c r="BM2" s="18"/>
+      <c r="BN2" s="18"/>
+      <c r="BO2" s="18"/>
+      <c r="BP2" s="18"/>
       <c r="BQ2" s="2"/>
       <c r="BR2" s="2"/>
       <c r="BS2" s="2"/>
       <c r="BT2" s="2"/>
       <c r="BU2" s="2"/>
       <c r="BV2" s="2"/>
       <c r="BW2" s="2"/>
       <c r="BX2" s="2"/>
       <c r="BY2" s="3"/>
       <c r="BZ2" s="3"/>
       <c r="CA2" s="3"/>
       <c r="CB2" s="3"/>
       <c r="CC2" s="3"/>
       <c r="CD2" s="3"/>
       <c r="CE2" s="3"/>
       <c r="CF2" s="3"/>
       <c r="CG2" s="3"/>
       <c r="CH2" s="3"/>
       <c r="CI2" s="3"/>
       <c r="CJ2" s="3"/>
     </row>
     <row r="3" spans="1:109" ht="18.75" customHeight="1" thickBot="1">
       <c r="A3" s="2"/>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
       <c r="K3" s="2"/>
       <c r="L3" s="2"/>
       <c r="M3" s="2"/>
       <c r="N3" s="2"/>
       <c r="O3" s="2"/>
       <c r="P3" s="2"/>
       <c r="Q3" s="2"/>
       <c r="R3" s="2"/>
       <c r="S3" s="2"/>
       <c r="T3" s="2"/>
-      <c r="U3" s="33" t="s">
+      <c r="U3" s="21" t="s">
         <v>22</v>
       </c>
-      <c r="V3" s="33"/>
-[...2 lines deleted...]
-      <c r="Y3" s="33"/>
+      <c r="V3" s="21"/>
+      <c r="W3" s="21"/>
+      <c r="X3" s="21"/>
+      <c r="Y3" s="21"/>
       <c r="Z3" s="2"/>
       <c r="AA3" s="2"/>
       <c r="AB3" s="2"/>
       <c r="AC3" s="2"/>
       <c r="AD3" s="2"/>
       <c r="AE3" s="2"/>
       <c r="AF3" s="2"/>
-      <c r="AG3" s="28" t="s">
+      <c r="AG3" s="16" t="s">
         <v>22</v>
       </c>
-      <c r="AH3" s="28"/>
-[...2 lines deleted...]
-      <c r="AK3" s="28"/>
+      <c r="AH3" s="16"/>
+      <c r="AI3" s="16"/>
+      <c r="AJ3" s="16"/>
+      <c r="AK3" s="16"/>
       <c r="AL3" s="2"/>
       <c r="AM3" s="2"/>
       <c r="AN3" s="2"/>
       <c r="AO3" s="2"/>
       <c r="AP3" s="2"/>
       <c r="AQ3" s="2"/>
       <c r="AR3" s="2"/>
-      <c r="AS3" s="28" t="s">
+      <c r="AS3" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="AT3" s="28"/>
-[...2 lines deleted...]
-      <c r="AW3" s="28"/>
+      <c r="AT3" s="16"/>
+      <c r="AU3" s="16"/>
+      <c r="AV3" s="16"/>
+      <c r="AW3" s="16"/>
       <c r="AX3" s="2"/>
       <c r="AY3" s="2"/>
       <c r="AZ3" s="2"/>
       <c r="BA3" s="2"/>
       <c r="BB3" s="2"/>
       <c r="BC3" s="2"/>
       <c r="BD3" s="2"/>
-      <c r="BE3" s="28" t="s">
+      <c r="BE3" s="16" t="s">
         <v>20</v>
       </c>
-      <c r="BF3" s="28"/>
-[...2 lines deleted...]
-      <c r="BI3" s="28"/>
+      <c r="BF3" s="16"/>
+      <c r="BG3" s="16"/>
+      <c r="BH3" s="16"/>
+      <c r="BI3" s="16"/>
       <c r="BJ3" s="2"/>
       <c r="BK3" s="2"/>
       <c r="BL3" s="2"/>
       <c r="BM3" s="2"/>
       <c r="BN3" s="2"/>
       <c r="BO3" s="2"/>
       <c r="BP3" s="2"/>
-      <c r="BQ3" s="28" t="s">
+      <c r="BQ3" s="16" t="s">
         <v>19</v>
       </c>
-      <c r="BR3" s="28"/>
-[...2 lines deleted...]
-      <c r="BU3" s="28"/>
+      <c r="BR3" s="16"/>
+      <c r="BS3" s="16"/>
+      <c r="BT3" s="16"/>
+      <c r="BU3" s="16"/>
       <c r="BV3" s="2"/>
       <c r="BW3" s="2"/>
       <c r="BX3" s="2"/>
       <c r="BY3" s="2"/>
       <c r="BZ3" s="2"/>
       <c r="CA3" s="2"/>
       <c r="CB3" s="2"/>
-      <c r="CC3" s="28" t="s">
+      <c r="CC3" s="16" t="s">
         <v>19</v>
       </c>
-      <c r="CD3" s="28"/>
-[...2 lines deleted...]
-      <c r="CG3" s="28"/>
+      <c r="CD3" s="16"/>
+      <c r="CE3" s="16"/>
+      <c r="CF3" s="16"/>
+      <c r="CG3" s="16"/>
       <c r="CH3" s="2"/>
       <c r="CI3" s="2"/>
       <c r="CJ3" s="2"/>
       <c r="CK3" s="2"/>
       <c r="CL3" s="2"/>
       <c r="CM3" s="2"/>
       <c r="CN3" s="2"/>
-      <c r="CO3" s="28" t="s">
+      <c r="CO3" s="16" t="s">
         <v>19</v>
       </c>
-      <c r="CP3" s="28"/>
-[...2 lines deleted...]
-      <c r="CS3" s="28"/>
+      <c r="CP3" s="16"/>
+      <c r="CQ3" s="16"/>
+      <c r="CR3" s="16"/>
+      <c r="CS3" s="16"/>
       <c r="CT3" s="2"/>
       <c r="CU3" s="2"/>
       <c r="CV3" s="2"/>
       <c r="CW3" s="2"/>
       <c r="CX3" s="2"/>
       <c r="CY3" s="2"/>
       <c r="CZ3" s="2"/>
-      <c r="DA3" s="28" t="s">
+      <c r="DA3" s="16" t="s">
         <v>19</v>
       </c>
-      <c r="DB3" s="28"/>
-[...2 lines deleted...]
-      <c r="DE3" s="28"/>
+      <c r="DB3" s="16"/>
+      <c r="DC3" s="16"/>
+      <c r="DD3" s="16"/>
+      <c r="DE3" s="16"/>
     </row>
     <row r="4" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A4" s="31"/>
-      <c r="B4" s="25" t="s">
+      <c r="A4" s="19"/>
+      <c r="B4" s="13" t="s">
         <v>1</v>
       </c>
-      <c r="C4" s="26"/>
-[...10 lines deleted...]
-      <c r="N4" s="25" t="s">
+      <c r="C4" s="14"/>
+      <c r="D4" s="14"/>
+      <c r="E4" s="14"/>
+      <c r="F4" s="14"/>
+      <c r="G4" s="14"/>
+      <c r="H4" s="14"/>
+      <c r="I4" s="14"/>
+      <c r="J4" s="14"/>
+      <c r="K4" s="14"/>
+      <c r="L4" s="14"/>
+      <c r="M4" s="15"/>
+      <c r="N4" s="13" t="s">
         <v>2</v>
       </c>
-      <c r="O4" s="26"/>
-[...10 lines deleted...]
-      <c r="Z4" s="25" t="s">
+      <c r="O4" s="14"/>
+      <c r="P4" s="14"/>
+      <c r="Q4" s="14"/>
+      <c r="R4" s="14"/>
+      <c r="S4" s="14"/>
+      <c r="T4" s="14"/>
+      <c r="U4" s="14"/>
+      <c r="V4" s="14"/>
+      <c r="W4" s="14"/>
+      <c r="X4" s="14"/>
+      <c r="Y4" s="15"/>
+      <c r="Z4" s="13" t="s">
         <v>3</v>
       </c>
-      <c r="AA4" s="26"/>
-[...10 lines deleted...]
-      <c r="AL4" s="25" t="s">
+      <c r="AA4" s="14"/>
+      <c r="AB4" s="14"/>
+      <c r="AC4" s="14"/>
+      <c r="AD4" s="14"/>
+      <c r="AE4" s="14"/>
+      <c r="AF4" s="14"/>
+      <c r="AG4" s="14"/>
+      <c r="AH4" s="14"/>
+      <c r="AI4" s="14"/>
+      <c r="AJ4" s="14"/>
+      <c r="AK4" s="15"/>
+      <c r="AL4" s="13" t="s">
         <v>4</v>
       </c>
-      <c r="AM4" s="26"/>
-[...10 lines deleted...]
-      <c r="AX4" s="25" t="s">
+      <c r="AM4" s="14"/>
+      <c r="AN4" s="14"/>
+      <c r="AO4" s="14"/>
+      <c r="AP4" s="14"/>
+      <c r="AQ4" s="14"/>
+      <c r="AR4" s="14"/>
+      <c r="AS4" s="14"/>
+      <c r="AT4" s="14"/>
+      <c r="AU4" s="14"/>
+      <c r="AV4" s="14"/>
+      <c r="AW4" s="15"/>
+      <c r="AX4" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="AY4" s="26"/>
-[...10 lines deleted...]
-      <c r="BJ4" s="25" t="s">
+      <c r="AY4" s="14"/>
+      <c r="AZ4" s="14"/>
+      <c r="BA4" s="14"/>
+      <c r="BB4" s="14"/>
+      <c r="BC4" s="14"/>
+      <c r="BD4" s="14"/>
+      <c r="BE4" s="14"/>
+      <c r="BF4" s="14"/>
+      <c r="BG4" s="14"/>
+      <c r="BH4" s="14"/>
+      <c r="BI4" s="15"/>
+      <c r="BJ4" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="BK4" s="26"/>
-[...10 lines deleted...]
-      <c r="BV4" s="25" t="s">
+      <c r="BK4" s="14"/>
+      <c r="BL4" s="14"/>
+      <c r="BM4" s="14"/>
+      <c r="BN4" s="14"/>
+      <c r="BO4" s="14"/>
+      <c r="BP4" s="14"/>
+      <c r="BQ4" s="14"/>
+      <c r="BR4" s="14"/>
+      <c r="BS4" s="14"/>
+      <c r="BT4" s="14"/>
+      <c r="BU4" s="15"/>
+      <c r="BV4" s="13" t="s">
         <v>37</v>
       </c>
-      <c r="BW4" s="26"/>
-[...10 lines deleted...]
-      <c r="CH4" s="25" t="s">
+      <c r="BW4" s="14"/>
+      <c r="BX4" s="14"/>
+      <c r="BY4" s="14"/>
+      <c r="BZ4" s="14"/>
+      <c r="CA4" s="14"/>
+      <c r="CB4" s="14"/>
+      <c r="CC4" s="14"/>
+      <c r="CD4" s="14"/>
+      <c r="CE4" s="14"/>
+      <c r="CF4" s="14"/>
+      <c r="CG4" s="15"/>
+      <c r="CH4" s="13" t="s">
         <v>38</v>
       </c>
-      <c r="CI4" s="26"/>
-[...10 lines deleted...]
-      <c r="CT4" s="25" t="s">
+      <c r="CI4" s="14"/>
+      <c r="CJ4" s="14"/>
+      <c r="CK4" s="14"/>
+      <c r="CL4" s="14"/>
+      <c r="CM4" s="14"/>
+      <c r="CN4" s="14"/>
+      <c r="CO4" s="14"/>
+      <c r="CP4" s="14"/>
+      <c r="CQ4" s="14"/>
+      <c r="CR4" s="14"/>
+      <c r="CS4" s="15"/>
+      <c r="CT4" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="CU4" s="26"/>
-[...9 lines deleted...]
-      <c r="DE4" s="27"/>
+      <c r="CU4" s="14"/>
+      <c r="CV4" s="14"/>
+      <c r="CW4" s="14"/>
+      <c r="CX4" s="14"/>
+      <c r="CY4" s="14"/>
+      <c r="CZ4" s="14"/>
+      <c r="DA4" s="14"/>
+      <c r="DB4" s="14"/>
+      <c r="DC4" s="14"/>
+      <c r="DD4" s="14"/>
+      <c r="DE4" s="15"/>
     </row>
     <row r="5" spans="1:109" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A5" s="32"/>
+      <c r="A5" s="20"/>
       <c r="B5" s="4" t="s">
         <v>7</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>10</v>
       </c>
       <c r="F5" s="5" t="s">
         <v>11</v>
       </c>
       <c r="G5" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H5" s="5" t="s">
         <v>13</v>
       </c>
       <c r="I5" s="5" t="s">
         <v>14</v>
       </c>
       <c r="J5" s="5" t="s">
@@ -9391,66 +1777,68 @@
       </c>
       <c r="CL6" s="9">
         <v>103.90656214253788</v>
       </c>
       <c r="CM6" s="9">
         <v>106.78617328283605</v>
       </c>
       <c r="CN6" s="9">
         <v>110.89844275668614</v>
       </c>
       <c r="CO6" s="9">
         <v>85.074140801220736</v>
       </c>
       <c r="CP6" s="9">
         <v>94.941916814575109</v>
       </c>
       <c r="CQ6" s="9">
         <v>108.90872203281855</v>
       </c>
       <c r="CR6" s="9">
         <v>111.02370369436171</v>
       </c>
       <c r="CS6" s="9">
         <v>111.8368798625422</v>
       </c>
-      <c r="CT6" s="13">
-[...14 lines deleted...]
-      <c r="CY6" s="9"/>
+      <c r="CT6" s="8">
+        <v>117.48409538335245</v>
+      </c>
+      <c r="CU6" s="9">
+        <v>103.83411021685609</v>
+      </c>
+      <c r="CV6" s="9">
+        <v>75.930043362245499</v>
+      </c>
+      <c r="CW6" s="9">
+        <v>97.8055497988952</v>
+      </c>
+      <c r="CX6" s="9">
+        <v>102.98583825592647</v>
+      </c>
+      <c r="CY6" s="9">
+        <v>110.76959188904529</v>
+      </c>
       <c r="CZ6" s="9"/>
       <c r="DA6" s="9"/>
       <c r="DB6" s="9"/>
       <c r="DC6" s="9"/>
       <c r="DD6" s="9"/>
       <c r="DE6" s="9"/>
     </row>
     <row r="7" spans="1:109">
       <c r="A7" s="10" t="s">
         <v>30</v>
       </c>
       <c r="B7" s="7">
         <v>109.61943062472992</v>
       </c>
       <c r="C7" s="7">
         <v>132.9984517049493</v>
       </c>
       <c r="D7" s="7">
         <v>101.31011783108535</v>
       </c>
       <c r="E7" s="7">
         <v>101.78374363658777</v>
       </c>
       <c r="F7" s="7">
         <v>104.24901529800495</v>
@@ -9706,66 +2094,68 @@
       </c>
       <c r="CL7" s="9">
         <v>99.939795692668696</v>
       </c>
       <c r="CM7" s="9">
         <v>-154.69160767422346</v>
       </c>
       <c r="CN7" s="9">
         <v>131.91711538440077</v>
       </c>
       <c r="CO7" s="9">
         <v>86.106868401894033</v>
       </c>
       <c r="CP7" s="9">
         <v>85.88092693322595</v>
       </c>
       <c r="CQ7" s="9">
         <v>86.233883226291368</v>
       </c>
       <c r="CR7" s="9">
         <v>98.769168049804037</v>
       </c>
       <c r="CS7" s="9">
         <v>101.10560343144346</v>
       </c>
-      <c r="CT7" s="13">
-[...14 lines deleted...]
-      <c r="CY7" s="9"/>
+      <c r="CT7" s="8">
+        <v>100.20351286420347</v>
+      </c>
+      <c r="CU7" s="9">
+        <v>100.26160115711744</v>
+      </c>
+      <c r="CV7" s="9">
+        <v>101.07295750451853</v>
+      </c>
+      <c r="CW7" s="9">
+        <v>99.822593110789796</v>
+      </c>
+      <c r="CX7" s="9">
+        <v>100.68250684718414</v>
+      </c>
+      <c r="CY7" s="9">
+        <v>99.837626686484299</v>
+      </c>
       <c r="CZ7" s="9"/>
       <c r="DA7" s="9"/>
       <c r="DB7" s="9"/>
       <c r="DC7" s="9"/>
       <c r="DD7" s="9"/>
       <c r="DE7" s="9"/>
     </row>
     <row r="8" spans="1:109">
       <c r="A8" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B8" s="7">
         <v>70.665594681456142</v>
       </c>
       <c r="C8" s="7">
         <v>111.08975806609132</v>
       </c>
       <c r="D8" s="7">
         <v>26.928169641366356</v>
       </c>
       <c r="E8" s="7">
         <v>108.66879978245211</v>
       </c>
       <c r="F8" s="7">
         <v>91.612756609134337</v>
@@ -10021,66 +2411,68 @@
       </c>
       <c r="CL8" s="9">
         <v>100.70473579614104</v>
       </c>
       <c r="CM8" s="9">
         <v>99.957637087530586</v>
       </c>
       <c r="CN8" s="9">
         <v>105.8806843274041</v>
       </c>
       <c r="CO8" s="9">
         <v>90.213392982962148</v>
       </c>
       <c r="CP8" s="9">
         <v>98.918443309920036</v>
       </c>
       <c r="CQ8" s="9">
         <v>102.70551673007675</v>
       </c>
       <c r="CR8" s="9">
         <v>90.492938170115337</v>
       </c>
       <c r="CS8" s="9">
         <v>107.50205238707542</v>
       </c>
-      <c r="CT8" s="13">
-[...14 lines deleted...]
-      <c r="CY8" s="9"/>
+      <c r="CT8" s="8">
+        <v>100.03787814178567</v>
+      </c>
+      <c r="CU8" s="9">
+        <v>101.12164315940915</v>
+      </c>
+      <c r="CV8" s="9">
+        <v>75.128366420927932</v>
+      </c>
+      <c r="CW8" s="9">
+        <v>109.44396079994283</v>
+      </c>
+      <c r="CX8" s="9">
+        <v>98.712539927795106</v>
+      </c>
+      <c r="CY8" s="9">
+        <v>186.55417199621439</v>
+      </c>
       <c r="CZ8" s="9"/>
       <c r="DA8" s="9"/>
       <c r="DB8" s="9"/>
       <c r="DC8" s="9"/>
       <c r="DD8" s="9"/>
       <c r="DE8" s="9"/>
     </row>
     <row r="9" spans="1:109">
       <c r="A9" s="10" t="s">
         <v>32</v>
       </c>
       <c r="B9" s="7">
         <v>102.22475881683482</v>
       </c>
       <c r="C9" s="7">
         <v>104.66845563211035</v>
       </c>
       <c r="D9" s="7">
         <v>73.386923275571121</v>
       </c>
       <c r="E9" s="7">
         <v>105.19319247118202</v>
       </c>
       <c r="F9" s="7">
         <v>100.33063468152001</v>
@@ -10336,66 +2728,68 @@
       </c>
       <c r="CL9" s="9">
         <v>106.59386487831858</v>
       </c>
       <c r="CM9" s="9">
         <v>101.9392501462026</v>
       </c>
       <c r="CN9" s="9">
         <v>93.277089953951972</v>
       </c>
       <c r="CO9" s="9">
         <v>97.473557588911348</v>
       </c>
       <c r="CP9" s="9">
         <v>98.982599750980512</v>
       </c>
       <c r="CQ9" s="9">
         <v>105.98717532879643</v>
       </c>
       <c r="CR9" s="9">
         <v>103.39533189006103</v>
       </c>
       <c r="CS9" s="9">
         <v>96.257017030339341</v>
       </c>
-      <c r="CT9" s="13">
-[...14 lines deleted...]
-      <c r="CY9" s="9"/>
+      <c r="CT9" s="8">
+        <v>102.40328312105915</v>
+      </c>
+      <c r="CU9" s="9">
+        <v>99.967386876908563</v>
+      </c>
+      <c r="CV9" s="9">
+        <v>78.86983602954038</v>
+      </c>
+      <c r="CW9" s="9">
+        <v>97.390272512115544</v>
+      </c>
+      <c r="CX9" s="9">
+        <v>75.737160802676584</v>
+      </c>
+      <c r="CY9" s="9">
+        <v>94.932376914920269</v>
+      </c>
       <c r="CZ9" s="9"/>
       <c r="DA9" s="9"/>
       <c r="DB9" s="9"/>
       <c r="DC9" s="9"/>
       <c r="DD9" s="9"/>
       <c r="DE9" s="9"/>
     </row>
     <row r="10" spans="1:109">
       <c r="A10" s="10" t="s">
         <v>33</v>
       </c>
       <c r="B10" s="9">
         <v>82.609818359170077</v>
       </c>
       <c r="C10" s="9">
         <v>98.463560389762577</v>
       </c>
       <c r="D10" s="9">
         <v>176.97472253592065</v>
       </c>
       <c r="E10" s="9">
         <v>100.78226799858105</v>
       </c>
       <c r="F10" s="9">
         <v>95.813810508554269</v>
@@ -10651,66 +3045,68 @@
       </c>
       <c r="CL10" s="9">
         <v>107.54041069063531</v>
       </c>
       <c r="CM10" s="9">
         <v>99.605743522160338</v>
       </c>
       <c r="CN10" s="9">
         <v>92.691355266540114</v>
       </c>
       <c r="CO10" s="9">
         <v>97.117790896980097</v>
       </c>
       <c r="CP10" s="9">
         <v>92.732110744322</v>
       </c>
       <c r="CQ10" s="9">
         <v>84.369639479733237</v>
       </c>
       <c r="CR10" s="9">
         <v>96.263919376161994</v>
       </c>
       <c r="CS10" s="9">
         <v>147.01704250920002</v>
       </c>
-      <c r="CT10" s="13">
-[...14 lines deleted...]
-      <c r="CY10" s="9"/>
+      <c r="CT10" s="8">
+        <v>103.60733577701234</v>
+      </c>
+      <c r="CU10" s="9">
+        <v>102.62999597574311</v>
+      </c>
+      <c r="CV10" s="9">
+        <v>86.365300821055683</v>
+      </c>
+      <c r="CW10" s="9">
+        <v>96.953984902844965</v>
+      </c>
+      <c r="CX10" s="9">
+        <v>92.542667286035112</v>
+      </c>
+      <c r="CY10" s="9">
+        <v>119.83003095881242</v>
+      </c>
       <c r="CZ10" s="9"/>
       <c r="DA10" s="9"/>
       <c r="DB10" s="9"/>
       <c r="DC10" s="9"/>
       <c r="DD10" s="9"/>
       <c r="DE10" s="9"/>
     </row>
     <row r="11" spans="1:109">
       <c r="A11" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B11" s="7">
         <v>101.21784906341756</v>
       </c>
       <c r="C11" s="7">
         <v>95.503915387600031</v>
       </c>
       <c r="D11" s="7">
         <v>7097.7005170377324</v>
       </c>
       <c r="E11" s="7">
         <v>96.449168200192076</v>
       </c>
       <c r="F11" s="7">
         <v>77.048899507449775</v>
@@ -10966,66 +3362,68 @@
       </c>
       <c r="CL11" s="9">
         <v>99.071295725216515</v>
       </c>
       <c r="CM11" s="9">
         <v>94.646871331271072</v>
       </c>
       <c r="CN11" s="9">
         <v>102.08408080540907</v>
       </c>
       <c r="CO11" s="9">
         <v>95.20976765930061</v>
       </c>
       <c r="CP11" s="9">
         <v>97.028422385795139</v>
       </c>
       <c r="CQ11" s="9">
         <v>98.400456133800319</v>
       </c>
       <c r="CR11" s="9">
         <v>117.32344588853498</v>
       </c>
       <c r="CS11" s="9">
         <v>99.801674289705474</v>
       </c>
-      <c r="CT11" s="13">
-[...14 lines deleted...]
-      <c r="CY11" s="9"/>
+      <c r="CT11" s="8">
+        <v>102.19464606299221</v>
+      </c>
+      <c r="CU11" s="9">
+        <v>99.352390627300252</v>
+      </c>
+      <c r="CV11" s="9">
+        <v>90.971210372403661</v>
+      </c>
+      <c r="CW11" s="9">
+        <v>105.9561064517307</v>
+      </c>
+      <c r="CX11" s="9">
+        <v>100.23615518281184</v>
+      </c>
+      <c r="CY11" s="9">
+        <v>99.552766579115698</v>
+      </c>
       <c r="CZ11" s="9"/>
       <c r="DA11" s="9"/>
       <c r="DB11" s="9"/>
       <c r="DC11" s="9"/>
       <c r="DD11" s="9"/>
       <c r="DE11" s="9"/>
     </row>
     <row r="12" spans="1:109">
       <c r="A12" s="10" t="s">
         <v>35</v>
       </c>
       <c r="B12" s="7">
         <v>183.67954936939515</v>
       </c>
       <c r="C12" s="7">
         <v>179.9039438238741</v>
       </c>
       <c r="D12" s="7">
         <v>259.17647642464715</v>
       </c>
       <c r="E12" s="7">
         <v>158.29154329747945</v>
       </c>
       <c r="F12" s="7">
         <v>154.17109504647038</v>
@@ -11281,66 +3679,68 @@
       </c>
       <c r="CL12" s="9">
         <v>165.02190863320493</v>
       </c>
       <c r="CM12" s="9">
         <v>126.64140708375433</v>
       </c>
       <c r="CN12" s="9">
         <v>138.72991024890771</v>
       </c>
       <c r="CO12" s="9">
         <v>62.927241710839276</v>
       </c>
       <c r="CP12" s="9">
         <v>113.69048212999174</v>
       </c>
       <c r="CQ12" s="9">
         <v>123.98583527286746</v>
       </c>
       <c r="CR12" s="9">
         <v>93.058706364886675</v>
       </c>
       <c r="CS12" s="9">
         <v>69.346276826238068</v>
       </c>
-      <c r="CT12" s="13">
-[...14 lines deleted...]
-      <c r="CY12" s="9"/>
+      <c r="CT12" s="8">
+        <v>122.87826667533407</v>
+      </c>
+      <c r="CU12" s="9">
+        <v>128.64268113394189</v>
+      </c>
+      <c r="CV12" s="9">
+        <v>118.41347829442716</v>
+      </c>
+      <c r="CW12" s="9">
+        <v>112.58825303104328</v>
+      </c>
+      <c r="CX12" s="9">
+        <v>120.28845652856796</v>
+      </c>
+      <c r="CY12" s="9">
+        <v>126.16648530811119</v>
+      </c>
       <c r="CZ12" s="9"/>
       <c r="DA12" s="9"/>
       <c r="DB12" s="9"/>
       <c r="DC12" s="9"/>
       <c r="DD12" s="9"/>
       <c r="DE12" s="9"/>
     </row>
     <row r="13" spans="1:109">
       <c r="A13" s="10" t="s">
         <v>36</v>
       </c>
       <c r="B13" s="7">
         <v>105.91606584516222</v>
       </c>
       <c r="C13" s="7">
         <v>107.17149055170847</v>
       </c>
       <c r="D13" s="7">
         <v>100</v>
       </c>
       <c r="E13" s="7">
         <v>109.57570510625916</v>
       </c>
       <c r="F13" s="7">
         <v>105.11819464409673</v>
@@ -11596,66 +3996,68 @@
       </c>
       <c r="CL13" s="9">
         <v>84.499788889086858</v>
       </c>
       <c r="CM13" s="9">
         <v>128.06118741224046</v>
       </c>
       <c r="CN13" s="9">
         <v>134.47625231613731</v>
       </c>
       <c r="CO13" s="9">
         <v>87.556113667771285</v>
       </c>
       <c r="CP13" s="9">
         <v>79.362734620744106</v>
       </c>
       <c r="CQ13" s="9">
         <v>167.29257017522227</v>
       </c>
       <c r="CR13" s="9">
         <v>172.68129695541589</v>
       </c>
       <c r="CS13" s="9">
         <v>194.57482506923745</v>
       </c>
-      <c r="CT13" s="13">
-[...14 lines deleted...]
-      <c r="CY13" s="9"/>
+      <c r="CT13" s="8">
+        <v>170.96106821528502</v>
+      </c>
+      <c r="CU13" s="9">
+        <v>91.659420611459126</v>
+      </c>
+      <c r="CV13" s="9">
+        <v>27.723432927222113</v>
+      </c>
+      <c r="CW13" s="9">
+        <v>81.960674340202715</v>
+      </c>
+      <c r="CX13" s="9">
+        <v>101.2138856486138</v>
+      </c>
+      <c r="CY13" s="9">
+        <v>128.5244384660175</v>
+      </c>
       <c r="CZ13" s="9"/>
       <c r="DA13" s="9"/>
       <c r="DB13" s="9"/>
       <c r="DC13" s="9"/>
       <c r="DD13" s="9"/>
       <c r="DE13" s="9"/>
     </row>
     <row r="14" spans="1:109">
       <c r="A14" s="2"/>
       <c r="B14" s="2"/>
       <c r="C14" s="2"/>
       <c r="D14" s="2"/>
       <c r="E14" s="2"/>
       <c r="F14" s="2"/>
       <c r="G14" s="2"/>
       <c r="H14" s="2"/>
       <c r="I14" s="2"/>
       <c r="J14" s="2"/>
       <c r="K14" s="2"/>
       <c r="L14" s="2"/>
       <c r="M14" s="2"/>
       <c r="N14" s="2"/>
       <c r="O14" s="2"/>
       <c r="P14" s="2"/>
       <c r="Q14" s="2"/>
@@ -11708,404 +4110,401 @@
       <c r="BL14" s="2"/>
       <c r="BM14" s="2"/>
       <c r="BN14" s="2"/>
       <c r="BO14" s="2"/>
       <c r="BP14" s="2"/>
       <c r="BQ14" s="2"/>
       <c r="BR14" s="2"/>
       <c r="BS14" s="2"/>
       <c r="BT14" s="2"/>
       <c r="BU14" s="2"/>
       <c r="BV14" s="2"/>
       <c r="BW14" s="2"/>
       <c r="BX14" s="2"/>
       <c r="BY14" s="3"/>
       <c r="BZ14" s="3"/>
       <c r="CA14" s="3"/>
       <c r="CB14" s="3"/>
       <c r="CC14" s="3"/>
       <c r="CD14" s="3"/>
       <c r="CE14" s="3"/>
       <c r="CF14" s="3"/>
       <c r="CG14" s="3"/>
       <c r="CH14" s="3"/>
       <c r="CI14" s="3"/>
       <c r="CJ14" s="3"/>
-      <c r="CT14" s="3"/>
-[...1 lines deleted...]
-      <c r="CV14" s="3"/>
     </row>
     <row r="15" spans="1:109" ht="21" customHeight="1">
-      <c r="A15" s="29" t="s">
+      <c r="A15" s="17" t="s">
         <v>27</v>
       </c>
-      <c r="B15" s="29"/>
-[...65 lines deleted...]
-      <c r="BP15" s="30"/>
+      <c r="B15" s="17"/>
+      <c r="C15" s="17"/>
+      <c r="D15" s="17"/>
+      <c r="E15" s="17"/>
+      <c r="F15" s="17"/>
+      <c r="G15" s="17"/>
+      <c r="H15" s="17"/>
+      <c r="I15" s="17"/>
+      <c r="J15" s="17"/>
+      <c r="K15" s="17"/>
+      <c r="L15" s="17"/>
+      <c r="M15" s="17"/>
+      <c r="N15" s="17"/>
+      <c r="O15" s="17"/>
+      <c r="P15" s="17"/>
+      <c r="Q15" s="17"/>
+      <c r="R15" s="17"/>
+      <c r="S15" s="17"/>
+      <c r="T15" s="17"/>
+      <c r="U15" s="17"/>
+      <c r="V15" s="17"/>
+      <c r="W15" s="17"/>
+      <c r="X15" s="17"/>
+      <c r="Y15" s="17"/>
+      <c r="Z15" s="17"/>
+      <c r="AA15" s="17"/>
+      <c r="AB15" s="17"/>
+      <c r="AC15" s="17"/>
+      <c r="AD15" s="17"/>
+      <c r="AE15" s="17"/>
+      <c r="AF15" s="17"/>
+      <c r="AG15" s="17"/>
+      <c r="AH15" s="17"/>
+      <c r="AI15" s="17"/>
+      <c r="AJ15" s="17"/>
+      <c r="AK15" s="17"/>
+      <c r="AL15" s="17"/>
+      <c r="AM15" s="17"/>
+      <c r="AN15" s="17"/>
+      <c r="AO15" s="17"/>
+      <c r="AP15" s="17"/>
+      <c r="AQ15" s="17"/>
+      <c r="AR15" s="17"/>
+      <c r="AS15" s="17"/>
+      <c r="AT15" s="17"/>
+      <c r="AU15" s="17"/>
+      <c r="AV15" s="17"/>
+      <c r="AW15" s="17"/>
+      <c r="AX15" s="17"/>
+      <c r="AY15" s="17"/>
+      <c r="AZ15" s="17"/>
+      <c r="BA15" s="17"/>
+      <c r="BB15" s="17"/>
+      <c r="BC15" s="17"/>
+      <c r="BD15" s="17"/>
+      <c r="BE15" s="17"/>
+      <c r="BF15" s="17"/>
+      <c r="BG15" s="17"/>
+      <c r="BH15" s="17"/>
+      <c r="BI15" s="17"/>
+      <c r="BJ15" s="18"/>
+      <c r="BK15" s="18"/>
+      <c r="BL15" s="18"/>
+      <c r="BM15" s="18"/>
+      <c r="BN15" s="18"/>
+      <c r="BO15" s="18"/>
+      <c r="BP15" s="18"/>
       <c r="BQ15" s="2"/>
       <c r="BR15" s="2"/>
       <c r="BS15" s="2"/>
       <c r="BT15" s="2"/>
       <c r="BU15" s="2"/>
       <c r="BV15" s="2"/>
       <c r="BW15" s="2"/>
       <c r="BX15" s="2"/>
       <c r="BY15" s="3"/>
       <c r="BZ15" s="3"/>
       <c r="CA15" s="3"/>
       <c r="CB15" s="3"/>
       <c r="CC15" s="3"/>
       <c r="CD15" s="3"/>
       <c r="CE15" s="3"/>
       <c r="CF15" s="3"/>
       <c r="CG15" s="3"/>
       <c r="CH15" s="3"/>
       <c r="CI15" s="3"/>
       <c r="CJ15" s="3"/>
     </row>
     <row r="16" spans="1:109" ht="18.75" customHeight="1" thickBot="1">
       <c r="A16" s="2"/>
       <c r="B16" s="2"/>
       <c r="C16" s="2"/>
       <c r="D16" s="2"/>
       <c r="E16" s="2"/>
       <c r="F16" s="2"/>
       <c r="G16" s="2"/>
       <c r="H16" s="2"/>
-      <c r="I16" s="33"/>
-[...3 lines deleted...]
-      <c r="M16" s="33"/>
+      <c r="I16" s="21"/>
+      <c r="J16" s="21"/>
+      <c r="K16" s="21"/>
+      <c r="L16" s="21"/>
+      <c r="M16" s="21"/>
       <c r="N16" s="2"/>
       <c r="O16" s="2"/>
       <c r="P16" s="2"/>
       <c r="Q16" s="2"/>
       <c r="R16" s="2"/>
       <c r="S16" s="2"/>
       <c r="T16" s="2"/>
-      <c r="U16" s="33" t="s">
+      <c r="U16" s="21" t="s">
         <v>21</v>
       </c>
-      <c r="V16" s="33"/>
-[...2 lines deleted...]
-      <c r="Y16" s="33"/>
+      <c r="V16" s="21"/>
+      <c r="W16" s="21"/>
+      <c r="X16" s="21"/>
+      <c r="Y16" s="21"/>
       <c r="Z16" s="2"/>
       <c r="AA16" s="2"/>
       <c r="AB16" s="2"/>
       <c r="AC16" s="2"/>
       <c r="AD16" s="2"/>
       <c r="AE16" s="2"/>
       <c r="AF16" s="2"/>
-      <c r="AG16" s="28" t="s">
+      <c r="AG16" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="AH16" s="28"/>
-[...2 lines deleted...]
-      <c r="AK16" s="28"/>
+      <c r="AH16" s="16"/>
+      <c r="AI16" s="16"/>
+      <c r="AJ16" s="16"/>
+      <c r="AK16" s="16"/>
       <c r="AL16" s="2"/>
       <c r="AM16" s="2"/>
       <c r="AN16" s="2"/>
       <c r="AO16" s="2"/>
       <c r="AP16" s="2"/>
       <c r="AQ16" s="2"/>
       <c r="AR16" s="2"/>
-      <c r="AS16" s="28" t="s">
+      <c r="AS16" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="AT16" s="28"/>
-[...2 lines deleted...]
-      <c r="AW16" s="28"/>
+      <c r="AT16" s="16"/>
+      <c r="AU16" s="16"/>
+      <c r="AV16" s="16"/>
+      <c r="AW16" s="16"/>
       <c r="AX16" s="2"/>
       <c r="AY16" s="2"/>
       <c r="AZ16" s="2"/>
       <c r="BA16" s="2"/>
       <c r="BB16" s="2"/>
       <c r="BC16" s="2"/>
       <c r="BD16" s="2"/>
-      <c r="BE16" s="28" t="s">
+      <c r="BE16" s="16" t="s">
         <v>23</v>
       </c>
-      <c r="BF16" s="28"/>
-[...2 lines deleted...]
-      <c r="BI16" s="28"/>
+      <c r="BF16" s="16"/>
+      <c r="BG16" s="16"/>
+      <c r="BH16" s="16"/>
+      <c r="BI16" s="16"/>
       <c r="BJ16" s="2"/>
       <c r="BK16" s="2"/>
       <c r="BL16" s="2"/>
       <c r="BM16" s="2"/>
       <c r="BN16" s="2"/>
       <c r="BO16" s="2"/>
       <c r="BP16" s="2"/>
-      <c r="BQ16" s="28" t="s">
+      <c r="BQ16" s="16" t="s">
         <v>19</v>
       </c>
-      <c r="BR16" s="28"/>
-[...2 lines deleted...]
-      <c r="BU16" s="28"/>
+      <c r="BR16" s="16"/>
+      <c r="BS16" s="16"/>
+      <c r="BT16" s="16"/>
+      <c r="BU16" s="16"/>
       <c r="BV16" s="2"/>
       <c r="BW16" s="2"/>
       <c r="BX16" s="2"/>
       <c r="BY16" s="2"/>
       <c r="BZ16" s="2"/>
       <c r="CA16" s="2"/>
       <c r="CB16" s="2"/>
-      <c r="CC16" s="28" t="s">
+      <c r="CC16" s="16" t="s">
         <v>19</v>
       </c>
-      <c r="CD16" s="28"/>
-[...2 lines deleted...]
-      <c r="CG16" s="28"/>
+      <c r="CD16" s="16"/>
+      <c r="CE16" s="16"/>
+      <c r="CF16" s="16"/>
+      <c r="CG16" s="16"/>
       <c r="CH16" s="2"/>
       <c r="CI16" s="2"/>
       <c r="CJ16" s="2"/>
       <c r="CK16" s="2"/>
       <c r="CL16" s="2"/>
       <c r="CM16" s="2"/>
       <c r="CN16" s="2"/>
-      <c r="CO16" s="28" t="s">
+      <c r="CO16" s="16" t="s">
         <v>19</v>
       </c>
-      <c r="CP16" s="28"/>
-[...2 lines deleted...]
-      <c r="CS16" s="28"/>
+      <c r="CP16" s="16"/>
+      <c r="CQ16" s="16"/>
+      <c r="CR16" s="16"/>
+      <c r="CS16" s="16"/>
       <c r="CT16" s="2"/>
       <c r="CU16" s="2"/>
       <c r="CV16" s="2"/>
       <c r="CW16" s="2"/>
       <c r="CX16" s="2"/>
       <c r="CY16" s="2"/>
       <c r="CZ16" s="2"/>
-      <c r="DA16" s="28" t="s">
+      <c r="DA16" s="16" t="s">
         <v>19</v>
       </c>
-      <c r="DB16" s="28"/>
-[...2 lines deleted...]
-      <c r="DE16" s="28"/>
+      <c r="DB16" s="16"/>
+      <c r="DC16" s="16"/>
+      <c r="DD16" s="16"/>
+      <c r="DE16" s="16"/>
     </row>
     <row r="17" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A17" s="31"/>
-      <c r="B17" s="25" t="s">
+      <c r="A17" s="19"/>
+      <c r="B17" s="13" t="s">
         <v>1</v>
       </c>
-      <c r="C17" s="26"/>
-[...10 lines deleted...]
-      <c r="N17" s="25" t="s">
+      <c r="C17" s="14"/>
+      <c r="D17" s="14"/>
+      <c r="E17" s="14"/>
+      <c r="F17" s="14"/>
+      <c r="G17" s="14"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="14"/>
+      <c r="L17" s="14"/>
+      <c r="M17" s="15"/>
+      <c r="N17" s="13" t="s">
         <v>2</v>
       </c>
-      <c r="O17" s="26"/>
-[...10 lines deleted...]
-      <c r="Z17" s="25" t="s">
+      <c r="O17" s="14"/>
+      <c r="P17" s="14"/>
+      <c r="Q17" s="14"/>
+      <c r="R17" s="14"/>
+      <c r="S17" s="14"/>
+      <c r="T17" s="14"/>
+      <c r="U17" s="14"/>
+      <c r="V17" s="14"/>
+      <c r="W17" s="14"/>
+      <c r="X17" s="14"/>
+      <c r="Y17" s="15"/>
+      <c r="Z17" s="13" t="s">
         <v>3</v>
       </c>
-      <c r="AA17" s="26"/>
-[...10 lines deleted...]
-      <c r="AL17" s="25" t="s">
+      <c r="AA17" s="14"/>
+      <c r="AB17" s="14"/>
+      <c r="AC17" s="14"/>
+      <c r="AD17" s="14"/>
+      <c r="AE17" s="14"/>
+      <c r="AF17" s="14"/>
+      <c r="AG17" s="14"/>
+      <c r="AH17" s="14"/>
+      <c r="AI17" s="14"/>
+      <c r="AJ17" s="14"/>
+      <c r="AK17" s="15"/>
+      <c r="AL17" s="13" t="s">
         <v>4</v>
       </c>
-      <c r="AM17" s="26"/>
-[...10 lines deleted...]
-      <c r="AX17" s="25" t="s">
+      <c r="AM17" s="14"/>
+      <c r="AN17" s="14"/>
+      <c r="AO17" s="14"/>
+      <c r="AP17" s="14"/>
+      <c r="AQ17" s="14"/>
+      <c r="AR17" s="14"/>
+      <c r="AS17" s="14"/>
+      <c r="AT17" s="14"/>
+      <c r="AU17" s="14"/>
+      <c r="AV17" s="14"/>
+      <c r="AW17" s="15"/>
+      <c r="AX17" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="AY17" s="26"/>
-[...10 lines deleted...]
-      <c r="BJ17" s="25" t="s">
+      <c r="AY17" s="14"/>
+      <c r="AZ17" s="14"/>
+      <c r="BA17" s="14"/>
+      <c r="BB17" s="14"/>
+      <c r="BC17" s="14"/>
+      <c r="BD17" s="14"/>
+      <c r="BE17" s="14"/>
+      <c r="BF17" s="14"/>
+      <c r="BG17" s="14"/>
+      <c r="BH17" s="14"/>
+      <c r="BI17" s="15"/>
+      <c r="BJ17" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="BK17" s="26"/>
-[...10 lines deleted...]
-      <c r="BV17" s="25" t="s">
+      <c r="BK17" s="14"/>
+      <c r="BL17" s="14"/>
+      <c r="BM17" s="14"/>
+      <c r="BN17" s="14"/>
+      <c r="BO17" s="14"/>
+      <c r="BP17" s="14"/>
+      <c r="BQ17" s="14"/>
+      <c r="BR17" s="14"/>
+      <c r="BS17" s="14"/>
+      <c r="BT17" s="14"/>
+      <c r="BU17" s="15"/>
+      <c r="BV17" s="13" t="s">
         <v>37</v>
       </c>
-      <c r="BW17" s="26"/>
-[...10 lines deleted...]
-      <c r="CH17" s="25" t="s">
+      <c r="BW17" s="14"/>
+      <c r="BX17" s="14"/>
+      <c r="BY17" s="14"/>
+      <c r="BZ17" s="14"/>
+      <c r="CA17" s="14"/>
+      <c r="CB17" s="14"/>
+      <c r="CC17" s="14"/>
+      <c r="CD17" s="14"/>
+      <c r="CE17" s="14"/>
+      <c r="CF17" s="14"/>
+      <c r="CG17" s="15"/>
+      <c r="CH17" s="13" t="s">
         <v>38</v>
       </c>
-      <c r="CI17" s="26"/>
-[...10 lines deleted...]
-      <c r="CT17" s="25" t="s">
+      <c r="CI17" s="14"/>
+      <c r="CJ17" s="14"/>
+      <c r="CK17" s="14"/>
+      <c r="CL17" s="14"/>
+      <c r="CM17" s="14"/>
+      <c r="CN17" s="14"/>
+      <c r="CO17" s="14"/>
+      <c r="CP17" s="14"/>
+      <c r="CQ17" s="14"/>
+      <c r="CR17" s="14"/>
+      <c r="CS17" s="15"/>
+      <c r="CT17" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="CU17" s="26"/>
-[...9 lines deleted...]
-      <c r="DE17" s="27"/>
+      <c r="CU17" s="14"/>
+      <c r="CV17" s="14"/>
+      <c r="CW17" s="14"/>
+      <c r="CX17" s="14"/>
+      <c r="CY17" s="14"/>
+      <c r="CZ17" s="14"/>
+      <c r="DA17" s="14"/>
+      <c r="DB17" s="14"/>
+      <c r="DC17" s="14"/>
+      <c r="DD17" s="14"/>
+      <c r="DE17" s="15"/>
     </row>
     <row r="18" spans="1:109" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A18" s="32"/>
+      <c r="A18" s="20"/>
       <c r="B18" s="4" t="s">
         <v>7</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E18" s="4" t="s">
         <v>10</v>
       </c>
       <c r="F18" s="5" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H18" s="5" t="s">
         <v>13</v>
       </c>
       <c r="I18" s="5" t="s">
         <v>14</v>
       </c>
       <c r="J18" s="5" t="s">
@@ -12679,66 +5078,68 @@
       </c>
       <c r="CL19" s="9">
         <v>105.4317316426129</v>
       </c>
       <c r="CM19" s="9">
         <v>107.1104791109892</v>
       </c>
       <c r="CN19" s="9">
         <v>111.65443416218872</v>
       </c>
       <c r="CO19" s="9">
         <v>84.248723990366699</v>
       </c>
       <c r="CP19" s="9">
         <v>94.856990106044194</v>
       </c>
       <c r="CQ19" s="9">
         <v>109.31041026712114</v>
       </c>
       <c r="CR19" s="9">
         <v>111.54938954051259</v>
       </c>
       <c r="CS19" s="9">
         <v>112.17112968272841</v>
       </c>
-      <c r="CT19" s="14">
-[...14 lines deleted...]
-      <c r="CY19" s="9"/>
+      <c r="CT19" s="8">
+        <v>118.96148210464132</v>
+      </c>
+      <c r="CU19" s="9">
+        <v>104.03954472221413</v>
+      </c>
+      <c r="CV19" s="9">
+        <v>72.267467973990279</v>
+      </c>
+      <c r="CW19" s="9">
+        <v>97.393655255770213</v>
+      </c>
+      <c r="CX19" s="9">
+        <v>103.52159535575933</v>
+      </c>
+      <c r="CY19" s="9">
+        <v>111.62647307929312</v>
+      </c>
       <c r="CZ19" s="9"/>
       <c r="DA19" s="9"/>
       <c r="DB19" s="9"/>
       <c r="DC19" s="9"/>
       <c r="DD19" s="9"/>
       <c r="DE19" s="9"/>
     </row>
     <row r="20" spans="1:109">
       <c r="A20" s="10" t="s">
         <v>30</v>
       </c>
       <c r="B20" s="7">
         <v>109.61943062472992</v>
       </c>
       <c r="C20" s="7">
         <v>132.9984517049493</v>
       </c>
       <c r="D20" s="7">
         <v>105.53301233158736</v>
       </c>
       <c r="E20" s="7">
         <v>101.78374363658777</v>
       </c>
       <c r="F20" s="7">
         <v>104.24901529800495</v>
@@ -12994,66 +5395,68 @@
       </c>
       <c r="CL20" s="9">
         <v>99.946554244706775</v>
       </c>
       <c r="CM20" s="9">
         <v>-103.99975796542297</v>
       </c>
       <c r="CN20" s="9">
         <v>135.51180430044553</v>
       </c>
       <c r="CO20" s="9">
         <v>85.176494697352723</v>
       </c>
       <c r="CP20" s="9">
         <v>85.593321496835301</v>
       </c>
       <c r="CQ20" s="9">
         <v>85.389347956267699</v>
       </c>
       <c r="CR20" s="9">
         <v>98.76034525697014</v>
       </c>
       <c r="CS20" s="9">
         <v>101.11288717142403</v>
       </c>
-      <c r="CT20" s="14">
-[...14 lines deleted...]
-      <c r="CY20" s="9"/>
+      <c r="CT20" s="8">
+        <v>100.22480720631692</v>
+      </c>
+      <c r="CU20" s="9">
+        <v>100.27283955520763</v>
+      </c>
+      <c r="CV20" s="9">
+        <v>101.14083842284536</v>
+      </c>
+      <c r="CW20" s="9">
+        <v>99.469072062247349</v>
+      </c>
+      <c r="CX20" s="9">
+        <v>101.97570267370224</v>
+      </c>
+      <c r="CY20" s="9">
+        <v>99.521541228125415</v>
+      </c>
       <c r="CZ20" s="9"/>
       <c r="DA20" s="9"/>
       <c r="DB20" s="9"/>
       <c r="DC20" s="9"/>
       <c r="DD20" s="9"/>
       <c r="DE20" s="9"/>
     </row>
     <row r="21" spans="1:109">
       <c r="A21" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B21" s="7">
         <v>70.665594681456142</v>
       </c>
       <c r="C21" s="7">
         <v>111.08975806609132</v>
       </c>
       <c r="D21" s="7">
         <v>78.912272770958836</v>
       </c>
       <c r="E21" s="7">
         <v>108.66879978245211</v>
       </c>
       <c r="F21" s="7">
         <v>91.612756609134337</v>
@@ -13309,66 +5712,68 @@
       </c>
       <c r="CL21" s="9">
         <v>100.71746337408463</v>
       </c>
       <c r="CM21" s="9">
         <v>99.957338332756649</v>
       </c>
       <c r="CN21" s="9">
         <v>105.91977332151809</v>
       </c>
       <c r="CO21" s="9">
         <v>90.154793074973227</v>
       </c>
       <c r="CP21" s="9">
         <v>98.91693840643957</v>
       </c>
       <c r="CQ21" s="9">
         <v>102.71545494665763</v>
       </c>
       <c r="CR21" s="9">
         <v>90.47684626886327</v>
       </c>
       <c r="CS21" s="9">
         <v>107.5114927300429</v>
       </c>
-      <c r="CT21" s="14">
-[...14 lines deleted...]
-      <c r="CY21" s="9"/>
+      <c r="CT21" s="8">
+        <v>100.03830513893928</v>
+      </c>
+      <c r="CU21" s="9">
+        <v>101.12689576617784</v>
+      </c>
+      <c r="CV21" s="9">
+        <v>74.997119997682077</v>
+      </c>
+      <c r="CW21" s="9">
+        <v>109.51386424749876</v>
+      </c>
+      <c r="CX21" s="9">
+        <v>98.697584201453296</v>
+      </c>
+      <c r="CY21" s="9">
+        <v>187.62802162920002</v>
+      </c>
       <c r="CZ21" s="9"/>
       <c r="DA21" s="9"/>
       <c r="DB21" s="9"/>
       <c r="DC21" s="9"/>
       <c r="DD21" s="9"/>
       <c r="DE21" s="9"/>
     </row>
     <row r="22" spans="1:109">
       <c r="A22" s="10" t="s">
         <v>32</v>
       </c>
       <c r="B22" s="7">
         <v>102.22475881683482</v>
       </c>
       <c r="C22" s="7">
         <v>104.66845563211035</v>
       </c>
       <c r="D22" s="7">
         <v>99.761852891780038</v>
       </c>
       <c r="E22" s="7">
         <v>105.19319247118202</v>
       </c>
       <c r="F22" s="7">
         <v>100.33063468152001</v>
@@ -13624,66 +6029,68 @@
       </c>
       <c r="CL22" s="9">
         <v>106.59678486977184</v>
       </c>
       <c r="CM22" s="9">
         <v>101.93951262024771</v>
       </c>
       <c r="CN22" s="9">
         <v>93.275273484267174</v>
       </c>
       <c r="CO22" s="9">
         <v>97.47285653266303</v>
       </c>
       <c r="CP22" s="9">
         <v>98.982507879523979</v>
       </c>
       <c r="CQ22" s="9">
         <v>105.98826233497687</v>
       </c>
       <c r="CR22" s="9">
         <v>103.39612015262733</v>
       </c>
       <c r="CS22" s="9">
         <v>96.256488894927188</v>
       </c>
-      <c r="CT22" s="14">
-[...14 lines deleted...]
-      <c r="CY22" s="9"/>
+      <c r="CT22" s="8">
+        <v>102.40421298306599</v>
+      </c>
+      <c r="CU22" s="9">
+        <v>99.967379442448092</v>
+      </c>
+      <c r="CV22" s="9">
+        <v>78.824730916529148</v>
+      </c>
+      <c r="CW22" s="9">
+        <v>97.388776746725881</v>
+      </c>
+      <c r="CX22" s="9">
+        <v>75.704685581925659</v>
+      </c>
+      <c r="CY22" s="9">
+        <v>94.93113401842767</v>
+      </c>
       <c r="CZ22" s="9"/>
       <c r="DA22" s="9"/>
       <c r="DB22" s="9"/>
       <c r="DC22" s="9"/>
       <c r="DD22" s="9"/>
       <c r="DE22" s="9"/>
     </row>
     <row r="23" spans="1:109">
       <c r="A23" s="10" t="s">
         <v>33</v>
       </c>
       <c r="B23" s="9">
         <v>82.609818359170077</v>
       </c>
       <c r="C23" s="9">
         <v>98.463560389762577</v>
       </c>
       <c r="D23" s="9">
         <v>117.88600313745015</v>
       </c>
       <c r="E23" s="9">
         <v>100.78226799858105</v>
       </c>
       <c r="F23" s="9">
         <v>95.813810508554269</v>
@@ -13939,66 +6346,68 @@
       </c>
       <c r="CL23" s="9">
         <v>120.50872229128471</v>
       </c>
       <c r="CM23" s="9">
         <v>99.396071752709162</v>
       </c>
       <c r="CN23" s="9">
         <v>90.562248123573781</v>
       </c>
       <c r="CO23" s="9">
         <v>96.097556489801192</v>
       </c>
       <c r="CP23" s="9">
         <v>92.343382274272699</v>
       </c>
       <c r="CQ23" s="9">
         <v>81.997772080992434</v>
       </c>
       <c r="CR23" s="9">
         <v>95.239617156877244</v>
       </c>
       <c r="CS23" s="9">
         <v>156.63548281462997</v>
       </c>
-      <c r="CT23" s="14">
-[...14 lines deleted...]
-      <c r="CY23" s="9"/>
+      <c r="CT23" s="8">
+        <v>105.48531207422536</v>
+      </c>
+      <c r="CU23" s="9">
+        <v>103.65024404996792</v>
+      </c>
+      <c r="CV23" s="9">
+        <v>79.185826365971906</v>
+      </c>
+      <c r="CW23" s="9">
+        <v>94.637101378370858</v>
+      </c>
+      <c r="CX23" s="9">
+        <v>86.628196477775688</v>
+      </c>
+      <c r="CY23" s="9">
+        <v>132.14301193549264</v>
+      </c>
       <c r="CZ23" s="9"/>
       <c r="DA23" s="9"/>
       <c r="DB23" s="9"/>
       <c r="DC23" s="9"/>
       <c r="DD23" s="9"/>
       <c r="DE23" s="9"/>
     </row>
     <row r="24" spans="1:109">
       <c r="A24" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B24" s="7">
         <v>101.21784906341756</v>
       </c>
       <c r="C24" s="7">
         <v>95.503915387600031</v>
       </c>
       <c r="D24" s="7">
         <v>96.71283498059195</v>
       </c>
       <c r="E24" s="7">
         <v>96.449168200192076</v>
       </c>
       <c r="F24" s="7">
         <v>77.048899507449775</v>
@@ -14254,66 +6663,68 @@
       </c>
       <c r="CL24" s="9">
         <v>99.071038876638795</v>
       </c>
       <c r="CM24" s="9">
         <v>94.646444032686688</v>
       </c>
       <c r="CN24" s="9">
         <v>102.08442612298438</v>
       </c>
       <c r="CO24" s="9">
         <v>95.208932298107911</v>
       </c>
       <c r="CP24" s="9">
         <v>97.028317019678383</v>
       </c>
       <c r="CQ24" s="9">
         <v>98.40030032469798</v>
       </c>
       <c r="CR24" s="9">
         <v>117.32725355393212</v>
       </c>
       <c r="CS24" s="9">
         <v>99.801655931555032</v>
       </c>
-      <c r="CT24" s="14">
-[...14 lines deleted...]
-      <c r="CY24" s="9"/>
+      <c r="CT24" s="8">
+        <v>102.19504977746897</v>
+      </c>
+      <c r="CU24" s="9">
+        <v>99.35230457385002</v>
+      </c>
+      <c r="CV24" s="9">
+        <v>88.828804779698885</v>
+      </c>
+      <c r="CW24" s="9">
+        <v>106.21702187186895</v>
+      </c>
+      <c r="CX24" s="9">
+        <v>100.26305856486685</v>
+      </c>
+      <c r="CY24" s="9">
+        <v>99.544195607686476</v>
+      </c>
       <c r="CZ24" s="9"/>
       <c r="DA24" s="9"/>
       <c r="DB24" s="9"/>
       <c r="DC24" s="9"/>
       <c r="DD24" s="9"/>
       <c r="DE24" s="9"/>
     </row>
     <row r="25" spans="1:109">
       <c r="A25" s="10" t="s">
         <v>35</v>
       </c>
       <c r="B25" s="7">
         <v>183.67954936939515</v>
       </c>
       <c r="C25" s="7">
         <v>179.9039438238741</v>
       </c>
       <c r="D25" s="7">
         <v>174.83148521228202</v>
       </c>
       <c r="E25" s="7">
         <v>158.29154329747945</v>
       </c>
       <c r="F25" s="7">
         <v>154.17109504647038</v>
@@ -14569,66 +6980,68 @@
       </c>
       <c r="CL25" s="9">
         <v>165.02190863320493</v>
       </c>
       <c r="CM25" s="9">
         <v>126.64140708375433</v>
       </c>
       <c r="CN25" s="9">
         <v>138.72991024890771</v>
       </c>
       <c r="CO25" s="9">
         <v>62.927241710839276</v>
       </c>
       <c r="CP25" s="9">
         <v>113.69048212999174</v>
       </c>
       <c r="CQ25" s="9">
         <v>123.98583527286746</v>
       </c>
       <c r="CR25" s="9">
         <v>93.058706364886675</v>
       </c>
       <c r="CS25" s="9">
         <v>69.346276826238068</v>
       </c>
-      <c r="CT25" s="14">
-[...14 lines deleted...]
-      <c r="CY25" s="9"/>
+      <c r="CT25" s="8">
+        <v>122.87826667533407</v>
+      </c>
+      <c r="CU25" s="9">
+        <v>128.64268113394189</v>
+      </c>
+      <c r="CV25" s="9">
+        <v>121.78453558628932</v>
+      </c>
+      <c r="CW25" s="9">
+        <v>113.39199853794622</v>
+      </c>
+      <c r="CX25" s="9">
+        <v>121.81623175922449</v>
+      </c>
+      <c r="CY25" s="9">
+        <v>127.97873645112736</v>
+      </c>
       <c r="CZ25" s="9"/>
       <c r="DA25" s="9"/>
       <c r="DB25" s="9"/>
       <c r="DC25" s="9"/>
       <c r="DD25" s="9"/>
       <c r="DE25" s="9"/>
     </row>
     <row r="26" spans="1:109">
       <c r="A26" s="10" t="s">
         <v>36</v>
       </c>
       <c r="B26" s="7">
         <v>105.91606584516222</v>
       </c>
       <c r="C26" s="7">
         <v>107.17149055170847</v>
       </c>
       <c r="D26" s="7">
         <v>158.15958024914795</v>
       </c>
       <c r="E26" s="7">
         <v>109.57570510625916</v>
       </c>
       <c r="F26" s="7">
         <v>105.11819464409673</v>
@@ -14884,66 +7297,68 @@
       </c>
       <c r="CL26" s="9">
         <v>77.639708355277435</v>
       </c>
       <c r="CM26" s="9">
         <v>130.39785568809924</v>
       </c>
       <c r="CN26" s="9">
         <v>138.19909744669246</v>
       </c>
       <c r="CO26" s="9">
         <v>86.664761033844528</v>
       </c>
       <c r="CP26" s="9">
         <v>78.799432783453852</v>
       </c>
       <c r="CQ26" s="9">
         <v>174.65078799146005</v>
       </c>
       <c r="CR26" s="9">
         <v>179.45376511216651</v>
       </c>
       <c r="CS26" s="9">
         <v>199.48964972597244</v>
       </c>
-      <c r="CT26" s="14">
-[...14 lines deleted...]
-      <c r="CY26" s="9"/>
+      <c r="CT26" s="8">
+        <v>183.94556595470277</v>
+      </c>
+      <c r="CU26" s="9">
+        <v>91.080202070322485</v>
+      </c>
+      <c r="CV26" s="9">
+        <v>23.131063109461557</v>
+      </c>
+      <c r="CW26" s="9">
+        <v>78.763119192849572</v>
+      </c>
+      <c r="CX26" s="9">
+        <v>101.38128596709531</v>
+      </c>
+      <c r="CY26" s="9">
+        <v>131.46944389326043</v>
+      </c>
       <c r="CZ26" s="9"/>
       <c r="DA26" s="9"/>
       <c r="DB26" s="9"/>
       <c r="DC26" s="9"/>
       <c r="DD26" s="9"/>
       <c r="DE26" s="9"/>
     </row>
     <row r="27" spans="1:109">
       <c r="A27" s="2"/>
       <c r="B27" s="2"/>
       <c r="C27" s="2"/>
       <c r="D27" s="2"/>
       <c r="E27" s="2"/>
       <c r="F27" s="2"/>
       <c r="G27" s="2"/>
       <c r="H27" s="2"/>
       <c r="I27" s="2"/>
       <c r="J27" s="2"/>
       <c r="K27" s="2"/>
       <c r="L27" s="2"/>
       <c r="M27" s="2"/>
       <c r="N27" s="2"/>
       <c r="O27" s="2"/>
       <c r="P27" s="2"/>
       <c r="Q27" s="2"/>
@@ -14996,404 +7411,401 @@
       <c r="BL27" s="2"/>
       <c r="BM27" s="2"/>
       <c r="BN27" s="2"/>
       <c r="BO27" s="2"/>
       <c r="BP27" s="2"/>
       <c r="BQ27" s="2"/>
       <c r="BR27" s="2"/>
       <c r="BS27" s="2"/>
       <c r="BT27" s="2"/>
       <c r="BU27" s="2"/>
       <c r="BV27" s="2"/>
       <c r="BW27" s="2"/>
       <c r="BX27" s="2"/>
       <c r="BY27" s="3"/>
       <c r="BZ27" s="3"/>
       <c r="CA27" s="3"/>
       <c r="CB27" s="3"/>
       <c r="CC27" s="3"/>
       <c r="CD27" s="3"/>
       <c r="CE27" s="3"/>
       <c r="CF27" s="3"/>
       <c r="CG27" s="3"/>
       <c r="CH27" s="3"/>
       <c r="CI27" s="3"/>
       <c r="CJ27" s="3"/>
-      <c r="CT27" s="3"/>
-[...1 lines deleted...]
-      <c r="CV27" s="3"/>
     </row>
     <row r="28" spans="1:109" ht="21" customHeight="1">
-      <c r="A28" s="29" t="s">
+      <c r="A28" s="17" t="s">
         <v>28</v>
       </c>
-      <c r="B28" s="29"/>
-[...63 lines deleted...]
-      <c r="BN28" s="30"/>
+      <c r="B28" s="17"/>
+      <c r="C28" s="17"/>
+      <c r="D28" s="17"/>
+      <c r="E28" s="17"/>
+      <c r="F28" s="17"/>
+      <c r="G28" s="17"/>
+      <c r="H28" s="17"/>
+      <c r="I28" s="17"/>
+      <c r="J28" s="17"/>
+      <c r="K28" s="17"/>
+      <c r="L28" s="17"/>
+      <c r="M28" s="17"/>
+      <c r="N28" s="17"/>
+      <c r="O28" s="17"/>
+      <c r="P28" s="17"/>
+      <c r="Q28" s="17"/>
+      <c r="R28" s="17"/>
+      <c r="S28" s="17"/>
+      <c r="T28" s="17"/>
+      <c r="U28" s="17"/>
+      <c r="V28" s="17"/>
+      <c r="W28" s="17"/>
+      <c r="X28" s="17"/>
+      <c r="Y28" s="17"/>
+      <c r="Z28" s="17"/>
+      <c r="AA28" s="17"/>
+      <c r="AB28" s="17"/>
+      <c r="AC28" s="17"/>
+      <c r="AD28" s="17"/>
+      <c r="AE28" s="17"/>
+      <c r="AF28" s="17"/>
+      <c r="AG28" s="17"/>
+      <c r="AH28" s="17"/>
+      <c r="AI28" s="17"/>
+      <c r="AJ28" s="17"/>
+      <c r="AK28" s="17"/>
+      <c r="AL28" s="17"/>
+      <c r="AM28" s="17"/>
+      <c r="AN28" s="17"/>
+      <c r="AO28" s="17"/>
+      <c r="AP28" s="17"/>
+      <c r="AQ28" s="17"/>
+      <c r="AR28" s="17"/>
+      <c r="AS28" s="17"/>
+      <c r="AT28" s="17"/>
+      <c r="AU28" s="17"/>
+      <c r="AV28" s="17"/>
+      <c r="AW28" s="17"/>
+      <c r="AX28" s="17"/>
+      <c r="AY28" s="17"/>
+      <c r="AZ28" s="17"/>
+      <c r="BA28" s="17"/>
+      <c r="BB28" s="17"/>
+      <c r="BC28" s="17"/>
+      <c r="BD28" s="17"/>
+      <c r="BE28" s="17"/>
+      <c r="BF28" s="17"/>
+      <c r="BG28" s="17"/>
+      <c r="BH28" s="17"/>
+      <c r="BI28" s="17"/>
+      <c r="BJ28" s="18"/>
+      <c r="BK28" s="18"/>
+      <c r="BL28" s="18"/>
+      <c r="BM28" s="18"/>
+      <c r="BN28" s="18"/>
       <c r="BO28" s="2"/>
       <c r="BP28" s="2"/>
       <c r="BQ28" s="2"/>
       <c r="BR28" s="2"/>
       <c r="BS28" s="2"/>
       <c r="BT28" s="2"/>
       <c r="BU28" s="2"/>
       <c r="BV28" s="2"/>
       <c r="BW28" s="2"/>
       <c r="BX28" s="2"/>
       <c r="BY28" s="3"/>
       <c r="BZ28" s="3"/>
       <c r="CA28" s="3"/>
       <c r="CB28" s="3"/>
       <c r="CC28" s="3"/>
       <c r="CD28" s="3"/>
       <c r="CE28" s="3"/>
       <c r="CF28" s="3"/>
       <c r="CG28" s="3"/>
       <c r="CH28" s="3"/>
       <c r="CI28" s="3"/>
       <c r="CJ28" s="3"/>
     </row>
     <row r="29" spans="1:109" ht="18.75" customHeight="1" thickBot="1">
       <c r="A29" s="2"/>
       <c r="B29" s="2"/>
       <c r="C29" s="2"/>
       <c r="D29" s="2"/>
       <c r="E29" s="2"/>
       <c r="F29" s="2"/>
       <c r="G29" s="2"/>
       <c r="H29" s="2"/>
-      <c r="I29" s="33"/>
-[...3 lines deleted...]
-      <c r="M29" s="33"/>
+      <c r="I29" s="21"/>
+      <c r="J29" s="21"/>
+      <c r="K29" s="21"/>
+      <c r="L29" s="21"/>
+      <c r="M29" s="21"/>
       <c r="N29" s="2"/>
       <c r="O29" s="2"/>
       <c r="P29" s="2"/>
       <c r="Q29" s="2"/>
       <c r="R29" s="2"/>
       <c r="S29" s="2"/>
       <c r="T29" s="2"/>
-      <c r="U29" s="33" t="s">
+      <c r="U29" s="21" t="s">
         <v>22</v>
       </c>
-      <c r="V29" s="33"/>
-[...2 lines deleted...]
-      <c r="Y29" s="33"/>
+      <c r="V29" s="21"/>
+      <c r="W29" s="21"/>
+      <c r="X29" s="21"/>
+      <c r="Y29" s="21"/>
       <c r="Z29" s="2"/>
       <c r="AA29" s="2"/>
       <c r="AB29" s="2"/>
       <c r="AC29" s="2"/>
       <c r="AD29" s="2"/>
       <c r="AE29" s="2"/>
       <c r="AF29" s="2"/>
-      <c r="AG29" s="28" t="s">
+      <c r="AG29" s="16" t="s">
         <v>20</v>
       </c>
-      <c r="AH29" s="28"/>
-[...2 lines deleted...]
-      <c r="AK29" s="28"/>
+      <c r="AH29" s="16"/>
+      <c r="AI29" s="16"/>
+      <c r="AJ29" s="16"/>
+      <c r="AK29" s="16"/>
       <c r="AL29" s="2"/>
       <c r="AM29" s="2"/>
       <c r="AN29" s="2"/>
       <c r="AO29" s="2"/>
       <c r="AP29" s="2"/>
       <c r="AQ29" s="2"/>
       <c r="AR29" s="2"/>
-      <c r="AS29" s="28" t="s">
+      <c r="AS29" s="16" t="s">
         <v>20</v>
       </c>
-      <c r="AT29" s="28"/>
-[...2 lines deleted...]
-      <c r="AW29" s="28"/>
+      <c r="AT29" s="16"/>
+      <c r="AU29" s="16"/>
+      <c r="AV29" s="16"/>
+      <c r="AW29" s="16"/>
       <c r="AX29" s="2"/>
       <c r="AY29" s="2"/>
       <c r="AZ29" s="2"/>
       <c r="BA29" s="2"/>
       <c r="BB29" s="2"/>
       <c r="BC29" s="2"/>
       <c r="BD29" s="2"/>
-      <c r="BE29" s="28" t="s">
+      <c r="BE29" s="16" t="s">
         <v>24</v>
       </c>
-      <c r="BF29" s="28"/>
-[...2 lines deleted...]
-      <c r="BI29" s="28"/>
+      <c r="BF29" s="16"/>
+      <c r="BG29" s="16"/>
+      <c r="BH29" s="16"/>
+      <c r="BI29" s="16"/>
       <c r="BJ29" s="2"/>
       <c r="BK29" s="2"/>
       <c r="BL29" s="2"/>
       <c r="BM29" s="2"/>
       <c r="BN29" s="2"/>
       <c r="BO29" s="2"/>
       <c r="BP29" s="2"/>
-      <c r="BQ29" s="28" t="s">
+      <c r="BQ29" s="16" t="s">
         <v>20</v>
       </c>
-      <c r="BR29" s="28"/>
-[...2 lines deleted...]
-      <c r="BU29" s="28"/>
+      <c r="BR29" s="16"/>
+      <c r="BS29" s="16"/>
+      <c r="BT29" s="16"/>
+      <c r="BU29" s="16"/>
       <c r="BV29" s="2"/>
       <c r="BW29" s="2"/>
       <c r="BX29" s="2"/>
       <c r="BY29" s="2"/>
       <c r="BZ29" s="2"/>
       <c r="CA29" s="2"/>
       <c r="CB29" s="2"/>
-      <c r="CC29" s="28" t="s">
+      <c r="CC29" s="16" t="s">
         <v>20</v>
       </c>
-      <c r="CD29" s="28"/>
-[...2 lines deleted...]
-      <c r="CG29" s="28"/>
+      <c r="CD29" s="16"/>
+      <c r="CE29" s="16"/>
+      <c r="CF29" s="16"/>
+      <c r="CG29" s="16"/>
       <c r="CH29" s="2"/>
       <c r="CI29" s="2"/>
       <c r="CJ29" s="2"/>
       <c r="CK29" s="2"/>
       <c r="CL29" s="2"/>
       <c r="CM29" s="2"/>
       <c r="CN29" s="2"/>
-      <c r="CO29" s="28" t="s">
+      <c r="CO29" s="16" t="s">
         <v>19</v>
       </c>
-      <c r="CP29" s="28"/>
-[...2 lines deleted...]
-      <c r="CS29" s="28"/>
+      <c r="CP29" s="16"/>
+      <c r="CQ29" s="16"/>
+      <c r="CR29" s="16"/>
+      <c r="CS29" s="16"/>
       <c r="CT29" s="2"/>
       <c r="CU29" s="2"/>
       <c r="CV29" s="2"/>
       <c r="CW29" s="2"/>
       <c r="CX29" s="2"/>
       <c r="CY29" s="2"/>
       <c r="CZ29" s="2"/>
-      <c r="DA29" s="28" t="s">
+      <c r="DA29" s="16" t="s">
         <v>19</v>
       </c>
-      <c r="DB29" s="28"/>
-[...2 lines deleted...]
-      <c r="DE29" s="28"/>
+      <c r="DB29" s="16"/>
+      <c r="DC29" s="16"/>
+      <c r="DD29" s="16"/>
+      <c r="DE29" s="16"/>
     </row>
     <row r="30" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A30" s="31"/>
-      <c r="B30" s="25" t="s">
+      <c r="A30" s="19"/>
+      <c r="B30" s="13" t="s">
         <v>1</v>
       </c>
-      <c r="C30" s="26"/>
-[...10 lines deleted...]
-      <c r="N30" s="25" t="s">
+      <c r="C30" s="14"/>
+      <c r="D30" s="14"/>
+      <c r="E30" s="14"/>
+      <c r="F30" s="14"/>
+      <c r="G30" s="14"/>
+      <c r="H30" s="14"/>
+      <c r="I30" s="14"/>
+      <c r="J30" s="14"/>
+      <c r="K30" s="14"/>
+      <c r="L30" s="14"/>
+      <c r="M30" s="15"/>
+      <c r="N30" s="13" t="s">
         <v>2</v>
       </c>
-      <c r="O30" s="26"/>
-[...10 lines deleted...]
-      <c r="Z30" s="25" t="s">
+      <c r="O30" s="14"/>
+      <c r="P30" s="14"/>
+      <c r="Q30" s="14"/>
+      <c r="R30" s="14"/>
+      <c r="S30" s="14"/>
+      <c r="T30" s="14"/>
+      <c r="U30" s="14"/>
+      <c r="V30" s="14"/>
+      <c r="W30" s="14"/>
+      <c r="X30" s="14"/>
+      <c r="Y30" s="15"/>
+      <c r="Z30" s="13" t="s">
         <v>3</v>
       </c>
-      <c r="AA30" s="26"/>
-[...10 lines deleted...]
-      <c r="AL30" s="25" t="s">
+      <c r="AA30" s="14"/>
+      <c r="AB30" s="14"/>
+      <c r="AC30" s="14"/>
+      <c r="AD30" s="14"/>
+      <c r="AE30" s="14"/>
+      <c r="AF30" s="14"/>
+      <c r="AG30" s="14"/>
+      <c r="AH30" s="14"/>
+      <c r="AI30" s="14"/>
+      <c r="AJ30" s="14"/>
+      <c r="AK30" s="15"/>
+      <c r="AL30" s="13" t="s">
         <v>4</v>
       </c>
-      <c r="AM30" s="26"/>
-[...10 lines deleted...]
-      <c r="AX30" s="25" t="s">
+      <c r="AM30" s="14"/>
+      <c r="AN30" s="14"/>
+      <c r="AO30" s="14"/>
+      <c r="AP30" s="14"/>
+      <c r="AQ30" s="14"/>
+      <c r="AR30" s="14"/>
+      <c r="AS30" s="14"/>
+      <c r="AT30" s="14"/>
+      <c r="AU30" s="14"/>
+      <c r="AV30" s="14"/>
+      <c r="AW30" s="15"/>
+      <c r="AX30" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="AY30" s="26"/>
-[...10 lines deleted...]
-      <c r="BJ30" s="25" t="s">
+      <c r="AY30" s="14"/>
+      <c r="AZ30" s="14"/>
+      <c r="BA30" s="14"/>
+      <c r="BB30" s="14"/>
+      <c r="BC30" s="14"/>
+      <c r="BD30" s="14"/>
+      <c r="BE30" s="14"/>
+      <c r="BF30" s="14"/>
+      <c r="BG30" s="14"/>
+      <c r="BH30" s="14"/>
+      <c r="BI30" s="15"/>
+      <c r="BJ30" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="BK30" s="26"/>
-[...10 lines deleted...]
-      <c r="BV30" s="25" t="s">
+      <c r="BK30" s="14"/>
+      <c r="BL30" s="14"/>
+      <c r="BM30" s="14"/>
+      <c r="BN30" s="14"/>
+      <c r="BO30" s="14"/>
+      <c r="BP30" s="14"/>
+      <c r="BQ30" s="14"/>
+      <c r="BR30" s="14"/>
+      <c r="BS30" s="14"/>
+      <c r="BT30" s="14"/>
+      <c r="BU30" s="15"/>
+      <c r="BV30" s="13" t="s">
         <v>37</v>
       </c>
-      <c r="BW30" s="26"/>
-[...10 lines deleted...]
-      <c r="CH30" s="25" t="s">
+      <c r="BW30" s="14"/>
+      <c r="BX30" s="14"/>
+      <c r="BY30" s="14"/>
+      <c r="BZ30" s="14"/>
+      <c r="CA30" s="14"/>
+      <c r="CB30" s="14"/>
+      <c r="CC30" s="14"/>
+      <c r="CD30" s="14"/>
+      <c r="CE30" s="14"/>
+      <c r="CF30" s="14"/>
+      <c r="CG30" s="15"/>
+      <c r="CH30" s="13" t="s">
         <v>38</v>
       </c>
-      <c r="CI30" s="26"/>
-[...10 lines deleted...]
-      <c r="CT30" s="25" t="s">
+      <c r="CI30" s="14"/>
+      <c r="CJ30" s="14"/>
+      <c r="CK30" s="14"/>
+      <c r="CL30" s="14"/>
+      <c r="CM30" s="14"/>
+      <c r="CN30" s="14"/>
+      <c r="CO30" s="14"/>
+      <c r="CP30" s="14"/>
+      <c r="CQ30" s="14"/>
+      <c r="CR30" s="14"/>
+      <c r="CS30" s="15"/>
+      <c r="CT30" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="CU30" s="26"/>
-[...9 lines deleted...]
-      <c r="DE30" s="27"/>
+      <c r="CU30" s="14"/>
+      <c r="CV30" s="14"/>
+      <c r="CW30" s="14"/>
+      <c r="CX30" s="14"/>
+      <c r="CY30" s="14"/>
+      <c r="CZ30" s="14"/>
+      <c r="DA30" s="14"/>
+      <c r="DB30" s="14"/>
+      <c r="DC30" s="14"/>
+      <c r="DD30" s="14"/>
+      <c r="DE30" s="15"/>
     </row>
     <row r="31" spans="1:109" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A31" s="32"/>
+      <c r="A31" s="20"/>
       <c r="B31" s="4" t="s">
         <v>7</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E31" s="4" t="s">
         <v>10</v>
       </c>
       <c r="F31" s="5" t="s">
         <v>11</v>
       </c>
       <c r="G31" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H31" s="5" t="s">
         <v>13</v>
       </c>
       <c r="I31" s="5" t="s">
         <v>14</v>
       </c>
       <c r="J31" s="5" t="s">
@@ -15967,66 +8379,68 @@
       </c>
       <c r="CL32" s="9">
         <v>100</v>
       </c>
       <c r="CM32" s="9">
         <v>313.22725946390403</v>
       </c>
       <c r="CN32" s="9">
         <v>138.37050722668928</v>
       </c>
       <c r="CO32" s="9">
         <v>83.617251884468459</v>
       </c>
       <c r="CP32" s="9">
         <v>94.410338114548139</v>
       </c>
       <c r="CQ32" s="9">
         <v>97.655585057985604</v>
       </c>
       <c r="CR32" s="9">
         <v>96.120507151265315</v>
       </c>
       <c r="CS32" s="9">
         <v>2033.5676227502272</v>
       </c>
-      <c r="CT32" s="15">
-[...14 lines deleted...]
-      <c r="CY32" s="9"/>
+      <c r="CT32" s="8">
+        <v>100</v>
+      </c>
+      <c r="CU32" s="9">
+        <v>100</v>
+      </c>
+      <c r="CV32" s="9">
+        <v>100</v>
+      </c>
+      <c r="CW32" s="9">
+        <v>100</v>
+      </c>
+      <c r="CX32" s="9">
+        <v>100</v>
+      </c>
+      <c r="CY32" s="9">
+        <v>100</v>
+      </c>
       <c r="CZ32" s="9"/>
       <c r="DA32" s="9"/>
       <c r="DB32" s="9"/>
       <c r="DC32" s="9"/>
       <c r="DD32" s="9"/>
       <c r="DE32" s="9"/>
     </row>
     <row r="33" spans="1:109">
       <c r="A33" s="10" t="s">
         <v>30</v>
       </c>
       <c r="B33" s="7">
         <v>101.31011783108535</v>
       </c>
       <c r="C33" s="7">
         <v>101.31011783108535</v>
       </c>
       <c r="D33" s="7">
         <v>101.31011783108535</v>
       </c>
       <c r="E33" s="7">
         <v>101.31011783108535</v>
       </c>
       <c r="F33" s="7">
         <v>101.31011783108535</v>
@@ -16282,66 +8696,68 @@
       </c>
       <c r="CL33" s="9">
         <v>100</v>
       </c>
       <c r="CM33" s="9">
         <v>340.1784973671547</v>
       </c>
       <c r="CN33" s="9">
         <v>214.57433060862132</v>
       </c>
       <c r="CO33" s="9">
         <v>12.089291026032447</v>
       </c>
       <c r="CP33" s="9">
         <v>84.578887984594033</v>
       </c>
       <c r="CQ33" s="9">
         <v>83.665106008107799</v>
       </c>
       <c r="CR33" s="9">
         <v>100.00837602514667</v>
       </c>
       <c r="CS33" s="9">
         <v>-75.565645720355093</v>
       </c>
-      <c r="CT33" s="15">
-[...14 lines deleted...]
-      <c r="CY33" s="9"/>
+      <c r="CT33" s="8">
+        <v>100</v>
+      </c>
+      <c r="CU33" s="9">
+        <v>100</v>
+      </c>
+      <c r="CV33" s="9">
+        <v>100</v>
+      </c>
+      <c r="CW33" s="9">
+        <v>100</v>
+      </c>
+      <c r="CX33" s="9">
+        <v>100</v>
+      </c>
+      <c r="CY33" s="9">
+        <v>100</v>
+      </c>
       <c r="CZ33" s="9"/>
       <c r="DA33" s="9"/>
       <c r="DB33" s="9"/>
       <c r="DC33" s="9"/>
       <c r="DD33" s="9"/>
       <c r="DE33" s="9"/>
     </row>
     <row r="34" spans="1:109">
       <c r="A34" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B34" s="7">
         <v>26.928169641366356</v>
       </c>
       <c r="C34" s="7">
         <v>26.928169641366356</v>
       </c>
       <c r="D34" s="7">
         <v>26.928169641366356</v>
       </c>
       <c r="E34" s="7">
         <v>26.928169641366356</v>
       </c>
       <c r="F34" s="7">
         <v>26.928169641366356</v>
@@ -16597,66 +9013,68 @@
       </c>
       <c r="CL34" s="9">
         <v>100</v>
       </c>
       <c r="CM34" s="9">
         <v>340.19405019394043</v>
       </c>
       <c r="CN34" s="9">
         <v>212.62128137121272</v>
       </c>
       <c r="CO34" s="9">
         <v>12.201429218071901</v>
       </c>
       <c r="CP34" s="9">
         <v>92.127372697412767</v>
       </c>
       <c r="CQ34" s="9">
         <v>99.750036177229802</v>
       </c>
       <c r="CR34" s="9">
         <v>101.89018766828084</v>
       </c>
       <c r="CS34" s="9">
         <v>1117.2874976780442</v>
       </c>
-      <c r="CT34" s="15">
-[...14 lines deleted...]
-      <c r="CY34" s="9"/>
+      <c r="CT34" s="8">
+        <v>100</v>
+      </c>
+      <c r="CU34" s="9">
+        <v>100</v>
+      </c>
+      <c r="CV34" s="9">
+        <v>100</v>
+      </c>
+      <c r="CW34" s="9">
+        <v>100</v>
+      </c>
+      <c r="CX34" s="9">
+        <v>100</v>
+      </c>
+      <c r="CY34" s="9">
+        <v>100</v>
+      </c>
       <c r="CZ34" s="9"/>
       <c r="DA34" s="9"/>
       <c r="DB34" s="9"/>
       <c r="DC34" s="9"/>
       <c r="DD34" s="9"/>
       <c r="DE34" s="9"/>
     </row>
     <row r="35" spans="1:109">
       <c r="A35" s="10" t="s">
         <v>32</v>
       </c>
       <c r="B35" s="9">
         <v>73.386923275571121</v>
       </c>
       <c r="C35" s="9">
         <v>73.386923275571121</v>
       </c>
       <c r="D35" s="9">
         <v>73.386923275571121</v>
       </c>
       <c r="E35" s="9">
         <v>73.386923275571121</v>
       </c>
       <c r="F35" s="7">
         <v>73.386923275571121</v>
@@ -16912,66 +9330,68 @@
       </c>
       <c r="CL35" s="9">
         <v>100</v>
       </c>
       <c r="CM35" s="9">
         <v>252.7121046624755</v>
       </c>
       <c r="CN35" s="9">
         <v>106.27580304366401</v>
       </c>
       <c r="CO35" s="9">
         <v>96.552794216482127</v>
       </c>
       <c r="CP35" s="9">
         <v>110.80478955553473</v>
       </c>
       <c r="CQ35" s="9">
         <v>103.52426137826956</v>
       </c>
       <c r="CR35" s="9">
         <v>100</v>
       </c>
       <c r="CS35" s="9">
         <v>-159.86549997382281</v>
       </c>
-      <c r="CT35" s="15">
-[...14 lines deleted...]
-      <c r="CY35" s="9"/>
+      <c r="CT35" s="8">
+        <v>100</v>
+      </c>
+      <c r="CU35" s="9">
+        <v>100</v>
+      </c>
+      <c r="CV35" s="9">
+        <v>100</v>
+      </c>
+      <c r="CW35" s="9">
+        <v>100</v>
+      </c>
+      <c r="CX35" s="9">
+        <v>100</v>
+      </c>
+      <c r="CY35" s="9">
+        <v>100</v>
+      </c>
       <c r="CZ35" s="9"/>
       <c r="DA35" s="9"/>
       <c r="DB35" s="9"/>
       <c r="DC35" s="9"/>
       <c r="DD35" s="9"/>
       <c r="DE35" s="9"/>
     </row>
     <row r="36" spans="1:109">
       <c r="A36" s="10" t="s">
         <v>33</v>
       </c>
       <c r="B36" s="9">
         <v>176.97472253592065</v>
       </c>
       <c r="C36" s="9">
         <v>176.97472253592065</v>
       </c>
       <c r="D36" s="9">
         <v>176.97472253592065</v>
       </c>
       <c r="E36" s="9">
         <v>176.97472253592065</v>
       </c>
       <c r="F36" s="9">
         <v>176.97472253592065</v>
@@ -17227,66 +9647,68 @@
       </c>
       <c r="CL36" s="9">
         <v>100</v>
       </c>
       <c r="CM36" s="9">
         <v>327.73604638102927</v>
       </c>
       <c r="CN36" s="9">
         <v>109.93237629615378</v>
       </c>
       <c r="CO36" s="9">
         <v>95.691291885670012</v>
       </c>
       <c r="CP36" s="9">
         <v>85.664483673218911</v>
       </c>
       <c r="CQ36" s="9">
         <v>64.42199579922675</v>
       </c>
       <c r="CR36" s="9">
         <v>99.389770871401467</v>
       </c>
       <c r="CS36" s="9">
         <v>4074.9893471548758</v>
       </c>
-      <c r="CT36" s="15">
-[...14 lines deleted...]
-      <c r="CY36" s="9"/>
+      <c r="CT36" s="8">
+        <v>100</v>
+      </c>
+      <c r="CU36" s="9">
+        <v>100</v>
+      </c>
+      <c r="CV36" s="9">
+        <v>100</v>
+      </c>
+      <c r="CW36" s="9">
+        <v>100</v>
+      </c>
+      <c r="CX36" s="9">
+        <v>100</v>
+      </c>
+      <c r="CY36" s="9">
+        <v>100</v>
+      </c>
       <c r="CZ36" s="9"/>
       <c r="DA36" s="9"/>
       <c r="DB36" s="9"/>
       <c r="DC36" s="9"/>
       <c r="DD36" s="9"/>
       <c r="DE36" s="9"/>
     </row>
     <row r="37" spans="1:109">
       <c r="A37" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B37" s="7">
         <v>7097.7005170377324</v>
       </c>
       <c r="C37" s="7">
         <v>7097.7005170377324</v>
       </c>
       <c r="D37" s="7">
         <v>7097.7005170377324</v>
       </c>
       <c r="E37" s="7">
         <v>7097.7005170377324</v>
       </c>
       <c r="F37" s="7">
         <v>7097.7005170377324</v>
@@ -17542,66 +9964,68 @@
       </c>
       <c r="CL37" s="9">
         <v>100</v>
       </c>
       <c r="CM37" s="9">
         <v>100</v>
       </c>
       <c r="CN37" s="9">
         <v>103.51487970950937</v>
       </c>
       <c r="CO37" s="9">
         <v>98.423816328892201</v>
       </c>
       <c r="CP37" s="9">
         <v>100.49274103198908</v>
       </c>
       <c r="CQ37" s="9">
         <v>136.23265138464706</v>
       </c>
       <c r="CR37" s="9">
         <v>82.688031163100987</v>
       </c>
       <c r="CS37" s="9">
         <v>-240.84736102599305</v>
       </c>
-      <c r="CT37" s="15">
-[...14 lines deleted...]
-      <c r="CY37" s="9"/>
+      <c r="CT37" s="8">
+        <v>100</v>
+      </c>
+      <c r="CU37" s="9">
+        <v>100</v>
+      </c>
+      <c r="CV37" s="9">
+        <v>100</v>
+      </c>
+      <c r="CW37" s="9">
+        <v>100</v>
+      </c>
+      <c r="CX37" s="9">
+        <v>100</v>
+      </c>
+      <c r="CY37" s="9">
+        <v>100</v>
+      </c>
       <c r="CZ37" s="9"/>
       <c r="DA37" s="9"/>
       <c r="DB37" s="9"/>
       <c r="DC37" s="9"/>
       <c r="DD37" s="9"/>
       <c r="DE37" s="9"/>
     </row>
     <row r="38" spans="1:109">
       <c r="A38" s="10" t="s">
         <v>35</v>
       </c>
       <c r="B38" s="7">
         <v>259.17647642464715</v>
       </c>
       <c r="C38" s="7">
         <v>259.17647642464715</v>
       </c>
       <c r="D38" s="7">
         <v>259.17647642464715</v>
       </c>
       <c r="E38" s="7">
         <v>259.17647642464715</v>
       </c>
       <c r="F38" s="7">
         <v>259.17647642464715</v>
@@ -17857,66 +10281,68 @@
       </c>
       <c r="CL38" s="9">
         <v>100</v>
       </c>
       <c r="CM38" s="9">
         <v>138.96087529486826</v>
       </c>
       <c r="CN38" s="9">
         <v>141.68223120444628</v>
       </c>
       <c r="CO38" s="9">
         <v>102.91488428228858</v>
       </c>
       <c r="CP38" s="9">
         <v>102.56566128768642</v>
       </c>
       <c r="CQ38" s="9">
         <v>97.901236988033119</v>
       </c>
       <c r="CR38" s="9">
         <v>80.467168918149341</v>
       </c>
       <c r="CS38" s="9">
         <v>-6813.6196803417433</v>
       </c>
-      <c r="CT38" s="15">
-[...14 lines deleted...]
-      <c r="CY38" s="9"/>
+      <c r="CT38" s="8">
+        <v>100</v>
+      </c>
+      <c r="CU38" s="9">
+        <v>100</v>
+      </c>
+      <c r="CV38" s="9">
+        <v>100</v>
+      </c>
+      <c r="CW38" s="9">
+        <v>100</v>
+      </c>
+      <c r="CX38" s="9">
+        <v>100</v>
+      </c>
+      <c r="CY38" s="9">
+        <v>100</v>
+      </c>
       <c r="CZ38" s="9"/>
       <c r="DA38" s="9"/>
       <c r="DB38" s="9"/>
       <c r="DC38" s="9"/>
       <c r="DD38" s="9"/>
       <c r="DE38" s="9"/>
     </row>
     <row r="39" spans="1:109">
       <c r="A39" s="10" t="s">
         <v>36</v>
       </c>
       <c r="B39" s="7">
         <v>25</v>
       </c>
       <c r="C39" s="7">
         <v>55</v>
       </c>
       <c r="D39" s="7">
         <v>85</v>
       </c>
       <c r="E39" s="7">
         <v>85</v>
       </c>
       <c r="F39" s="7">
         <v>95</v>
@@ -18172,66 +10598,68 @@
       </c>
       <c r="CL39" s="9">
         <v>100</v>
       </c>
       <c r="CM39" s="9">
         <v>340.19405019394037</v>
       </c>
       <c r="CN39" s="9">
         <v>302.94326982046471</v>
       </c>
       <c r="CO39" s="9">
         <v>15.508619111671692</v>
       </c>
       <c r="CP39" s="9">
         <v>89.707724328538845</v>
       </c>
       <c r="CQ39" s="9">
         <v>97.946216859453571</v>
       </c>
       <c r="CR39" s="9">
         <v>100.21759609995469</v>
       </c>
       <c r="CS39" s="9">
         <v>3133.428497282061</v>
       </c>
-      <c r="CT39" s="15">
-[...14 lines deleted...]
-      <c r="CY39" s="9"/>
+      <c r="CT39" s="8">
+        <v>100</v>
+      </c>
+      <c r="CU39" s="9">
+        <v>100</v>
+      </c>
+      <c r="CV39" s="9">
+        <v>100</v>
+      </c>
+      <c r="CW39" s="9">
+        <v>100</v>
+      </c>
+      <c r="CX39" s="9">
+        <v>100</v>
+      </c>
+      <c r="CY39" s="9">
+        <v>100</v>
+      </c>
       <c r="CZ39" s="9"/>
       <c r="DA39" s="9"/>
       <c r="DB39" s="9"/>
       <c r="DC39" s="9"/>
       <c r="DD39" s="9"/>
       <c r="DE39" s="9"/>
     </row>
     <row r="40" spans="1:109">
       <c r="A40" s="2"/>
       <c r="B40" s="2"/>
       <c r="C40" s="2"/>
       <c r="D40" s="2"/>
       <c r="E40" s="2"/>
       <c r="F40" s="2"/>
       <c r="G40" s="2"/>
       <c r="H40" s="2"/>
       <c r="I40" s="2"/>
       <c r="J40" s="2"/>
       <c r="K40" s="2"/>
       <c r="L40" s="2"/>
       <c r="M40" s="2"/>
       <c r="N40" s="2"/>
       <c r="O40" s="2"/>
       <c r="P40" s="2"/>
       <c r="Q40" s="2"/>
@@ -18284,404 +10712,401 @@
       <c r="BL40" s="2"/>
       <c r="BM40" s="2"/>
       <c r="BN40" s="2"/>
       <c r="BO40" s="2"/>
       <c r="BP40" s="2"/>
       <c r="BQ40" s="2"/>
       <c r="BR40" s="2"/>
       <c r="BS40" s="2"/>
       <c r="BT40" s="2"/>
       <c r="BU40" s="2"/>
       <c r="BV40" s="2"/>
       <c r="BW40" s="2"/>
       <c r="BX40" s="2"/>
       <c r="BY40" s="3"/>
       <c r="BZ40" s="3"/>
       <c r="CA40" s="3"/>
       <c r="CB40" s="3"/>
       <c r="CC40" s="3"/>
       <c r="CD40" s="3"/>
       <c r="CE40" s="3"/>
       <c r="CF40" s="3"/>
       <c r="CG40" s="3"/>
       <c r="CH40" s="3"/>
       <c r="CI40" s="3"/>
       <c r="CJ40" s="3"/>
-      <c r="CT40" s="3"/>
-[...1 lines deleted...]
-      <c r="CV40" s="3"/>
     </row>
     <row r="41" spans="1:109" ht="21" customHeight="1">
-      <c r="A41" s="29" t="s">
+      <c r="A41" s="17" t="s">
         <v>26</v>
       </c>
-      <c r="B41" s="29"/>
-[...64 lines deleted...]
-      <c r="BO41" s="30"/>
+      <c r="B41" s="17"/>
+      <c r="C41" s="17"/>
+      <c r="D41" s="17"/>
+      <c r="E41" s="17"/>
+      <c r="F41" s="17"/>
+      <c r="G41" s="17"/>
+      <c r="H41" s="17"/>
+      <c r="I41" s="17"/>
+      <c r="J41" s="17"/>
+      <c r="K41" s="17"/>
+      <c r="L41" s="17"/>
+      <c r="M41" s="17"/>
+      <c r="N41" s="17"/>
+      <c r="O41" s="17"/>
+      <c r="P41" s="17"/>
+      <c r="Q41" s="17"/>
+      <c r="R41" s="17"/>
+      <c r="S41" s="17"/>
+      <c r="T41" s="17"/>
+      <c r="U41" s="17"/>
+      <c r="V41" s="17"/>
+      <c r="W41" s="17"/>
+      <c r="X41" s="17"/>
+      <c r="Y41" s="17"/>
+      <c r="Z41" s="17"/>
+      <c r="AA41" s="17"/>
+      <c r="AB41" s="17"/>
+      <c r="AC41" s="17"/>
+      <c r="AD41" s="17"/>
+      <c r="AE41" s="17"/>
+      <c r="AF41" s="17"/>
+      <c r="AG41" s="17"/>
+      <c r="AH41" s="17"/>
+      <c r="AI41" s="17"/>
+      <c r="AJ41" s="17"/>
+      <c r="AK41" s="17"/>
+      <c r="AL41" s="17"/>
+      <c r="AM41" s="17"/>
+      <c r="AN41" s="17"/>
+      <c r="AO41" s="17"/>
+      <c r="AP41" s="17"/>
+      <c r="AQ41" s="17"/>
+      <c r="AR41" s="17"/>
+      <c r="AS41" s="17"/>
+      <c r="AT41" s="17"/>
+      <c r="AU41" s="17"/>
+      <c r="AV41" s="17"/>
+      <c r="AW41" s="17"/>
+      <c r="AX41" s="17"/>
+      <c r="AY41" s="17"/>
+      <c r="AZ41" s="17"/>
+      <c r="BA41" s="17"/>
+      <c r="BB41" s="17"/>
+      <c r="BC41" s="17"/>
+      <c r="BD41" s="17"/>
+      <c r="BE41" s="17"/>
+      <c r="BF41" s="17"/>
+      <c r="BG41" s="17"/>
+      <c r="BH41" s="17"/>
+      <c r="BI41" s="17"/>
+      <c r="BJ41" s="18"/>
+      <c r="BK41" s="18"/>
+      <c r="BL41" s="18"/>
+      <c r="BM41" s="18"/>
+      <c r="BN41" s="18"/>
+      <c r="BO41" s="18"/>
       <c r="BP41" s="2"/>
       <c r="BQ41" s="2"/>
       <c r="BR41" s="2"/>
       <c r="BS41" s="2"/>
       <c r="BT41" s="2"/>
       <c r="BU41" s="2"/>
       <c r="BV41" s="2"/>
       <c r="BW41" s="2"/>
       <c r="BX41" s="2"/>
       <c r="BY41" s="3"/>
       <c r="BZ41" s="3"/>
       <c r="CA41" s="3"/>
       <c r="CB41" s="3"/>
       <c r="CC41" s="3"/>
       <c r="CD41" s="3"/>
       <c r="CE41" s="3"/>
       <c r="CF41" s="3"/>
       <c r="CG41" s="3"/>
       <c r="CH41" s="3"/>
       <c r="CI41" s="3"/>
       <c r="CJ41" s="3"/>
     </row>
     <row r="42" spans="1:109" ht="18.75" customHeight="1" thickBot="1">
       <c r="A42" s="2"/>
       <c r="B42" s="2"/>
       <c r="C42" s="2"/>
       <c r="D42" s="2"/>
       <c r="E42" s="2"/>
       <c r="F42" s="2"/>
       <c r="G42" s="2"/>
       <c r="H42" s="2"/>
-      <c r="I42" s="33"/>
-[...3 lines deleted...]
-      <c r="M42" s="33"/>
+      <c r="I42" s="21"/>
+      <c r="J42" s="21"/>
+      <c r="K42" s="21"/>
+      <c r="L42" s="21"/>
+      <c r="M42" s="21"/>
       <c r="N42" s="2"/>
       <c r="O42" s="2"/>
       <c r="P42" s="2"/>
       <c r="Q42" s="2"/>
       <c r="R42" s="2"/>
       <c r="S42" s="2"/>
       <c r="T42" s="2"/>
-      <c r="U42" s="33" t="s">
+      <c r="U42" s="21" t="s">
         <v>19</v>
       </c>
-      <c r="V42" s="33"/>
-[...2 lines deleted...]
-      <c r="Y42" s="33"/>
+      <c r="V42" s="21"/>
+      <c r="W42" s="21"/>
+      <c r="X42" s="21"/>
+      <c r="Y42" s="21"/>
       <c r="Z42" s="11"/>
       <c r="AA42" s="11"/>
       <c r="AB42" s="11"/>
       <c r="AC42" s="11"/>
       <c r="AD42" s="11"/>
       <c r="AE42" s="11"/>
       <c r="AF42" s="11"/>
-      <c r="AG42" s="28" t="s">
+      <c r="AG42" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="AH42" s="28"/>
-[...2 lines deleted...]
-      <c r="AK42" s="28"/>
+      <c r="AH42" s="16"/>
+      <c r="AI42" s="16"/>
+      <c r="AJ42" s="16"/>
+      <c r="AK42" s="16"/>
       <c r="AL42" s="2"/>
       <c r="AM42" s="2"/>
       <c r="AN42" s="2"/>
       <c r="AO42" s="2"/>
       <c r="AP42" s="2"/>
       <c r="AQ42" s="2"/>
       <c r="AR42" s="2"/>
-      <c r="AS42" s="28" t="s">
+      <c r="AS42" s="16" t="s">
         <v>20</v>
       </c>
-      <c r="AT42" s="28"/>
-[...2 lines deleted...]
-      <c r="AW42" s="28"/>
+      <c r="AT42" s="16"/>
+      <c r="AU42" s="16"/>
+      <c r="AV42" s="16"/>
+      <c r="AW42" s="16"/>
       <c r="AX42" s="2"/>
       <c r="AY42" s="2"/>
       <c r="AZ42" s="2"/>
       <c r="BA42" s="2"/>
       <c r="BB42" s="2"/>
       <c r="BC42" s="2"/>
       <c r="BD42" s="2"/>
-      <c r="BE42" s="28" t="s">
+      <c r="BE42" s="16" t="s">
         <v>23</v>
       </c>
-      <c r="BF42" s="28"/>
-[...2 lines deleted...]
-      <c r="BI42" s="28"/>
+      <c r="BF42" s="16"/>
+      <c r="BG42" s="16"/>
+      <c r="BH42" s="16"/>
+      <c r="BI42" s="16"/>
       <c r="BJ42" s="2"/>
       <c r="BK42" s="2"/>
       <c r="BL42" s="2"/>
       <c r="BM42" s="2"/>
       <c r="BN42" s="2"/>
       <c r="BO42" s="2"/>
       <c r="BP42" s="2"/>
-      <c r="BQ42" s="28" t="s">
+      <c r="BQ42" s="16" t="s">
         <v>20</v>
       </c>
-      <c r="BR42" s="28"/>
-[...2 lines deleted...]
-      <c r="BU42" s="28"/>
+      <c r="BR42" s="16"/>
+      <c r="BS42" s="16"/>
+      <c r="BT42" s="16"/>
+      <c r="BU42" s="16"/>
       <c r="BV42" s="2"/>
       <c r="BW42" s="2"/>
       <c r="BX42" s="2"/>
       <c r="BY42" s="2"/>
       <c r="BZ42" s="2"/>
       <c r="CA42" s="2"/>
       <c r="CB42" s="2"/>
-      <c r="CC42" s="28" t="s">
+      <c r="CC42" s="16" t="s">
         <v>20</v>
       </c>
-      <c r="CD42" s="28"/>
-[...2 lines deleted...]
-      <c r="CG42" s="28"/>
+      <c r="CD42" s="16"/>
+      <c r="CE42" s="16"/>
+      <c r="CF42" s="16"/>
+      <c r="CG42" s="16"/>
       <c r="CH42" s="2"/>
       <c r="CI42" s="2"/>
       <c r="CJ42" s="2"/>
       <c r="CK42" s="2"/>
       <c r="CL42" s="2"/>
       <c r="CM42" s="2"/>
       <c r="CN42" s="2"/>
-      <c r="CO42" s="28" t="s">
+      <c r="CO42" s="16" t="s">
         <v>19</v>
       </c>
-      <c r="CP42" s="28"/>
-[...2 lines deleted...]
-      <c r="CS42" s="28"/>
+      <c r="CP42" s="16"/>
+      <c r="CQ42" s="16"/>
+      <c r="CR42" s="16"/>
+      <c r="CS42" s="16"/>
       <c r="CT42" s="2"/>
       <c r="CU42" s="2"/>
       <c r="CV42" s="2"/>
       <c r="CW42" s="2"/>
       <c r="CX42" s="2"/>
       <c r="CY42" s="2"/>
       <c r="CZ42" s="2"/>
-      <c r="DA42" s="28" t="s">
+      <c r="DA42" s="16" t="s">
         <v>19</v>
       </c>
-      <c r="DB42" s="28"/>
-[...2 lines deleted...]
-      <c r="DE42" s="28"/>
+      <c r="DB42" s="16"/>
+      <c r="DC42" s="16"/>
+      <c r="DD42" s="16"/>
+      <c r="DE42" s="16"/>
     </row>
     <row r="43" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A43" s="31"/>
-      <c r="B43" s="25" t="s">
+      <c r="A43" s="19"/>
+      <c r="B43" s="13" t="s">
         <v>1</v>
       </c>
-      <c r="C43" s="26"/>
-[...10 lines deleted...]
-      <c r="N43" s="25" t="s">
+      <c r="C43" s="14"/>
+      <c r="D43" s="14"/>
+      <c r="E43" s="14"/>
+      <c r="F43" s="14"/>
+      <c r="G43" s="14"/>
+      <c r="H43" s="14"/>
+      <c r="I43" s="14"/>
+      <c r="J43" s="14"/>
+      <c r="K43" s="14"/>
+      <c r="L43" s="14"/>
+      <c r="M43" s="15"/>
+      <c r="N43" s="13" t="s">
         <v>2</v>
       </c>
-      <c r="O43" s="26"/>
-[...10 lines deleted...]
-      <c r="Z43" s="25" t="s">
+      <c r="O43" s="14"/>
+      <c r="P43" s="14"/>
+      <c r="Q43" s="14"/>
+      <c r="R43" s="14"/>
+      <c r="S43" s="14"/>
+      <c r="T43" s="14"/>
+      <c r="U43" s="14"/>
+      <c r="V43" s="14"/>
+      <c r="W43" s="14"/>
+      <c r="X43" s="14"/>
+      <c r="Y43" s="15"/>
+      <c r="Z43" s="13" t="s">
         <v>3</v>
       </c>
-      <c r="AA43" s="26"/>
-[...10 lines deleted...]
-      <c r="AL43" s="25" t="s">
+      <c r="AA43" s="14"/>
+      <c r="AB43" s="14"/>
+      <c r="AC43" s="14"/>
+      <c r="AD43" s="14"/>
+      <c r="AE43" s="14"/>
+      <c r="AF43" s="14"/>
+      <c r="AG43" s="14"/>
+      <c r="AH43" s="14"/>
+      <c r="AI43" s="14"/>
+      <c r="AJ43" s="14"/>
+      <c r="AK43" s="15"/>
+      <c r="AL43" s="13" t="s">
         <v>4</v>
       </c>
-      <c r="AM43" s="26"/>
-[...10 lines deleted...]
-      <c r="AX43" s="25" t="s">
+      <c r="AM43" s="14"/>
+      <c r="AN43" s="14"/>
+      <c r="AO43" s="14"/>
+      <c r="AP43" s="14"/>
+      <c r="AQ43" s="14"/>
+      <c r="AR43" s="14"/>
+      <c r="AS43" s="14"/>
+      <c r="AT43" s="14"/>
+      <c r="AU43" s="14"/>
+      <c r="AV43" s="14"/>
+      <c r="AW43" s="15"/>
+      <c r="AX43" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="AY43" s="26"/>
-[...10 lines deleted...]
-      <c r="BJ43" s="25" t="s">
+      <c r="AY43" s="14"/>
+      <c r="AZ43" s="14"/>
+      <c r="BA43" s="14"/>
+      <c r="BB43" s="14"/>
+      <c r="BC43" s="14"/>
+      <c r="BD43" s="14"/>
+      <c r="BE43" s="14"/>
+      <c r="BF43" s="14"/>
+      <c r="BG43" s="14"/>
+      <c r="BH43" s="14"/>
+      <c r="BI43" s="15"/>
+      <c r="BJ43" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="BK43" s="26"/>
-[...10 lines deleted...]
-      <c r="BV43" s="25" t="s">
+      <c r="BK43" s="14"/>
+      <c r="BL43" s="14"/>
+      <c r="BM43" s="14"/>
+      <c r="BN43" s="14"/>
+      <c r="BO43" s="14"/>
+      <c r="BP43" s="14"/>
+      <c r="BQ43" s="14"/>
+      <c r="BR43" s="14"/>
+      <c r="BS43" s="14"/>
+      <c r="BT43" s="14"/>
+      <c r="BU43" s="15"/>
+      <c r="BV43" s="13" t="s">
         <v>37</v>
       </c>
-      <c r="BW43" s="26"/>
-[...10 lines deleted...]
-      <c r="CH43" s="25" t="s">
+      <c r="BW43" s="14"/>
+      <c r="BX43" s="14"/>
+      <c r="BY43" s="14"/>
+      <c r="BZ43" s="14"/>
+      <c r="CA43" s="14"/>
+      <c r="CB43" s="14"/>
+      <c r="CC43" s="14"/>
+      <c r="CD43" s="14"/>
+      <c r="CE43" s="14"/>
+      <c r="CF43" s="14"/>
+      <c r="CG43" s="15"/>
+      <c r="CH43" s="13" t="s">
         <v>38</v>
       </c>
-      <c r="CI43" s="26"/>
-[...10 lines deleted...]
-      <c r="CT43" s="25" t="s">
+      <c r="CI43" s="14"/>
+      <c r="CJ43" s="14"/>
+      <c r="CK43" s="14"/>
+      <c r="CL43" s="14"/>
+      <c r="CM43" s="14"/>
+      <c r="CN43" s="14"/>
+      <c r="CO43" s="14"/>
+      <c r="CP43" s="14"/>
+      <c r="CQ43" s="14"/>
+      <c r="CR43" s="14"/>
+      <c r="CS43" s="15"/>
+      <c r="CT43" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="CU43" s="26"/>
-[...9 lines deleted...]
-      <c r="DE43" s="27"/>
+      <c r="CU43" s="14"/>
+      <c r="CV43" s="14"/>
+      <c r="CW43" s="14"/>
+      <c r="CX43" s="14"/>
+      <c r="CY43" s="14"/>
+      <c r="CZ43" s="14"/>
+      <c r="DA43" s="14"/>
+      <c r="DB43" s="14"/>
+      <c r="DC43" s="14"/>
+      <c r="DD43" s="14"/>
+      <c r="DE43" s="15"/>
     </row>
     <row r="44" spans="1:109" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A44" s="32"/>
+      <c r="A44" s="20"/>
       <c r="B44" s="4" t="s">
         <v>7</v>
       </c>
       <c r="C44" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D44" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E44" s="4" t="s">
         <v>10</v>
       </c>
       <c r="F44" s="5" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H44" s="5" t="s">
         <v>13</v>
       </c>
       <c r="I44" s="5" t="s">
         <v>14</v>
       </c>
       <c r="J44" s="5" t="s">
@@ -19255,66 +11680,68 @@
       </c>
       <c r="CL45" s="9">
         <v>105.6861115698041</v>
       </c>
       <c r="CM45" s="9">
         <v>103.88547549859915</v>
       </c>
       <c r="CN45" s="9">
         <v>108.18784564404187</v>
       </c>
       <c r="CO45" s="9">
         <v>84.311445613377415</v>
       </c>
       <c r="CP45" s="9">
         <v>95.266968369089398</v>
       </c>
       <c r="CQ45" s="9">
         <v>112.96334196604157</v>
       </c>
       <c r="CR45" s="9">
         <v>111.87143704713023</v>
       </c>
       <c r="CS45" s="9">
         <v>94.904603752457533</v>
       </c>
-      <c r="CT45" s="16">
-[...14 lines deleted...]
-      <c r="CY45" s="9"/>
+      <c r="CT45" s="8">
+        <v>119.52737454479778</v>
+      </c>
+      <c r="CU45" s="9">
+        <v>104.11516443132676</v>
+      </c>
+      <c r="CV45" s="9">
+        <v>71.502459823829113</v>
+      </c>
+      <c r="CW45" s="9">
+        <v>97.346083138098024</v>
+      </c>
+      <c r="CX45" s="9">
+        <v>103.64816612925367</v>
+      </c>
+      <c r="CY45" s="9">
+        <v>111.79929483177364</v>
+      </c>
       <c r="CZ45" s="9"/>
       <c r="DA45" s="9"/>
       <c r="DB45" s="9"/>
       <c r="DC45" s="9"/>
       <c r="DD45" s="9"/>
       <c r="DE45" s="9"/>
     </row>
     <row r="46" spans="1:109">
       <c r="A46" s="10" t="s">
         <v>30</v>
       </c>
       <c r="B46" s="7">
         <v>486.19273645346749</v>
       </c>
       <c r="C46" s="7">
         <v>950.23939248923875</v>
       </c>
       <c r="D46" s="7">
         <v>163.57427477688302</v>
       </c>
       <c r="E46" s="7">
         <v>114.99114271303574</v>
       </c>
       <c r="F46" s="7">
         <v>139.23511441095275</v>
@@ -19570,66 +11997,68 @@
       </c>
       <c r="CL46" s="9">
         <v>99.955150892071316</v>
       </c>
       <c r="CM46" s="9">
         <v>99.769900032458551</v>
       </c>
       <c r="CN46" s="9">
         <v>38.111550160332733</v>
       </c>
       <c r="CO46" s="9">
         <v>121.68776913024324</v>
       </c>
       <c r="CP46" s="9">
         <v>97.858895474018766</v>
       </c>
       <c r="CQ46" s="9">
         <v>89.576077412444675</v>
       </c>
       <c r="CR46" s="9">
         <v>98.719461777452764</v>
       </c>
       <c r="CS46" s="9">
         <v>106.23493724550805</v>
       </c>
-      <c r="CT46" s="16">
-[...14 lines deleted...]
-      <c r="CY46" s="9"/>
+      <c r="CT46" s="8">
+        <v>100.47498122788446</v>
+      </c>
+      <c r="CU46" s="9">
+        <v>100.34812109544238</v>
+      </c>
+      <c r="CV46" s="9">
+        <v>101.67391930701829</v>
+      </c>
+      <c r="CW46" s="9">
+        <v>99.111858315677608</v>
+      </c>
+      <c r="CX46" s="9">
+        <v>124.51599917481006</v>
+      </c>
+      <c r="CY46" s="9">
+        <v>96.898265568277665</v>
+      </c>
       <c r="CZ46" s="9"/>
       <c r="DA46" s="9"/>
       <c r="DB46" s="9"/>
       <c r="DC46" s="9"/>
       <c r="DD46" s="9"/>
       <c r="DE46" s="9"/>
     </row>
     <row r="47" spans="1:109">
       <c r="A47" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B47" s="7">
         <v>114.56506730112199</v>
       </c>
       <c r="C47" s="7">
         <v>176.25594064268458</v>
       </c>
       <c r="D47" s="7">
         <v>131.68029556855421</v>
       </c>
       <c r="E47" s="7">
         <v>138.2153751637193</v>
       </c>
       <c r="F47" s="7">
         <v>117.98737265740296</v>
@@ -19885,66 +12314,68 @@
       </c>
       <c r="CL47" s="9">
         <v>100.72557863807208</v>
       </c>
       <c r="CM47" s="9">
         <v>96.100616166662618</v>
       </c>
       <c r="CN47" s="9">
         <v>104.30672768288257</v>
       </c>
       <c r="CO47" s="9">
         <v>91.320221482288616</v>
       </c>
       <c r="CP47" s="9">
         <v>125.05981875901067</v>
       </c>
       <c r="CQ47" s="9">
         <v>104.18189786344058</v>
       </c>
       <c r="CR47" s="9">
         <v>90.295977658495218</v>
       </c>
       <c r="CS47" s="9">
         <v>104.656585015198</v>
       </c>
-      <c r="CT47" s="16">
-[...14 lines deleted...]
-      <c r="CY47" s="9"/>
+      <c r="CT47" s="8">
+        <v>100.03933248880517</v>
+      </c>
+      <c r="CU47" s="9">
+        <v>101.13925730753286</v>
+      </c>
+      <c r="CV47" s="9">
+        <v>74.687630011192709</v>
+      </c>
+      <c r="CW47" s="9">
+        <v>109.56061956788481</v>
+      </c>
+      <c r="CX47" s="9">
+        <v>98.675649832566876</v>
+      </c>
+      <c r="CY47" s="9">
+        <v>189.20598911965266</v>
+      </c>
       <c r="CZ47" s="9"/>
       <c r="DA47" s="9"/>
       <c r="DB47" s="9"/>
       <c r="DC47" s="9"/>
       <c r="DD47" s="9"/>
       <c r="DE47" s="9"/>
     </row>
     <row r="48" spans="1:109">
       <c r="A48" s="10" t="s">
         <v>32</v>
       </c>
       <c r="B48" s="7">
         <v>101.80640547430923</v>
       </c>
       <c r="C48" s="7">
         <v>104.21431809586259</v>
       </c>
       <c r="D48" s="7">
         <v>99.47003248795896</v>
       </c>
       <c r="E48" s="7">
         <v>104.78542912729625</v>
       </c>
       <c r="F48" s="7">
         <v>99.913561896265875</v>
@@ -20200,66 +12631,68 @@
       </c>
       <c r="CL48" s="9">
         <v>106.67991313772225</v>
       </c>
       <c r="CM48" s="9">
         <v>101.55426118765511</v>
       </c>
       <c r="CN48" s="9">
         <v>91.963235516399962</v>
       </c>
       <c r="CO48" s="9">
         <v>97.567988299813621</v>
       </c>
       <c r="CP48" s="9">
         <v>98.376654587257732</v>
       </c>
       <c r="CQ48" s="9">
         <v>106.1791586116894</v>
       </c>
       <c r="CR48" s="9">
         <v>103.41118783230282</v>
       </c>
       <c r="CS48" s="9">
         <v>96.918803373830528</v>
       </c>
-      <c r="CT48" s="16">
-[...14 lines deleted...]
-      <c r="CY48" s="9"/>
+      <c r="CT48" s="8">
+        <v>102.41653090676861</v>
+      </c>
+      <c r="CU48" s="9">
+        <v>99.967281180292971</v>
+      </c>
+      <c r="CV48" s="9">
+        <v>78.674754883806528</v>
+      </c>
+      <c r="CW48" s="9">
+        <v>97.3796139841876</v>
+      </c>
+      <c r="CX48" s="9">
+        <v>75.459421975246329</v>
+      </c>
+      <c r="CY48" s="9">
+        <v>94.922984784480064</v>
+      </c>
       <c r="CZ48" s="9"/>
       <c r="DA48" s="9"/>
       <c r="DB48" s="9"/>
       <c r="DC48" s="9"/>
       <c r="DD48" s="9"/>
       <c r="DE48" s="9"/>
     </row>
     <row r="49" spans="1:109">
       <c r="A49" s="10" t="s">
         <v>33</v>
       </c>
       <c r="B49" s="9">
         <v>82.132520477244753</v>
       </c>
       <c r="C49" s="9">
         <v>98.102625677383244</v>
       </c>
       <c r="D49" s="9">
         <v>117.29832784030687</v>
       </c>
       <c r="E49" s="9">
         <v>100.32071205202881</v>
       </c>
       <c r="F49" s="9">
         <v>95.43471015903161</v>
@@ -20515,66 +12948,68 @@
       </c>
       <c r="CL49" s="9">
         <v>121.61922232105857</v>
       </c>
       <c r="CM49" s="9">
         <v>94.445291081258461</v>
       </c>
       <c r="CN49" s="9">
         <v>81.928070002554406</v>
       </c>
       <c r="CO49" s="9">
         <v>96.336280191547786</v>
       </c>
       <c r="CP49" s="9">
         <v>104.27780317644368</v>
       </c>
       <c r="CQ49" s="9">
         <v>94.448347404897547</v>
       </c>
       <c r="CR49" s="9">
         <v>95.178719480667723</v>
       </c>
       <c r="CS49" s="9">
         <v>119.13277321379229</v>
       </c>
-      <c r="CT49" s="16">
-[...14 lines deleted...]
-      <c r="CY49" s="9"/>
+      <c r="CT49" s="8">
+        <v>105.61286514536079</v>
+      </c>
+      <c r="CU49" s="9">
+        <v>103.71312116327036</v>
+      </c>
+      <c r="CV49" s="9">
+        <v>78.619930125475904</v>
+      </c>
+      <c r="CW49" s="9">
+        <v>94.56903061062404</v>
+      </c>
+      <c r="CX49" s="9">
+        <v>86.098474223179693</v>
+      </c>
+      <c r="CY49" s="9">
+        <v>132.95319297756873</v>
+      </c>
       <c r="CZ49" s="9"/>
       <c r="DA49" s="9"/>
       <c r="DB49" s="9"/>
       <c r="DC49" s="9"/>
       <c r="DD49" s="9"/>
       <c r="DE49" s="9"/>
     </row>
     <row r="50" spans="1:109">
       <c r="A50" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B50" s="7">
         <v>101.72248077023305</v>
       </c>
       <c r="C50" s="7">
         <v>95.943103963839548</v>
       </c>
       <c r="D50" s="7">
         <v>97.451005792408694</v>
       </c>
       <c r="E50" s="7">
         <v>97.049067799214654</v>
       </c>
       <c r="F50" s="7">
         <v>77.418963880284167</v>
@@ -20830,66 +13265,68 @@
       </c>
       <c r="CL50" s="9">
         <v>99.060798292096052</v>
       </c>
       <c r="CM50" s="9">
         <v>94.629543471319835</v>
       </c>
       <c r="CN50" s="9">
         <v>101.95763869334104</v>
       </c>
       <c r="CO50" s="9">
         <v>94.867220529812599</v>
       </c>
       <c r="CP50" s="9">
         <v>93.036800807831597</v>
       </c>
       <c r="CQ50" s="9">
         <v>86.94690924014759</v>
       </c>
       <c r="CR50" s="9">
         <v>118.39030814132548</v>
       </c>
       <c r="CS50" s="9">
         <v>101.04935828067954</v>
       </c>
-      <c r="CT50" s="16">
-[...14 lines deleted...]
-      <c r="CY50" s="9"/>
+      <c r="CT50" s="8">
+        <v>102.19505513379185</v>
+      </c>
+      <c r="CU50" s="9">
+        <v>99.352303432186204</v>
+      </c>
+      <c r="CV50" s="9">
+        <v>88.828744033117374</v>
+      </c>
+      <c r="CW50" s="9">
+        <v>106.21703771993299</v>
+      </c>
+      <c r="CX50" s="9">
+        <v>100.26306030876108</v>
+      </c>
+      <c r="CY50" s="9">
+        <v>99.544195099374662</v>
+      </c>
       <c r="CZ50" s="9"/>
       <c r="DA50" s="9"/>
       <c r="DB50" s="9"/>
       <c r="DC50" s="9"/>
       <c r="DD50" s="9"/>
       <c r="DE50" s="9"/>
     </row>
     <row r="51" spans="1:109">
       <c r="A51" s="10" t="s">
         <v>35</v>
       </c>
       <c r="B51" s="7">
         <v>172.4232215863928</v>
       </c>
       <c r="C51" s="7">
         <v>171.63622212056009</v>
       </c>
       <c r="D51" s="7">
         <v>156.86863683658441</v>
       </c>
       <c r="E51" s="7">
         <v>144.62987709365692</v>
       </c>
       <c r="F51" s="7">
         <v>140.91382783479767</v>
@@ -21145,66 +13582,68 @@
       </c>
       <c r="CL51" s="9">
         <v>165.2039879683758</v>
       </c>
       <c r="CM51" s="9">
         <v>126.62721779696382</v>
       </c>
       <c r="CN51" s="9">
         <v>138.6177971885428</v>
       </c>
       <c r="CO51" s="9">
         <v>62.008066334674226</v>
       </c>
       <c r="CP51" s="9">
         <v>127.2977902306679</v>
       </c>
       <c r="CQ51" s="9">
         <v>129.33354612180943</v>
       </c>
       <c r="CR51" s="9">
         <v>93.070261200935661</v>
       </c>
       <c r="CS51" s="9">
         <v>71.230759776253521</v>
       </c>
-      <c r="CT51" s="16">
-[...14 lines deleted...]
-      <c r="CY51" s="9"/>
+      <c r="CT51" s="8">
+        <v>123.50970879794903</v>
+      </c>
+      <c r="CU51" s="9">
+        <v>129.29236655643061</v>
+      </c>
+      <c r="CV51" s="9">
+        <v>122.3253607846911</v>
+      </c>
+      <c r="CW51" s="9">
+        <v>113.68610912060409</v>
+      </c>
+      <c r="CX51" s="9">
+        <v>122.38353691042877</v>
+      </c>
+      <c r="CY51" s="9">
+        <v>128.64649906899658</v>
+      </c>
       <c r="CZ51" s="9"/>
       <c r="DA51" s="9"/>
       <c r="DB51" s="9"/>
       <c r="DC51" s="9"/>
       <c r="DD51" s="9"/>
       <c r="DE51" s="9"/>
     </row>
     <row r="52" spans="1:109">
       <c r="A52" s="10" t="s">
         <v>36</v>
       </c>
       <c r="B52" s="7">
         <v>97.346930124813795</v>
       </c>
       <c r="C52" s="7">
         <v>100.66093529166133</v>
       </c>
       <c r="D52" s="7">
         <v>143.35981599038794</v>
       </c>
       <c r="E52" s="7">
         <v>100.50635203729605</v>
       </c>
       <c r="F52" s="7">
         <v>97.890362437704709</v>
@@ -21460,66 +13899,68 @@
       </c>
       <c r="CL52" s="9">
         <v>75.895569211589418</v>
       </c>
       <c r="CM52" s="9">
         <v>119.52984545901502</v>
       </c>
       <c r="CN52" s="9">
         <v>124.72761151879158</v>
       </c>
       <c r="CO52" s="9">
         <v>90.42107854891708</v>
       </c>
       <c r="CP52" s="9">
         <v>72.843805671097442</v>
       </c>
       <c r="CQ52" s="9">
         <v>193.90258040891104</v>
       </c>
       <c r="CR52" s="9">
         <v>184.73716372535074</v>
       </c>
       <c r="CS52" s="9">
         <v>106.44980505562749</v>
       </c>
-      <c r="CT52" s="16">
-[...14 lines deleted...]
-      <c r="CY52" s="9"/>
+      <c r="CT52" s="8">
+        <v>191.95358621220899</v>
+      </c>
+      <c r="CU52" s="9">
+        <v>90.775307555366624</v>
+      </c>
+      <c r="CV52" s="9">
+        <v>20.734009714921577</v>
+      </c>
+      <c r="CW52" s="9">
+        <v>78.211172326228464</v>
+      </c>
+      <c r="CX52" s="9">
+        <v>101.44264103466787</v>
+      </c>
+      <c r="CY52" s="9">
+        <v>132.50386890506022</v>
+      </c>
       <c r="CZ52" s="9"/>
       <c r="DA52" s="9"/>
       <c r="DB52" s="9"/>
       <c r="DC52" s="9"/>
       <c r="DD52" s="9"/>
       <c r="DE52" s="9"/>
     </row>
     <row r="53" spans="1:109">
       <c r="A53" s="2"/>
       <c r="B53" s="2"/>
       <c r="C53" s="2"/>
       <c r="D53" s="2"/>
       <c r="E53" s="2"/>
       <c r="F53" s="2"/>
       <c r="G53" s="2"/>
       <c r="H53" s="2"/>
       <c r="I53" s="2"/>
       <c r="J53" s="2"/>
       <c r="K53" s="2"/>
       <c r="L53" s="2"/>
       <c r="M53" s="2"/>
       <c r="N53" s="2"/>
       <c r="O53" s="2"/>
       <c r="P53" s="2"/>
       <c r="Q53" s="2"/>
@@ -21572,53 +14013,50 @@
       <c r="BL53" s="2"/>
       <c r="BM53" s="2"/>
       <c r="BN53" s="2"/>
       <c r="BO53" s="2"/>
       <c r="BP53" s="2"/>
       <c r="BQ53" s="2"/>
       <c r="BR53" s="2"/>
       <c r="BS53" s="2"/>
       <c r="BT53" s="2"/>
       <c r="BU53" s="2"/>
       <c r="BV53" s="2"/>
       <c r="BW53" s="2"/>
       <c r="BX53" s="2"/>
       <c r="BY53" s="3"/>
       <c r="BZ53" s="3"/>
       <c r="CA53" s="3"/>
       <c r="CB53" s="3"/>
       <c r="CC53" s="3"/>
       <c r="CD53" s="3"/>
       <c r="CE53" s="3"/>
       <c r="CF53" s="3"/>
       <c r="CG53" s="3"/>
       <c r="CH53" s="3"/>
       <c r="CI53" s="3"/>
       <c r="CJ53" s="3"/>
-      <c r="CT53" s="3"/>
-[...1 lines deleted...]
-      <c r="CV53" s="3"/>
     </row>
     <row r="54" spans="1:109">
       <c r="A54" s="2"/>
       <c r="B54" s="2"/>
       <c r="C54" s="2"/>
       <c r="D54" s="2"/>
       <c r="E54" s="2"/>
       <c r="F54" s="2"/>
       <c r="G54" s="2"/>
       <c r="H54" s="2"/>
       <c r="I54" s="2"/>
       <c r="J54" s="2"/>
       <c r="K54" s="2"/>
       <c r="L54" s="2"/>
       <c r="M54" s="2"/>
       <c r="N54" s="2"/>
       <c r="O54" s="2"/>
       <c r="P54" s="2"/>
       <c r="Q54" s="2"/>
       <c r="R54" s="2"/>
       <c r="S54" s="2"/>
       <c r="T54" s="2"/>
       <c r="U54" s="2"/>
       <c r="V54" s="2"/>
       <c r="W54" s="2"/>