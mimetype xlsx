--- v3 (2026-07-22)
+++ v4 (2026-08-11)
@@ -14,71 +14,62 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-15" yWindow="-15" windowWidth="12120" windowHeight="10095" tabRatio="838"/>
   </bookViews>
   <sheets>
     <sheet name="ИФО" sheetId="3" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="537" uniqueCount="40">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="545" uniqueCount="41">
   <si>
     <t>*Данные за 2021 год пересчитаны по уточненным годовым данным</t>
   </si>
   <si>
     <t>2018 year</t>
   </si>
   <si>
     <t>2019 year</t>
   </si>
   <si>
-    <t>2020 year</t>
-[...1 lines deleted...]
-  <si>
     <t>2021 year*</t>
-  </si>
-[...4 lines deleted...]
-    <t>2023 year</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
     <t>August</t>
   </si>
@@ -127,57 +118,69 @@
   <si>
     <t>Mangistau region</t>
   </si>
   <si>
     <t>Aktau  city administration</t>
   </si>
   <si>
     <t>Zhanaozen city administration</t>
   </si>
   <si>
     <t>Beineu district</t>
   </si>
   <si>
     <t>Karariya district</t>
   </si>
   <si>
     <t>Mangistau district</t>
   </si>
   <si>
     <t>Munaily district</t>
   </si>
   <si>
     <t>Tupgaragan district</t>
   </si>
   <si>
-    <t>2024 year</t>
+    <t>2026 year</t>
   </si>
   <si>
-    <t>2025 year</t>
+    <t>-</t>
   </si>
   <si>
-    <t>2026 year</t>
+    <t>2020 year*</t>
+  </si>
+  <si>
+    <t>2022 year*</t>
+  </si>
+  <si>
+    <t>2023 year*</t>
+  </si>
+  <si>
+    <t>2024 year*</t>
+  </si>
+  <si>
+    <t>2025 year*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="9">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -363,78 +366,78 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="22">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="7" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -707,54 +710,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:DE59"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="5" topLeftCell="CR6" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="5" topLeftCell="CI6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" activeCell="DI49" sqref="DI49"/>
+      <selection pane="bottomRight" activeCell="CA61" sqref="CA61"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="29.7109375" style="1" customWidth="1"/>
     <col min="2" max="49" width="9.140625" style="1" customWidth="1"/>
     <col min="50" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:109">
       <c r="A1" s="2"/>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
@@ -811,727 +814,727 @@
       <c r="BN1" s="2"/>
       <c r="BO1" s="2"/>
       <c r="BP1" s="2"/>
       <c r="BQ1" s="2"/>
       <c r="BR1" s="2"/>
       <c r="BS1" s="2"/>
       <c r="BT1" s="2"/>
       <c r="BU1" s="2"/>
       <c r="BV1" s="2"/>
       <c r="BW1" s="2"/>
       <c r="BX1" s="2"/>
       <c r="BY1" s="3"/>
       <c r="BZ1" s="3"/>
       <c r="CA1" s="3"/>
       <c r="CB1" s="3"/>
       <c r="CC1" s="3"/>
       <c r="CD1" s="3"/>
       <c r="CE1" s="3"/>
       <c r="CF1" s="3"/>
       <c r="CG1" s="3"/>
       <c r="CH1" s="3"/>
       <c r="CI1" s="3"/>
       <c r="CJ1" s="3"/>
     </row>
     <row r="2" spans="1:109" ht="21" customHeight="1">
-      <c r="A2" s="17" t="s">
-[...68 lines deleted...]
-      <c r="BP2" s="18"/>
+      <c r="A2" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="B2" s="16"/>
+      <c r="C2" s="16"/>
+      <c r="D2" s="16"/>
+      <c r="E2" s="16"/>
+      <c r="F2" s="16"/>
+      <c r="G2" s="16"/>
+      <c r="H2" s="16"/>
+      <c r="I2" s="16"/>
+      <c r="J2" s="16"/>
+      <c r="K2" s="16"/>
+      <c r="L2" s="16"/>
+      <c r="M2" s="16"/>
+      <c r="N2" s="16"/>
+      <c r="O2" s="16"/>
+      <c r="P2" s="16"/>
+      <c r="Q2" s="16"/>
+      <c r="R2" s="16"/>
+      <c r="S2" s="16"/>
+      <c r="T2" s="16"/>
+      <c r="U2" s="16"/>
+      <c r="V2" s="16"/>
+      <c r="W2" s="16"/>
+      <c r="X2" s="16"/>
+      <c r="Y2" s="16"/>
+      <c r="Z2" s="16"/>
+      <c r="AA2" s="16"/>
+      <c r="AB2" s="16"/>
+      <c r="AC2" s="16"/>
+      <c r="AD2" s="16"/>
+      <c r="AE2" s="16"/>
+      <c r="AF2" s="16"/>
+      <c r="AG2" s="16"/>
+      <c r="AH2" s="16"/>
+      <c r="AI2" s="16"/>
+      <c r="AJ2" s="16"/>
+      <c r="AK2" s="16"/>
+      <c r="AL2" s="16"/>
+      <c r="AM2" s="16"/>
+      <c r="AN2" s="16"/>
+      <c r="AO2" s="16"/>
+      <c r="AP2" s="16"/>
+      <c r="AQ2" s="16"/>
+      <c r="AR2" s="16"/>
+      <c r="AS2" s="16"/>
+      <c r="AT2" s="16"/>
+      <c r="AU2" s="16"/>
+      <c r="AV2" s="16"/>
+      <c r="AW2" s="16"/>
+      <c r="AX2" s="16"/>
+      <c r="AY2" s="16"/>
+      <c r="AZ2" s="16"/>
+      <c r="BA2" s="16"/>
+      <c r="BB2" s="16"/>
+      <c r="BC2" s="16"/>
+      <c r="BD2" s="16"/>
+      <c r="BE2" s="16"/>
+      <c r="BF2" s="16"/>
+      <c r="BG2" s="16"/>
+      <c r="BH2" s="16"/>
+      <c r="BI2" s="16"/>
+      <c r="BJ2" s="17"/>
+      <c r="BK2" s="17"/>
+      <c r="BL2" s="17"/>
+      <c r="BM2" s="17"/>
+      <c r="BN2" s="17"/>
+      <c r="BO2" s="17"/>
+      <c r="BP2" s="17"/>
       <c r="BQ2" s="2"/>
       <c r="BR2" s="2"/>
       <c r="BS2" s="2"/>
       <c r="BT2" s="2"/>
       <c r="BU2" s="2"/>
       <c r="BV2" s="2"/>
       <c r="BW2" s="2"/>
       <c r="BX2" s="2"/>
       <c r="BY2" s="3"/>
       <c r="BZ2" s="3"/>
       <c r="CA2" s="3"/>
       <c r="CB2" s="3"/>
       <c r="CC2" s="3"/>
       <c r="CD2" s="3"/>
       <c r="CE2" s="3"/>
       <c r="CF2" s="3"/>
       <c r="CG2" s="3"/>
       <c r="CH2" s="3"/>
       <c r="CI2" s="3"/>
       <c r="CJ2" s="3"/>
     </row>
     <row r="3" spans="1:109" ht="18.75" customHeight="1" thickBot="1">
       <c r="A3" s="2"/>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
       <c r="K3" s="2"/>
       <c r="L3" s="2"/>
       <c r="M3" s="2"/>
       <c r="N3" s="2"/>
       <c r="O3" s="2"/>
       <c r="P3" s="2"/>
       <c r="Q3" s="2"/>
       <c r="R3" s="2"/>
       <c r="S3" s="2"/>
       <c r="T3" s="2"/>
-      <c r="U3" s="21" t="s">
-[...5 lines deleted...]
-      <c r="Y3" s="21"/>
+      <c r="U3" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="V3" s="20"/>
+      <c r="W3" s="20"/>
+      <c r="X3" s="20"/>
+      <c r="Y3" s="20"/>
       <c r="Z3" s="2"/>
       <c r="AA3" s="2"/>
       <c r="AB3" s="2"/>
       <c r="AC3" s="2"/>
       <c r="AD3" s="2"/>
       <c r="AE3" s="2"/>
       <c r="AF3" s="2"/>
-      <c r="AG3" s="16" t="s">
-[...5 lines deleted...]
-      <c r="AK3" s="16"/>
+      <c r="AG3" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="AH3" s="15"/>
+      <c r="AI3" s="15"/>
+      <c r="AJ3" s="15"/>
+      <c r="AK3" s="15"/>
       <c r="AL3" s="2"/>
       <c r="AM3" s="2"/>
       <c r="AN3" s="2"/>
       <c r="AO3" s="2"/>
       <c r="AP3" s="2"/>
       <c r="AQ3" s="2"/>
       <c r="AR3" s="2"/>
-      <c r="AS3" s="16" t="s">
-[...5 lines deleted...]
-      <c r="AW3" s="16"/>
+      <c r="AS3" s="15" t="s">
+        <v>18</v>
+      </c>
+      <c r="AT3" s="15"/>
+      <c r="AU3" s="15"/>
+      <c r="AV3" s="15"/>
+      <c r="AW3" s="15"/>
       <c r="AX3" s="2"/>
       <c r="AY3" s="2"/>
       <c r="AZ3" s="2"/>
       <c r="BA3" s="2"/>
       <c r="BB3" s="2"/>
       <c r="BC3" s="2"/>
       <c r="BD3" s="2"/>
-      <c r="BE3" s="16" t="s">
-[...5 lines deleted...]
-      <c r="BI3" s="16"/>
+      <c r="BE3" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="BF3" s="15"/>
+      <c r="BG3" s="15"/>
+      <c r="BH3" s="15"/>
+      <c r="BI3" s="15"/>
       <c r="BJ3" s="2"/>
       <c r="BK3" s="2"/>
       <c r="BL3" s="2"/>
       <c r="BM3" s="2"/>
       <c r="BN3" s="2"/>
       <c r="BO3" s="2"/>
       <c r="BP3" s="2"/>
-      <c r="BQ3" s="16" t="s">
-[...5 lines deleted...]
-      <c r="BU3" s="16"/>
+      <c r="BQ3" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="BR3" s="15"/>
+      <c r="BS3" s="15"/>
+      <c r="BT3" s="15"/>
+      <c r="BU3" s="15"/>
       <c r="BV3" s="2"/>
       <c r="BW3" s="2"/>
       <c r="BX3" s="2"/>
       <c r="BY3" s="2"/>
       <c r="BZ3" s="2"/>
       <c r="CA3" s="2"/>
       <c r="CB3" s="2"/>
-      <c r="CC3" s="16" t="s">
-[...5 lines deleted...]
-      <c r="CG3" s="16"/>
+      <c r="CC3" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="CD3" s="15"/>
+      <c r="CE3" s="15"/>
+      <c r="CF3" s="15"/>
+      <c r="CG3" s="15"/>
       <c r="CH3" s="2"/>
       <c r="CI3" s="2"/>
       <c r="CJ3" s="2"/>
       <c r="CK3" s="2"/>
       <c r="CL3" s="2"/>
       <c r="CM3" s="2"/>
       <c r="CN3" s="2"/>
-      <c r="CO3" s="16" t="s">
-[...5 lines deleted...]
-      <c r="CS3" s="16"/>
+      <c r="CO3" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="CP3" s="15"/>
+      <c r="CQ3" s="15"/>
+      <c r="CR3" s="15"/>
+      <c r="CS3" s="15"/>
       <c r="CT3" s="2"/>
       <c r="CU3" s="2"/>
       <c r="CV3" s="2"/>
       <c r="CW3" s="2"/>
       <c r="CX3" s="2"/>
       <c r="CY3" s="2"/>
       <c r="CZ3" s="2"/>
-      <c r="DA3" s="16" t="s">
-[...5 lines deleted...]
-      <c r="DE3" s="16"/>
+      <c r="DA3" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="DB3" s="15"/>
+      <c r="DC3" s="15"/>
+      <c r="DD3" s="15"/>
+      <c r="DE3" s="15"/>
     </row>
     <row r="4" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A4" s="19"/>
-      <c r="B4" s="13" t="s">
+      <c r="A4" s="18"/>
+      <c r="B4" s="12" t="s">
         <v>1</v>
       </c>
-      <c r="C4" s="14"/>
-[...10 lines deleted...]
-      <c r="N4" s="13" t="s">
+      <c r="C4" s="13"/>
+      <c r="D4" s="13"/>
+      <c r="E4" s="13"/>
+      <c r="F4" s="13"/>
+      <c r="G4" s="13"/>
+      <c r="H4" s="13"/>
+      <c r="I4" s="13"/>
+      <c r="J4" s="13"/>
+      <c r="K4" s="13"/>
+      <c r="L4" s="13"/>
+      <c r="M4" s="14"/>
+      <c r="N4" s="12" t="s">
         <v>2</v>
       </c>
-      <c r="O4" s="14"/>
-[...10 lines deleted...]
-      <c r="Z4" s="13" t="s">
+      <c r="O4" s="13"/>
+      <c r="P4" s="13"/>
+      <c r="Q4" s="13"/>
+      <c r="R4" s="13"/>
+      <c r="S4" s="13"/>
+      <c r="T4" s="13"/>
+      <c r="U4" s="13"/>
+      <c r="V4" s="13"/>
+      <c r="W4" s="13"/>
+      <c r="X4" s="13"/>
+      <c r="Y4" s="14"/>
+      <c r="Z4" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="AA4" s="13"/>
+      <c r="AB4" s="13"/>
+      <c r="AC4" s="13"/>
+      <c r="AD4" s="13"/>
+      <c r="AE4" s="13"/>
+      <c r="AF4" s="13"/>
+      <c r="AG4" s="13"/>
+      <c r="AH4" s="13"/>
+      <c r="AI4" s="13"/>
+      <c r="AJ4" s="13"/>
+      <c r="AK4" s="14"/>
+      <c r="AL4" s="12" t="s">
         <v>3</v>
       </c>
-      <c r="AA4" s="14"/>
-[...52 lines deleted...]
-      <c r="BV4" s="13" t="s">
+      <c r="AM4" s="13"/>
+      <c r="AN4" s="13"/>
+      <c r="AO4" s="13"/>
+      <c r="AP4" s="13"/>
+      <c r="AQ4" s="13"/>
+      <c r="AR4" s="13"/>
+      <c r="AS4" s="13"/>
+      <c r="AT4" s="13"/>
+      <c r="AU4" s="13"/>
+      <c r="AV4" s="13"/>
+      <c r="AW4" s="14"/>
+      <c r="AX4" s="12" t="s">
         <v>37</v>
       </c>
-      <c r="BW4" s="14"/>
-[...10 lines deleted...]
-      <c r="CH4" s="13" t="s">
+      <c r="AY4" s="13"/>
+      <c r="AZ4" s="13"/>
+      <c r="BA4" s="13"/>
+      <c r="BB4" s="13"/>
+      <c r="BC4" s="13"/>
+      <c r="BD4" s="13"/>
+      <c r="BE4" s="13"/>
+      <c r="BF4" s="13"/>
+      <c r="BG4" s="13"/>
+      <c r="BH4" s="13"/>
+      <c r="BI4" s="14"/>
+      <c r="BJ4" s="12" t="s">
         <v>38</v>
       </c>
-      <c r="CI4" s="14"/>
-[...10 lines deleted...]
-      <c r="CT4" s="13" t="s">
+      <c r="BK4" s="13"/>
+      <c r="BL4" s="13"/>
+      <c r="BM4" s="13"/>
+      <c r="BN4" s="13"/>
+      <c r="BO4" s="13"/>
+      <c r="BP4" s="13"/>
+      <c r="BQ4" s="13"/>
+      <c r="BR4" s="13"/>
+      <c r="BS4" s="13"/>
+      <c r="BT4" s="13"/>
+      <c r="BU4" s="14"/>
+      <c r="BV4" s="12" t="s">
         <v>39</v>
       </c>
-      <c r="CU4" s="14"/>
-[...9 lines deleted...]
-      <c r="DE4" s="15"/>
+      <c r="BW4" s="13"/>
+      <c r="BX4" s="13"/>
+      <c r="BY4" s="13"/>
+      <c r="BZ4" s="13"/>
+      <c r="CA4" s="13"/>
+      <c r="CB4" s="13"/>
+      <c r="CC4" s="13"/>
+      <c r="CD4" s="13"/>
+      <c r="CE4" s="13"/>
+      <c r="CF4" s="13"/>
+      <c r="CG4" s="14"/>
+      <c r="CH4" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="CI4" s="13"/>
+      <c r="CJ4" s="13"/>
+      <c r="CK4" s="13"/>
+      <c r="CL4" s="13"/>
+      <c r="CM4" s="13"/>
+      <c r="CN4" s="13"/>
+      <c r="CO4" s="13"/>
+      <c r="CP4" s="13"/>
+      <c r="CQ4" s="13"/>
+      <c r="CR4" s="13"/>
+      <c r="CS4" s="14"/>
+      <c r="CT4" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="CU4" s="13"/>
+      <c r="CV4" s="13"/>
+      <c r="CW4" s="13"/>
+      <c r="CX4" s="13"/>
+      <c r="CY4" s="13"/>
+      <c r="CZ4" s="13"/>
+      <c r="DA4" s="13"/>
+      <c r="DB4" s="13"/>
+      <c r="DC4" s="13"/>
+      <c r="DD4" s="13"/>
+      <c r="DE4" s="14"/>
     </row>
     <row r="5" spans="1:109" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A5" s="20"/>
+      <c r="A5" s="19"/>
       <c r="B5" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="E5" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="C5" s="5" t="s">
+      <c r="F5" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="D5" s="5" t="s">
+      <c r="G5" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="E5" s="4" t="s">
+      <c r="H5" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="F5" s="5" t="s">
+      <c r="I5" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="G5" s="5" t="s">
+      <c r="J5" s="5" t="s">
         <v>12</v>
       </c>
-      <c r="H5" s="5" t="s">
+      <c r="K5" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="I5" s="5" t="s">
+      <c r="L5" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="J5" s="5" t="s">
+      <c r="M5" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="K5" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N5" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="O5" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="P5" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="Q5" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="O5" s="5" t="s">
+      <c r="R5" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="P5" s="5" t="s">
+      <c r="S5" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="Q5" s="4" t="s">
+      <c r="T5" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="R5" s="5" t="s">
+      <c r="U5" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="S5" s="5" t="s">
+      <c r="V5" s="5" t="s">
         <v>12</v>
       </c>
-      <c r="T5" s="5" t="s">
+      <c r="W5" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="U5" s="5" t="s">
+      <c r="X5" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="V5" s="5" t="s">
+      <c r="Y5" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="W5" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="Z5" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="AA5" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="AB5" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="AC5" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="AA5" s="5" t="s">
+      <c r="AD5" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="AB5" s="5" t="s">
+      <c r="AE5" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="AC5" s="4" t="s">
+      <c r="AF5" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="AD5" s="5" t="s">
+      <c r="AG5" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="AE5" s="5" t="s">
+      <c r="AH5" s="5" t="s">
         <v>12</v>
       </c>
-      <c r="AF5" s="5" t="s">
+      <c r="AI5" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="AG5" s="5" t="s">
+      <c r="AJ5" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="AH5" s="5" t="s">
+      <c r="AK5" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="AI5" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AL5" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="AM5" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="AN5" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="AO5" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="AM5" s="5" t="s">
+      <c r="AP5" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="AN5" s="5" t="s">
+      <c r="AQ5" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="AO5" s="4" t="s">
+      <c r="AR5" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="AP5" s="5" t="s">
+      <c r="AS5" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="AQ5" s="5" t="s">
+      <c r="AT5" s="5" t="s">
         <v>12</v>
       </c>
-      <c r="AR5" s="5" t="s">
+      <c r="AU5" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="AS5" s="5" t="s">
+      <c r="AV5" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="AT5" s="5" t="s">
+      <c r="AW5" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="AU5" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AX5" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="AY5" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="AZ5" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="BA5" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="AY5" s="5" t="s">
+      <c r="BB5" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="AZ5" s="5" t="s">
+      <c r="BC5" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="BA5" s="4" t="s">
+      <c r="BD5" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="BB5" s="5" t="s">
+      <c r="BE5" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="BC5" s="5" t="s">
+      <c r="BF5" s="5" t="s">
         <v>12</v>
       </c>
-      <c r="BD5" s="5" t="s">
+      <c r="BG5" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="BE5" s="5" t="s">
+      <c r="BH5" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="BF5" s="5" t="s">
+      <c r="BI5" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="BG5" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="BJ5" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="BK5" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="BL5" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="BM5" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="BK5" s="5" t="s">
+      <c r="BN5" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="BL5" s="5" t="s">
+      <c r="BO5" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="BM5" s="4" t="s">
+      <c r="BP5" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="BN5" s="5" t="s">
+      <c r="BQ5" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="BO5" s="5" t="s">
+      <c r="BR5" s="5" t="s">
         <v>12</v>
       </c>
-      <c r="BP5" s="5" t="s">
+      <c r="BS5" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="BQ5" s="5" t="s">
+      <c r="BT5" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="BR5" s="5" t="s">
+      <c r="BU5" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="BS5" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="BV5" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="BW5" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="BX5" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="BY5" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="BW5" s="5" t="s">
+      <c r="BZ5" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="BX5" s="5" t="s">
+      <c r="CA5" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="BY5" s="4" t="s">
+      <c r="CB5" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="BZ5" s="5" t="s">
+      <c r="CC5" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="CA5" s="5" t="s">
+      <c r="CD5" s="5" t="s">
         <v>12</v>
       </c>
-      <c r="CB5" s="5" t="s">
+      <c r="CE5" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="CC5" s="5" t="s">
+      <c r="CF5" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="CD5" s="5" t="s">
+      <c r="CG5" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="CE5" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="CH5" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="CI5" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="CJ5" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="CK5" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="CI5" s="5" t="s">
+      <c r="CL5" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="CJ5" s="5" t="s">
+      <c r="CM5" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="CK5" s="4" t="s">
+      <c r="CN5" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="CL5" s="5" t="s">
+      <c r="CO5" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="CM5" s="5" t="s">
+      <c r="CP5" s="5" t="s">
         <v>12</v>
       </c>
-      <c r="CN5" s="5" t="s">
+      <c r="CQ5" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="CO5" s="5" t="s">
+      <c r="CR5" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="CP5" s="5" t="s">
+      <c r="CS5" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="CQ5" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="CT5" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="CU5" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="CV5" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="CW5" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="CU5" s="5" t="s">
+      <c r="CX5" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="CV5" s="5" t="s">
+      <c r="CY5" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="CW5" s="4" t="s">
+      <c r="CZ5" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="CX5" s="5" t="s">
+      <c r="DA5" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="CY5" s="5" t="s">
+      <c r="DB5" s="5" t="s">
         <v>12</v>
       </c>
-      <c r="CZ5" s="5" t="s">
+      <c r="DC5" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="DA5" s="5" t="s">
+      <c r="DD5" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="DB5" s="5" t="s">
+      <c r="DE5" s="5" t="s">
         <v>15</v>
-      </c>
-[...7 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="6" spans="1:109">
       <c r="A6" s="6" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="B6" s="7">
         <v>104.42148809032645</v>
       </c>
       <c r="C6" s="7">
         <v>107.35528063629589</v>
       </c>
       <c r="D6" s="7">
         <v>115.63886391605516</v>
       </c>
       <c r="E6" s="7">
         <v>107.56739897354051</v>
       </c>
       <c r="F6" s="7">
         <v>95.805307756683845</v>
       </c>
       <c r="G6" s="7">
         <v>123.49308984330931</v>
       </c>
       <c r="H6" s="7">
         <v>107.18705284505754</v>
       </c>
       <c r="I6" s="7">
         <v>102.53534856528488</v>
       </c>
@@ -1586,269 +1589,269 @@
       <c r="Z6" s="7">
         <v>101.91806315939347</v>
       </c>
       <c r="AA6" s="7">
         <v>99.225955720551156</v>
       </c>
       <c r="AB6" s="7">
         <v>93.942340613857425</v>
       </c>
       <c r="AC6" s="7">
         <v>97.358739006342205</v>
       </c>
       <c r="AD6" s="7">
         <v>94.818810561512421</v>
       </c>
       <c r="AE6" s="7">
         <v>98.556225082146383</v>
       </c>
       <c r="AF6" s="7">
         <v>91.421506192821965</v>
       </c>
       <c r="AG6" s="7">
         <v>91.136627349431109</v>
       </c>
       <c r="AH6" s="7">
-        <v>102.60805591246564</v>
+        <v>92.923129023704604</v>
       </c>
       <c r="AI6" s="7">
         <v>93.662753449626408</v>
       </c>
       <c r="AJ6" s="7">
         <v>99.262998142087795</v>
       </c>
       <c r="AK6" s="7">
-        <v>58.937335428993045</v>
+        <v>100.48720083332856</v>
       </c>
       <c r="AL6" s="7">
-        <v>98.500851349362861</v>
+        <v>99.364282028863855</v>
       </c>
       <c r="AM6" s="7">
         <v>104.46111578795039</v>
       </c>
       <c r="AN6" s="7">
         <v>109.00117428600693</v>
       </c>
       <c r="AO6" s="7">
         <v>106.8790955474603</v>
       </c>
       <c r="AP6" s="7">
         <v>104.43573524385758</v>
       </c>
       <c r="AQ6" s="7">
         <v>105.84034908823519</v>
       </c>
       <c r="AR6" s="7">
         <v>84.226601203918932</v>
       </c>
       <c r="AS6" s="7">
         <v>90.738418070736671</v>
       </c>
       <c r="AT6" s="7">
         <v>103.90385510796727</v>
       </c>
       <c r="AU6" s="7">
         <v>109.61526409772313</v>
       </c>
       <c r="AV6" s="7">
         <v>115.26362439645625</v>
       </c>
       <c r="AW6" s="7">
         <v>109.25544057743899</v>
       </c>
       <c r="AX6" s="7">
-        <v>119.98085292838331</v>
+        <v>119.43667492580279</v>
       </c>
       <c r="AY6" s="7">
-        <v>117.62832806709382</v>
+        <v>118.54851578842545</v>
       </c>
       <c r="AZ6" s="7">
-        <v>122.15577789964129</v>
+        <v>122.56297016779554</v>
       </c>
       <c r="BA6" s="7">
-        <v>119.2</v>
+        <v>116.90158137463207</v>
       </c>
       <c r="BB6" s="7">
-        <v>103.61964880051661</v>
+        <v>96.469658299348097</v>
       </c>
       <c r="BC6" s="7">
-        <v>110.5020525147346</v>
+        <v>113.15305837198633</v>
       </c>
       <c r="BD6" s="8">
-        <v>111.95720137037542</v>
+        <v>115.44854654250874</v>
       </c>
       <c r="BE6" s="8">
-        <v>105.5156337494016</v>
+        <v>109.47288892342112</v>
       </c>
       <c r="BF6" s="8">
-        <v>118.6416921041872</v>
+        <v>114.91511419279976</v>
       </c>
       <c r="BG6" s="8">
-        <v>104.35220718152804</v>
+        <v>107.06594965464858</v>
       </c>
       <c r="BH6" s="8">
-        <v>93.526344495071314</v>
+        <v>106.3144520314858</v>
       </c>
       <c r="BI6" s="8">
-        <v>107.31322821613543</v>
+        <v>105.59539233845506</v>
       </c>
       <c r="BJ6" s="9">
         <v>107.24104751235133</v>
       </c>
       <c r="BK6" s="9">
         <v>111.67331311377757</v>
       </c>
       <c r="BL6" s="9">
         <v>140.31971254887495</v>
       </c>
       <c r="BM6" s="9">
         <v>122.64165644098475</v>
       </c>
       <c r="BN6" s="9">
-        <v>117.33739046733722</v>
+        <v>117.3373904673286</v>
       </c>
       <c r="BO6" s="9">
-        <v>104.06285601273515</v>
+        <v>104.06285601273517</v>
       </c>
       <c r="BP6" s="9">
-        <v>105.01868404506467</v>
+        <v>105.01868404506448</v>
       </c>
       <c r="BQ6" s="9">
-        <v>108.00611406838929</v>
+        <v>108.0061140683826</v>
       </c>
       <c r="BR6" s="9">
         <v>83.831223622073196</v>
       </c>
       <c r="BS6" s="9">
         <v>87.469968424618145</v>
       </c>
       <c r="BT6" s="9">
-        <v>111.46166464140006</v>
+        <v>111.46166464139995</v>
       </c>
       <c r="BU6" s="9">
-        <v>143.98122208575333</v>
+        <v>143.98136656996746</v>
       </c>
       <c r="BV6" s="8">
-        <v>94.921814301561426</v>
+        <v>96.955772289589333</v>
       </c>
       <c r="BW6" s="9">
-        <v>91.680492005277173</v>
+        <v>93.876235906560666</v>
       </c>
       <c r="BX6" s="9">
-        <v>96.488301276163497</v>
+        <v>100.08261730943018</v>
       </c>
       <c r="BY6" s="9">
-        <v>116.53999139926444</v>
+        <v>117.99398535621688</v>
       </c>
       <c r="BZ6" s="9">
-        <v>97.179065823536632</v>
+        <v>100.7656951329005</v>
       </c>
       <c r="CA6" s="9">
-        <v>93.550472094702656</v>
+        <v>94.581929115107613</v>
       </c>
       <c r="CB6" s="9">
-        <v>93.463386042946865</v>
+        <v>97.231648428877776</v>
       </c>
       <c r="CC6" s="9">
-        <v>125.07320345299888</v>
+        <v>128.19224709312948</v>
       </c>
       <c r="CD6" s="9">
-        <v>107.45272968993424</v>
+        <v>110.15990341030349</v>
       </c>
       <c r="CE6" s="9">
-        <v>105.61486405811105</v>
+        <v>109.12483016850607</v>
       </c>
       <c r="CF6" s="9">
-        <v>90.15961814836308</v>
+        <v>91.570123789837439</v>
       </c>
       <c r="CG6" s="9">
-        <v>103.60135446542238</v>
+        <v>101.78117610971505</v>
       </c>
       <c r="CH6" s="8">
-        <v>87.846053605499009</v>
+        <v>94.535337064431275</v>
       </c>
       <c r="CI6" s="9">
-        <v>110.24341630620948</v>
+        <v>115.16085119476709</v>
       </c>
       <c r="CJ6" s="9">
-        <v>114.11460288665825</v>
+        <v>124.6480345509576</v>
       </c>
       <c r="CK6" s="9">
-        <v>90.198090542498832</v>
+        <v>98.323493307132352</v>
       </c>
       <c r="CL6" s="9">
-        <v>103.90656214253788</v>
+        <v>109.66556837223908</v>
       </c>
       <c r="CM6" s="9">
-        <v>106.78617328283605</v>
+        <v>104.89014291805871</v>
       </c>
       <c r="CN6" s="9">
-        <v>110.89844275668614</v>
+        <v>121.0746784072815</v>
       </c>
       <c r="CO6" s="9">
-        <v>85.074140801220736</v>
+        <v>98.119276109518097</v>
       </c>
       <c r="CP6" s="9">
-        <v>94.941916814575109</v>
+        <v>103.17166442887134</v>
       </c>
       <c r="CQ6" s="9">
-        <v>108.90872203281855</v>
+        <v>122.04785101984213</v>
       </c>
       <c r="CR6" s="9">
-        <v>111.02370369436171</v>
+        <v>115.99145356233156</v>
       </c>
       <c r="CS6" s="9">
-        <v>111.8368798625422</v>
+        <v>99.354677687754048</v>
       </c>
       <c r="CT6" s="8">
         <v>117.48409538335245</v>
       </c>
       <c r="CU6" s="9">
         <v>103.83411021685609</v>
       </c>
       <c r="CV6" s="9">
         <v>75.930043362245499</v>
       </c>
       <c r="CW6" s="9">
         <v>97.8055497988952</v>
       </c>
       <c r="CX6" s="9">
         <v>102.98583825592647</v>
       </c>
       <c r="CY6" s="9">
         <v>110.76959188904529</v>
       </c>
       <c r="CZ6" s="9"/>
       <c r="DA6" s="9"/>
       <c r="DB6" s="9"/>
       <c r="DC6" s="9"/>
       <c r="DD6" s="9"/>
       <c r="DE6" s="9"/>
     </row>
     <row r="7" spans="1:109">
       <c r="A7" s="10" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="B7" s="7">
         <v>109.61943062472992</v>
       </c>
       <c r="C7" s="7">
         <v>132.9984517049493</v>
       </c>
       <c r="D7" s="7">
         <v>101.31011783108535</v>
       </c>
       <c r="E7" s="7">
         <v>101.78374363658777</v>
       </c>
       <c r="F7" s="7">
         <v>104.24901529800495</v>
       </c>
       <c r="G7" s="7">
         <v>104.18544670661652</v>
       </c>
       <c r="H7" s="7">
         <v>106.14883297561613</v>
       </c>
       <c r="I7" s="7">
         <v>108.44430474770084</v>
       </c>
@@ -1879,293 +1882,293 @@
       <c r="R7" s="7">
         <v>100</v>
       </c>
       <c r="S7" s="7">
         <v>100.09916012216861</v>
       </c>
       <c r="T7" s="7">
         <v>100.13547265606802</v>
       </c>
       <c r="U7" s="7">
         <v>99.929312259406629</v>
       </c>
       <c r="V7" s="7">
         <v>102.05011534203115</v>
       </c>
       <c r="W7" s="7">
         <v>97.410947860744173</v>
       </c>
       <c r="X7" s="7">
         <v>124.95136741915319</v>
       </c>
       <c r="Y7" s="7">
         <v>103.11940229374173</v>
       </c>
       <c r="Z7" s="7">
-        <v>99.869354008165274</v>
+        <v>49.74350064320744</v>
       </c>
       <c r="AA7" s="7">
-        <v>99.9966772488375</v>
+        <v>59.030191899482823</v>
       </c>
       <c r="AB7" s="7">
-        <v>100.16415710814111</v>
+        <v>47.504287105302453</v>
       </c>
       <c r="AC7" s="7">
-        <v>100.0127577963982</v>
+        <v>48.827463940708</v>
       </c>
       <c r="AD7" s="7">
-        <v>100.15960623665015</v>
+        <v>52.175607244025187</v>
       </c>
       <c r="AE7" s="7">
-        <v>99.966291988771872</v>
+        <v>58.767235704995024</v>
       </c>
       <c r="AF7" s="7">
-        <v>100.12234117574803</v>
+        <v>62.604624963820022</v>
       </c>
       <c r="AG7" s="7">
-        <v>100.32011283631563</v>
+        <v>61.448646518659281</v>
       </c>
       <c r="AH7" s="7">
-        <v>114.20180809848839</v>
+        <v>946.9536687141964</v>
       </c>
       <c r="AI7" s="7">
-        <v>101.77544593415423</v>
+        <v>68.41329406323338</v>
       </c>
       <c r="AJ7" s="7">
-        <v>28.949205353912649</v>
+        <v>85.023941235042344</v>
       </c>
       <c r="AK7" s="7">
-        <v>42.454250256854515</v>
+        <v>93.005451553056162</v>
       </c>
       <c r="AL7" s="7">
-        <v>62.920957323145366</v>
+        <v>65.798370697330782</v>
       </c>
       <c r="AM7" s="7">
-        <v>95.198137880541395</v>
+        <v>95.555164957357803</v>
       </c>
       <c r="AN7" s="7">
-        <v>72.891898190061525</v>
+        <v>75.229401934095748</v>
       </c>
       <c r="AO7" s="7">
-        <v>53.744640239717654</v>
+        <v>57.54871689422788</v>
       </c>
       <c r="AP7" s="7">
-        <v>55.057038101664887</v>
+        <v>58.368533092005407</v>
       </c>
       <c r="AQ7" s="7">
-        <v>38.223938544562117</v>
+        <v>41.731201499955759</v>
       </c>
       <c r="AR7" s="7">
-        <v>72.450600937087302</v>
+        <v>74.192917685498472</v>
       </c>
       <c r="AS7" s="7">
-        <v>76.083219283881959</v>
+        <v>77.435673543596636</v>
       </c>
       <c r="AT7" s="7">
-        <v>93.153948272760815</v>
+        <v>93.296109370436696</v>
       </c>
       <c r="AU7" s="7">
-        <v>90.570164420610141</v>
+        <v>91.05090492966545</v>
       </c>
       <c r="AV7" s="7">
-        <v>115.16632533745685</v>
+        <v>115.05255005451001</v>
       </c>
       <c r="AW7" s="7">
-        <v>120.86171839765376</v>
+        <v>120.75663090360678</v>
       </c>
       <c r="AX7" s="7">
-        <v>101.1336255803202</v>
+        <v>99.48764302721662</v>
       </c>
       <c r="AY7" s="7">
-        <v>98.787893196263681</v>
+        <v>101.5804208863057</v>
       </c>
       <c r="AZ7" s="7">
-        <v>105.24579874591676</v>
+        <v>101.39272439249152</v>
       </c>
       <c r="BA7" s="7">
-        <v>99.157826211112493</v>
+        <v>96.558698144636452</v>
       </c>
       <c r="BB7" s="7">
-        <v>98.978811508833715</v>
+        <v>79.941357892947423</v>
       </c>
       <c r="BC7" s="7">
-        <v>99.099862165102778</v>
+        <v>105.36591675140249</v>
       </c>
       <c r="BD7" s="8">
-        <v>101.47662613391977</v>
+        <v>103.96366531306293</v>
       </c>
       <c r="BE7" s="8">
-        <v>100.20999288666515</v>
+        <v>102.60920239112062</v>
       </c>
       <c r="BF7" s="8">
-        <v>45.610919259090672</v>
+        <v>70.242473418276745</v>
       </c>
       <c r="BG7" s="8">
-        <v>78.385347467317317</v>
+        <v>95.973852562449963</v>
       </c>
       <c r="BH7" s="8">
-        <v>91.34824598165045</v>
+        <v>98.787493891739217</v>
       </c>
       <c r="BI7" s="8">
-        <v>124.62231860260458</v>
+        <v>126.38632257641571</v>
       </c>
       <c r="BJ7" s="9">
-        <v>100.11001771534281</v>
+        <v>21.478588528986272</v>
       </c>
       <c r="BK7" s="9">
-        <v>99.751635280009296</v>
+        <v>47.089766248282338</v>
       </c>
       <c r="BL7" s="9">
-        <v>95.765828167810611</v>
+        <v>60.252166602242184</v>
       </c>
       <c r="BM7" s="9">
-        <v>98.346191931848097</v>
+        <v>20.392741489177858</v>
       </c>
       <c r="BN7" s="9">
-        <v>114.06153473332188</v>
+        <v>8.6078978519340836</v>
       </c>
       <c r="BO7" s="9">
-        <v>100.14321858287431</v>
+        <v>6.867354072424531</v>
       </c>
       <c r="BP7" s="9">
-        <v>101.9948472177684</v>
+        <v>37.175261956330417</v>
       </c>
       <c r="BQ7" s="9">
-        <v>85.743920782283197</v>
+        <v>54.578269229289425</v>
       </c>
       <c r="BR7" s="9">
-        <v>96.198961103862729</v>
+        <v>68.171179943402564</v>
       </c>
       <c r="BS7" s="9">
-        <v>119.17366455513958</v>
+        <v>51.372108119413326</v>
       </c>
       <c r="BT7" s="9">
-        <v>99.663792989164307</v>
+        <v>124.92508519281395</v>
       </c>
       <c r="BU7" s="9">
-        <v>105.82264035326949</v>
+        <v>91.23353046387777</v>
       </c>
       <c r="BV7" s="8">
-        <v>100.17187832842988</v>
+        <v>86.701191733484748</v>
       </c>
       <c r="BW7" s="9">
-        <v>102.73939249941621</v>
+        <v>98.581502198454558</v>
       </c>
       <c r="BX7" s="9">
-        <v>102.86484583943651</v>
+        <v>97.049244513058568</v>
       </c>
       <c r="BY7" s="9">
-        <v>107.45746505842374</v>
+        <v>92.043024503045956</v>
       </c>
       <c r="BZ7" s="9">
-        <v>102.50384149791383</v>
+        <v>82.016003133452642</v>
       </c>
       <c r="CA7" s="9">
-        <v>92.34542801283034</v>
+        <v>65.649579584268821</v>
       </c>
       <c r="CB7" s="9">
-        <v>76.464734007710604</v>
+        <v>82.196178714164859</v>
       </c>
       <c r="CC7" s="9">
-        <v>107.94863031040272</v>
+        <v>105.9221657755194</v>
       </c>
       <c r="CD7" s="9">
-        <v>98.02102448504148</v>
+        <v>101.0161987896562</v>
       </c>
       <c r="CE7" s="9">
-        <v>98.704415415650331</v>
+        <v>99.018975629929614</v>
       </c>
       <c r="CF7" s="9">
-        <v>100.84354305070737</v>
+        <v>102.56615156694954</v>
       </c>
       <c r="CG7" s="9">
-        <v>100.48408328388463</v>
+        <v>98.194250290840785</v>
       </c>
       <c r="CH7" s="8">
-        <v>100.25075934320573</v>
+        <v>288.48500849043586</v>
       </c>
       <c r="CI7" s="9">
-        <v>99.952343134503423</v>
+        <v>138.76940398356933</v>
       </c>
       <c r="CJ7" s="9">
-        <v>100.31545373555821</v>
+        <v>166.25070118149407</v>
       </c>
       <c r="CK7" s="9">
-        <v>99.357226722277716</v>
+        <v>365.94258437653178</v>
       </c>
       <c r="CL7" s="9">
-        <v>99.939795692668696</v>
+        <v>380.86452466796095</v>
       </c>
       <c r="CM7" s="9">
-        <v>-154.69160767422346</v>
+        <v>694.01216153129712</v>
       </c>
       <c r="CN7" s="9">
-        <v>131.91711538440077</v>
+        <v>313.30860293061369</v>
       </c>
       <c r="CO7" s="9">
-        <v>86.106868401894033</v>
+        <v>178.02807069257915</v>
       </c>
       <c r="CP7" s="9">
-        <v>85.88092693322595</v>
+        <v>121.53220782953065</v>
       </c>
       <c r="CQ7" s="9">
-        <v>86.233883226291368</v>
+        <v>277.39810354194526</v>
       </c>
       <c r="CR7" s="9">
-        <v>98.769168049804037</v>
+        <v>30.479610161741199</v>
       </c>
       <c r="CS7" s="9">
-        <v>101.10560343144346</v>
+        <v>46.478521035423789</v>
       </c>
       <c r="CT7" s="8">
         <v>100.20351286420347</v>
       </c>
       <c r="CU7" s="9">
         <v>100.26160115711744</v>
       </c>
       <c r="CV7" s="9">
         <v>101.07295750451853</v>
       </c>
       <c r="CW7" s="9">
         <v>99.822593110789796</v>
       </c>
       <c r="CX7" s="9">
         <v>100.68250684718414</v>
       </c>
       <c r="CY7" s="9">
         <v>99.837626686484299</v>
       </c>
       <c r="CZ7" s="9"/>
       <c r="DA7" s="9"/>
       <c r="DB7" s="9"/>
       <c r="DC7" s="9"/>
       <c r="DD7" s="9"/>
       <c r="DE7" s="9"/>
     </row>
     <row r="8" spans="1:109">
       <c r="A8" s="10" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="B8" s="7">
         <v>70.665594681456142</v>
       </c>
       <c r="C8" s="7">
         <v>111.08975806609132</v>
       </c>
       <c r="D8" s="7">
         <v>26.928169641366356</v>
       </c>
       <c r="E8" s="7">
         <v>108.66879978245211</v>
       </c>
       <c r="F8" s="7">
         <v>91.612756609134337</v>
       </c>
       <c r="G8" s="7">
         <v>87.774887239828331</v>
       </c>
       <c r="H8" s="7">
         <v>97.378198664243854</v>
       </c>
       <c r="I8" s="7">
         <v>88.099080270915408</v>
       </c>
@@ -2196,293 +2199,293 @@
       <c r="R8" s="7">
         <v>102.57375575059224</v>
       </c>
       <c r="S8" s="7">
         <v>98.111454629132169</v>
       </c>
       <c r="T8" s="7">
         <v>99.592762372032809</v>
       </c>
       <c r="U8" s="7">
         <v>104.04402298847495</v>
       </c>
       <c r="V8" s="7">
         <v>100.32626774669731</v>
       </c>
       <c r="W8" s="7">
         <v>84.345086592201795</v>
       </c>
       <c r="X8" s="7">
         <v>133.43691612329087</v>
       </c>
       <c r="Y8" s="7">
         <v>105.82525367992079</v>
       </c>
       <c r="Z8" s="7">
-        <v>101.24965427317501</v>
+        <v>91.811312757747743</v>
       </c>
       <c r="AA8" s="7">
-        <v>100.82324107750406</v>
+        <v>96.529180936062062</v>
       </c>
       <c r="AB8" s="7">
-        <v>100.03196189899074</v>
+        <v>81.578379972323077</v>
       </c>
       <c r="AC8" s="7">
-        <v>100.79104388622828</v>
+        <v>96.38105531328236</v>
       </c>
       <c r="AD8" s="7">
-        <v>103.49134475592253</v>
+        <v>97.439789898900926</v>
       </c>
       <c r="AE8" s="7">
-        <v>102.17526787253806</v>
+        <v>103.17296813983251</v>
       </c>
       <c r="AF8" s="7">
-        <v>143.08532751750309</v>
+        <v>132.90578607705638</v>
       </c>
       <c r="AG8" s="7">
-        <v>102.67764655729776</v>
+        <v>88.726686287354056</v>
       </c>
       <c r="AH8" s="7">
-        <v>113.92814028593151</v>
+        <v>191.73871106597989</v>
       </c>
       <c r="AI8" s="7">
-        <v>84.345643284045536</v>
+        <v>105.92340731798215</v>
       </c>
       <c r="AJ8" s="7">
-        <v>105.71765181442822</v>
+        <v>103.42444533490382</v>
       </c>
       <c r="AK8" s="7">
-        <v>99.882071029671309</v>
+        <v>105.55492692215813</v>
       </c>
       <c r="AL8" s="7">
-        <v>91.728766326142534</v>
+        <v>93.526670481492118</v>
       </c>
       <c r="AM8" s="7">
-        <v>111.16833997583899</v>
+        <v>112.20381705263129</v>
       </c>
       <c r="AN8" s="7">
-        <v>118.79273184317678</v>
+        <v>120.76811495380333</v>
       </c>
       <c r="AO8" s="7">
-        <v>87.513165913530429</v>
+        <v>88.180596245650293</v>
       </c>
       <c r="AP8" s="7">
-        <v>91.564937088616873</v>
+        <v>92.457310584927725</v>
       </c>
       <c r="AQ8" s="7">
-        <v>58.292516515585234</v>
+        <v>59.162828420567251</v>
       </c>
       <c r="AR8" s="7">
-        <v>46.513694544357421</v>
+        <v>47.198770362884353</v>
       </c>
       <c r="AS8" s="7">
-        <v>63.396908673240127</v>
+        <v>64.435651688536382</v>
       </c>
       <c r="AT8" s="7">
-        <v>101.87148788937949</v>
+        <v>102.10953079216038</v>
       </c>
       <c r="AU8" s="7">
-        <v>102.09835088706348</v>
+        <v>102.64950904666385</v>
       </c>
       <c r="AV8" s="7">
-        <v>96.019588150102891</v>
+        <v>96.394363223090892</v>
       </c>
       <c r="AW8" s="7">
-        <v>99.780196489126794</v>
+        <v>99.970596172056858</v>
       </c>
       <c r="AX8" s="7">
-        <v>100.66615593350107</v>
+        <v>99.150585652054957</v>
       </c>
       <c r="AY8" s="7">
-        <v>132.31921733169776</v>
+        <v>125.05161902506752</v>
       </c>
       <c r="AZ8" s="7">
-        <v>182.46777309036148</v>
+        <v>163.78202016951221</v>
       </c>
       <c r="BA8" s="7">
-        <v>104.86437409743765</v>
+        <v>103.50265921472572</v>
       </c>
       <c r="BB8" s="7">
-        <v>80.917126401526943</v>
+        <v>69.450916336262011</v>
       </c>
       <c r="BC8" s="7">
-        <v>105.462658009428</v>
+        <v>108.64813723852922</v>
       </c>
       <c r="BD8" s="8">
-        <v>111.08216897591782</v>
+        <v>110.83732188286912</v>
       </c>
       <c r="BE8" s="8">
-        <v>98.018650488093826</v>
+        <v>101.37118661543703</v>
       </c>
       <c r="BF8" s="8">
-        <v>129.89955876574865</v>
+        <v>120.32155854442929</v>
       </c>
       <c r="BG8" s="8">
-        <v>76.669854889624759</v>
+        <v>79.931116169260122</v>
       </c>
       <c r="BH8" s="8">
-        <v>85.134911463018895</v>
+        <v>101.63237234817997</v>
       </c>
       <c r="BI8" s="8">
-        <v>90.344136252024526</v>
+        <v>92.179943831959463</v>
       </c>
       <c r="BJ8" s="9">
-        <v>91.790291724171212</v>
+        <v>65.156666557534038</v>
       </c>
       <c r="BK8" s="9">
-        <v>78.457551864577098</v>
+        <v>70.365099513371447</v>
       </c>
       <c r="BL8" s="9">
-        <v>69.881393589658273</v>
+        <v>80.855251009847436</v>
       </c>
       <c r="BM8" s="9">
-        <v>97.009330445957502</v>
+        <v>113.40233964752717</v>
       </c>
       <c r="BN8" s="9">
-        <v>106.85910219304581</v>
+        <v>134.3602991240495</v>
       </c>
       <c r="BO8" s="9">
-        <v>95.573390969984743</v>
+        <v>52.630104483678309</v>
       </c>
       <c r="BP8" s="9">
-        <v>94.535140397354866</v>
+        <v>96.594653948140433</v>
       </c>
       <c r="BQ8" s="9">
-        <v>98.582113670310207</v>
+        <v>99.868261401609999</v>
       </c>
       <c r="BR8" s="9">
-        <v>88.244638419421179</v>
+        <v>93.665433863605429</v>
       </c>
       <c r="BS8" s="9">
-        <v>91.540088046258788</v>
+        <v>94.08738693928133</v>
       </c>
       <c r="BT8" s="9">
-        <v>128.52428405444371</v>
+        <v>125.47910741217979</v>
       </c>
       <c r="BU8" s="9">
-        <v>118.83688218158166</v>
+        <v>92.314404783218535</v>
       </c>
       <c r="BV8" s="8">
-        <v>98.988685789929093</v>
+        <v>92.681251413444699</v>
       </c>
       <c r="BW8" s="9">
-        <v>103.1445399287729</v>
+        <v>102.23316819240378</v>
       </c>
       <c r="BX8" s="9">
-        <v>112.34119901709259</v>
+        <v>109.78170242499982</v>
       </c>
       <c r="BY8" s="9">
-        <v>95.430529073843573</v>
+        <v>86.785417640136515</v>
       </c>
       <c r="BZ8" s="9">
-        <v>97.420268674227216</v>
+        <v>96.137913737355376</v>
       </c>
       <c r="CA8" s="9">
-        <v>101.80067798217824</v>
+        <v>102.32898986055726</v>
       </c>
       <c r="CB8" s="9">
-        <v>97.04927813339323</v>
+        <v>96.011149561388677</v>
       </c>
       <c r="CC8" s="9">
-        <v>117.9079792854736</v>
+        <v>117.05286684074514</v>
       </c>
       <c r="CD8" s="9">
-        <v>96.511565540717356</v>
+        <v>99.409165271015482</v>
       </c>
       <c r="CE8" s="9">
-        <v>84.163789852702038</v>
+        <v>88.285982236808238</v>
       </c>
       <c r="CF8" s="9">
-        <v>107.9150268921735</v>
+        <v>117.46712728536748</v>
       </c>
       <c r="CG8" s="9">
-        <v>106.05461049993004</v>
+        <v>97.094728855630407</v>
       </c>
       <c r="CH8" s="8">
-        <v>97.614158082888252</v>
+        <v>159.16818575020682</v>
       </c>
       <c r="CI8" s="9">
-        <v>95.736500462757235</v>
+        <v>115.79630572886461</v>
       </c>
       <c r="CJ8" s="9">
-        <v>110.22474543046145</v>
+        <v>69.283897568347825</v>
       </c>
       <c r="CK8" s="9">
-        <v>100.76367810405691</v>
+        <v>62.580881636821729</v>
       </c>
       <c r="CL8" s="9">
-        <v>100.70473579614104</v>
+        <v>60.091262149315753</v>
       </c>
       <c r="CM8" s="9">
-        <v>99.957637087530586</v>
+        <v>209.6520058319432</v>
       </c>
       <c r="CN8" s="9">
-        <v>105.8806843274041</v>
+        <v>102.29137587290612</v>
       </c>
       <c r="CO8" s="9">
-        <v>90.213392982962148</v>
+        <v>88.36452208936133</v>
       </c>
       <c r="CP8" s="9">
-        <v>98.918443309920036</v>
+        <v>147.75700462061204</v>
       </c>
       <c r="CQ8" s="9">
-        <v>102.70551673007675</v>
+        <v>129.93511344936465</v>
       </c>
       <c r="CR8" s="9">
-        <v>90.492938170115337</v>
+        <v>49.693697947735352</v>
       </c>
       <c r="CS8" s="9">
-        <v>107.50205238707542</v>
+        <v>65.650333079243168</v>
       </c>
       <c r="CT8" s="8">
         <v>100.03787814178567</v>
       </c>
       <c r="CU8" s="9">
         <v>101.12164315940915</v>
       </c>
       <c r="CV8" s="9">
         <v>75.128366420927932</v>
       </c>
       <c r="CW8" s="9">
         <v>109.44396079994283</v>
       </c>
       <c r="CX8" s="9">
         <v>98.712539927795106</v>
       </c>
       <c r="CY8" s="9">
         <v>186.55417199621439</v>
       </c>
       <c r="CZ8" s="9"/>
       <c r="DA8" s="9"/>
       <c r="DB8" s="9"/>
       <c r="DC8" s="9"/>
       <c r="DD8" s="9"/>
       <c r="DE8" s="9"/>
     </row>
     <row r="9" spans="1:109">
       <c r="A9" s="10" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="B9" s="7">
         <v>102.22475881683482</v>
       </c>
       <c r="C9" s="7">
         <v>104.66845563211035</v>
       </c>
       <c r="D9" s="7">
         <v>73.386923275571121</v>
       </c>
       <c r="E9" s="7">
         <v>105.19319247118202</v>
       </c>
       <c r="F9" s="7">
         <v>100.33063468152001</v>
       </c>
       <c r="G9" s="7">
         <v>119.30832236209427</v>
       </c>
       <c r="H9" s="7">
         <v>96.072959193571464</v>
       </c>
       <c r="I9" s="7">
         <v>96.616370239759945</v>
       </c>
@@ -2513,293 +2516,293 @@
       <c r="R9" s="7">
         <v>103.48558776885193</v>
       </c>
       <c r="S9" s="7">
         <v>99.963252454179113</v>
       </c>
       <c r="T9" s="7">
         <v>101.79890926577377</v>
       </c>
       <c r="U9" s="7">
         <v>100.37628461991268</v>
       </c>
       <c r="V9" s="7">
         <v>101.48888302883839</v>
       </c>
       <c r="W9" s="7">
         <v>101.26755810094279</v>
       </c>
       <c r="X9" s="7">
         <v>102.73708103510992</v>
       </c>
       <c r="Y9" s="7">
         <v>110.47376519299144</v>
       </c>
       <c r="Z9" s="7">
-        <v>101.57866540508471</v>
+        <v>101.76453394399118</v>
       </c>
       <c r="AA9" s="7">
-        <v>100.63225807172418</v>
+        <v>100.88002148322732</v>
       </c>
       <c r="AB9" s="7">
-        <v>99.977962251173381</v>
+        <v>99.777272812199683</v>
       </c>
       <c r="AC9" s="7">
-        <v>100.91914880735055</v>
+        <v>101.36176707017053</v>
       </c>
       <c r="AD9" s="7">
-        <v>100.92382317850645</v>
+        <v>95.863160495194379</v>
       </c>
       <c r="AE9" s="7">
-        <v>100.4658094474232</v>
+        <v>95.479933774904993</v>
       </c>
       <c r="AF9" s="7">
-        <v>100.51644059054958</v>
+        <v>102.10890827305312</v>
       </c>
       <c r="AG9" s="7">
-        <v>100.83037465596539</v>
+        <v>101.11697703348159</v>
       </c>
       <c r="AH9" s="7">
-        <v>103.87204658240074</v>
+        <v>78.492089252884895</v>
       </c>
       <c r="AI9" s="7">
-        <v>100.8572817906749</v>
+        <v>104.90649785251523</v>
       </c>
       <c r="AJ9" s="7">
-        <v>100.82099507859941</v>
+        <v>100.73343847736136</v>
       </c>
       <c r="AK9" s="7">
-        <v>91.657725656820816</v>
+        <v>102.32537165537445</v>
       </c>
       <c r="AL9" s="7">
-        <v>70.683958549236365</v>
+        <v>70.729095146396773</v>
       </c>
       <c r="AM9" s="7">
-        <v>70.449433252310584</v>
+        <v>70.484968909095997</v>
       </c>
       <c r="AN9" s="7">
-        <v>70.806192242120943</v>
+        <v>70.893205434975442</v>
       </c>
       <c r="AO9" s="7">
-        <v>70.166414449180493</v>
+        <v>70.213612171042215</v>
       </c>
       <c r="AP9" s="7">
-        <v>70.375401312655086</v>
+        <v>70.416840482157667</v>
       </c>
       <c r="AQ9" s="7">
-        <v>78.055739958196796</v>
+        <v>78.072030803376222</v>
       </c>
       <c r="AR9" s="7">
-        <v>46.600208043638581</v>
+        <v>46.631437676373395</v>
       </c>
       <c r="AS9" s="7">
-        <v>43.903908864129569</v>
+        <v>43.938574697236284</v>
       </c>
       <c r="AT9" s="7">
-        <v>62.745771186590495</v>
+        <v>62.757931428520806</v>
       </c>
       <c r="AU9" s="7">
-        <v>56.737602368754224</v>
+        <v>56.759619481703297</v>
       </c>
       <c r="AV9" s="7">
-        <v>66.636873802280107</v>
+        <v>66.663634193236547</v>
       </c>
       <c r="AW9" s="7">
-        <v>62.397601747105945</v>
+        <v>62.415125020998296</v>
       </c>
       <c r="AX9" s="7">
-        <v>96.046510813498543</v>
+        <v>95.810802686013361</v>
       </c>
       <c r="AY9" s="7">
-        <v>98.048311616083765</v>
+        <v>99.151706873602848</v>
       </c>
       <c r="AZ9" s="7">
-        <v>96.472318489270251</v>
+        <v>95.132230160348215</v>
       </c>
       <c r="BA9" s="7">
-        <v>96.530712967885265</v>
+        <v>95.84278669082002</v>
       </c>
       <c r="BB9" s="7">
-        <v>79.853431697919362</v>
+        <v>68.808178073973167</v>
       </c>
       <c r="BC9" s="7">
-        <v>100.34038586999141</v>
+        <v>102.58393026000488</v>
       </c>
       <c r="BD9" s="8">
-        <v>99.630448943744284</v>
+        <v>93.135945587047303</v>
       </c>
       <c r="BE9" s="8">
-        <v>100.12708337243596</v>
+        <v>92.767265653831885</v>
       </c>
       <c r="BF9" s="8">
-        <v>112.98397161243659</v>
+        <v>112.12082887691284</v>
       </c>
       <c r="BG9" s="8">
-        <v>99.994428544501233</v>
+        <v>95.798460452553087</v>
       </c>
       <c r="BH9" s="8">
-        <v>101.4304118745132</v>
+        <v>104.04459506357881</v>
       </c>
       <c r="BI9" s="8">
-        <v>106.13958747486834</v>
+        <v>102.35277666367853</v>
       </c>
       <c r="BJ9" s="9">
-        <v>94.450538047467674</v>
+        <v>96.339340675174057</v>
       </c>
       <c r="BK9" s="9">
-        <v>102.74711477859471</v>
+        <v>107.06260570483543</v>
       </c>
       <c r="BL9" s="9">
-        <v>99.777156377270742</v>
+        <v>97.095937929339925</v>
       </c>
       <c r="BM9" s="9">
-        <v>102.47922967751222</v>
+        <v>104.91411841390234</v>
       </c>
       <c r="BN9" s="9">
-        <v>100.21886620655947</v>
+        <v>104.17075052410476</v>
       </c>
       <c r="BO9" s="9">
-        <v>98.960947125553616</v>
+        <v>104.7432047371074</v>
       </c>
       <c r="BP9" s="9">
-        <v>100.02115354801822</v>
+        <v>99.774383834809001</v>
       </c>
       <c r="BQ9" s="9">
-        <v>101.87546993757886</v>
+        <v>102.86082475003447</v>
       </c>
       <c r="BR9" s="9">
-        <v>97.272733972248233</v>
+        <v>100.4181755869154</v>
       </c>
       <c r="BS9" s="9">
-        <v>97.610033460533856</v>
+        <v>99.650419040070119</v>
       </c>
       <c r="BT9" s="9">
-        <v>99.050207996831872</v>
+        <v>92.770867330806965</v>
       </c>
       <c r="BU9" s="9">
-        <v>111.08011474360492</v>
+        <v>101.33158143808585</v>
       </c>
       <c r="BV9" s="8">
-        <v>98.691933709560871</v>
+        <v>98.335521368438407</v>
       </c>
       <c r="BW9" s="9">
-        <v>101.01974271908605</v>
+        <v>101.5311888741592</v>
       </c>
       <c r="BX9" s="9">
-        <v>99.971609850398153</v>
+        <v>99.029213544708995</v>
       </c>
       <c r="BY9" s="9">
-        <v>101.14840964806345</v>
+        <v>100.26359542615479</v>
       </c>
       <c r="BZ9" s="9">
-        <v>98.403632296692621</v>
+        <v>98.618196154056577</v>
       </c>
       <c r="CA9" s="9">
-        <v>100.07943913113164</v>
+        <v>99.988392969106883</v>
       </c>
       <c r="CB9" s="9">
-        <v>100.74532206015687</v>
+        <v>102.3510824633117</v>
       </c>
       <c r="CC9" s="9">
-        <v>104.64986881354422</v>
+        <v>107.56232306951388</v>
       </c>
       <c r="CD9" s="9">
-        <v>100.44335772900325</v>
+        <v>104.65608425389536</v>
       </c>
       <c r="CE9" s="9">
-        <v>96.090615698529575</v>
+        <v>95.725379530101918</v>
       </c>
       <c r="CF9" s="9">
-        <v>101.79151505612485</v>
+        <v>102.28986246911515</v>
       </c>
       <c r="CG9" s="9">
-        <v>102.78426001602958</v>
+        <v>101.17099158199585</v>
       </c>
       <c r="CH9" s="8">
-        <v>94.931343805140216</v>
+        <v>94.494808819242039</v>
       </c>
       <c r="CI9" s="9">
-        <v>102.15360175096957</v>
+        <v>125.68029503968545</v>
       </c>
       <c r="CJ9" s="9">
-        <v>122.94113989653306</v>
+        <v>156.14591050369754</v>
       </c>
       <c r="CK9" s="9">
-        <v>93.923565050550508</v>
+        <v>123.786156390321</v>
       </c>
       <c r="CL9" s="9">
-        <v>106.59386487831858</v>
+        <v>108.45811227983624</v>
       </c>
       <c r="CM9" s="9">
-        <v>101.9392501462026</v>
+        <v>77.629151987600792</v>
       </c>
       <c r="CN9" s="9">
-        <v>93.277089953951972</v>
+        <v>90.995167258679871</v>
       </c>
       <c r="CO9" s="9">
-        <v>97.473557588911348</v>
+        <v>86.680952468360616</v>
       </c>
       <c r="CP9" s="9">
-        <v>98.982599750980512</v>
+        <v>79.426601276366114</v>
       </c>
       <c r="CQ9" s="9">
-        <v>105.98717532879643</v>
+        <v>96.723730602504602</v>
       </c>
       <c r="CR9" s="9">
-        <v>103.39533189006103</v>
+        <v>130.6186003479396</v>
       </c>
       <c r="CS9" s="9">
-        <v>96.257017030339341</v>
+        <v>128.43027730419755</v>
       </c>
       <c r="CT9" s="8">
         <v>102.40328312105915</v>
       </c>
       <c r="CU9" s="9">
         <v>99.967386876908563</v>
       </c>
       <c r="CV9" s="9">
         <v>78.86983602954038</v>
       </c>
       <c r="CW9" s="9">
         <v>97.390272512115544</v>
       </c>
       <c r="CX9" s="9">
         <v>75.737160802676584</v>
       </c>
       <c r="CY9" s="9">
         <v>94.932376914920269</v>
       </c>
       <c r="CZ9" s="9"/>
       <c r="DA9" s="9"/>
       <c r="DB9" s="9"/>
       <c r="DC9" s="9"/>
       <c r="DD9" s="9"/>
       <c r="DE9" s="9"/>
     </row>
     <row r="10" spans="1:109">
       <c r="A10" s="10" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="B10" s="9">
         <v>82.609818359170077</v>
       </c>
       <c r="C10" s="9">
         <v>98.463560389762577</v>
       </c>
       <c r="D10" s="9">
         <v>176.97472253592065</v>
       </c>
       <c r="E10" s="9">
         <v>100.78226799858105</v>
       </c>
       <c r="F10" s="9">
         <v>95.813810508554269</v>
       </c>
       <c r="G10" s="9">
         <v>94.895773401080049</v>
       </c>
       <c r="H10" s="9">
         <v>101.04920814133497</v>
       </c>
       <c r="I10" s="9">
         <v>97.343262505156488</v>
       </c>
@@ -2830,293 +2833,293 @@
       <c r="R10" s="9">
         <v>100.37374922742015</v>
       </c>
       <c r="S10" s="9">
         <v>101.50126201455731</v>
       </c>
       <c r="T10" s="9">
         <v>102.32842299629954</v>
       </c>
       <c r="U10" s="9">
         <v>98.556007796472201</v>
       </c>
       <c r="V10" s="9">
         <v>99.615771361825296</v>
       </c>
       <c r="W10" s="9">
         <v>99.196403043646811</v>
       </c>
       <c r="X10" s="9">
         <v>183.93654419564106</v>
       </c>
       <c r="Y10" s="9">
         <v>118.48226659067704</v>
       </c>
       <c r="Z10" s="9">
-        <v>103.64055362106808</v>
+        <v>102.03193027750035</v>
       </c>
       <c r="AA10" s="9">
-        <v>96.205545648179182</v>
+        <v>91.696706030055566</v>
       </c>
       <c r="AB10" s="9">
-        <v>96.999145589281071</v>
+        <v>96.822188259570268</v>
       </c>
       <c r="AC10" s="9">
-        <v>99.463143374889967</v>
+        <v>96.251705634071214</v>
       </c>
       <c r="AD10" s="9">
-        <v>100.30637546479637</v>
+        <v>95.083833083829091</v>
       </c>
       <c r="AE10" s="9">
-        <v>95.600107655097773</v>
+        <v>115.71059741627654</v>
       </c>
       <c r="AF10" s="9">
-        <v>97.115311250402797</v>
+        <v>101.79733800462125</v>
       </c>
       <c r="AG10" s="9">
-        <v>98.3987047292173</v>
+        <v>109.10058122061858</v>
       </c>
       <c r="AH10" s="9">
-        <v>100.31795184627173</v>
+        <v>99.226249060605554</v>
       </c>
       <c r="AI10" s="9">
-        <v>88.469784416950958</v>
+        <v>103.45430628354228</v>
       </c>
       <c r="AJ10" s="9">
-        <v>106.793107761131</v>
+        <v>95.112172118675346</v>
       </c>
       <c r="AK10" s="9">
-        <v>9.9703486493972466</v>
+        <v>88.051307638116754</v>
       </c>
       <c r="AL10" s="9">
-        <v>142.25628814966359</v>
+        <v>127.594613955021</v>
       </c>
       <c r="AM10" s="9">
-        <v>155.58212567709631</v>
+        <v>139.94465789951172</v>
       </c>
       <c r="AN10" s="9">
-        <v>156.49020305527694</v>
+        <v>123.95453463648789</v>
       </c>
       <c r="AO10" s="9">
-        <v>226.6568441359079</v>
+        <v>194.77229375561288</v>
       </c>
       <c r="AP10" s="9">
-        <v>217.18065895165591</v>
+        <v>190.7637756605782</v>
       </c>
       <c r="AQ10" s="9">
-        <v>242.75105696226643</v>
+        <v>222.2398014967593</v>
       </c>
       <c r="AR10" s="9">
-        <v>154.92609392313489</v>
+        <v>143.99927755030254</v>
       </c>
       <c r="AS10" s="9">
-        <v>148.18275516751004</v>
+        <v>136.63897653376387</v>
       </c>
       <c r="AT10" s="9">
-        <v>132.38884998850585</v>
+        <v>130.76695933166985</v>
       </c>
       <c r="AU10" s="9">
-        <v>181.96461894749868</v>
+        <v>173.7251537647027</v>
       </c>
       <c r="AV10" s="9">
-        <v>222.32382881438397</v>
+        <v>203.53867265465732</v>
       </c>
       <c r="AW10" s="9">
-        <v>232.54185078029104</v>
+        <v>218.98849467850206</v>
       </c>
       <c r="AX10" s="9">
-        <v>105.95292665049783</v>
+        <v>110.00029491364904</v>
       </c>
       <c r="AY10" s="9">
-        <v>105.64402508448933</v>
+        <v>110.51352092350228</v>
       </c>
       <c r="AZ10" s="9">
-        <v>105.99320966467232</v>
+        <v>113.43185391343704</v>
       </c>
       <c r="BA10" s="9">
-        <v>122.51894601780053</v>
+        <v>114.35395912133998</v>
       </c>
       <c r="BB10" s="9">
-        <v>92.108209986885143</v>
+        <v>87.654591378091311</v>
       </c>
       <c r="BC10" s="7">
-        <v>101.3469358570876</v>
+        <v>108.76800633316527</v>
       </c>
       <c r="BD10" s="8">
-        <v>102.80874523450522</v>
+        <v>126.27116685821433</v>
       </c>
       <c r="BE10" s="8">
-        <v>108.6882894060339</v>
+        <v>144.47080921367348</v>
       </c>
       <c r="BF10" s="8">
-        <v>83.834952303711972</v>
+        <v>86.276634946152512</v>
       </c>
       <c r="BG10" s="8">
-        <v>109.41737609193483</v>
+        <v>112.51909822443815</v>
       </c>
       <c r="BH10" s="8">
-        <v>110.03162673495741</v>
+        <v>130.93627671985726</v>
       </c>
       <c r="BI10" s="8">
-        <v>122.29119496420921</v>
+        <v>119.24060234579008</v>
       </c>
       <c r="BJ10" s="9">
-        <v>95.904912435502681</v>
+        <v>118.23824009461603</v>
       </c>
       <c r="BK10" s="9">
-        <v>95.859743136977045</v>
+        <v>115.27993885461814</v>
       </c>
       <c r="BL10" s="9">
-        <v>99.399775332209956</v>
+        <v>129.6131317079863</v>
       </c>
       <c r="BM10" s="9">
-        <v>103.30017156663114</v>
+        <v>131.01146791890201</v>
       </c>
       <c r="BN10" s="9">
-        <v>100.04223091635143</v>
+        <v>129.56666003809158</v>
       </c>
       <c r="BO10" s="9">
-        <v>101.08081456869556</v>
+        <v>104.22273279286271</v>
       </c>
       <c r="BP10" s="9">
-        <v>99.868769267850439</v>
+        <v>132.61520925603099</v>
       </c>
       <c r="BQ10" s="9">
-        <v>95.620041454945635</v>
+        <v>126.66721159396207</v>
       </c>
       <c r="BR10" s="9">
-        <v>81.764626685516248</v>
+        <v>107.68134770611555</v>
       </c>
       <c r="BS10" s="9">
-        <v>82.45913151780519</v>
+        <v>108.89858307878579</v>
       </c>
       <c r="BT10" s="9">
-        <v>123.52849991741664</v>
+        <v>135.04268502517388</v>
       </c>
       <c r="BU10" s="9">
-        <v>195.60944276829042</v>
+        <v>118.26841650798616</v>
       </c>
       <c r="BV10" s="8">
-        <v>99.007682312559936</v>
+        <v>111.04478021618081</v>
       </c>
       <c r="BW10" s="9">
-        <v>102.4269584376033</v>
+        <v>113.70643264126829</v>
       </c>
       <c r="BX10" s="9">
-        <v>109.31163099903959</v>
+        <v>132.35055086648956</v>
       </c>
       <c r="BY10" s="9">
-        <v>104.13335620662653</v>
+        <v>114.14204097177749</v>
       </c>
       <c r="BZ10" s="9">
-        <v>100.96222868102758</v>
+        <v>115.38584907867968</v>
       </c>
       <c r="CA10" s="9">
-        <v>93.294904976151344</v>
+        <v>99.748385039105472</v>
       </c>
       <c r="CB10" s="9">
-        <v>100.19480816099677</v>
+        <v>104.58445705269519</v>
       </c>
       <c r="CC10" s="9">
-        <v>101.88985678283098</v>
+        <v>108.68348112800028</v>
       </c>
       <c r="CD10" s="9">
-        <v>99.846286531693835</v>
+        <v>102.79073910959301</v>
       </c>
       <c r="CE10" s="9">
-        <v>100.05378206913839</v>
+        <v>113.25604694800515</v>
       </c>
       <c r="CF10" s="9">
-        <v>100.96371235382176</v>
+        <v>111.08172913166156</v>
       </c>
       <c r="CG10" s="9">
-        <v>105.84510219370917</v>
+        <v>103.48232998559155</v>
       </c>
       <c r="CH10" s="8">
-        <v>93.802917164568015</v>
+        <v>97.683176463562589</v>
       </c>
       <c r="CI10" s="9">
-        <v>96.581905405825324</v>
+        <v>106.21673056256866</v>
       </c>
       <c r="CJ10" s="9">
-        <v>119.14893697285396</v>
+        <v>111.95527763007934</v>
       </c>
       <c r="CK10" s="9">
-        <v>100.79589444900181</v>
+        <v>99.280004772018415</v>
       </c>
       <c r="CL10" s="9">
-        <v>107.54041069063531</v>
+        <v>92.328058066180404</v>
       </c>
       <c r="CM10" s="9">
-        <v>99.605743522160338</v>
+        <v>151.12179355292909</v>
       </c>
       <c r="CN10" s="9">
-        <v>92.691355266540114</v>
+        <v>85.223936000573914</v>
       </c>
       <c r="CO10" s="9">
-        <v>97.117790896980097</v>
+        <v>95.146257877615227</v>
       </c>
       <c r="CP10" s="9">
-        <v>92.732110744322</v>
+        <v>87.170930803732944</v>
       </c>
       <c r="CQ10" s="9">
-        <v>84.369639479733237</v>
+        <v>85.106644645872692</v>
       </c>
       <c r="CR10" s="9">
-        <v>96.263919376161994</v>
+        <v>99.059367454249042</v>
       </c>
       <c r="CS10" s="9">
-        <v>147.01704250920002</v>
+        <v>119.58586580826864</v>
       </c>
       <c r="CT10" s="8">
         <v>103.60733577701234</v>
       </c>
       <c r="CU10" s="9">
         <v>102.62999597574311</v>
       </c>
       <c r="CV10" s="9">
         <v>86.365300821055683</v>
       </c>
       <c r="CW10" s="9">
         <v>96.953984902844965</v>
       </c>
       <c r="CX10" s="9">
         <v>92.542667286035112</v>
       </c>
       <c r="CY10" s="9">
         <v>119.83003095881242</v>
       </c>
       <c r="CZ10" s="9"/>
       <c r="DA10" s="9"/>
       <c r="DB10" s="9"/>
       <c r="DC10" s="9"/>
       <c r="DD10" s="9"/>
       <c r="DE10" s="9"/>
     </row>
     <row r="11" spans="1:109">
       <c r="A11" s="10" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="B11" s="7">
         <v>101.21784906341756</v>
       </c>
       <c r="C11" s="7">
         <v>95.503915387600031</v>
       </c>
       <c r="D11" s="7">
         <v>7097.7005170377324</v>
       </c>
       <c r="E11" s="7">
         <v>96.449168200192076</v>
       </c>
       <c r="F11" s="7">
         <v>77.048899507449775</v>
       </c>
       <c r="G11" s="7">
         <v>134.72709861534068</v>
       </c>
       <c r="H11" s="7">
         <v>105.66933585793861</v>
       </c>
       <c r="I11" s="7">
         <v>101.74971274286115</v>
       </c>
@@ -3147,293 +3150,293 @@
       <c r="R11" s="7">
         <v>102.81872544475374</v>
       </c>
       <c r="S11" s="7">
         <v>97.034148045753767</v>
       </c>
       <c r="T11" s="7">
         <v>101.2498168246067</v>
       </c>
       <c r="U11" s="7">
         <v>100.91380123588461</v>
       </c>
       <c r="V11" s="7">
         <v>98.816350899210221</v>
       </c>
       <c r="W11" s="7">
         <v>98.646722731195808</v>
       </c>
       <c r="X11" s="7">
         <v>168.96158495344019</v>
       </c>
       <c r="Y11" s="7">
         <v>126.60946090682543</v>
       </c>
       <c r="Z11" s="7">
-        <v>101.26770983187237</v>
+        <v>100.25741825699794</v>
       </c>
       <c r="AA11" s="7">
-        <v>101.11664496286153</v>
+        <v>100.43120906795313</v>
       </c>
       <c r="AB11" s="7">
-        <v>100.53122577123877</v>
+        <v>99.878736528575345</v>
       </c>
       <c r="AC11" s="7">
-        <v>100.74357445543633</v>
+        <v>100.45825941240676</v>
       </c>
       <c r="AD11" s="7">
-        <v>100.36410101278126</v>
+        <v>98.220922633970517</v>
       </c>
       <c r="AE11" s="7">
-        <v>100.85336353119325</v>
+        <v>96.328816631716663</v>
       </c>
       <c r="AF11" s="7">
-        <v>100.86046507195672</v>
+        <v>79.160574839178494</v>
       </c>
       <c r="AG11" s="7">
-        <v>101.03779751593882</v>
+        <v>78.086240510977987</v>
       </c>
       <c r="AH11" s="7">
-        <v>103.66743332865383</v>
+        <v>125.99568616454064</v>
       </c>
       <c r="AI11" s="7">
-        <v>100.26407343362156</v>
+        <v>83.767005298129234</v>
       </c>
       <c r="AJ11" s="7">
-        <v>112.0073539690105</v>
+        <v>99.056459815148486</v>
       </c>
       <c r="AK11" s="7">
-        <v>86.530533192518789</v>
+        <v>100.67700304528144</v>
       </c>
       <c r="AL11" s="7">
-        <v>107.61497920739312</v>
+        <v>107.55167140649719</v>
       </c>
       <c r="AM11" s="7">
-        <v>105.28887122101386</v>
+        <v>105.234717385539</v>
       </c>
       <c r="AN11" s="7">
-        <v>106.10860958882728</v>
+        <v>105.95659522853151</v>
       </c>
       <c r="AO11" s="7">
-        <v>84.6138764828832</v>
+        <v>84.558856835410865</v>
       </c>
       <c r="AP11" s="7">
-        <v>84.269101728606785</v>
+        <v>84.219072003097352</v>
       </c>
       <c r="AQ11" s="7">
-        <v>90.102819579445153</v>
+        <v>90.078819151864195</v>
       </c>
       <c r="AR11" s="7">
-        <v>58.444722082555792</v>
+        <v>58.428378555743457</v>
       </c>
       <c r="AS11" s="7">
-        <v>60.585778178275483</v>
+        <v>60.565394018798948</v>
       </c>
       <c r="AT11" s="7">
-        <v>88.579155553534164</v>
+        <v>88.569536102832771</v>
       </c>
       <c r="AU11" s="7">
-        <v>83.179746538537302</v>
+        <v>83.156320270267187</v>
       </c>
       <c r="AV11" s="7">
-        <v>57.19714311142441</v>
+        <v>57.171547334453308</v>
       </c>
       <c r="AW11" s="7">
-        <v>76.206336298866091</v>
+        <v>76.189989804089848</v>
       </c>
       <c r="AX11" s="7">
-        <v>96.991768092233883</v>
+        <v>97.718494533002598</v>
       </c>
       <c r="AY11" s="7">
-        <v>98.156982765770977</v>
+        <v>99.979873831096626</v>
       </c>
       <c r="AZ11" s="7">
-        <v>91.755481036546144</v>
+        <v>92.753271061635843</v>
       </c>
       <c r="BA11" s="7">
-        <v>93.777803710519933</v>
+        <v>94.287535163921092</v>
       </c>
       <c r="BB11" s="7">
-        <v>76.823901718685477</v>
+        <v>66.693306831512089</v>
       </c>
       <c r="BC11" s="7">
-        <v>101.52066944508518</v>
+        <v>104.65047830953922</v>
       </c>
       <c r="BD11" s="8">
-        <v>100.68170050153657</v>
+        <v>107.91872638067244</v>
       </c>
       <c r="BE11" s="8">
-        <v>101.94414763643755</v>
+        <v>110.03775637798053</v>
       </c>
       <c r="BF11" s="8">
-        <v>95.538936263033875</v>
+        <v>91.024952167646873</v>
       </c>
       <c r="BG11" s="8">
-        <v>100.35113781913726</v>
+        <v>106.43468346855333</v>
       </c>
       <c r="BH11" s="8">
-        <v>54.462732364663822</v>
+        <v>98.305939604458487</v>
       </c>
       <c r="BI11" s="8">
-        <v>137.46179411424592</v>
+        <v>134.24540043068973</v>
       </c>
       <c r="BJ11" s="7">
-        <v>99.608363123016915</v>
+        <v>104.92624757566466</v>
       </c>
       <c r="BK11" s="9">
-        <v>99.834159695214325</v>
+        <v>105.26396980484893</v>
       </c>
       <c r="BL11" s="9">
-        <v>91.574224975723055</v>
+        <v>101.1518752122323</v>
       </c>
       <c r="BM11" s="9">
-        <v>108.33378521130508</v>
+        <v>110.06541182948033</v>
       </c>
       <c r="BN11" s="9">
-        <v>100.15734873808904</v>
+        <v>109.34965624356533</v>
       </c>
       <c r="BO11" s="9">
-        <v>97.404351525445321</v>
+        <v>104.40098321724302</v>
       </c>
       <c r="BP11" s="9">
-        <v>96.104744356757095</v>
+        <v>95.675378399892423</v>
       </c>
       <c r="BQ11" s="9">
-        <v>98.305615795406425</v>
+        <v>99.020737038670617</v>
       </c>
       <c r="BR11" s="9">
-        <v>79.033103532881682</v>
+        <v>97.216199195190683</v>
       </c>
       <c r="BS11" s="9">
-        <v>96.675906616070137</v>
+        <v>98.66533268121313</v>
       </c>
       <c r="BT11" s="9">
-        <v>116.32551088354307</v>
+        <v>81.379962951709771</v>
       </c>
       <c r="BU11" s="9">
-        <v>152.64337796440358</v>
+        <v>100.94590795733833</v>
       </c>
       <c r="BV11" s="8">
-        <v>98.295097717404545</v>
+        <v>96.537730154743329</v>
       </c>
       <c r="BW11" s="9">
-        <v>102.75537339223406</v>
+        <v>103.69263681149752</v>
       </c>
       <c r="BX11" s="9">
-        <v>97.399295759036505</v>
+        <v>94.436987304444656</v>
       </c>
       <c r="BY11" s="9">
-        <v>100.94311560772782</v>
+        <v>97.847632785364254</v>
       </c>
       <c r="BZ11" s="9">
-        <v>100.38754238839691</v>
+        <v>100.57926571645</v>
       </c>
       <c r="CA11" s="9">
-        <v>99.315018303590534</v>
+        <v>98.427242409660877</v>
       </c>
       <c r="CB11" s="9">
-        <v>101.36510125143275</v>
+        <v>102.25431403534517</v>
       </c>
       <c r="CC11" s="9">
-        <v>102.78425849629731</v>
+        <v>104.24872458806149</v>
       </c>
       <c r="CD11" s="9">
-        <v>99.07348245691621</v>
+        <v>100.19159044102828</v>
       </c>
       <c r="CE11" s="9">
-        <v>99.889580519965008</v>
+        <v>111.73135745715092</v>
       </c>
       <c r="CF11" s="9">
-        <v>106.11393188557818</v>
+        <v>112.47315182093232</v>
       </c>
       <c r="CG11" s="9">
-        <v>100.70788445400996</v>
+        <v>88.336909306197995</v>
       </c>
       <c r="CH11" s="8">
-        <v>97.459661053497229</v>
+        <v>88.697692938217159</v>
       </c>
       <c r="CI11" s="9">
-        <v>98.274462912213906</v>
+        <v>101.02734097003045</v>
       </c>
       <c r="CJ11" s="9">
-        <v>164.65462543356222</v>
+        <v>195.34360342663092</v>
       </c>
       <c r="CK11" s="9">
-        <v>106.43326549451255</v>
+        <v>114.23403700630629</v>
       </c>
       <c r="CL11" s="9">
-        <v>99.071295725216515</v>
+        <v>114.0992018072626</v>
       </c>
       <c r="CM11" s="9">
-        <v>94.646871331271072</v>
+        <v>72.040716652591669</v>
       </c>
       <c r="CN11" s="9">
-        <v>102.08408080540907</v>
+        <v>87.049947841422522</v>
       </c>
       <c r="CO11" s="9">
-        <v>95.20976765930061</v>
+        <v>86.920672901353029</v>
       </c>
       <c r="CP11" s="9">
-        <v>97.028422385795139</v>
+        <v>99.826273041278668</v>
       </c>
       <c r="CQ11" s="9">
-        <v>98.400456133800319</v>
+        <v>97.074924141296535</v>
       </c>
       <c r="CR11" s="9">
-        <v>117.32344588853498</v>
+        <v>203.66728132513634</v>
       </c>
       <c r="CS11" s="9">
-        <v>99.801674289705474</v>
+        <v>141.19800969574635</v>
       </c>
       <c r="CT11" s="8">
         <v>102.19464606299221</v>
       </c>
       <c r="CU11" s="9">
         <v>99.352390627300252</v>
       </c>
       <c r="CV11" s="9">
         <v>90.971210372403661</v>
       </c>
       <c r="CW11" s="9">
         <v>105.9561064517307</v>
       </c>
       <c r="CX11" s="9">
         <v>100.23615518281184</v>
       </c>
       <c r="CY11" s="9">
         <v>99.552766579115698</v>
       </c>
       <c r="CZ11" s="9"/>
       <c r="DA11" s="9"/>
       <c r="DB11" s="9"/>
       <c r="DC11" s="9"/>
       <c r="DD11" s="9"/>
       <c r="DE11" s="9"/>
     </row>
     <row r="12" spans="1:109">
       <c r="A12" s="10" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="B12" s="7">
         <v>183.67954936939515</v>
       </c>
       <c r="C12" s="7">
         <v>179.9039438238741</v>
       </c>
       <c r="D12" s="7">
         <v>259.17647642464715</v>
       </c>
       <c r="E12" s="7">
         <v>158.29154329747945</v>
       </c>
       <c r="F12" s="7">
         <v>154.17109504647038</v>
       </c>
       <c r="G12" s="7">
         <v>157.14252905166452</v>
       </c>
       <c r="H12" s="7">
         <v>157.60130226673732</v>
       </c>
       <c r="I12" s="7">
         <v>108.95716104400634</v>
       </c>
@@ -3464,293 +3467,293 @@
       <c r="R12" s="7">
         <v>107.04602204440256</v>
       </c>
       <c r="S12" s="7">
         <v>100.80369405829654</v>
       </c>
       <c r="T12" s="7">
         <v>98.034893347728939</v>
       </c>
       <c r="U12" s="7">
         <v>101.62373619893906</v>
       </c>
       <c r="V12" s="7">
         <v>98</v>
       </c>
       <c r="W12" s="7">
         <v>97.669434441726608</v>
       </c>
       <c r="X12" s="7">
         <v>116.98793277101728</v>
       </c>
       <c r="Y12" s="7">
         <v>171.68034780381637</v>
       </c>
       <c r="Z12" s="7">
-        <v>127.24675727141681</v>
+        <v>164.44503572927044</v>
       </c>
       <c r="AA12" s="7">
-        <v>103.23788656581274</v>
+        <v>136.0395628495518</v>
       </c>
       <c r="AB12" s="7">
-        <v>88.957442875530617</v>
+        <v>118.17921346336408</v>
       </c>
       <c r="AC12" s="7">
-        <v>87.041053006582217</v>
+        <v>113.94512451122284</v>
       </c>
       <c r="AD12" s="7">
-        <v>80.115063611898847</v>
+        <v>110.79533175041094</v>
       </c>
       <c r="AE12" s="7">
-        <v>91.32447035209151</v>
+        <v>112.70457997381203</v>
       </c>
       <c r="AF12" s="7">
-        <v>96.596477545358638</v>
+        <v>114.11307391947869</v>
       </c>
       <c r="AG12" s="7">
-        <v>101.05398726337596</v>
+        <v>121.52749427129011</v>
       </c>
       <c r="AH12" s="7">
-        <v>97.582003908776414</v>
+        <v>363.89060883515089</v>
       </c>
       <c r="AI12" s="7">
-        <v>119.35544038947666</v>
+        <v>113.37241019488235</v>
       </c>
       <c r="AJ12" s="7">
-        <v>99.779696661763765</v>
+        <v>107.82184001534274</v>
       </c>
       <c r="AK12" s="7">
-        <v>-27.46568475016965</v>
+        <v>109.65569093334091</v>
       </c>
       <c r="AL12" s="7">
-        <v>76.34232855096333</v>
+        <v>62.967404763794498</v>
       </c>
       <c r="AM12" s="7">
-        <v>117.89342824605112</v>
+        <v>96.139144988500618</v>
       </c>
       <c r="AN12" s="7">
-        <v>168.42020671659111</v>
+        <v>115.44571012883257</v>
       </c>
       <c r="AO12" s="7">
-        <v>145.79286166529275</v>
+        <v>110.62841482249728</v>
       </c>
       <c r="AP12" s="7">
-        <v>155.60760229404818</v>
+        <v>116.33381394312173</v>
       </c>
       <c r="AQ12" s="7">
-        <v>84.517021120746378</v>
+        <v>70.154463686807716</v>
       </c>
       <c r="AR12" s="7">
-        <v>74.196751954260407</v>
+        <v>61.284650965975061</v>
       </c>
       <c r="AS12" s="7">
-        <v>117.8110695951831</v>
+        <v>99.101002978143953</v>
       </c>
       <c r="AT12" s="7">
-        <v>117.12092566880115</v>
+        <v>110.45091441871435</v>
       </c>
       <c r="AU12" s="7">
-        <v>121.40840738241374</v>
+        <v>107.77424633902091</v>
       </c>
       <c r="AV12" s="7">
-        <v>124.69653117788518</v>
+        <v>117.82118960436003</v>
       </c>
       <c r="AW12" s="7">
-        <v>125.83502189798077</v>
+        <v>118.5955812079001</v>
       </c>
       <c r="AX12" s="7">
-        <v>158.64373638145196</v>
+        <v>162.13967702143998</v>
       </c>
       <c r="AY12" s="7">
-        <v>140.96879318608495</v>
+        <v>145.13410326528918</v>
       </c>
       <c r="AZ12" s="7">
-        <v>119.82228972382818</v>
+        <v>130.3225467172627</v>
       </c>
       <c r="BA12" s="7">
-        <v>156.72236579448233</v>
+        <v>124.30945887903519</v>
       </c>
       <c r="BB12" s="7">
-        <v>133.61608224983058</v>
+        <v>112.24796629690603</v>
       </c>
       <c r="BC12" s="7">
-        <v>138.88622229827385</v>
+        <v>127.64061905305574</v>
       </c>
       <c r="BD12" s="8">
-        <v>158.20106478963808</v>
+        <v>138.35406406319041</v>
       </c>
       <c r="BE12" s="8">
-        <v>120.94230244958406</v>
+        <v>117.14556004454704</v>
       </c>
       <c r="BF12" s="8">
-        <v>286.62285360517927</v>
+        <v>254.31212810147935</v>
       </c>
       <c r="BG12" s="8">
-        <v>102.73958392188824</v>
+        <v>114.81892085940044</v>
       </c>
       <c r="BH12" s="8">
-        <v>97.692175263729041</v>
+        <v>105.35177816475381</v>
       </c>
       <c r="BI12" s="8">
-        <v>65.406502816526483</v>
+        <v>65.834843510725662</v>
       </c>
       <c r="BJ12" s="7">
-        <v>128.89274951219903</v>
+        <v>112.67378092877682</v>
       </c>
       <c r="BK12" s="9">
-        <v>123.78445213503144</v>
+        <v>110.92268647288459</v>
       </c>
       <c r="BL12" s="9">
-        <v>159.74935910137472</v>
+        <v>156.01068379358844</v>
       </c>
       <c r="BM12" s="9">
-        <v>143.46906245964939</v>
+        <v>129.57493416626829</v>
       </c>
       <c r="BN12" s="9">
-        <v>182.60578862680316</v>
+        <v>128.85039114731148</v>
       </c>
       <c r="BO12" s="9">
-        <v>145.07673388396464</v>
+        <v>94.158672967055253</v>
       </c>
       <c r="BP12" s="9">
-        <v>138.94436312595116</v>
+        <v>116.90251991187297</v>
       </c>
       <c r="BQ12" s="9">
-        <v>119.0093704204757</v>
+        <v>106.66493862009645</v>
       </c>
       <c r="BR12" s="9">
-        <v>112.13718122345189</v>
+        <v>110.832152627518</v>
       </c>
       <c r="BS12" s="9">
-        <v>121.74852743524261</v>
+        <v>113.36618339321103</v>
       </c>
       <c r="BT12" s="9">
-        <v>163.57997203932689</v>
+        <v>182.17944325358616</v>
       </c>
       <c r="BU12" s="9">
-        <v>202.39923039181789</v>
+        <v>185.76091701806698</v>
       </c>
       <c r="BV12" s="8">
-        <v>111.02843133105384</v>
+        <v>121.07777260323299</v>
       </c>
       <c r="BW12" s="9">
-        <v>109.78730431999372</v>
+        <v>116.60541875896151</v>
       </c>
       <c r="BX12" s="9">
-        <v>112.66259475573716</v>
+        <v>123.94210510472219</v>
       </c>
       <c r="BY12" s="9">
-        <v>117.10255194198231</v>
+        <v>128.05113822714333</v>
       </c>
       <c r="BZ12" s="9">
-        <v>111.52874538146287</v>
+        <v>121.65540916763004</v>
       </c>
       <c r="CA12" s="9">
-        <v>112.64730671276139</v>
+        <v>123.58404824907848</v>
       </c>
       <c r="CB12" s="9">
-        <v>177.64466418571752</v>
+        <v>122.77341433657621</v>
       </c>
       <c r="CC12" s="9">
-        <v>209.46434824505755</v>
+        <v>230.48609058106436</v>
       </c>
       <c r="CD12" s="9">
-        <v>102.60115982452082</v>
+        <v>104.96301925833127</v>
       </c>
       <c r="CE12" s="9">
-        <v>128.78606219557483</v>
+        <v>116.63499391339194</v>
       </c>
       <c r="CF12" s="9">
-        <v>59.753245912121692</v>
+        <v>58.852205167378322</v>
       </c>
       <c r="CG12" s="9">
-        <v>90.123783595074215</v>
+        <v>102.57705654651761</v>
       </c>
       <c r="CH12" s="8">
-        <v>112.52937653764823</v>
+        <v>108.19672505237588</v>
       </c>
       <c r="CI12" s="9">
-        <v>115.44007469064132</v>
+        <v>88.225954251261825</v>
       </c>
       <c r="CJ12" s="9">
-        <v>118.23212967786438</v>
+        <v>114.40559879711019</v>
       </c>
       <c r="CK12" s="9">
-        <v>115.07136533688782</v>
+        <v>167.60159469077715</v>
       </c>
       <c r="CL12" s="9">
-        <v>165.02190863320493</v>
+        <v>132.45727972337579</v>
       </c>
       <c r="CM12" s="9">
-        <v>126.64140708375433</v>
+        <v>179.43914566734077</v>
       </c>
       <c r="CN12" s="9">
-        <v>138.72991024890771</v>
+        <v>172.74245315271645</v>
       </c>
       <c r="CO12" s="9">
-        <v>62.927241710839276</v>
+        <v>83.829212993549575</v>
       </c>
       <c r="CP12" s="9">
-        <v>113.69048212999174</v>
+        <v>126.97390701038526</v>
       </c>
       <c r="CQ12" s="9">
-        <v>123.98583527286746</v>
+        <v>147.14750097331844</v>
       </c>
       <c r="CR12" s="9">
-        <v>93.058706364886675</v>
+        <v>80.001947413447652</v>
       </c>
       <c r="CS12" s="9">
-        <v>69.346276826238068</v>
+        <v>54.824776284587529</v>
       </c>
       <c r="CT12" s="8">
         <v>122.87826667533407</v>
       </c>
       <c r="CU12" s="9">
         <v>128.64268113394189</v>
       </c>
       <c r="CV12" s="9">
         <v>118.41347829442716</v>
       </c>
       <c r="CW12" s="9">
         <v>112.58825303104328</v>
       </c>
       <c r="CX12" s="9">
         <v>120.28845652856796</v>
       </c>
       <c r="CY12" s="9">
         <v>126.16648530811119</v>
       </c>
       <c r="CZ12" s="9"/>
       <c r="DA12" s="9"/>
       <c r="DB12" s="9"/>
       <c r="DC12" s="9"/>
       <c r="DD12" s="9"/>
       <c r="DE12" s="9"/>
     </row>
     <row r="13" spans="1:109">
       <c r="A13" s="10" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="B13" s="7">
         <v>105.91606584516222</v>
       </c>
       <c r="C13" s="7">
         <v>107.17149055170847</v>
       </c>
       <c r="D13" s="7">
         <v>100</v>
       </c>
       <c r="E13" s="7">
         <v>109.57570510625916</v>
       </c>
       <c r="F13" s="7">
         <v>105.11819464409673</v>
       </c>
       <c r="G13" s="7">
         <v>117.17320657300829</v>
       </c>
       <c r="H13" s="7">
         <v>114.68375163980376</v>
       </c>
       <c r="I13" s="7">
         <v>109.23962260418377</v>
       </c>
@@ -3781,264 +3784,264 @@
       <c r="R13" s="7">
         <v>104.76992031581231</v>
       </c>
       <c r="S13" s="7">
         <v>100.3514351760582</v>
       </c>
       <c r="T13" s="7">
         <v>100.98388382882351</v>
       </c>
       <c r="U13" s="7">
         <v>99.613214219156475</v>
       </c>
       <c r="V13" s="7">
         <v>100.3</v>
       </c>
       <c r="W13" s="7">
         <v>101.2178204743812</v>
       </c>
       <c r="X13" s="7">
         <v>122.74874114612071</v>
       </c>
       <c r="Y13" s="7">
         <v>100.3118205492316</v>
       </c>
       <c r="Z13" s="7">
-        <v>98.395499302511809</v>
+        <v>100.76644837903719</v>
       </c>
       <c r="AA13" s="7">
-        <v>101.82804985642487</v>
+        <v>102.64768399651921</v>
       </c>
       <c r="AB13" s="7">
-        <v>100.48321879462927</v>
+        <v>97.41174746581224</v>
       </c>
       <c r="AC13" s="7">
-        <v>101.42710486204798</v>
+        <v>100.91859666737368</v>
       </c>
       <c r="AD13" s="7">
-        <v>97.356837211155067</v>
+        <v>95.335793058166402</v>
       </c>
       <c r="AE13" s="7">
-        <v>103.04851982857117</v>
+        <v>103.29697424844507</v>
       </c>
       <c r="AF13" s="7">
-        <v>100.11763879483891</v>
+        <v>98.801944692242117</v>
       </c>
       <c r="AG13" s="7">
-        <v>99.329691776660127</v>
+        <v>96.810573163505438</v>
       </c>
       <c r="AH13" s="7">
-        <v>104.21843019939026</v>
+        <v>191.65309594798018</v>
       </c>
       <c r="AI13" s="7">
-        <v>100.07707283601749</v>
+        <v>100.66075183858413</v>
       </c>
       <c r="AJ13" s="7">
-        <v>79.829297124202469</v>
+        <v>98.734456444482888</v>
       </c>
       <c r="AK13" s="7">
-        <v>76.726836516955828</v>
+        <v>105.27473904137219</v>
       </c>
       <c r="AL13" s="7">
-        <v>92.420966419345802</v>
+        <v>116.21960559481232</v>
       </c>
       <c r="AM13" s="7">
-        <v>97.595036527419609</v>
+        <v>116.85861683756671</v>
       </c>
       <c r="AN13" s="7">
-        <v>106.70112330657042</v>
+        <v>132.66716123014061</v>
       </c>
       <c r="AO13" s="7">
-        <v>99.954304692541385</v>
+        <v>120.44902752902387</v>
       </c>
       <c r="AP13" s="7">
-        <v>77.35675972010003</v>
+        <v>104.38735705507969</v>
       </c>
       <c r="AQ13" s="7">
-        <v>99.736723163495228</v>
+        <v>111.69306935035192</v>
       </c>
       <c r="AR13" s="7">
-        <v>121.10619287085149</v>
+        <v>131.93951974317633</v>
       </c>
       <c r="AS13" s="7">
-        <v>148.08416331993348</v>
+        <v>152.76775311660762</v>
       </c>
       <c r="AT13" s="7">
-        <v>113.48611730849807</v>
+        <v>117.43674075558934</v>
       </c>
       <c r="AU13" s="7">
-        <v>140.7340882536013</v>
+        <v>145.30583923019611</v>
       </c>
       <c r="AV13" s="7">
-        <v>183.52920232534163</v>
+        <v>179.51610319537767</v>
       </c>
       <c r="AW13" s="7">
-        <v>136.48362502236202</v>
+        <v>140.86593923578576</v>
       </c>
       <c r="AX13" s="7">
-        <v>203.33200207814221</v>
+        <v>177.85482444417954</v>
       </c>
       <c r="AY13" s="7">
-        <v>186.33971113582061</v>
+        <v>168.49961381164488</v>
       </c>
       <c r="AZ13" s="7">
-        <v>190.09694973434091</v>
+        <v>166.74624653092641</v>
       </c>
       <c r="BA13" s="7">
-        <v>166.13352242821986</v>
+        <v>174.73298317735734</v>
       </c>
       <c r="BB13" s="7">
-        <v>195.86624511759868</v>
+        <v>188.55863976417302</v>
       </c>
       <c r="BC13" s="7">
-        <v>148.65816988618809</v>
+        <v>147.02201024973576</v>
       </c>
       <c r="BD13" s="8">
-        <v>135.28223193680773</v>
+        <v>132.70546320196021</v>
       </c>
       <c r="BE13" s="8">
-        <v>106.26673524423464</v>
+        <v>103.17235074355683</v>
       </c>
       <c r="BF13" s="8">
-        <v>124.7693582912472</v>
+        <v>117.74873735252581</v>
       </c>
       <c r="BG13" s="8">
-        <v>117.70637693911272</v>
+        <v>115.95555063091759</v>
       </c>
       <c r="BH13" s="9">
-        <v>98.926022656823463</v>
+        <v>108.19745591716207</v>
       </c>
       <c r="BI13" s="8">
-        <v>85.704078919597023</v>
+        <v>83.344811015421698</v>
       </c>
       <c r="BJ13" s="7">
-        <v>126.82337268161012</v>
+        <v>112.44703276634695</v>
       </c>
       <c r="BK13" s="9">
-        <v>130.96069859467909</v>
+        <v>122.88755090071466</v>
       </c>
       <c r="BL13" s="9">
-        <v>174.81484759492903</v>
+        <v>167.1800591640515</v>
       </c>
       <c r="BM13" s="9">
-        <v>137.16353510576599</v>
+        <v>131.54625272812061</v>
       </c>
       <c r="BN13" s="9">
-        <v>166.74962169480619</v>
+        <v>122.82000656814192</v>
       </c>
       <c r="BO13" s="9">
-        <v>109.13333749589277</v>
+        <v>97.821693996339306</v>
       </c>
       <c r="BP13" s="9">
-        <v>110.5476488629165</v>
+        <v>96.215475435915664</v>
       </c>
       <c r="BQ13" s="9">
-        <v>125.49170037508091</v>
+        <v>107.50989036781482</v>
       </c>
       <c r="BR13" s="9">
-        <v>63.60658112066011</v>
+        <v>68.977487461573489</v>
       </c>
       <c r="BS13" s="9">
-        <v>51.632612055624946</v>
+        <v>44.525151304340618</v>
       </c>
       <c r="BT13" s="9">
-        <v>48.297743061169726</v>
+        <v>40.004364707415391</v>
       </c>
       <c r="BU13" s="9">
-        <v>102.57771581039232</v>
+        <v>69.250795588228399</v>
       </c>
       <c r="BV13" s="8">
-        <v>82.116337043995202</v>
+        <v>84.796833980163029</v>
       </c>
       <c r="BW13" s="9">
-        <v>66.673603479267911</v>
+        <v>66.910980533025679</v>
       </c>
       <c r="BX13" s="9">
-        <v>86.018432714142833</v>
+        <v>88.942013344692157</v>
       </c>
       <c r="BY13" s="9">
-        <v>133.79605942868116</v>
+        <v>141.54391454340089</v>
       </c>
       <c r="BZ13" s="9">
-        <v>87.366138825424031</v>
+        <v>92.45536926206816</v>
       </c>
       <c r="CA13" s="9">
-        <v>69.99332198800289</v>
+        <v>77.278055936205618</v>
       </c>
       <c r="CB13" s="9">
-        <v>19.686912280430938</v>
+        <v>78.289626996810469</v>
       </c>
       <c r="CC13" s="9">
-        <v>118.63850733048366</v>
+        <v>125.78505038775599</v>
       </c>
       <c r="CD13" s="9">
-        <v>168.01048977503009</v>
+        <v>181.15439062490759</v>
       </c>
       <c r="CE13" s="9">
-        <v>125.259043142077</v>
+        <v>122.95956032955911</v>
       </c>
       <c r="CF13" s="9">
-        <v>170.78237078348616</v>
+        <v>155.09578921490657</v>
       </c>
       <c r="CG13" s="9">
-        <v>146.57051285266976</v>
+        <v>132.17619426735027</v>
       </c>
       <c r="CH13" s="8">
-        <v>53.925875023885503</v>
+        <v>77.185812812083057</v>
       </c>
       <c r="CI13" s="9">
-        <v>138.37466988344576</v>
+        <v>155.3336606065684</v>
       </c>
       <c r="CJ13" s="9">
-        <v>96.948050014535497</v>
+        <v>111.76858640671539</v>
       </c>
       <c r="CK13" s="9">
-        <v>70.41533246989826</v>
+        <v>57.095561284892838</v>
       </c>
       <c r="CL13" s="9">
-        <v>84.499788889086858</v>
+        <v>101.72016279683662</v>
       </c>
       <c r="CM13" s="9">
-        <v>128.06118741224046</v>
+        <v>117.86508052423359</v>
       </c>
       <c r="CN13" s="9">
-        <v>134.47625231613731</v>
+        <v>182.99444119602239</v>
       </c>
       <c r="CO13" s="9">
-        <v>87.556113667771285</v>
+        <v>130.06053163351282</v>
       </c>
       <c r="CP13" s="9">
-        <v>79.362734620744106</v>
+        <v>122.60231136756377</v>
       </c>
       <c r="CQ13" s="9">
-        <v>167.29257017522227</v>
+        <v>251.53391371106295</v>
       </c>
       <c r="CR13" s="9">
-        <v>172.68129695541589</v>
+        <v>194.55364602768773</v>
       </c>
       <c r="CS13" s="9">
-        <v>194.57482506923745</v>
+        <v>128.63013449542308</v>
       </c>
       <c r="CT13" s="8">
         <v>170.96106821528502</v>
       </c>
       <c r="CU13" s="9">
         <v>91.659420611459126</v>
       </c>
       <c r="CV13" s="9">
         <v>27.723432927222113</v>
       </c>
       <c r="CW13" s="9">
         <v>81.960674340202715</v>
       </c>
       <c r="CX13" s="9">
         <v>101.2138856486138</v>
       </c>
       <c r="CY13" s="9">
         <v>128.5244384660175</v>
       </c>
       <c r="CZ13" s="9"/>
       <c r="DA13" s="9"/>
       <c r="DB13" s="9"/>
       <c r="DC13" s="9"/>
       <c r="DD13" s="9"/>
       <c r="DE13" s="9"/>
@@ -4112,727 +4115,727 @@
       <c r="BN14" s="2"/>
       <c r="BO14" s="2"/>
       <c r="BP14" s="2"/>
       <c r="BQ14" s="2"/>
       <c r="BR14" s="2"/>
       <c r="BS14" s="2"/>
       <c r="BT14" s="2"/>
       <c r="BU14" s="2"/>
       <c r="BV14" s="2"/>
       <c r="BW14" s="2"/>
       <c r="BX14" s="2"/>
       <c r="BY14" s="3"/>
       <c r="BZ14" s="3"/>
       <c r="CA14" s="3"/>
       <c r="CB14" s="3"/>
       <c r="CC14" s="3"/>
       <c r="CD14" s="3"/>
       <c r="CE14" s="3"/>
       <c r="CF14" s="3"/>
       <c r="CG14" s="3"/>
       <c r="CH14" s="3"/>
       <c r="CI14" s="3"/>
       <c r="CJ14" s="3"/>
     </row>
     <row r="15" spans="1:109" ht="21" customHeight="1">
-      <c r="A15" s="17" t="s">
-[...68 lines deleted...]
-      <c r="BP15" s="18"/>
+      <c r="A15" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="B15" s="16"/>
+      <c r="C15" s="16"/>
+      <c r="D15" s="16"/>
+      <c r="E15" s="16"/>
+      <c r="F15" s="16"/>
+      <c r="G15" s="16"/>
+      <c r="H15" s="16"/>
+      <c r="I15" s="16"/>
+      <c r="J15" s="16"/>
+      <c r="K15" s="16"/>
+      <c r="L15" s="16"/>
+      <c r="M15" s="16"/>
+      <c r="N15" s="16"/>
+      <c r="O15" s="16"/>
+      <c r="P15" s="16"/>
+      <c r="Q15" s="16"/>
+      <c r="R15" s="16"/>
+      <c r="S15" s="16"/>
+      <c r="T15" s="16"/>
+      <c r="U15" s="16"/>
+      <c r="V15" s="16"/>
+      <c r="W15" s="16"/>
+      <c r="X15" s="16"/>
+      <c r="Y15" s="16"/>
+      <c r="Z15" s="16"/>
+      <c r="AA15" s="16"/>
+      <c r="AB15" s="16"/>
+      <c r="AC15" s="16"/>
+      <c r="AD15" s="16"/>
+      <c r="AE15" s="16"/>
+      <c r="AF15" s="16"/>
+      <c r="AG15" s="16"/>
+      <c r="AH15" s="16"/>
+      <c r="AI15" s="16"/>
+      <c r="AJ15" s="16"/>
+      <c r="AK15" s="16"/>
+      <c r="AL15" s="16"/>
+      <c r="AM15" s="16"/>
+      <c r="AN15" s="16"/>
+      <c r="AO15" s="16"/>
+      <c r="AP15" s="16"/>
+      <c r="AQ15" s="16"/>
+      <c r="AR15" s="16"/>
+      <c r="AS15" s="16"/>
+      <c r="AT15" s="16"/>
+      <c r="AU15" s="16"/>
+      <c r="AV15" s="16"/>
+      <c r="AW15" s="16"/>
+      <c r="AX15" s="16"/>
+      <c r="AY15" s="16"/>
+      <c r="AZ15" s="16"/>
+      <c r="BA15" s="16"/>
+      <c r="BB15" s="16"/>
+      <c r="BC15" s="16"/>
+      <c r="BD15" s="16"/>
+      <c r="BE15" s="16"/>
+      <c r="BF15" s="16"/>
+      <c r="BG15" s="16"/>
+      <c r="BH15" s="16"/>
+      <c r="BI15" s="16"/>
+      <c r="BJ15" s="17"/>
+      <c r="BK15" s="17"/>
+      <c r="BL15" s="17"/>
+      <c r="BM15" s="17"/>
+      <c r="BN15" s="17"/>
+      <c r="BO15" s="17"/>
+      <c r="BP15" s="17"/>
       <c r="BQ15" s="2"/>
       <c r="BR15" s="2"/>
       <c r="BS15" s="2"/>
       <c r="BT15" s="2"/>
       <c r="BU15" s="2"/>
       <c r="BV15" s="2"/>
       <c r="BW15" s="2"/>
       <c r="BX15" s="2"/>
       <c r="BY15" s="3"/>
       <c r="BZ15" s="3"/>
       <c r="CA15" s="3"/>
       <c r="CB15" s="3"/>
       <c r="CC15" s="3"/>
       <c r="CD15" s="3"/>
       <c r="CE15" s="3"/>
       <c r="CF15" s="3"/>
       <c r="CG15" s="3"/>
       <c r="CH15" s="3"/>
       <c r="CI15" s="3"/>
       <c r="CJ15" s="3"/>
     </row>
     <row r="16" spans="1:109" ht="18.75" customHeight="1" thickBot="1">
       <c r="A16" s="2"/>
       <c r="B16" s="2"/>
       <c r="C16" s="2"/>
       <c r="D16" s="2"/>
       <c r="E16" s="2"/>
       <c r="F16" s="2"/>
       <c r="G16" s="2"/>
       <c r="H16" s="2"/>
-      <c r="I16" s="21"/>
-[...3 lines deleted...]
-      <c r="M16" s="21"/>
+      <c r="I16" s="20"/>
+      <c r="J16" s="20"/>
+      <c r="K16" s="20"/>
+      <c r="L16" s="20"/>
+      <c r="M16" s="20"/>
       <c r="N16" s="2"/>
       <c r="O16" s="2"/>
       <c r="P16" s="2"/>
       <c r="Q16" s="2"/>
       <c r="R16" s="2"/>
       <c r="S16" s="2"/>
       <c r="T16" s="2"/>
-      <c r="U16" s="21" t="s">
-[...5 lines deleted...]
-      <c r="Y16" s="21"/>
+      <c r="U16" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="V16" s="20"/>
+      <c r="W16" s="20"/>
+      <c r="X16" s="20"/>
+      <c r="Y16" s="20"/>
       <c r="Z16" s="2"/>
       <c r="AA16" s="2"/>
       <c r="AB16" s="2"/>
       <c r="AC16" s="2"/>
       <c r="AD16" s="2"/>
       <c r="AE16" s="2"/>
       <c r="AF16" s="2"/>
-      <c r="AG16" s="16" t="s">
-[...5 lines deleted...]
-      <c r="AK16" s="16"/>
+      <c r="AG16" s="15" t="s">
+        <v>18</v>
+      </c>
+      <c r="AH16" s="15"/>
+      <c r="AI16" s="15"/>
+      <c r="AJ16" s="15"/>
+      <c r="AK16" s="15"/>
       <c r="AL16" s="2"/>
       <c r="AM16" s="2"/>
       <c r="AN16" s="2"/>
       <c r="AO16" s="2"/>
       <c r="AP16" s="2"/>
       <c r="AQ16" s="2"/>
       <c r="AR16" s="2"/>
-      <c r="AS16" s="16" t="s">
-[...5 lines deleted...]
-      <c r="AW16" s="16"/>
+      <c r="AS16" s="15" t="s">
+        <v>18</v>
+      </c>
+      <c r="AT16" s="15"/>
+      <c r="AU16" s="15"/>
+      <c r="AV16" s="15"/>
+      <c r="AW16" s="15"/>
       <c r="AX16" s="2"/>
       <c r="AY16" s="2"/>
       <c r="AZ16" s="2"/>
       <c r="BA16" s="2"/>
       <c r="BB16" s="2"/>
       <c r="BC16" s="2"/>
       <c r="BD16" s="2"/>
-      <c r="BE16" s="16" t="s">
-[...5 lines deleted...]
-      <c r="BI16" s="16"/>
+      <c r="BE16" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="BF16" s="15"/>
+      <c r="BG16" s="15"/>
+      <c r="BH16" s="15"/>
+      <c r="BI16" s="15"/>
       <c r="BJ16" s="2"/>
       <c r="BK16" s="2"/>
       <c r="BL16" s="2"/>
       <c r="BM16" s="2"/>
       <c r="BN16" s="2"/>
       <c r="BO16" s="2"/>
       <c r="BP16" s="2"/>
-      <c r="BQ16" s="16" t="s">
-[...5 lines deleted...]
-      <c r="BU16" s="16"/>
+      <c r="BQ16" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="BR16" s="15"/>
+      <c r="BS16" s="15"/>
+      <c r="BT16" s="15"/>
+      <c r="BU16" s="15"/>
       <c r="BV16" s="2"/>
       <c r="BW16" s="2"/>
       <c r="BX16" s="2"/>
       <c r="BY16" s="2"/>
       <c r="BZ16" s="2"/>
       <c r="CA16" s="2"/>
       <c r="CB16" s="2"/>
-      <c r="CC16" s="16" t="s">
-[...5 lines deleted...]
-      <c r="CG16" s="16"/>
+      <c r="CC16" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="CD16" s="15"/>
+      <c r="CE16" s="15"/>
+      <c r="CF16" s="15"/>
+      <c r="CG16" s="15"/>
       <c r="CH16" s="2"/>
       <c r="CI16" s="2"/>
       <c r="CJ16" s="2"/>
       <c r="CK16" s="2"/>
       <c r="CL16" s="2"/>
       <c r="CM16" s="2"/>
       <c r="CN16" s="2"/>
-      <c r="CO16" s="16" t="s">
-[...5 lines deleted...]
-      <c r="CS16" s="16"/>
+      <c r="CO16" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="CP16" s="15"/>
+      <c r="CQ16" s="15"/>
+      <c r="CR16" s="15"/>
+      <c r="CS16" s="15"/>
       <c r="CT16" s="2"/>
       <c r="CU16" s="2"/>
       <c r="CV16" s="2"/>
       <c r="CW16" s="2"/>
       <c r="CX16" s="2"/>
       <c r="CY16" s="2"/>
       <c r="CZ16" s="2"/>
-      <c r="DA16" s="16" t="s">
-[...5 lines deleted...]
-      <c r="DE16" s="16"/>
+      <c r="DA16" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="DB16" s="15"/>
+      <c r="DC16" s="15"/>
+      <c r="DD16" s="15"/>
+      <c r="DE16" s="15"/>
     </row>
     <row r="17" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A17" s="19"/>
-      <c r="B17" s="13" t="s">
+      <c r="A17" s="18"/>
+      <c r="B17" s="12" t="s">
         <v>1</v>
       </c>
-      <c r="C17" s="14"/>
-[...10 lines deleted...]
-      <c r="N17" s="13" t="s">
+      <c r="C17" s="13"/>
+      <c r="D17" s="13"/>
+      <c r="E17" s="13"/>
+      <c r="F17" s="13"/>
+      <c r="G17" s="13"/>
+      <c r="H17" s="13"/>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
+      <c r="K17" s="13"/>
+      <c r="L17" s="13"/>
+      <c r="M17" s="14"/>
+      <c r="N17" s="12" t="s">
         <v>2</v>
       </c>
-      <c r="O17" s="14"/>
-[...10 lines deleted...]
-      <c r="Z17" s="13" t="s">
+      <c r="O17" s="13"/>
+      <c r="P17" s="13"/>
+      <c r="Q17" s="13"/>
+      <c r="R17" s="13"/>
+      <c r="S17" s="13"/>
+      <c r="T17" s="13"/>
+      <c r="U17" s="13"/>
+      <c r="V17" s="13"/>
+      <c r="W17" s="13"/>
+      <c r="X17" s="13"/>
+      <c r="Y17" s="14"/>
+      <c r="Z17" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="AA17" s="13"/>
+      <c r="AB17" s="13"/>
+      <c r="AC17" s="13"/>
+      <c r="AD17" s="13"/>
+      <c r="AE17" s="13"/>
+      <c r="AF17" s="13"/>
+      <c r="AG17" s="13"/>
+      <c r="AH17" s="13"/>
+      <c r="AI17" s="13"/>
+      <c r="AJ17" s="13"/>
+      <c r="AK17" s="14"/>
+      <c r="AL17" s="12" t="s">
         <v>3</v>
       </c>
-      <c r="AA17" s="14"/>
-[...52 lines deleted...]
-      <c r="BV17" s="13" t="s">
+      <c r="AM17" s="13"/>
+      <c r="AN17" s="13"/>
+      <c r="AO17" s="13"/>
+      <c r="AP17" s="13"/>
+      <c r="AQ17" s="13"/>
+      <c r="AR17" s="13"/>
+      <c r="AS17" s="13"/>
+      <c r="AT17" s="13"/>
+      <c r="AU17" s="13"/>
+      <c r="AV17" s="13"/>
+      <c r="AW17" s="14"/>
+      <c r="AX17" s="12" t="s">
         <v>37</v>
       </c>
-      <c r="BW17" s="14"/>
-[...10 lines deleted...]
-      <c r="CH17" s="13" t="s">
+      <c r="AY17" s="13"/>
+      <c r="AZ17" s="13"/>
+      <c r="BA17" s="13"/>
+      <c r="BB17" s="13"/>
+      <c r="BC17" s="13"/>
+      <c r="BD17" s="13"/>
+      <c r="BE17" s="13"/>
+      <c r="BF17" s="13"/>
+      <c r="BG17" s="13"/>
+      <c r="BH17" s="13"/>
+      <c r="BI17" s="14"/>
+      <c r="BJ17" s="12" t="s">
         <v>38</v>
       </c>
-      <c r="CI17" s="14"/>
-[...10 lines deleted...]
-      <c r="CT17" s="13" t="s">
+      <c r="BK17" s="13"/>
+      <c r="BL17" s="13"/>
+      <c r="BM17" s="13"/>
+      <c r="BN17" s="13"/>
+      <c r="BO17" s="13"/>
+      <c r="BP17" s="13"/>
+      <c r="BQ17" s="13"/>
+      <c r="BR17" s="13"/>
+      <c r="BS17" s="13"/>
+      <c r="BT17" s="13"/>
+      <c r="BU17" s="14"/>
+      <c r="BV17" s="12" t="s">
         <v>39</v>
       </c>
-      <c r="CU17" s="14"/>
-[...9 lines deleted...]
-      <c r="DE17" s="15"/>
+      <c r="BW17" s="13"/>
+      <c r="BX17" s="13"/>
+      <c r="BY17" s="13"/>
+      <c r="BZ17" s="13"/>
+      <c r="CA17" s="13"/>
+      <c r="CB17" s="13"/>
+      <c r="CC17" s="13"/>
+      <c r="CD17" s="13"/>
+      <c r="CE17" s="13"/>
+      <c r="CF17" s="13"/>
+      <c r="CG17" s="14"/>
+      <c r="CH17" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="CI17" s="13"/>
+      <c r="CJ17" s="13"/>
+      <c r="CK17" s="13"/>
+      <c r="CL17" s="13"/>
+      <c r="CM17" s="13"/>
+      <c r="CN17" s="13"/>
+      <c r="CO17" s="13"/>
+      <c r="CP17" s="13"/>
+      <c r="CQ17" s="13"/>
+      <c r="CR17" s="13"/>
+      <c r="CS17" s="14"/>
+      <c r="CT17" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="CU17" s="13"/>
+      <c r="CV17" s="13"/>
+      <c r="CW17" s="13"/>
+      <c r="CX17" s="13"/>
+      <c r="CY17" s="13"/>
+      <c r="CZ17" s="13"/>
+      <c r="DA17" s="13"/>
+      <c r="DB17" s="13"/>
+      <c r="DC17" s="13"/>
+      <c r="DD17" s="13"/>
+      <c r="DE17" s="14"/>
     </row>
     <row r="18" spans="1:109" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A18" s="20"/>
+      <c r="A18" s="19"/>
       <c r="B18" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="C18" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="D18" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="E18" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="C18" s="5" t="s">
+      <c r="F18" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="D18" s="5" t="s">
+      <c r="G18" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="E18" s="4" t="s">
+      <c r="H18" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="F18" s="5" t="s">
+      <c r="I18" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="G18" s="5" t="s">
+      <c r="J18" s="5" t="s">
         <v>12</v>
       </c>
-      <c r="H18" s="5" t="s">
+      <c r="K18" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="I18" s="5" t="s">
+      <c r="L18" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="J18" s="5" t="s">
+      <c r="M18" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="K18" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N18" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="O18" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="P18" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="Q18" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="O18" s="5" t="s">
+      <c r="R18" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="P18" s="5" t="s">
+      <c r="S18" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="Q18" s="4" t="s">
+      <c r="T18" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="R18" s="5" t="s">
+      <c r="U18" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="S18" s="5" t="s">
+      <c r="V18" s="5" t="s">
         <v>12</v>
       </c>
-      <c r="T18" s="5" t="s">
+      <c r="W18" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="U18" s="5" t="s">
+      <c r="X18" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="V18" s="5" t="s">
+      <c r="Y18" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="W18" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="Z18" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="AA18" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="AB18" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="AC18" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="AA18" s="5" t="s">
+      <c r="AD18" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="AB18" s="5" t="s">
+      <c r="AE18" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="AC18" s="4" t="s">
+      <c r="AF18" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="AD18" s="5" t="s">
+      <c r="AG18" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="AE18" s="5" t="s">
+      <c r="AH18" s="5" t="s">
         <v>12</v>
       </c>
-      <c r="AF18" s="5" t="s">
+      <c r="AI18" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="AG18" s="5" t="s">
+      <c r="AJ18" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="AH18" s="5" t="s">
+      <c r="AK18" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="AI18" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AL18" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="AM18" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="AN18" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="AO18" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="AM18" s="5" t="s">
+      <c r="AP18" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="AN18" s="5" t="s">
+      <c r="AQ18" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="AO18" s="4" t="s">
+      <c r="AR18" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="AP18" s="5" t="s">
+      <c r="AS18" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="AQ18" s="5" t="s">
+      <c r="AT18" s="5" t="s">
         <v>12</v>
       </c>
-      <c r="AR18" s="5" t="s">
+      <c r="AU18" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="AS18" s="5" t="s">
+      <c r="AV18" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="AT18" s="5" t="s">
+      <c r="AW18" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="AU18" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AX18" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="AY18" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="AZ18" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="BA18" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="AY18" s="5" t="s">
+      <c r="BB18" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="AZ18" s="5" t="s">
+      <c r="BC18" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="BA18" s="4" t="s">
+      <c r="BD18" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="BB18" s="5" t="s">
+      <c r="BE18" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="BC18" s="5" t="s">
+      <c r="BF18" s="5" t="s">
         <v>12</v>
       </c>
-      <c r="BD18" s="5" t="s">
+      <c r="BG18" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="BE18" s="5" t="s">
+      <c r="BH18" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="BF18" s="5" t="s">
+      <c r="BI18" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="BG18" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="BJ18" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="BK18" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="BL18" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="BM18" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="BK18" s="5" t="s">
+      <c r="BN18" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="BL18" s="5" t="s">
+      <c r="BO18" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="BM18" s="4" t="s">
+      <c r="BP18" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="BN18" s="5" t="s">
+      <c r="BQ18" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="BO18" s="5" t="s">
+      <c r="BR18" s="5" t="s">
         <v>12</v>
       </c>
-      <c r="BP18" s="5" t="s">
+      <c r="BS18" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="BQ18" s="5" t="s">
+      <c r="BT18" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="BR18" s="5" t="s">
+      <c r="BU18" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="BS18" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="BV18" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="BW18" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="BX18" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="BY18" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="BW18" s="5" t="s">
+      <c r="BZ18" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="BX18" s="5" t="s">
+      <c r="CA18" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="BY18" s="4" t="s">
+      <c r="CB18" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="BZ18" s="5" t="s">
+      <c r="CC18" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="CA18" s="5" t="s">
+      <c r="CD18" s="5" t="s">
         <v>12</v>
       </c>
-      <c r="CB18" s="5" t="s">
+      <c r="CE18" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="CC18" s="5" t="s">
+      <c r="CF18" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="CD18" s="5" t="s">
+      <c r="CG18" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="CE18" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="CH18" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="CI18" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="CJ18" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="CK18" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="CI18" s="5" t="s">
+      <c r="CL18" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="CJ18" s="5" t="s">
+      <c r="CM18" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="CK18" s="4" t="s">
+      <c r="CN18" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="CL18" s="5" t="s">
+      <c r="CO18" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="CM18" s="5" t="s">
+      <c r="CP18" s="5" t="s">
         <v>12</v>
       </c>
-      <c r="CN18" s="5" t="s">
+      <c r="CQ18" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="CO18" s="5" t="s">
+      <c r="CR18" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="CP18" s="5" t="s">
+      <c r="CS18" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="CQ18" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="CT18" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="CU18" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="CV18" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="CW18" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="CU18" s="5" t="s">
+      <c r="CX18" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="CV18" s="5" t="s">
+      <c r="CY18" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="CW18" s="4" t="s">
+      <c r="CZ18" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="CX18" s="5" t="s">
+      <c r="DA18" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="CY18" s="5" t="s">
+      <c r="DB18" s="5" t="s">
         <v>12</v>
       </c>
-      <c r="CZ18" s="5" t="s">
+      <c r="DC18" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="DA18" s="5" t="s">
+      <c r="DD18" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="DB18" s="5" t="s">
+      <c r="DE18" s="5" t="s">
         <v>15</v>
-      </c>
-[...7 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="19" spans="1:109">
       <c r="A19" s="6" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="B19" s="9">
         <v>102.24700758337526</v>
       </c>
       <c r="C19" s="9">
         <v>105.76189056730188</v>
       </c>
       <c r="D19" s="9">
         <v>113.35965069215976</v>
       </c>
       <c r="E19" s="9">
         <v>105.41561867016472</v>
       </c>
       <c r="F19" s="9">
         <v>93.192390885798446</v>
       </c>
       <c r="G19" s="9">
         <v>123.25135022056935</v>
       </c>
       <c r="H19" s="7">
         <v>106.07110299753035</v>
       </c>
       <c r="I19" s="7">
         <v>101.1071460670244</v>
       </c>
@@ -4887,269 +4890,269 @@
       <c r="Z19" s="7">
         <v>100.58222317740831</v>
       </c>
       <c r="AA19" s="7">
         <v>97.915782744227016</v>
       </c>
       <c r="AB19" s="7">
         <v>90.133846546099136</v>
       </c>
       <c r="AC19" s="7">
         <v>95.503540343326662</v>
       </c>
       <c r="AD19" s="7">
         <v>93.101347629866936</v>
       </c>
       <c r="AE19" s="7">
         <v>97.767482881845439</v>
       </c>
       <c r="AF19" s="7">
         <v>90.222182393405078</v>
       </c>
       <c r="AG19" s="7">
         <v>89.732578175270476</v>
       </c>
       <c r="AH19" s="7">
-        <v>102.65410987663964</v>
+        <v>92.513719262272303</v>
       </c>
       <c r="AI19" s="7">
         <v>92.747189304686486</v>
       </c>
       <c r="AJ19" s="7">
         <v>98.413780714886997</v>
       </c>
       <c r="AK19" s="7">
-        <v>57.65261097531873</v>
+        <v>99.99846842144045</v>
       </c>
       <c r="AL19" s="7">
-        <v>98.500851349362861</v>
+        <v>99.156362549111805</v>
       </c>
       <c r="AM19" s="7">
         <v>104.76411148401823</v>
       </c>
       <c r="AN19" s="7">
         <v>110.76863949856678</v>
       </c>
       <c r="AO19" s="7">
         <v>107.5635434259607</v>
       </c>
       <c r="AP19" s="7">
         <v>104.79711180169031</v>
       </c>
       <c r="AQ19" s="7">
         <v>106.09742431683561</v>
       </c>
       <c r="AR19" s="7">
         <v>83.029356980563065</v>
       </c>
       <c r="AS19" s="7">
         <v>89.911848057932602</v>
       </c>
       <c r="AT19" s="7">
         <v>103.95761633930987</v>
       </c>
       <c r="AU19" s="7">
         <v>110.0410947367124</v>
       </c>
       <c r="AV19" s="7">
         <v>116.12059739959561</v>
       </c>
       <c r="AW19" s="7">
         <v>109.55038575128435</v>
       </c>
       <c r="AX19" s="7">
-        <v>122.03241716714317</v>
+        <v>121.91547671162175</v>
       </c>
       <c r="AY19" s="7">
-        <v>119.08077741464362</v>
+        <v>120.48078188315901</v>
       </c>
       <c r="AZ19" s="7">
-        <v>128.76037743175783</v>
+        <v>127.70484622935858</v>
       </c>
       <c r="BA19" s="7">
-        <v>119.86934286757587</v>
+        <v>119.19262471934408</v>
       </c>
       <c r="BB19" s="7">
-        <v>103.94242810580019</v>
+        <v>96.681642142641394</v>
       </c>
       <c r="BC19" s="7">
-        <v>110.97749903776754</v>
+        <v>114.01067008059</v>
       </c>
       <c r="BD19" s="8">
-        <v>112.8413793615683</v>
+        <v>117.01907802383124</v>
       </c>
       <c r="BE19" s="8">
-        <v>105.93689007480084</v>
+        <v>110.6386351929948</v>
       </c>
       <c r="BF19" s="8">
-        <v>118.98528818864847</v>
+        <v>115.29675302396991</v>
       </c>
       <c r="BG19" s="8">
-        <v>104.53076745050683</v>
+        <v>107.59342085987223</v>
       </c>
       <c r="BH19" s="8">
-        <v>93.227623068151061</v>
+        <v>106.87302825681169</v>
       </c>
       <c r="BI19" s="8">
-        <v>107.53160412791362</v>
+        <v>105.93538177590005</v>
       </c>
       <c r="BJ19" s="9">
         <v>107.56813778594183</v>
       </c>
       <c r="BK19" s="9">
         <v>112.36976518514486</v>
       </c>
       <c r="BL19" s="7">
         <v>145.26523799852541</v>
       </c>
       <c r="BM19" s="7">
         <v>125.22814383012815</v>
       </c>
       <c r="BN19" s="7">
-        <v>118.70893813022411</v>
+        <v>118.70893813021472</v>
       </c>
       <c r="BO19" s="7">
         <v>104.24367300488765</v>
       </c>
       <c r="BP19" s="8">
-        <v>105.32018779615795</v>
+        <v>105.32018779615775</v>
       </c>
       <c r="BQ19" s="8">
-        <v>108.55930687423346</v>
+        <v>108.55930687422628</v>
       </c>
       <c r="BR19" s="8">
-        <v>83.594843493068865</v>
+        <v>83.594843493068851</v>
       </c>
       <c r="BS19" s="8">
-        <v>87.006635666603202</v>
+        <v>87.006635666603216</v>
       </c>
       <c r="BT19" s="8">
-        <v>111.92854431984192</v>
+        <v>111.92854431984181</v>
       </c>
       <c r="BU19" s="8">
-        <v>145.17783282739859</v>
+        <v>145.17798124263948</v>
       </c>
       <c r="BV19" s="8">
-        <v>94.612679293306186</v>
+        <v>94.246266172078137</v>
       </c>
       <c r="BW19" s="9">
-        <v>91.261979908844239</v>
+        <v>91.615055260264754</v>
       </c>
       <c r="BX19" s="7">
-        <v>96.192928443859145</v>
+        <v>96.668037165111571</v>
       </c>
       <c r="BY19" s="7">
-        <v>115.60884905210446</v>
+        <v>116.13612538606894</v>
       </c>
       <c r="BZ19" s="7">
-        <v>97.080091992029111</v>
+        <v>98.065534695957766</v>
       </c>
       <c r="CA19" s="7">
-        <v>93.431929591956546</v>
+        <v>93.067738922912184</v>
       </c>
       <c r="CB19" s="8">
-        <v>93.238666619279812</v>
+        <v>95.029871501019585</v>
       </c>
       <c r="CC19" s="8">
-        <v>125.82133188846302</v>
+        <v>126.75945198560987</v>
       </c>
       <c r="CD19" s="8">
-        <v>107.51283052485906</v>
+        <v>109.62699991197537</v>
       </c>
       <c r="CE19" s="8">
-        <v>105.73055075296966</v>
+        <v>107.74297085249546</v>
       </c>
       <c r="CF19" s="8">
-        <v>89.980328628533996</v>
+        <v>90.030233416398659</v>
       </c>
       <c r="CG19" s="8">
-        <v>103.64508724087634</v>
+        <v>100.87849901388147</v>
       </c>
       <c r="CH19" s="8">
-        <v>87.846053605499009</v>
+        <v>86.717462062126074</v>
       </c>
       <c r="CI19" s="9">
-        <v>110.52207200497162</v>
+        <v>110.19083812619257</v>
       </c>
       <c r="CJ19" s="9">
-        <v>114.73871951646998</v>
+        <v>117.83202800821122</v>
       </c>
       <c r="CK19" s="9">
-        <v>89.959524538208072</v>
+        <v>92.56496872618105</v>
       </c>
       <c r="CL19" s="9">
-        <v>105.4317316426129</v>
+        <v>103.00678788145538</v>
       </c>
       <c r="CM19" s="9">
-        <v>107.1104791109892</v>
+        <v>101.09037509197543</v>
       </c>
       <c r="CN19" s="9">
-        <v>111.65443416218872</v>
+        <v>116.58136711478038</v>
       </c>
       <c r="CO19" s="9">
-        <v>84.248723990366699</v>
+        <v>93.267631078661068</v>
       </c>
       <c r="CP19" s="9">
-        <v>94.856990106044194</v>
+        <v>101.78345947347984</v>
       </c>
       <c r="CQ19" s="9">
-        <v>109.31041026712114</v>
+        <v>119.1710250071027</v>
       </c>
       <c r="CR19" s="9">
-        <v>111.54938954051259</v>
+        <v>112.6600865012755</v>
       </c>
       <c r="CS19" s="9">
-        <v>112.17112968272841</v>
+        <v>96.912203697014533</v>
       </c>
       <c r="CT19" s="8">
         <v>118.96148210464132</v>
       </c>
       <c r="CU19" s="9">
         <v>104.03954472221413</v>
       </c>
       <c r="CV19" s="9">
         <v>72.267467973990279</v>
       </c>
       <c r="CW19" s="9">
         <v>97.393655255770213</v>
       </c>
       <c r="CX19" s="9">
         <v>103.52159535575933</v>
       </c>
       <c r="CY19" s="9">
         <v>111.62647307929312</v>
       </c>
       <c r="CZ19" s="9"/>
       <c r="DA19" s="9"/>
       <c r="DB19" s="9"/>
       <c r="DC19" s="9"/>
       <c r="DD19" s="9"/>
       <c r="DE19" s="9"/>
     </row>
     <row r="20" spans="1:109">
       <c r="A20" s="10" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="B20" s="7">
         <v>109.61943062472992</v>
       </c>
       <c r="C20" s="7">
         <v>132.9984517049493</v>
       </c>
       <c r="D20" s="7">
         <v>105.53301233158736</v>
       </c>
       <c r="E20" s="7">
         <v>101.78374363658777</v>
       </c>
       <c r="F20" s="7">
         <v>104.24901529800495</v>
       </c>
       <c r="G20" s="7">
         <v>104.18544670661652</v>
       </c>
       <c r="H20" s="7">
         <v>106.14883297561613</v>
       </c>
       <c r="I20" s="7">
         <v>108.44430474770084</v>
       </c>
@@ -5180,293 +5183,293 @@
       <c r="R20" s="7">
         <v>100</v>
       </c>
       <c r="S20" s="7">
         <v>100.15341442649701</v>
       </c>
       <c r="T20" s="7">
         <v>100.20793839628777</v>
       </c>
       <c r="U20" s="7">
         <v>99.897828951724961</v>
       </c>
       <c r="V20" s="7">
         <v>102.61396433162828</v>
       </c>
       <c r="W20" s="7">
         <v>96.246498737082632</v>
       </c>
       <c r="X20" s="7">
         <v>127.55394634967099</v>
       </c>
       <c r="Y20" s="7">
         <v>103.35552211887693</v>
       </c>
       <c r="Z20" s="7">
-        <v>99.823027097964882</v>
+        <v>41.578904899504828</v>
       </c>
       <c r="AA20" s="7">
-        <v>99.995823170588579</v>
+        <v>55.799132977197239</v>
       </c>
       <c r="AB20" s="7">
-        <v>100.26627073679258</v>
+        <v>38.538128892020005</v>
       </c>
       <c r="AC20" s="7">
-        <v>100.01718215318311</v>
+        <v>40.068298326131362</v>
       </c>
       <c r="AD20" s="7">
-        <v>100.22577424794197</v>
+        <v>45.472016196103063</v>
       </c>
       <c r="AE20" s="7">
-        <v>99.952579983225377</v>
+        <v>54.872574407277931</v>
       </c>
       <c r="AF20" s="7">
-        <v>100.17118066591347</v>
+        <v>60.219646808674518</v>
       </c>
       <c r="AG20" s="7">
-        <v>100.43198226906827</v>
+        <v>58.953302755067902</v>
       </c>
       <c r="AH20" s="7">
-        <v>117.46808205745995</v>
+        <v>1153.6300112202848</v>
       </c>
       <c r="AI20" s="7">
-        <v>102.37916832342771</v>
+        <v>68.438811047304313</v>
       </c>
       <c r="AJ20" s="7">
-        <v>20.718531791085844</v>
+        <v>87.016143665153962</v>
       </c>
       <c r="AK20" s="7">
-        <v>37.699035997448021</v>
+        <v>95.088001810341311</v>
       </c>
       <c r="AL20" s="7">
         <v>62.920957323145366</v>
       </c>
       <c r="AM20" s="7">
         <v>95.198137880541395</v>
       </c>
       <c r="AN20" s="7">
         <v>72.891898190061525</v>
       </c>
       <c r="AO20" s="7">
         <v>53.744640239717654</v>
       </c>
       <c r="AP20" s="7">
         <v>55.057038101664887</v>
       </c>
       <c r="AQ20" s="7">
         <v>38.223938544562117</v>
       </c>
       <c r="AR20" s="7">
         <v>72.450600937087302</v>
       </c>
       <c r="AS20" s="7">
         <v>76.083219283881959</v>
       </c>
       <c r="AT20" s="7">
         <v>93.153948272760815</v>
       </c>
       <c r="AU20" s="7">
         <v>90.570164420610141</v>
       </c>
       <c r="AV20" s="7">
         <v>115.16632533745685</v>
       </c>
       <c r="AW20" s="7">
         <v>120.86171839765376</v>
       </c>
       <c r="AX20" s="7">
-        <v>102.30396896220168</v>
+        <v>99.64344566296532</v>
       </c>
       <c r="AY20" s="7">
-        <v>98.307657109120541</v>
+        <v>101.72440232157524</v>
       </c>
       <c r="AZ20" s="7">
-        <v>110.7667148078765</v>
+        <v>101.70192724496579</v>
       </c>
       <c r="BA20" s="7">
-        <v>96.628247461528858</v>
+        <v>96.610629316251988</v>
       </c>
       <c r="BB20" s="7">
-        <v>98.866100524419238</v>
+        <v>79.426761966873187</v>
       </c>
       <c r="BC20" s="7">
-        <v>98.996836277086203</v>
+        <v>105.56967575028648</v>
       </c>
       <c r="BD20" s="8">
-        <v>101.57848853558227</v>
+        <v>104.24057107312224</v>
       </c>
       <c r="BE20" s="8">
-        <v>100.22074755506627</v>
+        <v>102.82967943360258</v>
       </c>
       <c r="BF20" s="8">
-        <v>44.817853734656538</v>
+        <v>70.034614289501022</v>
       </c>
       <c r="BG20" s="8">
-        <v>77.662738075454811</v>
+        <v>95.988593355534164</v>
       </c>
       <c r="BH20" s="8">
-        <v>91.294146585915314</v>
+        <v>98.810942112631523</v>
       </c>
       <c r="BI20" s="8">
-        <v>124.72571998146786</v>
+        <v>126.51728721285403</v>
       </c>
       <c r="BJ20" s="9">
-        <v>100.11045414268047</v>
+        <v>17.811974936651065</v>
       </c>
       <c r="BK20" s="9">
-        <v>99.775828618913593</v>
+        <v>45.513525172412031</v>
       </c>
       <c r="BL20" s="7">
-        <v>96.06014963459792</v>
+        <v>57.36594669806756</v>
       </c>
       <c r="BM20" s="7">
-        <v>98.49435778124996</v>
+        <v>16.447831843149</v>
       </c>
       <c r="BN20" s="7">
-        <v>112.08525058168988</v>
+        <v>3.6042571593295913</v>
       </c>
       <c r="BO20" s="7">
-        <v>100.13275221280738</v>
+        <v>4.6726164965530046</v>
       </c>
       <c r="BP20" s="8">
-        <v>102.18158882600945</v>
+        <v>33.560936512182415</v>
       </c>
       <c r="BQ20" s="8">
-        <v>88.06595972779337</v>
+        <v>52.039101188316394</v>
       </c>
       <c r="BR20" s="8">
-        <v>96.072780360885815</v>
+        <v>67.604005110746058</v>
       </c>
       <c r="BS20" s="8">
-        <v>145.45457037138729</v>
+        <v>49.41521783362213</v>
       </c>
       <c r="BT20" s="8">
-        <v>99.661453158669886</v>
+        <v>125.02370621833498</v>
       </c>
       <c r="BU20" s="8">
-        <v>105.84975504755465</v>
+        <v>91.137355985577926</v>
       </c>
       <c r="BV20" s="8">
-        <v>100.18892658045557</v>
+        <v>87.03898602652832</v>
       </c>
       <c r="BW20" s="9">
-        <v>102.85998042388429</v>
+        <v>99.324093596155876</v>
       </c>
       <c r="BX20" s="7">
-        <v>103.06726732360141</v>
+        <v>98.040175259058202</v>
       </c>
       <c r="BY20" s="7">
-        <v>105.14789481018634</v>
+        <v>93.064826397008062</v>
       </c>
       <c r="BZ20" s="7">
-        <v>102.9156122465258</v>
+        <v>81.684728670712033</v>
       </c>
       <c r="CA20" s="7">
-        <v>91.563169247029037</v>
+        <v>62.940513771219166</v>
       </c>
       <c r="CB20" s="8">
-        <v>62.419734816298345</v>
+        <v>82.028659595308667</v>
       </c>
       <c r="CC20" s="8">
-        <v>108.528872177588</v>
+        <v>107.54665350828753</v>
       </c>
       <c r="CD20" s="8">
-        <v>97.977636260063562</v>
+        <v>101.39505750691184</v>
       </c>
       <c r="CE20" s="8">
-        <v>98.618791630513897</v>
+        <v>99.985957198688141</v>
       </c>
       <c r="CF20" s="8">
-        <v>100.84982858510003</v>
+        <v>102.7027098827385</v>
       </c>
       <c r="CG20" s="8">
-        <v>100.48704344146309</v>
+        <v>98.282220376818202</v>
       </c>
       <c r="CH20" s="8">
-        <v>100.25075934320573</v>
+        <v>182.54845827649447</v>
       </c>
       <c r="CI20" s="9">
-        <v>99.950052360328229</v>
+        <v>89.004612751414967</v>
       </c>
       <c r="CJ20" s="9">
-        <v>100.33818250503566</v>
+        <v>94.346712361033639</v>
       </c>
       <c r="CK20" s="9">
-        <v>99.283888461040874</v>
+        <v>270.48555976823343</v>
       </c>
       <c r="CL20" s="9">
-        <v>99.946554244706775</v>
+        <v>234.08180691217288</v>
       </c>
       <c r="CM20" s="9">
-        <v>-103.99975796542297</v>
+        <v>604.26070148877602</v>
       </c>
       <c r="CN20" s="9">
-        <v>135.51180430044553</v>
+        <v>218.92435176132904</v>
       </c>
       <c r="CO20" s="9">
-        <v>85.176494697352723</v>
+        <v>115.08216125830441</v>
       </c>
       <c r="CP20" s="9">
-        <v>85.593321496835301</v>
+        <v>100.92180203990775</v>
       </c>
       <c r="CQ20" s="9">
-        <v>85.389347956267699</v>
+        <v>224.86545941112007</v>
       </c>
       <c r="CR20" s="9">
-        <v>98.76034525697014</v>
+        <v>22.591517746123923</v>
       </c>
       <c r="CS20" s="9">
-        <v>101.11288717142403</v>
+        <v>39.008707626263934</v>
       </c>
       <c r="CT20" s="8">
         <v>100.22480720631692</v>
       </c>
       <c r="CU20" s="9">
         <v>100.27283955520763</v>
       </c>
       <c r="CV20" s="9">
         <v>101.14083842284536</v>
       </c>
       <c r="CW20" s="9">
         <v>99.469072062247349</v>
       </c>
       <c r="CX20" s="9">
         <v>101.97570267370224</v>
       </c>
       <c r="CY20" s="9">
         <v>99.521541228125415</v>
       </c>
       <c r="CZ20" s="9"/>
       <c r="DA20" s="9"/>
       <c r="DB20" s="9"/>
       <c r="DC20" s="9"/>
       <c r="DD20" s="9"/>
       <c r="DE20" s="9"/>
     </row>
     <row r="21" spans="1:109">
       <c r="A21" s="10" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="B21" s="7">
         <v>70.665594681456142</v>
       </c>
       <c r="C21" s="7">
         <v>111.08975806609132</v>
       </c>
       <c r="D21" s="7">
         <v>78.912272770958836</v>
       </c>
       <c r="E21" s="7">
         <v>108.66879978245211</v>
       </c>
       <c r="F21" s="7">
         <v>91.612756609134337</v>
       </c>
       <c r="G21" s="7">
         <v>87.774887239828331</v>
       </c>
       <c r="H21" s="7">
         <v>97.378198664243854</v>
       </c>
       <c r="I21" s="7">
         <v>88.099080270915408</v>
       </c>
@@ -5497,293 +5500,293 @@
       <c r="R21" s="7">
         <v>102.57375575059224</v>
       </c>
       <c r="S21" s="7">
         <v>98.111454629132169</v>
       </c>
       <c r="T21" s="7">
         <v>99.592762372032809</v>
       </c>
       <c r="U21" s="7">
         <v>104.04402298847495</v>
       </c>
       <c r="V21" s="7">
         <v>100.32626774669731</v>
       </c>
       <c r="W21" s="7">
         <v>84.345086592201795</v>
       </c>
       <c r="X21" s="7">
         <v>133.43691612329087</v>
       </c>
       <c r="Y21" s="7">
         <v>105.82525367992079</v>
       </c>
       <c r="Z21" s="7">
-        <v>101.24965427317501</v>
+        <v>91.811312757747743</v>
       </c>
       <c r="AA21" s="7">
-        <v>100.82324107750406</v>
+        <v>96.529180936062062</v>
       </c>
       <c r="AB21" s="7">
-        <v>100.03196189899074</v>
+        <v>81.578379972323077</v>
       </c>
       <c r="AC21" s="7">
-        <v>100.79104388622828</v>
+        <v>96.38105531328236</v>
       </c>
       <c r="AD21" s="7">
-        <v>103.49134475592253</v>
+        <v>97.439789898900926</v>
       </c>
       <c r="AE21" s="7">
-        <v>102.17526787253806</v>
+        <v>103.17296813983251</v>
       </c>
       <c r="AF21" s="7">
-        <v>143.08532751750309</v>
+        <v>132.90578607705638</v>
       </c>
       <c r="AG21" s="7">
-        <v>102.67764655729776</v>
+        <v>88.726686287354056</v>
       </c>
       <c r="AH21" s="7">
-        <v>113.92814028593151</v>
+        <v>191.73871106597989</v>
       </c>
       <c r="AI21" s="7">
-        <v>84.345643284045536</v>
+        <v>105.92340731798215</v>
       </c>
       <c r="AJ21" s="7">
-        <v>105.71765181442822</v>
+        <v>103.42444533490382</v>
       </c>
       <c r="AK21" s="7">
-        <v>99.882071029671309</v>
+        <v>105.55492692215813</v>
       </c>
       <c r="AL21" s="7">
         <v>91.728766326142534</v>
       </c>
       <c r="AM21" s="7">
         <v>111.16833997583899</v>
       </c>
       <c r="AN21" s="7">
         <v>118.79273184317678</v>
       </c>
       <c r="AO21" s="7">
         <v>87.513165913530429</v>
       </c>
       <c r="AP21" s="7">
         <v>91.564937088616873</v>
       </c>
       <c r="AQ21" s="7">
         <v>58.292516515585234</v>
       </c>
       <c r="AR21" s="7">
         <v>46.513694544357421</v>
       </c>
       <c r="AS21" s="7">
         <v>63.396908673240127</v>
       </c>
       <c r="AT21" s="7">
         <v>101.87148788937949</v>
       </c>
       <c r="AU21" s="7">
         <v>102.09835088706348</v>
       </c>
       <c r="AV21" s="7">
         <v>96.019588150102891</v>
       </c>
       <c r="AW21" s="7">
         <v>99.780196489126794</v>
       </c>
       <c r="AX21" s="7">
-        <v>100.66615593350107</v>
+        <v>99.187803327339623</v>
       </c>
       <c r="AY21" s="7">
-        <v>132.31921733169776</v>
+        <v>125.22574622419928</v>
       </c>
       <c r="AZ21" s="7">
-        <v>182.46777309036148</v>
+        <v>164.61712442288717</v>
       </c>
       <c r="BA21" s="7">
-        <v>104.86437409743765</v>
+        <v>103.54262791919288</v>
       </c>
       <c r="BB21" s="7">
-        <v>80.811379910107291</v>
+        <v>69.305754867835432</v>
       </c>
       <c r="BC21" s="7">
-        <v>105.51748588769973</v>
+        <v>108.71299176848486</v>
       </c>
       <c r="BD21" s="8">
-        <v>111.18640292159689</v>
+        <v>110.94412843030035</v>
       </c>
       <c r="BE21" s="8">
-        <v>97.99778295323172</v>
+        <v>101.41780629036272</v>
       </c>
       <c r="BF21" s="8">
-        <v>129.95990422709446</v>
+        <v>120.36299898621512</v>
       </c>
       <c r="BG21" s="8">
-        <v>76.576046175255598</v>
+        <v>79.882438406905734</v>
       </c>
       <c r="BH21" s="8">
-        <v>85.094738637014729</v>
+        <v>101.6491185232056</v>
       </c>
       <c r="BI21" s="8">
-        <v>90.330769856305864</v>
+        <v>92.175832587278776</v>
       </c>
       <c r="BJ21" s="9">
-        <v>91.673693079075107</v>
+        <v>65.092308534538162</v>
       </c>
       <c r="BK21" s="9">
-        <v>78.356855427141326</v>
+        <v>70.359835478261672</v>
       </c>
       <c r="BL21" s="7">
-        <v>69.685181330069611</v>
+        <v>80.936300058507655</v>
       </c>
       <c r="BM21" s="7">
-        <v>96.98749740048946</v>
+        <v>113.61954547051106</v>
       </c>
       <c r="BN21" s="7">
-        <v>106.89934619111541</v>
+        <v>134.92804741102756</v>
       </c>
       <c r="BO21" s="7">
-        <v>95.5204390693509</v>
+        <v>52.537338722527679</v>
       </c>
       <c r="BP21" s="8">
-        <v>94.486396916581128</v>
+        <v>96.788668929287155</v>
       </c>
       <c r="BQ21" s="8">
-        <v>98.566075586630376</v>
+        <v>100.13364476720659</v>
       </c>
       <c r="BR21" s="8">
-        <v>88.225283623766444</v>
+        <v>93.697889162284753</v>
       </c>
       <c r="BS21" s="8">
-        <v>91.503297078985071</v>
+        <v>94.175469412874861</v>
       </c>
       <c r="BT21" s="8">
-        <v>128.60681817304328</v>
+        <v>125.63498788252461</v>
       </c>
       <c r="BU21" s="8">
-        <v>118.86509380469286</v>
+        <v>92.345691737688767</v>
       </c>
       <c r="BV21" s="8">
-        <v>98.972533729652795</v>
+        <v>93.154690159357827</v>
       </c>
       <c r="BW21" s="9">
-        <v>103.16652721705172</v>
+        <v>102.50545575768801</v>
       </c>
       <c r="BX21" s="7">
-        <v>112.47743322621395</v>
+        <v>110.26578573105039</v>
       </c>
       <c r="BY21" s="7">
-        <v>95.467792408022703</v>
+        <v>86.898699258666468</v>
       </c>
       <c r="BZ21" s="7">
-        <v>97.408179718953704</v>
+        <v>96.359834989693113</v>
       </c>
       <c r="CA21" s="7">
-        <v>101.81183076245601</v>
+        <v>102.69349265901566</v>
       </c>
       <c r="CB21" s="8">
-        <v>97.03390285583059</v>
+        <v>96.275688081085093</v>
       </c>
       <c r="CC21" s="8">
-        <v>118.01947747882966</v>
+        <v>117.54613144511279</v>
       </c>
       <c r="CD21" s="8">
-        <v>96.507167934264288</v>
+        <v>99.478007040820387</v>
       </c>
       <c r="CE21" s="8">
-        <v>84.11427723320935</v>
+        <v>88.395949510955248</v>
       </c>
       <c r="CF21" s="8">
-        <v>107.92696360697187</v>
+        <v>117.5862002730715</v>
       </c>
       <c r="CG21" s="8">
-        <v>106.06124557734805</v>
+        <v>97.149980112848027</v>
       </c>
       <c r="CH21" s="8">
-        <v>97.614158082888252</v>
+        <v>159.17637161434388</v>
       </c>
       <c r="CI21" s="9">
-        <v>95.719147462675721</v>
+        <v>115.58193992018477</v>
       </c>
       <c r="CJ21" s="9">
-        <v>110.28301088629813</v>
+        <v>68.65463601636263</v>
       </c>
       <c r="CK21" s="9">
-        <v>100.76617745777634</v>
+        <v>62.164174587815523</v>
       </c>
       <c r="CL21" s="9">
-        <v>100.71746337408463</v>
+        <v>59.596689109811628</v>
       </c>
       <c r="CM21" s="9">
-        <v>99.957338332756649</v>
+        <v>210.00983696239342</v>
       </c>
       <c r="CN21" s="9">
-        <v>105.91977332151809</v>
+        <v>101.93384147788404</v>
       </c>
       <c r="CO21" s="9">
-        <v>90.154793074973227</v>
+        <v>87.942723386382198</v>
       </c>
       <c r="CP21" s="9">
-        <v>98.91693840643957</v>
+        <v>147.74173515385249</v>
       </c>
       <c r="CQ21" s="9">
-        <v>102.71545494665763</v>
+        <v>129.82939053872573</v>
       </c>
       <c r="CR21" s="9">
-        <v>90.47684626886327</v>
+        <v>49.528338547020944</v>
       </c>
       <c r="CS21" s="9">
-        <v>107.5114927300429</v>
+        <v>65.536674563099766</v>
       </c>
       <c r="CT21" s="8">
         <v>100.03830513893928</v>
       </c>
       <c r="CU21" s="9">
         <v>101.12689576617784</v>
       </c>
       <c r="CV21" s="9">
         <v>74.997119997682077</v>
       </c>
       <c r="CW21" s="9">
         <v>109.51386424749876</v>
       </c>
       <c r="CX21" s="9">
         <v>98.697584201453296</v>
       </c>
       <c r="CY21" s="9">
         <v>187.62802162920002</v>
       </c>
       <c r="CZ21" s="9"/>
       <c r="DA21" s="9"/>
       <c r="DB21" s="9"/>
       <c r="DC21" s="9"/>
       <c r="DD21" s="9"/>
       <c r="DE21" s="9"/>
     </row>
     <row r="22" spans="1:109">
       <c r="A22" s="10" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="B22" s="7">
         <v>102.22475881683482</v>
       </c>
       <c r="C22" s="7">
         <v>104.66845563211035</v>
       </c>
       <c r="D22" s="7">
         <v>99.761852891780038</v>
       </c>
       <c r="E22" s="7">
         <v>105.19319247118202</v>
       </c>
       <c r="F22" s="7">
         <v>100.33063468152001</v>
       </c>
       <c r="G22" s="7">
         <v>119.30832236209427</v>
       </c>
       <c r="H22" s="7">
         <v>96.072959193571464</v>
       </c>
       <c r="I22" s="7">
         <v>96.616370239759945</v>
       </c>
@@ -5814,293 +5817,293 @@
       <c r="R22" s="7">
         <v>103.4880841271731</v>
       </c>
       <c r="S22" s="7">
         <v>99.963240700770754</v>
       </c>
       <c r="T22" s="7">
         <v>101.79963659654857</v>
       </c>
       <c r="U22" s="7">
         <v>100.3764411007289</v>
       </c>
       <c r="V22" s="7">
         <v>101.48915721695997</v>
       </c>
       <c r="W22" s="7">
         <v>101.26793627203159</v>
       </c>
       <c r="X22" s="7">
         <v>102.73840209008974</v>
       </c>
       <c r="Y22" s="7">
         <v>110.4770864691576</v>
       </c>
       <c r="Z22" s="7">
-        <v>101.57969936048958</v>
+        <v>101.7655475155745</v>
       </c>
       <c r="AA22" s="7">
-        <v>100.63255871293839</v>
+        <v>100.88041562944301</v>
       </c>
       <c r="AB22" s="7">
-        <v>99.977893252973885</v>
+        <v>99.77702935294856</v>
       </c>
       <c r="AC22" s="7">
-        <v>100.91971279620049</v>
+        <v>101.36259252910926</v>
       </c>
       <c r="AD22" s="7">
-        <v>100.92430882932408</v>
+        <v>95.861384814386838</v>
       </c>
       <c r="AE22" s="7">
-        <v>100.46590721388371</v>
+        <v>95.478985080372141</v>
       </c>
       <c r="AF22" s="7">
-        <v>100.51657446952034</v>
+        <v>102.10945585426042</v>
       </c>
       <c r="AG22" s="7">
-        <v>100.83061903355102</v>
+        <v>101.11730635868972</v>
       </c>
       <c r="AH22" s="7">
-        <v>103.87259106237346</v>
+        <v>78.489062210533305</v>
       </c>
       <c r="AI22" s="7">
-        <v>100.8574728338608</v>
+        <v>104.90759276777983</v>
       </c>
       <c r="AJ22" s="7">
-        <v>100.82125744819901</v>
+        <v>100.73367286604973</v>
       </c>
       <c r="AK22" s="7">
-        <v>91.656024164442101</v>
+        <v>102.3258459025737</v>
       </c>
       <c r="AL22" s="7">
         <v>70.683958549236365</v>
       </c>
       <c r="AM22" s="7">
         <v>70.449433252310584</v>
       </c>
       <c r="AN22" s="7">
         <v>70.806192242120943</v>
       </c>
       <c r="AO22" s="7">
         <v>70.166414449180493</v>
       </c>
       <c r="AP22" s="7">
         <v>70.375401312655086</v>
       </c>
       <c r="AQ22" s="7">
         <v>78.055739958196796</v>
       </c>
       <c r="AR22" s="7">
         <v>46.600208043638581</v>
       </c>
       <c r="AS22" s="7">
         <v>43.903908864129569</v>
       </c>
       <c r="AT22" s="7">
         <v>62.745771186590495</v>
       </c>
       <c r="AU22" s="7">
         <v>56.737602368754224</v>
       </c>
       <c r="AV22" s="7">
         <v>66.636873802280107</v>
       </c>
       <c r="AW22" s="7">
         <v>62.397601747105945</v>
       </c>
       <c r="AX22" s="7">
-        <v>96.04447044722626</v>
+        <v>95.854942006085082</v>
       </c>
       <c r="AY22" s="7">
-        <v>98.047518977467092</v>
+        <v>99.189363574581378</v>
       </c>
       <c r="AZ22" s="7">
-        <v>96.467244574989977</v>
+        <v>95.218720426826479</v>
       </c>
       <c r="BA22" s="7">
-        <v>96.528527678756234</v>
+        <v>95.889879792142978</v>
       </c>
       <c r="BB22" s="7">
-        <v>79.838066403964604</v>
+        <v>68.823860985756028</v>
       </c>
       <c r="BC22" s="7">
-        <v>100.34049618365093</v>
+        <v>102.60277516624549</v>
       </c>
       <c r="BD22" s="8">
-        <v>99.630184704193539</v>
+        <v>93.163925414717369</v>
       </c>
       <c r="BE22" s="8">
-        <v>100.12718565986725</v>
+        <v>92.79774850372192</v>
       </c>
       <c r="BF22" s="8">
-        <v>112.98740756250025</v>
+        <v>112.13727573610225</v>
       </c>
       <c r="BG22" s="8">
-        <v>99.994425900154638</v>
+        <v>95.819047068537174</v>
       </c>
       <c r="BH22" s="8">
-        <v>101.43123029821859</v>
+        <v>104.0754553682652</v>
       </c>
       <c r="BI22" s="8">
-        <v>106.14189352154372</v>
+        <v>102.37174580363259</v>
       </c>
       <c r="BJ22" s="9">
-        <v>94.445623869781784</v>
+        <v>96.353937201764239</v>
       </c>
       <c r="BK22" s="9">
-        <v>102.7489995910957</v>
+        <v>107.07979240455737</v>
       </c>
       <c r="BL22" s="7">
-        <v>99.777733394141308</v>
+        <v>97.127325710762079</v>
       </c>
       <c r="BM22" s="7">
-        <v>102.48124430355684</v>
+        <v>104.93707181611862</v>
       </c>
       <c r="BN22" s="7">
-        <v>100.21896709625099</v>
+        <v>104.1967560262873</v>
       </c>
       <c r="BO22" s="7">
-        <v>98.960665143175859</v>
+        <v>104.7504577149958</v>
       </c>
       <c r="BP22" s="8">
-        <v>100.02116336950766</v>
+        <v>99.785903865281327</v>
       </c>
       <c r="BQ22" s="8">
-        <v>101.87643215967968</v>
+        <v>102.87521050651831</v>
       </c>
       <c r="BR22" s="8">
-        <v>97.272278200704037</v>
+        <v>100.42238584189909</v>
       </c>
       <c r="BS22" s="8">
-        <v>97.609304506319333</v>
+        <v>99.657872775223609</v>
       </c>
       <c r="BT22" s="8">
-        <v>99.049840895452732</v>
+        <v>92.777430190591772</v>
       </c>
       <c r="BU22" s="8">
-        <v>111.08298068534862</v>
+        <v>101.33809925933083</v>
       </c>
       <c r="BV22" s="8">
-        <v>98.69094523624328</v>
+        <v>98.343119480168554</v>
       </c>
       <c r="BW22" s="9">
-        <v>101.02027803574416</v>
+        <v>101.53765376513439</v>
       </c>
       <c r="BX22" s="7">
-        <v>99.971570786956349</v>
+        <v>99.045584029259643</v>
       </c>
       <c r="BY22" s="7">
-        <v>101.14902364030232</v>
+        <v>100.2723301176853</v>
       </c>
       <c r="BZ22" s="7">
-        <v>98.402654988804144</v>
+        <v>98.627380263728909</v>
       </c>
       <c r="CA22" s="7">
-        <v>100.0794518204977</v>
+        <v>99.991141082491367</v>
       </c>
       <c r="CB22" s="8">
-        <v>100.74550639218474</v>
+        <v>102.35753326873585</v>
       </c>
       <c r="CC22" s="8">
-        <v>104.65143372609352</v>
+        <v>107.57136030942651</v>
       </c>
       <c r="CD22" s="8">
-        <v>100.44340585777793</v>
+        <v>104.65862809228901</v>
       </c>
       <c r="CE22" s="8">
-        <v>96.089836095906364</v>
+        <v>95.727972213085181</v>
       </c>
       <c r="CF22" s="8">
-        <v>101.79199917675331</v>
+        <v>102.29541980187746</v>
       </c>
       <c r="CG22" s="8">
-        <v>102.78471590869434</v>
+        <v>101.17411723212932</v>
       </c>
       <c r="CH22" s="8">
-        <v>94.931343805140216</v>
+        <v>94.467984652628971</v>
       </c>
       <c r="CI22" s="9">
-        <v>102.1542800018205</v>
+        <v>125.67112059327457</v>
       </c>
       <c r="CJ22" s="9">
-        <v>122.96096911123445</v>
+        <v>156.14428078270066</v>
       </c>
       <c r="CK22" s="9">
-        <v>93.921008257724282</v>
+        <v>123.77135119781659</v>
       </c>
       <c r="CL22" s="9">
-        <v>106.59678486977184</v>
+        <v>108.43356525631032</v>
       </c>
       <c r="CM22" s="9">
-        <v>101.93951262024771</v>
+        <v>77.618259893397394</v>
       </c>
       <c r="CN22" s="9">
-        <v>93.275273484267174</v>
+        <v>90.97694887957681</v>
       </c>
       <c r="CO22" s="9">
-        <v>97.47285653266303</v>
+        <v>86.66104744712429</v>
       </c>
       <c r="CP22" s="9">
-        <v>98.982507879523979</v>
+        <v>79.419531172234912</v>
       </c>
       <c r="CQ22" s="9">
-        <v>105.98826233497687</v>
+        <v>96.712327660864631</v>
       </c>
       <c r="CR22" s="9">
-        <v>103.39612015262733</v>
+        <v>130.61220104024156</v>
       </c>
       <c r="CS22" s="9">
-        <v>96.256488894927188</v>
+        <v>128.42613161068905</v>
       </c>
       <c r="CT22" s="8">
         <v>102.40421298306599</v>
       </c>
       <c r="CU22" s="9">
         <v>99.967379442448092</v>
       </c>
       <c r="CV22" s="9">
         <v>78.824730916529148</v>
       </c>
       <c r="CW22" s="9">
         <v>97.388776746725881</v>
       </c>
       <c r="CX22" s="9">
         <v>75.704685581925659</v>
       </c>
       <c r="CY22" s="9">
         <v>94.93113401842767</v>
       </c>
       <c r="CZ22" s="9"/>
       <c r="DA22" s="9"/>
       <c r="DB22" s="9"/>
       <c r="DC22" s="9"/>
       <c r="DD22" s="9"/>
       <c r="DE22" s="9"/>
     </row>
     <row r="23" spans="1:109">
       <c r="A23" s="10" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="B23" s="9">
         <v>82.609818359170077</v>
       </c>
       <c r="C23" s="9">
         <v>98.463560389762577</v>
       </c>
       <c r="D23" s="9">
         <v>117.88600313745015</v>
       </c>
       <c r="E23" s="9">
         <v>100.78226799858105</v>
       </c>
       <c r="F23" s="9">
         <v>95.813810508554269</v>
       </c>
       <c r="G23" s="9">
         <v>94.895773401080049</v>
       </c>
       <c r="H23" s="9">
         <v>101.04920814133497</v>
       </c>
       <c r="I23" s="9">
         <v>97.343262505156488</v>
       </c>
@@ -6131,293 +6134,293 @@
       <c r="R23" s="9">
         <v>100.50248117765786</v>
       </c>
       <c r="S23" s="9">
         <v>101.64042266838753</v>
       </c>
       <c r="T23" s="9">
         <v>102.52004743097956</v>
       </c>
       <c r="U23" s="9">
         <v>98.423048832212174</v>
       </c>
       <c r="V23" s="9">
         <v>99.608917766479365</v>
       </c>
       <c r="W23" s="9">
         <v>99.156574391168974</v>
       </c>
       <c r="X23" s="9">
         <v>191.54114411514323</v>
       </c>
       <c r="Y23" s="9">
         <v>119.55324933391749</v>
       </c>
       <c r="Z23" s="9">
-        <v>104.07624862394616</v>
+        <v>99.306371717905037</v>
       </c>
       <c r="AA23" s="9">
-        <v>95.891722669513726</v>
+        <v>88.49815715843657</v>
       </c>
       <c r="AB23" s="9">
-        <v>96.318645935690199</v>
+        <v>89.877618477451335</v>
       </c>
       <c r="AC23" s="9">
-        <v>99.392710622956244</v>
+        <v>92.563973737641845</v>
       </c>
       <c r="AD23" s="9">
-        <v>100.34346253169932</v>
+        <v>92.221690990575311</v>
       </c>
       <c r="AE23" s="9">
-        <v>95.19265573842965</v>
+        <v>114.82389530818871</v>
       </c>
       <c r="AF23" s="9">
-        <v>96.933879953147127</v>
+        <v>100.30270307122879</v>
       </c>
       <c r="AG23" s="9">
-        <v>98.271924446593147</v>
+        <v>107.8002378015771</v>
       </c>
       <c r="AH23" s="9">
-        <v>100.32267115121229</v>
+        <v>98.836300480963317</v>
       </c>
       <c r="AI23" s="9">
-        <v>87.97049531016404</v>
+        <v>102.50637365640711</v>
       </c>
       <c r="AJ23" s="9">
-        <v>107.26147730599698</v>
+        <v>93.03472391482542</v>
       </c>
       <c r="AK23" s="9">
-        <v>6.1358201910044503</v>
+        <v>86.466815760627227</v>
       </c>
       <c r="AL23" s="9">
         <v>142.25628814966359</v>
       </c>
       <c r="AM23" s="9">
         <v>155.58212567709631</v>
       </c>
       <c r="AN23" s="9">
         <v>156.49020305527694</v>
       </c>
       <c r="AO23" s="9">
         <v>226.6568441359079</v>
       </c>
       <c r="AP23" s="9">
         <v>217.18065895165591</v>
       </c>
       <c r="AQ23" s="9">
         <v>242.75105696226643</v>
       </c>
       <c r="AR23" s="9">
         <v>154.92609392313489</v>
       </c>
       <c r="AS23" s="9">
         <v>148.18275516751004</v>
       </c>
       <c r="AT23" s="9">
         <v>132.38884998850585</v>
       </c>
       <c r="AU23" s="9">
         <v>181.96461894749868</v>
       </c>
       <c r="AV23" s="9">
         <v>222.32382881438397</v>
       </c>
       <c r="AW23" s="9">
         <v>232.54185078029104</v>
       </c>
       <c r="AX23" s="9">
-        <v>106.75738896507114</v>
+        <v>111.98047753802331</v>
       </c>
       <c r="AY23" s="9">
-        <v>106.30371888250731</v>
+        <v>112.27214408266688</v>
       </c>
       <c r="AZ23" s="9">
-        <v>109.90193750606653</v>
+        <v>118.36059173288027</v>
       </c>
       <c r="BA23" s="9">
-        <v>111.79053644702365</v>
+        <v>117.01740511099901</v>
       </c>
       <c r="BB23" s="9">
-        <v>91.526369028185144</v>
+        <v>87.463825900700527</v>
       </c>
       <c r="BC23" s="7">
-        <v>101.44831320077527</v>
+        <v>110.03206563922193</v>
       </c>
       <c r="BD23" s="8">
-        <v>102.97108023344394</v>
+        <v>128.9208979652617</v>
       </c>
       <c r="BE23" s="8">
-        <v>109.32235481423128</v>
+        <v>149.47285377858356</v>
       </c>
       <c r="BF23" s="8">
-        <v>83.661105322948544</v>
+        <v>86.238124719611463</v>
       </c>
       <c r="BG23" s="8">
-        <v>109.67208774338573</v>
+        <v>113.19035829502073</v>
       </c>
       <c r="BH23" s="8">
-        <v>110.63361987206899</v>
+        <v>133.48587437405712</v>
       </c>
       <c r="BI23" s="8">
-        <v>123.18135181390079</v>
+        <v>120.42157255659296</v>
       </c>
       <c r="BJ23" s="9">
-        <v>95.562566803155818</v>
+        <v>110.32365754182992</v>
       </c>
       <c r="BK23" s="9">
-        <v>95.560323719809602</v>
+        <v>108.18065409685227</v>
       </c>
       <c r="BL23" s="9">
-        <v>99.30531340679893</v>
+        <v>115.14088807307974</v>
       </c>
       <c r="BM23" s="9">
-        <v>103.99445189909639</v>
+        <v>124.50043629202116</v>
       </c>
       <c r="BN23" s="9">
-        <v>100.04628286958001</v>
+        <v>121.92751098174122</v>
       </c>
       <c r="BO23" s="7">
-        <v>101.22860915026457</v>
+        <v>97.58877937478708</v>
       </c>
       <c r="BP23" s="8">
-        <v>99.856856365359306</v>
+        <v>129.20392484405562</v>
       </c>
       <c r="BQ23" s="8">
-        <v>95.140670197958073</v>
+        <v>121.9673553875293</v>
       </c>
       <c r="BR23" s="8">
-        <v>81.497629260256574</v>
+        <v>106.74893493528556</v>
       </c>
       <c r="BS23" s="8">
-        <v>81.675881635542197</v>
+        <v>106.11626870110796</v>
       </c>
       <c r="BT23" s="8">
-        <v>125.69350750511458</v>
+        <v>131.86750910909865</v>
       </c>
       <c r="BU23" s="8">
-        <v>201.54031964223185</v>
+        <v>115.12247313259411</v>
       </c>
       <c r="BV23" s="8">
-        <v>98.868455943062301</v>
+        <v>95.788872445467604</v>
       </c>
       <c r="BW23" s="9">
-        <v>102.72352486884479</v>
+        <v>101.19704086670673</v>
       </c>
       <c r="BX23" s="9">
-        <v>113.50390382518106</v>
+        <v>108.89651797632098</v>
       </c>
       <c r="BY23" s="9">
-        <v>102.69174762250444</v>
+        <v>99.968765003782906</v>
       </c>
       <c r="BZ23" s="9">
-        <v>101.21591913114048</v>
+        <v>99.348351753715818</v>
       </c>
       <c r="CA23" s="7">
-        <v>92.141299716916919</v>
+        <v>86.379647489049944</v>
       </c>
       <c r="CB23" s="8">
-        <v>100.21682676262374</v>
+        <v>95.903517270318005</v>
       </c>
       <c r="CC23" s="8">
-        <v>102.17973878030413</v>
+        <v>98.384001554791283</v>
       </c>
       <c r="CD23" s="8">
-        <v>99.84270284043339</v>
+        <v>101.04020641685676</v>
       </c>
       <c r="CE23" s="8">
-        <v>100.05732358402975</v>
+        <v>108.9493527052295</v>
       </c>
       <c r="CF23" s="8">
-        <v>101.07492966723997</v>
+        <v>103.36227493361744</v>
       </c>
       <c r="CG23" s="8">
-        <v>106.35096219685731</v>
+        <v>96.992218248328825</v>
       </c>
       <c r="CH23" s="8">
-        <v>93.802917164568015</v>
+        <v>84.17792168764619</v>
       </c>
       <c r="CI23" s="9">
-        <v>95.97245984577718</v>
+        <v>99.113874487399912</v>
       </c>
       <c r="CJ23" s="9">
-        <v>128.43681157702045</v>
+        <v>100.76152414891139</v>
       </c>
       <c r="CK23" s="9">
-        <v>100.95837047604297</v>
+        <v>87.107591351157581</v>
       </c>
       <c r="CL23" s="9">
-        <v>120.50872229128471</v>
+        <v>74.673176633125522</v>
       </c>
       <c r="CM23" s="9">
-        <v>99.396071752709162</v>
+        <v>164.44844248323034</v>
       </c>
       <c r="CN23" s="9">
-        <v>90.562248123573781</v>
+        <v>74.422113044959588</v>
       </c>
       <c r="CO23" s="9">
-        <v>96.097556489801192</v>
+        <v>85.532951188608521</v>
       </c>
       <c r="CP23" s="9">
-        <v>92.343382274272699</v>
+        <v>85.35100373776946</v>
       </c>
       <c r="CQ23" s="9">
-        <v>81.997772080992434</v>
+        <v>79.67191864834561</v>
       </c>
       <c r="CR23" s="9">
-        <v>95.239617156877244</v>
+        <v>93.034065302778586</v>
       </c>
       <c r="CS23" s="9">
-        <v>156.63548281462997</v>
+        <v>119.02444848178739</v>
       </c>
       <c r="CT23" s="8">
         <v>105.48531207422536</v>
       </c>
       <c r="CU23" s="9">
         <v>103.65024404996792</v>
       </c>
       <c r="CV23" s="9">
         <v>79.185826365971906</v>
       </c>
       <c r="CW23" s="9">
         <v>94.637101378370858</v>
       </c>
       <c r="CX23" s="9">
         <v>86.628196477775688</v>
       </c>
       <c r="CY23" s="9">
         <v>132.14301193549264</v>
       </c>
       <c r="CZ23" s="9"/>
       <c r="DA23" s="9"/>
       <c r="DB23" s="9"/>
       <c r="DC23" s="9"/>
       <c r="DD23" s="9"/>
       <c r="DE23" s="9"/>
     </row>
     <row r="24" spans="1:109">
       <c r="A24" s="10" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="B24" s="7">
         <v>101.21784906341756</v>
       </c>
       <c r="C24" s="7">
         <v>95.503915387600031</v>
       </c>
       <c r="D24" s="7">
         <v>96.71283498059195</v>
       </c>
       <c r="E24" s="7">
         <v>96.449168200192076</v>
       </c>
       <c r="F24" s="7">
         <v>77.048899507449775</v>
       </c>
       <c r="G24" s="7">
         <v>134.72709861534068</v>
       </c>
       <c r="H24" s="7">
         <v>105.66933585793861</v>
       </c>
       <c r="I24" s="7">
         <v>101.74971274286115</v>
       </c>
@@ -6448,293 +6451,293 @@
       <c r="R24" s="7">
         <v>102.82030309611714</v>
       </c>
       <c r="S24" s="7">
         <v>97.033415925218108</v>
       </c>
       <c r="T24" s="7">
         <v>101.2501686957153</v>
       </c>
       <c r="U24" s="7">
         <v>100.91409838167201</v>
       </c>
       <c r="V24" s="7">
         <v>98.816212982035395</v>
       </c>
       <c r="W24" s="7">
         <v>98.646386074344989</v>
       </c>
       <c r="X24" s="7">
         <v>169.02502870309172</v>
       </c>
       <c r="Y24" s="7">
         <v>126.61606138307668</v>
       </c>
       <c r="Z24" s="7">
-        <v>101.26827003681524</v>
+        <v>100.25760353395331</v>
       </c>
       <c r="AA24" s="7">
-        <v>101.11704681950783</v>
+        <v>100.43148008835823</v>
       </c>
       <c r="AB24" s="7">
-        <v>100.53375438455222</v>
+        <v>99.878527051188343</v>
       </c>
       <c r="AC24" s="7">
-        <v>100.74422962421454</v>
+        <v>100.45866484512945</v>
       </c>
       <c r="AD24" s="7">
-        <v>100.36439198683871</v>
+        <v>98.219647926504678</v>
       </c>
       <c r="AE24" s="7">
-        <v>100.85363405324586</v>
+        <v>96.327652841475313</v>
       </c>
       <c r="AF24" s="7">
-        <v>100.86076475606541</v>
+        <v>79.15329082324682</v>
       </c>
       <c r="AG24" s="7">
-        <v>101.03822273806446</v>
+        <v>78.077221869320496</v>
       </c>
       <c r="AH24" s="7">
-        <v>103.66800143234749</v>
+        <v>125.99973100328488</v>
       </c>
       <c r="AI24" s="7">
-        <v>100.2641586022437</v>
+        <v>83.761726250947532</v>
       </c>
       <c r="AJ24" s="7">
-        <v>112.01647929607851</v>
+        <v>99.055744855456112</v>
       </c>
       <c r="AK24" s="7">
-        <v>86.526440831017027</v>
+        <v>100.67720849224493</v>
       </c>
       <c r="AL24" s="7">
         <v>107.61497920739312</v>
       </c>
       <c r="AM24" s="7">
         <v>105.28887122101386</v>
       </c>
       <c r="AN24" s="7">
         <v>106.10860958882728</v>
       </c>
       <c r="AO24" s="7">
         <v>84.6138764828832</v>
       </c>
       <c r="AP24" s="7">
         <v>84.269101728606785</v>
       </c>
       <c r="AQ24" s="7">
         <v>90.102819579445153</v>
       </c>
       <c r="AR24" s="7">
         <v>58.444722082555792</v>
       </c>
       <c r="AS24" s="7">
         <v>60.585778178275483</v>
       </c>
       <c r="AT24" s="7">
         <v>88.579155553534164</v>
       </c>
       <c r="AU24" s="7">
         <v>83.179746538537302</v>
       </c>
       <c r="AV24" s="7">
         <v>57.19714311142441</v>
       </c>
       <c r="AW24" s="7">
         <v>76.206336298866091</v>
       </c>
       <c r="AX24" s="7">
-        <v>96.989959707165113</v>
+        <v>97.728644164742178</v>
       </c>
       <c r="AY24" s="7">
-        <v>98.155993927059001</v>
+        <v>99.989233590427958</v>
       </c>
       <c r="AZ24" s="7">
-        <v>91.738085087177907</v>
+        <v>92.775202303931479</v>
       </c>
       <c r="BA24" s="7">
-        <v>93.772264600759314</v>
+        <v>94.299116131168645</v>
       </c>
       <c r="BB24" s="7">
-        <v>76.819118425816797</v>
+        <v>66.69689268134546</v>
       </c>
       <c r="BC24" s="7">
-        <v>101.52080189480832</v>
+        <v>104.65564859163273</v>
       </c>
       <c r="BD24" s="8">
-        <v>100.68182310313433</v>
+        <v>107.92997571284202</v>
       </c>
       <c r="BE24" s="8">
-        <v>101.94453805975709</v>
+        <v>110.05066336759792</v>
       </c>
       <c r="BF24" s="8">
-        <v>95.538732088985029</v>
+        <v>91.026837610489224</v>
       </c>
       <c r="BG24" s="8">
-        <v>100.35117631414145</v>
+        <v>106.44114572177659</v>
       </c>
       <c r="BH24" s="8">
-        <v>54.447285354337168</v>
+        <v>98.317465039624778</v>
       </c>
       <c r="BI24" s="8">
-        <v>137.46538269932529</v>
+        <v>134.25329266339091</v>
       </c>
       <c r="BJ24" s="7">
-        <v>99.608321469057671</v>
+        <v>104.90166071227259</v>
       </c>
       <c r="BK24" s="9">
-        <v>99.834128326444713</v>
+        <v>105.24312049684016</v>
       </c>
       <c r="BL24" s="7">
-        <v>91.574224975723055</v>
+        <v>101.08662586632103</v>
       </c>
       <c r="BM24" s="7">
-        <v>108.33378521130508</v>
+        <v>110.03322707172126</v>
       </c>
       <c r="BN24" s="7">
-        <v>100.15734873808904</v>
+        <v>109.31097165026029</v>
       </c>
       <c r="BO24" s="7">
-        <v>97.404351525445321</v>
+        <v>104.39147962783078</v>
       </c>
       <c r="BP24" s="8">
-        <v>96.104744356757095</v>
+        <v>95.656385870779843</v>
       </c>
       <c r="BQ24" s="8">
-        <v>98.305615795406425</v>
+        <v>98.999874757922257</v>
       </c>
       <c r="BR24" s="8">
-        <v>79.033103532881682</v>
+        <v>97.212091739092884</v>
       </c>
       <c r="BS24" s="8">
-        <v>96.675906616070137</v>
+        <v>98.653499743522943</v>
       </c>
       <c r="BT24" s="8">
-        <v>116.32551088354307</v>
+        <v>81.356871488160991</v>
       </c>
       <c r="BU24" s="8">
-        <v>152.64337796440358</v>
+        <v>100.93616671884449</v>
       </c>
       <c r="BV24" s="8">
-        <v>98.295097717404545</v>
+        <v>96.517344053591614</v>
       </c>
       <c r="BW24" s="9">
-        <v>102.75537339223406</v>
+        <v>103.67555039936445</v>
       </c>
       <c r="BX24" s="7">
-        <v>97.397263025241273</v>
+        <v>94.378738369726662</v>
       </c>
       <c r="BY24" s="7">
-        <v>100.94336731338296</v>
+        <v>97.822210499623168</v>
       </c>
       <c r="BZ24" s="7">
-        <v>100.38766582805299</v>
+        <v>100.54821992676086</v>
       </c>
       <c r="CA24" s="7">
-        <v>99.314964046661501</v>
+        <v>98.419398188228882</v>
       </c>
       <c r="CB24" s="8">
-        <v>101.36529922370386</v>
+        <v>102.23708277036356</v>
       </c>
       <c r="CC24" s="8">
-        <v>102.78477139956772</v>
+        <v>104.23025535774333</v>
       </c>
       <c r="CD24" s="8">
-        <v>99.073448080414892</v>
+        <v>100.18788879423171</v>
       </c>
       <c r="CE24" s="8">
-        <v>99.889568844485808</v>
+        <v>111.7206734406135</v>
       </c>
       <c r="CF24" s="8">
-        <v>106.11538897388964</v>
+        <v>112.44902680842124</v>
       </c>
       <c r="CG24" s="8">
-        <v>100.70794332798518</v>
+        <v>88.328635388324912</v>
       </c>
       <c r="CH24" s="8">
-        <v>97.459661053497229</v>
+        <v>83.906608342756527</v>
       </c>
       <c r="CI24" s="9">
-        <v>98.27419645715284</v>
+        <v>97.348815235609322</v>
       </c>
       <c r="CJ24" s="9">
-        <v>164.69387183551578</v>
+        <v>181.16283169790091</v>
       </c>
       <c r="CK24" s="9">
-        <v>106.4349542827522</v>
+        <v>108.03700679996997</v>
       </c>
       <c r="CL24" s="9">
-        <v>99.071038876638795</v>
+        <v>107.243394511151</v>
       </c>
       <c r="CM24" s="9">
-        <v>94.646444032686688</v>
+        <v>70.238623459225209</v>
       </c>
       <c r="CN24" s="9">
-        <v>102.08442612298438</v>
+        <v>83.28843470370677</v>
       </c>
       <c r="CO24" s="9">
-        <v>95.208932298107911</v>
+        <v>82.965677248481057</v>
       </c>
       <c r="CP24" s="9">
-        <v>97.028317019678383</v>
+        <v>99.011095278456153</v>
       </c>
       <c r="CQ24" s="9">
-        <v>98.40030032469798</v>
+        <v>94.932076810932017</v>
       </c>
       <c r="CR24" s="9">
-        <v>117.32725355393212</v>
+        <v>198.87112742328577</v>
       </c>
       <c r="CS24" s="9">
-        <v>99.801655931555032</v>
+        <v>139.02869942504375</v>
       </c>
       <c r="CT24" s="8">
         <v>102.19504977746897</v>
       </c>
       <c r="CU24" s="9">
         <v>99.35230457385002</v>
       </c>
       <c r="CV24" s="9">
         <v>88.828804779698885</v>
       </c>
       <c r="CW24" s="9">
         <v>106.21702187186895</v>
       </c>
       <c r="CX24" s="9">
         <v>100.26305856486685</v>
       </c>
       <c r="CY24" s="9">
         <v>99.544195607686476</v>
       </c>
       <c r="CZ24" s="9"/>
       <c r="DA24" s="9"/>
       <c r="DB24" s="9"/>
       <c r="DC24" s="9"/>
       <c r="DD24" s="9"/>
       <c r="DE24" s="9"/>
     </row>
     <row r="25" spans="1:109">
       <c r="A25" s="10" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="B25" s="7">
         <v>183.67954936939515</v>
       </c>
       <c r="C25" s="7">
         <v>179.9039438238741</v>
       </c>
       <c r="D25" s="7">
         <v>174.83148521228202</v>
       </c>
       <c r="E25" s="7">
         <v>158.29154329747945</v>
       </c>
       <c r="F25" s="7">
         <v>154.17109504647038</v>
       </c>
       <c r="G25" s="7">
         <v>157.14252905166452</v>
       </c>
       <c r="H25" s="7">
         <v>157.60130226673732</v>
       </c>
       <c r="I25" s="7">
         <v>108.95716104400634</v>
       </c>
@@ -6765,293 +6768,293 @@
       <c r="R25" s="7">
         <v>107.06270040719474</v>
       </c>
       <c r="S25" s="7">
         <v>100.80474630591594</v>
       </c>
       <c r="T25" s="7">
         <v>98.032072360530847</v>
       </c>
       <c r="U25" s="7">
         <v>101.62637587412408</v>
       </c>
       <c r="V25" s="7">
         <v>98</v>
       </c>
       <c r="W25" s="7">
         <v>97.666746383177369</v>
       </c>
       <c r="X25" s="7">
         <v>116.99389716702122</v>
       </c>
       <c r="Y25" s="7">
         <v>171.70795857816731</v>
       </c>
       <c r="Z25" s="7">
-        <v>127.29318345473824</v>
+        <v>134.88225106924915</v>
       </c>
       <c r="AA25" s="7">
-        <v>103.24208673305834</v>
+        <v>111.16714342957404</v>
       </c>
       <c r="AB25" s="7">
-        <v>88.929418885876601</v>
+        <v>81.308375083651768</v>
       </c>
       <c r="AC25" s="7">
-        <v>87.019851052382975</v>
+        <v>86.92958122714704</v>
       </c>
       <c r="AD25" s="7">
-        <v>80.064279021231499</v>
+        <v>84.981110302627073</v>
       </c>
       <c r="AE25" s="7">
-        <v>91.313525893130333</v>
+        <v>94.696097439331965</v>
       </c>
       <c r="AF25" s="7">
-        <v>96.59226966236956</v>
+        <v>95.466735004185423</v>
       </c>
       <c r="AG25" s="7">
-        <v>101.05545109608542</v>
+        <v>100.4443805745626</v>
       </c>
       <c r="AH25" s="7">
-        <v>97.581500795491422</v>
+        <v>360.90237107851334</v>
       </c>
       <c r="AI25" s="7">
-        <v>119.37593902555727</v>
+        <v>96.528378869142955</v>
       </c>
       <c r="AJ25" s="7">
-        <v>99.779605649453032</v>
+        <v>101.91125734321456</v>
       </c>
       <c r="AK25" s="7">
-        <v>-27.521828283833948</v>
+        <v>103.38707601604906</v>
       </c>
       <c r="AL25" s="7">
         <v>76.34232855096333</v>
       </c>
       <c r="AM25" s="7">
         <v>117.89342824605112</v>
       </c>
       <c r="AN25" s="7">
         <v>168.42020671659111</v>
       </c>
       <c r="AO25" s="7">
         <v>145.79286166529275</v>
       </c>
       <c r="AP25" s="7">
         <v>155.60760229404818</v>
       </c>
       <c r="AQ25" s="7">
         <v>84.517021120746378</v>
       </c>
       <c r="AR25" s="7">
         <v>74.196751954260407</v>
       </c>
       <c r="AS25" s="7">
         <v>117.8110695951831</v>
       </c>
       <c r="AT25" s="7">
         <v>117.12092566880115</v>
       </c>
       <c r="AU25" s="7">
         <v>121.40840738241374</v>
       </c>
       <c r="AV25" s="7">
         <v>124.69653117788518</v>
       </c>
       <c r="AW25" s="7">
         <v>125.83502189798077</v>
       </c>
       <c r="AX25" s="7">
-        <v>172.61861021848409</v>
+        <v>162.22998325150982</v>
       </c>
       <c r="AY25" s="7">
-        <v>147.61453684017698</v>
+        <v>145.18458705457596</v>
       </c>
       <c r="AZ25" s="7">
-        <v>129.78560563091483</v>
+        <v>130.3804646021882</v>
       </c>
       <c r="BA25" s="7">
-        <v>125.02673346863833</v>
+        <v>124.3448526467034</v>
       </c>
       <c r="BB25" s="7">
-        <v>133.67229842916598</v>
+        <v>112.27064136869996</v>
       </c>
       <c r="BC25" s="7">
-        <v>138.93522605573375</v>
+        <v>127.67026609097573</v>
       </c>
       <c r="BD25" s="8">
-        <v>158.29106861767707</v>
+        <v>138.40565327681352</v>
       </c>
       <c r="BE25" s="8">
-        <v>120.96037730539737</v>
+        <v>117.1669199805377</v>
       </c>
       <c r="BF25" s="8">
-        <v>286.66840613640187</v>
+        <v>254.34882405472638</v>
       </c>
       <c r="BG25" s="8">
-        <v>102.74109681890604</v>
+        <v>114.83156646422657</v>
       </c>
       <c r="BH25" s="8">
-        <v>97.69165580005911</v>
+        <v>105.35613440705973</v>
       </c>
       <c r="BI25" s="8">
-        <v>65.397920277129799</v>
+        <v>65.829283746522776</v>
       </c>
       <c r="BJ25" s="7">
-        <v>128.90971008092885</v>
+        <v>112.67378092877682</v>
       </c>
       <c r="BK25" s="9">
-        <v>123.79596499699122</v>
+        <v>110.92268647288459</v>
       </c>
       <c r="BL25" s="7">
-        <v>159.74935910137472</v>
+        <v>156.01068379358844</v>
       </c>
       <c r="BM25" s="7">
-        <v>143.46906245964939</v>
+        <v>129.57493416626829</v>
       </c>
       <c r="BN25" s="7">
-        <v>182.60578862680316</v>
+        <v>128.85039114731148</v>
       </c>
       <c r="BO25" s="7">
-        <v>145.07673388396464</v>
+        <v>94.158672967055253</v>
       </c>
       <c r="BP25" s="8">
-        <v>138.94436312595116</v>
+        <v>116.90251991187297</v>
       </c>
       <c r="BQ25" s="8">
-        <v>119.0093704204757</v>
+        <v>106.66493862009645</v>
       </c>
       <c r="BR25" s="8">
-        <v>112.13718122345189</v>
+        <v>110.832152627518</v>
       </c>
       <c r="BS25" s="8">
-        <v>121.74852743524261</v>
+        <v>113.36618339321103</v>
       </c>
       <c r="BT25" s="8">
-        <v>163.57997203932689</v>
+        <v>182.17944325358616</v>
       </c>
       <c r="BU25" s="8">
-        <v>202.39923039181789</v>
+        <v>185.76091701806698</v>
       </c>
       <c r="BV25" s="8">
-        <v>111.02843133105384</v>
+        <v>121.02487667981241</v>
       </c>
       <c r="BW25" s="9">
-        <v>109.78730431999372</v>
+        <v>116.56061801074853</v>
       </c>
       <c r="BX25" s="7">
-        <v>112.66259475573716</v>
+        <v>123.88957575599959</v>
       </c>
       <c r="BY25" s="7">
-        <v>117.10255194198231</v>
+        <v>128.00248330033173</v>
       </c>
       <c r="BZ25" s="7">
-        <v>111.52874538146287</v>
+        <v>121.60441268720297</v>
       </c>
       <c r="CA25" s="7">
-        <v>112.64730671276139</v>
+        <v>123.53284885297681</v>
       </c>
       <c r="CB25" s="8">
-        <v>177.64466418571752</v>
+        <v>122.71958900830231</v>
       </c>
       <c r="CC25" s="8">
-        <v>209.46434824505755</v>
+        <v>230.43975088625842</v>
       </c>
       <c r="CD25" s="8">
-        <v>102.60115982452082</v>
+        <v>104.9468304985547</v>
       </c>
       <c r="CE25" s="8">
-        <v>128.78606219557483</v>
+        <v>116.59949505476621</v>
       </c>
       <c r="CF25" s="8">
-        <v>59.753245912121692</v>
+        <v>58.841046561092725</v>
       </c>
       <c r="CG25" s="8">
-        <v>90.123783595074215</v>
+        <v>102.56662822378408</v>
       </c>
       <c r="CH25" s="8">
-        <v>112.52937653764823</v>
+        <v>97.61004505818876</v>
       </c>
       <c r="CI25" s="9">
-        <v>115.44007469064132</v>
+        <v>79.058769789521506</v>
       </c>
       <c r="CJ25" s="9">
-        <v>118.23212967786438</v>
+        <v>104.06467232816719</v>
       </c>
       <c r="CK25" s="9">
-        <v>115.07136533688782</v>
+        <v>158.46514536328669</v>
       </c>
       <c r="CL25" s="9">
-        <v>165.02190863320493</v>
+        <v>122.24724950058503</v>
       </c>
       <c r="CM25" s="9">
-        <v>126.64140708375433</v>
+        <v>169.37789265330753</v>
       </c>
       <c r="CN25" s="9">
-        <v>138.72991024890771</v>
+        <v>162.2963431332017</v>
       </c>
       <c r="CO25" s="9">
-        <v>62.927241710839276</v>
+        <v>79.13765187411002</v>
       </c>
       <c r="CP25" s="9">
-        <v>113.69048212999174</v>
+        <v>123.48302554593431</v>
       </c>
       <c r="CQ25" s="9">
-        <v>123.98583527286746</v>
+        <v>140.07105837939571</v>
       </c>
       <c r="CR25" s="9">
-        <v>93.058706364886675</v>
+        <v>75.915089082186327</v>
       </c>
       <c r="CS25" s="9">
-        <v>69.346276826238068</v>
+        <v>52.619788201146321</v>
       </c>
       <c r="CT25" s="8">
         <v>122.87826667533407</v>
       </c>
       <c r="CU25" s="9">
         <v>128.64268113394189</v>
       </c>
       <c r="CV25" s="9">
         <v>121.78453558628932</v>
       </c>
       <c r="CW25" s="9">
         <v>113.39199853794622</v>
       </c>
       <c r="CX25" s="9">
         <v>121.81623175922449</v>
       </c>
       <c r="CY25" s="9">
         <v>127.97873645112736</v>
       </c>
       <c r="CZ25" s="9"/>
       <c r="DA25" s="9"/>
       <c r="DB25" s="9"/>
       <c r="DC25" s="9"/>
       <c r="DD25" s="9"/>
       <c r="DE25" s="9"/>
     </row>
     <row r="26" spans="1:109">
       <c r="A26" s="10" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="B26" s="7">
         <v>105.91606584516222</v>
       </c>
       <c r="C26" s="7">
         <v>107.17149055170847</v>
       </c>
       <c r="D26" s="7">
         <v>158.15958024914795</v>
       </c>
       <c r="E26" s="7">
         <v>109.57570510625916</v>
       </c>
       <c r="F26" s="7">
         <v>105.11819464409673</v>
       </c>
       <c r="G26" s="7">
         <v>117.17320657300829</v>
       </c>
       <c r="H26" s="7">
         <v>114.68375163980376</v>
       </c>
       <c r="I26" s="7">
         <v>109.23962260418377</v>
       </c>
@@ -7082,264 +7085,264 @@
       <c r="R26" s="7">
         <v>107.66201722833904</v>
       </c>
       <c r="S26" s="7">
         <v>100.45533991888573</v>
       </c>
       <c r="T26" s="7">
         <v>101.39452771223421</v>
       </c>
       <c r="U26" s="7">
         <v>99.440483131115059</v>
       </c>
       <c r="V26" s="7">
         <v>100.4</v>
       </c>
       <c r="W26" s="7">
         <v>101.59423429479905</v>
       </c>
       <c r="X26" s="7">
         <v>130.80884938486142</v>
       </c>
       <c r="Y26" s="7">
         <v>100.39453676264969</v>
       </c>
       <c r="Z26" s="7">
-        <v>97.638548987027391</v>
+        <v>106.03680440082637</v>
       </c>
       <c r="AA26" s="7">
-        <v>102.56738798081115</v>
+        <v>107.77456669123495</v>
       </c>
       <c r="AB26" s="7">
-        <v>100.82634069731355</v>
+        <v>103.15113712016543</v>
       </c>
       <c r="AC26" s="7">
-        <v>101.82716613809146</v>
+        <v>105.95682120583835</v>
       </c>
       <c r="AD26" s="7">
-        <v>95.645601786471047</v>
+        <v>97.432889820320142</v>
       </c>
       <c r="AE26" s="7">
-        <v>103.70420457644856</v>
+        <v>106.19667200987921</v>
       </c>
       <c r="AF26" s="7">
-        <v>100.15131785520876</v>
+        <v>101.41043622566994</v>
       </c>
       <c r="AG26" s="7">
-        <v>99.105831772777506</v>
+        <v>99.143167648246759</v>
       </c>
       <c r="AH26" s="7">
-        <v>104.62020572476204</v>
+        <v>201.12781753529231</v>
       </c>
       <c r="AI26" s="7">
-        <v>100.09443296565685</v>
+        <v>103.00888958133419</v>
       </c>
       <c r="AJ26" s="7">
-        <v>74.534153815924654</v>
+        <v>101.07126684057268</v>
       </c>
       <c r="AK26" s="7">
-        <v>72.469042323334591</v>
+        <v>108.09913147392042</v>
       </c>
       <c r="AL26" s="7">
         <v>92.420966419345802</v>
       </c>
       <c r="AM26" s="7">
         <v>97.595036527419609</v>
       </c>
       <c r="AN26" s="7">
         <v>106.70112330657042</v>
       </c>
       <c r="AO26" s="7">
         <v>99.954304692541385</v>
       </c>
       <c r="AP26" s="7">
         <v>77.35675972010003</v>
       </c>
       <c r="AQ26" s="7">
         <v>99.736723163495228</v>
       </c>
       <c r="AR26" s="7">
         <v>121.10619287085149</v>
       </c>
       <c r="AS26" s="7">
         <v>148.08416331993348</v>
       </c>
       <c r="AT26" s="7">
         <v>113.48611730849807</v>
       </c>
       <c r="AU26" s="7">
         <v>140.7340882536013</v>
       </c>
       <c r="AV26" s="7">
         <v>183.52920232534163</v>
       </c>
       <c r="AW26" s="7">
         <v>136.48362502236202</v>
       </c>
       <c r="AX26" s="7">
-        <v>245.90094742882337</v>
+        <v>241.11014246690945</v>
       </c>
       <c r="AY26" s="7">
-        <v>214.06495063300434</v>
+        <v>212.88477981942339</v>
       </c>
       <c r="AZ26" s="7">
-        <v>250.74521184986372</v>
+        <v>247.61525812788793</v>
       </c>
       <c r="BA26" s="7">
-        <v>227.24075565737306</v>
+        <v>228.5722673063581</v>
       </c>
       <c r="BB26" s="7">
-        <v>265.59948858952617</v>
+        <v>260.10164681099991</v>
       </c>
       <c r="BC26" s="7">
-        <v>163.11067942887593</v>
+        <v>162.75101200413886</v>
       </c>
       <c r="BD26" s="8">
-        <v>148.39824201217041</v>
+        <v>146.78038881567673</v>
       </c>
       <c r="BE26" s="8">
-        <v>108.47401214946257</v>
+        <v>106.06288706159788</v>
       </c>
       <c r="BF26" s="8">
-        <v>127.52545433077265</v>
+        <v>120.32041453723757</v>
       </c>
       <c r="BG26" s="8">
-        <v>121.61811446191433</v>
+        <v>120.64390055295296</v>
       </c>
       <c r="BH26" s="9">
-        <v>98.698302981050972</v>
+        <v>111.03321037863975</v>
       </c>
       <c r="BI26" s="8">
-        <v>83.098737527105413</v>
+        <v>81.215937369831664</v>
       </c>
       <c r="BJ26" s="7">
-        <v>132.74485151399921</v>
+        <v>135.90313748315288</v>
       </c>
       <c r="BK26" s="9">
-        <v>137.14477381010076</v>
+        <v>146.56145431252494</v>
       </c>
       <c r="BL26" s="7">
-        <v>197.34108319025458</v>
+        <v>220.62096820824041</v>
       </c>
       <c r="BM26" s="7">
-        <v>147.34735895407945</v>
+        <v>158.35557139336211</v>
       </c>
       <c r="BN26" s="7">
-        <v>199.51071189610838</v>
+        <v>146.9690499547084</v>
       </c>
       <c r="BO26" s="7">
-        <v>110.60972451260969</v>
+        <v>109.57478986257479</v>
       </c>
       <c r="BP26" s="8">
-        <v>112.70615501979442</v>
+        <v>111.88430236342471</v>
       </c>
       <c r="BQ26" s="8">
-        <v>132.3041456881883</v>
+        <v>130.89881619968361</v>
       </c>
       <c r="BR26" s="8">
-        <v>60.983028277968501</v>
+        <v>72.473073284682627</v>
       </c>
       <c r="BS26" s="8">
-        <v>44.655251695731074</v>
+        <v>48.09350233782623</v>
       </c>
       <c r="BT26" s="9">
-        <v>40.269541906641315</v>
+        <v>43.131106156372049</v>
       </c>
       <c r="BU26" s="8">
-        <v>102.92627313635474</v>
+        <v>75.921965569339818</v>
       </c>
       <c r="BV26" s="8">
-        <v>79.597415740456896</v>
+        <v>81.697074759559342</v>
       </c>
       <c r="BW26" s="9">
-        <v>62.562465916310614</v>
+        <v>63.804414587618567</v>
       </c>
       <c r="BX26" s="7">
-        <v>84.324905328391324</v>
+        <v>86.335538233433624</v>
       </c>
       <c r="BY26" s="7">
-        <v>131.83442705088305</v>
+        <v>140.45134435267568</v>
       </c>
       <c r="BZ26" s="7">
-        <v>87.053234653576652</v>
+        <v>90.02157966487475</v>
       </c>
       <c r="CA26" s="7">
-        <v>69.322821606842638</v>
+        <v>74.770456999359055</v>
       </c>
       <c r="CB26" s="8">
-        <v>12.510408544000779</v>
+        <v>75.007968003696007</v>
       </c>
       <c r="CC26" s="8">
-        <v>119.28050711881026</v>
+        <v>123.76016315225957</v>
       </c>
       <c r="CD26" s="8">
-        <v>169.40387166856991</v>
+        <v>181.07706703484405</v>
       </c>
       <c r="CE26" s="8">
-        <v>126.75742288522321</v>
+        <v>119.48780086059489</v>
       </c>
       <c r="CF26" s="9">
-        <v>175.51638769866574</v>
+        <v>153.0963345322435</v>
       </c>
       <c r="CG26" s="8">
-        <v>148.02414743370025</v>
+        <v>130.52812102305231</v>
       </c>
       <c r="CH26" s="8">
-        <v>53.925875023885503</v>
+        <v>70.029224345507672</v>
       </c>
       <c r="CI26" s="9">
-        <v>139.8152355179603</v>
+        <v>155.77049606717875</v>
       </c>
       <c r="CJ26" s="9">
-        <v>96.867386469842216</v>
+        <v>108.598144714168</v>
       </c>
       <c r="CK26" s="9">
-        <v>69.979440367466111</v>
+        <v>52.921588326480965</v>
       </c>
       <c r="CL26" s="9">
-        <v>77.639708355277435</v>
+        <v>97.881880568078032</v>
       </c>
       <c r="CM26" s="9">
-        <v>130.39785568809924</v>
+        <v>115.081321785483</v>
       </c>
       <c r="CN26" s="9">
-        <v>138.19909744669246</v>
+        <v>186.45161894184608</v>
       </c>
       <c r="CO26" s="9">
-        <v>86.664761033844528</v>
+        <v>128.52951416444219</v>
       </c>
       <c r="CP26" s="9">
-        <v>78.799432783453852</v>
+        <v>121.80698593424904</v>
       </c>
       <c r="CQ26" s="9">
-        <v>174.65078799146005</v>
+        <v>263.98527755913176</v>
       </c>
       <c r="CR26" s="9">
-        <v>179.45376511216651</v>
+        <v>199.29456742508154</v>
       </c>
       <c r="CS26" s="9">
-        <v>199.48964972597244</v>
+        <v>127.32479111042426</v>
       </c>
       <c r="CT26" s="8">
         <v>183.94556595470277</v>
       </c>
       <c r="CU26" s="9">
         <v>91.080202070322485</v>
       </c>
       <c r="CV26" s="9">
         <v>23.131063109461557</v>
       </c>
       <c r="CW26" s="9">
         <v>78.763119192849572</v>
       </c>
       <c r="CX26" s="9">
         <v>101.38128596709531</v>
       </c>
       <c r="CY26" s="9">
         <v>131.46944389326043</v>
       </c>
       <c r="CZ26" s="9"/>
       <c r="DA26" s="9"/>
       <c r="DB26" s="9"/>
       <c r="DC26" s="9"/>
       <c r="DD26" s="9"/>
       <c r="DE26" s="9"/>
@@ -7413,727 +7416,727 @@
       <c r="BN27" s="2"/>
       <c r="BO27" s="2"/>
       <c r="BP27" s="2"/>
       <c r="BQ27" s="2"/>
       <c r="BR27" s="2"/>
       <c r="BS27" s="2"/>
       <c r="BT27" s="2"/>
       <c r="BU27" s="2"/>
       <c r="BV27" s="2"/>
       <c r="BW27" s="2"/>
       <c r="BX27" s="2"/>
       <c r="BY27" s="3"/>
       <c r="BZ27" s="3"/>
       <c r="CA27" s="3"/>
       <c r="CB27" s="3"/>
       <c r="CC27" s="3"/>
       <c r="CD27" s="3"/>
       <c r="CE27" s="3"/>
       <c r="CF27" s="3"/>
       <c r="CG27" s="3"/>
       <c r="CH27" s="3"/>
       <c r="CI27" s="3"/>
       <c r="CJ27" s="3"/>
     </row>
     <row r="28" spans="1:109" ht="21" customHeight="1">
-      <c r="A28" s="17" t="s">
-[...66 lines deleted...]
-      <c r="BN28" s="18"/>
+      <c r="A28" s="16" t="s">
+        <v>25</v>
+      </c>
+      <c r="B28" s="16"/>
+      <c r="C28" s="16"/>
+      <c r="D28" s="16"/>
+      <c r="E28" s="16"/>
+      <c r="F28" s="16"/>
+      <c r="G28" s="16"/>
+      <c r="H28" s="16"/>
+      <c r="I28" s="16"/>
+      <c r="J28" s="16"/>
+      <c r="K28" s="16"/>
+      <c r="L28" s="16"/>
+      <c r="M28" s="16"/>
+      <c r="N28" s="16"/>
+      <c r="O28" s="16"/>
+      <c r="P28" s="16"/>
+      <c r="Q28" s="16"/>
+      <c r="R28" s="16"/>
+      <c r="S28" s="16"/>
+      <c r="T28" s="16"/>
+      <c r="U28" s="16"/>
+      <c r="V28" s="16"/>
+      <c r="W28" s="16"/>
+      <c r="X28" s="16"/>
+      <c r="Y28" s="16"/>
+      <c r="Z28" s="16"/>
+      <c r="AA28" s="16"/>
+      <c r="AB28" s="16"/>
+      <c r="AC28" s="16"/>
+      <c r="AD28" s="16"/>
+      <c r="AE28" s="16"/>
+      <c r="AF28" s="16"/>
+      <c r="AG28" s="16"/>
+      <c r="AH28" s="16"/>
+      <c r="AI28" s="16"/>
+      <c r="AJ28" s="16"/>
+      <c r="AK28" s="16"/>
+      <c r="AL28" s="16"/>
+      <c r="AM28" s="16"/>
+      <c r="AN28" s="16"/>
+      <c r="AO28" s="16"/>
+      <c r="AP28" s="16"/>
+      <c r="AQ28" s="16"/>
+      <c r="AR28" s="16"/>
+      <c r="AS28" s="16"/>
+      <c r="AT28" s="16"/>
+      <c r="AU28" s="16"/>
+      <c r="AV28" s="16"/>
+      <c r="AW28" s="16"/>
+      <c r="AX28" s="16"/>
+      <c r="AY28" s="16"/>
+      <c r="AZ28" s="16"/>
+      <c r="BA28" s="16"/>
+      <c r="BB28" s="16"/>
+      <c r="BC28" s="16"/>
+      <c r="BD28" s="16"/>
+      <c r="BE28" s="16"/>
+      <c r="BF28" s="16"/>
+      <c r="BG28" s="16"/>
+      <c r="BH28" s="16"/>
+      <c r="BI28" s="16"/>
+      <c r="BJ28" s="17"/>
+      <c r="BK28" s="17"/>
+      <c r="BL28" s="17"/>
+      <c r="BM28" s="17"/>
+      <c r="BN28" s="17"/>
       <c r="BO28" s="2"/>
       <c r="BP28" s="2"/>
       <c r="BQ28" s="2"/>
       <c r="BR28" s="2"/>
       <c r="BS28" s="2"/>
       <c r="BT28" s="2"/>
       <c r="BU28" s="2"/>
       <c r="BV28" s="2"/>
       <c r="BW28" s="2"/>
       <c r="BX28" s="2"/>
       <c r="BY28" s="3"/>
       <c r="BZ28" s="3"/>
       <c r="CA28" s="3"/>
       <c r="CB28" s="3"/>
       <c r="CC28" s="3"/>
       <c r="CD28" s="3"/>
       <c r="CE28" s="3"/>
       <c r="CF28" s="3"/>
       <c r="CG28" s="3"/>
       <c r="CH28" s="3"/>
       <c r="CI28" s="3"/>
       <c r="CJ28" s="3"/>
     </row>
     <row r="29" spans="1:109" ht="18.75" customHeight="1" thickBot="1">
       <c r="A29" s="2"/>
       <c r="B29" s="2"/>
       <c r="C29" s="2"/>
       <c r="D29" s="2"/>
       <c r="E29" s="2"/>
       <c r="F29" s="2"/>
       <c r="G29" s="2"/>
       <c r="H29" s="2"/>
-      <c r="I29" s="21"/>
-[...3 lines deleted...]
-      <c r="M29" s="21"/>
+      <c r="I29" s="20"/>
+      <c r="J29" s="20"/>
+      <c r="K29" s="20"/>
+      <c r="L29" s="20"/>
+      <c r="M29" s="20"/>
       <c r="N29" s="2"/>
       <c r="O29" s="2"/>
       <c r="P29" s="2"/>
       <c r="Q29" s="2"/>
       <c r="R29" s="2"/>
       <c r="S29" s="2"/>
       <c r="T29" s="2"/>
-      <c r="U29" s="21" t="s">
-[...5 lines deleted...]
-      <c r="Y29" s="21"/>
+      <c r="U29" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="V29" s="20"/>
+      <c r="W29" s="20"/>
+      <c r="X29" s="20"/>
+      <c r="Y29" s="20"/>
       <c r="Z29" s="2"/>
       <c r="AA29" s="2"/>
       <c r="AB29" s="2"/>
       <c r="AC29" s="2"/>
       <c r="AD29" s="2"/>
       <c r="AE29" s="2"/>
       <c r="AF29" s="2"/>
-      <c r="AG29" s="16" t="s">
-[...5 lines deleted...]
-      <c r="AK29" s="16"/>
+      <c r="AG29" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="AH29" s="15"/>
+      <c r="AI29" s="15"/>
+      <c r="AJ29" s="15"/>
+      <c r="AK29" s="15"/>
       <c r="AL29" s="2"/>
       <c r="AM29" s="2"/>
       <c r="AN29" s="2"/>
       <c r="AO29" s="2"/>
       <c r="AP29" s="2"/>
       <c r="AQ29" s="2"/>
       <c r="AR29" s="2"/>
-      <c r="AS29" s="16" t="s">
-[...5 lines deleted...]
-      <c r="AW29" s="16"/>
+      <c r="AS29" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="AT29" s="15"/>
+      <c r="AU29" s="15"/>
+      <c r="AV29" s="15"/>
+      <c r="AW29" s="15"/>
       <c r="AX29" s="2"/>
       <c r="AY29" s="2"/>
       <c r="AZ29" s="2"/>
       <c r="BA29" s="2"/>
       <c r="BB29" s="2"/>
       <c r="BC29" s="2"/>
       <c r="BD29" s="2"/>
-      <c r="BE29" s="16" t="s">
-[...5 lines deleted...]
-      <c r="BI29" s="16"/>
+      <c r="BE29" s="15" t="s">
+        <v>21</v>
+      </c>
+      <c r="BF29" s="15"/>
+      <c r="BG29" s="15"/>
+      <c r="BH29" s="15"/>
+      <c r="BI29" s="15"/>
       <c r="BJ29" s="2"/>
       <c r="BK29" s="2"/>
       <c r="BL29" s="2"/>
       <c r="BM29" s="2"/>
       <c r="BN29" s="2"/>
       <c r="BO29" s="2"/>
       <c r="BP29" s="2"/>
-      <c r="BQ29" s="16" t="s">
-[...5 lines deleted...]
-      <c r="BU29" s="16"/>
+      <c r="BQ29" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="BR29" s="15"/>
+      <c r="BS29" s="15"/>
+      <c r="BT29" s="15"/>
+      <c r="BU29" s="15"/>
       <c r="BV29" s="2"/>
       <c r="BW29" s="2"/>
       <c r="BX29" s="2"/>
       <c r="BY29" s="2"/>
       <c r="BZ29" s="2"/>
       <c r="CA29" s="2"/>
       <c r="CB29" s="2"/>
-      <c r="CC29" s="16" t="s">
-[...5 lines deleted...]
-      <c r="CG29" s="16"/>
+      <c r="CC29" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="CD29" s="15"/>
+      <c r="CE29" s="15"/>
+      <c r="CF29" s="15"/>
+      <c r="CG29" s="15"/>
       <c r="CH29" s="2"/>
       <c r="CI29" s="2"/>
       <c r="CJ29" s="2"/>
       <c r="CK29" s="2"/>
       <c r="CL29" s="2"/>
       <c r="CM29" s="2"/>
       <c r="CN29" s="2"/>
-      <c r="CO29" s="16" t="s">
-[...5 lines deleted...]
-      <c r="CS29" s="16"/>
+      <c r="CO29" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="CP29" s="15"/>
+      <c r="CQ29" s="15"/>
+      <c r="CR29" s="15"/>
+      <c r="CS29" s="15"/>
       <c r="CT29" s="2"/>
       <c r="CU29" s="2"/>
       <c r="CV29" s="2"/>
       <c r="CW29" s="2"/>
       <c r="CX29" s="2"/>
       <c r="CY29" s="2"/>
       <c r="CZ29" s="2"/>
-      <c r="DA29" s="16" t="s">
-[...5 lines deleted...]
-      <c r="DE29" s="16"/>
+      <c r="DA29" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="DB29" s="15"/>
+      <c r="DC29" s="15"/>
+      <c r="DD29" s="15"/>
+      <c r="DE29" s="15"/>
     </row>
     <row r="30" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A30" s="19"/>
-      <c r="B30" s="13" t="s">
+      <c r="A30" s="18"/>
+      <c r="B30" s="12" t="s">
         <v>1</v>
       </c>
-      <c r="C30" s="14"/>
-[...10 lines deleted...]
-      <c r="N30" s="13" t="s">
+      <c r="C30" s="13"/>
+      <c r="D30" s="13"/>
+      <c r="E30" s="13"/>
+      <c r="F30" s="13"/>
+      <c r="G30" s="13"/>
+      <c r="H30" s="13"/>
+      <c r="I30" s="13"/>
+      <c r="J30" s="13"/>
+      <c r="K30" s="13"/>
+      <c r="L30" s="13"/>
+      <c r="M30" s="14"/>
+      <c r="N30" s="12" t="s">
         <v>2</v>
       </c>
-      <c r="O30" s="14"/>
-[...10 lines deleted...]
-      <c r="Z30" s="13" t="s">
+      <c r="O30" s="13"/>
+      <c r="P30" s="13"/>
+      <c r="Q30" s="13"/>
+      <c r="R30" s="13"/>
+      <c r="S30" s="13"/>
+      <c r="T30" s="13"/>
+      <c r="U30" s="13"/>
+      <c r="V30" s="13"/>
+      <c r="W30" s="13"/>
+      <c r="X30" s="13"/>
+      <c r="Y30" s="14"/>
+      <c r="Z30" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="AA30" s="13"/>
+      <c r="AB30" s="13"/>
+      <c r="AC30" s="13"/>
+      <c r="AD30" s="13"/>
+      <c r="AE30" s="13"/>
+      <c r="AF30" s="13"/>
+      <c r="AG30" s="13"/>
+      <c r="AH30" s="13"/>
+      <c r="AI30" s="13"/>
+      <c r="AJ30" s="13"/>
+      <c r="AK30" s="14"/>
+      <c r="AL30" s="12" t="s">
         <v>3</v>
       </c>
-      <c r="AA30" s="14"/>
-[...52 lines deleted...]
-      <c r="BV30" s="13" t="s">
+      <c r="AM30" s="13"/>
+      <c r="AN30" s="13"/>
+      <c r="AO30" s="13"/>
+      <c r="AP30" s="13"/>
+      <c r="AQ30" s="13"/>
+      <c r="AR30" s="13"/>
+      <c r="AS30" s="13"/>
+      <c r="AT30" s="13"/>
+      <c r="AU30" s="13"/>
+      <c r="AV30" s="13"/>
+      <c r="AW30" s="14"/>
+      <c r="AX30" s="12" t="s">
         <v>37</v>
       </c>
-      <c r="BW30" s="14"/>
-[...10 lines deleted...]
-      <c r="CH30" s="13" t="s">
+      <c r="AY30" s="13"/>
+      <c r="AZ30" s="13"/>
+      <c r="BA30" s="13"/>
+      <c r="BB30" s="13"/>
+      <c r="BC30" s="13"/>
+      <c r="BD30" s="13"/>
+      <c r="BE30" s="13"/>
+      <c r="BF30" s="13"/>
+      <c r="BG30" s="13"/>
+      <c r="BH30" s="13"/>
+      <c r="BI30" s="14"/>
+      <c r="BJ30" s="12" t="s">
         <v>38</v>
       </c>
-      <c r="CI30" s="14"/>
-[...10 lines deleted...]
-      <c r="CT30" s="13" t="s">
+      <c r="BK30" s="13"/>
+      <c r="BL30" s="13"/>
+      <c r="BM30" s="13"/>
+      <c r="BN30" s="13"/>
+      <c r="BO30" s="13"/>
+      <c r="BP30" s="13"/>
+      <c r="BQ30" s="13"/>
+      <c r="BR30" s="13"/>
+      <c r="BS30" s="13"/>
+      <c r="BT30" s="13"/>
+      <c r="BU30" s="14"/>
+      <c r="BV30" s="12" t="s">
         <v>39</v>
       </c>
-      <c r="CU30" s="14"/>
-[...9 lines deleted...]
-      <c r="DE30" s="15"/>
+      <c r="BW30" s="13"/>
+      <c r="BX30" s="13"/>
+      <c r="BY30" s="13"/>
+      <c r="BZ30" s="13"/>
+      <c r="CA30" s="13"/>
+      <c r="CB30" s="13"/>
+      <c r="CC30" s="13"/>
+      <c r="CD30" s="13"/>
+      <c r="CE30" s="13"/>
+      <c r="CF30" s="13"/>
+      <c r="CG30" s="14"/>
+      <c r="CH30" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="CI30" s="13"/>
+      <c r="CJ30" s="13"/>
+      <c r="CK30" s="13"/>
+      <c r="CL30" s="13"/>
+      <c r="CM30" s="13"/>
+      <c r="CN30" s="13"/>
+      <c r="CO30" s="13"/>
+      <c r="CP30" s="13"/>
+      <c r="CQ30" s="13"/>
+      <c r="CR30" s="13"/>
+      <c r="CS30" s="14"/>
+      <c r="CT30" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="CU30" s="13"/>
+      <c r="CV30" s="13"/>
+      <c r="CW30" s="13"/>
+      <c r="CX30" s="13"/>
+      <c r="CY30" s="13"/>
+      <c r="CZ30" s="13"/>
+      <c r="DA30" s="13"/>
+      <c r="DB30" s="13"/>
+      <c r="DC30" s="13"/>
+      <c r="DD30" s="13"/>
+      <c r="DE30" s="14"/>
     </row>
     <row r="31" spans="1:109" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A31" s="20"/>
+      <c r="A31" s="19"/>
       <c r="B31" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="C31" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="D31" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="E31" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="C31" s="5" t="s">
+      <c r="F31" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="D31" s="5" t="s">
+      <c r="G31" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="E31" s="4" t="s">
+      <c r="H31" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="F31" s="5" t="s">
+      <c r="I31" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="G31" s="5" t="s">
+      <c r="J31" s="5" t="s">
         <v>12</v>
       </c>
-      <c r="H31" s="5" t="s">
+      <c r="K31" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="I31" s="5" t="s">
+      <c r="L31" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="J31" s="5" t="s">
+      <c r="M31" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="K31" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N31" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="O31" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="P31" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="Q31" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="O31" s="5" t="s">
+      <c r="R31" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="P31" s="5" t="s">
+      <c r="S31" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="Q31" s="4" t="s">
+      <c r="T31" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="R31" s="5" t="s">
+      <c r="U31" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="S31" s="5" t="s">
+      <c r="V31" s="5" t="s">
         <v>12</v>
       </c>
-      <c r="T31" s="5" t="s">
+      <c r="W31" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="U31" s="5" t="s">
+      <c r="X31" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="V31" s="5" t="s">
+      <c r="Y31" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="W31" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="Z31" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="AA31" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="AB31" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="AC31" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="AA31" s="5" t="s">
+      <c r="AD31" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="AB31" s="5" t="s">
+      <c r="AE31" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="AC31" s="4" t="s">
+      <c r="AF31" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="AD31" s="5" t="s">
+      <c r="AG31" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="AE31" s="5" t="s">
+      <c r="AH31" s="5" t="s">
         <v>12</v>
       </c>
-      <c r="AF31" s="5" t="s">
+      <c r="AI31" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="AG31" s="5" t="s">
+      <c r="AJ31" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="AH31" s="5" t="s">
+      <c r="AK31" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="AI31" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AL31" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="AM31" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="AN31" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="AO31" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="AM31" s="5" t="s">
+      <c r="AP31" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="AN31" s="5" t="s">
+      <c r="AQ31" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="AO31" s="4" t="s">
+      <c r="AR31" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="AP31" s="5" t="s">
+      <c r="AS31" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="AQ31" s="5" t="s">
+      <c r="AT31" s="5" t="s">
         <v>12</v>
       </c>
-      <c r="AR31" s="5" t="s">
+      <c r="AU31" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="AS31" s="5" t="s">
+      <c r="AV31" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="AT31" s="5" t="s">
+      <c r="AW31" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="AU31" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AX31" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="AY31" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="AZ31" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="BA31" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="AY31" s="5" t="s">
+      <c r="BB31" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="AZ31" s="5" t="s">
+      <c r="BC31" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="BA31" s="4" t="s">
+      <c r="BD31" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="BB31" s="5" t="s">
+      <c r="BE31" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="BC31" s="5" t="s">
+      <c r="BF31" s="5" t="s">
         <v>12</v>
       </c>
-      <c r="BD31" s="5" t="s">
+      <c r="BG31" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="BE31" s="5" t="s">
+      <c r="BH31" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="BF31" s="5" t="s">
+      <c r="BI31" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="BG31" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="BJ31" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="BK31" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="BL31" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="BM31" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="BK31" s="5" t="s">
+      <c r="BN31" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="BL31" s="5" t="s">
+      <c r="BO31" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="BM31" s="4" t="s">
+      <c r="BP31" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="BN31" s="5" t="s">
+      <c r="BQ31" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="BO31" s="5" t="s">
+      <c r="BR31" s="5" t="s">
         <v>12</v>
       </c>
-      <c r="BP31" s="5" t="s">
+      <c r="BS31" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="BQ31" s="5" t="s">
+      <c r="BT31" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="BR31" s="5" t="s">
+      <c r="BU31" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="BS31" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="BV31" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="BW31" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="BX31" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="BY31" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="BW31" s="5" t="s">
+      <c r="BZ31" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="BX31" s="5" t="s">
+      <c r="CA31" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="BY31" s="4" t="s">
+      <c r="CB31" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="BZ31" s="5" t="s">
+      <c r="CC31" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="CA31" s="5" t="s">
+      <c r="CD31" s="5" t="s">
         <v>12</v>
       </c>
-      <c r="CB31" s="5" t="s">
+      <c r="CE31" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="CC31" s="5" t="s">
+      <c r="CF31" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="CD31" s="5" t="s">
+      <c r="CG31" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="CE31" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="CH31" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="CI31" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="CJ31" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="CK31" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="CI31" s="5" t="s">
+      <c r="CL31" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="CJ31" s="5" t="s">
+      <c r="CM31" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="CK31" s="4" t="s">
+      <c r="CN31" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="CL31" s="5" t="s">
+      <c r="CO31" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="CM31" s="5" t="s">
+      <c r="CP31" s="5" t="s">
         <v>12</v>
       </c>
-      <c r="CN31" s="5" t="s">
+      <c r="CQ31" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="CO31" s="5" t="s">
+      <c r="CR31" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="CP31" s="5" t="s">
+      <c r="CS31" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="CQ31" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="CT31" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="CU31" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="CV31" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="CW31" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="CU31" s="5" t="s">
+      <c r="CX31" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="CV31" s="5" t="s">
+      <c r="CY31" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="CW31" s="4" t="s">
+      <c r="CZ31" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="CX31" s="5" t="s">
+      <c r="DA31" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="CY31" s="5" t="s">
+      <c r="DB31" s="5" t="s">
         <v>12</v>
       </c>
-      <c r="CZ31" s="5" t="s">
+      <c r="DC31" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="DA31" s="5" t="s">
+      <c r="DD31" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="DB31" s="5" t="s">
+      <c r="DE31" s="5" t="s">
         <v>15</v>
-      </c>
-[...7 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="32" spans="1:109">
       <c r="A32" s="6" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="B32" s="9">
         <v>113.73970094637977</v>
       </c>
       <c r="C32" s="9">
         <v>113.73970094637977</v>
       </c>
       <c r="D32" s="9">
         <v>113.73970094637977</v>
       </c>
       <c r="E32" s="9">
         <v>113.73970094637977</v>
       </c>
       <c r="F32" s="9">
         <v>113.73970094637977</v>
       </c>
       <c r="G32" s="9">
         <v>113.73970094637977</v>
       </c>
       <c r="H32" s="7">
         <v>106.60897227834651</v>
       </c>
       <c r="I32" s="7">
         <v>101.03315885812066</v>
       </c>
@@ -8164,293 +8167,293 @@
       <c r="R32" s="7">
         <v>100</v>
       </c>
       <c r="S32" s="7">
         <v>100</v>
       </c>
       <c r="T32" s="7">
         <v>100</v>
       </c>
       <c r="U32" s="7">
         <v>99.126075883088191</v>
       </c>
       <c r="V32" s="7">
         <v>97.3907588968369</v>
       </c>
       <c r="W32" s="7">
         <v>92.534559182181468</v>
       </c>
       <c r="X32" s="7">
         <v>813.89750239210684</v>
       </c>
       <c r="Y32" s="7">
         <v>126.1</v>
       </c>
       <c r="Z32" s="7">
-        <v>100</v>
+        <v>43.797025843029139</v>
       </c>
       <c r="AA32" s="7">
-        <v>100</v>
+        <v>43.797025843029139</v>
       </c>
       <c r="AB32" s="7">
-        <v>100</v>
+        <v>43.797025843029139</v>
       </c>
       <c r="AC32" s="7">
-        <v>100</v>
+        <v>43.797025843029139</v>
       </c>
       <c r="AD32" s="7">
-        <v>100</v>
+        <v>43.797025843029139</v>
       </c>
       <c r="AE32" s="7">
-        <v>100</v>
+        <v>43.797025843029139</v>
       </c>
       <c r="AF32" s="7">
-        <v>100</v>
+        <v>56.044589693186708</v>
       </c>
       <c r="AG32" s="7">
-        <v>100.7</v>
+        <v>59.689011111882351</v>
       </c>
       <c r="AH32" s="7">
-        <v>103.13862734044814</v>
+        <v>81.334216510979402</v>
       </c>
       <c r="AI32" s="7">
-        <v>99.044241595438848</v>
+        <v>77.464478139057064</v>
       </c>
       <c r="AJ32" s="7">
-        <v>-38.910136989934855</v>
+        <v>55.204904482946716</v>
       </c>
       <c r="AK32" s="7">
-        <v>-1441.3217677525734</v>
+        <v>43.797025843029139</v>
       </c>
       <c r="AL32" s="7">
-        <v>71.844894527956356</v>
+        <v>71.842761457444212</v>
       </c>
       <c r="AM32" s="7">
         <v>71.842761457444212</v>
       </c>
       <c r="AN32" s="7">
         <v>71.842761457444212</v>
       </c>
       <c r="AO32" s="7">
         <v>71.842761457444212</v>
       </c>
       <c r="AP32" s="7">
         <v>71.842761457444212</v>
       </c>
       <c r="AQ32" s="7">
         <v>71.842761457444212</v>
       </c>
       <c r="AR32" s="7">
         <v>58.533327029932906</v>
       </c>
       <c r="AS32" s="7">
         <v>53.908293419588141</v>
       </c>
       <c r="AT32" s="7">
         <v>103.97213195763868</v>
       </c>
       <c r="AU32" s="7">
         <v>95.437511369934697</v>
       </c>
       <c r="AV32" s="7">
         <v>80.14222273164205</v>
       </c>
       <c r="AW32" s="7">
         <v>71.842761457444212</v>
       </c>
       <c r="AX32" s="7">
-        <v>100</v>
+        <v>100.17219873216109</v>
       </c>
       <c r="AY32" s="7">
-        <v>100</v>
+        <v>100.17219873216109</v>
       </c>
       <c r="AZ32" s="7">
-        <v>100</v>
+        <v>100.17219873216109</v>
       </c>
       <c r="BA32" s="7">
-        <v>100</v>
+        <v>100.17219873216109</v>
       </c>
       <c r="BB32" s="7">
-        <v>100</v>
+        <v>100.17219873216109</v>
       </c>
       <c r="BC32" s="7">
-        <v>100</v>
+        <v>100.17219873216109</v>
       </c>
       <c r="BD32" s="8">
-        <v>100</v>
+        <v>123.91354224691065</v>
       </c>
       <c r="BE32" s="8">
-        <v>98.958087362445738</v>
+        <v>129.16627582051481</v>
       </c>
       <c r="BF32" s="8">
-        <v>134.86260857898696</v>
+        <v>123.43782723035987</v>
       </c>
       <c r="BG32" s="8">
-        <v>101.37937801076413</v>
+        <v>109.38240937303097</v>
       </c>
       <c r="BH32" s="9">
-        <v>-446.1</v>
+        <v>105.01522775735803</v>
       </c>
       <c r="BI32" s="7">
-        <v>459.95338247677563</v>
+        <v>100.17219873216109</v>
       </c>
       <c r="BJ32" s="7">
         <v>100</v>
       </c>
       <c r="BK32" s="7">
         <v>100</v>
       </c>
       <c r="BL32" s="9">
         <v>100</v>
       </c>
       <c r="BM32" s="7">
         <v>100</v>
       </c>
       <c r="BN32" s="7">
         <v>100</v>
       </c>
       <c r="BO32" s="7">
         <v>100</v>
       </c>
       <c r="BP32" s="7">
         <v>100</v>
       </c>
       <c r="BQ32" s="8">
-        <v>92.667271143318928</v>
+        <v>92.667271143318771</v>
       </c>
       <c r="BR32" s="8">
-        <v>76.259239863978621</v>
+        <v>76.259239863978607</v>
       </c>
       <c r="BS32" s="8">
-        <v>83.217624045304973</v>
+        <v>83.217624045305044</v>
       </c>
       <c r="BT32" s="8">
-        <v>91.19009610760628</v>
-[...2 lines deleted...]
-        <v>3656.0778470858181</v>
+        <v>91.190096107610657</v>
+      </c>
+      <c r="BU32" s="7" t="s">
+        <v>35</v>
       </c>
       <c r="BV32" s="7">
-        <v>100</v>
+        <v>92.028394617119289</v>
       </c>
       <c r="BW32" s="7">
-        <v>100</v>
+        <v>92.028394617119289</v>
       </c>
       <c r="BX32" s="7">
-        <v>100</v>
+        <v>92.028394617119289</v>
       </c>
       <c r="BY32" s="7">
-        <v>100</v>
+        <v>92.028394617119289</v>
       </c>
       <c r="BZ32" s="7">
-        <v>100</v>
+        <v>92.028394617119289</v>
       </c>
       <c r="CA32" s="7">
-        <v>100</v>
+        <v>92.028394617119289</v>
       </c>
       <c r="CB32" s="7">
-        <v>100</v>
+        <v>98.84549318389459</v>
       </c>
       <c r="CC32" s="8">
-        <v>102.49483678424545</v>
+        <v>97.257845057845742</v>
       </c>
       <c r="CD32" s="8">
-        <v>97.670315692023451</v>
+        <v>101.01071374665935</v>
       </c>
       <c r="CE32" s="8">
-        <v>93.449701080531682</v>
+        <v>100.11542359103107</v>
       </c>
       <c r="CF32" s="8">
-        <v>88.992875400360276</v>
+        <v>92.095160271184156</v>
       </c>
       <c r="CG32" s="8">
-        <v>425.77301665242544</v>
+        <v>92.028394617119289</v>
       </c>
       <c r="CH32" s="8">
-        <v>100</v>
+        <v>107.27902490867125</v>
       </c>
       <c r="CI32" s="9">
-        <v>100</v>
+        <v>107.27902490867125</v>
       </c>
       <c r="CJ32" s="9">
-        <v>100</v>
+        <v>107.27902490867125</v>
       </c>
       <c r="CK32" s="9">
-        <v>100</v>
+        <v>107.27902490867125</v>
       </c>
       <c r="CL32" s="9">
-        <v>100</v>
+        <v>107.27902490867125</v>
       </c>
       <c r="CM32" s="9">
-        <v>313.22725946390403</v>
+        <v>107.27902490867125</v>
       </c>
       <c r="CN32" s="9">
-        <v>138.37050722668928</v>
+        <v>189.5231272486588</v>
       </c>
       <c r="CO32" s="9">
-        <v>83.617251884468459</v>
+        <v>184.62193095136308</v>
       </c>
       <c r="CP32" s="9">
-        <v>94.410338114548139</v>
+        <v>109.61172028370878</v>
       </c>
       <c r="CQ32" s="9">
-        <v>97.655585057985604</v>
+        <v>138.972773889396</v>
       </c>
       <c r="CR32" s="9">
-        <v>96.120507151265315</v>
+        <v>103.17431785895241</v>
       </c>
       <c r="CS32" s="9">
-        <v>2033.5676227502272</v>
+        <v>107.27902490867125</v>
       </c>
       <c r="CT32" s="8">
         <v>100</v>
       </c>
       <c r="CU32" s="9">
         <v>100</v>
       </c>
       <c r="CV32" s="9">
         <v>100</v>
       </c>
       <c r="CW32" s="9">
         <v>100</v>
       </c>
       <c r="CX32" s="9">
         <v>100</v>
       </c>
       <c r="CY32" s="9">
         <v>100</v>
       </c>
       <c r="CZ32" s="9"/>
       <c r="DA32" s="9"/>
       <c r="DB32" s="9"/>
       <c r="DC32" s="9"/>
       <c r="DD32" s="9"/>
       <c r="DE32" s="9"/>
     </row>
     <row r="33" spans="1:109">
       <c r="A33" s="10" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="B33" s="7">
         <v>101.31011783108535</v>
       </c>
       <c r="C33" s="7">
         <v>101.31011783108535</v>
       </c>
       <c r="D33" s="7">
         <v>101.31011783108535</v>
       </c>
       <c r="E33" s="7">
         <v>101.31011783108535</v>
       </c>
       <c r="F33" s="7">
         <v>101.31011783108535</v>
       </c>
       <c r="G33" s="7">
         <v>101.31011783108535</v>
       </c>
       <c r="H33" s="7">
         <v>102.11581236553884</v>
       </c>
       <c r="I33" s="7">
         <v>102.19085793539655</v>
       </c>
@@ -8481,293 +8484,293 @@
       <c r="R33" s="7">
         <v>100</v>
       </c>
       <c r="S33" s="7">
         <v>100</v>
       </c>
       <c r="T33" s="7">
         <v>100</v>
       </c>
       <c r="U33" s="7">
         <v>99.991250628191892</v>
       </c>
       <c r="V33" s="7">
         <v>103.2438877079634</v>
       </c>
       <c r="W33" s="7">
         <v>96.441569463222336</v>
       </c>
       <c r="X33" s="7">
         <v>255.88788655423448</v>
       </c>
       <c r="Y33" s="7">
         <v>116.86615926536848</v>
       </c>
       <c r="Z33" s="7">
-        <v>100</v>
+        <v>25.757069447628904</v>
       </c>
       <c r="AA33" s="7">
-        <v>100</v>
+        <v>25.757069447628904</v>
       </c>
       <c r="AB33" s="7">
-        <v>100</v>
+        <v>25.757069447628904</v>
       </c>
       <c r="AC33" s="7">
-        <v>100</v>
+        <v>25.757069447628904</v>
       </c>
       <c r="AD33" s="7">
-        <v>100</v>
+        <v>25.757069447628922</v>
       </c>
       <c r="AE33" s="7">
-        <v>100</v>
+        <v>25.757069447628922</v>
       </c>
       <c r="AF33" s="7">
-        <v>100</v>
+        <v>39.507165030474695</v>
       </c>
       <c r="AG33" s="7">
-        <v>99.979025644721773</v>
+        <v>39.577324877773222</v>
       </c>
       <c r="AH33" s="7">
-        <v>118.46573842258738</v>
+        <v>1200.7054395915009</v>
       </c>
       <c r="AI33" s="7">
-        <v>102.44758274161099</v>
+        <v>51.212101049045977</v>
       </c>
       <c r="AJ33" s="7">
-        <v>-194.41578702246534</v>
+        <v>25.832779911239616</v>
       </c>
       <c r="AK33" s="7">
-        <v>-233.33639113889654</v>
+        <v>25.757069447628922</v>
       </c>
       <c r="AL33" s="7">
         <v>52.290643099688552</v>
       </c>
       <c r="AM33" s="7">
         <v>52.290643099688552</v>
       </c>
       <c r="AN33" s="7">
         <v>52.290643099688552</v>
       </c>
       <c r="AO33" s="7">
         <v>52.290643099688552</v>
       </c>
       <c r="AP33" s="7">
         <v>52.290643099688552</v>
       </c>
       <c r="AQ33" s="7">
         <v>52.290643099688552</v>
       </c>
       <c r="AR33" s="7">
         <v>90.273168992366934</v>
       </c>
       <c r="AS33" s="7">
         <v>90.427780638618799</v>
       </c>
       <c r="AT33" s="7">
         <v>94.458356286272377</v>
       </c>
       <c r="AU33" s="7">
         <v>89.910293332223418</v>
       </c>
       <c r="AV33" s="7">
         <v>52.410242834141094</v>
       </c>
       <c r="AW33" s="7">
         <v>52.290643099688552</v>
       </c>
       <c r="AX33" s="7">
-        <v>100</v>
+        <v>87.879614573833862</v>
       </c>
       <c r="AY33" s="7">
-        <v>100.00000000000004</v>
+        <v>87.879614573833862</v>
       </c>
       <c r="AZ33" s="7">
-        <v>100</v>
+        <v>87.879614573833862</v>
       </c>
       <c r="BA33" s="7">
-        <v>100</v>
+        <v>87.879614573833862</v>
       </c>
       <c r="BB33" s="7">
-        <v>100</v>
+        <v>87.879614573833862</v>
       </c>
       <c r="BC33" s="7">
-        <v>100</v>
+        <v>87.879614573833862</v>
       </c>
       <c r="BD33" s="8">
-        <v>100</v>
+        <v>81.71295891325272</v>
       </c>
       <c r="BE33" s="8">
-        <v>99.533013697392363</v>
+        <v>81.395679828105315</v>
       </c>
       <c r="BF33" s="8">
-        <v>36.277132553774457</v>
+        <v>24.874317312856757</v>
       </c>
       <c r="BG33" s="8">
-        <v>80.40861303464969</v>
+        <v>84.468255484446956</v>
       </c>
       <c r="BH33" s="8">
-        <v>-72.915660086240692</v>
+        <v>95.676973514916781</v>
       </c>
       <c r="BI33" s="7">
-        <v>96.092344315991994</v>
+        <v>87.879614573833862</v>
       </c>
       <c r="BJ33" s="7">
-        <v>100</v>
+        <v>4.0064785599495059</v>
       </c>
       <c r="BK33" s="7">
-        <v>100</v>
+        <v>4.0064785599495059</v>
       </c>
       <c r="BL33" s="7">
-        <v>100</v>
+        <v>4.0064785599495059</v>
       </c>
       <c r="BM33" s="7">
-        <v>100</v>
+        <v>4.0064785599495059</v>
       </c>
       <c r="BN33" s="7">
-        <v>100</v>
+        <v>4.0064785599495059</v>
       </c>
       <c r="BO33" s="7">
-        <v>100</v>
+        <v>4.0064785599495059</v>
       </c>
       <c r="BP33" s="7">
-        <v>100</v>
+        <v>28.888296488290859</v>
       </c>
       <c r="BQ33" s="8">
-        <v>100.62581384579514</v>
+        <v>28.548814184062905</v>
       </c>
       <c r="BR33" s="8">
-        <v>93.744196047742889</v>
+        <v>96.627719264975326</v>
       </c>
       <c r="BS33" s="8">
-        <v>97.658406751553215</v>
+        <v>82.789644944933315</v>
       </c>
       <c r="BT33" s="8">
-        <v>110.21296239287229</v>
-[...2 lines deleted...]
-        <v>146.24854652959252</v>
+        <v>14.913448898752321</v>
+      </c>
+      <c r="BU33" s="7" t="s">
+        <v>35</v>
       </c>
       <c r="BV33" s="7">
-        <v>100</v>
+        <v>74.4527158299734</v>
       </c>
       <c r="BW33" s="7">
-        <v>100</v>
+        <v>74.4527158299734</v>
       </c>
       <c r="BX33" s="7">
-        <v>100</v>
+        <v>74.4527158299734</v>
       </c>
       <c r="BY33" s="7">
-        <v>100</v>
+        <v>74.4527158299734</v>
       </c>
       <c r="BZ33" s="7">
-        <v>100</v>
+        <v>74.4527158299734</v>
       </c>
       <c r="CA33" s="7">
-        <v>100</v>
+        <v>74.4527158299734</v>
       </c>
       <c r="CB33" s="7">
-        <v>100</v>
+        <v>80.902527563237541</v>
       </c>
       <c r="CC33" s="8">
-        <v>98.198444362791946</v>
+        <v>79.436681663758009</v>
       </c>
       <c r="CD33" s="8">
-        <v>96.920204094217638</v>
+        <v>99.673704317772476</v>
       </c>
       <c r="CE33" s="8">
-        <v>94.632113742330773</v>
+        <v>92.934675065761169</v>
       </c>
       <c r="CF33" s="8">
-        <v>106.27802761577034</v>
+        <v>74.547092286539964</v>
       </c>
       <c r="CG33" s="8">
-        <v>144.87507751950463</v>
+        <v>74.4527158299734</v>
       </c>
       <c r="CH33" s="8">
-        <v>100</v>
+        <v>107.0580607339048</v>
       </c>
       <c r="CI33" s="9">
-        <v>100</v>
+        <v>107.0580607339048</v>
       </c>
       <c r="CJ33" s="9">
-        <v>100</v>
+        <v>107.0580607339048</v>
       </c>
       <c r="CK33" s="9">
-        <v>100</v>
+        <v>107.0580607339048</v>
       </c>
       <c r="CL33" s="9">
-        <v>100</v>
+        <v>107.0580607339048</v>
       </c>
       <c r="CM33" s="9">
-        <v>340.1784973671547</v>
+        <v>107.0580607339048</v>
       </c>
       <c r="CN33" s="9">
-        <v>214.57433060862132</v>
+        <v>106.20524812733549</v>
       </c>
       <c r="CO33" s="9">
-        <v>12.089291026032447</v>
+        <v>106.20524812733549</v>
       </c>
       <c r="CP33" s="9">
-        <v>84.578887984594033</v>
+        <v>36.2032086186302</v>
       </c>
       <c r="CQ33" s="9">
-        <v>83.665106008107799</v>
+        <v>132.66490502997726</v>
       </c>
       <c r="CR33" s="9">
-        <v>100.00837602514667</v>
+        <v>107.06979372190442</v>
       </c>
       <c r="CS33" s="9">
-        <v>-75.565645720355093</v>
+        <v>107.0580607339048</v>
       </c>
       <c r="CT33" s="8">
         <v>100</v>
       </c>
       <c r="CU33" s="9">
         <v>100</v>
       </c>
       <c r="CV33" s="9">
         <v>100</v>
       </c>
       <c r="CW33" s="9">
         <v>100</v>
       </c>
       <c r="CX33" s="9">
         <v>100</v>
       </c>
       <c r="CY33" s="9">
         <v>100</v>
       </c>
       <c r="CZ33" s="9"/>
       <c r="DA33" s="9"/>
       <c r="DB33" s="9"/>
       <c r="DC33" s="9"/>
       <c r="DD33" s="9"/>
       <c r="DE33" s="9"/>
     </row>
     <row r="34" spans="1:109">
       <c r="A34" s="10" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="B34" s="7">
         <v>26.928169641366356</v>
       </c>
       <c r="C34" s="7">
         <v>26.928169641366356</v>
       </c>
       <c r="D34" s="7">
         <v>26.928169641366356</v>
       </c>
       <c r="E34" s="7">
         <v>26.928169641366356</v>
       </c>
       <c r="F34" s="7">
         <v>26.928169641366356</v>
       </c>
       <c r="G34" s="7">
         <v>26.928169641366356</v>
       </c>
       <c r="H34" s="7">
         <v>29.205662976806483</v>
       </c>
       <c r="I34" s="7">
         <v>29.205662976806483</v>
       </c>
@@ -8798,293 +8801,293 @@
       <c r="R34" s="7">
         <v>100</v>
       </c>
       <c r="S34" s="7">
         <v>100</v>
       </c>
       <c r="T34" s="7">
         <v>100</v>
       </c>
       <c r="U34" s="7">
         <v>102.19973551044721</v>
       </c>
       <c r="V34" s="7">
         <v>101.47131391743504</v>
       </c>
       <c r="W34" s="7">
         <v>57.454835140819881</v>
       </c>
       <c r="X34" s="7">
         <v>513.06848358381865</v>
       </c>
       <c r="Y34" s="7">
         <v>365.98354016581072</v>
       </c>
       <c r="Z34" s="7">
-        <v>100</v>
+        <v>2.5885614172940667</v>
       </c>
       <c r="AA34" s="7">
-        <v>100</v>
+        <v>2.5885614172940667</v>
       </c>
       <c r="AB34" s="7">
-        <v>100</v>
+        <v>2.5885614172940667</v>
       </c>
       <c r="AC34" s="7">
-        <v>100</v>
+        <v>2.5885614172940667</v>
       </c>
       <c r="AD34" s="7">
-        <v>100</v>
+        <v>2.5885614172940667</v>
       </c>
       <c r="AE34" s="7">
-        <v>100</v>
+        <v>2.5885614172940667</v>
       </c>
       <c r="AF34" s="7">
-        <v>100</v>
+        <v>2.5885614172940667</v>
       </c>
       <c r="AG34" s="7">
-        <v>100</v>
+        <v>4.7459190284605786</v>
       </c>
       <c r="AH34" s="7">
-        <v>119.90074073749693</v>
+        <v>226.77634850675366</v>
       </c>
       <c r="AI34" s="7">
-        <v>57.06984117860349</v>
+        <v>88.086297638567927</v>
       </c>
       <c r="AJ34" s="7">
-        <v>150.82675167629773</v>
+        <v>39.960635116492369</v>
       </c>
       <c r="AK34" s="7">
-        <v>-52.3636248064862</v>
+        <v>2.5885614172940667</v>
       </c>
       <c r="AL34" s="7">
         <v>100.00018694768677</v>
       </c>
       <c r="AM34" s="7">
         <v>100.00018694768677</v>
       </c>
       <c r="AN34" s="7">
         <v>100.00018694768677</v>
       </c>
       <c r="AO34" s="7">
         <v>100.00018694768677</v>
       </c>
       <c r="AP34" s="7">
         <v>100.00018694768677</v>
       </c>
       <c r="AQ34" s="7">
         <v>100.00018694768677</v>
       </c>
       <c r="AR34" s="7">
         <v>99.004922442846166</v>
       </c>
       <c r="AS34" s="7">
         <v>109.19449741749716</v>
       </c>
       <c r="AT34" s="7">
         <v>127.63371475248981</v>
       </c>
       <c r="AU34" s="7">
         <v>138.39215117788834</v>
       </c>
       <c r="AV34" s="7">
         <v>100.20045716218908</v>
       </c>
       <c r="AW34" s="7">
         <v>100.00018694768677</v>
       </c>
       <c r="AX34" s="7">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="AY34" s="7">
-        <v>100.00000000000003</v>
+        <v>0</v>
       </c>
       <c r="AZ34" s="7">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="BA34" s="7">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="BB34" s="7">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="BC34" s="7">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="BD34" s="8">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="BE34" s="8">
-        <v>55.513558429513012</v>
+        <v>9.9594084632823368</v>
       </c>
       <c r="BF34" s="8">
-        <v>143.25240931646007</v>
+        <v>130.22045890109203</v>
       </c>
       <c r="BG34" s="8">
-        <v>41.332790962176112</v>
+        <v>29.071000913111213</v>
       </c>
       <c r="BH34" s="8">
-        <v>-466.46909806622199</v>
+        <v>16.374928657944785</v>
       </c>
       <c r="BI34" s="7">
-        <v>34.170866292447087</v>
+        <v>0</v>
       </c>
       <c r="BJ34" s="7">
-        <v>100</v>
+        <v>150.68493150684932</v>
       </c>
       <c r="BK34" s="7">
-        <v>100</v>
+        <v>150.68493150684932</v>
       </c>
       <c r="BL34" s="7">
-        <v>100</v>
+        <v>150.68493150684932</v>
       </c>
       <c r="BM34" s="7">
-        <v>100</v>
+        <v>150.68493150684932</v>
       </c>
       <c r="BN34" s="7">
-        <v>100</v>
+        <v>150.68493150684932</v>
       </c>
       <c r="BO34" s="7">
-        <v>100</v>
+        <v>150.68493150684932</v>
       </c>
       <c r="BP34" s="7">
-        <v>100</v>
+        <v>150.68493150684932</v>
       </c>
       <c r="BQ34" s="8">
-        <v>34.581448712930687</v>
+        <v>55.432462810037123</v>
       </c>
       <c r="BR34" s="8">
-        <v>86.465899049570652</v>
+        <v>106.65037331255951</v>
       </c>
       <c r="BS34" s="8">
-        <v>68.642495488568471</v>
+        <v>86.105288195659327</v>
       </c>
       <c r="BT34" s="8">
-        <v>6.1042471519702488</v>
-[...2 lines deleted...]
-        <v>23965.347344523012</v>
+        <v>31.749913071517955</v>
+      </c>
+      <c r="BU34" s="7" t="s">
+        <v>35</v>
       </c>
       <c r="BV34" s="7">
-        <v>100</v>
+        <v>218.18181818181813</v>
       </c>
       <c r="BW34" s="7">
-        <v>100</v>
+        <v>218.18181818181813</v>
       </c>
       <c r="BX34" s="7">
-        <v>100</v>
+        <v>218.18181818181813</v>
       </c>
       <c r="BY34" s="7">
-        <v>100</v>
+        <v>218.18181818181813</v>
       </c>
       <c r="BZ34" s="7">
-        <v>100</v>
+        <v>218.18181818181813</v>
       </c>
       <c r="CA34" s="7">
-        <v>100</v>
+        <v>218.18181818181813</v>
       </c>
       <c r="CB34" s="7">
-        <v>100</v>
+        <v>218.18181818181813</v>
       </c>
       <c r="CC34" s="8">
-        <v>85.855659467423223</v>
+        <v>203.3945530795788</v>
       </c>
       <c r="CD34" s="8">
-        <v>96.355280942034526</v>
+        <v>101.74226825587522</v>
       </c>
       <c r="CE34" s="8">
-        <v>81.762976551731967</v>
+        <v>101.25824059291237</v>
       </c>
       <c r="CF34" s="8">
-        <v>9.3561348872953953</v>
+        <v>111.18509780387762</v>
       </c>
       <c r="CG34" s="8">
-        <v>5716.5855907773384</v>
+        <v>218.18181818181813</v>
       </c>
       <c r="CH34" s="8">
-        <v>100</v>
+        <v>104.16666666666666</v>
       </c>
       <c r="CI34" s="9">
-        <v>100</v>
+        <v>104.16666666666666</v>
       </c>
       <c r="CJ34" s="9">
-        <v>100</v>
+        <v>104.16666666666666</v>
       </c>
       <c r="CK34" s="9">
-        <v>100</v>
+        <v>104.16666666666666</v>
       </c>
       <c r="CL34" s="9">
-        <v>100</v>
+        <v>104.16666666666666</v>
       </c>
       <c r="CM34" s="9">
-        <v>340.19405019394043</v>
+        <v>104.16666666666666</v>
       </c>
       <c r="CN34" s="9">
-        <v>212.62128137121272</v>
+        <v>104.16666666666666</v>
       </c>
       <c r="CO34" s="9">
-        <v>12.201429218071901</v>
+        <v>94.141214930055227</v>
       </c>
       <c r="CP34" s="9">
-        <v>92.127372697412767</v>
+        <v>104.70649086698347</v>
       </c>
       <c r="CQ34" s="9">
-        <v>99.750036177229802</v>
+        <v>105.09064477417004</v>
       </c>
       <c r="CR34" s="9">
-        <v>101.89018766828084</v>
+        <v>22.824951266507561</v>
       </c>
       <c r="CS34" s="9">
-        <v>1117.2874976780442</v>
+        <v>104.16666666666666</v>
       </c>
       <c r="CT34" s="8">
         <v>100</v>
       </c>
       <c r="CU34" s="9">
         <v>100</v>
       </c>
       <c r="CV34" s="9">
         <v>100</v>
       </c>
       <c r="CW34" s="9">
         <v>100</v>
       </c>
       <c r="CX34" s="9">
         <v>100</v>
       </c>
       <c r="CY34" s="9">
         <v>100</v>
       </c>
       <c r="CZ34" s="9"/>
       <c r="DA34" s="9"/>
       <c r="DB34" s="9"/>
       <c r="DC34" s="9"/>
       <c r="DD34" s="9"/>
       <c r="DE34" s="9"/>
     </row>
     <row r="35" spans="1:109">
       <c r="A35" s="10" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="B35" s="9">
         <v>73.386923275571121</v>
       </c>
       <c r="C35" s="9">
         <v>73.386923275571121</v>
       </c>
       <c r="D35" s="9">
         <v>73.386923275571121</v>
       </c>
       <c r="E35" s="9">
         <v>73.386923275571121</v>
       </c>
       <c r="F35" s="7">
         <v>73.386923275571121</v>
       </c>
       <c r="G35" s="7">
         <v>73.386923275571121</v>
       </c>
       <c r="H35" s="7">
         <v>79.394239134632301</v>
       </c>
       <c r="I35" s="7">
         <v>79.395555332912508</v>
       </c>
@@ -9115,84 +9118,84 @@
       <c r="R35" s="7">
         <v>100</v>
       </c>
       <c r="S35" s="7">
         <v>100</v>
       </c>
       <c r="T35" s="7">
         <v>100</v>
       </c>
       <c r="U35" s="7">
         <v>99.627845244033153</v>
       </c>
       <c r="V35" s="7">
         <v>105.63841102621639</v>
       </c>
       <c r="W35" s="7">
         <v>100.80468381586559</v>
       </c>
       <c r="X35" s="7">
         <v>153.00403082140161</v>
       </c>
       <c r="Y35" s="7">
         <v>152</v>
       </c>
       <c r="Z35" s="7">
-        <v>100</v>
+        <v>100.00063132309538</v>
       </c>
       <c r="AA35" s="7">
-        <v>100</v>
+        <v>100.00063132309538</v>
       </c>
       <c r="AB35" s="7">
-        <v>100</v>
+        <v>100.00063132309538</v>
       </c>
       <c r="AC35" s="7">
-        <v>100</v>
+        <v>100.00063132309538</v>
       </c>
       <c r="AD35" s="7">
-        <v>100</v>
+        <v>100.00063132309538</v>
       </c>
       <c r="AE35" s="7">
-        <v>100</v>
+        <v>100.00063132309538</v>
       </c>
       <c r="AF35" s="7">
-        <v>100</v>
+        <v>102.46106540687705</v>
       </c>
       <c r="AG35" s="7">
-        <v>99.99506632178101</v>
+        <v>102.46274292955849</v>
       </c>
       <c r="AH35" s="7">
-        <v>102.4378057128509</v>
+        <v>-128.17941207986669</v>
       </c>
       <c r="AI35" s="7">
-        <v>104.91538573429379</v>
+        <v>135.12694711978986</v>
       </c>
       <c r="AJ35" s="7">
-        <v>193.46829117446887</v>
+        <v>100.00063132309538</v>
       </c>
       <c r="AK35" s="7">
-        <v>-15025.671543227912</v>
+        <v>100.00063132309538</v>
       </c>
       <c r="AL35" s="7">
         <v>258.06288691842656</v>
       </c>
       <c r="AM35" s="7">
         <v>258.06288691842656</v>
       </c>
       <c r="AN35" s="7">
         <v>258.06288691842656</v>
       </c>
       <c r="AO35" s="7">
         <v>258.06288691842656</v>
       </c>
       <c r="AP35" s="7">
         <v>258.06288691842656</v>
       </c>
       <c r="AQ35" s="7">
         <v>258.06288691842656</v>
       </c>
       <c r="AR35" s="7">
         <v>1.1322640684627607</v>
       </c>
       <c r="AS35" s="7">
         <v>1.1425034041498803</v>
       </c>
@@ -9205,203 +9208,203 @@
       <c r="AV35" s="7">
         <v>258.06288691842656</v>
       </c>
       <c r="AW35" s="7">
         <v>258.06288691842656</v>
       </c>
       <c r="AX35" s="7">
         <v>0</v>
       </c>
       <c r="AY35" s="7">
         <v>0</v>
       </c>
       <c r="AZ35" s="7">
         <v>0</v>
       </c>
       <c r="BA35" s="7">
         <v>0</v>
       </c>
       <c r="BB35" s="7">
         <v>0</v>
       </c>
       <c r="BC35" s="7">
         <v>0</v>
       </c>
       <c r="BD35" s="8">
-        <v>90.885114888057799</v>
+        <v>54.640451678976355</v>
       </c>
       <c r="BE35" s="8">
-        <v>90.80037358801826</v>
+        <v>54.634295651971279</v>
       </c>
       <c r="BF35" s="8">
-        <v>491.03037781525148</v>
+        <v>196.83304030373381</v>
       </c>
       <c r="BG35" s="8">
-        <v>83.55971131674255</v>
+        <v>53.969703474590837</v>
       </c>
       <c r="BH35" s="8">
-        <v>-72.148660067368994</v>
+        <v>0</v>
       </c>
       <c r="BI35" s="7">
-        <v>2467.5202927764126</v>
+        <v>0</v>
       </c>
       <c r="BJ35" s="7">
-        <v>100</v>
+        <v>100.76775431861806</v>
       </c>
       <c r="BK35" s="7">
-        <v>100</v>
+        <v>100.76775431861806</v>
       </c>
       <c r="BL35" s="7">
-        <v>100</v>
+        <v>100.76775431861797</v>
       </c>
       <c r="BM35" s="7">
-        <v>100</v>
+        <v>100.76775431861797</v>
       </c>
       <c r="BN35" s="7">
-        <v>100</v>
+        <v>100.76775431861806</v>
       </c>
       <c r="BO35" s="7">
-        <v>100</v>
+        <v>100.76775431861806</v>
       </c>
       <c r="BP35" s="7">
-        <v>100</v>
+        <v>102.09243815990989</v>
       </c>
       <c r="BQ35" s="8">
-        <v>102.52700950357632</v>
+        <v>105.87462171989618</v>
       </c>
       <c r="BR35" s="8">
-        <v>70.314104569569608</v>
+        <v>80.763976615341534</v>
       </c>
       <c r="BS35" s="8">
-        <v>96.201618421677964</v>
+        <v>101.24272587233094</v>
       </c>
       <c r="BT35" s="8">
-        <v>100</v>
-[...2 lines deleted...]
-        <v>2266.1295314241843</v>
+        <v>100.76775431861806</v>
+      </c>
+      <c r="BU35" s="7" t="s">
+        <v>35</v>
       </c>
       <c r="BV35" s="7">
-        <v>100</v>
+        <v>104.85714285714288</v>
       </c>
       <c r="BW35" s="7">
-        <v>100</v>
+        <v>104.85714285714288</v>
       </c>
       <c r="BX35" s="7">
-        <v>100</v>
+        <v>104.85714285714288</v>
       </c>
       <c r="BY35" s="7">
-        <v>100</v>
+        <v>104.85714285714288</v>
       </c>
       <c r="BZ35" s="7">
-        <v>100</v>
+        <v>104.85714285714288</v>
       </c>
       <c r="CA35" s="7">
-        <v>100</v>
+        <v>104.85714285714288</v>
       </c>
       <c r="CB35" s="7">
-        <v>100</v>
+        <v>104.94926010844749</v>
       </c>
       <c r="CC35" s="8">
-        <v>102.85430350119225</v>
+        <v>104.95058538275242</v>
       </c>
       <c r="CD35" s="8">
-        <v>71.429213346838367</v>
+        <v>105.96652381040006</v>
       </c>
       <c r="CE35" s="8">
-        <v>98.393698257347083</v>
+        <v>106.99669259739879</v>
       </c>
       <c r="CF35" s="8">
-        <v>100</v>
+        <v>104.85714285714288</v>
       </c>
       <c r="CG35" s="8">
-        <v>1018.3371413527441</v>
+        <v>104.85714285714288</v>
       </c>
       <c r="CH35" s="8">
-        <v>100</v>
+        <v>72.534059945504097</v>
       </c>
       <c r="CI35" s="9">
-        <v>100</v>
+        <v>72.534059945504097</v>
       </c>
       <c r="CJ35" s="9">
-        <v>100</v>
+        <v>72.534059945504097</v>
       </c>
       <c r="CK35" s="9">
-        <v>100</v>
+        <v>72.534059945504097</v>
       </c>
       <c r="CL35" s="9">
-        <v>100</v>
+        <v>72.534059945504097</v>
       </c>
       <c r="CM35" s="9">
-        <v>252.7121046624755</v>
+        <v>72.534059945504097</v>
       </c>
       <c r="CN35" s="9">
-        <v>106.27580304366401</v>
+        <v>110.91395137541313</v>
       </c>
       <c r="CO35" s="9">
-        <v>96.552794216482127</v>
+        <v>114.07443358777778</v>
       </c>
       <c r="CP35" s="9">
-        <v>110.80478955553473</v>
+        <v>146.9862918099108</v>
       </c>
       <c r="CQ35" s="9">
-        <v>103.52426137826956</v>
+        <v>145.31265164339092</v>
       </c>
       <c r="CR35" s="9">
-        <v>100</v>
+        <v>72.534059945504097</v>
       </c>
       <c r="CS35" s="9">
-        <v>-159.86549997382281</v>
+        <v>72.534059945504097</v>
       </c>
       <c r="CT35" s="8">
         <v>100</v>
       </c>
       <c r="CU35" s="9">
         <v>100</v>
       </c>
       <c r="CV35" s="9">
         <v>100</v>
       </c>
       <c r="CW35" s="9">
         <v>100</v>
       </c>
       <c r="CX35" s="9">
         <v>100</v>
       </c>
       <c r="CY35" s="9">
         <v>100</v>
       </c>
       <c r="CZ35" s="9"/>
       <c r="DA35" s="9"/>
       <c r="DB35" s="9"/>
       <c r="DC35" s="9"/>
       <c r="DD35" s="9"/>
       <c r="DE35" s="9"/>
     </row>
     <row r="36" spans="1:109">
       <c r="A36" s="10" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="B36" s="9">
         <v>176.97472253592065</v>
       </c>
       <c r="C36" s="9">
         <v>176.97472253592065</v>
       </c>
       <c r="D36" s="9">
         <v>176.97472253592065</v>
       </c>
       <c r="E36" s="9">
         <v>176.97472253592065</v>
       </c>
       <c r="F36" s="9">
         <v>176.97472253592065</v>
       </c>
       <c r="G36" s="9">
         <v>176.97472253592065</v>
       </c>
       <c r="H36" s="9">
         <v>106.78773815020155</v>
       </c>
       <c r="I36" s="9">
         <v>107.38995824070847</v>
       </c>
@@ -9432,293 +9435,293 @@
       <c r="R36" s="9">
         <v>100</v>
       </c>
       <c r="S36" s="9">
         <v>100</v>
       </c>
       <c r="T36" s="9">
         <v>100</v>
       </c>
       <c r="U36" s="9">
         <v>100.02202749260425</v>
       </c>
       <c r="V36" s="9">
         <v>96.464707022844038</v>
       </c>
       <c r="W36" s="9">
         <v>96.244560493923217</v>
       </c>
       <c r="X36" s="9">
         <v>186</v>
       </c>
       <c r="Y36" s="9">
         <v>87.7</v>
       </c>
       <c r="Z36" s="9">
-        <v>100</v>
+        <v>165.30803583116491</v>
       </c>
       <c r="AA36" s="9">
-        <v>100</v>
+        <v>165.30803583116491</v>
       </c>
       <c r="AB36" s="9">
-        <v>100</v>
+        <v>165.30803583116491</v>
       </c>
       <c r="AC36" s="9">
-        <v>100</v>
+        <v>165.30803583116494</v>
       </c>
       <c r="AD36" s="9">
-        <v>100</v>
+        <v>165.30803583116491</v>
       </c>
       <c r="AE36" s="9">
-        <v>100</v>
+        <v>165.30803583116491</v>
       </c>
       <c r="AF36" s="9">
-        <v>100</v>
+        <v>192.00394827160284</v>
       </c>
       <c r="AG36" s="9">
-        <v>99.510005343001637</v>
+        <v>191.70880131415717</v>
       </c>
       <c r="AH36" s="9">
-        <v>99.368777276752368</v>
+        <v>101.63730872444478</v>
       </c>
       <c r="AI36" s="9">
-        <v>58.502153636041974</v>
+        <v>121.30077811194559</v>
       </c>
       <c r="AJ36" s="9">
-        <v>1076.131487586523</v>
+        <v>165.30803583116491</v>
       </c>
       <c r="AK36" s="9">
-        <v>-24014.230045584194</v>
+        <v>165.30803583116491</v>
       </c>
       <c r="AL36" s="9">
         <v>75.667171360619079</v>
       </c>
       <c r="AM36" s="9">
         <v>75.667171360619079</v>
       </c>
       <c r="AN36" s="9">
         <v>75.667171360619079</v>
       </c>
       <c r="AO36" s="9">
         <v>75.667171360619079</v>
       </c>
       <c r="AP36" s="9">
         <v>75.667171360619079</v>
       </c>
       <c r="AQ36" s="9">
         <v>75.667171360619079</v>
       </c>
       <c r="AR36" s="9">
         <v>37.532722019915624</v>
       </c>
       <c r="AS36" s="9">
         <v>38.394772731720742</v>
       </c>
       <c r="AT36" s="9">
         <v>98.176660573064126</v>
       </c>
       <c r="AU36" s="9">
         <v>100.46813866512898</v>
       </c>
       <c r="AV36" s="9">
         <v>81.886367801909017</v>
       </c>
       <c r="AW36" s="9">
         <v>75.667171360619079</v>
       </c>
       <c r="AX36" s="7">
-        <v>515.69848344535171</v>
+        <v>744.47038735709702</v>
       </c>
       <c r="AY36" s="9">
-        <v>515.69848344535183</v>
+        <v>744.47038735709702</v>
       </c>
       <c r="AZ36" s="9">
-        <v>515.69848344535171</v>
+        <v>744.47038735709702</v>
       </c>
       <c r="BA36" s="9">
-        <v>515.69848344535171</v>
+        <v>744.47038735709702</v>
       </c>
       <c r="BB36" s="9">
-        <v>515.69848344535171</v>
+        <v>744.47038735709702</v>
       </c>
       <c r="BC36" s="7">
-        <v>515.69848344535171</v>
+        <v>744.47038735709702</v>
       </c>
       <c r="BD36" s="8">
-        <v>121.71626274408331</v>
+        <v>318.67384036416615</v>
       </c>
       <c r="BE36" s="8">
-        <v>126.36788025905565</v>
+        <v>364.50897377951446</v>
       </c>
       <c r="BF36" s="8">
-        <v>74.450286528169059</v>
+        <v>75.649183007058213</v>
       </c>
       <c r="BG36" s="8">
-        <v>153.95012106245596</v>
+        <v>166.54007704494563</v>
       </c>
       <c r="BH36" s="8">
-        <v>-113.96909353940936</v>
+        <v>1263.9223893102112</v>
       </c>
       <c r="BI36" s="7">
-        <v>1446.457073521743</v>
+        <v>744.47038735709702</v>
       </c>
       <c r="BJ36" s="9">
-        <v>100</v>
+        <v>140.00280810419511</v>
       </c>
       <c r="BK36" s="9">
-        <v>100</v>
+        <v>140.00280810419511</v>
       </c>
       <c r="BL36" s="9">
-        <v>100</v>
+        <v>140.00280810419511</v>
       </c>
       <c r="BM36" s="9">
-        <v>100</v>
+        <v>140.00280810419511</v>
       </c>
       <c r="BN36" s="9">
-        <v>100</v>
+        <v>140.00280810419511</v>
       </c>
       <c r="BO36" s="9">
-        <v>100</v>
+        <v>140.00280810419511</v>
       </c>
       <c r="BP36" s="9">
-        <v>100</v>
+        <v>171.39837931623489</v>
       </c>
       <c r="BQ36" s="8">
-        <v>97.928233154227414</v>
+        <v>168.09123513377673</v>
       </c>
       <c r="BR36" s="8">
-        <v>71.395854343074987</v>
+        <v>100.12217438807387</v>
       </c>
       <c r="BS36" s="8">
-        <v>60.326968502408107</v>
+        <v>93.295452226228463</v>
       </c>
       <c r="BT36" s="8">
-        <v>168.12019326315982</v>
-[...2 lines deleted...]
-        <v>10671.910135587259</v>
+        <v>207.04588332207106</v>
+      </c>
+      <c r="BU36" s="7" t="s">
+        <v>35</v>
       </c>
       <c r="BV36" s="9">
-        <v>100</v>
+        <v>70.727120725974217</v>
       </c>
       <c r="BW36" s="9">
-        <v>100</v>
+        <v>70.727120725974217</v>
       </c>
       <c r="BX36" s="9">
-        <v>100</v>
+        <v>70.727120725974217</v>
       </c>
       <c r="BY36" s="9">
-        <v>100</v>
+        <v>70.727120725974203</v>
       </c>
       <c r="BZ36" s="9">
-        <v>100</v>
+        <v>70.727120725974203</v>
       </c>
       <c r="CA36" s="9">
-        <v>100</v>
+        <v>70.727120725974203</v>
       </c>
       <c r="CB36" s="9">
-        <v>100</v>
+        <v>90.535351443869828</v>
       </c>
       <c r="CC36" s="8">
-        <v>99.485948439989784</v>
+        <v>90.386896580532678</v>
       </c>
       <c r="CD36" s="8">
-        <v>100.07712560376912</v>
+        <v>103.25384334896384</v>
       </c>
       <c r="CE36" s="8">
-        <v>81.493200451519414</v>
+        <v>95.425848188396444</v>
       </c>
       <c r="CF36" s="8">
-        <v>134.24689194735552</v>
+        <v>71.280065211907129</v>
       </c>
       <c r="CG36" s="8">
-        <v>676.62923130094509</v>
+        <v>70.727120725974203</v>
       </c>
       <c r="CH36" s="8">
-        <v>100</v>
+        <v>99.664490262217058</v>
       </c>
       <c r="CI36" s="9">
-        <v>100</v>
+        <v>99.664490262217058</v>
       </c>
       <c r="CJ36" s="9">
-        <v>100</v>
+        <v>99.664490262217058</v>
       </c>
       <c r="CK36" s="9">
-        <v>100</v>
+        <v>99.664490262217058</v>
       </c>
       <c r="CL36" s="9">
-        <v>100</v>
+        <v>99.664490262217058</v>
       </c>
       <c r="CM36" s="9">
-        <v>327.73604638102927</v>
+        <v>99.664490262217058</v>
       </c>
       <c r="CN36" s="9">
-        <v>109.93237629615378</v>
+        <v>80.555596596240619</v>
       </c>
       <c r="CO36" s="9">
-        <v>95.691291885670012</v>
+        <v>80.172396378683302</v>
       </c>
       <c r="CP36" s="9">
-        <v>85.664483673218911</v>
+        <v>87.937874826178515</v>
       </c>
       <c r="CQ36" s="9">
-        <v>64.42199579922675</v>
+        <v>97.467814300194149</v>
       </c>
       <c r="CR36" s="9">
-        <v>99.389770871401467</v>
+        <v>112.47344109757628</v>
       </c>
       <c r="CS36" s="9">
-        <v>4074.9893471548758</v>
+        <v>99.664490262217058</v>
       </c>
       <c r="CT36" s="8">
         <v>100</v>
       </c>
       <c r="CU36" s="9">
         <v>100</v>
       </c>
       <c r="CV36" s="9">
         <v>100</v>
       </c>
       <c r="CW36" s="9">
         <v>100</v>
       </c>
       <c r="CX36" s="9">
         <v>100</v>
       </c>
       <c r="CY36" s="9">
         <v>100</v>
       </c>
       <c r="CZ36" s="9"/>
       <c r="DA36" s="9"/>
       <c r="DB36" s="9"/>
       <c r="DC36" s="9"/>
       <c r="DD36" s="9"/>
       <c r="DE36" s="9"/>
     </row>
     <row r="37" spans="1:109">
       <c r="A37" s="10" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="B37" s="7">
         <v>7097.7005170377324</v>
       </c>
       <c r="C37" s="7">
         <v>7097.7005170377324</v>
       </c>
       <c r="D37" s="7">
         <v>7097.7005170377324</v>
       </c>
       <c r="E37" s="7">
         <v>7097.7005170377324</v>
       </c>
       <c r="F37" s="7">
         <v>7097.7005170377324</v>
       </c>
       <c r="G37" s="7">
         <v>7097.7005170377324</v>
       </c>
       <c r="H37" s="7">
         <v>117.3109721879928</v>
       </c>
       <c r="I37" s="7">
         <v>116.92945223609499</v>
       </c>
@@ -9749,293 +9752,293 @@
       <c r="R37" s="7">
         <v>100</v>
       </c>
       <c r="S37" s="7">
         <v>100</v>
       </c>
       <c r="T37" s="7">
         <v>100</v>
       </c>
       <c r="U37" s="7">
         <v>99.818674256194939</v>
       </c>
       <c r="V37" s="7">
         <v>95.294653108420292</v>
       </c>
       <c r="W37" s="7">
         <v>91.331338125195941</v>
       </c>
       <c r="X37" s="7">
         <v>123.9</v>
       </c>
       <c r="Y37" s="7">
         <v>102</v>
       </c>
       <c r="Z37" s="7">
-        <v>100</v>
+        <v>4.4541141117705497E-2</v>
       </c>
       <c r="AA37" s="7">
-        <v>100</v>
+        <v>4.4541141117705497E-2</v>
       </c>
       <c r="AB37" s="7">
-        <v>100</v>
+        <v>4.4541141117705497E-2</v>
       </c>
       <c r="AC37" s="7">
-        <v>100</v>
+        <v>4.454114111770547E-2</v>
       </c>
       <c r="AD37" s="7">
-        <v>100</v>
+        <v>4.454114111770547E-2</v>
       </c>
       <c r="AE37" s="7">
-        <v>100</v>
+        <v>4.454114111770547E-2</v>
       </c>
       <c r="AF37" s="7">
-        <v>100</v>
+        <v>23.666352905683823</v>
       </c>
       <c r="AG37" s="7">
-        <v>99.529783415826117</v>
+        <v>24.313569706167442</v>
       </c>
       <c r="AH37" s="7">
-        <v>106.24037326093212</v>
+        <v>156.94298271504522</v>
       </c>
       <c r="AI37" s="7">
-        <v>100.83250163999607</v>
+        <v>47.992057997368661</v>
       </c>
       <c r="AJ37" s="7">
-        <v>420.37167528961356</v>
+        <v>92.077867148263238</v>
       </c>
       <c r="AK37" s="7">
-        <v>-312748.36087862682</v>
+        <v>4.454114111770547E-2</v>
       </c>
       <c r="AL37" s="7">
-        <v>151.19999999999999</v>
+        <v>99</v>
       </c>
       <c r="AM37" s="7">
-        <v>151.19999999999999</v>
+        <v>99</v>
       </c>
       <c r="AN37" s="7">
-        <v>151.19999999999999</v>
+        <v>99</v>
       </c>
       <c r="AO37" s="7">
-        <v>151.19999999999999</v>
+        <v>99</v>
       </c>
       <c r="AP37" s="7">
-        <v>151.19999999999999</v>
+        <v>99</v>
       </c>
       <c r="AQ37" s="7">
-        <v>151.19999999999999</v>
+        <v>99</v>
       </c>
       <c r="AR37" s="7">
         <v>0.48691144648833551</v>
       </c>
       <c r="AS37" s="7">
         <v>3.1227110901042918</v>
       </c>
       <c r="AT37" s="7">
         <v>101.5346439946601</v>
       </c>
       <c r="AU37" s="7">
         <v>101.56373639295171</v>
       </c>
       <c r="AV37" s="7">
         <v>100.08468821020169</v>
       </c>
       <c r="AW37" s="7">
-        <v>151.19999999999999</v>
+        <v>15126.605704671287</v>
       </c>
       <c r="AX37" s="7">
-        <v>100</v>
+        <v>10933.673160006514</v>
       </c>
       <c r="AY37" s="7">
-        <v>100</v>
+        <v>10933.673160006514</v>
       </c>
       <c r="AZ37" s="7">
-        <v>100</v>
+        <v>10933.673160006514</v>
       </c>
       <c r="BA37" s="7">
-        <v>100</v>
+        <v>10933.673160006514</v>
       </c>
       <c r="BB37" s="7">
-        <v>100</v>
+        <v>10933.673160006514</v>
       </c>
       <c r="BC37" s="7">
-        <v>100</v>
+        <v>10933.673160006514</v>
       </c>
       <c r="BD37" s="8">
-        <v>100</v>
+        <v>192.62991973300879</v>
       </c>
       <c r="BE37" s="8">
-        <v>97.52217626938166</v>
+        <v>187.19410434777217</v>
       </c>
       <c r="BF37" s="8">
-        <v>89.221038247255365</v>
+        <v>78.197112828918321</v>
       </c>
       <c r="BG37" s="8">
-        <v>100.21768489921898</v>
+        <v>120.57229609283641</v>
       </c>
       <c r="BH37" s="8">
-        <v>-941.16934047623181</v>
+        <v>61.713664240615465</v>
       </c>
       <c r="BI37" s="7">
-        <v>139</v>
+        <v>10933.673160006514</v>
       </c>
       <c r="BJ37" s="7">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="BK37" s="7">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="BL37" s="7">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="BM37" s="7">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="BN37" s="7">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="BO37" s="7">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="BP37" s="7">
-        <v>100</v>
+        <v>100.50136058674171</v>
       </c>
       <c r="BQ37" s="8">
-        <v>81.861781565620319</v>
+        <v>107.4250020963978</v>
       </c>
       <c r="BR37" s="8">
-        <v>60.428954977048591</v>
+        <v>92.583475202182541</v>
       </c>
       <c r="BS37" s="8">
-        <v>85.201152598927038</v>
+        <v>104.92131101722816</v>
       </c>
       <c r="BT37" s="8">
-        <v>1.90188679245283</v>
-[...2 lines deleted...]
-        <v>#DIV/0!</v>
+        <v>149.18003304771449</v>
+      </c>
+      <c r="BU37" s="7" t="s">
+        <v>35</v>
       </c>
       <c r="BV37" s="7">
-        <v>100</v>
+        <v>100.00805612684059</v>
       </c>
       <c r="BW37" s="7">
-        <v>100</v>
+        <v>100.00805612684059</v>
       </c>
       <c r="BX37" s="7">
-        <v>100</v>
+        <v>100.00805612684059</v>
       </c>
       <c r="BY37" s="7">
-        <v>100</v>
+        <v>100.00805612684059</v>
       </c>
       <c r="BZ37" s="7">
-        <v>100</v>
+        <v>100.00805612684059</v>
       </c>
       <c r="CA37" s="7">
-        <v>100</v>
+        <v>100.00805612684059</v>
       </c>
       <c r="CB37" s="7">
-        <v>100</v>
+        <v>100.92207065850319</v>
       </c>
       <c r="CC37" s="8">
-        <v>98.468597617671577</v>
+        <v>101.71786186975149</v>
       </c>
       <c r="CD37" s="8">
-        <v>98.402160627281305</v>
+        <v>102.00030271891339</v>
       </c>
       <c r="CE37" s="8">
-        <v>68.685738783377076</v>
+        <v>102.09425136837686</v>
       </c>
       <c r="CF37" s="8">
-        <v>45.616809017319163</v>
+        <v>91.616036693418195</v>
       </c>
       <c r="CG37" s="8">
-        <v>2797.9313328365042</v>
+        <v>100.00805612684059</v>
       </c>
       <c r="CH37" s="8">
-        <v>100</v>
+        <v>94.735875407341723</v>
       </c>
       <c r="CI37" s="9">
-        <v>100</v>
+        <v>94.735875407341723</v>
       </c>
       <c r="CJ37" s="9">
-        <v>100</v>
+        <v>94.735875407341723</v>
       </c>
       <c r="CK37" s="9">
-        <v>100</v>
+        <v>94.735875407341723</v>
       </c>
       <c r="CL37" s="9">
-        <v>100</v>
+        <v>94.735875407341723</v>
       </c>
       <c r="CM37" s="9">
-        <v>100</v>
+        <v>94.735875407341723</v>
       </c>
       <c r="CN37" s="9">
-        <v>103.51487970950937</v>
+        <v>87.964660070122804</v>
       </c>
       <c r="CO37" s="9">
-        <v>98.423816328892201</v>
+        <v>87.603523859108591</v>
       </c>
       <c r="CP37" s="9">
-        <v>100.49274103198908</v>
+        <v>97.168555029469402</v>
       </c>
       <c r="CQ37" s="9">
-        <v>136.23265138464706</v>
+        <v>102.55877155241086</v>
       </c>
       <c r="CR37" s="9">
-        <v>82.688031163100987</v>
+        <v>94.389320438513707</v>
       </c>
       <c r="CS37" s="9">
-        <v>-240.84736102599305</v>
+        <v>94.735875407341723</v>
       </c>
       <c r="CT37" s="8">
         <v>100</v>
       </c>
       <c r="CU37" s="9">
         <v>100</v>
       </c>
       <c r="CV37" s="9">
         <v>100</v>
       </c>
       <c r="CW37" s="9">
         <v>100</v>
       </c>
       <c r="CX37" s="9">
         <v>100</v>
       </c>
       <c r="CY37" s="9">
         <v>100</v>
       </c>
       <c r="CZ37" s="9"/>
       <c r="DA37" s="9"/>
       <c r="DB37" s="9"/>
       <c r="DC37" s="9"/>
       <c r="DD37" s="9"/>
       <c r="DE37" s="9"/>
     </row>
     <row r="38" spans="1:109">
       <c r="A38" s="10" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="B38" s="7">
         <v>259.17647642464715</v>
       </c>
       <c r="C38" s="7">
         <v>259.17647642464715</v>
       </c>
       <c r="D38" s="7">
         <v>259.17647642464715</v>
       </c>
       <c r="E38" s="7">
         <v>259.17647642464715</v>
       </c>
       <c r="F38" s="7">
         <v>259.17647642464715</v>
       </c>
       <c r="G38" s="7">
         <v>259.17647642464715</v>
       </c>
       <c r="H38" s="7">
         <v>322.91735136635134</v>
       </c>
       <c r="I38" s="7">
         <v>93.916386156342895</v>
       </c>
@@ -10066,293 +10069,293 @@
       <c r="R38" s="7">
         <v>100</v>
       </c>
       <c r="S38" s="7">
         <v>100</v>
       </c>
       <c r="T38" s="7">
         <v>100</v>
       </c>
       <c r="U38" s="7">
         <v>98.213139421062607</v>
       </c>
       <c r="V38" s="7">
         <v>96.8</v>
       </c>
       <c r="W38" s="7">
         <v>85.519412024756164</v>
       </c>
       <c r="X38" s="7">
         <v>814.90470605216206</v>
       </c>
       <c r="Y38" s="7">
         <v>103</v>
       </c>
       <c r="Z38" s="7">
-        <v>100</v>
+        <v>74.071418054056679</v>
       </c>
       <c r="AA38" s="7">
-        <v>100</v>
+        <v>74.071418054056679</v>
       </c>
       <c r="AB38" s="7">
-        <v>100</v>
+        <v>74.071418054056679</v>
       </c>
       <c r="AC38" s="7">
-        <v>100</v>
+        <v>74.071418054056679</v>
       </c>
       <c r="AD38" s="7">
-        <v>100</v>
+        <v>74.071418054056679</v>
       </c>
       <c r="AE38" s="7">
-        <v>100</v>
+        <v>74.071418054056679</v>
       </c>
       <c r="AF38" s="7">
-        <v>100</v>
+        <v>81.75392999756869</v>
       </c>
       <c r="AG38" s="7">
-        <v>134.29030166135686</v>
+        <v>142.12465268715414</v>
       </c>
       <c r="AH38" s="7">
-        <v>97.70443041769677</v>
+        <v>414.08308094039887</v>
       </c>
       <c r="AI38" s="7">
-        <v>182.93573257892538</v>
+        <v>106.98855603455033</v>
       </c>
       <c r="AJ38" s="7">
-        <v>100.8928226360534</v>
+        <v>74.150670971645084</v>
       </c>
       <c r="AK38" s="7">
-        <v>-2895.1039054404459</v>
+        <v>74.071418054056679</v>
       </c>
       <c r="AL38" s="7">
         <v>69.667857930064073</v>
       </c>
       <c r="AM38" s="7">
         <v>69.667857930064073</v>
       </c>
       <c r="AN38" s="7">
         <v>69.667857930064073</v>
       </c>
       <c r="AO38" s="7">
         <v>69.667857930064073</v>
       </c>
       <c r="AP38" s="7">
         <v>69.667857930064073</v>
       </c>
       <c r="AQ38" s="7">
         <v>69.667857930064073</v>
       </c>
       <c r="AR38" s="7">
         <v>50.891652199827199</v>
       </c>
       <c r="AS38" s="7">
         <v>29.407539378986442</v>
       </c>
       <c r="AT38" s="7">
         <v>111.77986383188944</v>
       </c>
       <c r="AU38" s="7">
         <v>76.700717356915987</v>
       </c>
       <c r="AV38" s="7">
         <v>69.74867992735409</v>
       </c>
       <c r="AW38" s="7">
         <v>69.667857930064073</v>
       </c>
       <c r="AX38" s="7">
-        <v>1.5636887082175654</v>
+        <v>5.5624960293223991</v>
       </c>
       <c r="AY38" s="7">
-        <v>1.5636887082175654</v>
+        <v>5.5624960293223991</v>
       </c>
       <c r="AZ38" s="7">
-        <v>1.5636887082175657</v>
+        <v>5.5624960293223991</v>
       </c>
       <c r="BA38" s="7">
-        <v>1.5636887082175657</v>
+        <v>5.5624960293223991</v>
       </c>
       <c r="BB38" s="7">
-        <v>1.5636887082175657</v>
+        <v>5.5624960293223991</v>
       </c>
       <c r="BC38" s="7">
-        <v>1.5636887082175657</v>
+        <v>5.5624960293223991</v>
       </c>
       <c r="BD38" s="8">
-        <v>10.417322448077663</v>
+        <v>18.604788293555892</v>
       </c>
       <c r="BE38" s="8">
-        <v>10.986631585683417</v>
+        <v>19.430722936488017</v>
       </c>
       <c r="BF38" s="8">
-        <v>387.64466384002151</v>
+        <v>359.52424887293711</v>
       </c>
       <c r="BG38" s="8">
-        <v>16.282925407708344</v>
+        <v>62.202760429226736</v>
       </c>
       <c r="BH38" s="8">
-        <v>-352.99478508556933</v>
+        <v>6.3627925730238619</v>
       </c>
       <c r="BI38" s="9">
-        <v>34.909056300942623</v>
+        <v>5.5624960293223991</v>
       </c>
       <c r="BJ38" s="9">
-        <v>100</v>
+        <v>71.480228570963973</v>
       </c>
       <c r="BK38" s="9">
-        <v>100</v>
+        <v>71.480228570963973</v>
       </c>
       <c r="BL38" s="9">
-        <v>100</v>
+        <v>71.480228570963916</v>
       </c>
       <c r="BM38" s="9">
-        <v>100</v>
+        <v>71.480228570963916</v>
       </c>
       <c r="BN38" s="9">
-        <v>100</v>
+        <v>71.480228570963973</v>
       </c>
       <c r="BO38" s="9">
-        <v>100</v>
+        <v>71.480228570963973</v>
       </c>
       <c r="BP38" s="9">
-        <v>100</v>
+        <v>88.848935895688967</v>
       </c>
       <c r="BQ38" s="8">
-        <v>80.590778677274272</v>
+        <v>75.51318051980293</v>
       </c>
       <c r="BR38" s="8">
-        <v>111.78263695512085</v>
+        <v>120.651963534307</v>
       </c>
       <c r="BS38" s="8">
-        <v>145.45658470615757</v>
+        <v>159.26429311358169</v>
       </c>
       <c r="BT38" s="8">
-        <v>141.57745341199234</v>
-[...2 lines deleted...]
-        <v>604.89794251551177</v>
+        <v>114.81603737253351</v>
+      </c>
+      <c r="BU38" s="7" t="s">
+        <v>35</v>
       </c>
       <c r="BV38" s="9">
-        <v>100</v>
+        <v>3.9589021597921286</v>
       </c>
       <c r="BW38" s="9">
-        <v>100</v>
+        <v>3.9589021597921286</v>
       </c>
       <c r="BX38" s="9">
-        <v>100</v>
+        <v>3.9589021597921286</v>
       </c>
       <c r="BY38" s="9">
-        <v>100</v>
+        <v>3.9589021597921286</v>
       </c>
       <c r="BZ38" s="9">
-        <v>100</v>
+        <v>3.9589021597921286</v>
       </c>
       <c r="CA38" s="9">
-        <v>100</v>
+        <v>3.9589021597921286</v>
       </c>
       <c r="CB38" s="9">
-        <v>100</v>
+        <v>34.584830718252732</v>
       </c>
       <c r="CC38" s="8">
-        <v>114.42220288095319</v>
+        <v>43.444789871269784</v>
       </c>
       <c r="CD38" s="8">
-        <v>95.04649394280932</v>
+        <v>92.253409799805027</v>
       </c>
       <c r="CE38" s="8">
-        <v>189.18384824349167</v>
+        <v>89.894667512130169</v>
       </c>
       <c r="CF38" s="8">
-        <v>110.06975620887327</v>
+        <v>6.3184841057941465</v>
       </c>
       <c r="CG38" s="8">
-        <v>-355.72636233980461</v>
+        <v>3.9589021597921286</v>
       </c>
       <c r="CH38" s="8">
-        <v>100</v>
+        <v>1996.0907278904226</v>
       </c>
       <c r="CI38" s="9">
-        <v>100</v>
+        <v>1996.0907278904226</v>
       </c>
       <c r="CJ38" s="9">
-        <v>100</v>
+        <v>1996.0907278904226</v>
       </c>
       <c r="CK38" s="9">
-        <v>100</v>
+        <v>1996.0907278904226</v>
       </c>
       <c r="CL38" s="9">
-        <v>100</v>
+        <v>1996.0907278904226</v>
       </c>
       <c r="CM38" s="9">
-        <v>138.96087529486826</v>
+        <v>1996.0907278904226</v>
       </c>
       <c r="CN38" s="9">
-        <v>141.68223120444628</v>
+        <v>79.900618072838313</v>
       </c>
       <c r="CO38" s="9">
-        <v>102.91488428228858</v>
+        <v>77.995476894438539</v>
       </c>
       <c r="CP38" s="9">
-        <v>102.56566128768642</v>
+        <v>95.609543311282792</v>
       </c>
       <c r="CQ38" s="9">
-        <v>97.901236988033119</v>
+        <v>118.31356674151235</v>
       </c>
       <c r="CR38" s="9">
-        <v>80.467168918149341</v>
+        <v>1299.8642673773961</v>
       </c>
       <c r="CS38" s="9">
-        <v>-6813.6196803417433</v>
+        <v>1996.0907278904226</v>
       </c>
       <c r="CT38" s="8">
         <v>100</v>
       </c>
       <c r="CU38" s="9">
         <v>100</v>
       </c>
       <c r="CV38" s="9">
         <v>100</v>
       </c>
       <c r="CW38" s="9">
         <v>100</v>
       </c>
       <c r="CX38" s="9">
         <v>100</v>
       </c>
       <c r="CY38" s="9">
         <v>100</v>
       </c>
       <c r="CZ38" s="9"/>
       <c r="DA38" s="9"/>
       <c r="DB38" s="9"/>
       <c r="DC38" s="9"/>
       <c r="DD38" s="9"/>
       <c r="DE38" s="9"/>
     </row>
     <row r="39" spans="1:109">
       <c r="A39" s="10" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="B39" s="7">
         <v>25</v>
       </c>
       <c r="C39" s="7">
         <v>55</v>
       </c>
       <c r="D39" s="7">
         <v>85</v>
       </c>
       <c r="E39" s="7">
         <v>85</v>
       </c>
       <c r="F39" s="7">
         <v>95</v>
       </c>
       <c r="G39" s="7">
         <v>100</v>
       </c>
       <c r="H39" s="7">
         <v>274.0333875844143</v>
       </c>
       <c r="I39" s="7">
         <v>223.65501559025921</v>
       </c>
@@ -10383,264 +10386,264 @@
       <c r="R39" s="7">
         <v>100</v>
       </c>
       <c r="S39" s="7">
         <v>100</v>
       </c>
       <c r="T39" s="7">
         <v>100</v>
       </c>
       <c r="U39" s="7">
         <v>91.170938399081308</v>
       </c>
       <c r="V39" s="7">
         <v>101.6</v>
       </c>
       <c r="W39" s="7">
         <v>94.998443760212638</v>
       </c>
       <c r="X39" s="7">
         <v>697.48214537258832</v>
       </c>
       <c r="Y39" s="7">
         <v>99.816564890178682</v>
       </c>
       <c r="Z39" s="7">
-        <v>100</v>
+        <v>90.644148805897245</v>
       </c>
       <c r="AA39" s="7">
-        <v>100</v>
+        <v>90.644148805897245</v>
       </c>
       <c r="AB39" s="7">
-        <v>100</v>
+        <v>90.644148805897245</v>
       </c>
       <c r="AC39" s="7">
-        <v>100</v>
+        <v>90.644148805897245</v>
       </c>
       <c r="AD39" s="7">
-        <v>100</v>
+        <v>90.644148805897188</v>
       </c>
       <c r="AE39" s="7">
-        <v>100</v>
+        <v>90.644148805897188</v>
       </c>
       <c r="AF39" s="7">
-        <v>100</v>
+        <v>71.589820904676642</v>
       </c>
       <c r="AG39" s="7">
-        <v>79.033966274514782</v>
+        <v>47.317659483918092</v>
       </c>
       <c r="AH39" s="7">
-        <v>106.99411930814313</v>
+        <v>322.9203255054212</v>
       </c>
       <c r="AI39" s="7">
-        <v>98.18018845624178</v>
+        <v>99.97118086080944</v>
       </c>
       <c r="AJ39" s="7">
-        <v>-275.19388647006855</v>
+        <v>94.726802848747298</v>
       </c>
       <c r="AK39" s="7">
-        <v>-965.03864077957007</v>
+        <v>90.644148805897188</v>
       </c>
       <c r="AL39" s="7">
         <v>95.171572845585146</v>
       </c>
       <c r="AM39" s="7">
         <v>95.171572845585146</v>
       </c>
       <c r="AN39" s="7">
         <v>95.171572845585146</v>
       </c>
       <c r="AO39" s="7">
         <v>95.171572845585146</v>
       </c>
       <c r="AP39" s="7">
         <v>95.171572845585146</v>
       </c>
       <c r="AQ39" s="7">
         <v>95.171572845585146</v>
       </c>
       <c r="AR39" s="7">
         <v>57.151198904265385</v>
       </c>
       <c r="AS39" s="7">
         <v>57.151198904265385</v>
       </c>
       <c r="AT39" s="7">
         <v>95.335545838482076</v>
       </c>
       <c r="AU39" s="7">
         <v>91.172499734183106</v>
       </c>
       <c r="AV39" s="7">
         <v>96.69916618087251</v>
       </c>
       <c r="AW39" s="7">
         <v>95.171572845585146</v>
       </c>
       <c r="AX39" s="7">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="AY39" s="7">
-        <v>100.00000000000004</v>
+        <v>0</v>
       </c>
       <c r="AZ39" s="7">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="BA39" s="7">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="BB39" s="7">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="BC39" s="7">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="BD39" s="8">
-        <v>100</v>
+        <v>74.100568023927082</v>
       </c>
       <c r="BE39" s="8">
-        <v>100</v>
+        <v>74.100568023927082</v>
       </c>
       <c r="BF39" s="8">
-        <v>146.84355940951357</v>
+        <v>126.21313752932852</v>
       </c>
       <c r="BG39" s="8">
-        <v>83.422354864760734</v>
+        <v>82.650966920976714</v>
       </c>
       <c r="BH39" s="9">
-        <v>-419.08313291132691</v>
+        <v>6.4962019460842342</v>
       </c>
       <c r="BI39" s="7">
-        <v>87.075774033377101</v>
+        <v>0</v>
       </c>
       <c r="BJ39" s="7">
-        <v>100</v>
+        <v>111.30625686059273</v>
       </c>
       <c r="BK39" s="7">
-        <v>100</v>
+        <v>111.30625686059273</v>
       </c>
       <c r="BL39" s="7">
-        <v>100</v>
+        <v>111.30625686059273</v>
       </c>
       <c r="BM39" s="7">
-        <v>100</v>
+        <v>111.30625686059273</v>
       </c>
       <c r="BN39" s="7">
-        <v>100</v>
+        <v>111.30625686059273</v>
       </c>
       <c r="BO39" s="7">
-        <v>100</v>
+        <v>111.30625686059273</v>
       </c>
       <c r="BP39" s="7">
-        <v>100</v>
+        <v>87.503490373935605</v>
       </c>
       <c r="BQ39" s="8">
-        <v>99.564425481952739</v>
+        <v>87.122347467464806</v>
       </c>
       <c r="BR39" s="8">
-        <v>78.901504152712235</v>
+        <v>103.00799477763094</v>
       </c>
       <c r="BS39" s="8">
-        <v>71.260504093315276</v>
+        <v>82.642658884246174</v>
       </c>
       <c r="BT39" s="9">
-        <v>100.24212393023988</v>
-[...2 lines deleted...]
-        <v>1894.8246798714054</v>
+        <v>115.36945990109029</v>
+      </c>
+      <c r="BU39" s="7" t="s">
+        <v>35</v>
       </c>
       <c r="BV39" s="7">
-        <v>100</v>
+        <v>192.61193293885609</v>
       </c>
       <c r="BW39" s="7">
-        <v>100</v>
+        <v>192.61193293885609</v>
       </c>
       <c r="BX39" s="7">
-        <v>100</v>
+        <v>192.61193293885609</v>
       </c>
       <c r="BY39" s="7">
-        <v>100</v>
+        <v>192.61193293885609</v>
       </c>
       <c r="BZ39" s="7">
-        <v>100</v>
+        <v>192.61193293885609</v>
       </c>
       <c r="CA39" s="7">
-        <v>100</v>
+        <v>192.61193293885609</v>
       </c>
       <c r="CB39" s="7">
-        <v>100</v>
+        <v>198.46482987773226</v>
       </c>
       <c r="CC39" s="8">
-        <v>118.41154656415156</v>
+        <v>198.46482987773226</v>
       </c>
       <c r="CD39" s="8">
-        <v>97.061839608254857</v>
+        <v>103.37408867247362</v>
       </c>
       <c r="CE39" s="8">
-        <v>98.086525032245561</v>
+        <v>124.8467155153095</v>
       </c>
       <c r="CF39" s="9">
-        <v>100.85925371710928</v>
+        <v>167.52708690091893</v>
       </c>
       <c r="CG39" s="8">
-        <v>355.99333551565383</v>
+        <v>192.61193293885609</v>
       </c>
       <c r="CH39" s="8">
-        <v>100</v>
+        <v>79.357374714165232</v>
       </c>
       <c r="CI39" s="9">
-        <v>100</v>
+        <v>79.357374714165232</v>
       </c>
       <c r="CJ39" s="9">
-        <v>100</v>
+        <v>79.357374714165232</v>
       </c>
       <c r="CK39" s="9">
-        <v>100</v>
+        <v>79.357374714165232</v>
       </c>
       <c r="CL39" s="9">
-        <v>100</v>
+        <v>79.357374714165232</v>
       </c>
       <c r="CM39" s="9">
-        <v>340.19405019394037</v>
+        <v>79.357374714165232</v>
       </c>
       <c r="CN39" s="9">
-        <v>302.94326982046471</v>
+        <v>1052.9836806476385</v>
       </c>
       <c r="CO39" s="9">
-        <v>15.508619111671692</v>
+        <v>1052.9836806476385</v>
       </c>
       <c r="CP39" s="9">
-        <v>89.707724328538845</v>
+        <v>224.56942702482934</v>
       </c>
       <c r="CQ39" s="9">
-        <v>97.946216859453571</v>
+        <v>450.69668183657649</v>
       </c>
       <c r="CR39" s="9">
-        <v>100.21759609995469</v>
+        <v>86.907144766542814</v>
       </c>
       <c r="CS39" s="9">
-        <v>3133.428497282061</v>
+        <v>79.357374714165232</v>
       </c>
       <c r="CT39" s="8">
         <v>100</v>
       </c>
       <c r="CU39" s="9">
         <v>100</v>
       </c>
       <c r="CV39" s="9">
         <v>100</v>
       </c>
       <c r="CW39" s="9">
         <v>100</v>
       </c>
       <c r="CX39" s="9">
         <v>100</v>
       </c>
       <c r="CY39" s="9">
         <v>100</v>
       </c>
       <c r="CZ39" s="9"/>
       <c r="DA39" s="9"/>
       <c r="DB39" s="9"/>
       <c r="DC39" s="9"/>
       <c r="DD39" s="9"/>
       <c r="DE39" s="9"/>
@@ -10714,727 +10717,727 @@
       <c r="BN40" s="2"/>
       <c r="BO40" s="2"/>
       <c r="BP40" s="2"/>
       <c r="BQ40" s="2"/>
       <c r="BR40" s="2"/>
       <c r="BS40" s="2"/>
       <c r="BT40" s="2"/>
       <c r="BU40" s="2"/>
       <c r="BV40" s="2"/>
       <c r="BW40" s="2"/>
       <c r="BX40" s="2"/>
       <c r="BY40" s="3"/>
       <c r="BZ40" s="3"/>
       <c r="CA40" s="3"/>
       <c r="CB40" s="3"/>
       <c r="CC40" s="3"/>
       <c r="CD40" s="3"/>
       <c r="CE40" s="3"/>
       <c r="CF40" s="3"/>
       <c r="CG40" s="3"/>
       <c r="CH40" s="3"/>
       <c r="CI40" s="3"/>
       <c r="CJ40" s="3"/>
     </row>
     <row r="41" spans="1:109" ht="21" customHeight="1">
-      <c r="A41" s="17" t="s">
-[...67 lines deleted...]
-      <c r="BO41" s="18"/>
+      <c r="A41" s="16" t="s">
+        <v>23</v>
+      </c>
+      <c r="B41" s="16"/>
+      <c r="C41" s="16"/>
+      <c r="D41" s="16"/>
+      <c r="E41" s="16"/>
+      <c r="F41" s="16"/>
+      <c r="G41" s="16"/>
+      <c r="H41" s="16"/>
+      <c r="I41" s="16"/>
+      <c r="J41" s="16"/>
+      <c r="K41" s="16"/>
+      <c r="L41" s="16"/>
+      <c r="M41" s="16"/>
+      <c r="N41" s="16"/>
+      <c r="O41" s="16"/>
+      <c r="P41" s="16"/>
+      <c r="Q41" s="16"/>
+      <c r="R41" s="16"/>
+      <c r="S41" s="16"/>
+      <c r="T41" s="16"/>
+      <c r="U41" s="16"/>
+      <c r="V41" s="16"/>
+      <c r="W41" s="16"/>
+      <c r="X41" s="16"/>
+      <c r="Y41" s="16"/>
+      <c r="Z41" s="16"/>
+      <c r="AA41" s="16"/>
+      <c r="AB41" s="16"/>
+      <c r="AC41" s="16"/>
+      <c r="AD41" s="16"/>
+      <c r="AE41" s="16"/>
+      <c r="AF41" s="16"/>
+      <c r="AG41" s="16"/>
+      <c r="AH41" s="16"/>
+      <c r="AI41" s="16"/>
+      <c r="AJ41" s="16"/>
+      <c r="AK41" s="16"/>
+      <c r="AL41" s="16"/>
+      <c r="AM41" s="16"/>
+      <c r="AN41" s="16"/>
+      <c r="AO41" s="16"/>
+      <c r="AP41" s="16"/>
+      <c r="AQ41" s="16"/>
+      <c r="AR41" s="16"/>
+      <c r="AS41" s="16"/>
+      <c r="AT41" s="16"/>
+      <c r="AU41" s="16"/>
+      <c r="AV41" s="16"/>
+      <c r="AW41" s="16"/>
+      <c r="AX41" s="16"/>
+      <c r="AY41" s="16"/>
+      <c r="AZ41" s="16"/>
+      <c r="BA41" s="16"/>
+      <c r="BB41" s="16"/>
+      <c r="BC41" s="16"/>
+      <c r="BD41" s="16"/>
+      <c r="BE41" s="16"/>
+      <c r="BF41" s="16"/>
+      <c r="BG41" s="16"/>
+      <c r="BH41" s="16"/>
+      <c r="BI41" s="16"/>
+      <c r="BJ41" s="17"/>
+      <c r="BK41" s="17"/>
+      <c r="BL41" s="17"/>
+      <c r="BM41" s="17"/>
+      <c r="BN41" s="17"/>
+      <c r="BO41" s="17"/>
       <c r="BP41" s="2"/>
       <c r="BQ41" s="2"/>
       <c r="BR41" s="2"/>
       <c r="BS41" s="2"/>
       <c r="BT41" s="2"/>
       <c r="BU41" s="2"/>
       <c r="BV41" s="2"/>
       <c r="BW41" s="2"/>
       <c r="BX41" s="2"/>
       <c r="BY41" s="3"/>
       <c r="BZ41" s="3"/>
       <c r="CA41" s="3"/>
       <c r="CB41" s="3"/>
       <c r="CC41" s="3"/>
       <c r="CD41" s="3"/>
       <c r="CE41" s="3"/>
       <c r="CF41" s="3"/>
       <c r="CG41" s="3"/>
       <c r="CH41" s="3"/>
       <c r="CI41" s="3"/>
       <c r="CJ41" s="3"/>
     </row>
     <row r="42" spans="1:109" ht="18.75" customHeight="1" thickBot="1">
       <c r="A42" s="2"/>
       <c r="B42" s="2"/>
       <c r="C42" s="2"/>
       <c r="D42" s="2"/>
       <c r="E42" s="2"/>
       <c r="F42" s="2"/>
       <c r="G42" s="2"/>
       <c r="H42" s="2"/>
-      <c r="I42" s="21"/>
-[...3 lines deleted...]
-      <c r="M42" s="21"/>
+      <c r="I42" s="20"/>
+      <c r="J42" s="20"/>
+      <c r="K42" s="20"/>
+      <c r="L42" s="20"/>
+      <c r="M42" s="20"/>
       <c r="N42" s="2"/>
       <c r="O42" s="2"/>
       <c r="P42" s="2"/>
       <c r="Q42" s="2"/>
       <c r="R42" s="2"/>
       <c r="S42" s="2"/>
       <c r="T42" s="2"/>
-      <c r="U42" s="21" t="s">
-[...5 lines deleted...]
-      <c r="Y42" s="21"/>
+      <c r="U42" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="V42" s="20"/>
+      <c r="W42" s="20"/>
+      <c r="X42" s="20"/>
+      <c r="Y42" s="20"/>
       <c r="Z42" s="11"/>
       <c r="AA42" s="11"/>
       <c r="AB42" s="11"/>
       <c r="AC42" s="11"/>
       <c r="AD42" s="11"/>
       <c r="AE42" s="11"/>
       <c r="AF42" s="11"/>
-      <c r="AG42" s="16" t="s">
-[...5 lines deleted...]
-      <c r="AK42" s="16"/>
+      <c r="AG42" s="15" t="s">
+        <v>18</v>
+      </c>
+      <c r="AH42" s="15"/>
+      <c r="AI42" s="15"/>
+      <c r="AJ42" s="15"/>
+      <c r="AK42" s="15"/>
       <c r="AL42" s="2"/>
       <c r="AM42" s="2"/>
       <c r="AN42" s="2"/>
       <c r="AO42" s="2"/>
       <c r="AP42" s="2"/>
       <c r="AQ42" s="2"/>
       <c r="AR42" s="2"/>
-      <c r="AS42" s="16" t="s">
-[...5 lines deleted...]
-      <c r="AW42" s="16"/>
+      <c r="AS42" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="AT42" s="15"/>
+      <c r="AU42" s="15"/>
+      <c r="AV42" s="15"/>
+      <c r="AW42" s="15"/>
       <c r="AX42" s="2"/>
       <c r="AY42" s="2"/>
       <c r="AZ42" s="2"/>
       <c r="BA42" s="2"/>
       <c r="BB42" s="2"/>
       <c r="BC42" s="2"/>
       <c r="BD42" s="2"/>
-      <c r="BE42" s="16" t="s">
-[...5 lines deleted...]
-      <c r="BI42" s="16"/>
+      <c r="BE42" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="BF42" s="15"/>
+      <c r="BG42" s="15"/>
+      <c r="BH42" s="15"/>
+      <c r="BI42" s="15"/>
       <c r="BJ42" s="2"/>
       <c r="BK42" s="2"/>
       <c r="BL42" s="2"/>
       <c r="BM42" s="2"/>
       <c r="BN42" s="2"/>
       <c r="BO42" s="2"/>
       <c r="BP42" s="2"/>
-      <c r="BQ42" s="16" t="s">
-[...5 lines deleted...]
-      <c r="BU42" s="16"/>
+      <c r="BQ42" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="BR42" s="15"/>
+      <c r="BS42" s="15"/>
+      <c r="BT42" s="15"/>
+      <c r="BU42" s="15"/>
       <c r="BV42" s="2"/>
       <c r="BW42" s="2"/>
       <c r="BX42" s="2"/>
       <c r="BY42" s="2"/>
       <c r="BZ42" s="2"/>
       <c r="CA42" s="2"/>
       <c r="CB42" s="2"/>
-      <c r="CC42" s="16" t="s">
-[...5 lines deleted...]
-      <c r="CG42" s="16"/>
+      <c r="CC42" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="CD42" s="15"/>
+      <c r="CE42" s="15"/>
+      <c r="CF42" s="15"/>
+      <c r="CG42" s="15"/>
       <c r="CH42" s="2"/>
       <c r="CI42" s="2"/>
       <c r="CJ42" s="2"/>
       <c r="CK42" s="2"/>
       <c r="CL42" s="2"/>
       <c r="CM42" s="2"/>
       <c r="CN42" s="2"/>
-      <c r="CO42" s="16" t="s">
-[...5 lines deleted...]
-      <c r="CS42" s="16"/>
+      <c r="CO42" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="CP42" s="15"/>
+      <c r="CQ42" s="15"/>
+      <c r="CR42" s="15"/>
+      <c r="CS42" s="15"/>
       <c r="CT42" s="2"/>
       <c r="CU42" s="2"/>
       <c r="CV42" s="2"/>
       <c r="CW42" s="2"/>
       <c r="CX42" s="2"/>
       <c r="CY42" s="2"/>
       <c r="CZ42" s="2"/>
-      <c r="DA42" s="16" t="s">
-[...5 lines deleted...]
-      <c r="DE42" s="16"/>
+      <c r="DA42" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="DB42" s="15"/>
+      <c r="DC42" s="15"/>
+      <c r="DD42" s="15"/>
+      <c r="DE42" s="15"/>
     </row>
     <row r="43" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A43" s="19"/>
-      <c r="B43" s="13" t="s">
+      <c r="A43" s="18"/>
+      <c r="B43" s="12" t="s">
         <v>1</v>
       </c>
-      <c r="C43" s="14"/>
-[...10 lines deleted...]
-      <c r="N43" s="13" t="s">
+      <c r="C43" s="13"/>
+      <c r="D43" s="13"/>
+      <c r="E43" s="13"/>
+      <c r="F43" s="13"/>
+      <c r="G43" s="13"/>
+      <c r="H43" s="13"/>
+      <c r="I43" s="13"/>
+      <c r="J43" s="13"/>
+      <c r="K43" s="13"/>
+      <c r="L43" s="13"/>
+      <c r="M43" s="14"/>
+      <c r="N43" s="12" t="s">
         <v>2</v>
       </c>
-      <c r="O43" s="14"/>
-[...10 lines deleted...]
-      <c r="Z43" s="13" t="s">
+      <c r="O43" s="13"/>
+      <c r="P43" s="13"/>
+      <c r="Q43" s="13"/>
+      <c r="R43" s="13"/>
+      <c r="S43" s="13"/>
+      <c r="T43" s="13"/>
+      <c r="U43" s="13"/>
+      <c r="V43" s="13"/>
+      <c r="W43" s="13"/>
+      <c r="X43" s="13"/>
+      <c r="Y43" s="14"/>
+      <c r="Z43" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="AA43" s="13"/>
+      <c r="AB43" s="13"/>
+      <c r="AC43" s="13"/>
+      <c r="AD43" s="13"/>
+      <c r="AE43" s="13"/>
+      <c r="AF43" s="13"/>
+      <c r="AG43" s="13"/>
+      <c r="AH43" s="13"/>
+      <c r="AI43" s="13"/>
+      <c r="AJ43" s="13"/>
+      <c r="AK43" s="14"/>
+      <c r="AL43" s="12" t="s">
         <v>3</v>
       </c>
-      <c r="AA43" s="14"/>
-[...52 lines deleted...]
-      <c r="BV43" s="13" t="s">
+      <c r="AM43" s="13"/>
+      <c r="AN43" s="13"/>
+      <c r="AO43" s="13"/>
+      <c r="AP43" s="13"/>
+      <c r="AQ43" s="13"/>
+      <c r="AR43" s="13"/>
+      <c r="AS43" s="13"/>
+      <c r="AT43" s="13"/>
+      <c r="AU43" s="13"/>
+      <c r="AV43" s="13"/>
+      <c r="AW43" s="14"/>
+      <c r="AX43" s="12" t="s">
         <v>37</v>
       </c>
-      <c r="BW43" s="14"/>
-[...10 lines deleted...]
-      <c r="CH43" s="13" t="s">
+      <c r="AY43" s="13"/>
+      <c r="AZ43" s="13"/>
+      <c r="BA43" s="13"/>
+      <c r="BB43" s="13"/>
+      <c r="BC43" s="13"/>
+      <c r="BD43" s="13"/>
+      <c r="BE43" s="13"/>
+      <c r="BF43" s="13"/>
+      <c r="BG43" s="13"/>
+      <c r="BH43" s="13"/>
+      <c r="BI43" s="14"/>
+      <c r="BJ43" s="12" t="s">
         <v>38</v>
       </c>
-      <c r="CI43" s="14"/>
-[...10 lines deleted...]
-      <c r="CT43" s="13" t="s">
+      <c r="BK43" s="13"/>
+      <c r="BL43" s="13"/>
+      <c r="BM43" s="13"/>
+      <c r="BN43" s="13"/>
+      <c r="BO43" s="13"/>
+      <c r="BP43" s="13"/>
+      <c r="BQ43" s="13"/>
+      <c r="BR43" s="13"/>
+      <c r="BS43" s="13"/>
+      <c r="BT43" s="13"/>
+      <c r="BU43" s="14"/>
+      <c r="BV43" s="12" t="s">
         <v>39</v>
       </c>
-      <c r="CU43" s="14"/>
-[...9 lines deleted...]
-      <c r="DE43" s="15"/>
+      <c r="BW43" s="13"/>
+      <c r="BX43" s="13"/>
+      <c r="BY43" s="13"/>
+      <c r="BZ43" s="13"/>
+      <c r="CA43" s="13"/>
+      <c r="CB43" s="13"/>
+      <c r="CC43" s="13"/>
+      <c r="CD43" s="13"/>
+      <c r="CE43" s="13"/>
+      <c r="CF43" s="13"/>
+      <c r="CG43" s="14"/>
+      <c r="CH43" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="CI43" s="13"/>
+      <c r="CJ43" s="13"/>
+      <c r="CK43" s="13"/>
+      <c r="CL43" s="13"/>
+      <c r="CM43" s="13"/>
+      <c r="CN43" s="13"/>
+      <c r="CO43" s="13"/>
+      <c r="CP43" s="13"/>
+      <c r="CQ43" s="13"/>
+      <c r="CR43" s="13"/>
+      <c r="CS43" s="14"/>
+      <c r="CT43" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="CU43" s="13"/>
+      <c r="CV43" s="13"/>
+      <c r="CW43" s="13"/>
+      <c r="CX43" s="13"/>
+      <c r="CY43" s="13"/>
+      <c r="CZ43" s="13"/>
+      <c r="DA43" s="13"/>
+      <c r="DB43" s="13"/>
+      <c r="DC43" s="13"/>
+      <c r="DD43" s="13"/>
+      <c r="DE43" s="14"/>
     </row>
     <row r="44" spans="1:109" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A44" s="20"/>
+      <c r="A44" s="19"/>
       <c r="B44" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="C44" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="D44" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="E44" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="C44" s="5" t="s">
+      <c r="F44" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="D44" s="5" t="s">
+      <c r="G44" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="E44" s="4" t="s">
+      <c r="H44" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="F44" s="5" t="s">
+      <c r="I44" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="G44" s="5" t="s">
+      <c r="J44" s="5" t="s">
         <v>12</v>
       </c>
-      <c r="H44" s="5" t="s">
+      <c r="K44" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="I44" s="5" t="s">
+      <c r="L44" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="J44" s="5" t="s">
+      <c r="M44" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="K44" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N44" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="O44" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="P44" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="Q44" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="O44" s="5" t="s">
+      <c r="R44" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="P44" s="5" t="s">
+      <c r="S44" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="Q44" s="4" t="s">
+      <c r="T44" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="R44" s="5" t="s">
+      <c r="U44" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="S44" s="5" t="s">
+      <c r="V44" s="5" t="s">
         <v>12</v>
       </c>
-      <c r="T44" s="5" t="s">
+      <c r="W44" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="U44" s="5" t="s">
+      <c r="X44" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="V44" s="5" t="s">
+      <c r="Y44" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="W44" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="Z44" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="AA44" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="AB44" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="AC44" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="AA44" s="5" t="s">
+      <c r="AD44" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="AB44" s="5" t="s">
+      <c r="AE44" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="AC44" s="4" t="s">
+      <c r="AF44" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="AD44" s="5" t="s">
+      <c r="AG44" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="AE44" s="5" t="s">
+      <c r="AH44" s="5" t="s">
         <v>12</v>
       </c>
-      <c r="AF44" s="5" t="s">
+      <c r="AI44" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="AG44" s="5" t="s">
+      <c r="AJ44" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="AH44" s="5" t="s">
+      <c r="AK44" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="AI44" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AL44" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="AM44" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="AN44" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="AO44" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="AM44" s="5" t="s">
+      <c r="AP44" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="AN44" s="5" t="s">
+      <c r="AQ44" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="AO44" s="4" t="s">
+      <c r="AR44" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="AP44" s="5" t="s">
+      <c r="AS44" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="AQ44" s="5" t="s">
+      <c r="AT44" s="5" t="s">
         <v>12</v>
       </c>
-      <c r="AR44" s="5" t="s">
+      <c r="AU44" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="AS44" s="5" t="s">
+      <c r="AV44" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="AT44" s="5" t="s">
+      <c r="AW44" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="AU44" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AX44" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="AY44" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="AZ44" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="BA44" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="AY44" s="5" t="s">
+      <c r="BB44" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="AZ44" s="5" t="s">
+      <c r="BC44" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="BA44" s="4" t="s">
+      <c r="BD44" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="BB44" s="5" t="s">
+      <c r="BE44" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="BC44" s="5" t="s">
+      <c r="BF44" s="5" t="s">
         <v>12</v>
       </c>
-      <c r="BD44" s="5" t="s">
+      <c r="BG44" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="BE44" s="5" t="s">
+      <c r="BH44" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="BF44" s="5" t="s">
+      <c r="BI44" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="BG44" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="BJ44" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="BK44" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="BL44" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="BM44" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="BK44" s="5" t="s">
+      <c r="BN44" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="BL44" s="5" t="s">
+      <c r="BO44" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="BM44" s="4" t="s">
+      <c r="BP44" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="BN44" s="5" t="s">
+      <c r="BQ44" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="BO44" s="5" t="s">
+      <c r="BR44" s="5" t="s">
         <v>12</v>
       </c>
-      <c r="BP44" s="5" t="s">
+      <c r="BS44" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="BQ44" s="5" t="s">
+      <c r="BT44" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="BR44" s="5" t="s">
+      <c r="BU44" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="BS44" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="BV44" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="BW44" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="BX44" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="BY44" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="BW44" s="5" t="s">
+      <c r="BZ44" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="BX44" s="5" t="s">
+      <c r="CA44" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="BY44" s="4" t="s">
+      <c r="CB44" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="BZ44" s="5" t="s">
+      <c r="CC44" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="CA44" s="5" t="s">
+      <c r="CD44" s="5" t="s">
         <v>12</v>
       </c>
-      <c r="CB44" s="5" t="s">
+      <c r="CE44" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="CC44" s="5" t="s">
+      <c r="CF44" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="CD44" s="5" t="s">
+      <c r="CG44" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="CE44" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="CH44" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="CI44" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="CJ44" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="CK44" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="CI44" s="5" t="s">
+      <c r="CL44" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="CJ44" s="5" t="s">
+      <c r="CM44" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="CK44" s="4" t="s">
+      <c r="CN44" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="CL44" s="5" t="s">
+      <c r="CO44" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="CM44" s="5" t="s">
+      <c r="CP44" s="5" t="s">
         <v>12</v>
       </c>
-      <c r="CN44" s="5" t="s">
+      <c r="CQ44" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="CO44" s="5" t="s">
+      <c r="CR44" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="CP44" s="5" t="s">
+      <c r="CS44" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="CQ44" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="CT44" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="CU44" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="CV44" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="CW44" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="CU44" s="5" t="s">
+      <c r="CX44" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="CV44" s="5" t="s">
+      <c r="CY44" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="CW44" s="4" t="s">
+      <c r="CZ44" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="CX44" s="5" t="s">
+      <c r="DA44" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="CY44" s="5" t="s">
+      <c r="DB44" s="5" t="s">
         <v>12</v>
       </c>
-      <c r="CZ44" s="5" t="s">
+      <c r="DC44" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="DA44" s="5" t="s">
+      <c r="DD44" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="DB44" s="5" t="s">
+      <c r="DE44" s="5" t="s">
         <v>15</v>
-      </c>
-[...7 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="45" spans="1:109">
       <c r="A45" s="6" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="B45" s="9">
         <v>101.3312243318621</v>
       </c>
       <c r="C45" s="9">
         <v>105.26709842166835</v>
       </c>
       <c r="D45" s="9">
         <v>113.43200917587608</v>
       </c>
       <c r="E45" s="9">
         <v>104.67374105406047</v>
       </c>
       <c r="F45" s="9">
         <v>91.716285780232553</v>
       </c>
       <c r="G45" s="7">
         <v>123.82022237190291</v>
       </c>
       <c r="H45" s="7">
         <v>106.00871574439404</v>
       </c>
       <c r="I45" s="7">
         <v>101.25606140671577</v>
       </c>
@@ -11465,293 +11468,293 @@
       <c r="R45" s="7">
         <v>103.97381785186428</v>
       </c>
       <c r="S45" s="7">
         <v>98.920150898865515</v>
       </c>
       <c r="T45" s="7">
         <v>101.66304955969186</v>
       </c>
       <c r="U45" s="7">
         <v>100.84090710018683</v>
       </c>
       <c r="V45" s="7">
         <v>101.40862907917627</v>
       </c>
       <c r="W45" s="7">
         <v>101.94253708073802</v>
       </c>
       <c r="X45" s="7">
         <v>102.77765805146974</v>
       </c>
       <c r="Y45" s="7">
         <v>101.16301080626098</v>
       </c>
       <c r="Z45" s="7">
-        <v>103.69305695780288</v>
+        <v>105.72043465317667</v>
       </c>
       <c r="AA45" s="7">
         <v>101.88951327427169</v>
       </c>
       <c r="AB45" s="7">
         <v>98.429237975197978</v>
       </c>
       <c r="AC45" s="7">
         <v>100.44202160764306</v>
       </c>
       <c r="AD45" s="7">
         <v>96.917172371296914</v>
       </c>
       <c r="AE45" s="7">
         <v>99.996611236194653</v>
       </c>
       <c r="AF45" s="7">
         <v>99.199265300638302</v>
       </c>
       <c r="AG45" s="7">
-        <v>100.38627998341316</v>
+        <v>99.45428274874169</v>
       </c>
       <c r="AH45" s="7">
-        <v>102.21337204361747</v>
+        <v>103.0800400120701</v>
       </c>
       <c r="AI45" s="7">
-        <v>99.350682097320927</v>
+        <v>99.120406003544375</v>
       </c>
       <c r="AJ45" s="7">
-        <v>100.18081274904371</v>
+        <v>100.95010326321108</v>
       </c>
       <c r="AK45" s="7">
-        <v>100.15584965161604</v>
+        <v>101.57440930785917</v>
       </c>
       <c r="AL45" s="7">
-        <v>99.102310960068834</v>
+        <v>99.782291216928414</v>
       </c>
       <c r="AM45" s="7">
         <v>105.396142777028</v>
       </c>
       <c r="AN45" s="7">
         <v>113.32936261585067</v>
       </c>
       <c r="AO45" s="7">
         <v>108.59689991593049</v>
       </c>
       <c r="AP45" s="7">
         <v>105.62608863711279</v>
       </c>
       <c r="AQ45" s="7">
         <v>106.39011130836371</v>
       </c>
       <c r="AR45" s="7">
         <v>86.691476677061246</v>
       </c>
       <c r="AS45" s="7">
         <v>97.26285137445376</v>
       </c>
       <c r="AT45" s="7">
         <v>103.4380825426164</v>
       </c>
       <c r="AU45" s="7">
         <v>115.53809618111093</v>
       </c>
       <c r="AV45" s="7">
         <v>117.05300451792726</v>
       </c>
       <c r="AW45" s="7">
         <v>109.6156965656951</v>
       </c>
       <c r="AX45" s="7">
-        <v>122.8818007547779</v>
+        <v>122.05953375346232</v>
       </c>
       <c r="AY45" s="7">
-        <v>119.69051387608698</v>
+        <v>120.45637069835296</v>
       </c>
       <c r="AZ45" s="7">
-        <v>130.71079476370366</v>
+        <v>128.81371017877328</v>
       </c>
       <c r="BA45" s="7">
-        <v>120.64875382296452</v>
+        <v>119.29765080046013</v>
       </c>
       <c r="BB45" s="7">
-        <v>104.07689895572656</v>
+        <v>96.117989036455924</v>
       </c>
       <c r="BC45" s="7">
-        <v>111.21467694143463</v>
+        <v>113.87633328598379</v>
       </c>
       <c r="BD45" s="8">
-        <v>114.48978478429748</v>
+        <v>115.81631949578308</v>
       </c>
       <c r="BE45" s="8">
-        <v>106.89501389368876</v>
+        <v>107.86487723525471</v>
       </c>
       <c r="BF45" s="8">
-        <v>105.19304041145831</v>
+        <v>107.38206503567851</v>
       </c>
       <c r="BG45" s="8">
-        <v>105.61567989588778</v>
+        <v>106.59673040910181</v>
       </c>
       <c r="BH45" s="8">
-        <v>106.12827633690381</v>
+        <v>107.31250594760809</v>
       </c>
       <c r="BI45" s="8">
-        <v>104.16769160784315</v>
+        <v>105.50952537823213</v>
       </c>
       <c r="BJ45" s="9">
         <v>111.69536276854934</v>
       </c>
       <c r="BK45" s="9">
         <v>111.89444409045373</v>
       </c>
       <c r="BL45" s="7">
         <v>142.91900144207827</v>
       </c>
       <c r="BM45" s="7">
         <v>124.44588761244727</v>
       </c>
       <c r="BN45" s="7">
-        <v>118.6275375540428</v>
+        <v>118.62753755403348</v>
       </c>
       <c r="BO45" s="7">
-        <v>104.22573942295634</v>
+        <v>104.22573942295632</v>
       </c>
       <c r="BP45" s="8">
-        <v>106.0552389916007</v>
+        <v>106.05523899160045</v>
       </c>
       <c r="BQ45" s="8">
-        <v>110.21934452847759</v>
+        <v>110.21934452846949</v>
       </c>
       <c r="BR45" s="8">
         <v>91.155298728192818</v>
       </c>
       <c r="BS45" s="8">
         <v>87.983122965195449</v>
       </c>
       <c r="BT45" s="8">
-        <v>112.66078231878774</v>
+        <v>112.66078231878778</v>
       </c>
       <c r="BU45" s="8">
-        <v>114.513144549191</v>
+        <v>114.51314454919097</v>
       </c>
       <c r="BV45" s="8">
-        <v>94.45715955870125</v>
+        <v>94.300254785195577</v>
       </c>
       <c r="BW45" s="9">
-        <v>91.066330040833293</v>
+        <v>91.607626594098235</v>
       </c>
       <c r="BX45" s="7">
-        <v>96.06726923863171</v>
+        <v>96.816554497000453</v>
       </c>
       <c r="BY45" s="7">
-        <v>116.00279063080117</v>
+        <v>116.67717201732498</v>
       </c>
       <c r="BZ45" s="7">
-        <v>96.994552037434687</v>
+        <v>98.218671864740443</v>
       </c>
       <c r="CA45" s="7">
-        <v>93.313661605034852</v>
+        <v>93.081755696177311</v>
       </c>
       <c r="CB45" s="8">
-        <v>92.393306825865281</v>
+        <v>94.54211703349489</v>
       </c>
       <c r="CC45" s="8">
-        <v>129.28475272432084</v>
+        <v>131.11847594135131</v>
       </c>
       <c r="CD45" s="8">
-        <v>117.9482589800641</v>
+        <v>118.73452711422007</v>
       </c>
       <c r="CE45" s="8">
-        <v>110.08993392993362</v>
+        <v>110.44284927052779</v>
       </c>
       <c r="CF45" s="8">
-        <v>89.995883344744968</v>
+        <v>89.993273169032065</v>
       </c>
       <c r="CG45" s="8">
-        <v>100.93330402307225</v>
+        <v>100.95341025710081</v>
       </c>
       <c r="CH45" s="8">
-        <v>87.041912620078406</v>
+        <v>86.143285158256234</v>
       </c>
       <c r="CI45" s="9">
-        <v>110.81879841963649</v>
+        <v>110.25950937771722</v>
       </c>
       <c r="CJ45" s="9">
-        <v>115.33240361029056</v>
+        <v>118.2209322628913</v>
       </c>
       <c r="CK45" s="9">
-        <v>89.700554435094517</v>
+        <v>92.251200046525909</v>
       </c>
       <c r="CL45" s="9">
-        <v>105.6861115698041</v>
+        <v>102.88643192471613</v>
       </c>
       <c r="CM45" s="9">
-        <v>103.88547549859915</v>
+        <v>100.99764940673532</v>
       </c>
       <c r="CN45" s="9">
-        <v>108.18784564404187</v>
+        <v>107.11235170925866</v>
       </c>
       <c r="CO45" s="9">
-        <v>84.311445613377415</v>
+        <v>83.557047107207325</v>
       </c>
       <c r="CP45" s="9">
-        <v>95.266968369089398</v>
+        <v>94.555162791232533</v>
       </c>
       <c r="CQ45" s="9">
-        <v>112.96334196604157</v>
+        <v>112.97620214781294</v>
       </c>
       <c r="CR45" s="9">
-        <v>111.87143704713023</v>
+        <v>112.8595122411914</v>
       </c>
       <c r="CS45" s="9">
-        <v>94.904603752457533</v>
+        <v>96.818241527414045</v>
       </c>
       <c r="CT45" s="8">
         <v>119.52737454479778</v>
       </c>
       <c r="CU45" s="9">
         <v>104.11516443132676</v>
       </c>
       <c r="CV45" s="9">
         <v>71.502459823829113</v>
       </c>
       <c r="CW45" s="9">
         <v>97.346083138098024</v>
       </c>
       <c r="CX45" s="9">
         <v>103.64816612925367</v>
       </c>
       <c r="CY45" s="9">
         <v>111.79929483177364</v>
       </c>
       <c r="CZ45" s="9"/>
       <c r="DA45" s="9"/>
       <c r="DB45" s="9"/>
       <c r="DC45" s="9"/>
       <c r="DD45" s="9"/>
       <c r="DE45" s="9"/>
     </row>
     <row r="46" spans="1:109">
       <c r="A46" s="10" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="B46" s="7">
         <v>486.19273645346749</v>
       </c>
       <c r="C46" s="7">
         <v>950.23939248923875</v>
       </c>
       <c r="D46" s="7">
         <v>163.57427477688302</v>
       </c>
       <c r="E46" s="7">
         <v>114.99114271303574</v>
       </c>
       <c r="F46" s="7">
         <v>139.23511441095275</v>
       </c>
       <c r="G46" s="7">
         <v>132.11351475889072</v>
       </c>
       <c r="H46" s="7">
         <v>156.07898142974557</v>
       </c>
       <c r="I46" s="7">
         <v>143.74138322704857</v>
       </c>
@@ -11782,293 +11785,293 @@
       <c r="R46" s="7">
         <v>100</v>
       </c>
       <c r="S46" s="7">
         <v>101.04799910463524</v>
       </c>
       <c r="T46" s="7">
         <v>101.64856537249793</v>
       </c>
       <c r="U46" s="7">
         <v>99.647670516195973</v>
       </c>
       <c r="V46" s="7">
         <v>92.288296843673962</v>
       </c>
       <c r="W46" s="7">
         <v>94.624593172878406</v>
       </c>
       <c r="X46" s="7">
         <v>102.59760976696164</v>
       </c>
       <c r="Y46" s="7">
         <v>101.54635976230483</v>
       </c>
       <c r="Z46" s="7">
-        <v>98.42789383658527</v>
+        <v>204.06511569266326</v>
       </c>
       <c r="AA46" s="7">
-        <v>99.988226183399448</v>
+        <v>133.05079304287099</v>
       </c>
       <c r="AB46" s="7">
-        <v>101.94193258688323</v>
+        <v>145.54088290926029</v>
       </c>
       <c r="AC46" s="7">
-        <v>100.21472212240603</v>
+        <v>235.68817019739475</v>
       </c>
       <c r="AD46" s="7">
-        <v>101.62334469659933</v>
+        <v>167.26648972384021</v>
       </c>
       <c r="AE46" s="7">
-        <v>99.694540264785076</v>
+        <v>212.47183703428493</v>
       </c>
       <c r="AF46" s="7">
-        <v>101.3044074040719</v>
+        <v>190.29197860460761</v>
       </c>
       <c r="AG46" s="7">
-        <v>101.87310648031209</v>
+        <v>117.45859329828967</v>
       </c>
       <c r="AH46" s="7">
-        <v>100.48475928599207</v>
+        <v>367.50270633527123</v>
       </c>
       <c r="AI46" s="7">
-        <v>101.59085340769236</v>
+        <v>256.29532235323904</v>
       </c>
       <c r="AJ46" s="7">
-        <v>100.58247899329011</v>
+        <v>107.17021847106135</v>
       </c>
       <c r="AK46" s="7">
-        <v>102.50128452120946</v>
+        <v>109.78003444166768</v>
       </c>
       <c r="AL46" s="7">
         <v>68.439054244517322</v>
       </c>
       <c r="AM46" s="7">
         <v>112.25600549537143</v>
       </c>
       <c r="AN46" s="7">
         <v>97.582383978227028</v>
       </c>
       <c r="AO46" s="7">
         <v>46.723390832539565</v>
       </c>
       <c r="AP46" s="7">
         <v>50.683469587055697</v>
       </c>
       <c r="AQ46" s="7">
         <v>18.01717515448097</v>
       </c>
       <c r="AR46" s="7">
         <v>47.823239143807825</v>
       </c>
       <c r="AS46" s="7">
         <v>60.030592760127291</v>
       </c>
       <c r="AT46" s="7">
         <v>71.75741643467461</v>
       </c>
       <c r="AU46" s="7">
         <v>80.83642272142626</v>
       </c>
       <c r="AV46" s="7">
         <v>119.11174476802726</v>
       </c>
       <c r="AW46" s="7">
         <v>123.2644031827798</v>
       </c>
-      <c r="AX46" s="12">
-        <v>105.04771939389622</v>
+      <c r="AX46" s="21">
+        <v>100.05344461967339</v>
       </c>
       <c r="AY46" s="7">
-        <v>97.798120211343004</v>
+        <v>101.98679792165532</v>
       </c>
       <c r="AZ46" s="7">
-        <v>121.4084112495311</v>
+        <v>104.58873247500793</v>
       </c>
       <c r="BA46" s="7">
-        <v>90.70325242380386</v>
+        <v>96.472569156776018</v>
       </c>
       <c r="BB46" s="7">
-        <v>97.024715886435004</v>
+        <v>75.718541028878235</v>
       </c>
       <c r="BC46" s="7">
-        <v>96.501282686005624</v>
+        <v>105.52362222290883</v>
       </c>
       <c r="BD46" s="8">
-        <v>104.92176845878041</v>
+        <v>107.95602553434951</v>
       </c>
       <c r="BE46" s="8">
-        <v>100.89042671905433</v>
+        <v>106.33615587486615</v>
       </c>
       <c r="BF46" s="8">
-        <v>65.800660893945178</v>
+        <v>100.84579718760232</v>
       </c>
       <c r="BG46" s="8">
-        <v>69.172064404976155</v>
+        <v>98.413426479458082</v>
       </c>
       <c r="BH46" s="8">
-        <v>96.688445634848335</v>
+        <v>98.352499491013717</v>
       </c>
       <c r="BI46" s="8">
-        <v>125.54375084378631</v>
+        <v>127.04155981386336</v>
       </c>
       <c r="BJ46" s="9">
-        <v>105.41918713951237</v>
+        <v>17.329532324825141</v>
       </c>
       <c r="BK46" s="9">
-        <v>100.11024099823148</v>
+        <v>42.150319349716867</v>
       </c>
       <c r="BL46" s="7">
-        <v>107.18492863889256</v>
+        <v>60.096422117018463</v>
       </c>
       <c r="BM46" s="7">
-        <v>109.88033146084477</v>
+        <v>16.036895512249068</v>
       </c>
       <c r="BN46" s="7">
-        <v>88.498808812961698</v>
+        <v>2.9134716472805371</v>
       </c>
       <c r="BO46" s="7">
-        <v>99.087765745891346</v>
+        <v>4.0404176635256643</v>
       </c>
       <c r="BP46" s="8">
-        <v>105.02282792202055</v>
+        <v>30.16303000386679</v>
       </c>
       <c r="BQ46" s="8">
-        <v>109.05714476336941</v>
+        <v>51.097099448203032</v>
       </c>
       <c r="BR46" s="8">
-        <v>105.33815692593649</v>
+        <v>9.1430059892762365</v>
       </c>
       <c r="BS46" s="8">
-        <v>107.06379411533366</v>
+        <v>20.381519222159319</v>
       </c>
       <c r="BT46" s="8">
-        <v>99.385804230552395</v>
+        <v>107.03418150497504</v>
       </c>
       <c r="BU46" s="8">
-        <v>105.2532336517778</v>
+        <v>77.212067773714494</v>
       </c>
       <c r="BV46" s="8">
-        <v>100.51492638252218</v>
+        <v>105.83485860790066</v>
       </c>
       <c r="BW46" s="9">
-        <v>103.92164040234029</v>
+        <v>107.79778727734923</v>
       </c>
       <c r="BX46" s="7">
-        <v>105.29036861406659</v>
+        <v>112.4295841531836</v>
       </c>
       <c r="BY46" s="7">
-        <v>115.80437842937638</v>
+        <v>124.74880258954184</v>
       </c>
       <c r="BZ46" s="7">
-        <v>137.57546424671284</v>
+        <v>159.66210107729043</v>
       </c>
       <c r="CA46" s="7">
-        <v>46.230787684991057</v>
+        <v>27.687760783341425</v>
       </c>
       <c r="CB46" s="8">
-        <v>89.483497016761802</v>
+        <v>83.363253104231006</v>
       </c>
       <c r="CC46" s="8">
-        <v>115.84926235918995</v>
+        <v>126.98571351004362</v>
       </c>
       <c r="CD46" s="8">
-        <v>115.57009591384171</v>
+        <v>129.07168733792977</v>
       </c>
       <c r="CE46" s="8">
-        <v>115.66211915098322</v>
+        <v>123.85272765444087</v>
       </c>
       <c r="CF46" s="8">
-        <v>100.63713758512458</v>
+        <v>103.76126198484347</v>
       </c>
       <c r="CG46" s="8">
-        <v>99.068699881760253</v>
+        <v>99.095254537146943</v>
       </c>
       <c r="CH46" s="8">
-        <v>100.64556991634603</v>
+        <v>276.04243730348071</v>
       </c>
       <c r="CI46" s="9">
-        <v>99.935038867178349</v>
+        <v>83.903107999518724</v>
       </c>
       <c r="CJ46" s="9">
-        <v>100.5154556375947</v>
+        <v>88.158674227325278</v>
       </c>
       <c r="CK46" s="9">
-        <v>98.443186629952748</v>
+        <v>469.96790452651584</v>
       </c>
       <c r="CL46" s="9">
-        <v>99.955150892071316</v>
+        <v>1028.0206074167434</v>
       </c>
       <c r="CM46" s="9">
-        <v>99.769900032458551</v>
+        <v>5814.8814713909642</v>
       </c>
       <c r="CN46" s="9">
-        <v>38.111550160332733</v>
+        <v>373.25278548554246</v>
       </c>
       <c r="CO46" s="9">
-        <v>121.68776913024324</v>
+        <v>119.46150595593946</v>
       </c>
       <c r="CP46" s="9">
-        <v>97.858895474018766</v>
+        <v>1003.0148028254982</v>
       </c>
       <c r="CQ46" s="9">
-        <v>89.576077412444675</v>
+        <v>480.44627330890359</v>
       </c>
       <c r="CR46" s="9">
-        <v>98.719461777452764</v>
+        <v>19.83501668808983</v>
       </c>
       <c r="CS46" s="9">
-        <v>106.23493724550805</v>
+        <v>36.884928821086888</v>
       </c>
       <c r="CT46" s="8">
         <v>100.47498122788446</v>
       </c>
       <c r="CU46" s="9">
         <v>100.34812109544238</v>
       </c>
       <c r="CV46" s="9">
         <v>101.67391930701829</v>
       </c>
       <c r="CW46" s="9">
         <v>99.111858315677608</v>
       </c>
       <c r="CX46" s="9">
         <v>124.51599917481006</v>
       </c>
       <c r="CY46" s="9">
         <v>96.898265568277665</v>
       </c>
       <c r="CZ46" s="9"/>
       <c r="DA46" s="9"/>
       <c r="DB46" s="9"/>
       <c r="DC46" s="9"/>
       <c r="DD46" s="9"/>
       <c r="DE46" s="9"/>
     </row>
     <row r="47" spans="1:109">
       <c r="A47" s="10" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="B47" s="7">
         <v>114.56506730112199</v>
       </c>
       <c r="C47" s="7">
         <v>176.25594064268458</v>
       </c>
       <c r="D47" s="7">
         <v>131.68029556855421</v>
       </c>
       <c r="E47" s="7">
         <v>138.2153751637193</v>
       </c>
       <c r="F47" s="7">
         <v>117.98737265740296</v>
       </c>
       <c r="G47" s="7">
         <v>118.48040529036152</v>
       </c>
       <c r="H47" s="7">
         <v>138.87788244882856</v>
       </c>
       <c r="I47" s="7">
         <v>122.68181575226021</v>
       </c>
@@ -12099,293 +12102,293 @@
       <c r="R47" s="7">
         <v>102.7709409024435</v>
       </c>
       <c r="S47" s="7">
         <v>98.043220467018955</v>
       </c>
       <c r="T47" s="7">
         <v>99.562840269657926</v>
       </c>
       <c r="U47" s="7">
         <v>104.19110865890747</v>
       </c>
       <c r="V47" s="7">
         <v>98.869447388688869</v>
       </c>
       <c r="W47" s="7">
         <v>100.780875222543</v>
       </c>
       <c r="X47" s="7">
         <v>102.99102036528977</v>
       </c>
       <c r="Y47" s="7">
         <v>102.77917765520482</v>
       </c>
       <c r="Z47" s="7">
-        <v>101.72183873449885</v>
+        <v>126.45954512579223</v>
       </c>
       <c r="AA47" s="7">
-        <v>100.96092076735378</v>
+        <v>115.15810382453549</v>
       </c>
       <c r="AB47" s="7">
-        <v>100.04149090743846</v>
+        <v>111.27653446556035</v>
       </c>
       <c r="AC47" s="7">
-        <v>100.86916305900664</v>
+        <v>108.11049854503794</v>
       </c>
       <c r="AD47" s="7">
-        <v>104.10011165722895</v>
+        <v>113.92345165650953</v>
       </c>
       <c r="AE47" s="7">
-        <v>102.58512451530466</v>
+        <v>121.99599550394939</v>
       </c>
       <c r="AF47" s="7">
-        <v>150.9078854283097</v>
+        <v>156.45984956088185</v>
       </c>
       <c r="AG47" s="7">
-        <v>103.18431113148638</v>
+        <v>104.52043608840167</v>
       </c>
       <c r="AH47" s="7">
-        <v>103.89311090761475</v>
+        <v>128.8960949807055</v>
       </c>
       <c r="AI47" s="7">
-        <v>105.89284265478702</v>
+        <v>121.64800634620892</v>
       </c>
       <c r="AJ47" s="7">
-        <v>103.10992854065408</v>
+        <v>110.73549181207387</v>
       </c>
       <c r="AK47" s="7">
-        <v>102.69363187383075</v>
+        <v>109.11823158499429</v>
       </c>
       <c r="AL47" s="7">
         <v>91.021291013904332</v>
       </c>
       <c r="AM47" s="7">
         <v>110.79596011686139</v>
       </c>
       <c r="AN47" s="7">
         <v>118.59877816753171</v>
       </c>
       <c r="AO47" s="7">
         <v>87.232986564543609</v>
       </c>
       <c r="AP47" s="7">
         <v>91.186663363676558</v>
       </c>
       <c r="AQ47" s="7">
         <v>57.30993322433924</v>
       </c>
       <c r="AR47" s="7">
         <v>45.966101819409324</v>
       </c>
       <c r="AS47" s="7">
         <v>62.52267801111109</v>
       </c>
       <c r="AT47" s="7">
         <v>53.683593114348561</v>
       </c>
       <c r="AU47" s="7">
         <v>83.351166797303719</v>
       </c>
       <c r="AV47" s="7">
         <v>95.59863032008829</v>
       </c>
       <c r="AW47" s="7">
         <v>99.552772162524477</v>
       </c>
-      <c r="AX47" s="12">
-        <v>100.67649006126609</v>
+      <c r="AX47" s="21">
+        <v>99.244233658730707</v>
       </c>
       <c r="AY47" s="7">
-        <v>132.65775289607001</v>
+        <v>125.38739377534067</v>
       </c>
       <c r="AZ47" s="7">
-        <v>183.61427736256653</v>
+        <v>165.69974147140053</v>
       </c>
       <c r="BA47" s="7">
-        <v>104.89150538899223</v>
+        <v>103.62179824842619</v>
       </c>
       <c r="BB47" s="7">
-        <v>80.689245774608224</v>
+        <v>69.253325207024929</v>
       </c>
       <c r="BC47" s="7">
-        <v>105.61736654249903</v>
+        <v>108.57572153309434</v>
       </c>
       <c r="BD47" s="8">
-        <v>111.32719186516285</v>
+        <v>111.6255207497893</v>
       </c>
       <c r="BE47" s="8">
-        <v>98.484839501665562</v>
+        <v>102.32309407295894</v>
       </c>
       <c r="BF47" s="8">
-        <v>101.48422328114518</v>
+        <v>107.03200268893647</v>
       </c>
       <c r="BG47" s="8">
-        <v>98.582431204896565</v>
+        <v>102.11947270361567</v>
       </c>
       <c r="BH47" s="8">
-        <v>101.83120348500228</v>
+        <v>103.89883744646127</v>
       </c>
       <c r="BI47" s="8">
-        <v>90.35447851756733</v>
+        <v>92.050390557979256</v>
       </c>
       <c r="BJ47" s="9">
-        <v>91.569376587263847</v>
+        <v>64.632504037872565</v>
       </c>
       <c r="BK47" s="9">
-        <v>78.216581320557552</v>
+        <v>69.817037794934976</v>
       </c>
       <c r="BL47" s="7">
-        <v>69.444980911876968</v>
+        <v>80.134217437976091</v>
       </c>
       <c r="BM47" s="7">
-        <v>96.973145918867715</v>
+        <v>112.83058030528524</v>
       </c>
       <c r="BN47" s="7">
-        <v>107.05487460804535</v>
+        <v>134.41629326855036</v>
       </c>
       <c r="BO47" s="7">
-        <v>95.372007078313473</v>
+        <v>52.270767986205392</v>
       </c>
       <c r="BP47" s="8">
-        <v>94.39355078538803</v>
+        <v>96.50859979339991</v>
       </c>
       <c r="BQ47" s="8">
-        <v>99.599411918996694</v>
+        <v>100.78650435530842</v>
       </c>
       <c r="BR47" s="8">
-        <v>94.929179951912516</v>
+        <v>60.909624442075447</v>
       </c>
       <c r="BS47" s="8">
-        <v>105.47538286599958</v>
+        <v>98.045536228965318</v>
       </c>
       <c r="BT47" s="8">
-        <v>131.69819529763157</v>
+        <v>127.13777115536449</v>
       </c>
       <c r="BU47" s="8">
-        <v>101.41037543165842</v>
+        <v>91.679431160089976</v>
       </c>
       <c r="BV47" s="8">
-        <v>98.946034146789813</v>
+        <v>91.795767769845867</v>
       </c>
       <c r="BW47" s="9">
-        <v>103.19654112452852</v>
+        <v>101.93731449331007</v>
       </c>
       <c r="BX47" s="7">
-        <v>112.63667715411725</v>
+        <v>109.46909641519389</v>
       </c>
       <c r="BY47" s="7">
-        <v>95.442358499331007</v>
+        <v>86.480517999452232</v>
       </c>
       <c r="BZ47" s="7">
-        <v>97.385183923022851</v>
+        <v>95.791518569804097</v>
       </c>
       <c r="CA47" s="7">
-        <v>101.8233600578957</v>
+        <v>101.94200586259608</v>
       </c>
       <c r="CB47" s="8">
-        <v>97.018040060033201</v>
+        <v>95.600076783985003</v>
       </c>
       <c r="CC47" s="8">
-        <v>118.25937756454161</v>
+        <v>116.88583890115656</v>
       </c>
       <c r="CD47" s="8">
-        <v>97.017378947914409</v>
+        <v>91.881598747658927</v>
       </c>
       <c r="CE47" s="8">
-        <v>85.301370524491162</v>
+        <v>82.875855316187014</v>
       </c>
       <c r="CF47" s="8">
-        <v>109.57616509061651</v>
+        <v>117.67594826694634</v>
       </c>
       <c r="CG47" s="8">
-        <v>99.777296957728964</v>
+        <v>97.070902924482354</v>
       </c>
       <c r="CH47" s="8">
-        <v>97.507562620201384</v>
+        <v>160.76059967207189</v>
       </c>
       <c r="CI47" s="9">
-        <v>95.648877076559387</v>
+        <v>115.7144950541356</v>
       </c>
       <c r="CJ47" s="9">
-        <v>110.50746130906622</v>
+        <v>68.079549967094749</v>
       </c>
       <c r="CK47" s="9">
-        <v>100.77765810757984</v>
+        <v>61.745229122220657</v>
       </c>
       <c r="CL47" s="9">
-        <v>100.72557863807208</v>
+        <v>59.083435783557945</v>
       </c>
       <c r="CM47" s="9">
-        <v>96.100616166662618</v>
+        <v>211.73588438863428</v>
       </c>
       <c r="CN47" s="9">
-        <v>104.30672768288257</v>
+        <v>101.90198864566698</v>
       </c>
       <c r="CO47" s="9">
-        <v>91.320221482288616</v>
+        <v>87.845695368255392</v>
       </c>
       <c r="CP47" s="9">
-        <v>125.05981875901067</v>
+        <v>311.48466964779794</v>
       </c>
       <c r="CQ47" s="9">
-        <v>104.18189786344058</v>
+        <v>142.31318982787042</v>
       </c>
       <c r="CR47" s="9">
-        <v>90.295977658495218</v>
+        <v>49.945927129781403</v>
       </c>
       <c r="CS47" s="9">
-        <v>104.656585015198</v>
+        <v>65.426834987784233</v>
       </c>
       <c r="CT47" s="8">
         <v>100.03933248880517</v>
       </c>
       <c r="CU47" s="9">
         <v>101.13925730753286</v>
       </c>
       <c r="CV47" s="9">
         <v>74.687630011192709</v>
       </c>
       <c r="CW47" s="9">
         <v>109.56061956788481</v>
       </c>
       <c r="CX47" s="9">
         <v>98.675649832566876</v>
       </c>
       <c r="CY47" s="9">
         <v>189.20598911965266</v>
       </c>
       <c r="CZ47" s="9"/>
       <c r="DA47" s="9"/>
       <c r="DB47" s="9"/>
       <c r="DC47" s="9"/>
       <c r="DD47" s="9"/>
       <c r="DE47" s="9"/>
     </row>
     <row r="48" spans="1:109">
       <c r="A48" s="10" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="B48" s="7">
         <v>101.80640547430923</v>
       </c>
       <c r="C48" s="7">
         <v>104.21431809586259</v>
       </c>
       <c r="D48" s="7">
         <v>99.47003248795896</v>
       </c>
       <c r="E48" s="7">
         <v>104.78542912729625</v>
       </c>
       <c r="F48" s="7">
         <v>99.913561896265875</v>
       </c>
       <c r="G48" s="7">
         <v>118.78378776843049</v>
       </c>
       <c r="H48" s="7">
         <v>103.53579264484742</v>
       </c>
       <c r="I48" s="7">
         <v>104.8975569431412</v>
       </c>
@@ -12416,293 +12419,293 @@
       <c r="R48" s="7">
         <v>103.4949926050394</v>
       </c>
       <c r="S48" s="7">
         <v>99.963211727241841</v>
       </c>
       <c r="T48" s="7">
         <v>102.4289147008631</v>
       </c>
       <c r="U48" s="7">
         <v>100.65179508424242</v>
       </c>
       <c r="V48" s="7">
         <v>100.93469674841873</v>
       </c>
       <c r="W48" s="7">
         <v>101.37890617991543</v>
       </c>
       <c r="X48" s="7">
         <v>102.69220654453753</v>
       </c>
       <c r="Y48" s="7">
         <v>101.23346535361601</v>
       </c>
       <c r="Z48" s="7">
-        <v>101.58730531395987</v>
+        <v>101.71949237454791</v>
       </c>
       <c r="AA48" s="7">
-        <v>100.63556544033678</v>
+        <v>100.83708014426685</v>
       </c>
       <c r="AB48" s="7">
-        <v>99.977747100499059</v>
+        <v>99.73235394325657</v>
       </c>
       <c r="AC48" s="7">
-        <v>100.92424350919926</v>
+        <v>101.31874970376147</v>
       </c>
       <c r="AD48" s="7">
-        <v>100.92630205384697</v>
+        <v>95.821039975137253</v>
       </c>
       <c r="AE48" s="7">
-        <v>100.46630488874378</v>
+        <v>95.440125398804781</v>
       </c>
       <c r="AF48" s="7">
-        <v>100.64798621488453</v>
+        <v>101.98080039117477</v>
       </c>
       <c r="AG48" s="7">
-        <v>101.08052073726108</v>
+        <v>100.67540633933416</v>
       </c>
       <c r="AH48" s="7">
-        <v>104.05086099526683</v>
+        <v>103.73803362349028</v>
       </c>
       <c r="AI48" s="7">
-        <v>99.985345750615039</v>
+        <v>98.413732165032798</v>
       </c>
       <c r="AJ48" s="7">
-        <v>100.72024843402205</v>
+        <v>100.68544922128252</v>
       </c>
       <c r="AK48" s="7">
-        <v>101.02990008676321</v>
+        <v>102.27476762257388</v>
       </c>
       <c r="AL48" s="7">
         <v>69.96460992703058</v>
       </c>
       <c r="AM48" s="7">
         <v>69.808944991011458</v>
       </c>
       <c r="AN48" s="7">
         <v>69.724022473246308</v>
       </c>
       <c r="AO48" s="7">
         <v>69.418425491642751</v>
       </c>
       <c r="AP48" s="7">
         <v>69.691655973247393</v>
       </c>
       <c r="AQ48" s="7">
         <v>77.601447689303001</v>
       </c>
       <c r="AR48" s="7">
         <v>60.169566183136816</v>
       </c>
       <c r="AS48" s="7">
         <v>58.052444616737688</v>
       </c>
       <c r="AT48" s="7">
         <v>69.246387640043821</v>
       </c>
       <c r="AU48" s="7">
         <v>68.850057251790858</v>
       </c>
       <c r="AV48" s="7">
         <v>65.968650620714754</v>
       </c>
       <c r="AW48" s="7">
         <v>61.813471710380178</v>
       </c>
-      <c r="AX48" s="12">
-        <v>96.636810325624126</v>
+      <c r="AX48" s="21">
+        <v>95.984199896515634</v>
       </c>
       <c r="AY48" s="7">
-        <v>98.529647613164769</v>
+        <v>99.238669689702348</v>
       </c>
       <c r="AZ48" s="7">
-        <v>97.683433197787878</v>
+        <v>95.893764140805558</v>
       </c>
       <c r="BA48" s="7">
-        <v>97.176048044889654</v>
+        <v>96.080353042133396</v>
       </c>
       <c r="BB48" s="7">
-        <v>80.16828616458001</v>
+        <v>68.817796081881582</v>
       </c>
       <c r="BC48" s="7">
-        <v>100.5540274173643</v>
+        <v>102.51521337813212</v>
       </c>
       <c r="BD48" s="8">
-        <v>100.10042436160369</v>
+        <v>101.6990871315226</v>
       </c>
       <c r="BE48" s="8">
-        <v>100.69902391855004</v>
+        <v>102.39313055400407</v>
       </c>
       <c r="BF48" s="8">
-        <v>101.28330344985991</v>
+        <v>103.32518185698703</v>
       </c>
       <c r="BG48" s="8">
-        <v>100.77078231434675</v>
+        <v>102.27532643579265</v>
       </c>
       <c r="BH48" s="8">
-        <v>102.09045152000742</v>
+        <v>104.04104898635865</v>
       </c>
       <c r="BI48" s="8">
-        <v>100.36566845538786</v>
+        <v>102.19052013035252</v>
       </c>
       <c r="BJ48" s="9">
-        <v>94.38989771678628</v>
+        <v>96.039857646240407</v>
       </c>
       <c r="BK48" s="9">
-        <v>102.77250825675721</v>
+        <v>106.71971055694691</v>
       </c>
       <c r="BL48" s="7">
-        <v>99.773962768923425</v>
+        <v>96.946035238649969</v>
       </c>
       <c r="BM48" s="7">
-        <v>102.51028126353961</v>
+        <v>104.67940685762778</v>
       </c>
       <c r="BN48" s="7">
-        <v>100.22437164165284</v>
+        <v>103.99766531205286</v>
       </c>
       <c r="BO48" s="7">
-        <v>98.949829499609962</v>
+        <v>104.14385920405394</v>
       </c>
       <c r="BP48" s="8">
-        <v>100.02392701937144</v>
+        <v>98.999437765401098</v>
       </c>
       <c r="BQ48" s="8">
-        <v>101.80640444878712</v>
+        <v>101.95549041398844</v>
       </c>
       <c r="BR48" s="8">
-        <v>98.844006422417834</v>
+        <v>101.63908286731167</v>
       </c>
       <c r="BS48" s="8">
-        <v>97.70862376814037</v>
+        <v>99.109496417820964</v>
       </c>
       <c r="BT48" s="8">
-        <v>99.03666353125837</v>
+        <v>92.483055782193858</v>
       </c>
       <c r="BU48" s="8">
-        <v>106.10852482733448</v>
+        <v>101.07183630505847</v>
       </c>
       <c r="BV48" s="8">
-        <v>98.670657251918442</v>
+        <v>98.326142520872679</v>
       </c>
       <c r="BW48" s="9">
-        <v>101.02953914296933</v>
+        <v>101.5189395460564</v>
       </c>
       <c r="BX48" s="7">
-        <v>99.970911288762807</v>
+        <v>98.966474412380563</v>
       </c>
       <c r="BY48" s="7">
-        <v>101.16307610752825</v>
+        <v>100.23981944976941</v>
       </c>
       <c r="BZ48" s="7">
-        <v>98.378299192346574</v>
+        <v>98.576188298243935</v>
       </c>
       <c r="CA48" s="7">
-        <v>100.07979604376077</v>
+        <v>99.977077424837475</v>
       </c>
       <c r="CB48" s="8">
-        <v>100.80893462615693</v>
+        <v>102.02777981902254</v>
       </c>
       <c r="CC48" s="8">
-        <v>104.90032806781433</v>
+        <v>107.92406657016218</v>
       </c>
       <c r="CD48" s="8">
-        <v>102.17619141348584</v>
+        <v>104.57507479698455</v>
       </c>
       <c r="CE48" s="8">
-        <v>95.888241721337323</v>
+        <v>94.729831470815157</v>
       </c>
       <c r="CF48" s="8">
-        <v>101.79861279928464</v>
+        <v>102.28217476449146</v>
       </c>
       <c r="CG48" s="8">
-        <v>100.84318146977103</v>
+        <v>101.19862943303133</v>
       </c>
       <c r="CH48" s="8">
-        <v>94.86375812314256</v>
+        <v>94.637590336093226</v>
       </c>
       <c r="CI48" s="9">
-        <v>102.17654751022003</v>
+        <v>125.95348794890957</v>
       </c>
       <c r="CJ48" s="9">
-        <v>123.46564370222333</v>
+        <v>157.54027836416606</v>
       </c>
       <c r="CK48" s="9">
-        <v>93.838518131644804</v>
+        <v>124.18777226319348</v>
       </c>
       <c r="CL48" s="9">
-        <v>106.67991313772225</v>
+        <v>108.76435088864054</v>
       </c>
       <c r="CM48" s="9">
-        <v>101.55426118765511</v>
+        <v>77.627895002044639</v>
       </c>
       <c r="CN48" s="9">
-        <v>91.963235516399962</v>
+        <v>88.956779130425616</v>
       </c>
       <c r="CO48" s="9">
-        <v>97.567988299813621</v>
+        <v>83.798873180429908</v>
       </c>
       <c r="CP48" s="9">
-        <v>98.376654587257732</v>
+        <v>75.926105509756169</v>
       </c>
       <c r="CQ48" s="9">
-        <v>106.1791586116894</v>
+        <v>92.813729356345647</v>
       </c>
       <c r="CR48" s="9">
-        <v>103.41118783230282</v>
+        <v>130.8687309240639</v>
       </c>
       <c r="CS48" s="9">
-        <v>96.918803373830528</v>
+        <v>128.57650731688005</v>
       </c>
       <c r="CT48" s="8">
         <v>102.41653090676861</v>
       </c>
       <c r="CU48" s="9">
         <v>99.967281180292971</v>
       </c>
       <c r="CV48" s="9">
         <v>78.674754883806528</v>
       </c>
       <c r="CW48" s="9">
         <v>97.3796139841876</v>
       </c>
       <c r="CX48" s="9">
         <v>75.459421975246329</v>
       </c>
       <c r="CY48" s="9">
         <v>94.922984784480064</v>
       </c>
       <c r="CZ48" s="9"/>
       <c r="DA48" s="9"/>
       <c r="DB48" s="9"/>
       <c r="DC48" s="9"/>
       <c r="DD48" s="9"/>
       <c r="DE48" s="9"/>
     </row>
     <row r="49" spans="1:109">
       <c r="A49" s="10" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="B49" s="9">
         <v>82.132520477244753</v>
       </c>
       <c r="C49" s="9">
         <v>98.102625677383244</v>
       </c>
       <c r="D49" s="9">
         <v>117.29832784030687</v>
       </c>
       <c r="E49" s="9">
         <v>100.32071205202881</v>
       </c>
       <c r="F49" s="9">
         <v>95.43471015903161</v>
       </c>
       <c r="G49" s="9">
         <v>94.703909096428674</v>
       </c>
       <c r="H49" s="9">
         <v>99.91290581170469</v>
       </c>
       <c r="I49" s="9">
         <v>95.245274459435407</v>
       </c>
@@ -12733,293 +12736,293 @@
       <c r="R49" s="9">
         <v>100.52498732253281</v>
       </c>
       <c r="S49" s="9">
         <v>101.65480157362427</v>
       </c>
       <c r="T49" s="9">
         <v>102.99047008803142</v>
       </c>
       <c r="U49" s="9">
         <v>98.082289028691605</v>
       </c>
       <c r="V49" s="9">
         <v>103.59793639699006</v>
       </c>
       <c r="W49" s="9">
         <v>100.85241084070016</v>
       </c>
       <c r="X49" s="9">
         <v>101.25179428307192</v>
       </c>
       <c r="Y49" s="9">
         <v>100.18173369072665</v>
       </c>
       <c r="Z49" s="9">
-        <v>104.14085211958455</v>
+        <v>98.436554643714487</v>
       </c>
       <c r="AA49" s="9">
-        <v>95.841950995933473</v>
+        <v>87.653320516792945</v>
       </c>
       <c r="AB49" s="9">
-        <v>96.220082155768708</v>
+        <v>87.827970605358047</v>
       </c>
       <c r="AC49" s="9">
-        <v>99.382208361026244</v>
+        <v>91.522489311640015</v>
       </c>
       <c r="AD49" s="9">
-        <v>100.35065721342804</v>
+        <v>91.478314889580403</v>
       </c>
       <c r="AE49" s="9">
-        <v>95.117261133001435</v>
+        <v>114.39123278911482</v>
       </c>
       <c r="AF49" s="9">
-        <v>96.565999734114698</v>
+        <v>90.899988876951241</v>
       </c>
       <c r="AG49" s="9">
-        <v>98.075742481895801</v>
+        <v>96.504893849186516</v>
       </c>
       <c r="AH49" s="9">
-        <v>101.55894595539236</v>
+        <v>95.203581047216787</v>
       </c>
       <c r="AI49" s="9">
-        <v>101.77129638043472</v>
+        <v>93.752285062961988</v>
       </c>
       <c r="AJ49" s="9">
-        <v>101.46632333924134</v>
+        <v>92.456049634221003</v>
       </c>
       <c r="AK49" s="9">
-        <v>94.750237732058977</v>
+        <v>86.026077848535678</v>
       </c>
       <c r="AL49" s="9">
         <v>142.71124274117722</v>
       </c>
       <c r="AM49" s="9">
         <v>156.07455161026181</v>
       </c>
       <c r="AN49" s="9">
         <v>159.23192065429132</v>
       </c>
       <c r="AO49" s="9">
         <v>229.5045032312118</v>
       </c>
       <c r="AP49" s="9">
         <v>219.32662019032932</v>
       </c>
       <c r="AQ49" s="9">
         <v>244.09542493495672</v>
       </c>
       <c r="AR49" s="9">
         <v>177.14433935917165</v>
       </c>
       <c r="AS49" s="9">
         <v>172.94474264828551</v>
       </c>
       <c r="AT49" s="9">
         <v>196.94581137032219</v>
       </c>
       <c r="AU49" s="9">
         <v>239.556533743621</v>
       </c>
       <c r="AV49" s="9">
         <v>223.20378764102207</v>
       </c>
       <c r="AW49" s="9">
         <v>233.03532582077554</v>
       </c>
-      <c r="AX49" s="12">
-        <v>98.106364190439578</v>
+      <c r="AX49" s="21">
+        <v>97.428934849222102</v>
       </c>
       <c r="AY49" s="9">
-        <v>98.830172715537827</v>
+        <v>99.35658943901683</v>
       </c>
       <c r="AZ49" s="9">
-        <v>90.914750211030253</v>
+        <v>88.686006167055936</v>
       </c>
       <c r="BA49" s="9">
-        <v>102.28952120540924</v>
+        <v>101.20521119831297</v>
       </c>
       <c r="BB49" s="9">
-        <v>84.381783706349609</v>
+        <v>73.612668137365105</v>
       </c>
       <c r="BC49" s="7">
-        <v>94.344903042276457</v>
+        <v>98.884622811712461</v>
       </c>
       <c r="BD49" s="8">
-        <v>96.870596848176135</v>
+        <v>97.892730059311134</v>
       </c>
       <c r="BE49" s="8">
-        <v>101.62866001363957</v>
+        <v>102.96868970770522</v>
       </c>
       <c r="BF49" s="8">
-        <v>100.13215541472979</v>
+        <v>102.01817582812652</v>
       </c>
       <c r="BG49" s="8">
-        <v>78.698173401358247</v>
+        <v>79.059890126323467</v>
       </c>
       <c r="BH49" s="8">
-        <v>114.07951513354477</v>
+        <v>116.19086918850002</v>
       </c>
       <c r="BI49" s="8">
-        <v>111.55300107819544</v>
+        <v>113.49346484655698</v>
       </c>
       <c r="BJ49" s="9">
-        <v>95.439822565513907</v>
+        <v>109.9680360953611</v>
       </c>
       <c r="BK49" s="9">
-        <v>95.452245050548242</v>
+        <v>107.95074443298162</v>
       </c>
       <c r="BL49" s="9">
-        <v>99.261542470679103</v>
+        <v>114.93740849452692</v>
       </c>
       <c r="BM49" s="9">
-        <v>104.13527549926911</v>
+        <v>124.57557269652322</v>
       </c>
       <c r="BN49" s="9">
-        <v>100.048987626477</v>
+        <v>121.90265044082398</v>
       </c>
       <c r="BO49" s="7">
-        <v>101.30620811672357</v>
+        <v>98.032148053585132</v>
       </c>
       <c r="BP49" s="8">
-        <v>99.804728410048256</v>
+        <v>113.79260713724047</v>
       </c>
       <c r="BQ49" s="8">
-        <v>93.733870312805962</v>
+        <v>100.30006130218922</v>
       </c>
       <c r="BR49" s="8">
-        <v>99.486573773373621</v>
+        <v>118.38595203159142</v>
       </c>
       <c r="BS49" s="8">
-        <v>100.30523279968418</v>
+        <v>117.53048634884951</v>
       </c>
       <c r="BT49" s="8">
-        <v>125.69499818456661</v>
+        <v>131.48534350295634</v>
       </c>
       <c r="BU49" s="8">
-        <v>105.20100591136026</v>
+        <v>115.64960023302564</v>
       </c>
       <c r="BV49" s="8">
-        <v>98.814116852566784</v>
+        <v>96.530621189832758</v>
       </c>
       <c r="BW49" s="9">
-        <v>102.82582960316191</v>
+        <v>101.96341078673599</v>
       </c>
       <c r="BX49" s="9">
-        <v>114.78613075852597</v>
+        <v>111.54501267509139</v>
       </c>
       <c r="BY49" s="9">
-        <v>102.80159133427584</v>
+        <v>100.81223596273733</v>
       </c>
       <c r="BZ49" s="9">
-        <v>101.27449185895203</v>
+        <v>100.30453594901208</v>
       </c>
       <c r="CA49" s="7">
-        <v>91.668335259456711</v>
+        <v>86.723307136790268</v>
       </c>
       <c r="CB49" s="8">
-        <v>100.28360261851654</v>
+        <v>98.681083821897658</v>
       </c>
       <c r="CC49" s="8">
-        <v>104.11342315886259</v>
+        <v>104.43334598230302</v>
       </c>
       <c r="CD49" s="8">
-        <v>99.447028835824753</v>
+        <v>97.278826517646493</v>
       </c>
       <c r="CE49" s="8">
-        <v>115.16731937244045</v>
+        <v>120.62606526860607</v>
       </c>
       <c r="CF49" s="8">
-        <v>100.5565147520181</v>
+        <v>103.85688718281033</v>
       </c>
       <c r="CG49" s="8">
-        <v>99.980387367274304</v>
+        <v>97.335103623528752</v>
       </c>
       <c r="CH49" s="8">
-        <v>92.198991739779188</v>
+        <v>83.790092697565115</v>
       </c>
       <c r="CI49" s="9">
-        <v>95.864017452659908</v>
+        <v>99.10274757773179</v>
       </c>
       <c r="CJ49" s="9">
-        <v>130.11617399300769</v>
+        <v>100.81681913030106</v>
       </c>
       <c r="CK49" s="9">
-        <v>100.98704590150662</v>
+        <v>86.804011009631495</v>
       </c>
       <c r="CL49" s="9">
-        <v>121.61922232105857</v>
+        <v>74.000080914494035</v>
       </c>
       <c r="CM49" s="9">
-        <v>94.445291081258461</v>
+        <v>165.81995952654148</v>
       </c>
       <c r="CN49" s="9">
-        <v>81.928070002554406</v>
+        <v>71.673824418997285</v>
       </c>
       <c r="CO49" s="9">
-        <v>96.336280191547786</v>
+        <v>88.777306223569838</v>
       </c>
       <c r="CP49" s="9">
-        <v>104.27780317644368</v>
+        <v>80.516579189429578</v>
       </c>
       <c r="CQ49" s="9">
-        <v>94.448347404897547</v>
+        <v>68.076804914241578</v>
       </c>
       <c r="CR49" s="9">
-        <v>95.178719480667723</v>
+        <v>92.79779967179131</v>
       </c>
       <c r="CS49" s="9">
-        <v>119.13277321379229</v>
+        <v>119.20683033618786</v>
       </c>
       <c r="CT49" s="8">
         <v>105.61286514536079</v>
       </c>
       <c r="CU49" s="9">
         <v>103.71312116327036</v>
       </c>
       <c r="CV49" s="9">
         <v>78.619930125475904</v>
       </c>
       <c r="CW49" s="9">
         <v>94.56903061062404</v>
       </c>
       <c r="CX49" s="9">
         <v>86.098474223179693</v>
       </c>
       <c r="CY49" s="9">
         <v>132.95319297756873</v>
       </c>
       <c r="CZ49" s="9"/>
       <c r="DA49" s="9"/>
       <c r="DB49" s="9"/>
       <c r="DC49" s="9"/>
       <c r="DD49" s="9"/>
       <c r="DE49" s="9"/>
     </row>
     <row r="50" spans="1:109">
       <c r="A50" s="10" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="B50" s="7">
         <v>101.72248077023305</v>
       </c>
       <c r="C50" s="7">
         <v>95.943103963839548</v>
       </c>
       <c r="D50" s="7">
         <v>97.451005792408694</v>
       </c>
       <c r="E50" s="7">
         <v>97.049067799214654</v>
       </c>
       <c r="F50" s="7">
         <v>77.418963880284167</v>
       </c>
       <c r="G50" s="7">
         <v>135.42713861746378</v>
       </c>
       <c r="H50" s="7">
         <v>102.75375797217279</v>
       </c>
       <c r="I50" s="7">
         <v>97.071285703384731</v>
       </c>
@@ -13050,293 +13053,293 @@
       <c r="R50" s="7">
         <v>102.90628190892275</v>
       </c>
       <c r="S50" s="7">
         <v>97.008312044705448</v>
       </c>
       <c r="T50" s="7">
         <v>101.67276945428883</v>
       </c>
       <c r="U50" s="7">
         <v>101.36359488380016</v>
       </c>
       <c r="V50" s="7">
         <v>101.45623715516625</v>
       </c>
       <c r="W50" s="7">
         <v>101.98936470940858</v>
       </c>
       <c r="X50" s="7">
         <v>112.00627639637189</v>
       </c>
       <c r="Y50" s="7">
         <v>101.46700318149983</v>
       </c>
       <c r="Z50" s="7">
-        <v>101.27532913921125</v>
+        <v>100.56200667118497</v>
       </c>
       <c r="AA50" s="7">
-        <v>101.12337023702685</v>
+        <v>100.73114992943462</v>
       </c>
       <c r="AB50" s="7">
-        <v>100.5389996475536</v>
+        <v>100.72105595258998</v>
       </c>
       <c r="AC50" s="7">
-        <v>100.74896947238369</v>
+        <v>100.87884036991382</v>
       </c>
       <c r="AD50" s="7">
-        <v>100.37283349696035</v>
+        <v>98.653973430456702</v>
       </c>
       <c r="AE50" s="7">
-        <v>100.86107592988316</v>
+        <v>96.475509233016169</v>
       </c>
       <c r="AF50" s="7">
-        <v>101.12776972055248</v>
+        <v>95.551235348595213</v>
       </c>
       <c r="AG50" s="7">
-        <v>101.61924553915675</v>
+        <v>98.013691374489653</v>
       </c>
       <c r="AH50" s="7">
-        <v>101.61933323523557</v>
+        <v>101.28263223916932</v>
       </c>
       <c r="AI50" s="7">
-        <v>100.01912472835951</v>
+        <v>98.842719457295132</v>
       </c>
       <c r="AJ50" s="7">
-        <v>100.62440731102689</v>
+        <v>99.398338693187299</v>
       </c>
       <c r="AK50" s="7">
-        <v>100.8225342646748</v>
+        <v>100.81847185975758</v>
       </c>
       <c r="AL50" s="7">
         <v>107.60615641242094</v>
       </c>
       <c r="AM50" s="7">
         <v>105.28109889138959</v>
       </c>
       <c r="AN50" s="7">
         <v>106.08699312593311</v>
       </c>
       <c r="AO50" s="7">
         <v>84.603119041892299</v>
       </c>
       <c r="AP50" s="7">
         <v>84.25926140891417</v>
       </c>
       <c r="AQ50" s="7">
         <v>90.222866261458478</v>
       </c>
       <c r="AR50" s="7">
         <v>63.330163548763906</v>
       </c>
       <c r="AS50" s="7">
         <v>66.541146233315104</v>
       </c>
       <c r="AT50" s="7">
         <v>75.514149246799562</v>
       </c>
       <c r="AU50" s="7">
         <v>78.549601167558293</v>
       </c>
       <c r="AV50" s="7">
         <v>57.023494535780387</v>
       </c>
       <c r="AW50" s="7">
         <v>76.202592251381091</v>
       </c>
-      <c r="AX50" s="12">
-        <v>96.974919118518628</v>
+      <c r="AX50" s="21">
+        <v>96.14304545959385</v>
       </c>
       <c r="AY50" s="7">
-        <v>98.149589509434648</v>
+        <v>98.534526498149162</v>
       </c>
       <c r="AZ50" s="7">
-        <v>91.701457415277204</v>
+        <v>89.28322219990919</v>
       </c>
       <c r="BA50" s="7">
-        <v>93.748959922154</v>
+        <v>92.372384994521241</v>
       </c>
       <c r="BB50" s="7">
-        <v>76.749863477593351</v>
+        <v>64.981876000271726</v>
       </c>
       <c r="BC50" s="7">
-        <v>101.53057254199626</v>
+        <v>104.24901662660535</v>
       </c>
       <c r="BD50" s="8">
-        <v>100.74943430732446</v>
+        <v>102.32229211815729</v>
       </c>
       <c r="BE50" s="8">
-        <v>102.43249603771834</v>
+        <v>104.11364783766646</v>
       </c>
       <c r="BF50" s="8">
-        <v>101.42070828394768</v>
+        <v>104.03094149746146</v>
       </c>
       <c r="BG50" s="8">
-        <v>100.39991391399354</v>
+        <v>101.97536876717197</v>
       </c>
       <c r="BH50" s="8">
-        <v>101.19416492520476</v>
+        <v>104.23119881221299</v>
       </c>
       <c r="BI50" s="8">
-        <v>131.61595057931612</v>
+        <v>133.49901618344455</v>
       </c>
       <c r="BJ50" s="7">
-        <v>99.283973286767619</v>
+        <v>101.45350186108261</v>
       </c>
       <c r="BK50" s="9">
-        <v>99.851107745294584</v>
+        <v>102.31539408428706</v>
       </c>
       <c r="BL50" s="7">
-        <v>93.630882717328461</v>
+        <v>92.586479621215872</v>
       </c>
       <c r="BM50" s="7">
-        <v>107.28503751610172</v>
+        <v>105.74084996140289</v>
       </c>
       <c r="BN50" s="7">
-        <v>100.14789340412618</v>
+        <v>104.23432698478052</v>
       </c>
       <c r="BO50" s="7">
-        <v>97.466881500968142</v>
+        <v>103.60666218489372</v>
       </c>
       <c r="BP50" s="8">
-        <v>95.625729516934186</v>
+        <v>95.970959671831196</v>
       </c>
       <c r="BQ50" s="8">
-        <v>98.893856171701302</v>
+        <v>98.79328602264026</v>
       </c>
       <c r="BR50" s="8">
-        <v>100.4091566100831</v>
+        <v>104.68771972801167</v>
       </c>
       <c r="BS50" s="8">
-        <v>100.17673285320643</v>
+        <v>97.495646576148275</v>
       </c>
       <c r="BT50" s="8">
-        <v>123.94634416671497</v>
+        <v>87.961676760122202</v>
       </c>
       <c r="BU50" s="8">
-        <v>100.83806616279642</v>
+        <v>99.572118063992292</v>
       </c>
       <c r="BV50" s="8">
-        <v>98.273620228454348</v>
+        <v>96.485997825610639</v>
       </c>
       <c r="BW50" s="9">
-        <v>102.78137648322689</v>
+        <v>103.68866958230558</v>
       </c>
       <c r="BX50" s="7">
-        <v>97.32021789267688</v>
+        <v>94.260008389176591</v>
       </c>
       <c r="BY50" s="7">
-        <v>100.95604829518685</v>
+        <v>97.797764240129524</v>
       </c>
       <c r="BZ50" s="7">
-        <v>100.39430572222085</v>
+        <v>100.54617398264847</v>
       </c>
       <c r="CA50" s="7">
-        <v>99.313122761516681</v>
+        <v>98.407515702817932</v>
       </c>
       <c r="CB50" s="8">
-        <v>101.4758236847473</v>
+        <v>102.34778439883098</v>
       </c>
       <c r="CC50" s="8">
-        <v>103.28171713334085</v>
+        <v>104.49235799425962</v>
       </c>
       <c r="CD50" s="8">
-        <v>99.793140847489909</v>
+        <v>98.243492898325712</v>
       </c>
       <c r="CE50" s="8">
-        <v>110.4076533004903</v>
+        <v>114.93853637584553</v>
       </c>
       <c r="CF50" s="8">
-        <v>108.22450216908518</v>
+        <v>113.1754973260727</v>
       </c>
       <c r="CG50" s="8">
-        <v>93.094735208900588</v>
+        <v>88.353987198940104</v>
       </c>
       <c r="CH50" s="8">
-        <v>97.424999210806973</v>
+        <v>83.812798520451096</v>
       </c>
       <c r="CI50" s="9">
-        <v>98.254486779995048</v>
+        <v>97.365148151884384</v>
       </c>
       <c r="CJ50" s="9">
-        <v>166.69999165094788</v>
+        <v>183.38985521874176</v>
       </c>
       <c r="CK50" s="9">
-        <v>106.53944235631386</v>
+        <v>108.18433461551615</v>
       </c>
       <c r="CL50" s="9">
-        <v>99.060798292096052</v>
+        <v>107.39608995605478</v>
       </c>
       <c r="CM50" s="9">
-        <v>94.629543471319835</v>
+        <v>70.158029606897429</v>
       </c>
       <c r="CN50" s="9">
-        <v>101.95763869334104</v>
+        <v>82.873523048242561</v>
       </c>
       <c r="CO50" s="9">
-        <v>94.867220529812599</v>
+        <v>82.47840793534121</v>
       </c>
       <c r="CP50" s="9">
-        <v>93.036800807831597</v>
+        <v>101.10116259329509</v>
       </c>
       <c r="CQ50" s="9">
-        <v>86.94690924014759</v>
+        <v>92.678452427540861</v>
       </c>
       <c r="CR50" s="9">
-        <v>118.39030814132548</v>
+        <v>201.83956821882435</v>
       </c>
       <c r="CS50" s="9">
-        <v>101.04935828067954</v>
+        <v>139.20649200157632</v>
       </c>
       <c r="CT50" s="8">
         <v>102.19505513379185</v>
       </c>
       <c r="CU50" s="9">
         <v>99.352303432186204</v>
       </c>
       <c r="CV50" s="9">
         <v>88.828744033117374</v>
       </c>
       <c r="CW50" s="9">
         <v>106.21703771993299</v>
       </c>
       <c r="CX50" s="9">
         <v>100.26306030876108</v>
       </c>
       <c r="CY50" s="9">
         <v>99.544195099374662</v>
       </c>
       <c r="CZ50" s="9"/>
       <c r="DA50" s="9"/>
       <c r="DB50" s="9"/>
       <c r="DC50" s="9"/>
       <c r="DD50" s="9"/>
       <c r="DE50" s="9"/>
     </row>
     <row r="51" spans="1:109">
       <c r="A51" s="10" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="B51" s="7">
         <v>172.4232215863928</v>
       </c>
       <c r="C51" s="7">
         <v>171.63622212056009</v>
       </c>
       <c r="D51" s="7">
         <v>156.86863683658441</v>
       </c>
       <c r="E51" s="7">
         <v>144.62987709365692</v>
       </c>
       <c r="F51" s="7">
         <v>140.91382783479767</v>
       </c>
       <c r="G51" s="7">
         <v>149.93399418386451</v>
       </c>
       <c r="H51" s="7">
         <v>140.89547550500606</v>
       </c>
       <c r="I51" s="7">
         <v>118.30920074667506</v>
       </c>
@@ -13367,293 +13370,293 @@
       <c r="R51" s="7">
         <v>108.83002603706696</v>
       </c>
       <c r="S51" s="7">
         <v>100.89769751130089</v>
       </c>
       <c r="T51" s="7">
         <v>97.495011861349596</v>
       </c>
       <c r="U51" s="7">
         <v>102.73568142060245</v>
       </c>
       <c r="V51" s="7">
         <v>101.50534398055859</v>
       </c>
       <c r="W51" s="7">
         <v>105.74914102785449</v>
       </c>
       <c r="X51" s="7">
         <v>99.464459381355269</v>
       </c>
       <c r="Y51" s="7">
         <v>100.69409676340064</v>
       </c>
       <c r="Z51" s="7">
-        <v>134.19513617086392</v>
+        <v>152.04166063440928</v>
       </c>
       <c r="AA51" s="7">
-        <v>103.83643760024188</v>
+        <v>119.54687560181337</v>
       </c>
       <c r="AB51" s="7">
-        <v>85.046654393671432</v>
+        <v>83.882395892458689</v>
       </c>
       <c r="AC51" s="7">
-        <v>84.32230292833961</v>
+        <v>89.974073806199556</v>
       </c>
       <c r="AD51" s="7">
-        <v>71.990672809179586</v>
+        <v>87.512754258034036</v>
       </c>
       <c r="AE51" s="7">
-        <v>89.877908888608033</v>
+        <v>97.810875989612398</v>
       </c>
       <c r="AF51" s="7">
-        <v>95.784026740276602</v>
+        <v>97.808621222412384</v>
       </c>
       <c r="AG51" s="7">
-        <v>92.262752378354222</v>
+        <v>92.819897807649554</v>
       </c>
       <c r="AH51" s="7">
-        <v>96.898331448282093</v>
+        <v>112.17948580009967</v>
       </c>
       <c r="AI51" s="7">
-        <v>80.907183755359597</v>
+        <v>91.9144589593121</v>
       </c>
       <c r="AJ51" s="7">
-        <v>99.726734653091427</v>
+        <v>103.17059912385911</v>
       </c>
       <c r="AK51" s="7">
-        <v>98.468730195637647</v>
+        <v>104.79756679445123</v>
       </c>
       <c r="AL51" s="7">
         <v>76.556688793322536</v>
       </c>
       <c r="AM51" s="7">
         <v>123.56806508113489</v>
       </c>
       <c r="AN51" s="7">
         <v>198.19765680129808</v>
       </c>
       <c r="AO51" s="7">
         <v>159.95572249874155</v>
       </c>
       <c r="AP51" s="7">
         <v>172.88867026961626</v>
       </c>
       <c r="AQ51" s="7">
         <v>85.012356262136365</v>
       </c>
       <c r="AR51" s="7">
         <v>78.20615557454262</v>
       </c>
       <c r="AS51" s="7">
         <v>168.2082834231571</v>
       </c>
       <c r="AT51" s="7">
         <v>124.76784364144997</v>
       </c>
       <c r="AU51" s="7">
         <v>175.7067427464751</v>
       </c>
       <c r="AV51" s="7">
         <v>126.12025868423318</v>
       </c>
       <c r="AW51" s="7">
         <v>127.22377314078877</v>
       </c>
-      <c r="AX51" s="12">
-        <v>196.54294176361108</v>
+      <c r="AX51" s="21">
+        <v>179.44895168578998</v>
       </c>
       <c r="AY51" s="7">
-        <v>161.04887740087932</v>
+        <v>155.81673481095493</v>
       </c>
       <c r="AZ51" s="7">
-        <v>146.00204102754486</v>
+        <v>145.91584234546733</v>
       </c>
       <c r="BA51" s="7">
-        <v>136.59483465190644</v>
+        <v>134.36346832036637</v>
       </c>
       <c r="BB51" s="7">
-        <v>155.26900349615426</v>
+        <v>120.9583259029823</v>
       </c>
       <c r="BC51" s="7">
-        <v>155.71019929933476</v>
+        <v>135.13642717248035</v>
       </c>
       <c r="BD51" s="8">
-        <v>183.34311579330193</v>
+        <v>155.48842758296482</v>
       </c>
       <c r="BE51" s="8">
-        <v>133.44419774730068</v>
+        <v>128.96989609344277</v>
       </c>
       <c r="BF51" s="8">
-        <v>126.99660050021544</v>
+        <v>123.40624391349002</v>
       </c>
       <c r="BG51" s="8">
-        <v>143.24792203530779</v>
+        <v>135.79464621439149</v>
       </c>
       <c r="BH51" s="8">
-        <v>106.22221000827632</v>
+        <v>107.2551197488015</v>
       </c>
       <c r="BI51" s="8">
-        <v>65.874279086360943</v>
+        <v>66.57329722350525</v>
       </c>
       <c r="BJ51" s="7">
-        <v>130.89150101267526</v>
+        <v>115.56084898048582</v>
       </c>
       <c r="BK51" s="9">
-        <v>125.13954837618284</v>
+        <v>113.22439130685034</v>
       </c>
       <c r="BL51" s="7">
-        <v>164.95848200655959</v>
+        <v>163.76441934954474</v>
       </c>
       <c r="BM51" s="7">
-        <v>146.52581626180353</v>
+        <v>133.81100853189912</v>
       </c>
       <c r="BN51" s="7">
-        <v>201.54751501071772</v>
+        <v>133.17226418068032</v>
       </c>
       <c r="BO51" s="7">
-        <v>149.882793891321</v>
+        <v>96.057076539215871</v>
       </c>
       <c r="BP51" s="8">
-        <v>143.44708430944817</v>
+        <v>119.84973393455421</v>
       </c>
       <c r="BQ51" s="8">
-        <v>124.58034999149842</v>
+        <v>110.76353066024677</v>
       </c>
       <c r="BR51" s="8">
-        <v>113.35217411882283</v>
+        <v>93.757503398266934</v>
       </c>
       <c r="BS51" s="8">
-        <v>113.12332149109908</v>
+        <v>98.627104397271353</v>
       </c>
       <c r="BT51" s="8">
-        <v>164.28169857170724</v>
+        <v>183.34293742217949</v>
       </c>
       <c r="BU51" s="8">
-        <v>195.05729984686437</v>
+        <v>188.25103825414641</v>
       </c>
       <c r="BV51" s="8">
-        <v>111.40385903130252</v>
+        <v>124.94241851389216</v>
       </c>
       <c r="BW51" s="9">
-        <v>110.06800726740822</v>
+        <v>119.73657859822427</v>
       </c>
       <c r="BX51" s="7">
-        <v>113.05492508673937</v>
+        <v>127.87445660016357</v>
       </c>
       <c r="BY51" s="7">
-        <v>117.62215784992101</v>
+        <v>131.81099215758229</v>
       </c>
       <c r="BZ51" s="7">
-        <v>111.91574500209664</v>
+        <v>125.39582494335878</v>
       </c>
       <c r="CA51" s="7">
-        <v>113.02894212506558</v>
+        <v>127.40219841844717</v>
       </c>
       <c r="CB51" s="8">
-        <v>229.51300389538</v>
+        <v>126.95623056071001</v>
       </c>
       <c r="CC51" s="8">
-        <v>217.78646619170462</v>
+        <v>244.02751942008666</v>
       </c>
       <c r="CD51" s="8">
-        <v>114.28394887117412</v>
+        <v>124.28334858580945</v>
       </c>
       <c r="CE51" s="8">
-        <v>113.09727944978201</v>
+        <v>123.0464946388264</v>
       </c>
       <c r="CF51" s="8">
-        <v>59.389802264157389</v>
+        <v>59.22032624033077</v>
       </c>
       <c r="CG51" s="8">
-        <v>92.99241340034979</v>
+        <v>103.18364250402676</v>
       </c>
       <c r="CH51" s="8">
-        <v>112.63742661434561</v>
+        <v>95.065780829643302</v>
       </c>
       <c r="CI51" s="9">
-        <v>115.5669387819041</v>
+        <v>76.830203174217772</v>
       </c>
       <c r="CJ51" s="9">
-        <v>118.38896992637417</v>
+        <v>101.58919020696221</v>
       </c>
       <c r="CK51" s="9">
-        <v>115.19552977578616</v>
+        <v>156.35569681945631</v>
       </c>
       <c r="CL51" s="9">
-        <v>165.2039879683758</v>
+        <v>119.83019212365403</v>
       </c>
       <c r="CM51" s="9">
-        <v>126.62721779696382</v>
+        <v>167.08194959387049</v>
       </c>
       <c r="CN51" s="9">
-        <v>138.6177971885428</v>
+        <v>166.50209290982002</v>
       </c>
       <c r="CO51" s="9">
-        <v>62.008066334674226</v>
+        <v>79.167430845028647</v>
       </c>
       <c r="CP51" s="9">
-        <v>127.2977902306679</v>
+        <v>157.67883873375311</v>
       </c>
       <c r="CQ51" s="9">
-        <v>129.33354612180943</v>
+        <v>144.79876528410983</v>
       </c>
       <c r="CR51" s="9">
-        <v>93.070261200935661</v>
+        <v>74.92499484977246</v>
       </c>
       <c r="CS51" s="9">
-        <v>71.230759776253521</v>
+        <v>52.070073094649793</v>
       </c>
       <c r="CT51" s="8">
         <v>123.50970879794903</v>
       </c>
       <c r="CU51" s="9">
         <v>129.29236655643061</v>
       </c>
       <c r="CV51" s="9">
         <v>122.3253607846911</v>
       </c>
       <c r="CW51" s="9">
         <v>113.68610912060409</v>
       </c>
       <c r="CX51" s="9">
         <v>122.38353691042877</v>
       </c>
       <c r="CY51" s="9">
         <v>128.64649906899658</v>
       </c>
       <c r="CZ51" s="9"/>
       <c r="DA51" s="9"/>
       <c r="DB51" s="9"/>
       <c r="DC51" s="9"/>
       <c r="DD51" s="9"/>
       <c r="DE51" s="9"/>
     </row>
     <row r="52" spans="1:109">
       <c r="A52" s="10" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="B52" s="7">
         <v>97.346930124813795</v>
       </c>
       <c r="C52" s="7">
         <v>100.66093529166133</v>
       </c>
       <c r="D52" s="7">
         <v>143.35981599038794</v>
       </c>
       <c r="E52" s="7">
         <v>100.50635203729605</v>
       </c>
       <c r="F52" s="7">
         <v>97.890362437704709</v>
       </c>
       <c r="G52" s="7">
         <v>113.03028104509187</v>
       </c>
       <c r="H52" s="7">
         <v>105.96629277468892</v>
       </c>
       <c r="I52" s="7">
         <v>100.40883184814733</v>
       </c>
@@ -13684,264 +13687,264 @@
       <c r="R52" s="7">
         <v>108.04188382005395</v>
       </c>
       <c r="S52" s="7">
         <v>100.4660753088916</v>
       </c>
       <c r="T52" s="7">
         <v>101.56471188339889</v>
       </c>
       <c r="U52" s="7">
         <v>101.2547071689565</v>
       </c>
       <c r="V52" s="7">
         <v>99.598171833578277</v>
       </c>
       <c r="W52" s="7">
         <v>103.14972945201851</v>
       </c>
       <c r="X52" s="7">
         <v>102.89982874840366</v>
       </c>
       <c r="Y52" s="7">
         <v>100.40673321106968</v>
       </c>
       <c r="Z52" s="7">
-        <v>97.456125705938447</v>
+        <v>107.26218020103711</v>
       </c>
       <c r="AA52" s="7">
-        <v>102.73872513468645</v>
+        <v>108.88788209465123</v>
       </c>
       <c r="AB52" s="7">
-        <v>100.92487935032474</v>
+        <v>104.82664475257984</v>
       </c>
       <c r="AC52" s="7">
-        <v>101.95480065589916</v>
+        <v>107.10585530891545</v>
       </c>
       <c r="AD52" s="7">
-        <v>95.140704669653033</v>
+        <v>97.826083194790343</v>
       </c>
       <c r="AE52" s="7">
-        <v>103.83663895402351</v>
+        <v>106.69971112746251</v>
       </c>
       <c r="AF52" s="7">
-        <v>100.16607807863689</v>
+        <v>103.8123191487325</v>
       </c>
       <c r="AG52" s="7">
-        <v>102.13634433755881</v>
+        <v>106.99532711857545</v>
       </c>
       <c r="AH52" s="7">
-        <v>102.89216628687315</v>
+        <v>107.37427624993995</v>
       </c>
       <c r="AI52" s="7">
-        <v>100.55913300355606</v>
+        <v>103.82538475903445</v>
       </c>
       <c r="AJ52" s="7">
-        <v>96.122480827756448</v>
+        <v>101.41570212553886</v>
       </c>
       <c r="AK52" s="7">
-        <v>102.33157609272128</v>
+        <v>108.55800044885184</v>
       </c>
       <c r="AL52" s="7">
         <v>92.244262049527762</v>
       </c>
       <c r="AM52" s="7">
         <v>97.721260547564782</v>
       </c>
       <c r="AN52" s="7">
         <v>107.96879719272212</v>
       </c>
       <c r="AO52" s="7">
         <v>100.24278598163548</v>
       </c>
       <c r="AP52" s="7">
         <v>76.315062838226879</v>
       </c>
       <c r="AQ52" s="7">
         <v>99.867098373859079</v>
       </c>
       <c r="AR52" s="7">
         <v>125.72249602507218</v>
       </c>
       <c r="AS52" s="7">
         <v>155.72165738223865</v>
       </c>
       <c r="AT52" s="7">
         <v>132.11644039219377</v>
       </c>
       <c r="AU52" s="7">
         <v>155.29710902744262</v>
       </c>
       <c r="AV52" s="7">
         <v>187.82267615925448</v>
       </c>
       <c r="AW52" s="7">
         <v>137.42711887097781</v>
       </c>
-      <c r="AX52" s="12">
-        <v>259.2041937881649</v>
+      <c r="AX52" s="21">
+        <v>262.06661109294657</v>
       </c>
       <c r="AY52" s="7">
-        <v>221.47874468342943</v>
+        <v>227.24575146676668</v>
       </c>
       <c r="AZ52" s="7">
-        <v>269.48143682754534</v>
+        <v>280.80617953860013</v>
       </c>
       <c r="BA52" s="7">
-        <v>236.22584439025204</v>
+        <v>245.96946764899511</v>
       </c>
       <c r="BB52" s="7">
-        <v>279.16006943482159</v>
+        <v>282.76016281500853</v>
       </c>
       <c r="BC52" s="7">
-        <v>165.12341911504029</v>
+        <v>168.04724361589533</v>
       </c>
       <c r="BD52" s="8">
-        <v>150.49808339198302</v>
+        <v>150.7685026300515</v>
       </c>
       <c r="BE52" s="8">
-        <v>108.82157013136361</v>
+        <v>107.71091493794185</v>
       </c>
       <c r="BF52" s="8">
-        <v>115.90247331767287</v>
+        <v>116.57754183700513</v>
       </c>
       <c r="BG52" s="8">
-        <v>127.65317490143842</v>
+        <v>127.02940314610242</v>
       </c>
       <c r="BH52" s="8">
-        <v>114.97827942679749</v>
+        <v>114.36890239095025</v>
       </c>
       <c r="BI52" s="8">
-        <v>83.021861705345017</v>
+        <v>82.76492446683524</v>
       </c>
       <c r="BJ52" s="7">
-        <v>133.73109321931818</v>
+        <v>136.64756989590285</v>
       </c>
       <c r="BK52" s="9">
-        <v>138.16427398911222</v>
+        <v>147.52645192483001</v>
       </c>
       <c r="BL52" s="7">
-        <v>201.25257382024682</v>
+        <v>225.41966923213809</v>
       </c>
       <c r="BM52" s="7">
-        <v>148.47975110707068</v>
+        <v>159.70246953434932</v>
       </c>
       <c r="BN52" s="7">
-        <v>205.51122121377836</v>
+        <v>147.96601541451452</v>
       </c>
       <c r="BO52" s="7">
-        <v>110.81224383733374</v>
+        <v>109.54397970407265</v>
       </c>
       <c r="BP52" s="8">
-        <v>113.3400397621859</v>
+        <v>113.10525343500227</v>
       </c>
       <c r="BQ52" s="8">
-        <v>134.48024022319836</v>
+        <v>133.80621841393102</v>
       </c>
       <c r="BR52" s="8">
-        <v>46.249706169223316</v>
+        <v>47.884434158584014</v>
       </c>
       <c r="BS52" s="8">
-        <v>40.495794459186726</v>
+        <v>42.657876861672896</v>
       </c>
       <c r="BT52" s="9">
-        <v>38.68119226202473</v>
+        <v>41.212202279855738</v>
       </c>
       <c r="BU52" s="8">
-        <v>74.403550718415318</v>
+        <v>75.358602041208286</v>
       </c>
       <c r="BV52" s="8">
-        <v>79.233480432959709</v>
+        <v>79.459322205249919</v>
       </c>
       <c r="BW52" s="9">
-        <v>61.978885312194386</v>
+        <v>61.599876812698582</v>
       </c>
       <c r="BX52" s="7">
-        <v>84.085053012811642</v>
+        <v>84.461143234920016</v>
       </c>
       <c r="BY52" s="7">
-        <v>132.30885204361564</v>
+        <v>139.6087705068482</v>
       </c>
       <c r="BZ52" s="7">
-        <v>86.844349743005139</v>
+        <v>88.270254084408663</v>
       </c>
       <c r="CA52" s="7">
-        <v>68.876978183876844</v>
+        <v>72.991797673330424</v>
       </c>
       <c r="CB52" s="8">
-        <v>4.1748486150362156</v>
+        <v>71.01075286485829</v>
       </c>
       <c r="CC52" s="8">
-        <v>119.31065555345923</v>
+        <v>121.06723995033353</v>
       </c>
       <c r="CD52" s="8">
-        <v>271.10848316978422</v>
+        <v>289.04754361372784</v>
       </c>
       <c r="CE52" s="8">
-        <v>135.44810064837131</v>
+        <v>117.97007479722907</v>
       </c>
       <c r="CF52" s="9">
-        <v>180.17096975374159</v>
+        <v>152.21059695700819</v>
       </c>
       <c r="CG52" s="8">
-        <v>143.77754686572425</v>
+        <v>129.16502077226889</v>
       </c>
       <c r="CH52" s="8">
-        <v>49.531712959960132</v>
+        <v>69.454245554110813</v>
       </c>
       <c r="CI52" s="9">
-        <v>142.59205306708608</v>
+        <v>161.01888659320892</v>
       </c>
       <c r="CJ52" s="9">
-        <v>96.707897940846195</v>
+        <v>110.05656778162465</v>
       </c>
       <c r="CK52" s="9">
-        <v>69.067348819582861</v>
+        <v>52.201152502791246</v>
       </c>
       <c r="CL52" s="9">
-        <v>75.895569211589418</v>
+        <v>98.770602877100742</v>
       </c>
       <c r="CM52" s="9">
-        <v>119.52984545901502</v>
+        <v>116.94057437689945</v>
       </c>
       <c r="CN52" s="9">
-        <v>124.72761151879158</v>
+        <v>125.72452397857423</v>
       </c>
       <c r="CO52" s="9">
-        <v>90.42107854891708</v>
+        <v>86.676439438624001</v>
       </c>
       <c r="CP52" s="9">
-        <v>72.843805671097442</v>
+        <v>68.330122551864193</v>
       </c>
       <c r="CQ52" s="9">
-        <v>193.90258040891104</v>
+        <v>212.74913684219797</v>
       </c>
       <c r="CR52" s="9">
-        <v>184.73716372535074</v>
+        <v>208.4426172967222</v>
       </c>
       <c r="CS52" s="9">
-        <v>106.44980505562749</v>
+        <v>129.03308633187584</v>
       </c>
       <c r="CT52" s="8">
         <v>191.95358621220899</v>
       </c>
       <c r="CU52" s="9">
         <v>90.775307555366624</v>
       </c>
       <c r="CV52" s="9">
         <v>20.734009714921577</v>
       </c>
       <c r="CW52" s="9">
         <v>78.211172326228464</v>
       </c>
       <c r="CX52" s="9">
         <v>101.44264103466787</v>
       </c>
       <c r="CY52" s="9">
         <v>132.50386890506022</v>
       </c>
       <c r="CZ52" s="9"/>
       <c r="DA52" s="9"/>
       <c r="DB52" s="9"/>
       <c r="DC52" s="9"/>
       <c r="DD52" s="9"/>
       <c r="DE52" s="9"/>
@@ -14558,240 +14561,240 @@
       <c r="BO59" s="3"/>
       <c r="BP59" s="3"/>
       <c r="BQ59" s="3"/>
       <c r="BR59" s="3"/>
       <c r="BS59" s="3"/>
       <c r="BT59" s="3"/>
       <c r="BU59" s="3"/>
       <c r="BV59" s="3"/>
       <c r="BW59" s="3"/>
       <c r="BX59" s="3"/>
       <c r="BY59" s="3"/>
       <c r="BZ59" s="3"/>
       <c r="CA59" s="3"/>
       <c r="CB59" s="3"/>
       <c r="CC59" s="3"/>
       <c r="CD59" s="3"/>
       <c r="CE59" s="3"/>
       <c r="CF59" s="3"/>
       <c r="CG59" s="3"/>
       <c r="CH59" s="3"/>
       <c r="CI59" s="3"/>
       <c r="CJ59" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="79">
-    <mergeCell ref="CH30:CS30"/>
-[...14 lines deleted...]
-    <mergeCell ref="CC29:CG29"/>
+    <mergeCell ref="CT30:DE30"/>
+    <mergeCell ref="DA42:DE42"/>
+    <mergeCell ref="CT43:DE43"/>
+    <mergeCell ref="DA3:DE3"/>
+    <mergeCell ref="CT4:DE4"/>
+    <mergeCell ref="DA16:DE16"/>
+    <mergeCell ref="CT17:DE17"/>
+    <mergeCell ref="DA29:DE29"/>
+    <mergeCell ref="AS16:AW16"/>
+    <mergeCell ref="Z17:AK17"/>
+    <mergeCell ref="Z30:AK30"/>
+    <mergeCell ref="AG16:AK16"/>
+    <mergeCell ref="A2:BP2"/>
+    <mergeCell ref="A28:BN28"/>
+    <mergeCell ref="A15:BP15"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:M4"/>
+    <mergeCell ref="AL30:AW30"/>
+    <mergeCell ref="A30:A31"/>
+    <mergeCell ref="AG29:AK29"/>
+    <mergeCell ref="I16:M16"/>
+    <mergeCell ref="I29:M29"/>
+    <mergeCell ref="B30:M30"/>
+    <mergeCell ref="B17:M17"/>
+    <mergeCell ref="AX30:BI30"/>
+    <mergeCell ref="A17:A18"/>
+    <mergeCell ref="BE3:BI3"/>
+    <mergeCell ref="AX4:BI4"/>
+    <mergeCell ref="BE16:BI16"/>
+    <mergeCell ref="AX17:BI17"/>
+    <mergeCell ref="BE29:BI29"/>
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="N17:Y17"/>
+    <mergeCell ref="N30:Y30"/>
+    <mergeCell ref="N4:Y4"/>
+    <mergeCell ref="AG3:AK3"/>
+    <mergeCell ref="U3:Y3"/>
+    <mergeCell ref="U29:Y29"/>
+    <mergeCell ref="U16:Y16"/>
+    <mergeCell ref="AS3:AW3"/>
+    <mergeCell ref="AX43:BI43"/>
+    <mergeCell ref="AL43:AW43"/>
+    <mergeCell ref="N43:Y43"/>
+    <mergeCell ref="B43:M43"/>
+    <mergeCell ref="AG42:AK42"/>
+    <mergeCell ref="AS42:AW42"/>
+    <mergeCell ref="I42:M42"/>
     <mergeCell ref="BJ30:BU30"/>
     <mergeCell ref="BQ42:BU42"/>
     <mergeCell ref="BJ43:BU43"/>
     <mergeCell ref="BQ3:BU3"/>
     <mergeCell ref="BJ4:BU4"/>
     <mergeCell ref="BQ16:BU16"/>
     <mergeCell ref="BJ17:BU17"/>
     <mergeCell ref="BQ29:BU29"/>
     <mergeCell ref="A41:BO41"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="AL17:AW17"/>
     <mergeCell ref="AS29:AW29"/>
     <mergeCell ref="A43:A44"/>
     <mergeCell ref="Z43:AK43"/>
     <mergeCell ref="U42:Y42"/>
     <mergeCell ref="BE42:BI42"/>
-    <mergeCell ref="AX43:BI43"/>
-[...45 lines deleted...]
-    <mergeCell ref="DA29:DE29"/>
+    <mergeCell ref="BV30:CG30"/>
+    <mergeCell ref="CC42:CG42"/>
+    <mergeCell ref="BV43:CG43"/>
+    <mergeCell ref="CC3:CG3"/>
+    <mergeCell ref="BV4:CG4"/>
+    <mergeCell ref="CC16:CG16"/>
+    <mergeCell ref="BV17:CG17"/>
+    <mergeCell ref="CC29:CG29"/>
+    <mergeCell ref="CH30:CS30"/>
+    <mergeCell ref="CO42:CS42"/>
+    <mergeCell ref="CH43:CS43"/>
+    <mergeCell ref="CO3:CS3"/>
+    <mergeCell ref="CH4:CS4"/>
+    <mergeCell ref="CO16:CS16"/>
+    <mergeCell ref="CH17:CS17"/>
+    <mergeCell ref="CO29:CS29"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{46F8E754-46EA-429A-A43D-33AF53911222}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ИФО</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>