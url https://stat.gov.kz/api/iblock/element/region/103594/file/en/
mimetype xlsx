--- v4 (2026-08-11)
+++ v5 (2026-08-31)
@@ -366,78 +366,78 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="22">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="7" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
-[...1 lines deleted...]
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -710,54 +710,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:DE59"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="5" topLeftCell="CI6" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="5" topLeftCell="CV6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" activeCell="CA61" sqref="CA61"/>
+      <selection pane="bottomRight" activeCell="DI49" sqref="DI49"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="29.7109375" style="1" customWidth="1"/>
     <col min="2" max="49" width="9.140625" style="1" customWidth="1"/>
     <col min="50" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:109">
       <c r="A1" s="2"/>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
@@ -814,399 +814,399 @@
       <c r="BN1" s="2"/>
       <c r="BO1" s="2"/>
       <c r="BP1" s="2"/>
       <c r="BQ1" s="2"/>
       <c r="BR1" s="2"/>
       <c r="BS1" s="2"/>
       <c r="BT1" s="2"/>
       <c r="BU1" s="2"/>
       <c r="BV1" s="2"/>
       <c r="BW1" s="2"/>
       <c r="BX1" s="2"/>
       <c r="BY1" s="3"/>
       <c r="BZ1" s="3"/>
       <c r="CA1" s="3"/>
       <c r="CB1" s="3"/>
       <c r="CC1" s="3"/>
       <c r="CD1" s="3"/>
       <c r="CE1" s="3"/>
       <c r="CF1" s="3"/>
       <c r="CG1" s="3"/>
       <c r="CH1" s="3"/>
       <c r="CI1" s="3"/>
       <c r="CJ1" s="3"/>
     </row>
     <row r="2" spans="1:109" ht="21" customHeight="1">
-      <c r="A2" s="16" t="s">
+      <c r="A2" s="17" t="s">
         <v>22</v>
       </c>
-      <c r="B2" s="16"/>
-[...65 lines deleted...]
-      <c r="BP2" s="17"/>
+      <c r="B2" s="17"/>
+      <c r="C2" s="17"/>
+      <c r="D2" s="17"/>
+      <c r="E2" s="17"/>
+      <c r="F2" s="17"/>
+      <c r="G2" s="17"/>
+      <c r="H2" s="17"/>
+      <c r="I2" s="17"/>
+      <c r="J2" s="17"/>
+      <c r="K2" s="17"/>
+      <c r="L2" s="17"/>
+      <c r="M2" s="17"/>
+      <c r="N2" s="17"/>
+      <c r="O2" s="17"/>
+      <c r="P2" s="17"/>
+      <c r="Q2" s="17"/>
+      <c r="R2" s="17"/>
+      <c r="S2" s="17"/>
+      <c r="T2" s="17"/>
+      <c r="U2" s="17"/>
+      <c r="V2" s="17"/>
+      <c r="W2" s="17"/>
+      <c r="X2" s="17"/>
+      <c r="Y2" s="17"/>
+      <c r="Z2" s="17"/>
+      <c r="AA2" s="17"/>
+      <c r="AB2" s="17"/>
+      <c r="AC2" s="17"/>
+      <c r="AD2" s="17"/>
+      <c r="AE2" s="17"/>
+      <c r="AF2" s="17"/>
+      <c r="AG2" s="17"/>
+      <c r="AH2" s="17"/>
+      <c r="AI2" s="17"/>
+      <c r="AJ2" s="17"/>
+      <c r="AK2" s="17"/>
+      <c r="AL2" s="17"/>
+      <c r="AM2" s="17"/>
+      <c r="AN2" s="17"/>
+      <c r="AO2" s="17"/>
+      <c r="AP2" s="17"/>
+      <c r="AQ2" s="17"/>
+      <c r="AR2" s="17"/>
+      <c r="AS2" s="17"/>
+      <c r="AT2" s="17"/>
+      <c r="AU2" s="17"/>
+      <c r="AV2" s="17"/>
+      <c r="AW2" s="17"/>
+      <c r="AX2" s="17"/>
+      <c r="AY2" s="17"/>
+      <c r="AZ2" s="17"/>
+      <c r="BA2" s="17"/>
+      <c r="BB2" s="17"/>
+      <c r="BC2" s="17"/>
+      <c r="BD2" s="17"/>
+      <c r="BE2" s="17"/>
+      <c r="BF2" s="17"/>
+      <c r="BG2" s="17"/>
+      <c r="BH2" s="17"/>
+      <c r="BI2" s="17"/>
+      <c r="BJ2" s="18"/>
+      <c r="BK2" s="18"/>
+      <c r="BL2" s="18"/>
+      <c r="BM2" s="18"/>
+      <c r="BN2" s="18"/>
+      <c r="BO2" s="18"/>
+      <c r="BP2" s="18"/>
       <c r="BQ2" s="2"/>
       <c r="BR2" s="2"/>
       <c r="BS2" s="2"/>
       <c r="BT2" s="2"/>
       <c r="BU2" s="2"/>
       <c r="BV2" s="2"/>
       <c r="BW2" s="2"/>
       <c r="BX2" s="2"/>
       <c r="BY2" s="3"/>
       <c r="BZ2" s="3"/>
       <c r="CA2" s="3"/>
       <c r="CB2" s="3"/>
       <c r="CC2" s="3"/>
       <c r="CD2" s="3"/>
       <c r="CE2" s="3"/>
       <c r="CF2" s="3"/>
       <c r="CG2" s="3"/>
       <c r="CH2" s="3"/>
       <c r="CI2" s="3"/>
       <c r="CJ2" s="3"/>
     </row>
     <row r="3" spans="1:109" ht="18.75" customHeight="1" thickBot="1">
       <c r="A3" s="2"/>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
       <c r="K3" s="2"/>
       <c r="L3" s="2"/>
       <c r="M3" s="2"/>
       <c r="N3" s="2"/>
       <c r="O3" s="2"/>
       <c r="P3" s="2"/>
       <c r="Q3" s="2"/>
       <c r="R3" s="2"/>
       <c r="S3" s="2"/>
       <c r="T3" s="2"/>
-      <c r="U3" s="20" t="s">
+      <c r="U3" s="21" t="s">
         <v>19</v>
       </c>
-      <c r="V3" s="20"/>
-[...2 lines deleted...]
-      <c r="Y3" s="20"/>
+      <c r="V3" s="21"/>
+      <c r="W3" s="21"/>
+      <c r="X3" s="21"/>
+      <c r="Y3" s="21"/>
       <c r="Z3" s="2"/>
       <c r="AA3" s="2"/>
       <c r="AB3" s="2"/>
       <c r="AC3" s="2"/>
       <c r="AD3" s="2"/>
       <c r="AE3" s="2"/>
       <c r="AF3" s="2"/>
-      <c r="AG3" s="15" t="s">
+      <c r="AG3" s="16" t="s">
         <v>19</v>
       </c>
-      <c r="AH3" s="15"/>
-[...2 lines deleted...]
-      <c r="AK3" s="15"/>
+      <c r="AH3" s="16"/>
+      <c r="AI3" s="16"/>
+      <c r="AJ3" s="16"/>
+      <c r="AK3" s="16"/>
       <c r="AL3" s="2"/>
       <c r="AM3" s="2"/>
       <c r="AN3" s="2"/>
       <c r="AO3" s="2"/>
       <c r="AP3" s="2"/>
       <c r="AQ3" s="2"/>
       <c r="AR3" s="2"/>
-      <c r="AS3" s="15" t="s">
+      <c r="AS3" s="16" t="s">
         <v>18</v>
       </c>
-      <c r="AT3" s="15"/>
-[...2 lines deleted...]
-      <c r="AW3" s="15"/>
+      <c r="AT3" s="16"/>
+      <c r="AU3" s="16"/>
+      <c r="AV3" s="16"/>
+      <c r="AW3" s="16"/>
       <c r="AX3" s="2"/>
       <c r="AY3" s="2"/>
       <c r="AZ3" s="2"/>
       <c r="BA3" s="2"/>
       <c r="BB3" s="2"/>
       <c r="BC3" s="2"/>
       <c r="BD3" s="2"/>
-      <c r="BE3" s="15" t="s">
+      <c r="BE3" s="16" t="s">
         <v>17</v>
       </c>
-      <c r="BF3" s="15"/>
-[...2 lines deleted...]
-      <c r="BI3" s="15"/>
+      <c r="BF3" s="16"/>
+      <c r="BG3" s="16"/>
+      <c r="BH3" s="16"/>
+      <c r="BI3" s="16"/>
       <c r="BJ3" s="2"/>
       <c r="BK3" s="2"/>
       <c r="BL3" s="2"/>
       <c r="BM3" s="2"/>
       <c r="BN3" s="2"/>
       <c r="BO3" s="2"/>
       <c r="BP3" s="2"/>
-      <c r="BQ3" s="15" t="s">
+      <c r="BQ3" s="16" t="s">
         <v>16</v>
       </c>
-      <c r="BR3" s="15"/>
-[...2 lines deleted...]
-      <c r="BU3" s="15"/>
+      <c r="BR3" s="16"/>
+      <c r="BS3" s="16"/>
+      <c r="BT3" s="16"/>
+      <c r="BU3" s="16"/>
       <c r="BV3" s="2"/>
       <c r="BW3" s="2"/>
       <c r="BX3" s="2"/>
       <c r="BY3" s="2"/>
       <c r="BZ3" s="2"/>
       <c r="CA3" s="2"/>
       <c r="CB3" s="2"/>
-      <c r="CC3" s="15" t="s">
+      <c r="CC3" s="16" t="s">
         <v>16</v>
       </c>
-      <c r="CD3" s="15"/>
-[...2 lines deleted...]
-      <c r="CG3" s="15"/>
+      <c r="CD3" s="16"/>
+      <c r="CE3" s="16"/>
+      <c r="CF3" s="16"/>
+      <c r="CG3" s="16"/>
       <c r="CH3" s="2"/>
       <c r="CI3" s="2"/>
       <c r="CJ3" s="2"/>
       <c r="CK3" s="2"/>
       <c r="CL3" s="2"/>
       <c r="CM3" s="2"/>
       <c r="CN3" s="2"/>
-      <c r="CO3" s="15" t="s">
+      <c r="CO3" s="16" t="s">
         <v>16</v>
       </c>
-      <c r="CP3" s="15"/>
-[...2 lines deleted...]
-      <c r="CS3" s="15"/>
+      <c r="CP3" s="16"/>
+      <c r="CQ3" s="16"/>
+      <c r="CR3" s="16"/>
+      <c r="CS3" s="16"/>
       <c r="CT3" s="2"/>
       <c r="CU3" s="2"/>
       <c r="CV3" s="2"/>
       <c r="CW3" s="2"/>
       <c r="CX3" s="2"/>
       <c r="CY3" s="2"/>
       <c r="CZ3" s="2"/>
-      <c r="DA3" s="15" t="s">
+      <c r="DA3" s="16" t="s">
         <v>16</v>
       </c>
-      <c r="DB3" s="15"/>
-[...2 lines deleted...]
-      <c r="DE3" s="15"/>
+      <c r="DB3" s="16"/>
+      <c r="DC3" s="16"/>
+      <c r="DD3" s="16"/>
+      <c r="DE3" s="16"/>
     </row>
     <row r="4" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A4" s="18"/>
-      <c r="B4" s="12" t="s">
+      <c r="A4" s="19"/>
+      <c r="B4" s="13" t="s">
         <v>1</v>
       </c>
-      <c r="C4" s="13"/>
-[...10 lines deleted...]
-      <c r="N4" s="12" t="s">
+      <c r="C4" s="14"/>
+      <c r="D4" s="14"/>
+      <c r="E4" s="14"/>
+      <c r="F4" s="14"/>
+      <c r="G4" s="14"/>
+      <c r="H4" s="14"/>
+      <c r="I4" s="14"/>
+      <c r="J4" s="14"/>
+      <c r="K4" s="14"/>
+      <c r="L4" s="14"/>
+      <c r="M4" s="15"/>
+      <c r="N4" s="13" t="s">
         <v>2</v>
       </c>
-      <c r="O4" s="13"/>
-[...10 lines deleted...]
-      <c r="Z4" s="12" t="s">
+      <c r="O4" s="14"/>
+      <c r="P4" s="14"/>
+      <c r="Q4" s="14"/>
+      <c r="R4" s="14"/>
+      <c r="S4" s="14"/>
+      <c r="T4" s="14"/>
+      <c r="U4" s="14"/>
+      <c r="V4" s="14"/>
+      <c r="W4" s="14"/>
+      <c r="X4" s="14"/>
+      <c r="Y4" s="15"/>
+      <c r="Z4" s="13" t="s">
         <v>36</v>
       </c>
-      <c r="AA4" s="13"/>
-[...10 lines deleted...]
-      <c r="AL4" s="12" t="s">
+      <c r="AA4" s="14"/>
+      <c r="AB4" s="14"/>
+      <c r="AC4" s="14"/>
+      <c r="AD4" s="14"/>
+      <c r="AE4" s="14"/>
+      <c r="AF4" s="14"/>
+      <c r="AG4" s="14"/>
+      <c r="AH4" s="14"/>
+      <c r="AI4" s="14"/>
+      <c r="AJ4" s="14"/>
+      <c r="AK4" s="15"/>
+      <c r="AL4" s="13" t="s">
         <v>3</v>
       </c>
-      <c r="AM4" s="13"/>
-[...10 lines deleted...]
-      <c r="AX4" s="12" t="s">
+      <c r="AM4" s="14"/>
+      <c r="AN4" s="14"/>
+      <c r="AO4" s="14"/>
+      <c r="AP4" s="14"/>
+      <c r="AQ4" s="14"/>
+      <c r="AR4" s="14"/>
+      <c r="AS4" s="14"/>
+      <c r="AT4" s="14"/>
+      <c r="AU4" s="14"/>
+      <c r="AV4" s="14"/>
+      <c r="AW4" s="15"/>
+      <c r="AX4" s="13" t="s">
         <v>37</v>
       </c>
-      <c r="AY4" s="13"/>
-[...10 lines deleted...]
-      <c r="BJ4" s="12" t="s">
+      <c r="AY4" s="14"/>
+      <c r="AZ4" s="14"/>
+      <c r="BA4" s="14"/>
+      <c r="BB4" s="14"/>
+      <c r="BC4" s="14"/>
+      <c r="BD4" s="14"/>
+      <c r="BE4" s="14"/>
+      <c r="BF4" s="14"/>
+      <c r="BG4" s="14"/>
+      <c r="BH4" s="14"/>
+      <c r="BI4" s="15"/>
+      <c r="BJ4" s="13" t="s">
         <v>38</v>
       </c>
-      <c r="BK4" s="13"/>
-[...10 lines deleted...]
-      <c r="BV4" s="12" t="s">
+      <c r="BK4" s="14"/>
+      <c r="BL4" s="14"/>
+      <c r="BM4" s="14"/>
+      <c r="BN4" s="14"/>
+      <c r="BO4" s="14"/>
+      <c r="BP4" s="14"/>
+      <c r="BQ4" s="14"/>
+      <c r="BR4" s="14"/>
+      <c r="BS4" s="14"/>
+      <c r="BT4" s="14"/>
+      <c r="BU4" s="15"/>
+      <c r="BV4" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="BW4" s="13"/>
-[...10 lines deleted...]
-      <c r="CH4" s="12" t="s">
+      <c r="BW4" s="14"/>
+      <c r="BX4" s="14"/>
+      <c r="BY4" s="14"/>
+      <c r="BZ4" s="14"/>
+      <c r="CA4" s="14"/>
+      <c r="CB4" s="14"/>
+      <c r="CC4" s="14"/>
+      <c r="CD4" s="14"/>
+      <c r="CE4" s="14"/>
+      <c r="CF4" s="14"/>
+      <c r="CG4" s="15"/>
+      <c r="CH4" s="13" t="s">
         <v>40</v>
       </c>
-      <c r="CI4" s="13"/>
-[...10 lines deleted...]
-      <c r="CT4" s="12" t="s">
+      <c r="CI4" s="14"/>
+      <c r="CJ4" s="14"/>
+      <c r="CK4" s="14"/>
+      <c r="CL4" s="14"/>
+      <c r="CM4" s="14"/>
+      <c r="CN4" s="14"/>
+      <c r="CO4" s="14"/>
+      <c r="CP4" s="14"/>
+      <c r="CQ4" s="14"/>
+      <c r="CR4" s="14"/>
+      <c r="CS4" s="15"/>
+      <c r="CT4" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="CU4" s="13"/>
-[...9 lines deleted...]
-      <c r="DE4" s="14"/>
+      <c r="CU4" s="14"/>
+      <c r="CV4" s="14"/>
+      <c r="CW4" s="14"/>
+      <c r="CX4" s="14"/>
+      <c r="CY4" s="14"/>
+      <c r="CZ4" s="14"/>
+      <c r="DA4" s="14"/>
+      <c r="DB4" s="14"/>
+      <c r="DC4" s="14"/>
+      <c r="DD4" s="14"/>
+      <c r="DE4" s="15"/>
     </row>
     <row r="5" spans="1:109" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A5" s="19"/>
+      <c r="A5" s="20"/>
       <c r="B5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="5" t="s">
         <v>8</v>
       </c>
       <c r="G5" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="5" t="s">
         <v>10</v>
       </c>
       <c r="I5" s="5" t="s">
         <v>11</v>
       </c>
       <c r="J5" s="5" t="s">
@@ -1798,51 +1798,53 @@
       </c>
       <c r="CR6" s="9">
         <v>115.99145356233156</v>
       </c>
       <c r="CS6" s="9">
         <v>99.354677687754048</v>
       </c>
       <c r="CT6" s="8">
         <v>117.48409538335245</v>
       </c>
       <c r="CU6" s="9">
         <v>103.83411021685609</v>
       </c>
       <c r="CV6" s="9">
         <v>75.930043362245499</v>
       </c>
       <c r="CW6" s="9">
         <v>97.8055497988952</v>
       </c>
       <c r="CX6" s="9">
         <v>102.98583825592647</v>
       </c>
       <c r="CY6" s="9">
         <v>110.76959188904529</v>
       </c>
-      <c r="CZ6" s="9"/>
+      <c r="CZ6" s="9">
+        <v>105.79978837648554</v>
+      </c>
       <c r="DA6" s="9"/>
       <c r="DB6" s="9"/>
       <c r="DC6" s="9"/>
       <c r="DD6" s="9"/>
       <c r="DE6" s="9"/>
     </row>
     <row r="7" spans="1:109">
       <c r="A7" s="10" t="s">
         <v>27</v>
       </c>
       <c r="B7" s="7">
         <v>109.61943062472992</v>
       </c>
       <c r="C7" s="7">
         <v>132.9984517049493</v>
       </c>
       <c r="D7" s="7">
         <v>101.31011783108535</v>
       </c>
       <c r="E7" s="7">
         <v>101.78374363658777</v>
       </c>
       <c r="F7" s="7">
         <v>104.24901529800495</v>
       </c>
@@ -2115,51 +2117,53 @@
       </c>
       <c r="CR7" s="9">
         <v>30.479610161741199</v>
       </c>
       <c r="CS7" s="9">
         <v>46.478521035423789</v>
       </c>
       <c r="CT7" s="8">
         <v>100.20351286420347</v>
       </c>
       <c r="CU7" s="9">
         <v>100.26160115711744</v>
       </c>
       <c r="CV7" s="9">
         <v>101.07295750451853</v>
       </c>
       <c r="CW7" s="9">
         <v>99.822593110789796</v>
       </c>
       <c r="CX7" s="9">
         <v>100.68250684718414</v>
       </c>
       <c r="CY7" s="9">
         <v>99.837626686484299</v>
       </c>
-      <c r="CZ7" s="9"/>
+      <c r="CZ7" s="9">
+        <v>102.87628754121087</v>
+      </c>
       <c r="DA7" s="9"/>
       <c r="DB7" s="9"/>
       <c r="DC7" s="9"/>
       <c r="DD7" s="9"/>
       <c r="DE7" s="9"/>
     </row>
     <row r="8" spans="1:109">
       <c r="A8" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B8" s="7">
         <v>70.665594681456142</v>
       </c>
       <c r="C8" s="7">
         <v>111.08975806609132</v>
       </c>
       <c r="D8" s="7">
         <v>26.928169641366356</v>
       </c>
       <c r="E8" s="7">
         <v>108.66879978245211</v>
       </c>
       <c r="F8" s="7">
         <v>91.612756609134337</v>
       </c>
@@ -2432,51 +2436,53 @@
       </c>
       <c r="CR8" s="9">
         <v>49.693697947735352</v>
       </c>
       <c r="CS8" s="9">
         <v>65.650333079243168</v>
       </c>
       <c r="CT8" s="8">
         <v>100.03787814178567</v>
       </c>
       <c r="CU8" s="9">
         <v>101.12164315940915</v>
       </c>
       <c r="CV8" s="9">
         <v>75.128366420927932</v>
       </c>
       <c r="CW8" s="9">
         <v>109.44396079994283</v>
       </c>
       <c r="CX8" s="9">
         <v>98.712539927795106</v>
       </c>
       <c r="CY8" s="9">
         <v>186.55417199621439</v>
       </c>
-      <c r="CZ8" s="9"/>
+      <c r="CZ8" s="9">
+        <v>30.75053956449057</v>
+      </c>
       <c r="DA8" s="9"/>
       <c r="DB8" s="9"/>
       <c r="DC8" s="9"/>
       <c r="DD8" s="9"/>
       <c r="DE8" s="9"/>
     </row>
     <row r="9" spans="1:109">
       <c r="A9" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B9" s="7">
         <v>102.22475881683482</v>
       </c>
       <c r="C9" s="7">
         <v>104.66845563211035</v>
       </c>
       <c r="D9" s="7">
         <v>73.386923275571121</v>
       </c>
       <c r="E9" s="7">
         <v>105.19319247118202</v>
       </c>
       <c r="F9" s="7">
         <v>100.33063468152001</v>
       </c>
@@ -2749,51 +2755,53 @@
       </c>
       <c r="CR9" s="9">
         <v>130.6186003479396</v>
       </c>
       <c r="CS9" s="9">
         <v>128.43027730419755</v>
       </c>
       <c r="CT9" s="8">
         <v>102.40328312105915</v>
       </c>
       <c r="CU9" s="9">
         <v>99.967386876908563</v>
       </c>
       <c r="CV9" s="9">
         <v>78.86983602954038</v>
       </c>
       <c r="CW9" s="9">
         <v>97.390272512115544</v>
       </c>
       <c r="CX9" s="9">
         <v>75.737160802676584</v>
       </c>
       <c r="CY9" s="9">
         <v>94.932376914920269</v>
       </c>
-      <c r="CZ9" s="9"/>
+      <c r="CZ9" s="9">
+        <v>102.6456301618649</v>
+      </c>
       <c r="DA9" s="9"/>
       <c r="DB9" s="9"/>
       <c r="DC9" s="9"/>
       <c r="DD9" s="9"/>
       <c r="DE9" s="9"/>
     </row>
     <row r="10" spans="1:109">
       <c r="A10" s="10" t="s">
         <v>30</v>
       </c>
       <c r="B10" s="9">
         <v>82.609818359170077</v>
       </c>
       <c r="C10" s="9">
         <v>98.463560389762577</v>
       </c>
       <c r="D10" s="9">
         <v>176.97472253592065</v>
       </c>
       <c r="E10" s="9">
         <v>100.78226799858105</v>
       </c>
       <c r="F10" s="9">
         <v>95.813810508554269</v>
       </c>
@@ -3066,51 +3074,53 @@
       </c>
       <c r="CR10" s="9">
         <v>99.059367454249042</v>
       </c>
       <c r="CS10" s="9">
         <v>119.58586580826864</v>
       </c>
       <c r="CT10" s="8">
         <v>103.60733577701234</v>
       </c>
       <c r="CU10" s="9">
         <v>102.62999597574311</v>
       </c>
       <c r="CV10" s="9">
         <v>86.365300821055683</v>
       </c>
       <c r="CW10" s="9">
         <v>96.953984902844965</v>
       </c>
       <c r="CX10" s="9">
         <v>92.542667286035112</v>
       </c>
       <c r="CY10" s="9">
         <v>119.83003095881242</v>
       </c>
-      <c r="CZ10" s="9"/>
+      <c r="CZ10" s="9">
+        <v>98.97783553776712</v>
+      </c>
       <c r="DA10" s="9"/>
       <c r="DB10" s="9"/>
       <c r="DC10" s="9"/>
       <c r="DD10" s="9"/>
       <c r="DE10" s="9"/>
     </row>
     <row r="11" spans="1:109">
       <c r="A11" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B11" s="7">
         <v>101.21784906341756</v>
       </c>
       <c r="C11" s="7">
         <v>95.503915387600031</v>
       </c>
       <c r="D11" s="7">
         <v>7097.7005170377324</v>
       </c>
       <c r="E11" s="7">
         <v>96.449168200192076</v>
       </c>
       <c r="F11" s="7">
         <v>77.048899507449775</v>
       </c>
@@ -3383,51 +3393,53 @@
       </c>
       <c r="CR11" s="9">
         <v>203.66728132513634</v>
       </c>
       <c r="CS11" s="9">
         <v>141.19800969574635</v>
       </c>
       <c r="CT11" s="8">
         <v>102.19464606299221</v>
       </c>
       <c r="CU11" s="9">
         <v>99.352390627300252</v>
       </c>
       <c r="CV11" s="9">
         <v>90.971210372403661</v>
       </c>
       <c r="CW11" s="9">
         <v>105.9561064517307</v>
       </c>
       <c r="CX11" s="9">
         <v>100.23615518281184</v>
       </c>
       <c r="CY11" s="9">
         <v>99.552766579115698</v>
       </c>
-      <c r="CZ11" s="9"/>
+      <c r="CZ11" s="9">
+        <v>101.3151520428825</v>
+      </c>
       <c r="DA11" s="9"/>
       <c r="DB11" s="9"/>
       <c r="DC11" s="9"/>
       <c r="DD11" s="9"/>
       <c r="DE11" s="9"/>
     </row>
     <row r="12" spans="1:109">
       <c r="A12" s="10" t="s">
         <v>32</v>
       </c>
       <c r="B12" s="7">
         <v>183.67954936939515</v>
       </c>
       <c r="C12" s="7">
         <v>179.9039438238741</v>
       </c>
       <c r="D12" s="7">
         <v>259.17647642464715</v>
       </c>
       <c r="E12" s="7">
         <v>158.29154329747945</v>
       </c>
       <c r="F12" s="7">
         <v>154.17109504647038</v>
       </c>
@@ -3700,51 +3712,53 @@
       </c>
       <c r="CR12" s="9">
         <v>80.001947413447652</v>
       </c>
       <c r="CS12" s="9">
         <v>54.824776284587529</v>
       </c>
       <c r="CT12" s="8">
         <v>122.87826667533407</v>
       </c>
       <c r="CU12" s="9">
         <v>128.64268113394189</v>
       </c>
       <c r="CV12" s="9">
         <v>118.41347829442716</v>
       </c>
       <c r="CW12" s="9">
         <v>112.58825303104328</v>
       </c>
       <c r="CX12" s="9">
         <v>120.28845652856796</v>
       </c>
       <c r="CY12" s="9">
         <v>126.16648530811119</v>
       </c>
-      <c r="CZ12" s="9"/>
+      <c r="CZ12" s="9">
+        <v>122.20473246499995</v>
+      </c>
       <c r="DA12" s="9"/>
       <c r="DB12" s="9"/>
       <c r="DC12" s="9"/>
       <c r="DD12" s="9"/>
       <c r="DE12" s="9"/>
     </row>
     <row r="13" spans="1:109">
       <c r="A13" s="10" t="s">
         <v>33</v>
       </c>
       <c r="B13" s="7">
         <v>105.91606584516222</v>
       </c>
       <c r="C13" s="7">
         <v>107.17149055170847</v>
       </c>
       <c r="D13" s="7">
         <v>100</v>
       </c>
       <c r="E13" s="7">
         <v>109.57570510625916</v>
       </c>
       <c r="F13" s="7">
         <v>105.11819464409673</v>
       </c>
@@ -4017,51 +4031,53 @@
       </c>
       <c r="CR13" s="9">
         <v>194.55364602768773</v>
       </c>
       <c r="CS13" s="9">
         <v>128.63013449542308</v>
       </c>
       <c r="CT13" s="8">
         <v>170.96106821528502</v>
       </c>
       <c r="CU13" s="9">
         <v>91.659420611459126</v>
       </c>
       <c r="CV13" s="9">
         <v>27.723432927222113</v>
       </c>
       <c r="CW13" s="9">
         <v>81.960674340202715</v>
       </c>
       <c r="CX13" s="9">
         <v>101.2138856486138</v>
       </c>
       <c r="CY13" s="9">
         <v>128.5244384660175</v>
       </c>
-      <c r="CZ13" s="9"/>
+      <c r="CZ13" s="9">
+        <v>107.54912745819689</v>
+      </c>
       <c r="DA13" s="9"/>
       <c r="DB13" s="9"/>
       <c r="DC13" s="9"/>
       <c r="DD13" s="9"/>
       <c r="DE13" s="9"/>
     </row>
     <row r="14" spans="1:109">
       <c r="A14" s="2"/>
       <c r="B14" s="2"/>
       <c r="C14" s="2"/>
       <c r="D14" s="2"/>
       <c r="E14" s="2"/>
       <c r="F14" s="2"/>
       <c r="G14" s="2"/>
       <c r="H14" s="2"/>
       <c r="I14" s="2"/>
       <c r="J14" s="2"/>
       <c r="K14" s="2"/>
       <c r="L14" s="2"/>
       <c r="M14" s="2"/>
       <c r="N14" s="2"/>
       <c r="O14" s="2"/>
       <c r="P14" s="2"/>
       <c r="Q14" s="2"/>
       <c r="R14" s="2"/>
@@ -4115,399 +4131,399 @@
       <c r="BN14" s="2"/>
       <c r="BO14" s="2"/>
       <c r="BP14" s="2"/>
       <c r="BQ14" s="2"/>
       <c r="BR14" s="2"/>
       <c r="BS14" s="2"/>
       <c r="BT14" s="2"/>
       <c r="BU14" s="2"/>
       <c r="BV14" s="2"/>
       <c r="BW14" s="2"/>
       <c r="BX14" s="2"/>
       <c r="BY14" s="3"/>
       <c r="BZ14" s="3"/>
       <c r="CA14" s="3"/>
       <c r="CB14" s="3"/>
       <c r="CC14" s="3"/>
       <c r="CD14" s="3"/>
       <c r="CE14" s="3"/>
       <c r="CF14" s="3"/>
       <c r="CG14" s="3"/>
       <c r="CH14" s="3"/>
       <c r="CI14" s="3"/>
       <c r="CJ14" s="3"/>
     </row>
     <row r="15" spans="1:109" ht="21" customHeight="1">
-      <c r="A15" s="16" t="s">
+      <c r="A15" s="17" t="s">
         <v>24</v>
       </c>
-      <c r="B15" s="16"/>
-[...65 lines deleted...]
-      <c r="BP15" s="17"/>
+      <c r="B15" s="17"/>
+      <c r="C15" s="17"/>
+      <c r="D15" s="17"/>
+      <c r="E15" s="17"/>
+      <c r="F15" s="17"/>
+      <c r="G15" s="17"/>
+      <c r="H15" s="17"/>
+      <c r="I15" s="17"/>
+      <c r="J15" s="17"/>
+      <c r="K15" s="17"/>
+      <c r="L15" s="17"/>
+      <c r="M15" s="17"/>
+      <c r="N15" s="17"/>
+      <c r="O15" s="17"/>
+      <c r="P15" s="17"/>
+      <c r="Q15" s="17"/>
+      <c r="R15" s="17"/>
+      <c r="S15" s="17"/>
+      <c r="T15" s="17"/>
+      <c r="U15" s="17"/>
+      <c r="V15" s="17"/>
+      <c r="W15" s="17"/>
+      <c r="X15" s="17"/>
+      <c r="Y15" s="17"/>
+      <c r="Z15" s="17"/>
+      <c r="AA15" s="17"/>
+      <c r="AB15" s="17"/>
+      <c r="AC15" s="17"/>
+      <c r="AD15" s="17"/>
+      <c r="AE15" s="17"/>
+      <c r="AF15" s="17"/>
+      <c r="AG15" s="17"/>
+      <c r="AH15" s="17"/>
+      <c r="AI15" s="17"/>
+      <c r="AJ15" s="17"/>
+      <c r="AK15" s="17"/>
+      <c r="AL15" s="17"/>
+      <c r="AM15" s="17"/>
+      <c r="AN15" s="17"/>
+      <c r="AO15" s="17"/>
+      <c r="AP15" s="17"/>
+      <c r="AQ15" s="17"/>
+      <c r="AR15" s="17"/>
+      <c r="AS15" s="17"/>
+      <c r="AT15" s="17"/>
+      <c r="AU15" s="17"/>
+      <c r="AV15" s="17"/>
+      <c r="AW15" s="17"/>
+      <c r="AX15" s="17"/>
+      <c r="AY15" s="17"/>
+      <c r="AZ15" s="17"/>
+      <c r="BA15" s="17"/>
+      <c r="BB15" s="17"/>
+      <c r="BC15" s="17"/>
+      <c r="BD15" s="17"/>
+      <c r="BE15" s="17"/>
+      <c r="BF15" s="17"/>
+      <c r="BG15" s="17"/>
+      <c r="BH15" s="17"/>
+      <c r="BI15" s="17"/>
+      <c r="BJ15" s="18"/>
+      <c r="BK15" s="18"/>
+      <c r="BL15" s="18"/>
+      <c r="BM15" s="18"/>
+      <c r="BN15" s="18"/>
+      <c r="BO15" s="18"/>
+      <c r="BP15" s="18"/>
       <c r="BQ15" s="2"/>
       <c r="BR15" s="2"/>
       <c r="BS15" s="2"/>
       <c r="BT15" s="2"/>
       <c r="BU15" s="2"/>
       <c r="BV15" s="2"/>
       <c r="BW15" s="2"/>
       <c r="BX15" s="2"/>
       <c r="BY15" s="3"/>
       <c r="BZ15" s="3"/>
       <c r="CA15" s="3"/>
       <c r="CB15" s="3"/>
       <c r="CC15" s="3"/>
       <c r="CD15" s="3"/>
       <c r="CE15" s="3"/>
       <c r="CF15" s="3"/>
       <c r="CG15" s="3"/>
       <c r="CH15" s="3"/>
       <c r="CI15" s="3"/>
       <c r="CJ15" s="3"/>
     </row>
     <row r="16" spans="1:109" ht="18.75" customHeight="1" thickBot="1">
       <c r="A16" s="2"/>
       <c r="B16" s="2"/>
       <c r="C16" s="2"/>
       <c r="D16" s="2"/>
       <c r="E16" s="2"/>
       <c r="F16" s="2"/>
       <c r="G16" s="2"/>
       <c r="H16" s="2"/>
-      <c r="I16" s="20"/>
-[...3 lines deleted...]
-      <c r="M16" s="20"/>
+      <c r="I16" s="21"/>
+      <c r="J16" s="21"/>
+      <c r="K16" s="21"/>
+      <c r="L16" s="21"/>
+      <c r="M16" s="21"/>
       <c r="N16" s="2"/>
       <c r="O16" s="2"/>
       <c r="P16" s="2"/>
       <c r="Q16" s="2"/>
       <c r="R16" s="2"/>
       <c r="S16" s="2"/>
       <c r="T16" s="2"/>
-      <c r="U16" s="20" t="s">
+      <c r="U16" s="21" t="s">
         <v>18</v>
       </c>
-      <c r="V16" s="20"/>
-[...2 lines deleted...]
-      <c r="Y16" s="20"/>
+      <c r="V16" s="21"/>
+      <c r="W16" s="21"/>
+      <c r="X16" s="21"/>
+      <c r="Y16" s="21"/>
       <c r="Z16" s="2"/>
       <c r="AA16" s="2"/>
       <c r="AB16" s="2"/>
       <c r="AC16" s="2"/>
       <c r="AD16" s="2"/>
       <c r="AE16" s="2"/>
       <c r="AF16" s="2"/>
-      <c r="AG16" s="15" t="s">
+      <c r="AG16" s="16" t="s">
         <v>18</v>
       </c>
-      <c r="AH16" s="15"/>
-[...2 lines deleted...]
-      <c r="AK16" s="15"/>
+      <c r="AH16" s="16"/>
+      <c r="AI16" s="16"/>
+      <c r="AJ16" s="16"/>
+      <c r="AK16" s="16"/>
       <c r="AL16" s="2"/>
       <c r="AM16" s="2"/>
       <c r="AN16" s="2"/>
       <c r="AO16" s="2"/>
       <c r="AP16" s="2"/>
       <c r="AQ16" s="2"/>
       <c r="AR16" s="2"/>
-      <c r="AS16" s="15" t="s">
+      <c r="AS16" s="16" t="s">
         <v>18</v>
       </c>
-      <c r="AT16" s="15"/>
-[...2 lines deleted...]
-      <c r="AW16" s="15"/>
+      <c r="AT16" s="16"/>
+      <c r="AU16" s="16"/>
+      <c r="AV16" s="16"/>
+      <c r="AW16" s="16"/>
       <c r="AX16" s="2"/>
       <c r="AY16" s="2"/>
       <c r="AZ16" s="2"/>
       <c r="BA16" s="2"/>
       <c r="BB16" s="2"/>
       <c r="BC16" s="2"/>
       <c r="BD16" s="2"/>
-      <c r="BE16" s="15" t="s">
+      <c r="BE16" s="16" t="s">
         <v>20</v>
       </c>
-      <c r="BF16" s="15"/>
-[...2 lines deleted...]
-      <c r="BI16" s="15"/>
+      <c r="BF16" s="16"/>
+      <c r="BG16" s="16"/>
+      <c r="BH16" s="16"/>
+      <c r="BI16" s="16"/>
       <c r="BJ16" s="2"/>
       <c r="BK16" s="2"/>
       <c r="BL16" s="2"/>
       <c r="BM16" s="2"/>
       <c r="BN16" s="2"/>
       <c r="BO16" s="2"/>
       <c r="BP16" s="2"/>
-      <c r="BQ16" s="15" t="s">
+      <c r="BQ16" s="16" t="s">
         <v>16</v>
       </c>
-      <c r="BR16" s="15"/>
-[...2 lines deleted...]
-      <c r="BU16" s="15"/>
+      <c r="BR16" s="16"/>
+      <c r="BS16" s="16"/>
+      <c r="BT16" s="16"/>
+      <c r="BU16" s="16"/>
       <c r="BV16" s="2"/>
       <c r="BW16" s="2"/>
       <c r="BX16" s="2"/>
       <c r="BY16" s="2"/>
       <c r="BZ16" s="2"/>
       <c r="CA16" s="2"/>
       <c r="CB16" s="2"/>
-      <c r="CC16" s="15" t="s">
+      <c r="CC16" s="16" t="s">
         <v>16</v>
       </c>
-      <c r="CD16" s="15"/>
-[...2 lines deleted...]
-      <c r="CG16" s="15"/>
+      <c r="CD16" s="16"/>
+      <c r="CE16" s="16"/>
+      <c r="CF16" s="16"/>
+      <c r="CG16" s="16"/>
       <c r="CH16" s="2"/>
       <c r="CI16" s="2"/>
       <c r="CJ16" s="2"/>
       <c r="CK16" s="2"/>
       <c r="CL16" s="2"/>
       <c r="CM16" s="2"/>
       <c r="CN16" s="2"/>
-      <c r="CO16" s="15" t="s">
+      <c r="CO16" s="16" t="s">
         <v>16</v>
       </c>
-      <c r="CP16" s="15"/>
-[...2 lines deleted...]
-      <c r="CS16" s="15"/>
+      <c r="CP16" s="16"/>
+      <c r="CQ16" s="16"/>
+      <c r="CR16" s="16"/>
+      <c r="CS16" s="16"/>
       <c r="CT16" s="2"/>
       <c r="CU16" s="2"/>
       <c r="CV16" s="2"/>
       <c r="CW16" s="2"/>
       <c r="CX16" s="2"/>
       <c r="CY16" s="2"/>
       <c r="CZ16" s="2"/>
-      <c r="DA16" s="15" t="s">
+      <c r="DA16" s="16" t="s">
         <v>16</v>
       </c>
-      <c r="DB16" s="15"/>
-[...2 lines deleted...]
-      <c r="DE16" s="15"/>
+      <c r="DB16" s="16"/>
+      <c r="DC16" s="16"/>
+      <c r="DD16" s="16"/>
+      <c r="DE16" s="16"/>
     </row>
     <row r="17" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A17" s="18"/>
-      <c r="B17" s="12" t="s">
+      <c r="A17" s="19"/>
+      <c r="B17" s="13" t="s">
         <v>1</v>
       </c>
-      <c r="C17" s="13"/>
-[...10 lines deleted...]
-      <c r="N17" s="12" t="s">
+      <c r="C17" s="14"/>
+      <c r="D17" s="14"/>
+      <c r="E17" s="14"/>
+      <c r="F17" s="14"/>
+      <c r="G17" s="14"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="14"/>
+      <c r="L17" s="14"/>
+      <c r="M17" s="15"/>
+      <c r="N17" s="13" t="s">
         <v>2</v>
       </c>
-      <c r="O17" s="13"/>
-[...10 lines deleted...]
-      <c r="Z17" s="12" t="s">
+      <c r="O17" s="14"/>
+      <c r="P17" s="14"/>
+      <c r="Q17" s="14"/>
+      <c r="R17" s="14"/>
+      <c r="S17" s="14"/>
+      <c r="T17" s="14"/>
+      <c r="U17" s="14"/>
+      <c r="V17" s="14"/>
+      <c r="W17" s="14"/>
+      <c r="X17" s="14"/>
+      <c r="Y17" s="15"/>
+      <c r="Z17" s="13" t="s">
         <v>36</v>
       </c>
-      <c r="AA17" s="13"/>
-[...10 lines deleted...]
-      <c r="AL17" s="12" t="s">
+      <c r="AA17" s="14"/>
+      <c r="AB17" s="14"/>
+      <c r="AC17" s="14"/>
+      <c r="AD17" s="14"/>
+      <c r="AE17" s="14"/>
+      <c r="AF17" s="14"/>
+      <c r="AG17" s="14"/>
+      <c r="AH17" s="14"/>
+      <c r="AI17" s="14"/>
+      <c r="AJ17" s="14"/>
+      <c r="AK17" s="15"/>
+      <c r="AL17" s="13" t="s">
         <v>3</v>
       </c>
-      <c r="AM17" s="13"/>
-[...10 lines deleted...]
-      <c r="AX17" s="12" t="s">
+      <c r="AM17" s="14"/>
+      <c r="AN17" s="14"/>
+      <c r="AO17" s="14"/>
+      <c r="AP17" s="14"/>
+      <c r="AQ17" s="14"/>
+      <c r="AR17" s="14"/>
+      <c r="AS17" s="14"/>
+      <c r="AT17" s="14"/>
+      <c r="AU17" s="14"/>
+      <c r="AV17" s="14"/>
+      <c r="AW17" s="15"/>
+      <c r="AX17" s="13" t="s">
         <v>37</v>
       </c>
-      <c r="AY17" s="13"/>
-[...10 lines deleted...]
-      <c r="BJ17" s="12" t="s">
+      <c r="AY17" s="14"/>
+      <c r="AZ17" s="14"/>
+      <c r="BA17" s="14"/>
+      <c r="BB17" s="14"/>
+      <c r="BC17" s="14"/>
+      <c r="BD17" s="14"/>
+      <c r="BE17" s="14"/>
+      <c r="BF17" s="14"/>
+      <c r="BG17" s="14"/>
+      <c r="BH17" s="14"/>
+      <c r="BI17" s="15"/>
+      <c r="BJ17" s="13" t="s">
         <v>38</v>
       </c>
-      <c r="BK17" s="13"/>
-[...10 lines deleted...]
-      <c r="BV17" s="12" t="s">
+      <c r="BK17" s="14"/>
+      <c r="BL17" s="14"/>
+      <c r="BM17" s="14"/>
+      <c r="BN17" s="14"/>
+      <c r="BO17" s="14"/>
+      <c r="BP17" s="14"/>
+      <c r="BQ17" s="14"/>
+      <c r="BR17" s="14"/>
+      <c r="BS17" s="14"/>
+      <c r="BT17" s="14"/>
+      <c r="BU17" s="15"/>
+      <c r="BV17" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="BW17" s="13"/>
-[...10 lines deleted...]
-      <c r="CH17" s="12" t="s">
+      <c r="BW17" s="14"/>
+      <c r="BX17" s="14"/>
+      <c r="BY17" s="14"/>
+      <c r="BZ17" s="14"/>
+      <c r="CA17" s="14"/>
+      <c r="CB17" s="14"/>
+      <c r="CC17" s="14"/>
+      <c r="CD17" s="14"/>
+      <c r="CE17" s="14"/>
+      <c r="CF17" s="14"/>
+      <c r="CG17" s="15"/>
+      <c r="CH17" s="13" t="s">
         <v>40</v>
       </c>
-      <c r="CI17" s="13"/>
-[...10 lines deleted...]
-      <c r="CT17" s="12" t="s">
+      <c r="CI17" s="14"/>
+      <c r="CJ17" s="14"/>
+      <c r="CK17" s="14"/>
+      <c r="CL17" s="14"/>
+      <c r="CM17" s="14"/>
+      <c r="CN17" s="14"/>
+      <c r="CO17" s="14"/>
+      <c r="CP17" s="14"/>
+      <c r="CQ17" s="14"/>
+      <c r="CR17" s="14"/>
+      <c r="CS17" s="15"/>
+      <c r="CT17" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="CU17" s="13"/>
-[...9 lines deleted...]
-      <c r="DE17" s="14"/>
+      <c r="CU17" s="14"/>
+      <c r="CV17" s="14"/>
+      <c r="CW17" s="14"/>
+      <c r="CX17" s="14"/>
+      <c r="CY17" s="14"/>
+      <c r="CZ17" s="14"/>
+      <c r="DA17" s="14"/>
+      <c r="DB17" s="14"/>
+      <c r="DC17" s="14"/>
+      <c r="DD17" s="14"/>
+      <c r="DE17" s="15"/>
     </row>
     <row r="18" spans="1:109" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A18" s="19"/>
+      <c r="A18" s="20"/>
       <c r="B18" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>5</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>6</v>
       </c>
       <c r="E18" s="4" t="s">
         <v>7</v>
       </c>
       <c r="F18" s="5" t="s">
         <v>8</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H18" s="5" t="s">
         <v>10</v>
       </c>
       <c r="I18" s="5" t="s">
         <v>11</v>
       </c>
       <c r="J18" s="5" t="s">
@@ -5099,51 +5115,53 @@
       </c>
       <c r="CR19" s="9">
         <v>112.6600865012755</v>
       </c>
       <c r="CS19" s="9">
         <v>96.912203697014533</v>
       </c>
       <c r="CT19" s="8">
         <v>118.96148210464132</v>
       </c>
       <c r="CU19" s="9">
         <v>104.03954472221413</v>
       </c>
       <c r="CV19" s="9">
         <v>72.267467973990279</v>
       </c>
       <c r="CW19" s="9">
         <v>97.393655255770213</v>
       </c>
       <c r="CX19" s="9">
         <v>103.52159535575933</v>
       </c>
       <c r="CY19" s="9">
         <v>111.62647307929312</v>
       </c>
-      <c r="CZ19" s="9"/>
+      <c r="CZ19" s="9">
+        <v>106.38370171148142</v>
+      </c>
       <c r="DA19" s="9"/>
       <c r="DB19" s="9"/>
       <c r="DC19" s="9"/>
       <c r="DD19" s="9"/>
       <c r="DE19" s="9"/>
     </row>
     <row r="20" spans="1:109">
       <c r="A20" s="10" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="7">
         <v>109.61943062472992</v>
       </c>
       <c r="C20" s="7">
         <v>132.9984517049493</v>
       </c>
       <c r="D20" s="7">
         <v>105.53301233158736</v>
       </c>
       <c r="E20" s="7">
         <v>101.78374363658777</v>
       </c>
       <c r="F20" s="7">
         <v>104.24901529800495</v>
       </c>
@@ -5416,51 +5434,53 @@
       </c>
       <c r="CR20" s="9">
         <v>22.591517746123923</v>
       </c>
       <c r="CS20" s="9">
         <v>39.008707626263934</v>
       </c>
       <c r="CT20" s="8">
         <v>100.22480720631692</v>
       </c>
       <c r="CU20" s="9">
         <v>100.27283955520763</v>
       </c>
       <c r="CV20" s="9">
         <v>101.14083842284536</v>
       </c>
       <c r="CW20" s="9">
         <v>99.469072062247349</v>
       </c>
       <c r="CX20" s="9">
         <v>101.97570267370224</v>
       </c>
       <c r="CY20" s="9">
         <v>99.521541228125415</v>
       </c>
-      <c r="CZ20" s="9"/>
+      <c r="CZ20" s="9">
+        <v>105.62815323839129</v>
+      </c>
       <c r="DA20" s="9"/>
       <c r="DB20" s="9"/>
       <c r="DC20" s="9"/>
       <c r="DD20" s="9"/>
       <c r="DE20" s="9"/>
     </row>
     <row r="21" spans="1:109">
       <c r="A21" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B21" s="7">
         <v>70.665594681456142</v>
       </c>
       <c r="C21" s="7">
         <v>111.08975806609132</v>
       </c>
       <c r="D21" s="7">
         <v>78.912272770958836</v>
       </c>
       <c r="E21" s="7">
         <v>108.66879978245211</v>
       </c>
       <c r="F21" s="7">
         <v>91.612756609134337</v>
       </c>
@@ -5733,51 +5753,53 @@
       </c>
       <c r="CR21" s="9">
         <v>49.528338547020944</v>
       </c>
       <c r="CS21" s="9">
         <v>65.536674563099766</v>
       </c>
       <c r="CT21" s="8">
         <v>100.03830513893928</v>
       </c>
       <c r="CU21" s="9">
         <v>101.12689576617784</v>
       </c>
       <c r="CV21" s="9">
         <v>74.997119997682077</v>
       </c>
       <c r="CW21" s="9">
         <v>109.51386424749876</v>
       </c>
       <c r="CX21" s="9">
         <v>98.697584201453296</v>
       </c>
       <c r="CY21" s="9">
         <v>187.62802162920002</v>
       </c>
-      <c r="CZ21" s="9"/>
+      <c r="CZ21" s="9">
+        <v>30.021534337600635</v>
+      </c>
       <c r="DA21" s="9"/>
       <c r="DB21" s="9"/>
       <c r="DC21" s="9"/>
       <c r="DD21" s="9"/>
       <c r="DE21" s="9"/>
     </row>
     <row r="22" spans="1:109">
       <c r="A22" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B22" s="7">
         <v>102.22475881683482</v>
       </c>
       <c r="C22" s="7">
         <v>104.66845563211035</v>
       </c>
       <c r="D22" s="7">
         <v>99.761852891780038</v>
       </c>
       <c r="E22" s="7">
         <v>105.19319247118202</v>
       </c>
       <c r="F22" s="7">
         <v>100.33063468152001</v>
       </c>
@@ -6050,51 +6072,53 @@
       </c>
       <c r="CR22" s="9">
         <v>130.61220104024156</v>
       </c>
       <c r="CS22" s="9">
         <v>128.42613161068905</v>
       </c>
       <c r="CT22" s="8">
         <v>102.40421298306599</v>
       </c>
       <c r="CU22" s="9">
         <v>99.967379442448092</v>
       </c>
       <c r="CV22" s="9">
         <v>78.824730916529148</v>
       </c>
       <c r="CW22" s="9">
         <v>97.388776746725881</v>
       </c>
       <c r="CX22" s="9">
         <v>75.704685581925659</v>
       </c>
       <c r="CY22" s="9">
         <v>94.93113401842767</v>
       </c>
-      <c r="CZ22" s="9"/>
+      <c r="CZ22" s="9">
+        <v>102.64699837367839</v>
+      </c>
       <c r="DA22" s="9"/>
       <c r="DB22" s="9"/>
       <c r="DC22" s="9"/>
       <c r="DD22" s="9"/>
       <c r="DE22" s="9"/>
     </row>
     <row r="23" spans="1:109">
       <c r="A23" s="10" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="9">
         <v>82.609818359170077</v>
       </c>
       <c r="C23" s="9">
         <v>98.463560389762577</v>
       </c>
       <c r="D23" s="9">
         <v>117.88600313745015</v>
       </c>
       <c r="E23" s="9">
         <v>100.78226799858105</v>
       </c>
       <c r="F23" s="9">
         <v>95.813810508554269</v>
       </c>
@@ -6367,51 +6391,53 @@
       </c>
       <c r="CR23" s="9">
         <v>93.034065302778586</v>
       </c>
       <c r="CS23" s="9">
         <v>119.02444848178739</v>
       </c>
       <c r="CT23" s="8">
         <v>105.48531207422536</v>
       </c>
       <c r="CU23" s="9">
         <v>103.65024404996792</v>
       </c>
       <c r="CV23" s="9">
         <v>79.185826365971906</v>
       </c>
       <c r="CW23" s="9">
         <v>94.637101378370858</v>
       </c>
       <c r="CX23" s="9">
         <v>86.628196477775688</v>
       </c>
       <c r="CY23" s="9">
         <v>132.14301193549264</v>
       </c>
-      <c r="CZ23" s="9"/>
+      <c r="CZ23" s="9">
+        <v>98.526995452375814</v>
+      </c>
       <c r="DA23" s="9"/>
       <c r="DB23" s="9"/>
       <c r="DC23" s="9"/>
       <c r="DD23" s="9"/>
       <c r="DE23" s="9"/>
     </row>
     <row r="24" spans="1:109">
       <c r="A24" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="7">
         <v>101.21784906341756</v>
       </c>
       <c r="C24" s="7">
         <v>95.503915387600031</v>
       </c>
       <c r="D24" s="7">
         <v>96.71283498059195</v>
       </c>
       <c r="E24" s="7">
         <v>96.449168200192076</v>
       </c>
       <c r="F24" s="7">
         <v>77.048899507449775</v>
       </c>
@@ -6684,51 +6710,53 @@
       </c>
       <c r="CR24" s="9">
         <v>198.87112742328577</v>
       </c>
       <c r="CS24" s="9">
         <v>139.02869942504375</v>
       </c>
       <c r="CT24" s="8">
         <v>102.19504977746897</v>
       </c>
       <c r="CU24" s="9">
         <v>99.35230457385002</v>
       </c>
       <c r="CV24" s="9">
         <v>88.828804779698885</v>
       </c>
       <c r="CW24" s="9">
         <v>106.21702187186895</v>
       </c>
       <c r="CX24" s="9">
         <v>100.26305856486685</v>
       </c>
       <c r="CY24" s="9">
         <v>99.544195607686476</v>
       </c>
-      <c r="CZ24" s="9"/>
+      <c r="CZ24" s="9">
+        <v>101.36113006887646</v>
+      </c>
       <c r="DA24" s="9"/>
       <c r="DB24" s="9"/>
       <c r="DC24" s="9"/>
       <c r="DD24" s="9"/>
       <c r="DE24" s="9"/>
     </row>
     <row r="25" spans="1:109">
       <c r="A25" s="10" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="7">
         <v>183.67954936939515</v>
       </c>
       <c r="C25" s="7">
         <v>179.9039438238741</v>
       </c>
       <c r="D25" s="7">
         <v>174.83148521228202</v>
       </c>
       <c r="E25" s="7">
         <v>158.29154329747945</v>
       </c>
       <c r="F25" s="7">
         <v>154.17109504647038</v>
       </c>
@@ -7001,51 +7029,53 @@
       </c>
       <c r="CR25" s="9">
         <v>75.915089082186327</v>
       </c>
       <c r="CS25" s="9">
         <v>52.619788201146321</v>
       </c>
       <c r="CT25" s="8">
         <v>122.87826667533407</v>
       </c>
       <c r="CU25" s="9">
         <v>128.64268113394189</v>
       </c>
       <c r="CV25" s="9">
         <v>121.78453558628932</v>
       </c>
       <c r="CW25" s="9">
         <v>113.39199853794622</v>
       </c>
       <c r="CX25" s="9">
         <v>121.81623175922449</v>
       </c>
       <c r="CY25" s="9">
         <v>127.97873645112736</v>
       </c>
-      <c r="CZ25" s="9"/>
+      <c r="CZ25" s="9">
+        <v>123.65371094472428</v>
+      </c>
       <c r="DA25" s="9"/>
       <c r="DB25" s="9"/>
       <c r="DC25" s="9"/>
       <c r="DD25" s="9"/>
       <c r="DE25" s="9"/>
     </row>
     <row r="26" spans="1:109">
       <c r="A26" s="10" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="7">
         <v>105.91606584516222</v>
       </c>
       <c r="C26" s="7">
         <v>107.17149055170847</v>
       </c>
       <c r="D26" s="7">
         <v>158.15958024914795</v>
       </c>
       <c r="E26" s="7">
         <v>109.57570510625916</v>
       </c>
       <c r="F26" s="7">
         <v>105.11819464409673</v>
       </c>
@@ -7318,51 +7348,53 @@
       </c>
       <c r="CR26" s="9">
         <v>199.29456742508154</v>
       </c>
       <c r="CS26" s="9">
         <v>127.32479111042426</v>
       </c>
       <c r="CT26" s="8">
         <v>183.94556595470277</v>
       </c>
       <c r="CU26" s="9">
         <v>91.080202070322485</v>
       </c>
       <c r="CV26" s="9">
         <v>23.131063109461557</v>
       </c>
       <c r="CW26" s="9">
         <v>78.763119192849572</v>
       </c>
       <c r="CX26" s="9">
         <v>101.38128596709531</v>
       </c>
       <c r="CY26" s="9">
         <v>131.46944389326043</v>
       </c>
-      <c r="CZ26" s="9"/>
+      <c r="CZ26" s="9">
+        <v>108.20139500503134</v>
+      </c>
       <c r="DA26" s="9"/>
       <c r="DB26" s="9"/>
       <c r="DC26" s="9"/>
       <c r="DD26" s="9"/>
       <c r="DE26" s="9"/>
     </row>
     <row r="27" spans="1:109">
       <c r="A27" s="2"/>
       <c r="B27" s="2"/>
       <c r="C27" s="2"/>
       <c r="D27" s="2"/>
       <c r="E27" s="2"/>
       <c r="F27" s="2"/>
       <c r="G27" s="2"/>
       <c r="H27" s="2"/>
       <c r="I27" s="2"/>
       <c r="J27" s="2"/>
       <c r="K27" s="2"/>
       <c r="L27" s="2"/>
       <c r="M27" s="2"/>
       <c r="N27" s="2"/>
       <c r="O27" s="2"/>
       <c r="P27" s="2"/>
       <c r="Q27" s="2"/>
       <c r="R27" s="2"/>
@@ -7416,399 +7448,399 @@
       <c r="BN27" s="2"/>
       <c r="BO27" s="2"/>
       <c r="BP27" s="2"/>
       <c r="BQ27" s="2"/>
       <c r="BR27" s="2"/>
       <c r="BS27" s="2"/>
       <c r="BT27" s="2"/>
       <c r="BU27" s="2"/>
       <c r="BV27" s="2"/>
       <c r="BW27" s="2"/>
       <c r="BX27" s="2"/>
       <c r="BY27" s="3"/>
       <c r="BZ27" s="3"/>
       <c r="CA27" s="3"/>
       <c r="CB27" s="3"/>
       <c r="CC27" s="3"/>
       <c r="CD27" s="3"/>
       <c r="CE27" s="3"/>
       <c r="CF27" s="3"/>
       <c r="CG27" s="3"/>
       <c r="CH27" s="3"/>
       <c r="CI27" s="3"/>
       <c r="CJ27" s="3"/>
     </row>
     <row r="28" spans="1:109" ht="21" customHeight="1">
-      <c r="A28" s="16" t="s">
+      <c r="A28" s="17" t="s">
         <v>25</v>
       </c>
-      <c r="B28" s="16"/>
-[...63 lines deleted...]
-      <c r="BN28" s="17"/>
+      <c r="B28" s="17"/>
+      <c r="C28" s="17"/>
+      <c r="D28" s="17"/>
+      <c r="E28" s="17"/>
+      <c r="F28" s="17"/>
+      <c r="G28" s="17"/>
+      <c r="H28" s="17"/>
+      <c r="I28" s="17"/>
+      <c r="J28" s="17"/>
+      <c r="K28" s="17"/>
+      <c r="L28" s="17"/>
+      <c r="M28" s="17"/>
+      <c r="N28" s="17"/>
+      <c r="O28" s="17"/>
+      <c r="P28" s="17"/>
+      <c r="Q28" s="17"/>
+      <c r="R28" s="17"/>
+      <c r="S28" s="17"/>
+      <c r="T28" s="17"/>
+      <c r="U28" s="17"/>
+      <c r="V28" s="17"/>
+      <c r="W28" s="17"/>
+      <c r="X28" s="17"/>
+      <c r="Y28" s="17"/>
+      <c r="Z28" s="17"/>
+      <c r="AA28" s="17"/>
+      <c r="AB28" s="17"/>
+      <c r="AC28" s="17"/>
+      <c r="AD28" s="17"/>
+      <c r="AE28" s="17"/>
+      <c r="AF28" s="17"/>
+      <c r="AG28" s="17"/>
+      <c r="AH28" s="17"/>
+      <c r="AI28" s="17"/>
+      <c r="AJ28" s="17"/>
+      <c r="AK28" s="17"/>
+      <c r="AL28" s="17"/>
+      <c r="AM28" s="17"/>
+      <c r="AN28" s="17"/>
+      <c r="AO28" s="17"/>
+      <c r="AP28" s="17"/>
+      <c r="AQ28" s="17"/>
+      <c r="AR28" s="17"/>
+      <c r="AS28" s="17"/>
+      <c r="AT28" s="17"/>
+      <c r="AU28" s="17"/>
+      <c r="AV28" s="17"/>
+      <c r="AW28" s="17"/>
+      <c r="AX28" s="17"/>
+      <c r="AY28" s="17"/>
+      <c r="AZ28" s="17"/>
+      <c r="BA28" s="17"/>
+      <c r="BB28" s="17"/>
+      <c r="BC28" s="17"/>
+      <c r="BD28" s="17"/>
+      <c r="BE28" s="17"/>
+      <c r="BF28" s="17"/>
+      <c r="BG28" s="17"/>
+      <c r="BH28" s="17"/>
+      <c r="BI28" s="17"/>
+      <c r="BJ28" s="18"/>
+      <c r="BK28" s="18"/>
+      <c r="BL28" s="18"/>
+      <c r="BM28" s="18"/>
+      <c r="BN28" s="18"/>
       <c r="BO28" s="2"/>
       <c r="BP28" s="2"/>
       <c r="BQ28" s="2"/>
       <c r="BR28" s="2"/>
       <c r="BS28" s="2"/>
       <c r="BT28" s="2"/>
       <c r="BU28" s="2"/>
       <c r="BV28" s="2"/>
       <c r="BW28" s="2"/>
       <c r="BX28" s="2"/>
       <c r="BY28" s="3"/>
       <c r="BZ28" s="3"/>
       <c r="CA28" s="3"/>
       <c r="CB28" s="3"/>
       <c r="CC28" s="3"/>
       <c r="CD28" s="3"/>
       <c r="CE28" s="3"/>
       <c r="CF28" s="3"/>
       <c r="CG28" s="3"/>
       <c r="CH28" s="3"/>
       <c r="CI28" s="3"/>
       <c r="CJ28" s="3"/>
     </row>
     <row r="29" spans="1:109" ht="18.75" customHeight="1" thickBot="1">
       <c r="A29" s="2"/>
       <c r="B29" s="2"/>
       <c r="C29" s="2"/>
       <c r="D29" s="2"/>
       <c r="E29" s="2"/>
       <c r="F29" s="2"/>
       <c r="G29" s="2"/>
       <c r="H29" s="2"/>
-      <c r="I29" s="20"/>
-[...3 lines deleted...]
-      <c r="M29" s="20"/>
+      <c r="I29" s="21"/>
+      <c r="J29" s="21"/>
+      <c r="K29" s="21"/>
+      <c r="L29" s="21"/>
+      <c r="M29" s="21"/>
       <c r="N29" s="2"/>
       <c r="O29" s="2"/>
       <c r="P29" s="2"/>
       <c r="Q29" s="2"/>
       <c r="R29" s="2"/>
       <c r="S29" s="2"/>
       <c r="T29" s="2"/>
-      <c r="U29" s="20" t="s">
+      <c r="U29" s="21" t="s">
         <v>19</v>
       </c>
-      <c r="V29" s="20"/>
-[...2 lines deleted...]
-      <c r="Y29" s="20"/>
+      <c r="V29" s="21"/>
+      <c r="W29" s="21"/>
+      <c r="X29" s="21"/>
+      <c r="Y29" s="21"/>
       <c r="Z29" s="2"/>
       <c r="AA29" s="2"/>
       <c r="AB29" s="2"/>
       <c r="AC29" s="2"/>
       <c r="AD29" s="2"/>
       <c r="AE29" s="2"/>
       <c r="AF29" s="2"/>
-      <c r="AG29" s="15" t="s">
+      <c r="AG29" s="16" t="s">
         <v>17</v>
       </c>
-      <c r="AH29" s="15"/>
-[...2 lines deleted...]
-      <c r="AK29" s="15"/>
+      <c r="AH29" s="16"/>
+      <c r="AI29" s="16"/>
+      <c r="AJ29" s="16"/>
+      <c r="AK29" s="16"/>
       <c r="AL29" s="2"/>
       <c r="AM29" s="2"/>
       <c r="AN29" s="2"/>
       <c r="AO29" s="2"/>
       <c r="AP29" s="2"/>
       <c r="AQ29" s="2"/>
       <c r="AR29" s="2"/>
-      <c r="AS29" s="15" t="s">
+      <c r="AS29" s="16" t="s">
         <v>17</v>
       </c>
-      <c r="AT29" s="15"/>
-[...2 lines deleted...]
-      <c r="AW29" s="15"/>
+      <c r="AT29" s="16"/>
+      <c r="AU29" s="16"/>
+      <c r="AV29" s="16"/>
+      <c r="AW29" s="16"/>
       <c r="AX29" s="2"/>
       <c r="AY29" s="2"/>
       <c r="AZ29" s="2"/>
       <c r="BA29" s="2"/>
       <c r="BB29" s="2"/>
       <c r="BC29" s="2"/>
       <c r="BD29" s="2"/>
-      <c r="BE29" s="15" t="s">
+      <c r="BE29" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="BF29" s="15"/>
-[...2 lines deleted...]
-      <c r="BI29" s="15"/>
+      <c r="BF29" s="16"/>
+      <c r="BG29" s="16"/>
+      <c r="BH29" s="16"/>
+      <c r="BI29" s="16"/>
       <c r="BJ29" s="2"/>
       <c r="BK29" s="2"/>
       <c r="BL29" s="2"/>
       <c r="BM29" s="2"/>
       <c r="BN29" s="2"/>
       <c r="BO29" s="2"/>
       <c r="BP29" s="2"/>
-      <c r="BQ29" s="15" t="s">
+      <c r="BQ29" s="16" t="s">
         <v>17</v>
       </c>
-      <c r="BR29" s="15"/>
-[...2 lines deleted...]
-      <c r="BU29" s="15"/>
+      <c r="BR29" s="16"/>
+      <c r="BS29" s="16"/>
+      <c r="BT29" s="16"/>
+      <c r="BU29" s="16"/>
       <c r="BV29" s="2"/>
       <c r="BW29" s="2"/>
       <c r="BX29" s="2"/>
       <c r="BY29" s="2"/>
       <c r="BZ29" s="2"/>
       <c r="CA29" s="2"/>
       <c r="CB29" s="2"/>
-      <c r="CC29" s="15" t="s">
+      <c r="CC29" s="16" t="s">
         <v>17</v>
       </c>
-      <c r="CD29" s="15"/>
-[...2 lines deleted...]
-      <c r="CG29" s="15"/>
+      <c r="CD29" s="16"/>
+      <c r="CE29" s="16"/>
+      <c r="CF29" s="16"/>
+      <c r="CG29" s="16"/>
       <c r="CH29" s="2"/>
       <c r="CI29" s="2"/>
       <c r="CJ29" s="2"/>
       <c r="CK29" s="2"/>
       <c r="CL29" s="2"/>
       <c r="CM29" s="2"/>
       <c r="CN29" s="2"/>
-      <c r="CO29" s="15" t="s">
+      <c r="CO29" s="16" t="s">
         <v>16</v>
       </c>
-      <c r="CP29" s="15"/>
-[...2 lines deleted...]
-      <c r="CS29" s="15"/>
+      <c r="CP29" s="16"/>
+      <c r="CQ29" s="16"/>
+      <c r="CR29" s="16"/>
+      <c r="CS29" s="16"/>
       <c r="CT29" s="2"/>
       <c r="CU29" s="2"/>
       <c r="CV29" s="2"/>
       <c r="CW29" s="2"/>
       <c r="CX29" s="2"/>
       <c r="CY29" s="2"/>
       <c r="CZ29" s="2"/>
-      <c r="DA29" s="15" t="s">
+      <c r="DA29" s="16" t="s">
         <v>16</v>
       </c>
-      <c r="DB29" s="15"/>
-[...2 lines deleted...]
-      <c r="DE29" s="15"/>
+      <c r="DB29" s="16"/>
+      <c r="DC29" s="16"/>
+      <c r="DD29" s="16"/>
+      <c r="DE29" s="16"/>
     </row>
     <row r="30" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A30" s="18"/>
-      <c r="B30" s="12" t="s">
+      <c r="A30" s="19"/>
+      <c r="B30" s="13" t="s">
         <v>1</v>
       </c>
-      <c r="C30" s="13"/>
-[...10 lines deleted...]
-      <c r="N30" s="12" t="s">
+      <c r="C30" s="14"/>
+      <c r="D30" s="14"/>
+      <c r="E30" s="14"/>
+      <c r="F30" s="14"/>
+      <c r="G30" s="14"/>
+      <c r="H30" s="14"/>
+      <c r="I30" s="14"/>
+      <c r="J30" s="14"/>
+      <c r="K30" s="14"/>
+      <c r="L30" s="14"/>
+      <c r="M30" s="15"/>
+      <c r="N30" s="13" t="s">
         <v>2</v>
       </c>
-      <c r="O30" s="13"/>
-[...10 lines deleted...]
-      <c r="Z30" s="12" t="s">
+      <c r="O30" s="14"/>
+      <c r="P30" s="14"/>
+      <c r="Q30" s="14"/>
+      <c r="R30" s="14"/>
+      <c r="S30" s="14"/>
+      <c r="T30" s="14"/>
+      <c r="U30" s="14"/>
+      <c r="V30" s="14"/>
+      <c r="W30" s="14"/>
+      <c r="X30" s="14"/>
+      <c r="Y30" s="15"/>
+      <c r="Z30" s="13" t="s">
         <v>36</v>
       </c>
-      <c r="AA30" s="13"/>
-[...10 lines deleted...]
-      <c r="AL30" s="12" t="s">
+      <c r="AA30" s="14"/>
+      <c r="AB30" s="14"/>
+      <c r="AC30" s="14"/>
+      <c r="AD30" s="14"/>
+      <c r="AE30" s="14"/>
+      <c r="AF30" s="14"/>
+      <c r="AG30" s="14"/>
+      <c r="AH30" s="14"/>
+      <c r="AI30" s="14"/>
+      <c r="AJ30" s="14"/>
+      <c r="AK30" s="15"/>
+      <c r="AL30" s="13" t="s">
         <v>3</v>
       </c>
-      <c r="AM30" s="13"/>
-[...10 lines deleted...]
-      <c r="AX30" s="12" t="s">
+      <c r="AM30" s="14"/>
+      <c r="AN30" s="14"/>
+      <c r="AO30" s="14"/>
+      <c r="AP30" s="14"/>
+      <c r="AQ30" s="14"/>
+      <c r="AR30" s="14"/>
+      <c r="AS30" s="14"/>
+      <c r="AT30" s="14"/>
+      <c r="AU30" s="14"/>
+      <c r="AV30" s="14"/>
+      <c r="AW30" s="15"/>
+      <c r="AX30" s="13" t="s">
         <v>37</v>
       </c>
-      <c r="AY30" s="13"/>
-[...10 lines deleted...]
-      <c r="BJ30" s="12" t="s">
+      <c r="AY30" s="14"/>
+      <c r="AZ30" s="14"/>
+      <c r="BA30" s="14"/>
+      <c r="BB30" s="14"/>
+      <c r="BC30" s="14"/>
+      <c r="BD30" s="14"/>
+      <c r="BE30" s="14"/>
+      <c r="BF30" s="14"/>
+      <c r="BG30" s="14"/>
+      <c r="BH30" s="14"/>
+      <c r="BI30" s="15"/>
+      <c r="BJ30" s="13" t="s">
         <v>38</v>
       </c>
-      <c r="BK30" s="13"/>
-[...10 lines deleted...]
-      <c r="BV30" s="12" t="s">
+      <c r="BK30" s="14"/>
+      <c r="BL30" s="14"/>
+      <c r="BM30" s="14"/>
+      <c r="BN30" s="14"/>
+      <c r="BO30" s="14"/>
+      <c r="BP30" s="14"/>
+      <c r="BQ30" s="14"/>
+      <c r="BR30" s="14"/>
+      <c r="BS30" s="14"/>
+      <c r="BT30" s="14"/>
+      <c r="BU30" s="15"/>
+      <c r="BV30" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="BW30" s="13"/>
-[...10 lines deleted...]
-      <c r="CH30" s="12" t="s">
+      <c r="BW30" s="14"/>
+      <c r="BX30" s="14"/>
+      <c r="BY30" s="14"/>
+      <c r="BZ30" s="14"/>
+      <c r="CA30" s="14"/>
+      <c r="CB30" s="14"/>
+      <c r="CC30" s="14"/>
+      <c r="CD30" s="14"/>
+      <c r="CE30" s="14"/>
+      <c r="CF30" s="14"/>
+      <c r="CG30" s="15"/>
+      <c r="CH30" s="13" t="s">
         <v>40</v>
       </c>
-      <c r="CI30" s="13"/>
-[...10 lines deleted...]
-      <c r="CT30" s="12" t="s">
+      <c r="CI30" s="14"/>
+      <c r="CJ30" s="14"/>
+      <c r="CK30" s="14"/>
+      <c r="CL30" s="14"/>
+      <c r="CM30" s="14"/>
+      <c r="CN30" s="14"/>
+      <c r="CO30" s="14"/>
+      <c r="CP30" s="14"/>
+      <c r="CQ30" s="14"/>
+      <c r="CR30" s="14"/>
+      <c r="CS30" s="15"/>
+      <c r="CT30" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="CU30" s="13"/>
-[...9 lines deleted...]
-      <c r="DE30" s="14"/>
+      <c r="CU30" s="14"/>
+      <c r="CV30" s="14"/>
+      <c r="CW30" s="14"/>
+      <c r="CX30" s="14"/>
+      <c r="CY30" s="14"/>
+      <c r="CZ30" s="14"/>
+      <c r="DA30" s="14"/>
+      <c r="DB30" s="14"/>
+      <c r="DC30" s="14"/>
+      <c r="DD30" s="14"/>
+      <c r="DE30" s="15"/>
     </row>
     <row r="31" spans="1:109" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A31" s="19"/>
+      <c r="A31" s="20"/>
       <c r="B31" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>5</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>6</v>
       </c>
       <c r="E31" s="4" t="s">
         <v>7</v>
       </c>
       <c r="F31" s="5" t="s">
         <v>8</v>
       </c>
       <c r="G31" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H31" s="5" t="s">
         <v>10</v>
       </c>
       <c r="I31" s="5" t="s">
         <v>11</v>
       </c>
       <c r="J31" s="5" t="s">
@@ -8400,51 +8432,53 @@
       </c>
       <c r="CR32" s="9">
         <v>103.17431785895241</v>
       </c>
       <c r="CS32" s="9">
         <v>107.27902490867125</v>
       </c>
       <c r="CT32" s="8">
         <v>100</v>
       </c>
       <c r="CU32" s="9">
         <v>100</v>
       </c>
       <c r="CV32" s="9">
         <v>100</v>
       </c>
       <c r="CW32" s="9">
         <v>100</v>
       </c>
       <c r="CX32" s="9">
         <v>100</v>
       </c>
       <c r="CY32" s="9">
         <v>100</v>
       </c>
-      <c r="CZ32" s="9"/>
+      <c r="CZ32" s="9">
+        <v>102.13235404385841</v>
+      </c>
       <c r="DA32" s="9"/>
       <c r="DB32" s="9"/>
       <c r="DC32" s="9"/>
       <c r="DD32" s="9"/>
       <c r="DE32" s="9"/>
     </row>
     <row r="33" spans="1:109">
       <c r="A33" s="10" t="s">
         <v>27</v>
       </c>
       <c r="B33" s="7">
         <v>101.31011783108535</v>
       </c>
       <c r="C33" s="7">
         <v>101.31011783108535</v>
       </c>
       <c r="D33" s="7">
         <v>101.31011783108535</v>
       </c>
       <c r="E33" s="7">
         <v>101.31011783108535</v>
       </c>
       <c r="F33" s="7">
         <v>101.31011783108535</v>
       </c>
@@ -8717,51 +8751,53 @@
       </c>
       <c r="CR33" s="9">
         <v>107.06979372190442</v>
       </c>
       <c r="CS33" s="9">
         <v>107.0580607339048</v>
       </c>
       <c r="CT33" s="8">
         <v>100</v>
       </c>
       <c r="CU33" s="9">
         <v>100</v>
       </c>
       <c r="CV33" s="9">
         <v>100</v>
       </c>
       <c r="CW33" s="9">
         <v>100</v>
       </c>
       <c r="CX33" s="9">
         <v>100</v>
       </c>
       <c r="CY33" s="9">
         <v>100</v>
       </c>
-      <c r="CZ33" s="9"/>
+      <c r="CZ33" s="9">
+        <v>103.83646637737965</v>
+      </c>
       <c r="DA33" s="9"/>
       <c r="DB33" s="9"/>
       <c r="DC33" s="9"/>
       <c r="DD33" s="9"/>
       <c r="DE33" s="9"/>
     </row>
     <row r="34" spans="1:109">
       <c r="A34" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B34" s="7">
         <v>26.928169641366356</v>
       </c>
       <c r="C34" s="7">
         <v>26.928169641366356</v>
       </c>
       <c r="D34" s="7">
         <v>26.928169641366356</v>
       </c>
       <c r="E34" s="7">
         <v>26.928169641366356</v>
       </c>
       <c r="F34" s="7">
         <v>26.928169641366356</v>
       </c>
@@ -9034,51 +9070,53 @@
       </c>
       <c r="CR34" s="9">
         <v>22.824951266507561</v>
       </c>
       <c r="CS34" s="9">
         <v>104.16666666666666</v>
       </c>
       <c r="CT34" s="8">
         <v>100</v>
       </c>
       <c r="CU34" s="9">
         <v>100</v>
       </c>
       <c r="CV34" s="9">
         <v>100</v>
       </c>
       <c r="CW34" s="9">
         <v>100</v>
       </c>
       <c r="CX34" s="9">
         <v>100</v>
       </c>
       <c r="CY34" s="9">
         <v>100</v>
       </c>
-      <c r="CZ34" s="9"/>
+      <c r="CZ34" s="9">
+        <v>35.274340102807926</v>
+      </c>
       <c r="DA34" s="9"/>
       <c r="DB34" s="9"/>
       <c r="DC34" s="9"/>
       <c r="DD34" s="9"/>
       <c r="DE34" s="9"/>
     </row>
     <row r="35" spans="1:109">
       <c r="A35" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B35" s="9">
         <v>73.386923275571121</v>
       </c>
       <c r="C35" s="9">
         <v>73.386923275571121</v>
       </c>
       <c r="D35" s="9">
         <v>73.386923275571121</v>
       </c>
       <c r="E35" s="9">
         <v>73.386923275571121</v>
       </c>
       <c r="F35" s="7">
         <v>73.386923275571121</v>
       </c>
@@ -9351,51 +9389,53 @@
       </c>
       <c r="CR35" s="9">
         <v>72.534059945504097</v>
       </c>
       <c r="CS35" s="9">
         <v>72.534059945504097</v>
       </c>
       <c r="CT35" s="8">
         <v>100</v>
       </c>
       <c r="CU35" s="9">
         <v>100</v>
       </c>
       <c r="CV35" s="9">
         <v>100</v>
       </c>
       <c r="CW35" s="9">
         <v>100</v>
       </c>
       <c r="CX35" s="9">
         <v>100</v>
       </c>
       <c r="CY35" s="9">
         <v>100</v>
       </c>
-      <c r="CZ35" s="9"/>
+      <c r="CZ35" s="9">
+        <v>99.017328449109655</v>
+      </c>
       <c r="DA35" s="9"/>
       <c r="DB35" s="9"/>
       <c r="DC35" s="9"/>
       <c r="DD35" s="9"/>
       <c r="DE35" s="9"/>
     </row>
     <row r="36" spans="1:109">
       <c r="A36" s="10" t="s">
         <v>30</v>
       </c>
       <c r="B36" s="9">
         <v>176.97472253592065</v>
       </c>
       <c r="C36" s="9">
         <v>176.97472253592065</v>
       </c>
       <c r="D36" s="9">
         <v>176.97472253592065</v>
       </c>
       <c r="E36" s="9">
         <v>176.97472253592065</v>
       </c>
       <c r="F36" s="9">
         <v>176.97472253592065</v>
       </c>
@@ -9668,51 +9708,53 @@
       </c>
       <c r="CR36" s="9">
         <v>112.47344109757628</v>
       </c>
       <c r="CS36" s="9">
         <v>99.664490262217058</v>
       </c>
       <c r="CT36" s="8">
         <v>100</v>
       </c>
       <c r="CU36" s="9">
         <v>100</v>
       </c>
       <c r="CV36" s="9">
         <v>100</v>
       </c>
       <c r="CW36" s="9">
         <v>100</v>
       </c>
       <c r="CX36" s="9">
         <v>100</v>
       </c>
       <c r="CY36" s="9">
         <v>100</v>
       </c>
-      <c r="CZ36" s="9"/>
+      <c r="CZ36" s="9">
+        <v>96.923154616062305</v>
+      </c>
       <c r="DA36" s="9"/>
       <c r="DB36" s="9"/>
       <c r="DC36" s="9"/>
       <c r="DD36" s="9"/>
       <c r="DE36" s="9"/>
     </row>
     <row r="37" spans="1:109">
       <c r="A37" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B37" s="7">
         <v>7097.7005170377324</v>
       </c>
       <c r="C37" s="7">
         <v>7097.7005170377324</v>
       </c>
       <c r="D37" s="7">
         <v>7097.7005170377324</v>
       </c>
       <c r="E37" s="7">
         <v>7097.7005170377324</v>
       </c>
       <c r="F37" s="7">
         <v>7097.7005170377324</v>
       </c>
@@ -9985,51 +10027,53 @@
       </c>
       <c r="CR37" s="9">
         <v>94.389320438513707</v>
       </c>
       <c r="CS37" s="9">
         <v>94.735875407341723</v>
       </c>
       <c r="CT37" s="8">
         <v>100</v>
       </c>
       <c r="CU37" s="9">
         <v>100</v>
       </c>
       <c r="CV37" s="9">
         <v>100</v>
       </c>
       <c r="CW37" s="9">
         <v>100</v>
       </c>
       <c r="CX37" s="9">
         <v>100</v>
       </c>
       <c r="CY37" s="9">
         <v>100</v>
       </c>
-      <c r="CZ37" s="9"/>
+      <c r="CZ37" s="9">
+        <v>100</v>
+      </c>
       <c r="DA37" s="9"/>
       <c r="DB37" s="9"/>
       <c r="DC37" s="9"/>
       <c r="DD37" s="9"/>
       <c r="DE37" s="9"/>
     </row>
     <row r="38" spans="1:109">
       <c r="A38" s="10" t="s">
         <v>32</v>
       </c>
       <c r="B38" s="7">
         <v>259.17647642464715</v>
       </c>
       <c r="C38" s="7">
         <v>259.17647642464715</v>
       </c>
       <c r="D38" s="7">
         <v>259.17647642464715</v>
       </c>
       <c r="E38" s="7">
         <v>259.17647642464715</v>
       </c>
       <c r="F38" s="7">
         <v>259.17647642464715</v>
       </c>
@@ -10302,51 +10346,53 @@
       </c>
       <c r="CR38" s="9">
         <v>1299.8642673773961</v>
       </c>
       <c r="CS38" s="9">
         <v>1996.0907278904226</v>
       </c>
       <c r="CT38" s="8">
         <v>100</v>
       </c>
       <c r="CU38" s="9">
         <v>100</v>
       </c>
       <c r="CV38" s="9">
         <v>100</v>
       </c>
       <c r="CW38" s="9">
         <v>100</v>
       </c>
       <c r="CX38" s="9">
         <v>100</v>
       </c>
       <c r="CY38" s="9">
         <v>100</v>
       </c>
-      <c r="CZ38" s="9"/>
+      <c r="CZ38" s="9">
+        <v>121.84720998060199</v>
+      </c>
       <c r="DA38" s="9"/>
       <c r="DB38" s="9"/>
       <c r="DC38" s="9"/>
       <c r="DD38" s="9"/>
       <c r="DE38" s="9"/>
     </row>
     <row r="39" spans="1:109">
       <c r="A39" s="10" t="s">
         <v>33</v>
       </c>
       <c r="B39" s="7">
         <v>25</v>
       </c>
       <c r="C39" s="7">
         <v>55</v>
       </c>
       <c r="D39" s="7">
         <v>85</v>
       </c>
       <c r="E39" s="7">
         <v>85</v>
       </c>
       <c r="F39" s="7">
         <v>95</v>
       </c>
@@ -10619,51 +10665,53 @@
       </c>
       <c r="CR39" s="9">
         <v>86.907144766542814</v>
       </c>
       <c r="CS39" s="9">
         <v>79.357374714165232</v>
       </c>
       <c r="CT39" s="8">
         <v>100</v>
       </c>
       <c r="CU39" s="9">
         <v>100</v>
       </c>
       <c r="CV39" s="9">
         <v>100</v>
       </c>
       <c r="CW39" s="9">
         <v>100</v>
       </c>
       <c r="CX39" s="9">
         <v>100</v>
       </c>
       <c r="CY39" s="9">
         <v>100</v>
       </c>
-      <c r="CZ39" s="9"/>
+      <c r="CZ39" s="9">
+        <v>101.69148376877624</v>
+      </c>
       <c r="DA39" s="9"/>
       <c r="DB39" s="9"/>
       <c r="DC39" s="9"/>
       <c r="DD39" s="9"/>
       <c r="DE39" s="9"/>
     </row>
     <row r="40" spans="1:109">
       <c r="A40" s="2"/>
       <c r="B40" s="2"/>
       <c r="C40" s="2"/>
       <c r="D40" s="2"/>
       <c r="E40" s="2"/>
       <c r="F40" s="2"/>
       <c r="G40" s="2"/>
       <c r="H40" s="2"/>
       <c r="I40" s="2"/>
       <c r="J40" s="2"/>
       <c r="K40" s="2"/>
       <c r="L40" s="2"/>
       <c r="M40" s="2"/>
       <c r="N40" s="2"/>
       <c r="O40" s="2"/>
       <c r="P40" s="2"/>
       <c r="Q40" s="2"/>
       <c r="R40" s="2"/>
@@ -10717,399 +10765,399 @@
       <c r="BN40" s="2"/>
       <c r="BO40" s="2"/>
       <c r="BP40" s="2"/>
       <c r="BQ40" s="2"/>
       <c r="BR40" s="2"/>
       <c r="BS40" s="2"/>
       <c r="BT40" s="2"/>
       <c r="BU40" s="2"/>
       <c r="BV40" s="2"/>
       <c r="BW40" s="2"/>
       <c r="BX40" s="2"/>
       <c r="BY40" s="3"/>
       <c r="BZ40" s="3"/>
       <c r="CA40" s="3"/>
       <c r="CB40" s="3"/>
       <c r="CC40" s="3"/>
       <c r="CD40" s="3"/>
       <c r="CE40" s="3"/>
       <c r="CF40" s="3"/>
       <c r="CG40" s="3"/>
       <c r="CH40" s="3"/>
       <c r="CI40" s="3"/>
       <c r="CJ40" s="3"/>
     </row>
     <row r="41" spans="1:109" ht="21" customHeight="1">
-      <c r="A41" s="16" t="s">
+      <c r="A41" s="17" t="s">
         <v>23</v>
       </c>
-      <c r="B41" s="16"/>
-[...64 lines deleted...]
-      <c r="BO41" s="17"/>
+      <c r="B41" s="17"/>
+      <c r="C41" s="17"/>
+      <c r="D41" s="17"/>
+      <c r="E41" s="17"/>
+      <c r="F41" s="17"/>
+      <c r="G41" s="17"/>
+      <c r="H41" s="17"/>
+      <c r="I41" s="17"/>
+      <c r="J41" s="17"/>
+      <c r="K41" s="17"/>
+      <c r="L41" s="17"/>
+      <c r="M41" s="17"/>
+      <c r="N41" s="17"/>
+      <c r="O41" s="17"/>
+      <c r="P41" s="17"/>
+      <c r="Q41" s="17"/>
+      <c r="R41" s="17"/>
+      <c r="S41" s="17"/>
+      <c r="T41" s="17"/>
+      <c r="U41" s="17"/>
+      <c r="V41" s="17"/>
+      <c r="W41" s="17"/>
+      <c r="X41" s="17"/>
+      <c r="Y41" s="17"/>
+      <c r="Z41" s="17"/>
+      <c r="AA41" s="17"/>
+      <c r="AB41" s="17"/>
+      <c r="AC41" s="17"/>
+      <c r="AD41" s="17"/>
+      <c r="AE41" s="17"/>
+      <c r="AF41" s="17"/>
+      <c r="AG41" s="17"/>
+      <c r="AH41" s="17"/>
+      <c r="AI41" s="17"/>
+      <c r="AJ41" s="17"/>
+      <c r="AK41" s="17"/>
+      <c r="AL41" s="17"/>
+      <c r="AM41" s="17"/>
+      <c r="AN41" s="17"/>
+      <c r="AO41" s="17"/>
+      <c r="AP41" s="17"/>
+      <c r="AQ41" s="17"/>
+      <c r="AR41" s="17"/>
+      <c r="AS41" s="17"/>
+      <c r="AT41" s="17"/>
+      <c r="AU41" s="17"/>
+      <c r="AV41" s="17"/>
+      <c r="AW41" s="17"/>
+      <c r="AX41" s="17"/>
+      <c r="AY41" s="17"/>
+      <c r="AZ41" s="17"/>
+      <c r="BA41" s="17"/>
+      <c r="BB41" s="17"/>
+      <c r="BC41" s="17"/>
+      <c r="BD41" s="17"/>
+      <c r="BE41" s="17"/>
+      <c r="BF41" s="17"/>
+      <c r="BG41" s="17"/>
+      <c r="BH41" s="17"/>
+      <c r="BI41" s="17"/>
+      <c r="BJ41" s="18"/>
+      <c r="BK41" s="18"/>
+      <c r="BL41" s="18"/>
+      <c r="BM41" s="18"/>
+      <c r="BN41" s="18"/>
+      <c r="BO41" s="18"/>
       <c r="BP41" s="2"/>
       <c r="BQ41" s="2"/>
       <c r="BR41" s="2"/>
       <c r="BS41" s="2"/>
       <c r="BT41" s="2"/>
       <c r="BU41" s="2"/>
       <c r="BV41" s="2"/>
       <c r="BW41" s="2"/>
       <c r="BX41" s="2"/>
       <c r="BY41" s="3"/>
       <c r="BZ41" s="3"/>
       <c r="CA41" s="3"/>
       <c r="CB41" s="3"/>
       <c r="CC41" s="3"/>
       <c r="CD41" s="3"/>
       <c r="CE41" s="3"/>
       <c r="CF41" s="3"/>
       <c r="CG41" s="3"/>
       <c r="CH41" s="3"/>
       <c r="CI41" s="3"/>
       <c r="CJ41" s="3"/>
     </row>
     <row r="42" spans="1:109" ht="18.75" customHeight="1" thickBot="1">
       <c r="A42" s="2"/>
       <c r="B42" s="2"/>
       <c r="C42" s="2"/>
       <c r="D42" s="2"/>
       <c r="E42" s="2"/>
       <c r="F42" s="2"/>
       <c r="G42" s="2"/>
       <c r="H42" s="2"/>
-      <c r="I42" s="20"/>
-[...3 lines deleted...]
-      <c r="M42" s="20"/>
+      <c r="I42" s="21"/>
+      <c r="J42" s="21"/>
+      <c r="K42" s="21"/>
+      <c r="L42" s="21"/>
+      <c r="M42" s="21"/>
       <c r="N42" s="2"/>
       <c r="O42" s="2"/>
       <c r="P42" s="2"/>
       <c r="Q42" s="2"/>
       <c r="R42" s="2"/>
       <c r="S42" s="2"/>
       <c r="T42" s="2"/>
-      <c r="U42" s="20" t="s">
+      <c r="U42" s="21" t="s">
         <v>16</v>
       </c>
-      <c r="V42" s="20"/>
-[...2 lines deleted...]
-      <c r="Y42" s="20"/>
+      <c r="V42" s="21"/>
+      <c r="W42" s="21"/>
+      <c r="X42" s="21"/>
+      <c r="Y42" s="21"/>
       <c r="Z42" s="11"/>
       <c r="AA42" s="11"/>
       <c r="AB42" s="11"/>
       <c r="AC42" s="11"/>
       <c r="AD42" s="11"/>
       <c r="AE42" s="11"/>
       <c r="AF42" s="11"/>
-      <c r="AG42" s="15" t="s">
+      <c r="AG42" s="16" t="s">
         <v>18</v>
       </c>
-      <c r="AH42" s="15"/>
-[...2 lines deleted...]
-      <c r="AK42" s="15"/>
+      <c r="AH42" s="16"/>
+      <c r="AI42" s="16"/>
+      <c r="AJ42" s="16"/>
+      <c r="AK42" s="16"/>
       <c r="AL42" s="2"/>
       <c r="AM42" s="2"/>
       <c r="AN42" s="2"/>
       <c r="AO42" s="2"/>
       <c r="AP42" s="2"/>
       <c r="AQ42" s="2"/>
       <c r="AR42" s="2"/>
-      <c r="AS42" s="15" t="s">
+      <c r="AS42" s="16" t="s">
         <v>17</v>
       </c>
-      <c r="AT42" s="15"/>
-[...2 lines deleted...]
-      <c r="AW42" s="15"/>
+      <c r="AT42" s="16"/>
+      <c r="AU42" s="16"/>
+      <c r="AV42" s="16"/>
+      <c r="AW42" s="16"/>
       <c r="AX42" s="2"/>
       <c r="AY42" s="2"/>
       <c r="AZ42" s="2"/>
       <c r="BA42" s="2"/>
       <c r="BB42" s="2"/>
       <c r="BC42" s="2"/>
       <c r="BD42" s="2"/>
-      <c r="BE42" s="15" t="s">
+      <c r="BE42" s="16" t="s">
         <v>20</v>
       </c>
-      <c r="BF42" s="15"/>
-[...2 lines deleted...]
-      <c r="BI42" s="15"/>
+      <c r="BF42" s="16"/>
+      <c r="BG42" s="16"/>
+      <c r="BH42" s="16"/>
+      <c r="BI42" s="16"/>
       <c r="BJ42" s="2"/>
       <c r="BK42" s="2"/>
       <c r="BL42" s="2"/>
       <c r="BM42" s="2"/>
       <c r="BN42" s="2"/>
       <c r="BO42" s="2"/>
       <c r="BP42" s="2"/>
-      <c r="BQ42" s="15" t="s">
+      <c r="BQ42" s="16" t="s">
         <v>17</v>
       </c>
-      <c r="BR42" s="15"/>
-[...2 lines deleted...]
-      <c r="BU42" s="15"/>
+      <c r="BR42" s="16"/>
+      <c r="BS42" s="16"/>
+      <c r="BT42" s="16"/>
+      <c r="BU42" s="16"/>
       <c r="BV42" s="2"/>
       <c r="BW42" s="2"/>
       <c r="BX42" s="2"/>
       <c r="BY42" s="2"/>
       <c r="BZ42" s="2"/>
       <c r="CA42" s="2"/>
       <c r="CB42" s="2"/>
-      <c r="CC42" s="15" t="s">
+      <c r="CC42" s="16" t="s">
         <v>17</v>
       </c>
-      <c r="CD42" s="15"/>
-[...2 lines deleted...]
-      <c r="CG42" s="15"/>
+      <c r="CD42" s="16"/>
+      <c r="CE42" s="16"/>
+      <c r="CF42" s="16"/>
+      <c r="CG42" s="16"/>
       <c r="CH42" s="2"/>
       <c r="CI42" s="2"/>
       <c r="CJ42" s="2"/>
       <c r="CK42" s="2"/>
       <c r="CL42" s="2"/>
       <c r="CM42" s="2"/>
       <c r="CN42" s="2"/>
-      <c r="CO42" s="15" t="s">
+      <c r="CO42" s="16" t="s">
         <v>16</v>
       </c>
-      <c r="CP42" s="15"/>
-[...2 lines deleted...]
-      <c r="CS42" s="15"/>
+      <c r="CP42" s="16"/>
+      <c r="CQ42" s="16"/>
+      <c r="CR42" s="16"/>
+      <c r="CS42" s="16"/>
       <c r="CT42" s="2"/>
       <c r="CU42" s="2"/>
       <c r="CV42" s="2"/>
       <c r="CW42" s="2"/>
       <c r="CX42" s="2"/>
       <c r="CY42" s="2"/>
       <c r="CZ42" s="2"/>
-      <c r="DA42" s="15" t="s">
+      <c r="DA42" s="16" t="s">
         <v>16</v>
       </c>
-      <c r="DB42" s="15"/>
-[...2 lines deleted...]
-      <c r="DE42" s="15"/>
+      <c r="DB42" s="16"/>
+      <c r="DC42" s="16"/>
+      <c r="DD42" s="16"/>
+      <c r="DE42" s="16"/>
     </row>
     <row r="43" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A43" s="18"/>
-      <c r="B43" s="12" t="s">
+      <c r="A43" s="19"/>
+      <c r="B43" s="13" t="s">
         <v>1</v>
       </c>
-      <c r="C43" s="13"/>
-[...10 lines deleted...]
-      <c r="N43" s="12" t="s">
+      <c r="C43" s="14"/>
+      <c r="D43" s="14"/>
+      <c r="E43" s="14"/>
+      <c r="F43" s="14"/>
+      <c r="G43" s="14"/>
+      <c r="H43" s="14"/>
+      <c r="I43" s="14"/>
+      <c r="J43" s="14"/>
+      <c r="K43" s="14"/>
+      <c r="L43" s="14"/>
+      <c r="M43" s="15"/>
+      <c r="N43" s="13" t="s">
         <v>2</v>
       </c>
-      <c r="O43" s="13"/>
-[...10 lines deleted...]
-      <c r="Z43" s="12" t="s">
+      <c r="O43" s="14"/>
+      <c r="P43" s="14"/>
+      <c r="Q43" s="14"/>
+      <c r="R43" s="14"/>
+      <c r="S43" s="14"/>
+      <c r="T43" s="14"/>
+      <c r="U43" s="14"/>
+      <c r="V43" s="14"/>
+      <c r="W43" s="14"/>
+      <c r="X43" s="14"/>
+      <c r="Y43" s="15"/>
+      <c r="Z43" s="13" t="s">
         <v>36</v>
       </c>
-      <c r="AA43" s="13"/>
-[...10 lines deleted...]
-      <c r="AL43" s="12" t="s">
+      <c r="AA43" s="14"/>
+      <c r="AB43" s="14"/>
+      <c r="AC43" s="14"/>
+      <c r="AD43" s="14"/>
+      <c r="AE43" s="14"/>
+      <c r="AF43" s="14"/>
+      <c r="AG43" s="14"/>
+      <c r="AH43" s="14"/>
+      <c r="AI43" s="14"/>
+      <c r="AJ43" s="14"/>
+      <c r="AK43" s="15"/>
+      <c r="AL43" s="13" t="s">
         <v>3</v>
       </c>
-      <c r="AM43" s="13"/>
-[...10 lines deleted...]
-      <c r="AX43" s="12" t="s">
+      <c r="AM43" s="14"/>
+      <c r="AN43" s="14"/>
+      <c r="AO43" s="14"/>
+      <c r="AP43" s="14"/>
+      <c r="AQ43" s="14"/>
+      <c r="AR43" s="14"/>
+      <c r="AS43" s="14"/>
+      <c r="AT43" s="14"/>
+      <c r="AU43" s="14"/>
+      <c r="AV43" s="14"/>
+      <c r="AW43" s="15"/>
+      <c r="AX43" s="13" t="s">
         <v>37</v>
       </c>
-      <c r="AY43" s="13"/>
-[...10 lines deleted...]
-      <c r="BJ43" s="12" t="s">
+      <c r="AY43" s="14"/>
+      <c r="AZ43" s="14"/>
+      <c r="BA43" s="14"/>
+      <c r="BB43" s="14"/>
+      <c r="BC43" s="14"/>
+      <c r="BD43" s="14"/>
+      <c r="BE43" s="14"/>
+      <c r="BF43" s="14"/>
+      <c r="BG43" s="14"/>
+      <c r="BH43" s="14"/>
+      <c r="BI43" s="15"/>
+      <c r="BJ43" s="13" t="s">
         <v>38</v>
       </c>
-      <c r="BK43" s="13"/>
-[...10 lines deleted...]
-      <c r="BV43" s="12" t="s">
+      <c r="BK43" s="14"/>
+      <c r="BL43" s="14"/>
+      <c r="BM43" s="14"/>
+      <c r="BN43" s="14"/>
+      <c r="BO43" s="14"/>
+      <c r="BP43" s="14"/>
+      <c r="BQ43" s="14"/>
+      <c r="BR43" s="14"/>
+      <c r="BS43" s="14"/>
+      <c r="BT43" s="14"/>
+      <c r="BU43" s="15"/>
+      <c r="BV43" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="BW43" s="13"/>
-[...10 lines deleted...]
-      <c r="CH43" s="12" t="s">
+      <c r="BW43" s="14"/>
+      <c r="BX43" s="14"/>
+      <c r="BY43" s="14"/>
+      <c r="BZ43" s="14"/>
+      <c r="CA43" s="14"/>
+      <c r="CB43" s="14"/>
+      <c r="CC43" s="14"/>
+      <c r="CD43" s="14"/>
+      <c r="CE43" s="14"/>
+      <c r="CF43" s="14"/>
+      <c r="CG43" s="15"/>
+      <c r="CH43" s="13" t="s">
         <v>40</v>
       </c>
-      <c r="CI43" s="13"/>
-[...10 lines deleted...]
-      <c r="CT43" s="12" t="s">
+      <c r="CI43" s="14"/>
+      <c r="CJ43" s="14"/>
+      <c r="CK43" s="14"/>
+      <c r="CL43" s="14"/>
+      <c r="CM43" s="14"/>
+      <c r="CN43" s="14"/>
+      <c r="CO43" s="14"/>
+      <c r="CP43" s="14"/>
+      <c r="CQ43" s="14"/>
+      <c r="CR43" s="14"/>
+      <c r="CS43" s="15"/>
+      <c r="CT43" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="CU43" s="13"/>
-[...9 lines deleted...]
-      <c r="DE43" s="14"/>
+      <c r="CU43" s="14"/>
+      <c r="CV43" s="14"/>
+      <c r="CW43" s="14"/>
+      <c r="CX43" s="14"/>
+      <c r="CY43" s="14"/>
+      <c r="CZ43" s="14"/>
+      <c r="DA43" s="14"/>
+      <c r="DB43" s="14"/>
+      <c r="DC43" s="14"/>
+      <c r="DD43" s="14"/>
+      <c r="DE43" s="15"/>
     </row>
     <row r="44" spans="1:109" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A44" s="19"/>
+      <c r="A44" s="20"/>
       <c r="B44" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C44" s="5" t="s">
         <v>5</v>
       </c>
       <c r="D44" s="5" t="s">
         <v>6</v>
       </c>
       <c r="E44" s="4" t="s">
         <v>7</v>
       </c>
       <c r="F44" s="5" t="s">
         <v>8</v>
       </c>
       <c r="G44" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H44" s="5" t="s">
         <v>10</v>
       </c>
       <c r="I44" s="5" t="s">
         <v>11</v>
       </c>
       <c r="J44" s="5" t="s">
@@ -11701,51 +11749,53 @@
       </c>
       <c r="CR45" s="9">
         <v>112.8595122411914</v>
       </c>
       <c r="CS45" s="9">
         <v>96.818241527414045</v>
       </c>
       <c r="CT45" s="8">
         <v>119.52737454479778</v>
       </c>
       <c r="CU45" s="9">
         <v>104.11516443132676</v>
       </c>
       <c r="CV45" s="9">
         <v>71.502459823829113</v>
       </c>
       <c r="CW45" s="9">
         <v>97.346083138098024</v>
       </c>
       <c r="CX45" s="9">
         <v>103.64816612925367</v>
       </c>
       <c r="CY45" s="9">
         <v>111.79929483177364</v>
       </c>
-      <c r="CZ45" s="9"/>
+      <c r="CZ45" s="9">
+        <v>107.18531246738374</v>
+      </c>
       <c r="DA45" s="9"/>
       <c r="DB45" s="9"/>
       <c r="DC45" s="9"/>
       <c r="DD45" s="9"/>
       <c r="DE45" s="9"/>
     </row>
     <row r="46" spans="1:109">
       <c r="A46" s="10" t="s">
         <v>27</v>
       </c>
       <c r="B46" s="7">
         <v>486.19273645346749</v>
       </c>
       <c r="C46" s="7">
         <v>950.23939248923875</v>
       </c>
       <c r="D46" s="7">
         <v>163.57427477688302</v>
       </c>
       <c r="E46" s="7">
         <v>114.99114271303574</v>
       </c>
       <c r="F46" s="7">
         <v>139.23511441095275</v>
       </c>
@@ -11856,51 +11906,51 @@
       </c>
       <c r="AP46" s="7">
         <v>50.683469587055697</v>
       </c>
       <c r="AQ46" s="7">
         <v>18.01717515448097</v>
       </c>
       <c r="AR46" s="7">
         <v>47.823239143807825</v>
       </c>
       <c r="AS46" s="7">
         <v>60.030592760127291</v>
       </c>
       <c r="AT46" s="7">
         <v>71.75741643467461</v>
       </c>
       <c r="AU46" s="7">
         <v>80.83642272142626</v>
       </c>
       <c r="AV46" s="7">
         <v>119.11174476802726</v>
       </c>
       <c r="AW46" s="7">
         <v>123.2644031827798</v>
       </c>
-      <c r="AX46" s="21">
+      <c r="AX46" s="12">
         <v>100.05344461967339</v>
       </c>
       <c r="AY46" s="7">
         <v>101.98679792165532</v>
       </c>
       <c r="AZ46" s="7">
         <v>104.58873247500793</v>
       </c>
       <c r="BA46" s="7">
         <v>96.472569156776018</v>
       </c>
       <c r="BB46" s="7">
         <v>75.718541028878235</v>
       </c>
       <c r="BC46" s="7">
         <v>105.52362222290883</v>
       </c>
       <c r="BD46" s="8">
         <v>107.95602553434951</v>
       </c>
       <c r="BE46" s="8">
         <v>106.33615587486615</v>
       </c>
       <c r="BF46" s="8">
         <v>100.84579718760232</v>
@@ -12018,51 +12068,53 @@
       </c>
       <c r="CR46" s="9">
         <v>19.83501668808983</v>
       </c>
       <c r="CS46" s="9">
         <v>36.884928821086888</v>
       </c>
       <c r="CT46" s="8">
         <v>100.47498122788446</v>
       </c>
       <c r="CU46" s="9">
         <v>100.34812109544238</v>
       </c>
       <c r="CV46" s="9">
         <v>101.67391930701829</v>
       </c>
       <c r="CW46" s="9">
         <v>99.111858315677608</v>
       </c>
       <c r="CX46" s="9">
         <v>124.51599917481006</v>
       </c>
       <c r="CY46" s="9">
         <v>96.898265568277665</v>
       </c>
-      <c r="CZ46" s="9"/>
+      <c r="CZ46" s="9">
+        <v>140.55899408141985</v>
+      </c>
       <c r="DA46" s="9"/>
       <c r="DB46" s="9"/>
       <c r="DC46" s="9"/>
       <c r="DD46" s="9"/>
       <c r="DE46" s="9"/>
     </row>
     <row r="47" spans="1:109">
       <c r="A47" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B47" s="7">
         <v>114.56506730112199</v>
       </c>
       <c r="C47" s="7">
         <v>176.25594064268458</v>
       </c>
       <c r="D47" s="7">
         <v>131.68029556855421</v>
       </c>
       <c r="E47" s="7">
         <v>138.2153751637193</v>
       </c>
       <c r="F47" s="7">
         <v>117.98737265740296</v>
       </c>
@@ -12173,51 +12225,51 @@
       </c>
       <c r="AP47" s="7">
         <v>91.186663363676558</v>
       </c>
       <c r="AQ47" s="7">
         <v>57.30993322433924</v>
       </c>
       <c r="AR47" s="7">
         <v>45.966101819409324</v>
       </c>
       <c r="AS47" s="7">
         <v>62.52267801111109</v>
       </c>
       <c r="AT47" s="7">
         <v>53.683593114348561</v>
       </c>
       <c r="AU47" s="7">
         <v>83.351166797303719</v>
       </c>
       <c r="AV47" s="7">
         <v>95.59863032008829</v>
       </c>
       <c r="AW47" s="7">
         <v>99.552772162524477</v>
       </c>
-      <c r="AX47" s="21">
+      <c r="AX47" s="12">
         <v>99.244233658730707</v>
       </c>
       <c r="AY47" s="7">
         <v>125.38739377534067</v>
       </c>
       <c r="AZ47" s="7">
         <v>165.69974147140053</v>
       </c>
       <c r="BA47" s="7">
         <v>103.62179824842619</v>
       </c>
       <c r="BB47" s="7">
         <v>69.253325207024929</v>
       </c>
       <c r="BC47" s="7">
         <v>108.57572153309434</v>
       </c>
       <c r="BD47" s="8">
         <v>111.6255207497893</v>
       </c>
       <c r="BE47" s="8">
         <v>102.32309407295894</v>
       </c>
       <c r="BF47" s="8">
         <v>107.03200268893647</v>
@@ -12335,51 +12387,53 @@
       </c>
       <c r="CR47" s="9">
         <v>49.945927129781403</v>
       </c>
       <c r="CS47" s="9">
         <v>65.426834987784233</v>
       </c>
       <c r="CT47" s="8">
         <v>100.03933248880517</v>
       </c>
       <c r="CU47" s="9">
         <v>101.13925730753286</v>
       </c>
       <c r="CV47" s="9">
         <v>74.687630011192709</v>
       </c>
       <c r="CW47" s="9">
         <v>109.56061956788481</v>
       </c>
       <c r="CX47" s="9">
         <v>98.675649832566876</v>
       </c>
       <c r="CY47" s="9">
         <v>189.20598911965266</v>
       </c>
-      <c r="CZ47" s="9"/>
+      <c r="CZ47" s="9">
+        <v>29.896834112973668</v>
+      </c>
       <c r="DA47" s="9"/>
       <c r="DB47" s="9"/>
       <c r="DC47" s="9"/>
       <c r="DD47" s="9"/>
       <c r="DE47" s="9"/>
     </row>
     <row r="48" spans="1:109">
       <c r="A48" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B48" s="7">
         <v>101.80640547430923</v>
       </c>
       <c r="C48" s="7">
         <v>104.21431809586259</v>
       </c>
       <c r="D48" s="7">
         <v>99.47003248795896</v>
       </c>
       <c r="E48" s="7">
         <v>104.78542912729625</v>
       </c>
       <c r="F48" s="7">
         <v>99.913561896265875</v>
       </c>
@@ -12490,51 +12544,51 @@
       </c>
       <c r="AP48" s="7">
         <v>69.691655973247393</v>
       </c>
       <c r="AQ48" s="7">
         <v>77.601447689303001</v>
       </c>
       <c r="AR48" s="7">
         <v>60.169566183136816</v>
       </c>
       <c r="AS48" s="7">
         <v>58.052444616737688</v>
       </c>
       <c r="AT48" s="7">
         <v>69.246387640043821</v>
       </c>
       <c r="AU48" s="7">
         <v>68.850057251790858</v>
       </c>
       <c r="AV48" s="7">
         <v>65.968650620714754</v>
       </c>
       <c r="AW48" s="7">
         <v>61.813471710380178</v>
       </c>
-      <c r="AX48" s="21">
+      <c r="AX48" s="12">
         <v>95.984199896515634</v>
       </c>
       <c r="AY48" s="7">
         <v>99.238669689702348</v>
       </c>
       <c r="AZ48" s="7">
         <v>95.893764140805558</v>
       </c>
       <c r="BA48" s="7">
         <v>96.080353042133396</v>
       </c>
       <c r="BB48" s="7">
         <v>68.817796081881582</v>
       </c>
       <c r="BC48" s="7">
         <v>102.51521337813212</v>
       </c>
       <c r="BD48" s="8">
         <v>101.6990871315226</v>
       </c>
       <c r="BE48" s="8">
         <v>102.39313055400407</v>
       </c>
       <c r="BF48" s="8">
         <v>103.32518185698703</v>
@@ -12652,51 +12706,53 @@
       </c>
       <c r="CR48" s="9">
         <v>130.8687309240639</v>
       </c>
       <c r="CS48" s="9">
         <v>128.57650731688005</v>
       </c>
       <c r="CT48" s="8">
         <v>102.41653090676861</v>
       </c>
       <c r="CU48" s="9">
         <v>99.967281180292971</v>
       </c>
       <c r="CV48" s="9">
         <v>78.674754883806528</v>
       </c>
       <c r="CW48" s="9">
         <v>97.3796139841876</v>
       </c>
       <c r="CX48" s="9">
         <v>75.459421975246329</v>
       </c>
       <c r="CY48" s="9">
         <v>94.922984784480064</v>
       </c>
-      <c r="CZ48" s="9"/>
+      <c r="CZ48" s="9">
+        <v>102.93311779129584</v>
+      </c>
       <c r="DA48" s="9"/>
       <c r="DB48" s="9"/>
       <c r="DC48" s="9"/>
       <c r="DD48" s="9"/>
       <c r="DE48" s="9"/>
     </row>
     <row r="49" spans="1:109">
       <c r="A49" s="10" t="s">
         <v>30</v>
       </c>
       <c r="B49" s="9">
         <v>82.132520477244753</v>
       </c>
       <c r="C49" s="9">
         <v>98.102625677383244</v>
       </c>
       <c r="D49" s="9">
         <v>117.29832784030687</v>
       </c>
       <c r="E49" s="9">
         <v>100.32071205202881</v>
       </c>
       <c r="F49" s="9">
         <v>95.43471015903161</v>
       </c>
@@ -12807,51 +12863,51 @@
       </c>
       <c r="AP49" s="9">
         <v>219.32662019032932</v>
       </c>
       <c r="AQ49" s="9">
         <v>244.09542493495672</v>
       </c>
       <c r="AR49" s="9">
         <v>177.14433935917165</v>
       </c>
       <c r="AS49" s="9">
         <v>172.94474264828551</v>
       </c>
       <c r="AT49" s="9">
         <v>196.94581137032219</v>
       </c>
       <c r="AU49" s="9">
         <v>239.556533743621</v>
       </c>
       <c r="AV49" s="9">
         <v>223.20378764102207</v>
       </c>
       <c r="AW49" s="9">
         <v>233.03532582077554</v>
       </c>
-      <c r="AX49" s="21">
+      <c r="AX49" s="12">
         <v>97.428934849222102</v>
       </c>
       <c r="AY49" s="9">
         <v>99.35658943901683</v>
       </c>
       <c r="AZ49" s="9">
         <v>88.686006167055936</v>
       </c>
       <c r="BA49" s="9">
         <v>101.20521119831297</v>
       </c>
       <c r="BB49" s="9">
         <v>73.612668137365105</v>
       </c>
       <c r="BC49" s="7">
         <v>98.884622811712461</v>
       </c>
       <c r="BD49" s="8">
         <v>97.892730059311134</v>
       </c>
       <c r="BE49" s="8">
         <v>102.96868970770522</v>
       </c>
       <c r="BF49" s="8">
         <v>102.01817582812652</v>
@@ -12969,51 +13025,53 @@
       </c>
       <c r="CR49" s="9">
         <v>92.79779967179131</v>
       </c>
       <c r="CS49" s="9">
         <v>119.20683033618786</v>
       </c>
       <c r="CT49" s="8">
         <v>105.61286514536079</v>
       </c>
       <c r="CU49" s="9">
         <v>103.71312116327036</v>
       </c>
       <c r="CV49" s="9">
         <v>78.619930125475904</v>
       </c>
       <c r="CW49" s="9">
         <v>94.56903061062404</v>
       </c>
       <c r="CX49" s="9">
         <v>86.098474223179693</v>
       </c>
       <c r="CY49" s="9">
         <v>132.95319297756873</v>
       </c>
-      <c r="CZ49" s="9"/>
+      <c r="CZ49" s="9">
+        <v>99.09207650043335</v>
+      </c>
       <c r="DA49" s="9"/>
       <c r="DB49" s="9"/>
       <c r="DC49" s="9"/>
       <c r="DD49" s="9"/>
       <c r="DE49" s="9"/>
     </row>
     <row r="50" spans="1:109">
       <c r="A50" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B50" s="7">
         <v>101.72248077023305</v>
       </c>
       <c r="C50" s="7">
         <v>95.943103963839548</v>
       </c>
       <c r="D50" s="7">
         <v>97.451005792408694</v>
       </c>
       <c r="E50" s="7">
         <v>97.049067799214654</v>
       </c>
       <c r="F50" s="7">
         <v>77.418963880284167</v>
       </c>
@@ -13124,51 +13182,51 @@
       </c>
       <c r="AP50" s="7">
         <v>84.25926140891417</v>
       </c>
       <c r="AQ50" s="7">
         <v>90.222866261458478</v>
       </c>
       <c r="AR50" s="7">
         <v>63.330163548763906</v>
       </c>
       <c r="AS50" s="7">
         <v>66.541146233315104</v>
       </c>
       <c r="AT50" s="7">
         <v>75.514149246799562</v>
       </c>
       <c r="AU50" s="7">
         <v>78.549601167558293</v>
       </c>
       <c r="AV50" s="7">
         <v>57.023494535780387</v>
       </c>
       <c r="AW50" s="7">
         <v>76.202592251381091</v>
       </c>
-      <c r="AX50" s="21">
+      <c r="AX50" s="12">
         <v>96.14304545959385</v>
       </c>
       <c r="AY50" s="7">
         <v>98.534526498149162</v>
       </c>
       <c r="AZ50" s="7">
         <v>89.28322219990919</v>
       </c>
       <c r="BA50" s="7">
         <v>92.372384994521241</v>
       </c>
       <c r="BB50" s="7">
         <v>64.981876000271726</v>
       </c>
       <c r="BC50" s="7">
         <v>104.24901662660535</v>
       </c>
       <c r="BD50" s="8">
         <v>102.32229211815729</v>
       </c>
       <c r="BE50" s="8">
         <v>104.11364783766646</v>
       </c>
       <c r="BF50" s="8">
         <v>104.03094149746146</v>
@@ -13286,51 +13344,53 @@
       </c>
       <c r="CR50" s="9">
         <v>201.83956821882435</v>
       </c>
       <c r="CS50" s="9">
         <v>139.20649200157632</v>
       </c>
       <c r="CT50" s="8">
         <v>102.19505513379185</v>
       </c>
       <c r="CU50" s="9">
         <v>99.352303432186204</v>
       </c>
       <c r="CV50" s="9">
         <v>88.828744033117374</v>
       </c>
       <c r="CW50" s="9">
         <v>106.21703771993299</v>
       </c>
       <c r="CX50" s="9">
         <v>100.26306030876108</v>
       </c>
       <c r="CY50" s="9">
         <v>99.544195099374662</v>
       </c>
-      <c r="CZ50" s="9"/>
+      <c r="CZ50" s="9">
+        <v>101.44523848729735</v>
+      </c>
       <c r="DA50" s="9"/>
       <c r="DB50" s="9"/>
       <c r="DC50" s="9"/>
       <c r="DD50" s="9"/>
       <c r="DE50" s="9"/>
     </row>
     <row r="51" spans="1:109">
       <c r="A51" s="10" t="s">
         <v>32</v>
       </c>
       <c r="B51" s="7">
         <v>172.4232215863928</v>
       </c>
       <c r="C51" s="7">
         <v>171.63622212056009</v>
       </c>
       <c r="D51" s="7">
         <v>156.86863683658441</v>
       </c>
       <c r="E51" s="7">
         <v>144.62987709365692</v>
       </c>
       <c r="F51" s="7">
         <v>140.91382783479767</v>
       </c>
@@ -13441,51 +13501,51 @@
       </c>
       <c r="AP51" s="7">
         <v>172.88867026961626</v>
       </c>
       <c r="AQ51" s="7">
         <v>85.012356262136365</v>
       </c>
       <c r="AR51" s="7">
         <v>78.20615557454262</v>
       </c>
       <c r="AS51" s="7">
         <v>168.2082834231571</v>
       </c>
       <c r="AT51" s="7">
         <v>124.76784364144997</v>
       </c>
       <c r="AU51" s="7">
         <v>175.7067427464751</v>
       </c>
       <c r="AV51" s="7">
         <v>126.12025868423318</v>
       </c>
       <c r="AW51" s="7">
         <v>127.22377314078877</v>
       </c>
-      <c r="AX51" s="21">
+      <c r="AX51" s="12">
         <v>179.44895168578998</v>
       </c>
       <c r="AY51" s="7">
         <v>155.81673481095493</v>
       </c>
       <c r="AZ51" s="7">
         <v>145.91584234546733</v>
       </c>
       <c r="BA51" s="7">
         <v>134.36346832036637</v>
       </c>
       <c r="BB51" s="7">
         <v>120.9583259029823</v>
       </c>
       <c r="BC51" s="7">
         <v>135.13642717248035</v>
       </c>
       <c r="BD51" s="8">
         <v>155.48842758296482</v>
       </c>
       <c r="BE51" s="8">
         <v>128.96989609344277</v>
       </c>
       <c r="BF51" s="8">
         <v>123.40624391349002</v>
@@ -13603,51 +13663,53 @@
       </c>
       <c r="CR51" s="9">
         <v>74.92499484977246</v>
       </c>
       <c r="CS51" s="9">
         <v>52.070073094649793</v>
       </c>
       <c r="CT51" s="8">
         <v>123.50970879794903</v>
       </c>
       <c r="CU51" s="9">
         <v>129.29236655643061</v>
       </c>
       <c r="CV51" s="9">
         <v>122.3253607846911</v>
       </c>
       <c r="CW51" s="9">
         <v>113.68610912060409</v>
       </c>
       <c r="CX51" s="9">
         <v>122.38353691042877</v>
       </c>
       <c r="CY51" s="9">
         <v>128.64649906899658</v>
       </c>
-      <c r="CZ51" s="9"/>
+      <c r="CZ51" s="9">
+        <v>123.77505736078224</v>
+      </c>
       <c r="DA51" s="9"/>
       <c r="DB51" s="9"/>
       <c r="DC51" s="9"/>
       <c r="DD51" s="9"/>
       <c r="DE51" s="9"/>
     </row>
     <row r="52" spans="1:109">
       <c r="A52" s="10" t="s">
         <v>33</v>
       </c>
       <c r="B52" s="7">
         <v>97.346930124813795</v>
       </c>
       <c r="C52" s="7">
         <v>100.66093529166133</v>
       </c>
       <c r="D52" s="7">
         <v>143.35981599038794</v>
       </c>
       <c r="E52" s="7">
         <v>100.50635203729605</v>
       </c>
       <c r="F52" s="7">
         <v>97.890362437704709</v>
       </c>
@@ -13758,51 +13820,51 @@
       </c>
       <c r="AP52" s="7">
         <v>76.315062838226879</v>
       </c>
       <c r="AQ52" s="7">
         <v>99.867098373859079</v>
       </c>
       <c r="AR52" s="7">
         <v>125.72249602507218</v>
       </c>
       <c r="AS52" s="7">
         <v>155.72165738223865</v>
       </c>
       <c r="AT52" s="7">
         <v>132.11644039219377</v>
       </c>
       <c r="AU52" s="7">
         <v>155.29710902744262</v>
       </c>
       <c r="AV52" s="7">
         <v>187.82267615925448</v>
       </c>
       <c r="AW52" s="7">
         <v>137.42711887097781</v>
       </c>
-      <c r="AX52" s="21">
+      <c r="AX52" s="12">
         <v>262.06661109294657</v>
       </c>
       <c r="AY52" s="7">
         <v>227.24575146676668</v>
       </c>
       <c r="AZ52" s="7">
         <v>280.80617953860013</v>
       </c>
       <c r="BA52" s="7">
         <v>245.96946764899511</v>
       </c>
       <c r="BB52" s="7">
         <v>282.76016281500853</v>
       </c>
       <c r="BC52" s="7">
         <v>168.04724361589533</v>
       </c>
       <c r="BD52" s="8">
         <v>150.7685026300515</v>
       </c>
       <c r="BE52" s="8">
         <v>107.71091493794185</v>
       </c>
       <c r="BF52" s="8">
         <v>116.57754183700513</v>
@@ -13920,51 +13982,53 @@
       </c>
       <c r="CR52" s="9">
         <v>208.4426172967222</v>
       </c>
       <c r="CS52" s="9">
         <v>129.03308633187584</v>
       </c>
       <c r="CT52" s="8">
         <v>191.95358621220899</v>
       </c>
       <c r="CU52" s="9">
         <v>90.775307555366624</v>
       </c>
       <c r="CV52" s="9">
         <v>20.734009714921577</v>
       </c>
       <c r="CW52" s="9">
         <v>78.211172326228464</v>
       </c>
       <c r="CX52" s="9">
         <v>101.44264103466787</v>
       </c>
       <c r="CY52" s="9">
         <v>132.50386890506022</v>
       </c>
-      <c r="CZ52" s="9"/>
+      <c r="CZ52" s="9">
+        <v>111.04745820179842</v>
+      </c>
       <c r="DA52" s="9"/>
       <c r="DB52" s="9"/>
       <c r="DC52" s="9"/>
       <c r="DD52" s="9"/>
       <c r="DE52" s="9"/>
     </row>
     <row r="53" spans="1:109">
       <c r="A53" s="2"/>
       <c r="B53" s="2"/>
       <c r="C53" s="2"/>
       <c r="D53" s="2"/>
       <c r="E53" s="2"/>
       <c r="F53" s="2"/>
       <c r="G53" s="2"/>
       <c r="H53" s="2"/>
       <c r="I53" s="2"/>
       <c r="J53" s="2"/>
       <c r="K53" s="2"/>
       <c r="L53" s="2"/>
       <c r="M53" s="2"/>
       <c r="N53" s="2"/>
       <c r="O53" s="2"/>
       <c r="P53" s="2"/>
       <c r="Q53" s="2"/>
       <c r="R53" s="2"/>
@@ -14561,240 +14625,240 @@
       <c r="BO59" s="3"/>
       <c r="BP59" s="3"/>
       <c r="BQ59" s="3"/>
       <c r="BR59" s="3"/>
       <c r="BS59" s="3"/>
       <c r="BT59" s="3"/>
       <c r="BU59" s="3"/>
       <c r="BV59" s="3"/>
       <c r="BW59" s="3"/>
       <c r="BX59" s="3"/>
       <c r="BY59" s="3"/>
       <c r="BZ59" s="3"/>
       <c r="CA59" s="3"/>
       <c r="CB59" s="3"/>
       <c r="CC59" s="3"/>
       <c r="CD59" s="3"/>
       <c r="CE59" s="3"/>
       <c r="CF59" s="3"/>
       <c r="CG59" s="3"/>
       <c r="CH59" s="3"/>
       <c r="CI59" s="3"/>
       <c r="CJ59" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="79">
-    <mergeCell ref="CT30:DE30"/>
-[...6 lines deleted...]
-    <mergeCell ref="DA29:DE29"/>
+    <mergeCell ref="CH30:CS30"/>
+    <mergeCell ref="CO42:CS42"/>
+    <mergeCell ref="CH43:CS43"/>
+    <mergeCell ref="CO3:CS3"/>
+    <mergeCell ref="CH4:CS4"/>
+    <mergeCell ref="CO16:CS16"/>
+    <mergeCell ref="CH17:CS17"/>
+    <mergeCell ref="CO29:CS29"/>
+    <mergeCell ref="BV30:CG30"/>
+    <mergeCell ref="CC42:CG42"/>
+    <mergeCell ref="BV43:CG43"/>
+    <mergeCell ref="CC3:CG3"/>
+    <mergeCell ref="BV4:CG4"/>
+    <mergeCell ref="CC16:CG16"/>
+    <mergeCell ref="BV17:CG17"/>
+    <mergeCell ref="CC29:CG29"/>
+    <mergeCell ref="BJ30:BU30"/>
+    <mergeCell ref="BQ42:BU42"/>
+    <mergeCell ref="BJ43:BU43"/>
+    <mergeCell ref="BQ3:BU3"/>
+    <mergeCell ref="BJ4:BU4"/>
+    <mergeCell ref="BQ16:BU16"/>
+    <mergeCell ref="BJ17:BU17"/>
+    <mergeCell ref="BQ29:BU29"/>
+    <mergeCell ref="A41:BO41"/>
+    <mergeCell ref="AL4:AW4"/>
+    <mergeCell ref="AL17:AW17"/>
+    <mergeCell ref="AS29:AW29"/>
+    <mergeCell ref="A43:A44"/>
+    <mergeCell ref="Z43:AK43"/>
+    <mergeCell ref="U42:Y42"/>
+    <mergeCell ref="BE42:BI42"/>
+    <mergeCell ref="AX43:BI43"/>
+    <mergeCell ref="AL43:AW43"/>
+    <mergeCell ref="N43:Y43"/>
+    <mergeCell ref="B43:M43"/>
+    <mergeCell ref="AG42:AK42"/>
+    <mergeCell ref="AS42:AW42"/>
+    <mergeCell ref="I42:M42"/>
+    <mergeCell ref="AX30:BI30"/>
+    <mergeCell ref="A17:A18"/>
+    <mergeCell ref="BE3:BI3"/>
+    <mergeCell ref="AX4:BI4"/>
+    <mergeCell ref="BE16:BI16"/>
+    <mergeCell ref="AX17:BI17"/>
+    <mergeCell ref="BE29:BI29"/>
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="N17:Y17"/>
+    <mergeCell ref="N30:Y30"/>
+    <mergeCell ref="N4:Y4"/>
+    <mergeCell ref="AG3:AK3"/>
+    <mergeCell ref="U3:Y3"/>
+    <mergeCell ref="U29:Y29"/>
+    <mergeCell ref="U16:Y16"/>
+    <mergeCell ref="AS3:AW3"/>
     <mergeCell ref="AS16:AW16"/>
     <mergeCell ref="Z17:AK17"/>
     <mergeCell ref="Z30:AK30"/>
     <mergeCell ref="AG16:AK16"/>
     <mergeCell ref="A2:BP2"/>
     <mergeCell ref="A28:BN28"/>
     <mergeCell ref="A15:BP15"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="AL30:AW30"/>
     <mergeCell ref="A30:A31"/>
     <mergeCell ref="AG29:AK29"/>
     <mergeCell ref="I16:M16"/>
     <mergeCell ref="I29:M29"/>
     <mergeCell ref="B30:M30"/>
     <mergeCell ref="B17:M17"/>
-    <mergeCell ref="AX30:BI30"/>
-[...53 lines deleted...]
-    <mergeCell ref="CO29:CS29"/>
+    <mergeCell ref="CT30:DE30"/>
+    <mergeCell ref="DA42:DE42"/>
+    <mergeCell ref="CT43:DE43"/>
+    <mergeCell ref="DA3:DE3"/>
+    <mergeCell ref="CT4:DE4"/>
+    <mergeCell ref="DA16:DE16"/>
+    <mergeCell ref="CT17:DE17"/>
+    <mergeCell ref="DA29:DE29"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{46F8E754-46EA-429A-A43D-33AF53911222}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ИФО</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>