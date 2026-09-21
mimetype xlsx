--- v5 (2026-08-31)
+++ v6 (2026-09-21)
@@ -575,85 +575,85 @@
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="35" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="36" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="37" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="38" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="39" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="40" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="41" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="42" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
-[...8 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="43">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="7"/>
     <cellStyle name="Обычный 11" xfId="8"/>
     <cellStyle name="Обычный 12" xfId="9"/>
     <cellStyle name="Обычный 156" xfId="33"/>
     <cellStyle name="Обычный 159" xfId="13"/>
     <cellStyle name="Обычный 168" xfId="23"/>
     <cellStyle name="Обычный 171" xfId="34"/>
     <cellStyle name="Обычный 174" xfId="14"/>
     <cellStyle name="Обычный 175" xfId="24"/>
     <cellStyle name="Обычный 176" xfId="35"/>
     <cellStyle name="Обычный 178" xfId="15"/>
     <cellStyle name="Обычный 179" xfId="25"/>
     <cellStyle name="Обычный 180" xfId="36"/>
     <cellStyle name="Обычный 182" xfId="16"/>
     <cellStyle name="Обычный 183" xfId="26"/>
     <cellStyle name="Обычный 184" xfId="37"/>
     <cellStyle name="Обычный 186" xfId="17"/>
     <cellStyle name="Обычный 187" xfId="27"/>
     <cellStyle name="Обычный 188" xfId="38"/>
     <cellStyle name="Обычный 190" xfId="18"/>
     <cellStyle name="Обычный 191" xfId="28"/>
@@ -959,51 +959,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:DE57"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="CS1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="DI5" sqref="DI5"/>
+      <selection pane="topRight" activeCell="DG52" sqref="DG52"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="30.42578125" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.42578125" style="1" customWidth="1"/>
     <col min="3" max="3" width="11" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="5" width="9.140625" style="1"/>
     <col min="6" max="6" width="10.140625" style="1" customWidth="1"/>
     <col min="7" max="7" width="11.140625" style="1" customWidth="1"/>
     <col min="8" max="8" width="10.5703125" style="1" customWidth="1"/>
     <col min="9" max="9" width="10" style="1" customWidth="1"/>
     <col min="10" max="13" width="10.42578125" style="1" customWidth="1"/>
     <col min="14" max="18" width="9.140625" style="1"/>
     <col min="19" max="19" width="10.28515625" style="1" customWidth="1"/>
     <col min="20" max="20" width="10.85546875" style="1" customWidth="1"/>
     <col min="21" max="22" width="10.28515625" style="1" customWidth="1"/>
     <col min="23" max="23" width="10.42578125" style="1" customWidth="1"/>
     <col min="24" max="24" width="10.5703125" style="1" customWidth="1"/>
     <col min="25" max="25" width="10.140625" style="1" customWidth="1"/>
     <col min="26" max="30" width="9.140625" style="1"/>
     <col min="31" max="31" width="11" style="1" customWidth="1"/>
     <col min="32" max="32" width="10.5703125" style="1" customWidth="1"/>
     <col min="33" max="33" width="11.42578125" style="1" customWidth="1"/>
     <col min="34" max="34" width="10.28515625" style="1" customWidth="1"/>
@@ -1095,112 +1095,112 @@
       <c r="BN1" s="5"/>
       <c r="BO1" s="5"/>
       <c r="BP1" s="5"/>
       <c r="BQ1" s="5"/>
       <c r="BR1" s="5"/>
       <c r="BS1" s="5"/>
       <c r="BT1" s="5"/>
       <c r="BU1" s="5"/>
       <c r="BV1" s="5"/>
       <c r="BW1" s="5"/>
       <c r="BX1" s="5"/>
       <c r="BY1" s="5"/>
       <c r="BZ1" s="5"/>
       <c r="CA1" s="5"/>
       <c r="CB1" s="5"/>
       <c r="CC1" s="5"/>
       <c r="CD1" s="5"/>
       <c r="CE1" s="5"/>
       <c r="CF1" s="5"/>
       <c r="CG1" s="5"/>
       <c r="CH1" s="5"/>
       <c r="CI1" s="5"/>
     </row>
     <row r="2" spans="1:109" ht="21" customHeight="1">
       <c r="A2" s="6"/>
-      <c r="B2" s="83" t="s">
+      <c r="B2" s="80" t="s">
         <v>13</v>
       </c>
-      <c r="C2" s="83"/>
-[...57 lines deleted...]
-      <c r="BI2" s="83"/>
+      <c r="C2" s="80"/>
+      <c r="D2" s="80"/>
+      <c r="E2" s="80"/>
+      <c r="F2" s="80"/>
+      <c r="G2" s="80"/>
+      <c r="H2" s="80"/>
+      <c r="I2" s="80"/>
+      <c r="J2" s="80"/>
+      <c r="K2" s="80"/>
+      <c r="L2" s="80"/>
+      <c r="M2" s="80"/>
+      <c r="N2" s="80"/>
+      <c r="O2" s="80"/>
+      <c r="P2" s="80"/>
+      <c r="Q2" s="80"/>
+      <c r="R2" s="80"/>
+      <c r="S2" s="80"/>
+      <c r="T2" s="80"/>
+      <c r="U2" s="80"/>
+      <c r="V2" s="80"/>
+      <c r="W2" s="80"/>
+      <c r="X2" s="80"/>
+      <c r="Y2" s="80"/>
+      <c r="Z2" s="80"/>
+      <c r="AA2" s="80"/>
+      <c r="AB2" s="80"/>
+      <c r="AC2" s="80"/>
+      <c r="AD2" s="80"/>
+      <c r="AE2" s="80"/>
+      <c r="AF2" s="80"/>
+      <c r="AG2" s="80"/>
+      <c r="AH2" s="80"/>
+      <c r="AI2" s="80"/>
+      <c r="AJ2" s="80"/>
+      <c r="AK2" s="80"/>
+      <c r="AL2" s="80"/>
+      <c r="AM2" s="80"/>
+      <c r="AN2" s="80"/>
+      <c r="AO2" s="80"/>
+      <c r="AP2" s="80"/>
+      <c r="AQ2" s="80"/>
+      <c r="AR2" s="80"/>
+      <c r="AS2" s="80"/>
+      <c r="AT2" s="80"/>
+      <c r="AU2" s="80"/>
+      <c r="AV2" s="80"/>
+      <c r="AW2" s="80"/>
+      <c r="AX2" s="80"/>
+      <c r="AY2" s="80"/>
+      <c r="AZ2" s="80"/>
+      <c r="BA2" s="80"/>
+      <c r="BB2" s="80"/>
+      <c r="BC2" s="80"/>
+      <c r="BD2" s="80"/>
+      <c r="BE2" s="80"/>
+      <c r="BF2" s="80"/>
+      <c r="BG2" s="80"/>
+      <c r="BH2" s="80"/>
+      <c r="BI2" s="80"/>
       <c r="BJ2" s="6"/>
       <c r="BK2" s="6"/>
       <c r="BL2" s="6"/>
       <c r="BM2" s="6"/>
       <c r="BN2" s="6"/>
       <c r="BO2" s="6"/>
       <c r="BP2" s="6"/>
       <c r="BQ2" s="6"/>
       <c r="BR2" s="6"/>
       <c r="BS2" s="6"/>
       <c r="BT2" s="6"/>
       <c r="BU2" s="6"/>
       <c r="BV2" s="6"/>
       <c r="BW2" s="6"/>
       <c r="BX2" s="6"/>
       <c r="BY2" s="5"/>
       <c r="BZ2" s="5"/>
       <c r="CA2" s="5"/>
       <c r="CB2" s="5"/>
       <c r="CC2" s="5"/>
       <c r="CD2" s="5"/>
       <c r="CE2" s="5"/>
       <c r="CF2" s="5"/>
       <c r="CG2" s="5"/>
       <c r="CH2" s="5"/>
@@ -1314,180 +1314,180 @@
       <c r="CM3" s="6"/>
       <c r="CN3" s="6"/>
       <c r="CO3" s="6"/>
       <c r="CP3" s="76" t="s">
         <v>11</v>
       </c>
       <c r="CQ3" s="76"/>
       <c r="CR3" s="76"/>
       <c r="CS3" s="76"/>
       <c r="CT3" s="6"/>
       <c r="CU3" s="6"/>
       <c r="CV3" s="6"/>
       <c r="CW3" s="6"/>
       <c r="CX3" s="6"/>
       <c r="CY3" s="6"/>
       <c r="CZ3" s="6"/>
       <c r="DA3" s="6"/>
       <c r="DB3" s="76" t="s">
         <v>11</v>
       </c>
       <c r="DC3" s="76"/>
       <c r="DD3" s="76"/>
       <c r="DE3" s="76"/>
     </row>
     <row r="4" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A4" s="80"/>
-      <c r="B4" s="77" t="s">
+      <c r="A4" s="83"/>
+      <c r="B4" s="73" t="s">
         <v>28</v>
       </c>
-      <c r="C4" s="78"/>
-[...10 lines deleted...]
-      <c r="N4" s="77" t="s">
+      <c r="C4" s="74"/>
+      <c r="D4" s="74"/>
+      <c r="E4" s="74"/>
+      <c r="F4" s="74"/>
+      <c r="G4" s="74"/>
+      <c r="H4" s="74"/>
+      <c r="I4" s="74"/>
+      <c r="J4" s="74"/>
+      <c r="K4" s="74"/>
+      <c r="L4" s="74"/>
+      <c r="M4" s="75"/>
+      <c r="N4" s="73" t="s">
         <v>15</v>
       </c>
-      <c r="O4" s="78"/>
-[...10 lines deleted...]
-      <c r="Z4" s="77" t="s">
+      <c r="O4" s="74"/>
+      <c r="P4" s="74"/>
+      <c r="Q4" s="74"/>
+      <c r="R4" s="74"/>
+      <c r="S4" s="74"/>
+      <c r="T4" s="74"/>
+      <c r="U4" s="74"/>
+      <c r="V4" s="74"/>
+      <c r="W4" s="74"/>
+      <c r="X4" s="74"/>
+      <c r="Y4" s="75"/>
+      <c r="Z4" s="73" t="s">
         <v>27</v>
       </c>
-      <c r="AA4" s="78"/>
-[...10 lines deleted...]
-      <c r="AL4" s="77" t="s">
+      <c r="AA4" s="74"/>
+      <c r="AB4" s="74"/>
+      <c r="AC4" s="74"/>
+      <c r="AD4" s="74"/>
+      <c r="AE4" s="74"/>
+      <c r="AF4" s="74"/>
+      <c r="AG4" s="74"/>
+      <c r="AH4" s="74"/>
+      <c r="AI4" s="74"/>
+      <c r="AJ4" s="74"/>
+      <c r="AK4" s="75"/>
+      <c r="AL4" s="73" t="s">
         <v>26</v>
       </c>
-      <c r="AM4" s="78"/>
-[...10 lines deleted...]
-      <c r="AX4" s="77" t="s">
+      <c r="AM4" s="74"/>
+      <c r="AN4" s="74"/>
+      <c r="AO4" s="74"/>
+      <c r="AP4" s="74"/>
+      <c r="AQ4" s="74"/>
+      <c r="AR4" s="74"/>
+      <c r="AS4" s="74"/>
+      <c r="AT4" s="74"/>
+      <c r="AU4" s="74"/>
+      <c r="AV4" s="74"/>
+      <c r="AW4" s="75"/>
+      <c r="AX4" s="73" t="s">
         <v>17</v>
       </c>
-      <c r="AY4" s="78"/>
-[...10 lines deleted...]
-      <c r="BJ4" s="77" t="s">
+      <c r="AY4" s="74"/>
+      <c r="AZ4" s="74"/>
+      <c r="BA4" s="74"/>
+      <c r="BB4" s="74"/>
+      <c r="BC4" s="74"/>
+      <c r="BD4" s="74"/>
+      <c r="BE4" s="74"/>
+      <c r="BF4" s="74"/>
+      <c r="BG4" s="74"/>
+      <c r="BH4" s="74"/>
+      <c r="BI4" s="75"/>
+      <c r="BJ4" s="73" t="s">
         <v>33</v>
       </c>
-      <c r="BK4" s="78"/>
-[...10 lines deleted...]
-      <c r="BV4" s="77" t="s">
+      <c r="BK4" s="74"/>
+      <c r="BL4" s="74"/>
+      <c r="BM4" s="74"/>
+      <c r="BN4" s="74"/>
+      <c r="BO4" s="74"/>
+      <c r="BP4" s="74"/>
+      <c r="BQ4" s="74"/>
+      <c r="BR4" s="74"/>
+      <c r="BS4" s="74"/>
+      <c r="BT4" s="74"/>
+      <c r="BU4" s="75"/>
+      <c r="BV4" s="73" t="s">
         <v>34</v>
       </c>
-      <c r="BW4" s="78"/>
-[...10 lines deleted...]
-      <c r="CH4" s="77" t="s">
+      <c r="BW4" s="74"/>
+      <c r="BX4" s="74"/>
+      <c r="BY4" s="74"/>
+      <c r="BZ4" s="74"/>
+      <c r="CA4" s="74"/>
+      <c r="CB4" s="74"/>
+      <c r="CC4" s="74"/>
+      <c r="CD4" s="74"/>
+      <c r="CE4" s="74"/>
+      <c r="CF4" s="74"/>
+      <c r="CG4" s="75"/>
+      <c r="CH4" s="73" t="s">
         <v>35</v>
       </c>
-      <c r="CI4" s="78"/>
-[...10 lines deleted...]
-      <c r="CT4" s="77" t="s">
+      <c r="CI4" s="74"/>
+      <c r="CJ4" s="74"/>
+      <c r="CK4" s="74"/>
+      <c r="CL4" s="74"/>
+      <c r="CM4" s="74"/>
+      <c r="CN4" s="74"/>
+      <c r="CO4" s="74"/>
+      <c r="CP4" s="74"/>
+      <c r="CQ4" s="74"/>
+      <c r="CR4" s="74"/>
+      <c r="CS4" s="75"/>
+      <c r="CT4" s="73" t="s">
         <v>32</v>
       </c>
-      <c r="CU4" s="78"/>
-[...9 lines deleted...]
-      <c r="DE4" s="79"/>
+      <c r="CU4" s="74"/>
+      <c r="CV4" s="74"/>
+      <c r="CW4" s="74"/>
+      <c r="CX4" s="74"/>
+      <c r="CY4" s="74"/>
+      <c r="CZ4" s="74"/>
+      <c r="DA4" s="74"/>
+      <c r="DB4" s="74"/>
+      <c r="DC4" s="74"/>
+      <c r="DD4" s="74"/>
+      <c r="DE4" s="75"/>
     </row>
     <row r="5" spans="1:109" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A5" s="81"/>
+      <c r="A5" s="84"/>
       <c r="B5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="7" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>4</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>6</v>
       </c>
       <c r="I5" s="7" t="s">
         <v>7</v>
       </c>
       <c r="J5" s="7" t="s">
@@ -2082,51 +2082,53 @@
       </c>
       <c r="CS6" s="12">
         <v>44675.526639302792</v>
       </c>
       <c r="CT6" s="18">
         <v>2190.3802970899887</v>
       </c>
       <c r="CU6" s="19">
         <v>5456.0181561929094</v>
       </c>
       <c r="CV6" s="20">
         <v>7281.6440499824785</v>
       </c>
       <c r="CW6" s="21">
         <v>10768.599583441288</v>
       </c>
       <c r="CX6" s="22">
         <v>13195.923200516037</v>
       </c>
       <c r="CY6" s="23">
         <v>17862.574144085578</v>
       </c>
       <c r="CZ6" s="14">
         <v>21454.199833275739</v>
       </c>
-      <c r="DA6" s="15"/>
+      <c r="DA6" s="15">
+        <v>27359.504168051837</v>
+      </c>
       <c r="DB6" s="16"/>
       <c r="DC6" s="17"/>
       <c r="DD6" s="35"/>
       <c r="DE6" s="12"/>
     </row>
     <row r="7" spans="1:109">
       <c r="A7" s="24" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="25">
         <v>89.272445312139112</v>
       </c>
       <c r="C7" s="25">
         <v>188.4158824998392</v>
       </c>
       <c r="D7" s="25">
         <v>277.9706161879709</v>
       </c>
       <c r="E7" s="25">
         <v>364.54429078305463</v>
       </c>
       <c r="F7" s="25">
         <v>454.05032664234875</v>
       </c>
       <c r="G7" s="25">
@@ -2401,51 +2403,53 @@
       </c>
       <c r="CS7" s="12">
         <v>1145.0251655731101</v>
       </c>
       <c r="CT7" s="18">
         <v>20.121527710073558</v>
       </c>
       <c r="CU7" s="26">
         <v>96.150560534418588</v>
       </c>
       <c r="CV7" s="27">
         <v>144.4463975860462</v>
       </c>
       <c r="CW7" s="28">
         <v>233.6124088287234</v>
       </c>
       <c r="CX7" s="29">
         <v>270.44736757177793</v>
       </c>
       <c r="CY7" s="30">
         <v>303.30765710626417</v>
       </c>
       <c r="CZ7" s="31">
         <v>353.10342984177879</v>
       </c>
-      <c r="DA7" s="32"/>
+      <c r="DA7" s="32">
+        <v>433.23218155779574</v>
+      </c>
       <c r="DB7" s="33"/>
       <c r="DC7" s="34"/>
       <c r="DD7" s="35"/>
       <c r="DE7" s="12"/>
     </row>
     <row r="8" spans="1:109">
       <c r="A8" s="24" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="10">
         <v>14.031453058197364</v>
       </c>
       <c r="C8" s="10">
         <v>39.807319450795603</v>
       </c>
       <c r="D8" s="10">
         <v>54.602531267159549</v>
       </c>
       <c r="E8" s="10">
         <v>95.560557455043948</v>
       </c>
       <c r="F8" s="10">
         <v>126.97963847998223</v>
       </c>
       <c r="G8" s="10">
@@ -2720,51 +2724,53 @@
       </c>
       <c r="CS8" s="12">
         <v>1302.2097053783245</v>
       </c>
       <c r="CT8" s="18">
         <v>25.141406809066481</v>
       </c>
       <c r="CU8" s="26">
         <v>99.965826418938676</v>
       </c>
       <c r="CV8" s="27">
         <v>154.69617236704545</v>
       </c>
       <c r="CW8" s="28">
         <v>351.08387575755364</v>
       </c>
       <c r="CX8" s="29">
         <v>415.09811490297022</v>
       </c>
       <c r="CY8" s="30">
         <v>513.41244547501105</v>
       </c>
       <c r="CZ8" s="31">
         <v>524.9050498871178</v>
       </c>
-      <c r="DA8" s="32"/>
+      <c r="DA8" s="32">
+        <v>741.49200294439777</v>
+      </c>
       <c r="DB8" s="33"/>
       <c r="DC8" s="34"/>
       <c r="DD8" s="35"/>
       <c r="DE8" s="12"/>
     </row>
     <row r="9" spans="1:109">
       <c r="A9" s="24" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="10">
         <v>142.72059917063314</v>
       </c>
       <c r="C9" s="10">
         <v>333.73684464700295</v>
       </c>
       <c r="D9" s="10">
         <v>396.67136200749303</v>
       </c>
       <c r="E9" s="10">
         <v>526.40950455568816</v>
       </c>
       <c r="F9" s="10">
         <v>680.65060441391745</v>
       </c>
       <c r="G9" s="10">
@@ -3039,51 +3045,53 @@
       </c>
       <c r="CS9" s="12">
         <v>6108.8476977503024</v>
       </c>
       <c r="CT9" s="18">
         <v>197.38341354522197</v>
       </c>
       <c r="CU9" s="26">
         <v>574.09581716222942</v>
       </c>
       <c r="CV9" s="27">
         <v>706.18267831042306</v>
       </c>
       <c r="CW9" s="28">
         <v>1074.0762047994374</v>
       </c>
       <c r="CX9" s="29">
         <v>1260.166607358668</v>
       </c>
       <c r="CY9" s="30">
         <v>2160.3629550489513</v>
       </c>
       <c r="CZ9" s="31">
         <v>2605.7243124163483</v>
       </c>
-      <c r="DA9" s="32"/>
+      <c r="DA9" s="32">
+        <v>2905.2111095023142</v>
+      </c>
       <c r="DB9" s="33"/>
       <c r="DC9" s="34"/>
       <c r="DD9" s="35"/>
       <c r="DE9" s="12"/>
     </row>
     <row r="10" spans="1:109">
       <c r="A10" s="24" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="10">
         <v>111.55604660508584</v>
       </c>
       <c r="C10" s="10">
         <v>236.21431781152157</v>
       </c>
       <c r="D10" s="10">
         <v>295.30996559283221</v>
       </c>
       <c r="E10" s="10">
         <v>394.48342013074171</v>
       </c>
       <c r="F10" s="10">
         <v>514.59633787725397</v>
       </c>
       <c r="G10" s="10">
@@ -3358,51 +3366,53 @@
       </c>
       <c r="CS10" s="12">
         <v>6479.857214496853</v>
       </c>
       <c r="CT10" s="18">
         <v>249.18358395236737</v>
       </c>
       <c r="CU10" s="26">
         <v>609.59904781481362</v>
       </c>
       <c r="CV10" s="27">
         <v>810.71340040946654</v>
       </c>
       <c r="CW10" s="28">
         <v>1420.6646519138135</v>
       </c>
       <c r="CX10" s="29">
         <v>1769.1825627757253</v>
       </c>
       <c r="CY10" s="30">
         <v>2157.6270057186098</v>
       </c>
       <c r="CZ10" s="31">
         <v>2578.4430343416489</v>
       </c>
-      <c r="DA10" s="32"/>
+      <c r="DA10" s="32">
+        <v>3653.145781606835</v>
+      </c>
       <c r="DB10" s="33"/>
       <c r="DC10" s="34"/>
       <c r="DD10" s="35"/>
       <c r="DE10" s="12"/>
     </row>
     <row r="11" spans="1:109">
       <c r="A11" s="24" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="10">
         <v>289.41928219614061</v>
       </c>
       <c r="C11" s="10">
         <v>631.00763158123266</v>
       </c>
       <c r="D11" s="10">
         <v>737.66650052612408</v>
       </c>
       <c r="E11" s="10">
         <v>951.996942772784</v>
       </c>
       <c r="F11" s="10">
         <v>1205.7539899343972</v>
       </c>
       <c r="G11" s="10">
@@ -3677,51 +3687,53 @@
       </c>
       <c r="CS11" s="12">
         <v>10687.015558783862</v>
       </c>
       <c r="CT11" s="18">
         <v>441.57734627890318</v>
       </c>
       <c r="CU11" s="26">
         <v>1149.7020451265098</v>
       </c>
       <c r="CV11" s="27">
         <v>1474.6570149392949</v>
       </c>
       <c r="CW11" s="28">
         <v>2073.9460319009008</v>
       </c>
       <c r="CX11" s="29">
         <v>2443.8153509952112</v>
       </c>
       <c r="CY11" s="30">
         <v>3886.1311172720134</v>
       </c>
       <c r="CZ11" s="31">
         <v>4640.9294517392536</v>
       </c>
-      <c r="DA11" s="32"/>
+      <c r="DA11" s="32">
+        <v>6116.5928184668483</v>
+      </c>
       <c r="DB11" s="33"/>
       <c r="DC11" s="34"/>
       <c r="DD11" s="35"/>
       <c r="DE11" s="12"/>
     </row>
     <row r="12" spans="1:109">
       <c r="A12" s="24" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="10">
         <v>52.920964781943972</v>
       </c>
       <c r="C12" s="10">
         <v>123.3578080644225</v>
       </c>
       <c r="D12" s="10">
         <v>165.11074572596027</v>
       </c>
       <c r="E12" s="10">
         <v>220.96126866059063</v>
       </c>
       <c r="F12" s="10">
         <v>276.77483551192978</v>
       </c>
       <c r="G12" s="10">
@@ -3996,51 +4008,53 @@
       </c>
       <c r="CS12" s="12">
         <v>8466.0064019564743</v>
       </c>
       <c r="CT12" s="18">
         <v>718.9461881429321</v>
       </c>
       <c r="CU12" s="26">
         <v>1641.4571469428247</v>
       </c>
       <c r="CV12" s="27">
         <v>2528.8271683405524</v>
       </c>
       <c r="CW12" s="28">
         <v>3300.6019951275694</v>
       </c>
       <c r="CX12" s="29">
         <v>4059.2845244676196</v>
       </c>
       <c r="CY12" s="30">
         <v>4873.2597541562827</v>
       </c>
       <c r="CZ12" s="31">
         <v>5783.1670468317398</v>
       </c>
-      <c r="DA12" s="32"/>
+      <c r="DA12" s="32">
+        <v>7256.4957578814465</v>
+      </c>
       <c r="DB12" s="33"/>
       <c r="DC12" s="34"/>
       <c r="DD12" s="35"/>
       <c r="DE12" s="12"/>
     </row>
     <row r="13" spans="1:109">
       <c r="A13" s="37" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="12">
         <v>82.084544942336805</v>
       </c>
       <c r="C13" s="12">
         <v>190.1770992351278</v>
       </c>
       <c r="D13" s="12">
         <v>262.00976607925691</v>
       </c>
       <c r="E13" s="12">
         <v>341.27158975214149</v>
       </c>
       <c r="F13" s="12">
         <v>434.91440978220811</v>
       </c>
       <c r="G13" s="12">
@@ -4315,51 +4329,53 @@
       </c>
       <c r="CS13" s="12">
         <v>10486.564895363863</v>
       </c>
       <c r="CT13" s="18">
         <v>538.02683065142378</v>
       </c>
       <c r="CU13" s="26">
         <v>1285.047712193174</v>
       </c>
       <c r="CV13" s="27">
         <v>1462.12121802965</v>
       </c>
       <c r="CW13" s="28">
         <v>2314.6144151132885</v>
       </c>
       <c r="CX13" s="29">
         <v>2977.9286724440653</v>
       </c>
       <c r="CY13" s="30">
         <v>3968.4732093084476</v>
       </c>
       <c r="CZ13" s="31">
         <v>4967.9275082178538</v>
       </c>
-      <c r="DA13" s="32"/>
+      <c r="DA13" s="32">
+        <v>6253.334516092199</v>
+      </c>
       <c r="DB13" s="33"/>
       <c r="DC13" s="34"/>
       <c r="DD13" s="35"/>
       <c r="DE13" s="12"/>
     </row>
     <row r="14" spans="1:109">
       <c r="A14" s="6"/>
       <c r="B14" s="38"/>
       <c r="C14" s="38"/>
       <c r="D14" s="38"/>
       <c r="E14" s="38"/>
       <c r="F14" s="38"/>
       <c r="G14" s="38"/>
       <c r="H14" s="38"/>
       <c r="I14" s="38"/>
       <c r="J14" s="38"/>
       <c r="K14" s="38"/>
       <c r="L14" s="38"/>
       <c r="M14" s="38"/>
       <c r="N14" s="6"/>
       <c r="O14" s="6"/>
       <c r="P14" s="6"/>
       <c r="Q14" s="6"/>
       <c r="R14" s="6"/>
       <c r="S14" s="6"/>
@@ -4412,112 +4428,112 @@
       <c r="BN14" s="6"/>
       <c r="BO14" s="6"/>
       <c r="BP14" s="6"/>
       <c r="BQ14" s="6"/>
       <c r="BR14" s="6"/>
       <c r="BS14" s="6"/>
       <c r="BT14" s="6"/>
       <c r="BU14" s="6"/>
       <c r="BV14" s="6"/>
       <c r="BW14" s="6"/>
       <c r="BX14" s="6"/>
       <c r="BY14" s="5"/>
       <c r="BZ14" s="5"/>
       <c r="CA14" s="5"/>
       <c r="CB14" s="5"/>
       <c r="CC14" s="5"/>
       <c r="CD14" s="5"/>
       <c r="CE14" s="5"/>
       <c r="CF14" s="5"/>
       <c r="CG14" s="5"/>
       <c r="CH14" s="5"/>
       <c r="CI14" s="5"/>
     </row>
     <row r="15" spans="1:109" ht="21" customHeight="1">
       <c r="A15" s="6"/>
-      <c r="B15" s="83" t="s">
+      <c r="B15" s="80" t="s">
         <v>29</v>
       </c>
-      <c r="C15" s="83"/>
-[...57 lines deleted...]
-      <c r="BI15" s="83"/>
+      <c r="C15" s="80"/>
+      <c r="D15" s="80"/>
+      <c r="E15" s="80"/>
+      <c r="F15" s="80"/>
+      <c r="G15" s="80"/>
+      <c r="H15" s="80"/>
+      <c r="I15" s="80"/>
+      <c r="J15" s="80"/>
+      <c r="K15" s="80"/>
+      <c r="L15" s="80"/>
+      <c r="M15" s="80"/>
+      <c r="N15" s="80"/>
+      <c r="O15" s="80"/>
+      <c r="P15" s="80"/>
+      <c r="Q15" s="80"/>
+      <c r="R15" s="80"/>
+      <c r="S15" s="80"/>
+      <c r="T15" s="80"/>
+      <c r="U15" s="80"/>
+      <c r="V15" s="80"/>
+      <c r="W15" s="80"/>
+      <c r="X15" s="80"/>
+      <c r="Y15" s="80"/>
+      <c r="Z15" s="80"/>
+      <c r="AA15" s="80"/>
+      <c r="AB15" s="80"/>
+      <c r="AC15" s="80"/>
+      <c r="AD15" s="80"/>
+      <c r="AE15" s="80"/>
+      <c r="AF15" s="80"/>
+      <c r="AG15" s="80"/>
+      <c r="AH15" s="80"/>
+      <c r="AI15" s="80"/>
+      <c r="AJ15" s="80"/>
+      <c r="AK15" s="80"/>
+      <c r="AL15" s="80"/>
+      <c r="AM15" s="80"/>
+      <c r="AN15" s="80"/>
+      <c r="AO15" s="80"/>
+      <c r="AP15" s="80"/>
+      <c r="AQ15" s="80"/>
+      <c r="AR15" s="80"/>
+      <c r="AS15" s="80"/>
+      <c r="AT15" s="80"/>
+      <c r="AU15" s="80"/>
+      <c r="AV15" s="80"/>
+      <c r="AW15" s="80"/>
+      <c r="AX15" s="80"/>
+      <c r="AY15" s="80"/>
+      <c r="AZ15" s="80"/>
+      <c r="BA15" s="80"/>
+      <c r="BB15" s="80"/>
+      <c r="BC15" s="80"/>
+      <c r="BD15" s="80"/>
+      <c r="BE15" s="80"/>
+      <c r="BF15" s="80"/>
+      <c r="BG15" s="80"/>
+      <c r="BH15" s="80"/>
+      <c r="BI15" s="80"/>
       <c r="BJ15" s="6"/>
       <c r="BK15" s="6"/>
       <c r="BL15" s="6"/>
       <c r="BM15" s="6"/>
       <c r="BN15" s="6"/>
       <c r="BO15" s="6"/>
       <c r="BP15" s="6"/>
       <c r="BQ15" s="6"/>
       <c r="BR15" s="6"/>
       <c r="BS15" s="6"/>
       <c r="BT15" s="6"/>
       <c r="BU15" s="6"/>
       <c r="BV15" s="6"/>
       <c r="BW15" s="6"/>
       <c r="BX15" s="6"/>
       <c r="BY15" s="5"/>
       <c r="BZ15" s="5"/>
       <c r="CA15" s="5"/>
       <c r="CB15" s="5"/>
       <c r="CC15" s="5"/>
       <c r="CD15" s="5"/>
       <c r="CE15" s="5"/>
       <c r="CF15" s="5"/>
       <c r="CG15" s="5"/>
       <c r="CH15" s="5"/>
@@ -4631,180 +4647,180 @@
       <c r="CM16" s="6"/>
       <c r="CN16" s="6"/>
       <c r="CO16" s="6"/>
       <c r="CP16" s="76" t="s">
         <v>11</v>
       </c>
       <c r="CQ16" s="76"/>
       <c r="CR16" s="76"/>
       <c r="CS16" s="76"/>
       <c r="CT16" s="6"/>
       <c r="CU16" s="6"/>
       <c r="CV16" s="6"/>
       <c r="CW16" s="6"/>
       <c r="CX16" s="6"/>
       <c r="CY16" s="6"/>
       <c r="CZ16" s="6"/>
       <c r="DA16" s="6"/>
       <c r="DB16" s="76" t="s">
         <v>11</v>
       </c>
       <c r="DC16" s="76"/>
       <c r="DD16" s="76"/>
       <c r="DE16" s="76"/>
     </row>
     <row r="17" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A17" s="80"/>
-      <c r="B17" s="73" t="s">
+      <c r="A17" s="83"/>
+      <c r="B17" s="77" t="s">
         <v>28</v>
       </c>
-      <c r="C17" s="74"/>
-[...10 lines deleted...]
-      <c r="N17" s="73" t="s">
+      <c r="C17" s="78"/>
+      <c r="D17" s="78"/>
+      <c r="E17" s="78"/>
+      <c r="F17" s="78"/>
+      <c r="G17" s="78"/>
+      <c r="H17" s="78"/>
+      <c r="I17" s="78"/>
+      <c r="J17" s="78"/>
+      <c r="K17" s="78"/>
+      <c r="L17" s="78"/>
+      <c r="M17" s="79"/>
+      <c r="N17" s="77" t="s">
         <v>15</v>
       </c>
-      <c r="O17" s="74"/>
-[...10 lines deleted...]
-      <c r="Z17" s="73" t="s">
+      <c r="O17" s="78"/>
+      <c r="P17" s="78"/>
+      <c r="Q17" s="78"/>
+      <c r="R17" s="78"/>
+      <c r="S17" s="78"/>
+      <c r="T17" s="78"/>
+      <c r="U17" s="78"/>
+      <c r="V17" s="78"/>
+      <c r="W17" s="78"/>
+      <c r="X17" s="78"/>
+      <c r="Y17" s="79"/>
+      <c r="Z17" s="77" t="s">
         <v>27</v>
       </c>
-      <c r="AA17" s="74"/>
-[...10 lines deleted...]
-      <c r="AL17" s="73" t="s">
+      <c r="AA17" s="78"/>
+      <c r="AB17" s="78"/>
+      <c r="AC17" s="78"/>
+      <c r="AD17" s="78"/>
+      <c r="AE17" s="78"/>
+      <c r="AF17" s="78"/>
+      <c r="AG17" s="78"/>
+      <c r="AH17" s="78"/>
+      <c r="AI17" s="78"/>
+      <c r="AJ17" s="78"/>
+      <c r="AK17" s="79"/>
+      <c r="AL17" s="77" t="s">
         <v>26</v>
       </c>
-      <c r="AM17" s="74"/>
-[...10 lines deleted...]
-      <c r="AX17" s="73" t="s">
+      <c r="AM17" s="78"/>
+      <c r="AN17" s="78"/>
+      <c r="AO17" s="78"/>
+      <c r="AP17" s="78"/>
+      <c r="AQ17" s="78"/>
+      <c r="AR17" s="78"/>
+      <c r="AS17" s="78"/>
+      <c r="AT17" s="78"/>
+      <c r="AU17" s="78"/>
+      <c r="AV17" s="78"/>
+      <c r="AW17" s="79"/>
+      <c r="AX17" s="77" t="s">
         <v>17</v>
       </c>
-      <c r="AY17" s="74"/>
-[...10 lines deleted...]
-      <c r="BJ17" s="73" t="s">
+      <c r="AY17" s="78"/>
+      <c r="AZ17" s="78"/>
+      <c r="BA17" s="78"/>
+      <c r="BB17" s="78"/>
+      <c r="BC17" s="78"/>
+      <c r="BD17" s="78"/>
+      <c r="BE17" s="78"/>
+      <c r="BF17" s="78"/>
+      <c r="BG17" s="78"/>
+      <c r="BH17" s="78"/>
+      <c r="BI17" s="79"/>
+      <c r="BJ17" s="77" t="s">
         <v>33</v>
       </c>
-      <c r="BK17" s="74"/>
-[...10 lines deleted...]
-      <c r="BV17" s="73" t="s">
+      <c r="BK17" s="78"/>
+      <c r="BL17" s="78"/>
+      <c r="BM17" s="78"/>
+      <c r="BN17" s="78"/>
+      <c r="BO17" s="78"/>
+      <c r="BP17" s="78"/>
+      <c r="BQ17" s="78"/>
+      <c r="BR17" s="78"/>
+      <c r="BS17" s="78"/>
+      <c r="BT17" s="78"/>
+      <c r="BU17" s="79"/>
+      <c r="BV17" s="77" t="s">
         <v>34</v>
       </c>
-      <c r="BW17" s="74"/>
-[...10 lines deleted...]
-      <c r="CH17" s="73" t="s">
+      <c r="BW17" s="78"/>
+      <c r="BX17" s="78"/>
+      <c r="BY17" s="78"/>
+      <c r="BZ17" s="78"/>
+      <c r="CA17" s="78"/>
+      <c r="CB17" s="78"/>
+      <c r="CC17" s="78"/>
+      <c r="CD17" s="78"/>
+      <c r="CE17" s="78"/>
+      <c r="CF17" s="78"/>
+      <c r="CG17" s="79"/>
+      <c r="CH17" s="77" t="s">
         <v>35</v>
       </c>
-      <c r="CI17" s="74"/>
-[...10 lines deleted...]
-      <c r="CT17" s="77" t="s">
+      <c r="CI17" s="78"/>
+      <c r="CJ17" s="78"/>
+      <c r="CK17" s="78"/>
+      <c r="CL17" s="78"/>
+      <c r="CM17" s="78"/>
+      <c r="CN17" s="78"/>
+      <c r="CO17" s="78"/>
+      <c r="CP17" s="78"/>
+      <c r="CQ17" s="78"/>
+      <c r="CR17" s="78"/>
+      <c r="CS17" s="79"/>
+      <c r="CT17" s="73" t="s">
         <v>32</v>
       </c>
-      <c r="CU17" s="78"/>
-[...9 lines deleted...]
-      <c r="DE17" s="79"/>
+      <c r="CU17" s="74"/>
+      <c r="CV17" s="74"/>
+      <c r="CW17" s="74"/>
+      <c r="CX17" s="74"/>
+      <c r="CY17" s="74"/>
+      <c r="CZ17" s="74"/>
+      <c r="DA17" s="74"/>
+      <c r="DB17" s="74"/>
+      <c r="DC17" s="74"/>
+      <c r="DD17" s="74"/>
+      <c r="DE17" s="75"/>
     </row>
     <row r="18" spans="1:109" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A18" s="81"/>
+      <c r="A18" s="84"/>
       <c r="B18" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>1</v>
       </c>
       <c r="D18" s="7" t="s">
         <v>2</v>
       </c>
       <c r="E18" s="7" t="s">
         <v>3</v>
       </c>
       <c r="F18" s="7" t="s">
         <v>4</v>
       </c>
       <c r="G18" s="7" t="s">
         <v>5</v>
       </c>
       <c r="H18" s="7" t="s">
         <v>6</v>
       </c>
       <c r="I18" s="7" t="s">
         <v>7</v>
       </c>
       <c r="J18" s="7" t="s">
@@ -5399,51 +5415,53 @@
       </c>
       <c r="CS19" s="12">
         <v>41503.020439302789</v>
       </c>
       <c r="CT19" s="18">
         <v>2050.0374637566551</v>
       </c>
       <c r="CU19" s="19">
         <v>5175.3324895262413</v>
       </c>
       <c r="CV19" s="20">
         <v>6728.134849982478</v>
       </c>
       <c r="CW19" s="21">
         <v>9711.0975167746201</v>
       </c>
       <c r="CX19" s="22">
         <v>11874.045617182705</v>
       </c>
       <c r="CY19" s="23">
         <v>16276.321044085584</v>
       </c>
       <c r="CZ19" s="14">
         <v>19603.571216609078</v>
       </c>
-      <c r="DA19" s="15"/>
+      <c r="DA19" s="15">
+        <v>25244.500034718505</v>
+      </c>
       <c r="DB19" s="16"/>
       <c r="DC19" s="17"/>
       <c r="DD19" s="35"/>
       <c r="DE19" s="12"/>
     </row>
     <row r="20" spans="1:109">
       <c r="A20" s="24" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="25">
         <v>29.860530326379116</v>
       </c>
       <c r="C20" s="25">
         <v>69.592052528319215</v>
       </c>
       <c r="D20" s="25">
         <v>99.734871230690942</v>
       </c>
       <c r="E20" s="25">
         <v>126.89663084001469</v>
       </c>
       <c r="F20" s="25">
         <v>156.99075171354883</v>
       </c>
       <c r="G20" s="25">
@@ -5718,51 +5736,53 @@
       </c>
       <c r="CS20" s="12">
         <v>849.80446557311006</v>
       </c>
       <c r="CT20" s="18">
         <v>17.992794376740225</v>
       </c>
       <c r="CU20" s="26">
         <v>91.893093867751929</v>
       </c>
       <c r="CV20" s="27">
         <v>138.0601975860462</v>
       </c>
       <c r="CW20" s="28">
         <v>174.13610794392559</v>
       </c>
       <c r="CX20" s="29">
         <v>186.36934168698014</v>
       </c>
       <c r="CY20" s="30">
         <v>194.62790622146636</v>
       </c>
       <c r="CZ20" s="31">
         <v>219.82195395698099</v>
       </c>
-      <c r="DA20" s="32"/>
+      <c r="DA20" s="32">
+        <v>275.34898067299793</v>
+      </c>
       <c r="DB20" s="33"/>
       <c r="DC20" s="34"/>
       <c r="DD20" s="35"/>
       <c r="DE20" s="12"/>
     </row>
     <row r="21" spans="1:109">
       <c r="A21" s="24" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="12">
         <v>14.031453058197364</v>
       </c>
       <c r="C21" s="12">
         <v>39.807319450795603</v>
       </c>
       <c r="D21" s="12">
         <v>54.602531267159549</v>
       </c>
       <c r="E21" s="12">
         <v>95.560557455043948</v>
       </c>
       <c r="F21" s="12">
         <v>126.97963847998223</v>
       </c>
       <c r="G21" s="12">
@@ -6037,51 +6057,53 @@
       </c>
       <c r="CS21" s="12">
         <v>1295.7759053783245</v>
       </c>
       <c r="CT21" s="18">
         <v>24.811490142399816</v>
       </c>
       <c r="CU21" s="26">
         <v>99.305993085605351</v>
       </c>
       <c r="CV21" s="27">
         <v>153.70642236704546</v>
       </c>
       <c r="CW21" s="28">
         <v>348.93712324698242</v>
       </c>
       <c r="CX21" s="29">
         <v>412.41521239239898</v>
       </c>
       <c r="CY21" s="30">
         <v>510.19339296443985</v>
       </c>
       <c r="CZ21" s="31">
         <v>521.14984737654652</v>
       </c>
-      <c r="DA21" s="32"/>
+      <c r="DA21" s="32">
+        <v>737.20065043382647</v>
+      </c>
       <c r="DB21" s="33"/>
       <c r="DC21" s="34"/>
       <c r="DD21" s="35"/>
       <c r="DE21" s="12"/>
     </row>
     <row r="22" spans="1:109">
       <c r="A22" s="24" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="12">
         <v>142.59386375063315</v>
       </c>
       <c r="C22" s="12">
         <v>333.48337380700298</v>
       </c>
       <c r="D22" s="12">
         <v>396.29115574749306</v>
       </c>
       <c r="E22" s="12">
         <v>525.9025628756882</v>
       </c>
       <c r="F22" s="12">
         <v>680.01692731391745</v>
       </c>
       <c r="G22" s="12">
@@ -6356,51 +6378,53 @@
       </c>
       <c r="CS22" s="12">
         <v>6106.4461977503033</v>
       </c>
       <c r="CT22" s="18">
         <v>197.29073854522196</v>
       </c>
       <c r="CU22" s="26">
         <v>573.91046716222945</v>
       </c>
       <c r="CV22" s="27">
         <v>705.62674209401757</v>
       </c>
       <c r="CW22" s="28">
         <v>1073.3201435830319</v>
       </c>
       <c r="CX22" s="29">
         <v>1259.2104211422627</v>
       </c>
       <c r="CY22" s="30">
         <v>2159.2066438325464</v>
       </c>
       <c r="CZ22" s="31">
         <v>2604.3678761999436</v>
       </c>
-      <c r="DA22" s="32"/>
+      <c r="DA22" s="32">
+        <v>2903.6545482859096</v>
+      </c>
       <c r="DB22" s="33"/>
       <c r="DC22" s="34"/>
       <c r="DD22" s="35"/>
       <c r="DE22" s="12"/>
     </row>
     <row r="23" spans="1:109">
       <c r="A23" s="24" t="s">
         <v>22</v>
       </c>
       <c r="B23" s="12">
         <v>97.507561185125837</v>
       </c>
       <c r="C23" s="12">
         <v>208.11734697160156</v>
       </c>
       <c r="D23" s="12">
         <v>253.16450933295221</v>
       </c>
       <c r="E23" s="12">
         <v>338.2894784509017</v>
       </c>
       <c r="F23" s="12">
         <v>444.35391077745396</v>
       </c>
       <c r="G23" s="12">
@@ -6675,51 +6699,53 @@
       </c>
       <c r="CS23" s="12">
         <v>5049.5850144968535</v>
       </c>
       <c r="CT23" s="18">
         <v>152.1679172857007</v>
       </c>
       <c r="CU23" s="26">
         <v>415.56771448148027</v>
       </c>
       <c r="CV23" s="27">
         <v>532.43320335560804</v>
       </c>
       <c r="CW23" s="28">
         <v>885.38423049103767</v>
       </c>
       <c r="CX23" s="29">
         <v>1114.7127913529496</v>
       </c>
       <c r="CY23" s="30">
         <v>1383.9678842958342</v>
       </c>
       <c r="CZ23" s="31">
         <v>1685.5945629188732</v>
       </c>
-      <c r="DA23" s="32"/>
+      <c r="DA23" s="32">
+        <v>2641.1079601840593</v>
+      </c>
       <c r="DB23" s="33"/>
       <c r="DC23" s="34"/>
       <c r="DD23" s="35"/>
       <c r="DE23" s="12"/>
     </row>
     <row r="24" spans="1:109">
       <c r="A24" s="24" t="s">
         <v>23</v>
       </c>
       <c r="B24" s="12">
         <v>289.29254677614063</v>
       </c>
       <c r="C24" s="12">
         <v>630.75416074123268</v>
       </c>
       <c r="D24" s="12">
         <v>737.28629426612417</v>
       </c>
       <c r="E24" s="12">
         <v>951.49000109278404</v>
       </c>
       <c r="F24" s="12">
         <v>1205.1203128343973</v>
       </c>
       <c r="G24" s="12">
@@ -6994,51 +7020,53 @@
       </c>
       <c r="CS24" s="12">
         <v>10424.088058783862</v>
       </c>
       <c r="CT24" s="18">
         <v>441.48122961223652</v>
       </c>
       <c r="CU24" s="26">
         <v>1149.5098117931764</v>
       </c>
       <c r="CV24" s="27">
         <v>1418.8279354045749</v>
       </c>
       <c r="CW24" s="28">
         <v>1996.2063273661806</v>
       </c>
       <c r="CX24" s="29">
         <v>2344.1650214604911</v>
       </c>
       <c r="CY24" s="30">
         <v>3764.5701627372932</v>
       </c>
       <c r="CZ24" s="31">
         <v>4497.4578722045335</v>
       </c>
-      <c r="DA24" s="32"/>
+      <c r="DA24" s="32">
+        <v>5951.2106139321277</v>
+      </c>
       <c r="DB24" s="33"/>
       <c r="DC24" s="34"/>
       <c r="DD24" s="35"/>
       <c r="DE24" s="12"/>
     </row>
     <row r="25" spans="1:109">
       <c r="A25" s="24" t="s">
         <v>24</v>
       </c>
       <c r="B25" s="12">
         <v>52.795964781943972</v>
       </c>
       <c r="C25" s="12">
         <v>123.1078080644225</v>
       </c>
       <c r="D25" s="12">
         <v>164.73574572596027</v>
       </c>
       <c r="E25" s="12">
         <v>220.46126866059063</v>
       </c>
       <c r="F25" s="12">
         <v>276.14983551192978</v>
       </c>
       <c r="G25" s="12">
@@ -7313,51 +7341,53 @@
       </c>
       <c r="CS25" s="12">
         <v>8044.1064019564747</v>
       </c>
       <c r="CT25" s="18">
         <v>718.9461881429321</v>
       </c>
       <c r="CU25" s="26">
         <v>1641.4571469428247</v>
       </c>
       <c r="CV25" s="27">
         <v>2439.3983061455365</v>
       </c>
       <c r="CW25" s="28">
         <v>3176.0147995992202</v>
       </c>
       <c r="CX25" s="29">
         <v>3899.5389956059371</v>
       </c>
       <c r="CY25" s="30">
         <v>4678.3558919612669</v>
       </c>
       <c r="CZ25" s="31">
         <v>5553.1048513033911</v>
       </c>
-      <c r="DA25" s="32"/>
+      <c r="DA25" s="32">
+        <v>6991.275229019765</v>
+      </c>
       <c r="DB25" s="33"/>
       <c r="DC25" s="34"/>
       <c r="DD25" s="35"/>
       <c r="DE25" s="12"/>
     </row>
     <row r="26" spans="1:109">
       <c r="A26" s="37" t="s">
         <v>25</v>
       </c>
       <c r="B26" s="12">
         <v>74.983476189006808</v>
       </c>
       <c r="C26" s="12">
         <v>175.9749617284678</v>
       </c>
       <c r="D26" s="12">
         <v>240.70655981926694</v>
       </c>
       <c r="E26" s="12">
         <v>312.86731473882151</v>
       </c>
       <c r="F26" s="12">
         <v>399.40906601555815</v>
       </c>
       <c r="G26" s="12">
@@ -7632,51 +7662,53 @@
       </c>
       <c r="CS26" s="12">
         <v>9733.2143953638624</v>
       </c>
       <c r="CT26" s="18">
         <v>497.34710565142382</v>
       </c>
       <c r="CU26" s="26">
         <v>1203.6882621931741</v>
       </c>
       <c r="CV26" s="27">
         <v>1340.0820430296501</v>
       </c>
       <c r="CW26" s="28">
         <v>2057.0987845442419</v>
       </c>
       <c r="CX26" s="29">
         <v>2657.6338335416858</v>
       </c>
       <c r="CY26" s="30">
         <v>3585.3991620727347</v>
       </c>
       <c r="CZ26" s="31">
         <v>4522.0742526488084</v>
       </c>
-      <c r="DA26" s="32"/>
+      <c r="DA26" s="32">
+        <v>5744.7020521898203</v>
+      </c>
       <c r="DB26" s="33"/>
       <c r="DC26" s="34"/>
       <c r="DD26" s="35"/>
       <c r="DE26" s="12"/>
     </row>
     <row r="27" spans="1:109">
       <c r="A27" s="6"/>
       <c r="B27" s="6"/>
       <c r="C27" s="6"/>
       <c r="D27" s="6"/>
       <c r="E27" s="6"/>
       <c r="F27" s="6"/>
       <c r="G27" s="6"/>
       <c r="H27" s="6"/>
       <c r="I27" s="6"/>
       <c r="J27" s="6"/>
       <c r="K27" s="6"/>
       <c r="L27" s="6"/>
       <c r="M27" s="6"/>
       <c r="N27" s="6"/>
       <c r="O27" s="6"/>
       <c r="P27" s="6"/>
       <c r="Q27" s="6"/>
       <c r="R27" s="6"/>
       <c r="S27" s="6"/>
@@ -7729,112 +7761,112 @@
       <c r="BN27" s="6"/>
       <c r="BO27" s="6"/>
       <c r="BP27" s="6"/>
       <c r="BQ27" s="6"/>
       <c r="BR27" s="6"/>
       <c r="BS27" s="6"/>
       <c r="BT27" s="6"/>
       <c r="BU27" s="6"/>
       <c r="BV27" s="6"/>
       <c r="BW27" s="6"/>
       <c r="BX27" s="6"/>
       <c r="BY27" s="5"/>
       <c r="BZ27" s="5"/>
       <c r="CA27" s="5"/>
       <c r="CB27" s="5"/>
       <c r="CC27" s="5"/>
       <c r="CD27" s="5"/>
       <c r="CE27" s="5"/>
       <c r="CF27" s="5"/>
       <c r="CG27" s="5"/>
       <c r="CH27" s="5"/>
       <c r="CI27" s="5"/>
     </row>
     <row r="28" spans="1:109" ht="21" customHeight="1">
       <c r="A28" s="6"/>
-      <c r="B28" s="83" t="s">
+      <c r="B28" s="80" t="s">
         <v>30</v>
       </c>
-      <c r="C28" s="83"/>
-[...57 lines deleted...]
-      <c r="BI28" s="83"/>
+      <c r="C28" s="80"/>
+      <c r="D28" s="80"/>
+      <c r="E28" s="80"/>
+      <c r="F28" s="80"/>
+      <c r="G28" s="80"/>
+      <c r="H28" s="80"/>
+      <c r="I28" s="80"/>
+      <c r="J28" s="80"/>
+      <c r="K28" s="80"/>
+      <c r="L28" s="80"/>
+      <c r="M28" s="80"/>
+      <c r="N28" s="80"/>
+      <c r="O28" s="80"/>
+      <c r="P28" s="80"/>
+      <c r="Q28" s="80"/>
+      <c r="R28" s="80"/>
+      <c r="S28" s="80"/>
+      <c r="T28" s="80"/>
+      <c r="U28" s="80"/>
+      <c r="V28" s="80"/>
+      <c r="W28" s="80"/>
+      <c r="X28" s="80"/>
+      <c r="Y28" s="80"/>
+      <c r="Z28" s="80"/>
+      <c r="AA28" s="80"/>
+      <c r="AB28" s="80"/>
+      <c r="AC28" s="80"/>
+      <c r="AD28" s="80"/>
+      <c r="AE28" s="80"/>
+      <c r="AF28" s="80"/>
+      <c r="AG28" s="80"/>
+      <c r="AH28" s="80"/>
+      <c r="AI28" s="80"/>
+      <c r="AJ28" s="80"/>
+      <c r="AK28" s="80"/>
+      <c r="AL28" s="80"/>
+      <c r="AM28" s="80"/>
+      <c r="AN28" s="80"/>
+      <c r="AO28" s="80"/>
+      <c r="AP28" s="80"/>
+      <c r="AQ28" s="80"/>
+      <c r="AR28" s="80"/>
+      <c r="AS28" s="80"/>
+      <c r="AT28" s="80"/>
+      <c r="AU28" s="80"/>
+      <c r="AV28" s="80"/>
+      <c r="AW28" s="80"/>
+      <c r="AX28" s="80"/>
+      <c r="AY28" s="80"/>
+      <c r="AZ28" s="80"/>
+      <c r="BA28" s="80"/>
+      <c r="BB28" s="80"/>
+      <c r="BC28" s="80"/>
+      <c r="BD28" s="80"/>
+      <c r="BE28" s="80"/>
+      <c r="BF28" s="80"/>
+      <c r="BG28" s="80"/>
+      <c r="BH28" s="80"/>
+      <c r="BI28" s="80"/>
       <c r="BJ28" s="6"/>
       <c r="BK28" s="6"/>
       <c r="BL28" s="6"/>
       <c r="BM28" s="6"/>
       <c r="BN28" s="6"/>
       <c r="BO28" s="6"/>
       <c r="BP28" s="6"/>
       <c r="BQ28" s="6"/>
       <c r="BR28" s="6"/>
       <c r="BS28" s="6"/>
       <c r="BT28" s="6"/>
       <c r="BU28" s="6"/>
       <c r="BV28" s="6"/>
       <c r="BW28" s="6"/>
       <c r="BX28" s="6"/>
       <c r="BY28" s="5"/>
       <c r="BZ28" s="5"/>
       <c r="CA28" s="5"/>
       <c r="CB28" s="5"/>
       <c r="CC28" s="5"/>
       <c r="CD28" s="5"/>
       <c r="CE28" s="5"/>
       <c r="CF28" s="5"/>
       <c r="CG28" s="5"/>
       <c r="CH28" s="5"/>
@@ -7948,180 +7980,180 @@
       <c r="CM29" s="6"/>
       <c r="CN29" s="6"/>
       <c r="CO29" s="6"/>
       <c r="CP29" s="76" t="s">
         <v>11</v>
       </c>
       <c r="CQ29" s="76"/>
       <c r="CR29" s="76"/>
       <c r="CS29" s="76"/>
       <c r="CT29" s="6"/>
       <c r="CU29" s="6"/>
       <c r="CV29" s="6"/>
       <c r="CW29" s="6"/>
       <c r="CX29" s="6"/>
       <c r="CY29" s="6"/>
       <c r="CZ29" s="6"/>
       <c r="DA29" s="6"/>
       <c r="DB29" s="76" t="s">
         <v>11</v>
       </c>
       <c r="DC29" s="76"/>
       <c r="DD29" s="76"/>
       <c r="DE29" s="76"/>
     </row>
     <row r="30" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A30" s="80"/>
-      <c r="B30" s="73" t="s">
+      <c r="A30" s="83"/>
+      <c r="B30" s="77" t="s">
         <v>28</v>
       </c>
-      <c r="C30" s="74"/>
-[...10 lines deleted...]
-      <c r="N30" s="73" t="s">
+      <c r="C30" s="78"/>
+      <c r="D30" s="78"/>
+      <c r="E30" s="78"/>
+      <c r="F30" s="78"/>
+      <c r="G30" s="78"/>
+      <c r="H30" s="78"/>
+      <c r="I30" s="78"/>
+      <c r="J30" s="78"/>
+      <c r="K30" s="78"/>
+      <c r="L30" s="78"/>
+      <c r="M30" s="79"/>
+      <c r="N30" s="77" t="s">
         <v>15</v>
       </c>
-      <c r="O30" s="74"/>
-[...10 lines deleted...]
-      <c r="Z30" s="73" t="s">
+      <c r="O30" s="78"/>
+      <c r="P30" s="78"/>
+      <c r="Q30" s="78"/>
+      <c r="R30" s="78"/>
+      <c r="S30" s="78"/>
+      <c r="T30" s="78"/>
+      <c r="U30" s="78"/>
+      <c r="V30" s="78"/>
+      <c r="W30" s="78"/>
+      <c r="X30" s="78"/>
+      <c r="Y30" s="79"/>
+      <c r="Z30" s="77" t="s">
         <v>27</v>
       </c>
-      <c r="AA30" s="74"/>
-[...10 lines deleted...]
-      <c r="AL30" s="73" t="s">
+      <c r="AA30" s="78"/>
+      <c r="AB30" s="78"/>
+      <c r="AC30" s="78"/>
+      <c r="AD30" s="78"/>
+      <c r="AE30" s="78"/>
+      <c r="AF30" s="78"/>
+      <c r="AG30" s="78"/>
+      <c r="AH30" s="78"/>
+      <c r="AI30" s="78"/>
+      <c r="AJ30" s="78"/>
+      <c r="AK30" s="79"/>
+      <c r="AL30" s="77" t="s">
         <v>26</v>
       </c>
-      <c r="AM30" s="74"/>
-[...10 lines deleted...]
-      <c r="AX30" s="73" t="s">
+      <c r="AM30" s="78"/>
+      <c r="AN30" s="78"/>
+      <c r="AO30" s="78"/>
+      <c r="AP30" s="78"/>
+      <c r="AQ30" s="78"/>
+      <c r="AR30" s="78"/>
+      <c r="AS30" s="78"/>
+      <c r="AT30" s="78"/>
+      <c r="AU30" s="78"/>
+      <c r="AV30" s="78"/>
+      <c r="AW30" s="79"/>
+      <c r="AX30" s="77" t="s">
         <v>17</v>
       </c>
-      <c r="AY30" s="74"/>
-[...10 lines deleted...]
-      <c r="BJ30" s="73" t="s">
+      <c r="AY30" s="78"/>
+      <c r="AZ30" s="78"/>
+      <c r="BA30" s="78"/>
+      <c r="BB30" s="78"/>
+      <c r="BC30" s="78"/>
+      <c r="BD30" s="78"/>
+      <c r="BE30" s="78"/>
+      <c r="BF30" s="78"/>
+      <c r="BG30" s="78"/>
+      <c r="BH30" s="78"/>
+      <c r="BI30" s="79"/>
+      <c r="BJ30" s="77" t="s">
         <v>33</v>
       </c>
-      <c r="BK30" s="74"/>
-[...10 lines deleted...]
-      <c r="BV30" s="73" t="s">
+      <c r="BK30" s="78"/>
+      <c r="BL30" s="78"/>
+      <c r="BM30" s="78"/>
+      <c r="BN30" s="78"/>
+      <c r="BO30" s="78"/>
+      <c r="BP30" s="78"/>
+      <c r="BQ30" s="78"/>
+      <c r="BR30" s="78"/>
+      <c r="BS30" s="78"/>
+      <c r="BT30" s="78"/>
+      <c r="BU30" s="79"/>
+      <c r="BV30" s="77" t="s">
         <v>34</v>
       </c>
-      <c r="BW30" s="74"/>
-[...10 lines deleted...]
-      <c r="CH30" s="73" t="s">
+      <c r="BW30" s="78"/>
+      <c r="BX30" s="78"/>
+      <c r="BY30" s="78"/>
+      <c r="BZ30" s="78"/>
+      <c r="CA30" s="78"/>
+      <c r="CB30" s="78"/>
+      <c r="CC30" s="78"/>
+      <c r="CD30" s="78"/>
+      <c r="CE30" s="78"/>
+      <c r="CF30" s="78"/>
+      <c r="CG30" s="79"/>
+      <c r="CH30" s="77" t="s">
         <v>35</v>
       </c>
-      <c r="CI30" s="74"/>
-[...10 lines deleted...]
-      <c r="CT30" s="77" t="s">
+      <c r="CI30" s="78"/>
+      <c r="CJ30" s="78"/>
+      <c r="CK30" s="78"/>
+      <c r="CL30" s="78"/>
+      <c r="CM30" s="78"/>
+      <c r="CN30" s="78"/>
+      <c r="CO30" s="78"/>
+      <c r="CP30" s="78"/>
+      <c r="CQ30" s="78"/>
+      <c r="CR30" s="78"/>
+      <c r="CS30" s="79"/>
+      <c r="CT30" s="73" t="s">
         <v>32</v>
       </c>
-      <c r="CU30" s="78"/>
-[...9 lines deleted...]
-      <c r="DE30" s="79"/>
+      <c r="CU30" s="74"/>
+      <c r="CV30" s="74"/>
+      <c r="CW30" s="74"/>
+      <c r="CX30" s="74"/>
+      <c r="CY30" s="74"/>
+      <c r="CZ30" s="74"/>
+      <c r="DA30" s="74"/>
+      <c r="DB30" s="74"/>
+      <c r="DC30" s="74"/>
+      <c r="DD30" s="74"/>
+      <c r="DE30" s="75"/>
     </row>
     <row r="31" spans="1:109" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A31" s="81"/>
+      <c r="A31" s="84"/>
       <c r="B31" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>1</v>
       </c>
       <c r="D31" s="7" t="s">
         <v>2</v>
       </c>
       <c r="E31" s="7" t="s">
         <v>3</v>
       </c>
       <c r="F31" s="7" t="s">
         <v>4</v>
       </c>
       <c r="G31" s="7" t="s">
         <v>5</v>
       </c>
       <c r="H31" s="7" t="s">
         <v>6</v>
       </c>
       <c r="I31" s="7" t="s">
         <v>7</v>
       </c>
       <c r="J31" s="7" t="s">
@@ -8716,51 +8748,53 @@
       </c>
       <c r="CS32" s="12">
         <v>6565.949199288666</v>
       </c>
       <c r="CT32" s="18">
         <v>49.583314100000003</v>
       </c>
       <c r="CU32" s="19">
         <v>231.24059533541669</v>
       </c>
       <c r="CV32" s="20">
         <v>333.29752442500001</v>
       </c>
       <c r="CW32" s="21">
         <v>409.8214322583334</v>
       </c>
       <c r="CX32" s="22">
         <v>458.59482633541671</v>
       </c>
       <c r="CY32" s="23">
         <v>495.1247014570834</v>
       </c>
       <c r="CZ32" s="14">
         <v>910.94428642383343</v>
       </c>
-      <c r="DA32" s="15"/>
+      <c r="DA32" s="15">
+        <v>4478.3651086190603</v>
+      </c>
       <c r="DB32" s="16"/>
       <c r="DC32" s="17"/>
       <c r="DD32" s="35"/>
       <c r="DE32" s="12"/>
     </row>
     <row r="33" spans="1:109">
       <c r="A33" s="24" t="s">
         <v>19</v>
       </c>
       <c r="B33" s="25">
         <v>25.452775277231051</v>
       </c>
       <c r="C33" s="25">
         <v>50.905550554462103</v>
       </c>
       <c r="D33" s="25">
         <v>76.358325831693151</v>
       </c>
       <c r="E33" s="25">
         <v>101.81110110892421</v>
       </c>
       <c r="F33" s="25">
         <v>127.26387638615526</v>
       </c>
       <c r="G33" s="25">
@@ -9035,51 +9069,53 @@
       </c>
       <c r="CS33" s="12">
         <v>173.88095689505062</v>
       </c>
       <c r="CT33" s="18">
         <v>10.72037696666667</v>
       </c>
       <c r="CU33" s="26">
         <v>49.065593422916677</v>
       </c>
       <c r="CV33" s="27">
         <v>70.915211733333351</v>
       </c>
       <c r="CW33" s="28">
         <v>87.354738466666689</v>
       </c>
       <c r="CX33" s="29">
         <v>97.804549989583364</v>
       </c>
       <c r="CY33" s="30">
         <v>105.65435123958336</v>
       </c>
       <c r="CZ33" s="31">
         <v>129.89499503698573</v>
       </c>
-      <c r="DA33" s="32"/>
+      <c r="DA33" s="32">
+        <v>170.34207256473729</v>
+      </c>
       <c r="DB33" s="33"/>
       <c r="DC33" s="34"/>
       <c r="DD33" s="35"/>
       <c r="DE33" s="12"/>
     </row>
     <row r="34" spans="1:109">
       <c r="A34" s="24" t="s">
         <v>20</v>
       </c>
       <c r="B34" s="10">
         <v>1.7628816503688678</v>
       </c>
       <c r="C34" s="10">
         <v>3.5257633007377356</v>
       </c>
       <c r="D34" s="10">
         <v>5.2886449511066029</v>
       </c>
       <c r="E34" s="10">
         <v>7.0515266014754712</v>
       </c>
       <c r="F34" s="10">
         <v>8.8144082518443394</v>
       </c>
       <c r="G34" s="10">
@@ -9354,51 +9390,53 @@
       </c>
       <c r="CS34" s="12">
         <v>219.49355055000001</v>
       </c>
       <c r="CT34" s="18">
         <v>0.79166666666666674</v>
       </c>
       <c r="CU34" s="26">
         <v>3.8181770833333335</v>
       </c>
       <c r="CV34" s="27">
         <v>5.4769270833333339</v>
       </c>
       <c r="CW34" s="28">
         <v>6.7130520833333343</v>
       </c>
       <c r="CX34" s="29">
         <v>7.5047187500000012</v>
       </c>
       <c r="CY34" s="30">
         <v>8.0945125000000004</v>
       </c>
       <c r="CZ34" s="31">
         <v>8.5111106077044028</v>
       </c>
-      <c r="DA34" s="32"/>
+      <c r="DA34" s="32">
+        <v>208.742420825914</v>
+      </c>
       <c r="DB34" s="33"/>
       <c r="DC34" s="34"/>
       <c r="DD34" s="35"/>
       <c r="DE34" s="12"/>
     </row>
     <row r="35" spans="1:109">
       <c r="A35" s="24" t="s">
         <v>21</v>
       </c>
       <c r="B35" s="10">
         <v>0.20953751707651999</v>
       </c>
       <c r="C35" s="10">
         <v>0.41907503415303998</v>
       </c>
       <c r="D35" s="10">
         <v>0.62861255122955995</v>
       </c>
       <c r="E35" s="10">
         <v>0.83815006830607997</v>
       </c>
       <c r="F35" s="10">
         <v>1.0476875853826</v>
       </c>
       <c r="G35" s="10">
@@ -9673,51 +9711,53 @@
       </c>
       <c r="CS35" s="12">
         <v>195.82318144451378</v>
       </c>
       <c r="CT35" s="18">
         <v>1.2644500000000003</v>
       </c>
       <c r="CU35" s="26">
         <v>6.0983924375000012</v>
       </c>
       <c r="CV35" s="27">
         <v>8.7477479375000016</v>
       </c>
       <c r="CW35" s="28">
         <v>10.722086787500002</v>
       </c>
       <c r="CX35" s="29">
         <v>11.986536787500002</v>
       </c>
       <c r="CY35" s="30">
         <v>12.928555365000003</v>
       </c>
       <c r="CZ35" s="31">
         <v>41.166709264811452</v>
       </c>
-      <c r="DA35" s="32"/>
+      <c r="DA35" s="32">
+        <v>105.79922321072479</v>
+      </c>
       <c r="DB35" s="33"/>
       <c r="DC35" s="34"/>
       <c r="DD35" s="35"/>
       <c r="DE35" s="12"/>
     </row>
     <row r="36" spans="1:109">
       <c r="A36" s="24" t="s">
         <v>22</v>
       </c>
       <c r="B36" s="10">
         <v>0.53772208292348</v>
       </c>
       <c r="C36" s="10">
         <v>1.07544416584696</v>
       </c>
       <c r="D36" s="10">
         <v>1.6131662487704399</v>
       </c>
       <c r="E36" s="10">
         <v>2.15088833169392</v>
       </c>
       <c r="F36" s="10">
         <v>2.6886104146174001</v>
       </c>
       <c r="G36" s="10">
@@ -9992,51 +10032,53 @@
       </c>
       <c r="CS36" s="12">
         <v>1424.8779647700001</v>
       </c>
       <c r="CT36" s="18">
         <v>4.3858333333333341</v>
       </c>
       <c r="CU36" s="26">
         <v>21.152701041666671</v>
       </c>
       <c r="CV36" s="27">
         <v>30.342176041666672</v>
       </c>
       <c r="CW36" s="28">
         <v>37.190308541666674</v>
       </c>
       <c r="CX36" s="29">
         <v>41.576141875000005</v>
       </c>
       <c r="CY36" s="30">
         <v>44.843599250000004</v>
       </c>
       <c r="CZ36" s="31">
         <v>113.96538021519243</v>
       </c>
-      <c r="DA36" s="32"/>
+      <c r="DA36" s="32">
+        <v>939.24647543187064</v>
+      </c>
       <c r="DB36" s="33"/>
       <c r="DC36" s="34"/>
       <c r="DD36" s="35"/>
       <c r="DE36" s="12"/>
     </row>
     <row r="37" spans="1:109">
       <c r="A37" s="24" t="s">
         <v>23</v>
       </c>
       <c r="B37" s="10">
         <v>1.4969445503656148E-2</v>
       </c>
       <c r="C37" s="10">
         <v>2.9938891007312295E-2</v>
       </c>
       <c r="D37" s="10">
         <v>4.4908336510968441E-2</v>
       </c>
       <c r="E37" s="10">
         <v>5.9877782014624591E-2</v>
       </c>
       <c r="F37" s="10">
         <v>7.484722751828074E-2</v>
       </c>
       <c r="G37" s="10">
@@ -10311,51 +10353,53 @@
       </c>
       <c r="CS37" s="12">
         <v>1702.7341040400001</v>
       </c>
       <c r="CT37" s="18">
         <v>1.655E-3</v>
       </c>
       <c r="CU37" s="26">
         <v>3.1316666666666667E-3</v>
       </c>
       <c r="CV37" s="27">
         <v>4.555E-3</v>
       </c>
       <c r="CW37" s="28">
         <v>6.1866666666666667E-3</v>
       </c>
       <c r="CX37" s="29">
         <v>7.5966666666666665E-3</v>
       </c>
       <c r="CY37" s="30">
         <v>8.7716666666666672E-3</v>
       </c>
       <c r="CZ37" s="31">
         <v>36.863181446990694</v>
       </c>
-      <c r="DA37" s="32"/>
+      <c r="DA37" s="32">
+        <v>1034.1480605184447</v>
+      </c>
       <c r="DB37" s="33"/>
       <c r="DC37" s="34"/>
       <c r="DD37" s="35"/>
       <c r="DE37" s="12"/>
     </row>
     <row r="38" spans="1:109">
       <c r="A38" s="24" t="s">
         <v>24</v>
       </c>
       <c r="B38" s="10">
         <v>8.6569976797296526</v>
       </c>
       <c r="C38" s="10">
         <v>17.313995359459305</v>
       </c>
       <c r="D38" s="10">
         <v>25.970993039188958</v>
       </c>
       <c r="E38" s="10">
         <v>34.62799071891861</v>
       </c>
       <c r="F38" s="10">
         <v>43.284988398648267</v>
       </c>
       <c r="G38" s="10">
@@ -10630,51 +10674,53 @@
       </c>
       <c r="CS38" s="12">
         <v>676.68415350000021</v>
       </c>
       <c r="CT38" s="18">
         <v>12.255000000000003</v>
       </c>
       <c r="CU38" s="26">
         <v>59.105381250000008</v>
       </c>
       <c r="CV38" s="27">
         <v>84.782831250000015</v>
       </c>
       <c r="CW38" s="28">
         <v>103.91804625000002</v>
       </c>
       <c r="CX38" s="29">
         <v>116.17304625000003</v>
       </c>
       <c r="CY38" s="30">
         <v>125.30305350000003</v>
       </c>
       <c r="CZ38" s="31">
         <v>165.99007228589565</v>
       </c>
-      <c r="DA38" s="32"/>
+      <c r="DA38" s="32">
+        <v>769.38095960393491</v>
+      </c>
       <c r="DB38" s="33"/>
       <c r="DC38" s="34"/>
       <c r="DD38" s="35"/>
       <c r="DE38" s="12"/>
     </row>
     <row r="39" spans="1:109">
       <c r="A39" s="37" t="s">
         <v>25</v>
       </c>
       <c r="B39" s="36">
         <v>3.9174806229234798</v>
       </c>
       <c r="C39" s="36">
         <v>7.8349612458469595</v>
       </c>
       <c r="D39" s="36">
         <v>11.75244186877044</v>
       </c>
       <c r="E39" s="36">
         <v>15.669922491693919</v>
       </c>
       <c r="F39" s="36">
         <v>19.587403114617398</v>
       </c>
       <c r="G39" s="36">
@@ -10949,51 +10995,53 @@
       </c>
       <c r="CS39" s="12">
         <v>2172.4552880891024</v>
       </c>
       <c r="CT39" s="18">
         <v>20.164332133333332</v>
       </c>
       <c r="CU39" s="26">
         <v>91.99721843333333</v>
       </c>
       <c r="CV39" s="27">
         <v>133.02807537916667</v>
       </c>
       <c r="CW39" s="28">
         <v>163.91701346249999</v>
       </c>
       <c r="CX39" s="29">
         <v>183.54223601666666</v>
       </c>
       <c r="CY39" s="30">
         <v>198.29185793583332</v>
       </c>
       <c r="CZ39" s="31">
         <v>414.55283756625306</v>
       </c>
-      <c r="DA39" s="32"/>
+      <c r="DA39" s="32">
+        <v>1250.7058964634343</v>
+      </c>
       <c r="DB39" s="33"/>
       <c r="DC39" s="34"/>
       <c r="DD39" s="35"/>
       <c r="DE39" s="12"/>
     </row>
     <row r="40" spans="1:109">
       <c r="A40" s="6"/>
       <c r="B40" s="6"/>
       <c r="C40" s="6"/>
       <c r="D40" s="6"/>
       <c r="E40" s="6"/>
       <c r="F40" s="6"/>
       <c r="G40" s="6"/>
       <c r="H40" s="6"/>
       <c r="I40" s="6"/>
       <c r="J40" s="6"/>
       <c r="K40" s="6"/>
       <c r="L40" s="6"/>
       <c r="M40" s="6"/>
       <c r="N40" s="6"/>
       <c r="O40" s="6"/>
       <c r="P40" s="6"/>
       <c r="Q40" s="6"/>
       <c r="R40" s="6"/>
       <c r="S40" s="6"/>
@@ -11046,112 +11094,112 @@
       <c r="BN40" s="6"/>
       <c r="BO40" s="6"/>
       <c r="BP40" s="6"/>
       <c r="BQ40" s="6"/>
       <c r="BR40" s="6"/>
       <c r="BS40" s="6"/>
       <c r="BT40" s="6"/>
       <c r="BU40" s="6"/>
       <c r="BV40" s="6"/>
       <c r="BW40" s="6"/>
       <c r="BX40" s="6"/>
       <c r="BY40" s="5"/>
       <c r="BZ40" s="5"/>
       <c r="CA40" s="5"/>
       <c r="CB40" s="5"/>
       <c r="CC40" s="5"/>
       <c r="CD40" s="5"/>
       <c r="CE40" s="5"/>
       <c r="CF40" s="5"/>
       <c r="CG40" s="5"/>
       <c r="CH40" s="5"/>
       <c r="CI40" s="5"/>
     </row>
     <row r="41" spans="1:109" ht="21" customHeight="1">
       <c r="A41" s="6"/>
-      <c r="B41" s="83" t="s">
+      <c r="B41" s="80" t="s">
         <v>31</v>
       </c>
-      <c r="C41" s="83"/>
-[...57 lines deleted...]
-      <c r="BI41" s="83"/>
+      <c r="C41" s="80"/>
+      <c r="D41" s="80"/>
+      <c r="E41" s="80"/>
+      <c r="F41" s="80"/>
+      <c r="G41" s="80"/>
+      <c r="H41" s="80"/>
+      <c r="I41" s="80"/>
+      <c r="J41" s="80"/>
+      <c r="K41" s="80"/>
+      <c r="L41" s="80"/>
+      <c r="M41" s="80"/>
+      <c r="N41" s="80"/>
+      <c r="O41" s="80"/>
+      <c r="P41" s="80"/>
+      <c r="Q41" s="80"/>
+      <c r="R41" s="80"/>
+      <c r="S41" s="80"/>
+      <c r="T41" s="80"/>
+      <c r="U41" s="80"/>
+      <c r="V41" s="80"/>
+      <c r="W41" s="80"/>
+      <c r="X41" s="80"/>
+      <c r="Y41" s="80"/>
+      <c r="Z41" s="80"/>
+      <c r="AA41" s="80"/>
+      <c r="AB41" s="80"/>
+      <c r="AC41" s="80"/>
+      <c r="AD41" s="80"/>
+      <c r="AE41" s="80"/>
+      <c r="AF41" s="80"/>
+      <c r="AG41" s="80"/>
+      <c r="AH41" s="80"/>
+      <c r="AI41" s="80"/>
+      <c r="AJ41" s="80"/>
+      <c r="AK41" s="80"/>
+      <c r="AL41" s="80"/>
+      <c r="AM41" s="80"/>
+      <c r="AN41" s="80"/>
+      <c r="AO41" s="80"/>
+      <c r="AP41" s="80"/>
+      <c r="AQ41" s="80"/>
+      <c r="AR41" s="80"/>
+      <c r="AS41" s="80"/>
+      <c r="AT41" s="80"/>
+      <c r="AU41" s="80"/>
+      <c r="AV41" s="80"/>
+      <c r="AW41" s="80"/>
+      <c r="AX41" s="80"/>
+      <c r="AY41" s="80"/>
+      <c r="AZ41" s="80"/>
+      <c r="BA41" s="80"/>
+      <c r="BB41" s="80"/>
+      <c r="BC41" s="80"/>
+      <c r="BD41" s="80"/>
+      <c r="BE41" s="80"/>
+      <c r="BF41" s="80"/>
+      <c r="BG41" s="80"/>
+      <c r="BH41" s="80"/>
+      <c r="BI41" s="80"/>
       <c r="BJ41" s="6"/>
       <c r="BK41" s="6"/>
       <c r="BL41" s="6"/>
       <c r="BM41" s="6"/>
       <c r="BN41" s="6"/>
       <c r="BO41" s="6"/>
       <c r="BP41" s="6"/>
       <c r="BQ41" s="6"/>
       <c r="BR41" s="6"/>
       <c r="BS41" s="6"/>
       <c r="BT41" s="6"/>
       <c r="BU41" s="6"/>
       <c r="BV41" s="6"/>
       <c r="BW41" s="6"/>
       <c r="BX41" s="6"/>
       <c r="BY41" s="5"/>
       <c r="BZ41" s="5"/>
       <c r="CA41" s="5"/>
       <c r="CB41" s="5"/>
       <c r="CC41" s="5"/>
       <c r="CD41" s="5"/>
       <c r="CE41" s="5"/>
       <c r="CF41" s="5"/>
       <c r="CG41" s="5"/>
       <c r="CH41" s="5"/>
@@ -11265,180 +11313,180 @@
       <c r="CM42" s="6"/>
       <c r="CN42" s="6"/>
       <c r="CO42" s="6"/>
       <c r="CP42" s="76" t="s">
         <v>11</v>
       </c>
       <c r="CQ42" s="76"/>
       <c r="CR42" s="76"/>
       <c r="CS42" s="76"/>
       <c r="CT42" s="6"/>
       <c r="CU42" s="6"/>
       <c r="CV42" s="6"/>
       <c r="CW42" s="6"/>
       <c r="CX42" s="6"/>
       <c r="CY42" s="6"/>
       <c r="CZ42" s="6"/>
       <c r="DA42" s="6"/>
       <c r="DB42" s="76" t="s">
         <v>11</v>
       </c>
       <c r="DC42" s="76"/>
       <c r="DD42" s="76"/>
       <c r="DE42" s="76"/>
     </row>
     <row r="43" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A43" s="80"/>
-      <c r="B43" s="73" t="s">
+      <c r="A43" s="83"/>
+      <c r="B43" s="77" t="s">
         <v>28</v>
       </c>
-      <c r="C43" s="74"/>
-[...10 lines deleted...]
-      <c r="N43" s="73" t="s">
+      <c r="C43" s="78"/>
+      <c r="D43" s="78"/>
+      <c r="E43" s="78"/>
+      <c r="F43" s="78"/>
+      <c r="G43" s="78"/>
+      <c r="H43" s="78"/>
+      <c r="I43" s="78"/>
+      <c r="J43" s="78"/>
+      <c r="K43" s="78"/>
+      <c r="L43" s="78"/>
+      <c r="M43" s="79"/>
+      <c r="N43" s="77" t="s">
         <v>15</v>
       </c>
-      <c r="O43" s="74"/>
-[...10 lines deleted...]
-      <c r="Z43" s="73" t="s">
+      <c r="O43" s="78"/>
+      <c r="P43" s="78"/>
+      <c r="Q43" s="78"/>
+      <c r="R43" s="78"/>
+      <c r="S43" s="78"/>
+      <c r="T43" s="78"/>
+      <c r="U43" s="78"/>
+      <c r="V43" s="78"/>
+      <c r="W43" s="78"/>
+      <c r="X43" s="78"/>
+      <c r="Y43" s="79"/>
+      <c r="Z43" s="77" t="s">
         <v>27</v>
       </c>
-      <c r="AA43" s="74"/>
-[...10 lines deleted...]
-      <c r="AL43" s="73" t="s">
+      <c r="AA43" s="78"/>
+      <c r="AB43" s="78"/>
+      <c r="AC43" s="78"/>
+      <c r="AD43" s="78"/>
+      <c r="AE43" s="78"/>
+      <c r="AF43" s="78"/>
+      <c r="AG43" s="78"/>
+      <c r="AH43" s="78"/>
+      <c r="AI43" s="78"/>
+      <c r="AJ43" s="78"/>
+      <c r="AK43" s="79"/>
+      <c r="AL43" s="77" t="s">
         <v>26</v>
       </c>
-      <c r="AM43" s="74"/>
-[...10 lines deleted...]
-      <c r="AX43" s="73" t="s">
+      <c r="AM43" s="78"/>
+      <c r="AN43" s="78"/>
+      <c r="AO43" s="78"/>
+      <c r="AP43" s="78"/>
+      <c r="AQ43" s="78"/>
+      <c r="AR43" s="78"/>
+      <c r="AS43" s="78"/>
+      <c r="AT43" s="78"/>
+      <c r="AU43" s="78"/>
+      <c r="AV43" s="78"/>
+      <c r="AW43" s="79"/>
+      <c r="AX43" s="77" t="s">
         <v>17</v>
       </c>
-      <c r="AY43" s="74"/>
-[...10 lines deleted...]
-      <c r="BJ43" s="73" t="s">
+      <c r="AY43" s="78"/>
+      <c r="AZ43" s="78"/>
+      <c r="BA43" s="78"/>
+      <c r="BB43" s="78"/>
+      <c r="BC43" s="78"/>
+      <c r="BD43" s="78"/>
+      <c r="BE43" s="78"/>
+      <c r="BF43" s="78"/>
+      <c r="BG43" s="78"/>
+      <c r="BH43" s="78"/>
+      <c r="BI43" s="79"/>
+      <c r="BJ43" s="77" t="s">
         <v>33</v>
       </c>
-      <c r="BK43" s="74"/>
-[...10 lines deleted...]
-      <c r="BV43" s="73" t="s">
+      <c r="BK43" s="78"/>
+      <c r="BL43" s="78"/>
+      <c r="BM43" s="78"/>
+      <c r="BN43" s="78"/>
+      <c r="BO43" s="78"/>
+      <c r="BP43" s="78"/>
+      <c r="BQ43" s="78"/>
+      <c r="BR43" s="78"/>
+      <c r="BS43" s="78"/>
+      <c r="BT43" s="78"/>
+      <c r="BU43" s="79"/>
+      <c r="BV43" s="77" t="s">
         <v>34</v>
       </c>
-      <c r="BW43" s="74"/>
-[...10 lines deleted...]
-      <c r="CH43" s="73" t="s">
+      <c r="BW43" s="78"/>
+      <c r="BX43" s="78"/>
+      <c r="BY43" s="78"/>
+      <c r="BZ43" s="78"/>
+      <c r="CA43" s="78"/>
+      <c r="CB43" s="78"/>
+      <c r="CC43" s="78"/>
+      <c r="CD43" s="78"/>
+      <c r="CE43" s="78"/>
+      <c r="CF43" s="78"/>
+      <c r="CG43" s="79"/>
+      <c r="CH43" s="77" t="s">
         <v>35</v>
       </c>
-      <c r="CI43" s="74"/>
-[...10 lines deleted...]
-      <c r="CT43" s="77" t="s">
+      <c r="CI43" s="78"/>
+      <c r="CJ43" s="78"/>
+      <c r="CK43" s="78"/>
+      <c r="CL43" s="78"/>
+      <c r="CM43" s="78"/>
+      <c r="CN43" s="78"/>
+      <c r="CO43" s="78"/>
+      <c r="CP43" s="78"/>
+      <c r="CQ43" s="78"/>
+      <c r="CR43" s="78"/>
+      <c r="CS43" s="79"/>
+      <c r="CT43" s="73" t="s">
         <v>32</v>
       </c>
-      <c r="CU43" s="78"/>
-[...9 lines deleted...]
-      <c r="DE43" s="79"/>
+      <c r="CU43" s="74"/>
+      <c r="CV43" s="74"/>
+      <c r="CW43" s="74"/>
+      <c r="CX43" s="74"/>
+      <c r="CY43" s="74"/>
+      <c r="CZ43" s="74"/>
+      <c r="DA43" s="74"/>
+      <c r="DB43" s="74"/>
+      <c r="DC43" s="74"/>
+      <c r="DD43" s="74"/>
+      <c r="DE43" s="75"/>
     </row>
     <row r="44" spans="1:109" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A44" s="81"/>
+      <c r="A44" s="84"/>
       <c r="B44" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C44" s="7" t="s">
         <v>1</v>
       </c>
       <c r="D44" s="7" t="s">
         <v>2</v>
       </c>
       <c r="E44" s="7" t="s">
         <v>3</v>
       </c>
       <c r="F44" s="7" t="s">
         <v>4</v>
       </c>
       <c r="G44" s="7" t="s">
         <v>5</v>
       </c>
       <c r="H44" s="7" t="s">
         <v>6</v>
       </c>
       <c r="I44" s="7" t="s">
         <v>7</v>
       </c>
       <c r="J44" s="7" t="s">
@@ -12033,51 +12081,53 @@
       </c>
       <c r="CS45" s="12">
         <v>34924.953974885</v>
       </c>
       <c r="CT45" s="18">
         <v>2000.4541496566551</v>
       </c>
       <c r="CU45" s="19">
         <v>4944.0918941908258</v>
       </c>
       <c r="CV45" s="20">
         <v>6394.8373255574788</v>
       </c>
       <c r="CW45" s="21">
         <v>9301.2760845162866</v>
       </c>
       <c r="CX45" s="22">
         <v>11414.888424341183</v>
       </c>
       <c r="CY45" s="23">
         <v>15779.489384511397</v>
       </c>
       <c r="CZ45" s="14">
         <v>18690.054887023289</v>
       </c>
-      <c r="DA45" s="15"/>
+      <c r="DA45" s="15">
+        <v>20762.096241444779</v>
+      </c>
       <c r="DB45" s="16"/>
       <c r="DC45" s="17"/>
       <c r="DD45" s="35"/>
       <c r="DE45" s="12"/>
     </row>
     <row r="46" spans="1:109">
       <c r="A46" s="24" t="s">
         <v>19</v>
       </c>
       <c r="B46" s="10">
         <v>4.2599640750584262</v>
       </c>
       <c r="C46" s="12">
         <v>18.342064781361184</v>
       </c>
       <c r="D46" s="12">
         <v>22.882920081269699</v>
       </c>
       <c r="E46" s="12">
         <v>24.457470668657461</v>
       </c>
       <c r="F46" s="12">
         <v>28.94986916356423</v>
       </c>
       <c r="G46" s="12">
@@ -12352,51 +12402,53 @@
       </c>
       <c r="CS46" s="12">
         <v>675.67539888006718</v>
       </c>
       <c r="CT46" s="18">
         <v>7.2724174100735528</v>
       </c>
       <c r="CU46" s="26">
         <v>42.827500444835245</v>
       </c>
       <c r="CV46" s="27">
         <v>67.144985852712836</v>
       </c>
       <c r="CW46" s="28">
         <v>86.781369477258892</v>
       </c>
       <c r="CX46" s="29">
         <v>88.561611056623576</v>
       </c>
       <c r="CY46" s="30">
         <v>88.968227114330844</v>
       </c>
       <c r="CZ46" s="31">
         <v>89.915080600031899</v>
       </c>
-      <c r="DA46" s="32"/>
+      <c r="DA46" s="32">
+        <v>104.98059276135115</v>
+      </c>
       <c r="DB46" s="33"/>
       <c r="DC46" s="34"/>
       <c r="DD46" s="35"/>
       <c r="DE46" s="12"/>
     </row>
     <row r="47" spans="1:109">
       <c r="A47" s="24" t="s">
         <v>20</v>
       </c>
       <c r="B47" s="10">
         <v>12.199124479301172</v>
       </c>
       <c r="C47" s="12">
         <v>36.084534782613062</v>
       </c>
       <c r="D47" s="12">
         <v>49.043637891275154</v>
       </c>
       <c r="E47" s="12">
         <v>88.036065781734052</v>
       </c>
       <c r="F47" s="12">
         <v>117.53676032973397</v>
       </c>
       <c r="G47" s="12">
@@ -12671,51 +12723,53 @@
       </c>
       <c r="CS47" s="12">
         <v>1075.904038743683</v>
       </c>
       <c r="CT47" s="18">
         <v>24.019823475733148</v>
       </c>
       <c r="CU47" s="26">
         <v>95.487816002272012</v>
       </c>
       <c r="CV47" s="27">
         <v>148.22949528371211</v>
       </c>
       <c r="CW47" s="28">
         <v>342.224071163649</v>
       </c>
       <c r="CX47" s="29">
         <v>404.89398933922109</v>
       </c>
       <c r="CY47" s="30">
         <v>502.05695383431322</v>
       </c>
       <c r="CZ47" s="31">
         <v>512.59396146056838</v>
       </c>
-      <c r="DA47" s="32"/>
+      <c r="DA47" s="32">
+        <v>528.35728109084391</v>
+      </c>
       <c r="DB47" s="33"/>
       <c r="DC47" s="34"/>
       <c r="DD47" s="35"/>
       <c r="DE47" s="12"/>
     </row>
     <row r="48" spans="1:109">
       <c r="A48" s="24" t="s">
         <v>21</v>
       </c>
       <c r="B48" s="12">
         <v>141.67857567278062</v>
       </c>
       <c r="C48" s="12">
         <v>331.41376436776955</v>
       </c>
       <c r="D48" s="12">
         <v>393.70114950061003</v>
       </c>
       <c r="E48" s="12">
         <v>522.461523602331</v>
       </c>
       <c r="F48" s="12">
         <v>675.60358068006235</v>
       </c>
       <c r="G48" s="12">
@@ -12990,51 +13044,53 @@
       </c>
       <c r="CS48" s="12">
         <v>5908.840171905751</v>
       </c>
       <c r="CT48" s="18">
         <v>196.02628854522197</v>
       </c>
       <c r="CU48" s="26">
         <v>567.81207472472943</v>
       </c>
       <c r="CV48" s="27">
         <v>696.87899415651748</v>
       </c>
       <c r="CW48" s="28">
         <v>1062.5980567955319</v>
       </c>
       <c r="CX48" s="29">
         <v>1247.1755528825972</v>
       </c>
       <c r="CY48" s="30">
         <v>2145.9957579774809</v>
       </c>
       <c r="CZ48" s="31">
         <v>2562.803094524651</v>
       </c>
-      <c r="DA48" s="32"/>
+      <c r="DA48" s="32">
+        <v>2797.3794381299613</v>
+      </c>
       <c r="DB48" s="33"/>
       <c r="DC48" s="34"/>
       <c r="DD48" s="35"/>
       <c r="DE48" s="12"/>
     </row>
     <row r="49" spans="1:109">
       <c r="A49" s="24" t="s">
         <v>22</v>
       </c>
       <c r="B49" s="12">
         <v>96.487237578011616</v>
       </c>
       <c r="C49" s="12">
         <v>206.01185192930677</v>
       </c>
       <c r="D49" s="12">
         <v>250.29833689071211</v>
       </c>
       <c r="E49" s="12">
         <v>334.46426849805539</v>
       </c>
       <c r="F49" s="12">
         <v>439.46602605000487</v>
       </c>
       <c r="G49" s="12">
@@ -13309,51 +13365,53 @@
       </c>
       <c r="CS49" s="12">
         <v>3623.2327676200325</v>
       </c>
       <c r="CT49" s="18">
         <v>147.78208395236737</v>
       </c>
       <c r="CU49" s="26">
         <v>394.41501343981361</v>
       </c>
       <c r="CV49" s="27">
         <v>502.09102731394137</v>
       </c>
       <c r="CW49" s="28">
         <v>848.19392194937097</v>
       </c>
       <c r="CX49" s="29">
         <v>1073.0770240521254</v>
       </c>
       <c r="CY49" s="30">
         <v>1338.9946532958447</v>
       </c>
       <c r="CZ49" s="31">
         <v>1571.4211280172492</v>
       </c>
-      <c r="DA49" s="32"/>
+      <c r="DA49" s="32">
+        <v>1701.4049965824681</v>
+      </c>
       <c r="DB49" s="33"/>
       <c r="DC49" s="34"/>
       <c r="DD49" s="35"/>
       <c r="DE49" s="12"/>
     </row>
     <row r="50" spans="1:109">
       <c r="A50" s="24" t="s">
         <v>23</v>
       </c>
       <c r="B50" s="12">
         <v>287.84575991756356</v>
       </c>
       <c r="C50" s="12">
         <v>627.60238272653487</v>
       </c>
       <c r="D50" s="12">
         <v>733.59227928543987</v>
       </c>
       <c r="E50" s="12">
         <v>946.72084211043443</v>
       </c>
       <c r="F50" s="12">
         <v>1199.0808727820938</v>
       </c>
       <c r="G50" s="12">
@@ -13628,51 +13686,53 @@
       </c>
       <c r="CS50" s="12">
         <v>8718.3105271233999</v>
       </c>
       <c r="CT50" s="18">
         <v>441.47957461223649</v>
       </c>
       <c r="CU50" s="26">
         <v>1149.5066801265095</v>
       </c>
       <c r="CV50" s="27">
         <v>1418.8233804045749</v>
       </c>
       <c r="CW50" s="28">
         <v>1996.2001406995141</v>
       </c>
       <c r="CX50" s="29">
         <v>2344.0669555333602</v>
       </c>
       <c r="CY50" s="30">
         <v>3764.1016164734306</v>
       </c>
       <c r="CZ50" s="31">
         <v>4459.9443653558856</v>
       </c>
-      <c r="DA50" s="32"/>
+      <c r="DA50" s="32">
+        <v>4916.0342522991768</v>
+      </c>
       <c r="DB50" s="33"/>
       <c r="DC50" s="34"/>
       <c r="DD50" s="35"/>
       <c r="DE50" s="12"/>
     </row>
     <row r="51" spans="1:109">
       <c r="A51" s="24" t="s">
         <v>24</v>
       </c>
       <c r="B51" s="36">
         <v>43.877660053148531</v>
       </c>
       <c r="C51" s="36">
         <v>105.18450594875303</v>
       </c>
       <c r="D51" s="36">
         <v>137.94941364013977</v>
       </c>
       <c r="E51" s="36">
         <v>184.74213236293451</v>
       </c>
       <c r="F51" s="36">
         <v>231.49807791196741</v>
       </c>
       <c r="G51" s="36">
@@ -13947,51 +14007,53 @@
       </c>
       <c r="CS51" s="12">
         <v>7365.0736827625151</v>
       </c>
       <c r="CT51" s="18">
         <v>706.69118814293211</v>
       </c>
       <c r="CU51" s="26">
         <v>1582.3517656928248</v>
       </c>
       <c r="CV51" s="27">
         <v>2354.6154748955364</v>
       </c>
       <c r="CW51" s="28">
         <v>3072.0967533492203</v>
       </c>
       <c r="CX51" s="29">
         <v>3783.1778330649754</v>
       </c>
       <c r="CY51" s="30">
         <v>4552.6622297772528</v>
       </c>
       <c r="CZ51" s="31">
         <v>5386.4967356040524</v>
       </c>
-      <c r="DA51" s="32"/>
+      <c r="DA51" s="32">
+        <v>6220.9023017041809</v>
+      </c>
       <c r="DB51" s="33"/>
       <c r="DC51" s="34"/>
       <c r="DD51" s="35"/>
       <c r="DE51" s="12"/>
     </row>
     <row r="52" spans="1:109">
       <c r="A52" s="37" t="s">
         <v>25</v>
       </c>
       <c r="B52" s="12">
         <v>70.694874193975252</v>
       </c>
       <c r="C52" s="12">
         <v>167.26903433684339</v>
       </c>
       <c r="D52" s="12">
         <v>227.76277082582641</v>
       </c>
       <c r="E52" s="12">
         <v>295.64889445754841</v>
       </c>
       <c r="F52" s="12">
         <v>377.84483749692151</v>
       </c>
       <c r="G52" s="12">
@@ -14266,51 +14328,53 @@
       </c>
       <c r="CS52" s="12">
         <v>7557.9173878495531</v>
       </c>
       <c r="CT52" s="18">
         <v>477.18277351809047</v>
       </c>
       <c r="CU52" s="26">
         <v>1111.6910437598408</v>
       </c>
       <c r="CV52" s="27">
         <v>1207.0539676504834</v>
       </c>
       <c r="CW52" s="28">
         <v>1893.1817710817418</v>
       </c>
       <c r="CX52" s="29">
         <v>2473.9354584122793</v>
       </c>
       <c r="CY52" s="30">
         <v>3386.7099460387435</v>
       </c>
       <c r="CZ52" s="31">
         <v>4106.8805214608474</v>
       </c>
-      <c r="DA52" s="32"/>
+      <c r="DA52" s="32">
+        <v>4493.0373788767974</v>
+      </c>
       <c r="DB52" s="33"/>
       <c r="DC52" s="34"/>
       <c r="DD52" s="35"/>
       <c r="DE52" s="12"/>
     </row>
     <row r="53" spans="1:109">
       <c r="A53" s="2"/>
       <c r="B53" s="2"/>
       <c r="C53" s="2"/>
       <c r="D53" s="2"/>
       <c r="E53" s="2"/>
       <c r="F53" s="2"/>
       <c r="G53" s="2"/>
       <c r="H53" s="2"/>
       <c r="I53" s="2"/>
       <c r="J53" s="2"/>
       <c r="K53" s="2"/>
       <c r="L53" s="2"/>
       <c r="M53" s="2"/>
       <c r="N53" s="2"/>
       <c r="O53" s="2"/>
       <c r="P53" s="2"/>
       <c r="Q53" s="2"/>
       <c r="R53" s="2"/>
       <c r="S53" s="2"/>
@@ -14352,55 +14416,55 @@
       <c r="BC53" s="2"/>
       <c r="BD53" s="2"/>
       <c r="BE53" s="2"/>
       <c r="BF53" s="2"/>
       <c r="BG53" s="2"/>
       <c r="BH53" s="2"/>
       <c r="BI53" s="2"/>
       <c r="BJ53" s="2"/>
       <c r="BK53" s="2"/>
       <c r="BL53" s="2"/>
       <c r="BM53" s="2"/>
       <c r="BN53" s="2"/>
       <c r="BO53" s="2"/>
       <c r="BP53" s="2"/>
       <c r="BQ53" s="2"/>
       <c r="BR53" s="2"/>
       <c r="BS53" s="2"/>
       <c r="BT53" s="2"/>
       <c r="BU53" s="2"/>
       <c r="BV53" s="2"/>
       <c r="BW53" s="2"/>
       <c r="BX53" s="2"/>
     </row>
     <row r="54" spans="1:109">
       <c r="A54" s="2"/>
-      <c r="B54" s="84"/>
-[...3 lines deleted...]
-      <c r="F54" s="84"/>
+      <c r="B54" s="81"/>
+      <c r="C54" s="81"/>
+      <c r="D54" s="81"/>
+      <c r="E54" s="81"/>
+      <c r="F54" s="81"/>
       <c r="G54" s="2"/>
       <c r="H54" s="2"/>
       <c r="I54" s="2"/>
       <c r="J54" s="2"/>
       <c r="K54" s="2"/>
       <c r="L54" s="2"/>
       <c r="M54" s="2"/>
       <c r="N54" s="4"/>
       <c r="O54" s="4"/>
       <c r="P54" s="4"/>
       <c r="Q54" s="4"/>
       <c r="R54" s="4"/>
       <c r="S54" s="2"/>
       <c r="T54" s="2"/>
       <c r="U54" s="2"/>
       <c r="V54" s="2"/>
       <c r="W54" s="2"/>
       <c r="X54" s="2"/>
       <c r="Y54" s="2"/>
       <c r="Z54" s="4"/>
       <c r="AA54" s="2"/>
       <c r="AB54" s="2"/>
       <c r="AC54" s="2"/>
       <c r="AD54" s="2"/>
       <c r="AE54" s="2"/>
@@ -14666,242 +14730,242 @@
       <c r="BC57" s="2"/>
       <c r="BD57" s="2"/>
       <c r="BE57" s="2"/>
       <c r="BF57" s="2"/>
       <c r="BG57" s="2"/>
       <c r="BH57" s="2"/>
       <c r="BI57" s="2"/>
       <c r="BJ57" s="2"/>
       <c r="BK57" s="2"/>
       <c r="BL57" s="2"/>
       <c r="BM57" s="2"/>
       <c r="BN57" s="2"/>
       <c r="BO57" s="2"/>
       <c r="BP57" s="2"/>
       <c r="BQ57" s="2"/>
       <c r="BR57" s="2"/>
       <c r="BS57" s="2"/>
       <c r="BT57" s="2"/>
       <c r="BU57" s="2"/>
       <c r="BV57" s="2"/>
       <c r="BW57" s="2"/>
       <c r="BX57" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="81">
-    <mergeCell ref="CT30:DE30"/>
-[...6 lines deleted...]
-    <mergeCell ref="DB29:DE29"/>
+    <mergeCell ref="CH30:CS30"/>
+    <mergeCell ref="CP42:CS42"/>
+    <mergeCell ref="CH43:CS43"/>
+    <mergeCell ref="CP3:CS3"/>
+    <mergeCell ref="CH4:CS4"/>
+    <mergeCell ref="CP16:CS16"/>
+    <mergeCell ref="CH17:CS17"/>
+    <mergeCell ref="CP29:CS29"/>
+    <mergeCell ref="BV30:CG30"/>
+    <mergeCell ref="CD42:CG42"/>
+    <mergeCell ref="BV43:CG43"/>
+    <mergeCell ref="CD3:CG3"/>
+    <mergeCell ref="BV4:CG4"/>
+    <mergeCell ref="CD16:CG16"/>
+    <mergeCell ref="BV17:CG17"/>
+    <mergeCell ref="CD29:CG29"/>
+    <mergeCell ref="BJ30:BU30"/>
+    <mergeCell ref="BR42:BU42"/>
+    <mergeCell ref="BJ43:BU43"/>
+    <mergeCell ref="BR3:BU3"/>
+    <mergeCell ref="BJ4:BU4"/>
+    <mergeCell ref="BR16:BU16"/>
+    <mergeCell ref="BJ17:BU17"/>
+    <mergeCell ref="BR29:BU29"/>
+    <mergeCell ref="A43:A44"/>
+    <mergeCell ref="A30:A31"/>
+    <mergeCell ref="B17:M17"/>
+    <mergeCell ref="B30:M30"/>
+    <mergeCell ref="B43:M43"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:M4"/>
+    <mergeCell ref="K3:M3"/>
+    <mergeCell ref="A17:A18"/>
+    <mergeCell ref="K16:M16"/>
+    <mergeCell ref="AH3:AK3"/>
+    <mergeCell ref="AH16:AK16"/>
+    <mergeCell ref="AH29:AK29"/>
+    <mergeCell ref="AH42:AK42"/>
+    <mergeCell ref="W16:Y16"/>
+    <mergeCell ref="N17:Y17"/>
+    <mergeCell ref="W29:Y29"/>
+    <mergeCell ref="B2:BI2"/>
+    <mergeCell ref="AT16:AW16"/>
+    <mergeCell ref="B54:F54"/>
+    <mergeCell ref="W42:Y42"/>
+    <mergeCell ref="N43:Y43"/>
+    <mergeCell ref="W3:Y3"/>
+    <mergeCell ref="N4:Y4"/>
+    <mergeCell ref="AT29:AW29"/>
+    <mergeCell ref="AL30:AW30"/>
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="Z17:AK17"/>
+    <mergeCell ref="AL17:AW17"/>
+    <mergeCell ref="N30:Y30"/>
+    <mergeCell ref="AT42:AW42"/>
+    <mergeCell ref="AL43:AW43"/>
+    <mergeCell ref="Z30:AK30"/>
     <mergeCell ref="BF42:BI42"/>
     <mergeCell ref="AX43:BI43"/>
     <mergeCell ref="BF3:BI3"/>
     <mergeCell ref="AX4:BI4"/>
     <mergeCell ref="BF16:BI16"/>
     <mergeCell ref="AX17:BI17"/>
     <mergeCell ref="BF29:BI29"/>
     <mergeCell ref="AX30:BI30"/>
     <mergeCell ref="B15:BI15"/>
     <mergeCell ref="B28:BI28"/>
     <mergeCell ref="B41:BI41"/>
     <mergeCell ref="AT3:AW3"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="Z43:AK43"/>
     <mergeCell ref="K42:M42"/>
     <mergeCell ref="K29:M29"/>
-    <mergeCell ref="B2:BI2"/>
-[...55 lines deleted...]
-    <mergeCell ref="CP29:CS29"/>
+    <mergeCell ref="CT30:DE30"/>
+    <mergeCell ref="DB42:DE42"/>
+    <mergeCell ref="CT43:DE43"/>
+    <mergeCell ref="DB3:DE3"/>
+    <mergeCell ref="CT4:DE4"/>
+    <mergeCell ref="DB16:DE16"/>
+    <mergeCell ref="CT17:DE17"/>
+    <mergeCell ref="DB29:DE29"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{86B1E5F0-17D5-4495-853B-AE1E070F954B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{86B1E5F0-17D5-4495-853B-AE1E070F954B}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Валовый выпуск по периодам</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>