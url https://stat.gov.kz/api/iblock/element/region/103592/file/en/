--- v6 (2026-09-21)
+++ v7 (2026-10-18)
@@ -575,85 +575,85 @@
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="35" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="36" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="37" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="38" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="39" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="40" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="41" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="42" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
-[...8 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="43">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="7"/>
     <cellStyle name="Обычный 11" xfId="8"/>
     <cellStyle name="Обычный 12" xfId="9"/>
     <cellStyle name="Обычный 156" xfId="33"/>
     <cellStyle name="Обычный 159" xfId="13"/>
     <cellStyle name="Обычный 168" xfId="23"/>
     <cellStyle name="Обычный 171" xfId="34"/>
     <cellStyle name="Обычный 174" xfId="14"/>
     <cellStyle name="Обычный 175" xfId="24"/>
     <cellStyle name="Обычный 176" xfId="35"/>
     <cellStyle name="Обычный 178" xfId="15"/>
     <cellStyle name="Обычный 179" xfId="25"/>
     <cellStyle name="Обычный 180" xfId="36"/>
     <cellStyle name="Обычный 182" xfId="16"/>
     <cellStyle name="Обычный 183" xfId="26"/>
     <cellStyle name="Обычный 184" xfId="37"/>
     <cellStyle name="Обычный 186" xfId="17"/>
     <cellStyle name="Обычный 187" xfId="27"/>
     <cellStyle name="Обычный 188" xfId="38"/>
     <cellStyle name="Обычный 190" xfId="18"/>
     <cellStyle name="Обычный 191" xfId="28"/>
@@ -958,52 +958,52 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:DE57"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="CS1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="DG52" sqref="DG52"/>
+      <pane xSplit="1" topLeftCell="CU1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="DB56" sqref="DB56"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="30.42578125" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.42578125" style="1" customWidth="1"/>
     <col min="3" max="3" width="11" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="5" width="9.140625" style="1"/>
     <col min="6" max="6" width="10.140625" style="1" customWidth="1"/>
     <col min="7" max="7" width="11.140625" style="1" customWidth="1"/>
     <col min="8" max="8" width="10.5703125" style="1" customWidth="1"/>
     <col min="9" max="9" width="10" style="1" customWidth="1"/>
     <col min="10" max="13" width="10.42578125" style="1" customWidth="1"/>
     <col min="14" max="18" width="9.140625" style="1"/>
     <col min="19" max="19" width="10.28515625" style="1" customWidth="1"/>
     <col min="20" max="20" width="10.85546875" style="1" customWidth="1"/>
     <col min="21" max="22" width="10.28515625" style="1" customWidth="1"/>
     <col min="23" max="23" width="10.42578125" style="1" customWidth="1"/>
     <col min="24" max="24" width="10.5703125" style="1" customWidth="1"/>
     <col min="25" max="25" width="10.140625" style="1" customWidth="1"/>
     <col min="26" max="30" width="9.140625" style="1"/>
     <col min="31" max="31" width="11" style="1" customWidth="1"/>
     <col min="32" max="32" width="10.5703125" style="1" customWidth="1"/>
     <col min="33" max="33" width="11.42578125" style="1" customWidth="1"/>
     <col min="34" max="34" width="10.28515625" style="1" customWidth="1"/>
@@ -1095,112 +1095,112 @@
       <c r="BN1" s="5"/>
       <c r="BO1" s="5"/>
       <c r="BP1" s="5"/>
       <c r="BQ1" s="5"/>
       <c r="BR1" s="5"/>
       <c r="BS1" s="5"/>
       <c r="BT1" s="5"/>
       <c r="BU1" s="5"/>
       <c r="BV1" s="5"/>
       <c r="BW1" s="5"/>
       <c r="BX1" s="5"/>
       <c r="BY1" s="5"/>
       <c r="BZ1" s="5"/>
       <c r="CA1" s="5"/>
       <c r="CB1" s="5"/>
       <c r="CC1" s="5"/>
       <c r="CD1" s="5"/>
       <c r="CE1" s="5"/>
       <c r="CF1" s="5"/>
       <c r="CG1" s="5"/>
       <c r="CH1" s="5"/>
       <c r="CI1" s="5"/>
     </row>
     <row r="2" spans="1:109" ht="21" customHeight="1">
       <c r="A2" s="6"/>
-      <c r="B2" s="80" t="s">
+      <c r="B2" s="83" t="s">
         <v>13</v>
       </c>
-      <c r="C2" s="80"/>
-[...57 lines deleted...]
-      <c r="BI2" s="80"/>
+      <c r="C2" s="83"/>
+      <c r="D2" s="83"/>
+      <c r="E2" s="83"/>
+      <c r="F2" s="83"/>
+      <c r="G2" s="83"/>
+      <c r="H2" s="83"/>
+      <c r="I2" s="83"/>
+      <c r="J2" s="83"/>
+      <c r="K2" s="83"/>
+      <c r="L2" s="83"/>
+      <c r="M2" s="83"/>
+      <c r="N2" s="83"/>
+      <c r="O2" s="83"/>
+      <c r="P2" s="83"/>
+      <c r="Q2" s="83"/>
+      <c r="R2" s="83"/>
+      <c r="S2" s="83"/>
+      <c r="T2" s="83"/>
+      <c r="U2" s="83"/>
+      <c r="V2" s="83"/>
+      <c r="W2" s="83"/>
+      <c r="X2" s="83"/>
+      <c r="Y2" s="83"/>
+      <c r="Z2" s="83"/>
+      <c r="AA2" s="83"/>
+      <c r="AB2" s="83"/>
+      <c r="AC2" s="83"/>
+      <c r="AD2" s="83"/>
+      <c r="AE2" s="83"/>
+      <c r="AF2" s="83"/>
+      <c r="AG2" s="83"/>
+      <c r="AH2" s="83"/>
+      <c r="AI2" s="83"/>
+      <c r="AJ2" s="83"/>
+      <c r="AK2" s="83"/>
+      <c r="AL2" s="83"/>
+      <c r="AM2" s="83"/>
+      <c r="AN2" s="83"/>
+      <c r="AO2" s="83"/>
+      <c r="AP2" s="83"/>
+      <c r="AQ2" s="83"/>
+      <c r="AR2" s="83"/>
+      <c r="AS2" s="83"/>
+      <c r="AT2" s="83"/>
+      <c r="AU2" s="83"/>
+      <c r="AV2" s="83"/>
+      <c r="AW2" s="83"/>
+      <c r="AX2" s="83"/>
+      <c r="AY2" s="83"/>
+      <c r="AZ2" s="83"/>
+      <c r="BA2" s="83"/>
+      <c r="BB2" s="83"/>
+      <c r="BC2" s="83"/>
+      <c r="BD2" s="83"/>
+      <c r="BE2" s="83"/>
+      <c r="BF2" s="83"/>
+      <c r="BG2" s="83"/>
+      <c r="BH2" s="83"/>
+      <c r="BI2" s="83"/>
       <c r="BJ2" s="6"/>
       <c r="BK2" s="6"/>
       <c r="BL2" s="6"/>
       <c r="BM2" s="6"/>
       <c r="BN2" s="6"/>
       <c r="BO2" s="6"/>
       <c r="BP2" s="6"/>
       <c r="BQ2" s="6"/>
       <c r="BR2" s="6"/>
       <c r="BS2" s="6"/>
       <c r="BT2" s="6"/>
       <c r="BU2" s="6"/>
       <c r="BV2" s="6"/>
       <c r="BW2" s="6"/>
       <c r="BX2" s="6"/>
       <c r="BY2" s="5"/>
       <c r="BZ2" s="5"/>
       <c r="CA2" s="5"/>
       <c r="CB2" s="5"/>
       <c r="CC2" s="5"/>
       <c r="CD2" s="5"/>
       <c r="CE2" s="5"/>
       <c r="CF2" s="5"/>
       <c r="CG2" s="5"/>
       <c r="CH2" s="5"/>
@@ -1314,180 +1314,180 @@
       <c r="CM3" s="6"/>
       <c r="CN3" s="6"/>
       <c r="CO3" s="6"/>
       <c r="CP3" s="76" t="s">
         <v>11</v>
       </c>
       <c r="CQ3" s="76"/>
       <c r="CR3" s="76"/>
       <c r="CS3" s="76"/>
       <c r="CT3" s="6"/>
       <c r="CU3" s="6"/>
       <c r="CV3" s="6"/>
       <c r="CW3" s="6"/>
       <c r="CX3" s="6"/>
       <c r="CY3" s="6"/>
       <c r="CZ3" s="6"/>
       <c r="DA3" s="6"/>
       <c r="DB3" s="76" t="s">
         <v>11</v>
       </c>
       <c r="DC3" s="76"/>
       <c r="DD3" s="76"/>
       <c r="DE3" s="76"/>
     </row>
     <row r="4" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A4" s="83"/>
-      <c r="B4" s="73" t="s">
+      <c r="A4" s="80"/>
+      <c r="B4" s="77" t="s">
         <v>28</v>
       </c>
-      <c r="C4" s="74"/>
-[...10 lines deleted...]
-      <c r="N4" s="73" t="s">
+      <c r="C4" s="78"/>
+      <c r="D4" s="78"/>
+      <c r="E4" s="78"/>
+      <c r="F4" s="78"/>
+      <c r="G4" s="78"/>
+      <c r="H4" s="78"/>
+      <c r="I4" s="78"/>
+      <c r="J4" s="78"/>
+      <c r="K4" s="78"/>
+      <c r="L4" s="78"/>
+      <c r="M4" s="79"/>
+      <c r="N4" s="77" t="s">
         <v>15</v>
       </c>
-      <c r="O4" s="74"/>
-[...10 lines deleted...]
-      <c r="Z4" s="73" t="s">
+      <c r="O4" s="78"/>
+      <c r="P4" s="78"/>
+      <c r="Q4" s="78"/>
+      <c r="R4" s="78"/>
+      <c r="S4" s="78"/>
+      <c r="T4" s="78"/>
+      <c r="U4" s="78"/>
+      <c r="V4" s="78"/>
+      <c r="W4" s="78"/>
+      <c r="X4" s="78"/>
+      <c r="Y4" s="79"/>
+      <c r="Z4" s="77" t="s">
         <v>27</v>
       </c>
-      <c r="AA4" s="74"/>
-[...10 lines deleted...]
-      <c r="AL4" s="73" t="s">
+      <c r="AA4" s="78"/>
+      <c r="AB4" s="78"/>
+      <c r="AC4" s="78"/>
+      <c r="AD4" s="78"/>
+      <c r="AE4" s="78"/>
+      <c r="AF4" s="78"/>
+      <c r="AG4" s="78"/>
+      <c r="AH4" s="78"/>
+      <c r="AI4" s="78"/>
+      <c r="AJ4" s="78"/>
+      <c r="AK4" s="79"/>
+      <c r="AL4" s="77" t="s">
         <v>26</v>
       </c>
-      <c r="AM4" s="74"/>
-[...10 lines deleted...]
-      <c r="AX4" s="73" t="s">
+      <c r="AM4" s="78"/>
+      <c r="AN4" s="78"/>
+      <c r="AO4" s="78"/>
+      <c r="AP4" s="78"/>
+      <c r="AQ4" s="78"/>
+      <c r="AR4" s="78"/>
+      <c r="AS4" s="78"/>
+      <c r="AT4" s="78"/>
+      <c r="AU4" s="78"/>
+      <c r="AV4" s="78"/>
+      <c r="AW4" s="79"/>
+      <c r="AX4" s="77" t="s">
         <v>17</v>
       </c>
-      <c r="AY4" s="74"/>
-[...10 lines deleted...]
-      <c r="BJ4" s="73" t="s">
+      <c r="AY4" s="78"/>
+      <c r="AZ4" s="78"/>
+      <c r="BA4" s="78"/>
+      <c r="BB4" s="78"/>
+      <c r="BC4" s="78"/>
+      <c r="BD4" s="78"/>
+      <c r="BE4" s="78"/>
+      <c r="BF4" s="78"/>
+      <c r="BG4" s="78"/>
+      <c r="BH4" s="78"/>
+      <c r="BI4" s="79"/>
+      <c r="BJ4" s="77" t="s">
         <v>33</v>
       </c>
-      <c r="BK4" s="74"/>
-[...10 lines deleted...]
-      <c r="BV4" s="73" t="s">
+      <c r="BK4" s="78"/>
+      <c r="BL4" s="78"/>
+      <c r="BM4" s="78"/>
+      <c r="BN4" s="78"/>
+      <c r="BO4" s="78"/>
+      <c r="BP4" s="78"/>
+      <c r="BQ4" s="78"/>
+      <c r="BR4" s="78"/>
+      <c r="BS4" s="78"/>
+      <c r="BT4" s="78"/>
+      <c r="BU4" s="79"/>
+      <c r="BV4" s="77" t="s">
         <v>34</v>
       </c>
-      <c r="BW4" s="74"/>
-[...10 lines deleted...]
-      <c r="CH4" s="73" t="s">
+      <c r="BW4" s="78"/>
+      <c r="BX4" s="78"/>
+      <c r="BY4" s="78"/>
+      <c r="BZ4" s="78"/>
+      <c r="CA4" s="78"/>
+      <c r="CB4" s="78"/>
+      <c r="CC4" s="78"/>
+      <c r="CD4" s="78"/>
+      <c r="CE4" s="78"/>
+      <c r="CF4" s="78"/>
+      <c r="CG4" s="79"/>
+      <c r="CH4" s="77" t="s">
         <v>35</v>
       </c>
-      <c r="CI4" s="74"/>
-[...10 lines deleted...]
-      <c r="CT4" s="73" t="s">
+      <c r="CI4" s="78"/>
+      <c r="CJ4" s="78"/>
+      <c r="CK4" s="78"/>
+      <c r="CL4" s="78"/>
+      <c r="CM4" s="78"/>
+      <c r="CN4" s="78"/>
+      <c r="CO4" s="78"/>
+      <c r="CP4" s="78"/>
+      <c r="CQ4" s="78"/>
+      <c r="CR4" s="78"/>
+      <c r="CS4" s="79"/>
+      <c r="CT4" s="77" t="s">
         <v>32</v>
       </c>
-      <c r="CU4" s="74"/>
-[...9 lines deleted...]
-      <c r="DE4" s="75"/>
+      <c r="CU4" s="78"/>
+      <c r="CV4" s="78"/>
+      <c r="CW4" s="78"/>
+      <c r="CX4" s="78"/>
+      <c r="CY4" s="78"/>
+      <c r="CZ4" s="78"/>
+      <c r="DA4" s="78"/>
+      <c r="DB4" s="78"/>
+      <c r="DC4" s="78"/>
+      <c r="DD4" s="78"/>
+      <c r="DE4" s="79"/>
     </row>
     <row r="5" spans="1:109" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A5" s="84"/>
+      <c r="A5" s="81"/>
       <c r="B5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="7" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>4</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>6</v>
       </c>
       <c r="I5" s="7" t="s">
         <v>7</v>
       </c>
       <c r="J5" s="7" t="s">
@@ -2085,51 +2085,53 @@
       </c>
       <c r="CT6" s="18">
         <v>2190.3802970899887</v>
       </c>
       <c r="CU6" s="19">
         <v>5456.0181561929094</v>
       </c>
       <c r="CV6" s="20">
         <v>7281.6440499824785</v>
       </c>
       <c r="CW6" s="21">
         <v>10768.599583441288</v>
       </c>
       <c r="CX6" s="22">
         <v>13195.923200516037</v>
       </c>
       <c r="CY6" s="23">
         <v>17862.574144085578</v>
       </c>
       <c r="CZ6" s="14">
         <v>21454.199833275739</v>
       </c>
       <c r="DA6" s="15">
         <v>27359.504168051837</v>
       </c>
-      <c r="DB6" s="16"/>
+      <c r="DB6" s="16">
+        <v>34183.77395971564</v>
+      </c>
       <c r="DC6" s="17"/>
       <c r="DD6" s="35"/>
       <c r="DE6" s="12"/>
     </row>
     <row r="7" spans="1:109">
       <c r="A7" s="24" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="25">
         <v>89.272445312139112</v>
       </c>
       <c r="C7" s="25">
         <v>188.4158824998392</v>
       </c>
       <c r="D7" s="25">
         <v>277.9706161879709</v>
       </c>
       <c r="E7" s="25">
         <v>364.54429078305463</v>
       </c>
       <c r="F7" s="25">
         <v>454.05032664234875</v>
       </c>
       <c r="G7" s="25">
         <v>544.26336018975121</v>
@@ -2406,51 +2408,53 @@
       </c>
       <c r="CT7" s="18">
         <v>20.121527710073558</v>
       </c>
       <c r="CU7" s="26">
         <v>96.150560534418588</v>
       </c>
       <c r="CV7" s="27">
         <v>144.4463975860462</v>
       </c>
       <c r="CW7" s="28">
         <v>233.6124088287234</v>
       </c>
       <c r="CX7" s="29">
         <v>270.44736757177793</v>
       </c>
       <c r="CY7" s="30">
         <v>303.30765710626417</v>
       </c>
       <c r="CZ7" s="31">
         <v>353.10342984177879</v>
       </c>
       <c r="DA7" s="32">
         <v>433.23218155779574</v>
       </c>
-      <c r="DB7" s="33"/>
+      <c r="DB7" s="33">
+        <v>512.65557119070104</v>
+      </c>
       <c r="DC7" s="34"/>
       <c r="DD7" s="35"/>
       <c r="DE7" s="12"/>
     </row>
     <row r="8" spans="1:109">
       <c r="A8" s="24" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="10">
         <v>14.031453058197364</v>
       </c>
       <c r="C8" s="10">
         <v>39.807319450795603</v>
       </c>
       <c r="D8" s="10">
         <v>54.602531267159549</v>
       </c>
       <c r="E8" s="10">
         <v>95.560557455043948</v>
       </c>
       <c r="F8" s="10">
         <v>126.97963847998223</v>
       </c>
       <c r="G8" s="10">
         <v>152.57934762034023</v>
@@ -2727,51 +2731,53 @@
       </c>
       <c r="CT8" s="18">
         <v>25.141406809066481</v>
       </c>
       <c r="CU8" s="26">
         <v>99.965826418938676</v>
       </c>
       <c r="CV8" s="27">
         <v>154.69617236704545</v>
       </c>
       <c r="CW8" s="28">
         <v>351.08387575755364</v>
       </c>
       <c r="CX8" s="29">
         <v>415.09811490297022</v>
       </c>
       <c r="CY8" s="30">
         <v>513.41244547501105</v>
       </c>
       <c r="CZ8" s="31">
         <v>524.9050498871178</v>
       </c>
       <c r="DA8" s="32">
         <v>741.49200294439777</v>
       </c>
-      <c r="DB8" s="33"/>
+      <c r="DB8" s="33">
+        <v>844.60524319357512</v>
+      </c>
       <c r="DC8" s="34"/>
       <c r="DD8" s="35"/>
       <c r="DE8" s="12"/>
     </row>
     <row r="9" spans="1:109">
       <c r="A9" s="24" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="10">
         <v>142.72059917063314</v>
       </c>
       <c r="C9" s="10">
         <v>333.73684464700295</v>
       </c>
       <c r="D9" s="10">
         <v>396.67136200749303</v>
       </c>
       <c r="E9" s="10">
         <v>526.40950455568816</v>
       </c>
       <c r="F9" s="10">
         <v>680.65060441391745</v>
       </c>
       <c r="G9" s="10">
         <v>1046.9251667846288</v>
@@ -3048,51 +3054,53 @@
       </c>
       <c r="CT9" s="18">
         <v>197.38341354522197</v>
       </c>
       <c r="CU9" s="26">
         <v>574.09581716222942</v>
       </c>
       <c r="CV9" s="27">
         <v>706.18267831042306</v>
       </c>
       <c r="CW9" s="28">
         <v>1074.0762047994374</v>
       </c>
       <c r="CX9" s="29">
         <v>1260.166607358668</v>
       </c>
       <c r="CY9" s="30">
         <v>2160.3629550489513</v>
       </c>
       <c r="CZ9" s="31">
         <v>2605.7243124163483</v>
       </c>
       <c r="DA9" s="32">
         <v>2905.2111095023142</v>
       </c>
-      <c r="DB9" s="33"/>
+      <c r="DB9" s="33">
+        <v>3931.958042027934</v>
+      </c>
       <c r="DC9" s="34"/>
       <c r="DD9" s="35"/>
       <c r="DE9" s="12"/>
     </row>
     <row r="10" spans="1:109">
       <c r="A10" s="24" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="10">
         <v>111.55604660508584</v>
       </c>
       <c r="C10" s="10">
         <v>236.21431781152157</v>
       </c>
       <c r="D10" s="10">
         <v>295.30996559283221</v>
       </c>
       <c r="E10" s="10">
         <v>394.48342013074171</v>
       </c>
       <c r="F10" s="10">
         <v>514.59633787725397</v>
       </c>
       <c r="G10" s="10">
         <v>646.27486158880163</v>
@@ -3369,51 +3377,53 @@
       </c>
       <c r="CT10" s="18">
         <v>249.18358395236737</v>
       </c>
       <c r="CU10" s="26">
         <v>609.59904781481362</v>
       </c>
       <c r="CV10" s="27">
         <v>810.71340040946654</v>
       </c>
       <c r="CW10" s="28">
         <v>1420.6646519138135</v>
       </c>
       <c r="CX10" s="29">
         <v>1769.1825627757253</v>
       </c>
       <c r="CY10" s="30">
         <v>2157.6270057186098</v>
       </c>
       <c r="CZ10" s="31">
         <v>2578.4430343416489</v>
       </c>
       <c r="DA10" s="32">
         <v>3653.145781606835</v>
       </c>
-      <c r="DB10" s="33"/>
+      <c r="DB10" s="33">
+        <v>4975.8261202987942</v>
+      </c>
       <c r="DC10" s="34"/>
       <c r="DD10" s="35"/>
       <c r="DE10" s="12"/>
     </row>
     <row r="11" spans="1:109">
       <c r="A11" s="24" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="10">
         <v>289.41928219614061</v>
       </c>
       <c r="C11" s="10">
         <v>631.00763158123266</v>
       </c>
       <c r="D11" s="10">
         <v>737.66650052612408</v>
       </c>
       <c r="E11" s="10">
         <v>951.996942772784</v>
       </c>
       <c r="F11" s="10">
         <v>1205.7539899343972</v>
       </c>
       <c r="G11" s="10">
         <v>1850.8772621592791</v>
@@ -3690,51 +3700,53 @@
       </c>
       <c r="CT11" s="18">
         <v>441.57734627890318</v>
       </c>
       <c r="CU11" s="26">
         <v>1149.7020451265098</v>
       </c>
       <c r="CV11" s="27">
         <v>1474.6570149392949</v>
       </c>
       <c r="CW11" s="28">
         <v>2073.9460319009008</v>
       </c>
       <c r="CX11" s="29">
         <v>2443.8153509952112</v>
       </c>
       <c r="CY11" s="30">
         <v>3886.1311172720134</v>
       </c>
       <c r="CZ11" s="31">
         <v>4640.9294517392536</v>
       </c>
       <c r="DA11" s="32">
         <v>6116.5928184668483</v>
       </c>
-      <c r="DB11" s="33"/>
+      <c r="DB11" s="33">
+        <v>8134.8714061573974</v>
+      </c>
       <c r="DC11" s="34"/>
       <c r="DD11" s="35"/>
       <c r="DE11" s="12"/>
     </row>
     <row r="12" spans="1:109">
       <c r="A12" s="24" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="10">
         <v>52.920964781943972</v>
       </c>
       <c r="C12" s="10">
         <v>123.3578080644225</v>
       </c>
       <c r="D12" s="10">
         <v>165.11074572596027</v>
       </c>
       <c r="E12" s="10">
         <v>220.96126866059063</v>
       </c>
       <c r="F12" s="10">
         <v>276.77483551192978</v>
       </c>
       <c r="G12" s="10">
         <v>365.77561164832741</v>
@@ -4011,51 +4023,53 @@
       </c>
       <c r="CT12" s="18">
         <v>718.9461881429321</v>
       </c>
       <c r="CU12" s="26">
         <v>1641.4571469428247</v>
       </c>
       <c r="CV12" s="27">
         <v>2528.8271683405524</v>
       </c>
       <c r="CW12" s="28">
         <v>3300.6019951275694</v>
       </c>
       <c r="CX12" s="29">
         <v>4059.2845244676196</v>
       </c>
       <c r="CY12" s="30">
         <v>4873.2597541562827</v>
       </c>
       <c r="CZ12" s="31">
         <v>5783.1670468317398</v>
       </c>
       <c r="DA12" s="32">
         <v>7256.4957578814465</v>
       </c>
-      <c r="DB12" s="33"/>
+      <c r="DB12" s="33">
+        <v>8225.4797257767659</v>
+      </c>
       <c r="DC12" s="34"/>
       <c r="DD12" s="35"/>
       <c r="DE12" s="12"/>
     </row>
     <row r="13" spans="1:109">
       <c r="A13" s="37" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="12">
         <v>82.084544942336805</v>
       </c>
       <c r="C13" s="12">
         <v>190.1770992351278</v>
       </c>
       <c r="D13" s="12">
         <v>262.00976607925691</v>
       </c>
       <c r="E13" s="12">
         <v>341.27158975214149</v>
       </c>
       <c r="F13" s="12">
         <v>434.91440978220811</v>
       </c>
       <c r="G13" s="12">
         <v>613.55130220329909</v>
@@ -4332,51 +4346,53 @@
       </c>
       <c r="CT13" s="18">
         <v>538.02683065142378</v>
       </c>
       <c r="CU13" s="26">
         <v>1285.047712193174</v>
       </c>
       <c r="CV13" s="27">
         <v>1462.12121802965</v>
       </c>
       <c r="CW13" s="28">
         <v>2314.6144151132885</v>
       </c>
       <c r="CX13" s="29">
         <v>2977.9286724440653</v>
       </c>
       <c r="CY13" s="30">
         <v>3968.4732093084476</v>
       </c>
       <c r="CZ13" s="31">
         <v>4967.9275082178538</v>
       </c>
       <c r="DA13" s="32">
         <v>6253.334516092199</v>
       </c>
-      <c r="DB13" s="33"/>
+      <c r="DB13" s="33">
+        <v>7558.3778510704742</v>
+      </c>
       <c r="DC13" s="34"/>
       <c r="DD13" s="35"/>
       <c r="DE13" s="12"/>
     </row>
     <row r="14" spans="1:109">
       <c r="A14" s="6"/>
       <c r="B14" s="38"/>
       <c r="C14" s="38"/>
       <c r="D14" s="38"/>
       <c r="E14" s="38"/>
       <c r="F14" s="38"/>
       <c r="G14" s="38"/>
       <c r="H14" s="38"/>
       <c r="I14" s="38"/>
       <c r="J14" s="38"/>
       <c r="K14" s="38"/>
       <c r="L14" s="38"/>
       <c r="M14" s="38"/>
       <c r="N14" s="6"/>
       <c r="O14" s="6"/>
       <c r="P14" s="6"/>
       <c r="Q14" s="6"/>
       <c r="R14" s="6"/>
       <c r="S14" s="6"/>
       <c r="T14" s="6"/>
@@ -4428,112 +4444,112 @@
       <c r="BN14" s="6"/>
       <c r="BO14" s="6"/>
       <c r="BP14" s="6"/>
       <c r="BQ14" s="6"/>
       <c r="BR14" s="6"/>
       <c r="BS14" s="6"/>
       <c r="BT14" s="6"/>
       <c r="BU14" s="6"/>
       <c r="BV14" s="6"/>
       <c r="BW14" s="6"/>
       <c r="BX14" s="6"/>
       <c r="BY14" s="5"/>
       <c r="BZ14" s="5"/>
       <c r="CA14" s="5"/>
       <c r="CB14" s="5"/>
       <c r="CC14" s="5"/>
       <c r="CD14" s="5"/>
       <c r="CE14" s="5"/>
       <c r="CF14" s="5"/>
       <c r="CG14" s="5"/>
       <c r="CH14" s="5"/>
       <c r="CI14" s="5"/>
     </row>
     <row r="15" spans="1:109" ht="21" customHeight="1">
       <c r="A15" s="6"/>
-      <c r="B15" s="80" t="s">
+      <c r="B15" s="83" t="s">
         <v>29</v>
       </c>
-      <c r="C15" s="80"/>
-[...57 lines deleted...]
-      <c r="BI15" s="80"/>
+      <c r="C15" s="83"/>
+      <c r="D15" s="83"/>
+      <c r="E15" s="83"/>
+      <c r="F15" s="83"/>
+      <c r="G15" s="83"/>
+      <c r="H15" s="83"/>
+      <c r="I15" s="83"/>
+      <c r="J15" s="83"/>
+      <c r="K15" s="83"/>
+      <c r="L15" s="83"/>
+      <c r="M15" s="83"/>
+      <c r="N15" s="83"/>
+      <c r="O15" s="83"/>
+      <c r="P15" s="83"/>
+      <c r="Q15" s="83"/>
+      <c r="R15" s="83"/>
+      <c r="S15" s="83"/>
+      <c r="T15" s="83"/>
+      <c r="U15" s="83"/>
+      <c r="V15" s="83"/>
+      <c r="W15" s="83"/>
+      <c r="X15" s="83"/>
+      <c r="Y15" s="83"/>
+      <c r="Z15" s="83"/>
+      <c r="AA15" s="83"/>
+      <c r="AB15" s="83"/>
+      <c r="AC15" s="83"/>
+      <c r="AD15" s="83"/>
+      <c r="AE15" s="83"/>
+      <c r="AF15" s="83"/>
+      <c r="AG15" s="83"/>
+      <c r="AH15" s="83"/>
+      <c r="AI15" s="83"/>
+      <c r="AJ15" s="83"/>
+      <c r="AK15" s="83"/>
+      <c r="AL15" s="83"/>
+      <c r="AM15" s="83"/>
+      <c r="AN15" s="83"/>
+      <c r="AO15" s="83"/>
+      <c r="AP15" s="83"/>
+      <c r="AQ15" s="83"/>
+      <c r="AR15" s="83"/>
+      <c r="AS15" s="83"/>
+      <c r="AT15" s="83"/>
+      <c r="AU15" s="83"/>
+      <c r="AV15" s="83"/>
+      <c r="AW15" s="83"/>
+      <c r="AX15" s="83"/>
+      <c r="AY15" s="83"/>
+      <c r="AZ15" s="83"/>
+      <c r="BA15" s="83"/>
+      <c r="BB15" s="83"/>
+      <c r="BC15" s="83"/>
+      <c r="BD15" s="83"/>
+      <c r="BE15" s="83"/>
+      <c r="BF15" s="83"/>
+      <c r="BG15" s="83"/>
+      <c r="BH15" s="83"/>
+      <c r="BI15" s="83"/>
       <c r="BJ15" s="6"/>
       <c r="BK15" s="6"/>
       <c r="BL15" s="6"/>
       <c r="BM15" s="6"/>
       <c r="BN15" s="6"/>
       <c r="BO15" s="6"/>
       <c r="BP15" s="6"/>
       <c r="BQ15" s="6"/>
       <c r="BR15" s="6"/>
       <c r="BS15" s="6"/>
       <c r="BT15" s="6"/>
       <c r="BU15" s="6"/>
       <c r="BV15" s="6"/>
       <c r="BW15" s="6"/>
       <c r="BX15" s="6"/>
       <c r="BY15" s="5"/>
       <c r="BZ15" s="5"/>
       <c r="CA15" s="5"/>
       <c r="CB15" s="5"/>
       <c r="CC15" s="5"/>
       <c r="CD15" s="5"/>
       <c r="CE15" s="5"/>
       <c r="CF15" s="5"/>
       <c r="CG15" s="5"/>
       <c r="CH15" s="5"/>
@@ -4647,180 +4663,180 @@
       <c r="CM16" s="6"/>
       <c r="CN16" s="6"/>
       <c r="CO16" s="6"/>
       <c r="CP16" s="76" t="s">
         <v>11</v>
       </c>
       <c r="CQ16" s="76"/>
       <c r="CR16" s="76"/>
       <c r="CS16" s="76"/>
       <c r="CT16" s="6"/>
       <c r="CU16" s="6"/>
       <c r="CV16" s="6"/>
       <c r="CW16" s="6"/>
       <c r="CX16" s="6"/>
       <c r="CY16" s="6"/>
       <c r="CZ16" s="6"/>
       <c r="DA16" s="6"/>
       <c r="DB16" s="76" t="s">
         <v>11</v>
       </c>
       <c r="DC16" s="76"/>
       <c r="DD16" s="76"/>
       <c r="DE16" s="76"/>
     </row>
     <row r="17" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A17" s="83"/>
-      <c r="B17" s="77" t="s">
+      <c r="A17" s="80"/>
+      <c r="B17" s="73" t="s">
         <v>28</v>
       </c>
-      <c r="C17" s="78"/>
-[...10 lines deleted...]
-      <c r="N17" s="77" t="s">
+      <c r="C17" s="74"/>
+      <c r="D17" s="74"/>
+      <c r="E17" s="74"/>
+      <c r="F17" s="74"/>
+      <c r="G17" s="74"/>
+      <c r="H17" s="74"/>
+      <c r="I17" s="74"/>
+      <c r="J17" s="74"/>
+      <c r="K17" s="74"/>
+      <c r="L17" s="74"/>
+      <c r="M17" s="75"/>
+      <c r="N17" s="73" t="s">
         <v>15</v>
       </c>
-      <c r="O17" s="78"/>
-[...10 lines deleted...]
-      <c r="Z17" s="77" t="s">
+      <c r="O17" s="74"/>
+      <c r="P17" s="74"/>
+      <c r="Q17" s="74"/>
+      <c r="R17" s="74"/>
+      <c r="S17" s="74"/>
+      <c r="T17" s="74"/>
+      <c r="U17" s="74"/>
+      <c r="V17" s="74"/>
+      <c r="W17" s="74"/>
+      <c r="X17" s="74"/>
+      <c r="Y17" s="75"/>
+      <c r="Z17" s="73" t="s">
         <v>27</v>
       </c>
-      <c r="AA17" s="78"/>
-[...10 lines deleted...]
-      <c r="AL17" s="77" t="s">
+      <c r="AA17" s="74"/>
+      <c r="AB17" s="74"/>
+      <c r="AC17" s="74"/>
+      <c r="AD17" s="74"/>
+      <c r="AE17" s="74"/>
+      <c r="AF17" s="74"/>
+      <c r="AG17" s="74"/>
+      <c r="AH17" s="74"/>
+      <c r="AI17" s="74"/>
+      <c r="AJ17" s="74"/>
+      <c r="AK17" s="75"/>
+      <c r="AL17" s="73" t="s">
         <v>26</v>
       </c>
-      <c r="AM17" s="78"/>
-[...10 lines deleted...]
-      <c r="AX17" s="77" t="s">
+      <c r="AM17" s="74"/>
+      <c r="AN17" s="74"/>
+      <c r="AO17" s="74"/>
+      <c r="AP17" s="74"/>
+      <c r="AQ17" s="74"/>
+      <c r="AR17" s="74"/>
+      <c r="AS17" s="74"/>
+      <c r="AT17" s="74"/>
+      <c r="AU17" s="74"/>
+      <c r="AV17" s="74"/>
+      <c r="AW17" s="75"/>
+      <c r="AX17" s="73" t="s">
         <v>17</v>
       </c>
-      <c r="AY17" s="78"/>
-[...10 lines deleted...]
-      <c r="BJ17" s="77" t="s">
+      <c r="AY17" s="74"/>
+      <c r="AZ17" s="74"/>
+      <c r="BA17" s="74"/>
+      <c r="BB17" s="74"/>
+      <c r="BC17" s="74"/>
+      <c r="BD17" s="74"/>
+      <c r="BE17" s="74"/>
+      <c r="BF17" s="74"/>
+      <c r="BG17" s="74"/>
+      <c r="BH17" s="74"/>
+      <c r="BI17" s="75"/>
+      <c r="BJ17" s="73" t="s">
         <v>33</v>
       </c>
-      <c r="BK17" s="78"/>
-[...10 lines deleted...]
-      <c r="BV17" s="77" t="s">
+      <c r="BK17" s="74"/>
+      <c r="BL17" s="74"/>
+      <c r="BM17" s="74"/>
+      <c r="BN17" s="74"/>
+      <c r="BO17" s="74"/>
+      <c r="BP17" s="74"/>
+      <c r="BQ17" s="74"/>
+      <c r="BR17" s="74"/>
+      <c r="BS17" s="74"/>
+      <c r="BT17" s="74"/>
+      <c r="BU17" s="75"/>
+      <c r="BV17" s="73" t="s">
         <v>34</v>
       </c>
-      <c r="BW17" s="78"/>
-[...10 lines deleted...]
-      <c r="CH17" s="77" t="s">
+      <c r="BW17" s="74"/>
+      <c r="BX17" s="74"/>
+      <c r="BY17" s="74"/>
+      <c r="BZ17" s="74"/>
+      <c r="CA17" s="74"/>
+      <c r="CB17" s="74"/>
+      <c r="CC17" s="74"/>
+      <c r="CD17" s="74"/>
+      <c r="CE17" s="74"/>
+      <c r="CF17" s="74"/>
+      <c r="CG17" s="75"/>
+      <c r="CH17" s="73" t="s">
         <v>35</v>
       </c>
-      <c r="CI17" s="78"/>
-[...10 lines deleted...]
-      <c r="CT17" s="73" t="s">
+      <c r="CI17" s="74"/>
+      <c r="CJ17" s="74"/>
+      <c r="CK17" s="74"/>
+      <c r="CL17" s="74"/>
+      <c r="CM17" s="74"/>
+      <c r="CN17" s="74"/>
+      <c r="CO17" s="74"/>
+      <c r="CP17" s="74"/>
+      <c r="CQ17" s="74"/>
+      <c r="CR17" s="74"/>
+      <c r="CS17" s="75"/>
+      <c r="CT17" s="77" t="s">
         <v>32</v>
       </c>
-      <c r="CU17" s="74"/>
-[...9 lines deleted...]
-      <c r="DE17" s="75"/>
+      <c r="CU17" s="78"/>
+      <c r="CV17" s="78"/>
+      <c r="CW17" s="78"/>
+      <c r="CX17" s="78"/>
+      <c r="CY17" s="78"/>
+      <c r="CZ17" s="78"/>
+      <c r="DA17" s="78"/>
+      <c r="DB17" s="78"/>
+      <c r="DC17" s="78"/>
+      <c r="DD17" s="78"/>
+      <c r="DE17" s="79"/>
     </row>
     <row r="18" spans="1:109" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A18" s="84"/>
+      <c r="A18" s="81"/>
       <c r="B18" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>1</v>
       </c>
       <c r="D18" s="7" t="s">
         <v>2</v>
       </c>
       <c r="E18" s="7" t="s">
         <v>3</v>
       </c>
       <c r="F18" s="7" t="s">
         <v>4</v>
       </c>
       <c r="G18" s="7" t="s">
         <v>5</v>
       </c>
       <c r="H18" s="7" t="s">
         <v>6</v>
       </c>
       <c r="I18" s="7" t="s">
         <v>7</v>
       </c>
       <c r="J18" s="7" t="s">
@@ -5418,51 +5434,53 @@
       </c>
       <c r="CT19" s="18">
         <v>2050.0374637566551</v>
       </c>
       <c r="CU19" s="19">
         <v>5175.3324895262413</v>
       </c>
       <c r="CV19" s="20">
         <v>6728.134849982478</v>
       </c>
       <c r="CW19" s="21">
         <v>9711.0975167746201</v>
       </c>
       <c r="CX19" s="22">
         <v>11874.045617182705</v>
       </c>
       <c r="CY19" s="23">
         <v>16276.321044085584</v>
       </c>
       <c r="CZ19" s="14">
         <v>19603.571216609078</v>
       </c>
       <c r="DA19" s="15">
         <v>25244.500034718505</v>
       </c>
-      <c r="DB19" s="16"/>
+      <c r="DB19" s="16">
+        <v>31804.394309715644</v>
+      </c>
       <c r="DC19" s="17"/>
       <c r="DD19" s="35"/>
       <c r="DE19" s="12"/>
     </row>
     <row r="20" spans="1:109">
       <c r="A20" s="24" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="25">
         <v>29.860530326379116</v>
       </c>
       <c r="C20" s="25">
         <v>69.592052528319215</v>
       </c>
       <c r="D20" s="25">
         <v>99.734871230690942</v>
       </c>
       <c r="E20" s="25">
         <v>126.89663084001469</v>
       </c>
       <c r="F20" s="25">
         <v>156.99075171354883</v>
       </c>
       <c r="G20" s="25">
         <v>187.79187027519131</v>
@@ -5739,51 +5757,53 @@
       </c>
       <c r="CT20" s="18">
         <v>17.992794376740225</v>
       </c>
       <c r="CU20" s="26">
         <v>91.893093867751929</v>
       </c>
       <c r="CV20" s="27">
         <v>138.0601975860462</v>
       </c>
       <c r="CW20" s="28">
         <v>174.13610794392559</v>
       </c>
       <c r="CX20" s="29">
         <v>186.36934168698014</v>
       </c>
       <c r="CY20" s="30">
         <v>194.62790622146636</v>
       </c>
       <c r="CZ20" s="31">
         <v>219.82195395698099</v>
       </c>
       <c r="DA20" s="32">
         <v>275.34898067299793</v>
       </c>
-      <c r="DB20" s="33"/>
+      <c r="DB20" s="33">
+        <v>330.17064530590329</v>
+      </c>
       <c r="DC20" s="34"/>
       <c r="DD20" s="35"/>
       <c r="DE20" s="12"/>
     </row>
     <row r="21" spans="1:109">
       <c r="A21" s="24" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="12">
         <v>14.031453058197364</v>
       </c>
       <c r="C21" s="12">
         <v>39.807319450795603</v>
       </c>
       <c r="D21" s="12">
         <v>54.602531267159549</v>
       </c>
       <c r="E21" s="12">
         <v>95.560557455043948</v>
       </c>
       <c r="F21" s="12">
         <v>126.97963847998223</v>
       </c>
       <c r="G21" s="12">
         <v>152.57934762034023</v>
@@ -6060,51 +6080,53 @@
       </c>
       <c r="CT21" s="18">
         <v>24.811490142399816</v>
       </c>
       <c r="CU21" s="26">
         <v>99.305993085605351</v>
       </c>
       <c r="CV21" s="27">
         <v>153.70642236704546</v>
       </c>
       <c r="CW21" s="28">
         <v>348.93712324698242</v>
       </c>
       <c r="CX21" s="29">
         <v>412.41521239239898</v>
       </c>
       <c r="CY21" s="30">
         <v>510.19339296443985</v>
       </c>
       <c r="CZ21" s="31">
         <v>521.14984737654652</v>
       </c>
       <c r="DA21" s="32">
         <v>737.20065043382647</v>
       </c>
-      <c r="DB21" s="33"/>
+      <c r="DB21" s="33">
+        <v>839.7777406830038</v>
+      </c>
       <c r="DC21" s="34"/>
       <c r="DD21" s="35"/>
       <c r="DE21" s="12"/>
     </row>
     <row r="22" spans="1:109">
       <c r="A22" s="24" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="12">
         <v>142.59386375063315</v>
       </c>
       <c r="C22" s="12">
         <v>333.48337380700298</v>
       </c>
       <c r="D22" s="12">
         <v>396.29115574749306</v>
       </c>
       <c r="E22" s="12">
         <v>525.9025628756882</v>
       </c>
       <c r="F22" s="12">
         <v>680.01692731391745</v>
       </c>
       <c r="G22" s="12">
         <v>1046.1647542646288</v>
@@ -6381,51 +6403,53 @@
       </c>
       <c r="CT22" s="18">
         <v>197.29073854522196</v>
       </c>
       <c r="CU22" s="26">
         <v>573.91046716222945</v>
       </c>
       <c r="CV22" s="27">
         <v>705.62674209401757</v>
       </c>
       <c r="CW22" s="28">
         <v>1073.3201435830319</v>
       </c>
       <c r="CX22" s="29">
         <v>1259.2104211422627</v>
       </c>
       <c r="CY22" s="30">
         <v>2159.2066438325464</v>
       </c>
       <c r="CZ22" s="31">
         <v>2604.3678761999436</v>
       </c>
       <c r="DA22" s="32">
         <v>2903.6545482859096</v>
       </c>
-      <c r="DB22" s="33"/>
+      <c r="DB22" s="33">
+        <v>3930.2013558115295</v>
+      </c>
       <c r="DC22" s="34"/>
       <c r="DD22" s="35"/>
       <c r="DE22" s="12"/>
     </row>
     <row r="23" spans="1:109">
       <c r="A23" s="24" t="s">
         <v>22</v>
       </c>
       <c r="B23" s="12">
         <v>97.507561185125837</v>
       </c>
       <c r="C23" s="12">
         <v>208.11734697160156</v>
       </c>
       <c r="D23" s="12">
         <v>253.16450933295221</v>
       </c>
       <c r="E23" s="12">
         <v>338.2894784509017</v>
       </c>
       <c r="F23" s="12">
         <v>444.35391077745396</v>
       </c>
       <c r="G23" s="12">
         <v>561.98394906904161</v>
@@ -6702,51 +6726,53 @@
       </c>
       <c r="CT23" s="18">
         <v>152.1679172857007</v>
       </c>
       <c r="CU23" s="26">
         <v>415.56771448148027</v>
       </c>
       <c r="CV23" s="27">
         <v>532.43320335560804</v>
       </c>
       <c r="CW23" s="28">
         <v>885.38423049103767</v>
       </c>
       <c r="CX23" s="29">
         <v>1114.7127913529496</v>
       </c>
       <c r="CY23" s="30">
         <v>1383.9678842958342</v>
       </c>
       <c r="CZ23" s="31">
         <v>1685.5945629188732</v>
       </c>
       <c r="DA23" s="32">
         <v>2641.1079601840593</v>
       </c>
-      <c r="DB23" s="33"/>
+      <c r="DB23" s="33">
+        <v>3844.5989488760183</v>
+      </c>
       <c r="DC23" s="34"/>
       <c r="DD23" s="35"/>
       <c r="DE23" s="12"/>
     </row>
     <row r="24" spans="1:109">
       <c r="A24" s="24" t="s">
         <v>23</v>
       </c>
       <c r="B24" s="12">
         <v>289.29254677614063</v>
       </c>
       <c r="C24" s="12">
         <v>630.75416074123268</v>
       </c>
       <c r="D24" s="12">
         <v>737.28629426612417</v>
       </c>
       <c r="E24" s="12">
         <v>951.49000109278404</v>
       </c>
       <c r="F24" s="12">
         <v>1205.1203128343973</v>
       </c>
       <c r="G24" s="12">
         <v>1850.1168496392793</v>
@@ -7023,51 +7049,53 @@
       </c>
       <c r="CT24" s="18">
         <v>441.48122961223652</v>
       </c>
       <c r="CU24" s="26">
         <v>1149.5098117931764</v>
       </c>
       <c r="CV24" s="27">
         <v>1418.8279354045749</v>
       </c>
       <c r="CW24" s="28">
         <v>1996.2063273661806</v>
       </c>
       <c r="CX24" s="29">
         <v>2344.1650214604911</v>
       </c>
       <c r="CY24" s="30">
         <v>3764.5701627372932</v>
       </c>
       <c r="CZ24" s="31">
         <v>4497.4578722045335</v>
       </c>
       <c r="DA24" s="32">
         <v>5951.2106139321277</v>
       </c>
-      <c r="DB24" s="33"/>
+      <c r="DB24" s="33">
+        <v>7947.5785766226763</v>
+      </c>
       <c r="DC24" s="34"/>
       <c r="DD24" s="35"/>
       <c r="DE24" s="12"/>
     </row>
     <row r="25" spans="1:109">
       <c r="A25" s="24" t="s">
         <v>24</v>
       </c>
       <c r="B25" s="12">
         <v>52.795964781943972</v>
       </c>
       <c r="C25" s="12">
         <v>123.1078080644225</v>
       </c>
       <c r="D25" s="12">
         <v>164.73574572596027</v>
       </c>
       <c r="E25" s="12">
         <v>220.46126866059063</v>
       </c>
       <c r="F25" s="12">
         <v>276.14983551192978</v>
       </c>
       <c r="G25" s="12">
         <v>365.02561164832741</v>
@@ -7344,51 +7372,53 @@
       </c>
       <c r="CT25" s="18">
         <v>718.9461881429321</v>
       </c>
       <c r="CU25" s="26">
         <v>1641.4571469428247</v>
       </c>
       <c r="CV25" s="27">
         <v>2439.3983061455365</v>
       </c>
       <c r="CW25" s="28">
         <v>3176.0147995992202</v>
       </c>
       <c r="CX25" s="29">
         <v>3899.5389956059371</v>
       </c>
       <c r="CY25" s="30">
         <v>4678.3558919612669</v>
       </c>
       <c r="CZ25" s="31">
         <v>5553.1048513033911</v>
       </c>
       <c r="DA25" s="32">
         <v>6991.275229019765</v>
       </c>
-      <c r="DB25" s="33"/>
+      <c r="DB25" s="33">
+        <v>7925.1008635817516</v>
+      </c>
       <c r="DC25" s="34"/>
       <c r="DD25" s="35"/>
       <c r="DE25" s="12"/>
     </row>
     <row r="26" spans="1:109">
       <c r="A26" s="37" t="s">
         <v>25</v>
       </c>
       <c r="B26" s="12">
         <v>74.983476189006808</v>
       </c>
       <c r="C26" s="12">
         <v>175.9749617284678</v>
       </c>
       <c r="D26" s="12">
         <v>240.70655981926694</v>
       </c>
       <c r="E26" s="12">
         <v>312.86731473882151</v>
       </c>
       <c r="F26" s="12">
         <v>399.40906601555815</v>
       </c>
       <c r="G26" s="12">
         <v>570.94488968331916</v>
@@ -7665,51 +7695,53 @@
       </c>
       <c r="CT26" s="18">
         <v>497.34710565142382</v>
       </c>
       <c r="CU26" s="26">
         <v>1203.6882621931741</v>
       </c>
       <c r="CV26" s="27">
         <v>1340.0820430296501</v>
       </c>
       <c r="CW26" s="28">
         <v>2057.0987845442419</v>
       </c>
       <c r="CX26" s="29">
         <v>2657.6338335416858</v>
       </c>
       <c r="CY26" s="30">
         <v>3585.3991620727347</v>
       </c>
       <c r="CZ26" s="31">
         <v>4522.0742526488084</v>
       </c>
       <c r="DA26" s="32">
         <v>5744.7020521898203</v>
       </c>
-      <c r="DB26" s="33"/>
+      <c r="DB26" s="33">
+        <v>6986.9661788347621</v>
+      </c>
       <c r="DC26" s="34"/>
       <c r="DD26" s="35"/>
       <c r="DE26" s="12"/>
     </row>
     <row r="27" spans="1:109">
       <c r="A27" s="6"/>
       <c r="B27" s="6"/>
       <c r="C27" s="6"/>
       <c r="D27" s="6"/>
       <c r="E27" s="6"/>
       <c r="F27" s="6"/>
       <c r="G27" s="6"/>
       <c r="H27" s="6"/>
       <c r="I27" s="6"/>
       <c r="J27" s="6"/>
       <c r="K27" s="6"/>
       <c r="L27" s="6"/>
       <c r="M27" s="6"/>
       <c r="N27" s="6"/>
       <c r="O27" s="6"/>
       <c r="P27" s="6"/>
       <c r="Q27" s="6"/>
       <c r="R27" s="6"/>
       <c r="S27" s="6"/>
       <c r="T27" s="6"/>
@@ -7761,112 +7793,112 @@
       <c r="BN27" s="6"/>
       <c r="BO27" s="6"/>
       <c r="BP27" s="6"/>
       <c r="BQ27" s="6"/>
       <c r="BR27" s="6"/>
       <c r="BS27" s="6"/>
       <c r="BT27" s="6"/>
       <c r="BU27" s="6"/>
       <c r="BV27" s="6"/>
       <c r="BW27" s="6"/>
       <c r="BX27" s="6"/>
       <c r="BY27" s="5"/>
       <c r="BZ27" s="5"/>
       <c r="CA27" s="5"/>
       <c r="CB27" s="5"/>
       <c r="CC27" s="5"/>
       <c r="CD27" s="5"/>
       <c r="CE27" s="5"/>
       <c r="CF27" s="5"/>
       <c r="CG27" s="5"/>
       <c r="CH27" s="5"/>
       <c r="CI27" s="5"/>
     </row>
     <row r="28" spans="1:109" ht="21" customHeight="1">
       <c r="A28" s="6"/>
-      <c r="B28" s="80" t="s">
+      <c r="B28" s="83" t="s">
         <v>30</v>
       </c>
-      <c r="C28" s="80"/>
-[...57 lines deleted...]
-      <c r="BI28" s="80"/>
+      <c r="C28" s="83"/>
+      <c r="D28" s="83"/>
+      <c r="E28" s="83"/>
+      <c r="F28" s="83"/>
+      <c r="G28" s="83"/>
+      <c r="H28" s="83"/>
+      <c r="I28" s="83"/>
+      <c r="J28" s="83"/>
+      <c r="K28" s="83"/>
+      <c r="L28" s="83"/>
+      <c r="M28" s="83"/>
+      <c r="N28" s="83"/>
+      <c r="O28" s="83"/>
+      <c r="P28" s="83"/>
+      <c r="Q28" s="83"/>
+      <c r="R28" s="83"/>
+      <c r="S28" s="83"/>
+      <c r="T28" s="83"/>
+      <c r="U28" s="83"/>
+      <c r="V28" s="83"/>
+      <c r="W28" s="83"/>
+      <c r="X28" s="83"/>
+      <c r="Y28" s="83"/>
+      <c r="Z28" s="83"/>
+      <c r="AA28" s="83"/>
+      <c r="AB28" s="83"/>
+      <c r="AC28" s="83"/>
+      <c r="AD28" s="83"/>
+      <c r="AE28" s="83"/>
+      <c r="AF28" s="83"/>
+      <c r="AG28" s="83"/>
+      <c r="AH28" s="83"/>
+      <c r="AI28" s="83"/>
+      <c r="AJ28" s="83"/>
+      <c r="AK28" s="83"/>
+      <c r="AL28" s="83"/>
+      <c r="AM28" s="83"/>
+      <c r="AN28" s="83"/>
+      <c r="AO28" s="83"/>
+      <c r="AP28" s="83"/>
+      <c r="AQ28" s="83"/>
+      <c r="AR28" s="83"/>
+      <c r="AS28" s="83"/>
+      <c r="AT28" s="83"/>
+      <c r="AU28" s="83"/>
+      <c r="AV28" s="83"/>
+      <c r="AW28" s="83"/>
+      <c r="AX28" s="83"/>
+      <c r="AY28" s="83"/>
+      <c r="AZ28" s="83"/>
+      <c r="BA28" s="83"/>
+      <c r="BB28" s="83"/>
+      <c r="BC28" s="83"/>
+      <c r="BD28" s="83"/>
+      <c r="BE28" s="83"/>
+      <c r="BF28" s="83"/>
+      <c r="BG28" s="83"/>
+      <c r="BH28" s="83"/>
+      <c r="BI28" s="83"/>
       <c r="BJ28" s="6"/>
       <c r="BK28" s="6"/>
       <c r="BL28" s="6"/>
       <c r="BM28" s="6"/>
       <c r="BN28" s="6"/>
       <c r="BO28" s="6"/>
       <c r="BP28" s="6"/>
       <c r="BQ28" s="6"/>
       <c r="BR28" s="6"/>
       <c r="BS28" s="6"/>
       <c r="BT28" s="6"/>
       <c r="BU28" s="6"/>
       <c r="BV28" s="6"/>
       <c r="BW28" s="6"/>
       <c r="BX28" s="6"/>
       <c r="BY28" s="5"/>
       <c r="BZ28" s="5"/>
       <c r="CA28" s="5"/>
       <c r="CB28" s="5"/>
       <c r="CC28" s="5"/>
       <c r="CD28" s="5"/>
       <c r="CE28" s="5"/>
       <c r="CF28" s="5"/>
       <c r="CG28" s="5"/>
       <c r="CH28" s="5"/>
@@ -7980,180 +8012,180 @@
       <c r="CM29" s="6"/>
       <c r="CN29" s="6"/>
       <c r="CO29" s="6"/>
       <c r="CP29" s="76" t="s">
         <v>11</v>
       </c>
       <c r="CQ29" s="76"/>
       <c r="CR29" s="76"/>
       <c r="CS29" s="76"/>
       <c r="CT29" s="6"/>
       <c r="CU29" s="6"/>
       <c r="CV29" s="6"/>
       <c r="CW29" s="6"/>
       <c r="CX29" s="6"/>
       <c r="CY29" s="6"/>
       <c r="CZ29" s="6"/>
       <c r="DA29" s="6"/>
       <c r="DB29" s="76" t="s">
         <v>11</v>
       </c>
       <c r="DC29" s="76"/>
       <c r="DD29" s="76"/>
       <c r="DE29" s="76"/>
     </row>
     <row r="30" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A30" s="83"/>
-      <c r="B30" s="77" t="s">
+      <c r="A30" s="80"/>
+      <c r="B30" s="73" t="s">
         <v>28</v>
       </c>
-      <c r="C30" s="78"/>
-[...10 lines deleted...]
-      <c r="N30" s="77" t="s">
+      <c r="C30" s="74"/>
+      <c r="D30" s="74"/>
+      <c r="E30" s="74"/>
+      <c r="F30" s="74"/>
+      <c r="G30" s="74"/>
+      <c r="H30" s="74"/>
+      <c r="I30" s="74"/>
+      <c r="J30" s="74"/>
+      <c r="K30" s="74"/>
+      <c r="L30" s="74"/>
+      <c r="M30" s="75"/>
+      <c r="N30" s="73" t="s">
         <v>15</v>
       </c>
-      <c r="O30" s="78"/>
-[...10 lines deleted...]
-      <c r="Z30" s="77" t="s">
+      <c r="O30" s="74"/>
+      <c r="P30" s="74"/>
+      <c r="Q30" s="74"/>
+      <c r="R30" s="74"/>
+      <c r="S30" s="74"/>
+      <c r="T30" s="74"/>
+      <c r="U30" s="74"/>
+      <c r="V30" s="74"/>
+      <c r="W30" s="74"/>
+      <c r="X30" s="74"/>
+      <c r="Y30" s="75"/>
+      <c r="Z30" s="73" t="s">
         <v>27</v>
       </c>
-      <c r="AA30" s="78"/>
-[...10 lines deleted...]
-      <c r="AL30" s="77" t="s">
+      <c r="AA30" s="74"/>
+      <c r="AB30" s="74"/>
+      <c r="AC30" s="74"/>
+      <c r="AD30" s="74"/>
+      <c r="AE30" s="74"/>
+      <c r="AF30" s="74"/>
+      <c r="AG30" s="74"/>
+      <c r="AH30" s="74"/>
+      <c r="AI30" s="74"/>
+      <c r="AJ30" s="74"/>
+      <c r="AK30" s="75"/>
+      <c r="AL30" s="73" t="s">
         <v>26</v>
       </c>
-      <c r="AM30" s="78"/>
-[...10 lines deleted...]
-      <c r="AX30" s="77" t="s">
+      <c r="AM30" s="74"/>
+      <c r="AN30" s="74"/>
+      <c r="AO30" s="74"/>
+      <c r="AP30" s="74"/>
+      <c r="AQ30" s="74"/>
+      <c r="AR30" s="74"/>
+      <c r="AS30" s="74"/>
+      <c r="AT30" s="74"/>
+      <c r="AU30" s="74"/>
+      <c r="AV30" s="74"/>
+      <c r="AW30" s="75"/>
+      <c r="AX30" s="73" t="s">
         <v>17</v>
       </c>
-      <c r="AY30" s="78"/>
-[...10 lines deleted...]
-      <c r="BJ30" s="77" t="s">
+      <c r="AY30" s="74"/>
+      <c r="AZ30" s="74"/>
+      <c r="BA30" s="74"/>
+      <c r="BB30" s="74"/>
+      <c r="BC30" s="74"/>
+      <c r="BD30" s="74"/>
+      <c r="BE30" s="74"/>
+      <c r="BF30" s="74"/>
+      <c r="BG30" s="74"/>
+      <c r="BH30" s="74"/>
+      <c r="BI30" s="75"/>
+      <c r="BJ30" s="73" t="s">
         <v>33</v>
       </c>
-      <c r="BK30" s="78"/>
-[...10 lines deleted...]
-      <c r="BV30" s="77" t="s">
+      <c r="BK30" s="74"/>
+      <c r="BL30" s="74"/>
+      <c r="BM30" s="74"/>
+      <c r="BN30" s="74"/>
+      <c r="BO30" s="74"/>
+      <c r="BP30" s="74"/>
+      <c r="BQ30" s="74"/>
+      <c r="BR30" s="74"/>
+      <c r="BS30" s="74"/>
+      <c r="BT30" s="74"/>
+      <c r="BU30" s="75"/>
+      <c r="BV30" s="73" t="s">
         <v>34</v>
       </c>
-      <c r="BW30" s="78"/>
-[...10 lines deleted...]
-      <c r="CH30" s="77" t="s">
+      <c r="BW30" s="74"/>
+      <c r="BX30" s="74"/>
+      <c r="BY30" s="74"/>
+      <c r="BZ30" s="74"/>
+      <c r="CA30" s="74"/>
+      <c r="CB30" s="74"/>
+      <c r="CC30" s="74"/>
+      <c r="CD30" s="74"/>
+      <c r="CE30" s="74"/>
+      <c r="CF30" s="74"/>
+      <c r="CG30" s="75"/>
+      <c r="CH30" s="73" t="s">
         <v>35</v>
       </c>
-      <c r="CI30" s="78"/>
-[...10 lines deleted...]
-      <c r="CT30" s="73" t="s">
+      <c r="CI30" s="74"/>
+      <c r="CJ30" s="74"/>
+      <c r="CK30" s="74"/>
+      <c r="CL30" s="74"/>
+      <c r="CM30" s="74"/>
+      <c r="CN30" s="74"/>
+      <c r="CO30" s="74"/>
+      <c r="CP30" s="74"/>
+      <c r="CQ30" s="74"/>
+      <c r="CR30" s="74"/>
+      <c r="CS30" s="75"/>
+      <c r="CT30" s="77" t="s">
         <v>32</v>
       </c>
-      <c r="CU30" s="74"/>
-[...9 lines deleted...]
-      <c r="DE30" s="75"/>
+      <c r="CU30" s="78"/>
+      <c r="CV30" s="78"/>
+      <c r="CW30" s="78"/>
+      <c r="CX30" s="78"/>
+      <c r="CY30" s="78"/>
+      <c r="CZ30" s="78"/>
+      <c r="DA30" s="78"/>
+      <c r="DB30" s="78"/>
+      <c r="DC30" s="78"/>
+      <c r="DD30" s="78"/>
+      <c r="DE30" s="79"/>
     </row>
     <row r="31" spans="1:109" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A31" s="84"/>
+      <c r="A31" s="81"/>
       <c r="B31" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>1</v>
       </c>
       <c r="D31" s="7" t="s">
         <v>2</v>
       </c>
       <c r="E31" s="7" t="s">
         <v>3</v>
       </c>
       <c r="F31" s="7" t="s">
         <v>4</v>
       </c>
       <c r="G31" s="7" t="s">
         <v>5</v>
       </c>
       <c r="H31" s="7" t="s">
         <v>6</v>
       </c>
       <c r="I31" s="7" t="s">
         <v>7</v>
       </c>
       <c r="J31" s="7" t="s">
@@ -8751,51 +8783,53 @@
       </c>
       <c r="CT32" s="18">
         <v>49.583314100000003</v>
       </c>
       <c r="CU32" s="19">
         <v>231.24059533541669</v>
       </c>
       <c r="CV32" s="20">
         <v>333.29752442500001</v>
       </c>
       <c r="CW32" s="21">
         <v>409.8214322583334</v>
       </c>
       <c r="CX32" s="22">
         <v>458.59482633541671</v>
       </c>
       <c r="CY32" s="23">
         <v>495.1247014570834</v>
       </c>
       <c r="CZ32" s="14">
         <v>910.94428642383343</v>
       </c>
       <c r="DA32" s="15">
         <v>4478.3651086190603</v>
       </c>
-      <c r="DB32" s="16"/>
+      <c r="DB32" s="16">
+        <v>6467.8126325944122</v>
+      </c>
       <c r="DC32" s="17"/>
       <c r="DD32" s="35"/>
       <c r="DE32" s="12"/>
     </row>
     <row r="33" spans="1:109">
       <c r="A33" s="24" t="s">
         <v>19</v>
       </c>
       <c r="B33" s="25">
         <v>25.452775277231051</v>
       </c>
       <c r="C33" s="25">
         <v>50.905550554462103</v>
       </c>
       <c r="D33" s="25">
         <v>76.358325831693151</v>
       </c>
       <c r="E33" s="25">
         <v>101.81110110892421</v>
       </c>
       <c r="F33" s="25">
         <v>127.26387638615526</v>
       </c>
       <c r="G33" s="25">
         <v>152.7166516633863</v>
@@ -9072,51 +9106,53 @@
       </c>
       <c r="CT33" s="18">
         <v>10.72037696666667</v>
       </c>
       <c r="CU33" s="26">
         <v>49.065593422916677</v>
       </c>
       <c r="CV33" s="27">
         <v>70.915211733333351</v>
       </c>
       <c r="CW33" s="28">
         <v>87.354738466666689</v>
       </c>
       <c r="CX33" s="29">
         <v>97.804549989583364</v>
       </c>
       <c r="CY33" s="30">
         <v>105.65435123958336</v>
       </c>
       <c r="CZ33" s="31">
         <v>129.89499503698573</v>
       </c>
       <c r="DA33" s="32">
         <v>170.34207256473729</v>
       </c>
-      <c r="DB33" s="33"/>
+      <c r="DB33" s="33">
+        <v>205.90861130645828</v>
+      </c>
       <c r="DC33" s="34"/>
       <c r="DD33" s="35"/>
       <c r="DE33" s="12"/>
     </row>
     <row r="34" spans="1:109">
       <c r="A34" s="24" t="s">
         <v>20</v>
       </c>
       <c r="B34" s="10">
         <v>1.7628816503688678</v>
       </c>
       <c r="C34" s="10">
         <v>3.5257633007377356</v>
       </c>
       <c r="D34" s="10">
         <v>5.2886449511066029</v>
       </c>
       <c r="E34" s="10">
         <v>7.0515266014754712</v>
       </c>
       <c r="F34" s="10">
         <v>8.8144082518443394</v>
       </c>
       <c r="G34" s="10">
         <v>10.577289902213208</v>
@@ -9393,51 +9429,53 @@
       </c>
       <c r="CT34" s="18">
         <v>0.79166666666666674</v>
       </c>
       <c r="CU34" s="26">
         <v>3.8181770833333335</v>
       </c>
       <c r="CV34" s="27">
         <v>5.4769270833333339</v>
       </c>
       <c r="CW34" s="28">
         <v>6.7130520833333343</v>
       </c>
       <c r="CX34" s="29">
         <v>7.5047187500000012</v>
       </c>
       <c r="CY34" s="30">
         <v>8.0945125000000004</v>
       </c>
       <c r="CZ34" s="31">
         <v>8.5111106077044028</v>
       </c>
       <c r="DA34" s="32">
         <v>208.742420825914</v>
       </c>
-      <c r="DB34" s="33"/>
+      <c r="DB34" s="33">
+        <v>231.43179398425332</v>
+      </c>
       <c r="DC34" s="34"/>
       <c r="DD34" s="35"/>
       <c r="DE34" s="12"/>
     </row>
     <row r="35" spans="1:109">
       <c r="A35" s="24" t="s">
         <v>21</v>
       </c>
       <c r="B35" s="10">
         <v>0.20953751707651999</v>
       </c>
       <c r="C35" s="10">
         <v>0.41907503415303998</v>
       </c>
       <c r="D35" s="10">
         <v>0.62861255122955995</v>
       </c>
       <c r="E35" s="10">
         <v>0.83815006830607997</v>
       </c>
       <c r="F35" s="10">
         <v>1.0476875853826</v>
       </c>
       <c r="G35" s="10">
         <v>1.2572251024591199</v>
@@ -9714,51 +9752,53 @@
       </c>
       <c r="CT35" s="18">
         <v>1.2644500000000003</v>
       </c>
       <c r="CU35" s="26">
         <v>6.0983924375000012</v>
       </c>
       <c r="CV35" s="27">
         <v>8.7477479375000016</v>
       </c>
       <c r="CW35" s="28">
         <v>10.722086787500002</v>
       </c>
       <c r="CX35" s="29">
         <v>11.986536787500002</v>
       </c>
       <c r="CY35" s="30">
         <v>12.928555365000003</v>
       </c>
       <c r="CZ35" s="31">
         <v>41.166709264811452</v>
       </c>
       <c r="DA35" s="32">
         <v>105.79922321072479</v>
       </c>
-      <c r="DB35" s="33"/>
+      <c r="DB35" s="33">
+        <v>145.53583647789932</v>
+      </c>
       <c r="DC35" s="34"/>
       <c r="DD35" s="35"/>
       <c r="DE35" s="12"/>
     </row>
     <row r="36" spans="1:109">
       <c r="A36" s="24" t="s">
         <v>22</v>
       </c>
       <c r="B36" s="10">
         <v>0.53772208292348</v>
       </c>
       <c r="C36" s="10">
         <v>1.07544416584696</v>
       </c>
       <c r="D36" s="10">
         <v>1.6131662487704399</v>
       </c>
       <c r="E36" s="10">
         <v>2.15088833169392</v>
       </c>
       <c r="F36" s="10">
         <v>2.6886104146174001</v>
       </c>
       <c r="G36" s="10">
         <v>3.2263324975408803</v>
@@ -10035,51 +10075,53 @@
       </c>
       <c r="CT36" s="18">
         <v>4.3858333333333341</v>
       </c>
       <c r="CU36" s="26">
         <v>21.152701041666671</v>
       </c>
       <c r="CV36" s="27">
         <v>30.342176041666672</v>
       </c>
       <c r="CW36" s="28">
         <v>37.190308541666674</v>
       </c>
       <c r="CX36" s="29">
         <v>41.576141875000005</v>
       </c>
       <c r="CY36" s="30">
         <v>44.843599250000004</v>
       </c>
       <c r="CZ36" s="31">
         <v>113.96538021519243</v>
       </c>
       <c r="DA36" s="32">
         <v>939.24647543187064</v>
       </c>
-      <c r="DB36" s="33"/>
+      <c r="DB36" s="33">
+        <v>1368.7808034068996</v>
+      </c>
       <c r="DC36" s="34"/>
       <c r="DD36" s="35"/>
       <c r="DE36" s="12"/>
     </row>
     <row r="37" spans="1:109">
       <c r="A37" s="24" t="s">
         <v>23</v>
       </c>
       <c r="B37" s="10">
         <v>1.4969445503656148E-2</v>
       </c>
       <c r="C37" s="10">
         <v>2.9938891007312295E-2</v>
       </c>
       <c r="D37" s="10">
         <v>4.4908336510968441E-2</v>
       </c>
       <c r="E37" s="10">
         <v>5.9877782014624591E-2</v>
       </c>
       <c r="F37" s="10">
         <v>7.484722751828074E-2</v>
       </c>
       <c r="G37" s="10">
         <v>8.9816673021936883E-2</v>
@@ -10356,51 +10398,53 @@
       </c>
       <c r="CT37" s="18">
         <v>1.655E-3</v>
       </c>
       <c r="CU37" s="26">
         <v>3.1316666666666667E-3</v>
       </c>
       <c r="CV37" s="27">
         <v>4.555E-3</v>
       </c>
       <c r="CW37" s="28">
         <v>6.1866666666666667E-3</v>
       </c>
       <c r="CX37" s="29">
         <v>7.5966666666666665E-3</v>
       </c>
       <c r="CY37" s="30">
         <v>8.7716666666666672E-3</v>
       </c>
       <c r="CZ37" s="31">
         <v>36.863181446990694</v>
       </c>
       <c r="DA37" s="32">
         <v>1034.1480605184447</v>
       </c>
-      <c r="DB37" s="33"/>
+      <c r="DB37" s="33">
+        <v>1700.2011162480612</v>
+      </c>
       <c r="DC37" s="34"/>
       <c r="DD37" s="35"/>
       <c r="DE37" s="12"/>
     </row>
     <row r="38" spans="1:109">
       <c r="A38" s="24" t="s">
         <v>24</v>
       </c>
       <c r="B38" s="10">
         <v>8.6569976797296526</v>
       </c>
       <c r="C38" s="10">
         <v>17.313995359459305</v>
       </c>
       <c r="D38" s="10">
         <v>25.970993039188958</v>
       </c>
       <c r="E38" s="10">
         <v>34.62799071891861</v>
       </c>
       <c r="F38" s="10">
         <v>43.284988398648267</v>
       </c>
       <c r="G38" s="10">
         <v>51.941986078377923</v>
@@ -10677,51 +10721,53 @@
       </c>
       <c r="CT38" s="18">
         <v>12.255000000000003</v>
       </c>
       <c r="CU38" s="26">
         <v>59.105381250000008</v>
       </c>
       <c r="CV38" s="27">
         <v>84.782831250000015</v>
       </c>
       <c r="CW38" s="28">
         <v>103.91804625000002</v>
       </c>
       <c r="CX38" s="29">
         <v>116.17304625000003</v>
       </c>
       <c r="CY38" s="30">
         <v>125.30305350000003</v>
       </c>
       <c r="CZ38" s="31">
         <v>165.99007228589565</v>
       </c>
       <c r="DA38" s="32">
         <v>769.38095960393491</v>
       </c>
-      <c r="DB38" s="33"/>
+      <c r="DB38" s="33">
+        <v>1314.0754000059569</v>
+      </c>
       <c r="DC38" s="34"/>
       <c r="DD38" s="35"/>
       <c r="DE38" s="12"/>
     </row>
     <row r="39" spans="1:109">
       <c r="A39" s="37" t="s">
         <v>25</v>
       </c>
       <c r="B39" s="36">
         <v>3.9174806229234798</v>
       </c>
       <c r="C39" s="36">
         <v>7.8349612458469595</v>
       </c>
       <c r="D39" s="36">
         <v>11.75244186877044</v>
       </c>
       <c r="E39" s="36">
         <v>15.669922491693919</v>
       </c>
       <c r="F39" s="36">
         <v>19.587403114617398</v>
       </c>
       <c r="G39" s="36">
         <v>23.504883737540879</v>
@@ -10998,51 +11044,53 @@
       </c>
       <c r="CT39" s="18">
         <v>20.164332133333332</v>
       </c>
       <c r="CU39" s="26">
         <v>91.99721843333333</v>
       </c>
       <c r="CV39" s="27">
         <v>133.02807537916667</v>
       </c>
       <c r="CW39" s="28">
         <v>163.91701346249999</v>
       </c>
       <c r="CX39" s="29">
         <v>183.54223601666666</v>
       </c>
       <c r="CY39" s="30">
         <v>198.29185793583332</v>
       </c>
       <c r="CZ39" s="31">
         <v>414.55283756625306</v>
       </c>
       <c r="DA39" s="32">
         <v>1250.7058964634343</v>
       </c>
-      <c r="DB39" s="33"/>
+      <c r="DB39" s="33">
+        <v>1501.879071164884</v>
+      </c>
       <c r="DC39" s="34"/>
       <c r="DD39" s="35"/>
       <c r="DE39" s="12"/>
     </row>
     <row r="40" spans="1:109">
       <c r="A40" s="6"/>
       <c r="B40" s="6"/>
       <c r="C40" s="6"/>
       <c r="D40" s="6"/>
       <c r="E40" s="6"/>
       <c r="F40" s="6"/>
       <c r="G40" s="6"/>
       <c r="H40" s="6"/>
       <c r="I40" s="6"/>
       <c r="J40" s="6"/>
       <c r="K40" s="6"/>
       <c r="L40" s="6"/>
       <c r="M40" s="6"/>
       <c r="N40" s="6"/>
       <c r="O40" s="6"/>
       <c r="P40" s="6"/>
       <c r="Q40" s="6"/>
       <c r="R40" s="6"/>
       <c r="S40" s="6"/>
       <c r="T40" s="6"/>
@@ -11094,112 +11142,112 @@
       <c r="BN40" s="6"/>
       <c r="BO40" s="6"/>
       <c r="BP40" s="6"/>
       <c r="BQ40" s="6"/>
       <c r="BR40" s="6"/>
       <c r="BS40" s="6"/>
       <c r="BT40" s="6"/>
       <c r="BU40" s="6"/>
       <c r="BV40" s="6"/>
       <c r="BW40" s="6"/>
       <c r="BX40" s="6"/>
       <c r="BY40" s="5"/>
       <c r="BZ40" s="5"/>
       <c r="CA40" s="5"/>
       <c r="CB40" s="5"/>
       <c r="CC40" s="5"/>
       <c r="CD40" s="5"/>
       <c r="CE40" s="5"/>
       <c r="CF40" s="5"/>
       <c r="CG40" s="5"/>
       <c r="CH40" s="5"/>
       <c r="CI40" s="5"/>
     </row>
     <row r="41" spans="1:109" ht="21" customHeight="1">
       <c r="A41" s="6"/>
-      <c r="B41" s="80" t="s">
+      <c r="B41" s="83" t="s">
         <v>31</v>
       </c>
-      <c r="C41" s="80"/>
-[...57 lines deleted...]
-      <c r="BI41" s="80"/>
+      <c r="C41" s="83"/>
+      <c r="D41" s="83"/>
+      <c r="E41" s="83"/>
+      <c r="F41" s="83"/>
+      <c r="G41" s="83"/>
+      <c r="H41" s="83"/>
+      <c r="I41" s="83"/>
+      <c r="J41" s="83"/>
+      <c r="K41" s="83"/>
+      <c r="L41" s="83"/>
+      <c r="M41" s="83"/>
+      <c r="N41" s="83"/>
+      <c r="O41" s="83"/>
+      <c r="P41" s="83"/>
+      <c r="Q41" s="83"/>
+      <c r="R41" s="83"/>
+      <c r="S41" s="83"/>
+      <c r="T41" s="83"/>
+      <c r="U41" s="83"/>
+      <c r="V41" s="83"/>
+      <c r="W41" s="83"/>
+      <c r="X41" s="83"/>
+      <c r="Y41" s="83"/>
+      <c r="Z41" s="83"/>
+      <c r="AA41" s="83"/>
+      <c r="AB41" s="83"/>
+      <c r="AC41" s="83"/>
+      <c r="AD41" s="83"/>
+      <c r="AE41" s="83"/>
+      <c r="AF41" s="83"/>
+      <c r="AG41" s="83"/>
+      <c r="AH41" s="83"/>
+      <c r="AI41" s="83"/>
+      <c r="AJ41" s="83"/>
+      <c r="AK41" s="83"/>
+      <c r="AL41" s="83"/>
+      <c r="AM41" s="83"/>
+      <c r="AN41" s="83"/>
+      <c r="AO41" s="83"/>
+      <c r="AP41" s="83"/>
+      <c r="AQ41" s="83"/>
+      <c r="AR41" s="83"/>
+      <c r="AS41" s="83"/>
+      <c r="AT41" s="83"/>
+      <c r="AU41" s="83"/>
+      <c r="AV41" s="83"/>
+      <c r="AW41" s="83"/>
+      <c r="AX41" s="83"/>
+      <c r="AY41" s="83"/>
+      <c r="AZ41" s="83"/>
+      <c r="BA41" s="83"/>
+      <c r="BB41" s="83"/>
+      <c r="BC41" s="83"/>
+      <c r="BD41" s="83"/>
+      <c r="BE41" s="83"/>
+      <c r="BF41" s="83"/>
+      <c r="BG41" s="83"/>
+      <c r="BH41" s="83"/>
+      <c r="BI41" s="83"/>
       <c r="BJ41" s="6"/>
       <c r="BK41" s="6"/>
       <c r="BL41" s="6"/>
       <c r="BM41" s="6"/>
       <c r="BN41" s="6"/>
       <c r="BO41" s="6"/>
       <c r="BP41" s="6"/>
       <c r="BQ41" s="6"/>
       <c r="BR41" s="6"/>
       <c r="BS41" s="6"/>
       <c r="BT41" s="6"/>
       <c r="BU41" s="6"/>
       <c r="BV41" s="6"/>
       <c r="BW41" s="6"/>
       <c r="BX41" s="6"/>
       <c r="BY41" s="5"/>
       <c r="BZ41" s="5"/>
       <c r="CA41" s="5"/>
       <c r="CB41" s="5"/>
       <c r="CC41" s="5"/>
       <c r="CD41" s="5"/>
       <c r="CE41" s="5"/>
       <c r="CF41" s="5"/>
       <c r="CG41" s="5"/>
       <c r="CH41" s="5"/>
@@ -11313,180 +11361,180 @@
       <c r="CM42" s="6"/>
       <c r="CN42" s="6"/>
       <c r="CO42" s="6"/>
       <c r="CP42" s="76" t="s">
         <v>11</v>
       </c>
       <c r="CQ42" s="76"/>
       <c r="CR42" s="76"/>
       <c r="CS42" s="76"/>
       <c r="CT42" s="6"/>
       <c r="CU42" s="6"/>
       <c r="CV42" s="6"/>
       <c r="CW42" s="6"/>
       <c r="CX42" s="6"/>
       <c r="CY42" s="6"/>
       <c r="CZ42" s="6"/>
       <c r="DA42" s="6"/>
       <c r="DB42" s="76" t="s">
         <v>11</v>
       </c>
       <c r="DC42" s="76"/>
       <c r="DD42" s="76"/>
       <c r="DE42" s="76"/>
     </row>
     <row r="43" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A43" s="83"/>
-      <c r="B43" s="77" t="s">
+      <c r="A43" s="80"/>
+      <c r="B43" s="73" t="s">
         <v>28</v>
       </c>
-      <c r="C43" s="78"/>
-[...10 lines deleted...]
-      <c r="N43" s="77" t="s">
+      <c r="C43" s="74"/>
+      <c r="D43" s="74"/>
+      <c r="E43" s="74"/>
+      <c r="F43" s="74"/>
+      <c r="G43" s="74"/>
+      <c r="H43" s="74"/>
+      <c r="I43" s="74"/>
+      <c r="J43" s="74"/>
+      <c r="K43" s="74"/>
+      <c r="L43" s="74"/>
+      <c r="M43" s="75"/>
+      <c r="N43" s="73" t="s">
         <v>15</v>
       </c>
-      <c r="O43" s="78"/>
-[...10 lines deleted...]
-      <c r="Z43" s="77" t="s">
+      <c r="O43" s="74"/>
+      <c r="P43" s="74"/>
+      <c r="Q43" s="74"/>
+      <c r="R43" s="74"/>
+      <c r="S43" s="74"/>
+      <c r="T43" s="74"/>
+      <c r="U43" s="74"/>
+      <c r="V43" s="74"/>
+      <c r="W43" s="74"/>
+      <c r="X43" s="74"/>
+      <c r="Y43" s="75"/>
+      <c r="Z43" s="73" t="s">
         <v>27</v>
       </c>
-      <c r="AA43" s="78"/>
-[...10 lines deleted...]
-      <c r="AL43" s="77" t="s">
+      <c r="AA43" s="74"/>
+      <c r="AB43" s="74"/>
+      <c r="AC43" s="74"/>
+      <c r="AD43" s="74"/>
+      <c r="AE43" s="74"/>
+      <c r="AF43" s="74"/>
+      <c r="AG43" s="74"/>
+      <c r="AH43" s="74"/>
+      <c r="AI43" s="74"/>
+      <c r="AJ43" s="74"/>
+      <c r="AK43" s="75"/>
+      <c r="AL43" s="73" t="s">
         <v>26</v>
       </c>
-      <c r="AM43" s="78"/>
-[...10 lines deleted...]
-      <c r="AX43" s="77" t="s">
+      <c r="AM43" s="74"/>
+      <c r="AN43" s="74"/>
+      <c r="AO43" s="74"/>
+      <c r="AP43" s="74"/>
+      <c r="AQ43" s="74"/>
+      <c r="AR43" s="74"/>
+      <c r="AS43" s="74"/>
+      <c r="AT43" s="74"/>
+      <c r="AU43" s="74"/>
+      <c r="AV43" s="74"/>
+      <c r="AW43" s="75"/>
+      <c r="AX43" s="73" t="s">
         <v>17</v>
       </c>
-      <c r="AY43" s="78"/>
-[...10 lines deleted...]
-      <c r="BJ43" s="77" t="s">
+      <c r="AY43" s="74"/>
+      <c r="AZ43" s="74"/>
+      <c r="BA43" s="74"/>
+      <c r="BB43" s="74"/>
+      <c r="BC43" s="74"/>
+      <c r="BD43" s="74"/>
+      <c r="BE43" s="74"/>
+      <c r="BF43" s="74"/>
+      <c r="BG43" s="74"/>
+      <c r="BH43" s="74"/>
+      <c r="BI43" s="75"/>
+      <c r="BJ43" s="73" t="s">
         <v>33</v>
       </c>
-      <c r="BK43" s="78"/>
-[...10 lines deleted...]
-      <c r="BV43" s="77" t="s">
+      <c r="BK43" s="74"/>
+      <c r="BL43" s="74"/>
+      <c r="BM43" s="74"/>
+      <c r="BN43" s="74"/>
+      <c r="BO43" s="74"/>
+      <c r="BP43" s="74"/>
+      <c r="BQ43" s="74"/>
+      <c r="BR43" s="74"/>
+      <c r="BS43" s="74"/>
+      <c r="BT43" s="74"/>
+      <c r="BU43" s="75"/>
+      <c r="BV43" s="73" t="s">
         <v>34</v>
       </c>
-      <c r="BW43" s="78"/>
-[...10 lines deleted...]
-      <c r="CH43" s="77" t="s">
+      <c r="BW43" s="74"/>
+      <c r="BX43" s="74"/>
+      <c r="BY43" s="74"/>
+      <c r="BZ43" s="74"/>
+      <c r="CA43" s="74"/>
+      <c r="CB43" s="74"/>
+      <c r="CC43" s="74"/>
+      <c r="CD43" s="74"/>
+      <c r="CE43" s="74"/>
+      <c r="CF43" s="74"/>
+      <c r="CG43" s="75"/>
+      <c r="CH43" s="73" t="s">
         <v>35</v>
       </c>
-      <c r="CI43" s="78"/>
-[...10 lines deleted...]
-      <c r="CT43" s="73" t="s">
+      <c r="CI43" s="74"/>
+      <c r="CJ43" s="74"/>
+      <c r="CK43" s="74"/>
+      <c r="CL43" s="74"/>
+      <c r="CM43" s="74"/>
+      <c r="CN43" s="74"/>
+      <c r="CO43" s="74"/>
+      <c r="CP43" s="74"/>
+      <c r="CQ43" s="74"/>
+      <c r="CR43" s="74"/>
+      <c r="CS43" s="75"/>
+      <c r="CT43" s="77" t="s">
         <v>32</v>
       </c>
-      <c r="CU43" s="74"/>
-[...9 lines deleted...]
-      <c r="DE43" s="75"/>
+      <c r="CU43" s="78"/>
+      <c r="CV43" s="78"/>
+      <c r="CW43" s="78"/>
+      <c r="CX43" s="78"/>
+      <c r="CY43" s="78"/>
+      <c r="CZ43" s="78"/>
+      <c r="DA43" s="78"/>
+      <c r="DB43" s="78"/>
+      <c r="DC43" s="78"/>
+      <c r="DD43" s="78"/>
+      <c r="DE43" s="79"/>
     </row>
     <row r="44" spans="1:109" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A44" s="84"/>
+      <c r="A44" s="81"/>
       <c r="B44" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C44" s="7" t="s">
         <v>1</v>
       </c>
       <c r="D44" s="7" t="s">
         <v>2</v>
       </c>
       <c r="E44" s="7" t="s">
         <v>3</v>
       </c>
       <c r="F44" s="7" t="s">
         <v>4</v>
       </c>
       <c r="G44" s="7" t="s">
         <v>5</v>
       </c>
       <c r="H44" s="7" t="s">
         <v>6</v>
       </c>
       <c r="I44" s="7" t="s">
         <v>7</v>
       </c>
       <c r="J44" s="7" t="s">
@@ -12084,51 +12132,53 @@
       </c>
       <c r="CT45" s="18">
         <v>2000.4541496566551</v>
       </c>
       <c r="CU45" s="19">
         <v>4944.0918941908258</v>
       </c>
       <c r="CV45" s="20">
         <v>6394.8373255574788</v>
       </c>
       <c r="CW45" s="21">
         <v>9301.2760845162866</v>
       </c>
       <c r="CX45" s="22">
         <v>11414.888424341183</v>
       </c>
       <c r="CY45" s="23">
         <v>15779.489384511397</v>
       </c>
       <c r="CZ45" s="14">
         <v>18690.054887023289</v>
       </c>
       <c r="DA45" s="15">
         <v>20762.096241444779</v>
       </c>
-      <c r="DB45" s="16"/>
+      <c r="DB45" s="16">
+        <v>25330.837419955067</v>
+      </c>
       <c r="DC45" s="17"/>
       <c r="DD45" s="35"/>
       <c r="DE45" s="12"/>
     </row>
     <row r="46" spans="1:109">
       <c r="A46" s="24" t="s">
         <v>19</v>
       </c>
       <c r="B46" s="10">
         <v>4.2599640750584262</v>
       </c>
       <c r="C46" s="12">
         <v>18.342064781361184</v>
       </c>
       <c r="D46" s="12">
         <v>22.882920081269699</v>
       </c>
       <c r="E46" s="12">
         <v>24.457470668657461</v>
       </c>
       <c r="F46" s="12">
         <v>28.94986916356423</v>
       </c>
       <c r="G46" s="12">
         <v>34.145766149617245</v>
@@ -12405,51 +12455,53 @@
       </c>
       <c r="CT46" s="18">
         <v>7.2724174100735528</v>
       </c>
       <c r="CU46" s="26">
         <v>42.827500444835245</v>
       </c>
       <c r="CV46" s="27">
         <v>67.144985852712836</v>
       </c>
       <c r="CW46" s="28">
         <v>86.781369477258892</v>
       </c>
       <c r="CX46" s="29">
         <v>88.561611056623576</v>
       </c>
       <c r="CY46" s="30">
         <v>88.968227114330844</v>
       </c>
       <c r="CZ46" s="31">
         <v>89.915080600031899</v>
       </c>
       <c r="DA46" s="32">
         <v>104.98059276135115</v>
       </c>
-      <c r="DB46" s="33"/>
+      <c r="DB46" s="33">
+        <v>124.22146501973094</v>
+      </c>
       <c r="DC46" s="34"/>
       <c r="DD46" s="35"/>
       <c r="DE46" s="12"/>
     </row>
     <row r="47" spans="1:109">
       <c r="A47" s="24" t="s">
         <v>20</v>
       </c>
       <c r="B47" s="10">
         <v>12.199124479301172</v>
       </c>
       <c r="C47" s="12">
         <v>36.084534782613062</v>
       </c>
       <c r="D47" s="12">
         <v>49.043637891275154</v>
       </c>
       <c r="E47" s="12">
         <v>88.036065781734052</v>
       </c>
       <c r="F47" s="12">
         <v>117.53676032973397</v>
       </c>
       <c r="G47" s="12">
         <v>141.24688524917559</v>
@@ -12726,51 +12778,53 @@
       </c>
       <c r="CT47" s="18">
         <v>24.019823475733148</v>
       </c>
       <c r="CU47" s="26">
         <v>95.487816002272012</v>
       </c>
       <c r="CV47" s="27">
         <v>148.22949528371211</v>
       </c>
       <c r="CW47" s="28">
         <v>342.224071163649</v>
       </c>
       <c r="CX47" s="29">
         <v>404.89398933922109</v>
       </c>
       <c r="CY47" s="30">
         <v>502.05695383431322</v>
       </c>
       <c r="CZ47" s="31">
         <v>512.59396146056838</v>
       </c>
       <c r="DA47" s="32">
         <v>528.35728109084391</v>
       </c>
-      <c r="DB47" s="33"/>
+      <c r="DB47" s="33">
+        <v>608.21832813821709</v>
+      </c>
       <c r="DC47" s="34"/>
       <c r="DD47" s="35"/>
       <c r="DE47" s="12"/>
     </row>
     <row r="48" spans="1:109">
       <c r="A48" s="24" t="s">
         <v>21</v>
       </c>
       <c r="B48" s="12">
         <v>141.67857567278062</v>
       </c>
       <c r="C48" s="12">
         <v>331.41376436776955</v>
       </c>
       <c r="D48" s="12">
         <v>393.70114950061003</v>
       </c>
       <c r="E48" s="12">
         <v>522.461523602331</v>
       </c>
       <c r="F48" s="12">
         <v>675.60358068006235</v>
       </c>
       <c r="G48" s="12">
         <v>1039.7296670679245</v>
@@ -13047,51 +13101,53 @@
       </c>
       <c r="CT48" s="18">
         <v>196.02628854522197</v>
       </c>
       <c r="CU48" s="26">
         <v>567.81207472472943</v>
       </c>
       <c r="CV48" s="27">
         <v>696.87899415651748</v>
       </c>
       <c r="CW48" s="28">
         <v>1062.5980567955319</v>
       </c>
       <c r="CX48" s="29">
         <v>1247.1755528825972</v>
       </c>
       <c r="CY48" s="30">
         <v>2145.9957579774809</v>
       </c>
       <c r="CZ48" s="31">
         <v>2562.803094524651</v>
       </c>
       <c r="DA48" s="32">
         <v>2797.3794381299613</v>
       </c>
-      <c r="DB48" s="33"/>
+      <c r="DB48" s="33">
+        <v>3783.9227302184499</v>
+      </c>
       <c r="DC48" s="34"/>
       <c r="DD48" s="35"/>
       <c r="DE48" s="12"/>
     </row>
     <row r="49" spans="1:109">
       <c r="A49" s="24" t="s">
         <v>22</v>
       </c>
       <c r="B49" s="12">
         <v>96.487237578011616</v>
       </c>
       <c r="C49" s="12">
         <v>206.01185192930677</v>
       </c>
       <c r="D49" s="12">
         <v>250.29833689071211</v>
       </c>
       <c r="E49" s="12">
         <v>334.46426849805539</v>
       </c>
       <c r="F49" s="12">
         <v>439.46602605000487</v>
       </c>
       <c r="G49" s="12">
         <v>555.97614704139392</v>
@@ -13368,51 +13424,53 @@
       </c>
       <c r="CT49" s="18">
         <v>147.78208395236737</v>
       </c>
       <c r="CU49" s="26">
         <v>394.41501343981361</v>
       </c>
       <c r="CV49" s="27">
         <v>502.09102731394137</v>
       </c>
       <c r="CW49" s="28">
         <v>848.19392194937097</v>
       </c>
       <c r="CX49" s="29">
         <v>1073.0770240521254</v>
       </c>
       <c r="CY49" s="30">
         <v>1338.9946532958447</v>
       </c>
       <c r="CZ49" s="31">
         <v>1571.4211280172492</v>
       </c>
       <c r="DA49" s="32">
         <v>1701.4049965824681</v>
       </c>
-      <c r="DB49" s="33"/>
+      <c r="DB49" s="33">
+        <v>2475.0487496423384</v>
+      </c>
       <c r="DC49" s="34"/>
       <c r="DD49" s="35"/>
       <c r="DE49" s="12"/>
     </row>
     <row r="50" spans="1:109">
       <c r="A50" s="24" t="s">
         <v>23</v>
       </c>
       <c r="B50" s="12">
         <v>287.84575991756356</v>
       </c>
       <c r="C50" s="12">
         <v>627.60238272653487</v>
       </c>
       <c r="D50" s="12">
         <v>733.59227928543987</v>
       </c>
       <c r="E50" s="12">
         <v>946.72084211043443</v>
       </c>
       <c r="F50" s="12">
         <v>1199.0808727820938</v>
       </c>
       <c r="G50" s="12">
         <v>1840.8701101521206</v>
@@ -13689,51 +13747,53 @@
       </c>
       <c r="CT50" s="18">
         <v>441.47957461223649</v>
       </c>
       <c r="CU50" s="26">
         <v>1149.5066801265095</v>
       </c>
       <c r="CV50" s="27">
         <v>1418.8233804045749</v>
       </c>
       <c r="CW50" s="28">
         <v>1996.2001406995141</v>
       </c>
       <c r="CX50" s="29">
         <v>2344.0669555333602</v>
       </c>
       <c r="CY50" s="30">
         <v>3764.1016164734306</v>
       </c>
       <c r="CZ50" s="31">
         <v>4459.9443653558856</v>
       </c>
       <c r="DA50" s="32">
         <v>4916.0342522991768</v>
       </c>
-      <c r="DB50" s="33"/>
+      <c r="DB50" s="33">
+        <v>6245.8301035898103</v>
+      </c>
       <c r="DC50" s="34"/>
       <c r="DD50" s="35"/>
       <c r="DE50" s="12"/>
     </row>
     <row r="51" spans="1:109">
       <c r="A51" s="24" t="s">
         <v>24</v>
       </c>
       <c r="B51" s="36">
         <v>43.877660053148531</v>
       </c>
       <c r="C51" s="36">
         <v>105.18450594875303</v>
       </c>
       <c r="D51" s="36">
         <v>137.94941364013977</v>
       </c>
       <c r="E51" s="36">
         <v>184.74213236293451</v>
       </c>
       <c r="F51" s="36">
         <v>231.49807791196741</v>
       </c>
       <c r="G51" s="36">
         <v>311.27697678898278</v>
@@ -14010,51 +14070,53 @@
       </c>
       <c r="CT51" s="18">
         <v>706.69118814293211</v>
       </c>
       <c r="CU51" s="26">
         <v>1582.3517656928248</v>
       </c>
       <c r="CV51" s="27">
         <v>2354.6154748955364</v>
       </c>
       <c r="CW51" s="28">
         <v>3072.0967533492203</v>
       </c>
       <c r="CX51" s="29">
         <v>3783.1778330649754</v>
       </c>
       <c r="CY51" s="30">
         <v>4552.6622297772528</v>
       </c>
       <c r="CZ51" s="31">
         <v>5386.4967356040524</v>
       </c>
       <c r="DA51" s="32">
         <v>6220.9023017041809</v>
       </c>
-      <c r="DB51" s="33"/>
+      <c r="DB51" s="33">
+        <v>6609.7907011991592</v>
+      </c>
       <c r="DC51" s="34"/>
       <c r="DD51" s="35"/>
       <c r="DE51" s="12"/>
     </row>
     <row r="52" spans="1:109">
       <c r="A52" s="37" t="s">
         <v>25</v>
       </c>
       <c r="B52" s="12">
         <v>70.694874193975252</v>
       </c>
       <c r="C52" s="12">
         <v>167.26903433684339</v>
       </c>
       <c r="D52" s="12">
         <v>227.76277082582641</v>
       </c>
       <c r="E52" s="12">
         <v>295.64889445754841</v>
       </c>
       <c r="F52" s="12">
         <v>377.84483749692151</v>
       </c>
       <c r="G52" s="12">
         <v>544.61418535667576</v>
@@ -14331,51 +14393,53 @@
       </c>
       <c r="CT52" s="18">
         <v>477.18277351809047</v>
       </c>
       <c r="CU52" s="26">
         <v>1111.6910437598408</v>
       </c>
       <c r="CV52" s="27">
         <v>1207.0539676504834</v>
       </c>
       <c r="CW52" s="28">
         <v>1893.1817710817418</v>
       </c>
       <c r="CX52" s="29">
         <v>2473.9354584122793</v>
       </c>
       <c r="CY52" s="30">
         <v>3386.7099460387435</v>
       </c>
       <c r="CZ52" s="31">
         <v>4106.8805214608474</v>
       </c>
       <c r="DA52" s="32">
         <v>4493.0373788767974</v>
       </c>
-      <c r="DB52" s="33"/>
+      <c r="DB52" s="33">
+        <v>5483.8053421473614</v>
+      </c>
       <c r="DC52" s="34"/>
       <c r="DD52" s="35"/>
       <c r="DE52" s="12"/>
     </row>
     <row r="53" spans="1:109">
       <c r="A53" s="2"/>
       <c r="B53" s="2"/>
       <c r="C53" s="2"/>
       <c r="D53" s="2"/>
       <c r="E53" s="2"/>
       <c r="F53" s="2"/>
       <c r="G53" s="2"/>
       <c r="H53" s="2"/>
       <c r="I53" s="2"/>
       <c r="J53" s="2"/>
       <c r="K53" s="2"/>
       <c r="L53" s="2"/>
       <c r="M53" s="2"/>
       <c r="N53" s="2"/>
       <c r="O53" s="2"/>
       <c r="P53" s="2"/>
       <c r="Q53" s="2"/>
       <c r="R53" s="2"/>
       <c r="S53" s="2"/>
       <c r="T53" s="2"/>
@@ -14416,55 +14480,55 @@
       <c r="BC53" s="2"/>
       <c r="BD53" s="2"/>
       <c r="BE53" s="2"/>
       <c r="BF53" s="2"/>
       <c r="BG53" s="2"/>
       <c r="BH53" s="2"/>
       <c r="BI53" s="2"/>
       <c r="BJ53" s="2"/>
       <c r="BK53" s="2"/>
       <c r="BL53" s="2"/>
       <c r="BM53" s="2"/>
       <c r="BN53" s="2"/>
       <c r="BO53" s="2"/>
       <c r="BP53" s="2"/>
       <c r="BQ53" s="2"/>
       <c r="BR53" s="2"/>
       <c r="BS53" s="2"/>
       <c r="BT53" s="2"/>
       <c r="BU53" s="2"/>
       <c r="BV53" s="2"/>
       <c r="BW53" s="2"/>
       <c r="BX53" s="2"/>
     </row>
     <row r="54" spans="1:109">
       <c r="A54" s="2"/>
-      <c r="B54" s="81"/>
-[...3 lines deleted...]
-      <c r="F54" s="81"/>
+      <c r="B54" s="84"/>
+      <c r="C54" s="84"/>
+      <c r="D54" s="84"/>
+      <c r="E54" s="84"/>
+      <c r="F54" s="84"/>
       <c r="G54" s="2"/>
       <c r="H54" s="2"/>
       <c r="I54" s="2"/>
       <c r="J54" s="2"/>
       <c r="K54" s="2"/>
       <c r="L54" s="2"/>
       <c r="M54" s="2"/>
       <c r="N54" s="4"/>
       <c r="O54" s="4"/>
       <c r="P54" s="4"/>
       <c r="Q54" s="4"/>
       <c r="R54" s="4"/>
       <c r="S54" s="2"/>
       <c r="T54" s="2"/>
       <c r="U54" s="2"/>
       <c r="V54" s="2"/>
       <c r="W54" s="2"/>
       <c r="X54" s="2"/>
       <c r="Y54" s="2"/>
       <c r="Z54" s="4"/>
       <c r="AA54" s="2"/>
       <c r="AB54" s="2"/>
       <c r="AC54" s="2"/>
       <c r="AD54" s="2"/>
       <c r="AE54" s="2"/>
@@ -14730,242 +14794,242 @@
       <c r="BC57" s="2"/>
       <c r="BD57" s="2"/>
       <c r="BE57" s="2"/>
       <c r="BF57" s="2"/>
       <c r="BG57" s="2"/>
       <c r="BH57" s="2"/>
       <c r="BI57" s="2"/>
       <c r="BJ57" s="2"/>
       <c r="BK57" s="2"/>
       <c r="BL57" s="2"/>
       <c r="BM57" s="2"/>
       <c r="BN57" s="2"/>
       <c r="BO57" s="2"/>
       <c r="BP57" s="2"/>
       <c r="BQ57" s="2"/>
       <c r="BR57" s="2"/>
       <c r="BS57" s="2"/>
       <c r="BT57" s="2"/>
       <c r="BU57" s="2"/>
       <c r="BV57" s="2"/>
       <c r="BW57" s="2"/>
       <c r="BX57" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="81">
-    <mergeCell ref="CH30:CS30"/>
-[...39 lines deleted...]
-    <mergeCell ref="W29:Y29"/>
+    <mergeCell ref="CT30:DE30"/>
+    <mergeCell ref="DB42:DE42"/>
+    <mergeCell ref="CT43:DE43"/>
+    <mergeCell ref="DB3:DE3"/>
+    <mergeCell ref="CT4:DE4"/>
+    <mergeCell ref="DB16:DE16"/>
+    <mergeCell ref="CT17:DE17"/>
+    <mergeCell ref="DB29:DE29"/>
+    <mergeCell ref="BF42:BI42"/>
+    <mergeCell ref="AX43:BI43"/>
+    <mergeCell ref="BF3:BI3"/>
+    <mergeCell ref="AX4:BI4"/>
+    <mergeCell ref="BF16:BI16"/>
+    <mergeCell ref="AX17:BI17"/>
+    <mergeCell ref="BF29:BI29"/>
+    <mergeCell ref="AX30:BI30"/>
+    <mergeCell ref="B15:BI15"/>
+    <mergeCell ref="B28:BI28"/>
+    <mergeCell ref="B41:BI41"/>
+    <mergeCell ref="AT3:AW3"/>
+    <mergeCell ref="AL4:AW4"/>
+    <mergeCell ref="Z43:AK43"/>
+    <mergeCell ref="K42:M42"/>
+    <mergeCell ref="K29:M29"/>
     <mergeCell ref="B2:BI2"/>
     <mergeCell ref="AT16:AW16"/>
     <mergeCell ref="B54:F54"/>
     <mergeCell ref="W42:Y42"/>
     <mergeCell ref="N43:Y43"/>
     <mergeCell ref="W3:Y3"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="AT29:AW29"/>
     <mergeCell ref="AL30:AW30"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="Z17:AK17"/>
     <mergeCell ref="AL17:AW17"/>
     <mergeCell ref="N30:Y30"/>
     <mergeCell ref="AT42:AW42"/>
     <mergeCell ref="AL43:AW43"/>
     <mergeCell ref="Z30:AK30"/>
-    <mergeCell ref="BF42:BI42"/>
-[...22 lines deleted...]
-    <mergeCell ref="DB29:DE29"/>
+    <mergeCell ref="AH3:AK3"/>
+    <mergeCell ref="AH16:AK16"/>
+    <mergeCell ref="AH29:AK29"/>
+    <mergeCell ref="AH42:AK42"/>
+    <mergeCell ref="W16:Y16"/>
+    <mergeCell ref="N17:Y17"/>
+    <mergeCell ref="W29:Y29"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:M4"/>
+    <mergeCell ref="K3:M3"/>
+    <mergeCell ref="A17:A18"/>
+    <mergeCell ref="K16:M16"/>
+    <mergeCell ref="A43:A44"/>
+    <mergeCell ref="A30:A31"/>
+    <mergeCell ref="B17:M17"/>
+    <mergeCell ref="B30:M30"/>
+    <mergeCell ref="B43:M43"/>
+    <mergeCell ref="BJ30:BU30"/>
+    <mergeCell ref="BR42:BU42"/>
+    <mergeCell ref="BJ43:BU43"/>
+    <mergeCell ref="BR3:BU3"/>
+    <mergeCell ref="BJ4:BU4"/>
+    <mergeCell ref="BR16:BU16"/>
+    <mergeCell ref="BJ17:BU17"/>
+    <mergeCell ref="BR29:BU29"/>
+    <mergeCell ref="BV30:CG30"/>
+    <mergeCell ref="CD42:CG42"/>
+    <mergeCell ref="BV43:CG43"/>
+    <mergeCell ref="CD3:CG3"/>
+    <mergeCell ref="BV4:CG4"/>
+    <mergeCell ref="CD16:CG16"/>
+    <mergeCell ref="BV17:CG17"/>
+    <mergeCell ref="CD29:CG29"/>
+    <mergeCell ref="CH30:CS30"/>
+    <mergeCell ref="CP42:CS42"/>
+    <mergeCell ref="CH43:CS43"/>
+    <mergeCell ref="CP3:CS3"/>
+    <mergeCell ref="CH4:CS4"/>
+    <mergeCell ref="CP16:CS16"/>
+    <mergeCell ref="CH17:CS17"/>
+    <mergeCell ref="CP29:CS29"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{86B1E5F0-17D5-4495-853B-AE1E070F954B}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{86B1E5F0-17D5-4495-853B-AE1E070F954B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Валовый выпуск по периодам</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>