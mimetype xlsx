--- v3 (2026-07-22)
+++ v4 (2026-08-11)
@@ -4,56 +4,56 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="12105" yWindow="-15" windowWidth="11940" windowHeight="10095" tabRatio="838"/>
+    <workbookView xWindow="-15" yWindow="-15" windowWidth="12120" windowHeight="10095" tabRatio="838"/>
   </bookViews>
   <sheets>
     <sheet name="Валовый выпуск по периодам" sheetId="3" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="124519" calcMode="manual"/>
+  <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="541" uniqueCount="36">
   <si>
     <t>January</t>
   </si>
   <si>
     <t>January - February</t>
   </si>
   <si>
     <t>January - March</t>
   </si>
   <si>
     <t>January - April</t>
   </si>
   <si>
     <t>January - May</t>
   </si>
   <si>
     <t>January - June</t>
   </si>
   <si>
     <t>January - July</t>
@@ -64,108 +64,108 @@
   <si>
     <t>January - September</t>
   </si>
   <si>
     <t>January - October</t>
   </si>
   <si>
     <t>January - November</t>
   </si>
   <si>
     <t>a established prices, million tenge</t>
   </si>
   <si>
     <t>January-December</t>
   </si>
   <si>
     <t>Agriculture, forestry and fisheries products (services)  gross output (service) production by periods of the year</t>
   </si>
   <si>
     <t>Year</t>
   </si>
   <si>
     <t>2019 year</t>
   </si>
   <si>
-    <t>2023 year</t>
-[...1 lines deleted...]
-  <si>
     <t>*Data for 2022 are recalculated by updated annual data</t>
   </si>
   <si>
     <t>2022 year*</t>
   </si>
   <si>
     <t>Mangistau region</t>
   </si>
   <si>
     <t>Aktau  city administration</t>
   </si>
   <si>
     <t>Zhanaozen city administration</t>
   </si>
   <si>
     <t>Beineu district</t>
   </si>
   <si>
     <t>Karariya district</t>
   </si>
   <si>
     <t>Mangistau district</t>
   </si>
   <si>
     <t>Munaily district</t>
   </si>
   <si>
     <t>Tupgaragan district</t>
   </si>
   <si>
     <t>2021 year*</t>
   </si>
   <si>
     <t>2020 year*</t>
   </si>
   <si>
     <t>2018 year*</t>
   </si>
   <si>
     <t>Agriculture gross output (service) production by periods of the year</t>
   </si>
   <si>
     <t>Gross grop output production by periods of the year</t>
   </si>
   <si>
     <t>Gross output of livestock production by periods of the year</t>
   </si>
   <si>
-    <t>2024 year</t>
+    <t>2026 year</t>
   </si>
   <si>
-    <t>2025 year</t>
+    <t>2023 year*</t>
   </si>
   <si>
-    <t>2026 year</t>
+    <t>2024 year*</t>
+  </si>
+  <si>
+    <t>2025 year*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="10">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -407,76 +407,69 @@
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="84">
+  <cellXfs count="85">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="165" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="10" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="11" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
@@ -486,169 +479,181 @@
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="10" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="11" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="14" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="15" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="16" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="17" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="18" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="19" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="20" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="21" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="22" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="22" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="23" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="24" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="25" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="26" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="27" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="28" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="29" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="30" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="31" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="7" fillId="0" borderId="2" xfId="32" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="2" xfId="32" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="33" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="34" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="35" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="36" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="37" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="38" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="39" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="40" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="41" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="42" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
-    </xf>
-[...25 lines deleted...]
-      <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="43">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="7"/>
     <cellStyle name="Обычный 11" xfId="8"/>
     <cellStyle name="Обычный 12" xfId="9"/>
     <cellStyle name="Обычный 156" xfId="33"/>
     <cellStyle name="Обычный 159" xfId="13"/>
     <cellStyle name="Обычный 168" xfId="23"/>
     <cellStyle name="Обычный 171" xfId="34"/>
     <cellStyle name="Обычный 174" xfId="14"/>
     <cellStyle name="Обычный 175" xfId="24"/>
     <cellStyle name="Обычный 176" xfId="35"/>
     <cellStyle name="Обычный 178" xfId="15"/>
     <cellStyle name="Обычный 179" xfId="25"/>
     <cellStyle name="Обычный 180" xfId="36"/>
     <cellStyle name="Обычный 182" xfId="16"/>
     <cellStyle name="Обычный 183" xfId="26"/>
     <cellStyle name="Обычный 184" xfId="37"/>
     <cellStyle name="Обычный 186" xfId="17"/>
     <cellStyle name="Обычный 187" xfId="27"/>
     <cellStyle name="Обычный 188" xfId="38"/>
     <cellStyle name="Обычный 190" xfId="18"/>
     <cellStyle name="Обычный 191" xfId="28"/>
@@ -953,52 +958,52 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:DE57"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="CT1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="DN13" sqref="DN13"/>
+      <pane xSplit="1" topLeftCell="CI1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="CX54" sqref="CX54"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="30.42578125" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.42578125" style="1" customWidth="1"/>
     <col min="3" max="3" width="11" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="5" width="9.140625" style="1"/>
     <col min="6" max="6" width="10.140625" style="1" customWidth="1"/>
     <col min="7" max="7" width="11.140625" style="1" customWidth="1"/>
     <col min="8" max="8" width="10.5703125" style="1" customWidth="1"/>
     <col min="9" max="9" width="10" style="1" customWidth="1"/>
     <col min="10" max="13" width="10.42578125" style="1" customWidth="1"/>
     <col min="14" max="18" width="9.140625" style="1"/>
     <col min="19" max="19" width="10.28515625" style="1" customWidth="1"/>
     <col min="20" max="20" width="10.85546875" style="1" customWidth="1"/>
     <col min="21" max="22" width="10.28515625" style="1" customWidth="1"/>
     <col min="23" max="23" width="10.42578125" style="1" customWidth="1"/>
     <col min="24" max="24" width="10.5703125" style="1" customWidth="1"/>
     <col min="25" max="25" width="10.140625" style="1" customWidth="1"/>
     <col min="26" max="30" width="9.140625" style="1"/>
     <col min="31" max="31" width="11" style="1" customWidth="1"/>
     <col min="32" max="32" width="10.5703125" style="1" customWidth="1"/>
     <col min="33" max="33" width="11.42578125" style="1" customWidth="1"/>
     <col min="34" max="34" width="10.28515625" style="1" customWidth="1"/>
@@ -1090,399 +1095,399 @@
       <c r="BN1" s="5"/>
       <c r="BO1" s="5"/>
       <c r="BP1" s="5"/>
       <c r="BQ1" s="5"/>
       <c r="BR1" s="5"/>
       <c r="BS1" s="5"/>
       <c r="BT1" s="5"/>
       <c r="BU1" s="5"/>
       <c r="BV1" s="5"/>
       <c r="BW1" s="5"/>
       <c r="BX1" s="5"/>
       <c r="BY1" s="5"/>
       <c r="BZ1" s="5"/>
       <c r="CA1" s="5"/>
       <c r="CB1" s="5"/>
       <c r="CC1" s="5"/>
       <c r="CD1" s="5"/>
       <c r="CE1" s="5"/>
       <c r="CF1" s="5"/>
       <c r="CG1" s="5"/>
       <c r="CH1" s="5"/>
       <c r="CI1" s="5"/>
     </row>
     <row r="2" spans="1:109" ht="21" customHeight="1">
       <c r="A2" s="6"/>
-      <c r="B2" s="82" t="s">
+      <c r="B2" s="43" t="s">
         <v>13</v>
       </c>
-      <c r="C2" s="82"/>
-[...57 lines deleted...]
-      <c r="BI2" s="82"/>
+      <c r="C2" s="43"/>
+      <c r="D2" s="43"/>
+      <c r="E2" s="43"/>
+      <c r="F2" s="43"/>
+      <c r="G2" s="43"/>
+      <c r="H2" s="43"/>
+      <c r="I2" s="43"/>
+      <c r="J2" s="43"/>
+      <c r="K2" s="43"/>
+      <c r="L2" s="43"/>
+      <c r="M2" s="43"/>
+      <c r="N2" s="43"/>
+      <c r="O2" s="43"/>
+      <c r="P2" s="43"/>
+      <c r="Q2" s="43"/>
+      <c r="R2" s="43"/>
+      <c r="S2" s="43"/>
+      <c r="T2" s="43"/>
+      <c r="U2" s="43"/>
+      <c r="V2" s="43"/>
+      <c r="W2" s="43"/>
+      <c r="X2" s="43"/>
+      <c r="Y2" s="43"/>
+      <c r="Z2" s="43"/>
+      <c r="AA2" s="43"/>
+      <c r="AB2" s="43"/>
+      <c r="AC2" s="43"/>
+      <c r="AD2" s="43"/>
+      <c r="AE2" s="43"/>
+      <c r="AF2" s="43"/>
+      <c r="AG2" s="43"/>
+      <c r="AH2" s="43"/>
+      <c r="AI2" s="43"/>
+      <c r="AJ2" s="43"/>
+      <c r="AK2" s="43"/>
+      <c r="AL2" s="43"/>
+      <c r="AM2" s="43"/>
+      <c r="AN2" s="43"/>
+      <c r="AO2" s="43"/>
+      <c r="AP2" s="43"/>
+      <c r="AQ2" s="43"/>
+      <c r="AR2" s="43"/>
+      <c r="AS2" s="43"/>
+      <c r="AT2" s="43"/>
+      <c r="AU2" s="43"/>
+      <c r="AV2" s="43"/>
+      <c r="AW2" s="43"/>
+      <c r="AX2" s="43"/>
+      <c r="AY2" s="43"/>
+      <c r="AZ2" s="43"/>
+      <c r="BA2" s="43"/>
+      <c r="BB2" s="43"/>
+      <c r="BC2" s="43"/>
+      <c r="BD2" s="43"/>
+      <c r="BE2" s="43"/>
+      <c r="BF2" s="43"/>
+      <c r="BG2" s="43"/>
+      <c r="BH2" s="43"/>
+      <c r="BI2" s="43"/>
       <c r="BJ2" s="6"/>
       <c r="BK2" s="6"/>
       <c r="BL2" s="6"/>
       <c r="BM2" s="6"/>
       <c r="BN2" s="6"/>
       <c r="BO2" s="6"/>
       <c r="BP2" s="6"/>
       <c r="BQ2" s="6"/>
       <c r="BR2" s="6"/>
       <c r="BS2" s="6"/>
       <c r="BT2" s="6"/>
       <c r="BU2" s="6"/>
       <c r="BV2" s="6"/>
       <c r="BW2" s="6"/>
       <c r="BX2" s="6"/>
       <c r="BY2" s="5"/>
       <c r="BZ2" s="5"/>
       <c r="CA2" s="5"/>
       <c r="CB2" s="5"/>
       <c r="CC2" s="5"/>
       <c r="CD2" s="5"/>
       <c r="CE2" s="5"/>
       <c r="CF2" s="5"/>
       <c r="CG2" s="5"/>
       <c r="CH2" s="5"/>
       <c r="CI2" s="5"/>
     </row>
     <row r="3" spans="1:109" ht="22.5" customHeight="1" thickBot="1">
       <c r="A3" s="6"/>
       <c r="B3" s="6"/>
       <c r="C3" s="6"/>
       <c r="D3" s="6"/>
       <c r="E3" s="6"/>
       <c r="F3" s="6"/>
       <c r="G3" s="6"/>
       <c r="H3" s="6"/>
       <c r="I3" s="6"/>
       <c r="J3" s="6"/>
-      <c r="K3" s="81" t="s">
+      <c r="K3" s="45" t="s">
         <v>11</v>
       </c>
-      <c r="L3" s="81"/>
-      <c r="M3" s="81"/>
+      <c r="L3" s="45"/>
+      <c r="M3" s="45"/>
       <c r="N3" s="6"/>
       <c r="O3" s="6"/>
       <c r="P3" s="6"/>
       <c r="Q3" s="6"/>
       <c r="R3" s="6"/>
       <c r="S3" s="6"/>
       <c r="T3" s="6"/>
       <c r="U3" s="6"/>
       <c r="V3" s="6"/>
-      <c r="W3" s="81" t="s">
+      <c r="W3" s="45" t="s">
         <v>11</v>
       </c>
-      <c r="X3" s="81"/>
-      <c r="Y3" s="81"/>
+      <c r="X3" s="45"/>
+      <c r="Y3" s="45"/>
       <c r="Z3" s="6"/>
       <c r="AA3" s="6"/>
       <c r="AB3" s="6"/>
       <c r="AC3" s="6"/>
       <c r="AD3" s="6"/>
       <c r="AE3" s="6"/>
       <c r="AF3" s="6"/>
       <c r="AG3" s="6"/>
-      <c r="AH3" s="78" t="s">
+      <c r="AH3" s="42" t="s">
         <v>11</v>
       </c>
-      <c r="AI3" s="78"/>
-[...1 lines deleted...]
-      <c r="AK3" s="78"/>
+      <c r="AI3" s="42"/>
+      <c r="AJ3" s="42"/>
+      <c r="AK3" s="42"/>
       <c r="AL3" s="6"/>
       <c r="AM3" s="6"/>
       <c r="AN3" s="6"/>
       <c r="AO3" s="6"/>
       <c r="AP3" s="6"/>
       <c r="AQ3" s="6"/>
       <c r="AR3" s="6"/>
       <c r="AS3" s="6"/>
-      <c r="AT3" s="78" t="s">
+      <c r="AT3" s="42" t="s">
         <v>11</v>
       </c>
-      <c r="AU3" s="78"/>
-[...1 lines deleted...]
-      <c r="AW3" s="78"/>
+      <c r="AU3" s="42"/>
+      <c r="AV3" s="42"/>
+      <c r="AW3" s="42"/>
       <c r="AX3" s="6"/>
       <c r="AY3" s="6"/>
       <c r="AZ3" s="6"/>
       <c r="BA3" s="6"/>
       <c r="BB3" s="6"/>
       <c r="BC3" s="6"/>
       <c r="BD3" s="6"/>
       <c r="BE3" s="6"/>
-      <c r="BF3" s="78" t="s">
+      <c r="BF3" s="42" t="s">
         <v>11</v>
       </c>
-      <c r="BG3" s="78"/>
-[...1 lines deleted...]
-      <c r="BI3" s="78"/>
+      <c r="BG3" s="42"/>
+      <c r="BH3" s="42"/>
+      <c r="BI3" s="42"/>
       <c r="BJ3" s="6"/>
       <c r="BK3" s="6"/>
       <c r="BL3" s="6"/>
       <c r="BM3" s="6"/>
       <c r="BN3" s="6"/>
       <c r="BO3" s="6"/>
       <c r="BP3" s="6"/>
       <c r="BQ3" s="6"/>
-      <c r="BR3" s="78" t="s">
+      <c r="BR3" s="42" t="s">
         <v>11</v>
       </c>
-      <c r="BS3" s="78"/>
-[...1 lines deleted...]
-      <c r="BU3" s="78"/>
+      <c r="BS3" s="42"/>
+      <c r="BT3" s="42"/>
+      <c r="BU3" s="42"/>
       <c r="BV3" s="6"/>
       <c r="BW3" s="6"/>
       <c r="BX3" s="6"/>
       <c r="BY3" s="6"/>
       <c r="BZ3" s="6"/>
       <c r="CA3" s="6"/>
       <c r="CB3" s="6"/>
       <c r="CC3" s="6"/>
-      <c r="CD3" s="78" t="s">
+      <c r="CD3" s="42" t="s">
         <v>11</v>
       </c>
-      <c r="CE3" s="78"/>
-[...1 lines deleted...]
-      <c r="CG3" s="78"/>
+      <c r="CE3" s="42"/>
+      <c r="CF3" s="42"/>
+      <c r="CG3" s="42"/>
       <c r="CH3" s="6"/>
       <c r="CI3" s="6"/>
       <c r="CJ3" s="6"/>
       <c r="CK3" s="6"/>
       <c r="CL3" s="6"/>
       <c r="CM3" s="6"/>
       <c r="CN3" s="6"/>
       <c r="CO3" s="6"/>
-      <c r="CP3" s="78" t="s">
+      <c r="CP3" s="42" t="s">
         <v>11</v>
       </c>
-      <c r="CQ3" s="78"/>
-[...1 lines deleted...]
-      <c r="CS3" s="78"/>
+      <c r="CQ3" s="42"/>
+      <c r="CR3" s="42"/>
+      <c r="CS3" s="42"/>
       <c r="CT3" s="6"/>
       <c r="CU3" s="6"/>
       <c r="CV3" s="6"/>
       <c r="CW3" s="6"/>
       <c r="CX3" s="6"/>
       <c r="CY3" s="6"/>
       <c r="CZ3" s="6"/>
       <c r="DA3" s="6"/>
-      <c r="DB3" s="78" t="s">
+      <c r="DB3" s="42" t="s">
         <v>11</v>
       </c>
-      <c r="DC3" s="78"/>
-[...1 lines deleted...]
-      <c r="DE3" s="78"/>
+      <c r="DC3" s="42"/>
+      <c r="DD3" s="42"/>
+      <c r="DE3" s="42"/>
     </row>
     <row r="4" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A4" s="79"/>
-[...14 lines deleted...]
-      <c r="N4" s="75" t="s">
+      <c r="A4" s="46"/>
+      <c r="B4" s="39" t="s">
+        <v>28</v>
+      </c>
+      <c r="C4" s="40"/>
+      <c r="D4" s="40"/>
+      <c r="E4" s="40"/>
+      <c r="F4" s="40"/>
+      <c r="G4" s="40"/>
+      <c r="H4" s="40"/>
+      <c r="I4" s="40"/>
+      <c r="J4" s="40"/>
+      <c r="K4" s="40"/>
+      <c r="L4" s="40"/>
+      <c r="M4" s="41"/>
+      <c r="N4" s="39" t="s">
         <v>15</v>
       </c>
-      <c r="O4" s="76"/>
-[...24 lines deleted...]
-      <c r="AL4" s="75" t="s">
+      <c r="O4" s="40"/>
+      <c r="P4" s="40"/>
+      <c r="Q4" s="40"/>
+      <c r="R4" s="40"/>
+      <c r="S4" s="40"/>
+      <c r="T4" s="40"/>
+      <c r="U4" s="40"/>
+      <c r="V4" s="40"/>
+      <c r="W4" s="40"/>
+      <c r="X4" s="40"/>
+      <c r="Y4" s="41"/>
+      <c r="Z4" s="39" t="s">
         <v>27</v>
       </c>
-      <c r="AM4" s="76"/>
-[...38 lines deleted...]
-      <c r="BV4" s="75" t="s">
+      <c r="AA4" s="40"/>
+      <c r="AB4" s="40"/>
+      <c r="AC4" s="40"/>
+      <c r="AD4" s="40"/>
+      <c r="AE4" s="40"/>
+      <c r="AF4" s="40"/>
+      <c r="AG4" s="40"/>
+      <c r="AH4" s="40"/>
+      <c r="AI4" s="40"/>
+      <c r="AJ4" s="40"/>
+      <c r="AK4" s="41"/>
+      <c r="AL4" s="39" t="s">
+        <v>26</v>
+      </c>
+      <c r="AM4" s="40"/>
+      <c r="AN4" s="40"/>
+      <c r="AO4" s="40"/>
+      <c r="AP4" s="40"/>
+      <c r="AQ4" s="40"/>
+      <c r="AR4" s="40"/>
+      <c r="AS4" s="40"/>
+      <c r="AT4" s="40"/>
+      <c r="AU4" s="40"/>
+      <c r="AV4" s="40"/>
+      <c r="AW4" s="41"/>
+      <c r="AX4" s="39" t="s">
+        <v>17</v>
+      </c>
+      <c r="AY4" s="40"/>
+      <c r="AZ4" s="40"/>
+      <c r="BA4" s="40"/>
+      <c r="BB4" s="40"/>
+      <c r="BC4" s="40"/>
+      <c r="BD4" s="40"/>
+      <c r="BE4" s="40"/>
+      <c r="BF4" s="40"/>
+      <c r="BG4" s="40"/>
+      <c r="BH4" s="40"/>
+      <c r="BI4" s="41"/>
+      <c r="BJ4" s="39" t="s">
         <v>33</v>
       </c>
-      <c r="BW4" s="76"/>
-[...10 lines deleted...]
-      <c r="CH4" s="75" t="s">
+      <c r="BK4" s="40"/>
+      <c r="BL4" s="40"/>
+      <c r="BM4" s="40"/>
+      <c r="BN4" s="40"/>
+      <c r="BO4" s="40"/>
+      <c r="BP4" s="40"/>
+      <c r="BQ4" s="40"/>
+      <c r="BR4" s="40"/>
+      <c r="BS4" s="40"/>
+      <c r="BT4" s="40"/>
+      <c r="BU4" s="41"/>
+      <c r="BV4" s="39" t="s">
         <v>34</v>
       </c>
-      <c r="CI4" s="76"/>
-[...10 lines deleted...]
-      <c r="CT4" s="75" t="s">
+      <c r="BW4" s="40"/>
+      <c r="BX4" s="40"/>
+      <c r="BY4" s="40"/>
+      <c r="BZ4" s="40"/>
+      <c r="CA4" s="40"/>
+      <c r="CB4" s="40"/>
+      <c r="CC4" s="40"/>
+      <c r="CD4" s="40"/>
+      <c r="CE4" s="40"/>
+      <c r="CF4" s="40"/>
+      <c r="CG4" s="41"/>
+      <c r="CH4" s="39" t="s">
         <v>35</v>
       </c>
-      <c r="CU4" s="76"/>
-[...9 lines deleted...]
-      <c r="DE4" s="77"/>
+      <c r="CI4" s="40"/>
+      <c r="CJ4" s="40"/>
+      <c r="CK4" s="40"/>
+      <c r="CL4" s="40"/>
+      <c r="CM4" s="40"/>
+      <c r="CN4" s="40"/>
+      <c r="CO4" s="40"/>
+      <c r="CP4" s="40"/>
+      <c r="CQ4" s="40"/>
+      <c r="CR4" s="40"/>
+      <c r="CS4" s="41"/>
+      <c r="CT4" s="39" t="s">
+        <v>32</v>
+      </c>
+      <c r="CU4" s="40"/>
+      <c r="CV4" s="40"/>
+      <c r="CW4" s="40"/>
+      <c r="CX4" s="40"/>
+      <c r="CY4" s="40"/>
+      <c r="CZ4" s="40"/>
+      <c r="DA4" s="40"/>
+      <c r="DB4" s="40"/>
+      <c r="DC4" s="40"/>
+      <c r="DD4" s="40"/>
+      <c r="DE4" s="41"/>
     </row>
     <row r="5" spans="1:109" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A5" s="80"/>
+      <c r="A5" s="47"/>
       <c r="B5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="7" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>4</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>6</v>
       </c>
       <c r="I5" s="7" t="s">
         <v>7</v>
       </c>
       <c r="J5" s="7" t="s">
@@ -1766,51 +1771,51 @@
       </c>
       <c r="CY5" s="7" t="s">
         <v>5</v>
       </c>
       <c r="CZ5" s="7" t="s">
         <v>6</v>
       </c>
       <c r="DA5" s="7" t="s">
         <v>7</v>
       </c>
       <c r="DB5" s="7" t="s">
         <v>8</v>
       </c>
       <c r="DC5" s="7" t="s">
         <v>9</v>
       </c>
       <c r="DD5" s="8" t="s">
         <v>10</v>
       </c>
       <c r="DE5" s="8" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:109">
       <c r="A6" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B6" s="10">
         <v>782.00533499933647</v>
       </c>
       <c r="C6" s="10">
         <v>1742.7169008846608</v>
       </c>
       <c r="D6" s="10">
         <v>2189.3414844229665</v>
       </c>
       <c r="E6" s="10">
         <v>2895.2275701945055</v>
       </c>
       <c r="F6" s="10">
         <v>3693.7201376343555</v>
       </c>
       <c r="G6" s="10">
         <v>5220.2469049905685</v>
       </c>
       <c r="H6" s="10">
         <v>6537.6189091607994</v>
       </c>
       <c r="I6" s="10">
         <v>7744.0108766367057</v>
       </c>
@@ -1819,2971 +1824,2971 @@
       </c>
       <c r="K6" s="10">
         <v>13116.19314959612</v>
       </c>
       <c r="L6" s="10">
         <v>14474.837020888046</v>
       </c>
       <c r="M6" s="10">
         <v>16627.650051518598</v>
       </c>
       <c r="N6" s="10">
         <v>788.16450715039014</v>
       </c>
       <c r="O6" s="10">
         <v>2021.9921735206763</v>
       </c>
       <c r="P6" s="10">
         <v>2565.9793186930892</v>
       </c>
       <c r="Q6" s="10">
         <v>3516.9698605926469</v>
       </c>
       <c r="R6" s="11">
         <v>4577.9634284922331</v>
       </c>
-      <c r="S6" s="12">
+      <c r="S6" s="25">
         <v>6776.8005381857283</v>
       </c>
-      <c r="T6" s="12">
+      <c r="T6" s="25">
         <v>8308.2115545624074</v>
       </c>
-      <c r="U6" s="12">
+      <c r="U6" s="25">
         <v>9602.2405533314159</v>
       </c>
       <c r="V6" s="10">
         <v>13584.0665196749</v>
       </c>
       <c r="W6" s="10">
         <v>15441.820705008286</v>
       </c>
       <c r="X6" s="10">
         <v>17475.632481637258</v>
       </c>
       <c r="Y6" s="10">
         <v>20636.245951612997</v>
       </c>
-      <c r="Z6" s="13">
+      <c r="Z6" s="12">
         <v>965.73331474957035</v>
       </c>
-      <c r="AA6" s="13">
+      <c r="AA6" s="12">
         <v>2079.0867996055026</v>
       </c>
-      <c r="AB6" s="13">
+      <c r="AB6" s="12">
         <v>2595.9589154980317</v>
       </c>
-      <c r="AC6" s="13">
+      <c r="AC6" s="12">
         <v>3481.3193009719002</v>
       </c>
-      <c r="AD6" s="13">
+      <c r="AD6" s="12">
         <v>4423.5722343302805</v>
       </c>
-      <c r="AE6" s="13">
+      <c r="AE6" s="12">
         <v>6233.5091073094272</v>
       </c>
-      <c r="AF6" s="13">
+      <c r="AF6" s="12">
         <v>7693.8541436897558</v>
       </c>
-      <c r="AG6" s="13">
+      <c r="AG6" s="12">
         <v>9010.0470299930403</v>
       </c>
-      <c r="AH6" s="13">
+      <c r="AH6" s="12">
         <v>13845.272364324144</v>
       </c>
-      <c r="AI6" s="13">
+      <c r="AI6" s="12">
         <v>15826.661375758995</v>
       </c>
-      <c r="AJ6" s="13">
+      <c r="AJ6" s="12">
         <v>17491.991673740136</v>
       </c>
-      <c r="AK6" s="13">
+      <c r="AK6" s="12">
         <v>20192.989492487708</v>
       </c>
       <c r="AL6" s="10">
         <v>1046.8635837783886</v>
       </c>
       <c r="AM6" s="10">
         <v>2320.286968206472</v>
       </c>
-      <c r="AN6" s="13">
+      <c r="AN6" s="12">
         <v>2930.4151704941833</v>
       </c>
-      <c r="AO6" s="13">
+      <c r="AO6" s="12">
         <v>3951.7590754248795</v>
       </c>
-      <c r="AP6" s="14">
+      <c r="AP6" s="13">
         <v>5044.0557885546623</v>
       </c>
-      <c r="AQ6" s="15">
+      <c r="AQ6" s="36">
         <v>7206.5703044682205</v>
       </c>
-      <c r="AR6" s="15">
+      <c r="AR6" s="36">
         <v>8566.8533190453454</v>
       </c>
-      <c r="AS6" s="15">
+      <c r="AS6" s="36">
         <v>9886.8409816220719</v>
       </c>
-      <c r="AT6" s="13">
+      <c r="AT6" s="12">
         <v>15062.030842039389</v>
       </c>
-      <c r="AU6" s="13">
+      <c r="AU6" s="12">
         <v>17438.565979202176</v>
       </c>
-      <c r="AV6" s="13">
+      <c r="AV6" s="12">
         <v>19561.967118246637</v>
       </c>
-      <c r="AW6" s="16">
+      <c r="AW6" s="12">
         <v>22792.246258098097</v>
       </c>
-      <c r="AX6" s="13">
+      <c r="AX6" s="12">
         <v>1457.0100617261796</v>
       </c>
       <c r="AY6" s="10">
         <v>3218.5482908556992</v>
       </c>
-      <c r="AZ6" s="13">
+      <c r="AZ6" s="12">
         <v>4080.4424453847728</v>
       </c>
-      <c r="BA6" s="13">
+      <c r="BA6" s="12">
         <v>5450.2046377956958</v>
       </c>
-      <c r="BB6" s="14">
+      <c r="BB6" s="13">
         <v>6690.2920662561883</v>
       </c>
-      <c r="BC6" s="15">
+      <c r="BC6" s="36">
         <v>9577.2896966311982</v>
       </c>
-      <c r="BD6" s="15">
+      <c r="BD6" s="36">
         <v>11411.566117545684</v>
       </c>
-      <c r="BE6" s="15">
+      <c r="BE6" s="36">
         <v>13096.460851125226</v>
       </c>
-      <c r="BF6" s="13">
+      <c r="BF6" s="12">
         <v>20387.352881538583</v>
       </c>
-      <c r="BG6" s="13">
+      <c r="BG6" s="12">
         <v>23358.386593333798</v>
       </c>
-      <c r="BH6" s="13">
+      <c r="BH6" s="12">
         <v>26014.294155849675</v>
       </c>
-      <c r="BI6" s="13">
-[...110 lines deleted...]
-      <c r="CT6" s="21">
+      <c r="BI6" s="12">
+        <v>29492.937544895878</v>
+      </c>
+      <c r="BJ6" s="12">
+        <v>1669.1333061369669</v>
+      </c>
+      <c r="BK6" s="12">
+        <v>3733.6391451396466</v>
+      </c>
+      <c r="BL6" s="12">
+        <v>5019.3325223861548</v>
+      </c>
+      <c r="BM6" s="12">
+        <v>6804.5981168580647</v>
+      </c>
+      <c r="BN6" s="12">
+        <v>8401.8023592590544</v>
+      </c>
+      <c r="BO6" s="36">
+        <v>11431.461979232612</v>
+      </c>
+      <c r="BP6" s="14">
+        <v>13466.687837716503</v>
+      </c>
+      <c r="BQ6" s="15">
+        <v>15373.693899111648</v>
+      </c>
+      <c r="BR6" s="16">
+        <v>22281.111313341109</v>
+      </c>
+      <c r="BS6" s="17">
+        <v>25021.917980455572</v>
+      </c>
+      <c r="BT6" s="12">
+        <v>28109.872497305656</v>
+      </c>
+      <c r="BU6" s="12">
+        <v>32715.462792491911</v>
+      </c>
+      <c r="BV6" s="18">
+        <v>1779.5930261044564</v>
+      </c>
+      <c r="BW6" s="19">
+        <v>3916.0694461502367</v>
+      </c>
+      <c r="BX6" s="20">
+        <v>5316.5859260540083</v>
+      </c>
+      <c r="BY6" s="21">
+        <v>7590.0815056677229</v>
+      </c>
+      <c r="BZ6" s="22">
+        <v>9336.128805256034</v>
+      </c>
+      <c r="CA6" s="23">
+        <v>12466.714946214481</v>
+      </c>
+      <c r="CB6" s="14">
+        <v>14630.253181323122</v>
+      </c>
+      <c r="CC6" s="15">
+        <v>17308.389457127862</v>
+      </c>
+      <c r="CD6" s="16">
+        <v>25807.300964059898</v>
+      </c>
+      <c r="CE6" s="17">
+        <v>29060.195235788218</v>
+      </c>
+      <c r="CF6" s="48">
+        <v>32143.546372696488</v>
+      </c>
+      <c r="CG6" s="12">
+        <v>37253.888163127587</v>
+      </c>
+      <c r="CH6" s="18">
+        <v>1910.2221826108284</v>
+      </c>
+      <c r="CI6" s="19">
+        <v>4658.3770943072113</v>
+      </c>
+      <c r="CJ6" s="20">
+        <v>6680.9642246535614</v>
+      </c>
+      <c r="CK6" s="21">
+        <v>9427.3800084424802</v>
+      </c>
+      <c r="CL6" s="22">
+        <v>11551.347051664206</v>
+      </c>
+      <c r="CM6" s="23">
+        <v>15138.489300854162</v>
+      </c>
+      <c r="CN6" s="14">
+        <v>18028.805832380429</v>
+      </c>
+      <c r="CO6" s="15">
+        <v>20921.926226335963</v>
+      </c>
+      <c r="CP6" s="16">
+        <v>30134.994294593846</v>
+      </c>
+      <c r="CQ6" s="17">
+        <v>34511.704291477239</v>
+      </c>
+      <c r="CR6" s="48">
+        <v>38653.222157532378</v>
+      </c>
+      <c r="CS6" s="12">
+        <v>44675.526639302792</v>
+      </c>
+      <c r="CT6" s="18">
         <v>2190.3802970899887</v>
       </c>
-      <c r="CU6" s="22">
+      <c r="CU6" s="19">
         <v>5456.0181561929094</v>
       </c>
-      <c r="CV6" s="23">
+      <c r="CV6" s="20">
         <v>7281.6440499824785</v>
       </c>
-      <c r="CW6" s="24">
+      <c r="CW6" s="21">
         <v>10768.599583441288</v>
       </c>
-      <c r="CX6" s="25">
+      <c r="CX6" s="22">
         <v>13195.923200516037</v>
       </c>
-      <c r="CY6" s="26">
+      <c r="CY6" s="23">
         <v>17862.574144085578</v>
       </c>
-      <c r="CZ6" s="17"/>
-[...4 lines deleted...]
-      <c r="DE6" s="13"/>
+      <c r="CZ6" s="14"/>
+      <c r="DA6" s="15"/>
+      <c r="DB6" s="16"/>
+      <c r="DC6" s="17"/>
+      <c r="DD6" s="35"/>
+      <c r="DE6" s="12"/>
     </row>
     <row r="7" spans="1:109">
-      <c r="A7" s="27" t="s">
-[...38 lines deleted...]
-      <c r="N7" s="28">
+      <c r="A7" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="B7" s="25">
+        <v>89.272445312139112</v>
+      </c>
+      <c r="C7" s="25">
+        <v>188.4158824998392</v>
+      </c>
+      <c r="D7" s="25">
+        <v>277.9706161879709</v>
+      </c>
+      <c r="E7" s="25">
+        <v>364.54429078305463</v>
+      </c>
+      <c r="F7" s="25">
+        <v>454.05032664234875</v>
+      </c>
+      <c r="G7" s="25">
+        <v>544.26336018975121</v>
+      </c>
+      <c r="H7" s="25">
+        <v>640.42847375166582</v>
+      </c>
+      <c r="I7" s="25">
+        <v>741.53310524417896</v>
+      </c>
+      <c r="J7" s="25">
+        <v>865.96704042376939</v>
+      </c>
+      <c r="K7" s="25">
+        <v>967.77482694229138</v>
+      </c>
+      <c r="L7" s="25">
+        <v>1178.6491116309326</v>
+      </c>
+      <c r="M7" s="25">
+        <v>1442.7103321589102</v>
+      </c>
+      <c r="N7" s="25">
         <v>46.985375113463832</v>
       </c>
-      <c r="O7" s="28">
+      <c r="O7" s="25">
         <v>133.66589320071978</v>
       </c>
-      <c r="P7" s="28">
+      <c r="P7" s="25">
         <v>222.34653730588505</v>
       </c>
-      <c r="Q7" s="28">
+      <c r="Q7" s="25">
         <v>320.49163124886252</v>
       </c>
-      <c r="R7" s="28">
+      <c r="R7" s="25">
         <v>394.27562164652153</v>
       </c>
-      <c r="S7" s="28">
+      <c r="S7" s="25">
         <v>278.26363978990622</v>
       </c>
-      <c r="T7" s="28">
+      <c r="T7" s="25">
         <v>521.31748797104899</v>
       </c>
-      <c r="U7" s="28">
+      <c r="U7" s="25">
         <v>568.88216835024537</v>
       </c>
-      <c r="V7" s="28">
+      <c r="V7" s="25">
         <v>651.34751164002341</v>
       </c>
-      <c r="W7" s="28">
+      <c r="W7" s="25">
         <v>711.98242577008193</v>
       </c>
-      <c r="X7" s="28">
+      <c r="X7" s="25">
         <v>980.46798310483837</v>
       </c>
-      <c r="Y7" s="28">
+      <c r="Y7" s="25">
         <v>1132.0053212055118</v>
       </c>
-      <c r="Z7" s="28">
-[...102 lines deleted...]
-        <v>464.53745688841036</v>
+      <c r="Z7" s="25">
+        <v>29.240372259420809</v>
+      </c>
+      <c r="AA7" s="25">
+        <v>75.28999822927895</v>
+      </c>
+      <c r="AB7" s="25">
+        <v>106.01002576639887</v>
+      </c>
+      <c r="AC7" s="25">
+        <v>133.55958398094191</v>
+      </c>
+      <c r="AD7" s="25">
+        <v>163.58321426771477</v>
+      </c>
+      <c r="AE7" s="25">
+        <v>194.29620610676375</v>
+      </c>
+      <c r="AF7" s="25">
+        <v>226.87744437320634</v>
+      </c>
+      <c r="AG7" s="25">
+        <v>265.96661781422074</v>
+      </c>
+      <c r="AH7" s="25">
+        <v>364.34432974205811</v>
+      </c>
+      <c r="AI7" s="25">
+        <v>407.02232184971911</v>
+      </c>
+      <c r="AJ7" s="25">
+        <v>606.12735617925966</v>
+      </c>
+      <c r="AK7" s="25">
+        <v>925.38717753836283</v>
+      </c>
+      <c r="AL7" s="25">
+        <v>15.336570365253955</v>
+      </c>
+      <c r="AM7" s="25">
+        <v>51.707397877025869</v>
+      </c>
+      <c r="AN7" s="25">
+        <v>68.446702966468067</v>
+      </c>
+      <c r="AO7" s="25">
+        <v>81.066518123164968</v>
+      </c>
+      <c r="AP7" s="25">
+        <v>95.337155556359093</v>
+      </c>
+      <c r="AQ7" s="25">
+        <v>107.46388425325357</v>
+      </c>
+      <c r="AR7" s="25">
+        <v>124.70738530030292</v>
+      </c>
+      <c r="AS7" s="25">
+        <v>146.12323507164959</v>
+      </c>
+      <c r="AT7" s="25">
+        <v>249.61397218494852</v>
+      </c>
+      <c r="AU7" s="25">
+        <v>285.22808130507121</v>
+      </c>
+      <c r="AV7" s="25">
+        <v>472.04121687197272</v>
+      </c>
+      <c r="AW7" s="25">
+        <v>771.54298885648313</v>
+      </c>
+      <c r="AX7" s="18">
+        <v>16.777329145902311</v>
+      </c>
+      <c r="AY7" s="26">
+        <v>57.724800216973534</v>
+      </c>
+      <c r="AZ7" s="27">
+        <v>78.464756944707503</v>
+      </c>
+      <c r="BA7" s="28">
+        <v>91.938081152761526</v>
+      </c>
+      <c r="BB7" s="29">
+        <v>108.02668258159751</v>
+      </c>
+      <c r="BC7" s="30">
+        <v>121.64428238353051</v>
+      </c>
+      <c r="BD7" s="31">
+        <v>140.29987476265163</v>
+      </c>
+      <c r="BE7" s="32">
+        <v>166.66545543068588</v>
+      </c>
+      <c r="BF7" s="33">
+        <v>192.25403372511431</v>
+      </c>
+      <c r="BG7" s="34">
+        <v>220.74371701798225</v>
+      </c>
+      <c r="BH7" s="48">
+        <v>482.40589420523543</v>
       </c>
       <c r="BI7" s="10">
-        <v>730.27303452794251</v>
-[...109 lines deleted...]
-      <c r="CT7" s="21">
+        <v>981.57311732270819</v>
+      </c>
+      <c r="BJ7" s="18">
+        <v>8.7787165318460527</v>
+      </c>
+      <c r="BK7" s="26">
+        <v>39.653299639022613</v>
+      </c>
+      <c r="BL7" s="27">
+        <v>57.910865195290562</v>
+      </c>
+      <c r="BM7" s="28">
+        <v>65.858762605122678</v>
+      </c>
+      <c r="BN7" s="29">
+        <v>68.955151028256012</v>
+      </c>
+      <c r="BO7" s="30">
+        <v>74.365273835540506</v>
+      </c>
+      <c r="BP7" s="31">
+        <v>86.68043254314415</v>
+      </c>
+      <c r="BQ7" s="32">
+        <v>106.19692791427569</v>
+      </c>
+      <c r="BR7" s="33">
+        <v>181.64099782552006</v>
+      </c>
+      <c r="BS7" s="34">
+        <v>206.5786965336155</v>
+      </c>
+      <c r="BT7" s="12">
+        <v>465.66496679920635</v>
+      </c>
+      <c r="BU7" s="12">
+        <v>774.88819919439027</v>
+      </c>
+      <c r="BV7" s="18">
+        <v>18.901547219980642</v>
+      </c>
+      <c r="BW7" s="26">
+        <v>63.109348256906706</v>
+      </c>
+      <c r="BX7" s="27">
+        <v>93.547699191921595</v>
+      </c>
+      <c r="BY7" s="28">
+        <v>112.55744967089352</v>
+      </c>
+      <c r="BZ7" s="29">
+        <v>125.43797485647141</v>
+      </c>
+      <c r="CA7" s="30">
+        <v>137.72012169040747</v>
+      </c>
+      <c r="CB7" s="31">
+        <v>158.09495920295791</v>
+      </c>
+      <c r="CC7" s="32">
+        <v>192.16033244552816</v>
+      </c>
+      <c r="CD7" s="33">
+        <v>297.66006167940759</v>
+      </c>
+      <c r="CE7" s="34">
+        <v>334.02783742526384</v>
+      </c>
+      <c r="CF7" s="48">
+        <v>630.88653729788894</v>
+      </c>
+      <c r="CG7" s="12">
+        <v>939.55851894233638</v>
+      </c>
+      <c r="CH7" s="18">
+        <v>62.948955362494374</v>
+      </c>
+      <c r="CI7" s="26">
+        <v>134.75434937025344</v>
+      </c>
+      <c r="CJ7" s="27">
+        <v>193.60081810901417</v>
+      </c>
+      <c r="CK7" s="28">
+        <v>282.32747135336007</v>
+      </c>
+      <c r="CL7" s="29">
+        <v>335.78459392353966</v>
+      </c>
+      <c r="CM7" s="30">
+        <v>439.16032918740422</v>
+      </c>
+      <c r="CN7" s="31">
+        <v>511.93939763467546</v>
+      </c>
+      <c r="CO7" s="32">
+        <v>580.51329886801989</v>
+      </c>
+      <c r="CP7" s="33">
+        <v>728.49474303889133</v>
+      </c>
+      <c r="CQ7" s="34">
+        <v>848.09787030251368</v>
+      </c>
+      <c r="CR7" s="48">
+        <v>959.329534397423</v>
+      </c>
+      <c r="CS7" s="12">
+        <v>1145.0251655731101</v>
+      </c>
+      <c r="CT7" s="18">
         <v>20.121527710073558</v>
       </c>
-      <c r="CU7" s="29">
+      <c r="CU7" s="26">
         <v>96.150560534418588</v>
       </c>
-      <c r="CV7" s="30">
+      <c r="CV7" s="27">
         <v>144.4463975860462</v>
       </c>
-      <c r="CW7" s="31">
+      <c r="CW7" s="28">
         <v>233.6124088287234</v>
       </c>
-      <c r="CX7" s="32">
+      <c r="CX7" s="29">
         <v>270.44736757177793</v>
       </c>
-      <c r="CY7" s="33">
+      <c r="CY7" s="30">
         <v>303.30765710626417</v>
       </c>
-      <c r="CZ7" s="34"/>
-[...4 lines deleted...]
-      <c r="DE7" s="13"/>
+      <c r="CZ7" s="31"/>
+      <c r="DA7" s="32"/>
+      <c r="DB7" s="33"/>
+      <c r="DC7" s="34"/>
+      <c r="DD7" s="35"/>
+      <c r="DE7" s="12"/>
     </row>
     <row r="8" spans="1:109">
-      <c r="A8" s="27" t="s">
-        <v>21</v>
+      <c r="A8" s="24" t="s">
+        <v>20</v>
       </c>
       <c r="B8" s="10">
         <v>14.031453058197364</v>
       </c>
       <c r="C8" s="10">
         <v>39.807319450795603</v>
       </c>
       <c r="D8" s="10">
-        <v>79.06798548070303</v>
+        <v>54.602531267159549</v>
       </c>
       <c r="E8" s="10">
         <v>95.560557455043948</v>
       </c>
       <c r="F8" s="10">
         <v>126.97963847998223</v>
       </c>
       <c r="G8" s="10">
         <v>152.57934762034023</v>
       </c>
       <c r="H8" s="10">
         <v>178.54132947306746</v>
       </c>
       <c r="I8" s="10">
         <v>202.38987930885764</v>
       </c>
       <c r="J8" s="10">
         <v>276.2118315254354</v>
       </c>
       <c r="K8" s="10">
         <v>325.05319239460277</v>
       </c>
       <c r="L8" s="10">
         <v>405.65501209580236</v>
       </c>
       <c r="M8" s="10">
         <v>556.87225202693946</v>
       </c>
-      <c r="N8" s="13">
+      <c r="N8" s="12">
         <v>14.97555999095445</v>
       </c>
       <c r="O8" s="10">
         <v>51.297771201436674</v>
       </c>
-      <c r="P8" s="13">
+      <c r="P8" s="12">
         <v>73.536486368937929</v>
       </c>
-      <c r="Q8" s="13">
+      <c r="Q8" s="12">
         <v>126.03268175336831</v>
       </c>
-      <c r="R8" s="14">
+      <c r="R8" s="13">
         <v>170.09376408286715</v>
       </c>
-      <c r="S8" s="15">
+      <c r="S8" s="36">
         <v>167.53822608286714</v>
       </c>
-      <c r="T8" s="15">
+      <c r="T8" s="36">
         <v>232.52146507705854</v>
       </c>
-      <c r="U8" s="15">
+      <c r="U8" s="36">
         <v>260.0126368534406</v>
       </c>
-      <c r="V8" s="13">
+      <c r="V8" s="12">
         <v>333.23290295817191</v>
       </c>
-      <c r="W8" s="13">
+      <c r="W8" s="12">
         <v>374.37581046769202</v>
       </c>
-      <c r="X8" s="13">
+      <c r="X8" s="12">
         <v>499.14640266915802</v>
       </c>
-      <c r="Y8" s="13">
+      <c r="Y8" s="12">
         <v>719.29438127748801</v>
       </c>
-      <c r="Z8" s="13">
+      <c r="Z8" s="12">
         <v>13.864221001382834</v>
       </c>
-      <c r="AA8" s="13">
+      <c r="AA8" s="12">
         <v>44.022958641031622</v>
       </c>
-      <c r="AB8" s="13">
+      <c r="AB8" s="12">
         <v>61.351564345857327</v>
       </c>
-      <c r="AC8" s="13">
+      <c r="AC8" s="12">
         <v>117.12670314579546</v>
       </c>
-      <c r="AD8" s="13">
+      <c r="AD8" s="12">
         <v>155.85271971062434</v>
       </c>
-      <c r="AE8" s="13">
+      <c r="AE8" s="12">
         <v>185.75541713493331</v>
       </c>
-      <c r="AF8" s="13">
-[...18 lines deleted...]
-        <v>17.718448714910664</v>
+      <c r="AF8" s="12">
+        <v>233.76493707539413</v>
+      </c>
+      <c r="AG8" s="12">
+        <v>263.47083948070042</v>
+      </c>
+      <c r="AH8" s="12">
+        <v>400.03454895843083</v>
+      </c>
+      <c r="AI8" s="12">
+        <v>461.72660261384004</v>
+      </c>
+      <c r="AJ8" s="12">
+        <v>557.93273795176583</v>
+      </c>
+      <c r="AK8" s="12">
+        <v>754.08521783734818</v>
+      </c>
+      <c r="AL8" s="12">
+        <v>18.014957048243996</v>
       </c>
       <c r="AM8" s="10">
-        <v>54.998742159644372</v>
-[...175 lines deleted...]
-      <c r="CT8" s="21">
+        <v>55.591758826311036</v>
+      </c>
+      <c r="AN8" s="12">
+        <v>76.582767422741227</v>
+      </c>
+      <c r="AO8" s="12">
+        <v>120.86034893656384</v>
+      </c>
+      <c r="AP8" s="13">
+        <v>156.68485078031074</v>
+      </c>
+      <c r="AQ8" s="36">
+        <v>179.74264025222681</v>
+      </c>
+      <c r="AR8" s="36">
+        <v>203.75096482765298</v>
+      </c>
+      <c r="AS8" s="36">
+        <v>225.60084417132515</v>
+      </c>
+      <c r="AT8" s="12">
+        <v>353.55705309067605</v>
+      </c>
+      <c r="AU8" s="12">
+        <v>417.2487697886487</v>
+      </c>
+      <c r="AV8" s="12">
+        <v>504.22144675927848</v>
+      </c>
+      <c r="AW8" s="12">
+        <v>681.41358306767904</v>
+      </c>
+      <c r="AX8" s="18">
+        <v>21.748453436364837</v>
+      </c>
+      <c r="AY8" s="26">
+        <v>83.124104582416763</v>
+      </c>
+      <c r="AZ8" s="27">
+        <v>125.24877957347553</v>
+      </c>
+      <c r="BA8" s="28">
+        <v>199.30364851065116</v>
+      </c>
+      <c r="BB8" s="29">
+        <v>236.03282635090605</v>
+      </c>
+      <c r="BC8" s="30">
+        <v>271.82463834080426</v>
+      </c>
+      <c r="BD8" s="31">
+        <v>314.72772893887924</v>
+      </c>
+      <c r="BE8" s="32">
+        <v>348.24206201866195</v>
+      </c>
+      <c r="BF8" s="33">
+        <v>567.25199039120321</v>
+      </c>
+      <c r="BG8" s="34">
+        <v>629.68417585174427</v>
+      </c>
+      <c r="BH8" s="48">
+        <v>758.66268957142768</v>
+      </c>
+      <c r="BI8" s="12">
+        <v>971.53416485202342</v>
+      </c>
+      <c r="BJ8" s="18">
+        <v>25.343968869003401</v>
+      </c>
+      <c r="BK8" s="26">
+        <v>81.787141924569326</v>
+      </c>
+      <c r="BL8" s="27">
+        <v>119.2896684153995</v>
+      </c>
+      <c r="BM8" s="28">
+        <v>205.57926803215057</v>
+      </c>
+      <c r="BN8" s="29">
+        <v>264.95214701672535</v>
+      </c>
+      <c r="BO8" s="30">
+        <v>307.29697785967767</v>
+      </c>
+      <c r="BP8" s="31">
+        <v>356.93334326319626</v>
+      </c>
+      <c r="BQ8" s="32">
+        <v>398.9783716822958</v>
+      </c>
+      <c r="BR8" s="33">
+        <v>626.76557960640525</v>
+      </c>
+      <c r="BS8" s="34">
+        <v>718.92567329664996</v>
+      </c>
+      <c r="BT8" s="12">
+        <v>891.70343013365482</v>
+      </c>
+      <c r="BU8" s="12">
+        <v>1135.5283728405288</v>
+      </c>
+      <c r="BV8" s="18">
+        <v>27.08742900053911</v>
+      </c>
+      <c r="BW8" s="26">
+        <v>93.185546307412778</v>
+      </c>
+      <c r="BX8" s="27">
+        <v>140.39234374660526</v>
+      </c>
+      <c r="BY8" s="28">
+        <v>216.67407895163305</v>
+      </c>
+      <c r="BZ8" s="29">
+        <v>282.66015647495794</v>
+      </c>
+      <c r="CA8" s="30">
+        <v>330.34443120845231</v>
+      </c>
+      <c r="CB8" s="31">
+        <v>382.67049832624843</v>
+      </c>
+      <c r="CC8" s="32">
+        <v>437.69388132322075</v>
+      </c>
+      <c r="CD8" s="33">
+        <v>670.30663772953858</v>
+      </c>
+      <c r="CE8" s="34">
+        <v>759.79357176422297</v>
+      </c>
+      <c r="CF8" s="48">
+        <v>977.25475909798058</v>
+      </c>
+      <c r="CG8" s="12">
+        <v>1246.9334200060234</v>
+      </c>
+      <c r="CH8" s="18">
+        <v>48.952365804111729</v>
+      </c>
+      <c r="CI8" s="26">
+        <v>134.65243019860606</v>
+      </c>
+      <c r="CJ8" s="27">
+        <v>174.00177052301444</v>
+      </c>
+      <c r="CK8" s="28">
+        <v>234.10323139966329</v>
+      </c>
+      <c r="CL8" s="29">
+        <v>277.74110361523827</v>
+      </c>
+      <c r="CM8" s="30">
+        <v>388.04811709840578</v>
+      </c>
+      <c r="CN8" s="31">
+        <v>448.00153997083765</v>
+      </c>
+      <c r="CO8" s="32">
+        <v>502.57105245509689</v>
+      </c>
+      <c r="CP8" s="33">
+        <v>848.05598256807502</v>
+      </c>
+      <c r="CQ8" s="34">
+        <v>976.36419458430237</v>
+      </c>
+      <c r="CR8" s="48">
+        <v>1099.6675231157192</v>
+      </c>
+      <c r="CS8" s="12">
+        <v>1302.2097053783245</v>
+      </c>
+      <c r="CT8" s="18">
         <v>25.141406809066481</v>
       </c>
-      <c r="CU8" s="29">
+      <c r="CU8" s="26">
         <v>99.965826418938676</v>
       </c>
-      <c r="CV8" s="30">
+      <c r="CV8" s="27">
         <v>154.69617236704545</v>
       </c>
-      <c r="CW8" s="31">
+      <c r="CW8" s="28">
         <v>351.08387575755364</v>
       </c>
-      <c r="CX8" s="32">
+      <c r="CX8" s="29">
         <v>415.09811490297022</v>
       </c>
-      <c r="CY8" s="33">
+      <c r="CY8" s="30">
         <v>513.41244547501105</v>
       </c>
-      <c r="CZ8" s="34"/>
-[...4 lines deleted...]
-      <c r="DE8" s="13"/>
+      <c r="CZ8" s="31"/>
+      <c r="DA8" s="32"/>
+      <c r="DB8" s="33"/>
+      <c r="DC8" s="34"/>
+      <c r="DD8" s="35"/>
+      <c r="DE8" s="12"/>
     </row>
     <row r="9" spans="1:109">
-      <c r="A9" s="27" t="s">
-        <v>22</v>
+      <c r="A9" s="24" t="s">
+        <v>21</v>
       </c>
       <c r="B9" s="10">
-        <v>142.59386375063315</v>
+        <v>142.72059917063314</v>
       </c>
       <c r="C9" s="10">
-        <v>333.48337380700298</v>
+        <v>333.73684464700295</v>
       </c>
       <c r="D9" s="10">
-        <v>373.45932038782382</v>
+        <v>396.67136200749303</v>
       </c>
       <c r="E9" s="10">
-        <v>525.9025628756882</v>
+        <v>526.40950455568816</v>
       </c>
       <c r="F9" s="10">
-        <v>680.01692731391745</v>
+        <v>680.65060441391745</v>
       </c>
       <c r="G9" s="10">
-        <v>1046.1647542646288</v>
+        <v>1046.9251667846288</v>
       </c>
       <c r="H9" s="10">
-        <v>1317.2361708777214</v>
+        <v>1318.1233188177214</v>
       </c>
       <c r="I9" s="10">
-        <v>1578.730879476416</v>
+        <v>1579.7447628364162</v>
       </c>
       <c r="J9" s="10">
-        <v>2165.9679877037197</v>
+        <v>2167.1086064837195</v>
       </c>
       <c r="K9" s="10">
-        <v>2530.7936132188925</v>
+        <v>2532.0609674188922</v>
       </c>
       <c r="L9" s="10">
-        <v>2758.3548074777377</v>
+        <v>2759.7488970977374</v>
       </c>
       <c r="M9" s="10">
-        <v>3091.4772862314671</v>
-[...1 lines deleted...]
-      <c r="N9" s="13">
+        <v>3092.9981112714668</v>
+      </c>
+      <c r="N9" s="12">
         <v>146.56707552981115</v>
       </c>
       <c r="O9" s="10">
         <v>383.98919519548457</v>
       </c>
-      <c r="P9" s="13">
+      <c r="P9" s="12">
         <v>461.19665149944365</v>
       </c>
-      <c r="Q9" s="13">
+      <c r="Q9" s="12">
         <v>603.46105474044111</v>
       </c>
-      <c r="R9" s="14">
+      <c r="R9" s="13">
         <v>802.40456228453741</v>
       </c>
-      <c r="S9" s="15">
+      <c r="S9" s="36">
         <v>801.83441636687076</v>
       </c>
-      <c r="T9" s="15">
+      <c r="T9" s="36">
         <v>1646.7130504881347</v>
       </c>
-      <c r="U9" s="15">
+      <c r="U9" s="36">
         <v>1931.2376519321415</v>
       </c>
-      <c r="V9" s="13">
+      <c r="V9" s="12">
         <v>2649.538689908924</v>
       </c>
-      <c r="W9" s="13">
+      <c r="W9" s="12">
         <v>3065.2934991058678</v>
       </c>
-      <c r="X9" s="13">
+      <c r="X9" s="12">
         <v>3352.9587620751358</v>
       </c>
-      <c r="Y9" s="13">
+      <c r="Y9" s="12">
         <v>3911.9081663737211</v>
       </c>
-      <c r="Z9" s="13">
-[...36 lines deleted...]
-        <v>135.74506882640486</v>
+      <c r="Z9" s="12">
+        <v>166.18783953745032</v>
+      </c>
+      <c r="AA9" s="12">
+        <v>377.88547085478086</v>
+      </c>
+      <c r="AB9" s="12">
+        <v>463.4616173780812</v>
+      </c>
+      <c r="AC9" s="12">
+        <v>622.17259952011159</v>
+      </c>
+      <c r="AD9" s="12">
+        <v>805.63684720695449</v>
+      </c>
+      <c r="AE9" s="12">
+        <v>1258.5593715065527</v>
+      </c>
+      <c r="AF9" s="12">
+        <v>1580.5549372023074</v>
+      </c>
+      <c r="AG9" s="12">
+        <v>1884.6654981484244</v>
+      </c>
+      <c r="AH9" s="12">
+        <v>2605.5263538239833</v>
+      </c>
+      <c r="AI9" s="12">
+        <v>3028.3169641964951</v>
+      </c>
+      <c r="AJ9" s="12">
+        <v>3307.5152414692757</v>
+      </c>
+      <c r="AK9" s="12">
+        <v>3742.937502469867</v>
+      </c>
+      <c r="AL9" s="12">
+        <v>135.92623549307152</v>
       </c>
       <c r="AM9" s="10">
-        <v>307.10783433769819</v>
-[...175 lines deleted...]
-      <c r="CT9" s="21">
+        <v>307.4701676710315</v>
+      </c>
+      <c r="AN9" s="12">
+        <v>376.07084336950288</v>
+      </c>
+      <c r="AO9" s="12">
+        <v>502.30847532709106</v>
+      </c>
+      <c r="AP9" s="13">
+        <v>652.22448669153118</v>
+      </c>
+      <c r="AQ9" s="36">
+        <v>1045.0659151633647</v>
+      </c>
+      <c r="AR9" s="36">
+        <v>1265.2849631042634</v>
+      </c>
+      <c r="AS9" s="36">
+        <v>1464.8368483105487</v>
+      </c>
+      <c r="AT9" s="12">
+        <v>2004.3482272934671</v>
+      </c>
+      <c r="AU9" s="12">
+        <v>2319.927541270994</v>
+      </c>
+      <c r="AV9" s="12">
+        <v>2542.0427452010563</v>
+      </c>
+      <c r="AW9" s="12">
+        <v>2880.1716161399436</v>
+      </c>
+      <c r="AX9" s="18">
+        <v>216.08390776625396</v>
+      </c>
+      <c r="AY9" s="26">
+        <v>495.88098858084112</v>
+      </c>
+      <c r="AZ9" s="27">
+        <v>599.71159967148685</v>
+      </c>
+      <c r="BA9" s="28">
+        <v>791.79908613192379</v>
+      </c>
+      <c r="BB9" s="29">
+        <v>962.23078489483487</v>
+      </c>
+      <c r="BC9" s="30">
+        <v>1617.3521417446605</v>
+      </c>
+      <c r="BD9" s="31">
+        <v>1927.3665056592827</v>
+      </c>
+      <c r="BE9" s="32">
+        <v>2208.4045935728368</v>
+      </c>
+      <c r="BF9" s="33">
+        <v>3170.249599989842</v>
+      </c>
+      <c r="BG9" s="34">
+        <v>3640.7429899019553</v>
+      </c>
+      <c r="BH9" s="48">
+        <v>4003.9683234637873</v>
+      </c>
+      <c r="BI9" s="12">
+        <v>4520.5752923014488</v>
+      </c>
+      <c r="BJ9" s="18">
+        <v>203.86946540127025</v>
+      </c>
+      <c r="BK9" s="26">
+        <v>500.85010313074935</v>
+      </c>
+      <c r="BL9" s="27">
+        <v>600.48307991017032</v>
+      </c>
+      <c r="BM9" s="28">
+        <v>803.5439156905727</v>
+      </c>
+      <c r="BN9" s="29">
+        <v>975.82829724061253</v>
+      </c>
+      <c r="BO9" s="30">
+        <v>1609.176131048087</v>
+      </c>
+      <c r="BP9" s="31">
+        <v>1921.8114744658544</v>
+      </c>
+      <c r="BQ9" s="32">
+        <v>2212.5468046005544</v>
+      </c>
+      <c r="BR9" s="33">
+        <v>3099.5183638348071</v>
+      </c>
+      <c r="BS9" s="34">
+        <v>3580.706049564174</v>
+      </c>
+      <c r="BT9" s="12">
+        <v>3941.9337934132841</v>
+      </c>
+      <c r="BU9" s="12">
+        <v>4542.5977310847884</v>
+      </c>
+      <c r="BV9" s="18">
+        <v>219.46558318028573</v>
+      </c>
+      <c r="BW9" s="26">
+        <v>545.94726996143697</v>
+      </c>
+      <c r="BX9" s="27">
+        <v>650.76348118304713</v>
+      </c>
+      <c r="BY9" s="28">
+        <v>865.01641959327139</v>
+      </c>
+      <c r="BZ9" s="29">
+        <v>1052.1654569275881</v>
+      </c>
+      <c r="CA9" s="30">
+        <v>1735.9874229533038</v>
+      </c>
+      <c r="CB9" s="31">
+        <v>2080.7678563466279</v>
+      </c>
+      <c r="CC9" s="32">
+        <v>2416.9067175046221</v>
+      </c>
+      <c r="CD9" s="33">
+        <v>3450.6837607977322</v>
+      </c>
+      <c r="CE9" s="34">
+        <v>3952.6078413427608</v>
+      </c>
+      <c r="CF9" s="48">
+        <v>4349.0949388716917</v>
+      </c>
+      <c r="CG9" s="12">
+        <v>5009.7707590179052</v>
+      </c>
+      <c r="CH9" s="18">
+        <v>257.28478518572496</v>
+      </c>
+      <c r="CI9" s="26">
+        <v>735.03324861434032</v>
+      </c>
+      <c r="CJ9" s="27">
+        <v>948.48670499373247</v>
+      </c>
+      <c r="CK9" s="28">
+        <v>1324.8640878344756</v>
+      </c>
+      <c r="CL9" s="29">
+        <v>1554.5382526732906</v>
+      </c>
+      <c r="CM9" s="30">
+        <v>2150.3225043769144</v>
+      </c>
+      <c r="CN9" s="31">
+        <v>2510.5499602759455</v>
+      </c>
+      <c r="CO9" s="32">
+        <v>2842.348109192867</v>
+      </c>
+      <c r="CP9" s="33">
+        <v>3791.5652584232671</v>
+      </c>
+      <c r="CQ9" s="34">
+        <v>4360.9812261561783</v>
+      </c>
+      <c r="CR9" s="48">
+        <v>5005.7789358976779</v>
+      </c>
+      <c r="CS9" s="12">
+        <v>6108.8476977503024</v>
+      </c>
+      <c r="CT9" s="18">
         <v>197.38341354522197</v>
       </c>
-      <c r="CU9" s="29">
+      <c r="CU9" s="26">
         <v>574.09581716222942</v>
       </c>
-      <c r="CV9" s="30">
+      <c r="CV9" s="27">
         <v>706.18267831042306</v>
       </c>
-      <c r="CW9" s="31">
+      <c r="CW9" s="28">
         <v>1074.0762047994374</v>
       </c>
-      <c r="CX9" s="32">
+      <c r="CX9" s="29">
         <v>1260.166607358668</v>
       </c>
-      <c r="CY9" s="33">
+      <c r="CY9" s="30">
         <v>2160.3629550489513</v>
       </c>
-      <c r="CZ9" s="34"/>
-[...4 lines deleted...]
-      <c r="DE9" s="13"/>
+      <c r="CZ9" s="31"/>
+      <c r="DA9" s="32"/>
+      <c r="DB9" s="33"/>
+      <c r="DC9" s="34"/>
+      <c r="DD9" s="35"/>
+      <c r="DE9" s="12"/>
     </row>
     <row r="10" spans="1:109">
-      <c r="A10" s="27" t="s">
-        <v>23</v>
+      <c r="A10" s="24" t="s">
+        <v>22</v>
       </c>
       <c r="B10" s="10">
-        <v>97.507561185125837</v>
+        <v>111.55604660508584</v>
       </c>
       <c r="C10" s="10">
-        <v>208.11734697160156</v>
+        <v>236.21431781152157</v>
       </c>
       <c r="D10" s="10">
-        <v>317.19620217929292</v>
+        <v>295.30996559283221</v>
       </c>
       <c r="E10" s="10">
-        <v>338.2894784509017</v>
+        <v>394.48342013074171</v>
       </c>
       <c r="F10" s="10">
-        <v>444.35391077745396</v>
+        <v>514.59633787725397</v>
       </c>
       <c r="G10" s="10">
-        <v>561.98394906904161</v>
+        <v>646.27486158880163</v>
       </c>
       <c r="H10" s="10">
-        <v>726.22850131723158</v>
+        <v>824.56789925695148</v>
       </c>
       <c r="I10" s="10">
-        <v>874.36875748936598</v>
+        <v>986.75664084904588</v>
       </c>
       <c r="J10" s="10">
-        <v>1877.9502438518748</v>
+        <v>2004.3866126315147</v>
       </c>
       <c r="K10" s="10">
-        <v>2158.6831019338415</v>
+        <v>2299.1679561334417</v>
       </c>
       <c r="L10" s="10">
-        <v>2314.3637949169297</v>
+        <v>2468.8971345364898</v>
       </c>
       <c r="M10" s="10">
-        <v>2552.0901141881413</v>
-[...1 lines deleted...]
-      <c r="N10" s="13">
+        <v>2720.6719392276614</v>
+      </c>
+      <c r="N10" s="12">
         <v>114.25339048511761</v>
       </c>
       <c r="O10" s="10">
         <v>292.15170969955</v>
       </c>
-      <c r="P10" s="13">
+      <c r="P10" s="12">
         <v>362.27244024460356</v>
       </c>
-      <c r="Q10" s="13">
+      <c r="Q10" s="12">
         <v>473.11869483461032</v>
       </c>
-      <c r="R10" s="14">
+      <c r="R10" s="13">
         <v>623.61353241443646</v>
       </c>
-      <c r="S10" s="15">
+      <c r="S10" s="36">
         <v>548.93803302316951</v>
       </c>
-      <c r="T10" s="15">
+      <c r="T10" s="36">
         <v>1049.3864387778567</v>
       </c>
-      <c r="U10" s="15">
+      <c r="U10" s="36">
         <v>1226.0554813087635</v>
       </c>
-      <c r="V10" s="13">
+      <c r="V10" s="12">
         <v>2044.2304817732866</v>
       </c>
-      <c r="W10" s="13">
+      <c r="W10" s="12">
         <v>2335.9426353993017</v>
       </c>
-      <c r="X10" s="13">
+      <c r="X10" s="12">
         <v>2625.3594274134102</v>
       </c>
-      <c r="Y10" s="13">
+      <c r="Y10" s="12">
         <v>3233.4048100184577</v>
       </c>
-      <c r="Z10" s="13">
-[...36 lines deleted...]
-        <v>189.76524157926789</v>
+      <c r="Z10" s="12">
+        <v>134.51266348942943</v>
+      </c>
+      <c r="AA10" s="12">
+        <v>279.62845723482349</v>
+      </c>
+      <c r="AB10" s="12">
+        <v>346.82137621657489</v>
+      </c>
+      <c r="AC10" s="12">
+        <v>468.29341290930915</v>
+      </c>
+      <c r="AD10" s="12">
+        <v>612.59901047952849</v>
+      </c>
+      <c r="AE10" s="12">
+        <v>772.01537531102076</v>
+      </c>
+      <c r="AF10" s="12">
+        <v>986.311671456667</v>
+      </c>
+      <c r="AG10" s="12">
+        <v>1173.4672445734554</v>
+      </c>
+      <c r="AH10" s="12">
+        <v>2358.9658247914613</v>
+      </c>
+      <c r="AI10" s="12">
+        <v>2747.8433879675622</v>
+      </c>
+      <c r="AJ10" s="12">
+        <v>2944.1595102020087</v>
+      </c>
+      <c r="AK10" s="12">
+        <v>3232.5713657707729</v>
+      </c>
+      <c r="AL10" s="12">
+        <v>202.03644991260123</v>
       </c>
       <c r="AM10" s="10">
-        <v>414.5003491764553</v>
-[...175 lines deleted...]
-      <c r="CT10" s="21">
+        <v>439.04276584312197</v>
+      </c>
+      <c r="AN10" s="12">
+        <v>540.03516298095406</v>
+      </c>
+      <c r="AO10" s="12">
+        <v>815.71396998767182</v>
+      </c>
+      <c r="AP10" s="13">
+        <v>1127.6678434474397</v>
+      </c>
+      <c r="AQ10" s="36">
+        <v>1679.7730295914578</v>
+      </c>
+      <c r="AR10" s="36">
+        <v>2040.421891656043</v>
+      </c>
+      <c r="AS10" s="36">
+        <v>2344.9404594602388</v>
+      </c>
+      <c r="AT10" s="12">
+        <v>3875.5686907962008</v>
+      </c>
+      <c r="AU10" s="12">
+        <v>4584.9715459014105</v>
+      </c>
+      <c r="AV10" s="12">
+        <v>5067.3254943529219</v>
+      </c>
+      <c r="AW10" s="12">
+        <v>5832.6777403701089</v>
+      </c>
+      <c r="AX10" s="18">
+        <v>182.43383620151511</v>
+      </c>
+      <c r="AY10" s="26">
+        <v>390.08390779046351</v>
+      </c>
+      <c r="AZ10" s="27">
+        <v>481.41786091048954</v>
+      </c>
+      <c r="BA10" s="28">
+        <v>648.90189785867437</v>
+      </c>
+      <c r="BB10" s="29">
+        <v>806.08275172050071</v>
+      </c>
+      <c r="BC10" s="30">
+        <v>1030.2141683650443</v>
+      </c>
+      <c r="BD10" s="31">
+        <v>1307.9965286168817</v>
+      </c>
+      <c r="BE10" s="32">
+        <v>1558.1827659554347</v>
+      </c>
+      <c r="BF10" s="33">
+        <v>2755.0377973225659</v>
+      </c>
+      <c r="BG10" s="34">
+        <v>3334.7763362227706</v>
+      </c>
+      <c r="BH10" s="48">
+        <v>3656.9233724730702</v>
+      </c>
+      <c r="BI10" s="12">
+        <v>4073.5978937589866</v>
+      </c>
+      <c r="BJ10" s="18">
+        <v>202.08192477042797</v>
+      </c>
+      <c r="BK10" s="26">
+        <v>432.51421589003962</v>
+      </c>
+      <c r="BL10" s="27">
+        <v>543.10820092757831</v>
+      </c>
+      <c r="BM10" s="28">
+        <v>749.58783720205292</v>
+      </c>
+      <c r="BN10" s="29">
+        <v>933.56600012142189</v>
+      </c>
+      <c r="BO10" s="30">
+        <v>1190.5002691080583</v>
+      </c>
+      <c r="BP10" s="31">
+        <v>1544.6245576458571</v>
+      </c>
+      <c r="BQ10" s="32">
+        <v>1833.5800970565158</v>
+      </c>
+      <c r="BR10" s="33">
+        <v>3380.1675856448664</v>
+      </c>
+      <c r="BS10" s="34">
+        <v>3927.6467558135187</v>
+      </c>
+      <c r="BT10" s="12">
+        <v>4292.7014769326897</v>
+      </c>
+      <c r="BU10" s="12">
+        <v>4760.8613331691831</v>
+      </c>
+      <c r="BV10" s="18">
+        <v>273.52413620481047</v>
+      </c>
+      <c r="BW10" s="26">
+        <v>589.97392996085591</v>
+      </c>
+      <c r="BX10" s="27">
+        <v>776.43003173076806</v>
+      </c>
+      <c r="BY10" s="28">
+        <v>1056.5430807471366</v>
+      </c>
+      <c r="BZ10" s="29">
+        <v>1317.7009705945698</v>
+      </c>
+      <c r="CA10" s="30">
+        <v>1623.8757890007691</v>
+      </c>
+      <c r="CB10" s="31">
+        <v>2051.2154370882308</v>
+      </c>
+      <c r="CC10" s="32">
+        <v>2419.7379321987592</v>
+      </c>
+      <c r="CD10" s="33">
+        <v>4385.0008859795525</v>
+      </c>
+      <c r="CE10" s="34">
+        <v>5142.9397531133527</v>
+      </c>
+      <c r="CF10" s="48">
+        <v>5613.5812872325887</v>
+      </c>
+      <c r="CG10" s="12">
+        <v>6179.9142953901555</v>
+      </c>
+      <c r="CH10" s="18">
+        <v>293.04955565109191</v>
+      </c>
+      <c r="CI10" s="26">
+        <v>664.64055794952719</v>
+      </c>
+      <c r="CJ10" s="27">
+        <v>897.38159898026038</v>
+      </c>
+      <c r="CK10" s="28">
+        <v>1236.0881513759091</v>
+      </c>
+      <c r="CL10" s="29">
+        <v>1492.3698972384955</v>
+      </c>
+      <c r="CM10" s="30">
+        <v>1989.6877235281277</v>
+      </c>
+      <c r="CN10" s="31">
+        <v>2375.6664781408949</v>
+      </c>
+      <c r="CO10" s="32">
+        <v>2744.7480060565645</v>
+      </c>
+      <c r="CP10" s="33">
+        <v>4453.5501910401645</v>
+      </c>
+      <c r="CQ10" s="34">
+        <v>5140.2811133626556</v>
+      </c>
+      <c r="CR10" s="48">
+        <v>5674.721149107887</v>
+      </c>
+      <c r="CS10" s="12">
+        <v>6479.857214496853</v>
+      </c>
+      <c r="CT10" s="18">
         <v>249.18358395236737</v>
       </c>
-      <c r="CU10" s="29">
+      <c r="CU10" s="26">
         <v>609.59904781481362</v>
       </c>
-      <c r="CV10" s="30">
+      <c r="CV10" s="27">
         <v>810.71340040946654</v>
       </c>
-      <c r="CW10" s="31">
+      <c r="CW10" s="28">
         <v>1420.6646519138135</v>
       </c>
-      <c r="CX10" s="32">
+      <c r="CX10" s="29">
         <v>1769.1825627757253</v>
       </c>
-      <c r="CY10" s="33">
+      <c r="CY10" s="30">
         <v>2157.6270057186098</v>
       </c>
-      <c r="CZ10" s="34"/>
-[...4 lines deleted...]
-      <c r="DE10" s="13"/>
+      <c r="CZ10" s="31"/>
+      <c r="DA10" s="32"/>
+      <c r="DB10" s="33"/>
+      <c r="DC10" s="34"/>
+      <c r="DD10" s="35"/>
+      <c r="DE10" s="12"/>
     </row>
     <row r="11" spans="1:109">
-      <c r="A11" s="27" t="s">
-        <v>24</v>
+      <c r="A11" s="24" t="s">
+        <v>23</v>
       </c>
       <c r="B11" s="10">
-        <v>289.29254677614063</v>
+        <v>289.41928219614061</v>
       </c>
       <c r="C11" s="10">
-        <v>630.75416074123268</v>
+        <v>631.00763158123266</v>
       </c>
       <c r="D11" s="10">
-        <v>706.50939050077955</v>
+        <v>737.66650052612408</v>
       </c>
       <c r="E11" s="10">
-        <v>951.49000109278404</v>
+        <v>951.996942772784</v>
       </c>
       <c r="F11" s="10">
-        <v>1205.1203128343973</v>
+        <v>1205.7539899343972</v>
       </c>
       <c r="G11" s="10">
-        <v>1850.1168496392793</v>
+        <v>1850.8772621592791</v>
       </c>
       <c r="H11" s="10">
-        <v>2381.3605060673926</v>
+        <v>2382.2476540073922</v>
       </c>
       <c r="I11" s="10">
-        <v>2843.5307819188151</v>
+        <v>2844.5446652788146</v>
       </c>
       <c r="J11" s="10">
-        <v>4129.5215382638271</v>
+        <v>4130.6621570438274</v>
       </c>
       <c r="K11" s="10">
-        <v>4727.2206989603947</v>
+        <v>4728.4880531603949</v>
       </c>
       <c r="L11" s="10">
-        <v>4892.5808724662893</v>
+        <v>4893.9749620862895</v>
       </c>
       <c r="M11" s="10">
-        <v>5523.9115720192194</v>
-[...1 lines deleted...]
-      <c r="N11" s="13">
+        <v>5525.4323970592195</v>
+      </c>
+      <c r="N11" s="12">
         <v>288.58342517663675</v>
       </c>
       <c r="O11" s="10">
         <v>725.91883226739549</v>
       </c>
-      <c r="P11" s="13">
+      <c r="P11" s="12">
         <v>855.32626841234787</v>
       </c>
-      <c r="Q11" s="13">
+      <c r="Q11" s="12">
         <v>1094.6078003767389</v>
       </c>
-      <c r="R11" s="14">
+      <c r="R11" s="13">
         <v>1426.439736393882</v>
       </c>
-      <c r="S11" s="15">
+      <c r="S11" s="36">
         <v>1425.7227283195484</v>
       </c>
-      <c r="T11" s="15">
+      <c r="T11" s="36">
         <v>2957.7293466996507</v>
       </c>
-      <c r="U11" s="15">
+      <c r="U11" s="36">
         <v>3460.0913685214555</v>
       </c>
-      <c r="V11" s="13">
+      <c r="V11" s="12">
         <v>4805.9144704818445</v>
       </c>
-      <c r="W11" s="13">
+      <c r="W11" s="12">
         <v>5493.3317649432865</v>
       </c>
-      <c r="X11" s="13">
+      <c r="X11" s="12">
         <v>5790.6915897149229</v>
       </c>
-      <c r="Y11" s="13">
+      <c r="Y11" s="12">
         <v>6804.366131962408</v>
       </c>
-      <c r="Z11" s="13">
-[...36 lines deleted...]
-        <v>406.08223069854671</v>
+      <c r="Z11" s="12">
+        <v>361.11219680325928</v>
+      </c>
+      <c r="AA11" s="12">
+        <v>763.53175973864893</v>
+      </c>
+      <c r="AB11" s="12">
+        <v>905.23576481016062</v>
+      </c>
+      <c r="AC11" s="12">
+        <v>1189.090478263241</v>
+      </c>
+      <c r="AD11" s="12">
+        <v>1500.1577610767392</v>
+      </c>
+      <c r="AE11" s="12">
+        <v>2259.2841171629393</v>
+      </c>
+      <c r="AF11" s="12">
+        <v>2795.5435899516051</v>
+      </c>
+      <c r="AG11" s="12">
+        <v>3252.1213887693393</v>
+      </c>
+      <c r="AH11" s="12">
+        <v>4929.530354007441</v>
+      </c>
+      <c r="AI11" s="12">
+        <v>5579.1490693575897</v>
+      </c>
+      <c r="AJ11" s="12">
+        <v>5802.2054109002311</v>
+      </c>
+      <c r="AK11" s="12">
+        <v>6557.9168644809142</v>
+      </c>
+      <c r="AL11" s="12">
+        <v>406.16398903188002</v>
       </c>
       <c r="AM11" s="10">
-        <v>859.87326295388652</v>
-[...175 lines deleted...]
-      <c r="CT11" s="21">
+        <v>860.03677962055326</v>
+      </c>
+      <c r="AN11" s="12">
+        <v>1022.7194339915875</v>
+      </c>
+      <c r="AO11" s="12">
+        <v>1278.6520396184994</v>
+      </c>
+      <c r="AP11" s="13">
+        <v>1571.87220681387</v>
+      </c>
+      <c r="AQ11" s="36">
+        <v>2318.8165035263396</v>
+      </c>
+      <c r="AR11" s="36">
+        <v>2682.8208979624724</v>
+      </c>
+      <c r="AS11" s="36">
+        <v>3007.0010843980522</v>
+      </c>
+      <c r="AT11" s="12">
+        <v>4675.3950730741044</v>
+      </c>
+      <c r="AU11" s="12">
+        <v>5291.6850612165126</v>
+      </c>
+      <c r="AV11" s="12">
+        <v>5510.2289844952775</v>
+      </c>
+      <c r="AW11" s="12">
+        <v>6196.1656282763406</v>
+      </c>
+      <c r="AX11" s="18">
+        <v>450.02508267637575</v>
+      </c>
+      <c r="AY11" s="26">
+        <v>968.56520489879949</v>
+      </c>
+      <c r="AZ11" s="27">
+        <v>1134.128081997027</v>
+      </c>
+      <c r="BA11" s="28">
+        <v>1459.1476033689655</v>
+      </c>
+      <c r="BB11" s="29">
+        <v>1737.2429191222404</v>
+      </c>
+      <c r="BC11" s="30">
+        <v>2914.3535885795009</v>
+      </c>
+      <c r="BD11" s="31">
+        <v>3470.2989457191343</v>
+      </c>
+      <c r="BE11" s="32">
+        <v>3972.9359110765445</v>
+      </c>
+      <c r="BF11" s="33">
+        <v>5898.4605961830002</v>
+      </c>
+      <c r="BG11" s="34">
+        <v>6783.7077046678087</v>
+      </c>
+      <c r="BH11" s="48">
+        <v>7030.368057134594</v>
+      </c>
+      <c r="BI11" s="12">
+        <v>8430.1293639672549</v>
+      </c>
+      <c r="BJ11" s="18">
+        <v>441.62007049833738</v>
+      </c>
+      <c r="BK11" s="26">
+        <v>966.77459730840974</v>
+      </c>
+      <c r="BL11" s="27">
+        <v>1127.7596500048192</v>
+      </c>
+      <c r="BM11" s="28">
+        <v>1483.9255329211821</v>
+      </c>
+      <c r="BN11" s="29">
+        <v>1777.3387231761942</v>
+      </c>
+      <c r="BO11" s="30">
+        <v>2909.4211601331845</v>
+      </c>
+      <c r="BP11" s="31">
+        <v>3430.3466252432513</v>
+      </c>
+      <c r="BQ11" s="32">
+        <v>3918.9982853951169</v>
+      </c>
+      <c r="BR11" s="33">
+        <v>6231.7450640219922</v>
+      </c>
+      <c r="BS11" s="34">
+        <v>7075.5728612922867</v>
+      </c>
+      <c r="BT11" s="12">
+        <v>7443.6732644916447</v>
+      </c>
+      <c r="BU11" s="12">
+        <v>8517.6120688164629</v>
+      </c>
+      <c r="BV11" s="18">
+        <v>455.96089225062957</v>
+      </c>
+      <c r="BW11" s="26">
+        <v>1049.4770489747534</v>
+      </c>
+      <c r="BX11" s="27">
+        <v>1202.8309368855348</v>
+      </c>
+      <c r="BY11" s="28">
+        <v>1554.8259375622511</v>
+      </c>
+      <c r="BZ11" s="29">
+        <v>1873.1324649059504</v>
+      </c>
+      <c r="CA11" s="30">
+        <v>3086.0727176752457</v>
+      </c>
+      <c r="CB11" s="31">
+        <v>3664.4150982743763</v>
+      </c>
+      <c r="CC11" s="32">
+        <v>4214.3705419124226</v>
+      </c>
+      <c r="CD11" s="33">
+        <v>6890.1852157821322</v>
+      </c>
+      <c r="CE11" s="34">
+        <v>7906.8106483549864</v>
+      </c>
+      <c r="CF11" s="48">
+        <v>8359.9176599120528</v>
+      </c>
+      <c r="CG11" s="12">
+        <v>9363.7938799046533</v>
+      </c>
+      <c r="CH11" s="18">
+        <v>441.7101807631355</v>
+      </c>
+      <c r="CI11" s="26">
+        <v>1093.6442101181303</v>
+      </c>
+      <c r="CJ11" s="27">
+        <v>1441.2728261852367</v>
+      </c>
+      <c r="CK11" s="28">
+        <v>1947.7663523297431</v>
+      </c>
+      <c r="CL11" s="29">
+        <v>2332.7355937089546</v>
+      </c>
+      <c r="CM11" s="30">
+        <v>3224.038823279212</v>
+      </c>
+      <c r="CN11" s="31">
+        <v>3780.0749096316545</v>
+      </c>
+      <c r="CO11" s="32">
+        <v>4305.029325470633</v>
+      </c>
+      <c r="CP11" s="33">
+        <v>6978.1589528721152</v>
+      </c>
+      <c r="CQ11" s="34">
+        <v>8048.3006968642285</v>
+      </c>
+      <c r="CR11" s="48">
+        <v>9077.5751424766531</v>
+      </c>
+      <c r="CS11" s="12">
+        <v>10687.015558783862</v>
+      </c>
+      <c r="CT11" s="18">
         <v>441.57734627890318</v>
       </c>
-      <c r="CU11" s="29">
+      <c r="CU11" s="26">
         <v>1149.7020451265098</v>
       </c>
-      <c r="CV11" s="30">
+      <c r="CV11" s="27">
         <v>1474.6570149392949</v>
       </c>
-      <c r="CW11" s="31">
+      <c r="CW11" s="28">
         <v>2073.9460319009008</v>
       </c>
-      <c r="CX11" s="32">
+      <c r="CX11" s="29">
         <v>2443.8153509952112</v>
       </c>
-      <c r="CY11" s="33">
+      <c r="CY11" s="30">
         <v>3886.1311172720134</v>
       </c>
-      <c r="CZ11" s="34"/>
-[...4 lines deleted...]
-      <c r="DE11" s="13"/>
+      <c r="CZ11" s="31"/>
+      <c r="DA11" s="32"/>
+      <c r="DB11" s="33"/>
+      <c r="DC11" s="34"/>
+      <c r="DD11" s="35"/>
+      <c r="DE11" s="12"/>
     </row>
     <row r="12" spans="1:109">
-      <c r="A12" s="27" t="s">
-        <v>25</v>
+      <c r="A12" s="24" t="s">
+        <v>24</v>
       </c>
       <c r="B12" s="10">
-        <v>52.795964781943972</v>
+        <v>52.920964781943972</v>
       </c>
       <c r="C12" s="10">
-        <v>123.1078080644225</v>
+        <v>123.3578080644225</v>
       </c>
       <c r="D12" s="10">
-        <v>246.16446078250365</v>
+        <v>165.11074572596027</v>
       </c>
       <c r="E12" s="10">
-        <v>220.46126866059063</v>
+        <v>220.96126866059063</v>
       </c>
       <c r="F12" s="10">
-        <v>276.14983551192978</v>
+        <v>276.77483551192978</v>
       </c>
       <c r="G12" s="10">
-        <v>365.02561164832741</v>
+        <v>365.77561164832741</v>
       </c>
       <c r="H12" s="10">
-        <v>452.21236101795159</v>
+        <v>453.08736101795159</v>
       </c>
       <c r="I12" s="10">
-        <v>534.35360450022029</v>
+        <v>535.35360450022029</v>
       </c>
       <c r="J12" s="10">
-        <v>724.99272440699463</v>
+        <v>726.11772440699463</v>
       </c>
       <c r="K12" s="10">
-        <v>834.78313850543771</v>
+        <v>836.03313850543771</v>
       </c>
       <c r="L12" s="10">
-        <v>1190.7532882687144</v>
+        <v>1192.1282882687144</v>
       </c>
       <c r="M12" s="10">
-        <v>1522.4577334257592</v>
+        <v>1523.9577334257592</v>
       </c>
       <c r="N12" s="10">
         <v>71.895235694499164</v>
       </c>
       <c r="O12" s="10">
         <v>182.37552416672133</v>
       </c>
-      <c r="P12" s="13">
+      <c r="P12" s="12">
         <v>253.05124870167708</v>
       </c>
-      <c r="Q12" s="13">
+      <c r="Q12" s="12">
         <v>354.07782740641375</v>
       </c>
-      <c r="R12" s="14">
+      <c r="R12" s="13">
         <v>440.98267927673788</v>
       </c>
-      <c r="S12" s="15">
+      <c r="S12" s="36">
         <v>440.45257493268286</v>
       </c>
-      <c r="T12" s="15">
+      <c r="T12" s="36">
         <v>680.03767374743211</v>
       </c>
-      <c r="U12" s="15">
+      <c r="U12" s="36">
         <v>765.84894341383983</v>
       </c>
-      <c r="V12" s="13">
+      <c r="V12" s="12">
         <v>1221.328865337955</v>
       </c>
-      <c r="W12" s="13">
+      <c r="W12" s="12">
         <v>1347.4116823500513</v>
       </c>
-      <c r="X12" s="13">
+      <c r="X12" s="12">
         <v>1856.2975740942527</v>
       </c>
-      <c r="Y12" s="13">
+      <c r="Y12" s="12">
         <v>2212.6566022616826</v>
       </c>
-      <c r="Z12" s="13">
-[...33 lines deleted...]
-        <v>1991.4260377141225</v>
+      <c r="Z12" s="12">
+        <v>124.58225583052933</v>
+      </c>
+      <c r="AA12" s="12">
+        <v>239.93548107709825</v>
+      </c>
+      <c r="AB12" s="12">
+        <v>307.47491171081617</v>
+      </c>
+      <c r="AC12" s="12">
+        <v>393.5149499464917</v>
+      </c>
+      <c r="AD12" s="12">
+        <v>473.20621317329272</v>
+      </c>
+      <c r="AE12" s="12">
+        <v>584.88319193612347</v>
+      </c>
+      <c r="AF12" s="12">
+        <v>702.08318019600165</v>
+      </c>
+      <c r="AG12" s="12">
+        <v>831.00323953739303</v>
+      </c>
+      <c r="AH12" s="12">
+        <v>1216.6104945027594</v>
+      </c>
+      <c r="AI12" s="12">
+        <v>1375.941038885974</v>
+      </c>
+      <c r="AJ12" s="12">
+        <v>1842.6230159100098</v>
+      </c>
+      <c r="AK12" s="12">
+        <v>2260.5268192785911</v>
       </c>
       <c r="AL12" s="10">
-        <v>82.145632054037037</v>
+        <v>82.270632054037037</v>
       </c>
       <c r="AM12" s="10">
-        <v>201.58104511546034</v>
-[...175 lines deleted...]
-      <c r="CT12" s="21">
+        <v>201.83104511546034</v>
+      </c>
+      <c r="AN12" s="12">
+        <v>286.35041702521596</v>
+      </c>
+      <c r="AO12" s="12">
+        <v>391.59520336325318</v>
+      </c>
+      <c r="AP12" s="13">
+        <v>498.05447346978872</v>
+      </c>
+      <c r="AQ12" s="36">
+        <v>596.02691275314692</v>
+      </c>
+      <c r="AR12" s="36">
+        <v>680.30866857480714</v>
+      </c>
+      <c r="AS12" s="36">
+        <v>825.70950587050845</v>
+      </c>
+      <c r="AT12" s="12">
+        <v>1241.3632073555902</v>
+      </c>
+      <c r="AU12" s="12">
+        <v>1457.3048812284212</v>
+      </c>
+      <c r="AV12" s="12">
+        <v>1941.1417196307393</v>
+      </c>
+      <c r="AW12" s="12">
+        <v>2402.8823548289288</v>
+      </c>
+      <c r="AX12" s="18">
+        <v>174.43584978813226</v>
+      </c>
+      <c r="AY12" s="26">
+        <v>393.13504492405417</v>
+      </c>
+      <c r="AZ12" s="27">
+        <v>525.71307258282741</v>
+      </c>
+      <c r="BA12" s="28">
+        <v>695.72201927530534</v>
+      </c>
+      <c r="BB12" s="29">
+        <v>855.3272463227753</v>
+      </c>
+      <c r="BC12" s="30">
+        <v>1020.656424171328</v>
+      </c>
+      <c r="BD12" s="31">
+        <v>1178.5500809327461</v>
+      </c>
+      <c r="BE12" s="32">
+        <v>1389.6452293557104</v>
+      </c>
+      <c r="BF12" s="33">
+        <v>3183.9798653757161</v>
+      </c>
+      <c r="BG12" s="34">
+        <v>3506.3389481779959</v>
+      </c>
+      <c r="BH12" s="48">
+        <v>4208.6116071511851</v>
+      </c>
+      <c r="BI12" s="12">
+        <v>4542.6912926313989</v>
+      </c>
+      <c r="BJ12" s="18">
+        <v>276.70888510851819</v>
+      </c>
+      <c r="BK12" s="26">
+        <v>603.43914062598787</v>
+      </c>
+      <c r="BL12" s="27">
+        <v>882.08195789987417</v>
+      </c>
+      <c r="BM12" s="28">
+        <v>1182.9238962387665</v>
+      </c>
+      <c r="BN12" s="29">
+        <v>1469.9549910316236</v>
+      </c>
+      <c r="BO12" s="30">
+        <v>1755.8426717413465</v>
+      </c>
+      <c r="BP12" s="31">
+        <v>2027.7610528419616</v>
+      </c>
+      <c r="BQ12" s="32">
+        <v>2341.4701179299545</v>
+      </c>
+      <c r="BR12" s="33">
+        <v>3404.9757225277058</v>
+      </c>
+      <c r="BS12" s="34">
+        <v>3873.2105801672924</v>
+      </c>
+      <c r="BT12" s="12">
+        <v>5189.6696376461832</v>
+      </c>
+      <c r="BU12" s="12">
+        <v>6593.1773009080898</v>
+      </c>
+      <c r="BV12" s="18">
+        <v>322.7991338397232</v>
+      </c>
+      <c r="BW12" s="26">
+        <v>695.71440832245298</v>
+      </c>
+      <c r="BX12" s="27">
+        <v>1026.150804257866</v>
+      </c>
+      <c r="BY12" s="28">
+        <v>1399.1742352417677</v>
+      </c>
+      <c r="BZ12" s="29">
+        <v>1733.6515171089986</v>
+      </c>
+      <c r="CA12" s="30">
+        <v>2072.1602967725157</v>
+      </c>
+      <c r="CB12" s="31">
+        <v>2394.3779759496701</v>
+      </c>
+      <c r="CC12" s="32">
+        <v>3119.4741196314394</v>
+      </c>
+      <c r="CD12" s="33">
+        <v>4093.1250878655119</v>
+      </c>
+      <c r="CE12" s="34">
+        <v>4571.1345173619075</v>
+      </c>
+      <c r="CF12" s="48">
+        <v>5408.1963454065744</v>
+      </c>
+      <c r="CG12" s="12">
+        <v>6961.6230037191563</v>
+      </c>
+      <c r="CH12" s="18">
+        <v>404.11011360677787</v>
+      </c>
+      <c r="CI12" s="26">
+        <v>785.02950726327845</v>
+      </c>
+      <c r="CJ12" s="27">
+        <v>1226.4659528803261</v>
+      </c>
+      <c r="CK12" s="28">
+        <v>1966.5101874122902</v>
+      </c>
+      <c r="CL12" s="29">
+        <v>2476.1525093468431</v>
+      </c>
+      <c r="CM12" s="30">
+        <v>3179.42656138549</v>
+      </c>
+      <c r="CN12" s="31">
+        <v>3831.5356904842861</v>
+      </c>
+      <c r="CO12" s="32">
+        <v>4537.9322099402325</v>
+      </c>
+      <c r="CP12" s="33">
+        <v>5859.7235849303597</v>
+      </c>
+      <c r="CQ12" s="34">
+        <v>6673.4678525748559</v>
+      </c>
+      <c r="CR12" s="48">
+        <v>7457.1257317974168</v>
+      </c>
+      <c r="CS12" s="12">
+        <v>8466.0064019564743</v>
+      </c>
+      <c r="CT12" s="18">
         <v>718.9461881429321</v>
       </c>
-      <c r="CU12" s="29">
+      <c r="CU12" s="26">
         <v>1641.4571469428247</v>
       </c>
-      <c r="CV12" s="30">
+      <c r="CV12" s="27">
         <v>2528.8271683405524</v>
       </c>
-      <c r="CW12" s="31">
+      <c r="CW12" s="28">
         <v>3300.6019951275694</v>
       </c>
-      <c r="CX12" s="32">
+      <c r="CX12" s="29">
         <v>4059.2845244676196</v>
       </c>
-      <c r="CY12" s="33">
+      <c r="CY12" s="30">
         <v>4873.2597541562827</v>
       </c>
-      <c r="CZ12" s="34"/>
-[...4 lines deleted...]
-      <c r="DE12" s="13"/>
+      <c r="CZ12" s="31"/>
+      <c r="DA12" s="32"/>
+      <c r="DB12" s="33"/>
+      <c r="DC12" s="34"/>
+      <c r="DD12" s="35"/>
+      <c r="DE12" s="12"/>
     </row>
     <row r="13" spans="1:109">
-      <c r="A13" s="40" t="s">
-[...38 lines deleted...]
-      <c r="N13" s="13">
+      <c r="A13" s="37" t="s">
+        <v>25</v>
+      </c>
+      <c r="B13" s="12">
+        <v>82.084544942336805</v>
+      </c>
+      <c r="C13" s="12">
+        <v>190.1770992351278</v>
+      </c>
+      <c r="D13" s="12">
+        <v>262.00976607925691</v>
+      </c>
+      <c r="E13" s="12">
+        <v>341.27158975214149</v>
+      </c>
+      <c r="F13" s="12">
+        <v>434.91440978220811</v>
+      </c>
+      <c r="G13" s="12">
+        <v>613.55130220329909</v>
+      </c>
+      <c r="H13" s="12">
+        <v>740.62288191885034</v>
+      </c>
+      <c r="I13" s="12">
+        <v>853.6882294126184</v>
+      </c>
+      <c r="J13" s="12">
+        <v>1258.8917154896667</v>
+      </c>
+      <c r="K13" s="12">
+        <v>1427.6130054297162</v>
+      </c>
+      <c r="L13" s="12">
+        <v>1575.7792709377916</v>
+      </c>
+      <c r="M13" s="12">
+        <v>1765.0029431220034</v>
+      </c>
+      <c r="N13" s="12">
         <v>104.90444515990708</v>
       </c>
-      <c r="O13" s="13">
+      <c r="O13" s="12">
         <v>252.59324778936838</v>
       </c>
-      <c r="P13" s="13">
+      <c r="P13" s="12">
         <v>338.24968616019379</v>
       </c>
-      <c r="Q13" s="13">
+      <c r="Q13" s="12">
         <v>545.18017023221216</v>
       </c>
-      <c r="R13" s="14">
+      <c r="R13" s="13">
         <v>720.15353239325009</v>
       </c>
-      <c r="S13" s="15">
+      <c r="S13" s="36">
         <v>510.514110137937</v>
       </c>
-      <c r="T13" s="15">
+      <c r="T13" s="36">
         <v>1220.5060918012264</v>
       </c>
-      <c r="U13" s="15">
+      <c r="U13" s="36">
         <v>1390.1123029515286</v>
       </c>
-      <c r="V13" s="13">
+      <c r="V13" s="12">
         <v>1878.4735975746933</v>
       </c>
-      <c r="W13" s="13">
+      <c r="W13" s="12">
         <v>2113.482886972005</v>
       </c>
-      <c r="X13" s="13">
+      <c r="X13" s="12">
         <v>2370.7107425655386</v>
       </c>
-      <c r="Y13" s="13">
+      <c r="Y13" s="12">
         <v>2622.610538513728</v>
       </c>
-      <c r="Z13" s="13">
-[...215 lines deleted...]
-      <c r="CT13" s="21">
+      <c r="Z13" s="12">
+        <v>136.23364536853106</v>
+      </c>
+      <c r="AA13" s="12">
+        <v>298.79243291070929</v>
+      </c>
+      <c r="AB13" s="12">
+        <v>405.60329389144403</v>
+      </c>
+      <c r="AC13" s="12">
+        <v>557.56109136773307</v>
+      </c>
+      <c r="AD13" s="12">
+        <v>712.53586611758328</v>
+      </c>
+      <c r="AE13" s="12">
+        <v>978.71470532546823</v>
+      </c>
+      <c r="AF13" s="12">
+        <v>1168.8027364541151</v>
+      </c>
+      <c r="AG13" s="12">
+        <v>1339.5216305341953</v>
+      </c>
+      <c r="AH13" s="12">
+        <v>1970.5147854634361</v>
+      </c>
+      <c r="AI13" s="12">
+        <v>2227.1060165950012</v>
+      </c>
+      <c r="AJ13" s="12">
+        <v>2431.8720546277282</v>
+      </c>
+      <c r="AK13" s="12">
+        <v>2720.0073065236102</v>
+      </c>
+      <c r="AL13" s="12">
+        <v>187.11518106490041</v>
+      </c>
+      <c r="AM13" s="12">
+        <v>404.60791563616112</v>
+      </c>
+      <c r="AN13" s="12">
+        <v>560.21113631250341</v>
+      </c>
+      <c r="AO13" s="12">
+        <v>761.56424483502212</v>
+      </c>
+      <c r="AP13" s="13">
+        <v>942.21692775334668</v>
+      </c>
+      <c r="AQ13" s="36">
+        <v>1279.6840060780123</v>
+      </c>
+      <c r="AR13" s="36">
+        <v>1569.5615659609809</v>
+      </c>
+      <c r="AS13" s="36">
+        <v>1872.6324538725237</v>
+      </c>
+      <c r="AT13" s="12">
+        <v>2662.1884989687701</v>
+      </c>
+      <c r="AU13" s="12">
+        <v>3082.204409995823</v>
+      </c>
+      <c r="AV13" s="12">
+        <v>3524.9702536316945</v>
+      </c>
+      <c r="AW13" s="12">
+        <v>4027.3975182549184</v>
+      </c>
+      <c r="AX13" s="18">
+        <v>395.50555111351861</v>
+      </c>
+      <c r="AY13" s="26">
+        <v>830.03412505291044</v>
+      </c>
+      <c r="AZ13" s="27">
+        <v>1135.7581499918065</v>
+      </c>
+      <c r="BA13" s="28">
+        <v>1563.3921095134929</v>
+      </c>
+      <c r="BB13" s="29">
+        <v>1985.3486199534093</v>
+      </c>
+      <c r="BC13" s="30">
+        <v>2601.2441119187006</v>
+      </c>
+      <c r="BD13" s="31">
+        <v>3072.3260459976091</v>
+      </c>
+      <c r="BE13" s="32">
+        <v>3452.3843666856683</v>
+      </c>
+      <c r="BF13" s="33">
+        <v>4620.1204364908908</v>
+      </c>
+      <c r="BG13" s="34">
+        <v>5242.4202271137219</v>
+      </c>
+      <c r="BH13" s="48">
+        <v>5874.4384225646127</v>
+      </c>
+      <c r="BI13" s="12">
+        <v>6419.9459830426222</v>
+      </c>
+      <c r="BJ13" s="18">
+        <v>510.73027487724869</v>
+      </c>
+      <c r="BK13" s="26">
+        <v>1108.6206464602383</v>
+      </c>
+      <c r="BL13" s="27">
+        <v>1688.699099792078</v>
+      </c>
+      <c r="BM13" s="28">
+        <v>2313.1789038469578</v>
+      </c>
+      <c r="BN13" s="29">
+        <v>2911.2070492426474</v>
+      </c>
+      <c r="BO13" s="30">
+        <v>3584.8594950248298</v>
+      </c>
+      <c r="BP13" s="31">
+        <v>4098.5303511510356</v>
+      </c>
+      <c r="BQ13" s="32">
+        <v>4561.9232938904161</v>
+      </c>
+      <c r="BR13" s="33">
+        <v>5356.4860342288694</v>
+      </c>
+      <c r="BS13" s="34">
+        <v>5639.4702718912513</v>
+      </c>
+      <c r="BT13" s="12">
+        <v>5884.7188359118945</v>
+      </c>
+      <c r="BU13" s="12">
+        <v>6391.025325035579</v>
+      </c>
+      <c r="BV13" s="18">
+        <v>461.85430440848779</v>
+      </c>
+      <c r="BW13" s="26">
+        <v>878.66189436641844</v>
+      </c>
+      <c r="BX13" s="27">
+        <v>1426.4706290582658</v>
+      </c>
+      <c r="BY13" s="28">
+        <v>2385.2903039007706</v>
+      </c>
+      <c r="BZ13" s="29">
+        <v>2951.3802643874997</v>
+      </c>
+      <c r="CA13" s="30">
+        <v>3480.5541669137897</v>
+      </c>
+      <c r="CB13" s="31">
+        <v>3898.7113561350134</v>
+      </c>
+      <c r="CC13" s="32">
+        <v>4508.0459321118733</v>
+      </c>
+      <c r="CD13" s="33">
+        <v>6020.3393142260275</v>
+      </c>
+      <c r="CE13" s="34">
+        <v>6392.8810664257262</v>
+      </c>
+      <c r="CF13" s="48">
+        <v>6804.6148448777149</v>
+      </c>
+      <c r="CG13" s="12">
+        <v>7552.294286147303</v>
+      </c>
+      <c r="CH13" s="18">
+        <v>402.16622623749231</v>
+      </c>
+      <c r="CI13" s="26">
+        <v>1110.6227907930756</v>
+      </c>
+      <c r="CJ13" s="27">
+        <v>1799.7545529819772</v>
+      </c>
+      <c r="CK13" s="28">
+        <v>2435.72052673704</v>
+      </c>
+      <c r="CL13" s="29">
+        <v>3082.0251011578462</v>
+      </c>
+      <c r="CM13" s="30">
+        <v>3767.8052419986088</v>
+      </c>
+      <c r="CN13" s="31">
+        <v>4571.0378562421365</v>
+      </c>
+      <c r="CO13" s="32">
+        <v>5408.7842243525502</v>
+      </c>
+      <c r="CP13" s="33">
+        <v>7475.4455817209764</v>
+      </c>
+      <c r="CQ13" s="34">
+        <v>8464.2113376325069</v>
+      </c>
+      <c r="CR13" s="48">
+        <v>9379.0241407395988</v>
+      </c>
+      <c r="CS13" s="12">
+        <v>10486.564895363863</v>
+      </c>
+      <c r="CT13" s="18">
         <v>538.02683065142378</v>
       </c>
-      <c r="CU13" s="29">
+      <c r="CU13" s="26">
         <v>1285.047712193174</v>
       </c>
-      <c r="CV13" s="30">
+      <c r="CV13" s="27">
         <v>1462.12121802965</v>
       </c>
-      <c r="CW13" s="31">
+      <c r="CW13" s="28">
         <v>2314.6144151132885</v>
       </c>
-      <c r="CX13" s="32">
+      <c r="CX13" s="29">
         <v>2977.9286724440653</v>
       </c>
-      <c r="CY13" s="33">
+      <c r="CY13" s="30">
         <v>3968.4732093084476</v>
       </c>
-      <c r="CZ13" s="34"/>
-[...4 lines deleted...]
-      <c r="DE13" s="13"/>
+      <c r="CZ13" s="31"/>
+      <c r="DA13" s="32"/>
+      <c r="DB13" s="33"/>
+      <c r="DC13" s="34"/>
+      <c r="DD13" s="35"/>
+      <c r="DE13" s="12"/>
     </row>
     <row r="14" spans="1:109">
       <c r="A14" s="6"/>
-      <c r="B14" s="6"/>
-[...10 lines deleted...]
-      <c r="M14" s="6"/>
+      <c r="B14" s="38"/>
+      <c r="C14" s="38"/>
+      <c r="D14" s="38"/>
+      <c r="E14" s="38"/>
+      <c r="F14" s="38"/>
+      <c r="G14" s="38"/>
+      <c r="H14" s="38"/>
+      <c r="I14" s="38"/>
+      <c r="J14" s="38"/>
+      <c r="K14" s="38"/>
+      <c r="L14" s="38"/>
+      <c r="M14" s="38"/>
       <c r="N14" s="6"/>
       <c r="O14" s="6"/>
       <c r="P14" s="6"/>
       <c r="Q14" s="6"/>
       <c r="R14" s="6"/>
       <c r="S14" s="6"/>
       <c r="T14" s="6"/>
       <c r="U14" s="6"/>
       <c r="V14" s="6"/>
       <c r="W14" s="6"/>
       <c r="X14" s="6"/>
       <c r="Y14" s="6"/>
-      <c r="Z14" s="41"/>
+      <c r="Z14" s="38"/>
       <c r="AA14" s="6"/>
       <c r="AB14" s="6"/>
       <c r="AC14" s="6"/>
       <c r="AD14" s="6"/>
       <c r="AE14" s="6"/>
       <c r="AF14" s="6"/>
       <c r="AG14" s="6"/>
       <c r="AH14" s="6"/>
       <c r="AI14" s="6"/>
       <c r="AJ14" s="6"/>
       <c r="AK14" s="6"/>
       <c r="AL14" s="6"/>
       <c r="AM14" s="6"/>
       <c r="AN14" s="6"/>
       <c r="AO14" s="6"/>
       <c r="AP14" s="6"/>
       <c r="AQ14" s="6"/>
       <c r="AR14" s="6"/>
       <c r="AS14" s="6"/>
       <c r="AT14" s="6"/>
       <c r="AU14" s="6"/>
       <c r="AV14" s="6"/>
       <c r="AW14" s="6"/>
       <c r="AX14" s="6"/>
       <c r="AY14" s="6"/>
       <c r="AZ14" s="6"/>
       <c r="BA14" s="6"/>
       <c r="BB14" s="6"/>
       <c r="BC14" s="6"/>
       <c r="BD14" s="6"/>
       <c r="BE14" s="6"/>
       <c r="BF14" s="6"/>
       <c r="BG14" s="6"/>
       <c r="BH14" s="6"/>
-      <c r="BI14" s="41"/>
+      <c r="BI14" s="38"/>
       <c r="BJ14" s="6"/>
       <c r="BK14" s="6"/>
       <c r="BL14" s="6"/>
       <c r="BM14" s="6"/>
       <c r="BN14" s="6"/>
       <c r="BO14" s="6"/>
       <c r="BP14" s="6"/>
       <c r="BQ14" s="6"/>
       <c r="BR14" s="6"/>
       <c r="BS14" s="6"/>
       <c r="BT14" s="6"/>
       <c r="BU14" s="6"/>
       <c r="BV14" s="6"/>
       <c r="BW14" s="6"/>
       <c r="BX14" s="6"/>
       <c r="BY14" s="5"/>
       <c r="BZ14" s="5"/>
       <c r="CA14" s="5"/>
       <c r="CB14" s="5"/>
       <c r="CC14" s="5"/>
       <c r="CD14" s="5"/>
       <c r="CE14" s="5"/>
       <c r="CF14" s="5"/>
       <c r="CG14" s="5"/>
       <c r="CH14" s="5"/>
       <c r="CI14" s="5"/>
     </row>
     <row r="15" spans="1:109" ht="21" customHeight="1">
       <c r="A15" s="6"/>
-      <c r="B15" s="82" t="s">
-[...60 lines deleted...]
-      <c r="BI15" s="82"/>
+      <c r="B15" s="43" t="s">
+        <v>29</v>
+      </c>
+      <c r="C15" s="43"/>
+      <c r="D15" s="43"/>
+      <c r="E15" s="43"/>
+      <c r="F15" s="43"/>
+      <c r="G15" s="43"/>
+      <c r="H15" s="43"/>
+      <c r="I15" s="43"/>
+      <c r="J15" s="43"/>
+      <c r="K15" s="43"/>
+      <c r="L15" s="43"/>
+      <c r="M15" s="43"/>
+      <c r="N15" s="43"/>
+      <c r="O15" s="43"/>
+      <c r="P15" s="43"/>
+      <c r="Q15" s="43"/>
+      <c r="R15" s="43"/>
+      <c r="S15" s="43"/>
+      <c r="T15" s="43"/>
+      <c r="U15" s="43"/>
+      <c r="V15" s="43"/>
+      <c r="W15" s="43"/>
+      <c r="X15" s="43"/>
+      <c r="Y15" s="43"/>
+      <c r="Z15" s="43"/>
+      <c r="AA15" s="43"/>
+      <c r="AB15" s="43"/>
+      <c r="AC15" s="43"/>
+      <c r="AD15" s="43"/>
+      <c r="AE15" s="43"/>
+      <c r="AF15" s="43"/>
+      <c r="AG15" s="43"/>
+      <c r="AH15" s="43"/>
+      <c r="AI15" s="43"/>
+      <c r="AJ15" s="43"/>
+      <c r="AK15" s="43"/>
+      <c r="AL15" s="43"/>
+      <c r="AM15" s="43"/>
+      <c r="AN15" s="43"/>
+      <c r="AO15" s="43"/>
+      <c r="AP15" s="43"/>
+      <c r="AQ15" s="43"/>
+      <c r="AR15" s="43"/>
+      <c r="AS15" s="43"/>
+      <c r="AT15" s="43"/>
+      <c r="AU15" s="43"/>
+      <c r="AV15" s="43"/>
+      <c r="AW15" s="43"/>
+      <c r="AX15" s="43"/>
+      <c r="AY15" s="43"/>
+      <c r="AZ15" s="43"/>
+      <c r="BA15" s="43"/>
+      <c r="BB15" s="43"/>
+      <c r="BC15" s="43"/>
+      <c r="BD15" s="43"/>
+      <c r="BE15" s="43"/>
+      <c r="BF15" s="43"/>
+      <c r="BG15" s="43"/>
+      <c r="BH15" s="43"/>
+      <c r="BI15" s="43"/>
       <c r="BJ15" s="6"/>
       <c r="BK15" s="6"/>
       <c r="BL15" s="6"/>
       <c r="BM15" s="6"/>
       <c r="BN15" s="6"/>
       <c r="BO15" s="6"/>
       <c r="BP15" s="6"/>
       <c r="BQ15" s="6"/>
       <c r="BR15" s="6"/>
       <c r="BS15" s="6"/>
       <c r="BT15" s="6"/>
       <c r="BU15" s="6"/>
       <c r="BV15" s="6"/>
       <c r="BW15" s="6"/>
       <c r="BX15" s="6"/>
       <c r="BY15" s="5"/>
       <c r="BZ15" s="5"/>
       <c r="CA15" s="5"/>
       <c r="CB15" s="5"/>
       <c r="CC15" s="5"/>
       <c r="CD15" s="5"/>
       <c r="CE15" s="5"/>
       <c r="CF15" s="5"/>
       <c r="CG15" s="5"/>
       <c r="CH15" s="5"/>
       <c r="CI15" s="5"/>
     </row>
     <row r="16" spans="1:109" ht="22.5" customHeight="1" thickBot="1">
       <c r="A16" s="6"/>
       <c r="B16" s="6"/>
       <c r="C16" s="6"/>
       <c r="D16" s="6"/>
       <c r="E16" s="6"/>
       <c r="F16" s="6"/>
       <c r="G16" s="6"/>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
-      <c r="K16" s="81" t="s">
+      <c r="K16" s="45" t="s">
         <v>11</v>
       </c>
-      <c r="L16" s="81"/>
-      <c r="M16" s="81"/>
+      <c r="L16" s="45"/>
+      <c r="M16" s="45"/>
       <c r="N16" s="6"/>
       <c r="O16" s="6"/>
       <c r="P16" s="6"/>
       <c r="Q16" s="6"/>
       <c r="R16" s="6"/>
       <c r="S16" s="6"/>
       <c r="T16" s="6"/>
       <c r="U16" s="6"/>
       <c r="V16" s="6"/>
-      <c r="W16" s="81" t="s">
+      <c r="W16" s="45" t="s">
         <v>11</v>
       </c>
-      <c r="X16" s="81"/>
-      <c r="Y16" s="81"/>
+      <c r="X16" s="45"/>
+      <c r="Y16" s="45"/>
       <c r="Z16" s="6"/>
       <c r="AA16" s="6"/>
       <c r="AB16" s="6"/>
       <c r="AC16" s="6"/>
       <c r="AD16" s="6"/>
       <c r="AE16" s="6"/>
       <c r="AF16" s="6"/>
       <c r="AG16" s="6"/>
-      <c r="AH16" s="78" t="s">
+      <c r="AH16" s="42" t="s">
         <v>11</v>
       </c>
-      <c r="AI16" s="78"/>
-[...1 lines deleted...]
-      <c r="AK16" s="78"/>
+      <c r="AI16" s="42"/>
+      <c r="AJ16" s="42"/>
+      <c r="AK16" s="42"/>
       <c r="AL16" s="6"/>
       <c r="AM16" s="6"/>
       <c r="AN16" s="6"/>
       <c r="AO16" s="6"/>
       <c r="AP16" s="6"/>
       <c r="AQ16" s="6"/>
       <c r="AR16" s="6"/>
       <c r="AS16" s="6"/>
-      <c r="AT16" s="78" t="s">
+      <c r="AT16" s="42" t="s">
         <v>11</v>
       </c>
-      <c r="AU16" s="78"/>
-[...1 lines deleted...]
-      <c r="AW16" s="78"/>
+      <c r="AU16" s="42"/>
+      <c r="AV16" s="42"/>
+      <c r="AW16" s="42"/>
       <c r="AX16" s="6"/>
       <c r="AY16" s="6"/>
       <c r="AZ16" s="6"/>
       <c r="BA16" s="6"/>
       <c r="BB16" s="6"/>
       <c r="BC16" s="6"/>
       <c r="BD16" s="6"/>
       <c r="BE16" s="6"/>
-      <c r="BF16" s="78" t="s">
+      <c r="BF16" s="42" t="s">
         <v>11</v>
       </c>
-      <c r="BG16" s="78"/>
-[...1 lines deleted...]
-      <c r="BI16" s="78"/>
+      <c r="BG16" s="42"/>
+      <c r="BH16" s="42"/>
+      <c r="BI16" s="42"/>
       <c r="BJ16" s="6"/>
       <c r="BK16" s="6"/>
       <c r="BL16" s="6"/>
       <c r="BM16" s="6"/>
       <c r="BN16" s="6"/>
       <c r="BO16" s="6"/>
       <c r="BP16" s="6"/>
       <c r="BQ16" s="6"/>
-      <c r="BR16" s="78" t="s">
+      <c r="BR16" s="42" t="s">
         <v>11</v>
       </c>
-      <c r="BS16" s="78"/>
-[...1 lines deleted...]
-      <c r="BU16" s="78"/>
+      <c r="BS16" s="42"/>
+      <c r="BT16" s="42"/>
+      <c r="BU16" s="42"/>
       <c r="BV16" s="6"/>
       <c r="BW16" s="6"/>
       <c r="BX16" s="6"/>
       <c r="BY16" s="6"/>
       <c r="BZ16" s="6"/>
       <c r="CA16" s="6"/>
       <c r="CB16" s="6"/>
       <c r="CC16" s="6"/>
-      <c r="CD16" s="78" t="s">
+      <c r="CD16" s="42" t="s">
         <v>11</v>
       </c>
-      <c r="CE16" s="78"/>
-[...1 lines deleted...]
-      <c r="CG16" s="78"/>
+      <c r="CE16" s="42"/>
+      <c r="CF16" s="42"/>
+      <c r="CG16" s="42"/>
       <c r="CH16" s="6"/>
       <c r="CI16" s="6"/>
       <c r="CJ16" s="6"/>
       <c r="CK16" s="6"/>
       <c r="CL16" s="6"/>
       <c r="CM16" s="6"/>
       <c r="CN16" s="6"/>
       <c r="CO16" s="6"/>
-      <c r="CP16" s="78" t="s">
+      <c r="CP16" s="42" t="s">
         <v>11</v>
       </c>
-      <c r="CQ16" s="78"/>
-[...1 lines deleted...]
-      <c r="CS16" s="78"/>
+      <c r="CQ16" s="42"/>
+      <c r="CR16" s="42"/>
+      <c r="CS16" s="42"/>
       <c r="CT16" s="6"/>
       <c r="CU16" s="6"/>
       <c r="CV16" s="6"/>
       <c r="CW16" s="6"/>
       <c r="CX16" s="6"/>
       <c r="CY16" s="6"/>
       <c r="CZ16" s="6"/>
       <c r="DA16" s="6"/>
-      <c r="DB16" s="78" t="s">
+      <c r="DB16" s="42" t="s">
         <v>11</v>
       </c>
-      <c r="DC16" s="78"/>
-[...1 lines deleted...]
-      <c r="DE16" s="78"/>
+      <c r="DC16" s="42"/>
+      <c r="DD16" s="42"/>
+      <c r="DE16" s="42"/>
     </row>
     <row r="17" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A17" s="79"/>
-[...14 lines deleted...]
-      <c r="N17" s="75" t="s">
+      <c r="A17" s="46"/>
+      <c r="B17" s="49" t="s">
+        <v>28</v>
+      </c>
+      <c r="C17" s="50"/>
+      <c r="D17" s="50"/>
+      <c r="E17" s="50"/>
+      <c r="F17" s="50"/>
+      <c r="G17" s="50"/>
+      <c r="H17" s="50"/>
+      <c r="I17" s="50"/>
+      <c r="J17" s="50"/>
+      <c r="K17" s="50"/>
+      <c r="L17" s="50"/>
+      <c r="M17" s="51"/>
+      <c r="N17" s="49" t="s">
         <v>15</v>
       </c>
-      <c r="O17" s="76"/>
-[...24 lines deleted...]
-      <c r="AL17" s="75" t="s">
+      <c r="O17" s="50"/>
+      <c r="P17" s="50"/>
+      <c r="Q17" s="50"/>
+      <c r="R17" s="50"/>
+      <c r="S17" s="50"/>
+      <c r="T17" s="50"/>
+      <c r="U17" s="50"/>
+      <c r="V17" s="50"/>
+      <c r="W17" s="50"/>
+      <c r="X17" s="50"/>
+      <c r="Y17" s="51"/>
+      <c r="Z17" s="49" t="s">
         <v>27</v>
       </c>
-      <c r="AM17" s="76"/>
-[...38 lines deleted...]
-      <c r="BV17" s="75" t="s">
+      <c r="AA17" s="50"/>
+      <c r="AB17" s="50"/>
+      <c r="AC17" s="50"/>
+      <c r="AD17" s="50"/>
+      <c r="AE17" s="50"/>
+      <c r="AF17" s="50"/>
+      <c r="AG17" s="50"/>
+      <c r="AH17" s="50"/>
+      <c r="AI17" s="50"/>
+      <c r="AJ17" s="50"/>
+      <c r="AK17" s="51"/>
+      <c r="AL17" s="49" t="s">
+        <v>26</v>
+      </c>
+      <c r="AM17" s="50"/>
+      <c r="AN17" s="50"/>
+      <c r="AO17" s="50"/>
+      <c r="AP17" s="50"/>
+      <c r="AQ17" s="50"/>
+      <c r="AR17" s="50"/>
+      <c r="AS17" s="50"/>
+      <c r="AT17" s="50"/>
+      <c r="AU17" s="50"/>
+      <c r="AV17" s="50"/>
+      <c r="AW17" s="51"/>
+      <c r="AX17" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="AY17" s="50"/>
+      <c r="AZ17" s="50"/>
+      <c r="BA17" s="50"/>
+      <c r="BB17" s="50"/>
+      <c r="BC17" s="50"/>
+      <c r="BD17" s="50"/>
+      <c r="BE17" s="50"/>
+      <c r="BF17" s="50"/>
+      <c r="BG17" s="50"/>
+      <c r="BH17" s="50"/>
+      <c r="BI17" s="51"/>
+      <c r="BJ17" s="49" t="s">
         <v>33</v>
       </c>
-      <c r="BW17" s="76"/>
-[...10 lines deleted...]
-      <c r="CH17" s="75" t="s">
+      <c r="BK17" s="50"/>
+      <c r="BL17" s="50"/>
+      <c r="BM17" s="50"/>
+      <c r="BN17" s="50"/>
+      <c r="BO17" s="50"/>
+      <c r="BP17" s="50"/>
+      <c r="BQ17" s="50"/>
+      <c r="BR17" s="50"/>
+      <c r="BS17" s="50"/>
+      <c r="BT17" s="50"/>
+      <c r="BU17" s="51"/>
+      <c r="BV17" s="49" t="s">
         <v>34</v>
       </c>
-      <c r="CI17" s="76"/>
-[...10 lines deleted...]
-      <c r="CT17" s="75" t="s">
+      <c r="BW17" s="50"/>
+      <c r="BX17" s="50"/>
+      <c r="BY17" s="50"/>
+      <c r="BZ17" s="50"/>
+      <c r="CA17" s="50"/>
+      <c r="CB17" s="50"/>
+      <c r="CC17" s="50"/>
+      <c r="CD17" s="50"/>
+      <c r="CE17" s="50"/>
+      <c r="CF17" s="50"/>
+      <c r="CG17" s="51"/>
+      <c r="CH17" s="49" t="s">
         <v>35</v>
       </c>
-      <c r="CU17" s="76"/>
-[...9 lines deleted...]
-      <c r="DE17" s="77"/>
+      <c r="CI17" s="50"/>
+      <c r="CJ17" s="50"/>
+      <c r="CK17" s="50"/>
+      <c r="CL17" s="50"/>
+      <c r="CM17" s="50"/>
+      <c r="CN17" s="50"/>
+      <c r="CO17" s="50"/>
+      <c r="CP17" s="50"/>
+      <c r="CQ17" s="50"/>
+      <c r="CR17" s="50"/>
+      <c r="CS17" s="51"/>
+      <c r="CT17" s="39" t="s">
+        <v>32</v>
+      </c>
+      <c r="CU17" s="40"/>
+      <c r="CV17" s="40"/>
+      <c r="CW17" s="40"/>
+      <c r="CX17" s="40"/>
+      <c r="CY17" s="40"/>
+      <c r="CZ17" s="40"/>
+      <c r="DA17" s="40"/>
+      <c r="DB17" s="40"/>
+      <c r="DC17" s="40"/>
+      <c r="DD17" s="40"/>
+      <c r="DE17" s="41"/>
     </row>
     <row r="18" spans="1:109" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A18" s="80"/>
+      <c r="A18" s="47"/>
       <c r="B18" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>1</v>
       </c>
       <c r="D18" s="7" t="s">
         <v>2</v>
       </c>
       <c r="E18" s="7" t="s">
         <v>3</v>
       </c>
       <c r="F18" s="7" t="s">
         <v>4</v>
       </c>
       <c r="G18" s="7" t="s">
         <v>5</v>
       </c>
       <c r="H18" s="7" t="s">
         <v>6</v>
       </c>
       <c r="I18" s="7" t="s">
         <v>7</v>
       </c>
       <c r="J18" s="7" t="s">
@@ -5067,2624 +5072,2624 @@
       </c>
       <c r="CY18" s="7" t="s">
         <v>5</v>
       </c>
       <c r="CZ18" s="7" t="s">
         <v>6</v>
       </c>
       <c r="DA18" s="7" t="s">
         <v>7</v>
       </c>
       <c r="DB18" s="7" t="s">
         <v>8</v>
       </c>
       <c r="DC18" s="7" t="s">
         <v>9</v>
       </c>
       <c r="DD18" s="8" t="s">
         <v>10</v>
       </c>
       <c r="DE18" s="8" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="19" spans="1:109">
       <c r="A19" s="9" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="B19" s="13">
+        <v>18</v>
+      </c>
+      <c r="B19" s="12">
         <v>701.06539501358657</v>
       </c>
-      <c r="C19" s="13">
+      <c r="C19" s="12">
         <v>1580.837020913161</v>
       </c>
-      <c r="D19" s="13">
+      <c r="D19" s="12">
         <v>1946.5216644657166</v>
       </c>
-      <c r="E19" s="13">
+      <c r="E19" s="12">
         <v>2571.4678102515054</v>
       </c>
-      <c r="F19" s="13">
+      <c r="F19" s="12">
         <v>3289.0204377056057</v>
       </c>
-      <c r="G19" s="13">
+      <c r="G19" s="12">
         <v>4734.6072650760689</v>
       </c>
-      <c r="H19" s="13">
+      <c r="H19" s="12">
         <v>5971.0393292605495</v>
       </c>
-      <c r="I19" s="13">
+      <c r="I19" s="12">
         <v>7096.4913567507056</v>
       </c>
-      <c r="J19" s="13">
+      <c r="J19" s="12">
         <v>10700.887226026813</v>
       </c>
-      <c r="K19" s="13">
+      <c r="K19" s="12">
         <v>12306.793749738619</v>
       </c>
-      <c r="L19" s="13">
+      <c r="L19" s="12">
         <v>13584.497681044795</v>
       </c>
-      <c r="M19" s="13">
+      <c r="M19" s="12">
         <v>15656.370771689599</v>
       </c>
       <c r="N19" s="10">
         <v>729.22535515038658</v>
       </c>
       <c r="O19" s="10">
         <v>1904.1138695206694</v>
       </c>
       <c r="P19" s="10">
         <v>2389.2897376399155</v>
       </c>
       <c r="Q19" s="10">
         <v>3193.2101007391429</v>
       </c>
       <c r="R19" s="11">
         <v>4173.2637286529816</v>
       </c>
-      <c r="S19" s="12">
+      <c r="S19" s="25">
         <v>6291.1608983603992</v>
       </c>
-      <c r="T19" s="12">
+      <c r="T19" s="25">
         <v>7741.6319747509979</v>
       </c>
-      <c r="U19" s="12">
+      <c r="U19" s="25">
         <v>8954.7210335339441</v>
       </c>
       <c r="V19" s="10">
         <v>12855.607059891368</v>
       </c>
       <c r="W19" s="10">
         <v>14632.421305238695</v>
       </c>
       <c r="X19" s="10">
         <v>16585.293141881608</v>
       </c>
       <c r="Y19" s="10">
         <v>19674.171951612996</v>
       </c>
-      <c r="Z19" s="13">
+      <c r="Z19" s="12">
         <v>869.77037333724945</v>
       </c>
-      <c r="AA19" s="13">
+      <c r="AA19" s="12">
         <v>1887.160916780861</v>
       </c>
-      <c r="AB19" s="13">
+      <c r="AB19" s="12">
         <v>2308.0700912610691</v>
       </c>
-      <c r="AC19" s="13">
+      <c r="AC19" s="12">
         <v>3097.4675353226166</v>
       </c>
-      <c r="AD19" s="13">
+      <c r="AD19" s="12">
         <v>3943.7575272686763</v>
       </c>
-      <c r="AE19" s="13">
+      <c r="AE19" s="12">
         <v>5657.7314588355021</v>
       </c>
-      <c r="AF19" s="13">
-[...2 lines deleted...]
-      <c r="AG19" s="13">
+      <c r="AF19" s="12">
+        <v>7022.1135538035105</v>
+      </c>
+      <c r="AG19" s="12">
         <v>8242.343498694474</v>
       </c>
-      <c r="AH19" s="13">
+      <c r="AH19" s="12">
         <v>12981.605891613257</v>
       </c>
-      <c r="AI19" s="13">
+      <c r="AI19" s="12">
         <v>14867.031961635787</v>
       </c>
-      <c r="AJ19" s="13">
+      <c r="AJ19" s="12">
         <v>16436.399318204607</v>
       </c>
-      <c r="AK19" s="13">
+      <c r="AK19" s="12">
         <v>19041.434195539856</v>
       </c>
       <c r="AL19" s="10">
         <v>953.20290532493868</v>
       </c>
       <c r="AM19" s="10">
         <v>2132.9656112995717</v>
       </c>
-      <c r="AN19" s="13">
+      <c r="AN19" s="12">
         <v>2649.4331351338328</v>
       </c>
-      <c r="AO19" s="13">
+      <c r="AO19" s="12">
         <v>3577.1163616110789</v>
       </c>
-      <c r="AP19" s="14">
+      <c r="AP19" s="13">
         <v>4575.752396287412</v>
       </c>
-      <c r="AQ19" s="39">
+      <c r="AQ19" s="36">
         <v>6644.6062337475205</v>
       </c>
-      <c r="AR19" s="39">
+      <c r="AR19" s="36">
         <v>7911.2285698711948</v>
       </c>
-      <c r="AS19" s="39">
+      <c r="AS19" s="36">
         <v>9137.5555539944726</v>
       </c>
-      <c r="AT19" s="13">
+      <c r="AT19" s="12">
         <v>14219.084735958339</v>
       </c>
-      <c r="AU19" s="13">
+      <c r="AU19" s="12">
         <v>16501.959194667674</v>
       </c>
-      <c r="AV19" s="13">
+      <c r="AV19" s="12">
         <v>18531.699655258686</v>
       </c>
-      <c r="AW19" s="13">
+      <c r="AW19" s="12">
         <v>21668.318116656697</v>
       </c>
-      <c r="AX19" s="13">
+      <c r="AX19" s="12">
         <v>1353.0586625727747</v>
       </c>
       <c r="AY19" s="10">
         <v>3010.6454925488893</v>
       </c>
-      <c r="AZ19" s="13">
+      <c r="AZ19" s="12">
         <v>3768.5882479245583</v>
       </c>
-      <c r="BA19" s="13">
+      <c r="BA19" s="12">
         <v>5034.3990411820769</v>
       </c>
-      <c r="BB19" s="14">
+      <c r="BB19" s="13">
         <v>6170.5350704891644</v>
       </c>
-      <c r="BC19" s="15">
+      <c r="BC19" s="36">
         <v>8953.5813017107685</v>
       </c>
-      <c r="BD19" s="15">
+      <c r="BD19" s="36">
         <v>10683.906323471849</v>
       </c>
-      <c r="BE19" s="15">
+      <c r="BE19" s="36">
         <v>12264.849657897985</v>
       </c>
-      <c r="BF19" s="13">
+      <c r="BF19" s="12">
         <v>19451.790289157936</v>
       </c>
-      <c r="BG19" s="13">
+      <c r="BG19" s="12">
         <v>22318.872601799747</v>
       </c>
-      <c r="BH19" s="13">
+      <c r="BH19" s="12">
         <v>24870.828765162219</v>
       </c>
-      <c r="BI19" s="13">
-[...110 lines deleted...]
-      <c r="CT19" s="21">
+      <c r="BI19" s="12">
+        <v>28245.520755055019</v>
+      </c>
+      <c r="BJ19" s="12">
+        <v>1613.8735426886728</v>
+      </c>
+      <c r="BK19" s="12">
+        <v>3623.1196182430585</v>
+      </c>
+      <c r="BL19" s="12">
+        <v>4853.5532320412731</v>
+      </c>
+      <c r="BM19" s="12">
+        <v>6583.5590630648894</v>
+      </c>
+      <c r="BN19" s="12">
+        <v>8125.5035420175864</v>
+      </c>
+      <c r="BO19" s="36">
+        <v>11099.90339854285</v>
+      </c>
+      <c r="BP19" s="14">
+        <v>13079.869493578448</v>
+      </c>
+      <c r="BQ19" s="15">
+        <v>14931.615791525299</v>
+      </c>
+      <c r="BR19" s="16">
+        <v>21783.773442306465</v>
+      </c>
+      <c r="BS19" s="17">
+        <v>24469.320345972632</v>
+      </c>
+      <c r="BT19" s="48">
+        <v>27502.015099374421</v>
+      </c>
+      <c r="BU19" s="12">
+        <v>32052.345631112385</v>
+      </c>
+      <c r="BV19" s="52">
+        <v>1639.250192771123</v>
+      </c>
+      <c r="BW19" s="19">
+        <v>3635.3837794835699</v>
+      </c>
+      <c r="BX19" s="20">
+        <v>4895.5574260540088</v>
+      </c>
+      <c r="BY19" s="21">
+        <v>7028.7101723343903</v>
+      </c>
+      <c r="BZ19" s="22">
+        <v>8634.4146385893691</v>
+      </c>
+      <c r="CA19" s="23">
+        <v>11624.657946214484</v>
+      </c>
+      <c r="CB19" s="14">
+        <v>13647.853347989792</v>
+      </c>
+      <c r="CC19" s="15">
+        <v>16185.6467904612</v>
+      </c>
+      <c r="CD19" s="16">
+        <v>24544.215464059904</v>
+      </c>
+      <c r="CE19" s="17">
+        <v>27656.766902454889</v>
+      </c>
+      <c r="CF19" s="48">
+        <v>30599.775206029826</v>
+      </c>
+      <c r="CG19" s="12">
+        <v>35569.774163127586</v>
+      </c>
+      <c r="CH19" s="18">
+        <v>1645.8466659441619</v>
+      </c>
+      <c r="CI19" s="19">
+        <v>4129.6260609738783</v>
+      </c>
+      <c r="CJ19" s="20">
+        <v>5887.8376746535614</v>
+      </c>
+      <c r="CK19" s="21">
+        <v>8369.8779417758142</v>
+      </c>
+      <c r="CL19" s="22">
+        <v>10229.469468330873</v>
+      </c>
+      <c r="CM19" s="23">
+        <v>13552.23620085416</v>
+      </c>
+      <c r="CN19" s="14">
+        <v>16178.177215713762</v>
+      </c>
+      <c r="CO19" s="15">
+        <v>18806.922093002628</v>
+      </c>
+      <c r="CP19" s="16">
+        <v>27755.614644593843</v>
+      </c>
+      <c r="CQ19" s="17">
+        <v>31867.94912481057</v>
+      </c>
+      <c r="CR19" s="48">
+        <v>35745.091474199042</v>
+      </c>
+      <c r="CS19" s="12">
+        <v>41503.020439302789</v>
+      </c>
+      <c r="CT19" s="18">
         <v>2050.0374637566551</v>
       </c>
-      <c r="CU19" s="22">
+      <c r="CU19" s="19">
         <v>5175.3324895262413</v>
       </c>
-      <c r="CV19" s="23">
+      <c r="CV19" s="20">
         <v>6728.134849982478</v>
       </c>
-      <c r="CW19" s="24">
+      <c r="CW19" s="21">
         <v>9711.0975167746201</v>
       </c>
-      <c r="CX19" s="25">
+      <c r="CX19" s="22">
         <v>11874.045617182705</v>
       </c>
-      <c r="CY19" s="26">
+      <c r="CY19" s="23">
         <v>16276.321044085584</v>
       </c>
-      <c r="CZ19" s="17"/>
-[...4 lines deleted...]
-      <c r="DE19" s="13"/>
+      <c r="CZ19" s="14"/>
+      <c r="DA19" s="15"/>
+      <c r="DB19" s="16"/>
+      <c r="DC19" s="17"/>
+      <c r="DD19" s="35"/>
+      <c r="DE19" s="12"/>
     </row>
     <row r="20" spans="1:109">
-      <c r="A20" s="27" t="s">
-[...2 lines deleted...]
-      <c r="B20" s="28">
+      <c r="A20" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="B20" s="25">
         <v>29.860530326379116</v>
       </c>
-      <c r="C20" s="28">
+      <c r="C20" s="25">
         <v>69.592052528319215</v>
       </c>
-      <c r="D20" s="28">
+      <c r="D20" s="25">
         <v>99.734871230690942</v>
       </c>
-      <c r="E20" s="28">
+      <c r="E20" s="25">
         <v>126.89663084001469</v>
       </c>
-      <c r="F20" s="28">
+      <c r="F20" s="25">
         <v>156.99075171354883</v>
       </c>
-      <c r="G20" s="28">
+      <c r="G20" s="25">
         <v>187.79187027519131</v>
       </c>
-      <c r="H20" s="28">
+      <c r="H20" s="25">
         <v>224.54506885134592</v>
       </c>
-      <c r="I20" s="28">
+      <c r="I20" s="25">
         <v>266.23778535809907</v>
       </c>
-      <c r="J20" s="28">
+      <c r="J20" s="25">
         <v>331.25980555192956</v>
       </c>
-      <c r="K20" s="28">
+      <c r="K20" s="25">
         <v>373.6556770846916</v>
       </c>
-      <c r="L20" s="28">
+      <c r="L20" s="25">
         <v>525.11804678757267</v>
       </c>
-      <c r="M20" s="28">
+      <c r="M20" s="25">
         <v>729.76735232979036</v>
       </c>
-      <c r="N20" s="28">
+      <c r="N20" s="25">
         <v>24.568374113463832</v>
       </c>
-      <c r="O20" s="28">
+      <c r="O20" s="25">
         <v>88.831891200719781</v>
       </c>
-      <c r="P20" s="28">
+      <c r="P20" s="25">
         <v>155.09553430588505</v>
       </c>
-      <c r="Q20" s="28">
+      <c r="Q20" s="25">
         <v>220.7940656488625</v>
       </c>
-      <c r="R20" s="28">
+      <c r="R20" s="25">
         <v>278.26363978990622</v>
       </c>
-      <c r="S20" s="28">
+      <c r="S20" s="25">
         <v>327.32737297059703</v>
       </c>
-      <c r="T20" s="28">
+      <c r="T20" s="25">
         <v>372.67667360120305</v>
       </c>
-      <c r="U20" s="28">
+      <c r="U20" s="25">
         <v>403.92693772379943</v>
       </c>
-      <c r="V20" s="28">
+      <c r="V20" s="25">
         <v>470.07786475697748</v>
       </c>
-      <c r="W20" s="28">
+      <c r="W20" s="25">
         <v>514.39836263043594</v>
       </c>
-      <c r="X20" s="28">
+      <c r="X20" s="25">
         <v>766.56950370859238</v>
       </c>
-      <c r="Y20" s="28">
+      <c r="Y20" s="25">
         <v>967.55932120551165</v>
       </c>
-      <c r="Z20" s="28">
+      <c r="Z20" s="25">
         <v>15.13191412148117</v>
       </c>
-      <c r="AA20" s="28">
+      <c r="AA20" s="25">
         <v>47.073081953399665</v>
       </c>
-      <c r="AB20" s="28">
+      <c r="AB20" s="25">
         <v>63.684651352579941</v>
       </c>
-      <c r="AC20" s="28">
+      <c r="AC20" s="25">
         <v>77.125751429183339</v>
       </c>
-      <c r="AD20" s="28">
+      <c r="AD20" s="25">
         <v>93.040923578016546</v>
       </c>
-      <c r="AE20" s="28">
+      <c r="AE20" s="25">
         <v>109.64545727912591</v>
       </c>
-      <c r="AF20" s="28">
-[...17 lines deleted...]
-      <c r="AL20" s="28">
+      <c r="AF20" s="25">
+        <v>128.11823740762884</v>
+      </c>
+      <c r="AG20" s="25">
+        <v>153.09895271070357</v>
+      </c>
+      <c r="AH20" s="25">
+        <v>237.36820650060127</v>
+      </c>
+      <c r="AI20" s="25">
+        <v>265.93774047032264</v>
+      </c>
+      <c r="AJ20" s="25">
+        <v>450.93431666192356</v>
+      </c>
+      <c r="AK20" s="25">
+        <v>756.0856798830871</v>
+      </c>
+      <c r="AL20" s="25">
         <v>13.906737031920622</v>
       </c>
-      <c r="AM20" s="28">
+      <c r="AM20" s="25">
         <v>48.8477312103592</v>
       </c>
-      <c r="AN20" s="28">
+      <c r="AN20" s="25">
         <v>64.157202966468063</v>
       </c>
-      <c r="AO20" s="28">
+      <c r="AO20" s="25">
         <v>75.34718478983163</v>
       </c>
-      <c r="AP20" s="28">
+      <c r="AP20" s="25">
         <v>88.18798888969242</v>
       </c>
-      <c r="AQ20" s="28">
+      <c r="AQ20" s="25">
         <v>98.884884253253574</v>
       </c>
-      <c r="AR20" s="28">
+      <c r="AR20" s="25">
         <v>114.69855196696959</v>
       </c>
-      <c r="AS20" s="28">
+      <c r="AS20" s="25">
         <v>134.68456840498291</v>
       </c>
-      <c r="AT20" s="28">
+      <c r="AT20" s="25">
         <v>236.74547218494848</v>
       </c>
-      <c r="AU20" s="28">
+      <c r="AU20" s="25">
         <v>270.92974797173781</v>
       </c>
-      <c r="AV20" s="28">
+      <c r="AV20" s="25">
         <v>456.31305020530601</v>
       </c>
-      <c r="AW20" s="28">
+      <c r="AW20" s="25">
         <v>754.38498885648312</v>
       </c>
-      <c r="AX20" s="42">
+      <c r="AX20" s="52">
         <v>15.152925753463672</v>
       </c>
-      <c r="AY20" s="43">
+      <c r="AY20" s="53">
         <v>54.475993432096253</v>
       </c>
-      <c r="AZ20" s="44">
+      <c r="AZ20" s="54">
         <v>73.591546767391591</v>
       </c>
-      <c r="BA20" s="45">
+      <c r="BA20" s="55">
         <v>85.440467583006964</v>
       </c>
-      <c r="BB20" s="46">
+      <c r="BB20" s="56">
         <v>99.904665619404312</v>
       </c>
-      <c r="BC20" s="47">
+      <c r="BC20" s="57">
         <v>111.89786202889866</v>
       </c>
-      <c r="BD20" s="48">
+      <c r="BD20" s="58">
         <v>128.92905101558114</v>
       </c>
-      <c r="BE20" s="49">
+      <c r="BE20" s="59">
         <v>153.67022829117676</v>
       </c>
-      <c r="BF20" s="50">
+      <c r="BF20" s="60">
         <v>177.63440319316655</v>
       </c>
-      <c r="BG20" s="51">
+      <c r="BG20" s="61">
         <v>204.49968309359585</v>
       </c>
-      <c r="BH20" s="52">
+      <c r="BH20" s="62">
         <v>464.53745688841036</v>
       </c>
       <c r="BI20" s="10">
-        <v>708.83093452794253</v>
-[...109 lines deleted...]
-      <c r="CT20" s="21">
+        <v>962.08027661344454</v>
+      </c>
+      <c r="BJ20" s="52">
+        <v>6.8314677833263957</v>
+      </c>
+      <c r="BK20" s="26">
+        <v>35.758802141983296</v>
+      </c>
+      <c r="BL20" s="27">
+        <v>52.069118949731589</v>
+      </c>
+      <c r="BM20" s="28">
+        <v>58.069767611044043</v>
+      </c>
+      <c r="BN20" s="29">
+        <v>59.218907285657721</v>
+      </c>
+      <c r="BO20" s="30">
+        <v>62.681781344422561</v>
+      </c>
+      <c r="BP20" s="31">
+        <v>73.049691303506549</v>
+      </c>
+      <c r="BQ20" s="32">
+        <v>90.618937926118434</v>
+      </c>
+      <c r="BR20" s="33">
+        <v>164.11575908884316</v>
+      </c>
+      <c r="BS20" s="34">
+        <v>187.10620904841895</v>
+      </c>
+      <c r="BT20" s="48">
+        <v>444.24523056549015</v>
+      </c>
+      <c r="BU20" s="12">
+        <v>751.5212142121544</v>
+      </c>
+      <c r="BV20" s="52">
+        <v>16.77281388664731</v>
+      </c>
+      <c r="BW20" s="26">
+        <v>58.851881590240041</v>
+      </c>
+      <c r="BX20" s="27">
+        <v>87.161499191921592</v>
+      </c>
+      <c r="BY20" s="28">
+        <v>104.04251633756019</v>
+      </c>
+      <c r="BZ20" s="29">
+        <v>114.79430818980475</v>
+      </c>
+      <c r="CA20" s="30">
+        <v>124.94772169040748</v>
+      </c>
+      <c r="CB20" s="31">
+        <v>143.19382586962456</v>
+      </c>
+      <c r="CC20" s="32">
+        <v>175.13046577886149</v>
+      </c>
+      <c r="CD20" s="33">
+        <v>278.50146167940761</v>
+      </c>
+      <c r="CE20" s="34">
+        <v>312.74050409193052</v>
+      </c>
+      <c r="CF20" s="48">
+        <v>607.47047063122227</v>
+      </c>
+      <c r="CG20" s="12">
+        <v>914.01371894233637</v>
+      </c>
+      <c r="CH20" s="18">
+        <v>38.347230362494372</v>
+      </c>
+      <c r="CI20" s="26">
+        <v>85.550899370253433</v>
+      </c>
+      <c r="CJ20" s="27">
+        <v>119.79564310901416</v>
+      </c>
+      <c r="CK20" s="28">
+        <v>183.92057135336006</v>
+      </c>
+      <c r="CL20" s="29">
+        <v>212.77596892353966</v>
+      </c>
+      <c r="CM20" s="30">
+        <v>291.54997918740423</v>
+      </c>
+      <c r="CN20" s="31">
+        <v>339.72732263467549</v>
+      </c>
+      <c r="CO20" s="32">
+        <v>383.69949886801987</v>
+      </c>
+      <c r="CP20" s="33">
+        <v>507.07921803889133</v>
+      </c>
+      <c r="CQ20" s="34">
+        <v>602.08062030251358</v>
+      </c>
+      <c r="CR20" s="48">
+        <v>688.71055939742291</v>
+      </c>
+      <c r="CS20" s="12">
+        <v>849.80446557311006</v>
+      </c>
+      <c r="CT20" s="18">
         <v>17.992794376740225</v>
       </c>
-      <c r="CU20" s="29">
+      <c r="CU20" s="26">
         <v>91.893093867751929</v>
       </c>
-      <c r="CV20" s="30">
+      <c r="CV20" s="27">
         <v>138.0601975860462</v>
       </c>
-      <c r="CW20" s="31">
+      <c r="CW20" s="28">
         <v>174.13610794392559</v>
       </c>
-      <c r="CX20" s="32">
+      <c r="CX20" s="29">
         <v>186.36934168698014</v>
       </c>
-      <c r="CY20" s="33">
+      <c r="CY20" s="30">
         <v>194.62790622146636</v>
       </c>
-      <c r="CZ20" s="34"/>
-[...4 lines deleted...]
-      <c r="DE20" s="13"/>
+      <c r="CZ20" s="31"/>
+      <c r="DA20" s="32"/>
+      <c r="DB20" s="33"/>
+      <c r="DC20" s="34"/>
+      <c r="DD20" s="35"/>
+      <c r="DE20" s="12"/>
     </row>
     <row r="21" spans="1:109">
-      <c r="A21" s="27" t="s">
-[...2 lines deleted...]
-      <c r="B21" s="13">
+      <c r="A21" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="B21" s="12">
         <v>14.031453058197364</v>
       </c>
-      <c r="C21" s="13">
+      <c r="C21" s="12">
         <v>39.807319450795603</v>
       </c>
-      <c r="D21" s="13">
+      <c r="D21" s="12">
         <v>54.602531267159549</v>
       </c>
-      <c r="E21" s="13">
+      <c r="E21" s="12">
         <v>95.560557455043948</v>
       </c>
-      <c r="F21" s="13">
+      <c r="F21" s="12">
         <v>126.97963847998223</v>
       </c>
-      <c r="G21" s="13">
+      <c r="G21" s="12">
         <v>152.57934762034023</v>
       </c>
-      <c r="H21" s="13">
+      <c r="H21" s="12">
         <v>178.54132947306746</v>
       </c>
-      <c r="I21" s="13">
+      <c r="I21" s="12">
         <v>202.38987930885764</v>
       </c>
-      <c r="J21" s="13">
+      <c r="J21" s="12">
         <v>276.2118315254354</v>
       </c>
-      <c r="K21" s="13">
+      <c r="K21" s="12">
         <v>325.05319239460277</v>
       </c>
-      <c r="L21" s="13">
+      <c r="L21" s="12">
         <v>405.65501209580236</v>
       </c>
-      <c r="M21" s="13">
+      <c r="M21" s="12">
         <v>556.87225202693946</v>
       </c>
-      <c r="N21" s="13">
+      <c r="N21" s="12">
         <v>14.12371399095445</v>
       </c>
       <c r="O21" s="10">
         <v>49.594079201436671</v>
       </c>
-      <c r="P21" s="13">
+      <c r="P21" s="12">
         <v>70.980948368937931</v>
       </c>
-      <c r="Q21" s="13">
+      <c r="Q21" s="12">
         <v>123.47714375336831</v>
       </c>
-      <c r="R21" s="14">
+      <c r="R21" s="13">
         <v>167.53822608286714</v>
       </c>
-      <c r="S21" s="15">
+      <c r="S21" s="36">
         <v>200.45527132397828</v>
       </c>
-      <c r="T21" s="15">
+      <c r="T21" s="36">
         <v>229.96592707705852</v>
       </c>
-      <c r="U21" s="15">
+      <c r="U21" s="36">
         <v>257.45709885344058</v>
       </c>
-      <c r="V21" s="13">
+      <c r="V21" s="12">
         <v>330.67736495817189</v>
       </c>
-      <c r="W21" s="13">
+      <c r="W21" s="12">
         <v>371.82027246769201</v>
       </c>
-      <c r="X21" s="13">
+      <c r="X21" s="12">
         <v>496.59086466915801</v>
       </c>
-      <c r="Y21" s="13">
+      <c r="Y21" s="12">
         <v>719.29438127748801</v>
       </c>
-      <c r="Z21" s="13">
+      <c r="Z21" s="12">
         <v>13.864221001382834</v>
       </c>
-      <c r="AA21" s="13">
+      <c r="AA21" s="12">
         <v>44.022958641031622</v>
       </c>
-      <c r="AB21" s="13">
+      <c r="AB21" s="12">
         <v>61.351564345857327</v>
       </c>
-      <c r="AC21" s="13">
+      <c r="AC21" s="12">
         <v>117.12670314579546</v>
       </c>
-      <c r="AD21" s="13">
+      <c r="AD21" s="12">
         <v>155.85271971062434</v>
       </c>
-      <c r="AE21" s="13">
+      <c r="AE21" s="12">
         <v>185.75541713493331</v>
       </c>
-      <c r="AF21" s="13">
-[...17 lines deleted...]
-      <c r="AL21" s="13">
+      <c r="AF21" s="12">
+        <v>233.76493707539413</v>
+      </c>
+      <c r="AG21" s="12">
+        <v>263.47083948070042</v>
+      </c>
+      <c r="AH21" s="12">
+        <v>400.03454895843083</v>
+      </c>
+      <c r="AI21" s="12">
+        <v>461.72660261384004</v>
+      </c>
+      <c r="AJ21" s="12">
+        <v>557.93273795176583</v>
+      </c>
+      <c r="AK21" s="12">
+        <v>754.08521783734818</v>
+      </c>
+      <c r="AL21" s="12">
         <v>17.718448714910664</v>
       </c>
       <c r="AM21" s="10">
         <v>54.998742159644372</v>
       </c>
-      <c r="AN21" s="13">
+      <c r="AN21" s="12">
         <v>75.693242422741235</v>
       </c>
-      <c r="AO21" s="13">
+      <c r="AO21" s="12">
         <v>119.67431560323051</v>
       </c>
-      <c r="AP21" s="14">
+      <c r="AP21" s="13">
         <v>155.20230911364408</v>
       </c>
-      <c r="AQ21" s="39">
+      <c r="AQ21" s="36">
         <v>177.96359025222682</v>
       </c>
-      <c r="AR21" s="39">
+      <c r="AR21" s="36">
         <v>201.67540649431965</v>
       </c>
-      <c r="AS21" s="39">
+      <c r="AS21" s="36">
         <v>223.2287775046585</v>
       </c>
-      <c r="AT21" s="13">
+      <c r="AT21" s="12">
         <v>350.88847809067607</v>
       </c>
-      <c r="AU21" s="13">
+      <c r="AU21" s="12">
         <v>414.28368645531543</v>
       </c>
-      <c r="AV21" s="13">
+      <c r="AV21" s="12">
         <v>500.95985509261186</v>
       </c>
-      <c r="AW21" s="13">
+      <c r="AW21" s="12">
         <v>677.85548306767907</v>
       </c>
-      <c r="AX21" s="42">
+      <c r="AX21" s="52">
         <v>21.411592666881809</v>
       </c>
-      <c r="AY21" s="43">
+      <c r="AY21" s="53">
         <v>82.450383043450699</v>
       </c>
-      <c r="AZ21" s="44">
+      <c r="AZ21" s="54">
         <v>124.23819726502644</v>
       </c>
-      <c r="BA21" s="45">
+      <c r="BA21" s="55">
         <v>197.95620543271906</v>
       </c>
-      <c r="BB21" s="46">
+      <c r="BB21" s="56">
         <v>234.34852250349093</v>
       </c>
-      <c r="BC21" s="47">
+      <c r="BC21" s="57">
         <v>269.80347372390611</v>
       </c>
-      <c r="BD21" s="48">
+      <c r="BD21" s="58">
         <v>312.36970355249809</v>
       </c>
-      <c r="BE21" s="49">
+      <c r="BE21" s="59">
         <v>345.54717586279781</v>
       </c>
-      <c r="BF21" s="50">
+      <c r="BF21" s="60">
         <v>564.22024346585602</v>
       </c>
-      <c r="BG21" s="51">
+      <c r="BG21" s="61">
         <v>626.31556815691397</v>
       </c>
-      <c r="BH21" s="52">
+      <c r="BH21" s="62">
         <v>754.95722110711438</v>
       </c>
-      <c r="BI21" s="13">
-[...110 lines deleted...]
-      <c r="CT21" s="21">
+      <c r="BI21" s="12">
+        <v>967.49183561822713</v>
+      </c>
+      <c r="BJ21" s="52">
+        <v>25.082135703948033</v>
+      </c>
+      <c r="BK21" s="26">
+        <v>81.263475594458598</v>
+      </c>
+      <c r="BL21" s="27">
+        <v>118.50416892023341</v>
+      </c>
+      <c r="BM21" s="28">
+        <v>204.53193537192911</v>
+      </c>
+      <c r="BN21" s="29">
+        <v>263.64298119144854</v>
+      </c>
+      <c r="BO21" s="30">
+        <v>305.72597886934545</v>
+      </c>
+      <c r="BP21" s="31">
+        <v>355.10051110780864</v>
+      </c>
+      <c r="BQ21" s="32">
+        <v>396.88370636185277</v>
+      </c>
+      <c r="BR21" s="33">
+        <v>624.40908112090676</v>
+      </c>
+      <c r="BS21" s="34">
+        <v>716.30734164609612</v>
+      </c>
+      <c r="BT21" s="48">
+        <v>888.82326531804563</v>
+      </c>
+      <c r="BU21" s="12">
+        <v>1132.3863748598642</v>
+      </c>
+      <c r="BV21" s="52">
+        <v>26.757512333872445</v>
+      </c>
+      <c r="BW21" s="26">
+        <v>92.525712974079454</v>
+      </c>
+      <c r="BX21" s="27">
+        <v>139.40259374660528</v>
+      </c>
+      <c r="BY21" s="28">
+        <v>215.3544122849664</v>
+      </c>
+      <c r="BZ21" s="29">
+        <v>281.01057314162466</v>
+      </c>
+      <c r="CA21" s="30">
+        <v>328.36493120845233</v>
+      </c>
+      <c r="CB21" s="31">
+        <v>380.36108165958177</v>
+      </c>
+      <c r="CC21" s="32">
+        <v>435.0545479898874</v>
+      </c>
+      <c r="CD21" s="33">
+        <v>667.33738772953848</v>
+      </c>
+      <c r="CE21" s="34">
+        <v>756.49440509755618</v>
+      </c>
+      <c r="CF21" s="48">
+        <v>973.62567576464721</v>
+      </c>
+      <c r="CG21" s="12">
+        <v>1242.9744200060234</v>
+      </c>
+      <c r="CH21" s="18">
+        <v>48.416215804111729</v>
+      </c>
+      <c r="CI21" s="26">
+        <v>133.58013019860607</v>
+      </c>
+      <c r="CJ21" s="27">
+        <v>172.39332052301444</v>
+      </c>
+      <c r="CK21" s="28">
+        <v>231.95863139966329</v>
+      </c>
+      <c r="CL21" s="29">
+        <v>275.06035361523823</v>
+      </c>
+      <c r="CM21" s="30">
+        <v>384.83121709840577</v>
+      </c>
+      <c r="CN21" s="31">
+        <v>444.24848997083762</v>
+      </c>
+      <c r="CO21" s="32">
+        <v>498.28185245509684</v>
+      </c>
+      <c r="CP21" s="33">
+        <v>843.23063256807495</v>
+      </c>
+      <c r="CQ21" s="34">
+        <v>971.00269458430239</v>
+      </c>
+      <c r="CR21" s="48">
+        <v>1093.7698731157193</v>
+      </c>
+      <c r="CS21" s="12">
+        <v>1295.7759053783245</v>
+      </c>
+      <c r="CT21" s="18">
         <v>24.811490142399816</v>
       </c>
-      <c r="CU21" s="29">
+      <c r="CU21" s="26">
         <v>99.305993085605351</v>
       </c>
-      <c r="CV21" s="30">
+      <c r="CV21" s="27">
         <v>153.70642236704546</v>
       </c>
-      <c r="CW21" s="31">
+      <c r="CW21" s="28">
         <v>348.93712324698242</v>
       </c>
-      <c r="CX21" s="32">
+      <c r="CX21" s="29">
         <v>412.41521239239898</v>
       </c>
-      <c r="CY21" s="33">
+      <c r="CY21" s="30">
         <v>510.19339296443985</v>
       </c>
-      <c r="CZ21" s="34"/>
-[...4 lines deleted...]
-      <c r="DE21" s="13"/>
+      <c r="CZ21" s="31"/>
+      <c r="DA21" s="32"/>
+      <c r="DB21" s="33"/>
+      <c r="DC21" s="34"/>
+      <c r="DD21" s="35"/>
+      <c r="DE21" s="12"/>
     </row>
     <row r="22" spans="1:109">
-      <c r="A22" s="27" t="s">
-[...2 lines deleted...]
-      <c r="B22" s="13">
+      <c r="A22" s="24" t="s">
+        <v>21</v>
+      </c>
+      <c r="B22" s="12">
         <v>142.59386375063315</v>
       </c>
-      <c r="C22" s="13">
+      <c r="C22" s="12">
         <v>333.48337380700298</v>
       </c>
-      <c r="D22" s="13">
+      <c r="D22" s="12">
         <v>396.29115574749306</v>
       </c>
-      <c r="E22" s="13">
+      <c r="E22" s="12">
         <v>525.9025628756882</v>
       </c>
-      <c r="F22" s="13">
+      <c r="F22" s="12">
         <v>680.01692731391745</v>
       </c>
-      <c r="G22" s="13">
+      <c r="G22" s="12">
         <v>1046.1647542646288</v>
       </c>
-      <c r="H22" s="13">
+      <c r="H22" s="12">
         <v>1317.2361708777214</v>
       </c>
-      <c r="I22" s="13">
+      <c r="I22" s="12">
         <v>1578.730879476416</v>
       </c>
-      <c r="J22" s="13">
+      <c r="J22" s="12">
         <v>2165.9679877037197</v>
       </c>
-      <c r="K22" s="13">
+      <c r="K22" s="12">
         <v>2530.7936132188925</v>
       </c>
-      <c r="L22" s="13">
+      <c r="L22" s="12">
         <v>2758.3548074777377</v>
       </c>
-      <c r="M22" s="13">
+      <c r="M22" s="12">
         <v>3091.4772862314671</v>
       </c>
-      <c r="N22" s="13">
+      <c r="N22" s="12">
         <v>146.4734546964778</v>
       </c>
       <c r="O22" s="10">
         <v>383.80195352881788</v>
       </c>
-      <c r="P22" s="13">
+      <c r="P22" s="12">
         <v>460.84390558177699</v>
       </c>
-      <c r="Q22" s="13">
+      <c r="Q22" s="12">
         <v>602.99960882277446</v>
       </c>
-      <c r="R22" s="14">
+      <c r="R22" s="13">
         <v>801.83441636687076</v>
       </c>
-      <c r="S22" s="15">
+      <c r="S22" s="36">
         <v>1329.2757054178232</v>
       </c>
-      <c r="T22" s="15">
+      <c r="T22" s="36">
         <v>1645.9255045704683</v>
       </c>
-      <c r="U22" s="15">
+      <c r="U22" s="36">
         <v>1930.3414060144751</v>
       </c>
-      <c r="V22" s="13">
+      <c r="V22" s="12">
         <v>2648.5337439912573</v>
       </c>
-      <c r="W22" s="13">
+      <c r="W22" s="12">
         <v>3064.1798531882014</v>
       </c>
-      <c r="X22" s="13">
+      <c r="X22" s="12">
         <v>3351.7364161574696</v>
       </c>
-      <c r="Y22" s="13">
+      <c r="Y22" s="12">
         <v>3910.7340663737209</v>
       </c>
-      <c r="Z22" s="13">
+      <c r="Z22" s="12">
         <v>166.09140964071173</v>
       </c>
-      <c r="AA22" s="13">
+      <c r="AA22" s="12">
         <v>377.69261106130369</v>
       </c>
-      <c r="AB22" s="13">
+      <c r="AB22" s="12">
         <v>463.17232768786539</v>
       </c>
-      <c r="AC22" s="13">
+      <c r="AC22" s="12">
         <v>621.78687993315725</v>
       </c>
-      <c r="AD22" s="13">
+      <c r="AD22" s="12">
         <v>805.15469772326151</v>
       </c>
-      <c r="AE22" s="13">
+      <c r="AE22" s="12">
         <v>1257.9807921261213</v>
       </c>
-      <c r="AF22" s="13">
-[...17 lines deleted...]
-      <c r="AL22" s="13">
+      <c r="AF22" s="12">
+        <v>1579.8799279251373</v>
+      </c>
+      <c r="AG22" s="12">
+        <v>1883.8940589745157</v>
+      </c>
+      <c r="AH22" s="12">
+        <v>2604.6584847533359</v>
+      </c>
+      <c r="AI22" s="12">
+        <v>3027.3526652291089</v>
+      </c>
+      <c r="AJ22" s="12">
+        <v>3306.4545126051507</v>
+      </c>
+      <c r="AK22" s="12">
+        <v>3741.7803437090038</v>
+      </c>
+      <c r="AL22" s="12">
         <v>135.74506882640486</v>
       </c>
       <c r="AM22" s="10">
         <v>307.10783433769819</v>
       </c>
-      <c r="AN22" s="13">
+      <c r="AN22" s="12">
         <v>375.52734336950289</v>
       </c>
-      <c r="AO22" s="13">
+      <c r="AO22" s="12">
         <v>501.58380866042444</v>
       </c>
-      <c r="AP22" s="14">
+      <c r="AP22" s="13">
         <v>651.31865335819793</v>
       </c>
-      <c r="AQ22" s="39">
+      <c r="AQ22" s="36">
         <v>1043.9789151633647</v>
       </c>
-      <c r="AR22" s="39">
+      <c r="AR22" s="36">
         <v>1264.0167964375969</v>
       </c>
-      <c r="AS22" s="39">
+      <c r="AS22" s="36">
         <v>1463.3875149772155</v>
       </c>
-      <c r="AT22" s="13">
+      <c r="AT22" s="12">
         <v>2002.7177272934671</v>
       </c>
-      <c r="AU22" s="13">
+      <c r="AU22" s="12">
         <v>2318.115874604327</v>
       </c>
-      <c r="AV22" s="13">
+      <c r="AV22" s="12">
         <v>2540.0499118677226</v>
       </c>
-      <c r="AW22" s="13">
+      <c r="AW22" s="12">
         <v>2877.9976161399431</v>
       </c>
-      <c r="AX22" s="42">
+      <c r="AX22" s="52">
         <v>216.00845327490907</v>
       </c>
-      <c r="AY22" s="43">
+      <c r="AY22" s="53">
         <v>495.73007959815135</v>
       </c>
-      <c r="AZ22" s="44">
+      <c r="AZ22" s="54">
         <v>599.4852361974522</v>
       </c>
-      <c r="BA22" s="45">
+      <c r="BA22" s="55">
         <v>791.49726816654425</v>
       </c>
-      <c r="BB22" s="46">
+      <c r="BB22" s="56">
         <v>961.85351243811044</v>
       </c>
-      <c r="BC22" s="47">
+      <c r="BC22" s="57">
         <v>1616.8994147965909</v>
       </c>
-      <c r="BD22" s="48">
+      <c r="BD22" s="58">
         <v>1926.8383242198684</v>
       </c>
-      <c r="BE22" s="49">
+      <c r="BE22" s="59">
         <v>2207.8009576420777</v>
       </c>
-      <c r="BF22" s="50">
+      <c r="BF22" s="60">
         <v>3169.5705095677376</v>
       </c>
-      <c r="BG22" s="51">
+      <c r="BG22" s="61">
         <v>3639.9884449885062</v>
       </c>
-      <c r="BH22" s="52">
+      <c r="BH22" s="62">
         <v>4003.138324058993</v>
       </c>
-      <c r="BI22" s="13">
-[...110 lines deleted...]
-      <c r="CT22" s="21">
+      <c r="BI22" s="12">
+        <v>4519.6698384053097</v>
+      </c>
+      <c r="BJ22" s="52">
+        <v>203.77075706793693</v>
+      </c>
+      <c r="BK22" s="26">
+        <v>500.65268646408271</v>
+      </c>
+      <c r="BL22" s="27">
+        <v>600.18695491017024</v>
+      </c>
+      <c r="BM22" s="28">
+        <v>803.14908235723931</v>
+      </c>
+      <c r="BN22" s="29">
+        <v>975.33475557394581</v>
+      </c>
+      <c r="BO22" s="30">
+        <v>1608.5838810480871</v>
+      </c>
+      <c r="BP22" s="31">
+        <v>1921.1205161325213</v>
+      </c>
+      <c r="BQ22" s="32">
+        <v>2211.7571379338879</v>
+      </c>
+      <c r="BR22" s="33">
+        <v>3098.6299888348071</v>
+      </c>
+      <c r="BS22" s="34">
+        <v>3579.718966230841</v>
+      </c>
+      <c r="BT22" s="48">
+        <v>3940.8480017466177</v>
+      </c>
+      <c r="BU22" s="12">
+        <v>4541.413231084789</v>
+      </c>
+      <c r="BV22" s="52">
+        <v>219.37290818028572</v>
+      </c>
+      <c r="BW22" s="26">
+        <v>545.76191996143689</v>
+      </c>
+      <c r="BX22" s="27">
+        <v>650.48545618304706</v>
+      </c>
+      <c r="BY22" s="28">
+        <v>864.64571959327134</v>
+      </c>
+      <c r="BZ22" s="29">
+        <v>1051.7020819275881</v>
+      </c>
+      <c r="CA22" s="30">
+        <v>1735.4313729533039</v>
+      </c>
+      <c r="CB22" s="31">
+        <v>2080.1191313466279</v>
+      </c>
+      <c r="CC22" s="32">
+        <v>2416.1653175046222</v>
+      </c>
+      <c r="CD22" s="33">
+        <v>3449.8496857977325</v>
+      </c>
+      <c r="CE22" s="34">
+        <v>3951.6810913427612</v>
+      </c>
+      <c r="CF22" s="48">
+        <v>4348.0755138716922</v>
+      </c>
+      <c r="CG22" s="12">
+        <v>5008.6586590179049</v>
+      </c>
+      <c r="CH22" s="18">
+        <v>257.08466018572494</v>
+      </c>
+      <c r="CI22" s="26">
+        <v>734.63299861434029</v>
+      </c>
+      <c r="CJ22" s="27">
+        <v>947.88632999373249</v>
+      </c>
+      <c r="CK22" s="28">
+        <v>1324.0635878344756</v>
+      </c>
+      <c r="CL22" s="29">
+        <v>1553.5376276732907</v>
+      </c>
+      <c r="CM22" s="30">
+        <v>2149.1217543769144</v>
+      </c>
+      <c r="CN22" s="31">
+        <v>2509.1490852759457</v>
+      </c>
+      <c r="CO22" s="32">
+        <v>2840.7471091928674</v>
+      </c>
+      <c r="CP22" s="33">
+        <v>3789.7641334232676</v>
+      </c>
+      <c r="CQ22" s="34">
+        <v>4358.979976156179</v>
+      </c>
+      <c r="CR22" s="48">
+        <v>5003.5775608976792</v>
+      </c>
+      <c r="CS22" s="12">
+        <v>6106.4461977503033</v>
+      </c>
+      <c r="CT22" s="18">
         <v>197.29073854522196</v>
       </c>
-      <c r="CU22" s="29">
+      <c r="CU22" s="26">
         <v>573.91046716222945</v>
       </c>
-      <c r="CV22" s="30">
+      <c r="CV22" s="27">
         <v>705.62674209401757</v>
       </c>
-      <c r="CW22" s="31">
+      <c r="CW22" s="28">
         <v>1073.3201435830319</v>
       </c>
-      <c r="CX22" s="32">
+      <c r="CX22" s="29">
         <v>1259.2104211422627</v>
       </c>
-      <c r="CY22" s="33">
+      <c r="CY22" s="30">
         <v>2159.2066438325464</v>
       </c>
-      <c r="CZ22" s="34"/>
-[...4 lines deleted...]
-      <c r="DE22" s="13"/>
+      <c r="CZ22" s="31"/>
+      <c r="DA22" s="32"/>
+      <c r="DB22" s="33"/>
+      <c r="DC22" s="34"/>
+      <c r="DD22" s="35"/>
+      <c r="DE22" s="12"/>
     </row>
     <row r="23" spans="1:109">
-      <c r="A23" s="27" t="s">
-[...2 lines deleted...]
-      <c r="B23" s="13">
+      <c r="A23" s="24" t="s">
+        <v>22</v>
+      </c>
+      <c r="B23" s="12">
         <v>97.507561185125837</v>
       </c>
-      <c r="C23" s="13">
+      <c r="C23" s="12">
         <v>208.11734697160156</v>
       </c>
-      <c r="D23" s="13">
+      <c r="D23" s="12">
         <v>253.16450933295221</v>
       </c>
-      <c r="E23" s="13">
+      <c r="E23" s="12">
         <v>338.2894784509017</v>
       </c>
-      <c r="F23" s="13">
+      <c r="F23" s="12">
         <v>444.35391077745396</v>
       </c>
-      <c r="G23" s="13">
+      <c r="G23" s="12">
         <v>561.98394906904161</v>
       </c>
-      <c r="H23" s="13">
+      <c r="H23" s="12">
         <v>726.22850131723158</v>
       </c>
-      <c r="I23" s="13">
+      <c r="I23" s="12">
         <v>874.36875748936598</v>
       </c>
-      <c r="J23" s="13">
+      <c r="J23" s="12">
         <v>1877.9502438518748</v>
       </c>
-      <c r="K23" s="13">
+      <c r="K23" s="12">
         <v>2158.6831019338415</v>
       </c>
-      <c r="L23" s="13">
+      <c r="L23" s="12">
         <v>2314.3637949169297</v>
       </c>
-      <c r="M23" s="13">
+      <c r="M23" s="12">
         <v>2552.0901141881413</v>
       </c>
-      <c r="N23" s="13">
+      <c r="N23" s="12">
         <v>98.625241651784279</v>
       </c>
       <c r="O23" s="10">
         <v>260.89541203288331</v>
       </c>
-      <c r="P23" s="13">
+      <c r="P23" s="12">
         <v>315.99615330798486</v>
       </c>
-      <c r="Q23" s="13">
+      <c r="Q23" s="12">
         <v>412.39996209766161</v>
       </c>
-      <c r="R23" s="14">
+      <c r="R23" s="13">
         <v>548.93803302316951</v>
       </c>
-      <c r="S23" s="15">
+      <c r="S23" s="36">
         <v>748.59401336738779</v>
       </c>
-      <c r="T23" s="15">
+      <c r="T23" s="36">
         <v>946.79740607728661</v>
       </c>
-      <c r="U23" s="15">
+      <c r="U23" s="36">
         <v>1109.5096819535433</v>
       </c>
-      <c r="V23" s="13">
+      <c r="V23" s="12">
         <v>1913.7279157634166</v>
       </c>
-      <c r="W23" s="13">
+      <c r="W23" s="12">
         <v>2191.4833027347818</v>
       </c>
-      <c r="X23" s="13">
+      <c r="X23" s="12">
         <v>2466.9433280942403</v>
       </c>
-      <c r="Y23" s="13">
+      <c r="Y23" s="12">
         <v>3059.4466100184577</v>
       </c>
-      <c r="Z23" s="13">
+      <c r="Z23" s="12">
         <v>116.79862649818207</v>
       </c>
-      <c r="AA23" s="13">
+      <c r="AA23" s="12">
         <v>244.20038325232878</v>
       </c>
-      <c r="AB23" s="13">
+      <c r="AB23" s="12">
         <v>293.6792652428328</v>
       </c>
-      <c r="AC23" s="13">
+      <c r="AC23" s="12">
         <v>397.43726494431968</v>
       </c>
-      <c r="AD23" s="13">
+      <c r="AD23" s="12">
         <v>524.02882552329174</v>
       </c>
-      <c r="AE23" s="13">
+      <c r="AE23" s="12">
         <v>665.73115336353669</v>
       </c>
-      <c r="AF23" s="13">
-[...17 lines deleted...]
-      <c r="AL23" s="13">
+      <c r="AF23" s="12">
+        <v>862.3134125179356</v>
+      </c>
+      <c r="AG23" s="12">
+        <v>1031.7549486434766</v>
+      </c>
+      <c r="AH23" s="12">
+        <v>2199.539491870235</v>
+      </c>
+      <c r="AI23" s="12">
+        <v>2570.7030180550887</v>
+      </c>
+      <c r="AJ23" s="12">
+        <v>2749.305103298288</v>
+      </c>
+      <c r="AK23" s="12">
+        <v>3020.002921875805</v>
+      </c>
+      <c r="AL23" s="12">
         <v>189.76524157926789</v>
       </c>
       <c r="AM23" s="10">
         <v>414.5003491764553</v>
       </c>
-      <c r="AN23" s="13">
+      <c r="AN23" s="12">
         <v>503.22153798095405</v>
       </c>
-      <c r="AO23" s="13">
+      <c r="AO23" s="12">
         <v>766.62913665433848</v>
       </c>
-      <c r="AP23" s="14">
+      <c r="AP23" s="13">
         <v>1066.3118017807731</v>
       </c>
-      <c r="AQ23" s="39">
+      <c r="AQ23" s="36">
         <v>1606.1457795914578</v>
       </c>
-      <c r="AR23" s="39">
+      <c r="AR23" s="36">
         <v>1954.5234333227095</v>
       </c>
-      <c r="AS23" s="39">
+      <c r="AS23" s="36">
         <v>2246.7707927935721</v>
       </c>
-      <c r="AT23" s="13">
+      <c r="AT23" s="12">
         <v>3765.127815796201</v>
       </c>
-      <c r="AU23" s="13">
+      <c r="AU23" s="12">
         <v>4462.2594625680777</v>
       </c>
-      <c r="AV23" s="13">
+      <c r="AV23" s="12">
         <v>4932.3422026862554</v>
       </c>
-      <c r="AW23" s="13">
+      <c r="AW23" s="12">
         <v>5685.4232403701089</v>
       </c>
-      <c r="AX23" s="42">
+      <c r="AX23" s="52">
         <v>170.57467378480794</v>
       </c>
-      <c r="AY23" s="43">
+      <c r="AY23" s="53">
         <v>366.36558295704924</v>
       </c>
-      <c r="AZ23" s="44">
+      <c r="AZ23" s="54">
         <v>445.84037366036807</v>
       </c>
-      <c r="BA23" s="45">
+      <c r="BA23" s="55">
         <v>601.46524819184572</v>
       </c>
-      <c r="BB23" s="46">
+      <c r="BB23" s="56">
         <v>746.78693963696492</v>
       </c>
-      <c r="BC23" s="47">
+      <c r="BC23" s="57">
         <v>959.05919386480127</v>
       </c>
-      <c r="BD23" s="48">
+      <c r="BD23" s="58">
         <v>1224.9823916999314</v>
       </c>
-      <c r="BE23" s="49">
+      <c r="BE23" s="59">
         <v>1463.3094666217773</v>
       </c>
-      <c r="BF23" s="50">
+      <c r="BF23" s="60">
         <v>2648.3053355722018</v>
       </c>
-      <c r="BG23" s="51">
+      <c r="BG23" s="61">
         <v>3216.1847120556995</v>
       </c>
-      <c r="BH23" s="52">
+      <c r="BH23" s="62">
         <v>3526.4725858892921</v>
       </c>
-      <c r="BI23" s="13">
-[...110 lines deleted...]
-      <c r="CT23" s="21">
+      <c r="BI23" s="12">
+        <v>3931.2879447585015</v>
+      </c>
+      <c r="BJ23" s="52">
+        <v>164.59252502148112</v>
+      </c>
+      <c r="BK23" s="26">
+        <v>357.53541639214598</v>
+      </c>
+      <c r="BL23" s="27">
+        <v>430.64000168073778</v>
+      </c>
+      <c r="BM23" s="28">
+        <v>599.63023820626552</v>
+      </c>
+      <c r="BN23" s="29">
+        <v>746.11900137668772</v>
+      </c>
+      <c r="BO23" s="30">
+        <v>965.56387061437727</v>
+      </c>
+      <c r="BP23" s="31">
+        <v>1282.1987594032291</v>
+      </c>
+      <c r="BQ23" s="32">
+        <v>1533.664899064941</v>
+      </c>
+      <c r="BR23" s="33">
+        <v>3042.7629879043443</v>
+      </c>
+      <c r="BS23" s="34">
+        <v>3552.7527583240499</v>
+      </c>
+      <c r="BT23" s="48">
+        <v>3880.3180796942738</v>
+      </c>
+      <c r="BU23" s="12">
+        <v>4310.9885361818206</v>
+      </c>
+      <c r="BV23" s="52">
+        <v>176.65846953814378</v>
+      </c>
+      <c r="BW23" s="26">
+        <v>396.24259662752252</v>
+      </c>
+      <c r="BX23" s="27">
+        <v>485.83303173076803</v>
+      </c>
+      <c r="BY23" s="28">
+        <v>669.08041408046984</v>
+      </c>
+      <c r="BZ23" s="29">
+        <v>833.37263726123638</v>
+      </c>
+      <c r="CA23" s="30">
+        <v>1042.6817890007692</v>
+      </c>
+      <c r="CB23" s="31">
+        <v>1373.1557704215645</v>
+      </c>
+      <c r="CC23" s="32">
+        <v>1644.812598865426</v>
+      </c>
+      <c r="CD23" s="33">
+        <v>3513.2098859795524</v>
+      </c>
+      <c r="CE23" s="34">
+        <v>4174.283086446686</v>
+      </c>
+      <c r="CF23" s="48">
+        <v>4548.0589538992554</v>
+      </c>
+      <c r="CG23" s="12">
+        <v>5017.5262953901556</v>
+      </c>
+      <c r="CH23" s="18">
+        <v>173.86020565109192</v>
+      </c>
+      <c r="CI23" s="26">
+        <v>426.26185794952715</v>
+      </c>
+      <c r="CJ23" s="27">
+        <v>539.81354898026041</v>
+      </c>
+      <c r="CK23" s="28">
+        <v>759.33075137590924</v>
+      </c>
+      <c r="CL23" s="29">
+        <v>896.42314723849563</v>
+      </c>
+      <c r="CM23" s="30">
+        <v>1274.5516235281277</v>
+      </c>
+      <c r="CN23" s="31">
+        <v>1541.3410281408949</v>
+      </c>
+      <c r="CO23" s="32">
+        <v>1791.2332060565643</v>
+      </c>
+      <c r="CP23" s="33">
+        <v>3380.846041040164</v>
+      </c>
+      <c r="CQ23" s="34">
+        <v>3948.387613362655</v>
+      </c>
+      <c r="CR23" s="48">
+        <v>4363.6382991078872</v>
+      </c>
+      <c r="CS23" s="12">
+        <v>5049.5850144968535</v>
+      </c>
+      <c r="CT23" s="18">
         <v>152.1679172857007</v>
       </c>
-      <c r="CU23" s="29">
+      <c r="CU23" s="26">
         <v>415.56771448148027</v>
       </c>
-      <c r="CV23" s="30">
+      <c r="CV23" s="27">
         <v>532.43320335560804</v>
       </c>
-      <c r="CW23" s="31">
+      <c r="CW23" s="28">
         <v>885.38423049103767</v>
       </c>
-      <c r="CX23" s="32">
+      <c r="CX23" s="29">
         <v>1114.7127913529496</v>
       </c>
-      <c r="CY23" s="33">
+      <c r="CY23" s="30">
         <v>1383.9678842958342</v>
       </c>
-      <c r="CZ23" s="34"/>
-[...4 lines deleted...]
-      <c r="DE23" s="13"/>
+      <c r="CZ23" s="31"/>
+      <c r="DA23" s="32"/>
+      <c r="DB23" s="33"/>
+      <c r="DC23" s="34"/>
+      <c r="DD23" s="35"/>
+      <c r="DE23" s="12"/>
     </row>
     <row r="24" spans="1:109">
-      <c r="A24" s="27" t="s">
-[...2 lines deleted...]
-      <c r="B24" s="13">
+      <c r="A24" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="B24" s="12">
         <v>289.29254677614063</v>
       </c>
-      <c r="C24" s="13">
+      <c r="C24" s="12">
         <v>630.75416074123268</v>
       </c>
-      <c r="D24" s="13">
+      <c r="D24" s="12">
         <v>737.28629426612417</v>
       </c>
-      <c r="E24" s="13">
+      <c r="E24" s="12">
         <v>951.49000109278404</v>
       </c>
-      <c r="F24" s="13">
+      <c r="F24" s="12">
         <v>1205.1203128343973</v>
       </c>
-      <c r="G24" s="13">
+      <c r="G24" s="12">
         <v>1850.1168496392793</v>
       </c>
-      <c r="H24" s="13">
+      <c r="H24" s="12">
         <v>2381.3605060673926</v>
       </c>
-      <c r="I24" s="13">
+      <c r="I24" s="12">
         <v>2843.5307819188151</v>
       </c>
-      <c r="J24" s="13">
+      <c r="J24" s="12">
         <v>4129.5215382638271</v>
       </c>
-      <c r="K24" s="13">
+      <c r="K24" s="12">
         <v>4727.2206989603947</v>
       </c>
-      <c r="L24" s="13">
+      <c r="L24" s="12">
         <v>4892.5808724662893</v>
       </c>
-      <c r="M24" s="13">
+      <c r="M24" s="12">
         <v>5523.9115720192194</v>
       </c>
-      <c r="N24" s="13">
+      <c r="N24" s="12">
         <v>288.48980434330343</v>
       </c>
       <c r="O24" s="10">
         <v>725.73159060072885</v>
       </c>
-      <c r="P24" s="13">
+      <c r="P24" s="12">
         <v>854.91004367168125</v>
       </c>
-      <c r="Q24" s="13">
+      <c r="Q24" s="12">
         <v>1094.0411839690721</v>
       </c>
-      <c r="R24" s="14">
+      <c r="R24" s="13">
         <v>1425.7227283195484</v>
       </c>
-      <c r="S24" s="15">
+      <c r="S24" s="36">
         <v>2345.3544852966406</v>
       </c>
-      <c r="T24" s="15">
+      <c r="T24" s="36">
         <v>2956.7115552913174</v>
       </c>
-      <c r="U24" s="15">
+      <c r="U24" s="36">
         <v>3458.9231854461223</v>
       </c>
-      <c r="V24" s="13">
+      <c r="V24" s="12">
         <v>4804.5958957395105</v>
       </c>
-      <c r="W24" s="13">
+      <c r="W24" s="12">
         <v>5491.8627985339526</v>
       </c>
-      <c r="X24" s="13">
+      <c r="X24" s="12">
         <v>5789.0722316385891</v>
       </c>
-      <c r="Y24" s="13">
+      <c r="Y24" s="12">
         <v>6801.4786319624081</v>
       </c>
-      <c r="Z24" s="13">
+      <c r="Z24" s="12">
         <v>360.87504381217445</v>
       </c>
-      <c r="AA24" s="13">
+      <c r="AA24" s="12">
         <v>763.05745375647928</v>
       </c>
-      <c r="AB24" s="13">
+      <c r="AB24" s="12">
         <v>904.52430583690625</v>
       </c>
-      <c r="AC24" s="13">
+      <c r="AC24" s="12">
         <v>1188.1418662989017</v>
       </c>
-      <c r="AD24" s="13">
+      <c r="AD24" s="12">
         <v>1498.971996121315</v>
       </c>
-      <c r="AE24" s="13">
+      <c r="AE24" s="12">
         <v>2257.8611992164301</v>
       </c>
-      <c r="AF24" s="13">
-[...17 lines deleted...]
-      <c r="AL24" s="13">
+      <c r="AF24" s="12">
+        <v>2793.8835190140112</v>
+      </c>
+      <c r="AG24" s="12">
+        <v>3250.2241648406603</v>
+      </c>
+      <c r="AH24" s="12">
+        <v>4927.3959770876772</v>
+      </c>
+      <c r="AI24" s="12">
+        <v>5576.7775394467408</v>
+      </c>
+      <c r="AJ24" s="12">
+        <v>5799.596727998297</v>
+      </c>
+      <c r="AK24" s="12">
+        <v>6555.0710285878959</v>
+      </c>
+      <c r="AL24" s="12">
         <v>406.08223069854671</v>
       </c>
       <c r="AM24" s="10">
         <v>859.87326295388652</v>
       </c>
-      <c r="AN24" s="13">
+      <c r="AN24" s="12">
         <v>1022.4741589915874</v>
       </c>
-      <c r="AO24" s="13">
+      <c r="AO24" s="12">
         <v>1278.325006285166</v>
       </c>
-      <c r="AP24" s="14">
+      <c r="AP24" s="13">
         <v>1571.4634151472032</v>
       </c>
-      <c r="AQ24" s="39">
+      <c r="AQ24" s="36">
         <v>2318.3259535263396</v>
       </c>
-      <c r="AR24" s="39">
+      <c r="AR24" s="36">
         <v>2682.2485896291391</v>
       </c>
-      <c r="AS24" s="39">
+      <c r="AS24" s="36">
         <v>3006.3470177313857</v>
       </c>
-      <c r="AT24" s="13">
+      <c r="AT24" s="12">
         <v>4674.6592480741047</v>
       </c>
-      <c r="AU24" s="13">
+      <c r="AU24" s="12">
         <v>5290.8674778831792</v>
       </c>
-      <c r="AV24" s="13">
+      <c r="AV24" s="12">
         <v>5509.3296428286103</v>
       </c>
-      <c r="AW24" s="13">
+      <c r="AW24" s="12">
         <v>6195.1845282763397</v>
       </c>
-      <c r="AX24" s="42">
+      <c r="AX24" s="52">
         <v>449.99103097377292</v>
       </c>
-      <c r="AY24" s="43">
+      <c r="AY24" s="53">
         <v>968.49710149359385</v>
       </c>
-      <c r="AZ24" s="44">
+      <c r="AZ24" s="54">
         <v>1134.0259268892187</v>
       </c>
-      <c r="BA24" s="45">
+      <c r="BA24" s="55">
         <v>1459.0113965585545</v>
       </c>
-      <c r="BB24" s="46">
+      <c r="BB24" s="56">
         <v>1737.0726606092267</v>
       </c>
-      <c r="BC24" s="47">
+      <c r="BC24" s="57">
         <v>2914.1492783638846</v>
       </c>
-      <c r="BD24" s="48">
+      <c r="BD24" s="58">
         <v>3470.0605838009151</v>
       </c>
-      <c r="BE24" s="49">
+      <c r="BE24" s="59">
         <v>3972.6634974557223</v>
       </c>
-      <c r="BF24" s="50">
+      <c r="BF24" s="60">
         <v>5898.1541308595752</v>
       </c>
-      <c r="BG24" s="51">
+      <c r="BG24" s="61">
         <v>6783.3671876417811</v>
       </c>
-      <c r="BH24" s="52">
+      <c r="BH24" s="62">
         <v>7029.993488405963</v>
       </c>
-      <c r="BI24" s="13">
-[...110 lines deleted...]
-      <c r="CT24" s="21">
+      <c r="BI24" s="12">
+        <v>8429.7207435360215</v>
+      </c>
+      <c r="BJ24" s="52">
+        <v>441.53173716500407</v>
+      </c>
+      <c r="BK24" s="26">
+        <v>966.59793064174312</v>
+      </c>
+      <c r="BL24" s="27">
+        <v>1127.4946500048191</v>
+      </c>
+      <c r="BM24" s="28">
+        <v>1483.5721995878487</v>
+      </c>
+      <c r="BN24" s="29">
+        <v>1776.8970565095274</v>
+      </c>
+      <c r="BO24" s="30">
+        <v>2908.8911601331838</v>
+      </c>
+      <c r="BP24" s="31">
+        <v>3429.7282919099171</v>
+      </c>
+      <c r="BQ24" s="32">
+        <v>3918.2916187284495</v>
+      </c>
+      <c r="BR24" s="33">
+        <v>6230.9500640219921</v>
+      </c>
+      <c r="BS24" s="34">
+        <v>7074.6895279589535</v>
+      </c>
+      <c r="BT24" s="48">
+        <v>7442.7015978249783</v>
+      </c>
+      <c r="BU24" s="12">
+        <v>8516.5520688164634</v>
+      </c>
+      <c r="BV24" s="52">
+        <v>455.86477558396291</v>
+      </c>
+      <c r="BW24" s="26">
+        <v>1049.28481564142</v>
+      </c>
+      <c r="BX24" s="27">
+        <v>1202.5425868855348</v>
+      </c>
+      <c r="BY24" s="28">
+        <v>1554.4414708955842</v>
+      </c>
+      <c r="BZ24" s="29">
+        <v>1872.6518815726167</v>
+      </c>
+      <c r="CA24" s="30">
+        <v>3085.4960176752456</v>
+      </c>
+      <c r="CB24" s="31">
+        <v>3663.7422816077096</v>
+      </c>
+      <c r="CC24" s="32">
+        <v>4213.6016085790889</v>
+      </c>
+      <c r="CD24" s="33">
+        <v>6889.3201657821319</v>
+      </c>
+      <c r="CE24" s="34">
+        <v>7905.8494816883194</v>
+      </c>
+      <c r="CF24" s="48">
+        <v>8358.8603765787193</v>
+      </c>
+      <c r="CG24" s="12">
+        <v>9362.6404799046541</v>
+      </c>
+      <c r="CH24" s="18">
+        <v>419.79955576313552</v>
+      </c>
+      <c r="CI24" s="26">
+        <v>1049.8229601181304</v>
+      </c>
+      <c r="CJ24" s="27">
+        <v>1375.5409511852367</v>
+      </c>
+      <c r="CK24" s="28">
+        <v>1860.1238523297432</v>
+      </c>
+      <c r="CL24" s="29">
+        <v>2223.1824687089547</v>
+      </c>
+      <c r="CM24" s="30">
+        <v>3092.5750732792121</v>
+      </c>
+      <c r="CN24" s="31">
+        <v>3626.7005346316546</v>
+      </c>
+      <c r="CO24" s="32">
+        <v>4129.7443254706332</v>
+      </c>
+      <c r="CP24" s="33">
+        <v>6780.9633278721158</v>
+      </c>
+      <c r="CQ24" s="34">
+        <v>7829.1944468642287</v>
+      </c>
+      <c r="CR24" s="48">
+        <v>8836.5582674766538</v>
+      </c>
+      <c r="CS24" s="12">
+        <v>10424.088058783862</v>
+      </c>
+      <c r="CT24" s="18">
         <v>441.48122961223652</v>
       </c>
-      <c r="CU24" s="29">
+      <c r="CU24" s="26">
         <v>1149.5098117931764</v>
       </c>
-      <c r="CV24" s="30">
+      <c r="CV24" s="27">
         <v>1418.8279354045749</v>
       </c>
-      <c r="CW24" s="31">
+      <c r="CW24" s="28">
         <v>1996.2063273661806</v>
       </c>
-      <c r="CX24" s="32">
+      <c r="CX24" s="29">
         <v>2344.1650214604911</v>
       </c>
-      <c r="CY24" s="33">
+      <c r="CY24" s="30">
         <v>3764.5701627372932</v>
       </c>
-      <c r="CZ24" s="34"/>
-[...4 lines deleted...]
-      <c r="DE24" s="13"/>
+      <c r="CZ24" s="31"/>
+      <c r="DA24" s="32"/>
+      <c r="DB24" s="33"/>
+      <c r="DC24" s="34"/>
+      <c r="DD24" s="35"/>
+      <c r="DE24" s="12"/>
     </row>
     <row r="25" spans="1:109">
-      <c r="A25" s="27" t="s">
-[...2 lines deleted...]
-      <c r="B25" s="13">
+      <c r="A25" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="B25" s="12">
         <v>52.795964781943972</v>
       </c>
-      <c r="C25" s="13">
+      <c r="C25" s="12">
         <v>123.1078080644225</v>
       </c>
-      <c r="D25" s="13">
+      <c r="D25" s="12">
         <v>164.73574572596027</v>
       </c>
-      <c r="E25" s="13">
+      <c r="E25" s="12">
         <v>220.46126866059063</v>
       </c>
-      <c r="F25" s="13">
+      <c r="F25" s="12">
         <v>276.14983551192978</v>
       </c>
-      <c r="G25" s="13">
+      <c r="G25" s="12">
         <v>365.02561164832741</v>
       </c>
-      <c r="H25" s="13">
+      <c r="H25" s="12">
         <v>452.21236101795159</v>
       </c>
-      <c r="I25" s="13">
+      <c r="I25" s="12">
         <v>534.35360450022029</v>
       </c>
-      <c r="J25" s="13">
+      <c r="J25" s="12">
         <v>724.99272440699463</v>
       </c>
-      <c r="K25" s="13">
+      <c r="K25" s="12">
         <v>834.78313850543771</v>
       </c>
-      <c r="L25" s="13">
+      <c r="L25" s="12">
         <v>1190.7532882687144</v>
       </c>
-      <c r="M25" s="13">
+      <c r="M25" s="12">
         <v>1522.4577334257592</v>
       </c>
       <c r="N25" s="10">
         <v>71.816069027829158</v>
       </c>
       <c r="O25" s="10">
         <v>182.21719083338132</v>
       </c>
-      <c r="P25" s="13">
+      <c r="P25" s="12">
         <v>252.77114435762206</v>
       </c>
-      <c r="Q25" s="13">
+      <c r="Q25" s="12">
         <v>353.67272306235873</v>
       </c>
-      <c r="R25" s="14">
+      <c r="R25" s="13">
         <v>440.45257493268286</v>
       </c>
-      <c r="S25" s="15">
+      <c r="S25" s="36">
         <v>574.77345641390923</v>
       </c>
-      <c r="T25" s="15">
+      <c r="T25" s="36">
         <v>679.25756940337715</v>
       </c>
-      <c r="U25" s="15">
+      <c r="U25" s="36">
         <v>764.94383906978487</v>
       </c>
-      <c r="V25" s="13">
+      <c r="V25" s="12">
         <v>1220.2987609939</v>
       </c>
-      <c r="W25" s="13">
+      <c r="W25" s="12">
         <v>1346.2565780059963</v>
       </c>
-      <c r="X25" s="13">
+      <c r="X25" s="12">
         <v>1855.0174697501977</v>
       </c>
-      <c r="Y25" s="13">
+      <c r="Y25" s="12">
         <v>2210.9566022616827</v>
       </c>
-      <c r="Z25" s="13">
+      <c r="Z25" s="12">
         <v>104.178922497196</v>
       </c>
-      <c r="AA25" s="13">
+      <c r="AA25" s="12">
         <v>199.12881441043157</v>
       </c>
-      <c r="AB25" s="13">
+      <c r="AB25" s="12">
         <v>246.26491171081619</v>
       </c>
-      <c r="AC25" s="13">
+      <c r="AC25" s="12">
         <v>311.90161661315841</v>
       </c>
-      <c r="AD25" s="13">
+      <c r="AD25" s="12">
         <v>371.18954650662607</v>
       </c>
-      <c r="AE25" s="13">
+      <c r="AE25" s="12">
         <v>462.46319193612351</v>
       </c>
-      <c r="AF25" s="13">
-[...15 lines deleted...]
-        <v>1991.4260377141225</v>
+      <c r="AF25" s="12">
+        <v>559.25984686266838</v>
+      </c>
+      <c r="AG25" s="12">
+        <v>667.77657287072634</v>
+      </c>
+      <c r="AH25" s="12">
+        <v>1032.9804945027595</v>
+      </c>
+      <c r="AI25" s="12">
+        <v>1171.9077055526409</v>
+      </c>
+      <c r="AJ25" s="12">
+        <v>1618.1863492433436</v>
+      </c>
+      <c r="AK25" s="12">
+        <v>2015.6868192785917</v>
       </c>
       <c r="AL25" s="10">
         <v>82.145632054037037</v>
       </c>
       <c r="AM25" s="10">
         <v>201.58104511546034</v>
       </c>
-      <c r="AN25" s="13">
+      <c r="AN25" s="12">
         <v>285.97541702521596</v>
       </c>
-      <c r="AO25" s="13">
+      <c r="AO25" s="12">
         <v>391.09520336325318</v>
       </c>
-      <c r="AP25" s="14">
+      <c r="AP25" s="13">
         <v>497.42947346978872</v>
       </c>
-      <c r="AQ25" s="39">
+      <c r="AQ25" s="36">
         <v>595.27691275314692</v>
       </c>
-      <c r="AR25" s="39">
+      <c r="AR25" s="36">
         <v>679.43366857480714</v>
       </c>
-      <c r="AS25" s="39">
+      <c r="AS25" s="36">
         <v>824.70950587050845</v>
       </c>
-      <c r="AT25" s="13">
+      <c r="AT25" s="12">
         <v>1240.2382073555902</v>
       </c>
-      <c r="AU25" s="13">
+      <c r="AU25" s="12">
         <v>1456.0548812284212</v>
       </c>
-      <c r="AV25" s="13">
+      <c r="AV25" s="12">
         <v>1939.7667196307393</v>
       </c>
-      <c r="AW25" s="13">
+      <c r="AW25" s="12">
         <v>2401.3823548289288</v>
       </c>
-      <c r="AX25" s="42">
+      <c r="AX25" s="52">
         <v>174.32216599812426</v>
       </c>
-      <c r="AY25" s="43">
+      <c r="AY25" s="53">
         <v>392.90767734403818</v>
       </c>
-      <c r="AZ25" s="44">
+      <c r="AZ25" s="54">
         <v>525.37202121280336</v>
       </c>
-      <c r="BA25" s="45">
+      <c r="BA25" s="55">
         <v>695.26728411527324</v>
       </c>
-      <c r="BB25" s="46">
+      <c r="BB25" s="56">
         <v>854.75882737273514</v>
       </c>
-      <c r="BC25" s="47">
+      <c r="BC25" s="57">
         <v>1019.9743214312798</v>
       </c>
-      <c r="BD25" s="48">
+      <c r="BD25" s="58">
         <v>1177.75429440269</v>
       </c>
-      <c r="BE25" s="49">
+      <c r="BE25" s="59">
         <v>1388.7357590356464</v>
       </c>
-      <c r="BF25" s="50">
+      <c r="BF25" s="60">
         <v>3182.9567112656441</v>
       </c>
-      <c r="BG25" s="51">
+      <c r="BG25" s="61">
         <v>3505.2021102779158</v>
       </c>
-      <c r="BH25" s="52">
+      <c r="BH25" s="62">
         <v>4207.361085461097</v>
       </c>
-      <c r="BI25" s="13">
-[...110 lines deleted...]
-      <c r="CT25" s="21">
+      <c r="BI25" s="12">
+        <v>4541.3270871513023</v>
+      </c>
+      <c r="BJ25" s="52">
+        <v>276.70888510851819</v>
+      </c>
+      <c r="BK25" s="26">
+        <v>603.43914062598787</v>
+      </c>
+      <c r="BL25" s="27">
+        <v>882.08195789987417</v>
+      </c>
+      <c r="BM25" s="28">
+        <v>1182.9238962387665</v>
+      </c>
+      <c r="BN25" s="29">
+        <v>1469.9549910316236</v>
+      </c>
+      <c r="BO25" s="30">
+        <v>1755.8426717413465</v>
+      </c>
+      <c r="BP25" s="31">
+        <v>2027.7610528419616</v>
+      </c>
+      <c r="BQ25" s="32">
+        <v>2341.4701179299545</v>
+      </c>
+      <c r="BR25" s="33">
+        <v>3404.9757225277058</v>
+      </c>
+      <c r="BS25" s="34">
+        <v>3873.2105801672924</v>
+      </c>
+      <c r="BT25" s="48">
+        <v>5189.6696376461832</v>
+      </c>
+      <c r="BU25" s="12">
+        <v>6593.1773009080898</v>
+      </c>
+      <c r="BV25" s="52">
+        <v>322.64913383972322</v>
+      </c>
+      <c r="BW25" s="26">
+        <v>695.41440832245303</v>
+      </c>
+      <c r="BX25" s="27">
+        <v>1025.7008042578659</v>
+      </c>
+      <c r="BY25" s="28">
+        <v>1398.5742352417678</v>
+      </c>
+      <c r="BZ25" s="29">
+        <v>1732.9015171089986</v>
+      </c>
+      <c r="CA25" s="30">
+        <v>2071.2602967725156</v>
+      </c>
+      <c r="CB25" s="31">
+        <v>2393.32797594967</v>
+      </c>
+      <c r="CC25" s="32">
+        <v>3118.2741196314391</v>
+      </c>
+      <c r="CD25" s="33">
+        <v>4091.7750878655115</v>
+      </c>
+      <c r="CE25" s="34">
+        <v>4569.6345173619075</v>
+      </c>
+      <c r="CF25" s="48">
+        <v>5406.5463454065748</v>
+      </c>
+      <c r="CG25" s="12">
+        <v>6959.8230037191561</v>
+      </c>
+      <c r="CH25" s="18">
+        <v>368.95178027344451</v>
+      </c>
+      <c r="CI25" s="26">
+        <v>714.71284059661184</v>
+      </c>
+      <c r="CJ25" s="27">
+        <v>1120.9909528803262</v>
+      </c>
+      <c r="CK25" s="28">
+        <v>1825.876854078957</v>
+      </c>
+      <c r="CL25" s="29">
+        <v>2300.3608426801766</v>
+      </c>
+      <c r="CM25" s="30">
+        <v>2968.4765613854902</v>
+      </c>
+      <c r="CN25" s="31">
+        <v>3585.427357150953</v>
+      </c>
+      <c r="CO25" s="32">
+        <v>4256.6655432735661</v>
+      </c>
+      <c r="CP25" s="33">
+        <v>5543.2985849303604</v>
+      </c>
+      <c r="CQ25" s="34">
+        <v>6321.8845192415229</v>
+      </c>
+      <c r="CR25" s="48">
+        <v>7070.384065130751</v>
+      </c>
+      <c r="CS25" s="12">
+        <v>8044.1064019564747</v>
+      </c>
+      <c r="CT25" s="18">
         <v>718.9461881429321</v>
       </c>
-      <c r="CU25" s="29">
+      <c r="CU25" s="26">
         <v>1641.4571469428247</v>
       </c>
-      <c r="CV25" s="30">
+      <c r="CV25" s="27">
         <v>2439.3983061455365</v>
       </c>
-      <c r="CW25" s="31">
+      <c r="CW25" s="28">
         <v>3176.0147995992202</v>
       </c>
-      <c r="CX25" s="32">
+      <c r="CX25" s="29">
         <v>3899.5389956059371</v>
       </c>
-      <c r="CY25" s="33">
+      <c r="CY25" s="30">
         <v>4678.3558919612669</v>
       </c>
-      <c r="CZ25" s="34"/>
-[...4 lines deleted...]
-      <c r="DE25" s="13"/>
+      <c r="CZ25" s="31"/>
+      <c r="DA25" s="32"/>
+      <c r="DB25" s="33"/>
+      <c r="DC25" s="34"/>
+      <c r="DD25" s="35"/>
+      <c r="DE25" s="12"/>
     </row>
     <row r="26" spans="1:109">
-      <c r="A26" s="40" t="s">
-[...2 lines deleted...]
-      <c r="B26" s="13">
+      <c r="A26" s="37" t="s">
+        <v>25</v>
+      </c>
+      <c r="B26" s="12">
         <v>74.983476189006808</v>
       </c>
-      <c r="C26" s="13">
+      <c r="C26" s="12">
         <v>175.9749617284678</v>
       </c>
-      <c r="D26" s="13">
+      <c r="D26" s="12">
         <v>240.70655981926694</v>
       </c>
-      <c r="E26" s="13">
+      <c r="E26" s="12">
         <v>312.86731473882151</v>
       </c>
-      <c r="F26" s="13">
+      <c r="F26" s="12">
         <v>399.40906601555815</v>
       </c>
-      <c r="G26" s="13">
+      <c r="G26" s="12">
         <v>570.94488968331916</v>
       </c>
-      <c r="H26" s="13">
+      <c r="H26" s="12">
         <v>690.91540064554044</v>
       </c>
-      <c r="I26" s="13">
+      <c r="I26" s="12">
         <v>796.87967938597853</v>
       </c>
-      <c r="J26" s="13">
+      <c r="J26" s="12">
         <v>1194.9820967096966</v>
       </c>
-      <c r="K26" s="13">
+      <c r="K26" s="12">
         <v>1356.602317896416</v>
       </c>
-      <c r="L26" s="13">
+      <c r="L26" s="12">
         <v>1497.6675146511614</v>
       </c>
-      <c r="M26" s="13">
+      <c r="M26" s="12">
         <v>1679.7901180820434</v>
       </c>
-      <c r="N26" s="13">
+      <c r="N26" s="12">
         <v>85.128697326573757</v>
       </c>
-      <c r="O26" s="13">
+      <c r="O26" s="12">
         <v>213.04175212270169</v>
       </c>
-      <c r="P26" s="13">
+      <c r="P26" s="12">
         <v>278.69200804602713</v>
       </c>
-      <c r="Q26" s="13">
+      <c r="Q26" s="12">
         <v>385.82541338504547</v>
       </c>
-      <c r="R26" s="14">
+      <c r="R26" s="13">
         <v>510.514110137937</v>
       </c>
-      <c r="S26" s="15">
+      <c r="S26" s="36">
         <v>765.38059357006262</v>
       </c>
-      <c r="T26" s="15">
+      <c r="T26" s="36">
         <v>910.29733873028704</v>
       </c>
-      <c r="U26" s="15">
+      <c r="U26" s="36">
         <v>1029.6188844727792</v>
       </c>
-      <c r="V26" s="13">
+      <c r="V26" s="12">
         <v>1467.6955136881338</v>
       </c>
-      <c r="W26" s="13">
+      <c r="W26" s="12">
         <v>1652.4201376776355</v>
       </c>
-      <c r="X26" s="13">
+      <c r="X26" s="12">
         <v>1859.3633278633588</v>
       </c>
-      <c r="Y26" s="13">
+      <c r="Y26" s="12">
         <v>2004.7023385137279</v>
       </c>
-      <c r="Z26" s="13">
+      <c r="Z26" s="12">
         <v>92.830115306553836</v>
       </c>
-      <c r="AA26" s="13">
+      <c r="AA26" s="12">
         <v>211.98537278675485</v>
       </c>
-      <c r="AB26" s="13">
+      <c r="AB26" s="12">
         <v>275.39270370551236</v>
       </c>
-      <c r="AC26" s="13">
+      <c r="AC26" s="12">
         <v>383.94697111982418</v>
       </c>
-      <c r="AD26" s="13">
+      <c r="AD26" s="12">
         <v>495.51821580769717</v>
       </c>
-      <c r="AE26" s="13">
+      <c r="AE26" s="12">
         <v>718.2935249536049</v>
       </c>
-      <c r="AF26" s="13">
-[...17 lines deleted...]
-      <c r="AL26" s="13">
+      <c r="AF26" s="12">
+        <v>864.97802602027468</v>
+      </c>
+      <c r="AG26" s="12">
+        <v>992.29339003837754</v>
+      </c>
+      <c r="AH26" s="12">
+        <v>1579.8830149056412</v>
+      </c>
+      <c r="AI26" s="12">
+        <v>1793.0707159752292</v>
+      </c>
+      <c r="AJ26" s="12">
+        <v>1954.4332239459789</v>
+      </c>
+      <c r="AK26" s="12">
+        <v>2199.164945779884</v>
+      </c>
+      <c r="AL26" s="12">
         <v>107.83997761145045</v>
       </c>
-      <c r="AM26" s="13">
+      <c r="AM26" s="12">
         <v>246.05750872926123</v>
       </c>
-      <c r="AN26" s="13">
+      <c r="AN26" s="12">
         <v>322.38552595215356</v>
       </c>
-      <c r="AO26" s="13">
+      <c r="AO26" s="12">
         <v>444.46343102122228</v>
       </c>
-      <c r="AP26" s="14">
+      <c r="AP26" s="13">
         <v>545.84091048609685</v>
       </c>
-      <c r="AQ26" s="39">
+      <c r="AQ26" s="36">
         <v>804.03278535731249</v>
       </c>
-      <c r="AR26" s="39">
+      <c r="AR26" s="36">
         <v>1014.6351417868311</v>
       </c>
-      <c r="AS26" s="39">
+      <c r="AS26" s="36">
         <v>1238.430826244924</v>
       </c>
-      <c r="AT26" s="13">
+      <c r="AT26" s="12">
         <v>1948.7116678877203</v>
       </c>
-      <c r="AU26" s="13">
+      <c r="AU26" s="12">
         <v>2289.4523754613228</v>
       </c>
-      <c r="AV26" s="13">
+      <c r="AV26" s="12">
         <v>2652.9430156437447</v>
       </c>
-      <c r="AW26" s="13">
+      <c r="AW26" s="12">
         <v>3076.095076813519</v>
       </c>
-      <c r="AX26" s="42">
+      <c r="AX26" s="52">
         <v>305.59776852269829</v>
       </c>
-      <c r="AY26" s="43">
+      <c r="AY26" s="53">
         <v>650.21855987126969</v>
       </c>
-      <c r="AZ26" s="44">
+      <c r="AZ26" s="54">
         <v>866.03480221934547</v>
       </c>
-      <c r="BA26" s="45">
+      <c r="BA26" s="55">
         <v>1203.7609791502116</v>
       </c>
-      <c r="BB26" s="46">
+      <c r="BB26" s="56">
         <v>1535.8097069993078</v>
       </c>
-      <c r="BC26" s="47">
+      <c r="BC26" s="57">
         <v>2061.7974163737786</v>
       </c>
-      <c r="BD26" s="48">
+      <c r="BD26" s="58">
         <v>2442.9715678618668</v>
       </c>
-      <c r="BE26" s="49">
+      <c r="BE26" s="59">
         <v>2733.1221059591053</v>
       </c>
-      <c r="BF26" s="50">
+      <c r="BF26" s="60">
         <v>3810.9503931735076</v>
       </c>
-      <c r="BG26" s="51">
+      <c r="BG26" s="61">
         <v>4343.3424012055184</v>
       </c>
-      <c r="BH26" s="52">
+      <c r="BH26" s="62">
         <v>4885.4528140655893</v>
       </c>
-      <c r="BI26" s="13">
-[...110 lines deleted...]
-      <c r="CT26" s="21">
+      <c r="BI26" s="12">
+        <v>5341.0525919527781</v>
+      </c>
+      <c r="BJ26" s="52">
+        <v>495.3560347581431</v>
+      </c>
+      <c r="BK26" s="26">
+        <v>1077.8721662220271</v>
+      </c>
+      <c r="BL26" s="27">
+        <v>1642.5763794347613</v>
+      </c>
+      <c r="BM26" s="28">
+        <v>2251.6819433705355</v>
+      </c>
+      <c r="BN26" s="29">
+        <v>2834.3358486471193</v>
+      </c>
+      <c r="BO26" s="30">
+        <v>3492.6140543101965</v>
+      </c>
+      <c r="BP26" s="31">
+        <v>3990.9106703172965</v>
+      </c>
+      <c r="BQ26" s="32">
+        <v>4438.9293729375713</v>
+      </c>
+      <c r="BR26" s="33">
+        <v>5218.1178731569189</v>
+      </c>
+      <c r="BS26" s="34">
+        <v>5485.7278707001951</v>
+      </c>
+      <c r="BT26" s="48">
+        <v>5715.6021946017327</v>
+      </c>
+      <c r="BU26" s="12">
+        <v>6206.5344436063115</v>
+      </c>
+      <c r="BV26" s="52">
+        <v>421.17457940848777</v>
+      </c>
+      <c r="BW26" s="26">
+        <v>797.30244436641829</v>
+      </c>
+      <c r="BX26" s="27">
+        <v>1304.4314540582657</v>
+      </c>
+      <c r="BY26" s="28">
+        <v>2222.5714039007707</v>
+      </c>
+      <c r="BZ26" s="29">
+        <v>2747.9816393874999</v>
+      </c>
+      <c r="CA26" s="30">
+        <v>3236.4758169137899</v>
+      </c>
+      <c r="CB26" s="31">
+        <v>3613.9532811350136</v>
+      </c>
+      <c r="CC26" s="32">
+        <v>4182.6081321118736</v>
+      </c>
+      <c r="CD26" s="33">
+        <v>5654.2217892260278</v>
+      </c>
+      <c r="CE26" s="34">
+        <v>5986.0838164257266</v>
+      </c>
+      <c r="CF26" s="48">
+        <v>6357.1378698777153</v>
+      </c>
+      <c r="CG26" s="12">
+        <v>7064.1375861473034</v>
+      </c>
+      <c r="CH26" s="18">
+        <v>339.38701790415899</v>
+      </c>
+      <c r="CI26" s="26">
+        <v>985.06437412640889</v>
+      </c>
+      <c r="CJ26" s="27">
+        <v>1611.4169279819771</v>
+      </c>
+      <c r="CK26" s="28">
+        <v>2184.6036934037065</v>
+      </c>
+      <c r="CL26" s="29">
+        <v>2768.1290594911793</v>
+      </c>
+      <c r="CM26" s="30">
+        <v>3391.1299919986086</v>
+      </c>
+      <c r="CN26" s="31">
+        <v>4131.5833979088029</v>
+      </c>
+      <c r="CO26" s="32">
+        <v>4906.5505576858832</v>
+      </c>
+      <c r="CP26" s="33">
+        <v>6910.4327067209761</v>
+      </c>
+      <c r="CQ26" s="34">
+        <v>7836.4192542991732</v>
+      </c>
+      <c r="CR26" s="48">
+        <v>8688.4528490729317</v>
+      </c>
+      <c r="CS26" s="12">
+        <v>9733.2143953638624</v>
+      </c>
+      <c r="CT26" s="18">
         <v>497.34710565142382</v>
       </c>
-      <c r="CU26" s="29">
+      <c r="CU26" s="26">
         <v>1203.6882621931741</v>
       </c>
-      <c r="CV26" s="30">
+      <c r="CV26" s="27">
         <v>1340.0820430296501</v>
       </c>
-      <c r="CW26" s="31">
+      <c r="CW26" s="28">
         <v>2057.0987845442419</v>
       </c>
-      <c r="CX26" s="32">
+      <c r="CX26" s="29">
         <v>2657.6338335416858</v>
       </c>
-      <c r="CY26" s="33">
+      <c r="CY26" s="30">
         <v>3585.3991620727347</v>
       </c>
-      <c r="CZ26" s="34"/>
-[...4 lines deleted...]
-      <c r="DE26" s="13"/>
+      <c r="CZ26" s="31"/>
+      <c r="DA26" s="32"/>
+      <c r="DB26" s="33"/>
+      <c r="DC26" s="34"/>
+      <c r="DD26" s="35"/>
+      <c r="DE26" s="12"/>
     </row>
     <row r="27" spans="1:109">
       <c r="A27" s="6"/>
       <c r="B27" s="6"/>
       <c r="C27" s="6"/>
       <c r="D27" s="6"/>
       <c r="E27" s="6"/>
       <c r="F27" s="6"/>
       <c r="G27" s="6"/>
       <c r="H27" s="6"/>
       <c r="I27" s="6"/>
       <c r="J27" s="6"/>
       <c r="K27" s="6"/>
       <c r="L27" s="6"/>
       <c r="M27" s="6"/>
       <c r="N27" s="6"/>
       <c r="O27" s="6"/>
       <c r="P27" s="6"/>
       <c r="Q27" s="6"/>
       <c r="R27" s="6"/>
       <c r="S27" s="6"/>
       <c r="T27" s="6"/>
       <c r="U27" s="6"/>
       <c r="V27" s="6"/>
       <c r="W27" s="6"/>
       <c r="X27" s="6"/>
       <c r="Y27" s="6"/>
-      <c r="Z27" s="41"/>
+      <c r="Z27" s="38"/>
       <c r="AA27" s="6"/>
-      <c r="AB27" s="41"/>
+      <c r="AB27" s="38"/>
       <c r="AC27" s="6"/>
       <c r="AD27" s="6"/>
       <c r="AE27" s="6"/>
       <c r="AF27" s="6"/>
       <c r="AG27" s="6"/>
       <c r="AH27" s="6"/>
       <c r="AI27" s="6"/>
       <c r="AJ27" s="6"/>
       <c r="AK27" s="6"/>
-      <c r="AL27" s="41"/>
-      <c r="AM27" s="41"/>
+      <c r="AL27" s="38"/>
+      <c r="AM27" s="38"/>
       <c r="AN27" s="6"/>
       <c r="AO27" s="6"/>
       <c r="AP27" s="6"/>
       <c r="AQ27" s="6"/>
       <c r="AR27" s="6"/>
       <c r="AS27" s="6"/>
       <c r="AT27" s="6"/>
       <c r="AU27" s="6"/>
       <c r="AV27" s="6"/>
       <c r="AW27" s="6"/>
       <c r="AX27" s="6"/>
       <c r="AY27" s="6"/>
       <c r="AZ27" s="6"/>
       <c r="BA27" s="6"/>
       <c r="BB27" s="6"/>
       <c r="BC27" s="6"/>
       <c r="BD27" s="6"/>
       <c r="BE27" s="6"/>
       <c r="BF27" s="6"/>
       <c r="BG27" s="6"/>
       <c r="BH27" s="6"/>
       <c r="BI27" s="6"/>
       <c r="BJ27" s="6"/>
       <c r="BK27" s="6"/>
       <c r="BL27" s="6"/>
@@ -7692,399 +7697,399 @@
       <c r="BN27" s="6"/>
       <c r="BO27" s="6"/>
       <c r="BP27" s="6"/>
       <c r="BQ27" s="6"/>
       <c r="BR27" s="6"/>
       <c r="BS27" s="6"/>
       <c r="BT27" s="6"/>
       <c r="BU27" s="6"/>
       <c r="BV27" s="6"/>
       <c r="BW27" s="6"/>
       <c r="BX27" s="6"/>
       <c r="BY27" s="5"/>
       <c r="BZ27" s="5"/>
       <c r="CA27" s="5"/>
       <c r="CB27" s="5"/>
       <c r="CC27" s="5"/>
       <c r="CD27" s="5"/>
       <c r="CE27" s="5"/>
       <c r="CF27" s="5"/>
       <c r="CG27" s="5"/>
       <c r="CH27" s="5"/>
       <c r="CI27" s="5"/>
     </row>
     <row r="28" spans="1:109" ht="21" customHeight="1">
       <c r="A28" s="6"/>
-      <c r="B28" s="82" t="s">
-[...60 lines deleted...]
-      <c r="BI28" s="82"/>
+      <c r="B28" s="43" t="s">
+        <v>30</v>
+      </c>
+      <c r="C28" s="43"/>
+      <c r="D28" s="43"/>
+      <c r="E28" s="43"/>
+      <c r="F28" s="43"/>
+      <c r="G28" s="43"/>
+      <c r="H28" s="43"/>
+      <c r="I28" s="43"/>
+      <c r="J28" s="43"/>
+      <c r="K28" s="43"/>
+      <c r="L28" s="43"/>
+      <c r="M28" s="43"/>
+      <c r="N28" s="43"/>
+      <c r="O28" s="43"/>
+      <c r="P28" s="43"/>
+      <c r="Q28" s="43"/>
+      <c r="R28" s="43"/>
+      <c r="S28" s="43"/>
+      <c r="T28" s="43"/>
+      <c r="U28" s="43"/>
+      <c r="V28" s="43"/>
+      <c r="W28" s="43"/>
+      <c r="X28" s="43"/>
+      <c r="Y28" s="43"/>
+      <c r="Z28" s="43"/>
+      <c r="AA28" s="43"/>
+      <c r="AB28" s="43"/>
+      <c r="AC28" s="43"/>
+      <c r="AD28" s="43"/>
+      <c r="AE28" s="43"/>
+      <c r="AF28" s="43"/>
+      <c r="AG28" s="43"/>
+      <c r="AH28" s="43"/>
+      <c r="AI28" s="43"/>
+      <c r="AJ28" s="43"/>
+      <c r="AK28" s="43"/>
+      <c r="AL28" s="43"/>
+      <c r="AM28" s="43"/>
+      <c r="AN28" s="43"/>
+      <c r="AO28" s="43"/>
+      <c r="AP28" s="43"/>
+      <c r="AQ28" s="43"/>
+      <c r="AR28" s="43"/>
+      <c r="AS28" s="43"/>
+      <c r="AT28" s="43"/>
+      <c r="AU28" s="43"/>
+      <c r="AV28" s="43"/>
+      <c r="AW28" s="43"/>
+      <c r="AX28" s="43"/>
+      <c r="AY28" s="43"/>
+      <c r="AZ28" s="43"/>
+      <c r="BA28" s="43"/>
+      <c r="BB28" s="43"/>
+      <c r="BC28" s="43"/>
+      <c r="BD28" s="43"/>
+      <c r="BE28" s="43"/>
+      <c r="BF28" s="43"/>
+      <c r="BG28" s="43"/>
+      <c r="BH28" s="43"/>
+      <c r="BI28" s="43"/>
       <c r="BJ28" s="6"/>
       <c r="BK28" s="6"/>
       <c r="BL28" s="6"/>
       <c r="BM28" s="6"/>
       <c r="BN28" s="6"/>
       <c r="BO28" s="6"/>
       <c r="BP28" s="6"/>
       <c r="BQ28" s="6"/>
       <c r="BR28" s="6"/>
       <c r="BS28" s="6"/>
       <c r="BT28" s="6"/>
       <c r="BU28" s="6"/>
       <c r="BV28" s="6"/>
       <c r="BW28" s="6"/>
       <c r="BX28" s="6"/>
       <c r="BY28" s="5"/>
       <c r="BZ28" s="5"/>
       <c r="CA28" s="5"/>
       <c r="CB28" s="5"/>
       <c r="CC28" s="5"/>
       <c r="CD28" s="5"/>
       <c r="CE28" s="5"/>
       <c r="CF28" s="5"/>
       <c r="CG28" s="5"/>
       <c r="CH28" s="5"/>
       <c r="CI28" s="5"/>
     </row>
     <row r="29" spans="1:109" ht="22.5" customHeight="1" thickBot="1">
       <c r="A29" s="6"/>
       <c r="B29" s="6"/>
       <c r="C29" s="6"/>
       <c r="D29" s="6"/>
       <c r="E29" s="6"/>
       <c r="F29" s="6"/>
       <c r="G29" s="6"/>
       <c r="H29" s="6"/>
       <c r="I29" s="6"/>
       <c r="J29" s="6"/>
-      <c r="K29" s="78" t="s">
+      <c r="K29" s="42" t="s">
         <v>11</v>
       </c>
-      <c r="L29" s="78"/>
-      <c r="M29" s="78"/>
+      <c r="L29" s="42"/>
+      <c r="M29" s="42"/>
       <c r="N29" s="6"/>
       <c r="O29" s="6"/>
       <c r="P29" s="6"/>
       <c r="Q29" s="6"/>
       <c r="R29" s="6"/>
       <c r="S29" s="6"/>
       <c r="T29" s="6"/>
       <c r="U29" s="6"/>
       <c r="V29" s="6"/>
-      <c r="W29" s="81" t="s">
+      <c r="W29" s="45" t="s">
         <v>11</v>
       </c>
-      <c r="X29" s="81"/>
-      <c r="Y29" s="81"/>
+      <c r="X29" s="45"/>
+      <c r="Y29" s="45"/>
       <c r="Z29" s="6"/>
       <c r="AA29" s="6"/>
       <c r="AB29" s="6"/>
       <c r="AC29" s="6"/>
       <c r="AD29" s="6"/>
       <c r="AE29" s="6"/>
       <c r="AF29" s="6"/>
       <c r="AG29" s="6"/>
-      <c r="AH29" s="78" t="s">
+      <c r="AH29" s="42" t="s">
         <v>11</v>
       </c>
-      <c r="AI29" s="78"/>
-[...1 lines deleted...]
-      <c r="AK29" s="78"/>
+      <c r="AI29" s="42"/>
+      <c r="AJ29" s="42"/>
+      <c r="AK29" s="42"/>
       <c r="AL29" s="6"/>
       <c r="AM29" s="6"/>
       <c r="AN29" s="6"/>
       <c r="AO29" s="6"/>
       <c r="AP29" s="6"/>
       <c r="AQ29" s="6"/>
       <c r="AR29" s="6"/>
       <c r="AS29" s="6"/>
-      <c r="AT29" s="78" t="s">
+      <c r="AT29" s="42" t="s">
         <v>11</v>
       </c>
-      <c r="AU29" s="78"/>
-[...1 lines deleted...]
-      <c r="AW29" s="78"/>
+      <c r="AU29" s="42"/>
+      <c r="AV29" s="42"/>
+      <c r="AW29" s="42"/>
       <c r="AX29" s="6"/>
       <c r="AY29" s="6"/>
       <c r="AZ29" s="6"/>
       <c r="BA29" s="6"/>
       <c r="BB29" s="6"/>
       <c r="BC29" s="6"/>
       <c r="BD29" s="6"/>
       <c r="BE29" s="6"/>
-      <c r="BF29" s="78" t="s">
+      <c r="BF29" s="42" t="s">
         <v>11</v>
       </c>
-      <c r="BG29" s="78"/>
-[...1 lines deleted...]
-      <c r="BI29" s="78"/>
+      <c r="BG29" s="42"/>
+      <c r="BH29" s="42"/>
+      <c r="BI29" s="42"/>
       <c r="BJ29" s="6"/>
       <c r="BK29" s="6"/>
       <c r="BL29" s="6"/>
       <c r="BM29" s="6"/>
       <c r="BN29" s="6"/>
       <c r="BO29" s="6"/>
       <c r="BP29" s="6"/>
       <c r="BQ29" s="6"/>
-      <c r="BR29" s="78" t="s">
+      <c r="BR29" s="42" t="s">
         <v>11</v>
       </c>
-      <c r="BS29" s="78"/>
-[...1 lines deleted...]
-      <c r="BU29" s="78"/>
+      <c r="BS29" s="42"/>
+      <c r="BT29" s="42"/>
+      <c r="BU29" s="42"/>
       <c r="BV29" s="6"/>
       <c r="BW29" s="6"/>
       <c r="BX29" s="6"/>
       <c r="BY29" s="6"/>
       <c r="BZ29" s="6"/>
       <c r="CA29" s="6"/>
       <c r="CB29" s="6"/>
       <c r="CC29" s="6"/>
-      <c r="CD29" s="78" t="s">
+      <c r="CD29" s="42" t="s">
         <v>11</v>
       </c>
-      <c r="CE29" s="78"/>
-[...1 lines deleted...]
-      <c r="CG29" s="78"/>
+      <c r="CE29" s="42"/>
+      <c r="CF29" s="42"/>
+      <c r="CG29" s="42"/>
       <c r="CH29" s="6"/>
       <c r="CI29" s="6"/>
       <c r="CJ29" s="6"/>
       <c r="CK29" s="6"/>
       <c r="CL29" s="6"/>
       <c r="CM29" s="6"/>
       <c r="CN29" s="6"/>
       <c r="CO29" s="6"/>
-      <c r="CP29" s="78" t="s">
+      <c r="CP29" s="42" t="s">
         <v>11</v>
       </c>
-      <c r="CQ29" s="78"/>
-[...1 lines deleted...]
-      <c r="CS29" s="78"/>
+      <c r="CQ29" s="42"/>
+      <c r="CR29" s="42"/>
+      <c r="CS29" s="42"/>
       <c r="CT29" s="6"/>
       <c r="CU29" s="6"/>
       <c r="CV29" s="6"/>
       <c r="CW29" s="6"/>
       <c r="CX29" s="6"/>
       <c r="CY29" s="6"/>
       <c r="CZ29" s="6"/>
       <c r="DA29" s="6"/>
-      <c r="DB29" s="78" t="s">
+      <c r="DB29" s="42" t="s">
         <v>11</v>
       </c>
-      <c r="DC29" s="78"/>
-[...1 lines deleted...]
-      <c r="DE29" s="78"/>
+      <c r="DC29" s="42"/>
+      <c r="DD29" s="42"/>
+      <c r="DE29" s="42"/>
     </row>
     <row r="30" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A30" s="79"/>
-[...14 lines deleted...]
-      <c r="N30" s="75" t="s">
+      <c r="A30" s="46"/>
+      <c r="B30" s="49" t="s">
+        <v>28</v>
+      </c>
+      <c r="C30" s="50"/>
+      <c r="D30" s="50"/>
+      <c r="E30" s="50"/>
+      <c r="F30" s="50"/>
+      <c r="G30" s="50"/>
+      <c r="H30" s="50"/>
+      <c r="I30" s="50"/>
+      <c r="J30" s="50"/>
+      <c r="K30" s="50"/>
+      <c r="L30" s="50"/>
+      <c r="M30" s="51"/>
+      <c r="N30" s="49" t="s">
         <v>15</v>
       </c>
-      <c r="O30" s="76"/>
-[...24 lines deleted...]
-      <c r="AL30" s="75" t="s">
+      <c r="O30" s="50"/>
+      <c r="P30" s="50"/>
+      <c r="Q30" s="50"/>
+      <c r="R30" s="50"/>
+      <c r="S30" s="50"/>
+      <c r="T30" s="50"/>
+      <c r="U30" s="50"/>
+      <c r="V30" s="50"/>
+      <c r="W30" s="50"/>
+      <c r="X30" s="50"/>
+      <c r="Y30" s="51"/>
+      <c r="Z30" s="49" t="s">
         <v>27</v>
       </c>
-      <c r="AM30" s="76"/>
-[...38 lines deleted...]
-      <c r="BV30" s="75" t="s">
+      <c r="AA30" s="50"/>
+      <c r="AB30" s="50"/>
+      <c r="AC30" s="50"/>
+      <c r="AD30" s="50"/>
+      <c r="AE30" s="50"/>
+      <c r="AF30" s="50"/>
+      <c r="AG30" s="50"/>
+      <c r="AH30" s="50"/>
+      <c r="AI30" s="50"/>
+      <c r="AJ30" s="50"/>
+      <c r="AK30" s="51"/>
+      <c r="AL30" s="49" t="s">
+        <v>26</v>
+      </c>
+      <c r="AM30" s="50"/>
+      <c r="AN30" s="50"/>
+      <c r="AO30" s="50"/>
+      <c r="AP30" s="50"/>
+      <c r="AQ30" s="50"/>
+      <c r="AR30" s="50"/>
+      <c r="AS30" s="50"/>
+      <c r="AT30" s="50"/>
+      <c r="AU30" s="50"/>
+      <c r="AV30" s="50"/>
+      <c r="AW30" s="51"/>
+      <c r="AX30" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="AY30" s="50"/>
+      <c r="AZ30" s="50"/>
+      <c r="BA30" s="50"/>
+      <c r="BB30" s="50"/>
+      <c r="BC30" s="50"/>
+      <c r="BD30" s="50"/>
+      <c r="BE30" s="50"/>
+      <c r="BF30" s="50"/>
+      <c r="BG30" s="50"/>
+      <c r="BH30" s="50"/>
+      <c r="BI30" s="51"/>
+      <c r="BJ30" s="49" t="s">
         <v>33</v>
       </c>
-      <c r="BW30" s="76"/>
-[...10 lines deleted...]
-      <c r="CH30" s="75" t="s">
+      <c r="BK30" s="50"/>
+      <c r="BL30" s="50"/>
+      <c r="BM30" s="50"/>
+      <c r="BN30" s="50"/>
+      <c r="BO30" s="50"/>
+      <c r="BP30" s="50"/>
+      <c r="BQ30" s="50"/>
+      <c r="BR30" s="50"/>
+      <c r="BS30" s="50"/>
+      <c r="BT30" s="50"/>
+      <c r="BU30" s="51"/>
+      <c r="BV30" s="49" t="s">
         <v>34</v>
       </c>
-      <c r="CI30" s="76"/>
-[...10 lines deleted...]
-      <c r="CT30" s="75" t="s">
+      <c r="BW30" s="50"/>
+      <c r="BX30" s="50"/>
+      <c r="BY30" s="50"/>
+      <c r="BZ30" s="50"/>
+      <c r="CA30" s="50"/>
+      <c r="CB30" s="50"/>
+      <c r="CC30" s="50"/>
+      <c r="CD30" s="50"/>
+      <c r="CE30" s="50"/>
+      <c r="CF30" s="50"/>
+      <c r="CG30" s="51"/>
+      <c r="CH30" s="49" t="s">
         <v>35</v>
       </c>
-      <c r="CU30" s="76"/>
-[...9 lines deleted...]
-      <c r="DE30" s="77"/>
+      <c r="CI30" s="50"/>
+      <c r="CJ30" s="50"/>
+      <c r="CK30" s="50"/>
+      <c r="CL30" s="50"/>
+      <c r="CM30" s="50"/>
+      <c r="CN30" s="50"/>
+      <c r="CO30" s="50"/>
+      <c r="CP30" s="50"/>
+      <c r="CQ30" s="50"/>
+      <c r="CR30" s="50"/>
+      <c r="CS30" s="51"/>
+      <c r="CT30" s="39" t="s">
+        <v>32</v>
+      </c>
+      <c r="CU30" s="40"/>
+      <c r="CV30" s="40"/>
+      <c r="CW30" s="40"/>
+      <c r="CX30" s="40"/>
+      <c r="CY30" s="40"/>
+      <c r="CZ30" s="40"/>
+      <c r="DA30" s="40"/>
+      <c r="DB30" s="40"/>
+      <c r="DC30" s="40"/>
+      <c r="DD30" s="40"/>
+      <c r="DE30" s="41"/>
     </row>
     <row r="31" spans="1:109" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A31" s="80"/>
+      <c r="A31" s="47"/>
       <c r="B31" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>1</v>
       </c>
       <c r="D31" s="7" t="s">
         <v>2</v>
       </c>
       <c r="E31" s="7" t="s">
         <v>3</v>
       </c>
       <c r="F31" s="7" t="s">
         <v>4</v>
       </c>
       <c r="G31" s="7" t="s">
         <v>5</v>
       </c>
       <c r="H31" s="7" t="s">
         <v>6</v>
       </c>
       <c r="I31" s="7" t="s">
         <v>7</v>
       </c>
       <c r="J31" s="7" t="s">
@@ -8368,51 +8373,51 @@
       </c>
       <c r="CY31" s="7" t="s">
         <v>5</v>
       </c>
       <c r="CZ31" s="7" t="s">
         <v>6</v>
       </c>
       <c r="DA31" s="7" t="s">
         <v>7</v>
       </c>
       <c r="DB31" s="7" t="s">
         <v>8</v>
       </c>
       <c r="DC31" s="7" t="s">
         <v>9</v>
       </c>
       <c r="DD31" s="8" t="s">
         <v>10</v>
       </c>
       <c r="DE31" s="8" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="32" spans="1:109">
       <c r="A32" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B32" s="10">
         <v>40.552364285007215</v>
       </c>
       <c r="C32" s="10">
         <v>81.10472857001443</v>
       </c>
       <c r="D32" s="10">
         <v>121.65709285502165</v>
       </c>
       <c r="E32" s="10">
         <v>162.20945714002886</v>
       </c>
       <c r="F32" s="10">
         <v>202.76182142503609</v>
       </c>
       <c r="G32" s="10">
         <v>243.31418571004332</v>
       </c>
       <c r="H32" s="10">
         <v>528.66535278761967</v>
       </c>
       <c r="I32" s="10">
         <v>822.99554617199601</v>
       </c>
@@ -8421,2571 +8426,2571 @@
       </c>
       <c r="K32" s="10">
         <v>2929.7542448904883</v>
       </c>
       <c r="L32" s="10">
         <v>2985.8608824108705</v>
       </c>
       <c r="M32" s="10">
         <v>3026.4132466958777</v>
       </c>
       <c r="N32" s="10">
         <v>32.092755878089278</v>
       </c>
       <c r="O32" s="10">
         <v>96.681524945343341</v>
       </c>
       <c r="P32" s="10">
         <v>192.0653482356297</v>
       </c>
       <c r="Q32" s="10">
         <v>291.22990373865292</v>
       </c>
       <c r="R32" s="11">
         <v>374.20298033553934</v>
       </c>
-      <c r="S32" s="12">
+      <c r="S32" s="25">
         <v>435.33320767148786</v>
       </c>
-      <c r="T32" s="12">
+      <c r="T32" s="25">
         <v>780.58676688743049</v>
       </c>
-      <c r="U32" s="12">
+      <c r="U32" s="25">
         <v>1103.5100512303086</v>
       </c>
       <c r="V32" s="10">
         <v>2687.0740798969509</v>
       </c>
       <c r="W32" s="10">
         <v>3144.5595256168672</v>
       </c>
       <c r="X32" s="10">
         <v>3534.1278516526891</v>
       </c>
       <c r="Y32" s="10">
         <v>4059.5127427251418</v>
       </c>
-      <c r="Z32" s="13">
+      <c r="Z32" s="12">
         <v>29.66703728286635</v>
       </c>
-      <c r="AA32" s="13">
+      <c r="AA32" s="12">
         <v>59.334074565732699</v>
       </c>
-      <c r="AB32" s="13">
+      <c r="AB32" s="12">
         <v>89.001111848599052</v>
       </c>
-      <c r="AC32" s="13">
+      <c r="AC32" s="12">
         <v>118.6681491314654</v>
       </c>
-      <c r="AD32" s="13">
+      <c r="AD32" s="12">
         <v>148.33518641433176</v>
       </c>
-      <c r="AE32" s="13">
+      <c r="AE32" s="12">
         <v>178.0022236971981</v>
       </c>
-      <c r="AF32" s="13">
-[...15 lines deleted...]
-        <v>3547.2</v>
+      <c r="AF32" s="12">
+        <v>366.28107414724775</v>
+      </c>
+      <c r="AG32" s="12">
+        <v>579.76869891929732</v>
+      </c>
+      <c r="AH32" s="12">
+        <v>2966.3379033618703</v>
+      </c>
+      <c r="AI32" s="12">
+        <v>3508.7729128578103</v>
+      </c>
+      <c r="AJ32" s="12">
+        <v>3550.0683447831766</v>
+      </c>
+      <c r="AK32" s="12">
+        <v>3579.7353820660428</v>
       </c>
       <c r="AL32" s="10">
         <v>29.845251561841966</v>
       </c>
       <c r="AM32" s="10">
         <v>59.690503123683932</v>
       </c>
-      <c r="AN32" s="13">
+      <c r="AN32" s="12">
         <v>89.535754685525902</v>
       </c>
-      <c r="AO32" s="13">
+      <c r="AO32" s="12">
         <v>119.38100624736786</v>
       </c>
-      <c r="AP32" s="14">
+      <c r="AP32" s="13">
         <v>149.22625780920984</v>
       </c>
-      <c r="AQ32" s="39">
+      <c r="AQ32" s="36">
         <v>179.0715093710518</v>
       </c>
-      <c r="AR32" s="39">
+      <c r="AR32" s="36">
         <v>314.65124301994547</v>
       </c>
-      <c r="AS32" s="39">
+      <c r="AS32" s="36">
         <v>455.5278560943392</v>
       </c>
-      <c r="AT32" s="13">
+      <c r="AT32" s="12">
         <v>2823.715927120501</v>
       </c>
-      <c r="AU32" s="13">
+      <c r="AU32" s="12">
         <v>3388.0128341608261</v>
       </c>
-      <c r="AV32" s="13">
+      <c r="AV32" s="12">
         <v>3435.1336382226682</v>
       </c>
-      <c r="AW32" s="13">
+      <c r="AW32" s="12">
         <v>3464.9788897845101</v>
       </c>
-      <c r="AX32" s="13">
+      <c r="AX32" s="12">
         <v>33.228303797740502</v>
       </c>
       <c r="AY32" s="10">
         <v>66.456607595481003</v>
       </c>
-      <c r="AZ32" s="13">
+      <c r="AZ32" s="12">
         <v>99.684911393221512</v>
       </c>
-      <c r="BA32" s="13">
+      <c r="BA32" s="12">
         <v>132.91321519096201</v>
       </c>
-      <c r="BB32" s="14">
+      <c r="BB32" s="13">
         <v>166.1415189887025</v>
       </c>
-      <c r="BC32" s="15">
+      <c r="BC32" s="36">
         <v>199.369822786443</v>
       </c>
-      <c r="BD32" s="15">
+      <c r="BD32" s="36">
         <v>388.6189741579733</v>
       </c>
-      <c r="BE32" s="15">
+      <c r="BE32" s="36">
         <v>596.34329757150363</v>
       </c>
-      <c r="BF32" s="13">
+      <c r="BF32" s="12">
         <v>4333.0190053572824</v>
       </c>
-      <c r="BG32" s="13">
+      <c r="BG32" s="12">
         <v>5051.8462764065853</v>
       </c>
-      <c r="BH32" s="13">
+      <c r="BH32" s="12">
         <v>5103.168715929326</v>
       </c>
-      <c r="BI32" s="13">
-[...110 lines deleted...]
-      <c r="CT32" s="21">
+      <c r="BI32" s="12">
+        <v>5136.3970197270646</v>
+      </c>
+      <c r="BJ32" s="12">
+        <v>37.730850319462355</v>
+      </c>
+      <c r="BK32" s="12">
+        <v>75.461700638924711</v>
+      </c>
+      <c r="BL32" s="12">
+        <v>113.19255095838707</v>
+      </c>
+      <c r="BM32" s="12">
+        <v>150.92340127784942</v>
+      </c>
+      <c r="BN32" s="12">
+        <v>188.65425159731177</v>
+      </c>
+      <c r="BO32" s="36">
+        <v>226.38510191677412</v>
+      </c>
+      <c r="BP32" s="14">
+        <v>451.44103746456364</v>
+      </c>
+      <c r="BQ32" s="15">
+        <v>690.11766597235317</v>
+      </c>
+      <c r="BR32" s="16">
+        <v>4214.7739732074624</v>
+      </c>
+      <c r="BS32" s="17">
+        <v>4920.5242320565067</v>
+      </c>
+      <c r="BT32" s="48">
+        <v>4974.6407020509687</v>
+      </c>
+      <c r="BU32" s="12">
+        <v>5012.3715523704313</v>
+      </c>
+      <c r="BV32" s="63">
+        <v>44.261555070999997</v>
+      </c>
+      <c r="BW32" s="19">
+        <v>88.523110141999993</v>
+      </c>
+      <c r="BX32" s="20">
+        <v>132.78466521299998</v>
+      </c>
+      <c r="BY32" s="21">
+        <v>177.04622028399999</v>
+      </c>
+      <c r="BZ32" s="22">
+        <v>221.30777535499999</v>
+      </c>
+      <c r="CA32" s="23">
+        <v>265.56933042599996</v>
+      </c>
+      <c r="CB32" s="14">
+        <v>498.0788682990833</v>
+      </c>
+      <c r="CC32" s="15">
+        <v>741.81288616016661</v>
+      </c>
+      <c r="CD32" s="16">
+        <v>4753.802736028204</v>
+      </c>
+      <c r="CE32" s="17">
+        <v>5495.8957247078333</v>
+      </c>
+      <c r="CF32" s="48">
+        <v>5555.5107550913335</v>
+      </c>
+      <c r="CG32" s="12">
+        <v>5599.7723101623333</v>
+      </c>
+      <c r="CH32" s="18">
+        <v>47.69761318583334</v>
+      </c>
+      <c r="CI32" s="19">
+        <v>95.395226371666681</v>
+      </c>
+      <c r="CJ32" s="20">
+        <v>143.09283955750001</v>
+      </c>
+      <c r="CK32" s="21">
+        <v>190.79045274333336</v>
+      </c>
+      <c r="CL32" s="22">
+        <v>238.48806592916671</v>
+      </c>
+      <c r="CM32" s="23">
+        <v>286.18567911500003</v>
+      </c>
+      <c r="CN32" s="14">
+        <v>701.67954871749998</v>
+      </c>
+      <c r="CO32" s="15">
+        <v>1126.1418497560001</v>
+      </c>
+      <c r="CP32" s="16">
+        <v>5424.502542893546</v>
+      </c>
+      <c r="CQ32" s="17">
+        <v>6449.2914729169988</v>
+      </c>
+      <c r="CR32" s="48">
+        <v>6518.2515861028323</v>
+      </c>
+      <c r="CS32" s="12">
+        <v>6565.949199288666</v>
+      </c>
+      <c r="CT32" s="18">
         <v>49.583314100000003</v>
       </c>
-      <c r="CU32" s="22">
+      <c r="CU32" s="19">
         <v>231.24059533541669</v>
       </c>
-      <c r="CV32" s="23">
+      <c r="CV32" s="20">
         <v>333.29752442500001</v>
       </c>
-      <c r="CW32" s="24">
+      <c r="CW32" s="21">
         <v>409.8214322583334</v>
       </c>
-      <c r="CX32" s="25">
+      <c r="CX32" s="22">
         <v>458.59482633541671</v>
       </c>
-      <c r="CY32" s="26">
+      <c r="CY32" s="23">
         <v>495.1247014570834</v>
       </c>
-      <c r="CZ32" s="17"/>
-[...4 lines deleted...]
-      <c r="DE32" s="13"/>
+      <c r="CZ32" s="14"/>
+      <c r="DA32" s="15"/>
+      <c r="DB32" s="16"/>
+      <c r="DC32" s="17"/>
+      <c r="DD32" s="35"/>
+      <c r="DE32" s="12"/>
     </row>
     <row r="33" spans="1:109">
-      <c r="A33" s="27" t="s">
-[...2 lines deleted...]
-      <c r="B33" s="28">
+      <c r="A33" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="B33" s="25">
         <v>25.452775277231051</v>
       </c>
-      <c r="C33" s="28">
+      <c r="C33" s="25">
         <v>50.905550554462103</v>
       </c>
-      <c r="D33" s="28">
+      <c r="D33" s="25">
         <v>76.358325831693151</v>
       </c>
-      <c r="E33" s="28">
+      <c r="E33" s="25">
         <v>101.81110110892421</v>
       </c>
-      <c r="F33" s="28">
+      <c r="F33" s="25">
         <v>127.26387638615526</v>
       </c>
-      <c r="G33" s="28">
+      <c r="G33" s="25">
         <v>152.7166516633863</v>
       </c>
-      <c r="H33" s="28">
+      <c r="H33" s="25">
         <v>184.38499772092734</v>
       </c>
-      <c r="I33" s="28">
+      <c r="I33" s="25">
         <v>216.0883243974684</v>
       </c>
-      <c r="J33" s="28">
+      <c r="J33" s="25">
         <v>276.75498348656896</v>
       </c>
-      <c r="K33" s="28">
+      <c r="K33" s="25">
         <v>314.68964663630049</v>
       </c>
-      <c r="L33" s="28">
+      <c r="L33" s="25">
         <v>340.15297656978157</v>
       </c>
-      <c r="M33" s="28">
+      <c r="M33" s="25">
         <v>365.60575184701264</v>
       </c>
-      <c r="N33" s="28">
+      <c r="N33" s="25">
         <v>20.034338212673951</v>
       </c>
-      <c r="O33" s="28">
+      <c r="O33" s="25">
         <v>60.299810919647555</v>
       </c>
-      <c r="P33" s="28">
+      <c r="P33" s="25">
         <v>120.25124295044743</v>
       </c>
-      <c r="Q33" s="28">
+      <c r="Q33" s="25">
         <v>182.35680415505232</v>
       </c>
-      <c r="R33" s="28">
+      <c r="R33" s="25">
         <v>234.40492161876591</v>
       </c>
-      <c r="S33" s="28">
+      <c r="S33" s="25">
         <v>272.85403265718207</v>
       </c>
-      <c r="T33" s="28">
+      <c r="T33" s="25">
         <v>312.45202890514048</v>
       </c>
-      <c r="U33" s="28">
+      <c r="U33" s="25">
         <v>332.74277593996374</v>
       </c>
-      <c r="V33" s="28">
+      <c r="V33" s="25">
         <v>394.28887425511067</v>
       </c>
-      <c r="W33" s="28">
+      <c r="W33" s="25">
         <v>433.61656587457082</v>
       </c>
-      <c r="X33" s="28">
+      <c r="X33" s="25">
         <v>508.87711545929199</v>
       </c>
-      <c r="Y33" s="28">
+      <c r="Y33" s="25">
         <v>579.55491730199856</v>
       </c>
-      <c r="Z33" s="28">
-[...35 lines deleted...]
-      <c r="AL33" s="28">
+      <c r="Z33" s="25">
+        <v>10.152089640015955</v>
+      </c>
+      <c r="AA33" s="25">
+        <v>20.30417928003191</v>
+      </c>
+      <c r="AB33" s="25">
+        <v>30.456268920047865</v>
+      </c>
+      <c r="AC33" s="25">
+        <v>40.60835856006382</v>
+      </c>
+      <c r="AD33" s="25">
+        <v>50.760448200079779</v>
+      </c>
+      <c r="AE33" s="25">
+        <v>60.912537840095737</v>
+      </c>
+      <c r="AF33" s="25">
+        <v>73.001670858590671</v>
+      </c>
+      <c r="AG33" s="25">
+        <v>85.118929915613705</v>
+      </c>
+      <c r="AH33" s="25">
+        <v>169.31080086795586</v>
+      </c>
+      <c r="AI33" s="25">
+        <v>194.11202226123706</v>
+      </c>
+      <c r="AJ33" s="25">
+        <v>204.29086352362867</v>
+      </c>
+      <c r="AK33" s="25">
+        <v>214.44295316364463</v>
+      </c>
+      <c r="AL33" s="25">
         <v>7.4544235096657117</v>
       </c>
-      <c r="AM33" s="28">
+      <c r="AM33" s="25">
         <v>14.908847019331423</v>
       </c>
-      <c r="AN33" s="28">
+      <c r="AN33" s="25">
         <v>22.363270528997134</v>
       </c>
-      <c r="AO33" s="28">
+      <c r="AO33" s="25">
         <v>29.817694038662847</v>
       </c>
-      <c r="AP33" s="28">
+      <c r="AP33" s="25">
         <v>37.272117548328559</v>
       </c>
-      <c r="AQ33" s="28">
+      <c r="AQ33" s="25">
         <v>44.726541057994268</v>
       </c>
-      <c r="AR33" s="28">
+      <c r="AR33" s="25">
         <v>54.333597291411337</v>
       </c>
-      <c r="AS33" s="28">
+      <c r="AS33" s="25">
         <v>64.002009764828415</v>
       </c>
-      <c r="AT33" s="28">
+      <c r="AT33" s="25">
         <v>151.88598102270919</v>
       </c>
-      <c r="AU33" s="28">
+      <c r="AU33" s="25">
         <v>175.76523492851913</v>
       </c>
-      <c r="AV33" s="28">
+      <c r="AV33" s="25">
         <v>183.25755468818485</v>
       </c>
-      <c r="AW33" s="28">
+      <c r="AW33" s="25">
         <v>190.71197819785056</v>
       </c>
-      <c r="AX33" s="54">
+      <c r="AX33" s="64">
         <v>7.2874851416666706</v>
       </c>
-      <c r="AY33" s="55">
+      <c r="AY33" s="65">
         <v>14.574970283333341</v>
       </c>
-      <c r="AZ33" s="56">
+      <c r="AZ33" s="66">
         <v>21.862455425000011</v>
       </c>
-      <c r="BA33" s="57">
+      <c r="BA33" s="67">
         <v>29.149940566666682</v>
       </c>
-      <c r="BB33" s="58">
+      <c r="BB33" s="68">
         <v>36.43742570833335</v>
       </c>
-      <c r="BC33" s="59">
+      <c r="BC33" s="69">
         <v>43.724910850000022</v>
       </c>
-      <c r="BD33" s="60">
+      <c r="BD33" s="70">
         <v>52.279286801896021</v>
       </c>
-      <c r="BE33" s="61">
+      <c r="BE33" s="71">
         <v>60.858640038387009</v>
       </c>
-      <c r="BF33" s="62">
+      <c r="BF33" s="72">
         <v>79.317486293930955</v>
       </c>
-      <c r="BG33" s="63">
+      <c r="BG33" s="73">
         <v>100.11230507929767</v>
       </c>
-      <c r="BH33" s="38">
+      <c r="BH33" s="48">
         <v>107.9702054672147</v>
       </c>
       <c r="BI33" s="10">
-        <v>185.31802591533415</v>
-[...109 lines deleted...]
-      <c r="CT33" s="21">
+        <v>115.25769060888136</v>
+      </c>
+      <c r="BJ33" s="64">
+        <v>0.24348666666666668</v>
+      </c>
+      <c r="BK33" s="26">
+        <v>0.48697333333333337</v>
+      </c>
+      <c r="BL33" s="27">
+        <v>0.73046000000000011</v>
+      </c>
+      <c r="BM33" s="28">
+        <v>0.97394666666666674</v>
+      </c>
+      <c r="BN33" s="29">
+        <v>1.2174333333333334</v>
+      </c>
+      <c r="BO33" s="30">
+        <v>1.46092</v>
+      </c>
+      <c r="BP33" s="31">
+        <v>3.3012487193818592</v>
+      </c>
+      <c r="BQ33" s="32">
+        <v>5.3014890915647337</v>
+      </c>
+      <c r="BR33" s="33">
+        <v>73.696562739964037</v>
+      </c>
+      <c r="BS33" s="34">
+        <v>89.757405456427819</v>
+      </c>
+      <c r="BT33" s="48">
+        <v>90.635588961110088</v>
+      </c>
+      <c r="BU33" s="12">
+        <v>90.879075627776757</v>
+      </c>
+      <c r="BV33" s="64">
+        <v>9.2658354166666648</v>
+      </c>
+      <c r="BW33" s="26">
+        <v>18.53167083333333</v>
+      </c>
+      <c r="BX33" s="27">
+        <v>27.797506249999994</v>
+      </c>
+      <c r="BY33" s="28">
+        <v>37.063341666666659</v>
+      </c>
+      <c r="BZ33" s="29">
+        <v>46.32917708333332</v>
+      </c>
+      <c r="CA33" s="30">
+        <v>55.595012499999982</v>
+      </c>
+      <c r="CB33" s="31">
+        <v>66.134233862929307</v>
+      </c>
+      <c r="CC33" s="32">
+        <v>76.673455225858632</v>
+      </c>
+      <c r="CD33" s="33">
+        <v>173.10046321385698</v>
+      </c>
+      <c r="CE33" s="34">
+        <v>198.2525921107173</v>
+      </c>
+      <c r="CF33" s="48">
+        <v>207.55552815238397</v>
+      </c>
+      <c r="CG33" s="12">
+        <v>216.82136356905065</v>
+      </c>
+      <c r="CH33" s="18">
+        <v>9.9897172574999988</v>
+      </c>
+      <c r="CI33" s="26">
+        <v>19.979434514999998</v>
+      </c>
+      <c r="CJ33" s="27">
+        <v>29.969151772499998</v>
+      </c>
+      <c r="CK33" s="28">
+        <v>39.958869029999995</v>
+      </c>
+      <c r="CL33" s="29">
+        <v>49.948586287499992</v>
+      </c>
+      <c r="CM33" s="30">
+        <v>59.938303544999989</v>
+      </c>
+      <c r="CN33" s="31">
+        <v>71.201406748762651</v>
+      </c>
+      <c r="CO33" s="32">
+        <v>82.464509952525304</v>
+      </c>
+      <c r="CP33" s="33">
+        <v>115.98184468793298</v>
+      </c>
+      <c r="CQ33" s="34">
+        <v>153.83964738005062</v>
+      </c>
+      <c r="CR33" s="48">
+        <v>163.89123963755063</v>
+      </c>
+      <c r="CS33" s="12">
+        <v>173.88095689505062</v>
+      </c>
+      <c r="CT33" s="18">
         <v>10.72037696666667</v>
       </c>
-      <c r="CU33" s="29">
+      <c r="CU33" s="26">
         <v>49.065593422916677</v>
       </c>
-      <c r="CV33" s="30">
+      <c r="CV33" s="27">
         <v>70.915211733333351</v>
       </c>
-      <c r="CW33" s="31">
+      <c r="CW33" s="28">
         <v>87.354738466666689</v>
       </c>
-      <c r="CX33" s="32">
+      <c r="CX33" s="29">
         <v>97.804549989583364</v>
       </c>
-      <c r="CY33" s="33">
+      <c r="CY33" s="30">
         <v>105.65435123958336</v>
       </c>
-      <c r="CZ33" s="34"/>
-[...4 lines deleted...]
-      <c r="DE33" s="13"/>
+      <c r="CZ33" s="31"/>
+      <c r="DA33" s="32"/>
+      <c r="DB33" s="33"/>
+      <c r="DC33" s="34"/>
+      <c r="DD33" s="35"/>
+      <c r="DE33" s="12"/>
     </row>
     <row r="34" spans="1:109">
-      <c r="A34" s="27" t="s">
-        <v>21</v>
+      <c r="A34" s="24" t="s">
+        <v>20</v>
       </c>
       <c r="B34" s="10">
         <v>1.7628816503688678</v>
       </c>
       <c r="C34" s="10">
         <v>3.5257633007377356</v>
       </c>
       <c r="D34" s="10">
         <v>5.2886449511066029</v>
       </c>
       <c r="E34" s="10">
         <v>7.0515266014754712</v>
       </c>
       <c r="F34" s="10">
         <v>8.8144082518443394</v>
       </c>
       <c r="G34" s="10">
         <v>10.577289902213208</v>
       </c>
       <c r="H34" s="10">
         <v>12.340171552582076</v>
       </c>
       <c r="I34" s="10">
         <v>14.103053202950944</v>
       </c>
       <c r="J34" s="10">
         <v>54.756202958043815</v>
       </c>
       <c r="K34" s="10">
         <v>72.929996163688685</v>
       </c>
       <c r="L34" s="10">
         <v>78.914740314057553</v>
       </c>
       <c r="M34" s="10">
         <v>80.677621964426422</v>
       </c>
-      <c r="N34" s="13">
+      <c r="N34" s="12">
         <v>1.3753679558079994</v>
       </c>
       <c r="O34" s="10">
         <v>4.1371580819799982</v>
       </c>
-      <c r="P34" s="13">
+      <c r="P34" s="12">
         <v>8.2710758883573305</v>
       </c>
-      <c r="Q34" s="13">
+      <c r="Q34" s="12">
         <v>12.543651683023995</v>
       </c>
-      <c r="R34" s="14">
+      <c r="R34" s="13">
         <v>16.128027349690662</v>
       </c>
-      <c r="S34" s="15">
+      <c r="S34" s="36">
         <v>18.780465343023995</v>
       </c>
-      <c r="T34" s="15">
+      <c r="T34" s="36">
         <v>21.433390408327291</v>
       </c>
-      <c r="U34" s="15">
+      <c r="U34" s="36">
         <v>22.784041267313974</v>
       </c>
-      <c r="V34" s="13">
+      <c r="V34" s="12">
         <v>62.011402255491213</v>
       </c>
-      <c r="W34" s="13">
+      <c r="W34" s="12">
         <v>70.250866711142365</v>
       </c>
-      <c r="X34" s="13">
+      <c r="X34" s="12">
         <v>99.655903749638014</v>
       </c>
-      <c r="Y34" s="13">
+      <c r="Y34" s="12">
         <v>147.08064583420187</v>
       </c>
-      <c r="Z34" s="13">
+      <c r="Z34" s="12">
         <v>0.12892709230711707</v>
       </c>
-      <c r="AA34" s="13">
+      <c r="AA34" s="12">
         <v>0.25785418461423415</v>
       </c>
-      <c r="AB34" s="13">
+      <c r="AB34" s="12">
         <v>0.38678127692135122</v>
       </c>
-      <c r="AC34" s="13">
+      <c r="AC34" s="12">
         <v>0.5157083692284683</v>
       </c>
-      <c r="AD34" s="13">
+      <c r="AD34" s="12">
         <v>0.64463546153558537</v>
       </c>
-      <c r="AE34" s="13">
+      <c r="AE34" s="12">
         <v>0.77356255384270245</v>
       </c>
-      <c r="AF34" s="13">
-[...17 lines deleted...]
-      <c r="AL34" s="13">
+      <c r="AF34" s="12">
+        <v>0.90378570856287443</v>
+      </c>
+      <c r="AG34" s="12">
+        <v>1.1171560732274222</v>
+      </c>
+      <c r="AH34" s="12">
+        <v>84.7913572802169</v>
+      </c>
+      <c r="AI34" s="12">
+        <v>103.37582586749565</v>
+      </c>
+      <c r="AJ34" s="12">
+        <v>105.57928737941226</v>
+      </c>
+      <c r="AK34" s="12">
+        <v>105.70821447171939</v>
+      </c>
+      <c r="AL34" s="12">
         <v>0.1811380000000006</v>
       </c>
       <c r="AM34" s="10">
         <v>0.36227600000000121</v>
       </c>
-      <c r="AN34" s="13">
+      <c r="AN34" s="12">
         <v>0.54341400000000184</v>
       </c>
-      <c r="AO34" s="13">
+      <c r="AO34" s="12">
         <v>0.72455200000000242</v>
       </c>
-      <c r="AP34" s="14">
+      <c r="AP34" s="13">
         <v>0.90569000000000299</v>
       </c>
-      <c r="AQ34" s="39">
+      <c r="AQ34" s="36">
         <v>1.0868280000000037</v>
       </c>
-      <c r="AR34" s="39">
+      <c r="AR34" s="36">
         <v>1.5068187183595902</v>
       </c>
-      <c r="AS34" s="39">
+      <c r="AS34" s="36">
         <v>2.0715079027191767</v>
       </c>
-      <c r="AT34" s="13">
+      <c r="AT34" s="12">
         <v>102.21913368617878</v>
       </c>
-      <c r="AU34" s="13">
+      <c r="AU34" s="12">
         <v>130.83207945579727</v>
       </c>
-      <c r="AV34" s="13">
+      <c r="AV34" s="12">
         <v>134.06215495579727</v>
       </c>
-      <c r="AW34" s="13">
+      <c r="AW34" s="12">
         <v>134.24329295579727</v>
       </c>
-      <c r="AX34" s="54">
+      <c r="AX34" s="64">
         <v>0</v>
       </c>
-      <c r="AY34" s="55">
+      <c r="AY34" s="65">
         <v>0</v>
       </c>
-      <c r="AZ34" s="56">
+      <c r="AZ34" s="66">
         <v>0</v>
       </c>
-      <c r="BA34" s="57">
+      <c r="BA34" s="67">
         <v>0</v>
       </c>
-      <c r="BB34" s="58">
+      <c r="BB34" s="68">
         <v>0</v>
       </c>
-      <c r="BC34" s="59">
+      <c r="BC34" s="69">
         <v>0</v>
       </c>
-      <c r="BD34" s="60">
+      <c r="BD34" s="70">
         <v>0</v>
       </c>
-      <c r="BE34" s="61">
+      <c r="BE34" s="71">
         <v>7.2485606725699467E-2</v>
       </c>
-      <c r="BF34" s="62">
+      <c r="BF34" s="72">
         <v>171.27232780145326</v>
       </c>
-      <c r="BG34" s="63">
+      <c r="BG34" s="73">
         <v>179.10040229794299</v>
       </c>
-      <c r="BH34" s="38">
+      <c r="BH34" s="48">
         <v>179.58900256038467</v>
       </c>
-      <c r="BI34" s="13">
-[...110 lines deleted...]
-      <c r="CT34" s="21">
+      <c r="BI34" s="12">
+        <v>179.58900256038467</v>
+      </c>
+      <c r="BJ34" s="64">
+        <v>0.26730550000000008</v>
+      </c>
+      <c r="BK34" s="26">
+        <v>0.53461100000000017</v>
+      </c>
+      <c r="BL34" s="27">
+        <v>0.80191650000000025</v>
+      </c>
+      <c r="BM34" s="28">
+        <v>1.0692220000000003</v>
+      </c>
+      <c r="BN34" s="29">
+        <v>1.3365275000000003</v>
+      </c>
+      <c r="BO34" s="30">
+        <v>1.6038330000000003</v>
+      </c>
+      <c r="BP34" s="31">
+        <v>1.8711385000000003</v>
+      </c>
+      <c r="BQ34" s="32">
+        <v>2.1539749588843908</v>
+      </c>
+      <c r="BR34" s="33">
+        <v>181.6884635601397</v>
+      </c>
+      <c r="BS34" s="34">
+        <v>208.05893943974979</v>
+      </c>
+      <c r="BT34" s="48">
+        <v>208.94911278485611</v>
+      </c>
+      <c r="BU34" s="12">
+        <v>209.2164182848561</v>
+      </c>
+      <c r="BV34" s="64">
+        <v>0.73915600000000015</v>
+      </c>
+      <c r="BW34" s="26">
+        <v>1.4783120000000003</v>
+      </c>
+      <c r="BX34" s="27">
+        <v>2.2174680000000002</v>
+      </c>
+      <c r="BY34" s="28">
+        <v>2.9566240000000006</v>
+      </c>
+      <c r="BZ34" s="29">
+        <v>3.695780000000001</v>
+      </c>
+      <c r="CA34" s="30">
+        <v>4.4349360000000013</v>
+      </c>
+      <c r="CB34" s="31">
+        <v>5.1740920000000017</v>
+      </c>
+      <c r="CC34" s="32">
+        <v>5.9919635000000016</v>
+      </c>
+      <c r="CD34" s="33">
+        <v>189.82355007308999</v>
+      </c>
+      <c r="CE34" s="34">
+        <v>219.70366616499999</v>
+      </c>
+      <c r="CF34" s="48">
+        <v>223.07696654</v>
+      </c>
+      <c r="CG34" s="12">
+        <v>223.81612254000001</v>
+      </c>
+      <c r="CH34" s="18">
+        <v>0.76442500000000002</v>
+      </c>
+      <c r="CI34" s="26">
+        <v>1.52885</v>
+      </c>
+      <c r="CJ34" s="27">
+        <v>2.293275</v>
+      </c>
+      <c r="CK34" s="28">
+        <v>3.0577000000000001</v>
+      </c>
+      <c r="CL34" s="29">
+        <v>3.8221250000000002</v>
+      </c>
+      <c r="CM34" s="30">
+        <v>4.5865499999999999</v>
+      </c>
+      <c r="CN34" s="31">
+        <v>5.350975</v>
+      </c>
+      <c r="CO34" s="32">
+        <v>6.1154000000000002</v>
+      </c>
+      <c r="CP34" s="33">
+        <v>185.31641498280501</v>
+      </c>
+      <c r="CQ34" s="34">
+        <v>217.96470055000003</v>
+      </c>
+      <c r="CR34" s="48">
+        <v>218.72912555000002</v>
+      </c>
+      <c r="CS34" s="12">
+        <v>219.49355055000001</v>
+      </c>
+      <c r="CT34" s="18">
         <v>0.79166666666666674</v>
       </c>
-      <c r="CU34" s="29">
+      <c r="CU34" s="26">
         <v>3.8181770833333335</v>
       </c>
-      <c r="CV34" s="30">
+      <c r="CV34" s="27">
         <v>5.4769270833333339</v>
       </c>
-      <c r="CW34" s="31">
+      <c r="CW34" s="28">
         <v>6.7130520833333343</v>
       </c>
-      <c r="CX34" s="32">
+      <c r="CX34" s="29">
         <v>7.5047187500000012</v>
       </c>
-      <c r="CY34" s="33">
+      <c r="CY34" s="30">
         <v>8.0945125000000004</v>
       </c>
-      <c r="CZ34" s="34"/>
-[...4 lines deleted...]
-      <c r="DE34" s="13"/>
+      <c r="CZ34" s="31"/>
+      <c r="DA34" s="32"/>
+      <c r="DB34" s="33"/>
+      <c r="DC34" s="34"/>
+      <c r="DD34" s="35"/>
+      <c r="DE34" s="12"/>
     </row>
     <row r="35" spans="1:109">
-      <c r="A35" s="27" t="s">
-        <v>22</v>
+      <c r="A35" s="24" t="s">
+        <v>21</v>
       </c>
       <c r="B35" s="10">
         <v>0.20953751707651999</v>
       </c>
       <c r="C35" s="10">
         <v>0.41907503415303998</v>
       </c>
       <c r="D35" s="10">
         <v>0.62861255122955995</v>
       </c>
       <c r="E35" s="10">
         <v>0.83815006830607997</v>
       </c>
       <c r="F35" s="10">
         <v>1.0476875853826</v>
       </c>
       <c r="G35" s="10">
         <v>1.2572251024591199</v>
       </c>
       <c r="H35" s="10">
         <v>70.921474458245655</v>
       </c>
       <c r="I35" s="10">
         <v>140.58876730303217</v>
       </c>
       <c r="J35" s="10">
         <v>210.25606014781869</v>
       </c>
       <c r="K35" s="10">
         <v>280.81880852560522</v>
       </c>
       <c r="L35" s="10">
         <v>281.02834604268173</v>
       </c>
       <c r="M35" s="10">
         <v>281.23788355975825</v>
       </c>
-      <c r="N35" s="13">
+      <c r="N35" s="12">
         <v>0.16347729999999935</v>
       </c>
       <c r="O35" s="10">
         <v>0.49174581249999805</v>
       </c>
-      <c r="P35" s="13">
+      <c r="P35" s="12">
         <v>0.9831064833333294</v>
       </c>
-      <c r="Q35" s="13">
+      <c r="Q35" s="12">
         <v>1.4909481499999941</v>
       </c>
-      <c r="R35" s="14">
+      <c r="R35" s="13">
         <v>1.9169898166666592</v>
       </c>
-      <c r="S35" s="15">
+      <c r="S35" s="36">
         <v>2.2322606499999913</v>
       </c>
-      <c r="T35" s="15">
+      <c r="T35" s="36">
         <v>83.568020569026842</v>
       </c>
-      <c r="U35" s="15">
+      <c r="U35" s="36">
         <v>165.73838372999339</v>
       </c>
-      <c r="V35" s="13">
+      <c r="V35" s="12">
         <v>251.70352672355841</v>
       </c>
-      <c r="W35" s="13">
+      <c r="W35" s="12">
         <v>335.13737346025539</v>
       </c>
-      <c r="X35" s="13">
+      <c r="X35" s="12">
         <v>335.40358075813782</v>
       </c>
-      <c r="Y35" s="13">
+      <c r="Y35" s="12">
         <v>309.0982727829454</v>
       </c>
-      <c r="Z35" s="13">
+      <c r="Z35" s="12">
         <v>0.32473777096493789</v>
       </c>
-      <c r="AA35" s="13">
+      <c r="AA35" s="12">
         <v>0.64947554192987578</v>
       </c>
-      <c r="AB35" s="13">
+      <c r="AB35" s="12">
         <v>0.97421331289481361</v>
       </c>
-      <c r="AC35" s="13">
+      <c r="AC35" s="12">
         <v>1.2989510838597516</v>
       </c>
-      <c r="AD35" s="13">
+      <c r="AD35" s="12">
         <v>1.6236888548246895</v>
       </c>
-      <c r="AE35" s="13">
+      <c r="AE35" s="12">
         <v>1.9484266257896274</v>
       </c>
-      <c r="AF35" s="13">
-[...17 lines deleted...]
-      <c r="AL35" s="13">
+      <c r="AF35" s="12">
+        <v>80.118484115137051</v>
+      </c>
+      <c r="AG35" s="12">
+        <v>158.49129508411852</v>
+      </c>
+      <c r="AH35" s="12">
+        <v>242.70650367726242</v>
+      </c>
+      <c r="AI35" s="12">
+        <v>325.54611559739794</v>
+      </c>
+      <c r="AJ35" s="12">
+        <v>325.87085336836287</v>
+      </c>
+      <c r="AK35" s="12">
+        <v>326.1955911393278</v>
+      </c>
+      <c r="AL35" s="12">
         <v>1.1773969999999998</v>
       </c>
       <c r="AM35" s="10">
         <v>2.3547939999999996</v>
       </c>
-      <c r="AN35" s="13">
+      <c r="AN35" s="12">
         <v>3.5321909999999992</v>
       </c>
-      <c r="AO35" s="13">
+      <c r="AO35" s="12">
         <v>4.7095879999999992</v>
       </c>
-      <c r="AP35" s="14">
+      <c r="AP35" s="13">
         <v>5.8869849999999992</v>
       </c>
-      <c r="AQ35" s="39">
+      <c r="AQ35" s="36">
         <v>7.0643819999999993</v>
       </c>
-      <c r="AR35" s="39">
+      <c r="AR35" s="36">
         <v>57.757058311739087</v>
       </c>
-      <c r="AS35" s="39">
+      <c r="AS35" s="36">
         <v>108.46179408347817</v>
       </c>
-      <c r="AT35" s="13">
+      <c r="AT35" s="12">
         <v>166.30273505381726</v>
       </c>
-      <c r="AU35" s="13">
+      <c r="AU35" s="12">
         <v>221.2139318979477</v>
       </c>
-      <c r="AV35" s="13">
+      <c r="AV35" s="12">
         <v>222.39132889794772</v>
       </c>
-      <c r="AW35" s="13">
+      <c r="AW35" s="12">
         <v>223.56872589794773</v>
       </c>
-      <c r="AX35" s="54">
+      <c r="AX35" s="64">
         <v>0</v>
       </c>
-      <c r="AY35" s="55">
+      <c r="AY35" s="65">
         <v>0</v>
       </c>
-      <c r="AZ35" s="56">
+      <c r="AZ35" s="66">
         <v>0</v>
       </c>
-      <c r="BA35" s="57">
+      <c r="BA35" s="67">
         <v>0</v>
       </c>
-      <c r="BB35" s="58">
+      <c r="BB35" s="68">
         <v>0</v>
       </c>
-      <c r="BC35" s="59">
+      <c r="BC35" s="69">
         <v>0</v>
       </c>
-      <c r="BD35" s="60">
+      <c r="BD35" s="70">
         <v>31.953001322437036</v>
       </c>
-      <c r="BE35" s="61">
+      <c r="BE35" s="71">
         <v>63.910505439121316</v>
       </c>
-      <c r="BF35" s="62">
+      <c r="BF35" s="72">
         <v>211.62585693207205</v>
       </c>
-      <c r="BG35" s="63">
+      <c r="BG35" s="73">
         <v>245.19199759289322</v>
       </c>
-      <c r="BH35" s="38">
+      <c r="BH35" s="48">
         <v>245.19199759289322</v>
       </c>
-      <c r="BI35" s="13">
-[...110 lines deleted...]
-      <c r="CT35" s="21">
+      <c r="BI35" s="12">
+        <v>245.19199759289322</v>
+      </c>
+      <c r="BJ35" s="64">
+        <v>1.2757762500000003</v>
+      </c>
+      <c r="BK35" s="26">
+        <v>2.5515525000000006</v>
+      </c>
+      <c r="BL35" s="27">
+        <v>3.8273287499999995</v>
+      </c>
+      <c r="BM35" s="28">
+        <v>5.1031049999999984</v>
+      </c>
+      <c r="BN35" s="29">
+        <v>6.3788812499999992</v>
+      </c>
+      <c r="BO35" s="30">
+        <v>7.654657499999999</v>
+      </c>
+      <c r="BP35" s="31">
+        <v>42.710541419865628</v>
+      </c>
+      <c r="BQ35" s="32">
+        <v>78.431274323704827</v>
+      </c>
+      <c r="BR35" s="33">
+        <v>118.29256087864491</v>
+      </c>
+      <c r="BS35" s="34">
+        <v>157.44109642151739</v>
+      </c>
+      <c r="BT35" s="48">
+        <v>158.71687267151739</v>
+      </c>
+      <c r="BU35" s="12">
+        <v>159.9926489215174</v>
+      </c>
+      <c r="BV35" s="64">
+        <v>1.6954390750000004</v>
+      </c>
+      <c r="BW35" s="26">
+        <v>3.3908781500000007</v>
+      </c>
+      <c r="BX35" s="27">
+        <v>5.0863172250000011</v>
+      </c>
+      <c r="BY35" s="28">
+        <v>6.7817563000000014</v>
+      </c>
+      <c r="BZ35" s="29">
+        <v>8.4771953750000009</v>
+      </c>
+      <c r="CA35" s="30">
+        <v>10.17263445</v>
+      </c>
+      <c r="CB35" s="31">
+        <v>45.366389333074451</v>
+      </c>
+      <c r="CC35" s="32">
+        <v>80.581724728148913</v>
+      </c>
+      <c r="CD35" s="33">
+        <v>134.99981510025339</v>
+      </c>
+      <c r="CE35" s="34">
+        <v>175.83951118229783</v>
+      </c>
+      <c r="CF35" s="48">
+        <v>177.53495025729782</v>
+      </c>
+      <c r="CG35" s="12">
+        <v>179.23038933229782</v>
+      </c>
+      <c r="CH35" s="18">
+        <v>1.2209396100000003</v>
+      </c>
+      <c r="CI35" s="26">
+        <v>2.4418792200000006</v>
+      </c>
+      <c r="CJ35" s="27">
+        <v>3.6628188300000009</v>
+      </c>
+      <c r="CK35" s="28">
+        <v>4.8837584400000011</v>
+      </c>
+      <c r="CL35" s="29">
+        <v>6.1046980500000014</v>
+      </c>
+      <c r="CM35" s="30">
+        <v>7.3256376600000017</v>
+      </c>
+      <c r="CN35" s="31">
+        <v>39.10391415112845</v>
+      </c>
+      <c r="CO35" s="32">
+        <v>71.8646346102569</v>
+      </c>
+      <c r="CP35" s="33">
+        <v>140.24890916427535</v>
+      </c>
+      <c r="CQ35" s="34">
+        <v>193.3813022245138</v>
+      </c>
+      <c r="CR35" s="48">
+        <v>194.60224183451379</v>
+      </c>
+      <c r="CS35" s="12">
+        <v>195.82318144451378</v>
+      </c>
+      <c r="CT35" s="18">
         <v>1.2644500000000003</v>
       </c>
-      <c r="CU35" s="29">
+      <c r="CU35" s="26">
         <v>6.0983924375000012</v>
       </c>
-      <c r="CV35" s="30">
+      <c r="CV35" s="27">
         <v>8.7477479375000016</v>
       </c>
-      <c r="CW35" s="31">
+      <c r="CW35" s="28">
         <v>10.722086787500002</v>
       </c>
-      <c r="CX35" s="32">
+      <c r="CX35" s="29">
         <v>11.986536787500002</v>
       </c>
-      <c r="CY35" s="33">
+      <c r="CY35" s="30">
         <v>12.928555365000003</v>
       </c>
-      <c r="CZ35" s="34"/>
-[...4 lines deleted...]
-      <c r="DE35" s="13"/>
+      <c r="CZ35" s="31"/>
+      <c r="DA35" s="32"/>
+      <c r="DB35" s="33"/>
+      <c r="DC35" s="34"/>
+      <c r="DD35" s="35"/>
+      <c r="DE35" s="12"/>
     </row>
     <row r="36" spans="1:109">
-      <c r="A36" s="27" t="s">
-        <v>23</v>
+      <c r="A36" s="24" t="s">
+        <v>22</v>
       </c>
       <c r="B36" s="10">
         <v>0.53772208292348</v>
       </c>
       <c r="C36" s="10">
         <v>1.07544416584696</v>
       </c>
       <c r="D36" s="10">
         <v>1.6131662487704399</v>
       </c>
       <c r="E36" s="10">
         <v>2.15088833169392</v>
       </c>
       <c r="F36" s="10">
         <v>2.6886104146174001</v>
       </c>
       <c r="G36" s="10">
         <v>3.2263324975408803</v>
       </c>
       <c r="H36" s="10">
         <v>27.631935930464362</v>
       </c>
       <c r="I36" s="10">
         <v>52.245615819387844</v>
       </c>
       <c r="J36" s="10">
         <v>708.77834234350803</v>
       </c>
       <c r="K36" s="10">
         <v>811.37096453965148</v>
       </c>
       <c r="L36" s="10">
         <v>812.12189067882491</v>
       </c>
       <c r="M36" s="10">
         <v>812.65961276174835</v>
       </c>
-      <c r="N36" s="13">
+      <c r="N36" s="12">
         <v>0.49374208502299893</v>
       </c>
-      <c r="O36" s="13">
+      <c r="O36" s="12">
         <v>1.520095286259493</v>
       </c>
-      <c r="P36" s="13">
+      <c r="P36" s="12">
         <v>2.7458278136659868</v>
       </c>
-      <c r="Q36" s="13">
+      <c r="Q36" s="12">
         <v>4.1521827456928451</v>
       </c>
-      <c r="R36" s="13">
+      <c r="R36" s="12">
         <v>5.2795254929261199</v>
       </c>
-      <c r="S36" s="15">
+      <c r="S36" s="36">
         <v>6.049011120500106</v>
       </c>
-      <c r="T36" s="15">
+      <c r="T36" s="36">
         <v>36.259571785584704</v>
       </c>
-      <c r="U36" s="15">
+      <c r="U36" s="36">
         <v>66.468239814548397</v>
       </c>
-      <c r="V36" s="13">
+      <c r="V36" s="12">
         <v>462.61958303508771</v>
       </c>
-      <c r="W36" s="13">
+      <c r="W36" s="12">
         <v>544.28779031005047</v>
       </c>
-      <c r="X36" s="13">
+      <c r="X36" s="12">
         <v>641.91282248457435</v>
       </c>
-      <c r="Y36" s="13">
+      <c r="Y36" s="12">
         <v>779.00776898019922</v>
       </c>
-      <c r="Z36" s="13">
+      <c r="Z36" s="12">
         <v>2.364071490391852</v>
       </c>
-      <c r="AA36" s="13">
+      <c r="AA36" s="12">
         <v>4.7281429807837041</v>
       </c>
-      <c r="AB36" s="13">
+      <c r="AB36" s="12">
         <v>7.0922144711755557</v>
       </c>
-      <c r="AC36" s="13">
+      <c r="AC36" s="12">
         <v>9.4562859615674082</v>
       </c>
-      <c r="AD36" s="13">
+      <c r="AD36" s="12">
         <v>11.820357451959261</v>
       </c>
-      <c r="AE36" s="13">
+      <c r="AE36" s="12">
         <v>14.184428942351113</v>
       </c>
-      <c r="AF36" s="13">
-[...17 lines deleted...]
-      <c r="AL36" s="13">
+      <c r="AF36" s="12">
+        <v>46.10084494246798</v>
+      </c>
+      <c r="AG36" s="12">
+        <v>78.320237234438764</v>
+      </c>
+      <c r="AH36" s="12">
+        <v>821.76828539121141</v>
+      </c>
+      <c r="AI36" s="12">
+        <v>965.84927252415673</v>
+      </c>
+      <c r="AJ36" s="12">
+        <v>968.21334401454862</v>
+      </c>
+      <c r="AK36" s="12">
+        <v>970.57741550494052</v>
+      </c>
+      <c r="AL36" s="12">
         <v>2.4511789702069398</v>
       </c>
-      <c r="AM36" s="13">
+      <c r="AM36" s="12">
         <v>4.9023579404138795</v>
       </c>
-      <c r="AN36" s="13">
+      <c r="AN36" s="12">
         <v>7.3535369106208197</v>
       </c>
-      <c r="AO36" s="13">
+      <c r="AO36" s="12">
         <v>9.804715880827759</v>
       </c>
-      <c r="AP36" s="13">
+      <c r="AP36" s="12">
         <v>12.255894851034698</v>
       </c>
-      <c r="AQ36" s="13">
+      <c r="AQ36" s="12">
         <v>14.707073821241638</v>
       </c>
-      <c r="AR36" s="39">
+      <c r="AR36" s="36">
         <v>37.123982623043965</v>
       </c>
-      <c r="AS36" s="39">
+      <c r="AS36" s="36">
         <v>60.013618674846292</v>
       </c>
-      <c r="AT36" s="13">
+      <c r="AT36" s="12">
         <v>725.00516143391667</v>
       </c>
-      <c r="AU36" s="13">
+      <c r="AU36" s="12">
         <v>881.44224217750082</v>
       </c>
-      <c r="AV36" s="13">
+      <c r="AV36" s="12">
         <v>884.10904614770777</v>
       </c>
-      <c r="AW36" s="13">
+      <c r="AW36" s="12">
         <v>886.56022511791468</v>
       </c>
-      <c r="AX36" s="54">
+      <c r="AX36" s="64">
         <v>20.269916975871148</v>
       </c>
-      <c r="AY36" s="55">
+      <c r="AY36" s="65">
         <v>40.539833951742295</v>
       </c>
-      <c r="AZ36" s="56">
+      <c r="AZ36" s="66">
         <v>60.809750927613443</v>
       </c>
-      <c r="BA36" s="57">
+      <c r="BA36" s="67">
         <v>81.079667903484591</v>
       </c>
-      <c r="BB36" s="58">
+      <c r="BB36" s="68">
         <v>101.34958487935575</v>
       </c>
-      <c r="BC36" s="59">
+      <c r="BC36" s="69">
         <v>121.6195018552269</v>
       </c>
-      <c r="BD36" s="60">
+      <c r="BD36" s="70">
         <v>202.07935766135643</v>
       </c>
-      <c r="BE36" s="61">
+      <c r="BE36" s="71">
         <v>298.4358102901997</v>
       </c>
-      <c r="BF36" s="62">
+      <c r="BF36" s="72">
         <v>938.80553295889968</v>
       </c>
-      <c r="BG36" s="63">
+      <c r="BG36" s="73">
         <v>1234.3074467328977</v>
       </c>
-      <c r="BH36" s="38">
+      <c r="BH36" s="48">
         <v>1268.8569549689014</v>
       </c>
-      <c r="BI36" s="13">
-[...110 lines deleted...]
-      <c r="CT36" s="21">
+      <c r="BI36" s="12">
+        <v>1289.1268719447726</v>
+      </c>
+      <c r="BJ36" s="64">
+        <v>4.5246336375000027</v>
+      </c>
+      <c r="BK36" s="26">
+        <v>9.0492672750000054</v>
+      </c>
+      <c r="BL36" s="27">
+        <v>13.573900912500008</v>
+      </c>
+      <c r="BM36" s="28">
+        <v>18.098534550000011</v>
+      </c>
+      <c r="BN36" s="29">
+        <v>22.623168187500013</v>
+      </c>
+      <c r="BO36" s="30">
+        <v>27.147801825000016</v>
+      </c>
+      <c r="BP36" s="31">
+        <v>134.61195650987929</v>
+      </c>
+      <c r="BQ36" s="32">
+        <v>242.21110887071973</v>
+      </c>
+      <c r="BR36" s="33">
+        <v>1152.0025200011842</v>
+      </c>
+      <c r="BS36" s="34">
+        <v>1359.0654584390777</v>
+      </c>
+      <c r="BT36" s="48">
+        <v>1366.0728130806713</v>
+      </c>
+      <c r="BU36" s="12">
+        <v>1370.5974467181713</v>
+      </c>
+      <c r="BV36" s="64">
+        <v>4.279905583333333</v>
+      </c>
+      <c r="BW36" s="26">
+        <v>8.5598111666666661</v>
+      </c>
+      <c r="BX36" s="27">
+        <v>12.839716749999999</v>
+      </c>
+      <c r="BY36" s="28">
+        <v>17.119622333333332</v>
+      </c>
+      <c r="BZ36" s="29">
+        <v>21.399527916666663</v>
+      </c>
+      <c r="CA36" s="30">
+        <v>25.679433499999995</v>
+      </c>
+      <c r="CB36" s="31">
+        <v>126.37325698010241</v>
+      </c>
+      <c r="CC36" s="32">
+        <v>227.55826518020484</v>
+      </c>
+      <c r="CD36" s="33">
+        <v>1443.2859889984074</v>
+      </c>
+      <c r="CE36" s="34">
+        <v>1702.72287514341</v>
+      </c>
+      <c r="CF36" s="48">
+        <v>1707.1882838517433</v>
+      </c>
+      <c r="CG36" s="12">
+        <v>1711.4681894350767</v>
+      </c>
+      <c r="CH36" s="18">
+        <v>4.2349145000000004</v>
+      </c>
+      <c r="CI36" s="26">
+        <v>8.4698290000000007</v>
+      </c>
+      <c r="CJ36" s="27">
+        <v>12.704743500000001</v>
+      </c>
+      <c r="CK36" s="28">
+        <v>16.939658000000001</v>
+      </c>
+      <c r="CL36" s="29">
+        <v>21.174572500000004</v>
+      </c>
+      <c r="CM36" s="30">
+        <v>25.409487000000006</v>
+      </c>
+      <c r="CN36" s="31">
+        <v>100.0679701645</v>
+      </c>
+      <c r="CO36" s="32">
+        <v>174.72645332899998</v>
+      </c>
+      <c r="CP36" s="33">
+        <v>1167.8516331835219</v>
+      </c>
+      <c r="CQ36" s="34">
+        <v>1415.2606357699999</v>
+      </c>
+      <c r="CR36" s="48">
+        <v>1420.64305027</v>
+      </c>
+      <c r="CS36" s="12">
+        <v>1424.8779647700001</v>
+      </c>
+      <c r="CT36" s="18">
         <v>4.3858333333333341</v>
       </c>
-      <c r="CU36" s="29">
+      <c r="CU36" s="26">
         <v>21.152701041666671</v>
       </c>
-      <c r="CV36" s="30">
+      <c r="CV36" s="27">
         <v>30.342176041666672</v>
       </c>
-      <c r="CW36" s="31">
+      <c r="CW36" s="28">
         <v>37.190308541666674</v>
       </c>
-      <c r="CX36" s="32">
+      <c r="CX36" s="29">
         <v>41.576141875000005</v>
       </c>
-      <c r="CY36" s="33">
+      <c r="CY36" s="30">
         <v>44.843599250000004</v>
       </c>
-      <c r="CZ36" s="34"/>
-[...4 lines deleted...]
-      <c r="DE36" s="13"/>
+      <c r="CZ36" s="31"/>
+      <c r="DA36" s="32"/>
+      <c r="DB36" s="33"/>
+      <c r="DC36" s="34"/>
+      <c r="DD36" s="35"/>
+      <c r="DE36" s="12"/>
     </row>
     <row r="37" spans="1:109">
-      <c r="A37" s="27" t="s">
-        <v>24</v>
+      <c r="A37" s="24" t="s">
+        <v>23</v>
       </c>
       <c r="B37" s="10">
         <v>1.4969445503656148E-2</v>
       </c>
       <c r="C37" s="10">
         <v>2.9938891007312295E-2</v>
       </c>
       <c r="D37" s="10">
         <v>4.4908336510968441E-2</v>
       </c>
       <c r="E37" s="10">
         <v>5.9877782014624591E-2</v>
       </c>
       <c r="F37" s="10">
         <v>7.484722751828074E-2</v>
       </c>
       <c r="G37" s="10">
         <v>8.9816673021936883E-2</v>
       </c>
       <c r="H37" s="10">
         <v>131.64926360824563</v>
       </c>
       <c r="I37" s="10">
         <v>264.64060134346931</v>
       </c>
       <c r="J37" s="10">
         <v>813.48999869150543</v>
       </c>
       <c r="K37" s="10">
         <v>1000.5906158617915</v>
       </c>
       <c r="L37" s="10">
         <v>1008.9022628364202</v>
       </c>
       <c r="M37" s="10">
         <v>1008.9172322819238</v>
       </c>
-      <c r="N37" s="13">
+      <c r="N37" s="12">
         <v>1.8515714130001984E-2</v>
       </c>
-      <c r="O37" s="13">
+      <c r="O37" s="12">
         <v>5.7298903435482891E-2</v>
       </c>
-      <c r="P37" s="13">
+      <c r="P37" s="12">
         <v>0.10045096100766379</v>
       </c>
-      <c r="Q37" s="13">
+      <c r="Q37" s="12">
         <v>0.1517199936210398</v>
       </c>
-      <c r="R37" s="13">
+      <c r="R37" s="12">
         <v>0.19225658905180565</v>
       </c>
-      <c r="S37" s="15">
+      <c r="S37" s="36">
         <v>0.21915354368024145</v>
       </c>
-      <c r="T37" s="15">
+      <c r="T37" s="36">
         <v>152.51315236532361</v>
       </c>
-      <c r="U37" s="15">
+      <c r="U37" s="36">
         <v>306.0907700398248</v>
       </c>
-      <c r="V37" s="13">
+      <c r="V37" s="12">
         <v>820.04034602022193</v>
       </c>
-      <c r="W37" s="13">
+      <c r="W37" s="12">
         <v>1003.0715279385427</v>
       </c>
-      <c r="X37" s="13">
+      <c r="X37" s="12">
         <v>1090.2981155686925</v>
       </c>
-      <c r="Y37" s="13">
+      <c r="Y37" s="12">
         <v>1259.9106392791418</v>
       </c>
-      <c r="Z37" s="13">
-[...35 lines deleted...]
-      <c r="AL37" s="13">
+      <c r="Z37" s="12">
+        <v>2.004166666666667E-4</v>
+      </c>
+      <c r="AA37" s="12">
+        <v>4.0083333333333339E-4</v>
+      </c>
+      <c r="AB37" s="12">
+        <v>6.0125000000000011E-4</v>
+      </c>
+      <c r="AC37" s="12">
+        <v>8.0166666666666678E-4</v>
+      </c>
+      <c r="AD37" s="12">
+        <v>1.0020833333333336E-3</v>
+      </c>
+      <c r="AE37" s="12">
+        <v>1.2025000000000002E-3</v>
+      </c>
+      <c r="AF37" s="12">
+        <v>39.156998778929399</v>
+      </c>
+      <c r="AG37" s="12">
+        <v>79.754605072485717</v>
+      </c>
+      <c r="AH37" s="12">
+        <v>948.61628909520618</v>
+      </c>
+      <c r="AI37" s="12">
+        <v>1081.4398700132333</v>
+      </c>
+      <c r="AJ37" s="12">
+        <v>1088.8210877309903</v>
+      </c>
+      <c r="AK37" s="12">
+        <v>1088.821288147657</v>
+      </c>
+      <c r="AL37" s="12">
         <v>4.1637948260838158E-2</v>
       </c>
-      <c r="AM37" s="13">
+      <c r="AM37" s="12">
         <v>8.3275896521676315E-2</v>
       </c>
-      <c r="AN37" s="13">
+      <c r="AN37" s="12">
         <v>0.12491384478251447</v>
       </c>
-      <c r="AO37" s="13">
+      <c r="AO37" s="12">
         <v>0.16655179304335263</v>
       </c>
-      <c r="AP37" s="13">
+      <c r="AP37" s="12">
         <v>0.2081897413041908</v>
       </c>
-      <c r="AQ37" s="13">
+      <c r="AQ37" s="12">
         <v>0.24982768956502896</v>
       </c>
-      <c r="AR37" s="39">
+      <c r="AR37" s="36">
         <v>26.158556788239071</v>
       </c>
-      <c r="AS37" s="39">
+      <c r="AS37" s="36">
         <v>53.421781986913118</v>
       </c>
-      <c r="AT37" s="13">
+      <c r="AT37" s="12">
         <v>995.78912959433455</v>
       </c>
-      <c r="AU37" s="13">
+      <c r="AU37" s="12">
         <v>1169.3038340757923</v>
       </c>
-      <c r="AV37" s="13">
+      <c r="AV37" s="12">
         <v>1180.1329220240532</v>
       </c>
-      <c r="AW37" s="13">
+      <c r="AW37" s="12">
         <v>1180.174559972314</v>
       </c>
-      <c r="AX37" s="54">
+      <c r="AX37" s="64">
         <v>5.0383833333333357</v>
       </c>
-      <c r="AY37" s="55">
+      <c r="AY37" s="65">
         <v>10.076766666666671</v>
       </c>
-      <c r="AZ37" s="56">
+      <c r="AZ37" s="66">
         <v>15.115150000000007</v>
       </c>
-      <c r="BA37" s="57">
+      <c r="BA37" s="67">
         <v>20.153533333333343</v>
       </c>
-      <c r="BB37" s="58">
+      <c r="BB37" s="68">
         <v>25.191916666666678</v>
       </c>
-      <c r="BC37" s="59">
+      <c r="BC37" s="69">
         <v>30.230300000000014</v>
       </c>
-      <c r="BD37" s="60">
+      <c r="BD37" s="70">
         <v>87.473762902544209</v>
       </c>
-      <c r="BE37" s="61">
+      <c r="BE37" s="71">
         <v>146.210103347802</v>
       </c>
-      <c r="BF37" s="62">
+      <c r="BF37" s="72">
         <v>965.90449614989359</v>
       </c>
-      <c r="BG37" s="63">
+      <c r="BG37" s="73">
         <v>1213.1297452548779</v>
       </c>
-      <c r="BH37" s="38">
+      <c r="BH37" s="48">
         <v>1220.1577250203054</v>
       </c>
-      <c r="BI37" s="13">
-[...110 lines deleted...]
-      <c r="CT37" s="21">
+      <c r="BI37" s="12">
+        <v>1225.1961083536387</v>
+      </c>
+      <c r="BJ37" s="64">
+        <v>12.596888846666669</v>
+      </c>
+      <c r="BK37" s="26">
+        <v>25.193777693333338</v>
+      </c>
+      <c r="BL37" s="27">
+        <v>37.790666540000004</v>
+      </c>
+      <c r="BM37" s="28">
+        <v>50.387555386666676</v>
+      </c>
+      <c r="BN37" s="29">
+        <v>62.984444233333349</v>
+      </c>
+      <c r="BO37" s="30">
+        <v>75.581333080000022</v>
+      </c>
+      <c r="BP37" s="31">
+        <v>127.82968186433389</v>
+      </c>
+      <c r="BQ37" s="32">
+        <v>185.97852191259045</v>
+      </c>
+      <c r="BR37" s="33">
+        <v>1344.803333740844</v>
+      </c>
+      <c r="BS37" s="34">
+        <v>1571.3428137965063</v>
+      </c>
+      <c r="BT37" s="48">
+        <v>1586.4079359172301</v>
+      </c>
+      <c r="BU37" s="12">
+        <v>1599.0048247638967</v>
+      </c>
+      <c r="BV37" s="64">
+        <v>3.7890570000000006</v>
+      </c>
+      <c r="BW37" s="26">
+        <v>7.5781140000000011</v>
+      </c>
+      <c r="BX37" s="27">
+        <v>11.367171000000003</v>
+      </c>
+      <c r="BY37" s="28">
+        <v>15.156228000000002</v>
+      </c>
+      <c r="BZ37" s="29">
+        <v>18.945285000000002</v>
+      </c>
+      <c r="CA37" s="30">
+        <v>22.734342000000002</v>
+      </c>
+      <c r="CB37" s="31">
+        <v>67.34666566569679</v>
+      </c>
+      <c r="CC37" s="32">
+        <v>117.04598632139357</v>
+      </c>
+      <c r="CD37" s="33">
+        <v>1537.7142754053807</v>
+      </c>
+      <c r="CE37" s="34">
+        <v>1767.6076051527875</v>
+      </c>
+      <c r="CF37" s="48">
+        <v>1779.9792734027876</v>
+      </c>
+      <c r="CG37" s="12">
+        <v>1783.7683304027876</v>
+      </c>
+      <c r="CH37" s="18">
+        <v>4.1730833333333148</v>
+      </c>
+      <c r="CI37" s="26">
+        <v>8.3461666666666297</v>
+      </c>
+      <c r="CJ37" s="27">
+        <v>12.519249999999944</v>
+      </c>
+      <c r="CK37" s="28">
+        <v>16.692333333333259</v>
+      </c>
+      <c r="CL37" s="29">
+        <v>20.865416666666576</v>
+      </c>
+      <c r="CM37" s="30">
+        <v>25.038499999999893</v>
+      </c>
+      <c r="CN37" s="31">
+        <v>77.936622083333219</v>
+      </c>
+      <c r="CO37" s="32">
+        <v>134.93976033466654</v>
+      </c>
+      <c r="CP37" s="33">
+        <v>1431.2284208690801</v>
+      </c>
+      <c r="CQ37" s="34">
+        <v>1682.1254373733334</v>
+      </c>
+      <c r="CR37" s="48">
+        <v>1698.5610207066668</v>
+      </c>
+      <c r="CS37" s="12">
+        <v>1702.7341040400001</v>
+      </c>
+      <c r="CT37" s="18">
         <v>1.655E-3</v>
       </c>
-      <c r="CU37" s="29">
+      <c r="CU37" s="26">
         <v>3.1316666666666667E-3</v>
       </c>
-      <c r="CV37" s="30">
+      <c r="CV37" s="27">
         <v>4.555E-3</v>
       </c>
-      <c r="CW37" s="31">
+      <c r="CW37" s="28">
         <v>6.1866666666666667E-3</v>
       </c>
-      <c r="CX37" s="32">
+      <c r="CX37" s="29">
         <v>7.5966666666666665E-3</v>
       </c>
-      <c r="CY37" s="33">
+      <c r="CY37" s="30">
         <v>8.7716666666666672E-3</v>
       </c>
-      <c r="CZ37" s="34"/>
-[...4 lines deleted...]
-      <c r="DE37" s="13"/>
+      <c r="CZ37" s="31"/>
+      <c r="DA37" s="32"/>
+      <c r="DB37" s="33"/>
+      <c r="DC37" s="34"/>
+      <c r="DD37" s="35"/>
+      <c r="DE37" s="12"/>
     </row>
     <row r="38" spans="1:109">
-      <c r="A38" s="27" t="s">
-        <v>25</v>
+      <c r="A38" s="24" t="s">
+        <v>24</v>
       </c>
       <c r="B38" s="10">
         <v>8.6569976797296526</v>
       </c>
       <c r="C38" s="10">
         <v>17.313995359459305</v>
       </c>
       <c r="D38" s="10">
         <v>25.970993039188958</v>
       </c>
       <c r="E38" s="10">
         <v>34.62799071891861</v>
       </c>
       <c r="F38" s="10">
         <v>43.284988398648267</v>
       </c>
       <c r="G38" s="10">
         <v>51.941986078377923</v>
       </c>
       <c r="H38" s="10">
         <v>65.889544225037568</v>
       </c>
       <c r="I38" s="10">
         <v>86.448482314497227</v>
       </c>
       <c r="J38" s="10">
         <v>172.69093160041987</v>
       </c>
       <c r="K38" s="10">
         <v>213.07477433111416</v>
       </c>
       <c r="L38" s="10">
         <v>221.79721087959382</v>
       </c>
       <c r="M38" s="10">
         <v>230.45420855932346</v>
       </c>
-      <c r="N38" s="13">
+      <c r="N38" s="12">
         <v>6.950966512014328</v>
       </c>
-      <c r="O38" s="13">
+      <c r="O38" s="12">
         <v>20.981806926995812</v>
       </c>
-      <c r="P38" s="13">
+      <c r="P38" s="12">
         <v>41.333626662997958</v>
       </c>
-      <c r="Q38" s="13">
+      <c r="Q38" s="12">
         <v>62.660044745442711</v>
       </c>
-      <c r="R38" s="13">
+      <c r="R38" s="12">
         <v>80.441493452618161</v>
       </c>
-      <c r="S38" s="15">
+      <c r="S38" s="36">
         <v>93.464260166281463</v>
       </c>
-      <c r="T38" s="15">
+      <c r="T38" s="36">
         <v>116.2311165883257</v>
       </c>
-      <c r="U38" s="15">
+      <c r="U38" s="36">
         <v>133.17110302861988</v>
       </c>
-      <c r="V38" s="13">
+      <c r="V38" s="12">
         <v>469.95048116003613</v>
       </c>
-      <c r="W38" s="13">
+      <c r="W38" s="12">
         <v>504.458922262128</v>
       </c>
-      <c r="X38" s="13">
+      <c r="X38" s="12">
         <v>561.38519662863769</v>
       </c>
-      <c r="Y38" s="13">
+      <c r="Y38" s="12">
         <v>647.68610708873803</v>
       </c>
-      <c r="Z38" s="13">
+      <c r="Z38" s="12">
         <v>10.473613565562497</v>
       </c>
-      <c r="AA38" s="13">
+      <c r="AA38" s="12">
         <v>20.947227131124993</v>
       </c>
-      <c r="AB38" s="13">
+      <c r="AB38" s="12">
         <v>31.420840696687492</v>
       </c>
-      <c r="AC38" s="13">
+      <c r="AC38" s="12">
         <v>41.894454262249987</v>
       </c>
-      <c r="AD38" s="13">
+      <c r="AD38" s="12">
         <v>52.368067827812482</v>
       </c>
-      <c r="AE38" s="13">
-[...20 lines deleted...]
-      <c r="AL38" s="13">
+      <c r="AE38" s="12">
+        <v>62.841681393374976</v>
+      </c>
+      <c r="AF38" s="12">
+        <v>79.380579838691048</v>
+      </c>
+      <c r="AG38" s="12">
+        <v>119.06943957141974</v>
+      </c>
+      <c r="AH38" s="12">
+        <v>334.57007018517481</v>
+      </c>
+      <c r="AI38" s="12">
+        <v>424.31485296406896</v>
+      </c>
+      <c r="AJ38" s="12">
+        <v>434.81300833292539</v>
+      </c>
+      <c r="AK38" s="12">
+        <v>445.28662189848791</v>
+      </c>
+      <c r="AL38" s="12">
         <v>10.220385554666665</v>
       </c>
-      <c r="AM38" s="13">
+      <c r="AM38" s="12">
         <v>20.44077110933333</v>
       </c>
-      <c r="AN38" s="13">
+      <c r="AN38" s="12">
         <v>30.661156663999996</v>
       </c>
-      <c r="AO38" s="13">
+      <c r="AO38" s="12">
         <v>40.881542218666659</v>
       </c>
-      <c r="AP38" s="13">
+      <c r="AP38" s="12">
         <v>51.101927773333323</v>
       </c>
-      <c r="AQ38" s="13">
+      <c r="AQ38" s="12">
         <v>61.322313327999986</v>
       </c>
-      <c r="AR38" s="39">
+      <c r="AR38" s="36">
         <v>76.735926977692301</v>
       </c>
-      <c r="AS38" s="39">
+      <c r="AS38" s="36">
         <v>95.401082536884616</v>
       </c>
-      <c r="AT38" s="13">
+      <c r="AT38" s="12">
         <v>340.20537114224408</v>
       </c>
-      <c r="AU38" s="13">
+      <c r="AU38" s="12">
         <v>416.00113343453233</v>
       </c>
-      <c r="AV38" s="13">
+      <c r="AV38" s="12">
         <v>426.25903773919902</v>
       </c>
-      <c r="AW38" s="13">
+      <c r="AW38" s="12">
         <v>436.47942329386569</v>
       </c>
-      <c r="AX38" s="54">
+      <c r="AX38" s="64">
         <v>0.6325183468693466</v>
       </c>
-      <c r="AY38" s="55">
+      <c r="AY38" s="65">
         <v>1.2650366937386932</v>
       </c>
-      <c r="AZ38" s="56">
+      <c r="AZ38" s="66">
         <v>1.8975550406080397</v>
       </c>
-      <c r="BA38" s="57">
+      <c r="BA38" s="67">
         <v>2.5300733874773864</v>
       </c>
-      <c r="BB38" s="58">
+      <c r="BB38" s="68">
         <v>3.1625917343467331</v>
       </c>
-      <c r="BC38" s="59">
+      <c r="BC38" s="69">
         <v>3.7951100812160798</v>
       </c>
-      <c r="BD38" s="60">
+      <c r="BD38" s="70">
         <v>6.5443194921512289</v>
       </c>
-      <c r="BE38" s="61">
+      <c r="BE38" s="71">
         <v>10.277260894091082</v>
       </c>
-      <c r="BF38" s="62">
+      <c r="BF38" s="72">
         <v>1505.4880101894078</v>
       </c>
-      <c r="BG38" s="63">
+      <c r="BG38" s="73">
         <v>1569.2125611972385</v>
       </c>
-      <c r="BH38" s="38">
+      <c r="BH38" s="48">
         <v>1569.9228426844684</v>
       </c>
-      <c r="BI38" s="13">
-[...110 lines deleted...]
-      <c r="CT38" s="21">
+      <c r="BI38" s="12">
+        <v>1570.5553610313377</v>
+      </c>
+      <c r="BJ38" s="64">
+        <v>8.9664765383333318</v>
+      </c>
+      <c r="BK38" s="26">
+        <v>17.932953076666664</v>
+      </c>
+      <c r="BL38" s="27">
+        <v>26.899429614999988</v>
+      </c>
+      <c r="BM38" s="28">
+        <v>35.865906153333313</v>
+      </c>
+      <c r="BN38" s="29">
+        <v>44.832382691666645</v>
+      </c>
+      <c r="BO38" s="30">
+        <v>53.798859229999977</v>
+      </c>
+      <c r="BP38" s="31">
+        <v>66.281509617174294</v>
+      </c>
+      <c r="BQ38" s="32">
+        <v>85.509072428805823</v>
+      </c>
+      <c r="BR38" s="33">
+        <v>790.24883213585565</v>
+      </c>
+      <c r="BS38" s="34">
+        <v>926.1590937861838</v>
+      </c>
+      <c r="BT38" s="48">
+        <v>940.74671421669188</v>
+      </c>
+      <c r="BU38" s="12">
+        <v>949.71319075502527</v>
+      </c>
+      <c r="BV38" s="64">
+        <v>0.43158705833333277</v>
+      </c>
+      <c r="BW38" s="26">
+        <v>0.86317411666666555</v>
+      </c>
+      <c r="BX38" s="27">
+        <v>1.2947611749999983</v>
+      </c>
+      <c r="BY38" s="28">
+        <v>1.7263482333333311</v>
+      </c>
+      <c r="BZ38" s="29">
+        <v>2.1579352916666639</v>
+      </c>
+      <c r="CA38" s="30">
+        <v>2.5895223499999966</v>
+      </c>
+      <c r="CB38" s="31">
+        <v>14.357350149452152</v>
+      </c>
+      <c r="CC38" s="32">
+        <v>31.671180214904307</v>
+      </c>
+      <c r="CD38" s="33">
+        <v>565.8897201646065</v>
+      </c>
+      <c r="CE38" s="34">
+        <v>647.61703611530868</v>
+      </c>
+      <c r="CF38" s="48">
+        <v>648.28977723614196</v>
+      </c>
+      <c r="CG38" s="12">
+        <v>648.72136429447528</v>
+      </c>
+      <c r="CH38" s="18">
+        <v>7.9924161750000202</v>
+      </c>
+      <c r="CI38" s="26">
+        <v>15.98483235000004</v>
+      </c>
+      <c r="CJ38" s="27">
+        <v>23.977248525000061</v>
+      </c>
+      <c r="CK38" s="28">
+        <v>31.969664700000081</v>
+      </c>
+      <c r="CL38" s="29">
+        <v>39.962080875000098</v>
+      </c>
+      <c r="CM38" s="30">
+        <v>47.954497050000114</v>
+      </c>
+      <c r="CN38" s="31">
+        <v>59.673896475000134</v>
+      </c>
+      <c r="CO38" s="32">
+        <v>75.274267200000153</v>
+      </c>
+      <c r="CP38" s="33">
+        <v>555.04161672166015</v>
+      </c>
+      <c r="CQ38" s="34">
+        <v>660.5024461500002</v>
+      </c>
+      <c r="CR38" s="48">
+        <v>668.69173732500019</v>
+      </c>
+      <c r="CS38" s="12">
+        <v>676.68415350000021</v>
+      </c>
+      <c r="CT38" s="18">
         <v>12.255000000000003</v>
       </c>
-      <c r="CU38" s="29">
+      <c r="CU38" s="26">
         <v>59.105381250000008</v>
       </c>
-      <c r="CV38" s="30">
+      <c r="CV38" s="27">
         <v>84.782831250000015</v>
       </c>
-      <c r="CW38" s="31">
+      <c r="CW38" s="28">
         <v>103.91804625000002</v>
       </c>
-      <c r="CX38" s="32">
+      <c r="CX38" s="29">
         <v>116.17304625000003</v>
       </c>
-      <c r="CY38" s="33">
+      <c r="CY38" s="30">
         <v>125.30305350000003</v>
       </c>
-      <c r="CZ38" s="34"/>
-[...4 lines deleted...]
-      <c r="DE38" s="13"/>
+      <c r="CZ38" s="31"/>
+      <c r="DA38" s="32"/>
+      <c r="DB38" s="33"/>
+      <c r="DC38" s="34"/>
+      <c r="DD38" s="35"/>
+      <c r="DE38" s="12"/>
     </row>
     <row r="39" spans="1:109">
-      <c r="A39" s="40" t="s">
-[...2 lines deleted...]
-      <c r="B39" s="39">
+      <c r="A39" s="37" t="s">
+        <v>25</v>
+      </c>
+      <c r="B39" s="36">
         <v>3.9174806229234798</v>
       </c>
-      <c r="C39" s="39">
+      <c r="C39" s="36">
         <v>7.8349612458469595</v>
       </c>
-      <c r="D39" s="39">
+      <c r="D39" s="36">
         <v>11.75244186877044</v>
       </c>
-      <c r="E39" s="39">
+      <c r="E39" s="36">
         <v>15.669922491693919</v>
       </c>
-      <c r="F39" s="39">
+      <c r="F39" s="36">
         <v>19.587403114617398</v>
       </c>
-      <c r="G39" s="39">
+      <c r="G39" s="36">
         <v>23.504883737540879</v>
       </c>
-      <c r="H39" s="39">
+      <c r="H39" s="36">
         <v>35.847965227304357</v>
       </c>
-      <c r="I39" s="39">
+      <c r="I39" s="36">
         <v>48.880701717067836</v>
       </c>
-      <c r="J39" s="39">
+      <c r="J39" s="36">
         <v>206.15147793766562</v>
       </c>
-      <c r="K39" s="39">
+      <c r="K39" s="36">
         <v>236.2774204645948</v>
       </c>
-      <c r="L39" s="39">
+      <c r="L39" s="36">
         <v>242.93911171251827</v>
       </c>
-      <c r="M39" s="39">
+      <c r="M39" s="36">
         <v>246.85659233544175</v>
       </c>
-      <c r="N39" s="28">
+      <c r="N39" s="25">
         <v>3.05634809844</v>
       </c>
-      <c r="O39" s="28">
+      <c r="O39" s="25">
         <v>9.1936090145250002</v>
       </c>
-      <c r="P39" s="28">
+      <c r="P39" s="25">
         <v>18.380017475819997</v>
       </c>
-      <c r="Q39" s="28">
+      <c r="Q39" s="25">
         <v>27.87455226582</v>
       </c>
-      <c r="R39" s="28">
+      <c r="R39" s="25">
         <v>35.839766015820004</v>
       </c>
-      <c r="S39" s="39">
+      <c r="S39" s="36">
         <v>41.734024190820001</v>
       </c>
-      <c r="T39" s="39">
+      <c r="T39" s="36">
         <v>58.129486265701885</v>
       </c>
-      <c r="U39" s="39">
+      <c r="U39" s="36">
         <v>76.51473741004456</v>
       </c>
-      <c r="V39" s="39">
+      <c r="V39" s="36">
         <v>226.45986644744517</v>
       </c>
-      <c r="W39" s="39">
+      <c r="W39" s="36">
         <v>253.73647906017769</v>
       </c>
-      <c r="X39" s="39">
+      <c r="X39" s="36">
         <v>296.59511700371706</v>
       </c>
-      <c r="Y39" s="39">
+      <c r="Y39" s="36">
         <v>337.17439145791769</v>
       </c>
-      <c r="Z39" s="39">
+      <c r="Z39" s="36">
         <v>6.2230290569573157</v>
       </c>
-      <c r="AA39" s="39">
+      <c r="AA39" s="36">
         <v>12.446058113914631</v>
       </c>
-      <c r="AB39" s="39">
+      <c r="AB39" s="36">
         <v>18.669087170871947</v>
       </c>
-      <c r="AC39" s="39">
+      <c r="AC39" s="36">
         <v>24.892116227829263</v>
       </c>
-      <c r="AD39" s="39">
-[...23 lines deleted...]
-      <c r="AL39" s="39">
+      <c r="AD39" s="36">
+        <v>31.115145284786578</v>
+      </c>
+      <c r="AE39" s="36">
+        <v>37.338174341743894</v>
+      </c>
+      <c r="AF39" s="36">
+        <v>47.701132154868688</v>
+      </c>
+      <c r="AG39" s="36">
+        <v>58.064089967993482</v>
+      </c>
+      <c r="AH39" s="36">
+        <v>364.82629717093704</v>
+      </c>
+      <c r="AI39" s="36">
+        <v>414.47362608611218</v>
+      </c>
+      <c r="AJ39" s="36">
+        <v>422.81820463920025</v>
+      </c>
+      <c r="AK39" s="36">
+        <v>429.04123369615758</v>
+      </c>
+      <c r="AL39" s="36">
         <v>8.3195195790418133</v>
       </c>
-      <c r="AM39" s="39">
+      <c r="AM39" s="36">
         <v>16.639039158083627</v>
       </c>
-      <c r="AN39" s="39">
+      <c r="AN39" s="36">
         <v>24.95855873712544</v>
       </c>
-      <c r="AO39" s="39">
+      <c r="AO39" s="36">
         <v>33.278078316167253</v>
       </c>
-      <c r="AP39" s="39">
+      <c r="AP39" s="36">
         <v>41.597597895209063</v>
       </c>
-      <c r="AQ39" s="39">
+      <c r="AQ39" s="36">
         <v>49.917117474250873</v>
       </c>
-      <c r="AR39" s="39">
+      <c r="AR39" s="36">
         <v>61.038305309460164</v>
       </c>
-      <c r="AS39" s="39">
+      <c r="AS39" s="36">
         <v>72.159493144669455</v>
       </c>
-      <c r="AT39" s="39">
+      <c r="AT39" s="36">
         <v>342.31227618730014</v>
       </c>
-      <c r="AU39" s="39">
+      <c r="AU39" s="36">
         <v>393.4586681907362</v>
       </c>
-      <c r="AV39" s="39">
+      <c r="AV39" s="36">
         <v>404.92631276977801</v>
       </c>
-      <c r="AW39" s="39">
+      <c r="AW39" s="36">
         <v>413.24583234881982</v>
       </c>
-      <c r="AX39" s="54">
+      <c r="AX39" s="64">
         <v>0</v>
       </c>
-      <c r="AY39" s="55">
+      <c r="AY39" s="65">
         <v>0</v>
       </c>
-      <c r="AZ39" s="56">
+      <c r="AZ39" s="66">
         <v>0</v>
       </c>
-      <c r="BA39" s="57">
+      <c r="BA39" s="67">
         <v>0</v>
       </c>
-      <c r="BB39" s="58">
+      <c r="BB39" s="68">
         <v>0</v>
       </c>
-      <c r="BC39" s="59">
+      <c r="BC39" s="69">
         <v>0</v>
       </c>
-      <c r="BD39" s="60">
+      <c r="BD39" s="70">
         <v>8.2892459775884149</v>
       </c>
-      <c r="BE39" s="61">
+      <c r="BE39" s="71">
         <v>16.57849195517683</v>
       </c>
-      <c r="BF39" s="62">
+      <c r="BF39" s="72">
         <v>460.60744708390433</v>
       </c>
-      <c r="BG39" s="63">
+      <c r="BG39" s="73">
         <v>510.81983237114002</v>
       </c>
-      <c r="BH39" s="38">
+      <c r="BH39" s="48">
         <v>511.50800175486069</v>
       </c>
-      <c r="BI39" s="13">
-[...110 lines deleted...]
-      <c r="CT39" s="21">
+      <c r="BI39" s="12">
+        <v>511.50800175486069</v>
+      </c>
+      <c r="BJ39" s="64">
+        <v>9.8562827999999989</v>
+      </c>
+      <c r="BK39" s="26">
+        <v>19.712565599999998</v>
+      </c>
+      <c r="BL39" s="27">
+        <v>29.568848399999997</v>
+      </c>
+      <c r="BM39" s="28">
+        <v>39.425131199999996</v>
+      </c>
+      <c r="BN39" s="29">
+        <v>49.281413999999998</v>
+      </c>
+      <c r="BO39" s="30">
+        <v>59.137696800000001</v>
+      </c>
+      <c r="BP39" s="31">
+        <v>74.834960271858847</v>
+      </c>
+      <c r="BQ39" s="32">
+        <v>90.532223743717694</v>
+      </c>
+      <c r="BR39" s="33">
+        <v>554.04377610673544</v>
+      </c>
+      <c r="BS39" s="34">
+        <v>608.70637324411416</v>
+      </c>
+      <c r="BT39" s="48">
+        <v>623.11861286566682</v>
+      </c>
+      <c r="BU39" s="12">
+        <v>632.97489566566685</v>
+      </c>
+      <c r="BV39" s="64">
+        <v>24.060574937666672</v>
+      </c>
+      <c r="BW39" s="26">
+        <v>48.121149875333344</v>
+      </c>
+      <c r="BX39" s="27">
+        <v>72.181724813000017</v>
+      </c>
+      <c r="BY39" s="28">
+        <v>96.242299750666689</v>
+      </c>
+      <c r="BZ39" s="29">
+        <v>120.30287468833336</v>
+      </c>
+      <c r="CA39" s="30">
+        <v>144.36344962600003</v>
+      </c>
+      <c r="CB39" s="31">
+        <v>173.32688030782822</v>
+      </c>
+      <c r="CC39" s="32">
+        <v>202.2903109896564</v>
+      </c>
+      <c r="CD39" s="33">
+        <v>708.98892307260962</v>
+      </c>
+      <c r="CE39" s="34">
+        <v>784.15243883831283</v>
+      </c>
+      <c r="CF39" s="48">
+        <v>811.8859756509795</v>
+      </c>
+      <c r="CG39" s="12">
+        <v>835.94655058864623</v>
+      </c>
+      <c r="CH39" s="18">
+        <v>19.322117309999999</v>
+      </c>
+      <c r="CI39" s="26">
+        <v>38.644234619999999</v>
+      </c>
+      <c r="CJ39" s="27">
+        <v>57.966351930000002</v>
+      </c>
+      <c r="CK39" s="28">
+        <v>77.288469239999998</v>
+      </c>
+      <c r="CL39" s="29">
+        <v>96.610586549999994</v>
+      </c>
+      <c r="CM39" s="30">
+        <v>115.93270385999999</v>
+      </c>
+      <c r="CN39" s="31">
+        <v>348.34476409477554</v>
+      </c>
+      <c r="CO39" s="32">
+        <v>580.75682432955114</v>
+      </c>
+      <c r="CP39" s="33">
+        <v>1828.8337032842717</v>
+      </c>
+      <c r="CQ39" s="34">
+        <v>2126.2173034691023</v>
+      </c>
+      <c r="CR39" s="48">
+        <v>2153.1331707791023</v>
+      </c>
+      <c r="CS39" s="12">
+        <v>2172.4552880891024</v>
+      </c>
+      <c r="CT39" s="18">
         <v>20.164332133333332</v>
       </c>
-      <c r="CU39" s="29">
+      <c r="CU39" s="26">
         <v>91.99721843333333</v>
       </c>
-      <c r="CV39" s="30">
+      <c r="CV39" s="27">
         <v>133.02807537916667</v>
       </c>
-      <c r="CW39" s="31">
+      <c r="CW39" s="28">
         <v>163.91701346249999</v>
       </c>
-      <c r="CX39" s="32">
+      <c r="CX39" s="29">
         <v>183.54223601666666</v>
       </c>
-      <c r="CY39" s="33">
+      <c r="CY39" s="30">
         <v>198.29185793583332</v>
       </c>
-      <c r="CZ39" s="34"/>
-[...4 lines deleted...]
-      <c r="DE39" s="13"/>
+      <c r="CZ39" s="31"/>
+      <c r="DA39" s="32"/>
+      <c r="DB39" s="33"/>
+      <c r="DC39" s="34"/>
+      <c r="DD39" s="35"/>
+      <c r="DE39" s="12"/>
     </row>
     <row r="40" spans="1:109">
       <c r="A40" s="6"/>
       <c r="B40" s="6"/>
       <c r="C40" s="6"/>
       <c r="D40" s="6"/>
       <c r="E40" s="6"/>
       <c r="F40" s="6"/>
       <c r="G40" s="6"/>
       <c r="H40" s="6"/>
       <c r="I40" s="6"/>
       <c r="J40" s="6"/>
       <c r="K40" s="6"/>
       <c r="L40" s="6"/>
       <c r="M40" s="6"/>
       <c r="N40" s="6"/>
       <c r="O40" s="6"/>
       <c r="P40" s="6"/>
       <c r="Q40" s="6"/>
       <c r="R40" s="6"/>
       <c r="S40" s="6"/>
       <c r="T40" s="6"/>
       <c r="U40" s="6"/>
       <c r="V40" s="6"/>
       <c r="W40" s="6"/>
       <c r="X40" s="6"/>
       <c r="Y40" s="6"/>
-      <c r="Z40" s="41"/>
-      <c r="AA40" s="41"/>
+      <c r="Z40" s="38"/>
+      <c r="AA40" s="38"/>
       <c r="AB40" s="6"/>
       <c r="AC40" s="6"/>
       <c r="AD40" s="6"/>
       <c r="AE40" s="6"/>
       <c r="AF40" s="6"/>
       <c r="AG40" s="6"/>
       <c r="AH40" s="6"/>
       <c r="AI40" s="6"/>
       <c r="AJ40" s="6"/>
       <c r="AK40" s="6"/>
-      <c r="AL40" s="41"/>
-      <c r="AM40" s="41"/>
+      <c r="AL40" s="38"/>
+      <c r="AM40" s="38"/>
       <c r="AN40" s="6"/>
       <c r="AO40" s="6"/>
       <c r="AP40" s="6"/>
       <c r="AQ40" s="6"/>
       <c r="AR40" s="6"/>
       <c r="AS40" s="6"/>
       <c r="AT40" s="6"/>
       <c r="AU40" s="6"/>
       <c r="AV40" s="6"/>
       <c r="AW40" s="6"/>
       <c r="AX40" s="6"/>
       <c r="AY40" s="6"/>
       <c r="AZ40" s="6"/>
       <c r="BA40" s="6"/>
       <c r="BB40" s="6"/>
       <c r="BC40" s="6"/>
       <c r="BD40" s="6"/>
       <c r="BE40" s="6"/>
       <c r="BF40" s="6"/>
       <c r="BG40" s="6"/>
       <c r="BH40" s="6"/>
       <c r="BI40" s="6"/>
       <c r="BJ40" s="6"/>
       <c r="BK40" s="6"/>
       <c r="BL40" s="6"/>
@@ -10993,399 +10998,399 @@
       <c r="BN40" s="6"/>
       <c r="BO40" s="6"/>
       <c r="BP40" s="6"/>
       <c r="BQ40" s="6"/>
       <c r="BR40" s="6"/>
       <c r="BS40" s="6"/>
       <c r="BT40" s="6"/>
       <c r="BU40" s="6"/>
       <c r="BV40" s="6"/>
       <c r="BW40" s="6"/>
       <c r="BX40" s="6"/>
       <c r="BY40" s="5"/>
       <c r="BZ40" s="5"/>
       <c r="CA40" s="5"/>
       <c r="CB40" s="5"/>
       <c r="CC40" s="5"/>
       <c r="CD40" s="5"/>
       <c r="CE40" s="5"/>
       <c r="CF40" s="5"/>
       <c r="CG40" s="5"/>
       <c r="CH40" s="5"/>
       <c r="CI40" s="5"/>
     </row>
     <row r="41" spans="1:109" ht="21" customHeight="1">
       <c r="A41" s="6"/>
-      <c r="B41" s="82" t="s">
-[...60 lines deleted...]
-      <c r="BI41" s="82"/>
+      <c r="B41" s="43" t="s">
+        <v>31</v>
+      </c>
+      <c r="C41" s="43"/>
+      <c r="D41" s="43"/>
+      <c r="E41" s="43"/>
+      <c r="F41" s="43"/>
+      <c r="G41" s="43"/>
+      <c r="H41" s="43"/>
+      <c r="I41" s="43"/>
+      <c r="J41" s="43"/>
+      <c r="K41" s="43"/>
+      <c r="L41" s="43"/>
+      <c r="M41" s="43"/>
+      <c r="N41" s="43"/>
+      <c r="O41" s="43"/>
+      <c r="P41" s="43"/>
+      <c r="Q41" s="43"/>
+      <c r="R41" s="43"/>
+      <c r="S41" s="43"/>
+      <c r="T41" s="43"/>
+      <c r="U41" s="43"/>
+      <c r="V41" s="43"/>
+      <c r="W41" s="43"/>
+      <c r="X41" s="43"/>
+      <c r="Y41" s="43"/>
+      <c r="Z41" s="43"/>
+      <c r="AA41" s="43"/>
+      <c r="AB41" s="43"/>
+      <c r="AC41" s="43"/>
+      <c r="AD41" s="43"/>
+      <c r="AE41" s="43"/>
+      <c r="AF41" s="43"/>
+      <c r="AG41" s="43"/>
+      <c r="AH41" s="43"/>
+      <c r="AI41" s="43"/>
+      <c r="AJ41" s="43"/>
+      <c r="AK41" s="43"/>
+      <c r="AL41" s="43"/>
+      <c r="AM41" s="43"/>
+      <c r="AN41" s="43"/>
+      <c r="AO41" s="43"/>
+      <c r="AP41" s="43"/>
+      <c r="AQ41" s="43"/>
+      <c r="AR41" s="43"/>
+      <c r="AS41" s="43"/>
+      <c r="AT41" s="43"/>
+      <c r="AU41" s="43"/>
+      <c r="AV41" s="43"/>
+      <c r="AW41" s="43"/>
+      <c r="AX41" s="43"/>
+      <c r="AY41" s="43"/>
+      <c r="AZ41" s="43"/>
+      <c r="BA41" s="43"/>
+      <c r="BB41" s="43"/>
+      <c r="BC41" s="43"/>
+      <c r="BD41" s="43"/>
+      <c r="BE41" s="43"/>
+      <c r="BF41" s="43"/>
+      <c r="BG41" s="43"/>
+      <c r="BH41" s="43"/>
+      <c r="BI41" s="43"/>
       <c r="BJ41" s="6"/>
       <c r="BK41" s="6"/>
       <c r="BL41" s="6"/>
       <c r="BM41" s="6"/>
       <c r="BN41" s="6"/>
       <c r="BO41" s="6"/>
       <c r="BP41" s="6"/>
       <c r="BQ41" s="6"/>
       <c r="BR41" s="6"/>
       <c r="BS41" s="6"/>
       <c r="BT41" s="6"/>
       <c r="BU41" s="6"/>
       <c r="BV41" s="6"/>
       <c r="BW41" s="6"/>
       <c r="BX41" s="6"/>
       <c r="BY41" s="5"/>
       <c r="BZ41" s="5"/>
       <c r="CA41" s="5"/>
       <c r="CB41" s="5"/>
       <c r="CC41" s="5"/>
       <c r="CD41" s="5"/>
       <c r="CE41" s="5"/>
       <c r="CF41" s="5"/>
       <c r="CG41" s="5"/>
       <c r="CH41" s="5"/>
       <c r="CI41" s="5"/>
     </row>
     <row r="42" spans="1:109" ht="22.5" customHeight="1" thickBot="1">
       <c r="A42" s="6"/>
       <c r="B42" s="6"/>
       <c r="C42" s="6"/>
       <c r="D42" s="6"/>
       <c r="E42" s="6"/>
       <c r="F42" s="6"/>
       <c r="G42" s="6"/>
       <c r="H42" s="6"/>
       <c r="I42" s="6"/>
       <c r="J42" s="6"/>
-      <c r="K42" s="78" t="s">
+      <c r="K42" s="42" t="s">
         <v>11</v>
       </c>
-      <c r="L42" s="78"/>
-      <c r="M42" s="78"/>
+      <c r="L42" s="42"/>
+      <c r="M42" s="42"/>
       <c r="N42" s="6"/>
       <c r="O42" s="6"/>
       <c r="P42" s="6"/>
       <c r="Q42" s="6"/>
       <c r="R42" s="6"/>
       <c r="S42" s="6"/>
       <c r="T42" s="6"/>
       <c r="U42" s="6"/>
       <c r="V42" s="6"/>
-      <c r="W42" s="81" t="s">
+      <c r="W42" s="45" t="s">
         <v>11</v>
       </c>
-      <c r="X42" s="81"/>
-      <c r="Y42" s="81"/>
+      <c r="X42" s="45"/>
+      <c r="Y42" s="45"/>
       <c r="Z42" s="6"/>
       <c r="AA42" s="6"/>
       <c r="AB42" s="6"/>
       <c r="AC42" s="6"/>
       <c r="AD42" s="6"/>
       <c r="AE42" s="6"/>
       <c r="AF42" s="6"/>
       <c r="AG42" s="6"/>
-      <c r="AH42" s="78" t="s">
+      <c r="AH42" s="42" t="s">
         <v>11</v>
       </c>
-      <c r="AI42" s="78"/>
-[...1 lines deleted...]
-      <c r="AK42" s="78"/>
+      <c r="AI42" s="42"/>
+      <c r="AJ42" s="42"/>
+      <c r="AK42" s="42"/>
       <c r="AL42" s="6"/>
       <c r="AM42" s="6"/>
       <c r="AN42" s="6"/>
       <c r="AO42" s="6"/>
       <c r="AP42" s="6"/>
       <c r="AQ42" s="6"/>
       <c r="AR42" s="6"/>
       <c r="AS42" s="6"/>
-      <c r="AT42" s="78" t="s">
+      <c r="AT42" s="42" t="s">
         <v>11</v>
       </c>
-      <c r="AU42" s="78"/>
-[...1 lines deleted...]
-      <c r="AW42" s="78"/>
+      <c r="AU42" s="42"/>
+      <c r="AV42" s="42"/>
+      <c r="AW42" s="42"/>
       <c r="AX42" s="6"/>
       <c r="AY42" s="6"/>
       <c r="AZ42" s="6"/>
       <c r="BA42" s="6"/>
       <c r="BB42" s="6"/>
       <c r="BC42" s="6"/>
       <c r="BD42" s="6"/>
       <c r="BE42" s="6"/>
-      <c r="BF42" s="78" t="s">
+      <c r="BF42" s="42" t="s">
         <v>11</v>
       </c>
-      <c r="BG42" s="78"/>
-[...1 lines deleted...]
-      <c r="BI42" s="78"/>
+      <c r="BG42" s="42"/>
+      <c r="BH42" s="42"/>
+      <c r="BI42" s="42"/>
       <c r="BJ42" s="6"/>
       <c r="BK42" s="6"/>
       <c r="BL42" s="6"/>
       <c r="BM42" s="6"/>
       <c r="BN42" s="6"/>
       <c r="BO42" s="6"/>
       <c r="BP42" s="6"/>
       <c r="BQ42" s="6"/>
-      <c r="BR42" s="78" t="s">
+      <c r="BR42" s="42" t="s">
         <v>11</v>
       </c>
-      <c r="BS42" s="78"/>
-[...1 lines deleted...]
-      <c r="BU42" s="78"/>
+      <c r="BS42" s="42"/>
+      <c r="BT42" s="42"/>
+      <c r="BU42" s="42"/>
       <c r="BV42" s="6"/>
       <c r="BW42" s="6"/>
       <c r="BX42" s="6"/>
       <c r="BY42" s="6"/>
       <c r="BZ42" s="6"/>
       <c r="CA42" s="6"/>
       <c r="CB42" s="6"/>
       <c r="CC42" s="6"/>
-      <c r="CD42" s="78" t="s">
+      <c r="CD42" s="42" t="s">
         <v>11</v>
       </c>
-      <c r="CE42" s="78"/>
-[...1 lines deleted...]
-      <c r="CG42" s="78"/>
+      <c r="CE42" s="42"/>
+      <c r="CF42" s="42"/>
+      <c r="CG42" s="42"/>
       <c r="CH42" s="6"/>
       <c r="CI42" s="6"/>
       <c r="CJ42" s="6"/>
       <c r="CK42" s="6"/>
       <c r="CL42" s="6"/>
       <c r="CM42" s="6"/>
       <c r="CN42" s="6"/>
       <c r="CO42" s="6"/>
-      <c r="CP42" s="78" t="s">
+      <c r="CP42" s="42" t="s">
         <v>11</v>
       </c>
-      <c r="CQ42" s="78"/>
-[...1 lines deleted...]
-      <c r="CS42" s="78"/>
+      <c r="CQ42" s="42"/>
+      <c r="CR42" s="42"/>
+      <c r="CS42" s="42"/>
       <c r="CT42" s="6"/>
       <c r="CU42" s="6"/>
       <c r="CV42" s="6"/>
       <c r="CW42" s="6"/>
       <c r="CX42" s="6"/>
       <c r="CY42" s="6"/>
       <c r="CZ42" s="6"/>
       <c r="DA42" s="6"/>
-      <c r="DB42" s="78" t="s">
+      <c r="DB42" s="42" t="s">
         <v>11</v>
       </c>
-      <c r="DC42" s="78"/>
-[...1 lines deleted...]
-      <c r="DE42" s="78"/>
+      <c r="DC42" s="42"/>
+      <c r="DD42" s="42"/>
+      <c r="DE42" s="42"/>
     </row>
     <row r="43" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A43" s="79"/>
-[...14 lines deleted...]
-      <c r="N43" s="75" t="s">
+      <c r="A43" s="46"/>
+      <c r="B43" s="49" t="s">
+        <v>28</v>
+      </c>
+      <c r="C43" s="50"/>
+      <c r="D43" s="50"/>
+      <c r="E43" s="50"/>
+      <c r="F43" s="50"/>
+      <c r="G43" s="50"/>
+      <c r="H43" s="50"/>
+      <c r="I43" s="50"/>
+      <c r="J43" s="50"/>
+      <c r="K43" s="50"/>
+      <c r="L43" s="50"/>
+      <c r="M43" s="51"/>
+      <c r="N43" s="49" t="s">
         <v>15</v>
       </c>
-      <c r="O43" s="76"/>
-[...24 lines deleted...]
-      <c r="AL43" s="75" t="s">
+      <c r="O43" s="50"/>
+      <c r="P43" s="50"/>
+      <c r="Q43" s="50"/>
+      <c r="R43" s="50"/>
+      <c r="S43" s="50"/>
+      <c r="T43" s="50"/>
+      <c r="U43" s="50"/>
+      <c r="V43" s="50"/>
+      <c r="W43" s="50"/>
+      <c r="X43" s="50"/>
+      <c r="Y43" s="51"/>
+      <c r="Z43" s="49" t="s">
         <v>27</v>
       </c>
-      <c r="AM43" s="76"/>
-[...38 lines deleted...]
-      <c r="BV43" s="75" t="s">
+      <c r="AA43" s="50"/>
+      <c r="AB43" s="50"/>
+      <c r="AC43" s="50"/>
+      <c r="AD43" s="50"/>
+      <c r="AE43" s="50"/>
+      <c r="AF43" s="50"/>
+      <c r="AG43" s="50"/>
+      <c r="AH43" s="50"/>
+      <c r="AI43" s="50"/>
+      <c r="AJ43" s="50"/>
+      <c r="AK43" s="51"/>
+      <c r="AL43" s="49" t="s">
+        <v>26</v>
+      </c>
+      <c r="AM43" s="50"/>
+      <c r="AN43" s="50"/>
+      <c r="AO43" s="50"/>
+      <c r="AP43" s="50"/>
+      <c r="AQ43" s="50"/>
+      <c r="AR43" s="50"/>
+      <c r="AS43" s="50"/>
+      <c r="AT43" s="50"/>
+      <c r="AU43" s="50"/>
+      <c r="AV43" s="50"/>
+      <c r="AW43" s="51"/>
+      <c r="AX43" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="AY43" s="50"/>
+      <c r="AZ43" s="50"/>
+      <c r="BA43" s="50"/>
+      <c r="BB43" s="50"/>
+      <c r="BC43" s="50"/>
+      <c r="BD43" s="50"/>
+      <c r="BE43" s="50"/>
+      <c r="BF43" s="50"/>
+      <c r="BG43" s="50"/>
+      <c r="BH43" s="50"/>
+      <c r="BI43" s="51"/>
+      <c r="BJ43" s="49" t="s">
         <v>33</v>
       </c>
-      <c r="BW43" s="76"/>
-[...10 lines deleted...]
-      <c r="CH43" s="75" t="s">
+      <c r="BK43" s="50"/>
+      <c r="BL43" s="50"/>
+      <c r="BM43" s="50"/>
+      <c r="BN43" s="50"/>
+      <c r="BO43" s="50"/>
+      <c r="BP43" s="50"/>
+      <c r="BQ43" s="50"/>
+      <c r="BR43" s="50"/>
+      <c r="BS43" s="50"/>
+      <c r="BT43" s="50"/>
+      <c r="BU43" s="51"/>
+      <c r="BV43" s="49" t="s">
         <v>34</v>
       </c>
-      <c r="CI43" s="76"/>
-[...10 lines deleted...]
-      <c r="CT43" s="75" t="s">
+      <c r="BW43" s="50"/>
+      <c r="BX43" s="50"/>
+      <c r="BY43" s="50"/>
+      <c r="BZ43" s="50"/>
+      <c r="CA43" s="50"/>
+      <c r="CB43" s="50"/>
+      <c r="CC43" s="50"/>
+      <c r="CD43" s="50"/>
+      <c r="CE43" s="50"/>
+      <c r="CF43" s="50"/>
+      <c r="CG43" s="51"/>
+      <c r="CH43" s="49" t="s">
         <v>35</v>
       </c>
-      <c r="CU43" s="76"/>
-[...9 lines deleted...]
-      <c r="DE43" s="77"/>
+      <c r="CI43" s="50"/>
+      <c r="CJ43" s="50"/>
+      <c r="CK43" s="50"/>
+      <c r="CL43" s="50"/>
+      <c r="CM43" s="50"/>
+      <c r="CN43" s="50"/>
+      <c r="CO43" s="50"/>
+      <c r="CP43" s="50"/>
+      <c r="CQ43" s="50"/>
+      <c r="CR43" s="50"/>
+      <c r="CS43" s="51"/>
+      <c r="CT43" s="39" t="s">
+        <v>32</v>
+      </c>
+      <c r="CU43" s="40"/>
+      <c r="CV43" s="40"/>
+      <c r="CW43" s="40"/>
+      <c r="CX43" s="40"/>
+      <c r="CY43" s="40"/>
+      <c r="CZ43" s="40"/>
+      <c r="DA43" s="40"/>
+      <c r="DB43" s="40"/>
+      <c r="DC43" s="40"/>
+      <c r="DD43" s="40"/>
+      <c r="DE43" s="41"/>
     </row>
     <row r="44" spans="1:109" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A44" s="80"/>
+      <c r="A44" s="47"/>
       <c r="B44" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C44" s="7" t="s">
         <v>1</v>
       </c>
       <c r="D44" s="7" t="s">
         <v>2</v>
       </c>
       <c r="E44" s="7" t="s">
         <v>3</v>
       </c>
       <c r="F44" s="7" t="s">
         <v>4</v>
       </c>
       <c r="G44" s="7" t="s">
         <v>5</v>
       </c>
       <c r="H44" s="7" t="s">
         <v>6</v>
       </c>
       <c r="I44" s="7" t="s">
         <v>7</v>
       </c>
       <c r="J44" s="7" t="s">
@@ -11669,2583 +11674,2583 @@
       </c>
       <c r="CY44" s="7" t="s">
         <v>5</v>
       </c>
       <c r="CZ44" s="7" t="s">
         <v>6</v>
       </c>
       <c r="DA44" s="7" t="s">
         <v>7</v>
       </c>
       <c r="DB44" s="7" t="s">
         <v>8</v>
       </c>
       <c r="DC44" s="7" t="s">
         <v>9</v>
       </c>
       <c r="DD44" s="8" t="s">
         <v>10</v>
       </c>
       <c r="DE44" s="8" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="45" spans="1:109">
       <c r="A45" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B45" s="10">
         <v>657.04319596983908</v>
       </c>
-      <c r="C45" s="13">
+      <c r="C45" s="12">
         <v>1491.9081388731815</v>
       </c>
-      <c r="D45" s="13">
+      <c r="D45" s="12">
         <v>1815.2305081152726</v>
       </c>
-      <c r="E45" s="13">
+      <c r="E45" s="12">
         <v>2396.5311974816946</v>
       </c>
-      <c r="F45" s="13">
+      <c r="F45" s="12">
         <v>3069.9800244143471</v>
       </c>
-      <c r="G45" s="13">
+      <c r="G45" s="12">
         <v>4467.8597378058894</v>
       </c>
-      <c r="H45" s="13">
+      <c r="H45" s="12">
         <v>5412.8210703420091</v>
       </c>
-      <c r="I45" s="13">
+      <c r="I45" s="12">
         <v>6238.372621572531</v>
       </c>
-      <c r="J45" s="13">
+      <c r="J45" s="12">
         <v>8205.0455278425216</v>
       </c>
-      <c r="K45" s="13">
+      <c r="K45" s="12">
         <v>9316.128581237841</v>
       </c>
-      <c r="L45" s="13">
+      <c r="L45" s="12">
         <v>10531.402040551475</v>
       </c>
-      <c r="M45" s="13">
+      <c r="M45" s="12">
         <v>12552.468292340494</v>
       </c>
       <c r="N45" s="10">
         <v>694.83553940357365</v>
       </c>
       <c r="O45" s="10">
         <v>1801.434385886336</v>
       </c>
-      <c r="P45" s="13">
+      <c r="P45" s="12">
         <v>2189.6981267307197</v>
       </c>
-      <c r="Q45" s="13">
+      <c r="Q45" s="12">
         <v>2891.9215851831623</v>
       </c>
-      <c r="R45" s="14">
+      <c r="R45" s="13">
         <v>3784.9055123354347</v>
       </c>
-      <c r="S45" s="15">
+      <c r="S45" s="36">
         <v>5832.8196445375252</v>
       </c>
-      <c r="T45" s="15">
+      <c r="T45" s="36">
         <v>6931.97419261287</v>
       </c>
-      <c r="U45" s="15">
+      <c r="U45" s="36">
         <v>7817.0692547872259</v>
       </c>
-      <c r="V45" s="13">
+      <c r="V45" s="12">
         <v>10118.085548887831</v>
       </c>
-      <c r="W45" s="13">
+      <c r="W45" s="12">
         <v>11429.987264969692</v>
       </c>
-      <c r="X45" s="13">
+      <c r="X45" s="12">
         <v>12985.127771299613</v>
       </c>
-      <c r="Y45" s="64">
+      <c r="Y45" s="74">
         <v>15528.210174410402</v>
       </c>
-      <c r="Z45" s="13">
+      <c r="Z45" s="12">
         <v>838.59016835589682</v>
       </c>
-      <c r="AA45" s="13">
+      <c r="AA45" s="12">
         <v>1824.5436872254245</v>
       </c>
-      <c r="AB45" s="13">
+      <c r="AB45" s="12">
         <v>2215.0535550947411</v>
       </c>
-      <c r="AC45" s="13">
+      <c r="AC45" s="12">
         <v>2973.4106215640272</v>
       </c>
-      <c r="AD45" s="13">
+      <c r="AD45" s="12">
         <v>3788.5612581089895</v>
       </c>
-      <c r="AE45" s="13">
+      <c r="AE45" s="12">
         <v>5468.917536160011</v>
       </c>
-      <c r="AF45" s="13">
+      <c r="AF45" s="12">
         <v>6641.875954521026</v>
       </c>
-      <c r="AG45" s="13">
+      <c r="AG45" s="12">
         <v>7645.805711310114</v>
       </c>
-      <c r="AH45" s="13">
+      <c r="AH45" s="12">
         <v>9987.5751590007785</v>
       </c>
-      <c r="AI45" s="13">
+      <c r="AI45" s="12">
         <v>11326.220415486214</v>
       </c>
-      <c r="AJ45" s="13">
+      <c r="AJ45" s="12">
         <v>12846.954826108871</v>
       </c>
-      <c r="AK45" s="13">
+      <c r="AK45" s="12">
         <v>15417.771813473813</v>
       </c>
       <c r="AL45" s="10">
         <v>918.51285517423321</v>
       </c>
       <c r="AM45" s="10">
         <v>2062.4339863895502</v>
       </c>
-      <c r="AN45" s="13">
+      <c r="AN45" s="12">
         <v>2546.4312340038532</v>
       </c>
-      <c r="AO45" s="13">
+      <c r="AO45" s="12">
         <v>3439.5541179754073</v>
       </c>
-      <c r="AP45" s="14">
+      <c r="AP45" s="13">
         <v>4403.2691817183349</v>
       </c>
-      <c r="AQ45" s="15">
+      <c r="AQ45" s="36">
         <v>6428.3690690000431</v>
       </c>
-      <c r="AR45" s="15">
+      <c r="AR45" s="36">
         <v>7550.8962954655772</v>
       </c>
-      <c r="AS45" s="15">
+      <c r="AS45" s="36">
         <v>8628.1021921496285</v>
       </c>
-      <c r="AT45" s="13">
+      <c r="AT45" s="12">
         <v>11307.280687718645</v>
       </c>
-      <c r="AU45" s="13">
+      <c r="AU45" s="12">
         <v>13010.510701417257</v>
       </c>
-      <c r="AV45" s="13">
+      <c r="AV45" s="12">
         <v>14966.653142287767</v>
       </c>
-      <c r="AW45" s="16">
+      <c r="AW45" s="12">
         <v>18057.301518659846</v>
       </c>
-      <c r="AX45" s="13">
+      <c r="AX45" s="12">
         <v>1307.511079903478</v>
       </c>
       <c r="AY45" s="10">
         <v>2916.777670323896</v>
       </c>
-      <c r="AZ45" s="13">
+      <c r="AZ45" s="12">
         <v>3634.591232509199</v>
       </c>
-      <c r="BA45" s="13">
+      <c r="BA45" s="12">
         <v>4855.6488142971148</v>
       </c>
-      <c r="BB45" s="14">
+      <c r="BB45" s="13">
         <v>5948.2122901680586</v>
       </c>
-      <c r="BC45" s="15">
+      <c r="BC45" s="36">
         <v>8664.5798005976685</v>
       </c>
-      <c r="BD45" s="15">
+      <c r="BD45" s="36">
         <v>10184.858282548545</v>
       </c>
-      <c r="BE45" s="15">
+      <c r="BE45" s="36">
         <v>11539.075376457664</v>
       </c>
-      <c r="BF45" s="13">
+      <c r="BF45" s="12">
         <v>14902.957918521279</v>
       </c>
-      <c r="BG45" s="13">
+      <c r="BG45" s="12">
         <v>17016.752483734053</v>
       </c>
-      <c r="BH45" s="13">
+      <c r="BH45" s="12">
         <v>19456.826844949195</v>
       </c>
-      <c r="BI45" s="13">
-[...110 lines deleted...]
-      <c r="CT45" s="21">
+      <c r="BI45" s="12">
+        <v>22762.728397519175</v>
+      </c>
+      <c r="BJ45" s="12">
+        <v>1575.7509601600732</v>
+      </c>
+      <c r="BK45" s="12">
+        <v>3546.7784852232926</v>
+      </c>
+      <c r="BL45" s="12">
+        <v>4739.1825880790275</v>
+      </c>
+      <c r="BM45" s="12">
+        <v>6431.0376480223022</v>
+      </c>
+      <c r="BN45" s="12">
+        <v>7934.877003640253</v>
+      </c>
+      <c r="BO45" s="36">
+        <v>10870.82403988011</v>
+      </c>
+      <c r="BP45" s="14">
+        <v>12625.253606265725</v>
+      </c>
+      <c r="BQ45" s="15">
+        <v>14237.873805130501</v>
+      </c>
+      <c r="BR45" s="16">
+        <v>17563.71193852849</v>
+      </c>
+      <c r="BS45" s="17">
+        <v>19542.856726063437</v>
+      </c>
+      <c r="BT45" s="48">
+        <v>22520.698889704276</v>
+      </c>
+      <c r="BU45" s="12">
+        <v>27032.194078741959</v>
+      </c>
+      <c r="BV45" s="63">
+        <v>1594.5759214474363</v>
+      </c>
+      <c r="BW45" s="19">
+        <v>3545.945383818248</v>
+      </c>
+      <c r="BX45" s="20">
+        <v>4761.540199683106</v>
+      </c>
+      <c r="BY45" s="21">
+        <v>6849.8943241215111</v>
+      </c>
+      <c r="BZ45" s="22">
+        <v>8410.9329649060364</v>
+      </c>
+      <c r="CA45" s="23">
+        <v>11356.161859831715</v>
+      </c>
+      <c r="CB45" s="14">
+        <v>13146.338341073284</v>
+      </c>
+      <c r="CC45" s="15">
+        <v>15439.758821973679</v>
+      </c>
+      <c r="CD45" s="16">
+        <v>19784.23319749015</v>
+      </c>
+      <c r="CE45" s="17">
+        <v>22153.907995892478</v>
+      </c>
+      <c r="CF45" s="48">
+        <v>25036.560303876751</v>
+      </c>
+      <c r="CG45" s="12">
+        <v>29961.046402499996</v>
+      </c>
+      <c r="CH45" s="18">
+        <v>1597.6685296493588</v>
+      </c>
+      <c r="CI45" s="19">
+        <v>4033.0251446708448</v>
+      </c>
+      <c r="CJ45" s="20">
+        <v>5743.0258158684046</v>
+      </c>
+      <c r="CK45" s="21">
+        <v>8176.6438107400254</v>
+      </c>
+      <c r="CL45" s="22">
+        <v>9987.9947958278735</v>
+      </c>
+      <c r="CM45" s="23">
+        <v>13262.093796724934</v>
+      </c>
+      <c r="CN45" s="14">
+        <v>15471.774269504858</v>
+      </c>
+      <c r="CO45" s="15">
+        <v>17675.28935465945</v>
+      </c>
+      <c r="CP45" s="16">
+        <v>22323.008543503565</v>
+      </c>
+      <c r="CQ45" s="17">
+        <v>25409.353452233423</v>
+      </c>
+      <c r="CR45" s="48">
+        <v>29216.40371391243</v>
+      </c>
+      <c r="CS45" s="12">
+        <v>34924.953974885</v>
+      </c>
+      <c r="CT45" s="18">
         <v>2000.4541496566551</v>
       </c>
-      <c r="CU45" s="22">
+      <c r="CU45" s="19">
         <v>4944.0918941908258</v>
       </c>
-      <c r="CV45" s="23">
+      <c r="CV45" s="20">
         <v>6394.8373255574788</v>
       </c>
-      <c r="CW45" s="24">
+      <c r="CW45" s="21">
         <v>9301.2760845162866</v>
       </c>
-      <c r="CX45" s="25">
+      <c r="CX45" s="22">
         <v>11414.888424341183</v>
       </c>
-      <c r="CY45" s="26">
+      <c r="CY45" s="23">
         <v>15779.489384511397</v>
       </c>
-      <c r="CZ45" s="17"/>
-[...4 lines deleted...]
-      <c r="DE45" s="13"/>
+      <c r="CZ45" s="14"/>
+      <c r="DA45" s="15"/>
+      <c r="DB45" s="16"/>
+      <c r="DC45" s="17"/>
+      <c r="DD45" s="35"/>
+      <c r="DE45" s="12"/>
     </row>
     <row r="46" spans="1:109">
-      <c r="A46" s="27" t="s">
-        <v>20</v>
+      <c r="A46" s="24" t="s">
+        <v>19</v>
       </c>
       <c r="B46" s="10">
         <v>4.2599640750584262</v>
       </c>
-      <c r="C46" s="13">
+      <c r="C46" s="12">
         <v>18.342064781361184</v>
       </c>
-      <c r="D46" s="13">
+      <c r="D46" s="12">
         <v>22.882920081269699</v>
       </c>
-      <c r="E46" s="13">
+      <c r="E46" s="12">
         <v>24.457470668657461</v>
       </c>
-      <c r="F46" s="13">
+      <c r="F46" s="12">
         <v>28.94986916356423</v>
       </c>
-      <c r="G46" s="13">
+      <c r="G46" s="12">
         <v>34.145766149617245</v>
       </c>
-      <c r="H46" s="13">
+      <c r="H46" s="12">
         <v>39.048713291497371</v>
       </c>
-      <c r="I46" s="13">
+      <c r="I46" s="12">
         <v>48.831750216465437</v>
       </c>
-      <c r="J46" s="13">
-[...2 lines deleted...]
-      <c r="K46" s="13">
+      <c r="J46" s="12">
+        <v>52.865292934291723</v>
+      </c>
+      <c r="K46" s="12">
         <v>57.116668233893307</v>
       </c>
-      <c r="L46" s="13">
+      <c r="L46" s="12">
         <v>182.3660638773637</v>
       </c>
-      <c r="M46" s="13">
+      <c r="M46" s="12">
         <v>364.16160048277777</v>
       </c>
       <c r="N46" s="10">
         <v>4.456645522332467</v>
       </c>
       <c r="O46" s="10">
         <v>28.252259823789949</v>
       </c>
-      <c r="P46" s="13">
+      <c r="P46" s="12">
         <v>34.355740422374062</v>
       </c>
-      <c r="Q46" s="13">
+      <c r="Q46" s="12">
         <v>37.741760187016254</v>
       </c>
-      <c r="R46" s="14">
+      <c r="R46" s="13">
         <v>42.922994044436791</v>
       </c>
-      <c r="S46" s="15">
+      <c r="S46" s="36">
         <v>53.332529782016124</v>
       </c>
-      <c r="T46" s="15">
+      <c r="T46" s="36">
         <v>58.894274088027821</v>
       </c>
-      <c r="U46" s="15">
+      <c r="U46" s="36">
         <v>69.723165071768491</v>
       </c>
-      <c r="V46" s="13">
+      <c r="V46" s="12">
         <v>74.051482914800943</v>
       </c>
-      <c r="W46" s="13">
+      <c r="W46" s="12">
         <v>78.859029487688275</v>
       </c>
-      <c r="X46" s="13">
+      <c r="X46" s="12">
         <v>254.7155456114169</v>
       </c>
-      <c r="Y46" s="64">
+      <c r="Y46" s="74">
         <v>388.00440390351304</v>
       </c>
-      <c r="Z46" s="13">
+      <c r="Z46" s="12">
         <v>4.9534351252039492</v>
       </c>
-      <c r="AA46" s="13">
+      <c r="AA46" s="12">
         <v>26.686880357556348</v>
       </c>
-      <c r="AB46" s="13">
+      <c r="AB46" s="12">
         <v>33.117396556232926</v>
       </c>
-      <c r="AC46" s="13">
+      <c r="AC46" s="12">
         <v>36.382959200534245</v>
       </c>
-      <c r="AD46" s="13">
+      <c r="AD46" s="12">
         <v>42.118289693722986</v>
       </c>
-      <c r="AE46" s="13">
+      <c r="AE46" s="12">
         <v>48.532397337176249</v>
       </c>
-      <c r="AF46" s="13">
+      <c r="AF46" s="12">
         <v>54.873401823640243</v>
       </c>
-      <c r="AG46" s="13">
+      <c r="AG46" s="12">
         <v>67.679395241797735</v>
       </c>
-      <c r="AH46" s="13">
+      <c r="AH46" s="12">
         <v>72.279663141066564</v>
       </c>
-      <c r="AI46" s="13">
+      <c r="AI46" s="12">
         <v>77.412328972514288</v>
       </c>
-      <c r="AJ46" s="13">
+      <c r="AJ46" s="12">
         <v>252.00559832569081</v>
       </c>
-      <c r="AK46" s="13">
+      <c r="AK46" s="12">
         <v>540.90731307251224</v>
       </c>
       <c r="AL46" s="10">
         <v>6.3816304184041357</v>
       </c>
       <c r="AM46" s="10">
         <v>33.690608175590697</v>
       </c>
-      <c r="AN46" s="13">
+      <c r="AN46" s="12">
         <v>41.467843705826319</v>
       </c>
-      <c r="AO46" s="13">
+      <c r="AO46" s="12">
         <v>45.146527236784443</v>
       </c>
-      <c r="AP46" s="14">
+      <c r="AP46" s="13">
         <v>50.467642489205851</v>
       </c>
-      <c r="AQ46" s="39">
+      <c r="AQ46" s="36">
         <v>53.65574574720938</v>
       </c>
-      <c r="AR46" s="39">
+      <c r="AR46" s="36">
         <v>59.781981858742476</v>
       </c>
-      <c r="AS46" s="39">
+      <c r="AS46" s="36">
         <v>69.99800385826606</v>
       </c>
-      <c r="AT46" s="13">
+      <c r="AT46" s="12">
         <v>83.656196330515684</v>
       </c>
-      <c r="AU46" s="13">
+      <c r="AU46" s="12">
         <v>93.787471436104482</v>
       </c>
-      <c r="AV46" s="13">
+      <c r="AV46" s="12">
         <v>270.73621511064675</v>
       </c>
-      <c r="AW46" s="13">
+      <c r="AW46" s="12">
         <v>559.83873433713347</v>
       </c>
-      <c r="AX46" s="65">
+      <c r="AX46" s="75">
         <v>7.7274773818967022</v>
       </c>
-      <c r="AY46" s="66">
+      <c r="AY46" s="76">
         <v>39.405034180810539</v>
       </c>
-      <c r="AZ46" s="67">
+      <c r="AZ46" s="77">
         <v>51.059060508044794</v>
       </c>
-      <c r="BA46" s="68">
+      <c r="BA46" s="78">
         <v>55.512615010188675</v>
       </c>
-      <c r="BB46" s="69">
+      <c r="BB46" s="79">
         <v>62.557635351845057</v>
       </c>
-      <c r="BC46" s="70">
+      <c r="BC46" s="80">
         <v>67.119196600656849</v>
       </c>
-      <c r="BD46" s="71">
+      <c r="BD46" s="81">
         <v>75.391306390997997</v>
       </c>
-      <c r="BE46" s="72">
+      <c r="BE46" s="82">
         <v>91.255758399079326</v>
       </c>
-      <c r="BF46" s="73">
+      <c r="BF46" s="83">
         <v>96.473054051661464</v>
       </c>
-      <c r="BG46" s="74">
+      <c r="BG46" s="84">
         <v>102.22061287476723</v>
       </c>
-      <c r="BH46" s="38">
+      <c r="BH46" s="48">
         <v>351.27501007352907</v>
       </c>
-      <c r="BI46" s="13">
-[...110 lines deleted...]
-      <c r="CT46" s="21">
+      <c r="BI46" s="12">
+        <v>845.70210536997445</v>
+      </c>
+      <c r="BJ46" s="64">
+        <v>6.5863229285206781</v>
+      </c>
+      <c r="BK46" s="26">
+        <v>35.263149148076401</v>
+      </c>
+      <c r="BL46" s="27">
+        <v>51.326020319470608</v>
+      </c>
+      <c r="BM46" s="28">
+        <v>57.081725788995826</v>
+      </c>
+      <c r="BN46" s="29">
+        <v>57.987099868630651</v>
+      </c>
+      <c r="BO46" s="30">
+        <v>61.205646724423396</v>
+      </c>
+      <c r="BP46" s="31">
+        <v>69.730711382643165</v>
+      </c>
+      <c r="BQ46" s="32">
+        <v>85.295453085937396</v>
+      </c>
+      <c r="BR46" s="33">
+        <v>90.379360867869224</v>
+      </c>
+      <c r="BS46" s="34">
+        <v>97.303387686298919</v>
+      </c>
+      <c r="BT46" s="48">
+        <v>353.50181087231522</v>
+      </c>
+      <c r="BU46" s="12">
+        <v>660.45972338413424</v>
+      </c>
+      <c r="BV46" s="64">
+        <v>7.5027555557941241</v>
+      </c>
+      <c r="BW46" s="26">
+        <v>40.305393538558583</v>
+      </c>
+      <c r="BX46" s="27">
+        <v>59.342048172609566</v>
+      </c>
+      <c r="BY46" s="28">
+        <v>66.952979744913137</v>
+      </c>
+      <c r="BZ46" s="29">
+        <v>68.436229187219055</v>
+      </c>
+      <c r="CA46" s="30">
+        <v>69.321250932415353</v>
+      </c>
+      <c r="CB46" s="31">
+        <v>77.023539902213926</v>
+      </c>
+      <c r="CC46" s="32">
+        <v>98.41291771721346</v>
+      </c>
+      <c r="CD46" s="33">
+        <v>105.33087977339551</v>
+      </c>
+      <c r="CE46" s="34">
+        <v>114.40917287873732</v>
+      </c>
+      <c r="CF46" s="48">
+        <v>399.76199881144555</v>
+      </c>
+      <c r="CG46" s="12">
+        <v>697.08633084399889</v>
+      </c>
+      <c r="CH46" s="18">
+        <v>28.346317207627116</v>
+      </c>
+      <c r="CI46" s="26">
+        <v>65.546487325456056</v>
+      </c>
+      <c r="CJ46" s="27">
+        <v>89.791515675622492</v>
+      </c>
+      <c r="CK46" s="28">
+        <v>143.90800468154515</v>
+      </c>
+      <c r="CL46" s="29">
+        <v>162.76526034225816</v>
+      </c>
+      <c r="CM46" s="30">
+        <v>231.52655440643613</v>
+      </c>
+      <c r="CN46" s="31">
+        <v>268.42672874250979</v>
+      </c>
+      <c r="CO46" s="32">
+        <v>301.12296360966178</v>
+      </c>
+      <c r="CP46" s="33">
+        <v>390.94932597364925</v>
+      </c>
+      <c r="CQ46" s="34">
+        <v>448.06518883667627</v>
+      </c>
+      <c r="CR46" s="48">
+        <v>524.61824310672489</v>
+      </c>
+      <c r="CS46" s="12">
+        <v>675.67539888006718</v>
+      </c>
+      <c r="CT46" s="18">
         <v>7.2724174100735528</v>
       </c>
-      <c r="CU46" s="29">
+      <c r="CU46" s="26">
         <v>42.827500444835245</v>
       </c>
-      <c r="CV46" s="30">
+      <c r="CV46" s="27">
         <v>67.144985852712836</v>
       </c>
-      <c r="CW46" s="31">
+      <c r="CW46" s="28">
         <v>86.781369477258892</v>
       </c>
-      <c r="CX46" s="32">
+      <c r="CX46" s="29">
         <v>88.561611056623576</v>
       </c>
-      <c r="CY46" s="33">
+      <c r="CY46" s="30">
         <v>88.968227114330844</v>
       </c>
-      <c r="CZ46" s="34"/>
-[...4 lines deleted...]
-      <c r="DE46" s="13"/>
+      <c r="CZ46" s="31"/>
+      <c r="DA46" s="32"/>
+      <c r="DB46" s="33"/>
+      <c r="DC46" s="34"/>
+      <c r="DD46" s="35"/>
+      <c r="DE46" s="12"/>
     </row>
     <row r="47" spans="1:109">
-      <c r="A47" s="27" t="s">
-        <v>21</v>
+      <c r="A47" s="24" t="s">
+        <v>20</v>
       </c>
       <c r="B47" s="10">
         <v>12.199124479301172</v>
       </c>
-      <c r="C47" s="13">
+      <c r="C47" s="12">
         <v>36.084534782613062</v>
       </c>
-      <c r="D47" s="13">
+      <c r="D47" s="12">
         <v>49.043637891275154</v>
       </c>
-      <c r="E47" s="13">
+      <c r="E47" s="12">
         <v>88.036065781734052</v>
       </c>
-      <c r="F47" s="13">
+      <c r="F47" s="12">
         <v>117.53676032973397</v>
       </c>
-      <c r="G47" s="13">
+      <c r="G47" s="12">
         <v>141.24688524917559</v>
       </c>
-      <c r="H47" s="13">
+      <c r="H47" s="12">
         <v>165.31748985733742</v>
       </c>
-      <c r="I47" s="13">
+      <c r="I47" s="12">
         <v>187.28512261698654</v>
       </c>
-      <c r="J47" s="13">
-[...2 lines deleted...]
-      <c r="K47" s="13">
+      <c r="J47" s="12">
+        <v>220.08855252453361</v>
+      </c>
+      <c r="K47" s="12">
         <v>250.51438595829461</v>
       </c>
-      <c r="L47" s="13">
+      <c r="L47" s="12">
         <v>324.73253284587531</v>
       </c>
-      <c r="M47" s="13">
+      <c r="M47" s="12">
         <v>476.194630062513</v>
       </c>
       <c r="N47" s="10">
         <v>12.703856336074944</v>
       </c>
       <c r="O47" s="10">
         <v>45.300699769972141</v>
       </c>
-      <c r="P47" s="13">
+      <c r="P47" s="12">
         <v>62.486282493218432</v>
       </c>
-      <c r="Q47" s="13">
+      <c r="Q47" s="12">
         <v>110.54453906752119</v>
       </c>
-      <c r="R47" s="14">
+      <c r="R47" s="13">
         <v>150.83707040621604</v>
       </c>
-      <c r="S47" s="15">
+      <c r="S47" s="36">
         <v>180.96408440488602</v>
       </c>
-      <c r="T47" s="15">
+      <c r="T47" s="36">
         <v>207.69846055161509</v>
       </c>
-      <c r="U47" s="15">
+      <c r="U47" s="36">
         <v>233.72406837098521</v>
       </c>
-      <c r="V47" s="13">
+      <c r="V47" s="12">
         <v>267.4109127752215</v>
       </c>
-      <c r="W47" s="13">
+      <c r="W47" s="12">
         <v>300.1423784757007</v>
       </c>
-      <c r="X47" s="13">
+      <c r="X47" s="12">
         <v>394.98639256326896</v>
       </c>
-      <c r="Y47" s="64">
+      <c r="Y47" s="74">
         <v>572.21373544328617</v>
       </c>
-      <c r="Z47" s="13">
+      <c r="Z47" s="12">
         <v>13.711173874607915</v>
       </c>
-      <c r="AA47" s="13">
+      <c r="AA47" s="12">
         <v>43.68851628895451</v>
       </c>
-      <c r="AB47" s="13">
+      <c r="AB47" s="12">
         <v>60.85804776469292</v>
       </c>
-      <c r="AC47" s="13">
+      <c r="AC47" s="12">
         <v>116.40722565627566</v>
       </c>
-      <c r="AD47" s="13">
+      <c r="AD47" s="12">
         <v>154.93694222308196</v>
       </c>
-      <c r="AE47" s="13">
+      <c r="AE47" s="12">
         <v>184.64178847188896</v>
       </c>
-      <c r="AF47" s="13">
+      <c r="AF47" s="12">
         <v>232.41042593818537</v>
       </c>
-      <c r="AG47" s="13">
+      <c r="AG47" s="12">
         <v>261.8095285553394</v>
       </c>
-      <c r="AH47" s="13">
+      <c r="AH47" s="12">
         <v>299.2111549933586</v>
       </c>
-      <c r="AI47" s="13">
+      <c r="AI47" s="12">
         <v>335.87269452935448</v>
       </c>
-      <c r="AJ47" s="13">
+      <c r="AJ47" s="12">
         <v>429.88234359729324</v>
       </c>
-      <c r="AK47" s="13">
+      <c r="AK47" s="12">
         <v>625.4365500514391</v>
       </c>
       <c r="AL47" s="10">
         <v>17.447254007308011</v>
       </c>
       <c r="AM47" s="10">
         <v>54.356926696518762</v>
       </c>
-      <c r="AN47" s="13">
+      <c r="AN47" s="12">
         <v>74.765106017860205</v>
       </c>
-      <c r="AO47" s="13">
+      <c r="AO47" s="12">
         <v>118.34150071175299</v>
       </c>
-      <c r="AP47" s="14">
+      <c r="AP47" s="13">
         <v>153.50777979729116</v>
       </c>
-      <c r="AQ47" s="39">
+      <c r="AQ47" s="36">
         <v>175.97223526630756</v>
       </c>
-      <c r="AR47" s="39">
+      <c r="AR47" s="36">
         <v>199.14354188139365</v>
       </c>
-      <c r="AS47" s="39">
+      <c r="AS47" s="36">
         <v>220.02267542455419</v>
       </c>
-      <c r="AT47" s="13">
+      <c r="AT47" s="12">
         <v>246.88590040321972</v>
       </c>
-      <c r="AU47" s="13">
+      <c r="AU47" s="12">
         <v>281.34594721993153</v>
       </c>
-      <c r="AV47" s="13">
+      <c r="AV47" s="12">
         <v>364.35149556119745</v>
       </c>
-      <c r="AW47" s="13">
+      <c r="AW47" s="12">
         <v>540.16688663087734</v>
       </c>
-      <c r="AX47" s="65">
+      <c r="AX47" s="75">
         <v>21.216645992576531</v>
       </c>
-      <c r="AY47" s="66">
+      <c r="AY47" s="76">
         <v>81.699694936331127</v>
       </c>
-      <c r="AZ47" s="67">
+      <c r="AZ47" s="77">
         <v>123.10704257909026</v>
       </c>
-      <c r="BA47" s="68">
+      <c r="BA47" s="78">
         <v>196.15386851609671</v>
       </c>
-      <c r="BB47" s="69">
+      <c r="BB47" s="79">
         <v>232.21484352868606</v>
       </c>
-      <c r="BC47" s="70">
+      <c r="BC47" s="80">
         <v>267.24365048212462</v>
       </c>
-      <c r="BD47" s="71">
+      <c r="BD47" s="81">
         <v>309.29826333808296</v>
       </c>
-      <c r="BE47" s="72">
+      <c r="BE47" s="82">
         <v>342.00447951367306</v>
       </c>
-      <c r="BF47" s="73">
+      <c r="BF47" s="83">
         <v>386.84940419407684</v>
       </c>
-      <c r="BG47" s="74">
+      <c r="BG47" s="84">
         <v>440.37031105119024</v>
       </c>
-      <c r="BH47" s="38">
+      <c r="BH47" s="48">
         <v>566.83774802979474</v>
       </c>
-      <c r="BI47" s="13">
-[...110 lines deleted...]
-      <c r="CT47" s="21">
+      <c r="BI47" s="12">
+        <v>781.1022197379757</v>
+      </c>
+      <c r="BJ47" s="64">
+        <v>24.808742068682598</v>
+      </c>
+      <c r="BK47" s="26">
+        <v>80.709139677992226</v>
+      </c>
+      <c r="BL47" s="27">
+        <v>117.67348814679114</v>
+      </c>
+      <c r="BM47" s="28">
+        <v>203.41306775548946</v>
+      </c>
+      <c r="BN47" s="29">
+        <v>262.24246017230723</v>
+      </c>
+      <c r="BO47" s="30">
+        <v>304.04793763064191</v>
+      </c>
+      <c r="BP47" s="31">
+        <v>353.14317979034024</v>
+      </c>
+      <c r="BQ47" s="32">
+        <v>394.63339663636413</v>
+      </c>
+      <c r="BR47" s="33">
+        <v>442.5690560274233</v>
+      </c>
+      <c r="BS47" s="34">
+        <v>508.07453439704022</v>
+      </c>
+      <c r="BT47" s="48">
+        <v>679.65841028818329</v>
+      </c>
+      <c r="BU47" s="12">
+        <v>922.89509475684974</v>
+      </c>
+      <c r="BV47" s="64">
+        <v>26.011619558564835</v>
+      </c>
+      <c r="BW47" s="26">
+        <v>91.024105649360735</v>
+      </c>
+      <c r="BX47" s="27">
+        <v>137.15002816579693</v>
+      </c>
+      <c r="BY47" s="28">
+        <v>212.34356821140489</v>
+      </c>
+      <c r="BZ47" s="29">
+        <v>277.2440427270609</v>
+      </c>
+      <c r="CA47" s="30">
+        <v>323.8473223226905</v>
+      </c>
+      <c r="CB47" s="31">
+        <v>375.091225632234</v>
+      </c>
+      <c r="CC47" s="32">
+        <v>428.95305021406273</v>
+      </c>
+      <c r="CD47" s="33">
+        <v>477.34582121383596</v>
+      </c>
+      <c r="CE47" s="34">
+        <v>536.60027530630373</v>
+      </c>
+      <c r="CF47" s="48">
+        <v>750.30357816277933</v>
+      </c>
+      <c r="CG47" s="12">
+        <v>1018.964683852196</v>
+      </c>
+      <c r="CH47" s="18">
+        <v>47.637655155254436</v>
+      </c>
+      <c r="CI47" s="26">
+        <v>132.01228000448847</v>
+      </c>
+      <c r="CJ47" s="27">
+        <v>170.04971338937318</v>
+      </c>
+      <c r="CK47" s="28">
+        <v>228.83320851574047</v>
+      </c>
+      <c r="CL47" s="29">
+        <v>271.1579217075485</v>
+      </c>
+      <c r="CM47" s="30">
+        <v>380.1323113749383</v>
+      </c>
+      <c r="CN47" s="31">
+        <v>438.76781171841867</v>
+      </c>
+      <c r="CO47" s="32">
+        <v>492.020973565818</v>
+      </c>
+      <c r="CP47" s="33">
+        <v>657.66802709041747</v>
+      </c>
+      <c r="CQ47" s="34">
+        <v>752.7544990749758</v>
+      </c>
+      <c r="CR47" s="48">
+        <v>874.72140937292022</v>
+      </c>
+      <c r="CS47" s="12">
+        <v>1075.904038743683</v>
+      </c>
+      <c r="CT47" s="18">
         <v>24.019823475733148</v>
       </c>
-      <c r="CU47" s="29">
+      <c r="CU47" s="26">
         <v>95.487816002272012</v>
       </c>
-      <c r="CV47" s="30">
+      <c r="CV47" s="27">
         <v>148.22949528371211</v>
       </c>
-      <c r="CW47" s="31">
+      <c r="CW47" s="28">
         <v>342.224071163649</v>
       </c>
-      <c r="CX47" s="32">
+      <c r="CX47" s="29">
         <v>404.89398933922109</v>
       </c>
-      <c r="CY47" s="33">
+      <c r="CY47" s="30">
         <v>502.05695383431322</v>
       </c>
-      <c r="CZ47" s="34"/>
-[...4 lines deleted...]
-      <c r="DE47" s="13"/>
+      <c r="CZ47" s="31"/>
+      <c r="DA47" s="32"/>
+      <c r="DB47" s="33"/>
+      <c r="DC47" s="34"/>
+      <c r="DD47" s="35"/>
+      <c r="DE47" s="12"/>
     </row>
     <row r="48" spans="1:109">
-      <c r="A48" s="27" t="s">
-[...2 lines deleted...]
-      <c r="B48" s="13">
+      <c r="A48" s="24" t="s">
+        <v>21</v>
+      </c>
+      <c r="B48" s="12">
         <v>141.67857567278062</v>
       </c>
-      <c r="C48" s="13">
+      <c r="C48" s="12">
         <v>331.41376436776955</v>
       </c>
-      <c r="D48" s="13">
+      <c r="D48" s="12">
         <v>393.70114950061003</v>
       </c>
-      <c r="E48" s="13">
+      <c r="E48" s="12">
         <v>522.461523602331</v>
       </c>
-      <c r="F48" s="13">
+      <c r="F48" s="12">
         <v>675.60358068006235</v>
       </c>
-      <c r="G48" s="13">
+      <c r="G48" s="12">
         <v>1039.7296670679245</v>
       </c>
-      <c r="H48" s="13">
+      <c r="H48" s="12">
         <v>1239.7952001254616</v>
       </c>
-      <c r="I48" s="13">
+      <c r="I48" s="12">
         <v>1430.3283804026159</v>
       </c>
-      <c r="J48" s="13">
-[...2 lines deleted...]
-      <c r="K48" s="13">
+      <c r="J48" s="12">
+        <v>1944.9917388904332</v>
+      </c>
+      <c r="K48" s="12">
         <v>2237.4489570532996</v>
       </c>
-      <c r="L48" s="13">
+      <c r="L48" s="12">
         <v>2463.6743280192659</v>
       </c>
-      <c r="M48" s="13">
+      <c r="M48" s="12">
         <v>2809.6279862275624</v>
       </c>
-      <c r="N48" s="13">
+      <c r="N48" s="12">
         <v>145.84858601418389</v>
       </c>
-      <c r="O48" s="13">
+      <c r="O48" s="12">
         <v>382.10123156270208</v>
       </c>
-      <c r="P48" s="13">
+      <c r="P48" s="12">
         <v>458.40914079586105</v>
       </c>
-      <c r="Q48" s="13">
+      <c r="Q48" s="12">
         <v>599.60921190498277</v>
       </c>
-      <c r="R48" s="13">
+      <c r="R48" s="12">
         <v>797.1868482868781</v>
       </c>
-      <c r="S48" s="15">
+      <c r="S48" s="36">
         <v>1322.1081619162642</v>
       </c>
-      <c r="T48" s="15">
+      <c r="T48" s="36">
         <v>1556.0986049894243</v>
       </c>
-      <c r="U48" s="15">
+      <c r="U48" s="36">
         <v>1757.1552848044287</v>
       </c>
-      <c r="V48" s="13">
+      <c r="V48" s="12">
         <v>2386.3804358149032</v>
       </c>
-      <c r="W48" s="13">
+      <c r="W48" s="12">
         <v>2716.855297538707</v>
       </c>
-      <c r="X48" s="13">
+      <c r="X48" s="12">
         <v>3002.9436667768809</v>
       </c>
-      <c r="Y48" s="64">
+      <c r="Y48" s="74">
         <v>3600.9536812578708</v>
       </c>
-      <c r="Z48" s="13">
+      <c r="Z48" s="12">
         <v>165.47771726314176</v>
       </c>
-      <c r="AA48" s="13">
+      <c r="AA48" s="12">
         <v>376.38605144691678</v>
       </c>
-      <c r="AB48" s="13">
+      <c r="AB48" s="12">
         <v>461.39231847001139</v>
       </c>
-      <c r="AC48" s="13">
+      <c r="AC48" s="12">
         <v>619.40618606878934</v>
       </c>
-      <c r="AD48" s="13">
+      <c r="AD48" s="12">
         <v>802.13025515432184</v>
       </c>
-      <c r="AE48" s="13">
+      <c r="AE48" s="12">
         <v>1253.5878723883773</v>
       </c>
-      <c r="AF48" s="13">
+      <c r="AF48" s="12">
         <v>1496.5749907838167</v>
       </c>
-      <c r="AG48" s="13">
+      <c r="AG48" s="12">
         <v>1721.7088382630398</v>
       </c>
-      <c r="AH48" s="13">
+      <c r="AH48" s="12">
         <v>2359.507104412306</v>
       </c>
-      <c r="AI48" s="13">
+      <c r="AI48" s="12">
         <v>2701.4630819736381</v>
       </c>
-      <c r="AJ48" s="13">
+      <c r="AJ48" s="12">
         <v>2981.0106441084631</v>
       </c>
-      <c r="AK48" s="13">
+      <c r="AK48" s="12">
         <v>3414.4010834838946</v>
       </c>
-      <c r="AL48" s="13">
+      <c r="AL48" s="12">
         <v>133.87772688999999</v>
       </c>
-      <c r="AM48" s="13">
+      <c r="AM48" s="12">
         <v>303.19211811000002</v>
       </c>
-      <c r="AN48" s="13">
+      <c r="AN48" s="12">
         <v>370.08647759200005</v>
       </c>
-      <c r="AO48" s="13">
+      <c r="AO48" s="12">
         <v>494.32484474600005</v>
       </c>
-      <c r="AP48" s="13">
+      <c r="AP48" s="12">
         <v>642.12124234600003</v>
       </c>
-      <c r="AQ48" s="13">
+      <c r="AQ48" s="12">
         <v>1031.6083517126667</v>
       </c>
-      <c r="AR48" s="39">
+      <c r="AR48" s="36">
         <v>1199.8351807126667</v>
       </c>
-      <c r="AS48" s="39">
+      <c r="AS48" s="36">
         <v>1347.4878315126666</v>
       </c>
-      <c r="AT48" s="13">
+      <c r="AT48" s="12">
         <v>1826.2358751126667</v>
       </c>
-      <c r="AU48" s="13">
+      <c r="AU48" s="12">
         <v>2085.1197665764435</v>
       </c>
-      <c r="AV48" s="13">
+      <c r="AV48" s="12">
         <v>2304.7483933764433</v>
       </c>
-      <c r="AW48" s="13">
+      <c r="AW48" s="12">
         <v>2639.8010300964434</v>
       </c>
-      <c r="AX48" s="65">
+      <c r="AX48" s="75">
         <v>214.04175559655727</v>
       </c>
-      <c r="AY48" s="66">
+      <c r="AY48" s="76">
         <v>491.21659328845573</v>
       </c>
-      <c r="AZ48" s="67">
+      <c r="AZ48" s="77">
         <v>594.0270876650186</v>
       </c>
-      <c r="BA48" s="68">
+      <c r="BA48" s="78">
         <v>784.2909027853533</v>
       </c>
-      <c r="BB48" s="69">
+      <c r="BB48" s="79">
         <v>953.09610021119624</v>
       </c>
-      <c r="BC48" s="70">
+      <c r="BC48" s="80">
         <v>1600.2687987916993</v>
       </c>
-      <c r="BD48" s="71">
+      <c r="BD48" s="81">
         <v>1874.5294531602017</v>
       </c>
-      <c r="BE48" s="72">
+      <c r="BE48" s="82">
         <v>2120.1576037548216</v>
       </c>
-      <c r="BF48" s="73">
+      <c r="BF48" s="83">
         <v>2922.6519919018556</v>
       </c>
-      <c r="BG48" s="74">
+      <c r="BG48" s="84">
         <v>3353.8496847842885</v>
       </c>
-      <c r="BH48" s="38">
+      <c r="BH48" s="48">
         <v>3721.3993250293265</v>
       </c>
-      <c r="BI48" s="13">
-[...110 lines deleted...]
-      <c r="CT48" s="21">
+      <c r="BI48" s="12">
+        <v>4274.0693187582428</v>
+      </c>
+      <c r="BJ48" s="64">
+        <v>202.44551996074307</v>
+      </c>
+      <c r="BK48" s="26">
+        <v>497.97961156614286</v>
+      </c>
+      <c r="BL48" s="27">
+        <v>596.2139440137546</v>
+      </c>
+      <c r="BM48" s="28">
+        <v>797.85103063063627</v>
+      </c>
+      <c r="BN48" s="29">
+        <v>968.71913332265717</v>
+      </c>
+      <c r="BO48" s="30">
+        <v>1600.5387752876516</v>
+      </c>
+      <c r="BP48" s="31">
+        <v>1877.9436650769267</v>
+      </c>
+      <c r="BQ48" s="32">
+        <v>2132.7890083443885</v>
+      </c>
+      <c r="BR48" s="33">
+        <v>2979.5853038654459</v>
+      </c>
+      <c r="BS48" s="34">
+        <v>3421.4089719795738</v>
+      </c>
+      <c r="BT48" s="48">
+        <v>3781.1745751365388</v>
+      </c>
+      <c r="BU48" s="12">
+        <v>4380.31825426052</v>
+      </c>
+      <c r="BV48" s="64">
+        <v>217.62223728954189</v>
+      </c>
+      <c r="BW48" s="26">
+        <v>542.23363458985546</v>
+      </c>
+      <c r="BX48" s="27">
+        <v>645.23536534918196</v>
+      </c>
+      <c r="BY48" s="28">
+        <v>857.64627026333255</v>
+      </c>
+      <c r="BZ48" s="29">
+        <v>1042.9600980876485</v>
+      </c>
+      <c r="CA48" s="30">
+        <v>1724.821806583943</v>
+      </c>
+      <c r="CB48" s="31">
+        <v>2034.2290275880086</v>
+      </c>
+      <c r="CC48" s="32">
+        <v>2334.9752715451509</v>
+      </c>
+      <c r="CD48" s="33">
+        <v>3313.9812973455078</v>
+      </c>
+      <c r="CE48" s="34">
+        <v>3774.8466600323313</v>
+      </c>
+      <c r="CF48" s="48">
+        <v>4169.4458427228565</v>
+      </c>
+      <c r="CG48" s="12">
+        <v>4828.3780727235999</v>
+      </c>
+      <c r="CH48" s="18">
+        <v>255.78866187023493</v>
+      </c>
+      <c r="CI48" s="26">
+        <v>731.97663517794865</v>
+      </c>
+      <c r="CJ48" s="27">
+        <v>943.94676528231889</v>
+      </c>
+      <c r="CK48" s="28">
+        <v>1318.7932544085643</v>
+      </c>
+      <c r="CL48" s="29">
+        <v>1546.9793571573996</v>
+      </c>
+      <c r="CM48" s="30">
+        <v>2141.1686568882824</v>
+      </c>
+      <c r="CN48" s="31">
+        <v>2469.3125973411993</v>
+      </c>
+      <c r="CO48" s="32">
+        <v>2768.0530870941207</v>
+      </c>
+      <c r="CP48" s="33">
+        <v>3648.40876077042</v>
+      </c>
+      <c r="CQ48" s="34">
+        <v>4164.3260215920382</v>
+      </c>
+      <c r="CR48" s="48">
+        <v>4807.5144693404745</v>
+      </c>
+      <c r="CS48" s="12">
+        <v>5908.840171905751</v>
+      </c>
+      <c r="CT48" s="18">
         <v>196.02628854522197</v>
       </c>
-      <c r="CU48" s="29">
+      <c r="CU48" s="26">
         <v>567.81207472472943</v>
       </c>
-      <c r="CV48" s="30">
+      <c r="CV48" s="27">
         <v>696.87899415651748</v>
       </c>
-      <c r="CW48" s="31">
+      <c r="CW48" s="28">
         <v>1062.5980567955319</v>
       </c>
-      <c r="CX48" s="32">
+      <c r="CX48" s="29">
         <v>1247.1755528825972</v>
       </c>
-      <c r="CY48" s="33">
+      <c r="CY48" s="30">
         <v>2145.9957579774809</v>
       </c>
-      <c r="CZ48" s="34"/>
-[...4 lines deleted...]
-      <c r="DE48" s="13"/>
+      <c r="CZ48" s="31"/>
+      <c r="DA48" s="32"/>
+      <c r="DB48" s="33"/>
+      <c r="DC48" s="34"/>
+      <c r="DD48" s="35"/>
+      <c r="DE48" s="12"/>
     </row>
     <row r="49" spans="1:109">
-      <c r="A49" s="27" t="s">
-[...2 lines deleted...]
-      <c r="B49" s="13">
+      <c r="A49" s="24" t="s">
+        <v>22</v>
+      </c>
+      <c r="B49" s="12">
         <v>96.487237578011616</v>
       </c>
-      <c r="C49" s="13">
+      <c r="C49" s="12">
         <v>206.01185192930677</v>
       </c>
-      <c r="D49" s="13">
+      <c r="D49" s="12">
         <v>250.29833689071211</v>
       </c>
-      <c r="E49" s="13">
+      <c r="E49" s="12">
         <v>334.46426849805539</v>
       </c>
-      <c r="F49" s="13">
+      <c r="F49" s="12">
         <v>439.46602605000487</v>
       </c>
-      <c r="G49" s="13">
+      <c r="G49" s="12">
         <v>555.97614704139392</v>
       </c>
-      <c r="H49" s="13">
+      <c r="H49" s="12">
         <v>695.00218791094198</v>
       </c>
-      <c r="I49" s="13">
+      <c r="I49" s="12">
         <v>817.79556245519291</v>
       </c>
-      <c r="J49" s="13">
-[...2 lines deleted...]
-      <c r="K49" s="13">
+      <c r="J49" s="12">
+        <v>1159.8772207777447</v>
+      </c>
+      <c r="K49" s="12">
         <v>1336.6280043631095</v>
       </c>
-      <c r="L49" s="13">
+      <c r="L49" s="12">
         <v>1490.7872490156419</v>
       </c>
-      <c r="M49" s="13">
+      <c r="M49" s="12">
         <v>1730.0377752399734</v>
       </c>
-      <c r="N49" s="13">
+      <c r="N49" s="12">
         <v>97.820830055558162</v>
       </c>
-      <c r="O49" s="13">
+      <c r="O49" s="12">
         <v>258.55349619872027</v>
       </c>
-      <c r="P49" s="13">
+      <c r="P49" s="12">
         <v>312.25493761139876</v>
       </c>
-      <c r="Q49" s="13">
+      <c r="Q49" s="12">
         <v>406.94871947136119</v>
       </c>
-      <c r="R49" s="13">
+      <c r="R49" s="12">
         <v>541.78871851316717</v>
       </c>
-      <c r="S49" s="15">
+      <c r="S49" s="36">
         <v>739.84065123197252</v>
       </c>
-      <c r="T49" s="15">
+      <c r="T49" s="36">
         <v>907.00499309525935</v>
       </c>
-      <c r="U49" s="15">
+      <c r="U49" s="36">
         <v>1038.8284636293897</v>
       </c>
-      <c r="V49" s="13">
+      <c r="V49" s="12">
         <v>1443.5337220013982</v>
       </c>
-      <c r="W49" s="13">
+      <c r="W49" s="12">
         <v>1638.4598841802604</v>
       </c>
-      <c r="X49" s="13">
+      <c r="X49" s="12">
         <v>1815.1434544591923</v>
       </c>
-      <c r="Y49" s="64">
+      <c r="Y49" s="74">
         <v>2269.9600676380783</v>
       </c>
-      <c r="Z49" s="13">
+      <c r="Z49" s="12">
         <v>114.2313566530722</v>
       </c>
-      <c r="AA49" s="13">
+      <c r="AA49" s="12">
         <v>239.04739695286824</v>
       </c>
-      <c r="AB49" s="13">
+      <c r="AB49" s="12">
         <v>286.07612743889808</v>
       </c>
-      <c r="AC49" s="13">
+      <c r="AC49" s="12">
         <v>387.28954449622108</v>
       </c>
-      <c r="AD49" s="13">
+      <c r="AD49" s="12">
         <v>511.2967981453782</v>
       </c>
-      <c r="AE49" s="13">
+      <c r="AE49" s="12">
         <v>650.30843837447208</v>
       </c>
-      <c r="AF49" s="13">
+      <c r="AF49" s="12">
         <v>814.52117016584486</v>
       </c>
-      <c r="AG49" s="13">
+      <c r="AG49" s="12">
         <v>951.26842623653226</v>
       </c>
-      <c r="AH49" s="13">
+      <c r="AH49" s="12">
         <v>1364.6446026201784</v>
       </c>
-      <c r="AI49" s="13">
+      <c r="AI49" s="12">
         <v>1571.518871638164</v>
       </c>
-      <c r="AJ49" s="13">
+      <c r="AJ49" s="12">
         <v>1748.602972303356</v>
       </c>
-      <c r="AK49" s="13">
+      <c r="AK49" s="12">
         <v>2010.477774554377</v>
       </c>
-      <c r="AL49" s="13">
+      <c r="AL49" s="12">
         <v>186.349551937217</v>
       </c>
-      <c r="AM49" s="13">
+      <c r="AM49" s="12">
         <v>407.49123023525647</v>
       </c>
-      <c r="AN49" s="13">
+      <c r="AN49" s="12">
         <v>493.31030114781282</v>
       </c>
-      <c r="AO49" s="13">
+      <c r="AO49" s="12">
         <v>752.92791171054432</v>
       </c>
-      <c r="AP49" s="13">
+      <c r="AP49" s="12">
         <v>1048.6362151897149</v>
       </c>
-      <c r="AQ49" s="13">
+      <c r="AQ49" s="12">
         <v>1583.2752258196163</v>
       </c>
-      <c r="AR49" s="39">
+      <c r="AR49" s="36">
         <v>1907.4652883940707</v>
       </c>
-      <c r="AS49" s="39">
+      <c r="AS49" s="36">
         <v>2175.3376202067334</v>
       </c>
-      <c r="AT49" s="13">
+      <c r="AT49" s="12">
         <v>3020.9858201930247</v>
       </c>
-      <c r="AU49" s="13">
+      <c r="AU49" s="12">
         <v>3558.1371087096095</v>
       </c>
-      <c r="AV49" s="13">
+      <c r="AV49" s="12">
         <v>4023.1637779100597</v>
       </c>
-      <c r="AW49" s="13">
+      <c r="AW49" s="12">
         <v>4769.7834964330232</v>
       </c>
-      <c r="AX49" s="65">
+      <c r="AX49" s="75">
         <v>148.75172122244862</v>
       </c>
-      <c r="AY49" s="66">
+      <c r="AY49" s="76">
         <v>322.49009093033044</v>
       </c>
-      <c r="AZ49" s="67">
+      <c r="AZ49" s="77">
         <v>380.97136850219255</v>
       </c>
-      <c r="BA49" s="68">
+      <c r="BA49" s="78">
         <v>514.90940429018042</v>
       </c>
-      <c r="BB49" s="69">
+      <c r="BB49" s="79">
         <v>638.63806464585468</v>
       </c>
-      <c r="BC49" s="70">
+      <c r="BC49" s="80">
         <v>828.08903456931807</v>
       </c>
-      <c r="BD49" s="71">
+      <c r="BD49" s="81">
         <v>1010.3561616181025</v>
       </c>
-      <c r="BE49" s="72">
+      <c r="BE49" s="82">
         <v>1149.4622554560563</v>
       </c>
-      <c r="BF49" s="73">
+      <c r="BF49" s="83">
         <v>1679.845561779975</v>
       </c>
-      <c r="BG49" s="74">
+      <c r="BG49" s="84">
         <v>1945.3975027416586</v>
       </c>
-      <c r="BH49" s="38">
+      <c r="BH49" s="48">
         <v>2224.5630724520706</v>
       </c>
-      <c r="BI49" s="13">
-[...110 lines deleted...]
-      <c r="CT49" s="21">
+      <c r="BI49" s="12">
+        <v>2638.2821704135213</v>
+      </c>
+      <c r="BJ49" s="64">
+        <v>160.02794017855595</v>
+      </c>
+      <c r="BK49" s="26">
+        <v>348.39936528012061</v>
+      </c>
+      <c r="BL49" s="27">
+        <v>416.96157240542669</v>
+      </c>
+      <c r="BM49" s="28">
+        <v>581.38615664055146</v>
+      </c>
+      <c r="BN49" s="29">
+        <v>723.31472925696642</v>
+      </c>
+      <c r="BO49" s="30">
+        <v>938.18169945491934</v>
+      </c>
+      <c r="BP49" s="31">
+        <v>1147.2755774228972</v>
+      </c>
+      <c r="BQ49" s="32">
+        <v>1291.0815268643532</v>
+      </c>
+      <c r="BR49" s="33">
+        <v>1890.0219042947951</v>
+      </c>
+      <c r="BS49" s="34">
+        <v>2192.8249475074631</v>
+      </c>
+      <c r="BT49" s="48">
+        <v>2513.3034049786561</v>
+      </c>
+      <c r="BU49" s="12">
+        <v>2939.3446920736587</v>
+      </c>
+      <c r="BV49" s="64">
+        <v>172.33408641143441</v>
+      </c>
+      <c r="BW49" s="26">
+        <v>387.58302292286368</v>
+      </c>
+      <c r="BX49" s="27">
+        <v>472.87099613696273</v>
+      </c>
+      <c r="BY49" s="28">
+        <v>651.79233646040655</v>
+      </c>
+      <c r="BZ49" s="29">
+        <v>811.76328998114423</v>
+      </c>
+      <c r="CA49" s="30">
+        <v>1016.7398380872596</v>
+      </c>
+      <c r="CB49" s="31">
+        <v>1246.4367921437474</v>
+      </c>
+      <c r="CC49" s="32">
+        <v>1416.8402169779795</v>
+      </c>
+      <c r="CD49" s="33">
+        <v>2069.0393713453159</v>
+      </c>
+      <c r="CE49" s="34">
+        <v>2470.5092463677893</v>
+      </c>
+      <c r="CF49" s="48">
+        <v>2839.725599053023</v>
+      </c>
+      <c r="CG49" s="12">
+        <v>3305.0214123960768</v>
+      </c>
+      <c r="CH49" s="18">
+        <v>169.57453074413891</v>
+      </c>
+      <c r="CI49" s="26">
+        <v>417.66757709295058</v>
+      </c>
+      <c r="CJ49" s="27">
+        <v>526.95120095355242</v>
+      </c>
+      <c r="CK49" s="28">
+        <v>742.16939837786504</v>
+      </c>
+      <c r="CL49" s="29">
+        <v>874.98685410158782</v>
+      </c>
+      <c r="CM49" s="30">
+        <v>1248.7700171069489</v>
+      </c>
+      <c r="CN49" s="31">
+        <v>1440.8230464424223</v>
+      </c>
+      <c r="CO49" s="32">
+        <v>1615.983782412726</v>
+      </c>
+      <c r="CP49" s="33">
+        <v>2212.0073325207654</v>
+      </c>
+      <c r="CQ49" s="34">
+        <v>2531.9742022274595</v>
+      </c>
+      <c r="CR49" s="48">
+        <v>2941.7212364494344</v>
+      </c>
+      <c r="CS49" s="12">
+        <v>3623.2327676200325</v>
+      </c>
+      <c r="CT49" s="18">
         <v>147.78208395236737</v>
       </c>
-      <c r="CU49" s="29">
+      <c r="CU49" s="26">
         <v>394.41501343981361</v>
       </c>
-      <c r="CV49" s="30">
+      <c r="CV49" s="27">
         <v>502.09102731394137</v>
       </c>
-      <c r="CW49" s="31">
+      <c r="CW49" s="28">
         <v>848.19392194937097</v>
       </c>
-      <c r="CX49" s="32">
+      <c r="CX49" s="29">
         <v>1073.0770240521254</v>
       </c>
-      <c r="CY49" s="33">
+      <c r="CY49" s="30">
         <v>1338.9946532958447</v>
       </c>
-      <c r="CZ49" s="34"/>
-[...4 lines deleted...]
-      <c r="DE49" s="13"/>
+      <c r="CZ49" s="31"/>
+      <c r="DA49" s="32"/>
+      <c r="DB49" s="33"/>
+      <c r="DC49" s="34"/>
+      <c r="DD49" s="35"/>
+      <c r="DE49" s="12"/>
     </row>
     <row r="50" spans="1:109">
-      <c r="A50" s="27" t="s">
-[...2 lines deleted...]
-      <c r="B50" s="13">
+      <c r="A50" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="B50" s="12">
         <v>287.84575991756356</v>
       </c>
-      <c r="C50" s="13">
+      <c r="C50" s="12">
         <v>627.60238272653487</v>
       </c>
-      <c r="D50" s="13">
+      <c r="D50" s="12">
         <v>733.59227928543987</v>
       </c>
-      <c r="E50" s="13">
+      <c r="E50" s="12">
         <v>946.72084211043443</v>
       </c>
-      <c r="F50" s="13">
+      <c r="F50" s="12">
         <v>1199.0808727820938</v>
       </c>
-      <c r="G50" s="13">
+      <c r="G50" s="12">
         <v>1840.8701101521206</v>
       </c>
-      <c r="H50" s="13">
+      <c r="H50" s="12">
         <v>2237.9249953629464</v>
       </c>
-      <c r="I50" s="13">
+      <c r="I50" s="12">
         <v>2564.8164792873818</v>
       </c>
-      <c r="J50" s="13">
-[...2 lines deleted...]
-      <c r="K50" s="13">
+      <c r="J50" s="12">
+        <v>3295.5929872762499</v>
+      </c>
+      <c r="K50" s="12">
         <v>3703.2332932827553</v>
       </c>
-      <c r="L50" s="13">
+      <c r="L50" s="12">
         <v>3859.4633902399</v>
       </c>
-      <c r="M50" s="13">
+      <c r="M50" s="12">
         <v>4460.5782762082636</v>
       </c>
-      <c r="N50" s="13">
+      <c r="N50" s="12">
         <v>287.56254574549206</v>
       </c>
-      <c r="O50" s="13">
+      <c r="O50" s="12">
         <v>723.38823718690105</v>
       </c>
-      <c r="P50" s="13">
+      <c r="P50" s="12">
         <v>852.1166260731078</v>
       </c>
-      <c r="Q50" s="13">
+      <c r="Q50" s="12">
         <v>1090.4432342459486</v>
       </c>
-      <c r="R50" s="13">
+      <c r="R50" s="12">
         <v>1420.6978131456092</v>
       </c>
-      <c r="S50" s="15">
+      <c r="S50" s="36">
         <v>2336.4586124239086</v>
       </c>
-      <c r="T50" s="15">
+      <c r="T50" s="36">
         <v>2792.9662110443642</v>
       </c>
-      <c r="U50" s="15">
+      <c r="U50" s="36">
         <v>3139.5009789106207</v>
       </c>
-      <c r="V50" s="13">
+      <c r="V50" s="12">
         <v>3965.5992012945862</v>
       </c>
-      <c r="W50" s="13">
+      <c r="W50" s="12">
         <v>4466.9621465170267</v>
       </c>
-      <c r="X50" s="13">
+      <c r="X50" s="12">
         <v>4675.7026565611359</v>
       </c>
-      <c r="Y50" s="64">
+      <c r="Y50" s="74">
         <v>5480.8599950547386</v>
       </c>
-      <c r="Z50" s="13">
+      <c r="Z50" s="12">
         <v>360.2468332646722</v>
       </c>
-      <c r="AA50" s="13">
+      <c r="AA50" s="12">
         <v>761.72916889828309</v>
       </c>
-      <c r="AB50" s="13">
+      <c r="AB50" s="12">
         <v>902.94952197104556</v>
       </c>
-      <c r="AC50" s="13">
+      <c r="AC50" s="12">
         <v>1186.0732792324152</v>
       </c>
-      <c r="AD50" s="13">
+      <c r="AD50" s="12">
         <v>1496.3622632656168</v>
       </c>
-      <c r="AE50" s="13">
+      <c r="AE50" s="12">
         <v>2253.5018836839404</v>
       </c>
-      <c r="AF50" s="13">
+      <c r="AF50" s="12">
         <v>2749.1327209274086</v>
       </c>
-      <c r="AG50" s="13">
+      <c r="AG50" s="12">
         <v>3163.6745346933494</v>
       </c>
-      <c r="AH50" s="13">
+      <c r="AH50" s="12">
         <v>4013.5590710801785</v>
       </c>
-      <c r="AI50" s="13">
+      <c r="AI50" s="12">
         <v>4533.5810890315315</v>
       </c>
-      <c r="AJ50" s="13">
+      <c r="AJ50" s="12">
         <v>4740.1791503678169</v>
       </c>
-      <c r="AK50" s="13">
+      <c r="AK50" s="12">
         <v>5505.724023636677</v>
       </c>
-      <c r="AL50" s="13">
+      <c r="AL50" s="12">
         <v>403.97661811565115</v>
       </c>
-      <c r="AM50" s="13">
+      <c r="AM50" s="12">
         <v>855.41955055566314</v>
       </c>
-      <c r="AN50" s="13">
+      <c r="AN50" s="12">
         <v>1017.1523648866225</v>
       </c>
-      <c r="AO50" s="13">
+      <c r="AO50" s="12">
         <v>1271.6611734284986</v>
       </c>
-      <c r="AP50" s="13">
+      <c r="AP50" s="12">
         <v>1563.2680238419673</v>
       </c>
-      <c r="AQ50" s="13">
+      <c r="AQ50" s="12">
         <v>2302.8994472873742</v>
       </c>
-      <c r="AR50" s="39">
+      <c r="AR50" s="36">
         <v>2636.986086657078</v>
       </c>
-      <c r="AS50" s="39">
+      <c r="AS50" s="36">
         <v>2930.1625289096824</v>
       </c>
-      <c r="AT50" s="13">
+      <c r="AT50" s="12">
         <v>3639.2929900116674</v>
       </c>
-      <c r="AU50" s="13">
+      <c r="AU50" s="12">
         <v>4075.1100616981221</v>
       </c>
-      <c r="AV50" s="13">
+      <c r="AV50" s="12">
         <v>4265.472020166384</v>
       </c>
-      <c r="AW50" s="13">
+      <c r="AW50" s="12">
         <v>4947.799306006882</v>
       </c>
-      <c r="AX50" s="65">
+      <c r="AX50" s="75">
         <v>440.85560281428673</v>
       </c>
-      <c r="AY50" s="66">
+      <c r="AY50" s="76">
         <v>949.60243454515535</v>
       </c>
-      <c r="AZ50" s="67">
+      <c r="AZ50" s="77">
         <v>1108.5857820855877</v>
       </c>
-      <c r="BA50" s="68">
+      <c r="BA50" s="78">
         <v>1425.5739649203306</v>
       </c>
-      <c r="BB50" s="69">
+      <c r="BB50" s="79">
         <v>1696.0651741490908</v>
       </c>
-      <c r="BC50" s="70">
+      <c r="BC50" s="80">
         <v>2853.9557525962191</v>
       </c>
-      <c r="BD50" s="71">
+      <c r="BD50" s="81">
         <v>3345.9419214122245</v>
       </c>
-      <c r="BE50" s="72">
+      <c r="BE50" s="82">
         <v>3783.7675513163322</v>
       </c>
-      <c r="BF50" s="73">
+      <c r="BF50" s="83">
         <v>4866.4207112961203</v>
       </c>
-      <c r="BG50" s="74">
+      <c r="BG50" s="84">
         <v>5493.7688634043516</v>
       </c>
-      <c r="BH50" s="38">
+      <c r="BH50" s="48">
         <v>5745.2292692553629</v>
       </c>
-      <c r="BI50" s="13">
-[...110 lines deleted...]
-      <c r="CT50" s="21">
+      <c r="BI50" s="12">
+        <v>7202.0604563309116</v>
+      </c>
+      <c r="BJ50" s="64">
+        <v>428.82767622695053</v>
+      </c>
+      <c r="BK50" s="26">
+        <v>941.16953261868605</v>
+      </c>
+      <c r="BL50" s="27">
+        <v>1089.4303090049843</v>
+      </c>
+      <c r="BM50" s="28">
+        <v>1432.8245397693372</v>
+      </c>
+      <c r="BN50" s="29">
+        <v>1713.4813097044967</v>
+      </c>
+      <c r="BO50" s="30">
+        <v>2832.603757878519</v>
+      </c>
+      <c r="BP50" s="31">
+        <v>3301.066119144039</v>
+      </c>
+      <c r="BQ50" s="32">
+        <v>3731.3620179418031</v>
+      </c>
+      <c r="BR50" s="33">
+        <v>4884.6343045742751</v>
+      </c>
+      <c r="BS50" s="34">
+        <v>5501.6294893090471</v>
+      </c>
+      <c r="BT50" s="48">
+        <v>5854.4871102407506</v>
+      </c>
+      <c r="BU50" s="12">
+        <v>6915.4800388670883</v>
+      </c>
+      <c r="BV50" s="64">
+        <v>451.96094488880607</v>
+      </c>
+      <c r="BW50" s="26">
+        <v>1041.442521774904</v>
+      </c>
+      <c r="BX50" s="27">
+        <v>1190.8726501013095</v>
+      </c>
+      <c r="BY50" s="28">
+        <v>1538.8938790502616</v>
+      </c>
+      <c r="BZ50" s="29">
+        <v>1853.2351164589909</v>
+      </c>
+      <c r="CA50" s="30">
+        <v>3061.9848361423237</v>
+      </c>
+      <c r="CB50" s="31">
+        <v>3595.4731905600042</v>
+      </c>
+      <c r="CC50" s="32">
+        <v>4095.4947580443645</v>
+      </c>
+      <c r="CD50" s="33">
+        <v>5349.8713568595867</v>
+      </c>
+      <c r="CE50" s="34">
+        <v>6136.2514100486133</v>
+      </c>
+      <c r="CF50" s="48">
+        <v>6576.7765815192843</v>
+      </c>
+      <c r="CG50" s="12">
+        <v>7577.1007520044959</v>
+      </c>
+      <c r="CH50" s="18">
+        <v>415.50390731371118</v>
+      </c>
+      <c r="CI50" s="26">
+        <v>1041.1702860452137</v>
+      </c>
+      <c r="CJ50" s="27">
+        <v>1362.6200968146381</v>
+      </c>
+      <c r="CK50" s="28">
+        <v>1842.8884352966429</v>
+      </c>
+      <c r="CL50" s="29">
+        <v>2201.6679693702654</v>
+      </c>
+      <c r="CM50" s="30">
+        <v>3066.6336618357082</v>
+      </c>
+      <c r="CN50" s="31">
+        <v>3547.705057278105</v>
+      </c>
+      <c r="CO50" s="32">
+        <v>3993.5988406759748</v>
+      </c>
+      <c r="CP50" s="33">
+        <v>5347.7551298782637</v>
+      </c>
+      <c r="CQ50" s="34">
+        <v>6144.7831897154692</v>
+      </c>
+      <c r="CR50" s="48">
+        <v>7135.4173160029595</v>
+      </c>
+      <c r="CS50" s="12">
+        <v>8718.3105271233999</v>
+      </c>
+      <c r="CT50" s="18">
         <v>441.47957461223649</v>
       </c>
-      <c r="CU50" s="29">
+      <c r="CU50" s="26">
         <v>1149.5066801265095</v>
       </c>
-      <c r="CV50" s="30">
+      <c r="CV50" s="27">
         <v>1418.8233804045749</v>
       </c>
-      <c r="CW50" s="31">
+      <c r="CW50" s="28">
         <v>1996.2001406995141</v>
       </c>
-      <c r="CX50" s="32">
+      <c r="CX50" s="29">
         <v>2344.0669555333602</v>
       </c>
-      <c r="CY50" s="33">
+      <c r="CY50" s="30">
         <v>3764.1016164734306</v>
       </c>
-      <c r="CZ50" s="34"/>
-[...4 lines deleted...]
-      <c r="DE50" s="13"/>
+      <c r="CZ50" s="31"/>
+      <c r="DA50" s="32"/>
+      <c r="DB50" s="33"/>
+      <c r="DC50" s="34"/>
+      <c r="DD50" s="35"/>
+      <c r="DE50" s="12"/>
     </row>
     <row r="51" spans="1:109">
-      <c r="A51" s="27" t="s">
-[...2 lines deleted...]
-      <c r="B51" s="39">
+      <c r="A51" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="B51" s="36">
         <v>43.877660053148531</v>
       </c>
-      <c r="C51" s="39">
+      <c r="C51" s="36">
         <v>105.18450594875303</v>
       </c>
-      <c r="D51" s="39">
+      <c r="D51" s="36">
         <v>137.94941364013977</v>
       </c>
-      <c r="E51" s="39">
+      <c r="E51" s="36">
         <v>184.74213236293451</v>
       </c>
-      <c r="F51" s="39">
+      <c r="F51" s="36">
         <v>231.49807791196741</v>
       </c>
-      <c r="G51" s="39">
+      <c r="G51" s="36">
         <v>311.27697678898278</v>
       </c>
-      <c r="H51" s="39">
+      <c r="H51" s="36">
         <v>384.08464805981629</v>
       </c>
-      <c r="I51" s="39">
+      <c r="I51" s="36">
         <v>445.26040560319035</v>
       </c>
-      <c r="J51" s="39">
-[...2 lines deleted...]
-      <c r="K51" s="39">
+      <c r="J51" s="36">
+        <v>548.71353165458322</v>
+      </c>
+      <c r="K51" s="36">
         <v>617.57670904814722</v>
       </c>
-      <c r="L51" s="39">
+      <c r="L51" s="36">
         <v>963.06259236222513</v>
       </c>
-      <c r="M51" s="39">
+      <c r="M51" s="36">
         <v>1278.9344983728058</v>
       </c>
-      <c r="N51" s="39">
+      <c r="N51" s="36">
         <v>64.638881898377178</v>
       </c>
-      <c r="O51" s="39">
+      <c r="O51" s="36">
         <v>160.66139975526036</v>
       </c>
-      <c r="P51" s="39">
+      <c r="P51" s="36">
         <v>210.64128858989758</v>
       </c>
-      <c r="Q51" s="39">
+      <c r="Q51" s="36">
         <v>289.8986092392696</v>
       </c>
-      <c r="R51" s="39">
+      <c r="R51" s="36">
         <v>358.53427262160034</v>
       </c>
-      <c r="S51" s="39">
+      <c r="S51" s="36">
         <v>479.2709261045718</v>
       </c>
-      <c r="T51" s="39">
+      <c r="T51" s="36">
         <v>560.55143907969943</v>
       </c>
-      <c r="U51" s="39">
+      <c r="U51" s="36">
         <v>628.93955369860748</v>
       </c>
-      <c r="V51" s="39">
+      <c r="V51" s="36">
         <v>745.61171391766345</v>
       </c>
-      <c r="W51" s="39">
+      <c r="W51" s="36">
         <v>836.53458615255727</v>
       </c>
-      <c r="X51" s="39">
+      <c r="X51" s="36">
         <v>1286.2425830027582</v>
       </c>
-      <c r="Y51" s="64">
+      <c r="Y51" s="74">
         <v>1548.6903440571045</v>
       </c>
-      <c r="Z51" s="39">
+      <c r="Z51" s="36">
         <v>93.524065484836143</v>
       </c>
-      <c r="AA51" s="39">
+      <c r="AA51" s="36">
         <v>177.83515642923334</v>
       </c>
-      <c r="AB51" s="39">
+      <c r="AB51" s="36">
         <v>214.41563596840325</v>
       </c>
-      <c r="AC51" s="39">
+      <c r="AC51" s="36">
         <v>269.46453700307802</v>
       </c>
-      <c r="AD51" s="39">
+      <c r="AD51" s="36">
         <v>318.17570819845736</v>
       </c>
-      <c r="AE51" s="39">
+      <c r="AE51" s="36">
         <v>398.76535929834904</v>
       </c>
-      <c r="AF51" s="39">
+      <c r="AF51" s="36">
         <v>478.80000478051068</v>
       </c>
-      <c r="AG51" s="39">
+      <c r="AG51" s="36">
         <v>547.44279696891726</v>
       </c>
-      <c r="AH51" s="39">
+      <c r="AH51" s="36">
         <v>656.9174151028725</v>
       </c>
-      <c r="AI51" s="39">
+      <c r="AI51" s="36">
         <v>721.96096707450806</v>
       </c>
-      <c r="AJ51" s="39">
+      <c r="AJ51" s="36">
         <v>1157.4171735899251</v>
       </c>
-      <c r="AK51" s="39">
+      <c r="AK51" s="36">
         <v>1541.0592412795691</v>
       </c>
-      <c r="AL51" s="39">
+      <c r="AL51" s="36">
         <v>71.507728843860264</v>
       </c>
-      <c r="AM51" s="39">
+      <c r="AM51" s="36">
         <v>180.11570771760518</v>
       </c>
-      <c r="AN51" s="39">
+      <c r="AN51" s="36">
         <v>253.86074685521055</v>
       </c>
-      <c r="AO51" s="39">
+      <c r="AO51" s="36">
         <v>348.22586035340066</v>
       </c>
-      <c r="AP51" s="39">
+      <c r="AP51" s="36">
         <v>443.79928482181606</v>
       </c>
-      <c r="AQ51" s="39">
+      <c r="AQ51" s="36">
         <v>530.92901407413888</v>
       </c>
-      <c r="AR51" s="39">
+      <c r="AR51" s="36">
         <v>599.24441674849254</v>
       </c>
-      <c r="AS51" s="39">
+      <c r="AS51" s="36">
         <v>725.11671196981752</v>
       </c>
-      <c r="AT51" s="39">
+      <c r="AT51" s="36">
         <v>893.72913709190618</v>
       </c>
-      <c r="AU51" s="39">
+      <c r="AU51" s="36">
         <v>1032.6531276379123</v>
       </c>
-      <c r="AV51" s="39">
+      <c r="AV51" s="36">
         <v>1503.64852282531</v>
       </c>
-      <c r="AW51" s="39">
+      <c r="AW51" s="36">
         <v>1952.6975408684968</v>
       </c>
-      <c r="AX51" s="65">
+      <c r="AX51" s="75">
         <v>172.10249217675388</v>
       </c>
-      <c r="AY51" s="66">
+      <c r="AY51" s="76">
         <v>388.06532409104574</v>
       </c>
-      <c r="AZ51" s="67">
+      <c r="AZ51" s="77">
         <v>518.69109812004217</v>
       </c>
-      <c r="BA51" s="68">
+      <c r="BA51" s="78">
         <v>686.40699293875764</v>
       </c>
-      <c r="BB51" s="69">
+      <c r="BB51" s="79">
         <v>843.81389112428178</v>
       </c>
-      <c r="BC51" s="70">
+      <c r="BC51" s="80">
         <v>1006.4110895838306</v>
       </c>
-      <c r="BD51" s="71">
+      <c r="BD51" s="81">
         <v>1159.5454457706926</v>
       </c>
-      <c r="BE51" s="72">
+      <c r="BE51" s="82">
         <v>1364.2581160814013</v>
       </c>
-      <c r="BF51" s="73">
+      <c r="BF51" s="83">
         <v>1641.703010189995</v>
       </c>
-      <c r="BG51" s="74">
+      <c r="BG51" s="84">
         <v>1896.3506888733177</v>
       </c>
-      <c r="BH51" s="38">
+      <c r="BH51" s="48">
         <v>2565.7769410634523</v>
       </c>
-      <c r="BI51" s="13">
-[...110 lines deleted...]
-      <c r="CT51" s="21">
+      <c r="BI51" s="12">
+        <v>2833.8622197391228</v>
+      </c>
+      <c r="BJ51" s="64">
+        <v>267.67524359103106</v>
+      </c>
+      <c r="BK51" s="26">
+        <v>585.35971600654864</v>
+      </c>
+      <c r="BL51" s="27">
+        <v>854.96842234356677</v>
+      </c>
+      <c r="BM51" s="28">
+        <v>1146.7708613985453</v>
+      </c>
+      <c r="BN51" s="29">
+        <v>1424.7658091851667</v>
+      </c>
+      <c r="BO51" s="30">
+        <v>1701.6176204272051</v>
+      </c>
+      <c r="BP51" s="31">
+        <v>1960.9873489506872</v>
+      </c>
+      <c r="BQ51" s="32">
+        <v>2255.3927052702293</v>
+      </c>
+      <c r="BR51" s="33">
+        <v>2613.9004076306151</v>
+      </c>
+      <c r="BS51" s="34">
+        <v>2946.1113499349185</v>
+      </c>
+      <c r="BT51" s="48">
+        <v>4247.6632455810877</v>
+      </c>
+      <c r="BU51" s="12">
+        <v>5641.8637617732174</v>
+      </c>
+      <c r="BV51" s="64">
+        <v>322.13631296971295</v>
+      </c>
+      <c r="BW51" s="26">
+        <v>694.37614877347551</v>
+      </c>
+      <c r="BX51" s="27">
+        <v>1024.1478009950031</v>
+      </c>
+      <c r="BY51" s="28">
+        <v>1396.495766069228</v>
+      </c>
+      <c r="BZ51" s="29">
+        <v>1730.3072868432212</v>
+      </c>
+      <c r="CA51" s="30">
+        <v>2068.1492903978119</v>
+      </c>
+      <c r="CB51" s="31">
+        <v>2378.3680543574692</v>
+      </c>
+      <c r="CC51" s="32">
+        <v>3085.8178472962595</v>
+      </c>
+      <c r="CD51" s="33">
+        <v>3524.8551759165466</v>
+      </c>
+      <c r="CE51" s="34">
+        <v>3920.8669781431245</v>
+      </c>
+      <c r="CF51" s="48">
+        <v>4756.8953546366511</v>
+      </c>
+      <c r="CG51" s="12">
+        <v>6308.9987083955739</v>
+      </c>
+      <c r="CH51" s="18">
+        <v>360.85164455191239</v>
+      </c>
+      <c r="CI51" s="26">
+        <v>698.51933994032879</v>
+      </c>
+      <c r="CJ51" s="27">
+        <v>1096.6864186676912</v>
+      </c>
+      <c r="CK51" s="28">
+        <v>1793.3741044685135</v>
+      </c>
+      <c r="CL51" s="29">
+        <v>2259.7271460546026</v>
+      </c>
+      <c r="CM51" s="30">
+        <v>2919.6553848229346</v>
+      </c>
+      <c r="CN51" s="31">
+        <v>3524.7066555656747</v>
+      </c>
+      <c r="CO51" s="32">
+        <v>4180.1484955624628</v>
+      </c>
+      <c r="CP51" s="33">
+        <v>4986.6385409729819</v>
+      </c>
+      <c r="CQ51" s="34">
+        <v>5659.5363290944706</v>
+      </c>
+      <c r="CR51" s="48">
+        <v>6399.6280511007035</v>
+      </c>
+      <c r="CS51" s="12">
+        <v>7365.0736827625151</v>
+      </c>
+      <c r="CT51" s="18">
         <v>706.69118814293211</v>
       </c>
-      <c r="CU51" s="29">
+      <c r="CU51" s="26">
         <v>1582.3517656928248</v>
       </c>
-      <c r="CV51" s="30">
+      <c r="CV51" s="27">
         <v>2354.6154748955364</v>
       </c>
-      <c r="CW51" s="31">
+      <c r="CW51" s="28">
         <v>3072.0967533492203</v>
       </c>
-      <c r="CX51" s="32">
+      <c r="CX51" s="29">
         <v>3783.1778330649754</v>
       </c>
-      <c r="CY51" s="33">
+      <c r="CY51" s="30">
         <v>4552.6622297772528</v>
       </c>
-      <c r="CZ51" s="34"/>
-[...4 lines deleted...]
-      <c r="DE51" s="13"/>
+      <c r="CZ51" s="31"/>
+      <c r="DA51" s="32"/>
+      <c r="DB51" s="33"/>
+      <c r="DC51" s="34"/>
+      <c r="DD51" s="35"/>
+      <c r="DE51" s="12"/>
     </row>
     <row r="52" spans="1:109">
-      <c r="A52" s="40" t="s">
-[...2 lines deleted...]
-      <c r="B52" s="13">
+      <c r="A52" s="37" t="s">
+        <v>25</v>
+      </c>
+      <c r="B52" s="12">
         <v>70.694874193975252</v>
       </c>
-      <c r="C52" s="13">
+      <c r="C52" s="12">
         <v>167.26903433684339</v>
       </c>
-      <c r="D52" s="13">
+      <c r="D52" s="12">
         <v>227.76277082582641</v>
       </c>
-      <c r="E52" s="13">
+      <c r="E52" s="12">
         <v>295.64889445754841</v>
       </c>
-      <c r="F52" s="13">
+      <c r="F52" s="12">
         <v>377.84483749692151</v>
       </c>
-      <c r="G52" s="13">
+      <c r="G52" s="12">
         <v>544.61418535667576</v>
       </c>
-      <c r="H52" s="13">
+      <c r="H52" s="12">
         <v>651.64783573400894</v>
       </c>
-      <c r="I52" s="13">
+      <c r="I52" s="12">
         <v>744.05492099069909</v>
       </c>
-      <c r="J52" s="13">
-[...2 lines deleted...]
-      <c r="K52" s="13">
+      <c r="J52" s="12">
+        <v>982.9162037846861</v>
+      </c>
+      <c r="K52" s="12">
         <v>1113.6105632983431</v>
       </c>
-      <c r="L52" s="13">
+      <c r="L52" s="12">
         <v>1247.3158841912061</v>
       </c>
-      <c r="M52" s="13">
+      <c r="M52" s="12">
         <v>1432.9335257466018</v>
       </c>
-      <c r="N52" s="13">
+      <c r="N52" s="12">
         <v>81.80419383155504</v>
       </c>
-      <c r="O52" s="13">
+      <c r="O52" s="12">
         <v>203.17706158899017</v>
       </c>
-      <c r="P52" s="13">
+      <c r="P52" s="12">
         <v>259.4341107448621</v>
       </c>
-      <c r="Q52" s="13">
+      <c r="Q52" s="12">
         <v>356.73551106706253</v>
       </c>
-      <c r="R52" s="13">
+      <c r="R52" s="12">
         <v>472.93779531752693</v>
       </c>
-      <c r="S52" s="15">
+      <c r="S52" s="36">
         <v>720.84467867390617</v>
       </c>
-      <c r="T52" s="15">
+      <c r="T52" s="36">
         <v>848.76020976447899</v>
       </c>
-      <c r="U52" s="15">
+      <c r="U52" s="36">
         <v>949.1977403014248</v>
       </c>
-      <c r="V52" s="13">
+      <c r="V52" s="12">
         <v>1235.4980801692586</v>
       </c>
-      <c r="W52" s="13">
+      <c r="W52" s="12">
         <v>1392.1739426177517</v>
       </c>
-      <c r="X52" s="13">
+      <c r="X52" s="12">
         <v>1555.3934723249595</v>
       </c>
-      <c r="Y52" s="64">
+      <c r="Y52" s="74">
         <v>1667.5279470558103</v>
       </c>
-      <c r="Z52" s="13">
+      <c r="Z52" s="12">
         <v>86.44558669036266</v>
       </c>
-      <c r="AA52" s="13">
+      <c r="AA52" s="12">
         <v>199.17051685161562</v>
       </c>
-      <c r="AB52" s="13">
+      <c r="AB52" s="12">
         <v>256.24450692546037</v>
       </c>
-      <c r="AC52" s="13">
+      <c r="AC52" s="12">
         <v>358.38688990670687</v>
       </c>
-      <c r="AD52" s="13">
+      <c r="AD52" s="12">
         <v>463.54100142840372</v>
       </c>
-      <c r="AE52" s="13">
+      <c r="AE52" s="12">
         <v>679.57979660582737</v>
       </c>
-      <c r="AF52" s="13">
+      <c r="AF52" s="12">
         <v>815.56324010163291</v>
       </c>
-      <c r="AG52" s="13">
+      <c r="AG52" s="12">
         <v>932.22219135112493</v>
       </c>
-      <c r="AH52" s="13">
+      <c r="AH52" s="12">
         <v>1221.4561476508181</v>
       </c>
-      <c r="AI52" s="13">
+      <c r="AI52" s="12">
         <v>1384.411382266504</v>
       </c>
-      <c r="AJ52" s="13">
+      <c r="AJ52" s="12">
         <v>1537.8569438163267</v>
       </c>
-      <c r="AK52" s="13">
+      <c r="AK52" s="12">
         <v>1779.7658273953318</v>
       </c>
-      <c r="AL52" s="13">
+      <c r="AL52" s="12">
         <v>98.972344961795486</v>
       </c>
-      <c r="AM52" s="13">
+      <c r="AM52" s="12">
         <v>228.16784489891603</v>
       </c>
-      <c r="AN52" s="13">
+      <c r="AN52" s="12">
         <v>295.78839379852081</v>
       </c>
-      <c r="AO52" s="13">
+      <c r="AO52" s="12">
         <v>408.9262997884266</v>
       </c>
-      <c r="AP52" s="13">
+      <c r="AP52" s="12">
         <v>501.46899323233998</v>
       </c>
-      <c r="AQ52" s="13">
+      <c r="AQ52" s="12">
         <v>750.02904909273059</v>
       </c>
-      <c r="AR52" s="39">
+      <c r="AR52" s="36">
         <v>948.43979921313371</v>
       </c>
-      <c r="AS52" s="39">
+      <c r="AS52" s="36">
         <v>1159.9768202679095</v>
       </c>
-      <c r="AT52" s="13">
+      <c r="AT52" s="12">
         <v>1596.4947685756451</v>
       </c>
-      <c r="AU52" s="13">
+      <c r="AU52" s="12">
         <v>1884.3572177299638</v>
       </c>
-      <c r="AV52" s="13">
+      <c r="AV52" s="12">
         <v>2234.5327169285561</v>
       </c>
-      <c r="AW52" s="13">
+      <c r="AW52" s="12">
         <v>2647.2145238778207</v>
       </c>
-      <c r="AX52" s="65">
+      <c r="AX52" s="75">
         <v>302.81538471895806</v>
       </c>
-      <c r="AY52" s="66">
+      <c r="AY52" s="76">
         <v>644.29849835176708</v>
       </c>
-      <c r="AZ52" s="67">
+      <c r="AZ52" s="77">
         <v>858.14979304922304</v>
       </c>
-      <c r="BA52" s="68">
+      <c r="BA52" s="78">
         <v>1192.8010658362073</v>
       </c>
-      <c r="BB52" s="69">
+      <c r="BB52" s="79">
         <v>1521.8265811569984</v>
       </c>
-      <c r="BC52" s="70">
+      <c r="BC52" s="80">
         <v>2041.4922779737133</v>
       </c>
-      <c r="BD52" s="71">
+      <c r="BD52" s="81">
         <v>2409.7957308581326</v>
       </c>
-      <c r="BE52" s="72">
+      <c r="BE52" s="82">
         <v>2688.1696119360463</v>
       </c>
-      <c r="BF52" s="73">
+      <c r="BF52" s="83">
         <v>3309.0141851073399</v>
       </c>
-      <c r="BG52" s="74">
+      <c r="BG52" s="84">
         <v>3784.7948200042242</v>
       </c>
-      <c r="BH52" s="38">
+      <c r="BH52" s="48">
         <v>4281.7454790454049</v>
       </c>
-      <c r="BI52" s="13">
-[...110 lines deleted...]
-      <c r="CT52" s="21">
+      <c r="BI52" s="12">
+        <v>4633.674571652914</v>
+      </c>
+      <c r="BJ52" s="64">
+        <v>485.37951520558926</v>
+      </c>
+      <c r="BK52" s="26">
+        <v>1057.897970925726</v>
+      </c>
+      <c r="BL52" s="27">
+        <v>1612.6088318450334</v>
+      </c>
+      <c r="BM52" s="28">
+        <v>2211.7102660387472</v>
+      </c>
+      <c r="BN52" s="29">
+        <v>2784.3664621300295</v>
+      </c>
+      <c r="BO52" s="30">
+        <v>3432.6286024767505</v>
+      </c>
+      <c r="BP52" s="31">
+        <v>3915.107004498193</v>
+      </c>
+      <c r="BQ52" s="32">
+        <v>4347.3196969874252</v>
+      </c>
+      <c r="BR52" s="33">
+        <v>4662.8075140200244</v>
+      </c>
+      <c r="BS52" s="34">
+        <v>4875.6899580010522</v>
+      </c>
+      <c r="BT52" s="48">
+        <v>5091.096245358699</v>
+      </c>
+      <c r="BU52" s="12">
+        <v>5572.0530485871504</v>
+      </c>
+      <c r="BV52" s="64">
+        <v>397.0079647735821</v>
+      </c>
+      <c r="BW52" s="26">
+        <v>748.9805565692302</v>
+      </c>
+      <c r="BX52" s="27">
+        <v>1231.9213107622422</v>
+      </c>
+      <c r="BY52" s="28">
+        <v>2125.7695243219655</v>
+      </c>
+      <c r="BZ52" s="29">
+        <v>2626.9869016207531</v>
+      </c>
+      <c r="CA52" s="30">
+        <v>3091.2975153652715</v>
+      </c>
+      <c r="CB52" s="31">
+        <v>3439.7165108896074</v>
+      </c>
+      <c r="CC52" s="32">
+        <v>3979.2647601786502</v>
+      </c>
+      <c r="CD52" s="33">
+        <v>4943.8092950359651</v>
+      </c>
+      <c r="CE52" s="34">
+        <v>5200.4242531155805</v>
+      </c>
+      <c r="CF52" s="48">
+        <v>5543.6513489707168</v>
+      </c>
+      <c r="CG52" s="12">
+        <v>6225.4964422840603</v>
+      </c>
+      <c r="CH52" s="18">
+        <v>319.96581280647996</v>
+      </c>
+      <c r="CI52" s="26">
+        <v>946.13253908445881</v>
+      </c>
+      <c r="CJ52" s="27">
+        <v>1552.9801050852079</v>
+      </c>
+      <c r="CK52" s="28">
+        <v>2106.6774049911537</v>
+      </c>
+      <c r="CL52" s="29">
+        <v>2670.7102870942108</v>
+      </c>
+      <c r="CM52" s="30">
+        <v>3274.207210289685</v>
+      </c>
+      <c r="CN52" s="31">
+        <v>3782.0323724165287</v>
+      </c>
+      <c r="CO52" s="32">
+        <v>4324.3612117386856</v>
+      </c>
+      <c r="CP52" s="33">
+        <v>5079.5814262970662</v>
+      </c>
+      <c r="CQ52" s="34">
+        <v>5707.9140216923315</v>
+      </c>
+      <c r="CR52" s="48">
+        <v>6532.7829885392121</v>
+      </c>
+      <c r="CS52" s="12">
+        <v>7557.9173878495531</v>
+      </c>
+      <c r="CT52" s="18">
         <v>477.18277351809047</v>
       </c>
-      <c r="CU52" s="29">
+      <c r="CU52" s="26">
         <v>1111.6910437598408</v>
       </c>
-      <c r="CV52" s="30">
+      <c r="CV52" s="27">
         <v>1207.0539676504834</v>
       </c>
-      <c r="CW52" s="31">
+      <c r="CW52" s="28">
         <v>1893.1817710817418</v>
       </c>
-      <c r="CX52" s="32">
+      <c r="CX52" s="29">
         <v>2473.9354584122793</v>
       </c>
-      <c r="CY52" s="33">
+      <c r="CY52" s="30">
         <v>3386.7099460387435</v>
       </c>
-      <c r="CZ52" s="34"/>
-[...4 lines deleted...]
-      <c r="DE52" s="13"/>
+      <c r="CZ52" s="31"/>
+      <c r="DA52" s="32"/>
+      <c r="DB52" s="33"/>
+      <c r="DC52" s="34"/>
+      <c r="DD52" s="35"/>
+      <c r="DE52" s="12"/>
     </row>
     <row r="53" spans="1:109">
       <c r="A53" s="2"/>
       <c r="B53" s="2"/>
       <c r="C53" s="2"/>
       <c r="D53" s="2"/>
       <c r="E53" s="2"/>
       <c r="F53" s="2"/>
       <c r="G53" s="2"/>
       <c r="H53" s="2"/>
       <c r="I53" s="2"/>
       <c r="J53" s="2"/>
       <c r="K53" s="2"/>
       <c r="L53" s="2"/>
       <c r="M53" s="2"/>
       <c r="N53" s="2"/>
       <c r="O53" s="2"/>
       <c r="P53" s="2"/>
       <c r="Q53" s="2"/>
       <c r="R53" s="2"/>
       <c r="S53" s="2"/>
       <c r="T53" s="2"/>
       <c r="U53" s="2"/>
       <c r="V53" s="2"/>
       <c r="W53" s="2"/>
@@ -14283,100 +14288,100 @@
       <c r="BC53" s="2"/>
       <c r="BD53" s="2"/>
       <c r="BE53" s="2"/>
       <c r="BF53" s="2"/>
       <c r="BG53" s="2"/>
       <c r="BH53" s="2"/>
       <c r="BI53" s="2"/>
       <c r="BJ53" s="2"/>
       <c r="BK53" s="2"/>
       <c r="BL53" s="2"/>
       <c r="BM53" s="2"/>
       <c r="BN53" s="2"/>
       <c r="BO53" s="2"/>
       <c r="BP53" s="2"/>
       <c r="BQ53" s="2"/>
       <c r="BR53" s="2"/>
       <c r="BS53" s="2"/>
       <c r="BT53" s="2"/>
       <c r="BU53" s="2"/>
       <c r="BV53" s="2"/>
       <c r="BW53" s="2"/>
       <c r="BX53" s="2"/>
     </row>
     <row r="54" spans="1:109">
       <c r="A54" s="2"/>
-      <c r="B54" s="83"/>
-[...3 lines deleted...]
-      <c r="F54" s="83"/>
+      <c r="B54" s="44"/>
+      <c r="C54" s="44"/>
+      <c r="D54" s="44"/>
+      <c r="E54" s="44"/>
+      <c r="F54" s="44"/>
       <c r="G54" s="2"/>
       <c r="H54" s="2"/>
       <c r="I54" s="2"/>
       <c r="J54" s="2"/>
       <c r="K54" s="2"/>
       <c r="L54" s="2"/>
       <c r="M54" s="2"/>
       <c r="N54" s="4"/>
       <c r="O54" s="4"/>
       <c r="P54" s="4"/>
       <c r="Q54" s="4"/>
       <c r="R54" s="4"/>
       <c r="S54" s="2"/>
       <c r="T54" s="2"/>
       <c r="U54" s="2"/>
       <c r="V54" s="2"/>
       <c r="W54" s="2"/>
       <c r="X54" s="2"/>
       <c r="Y54" s="2"/>
       <c r="Z54" s="4"/>
       <c r="AA54" s="2"/>
       <c r="AB54" s="2"/>
       <c r="AC54" s="2"/>
       <c r="AD54" s="2"/>
       <c r="AE54" s="2"/>
       <c r="AF54" s="2"/>
       <c r="AG54" s="2"/>
       <c r="AH54" s="2"/>
       <c r="AI54" s="2"/>
       <c r="AJ54" s="2"/>
       <c r="AK54" s="2"/>
       <c r="AL54" s="2"/>
       <c r="AM54" s="2"/>
       <c r="AN54" s="2"/>
       <c r="AO54" s="2"/>
       <c r="AP54" s="2"/>
       <c r="AQ54" s="2"/>
       <c r="AR54" s="2"/>
       <c r="AS54" s="2"/>
       <c r="AT54" s="2"/>
       <c r="AU54" s="2"/>
       <c r="AV54" s="2"/>
       <c r="AW54" s="2"/>
       <c r="AX54" s="2" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AY54" s="2"/>
       <c r="AZ54" s="2"/>
       <c r="BA54" s="2"/>
       <c r="BB54" s="2"/>
       <c r="BC54" s="2"/>
       <c r="BD54" s="2"/>
       <c r="BE54" s="2"/>
       <c r="BF54" s="2"/>
       <c r="BG54" s="2"/>
       <c r="BH54" s="2"/>
       <c r="BI54" s="2"/>
       <c r="BJ54" s="2"/>
       <c r="BK54" s="2"/>
       <c r="BL54" s="2"/>
       <c r="BM54" s="2"/>
       <c r="BN54" s="2"/>
       <c r="BO54" s="2"/>
       <c r="BP54" s="2"/>
       <c r="BQ54" s="2"/>
       <c r="BR54" s="2"/>
       <c r="BS54" s="2"/>
       <c r="BT54" s="2"/>
       <c r="BU54" s="2"/>
       <c r="BV54" s="2"/>
@@ -14597,242 +14602,242 @@
       <c r="BC57" s="2"/>
       <c r="BD57" s="2"/>
       <c r="BE57" s="2"/>
       <c r="BF57" s="2"/>
       <c r="BG57" s="2"/>
       <c r="BH57" s="2"/>
       <c r="BI57" s="2"/>
       <c r="BJ57" s="2"/>
       <c r="BK57" s="2"/>
       <c r="BL57" s="2"/>
       <c r="BM57" s="2"/>
       <c r="BN57" s="2"/>
       <c r="BO57" s="2"/>
       <c r="BP57" s="2"/>
       <c r="BQ57" s="2"/>
       <c r="BR57" s="2"/>
       <c r="BS57" s="2"/>
       <c r="BT57" s="2"/>
       <c r="BU57" s="2"/>
       <c r="BV57" s="2"/>
       <c r="BW57" s="2"/>
       <c r="BX57" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="81">
-    <mergeCell ref="CT30:DE30"/>
-[...6 lines deleted...]
-    <mergeCell ref="DB29:DE29"/>
+    <mergeCell ref="CH30:CS30"/>
+    <mergeCell ref="CP42:CS42"/>
+    <mergeCell ref="CH43:CS43"/>
+    <mergeCell ref="CP3:CS3"/>
+    <mergeCell ref="CH4:CS4"/>
+    <mergeCell ref="CP16:CS16"/>
+    <mergeCell ref="CH17:CS17"/>
+    <mergeCell ref="CP29:CS29"/>
+    <mergeCell ref="BV30:CG30"/>
+    <mergeCell ref="CD42:CG42"/>
+    <mergeCell ref="BV43:CG43"/>
+    <mergeCell ref="CD3:CG3"/>
+    <mergeCell ref="BV4:CG4"/>
+    <mergeCell ref="CD16:CG16"/>
+    <mergeCell ref="BV17:CG17"/>
+    <mergeCell ref="CD29:CG29"/>
+    <mergeCell ref="BJ30:BU30"/>
+    <mergeCell ref="BR42:BU42"/>
+    <mergeCell ref="BJ43:BU43"/>
+    <mergeCell ref="BR3:BU3"/>
+    <mergeCell ref="BJ4:BU4"/>
+    <mergeCell ref="BR16:BU16"/>
+    <mergeCell ref="BJ17:BU17"/>
+    <mergeCell ref="BR29:BU29"/>
+    <mergeCell ref="A43:A44"/>
+    <mergeCell ref="A30:A31"/>
+    <mergeCell ref="B17:M17"/>
+    <mergeCell ref="B30:M30"/>
+    <mergeCell ref="B43:M43"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:M4"/>
+    <mergeCell ref="K3:M3"/>
+    <mergeCell ref="A17:A18"/>
+    <mergeCell ref="K16:M16"/>
+    <mergeCell ref="AH3:AK3"/>
+    <mergeCell ref="AH16:AK16"/>
+    <mergeCell ref="AH29:AK29"/>
+    <mergeCell ref="AH42:AK42"/>
+    <mergeCell ref="W16:Y16"/>
+    <mergeCell ref="N17:Y17"/>
+    <mergeCell ref="W29:Y29"/>
+    <mergeCell ref="B2:BI2"/>
+    <mergeCell ref="AT16:AW16"/>
+    <mergeCell ref="B54:F54"/>
+    <mergeCell ref="W42:Y42"/>
+    <mergeCell ref="N43:Y43"/>
+    <mergeCell ref="W3:Y3"/>
+    <mergeCell ref="N4:Y4"/>
+    <mergeCell ref="AT29:AW29"/>
+    <mergeCell ref="AL30:AW30"/>
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="Z17:AK17"/>
+    <mergeCell ref="AL17:AW17"/>
+    <mergeCell ref="N30:Y30"/>
+    <mergeCell ref="AT42:AW42"/>
+    <mergeCell ref="AL43:AW43"/>
+    <mergeCell ref="Z30:AK30"/>
     <mergeCell ref="BF42:BI42"/>
     <mergeCell ref="AX43:BI43"/>
     <mergeCell ref="BF3:BI3"/>
     <mergeCell ref="AX4:BI4"/>
     <mergeCell ref="BF16:BI16"/>
     <mergeCell ref="AX17:BI17"/>
     <mergeCell ref="BF29:BI29"/>
     <mergeCell ref="AX30:BI30"/>
     <mergeCell ref="B15:BI15"/>
     <mergeCell ref="B28:BI28"/>
     <mergeCell ref="B41:BI41"/>
     <mergeCell ref="AT3:AW3"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="Z43:AK43"/>
     <mergeCell ref="K42:M42"/>
     <mergeCell ref="K29:M29"/>
-    <mergeCell ref="B2:BI2"/>
-[...55 lines deleted...]
-    <mergeCell ref="CP29:CS29"/>
+    <mergeCell ref="CT30:DE30"/>
+    <mergeCell ref="DB42:DE42"/>
+    <mergeCell ref="CT43:DE43"/>
+    <mergeCell ref="DB3:DE3"/>
+    <mergeCell ref="CT4:DE4"/>
+    <mergeCell ref="DB16:DE16"/>
+    <mergeCell ref="CT17:DE17"/>
+    <mergeCell ref="DB29:DE29"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{86B1E5F0-17D5-4495-853B-AE1E070F954B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{86B1E5F0-17D5-4495-853B-AE1E070F954B}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Валовый выпуск по периодам</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>