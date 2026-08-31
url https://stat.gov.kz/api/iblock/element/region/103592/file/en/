--- v4 (2026-08-11)
+++ v5 (2026-08-31)
@@ -479,88 +479,52 @@
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="10" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="11" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="8" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...25 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="14" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="15" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="16" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="17" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="18" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="19" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="20" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
@@ -610,50 +574,86 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="35" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="36" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="37" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="38" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="39" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="40" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="41" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="42" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="43">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="7"/>
     <cellStyle name="Обычный 11" xfId="8"/>
     <cellStyle name="Обычный 12" xfId="9"/>
     <cellStyle name="Обычный 156" xfId="33"/>
     <cellStyle name="Обычный 159" xfId="13"/>
     <cellStyle name="Обычный 168" xfId="23"/>
     <cellStyle name="Обычный 171" xfId="34"/>
     <cellStyle name="Обычный 174" xfId="14"/>
     <cellStyle name="Обычный 175" xfId="24"/>
     <cellStyle name="Обычный 176" xfId="35"/>
     <cellStyle name="Обычный 178" xfId="15"/>
     <cellStyle name="Обычный 179" xfId="25"/>
     <cellStyle name="Обычный 180" xfId="36"/>
     <cellStyle name="Обычный 182" xfId="16"/>
     <cellStyle name="Обычный 183" xfId="26"/>
     <cellStyle name="Обычный 184" xfId="37"/>
     <cellStyle name="Обычный 186" xfId="17"/>
     <cellStyle name="Обычный 187" xfId="27"/>
     <cellStyle name="Обычный 188" xfId="38"/>
     <cellStyle name="Обычный 190" xfId="18"/>
     <cellStyle name="Обычный 191" xfId="28"/>
@@ -958,52 +958,52 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:DE57"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="CI1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CX54" sqref="CX54"/>
+      <pane xSplit="1" topLeftCell="CS1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="DI5" sqref="DI5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="30.42578125" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.42578125" style="1" customWidth="1"/>
     <col min="3" max="3" width="11" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="5" width="9.140625" style="1"/>
     <col min="6" max="6" width="10.140625" style="1" customWidth="1"/>
     <col min="7" max="7" width="11.140625" style="1" customWidth="1"/>
     <col min="8" max="8" width="10.5703125" style="1" customWidth="1"/>
     <col min="9" max="9" width="10" style="1" customWidth="1"/>
     <col min="10" max="13" width="10.42578125" style="1" customWidth="1"/>
     <col min="14" max="18" width="9.140625" style="1"/>
     <col min="19" max="19" width="10.28515625" style="1" customWidth="1"/>
     <col min="20" max="20" width="10.85546875" style="1" customWidth="1"/>
     <col min="21" max="22" width="10.28515625" style="1" customWidth="1"/>
     <col min="23" max="23" width="10.42578125" style="1" customWidth="1"/>
     <col min="24" max="24" width="10.5703125" style="1" customWidth="1"/>
     <col min="25" max="25" width="10.140625" style="1" customWidth="1"/>
     <col min="26" max="30" width="9.140625" style="1"/>
     <col min="31" max="31" width="11" style="1" customWidth="1"/>
     <col min="32" max="32" width="10.5703125" style="1" customWidth="1"/>
     <col min="33" max="33" width="11.42578125" style="1" customWidth="1"/>
     <col min="34" max="34" width="10.28515625" style="1" customWidth="1"/>
@@ -1095,399 +1095,399 @@
       <c r="BN1" s="5"/>
       <c r="BO1" s="5"/>
       <c r="BP1" s="5"/>
       <c r="BQ1" s="5"/>
       <c r="BR1" s="5"/>
       <c r="BS1" s="5"/>
       <c r="BT1" s="5"/>
       <c r="BU1" s="5"/>
       <c r="BV1" s="5"/>
       <c r="BW1" s="5"/>
       <c r="BX1" s="5"/>
       <c r="BY1" s="5"/>
       <c r="BZ1" s="5"/>
       <c r="CA1" s="5"/>
       <c r="CB1" s="5"/>
       <c r="CC1" s="5"/>
       <c r="CD1" s="5"/>
       <c r="CE1" s="5"/>
       <c r="CF1" s="5"/>
       <c r="CG1" s="5"/>
       <c r="CH1" s="5"/>
       <c r="CI1" s="5"/>
     </row>
     <row r="2" spans="1:109" ht="21" customHeight="1">
       <c r="A2" s="6"/>
-      <c r="B2" s="43" t="s">
+      <c r="B2" s="83" t="s">
         <v>13</v>
       </c>
-      <c r="C2" s="43"/>
-[...57 lines deleted...]
-      <c r="BI2" s="43"/>
+      <c r="C2" s="83"/>
+      <c r="D2" s="83"/>
+      <c r="E2" s="83"/>
+      <c r="F2" s="83"/>
+      <c r="G2" s="83"/>
+      <c r="H2" s="83"/>
+      <c r="I2" s="83"/>
+      <c r="J2" s="83"/>
+      <c r="K2" s="83"/>
+      <c r="L2" s="83"/>
+      <c r="M2" s="83"/>
+      <c r="N2" s="83"/>
+      <c r="O2" s="83"/>
+      <c r="P2" s="83"/>
+      <c r="Q2" s="83"/>
+      <c r="R2" s="83"/>
+      <c r="S2" s="83"/>
+      <c r="T2" s="83"/>
+      <c r="U2" s="83"/>
+      <c r="V2" s="83"/>
+      <c r="W2" s="83"/>
+      <c r="X2" s="83"/>
+      <c r="Y2" s="83"/>
+      <c r="Z2" s="83"/>
+      <c r="AA2" s="83"/>
+      <c r="AB2" s="83"/>
+      <c r="AC2" s="83"/>
+      <c r="AD2" s="83"/>
+      <c r="AE2" s="83"/>
+      <c r="AF2" s="83"/>
+      <c r="AG2" s="83"/>
+      <c r="AH2" s="83"/>
+      <c r="AI2" s="83"/>
+      <c r="AJ2" s="83"/>
+      <c r="AK2" s="83"/>
+      <c r="AL2" s="83"/>
+      <c r="AM2" s="83"/>
+      <c r="AN2" s="83"/>
+      <c r="AO2" s="83"/>
+      <c r="AP2" s="83"/>
+      <c r="AQ2" s="83"/>
+      <c r="AR2" s="83"/>
+      <c r="AS2" s="83"/>
+      <c r="AT2" s="83"/>
+      <c r="AU2" s="83"/>
+      <c r="AV2" s="83"/>
+      <c r="AW2" s="83"/>
+      <c r="AX2" s="83"/>
+      <c r="AY2" s="83"/>
+      <c r="AZ2" s="83"/>
+      <c r="BA2" s="83"/>
+      <c r="BB2" s="83"/>
+      <c r="BC2" s="83"/>
+      <c r="BD2" s="83"/>
+      <c r="BE2" s="83"/>
+      <c r="BF2" s="83"/>
+      <c r="BG2" s="83"/>
+      <c r="BH2" s="83"/>
+      <c r="BI2" s="83"/>
       <c r="BJ2" s="6"/>
       <c r="BK2" s="6"/>
       <c r="BL2" s="6"/>
       <c r="BM2" s="6"/>
       <c r="BN2" s="6"/>
       <c r="BO2" s="6"/>
       <c r="BP2" s="6"/>
       <c r="BQ2" s="6"/>
       <c r="BR2" s="6"/>
       <c r="BS2" s="6"/>
       <c r="BT2" s="6"/>
       <c r="BU2" s="6"/>
       <c r="BV2" s="6"/>
       <c r="BW2" s="6"/>
       <c r="BX2" s="6"/>
       <c r="BY2" s="5"/>
       <c r="BZ2" s="5"/>
       <c r="CA2" s="5"/>
       <c r="CB2" s="5"/>
       <c r="CC2" s="5"/>
       <c r="CD2" s="5"/>
       <c r="CE2" s="5"/>
       <c r="CF2" s="5"/>
       <c r="CG2" s="5"/>
       <c r="CH2" s="5"/>
       <c r="CI2" s="5"/>
     </row>
     <row r="3" spans="1:109" ht="22.5" customHeight="1" thickBot="1">
       <c r="A3" s="6"/>
       <c r="B3" s="6"/>
       <c r="C3" s="6"/>
       <c r="D3" s="6"/>
       <c r="E3" s="6"/>
       <c r="F3" s="6"/>
       <c r="G3" s="6"/>
       <c r="H3" s="6"/>
       <c r="I3" s="6"/>
       <c r="J3" s="6"/>
-      <c r="K3" s="45" t="s">
+      <c r="K3" s="82" t="s">
         <v>11</v>
       </c>
-      <c r="L3" s="45"/>
-      <c r="M3" s="45"/>
+      <c r="L3" s="82"/>
+      <c r="M3" s="82"/>
       <c r="N3" s="6"/>
       <c r="O3" s="6"/>
       <c r="P3" s="6"/>
       <c r="Q3" s="6"/>
       <c r="R3" s="6"/>
       <c r="S3" s="6"/>
       <c r="T3" s="6"/>
       <c r="U3" s="6"/>
       <c r="V3" s="6"/>
-      <c r="W3" s="45" t="s">
+      <c r="W3" s="82" t="s">
         <v>11</v>
       </c>
-      <c r="X3" s="45"/>
-      <c r="Y3" s="45"/>
+      <c r="X3" s="82"/>
+      <c r="Y3" s="82"/>
       <c r="Z3" s="6"/>
       <c r="AA3" s="6"/>
       <c r="AB3" s="6"/>
       <c r="AC3" s="6"/>
       <c r="AD3" s="6"/>
       <c r="AE3" s="6"/>
       <c r="AF3" s="6"/>
       <c r="AG3" s="6"/>
-      <c r="AH3" s="42" t="s">
+      <c r="AH3" s="76" t="s">
         <v>11</v>
       </c>
-      <c r="AI3" s="42"/>
-[...1 lines deleted...]
-      <c r="AK3" s="42"/>
+      <c r="AI3" s="76"/>
+      <c r="AJ3" s="76"/>
+      <c r="AK3" s="76"/>
       <c r="AL3" s="6"/>
       <c r="AM3" s="6"/>
       <c r="AN3" s="6"/>
       <c r="AO3" s="6"/>
       <c r="AP3" s="6"/>
       <c r="AQ3" s="6"/>
       <c r="AR3" s="6"/>
       <c r="AS3" s="6"/>
-      <c r="AT3" s="42" t="s">
+      <c r="AT3" s="76" t="s">
         <v>11</v>
       </c>
-      <c r="AU3" s="42"/>
-[...1 lines deleted...]
-      <c r="AW3" s="42"/>
+      <c r="AU3" s="76"/>
+      <c r="AV3" s="76"/>
+      <c r="AW3" s="76"/>
       <c r="AX3" s="6"/>
       <c r="AY3" s="6"/>
       <c r="AZ3" s="6"/>
       <c r="BA3" s="6"/>
       <c r="BB3" s="6"/>
       <c r="BC3" s="6"/>
       <c r="BD3" s="6"/>
       <c r="BE3" s="6"/>
-      <c r="BF3" s="42" t="s">
+      <c r="BF3" s="76" t="s">
         <v>11</v>
       </c>
-      <c r="BG3" s="42"/>
-[...1 lines deleted...]
-      <c r="BI3" s="42"/>
+      <c r="BG3" s="76"/>
+      <c r="BH3" s="76"/>
+      <c r="BI3" s="76"/>
       <c r="BJ3" s="6"/>
       <c r="BK3" s="6"/>
       <c r="BL3" s="6"/>
       <c r="BM3" s="6"/>
       <c r="BN3" s="6"/>
       <c r="BO3" s="6"/>
       <c r="BP3" s="6"/>
       <c r="BQ3" s="6"/>
-      <c r="BR3" s="42" t="s">
+      <c r="BR3" s="76" t="s">
         <v>11</v>
       </c>
-      <c r="BS3" s="42"/>
-[...1 lines deleted...]
-      <c r="BU3" s="42"/>
+      <c r="BS3" s="76"/>
+      <c r="BT3" s="76"/>
+      <c r="BU3" s="76"/>
       <c r="BV3" s="6"/>
       <c r="BW3" s="6"/>
       <c r="BX3" s="6"/>
       <c r="BY3" s="6"/>
       <c r="BZ3" s="6"/>
       <c r="CA3" s="6"/>
       <c r="CB3" s="6"/>
       <c r="CC3" s="6"/>
-      <c r="CD3" s="42" t="s">
+      <c r="CD3" s="76" t="s">
         <v>11</v>
       </c>
-      <c r="CE3" s="42"/>
-[...1 lines deleted...]
-      <c r="CG3" s="42"/>
+      <c r="CE3" s="76"/>
+      <c r="CF3" s="76"/>
+      <c r="CG3" s="76"/>
       <c r="CH3" s="6"/>
       <c r="CI3" s="6"/>
       <c r="CJ3" s="6"/>
       <c r="CK3" s="6"/>
       <c r="CL3" s="6"/>
       <c r="CM3" s="6"/>
       <c r="CN3" s="6"/>
       <c r="CO3" s="6"/>
-      <c r="CP3" s="42" t="s">
+      <c r="CP3" s="76" t="s">
         <v>11</v>
       </c>
-      <c r="CQ3" s="42"/>
-[...1 lines deleted...]
-      <c r="CS3" s="42"/>
+      <c r="CQ3" s="76"/>
+      <c r="CR3" s="76"/>
+      <c r="CS3" s="76"/>
       <c r="CT3" s="6"/>
       <c r="CU3" s="6"/>
       <c r="CV3" s="6"/>
       <c r="CW3" s="6"/>
       <c r="CX3" s="6"/>
       <c r="CY3" s="6"/>
       <c r="CZ3" s="6"/>
       <c r="DA3" s="6"/>
-      <c r="DB3" s="42" t="s">
+      <c r="DB3" s="76" t="s">
         <v>11</v>
       </c>
-      <c r="DC3" s="42"/>
-[...1 lines deleted...]
-      <c r="DE3" s="42"/>
+      <c r="DC3" s="76"/>
+      <c r="DD3" s="76"/>
+      <c r="DE3" s="76"/>
     </row>
     <row r="4" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A4" s="46"/>
-      <c r="B4" s="39" t="s">
+      <c r="A4" s="80"/>
+      <c r="B4" s="77" t="s">
         <v>28</v>
       </c>
-      <c r="C4" s="40"/>
-[...10 lines deleted...]
-      <c r="N4" s="39" t="s">
+      <c r="C4" s="78"/>
+      <c r="D4" s="78"/>
+      <c r="E4" s="78"/>
+      <c r="F4" s="78"/>
+      <c r="G4" s="78"/>
+      <c r="H4" s="78"/>
+      <c r="I4" s="78"/>
+      <c r="J4" s="78"/>
+      <c r="K4" s="78"/>
+      <c r="L4" s="78"/>
+      <c r="M4" s="79"/>
+      <c r="N4" s="77" t="s">
         <v>15</v>
       </c>
-      <c r="O4" s="40"/>
-[...10 lines deleted...]
-      <c r="Z4" s="39" t="s">
+      <c r="O4" s="78"/>
+      <c r="P4" s="78"/>
+      <c r="Q4" s="78"/>
+      <c r="R4" s="78"/>
+      <c r="S4" s="78"/>
+      <c r="T4" s="78"/>
+      <c r="U4" s="78"/>
+      <c r="V4" s="78"/>
+      <c r="W4" s="78"/>
+      <c r="X4" s="78"/>
+      <c r="Y4" s="79"/>
+      <c r="Z4" s="77" t="s">
         <v>27</v>
       </c>
-      <c r="AA4" s="40"/>
-[...10 lines deleted...]
-      <c r="AL4" s="39" t="s">
+      <c r="AA4" s="78"/>
+      <c r="AB4" s="78"/>
+      <c r="AC4" s="78"/>
+      <c r="AD4" s="78"/>
+      <c r="AE4" s="78"/>
+      <c r="AF4" s="78"/>
+      <c r="AG4" s="78"/>
+      <c r="AH4" s="78"/>
+      <c r="AI4" s="78"/>
+      <c r="AJ4" s="78"/>
+      <c r="AK4" s="79"/>
+      <c r="AL4" s="77" t="s">
         <v>26</v>
       </c>
-      <c r="AM4" s="40"/>
-[...10 lines deleted...]
-      <c r="AX4" s="39" t="s">
+      <c r="AM4" s="78"/>
+      <c r="AN4" s="78"/>
+      <c r="AO4" s="78"/>
+      <c r="AP4" s="78"/>
+      <c r="AQ4" s="78"/>
+      <c r="AR4" s="78"/>
+      <c r="AS4" s="78"/>
+      <c r="AT4" s="78"/>
+      <c r="AU4" s="78"/>
+      <c r="AV4" s="78"/>
+      <c r="AW4" s="79"/>
+      <c r="AX4" s="77" t="s">
         <v>17</v>
       </c>
-      <c r="AY4" s="40"/>
-[...10 lines deleted...]
-      <c r="BJ4" s="39" t="s">
+      <c r="AY4" s="78"/>
+      <c r="AZ4" s="78"/>
+      <c r="BA4" s="78"/>
+      <c r="BB4" s="78"/>
+      <c r="BC4" s="78"/>
+      <c r="BD4" s="78"/>
+      <c r="BE4" s="78"/>
+      <c r="BF4" s="78"/>
+      <c r="BG4" s="78"/>
+      <c r="BH4" s="78"/>
+      <c r="BI4" s="79"/>
+      <c r="BJ4" s="77" t="s">
         <v>33</v>
       </c>
-      <c r="BK4" s="40"/>
-[...10 lines deleted...]
-      <c r="BV4" s="39" t="s">
+      <c r="BK4" s="78"/>
+      <c r="BL4" s="78"/>
+      <c r="BM4" s="78"/>
+      <c r="BN4" s="78"/>
+      <c r="BO4" s="78"/>
+      <c r="BP4" s="78"/>
+      <c r="BQ4" s="78"/>
+      <c r="BR4" s="78"/>
+      <c r="BS4" s="78"/>
+      <c r="BT4" s="78"/>
+      <c r="BU4" s="79"/>
+      <c r="BV4" s="77" t="s">
         <v>34</v>
       </c>
-      <c r="BW4" s="40"/>
-[...10 lines deleted...]
-      <c r="CH4" s="39" t="s">
+      <c r="BW4" s="78"/>
+      <c r="BX4" s="78"/>
+      <c r="BY4" s="78"/>
+      <c r="BZ4" s="78"/>
+      <c r="CA4" s="78"/>
+      <c r="CB4" s="78"/>
+      <c r="CC4" s="78"/>
+      <c r="CD4" s="78"/>
+      <c r="CE4" s="78"/>
+      <c r="CF4" s="78"/>
+      <c r="CG4" s="79"/>
+      <c r="CH4" s="77" t="s">
         <v>35</v>
       </c>
-      <c r="CI4" s="40"/>
-[...10 lines deleted...]
-      <c r="CT4" s="39" t="s">
+      <c r="CI4" s="78"/>
+      <c r="CJ4" s="78"/>
+      <c r="CK4" s="78"/>
+      <c r="CL4" s="78"/>
+      <c r="CM4" s="78"/>
+      <c r="CN4" s="78"/>
+      <c r="CO4" s="78"/>
+      <c r="CP4" s="78"/>
+      <c r="CQ4" s="78"/>
+      <c r="CR4" s="78"/>
+      <c r="CS4" s="79"/>
+      <c r="CT4" s="77" t="s">
         <v>32</v>
       </c>
-      <c r="CU4" s="40"/>
-[...9 lines deleted...]
-      <c r="DE4" s="41"/>
+      <c r="CU4" s="78"/>
+      <c r="CV4" s="78"/>
+      <c r="CW4" s="78"/>
+      <c r="CX4" s="78"/>
+      <c r="CY4" s="78"/>
+      <c r="CZ4" s="78"/>
+      <c r="DA4" s="78"/>
+      <c r="DB4" s="78"/>
+      <c r="DC4" s="78"/>
+      <c r="DD4" s="78"/>
+      <c r="DE4" s="79"/>
     </row>
     <row r="5" spans="1:109" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A5" s="47"/>
+      <c r="A5" s="81"/>
       <c r="B5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="7" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>4</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>6</v>
       </c>
       <c r="I5" s="7" t="s">
         <v>7</v>
       </c>
       <c r="J5" s="7" t="s">
@@ -2019,111 +2019,113 @@
       </c>
       <c r="BX6" s="20">
         <v>5316.5859260540083</v>
       </c>
       <c r="BY6" s="21">
         <v>7590.0815056677229</v>
       </c>
       <c r="BZ6" s="22">
         <v>9336.128805256034</v>
       </c>
       <c r="CA6" s="23">
         <v>12466.714946214481</v>
       </c>
       <c r="CB6" s="14">
         <v>14630.253181323122</v>
       </c>
       <c r="CC6" s="15">
         <v>17308.389457127862</v>
       </c>
       <c r="CD6" s="16">
         <v>25807.300964059898</v>
       </c>
       <c r="CE6" s="17">
         <v>29060.195235788218</v>
       </c>
-      <c r="CF6" s="48">
+      <c r="CF6" s="39">
         <v>32143.546372696488</v>
       </c>
       <c r="CG6" s="12">
         <v>37253.888163127587</v>
       </c>
       <c r="CH6" s="18">
         <v>1910.2221826108284</v>
       </c>
       <c r="CI6" s="19">
         <v>4658.3770943072113</v>
       </c>
       <c r="CJ6" s="20">
         <v>6680.9642246535614</v>
       </c>
       <c r="CK6" s="21">
         <v>9427.3800084424802</v>
       </c>
       <c r="CL6" s="22">
         <v>11551.347051664206</v>
       </c>
       <c r="CM6" s="23">
         <v>15138.489300854162</v>
       </c>
       <c r="CN6" s="14">
         <v>18028.805832380429</v>
       </c>
       <c r="CO6" s="15">
         <v>20921.926226335963</v>
       </c>
       <c r="CP6" s="16">
         <v>30134.994294593846</v>
       </c>
       <c r="CQ6" s="17">
         <v>34511.704291477239</v>
       </c>
-      <c r="CR6" s="48">
+      <c r="CR6" s="39">
         <v>38653.222157532378</v>
       </c>
       <c r="CS6" s="12">
         <v>44675.526639302792</v>
       </c>
       <c r="CT6" s="18">
         <v>2190.3802970899887</v>
       </c>
       <c r="CU6" s="19">
         <v>5456.0181561929094</v>
       </c>
       <c r="CV6" s="20">
         <v>7281.6440499824785</v>
       </c>
       <c r="CW6" s="21">
         <v>10768.599583441288</v>
       </c>
       <c r="CX6" s="22">
         <v>13195.923200516037</v>
       </c>
       <c r="CY6" s="23">
         <v>17862.574144085578</v>
       </c>
-      <c r="CZ6" s="14"/>
+      <c r="CZ6" s="14">
+        <v>21454.199833275739</v>
+      </c>
       <c r="DA6" s="15"/>
       <c r="DB6" s="16"/>
       <c r="DC6" s="17"/>
       <c r="DD6" s="35"/>
       <c r="DE6" s="12"/>
     </row>
     <row r="7" spans="1:109">
       <c r="A7" s="24" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="25">
         <v>89.272445312139112</v>
       </c>
       <c r="C7" s="25">
         <v>188.4158824998392</v>
       </c>
       <c r="D7" s="25">
         <v>277.9706161879709</v>
       </c>
       <c r="E7" s="25">
         <v>364.54429078305463</v>
       </c>
       <c r="F7" s="25">
         <v>454.05032664234875</v>
       </c>
@@ -2264,51 +2266,51 @@
       </c>
       <c r="AZ7" s="27">
         <v>78.464756944707503</v>
       </c>
       <c r="BA7" s="28">
         <v>91.938081152761526</v>
       </c>
       <c r="BB7" s="29">
         <v>108.02668258159751</v>
       </c>
       <c r="BC7" s="30">
         <v>121.64428238353051</v>
       </c>
       <c r="BD7" s="31">
         <v>140.29987476265163</v>
       </c>
       <c r="BE7" s="32">
         <v>166.66545543068588</v>
       </c>
       <c r="BF7" s="33">
         <v>192.25403372511431</v>
       </c>
       <c r="BG7" s="34">
         <v>220.74371701798225</v>
       </c>
-      <c r="BH7" s="48">
+      <c r="BH7" s="39">
         <v>482.40589420523543</v>
       </c>
       <c r="BI7" s="10">
         <v>981.57311732270819</v>
       </c>
       <c r="BJ7" s="18">
         <v>8.7787165318460527</v>
       </c>
       <c r="BK7" s="26">
         <v>39.653299639022613</v>
       </c>
       <c r="BL7" s="27">
         <v>57.910865195290562</v>
       </c>
       <c r="BM7" s="28">
         <v>65.858762605122678</v>
       </c>
       <c r="BN7" s="29">
         <v>68.955151028256012</v>
       </c>
       <c r="BO7" s="30">
         <v>74.365273835540506</v>
       </c>
       <c r="BP7" s="31">
         <v>86.68043254314415</v>
@@ -2336,111 +2338,113 @@
       </c>
       <c r="BX7" s="27">
         <v>93.547699191921595</v>
       </c>
       <c r="BY7" s="28">
         <v>112.55744967089352</v>
       </c>
       <c r="BZ7" s="29">
         <v>125.43797485647141</v>
       </c>
       <c r="CA7" s="30">
         <v>137.72012169040747</v>
       </c>
       <c r="CB7" s="31">
         <v>158.09495920295791</v>
       </c>
       <c r="CC7" s="32">
         <v>192.16033244552816</v>
       </c>
       <c r="CD7" s="33">
         <v>297.66006167940759</v>
       </c>
       <c r="CE7" s="34">
         <v>334.02783742526384</v>
       </c>
-      <c r="CF7" s="48">
+      <c r="CF7" s="39">
         <v>630.88653729788894</v>
       </c>
       <c r="CG7" s="12">
         <v>939.55851894233638</v>
       </c>
       <c r="CH7" s="18">
         <v>62.948955362494374</v>
       </c>
       <c r="CI7" s="26">
         <v>134.75434937025344</v>
       </c>
       <c r="CJ7" s="27">
         <v>193.60081810901417</v>
       </c>
       <c r="CK7" s="28">
         <v>282.32747135336007</v>
       </c>
       <c r="CL7" s="29">
         <v>335.78459392353966</v>
       </c>
       <c r="CM7" s="30">
         <v>439.16032918740422</v>
       </c>
       <c r="CN7" s="31">
         <v>511.93939763467546</v>
       </c>
       <c r="CO7" s="32">
         <v>580.51329886801989</v>
       </c>
       <c r="CP7" s="33">
         <v>728.49474303889133</v>
       </c>
       <c r="CQ7" s="34">
         <v>848.09787030251368</v>
       </c>
-      <c r="CR7" s="48">
+      <c r="CR7" s="39">
         <v>959.329534397423</v>
       </c>
       <c r="CS7" s="12">
         <v>1145.0251655731101</v>
       </c>
       <c r="CT7" s="18">
         <v>20.121527710073558</v>
       </c>
       <c r="CU7" s="26">
         <v>96.150560534418588</v>
       </c>
       <c r="CV7" s="27">
         <v>144.4463975860462</v>
       </c>
       <c r="CW7" s="28">
         <v>233.6124088287234</v>
       </c>
       <c r="CX7" s="29">
         <v>270.44736757177793</v>
       </c>
       <c r="CY7" s="30">
         <v>303.30765710626417</v>
       </c>
-      <c r="CZ7" s="31"/>
+      <c r="CZ7" s="31">
+        <v>353.10342984177879</v>
+      </c>
       <c r="DA7" s="32"/>
       <c r="DB7" s="33"/>
       <c r="DC7" s="34"/>
       <c r="DD7" s="35"/>
       <c r="DE7" s="12"/>
     </row>
     <row r="8" spans="1:109">
       <c r="A8" s="24" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="10">
         <v>14.031453058197364</v>
       </c>
       <c r="C8" s="10">
         <v>39.807319450795603</v>
       </c>
       <c r="D8" s="10">
         <v>54.602531267159549</v>
       </c>
       <c r="E8" s="10">
         <v>95.560557455043948</v>
       </c>
       <c r="F8" s="10">
         <v>126.97963847998223</v>
       </c>
@@ -2581,51 +2585,51 @@
       </c>
       <c r="AZ8" s="27">
         <v>125.24877957347553</v>
       </c>
       <c r="BA8" s="28">
         <v>199.30364851065116</v>
       </c>
       <c r="BB8" s="29">
         <v>236.03282635090605</v>
       </c>
       <c r="BC8" s="30">
         <v>271.82463834080426</v>
       </c>
       <c r="BD8" s="31">
         <v>314.72772893887924</v>
       </c>
       <c r="BE8" s="32">
         <v>348.24206201866195</v>
       </c>
       <c r="BF8" s="33">
         <v>567.25199039120321</v>
       </c>
       <c r="BG8" s="34">
         <v>629.68417585174427</v>
       </c>
-      <c r="BH8" s="48">
+      <c r="BH8" s="39">
         <v>758.66268957142768</v>
       </c>
       <c r="BI8" s="12">
         <v>971.53416485202342</v>
       </c>
       <c r="BJ8" s="18">
         <v>25.343968869003401</v>
       </c>
       <c r="BK8" s="26">
         <v>81.787141924569326</v>
       </c>
       <c r="BL8" s="27">
         <v>119.2896684153995</v>
       </c>
       <c r="BM8" s="28">
         <v>205.57926803215057</v>
       </c>
       <c r="BN8" s="29">
         <v>264.95214701672535</v>
       </c>
       <c r="BO8" s="30">
         <v>307.29697785967767</v>
       </c>
       <c r="BP8" s="31">
         <v>356.93334326319626</v>
@@ -2653,111 +2657,113 @@
       </c>
       <c r="BX8" s="27">
         <v>140.39234374660526</v>
       </c>
       <c r="BY8" s="28">
         <v>216.67407895163305</v>
       </c>
       <c r="BZ8" s="29">
         <v>282.66015647495794</v>
       </c>
       <c r="CA8" s="30">
         <v>330.34443120845231</v>
       </c>
       <c r="CB8" s="31">
         <v>382.67049832624843</v>
       </c>
       <c r="CC8" s="32">
         <v>437.69388132322075</v>
       </c>
       <c r="CD8" s="33">
         <v>670.30663772953858</v>
       </c>
       <c r="CE8" s="34">
         <v>759.79357176422297</v>
       </c>
-      <c r="CF8" s="48">
+      <c r="CF8" s="39">
         <v>977.25475909798058</v>
       </c>
       <c r="CG8" s="12">
         <v>1246.9334200060234</v>
       </c>
       <c r="CH8" s="18">
         <v>48.952365804111729</v>
       </c>
       <c r="CI8" s="26">
         <v>134.65243019860606</v>
       </c>
       <c r="CJ8" s="27">
         <v>174.00177052301444</v>
       </c>
       <c r="CK8" s="28">
         <v>234.10323139966329</v>
       </c>
       <c r="CL8" s="29">
         <v>277.74110361523827</v>
       </c>
       <c r="CM8" s="30">
         <v>388.04811709840578</v>
       </c>
       <c r="CN8" s="31">
         <v>448.00153997083765</v>
       </c>
       <c r="CO8" s="32">
         <v>502.57105245509689</v>
       </c>
       <c r="CP8" s="33">
         <v>848.05598256807502</v>
       </c>
       <c r="CQ8" s="34">
         <v>976.36419458430237</v>
       </c>
-      <c r="CR8" s="48">
+      <c r="CR8" s="39">
         <v>1099.6675231157192</v>
       </c>
       <c r="CS8" s="12">
         <v>1302.2097053783245</v>
       </c>
       <c r="CT8" s="18">
         <v>25.141406809066481</v>
       </c>
       <c r="CU8" s="26">
         <v>99.965826418938676</v>
       </c>
       <c r="CV8" s="27">
         <v>154.69617236704545</v>
       </c>
       <c r="CW8" s="28">
         <v>351.08387575755364</v>
       </c>
       <c r="CX8" s="29">
         <v>415.09811490297022</v>
       </c>
       <c r="CY8" s="30">
         <v>513.41244547501105</v>
       </c>
-      <c r="CZ8" s="31"/>
+      <c r="CZ8" s="31">
+        <v>524.9050498871178</v>
+      </c>
       <c r="DA8" s="32"/>
       <c r="DB8" s="33"/>
       <c r="DC8" s="34"/>
       <c r="DD8" s="35"/>
       <c r="DE8" s="12"/>
     </row>
     <row r="9" spans="1:109">
       <c r="A9" s="24" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="10">
         <v>142.72059917063314</v>
       </c>
       <c r="C9" s="10">
         <v>333.73684464700295</v>
       </c>
       <c r="D9" s="10">
         <v>396.67136200749303</v>
       </c>
       <c r="E9" s="10">
         <v>526.40950455568816</v>
       </c>
       <c r="F9" s="10">
         <v>680.65060441391745</v>
       </c>
@@ -2898,51 +2904,51 @@
       </c>
       <c r="AZ9" s="27">
         <v>599.71159967148685</v>
       </c>
       <c r="BA9" s="28">
         <v>791.79908613192379</v>
       </c>
       <c r="BB9" s="29">
         <v>962.23078489483487</v>
       </c>
       <c r="BC9" s="30">
         <v>1617.3521417446605</v>
       </c>
       <c r="BD9" s="31">
         <v>1927.3665056592827</v>
       </c>
       <c r="BE9" s="32">
         <v>2208.4045935728368</v>
       </c>
       <c r="BF9" s="33">
         <v>3170.249599989842</v>
       </c>
       <c r="BG9" s="34">
         <v>3640.7429899019553</v>
       </c>
-      <c r="BH9" s="48">
+      <c r="BH9" s="39">
         <v>4003.9683234637873</v>
       </c>
       <c r="BI9" s="12">
         <v>4520.5752923014488</v>
       </c>
       <c r="BJ9" s="18">
         <v>203.86946540127025</v>
       </c>
       <c r="BK9" s="26">
         <v>500.85010313074935</v>
       </c>
       <c r="BL9" s="27">
         <v>600.48307991017032</v>
       </c>
       <c r="BM9" s="28">
         <v>803.5439156905727</v>
       </c>
       <c r="BN9" s="29">
         <v>975.82829724061253</v>
       </c>
       <c r="BO9" s="30">
         <v>1609.176131048087</v>
       </c>
       <c r="BP9" s="31">
         <v>1921.8114744658544</v>
@@ -2970,111 +2976,113 @@
       </c>
       <c r="BX9" s="27">
         <v>650.76348118304713</v>
       </c>
       <c r="BY9" s="28">
         <v>865.01641959327139</v>
       </c>
       <c r="BZ9" s="29">
         <v>1052.1654569275881</v>
       </c>
       <c r="CA9" s="30">
         <v>1735.9874229533038</v>
       </c>
       <c r="CB9" s="31">
         <v>2080.7678563466279</v>
       </c>
       <c r="CC9" s="32">
         <v>2416.9067175046221</v>
       </c>
       <c r="CD9" s="33">
         <v>3450.6837607977322</v>
       </c>
       <c r="CE9" s="34">
         <v>3952.6078413427608</v>
       </c>
-      <c r="CF9" s="48">
+      <c r="CF9" s="39">
         <v>4349.0949388716917</v>
       </c>
       <c r="CG9" s="12">
         <v>5009.7707590179052</v>
       </c>
       <c r="CH9" s="18">
         <v>257.28478518572496</v>
       </c>
       <c r="CI9" s="26">
         <v>735.03324861434032</v>
       </c>
       <c r="CJ9" s="27">
         <v>948.48670499373247</v>
       </c>
       <c r="CK9" s="28">
         <v>1324.8640878344756</v>
       </c>
       <c r="CL9" s="29">
         <v>1554.5382526732906</v>
       </c>
       <c r="CM9" s="30">
         <v>2150.3225043769144</v>
       </c>
       <c r="CN9" s="31">
         <v>2510.5499602759455</v>
       </c>
       <c r="CO9" s="32">
         <v>2842.348109192867</v>
       </c>
       <c r="CP9" s="33">
         <v>3791.5652584232671</v>
       </c>
       <c r="CQ9" s="34">
         <v>4360.9812261561783</v>
       </c>
-      <c r="CR9" s="48">
+      <c r="CR9" s="39">
         <v>5005.7789358976779</v>
       </c>
       <c r="CS9" s="12">
         <v>6108.8476977503024</v>
       </c>
       <c r="CT9" s="18">
         <v>197.38341354522197</v>
       </c>
       <c r="CU9" s="26">
         <v>574.09581716222942</v>
       </c>
       <c r="CV9" s="27">
         <v>706.18267831042306</v>
       </c>
       <c r="CW9" s="28">
         <v>1074.0762047994374</v>
       </c>
       <c r="CX9" s="29">
         <v>1260.166607358668</v>
       </c>
       <c r="CY9" s="30">
         <v>2160.3629550489513</v>
       </c>
-      <c r="CZ9" s="31"/>
+      <c r="CZ9" s="31">
+        <v>2605.7243124163483</v>
+      </c>
       <c r="DA9" s="32"/>
       <c r="DB9" s="33"/>
       <c r="DC9" s="34"/>
       <c r="DD9" s="35"/>
       <c r="DE9" s="12"/>
     </row>
     <row r="10" spans="1:109">
       <c r="A10" s="24" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="10">
         <v>111.55604660508584</v>
       </c>
       <c r="C10" s="10">
         <v>236.21431781152157</v>
       </c>
       <c r="D10" s="10">
         <v>295.30996559283221</v>
       </c>
       <c r="E10" s="10">
         <v>394.48342013074171</v>
       </c>
       <c r="F10" s="10">
         <v>514.59633787725397</v>
       </c>
@@ -3215,51 +3223,51 @@
       </c>
       <c r="AZ10" s="27">
         <v>481.41786091048954</v>
       </c>
       <c r="BA10" s="28">
         <v>648.90189785867437</v>
       </c>
       <c r="BB10" s="29">
         <v>806.08275172050071</v>
       </c>
       <c r="BC10" s="30">
         <v>1030.2141683650443</v>
       </c>
       <c r="BD10" s="31">
         <v>1307.9965286168817</v>
       </c>
       <c r="BE10" s="32">
         <v>1558.1827659554347</v>
       </c>
       <c r="BF10" s="33">
         <v>2755.0377973225659</v>
       </c>
       <c r="BG10" s="34">
         <v>3334.7763362227706</v>
       </c>
-      <c r="BH10" s="48">
+      <c r="BH10" s="39">
         <v>3656.9233724730702</v>
       </c>
       <c r="BI10" s="12">
         <v>4073.5978937589866</v>
       </c>
       <c r="BJ10" s="18">
         <v>202.08192477042797</v>
       </c>
       <c r="BK10" s="26">
         <v>432.51421589003962</v>
       </c>
       <c r="BL10" s="27">
         <v>543.10820092757831</v>
       </c>
       <c r="BM10" s="28">
         <v>749.58783720205292</v>
       </c>
       <c r="BN10" s="29">
         <v>933.56600012142189</v>
       </c>
       <c r="BO10" s="30">
         <v>1190.5002691080583</v>
       </c>
       <c r="BP10" s="31">
         <v>1544.6245576458571</v>
@@ -3287,111 +3295,113 @@
       </c>
       <c r="BX10" s="27">
         <v>776.43003173076806</v>
       </c>
       <c r="BY10" s="28">
         <v>1056.5430807471366</v>
       </c>
       <c r="BZ10" s="29">
         <v>1317.7009705945698</v>
       </c>
       <c r="CA10" s="30">
         <v>1623.8757890007691</v>
       </c>
       <c r="CB10" s="31">
         <v>2051.2154370882308</v>
       </c>
       <c r="CC10" s="32">
         <v>2419.7379321987592</v>
       </c>
       <c r="CD10" s="33">
         <v>4385.0008859795525</v>
       </c>
       <c r="CE10" s="34">
         <v>5142.9397531133527</v>
       </c>
-      <c r="CF10" s="48">
+      <c r="CF10" s="39">
         <v>5613.5812872325887</v>
       </c>
       <c r="CG10" s="12">
         <v>6179.9142953901555</v>
       </c>
       <c r="CH10" s="18">
         <v>293.04955565109191</v>
       </c>
       <c r="CI10" s="26">
         <v>664.64055794952719</v>
       </c>
       <c r="CJ10" s="27">
         <v>897.38159898026038</v>
       </c>
       <c r="CK10" s="28">
         <v>1236.0881513759091</v>
       </c>
       <c r="CL10" s="29">
         <v>1492.3698972384955</v>
       </c>
       <c r="CM10" s="30">
         <v>1989.6877235281277</v>
       </c>
       <c r="CN10" s="31">
         <v>2375.6664781408949</v>
       </c>
       <c r="CO10" s="32">
         <v>2744.7480060565645</v>
       </c>
       <c r="CP10" s="33">
         <v>4453.5501910401645</v>
       </c>
       <c r="CQ10" s="34">
         <v>5140.2811133626556</v>
       </c>
-      <c r="CR10" s="48">
+      <c r="CR10" s="39">
         <v>5674.721149107887</v>
       </c>
       <c r="CS10" s="12">
         <v>6479.857214496853</v>
       </c>
       <c r="CT10" s="18">
         <v>249.18358395236737</v>
       </c>
       <c r="CU10" s="26">
         <v>609.59904781481362</v>
       </c>
       <c r="CV10" s="27">
         <v>810.71340040946654</v>
       </c>
       <c r="CW10" s="28">
         <v>1420.6646519138135</v>
       </c>
       <c r="CX10" s="29">
         <v>1769.1825627757253</v>
       </c>
       <c r="CY10" s="30">
         <v>2157.6270057186098</v>
       </c>
-      <c r="CZ10" s="31"/>
+      <c r="CZ10" s="31">
+        <v>2578.4430343416489</v>
+      </c>
       <c r="DA10" s="32"/>
       <c r="DB10" s="33"/>
       <c r="DC10" s="34"/>
       <c r="DD10" s="35"/>
       <c r="DE10" s="12"/>
     </row>
     <row r="11" spans="1:109">
       <c r="A11" s="24" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="10">
         <v>289.41928219614061</v>
       </c>
       <c r="C11" s="10">
         <v>631.00763158123266</v>
       </c>
       <c r="D11" s="10">
         <v>737.66650052612408</v>
       </c>
       <c r="E11" s="10">
         <v>951.996942772784</v>
       </c>
       <c r="F11" s="10">
         <v>1205.7539899343972</v>
       </c>
@@ -3532,51 +3542,51 @@
       </c>
       <c r="AZ11" s="27">
         <v>1134.128081997027</v>
       </c>
       <c r="BA11" s="28">
         <v>1459.1476033689655</v>
       </c>
       <c r="BB11" s="29">
         <v>1737.2429191222404</v>
       </c>
       <c r="BC11" s="30">
         <v>2914.3535885795009</v>
       </c>
       <c r="BD11" s="31">
         <v>3470.2989457191343</v>
       </c>
       <c r="BE11" s="32">
         <v>3972.9359110765445</v>
       </c>
       <c r="BF11" s="33">
         <v>5898.4605961830002</v>
       </c>
       <c r="BG11" s="34">
         <v>6783.7077046678087</v>
       </c>
-      <c r="BH11" s="48">
+      <c r="BH11" s="39">
         <v>7030.368057134594</v>
       </c>
       <c r="BI11" s="12">
         <v>8430.1293639672549</v>
       </c>
       <c r="BJ11" s="18">
         <v>441.62007049833738</v>
       </c>
       <c r="BK11" s="26">
         <v>966.77459730840974</v>
       </c>
       <c r="BL11" s="27">
         <v>1127.7596500048192</v>
       </c>
       <c r="BM11" s="28">
         <v>1483.9255329211821</v>
       </c>
       <c r="BN11" s="29">
         <v>1777.3387231761942</v>
       </c>
       <c r="BO11" s="30">
         <v>2909.4211601331845</v>
       </c>
       <c r="BP11" s="31">
         <v>3430.3466252432513</v>
@@ -3604,111 +3614,113 @@
       </c>
       <c r="BX11" s="27">
         <v>1202.8309368855348</v>
       </c>
       <c r="BY11" s="28">
         <v>1554.8259375622511</v>
       </c>
       <c r="BZ11" s="29">
         <v>1873.1324649059504</v>
       </c>
       <c r="CA11" s="30">
         <v>3086.0727176752457</v>
       </c>
       <c r="CB11" s="31">
         <v>3664.4150982743763</v>
       </c>
       <c r="CC11" s="32">
         <v>4214.3705419124226</v>
       </c>
       <c r="CD11" s="33">
         <v>6890.1852157821322</v>
       </c>
       <c r="CE11" s="34">
         <v>7906.8106483549864</v>
       </c>
-      <c r="CF11" s="48">
+      <c r="CF11" s="39">
         <v>8359.9176599120528</v>
       </c>
       <c r="CG11" s="12">
         <v>9363.7938799046533</v>
       </c>
       <c r="CH11" s="18">
         <v>441.7101807631355</v>
       </c>
       <c r="CI11" s="26">
         <v>1093.6442101181303</v>
       </c>
       <c r="CJ11" s="27">
         <v>1441.2728261852367</v>
       </c>
       <c r="CK11" s="28">
         <v>1947.7663523297431</v>
       </c>
       <c r="CL11" s="29">
         <v>2332.7355937089546</v>
       </c>
       <c r="CM11" s="30">
         <v>3224.038823279212</v>
       </c>
       <c r="CN11" s="31">
         <v>3780.0749096316545</v>
       </c>
       <c r="CO11" s="32">
         <v>4305.029325470633</v>
       </c>
       <c r="CP11" s="33">
         <v>6978.1589528721152</v>
       </c>
       <c r="CQ11" s="34">
         <v>8048.3006968642285</v>
       </c>
-      <c r="CR11" s="48">
+      <c r="CR11" s="39">
         <v>9077.5751424766531</v>
       </c>
       <c r="CS11" s="12">
         <v>10687.015558783862</v>
       </c>
       <c r="CT11" s="18">
         <v>441.57734627890318</v>
       </c>
       <c r="CU11" s="26">
         <v>1149.7020451265098</v>
       </c>
       <c r="CV11" s="27">
         <v>1474.6570149392949</v>
       </c>
       <c r="CW11" s="28">
         <v>2073.9460319009008</v>
       </c>
       <c r="CX11" s="29">
         <v>2443.8153509952112</v>
       </c>
       <c r="CY11" s="30">
         <v>3886.1311172720134</v>
       </c>
-      <c r="CZ11" s="31"/>
+      <c r="CZ11" s="31">
+        <v>4640.9294517392536</v>
+      </c>
       <c r="DA11" s="32"/>
       <c r="DB11" s="33"/>
       <c r="DC11" s="34"/>
       <c r="DD11" s="35"/>
       <c r="DE11" s="12"/>
     </row>
     <row r="12" spans="1:109">
       <c r="A12" s="24" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="10">
         <v>52.920964781943972</v>
       </c>
       <c r="C12" s="10">
         <v>123.3578080644225</v>
       </c>
       <c r="D12" s="10">
         <v>165.11074572596027</v>
       </c>
       <c r="E12" s="10">
         <v>220.96126866059063</v>
       </c>
       <c r="F12" s="10">
         <v>276.77483551192978</v>
       </c>
@@ -3849,51 +3861,51 @@
       </c>
       <c r="AZ12" s="27">
         <v>525.71307258282741</v>
       </c>
       <c r="BA12" s="28">
         <v>695.72201927530534</v>
       </c>
       <c r="BB12" s="29">
         <v>855.3272463227753</v>
       </c>
       <c r="BC12" s="30">
         <v>1020.656424171328</v>
       </c>
       <c r="BD12" s="31">
         <v>1178.5500809327461</v>
       </c>
       <c r="BE12" s="32">
         <v>1389.6452293557104</v>
       </c>
       <c r="BF12" s="33">
         <v>3183.9798653757161</v>
       </c>
       <c r="BG12" s="34">
         <v>3506.3389481779959</v>
       </c>
-      <c r="BH12" s="48">
+      <c r="BH12" s="39">
         <v>4208.6116071511851</v>
       </c>
       <c r="BI12" s="12">
         <v>4542.6912926313989</v>
       </c>
       <c r="BJ12" s="18">
         <v>276.70888510851819</v>
       </c>
       <c r="BK12" s="26">
         <v>603.43914062598787</v>
       </c>
       <c r="BL12" s="27">
         <v>882.08195789987417</v>
       </c>
       <c r="BM12" s="28">
         <v>1182.9238962387665</v>
       </c>
       <c r="BN12" s="29">
         <v>1469.9549910316236</v>
       </c>
       <c r="BO12" s="30">
         <v>1755.8426717413465</v>
       </c>
       <c r="BP12" s="31">
         <v>2027.7610528419616</v>
@@ -3921,111 +3933,113 @@
       </c>
       <c r="BX12" s="27">
         <v>1026.150804257866</v>
       </c>
       <c r="BY12" s="28">
         <v>1399.1742352417677</v>
       </c>
       <c r="BZ12" s="29">
         <v>1733.6515171089986</v>
       </c>
       <c r="CA12" s="30">
         <v>2072.1602967725157</v>
       </c>
       <c r="CB12" s="31">
         <v>2394.3779759496701</v>
       </c>
       <c r="CC12" s="32">
         <v>3119.4741196314394</v>
       </c>
       <c r="CD12" s="33">
         <v>4093.1250878655119</v>
       </c>
       <c r="CE12" s="34">
         <v>4571.1345173619075</v>
       </c>
-      <c r="CF12" s="48">
+      <c r="CF12" s="39">
         <v>5408.1963454065744</v>
       </c>
       <c r="CG12" s="12">
         <v>6961.6230037191563</v>
       </c>
       <c r="CH12" s="18">
         <v>404.11011360677787</v>
       </c>
       <c r="CI12" s="26">
         <v>785.02950726327845</v>
       </c>
       <c r="CJ12" s="27">
         <v>1226.4659528803261</v>
       </c>
       <c r="CK12" s="28">
         <v>1966.5101874122902</v>
       </c>
       <c r="CL12" s="29">
         <v>2476.1525093468431</v>
       </c>
       <c r="CM12" s="30">
         <v>3179.42656138549</v>
       </c>
       <c r="CN12" s="31">
         <v>3831.5356904842861</v>
       </c>
       <c r="CO12" s="32">
         <v>4537.9322099402325</v>
       </c>
       <c r="CP12" s="33">
         <v>5859.7235849303597</v>
       </c>
       <c r="CQ12" s="34">
         <v>6673.4678525748559</v>
       </c>
-      <c r="CR12" s="48">
+      <c r="CR12" s="39">
         <v>7457.1257317974168</v>
       </c>
       <c r="CS12" s="12">
         <v>8466.0064019564743</v>
       </c>
       <c r="CT12" s="18">
         <v>718.9461881429321</v>
       </c>
       <c r="CU12" s="26">
         <v>1641.4571469428247</v>
       </c>
       <c r="CV12" s="27">
         <v>2528.8271683405524</v>
       </c>
       <c r="CW12" s="28">
         <v>3300.6019951275694</v>
       </c>
       <c r="CX12" s="29">
         <v>4059.2845244676196</v>
       </c>
       <c r="CY12" s="30">
         <v>4873.2597541562827</v>
       </c>
-      <c r="CZ12" s="31"/>
+      <c r="CZ12" s="31">
+        <v>5783.1670468317398</v>
+      </c>
       <c r="DA12" s="32"/>
       <c r="DB12" s="33"/>
       <c r="DC12" s="34"/>
       <c r="DD12" s="35"/>
       <c r="DE12" s="12"/>
     </row>
     <row r="13" spans="1:109">
       <c r="A13" s="37" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="12">
         <v>82.084544942336805</v>
       </c>
       <c r="C13" s="12">
         <v>190.1770992351278</v>
       </c>
       <c r="D13" s="12">
         <v>262.00976607925691</v>
       </c>
       <c r="E13" s="12">
         <v>341.27158975214149</v>
       </c>
       <c r="F13" s="12">
         <v>434.91440978220811</v>
       </c>
@@ -4166,51 +4180,51 @@
       </c>
       <c r="AZ13" s="27">
         <v>1135.7581499918065</v>
       </c>
       <c r="BA13" s="28">
         <v>1563.3921095134929</v>
       </c>
       <c r="BB13" s="29">
         <v>1985.3486199534093</v>
       </c>
       <c r="BC13" s="30">
         <v>2601.2441119187006</v>
       </c>
       <c r="BD13" s="31">
         <v>3072.3260459976091</v>
       </c>
       <c r="BE13" s="32">
         <v>3452.3843666856683</v>
       </c>
       <c r="BF13" s="33">
         <v>4620.1204364908908</v>
       </c>
       <c r="BG13" s="34">
         <v>5242.4202271137219</v>
       </c>
-      <c r="BH13" s="48">
+      <c r="BH13" s="39">
         <v>5874.4384225646127</v>
       </c>
       <c r="BI13" s="12">
         <v>6419.9459830426222</v>
       </c>
       <c r="BJ13" s="18">
         <v>510.73027487724869</v>
       </c>
       <c r="BK13" s="26">
         <v>1108.6206464602383</v>
       </c>
       <c r="BL13" s="27">
         <v>1688.699099792078</v>
       </c>
       <c r="BM13" s="28">
         <v>2313.1789038469578</v>
       </c>
       <c r="BN13" s="29">
         <v>2911.2070492426474</v>
       </c>
       <c r="BO13" s="30">
         <v>3584.8594950248298</v>
       </c>
       <c r="BP13" s="31">
         <v>4098.5303511510356</v>
@@ -4238,111 +4252,113 @@
       </c>
       <c r="BX13" s="27">
         <v>1426.4706290582658</v>
       </c>
       <c r="BY13" s="28">
         <v>2385.2903039007706</v>
       </c>
       <c r="BZ13" s="29">
         <v>2951.3802643874997</v>
       </c>
       <c r="CA13" s="30">
         <v>3480.5541669137897</v>
       </c>
       <c r="CB13" s="31">
         <v>3898.7113561350134</v>
       </c>
       <c r="CC13" s="32">
         <v>4508.0459321118733</v>
       </c>
       <c r="CD13" s="33">
         <v>6020.3393142260275</v>
       </c>
       <c r="CE13" s="34">
         <v>6392.8810664257262</v>
       </c>
-      <c r="CF13" s="48">
+      <c r="CF13" s="39">
         <v>6804.6148448777149</v>
       </c>
       <c r="CG13" s="12">
         <v>7552.294286147303</v>
       </c>
       <c r="CH13" s="18">
         <v>402.16622623749231</v>
       </c>
       <c r="CI13" s="26">
         <v>1110.6227907930756</v>
       </c>
       <c r="CJ13" s="27">
         <v>1799.7545529819772</v>
       </c>
       <c r="CK13" s="28">
         <v>2435.72052673704</v>
       </c>
       <c r="CL13" s="29">
         <v>3082.0251011578462</v>
       </c>
       <c r="CM13" s="30">
         <v>3767.8052419986088</v>
       </c>
       <c r="CN13" s="31">
         <v>4571.0378562421365</v>
       </c>
       <c r="CO13" s="32">
         <v>5408.7842243525502</v>
       </c>
       <c r="CP13" s="33">
         <v>7475.4455817209764</v>
       </c>
       <c r="CQ13" s="34">
         <v>8464.2113376325069</v>
       </c>
-      <c r="CR13" s="48">
+      <c r="CR13" s="39">
         <v>9379.0241407395988</v>
       </c>
       <c r="CS13" s="12">
         <v>10486.564895363863</v>
       </c>
       <c r="CT13" s="18">
         <v>538.02683065142378</v>
       </c>
       <c r="CU13" s="26">
         <v>1285.047712193174</v>
       </c>
       <c r="CV13" s="27">
         <v>1462.12121802965</v>
       </c>
       <c r="CW13" s="28">
         <v>2314.6144151132885</v>
       </c>
       <c r="CX13" s="29">
         <v>2977.9286724440653</v>
       </c>
       <c r="CY13" s="30">
         <v>3968.4732093084476</v>
       </c>
-      <c r="CZ13" s="31"/>
+      <c r="CZ13" s="31">
+        <v>4967.9275082178538</v>
+      </c>
       <c r="DA13" s="32"/>
       <c r="DB13" s="33"/>
       <c r="DC13" s="34"/>
       <c r="DD13" s="35"/>
       <c r="DE13" s="12"/>
     </row>
     <row r="14" spans="1:109">
       <c r="A14" s="6"/>
       <c r="B14" s="38"/>
       <c r="C14" s="38"/>
       <c r="D14" s="38"/>
       <c r="E14" s="38"/>
       <c r="F14" s="38"/>
       <c r="G14" s="38"/>
       <c r="H14" s="38"/>
       <c r="I14" s="38"/>
       <c r="J14" s="38"/>
       <c r="K14" s="38"/>
       <c r="L14" s="38"/>
       <c r="M14" s="38"/>
       <c r="N14" s="6"/>
       <c r="O14" s="6"/>
       <c r="P14" s="6"/>
       <c r="Q14" s="6"/>
       <c r="R14" s="6"/>
@@ -4396,399 +4412,399 @@
       <c r="BN14" s="6"/>
       <c r="BO14" s="6"/>
       <c r="BP14" s="6"/>
       <c r="BQ14" s="6"/>
       <c r="BR14" s="6"/>
       <c r="BS14" s="6"/>
       <c r="BT14" s="6"/>
       <c r="BU14" s="6"/>
       <c r="BV14" s="6"/>
       <c r="BW14" s="6"/>
       <c r="BX14" s="6"/>
       <c r="BY14" s="5"/>
       <c r="BZ14" s="5"/>
       <c r="CA14" s="5"/>
       <c r="CB14" s="5"/>
       <c r="CC14" s="5"/>
       <c r="CD14" s="5"/>
       <c r="CE14" s="5"/>
       <c r="CF14" s="5"/>
       <c r="CG14" s="5"/>
       <c r="CH14" s="5"/>
       <c r="CI14" s="5"/>
     </row>
     <row r="15" spans="1:109" ht="21" customHeight="1">
       <c r="A15" s="6"/>
-      <c r="B15" s="43" t="s">
+      <c r="B15" s="83" t="s">
         <v>29</v>
       </c>
-      <c r="C15" s="43"/>
-[...57 lines deleted...]
-      <c r="BI15" s="43"/>
+      <c r="C15" s="83"/>
+      <c r="D15" s="83"/>
+      <c r="E15" s="83"/>
+      <c r="F15" s="83"/>
+      <c r="G15" s="83"/>
+      <c r="H15" s="83"/>
+      <c r="I15" s="83"/>
+      <c r="J15" s="83"/>
+      <c r="K15" s="83"/>
+      <c r="L15" s="83"/>
+      <c r="M15" s="83"/>
+      <c r="N15" s="83"/>
+      <c r="O15" s="83"/>
+      <c r="P15" s="83"/>
+      <c r="Q15" s="83"/>
+      <c r="R15" s="83"/>
+      <c r="S15" s="83"/>
+      <c r="T15" s="83"/>
+      <c r="U15" s="83"/>
+      <c r="V15" s="83"/>
+      <c r="W15" s="83"/>
+      <c r="X15" s="83"/>
+      <c r="Y15" s="83"/>
+      <c r="Z15" s="83"/>
+      <c r="AA15" s="83"/>
+      <c r="AB15" s="83"/>
+      <c r="AC15" s="83"/>
+      <c r="AD15" s="83"/>
+      <c r="AE15" s="83"/>
+      <c r="AF15" s="83"/>
+      <c r="AG15" s="83"/>
+      <c r="AH15" s="83"/>
+      <c r="AI15" s="83"/>
+      <c r="AJ15" s="83"/>
+      <c r="AK15" s="83"/>
+      <c r="AL15" s="83"/>
+      <c r="AM15" s="83"/>
+      <c r="AN15" s="83"/>
+      <c r="AO15" s="83"/>
+      <c r="AP15" s="83"/>
+      <c r="AQ15" s="83"/>
+      <c r="AR15" s="83"/>
+      <c r="AS15" s="83"/>
+      <c r="AT15" s="83"/>
+      <c r="AU15" s="83"/>
+      <c r="AV15" s="83"/>
+      <c r="AW15" s="83"/>
+      <c r="AX15" s="83"/>
+      <c r="AY15" s="83"/>
+      <c r="AZ15" s="83"/>
+      <c r="BA15" s="83"/>
+      <c r="BB15" s="83"/>
+      <c r="BC15" s="83"/>
+      <c r="BD15" s="83"/>
+      <c r="BE15" s="83"/>
+      <c r="BF15" s="83"/>
+      <c r="BG15" s="83"/>
+      <c r="BH15" s="83"/>
+      <c r="BI15" s="83"/>
       <c r="BJ15" s="6"/>
       <c r="BK15" s="6"/>
       <c r="BL15" s="6"/>
       <c r="BM15" s="6"/>
       <c r="BN15" s="6"/>
       <c r="BO15" s="6"/>
       <c r="BP15" s="6"/>
       <c r="BQ15" s="6"/>
       <c r="BR15" s="6"/>
       <c r="BS15" s="6"/>
       <c r="BT15" s="6"/>
       <c r="BU15" s="6"/>
       <c r="BV15" s="6"/>
       <c r="BW15" s="6"/>
       <c r="BX15" s="6"/>
       <c r="BY15" s="5"/>
       <c r="BZ15" s="5"/>
       <c r="CA15" s="5"/>
       <c r="CB15" s="5"/>
       <c r="CC15" s="5"/>
       <c r="CD15" s="5"/>
       <c r="CE15" s="5"/>
       <c r="CF15" s="5"/>
       <c r="CG15" s="5"/>
       <c r="CH15" s="5"/>
       <c r="CI15" s="5"/>
     </row>
     <row r="16" spans="1:109" ht="22.5" customHeight="1" thickBot="1">
       <c r="A16" s="6"/>
       <c r="B16" s="6"/>
       <c r="C16" s="6"/>
       <c r="D16" s="6"/>
       <c r="E16" s="6"/>
       <c r="F16" s="6"/>
       <c r="G16" s="6"/>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
-      <c r="K16" s="45" t="s">
+      <c r="K16" s="82" t="s">
         <v>11</v>
       </c>
-      <c r="L16" s="45"/>
-      <c r="M16" s="45"/>
+      <c r="L16" s="82"/>
+      <c r="M16" s="82"/>
       <c r="N16" s="6"/>
       <c r="O16" s="6"/>
       <c r="P16" s="6"/>
       <c r="Q16" s="6"/>
       <c r="R16" s="6"/>
       <c r="S16" s="6"/>
       <c r="T16" s="6"/>
       <c r="U16" s="6"/>
       <c r="V16" s="6"/>
-      <c r="W16" s="45" t="s">
+      <c r="W16" s="82" t="s">
         <v>11</v>
       </c>
-      <c r="X16" s="45"/>
-      <c r="Y16" s="45"/>
+      <c r="X16" s="82"/>
+      <c r="Y16" s="82"/>
       <c r="Z16" s="6"/>
       <c r="AA16" s="6"/>
       <c r="AB16" s="6"/>
       <c r="AC16" s="6"/>
       <c r="AD16" s="6"/>
       <c r="AE16" s="6"/>
       <c r="AF16" s="6"/>
       <c r="AG16" s="6"/>
-      <c r="AH16" s="42" t="s">
+      <c r="AH16" s="76" t="s">
         <v>11</v>
       </c>
-      <c r="AI16" s="42"/>
-[...1 lines deleted...]
-      <c r="AK16" s="42"/>
+      <c r="AI16" s="76"/>
+      <c r="AJ16" s="76"/>
+      <c r="AK16" s="76"/>
       <c r="AL16" s="6"/>
       <c r="AM16" s="6"/>
       <c r="AN16" s="6"/>
       <c r="AO16" s="6"/>
       <c r="AP16" s="6"/>
       <c r="AQ16" s="6"/>
       <c r="AR16" s="6"/>
       <c r="AS16" s="6"/>
-      <c r="AT16" s="42" t="s">
+      <c r="AT16" s="76" t="s">
         <v>11</v>
       </c>
-      <c r="AU16" s="42"/>
-[...1 lines deleted...]
-      <c r="AW16" s="42"/>
+      <c r="AU16" s="76"/>
+      <c r="AV16" s="76"/>
+      <c r="AW16" s="76"/>
       <c r="AX16" s="6"/>
       <c r="AY16" s="6"/>
       <c r="AZ16" s="6"/>
       <c r="BA16" s="6"/>
       <c r="BB16" s="6"/>
       <c r="BC16" s="6"/>
       <c r="BD16" s="6"/>
       <c r="BE16" s="6"/>
-      <c r="BF16" s="42" t="s">
+      <c r="BF16" s="76" t="s">
         <v>11</v>
       </c>
-      <c r="BG16" s="42"/>
-[...1 lines deleted...]
-      <c r="BI16" s="42"/>
+      <c r="BG16" s="76"/>
+      <c r="BH16" s="76"/>
+      <c r="BI16" s="76"/>
       <c r="BJ16" s="6"/>
       <c r="BK16" s="6"/>
       <c r="BL16" s="6"/>
       <c r="BM16" s="6"/>
       <c r="BN16" s="6"/>
       <c r="BO16" s="6"/>
       <c r="BP16" s="6"/>
       <c r="BQ16" s="6"/>
-      <c r="BR16" s="42" t="s">
+      <c r="BR16" s="76" t="s">
         <v>11</v>
       </c>
-      <c r="BS16" s="42"/>
-[...1 lines deleted...]
-      <c r="BU16" s="42"/>
+      <c r="BS16" s="76"/>
+      <c r="BT16" s="76"/>
+      <c r="BU16" s="76"/>
       <c r="BV16" s="6"/>
       <c r="BW16" s="6"/>
       <c r="BX16" s="6"/>
       <c r="BY16" s="6"/>
       <c r="BZ16" s="6"/>
       <c r="CA16" s="6"/>
       <c r="CB16" s="6"/>
       <c r="CC16" s="6"/>
-      <c r="CD16" s="42" t="s">
+      <c r="CD16" s="76" t="s">
         <v>11</v>
       </c>
-      <c r="CE16" s="42"/>
-[...1 lines deleted...]
-      <c r="CG16" s="42"/>
+      <c r="CE16" s="76"/>
+      <c r="CF16" s="76"/>
+      <c r="CG16" s="76"/>
       <c r="CH16" s="6"/>
       <c r="CI16" s="6"/>
       <c r="CJ16" s="6"/>
       <c r="CK16" s="6"/>
       <c r="CL16" s="6"/>
       <c r="CM16" s="6"/>
       <c r="CN16" s="6"/>
       <c r="CO16" s="6"/>
-      <c r="CP16" s="42" t="s">
+      <c r="CP16" s="76" t="s">
         <v>11</v>
       </c>
-      <c r="CQ16" s="42"/>
-[...1 lines deleted...]
-      <c r="CS16" s="42"/>
+      <c r="CQ16" s="76"/>
+      <c r="CR16" s="76"/>
+      <c r="CS16" s="76"/>
       <c r="CT16" s="6"/>
       <c r="CU16" s="6"/>
       <c r="CV16" s="6"/>
       <c r="CW16" s="6"/>
       <c r="CX16" s="6"/>
       <c r="CY16" s="6"/>
       <c r="CZ16" s="6"/>
       <c r="DA16" s="6"/>
-      <c r="DB16" s="42" t="s">
+      <c r="DB16" s="76" t="s">
         <v>11</v>
       </c>
-      <c r="DC16" s="42"/>
-[...1 lines deleted...]
-      <c r="DE16" s="42"/>
+      <c r="DC16" s="76"/>
+      <c r="DD16" s="76"/>
+      <c r="DE16" s="76"/>
     </row>
     <row r="17" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A17" s="46"/>
-      <c r="B17" s="49" t="s">
+      <c r="A17" s="80"/>
+      <c r="B17" s="73" t="s">
         <v>28</v>
       </c>
-      <c r="C17" s="50"/>
-[...10 lines deleted...]
-      <c r="N17" s="49" t="s">
+      <c r="C17" s="74"/>
+      <c r="D17" s="74"/>
+      <c r="E17" s="74"/>
+      <c r="F17" s="74"/>
+      <c r="G17" s="74"/>
+      <c r="H17" s="74"/>
+      <c r="I17" s="74"/>
+      <c r="J17" s="74"/>
+      <c r="K17" s="74"/>
+      <c r="L17" s="74"/>
+      <c r="M17" s="75"/>
+      <c r="N17" s="73" t="s">
         <v>15</v>
       </c>
-      <c r="O17" s="50"/>
-[...10 lines deleted...]
-      <c r="Z17" s="49" t="s">
+      <c r="O17" s="74"/>
+      <c r="P17" s="74"/>
+      <c r="Q17" s="74"/>
+      <c r="R17" s="74"/>
+      <c r="S17" s="74"/>
+      <c r="T17" s="74"/>
+      <c r="U17" s="74"/>
+      <c r="V17" s="74"/>
+      <c r="W17" s="74"/>
+      <c r="X17" s="74"/>
+      <c r="Y17" s="75"/>
+      <c r="Z17" s="73" t="s">
         <v>27</v>
       </c>
-      <c r="AA17" s="50"/>
-[...10 lines deleted...]
-      <c r="AL17" s="49" t="s">
+      <c r="AA17" s="74"/>
+      <c r="AB17" s="74"/>
+      <c r="AC17" s="74"/>
+      <c r="AD17" s="74"/>
+      <c r="AE17" s="74"/>
+      <c r="AF17" s="74"/>
+      <c r="AG17" s="74"/>
+      <c r="AH17" s="74"/>
+      <c r="AI17" s="74"/>
+      <c r="AJ17" s="74"/>
+      <c r="AK17" s="75"/>
+      <c r="AL17" s="73" t="s">
         <v>26</v>
       </c>
-      <c r="AM17" s="50"/>
-[...10 lines deleted...]
-      <c r="AX17" s="49" t="s">
+      <c r="AM17" s="74"/>
+      <c r="AN17" s="74"/>
+      <c r="AO17" s="74"/>
+      <c r="AP17" s="74"/>
+      <c r="AQ17" s="74"/>
+      <c r="AR17" s="74"/>
+      <c r="AS17" s="74"/>
+      <c r="AT17" s="74"/>
+      <c r="AU17" s="74"/>
+      <c r="AV17" s="74"/>
+      <c r="AW17" s="75"/>
+      <c r="AX17" s="73" t="s">
         <v>17</v>
       </c>
-      <c r="AY17" s="50"/>
-[...10 lines deleted...]
-      <c r="BJ17" s="49" t="s">
+      <c r="AY17" s="74"/>
+      <c r="AZ17" s="74"/>
+      <c r="BA17" s="74"/>
+      <c r="BB17" s="74"/>
+      <c r="BC17" s="74"/>
+      <c r="BD17" s="74"/>
+      <c r="BE17" s="74"/>
+      <c r="BF17" s="74"/>
+      <c r="BG17" s="74"/>
+      <c r="BH17" s="74"/>
+      <c r="BI17" s="75"/>
+      <c r="BJ17" s="73" t="s">
         <v>33</v>
       </c>
-      <c r="BK17" s="50"/>
-[...10 lines deleted...]
-      <c r="BV17" s="49" t="s">
+      <c r="BK17" s="74"/>
+      <c r="BL17" s="74"/>
+      <c r="BM17" s="74"/>
+      <c r="BN17" s="74"/>
+      <c r="BO17" s="74"/>
+      <c r="BP17" s="74"/>
+      <c r="BQ17" s="74"/>
+      <c r="BR17" s="74"/>
+      <c r="BS17" s="74"/>
+      <c r="BT17" s="74"/>
+      <c r="BU17" s="75"/>
+      <c r="BV17" s="73" t="s">
         <v>34</v>
       </c>
-      <c r="BW17" s="50"/>
-[...10 lines deleted...]
-      <c r="CH17" s="49" t="s">
+      <c r="BW17" s="74"/>
+      <c r="BX17" s="74"/>
+      <c r="BY17" s="74"/>
+      <c r="BZ17" s="74"/>
+      <c r="CA17" s="74"/>
+      <c r="CB17" s="74"/>
+      <c r="CC17" s="74"/>
+      <c r="CD17" s="74"/>
+      <c r="CE17" s="74"/>
+      <c r="CF17" s="74"/>
+      <c r="CG17" s="75"/>
+      <c r="CH17" s="73" t="s">
         <v>35</v>
       </c>
-      <c r="CI17" s="50"/>
-[...10 lines deleted...]
-      <c r="CT17" s="39" t="s">
+      <c r="CI17" s="74"/>
+      <c r="CJ17" s="74"/>
+      <c r="CK17" s="74"/>
+      <c r="CL17" s="74"/>
+      <c r="CM17" s="74"/>
+      <c r="CN17" s="74"/>
+      <c r="CO17" s="74"/>
+      <c r="CP17" s="74"/>
+      <c r="CQ17" s="74"/>
+      <c r="CR17" s="74"/>
+      <c r="CS17" s="75"/>
+      <c r="CT17" s="77" t="s">
         <v>32</v>
       </c>
-      <c r="CU17" s="40"/>
-[...9 lines deleted...]
-      <c r="DE17" s="41"/>
+      <c r="CU17" s="78"/>
+      <c r="CV17" s="78"/>
+      <c r="CW17" s="78"/>
+      <c r="CX17" s="78"/>
+      <c r="CY17" s="78"/>
+      <c r="CZ17" s="78"/>
+      <c r="DA17" s="78"/>
+      <c r="DB17" s="78"/>
+      <c r="DC17" s="78"/>
+      <c r="DD17" s="78"/>
+      <c r="DE17" s="79"/>
     </row>
     <row r="18" spans="1:109" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A18" s="47"/>
+      <c r="A18" s="81"/>
       <c r="B18" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>1</v>
       </c>
       <c r="D18" s="7" t="s">
         <v>2</v>
       </c>
       <c r="E18" s="7" t="s">
         <v>3</v>
       </c>
       <c r="F18" s="7" t="s">
         <v>4</v>
       </c>
       <c r="G18" s="7" t="s">
         <v>5</v>
       </c>
       <c r="H18" s="7" t="s">
         <v>6</v>
       </c>
       <c r="I18" s="7" t="s">
         <v>7</v>
       </c>
       <c r="J18" s="7" t="s">
@@ -5284,147 +5300,149 @@
       </c>
       <c r="BL19" s="12">
         <v>4853.5532320412731</v>
       </c>
       <c r="BM19" s="12">
         <v>6583.5590630648894</v>
       </c>
       <c r="BN19" s="12">
         <v>8125.5035420175864</v>
       </c>
       <c r="BO19" s="36">
         <v>11099.90339854285</v>
       </c>
       <c r="BP19" s="14">
         <v>13079.869493578448</v>
       </c>
       <c r="BQ19" s="15">
         <v>14931.615791525299</v>
       </c>
       <c r="BR19" s="16">
         <v>21783.773442306465</v>
       </c>
       <c r="BS19" s="17">
         <v>24469.320345972632</v>
       </c>
-      <c r="BT19" s="48">
+      <c r="BT19" s="39">
         <v>27502.015099374421</v>
       </c>
       <c r="BU19" s="12">
         <v>32052.345631112385</v>
       </c>
-      <c r="BV19" s="52">
+      <c r="BV19" s="40">
         <v>1639.250192771123</v>
       </c>
       <c r="BW19" s="19">
         <v>3635.3837794835699</v>
       </c>
       <c r="BX19" s="20">
         <v>4895.5574260540088</v>
       </c>
       <c r="BY19" s="21">
         <v>7028.7101723343903</v>
       </c>
       <c r="BZ19" s="22">
         <v>8634.4146385893691</v>
       </c>
       <c r="CA19" s="23">
         <v>11624.657946214484</v>
       </c>
       <c r="CB19" s="14">
         <v>13647.853347989792</v>
       </c>
       <c r="CC19" s="15">
         <v>16185.6467904612</v>
       </c>
       <c r="CD19" s="16">
         <v>24544.215464059904</v>
       </c>
       <c r="CE19" s="17">
         <v>27656.766902454889</v>
       </c>
-      <c r="CF19" s="48">
+      <c r="CF19" s="39">
         <v>30599.775206029826</v>
       </c>
       <c r="CG19" s="12">
         <v>35569.774163127586</v>
       </c>
       <c r="CH19" s="18">
         <v>1645.8466659441619</v>
       </c>
       <c r="CI19" s="19">
         <v>4129.6260609738783</v>
       </c>
       <c r="CJ19" s="20">
         <v>5887.8376746535614</v>
       </c>
       <c r="CK19" s="21">
         <v>8369.8779417758142</v>
       </c>
       <c r="CL19" s="22">
         <v>10229.469468330873</v>
       </c>
       <c r="CM19" s="23">
         <v>13552.23620085416</v>
       </c>
       <c r="CN19" s="14">
         <v>16178.177215713762</v>
       </c>
       <c r="CO19" s="15">
         <v>18806.922093002628</v>
       </c>
       <c r="CP19" s="16">
         <v>27755.614644593843</v>
       </c>
       <c r="CQ19" s="17">
         <v>31867.94912481057</v>
       </c>
-      <c r="CR19" s="48">
+      <c r="CR19" s="39">
         <v>35745.091474199042</v>
       </c>
       <c r="CS19" s="12">
         <v>41503.020439302789</v>
       </c>
       <c r="CT19" s="18">
         <v>2050.0374637566551</v>
       </c>
       <c r="CU19" s="19">
         <v>5175.3324895262413</v>
       </c>
       <c r="CV19" s="20">
         <v>6728.134849982478</v>
       </c>
       <c r="CW19" s="21">
         <v>9711.0975167746201</v>
       </c>
       <c r="CX19" s="22">
         <v>11874.045617182705</v>
       </c>
       <c r="CY19" s="23">
         <v>16276.321044085584</v>
       </c>
-      <c r="CZ19" s="14"/>
+      <c r="CZ19" s="14">
+        <v>19603.571216609078</v>
+      </c>
       <c r="DA19" s="15"/>
       <c r="DB19" s="16"/>
       <c r="DC19" s="17"/>
       <c r="DD19" s="35"/>
       <c r="DE19" s="12"/>
     </row>
     <row r="20" spans="1:109">
       <c r="A20" s="24" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="25">
         <v>29.860530326379116</v>
       </c>
       <c r="C20" s="25">
         <v>69.592052528319215</v>
       </c>
       <c r="D20" s="25">
         <v>99.734871230690942</v>
       </c>
       <c r="E20" s="25">
         <v>126.89663084001469</v>
       </c>
       <c r="F20" s="25">
         <v>156.99075171354883</v>
       </c>
@@ -5535,213 +5553,215 @@
       </c>
       <c r="AP20" s="25">
         <v>88.18798888969242</v>
       </c>
       <c r="AQ20" s="25">
         <v>98.884884253253574</v>
       </c>
       <c r="AR20" s="25">
         <v>114.69855196696959</v>
       </c>
       <c r="AS20" s="25">
         <v>134.68456840498291</v>
       </c>
       <c r="AT20" s="25">
         <v>236.74547218494848</v>
       </c>
       <c r="AU20" s="25">
         <v>270.92974797173781</v>
       </c>
       <c r="AV20" s="25">
         <v>456.31305020530601</v>
       </c>
       <c r="AW20" s="25">
         <v>754.38498885648312</v>
       </c>
-      <c r="AX20" s="52">
+      <c r="AX20" s="40">
         <v>15.152925753463672</v>
       </c>
-      <c r="AY20" s="53">
+      <c r="AY20" s="41">
         <v>54.475993432096253</v>
       </c>
-      <c r="AZ20" s="54">
+      <c r="AZ20" s="42">
         <v>73.591546767391591</v>
       </c>
-      <c r="BA20" s="55">
+      <c r="BA20" s="43">
         <v>85.440467583006964</v>
       </c>
-      <c r="BB20" s="56">
+      <c r="BB20" s="44">
         <v>99.904665619404312</v>
       </c>
-      <c r="BC20" s="57">
+      <c r="BC20" s="45">
         <v>111.89786202889866</v>
       </c>
-      <c r="BD20" s="58">
+      <c r="BD20" s="46">
         <v>128.92905101558114</v>
       </c>
-      <c r="BE20" s="59">
+      <c r="BE20" s="47">
         <v>153.67022829117676</v>
       </c>
-      <c r="BF20" s="60">
+      <c r="BF20" s="48">
         <v>177.63440319316655</v>
       </c>
-      <c r="BG20" s="61">
+      <c r="BG20" s="49">
         <v>204.49968309359585</v>
       </c>
-      <c r="BH20" s="62">
+      <c r="BH20" s="50">
         <v>464.53745688841036</v>
       </c>
       <c r="BI20" s="10">
         <v>962.08027661344454</v>
       </c>
-      <c r="BJ20" s="52">
+      <c r="BJ20" s="40">
         <v>6.8314677833263957</v>
       </c>
       <c r="BK20" s="26">
         <v>35.758802141983296</v>
       </c>
       <c r="BL20" s="27">
         <v>52.069118949731589</v>
       </c>
       <c r="BM20" s="28">
         <v>58.069767611044043</v>
       </c>
       <c r="BN20" s="29">
         <v>59.218907285657721</v>
       </c>
       <c r="BO20" s="30">
         <v>62.681781344422561</v>
       </c>
       <c r="BP20" s="31">
         <v>73.049691303506549</v>
       </c>
       <c r="BQ20" s="32">
         <v>90.618937926118434</v>
       </c>
       <c r="BR20" s="33">
         <v>164.11575908884316</v>
       </c>
       <c r="BS20" s="34">
         <v>187.10620904841895</v>
       </c>
-      <c r="BT20" s="48">
+      <c r="BT20" s="39">
         <v>444.24523056549015</v>
       </c>
       <c r="BU20" s="12">
         <v>751.5212142121544</v>
       </c>
-      <c r="BV20" s="52">
+      <c r="BV20" s="40">
         <v>16.77281388664731</v>
       </c>
       <c r="BW20" s="26">
         <v>58.851881590240041</v>
       </c>
       <c r="BX20" s="27">
         <v>87.161499191921592</v>
       </c>
       <c r="BY20" s="28">
         <v>104.04251633756019</v>
       </c>
       <c r="BZ20" s="29">
         <v>114.79430818980475</v>
       </c>
       <c r="CA20" s="30">
         <v>124.94772169040748</v>
       </c>
       <c r="CB20" s="31">
         <v>143.19382586962456</v>
       </c>
       <c r="CC20" s="32">
         <v>175.13046577886149</v>
       </c>
       <c r="CD20" s="33">
         <v>278.50146167940761</v>
       </c>
       <c r="CE20" s="34">
         <v>312.74050409193052</v>
       </c>
-      <c r="CF20" s="48">
+      <c r="CF20" s="39">
         <v>607.47047063122227</v>
       </c>
       <c r="CG20" s="12">
         <v>914.01371894233637</v>
       </c>
       <c r="CH20" s="18">
         <v>38.347230362494372</v>
       </c>
       <c r="CI20" s="26">
         <v>85.550899370253433</v>
       </c>
       <c r="CJ20" s="27">
         <v>119.79564310901416</v>
       </c>
       <c r="CK20" s="28">
         <v>183.92057135336006</v>
       </c>
       <c r="CL20" s="29">
         <v>212.77596892353966</v>
       </c>
       <c r="CM20" s="30">
         <v>291.54997918740423</v>
       </c>
       <c r="CN20" s="31">
         <v>339.72732263467549</v>
       </c>
       <c r="CO20" s="32">
         <v>383.69949886801987</v>
       </c>
       <c r="CP20" s="33">
         <v>507.07921803889133</v>
       </c>
       <c r="CQ20" s="34">
         <v>602.08062030251358</v>
       </c>
-      <c r="CR20" s="48">
+      <c r="CR20" s="39">
         <v>688.71055939742291</v>
       </c>
       <c r="CS20" s="12">
         <v>849.80446557311006</v>
       </c>
       <c r="CT20" s="18">
         <v>17.992794376740225</v>
       </c>
       <c r="CU20" s="26">
         <v>91.893093867751929</v>
       </c>
       <c r="CV20" s="27">
         <v>138.0601975860462</v>
       </c>
       <c r="CW20" s="28">
         <v>174.13610794392559</v>
       </c>
       <c r="CX20" s="29">
         <v>186.36934168698014</v>
       </c>
       <c r="CY20" s="30">
         <v>194.62790622146636</v>
       </c>
-      <c r="CZ20" s="31"/>
+      <c r="CZ20" s="31">
+        <v>219.82195395698099</v>
+      </c>
       <c r="DA20" s="32"/>
       <c r="DB20" s="33"/>
       <c r="DC20" s="34"/>
       <c r="DD20" s="35"/>
       <c r="DE20" s="12"/>
     </row>
     <row r="21" spans="1:109">
       <c r="A21" s="24" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="12">
         <v>14.031453058197364</v>
       </c>
       <c r="C21" s="12">
         <v>39.807319450795603</v>
       </c>
       <c r="D21" s="12">
         <v>54.602531267159549</v>
       </c>
       <c r="E21" s="12">
         <v>95.560557455043948</v>
       </c>
       <c r="F21" s="12">
         <v>126.97963847998223</v>
       </c>
@@ -5852,213 +5872,215 @@
       </c>
       <c r="AP21" s="13">
         <v>155.20230911364408</v>
       </c>
       <c r="AQ21" s="36">
         <v>177.96359025222682</v>
       </c>
       <c r="AR21" s="36">
         <v>201.67540649431965</v>
       </c>
       <c r="AS21" s="36">
         <v>223.2287775046585</v>
       </c>
       <c r="AT21" s="12">
         <v>350.88847809067607</v>
       </c>
       <c r="AU21" s="12">
         <v>414.28368645531543</v>
       </c>
       <c r="AV21" s="12">
         <v>500.95985509261186</v>
       </c>
       <c r="AW21" s="12">
         <v>677.85548306767907</v>
       </c>
-      <c r="AX21" s="52">
+      <c r="AX21" s="40">
         <v>21.411592666881809</v>
       </c>
-      <c r="AY21" s="53">
+      <c r="AY21" s="41">
         <v>82.450383043450699</v>
       </c>
-      <c r="AZ21" s="54">
+      <c r="AZ21" s="42">
         <v>124.23819726502644</v>
       </c>
-      <c r="BA21" s="55">
+      <c r="BA21" s="43">
         <v>197.95620543271906</v>
       </c>
-      <c r="BB21" s="56">
+      <c r="BB21" s="44">
         <v>234.34852250349093</v>
       </c>
-      <c r="BC21" s="57">
+      <c r="BC21" s="45">
         <v>269.80347372390611</v>
       </c>
-      <c r="BD21" s="58">
+      <c r="BD21" s="46">
         <v>312.36970355249809</v>
       </c>
-      <c r="BE21" s="59">
+      <c r="BE21" s="47">
         <v>345.54717586279781</v>
       </c>
-      <c r="BF21" s="60">
+      <c r="BF21" s="48">
         <v>564.22024346585602</v>
       </c>
-      <c r="BG21" s="61">
+      <c r="BG21" s="49">
         <v>626.31556815691397</v>
       </c>
-      <c r="BH21" s="62">
+      <c r="BH21" s="50">
         <v>754.95722110711438</v>
       </c>
       <c r="BI21" s="12">
         <v>967.49183561822713</v>
       </c>
-      <c r="BJ21" s="52">
+      <c r="BJ21" s="40">
         <v>25.082135703948033</v>
       </c>
       <c r="BK21" s="26">
         <v>81.263475594458598</v>
       </c>
       <c r="BL21" s="27">
         <v>118.50416892023341</v>
       </c>
       <c r="BM21" s="28">
         <v>204.53193537192911</v>
       </c>
       <c r="BN21" s="29">
         <v>263.64298119144854</v>
       </c>
       <c r="BO21" s="30">
         <v>305.72597886934545</v>
       </c>
       <c r="BP21" s="31">
         <v>355.10051110780864</v>
       </c>
       <c r="BQ21" s="32">
         <v>396.88370636185277</v>
       </c>
       <c r="BR21" s="33">
         <v>624.40908112090676</v>
       </c>
       <c r="BS21" s="34">
         <v>716.30734164609612</v>
       </c>
-      <c r="BT21" s="48">
+      <c r="BT21" s="39">
         <v>888.82326531804563</v>
       </c>
       <c r="BU21" s="12">
         <v>1132.3863748598642</v>
       </c>
-      <c r="BV21" s="52">
+      <c r="BV21" s="40">
         <v>26.757512333872445</v>
       </c>
       <c r="BW21" s="26">
         <v>92.525712974079454</v>
       </c>
       <c r="BX21" s="27">
         <v>139.40259374660528</v>
       </c>
       <c r="BY21" s="28">
         <v>215.3544122849664</v>
       </c>
       <c r="BZ21" s="29">
         <v>281.01057314162466</v>
       </c>
       <c r="CA21" s="30">
         <v>328.36493120845233</v>
       </c>
       <c r="CB21" s="31">
         <v>380.36108165958177</v>
       </c>
       <c r="CC21" s="32">
         <v>435.0545479898874</v>
       </c>
       <c r="CD21" s="33">
         <v>667.33738772953848</v>
       </c>
       <c r="CE21" s="34">
         <v>756.49440509755618</v>
       </c>
-      <c r="CF21" s="48">
+      <c r="CF21" s="39">
         <v>973.62567576464721</v>
       </c>
       <c r="CG21" s="12">
         <v>1242.9744200060234</v>
       </c>
       <c r="CH21" s="18">
         <v>48.416215804111729</v>
       </c>
       <c r="CI21" s="26">
         <v>133.58013019860607</v>
       </c>
       <c r="CJ21" s="27">
         <v>172.39332052301444</v>
       </c>
       <c r="CK21" s="28">
         <v>231.95863139966329</v>
       </c>
       <c r="CL21" s="29">
         <v>275.06035361523823</v>
       </c>
       <c r="CM21" s="30">
         <v>384.83121709840577</v>
       </c>
       <c r="CN21" s="31">
         <v>444.24848997083762</v>
       </c>
       <c r="CO21" s="32">
         <v>498.28185245509684</v>
       </c>
       <c r="CP21" s="33">
         <v>843.23063256807495</v>
       </c>
       <c r="CQ21" s="34">
         <v>971.00269458430239</v>
       </c>
-      <c r="CR21" s="48">
+      <c r="CR21" s="39">
         <v>1093.7698731157193</v>
       </c>
       <c r="CS21" s="12">
         <v>1295.7759053783245</v>
       </c>
       <c r="CT21" s="18">
         <v>24.811490142399816</v>
       </c>
       <c r="CU21" s="26">
         <v>99.305993085605351</v>
       </c>
       <c r="CV21" s="27">
         <v>153.70642236704546</v>
       </c>
       <c r="CW21" s="28">
         <v>348.93712324698242</v>
       </c>
       <c r="CX21" s="29">
         <v>412.41521239239898</v>
       </c>
       <c r="CY21" s="30">
         <v>510.19339296443985</v>
       </c>
-      <c r="CZ21" s="31"/>
+      <c r="CZ21" s="31">
+        <v>521.14984737654652</v>
+      </c>
       <c r="DA21" s="32"/>
       <c r="DB21" s="33"/>
       <c r="DC21" s="34"/>
       <c r="DD21" s="35"/>
       <c r="DE21" s="12"/>
     </row>
     <row r="22" spans="1:109">
       <c r="A22" s="24" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="12">
         <v>142.59386375063315</v>
       </c>
       <c r="C22" s="12">
         <v>333.48337380700298</v>
       </c>
       <c r="D22" s="12">
         <v>396.29115574749306</v>
       </c>
       <c r="E22" s="12">
         <v>525.9025628756882</v>
       </c>
       <c r="F22" s="12">
         <v>680.01692731391745</v>
       </c>
@@ -6169,213 +6191,215 @@
       </c>
       <c r="AP22" s="13">
         <v>651.31865335819793</v>
       </c>
       <c r="AQ22" s="36">
         <v>1043.9789151633647</v>
       </c>
       <c r="AR22" s="36">
         <v>1264.0167964375969</v>
       </c>
       <c r="AS22" s="36">
         <v>1463.3875149772155</v>
       </c>
       <c r="AT22" s="12">
         <v>2002.7177272934671</v>
       </c>
       <c r="AU22" s="12">
         <v>2318.115874604327</v>
       </c>
       <c r="AV22" s="12">
         <v>2540.0499118677226</v>
       </c>
       <c r="AW22" s="12">
         <v>2877.9976161399431</v>
       </c>
-      <c r="AX22" s="52">
+      <c r="AX22" s="40">
         <v>216.00845327490907</v>
       </c>
-      <c r="AY22" s="53">
+      <c r="AY22" s="41">
         <v>495.73007959815135</v>
       </c>
-      <c r="AZ22" s="54">
+      <c r="AZ22" s="42">
         <v>599.4852361974522</v>
       </c>
-      <c r="BA22" s="55">
+      <c r="BA22" s="43">
         <v>791.49726816654425</v>
       </c>
-      <c r="BB22" s="56">
+      <c r="BB22" s="44">
         <v>961.85351243811044</v>
       </c>
-      <c r="BC22" s="57">
+      <c r="BC22" s="45">
         <v>1616.8994147965909</v>
       </c>
-      <c r="BD22" s="58">
+      <c r="BD22" s="46">
         <v>1926.8383242198684</v>
       </c>
-      <c r="BE22" s="59">
+      <c r="BE22" s="47">
         <v>2207.8009576420777</v>
       </c>
-      <c r="BF22" s="60">
+      <c r="BF22" s="48">
         <v>3169.5705095677376</v>
       </c>
-      <c r="BG22" s="61">
+      <c r="BG22" s="49">
         <v>3639.9884449885062</v>
       </c>
-      <c r="BH22" s="62">
+      <c r="BH22" s="50">
         <v>4003.138324058993</v>
       </c>
       <c r="BI22" s="12">
         <v>4519.6698384053097</v>
       </c>
-      <c r="BJ22" s="52">
+      <c r="BJ22" s="40">
         <v>203.77075706793693</v>
       </c>
       <c r="BK22" s="26">
         <v>500.65268646408271</v>
       </c>
       <c r="BL22" s="27">
         <v>600.18695491017024</v>
       </c>
       <c r="BM22" s="28">
         <v>803.14908235723931</v>
       </c>
       <c r="BN22" s="29">
         <v>975.33475557394581</v>
       </c>
       <c r="BO22" s="30">
         <v>1608.5838810480871</v>
       </c>
       <c r="BP22" s="31">
         <v>1921.1205161325213</v>
       </c>
       <c r="BQ22" s="32">
         <v>2211.7571379338879</v>
       </c>
       <c r="BR22" s="33">
         <v>3098.6299888348071</v>
       </c>
       <c r="BS22" s="34">
         <v>3579.718966230841</v>
       </c>
-      <c r="BT22" s="48">
+      <c r="BT22" s="39">
         <v>3940.8480017466177</v>
       </c>
       <c r="BU22" s="12">
         <v>4541.413231084789</v>
       </c>
-      <c r="BV22" s="52">
+      <c r="BV22" s="40">
         <v>219.37290818028572</v>
       </c>
       <c r="BW22" s="26">
         <v>545.76191996143689</v>
       </c>
       <c r="BX22" s="27">
         <v>650.48545618304706</v>
       </c>
       <c r="BY22" s="28">
         <v>864.64571959327134</v>
       </c>
       <c r="BZ22" s="29">
         <v>1051.7020819275881</v>
       </c>
       <c r="CA22" s="30">
         <v>1735.4313729533039</v>
       </c>
       <c r="CB22" s="31">
         <v>2080.1191313466279</v>
       </c>
       <c r="CC22" s="32">
         <v>2416.1653175046222</v>
       </c>
       <c r="CD22" s="33">
         <v>3449.8496857977325</v>
       </c>
       <c r="CE22" s="34">
         <v>3951.6810913427612</v>
       </c>
-      <c r="CF22" s="48">
+      <c r="CF22" s="39">
         <v>4348.0755138716922</v>
       </c>
       <c r="CG22" s="12">
         <v>5008.6586590179049</v>
       </c>
       <c r="CH22" s="18">
         <v>257.08466018572494</v>
       </c>
       <c r="CI22" s="26">
         <v>734.63299861434029</v>
       </c>
       <c r="CJ22" s="27">
         <v>947.88632999373249</v>
       </c>
       <c r="CK22" s="28">
         <v>1324.0635878344756</v>
       </c>
       <c r="CL22" s="29">
         <v>1553.5376276732907</v>
       </c>
       <c r="CM22" s="30">
         <v>2149.1217543769144</v>
       </c>
       <c r="CN22" s="31">
         <v>2509.1490852759457</v>
       </c>
       <c r="CO22" s="32">
         <v>2840.7471091928674</v>
       </c>
       <c r="CP22" s="33">
         <v>3789.7641334232676</v>
       </c>
       <c r="CQ22" s="34">
         <v>4358.979976156179</v>
       </c>
-      <c r="CR22" s="48">
+      <c r="CR22" s="39">
         <v>5003.5775608976792</v>
       </c>
       <c r="CS22" s="12">
         <v>6106.4461977503033</v>
       </c>
       <c r="CT22" s="18">
         <v>197.29073854522196</v>
       </c>
       <c r="CU22" s="26">
         <v>573.91046716222945</v>
       </c>
       <c r="CV22" s="27">
         <v>705.62674209401757</v>
       </c>
       <c r="CW22" s="28">
         <v>1073.3201435830319</v>
       </c>
       <c r="CX22" s="29">
         <v>1259.2104211422627</v>
       </c>
       <c r="CY22" s="30">
         <v>2159.2066438325464</v>
       </c>
-      <c r="CZ22" s="31"/>
+      <c r="CZ22" s="31">
+        <v>2604.3678761999436</v>
+      </c>
       <c r="DA22" s="32"/>
       <c r="DB22" s="33"/>
       <c r="DC22" s="34"/>
       <c r="DD22" s="35"/>
       <c r="DE22" s="12"/>
     </row>
     <row r="23" spans="1:109">
       <c r="A23" s="24" t="s">
         <v>22</v>
       </c>
       <c r="B23" s="12">
         <v>97.507561185125837</v>
       </c>
       <c r="C23" s="12">
         <v>208.11734697160156</v>
       </c>
       <c r="D23" s="12">
         <v>253.16450933295221</v>
       </c>
       <c r="E23" s="12">
         <v>338.2894784509017</v>
       </c>
       <c r="F23" s="12">
         <v>444.35391077745396</v>
       </c>
@@ -6486,213 +6510,215 @@
       </c>
       <c r="AP23" s="13">
         <v>1066.3118017807731</v>
       </c>
       <c r="AQ23" s="36">
         <v>1606.1457795914578</v>
       </c>
       <c r="AR23" s="36">
         <v>1954.5234333227095</v>
       </c>
       <c r="AS23" s="36">
         <v>2246.7707927935721</v>
       </c>
       <c r="AT23" s="12">
         <v>3765.127815796201</v>
       </c>
       <c r="AU23" s="12">
         <v>4462.2594625680777</v>
       </c>
       <c r="AV23" s="12">
         <v>4932.3422026862554</v>
       </c>
       <c r="AW23" s="12">
         <v>5685.4232403701089</v>
       </c>
-      <c r="AX23" s="52">
+      <c r="AX23" s="40">
         <v>170.57467378480794</v>
       </c>
-      <c r="AY23" s="53">
+      <c r="AY23" s="41">
         <v>366.36558295704924</v>
       </c>
-      <c r="AZ23" s="54">
+      <c r="AZ23" s="42">
         <v>445.84037366036807</v>
       </c>
-      <c r="BA23" s="55">
+      <c r="BA23" s="43">
         <v>601.46524819184572</v>
       </c>
-      <c r="BB23" s="56">
+      <c r="BB23" s="44">
         <v>746.78693963696492</v>
       </c>
-      <c r="BC23" s="57">
+      <c r="BC23" s="45">
         <v>959.05919386480127</v>
       </c>
-      <c r="BD23" s="58">
+      <c r="BD23" s="46">
         <v>1224.9823916999314</v>
       </c>
-      <c r="BE23" s="59">
+      <c r="BE23" s="47">
         <v>1463.3094666217773</v>
       </c>
-      <c r="BF23" s="60">
+      <c r="BF23" s="48">
         <v>2648.3053355722018</v>
       </c>
-      <c r="BG23" s="61">
+      <c r="BG23" s="49">
         <v>3216.1847120556995</v>
       </c>
-      <c r="BH23" s="62">
+      <c r="BH23" s="50">
         <v>3526.4725858892921</v>
       </c>
       <c r="BI23" s="12">
         <v>3931.2879447585015</v>
       </c>
-      <c r="BJ23" s="52">
+      <c r="BJ23" s="40">
         <v>164.59252502148112</v>
       </c>
       <c r="BK23" s="26">
         <v>357.53541639214598</v>
       </c>
       <c r="BL23" s="27">
         <v>430.64000168073778</v>
       </c>
       <c r="BM23" s="28">
         <v>599.63023820626552</v>
       </c>
       <c r="BN23" s="29">
         <v>746.11900137668772</v>
       </c>
       <c r="BO23" s="30">
         <v>965.56387061437727</v>
       </c>
       <c r="BP23" s="31">
         <v>1282.1987594032291</v>
       </c>
       <c r="BQ23" s="32">
         <v>1533.664899064941</v>
       </c>
       <c r="BR23" s="33">
         <v>3042.7629879043443</v>
       </c>
       <c r="BS23" s="34">
         <v>3552.7527583240499</v>
       </c>
-      <c r="BT23" s="48">
+      <c r="BT23" s="39">
         <v>3880.3180796942738</v>
       </c>
       <c r="BU23" s="12">
         <v>4310.9885361818206</v>
       </c>
-      <c r="BV23" s="52">
+      <c r="BV23" s="40">
         <v>176.65846953814378</v>
       </c>
       <c r="BW23" s="26">
         <v>396.24259662752252</v>
       </c>
       <c r="BX23" s="27">
         <v>485.83303173076803</v>
       </c>
       <c r="BY23" s="28">
         <v>669.08041408046984</v>
       </c>
       <c r="BZ23" s="29">
         <v>833.37263726123638</v>
       </c>
       <c r="CA23" s="30">
         <v>1042.6817890007692</v>
       </c>
       <c r="CB23" s="31">
         <v>1373.1557704215645</v>
       </c>
       <c r="CC23" s="32">
         <v>1644.812598865426</v>
       </c>
       <c r="CD23" s="33">
         <v>3513.2098859795524</v>
       </c>
       <c r="CE23" s="34">
         <v>4174.283086446686</v>
       </c>
-      <c r="CF23" s="48">
+      <c r="CF23" s="39">
         <v>4548.0589538992554</v>
       </c>
       <c r="CG23" s="12">
         <v>5017.5262953901556</v>
       </c>
       <c r="CH23" s="18">
         <v>173.86020565109192</v>
       </c>
       <c r="CI23" s="26">
         <v>426.26185794952715</v>
       </c>
       <c r="CJ23" s="27">
         <v>539.81354898026041</v>
       </c>
       <c r="CK23" s="28">
         <v>759.33075137590924</v>
       </c>
       <c r="CL23" s="29">
         <v>896.42314723849563</v>
       </c>
       <c r="CM23" s="30">
         <v>1274.5516235281277</v>
       </c>
       <c r="CN23" s="31">
         <v>1541.3410281408949</v>
       </c>
       <c r="CO23" s="32">
         <v>1791.2332060565643</v>
       </c>
       <c r="CP23" s="33">
         <v>3380.846041040164</v>
       </c>
       <c r="CQ23" s="34">
         <v>3948.387613362655</v>
       </c>
-      <c r="CR23" s="48">
+      <c r="CR23" s="39">
         <v>4363.6382991078872</v>
       </c>
       <c r="CS23" s="12">
         <v>5049.5850144968535</v>
       </c>
       <c r="CT23" s="18">
         <v>152.1679172857007</v>
       </c>
       <c r="CU23" s="26">
         <v>415.56771448148027</v>
       </c>
       <c r="CV23" s="27">
         <v>532.43320335560804</v>
       </c>
       <c r="CW23" s="28">
         <v>885.38423049103767</v>
       </c>
       <c r="CX23" s="29">
         <v>1114.7127913529496</v>
       </c>
       <c r="CY23" s="30">
         <v>1383.9678842958342</v>
       </c>
-      <c r="CZ23" s="31"/>
+      <c r="CZ23" s="31">
+        <v>1685.5945629188732</v>
+      </c>
       <c r="DA23" s="32"/>
       <c r="DB23" s="33"/>
       <c r="DC23" s="34"/>
       <c r="DD23" s="35"/>
       <c r="DE23" s="12"/>
     </row>
     <row r="24" spans="1:109">
       <c r="A24" s="24" t="s">
         <v>23</v>
       </c>
       <c r="B24" s="12">
         <v>289.29254677614063</v>
       </c>
       <c r="C24" s="12">
         <v>630.75416074123268</v>
       </c>
       <c r="D24" s="12">
         <v>737.28629426612417</v>
       </c>
       <c r="E24" s="12">
         <v>951.49000109278404</v>
       </c>
       <c r="F24" s="12">
         <v>1205.1203128343973</v>
       </c>
@@ -6803,213 +6829,215 @@
       </c>
       <c r="AP24" s="13">
         <v>1571.4634151472032</v>
       </c>
       <c r="AQ24" s="36">
         <v>2318.3259535263396</v>
       </c>
       <c r="AR24" s="36">
         <v>2682.2485896291391</v>
       </c>
       <c r="AS24" s="36">
         <v>3006.3470177313857</v>
       </c>
       <c r="AT24" s="12">
         <v>4674.6592480741047</v>
       </c>
       <c r="AU24" s="12">
         <v>5290.8674778831792</v>
       </c>
       <c r="AV24" s="12">
         <v>5509.3296428286103</v>
       </c>
       <c r="AW24" s="12">
         <v>6195.1845282763397</v>
       </c>
-      <c r="AX24" s="52">
+      <c r="AX24" s="40">
         <v>449.99103097377292</v>
       </c>
-      <c r="AY24" s="53">
+      <c r="AY24" s="41">
         <v>968.49710149359385</v>
       </c>
-      <c r="AZ24" s="54">
+      <c r="AZ24" s="42">
         <v>1134.0259268892187</v>
       </c>
-      <c r="BA24" s="55">
+      <c r="BA24" s="43">
         <v>1459.0113965585545</v>
       </c>
-      <c r="BB24" s="56">
+      <c r="BB24" s="44">
         <v>1737.0726606092267</v>
       </c>
-      <c r="BC24" s="57">
+      <c r="BC24" s="45">
         <v>2914.1492783638846</v>
       </c>
-      <c r="BD24" s="58">
+      <c r="BD24" s="46">
         <v>3470.0605838009151</v>
       </c>
-      <c r="BE24" s="59">
+      <c r="BE24" s="47">
         <v>3972.6634974557223</v>
       </c>
-      <c r="BF24" s="60">
+      <c r="BF24" s="48">
         <v>5898.1541308595752</v>
       </c>
-      <c r="BG24" s="61">
+      <c r="BG24" s="49">
         <v>6783.3671876417811</v>
       </c>
-      <c r="BH24" s="62">
+      <c r="BH24" s="50">
         <v>7029.993488405963</v>
       </c>
       <c r="BI24" s="12">
         <v>8429.7207435360215</v>
       </c>
-      <c r="BJ24" s="52">
+      <c r="BJ24" s="40">
         <v>441.53173716500407</v>
       </c>
       <c r="BK24" s="26">
         <v>966.59793064174312</v>
       </c>
       <c r="BL24" s="27">
         <v>1127.4946500048191</v>
       </c>
       <c r="BM24" s="28">
         <v>1483.5721995878487</v>
       </c>
       <c r="BN24" s="29">
         <v>1776.8970565095274</v>
       </c>
       <c r="BO24" s="30">
         <v>2908.8911601331838</v>
       </c>
       <c r="BP24" s="31">
         <v>3429.7282919099171</v>
       </c>
       <c r="BQ24" s="32">
         <v>3918.2916187284495</v>
       </c>
       <c r="BR24" s="33">
         <v>6230.9500640219921</v>
       </c>
       <c r="BS24" s="34">
         <v>7074.6895279589535</v>
       </c>
-      <c r="BT24" s="48">
+      <c r="BT24" s="39">
         <v>7442.7015978249783</v>
       </c>
       <c r="BU24" s="12">
         <v>8516.5520688164634</v>
       </c>
-      <c r="BV24" s="52">
+      <c r="BV24" s="40">
         <v>455.86477558396291</v>
       </c>
       <c r="BW24" s="26">
         <v>1049.28481564142</v>
       </c>
       <c r="BX24" s="27">
         <v>1202.5425868855348</v>
       </c>
       <c r="BY24" s="28">
         <v>1554.4414708955842</v>
       </c>
       <c r="BZ24" s="29">
         <v>1872.6518815726167</v>
       </c>
       <c r="CA24" s="30">
         <v>3085.4960176752456</v>
       </c>
       <c r="CB24" s="31">
         <v>3663.7422816077096</v>
       </c>
       <c r="CC24" s="32">
         <v>4213.6016085790889</v>
       </c>
       <c r="CD24" s="33">
         <v>6889.3201657821319</v>
       </c>
       <c r="CE24" s="34">
         <v>7905.8494816883194</v>
       </c>
-      <c r="CF24" s="48">
+      <c r="CF24" s="39">
         <v>8358.8603765787193</v>
       </c>
       <c r="CG24" s="12">
         <v>9362.6404799046541</v>
       </c>
       <c r="CH24" s="18">
         <v>419.79955576313552</v>
       </c>
       <c r="CI24" s="26">
         <v>1049.8229601181304</v>
       </c>
       <c r="CJ24" s="27">
         <v>1375.5409511852367</v>
       </c>
       <c r="CK24" s="28">
         <v>1860.1238523297432</v>
       </c>
       <c r="CL24" s="29">
         <v>2223.1824687089547</v>
       </c>
       <c r="CM24" s="30">
         <v>3092.5750732792121</v>
       </c>
       <c r="CN24" s="31">
         <v>3626.7005346316546</v>
       </c>
       <c r="CO24" s="32">
         <v>4129.7443254706332</v>
       </c>
       <c r="CP24" s="33">
         <v>6780.9633278721158</v>
       </c>
       <c r="CQ24" s="34">
         <v>7829.1944468642287</v>
       </c>
-      <c r="CR24" s="48">
+      <c r="CR24" s="39">
         <v>8836.5582674766538</v>
       </c>
       <c r="CS24" s="12">
         <v>10424.088058783862</v>
       </c>
       <c r="CT24" s="18">
         <v>441.48122961223652</v>
       </c>
       <c r="CU24" s="26">
         <v>1149.5098117931764</v>
       </c>
       <c r="CV24" s="27">
         <v>1418.8279354045749</v>
       </c>
       <c r="CW24" s="28">
         <v>1996.2063273661806</v>
       </c>
       <c r="CX24" s="29">
         <v>2344.1650214604911</v>
       </c>
       <c r="CY24" s="30">
         <v>3764.5701627372932</v>
       </c>
-      <c r="CZ24" s="31"/>
+      <c r="CZ24" s="31">
+        <v>4497.4578722045335</v>
+      </c>
       <c r="DA24" s="32"/>
       <c r="DB24" s="33"/>
       <c r="DC24" s="34"/>
       <c r="DD24" s="35"/>
       <c r="DE24" s="12"/>
     </row>
     <row r="25" spans="1:109">
       <c r="A25" s="24" t="s">
         <v>24</v>
       </c>
       <c r="B25" s="12">
         <v>52.795964781943972</v>
       </c>
       <c r="C25" s="12">
         <v>123.1078080644225</v>
       </c>
       <c r="D25" s="12">
         <v>164.73574572596027</v>
       </c>
       <c r="E25" s="12">
         <v>220.46126866059063</v>
       </c>
       <c r="F25" s="12">
         <v>276.14983551192978</v>
       </c>
@@ -7120,213 +7148,215 @@
       </c>
       <c r="AP25" s="13">
         <v>497.42947346978872</v>
       </c>
       <c r="AQ25" s="36">
         <v>595.27691275314692</v>
       </c>
       <c r="AR25" s="36">
         <v>679.43366857480714</v>
       </c>
       <c r="AS25" s="36">
         <v>824.70950587050845</v>
       </c>
       <c r="AT25" s="12">
         <v>1240.2382073555902</v>
       </c>
       <c r="AU25" s="12">
         <v>1456.0548812284212</v>
       </c>
       <c r="AV25" s="12">
         <v>1939.7667196307393</v>
       </c>
       <c r="AW25" s="12">
         <v>2401.3823548289288</v>
       </c>
-      <c r="AX25" s="52">
+      <c r="AX25" s="40">
         <v>174.32216599812426</v>
       </c>
-      <c r="AY25" s="53">
+      <c r="AY25" s="41">
         <v>392.90767734403818</v>
       </c>
-      <c r="AZ25" s="54">
+      <c r="AZ25" s="42">
         <v>525.37202121280336</v>
       </c>
-      <c r="BA25" s="55">
+      <c r="BA25" s="43">
         <v>695.26728411527324</v>
       </c>
-      <c r="BB25" s="56">
+      <c r="BB25" s="44">
         <v>854.75882737273514</v>
       </c>
-      <c r="BC25" s="57">
+      <c r="BC25" s="45">
         <v>1019.9743214312798</v>
       </c>
-      <c r="BD25" s="58">
+      <c r="BD25" s="46">
         <v>1177.75429440269</v>
       </c>
-      <c r="BE25" s="59">
+      <c r="BE25" s="47">
         <v>1388.7357590356464</v>
       </c>
-      <c r="BF25" s="60">
+      <c r="BF25" s="48">
         <v>3182.9567112656441</v>
       </c>
-      <c r="BG25" s="61">
+      <c r="BG25" s="49">
         <v>3505.2021102779158</v>
       </c>
-      <c r="BH25" s="62">
+      <c r="BH25" s="50">
         <v>4207.361085461097</v>
       </c>
       <c r="BI25" s="12">
         <v>4541.3270871513023</v>
       </c>
-      <c r="BJ25" s="52">
+      <c r="BJ25" s="40">
         <v>276.70888510851819</v>
       </c>
       <c r="BK25" s="26">
         <v>603.43914062598787</v>
       </c>
       <c r="BL25" s="27">
         <v>882.08195789987417</v>
       </c>
       <c r="BM25" s="28">
         <v>1182.9238962387665</v>
       </c>
       <c r="BN25" s="29">
         <v>1469.9549910316236</v>
       </c>
       <c r="BO25" s="30">
         <v>1755.8426717413465</v>
       </c>
       <c r="BP25" s="31">
         <v>2027.7610528419616</v>
       </c>
       <c r="BQ25" s="32">
         <v>2341.4701179299545</v>
       </c>
       <c r="BR25" s="33">
         <v>3404.9757225277058</v>
       </c>
       <c r="BS25" s="34">
         <v>3873.2105801672924</v>
       </c>
-      <c r="BT25" s="48">
+      <c r="BT25" s="39">
         <v>5189.6696376461832</v>
       </c>
       <c r="BU25" s="12">
         <v>6593.1773009080898</v>
       </c>
-      <c r="BV25" s="52">
+      <c r="BV25" s="40">
         <v>322.64913383972322</v>
       </c>
       <c r="BW25" s="26">
         <v>695.41440832245303</v>
       </c>
       <c r="BX25" s="27">
         <v>1025.7008042578659</v>
       </c>
       <c r="BY25" s="28">
         <v>1398.5742352417678</v>
       </c>
       <c r="BZ25" s="29">
         <v>1732.9015171089986</v>
       </c>
       <c r="CA25" s="30">
         <v>2071.2602967725156</v>
       </c>
       <c r="CB25" s="31">
         <v>2393.32797594967</v>
       </c>
       <c r="CC25" s="32">
         <v>3118.2741196314391</v>
       </c>
       <c r="CD25" s="33">
         <v>4091.7750878655115</v>
       </c>
       <c r="CE25" s="34">
         <v>4569.6345173619075</v>
       </c>
-      <c r="CF25" s="48">
+      <c r="CF25" s="39">
         <v>5406.5463454065748</v>
       </c>
       <c r="CG25" s="12">
         <v>6959.8230037191561</v>
       </c>
       <c r="CH25" s="18">
         <v>368.95178027344451</v>
       </c>
       <c r="CI25" s="26">
         <v>714.71284059661184</v>
       </c>
       <c r="CJ25" s="27">
         <v>1120.9909528803262</v>
       </c>
       <c r="CK25" s="28">
         <v>1825.876854078957</v>
       </c>
       <c r="CL25" s="29">
         <v>2300.3608426801766</v>
       </c>
       <c r="CM25" s="30">
         <v>2968.4765613854902</v>
       </c>
       <c r="CN25" s="31">
         <v>3585.427357150953</v>
       </c>
       <c r="CO25" s="32">
         <v>4256.6655432735661</v>
       </c>
       <c r="CP25" s="33">
         <v>5543.2985849303604</v>
       </c>
       <c r="CQ25" s="34">
         <v>6321.8845192415229</v>
       </c>
-      <c r="CR25" s="48">
+      <c r="CR25" s="39">
         <v>7070.384065130751</v>
       </c>
       <c r="CS25" s="12">
         <v>8044.1064019564747</v>
       </c>
       <c r="CT25" s="18">
         <v>718.9461881429321</v>
       </c>
       <c r="CU25" s="26">
         <v>1641.4571469428247</v>
       </c>
       <c r="CV25" s="27">
         <v>2439.3983061455365</v>
       </c>
       <c r="CW25" s="28">
         <v>3176.0147995992202</v>
       </c>
       <c r="CX25" s="29">
         <v>3899.5389956059371</v>
       </c>
       <c r="CY25" s="30">
         <v>4678.3558919612669</v>
       </c>
-      <c r="CZ25" s="31"/>
+      <c r="CZ25" s="31">
+        <v>5553.1048513033911</v>
+      </c>
       <c r="DA25" s="32"/>
       <c r="DB25" s="33"/>
       <c r="DC25" s="34"/>
       <c r="DD25" s="35"/>
       <c r="DE25" s="12"/>
     </row>
     <row r="26" spans="1:109">
       <c r="A26" s="37" t="s">
         <v>25</v>
       </c>
       <c r="B26" s="12">
         <v>74.983476189006808</v>
       </c>
       <c r="C26" s="12">
         <v>175.9749617284678</v>
       </c>
       <c r="D26" s="12">
         <v>240.70655981926694</v>
       </c>
       <c r="E26" s="12">
         <v>312.86731473882151</v>
       </c>
       <c r="F26" s="12">
         <v>399.40906601555815</v>
       </c>
@@ -7437,213 +7467,215 @@
       </c>
       <c r="AP26" s="13">
         <v>545.84091048609685</v>
       </c>
       <c r="AQ26" s="36">
         <v>804.03278535731249</v>
       </c>
       <c r="AR26" s="36">
         <v>1014.6351417868311</v>
       </c>
       <c r="AS26" s="36">
         <v>1238.430826244924</v>
       </c>
       <c r="AT26" s="12">
         <v>1948.7116678877203</v>
       </c>
       <c r="AU26" s="12">
         <v>2289.4523754613228</v>
       </c>
       <c r="AV26" s="12">
         <v>2652.9430156437447</v>
       </c>
       <c r="AW26" s="12">
         <v>3076.095076813519</v>
       </c>
-      <c r="AX26" s="52">
+      <c r="AX26" s="40">
         <v>305.59776852269829</v>
       </c>
-      <c r="AY26" s="53">
+      <c r="AY26" s="41">
         <v>650.21855987126969</v>
       </c>
-      <c r="AZ26" s="54">
+      <c r="AZ26" s="42">
         <v>866.03480221934547</v>
       </c>
-      <c r="BA26" s="55">
+      <c r="BA26" s="43">
         <v>1203.7609791502116</v>
       </c>
-      <c r="BB26" s="56">
+      <c r="BB26" s="44">
         <v>1535.8097069993078</v>
       </c>
-      <c r="BC26" s="57">
+      <c r="BC26" s="45">
         <v>2061.7974163737786</v>
       </c>
-      <c r="BD26" s="58">
+      <c r="BD26" s="46">
         <v>2442.9715678618668</v>
       </c>
-      <c r="BE26" s="59">
+      <c r="BE26" s="47">
         <v>2733.1221059591053</v>
       </c>
-      <c r="BF26" s="60">
+      <c r="BF26" s="48">
         <v>3810.9503931735076</v>
       </c>
-      <c r="BG26" s="61">
+      <c r="BG26" s="49">
         <v>4343.3424012055184</v>
       </c>
-      <c r="BH26" s="62">
+      <c r="BH26" s="50">
         <v>4885.4528140655893</v>
       </c>
       <c r="BI26" s="12">
         <v>5341.0525919527781</v>
       </c>
-      <c r="BJ26" s="52">
+      <c r="BJ26" s="40">
         <v>495.3560347581431</v>
       </c>
       <c r="BK26" s="26">
         <v>1077.8721662220271</v>
       </c>
       <c r="BL26" s="27">
         <v>1642.5763794347613</v>
       </c>
       <c r="BM26" s="28">
         <v>2251.6819433705355</v>
       </c>
       <c r="BN26" s="29">
         <v>2834.3358486471193</v>
       </c>
       <c r="BO26" s="30">
         <v>3492.6140543101965</v>
       </c>
       <c r="BP26" s="31">
         <v>3990.9106703172965</v>
       </c>
       <c r="BQ26" s="32">
         <v>4438.9293729375713</v>
       </c>
       <c r="BR26" s="33">
         <v>5218.1178731569189</v>
       </c>
       <c r="BS26" s="34">
         <v>5485.7278707001951</v>
       </c>
-      <c r="BT26" s="48">
+      <c r="BT26" s="39">
         <v>5715.6021946017327</v>
       </c>
       <c r="BU26" s="12">
         <v>6206.5344436063115</v>
       </c>
-      <c r="BV26" s="52">
+      <c r="BV26" s="40">
         <v>421.17457940848777</v>
       </c>
       <c r="BW26" s="26">
         <v>797.30244436641829</v>
       </c>
       <c r="BX26" s="27">
         <v>1304.4314540582657</v>
       </c>
       <c r="BY26" s="28">
         <v>2222.5714039007707</v>
       </c>
       <c r="BZ26" s="29">
         <v>2747.9816393874999</v>
       </c>
       <c r="CA26" s="30">
         <v>3236.4758169137899</v>
       </c>
       <c r="CB26" s="31">
         <v>3613.9532811350136</v>
       </c>
       <c r="CC26" s="32">
         <v>4182.6081321118736</v>
       </c>
       <c r="CD26" s="33">
         <v>5654.2217892260278</v>
       </c>
       <c r="CE26" s="34">
         <v>5986.0838164257266</v>
       </c>
-      <c r="CF26" s="48">
+      <c r="CF26" s="39">
         <v>6357.1378698777153</v>
       </c>
       <c r="CG26" s="12">
         <v>7064.1375861473034</v>
       </c>
       <c r="CH26" s="18">
         <v>339.38701790415899</v>
       </c>
       <c r="CI26" s="26">
         <v>985.06437412640889</v>
       </c>
       <c r="CJ26" s="27">
         <v>1611.4169279819771</v>
       </c>
       <c r="CK26" s="28">
         <v>2184.6036934037065</v>
       </c>
       <c r="CL26" s="29">
         <v>2768.1290594911793</v>
       </c>
       <c r="CM26" s="30">
         <v>3391.1299919986086</v>
       </c>
       <c r="CN26" s="31">
         <v>4131.5833979088029</v>
       </c>
       <c r="CO26" s="32">
         <v>4906.5505576858832</v>
       </c>
       <c r="CP26" s="33">
         <v>6910.4327067209761</v>
       </c>
       <c r="CQ26" s="34">
         <v>7836.4192542991732</v>
       </c>
-      <c r="CR26" s="48">
+      <c r="CR26" s="39">
         <v>8688.4528490729317</v>
       </c>
       <c r="CS26" s="12">
         <v>9733.2143953638624</v>
       </c>
       <c r="CT26" s="18">
         <v>497.34710565142382</v>
       </c>
       <c r="CU26" s="26">
         <v>1203.6882621931741</v>
       </c>
       <c r="CV26" s="27">
         <v>1340.0820430296501</v>
       </c>
       <c r="CW26" s="28">
         <v>2057.0987845442419</v>
       </c>
       <c r="CX26" s="29">
         <v>2657.6338335416858</v>
       </c>
       <c r="CY26" s="30">
         <v>3585.3991620727347</v>
       </c>
-      <c r="CZ26" s="31"/>
+      <c r="CZ26" s="31">
+        <v>4522.0742526488084</v>
+      </c>
       <c r="DA26" s="32"/>
       <c r="DB26" s="33"/>
       <c r="DC26" s="34"/>
       <c r="DD26" s="35"/>
       <c r="DE26" s="12"/>
     </row>
     <row r="27" spans="1:109">
       <c r="A27" s="6"/>
       <c r="B27" s="6"/>
       <c r="C27" s="6"/>
       <c r="D27" s="6"/>
       <c r="E27" s="6"/>
       <c r="F27" s="6"/>
       <c r="G27" s="6"/>
       <c r="H27" s="6"/>
       <c r="I27" s="6"/>
       <c r="J27" s="6"/>
       <c r="K27" s="6"/>
       <c r="L27" s="6"/>
       <c r="M27" s="6"/>
       <c r="N27" s="6"/>
       <c r="O27" s="6"/>
       <c r="P27" s="6"/>
       <c r="Q27" s="6"/>
       <c r="R27" s="6"/>
@@ -7697,399 +7729,399 @@
       <c r="BN27" s="6"/>
       <c r="BO27" s="6"/>
       <c r="BP27" s="6"/>
       <c r="BQ27" s="6"/>
       <c r="BR27" s="6"/>
       <c r="BS27" s="6"/>
       <c r="BT27" s="6"/>
       <c r="BU27" s="6"/>
       <c r="BV27" s="6"/>
       <c r="BW27" s="6"/>
       <c r="BX27" s="6"/>
       <c r="BY27" s="5"/>
       <c r="BZ27" s="5"/>
       <c r="CA27" s="5"/>
       <c r="CB27" s="5"/>
       <c r="CC27" s="5"/>
       <c r="CD27" s="5"/>
       <c r="CE27" s="5"/>
       <c r="CF27" s="5"/>
       <c r="CG27" s="5"/>
       <c r="CH27" s="5"/>
       <c r="CI27" s="5"/>
     </row>
     <row r="28" spans="1:109" ht="21" customHeight="1">
       <c r="A28" s="6"/>
-      <c r="B28" s="43" t="s">
+      <c r="B28" s="83" t="s">
         <v>30</v>
       </c>
-      <c r="C28" s="43"/>
-[...57 lines deleted...]
-      <c r="BI28" s="43"/>
+      <c r="C28" s="83"/>
+      <c r="D28" s="83"/>
+      <c r="E28" s="83"/>
+      <c r="F28" s="83"/>
+      <c r="G28" s="83"/>
+      <c r="H28" s="83"/>
+      <c r="I28" s="83"/>
+      <c r="J28" s="83"/>
+      <c r="K28" s="83"/>
+      <c r="L28" s="83"/>
+      <c r="M28" s="83"/>
+      <c r="N28" s="83"/>
+      <c r="O28" s="83"/>
+      <c r="P28" s="83"/>
+      <c r="Q28" s="83"/>
+      <c r="R28" s="83"/>
+      <c r="S28" s="83"/>
+      <c r="T28" s="83"/>
+      <c r="U28" s="83"/>
+      <c r="V28" s="83"/>
+      <c r="W28" s="83"/>
+      <c r="X28" s="83"/>
+      <c r="Y28" s="83"/>
+      <c r="Z28" s="83"/>
+      <c r="AA28" s="83"/>
+      <c r="AB28" s="83"/>
+      <c r="AC28" s="83"/>
+      <c r="AD28" s="83"/>
+      <c r="AE28" s="83"/>
+      <c r="AF28" s="83"/>
+      <c r="AG28" s="83"/>
+      <c r="AH28" s="83"/>
+      <c r="AI28" s="83"/>
+      <c r="AJ28" s="83"/>
+      <c r="AK28" s="83"/>
+      <c r="AL28" s="83"/>
+      <c r="AM28" s="83"/>
+      <c r="AN28" s="83"/>
+      <c r="AO28" s="83"/>
+      <c r="AP28" s="83"/>
+      <c r="AQ28" s="83"/>
+      <c r="AR28" s="83"/>
+      <c r="AS28" s="83"/>
+      <c r="AT28" s="83"/>
+      <c r="AU28" s="83"/>
+      <c r="AV28" s="83"/>
+      <c r="AW28" s="83"/>
+      <c r="AX28" s="83"/>
+      <c r="AY28" s="83"/>
+      <c r="AZ28" s="83"/>
+      <c r="BA28" s="83"/>
+      <c r="BB28" s="83"/>
+      <c r="BC28" s="83"/>
+      <c r="BD28" s="83"/>
+      <c r="BE28" s="83"/>
+      <c r="BF28" s="83"/>
+      <c r="BG28" s="83"/>
+      <c r="BH28" s="83"/>
+      <c r="BI28" s="83"/>
       <c r="BJ28" s="6"/>
       <c r="BK28" s="6"/>
       <c r="BL28" s="6"/>
       <c r="BM28" s="6"/>
       <c r="BN28" s="6"/>
       <c r="BO28" s="6"/>
       <c r="BP28" s="6"/>
       <c r="BQ28" s="6"/>
       <c r="BR28" s="6"/>
       <c r="BS28" s="6"/>
       <c r="BT28" s="6"/>
       <c r="BU28" s="6"/>
       <c r="BV28" s="6"/>
       <c r="BW28" s="6"/>
       <c r="BX28" s="6"/>
       <c r="BY28" s="5"/>
       <c r="BZ28" s="5"/>
       <c r="CA28" s="5"/>
       <c r="CB28" s="5"/>
       <c r="CC28" s="5"/>
       <c r="CD28" s="5"/>
       <c r="CE28" s="5"/>
       <c r="CF28" s="5"/>
       <c r="CG28" s="5"/>
       <c r="CH28" s="5"/>
       <c r="CI28" s="5"/>
     </row>
     <row r="29" spans="1:109" ht="22.5" customHeight="1" thickBot="1">
       <c r="A29" s="6"/>
       <c r="B29" s="6"/>
       <c r="C29" s="6"/>
       <c r="D29" s="6"/>
       <c r="E29" s="6"/>
       <c r="F29" s="6"/>
       <c r="G29" s="6"/>
       <c r="H29" s="6"/>
       <c r="I29" s="6"/>
       <c r="J29" s="6"/>
-      <c r="K29" s="42" t="s">
+      <c r="K29" s="76" t="s">
         <v>11</v>
       </c>
-      <c r="L29" s="42"/>
-      <c r="M29" s="42"/>
+      <c r="L29" s="76"/>
+      <c r="M29" s="76"/>
       <c r="N29" s="6"/>
       <c r="O29" s="6"/>
       <c r="P29" s="6"/>
       <c r="Q29" s="6"/>
       <c r="R29" s="6"/>
       <c r="S29" s="6"/>
       <c r="T29" s="6"/>
       <c r="U29" s="6"/>
       <c r="V29" s="6"/>
-      <c r="W29" s="45" t="s">
+      <c r="W29" s="82" t="s">
         <v>11</v>
       </c>
-      <c r="X29" s="45"/>
-      <c r="Y29" s="45"/>
+      <c r="X29" s="82"/>
+      <c r="Y29" s="82"/>
       <c r="Z29" s="6"/>
       <c r="AA29" s="6"/>
       <c r="AB29" s="6"/>
       <c r="AC29" s="6"/>
       <c r="AD29" s="6"/>
       <c r="AE29" s="6"/>
       <c r="AF29" s="6"/>
       <c r="AG29" s="6"/>
-      <c r="AH29" s="42" t="s">
+      <c r="AH29" s="76" t="s">
         <v>11</v>
       </c>
-      <c r="AI29" s="42"/>
-[...1 lines deleted...]
-      <c r="AK29" s="42"/>
+      <c r="AI29" s="76"/>
+      <c r="AJ29" s="76"/>
+      <c r="AK29" s="76"/>
       <c r="AL29" s="6"/>
       <c r="AM29" s="6"/>
       <c r="AN29" s="6"/>
       <c r="AO29" s="6"/>
       <c r="AP29" s="6"/>
       <c r="AQ29" s="6"/>
       <c r="AR29" s="6"/>
       <c r="AS29" s="6"/>
-      <c r="AT29" s="42" t="s">
+      <c r="AT29" s="76" t="s">
         <v>11</v>
       </c>
-      <c r="AU29" s="42"/>
-[...1 lines deleted...]
-      <c r="AW29" s="42"/>
+      <c r="AU29" s="76"/>
+      <c r="AV29" s="76"/>
+      <c r="AW29" s="76"/>
       <c r="AX29" s="6"/>
       <c r="AY29" s="6"/>
       <c r="AZ29" s="6"/>
       <c r="BA29" s="6"/>
       <c r="BB29" s="6"/>
       <c r="BC29" s="6"/>
       <c r="BD29" s="6"/>
       <c r="BE29" s="6"/>
-      <c r="BF29" s="42" t="s">
+      <c r="BF29" s="76" t="s">
         <v>11</v>
       </c>
-      <c r="BG29" s="42"/>
-[...1 lines deleted...]
-      <c r="BI29" s="42"/>
+      <c r="BG29" s="76"/>
+      <c r="BH29" s="76"/>
+      <c r="BI29" s="76"/>
       <c r="BJ29" s="6"/>
       <c r="BK29" s="6"/>
       <c r="BL29" s="6"/>
       <c r="BM29" s="6"/>
       <c r="BN29" s="6"/>
       <c r="BO29" s="6"/>
       <c r="BP29" s="6"/>
       <c r="BQ29" s="6"/>
-      <c r="BR29" s="42" t="s">
+      <c r="BR29" s="76" t="s">
         <v>11</v>
       </c>
-      <c r="BS29" s="42"/>
-[...1 lines deleted...]
-      <c r="BU29" s="42"/>
+      <c r="BS29" s="76"/>
+      <c r="BT29" s="76"/>
+      <c r="BU29" s="76"/>
       <c r="BV29" s="6"/>
       <c r="BW29" s="6"/>
       <c r="BX29" s="6"/>
       <c r="BY29" s="6"/>
       <c r="BZ29" s="6"/>
       <c r="CA29" s="6"/>
       <c r="CB29" s="6"/>
       <c r="CC29" s="6"/>
-      <c r="CD29" s="42" t="s">
+      <c r="CD29" s="76" t="s">
         <v>11</v>
       </c>
-      <c r="CE29" s="42"/>
-[...1 lines deleted...]
-      <c r="CG29" s="42"/>
+      <c r="CE29" s="76"/>
+      <c r="CF29" s="76"/>
+      <c r="CG29" s="76"/>
       <c r="CH29" s="6"/>
       <c r="CI29" s="6"/>
       <c r="CJ29" s="6"/>
       <c r="CK29" s="6"/>
       <c r="CL29" s="6"/>
       <c r="CM29" s="6"/>
       <c r="CN29" s="6"/>
       <c r="CO29" s="6"/>
-      <c r="CP29" s="42" t="s">
+      <c r="CP29" s="76" t="s">
         <v>11</v>
       </c>
-      <c r="CQ29" s="42"/>
-[...1 lines deleted...]
-      <c r="CS29" s="42"/>
+      <c r="CQ29" s="76"/>
+      <c r="CR29" s="76"/>
+      <c r="CS29" s="76"/>
       <c r="CT29" s="6"/>
       <c r="CU29" s="6"/>
       <c r="CV29" s="6"/>
       <c r="CW29" s="6"/>
       <c r="CX29" s="6"/>
       <c r="CY29" s="6"/>
       <c r="CZ29" s="6"/>
       <c r="DA29" s="6"/>
-      <c r="DB29" s="42" t="s">
+      <c r="DB29" s="76" t="s">
         <v>11</v>
       </c>
-      <c r="DC29" s="42"/>
-[...1 lines deleted...]
-      <c r="DE29" s="42"/>
+      <c r="DC29" s="76"/>
+      <c r="DD29" s="76"/>
+      <c r="DE29" s="76"/>
     </row>
     <row r="30" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A30" s="46"/>
-      <c r="B30" s="49" t="s">
+      <c r="A30" s="80"/>
+      <c r="B30" s="73" t="s">
         <v>28</v>
       </c>
-      <c r="C30" s="50"/>
-[...10 lines deleted...]
-      <c r="N30" s="49" t="s">
+      <c r="C30" s="74"/>
+      <c r="D30" s="74"/>
+      <c r="E30" s="74"/>
+      <c r="F30" s="74"/>
+      <c r="G30" s="74"/>
+      <c r="H30" s="74"/>
+      <c r="I30" s="74"/>
+      <c r="J30" s="74"/>
+      <c r="K30" s="74"/>
+      <c r="L30" s="74"/>
+      <c r="M30" s="75"/>
+      <c r="N30" s="73" t="s">
         <v>15</v>
       </c>
-      <c r="O30" s="50"/>
-[...10 lines deleted...]
-      <c r="Z30" s="49" t="s">
+      <c r="O30" s="74"/>
+      <c r="P30" s="74"/>
+      <c r="Q30" s="74"/>
+      <c r="R30" s="74"/>
+      <c r="S30" s="74"/>
+      <c r="T30" s="74"/>
+      <c r="U30" s="74"/>
+      <c r="V30" s="74"/>
+      <c r="W30" s="74"/>
+      <c r="X30" s="74"/>
+      <c r="Y30" s="75"/>
+      <c r="Z30" s="73" t="s">
         <v>27</v>
       </c>
-      <c r="AA30" s="50"/>
-[...10 lines deleted...]
-      <c r="AL30" s="49" t="s">
+      <c r="AA30" s="74"/>
+      <c r="AB30" s="74"/>
+      <c r="AC30" s="74"/>
+      <c r="AD30" s="74"/>
+      <c r="AE30" s="74"/>
+      <c r="AF30" s="74"/>
+      <c r="AG30" s="74"/>
+      <c r="AH30" s="74"/>
+      <c r="AI30" s="74"/>
+      <c r="AJ30" s="74"/>
+      <c r="AK30" s="75"/>
+      <c r="AL30" s="73" t="s">
         <v>26</v>
       </c>
-      <c r="AM30" s="50"/>
-[...10 lines deleted...]
-      <c r="AX30" s="49" t="s">
+      <c r="AM30" s="74"/>
+      <c r="AN30" s="74"/>
+      <c r="AO30" s="74"/>
+      <c r="AP30" s="74"/>
+      <c r="AQ30" s="74"/>
+      <c r="AR30" s="74"/>
+      <c r="AS30" s="74"/>
+      <c r="AT30" s="74"/>
+      <c r="AU30" s="74"/>
+      <c r="AV30" s="74"/>
+      <c r="AW30" s="75"/>
+      <c r="AX30" s="73" t="s">
         <v>17</v>
       </c>
-      <c r="AY30" s="50"/>
-[...10 lines deleted...]
-      <c r="BJ30" s="49" t="s">
+      <c r="AY30" s="74"/>
+      <c r="AZ30" s="74"/>
+      <c r="BA30" s="74"/>
+      <c r="BB30" s="74"/>
+      <c r="BC30" s="74"/>
+      <c r="BD30" s="74"/>
+      <c r="BE30" s="74"/>
+      <c r="BF30" s="74"/>
+      <c r="BG30" s="74"/>
+      <c r="BH30" s="74"/>
+      <c r="BI30" s="75"/>
+      <c r="BJ30" s="73" t="s">
         <v>33</v>
       </c>
-      <c r="BK30" s="50"/>
-[...10 lines deleted...]
-      <c r="BV30" s="49" t="s">
+      <c r="BK30" s="74"/>
+      <c r="BL30" s="74"/>
+      <c r="BM30" s="74"/>
+      <c r="BN30" s="74"/>
+      <c r="BO30" s="74"/>
+      <c r="BP30" s="74"/>
+      <c r="BQ30" s="74"/>
+      <c r="BR30" s="74"/>
+      <c r="BS30" s="74"/>
+      <c r="BT30" s="74"/>
+      <c r="BU30" s="75"/>
+      <c r="BV30" s="73" t="s">
         <v>34</v>
       </c>
-      <c r="BW30" s="50"/>
-[...10 lines deleted...]
-      <c r="CH30" s="49" t="s">
+      <c r="BW30" s="74"/>
+      <c r="BX30" s="74"/>
+      <c r="BY30" s="74"/>
+      <c r="BZ30" s="74"/>
+      <c r="CA30" s="74"/>
+      <c r="CB30" s="74"/>
+      <c r="CC30" s="74"/>
+      <c r="CD30" s="74"/>
+      <c r="CE30" s="74"/>
+      <c r="CF30" s="74"/>
+      <c r="CG30" s="75"/>
+      <c r="CH30" s="73" t="s">
         <v>35</v>
       </c>
-      <c r="CI30" s="50"/>
-[...10 lines deleted...]
-      <c r="CT30" s="39" t="s">
+      <c r="CI30" s="74"/>
+      <c r="CJ30" s="74"/>
+      <c r="CK30" s="74"/>
+      <c r="CL30" s="74"/>
+      <c r="CM30" s="74"/>
+      <c r="CN30" s="74"/>
+      <c r="CO30" s="74"/>
+      <c r="CP30" s="74"/>
+      <c r="CQ30" s="74"/>
+      <c r="CR30" s="74"/>
+      <c r="CS30" s="75"/>
+      <c r="CT30" s="77" t="s">
         <v>32</v>
       </c>
-      <c r="CU30" s="40"/>
-[...9 lines deleted...]
-      <c r="DE30" s="41"/>
+      <c r="CU30" s="78"/>
+      <c r="CV30" s="78"/>
+      <c r="CW30" s="78"/>
+      <c r="CX30" s="78"/>
+      <c r="CY30" s="78"/>
+      <c r="CZ30" s="78"/>
+      <c r="DA30" s="78"/>
+      <c r="DB30" s="78"/>
+      <c r="DC30" s="78"/>
+      <c r="DD30" s="78"/>
+      <c r="DE30" s="79"/>
     </row>
     <row r="31" spans="1:109" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A31" s="47"/>
+      <c r="A31" s="81"/>
       <c r="B31" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>1</v>
       </c>
       <c r="D31" s="7" t="s">
         <v>2</v>
       </c>
       <c r="E31" s="7" t="s">
         <v>3</v>
       </c>
       <c r="F31" s="7" t="s">
         <v>4</v>
       </c>
       <c r="G31" s="7" t="s">
         <v>5</v>
       </c>
       <c r="H31" s="7" t="s">
         <v>6</v>
       </c>
       <c r="I31" s="7" t="s">
         <v>7</v>
       </c>
       <c r="J31" s="7" t="s">
@@ -8585,147 +8617,149 @@
       </c>
       <c r="BL32" s="12">
         <v>113.19255095838707</v>
       </c>
       <c r="BM32" s="12">
         <v>150.92340127784942</v>
       </c>
       <c r="BN32" s="12">
         <v>188.65425159731177</v>
       </c>
       <c r="BO32" s="36">
         <v>226.38510191677412</v>
       </c>
       <c r="BP32" s="14">
         <v>451.44103746456364</v>
       </c>
       <c r="BQ32" s="15">
         <v>690.11766597235317</v>
       </c>
       <c r="BR32" s="16">
         <v>4214.7739732074624</v>
       </c>
       <c r="BS32" s="17">
         <v>4920.5242320565067</v>
       </c>
-      <c r="BT32" s="48">
+      <c r="BT32" s="39">
         <v>4974.6407020509687</v>
       </c>
       <c r="BU32" s="12">
         <v>5012.3715523704313</v>
       </c>
-      <c r="BV32" s="63">
+      <c r="BV32" s="51">
         <v>44.261555070999997</v>
       </c>
       <c r="BW32" s="19">
         <v>88.523110141999993</v>
       </c>
       <c r="BX32" s="20">
         <v>132.78466521299998</v>
       </c>
       <c r="BY32" s="21">
         <v>177.04622028399999</v>
       </c>
       <c r="BZ32" s="22">
         <v>221.30777535499999</v>
       </c>
       <c r="CA32" s="23">
         <v>265.56933042599996</v>
       </c>
       <c r="CB32" s="14">
         <v>498.0788682990833</v>
       </c>
       <c r="CC32" s="15">
         <v>741.81288616016661</v>
       </c>
       <c r="CD32" s="16">
         <v>4753.802736028204</v>
       </c>
       <c r="CE32" s="17">
         <v>5495.8957247078333</v>
       </c>
-      <c r="CF32" s="48">
+      <c r="CF32" s="39">
         <v>5555.5107550913335</v>
       </c>
       <c r="CG32" s="12">
         <v>5599.7723101623333</v>
       </c>
       <c r="CH32" s="18">
         <v>47.69761318583334</v>
       </c>
       <c r="CI32" s="19">
         <v>95.395226371666681</v>
       </c>
       <c r="CJ32" s="20">
         <v>143.09283955750001</v>
       </c>
       <c r="CK32" s="21">
         <v>190.79045274333336</v>
       </c>
       <c r="CL32" s="22">
         <v>238.48806592916671</v>
       </c>
       <c r="CM32" s="23">
         <v>286.18567911500003</v>
       </c>
       <c r="CN32" s="14">
         <v>701.67954871749998</v>
       </c>
       <c r="CO32" s="15">
         <v>1126.1418497560001</v>
       </c>
       <c r="CP32" s="16">
         <v>5424.502542893546</v>
       </c>
       <c r="CQ32" s="17">
         <v>6449.2914729169988</v>
       </c>
-      <c r="CR32" s="48">
+      <c r="CR32" s="39">
         <v>6518.2515861028323</v>
       </c>
       <c r="CS32" s="12">
         <v>6565.949199288666</v>
       </c>
       <c r="CT32" s="18">
         <v>49.583314100000003</v>
       </c>
       <c r="CU32" s="19">
         <v>231.24059533541669</v>
       </c>
       <c r="CV32" s="20">
         <v>333.29752442500001</v>
       </c>
       <c r="CW32" s="21">
         <v>409.8214322583334</v>
       </c>
       <c r="CX32" s="22">
         <v>458.59482633541671</v>
       </c>
       <c r="CY32" s="23">
         <v>495.1247014570834</v>
       </c>
-      <c r="CZ32" s="14"/>
+      <c r="CZ32" s="14">
+        <v>910.94428642383343</v>
+      </c>
       <c r="DA32" s="15"/>
       <c r="DB32" s="16"/>
       <c r="DC32" s="17"/>
       <c r="DD32" s="35"/>
       <c r="DE32" s="12"/>
     </row>
     <row r="33" spans="1:109">
       <c r="A33" s="24" t="s">
         <v>19</v>
       </c>
       <c r="B33" s="25">
         <v>25.452775277231051</v>
       </c>
       <c r="C33" s="25">
         <v>50.905550554462103</v>
       </c>
       <c r="D33" s="25">
         <v>76.358325831693151</v>
       </c>
       <c r="E33" s="25">
         <v>101.81110110892421</v>
       </c>
       <c r="F33" s="25">
         <v>127.26387638615526</v>
       </c>
@@ -8836,213 +8870,215 @@
       </c>
       <c r="AP33" s="25">
         <v>37.272117548328559</v>
       </c>
       <c r="AQ33" s="25">
         <v>44.726541057994268</v>
       </c>
       <c r="AR33" s="25">
         <v>54.333597291411337</v>
       </c>
       <c r="AS33" s="25">
         <v>64.002009764828415</v>
       </c>
       <c r="AT33" s="25">
         <v>151.88598102270919</v>
       </c>
       <c r="AU33" s="25">
         <v>175.76523492851913</v>
       </c>
       <c r="AV33" s="25">
         <v>183.25755468818485</v>
       </c>
       <c r="AW33" s="25">
         <v>190.71197819785056</v>
       </c>
-      <c r="AX33" s="64">
+      <c r="AX33" s="52">
         <v>7.2874851416666706</v>
       </c>
-      <c r="AY33" s="65">
+      <c r="AY33" s="53">
         <v>14.574970283333341</v>
       </c>
-      <c r="AZ33" s="66">
+      <c r="AZ33" s="54">
         <v>21.862455425000011</v>
       </c>
-      <c r="BA33" s="67">
+      <c r="BA33" s="55">
         <v>29.149940566666682</v>
       </c>
-      <c r="BB33" s="68">
+      <c r="BB33" s="56">
         <v>36.43742570833335</v>
       </c>
-      <c r="BC33" s="69">
+      <c r="BC33" s="57">
         <v>43.724910850000022</v>
       </c>
-      <c r="BD33" s="70">
+      <c r="BD33" s="58">
         <v>52.279286801896021</v>
       </c>
-      <c r="BE33" s="71">
+      <c r="BE33" s="59">
         <v>60.858640038387009</v>
       </c>
-      <c r="BF33" s="72">
+      <c r="BF33" s="60">
         <v>79.317486293930955</v>
       </c>
-      <c r="BG33" s="73">
+      <c r="BG33" s="61">
         <v>100.11230507929767</v>
       </c>
-      <c r="BH33" s="48">
+      <c r="BH33" s="39">
         <v>107.9702054672147</v>
       </c>
       <c r="BI33" s="10">
         <v>115.25769060888136</v>
       </c>
-      <c r="BJ33" s="64">
+      <c r="BJ33" s="52">
         <v>0.24348666666666668</v>
       </c>
       <c r="BK33" s="26">
         <v>0.48697333333333337</v>
       </c>
       <c r="BL33" s="27">
         <v>0.73046000000000011</v>
       </c>
       <c r="BM33" s="28">
         <v>0.97394666666666674</v>
       </c>
       <c r="BN33" s="29">
         <v>1.2174333333333334</v>
       </c>
       <c r="BO33" s="30">
         <v>1.46092</v>
       </c>
       <c r="BP33" s="31">
         <v>3.3012487193818592</v>
       </c>
       <c r="BQ33" s="32">
         <v>5.3014890915647337</v>
       </c>
       <c r="BR33" s="33">
         <v>73.696562739964037</v>
       </c>
       <c r="BS33" s="34">
         <v>89.757405456427819</v>
       </c>
-      <c r="BT33" s="48">
+      <c r="BT33" s="39">
         <v>90.635588961110088</v>
       </c>
       <c r="BU33" s="12">
         <v>90.879075627776757</v>
       </c>
-      <c r="BV33" s="64">
+      <c r="BV33" s="52">
         <v>9.2658354166666648</v>
       </c>
       <c r="BW33" s="26">
         <v>18.53167083333333</v>
       </c>
       <c r="BX33" s="27">
         <v>27.797506249999994</v>
       </c>
       <c r="BY33" s="28">
         <v>37.063341666666659</v>
       </c>
       <c r="BZ33" s="29">
         <v>46.32917708333332</v>
       </c>
       <c r="CA33" s="30">
         <v>55.595012499999982</v>
       </c>
       <c r="CB33" s="31">
         <v>66.134233862929307</v>
       </c>
       <c r="CC33" s="32">
         <v>76.673455225858632</v>
       </c>
       <c r="CD33" s="33">
         <v>173.10046321385698</v>
       </c>
       <c r="CE33" s="34">
         <v>198.2525921107173</v>
       </c>
-      <c r="CF33" s="48">
+      <c r="CF33" s="39">
         <v>207.55552815238397</v>
       </c>
       <c r="CG33" s="12">
         <v>216.82136356905065</v>
       </c>
       <c r="CH33" s="18">
         <v>9.9897172574999988</v>
       </c>
       <c r="CI33" s="26">
         <v>19.979434514999998</v>
       </c>
       <c r="CJ33" s="27">
         <v>29.969151772499998</v>
       </c>
       <c r="CK33" s="28">
         <v>39.958869029999995</v>
       </c>
       <c r="CL33" s="29">
         <v>49.948586287499992</v>
       </c>
       <c r="CM33" s="30">
         <v>59.938303544999989</v>
       </c>
       <c r="CN33" s="31">
         <v>71.201406748762651</v>
       </c>
       <c r="CO33" s="32">
         <v>82.464509952525304</v>
       </c>
       <c r="CP33" s="33">
         <v>115.98184468793298</v>
       </c>
       <c r="CQ33" s="34">
         <v>153.83964738005062</v>
       </c>
-      <c r="CR33" s="48">
+      <c r="CR33" s="39">
         <v>163.89123963755063</v>
       </c>
       <c r="CS33" s="12">
         <v>173.88095689505062</v>
       </c>
       <c r="CT33" s="18">
         <v>10.72037696666667</v>
       </c>
       <c r="CU33" s="26">
         <v>49.065593422916677</v>
       </c>
       <c r="CV33" s="27">
         <v>70.915211733333351</v>
       </c>
       <c r="CW33" s="28">
         <v>87.354738466666689</v>
       </c>
       <c r="CX33" s="29">
         <v>97.804549989583364</v>
       </c>
       <c r="CY33" s="30">
         <v>105.65435123958336</v>
       </c>
-      <c r="CZ33" s="31"/>
+      <c r="CZ33" s="31">
+        <v>129.89499503698573</v>
+      </c>
       <c r="DA33" s="32"/>
       <c r="DB33" s="33"/>
       <c r="DC33" s="34"/>
       <c r="DD33" s="35"/>
       <c r="DE33" s="12"/>
     </row>
     <row r="34" spans="1:109">
       <c r="A34" s="24" t="s">
         <v>20</v>
       </c>
       <c r="B34" s="10">
         <v>1.7628816503688678</v>
       </c>
       <c r="C34" s="10">
         <v>3.5257633007377356</v>
       </c>
       <c r="D34" s="10">
         <v>5.2886449511066029</v>
       </c>
       <c r="E34" s="10">
         <v>7.0515266014754712</v>
       </c>
       <c r="F34" s="10">
         <v>8.8144082518443394</v>
       </c>
@@ -9153,213 +9189,215 @@
       </c>
       <c r="AP34" s="13">
         <v>0.90569000000000299</v>
       </c>
       <c r="AQ34" s="36">
         <v>1.0868280000000037</v>
       </c>
       <c r="AR34" s="36">
         <v>1.5068187183595902</v>
       </c>
       <c r="AS34" s="36">
         <v>2.0715079027191767</v>
       </c>
       <c r="AT34" s="12">
         <v>102.21913368617878</v>
       </c>
       <c r="AU34" s="12">
         <v>130.83207945579727</v>
       </c>
       <c r="AV34" s="12">
         <v>134.06215495579727</v>
       </c>
       <c r="AW34" s="12">
         <v>134.24329295579727</v>
       </c>
-      <c r="AX34" s="64">
+      <c r="AX34" s="52">
         <v>0</v>
       </c>
-      <c r="AY34" s="65">
+      <c r="AY34" s="53">
         <v>0</v>
       </c>
-      <c r="AZ34" s="66">
+      <c r="AZ34" s="54">
         <v>0</v>
       </c>
-      <c r="BA34" s="67">
+      <c r="BA34" s="55">
         <v>0</v>
       </c>
-      <c r="BB34" s="68">
+      <c r="BB34" s="56">
         <v>0</v>
       </c>
-      <c r="BC34" s="69">
+      <c r="BC34" s="57">
         <v>0</v>
       </c>
-      <c r="BD34" s="70">
+      <c r="BD34" s="58">
         <v>0</v>
       </c>
-      <c r="BE34" s="71">
+      <c r="BE34" s="59">
         <v>7.2485606725699467E-2</v>
       </c>
-      <c r="BF34" s="72">
+      <c r="BF34" s="60">
         <v>171.27232780145326</v>
       </c>
-      <c r="BG34" s="73">
+      <c r="BG34" s="61">
         <v>179.10040229794299</v>
       </c>
-      <c r="BH34" s="48">
+      <c r="BH34" s="39">
         <v>179.58900256038467</v>
       </c>
       <c r="BI34" s="12">
         <v>179.58900256038467</v>
       </c>
-      <c r="BJ34" s="64">
+      <c r="BJ34" s="52">
         <v>0.26730550000000008</v>
       </c>
       <c r="BK34" s="26">
         <v>0.53461100000000017</v>
       </c>
       <c r="BL34" s="27">
         <v>0.80191650000000025</v>
       </c>
       <c r="BM34" s="28">
         <v>1.0692220000000003</v>
       </c>
       <c r="BN34" s="29">
         <v>1.3365275000000003</v>
       </c>
       <c r="BO34" s="30">
         <v>1.6038330000000003</v>
       </c>
       <c r="BP34" s="31">
         <v>1.8711385000000003</v>
       </c>
       <c r="BQ34" s="32">
         <v>2.1539749588843908</v>
       </c>
       <c r="BR34" s="33">
         <v>181.6884635601397</v>
       </c>
       <c r="BS34" s="34">
         <v>208.05893943974979</v>
       </c>
-      <c r="BT34" s="48">
+      <c r="BT34" s="39">
         <v>208.94911278485611</v>
       </c>
       <c r="BU34" s="12">
         <v>209.2164182848561</v>
       </c>
-      <c r="BV34" s="64">
+      <c r="BV34" s="52">
         <v>0.73915600000000015</v>
       </c>
       <c r="BW34" s="26">
         <v>1.4783120000000003</v>
       </c>
       <c r="BX34" s="27">
         <v>2.2174680000000002</v>
       </c>
       <c r="BY34" s="28">
         <v>2.9566240000000006</v>
       </c>
       <c r="BZ34" s="29">
         <v>3.695780000000001</v>
       </c>
       <c r="CA34" s="30">
         <v>4.4349360000000013</v>
       </c>
       <c r="CB34" s="31">
         <v>5.1740920000000017</v>
       </c>
       <c r="CC34" s="32">
         <v>5.9919635000000016</v>
       </c>
       <c r="CD34" s="33">
         <v>189.82355007308999</v>
       </c>
       <c r="CE34" s="34">
         <v>219.70366616499999</v>
       </c>
-      <c r="CF34" s="48">
+      <c r="CF34" s="39">
         <v>223.07696654</v>
       </c>
       <c r="CG34" s="12">
         <v>223.81612254000001</v>
       </c>
       <c r="CH34" s="18">
         <v>0.76442500000000002</v>
       </c>
       <c r="CI34" s="26">
         <v>1.52885</v>
       </c>
       <c r="CJ34" s="27">
         <v>2.293275</v>
       </c>
       <c r="CK34" s="28">
         <v>3.0577000000000001</v>
       </c>
       <c r="CL34" s="29">
         <v>3.8221250000000002</v>
       </c>
       <c r="CM34" s="30">
         <v>4.5865499999999999</v>
       </c>
       <c r="CN34" s="31">
         <v>5.350975</v>
       </c>
       <c r="CO34" s="32">
         <v>6.1154000000000002</v>
       </c>
       <c r="CP34" s="33">
         <v>185.31641498280501</v>
       </c>
       <c r="CQ34" s="34">
         <v>217.96470055000003</v>
       </c>
-      <c r="CR34" s="48">
+      <c r="CR34" s="39">
         <v>218.72912555000002</v>
       </c>
       <c r="CS34" s="12">
         <v>219.49355055000001</v>
       </c>
       <c r="CT34" s="18">
         <v>0.79166666666666674</v>
       </c>
       <c r="CU34" s="26">
         <v>3.8181770833333335</v>
       </c>
       <c r="CV34" s="27">
         <v>5.4769270833333339</v>
       </c>
       <c r="CW34" s="28">
         <v>6.7130520833333343</v>
       </c>
       <c r="CX34" s="29">
         <v>7.5047187500000012</v>
       </c>
       <c r="CY34" s="30">
         <v>8.0945125000000004</v>
       </c>
-      <c r="CZ34" s="31"/>
+      <c r="CZ34" s="31">
+        <v>8.5111106077044028</v>
+      </c>
       <c r="DA34" s="32"/>
       <c r="DB34" s="33"/>
       <c r="DC34" s="34"/>
       <c r="DD34" s="35"/>
       <c r="DE34" s="12"/>
     </row>
     <row r="35" spans="1:109">
       <c r="A35" s="24" t="s">
         <v>21</v>
       </c>
       <c r="B35" s="10">
         <v>0.20953751707651999</v>
       </c>
       <c r="C35" s="10">
         <v>0.41907503415303998</v>
       </c>
       <c r="D35" s="10">
         <v>0.62861255122955995</v>
       </c>
       <c r="E35" s="10">
         <v>0.83815006830607997</v>
       </c>
       <c r="F35" s="10">
         <v>1.0476875853826</v>
       </c>
@@ -9470,213 +9508,215 @@
       </c>
       <c r="AP35" s="13">
         <v>5.8869849999999992</v>
       </c>
       <c r="AQ35" s="36">
         <v>7.0643819999999993</v>
       </c>
       <c r="AR35" s="36">
         <v>57.757058311739087</v>
       </c>
       <c r="AS35" s="36">
         <v>108.46179408347817</v>
       </c>
       <c r="AT35" s="12">
         <v>166.30273505381726</v>
       </c>
       <c r="AU35" s="12">
         <v>221.2139318979477</v>
       </c>
       <c r="AV35" s="12">
         <v>222.39132889794772</v>
       </c>
       <c r="AW35" s="12">
         <v>223.56872589794773</v>
       </c>
-      <c r="AX35" s="64">
+      <c r="AX35" s="52">
         <v>0</v>
       </c>
-      <c r="AY35" s="65">
+      <c r="AY35" s="53">
         <v>0</v>
       </c>
-      <c r="AZ35" s="66">
+      <c r="AZ35" s="54">
         <v>0</v>
       </c>
-      <c r="BA35" s="67">
+      <c r="BA35" s="55">
         <v>0</v>
       </c>
-      <c r="BB35" s="68">
+      <c r="BB35" s="56">
         <v>0</v>
       </c>
-      <c r="BC35" s="69">
+      <c r="BC35" s="57">
         <v>0</v>
       </c>
-      <c r="BD35" s="70">
+      <c r="BD35" s="58">
         <v>31.953001322437036</v>
       </c>
-      <c r="BE35" s="71">
+      <c r="BE35" s="59">
         <v>63.910505439121316</v>
       </c>
-      <c r="BF35" s="72">
+      <c r="BF35" s="60">
         <v>211.62585693207205</v>
       </c>
-      <c r="BG35" s="73">
+      <c r="BG35" s="61">
         <v>245.19199759289322</v>
       </c>
-      <c r="BH35" s="48">
+      <c r="BH35" s="39">
         <v>245.19199759289322</v>
       </c>
       <c r="BI35" s="12">
         <v>245.19199759289322</v>
       </c>
-      <c r="BJ35" s="64">
+      <c r="BJ35" s="52">
         <v>1.2757762500000003</v>
       </c>
       <c r="BK35" s="26">
         <v>2.5515525000000006</v>
       </c>
       <c r="BL35" s="27">
         <v>3.8273287499999995</v>
       </c>
       <c r="BM35" s="28">
         <v>5.1031049999999984</v>
       </c>
       <c r="BN35" s="29">
         <v>6.3788812499999992</v>
       </c>
       <c r="BO35" s="30">
         <v>7.654657499999999</v>
       </c>
       <c r="BP35" s="31">
         <v>42.710541419865628</v>
       </c>
       <c r="BQ35" s="32">
         <v>78.431274323704827</v>
       </c>
       <c r="BR35" s="33">
         <v>118.29256087864491</v>
       </c>
       <c r="BS35" s="34">
         <v>157.44109642151739</v>
       </c>
-      <c r="BT35" s="48">
+      <c r="BT35" s="39">
         <v>158.71687267151739</v>
       </c>
       <c r="BU35" s="12">
         <v>159.9926489215174</v>
       </c>
-      <c r="BV35" s="64">
+      <c r="BV35" s="52">
         <v>1.6954390750000004</v>
       </c>
       <c r="BW35" s="26">
         <v>3.3908781500000007</v>
       </c>
       <c r="BX35" s="27">
         <v>5.0863172250000011</v>
       </c>
       <c r="BY35" s="28">
         <v>6.7817563000000014</v>
       </c>
       <c r="BZ35" s="29">
         <v>8.4771953750000009</v>
       </c>
       <c r="CA35" s="30">
         <v>10.17263445</v>
       </c>
       <c r="CB35" s="31">
         <v>45.366389333074451</v>
       </c>
       <c r="CC35" s="32">
         <v>80.581724728148913</v>
       </c>
       <c r="CD35" s="33">
         <v>134.99981510025339</v>
       </c>
       <c r="CE35" s="34">
         <v>175.83951118229783</v>
       </c>
-      <c r="CF35" s="48">
+      <c r="CF35" s="39">
         <v>177.53495025729782</v>
       </c>
       <c r="CG35" s="12">
         <v>179.23038933229782</v>
       </c>
       <c r="CH35" s="18">
         <v>1.2209396100000003</v>
       </c>
       <c r="CI35" s="26">
         <v>2.4418792200000006</v>
       </c>
       <c r="CJ35" s="27">
         <v>3.6628188300000009</v>
       </c>
       <c r="CK35" s="28">
         <v>4.8837584400000011</v>
       </c>
       <c r="CL35" s="29">
         <v>6.1046980500000014</v>
       </c>
       <c r="CM35" s="30">
         <v>7.3256376600000017</v>
       </c>
       <c r="CN35" s="31">
         <v>39.10391415112845</v>
       </c>
       <c r="CO35" s="32">
         <v>71.8646346102569</v>
       </c>
       <c r="CP35" s="33">
         <v>140.24890916427535</v>
       </c>
       <c r="CQ35" s="34">
         <v>193.3813022245138</v>
       </c>
-      <c r="CR35" s="48">
+      <c r="CR35" s="39">
         <v>194.60224183451379</v>
       </c>
       <c r="CS35" s="12">
         <v>195.82318144451378</v>
       </c>
       <c r="CT35" s="18">
         <v>1.2644500000000003</v>
       </c>
       <c r="CU35" s="26">
         <v>6.0983924375000012</v>
       </c>
       <c r="CV35" s="27">
         <v>8.7477479375000016</v>
       </c>
       <c r="CW35" s="28">
         <v>10.722086787500002</v>
       </c>
       <c r="CX35" s="29">
         <v>11.986536787500002</v>
       </c>
       <c r="CY35" s="30">
         <v>12.928555365000003</v>
       </c>
-      <c r="CZ35" s="31"/>
+      <c r="CZ35" s="31">
+        <v>41.166709264811452</v>
+      </c>
       <c r="DA35" s="32"/>
       <c r="DB35" s="33"/>
       <c r="DC35" s="34"/>
       <c r="DD35" s="35"/>
       <c r="DE35" s="12"/>
     </row>
     <row r="36" spans="1:109">
       <c r="A36" s="24" t="s">
         <v>22</v>
       </c>
       <c r="B36" s="10">
         <v>0.53772208292348</v>
       </c>
       <c r="C36" s="10">
         <v>1.07544416584696</v>
       </c>
       <c r="D36" s="10">
         <v>1.6131662487704399</v>
       </c>
       <c r="E36" s="10">
         <v>2.15088833169392</v>
       </c>
       <c r="F36" s="10">
         <v>2.6886104146174001</v>
       </c>
@@ -9787,213 +9827,215 @@
       </c>
       <c r="AP36" s="12">
         <v>12.255894851034698</v>
       </c>
       <c r="AQ36" s="12">
         <v>14.707073821241638</v>
       </c>
       <c r="AR36" s="36">
         <v>37.123982623043965</v>
       </c>
       <c r="AS36" s="36">
         <v>60.013618674846292</v>
       </c>
       <c r="AT36" s="12">
         <v>725.00516143391667</v>
       </c>
       <c r="AU36" s="12">
         <v>881.44224217750082</v>
       </c>
       <c r="AV36" s="12">
         <v>884.10904614770777</v>
       </c>
       <c r="AW36" s="12">
         <v>886.56022511791468</v>
       </c>
-      <c r="AX36" s="64">
+      <c r="AX36" s="52">
         <v>20.269916975871148</v>
       </c>
-      <c r="AY36" s="65">
+      <c r="AY36" s="53">
         <v>40.539833951742295</v>
       </c>
-      <c r="AZ36" s="66">
+      <c r="AZ36" s="54">
         <v>60.809750927613443</v>
       </c>
-      <c r="BA36" s="67">
+      <c r="BA36" s="55">
         <v>81.079667903484591</v>
       </c>
-      <c r="BB36" s="68">
+      <c r="BB36" s="56">
         <v>101.34958487935575</v>
       </c>
-      <c r="BC36" s="69">
+      <c r="BC36" s="57">
         <v>121.6195018552269</v>
       </c>
-      <c r="BD36" s="70">
+      <c r="BD36" s="58">
         <v>202.07935766135643</v>
       </c>
-      <c r="BE36" s="71">
+      <c r="BE36" s="59">
         <v>298.4358102901997</v>
       </c>
-      <c r="BF36" s="72">
+      <c r="BF36" s="60">
         <v>938.80553295889968</v>
       </c>
-      <c r="BG36" s="73">
+      <c r="BG36" s="61">
         <v>1234.3074467328977</v>
       </c>
-      <c r="BH36" s="48">
+      <c r="BH36" s="39">
         <v>1268.8569549689014</v>
       </c>
       <c r="BI36" s="12">
         <v>1289.1268719447726</v>
       </c>
-      <c r="BJ36" s="64">
+      <c r="BJ36" s="52">
         <v>4.5246336375000027</v>
       </c>
       <c r="BK36" s="26">
         <v>9.0492672750000054</v>
       </c>
       <c r="BL36" s="27">
         <v>13.573900912500008</v>
       </c>
       <c r="BM36" s="28">
         <v>18.098534550000011</v>
       </c>
       <c r="BN36" s="29">
         <v>22.623168187500013</v>
       </c>
       <c r="BO36" s="30">
         <v>27.147801825000016</v>
       </c>
       <c r="BP36" s="31">
         <v>134.61195650987929</v>
       </c>
       <c r="BQ36" s="32">
         <v>242.21110887071973</v>
       </c>
       <c r="BR36" s="33">
         <v>1152.0025200011842</v>
       </c>
       <c r="BS36" s="34">
         <v>1359.0654584390777</v>
       </c>
-      <c r="BT36" s="48">
+      <c r="BT36" s="39">
         <v>1366.0728130806713</v>
       </c>
       <c r="BU36" s="12">
         <v>1370.5974467181713</v>
       </c>
-      <c r="BV36" s="64">
+      <c r="BV36" s="52">
         <v>4.279905583333333</v>
       </c>
       <c r="BW36" s="26">
         <v>8.5598111666666661</v>
       </c>
       <c r="BX36" s="27">
         <v>12.839716749999999</v>
       </c>
       <c r="BY36" s="28">
         <v>17.119622333333332</v>
       </c>
       <c r="BZ36" s="29">
         <v>21.399527916666663</v>
       </c>
       <c r="CA36" s="30">
         <v>25.679433499999995</v>
       </c>
       <c r="CB36" s="31">
         <v>126.37325698010241</v>
       </c>
       <c r="CC36" s="32">
         <v>227.55826518020484</v>
       </c>
       <c r="CD36" s="33">
         <v>1443.2859889984074</v>
       </c>
       <c r="CE36" s="34">
         <v>1702.72287514341</v>
       </c>
-      <c r="CF36" s="48">
+      <c r="CF36" s="39">
         <v>1707.1882838517433</v>
       </c>
       <c r="CG36" s="12">
         <v>1711.4681894350767</v>
       </c>
       <c r="CH36" s="18">
         <v>4.2349145000000004</v>
       </c>
       <c r="CI36" s="26">
         <v>8.4698290000000007</v>
       </c>
       <c r="CJ36" s="27">
         <v>12.704743500000001</v>
       </c>
       <c r="CK36" s="28">
         <v>16.939658000000001</v>
       </c>
       <c r="CL36" s="29">
         <v>21.174572500000004</v>
       </c>
       <c r="CM36" s="30">
         <v>25.409487000000006</v>
       </c>
       <c r="CN36" s="31">
         <v>100.0679701645</v>
       </c>
       <c r="CO36" s="32">
         <v>174.72645332899998</v>
       </c>
       <c r="CP36" s="33">
         <v>1167.8516331835219</v>
       </c>
       <c r="CQ36" s="34">
         <v>1415.2606357699999</v>
       </c>
-      <c r="CR36" s="48">
+      <c r="CR36" s="39">
         <v>1420.64305027</v>
       </c>
       <c r="CS36" s="12">
         <v>1424.8779647700001</v>
       </c>
       <c r="CT36" s="18">
         <v>4.3858333333333341</v>
       </c>
       <c r="CU36" s="26">
         <v>21.152701041666671</v>
       </c>
       <c r="CV36" s="27">
         <v>30.342176041666672</v>
       </c>
       <c r="CW36" s="28">
         <v>37.190308541666674</v>
       </c>
       <c r="CX36" s="29">
         <v>41.576141875000005</v>
       </c>
       <c r="CY36" s="30">
         <v>44.843599250000004</v>
       </c>
-      <c r="CZ36" s="31"/>
+      <c r="CZ36" s="31">
+        <v>113.96538021519243</v>
+      </c>
       <c r="DA36" s="32"/>
       <c r="DB36" s="33"/>
       <c r="DC36" s="34"/>
       <c r="DD36" s="35"/>
       <c r="DE36" s="12"/>
     </row>
     <row r="37" spans="1:109">
       <c r="A37" s="24" t="s">
         <v>23</v>
       </c>
       <c r="B37" s="10">
         <v>1.4969445503656148E-2</v>
       </c>
       <c r="C37" s="10">
         <v>2.9938891007312295E-2</v>
       </c>
       <c r="D37" s="10">
         <v>4.4908336510968441E-2</v>
       </c>
       <c r="E37" s="10">
         <v>5.9877782014624591E-2</v>
       </c>
       <c r="F37" s="10">
         <v>7.484722751828074E-2</v>
       </c>
@@ -10104,213 +10146,215 @@
       </c>
       <c r="AP37" s="12">
         <v>0.2081897413041908</v>
       </c>
       <c r="AQ37" s="12">
         <v>0.24982768956502896</v>
       </c>
       <c r="AR37" s="36">
         <v>26.158556788239071</v>
       </c>
       <c r="AS37" s="36">
         <v>53.421781986913118</v>
       </c>
       <c r="AT37" s="12">
         <v>995.78912959433455</v>
       </c>
       <c r="AU37" s="12">
         <v>1169.3038340757923</v>
       </c>
       <c r="AV37" s="12">
         <v>1180.1329220240532</v>
       </c>
       <c r="AW37" s="12">
         <v>1180.174559972314</v>
       </c>
-      <c r="AX37" s="64">
+      <c r="AX37" s="52">
         <v>5.0383833333333357</v>
       </c>
-      <c r="AY37" s="65">
+      <c r="AY37" s="53">
         <v>10.076766666666671</v>
       </c>
-      <c r="AZ37" s="66">
+      <c r="AZ37" s="54">
         <v>15.115150000000007</v>
       </c>
-      <c r="BA37" s="67">
+      <c r="BA37" s="55">
         <v>20.153533333333343</v>
       </c>
-      <c r="BB37" s="68">
+      <c r="BB37" s="56">
         <v>25.191916666666678</v>
       </c>
-      <c r="BC37" s="69">
+      <c r="BC37" s="57">
         <v>30.230300000000014</v>
       </c>
-      <c r="BD37" s="70">
+      <c r="BD37" s="58">
         <v>87.473762902544209</v>
       </c>
-      <c r="BE37" s="71">
+      <c r="BE37" s="59">
         <v>146.210103347802</v>
       </c>
-      <c r="BF37" s="72">
+      <c r="BF37" s="60">
         <v>965.90449614989359</v>
       </c>
-      <c r="BG37" s="73">
+      <c r="BG37" s="61">
         <v>1213.1297452548779</v>
       </c>
-      <c r="BH37" s="48">
+      <c r="BH37" s="39">
         <v>1220.1577250203054</v>
       </c>
       <c r="BI37" s="12">
         <v>1225.1961083536387</v>
       </c>
-      <c r="BJ37" s="64">
+      <c r="BJ37" s="52">
         <v>12.596888846666669</v>
       </c>
       <c r="BK37" s="26">
         <v>25.193777693333338</v>
       </c>
       <c r="BL37" s="27">
         <v>37.790666540000004</v>
       </c>
       <c r="BM37" s="28">
         <v>50.387555386666676</v>
       </c>
       <c r="BN37" s="29">
         <v>62.984444233333349</v>
       </c>
       <c r="BO37" s="30">
         <v>75.581333080000022</v>
       </c>
       <c r="BP37" s="31">
         <v>127.82968186433389</v>
       </c>
       <c r="BQ37" s="32">
         <v>185.97852191259045</v>
       </c>
       <c r="BR37" s="33">
         <v>1344.803333740844</v>
       </c>
       <c r="BS37" s="34">
         <v>1571.3428137965063</v>
       </c>
-      <c r="BT37" s="48">
+      <c r="BT37" s="39">
         <v>1586.4079359172301</v>
       </c>
       <c r="BU37" s="12">
         <v>1599.0048247638967</v>
       </c>
-      <c r="BV37" s="64">
+      <c r="BV37" s="52">
         <v>3.7890570000000006</v>
       </c>
       <c r="BW37" s="26">
         <v>7.5781140000000011</v>
       </c>
       <c r="BX37" s="27">
         <v>11.367171000000003</v>
       </c>
       <c r="BY37" s="28">
         <v>15.156228000000002</v>
       </c>
       <c r="BZ37" s="29">
         <v>18.945285000000002</v>
       </c>
       <c r="CA37" s="30">
         <v>22.734342000000002</v>
       </c>
       <c r="CB37" s="31">
         <v>67.34666566569679</v>
       </c>
       <c r="CC37" s="32">
         <v>117.04598632139357</v>
       </c>
       <c r="CD37" s="33">
         <v>1537.7142754053807</v>
       </c>
       <c r="CE37" s="34">
         <v>1767.6076051527875</v>
       </c>
-      <c r="CF37" s="48">
+      <c r="CF37" s="39">
         <v>1779.9792734027876</v>
       </c>
       <c r="CG37" s="12">
         <v>1783.7683304027876</v>
       </c>
       <c r="CH37" s="18">
         <v>4.1730833333333148</v>
       </c>
       <c r="CI37" s="26">
         <v>8.3461666666666297</v>
       </c>
       <c r="CJ37" s="27">
         <v>12.519249999999944</v>
       </c>
       <c r="CK37" s="28">
         <v>16.692333333333259</v>
       </c>
       <c r="CL37" s="29">
         <v>20.865416666666576</v>
       </c>
       <c r="CM37" s="30">
         <v>25.038499999999893</v>
       </c>
       <c r="CN37" s="31">
         <v>77.936622083333219</v>
       </c>
       <c r="CO37" s="32">
         <v>134.93976033466654</v>
       </c>
       <c r="CP37" s="33">
         <v>1431.2284208690801</v>
       </c>
       <c r="CQ37" s="34">
         <v>1682.1254373733334</v>
       </c>
-      <c r="CR37" s="48">
+      <c r="CR37" s="39">
         <v>1698.5610207066668</v>
       </c>
       <c r="CS37" s="12">
         <v>1702.7341040400001</v>
       </c>
       <c r="CT37" s="18">
         <v>1.655E-3</v>
       </c>
       <c r="CU37" s="26">
         <v>3.1316666666666667E-3</v>
       </c>
       <c r="CV37" s="27">
         <v>4.555E-3</v>
       </c>
       <c r="CW37" s="28">
         <v>6.1866666666666667E-3</v>
       </c>
       <c r="CX37" s="29">
         <v>7.5966666666666665E-3</v>
       </c>
       <c r="CY37" s="30">
         <v>8.7716666666666672E-3</v>
       </c>
-      <c r="CZ37" s="31"/>
+      <c r="CZ37" s="31">
+        <v>36.863181446990694</v>
+      </c>
       <c r="DA37" s="32"/>
       <c r="DB37" s="33"/>
       <c r="DC37" s="34"/>
       <c r="DD37" s="35"/>
       <c r="DE37" s="12"/>
     </row>
     <row r="38" spans="1:109">
       <c r="A38" s="24" t="s">
         <v>24</v>
       </c>
       <c r="B38" s="10">
         <v>8.6569976797296526</v>
       </c>
       <c r="C38" s="10">
         <v>17.313995359459305</v>
       </c>
       <c r="D38" s="10">
         <v>25.970993039188958</v>
       </c>
       <c r="E38" s="10">
         <v>34.62799071891861</v>
       </c>
       <c r="F38" s="10">
         <v>43.284988398648267</v>
       </c>
@@ -10421,213 +10465,215 @@
       </c>
       <c r="AP38" s="12">
         <v>51.101927773333323</v>
       </c>
       <c r="AQ38" s="12">
         <v>61.322313327999986</v>
       </c>
       <c r="AR38" s="36">
         <v>76.735926977692301</v>
       </c>
       <c r="AS38" s="36">
         <v>95.401082536884616</v>
       </c>
       <c r="AT38" s="12">
         <v>340.20537114224408</v>
       </c>
       <c r="AU38" s="12">
         <v>416.00113343453233</v>
       </c>
       <c r="AV38" s="12">
         <v>426.25903773919902</v>
       </c>
       <c r="AW38" s="12">
         <v>436.47942329386569</v>
       </c>
-      <c r="AX38" s="64">
+      <c r="AX38" s="52">
         <v>0.6325183468693466</v>
       </c>
-      <c r="AY38" s="65">
+      <c r="AY38" s="53">
         <v>1.2650366937386932</v>
       </c>
-      <c r="AZ38" s="66">
+      <c r="AZ38" s="54">
         <v>1.8975550406080397</v>
       </c>
-      <c r="BA38" s="67">
+      <c r="BA38" s="55">
         <v>2.5300733874773864</v>
       </c>
-      <c r="BB38" s="68">
+      <c r="BB38" s="56">
         <v>3.1625917343467331</v>
       </c>
-      <c r="BC38" s="69">
+      <c r="BC38" s="57">
         <v>3.7951100812160798</v>
       </c>
-      <c r="BD38" s="70">
+      <c r="BD38" s="58">
         <v>6.5443194921512289</v>
       </c>
-      <c r="BE38" s="71">
+      <c r="BE38" s="59">
         <v>10.277260894091082</v>
       </c>
-      <c r="BF38" s="72">
+      <c r="BF38" s="60">
         <v>1505.4880101894078</v>
       </c>
-      <c r="BG38" s="73">
+      <c r="BG38" s="61">
         <v>1569.2125611972385</v>
       </c>
-      <c r="BH38" s="48">
+      <c r="BH38" s="39">
         <v>1569.9228426844684</v>
       </c>
       <c r="BI38" s="12">
         <v>1570.5553610313377</v>
       </c>
-      <c r="BJ38" s="64">
+      <c r="BJ38" s="52">
         <v>8.9664765383333318</v>
       </c>
       <c r="BK38" s="26">
         <v>17.932953076666664</v>
       </c>
       <c r="BL38" s="27">
         <v>26.899429614999988</v>
       </c>
       <c r="BM38" s="28">
         <v>35.865906153333313</v>
       </c>
       <c r="BN38" s="29">
         <v>44.832382691666645</v>
       </c>
       <c r="BO38" s="30">
         <v>53.798859229999977</v>
       </c>
       <c r="BP38" s="31">
         <v>66.281509617174294</v>
       </c>
       <c r="BQ38" s="32">
         <v>85.509072428805823</v>
       </c>
       <c r="BR38" s="33">
         <v>790.24883213585565</v>
       </c>
       <c r="BS38" s="34">
         <v>926.1590937861838</v>
       </c>
-      <c r="BT38" s="48">
+      <c r="BT38" s="39">
         <v>940.74671421669188</v>
       </c>
       <c r="BU38" s="12">
         <v>949.71319075502527</v>
       </c>
-      <c r="BV38" s="64">
+      <c r="BV38" s="52">
         <v>0.43158705833333277</v>
       </c>
       <c r="BW38" s="26">
         <v>0.86317411666666555</v>
       </c>
       <c r="BX38" s="27">
         <v>1.2947611749999983</v>
       </c>
       <c r="BY38" s="28">
         <v>1.7263482333333311</v>
       </c>
       <c r="BZ38" s="29">
         <v>2.1579352916666639</v>
       </c>
       <c r="CA38" s="30">
         <v>2.5895223499999966</v>
       </c>
       <c r="CB38" s="31">
         <v>14.357350149452152</v>
       </c>
       <c r="CC38" s="32">
         <v>31.671180214904307</v>
       </c>
       <c r="CD38" s="33">
         <v>565.8897201646065</v>
       </c>
       <c r="CE38" s="34">
         <v>647.61703611530868</v>
       </c>
-      <c r="CF38" s="48">
+      <c r="CF38" s="39">
         <v>648.28977723614196</v>
       </c>
       <c r="CG38" s="12">
         <v>648.72136429447528</v>
       </c>
       <c r="CH38" s="18">
         <v>7.9924161750000202</v>
       </c>
       <c r="CI38" s="26">
         <v>15.98483235000004</v>
       </c>
       <c r="CJ38" s="27">
         <v>23.977248525000061</v>
       </c>
       <c r="CK38" s="28">
         <v>31.969664700000081</v>
       </c>
       <c r="CL38" s="29">
         <v>39.962080875000098</v>
       </c>
       <c r="CM38" s="30">
         <v>47.954497050000114</v>
       </c>
       <c r="CN38" s="31">
         <v>59.673896475000134</v>
       </c>
       <c r="CO38" s="32">
         <v>75.274267200000153</v>
       </c>
       <c r="CP38" s="33">
         <v>555.04161672166015</v>
       </c>
       <c r="CQ38" s="34">
         <v>660.5024461500002</v>
       </c>
-      <c r="CR38" s="48">
+      <c r="CR38" s="39">
         <v>668.69173732500019</v>
       </c>
       <c r="CS38" s="12">
         <v>676.68415350000021</v>
       </c>
       <c r="CT38" s="18">
         <v>12.255000000000003</v>
       </c>
       <c r="CU38" s="26">
         <v>59.105381250000008</v>
       </c>
       <c r="CV38" s="27">
         <v>84.782831250000015</v>
       </c>
       <c r="CW38" s="28">
         <v>103.91804625000002</v>
       </c>
       <c r="CX38" s="29">
         <v>116.17304625000003</v>
       </c>
       <c r="CY38" s="30">
         <v>125.30305350000003</v>
       </c>
-      <c r="CZ38" s="31"/>
+      <c r="CZ38" s="31">
+        <v>165.99007228589565</v>
+      </c>
       <c r="DA38" s="32"/>
       <c r="DB38" s="33"/>
       <c r="DC38" s="34"/>
       <c r="DD38" s="35"/>
       <c r="DE38" s="12"/>
     </row>
     <row r="39" spans="1:109">
       <c r="A39" s="37" t="s">
         <v>25</v>
       </c>
       <c r="B39" s="36">
         <v>3.9174806229234798</v>
       </c>
       <c r="C39" s="36">
         <v>7.8349612458469595</v>
       </c>
       <c r="D39" s="36">
         <v>11.75244186877044</v>
       </c>
       <c r="E39" s="36">
         <v>15.669922491693919</v>
       </c>
       <c r="F39" s="36">
         <v>19.587403114617398</v>
       </c>
@@ -10738,213 +10784,215 @@
       </c>
       <c r="AP39" s="36">
         <v>41.597597895209063</v>
       </c>
       <c r="AQ39" s="36">
         <v>49.917117474250873</v>
       </c>
       <c r="AR39" s="36">
         <v>61.038305309460164</v>
       </c>
       <c r="AS39" s="36">
         <v>72.159493144669455</v>
       </c>
       <c r="AT39" s="36">
         <v>342.31227618730014</v>
       </c>
       <c r="AU39" s="36">
         <v>393.4586681907362</v>
       </c>
       <c r="AV39" s="36">
         <v>404.92631276977801</v>
       </c>
       <c r="AW39" s="36">
         <v>413.24583234881982</v>
       </c>
-      <c r="AX39" s="64">
+      <c r="AX39" s="52">
         <v>0</v>
       </c>
-      <c r="AY39" s="65">
+      <c r="AY39" s="53">
         <v>0</v>
       </c>
-      <c r="AZ39" s="66">
+      <c r="AZ39" s="54">
         <v>0</v>
       </c>
-      <c r="BA39" s="67">
+      <c r="BA39" s="55">
         <v>0</v>
       </c>
-      <c r="BB39" s="68">
+      <c r="BB39" s="56">
         <v>0</v>
       </c>
-      <c r="BC39" s="69">
+      <c r="BC39" s="57">
         <v>0</v>
       </c>
-      <c r="BD39" s="70">
+      <c r="BD39" s="58">
         <v>8.2892459775884149</v>
       </c>
-      <c r="BE39" s="71">
+      <c r="BE39" s="59">
         <v>16.57849195517683</v>
       </c>
-      <c r="BF39" s="72">
+      <c r="BF39" s="60">
         <v>460.60744708390433</v>
       </c>
-      <c r="BG39" s="73">
+      <c r="BG39" s="61">
         <v>510.81983237114002</v>
       </c>
-      <c r="BH39" s="48">
+      <c r="BH39" s="39">
         <v>511.50800175486069</v>
       </c>
       <c r="BI39" s="12">
         <v>511.50800175486069</v>
       </c>
-      <c r="BJ39" s="64">
+      <c r="BJ39" s="52">
         <v>9.8562827999999989</v>
       </c>
       <c r="BK39" s="26">
         <v>19.712565599999998</v>
       </c>
       <c r="BL39" s="27">
         <v>29.568848399999997</v>
       </c>
       <c r="BM39" s="28">
         <v>39.425131199999996</v>
       </c>
       <c r="BN39" s="29">
         <v>49.281413999999998</v>
       </c>
       <c r="BO39" s="30">
         <v>59.137696800000001</v>
       </c>
       <c r="BP39" s="31">
         <v>74.834960271858847</v>
       </c>
       <c r="BQ39" s="32">
         <v>90.532223743717694</v>
       </c>
       <c r="BR39" s="33">
         <v>554.04377610673544</v>
       </c>
       <c r="BS39" s="34">
         <v>608.70637324411416</v>
       </c>
-      <c r="BT39" s="48">
+      <c r="BT39" s="39">
         <v>623.11861286566682</v>
       </c>
       <c r="BU39" s="12">
         <v>632.97489566566685</v>
       </c>
-      <c r="BV39" s="64">
+      <c r="BV39" s="52">
         <v>24.060574937666672</v>
       </c>
       <c r="BW39" s="26">
         <v>48.121149875333344</v>
       </c>
       <c r="BX39" s="27">
         <v>72.181724813000017</v>
       </c>
       <c r="BY39" s="28">
         <v>96.242299750666689</v>
       </c>
       <c r="BZ39" s="29">
         <v>120.30287468833336</v>
       </c>
       <c r="CA39" s="30">
         <v>144.36344962600003</v>
       </c>
       <c r="CB39" s="31">
         <v>173.32688030782822</v>
       </c>
       <c r="CC39" s="32">
         <v>202.2903109896564</v>
       </c>
       <c r="CD39" s="33">
         <v>708.98892307260962</v>
       </c>
       <c r="CE39" s="34">
         <v>784.15243883831283</v>
       </c>
-      <c r="CF39" s="48">
+      <c r="CF39" s="39">
         <v>811.8859756509795</v>
       </c>
       <c r="CG39" s="12">
         <v>835.94655058864623</v>
       </c>
       <c r="CH39" s="18">
         <v>19.322117309999999</v>
       </c>
       <c r="CI39" s="26">
         <v>38.644234619999999</v>
       </c>
       <c r="CJ39" s="27">
         <v>57.966351930000002</v>
       </c>
       <c r="CK39" s="28">
         <v>77.288469239999998</v>
       </c>
       <c r="CL39" s="29">
         <v>96.610586549999994</v>
       </c>
       <c r="CM39" s="30">
         <v>115.93270385999999</v>
       </c>
       <c r="CN39" s="31">
         <v>348.34476409477554</v>
       </c>
       <c r="CO39" s="32">
         <v>580.75682432955114</v>
       </c>
       <c r="CP39" s="33">
         <v>1828.8337032842717</v>
       </c>
       <c r="CQ39" s="34">
         <v>2126.2173034691023</v>
       </c>
-      <c r="CR39" s="48">
+      <c r="CR39" s="39">
         <v>2153.1331707791023</v>
       </c>
       <c r="CS39" s="12">
         <v>2172.4552880891024</v>
       </c>
       <c r="CT39" s="18">
         <v>20.164332133333332</v>
       </c>
       <c r="CU39" s="26">
         <v>91.99721843333333</v>
       </c>
       <c r="CV39" s="27">
         <v>133.02807537916667</v>
       </c>
       <c r="CW39" s="28">
         <v>163.91701346249999</v>
       </c>
       <c r="CX39" s="29">
         <v>183.54223601666666</v>
       </c>
       <c r="CY39" s="30">
         <v>198.29185793583332</v>
       </c>
-      <c r="CZ39" s="31"/>
+      <c r="CZ39" s="31">
+        <v>414.55283756625306</v>
+      </c>
       <c r="DA39" s="32"/>
       <c r="DB39" s="33"/>
       <c r="DC39" s="34"/>
       <c r="DD39" s="35"/>
       <c r="DE39" s="12"/>
     </row>
     <row r="40" spans="1:109">
       <c r="A40" s="6"/>
       <c r="B40" s="6"/>
       <c r="C40" s="6"/>
       <c r="D40" s="6"/>
       <c r="E40" s="6"/>
       <c r="F40" s="6"/>
       <c r="G40" s="6"/>
       <c r="H40" s="6"/>
       <c r="I40" s="6"/>
       <c r="J40" s="6"/>
       <c r="K40" s="6"/>
       <c r="L40" s="6"/>
       <c r="M40" s="6"/>
       <c r="N40" s="6"/>
       <c r="O40" s="6"/>
       <c r="P40" s="6"/>
       <c r="Q40" s="6"/>
       <c r="R40" s="6"/>
@@ -10998,399 +11046,399 @@
       <c r="BN40" s="6"/>
       <c r="BO40" s="6"/>
       <c r="BP40" s="6"/>
       <c r="BQ40" s="6"/>
       <c r="BR40" s="6"/>
       <c r="BS40" s="6"/>
       <c r="BT40" s="6"/>
       <c r="BU40" s="6"/>
       <c r="BV40" s="6"/>
       <c r="BW40" s="6"/>
       <c r="BX40" s="6"/>
       <c r="BY40" s="5"/>
       <c r="BZ40" s="5"/>
       <c r="CA40" s="5"/>
       <c r="CB40" s="5"/>
       <c r="CC40" s="5"/>
       <c r="CD40" s="5"/>
       <c r="CE40" s="5"/>
       <c r="CF40" s="5"/>
       <c r="CG40" s="5"/>
       <c r="CH40" s="5"/>
       <c r="CI40" s="5"/>
     </row>
     <row r="41" spans="1:109" ht="21" customHeight="1">
       <c r="A41" s="6"/>
-      <c r="B41" s="43" t="s">
+      <c r="B41" s="83" t="s">
         <v>31</v>
       </c>
-      <c r="C41" s="43"/>
-[...57 lines deleted...]
-      <c r="BI41" s="43"/>
+      <c r="C41" s="83"/>
+      <c r="D41" s="83"/>
+      <c r="E41" s="83"/>
+      <c r="F41" s="83"/>
+      <c r="G41" s="83"/>
+      <c r="H41" s="83"/>
+      <c r="I41" s="83"/>
+      <c r="J41" s="83"/>
+      <c r="K41" s="83"/>
+      <c r="L41" s="83"/>
+      <c r="M41" s="83"/>
+      <c r="N41" s="83"/>
+      <c r="O41" s="83"/>
+      <c r="P41" s="83"/>
+      <c r="Q41" s="83"/>
+      <c r="R41" s="83"/>
+      <c r="S41" s="83"/>
+      <c r="T41" s="83"/>
+      <c r="U41" s="83"/>
+      <c r="V41" s="83"/>
+      <c r="W41" s="83"/>
+      <c r="X41" s="83"/>
+      <c r="Y41" s="83"/>
+      <c r="Z41" s="83"/>
+      <c r="AA41" s="83"/>
+      <c r="AB41" s="83"/>
+      <c r="AC41" s="83"/>
+      <c r="AD41" s="83"/>
+      <c r="AE41" s="83"/>
+      <c r="AF41" s="83"/>
+      <c r="AG41" s="83"/>
+      <c r="AH41" s="83"/>
+      <c r="AI41" s="83"/>
+      <c r="AJ41" s="83"/>
+      <c r="AK41" s="83"/>
+      <c r="AL41" s="83"/>
+      <c r="AM41" s="83"/>
+      <c r="AN41" s="83"/>
+      <c r="AO41" s="83"/>
+      <c r="AP41" s="83"/>
+      <c r="AQ41" s="83"/>
+      <c r="AR41" s="83"/>
+      <c r="AS41" s="83"/>
+      <c r="AT41" s="83"/>
+      <c r="AU41" s="83"/>
+      <c r="AV41" s="83"/>
+      <c r="AW41" s="83"/>
+      <c r="AX41" s="83"/>
+      <c r="AY41" s="83"/>
+      <c r="AZ41" s="83"/>
+      <c r="BA41" s="83"/>
+      <c r="BB41" s="83"/>
+      <c r="BC41" s="83"/>
+      <c r="BD41" s="83"/>
+      <c r="BE41" s="83"/>
+      <c r="BF41" s="83"/>
+      <c r="BG41" s="83"/>
+      <c r="BH41" s="83"/>
+      <c r="BI41" s="83"/>
       <c r="BJ41" s="6"/>
       <c r="BK41" s="6"/>
       <c r="BL41" s="6"/>
       <c r="BM41" s="6"/>
       <c r="BN41" s="6"/>
       <c r="BO41" s="6"/>
       <c r="BP41" s="6"/>
       <c r="BQ41" s="6"/>
       <c r="BR41" s="6"/>
       <c r="BS41" s="6"/>
       <c r="BT41" s="6"/>
       <c r="BU41" s="6"/>
       <c r="BV41" s="6"/>
       <c r="BW41" s="6"/>
       <c r="BX41" s="6"/>
       <c r="BY41" s="5"/>
       <c r="BZ41" s="5"/>
       <c r="CA41" s="5"/>
       <c r="CB41" s="5"/>
       <c r="CC41" s="5"/>
       <c r="CD41" s="5"/>
       <c r="CE41" s="5"/>
       <c r="CF41" s="5"/>
       <c r="CG41" s="5"/>
       <c r="CH41" s="5"/>
       <c r="CI41" s="5"/>
     </row>
     <row r="42" spans="1:109" ht="22.5" customHeight="1" thickBot="1">
       <c r="A42" s="6"/>
       <c r="B42" s="6"/>
       <c r="C42" s="6"/>
       <c r="D42" s="6"/>
       <c r="E42" s="6"/>
       <c r="F42" s="6"/>
       <c r="G42" s="6"/>
       <c r="H42" s="6"/>
       <c r="I42" s="6"/>
       <c r="J42" s="6"/>
-      <c r="K42" s="42" t="s">
+      <c r="K42" s="76" t="s">
         <v>11</v>
       </c>
-      <c r="L42" s="42"/>
-      <c r="M42" s="42"/>
+      <c r="L42" s="76"/>
+      <c r="M42" s="76"/>
       <c r="N42" s="6"/>
       <c r="O42" s="6"/>
       <c r="P42" s="6"/>
       <c r="Q42" s="6"/>
       <c r="R42" s="6"/>
       <c r="S42" s="6"/>
       <c r="T42" s="6"/>
       <c r="U42" s="6"/>
       <c r="V42" s="6"/>
-      <c r="W42" s="45" t="s">
+      <c r="W42" s="82" t="s">
         <v>11</v>
       </c>
-      <c r="X42" s="45"/>
-      <c r="Y42" s="45"/>
+      <c r="X42" s="82"/>
+      <c r="Y42" s="82"/>
       <c r="Z42" s="6"/>
       <c r="AA42" s="6"/>
       <c r="AB42" s="6"/>
       <c r="AC42" s="6"/>
       <c r="AD42" s="6"/>
       <c r="AE42" s="6"/>
       <c r="AF42" s="6"/>
       <c r="AG42" s="6"/>
-      <c r="AH42" s="42" t="s">
+      <c r="AH42" s="76" t="s">
         <v>11</v>
       </c>
-      <c r="AI42" s="42"/>
-[...1 lines deleted...]
-      <c r="AK42" s="42"/>
+      <c r="AI42" s="76"/>
+      <c r="AJ42" s="76"/>
+      <c r="AK42" s="76"/>
       <c r="AL42" s="6"/>
       <c r="AM42" s="6"/>
       <c r="AN42" s="6"/>
       <c r="AO42" s="6"/>
       <c r="AP42" s="6"/>
       <c r="AQ42" s="6"/>
       <c r="AR42" s="6"/>
       <c r="AS42" s="6"/>
-      <c r="AT42" s="42" t="s">
+      <c r="AT42" s="76" t="s">
         <v>11</v>
       </c>
-      <c r="AU42" s="42"/>
-[...1 lines deleted...]
-      <c r="AW42" s="42"/>
+      <c r="AU42" s="76"/>
+      <c r="AV42" s="76"/>
+      <c r="AW42" s="76"/>
       <c r="AX42" s="6"/>
       <c r="AY42" s="6"/>
       <c r="AZ42" s="6"/>
       <c r="BA42" s="6"/>
       <c r="BB42" s="6"/>
       <c r="BC42" s="6"/>
       <c r="BD42" s="6"/>
       <c r="BE42" s="6"/>
-      <c r="BF42" s="42" t="s">
+      <c r="BF42" s="76" t="s">
         <v>11</v>
       </c>
-      <c r="BG42" s="42"/>
-[...1 lines deleted...]
-      <c r="BI42" s="42"/>
+      <c r="BG42" s="76"/>
+      <c r="BH42" s="76"/>
+      <c r="BI42" s="76"/>
       <c r="BJ42" s="6"/>
       <c r="BK42" s="6"/>
       <c r="BL42" s="6"/>
       <c r="BM42" s="6"/>
       <c r="BN42" s="6"/>
       <c r="BO42" s="6"/>
       <c r="BP42" s="6"/>
       <c r="BQ42" s="6"/>
-      <c r="BR42" s="42" t="s">
+      <c r="BR42" s="76" t="s">
         <v>11</v>
       </c>
-      <c r="BS42" s="42"/>
-[...1 lines deleted...]
-      <c r="BU42" s="42"/>
+      <c r="BS42" s="76"/>
+      <c r="BT42" s="76"/>
+      <c r="BU42" s="76"/>
       <c r="BV42" s="6"/>
       <c r="BW42" s="6"/>
       <c r="BX42" s="6"/>
       <c r="BY42" s="6"/>
       <c r="BZ42" s="6"/>
       <c r="CA42" s="6"/>
       <c r="CB42" s="6"/>
       <c r="CC42" s="6"/>
-      <c r="CD42" s="42" t="s">
+      <c r="CD42" s="76" t="s">
         <v>11</v>
       </c>
-      <c r="CE42" s="42"/>
-[...1 lines deleted...]
-      <c r="CG42" s="42"/>
+      <c r="CE42" s="76"/>
+      <c r="CF42" s="76"/>
+      <c r="CG42" s="76"/>
       <c r="CH42" s="6"/>
       <c r="CI42" s="6"/>
       <c r="CJ42" s="6"/>
       <c r="CK42" s="6"/>
       <c r="CL42" s="6"/>
       <c r="CM42" s="6"/>
       <c r="CN42" s="6"/>
       <c r="CO42" s="6"/>
-      <c r="CP42" s="42" t="s">
+      <c r="CP42" s="76" t="s">
         <v>11</v>
       </c>
-      <c r="CQ42" s="42"/>
-[...1 lines deleted...]
-      <c r="CS42" s="42"/>
+      <c r="CQ42" s="76"/>
+      <c r="CR42" s="76"/>
+      <c r="CS42" s="76"/>
       <c r="CT42" s="6"/>
       <c r="CU42" s="6"/>
       <c r="CV42" s="6"/>
       <c r="CW42" s="6"/>
       <c r="CX42" s="6"/>
       <c r="CY42" s="6"/>
       <c r="CZ42" s="6"/>
       <c r="DA42" s="6"/>
-      <c r="DB42" s="42" t="s">
+      <c r="DB42" s="76" t="s">
         <v>11</v>
       </c>
-      <c r="DC42" s="42"/>
-[...1 lines deleted...]
-      <c r="DE42" s="42"/>
+      <c r="DC42" s="76"/>
+      <c r="DD42" s="76"/>
+      <c r="DE42" s="76"/>
     </row>
     <row r="43" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A43" s="46"/>
-      <c r="B43" s="49" t="s">
+      <c r="A43" s="80"/>
+      <c r="B43" s="73" t="s">
         <v>28</v>
       </c>
-      <c r="C43" s="50"/>
-[...10 lines deleted...]
-      <c r="N43" s="49" t="s">
+      <c r="C43" s="74"/>
+      <c r="D43" s="74"/>
+      <c r="E43" s="74"/>
+      <c r="F43" s="74"/>
+      <c r="G43" s="74"/>
+      <c r="H43" s="74"/>
+      <c r="I43" s="74"/>
+      <c r="J43" s="74"/>
+      <c r="K43" s="74"/>
+      <c r="L43" s="74"/>
+      <c r="M43" s="75"/>
+      <c r="N43" s="73" t="s">
         <v>15</v>
       </c>
-      <c r="O43" s="50"/>
-[...10 lines deleted...]
-      <c r="Z43" s="49" t="s">
+      <c r="O43" s="74"/>
+      <c r="P43" s="74"/>
+      <c r="Q43" s="74"/>
+      <c r="R43" s="74"/>
+      <c r="S43" s="74"/>
+      <c r="T43" s="74"/>
+      <c r="U43" s="74"/>
+      <c r="V43" s="74"/>
+      <c r="W43" s="74"/>
+      <c r="X43" s="74"/>
+      <c r="Y43" s="75"/>
+      <c r="Z43" s="73" t="s">
         <v>27</v>
       </c>
-      <c r="AA43" s="50"/>
-[...10 lines deleted...]
-      <c r="AL43" s="49" t="s">
+      <c r="AA43" s="74"/>
+      <c r="AB43" s="74"/>
+      <c r="AC43" s="74"/>
+      <c r="AD43" s="74"/>
+      <c r="AE43" s="74"/>
+      <c r="AF43" s="74"/>
+      <c r="AG43" s="74"/>
+      <c r="AH43" s="74"/>
+      <c r="AI43" s="74"/>
+      <c r="AJ43" s="74"/>
+      <c r="AK43" s="75"/>
+      <c r="AL43" s="73" t="s">
         <v>26</v>
       </c>
-      <c r="AM43" s="50"/>
-[...10 lines deleted...]
-      <c r="AX43" s="49" t="s">
+      <c r="AM43" s="74"/>
+      <c r="AN43" s="74"/>
+      <c r="AO43" s="74"/>
+      <c r="AP43" s="74"/>
+      <c r="AQ43" s="74"/>
+      <c r="AR43" s="74"/>
+      <c r="AS43" s="74"/>
+      <c r="AT43" s="74"/>
+      <c r="AU43" s="74"/>
+      <c r="AV43" s="74"/>
+      <c r="AW43" s="75"/>
+      <c r="AX43" s="73" t="s">
         <v>17</v>
       </c>
-      <c r="AY43" s="50"/>
-[...10 lines deleted...]
-      <c r="BJ43" s="49" t="s">
+      <c r="AY43" s="74"/>
+      <c r="AZ43" s="74"/>
+      <c r="BA43" s="74"/>
+      <c r="BB43" s="74"/>
+      <c r="BC43" s="74"/>
+      <c r="BD43" s="74"/>
+      <c r="BE43" s="74"/>
+      <c r="BF43" s="74"/>
+      <c r="BG43" s="74"/>
+      <c r="BH43" s="74"/>
+      <c r="BI43" s="75"/>
+      <c r="BJ43" s="73" t="s">
         <v>33</v>
       </c>
-      <c r="BK43" s="50"/>
-[...10 lines deleted...]
-      <c r="BV43" s="49" t="s">
+      <c r="BK43" s="74"/>
+      <c r="BL43" s="74"/>
+      <c r="BM43" s="74"/>
+      <c r="BN43" s="74"/>
+      <c r="BO43" s="74"/>
+      <c r="BP43" s="74"/>
+      <c r="BQ43" s="74"/>
+      <c r="BR43" s="74"/>
+      <c r="BS43" s="74"/>
+      <c r="BT43" s="74"/>
+      <c r="BU43" s="75"/>
+      <c r="BV43" s="73" t="s">
         <v>34</v>
       </c>
-      <c r="BW43" s="50"/>
-[...10 lines deleted...]
-      <c r="CH43" s="49" t="s">
+      <c r="BW43" s="74"/>
+      <c r="BX43" s="74"/>
+      <c r="BY43" s="74"/>
+      <c r="BZ43" s="74"/>
+      <c r="CA43" s="74"/>
+      <c r="CB43" s="74"/>
+      <c r="CC43" s="74"/>
+      <c r="CD43" s="74"/>
+      <c r="CE43" s="74"/>
+      <c r="CF43" s="74"/>
+      <c r="CG43" s="75"/>
+      <c r="CH43" s="73" t="s">
         <v>35</v>
       </c>
-      <c r="CI43" s="50"/>
-[...10 lines deleted...]
-      <c r="CT43" s="39" t="s">
+      <c r="CI43" s="74"/>
+      <c r="CJ43" s="74"/>
+      <c r="CK43" s="74"/>
+      <c r="CL43" s="74"/>
+      <c r="CM43" s="74"/>
+      <c r="CN43" s="74"/>
+      <c r="CO43" s="74"/>
+      <c r="CP43" s="74"/>
+      <c r="CQ43" s="74"/>
+      <c r="CR43" s="74"/>
+      <c r="CS43" s="75"/>
+      <c r="CT43" s="77" t="s">
         <v>32</v>
       </c>
-      <c r="CU43" s="40"/>
-[...9 lines deleted...]
-      <c r="DE43" s="41"/>
+      <c r="CU43" s="78"/>
+      <c r="CV43" s="78"/>
+      <c r="CW43" s="78"/>
+      <c r="CX43" s="78"/>
+      <c r="CY43" s="78"/>
+      <c r="CZ43" s="78"/>
+      <c r="DA43" s="78"/>
+      <c r="DB43" s="78"/>
+      <c r="DC43" s="78"/>
+      <c r="DD43" s="78"/>
+      <c r="DE43" s="79"/>
     </row>
     <row r="44" spans="1:109" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A44" s="47"/>
+      <c r="A44" s="81"/>
       <c r="B44" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C44" s="7" t="s">
         <v>1</v>
       </c>
       <c r="D44" s="7" t="s">
         <v>2</v>
       </c>
       <c r="E44" s="7" t="s">
         <v>3</v>
       </c>
       <c r="F44" s="7" t="s">
         <v>4</v>
       </c>
       <c r="G44" s="7" t="s">
         <v>5</v>
       </c>
       <c r="H44" s="7" t="s">
         <v>6</v>
       </c>
       <c r="I44" s="7" t="s">
         <v>7</v>
       </c>
       <c r="J44" s="7" t="s">
@@ -11745,51 +11793,51 @@
       </c>
       <c r="Q45" s="12">
         <v>2891.9215851831623</v>
       </c>
       <c r="R45" s="13">
         <v>3784.9055123354347</v>
       </c>
       <c r="S45" s="36">
         <v>5832.8196445375252</v>
       </c>
       <c r="T45" s="36">
         <v>6931.97419261287</v>
       </c>
       <c r="U45" s="36">
         <v>7817.0692547872259</v>
       </c>
       <c r="V45" s="12">
         <v>10118.085548887831</v>
       </c>
       <c r="W45" s="12">
         <v>11429.987264969692</v>
       </c>
       <c r="X45" s="12">
         <v>12985.127771299613</v>
       </c>
-      <c r="Y45" s="74">
+      <c r="Y45" s="62">
         <v>15528.210174410402</v>
       </c>
       <c r="Z45" s="12">
         <v>838.59016835589682</v>
       </c>
       <c r="AA45" s="12">
         <v>1824.5436872254245</v>
       </c>
       <c r="AB45" s="12">
         <v>2215.0535550947411</v>
       </c>
       <c r="AC45" s="12">
         <v>2973.4106215640272</v>
       </c>
       <c r="AD45" s="12">
         <v>3788.5612581089895</v>
       </c>
       <c r="AE45" s="12">
         <v>5468.917536160011</v>
       </c>
       <c r="AF45" s="12">
         <v>6641.875954521026</v>
       </c>
       <c r="AG45" s="12">
         <v>7645.805711310114</v>
@@ -11886,147 +11934,149 @@
       </c>
       <c r="BL45" s="12">
         <v>4739.1825880790275</v>
       </c>
       <c r="BM45" s="12">
         <v>6431.0376480223022</v>
       </c>
       <c r="BN45" s="12">
         <v>7934.877003640253</v>
       </c>
       <c r="BO45" s="36">
         <v>10870.82403988011</v>
       </c>
       <c r="BP45" s="14">
         <v>12625.253606265725</v>
       </c>
       <c r="BQ45" s="15">
         <v>14237.873805130501</v>
       </c>
       <c r="BR45" s="16">
         <v>17563.71193852849</v>
       </c>
       <c r="BS45" s="17">
         <v>19542.856726063437</v>
       </c>
-      <c r="BT45" s="48">
+      <c r="BT45" s="39">
         <v>22520.698889704276</v>
       </c>
       <c r="BU45" s="12">
         <v>27032.194078741959</v>
       </c>
-      <c r="BV45" s="63">
+      <c r="BV45" s="51">
         <v>1594.5759214474363</v>
       </c>
       <c r="BW45" s="19">
         <v>3545.945383818248</v>
       </c>
       <c r="BX45" s="20">
         <v>4761.540199683106</v>
       </c>
       <c r="BY45" s="21">
         <v>6849.8943241215111</v>
       </c>
       <c r="BZ45" s="22">
         <v>8410.9329649060364</v>
       </c>
       <c r="CA45" s="23">
         <v>11356.161859831715</v>
       </c>
       <c r="CB45" s="14">
         <v>13146.338341073284</v>
       </c>
       <c r="CC45" s="15">
         <v>15439.758821973679</v>
       </c>
       <c r="CD45" s="16">
         <v>19784.23319749015</v>
       </c>
       <c r="CE45" s="17">
         <v>22153.907995892478</v>
       </c>
-      <c r="CF45" s="48">
+      <c r="CF45" s="39">
         <v>25036.560303876751</v>
       </c>
       <c r="CG45" s="12">
         <v>29961.046402499996</v>
       </c>
       <c r="CH45" s="18">
         <v>1597.6685296493588</v>
       </c>
       <c r="CI45" s="19">
         <v>4033.0251446708448</v>
       </c>
       <c r="CJ45" s="20">
         <v>5743.0258158684046</v>
       </c>
       <c r="CK45" s="21">
         <v>8176.6438107400254</v>
       </c>
       <c r="CL45" s="22">
         <v>9987.9947958278735</v>
       </c>
       <c r="CM45" s="23">
         <v>13262.093796724934</v>
       </c>
       <c r="CN45" s="14">
         <v>15471.774269504858</v>
       </c>
       <c r="CO45" s="15">
         <v>17675.28935465945</v>
       </c>
       <c r="CP45" s="16">
         <v>22323.008543503565</v>
       </c>
       <c r="CQ45" s="17">
         <v>25409.353452233423</v>
       </c>
-      <c r="CR45" s="48">
+      <c r="CR45" s="39">
         <v>29216.40371391243</v>
       </c>
       <c r="CS45" s="12">
         <v>34924.953974885</v>
       </c>
       <c r="CT45" s="18">
         <v>2000.4541496566551</v>
       </c>
       <c r="CU45" s="19">
         <v>4944.0918941908258</v>
       </c>
       <c r="CV45" s="20">
         <v>6394.8373255574788</v>
       </c>
       <c r="CW45" s="21">
         <v>9301.2760845162866</v>
       </c>
       <c r="CX45" s="22">
         <v>11414.888424341183</v>
       </c>
       <c r="CY45" s="23">
         <v>15779.489384511397</v>
       </c>
-      <c r="CZ45" s="14"/>
+      <c r="CZ45" s="14">
+        <v>18690.054887023289</v>
+      </c>
       <c r="DA45" s="15"/>
       <c r="DB45" s="16"/>
       <c r="DC45" s="17"/>
       <c r="DD45" s="35"/>
       <c r="DE45" s="12"/>
     </row>
     <row r="46" spans="1:109">
       <c r="A46" s="24" t="s">
         <v>19</v>
       </c>
       <c r="B46" s="10">
         <v>4.2599640750584262</v>
       </c>
       <c r="C46" s="12">
         <v>18.342064781361184</v>
       </c>
       <c r="D46" s="12">
         <v>22.882920081269699</v>
       </c>
       <c r="E46" s="12">
         <v>24.457470668657461</v>
       </c>
       <c r="F46" s="12">
         <v>28.94986916356423</v>
       </c>
@@ -12062,51 +12112,51 @@
       </c>
       <c r="Q46" s="12">
         <v>37.741760187016254</v>
       </c>
       <c r="R46" s="13">
         <v>42.922994044436791</v>
       </c>
       <c r="S46" s="36">
         <v>53.332529782016124</v>
       </c>
       <c r="T46" s="36">
         <v>58.894274088027821</v>
       </c>
       <c r="U46" s="36">
         <v>69.723165071768491</v>
       </c>
       <c r="V46" s="12">
         <v>74.051482914800943</v>
       </c>
       <c r="W46" s="12">
         <v>78.859029487688275</v>
       </c>
       <c r="X46" s="12">
         <v>254.7155456114169</v>
       </c>
-      <c r="Y46" s="74">
+      <c r="Y46" s="62">
         <v>388.00440390351304</v>
       </c>
       <c r="Z46" s="12">
         <v>4.9534351252039492</v>
       </c>
       <c r="AA46" s="12">
         <v>26.686880357556348</v>
       </c>
       <c r="AB46" s="12">
         <v>33.117396556232926</v>
       </c>
       <c r="AC46" s="12">
         <v>36.382959200534245</v>
       </c>
       <c r="AD46" s="12">
         <v>42.118289693722986</v>
       </c>
       <c r="AE46" s="12">
         <v>48.532397337176249</v>
       </c>
       <c r="AF46" s="12">
         <v>54.873401823640243</v>
       </c>
       <c r="AG46" s="12">
         <v>67.679395241797735</v>
@@ -12137,213 +12187,215 @@
       </c>
       <c r="AP46" s="13">
         <v>50.467642489205851</v>
       </c>
       <c r="AQ46" s="36">
         <v>53.65574574720938</v>
       </c>
       <c r="AR46" s="36">
         <v>59.781981858742476</v>
       </c>
       <c r="AS46" s="36">
         <v>69.99800385826606</v>
       </c>
       <c r="AT46" s="12">
         <v>83.656196330515684</v>
       </c>
       <c r="AU46" s="12">
         <v>93.787471436104482</v>
       </c>
       <c r="AV46" s="12">
         <v>270.73621511064675</v>
       </c>
       <c r="AW46" s="12">
         <v>559.83873433713347</v>
       </c>
-      <c r="AX46" s="75">
+      <c r="AX46" s="63">
         <v>7.7274773818967022</v>
       </c>
-      <c r="AY46" s="76">
+      <c r="AY46" s="64">
         <v>39.405034180810539</v>
       </c>
-      <c r="AZ46" s="77">
+      <c r="AZ46" s="65">
         <v>51.059060508044794</v>
       </c>
-      <c r="BA46" s="78">
+      <c r="BA46" s="66">
         <v>55.512615010188675</v>
       </c>
-      <c r="BB46" s="79">
+      <c r="BB46" s="67">
         <v>62.557635351845057</v>
       </c>
-      <c r="BC46" s="80">
+      <c r="BC46" s="68">
         <v>67.119196600656849</v>
       </c>
-      <c r="BD46" s="81">
+      <c r="BD46" s="69">
         <v>75.391306390997997</v>
       </c>
-      <c r="BE46" s="82">
+      <c r="BE46" s="70">
         <v>91.255758399079326</v>
       </c>
-      <c r="BF46" s="83">
+      <c r="BF46" s="71">
         <v>96.473054051661464</v>
       </c>
-      <c r="BG46" s="84">
+      <c r="BG46" s="72">
         <v>102.22061287476723</v>
       </c>
-      <c r="BH46" s="48">
+      <c r="BH46" s="39">
         <v>351.27501007352907</v>
       </c>
       <c r="BI46" s="12">
         <v>845.70210536997445</v>
       </c>
-      <c r="BJ46" s="64">
+      <c r="BJ46" s="52">
         <v>6.5863229285206781</v>
       </c>
       <c r="BK46" s="26">
         <v>35.263149148076401</v>
       </c>
       <c r="BL46" s="27">
         <v>51.326020319470608</v>
       </c>
       <c r="BM46" s="28">
         <v>57.081725788995826</v>
       </c>
       <c r="BN46" s="29">
         <v>57.987099868630651</v>
       </c>
       <c r="BO46" s="30">
         <v>61.205646724423396</v>
       </c>
       <c r="BP46" s="31">
         <v>69.730711382643165</v>
       </c>
       <c r="BQ46" s="32">
         <v>85.295453085937396</v>
       </c>
       <c r="BR46" s="33">
         <v>90.379360867869224</v>
       </c>
       <c r="BS46" s="34">
         <v>97.303387686298919</v>
       </c>
-      <c r="BT46" s="48">
+      <c r="BT46" s="39">
         <v>353.50181087231522</v>
       </c>
       <c r="BU46" s="12">
         <v>660.45972338413424</v>
       </c>
-      <c r="BV46" s="64">
+      <c r="BV46" s="52">
         <v>7.5027555557941241</v>
       </c>
       <c r="BW46" s="26">
         <v>40.305393538558583</v>
       </c>
       <c r="BX46" s="27">
         <v>59.342048172609566</v>
       </c>
       <c r="BY46" s="28">
         <v>66.952979744913137</v>
       </c>
       <c r="BZ46" s="29">
         <v>68.436229187219055</v>
       </c>
       <c r="CA46" s="30">
         <v>69.321250932415353</v>
       </c>
       <c r="CB46" s="31">
         <v>77.023539902213926</v>
       </c>
       <c r="CC46" s="32">
         <v>98.41291771721346</v>
       </c>
       <c r="CD46" s="33">
         <v>105.33087977339551</v>
       </c>
       <c r="CE46" s="34">
         <v>114.40917287873732</v>
       </c>
-      <c r="CF46" s="48">
+      <c r="CF46" s="39">
         <v>399.76199881144555</v>
       </c>
       <c r="CG46" s="12">
         <v>697.08633084399889</v>
       </c>
       <c r="CH46" s="18">
         <v>28.346317207627116</v>
       </c>
       <c r="CI46" s="26">
         <v>65.546487325456056</v>
       </c>
       <c r="CJ46" s="27">
         <v>89.791515675622492</v>
       </c>
       <c r="CK46" s="28">
         <v>143.90800468154515</v>
       </c>
       <c r="CL46" s="29">
         <v>162.76526034225816</v>
       </c>
       <c r="CM46" s="30">
         <v>231.52655440643613</v>
       </c>
       <c r="CN46" s="31">
         <v>268.42672874250979</v>
       </c>
       <c r="CO46" s="32">
         <v>301.12296360966178</v>
       </c>
       <c r="CP46" s="33">
         <v>390.94932597364925</v>
       </c>
       <c r="CQ46" s="34">
         <v>448.06518883667627</v>
       </c>
-      <c r="CR46" s="48">
+      <c r="CR46" s="39">
         <v>524.61824310672489</v>
       </c>
       <c r="CS46" s="12">
         <v>675.67539888006718</v>
       </c>
       <c r="CT46" s="18">
         <v>7.2724174100735528</v>
       </c>
       <c r="CU46" s="26">
         <v>42.827500444835245</v>
       </c>
       <c r="CV46" s="27">
         <v>67.144985852712836</v>
       </c>
       <c r="CW46" s="28">
         <v>86.781369477258892</v>
       </c>
       <c r="CX46" s="29">
         <v>88.561611056623576</v>
       </c>
       <c r="CY46" s="30">
         <v>88.968227114330844</v>
       </c>
-      <c r="CZ46" s="31"/>
+      <c r="CZ46" s="31">
+        <v>89.915080600031899</v>
+      </c>
       <c r="DA46" s="32"/>
       <c r="DB46" s="33"/>
       <c r="DC46" s="34"/>
       <c r="DD46" s="35"/>
       <c r="DE46" s="12"/>
     </row>
     <row r="47" spans="1:109">
       <c r="A47" s="24" t="s">
         <v>20</v>
       </c>
       <c r="B47" s="10">
         <v>12.199124479301172</v>
       </c>
       <c r="C47" s="12">
         <v>36.084534782613062</v>
       </c>
       <c r="D47" s="12">
         <v>49.043637891275154</v>
       </c>
       <c r="E47" s="12">
         <v>88.036065781734052</v>
       </c>
       <c r="F47" s="12">
         <v>117.53676032973397</v>
       </c>
@@ -12379,51 +12431,51 @@
       </c>
       <c r="Q47" s="12">
         <v>110.54453906752119</v>
       </c>
       <c r="R47" s="13">
         <v>150.83707040621604</v>
       </c>
       <c r="S47" s="36">
         <v>180.96408440488602</v>
       </c>
       <c r="T47" s="36">
         <v>207.69846055161509</v>
       </c>
       <c r="U47" s="36">
         <v>233.72406837098521</v>
       </c>
       <c r="V47" s="12">
         <v>267.4109127752215</v>
       </c>
       <c r="W47" s="12">
         <v>300.1423784757007</v>
       </c>
       <c r="X47" s="12">
         <v>394.98639256326896</v>
       </c>
-      <c r="Y47" s="74">
+      <c r="Y47" s="62">
         <v>572.21373544328617</v>
       </c>
       <c r="Z47" s="12">
         <v>13.711173874607915</v>
       </c>
       <c r="AA47" s="12">
         <v>43.68851628895451</v>
       </c>
       <c r="AB47" s="12">
         <v>60.85804776469292</v>
       </c>
       <c r="AC47" s="12">
         <v>116.40722565627566</v>
       </c>
       <c r="AD47" s="12">
         <v>154.93694222308196</v>
       </c>
       <c r="AE47" s="12">
         <v>184.64178847188896</v>
       </c>
       <c r="AF47" s="12">
         <v>232.41042593818537</v>
       </c>
       <c r="AG47" s="12">
         <v>261.8095285553394</v>
@@ -12454,213 +12506,215 @@
       </c>
       <c r="AP47" s="13">
         <v>153.50777979729116</v>
       </c>
       <c r="AQ47" s="36">
         <v>175.97223526630756</v>
       </c>
       <c r="AR47" s="36">
         <v>199.14354188139365</v>
       </c>
       <c r="AS47" s="36">
         <v>220.02267542455419</v>
       </c>
       <c r="AT47" s="12">
         <v>246.88590040321972</v>
       </c>
       <c r="AU47" s="12">
         <v>281.34594721993153</v>
       </c>
       <c r="AV47" s="12">
         <v>364.35149556119745</v>
       </c>
       <c r="AW47" s="12">
         <v>540.16688663087734</v>
       </c>
-      <c r="AX47" s="75">
+      <c r="AX47" s="63">
         <v>21.216645992576531</v>
       </c>
-      <c r="AY47" s="76">
+      <c r="AY47" s="64">
         <v>81.699694936331127</v>
       </c>
-      <c r="AZ47" s="77">
+      <c r="AZ47" s="65">
         <v>123.10704257909026</v>
       </c>
-      <c r="BA47" s="78">
+      <c r="BA47" s="66">
         <v>196.15386851609671</v>
       </c>
-      <c r="BB47" s="79">
+      <c r="BB47" s="67">
         <v>232.21484352868606</v>
       </c>
-      <c r="BC47" s="80">
+      <c r="BC47" s="68">
         <v>267.24365048212462</v>
       </c>
-      <c r="BD47" s="81">
+      <c r="BD47" s="69">
         <v>309.29826333808296</v>
       </c>
-      <c r="BE47" s="82">
+      <c r="BE47" s="70">
         <v>342.00447951367306</v>
       </c>
-      <c r="BF47" s="83">
+      <c r="BF47" s="71">
         <v>386.84940419407684</v>
       </c>
-      <c r="BG47" s="84">
+      <c r="BG47" s="72">
         <v>440.37031105119024</v>
       </c>
-      <c r="BH47" s="48">
+      <c r="BH47" s="39">
         <v>566.83774802979474</v>
       </c>
       <c r="BI47" s="12">
         <v>781.1022197379757</v>
       </c>
-      <c r="BJ47" s="64">
+      <c r="BJ47" s="52">
         <v>24.808742068682598</v>
       </c>
       <c r="BK47" s="26">
         <v>80.709139677992226</v>
       </c>
       <c r="BL47" s="27">
         <v>117.67348814679114</v>
       </c>
       <c r="BM47" s="28">
         <v>203.41306775548946</v>
       </c>
       <c r="BN47" s="29">
         <v>262.24246017230723</v>
       </c>
       <c r="BO47" s="30">
         <v>304.04793763064191</v>
       </c>
       <c r="BP47" s="31">
         <v>353.14317979034024</v>
       </c>
       <c r="BQ47" s="32">
         <v>394.63339663636413</v>
       </c>
       <c r="BR47" s="33">
         <v>442.5690560274233</v>
       </c>
       <c r="BS47" s="34">
         <v>508.07453439704022</v>
       </c>
-      <c r="BT47" s="48">
+      <c r="BT47" s="39">
         <v>679.65841028818329</v>
       </c>
       <c r="BU47" s="12">
         <v>922.89509475684974</v>
       </c>
-      <c r="BV47" s="64">
+      <c r="BV47" s="52">
         <v>26.011619558564835</v>
       </c>
       <c r="BW47" s="26">
         <v>91.024105649360735</v>
       </c>
       <c r="BX47" s="27">
         <v>137.15002816579693</v>
       </c>
       <c r="BY47" s="28">
         <v>212.34356821140489</v>
       </c>
       <c r="BZ47" s="29">
         <v>277.2440427270609</v>
       </c>
       <c r="CA47" s="30">
         <v>323.8473223226905</v>
       </c>
       <c r="CB47" s="31">
         <v>375.091225632234</v>
       </c>
       <c r="CC47" s="32">
         <v>428.95305021406273</v>
       </c>
       <c r="CD47" s="33">
         <v>477.34582121383596</v>
       </c>
       <c r="CE47" s="34">
         <v>536.60027530630373</v>
       </c>
-      <c r="CF47" s="48">
+      <c r="CF47" s="39">
         <v>750.30357816277933</v>
       </c>
       <c r="CG47" s="12">
         <v>1018.964683852196</v>
       </c>
       <c r="CH47" s="18">
         <v>47.637655155254436</v>
       </c>
       <c r="CI47" s="26">
         <v>132.01228000448847</v>
       </c>
       <c r="CJ47" s="27">
         <v>170.04971338937318</v>
       </c>
       <c r="CK47" s="28">
         <v>228.83320851574047</v>
       </c>
       <c r="CL47" s="29">
         <v>271.1579217075485</v>
       </c>
       <c r="CM47" s="30">
         <v>380.1323113749383</v>
       </c>
       <c r="CN47" s="31">
         <v>438.76781171841867</v>
       </c>
       <c r="CO47" s="32">
         <v>492.020973565818</v>
       </c>
       <c r="CP47" s="33">
         <v>657.66802709041747</v>
       </c>
       <c r="CQ47" s="34">
         <v>752.7544990749758</v>
       </c>
-      <c r="CR47" s="48">
+      <c r="CR47" s="39">
         <v>874.72140937292022</v>
       </c>
       <c r="CS47" s="12">
         <v>1075.904038743683</v>
       </c>
       <c r="CT47" s="18">
         <v>24.019823475733148</v>
       </c>
       <c r="CU47" s="26">
         <v>95.487816002272012</v>
       </c>
       <c r="CV47" s="27">
         <v>148.22949528371211</v>
       </c>
       <c r="CW47" s="28">
         <v>342.224071163649</v>
       </c>
       <c r="CX47" s="29">
         <v>404.89398933922109</v>
       </c>
       <c r="CY47" s="30">
         <v>502.05695383431322</v>
       </c>
-      <c r="CZ47" s="31"/>
+      <c r="CZ47" s="31">
+        <v>512.59396146056838</v>
+      </c>
       <c r="DA47" s="32"/>
       <c r="DB47" s="33"/>
       <c r="DC47" s="34"/>
       <c r="DD47" s="35"/>
       <c r="DE47" s="12"/>
     </row>
     <row r="48" spans="1:109">
       <c r="A48" s="24" t="s">
         <v>21</v>
       </c>
       <c r="B48" s="12">
         <v>141.67857567278062</v>
       </c>
       <c r="C48" s="12">
         <v>331.41376436776955</v>
       </c>
       <c r="D48" s="12">
         <v>393.70114950061003</v>
       </c>
       <c r="E48" s="12">
         <v>522.461523602331</v>
       </c>
       <c r="F48" s="12">
         <v>675.60358068006235</v>
       </c>
@@ -12696,51 +12750,51 @@
       </c>
       <c r="Q48" s="12">
         <v>599.60921190498277</v>
       </c>
       <c r="R48" s="12">
         <v>797.1868482868781</v>
       </c>
       <c r="S48" s="36">
         <v>1322.1081619162642</v>
       </c>
       <c r="T48" s="36">
         <v>1556.0986049894243</v>
       </c>
       <c r="U48" s="36">
         <v>1757.1552848044287</v>
       </c>
       <c r="V48" s="12">
         <v>2386.3804358149032</v>
       </c>
       <c r="W48" s="12">
         <v>2716.855297538707</v>
       </c>
       <c r="X48" s="12">
         <v>3002.9436667768809</v>
       </c>
-      <c r="Y48" s="74">
+      <c r="Y48" s="62">
         <v>3600.9536812578708</v>
       </c>
       <c r="Z48" s="12">
         <v>165.47771726314176</v>
       </c>
       <c r="AA48" s="12">
         <v>376.38605144691678</v>
       </c>
       <c r="AB48" s="12">
         <v>461.39231847001139</v>
       </c>
       <c r="AC48" s="12">
         <v>619.40618606878934</v>
       </c>
       <c r="AD48" s="12">
         <v>802.13025515432184</v>
       </c>
       <c r="AE48" s="12">
         <v>1253.5878723883773</v>
       </c>
       <c r="AF48" s="12">
         <v>1496.5749907838167</v>
       </c>
       <c r="AG48" s="12">
         <v>1721.7088382630398</v>
@@ -12771,213 +12825,215 @@
       </c>
       <c r="AP48" s="12">
         <v>642.12124234600003</v>
       </c>
       <c r="AQ48" s="12">
         <v>1031.6083517126667</v>
       </c>
       <c r="AR48" s="36">
         <v>1199.8351807126667</v>
       </c>
       <c r="AS48" s="36">
         <v>1347.4878315126666</v>
       </c>
       <c r="AT48" s="12">
         <v>1826.2358751126667</v>
       </c>
       <c r="AU48" s="12">
         <v>2085.1197665764435</v>
       </c>
       <c r="AV48" s="12">
         <v>2304.7483933764433</v>
       </c>
       <c r="AW48" s="12">
         <v>2639.8010300964434</v>
       </c>
-      <c r="AX48" s="75">
+      <c r="AX48" s="63">
         <v>214.04175559655727</v>
       </c>
-      <c r="AY48" s="76">
+      <c r="AY48" s="64">
         <v>491.21659328845573</v>
       </c>
-      <c r="AZ48" s="77">
+      <c r="AZ48" s="65">
         <v>594.0270876650186</v>
       </c>
-      <c r="BA48" s="78">
+      <c r="BA48" s="66">
         <v>784.2909027853533</v>
       </c>
-      <c r="BB48" s="79">
+      <c r="BB48" s="67">
         <v>953.09610021119624</v>
       </c>
-      <c r="BC48" s="80">
+      <c r="BC48" s="68">
         <v>1600.2687987916993</v>
       </c>
-      <c r="BD48" s="81">
+      <c r="BD48" s="69">
         <v>1874.5294531602017</v>
       </c>
-      <c r="BE48" s="82">
+      <c r="BE48" s="70">
         <v>2120.1576037548216</v>
       </c>
-      <c r="BF48" s="83">
+      <c r="BF48" s="71">
         <v>2922.6519919018556</v>
       </c>
-      <c r="BG48" s="84">
+      <c r="BG48" s="72">
         <v>3353.8496847842885</v>
       </c>
-      <c r="BH48" s="48">
+      <c r="BH48" s="39">
         <v>3721.3993250293265</v>
       </c>
       <c r="BI48" s="12">
         <v>4274.0693187582428</v>
       </c>
-      <c r="BJ48" s="64">
+      <c r="BJ48" s="52">
         <v>202.44551996074307</v>
       </c>
       <c r="BK48" s="26">
         <v>497.97961156614286</v>
       </c>
       <c r="BL48" s="27">
         <v>596.2139440137546</v>
       </c>
       <c r="BM48" s="28">
         <v>797.85103063063627</v>
       </c>
       <c r="BN48" s="29">
         <v>968.71913332265717</v>
       </c>
       <c r="BO48" s="30">
         <v>1600.5387752876516</v>
       </c>
       <c r="BP48" s="31">
         <v>1877.9436650769267</v>
       </c>
       <c r="BQ48" s="32">
         <v>2132.7890083443885</v>
       </c>
       <c r="BR48" s="33">
         <v>2979.5853038654459</v>
       </c>
       <c r="BS48" s="34">
         <v>3421.4089719795738</v>
       </c>
-      <c r="BT48" s="48">
+      <c r="BT48" s="39">
         <v>3781.1745751365388</v>
       </c>
       <c r="BU48" s="12">
         <v>4380.31825426052</v>
       </c>
-      <c r="BV48" s="64">
+      <c r="BV48" s="52">
         <v>217.62223728954189</v>
       </c>
       <c r="BW48" s="26">
         <v>542.23363458985546</v>
       </c>
       <c r="BX48" s="27">
         <v>645.23536534918196</v>
       </c>
       <c r="BY48" s="28">
         <v>857.64627026333255</v>
       </c>
       <c r="BZ48" s="29">
         <v>1042.9600980876485</v>
       </c>
       <c r="CA48" s="30">
         <v>1724.821806583943</v>
       </c>
       <c r="CB48" s="31">
         <v>2034.2290275880086</v>
       </c>
       <c r="CC48" s="32">
         <v>2334.9752715451509</v>
       </c>
       <c r="CD48" s="33">
         <v>3313.9812973455078</v>
       </c>
       <c r="CE48" s="34">
         <v>3774.8466600323313</v>
       </c>
-      <c r="CF48" s="48">
+      <c r="CF48" s="39">
         <v>4169.4458427228565</v>
       </c>
       <c r="CG48" s="12">
         <v>4828.3780727235999</v>
       </c>
       <c r="CH48" s="18">
         <v>255.78866187023493</v>
       </c>
       <c r="CI48" s="26">
         <v>731.97663517794865</v>
       </c>
       <c r="CJ48" s="27">
         <v>943.94676528231889</v>
       </c>
       <c r="CK48" s="28">
         <v>1318.7932544085643</v>
       </c>
       <c r="CL48" s="29">
         <v>1546.9793571573996</v>
       </c>
       <c r="CM48" s="30">
         <v>2141.1686568882824</v>
       </c>
       <c r="CN48" s="31">
         <v>2469.3125973411993</v>
       </c>
       <c r="CO48" s="32">
         <v>2768.0530870941207</v>
       </c>
       <c r="CP48" s="33">
         <v>3648.40876077042</v>
       </c>
       <c r="CQ48" s="34">
         <v>4164.3260215920382</v>
       </c>
-      <c r="CR48" s="48">
+      <c r="CR48" s="39">
         <v>4807.5144693404745</v>
       </c>
       <c r="CS48" s="12">
         <v>5908.840171905751</v>
       </c>
       <c r="CT48" s="18">
         <v>196.02628854522197</v>
       </c>
       <c r="CU48" s="26">
         <v>567.81207472472943</v>
       </c>
       <c r="CV48" s="27">
         <v>696.87899415651748</v>
       </c>
       <c r="CW48" s="28">
         <v>1062.5980567955319</v>
       </c>
       <c r="CX48" s="29">
         <v>1247.1755528825972</v>
       </c>
       <c r="CY48" s="30">
         <v>2145.9957579774809</v>
       </c>
-      <c r="CZ48" s="31"/>
+      <c r="CZ48" s="31">
+        <v>2562.803094524651</v>
+      </c>
       <c r="DA48" s="32"/>
       <c r="DB48" s="33"/>
       <c r="DC48" s="34"/>
       <c r="DD48" s="35"/>
       <c r="DE48" s="12"/>
     </row>
     <row r="49" spans="1:109">
       <c r="A49" s="24" t="s">
         <v>22</v>
       </c>
       <c r="B49" s="12">
         <v>96.487237578011616</v>
       </c>
       <c r="C49" s="12">
         <v>206.01185192930677</v>
       </c>
       <c r="D49" s="12">
         <v>250.29833689071211</v>
       </c>
       <c r="E49" s="12">
         <v>334.46426849805539</v>
       </c>
       <c r="F49" s="12">
         <v>439.46602605000487</v>
       </c>
@@ -13013,51 +13069,51 @@
       </c>
       <c r="Q49" s="12">
         <v>406.94871947136119</v>
       </c>
       <c r="R49" s="12">
         <v>541.78871851316717</v>
       </c>
       <c r="S49" s="36">
         <v>739.84065123197252</v>
       </c>
       <c r="T49" s="36">
         <v>907.00499309525935</v>
       </c>
       <c r="U49" s="36">
         <v>1038.8284636293897</v>
       </c>
       <c r="V49" s="12">
         <v>1443.5337220013982</v>
       </c>
       <c r="W49" s="12">
         <v>1638.4598841802604</v>
       </c>
       <c r="X49" s="12">
         <v>1815.1434544591923</v>
       </c>
-      <c r="Y49" s="74">
+      <c r="Y49" s="62">
         <v>2269.9600676380783</v>
       </c>
       <c r="Z49" s="12">
         <v>114.2313566530722</v>
       </c>
       <c r="AA49" s="12">
         <v>239.04739695286824</v>
       </c>
       <c r="AB49" s="12">
         <v>286.07612743889808</v>
       </c>
       <c r="AC49" s="12">
         <v>387.28954449622108</v>
       </c>
       <c r="AD49" s="12">
         <v>511.2967981453782</v>
       </c>
       <c r="AE49" s="12">
         <v>650.30843837447208</v>
       </c>
       <c r="AF49" s="12">
         <v>814.52117016584486</v>
       </c>
       <c r="AG49" s="12">
         <v>951.26842623653226</v>
@@ -13088,213 +13144,215 @@
       </c>
       <c r="AP49" s="12">
         <v>1048.6362151897149</v>
       </c>
       <c r="AQ49" s="12">
         <v>1583.2752258196163</v>
       </c>
       <c r="AR49" s="36">
         <v>1907.4652883940707</v>
       </c>
       <c r="AS49" s="36">
         <v>2175.3376202067334</v>
       </c>
       <c r="AT49" s="12">
         <v>3020.9858201930247</v>
       </c>
       <c r="AU49" s="12">
         <v>3558.1371087096095</v>
       </c>
       <c r="AV49" s="12">
         <v>4023.1637779100597</v>
       </c>
       <c r="AW49" s="12">
         <v>4769.7834964330232</v>
       </c>
-      <c r="AX49" s="75">
+      <c r="AX49" s="63">
         <v>148.75172122244862</v>
       </c>
-      <c r="AY49" s="76">
+      <c r="AY49" s="64">
         <v>322.49009093033044</v>
       </c>
-      <c r="AZ49" s="77">
+      <c r="AZ49" s="65">
         <v>380.97136850219255</v>
       </c>
-      <c r="BA49" s="78">
+      <c r="BA49" s="66">
         <v>514.90940429018042</v>
       </c>
-      <c r="BB49" s="79">
+      <c r="BB49" s="67">
         <v>638.63806464585468</v>
       </c>
-      <c r="BC49" s="80">
+      <c r="BC49" s="68">
         <v>828.08903456931807</v>
       </c>
-      <c r="BD49" s="81">
+      <c r="BD49" s="69">
         <v>1010.3561616181025</v>
       </c>
-      <c r="BE49" s="82">
+      <c r="BE49" s="70">
         <v>1149.4622554560563</v>
       </c>
-      <c r="BF49" s="83">
+      <c r="BF49" s="71">
         <v>1679.845561779975</v>
       </c>
-      <c r="BG49" s="84">
+      <c r="BG49" s="72">
         <v>1945.3975027416586</v>
       </c>
-      <c r="BH49" s="48">
+      <c r="BH49" s="39">
         <v>2224.5630724520706</v>
       </c>
       <c r="BI49" s="12">
         <v>2638.2821704135213</v>
       </c>
-      <c r="BJ49" s="64">
+      <c r="BJ49" s="52">
         <v>160.02794017855595</v>
       </c>
       <c r="BK49" s="26">
         <v>348.39936528012061</v>
       </c>
       <c r="BL49" s="27">
         <v>416.96157240542669</v>
       </c>
       <c r="BM49" s="28">
         <v>581.38615664055146</v>
       </c>
       <c r="BN49" s="29">
         <v>723.31472925696642</v>
       </c>
       <c r="BO49" s="30">
         <v>938.18169945491934</v>
       </c>
       <c r="BP49" s="31">
         <v>1147.2755774228972</v>
       </c>
       <c r="BQ49" s="32">
         <v>1291.0815268643532</v>
       </c>
       <c r="BR49" s="33">
         <v>1890.0219042947951</v>
       </c>
       <c r="BS49" s="34">
         <v>2192.8249475074631</v>
       </c>
-      <c r="BT49" s="48">
+      <c r="BT49" s="39">
         <v>2513.3034049786561</v>
       </c>
       <c r="BU49" s="12">
         <v>2939.3446920736587</v>
       </c>
-      <c r="BV49" s="64">
+      <c r="BV49" s="52">
         <v>172.33408641143441</v>
       </c>
       <c r="BW49" s="26">
         <v>387.58302292286368</v>
       </c>
       <c r="BX49" s="27">
         <v>472.87099613696273</v>
       </c>
       <c r="BY49" s="28">
         <v>651.79233646040655</v>
       </c>
       <c r="BZ49" s="29">
         <v>811.76328998114423</v>
       </c>
       <c r="CA49" s="30">
         <v>1016.7398380872596</v>
       </c>
       <c r="CB49" s="31">
         <v>1246.4367921437474</v>
       </c>
       <c r="CC49" s="32">
         <v>1416.8402169779795</v>
       </c>
       <c r="CD49" s="33">
         <v>2069.0393713453159</v>
       </c>
       <c r="CE49" s="34">
         <v>2470.5092463677893</v>
       </c>
-      <c r="CF49" s="48">
+      <c r="CF49" s="39">
         <v>2839.725599053023</v>
       </c>
       <c r="CG49" s="12">
         <v>3305.0214123960768</v>
       </c>
       <c r="CH49" s="18">
         <v>169.57453074413891</v>
       </c>
       <c r="CI49" s="26">
         <v>417.66757709295058</v>
       </c>
       <c r="CJ49" s="27">
         <v>526.95120095355242</v>
       </c>
       <c r="CK49" s="28">
         <v>742.16939837786504</v>
       </c>
       <c r="CL49" s="29">
         <v>874.98685410158782</v>
       </c>
       <c r="CM49" s="30">
         <v>1248.7700171069489</v>
       </c>
       <c r="CN49" s="31">
         <v>1440.8230464424223</v>
       </c>
       <c r="CO49" s="32">
         <v>1615.983782412726</v>
       </c>
       <c r="CP49" s="33">
         <v>2212.0073325207654</v>
       </c>
       <c r="CQ49" s="34">
         <v>2531.9742022274595</v>
       </c>
-      <c r="CR49" s="48">
+      <c r="CR49" s="39">
         <v>2941.7212364494344</v>
       </c>
       <c r="CS49" s="12">
         <v>3623.2327676200325</v>
       </c>
       <c r="CT49" s="18">
         <v>147.78208395236737</v>
       </c>
       <c r="CU49" s="26">
         <v>394.41501343981361</v>
       </c>
       <c r="CV49" s="27">
         <v>502.09102731394137</v>
       </c>
       <c r="CW49" s="28">
         <v>848.19392194937097</v>
       </c>
       <c r="CX49" s="29">
         <v>1073.0770240521254</v>
       </c>
       <c r="CY49" s="30">
         <v>1338.9946532958447</v>
       </c>
-      <c r="CZ49" s="31"/>
+      <c r="CZ49" s="31">
+        <v>1571.4211280172492</v>
+      </c>
       <c r="DA49" s="32"/>
       <c r="DB49" s="33"/>
       <c r="DC49" s="34"/>
       <c r="DD49" s="35"/>
       <c r="DE49" s="12"/>
     </row>
     <row r="50" spans="1:109">
       <c r="A50" s="24" t="s">
         <v>23</v>
       </c>
       <c r="B50" s="12">
         <v>287.84575991756356</v>
       </c>
       <c r="C50" s="12">
         <v>627.60238272653487</v>
       </c>
       <c r="D50" s="12">
         <v>733.59227928543987</v>
       </c>
       <c r="E50" s="12">
         <v>946.72084211043443</v>
       </c>
       <c r="F50" s="12">
         <v>1199.0808727820938</v>
       </c>
@@ -13330,51 +13388,51 @@
       </c>
       <c r="Q50" s="12">
         <v>1090.4432342459486</v>
       </c>
       <c r="R50" s="12">
         <v>1420.6978131456092</v>
       </c>
       <c r="S50" s="36">
         <v>2336.4586124239086</v>
       </c>
       <c r="T50" s="36">
         <v>2792.9662110443642</v>
       </c>
       <c r="U50" s="36">
         <v>3139.5009789106207</v>
       </c>
       <c r="V50" s="12">
         <v>3965.5992012945862</v>
       </c>
       <c r="W50" s="12">
         <v>4466.9621465170267</v>
       </c>
       <c r="X50" s="12">
         <v>4675.7026565611359</v>
       </c>
-      <c r="Y50" s="74">
+      <c r="Y50" s="62">
         <v>5480.8599950547386</v>
       </c>
       <c r="Z50" s="12">
         <v>360.2468332646722</v>
       </c>
       <c r="AA50" s="12">
         <v>761.72916889828309</v>
       </c>
       <c r="AB50" s="12">
         <v>902.94952197104556</v>
       </c>
       <c r="AC50" s="12">
         <v>1186.0732792324152</v>
       </c>
       <c r="AD50" s="12">
         <v>1496.3622632656168</v>
       </c>
       <c r="AE50" s="12">
         <v>2253.5018836839404</v>
       </c>
       <c r="AF50" s="12">
         <v>2749.1327209274086</v>
       </c>
       <c r="AG50" s="12">
         <v>3163.6745346933494</v>
@@ -13405,213 +13463,215 @@
       </c>
       <c r="AP50" s="12">
         <v>1563.2680238419673</v>
       </c>
       <c r="AQ50" s="12">
         <v>2302.8994472873742</v>
       </c>
       <c r="AR50" s="36">
         <v>2636.986086657078</v>
       </c>
       <c r="AS50" s="36">
         <v>2930.1625289096824</v>
       </c>
       <c r="AT50" s="12">
         <v>3639.2929900116674</v>
       </c>
       <c r="AU50" s="12">
         <v>4075.1100616981221</v>
       </c>
       <c r="AV50" s="12">
         <v>4265.472020166384</v>
       </c>
       <c r="AW50" s="12">
         <v>4947.799306006882</v>
       </c>
-      <c r="AX50" s="75">
+      <c r="AX50" s="63">
         <v>440.85560281428673</v>
       </c>
-      <c r="AY50" s="76">
+      <c r="AY50" s="64">
         <v>949.60243454515535</v>
       </c>
-      <c r="AZ50" s="77">
+      <c r="AZ50" s="65">
         <v>1108.5857820855877</v>
       </c>
-      <c r="BA50" s="78">
+      <c r="BA50" s="66">
         <v>1425.5739649203306</v>
       </c>
-      <c r="BB50" s="79">
+      <c r="BB50" s="67">
         <v>1696.0651741490908</v>
       </c>
-      <c r="BC50" s="80">
+      <c r="BC50" s="68">
         <v>2853.9557525962191</v>
       </c>
-      <c r="BD50" s="81">
+      <c r="BD50" s="69">
         <v>3345.9419214122245</v>
       </c>
-      <c r="BE50" s="82">
+      <c r="BE50" s="70">
         <v>3783.7675513163322</v>
       </c>
-      <c r="BF50" s="83">
+      <c r="BF50" s="71">
         <v>4866.4207112961203</v>
       </c>
-      <c r="BG50" s="84">
+      <c r="BG50" s="72">
         <v>5493.7688634043516</v>
       </c>
-      <c r="BH50" s="48">
+      <c r="BH50" s="39">
         <v>5745.2292692553629</v>
       </c>
       <c r="BI50" s="12">
         <v>7202.0604563309116</v>
       </c>
-      <c r="BJ50" s="64">
+      <c r="BJ50" s="52">
         <v>428.82767622695053</v>
       </c>
       <c r="BK50" s="26">
         <v>941.16953261868605</v>
       </c>
       <c r="BL50" s="27">
         <v>1089.4303090049843</v>
       </c>
       <c r="BM50" s="28">
         <v>1432.8245397693372</v>
       </c>
       <c r="BN50" s="29">
         <v>1713.4813097044967</v>
       </c>
       <c r="BO50" s="30">
         <v>2832.603757878519</v>
       </c>
       <c r="BP50" s="31">
         <v>3301.066119144039</v>
       </c>
       <c r="BQ50" s="32">
         <v>3731.3620179418031</v>
       </c>
       <c r="BR50" s="33">
         <v>4884.6343045742751</v>
       </c>
       <c r="BS50" s="34">
         <v>5501.6294893090471</v>
       </c>
-      <c r="BT50" s="48">
+      <c r="BT50" s="39">
         <v>5854.4871102407506</v>
       </c>
       <c r="BU50" s="12">
         <v>6915.4800388670883</v>
       </c>
-      <c r="BV50" s="64">
+      <c r="BV50" s="52">
         <v>451.96094488880607</v>
       </c>
       <c r="BW50" s="26">
         <v>1041.442521774904</v>
       </c>
       <c r="BX50" s="27">
         <v>1190.8726501013095</v>
       </c>
       <c r="BY50" s="28">
         <v>1538.8938790502616</v>
       </c>
       <c r="BZ50" s="29">
         <v>1853.2351164589909</v>
       </c>
       <c r="CA50" s="30">
         <v>3061.9848361423237</v>
       </c>
       <c r="CB50" s="31">
         <v>3595.4731905600042</v>
       </c>
       <c r="CC50" s="32">
         <v>4095.4947580443645</v>
       </c>
       <c r="CD50" s="33">
         <v>5349.8713568595867</v>
       </c>
       <c r="CE50" s="34">
         <v>6136.2514100486133</v>
       </c>
-      <c r="CF50" s="48">
+      <c r="CF50" s="39">
         <v>6576.7765815192843</v>
       </c>
       <c r="CG50" s="12">
         <v>7577.1007520044959</v>
       </c>
       <c r="CH50" s="18">
         <v>415.50390731371118</v>
       </c>
       <c r="CI50" s="26">
         <v>1041.1702860452137</v>
       </c>
       <c r="CJ50" s="27">
         <v>1362.6200968146381</v>
       </c>
       <c r="CK50" s="28">
         <v>1842.8884352966429</v>
       </c>
       <c r="CL50" s="29">
         <v>2201.6679693702654</v>
       </c>
       <c r="CM50" s="30">
         <v>3066.6336618357082</v>
       </c>
       <c r="CN50" s="31">
         <v>3547.705057278105</v>
       </c>
       <c r="CO50" s="32">
         <v>3993.5988406759748</v>
       </c>
       <c r="CP50" s="33">
         <v>5347.7551298782637</v>
       </c>
       <c r="CQ50" s="34">
         <v>6144.7831897154692</v>
       </c>
-      <c r="CR50" s="48">
+      <c r="CR50" s="39">
         <v>7135.4173160029595</v>
       </c>
       <c r="CS50" s="12">
         <v>8718.3105271233999</v>
       </c>
       <c r="CT50" s="18">
         <v>441.47957461223649</v>
       </c>
       <c r="CU50" s="26">
         <v>1149.5066801265095</v>
       </c>
       <c r="CV50" s="27">
         <v>1418.8233804045749</v>
       </c>
       <c r="CW50" s="28">
         <v>1996.2001406995141</v>
       </c>
       <c r="CX50" s="29">
         <v>2344.0669555333602</v>
       </c>
       <c r="CY50" s="30">
         <v>3764.1016164734306</v>
       </c>
-      <c r="CZ50" s="31"/>
+      <c r="CZ50" s="31">
+        <v>4459.9443653558856</v>
+      </c>
       <c r="DA50" s="32"/>
       <c r="DB50" s="33"/>
       <c r="DC50" s="34"/>
       <c r="DD50" s="35"/>
       <c r="DE50" s="12"/>
     </row>
     <row r="51" spans="1:109">
       <c r="A51" s="24" t="s">
         <v>24</v>
       </c>
       <c r="B51" s="36">
         <v>43.877660053148531</v>
       </c>
       <c r="C51" s="36">
         <v>105.18450594875303</v>
       </c>
       <c r="D51" s="36">
         <v>137.94941364013977</v>
       </c>
       <c r="E51" s="36">
         <v>184.74213236293451</v>
       </c>
       <c r="F51" s="36">
         <v>231.49807791196741</v>
       </c>
@@ -13647,51 +13707,51 @@
       </c>
       <c r="Q51" s="36">
         <v>289.8986092392696</v>
       </c>
       <c r="R51" s="36">
         <v>358.53427262160034</v>
       </c>
       <c r="S51" s="36">
         <v>479.2709261045718</v>
       </c>
       <c r="T51" s="36">
         <v>560.55143907969943</v>
       </c>
       <c r="U51" s="36">
         <v>628.93955369860748</v>
       </c>
       <c r="V51" s="36">
         <v>745.61171391766345</v>
       </c>
       <c r="W51" s="36">
         <v>836.53458615255727</v>
       </c>
       <c r="X51" s="36">
         <v>1286.2425830027582</v>
       </c>
-      <c r="Y51" s="74">
+      <c r="Y51" s="62">
         <v>1548.6903440571045</v>
       </c>
       <c r="Z51" s="36">
         <v>93.524065484836143</v>
       </c>
       <c r="AA51" s="36">
         <v>177.83515642923334</v>
       </c>
       <c r="AB51" s="36">
         <v>214.41563596840325</v>
       </c>
       <c r="AC51" s="36">
         <v>269.46453700307802</v>
       </c>
       <c r="AD51" s="36">
         <v>318.17570819845736</v>
       </c>
       <c r="AE51" s="36">
         <v>398.76535929834904</v>
       </c>
       <c r="AF51" s="36">
         <v>478.80000478051068</v>
       </c>
       <c r="AG51" s="36">
         <v>547.44279696891726</v>
@@ -13722,213 +13782,215 @@
       </c>
       <c r="AP51" s="36">
         <v>443.79928482181606</v>
       </c>
       <c r="AQ51" s="36">
         <v>530.92901407413888</v>
       </c>
       <c r="AR51" s="36">
         <v>599.24441674849254</v>
       </c>
       <c r="AS51" s="36">
         <v>725.11671196981752</v>
       </c>
       <c r="AT51" s="36">
         <v>893.72913709190618</v>
       </c>
       <c r="AU51" s="36">
         <v>1032.6531276379123</v>
       </c>
       <c r="AV51" s="36">
         <v>1503.64852282531</v>
       </c>
       <c r="AW51" s="36">
         <v>1952.6975408684968</v>
       </c>
-      <c r="AX51" s="75">
+      <c r="AX51" s="63">
         <v>172.10249217675388</v>
       </c>
-      <c r="AY51" s="76">
+      <c r="AY51" s="64">
         <v>388.06532409104574</v>
       </c>
-      <c r="AZ51" s="77">
+      <c r="AZ51" s="65">
         <v>518.69109812004217</v>
       </c>
-      <c r="BA51" s="78">
+      <c r="BA51" s="66">
         <v>686.40699293875764</v>
       </c>
-      <c r="BB51" s="79">
+      <c r="BB51" s="67">
         <v>843.81389112428178</v>
       </c>
-      <c r="BC51" s="80">
+      <c r="BC51" s="68">
         <v>1006.4110895838306</v>
       </c>
-      <c r="BD51" s="81">
+      <c r="BD51" s="69">
         <v>1159.5454457706926</v>
       </c>
-      <c r="BE51" s="82">
+      <c r="BE51" s="70">
         <v>1364.2581160814013</v>
       </c>
-      <c r="BF51" s="83">
+      <c r="BF51" s="71">
         <v>1641.703010189995</v>
       </c>
-      <c r="BG51" s="84">
+      <c r="BG51" s="72">
         <v>1896.3506888733177</v>
       </c>
-      <c r="BH51" s="48">
+      <c r="BH51" s="39">
         <v>2565.7769410634523</v>
       </c>
       <c r="BI51" s="12">
         <v>2833.8622197391228</v>
       </c>
-      <c r="BJ51" s="64">
+      <c r="BJ51" s="52">
         <v>267.67524359103106</v>
       </c>
       <c r="BK51" s="26">
         <v>585.35971600654864</v>
       </c>
       <c r="BL51" s="27">
         <v>854.96842234356677</v>
       </c>
       <c r="BM51" s="28">
         <v>1146.7708613985453</v>
       </c>
       <c r="BN51" s="29">
         <v>1424.7658091851667</v>
       </c>
       <c r="BO51" s="30">
         <v>1701.6176204272051</v>
       </c>
       <c r="BP51" s="31">
         <v>1960.9873489506872</v>
       </c>
       <c r="BQ51" s="32">
         <v>2255.3927052702293</v>
       </c>
       <c r="BR51" s="33">
         <v>2613.9004076306151</v>
       </c>
       <c r="BS51" s="34">
         <v>2946.1113499349185</v>
       </c>
-      <c r="BT51" s="48">
+      <c r="BT51" s="39">
         <v>4247.6632455810877</v>
       </c>
       <c r="BU51" s="12">
         <v>5641.8637617732174</v>
       </c>
-      <c r="BV51" s="64">
+      <c r="BV51" s="52">
         <v>322.13631296971295</v>
       </c>
       <c r="BW51" s="26">
         <v>694.37614877347551</v>
       </c>
       <c r="BX51" s="27">
         <v>1024.1478009950031</v>
       </c>
       <c r="BY51" s="28">
         <v>1396.495766069228</v>
       </c>
       <c r="BZ51" s="29">
         <v>1730.3072868432212</v>
       </c>
       <c r="CA51" s="30">
         <v>2068.1492903978119</v>
       </c>
       <c r="CB51" s="31">
         <v>2378.3680543574692</v>
       </c>
       <c r="CC51" s="32">
         <v>3085.8178472962595</v>
       </c>
       <c r="CD51" s="33">
         <v>3524.8551759165466</v>
       </c>
       <c r="CE51" s="34">
         <v>3920.8669781431245</v>
       </c>
-      <c r="CF51" s="48">
+      <c r="CF51" s="39">
         <v>4756.8953546366511</v>
       </c>
       <c r="CG51" s="12">
         <v>6308.9987083955739</v>
       </c>
       <c r="CH51" s="18">
         <v>360.85164455191239</v>
       </c>
       <c r="CI51" s="26">
         <v>698.51933994032879</v>
       </c>
       <c r="CJ51" s="27">
         <v>1096.6864186676912</v>
       </c>
       <c r="CK51" s="28">
         <v>1793.3741044685135</v>
       </c>
       <c r="CL51" s="29">
         <v>2259.7271460546026</v>
       </c>
       <c r="CM51" s="30">
         <v>2919.6553848229346</v>
       </c>
       <c r="CN51" s="31">
         <v>3524.7066555656747</v>
       </c>
       <c r="CO51" s="32">
         <v>4180.1484955624628</v>
       </c>
       <c r="CP51" s="33">
         <v>4986.6385409729819</v>
       </c>
       <c r="CQ51" s="34">
         <v>5659.5363290944706</v>
       </c>
-      <c r="CR51" s="48">
+      <c r="CR51" s="39">
         <v>6399.6280511007035</v>
       </c>
       <c r="CS51" s="12">
         <v>7365.0736827625151</v>
       </c>
       <c r="CT51" s="18">
         <v>706.69118814293211</v>
       </c>
       <c r="CU51" s="26">
         <v>1582.3517656928248</v>
       </c>
       <c r="CV51" s="27">
         <v>2354.6154748955364</v>
       </c>
       <c r="CW51" s="28">
         <v>3072.0967533492203</v>
       </c>
       <c r="CX51" s="29">
         <v>3783.1778330649754</v>
       </c>
       <c r="CY51" s="30">
         <v>4552.6622297772528</v>
       </c>
-      <c r="CZ51" s="31"/>
+      <c r="CZ51" s="31">
+        <v>5386.4967356040524</v>
+      </c>
       <c r="DA51" s="32"/>
       <c r="DB51" s="33"/>
       <c r="DC51" s="34"/>
       <c r="DD51" s="35"/>
       <c r="DE51" s="12"/>
     </row>
     <row r="52" spans="1:109">
       <c r="A52" s="37" t="s">
         <v>25</v>
       </c>
       <c r="B52" s="12">
         <v>70.694874193975252</v>
       </c>
       <c r="C52" s="12">
         <v>167.26903433684339</v>
       </c>
       <c r="D52" s="12">
         <v>227.76277082582641</v>
       </c>
       <c r="E52" s="12">
         <v>295.64889445754841</v>
       </c>
       <c r="F52" s="12">
         <v>377.84483749692151</v>
       </c>
@@ -13964,51 +14026,51 @@
       </c>
       <c r="Q52" s="12">
         <v>356.73551106706253</v>
       </c>
       <c r="R52" s="12">
         <v>472.93779531752693</v>
       </c>
       <c r="S52" s="36">
         <v>720.84467867390617</v>
       </c>
       <c r="T52" s="36">
         <v>848.76020976447899</v>
       </c>
       <c r="U52" s="36">
         <v>949.1977403014248</v>
       </c>
       <c r="V52" s="12">
         <v>1235.4980801692586</v>
       </c>
       <c r="W52" s="12">
         <v>1392.1739426177517</v>
       </c>
       <c r="X52" s="12">
         <v>1555.3934723249595</v>
       </c>
-      <c r="Y52" s="74">
+      <c r="Y52" s="62">
         <v>1667.5279470558103</v>
       </c>
       <c r="Z52" s="12">
         <v>86.44558669036266</v>
       </c>
       <c r="AA52" s="12">
         <v>199.17051685161562</v>
       </c>
       <c r="AB52" s="12">
         <v>256.24450692546037</v>
       </c>
       <c r="AC52" s="12">
         <v>358.38688990670687</v>
       </c>
       <c r="AD52" s="12">
         <v>463.54100142840372</v>
       </c>
       <c r="AE52" s="12">
         <v>679.57979660582737</v>
       </c>
       <c r="AF52" s="12">
         <v>815.56324010163291</v>
       </c>
       <c r="AG52" s="12">
         <v>932.22219135112493</v>
@@ -14039,213 +14101,215 @@
       </c>
       <c r="AP52" s="12">
         <v>501.46899323233998</v>
       </c>
       <c r="AQ52" s="12">
         <v>750.02904909273059</v>
       </c>
       <c r="AR52" s="36">
         <v>948.43979921313371</v>
       </c>
       <c r="AS52" s="36">
         <v>1159.9768202679095</v>
       </c>
       <c r="AT52" s="12">
         <v>1596.4947685756451</v>
       </c>
       <c r="AU52" s="12">
         <v>1884.3572177299638</v>
       </c>
       <c r="AV52" s="12">
         <v>2234.5327169285561</v>
       </c>
       <c r="AW52" s="12">
         <v>2647.2145238778207</v>
       </c>
-      <c r="AX52" s="75">
+      <c r="AX52" s="63">
         <v>302.81538471895806</v>
       </c>
-      <c r="AY52" s="76">
+      <c r="AY52" s="64">
         <v>644.29849835176708</v>
       </c>
-      <c r="AZ52" s="77">
+      <c r="AZ52" s="65">
         <v>858.14979304922304</v>
       </c>
-      <c r="BA52" s="78">
+      <c r="BA52" s="66">
         <v>1192.8010658362073</v>
       </c>
-      <c r="BB52" s="79">
+      <c r="BB52" s="67">
         <v>1521.8265811569984</v>
       </c>
-      <c r="BC52" s="80">
+      <c r="BC52" s="68">
         <v>2041.4922779737133</v>
       </c>
-      <c r="BD52" s="81">
+      <c r="BD52" s="69">
         <v>2409.7957308581326</v>
       </c>
-      <c r="BE52" s="82">
+      <c r="BE52" s="70">
         <v>2688.1696119360463</v>
       </c>
-      <c r="BF52" s="83">
+      <c r="BF52" s="71">
         <v>3309.0141851073399</v>
       </c>
-      <c r="BG52" s="84">
+      <c r="BG52" s="72">
         <v>3784.7948200042242</v>
       </c>
-      <c r="BH52" s="48">
+      <c r="BH52" s="39">
         <v>4281.7454790454049</v>
       </c>
       <c r="BI52" s="12">
         <v>4633.674571652914</v>
       </c>
-      <c r="BJ52" s="64">
+      <c r="BJ52" s="52">
         <v>485.37951520558926</v>
       </c>
       <c r="BK52" s="26">
         <v>1057.897970925726</v>
       </c>
       <c r="BL52" s="27">
         <v>1612.6088318450334</v>
       </c>
       <c r="BM52" s="28">
         <v>2211.7102660387472</v>
       </c>
       <c r="BN52" s="29">
         <v>2784.3664621300295</v>
       </c>
       <c r="BO52" s="30">
         <v>3432.6286024767505</v>
       </c>
       <c r="BP52" s="31">
         <v>3915.107004498193</v>
       </c>
       <c r="BQ52" s="32">
         <v>4347.3196969874252</v>
       </c>
       <c r="BR52" s="33">
         <v>4662.8075140200244</v>
       </c>
       <c r="BS52" s="34">
         <v>4875.6899580010522</v>
       </c>
-      <c r="BT52" s="48">
+      <c r="BT52" s="39">
         <v>5091.096245358699</v>
       </c>
       <c r="BU52" s="12">
         <v>5572.0530485871504</v>
       </c>
-      <c r="BV52" s="64">
+      <c r="BV52" s="52">
         <v>397.0079647735821</v>
       </c>
       <c r="BW52" s="26">
         <v>748.9805565692302</v>
       </c>
       <c r="BX52" s="27">
         <v>1231.9213107622422</v>
       </c>
       <c r="BY52" s="28">
         <v>2125.7695243219655</v>
       </c>
       <c r="BZ52" s="29">
         <v>2626.9869016207531</v>
       </c>
       <c r="CA52" s="30">
         <v>3091.2975153652715</v>
       </c>
       <c r="CB52" s="31">
         <v>3439.7165108896074</v>
       </c>
       <c r="CC52" s="32">
         <v>3979.2647601786502</v>
       </c>
       <c r="CD52" s="33">
         <v>4943.8092950359651</v>
       </c>
       <c r="CE52" s="34">
         <v>5200.4242531155805</v>
       </c>
-      <c r="CF52" s="48">
+      <c r="CF52" s="39">
         <v>5543.6513489707168</v>
       </c>
       <c r="CG52" s="12">
         <v>6225.4964422840603</v>
       </c>
       <c r="CH52" s="18">
         <v>319.96581280647996</v>
       </c>
       <c r="CI52" s="26">
         <v>946.13253908445881</v>
       </c>
       <c r="CJ52" s="27">
         <v>1552.9801050852079</v>
       </c>
       <c r="CK52" s="28">
         <v>2106.6774049911537</v>
       </c>
       <c r="CL52" s="29">
         <v>2670.7102870942108</v>
       </c>
       <c r="CM52" s="30">
         <v>3274.207210289685</v>
       </c>
       <c r="CN52" s="31">
         <v>3782.0323724165287</v>
       </c>
       <c r="CO52" s="32">
         <v>4324.3612117386856</v>
       </c>
       <c r="CP52" s="33">
         <v>5079.5814262970662</v>
       </c>
       <c r="CQ52" s="34">
         <v>5707.9140216923315</v>
       </c>
-      <c r="CR52" s="48">
+      <c r="CR52" s="39">
         <v>6532.7829885392121</v>
       </c>
       <c r="CS52" s="12">
         <v>7557.9173878495531</v>
       </c>
       <c r="CT52" s="18">
         <v>477.18277351809047</v>
       </c>
       <c r="CU52" s="26">
         <v>1111.6910437598408</v>
       </c>
       <c r="CV52" s="27">
         <v>1207.0539676504834</v>
       </c>
       <c r="CW52" s="28">
         <v>1893.1817710817418</v>
       </c>
       <c r="CX52" s="29">
         <v>2473.9354584122793</v>
       </c>
       <c r="CY52" s="30">
         <v>3386.7099460387435</v>
       </c>
-      <c r="CZ52" s="31"/>
+      <c r="CZ52" s="31">
+        <v>4106.8805214608474</v>
+      </c>
       <c r="DA52" s="32"/>
       <c r="DB52" s="33"/>
       <c r="DC52" s="34"/>
       <c r="DD52" s="35"/>
       <c r="DE52" s="12"/>
     </row>
     <row r="53" spans="1:109">
       <c r="A53" s="2"/>
       <c r="B53" s="2"/>
       <c r="C53" s="2"/>
       <c r="D53" s="2"/>
       <c r="E53" s="2"/>
       <c r="F53" s="2"/>
       <c r="G53" s="2"/>
       <c r="H53" s="2"/>
       <c r="I53" s="2"/>
       <c r="J53" s="2"/>
       <c r="K53" s="2"/>
       <c r="L53" s="2"/>
       <c r="M53" s="2"/>
       <c r="N53" s="2"/>
       <c r="O53" s="2"/>
       <c r="P53" s="2"/>
       <c r="Q53" s="2"/>
       <c r="R53" s="2"/>
@@ -14288,55 +14352,55 @@
       <c r="BC53" s="2"/>
       <c r="BD53" s="2"/>
       <c r="BE53" s="2"/>
       <c r="BF53" s="2"/>
       <c r="BG53" s="2"/>
       <c r="BH53" s="2"/>
       <c r="BI53" s="2"/>
       <c r="BJ53" s="2"/>
       <c r="BK53" s="2"/>
       <c r="BL53" s="2"/>
       <c r="BM53" s="2"/>
       <c r="BN53" s="2"/>
       <c r="BO53" s="2"/>
       <c r="BP53" s="2"/>
       <c r="BQ53" s="2"/>
       <c r="BR53" s="2"/>
       <c r="BS53" s="2"/>
       <c r="BT53" s="2"/>
       <c r="BU53" s="2"/>
       <c r="BV53" s="2"/>
       <c r="BW53" s="2"/>
       <c r="BX53" s="2"/>
     </row>
     <row r="54" spans="1:109">
       <c r="A54" s="2"/>
-      <c r="B54" s="44"/>
-[...3 lines deleted...]
-      <c r="F54" s="44"/>
+      <c r="B54" s="84"/>
+      <c r="C54" s="84"/>
+      <c r="D54" s="84"/>
+      <c r="E54" s="84"/>
+      <c r="F54" s="84"/>
       <c r="G54" s="2"/>
       <c r="H54" s="2"/>
       <c r="I54" s="2"/>
       <c r="J54" s="2"/>
       <c r="K54" s="2"/>
       <c r="L54" s="2"/>
       <c r="M54" s="2"/>
       <c r="N54" s="4"/>
       <c r="O54" s="4"/>
       <c r="P54" s="4"/>
       <c r="Q54" s="4"/>
       <c r="R54" s="4"/>
       <c r="S54" s="2"/>
       <c r="T54" s="2"/>
       <c r="U54" s="2"/>
       <c r="V54" s="2"/>
       <c r="W54" s="2"/>
       <c r="X54" s="2"/>
       <c r="Y54" s="2"/>
       <c r="Z54" s="4"/>
       <c r="AA54" s="2"/>
       <c r="AB54" s="2"/>
       <c r="AC54" s="2"/>
       <c r="AD54" s="2"/>
       <c r="AE54" s="2"/>
@@ -14602,242 +14666,242 @@
       <c r="BC57" s="2"/>
       <c r="BD57" s="2"/>
       <c r="BE57" s="2"/>
       <c r="BF57" s="2"/>
       <c r="BG57" s="2"/>
       <c r="BH57" s="2"/>
       <c r="BI57" s="2"/>
       <c r="BJ57" s="2"/>
       <c r="BK57" s="2"/>
       <c r="BL57" s="2"/>
       <c r="BM57" s="2"/>
       <c r="BN57" s="2"/>
       <c r="BO57" s="2"/>
       <c r="BP57" s="2"/>
       <c r="BQ57" s="2"/>
       <c r="BR57" s="2"/>
       <c r="BS57" s="2"/>
       <c r="BT57" s="2"/>
       <c r="BU57" s="2"/>
       <c r="BV57" s="2"/>
       <c r="BW57" s="2"/>
       <c r="BX57" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="81">
-    <mergeCell ref="CH30:CS30"/>
-[...39 lines deleted...]
-    <mergeCell ref="W29:Y29"/>
+    <mergeCell ref="CT30:DE30"/>
+    <mergeCell ref="DB42:DE42"/>
+    <mergeCell ref="CT43:DE43"/>
+    <mergeCell ref="DB3:DE3"/>
+    <mergeCell ref="CT4:DE4"/>
+    <mergeCell ref="DB16:DE16"/>
+    <mergeCell ref="CT17:DE17"/>
+    <mergeCell ref="DB29:DE29"/>
+    <mergeCell ref="BF42:BI42"/>
+    <mergeCell ref="AX43:BI43"/>
+    <mergeCell ref="BF3:BI3"/>
+    <mergeCell ref="AX4:BI4"/>
+    <mergeCell ref="BF16:BI16"/>
+    <mergeCell ref="AX17:BI17"/>
+    <mergeCell ref="BF29:BI29"/>
+    <mergeCell ref="AX30:BI30"/>
+    <mergeCell ref="B15:BI15"/>
+    <mergeCell ref="B28:BI28"/>
+    <mergeCell ref="B41:BI41"/>
+    <mergeCell ref="AT3:AW3"/>
+    <mergeCell ref="AL4:AW4"/>
+    <mergeCell ref="Z43:AK43"/>
+    <mergeCell ref="K42:M42"/>
+    <mergeCell ref="K29:M29"/>
     <mergeCell ref="B2:BI2"/>
     <mergeCell ref="AT16:AW16"/>
     <mergeCell ref="B54:F54"/>
     <mergeCell ref="W42:Y42"/>
     <mergeCell ref="N43:Y43"/>
     <mergeCell ref="W3:Y3"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="AT29:AW29"/>
     <mergeCell ref="AL30:AW30"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="Z17:AK17"/>
     <mergeCell ref="AL17:AW17"/>
     <mergeCell ref="N30:Y30"/>
     <mergeCell ref="AT42:AW42"/>
     <mergeCell ref="AL43:AW43"/>
     <mergeCell ref="Z30:AK30"/>
-    <mergeCell ref="BF42:BI42"/>
-[...22 lines deleted...]
-    <mergeCell ref="DB29:DE29"/>
+    <mergeCell ref="AH3:AK3"/>
+    <mergeCell ref="AH16:AK16"/>
+    <mergeCell ref="AH29:AK29"/>
+    <mergeCell ref="AH42:AK42"/>
+    <mergeCell ref="W16:Y16"/>
+    <mergeCell ref="N17:Y17"/>
+    <mergeCell ref="W29:Y29"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:M4"/>
+    <mergeCell ref="K3:M3"/>
+    <mergeCell ref="A17:A18"/>
+    <mergeCell ref="K16:M16"/>
+    <mergeCell ref="A43:A44"/>
+    <mergeCell ref="A30:A31"/>
+    <mergeCell ref="B17:M17"/>
+    <mergeCell ref="B30:M30"/>
+    <mergeCell ref="B43:M43"/>
+    <mergeCell ref="BJ30:BU30"/>
+    <mergeCell ref="BR42:BU42"/>
+    <mergeCell ref="BJ43:BU43"/>
+    <mergeCell ref="BR3:BU3"/>
+    <mergeCell ref="BJ4:BU4"/>
+    <mergeCell ref="BR16:BU16"/>
+    <mergeCell ref="BJ17:BU17"/>
+    <mergeCell ref="BR29:BU29"/>
+    <mergeCell ref="BV30:CG30"/>
+    <mergeCell ref="CD42:CG42"/>
+    <mergeCell ref="BV43:CG43"/>
+    <mergeCell ref="CD3:CG3"/>
+    <mergeCell ref="BV4:CG4"/>
+    <mergeCell ref="CD16:CG16"/>
+    <mergeCell ref="BV17:CG17"/>
+    <mergeCell ref="CD29:CG29"/>
+    <mergeCell ref="CH30:CS30"/>
+    <mergeCell ref="CP42:CS42"/>
+    <mergeCell ref="CH43:CS43"/>
+    <mergeCell ref="CP3:CS3"/>
+    <mergeCell ref="CH4:CS4"/>
+    <mergeCell ref="CP16:CS16"/>
+    <mergeCell ref="CH17:CS17"/>
+    <mergeCell ref="CP29:CS29"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{86B1E5F0-17D5-4495-853B-AE1E070F954B}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{86B1E5F0-17D5-4495-853B-AE1E070F954B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Валовый выпуск по периодам</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>