--- v0 (2026-04-15)
+++ v1 (2026-05-14)
@@ -137,55 +137,63 @@
   <si>
     <t>Gross grop output production by months of the year</t>
   </si>
   <si>
     <t>Gross output of livestock production by months of the year</t>
   </si>
   <si>
     <t>2024 year</t>
   </si>
   <si>
     <t>2025 year</t>
   </si>
   <si>
     <t>2026 year</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="44" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="31">
+  <fonts count="32">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
@@ -677,4966 +685,11512 @@
     <border>
       <left style="thin">
         <color indexed="22"/>
       </left>
       <right style="thin">
         <color indexed="22"/>
       </right>
       <top style="thin">
         <color indexed="22"/>
       </top>
       <bottom style="thin">
         <color indexed="22"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="double">
         <color indexed="52"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="2547">
+  <cellStyleXfs count="5918">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="44" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="5" borderId="11" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="12" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="12" borderId="11" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="13" borderId="17" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="18" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
-[...28 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-[...84 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
-[...2412 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="45">
+  <cellXfs count="53">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="164" fontId="9" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="10" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="10" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="165" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...12 lines deleted...]
-    <xf numFmtId="165" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="165" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
-  <cellStyles count="2547">
+  <cellStyles count="5918">
     <cellStyle name="Акцент1 2" xfId="177"/>
     <cellStyle name="Акцент2 2" xfId="178"/>
     <cellStyle name="Акцент3 2" xfId="179"/>
     <cellStyle name="Акцент4 2" xfId="180"/>
     <cellStyle name="Акцент5 2" xfId="181"/>
     <cellStyle name="Акцент6 2" xfId="182"/>
     <cellStyle name="Ввод  2" xfId="183"/>
     <cellStyle name="Вывод 2" xfId="184"/>
     <cellStyle name="Вычисление 2" xfId="185"/>
     <cellStyle name="Денежный 2" xfId="5"/>
     <cellStyle name="Заголовок 1 2" xfId="186"/>
     <cellStyle name="Заголовок 2 2" xfId="187"/>
     <cellStyle name="Заголовок 3 2" xfId="188"/>
     <cellStyle name="Заголовок 4 2" xfId="189"/>
     <cellStyle name="Итог 2" xfId="190"/>
     <cellStyle name="Контрольная ячейка 2" xfId="191"/>
     <cellStyle name="Название 2" xfId="192"/>
     <cellStyle name="Нейтральный 2" xfId="193"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="13"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 10" xfId="14"/>
     <cellStyle name="Обычный 2 11" xfId="15"/>
     <cellStyle name="Обычный 2 12" xfId="16"/>
     <cellStyle name="Обычный 2 13" xfId="17"/>
     <cellStyle name="Обычный 2 14" xfId="18"/>
     <cellStyle name="Обычный 2 15" xfId="19"/>
     <cellStyle name="Обычный 2 16" xfId="20"/>
     <cellStyle name="Обычный 2 17" xfId="21"/>
     <cellStyle name="Обычный 2 17 2" xfId="22"/>
     <cellStyle name="Обычный 2 17 2 10" xfId="303"/>
     <cellStyle name="Обычный 2 17 2 10 2" xfId="1213"/>
     <cellStyle name="Обычный 2 17 2 10 3" xfId="1890"/>
     <cellStyle name="Обычный 2 17 2 10 4" xfId="2252"/>
     <cellStyle name="Обычный 2 17 2 10 5" xfId="2528"/>
+    <cellStyle name="Обычный 2 17 2 10 6" xfId="3131"/>
+    <cellStyle name="Обычный 2 17 2 10 7" xfId="3996"/>
+    <cellStyle name="Обычный 2 17 2 10 8" xfId="4782"/>
+    <cellStyle name="Обычный 2 17 2 10 9" xfId="5526"/>
     <cellStyle name="Обычный 2 17 2 11" xfId="559"/>
     <cellStyle name="Обычный 2 17 2 11 2" xfId="1233"/>
     <cellStyle name="Обычный 2 17 2 11 3" xfId="1906"/>
     <cellStyle name="Обычный 2 17 2 11 4" xfId="2264"/>
     <cellStyle name="Обычный 2 17 2 11 5" xfId="2531"/>
+    <cellStyle name="Обычный 2 17 2 11 6" xfId="3152"/>
+    <cellStyle name="Обычный 2 17 2 11 7" xfId="4016"/>
+    <cellStyle name="Обычный 2 17 2 11 8" xfId="4802"/>
+    <cellStyle name="Обычный 2 17 2 11 9" xfId="5545"/>
     <cellStyle name="Обычный 2 17 2 12" xfId="636"/>
+    <cellStyle name="Обычный 2 17 2 12 2" xfId="3151"/>
+    <cellStyle name="Обычный 2 17 2 12 3" xfId="4015"/>
+    <cellStyle name="Обычный 2 17 2 12 4" xfId="4801"/>
+    <cellStyle name="Обычный 2 17 2 12 5" xfId="5544"/>
     <cellStyle name="Обычный 2 17 2 13" xfId="1229"/>
+    <cellStyle name="Обычный 2 17 2 13 2" xfId="3147"/>
+    <cellStyle name="Обычный 2 17 2 13 3" xfId="4011"/>
+    <cellStyle name="Обычный 2 17 2 13 4" xfId="4797"/>
+    <cellStyle name="Обычный 2 17 2 13 5" xfId="5541"/>
     <cellStyle name="Обычный 2 17 2 14" xfId="1224"/>
+    <cellStyle name="Обычный 2 17 2 14 2" xfId="3142"/>
+    <cellStyle name="Обычный 2 17 2 14 3" xfId="4007"/>
+    <cellStyle name="Обычный 2 17 2 14 4" xfId="4793"/>
+    <cellStyle name="Обычный 2 17 2 14 5" xfId="5537"/>
     <cellStyle name="Обычный 2 17 2 15" xfId="1285"/>
+    <cellStyle name="Обычный 2 17 2 15 2" xfId="3205"/>
+    <cellStyle name="Обычный 2 17 2 15 3" xfId="4068"/>
+    <cellStyle name="Обычный 2 17 2 15 4" xfId="4854"/>
+    <cellStyle name="Обычный 2 17 2 15 5" xfId="5597"/>
     <cellStyle name="Обычный 2 17 2 16" xfId="1326"/>
+    <cellStyle name="Обычный 2 17 2 16 2" xfId="3247"/>
+    <cellStyle name="Обычный 2 17 2 16 3" xfId="4110"/>
+    <cellStyle name="Обычный 2 17 2 16 4" xfId="4896"/>
+    <cellStyle name="Обычный 2 17 2 16 5" xfId="5638"/>
     <cellStyle name="Обычный 2 17 2 17" xfId="1366"/>
+    <cellStyle name="Обычный 2 17 2 17 2" xfId="3287"/>
+    <cellStyle name="Обычный 2 17 2 17 3" xfId="4149"/>
+    <cellStyle name="Обычный 2 17 2 17 4" xfId="4935"/>
+    <cellStyle name="Обычный 2 17 2 17 5" xfId="5677"/>
     <cellStyle name="Обычный 2 17 2 18" xfId="1402"/>
+    <cellStyle name="Обычный 2 17 2 18 2" xfId="3323"/>
+    <cellStyle name="Обычный 2 17 2 18 3" xfId="4184"/>
+    <cellStyle name="Обычный 2 17 2 18 4" xfId="4969"/>
+    <cellStyle name="Обычный 2 17 2 18 5" xfId="5711"/>
     <cellStyle name="Обычный 2 17 2 19" xfId="1056"/>
+    <cellStyle name="Обычный 2 17 2 19 2" xfId="3427"/>
+    <cellStyle name="Обычный 2 17 2 19 3" xfId="4285"/>
+    <cellStyle name="Обычный 2 17 2 19 4" xfId="5063"/>
+    <cellStyle name="Обычный 2 17 2 19 5" xfId="5801"/>
     <cellStyle name="Обычный 2 17 2 2" xfId="23"/>
     <cellStyle name="Обычный 2 17 2 20" xfId="2106"/>
+    <cellStyle name="Обычный 2 17 2 20 2" xfId="3541"/>
+    <cellStyle name="Обычный 2 17 2 20 3" xfId="4392"/>
+    <cellStyle name="Обычный 2 17 2 20 4" xfId="5162"/>
+    <cellStyle name="Обычный 2 17 2 20 5" xfId="5899"/>
     <cellStyle name="Обычный 2 17 2 21" xfId="2422"/>
+    <cellStyle name="Обычный 2 17 2 21 2" xfId="3555"/>
+    <cellStyle name="Обычный 2 17 2 21 3" xfId="4404"/>
+    <cellStyle name="Обычный 2 17 2 21 4" xfId="5172"/>
+    <cellStyle name="Обычный 2 17 2 21 5" xfId="5902"/>
+    <cellStyle name="Обычный 2 17 2 22" xfId="2567"/>
+    <cellStyle name="Обычный 2 17 2 23" xfId="3551"/>
+    <cellStyle name="Обычный 2 17 2 24" xfId="2687"/>
+    <cellStyle name="Обычный 2 17 2 25" xfId="2568"/>
+    <cellStyle name="Обычный 2 17 2 26" xfId="2733"/>
     <cellStyle name="Обычный 2 17 2 3" xfId="220"/>
     <cellStyle name="Обычный 2 17 2 3 2" xfId="832"/>
     <cellStyle name="Обычный 2 17 2 3 3" xfId="1505"/>
     <cellStyle name="Обычный 2 17 2 3 4" xfId="1915"/>
     <cellStyle name="Обычный 2 17 2 3 5" xfId="2269"/>
+    <cellStyle name="Обычный 2 17 2 3 6" xfId="2745"/>
+    <cellStyle name="Обычный 2 17 2 3 7" xfId="2695"/>
+    <cellStyle name="Обычный 2 17 2 3 8" xfId="2691"/>
+    <cellStyle name="Обычный 2 17 2 3 9" xfId="2595"/>
     <cellStyle name="Обычный 2 17 2 4" xfId="440"/>
     <cellStyle name="Обычный 2 17 2 4 2" xfId="957"/>
     <cellStyle name="Обычный 2 17 2 4 3" xfId="1630"/>
     <cellStyle name="Обычный 2 17 2 4 4" xfId="1977"/>
     <cellStyle name="Обычный 2 17 2 4 5" xfId="2321"/>
+    <cellStyle name="Обычный 2 17 2 4 6" xfId="2870"/>
+    <cellStyle name="Обычный 2 17 2 4 7" xfId="3737"/>
+    <cellStyle name="Обычный 2 17 2 4 8" xfId="4528"/>
+    <cellStyle name="Обычный 2 17 2 4 9" xfId="5274"/>
     <cellStyle name="Обычный 2 17 2 5" xfId="457"/>
     <cellStyle name="Обычный 2 17 2 5 2" xfId="974"/>
     <cellStyle name="Обычный 2 17 2 5 3" xfId="1647"/>
     <cellStyle name="Обычный 2 17 2 5 4" xfId="2045"/>
     <cellStyle name="Обычный 2 17 2 5 5" xfId="2377"/>
+    <cellStyle name="Обычный 2 17 2 5 6" xfId="2886"/>
+    <cellStyle name="Обычный 2 17 2 5 7" xfId="3753"/>
+    <cellStyle name="Обычный 2 17 2 5 8" xfId="4544"/>
+    <cellStyle name="Обычный 2 17 2 5 9" xfId="5289"/>
     <cellStyle name="Обычный 2 17 2 6" xfId="456"/>
     <cellStyle name="Обычный 2 17 2 6 2" xfId="973"/>
     <cellStyle name="Обычный 2 17 2 6 3" xfId="1646"/>
     <cellStyle name="Обычный 2 17 2 6 4" xfId="2070"/>
     <cellStyle name="Обычный 2 17 2 6 5" xfId="2396"/>
+    <cellStyle name="Обычный 2 17 2 6 6" xfId="2885"/>
+    <cellStyle name="Обычный 2 17 2 6 7" xfId="3752"/>
+    <cellStyle name="Обычный 2 17 2 6 8" xfId="4543"/>
+    <cellStyle name="Обычный 2 17 2 6 9" xfId="5288"/>
     <cellStyle name="Обычный 2 17 2 7" xfId="453"/>
     <cellStyle name="Обычный 2 17 2 7 2" xfId="970"/>
     <cellStyle name="Обычный 2 17 2 7 3" xfId="1643"/>
     <cellStyle name="Обычный 2 17 2 7 4" xfId="2112"/>
     <cellStyle name="Обычный 2 17 2 7 5" xfId="2427"/>
+    <cellStyle name="Обычный 2 17 2 7 6" xfId="2882"/>
+    <cellStyle name="Обычный 2 17 2 7 7" xfId="3750"/>
+    <cellStyle name="Обычный 2 17 2 7 8" xfId="4541"/>
+    <cellStyle name="Обычный 2 17 2 7 9" xfId="5286"/>
     <cellStyle name="Обычный 2 17 2 8" xfId="449"/>
     <cellStyle name="Обычный 2 17 2 8 2" xfId="966"/>
     <cellStyle name="Обычный 2 17 2 8 3" xfId="1639"/>
     <cellStyle name="Обычный 2 17 2 8 4" xfId="1979"/>
     <cellStyle name="Обычный 2 17 2 8 5" xfId="2323"/>
+    <cellStyle name="Обычный 2 17 2 8 6" xfId="2879"/>
+    <cellStyle name="Обычный 2 17 2 8 7" xfId="3746"/>
+    <cellStyle name="Обычный 2 17 2 8 8" xfId="4537"/>
+    <cellStyle name="Обычный 2 17 2 8 9" xfId="5283"/>
     <cellStyle name="Обычный 2 17 2 9" xfId="299"/>
     <cellStyle name="Обычный 2 17 2 9 2" xfId="1089"/>
     <cellStyle name="Обычный 2 17 2 9 3" xfId="1762"/>
     <cellStyle name="Обычный 2 17 2 9 4" xfId="2124"/>
     <cellStyle name="Обычный 2 17 2 9 5" xfId="2430"/>
+    <cellStyle name="Обычный 2 17 2 9 6" xfId="3003"/>
+    <cellStyle name="Обычный 2 17 2 9 7" xfId="3868"/>
+    <cellStyle name="Обычный 2 17 2 9 8" xfId="4654"/>
+    <cellStyle name="Обычный 2 17 2 9 9" xfId="5398"/>
     <cellStyle name="Обычный 2 18" xfId="24"/>
     <cellStyle name="Обычный 2 19" xfId="25"/>
     <cellStyle name="Обычный 2 19 2" xfId="26"/>
     <cellStyle name="Обычный 2 19 2 10" xfId="298"/>
     <cellStyle name="Обычный 2 19 2 10 2" xfId="1093"/>
     <cellStyle name="Обычный 2 19 2 10 3" xfId="1766"/>
     <cellStyle name="Обычный 2 19 2 10 4" xfId="2128"/>
     <cellStyle name="Обычный 2 19 2 10 5" xfId="2432"/>
+    <cellStyle name="Обычный 2 19 2 10 6" xfId="3007"/>
+    <cellStyle name="Обычный 2 19 2 10 7" xfId="3872"/>
+    <cellStyle name="Обычный 2 19 2 10 8" xfId="4658"/>
+    <cellStyle name="Обычный 2 19 2 10 9" xfId="5402"/>
     <cellStyle name="Обычный 2 19 2 11" xfId="609"/>
     <cellStyle name="Обычный 2 19 2 11 2" xfId="1212"/>
     <cellStyle name="Обычный 2 19 2 11 3" xfId="1889"/>
     <cellStyle name="Обычный 2 19 2 11 4" xfId="2251"/>
     <cellStyle name="Обычный 2 19 2 11 5" xfId="2527"/>
+    <cellStyle name="Обычный 2 19 2 11 6" xfId="3130"/>
+    <cellStyle name="Обычный 2 19 2 11 7" xfId="3995"/>
+    <cellStyle name="Обычный 2 19 2 11 8" xfId="4781"/>
+    <cellStyle name="Обычный 2 19 2 11 9" xfId="5525"/>
     <cellStyle name="Обычный 2 19 2 12" xfId="615"/>
     <cellStyle name="Обычный 2 19 2 12 2" xfId="1270"/>
     <cellStyle name="Обычный 2 19 2 12 3" xfId="1940"/>
     <cellStyle name="Обычный 2 19 2 12 4" xfId="2292"/>
     <cellStyle name="Обычный 2 19 2 12 5" xfId="2541"/>
+    <cellStyle name="Обычный 2 19 2 12 6" xfId="3190"/>
+    <cellStyle name="Обычный 2 19 2 12 7" xfId="4053"/>
+    <cellStyle name="Обычный 2 19 2 12 8" xfId="4839"/>
+    <cellStyle name="Обычный 2 19 2 12 9" xfId="5582"/>
     <cellStyle name="Обычный 2 19 2 13" xfId="640"/>
+    <cellStyle name="Обычный 2 19 2 13 2" xfId="3209"/>
+    <cellStyle name="Обычный 2 19 2 13 3" xfId="4072"/>
+    <cellStyle name="Обычный 2 19 2 13 4" xfId="4858"/>
+    <cellStyle name="Обычный 2 19 2 13 5" xfId="5600"/>
     <cellStyle name="Обычный 2 19 2 14" xfId="1330"/>
+    <cellStyle name="Обычный 2 19 2 14 2" xfId="3251"/>
+    <cellStyle name="Обычный 2 19 2 14 3" xfId="4113"/>
+    <cellStyle name="Обычный 2 19 2 14 4" xfId="4899"/>
+    <cellStyle name="Обычный 2 19 2 14 5" xfId="5641"/>
     <cellStyle name="Обычный 2 19 2 15" xfId="1369"/>
+    <cellStyle name="Обычный 2 19 2 15 2" xfId="3290"/>
+    <cellStyle name="Обычный 2 19 2 15 3" xfId="4151"/>
+    <cellStyle name="Обычный 2 19 2 15 4" xfId="4937"/>
+    <cellStyle name="Обычный 2 19 2 15 5" xfId="5679"/>
     <cellStyle name="Обычный 2 19 2 16" xfId="1405"/>
+    <cellStyle name="Обычный 2 19 2 16 2" xfId="3326"/>
+    <cellStyle name="Обычный 2 19 2 16 3" xfId="4187"/>
+    <cellStyle name="Обычный 2 19 2 16 4" xfId="4972"/>
+    <cellStyle name="Обычный 2 19 2 16 5" xfId="5713"/>
     <cellStyle name="Обычный 2 19 2 17" xfId="1435"/>
+    <cellStyle name="Обычный 2 19 2 17 2" xfId="3356"/>
+    <cellStyle name="Обычный 2 19 2 17 3" xfId="4216"/>
+    <cellStyle name="Обычный 2 19 2 17 4" xfId="5000"/>
+    <cellStyle name="Обычный 2 19 2 17 5" xfId="5741"/>
     <cellStyle name="Обычный 2 19 2 18" xfId="1461"/>
+    <cellStyle name="Обычный 2 19 2 18 2" xfId="3382"/>
+    <cellStyle name="Обычный 2 19 2 18 3" xfId="4242"/>
+    <cellStyle name="Обычный 2 19 2 18 4" xfId="5025"/>
+    <cellStyle name="Обычный 2 19 2 18 5" xfId="5765"/>
     <cellStyle name="Обычный 2 19 2 19" xfId="1479"/>
+    <cellStyle name="Обычный 2 19 2 19 2" xfId="3400"/>
+    <cellStyle name="Обычный 2 19 2 19 3" xfId="4260"/>
+    <cellStyle name="Обычный 2 19 2 19 4" xfId="5043"/>
+    <cellStyle name="Обычный 2 19 2 19 5" xfId="5782"/>
     <cellStyle name="Обычный 2 19 2 2" xfId="27"/>
     <cellStyle name="Обычный 2 19 2 2 2" xfId="28"/>
     <cellStyle name="Обычный 2 19 2 2 2 10" xfId="611"/>
     <cellStyle name="Обычный 2 19 2 2 2 10 2" xfId="1210"/>
     <cellStyle name="Обычный 2 19 2 2 2 10 3" xfId="1887"/>
     <cellStyle name="Обычный 2 19 2 2 2 10 4" xfId="2249"/>
     <cellStyle name="Обычный 2 19 2 2 2 10 5" xfId="2526"/>
+    <cellStyle name="Обычный 2 19 2 2 2 10 6" xfId="3128"/>
+    <cellStyle name="Обычный 2 19 2 2 2 10 7" xfId="3993"/>
+    <cellStyle name="Обычный 2 19 2 2 2 10 8" xfId="4779"/>
+    <cellStyle name="Обычный 2 19 2 2 2 10 9" xfId="5523"/>
     <cellStyle name="Обычный 2 19 2 2 2 11" xfId="616"/>
     <cellStyle name="Обычный 2 19 2 2 2 11 2" xfId="1268"/>
     <cellStyle name="Обычный 2 19 2 2 2 11 3" xfId="1938"/>
     <cellStyle name="Обычный 2 19 2 2 2 11 4" xfId="2290"/>
     <cellStyle name="Обычный 2 19 2 2 2 11 5" xfId="2540"/>
+    <cellStyle name="Обычный 2 19 2 2 2 11 6" xfId="3188"/>
+    <cellStyle name="Обычный 2 19 2 2 2 11 7" xfId="4051"/>
+    <cellStyle name="Обычный 2 19 2 2 2 11 8" xfId="4837"/>
+    <cellStyle name="Обычный 2 19 2 2 2 11 9" xfId="5580"/>
     <cellStyle name="Обычный 2 19 2 2 2 12" xfId="642"/>
+    <cellStyle name="Обычный 2 19 2 2 2 12 2" xfId="3211"/>
+    <cellStyle name="Обычный 2 19 2 2 2 12 3" xfId="4074"/>
+    <cellStyle name="Обычный 2 19 2 2 2 12 4" xfId="4860"/>
+    <cellStyle name="Обычный 2 19 2 2 2 12 5" xfId="5602"/>
     <cellStyle name="Обычный 2 19 2 2 2 13" xfId="1332"/>
+    <cellStyle name="Обычный 2 19 2 2 2 13 2" xfId="3253"/>
+    <cellStyle name="Обычный 2 19 2 2 2 13 3" xfId="4115"/>
+    <cellStyle name="Обычный 2 19 2 2 2 13 4" xfId="4901"/>
+    <cellStyle name="Обычный 2 19 2 2 2 13 5" xfId="5643"/>
     <cellStyle name="Обычный 2 19 2 2 2 14" xfId="1371"/>
+    <cellStyle name="Обычный 2 19 2 2 2 14 2" xfId="3292"/>
+    <cellStyle name="Обычный 2 19 2 2 2 14 3" xfId="4153"/>
+    <cellStyle name="Обычный 2 19 2 2 2 14 4" xfId="4939"/>
+    <cellStyle name="Обычный 2 19 2 2 2 14 5" xfId="5681"/>
     <cellStyle name="Обычный 2 19 2 2 2 15" xfId="1407"/>
+    <cellStyle name="Обычный 2 19 2 2 2 15 2" xfId="3328"/>
+    <cellStyle name="Обычный 2 19 2 2 2 15 3" xfId="4189"/>
+    <cellStyle name="Обычный 2 19 2 2 2 15 4" xfId="4974"/>
+    <cellStyle name="Обычный 2 19 2 2 2 15 5" xfId="5715"/>
     <cellStyle name="Обычный 2 19 2 2 2 16" xfId="1437"/>
+    <cellStyle name="Обычный 2 19 2 2 2 16 2" xfId="3358"/>
+    <cellStyle name="Обычный 2 19 2 2 2 16 3" xfId="4218"/>
+    <cellStyle name="Обычный 2 19 2 2 2 16 4" xfId="5002"/>
+    <cellStyle name="Обычный 2 19 2 2 2 16 5" xfId="5743"/>
     <cellStyle name="Обычный 2 19 2 2 2 17" xfId="1462"/>
+    <cellStyle name="Обычный 2 19 2 2 2 17 2" xfId="3383"/>
+    <cellStyle name="Обычный 2 19 2 2 2 17 3" xfId="4243"/>
+    <cellStyle name="Обычный 2 19 2 2 2 17 4" xfId="5026"/>
+    <cellStyle name="Обычный 2 19 2 2 2 17 5" xfId="5766"/>
     <cellStyle name="Обычный 2 19 2 2 2 18" xfId="1480"/>
+    <cellStyle name="Обычный 2 19 2 2 2 18 2" xfId="3401"/>
+    <cellStyle name="Обычный 2 19 2 2 2 18 3" xfId="4261"/>
+    <cellStyle name="Обычный 2 19 2 2 2 18 4" xfId="5044"/>
+    <cellStyle name="Обычный 2 19 2 2 2 18 5" xfId="5783"/>
     <cellStyle name="Обычный 2 19 2 2 2 19" xfId="768"/>
+    <cellStyle name="Обычный 2 19 2 2 2 19 2" xfId="3431"/>
+    <cellStyle name="Обычный 2 19 2 2 2 19 3" xfId="4289"/>
+    <cellStyle name="Обычный 2 19 2 2 2 19 4" xfId="5067"/>
+    <cellStyle name="Обычный 2 19 2 2 2 19 5" xfId="5805"/>
     <cellStyle name="Обычный 2 19 2 2 2 2" xfId="29"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 2" xfId="30"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 3" xfId="31"/>
     <cellStyle name="Обычный 2 19 2 2 2 20" xfId="792"/>
+    <cellStyle name="Обычный 2 19 2 2 2 20 2" xfId="3538"/>
+    <cellStyle name="Обычный 2 19 2 2 2 20 3" xfId="4390"/>
+    <cellStyle name="Обычный 2 19 2 2 2 20 4" xfId="5160"/>
+    <cellStyle name="Обычный 2 19 2 2 2 20 5" xfId="5897"/>
     <cellStyle name="Обычный 2 19 2 2 2 21" xfId="1900"/>
+    <cellStyle name="Обычный 2 19 2 2 2 21 2" xfId="3576"/>
+    <cellStyle name="Обычный 2 19 2 2 2 21 3" xfId="4424"/>
+    <cellStyle name="Обычный 2 19 2 2 2 21 4" xfId="5184"/>
+    <cellStyle name="Обычный 2 19 2 2 2 21 5" xfId="5911"/>
+    <cellStyle name="Обычный 2 19 2 2 2 22" xfId="2572"/>
+    <cellStyle name="Обычный 2 19 2 2 2 23" xfId="3603"/>
+    <cellStyle name="Обычный 2 19 2 2 2 24" xfId="2968"/>
+    <cellStyle name="Обычный 2 19 2 2 2 25" xfId="4258"/>
+    <cellStyle name="Обычный 2 19 2 2 2 26" xfId="5041"/>
     <cellStyle name="Обычный 2 19 2 2 2 3" xfId="222"/>
     <cellStyle name="Обычный 2 19 2 2 2 3 2" xfId="837"/>
     <cellStyle name="Обычный 2 19 2 2 2 3 3" xfId="1510"/>
     <cellStyle name="Обычный 2 19 2 2 2 3 4" xfId="2011"/>
     <cellStyle name="Обычный 2 19 2 2 2 3 5" xfId="2351"/>
+    <cellStyle name="Обычный 2 19 2 2 2 3 6" xfId="2750"/>
+    <cellStyle name="Обычный 2 19 2 2 2 3 7" xfId="3617"/>
+    <cellStyle name="Обычный 2 19 2 2 2 3 8" xfId="2677"/>
+    <cellStyle name="Обычный 2 19 2 2 2 3 9" xfId="3568"/>
     <cellStyle name="Обычный 2 19 2 2 2 4" xfId="437"/>
     <cellStyle name="Обычный 2 19 2 2 2 4 2" xfId="954"/>
     <cellStyle name="Обычный 2 19 2 2 2 4 3" xfId="1627"/>
     <cellStyle name="Обычный 2 19 2 2 2 4 4" xfId="2068"/>
     <cellStyle name="Обычный 2 19 2 2 2 4 5" xfId="2394"/>
+    <cellStyle name="Обычный 2 19 2 2 2 4 6" xfId="2867"/>
+    <cellStyle name="Обычный 2 19 2 2 2 4 7" xfId="3734"/>
+    <cellStyle name="Обычный 2 19 2 2 2 4 8" xfId="4525"/>
+    <cellStyle name="Обычный 2 19 2 2 2 4 9" xfId="5271"/>
     <cellStyle name="Обычный 2 19 2 2 2 5" xfId="484"/>
     <cellStyle name="Обычный 2 19 2 2 2 5 2" xfId="1002"/>
     <cellStyle name="Обычный 2 19 2 2 2 5 3" xfId="1675"/>
     <cellStyle name="Обычный 2 19 2 2 2 5 4" xfId="1969"/>
     <cellStyle name="Обычный 2 19 2 2 2 5 5" xfId="2314"/>
+    <cellStyle name="Обычный 2 19 2 2 2 5 6" xfId="2913"/>
+    <cellStyle name="Обычный 2 19 2 2 2 5 7" xfId="3780"/>
+    <cellStyle name="Обычный 2 19 2 2 2 5 8" xfId="4571"/>
+    <cellStyle name="Обычный 2 19 2 2 2 5 9" xfId="5316"/>
     <cellStyle name="Обычный 2 19 2 2 2 6" xfId="499"/>
     <cellStyle name="Обычный 2 19 2 2 2 6 2" xfId="1017"/>
     <cellStyle name="Обычный 2 19 2 2 2 6 3" xfId="1690"/>
     <cellStyle name="Обычный 2 19 2 2 2 6 4" xfId="2110"/>
     <cellStyle name="Обычный 2 19 2 2 2 6 5" xfId="2425"/>
+    <cellStyle name="Обычный 2 19 2 2 2 6 6" xfId="2928"/>
+    <cellStyle name="Обычный 2 19 2 2 2 6 7" xfId="3794"/>
+    <cellStyle name="Обычный 2 19 2 2 2 6 8" xfId="4584"/>
+    <cellStyle name="Обычный 2 19 2 2 2 6 9" xfId="5329"/>
     <cellStyle name="Обычный 2 19 2 2 2 7" xfId="524"/>
     <cellStyle name="Обычный 2 19 2 2 2 7 2" xfId="1041"/>
     <cellStyle name="Обычный 2 19 2 2 2 7 3" xfId="1715"/>
     <cellStyle name="Обычный 2 19 2 2 2 7 4" xfId="2075"/>
     <cellStyle name="Обычный 2 19 2 2 2 7 5" xfId="2400"/>
+    <cellStyle name="Обычный 2 19 2 2 2 7 6" xfId="2953"/>
+    <cellStyle name="Обычный 2 19 2 2 2 7 7" xfId="3818"/>
+    <cellStyle name="Обычный 2 19 2 2 2 7 8" xfId="4607"/>
+    <cellStyle name="Обычный 2 19 2 2 2 7 9" xfId="5352"/>
     <cellStyle name="Обычный 2 19 2 2 2 8" xfId="542"/>
     <cellStyle name="Обычный 2 19 2 2 2 8 2" xfId="1059"/>
     <cellStyle name="Обычный 2 19 2 2 2 8 3" xfId="1732"/>
     <cellStyle name="Обычный 2 19 2 2 2 8 4" xfId="809"/>
     <cellStyle name="Обычный 2 19 2 2 2 8 5" xfId="653"/>
+    <cellStyle name="Обычный 2 19 2 2 2 8 6" xfId="2971"/>
+    <cellStyle name="Обычный 2 19 2 2 2 8 7" xfId="3836"/>
+    <cellStyle name="Обычный 2 19 2 2 2 8 8" xfId="4624"/>
+    <cellStyle name="Обычный 2 19 2 2 2 8 9" xfId="5369"/>
     <cellStyle name="Обычный 2 19 2 2 2 9" xfId="218"/>
     <cellStyle name="Обычный 2 19 2 2 2 9 2" xfId="1095"/>
     <cellStyle name="Обычный 2 19 2 2 2 9 3" xfId="1768"/>
     <cellStyle name="Обычный 2 19 2 2 2 9 4" xfId="2130"/>
     <cellStyle name="Обычный 2 19 2 2 2 9 5" xfId="2434"/>
+    <cellStyle name="Обычный 2 19 2 2 2 9 6" xfId="3009"/>
+    <cellStyle name="Обычный 2 19 2 2 2 9 7" xfId="3874"/>
+    <cellStyle name="Обычный 2 19 2 2 2 9 8" xfId="4660"/>
+    <cellStyle name="Обычный 2 19 2 2 2 9 9" xfId="5404"/>
     <cellStyle name="Обычный 2 19 2 2 3" xfId="32"/>
     <cellStyle name="Обычный 2 19 2 2 4" xfId="33"/>
     <cellStyle name="Обычный 2 19 2 20" xfId="770"/>
+    <cellStyle name="Обычный 2 19 2 20 2" xfId="3429"/>
+    <cellStyle name="Обычный 2 19 2 20 3" xfId="4287"/>
+    <cellStyle name="Обычный 2 19 2 20 4" xfId="5065"/>
+    <cellStyle name="Обычный 2 19 2 20 5" xfId="5803"/>
     <cellStyle name="Обычный 2 19 2 21" xfId="1684"/>
+    <cellStyle name="Обычный 2 19 2 21 2" xfId="3540"/>
+    <cellStyle name="Обычный 2 19 2 21 3" xfId="4391"/>
+    <cellStyle name="Обычный 2 19 2 21 4" xfId="5161"/>
+    <cellStyle name="Обычный 2 19 2 21 5" xfId="5898"/>
     <cellStyle name="Обычный 2 19 2 22" xfId="777"/>
+    <cellStyle name="Обычный 2 19 2 22 2" xfId="3578"/>
+    <cellStyle name="Обычный 2 19 2 22 3" xfId="4426"/>
+    <cellStyle name="Обычный 2 19 2 22 4" xfId="5185"/>
+    <cellStyle name="Обычный 2 19 2 22 5" xfId="5912"/>
+    <cellStyle name="Обычный 2 19 2 23" xfId="2570"/>
+    <cellStyle name="Обычный 2 19 2 24" xfId="3602"/>
+    <cellStyle name="Обычный 2 19 2 25" xfId="2981"/>
+    <cellStyle name="Обычный 2 19 2 26" xfId="4271"/>
+    <cellStyle name="Обычный 2 19 2 27" xfId="5053"/>
     <cellStyle name="Обычный 2 19 2 3" xfId="34"/>
     <cellStyle name="Обычный 2 19 2 3 2" xfId="35"/>
     <cellStyle name="Обычный 2 19 2 3 3" xfId="36"/>
     <cellStyle name="Обычный 2 19 2 4" xfId="221"/>
     <cellStyle name="Обычный 2 19 2 4 2" xfId="835"/>
     <cellStyle name="Обычный 2 19 2 4 3" xfId="1508"/>
     <cellStyle name="Обычный 2 19 2 4 4" xfId="722"/>
     <cellStyle name="Обычный 2 19 2 4 5" xfId="1207"/>
+    <cellStyle name="Обычный 2 19 2 4 6" xfId="2748"/>
+    <cellStyle name="Обычный 2 19 2 4 7" xfId="2692"/>
+    <cellStyle name="Обычный 2 19 2 4 8" xfId="4447"/>
+    <cellStyle name="Обычный 2 19 2 4 9" xfId="5200"/>
     <cellStyle name="Обычный 2 19 2 5" xfId="439"/>
     <cellStyle name="Обычный 2 19 2 5 2" xfId="956"/>
     <cellStyle name="Обычный 2 19 2 5 3" xfId="1629"/>
     <cellStyle name="Обычный 2 19 2 5 4" xfId="2010"/>
     <cellStyle name="Обычный 2 19 2 5 5" xfId="2350"/>
+    <cellStyle name="Обычный 2 19 2 5 6" xfId="2869"/>
+    <cellStyle name="Обычный 2 19 2 5 7" xfId="3736"/>
+    <cellStyle name="Обычный 2 19 2 5 8" xfId="4527"/>
+    <cellStyle name="Обычный 2 19 2 5 9" xfId="5273"/>
     <cellStyle name="Обычный 2 19 2 6" xfId="486"/>
     <cellStyle name="Обычный 2 19 2 6 2" xfId="1004"/>
     <cellStyle name="Обычный 2 19 2 6 3" xfId="1677"/>
     <cellStyle name="Обычный 2 19 2 6 4" xfId="2084"/>
     <cellStyle name="Обычный 2 19 2 6 5" xfId="2405"/>
+    <cellStyle name="Обычный 2 19 2 6 6" xfId="2915"/>
+    <cellStyle name="Обычный 2 19 2 6 7" xfId="3782"/>
+    <cellStyle name="Обычный 2 19 2 6 8" xfId="4573"/>
+    <cellStyle name="Обычный 2 19 2 6 9" xfId="5318"/>
     <cellStyle name="Обычный 2 19 2 7" xfId="497"/>
     <cellStyle name="Обычный 2 19 2 7 2" xfId="1015"/>
     <cellStyle name="Обычный 2 19 2 7 3" xfId="1688"/>
     <cellStyle name="Обычный 2 19 2 7 4" xfId="758"/>
     <cellStyle name="Обычный 2 19 2 7 5" xfId="1739"/>
+    <cellStyle name="Обычный 2 19 2 7 6" xfId="2926"/>
+    <cellStyle name="Обычный 2 19 2 7 7" xfId="3792"/>
+    <cellStyle name="Обычный 2 19 2 7 8" xfId="4582"/>
+    <cellStyle name="Обычный 2 19 2 7 9" xfId="5327"/>
     <cellStyle name="Обычный 2 19 2 8" xfId="523"/>
     <cellStyle name="Обычный 2 19 2 8 2" xfId="1040"/>
     <cellStyle name="Обычный 2 19 2 8 3" xfId="1714"/>
     <cellStyle name="Обычный 2 19 2 8 4" xfId="2097"/>
     <cellStyle name="Обычный 2 19 2 8 5" xfId="2414"/>
+    <cellStyle name="Обычный 2 19 2 8 6" xfId="2952"/>
+    <cellStyle name="Обычный 2 19 2 8 7" xfId="3817"/>
+    <cellStyle name="Обычный 2 19 2 8 8" xfId="4606"/>
+    <cellStyle name="Обычный 2 19 2 8 9" xfId="5351"/>
     <cellStyle name="Обычный 2 19 2 9" xfId="541"/>
     <cellStyle name="Обычный 2 19 2 9 2" xfId="1058"/>
     <cellStyle name="Обычный 2 19 2 9 3" xfId="1731"/>
     <cellStyle name="Обычный 2 19 2 9 4" xfId="773"/>
     <cellStyle name="Обычный 2 19 2 9 5" xfId="2116"/>
+    <cellStyle name="Обычный 2 19 2 9 6" xfId="2970"/>
+    <cellStyle name="Обычный 2 19 2 9 7" xfId="3835"/>
+    <cellStyle name="Обычный 2 19 2 9 8" xfId="4623"/>
+    <cellStyle name="Обычный 2 19 2 9 9" xfId="5368"/>
     <cellStyle name="Обычный 2 19 3" xfId="37"/>
     <cellStyle name="Обычный 2 19 3 10" xfId="223"/>
     <cellStyle name="Обычный 2 19 3 10 2" xfId="1202"/>
     <cellStyle name="Обычный 2 19 3 10 3" xfId="1879"/>
     <cellStyle name="Обычный 2 19 3 10 4" xfId="2241"/>
     <cellStyle name="Обычный 2 19 3 10 5" xfId="2524"/>
+    <cellStyle name="Обычный 2 19 3 10 6" xfId="3120"/>
+    <cellStyle name="Обычный 2 19 3 10 7" xfId="3985"/>
+    <cellStyle name="Обычный 2 19 3 10 8" xfId="4771"/>
+    <cellStyle name="Обычный 2 19 3 10 9" xfId="5515"/>
     <cellStyle name="Обычный 2 19 3 11" xfId="567"/>
     <cellStyle name="Обычный 2 19 3 11 2" xfId="1262"/>
     <cellStyle name="Обычный 2 19 3 11 3" xfId="1932"/>
     <cellStyle name="Обычный 2 19 3 11 4" xfId="2284"/>
     <cellStyle name="Обычный 2 19 3 11 5" xfId="2539"/>
+    <cellStyle name="Обычный 2 19 3 11 6" xfId="3182"/>
+    <cellStyle name="Обычный 2 19 3 11 7" xfId="4045"/>
+    <cellStyle name="Обычный 2 19 3 11 8" xfId="4831"/>
+    <cellStyle name="Обычный 2 19 3 11 9" xfId="5574"/>
     <cellStyle name="Обычный 2 19 3 12" xfId="648"/>
+    <cellStyle name="Обычный 2 19 3 12 2" xfId="3217"/>
+    <cellStyle name="Обычный 2 19 3 12 3" xfId="4080"/>
+    <cellStyle name="Обычный 2 19 3 12 4" xfId="4866"/>
+    <cellStyle name="Обычный 2 19 3 12 5" xfId="5608"/>
     <cellStyle name="Обычный 2 19 3 13" xfId="1337"/>
+    <cellStyle name="Обычный 2 19 3 13 2" xfId="3258"/>
+    <cellStyle name="Обычный 2 19 3 13 3" xfId="4120"/>
+    <cellStyle name="Обычный 2 19 3 13 4" xfId="4906"/>
+    <cellStyle name="Обычный 2 19 3 13 5" xfId="5648"/>
     <cellStyle name="Обычный 2 19 3 14" xfId="1375"/>
+    <cellStyle name="Обычный 2 19 3 14 2" xfId="3296"/>
+    <cellStyle name="Обычный 2 19 3 14 3" xfId="4157"/>
+    <cellStyle name="Обычный 2 19 3 14 4" xfId="4943"/>
+    <cellStyle name="Обычный 2 19 3 14 5" xfId="5685"/>
     <cellStyle name="Обычный 2 19 3 15" xfId="1410"/>
+    <cellStyle name="Обычный 2 19 3 15 2" xfId="3331"/>
+    <cellStyle name="Обычный 2 19 3 15 3" xfId="4192"/>
+    <cellStyle name="Обычный 2 19 3 15 4" xfId="4977"/>
+    <cellStyle name="Обычный 2 19 3 15 5" xfId="5718"/>
     <cellStyle name="Обычный 2 19 3 16" xfId="1439"/>
+    <cellStyle name="Обычный 2 19 3 16 2" xfId="3360"/>
+    <cellStyle name="Обычный 2 19 3 16 3" xfId="4220"/>
+    <cellStyle name="Обычный 2 19 3 16 4" xfId="5004"/>
+    <cellStyle name="Обычный 2 19 3 16 5" xfId="5745"/>
     <cellStyle name="Обычный 2 19 3 17" xfId="1463"/>
+    <cellStyle name="Обычный 2 19 3 17 2" xfId="3384"/>
+    <cellStyle name="Обычный 2 19 3 17 3" xfId="4244"/>
+    <cellStyle name="Обычный 2 19 3 17 4" xfId="5027"/>
+    <cellStyle name="Обычный 2 19 3 17 5" xfId="5767"/>
     <cellStyle name="Обычный 2 19 3 18" xfId="1481"/>
+    <cellStyle name="Обычный 2 19 3 18 2" xfId="3402"/>
+    <cellStyle name="Обычный 2 19 3 18 3" xfId="4262"/>
+    <cellStyle name="Обычный 2 19 3 18 4" xfId="5045"/>
+    <cellStyle name="Обычный 2 19 3 18 5" xfId="5784"/>
     <cellStyle name="Обычный 2 19 3 19" xfId="760"/>
+    <cellStyle name="Обычный 2 19 3 19 2" xfId="3439"/>
+    <cellStyle name="Обычный 2 19 3 19 3" xfId="4297"/>
+    <cellStyle name="Обычный 2 19 3 19 4" xfId="5074"/>
+    <cellStyle name="Обычный 2 19 3 19 5" xfId="5812"/>
     <cellStyle name="Обычный 2 19 3 2" xfId="38"/>
     <cellStyle name="Обычный 2 19 3 2 2" xfId="39"/>
     <cellStyle name="Обычный 2 19 3 2 3" xfId="40"/>
     <cellStyle name="Обычный 2 19 3 20" xfId="2048"/>
+    <cellStyle name="Обычный 2 19 3 20 2" xfId="3534"/>
+    <cellStyle name="Обычный 2 19 3 20 3" xfId="4387"/>
+    <cellStyle name="Обычный 2 19 3 20 4" xfId="5157"/>
+    <cellStyle name="Обычный 2 19 3 20 5" xfId="5895"/>
     <cellStyle name="Обычный 2 19 3 21" xfId="2379"/>
+    <cellStyle name="Обычный 2 19 3 21 2" xfId="3574"/>
+    <cellStyle name="Обычный 2 19 3 21 3" xfId="4422"/>
+    <cellStyle name="Обычный 2 19 3 21 4" xfId="5182"/>
+    <cellStyle name="Обычный 2 19 3 21 5" xfId="5910"/>
+    <cellStyle name="Обычный 2 19 3 22" xfId="2578"/>
+    <cellStyle name="Обычный 2 19 3 23" xfId="3604"/>
+    <cellStyle name="Обычный 2 19 3 24" xfId="2679"/>
+    <cellStyle name="Обычный 2 19 3 25" xfId="2599"/>
+    <cellStyle name="Обычный 2 19 3 26" xfId="4306"/>
     <cellStyle name="Обычный 2 19 3 3" xfId="224"/>
     <cellStyle name="Обычный 2 19 3 3 2" xfId="846"/>
     <cellStyle name="Обычный 2 19 3 3 3" xfId="1519"/>
     <cellStyle name="Обычный 2 19 3 3 4" xfId="1936"/>
     <cellStyle name="Обычный 2 19 3 3 5" xfId="2288"/>
+    <cellStyle name="Обычный 2 19 3 3 6" xfId="2759"/>
+    <cellStyle name="Обычный 2 19 3 3 7" xfId="3626"/>
+    <cellStyle name="Обычный 2 19 3 3 8" xfId="2684"/>
+    <cellStyle name="Обычный 2 19 3 3 9" xfId="4181"/>
     <cellStyle name="Обычный 2 19 3 4" xfId="430"/>
     <cellStyle name="Обычный 2 19 3 4 2" xfId="947"/>
     <cellStyle name="Обычный 2 19 3 4 3" xfId="1620"/>
     <cellStyle name="Обычный 2 19 3 4 4" xfId="2024"/>
     <cellStyle name="Обычный 2 19 3 4 5" xfId="2361"/>
+    <cellStyle name="Обычный 2 19 3 4 6" xfId="2860"/>
+    <cellStyle name="Обычный 2 19 3 4 7" xfId="3727"/>
+    <cellStyle name="Обычный 2 19 3 4 8" xfId="4518"/>
+    <cellStyle name="Обычный 2 19 3 4 9" xfId="5264"/>
     <cellStyle name="Обычный 2 19 3 5" xfId="481"/>
     <cellStyle name="Обычный 2 19 3 5 2" xfId="999"/>
     <cellStyle name="Обычный 2 19 3 5 3" xfId="1672"/>
     <cellStyle name="Обычный 2 19 3 5 4" xfId="2061"/>
     <cellStyle name="Обычный 2 19 3 5 5" xfId="2389"/>
+    <cellStyle name="Обычный 2 19 3 5 6" xfId="2910"/>
+    <cellStyle name="Обычный 2 19 3 5 7" xfId="3777"/>
+    <cellStyle name="Обычный 2 19 3 5 8" xfId="4568"/>
+    <cellStyle name="Обычный 2 19 3 5 9" xfId="5313"/>
     <cellStyle name="Обычный 2 19 3 6" xfId="501"/>
     <cellStyle name="Обычный 2 19 3 6 2" xfId="1019"/>
     <cellStyle name="Обычный 2 19 3 6 3" xfId="1692"/>
     <cellStyle name="Обычный 2 19 3 6 4" xfId="2079"/>
     <cellStyle name="Обычный 2 19 3 6 5" xfId="2404"/>
+    <cellStyle name="Обычный 2 19 3 6 6" xfId="2930"/>
+    <cellStyle name="Обычный 2 19 3 6 7" xfId="3796"/>
+    <cellStyle name="Обычный 2 19 3 6 8" xfId="4586"/>
+    <cellStyle name="Обычный 2 19 3 6 9" xfId="5331"/>
     <cellStyle name="Обычный 2 19 3 7" xfId="525"/>
     <cellStyle name="Обычный 2 19 3 7 2" xfId="1042"/>
     <cellStyle name="Обычный 2 19 3 7 3" xfId="1716"/>
     <cellStyle name="Обычный 2 19 3 7 4" xfId="2053"/>
     <cellStyle name="Обычный 2 19 3 7 5" xfId="2382"/>
+    <cellStyle name="Обычный 2 19 3 7 6" xfId="2954"/>
+    <cellStyle name="Обычный 2 19 3 7 7" xfId="3819"/>
+    <cellStyle name="Обычный 2 19 3 7 8" xfId="4608"/>
+    <cellStyle name="Обычный 2 19 3 7 9" xfId="5353"/>
     <cellStyle name="Обычный 2 19 3 8" xfId="543"/>
     <cellStyle name="Обычный 2 19 3 8 2" xfId="1060"/>
     <cellStyle name="Обычный 2 19 3 8 3" xfId="1733"/>
     <cellStyle name="Обычный 2 19 3 8 4" xfId="808"/>
     <cellStyle name="Обычный 2 19 3 8 5" xfId="652"/>
+    <cellStyle name="Обычный 2 19 3 8 6" xfId="2972"/>
+    <cellStyle name="Обычный 2 19 3 8 7" xfId="3837"/>
+    <cellStyle name="Обычный 2 19 3 8 8" xfId="4625"/>
+    <cellStyle name="Обычный 2 19 3 8 9" xfId="5370"/>
     <cellStyle name="Обычный 2 19 3 9" xfId="296"/>
     <cellStyle name="Обычный 2 19 3 9 2" xfId="1104"/>
     <cellStyle name="Обычный 2 19 3 9 3" xfId="1777"/>
     <cellStyle name="Обычный 2 19 3 9 4" xfId="2139"/>
     <cellStyle name="Обычный 2 19 3 9 5" xfId="2441"/>
+    <cellStyle name="Обычный 2 19 3 9 6" xfId="3018"/>
+    <cellStyle name="Обычный 2 19 3 9 7" xfId="3883"/>
+    <cellStyle name="Обычный 2 19 3 9 8" xfId="4669"/>
+    <cellStyle name="Обычный 2 19 3 9 9" xfId="5413"/>
     <cellStyle name="Обычный 2 19 4" xfId="41"/>
     <cellStyle name="Обычный 2 19 5" xfId="42"/>
     <cellStyle name="Обычный 2 2" xfId="6"/>
     <cellStyle name="Обычный 2 2 2" xfId="7"/>
     <cellStyle name="Обычный 2 2 2 2" xfId="44"/>
     <cellStyle name="Обычный 2 2 2 2 2" xfId="45"/>
     <cellStyle name="Обычный 2 2 2 2 2 10" xfId="530"/>
     <cellStyle name="Обычный 2 2 2 2 2 10 2" xfId="1047"/>
     <cellStyle name="Обычный 2 2 2 2 2 10 3" xfId="1721"/>
     <cellStyle name="Обычный 2 2 2 2 2 10 4" xfId="772"/>
     <cellStyle name="Обычный 2 2 2 2 2 10 5" xfId="2066"/>
+    <cellStyle name="Обычный 2 2 2 2 2 10 6" xfId="2959"/>
+    <cellStyle name="Обычный 2 2 2 2 2 10 7" xfId="3824"/>
+    <cellStyle name="Обычный 2 2 2 2 2 10 8" xfId="4613"/>
+    <cellStyle name="Обычный 2 2 2 2 2 10 9" xfId="5358"/>
     <cellStyle name="Обычный 2 2 2 2 2 11" xfId="544"/>
     <cellStyle name="Обычный 2 2 2 2 2 11 2" xfId="1061"/>
     <cellStyle name="Обычный 2 2 2 2 2 11 3" xfId="1734"/>
     <cellStyle name="Обычный 2 2 2 2 2 11 4" xfId="804"/>
     <cellStyle name="Обычный 2 2 2 2 2 11 5" xfId="651"/>
+    <cellStyle name="Обычный 2 2 2 2 2 11 6" xfId="2973"/>
+    <cellStyle name="Обычный 2 2 2 2 2 11 7" xfId="3838"/>
+    <cellStyle name="Обычный 2 2 2 2 2 11 8" xfId="4626"/>
+    <cellStyle name="Обычный 2 2 2 2 2 11 9" xfId="5371"/>
     <cellStyle name="Обычный 2 2 2 2 2 12" xfId="295"/>
     <cellStyle name="Обычный 2 2 2 2 2 12 2" xfId="1111"/>
     <cellStyle name="Обычный 2 2 2 2 2 12 3" xfId="1784"/>
     <cellStyle name="Обычный 2 2 2 2 2 12 4" xfId="2146"/>
     <cellStyle name="Обычный 2 2 2 2 2 12 5" xfId="2447"/>
+    <cellStyle name="Обычный 2 2 2 2 2 12 6" xfId="3025"/>
+    <cellStyle name="Обычный 2 2 2 2 2 12 7" xfId="3890"/>
+    <cellStyle name="Обычный 2 2 2 2 2 12 8" xfId="4676"/>
+    <cellStyle name="Обычный 2 2 2 2 2 12 9" xfId="5420"/>
     <cellStyle name="Обычный 2 2 2 2 2 13" xfId="225"/>
     <cellStyle name="Обычный 2 2 2 2 2 13 2" xfId="1195"/>
     <cellStyle name="Обычный 2 2 2 2 2 13 3" xfId="1872"/>
     <cellStyle name="Обычный 2 2 2 2 2 13 4" xfId="2234"/>
     <cellStyle name="Обычный 2 2 2 2 2 13 5" xfId="2519"/>
+    <cellStyle name="Обычный 2 2 2 2 2 13 6" xfId="3113"/>
+    <cellStyle name="Обычный 2 2 2 2 2 13 7" xfId="3978"/>
+    <cellStyle name="Обычный 2 2 2 2 2 13 8" xfId="4764"/>
+    <cellStyle name="Обычный 2 2 2 2 2 13 9" xfId="5508"/>
     <cellStyle name="Обычный 2 2 2 2 2 14" xfId="578"/>
     <cellStyle name="Обычный 2 2 2 2 2 14 2" xfId="1242"/>
     <cellStyle name="Обычный 2 2 2 2 2 14 3" xfId="1913"/>
     <cellStyle name="Обычный 2 2 2 2 2 14 4" xfId="2267"/>
     <cellStyle name="Обычный 2 2 2 2 2 14 5" xfId="2532"/>
+    <cellStyle name="Обычный 2 2 2 2 2 14 6" xfId="3161"/>
+    <cellStyle name="Обычный 2 2 2 2 2 14 7" xfId="4024"/>
+    <cellStyle name="Обычный 2 2 2 2 2 14 8" xfId="4810"/>
+    <cellStyle name="Обычный 2 2 2 2 2 14 9" xfId="5553"/>
     <cellStyle name="Обычный 2 2 2 2 2 15" xfId="655"/>
+    <cellStyle name="Обычный 2 2 2 2 2 15 2" xfId="3223"/>
+    <cellStyle name="Обычный 2 2 2 2 2 15 3" xfId="4086"/>
+    <cellStyle name="Обычный 2 2 2 2 2 15 4" xfId="4872"/>
+    <cellStyle name="Обычный 2 2 2 2 2 15 5" xfId="5614"/>
     <cellStyle name="Обычный 2 2 2 2 2 16" xfId="1343"/>
+    <cellStyle name="Обычный 2 2 2 2 2 16 2" xfId="3264"/>
+    <cellStyle name="Обычный 2 2 2 2 2 16 3" xfId="4126"/>
+    <cellStyle name="Обычный 2 2 2 2 2 16 4" xfId="4912"/>
+    <cellStyle name="Обычный 2 2 2 2 2 16 5" xfId="5654"/>
     <cellStyle name="Обычный 2 2 2 2 2 17" xfId="1381"/>
+    <cellStyle name="Обычный 2 2 2 2 2 17 2" xfId="3302"/>
+    <cellStyle name="Обычный 2 2 2 2 2 17 3" xfId="4163"/>
+    <cellStyle name="Обычный 2 2 2 2 2 17 4" xfId="4949"/>
+    <cellStyle name="Обычный 2 2 2 2 2 17 5" xfId="5691"/>
     <cellStyle name="Обычный 2 2 2 2 2 18" xfId="1415"/>
+    <cellStyle name="Обычный 2 2 2 2 2 18 2" xfId="3336"/>
+    <cellStyle name="Обычный 2 2 2 2 2 18 3" xfId="4197"/>
+    <cellStyle name="Обычный 2 2 2 2 2 18 4" xfId="4982"/>
+    <cellStyle name="Обычный 2 2 2 2 2 18 5" xfId="5723"/>
     <cellStyle name="Обычный 2 2 2 2 2 19" xfId="1444"/>
+    <cellStyle name="Обычный 2 2 2 2 2 19 2" xfId="3365"/>
+    <cellStyle name="Обычный 2 2 2 2 2 19 3" xfId="4225"/>
+    <cellStyle name="Обычный 2 2 2 2 2 19 4" xfId="5009"/>
+    <cellStyle name="Обычный 2 2 2 2 2 19 5" xfId="5750"/>
     <cellStyle name="Обычный 2 2 2 2 2 2" xfId="46"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2" xfId="47"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 10" xfId="545"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 10 2" xfId="1062"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 10 3" xfId="1735"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 10 4" xfId="805"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 10 5" xfId="2041"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 10 6" xfId="2974"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 10 7" xfId="3839"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 10 8" xfId="4627"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 10 9" xfId="5372"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 11" xfId="294"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 11 2" xfId="1113"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 11 3" xfId="1786"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 11 4" xfId="2148"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 11 5" xfId="2449"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 11 6" xfId="3027"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 11 7" xfId="3892"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 11 8" xfId="4678"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 11 9" xfId="5422"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 12" xfId="217"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 12 2" xfId="1194"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 12 3" xfId="1871"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 12 4" xfId="2233"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 12 5" xfId="2518"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 12 6" xfId="3112"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 12 7" xfId="3977"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 12 8" xfId="4763"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 12 9" xfId="5507"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 13" xfId="560"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 13 2" xfId="1243"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 13 3" xfId="1914"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 13 4" xfId="2268"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 13 5" xfId="2533"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 13 6" xfId="3162"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 13 7" xfId="4025"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 13 8" xfId="4811"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 13 9" xfId="5554"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 14" xfId="657"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 14 2" xfId="3224"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 14 3" xfId="4087"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 14 4" xfId="4873"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 14 5" xfId="5615"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 15" xfId="1344"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 15 2" xfId="3265"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 15 3" xfId="4127"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 15 4" xfId="4913"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 15 5" xfId="5655"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 16" xfId="1382"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 16 2" xfId="3303"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 16 3" xfId="4164"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 16 4" xfId="4950"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 16 5" xfId="5692"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 17" xfId="1416"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 17 2" xfId="3337"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 17 3" xfId="4198"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 17 4" xfId="4983"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 17 5" xfId="5724"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 18" xfId="1445"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 18 2" xfId="3366"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 18 3" xfId="4226"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 18 4" xfId="5010"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 18 5" xfId="5751"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 19" xfId="1469"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 19 2" xfId="3390"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 19 3" xfId="4250"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 19 4" xfId="5033"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 19 5" xfId="5773"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2" xfId="48"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2" xfId="49"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 10" xfId="293"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 10 2" xfId="1115"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 10 3" xfId="1788"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 10 4" xfId="2150"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 10 5" xfId="2450"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 10 6" xfId="3029"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 10 7" xfId="3894"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 10 8" xfId="4680"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 10 9" xfId="5424"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 11" xfId="227"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 11 2" xfId="1192"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 11 3" xfId="1869"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 11 4" xfId="2231"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 11 5" xfId="2517"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 11 6" xfId="3110"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 11 7" xfId="3975"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 11 8" xfId="4761"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 11 9" xfId="5505"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 12" xfId="597"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 12 2" xfId="1071"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 12 3" xfId="1745"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 12 4" xfId="639"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 12 5" xfId="2015"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 12 6" xfId="2984"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 12 7" xfId="3849"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 12 8" xfId="4635"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 12 9" xfId="5380"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 13" xfId="659"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 13 2" xfId="3176"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 13 3" xfId="4039"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 13 4" xfId="4825"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 13 5" xfId="5568"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 14" xfId="1308"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 14 2" xfId="3229"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 14 3" xfId="4092"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 14 4" xfId="4878"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 14 5" xfId="5620"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 15" xfId="1349"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 15 2" xfId="3270"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 15 3" xfId="4132"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 15 4" xfId="4918"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 15 5" xfId="5660"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 16" xfId="1387"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 16 2" xfId="3308"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 16 3" xfId="4169"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 16 4" xfId="4955"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 16 5" xfId="5697"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 17" xfId="1421"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 17 2" xfId="3342"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 17 3" xfId="4203"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 17 4" xfId="4988"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 17 5" xfId="5729"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 18" xfId="1450"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 18 2" xfId="3371"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 18 3" xfId="4231"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 18 4" xfId="5015"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 18 5" xfId="5756"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 19" xfId="1474"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 19 2" xfId="3395"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 19 3" xfId="4255"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 19 4" xfId="5038"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 19 5" xfId="5778"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2" xfId="50"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2" xfId="51"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 10" xfId="230"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 10 2" xfId="1190"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 10 3" xfId="1867"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 10 4" xfId="2229"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 10 5" xfId="2515"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 10 6" xfId="3108"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 10 7" xfId="3973"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 10 8" xfId="4759"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 10 9" xfId="5503"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 11" xfId="577"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 11 2" xfId="1246"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 11 3" xfId="1916"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 11 4" xfId="2270"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 11 5" xfId="2534"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 11 6" xfId="3165"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 11 7" xfId="4028"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 11 8" xfId="4814"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 11 9" xfId="5557"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 12" xfId="661"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 12 2" xfId="3138"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 12 3" xfId="4003"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 12 4" xfId="4789"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 12 5" xfId="5533"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 13" xfId="1279"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 13 2" xfId="3199"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 13 3" xfId="4062"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 13 4" xfId="4848"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 13 5" xfId="5591"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 14" xfId="1320"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 14 2" xfId="3241"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 14 3" xfId="4104"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 14 4" xfId="4890"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 14 5" xfId="5632"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 15" xfId="1360"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 15 2" xfId="3281"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 15 3" xfId="4143"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 15 4" xfId="4929"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 15 5" xfId="5671"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 16" xfId="1397"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 16 2" xfId="3318"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 16 3" xfId="4179"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 16 4" xfId="4965"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 16 5" xfId="5707"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 17" xfId="1429"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 17 2" xfId="3350"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 17 3" xfId="4211"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 17 4" xfId="4996"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 17 5" xfId="5737"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 18" xfId="1456"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 18 2" xfId="3377"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 18 3" xfId="4237"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 18 4" xfId="5021"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 18 5" xfId="5762"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 19" xfId="625"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 19 2" xfId="3452"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 19 3" xfId="4309"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 19 4" xfId="5085"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 19 5" xfId="5823"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2" xfId="52"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 20" xfId="658"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 20 2" xfId="3523"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 20 3" xfId="4376"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 20 4" xfId="5148"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 20 5" xfId="5886"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 21" xfId="2083"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 21 2" xfId="3563"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 21 3" xfId="4412"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 21 4" xfId="5176"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 21 5" xfId="5905"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 22" xfId="2591"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 23" xfId="3582"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 24" xfId="3288"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 25" xfId="2610"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 26" xfId="4379"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3" xfId="231"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 2" xfId="859"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 3" xfId="1532"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 4" xfId="1963"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 5" xfId="2310"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 6" xfId="2772"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 7" xfId="3639"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 8" xfId="3408"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 9" xfId="3789"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4" xfId="418"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4 2" xfId="935"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4 3" xfId="1608"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4 4" xfId="620"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4 5" xfId="2051"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4 6" xfId="2848"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4 7" xfId="3715"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4 8" xfId="4506"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4 9" xfId="5252"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 5" xfId="469"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 5 2" xfId="986"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 5 3" xfId="1659"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 5 4" xfId="1948"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 5 5" xfId="2298"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 5 6" xfId="2897"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 5 7" xfId="3764"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 5 8" xfId="4555"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 5 9" xfId="5300"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 6" xfId="445"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 6 2" xfId="962"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 6 3" xfId="1635"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 6 4" xfId="2092"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 6 5" xfId="2411"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 6 6" xfId="2875"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 6 7" xfId="3742"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 6 8" xfId="4533"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 6 9" xfId="5279"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 7" xfId="491"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 7 2" xfId="1009"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 7 3" xfId="1682"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 7 4" xfId="1014"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 7 5" xfId="1929"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 7 6" xfId="2920"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 7 7" xfId="3787"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 7 8" xfId="4578"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 7 9" xfId="5323"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 8" xfId="518"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 8 2" xfId="1036"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 8 3" xfId="1709"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 8 4" xfId="2025"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 8 5" xfId="2362"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 8 6" xfId="2947"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 8 7" xfId="3813"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 8 8" xfId="4603"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 8 9" xfId="5348"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 9" xfId="292"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 9 2" xfId="1117"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 9 3" xfId="1790"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 9 4" xfId="2152"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 9 5" xfId="2452"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 9 6" xfId="3031"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 9 7" xfId="3896"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 9 8" xfId="4682"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 9 9" xfId="5426"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 20" xfId="800"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 20 2" xfId="3450"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 20 3" xfId="4307"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 20 4" xfId="5083"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 20 5" xfId="5821"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 21" xfId="656"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 21 2" xfId="3525"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 21 3" xfId="4378"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 21 4" xfId="5150"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 21 5" xfId="5888"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 22" xfId="2032"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 22 2" xfId="3414"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 22 3" xfId="4274"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 22 4" xfId="5056"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 22 5" xfId="5794"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 23" xfId="2589"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 24" xfId="3597"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 25" xfId="3355"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 26" xfId="3584"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 27" xfId="4386"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3" xfId="53"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4" xfId="229"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 2" xfId="857"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 3" xfId="1530"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 4" xfId="1824"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 5" xfId="2186"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 6" xfId="2770"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 7" xfId="3637"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 8" xfId="3378"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 9" xfId="2565"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5" xfId="420"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5 2" xfId="937"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5 3" xfId="1610"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5 4" xfId="2056"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5 5" xfId="2385"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5 6" xfId="2850"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5 7" xfId="3717"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5 8" xfId="4508"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5 9" xfId="5254"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 6" xfId="315"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 6 2" xfId="815"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 6 3" xfId="782"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 6 4" xfId="1934"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 6 5" xfId="2286"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 6 6" xfId="2728"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 6 7" xfId="2548"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 6 8" xfId="3150"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 6 9" xfId="4398"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 7" xfId="478"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 7 2" xfId="995"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 7 3" xfId="1668"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 7 4" xfId="1926"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 7 5" xfId="2279"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 7 6" xfId="2906"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 7 7" xfId="3773"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 7 8" xfId="4564"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 7 9" xfId="5309"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 8" xfId="512"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 8 2" xfId="1030"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 8 3" xfId="1703"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 8 4" xfId="766"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 8 5" xfId="787"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 8 6" xfId="2941"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 8 7" xfId="3807"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 8 8" xfId="4597"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 8 9" xfId="5342"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 9" xfId="536"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 9 2" xfId="1053"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 9 3" xfId="1727"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 9 4" xfId="1898"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 9 5" xfId="2260"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 9 6" xfId="2965"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 9 7" xfId="3830"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 9 8" xfId="4619"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 9 9" xfId="5364"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3" xfId="54"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 10" xfId="603"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 10 2" xfId="1187"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 10 3" xfId="1864"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 10 4" xfId="2226"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 10 5" xfId="2513"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 10 6" xfId="3105"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 10 7" xfId="3970"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 10 8" xfId="4756"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 10 9" xfId="5500"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 11" xfId="612"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 11 2" xfId="1249"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 11 3" xfId="1919"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 11 4" xfId="2272"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 11 5" xfId="2535"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 11 6" xfId="3168"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 11 7" xfId="4031"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 11 8" xfId="4817"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 11 9" xfId="5560"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 12" xfId="664"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 12 2" xfId="3135"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 12 3" xfId="4000"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 12 4" xfId="4786"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 12 5" xfId="5530"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 13" xfId="1276"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 13 2" xfId="3196"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 13 3" xfId="4059"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 13 4" xfId="4845"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 13 5" xfId="5588"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 14" xfId="1317"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 14 2" xfId="3238"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 14 3" xfId="4101"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 14 4" xfId="4887"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 14 5" xfId="5629"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 15" xfId="1358"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 15 2" xfId="3279"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 15 3" xfId="4141"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 15 4" xfId="4927"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 15 5" xfId="5669"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 16" xfId="1395"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 16 2" xfId="3316"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 16 3" xfId="4177"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 16 4" xfId="4963"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 16 5" xfId="5705"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 17" xfId="1427"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 17 2" xfId="3348"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 17 3" xfId="4209"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 17 4" xfId="4994"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 17 5" xfId="5735"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 18" xfId="1455"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 18 2" xfId="3376"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 18 3" xfId="4236"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 18 4" xfId="5020"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 18 5" xfId="5761"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 19" xfId="806"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 19 2" xfId="3455"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 19 3" xfId="4311"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 19 4" xfId="5087"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 19 5" xfId="5825"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2" xfId="55"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 20" xfId="1220"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 20 2" xfId="3521"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 20 3" xfId="4374"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 20 4" xfId="5146"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 20 5" xfId="5884"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 21" xfId="1972"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 21 2" xfId="3565"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 21 3" xfId="4413"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 21 4" xfId="5177"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 21 5" xfId="5906"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 22" xfId="2594"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 23" xfId="3581"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 24" xfId="2670"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 25" xfId="4432"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 26" xfId="5190"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3" xfId="232"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 2" xfId="862"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 3" xfId="1535"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 4" xfId="1764"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 5" xfId="2126"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 6" xfId="2775"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 7" xfId="3642"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 8" xfId="2721"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 9" xfId="4442"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4" xfId="415"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4 2" xfId="932"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4 3" xfId="1605"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4 4" xfId="619"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4 5" xfId="2022"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4 6" xfId="2845"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4 7" xfId="3712"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4 8" xfId="4503"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4 9" xfId="5249"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 5" xfId="471"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 5 2" xfId="988"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 5 3" xfId="1661"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 5 4" xfId="795"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 5 5" xfId="1303"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 5 6" xfId="2899"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 5 7" xfId="3766"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 5 8" xfId="4557"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 5 9" xfId="5302"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 6" xfId="443"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 6 2" xfId="960"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 6 3" xfId="1633"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 6 4" xfId="751"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 6 5" xfId="665"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 6 6" xfId="2873"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 6 7" xfId="3740"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 6 8" xfId="4531"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 6 9" xfId="5277"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 7" xfId="489"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 7 2" xfId="1007"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 7 3" xfId="1680"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 7 4" xfId="2001"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 7 5" xfId="2342"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 7 6" xfId="2918"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 7 7" xfId="3785"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 7 8" xfId="4576"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 7 9" xfId="5321"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 8" xfId="517"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 8 2" xfId="1035"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 8 3" xfId="1708"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 8 4" xfId="2055"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 8 5" xfId="2384"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 8 6" xfId="2946"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 8 7" xfId="3812"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 8 8" xfId="4602"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 8 9" xfId="5347"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 9" xfId="291"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 9 2" xfId="1120"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 9 3" xfId="1793"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 9 4" xfId="2155"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 9 5" xfId="2454"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 9 6" xfId="3034"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 9 7" xfId="3899"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 9 8" xfId="4685"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 9 9" xfId="5429"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 20" xfId="1483"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 20 2" xfId="3404"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 20 3" xfId="4264"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 20 4" xfId="5047"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 20 5" xfId="5786"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 21" xfId="977"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 21 2" xfId="3448"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 21 3" xfId="4305"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 21 4" xfId="5082"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 21 5" xfId="5820"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 22" xfId="654"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 22 2" xfId="3527"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 22 3" xfId="4380"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 22 4" xfId="5151"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 22 5" xfId="5889"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 23" xfId="1967"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 23 2" xfId="3561"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 23 3" xfId="4411"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 23 4" xfId="5175"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 23 5" xfId="5904"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 24" xfId="2587"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 25" xfId="3606"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 26" xfId="2671"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 27" xfId="2607"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 28" xfId="2653"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3" xfId="56"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2" xfId="57"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 10" xfId="591"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 10 2" xfId="1184"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 10 3" xfId="1861"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 10 4" xfId="2223"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 10 5" xfId="2511"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 10 6" xfId="3102"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 10 7" xfId="3967"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 10 8" xfId="4753"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 10 9" xfId="5497"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 11" xfId="563"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 11 2" xfId="1251"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 11 3" xfId="1921"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 11 4" xfId="2274"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 11 5" xfId="2536"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 11 6" xfId="3170"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 11 7" xfId="4033"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 11 8" xfId="4819"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 11 9" xfId="5562"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 12" xfId="667"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 12 2" xfId="3133"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 12 3" xfId="3998"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 12 4" xfId="4784"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 12 5" xfId="5528"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 13" xfId="1274"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 13 2" xfId="3194"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 13 3" xfId="4057"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 13 4" xfId="4843"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 13 5" xfId="5586"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 14" xfId="1315"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 14 2" xfId="3236"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 14 3" xfId="4099"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 14 4" xfId="4885"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 14 5" xfId="5627"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 15" xfId="1356"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 15 2" xfId="3277"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 15 3" xfId="4139"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 15 4" xfId="4925"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 15 5" xfId="5667"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 16" xfId="1393"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 16 2" xfId="3314"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 16 3" xfId="4175"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 16 4" xfId="4961"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 16 5" xfId="5703"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 17" xfId="1426"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 17 2" xfId="3347"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 17 3" xfId="4208"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 17 4" xfId="4993"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 17 5" xfId="5734"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 18" xfId="1454"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 18 2" xfId="3375"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 18 3" xfId="4235"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 18 4" xfId="5019"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 18 5" xfId="5760"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 19" xfId="753"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 19 2" xfId="3458"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 19 3" xfId="4314"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 19 4" xfId="5090"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 19 5" xfId="5828"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2" xfId="58"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 20" xfId="663"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 20 2" xfId="3518"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 20 3" xfId="4371"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 20 4" xfId="5144"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 20 5" xfId="5882"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 21" xfId="2037"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 21 2" xfId="3567"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 21 3" xfId="4415"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 21 4" xfId="5178"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 21 5" xfId="5907"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 22" xfId="2596"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 23" xfId="3580"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 24" xfId="3155"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 25" xfId="4402"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 26" xfId="5170"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3" xfId="233"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 2" xfId="865"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 3" xfId="1538"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 4" xfId="1814"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 5" xfId="2176"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 6" xfId="2778"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 7" xfId="3645"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 8" xfId="2922"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 9" xfId="3542"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4" xfId="412"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4 2" xfId="929"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4 3" xfId="1602"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4 4" xfId="2003"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4 5" xfId="2344"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4 6" xfId="2842"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4 7" xfId="3709"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4 8" xfId="4500"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4 9" xfId="5246"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 5" xfId="473"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 5 2" xfId="990"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 5 3" xfId="1663"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 5 4" xfId="2088"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 5 5" xfId="2409"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 5 6" xfId="2901"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 5 7" xfId="3768"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 5 8" xfId="4559"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 5 9" xfId="5304"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 6" xfId="441"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 6 2" xfId="958"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 6 3" xfId="1631"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 6 4" xfId="1941"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 6 5" xfId="2293"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 6 6" xfId="2871"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 6 7" xfId="3738"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 6 8" xfId="4529"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 6 9" xfId="5275"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 7" xfId="488"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 7 2" xfId="1006"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 7 3" xfId="1679"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 7 4" xfId="2033"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 7 5" xfId="2368"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 7 6" xfId="2917"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 7 7" xfId="3784"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 7 8" xfId="4575"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 7 9" xfId="5320"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 8" xfId="516"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 8 2" xfId="1034"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 8 3" xfId="1707"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 8 4" xfId="2077"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 8 5" xfId="2402"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 8 6" xfId="2945"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 8 7" xfId="3811"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 8 8" xfId="4601"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 8 9" xfId="5346"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 9" xfId="219"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 9 2" xfId="1123"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 9 3" xfId="1796"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 9 4" xfId="2158"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 9 5" xfId="2457"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 9 6" xfId="3037"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 9 7" xfId="3902"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 9 8" xfId="4688"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 9 9" xfId="5432"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 4" xfId="59"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 5" xfId="228"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 5 2" xfId="855"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 5 3" xfId="1528"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 5 4" xfId="1860"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 5 5" xfId="2222"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 5 6" xfId="2768"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 5 7" xfId="3635"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 5 8" xfId="4400"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 5 9" xfId="5168"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 6" xfId="422"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 6 2" xfId="939"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 6 3" xfId="1612"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 6 4" xfId="1995"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 6 5" xfId="2338"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 6 6" xfId="2852"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 6 7" xfId="3719"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 6 8" xfId="4510"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 6 9" xfId="5256"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 7" xfId="466"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 7 2" xfId="983"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 7 3" xfId="1656"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 7 4" xfId="2047"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 7 5" xfId="2378"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 7 6" xfId="2894"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 7 7" xfId="3761"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 7 8" xfId="4552"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 7 9" xfId="5297"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 8" xfId="507"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 8 2" xfId="1025"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 8 3" xfId="1698"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 8 4" xfId="762"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 8 5" xfId="2094"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 8 6" xfId="2936"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 8 7" xfId="3802"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 8 8" xfId="4592"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 8 9" xfId="5337"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 9" xfId="531"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 9 2" xfId="1048"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 9 3" xfId="1722"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 9 4" xfId="618"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 9 5" xfId="2089"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 9 6" xfId="2960"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 9 7" xfId="3825"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 9 8" xfId="4614"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 9 9" xfId="5359"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3" xfId="60"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 10" xfId="290"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 10 2" xfId="1126"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 10 3" xfId="1799"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 10 4" xfId="2161"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 10 5" xfId="2460"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 10 6" xfId="3040"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 10 7" xfId="3905"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 10 8" xfId="4691"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 10 9" xfId="5435"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 11" xfId="307"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 11 2" xfId="1079"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 11 3" xfId="1753"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 11 4" xfId="645"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 11 5" xfId="2017"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 11 6" xfId="2993"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 11 7" xfId="3858"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 11 8" xfId="4644"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 11 9" xfId="5388"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 12" xfId="401"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 12 2" xfId="1072"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 12 3" xfId="1746"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 12 4" xfId="1289"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 12 5" xfId="2046"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 12 6" xfId="2985"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 12 7" xfId="3850"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 12 8" xfId="4636"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 12 9" xfId="5381"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 13" xfId="670"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 13 2" xfId="3172"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 13 3" xfId="4035"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 13 4" xfId="4821"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 13 5" xfId="5564"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 14" xfId="1271"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 14 2" xfId="3191"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 14 3" xfId="4054"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 14 4" xfId="4840"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 14 5" xfId="5583"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 15" xfId="1313"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 15 2" xfId="3234"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 15 3" xfId="4097"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 15 4" xfId="4883"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 15 5" xfId="5625"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 16" xfId="1354"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 16 2" xfId="3275"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 16 3" xfId="4137"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 16 4" xfId="4923"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 16 5" xfId="5665"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 17" xfId="1392"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 17 2" xfId="3313"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 17 3" xfId="4174"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 17 4" xfId="4960"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 17 5" xfId="5702"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 18" xfId="1425"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 18 2" xfId="3346"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 18 3" xfId="4207"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 18 4" xfId="4992"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 18 5" xfId="5733"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 19" xfId="1453"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 19 2" xfId="3374"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 19 3" xfId="4234"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 19 4" xfId="5018"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 19 5" xfId="5759"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2" xfId="61"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2" xfId="62"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 10" xfId="301"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 10 2" xfId="1177"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 10 3" xfId="1854"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 10 4" xfId="2216"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 10 5" xfId="2506"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 10 6" xfId="3095"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 10 7" xfId="3960"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 10 8" xfId="4746"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 10 9" xfId="5490"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 11" xfId="608"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 11 2" xfId="1082"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 11 3" xfId="1755"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 11 4" xfId="647"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 11 5" xfId="707"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 11 6" xfId="2996"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 11 7" xfId="3861"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 11 8" xfId="4647"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 11 9" xfId="5391"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 12" xfId="672"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 12 2" xfId="3129"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 12 3" xfId="3994"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 12 4" xfId="4780"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 12 5" xfId="5524"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 13" xfId="1269"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 13 2" xfId="3189"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 13 3" xfId="4052"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 13 4" xfId="4838"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 13 5" xfId="5581"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 14" xfId="1290"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 14 2" xfId="3210"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 14 3" xfId="4073"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 14 4" xfId="4859"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 14 5" xfId="5601"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 15" xfId="1331"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 15 2" xfId="3252"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 15 3" xfId="4114"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 15 4" xfId="4900"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 15 5" xfId="5642"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 16" xfId="1370"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 16 2" xfId="3291"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 16 3" xfId="4152"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 16 4" xfId="4938"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 16 5" xfId="5680"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 17" xfId="1406"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 17 2" xfId="3327"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 17 3" xfId="4188"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 17 4" xfId="4973"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 17 5" xfId="5714"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 18" xfId="1436"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 18 2" xfId="3357"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 18 3" xfId="4217"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 18 4" xfId="5001"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 18 5" xfId="5742"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 19" xfId="748"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 19 2" xfId="3462"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 19 3" xfId="4318"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 19 4" xfId="5094"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 19 5" xfId="5832"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2" xfId="63"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 20" xfId="668"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 20 2" xfId="3512"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 20 3" xfId="4366"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 20 4" xfId="5139"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 20 5" xfId="5877"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 21" xfId="1912"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 21 2" xfId="3421"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 21 3" xfId="4281"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 21 4" xfId="5060"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 21 5" xfId="5798"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 22" xfId="2600"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 23" xfId="3577"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 24" xfId="2884"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 25" xfId="4185"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 26" xfId="4970"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3" xfId="236"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 2" xfId="870"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 3" xfId="1543"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 4" xfId="1917"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 5" xfId="2271"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 6" xfId="2783"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 7" xfId="3650"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 8" xfId="2579"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 9" xfId="2669"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4" xfId="407"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4 2" xfId="923"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4 3" xfId="1596"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4 4" xfId="1951"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4 5" xfId="2301"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4 6" xfId="2836"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4 7" xfId="3703"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4 8" xfId="4494"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4 9" xfId="5240"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 5" xfId="325"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 5 2" xfId="825"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 5 3" xfId="1498"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 5 4" xfId="1878"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 5 5" xfId="2240"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 5 6" xfId="2738"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 5 7" xfId="2701"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 5 8" xfId="4396"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 5 9" xfId="5165"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 6" xfId="438"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 6 2" xfId="955"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 6 3" xfId="1628"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 6 4" xfId="2042"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 6 5" xfId="2374"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 6 6" xfId="2868"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 6 7" xfId="3735"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 6 8" xfId="4526"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 6 9" xfId="5272"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 7" xfId="485"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 7 2" xfId="1003"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 7 3" xfId="1676"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 7 4" xfId="972"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 7 5" xfId="623"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 7 6" xfId="2914"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 7 7" xfId="3781"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 7 8" xfId="4572"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 7 9" xfId="5317"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 8" xfId="498"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 8 2" xfId="1016"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 8 3" xfId="1689"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 8 4" xfId="759"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 8 5" xfId="1742"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 8 6" xfId="2927"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 8 7" xfId="3793"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 8 8" xfId="4583"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 8 9" xfId="5328"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 9" xfId="289"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 9 2" xfId="1127"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 9 3" xfId="1801"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 9 4" xfId="2163"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 9 5" xfId="2461"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 9 6" xfId="3042"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 9 7" xfId="3907"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 9 8" xfId="4693"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 9 9" xfId="5437"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 20" xfId="750"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 20 2" xfId="3461"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 20 3" xfId="4317"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 20 4" xfId="5093"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 20 5" xfId="5831"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 21" xfId="666"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 21 2" xfId="3419"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 21 3" xfId="4279"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 21 4" xfId="5059"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 21 5" xfId="5797"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 22" xfId="2104"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 22 2" xfId="3415"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 22 3" xfId="4275"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 22 4" xfId="5057"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 22 5" xfId="5795"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 23" xfId="2598"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 24" xfId="3579"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 25" xfId="2925"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 26" xfId="4241"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 27" xfId="5024"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 3" xfId="64"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 4" xfId="234"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 4 2" xfId="868"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 4 3" xfId="1541"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 4 4" xfId="1947"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 4 5" xfId="2297"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 4 6" xfId="2781"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 4 7" xfId="3648"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 4 8" xfId="2714"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 4 9" xfId="2574"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 5" xfId="322"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 5 2" xfId="822"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 5 3" xfId="1495"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 5 4" xfId="1974"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 5 5" xfId="2318"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 5 6" xfId="2735"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 5 7" xfId="2704"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 5 8" xfId="4441"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 5 9" xfId="5195"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 6" xfId="316"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 6 2" xfId="816"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 6 3" xfId="781"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 6 4" xfId="1883"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 6 5" xfId="2245"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 6 6" xfId="2729"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 6 7" xfId="2559"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 6 8" xfId="4448"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 6 9" xfId="5201"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 7" xfId="474"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 7 2" xfId="991"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 7 3" xfId="1664"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 7 4" xfId="2064"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 7 5" xfId="2392"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 7 6" xfId="2902"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 7 7" xfId="3769"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 7 8" xfId="4560"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 7 9" xfId="5305"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 8" xfId="487"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 8 2" xfId="1005"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 8 3" xfId="1678"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 8 4" xfId="2060"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 8 5" xfId="2388"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 8 6" xfId="2916"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 8 7" xfId="3783"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 8 8" xfId="4574"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 8 9" xfId="5319"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 9" xfId="515"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 9 2" xfId="1033"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 9 3" xfId="1706"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 9 4" xfId="2098"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 9 5" xfId="2415"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 9 6" xfId="2944"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 9 7" xfId="3810"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 9 8" xfId="4600"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 9 9" xfId="5345"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4" xfId="65"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 10" xfId="304"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 10 2" xfId="1170"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 10 3" xfId="1846"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 10 4" xfId="2208"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 10 5" xfId="2500"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 10 6" xfId="3087"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 10 7" xfId="3952"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 10 8" xfId="4738"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 10 9" xfId="5482"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 11" xfId="569"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 11 2" xfId="1085"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 11 3" xfId="1758"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 11 4" xfId="2120"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 11 5" xfId="2428"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 11 6" xfId="2999"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 11 7" xfId="3864"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 11 8" xfId="4650"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 11 9" xfId="5394"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 12" xfId="675"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 12 2" xfId="3125"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 12 3" xfId="3990"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 12 4" xfId="4776"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 12 5" xfId="5520"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 13" xfId="1265"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 13 2" xfId="3185"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 13 3" xfId="4048"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 13 4" xfId="4834"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 13 5" xfId="5577"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 14" xfId="1294"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 14 2" xfId="3214"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 14 3" xfId="4077"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 14 4" xfId="4863"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 14 5" xfId="5605"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 15" xfId="1335"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 15 2" xfId="3256"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 15 3" xfId="4118"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 15 4" xfId="4904"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 15 5" xfId="5646"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 16" xfId="1373"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 16 2" xfId="3294"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 16 3" xfId="4155"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 16 4" xfId="4941"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 16 5" xfId="5683"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 17" xfId="1408"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 17 2" xfId="3329"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 17 3" xfId="4190"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 17 4" xfId="4975"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 17 5" xfId="5716"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 18" xfId="1438"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 18 2" xfId="3359"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 18 3" xfId="4219"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 18 4" xfId="5003"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 18 5" xfId="5744"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 19" xfId="745"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 19 2" xfId="3465"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 19 3" xfId="4321"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 19 4" xfId="5097"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 19 5" xfId="5835"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 2" xfId="66"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 20" xfId="2074"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 20 2" xfId="3505"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 20 3" xfId="4360"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 20 4" xfId="5133"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 20 5" xfId="5871"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 21" xfId="2399"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 21 2" xfId="3423"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 21 3" xfId="4282"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 21 4" xfId="5061"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 21 5" xfId="5799"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 22" xfId="2603"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 23" xfId="3575"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 24" xfId="2715"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 25" xfId="4069"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 26" xfId="4855"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 3" xfId="237"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 3 2" xfId="873"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 3 3" xfId="1546"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 3 4" xfId="1830"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 3 5" xfId="2192"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 3 6" xfId="2786"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 3 7" xfId="3653"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 3 8" xfId="3588"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 3 9" xfId="4440"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 4" xfId="400"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 4 2" xfId="915"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 4 3" xfId="1588"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 4 4" xfId="741"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 4 5" xfId="1904"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 4 6" xfId="2828"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 4 7" xfId="3695"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 4 8" xfId="4486"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 4 9" xfId="5232"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 5" xfId="328"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 5 2" xfId="828"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 5 3" xfId="1501"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 5 4" xfId="2018"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 5 5" xfId="2356"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 5 6" xfId="2741"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 5 7" xfId="2699"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 5 8" xfId="3381"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 5 9" xfId="2609"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 6" xfId="435"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 6 2" xfId="952"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 6 3" xfId="1625"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 6 4" xfId="749"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 6 5" xfId="1215"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 6 6" xfId="2865"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 6 7" xfId="3732"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 6 8" xfId="4523"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 6 9" xfId="5269"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 7" xfId="483"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 7 2" xfId="1001"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 7 3" xfId="1674"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 7 4" xfId="2002"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 7 5" xfId="2343"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 7 6" xfId="2912"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 7 7" xfId="3779"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 7 8" xfId="4570"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 7 9" xfId="5315"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 8" xfId="500"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 8 2" xfId="1018"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 8 3" xfId="1691"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 8 4" xfId="2099"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 8 5" xfId="2416"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 8 6" xfId="2929"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 8 7" xfId="3795"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 8 8" xfId="4585"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 8 9" xfId="5330"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 9" xfId="288"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 9 2" xfId="1130"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 9 3" xfId="1804"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 9 4" xfId="2166"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 9 5" xfId="2464"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 9 6" xfId="3045"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 9 7" xfId="3910"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 9 8" xfId="4696"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 9 9" xfId="5440"/>
     <cellStyle name="Обычный 2 2 2 2 2 20" xfId="1468"/>
+    <cellStyle name="Обычный 2 2 2 2 2 20 2" xfId="3389"/>
+    <cellStyle name="Обычный 2 2 2 2 2 20 3" xfId="4249"/>
+    <cellStyle name="Обычный 2 2 2 2 2 20 4" xfId="5032"/>
+    <cellStyle name="Обычный 2 2 2 2 2 20 5" xfId="5772"/>
     <cellStyle name="Обычный 2 2 2 2 2 21" xfId="1482"/>
+    <cellStyle name="Обычный 2 2 2 2 2 21 2" xfId="3403"/>
+    <cellStyle name="Обычный 2 2 2 2 2 21 3" xfId="4263"/>
+    <cellStyle name="Обычный 2 2 2 2 2 21 4" xfId="5046"/>
+    <cellStyle name="Обычный 2 2 2 2 2 21 5" xfId="5785"/>
     <cellStyle name="Обычный 2 2 2 2 2 22" xfId="967"/>
+    <cellStyle name="Обычный 2 2 2 2 2 22 2" xfId="3446"/>
+    <cellStyle name="Обычный 2 2 2 2 2 22 3" xfId="4303"/>
+    <cellStyle name="Обычный 2 2 2 2 2 22 4" xfId="5080"/>
+    <cellStyle name="Обычный 2 2 2 2 2 22 5" xfId="5818"/>
     <cellStyle name="Обычный 2 2 2 2 2 23" xfId="798"/>
+    <cellStyle name="Обычный 2 2 2 2 2 23 2" xfId="3528"/>
+    <cellStyle name="Обычный 2 2 2 2 2 23 3" xfId="4381"/>
+    <cellStyle name="Обычный 2 2 2 2 2 23 4" xfId="5152"/>
+    <cellStyle name="Обычный 2 2 2 2 2 23 5" xfId="5890"/>
     <cellStyle name="Обычный 2 2 2 2 2 24" xfId="631"/>
+    <cellStyle name="Обычный 2 2 2 2 2 24 2" xfId="3560"/>
+    <cellStyle name="Обычный 2 2 2 2 2 24 3" xfId="4410"/>
+    <cellStyle name="Обычный 2 2 2 2 2 24 4" xfId="5174"/>
+    <cellStyle name="Обычный 2 2 2 2 2 24 5" xfId="5903"/>
+    <cellStyle name="Обычный 2 2 2 2 2 25" xfId="2585"/>
+    <cellStyle name="Обычный 2 2 2 2 2 26" xfId="3605"/>
+    <cellStyle name="Обычный 2 2 2 2 2 27" xfId="2673"/>
+    <cellStyle name="Обычный 2 2 2 2 2 28" xfId="2605"/>
+    <cellStyle name="Обычный 2 2 2 2 2 29" xfId="2555"/>
     <cellStyle name="Обычный 2 2 2 2 2 3" xfId="67"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2" xfId="68"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 10" xfId="287"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 10 2" xfId="1133"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 10 3" xfId="1807"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 10 4" xfId="2169"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 10 5" xfId="2467"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 10 6" xfId="3048"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 10 7" xfId="3913"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 10 8" xfId="4699"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 10 9" xfId="5443"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 11" xfId="351"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 11 2" xfId="1166"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 11 3" xfId="1841"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 11 4" xfId="2203"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 11 5" xfId="2496"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 11 6" xfId="3082"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 11 7" xfId="3947"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 11 8" xfId="4733"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 11 9" xfId="5477"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 12" xfId="589"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 12 2" xfId="1088"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 12 3" xfId="1761"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 12 4" xfId="2123"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 12 5" xfId="2429"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 12 6" xfId="3002"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 12 7" xfId="3867"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 12 8" xfId="4653"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 12 9" xfId="5397"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 13" xfId="678"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 13 2" xfId="3122"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 13 3" xfId="3987"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 13 4" xfId="4773"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 13 5" xfId="5517"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 14" xfId="1304"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 14 2" xfId="3225"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 14 3" xfId="4088"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 14 4" xfId="4874"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 14 5" xfId="5616"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 15" xfId="1345"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 15 2" xfId="3266"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 15 3" xfId="4128"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 15 4" xfId="4914"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 15 5" xfId="5656"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 16" xfId="1383"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 16 2" xfId="3304"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 16 3" xfId="4165"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 16 4" xfId="4951"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 16 5" xfId="5693"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 17" xfId="1417"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 17 2" xfId="3338"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 17 3" xfId="4199"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 17 4" xfId="4984"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 17 5" xfId="5725"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 18" xfId="1446"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 18 2" xfId="3367"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 18 3" xfId="4227"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 18 4" xfId="5011"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 18 5" xfId="5752"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 19" xfId="1470"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 19 2" xfId="3391"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 19 3" xfId="4251"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 19 4" xfId="5034"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 19 5" xfId="5774"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2" xfId="69"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2" xfId="70"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 10" xfId="355"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 10 2" xfId="1163"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 10 3" xfId="1838"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 10 4" xfId="2200"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 10 5" xfId="2494"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 10 6" xfId="3079"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 10 7" xfId="3944"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 10 8" xfId="4730"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 10 9" xfId="5474"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 11" xfId="579"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 11 2" xfId="1222"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 11 3" xfId="1897"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 11 4" xfId="2259"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 11 5" xfId="2529"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 11 6" xfId="3140"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 11 7" xfId="4005"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 11 8" xfId="4791"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 11 9" xfId="5535"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 12" xfId="680"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 12 2" xfId="3203"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 12 3" xfId="4066"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 12 4" xfId="4852"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 12 5" xfId="5595"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 13" xfId="1324"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 13 2" xfId="3245"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 13 3" xfId="4108"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 13 4" xfId="4894"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 13 5" xfId="5636"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 14" xfId="1364"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 14 2" xfId="3285"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 14 3" xfId="4147"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 14 4" xfId="4933"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 14 5" xfId="5675"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 15" xfId="1400"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 15 2" xfId="3321"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 15 3" xfId="4182"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 15 4" xfId="4967"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 15 5" xfId="5709"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 16" xfId="1432"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 16 2" xfId="3353"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 16 3" xfId="4214"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 16 4" xfId="4998"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 16 5" xfId="5739"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 17" xfId="1458"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 17 2" xfId="3379"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 17 3" xfId="4239"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 17 4" xfId="5022"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 17 5" xfId="5763"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 18" xfId="1478"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 18 2" xfId="3399"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 18 3" xfId="4259"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 18 4" xfId="5042"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 18 5" xfId="5781"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 19" xfId="743"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 19 2" xfId="3470"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 19 3" xfId="4326"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 19 4" xfId="5102"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 19 5" xfId="5840"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2" xfId="71"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 20" xfId="1253"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 20 2" xfId="3498"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 20 3" xfId="4353"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 20 4" xfId="5127"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 20 5" xfId="5865"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 21" xfId="2000"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 21 2" xfId="3547"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 21 3" xfId="4397"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 21 4" xfId="5166"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 21 5" xfId="5900"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 22" xfId="2608"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 23" xfId="3601"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 24" xfId="2720"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 25" xfId="3854"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 26" xfId="4640"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3" xfId="242"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 2" xfId="878"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 3" xfId="1551"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 4" xfId="1875"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 5" xfId="2237"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 6" xfId="2791"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 7" xfId="3658"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 8" xfId="2554"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 9" xfId="4414"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4" xfId="395"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4 2" xfId="907"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4 3" xfId="1580"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4 4" xfId="739"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4 5" xfId="1750"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4 6" xfId="2820"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4 7" xfId="3687"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4 8" xfId="4478"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4 9" xfId="5224"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 5" xfId="447"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 5 2" xfId="964"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 5 3" xfId="1637"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 5 4" xfId="2043"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 5 5" xfId="2375"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 5 6" xfId="2877"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 5 7" xfId="3744"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 5 8" xfId="4535"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 5 9" xfId="5281"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 6" xfId="494"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 6 2" xfId="1012"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 6 3" xfId="1685"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 6 4" xfId="755"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 6 5" xfId="2008"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 6 6" xfId="2923"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 6 7" xfId="3790"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 6 8" xfId="4580"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 6 9" xfId="5325"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 7" xfId="520"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 7 2" xfId="1038"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 7 3" xfId="1711"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 7 4" xfId="1958"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 7 5" xfId="2305"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 7 6" xfId="2949"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 7 7" xfId="3815"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 7 8" xfId="4604"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 7 9" xfId="5349"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 8" xfId="540"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 8 2" xfId="1057"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 8 3" xfId="1730"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 8 4" xfId="1068"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 8 5" xfId="2114"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 8 6" xfId="2969"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 8 7" xfId="3834"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 8 8" xfId="4622"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 8 9" xfId="5367"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 9" xfId="286"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 9 2" xfId="1135"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 9 3" xfId="1809"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 9 4" xfId="2171"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 9 5" xfId="2469"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 9 6" xfId="3050"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 9 7" xfId="3915"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 9 8" xfId="4701"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 9 9" xfId="5445"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 20" xfId="627"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 20 2" xfId="3468"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 20 3" xfId="4324"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 20 4" xfId="5100"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 20 5" xfId="5838"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 21" xfId="1989"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 21 2" xfId="3500"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 21 3" xfId="4355"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 21 4" xfId="5129"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 21 5" xfId="5867"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 22" xfId="2332"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 22 2" xfId="3426"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 22 3" xfId="4284"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 22 4" xfId="5062"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 22 5" xfId="5800"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 23" xfId="2606"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 24" xfId="3594"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 25" xfId="2723"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 26" xfId="4014"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 27" xfId="4800"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 3" xfId="72"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 4" xfId="240"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 4 2" xfId="876"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 4 3" xfId="1549"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 4 4" xfId="1966"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 4 5" xfId="2312"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 4 6" xfId="2789"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 4 7" xfId="3656"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 4 8" xfId="2553"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 4 9" xfId="4373"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 5" xfId="397"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 5 2" xfId="910"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 5 3" xfId="1583"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 5 4" xfId="2063"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 5 5" xfId="2391"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 5 6" xfId="2823"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 5 7" xfId="3690"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 5 8" xfId="4481"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 5 9" xfId="5227"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 6" xfId="331"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 6 2" xfId="831"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 6 3" xfId="1504"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 6 4" xfId="1751"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 6 5" xfId="643"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 6 6" xfId="2744"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 6 7" xfId="2696"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 6 8" xfId="2690"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 6 9" xfId="3543"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 7" xfId="432"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 7 2" xfId="949"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 7 3" xfId="1622"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 7 4" xfId="1957"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 7 5" xfId="2304"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 7 6" xfId="2862"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 7 7" xfId="3729"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 7 8" xfId="4520"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 7 9" xfId="5266"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 8" xfId="508"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 8 2" xfId="1026"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 8 3" xfId="1699"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 8 4" xfId="763"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 8 5" xfId="622"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 8 6" xfId="2937"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 8 7" xfId="3803"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 8 8" xfId="4593"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 8 9" xfId="5338"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 9" xfId="532"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 9 2" xfId="1049"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 9 3" xfId="1723"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 9 4" xfId="2050"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 9 5" xfId="2381"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 9 6" xfId="2961"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 9 7" xfId="3826"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 9 8" xfId="4615"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 9 9" xfId="5360"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3" xfId="73"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 10" xfId="358"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 10 2" xfId="1158"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 10 3" xfId="1833"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 10 4" xfId="2195"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 10 5" xfId="2490"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 10 6" xfId="3074"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 10 7" xfId="3939"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 10 8" xfId="4725"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 10 9" xfId="5469"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 11" xfId="595"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 11 2" xfId="1100"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 11 3" xfId="1773"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 11 4" xfId="2135"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 11 5" xfId="2438"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 11 6" xfId="3014"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 11 7" xfId="3879"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 11 8" xfId="4665"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 11 9" xfId="5409"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 12" xfId="683"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 12 2" xfId="3174"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 12 3" xfId="4037"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 12 4" xfId="4823"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 12 5" xfId="5566"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 13" xfId="1306"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 13 2" xfId="3227"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 13 3" xfId="4090"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 13 4" xfId="4876"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 13 5" xfId="5618"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 14" xfId="1347"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 14 2" xfId="3268"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 14 3" xfId="4130"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 14 4" xfId="4916"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 14 5" xfId="5658"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 15" xfId="1385"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 15 2" xfId="3306"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 15 3" xfId="4167"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 15 4" xfId="4953"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 15 5" xfId="5695"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 16" xfId="1419"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 16 2" xfId="3340"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 16 3" xfId="4201"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 16 4" xfId="4986"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 16 5" xfId="5727"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 17" xfId="1448"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 17 2" xfId="3369"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 17 3" xfId="4229"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 17 4" xfId="5013"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 17 5" xfId="5754"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 18" xfId="1472"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 18 2" xfId="3393"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 18 3" xfId="4253"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 18 4" xfId="5036"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 18 5" xfId="5776"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 19" xfId="740"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 19 2" xfId="3473"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 19 3" xfId="4329"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 19 4" xfId="5105"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 19 5" xfId="5843"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 2" xfId="74"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 20" xfId="1909"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 20 2" xfId="3494"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 20 3" xfId="4348"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 20 4" xfId="5123"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 20 5" xfId="5861"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 21" xfId="2265"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 21 2" xfId="3436"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 21 3" xfId="4294"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 21 4" xfId="5071"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 21 5" xfId="5809"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 22" xfId="2611"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 23" xfId="3596"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 24" xfId="2668"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 25" xfId="3747"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 26" xfId="4538"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 3" xfId="244"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 3 2" xfId="881"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 3 3" xfId="1554"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 3 4" xfId="732"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 3 5" xfId="633"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 3 6" xfId="2794"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 3 7" xfId="3661"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 3 8" xfId="2588"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 3 9" xfId="2551"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 4" xfId="391"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 4 2" xfId="902"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 4 3" xfId="1575"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 4 4" xfId="1944"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 4 5" xfId="2296"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 4 6" xfId="2815"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 4 7" xfId="3682"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 4 8" xfId="4473"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 4 9" xfId="5219"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 5" xfId="339"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 5 2" xfId="842"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 5 3" xfId="1515"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 5 4" xfId="1858"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 5 5" xfId="2220"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 5 6" xfId="2755"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 5 7" xfId="3622"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 5 8" xfId="2682"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 5 9" xfId="3843"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 6" xfId="476"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 6 2" xfId="993"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 6 3" xfId="1666"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 6 4" xfId="2005"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 6 5" xfId="2346"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 6 6" xfId="2904"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 6 7" xfId="3771"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 6 8" xfId="4562"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 6 9" xfId="5307"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 7" xfId="510"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 7 2" xfId="1028"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 7 3" xfId="1701"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 7 4" xfId="764"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 7 5" xfId="2113"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 7 6" xfId="2939"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 7 7" xfId="3805"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 7 8" xfId="4595"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 7 9" xfId="5340"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 8" xfId="534"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 8 2" xfId="1051"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 8 3" xfId="1725"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 8 4" xfId="1988"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 8 5" xfId="2331"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 8 6" xfId="2963"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 8 7" xfId="3828"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 8 8" xfId="4617"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 8 9" xfId="5362"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 9" xfId="285"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 9 2" xfId="1138"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 9 3" xfId="1812"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 9 4" xfId="2174"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 9 5" xfId="2472"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 9 6" xfId="3053"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 9 7" xfId="3918"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 9 8" xfId="4704"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 9 9" xfId="5448"/>
     <cellStyle name="Обычный 2 2 2 2 2 4" xfId="75"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2" xfId="76"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 10" xfId="235"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 10 2" xfId="1153"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 10 3" xfId="1827"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 10 4" xfId="2189"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 10 5" xfId="2485"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 10 6" xfId="3068"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 10 7" xfId="3933"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 10 8" xfId="4719"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 10 9" xfId="5463"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 11" xfId="384"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 11 2" xfId="1108"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 11 3" xfId="1781"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 11 4" xfId="2143"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 11 5" xfId="2444"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 11 6" xfId="3022"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 11 7" xfId="3887"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 11 8" xfId="4673"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 11 9" xfId="5417"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 12" xfId="685"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 12 2" xfId="3104"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 12 3" xfId="3969"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 12 4" xfId="4755"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 12 5" xfId="5499"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 13" xfId="1250"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 13 2" xfId="3169"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 13 3" xfId="4032"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 13 4" xfId="4818"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 13 5" xfId="5561"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 14" xfId="1216"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 14 2" xfId="3134"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 14 3" xfId="3999"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 14 4" xfId="4785"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 14 5" xfId="5529"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 15" xfId="1275"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 15 2" xfId="3195"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 15 3" xfId="4058"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 15 4" xfId="4844"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 15 5" xfId="5587"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 16" xfId="1316"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 16 2" xfId="3237"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 16 3" xfId="4100"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 16 4" xfId="4886"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 16 5" xfId="5628"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 17" xfId="1357"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 17 2" xfId="3278"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 17 3" xfId="4140"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 17 4" xfId="4926"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 17 5" xfId="5668"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 18" xfId="1394"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 18 2" xfId="3315"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 18 3" xfId="4176"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 18 4" xfId="4962"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 18 5" xfId="5704"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 19" xfId="737"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 19 2" xfId="3476"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 19 3" xfId="4331"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 19 4" xfId="5107"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 19 5" xfId="5845"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 2" xfId="77"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 20" xfId="1687"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 20 2" xfId="3488"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 20 3" xfId="4342"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 20 4" xfId="5118"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 20 5" xfId="5856"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 21" xfId="757"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 21 2" xfId="3443"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 21 3" xfId="4300"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 21 4" xfId="5077"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 21 5" xfId="5815"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 22" xfId="2613"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 23" xfId="3566"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 24" xfId="2665"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 25" xfId="2706"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 26" xfId="3143"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 3" xfId="247"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 3 2" xfId="884"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 3 3" xfId="1557"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 3 4" xfId="2007"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 3 5" xfId="2348"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 3 6" xfId="2797"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 3 7" xfId="3664"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 3 8" xfId="3545"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 3 9" xfId="4356"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 4" xfId="385"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 4 2" xfId="896"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 4 3" xfId="1569"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 4 4" xfId="1851"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 4 5" xfId="2213"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 4 6" xfId="2809"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 4 7" xfId="3676"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 4 8" xfId="4467"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 4 9" xfId="5213"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 5" xfId="346"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 5 2" xfId="850"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 5 3" xfId="1523"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 5 4" xfId="1787"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 5 5" xfId="2149"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 5 6" xfId="2763"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 5 7" xfId="3630"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 5 8" xfId="2686"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 5 9" xfId="4238"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 6" xfId="414"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 6 2" xfId="931"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 6 3" xfId="1604"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 6 4" xfId="1881"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 6 5" xfId="2243"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 6 6" xfId="2844"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 6 7" xfId="3711"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 6 8" xfId="4502"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 6 9" xfId="5248"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 7" xfId="472"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 7 2" xfId="989"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 7 3" xfId="1662"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 7 4" xfId="2105"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 7 5" xfId="2421"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 7 6" xfId="2900"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 7 7" xfId="3767"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 7 8" xfId="4558"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 7 9" xfId="5303"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 8" xfId="442"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 8 2" xfId="959"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 8 3" xfId="1632"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 8 4" xfId="1923"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 8 5" xfId="2276"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 8 6" xfId="2872"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 8 7" xfId="3739"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 8 8" xfId="4530"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 8 9" xfId="5276"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 9" xfId="284"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 9 2" xfId="1141"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 9 3" xfId="1815"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 9 4" xfId="2177"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 9 5" xfId="2474"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 9 6" xfId="3056"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 9 7" xfId="3921"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 9 8" xfId="4707"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 9 9" xfId="5451"/>
     <cellStyle name="Обычный 2 2 2 2 2 5" xfId="78"/>
     <cellStyle name="Обычный 2 2 2 2 2 6" xfId="226"/>
     <cellStyle name="Обычный 2 2 2 2 2 6 2" xfId="853"/>
     <cellStyle name="Обычный 2 2 2 2 2 6 3" xfId="1526"/>
     <cellStyle name="Обычный 2 2 2 2 2 6 4" xfId="1891"/>
     <cellStyle name="Обычный 2 2 2 2 2 6 5" xfId="2253"/>
+    <cellStyle name="Обычный 2 2 2 2 2 6 6" xfId="2766"/>
+    <cellStyle name="Обычный 2 2 2 2 2 6 7" xfId="3633"/>
+    <cellStyle name="Обычный 2 2 2 2 2 6 8" xfId="3320"/>
+    <cellStyle name="Обычный 2 2 2 2 2 6 9" xfId="4455"/>
     <cellStyle name="Обычный 2 2 2 2 2 7" xfId="423"/>
     <cellStyle name="Обычный 2 2 2 2 2 7 2" xfId="940"/>
     <cellStyle name="Обычный 2 2 2 2 2 7 3" xfId="1613"/>
     <cellStyle name="Обычный 2 2 2 2 2 7 4" xfId="1961"/>
     <cellStyle name="Обычный 2 2 2 2 2 7 5" xfId="2308"/>
+    <cellStyle name="Обычный 2 2 2 2 2 7 6" xfId="2853"/>
+    <cellStyle name="Обычный 2 2 2 2 2 7 7" xfId="3720"/>
+    <cellStyle name="Обычный 2 2 2 2 2 7 8" xfId="4511"/>
+    <cellStyle name="Обычный 2 2 2 2 2 7 9" xfId="5257"/>
     <cellStyle name="Обычный 2 2 2 2 2 8" xfId="465"/>
     <cellStyle name="Обычный 2 2 2 2 2 8 2" xfId="982"/>
     <cellStyle name="Обычный 2 2 2 2 2 8 3" xfId="1655"/>
     <cellStyle name="Обычный 2 2 2 2 2 8 4" xfId="2071"/>
     <cellStyle name="Обычный 2 2 2 2 2 8 5" xfId="2397"/>
+    <cellStyle name="Обычный 2 2 2 2 2 8 6" xfId="2893"/>
+    <cellStyle name="Обычный 2 2 2 2 2 8 7" xfId="3760"/>
+    <cellStyle name="Обычный 2 2 2 2 2 8 8" xfId="4551"/>
+    <cellStyle name="Обычный 2 2 2 2 2 8 9" xfId="5296"/>
     <cellStyle name="Обычный 2 2 2 2 2 9" xfId="506"/>
     <cellStyle name="Обычный 2 2 2 2 2 9 2" xfId="1024"/>
     <cellStyle name="Обычный 2 2 2 2 2 9 3" xfId="1697"/>
     <cellStyle name="Обычный 2 2 2 2 2 9 4" xfId="761"/>
     <cellStyle name="Обычный 2 2 2 2 2 9 5" xfId="2072"/>
+    <cellStyle name="Обычный 2 2 2 2 2 9 6" xfId="2935"/>
+    <cellStyle name="Обычный 2 2 2 2 2 9 7" xfId="3801"/>
+    <cellStyle name="Обычный 2 2 2 2 2 9 8" xfId="4591"/>
+    <cellStyle name="Обычный 2 2 2 2 2 9 9" xfId="5336"/>
     <cellStyle name="Обычный 2 2 2 2 3" xfId="79"/>
     <cellStyle name="Обычный 2 2 2 2 3 10" xfId="283"/>
     <cellStyle name="Обычный 2 2 2 2 3 10 2" xfId="1144"/>
     <cellStyle name="Обычный 2 2 2 2 3 10 3" xfId="1818"/>
     <cellStyle name="Обычный 2 2 2 2 3 10 4" xfId="2180"/>
     <cellStyle name="Обычный 2 2 2 2 3 10 5" xfId="2477"/>
+    <cellStyle name="Обычный 2 2 2 2 3 10 6" xfId="3059"/>
+    <cellStyle name="Обычный 2 2 2 2 3 10 7" xfId="3924"/>
+    <cellStyle name="Обычный 2 2 2 2 3 10 8" xfId="4710"/>
+    <cellStyle name="Обычный 2 2 2 2 3 10 9" xfId="5454"/>
     <cellStyle name="Обычный 2 2 2 2 3 11" xfId="300"/>
     <cellStyle name="Обычный 2 2 2 2 3 11 2" xfId="1145"/>
     <cellStyle name="Обычный 2 2 2 2 3 11 3" xfId="1819"/>
     <cellStyle name="Обычный 2 2 2 2 3 11 4" xfId="2181"/>
     <cellStyle name="Обычный 2 2 2 2 3 11 5" xfId="2478"/>
+    <cellStyle name="Обычный 2 2 2 2 3 11 6" xfId="3060"/>
+    <cellStyle name="Обычный 2 2 2 2 3 11 7" xfId="3925"/>
+    <cellStyle name="Обычный 2 2 2 2 3 11 8" xfId="4711"/>
+    <cellStyle name="Обычный 2 2 2 2 3 11 9" xfId="5455"/>
     <cellStyle name="Обычный 2 2 2 2 3 12" xfId="602"/>
     <cellStyle name="Обычный 2 2 2 2 3 12 2" xfId="1112"/>
     <cellStyle name="Обычный 2 2 2 2 3 12 3" xfId="1785"/>
     <cellStyle name="Обычный 2 2 2 2 3 12 4" xfId="2147"/>
     <cellStyle name="Обычный 2 2 2 2 3 12 5" xfId="2448"/>
+    <cellStyle name="Обычный 2 2 2 2 3 12 6" xfId="3026"/>
+    <cellStyle name="Обычный 2 2 2 2 3 12 7" xfId="3891"/>
+    <cellStyle name="Обычный 2 2 2 2 3 12 8" xfId="4677"/>
+    <cellStyle name="Обычный 2 2 2 2 3 12 9" xfId="5421"/>
     <cellStyle name="Обычный 2 2 2 2 3 13" xfId="687"/>
+    <cellStyle name="Обычный 2 2 2 2 3 13 2" xfId="3092"/>
+    <cellStyle name="Обычный 2 2 2 2 3 13 3" xfId="3957"/>
+    <cellStyle name="Обычный 2 2 2 2 3 13 4" xfId="4743"/>
+    <cellStyle name="Обычный 2 2 2 2 3 13 5" xfId="5487"/>
     <cellStyle name="Обычный 2 2 2 2 3 14" xfId="1083"/>
+    <cellStyle name="Обычный 2 2 2 2 3 14 2" xfId="2997"/>
+    <cellStyle name="Обычный 2 2 2 2 3 14 3" xfId="3862"/>
+    <cellStyle name="Обычный 2 2 2 2 3 14 4" xfId="4648"/>
+    <cellStyle name="Обычный 2 2 2 2 3 14 5" xfId="5392"/>
     <cellStyle name="Обычный 2 2 2 2 3 15" xfId="1209"/>
+    <cellStyle name="Обычный 2 2 2 2 3 15 2" xfId="3127"/>
+    <cellStyle name="Обычный 2 2 2 2 3 15 3" xfId="3992"/>
+    <cellStyle name="Обычный 2 2 2 2 3 15 4" xfId="4778"/>
+    <cellStyle name="Обычный 2 2 2 2 3 15 5" xfId="5522"/>
     <cellStyle name="Обычный 2 2 2 2 3 16" xfId="1267"/>
+    <cellStyle name="Обычный 2 2 2 2 3 16 2" xfId="3187"/>
+    <cellStyle name="Обычный 2 2 2 2 3 16 3" xfId="4050"/>
+    <cellStyle name="Обычный 2 2 2 2 3 16 4" xfId="4836"/>
+    <cellStyle name="Обычный 2 2 2 2 3 16 5" xfId="5579"/>
     <cellStyle name="Обычный 2 2 2 2 3 17" xfId="1292"/>
+    <cellStyle name="Обычный 2 2 2 2 3 17 2" xfId="3212"/>
+    <cellStyle name="Обычный 2 2 2 2 3 17 3" xfId="4075"/>
+    <cellStyle name="Обычный 2 2 2 2 3 17 4" xfId="4861"/>
+    <cellStyle name="Обычный 2 2 2 2 3 17 5" xfId="5603"/>
     <cellStyle name="Обычный 2 2 2 2 3 18" xfId="1333"/>
+    <cellStyle name="Обычный 2 2 2 2 3 18 2" xfId="3254"/>
+    <cellStyle name="Обычный 2 2 2 2 3 18 3" xfId="4116"/>
+    <cellStyle name="Обычный 2 2 2 2 3 18 4" xfId="4902"/>
+    <cellStyle name="Обычный 2 2 2 2 3 18 5" xfId="5644"/>
     <cellStyle name="Обычный 2 2 2 2 3 19" xfId="1372"/>
+    <cellStyle name="Обычный 2 2 2 2 3 19 2" xfId="3293"/>
+    <cellStyle name="Обычный 2 2 2 2 3 19 3" xfId="4154"/>
+    <cellStyle name="Обычный 2 2 2 2 3 19 4" xfId="4940"/>
+    <cellStyle name="Обычный 2 2 2 2 3 19 5" xfId="5682"/>
     <cellStyle name="Обычный 2 2 2 2 3 2" xfId="80"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2" xfId="81"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 10" xfId="363"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 10 2" xfId="1142"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 10 3" xfId="1816"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 10 4" xfId="2178"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 10 5" xfId="2475"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 10 6" xfId="3057"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 10 7" xfId="3922"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 10 8" xfId="4708"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 10 9" xfId="5452"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 11" xfId="565"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 11 2" xfId="1118"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 11 3" xfId="1791"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 11 4" xfId="2153"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 11 5" xfId="2453"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 11 6" xfId="3032"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 11 7" xfId="3897"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 11 8" xfId="4683"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 11 9" xfId="5427"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 12" xfId="689"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 12 2" xfId="3083"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 12 3" xfId="3948"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 12 4" xfId="4734"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 12 5" xfId="5478"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 13" xfId="1087"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 13 2" xfId="3001"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 13 3" xfId="3866"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 13 4" xfId="4652"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 13 5" xfId="5396"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 14" xfId="1205"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 14 2" xfId="3123"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 14 3" xfId="3988"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 14 4" xfId="4774"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 14 5" xfId="5518"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 15" xfId="1310"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 15 2" xfId="3231"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 15 3" xfId="4094"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 15 4" xfId="4880"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 15 5" xfId="5622"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 16" xfId="1351"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 16 2" xfId="3272"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 16 3" xfId="4134"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 16 4" xfId="4920"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 16 5" xfId="5662"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 17" xfId="1389"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 17 2" xfId="3310"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 17 3" xfId="4171"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 17 4" xfId="4957"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 17 5" xfId="5699"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 18" xfId="1422"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 18 2" xfId="3343"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 18 3" xfId="4204"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 18 4" xfId="4989"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 18 5" xfId="5730"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 19" xfId="733"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 19 2" xfId="3481"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 19 3" xfId="4336"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 19 4" xfId="5112"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 19 5" xfId="5850"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2" xfId="82"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2" xfId="83"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 10" xfId="601"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 10 2" xfId="1122"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 10 3" xfId="1795"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 10 4" xfId="2157"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 10 5" xfId="2456"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 10 6" xfId="3036"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 10 7" xfId="3901"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 10 8" xfId="4687"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 10 9" xfId="5431"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 11" xfId="691"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 11 2" xfId="3076"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 11 3" xfId="3941"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 11 4" xfId="4727"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 11 5" xfId="5471"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 12" xfId="1097"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 12 2" xfId="3011"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 12 3" xfId="3876"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 12 4" xfId="4662"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 12 5" xfId="5406"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 13" xfId="1198"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 13 2" xfId="3116"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 13 3" xfId="3981"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 13 4" xfId="4767"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 13 5" xfId="5511"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 14" xfId="1239"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 14 2" xfId="3158"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 14 3" xfId="4021"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 14 4" xfId="4807"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 14 5" xfId="5550"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 15" xfId="1299"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 15 2" xfId="3220"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 15 3" xfId="4083"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 15 4" xfId="4869"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 15 5" xfId="5611"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 16" xfId="1340"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 16 2" xfId="3261"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 16 3" xfId="4123"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 16 4" xfId="4909"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 16 5" xfId="5651"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 17" xfId="1378"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 17 2" xfId="3299"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 17 3" xfId="4160"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 17 4" xfId="4946"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 17 5" xfId="5688"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 18" xfId="731"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 18 2" xfId="3483"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 18 3" xfId="4338"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 18 4" xfId="5114"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 18 5" xfId="5852"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 19" xfId="1391"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 19 2" xfId="3474"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 19 3" xfId="4330"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 19 4" xfId="5106"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 19 5" xfId="5844"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2" xfId="252"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 2" xfId="891"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 3" xfId="1564"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 4" xfId="1993"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 5" xfId="2336"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 6" xfId="2804"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 7" xfId="3671"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 8" xfId="4462"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 9" xfId="5208"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 20" xfId="2117"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 20 2" xfId="3457"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 20 3" xfId="4313"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 20 4" xfId="5089"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 20 5" xfId="5827"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 21" xfId="2618"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 22" xfId="3433"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 23" xfId="2550"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 24" xfId="2569"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 25" xfId="2709"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3" xfId="372"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3 2" xfId="882"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3 3" xfId="1555"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3 4" xfId="2065"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3 5" xfId="2393"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3 6" xfId="2795"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3 7" xfId="3662"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3 8" xfId="2590"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3 9" xfId="4350"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 4" xfId="357"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 4 2" xfId="864"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 4 3" xfId="1537"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 4 4" xfId="1792"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 4 5" xfId="2154"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 4 6" xfId="2777"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 4 7" xfId="3644"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 4 8" xfId="2719"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 4 9" xfId="4453"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 5" xfId="393"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 5 2" xfId="904"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 5 3" xfId="1577"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 5 4" xfId="1920"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 5 5" xfId="2273"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 5 6" xfId="2817"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 5 7" xfId="3684"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 5 8" xfId="4475"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 5 9" xfId="5221"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 6" xfId="336"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 6 2" xfId="839"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 6 3" xfId="1512"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 6 4" xfId="1942"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 6 5" xfId="2294"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 6 6" xfId="2752"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 6 7" xfId="3619"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 6 8" xfId="2678"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 6 9" xfId="2601"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 7" xfId="426"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 7 2" xfId="943"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 7 3" xfId="1616"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 7 4" xfId="746"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 7 5" xfId="2096"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 7 6" xfId="2856"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 7 7" xfId="3723"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 7 8" xfId="4514"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 7 9" xfId="5260"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 8" xfId="280"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 8 2" xfId="1148"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 8 3" xfId="1822"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 8 4" xfId="2184"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 8 5" xfId="2481"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 8 6" xfId="3063"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 8 7" xfId="3928"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 8 8" xfId="4714"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 8 9" xfId="5458"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 9" xfId="361"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 9 2" xfId="1139"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 9 3" xfId="1813"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 9 4" xfId="2175"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 9 5" xfId="2473"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 9 6" xfId="3054"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 9 7" xfId="3919"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 9 8" xfId="4705"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 9 9" xfId="5449"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 20" xfId="629"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 20 2" xfId="3477"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 20 3" xfId="4332"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 20 4" xfId="5108"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 20 5" xfId="5846"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 21" xfId="713"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 21 2" xfId="3453"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 21 3" xfId="4310"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 21 4" xfId="5086"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 21 5" xfId="5824"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 22" xfId="2616"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 23" xfId="3425"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 24" xfId="2660"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 25" xfId="2566"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 26" xfId="4425"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 3" xfId="251"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 3 2" xfId="889"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 3 3" xfId="1562"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 3 4" xfId="734"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 3 5" xfId="1493"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 3 6" xfId="2802"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 3 7" xfId="3669"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 3 8" xfId="4460"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 3 9" xfId="5206"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 4" xfId="374"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 4 2" xfId="885"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 4 3" xfId="1558"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 4 4" xfId="1975"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 4 5" xfId="2319"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 4 6" xfId="2798"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 4 7" xfId="3665"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 4 8" xfId="3571"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 4 9" xfId="4283"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 5" xfId="353"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 5 2" xfId="860"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 5 3" xfId="1533"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 5 4" xfId="1933"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 5 5" xfId="2285"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 5 6" xfId="2773"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 5 7" xfId="3640"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 5 8" xfId="3411"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 5 9" xfId="3814"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 6" xfId="398"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 6 2" xfId="911"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 6 3" xfId="1584"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 6 4" xfId="2036"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 6 5" xfId="2371"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 6 6" xfId="2824"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 6 7" xfId="3691"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 6 8" xfId="4482"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 6 9" xfId="5228"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 7" xfId="330"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 7 2" xfId="830"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 7 3" xfId="1503"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 7 4" xfId="1949"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 7 5" xfId="2299"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 7 6" xfId="2743"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 7 7" xfId="2697"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 7 8" xfId="2674"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 7 9" xfId="3593"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 8" xfId="433"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 8 2" xfId="950"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 8 3" xfId="1623"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 8 4" xfId="1939"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 8 5" xfId="2291"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 8 6" xfId="2863"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 8 7" xfId="3730"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 8 8" xfId="4521"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 8 9" xfId="5267"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 9" xfId="281"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 9 2" xfId="1146"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 9 3" xfId="1820"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 9 4" xfId="2182"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 9 5" xfId="2479"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 9 6" xfId="3061"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 9 7" xfId="3926"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 9 8" xfId="4712"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 9 9" xfId="5456"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3" xfId="84"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 10" xfId="606"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 10 2" xfId="1125"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 10 3" xfId="1798"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 10 4" xfId="2160"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 10 5" xfId="2459"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 10 6" xfId="3039"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 10 7" xfId="3904"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 10 8" xfId="4690"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 10 9" xfId="5434"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 11" xfId="692"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 11 2" xfId="3071"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 11 3" xfId="3936"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 11 4" xfId="4722"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 11 5" xfId="5466"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 12" xfId="1106"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 12 2" xfId="3020"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 12 3" xfId="3885"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 12 4" xfId="4671"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 12 5" xfId="5415"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 13" xfId="1189"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 13 2" xfId="3107"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 13 3" xfId="3972"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 13 4" xfId="4758"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 13 5" xfId="5502"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 14" xfId="1247"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 14 2" xfId="3166"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 14 3" xfId="4029"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 14 4" xfId="4815"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 14 5" xfId="5558"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 15" xfId="1219"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 15 2" xfId="3137"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 15 3" xfId="4002"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 15 4" xfId="4788"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 15 5" xfId="5532"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 16" xfId="1278"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 16 2" xfId="3198"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 16 3" xfId="4061"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 16 4" xfId="4847"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 16 5" xfId="5590"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 17" xfId="1319"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 17 2" xfId="3240"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 17 3" xfId="4103"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 17 4" xfId="4889"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 17 5" xfId="5631"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 18" xfId="730"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 18 2" xfId="3484"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 18 3" xfId="4339"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 18 4" xfId="5115"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 18 5" xfId="5853"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 19" xfId="621"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 19 2" xfId="3472"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 19 3" xfId="4328"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 19 4" xfId="5104"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 19 5" xfId="5842"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 2" xfId="253"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 2 2" xfId="892"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 2 3" xfId="1565"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 2 4" xfId="1959"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 2 5" xfId="2306"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 2 6" xfId="2805"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 2 7" xfId="3672"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 2 8" xfId="4463"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 2 9" xfId="5209"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 20" xfId="1307"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 20 2" xfId="3460"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 20 3" xfId="4316"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 20 4" xfId="5092"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 20 5" xfId="5830"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 21" xfId="2619"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 22" xfId="3441"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 23" xfId="2557"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 24" xfId="3520"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 25" xfId="2651"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 3" xfId="371"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 3 2" xfId="880"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 3 3" xfId="1553"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 3 4" xfId="1835"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 3 5" xfId="2197"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 3 6" xfId="2793"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 3 7" xfId="3660"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 3 8" xfId="2586"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 3 9" xfId="2661"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 4" xfId="360"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 4 2" xfId="867"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 4 3" xfId="1540"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 4 4" xfId="1983"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 4 5" xfId="2326"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 4 6" xfId="2780"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 4 7" xfId="3647"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 4 8" xfId="2948"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 4 9" xfId="4456"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 5" xfId="388"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 5 2" xfId="899"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 5 3" xfId="1572"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 5 4" xfId="2044"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 5 5" xfId="2376"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 5 6" xfId="2812"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 5 7" xfId="3679"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 5 8" xfId="4470"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 5 9" xfId="5216"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 6" xfId="344"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 6 2" xfId="848"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 6 3" xfId="1521"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 6 4" xfId="1757"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 6 5" xfId="2119"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 6 6" xfId="2761"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 6 7" xfId="3628"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 6 8" xfId="4434"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 6 9" xfId="5192"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 7" xfId="417"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 7 2" xfId="934"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 7 3" xfId="1607"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 7 4" xfId="2100"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 7 5" xfId="2417"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 7 6" xfId="2847"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 7 7" xfId="3714"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 7 8" xfId="4505"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 7 9" xfId="5251"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 8" xfId="409"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 8 2" xfId="1149"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 8 3" xfId="1823"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 8 4" xfId="2185"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 8 5" xfId="2482"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 8 6" xfId="3064"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 8 7" xfId="3929"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 8 8" xfId="4715"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 8 9" xfId="5459"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 9" xfId="238"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 9 2" xfId="1137"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 9 3" xfId="1811"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 9 4" xfId="2173"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 9 5" xfId="2471"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 9 6" xfId="3052"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 9 7" xfId="3917"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 9 8" xfId="4703"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 9 9" xfId="5447"/>
     <cellStyle name="Обычный 2 2 2 2 3 20" xfId="735"/>
+    <cellStyle name="Обычный 2 2 2 2 3 20 2" xfId="3479"/>
+    <cellStyle name="Обычный 2 2 2 2 3 20 3" xfId="4334"/>
+    <cellStyle name="Обычный 2 2 2 2 3 20 4" xfId="5110"/>
+    <cellStyle name="Обычный 2 2 2 2 3 20 5" xfId="5848"/>
     <cellStyle name="Обычный 2 2 2 2 3 21" xfId="1650"/>
+    <cellStyle name="Обычный 2 2 2 2 3 21 2" xfId="3480"/>
+    <cellStyle name="Обычный 2 2 2 2 3 21 3" xfId="4335"/>
+    <cellStyle name="Обычный 2 2 2 2 3 21 4" xfId="5111"/>
+    <cellStyle name="Обычный 2 2 2 2 3 21 5" xfId="5849"/>
     <cellStyle name="Обычный 2 2 2 2 3 22" xfId="1945"/>
+    <cellStyle name="Обычный 2 2 2 2 3 22 2" xfId="3447"/>
+    <cellStyle name="Обычный 2 2 2 2 3 22 3" xfId="4304"/>
+    <cellStyle name="Обычный 2 2 2 2 3 22 4" xfId="5081"/>
+    <cellStyle name="Обычный 2 2 2 2 3 22 5" xfId="5819"/>
+    <cellStyle name="Обычный 2 2 2 2 3 23" xfId="2614"/>
+    <cellStyle name="Обычный 2 2 2 2 3 24" xfId="3422"/>
+    <cellStyle name="Обычный 2 2 2 2 3 25" xfId="2662"/>
+    <cellStyle name="Обычный 2 2 2 2 3 26" xfId="2689"/>
+    <cellStyle name="Обычный 2 2 2 2 3 27" xfId="4454"/>
     <cellStyle name="Обычный 2 2 2 2 3 3" xfId="85"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2" xfId="86"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 10" xfId="576"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 10 2" xfId="1131"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 10 3" xfId="1805"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 10 4" xfId="2167"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 10 5" xfId="2465"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 10 6" xfId="3046"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 10 7" xfId="3911"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 10 8" xfId="4697"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 10 9" xfId="5441"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 11" xfId="694"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 11 2" xfId="3055"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 11 3" xfId="3920"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 11 4" xfId="4706"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 11 5" xfId="5450"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 12" xfId="1119"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 12 2" xfId="3033"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 12 3" xfId="3898"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 12 4" xfId="4684"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 12 5" xfId="5428"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 13" xfId="1164"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 13 2" xfId="3080"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 13 3" xfId="3945"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 13 4" xfId="4731"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 13 5" xfId="5475"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 14" xfId="1091"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 14 2" xfId="3005"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 14 3" xfId="3870"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 14 4" xfId="4656"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 14 5" xfId="5400"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 15" xfId="1078"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 15 2" xfId="2992"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 15 3" xfId="3857"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 15 4" xfId="4643"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 15 5" xfId="5387"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 16" xfId="1263"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 16 2" xfId="3183"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 16 3" xfId="4046"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 16 4" xfId="4832"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 16 5" xfId="5575"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 17" xfId="1296"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 17 2" xfId="3216"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 17 3" xfId="4079"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 17 4" xfId="4865"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 17 5" xfId="5607"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 18" xfId="728"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 18 2" xfId="3486"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 18 3" xfId="4340"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 18 4" xfId="5116"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 18 5" xfId="5854"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 19" xfId="790"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 19 2" xfId="3469"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 19 3" xfId="4325"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 19 4" xfId="5101"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 19 5" xfId="5839"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 2" xfId="255"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 2 2" xfId="894"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 2 3" xfId="1567"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 2 4" xfId="1886"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 2 5" xfId="2248"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 2 6" xfId="2807"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 2 7" xfId="3674"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 2 8" xfId="4465"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 2 9" xfId="5211"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 20" xfId="1907"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 20 2" xfId="3466"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 20 3" xfId="4322"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 20 4" xfId="5098"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 20 5" xfId="5836"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 21" xfId="2620"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 22" xfId="3454"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 23" xfId="2659"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 24" xfId="2615"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 25" xfId="4280"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 3" xfId="368"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 3 2" xfId="877"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 3 3" xfId="1550"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 3 4" xfId="1911"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 3 5" xfId="2266"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 3 6" xfId="2790"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 3 7" xfId="3657"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 3 8" xfId="2710"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 3 9" xfId="2576"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 4" xfId="366"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 4 2" xfId="874"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 4 3" xfId="1547"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 4 4" xfId="2031"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 4 5" xfId="2367"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 4 6" xfId="2787"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 4 7" xfId="3654"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 4 8" xfId="2582"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 4 9" xfId="2666"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 5" xfId="373"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 5 2" xfId="883"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 5 3" xfId="1556"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 5 4" xfId="2039"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 5 5" xfId="2373"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 5 6" xfId="2796"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 5 7" xfId="3663"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 5 8" xfId="2592"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 5 9" xfId="4291"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 6" xfId="354"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 6 2" xfId="861"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 6 3" xfId="1534"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 6 4" xfId="1752"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 6 5" xfId="644"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 6 6" xfId="2774"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 6 7" xfId="3641"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 6 8" xfId="2722"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 6 9" xfId="4420"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 7" xfId="396"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 7 2" xfId="908"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 7 3" xfId="1581"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 7 4" xfId="2103"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 7 5" xfId="2420"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 7 6" xfId="2821"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 7 7" xfId="3688"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 7 8" xfId="4479"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 7 9" xfId="5225"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 8" xfId="408"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 8 2" xfId="1151"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 8 3" xfId="1825"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 8 4" xfId="2187"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 8 5" xfId="2483"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 8 6" xfId="3066"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 8 7" xfId="3931"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 8 8" xfId="4717"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 8 9" xfId="5461"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 9" xfId="239"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 9 2" xfId="1134"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 9 3" xfId="1808"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 9 4" xfId="2170"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 9 5" xfId="2468"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 9 6" xfId="3049"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 9 7" xfId="3914"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 9 8" xfId="4700"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 9 9" xfId="5444"/>
     <cellStyle name="Обычный 2 2 2 2 3 4" xfId="249"/>
     <cellStyle name="Обычный 2 2 2 2 3 4 2" xfId="887"/>
     <cellStyle name="Обычный 2 2 2 2 3 4 3" xfId="1560"/>
     <cellStyle name="Обычный 2 2 2 2 3 4 4" xfId="1760"/>
     <cellStyle name="Обычный 2 2 2 2 3 4 5" xfId="2122"/>
+    <cellStyle name="Обычный 2 2 2 2 3 4 6" xfId="2800"/>
+    <cellStyle name="Обычный 2 2 2 2 3 4 7" xfId="3667"/>
+    <cellStyle name="Обычный 2 2 2 2 3 4 8" xfId="4458"/>
+    <cellStyle name="Обычный 2 2 2 2 3 4 9" xfId="5204"/>
     <cellStyle name="Обычный 2 2 2 2 3 5" xfId="377"/>
     <cellStyle name="Обычный 2 2 2 2 3 5 2" xfId="888"/>
     <cellStyle name="Обычный 2 2 2 2 3 5 3" xfId="1561"/>
     <cellStyle name="Обычный 2 2 2 2 3 5 4" xfId="1842"/>
     <cellStyle name="Обычный 2 2 2 2 3 5 5" xfId="2204"/>
+    <cellStyle name="Обычный 2 2 2 2 3 5 6" xfId="2801"/>
+    <cellStyle name="Обычный 2 2 2 2 3 5 7" xfId="3668"/>
+    <cellStyle name="Обычный 2 2 2 2 3 5 8" xfId="4459"/>
+    <cellStyle name="Обычный 2 2 2 2 3 5 9" xfId="5205"/>
     <cellStyle name="Обычный 2 2 2 2 3 6" xfId="349"/>
     <cellStyle name="Обычный 2 2 2 2 3 6 2" xfId="854"/>
     <cellStyle name="Обычный 2 2 2 2 3 6 3" xfId="1527"/>
     <cellStyle name="Обычный 2 2 2 2 3 6 4" xfId="1922"/>
     <cellStyle name="Обычный 2 2 2 2 3 6 5" xfId="2275"/>
+    <cellStyle name="Обычный 2 2 2 2 3 6 6" xfId="2767"/>
+    <cellStyle name="Обычный 2 2 2 2 3 6 7" xfId="3634"/>
+    <cellStyle name="Обычный 2 2 2 2 3 6 8" xfId="3352"/>
+    <cellStyle name="Обычный 2 2 2 2 3 6 9" xfId="2564"/>
     <cellStyle name="Обычный 2 2 2 2 3 7" xfId="405"/>
     <cellStyle name="Обычный 2 2 2 2 3 7 2" xfId="920"/>
     <cellStyle name="Обычный 2 2 2 2 3 7 3" xfId="1593"/>
     <cellStyle name="Обычный 2 2 2 2 3 7 4" xfId="2049"/>
     <cellStyle name="Обычный 2 2 2 2 3 7 5" xfId="2380"/>
+    <cellStyle name="Обычный 2 2 2 2 3 7 6" xfId="2833"/>
+    <cellStyle name="Обычный 2 2 2 2 3 7 7" xfId="3700"/>
+    <cellStyle name="Обычный 2 2 2 2 3 7 8" xfId="4491"/>
+    <cellStyle name="Обычный 2 2 2 2 3 7 9" xfId="5237"/>
     <cellStyle name="Обычный 2 2 2 2 3 8" xfId="326"/>
     <cellStyle name="Обычный 2 2 2 2 3 8 2" xfId="826"/>
     <cellStyle name="Обычный 2 2 2 2 3 8 3" xfId="1499"/>
     <cellStyle name="Обычный 2 2 2 2 3 8 4" xfId="1765"/>
     <cellStyle name="Обычный 2 2 2 2 3 8 5" xfId="2127"/>
+    <cellStyle name="Обычный 2 2 2 2 3 8 6" xfId="2739"/>
+    <cellStyle name="Обычный 2 2 2 2 3 8 7" xfId="2552"/>
+    <cellStyle name="Обычный 2 2 2 2 3 8 8" xfId="3248"/>
+    <cellStyle name="Обычный 2 2 2 2 3 8 9" xfId="2612"/>
     <cellStyle name="Обычный 2 2 2 2 3 9" xfId="436"/>
     <cellStyle name="Обычный 2 2 2 2 3 9 2" xfId="953"/>
     <cellStyle name="Обычный 2 2 2 2 3 9 3" xfId="1626"/>
     <cellStyle name="Обычный 2 2 2 2 3 9 4" xfId="2091"/>
     <cellStyle name="Обычный 2 2 2 2 3 9 5" xfId="2410"/>
+    <cellStyle name="Обычный 2 2 2 2 3 9 6" xfId="2866"/>
+    <cellStyle name="Обычный 2 2 2 2 3 9 7" xfId="3733"/>
+    <cellStyle name="Обычный 2 2 2 2 3 9 8" xfId="4524"/>
+    <cellStyle name="Обычный 2 2 2 2 3 9 9" xfId="5270"/>
     <cellStyle name="Обычный 2 2 2 2 4" xfId="87"/>
     <cellStyle name="Обычный 2 2 2 2 4 10" xfId="241"/>
     <cellStyle name="Обычный 2 2 2 2 4 10 2" xfId="1132"/>
     <cellStyle name="Обычный 2 2 2 2 4 10 3" xfId="1806"/>
     <cellStyle name="Обычный 2 2 2 2 4 10 4" xfId="2168"/>
     <cellStyle name="Обычный 2 2 2 2 4 10 5" xfId="2466"/>
+    <cellStyle name="Обычный 2 2 2 2 4 10 6" xfId="3047"/>
+    <cellStyle name="Обычный 2 2 2 2 4 10 7" xfId="3912"/>
+    <cellStyle name="Обычный 2 2 2 2 4 10 8" xfId="4698"/>
+    <cellStyle name="Обычный 2 2 2 2 4 10 9" xfId="5442"/>
     <cellStyle name="Обычный 2 2 2 2 4 11" xfId="566"/>
     <cellStyle name="Обычный 2 2 2 2 4 11 2" xfId="1136"/>
     <cellStyle name="Обычный 2 2 2 2 4 11 3" xfId="1810"/>
     <cellStyle name="Обычный 2 2 2 2 4 11 4" xfId="2172"/>
     <cellStyle name="Обычный 2 2 2 2 4 11 5" xfId="2470"/>
+    <cellStyle name="Обычный 2 2 2 2 4 11 6" xfId="3051"/>
+    <cellStyle name="Обычный 2 2 2 2 4 11 7" xfId="3916"/>
+    <cellStyle name="Обычный 2 2 2 2 4 11 8" xfId="4702"/>
+    <cellStyle name="Обычный 2 2 2 2 4 11 9" xfId="5446"/>
     <cellStyle name="Обычный 2 2 2 2 4 12" xfId="695"/>
+    <cellStyle name="Обычный 2 2 2 2 4 12 2" xfId="3041"/>
+    <cellStyle name="Обычный 2 2 2 2 4 12 3" xfId="3906"/>
+    <cellStyle name="Обычный 2 2 2 2 4 12 4" xfId="4692"/>
+    <cellStyle name="Обычный 2 2 2 2 4 12 5" xfId="5436"/>
     <cellStyle name="Обычный 2 2 2 2 4 13" xfId="1150"/>
+    <cellStyle name="Обычный 2 2 2 2 4 13 2" xfId="3065"/>
+    <cellStyle name="Обычный 2 2 2 2 4 13 3" xfId="3930"/>
+    <cellStyle name="Обычный 2 2 2 2 4 13 4" xfId="4716"/>
+    <cellStyle name="Обычный 2 2 2 2 4 13 5" xfId="5460"/>
     <cellStyle name="Обычный 2 2 2 2 4 14" xfId="1073"/>
+    <cellStyle name="Обычный 2 2 2 2 4 14 2" xfId="2986"/>
+    <cellStyle name="Обычный 2 2 2 2 4 14 3" xfId="3851"/>
+    <cellStyle name="Обычный 2 2 2 2 4 14 4" xfId="4637"/>
+    <cellStyle name="Обычный 2 2 2 2 4 14 5" xfId="5382"/>
     <cellStyle name="Обычный 2 2 2 2 4 15" xfId="1183"/>
+    <cellStyle name="Обычный 2 2 2 2 4 15 2" xfId="3101"/>
+    <cellStyle name="Обычный 2 2 2 2 4 15 3" xfId="3966"/>
+    <cellStyle name="Обычный 2 2 2 2 4 15 4" xfId="4752"/>
+    <cellStyle name="Обычный 2 2 2 2 4 15 5" xfId="5496"/>
     <cellStyle name="Обычный 2 2 2 2 4 16" xfId="1252"/>
+    <cellStyle name="Обычный 2 2 2 2 4 16 2" xfId="3171"/>
+    <cellStyle name="Обычный 2 2 2 2 4 16 3" xfId="4034"/>
+    <cellStyle name="Обычный 2 2 2 2 4 16 4" xfId="4820"/>
+    <cellStyle name="Обычный 2 2 2 2 4 16 5" xfId="5563"/>
     <cellStyle name="Обычный 2 2 2 2 4 17" xfId="1214"/>
+    <cellStyle name="Обычный 2 2 2 2 4 17 2" xfId="3132"/>
+    <cellStyle name="Обычный 2 2 2 2 4 17 3" xfId="3997"/>
+    <cellStyle name="Обычный 2 2 2 2 4 17 4" xfId="4783"/>
+    <cellStyle name="Обычный 2 2 2 2 4 17 5" xfId="5527"/>
     <cellStyle name="Обычный 2 2 2 2 4 18" xfId="1273"/>
+    <cellStyle name="Обычный 2 2 2 2 4 18 2" xfId="3193"/>
+    <cellStyle name="Обычный 2 2 2 2 4 18 3" xfId="4056"/>
+    <cellStyle name="Обычный 2 2 2 2 4 18 4" xfId="4842"/>
+    <cellStyle name="Обычный 2 2 2 2 4 18 5" xfId="5585"/>
     <cellStyle name="Обычный 2 2 2 2 4 19" xfId="727"/>
+    <cellStyle name="Обычный 2 2 2 2 4 19 2" xfId="3487"/>
+    <cellStyle name="Обычный 2 2 2 2 4 19 3" xfId="4341"/>
+    <cellStyle name="Обычный 2 2 2 2 4 19 4" xfId="5117"/>
+    <cellStyle name="Обычный 2 2 2 2 4 19 5" xfId="5855"/>
     <cellStyle name="Обычный 2 2 2 2 4 2" xfId="88"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2" xfId="89"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 10" xfId="610"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 10 2" xfId="1143"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 10 3" xfId="1817"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 10 4" xfId="2179"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 10 5" xfId="2476"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 10 6" xfId="3058"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 10 7" xfId="3923"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 10 8" xfId="4709"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 10 9" xfId="5453"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 11" xfId="696"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 11 2" xfId="3028"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 11 3" xfId="3893"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 11 4" xfId="4679"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 11 5" xfId="5423"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 12" xfId="1172"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 12 2" xfId="3089"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 12 3" xfId="3954"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 12 4" xfId="4740"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 12 5" xfId="5484"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 13" xfId="1084"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 13 2" xfId="2998"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 13 3" xfId="3863"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 13 4" xfId="4649"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 13 5" xfId="5393"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 14" xfId="1208"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 14 2" xfId="3126"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 14 3" xfId="3991"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 14 4" xfId="4777"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 14 5" xfId="5521"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 15" xfId="1266"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 15 2" xfId="3186"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 15 3" xfId="4049"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 15 4" xfId="4835"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 15 5" xfId="5578"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 16" xfId="1293"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 16 2" xfId="3213"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 16 3" xfId="4076"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 16 4" xfId="4862"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 16 5" xfId="5604"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 17" xfId="1334"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 17 2" xfId="3255"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 17 3" xfId="4117"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 17 4" xfId="4903"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 17 5" xfId="5645"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 18" xfId="725"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 18 2" xfId="3489"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 18 3" xfId="4343"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 18 4" xfId="5119"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 18 5" xfId="5857"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 19" xfId="1211"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 19 2" xfId="3464"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 19 3" xfId="4320"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 19 4" xfId="5096"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 19 5" xfId="5834"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 2" xfId="258"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 2 2" xfId="897"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 2 3" xfId="1570"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 2 4" xfId="624"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 2 5" xfId="1645"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 2 6" xfId="2810"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 2 7" xfId="3677"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 2 8" xfId="4468"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 2 9" xfId="5214"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 20" xfId="2059"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 20 2" xfId="3478"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 20 3" xfId="4333"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 20 4" xfId="5109"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 20 5" xfId="5847"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 21" xfId="2622"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 22" xfId="3507"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 23" xfId="2657"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 24" xfId="3501"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 25" xfId="2649"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 3" xfId="365"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 3 2" xfId="872"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 3 3" xfId="1545"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 3 4" xfId="1779"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 3 5" xfId="2141"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 3 6" xfId="2785"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 3 7" xfId="3652"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 3 8" xfId="2581"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 3 9" xfId="4417"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 4" xfId="375"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 4 2" xfId="886"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 4 3" xfId="1559"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 4 4" xfId="1882"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 4 5" xfId="2244"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 4 6" xfId="2799"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 4 7" xfId="3666"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 4 8" xfId="2593"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 4 9" xfId="4345"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 5" xfId="350"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 5 2" xfId="856"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 5 3" xfId="1529"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 5 4" xfId="1747"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 5 5" xfId="641"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 5 6" xfId="2769"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 5 7" xfId="3636"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 5 8" xfId="4403"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 5 9" xfId="5171"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 6" xfId="402"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 6 2" xfId="917"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 6 3" xfId="1590"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 6 4" xfId="2108"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 6 5" xfId="2423"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 6 6" xfId="2830"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 6 7" xfId="3697"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 6 8" xfId="4488"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 6 9" xfId="5234"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 7" xfId="327"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 7 2" xfId="827"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 7 3" xfId="1500"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 7 4" xfId="721"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 7 5" xfId="677"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 7 6" xfId="2740"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 7 7" xfId="2700"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 7 8" xfId="3324"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 7 9" xfId="3536"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 8" xfId="406"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 8 2" xfId="1154"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 8 3" xfId="1828"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 8 4" xfId="2190"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 8 5" xfId="2486"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 8 6" xfId="3069"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 8 7" xfId="3934"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 8 8" xfId="4720"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 8 9" xfId="5464"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 9" xfId="302"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 9 2" xfId="1129"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 9 3" xfId="1803"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 9 4" xfId="2165"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 9 5" xfId="2463"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 9 6" xfId="3044"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 9 7" xfId="3909"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 9 8" xfId="4695"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 9 9" xfId="5439"/>
     <cellStyle name="Обычный 2 2 2 2 4 20" xfId="793"/>
+    <cellStyle name="Обычный 2 2 2 2 4 20 2" xfId="3467"/>
+    <cellStyle name="Обычный 2 2 2 2 4 20 3" xfId="4323"/>
+    <cellStyle name="Обычный 2 2 2 2 4 20 4" xfId="5099"/>
+    <cellStyle name="Обычный 2 2 2 2 4 20 5" xfId="5837"/>
     <cellStyle name="Обычный 2 2 2 2 4 21" xfId="1954"/>
+    <cellStyle name="Обычный 2 2 2 2 4 21 2" xfId="3471"/>
+    <cellStyle name="Обычный 2 2 2 2 4 21 3" xfId="4327"/>
+    <cellStyle name="Обычный 2 2 2 2 4 21 4" xfId="5103"/>
+    <cellStyle name="Обычный 2 2 2 2 4 21 5" xfId="5841"/>
+    <cellStyle name="Обычный 2 2 2 2 4 22" xfId="2621"/>
+    <cellStyle name="Обычный 2 2 2 2 4 23" xfId="3485"/>
+    <cellStyle name="Обычный 2 2 2 2 4 24" xfId="2658"/>
+    <cellStyle name="Обычный 2 2 2 2 4 25" xfId="2617"/>
+    <cellStyle name="Обычный 2 2 2 2 4 26" xfId="4278"/>
     <cellStyle name="Обычный 2 2 2 2 4 3" xfId="256"/>
     <cellStyle name="Обычный 2 2 2 2 4 3 2" xfId="895"/>
     <cellStyle name="Обычный 2 2 2 2 4 3 3" xfId="1568"/>
     <cellStyle name="Обычный 2 2 2 2 4 3 4" xfId="1756"/>
     <cellStyle name="Обычный 2 2 2 2 4 3 5" xfId="2118"/>
+    <cellStyle name="Обычный 2 2 2 2 4 3 6" xfId="2808"/>
+    <cellStyle name="Обычный 2 2 2 2 4 3 7" xfId="3675"/>
+    <cellStyle name="Обычный 2 2 2 2 4 3 8" xfId="4466"/>
+    <cellStyle name="Обычный 2 2 2 2 4 3 9" xfId="5212"/>
     <cellStyle name="Обычный 2 2 2 2 4 4" xfId="367"/>
     <cellStyle name="Обычный 2 2 2 2 4 4 2" xfId="875"/>
     <cellStyle name="Обычный 2 2 2 2 4 4 3" xfId="1548"/>
     <cellStyle name="Обычный 2 2 2 2 4 4 4" xfId="1999"/>
     <cellStyle name="Обычный 2 2 2 2 4 4 5" xfId="2341"/>
+    <cellStyle name="Обычный 2 2 2 2 4 4 6" xfId="2788"/>
+    <cellStyle name="Обычный 2 2 2 2 4 4 7" xfId="3655"/>
+    <cellStyle name="Обычный 2 2 2 2 4 4 8" xfId="2583"/>
+    <cellStyle name="Обычный 2 2 2 2 4 4 9" xfId="2664"/>
     <cellStyle name="Обычный 2 2 2 2 4 5" xfId="370"/>
     <cellStyle name="Обычный 2 2 2 2 4 5 2" xfId="879"/>
     <cellStyle name="Обычный 2 2 2 2 4 5 3" xfId="1552"/>
     <cellStyle name="Обычный 2 2 2 2 4 5 4" xfId="1770"/>
     <cellStyle name="Обычный 2 2 2 2 4 5 5" xfId="2132"/>
+    <cellStyle name="Обычный 2 2 2 2 4 5 6" xfId="2792"/>
+    <cellStyle name="Обычный 2 2 2 2 4 5 7" xfId="3659"/>
+    <cellStyle name="Обычный 2 2 2 2 4 5 8" xfId="2584"/>
+    <cellStyle name="Обычный 2 2 2 2 4 5 9" xfId="2663"/>
     <cellStyle name="Обычный 2 2 2 2 4 6" xfId="362"/>
     <cellStyle name="Обычный 2 2 2 2 4 6 2" xfId="869"/>
     <cellStyle name="Обычный 2 2 2 2 4 6 3" xfId="1542"/>
     <cellStyle name="Обычный 2 2 2 2 4 6 4" xfId="1895"/>
     <cellStyle name="Обычный 2 2 2 2 4 6 5" xfId="2257"/>
+    <cellStyle name="Обычный 2 2 2 2 4 6 6" xfId="2782"/>
+    <cellStyle name="Обычный 2 2 2 2 4 6 7" xfId="3649"/>
+    <cellStyle name="Обычный 2 2 2 2 4 6 8" xfId="2577"/>
+    <cellStyle name="Обычный 2 2 2 2 4 6 9" xfId="4439"/>
     <cellStyle name="Обычный 2 2 2 2 4 7" xfId="382"/>
     <cellStyle name="Обычный 2 2 2 2 4 7 2" xfId="893"/>
     <cellStyle name="Обычный 2 2 2 2 4 7 3" xfId="1566"/>
     <cellStyle name="Обычный 2 2 2 2 4 7 4" xfId="1937"/>
     <cellStyle name="Обычный 2 2 2 2 4 7 5" xfId="2289"/>
+    <cellStyle name="Обычный 2 2 2 2 4 7 6" xfId="2806"/>
+    <cellStyle name="Обычный 2 2 2 2 4 7 7" xfId="3673"/>
+    <cellStyle name="Обычный 2 2 2 2 4 7 8" xfId="4464"/>
+    <cellStyle name="Обычный 2 2 2 2 4 7 9" xfId="5210"/>
     <cellStyle name="Обычный 2 2 2 2 4 8" xfId="317"/>
     <cellStyle name="Обычный 2 2 2 2 4 8 2" xfId="817"/>
     <cellStyle name="Обычный 2 2 2 2 4 8 3" xfId="780"/>
     <cellStyle name="Обычный 2 2 2 2 4 8 4" xfId="1759"/>
     <cellStyle name="Обычный 2 2 2 2 4 8 5" xfId="2121"/>
+    <cellStyle name="Обычный 2 2 2 2 4 8 6" xfId="2730"/>
+    <cellStyle name="Обычный 2 2 2 2 4 8 7" xfId="2547"/>
+    <cellStyle name="Обычный 2 2 2 2 4 8 8" xfId="4438"/>
+    <cellStyle name="Обычный 2 2 2 2 4 8 9" xfId="5194"/>
     <cellStyle name="Обычный 2 2 2 2 4 9" xfId="277"/>
     <cellStyle name="Обычный 2 2 2 2 4 9 2" xfId="1152"/>
     <cellStyle name="Обычный 2 2 2 2 4 9 3" xfId="1826"/>
     <cellStyle name="Обычный 2 2 2 2 4 9 4" xfId="2188"/>
     <cellStyle name="Обычный 2 2 2 2 4 9 5" xfId="2484"/>
+    <cellStyle name="Обычный 2 2 2 2 4 9 6" xfId="3067"/>
+    <cellStyle name="Обычный 2 2 2 2 4 9 7" xfId="3932"/>
+    <cellStyle name="Обычный 2 2 2 2 4 9 8" xfId="4718"/>
+    <cellStyle name="Обычный 2 2 2 2 4 9 9" xfId="5462"/>
     <cellStyle name="Обычный 2 2 2 2 5" xfId="90"/>
     <cellStyle name="Обычный 2 2 2 2 5 10" xfId="596"/>
     <cellStyle name="Обычный 2 2 2 2 5 10 2" xfId="1147"/>
     <cellStyle name="Обычный 2 2 2 2 5 10 3" xfId="1821"/>
     <cellStyle name="Обычный 2 2 2 2 5 10 4" xfId="2183"/>
     <cellStyle name="Обычный 2 2 2 2 5 10 5" xfId="2480"/>
+    <cellStyle name="Обычный 2 2 2 2 5 10 6" xfId="3062"/>
+    <cellStyle name="Обычный 2 2 2 2 5 10 7" xfId="3927"/>
+    <cellStyle name="Обычный 2 2 2 2 5 10 8" xfId="4713"/>
+    <cellStyle name="Обычный 2 2 2 2 5 10 9" xfId="5457"/>
     <cellStyle name="Обычный 2 2 2 2 5 11" xfId="697"/>
+    <cellStyle name="Обычный 2 2 2 2 5 11 2" xfId="2987"/>
+    <cellStyle name="Обычный 2 2 2 2 5 11 3" xfId="3852"/>
+    <cellStyle name="Обычный 2 2 2 2 5 11 4" xfId="4638"/>
+    <cellStyle name="Обычный 2 2 2 2 5 11 5" xfId="5383"/>
     <cellStyle name="Обычный 2 2 2 2 5 12" xfId="1181"/>
+    <cellStyle name="Обычный 2 2 2 2 5 12 2" xfId="3099"/>
+    <cellStyle name="Обычный 2 2 2 2 5 12 3" xfId="3964"/>
+    <cellStyle name="Обычный 2 2 2 2 5 12 4" xfId="4750"/>
+    <cellStyle name="Обычный 2 2 2 2 5 12 5" xfId="5494"/>
     <cellStyle name="Обычный 2 2 2 2 5 13" xfId="1080"/>
+    <cellStyle name="Обычный 2 2 2 2 5 13 2" xfId="2994"/>
+    <cellStyle name="Обычный 2 2 2 2 5 13 3" xfId="3859"/>
+    <cellStyle name="Обычный 2 2 2 2 5 13 4" xfId="4645"/>
+    <cellStyle name="Обычный 2 2 2 2 5 13 5" xfId="5389"/>
     <cellStyle name="Обычный 2 2 2 2 5 14" xfId="1258"/>
+    <cellStyle name="Обычный 2 2 2 2 5 14 2" xfId="3178"/>
+    <cellStyle name="Обычный 2 2 2 2 5 14 3" xfId="4041"/>
+    <cellStyle name="Обычный 2 2 2 2 5 14 4" xfId="4827"/>
+    <cellStyle name="Обычный 2 2 2 2 5 14 5" xfId="5570"/>
     <cellStyle name="Обычный 2 2 2 2 5 15" xfId="1272"/>
+    <cellStyle name="Обычный 2 2 2 2 5 15 2" xfId="3192"/>
+    <cellStyle name="Обычный 2 2 2 2 5 15 3" xfId="4055"/>
+    <cellStyle name="Обычный 2 2 2 2 5 15 4" xfId="4841"/>
+    <cellStyle name="Обычный 2 2 2 2 5 15 5" xfId="5584"/>
     <cellStyle name="Обычный 2 2 2 2 5 16" xfId="1314"/>
+    <cellStyle name="Обычный 2 2 2 2 5 16 2" xfId="3235"/>
+    <cellStyle name="Обычный 2 2 2 2 5 16 3" xfId="4098"/>
+    <cellStyle name="Обычный 2 2 2 2 5 16 4" xfId="4884"/>
+    <cellStyle name="Обычный 2 2 2 2 5 16 5" xfId="5626"/>
     <cellStyle name="Обычный 2 2 2 2 5 17" xfId="1355"/>
+    <cellStyle name="Обычный 2 2 2 2 5 17 2" xfId="3276"/>
+    <cellStyle name="Обычный 2 2 2 2 5 17 3" xfId="4138"/>
+    <cellStyle name="Обычный 2 2 2 2 5 17 4" xfId="4924"/>
+    <cellStyle name="Обычный 2 2 2 2 5 17 5" xfId="5666"/>
     <cellStyle name="Обычный 2 2 2 2 5 18" xfId="724"/>
+    <cellStyle name="Обычный 2 2 2 2 5 18 2" xfId="3490"/>
+    <cellStyle name="Обычный 2 2 2 2 5 18 3" xfId="4344"/>
+    <cellStyle name="Обычный 2 2 2 2 5 18 4" xfId="5120"/>
+    <cellStyle name="Обычный 2 2 2 2 5 18 5" xfId="5858"/>
     <cellStyle name="Обычный 2 2 2 2 5 19" xfId="673"/>
+    <cellStyle name="Обычный 2 2 2 2 5 19 2" xfId="3463"/>
+    <cellStyle name="Обычный 2 2 2 2 5 19 3" xfId="4319"/>
+    <cellStyle name="Обычный 2 2 2 2 5 19 4" xfId="5095"/>
+    <cellStyle name="Обычный 2 2 2 2 5 19 5" xfId="5833"/>
     <cellStyle name="Обычный 2 2 2 2 5 2" xfId="259"/>
     <cellStyle name="Обычный 2 2 2 2 5 2 2" xfId="898"/>
     <cellStyle name="Обычный 2 2 2 2 5 2 3" xfId="1571"/>
     <cellStyle name="Обычный 2 2 2 2 5 2 4" xfId="736"/>
     <cellStyle name="Обычный 2 2 2 2 5 2 5" xfId="1640"/>
+    <cellStyle name="Обычный 2 2 2 2 5 2 6" xfId="2811"/>
+    <cellStyle name="Обычный 2 2 2 2 5 2 7" xfId="3678"/>
+    <cellStyle name="Обычный 2 2 2 2 5 2 8" xfId="4469"/>
+    <cellStyle name="Обычный 2 2 2 2 5 2 9" xfId="5215"/>
     <cellStyle name="Обычный 2 2 2 2 5 20" xfId="2082"/>
+    <cellStyle name="Обычный 2 2 2 2 5 20 2" xfId="3482"/>
+    <cellStyle name="Обычный 2 2 2 2 5 20 3" xfId="4337"/>
+    <cellStyle name="Обычный 2 2 2 2 5 20 4" xfId="5113"/>
+    <cellStyle name="Обычный 2 2 2 2 5 20 5" xfId="5851"/>
+    <cellStyle name="Обычный 2 2 2 2 5 21" xfId="2623"/>
+    <cellStyle name="Обычный 2 2 2 2 5 22" xfId="3516"/>
+    <cellStyle name="Обычный 2 2 2 2 5 23" xfId="2656"/>
+    <cellStyle name="Обычный 2 2 2 2 5 24" xfId="3491"/>
+    <cellStyle name="Обычный 2 2 2 2 5 25" xfId="4416"/>
     <cellStyle name="Обычный 2 2 2 2 5 3" xfId="364"/>
     <cellStyle name="Обычный 2 2 2 2 5 3 2" xfId="871"/>
     <cellStyle name="Обычный 2 2 2 2 5 3 3" xfId="1544"/>
     <cellStyle name="Обычный 2 2 2 2 5 3 4" xfId="1866"/>
     <cellStyle name="Обычный 2 2 2 2 5 3 5" xfId="2228"/>
+    <cellStyle name="Обычный 2 2 2 2 5 3 6" xfId="2784"/>
+    <cellStyle name="Обычный 2 2 2 2 5 3 7" xfId="3651"/>
+    <cellStyle name="Обычный 2 2 2 2 5 3 8" xfId="2580"/>
+    <cellStyle name="Обычный 2 2 2 2 5 3 9" xfId="2667"/>
     <cellStyle name="Обычный 2 2 2 2 5 4" xfId="379"/>
     <cellStyle name="Обычный 2 2 2 2 5 4 2" xfId="890"/>
     <cellStyle name="Обычный 2 2 2 2 5 4 3" xfId="1563"/>
     <cellStyle name="Обычный 2 2 2 2 5 4 4" xfId="2026"/>
     <cellStyle name="Обычный 2 2 2 2 5 4 5" xfId="2363"/>
+    <cellStyle name="Обычный 2 2 2 2 5 4 6" xfId="2803"/>
+    <cellStyle name="Обычный 2 2 2 2 5 4 7" xfId="3670"/>
+    <cellStyle name="Обычный 2 2 2 2 5 4 8" xfId="4461"/>
+    <cellStyle name="Обычный 2 2 2 2 5 4 9" xfId="5207"/>
     <cellStyle name="Обычный 2 2 2 2 5 5" xfId="318"/>
     <cellStyle name="Обычный 2 2 2 2 5 5 2" xfId="818"/>
     <cellStyle name="Обычный 2 2 2 2 5 5 3" xfId="779"/>
     <cellStyle name="Обычный 2 2 2 2 5 5 4" xfId="718"/>
     <cellStyle name="Обычный 2 2 2 2 5 5 5" xfId="1283"/>
+    <cellStyle name="Обычный 2 2 2 2 5 5 6" xfId="2731"/>
+    <cellStyle name="Обычный 2 2 2 2 5 5 7" xfId="2708"/>
+    <cellStyle name="Обычный 2 2 2 2 5 5 8" xfId="4428"/>
+    <cellStyle name="Обычный 2 2 2 2 5 5 9" xfId="5187"/>
     <cellStyle name="Обычный 2 2 2 2 5 6" xfId="411"/>
     <cellStyle name="Обычный 2 2 2 2 5 6 2" xfId="927"/>
     <cellStyle name="Обычный 2 2 2 2 5 6 3" xfId="1600"/>
     <cellStyle name="Обычный 2 2 2 2 5 6 4" xfId="2062"/>
     <cellStyle name="Обычный 2 2 2 2 5 6 5" xfId="2390"/>
+    <cellStyle name="Обычный 2 2 2 2 5 6 6" xfId="2840"/>
+    <cellStyle name="Обычный 2 2 2 2 5 6 7" xfId="3707"/>
+    <cellStyle name="Обычный 2 2 2 2 5 6 8" xfId="4498"/>
+    <cellStyle name="Обычный 2 2 2 2 5 6 9" xfId="5244"/>
     <cellStyle name="Обычный 2 2 2 2 5 7" xfId="323"/>
     <cellStyle name="Обычный 2 2 2 2 5 7 2" xfId="823"/>
     <cellStyle name="Обычный 2 2 2 2 5 7 3" xfId="1496"/>
     <cellStyle name="Обычный 2 2 2 2 5 7 4" xfId="1927"/>
     <cellStyle name="Обычный 2 2 2 2 5 7 5" xfId="2280"/>
+    <cellStyle name="Обычный 2 2 2 2 5 7 6" xfId="2736"/>
+    <cellStyle name="Обычный 2 2 2 2 5 7 7" xfId="2703"/>
+    <cellStyle name="Обычный 2 2 2 2 5 7 8" xfId="4419"/>
+    <cellStyle name="Обычный 2 2 2 2 5 7 9" xfId="5180"/>
     <cellStyle name="Обычный 2 2 2 2 5 8" xfId="274"/>
     <cellStyle name="Обычный 2 2 2 2 5 8 2" xfId="1155"/>
     <cellStyle name="Обычный 2 2 2 2 5 8 3" xfId="1829"/>
     <cellStyle name="Обычный 2 2 2 2 5 8 4" xfId="2191"/>
     <cellStyle name="Обычный 2 2 2 2 5 8 5" xfId="2487"/>
+    <cellStyle name="Обычный 2 2 2 2 5 8 6" xfId="3070"/>
+    <cellStyle name="Обычный 2 2 2 2 5 8 7" xfId="3935"/>
+    <cellStyle name="Обычный 2 2 2 2 5 8 8" xfId="4721"/>
+    <cellStyle name="Обычный 2 2 2 2 5 8 9" xfId="5465"/>
     <cellStyle name="Обычный 2 2 2 2 5 9" xfId="369"/>
     <cellStyle name="Обычный 2 2 2 2 5 9 2" xfId="1128"/>
     <cellStyle name="Обычный 2 2 2 2 5 9 3" xfId="1802"/>
     <cellStyle name="Обычный 2 2 2 2 5 9 4" xfId="2164"/>
     <cellStyle name="Обычный 2 2 2 2 5 9 5" xfId="2462"/>
+    <cellStyle name="Обычный 2 2 2 2 5 9 6" xfId="3043"/>
+    <cellStyle name="Обычный 2 2 2 2 5 9 7" xfId="3908"/>
+    <cellStyle name="Обычный 2 2 2 2 5 9 8" xfId="4694"/>
+    <cellStyle name="Обычный 2 2 2 2 5 9 9" xfId="5438"/>
     <cellStyle name="Обычный 2 2 2 3" xfId="91"/>
     <cellStyle name="Обычный 2 2 2 4" xfId="92"/>
     <cellStyle name="Обычный 2 2 2 4 2" xfId="93"/>
     <cellStyle name="Обычный 2 2 2 4 2 10" xfId="403"/>
     <cellStyle name="Обычный 2 2 2 4 2 10 2" xfId="1157"/>
     <cellStyle name="Обычный 2 2 2 4 2 10 3" xfId="1832"/>
     <cellStyle name="Обычный 2 2 2 4 2 10 4" xfId="2194"/>
     <cellStyle name="Обычный 2 2 2 4 2 10 5" xfId="2489"/>
+    <cellStyle name="Обычный 2 2 2 4 2 10 6" xfId="3073"/>
+    <cellStyle name="Обычный 2 2 2 4 2 10 7" xfId="3938"/>
+    <cellStyle name="Обычный 2 2 2 4 2 10 8" xfId="4724"/>
+    <cellStyle name="Обычный 2 2 2 4 2 10 9" xfId="5468"/>
     <cellStyle name="Обычный 2 2 2 4 2 11" xfId="245"/>
     <cellStyle name="Обычный 2 2 2 4 2 11 2" xfId="1124"/>
     <cellStyle name="Обычный 2 2 2 4 2 11 3" xfId="1797"/>
     <cellStyle name="Обычный 2 2 2 4 2 11 4" xfId="2159"/>
     <cellStyle name="Обычный 2 2 2 4 2 11 5" xfId="2458"/>
+    <cellStyle name="Обычный 2 2 2 4 2 11 6" xfId="3038"/>
+    <cellStyle name="Обычный 2 2 2 4 2 11 7" xfId="3903"/>
+    <cellStyle name="Обычный 2 2 2 4 2 11 8" xfId="4689"/>
+    <cellStyle name="Обычный 2 2 2 4 2 11 9" xfId="5433"/>
     <cellStyle name="Обычный 2 2 2 4 2 12" xfId="376"/>
     <cellStyle name="Обычный 2 2 2 4 2 12 2" xfId="1156"/>
     <cellStyle name="Обычный 2 2 2 4 2 12 3" xfId="1831"/>
     <cellStyle name="Обычный 2 2 2 4 2 12 4" xfId="2193"/>
     <cellStyle name="Обычный 2 2 2 4 2 12 5" xfId="2488"/>
+    <cellStyle name="Обычный 2 2 2 4 2 12 6" xfId="3072"/>
+    <cellStyle name="Обычный 2 2 2 4 2 12 7" xfId="3937"/>
+    <cellStyle name="Обычный 2 2 2 4 2 12 8" xfId="4723"/>
+    <cellStyle name="Обычный 2 2 2 4 2 12 9" xfId="5467"/>
     <cellStyle name="Обычный 2 2 2 4 2 13" xfId="699"/>
+    <cellStyle name="Обычный 2 2 2 4 2 13 2" xfId="3017"/>
+    <cellStyle name="Обычный 2 2 2 4 2 13 3" xfId="3882"/>
+    <cellStyle name="Обычный 2 2 2 4 2 13 4" xfId="4668"/>
+    <cellStyle name="Обычный 2 2 2 4 2 13 5" xfId="5412"/>
     <cellStyle name="Обычный 2 2 2 4 2 14" xfId="1193"/>
+    <cellStyle name="Обычный 2 2 2 4 2 14 2" xfId="3111"/>
+    <cellStyle name="Обычный 2 2 2 4 2 14 3" xfId="3976"/>
+    <cellStyle name="Обычный 2 2 2 4 2 14 4" xfId="4762"/>
+    <cellStyle name="Обычный 2 2 2 4 2 14 5" xfId="5506"/>
     <cellStyle name="Обычный 2 2 2 4 2 15" xfId="1244"/>
+    <cellStyle name="Обычный 2 2 2 4 2 15 2" xfId="3163"/>
+    <cellStyle name="Обычный 2 2 2 4 2 15 3" xfId="4026"/>
+    <cellStyle name="Обычный 2 2 2 4 2 15 4" xfId="4812"/>
+    <cellStyle name="Обычный 2 2 2 4 2 15 5" xfId="5555"/>
     <cellStyle name="Обычный 2 2 2 4 2 16" xfId="1077"/>
+    <cellStyle name="Обычный 2 2 2 4 2 16 2" xfId="2991"/>
+    <cellStyle name="Обычный 2 2 2 4 2 16 3" xfId="3856"/>
+    <cellStyle name="Обычный 2 2 2 4 2 16 4" xfId="4642"/>
+    <cellStyle name="Обычный 2 2 2 4 2 16 5" xfId="5386"/>
     <cellStyle name="Обычный 2 2 2 4 2 17" xfId="1281"/>
+    <cellStyle name="Обычный 2 2 2 4 2 17 2" xfId="3201"/>
+    <cellStyle name="Обычный 2 2 2 4 2 17 3" xfId="4064"/>
+    <cellStyle name="Обычный 2 2 2 4 2 17 4" xfId="4850"/>
+    <cellStyle name="Обычный 2 2 2 4 2 17 5" xfId="5593"/>
     <cellStyle name="Обычный 2 2 2 4 2 18" xfId="1322"/>
+    <cellStyle name="Обычный 2 2 2 4 2 18 2" xfId="3243"/>
+    <cellStyle name="Обычный 2 2 2 4 2 18 3" xfId="4106"/>
+    <cellStyle name="Обычный 2 2 2 4 2 18 4" xfId="4892"/>
+    <cellStyle name="Обычный 2 2 2 4 2 18 5" xfId="5634"/>
     <cellStyle name="Обычный 2 2 2 4 2 19" xfId="1362"/>
+    <cellStyle name="Обычный 2 2 2 4 2 19 2" xfId="3283"/>
+    <cellStyle name="Обычный 2 2 2 4 2 19 3" xfId="4145"/>
+    <cellStyle name="Обычный 2 2 2 4 2 19 4" xfId="4931"/>
+    <cellStyle name="Обычный 2 2 2 4 2 19 5" xfId="5673"/>
     <cellStyle name="Обычный 2 2 2 4 2 2" xfId="94"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2" xfId="95"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 10" xfId="246"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 10 2" xfId="1121"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 10 3" xfId="1794"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 10 4" xfId="2156"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 10 5" xfId="2455"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 10 6" xfId="3035"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 10 7" xfId="3900"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 10 8" xfId="4686"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 10 9" xfId="5430"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 11" xfId="564"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 11 2" xfId="1161"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 11 3" xfId="1836"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 11 4" xfId="2198"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 11 5" xfId="2492"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 11 6" xfId="3077"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 11 7" xfId="3942"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 11 8" xfId="4728"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 11 9" xfId="5472"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 12" xfId="701"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 12 2" xfId="3006"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 12 3" xfId="3871"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 12 4" xfId="4657"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 12 5" xfId="5401"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 13" xfId="1201"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 13 2" xfId="3119"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 13 3" xfId="3984"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 13 4" xfId="4770"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 13 5" xfId="5514"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 14" xfId="1261"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 14 2" xfId="3181"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 14 3" xfId="4044"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 14 4" xfId="4830"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 14 5" xfId="5573"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 15" xfId="1257"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 15 2" xfId="3177"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 15 3" xfId="4040"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 15 4" xfId="4826"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 15 5" xfId="5569"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 16" xfId="1309"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 16 2" xfId="3230"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 16 3" xfId="4093"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 16 4" xfId="4879"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 16 5" xfId="5621"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 17" xfId="1350"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 17 2" xfId="3271"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 17 3" xfId="4133"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 17 4" xfId="4919"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 17 5" xfId="5661"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 18" xfId="1388"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 18 2" xfId="3309"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 18 3" xfId="4170"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 18 4" xfId="4956"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 18 5" xfId="5698"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 19" xfId="1237"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 19 2" xfId="3495"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 19 3" xfId="4349"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 19 4" xfId="5124"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 19 5" xfId="5862"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 2" xfId="96"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 20" xfId="1204"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 20 2" xfId="3456"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 20 3" xfId="4312"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 20 4" xfId="5088"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 20 5" xfId="5826"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 21" xfId="1998"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 21 2" xfId="3496"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 21 3" xfId="4351"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 21 4" xfId="5125"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 21 5" xfId="5863"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 22" xfId="2626"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 23" xfId="3533"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 24" xfId="2654"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 25" xfId="2711"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 26" xfId="2575"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 3" xfId="263"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 3 2" xfId="903"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 3 3" xfId="1576"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 3 4" xfId="1893"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 3 5" xfId="2255"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 3 6" xfId="2816"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 3 7" xfId="3683"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 3 8" xfId="4474"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 3 9" xfId="5220"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 4" xfId="356"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 4 2" xfId="863"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 4 3" xfId="1536"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 4 4" xfId="1839"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 4 5" xfId="2201"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 4 6" xfId="2776"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 4 7" xfId="3643"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 4 8" xfId="2718"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 4 9" xfId="4450"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 5" xfId="394"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 5 2" xfId="905"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 5 3" xfId="1578"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 5 4" xfId="1863"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 5 5" xfId="2225"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 5 6" xfId="2818"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 5 7" xfId="3685"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 5 8" xfId="4476"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 5 9" xfId="5222"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 6" xfId="333"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 6 2" xfId="834"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 6 3" xfId="1507"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 6 4" xfId="1776"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 6 5" xfId="2138"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 6 6" xfId="2747"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 6 7" xfId="2693"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 6 8" xfId="2676"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 6 9" xfId="2602"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 7" xfId="429"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 7 2" xfId="946"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 7 3" xfId="1619"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 7 4" xfId="2054"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 7 5" xfId="2383"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 7 6" xfId="2859"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 7 7" xfId="3726"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 7 8" xfId="4517"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 7 9" xfId="5263"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 8" xfId="480"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 8 2" xfId="998"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 8 3" xfId="1671"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 8 4" xfId="2085"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 8 5" xfId="2406"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 8 6" xfId="2909"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 8 7" xfId="3776"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 8 8" xfId="4567"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 8 9" xfId="5312"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 9" xfId="270"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 9 2" xfId="1159"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 9 3" xfId="1834"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 9 4" xfId="2196"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 9 5" xfId="2491"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 9 6" xfId="3075"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 9 7" xfId="3940"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 9 8" xfId="4726"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 9 9" xfId="5470"/>
     <cellStyle name="Обычный 2 2 2 4 2 20" xfId="628"/>
+    <cellStyle name="Обычный 2 2 2 4 2 20 2" xfId="3493"/>
+    <cellStyle name="Обычный 2 2 2 4 2 20 3" xfId="4347"/>
+    <cellStyle name="Обычный 2 2 2 4 2 20 4" xfId="5122"/>
+    <cellStyle name="Обычный 2 2 2 4 2 20 5" xfId="5860"/>
     <cellStyle name="Обычный 2 2 2 4 2 21" xfId="676"/>
+    <cellStyle name="Обычный 2 2 2 4 2 21 2" xfId="3459"/>
+    <cellStyle name="Обычный 2 2 2 4 2 21 3" xfId="4315"/>
+    <cellStyle name="Обычный 2 2 2 4 2 21 4" xfId="5091"/>
+    <cellStyle name="Обычный 2 2 2 4 2 21 5" xfId="5829"/>
     <cellStyle name="Обычный 2 2 2 4 2 22" xfId="1910"/>
+    <cellStyle name="Обычный 2 2 2 4 2 22 2" xfId="3492"/>
+    <cellStyle name="Обычный 2 2 2 4 2 22 3" xfId="4346"/>
+    <cellStyle name="Обычный 2 2 2 4 2 22 4" xfId="5121"/>
+    <cellStyle name="Обычный 2 2 2 4 2 22 5" xfId="5859"/>
+    <cellStyle name="Обычный 2 2 2 4 2 23" xfId="2625"/>
+    <cellStyle name="Обычный 2 2 2 4 2 24" xfId="3526"/>
+    <cellStyle name="Обычный 2 2 2 4 2 25" xfId="2655"/>
+    <cellStyle name="Обычный 2 2 2 4 2 26" xfId="3475"/>
+    <cellStyle name="Обычный 2 2 2 4 2 27" xfId="2558"/>
     <cellStyle name="Обычный 2 2 2 4 2 3" xfId="97"/>
     <cellStyle name="Обычный 2 2 2 4 2 4" xfId="261"/>
     <cellStyle name="Обычный 2 2 2 4 2 4 2" xfId="901"/>
     <cellStyle name="Обычный 2 2 2 4 2 4 3" xfId="1574"/>
     <cellStyle name="Обычный 2 2 2 4 2 4 4" xfId="1980"/>
     <cellStyle name="Обычный 2 2 2 4 2 4 5" xfId="2324"/>
+    <cellStyle name="Обычный 2 2 2 4 2 4 6" xfId="2814"/>
+    <cellStyle name="Обычный 2 2 2 4 2 4 7" xfId="3681"/>
+    <cellStyle name="Обычный 2 2 2 4 2 4 8" xfId="4472"/>
+    <cellStyle name="Обычный 2 2 2 4 2 4 9" xfId="5218"/>
     <cellStyle name="Обычный 2 2 2 4 2 5" xfId="359"/>
     <cellStyle name="Обычный 2 2 2 4 2 5 2" xfId="866"/>
     <cellStyle name="Обычный 2 2 2 4 2 5 3" xfId="1539"/>
     <cellStyle name="Обычный 2 2 2 4 2 5 4" xfId="729"/>
     <cellStyle name="Обычный 2 2 2 4 2 5 5" xfId="789"/>
+    <cellStyle name="Обычный 2 2 2 4 2 5 6" xfId="2779"/>
+    <cellStyle name="Обычный 2 2 2 4 2 5 7" xfId="3646"/>
+    <cellStyle name="Обычный 2 2 2 4 2 5 8" xfId="2713"/>
+    <cellStyle name="Обычный 2 2 2 4 2 5 9" xfId="3587"/>
     <cellStyle name="Обычный 2 2 2 4 2 6" xfId="389"/>
     <cellStyle name="Обычный 2 2 2 4 2 6 2" xfId="900"/>
     <cellStyle name="Обычный 2 2 2 4 2 6 3" xfId="1573"/>
     <cellStyle name="Обычный 2 2 2 4 2 6 4" xfId="2013"/>
     <cellStyle name="Обычный 2 2 2 4 2 6 5" xfId="2353"/>
+    <cellStyle name="Обычный 2 2 2 4 2 6 6" xfId="2813"/>
+    <cellStyle name="Обычный 2 2 2 4 2 6 7" xfId="3680"/>
+    <cellStyle name="Обычный 2 2 2 4 2 6 8" xfId="4471"/>
+    <cellStyle name="Обычный 2 2 2 4 2 6 9" xfId="5217"/>
     <cellStyle name="Обычный 2 2 2 4 2 7" xfId="342"/>
     <cellStyle name="Обычный 2 2 2 4 2 7 2" xfId="845"/>
     <cellStyle name="Обычный 2 2 2 4 2 7 3" xfId="1518"/>
     <cellStyle name="Обычный 2 2 2 4 2 7 4" xfId="1960"/>
     <cellStyle name="Обычный 2 2 2 4 2 7 5" xfId="2307"/>
+    <cellStyle name="Обычный 2 2 2 4 2 7 6" xfId="2758"/>
+    <cellStyle name="Обычный 2 2 2 4 2 7 7" xfId="3625"/>
+    <cellStyle name="Обычный 2 2 2 4 2 7 8" xfId="2683"/>
+    <cellStyle name="Обычный 2 2 2 4 2 7 9" xfId="3846"/>
     <cellStyle name="Обычный 2 2 2 4 2 8" xfId="421"/>
     <cellStyle name="Обычный 2 2 2 4 2 8 2" xfId="938"/>
     <cellStyle name="Обычный 2 2 2 4 2 8 3" xfId="1611"/>
     <cellStyle name="Обычный 2 2 2 4 2 8 4" xfId="2027"/>
     <cellStyle name="Обычный 2 2 2 4 2 8 5" xfId="2364"/>
+    <cellStyle name="Обычный 2 2 2 4 2 8 6" xfId="2851"/>
+    <cellStyle name="Обычный 2 2 2 4 2 8 7" xfId="3718"/>
+    <cellStyle name="Обычный 2 2 2 4 2 8 8" xfId="4509"/>
+    <cellStyle name="Обычный 2 2 2 4 2 8 9" xfId="5255"/>
     <cellStyle name="Обычный 2 2 2 4 2 9" xfId="467"/>
     <cellStyle name="Обычный 2 2 2 4 2 9 2" xfId="984"/>
     <cellStyle name="Обычный 2 2 2 4 2 9 3" xfId="1657"/>
     <cellStyle name="Обычный 2 2 2 4 2 9 4" xfId="2016"/>
     <cellStyle name="Обычный 2 2 2 4 2 9 5" xfId="2355"/>
+    <cellStyle name="Обычный 2 2 2 4 2 9 6" xfId="2895"/>
+    <cellStyle name="Обычный 2 2 2 4 2 9 7" xfId="3762"/>
+    <cellStyle name="Обычный 2 2 2 4 2 9 8" xfId="4553"/>
+    <cellStyle name="Обычный 2 2 2 4 2 9 9" xfId="5298"/>
     <cellStyle name="Обычный 2 2 2 4 3" xfId="98"/>
     <cellStyle name="Обычный 2 2 2 4 3 10" xfId="248"/>
     <cellStyle name="Обычный 2 2 2 4 3 10 2" xfId="1116"/>
     <cellStyle name="Обычный 2 2 2 4 3 10 3" xfId="1789"/>
     <cellStyle name="Обычный 2 2 2 4 3 10 4" xfId="2151"/>
     <cellStyle name="Обычный 2 2 2 4 3 10 5" xfId="2451"/>
+    <cellStyle name="Обычный 2 2 2 4 3 10 6" xfId="3030"/>
+    <cellStyle name="Обычный 2 2 2 4 3 10 7" xfId="3895"/>
+    <cellStyle name="Обычный 2 2 2 4 3 10 8" xfId="4681"/>
+    <cellStyle name="Обычный 2 2 2 4 3 10 9" xfId="5425"/>
     <cellStyle name="Обычный 2 2 2 4 3 11" xfId="598"/>
     <cellStyle name="Обычный 2 2 2 4 3 11 2" xfId="1168"/>
     <cellStyle name="Обычный 2 2 2 4 3 11 3" xfId="1844"/>
     <cellStyle name="Обычный 2 2 2 4 3 11 4" xfId="2206"/>
     <cellStyle name="Обычный 2 2 2 4 3 11 5" xfId="2498"/>
+    <cellStyle name="Обычный 2 2 2 4 3 11 6" xfId="3085"/>
+    <cellStyle name="Обычный 2 2 2 4 3 11 7" xfId="3950"/>
+    <cellStyle name="Обычный 2 2 2 4 3 11 8" xfId="4736"/>
+    <cellStyle name="Обычный 2 2 2 4 3 11 9" xfId="5480"/>
     <cellStyle name="Обычный 2 2 2 4 3 12" xfId="703"/>
+    <cellStyle name="Обычный 2 2 2 4 3 12 2" xfId="3000"/>
+    <cellStyle name="Обычный 2 2 2 4 3 12 3" xfId="3865"/>
+    <cellStyle name="Обычный 2 2 2 4 3 12 4" xfId="4651"/>
+    <cellStyle name="Обычный 2 2 2 4 3 12 5" xfId="5395"/>
     <cellStyle name="Обычный 2 2 2 4 3 13" xfId="1206"/>
+    <cellStyle name="Обычный 2 2 2 4 3 13 2" xfId="3124"/>
+    <cellStyle name="Обычный 2 2 2 4 3 13 3" xfId="3989"/>
+    <cellStyle name="Обычный 2 2 2 4 3 13 4" xfId="4775"/>
+    <cellStyle name="Обычный 2 2 2 4 3 13 5" xfId="5519"/>
     <cellStyle name="Обычный 2 2 2 4 3 14" xfId="1264"/>
+    <cellStyle name="Обычный 2 2 2 4 3 14 2" xfId="3184"/>
+    <cellStyle name="Обычный 2 2 2 4 3 14 3" xfId="4047"/>
+    <cellStyle name="Обычный 2 2 2 4 3 14 4" xfId="4833"/>
+    <cellStyle name="Обычный 2 2 2 4 3 14 5" xfId="5576"/>
     <cellStyle name="Обычный 2 2 2 4 3 15" xfId="1295"/>
+    <cellStyle name="Обычный 2 2 2 4 3 15 2" xfId="3215"/>
+    <cellStyle name="Обычный 2 2 2 4 3 15 3" xfId="4078"/>
+    <cellStyle name="Обычный 2 2 2 4 3 15 4" xfId="4864"/>
+    <cellStyle name="Обычный 2 2 2 4 3 15 5" xfId="5606"/>
     <cellStyle name="Обычный 2 2 2 4 3 16" xfId="1336"/>
+    <cellStyle name="Обычный 2 2 2 4 3 16 2" xfId="3257"/>
+    <cellStyle name="Обычный 2 2 2 4 3 16 3" xfId="4119"/>
+    <cellStyle name="Обычный 2 2 2 4 3 16 4" xfId="4905"/>
+    <cellStyle name="Обычный 2 2 2 4 3 16 5" xfId="5647"/>
     <cellStyle name="Обычный 2 2 2 4 3 17" xfId="1374"/>
+    <cellStyle name="Обычный 2 2 2 4 3 17 2" xfId="3295"/>
+    <cellStyle name="Обычный 2 2 2 4 3 17 3" xfId="4156"/>
+    <cellStyle name="Обычный 2 2 2 4 3 17 4" xfId="4942"/>
+    <cellStyle name="Обычный 2 2 2 4 3 17 5" xfId="5684"/>
     <cellStyle name="Обычный 2 2 2 4 3 18" xfId="1409"/>
+    <cellStyle name="Обычный 2 2 2 4 3 18 2" xfId="3330"/>
+    <cellStyle name="Обычный 2 2 2 4 3 18 3" xfId="4191"/>
+    <cellStyle name="Обычный 2 2 2 4 3 18 4" xfId="4976"/>
+    <cellStyle name="Обычный 2 2 2 4 3 18 5" xfId="5717"/>
     <cellStyle name="Обычный 2 2 2 4 3 19" xfId="1240"/>
+    <cellStyle name="Обычный 2 2 2 4 3 19 2" xfId="3497"/>
+    <cellStyle name="Обычный 2 2 2 4 3 19 3" xfId="4352"/>
+    <cellStyle name="Обычный 2 2 2 4 3 19 4" xfId="5126"/>
+    <cellStyle name="Обычный 2 2 2 4 3 19 5" xfId="5864"/>
     <cellStyle name="Обычный 2 2 2 4 3 2" xfId="99"/>
     <cellStyle name="Обычный 2 2 2 4 3 20" xfId="797"/>
+    <cellStyle name="Обычный 2 2 2 4 3 20 2" xfId="3451"/>
+    <cellStyle name="Обычный 2 2 2 4 3 20 3" xfId="4308"/>
+    <cellStyle name="Обычный 2 2 2 4 3 20 4" xfId="5084"/>
+    <cellStyle name="Обычный 2 2 2 4 3 20 5" xfId="5822"/>
     <cellStyle name="Обычный 2 2 2 4 3 21" xfId="632"/>
+    <cellStyle name="Обычный 2 2 2 4 3 21 2" xfId="3503"/>
+    <cellStyle name="Обычный 2 2 2 4 3 21 3" xfId="4358"/>
+    <cellStyle name="Обычный 2 2 2 4 3 21 4" xfId="5131"/>
+    <cellStyle name="Обычный 2 2 2 4 3 21 5" xfId="5869"/>
+    <cellStyle name="Обычный 2 2 2 4 3 22" xfId="2629"/>
+    <cellStyle name="Обычный 2 2 2 4 3 23" xfId="3537"/>
+    <cellStyle name="Обычный 2 2 2 4 3 24" xfId="2652"/>
+    <cellStyle name="Обычный 2 2 2 4 3 25" xfId="3449"/>
+    <cellStyle name="Обычный 2 2 2 4 3 26" xfId="4431"/>
     <cellStyle name="Обычный 2 2 2 4 3 3" xfId="264"/>
     <cellStyle name="Обычный 2 2 2 4 3 3 2" xfId="906"/>
     <cellStyle name="Обычный 2 2 2 4 3 3 3" xfId="1579"/>
     <cellStyle name="Обычный 2 2 2 4 3 3 4" xfId="738"/>
     <cellStyle name="Обычный 2 2 2 4 3 3 5" xfId="1713"/>
+    <cellStyle name="Обычный 2 2 2 4 3 3 6" xfId="2819"/>
+    <cellStyle name="Обычный 2 2 2 4 3 3 7" xfId="3686"/>
+    <cellStyle name="Обычный 2 2 2 4 3 3 8" xfId="4477"/>
+    <cellStyle name="Обычный 2 2 2 4 3 3 9" xfId="5223"/>
     <cellStyle name="Обычный 2 2 2 4 3 4" xfId="352"/>
     <cellStyle name="Обычный 2 2 2 4 3 4 2" xfId="858"/>
     <cellStyle name="Обычный 2 2 2 4 3 4 3" xfId="1531"/>
     <cellStyle name="Обычный 2 2 2 4 3 4 4" xfId="1800"/>
     <cellStyle name="Обычный 2 2 2 4 3 4 5" xfId="2162"/>
+    <cellStyle name="Обычный 2 2 2 4 3 4 6" xfId="2771"/>
+    <cellStyle name="Обычный 2 2 2 4 3 4 7" xfId="3638"/>
+    <cellStyle name="Обычный 2 2 2 4 3 4 8" xfId="3398"/>
+    <cellStyle name="Обычный 2 2 2 4 3 4 9" xfId="3554"/>
     <cellStyle name="Обычный 2 2 2 4 3 5" xfId="399"/>
     <cellStyle name="Обычный 2 2 2 4 3 5 2" xfId="913"/>
     <cellStyle name="Обычный 2 2 2 4 3 5 3" xfId="1586"/>
     <cellStyle name="Обычный 2 2 2 4 3 5 4" xfId="1971"/>
     <cellStyle name="Обычный 2 2 2 4 3 5 5" xfId="2316"/>
+    <cellStyle name="Обычный 2 2 2 4 3 5 6" xfId="2826"/>
+    <cellStyle name="Обычный 2 2 2 4 3 5 7" xfId="3693"/>
+    <cellStyle name="Обычный 2 2 2 4 3 5 8" xfId="4484"/>
+    <cellStyle name="Обычный 2 2 2 4 3 5 9" xfId="5230"/>
     <cellStyle name="Обычный 2 2 2 4 3 6" xfId="329"/>
     <cellStyle name="Обычный 2 2 2 4 3 6 2" xfId="829"/>
     <cellStyle name="Обычный 2 2 2 4 3 6 3" xfId="1502"/>
     <cellStyle name="Обычный 2 2 2 4 3 6 4" xfId="1985"/>
     <cellStyle name="Обычный 2 2 2 4 3 6 5" xfId="2328"/>
+    <cellStyle name="Обычный 2 2 2 4 3 6 6" xfId="2742"/>
+    <cellStyle name="Обычный 2 2 2 4 3 6 7" xfId="2698"/>
+    <cellStyle name="Обычный 2 2 2 4 3 6 8" xfId="2672"/>
+    <cellStyle name="Обычный 2 2 2 4 3 6 9" xfId="2688"/>
     <cellStyle name="Обычный 2 2 2 4 3 7" xfId="434"/>
     <cellStyle name="Обычный 2 2 2 4 3 7 2" xfId="951"/>
     <cellStyle name="Обычный 2 2 2 4 3 7 3" xfId="1624"/>
     <cellStyle name="Обычный 2 2 2 4 3 7 4" xfId="1888"/>
     <cellStyle name="Обычный 2 2 2 4 3 7 5" xfId="2250"/>
+    <cellStyle name="Обычный 2 2 2 4 3 7 6" xfId="2864"/>
+    <cellStyle name="Обычный 2 2 2 4 3 7 7" xfId="3731"/>
+    <cellStyle name="Обычный 2 2 2 4 3 7 8" xfId="4522"/>
+    <cellStyle name="Обычный 2 2 2 4 3 7 9" xfId="5268"/>
     <cellStyle name="Обычный 2 2 2 4 3 8" xfId="482"/>
     <cellStyle name="Обычный 2 2 2 4 3 8 2" xfId="1000"/>
     <cellStyle name="Обычный 2 2 2 4 3 8 3" xfId="1673"/>
     <cellStyle name="Обычный 2 2 2 4 3 8 4" xfId="2034"/>
     <cellStyle name="Обычный 2 2 2 4 3 8 5" xfId="2369"/>
+    <cellStyle name="Обычный 2 2 2 4 3 8 6" xfId="2911"/>
+    <cellStyle name="Обычный 2 2 2 4 3 8 7" xfId="3778"/>
+    <cellStyle name="Обычный 2 2 2 4 3 8 8" xfId="4569"/>
+    <cellStyle name="Обычный 2 2 2 4 3 8 9" xfId="5314"/>
     <cellStyle name="Обычный 2 2 2 4 3 9" xfId="267"/>
     <cellStyle name="Обычный 2 2 2 4 3 9 2" xfId="1162"/>
     <cellStyle name="Обычный 2 2 2 4 3 9 3" xfId="1837"/>
     <cellStyle name="Обычный 2 2 2 4 3 9 4" xfId="2199"/>
     <cellStyle name="Обычный 2 2 2 4 3 9 5" xfId="2493"/>
+    <cellStyle name="Обычный 2 2 2 4 3 9 6" xfId="3078"/>
+    <cellStyle name="Обычный 2 2 2 4 3 9 7" xfId="3943"/>
+    <cellStyle name="Обычный 2 2 2 4 3 9 8" xfId="4729"/>
+    <cellStyle name="Обычный 2 2 2 4 3 9 9" xfId="5473"/>
     <cellStyle name="Обычный 2 2 2 5" xfId="100"/>
     <cellStyle name="Обычный 2 2 2 5 2" xfId="101"/>
     <cellStyle name="Обычный 2 2 2 5 2 10" xfId="592"/>
     <cellStyle name="Обычный 2 2 2 5 2 10 2" xfId="1110"/>
     <cellStyle name="Обычный 2 2 2 5 2 10 3" xfId="1783"/>
     <cellStyle name="Обычный 2 2 2 5 2 10 4" xfId="2145"/>
     <cellStyle name="Обычный 2 2 2 5 2 10 5" xfId="2446"/>
+    <cellStyle name="Обычный 2 2 2 5 2 10 6" xfId="3024"/>
+    <cellStyle name="Обычный 2 2 2 5 2 10 7" xfId="3889"/>
+    <cellStyle name="Обычный 2 2 2 5 2 10 8" xfId="4675"/>
+    <cellStyle name="Обычный 2 2 2 5 2 10 9" xfId="5419"/>
     <cellStyle name="Обычный 2 2 2 5 2 11" xfId="297"/>
     <cellStyle name="Обычный 2 2 2 5 2 11 2" xfId="1180"/>
     <cellStyle name="Обычный 2 2 2 5 2 11 3" xfId="1857"/>
     <cellStyle name="Обычный 2 2 2 5 2 11 4" xfId="2219"/>
     <cellStyle name="Обычный 2 2 2 5 2 11 5" xfId="2509"/>
+    <cellStyle name="Обычный 2 2 2 5 2 11 6" xfId="3098"/>
+    <cellStyle name="Обычный 2 2 2 5 2 11 7" xfId="3963"/>
+    <cellStyle name="Обычный 2 2 2 5 2 11 8" xfId="4749"/>
+    <cellStyle name="Обычный 2 2 2 5 2 11 9" xfId="5493"/>
     <cellStyle name="Обычный 2 2 2 5 2 12" xfId="705"/>
+    <cellStyle name="Обычный 2 2 2 5 2 12 2" xfId="2995"/>
+    <cellStyle name="Обычный 2 2 2 5 2 12 3" xfId="3860"/>
+    <cellStyle name="Обычный 2 2 2 5 2 12 4" xfId="4646"/>
+    <cellStyle name="Обычный 2 2 2 5 2 12 5" xfId="5390"/>
     <cellStyle name="Обычный 2 2 2 5 2 13" xfId="1076"/>
+    <cellStyle name="Обычный 2 2 2 5 2 13 2" xfId="2990"/>
+    <cellStyle name="Обычный 2 2 2 5 2 13 3" xfId="3855"/>
+    <cellStyle name="Обычный 2 2 2 5 2 13 4" xfId="4641"/>
+    <cellStyle name="Обычный 2 2 2 5 2 13 5" xfId="5385"/>
     <cellStyle name="Обычный 2 2 2 5 2 14" xfId="1234"/>
+    <cellStyle name="Обычный 2 2 2 5 2 14 2" xfId="3153"/>
+    <cellStyle name="Обычный 2 2 2 5 2 14 3" xfId="4017"/>
+    <cellStyle name="Обычный 2 2 2 5 2 14 4" xfId="4803"/>
+    <cellStyle name="Обычный 2 2 2 5 2 14 5" xfId="5546"/>
     <cellStyle name="Обычный 2 2 2 5 2 15" xfId="1230"/>
+    <cellStyle name="Обычный 2 2 2 5 2 15 2" xfId="3148"/>
+    <cellStyle name="Обычный 2 2 2 5 2 15 3" xfId="4012"/>
+    <cellStyle name="Обычный 2 2 2 5 2 15 4" xfId="4798"/>
+    <cellStyle name="Обычный 2 2 2 5 2 15 5" xfId="5542"/>
     <cellStyle name="Обычный 2 2 2 5 2 16" xfId="1226"/>
+    <cellStyle name="Обычный 2 2 2 5 2 16 2" xfId="3144"/>
+    <cellStyle name="Обычный 2 2 2 5 2 16 3" xfId="4008"/>
+    <cellStyle name="Обычный 2 2 2 5 2 16 4" xfId="4794"/>
+    <cellStyle name="Обычный 2 2 2 5 2 16 5" xfId="5538"/>
     <cellStyle name="Обычный 2 2 2 5 2 17" xfId="1287"/>
+    <cellStyle name="Обычный 2 2 2 5 2 17 2" xfId="3207"/>
+    <cellStyle name="Обычный 2 2 2 5 2 17 3" xfId="4070"/>
+    <cellStyle name="Обычный 2 2 2 5 2 17 4" xfId="4856"/>
+    <cellStyle name="Обычный 2 2 2 5 2 17 5" xfId="5598"/>
     <cellStyle name="Обычный 2 2 2 5 2 18" xfId="1328"/>
+    <cellStyle name="Обычный 2 2 2 5 2 18 2" xfId="3249"/>
+    <cellStyle name="Обычный 2 2 2 5 2 18 3" xfId="4111"/>
+    <cellStyle name="Обычный 2 2 2 5 2 18 4" xfId="4897"/>
+    <cellStyle name="Обычный 2 2 2 5 2 18 5" xfId="5639"/>
     <cellStyle name="Обычный 2 2 2 5 2 19" xfId="1241"/>
+    <cellStyle name="Обычный 2 2 2 5 2 19 2" xfId="3499"/>
+    <cellStyle name="Обычный 2 2 2 5 2 19 3" xfId="4354"/>
+    <cellStyle name="Обычный 2 2 2 5 2 19 4" xfId="5128"/>
+    <cellStyle name="Обычный 2 2 2 5 2 19 5" xfId="5866"/>
     <cellStyle name="Обычный 2 2 2 5 2 2" xfId="102"/>
     <cellStyle name="Обычный 2 2 2 5 2 20" xfId="681"/>
+    <cellStyle name="Обычный 2 2 2 5 2 20 2" xfId="3445"/>
+    <cellStyle name="Обычный 2 2 2 5 2 20 3" xfId="4302"/>
+    <cellStyle name="Обычный 2 2 2 5 2 20 4" xfId="5079"/>
+    <cellStyle name="Обычный 2 2 2 5 2 20 5" xfId="5817"/>
     <cellStyle name="Обычный 2 2 2 5 2 21" xfId="2081"/>
+    <cellStyle name="Обычный 2 2 2 5 2 21 2" xfId="3515"/>
+    <cellStyle name="Обычный 2 2 2 5 2 21 3" xfId="4369"/>
+    <cellStyle name="Обычный 2 2 2 5 2 21 4" xfId="5142"/>
+    <cellStyle name="Обычный 2 2 2 5 2 21 5" xfId="5880"/>
+    <cellStyle name="Обычный 2 2 2 5 2 22" xfId="2631"/>
+    <cellStyle name="Обычный 2 2 2 5 2 23" xfId="3418"/>
+    <cellStyle name="Обычный 2 2 2 5 2 24" xfId="2650"/>
+    <cellStyle name="Обычный 2 2 2 5 2 25" xfId="2624"/>
+    <cellStyle name="Обычный 2 2 2 5 2 26" xfId="4409"/>
     <cellStyle name="Обычный 2 2 2 5 2 3" xfId="266"/>
     <cellStyle name="Обычный 2 2 2 5 2 3 2" xfId="909"/>
     <cellStyle name="Обычный 2 2 2 5 2 3 3" xfId="1582"/>
     <cellStyle name="Обычный 2 2 2 5 2 3 4" xfId="2087"/>
     <cellStyle name="Обычный 2 2 2 5 2 3 5" xfId="2408"/>
+    <cellStyle name="Обычный 2 2 2 5 2 3 6" xfId="2822"/>
+    <cellStyle name="Обычный 2 2 2 5 2 3 7" xfId="3689"/>
+    <cellStyle name="Обычный 2 2 2 5 2 3 8" xfId="4480"/>
+    <cellStyle name="Обычный 2 2 2 5 2 3 9" xfId="5226"/>
     <cellStyle name="Обычный 2 2 2 5 2 4" xfId="348"/>
     <cellStyle name="Обычный 2 2 2 5 2 4 2" xfId="852"/>
     <cellStyle name="Обычный 2 2 2 5 2 4 3" xfId="1525"/>
     <cellStyle name="Обычный 2 2 2 5 2 4 4" xfId="1943"/>
     <cellStyle name="Обычный 2 2 2 5 2 4 5" xfId="2295"/>
+    <cellStyle name="Обычный 2 2 2 5 2 4 6" xfId="2765"/>
+    <cellStyle name="Обычный 2 2 2 5 2 4 7" xfId="3632"/>
+    <cellStyle name="Обычный 2 2 2 5 2 4 8" xfId="2978"/>
+    <cellStyle name="Обычный 2 2 2 5 2 4 9" xfId="4268"/>
     <cellStyle name="Обычный 2 2 2 5 2 5" xfId="410"/>
     <cellStyle name="Обычный 2 2 2 5 2 5 2" xfId="926"/>
     <cellStyle name="Обычный 2 2 2 5 2 5 3" xfId="1599"/>
     <cellStyle name="Обычный 2 2 2 5 2 5 4" xfId="2086"/>
     <cellStyle name="Обычный 2 2 2 5 2 5 5" xfId="2407"/>
+    <cellStyle name="Обычный 2 2 2 5 2 5 6" xfId="2839"/>
+    <cellStyle name="Обычный 2 2 2 5 2 5 7" xfId="3706"/>
+    <cellStyle name="Обычный 2 2 2 5 2 5 8" xfId="4497"/>
+    <cellStyle name="Обычный 2 2 2 5 2 5 9" xfId="5243"/>
     <cellStyle name="Обычный 2 2 2 5 2 6" xfId="324"/>
     <cellStyle name="Обычный 2 2 2 5 2 6 2" xfId="824"/>
     <cellStyle name="Обычный 2 2 2 5 2 6 3" xfId="1497"/>
     <cellStyle name="Обычный 2 2 2 5 2 6 4" xfId="1931"/>
     <cellStyle name="Обычный 2 2 2 5 2 6 5" xfId="2283"/>
+    <cellStyle name="Обычный 2 2 2 5 2 6 6" xfId="2737"/>
+    <cellStyle name="Обычный 2 2 2 5 2 6 7" xfId="2702"/>
+    <cellStyle name="Обычный 2 2 2 5 2 6 8" xfId="4429"/>
+    <cellStyle name="Обычный 2 2 2 5 2 6 9" xfId="5188"/>
     <cellStyle name="Обычный 2 2 2 5 2 7" xfId="321"/>
     <cellStyle name="Обычный 2 2 2 5 2 7 2" xfId="821"/>
     <cellStyle name="Обычный 2 2 2 5 2 7 3" xfId="1494"/>
     <cellStyle name="Обычный 2 2 2 5 2 7 4" xfId="2006"/>
     <cellStyle name="Обычный 2 2 2 5 2 7 5" xfId="2347"/>
+    <cellStyle name="Обычный 2 2 2 5 2 7 6" xfId="2734"/>
+    <cellStyle name="Обычный 2 2 2 5 2 7 7" xfId="2705"/>
+    <cellStyle name="Обычный 2 2 2 5 2 7 8" xfId="3206"/>
+    <cellStyle name="Обычный 2 2 2 5 2 7 9" xfId="3569"/>
     <cellStyle name="Обычный 2 2 2 5 2 8" xfId="458"/>
     <cellStyle name="Обычный 2 2 2 5 2 8 2" xfId="975"/>
     <cellStyle name="Обычный 2 2 2 5 2 8 3" xfId="1648"/>
     <cellStyle name="Обычный 2 2 2 5 2 8 4" xfId="2014"/>
     <cellStyle name="Обычный 2 2 2 5 2 8 5" xfId="2354"/>
+    <cellStyle name="Обычный 2 2 2 5 2 8 6" xfId="2887"/>
+    <cellStyle name="Обычный 2 2 2 5 2 8 7" xfId="3754"/>
+    <cellStyle name="Обычный 2 2 2 5 2 8 8" xfId="4545"/>
+    <cellStyle name="Обычный 2 2 2 5 2 8 9" xfId="5290"/>
     <cellStyle name="Обычный 2 2 2 5 2 9" xfId="265"/>
     <cellStyle name="Обычный 2 2 2 5 2 9 2" xfId="1165"/>
     <cellStyle name="Обычный 2 2 2 5 2 9 3" xfId="1840"/>
     <cellStyle name="Обычный 2 2 2 5 2 9 4" xfId="2202"/>
     <cellStyle name="Обычный 2 2 2 5 2 9 5" xfId="2495"/>
+    <cellStyle name="Обычный 2 2 2 5 2 9 6" xfId="3081"/>
+    <cellStyle name="Обычный 2 2 2 5 2 9 7" xfId="3946"/>
+    <cellStyle name="Обычный 2 2 2 5 2 9 8" xfId="4732"/>
+    <cellStyle name="Обычный 2 2 2 5 2 9 9" xfId="5476"/>
     <cellStyle name="Обычный 2 2 2 6" xfId="103"/>
     <cellStyle name="Обычный 2 2 2_Лес" xfId="43"/>
     <cellStyle name="Обычный 2 2 3" xfId="104"/>
     <cellStyle name="Обычный 2 2 3 10" xfId="583"/>
     <cellStyle name="Обычный 2 2 3 10 2" xfId="1109"/>
     <cellStyle name="Обычный 2 2 3 10 3" xfId="1782"/>
     <cellStyle name="Обычный 2 2 3 10 4" xfId="2144"/>
     <cellStyle name="Обычный 2 2 3 10 5" xfId="2445"/>
+    <cellStyle name="Обычный 2 2 3 10 6" xfId="3023"/>
+    <cellStyle name="Обычный 2 2 3 10 7" xfId="3888"/>
+    <cellStyle name="Обычный 2 2 3 10 8" xfId="4674"/>
+    <cellStyle name="Обычный 2 2 3 10 9" xfId="5418"/>
     <cellStyle name="Обычный 2 2 3 11" xfId="587"/>
     <cellStyle name="Обычный 2 2 3 11 2" xfId="1185"/>
     <cellStyle name="Обычный 2 2 3 11 3" xfId="1862"/>
     <cellStyle name="Обычный 2 2 3 11 4" xfId="2224"/>
     <cellStyle name="Обычный 2 2 3 11 5" xfId="2512"/>
+    <cellStyle name="Обычный 2 2 3 11 6" xfId="3103"/>
+    <cellStyle name="Обычный 2 2 3 11 7" xfId="3968"/>
+    <cellStyle name="Обычный 2 2 3 11 8" xfId="4754"/>
+    <cellStyle name="Обычный 2 2 3 11 9" xfId="5498"/>
     <cellStyle name="Обычный 2 2 3 12" xfId="708"/>
+    <cellStyle name="Обычный 2 2 3 12 2" xfId="3173"/>
+    <cellStyle name="Обычный 2 2 3 12 3" xfId="4036"/>
+    <cellStyle name="Обычный 2 2 3 12 4" xfId="4822"/>
+    <cellStyle name="Обычный 2 2 3 12 5" xfId="5565"/>
     <cellStyle name="Обычный 2 2 3 13" xfId="1305"/>
+    <cellStyle name="Обычный 2 2 3 13 2" xfId="3226"/>
+    <cellStyle name="Обычный 2 2 3 13 3" xfId="4089"/>
+    <cellStyle name="Обычный 2 2 3 13 4" xfId="4875"/>
+    <cellStyle name="Обычный 2 2 3 13 5" xfId="5617"/>
     <cellStyle name="Обычный 2 2 3 14" xfId="1346"/>
+    <cellStyle name="Обычный 2 2 3 14 2" xfId="3267"/>
+    <cellStyle name="Обычный 2 2 3 14 3" xfId="4129"/>
+    <cellStyle name="Обычный 2 2 3 14 4" xfId="4915"/>
+    <cellStyle name="Обычный 2 2 3 14 5" xfId="5657"/>
     <cellStyle name="Обычный 2 2 3 15" xfId="1384"/>
+    <cellStyle name="Обычный 2 2 3 15 2" xfId="3305"/>
+    <cellStyle name="Обычный 2 2 3 15 3" xfId="4166"/>
+    <cellStyle name="Обычный 2 2 3 15 4" xfId="4952"/>
+    <cellStyle name="Обычный 2 2 3 15 5" xfId="5694"/>
     <cellStyle name="Обычный 2 2 3 16" xfId="1418"/>
+    <cellStyle name="Обычный 2 2 3 16 2" xfId="3339"/>
+    <cellStyle name="Обычный 2 2 3 16 3" xfId="4200"/>
+    <cellStyle name="Обычный 2 2 3 16 4" xfId="4985"/>
+    <cellStyle name="Обычный 2 2 3 16 5" xfId="5726"/>
     <cellStyle name="Обычный 2 2 3 17" xfId="1447"/>
+    <cellStyle name="Обычный 2 2 3 17 2" xfId="3368"/>
+    <cellStyle name="Обычный 2 2 3 17 3" xfId="4228"/>
+    <cellStyle name="Обычный 2 2 3 17 4" xfId="5012"/>
+    <cellStyle name="Обычный 2 2 3 17 5" xfId="5753"/>
     <cellStyle name="Обычный 2 2 3 18" xfId="1471"/>
+    <cellStyle name="Обычный 2 2 3 18 2" xfId="3392"/>
+    <cellStyle name="Обычный 2 2 3 18 3" xfId="4252"/>
+    <cellStyle name="Обычный 2 2 3 18 4" xfId="5035"/>
+    <cellStyle name="Обычный 2 2 3 18 5" xfId="5775"/>
     <cellStyle name="Обычный 2 2 3 19" xfId="1245"/>
+    <cellStyle name="Обычный 2 2 3 19 2" xfId="3502"/>
+    <cellStyle name="Обычный 2 2 3 19 3" xfId="4357"/>
+    <cellStyle name="Обычный 2 2 3 19 4" xfId="5130"/>
+    <cellStyle name="Обычный 2 2 3 19 5" xfId="5868"/>
     <cellStyle name="Обычный 2 2 3 2" xfId="105"/>
     <cellStyle name="Обычный 2 2 3 20" xfId="684"/>
+    <cellStyle name="Обычный 2 2 3 20 2" xfId="3444"/>
+    <cellStyle name="Обычный 2 2 3 20 3" xfId="4301"/>
+    <cellStyle name="Обычный 2 2 3 20 4" xfId="5078"/>
+    <cellStyle name="Обычный 2 2 3 20 5" xfId="5816"/>
     <cellStyle name="Обычный 2 2 3 21" xfId="1965"/>
+    <cellStyle name="Обычный 2 2 3 21 2" xfId="3519"/>
+    <cellStyle name="Обычный 2 2 3 21 3" xfId="4372"/>
+    <cellStyle name="Обычный 2 2 3 21 4" xfId="5145"/>
+    <cellStyle name="Обычный 2 2 3 21 5" xfId="5883"/>
+    <cellStyle name="Обычный 2 2 3 22" xfId="2633"/>
+    <cellStyle name="Обычный 2 2 3 23" xfId="3595"/>
+    <cellStyle name="Обычный 2 2 3 24" xfId="3556"/>
+    <cellStyle name="Обычный 2 2 3 25" xfId="2627"/>
+    <cellStyle name="Обычный 2 2 3 26" xfId="4395"/>
     <cellStyle name="Обычный 2 2 3 3" xfId="268"/>
     <cellStyle name="Обычный 2 2 3 3 2" xfId="912"/>
     <cellStyle name="Обычный 2 2 3 3 3" xfId="1585"/>
     <cellStyle name="Обычный 2 2 3 3 4" xfId="2004"/>
     <cellStyle name="Обычный 2 2 3 3 5" xfId="2345"/>
+    <cellStyle name="Обычный 2 2 3 3 6" xfId="2825"/>
+    <cellStyle name="Обычный 2 2 3 3 7" xfId="3692"/>
+    <cellStyle name="Обычный 2 2 3 3 8" xfId="4483"/>
+    <cellStyle name="Обычный 2 2 3 3 9" xfId="5229"/>
     <cellStyle name="Обычный 2 2 3 4" xfId="347"/>
     <cellStyle name="Обычный 2 2 3 4 2" xfId="851"/>
     <cellStyle name="Обычный 2 2 3 4 3" xfId="1524"/>
     <cellStyle name="Обычный 2 2 3 4 4" xfId="726"/>
     <cellStyle name="Обычный 2 2 3 4 5" xfId="671"/>
+    <cellStyle name="Обычный 2 2 3 4 6" xfId="2764"/>
+    <cellStyle name="Обычный 2 2 3 4 7" xfId="3631"/>
+    <cellStyle name="Обычный 2 2 3 4 8" xfId="2549"/>
+    <cellStyle name="Обычный 2 2 3 4 9" xfId="2597"/>
     <cellStyle name="Обычный 2 2 3 5" xfId="413"/>
     <cellStyle name="Обычный 2 2 3 5 2" xfId="930"/>
     <cellStyle name="Обычный 2 2 3 5 3" xfId="1603"/>
     <cellStyle name="Обычный 2 2 3 5 4" xfId="1970"/>
     <cellStyle name="Обычный 2 2 3 5 5" xfId="2315"/>
+    <cellStyle name="Обычный 2 2 3 5 6" xfId="2843"/>
+    <cellStyle name="Обычный 2 2 3 5 7" xfId="3710"/>
+    <cellStyle name="Обычный 2 2 3 5 8" xfId="4501"/>
+    <cellStyle name="Обычный 2 2 3 5 9" xfId="5247"/>
     <cellStyle name="Обычный 2 2 3 6" xfId="475"/>
     <cellStyle name="Обычный 2 2 3 6 2" xfId="992"/>
     <cellStyle name="Обычный 2 2 3 6 3" xfId="1665"/>
     <cellStyle name="Обычный 2 2 3 6 4" xfId="2038"/>
     <cellStyle name="Обычный 2 2 3 6 5" xfId="2372"/>
+    <cellStyle name="Обычный 2 2 3 6 6" xfId="2903"/>
+    <cellStyle name="Обычный 2 2 3 6 7" xfId="3770"/>
+    <cellStyle name="Обычный 2 2 3 6 8" xfId="4561"/>
+    <cellStyle name="Обычный 2 2 3 6 9" xfId="5306"/>
     <cellStyle name="Обычный 2 2 3 7" xfId="509"/>
     <cellStyle name="Обычный 2 2 3 7 2" xfId="1027"/>
     <cellStyle name="Обычный 2 2 3 7 3" xfId="1700"/>
     <cellStyle name="Обычный 2 2 3 7 4" xfId="626"/>
     <cellStyle name="Обычный 2 2 3 7 5" xfId="2107"/>
+    <cellStyle name="Обычный 2 2 3 7 6" xfId="2938"/>
+    <cellStyle name="Обычный 2 2 3 7 7" xfId="3804"/>
+    <cellStyle name="Обычный 2 2 3 7 8" xfId="4594"/>
+    <cellStyle name="Обычный 2 2 3 7 9" xfId="5339"/>
     <cellStyle name="Обычный 2 2 3 8" xfId="533"/>
     <cellStyle name="Обычный 2 2 3 8 2" xfId="1050"/>
     <cellStyle name="Обычный 2 2 3 8 3" xfId="1724"/>
     <cellStyle name="Обычный 2 2 3 8 4" xfId="2021"/>
     <cellStyle name="Обычный 2 2 3 8 5" xfId="2359"/>
+    <cellStyle name="Обычный 2 2 3 8 6" xfId="2962"/>
+    <cellStyle name="Обычный 2 2 3 8 7" xfId="3827"/>
+    <cellStyle name="Обычный 2 2 3 8 8" xfId="4616"/>
+    <cellStyle name="Обычный 2 2 3 8 9" xfId="5361"/>
     <cellStyle name="Обычный 2 2 3 9" xfId="390"/>
     <cellStyle name="Обычный 2 2 3 9 2" xfId="1167"/>
     <cellStyle name="Обычный 2 2 3 9 3" xfId="1843"/>
     <cellStyle name="Обычный 2 2 3 9 4" xfId="2205"/>
     <cellStyle name="Обычный 2 2 3 9 5" xfId="2497"/>
+    <cellStyle name="Обычный 2 2 3 9 6" xfId="3084"/>
+    <cellStyle name="Обычный 2 2 3 9 7" xfId="3949"/>
+    <cellStyle name="Обычный 2 2 3 9 8" xfId="4735"/>
+    <cellStyle name="Обычный 2 2 3 9 9" xfId="5479"/>
     <cellStyle name="Обычный 2 2 4" xfId="106"/>
     <cellStyle name="Обычный 2 2 4 10" xfId="392"/>
     <cellStyle name="Обычный 2 2 4 10 2" xfId="1169"/>
     <cellStyle name="Обычный 2 2 4 10 3" xfId="1845"/>
     <cellStyle name="Обычный 2 2 4 10 4" xfId="2207"/>
     <cellStyle name="Обычный 2 2 4 10 5" xfId="2499"/>
+    <cellStyle name="Обычный 2 2 4 10 6" xfId="3086"/>
+    <cellStyle name="Обычный 2 2 4 10 7" xfId="3951"/>
+    <cellStyle name="Обычный 2 2 4 10 8" xfId="4737"/>
+    <cellStyle name="Обычный 2 2 4 10 9" xfId="5481"/>
     <cellStyle name="Обычный 2 2 4 11" xfId="250"/>
     <cellStyle name="Обычный 2 2 4 11 2" xfId="1107"/>
     <cellStyle name="Обычный 2 2 4 11 3" xfId="1780"/>
     <cellStyle name="Обычный 2 2 4 11 4" xfId="2142"/>
     <cellStyle name="Обычный 2 2 4 11 5" xfId="2443"/>
+    <cellStyle name="Обычный 2 2 4 11 6" xfId="3021"/>
+    <cellStyle name="Обычный 2 2 4 11 7" xfId="3886"/>
+    <cellStyle name="Обычный 2 2 4 11 8" xfId="4672"/>
+    <cellStyle name="Обычный 2 2 4 11 9" xfId="5416"/>
     <cellStyle name="Обычный 2 2 4 12" xfId="581"/>
     <cellStyle name="Обычный 2 2 4 12 2" xfId="1188"/>
     <cellStyle name="Обычный 2 2 4 12 3" xfId="1865"/>
     <cellStyle name="Обычный 2 2 4 12 4" xfId="2227"/>
     <cellStyle name="Обычный 2 2 4 12 5" xfId="2514"/>
+    <cellStyle name="Обычный 2 2 4 12 6" xfId="3106"/>
+    <cellStyle name="Обычный 2 2 4 12 7" xfId="3971"/>
+    <cellStyle name="Обычный 2 2 4 12 8" xfId="4757"/>
+    <cellStyle name="Обычный 2 2 4 12 9" xfId="5501"/>
     <cellStyle name="Обычный 2 2 4 13" xfId="710"/>
+    <cellStyle name="Обычный 2 2 4 13 2" xfId="3167"/>
+    <cellStyle name="Обычный 2 2 4 13 3" xfId="4030"/>
+    <cellStyle name="Обычный 2 2 4 13 4" xfId="4816"/>
+    <cellStyle name="Обычный 2 2 4 13 5" xfId="5559"/>
     <cellStyle name="Обычный 2 2 4 14" xfId="1218"/>
+    <cellStyle name="Обычный 2 2 4 14 2" xfId="3136"/>
+    <cellStyle name="Обычный 2 2 4 14 3" xfId="4001"/>
+    <cellStyle name="Обычный 2 2 4 14 4" xfId="4787"/>
+    <cellStyle name="Обычный 2 2 4 14 5" xfId="5531"/>
     <cellStyle name="Обычный 2 2 4 15" xfId="1277"/>
+    <cellStyle name="Обычный 2 2 4 15 2" xfId="3197"/>
+    <cellStyle name="Обычный 2 2 4 15 3" xfId="4060"/>
+    <cellStyle name="Обычный 2 2 4 15 4" xfId="4846"/>
+    <cellStyle name="Обычный 2 2 4 15 5" xfId="5589"/>
     <cellStyle name="Обычный 2 2 4 16" xfId="1318"/>
+    <cellStyle name="Обычный 2 2 4 16 2" xfId="3239"/>
+    <cellStyle name="Обычный 2 2 4 16 3" xfId="4102"/>
+    <cellStyle name="Обычный 2 2 4 16 4" xfId="4888"/>
+    <cellStyle name="Обычный 2 2 4 16 5" xfId="5630"/>
     <cellStyle name="Обычный 2 2 4 17" xfId="1359"/>
+    <cellStyle name="Обычный 2 2 4 17 2" xfId="3280"/>
+    <cellStyle name="Обычный 2 2 4 17 3" xfId="4142"/>
+    <cellStyle name="Обычный 2 2 4 17 4" xfId="4928"/>
+    <cellStyle name="Обычный 2 2 4 17 5" xfId="5670"/>
     <cellStyle name="Обычный 2 2 4 18" xfId="1396"/>
+    <cellStyle name="Обычный 2 2 4 18 2" xfId="3317"/>
+    <cellStyle name="Обычный 2 2 4 18 3" xfId="4178"/>
+    <cellStyle name="Обычный 2 2 4 18 4" xfId="4964"/>
+    <cellStyle name="Обычный 2 2 4 18 5" xfId="5706"/>
     <cellStyle name="Обычный 2 2 4 19" xfId="1428"/>
+    <cellStyle name="Обычный 2 2 4 19 2" xfId="3349"/>
+    <cellStyle name="Обычный 2 2 4 19 3" xfId="4210"/>
+    <cellStyle name="Обычный 2 2 4 19 4" xfId="4995"/>
+    <cellStyle name="Обычный 2 2 4 19 5" xfId="5736"/>
     <cellStyle name="Обычный 2 2 4 2" xfId="107"/>
     <cellStyle name="Обычный 2 2 4 2 2" xfId="108"/>
     <cellStyle name="Обычный 2 2 4 2 2 10" xfId="378"/>
     <cellStyle name="Обычный 2 2 4 2 2 10 2" xfId="1105"/>
     <cellStyle name="Обычный 2 2 4 2 2 10 3" xfId="1778"/>
     <cellStyle name="Обычный 2 2 4 2 2 10 4" xfId="2140"/>
     <cellStyle name="Обычный 2 2 4 2 2 10 5" xfId="2442"/>
+    <cellStyle name="Обычный 2 2 4 2 2 10 6" xfId="3019"/>
+    <cellStyle name="Обычный 2 2 4 2 2 10 7" xfId="3884"/>
+    <cellStyle name="Обычный 2 2 4 2 2 10 8" xfId="4670"/>
+    <cellStyle name="Обычный 2 2 4 2 2 10 9" xfId="5414"/>
     <cellStyle name="Обычный 2 2 4 2 2 11" xfId="594"/>
     <cellStyle name="Обычный 2 2 4 2 2 11 2" xfId="1191"/>
     <cellStyle name="Обычный 2 2 4 2 2 11 3" xfId="1868"/>
     <cellStyle name="Обычный 2 2 4 2 2 11 4" xfId="2230"/>
     <cellStyle name="Обычный 2 2 4 2 2 11 5" xfId="2516"/>
+    <cellStyle name="Обычный 2 2 4 2 2 11 6" xfId="3109"/>
+    <cellStyle name="Обычный 2 2 4 2 2 11 7" xfId="3974"/>
+    <cellStyle name="Обычный 2 2 4 2 2 11 8" xfId="4760"/>
+    <cellStyle name="Обычный 2 2 4 2 2 11 9" xfId="5504"/>
     <cellStyle name="Обычный 2 2 4 2 2 12" xfId="712"/>
+    <cellStyle name="Обычный 2 2 4 2 2 12 2" xfId="3164"/>
+    <cellStyle name="Обычный 2 2 4 2 2 12 3" xfId="4027"/>
+    <cellStyle name="Обычный 2 2 4 2 2 12 4" xfId="4813"/>
+    <cellStyle name="Обычный 2 2 4 2 2 12 5" xfId="5556"/>
     <cellStyle name="Обычный 2 2 4 2 2 13" xfId="1221"/>
+    <cellStyle name="Обычный 2 2 4 2 2 13 2" xfId="3139"/>
+    <cellStyle name="Обычный 2 2 4 2 2 13 3" xfId="4004"/>
+    <cellStyle name="Обычный 2 2 4 2 2 13 4" xfId="4790"/>
+    <cellStyle name="Обычный 2 2 4 2 2 13 5" xfId="5534"/>
     <cellStyle name="Обычный 2 2 4 2 2 14" xfId="1280"/>
+    <cellStyle name="Обычный 2 2 4 2 2 14 2" xfId="3200"/>
+    <cellStyle name="Обычный 2 2 4 2 2 14 3" xfId="4063"/>
+    <cellStyle name="Обычный 2 2 4 2 2 14 4" xfId="4849"/>
+    <cellStyle name="Обычный 2 2 4 2 2 14 5" xfId="5592"/>
     <cellStyle name="Обычный 2 2 4 2 2 15" xfId="1321"/>
+    <cellStyle name="Обычный 2 2 4 2 2 15 2" xfId="3242"/>
+    <cellStyle name="Обычный 2 2 4 2 2 15 3" xfId="4105"/>
+    <cellStyle name="Обычный 2 2 4 2 2 15 4" xfId="4891"/>
+    <cellStyle name="Обычный 2 2 4 2 2 15 5" xfId="5633"/>
     <cellStyle name="Обычный 2 2 4 2 2 16" xfId="1361"/>
+    <cellStyle name="Обычный 2 2 4 2 2 16 2" xfId="3282"/>
+    <cellStyle name="Обычный 2 2 4 2 2 16 3" xfId="4144"/>
+    <cellStyle name="Обычный 2 2 4 2 2 16 4" xfId="4930"/>
+    <cellStyle name="Обычный 2 2 4 2 2 16 5" xfId="5672"/>
     <cellStyle name="Обычный 2 2 4 2 2 17" xfId="1398"/>
+    <cellStyle name="Обычный 2 2 4 2 2 17 2" xfId="3319"/>
+    <cellStyle name="Обычный 2 2 4 2 2 17 3" xfId="4180"/>
+    <cellStyle name="Обычный 2 2 4 2 2 17 4" xfId="4966"/>
+    <cellStyle name="Обычный 2 2 4 2 2 17 5" xfId="5708"/>
     <cellStyle name="Обычный 2 2 4 2 2 18" xfId="1430"/>
+    <cellStyle name="Обычный 2 2 4 2 2 18 2" xfId="3351"/>
+    <cellStyle name="Обычный 2 2 4 2 2 18 3" xfId="4212"/>
+    <cellStyle name="Обычный 2 2 4 2 2 18 4" xfId="4997"/>
+    <cellStyle name="Обычный 2 2 4 2 2 18 5" xfId="5738"/>
     <cellStyle name="Обычный 2 2 4 2 2 19" xfId="1254"/>
+    <cellStyle name="Обычный 2 2 4 2 2 19 2" xfId="3506"/>
+    <cellStyle name="Обычный 2 2 4 2 2 19 3" xfId="4361"/>
+    <cellStyle name="Обычный 2 2 4 2 2 19 4" xfId="5134"/>
+    <cellStyle name="Обычный 2 2 4 2 2 19 5" xfId="5872"/>
     <cellStyle name="Обычный 2 2 4 2 2 2" xfId="109"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2" xfId="110"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 10" xfId="599"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 10 2" xfId="1074"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 10 3" xfId="1749"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 10 4" xfId="1291"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 10 5" xfId="709"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 10 6" xfId="2988"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 10 7" xfId="3853"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 10 8" xfId="4639"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 10 9" xfId="5384"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 11" xfId="714"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 11 2" xfId="3141"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 11 3" xfId="4006"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 11 4" xfId="4792"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 11 5" xfId="5536"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 12" xfId="1284"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 12 2" xfId="3204"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 12 3" xfId="4067"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 12 4" xfId="4853"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 12 5" xfId="5596"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 13" xfId="1325"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 13 2" xfId="3246"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 13 3" xfId="4109"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 13 4" xfId="4895"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 13 5" xfId="5637"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 14" xfId="1365"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 14 2" xfId="3286"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 14 3" xfId="4148"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 14 4" xfId="4934"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 14 5" xfId="5676"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 15" xfId="1401"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 15 2" xfId="3322"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 15 3" xfId="4183"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 15 4" xfId="4968"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 15 5" xfId="5710"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 16" xfId="1433"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 16 2" xfId="3354"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 16 3" xfId="4215"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 16 4" xfId="4999"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 16 5" xfId="5740"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 17" xfId="1459"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 17 2" xfId="3380"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 17 3" xfId="4240"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 17 4" xfId="5023"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 17 5" xfId="5764"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 18" xfId="706"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 18 2" xfId="3508"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 18 3" xfId="4362"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 18 4" xfId="5135"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 18 5" xfId="5873"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 19" xfId="775"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 19 2" xfId="3438"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 19 3" xfId="4296"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 19 4" xfId="5073"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 19 5" xfId="5811"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 2" xfId="272"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 2 2" xfId="918"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 2 3" xfId="1591"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 2 4" xfId="2095"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 2 5" xfId="2413"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 2 6" xfId="2831"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 2 7" xfId="3698"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 2 8" xfId="4489"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 2 9" xfId="5235"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 20" xfId="650"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 20 2" xfId="3416"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 20 3" xfId="4276"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 20 4" xfId="5058"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 20 5" xfId="5796"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 21" xfId="2637"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 22" xfId="3585"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 23" xfId="2645"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 24" xfId="3424"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 25" xfId="4408"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 3" xfId="341"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 3 2" xfId="844"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 3 3" xfId="1517"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 3 4" xfId="1994"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 3 5" xfId="2337"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 3 6" xfId="2757"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 3 7" xfId="3624"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 3 8" xfId="4433"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 3 9" xfId="5191"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 4" xfId="319"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 4 2" xfId="819"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 4 3" xfId="778"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 4 4" xfId="1238"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 4 5" xfId="679"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 4 6" xfId="2732"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 4 7" xfId="2707"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 4 8" xfId="4394"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 4 9" xfId="5164"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 5" xfId="448"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 5 2" xfId="965"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 5 3" xfId="1638"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 5 4" xfId="2012"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 5 5" xfId="2352"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 5 6" xfId="2878"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 5 7" xfId="3745"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 5 8" xfId="4536"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 5 9" xfId="5282"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 6" xfId="495"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 6 2" xfId="1013"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 6 3" xfId="1686"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 6 4" xfId="756"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 6 5" xfId="2040"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 6 6" xfId="2924"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 6 7" xfId="3791"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 6 8" xfId="4581"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 6 9" xfId="5326"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 7" xfId="521"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 7 2" xfId="1039"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 7 3" xfId="1712"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 7 4" xfId="769"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 7 5" xfId="791"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 7 6" xfId="2950"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 7 7" xfId="3816"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 7 8" xfId="4605"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 7 9" xfId="5350"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 8" xfId="260"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 8 2" xfId="1173"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 8 3" xfId="1849"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 8 4" xfId="2211"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 8 5" xfId="2502"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 8 6" xfId="3090"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 8 7" xfId="3955"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 8 8" xfId="4741"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 8 9" xfId="5485"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 9" xfId="381"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 9 2" xfId="1102"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 9 3" xfId="1775"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 9 4" xfId="2137"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 9 5" xfId="2440"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 9 6" xfId="3016"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 9 7" xfId="3881"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 9 8" xfId="4667"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 9 9" xfId="5411"/>
     <cellStyle name="Обычный 2 2 4 2 2 20" xfId="686"/>
+    <cellStyle name="Обычный 2 2 4 2 2 20 2" xfId="3440"/>
+    <cellStyle name="Обычный 2 2 4 2 2 20 3" xfId="4298"/>
+    <cellStyle name="Обычный 2 2 4 2 2 20 4" xfId="5075"/>
+    <cellStyle name="Обычный 2 2 4 2 2 20 5" xfId="5813"/>
     <cellStyle name="Обычный 2 2 4 2 2 21" xfId="2080"/>
+    <cellStyle name="Обычный 2 2 4 2 2 21 2" xfId="3524"/>
+    <cellStyle name="Обычный 2 2 4 2 2 21 3" xfId="4377"/>
+    <cellStyle name="Обычный 2 2 4 2 2 21 4" xfId="5149"/>
+    <cellStyle name="Обычный 2 2 4 2 2 21 5" xfId="5887"/>
+    <cellStyle name="Обычный 2 2 4 2 2 22" xfId="2635"/>
+    <cellStyle name="Обычный 2 2 4 2 2 23" xfId="3546"/>
+    <cellStyle name="Обычный 2 2 4 2 2 24" xfId="2646"/>
+    <cellStyle name="Обычный 2 2 4 2 2 25" xfId="2628"/>
+    <cellStyle name="Обычный 2 2 4 2 2 26" xfId="4449"/>
     <cellStyle name="Обычный 2 2 4 2 2 3" xfId="271"/>
     <cellStyle name="Обычный 2 2 4 2 2 3 2" xfId="916"/>
     <cellStyle name="Обычный 2 2 4 2 2 3 3" xfId="1589"/>
     <cellStyle name="Обычный 2 2 4 2 2 3 4" xfId="742"/>
     <cellStyle name="Обычный 2 2 4 2 2 3 5" xfId="1899"/>
+    <cellStyle name="Обычный 2 2 4 2 2 3 6" xfId="2829"/>
+    <cellStyle name="Обычный 2 2 4 2 2 3 7" xfId="3696"/>
+    <cellStyle name="Обычный 2 2 4 2 2 3 8" xfId="4487"/>
+    <cellStyle name="Обычный 2 2 4 2 2 3 9" xfId="5233"/>
     <cellStyle name="Обычный 2 2 4 2 2 4" xfId="343"/>
     <cellStyle name="Обычный 2 2 4 2 2 4 2" xfId="847"/>
     <cellStyle name="Обычный 2 2 4 2 2 4 3" xfId="1520"/>
     <cellStyle name="Обычный 2 2 4 2 2 4 4" xfId="1885"/>
     <cellStyle name="Обычный 2 2 4 2 2 4 5" xfId="2247"/>
+    <cellStyle name="Обычный 2 2 4 2 2 4 6" xfId="2760"/>
+    <cellStyle name="Обычный 2 2 4 2 2 4 7" xfId="3627"/>
+    <cellStyle name="Обычный 2 2 4 2 2 4 8" xfId="4446"/>
+    <cellStyle name="Обычный 2 2 4 2 2 4 9" xfId="5199"/>
     <cellStyle name="Обычный 2 2 4 2 2 5" xfId="419"/>
     <cellStyle name="Обычный 2 2 4 2 2 5 2" xfId="936"/>
     <cellStyle name="Обычный 2 2 4 2 2 5 3" xfId="1609"/>
     <cellStyle name="Обычный 2 2 4 2 2 5 4" xfId="2078"/>
     <cellStyle name="Обычный 2 2 4 2 2 5 5" xfId="2403"/>
+    <cellStyle name="Обычный 2 2 4 2 2 5 6" xfId="2849"/>
+    <cellStyle name="Обычный 2 2 4 2 2 5 7" xfId="3716"/>
+    <cellStyle name="Обычный 2 2 4 2 2 5 8" xfId="4507"/>
+    <cellStyle name="Обычный 2 2 4 2 2 5 9" xfId="5253"/>
     <cellStyle name="Обычный 2 2 4 2 2 6" xfId="468"/>
     <cellStyle name="Обычный 2 2 4 2 2 6 2" xfId="985"/>
     <cellStyle name="Обычный 2 2 4 2 2 6 3" xfId="1658"/>
     <cellStyle name="Обычный 2 2 4 2 2 6 4" xfId="1984"/>
     <cellStyle name="Обычный 2 2 4 2 2 6 5" xfId="2327"/>
+    <cellStyle name="Обычный 2 2 4 2 2 6 6" xfId="2896"/>
+    <cellStyle name="Обычный 2 2 4 2 2 6 7" xfId="3763"/>
+    <cellStyle name="Обычный 2 2 4 2 2 6 8" xfId="4554"/>
+    <cellStyle name="Обычный 2 2 4 2 2 6 9" xfId="5299"/>
     <cellStyle name="Обычный 2 2 4 2 2 7" xfId="446"/>
     <cellStyle name="Обычный 2 2 4 2 2 7 2" xfId="963"/>
     <cellStyle name="Обычный 2 2 4 2 2 7 3" xfId="1636"/>
     <cellStyle name="Обычный 2 2 4 2 2 7 4" xfId="2069"/>
     <cellStyle name="Обычный 2 2 4 2 2 7 5" xfId="2395"/>
+    <cellStyle name="Обычный 2 2 4 2 2 7 6" xfId="2876"/>
+    <cellStyle name="Обычный 2 2 4 2 2 7 7" xfId="3743"/>
+    <cellStyle name="Обычный 2 2 4 2 2 7 8" xfId="4534"/>
+    <cellStyle name="Обычный 2 2 4 2 2 7 9" xfId="5280"/>
     <cellStyle name="Обычный 2 2 4 2 2 8" xfId="492"/>
     <cellStyle name="Обычный 2 2 4 2 2 8 2" xfId="1010"/>
     <cellStyle name="Обычный 2 2 4 2 2 8 3" xfId="1683"/>
     <cellStyle name="Обычный 2 2 4 2 2 8 4" xfId="776"/>
     <cellStyle name="Обычный 2 2 4 2 2 8 5" xfId="649"/>
+    <cellStyle name="Обычный 2 2 4 2 2 8 6" xfId="2921"/>
+    <cellStyle name="Обычный 2 2 4 2 2 8 7" xfId="3788"/>
+    <cellStyle name="Обычный 2 2 4 2 2 8 8" xfId="4579"/>
+    <cellStyle name="Обычный 2 2 4 2 2 8 9" xfId="5324"/>
     <cellStyle name="Обычный 2 2 4 2 2 9" xfId="262"/>
     <cellStyle name="Обычный 2 2 4 2 2 9 2" xfId="1171"/>
     <cellStyle name="Обычный 2 2 4 2 2 9 3" xfId="1847"/>
     <cellStyle name="Обычный 2 2 4 2 2 9 4" xfId="2209"/>
     <cellStyle name="Обычный 2 2 4 2 2 9 5" xfId="2501"/>
+    <cellStyle name="Обычный 2 2 4 2 2 9 6" xfId="3088"/>
+    <cellStyle name="Обычный 2 2 4 2 2 9 7" xfId="3953"/>
+    <cellStyle name="Обычный 2 2 4 2 2 9 8" xfId="4739"/>
+    <cellStyle name="Обычный 2 2 4 2 2 9 9" xfId="5483"/>
     <cellStyle name="Обычный 2 2 4 2 3" xfId="111"/>
     <cellStyle name="Обычный 2 2 4 2 3 10" xfId="613"/>
     <cellStyle name="Обычный 2 2 4 2 3 10 2" xfId="1196"/>
     <cellStyle name="Обычный 2 2 4 2 3 10 3" xfId="1873"/>
     <cellStyle name="Обычный 2 2 4 2 3 10 4" xfId="2235"/>
     <cellStyle name="Обычный 2 2 4 2 3 10 5" xfId="2520"/>
+    <cellStyle name="Обычный 2 2 4 2 3 10 6" xfId="3114"/>
+    <cellStyle name="Обычный 2 2 4 2 3 10 7" xfId="3979"/>
+    <cellStyle name="Обычный 2 2 4 2 3 10 8" xfId="4765"/>
+    <cellStyle name="Обычный 2 2 4 2 3 10 9" xfId="5509"/>
     <cellStyle name="Обычный 2 2 4 2 3 11" xfId="715"/>
+    <cellStyle name="Обычный 2 2 4 2 3 11 2" xfId="3160"/>
+    <cellStyle name="Обычный 2 2 4 2 3 11 3" xfId="4023"/>
+    <cellStyle name="Обычный 2 2 4 2 3 11 4" xfId="4809"/>
+    <cellStyle name="Обычный 2 2 4 2 3 11 5" xfId="5552"/>
     <cellStyle name="Обычный 2 2 4 2 3 12" xfId="1301"/>
+    <cellStyle name="Обычный 2 2 4 2 3 12 2" xfId="3222"/>
+    <cellStyle name="Обычный 2 2 4 2 3 12 3" xfId="4085"/>
+    <cellStyle name="Обычный 2 2 4 2 3 12 4" xfId="4871"/>
+    <cellStyle name="Обычный 2 2 4 2 3 12 5" xfId="5613"/>
     <cellStyle name="Обычный 2 2 4 2 3 13" xfId="1342"/>
+    <cellStyle name="Обычный 2 2 4 2 3 13 2" xfId="3263"/>
+    <cellStyle name="Обычный 2 2 4 2 3 13 3" xfId="4125"/>
+    <cellStyle name="Обычный 2 2 4 2 3 13 4" xfId="4911"/>
+    <cellStyle name="Обычный 2 2 4 2 3 13 5" xfId="5653"/>
     <cellStyle name="Обычный 2 2 4 2 3 14" xfId="1380"/>
+    <cellStyle name="Обычный 2 2 4 2 3 14 2" xfId="3301"/>
+    <cellStyle name="Обычный 2 2 4 2 3 14 3" xfId="4162"/>
+    <cellStyle name="Обычный 2 2 4 2 3 14 4" xfId="4948"/>
+    <cellStyle name="Обычный 2 2 4 2 3 14 5" xfId="5690"/>
     <cellStyle name="Обычный 2 2 4 2 3 15" xfId="1414"/>
+    <cellStyle name="Обычный 2 2 4 2 3 15 2" xfId="3335"/>
+    <cellStyle name="Обычный 2 2 4 2 3 15 3" xfId="4196"/>
+    <cellStyle name="Обычный 2 2 4 2 3 15 4" xfId="4981"/>
+    <cellStyle name="Обычный 2 2 4 2 3 15 5" xfId="5722"/>
     <cellStyle name="Обычный 2 2 4 2 3 16" xfId="1443"/>
+    <cellStyle name="Обычный 2 2 4 2 3 16 2" xfId="3364"/>
+    <cellStyle name="Обычный 2 2 4 2 3 16 3" xfId="4224"/>
+    <cellStyle name="Обычный 2 2 4 2 3 16 4" xfId="5008"/>
+    <cellStyle name="Обычный 2 2 4 2 3 16 5" xfId="5749"/>
     <cellStyle name="Обычный 2 2 4 2 3 17" xfId="1467"/>
+    <cellStyle name="Обычный 2 2 4 2 3 17 2" xfId="3388"/>
+    <cellStyle name="Обычный 2 2 4 2 3 17 3" xfId="4248"/>
+    <cellStyle name="Обычный 2 2 4 2 3 17 4" xfId="5031"/>
+    <cellStyle name="Обычный 2 2 4 2 3 17 5" xfId="5771"/>
     <cellStyle name="Обычный 2 2 4 2 3 18" xfId="1081"/>
+    <cellStyle name="Обычный 2 2 4 2 3 18 2" xfId="3509"/>
+    <cellStyle name="Обычный 2 2 4 2 3 18 3" xfId="4363"/>
+    <cellStyle name="Обычный 2 2 4 2 3 18 4" xfId="5136"/>
+    <cellStyle name="Обычный 2 2 4 2 3 18 5" xfId="5874"/>
     <cellStyle name="Обычный 2 2 4 2 3 19" xfId="688"/>
+    <cellStyle name="Обычный 2 2 4 2 3 19 2" xfId="3437"/>
+    <cellStyle name="Обычный 2 2 4 2 3 19 3" xfId="4295"/>
+    <cellStyle name="Обычный 2 2 4 2 3 19 4" xfId="5072"/>
+    <cellStyle name="Обычный 2 2 4 2 3 19 5" xfId="5810"/>
     <cellStyle name="Обычный 2 2 4 2 3 2" xfId="273"/>
     <cellStyle name="Обычный 2 2 4 2 3 2 2" xfId="919"/>
     <cellStyle name="Обычный 2 2 4 2 3 2 3" xfId="1592"/>
     <cellStyle name="Обычный 2 2 4 2 3 2 4" xfId="2073"/>
     <cellStyle name="Обычный 2 2 4 2 3 2 5" xfId="2398"/>
+    <cellStyle name="Обычный 2 2 4 2 3 2 6" xfId="2832"/>
+    <cellStyle name="Обычный 2 2 4 2 3 2 7" xfId="3699"/>
+    <cellStyle name="Обычный 2 2 4 2 3 2 8" xfId="4490"/>
+    <cellStyle name="Обычный 2 2 4 2 3 2 9" xfId="5236"/>
     <cellStyle name="Обычный 2 2 4 2 3 20" xfId="700"/>
+    <cellStyle name="Обычный 2 2 4 2 3 20 2" xfId="3529"/>
+    <cellStyle name="Обычный 2 2 4 2 3 20 3" xfId="4382"/>
+    <cellStyle name="Обычный 2 2 4 2 3 20 4" xfId="5153"/>
+    <cellStyle name="Обычный 2 2 4 2 3 20 5" xfId="5891"/>
+    <cellStyle name="Обычный 2 2 4 2 3 21" xfId="2638"/>
+    <cellStyle name="Обычный 2 2 4 2 3 22" xfId="3592"/>
+    <cellStyle name="Обычный 2 2 4 2 3 23" xfId="3558"/>
+    <cellStyle name="Обычный 2 2 4 2 3 24" xfId="2630"/>
+    <cellStyle name="Обычный 2 2 4 2 3 25" xfId="4436"/>
     <cellStyle name="Обычный 2 2 4 2 3 3" xfId="340"/>
     <cellStyle name="Обычный 2 2 4 2 3 3 2" xfId="843"/>
     <cellStyle name="Обычный 2 2 4 2 3 3 3" xfId="1516"/>
     <cellStyle name="Обычный 2 2 4 2 3 3 4" xfId="1748"/>
     <cellStyle name="Обычный 2 2 4 2 3 3 5" xfId="796"/>
+    <cellStyle name="Обычный 2 2 4 2 3 3 6" xfId="2756"/>
+    <cellStyle name="Обычный 2 2 4 2 3 3 7" xfId="3623"/>
+    <cellStyle name="Обычный 2 2 4 2 3 3 8" xfId="4445"/>
+    <cellStyle name="Обычный 2 2 4 2 3 3 9" xfId="5198"/>
     <cellStyle name="Обычный 2 2 4 2 3 4" xfId="424"/>
     <cellStyle name="Обычный 2 2 4 2 3 4 2" xfId="941"/>
     <cellStyle name="Обычный 2 2 4 2 3 4 3" xfId="1614"/>
     <cellStyle name="Обычный 2 2 4 2 3 4 4" xfId="1935"/>
     <cellStyle name="Обычный 2 2 4 2 3 4 5" xfId="2287"/>
+    <cellStyle name="Обычный 2 2 4 2 3 4 6" xfId="2854"/>
+    <cellStyle name="Обычный 2 2 4 2 3 4 7" xfId="3721"/>
+    <cellStyle name="Обычный 2 2 4 2 3 4 8" xfId="4512"/>
+    <cellStyle name="Обычный 2 2 4 2 3 4 9" xfId="5258"/>
     <cellStyle name="Обычный 2 2 4 2 3 5" xfId="464"/>
     <cellStyle name="Обычный 2 2 4 2 3 5 2" xfId="981"/>
     <cellStyle name="Обычный 2 2 4 2 3 5 3" xfId="1654"/>
     <cellStyle name="Обычный 2 2 4 2 3 5 4" xfId="2093"/>
     <cellStyle name="Обычный 2 2 4 2 3 5 5" xfId="2412"/>
+    <cellStyle name="Обычный 2 2 4 2 3 5 6" xfId="2892"/>
+    <cellStyle name="Обычный 2 2 4 2 3 5 7" xfId="3759"/>
+    <cellStyle name="Обычный 2 2 4 2 3 5 8" xfId="4550"/>
+    <cellStyle name="Обычный 2 2 4 2 3 5 9" xfId="5295"/>
     <cellStyle name="Обычный 2 2 4 2 3 6" xfId="505"/>
     <cellStyle name="Обычный 2 2 4 2 3 6 2" xfId="1023"/>
     <cellStyle name="Обычный 2 2 4 2 3 6 3" xfId="1696"/>
     <cellStyle name="Обычный 2 2 4 2 3 6 4" xfId="1964"/>
     <cellStyle name="Обычный 2 2 4 2 3 6 5" xfId="2311"/>
+    <cellStyle name="Обычный 2 2 4 2 3 6 6" xfId="2934"/>
+    <cellStyle name="Обычный 2 2 4 2 3 6 7" xfId="3800"/>
+    <cellStyle name="Обычный 2 2 4 2 3 6 8" xfId="4590"/>
+    <cellStyle name="Обычный 2 2 4 2 3 6 9" xfId="5335"/>
     <cellStyle name="Обычный 2 2 4 2 3 7" xfId="529"/>
     <cellStyle name="Обычный 2 2 4 2 3 7 2" xfId="1046"/>
     <cellStyle name="Обычный 2 2 4 2 3 7 3" xfId="1720"/>
     <cellStyle name="Обычный 2 2 4 2 3 7 4" xfId="771"/>
     <cellStyle name="Обычный 2 2 4 2 3 7 5" xfId="1710"/>
+    <cellStyle name="Обычный 2 2 4 2 3 7 6" xfId="2958"/>
+    <cellStyle name="Обычный 2 2 4 2 3 7 7" xfId="3823"/>
+    <cellStyle name="Обычный 2 2 4 2 3 7 8" xfId="4612"/>
+    <cellStyle name="Обычный 2 2 4 2 3 7 9" xfId="5357"/>
     <cellStyle name="Обычный 2 2 4 2 3 8" xfId="387"/>
     <cellStyle name="Обычный 2 2 4 2 3 8 2" xfId="1174"/>
     <cellStyle name="Обычный 2 2 4 2 3 8 3" xfId="1850"/>
     <cellStyle name="Обычный 2 2 4 2 3 8 4" xfId="2212"/>
     <cellStyle name="Обычный 2 2 4 2 3 8 5" xfId="2503"/>
+    <cellStyle name="Обычный 2 2 4 2 3 8 6" xfId="3091"/>
+    <cellStyle name="Обычный 2 2 4 2 3 8 7" xfId="3956"/>
+    <cellStyle name="Обычный 2 2 4 2 3 8 8" xfId="4742"/>
+    <cellStyle name="Обычный 2 2 4 2 3 8 9" xfId="5486"/>
     <cellStyle name="Обычный 2 2 4 2 3 9" xfId="604"/>
     <cellStyle name="Обычный 2 2 4 2 3 9 2" xfId="1101"/>
     <cellStyle name="Обычный 2 2 4 2 3 9 3" xfId="1774"/>
     <cellStyle name="Обычный 2 2 4 2 3 9 4" xfId="2136"/>
     <cellStyle name="Обычный 2 2 4 2 3 9 5" xfId="2439"/>
+    <cellStyle name="Обычный 2 2 4 2 3 9 6" xfId="3015"/>
+    <cellStyle name="Обычный 2 2 4 2 3 9 7" xfId="3880"/>
+    <cellStyle name="Обычный 2 2 4 2 3 9 8" xfId="4666"/>
+    <cellStyle name="Обычный 2 2 4 2 3 9 9" xfId="5410"/>
     <cellStyle name="Обычный 2 2 4 20" xfId="1248"/>
+    <cellStyle name="Обычный 2 2 4 20 2" xfId="3504"/>
+    <cellStyle name="Обычный 2 2 4 20 3" xfId="4359"/>
+    <cellStyle name="Обычный 2 2 4 20 4" xfId="5132"/>
+    <cellStyle name="Обычный 2 2 4 20 5" xfId="5870"/>
     <cellStyle name="Обычный 2 2 4 21" xfId="1186"/>
+    <cellStyle name="Обычный 2 2 4 21 2" xfId="3442"/>
+    <cellStyle name="Обычный 2 2 4 21 3" xfId="4299"/>
+    <cellStyle name="Обычный 2 2 4 21 4" xfId="5076"/>
+    <cellStyle name="Обычный 2 2 4 21 5" xfId="5814"/>
     <cellStyle name="Обычный 2 2 4 22" xfId="2030"/>
+    <cellStyle name="Обычный 2 2 4 22 2" xfId="3522"/>
+    <cellStyle name="Обычный 2 2 4 22 3" xfId="4375"/>
+    <cellStyle name="Обычный 2 2 4 22 4" xfId="5147"/>
+    <cellStyle name="Обычный 2 2 4 22 5" xfId="5885"/>
+    <cellStyle name="Обычный 2 2 4 23" xfId="2634"/>
+    <cellStyle name="Обычный 2 2 4 24" xfId="3544"/>
+    <cellStyle name="Обычный 2 2 4 25" xfId="2648"/>
+    <cellStyle name="Обычный 2 2 4 26" xfId="3612"/>
+    <cellStyle name="Обычный 2 2 4 27" xfId="4457"/>
     <cellStyle name="Обычный 2 2 4 3" xfId="112"/>
     <cellStyle name="Обычный 2 2 4 3 2" xfId="113"/>
     <cellStyle name="Обычный 2 2 4 3 2 10" xfId="607"/>
     <cellStyle name="Обычный 2 2 4 3 2 10 2" xfId="1255"/>
     <cellStyle name="Обычный 2 2 4 3 2 10 3" xfId="1925"/>
     <cellStyle name="Обычный 2 2 4 3 2 10 4" xfId="2278"/>
     <cellStyle name="Обычный 2 2 4 3 2 10 5" xfId="2537"/>
+    <cellStyle name="Обычный 2 2 4 3 2 10 6" xfId="3175"/>
+    <cellStyle name="Обычный 2 2 4 3 2 10 7" xfId="4038"/>
+    <cellStyle name="Обычный 2 2 4 3 2 10 8" xfId="4824"/>
+    <cellStyle name="Обычный 2 2 4 3 2 10 9" xfId="5567"/>
     <cellStyle name="Обычный 2 2 4 3 2 11" xfId="716"/>
+    <cellStyle name="Обычный 2 2 4 3 2 11 2" xfId="3228"/>
+    <cellStyle name="Обычный 2 2 4 3 2 11 3" xfId="4091"/>
+    <cellStyle name="Обычный 2 2 4 3 2 11 4" xfId="4877"/>
+    <cellStyle name="Обычный 2 2 4 3 2 11 5" xfId="5619"/>
     <cellStyle name="Обычный 2 2 4 3 2 12" xfId="1348"/>
+    <cellStyle name="Обычный 2 2 4 3 2 12 2" xfId="3269"/>
+    <cellStyle name="Обычный 2 2 4 3 2 12 3" xfId="4131"/>
+    <cellStyle name="Обычный 2 2 4 3 2 12 4" xfId="4917"/>
+    <cellStyle name="Обычный 2 2 4 3 2 12 5" xfId="5659"/>
     <cellStyle name="Обычный 2 2 4 3 2 13" xfId="1386"/>
+    <cellStyle name="Обычный 2 2 4 3 2 13 2" xfId="3307"/>
+    <cellStyle name="Обычный 2 2 4 3 2 13 3" xfId="4168"/>
+    <cellStyle name="Обычный 2 2 4 3 2 13 4" xfId="4954"/>
+    <cellStyle name="Обычный 2 2 4 3 2 13 5" xfId="5696"/>
     <cellStyle name="Обычный 2 2 4 3 2 14" xfId="1420"/>
+    <cellStyle name="Обычный 2 2 4 3 2 14 2" xfId="3341"/>
+    <cellStyle name="Обычный 2 2 4 3 2 14 3" xfId="4202"/>
+    <cellStyle name="Обычный 2 2 4 3 2 14 4" xfId="4987"/>
+    <cellStyle name="Обычный 2 2 4 3 2 14 5" xfId="5728"/>
     <cellStyle name="Обычный 2 2 4 3 2 15" xfId="1449"/>
+    <cellStyle name="Обычный 2 2 4 3 2 15 2" xfId="3370"/>
+    <cellStyle name="Обычный 2 2 4 3 2 15 3" xfId="4230"/>
+    <cellStyle name="Обычный 2 2 4 3 2 15 4" xfId="5014"/>
+    <cellStyle name="Обычный 2 2 4 3 2 15 5" xfId="5755"/>
     <cellStyle name="Обычный 2 2 4 3 2 16" xfId="1473"/>
+    <cellStyle name="Обычный 2 2 4 3 2 16 2" xfId="3394"/>
+    <cellStyle name="Обычный 2 2 4 3 2 16 3" xfId="4254"/>
+    <cellStyle name="Обычный 2 2 4 3 2 16 4" xfId="5037"/>
+    <cellStyle name="Обычный 2 2 4 3 2 16 5" xfId="5777"/>
     <cellStyle name="Обычный 2 2 4 3 2 17" xfId="1484"/>
+    <cellStyle name="Обычный 2 2 4 3 2 17 2" xfId="3405"/>
+    <cellStyle name="Обычный 2 2 4 3 2 17 3" xfId="4265"/>
+    <cellStyle name="Обычный 2 2 4 3 2 17 4" xfId="5048"/>
+    <cellStyle name="Обычный 2 2 4 3 2 17 5" xfId="5787"/>
     <cellStyle name="Обычный 2 2 4 3 2 18" xfId="704"/>
+    <cellStyle name="Обычный 2 2 4 3 2 18 2" xfId="3510"/>
+    <cellStyle name="Обычный 2 2 4 3 2 18 3" xfId="4364"/>
+    <cellStyle name="Обычный 2 2 4 3 2 18 4" xfId="5137"/>
+    <cellStyle name="Обычный 2 2 4 3 2 18 5" xfId="5875"/>
     <cellStyle name="Обычный 2 2 4 3 2 19" xfId="690"/>
+    <cellStyle name="Обычный 2 2 4 3 2 19 2" xfId="3435"/>
+    <cellStyle name="Обычный 2 2 4 3 2 19 3" xfId="4293"/>
+    <cellStyle name="Обычный 2 2 4 3 2 19 4" xfId="5070"/>
+    <cellStyle name="Обычный 2 2 4 3 2 19 5" xfId="5808"/>
     <cellStyle name="Обычный 2 2 4 3 2 2" xfId="275"/>
     <cellStyle name="Обычный 2 2 4 3 2 2 2" xfId="921"/>
     <cellStyle name="Обычный 2 2 4 3 2 2 3" xfId="1594"/>
     <cellStyle name="Обычный 2 2 4 3 2 2 4" xfId="2020"/>
     <cellStyle name="Обычный 2 2 4 3 2 2 5" xfId="2358"/>
+    <cellStyle name="Обычный 2 2 4 3 2 2 6" xfId="2834"/>
+    <cellStyle name="Обычный 2 2 4 3 2 2 7" xfId="3701"/>
+    <cellStyle name="Обычный 2 2 4 3 2 2 8" xfId="4492"/>
+    <cellStyle name="Обычный 2 2 4 3 2 2 9" xfId="5238"/>
     <cellStyle name="Обычный 2 2 4 3 2 20" xfId="1103"/>
+    <cellStyle name="Обычный 2 2 4 3 2 20 2" xfId="3570"/>
+    <cellStyle name="Обычный 2 2 4 3 2 20 3" xfId="4418"/>
+    <cellStyle name="Обычный 2 2 4 3 2 20 4" xfId="5179"/>
+    <cellStyle name="Обычный 2 2 4 3 2 20 5" xfId="5908"/>
+    <cellStyle name="Обычный 2 2 4 3 2 21" xfId="2640"/>
+    <cellStyle name="Обычный 2 2 4 3 2 22" xfId="3607"/>
+    <cellStyle name="Обычный 2 2 4 3 2 23" xfId="3559"/>
+    <cellStyle name="Обычный 2 2 4 3 2 24" xfId="3420"/>
+    <cellStyle name="Обычный 2 2 4 3 2 25" xfId="4437"/>
     <cellStyle name="Обычный 2 2 4 3 2 3" xfId="338"/>
     <cellStyle name="Обычный 2 2 4 3 2 3 2" xfId="841"/>
     <cellStyle name="Обычный 2 2 4 3 2 3 3" xfId="1514"/>
     <cellStyle name="Обычный 2 2 4 3 2 3 4" xfId="1754"/>
     <cellStyle name="Обычный 2 2 4 3 2 3 5" xfId="646"/>
+    <cellStyle name="Обычный 2 2 4 3 2 3 6" xfId="2754"/>
+    <cellStyle name="Обычный 2 2 4 3 2 3 7" xfId="3621"/>
+    <cellStyle name="Обычный 2 2 4 3 2 3 8" xfId="2681"/>
+    <cellStyle name="Обычный 2 2 4 3 2 3 9" xfId="3833"/>
     <cellStyle name="Обычный 2 2 4 3 2 4" xfId="477"/>
     <cellStyle name="Обычный 2 2 4 3 2 4 2" xfId="994"/>
     <cellStyle name="Обычный 2 2 4 3 2 4 3" xfId="1667"/>
     <cellStyle name="Обычный 2 2 4 3 2 4 4" xfId="1973"/>
     <cellStyle name="Обычный 2 2 4 3 2 4 5" xfId="2317"/>
+    <cellStyle name="Обычный 2 2 4 3 2 4 6" xfId="2905"/>
+    <cellStyle name="Обычный 2 2 4 3 2 4 7" xfId="3772"/>
+    <cellStyle name="Обычный 2 2 4 3 2 4 8" xfId="4563"/>
+    <cellStyle name="Обычный 2 2 4 3 2 4 9" xfId="5308"/>
     <cellStyle name="Обычный 2 2 4 3 2 5" xfId="511"/>
     <cellStyle name="Обычный 2 2 4 3 2 5 2" xfId="1029"/>
     <cellStyle name="Обычный 2 2 4 3 2 5 3" xfId="1702"/>
     <cellStyle name="Обычный 2 2 4 3 2 5 4" xfId="765"/>
     <cellStyle name="Обычный 2 2 4 3 2 5 5" xfId="2115"/>
+    <cellStyle name="Обычный 2 2 4 3 2 5 6" xfId="2940"/>
+    <cellStyle name="Обычный 2 2 4 3 2 5 7" xfId="3806"/>
+    <cellStyle name="Обычный 2 2 4 3 2 5 8" xfId="4596"/>
+    <cellStyle name="Обычный 2 2 4 3 2 5 9" xfId="5341"/>
     <cellStyle name="Обычный 2 2 4 3 2 6" xfId="535"/>
     <cellStyle name="Обычный 2 2 4 3 2 6 2" xfId="1052"/>
     <cellStyle name="Обычный 2 2 4 3 2 6 3" xfId="1726"/>
     <cellStyle name="Обычный 2 2 4 3 2 6 4" xfId="1952"/>
     <cellStyle name="Обычный 2 2 4 3 2 6 5" xfId="2302"/>
+    <cellStyle name="Обычный 2 2 4 3 2 6 6" xfId="2964"/>
+    <cellStyle name="Обычный 2 2 4 3 2 6 7" xfId="3829"/>
+    <cellStyle name="Обычный 2 2 4 3 2 6 8" xfId="4618"/>
+    <cellStyle name="Обычный 2 2 4 3 2 6 9" xfId="5363"/>
     <cellStyle name="Обычный 2 2 4 3 2 7" xfId="546"/>
     <cellStyle name="Обычный 2 2 4 3 2 7 2" xfId="1063"/>
     <cellStyle name="Обычный 2 2 4 3 2 7 3" xfId="1736"/>
     <cellStyle name="Обычный 2 2 4 3 2 7 4" xfId="1011"/>
     <cellStyle name="Обычный 2 2 4 3 2 7 5" xfId="2067"/>
+    <cellStyle name="Обычный 2 2 4 3 2 7 6" xfId="2975"/>
+    <cellStyle name="Обычный 2 2 4 3 2 7 7" xfId="3840"/>
+    <cellStyle name="Обычный 2 2 4 3 2 7 8" xfId="4628"/>
+    <cellStyle name="Обычный 2 2 4 3 2 7 9" xfId="5373"/>
     <cellStyle name="Обычный 2 2 4 3 2 8" xfId="386"/>
     <cellStyle name="Обычный 2 2 4 3 2 8 2" xfId="1175"/>
     <cellStyle name="Обычный 2 2 4 3 2 8 3" xfId="1852"/>
     <cellStyle name="Обычный 2 2 4 3 2 8 4" xfId="2214"/>
     <cellStyle name="Обычный 2 2 4 3 2 8 5" xfId="2504"/>
+    <cellStyle name="Обычный 2 2 4 3 2 8 6" xfId="3093"/>
+    <cellStyle name="Обычный 2 2 4 3 2 8 7" xfId="3958"/>
+    <cellStyle name="Обычный 2 2 4 3 2 8 8" xfId="4744"/>
+    <cellStyle name="Обычный 2 2 4 3 2 8 9" xfId="5488"/>
     <cellStyle name="Обычный 2 2 4 3 2 9" xfId="593"/>
     <cellStyle name="Обычный 2 2 4 3 2 9 2" xfId="1099"/>
     <cellStyle name="Обычный 2 2 4 3 2 9 3" xfId="1772"/>
     <cellStyle name="Обычный 2 2 4 3 2 9 4" xfId="2134"/>
     <cellStyle name="Обычный 2 2 4 3 2 9 5" xfId="2437"/>
+    <cellStyle name="Обычный 2 2 4 3 2 9 6" xfId="3013"/>
+    <cellStyle name="Обычный 2 2 4 3 2 9 7" xfId="3878"/>
+    <cellStyle name="Обычный 2 2 4 3 2 9 8" xfId="4664"/>
+    <cellStyle name="Обычный 2 2 4 3 2 9 9" xfId="5408"/>
     <cellStyle name="Обычный 2 2 4 4" xfId="269"/>
     <cellStyle name="Обычный 2 2 4 4 2" xfId="914"/>
     <cellStyle name="Обычный 2 2 4 4 3" xfId="1587"/>
     <cellStyle name="Обычный 2 2 4 4 4" xfId="1924"/>
     <cellStyle name="Обычный 2 2 4 4 5" xfId="2277"/>
+    <cellStyle name="Обычный 2 2 4 4 6" xfId="2827"/>
+    <cellStyle name="Обычный 2 2 4 4 7" xfId="3694"/>
+    <cellStyle name="Обычный 2 2 4 4 8" xfId="4485"/>
+    <cellStyle name="Обычный 2 2 4 4 9" xfId="5231"/>
     <cellStyle name="Обычный 2 2 4 5" xfId="345"/>
     <cellStyle name="Обычный 2 2 4 5 2" xfId="849"/>
     <cellStyle name="Обычный 2 2 4 5 3" xfId="1522"/>
     <cellStyle name="Обычный 2 2 4 5 4" xfId="1848"/>
     <cellStyle name="Обычный 2 2 4 5 5" xfId="2210"/>
+    <cellStyle name="Обычный 2 2 4 5 6" xfId="2762"/>
+    <cellStyle name="Обычный 2 2 4 5 7" xfId="3629"/>
+    <cellStyle name="Обычный 2 2 4 5 8" xfId="2685"/>
+    <cellStyle name="Обычный 2 2 4 5 9" xfId="4213"/>
     <cellStyle name="Обычный 2 2 4 6" xfId="416"/>
     <cellStyle name="Обычный 2 2 4 6 2" xfId="933"/>
     <cellStyle name="Обычный 2 2 4 6 3" xfId="1606"/>
     <cellStyle name="Обычный 2 2 4 6 4" xfId="2111"/>
     <cellStyle name="Обычный 2 2 4 6 5" xfId="2426"/>
+    <cellStyle name="Обычный 2 2 4 6 6" xfId="2846"/>
+    <cellStyle name="Обычный 2 2 4 6 7" xfId="3713"/>
+    <cellStyle name="Обычный 2 2 4 6 8" xfId="4504"/>
+    <cellStyle name="Обычный 2 2 4 6 9" xfId="5250"/>
     <cellStyle name="Обычный 2 2 4 7" xfId="470"/>
     <cellStyle name="Обычный 2 2 4 7 2" xfId="987"/>
     <cellStyle name="Обычный 2 2 4 7 3" xfId="1660"/>
     <cellStyle name="Обычный 2 2 4 7 4" xfId="1896"/>
     <cellStyle name="Обычный 2 2 4 7 5" xfId="2258"/>
+    <cellStyle name="Обычный 2 2 4 7 6" xfId="2898"/>
+    <cellStyle name="Обычный 2 2 4 7 7" xfId="3765"/>
+    <cellStyle name="Обычный 2 2 4 7 8" xfId="4556"/>
+    <cellStyle name="Обычный 2 2 4 7 9" xfId="5301"/>
     <cellStyle name="Обычный 2 2 4 8" xfId="444"/>
     <cellStyle name="Обычный 2 2 4 8 2" xfId="961"/>
     <cellStyle name="Обычный 2 2 4 8 3" xfId="1634"/>
     <cellStyle name="Обычный 2 2 4 8 4" xfId="752"/>
     <cellStyle name="Обычный 2 2 4 8 5" xfId="1217"/>
+    <cellStyle name="Обычный 2 2 4 8 6" xfId="2874"/>
+    <cellStyle name="Обычный 2 2 4 8 7" xfId="3741"/>
+    <cellStyle name="Обычный 2 2 4 8 8" xfId="4532"/>
+    <cellStyle name="Обычный 2 2 4 8 9" xfId="5278"/>
     <cellStyle name="Обычный 2 2 4 9" xfId="490"/>
     <cellStyle name="Обычный 2 2 4 9 2" xfId="1008"/>
     <cellStyle name="Обычный 2 2 4 9 3" xfId="1681"/>
     <cellStyle name="Обычный 2 2 4 9 4" xfId="1968"/>
     <cellStyle name="Обычный 2 2 4 9 5" xfId="2313"/>
+    <cellStyle name="Обычный 2 2 4 9 6" xfId="2919"/>
+    <cellStyle name="Обычный 2 2 4 9 7" xfId="3786"/>
+    <cellStyle name="Обычный 2 2 4 9 8" xfId="4577"/>
+    <cellStyle name="Обычный 2 2 4 9 9" xfId="5322"/>
     <cellStyle name="Обычный 2 2 5" xfId="114"/>
     <cellStyle name="Обычный 2 2 5 10" xfId="585"/>
     <cellStyle name="Обычный 2 2 5 10 2" xfId="1098"/>
     <cellStyle name="Обычный 2 2 5 10 3" xfId="1771"/>
     <cellStyle name="Обычный 2 2 5 10 4" xfId="2133"/>
     <cellStyle name="Обычный 2 2 5 10 5" xfId="2436"/>
+    <cellStyle name="Обычный 2 2 5 10 6" xfId="3012"/>
+    <cellStyle name="Обычный 2 2 5 10 7" xfId="3877"/>
+    <cellStyle name="Обычный 2 2 5 10 8" xfId="4663"/>
+    <cellStyle name="Обычный 2 2 5 10 9" xfId="5407"/>
     <cellStyle name="Обычный 2 2 5 11" xfId="568"/>
     <cellStyle name="Обычный 2 2 5 11 2" xfId="1197"/>
     <cellStyle name="Обычный 2 2 5 11 3" xfId="1874"/>
     <cellStyle name="Обычный 2 2 5 11 4" xfId="2236"/>
     <cellStyle name="Обычный 2 2 5 11 5" xfId="2521"/>
+    <cellStyle name="Обычный 2 2 5 11 6" xfId="3115"/>
+    <cellStyle name="Обычный 2 2 5 11 7" xfId="3980"/>
+    <cellStyle name="Обычный 2 2 5 11 8" xfId="4766"/>
+    <cellStyle name="Обычный 2 2 5 11 9" xfId="5510"/>
     <cellStyle name="Обычный 2 2 5 12" xfId="717"/>
+    <cellStyle name="Обычный 2 2 5 12 2" xfId="3159"/>
+    <cellStyle name="Обычный 2 2 5 12 3" xfId="4022"/>
+    <cellStyle name="Обычный 2 2 5 12 4" xfId="4808"/>
+    <cellStyle name="Обычный 2 2 5 12 5" xfId="5551"/>
     <cellStyle name="Обычный 2 2 5 13" xfId="1300"/>
+    <cellStyle name="Обычный 2 2 5 13 2" xfId="3221"/>
+    <cellStyle name="Обычный 2 2 5 13 3" xfId="4084"/>
+    <cellStyle name="Обычный 2 2 5 13 4" xfId="4870"/>
+    <cellStyle name="Обычный 2 2 5 13 5" xfId="5612"/>
     <cellStyle name="Обычный 2 2 5 14" xfId="1341"/>
+    <cellStyle name="Обычный 2 2 5 14 2" xfId="3262"/>
+    <cellStyle name="Обычный 2 2 5 14 3" xfId="4124"/>
+    <cellStyle name="Обычный 2 2 5 14 4" xfId="4910"/>
+    <cellStyle name="Обычный 2 2 5 14 5" xfId="5652"/>
     <cellStyle name="Обычный 2 2 5 15" xfId="1379"/>
+    <cellStyle name="Обычный 2 2 5 15 2" xfId="3300"/>
+    <cellStyle name="Обычный 2 2 5 15 3" xfId="4161"/>
+    <cellStyle name="Обычный 2 2 5 15 4" xfId="4947"/>
+    <cellStyle name="Обычный 2 2 5 15 5" xfId="5689"/>
     <cellStyle name="Обычный 2 2 5 16" xfId="1413"/>
+    <cellStyle name="Обычный 2 2 5 16 2" xfId="3334"/>
+    <cellStyle name="Обычный 2 2 5 16 3" xfId="4195"/>
+    <cellStyle name="Обычный 2 2 5 16 4" xfId="4980"/>
+    <cellStyle name="Обычный 2 2 5 16 5" xfId="5721"/>
     <cellStyle name="Обычный 2 2 5 17" xfId="1442"/>
+    <cellStyle name="Обычный 2 2 5 17 2" xfId="3363"/>
+    <cellStyle name="Обычный 2 2 5 17 3" xfId="4223"/>
+    <cellStyle name="Обычный 2 2 5 17 4" xfId="5007"/>
+    <cellStyle name="Обычный 2 2 5 17 5" xfId="5748"/>
     <cellStyle name="Обычный 2 2 5 18" xfId="1466"/>
+    <cellStyle name="Обычный 2 2 5 18 2" xfId="3387"/>
+    <cellStyle name="Обычный 2 2 5 18 3" xfId="4247"/>
+    <cellStyle name="Обычный 2 2 5 18 4" xfId="5030"/>
+    <cellStyle name="Обычный 2 2 5 18 5" xfId="5770"/>
     <cellStyle name="Обычный 2 2 5 19" xfId="1086"/>
+    <cellStyle name="Обычный 2 2 5 19 2" xfId="3511"/>
+    <cellStyle name="Обычный 2 2 5 19 3" xfId="4365"/>
+    <cellStyle name="Обычный 2 2 5 19 4" xfId="5138"/>
+    <cellStyle name="Обычный 2 2 5 19 5" xfId="5876"/>
     <cellStyle name="Обычный 2 2 5 2" xfId="115"/>
     <cellStyle name="Обычный 2 2 5 2 2" xfId="116"/>
     <cellStyle name="Обычный 2 2 5 2 2 10" xfId="216"/>
     <cellStyle name="Обычный 2 2 5 2 2 10 2" xfId="1199"/>
     <cellStyle name="Обычный 2 2 5 2 2 10 3" xfId="1876"/>
     <cellStyle name="Обычный 2 2 5 2 2 10 4" xfId="2238"/>
     <cellStyle name="Обычный 2 2 5 2 2 10 5" xfId="2522"/>
+    <cellStyle name="Обычный 2 2 5 2 2 10 6" xfId="3117"/>
+    <cellStyle name="Обычный 2 2 5 2 2 10 7" xfId="3982"/>
+    <cellStyle name="Обычный 2 2 5 2 2 10 8" xfId="4768"/>
+    <cellStyle name="Обычный 2 2 5 2 2 10 9" xfId="5512"/>
     <cellStyle name="Обычный 2 2 5 2 2 11" xfId="719"/>
+    <cellStyle name="Обычный 2 2 5 2 2 11 2" xfId="3157"/>
+    <cellStyle name="Обычный 2 2 5 2 2 11 3" xfId="4020"/>
+    <cellStyle name="Обычный 2 2 5 2 2 11 4" xfId="4806"/>
+    <cellStyle name="Обычный 2 2 5 2 2 11 5" xfId="5549"/>
     <cellStyle name="Обычный 2 2 5 2 2 12" xfId="1298"/>
+    <cellStyle name="Обычный 2 2 5 2 2 12 2" xfId="3219"/>
+    <cellStyle name="Обычный 2 2 5 2 2 12 3" xfId="4082"/>
+    <cellStyle name="Обычный 2 2 5 2 2 12 4" xfId="4868"/>
+    <cellStyle name="Обычный 2 2 5 2 2 12 5" xfId="5610"/>
     <cellStyle name="Обычный 2 2 5 2 2 13" xfId="1339"/>
+    <cellStyle name="Обычный 2 2 5 2 2 13 2" xfId="3260"/>
+    <cellStyle name="Обычный 2 2 5 2 2 13 3" xfId="4122"/>
+    <cellStyle name="Обычный 2 2 5 2 2 13 4" xfId="4908"/>
+    <cellStyle name="Обычный 2 2 5 2 2 13 5" xfId="5650"/>
     <cellStyle name="Обычный 2 2 5 2 2 14" xfId="1377"/>
+    <cellStyle name="Обычный 2 2 5 2 2 14 2" xfId="3298"/>
+    <cellStyle name="Обычный 2 2 5 2 2 14 3" xfId="4159"/>
+    <cellStyle name="Обычный 2 2 5 2 2 14 4" xfId="4945"/>
+    <cellStyle name="Обычный 2 2 5 2 2 14 5" xfId="5687"/>
     <cellStyle name="Обычный 2 2 5 2 2 15" xfId="1412"/>
+    <cellStyle name="Обычный 2 2 5 2 2 15 2" xfId="3333"/>
+    <cellStyle name="Обычный 2 2 5 2 2 15 3" xfId="4194"/>
+    <cellStyle name="Обычный 2 2 5 2 2 15 4" xfId="4979"/>
+    <cellStyle name="Обычный 2 2 5 2 2 15 5" xfId="5720"/>
     <cellStyle name="Обычный 2 2 5 2 2 16" xfId="1441"/>
+    <cellStyle name="Обычный 2 2 5 2 2 16 2" xfId="3362"/>
+    <cellStyle name="Обычный 2 2 5 2 2 16 3" xfId="4222"/>
+    <cellStyle name="Обычный 2 2 5 2 2 16 4" xfId="5006"/>
+    <cellStyle name="Обычный 2 2 5 2 2 16 5" xfId="5747"/>
     <cellStyle name="Обычный 2 2 5 2 2 17" xfId="1465"/>
+    <cellStyle name="Обычный 2 2 5 2 2 17 2" xfId="3386"/>
+    <cellStyle name="Обычный 2 2 5 2 2 17 3" xfId="4246"/>
+    <cellStyle name="Обычный 2 2 5 2 2 17 4" xfId="5029"/>
+    <cellStyle name="Обычный 2 2 5 2 2 17 5" xfId="5769"/>
     <cellStyle name="Обычный 2 2 5 2 2 18" xfId="702"/>
+    <cellStyle name="Обычный 2 2 5 2 2 18 2" xfId="3513"/>
+    <cellStyle name="Обычный 2 2 5 2 2 18 3" xfId="4367"/>
+    <cellStyle name="Обычный 2 2 5 2 2 18 4" xfId="5140"/>
+    <cellStyle name="Обычный 2 2 5 2 2 18 5" xfId="5878"/>
     <cellStyle name="Обычный 2 2 5 2 2 19" xfId="693"/>
+    <cellStyle name="Обычный 2 2 5 2 2 19 2" xfId="3432"/>
+    <cellStyle name="Обычный 2 2 5 2 2 19 3" xfId="4290"/>
+    <cellStyle name="Обычный 2 2 5 2 2 19 4" xfId="5068"/>
+    <cellStyle name="Обычный 2 2 5 2 2 19 5" xfId="5806"/>
     <cellStyle name="Обычный 2 2 5 2 2 2" xfId="278"/>
     <cellStyle name="Обычный 2 2 5 2 2 2 2" xfId="924"/>
     <cellStyle name="Обычный 2 2 5 2 2 2 3" xfId="1597"/>
     <cellStyle name="Обычный 2 2 5 2 2 2 4" xfId="744"/>
     <cellStyle name="Обычный 2 2 5 2 2 2 5" xfId="1953"/>
+    <cellStyle name="Обычный 2 2 5 2 2 2 6" xfId="2837"/>
+    <cellStyle name="Обычный 2 2 5 2 2 2 7" xfId="3704"/>
+    <cellStyle name="Обычный 2 2 5 2 2 2 8" xfId="4495"/>
+    <cellStyle name="Обычный 2 2 5 2 2 2 9" xfId="5241"/>
     <cellStyle name="Обычный 2 2 5 2 2 20" xfId="1901"/>
+    <cellStyle name="Обычный 2 2 5 2 2 20 2" xfId="3531"/>
+    <cellStyle name="Обычный 2 2 5 2 2 20 3" xfId="4384"/>
+    <cellStyle name="Обычный 2 2 5 2 2 20 4" xfId="5155"/>
+    <cellStyle name="Обычный 2 2 5 2 2 20 5" xfId="5893"/>
+    <cellStyle name="Обычный 2 2 5 2 2 21" xfId="2643"/>
+    <cellStyle name="Обычный 2 2 5 2 2 22" xfId="3590"/>
+    <cellStyle name="Обычный 2 2 5 2 2 23" xfId="2639"/>
+    <cellStyle name="Обычный 2 2 5 2 2 24" xfId="4399"/>
+    <cellStyle name="Обычный 2 2 5 2 2 25" xfId="5167"/>
     <cellStyle name="Обычный 2 2 5 2 2 3" xfId="335"/>
     <cellStyle name="Обычный 2 2 5 2 2 3 2" xfId="838"/>
     <cellStyle name="Обычный 2 2 5 2 2 3 3" xfId="1511"/>
     <cellStyle name="Обычный 2 2 5 2 2 3 4" xfId="1978"/>
     <cellStyle name="Обычный 2 2 5 2 2 3 5" xfId="2322"/>
+    <cellStyle name="Обычный 2 2 5 2 2 3 6" xfId="2751"/>
+    <cellStyle name="Обычный 2 2 5 2 2 3 7" xfId="3618"/>
+    <cellStyle name="Обычный 2 2 5 2 2 3 8" xfId="2556"/>
+    <cellStyle name="Обычный 2 2 5 2 2 3 9" xfId="3539"/>
     <cellStyle name="Обычный 2 2 5 2 2 4" xfId="427"/>
     <cellStyle name="Обычный 2 2 5 2 2 4 2" xfId="944"/>
     <cellStyle name="Обычный 2 2 5 2 2 4 3" xfId="1617"/>
     <cellStyle name="Обычный 2 2 5 2 2 4 4" xfId="747"/>
     <cellStyle name="Обычный 2 2 5 2 2 4 5" xfId="669"/>
+    <cellStyle name="Обычный 2 2 5 2 2 4 6" xfId="2857"/>
+    <cellStyle name="Обычный 2 2 5 2 2 4 7" xfId="3724"/>
+    <cellStyle name="Обычный 2 2 5 2 2 4 8" xfId="4515"/>
+    <cellStyle name="Обычный 2 2 5 2 2 4 9" xfId="5261"/>
     <cellStyle name="Обычный 2 2 5 2 2 5" xfId="462"/>
     <cellStyle name="Обычный 2 2 5 2 2 5 2" xfId="979"/>
     <cellStyle name="Обычный 2 2 5 2 2 5 3" xfId="1652"/>
     <cellStyle name="Обычный 2 2 5 2 2 5 4" xfId="807"/>
     <cellStyle name="Обычный 2 2 5 2 2 5 5" xfId="660"/>
+    <cellStyle name="Обычный 2 2 5 2 2 5 6" xfId="2890"/>
+    <cellStyle name="Обычный 2 2 5 2 2 5 7" xfId="3757"/>
+    <cellStyle name="Обычный 2 2 5 2 2 5 8" xfId="4548"/>
+    <cellStyle name="Обычный 2 2 5 2 2 5 9" xfId="5293"/>
     <cellStyle name="Обычный 2 2 5 2 2 6" xfId="503"/>
     <cellStyle name="Обычный 2 2 5 2 2 6 2" xfId="1021"/>
     <cellStyle name="Обычный 2 2 5 2 2 6 3" xfId="1694"/>
     <cellStyle name="Обычный 2 2 5 2 2 6 4" xfId="2029"/>
     <cellStyle name="Обычный 2 2 5 2 2 6 5" xfId="2366"/>
+    <cellStyle name="Обычный 2 2 5 2 2 6 6" xfId="2932"/>
+    <cellStyle name="Обычный 2 2 5 2 2 6 7" xfId="3798"/>
+    <cellStyle name="Обычный 2 2 5 2 2 6 8" xfId="4588"/>
+    <cellStyle name="Обычный 2 2 5 2 2 6 9" xfId="5333"/>
     <cellStyle name="Обычный 2 2 5 2 2 7" xfId="527"/>
     <cellStyle name="Обычный 2 2 5 2 2 7 2" xfId="1044"/>
     <cellStyle name="Обычный 2 2 5 2 2 7 3" xfId="1718"/>
     <cellStyle name="Обычный 2 2 5 2 2 7 4" xfId="1991"/>
     <cellStyle name="Обычный 2 2 5 2 2 7 5" xfId="2334"/>
+    <cellStyle name="Обычный 2 2 5 2 2 7 6" xfId="2956"/>
+    <cellStyle name="Обычный 2 2 5 2 2 7 7" xfId="3821"/>
+    <cellStyle name="Обычный 2 2 5 2 2 7 8" xfId="4610"/>
+    <cellStyle name="Обычный 2 2 5 2 2 7 9" xfId="5355"/>
     <cellStyle name="Обычный 2 2 5 2 2 8" xfId="383"/>
     <cellStyle name="Обычный 2 2 5 2 2 8 2" xfId="1178"/>
     <cellStyle name="Обычный 2 2 5 2 2 8 3" xfId="1855"/>
     <cellStyle name="Обычный 2 2 5 2 2 8 4" xfId="2217"/>
     <cellStyle name="Обычный 2 2 5 2 2 8 5" xfId="2507"/>
+    <cellStyle name="Обычный 2 2 5 2 2 8 6" xfId="3096"/>
+    <cellStyle name="Обычный 2 2 5 2 2 8 7" xfId="3961"/>
+    <cellStyle name="Обычный 2 2 5 2 2 8 8" xfId="4747"/>
+    <cellStyle name="Обычный 2 2 5 2 2 8 9" xfId="5491"/>
     <cellStyle name="Обычный 2 2 5 2 2 9" xfId="582"/>
     <cellStyle name="Обычный 2 2 5 2 2 9 2" xfId="1096"/>
     <cellStyle name="Обычный 2 2 5 2 2 9 3" xfId="1769"/>
     <cellStyle name="Обычный 2 2 5 2 2 9 4" xfId="2131"/>
     <cellStyle name="Обычный 2 2 5 2 2 9 5" xfId="2435"/>
+    <cellStyle name="Обычный 2 2 5 2 2 9 6" xfId="3010"/>
+    <cellStyle name="Обычный 2 2 5 2 2 9 7" xfId="3875"/>
+    <cellStyle name="Обычный 2 2 5 2 2 9 8" xfId="4661"/>
+    <cellStyle name="Обычный 2 2 5 2 2 9 9" xfId="5405"/>
     <cellStyle name="Обычный 2 2 5 20" xfId="1160"/>
+    <cellStyle name="Обычный 2 2 5 20 2" xfId="3434"/>
+    <cellStyle name="Обычный 2 2 5 20 3" xfId="4292"/>
+    <cellStyle name="Обычный 2 2 5 20 4" xfId="5069"/>
+    <cellStyle name="Обычный 2 2 5 20 5" xfId="5807"/>
     <cellStyle name="Обычный 2 2 5 21" xfId="1908"/>
+    <cellStyle name="Обычный 2 2 5 21 2" xfId="3530"/>
+    <cellStyle name="Обычный 2 2 5 21 3" xfId="4383"/>
+    <cellStyle name="Обычный 2 2 5 21 4" xfId="5154"/>
+    <cellStyle name="Обычный 2 2 5 21 5" xfId="5892"/>
+    <cellStyle name="Обычный 2 2 5 22" xfId="2641"/>
+    <cellStyle name="Обычный 2 2 5 23" xfId="3591"/>
+    <cellStyle name="Обычный 2 2 5 24" xfId="2642"/>
+    <cellStyle name="Обычный 2 2 5 25" xfId="2632"/>
+    <cellStyle name="Обычный 2 2 5 26" xfId="4407"/>
     <cellStyle name="Обычный 2 2 5 3" xfId="276"/>
     <cellStyle name="Обычный 2 2 5 3 2" xfId="922"/>
     <cellStyle name="Обычный 2 2 5 3 3" xfId="1595"/>
     <cellStyle name="Обычный 2 2 5 3 4" xfId="1987"/>
     <cellStyle name="Обычный 2 2 5 3 5" xfId="2330"/>
+    <cellStyle name="Обычный 2 2 5 3 6" xfId="2835"/>
+    <cellStyle name="Обычный 2 2 5 3 7" xfId="3702"/>
+    <cellStyle name="Обычный 2 2 5 3 8" xfId="4493"/>
+    <cellStyle name="Обычный 2 2 5 3 9" xfId="5239"/>
     <cellStyle name="Обычный 2 2 5 4" xfId="337"/>
     <cellStyle name="Обычный 2 2 5 4 2" xfId="840"/>
     <cellStyle name="Обычный 2 2 5 4 3" xfId="1513"/>
     <cellStyle name="Обычный 2 2 5 4 4" xfId="1928"/>
     <cellStyle name="Обычный 2 2 5 4 5" xfId="2281"/>
+    <cellStyle name="Обычный 2 2 5 4 6" xfId="2753"/>
+    <cellStyle name="Обычный 2 2 5 4 7" xfId="3620"/>
+    <cellStyle name="Обычный 2 2 5 4 8" xfId="2680"/>
+    <cellStyle name="Обычный 2 2 5 4 9" xfId="2712"/>
     <cellStyle name="Обычный 2 2 5 5" xfId="425"/>
     <cellStyle name="Обычный 2 2 5 5 2" xfId="942"/>
     <cellStyle name="Обычный 2 2 5 5 3" xfId="1615"/>
     <cellStyle name="Обычный 2 2 5 5 4" xfId="1884"/>
     <cellStyle name="Обычный 2 2 5 5 5" xfId="2246"/>
+    <cellStyle name="Обычный 2 2 5 5 6" xfId="2855"/>
+    <cellStyle name="Обычный 2 2 5 5 7" xfId="3722"/>
+    <cellStyle name="Обычный 2 2 5 5 8" xfId="4513"/>
+    <cellStyle name="Обычный 2 2 5 5 9" xfId="5259"/>
     <cellStyle name="Обычный 2 2 5 6" xfId="463"/>
     <cellStyle name="Обычный 2 2 5 6 2" xfId="980"/>
     <cellStyle name="Обычный 2 2 5 6 3" xfId="1653"/>
     <cellStyle name="Обычный 2 2 5 6 4" xfId="810"/>
     <cellStyle name="Обычный 2 2 5 6 5" xfId="1256"/>
+    <cellStyle name="Обычный 2 2 5 6 6" xfId="2891"/>
+    <cellStyle name="Обычный 2 2 5 6 7" xfId="3758"/>
+    <cellStyle name="Обычный 2 2 5 6 8" xfId="4549"/>
+    <cellStyle name="Обычный 2 2 5 6 9" xfId="5294"/>
     <cellStyle name="Обычный 2 2 5 7" xfId="504"/>
     <cellStyle name="Обычный 2 2 5 7 2" xfId="1022"/>
     <cellStyle name="Обычный 2 2 5 7 3" xfId="1695"/>
     <cellStyle name="Обычный 2 2 5 7 4" xfId="1997"/>
     <cellStyle name="Обычный 2 2 5 7 5" xfId="2340"/>
+    <cellStyle name="Обычный 2 2 5 7 6" xfId="2933"/>
+    <cellStyle name="Обычный 2 2 5 7 7" xfId="3799"/>
+    <cellStyle name="Обычный 2 2 5 7 8" xfId="4589"/>
+    <cellStyle name="Обычный 2 2 5 7 9" xfId="5334"/>
     <cellStyle name="Обычный 2 2 5 8" xfId="528"/>
     <cellStyle name="Обычный 2 2 5 8 2" xfId="1045"/>
     <cellStyle name="Обычный 2 2 5 8 3" xfId="1719"/>
     <cellStyle name="Обычный 2 2 5 8 4" xfId="1956"/>
     <cellStyle name="Обычный 2 2 5 8 5" xfId="2303"/>
+    <cellStyle name="Обычный 2 2 5 8 6" xfId="2957"/>
+    <cellStyle name="Обычный 2 2 5 8 7" xfId="3822"/>
+    <cellStyle name="Обычный 2 2 5 8 8" xfId="4611"/>
+    <cellStyle name="Обычный 2 2 5 8 9" xfId="5356"/>
     <cellStyle name="Обычный 2 2 5 9" xfId="257"/>
     <cellStyle name="Обычный 2 2 5 9 2" xfId="1176"/>
     <cellStyle name="Обычный 2 2 5 9 3" xfId="1853"/>
     <cellStyle name="Обычный 2 2 5 9 4" xfId="2215"/>
     <cellStyle name="Обычный 2 2 5 9 5" xfId="2505"/>
+    <cellStyle name="Обычный 2 2 5 9 6" xfId="3094"/>
+    <cellStyle name="Обычный 2 2 5 9 7" xfId="3959"/>
+    <cellStyle name="Обычный 2 2 5 9 8" xfId="4745"/>
+    <cellStyle name="Обычный 2 2 5 9 9" xfId="5489"/>
     <cellStyle name="Обычный 2 2 6" xfId="117"/>
     <cellStyle name="Обычный 2 2 6 10" xfId="614"/>
     <cellStyle name="Обычный 2 2 6 10 2" xfId="1200"/>
     <cellStyle name="Обычный 2 2 6 10 3" xfId="1877"/>
     <cellStyle name="Обычный 2 2 6 10 4" xfId="2239"/>
     <cellStyle name="Обычный 2 2 6 10 5" xfId="2523"/>
+    <cellStyle name="Обычный 2 2 6 10 6" xfId="3118"/>
+    <cellStyle name="Обычный 2 2 6 10 7" xfId="3983"/>
+    <cellStyle name="Обычный 2 2 6 10 8" xfId="4769"/>
+    <cellStyle name="Обычный 2 2 6 10 9" xfId="5513"/>
     <cellStyle name="Обычный 2 2 6 11" xfId="720"/>
+    <cellStyle name="Обычный 2 2 6 11 2" xfId="3156"/>
+    <cellStyle name="Обычный 2 2 6 11 3" xfId="4019"/>
+    <cellStyle name="Обычный 2 2 6 11 4" xfId="4805"/>
+    <cellStyle name="Обычный 2 2 6 11 5" xfId="5548"/>
     <cellStyle name="Обычный 2 2 6 12" xfId="1297"/>
+    <cellStyle name="Обычный 2 2 6 12 2" xfId="3218"/>
+    <cellStyle name="Обычный 2 2 6 12 3" xfId="4081"/>
+    <cellStyle name="Обычный 2 2 6 12 4" xfId="4867"/>
+    <cellStyle name="Обычный 2 2 6 12 5" xfId="5609"/>
     <cellStyle name="Обычный 2 2 6 13" xfId="1338"/>
+    <cellStyle name="Обычный 2 2 6 13 2" xfId="3259"/>
+    <cellStyle name="Обычный 2 2 6 13 3" xfId="4121"/>
+    <cellStyle name="Обычный 2 2 6 13 4" xfId="4907"/>
+    <cellStyle name="Обычный 2 2 6 13 5" xfId="5649"/>
     <cellStyle name="Обычный 2 2 6 14" xfId="1376"/>
+    <cellStyle name="Обычный 2 2 6 14 2" xfId="3297"/>
+    <cellStyle name="Обычный 2 2 6 14 3" xfId="4158"/>
+    <cellStyle name="Обычный 2 2 6 14 4" xfId="4944"/>
+    <cellStyle name="Обычный 2 2 6 14 5" xfId="5686"/>
     <cellStyle name="Обычный 2 2 6 15" xfId="1411"/>
+    <cellStyle name="Обычный 2 2 6 15 2" xfId="3332"/>
+    <cellStyle name="Обычный 2 2 6 15 3" xfId="4193"/>
+    <cellStyle name="Обычный 2 2 6 15 4" xfId="4978"/>
+    <cellStyle name="Обычный 2 2 6 15 5" xfId="5719"/>
     <cellStyle name="Обычный 2 2 6 16" xfId="1440"/>
+    <cellStyle name="Обычный 2 2 6 16 2" xfId="3361"/>
+    <cellStyle name="Обычный 2 2 6 16 3" xfId="4221"/>
+    <cellStyle name="Обычный 2 2 6 16 4" xfId="5005"/>
+    <cellStyle name="Обычный 2 2 6 16 5" xfId="5746"/>
     <cellStyle name="Обычный 2 2 6 17" xfId="1464"/>
+    <cellStyle name="Обычный 2 2 6 17 2" xfId="3385"/>
+    <cellStyle name="Обычный 2 2 6 17 3" xfId="4245"/>
+    <cellStyle name="Обычный 2 2 6 17 4" xfId="5028"/>
+    <cellStyle name="Обычный 2 2 6 17 5" xfId="5768"/>
     <cellStyle name="Обычный 2 2 6 18" xfId="1092"/>
+    <cellStyle name="Обычный 2 2 6 18 2" xfId="3514"/>
+    <cellStyle name="Обычный 2 2 6 18 3" xfId="4368"/>
+    <cellStyle name="Обычный 2 2 6 18 4" xfId="5141"/>
+    <cellStyle name="Обычный 2 2 6 18 5" xfId="5879"/>
     <cellStyle name="Обычный 2 2 6 19" xfId="1140"/>
+    <cellStyle name="Обычный 2 2 6 19 2" xfId="3430"/>
+    <cellStyle name="Обычный 2 2 6 19 3" xfId="4288"/>
+    <cellStyle name="Обычный 2 2 6 19 4" xfId="5066"/>
+    <cellStyle name="Обычный 2 2 6 19 5" xfId="5804"/>
     <cellStyle name="Обычный 2 2 6 2" xfId="279"/>
     <cellStyle name="Обычный 2 2 6 2 2" xfId="925"/>
     <cellStyle name="Обычный 2 2 6 2 3" xfId="1598"/>
     <cellStyle name="Обычный 2 2 6 2 4" xfId="2102"/>
     <cellStyle name="Обычный 2 2 6 2 5" xfId="2419"/>
+    <cellStyle name="Обычный 2 2 6 2 6" xfId="2838"/>
+    <cellStyle name="Обычный 2 2 6 2 7" xfId="3705"/>
+    <cellStyle name="Обычный 2 2 6 2 8" xfId="4496"/>
+    <cellStyle name="Обычный 2 2 6 2 9" xfId="5242"/>
     <cellStyle name="Обычный 2 2 6 20" xfId="1955"/>
+    <cellStyle name="Обычный 2 2 6 20 2" xfId="3532"/>
+    <cellStyle name="Обычный 2 2 6 20 3" xfId="4385"/>
+    <cellStyle name="Обычный 2 2 6 20 4" xfId="5156"/>
+    <cellStyle name="Обычный 2 2 6 20 5" xfId="5894"/>
+    <cellStyle name="Обычный 2 2 6 21" xfId="2644"/>
+    <cellStyle name="Обычный 2 2 6 22" xfId="3589"/>
+    <cellStyle name="Обычный 2 2 6 23" xfId="3564"/>
+    <cellStyle name="Обычный 2 2 6 24" xfId="4405"/>
+    <cellStyle name="Обычный 2 2 6 25" xfId="5173"/>
     <cellStyle name="Обычный 2 2 6 3" xfId="334"/>
     <cellStyle name="Обычный 2 2 6 3 2" xfId="836"/>
     <cellStyle name="Обычный 2 2 6 3 3" xfId="1509"/>
     <cellStyle name="Обычный 2 2 6 3 4" xfId="1235"/>
     <cellStyle name="Обычный 2 2 6 3 5" xfId="674"/>
+    <cellStyle name="Обычный 2 2 6 3 6" xfId="2749"/>
+    <cellStyle name="Обычный 2 2 6 3 7" xfId="3616"/>
+    <cellStyle name="Обычный 2 2 6 3 8" xfId="4435"/>
+    <cellStyle name="Обычный 2 2 6 3 9" xfId="5193"/>
     <cellStyle name="Обычный 2 2 6 4" xfId="428"/>
     <cellStyle name="Обычный 2 2 6 4 2" xfId="945"/>
     <cellStyle name="Обычный 2 2 6 4 3" xfId="1618"/>
     <cellStyle name="Обычный 2 2 6 4 4" xfId="2076"/>
     <cellStyle name="Обычный 2 2 6 4 5" xfId="2401"/>
+    <cellStyle name="Обычный 2 2 6 4 6" xfId="2858"/>
+    <cellStyle name="Обычный 2 2 6 4 7" xfId="3725"/>
+    <cellStyle name="Обычный 2 2 6 4 8" xfId="4516"/>
+    <cellStyle name="Обычный 2 2 6 4 9" xfId="5262"/>
     <cellStyle name="Обычный 2 2 6 5" xfId="461"/>
     <cellStyle name="Обычный 2 2 6 5 2" xfId="978"/>
     <cellStyle name="Обычный 2 2 6 5 3" xfId="1651"/>
     <cellStyle name="Обычный 2 2 6 5 4" xfId="1894"/>
     <cellStyle name="Обычный 2 2 6 5 5" xfId="2256"/>
+    <cellStyle name="Обычный 2 2 6 5 6" xfId="2889"/>
+    <cellStyle name="Обычный 2 2 6 5 7" xfId="3756"/>
+    <cellStyle name="Обычный 2 2 6 5 8" xfId="4547"/>
+    <cellStyle name="Обычный 2 2 6 5 9" xfId="5292"/>
     <cellStyle name="Обычный 2 2 6 6" xfId="502"/>
     <cellStyle name="Обычный 2 2 6 6 2" xfId="1020"/>
     <cellStyle name="Обычный 2 2 6 6 3" xfId="1693"/>
     <cellStyle name="Обычный 2 2 6 6 4" xfId="2058"/>
     <cellStyle name="Обычный 2 2 6 6 5" xfId="2387"/>
+    <cellStyle name="Обычный 2 2 6 6 6" xfId="2931"/>
+    <cellStyle name="Обычный 2 2 6 6 7" xfId="3797"/>
+    <cellStyle name="Обычный 2 2 6 6 8" xfId="4587"/>
+    <cellStyle name="Обычный 2 2 6 6 9" xfId="5332"/>
     <cellStyle name="Обычный 2 2 6 7" xfId="526"/>
     <cellStyle name="Обычный 2 2 6 7 2" xfId="1043"/>
     <cellStyle name="Обычный 2 2 6 7 3" xfId="1717"/>
     <cellStyle name="Обычный 2 2 6 7 4" xfId="2023"/>
     <cellStyle name="Обычный 2 2 6 7 5" xfId="2360"/>
+    <cellStyle name="Обычный 2 2 6 7 6" xfId="2955"/>
+    <cellStyle name="Обычный 2 2 6 7 7" xfId="3820"/>
+    <cellStyle name="Обычный 2 2 6 7 8" xfId="4609"/>
+    <cellStyle name="Обычный 2 2 6 7 9" xfId="5354"/>
     <cellStyle name="Обычный 2 2 6 8" xfId="254"/>
     <cellStyle name="Обычный 2 2 6 8 2" xfId="1179"/>
     <cellStyle name="Обычный 2 2 6 8 3" xfId="1856"/>
     <cellStyle name="Обычный 2 2 6 8 4" xfId="2218"/>
     <cellStyle name="Обычный 2 2 6 8 5" xfId="2508"/>
+    <cellStyle name="Обычный 2 2 6 8 6" xfId="3097"/>
+    <cellStyle name="Обычный 2 2 6 8 7" xfId="3962"/>
+    <cellStyle name="Обычный 2 2 6 8 8" xfId="4748"/>
+    <cellStyle name="Обычный 2 2 6 8 9" xfId="5492"/>
     <cellStyle name="Обычный 2 2 6 9" xfId="605"/>
     <cellStyle name="Обычный 2 2 6 9 2" xfId="1094"/>
     <cellStyle name="Обычный 2 2 6 9 3" xfId="1767"/>
     <cellStyle name="Обычный 2 2 6 9 4" xfId="2129"/>
     <cellStyle name="Обычный 2 2 6 9 5" xfId="2433"/>
+    <cellStyle name="Обычный 2 2 6 9 6" xfId="3008"/>
+    <cellStyle name="Обычный 2 2 6 9 7" xfId="3873"/>
+    <cellStyle name="Обычный 2 2 6 9 8" xfId="4659"/>
+    <cellStyle name="Обычный 2 2 6 9 9" xfId="5403"/>
     <cellStyle name="Обычный 2 2 7" xfId="118"/>
     <cellStyle name="Обычный 2 2_Бахчи" xfId="12"/>
     <cellStyle name="Обычный 2 20" xfId="119"/>
     <cellStyle name="Обычный 2 20 2" xfId="120"/>
     <cellStyle name="Обычный 2 20 2 10" xfId="584"/>
     <cellStyle name="Обычный 2 20 2 10 2" xfId="1090"/>
     <cellStyle name="Обычный 2 20 2 10 3" xfId="1763"/>
     <cellStyle name="Обычный 2 20 2 10 4" xfId="2125"/>
     <cellStyle name="Обычный 2 20 2 10 5" xfId="2431"/>
+    <cellStyle name="Обычный 2 20 2 10 6" xfId="3004"/>
+    <cellStyle name="Обычный 2 20 2 10 7" xfId="3869"/>
+    <cellStyle name="Обычный 2 20 2 10 8" xfId="4655"/>
+    <cellStyle name="Обычный 2 20 2 10 9" xfId="5399"/>
     <cellStyle name="Обычный 2 20 2 11" xfId="588"/>
     <cellStyle name="Обычный 2 20 2 11 2" xfId="1203"/>
     <cellStyle name="Обычный 2 20 2 11 3" xfId="1880"/>
     <cellStyle name="Обычный 2 20 2 11 4" xfId="2242"/>
     <cellStyle name="Обычный 2 20 2 11 5" xfId="2525"/>
+    <cellStyle name="Обычный 2 20 2 11 6" xfId="3121"/>
+    <cellStyle name="Обычный 2 20 2 11 7" xfId="3986"/>
+    <cellStyle name="Обычный 2 20 2 11 8" xfId="4772"/>
+    <cellStyle name="Обычный 2 20 2 11 9" xfId="5516"/>
     <cellStyle name="Обычный 2 20 2 12" xfId="723"/>
+    <cellStyle name="Обычный 2 20 2 12 2" xfId="3154"/>
+    <cellStyle name="Обычный 2 20 2 12 3" xfId="4018"/>
+    <cellStyle name="Обычный 2 20 2 12 4" xfId="4804"/>
+    <cellStyle name="Обычный 2 20 2 12 5" xfId="5547"/>
     <cellStyle name="Обычный 2 20 2 13" xfId="1228"/>
+    <cellStyle name="Обычный 2 20 2 13 2" xfId="3146"/>
+    <cellStyle name="Обычный 2 20 2 13 3" xfId="4010"/>
+    <cellStyle name="Обычный 2 20 2 13 4" xfId="4796"/>
+    <cellStyle name="Обычный 2 20 2 13 5" xfId="5540"/>
     <cellStyle name="Обычный 2 20 2 14" xfId="1227"/>
+    <cellStyle name="Обычный 2 20 2 14 2" xfId="3145"/>
+    <cellStyle name="Обычный 2 20 2 14 3" xfId="4009"/>
+    <cellStyle name="Обычный 2 20 2 14 4" xfId="4795"/>
+    <cellStyle name="Обычный 2 20 2 14 5" xfId="5539"/>
     <cellStyle name="Обычный 2 20 2 15" xfId="1288"/>
+    <cellStyle name="Обычный 2 20 2 15 2" xfId="3208"/>
+    <cellStyle name="Обычный 2 20 2 15 3" xfId="4071"/>
+    <cellStyle name="Обычный 2 20 2 15 4" xfId="4857"/>
+    <cellStyle name="Обычный 2 20 2 15 5" xfId="5599"/>
     <cellStyle name="Обычный 2 20 2 16" xfId="1329"/>
+    <cellStyle name="Обычный 2 20 2 16 2" xfId="3250"/>
+    <cellStyle name="Обычный 2 20 2 16 3" xfId="4112"/>
+    <cellStyle name="Обычный 2 20 2 16 4" xfId="4898"/>
+    <cellStyle name="Обычный 2 20 2 16 5" xfId="5640"/>
     <cellStyle name="Обычный 2 20 2 17" xfId="1368"/>
+    <cellStyle name="Обычный 2 20 2 17 2" xfId="3289"/>
+    <cellStyle name="Обычный 2 20 2 17 3" xfId="4150"/>
+    <cellStyle name="Обычный 2 20 2 17 4" xfId="4936"/>
+    <cellStyle name="Обычный 2 20 2 17 5" xfId="5678"/>
     <cellStyle name="Обычный 2 20 2 18" xfId="1404"/>
+    <cellStyle name="Обычный 2 20 2 18 2" xfId="3325"/>
+    <cellStyle name="Обычный 2 20 2 18 3" xfId="4186"/>
+    <cellStyle name="Обычный 2 20 2 18 4" xfId="4971"/>
+    <cellStyle name="Обычный 2 20 2 18 5" xfId="5712"/>
     <cellStyle name="Обычный 2 20 2 19" xfId="698"/>
+    <cellStyle name="Обычный 2 20 2 19 2" xfId="3517"/>
+    <cellStyle name="Обычный 2 20 2 19 3" xfId="4370"/>
+    <cellStyle name="Обычный 2 20 2 19 4" xfId="5143"/>
+    <cellStyle name="Обычный 2 20 2 19 5" xfId="5881"/>
     <cellStyle name="Обычный 2 20 2 2" xfId="121"/>
     <cellStyle name="Обычный 2 20 2 2 2" xfId="122"/>
     <cellStyle name="Обычный 2 20 2 2 3" xfId="123"/>
     <cellStyle name="Обычный 2 20 2 20" xfId="1114"/>
+    <cellStyle name="Обычный 2 20 2 20 2" xfId="3428"/>
+    <cellStyle name="Обычный 2 20 2 20 3" xfId="4286"/>
+    <cellStyle name="Обычный 2 20 2 20 4" xfId="5064"/>
+    <cellStyle name="Обычный 2 20 2 20 5" xfId="5802"/>
     <cellStyle name="Обычный 2 20 2 21" xfId="2052"/>
+    <cellStyle name="Обычный 2 20 2 21 2" xfId="3535"/>
+    <cellStyle name="Обычный 2 20 2 21 3" xfId="4388"/>
+    <cellStyle name="Обычный 2 20 2 21 4" xfId="5158"/>
+    <cellStyle name="Обычный 2 20 2 21 5" xfId="5896"/>
+    <cellStyle name="Обычный 2 20 2 22" xfId="2647"/>
+    <cellStyle name="Обычный 2 20 2 23" xfId="3550"/>
+    <cellStyle name="Обычный 2 20 2 24" xfId="3548"/>
+    <cellStyle name="Обычный 2 20 2 25" xfId="2636"/>
+    <cellStyle name="Обычный 2 20 2 26" xfId="3562"/>
     <cellStyle name="Обычный 2 20 2 3" xfId="282"/>
     <cellStyle name="Обычный 2 20 2 3 2" xfId="928"/>
     <cellStyle name="Обычный 2 20 2 3 3" xfId="1601"/>
     <cellStyle name="Обычный 2 20 2 3 4" xfId="2035"/>
     <cellStyle name="Обычный 2 20 2 3 5" xfId="2370"/>
+    <cellStyle name="Обычный 2 20 2 3 6" xfId="2841"/>
+    <cellStyle name="Обычный 2 20 2 3 7" xfId="3708"/>
+    <cellStyle name="Обычный 2 20 2 3 8" xfId="4499"/>
+    <cellStyle name="Обычный 2 20 2 3 9" xfId="5245"/>
     <cellStyle name="Обычный 2 20 2 4" xfId="332"/>
     <cellStyle name="Обычный 2 20 2 4 2" xfId="833"/>
     <cellStyle name="Обычный 2 20 2 4 3" xfId="1506"/>
     <cellStyle name="Обычный 2 20 2 4 4" xfId="1870"/>
     <cellStyle name="Обычный 2 20 2 4 5" xfId="2232"/>
+    <cellStyle name="Обычный 2 20 2 4 6" xfId="2746"/>
+    <cellStyle name="Обычный 2 20 2 4 7" xfId="2694"/>
+    <cellStyle name="Обычный 2 20 2 4 8" xfId="2675"/>
+    <cellStyle name="Обычный 2 20 2 4 9" xfId="2604"/>
     <cellStyle name="Обычный 2 20 2 5" xfId="431"/>
     <cellStyle name="Обычный 2 20 2 5 2" xfId="948"/>
     <cellStyle name="Обычный 2 20 2 5 3" xfId="1621"/>
     <cellStyle name="Обычный 2 20 2 5 4" xfId="1992"/>
     <cellStyle name="Обычный 2 20 2 5 5" xfId="2335"/>
+    <cellStyle name="Обычный 2 20 2 5 6" xfId="2861"/>
+    <cellStyle name="Обычный 2 20 2 5 7" xfId="3728"/>
+    <cellStyle name="Обычный 2 20 2 5 8" xfId="4519"/>
+    <cellStyle name="Обычный 2 20 2 5 9" xfId="5265"/>
     <cellStyle name="Обычный 2 20 2 6" xfId="459"/>
     <cellStyle name="Обычный 2 20 2 6 2" xfId="976"/>
     <cellStyle name="Обычный 2 20 2 6 3" xfId="1649"/>
     <cellStyle name="Обычный 2 20 2 6 4" xfId="1981"/>
     <cellStyle name="Обычный 2 20 2 6 5" xfId="2325"/>
+    <cellStyle name="Обычный 2 20 2 6 6" xfId="2888"/>
+    <cellStyle name="Обычный 2 20 2 6 7" xfId="3755"/>
+    <cellStyle name="Обычный 2 20 2 6 8" xfId="4546"/>
+    <cellStyle name="Обычный 2 20 2 6 9" xfId="5291"/>
     <cellStyle name="Обычный 2 20 2 7" xfId="452"/>
     <cellStyle name="Обычный 2 20 2 7 2" xfId="969"/>
     <cellStyle name="Обычный 2 20 2 7 3" xfId="1642"/>
     <cellStyle name="Обычный 2 20 2 7 4" xfId="754"/>
     <cellStyle name="Обычный 2 20 2 7 5" xfId="662"/>
+    <cellStyle name="Обычный 2 20 2 7 6" xfId="2881"/>
+    <cellStyle name="Обычный 2 20 2 7 7" xfId="3749"/>
+    <cellStyle name="Обычный 2 20 2 7 8" xfId="4540"/>
+    <cellStyle name="Обычный 2 20 2 7 9" xfId="5285"/>
     <cellStyle name="Обычный 2 20 2 8" xfId="451"/>
     <cellStyle name="Обычный 2 20 2 8 2" xfId="968"/>
     <cellStyle name="Обычный 2 20 2 8 3" xfId="1641"/>
     <cellStyle name="Обычный 2 20 2 8 4" xfId="1892"/>
     <cellStyle name="Обычный 2 20 2 8 5" xfId="2254"/>
+    <cellStyle name="Обычный 2 20 2 8 6" xfId="2880"/>
+    <cellStyle name="Обычный 2 20 2 8 7" xfId="3748"/>
+    <cellStyle name="Обычный 2 20 2 8 8" xfId="4539"/>
+    <cellStyle name="Обычный 2 20 2 8 9" xfId="5284"/>
     <cellStyle name="Обычный 2 20 2 9" xfId="380"/>
     <cellStyle name="Обычный 2 20 2 9 2" xfId="1182"/>
     <cellStyle name="Обычный 2 20 2 9 3" xfId="1859"/>
     <cellStyle name="Обычный 2 20 2 9 4" xfId="2221"/>
     <cellStyle name="Обычный 2 20 2 9 5" xfId="2510"/>
+    <cellStyle name="Обычный 2 20 2 9 6" xfId="3100"/>
+    <cellStyle name="Обычный 2 20 2 9 7" xfId="3965"/>
+    <cellStyle name="Обычный 2 20 2 9 8" xfId="4751"/>
+    <cellStyle name="Обычный 2 20 2 9 9" xfId="5495"/>
     <cellStyle name="Обычный 2 20 3" xfId="124"/>
     <cellStyle name="Обычный 2 20 4" xfId="125"/>
     <cellStyle name="Обычный 2 21" xfId="126"/>
     <cellStyle name="Обычный 2 21 2" xfId="127"/>
     <cellStyle name="Обычный 2 21 3" xfId="128"/>
     <cellStyle name="Обычный 2 22" xfId="129"/>
     <cellStyle name="Обычный 2 23" xfId="130"/>
     <cellStyle name="Обычный 2 24" xfId="131"/>
     <cellStyle name="Обычный 2 25" xfId="132"/>
     <cellStyle name="Обычный 2 3" xfId="8"/>
     <cellStyle name="Обычный 2 3 2" xfId="133"/>
     <cellStyle name="Обычный 2 4" xfId="134"/>
     <cellStyle name="Обычный 2 4 2" xfId="135"/>
     <cellStyle name="Обычный 2 5" xfId="136"/>
     <cellStyle name="Обычный 2 5 2" xfId="137"/>
     <cellStyle name="Обычный 2 6" xfId="138"/>
     <cellStyle name="Обычный 2 7" xfId="139"/>
     <cellStyle name="Обычный 2 8" xfId="140"/>
     <cellStyle name="Обычный 2 9" xfId="141"/>
     <cellStyle name="Обычный 2_Bull" xfId="11"/>
     <cellStyle name="Обычный 24" xfId="3"/>
     <cellStyle name="Обычный 25" xfId="4"/>
     <cellStyle name="Обычный 3 10" xfId="142"/>
     <cellStyle name="Обычный 3 11" xfId="143"/>
     <cellStyle name="Обычный 3 12" xfId="144"/>
@@ -5649,255 +12203,467 @@
     <cellStyle name="Обычный 3 15" xfId="151"/>
     <cellStyle name="Обычный 3 16" xfId="204"/>
     <cellStyle name="Обычный 3 17" xfId="207"/>
     <cellStyle name="Обычный 3 18" xfId="208"/>
     <cellStyle name="Обычный 3 19" xfId="211"/>
     <cellStyle name="Обычный 3 2" xfId="9"/>
     <cellStyle name="Обычный 3 2 2" xfId="194"/>
     <cellStyle name="Обычный 3 2_Bull" xfId="201"/>
     <cellStyle name="Обычный 3 20" xfId="320"/>
     <cellStyle name="Обычный 3 21" xfId="460"/>
     <cellStyle name="Обычный 3 22" xfId="455"/>
     <cellStyle name="Обычный 3 23" xfId="450"/>
     <cellStyle name="Обычный 3 24" xfId="496"/>
     <cellStyle name="Обычный 3 25" xfId="522"/>
     <cellStyle name="Обычный 3 26" xfId="1075"/>
     <cellStyle name="Обычный 3 27" xfId="1236"/>
     <cellStyle name="Обычный 3 28" xfId="1232"/>
     <cellStyle name="Обычный 3 29" xfId="1225"/>
     <cellStyle name="Обычный 3 3" xfId="152"/>
     <cellStyle name="Обычный 3 30" xfId="1286"/>
     <cellStyle name="Обычный 3 31" xfId="1327"/>
     <cellStyle name="Обычный 3 32" xfId="1367"/>
     <cellStyle name="Обычный 3 33" xfId="1403"/>
     <cellStyle name="Обычный 3 34" xfId="1434"/>
     <cellStyle name="Обычный 3 35" xfId="1460"/>
+    <cellStyle name="Обычный 3 36" xfId="3417"/>
+    <cellStyle name="Обычный 3 37" xfId="3557"/>
+    <cellStyle name="Обычный 3 38" xfId="3553"/>
+    <cellStyle name="Обычный 3 39" xfId="3549"/>
     <cellStyle name="Обычный 3 4" xfId="153"/>
+    <cellStyle name="Обычный 3 40" xfId="3586"/>
     <cellStyle name="Обычный 3 5" xfId="154"/>
     <cellStyle name="Обычный 3 6" xfId="155"/>
     <cellStyle name="Обычный 3 7" xfId="156"/>
     <cellStyle name="Обычный 3 8" xfId="157"/>
     <cellStyle name="Обычный 3 9" xfId="158"/>
     <cellStyle name="Обычный 4" xfId="159"/>
     <cellStyle name="Обычный 4 10" xfId="160"/>
     <cellStyle name="Обычный 4 2" xfId="10"/>
     <cellStyle name="Обычный 4 3" xfId="161"/>
     <cellStyle name="Обычный 4 4" xfId="162"/>
     <cellStyle name="Обычный 4 5" xfId="163"/>
     <cellStyle name="Обычный 4 6" xfId="164"/>
     <cellStyle name="Обычный 4 7" xfId="165"/>
     <cellStyle name="Обычный 4 8" xfId="166"/>
     <cellStyle name="Обычный 4 9" xfId="167"/>
     <cellStyle name="Обычный 4 9 2" xfId="168"/>
     <cellStyle name="Обычный 4 9 3" xfId="169"/>
     <cellStyle name="Обычный 5" xfId="2"/>
     <cellStyle name="Обычный 5 10" xfId="479"/>
     <cellStyle name="Обычный 5 10 2" xfId="996"/>
     <cellStyle name="Обычный 5 10 3" xfId="1669"/>
     <cellStyle name="Обычный 5 10 4" xfId="820"/>
     <cellStyle name="Обычный 5 10 5" xfId="1302"/>
+    <cellStyle name="Обычный 5 10 6" xfId="2907"/>
+    <cellStyle name="Обычный 5 10 7" xfId="3774"/>
+    <cellStyle name="Обычный 5 10 8" xfId="4565"/>
+    <cellStyle name="Обычный 5 10 9" xfId="5310"/>
     <cellStyle name="Обычный 5 11" xfId="513"/>
     <cellStyle name="Обычный 5 11 2" xfId="1031"/>
     <cellStyle name="Обычный 5 11 3" xfId="1704"/>
     <cellStyle name="Обычный 5 11 4" xfId="767"/>
     <cellStyle name="Обычный 5 11 5" xfId="788"/>
+    <cellStyle name="Обычный 5 11 6" xfId="2942"/>
+    <cellStyle name="Обычный 5 11 7" xfId="3808"/>
+    <cellStyle name="Обычный 5 11 8" xfId="4598"/>
+    <cellStyle name="Обычный 5 11 9" xfId="5343"/>
     <cellStyle name="Обычный 5 12" xfId="537"/>
     <cellStyle name="Обычный 5 12 2" xfId="1054"/>
     <cellStyle name="Обычный 5 12 3" xfId="1728"/>
     <cellStyle name="Обычный 5 12 4" xfId="1902"/>
     <cellStyle name="Обычный 5 12 5" xfId="2261"/>
+    <cellStyle name="Обычный 5 12 6" xfId="2966"/>
+    <cellStyle name="Обычный 5 12 7" xfId="3831"/>
+    <cellStyle name="Обычный 5 12 8" xfId="4620"/>
+    <cellStyle name="Обычный 5 12 9" xfId="5365"/>
     <cellStyle name="Обычный 5 13" xfId="547"/>
     <cellStyle name="Обычный 5 13 2" xfId="1064"/>
     <cellStyle name="Обычный 5 13 3" xfId="1737"/>
     <cellStyle name="Обычный 5 13 4" xfId="799"/>
     <cellStyle name="Обычный 5 13 5" xfId="630"/>
+    <cellStyle name="Обычный 5 13 6" xfId="2976"/>
+    <cellStyle name="Обычный 5 13 7" xfId="3841"/>
+    <cellStyle name="Обычный 5 13 8" xfId="4629"/>
+    <cellStyle name="Обычный 5 13 9" xfId="5374"/>
     <cellStyle name="Обычный 5 14" xfId="550"/>
     <cellStyle name="Обычный 5 14 2" xfId="1066"/>
     <cellStyle name="Обычный 5 14 3" xfId="1740"/>
     <cellStyle name="Обычный 5 14 4" xfId="634"/>
     <cellStyle name="Обычный 5 14 5" xfId="711"/>
+    <cellStyle name="Обычный 5 14 6" xfId="2979"/>
+    <cellStyle name="Обычный 5 14 7" xfId="3844"/>
+    <cellStyle name="Обычный 5 14 8" xfId="4631"/>
+    <cellStyle name="Обычный 5 14 9" xfId="5376"/>
     <cellStyle name="Обычный 5 15" xfId="553"/>
     <cellStyle name="Обычный 5 15 2" xfId="1069"/>
     <cellStyle name="Обычный 5 15 3" xfId="1743"/>
     <cellStyle name="Обычный 5 15 4" xfId="637"/>
     <cellStyle name="Обычный 5 15 5" xfId="1946"/>
+    <cellStyle name="Обычный 5 15 6" xfId="2982"/>
+    <cellStyle name="Обычный 5 15 7" xfId="3847"/>
+    <cellStyle name="Обычный 5 15 8" xfId="4633"/>
+    <cellStyle name="Обычный 5 15 9" xfId="5378"/>
     <cellStyle name="Обычный 5 16" xfId="1259"/>
+    <cellStyle name="Обычный 5 16 2" xfId="3179"/>
+    <cellStyle name="Обычный 5 16 3" xfId="4042"/>
+    <cellStyle name="Обычный 5 16 4" xfId="4828"/>
+    <cellStyle name="Обычный 5 16 5" xfId="5571"/>
     <cellStyle name="Обычный 5 17" xfId="1311"/>
+    <cellStyle name="Обычный 5 17 2" xfId="3232"/>
+    <cellStyle name="Обычный 5 17 3" xfId="4095"/>
+    <cellStyle name="Обычный 5 17 4" xfId="4881"/>
+    <cellStyle name="Обычный 5 17 5" xfId="5623"/>
     <cellStyle name="Обычный 5 18" xfId="1352"/>
+    <cellStyle name="Обычный 5 18 2" xfId="3273"/>
+    <cellStyle name="Обычный 5 18 3" xfId="4135"/>
+    <cellStyle name="Обычный 5 18 4" xfId="4921"/>
+    <cellStyle name="Обычный 5 18 5" xfId="5663"/>
     <cellStyle name="Обычный 5 19" xfId="1390"/>
+    <cellStyle name="Обычный 5 19 2" xfId="3311"/>
+    <cellStyle name="Обычный 5 19 3" xfId="4172"/>
+    <cellStyle name="Обычный 5 19 4" xfId="4958"/>
+    <cellStyle name="Обычный 5 19 5" xfId="5700"/>
     <cellStyle name="Обычный 5 2" xfId="202"/>
     <cellStyle name="Обычный 5 2 10" xfId="539"/>
     <cellStyle name="Обычный 5 2 11" xfId="549"/>
     <cellStyle name="Обычный 5 2 12" xfId="552"/>
     <cellStyle name="Обычный 5 2 13" xfId="306"/>
     <cellStyle name="Обычный 5 2 13 2" xfId="1231"/>
     <cellStyle name="Обычный 5 2 13 3" xfId="1903"/>
     <cellStyle name="Обычный 5 2 13 4" xfId="2262"/>
     <cellStyle name="Обычный 5 2 13 5" xfId="2530"/>
+    <cellStyle name="Обычный 5 2 13 6" xfId="3149"/>
+    <cellStyle name="Обычный 5 2 13 7" xfId="4013"/>
+    <cellStyle name="Обычный 5 2 13 8" xfId="4799"/>
+    <cellStyle name="Обычный 5 2 13 9" xfId="5543"/>
     <cellStyle name="Обычный 5 2 14" xfId="404"/>
     <cellStyle name="Обычный 5 2 14 2" xfId="1282"/>
     <cellStyle name="Обычный 5 2 14 3" xfId="1950"/>
     <cellStyle name="Обычный 5 2 14 4" xfId="2300"/>
     <cellStyle name="Обычный 5 2 14 5" xfId="2542"/>
+    <cellStyle name="Обычный 5 2 14 6" xfId="3202"/>
+    <cellStyle name="Обычный 5 2 14 7" xfId="4065"/>
+    <cellStyle name="Обычный 5 2 14 8" xfId="4851"/>
+    <cellStyle name="Обычный 5 2 14 9" xfId="5594"/>
     <cellStyle name="Обычный 5 2 15" xfId="243"/>
     <cellStyle name="Обычный 5 2 15 2" xfId="1323"/>
     <cellStyle name="Обычный 5 2 15 3" xfId="1986"/>
     <cellStyle name="Обычный 5 2 15 4" xfId="2329"/>
     <cellStyle name="Обычный 5 2 15 5" xfId="2544"/>
+    <cellStyle name="Обычный 5 2 15 6" xfId="3244"/>
+    <cellStyle name="Обычный 5 2 15 7" xfId="4107"/>
+    <cellStyle name="Обычный 5 2 15 8" xfId="4893"/>
+    <cellStyle name="Обычный 5 2 15 9" xfId="5635"/>
     <cellStyle name="Обычный 5 2 16" xfId="801"/>
     <cellStyle name="Обычный 5 2 16 2" xfId="1363"/>
     <cellStyle name="Обычный 5 2 16 3" xfId="2019"/>
     <cellStyle name="Обычный 5 2 16 4" xfId="2357"/>
     <cellStyle name="Обычный 5 2 16 5" xfId="2546"/>
+    <cellStyle name="Обычный 5 2 16 6" xfId="3284"/>
+    <cellStyle name="Обычный 5 2 16 7" xfId="4146"/>
+    <cellStyle name="Обычный 5 2 16 8" xfId="4932"/>
+    <cellStyle name="Обычный 5 2 16 9" xfId="5674"/>
     <cellStyle name="Обычный 5 2 17" xfId="1399"/>
     <cellStyle name="Обычный 5 2 18" xfId="1431"/>
     <cellStyle name="Обычный 5 2 19" xfId="1457"/>
     <cellStyle name="Обычный 5 2 2" xfId="170"/>
     <cellStyle name="Обычный 5 2 20" xfId="1477"/>
     <cellStyle name="Обычный 5 2 21" xfId="1487"/>
     <cellStyle name="Обычный 5 2 22" xfId="1490"/>
     <cellStyle name="Обычный 5 2 23" xfId="617"/>
+    <cellStyle name="Обычный 5 2 23 2" xfId="3552"/>
+    <cellStyle name="Обычный 5 2 23 3" xfId="4401"/>
+    <cellStyle name="Обычный 5 2 23 4" xfId="5169"/>
+    <cellStyle name="Обычный 5 2 23 5" xfId="5901"/>
     <cellStyle name="Обычный 5 2 24" xfId="1223"/>
+    <cellStyle name="Обычный 5 2 24 2" xfId="3583"/>
+    <cellStyle name="Обычный 5 2 24 3" xfId="4430"/>
+    <cellStyle name="Обычный 5 2 24 4" xfId="5189"/>
+    <cellStyle name="Обычный 5 2 24 5" xfId="5913"/>
     <cellStyle name="Обычный 5 2 25" xfId="682"/>
+    <cellStyle name="Обычный 5 2 25 2" xfId="3600"/>
+    <cellStyle name="Обычный 5 2 25 3" xfId="4444"/>
+    <cellStyle name="Обычный 5 2 25 4" xfId="5197"/>
+    <cellStyle name="Обычный 5 2 25 5" xfId="5915"/>
+    <cellStyle name="Обычный 5 2 26" xfId="2716"/>
+    <cellStyle name="Обычный 5 2 26 2" xfId="3610"/>
+    <cellStyle name="Обычный 5 2 26 3" xfId="4452"/>
+    <cellStyle name="Обычный 5 2 26 4" xfId="5203"/>
+    <cellStyle name="Обычный 5 2 26 5" xfId="5917"/>
+    <cellStyle name="Обычный 5 2 27" xfId="3613"/>
+    <cellStyle name="Обычный 5 2 28" xfId="2573"/>
+    <cellStyle name="Обычный 5 2 29" xfId="4423"/>
     <cellStyle name="Обычный 5 2 3" xfId="210"/>
+    <cellStyle name="Обычный 5 2 30" xfId="5183"/>
     <cellStyle name="Обычный 5 2 4" xfId="209"/>
     <cellStyle name="Обычный 5 2 5" xfId="205"/>
     <cellStyle name="Обычный 5 2 6" xfId="206"/>
     <cellStyle name="Обычный 5 2 7" xfId="308"/>
+    <cellStyle name="Обычный 5 2 7 10" xfId="2883"/>
+    <cellStyle name="Обычный 5 2 7 11" xfId="3751"/>
+    <cellStyle name="Обычный 5 2 7 12" xfId="4542"/>
+    <cellStyle name="Обычный 5 2 7 13" xfId="5287"/>
     <cellStyle name="Обычный 5 2 7 2" xfId="454"/>
     <cellStyle name="Обычный 5 2 7 3" xfId="590"/>
     <cellStyle name="Обычный 5 2 7 4" xfId="586"/>
     <cellStyle name="Обычный 5 2 7 5" xfId="310"/>
     <cellStyle name="Обычный 5 2 7 6" xfId="971"/>
     <cellStyle name="Обычный 5 2 7 7" xfId="1644"/>
     <cellStyle name="Обычный 5 2 7 8" xfId="803"/>
     <cellStyle name="Обычный 5 2 7 9" xfId="774"/>
     <cellStyle name="Обычный 5 2 8" xfId="493"/>
     <cellStyle name="Обычный 5 2 9" xfId="519"/>
     <cellStyle name="Обычный 5 20" xfId="1423"/>
+    <cellStyle name="Обычный 5 20 2" xfId="3344"/>
+    <cellStyle name="Обычный 5 20 3" xfId="4205"/>
+    <cellStyle name="Обычный 5 20 4" xfId="4990"/>
+    <cellStyle name="Обычный 5 20 5" xfId="5731"/>
     <cellStyle name="Обычный 5 21" xfId="1451"/>
+    <cellStyle name="Обычный 5 21 2" xfId="3372"/>
+    <cellStyle name="Обычный 5 21 3" xfId="4232"/>
+    <cellStyle name="Обычный 5 21 4" xfId="5016"/>
+    <cellStyle name="Обычный 5 21 5" xfId="5757"/>
     <cellStyle name="Обычный 5 22" xfId="1475"/>
+    <cellStyle name="Обычный 5 22 2" xfId="3396"/>
+    <cellStyle name="Обычный 5 22 3" xfId="4256"/>
+    <cellStyle name="Обычный 5 22 4" xfId="5039"/>
+    <cellStyle name="Обычный 5 22 5" xfId="5779"/>
     <cellStyle name="Обычный 5 23" xfId="1485"/>
+    <cellStyle name="Обычный 5 23 2" xfId="3406"/>
+    <cellStyle name="Обычный 5 23 3" xfId="4266"/>
+    <cellStyle name="Обычный 5 23 4" xfId="5049"/>
+    <cellStyle name="Обычный 5 23 5" xfId="5788"/>
     <cellStyle name="Обычный 5 24" xfId="1488"/>
+    <cellStyle name="Обычный 5 24 2" xfId="3409"/>
+    <cellStyle name="Обычный 5 24 3" xfId="4269"/>
+    <cellStyle name="Обычный 5 24 4" xfId="5051"/>
+    <cellStyle name="Обычный 5 24 5" xfId="5790"/>
     <cellStyle name="Обычный 5 25" xfId="1491"/>
+    <cellStyle name="Обычный 5 25 2" xfId="3412"/>
+    <cellStyle name="Обычный 5 25 3" xfId="4272"/>
+    <cellStyle name="Обычный 5 25 4" xfId="5054"/>
+    <cellStyle name="Обычный 5 25 5" xfId="5792"/>
+    <cellStyle name="Обычный 5 26" xfId="3572"/>
+    <cellStyle name="Обычный 5 27" xfId="3598"/>
+    <cellStyle name="Обычный 5 28" xfId="3608"/>
+    <cellStyle name="Обычный 5 29" xfId="3611"/>
     <cellStyle name="Обычный 5 3" xfId="171"/>
+    <cellStyle name="Обычный 5 30" xfId="3614"/>
     <cellStyle name="Обычный 5 4" xfId="172"/>
     <cellStyle name="Обычный 5 5" xfId="173"/>
     <cellStyle name="Обычный 5 6" xfId="212"/>
+    <cellStyle name="Обычный 5 6 10" xfId="2724"/>
+    <cellStyle name="Обычный 5 6 11" xfId="2563"/>
+    <cellStyle name="Обычный 5 6 12" xfId="2951"/>
+    <cellStyle name="Обычный 5 6 13" xfId="4277"/>
     <cellStyle name="Обычный 5 6 2" xfId="311"/>
     <cellStyle name="Обычный 5 6 3" xfId="555"/>
     <cellStyle name="Обычный 5 6 4" xfId="573"/>
     <cellStyle name="Обычный 5 6 5" xfId="572"/>
     <cellStyle name="Обычный 5 6 6" xfId="811"/>
     <cellStyle name="Обычный 5 6 7" xfId="786"/>
     <cellStyle name="Обычный 5 6 8" xfId="2057"/>
     <cellStyle name="Обычный 5 6 9" xfId="2386"/>
     <cellStyle name="Обычный 5 7" xfId="213"/>
+    <cellStyle name="Обычный 5 7 10" xfId="2725"/>
+    <cellStyle name="Обычный 5 7 11" xfId="2562"/>
+    <cellStyle name="Обычный 5 7 12" xfId="4427"/>
+    <cellStyle name="Обычный 5 7 13" xfId="5186"/>
     <cellStyle name="Обычный 5 7 2" xfId="312"/>
     <cellStyle name="Обычный 5 7 3" xfId="556"/>
     <cellStyle name="Обычный 5 7 4" xfId="571"/>
     <cellStyle name="Обычный 5 7 5" xfId="600"/>
     <cellStyle name="Обычный 5 7 6" xfId="812"/>
     <cellStyle name="Обычный 5 7 7" xfId="785"/>
     <cellStyle name="Обычный 5 7 8" xfId="2028"/>
     <cellStyle name="Обычный 5 7 9" xfId="2365"/>
     <cellStyle name="Обычный 5 8" xfId="214"/>
+    <cellStyle name="Обычный 5 8 10" xfId="2726"/>
+    <cellStyle name="Обычный 5 8 11" xfId="2561"/>
+    <cellStyle name="Обычный 5 8 12" xfId="4393"/>
+    <cellStyle name="Обычный 5 8 13" xfId="5163"/>
     <cellStyle name="Обычный 5 8 2" xfId="313"/>
     <cellStyle name="Обычный 5 8 3" xfId="557"/>
     <cellStyle name="Обычный 5 8 4" xfId="574"/>
     <cellStyle name="Обычный 5 8 5" xfId="570"/>
     <cellStyle name="Обычный 5 8 6" xfId="813"/>
     <cellStyle name="Обычный 5 8 7" xfId="784"/>
     <cellStyle name="Обычный 5 8 8" xfId="1996"/>
     <cellStyle name="Обычный 5 8 9" xfId="2339"/>
     <cellStyle name="Обычный 5 9" xfId="215"/>
+    <cellStyle name="Обычный 5 9 10" xfId="2727"/>
+    <cellStyle name="Обычный 5 9 11" xfId="2560"/>
+    <cellStyle name="Обычный 5 9 12" xfId="2989"/>
+    <cellStyle name="Обычный 5 9 13" xfId="4406"/>
     <cellStyle name="Обычный 5 9 2" xfId="314"/>
     <cellStyle name="Обычный 5 9 3" xfId="558"/>
     <cellStyle name="Обычный 5 9 4" xfId="562"/>
     <cellStyle name="Обычный 5 9 5" xfId="575"/>
     <cellStyle name="Обычный 5 9 6" xfId="814"/>
     <cellStyle name="Обычный 5 9 7" xfId="783"/>
     <cellStyle name="Обычный 5 9 8" xfId="1962"/>
     <cellStyle name="Обычный 5 9 9" xfId="2309"/>
     <cellStyle name="Обычный 6" xfId="203"/>
     <cellStyle name="Обычный 6 10" xfId="305"/>
     <cellStyle name="Обычный 6 10 2" xfId="1260"/>
     <cellStyle name="Обычный 6 10 3" xfId="1930"/>
     <cellStyle name="Обычный 6 10 4" xfId="2282"/>
     <cellStyle name="Обычный 6 10 5" xfId="2538"/>
+    <cellStyle name="Обычный 6 10 6" xfId="3180"/>
+    <cellStyle name="Обычный 6 10 7" xfId="4043"/>
+    <cellStyle name="Обычный 6 10 8" xfId="4829"/>
+    <cellStyle name="Обычный 6 10 9" xfId="5572"/>
     <cellStyle name="Обычный 6 11" xfId="561"/>
     <cellStyle name="Обычный 6 11 2" xfId="1312"/>
     <cellStyle name="Обычный 6 11 3" xfId="1976"/>
     <cellStyle name="Обычный 6 11 4" xfId="2320"/>
     <cellStyle name="Обычный 6 11 5" xfId="2543"/>
+    <cellStyle name="Обычный 6 11 6" xfId="3233"/>
+    <cellStyle name="Обычный 6 11 7" xfId="4096"/>
+    <cellStyle name="Обычный 6 11 8" xfId="4882"/>
+    <cellStyle name="Обычный 6 11 9" xfId="5624"/>
     <cellStyle name="Обычный 6 12" xfId="580"/>
     <cellStyle name="Обычный 6 12 2" xfId="1353"/>
     <cellStyle name="Обычный 6 12 3" xfId="2009"/>
     <cellStyle name="Обычный 6 12 4" xfId="2349"/>
     <cellStyle name="Обычный 6 12 5" xfId="2545"/>
+    <cellStyle name="Обычный 6 12 6" xfId="3274"/>
+    <cellStyle name="Обычный 6 12 7" xfId="4136"/>
+    <cellStyle name="Обычный 6 12 8" xfId="4922"/>
+    <cellStyle name="Обычный 6 12 9" xfId="5664"/>
     <cellStyle name="Обычный 6 13" xfId="802"/>
+    <cellStyle name="Обычный 6 13 2" xfId="3312"/>
+    <cellStyle name="Обычный 6 13 3" xfId="4173"/>
+    <cellStyle name="Обычный 6 13 4" xfId="4959"/>
+    <cellStyle name="Обычный 6 13 5" xfId="5701"/>
     <cellStyle name="Обычный 6 14" xfId="1424"/>
+    <cellStyle name="Обычный 6 14 2" xfId="3345"/>
+    <cellStyle name="Обычный 6 14 3" xfId="4206"/>
+    <cellStyle name="Обычный 6 14 4" xfId="4991"/>
+    <cellStyle name="Обычный 6 14 5" xfId="5732"/>
     <cellStyle name="Обычный 6 15" xfId="1452"/>
+    <cellStyle name="Обычный 6 15 2" xfId="3373"/>
+    <cellStyle name="Обычный 6 15 3" xfId="4233"/>
+    <cellStyle name="Обычный 6 15 4" xfId="5017"/>
+    <cellStyle name="Обычный 6 15 5" xfId="5758"/>
     <cellStyle name="Обычный 6 16" xfId="1476"/>
+    <cellStyle name="Обычный 6 16 2" xfId="3397"/>
+    <cellStyle name="Обычный 6 16 3" xfId="4257"/>
+    <cellStyle name="Обычный 6 16 4" xfId="5040"/>
+    <cellStyle name="Обычный 6 16 5" xfId="5780"/>
     <cellStyle name="Обычный 6 17" xfId="1486"/>
+    <cellStyle name="Обычный 6 17 2" xfId="3407"/>
+    <cellStyle name="Обычный 6 17 3" xfId="4267"/>
+    <cellStyle name="Обычный 6 17 4" xfId="5050"/>
+    <cellStyle name="Обычный 6 17 5" xfId="5789"/>
     <cellStyle name="Обычный 6 18" xfId="1489"/>
+    <cellStyle name="Обычный 6 18 2" xfId="3410"/>
+    <cellStyle name="Обычный 6 18 3" xfId="4270"/>
+    <cellStyle name="Обычный 6 18 4" xfId="5052"/>
+    <cellStyle name="Обычный 6 18 5" xfId="5791"/>
     <cellStyle name="Обычный 6 19" xfId="1492"/>
+    <cellStyle name="Обычный 6 19 2" xfId="3413"/>
+    <cellStyle name="Обычный 6 19 3" xfId="4273"/>
+    <cellStyle name="Обычный 6 19 4" xfId="5055"/>
+    <cellStyle name="Обычный 6 19 5" xfId="5793"/>
     <cellStyle name="Обычный 6 2" xfId="174"/>
     <cellStyle name="Обычный 6 20" xfId="794"/>
+    <cellStyle name="Обычный 6 20 2" xfId="3573"/>
+    <cellStyle name="Обычный 6 20 3" xfId="4421"/>
+    <cellStyle name="Обычный 6 20 4" xfId="5181"/>
+    <cellStyle name="Обычный 6 20 5" xfId="5909"/>
     <cellStyle name="Обычный 6 21" xfId="1990"/>
+    <cellStyle name="Обычный 6 21 2" xfId="3599"/>
+    <cellStyle name="Обычный 6 21 3" xfId="4443"/>
+    <cellStyle name="Обычный 6 21 4" xfId="5196"/>
+    <cellStyle name="Обычный 6 21 5" xfId="5914"/>
     <cellStyle name="Обычный 6 22" xfId="2333"/>
+    <cellStyle name="Обычный 6 22 2" xfId="3609"/>
+    <cellStyle name="Обычный 6 22 3" xfId="4451"/>
+    <cellStyle name="Обычный 6 22 4" xfId="5202"/>
+    <cellStyle name="Обычный 6 22 5" xfId="5916"/>
+    <cellStyle name="Обычный 6 23" xfId="2717"/>
+    <cellStyle name="Обычный 6 24" xfId="3615"/>
+    <cellStyle name="Обычный 6 25" xfId="2571"/>
+    <cellStyle name="Обычный 6 26" xfId="4389"/>
+    <cellStyle name="Обычный 6 27" xfId="5159"/>
     <cellStyle name="Обычный 6 3" xfId="175"/>
     <cellStyle name="Обычный 6 4" xfId="309"/>
     <cellStyle name="Обычный 6 4 2" xfId="997"/>
     <cellStyle name="Обычный 6 4 3" xfId="1670"/>
     <cellStyle name="Обычный 6 4 4" xfId="2101"/>
     <cellStyle name="Обычный 6 4 5" xfId="2418"/>
+    <cellStyle name="Обычный 6 4 6" xfId="2908"/>
+    <cellStyle name="Обычный 6 4 7" xfId="3775"/>
+    <cellStyle name="Обычный 6 4 8" xfId="4566"/>
+    <cellStyle name="Обычный 6 4 9" xfId="5311"/>
     <cellStyle name="Обычный 6 5" xfId="514"/>
     <cellStyle name="Обычный 6 5 2" xfId="1032"/>
     <cellStyle name="Обычный 6 5 3" xfId="1705"/>
     <cellStyle name="Обычный 6 5 4" xfId="2109"/>
     <cellStyle name="Обычный 6 5 5" xfId="2424"/>
+    <cellStyle name="Обычный 6 5 6" xfId="2943"/>
+    <cellStyle name="Обычный 6 5 7" xfId="3809"/>
+    <cellStyle name="Обычный 6 5 8" xfId="4599"/>
+    <cellStyle name="Обычный 6 5 9" xfId="5344"/>
     <cellStyle name="Обычный 6 6" xfId="538"/>
     <cellStyle name="Обычный 6 6 2" xfId="1055"/>
     <cellStyle name="Обычный 6 6 3" xfId="1729"/>
     <cellStyle name="Обычный 6 6 4" xfId="1905"/>
     <cellStyle name="Обычный 6 6 5" xfId="2263"/>
+    <cellStyle name="Обычный 6 6 6" xfId="2967"/>
+    <cellStyle name="Обычный 6 6 7" xfId="3832"/>
+    <cellStyle name="Обычный 6 6 8" xfId="4621"/>
+    <cellStyle name="Обычный 6 6 9" xfId="5366"/>
     <cellStyle name="Обычный 6 7" xfId="548"/>
     <cellStyle name="Обычный 6 7 2" xfId="1065"/>
     <cellStyle name="Обычный 6 7 3" xfId="1738"/>
     <cellStyle name="Обычный 6 7 4" xfId="1037"/>
     <cellStyle name="Обычный 6 7 5" xfId="2090"/>
+    <cellStyle name="Обычный 6 7 6" xfId="2977"/>
+    <cellStyle name="Обычный 6 7 7" xfId="3842"/>
+    <cellStyle name="Обычный 6 7 8" xfId="4630"/>
+    <cellStyle name="Обычный 6 7 9" xfId="5375"/>
     <cellStyle name="Обычный 6 8" xfId="551"/>
     <cellStyle name="Обычный 6 8 2" xfId="1067"/>
     <cellStyle name="Обычный 6 8 3" xfId="1741"/>
     <cellStyle name="Обычный 6 8 4" xfId="635"/>
     <cellStyle name="Обычный 6 8 5" xfId="1918"/>
+    <cellStyle name="Обычный 6 8 6" xfId="2980"/>
+    <cellStyle name="Обычный 6 8 7" xfId="3845"/>
+    <cellStyle name="Обычный 6 8 8" xfId="4632"/>
+    <cellStyle name="Обычный 6 8 9" xfId="5377"/>
     <cellStyle name="Обычный 6 9" xfId="554"/>
     <cellStyle name="Обычный 6 9 2" xfId="1070"/>
     <cellStyle name="Обычный 6 9 3" xfId="1744"/>
     <cellStyle name="Обычный 6 9 4" xfId="638"/>
     <cellStyle name="Обычный 6 9 5" xfId="1982"/>
+    <cellStyle name="Обычный 6 9 6" xfId="2983"/>
+    <cellStyle name="Обычный 6 9 7" xfId="3848"/>
+    <cellStyle name="Обычный 6 9 8" xfId="4634"/>
+    <cellStyle name="Обычный 6 9 9" xfId="5379"/>
     <cellStyle name="Обычный 7 2" xfId="176"/>
     <cellStyle name="Плохой 2" xfId="195"/>
     <cellStyle name="Пояснение 2" xfId="196"/>
     <cellStyle name="Примечание 2" xfId="197"/>
     <cellStyle name="Связанная ячейка 2" xfId="198"/>
     <cellStyle name="Текст предупреждения 2" xfId="199"/>
     <cellStyle name="Хороший 2" xfId="200"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
@@ -6166,422 +12932,422 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:DE57"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="CD2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
-      <selection pane="bottomRight" activeCell="CV54" sqref="CV54"/>
+      <selection pane="bottomRight" activeCell="CV53" sqref="CV53"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="26.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.42578125" style="1" customWidth="1"/>
     <col min="3" max="3" width="9.7109375" style="1" customWidth="1"/>
     <col min="4" max="9" width="9.140625" style="1"/>
     <col min="10" max="10" width="10.140625" style="1" customWidth="1"/>
     <col min="11" max="11" width="9.5703125" style="1" customWidth="1"/>
     <col min="12" max="12" width="10.28515625" style="1" customWidth="1"/>
     <col min="13" max="13" width="10.140625" style="1" customWidth="1"/>
     <col min="14" max="14" width="9.28515625" style="1" customWidth="1"/>
     <col min="15" max="21" width="9.140625" style="1"/>
     <col min="22" max="22" width="10.140625" style="1" customWidth="1"/>
     <col min="23" max="23" width="9.42578125" style="1" customWidth="1"/>
     <col min="24" max="24" width="10" style="1" customWidth="1"/>
     <col min="25" max="25" width="9.140625" style="1" customWidth="1"/>
     <col min="26" max="33" width="9.140625" style="1"/>
     <col min="34" max="34" width="10" style="1" customWidth="1"/>
     <col min="35" max="36" width="9.140625" style="1"/>
     <col min="37" max="37" width="11" style="1" customWidth="1"/>
     <col min="38" max="45" width="9.140625" style="1"/>
     <col min="46" max="46" width="10.85546875" style="1" customWidth="1"/>
     <col min="47" max="56" width="9.140625" style="1"/>
     <col min="57" max="57" width="10.42578125" style="1" customWidth="1"/>
     <col min="58" max="58" width="10.28515625" style="1" customWidth="1"/>
     <col min="59" max="59" width="10" style="1" customWidth="1"/>
     <col min="60" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:109" ht="24.75" customHeight="1">
-      <c r="A1" s="33" t="s">
+      <c r="A1" s="44" t="s">
         <v>13</v>
       </c>
-      <c r="B1" s="33"/>
-[...58 lines deleted...]
-      <c r="BI1" s="33"/>
+      <c r="B1" s="44"/>
+      <c r="C1" s="44"/>
+      <c r="D1" s="44"/>
+      <c r="E1" s="44"/>
+      <c r="F1" s="44"/>
+      <c r="G1" s="44"/>
+      <c r="H1" s="44"/>
+      <c r="I1" s="44"/>
+      <c r="J1" s="44"/>
+      <c r="K1" s="44"/>
+      <c r="L1" s="44"/>
+      <c r="M1" s="44"/>
+      <c r="N1" s="44"/>
+      <c r="O1" s="44"/>
+      <c r="P1" s="44"/>
+      <c r="Q1" s="44"/>
+      <c r="R1" s="44"/>
+      <c r="S1" s="44"/>
+      <c r="T1" s="44"/>
+      <c r="U1" s="44"/>
+      <c r="V1" s="44"/>
+      <c r="W1" s="44"/>
+      <c r="X1" s="44"/>
+      <c r="Y1" s="44"/>
+      <c r="Z1" s="44"/>
+      <c r="AA1" s="44"/>
+      <c r="AB1" s="44"/>
+      <c r="AC1" s="44"/>
+      <c r="AD1" s="44"/>
+      <c r="AE1" s="44"/>
+      <c r="AF1" s="44"/>
+      <c r="AG1" s="44"/>
+      <c r="AH1" s="44"/>
+      <c r="AI1" s="44"/>
+      <c r="AJ1" s="44"/>
+      <c r="AK1" s="44"/>
+      <c r="AL1" s="44"/>
+      <c r="AM1" s="44"/>
+      <c r="AN1" s="44"/>
+      <c r="AO1" s="44"/>
+      <c r="AP1" s="44"/>
+      <c r="AQ1" s="44"/>
+      <c r="AR1" s="44"/>
+      <c r="AS1" s="44"/>
+      <c r="AT1" s="44"/>
+      <c r="AU1" s="44"/>
+      <c r="AV1" s="44"/>
+      <c r="AW1" s="44"/>
+      <c r="AX1" s="44"/>
+      <c r="AY1" s="44"/>
+      <c r="AZ1" s="44"/>
+      <c r="BA1" s="44"/>
+      <c r="BB1" s="44"/>
+      <c r="BC1" s="44"/>
+      <c r="BD1" s="44"/>
+      <c r="BE1" s="44"/>
+      <c r="BF1" s="44"/>
+      <c r="BG1" s="44"/>
+      <c r="BH1" s="44"/>
+      <c r="BI1" s="44"/>
       <c r="BJ1" s="2"/>
       <c r="BK1" s="2"/>
       <c r="BL1" s="2"/>
       <c r="BM1" s="2"/>
       <c r="BN1" s="2"/>
       <c r="BO1" s="2"/>
       <c r="BP1" s="2"/>
       <c r="BQ1" s="2"/>
       <c r="BR1" s="2"/>
       <c r="BS1" s="2"/>
       <c r="BT1" s="2"/>
       <c r="BU1" s="2"/>
       <c r="BV1" s="2"/>
       <c r="BW1" s="2"/>
       <c r="BX1" s="2"/>
     </row>
     <row r="2" spans="1:109" ht="18.75" customHeight="1" thickBot="1">
       <c r="A2" s="4"/>
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
       <c r="I2" s="4"/>
       <c r="J2" s="4"/>
-      <c r="K2" s="32" t="s">
+      <c r="K2" s="37" t="s">
         <v>0</v>
       </c>
-      <c r="L2" s="32"/>
-      <c r="M2" s="32"/>
+      <c r="L2" s="37"/>
+      <c r="M2" s="37"/>
       <c r="N2" s="4"/>
       <c r="O2" s="4"/>
       <c r="P2" s="4"/>
       <c r="Q2" s="4"/>
       <c r="R2" s="4"/>
       <c r="S2" s="4"/>
       <c r="T2" s="4"/>
       <c r="U2" s="4"/>
       <c r="V2" s="4"/>
-      <c r="W2" s="32" t="s">
+      <c r="W2" s="37" t="s">
         <v>0</v>
       </c>
-      <c r="X2" s="32"/>
-      <c r="Y2" s="32"/>
+      <c r="X2" s="37"/>
+      <c r="Y2" s="37"/>
       <c r="Z2" s="4"/>
       <c r="AA2" s="4"/>
       <c r="AB2" s="4"/>
       <c r="AC2" s="4"/>
       <c r="AD2" s="4"/>
       <c r="AE2" s="4"/>
       <c r="AF2" s="4"/>
       <c r="AG2" s="4"/>
-      <c r="AH2" s="32" t="s">
+      <c r="AH2" s="37" t="s">
         <v>0</v>
       </c>
-      <c r="AI2" s="32"/>
-[...1 lines deleted...]
-      <c r="AK2" s="32"/>
+      <c r="AI2" s="37"/>
+      <c r="AJ2" s="37"/>
+      <c r="AK2" s="37"/>
       <c r="AL2" s="4"/>
       <c r="AM2" s="4"/>
       <c r="AN2" s="4"/>
       <c r="AO2" s="4"/>
       <c r="AP2" s="4"/>
       <c r="AQ2" s="4"/>
       <c r="AR2" s="4"/>
       <c r="AS2" s="4"/>
-      <c r="AT2" s="32" t="s">
+      <c r="AT2" s="37" t="s">
         <v>0</v>
       </c>
-      <c r="AU2" s="32"/>
-[...1 lines deleted...]
-      <c r="AW2" s="32"/>
+      <c r="AU2" s="37"/>
+      <c r="AV2" s="37"/>
+      <c r="AW2" s="37"/>
       <c r="AX2" s="4"/>
       <c r="AY2" s="4"/>
       <c r="AZ2" s="4"/>
       <c r="BA2" s="4"/>
       <c r="BB2" s="4"/>
       <c r="BC2" s="4"/>
       <c r="BD2" s="4"/>
       <c r="BE2" s="4"/>
-      <c r="BF2" s="32" t="s">
+      <c r="BF2" s="37" t="s">
         <v>0</v>
       </c>
-      <c r="BG2" s="32"/>
-[...1 lines deleted...]
-      <c r="BI2" s="32"/>
+      <c r="BG2" s="37"/>
+      <c r="BH2" s="37"/>
+      <c r="BI2" s="37"/>
       <c r="BJ2" s="4"/>
       <c r="BK2" s="4"/>
       <c r="BL2" s="4"/>
       <c r="BM2" s="4"/>
       <c r="BN2" s="4"/>
       <c r="BO2" s="4"/>
       <c r="BP2" s="4"/>
       <c r="BQ2" s="4"/>
-      <c r="BR2" s="32" t="s">
+      <c r="BR2" s="37" t="s">
         <v>0</v>
       </c>
-      <c r="BS2" s="32"/>
-[...1 lines deleted...]
-      <c r="BU2" s="32"/>
+      <c r="BS2" s="37"/>
+      <c r="BT2" s="37"/>
+      <c r="BU2" s="37"/>
       <c r="BV2" s="4"/>
       <c r="BW2" s="4"/>
       <c r="BX2" s="4"/>
       <c r="BY2" s="4"/>
       <c r="BZ2" s="4"/>
       <c r="CA2" s="4"/>
       <c r="CB2" s="4"/>
       <c r="CC2" s="4"/>
-      <c r="CD2" s="32" t="s">
+      <c r="CD2" s="37" t="s">
         <v>0</v>
       </c>
-      <c r="CE2" s="32"/>
-[...1 lines deleted...]
-      <c r="CG2" s="32"/>
+      <c r="CE2" s="37"/>
+      <c r="CF2" s="37"/>
+      <c r="CG2" s="37"/>
       <c r="CH2" s="4"/>
       <c r="CI2" s="4"/>
       <c r="CJ2" s="4"/>
       <c r="CK2" s="4"/>
       <c r="CL2" s="4"/>
       <c r="CM2" s="4"/>
       <c r="CN2" s="4"/>
       <c r="CO2" s="4"/>
-      <c r="CP2" s="32" t="s">
+      <c r="CP2" s="37" t="s">
         <v>0</v>
       </c>
-      <c r="CQ2" s="32"/>
-[...1 lines deleted...]
-      <c r="CS2" s="32"/>
+      <c r="CQ2" s="37"/>
+      <c r="CR2" s="37"/>
+      <c r="CS2" s="37"/>
       <c r="CT2" s="4"/>
       <c r="CU2" s="4"/>
       <c r="CV2" s="4"/>
       <c r="CW2" s="4"/>
       <c r="CX2" s="4"/>
       <c r="CY2" s="4"/>
       <c r="CZ2" s="4"/>
       <c r="DA2" s="4"/>
-      <c r="DB2" s="32" t="s">
+      <c r="DB2" s="37" t="s">
         <v>0</v>
       </c>
-      <c r="DC2" s="32"/>
-[...1 lines deleted...]
-      <c r="DE2" s="32"/>
+      <c r="DC2" s="37"/>
+      <c r="DD2" s="37"/>
+      <c r="DE2" s="37"/>
     </row>
     <row r="3" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A3" s="34"/>
-      <c r="B3" s="29" t="s">
+      <c r="A3" s="41"/>
+      <c r="B3" s="38" t="s">
         <v>14</v>
       </c>
-      <c r="C3" s="30"/>
-[...10 lines deleted...]
-      <c r="N3" s="29" t="s">
+      <c r="C3" s="39"/>
+      <c r="D3" s="39"/>
+      <c r="E3" s="39"/>
+      <c r="F3" s="39"/>
+      <c r="G3" s="39"/>
+      <c r="H3" s="39"/>
+      <c r="I3" s="39"/>
+      <c r="J3" s="39"/>
+      <c r="K3" s="39"/>
+      <c r="L3" s="39"/>
+      <c r="M3" s="40"/>
+      <c r="N3" s="38" t="s">
         <v>15</v>
       </c>
-      <c r="O3" s="30"/>
-[...10 lines deleted...]
-      <c r="Z3" s="29" t="s">
+      <c r="O3" s="39"/>
+      <c r="P3" s="39"/>
+      <c r="Q3" s="39"/>
+      <c r="R3" s="39"/>
+      <c r="S3" s="39"/>
+      <c r="T3" s="39"/>
+      <c r="U3" s="39"/>
+      <c r="V3" s="39"/>
+      <c r="W3" s="39"/>
+      <c r="X3" s="39"/>
+      <c r="Y3" s="40"/>
+      <c r="Z3" s="38" t="s">
         <v>17</v>
       </c>
-      <c r="AA3" s="30"/>
-[...10 lines deleted...]
-      <c r="AL3" s="29" t="s">
+      <c r="AA3" s="39"/>
+      <c r="AB3" s="39"/>
+      <c r="AC3" s="39"/>
+      <c r="AD3" s="39"/>
+      <c r="AE3" s="39"/>
+      <c r="AF3" s="39"/>
+      <c r="AG3" s="39"/>
+      <c r="AH3" s="39"/>
+      <c r="AI3" s="39"/>
+      <c r="AJ3" s="39"/>
+      <c r="AK3" s="40"/>
+      <c r="AL3" s="38" t="s">
         <v>18</v>
       </c>
-      <c r="AM3" s="30"/>
-[...10 lines deleted...]
-      <c r="AX3" s="29" t="s">
+      <c r="AM3" s="39"/>
+      <c r="AN3" s="39"/>
+      <c r="AO3" s="39"/>
+      <c r="AP3" s="39"/>
+      <c r="AQ3" s="39"/>
+      <c r="AR3" s="39"/>
+      <c r="AS3" s="39"/>
+      <c r="AT3" s="39"/>
+      <c r="AU3" s="39"/>
+      <c r="AV3" s="39"/>
+      <c r="AW3" s="40"/>
+      <c r="AX3" s="38" t="s">
         <v>16</v>
       </c>
-      <c r="AY3" s="30"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="29" t="s">
+      <c r="AY3" s="39"/>
+      <c r="AZ3" s="39"/>
+      <c r="BA3" s="39"/>
+      <c r="BB3" s="39"/>
+      <c r="BC3" s="39"/>
+      <c r="BD3" s="39"/>
+      <c r="BE3" s="39"/>
+      <c r="BF3" s="39"/>
+      <c r="BG3" s="39"/>
+      <c r="BH3" s="39"/>
+      <c r="BI3" s="40"/>
+      <c r="BJ3" s="38" t="s">
         <v>20</v>
       </c>
-      <c r="BK3" s="30"/>
-[...10 lines deleted...]
-      <c r="BV3" s="29" t="s">
+      <c r="BK3" s="39"/>
+      <c r="BL3" s="39"/>
+      <c r="BM3" s="39"/>
+      <c r="BN3" s="39"/>
+      <c r="BO3" s="39"/>
+      <c r="BP3" s="39"/>
+      <c r="BQ3" s="39"/>
+      <c r="BR3" s="39"/>
+      <c r="BS3" s="39"/>
+      <c r="BT3" s="39"/>
+      <c r="BU3" s="40"/>
+      <c r="BV3" s="38" t="s">
         <v>34</v>
       </c>
-      <c r="BW3" s="30"/>
-[...10 lines deleted...]
-      <c r="CH3" s="29" t="s">
+      <c r="BW3" s="39"/>
+      <c r="BX3" s="39"/>
+      <c r="BY3" s="39"/>
+      <c r="BZ3" s="39"/>
+      <c r="CA3" s="39"/>
+      <c r="CB3" s="39"/>
+      <c r="CC3" s="39"/>
+      <c r="CD3" s="39"/>
+      <c r="CE3" s="39"/>
+      <c r="CF3" s="39"/>
+      <c r="CG3" s="40"/>
+      <c r="CH3" s="38" t="s">
         <v>35</v>
       </c>
-      <c r="CI3" s="30"/>
-[...10 lines deleted...]
-      <c r="CT3" s="29" t="s">
+      <c r="CI3" s="39"/>
+      <c r="CJ3" s="39"/>
+      <c r="CK3" s="39"/>
+      <c r="CL3" s="39"/>
+      <c r="CM3" s="39"/>
+      <c r="CN3" s="39"/>
+      <c r="CO3" s="39"/>
+      <c r="CP3" s="39"/>
+      <c r="CQ3" s="39"/>
+      <c r="CR3" s="39"/>
+      <c r="CS3" s="40"/>
+      <c r="CT3" s="38" t="s">
         <v>36</v>
       </c>
-      <c r="CU3" s="30"/>
-[...9 lines deleted...]
-      <c r="DE3" s="31"/>
+      <c r="CU3" s="39"/>
+      <c r="CV3" s="39"/>
+      <c r="CW3" s="39"/>
+      <c r="CX3" s="39"/>
+      <c r="CY3" s="39"/>
+      <c r="CZ3" s="39"/>
+      <c r="DA3" s="39"/>
+      <c r="DB3" s="39"/>
+      <c r="DC3" s="39"/>
+      <c r="DD3" s="39"/>
+      <c r="DE3" s="40"/>
     </row>
     <row r="4" spans="1:109" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A4" s="35"/>
+      <c r="A4" s="42"/>
       <c r="B4" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="6" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="6" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="5" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="6" t="s">
         <v>5</v>
       </c>
       <c r="G4" s="6" t="s">
         <v>6</v>
       </c>
       <c r="H4" s="6" t="s">
         <v>7</v>
       </c>
       <c r="I4" s="6" t="s">
         <v>8</v>
       </c>
       <c r="J4" s="6" t="s">
@@ -7161,54 +13927,56 @@
       </c>
       <c r="CN5" s="12">
         <v>3060.9377745398433</v>
       </c>
       <c r="CO5" s="12">
         <v>2686.0929927490429</v>
       </c>
       <c r="CP5" s="9">
         <v>8024.8315145107608</v>
       </c>
       <c r="CQ5" s="9">
         <v>3805.2049080973543</v>
       </c>
       <c r="CR5" s="9">
         <v>4738.9815080227263</v>
       </c>
       <c r="CS5" s="9">
         <v>6353.2584739912481</v>
       </c>
       <c r="CT5" s="21">
         <v>2190.4</v>
       </c>
       <c r="CU5" s="25">
         <v>3265.6</v>
       </c>
-      <c r="CV5" s="37">
+      <c r="CV5" s="29">
         <v>1825.6</v>
       </c>
-      <c r="CW5" s="9"/>
+      <c r="CW5" s="45">
+        <v>3487</v>
+      </c>
       <c r="CX5" s="10"/>
       <c r="CY5" s="12"/>
       <c r="CZ5" s="12"/>
       <c r="DA5" s="12"/>
       <c r="DB5" s="9"/>
       <c r="DC5" s="9"/>
       <c r="DD5" s="9"/>
       <c r="DE5" s="9"/>
     </row>
     <row r="6" spans="1:109">
       <c r="A6" s="14" t="s">
         <v>22</v>
       </c>
       <c r="B6" s="9">
         <v>29.860530326379116</v>
       </c>
       <c r="C6" s="9">
         <v>39.731522201940095</v>
       </c>
       <c r="D6" s="9">
         <v>30.142818702371731</v>
       </c>
       <c r="E6" s="9">
         <v>27.161759609323752</v>
       </c>
@@ -7472,54 +14240,56 @@
       </c>
       <c r="CN6" s="12">
         <v>23.597345357711781</v>
       </c>
       <c r="CO6" s="12">
         <v>28.562132275953925</v>
       </c>
       <c r="CP6" s="9">
         <v>89.007928303705114</v>
       </c>
       <c r="CQ6" s="9">
         <v>32.147482452260974</v>
       </c>
       <c r="CR6" s="9">
         <v>396.45677408941498</v>
       </c>
       <c r="CS6" s="9">
         <v>393.93138724728033</v>
       </c>
       <c r="CT6" s="21">
         <v>20.100000000000001</v>
       </c>
       <c r="CU6" s="25">
         <v>76</v>
       </c>
-      <c r="CV6" s="37">
+      <c r="CV6" s="29">
         <v>48.3</v>
       </c>
-      <c r="CW6" s="9"/>
+      <c r="CW6" s="45">
+        <v>89.2</v>
+      </c>
       <c r="CX6" s="9"/>
       <c r="CY6" s="9"/>
       <c r="CZ6" s="12"/>
       <c r="DA6" s="12"/>
       <c r="DB6" s="9"/>
       <c r="DC6" s="9"/>
       <c r="DD6" s="9"/>
       <c r="DE6" s="9"/>
     </row>
     <row r="7" spans="1:109">
       <c r="A7" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B7" s="9">
         <v>14.031453058197364</v>
       </c>
       <c r="C7" s="9">
         <v>25.775866392598239</v>
       </c>
       <c r="D7" s="9">
         <v>14.795211816363942</v>
       </c>
       <c r="E7" s="9">
         <v>40.958026187884393</v>
       </c>
@@ -7783,54 +14553,56 @@
       </c>
       <c r="CN7" s="12">
         <v>62.812742911988906</v>
       </c>
       <c r="CO7" s="12">
         <v>46.537073703560559</v>
       </c>
       <c r="CP7" s="9">
         <v>223.0531608779489</v>
       </c>
       <c r="CQ7" s="9">
         <v>81.652985980224457</v>
       </c>
       <c r="CR7" s="9">
         <v>245.19104633262603</v>
       </c>
       <c r="CS7" s="9">
         <v>391.53163474254535</v>
       </c>
       <c r="CT7" s="21">
         <v>25.1</v>
       </c>
       <c r="CU7" s="25">
         <v>74.8</v>
       </c>
-      <c r="CV7" s="37">
+      <c r="CV7" s="29">
         <v>54.7</v>
       </c>
-      <c r="CW7" s="9"/>
+      <c r="CW7" s="45">
+        <v>196.4</v>
+      </c>
       <c r="CX7" s="9"/>
       <c r="CY7" s="9"/>
       <c r="CZ7" s="12"/>
       <c r="DA7" s="12"/>
       <c r="DB7" s="9"/>
       <c r="DC7" s="9"/>
       <c r="DD7" s="9"/>
       <c r="DE7" s="9"/>
     </row>
     <row r="8" spans="1:109">
       <c r="A8" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B8" s="9">
         <v>142.59386375063315</v>
       </c>
       <c r="C8" s="8">
         <v>190.8895100563698</v>
       </c>
       <c r="D8" s="9">
         <v>62.807781940490095</v>
       </c>
       <c r="E8" s="9">
         <v>129.61140712819511</v>
       </c>
@@ -8094,54 +14866,56 @@
       </c>
       <c r="CN8" s="12">
         <v>379.65801815887602</v>
       </c>
       <c r="CO8" s="12">
         <v>325.38801993966035</v>
       </c>
       <c r="CP8" s="9">
         <v>939.28648262010017</v>
       </c>
       <c r="CQ8" s="9">
         <v>510.29685243503081</v>
       </c>
       <c r="CR8" s="9">
         <v>568.38076913215491</v>
       </c>
       <c r="CS8" s="9">
         <v>801.72729081324917</v>
       </c>
       <c r="CT8" s="21">
         <v>197.4</v>
       </c>
       <c r="CU8" s="25">
         <v>376.7</v>
       </c>
-      <c r="CV8" s="37">
+      <c r="CV8" s="29">
         <v>132.1</v>
       </c>
-      <c r="CW8" s="9"/>
+      <c r="CW8" s="45">
+        <v>367.9</v>
+      </c>
       <c r="CX8" s="9"/>
       <c r="CY8" s="9"/>
       <c r="CZ8" s="12"/>
       <c r="DA8" s="12"/>
       <c r="DB8" s="9"/>
       <c r="DC8" s="9"/>
       <c r="DD8" s="9"/>
       <c r="DE8" s="9"/>
     </row>
     <row r="9" spans="1:109">
       <c r="A9" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B9" s="15">
         <v>97.507561185125837</v>
       </c>
       <c r="C9" s="15">
         <v>110.60978578647573</v>
       </c>
       <c r="D9" s="15">
         <v>45.047162361350644</v>
       </c>
       <c r="E9" s="15">
         <v>85.124969117949504</v>
       </c>
@@ -8405,54 +15179,56 @@
       </c>
       <c r="CN9" s="12">
         <v>430.40179052918802</v>
       </c>
       <c r="CO9" s="12">
         <v>348.10612464651206</v>
       </c>
       <c r="CP9" s="9">
         <v>1678.2760632435152</v>
       </c>
       <c r="CQ9" s="9">
         <v>616.88790814969911</v>
       </c>
       <c r="CR9" s="9">
         <v>563.22211149724478</v>
       </c>
       <c r="CS9" s="9">
         <v>996.39674269642023</v>
       </c>
       <c r="CT9" s="21">
         <v>249.2</v>
       </c>
       <c r="CU9" s="25">
         <v>360.4</v>
       </c>
-      <c r="CV9" s="38">
+      <c r="CV9" s="30">
         <v>201.1</v>
       </c>
-      <c r="CW9" s="15"/>
+      <c r="CW9" s="46">
+        <v>610</v>
+      </c>
       <c r="CX9" s="15"/>
       <c r="CY9" s="9"/>
       <c r="CZ9" s="12"/>
       <c r="DA9" s="12"/>
       <c r="DB9" s="9"/>
       <c r="DC9" s="9"/>
       <c r="DD9" s="9"/>
       <c r="DE9" s="9"/>
     </row>
     <row r="10" spans="1:109">
       <c r="A10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="B10" s="9">
         <v>289.29254677614063</v>
       </c>
       <c r="C10" s="9">
         <v>341.46161396509206</v>
       </c>
       <c r="D10" s="9">
         <v>106.53213352489146</v>
       </c>
       <c r="E10" s="9">
         <v>214.2037068266599</v>
       </c>
@@ -8716,54 +15492,56 @@
       </c>
       <c r="CN10" s="12">
         <v>750.36139775298693</v>
       </c>
       <c r="CO10" s="12">
         <v>527.56704702016918</v>
       </c>
       <c r="CP10" s="9">
         <v>2466.8795080992804</v>
       </c>
       <c r="CQ10" s="9">
         <v>934.15286502497577</v>
       </c>
       <c r="CR10" s="9">
         <v>751.12932341045587</v>
       </c>
       <c r="CS10" s="9">
         <v>1317.5341069665201</v>
       </c>
       <c r="CT10" s="21">
         <v>441.6</v>
       </c>
       <c r="CU10" s="25">
         <v>708.1</v>
       </c>
-      <c r="CV10" s="37">
+      <c r="CV10" s="29">
         <v>325</v>
       </c>
-      <c r="CW10" s="9"/>
+      <c r="CW10" s="45">
+        <v>599.29999999999995</v>
+      </c>
       <c r="CX10" s="9"/>
       <c r="CY10" s="9"/>
       <c r="CZ10" s="12"/>
       <c r="DA10" s="12"/>
       <c r="DB10" s="9"/>
       <c r="DC10" s="9"/>
       <c r="DD10" s="9"/>
       <c r="DE10" s="9"/>
     </row>
     <row r="11" spans="1:109">
       <c r="A11" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B11" s="9">
         <v>52.795964781943972</v>
       </c>
       <c r="C11" s="9">
         <v>70.31184328247852</v>
       </c>
       <c r="D11" s="9">
         <v>41.627937661537786</v>
       </c>
       <c r="E11" s="9">
         <v>55.725522934630362</v>
       </c>
@@ -9027,54 +15805,56 @@
       </c>
       <c r="CN11" s="12">
         <v>659.89355230755484</v>
       </c>
       <c r="CO11" s="12">
         <v>666.23409079091118</v>
       </c>
       <c r="CP11" s="9">
         <v>1287.3947864100214</v>
       </c>
       <c r="CQ11" s="9">
         <v>803.21765096900049</v>
       </c>
       <c r="CR11" s="9">
         <v>1042.0158052294219</v>
       </c>
       <c r="CS11" s="9">
         <v>1420.2624944442755</v>
       </c>
       <c r="CT11" s="21">
         <v>718.9</v>
       </c>
       <c r="CU11" s="25">
         <v>922.5</v>
       </c>
-      <c r="CV11" s="37">
+      <c r="CV11" s="29">
         <v>887.4</v>
       </c>
-      <c r="CW11" s="9"/>
+      <c r="CW11" s="45">
+        <v>771.8</v>
+      </c>
       <c r="CX11" s="9"/>
       <c r="CY11" s="9"/>
       <c r="CZ11" s="12"/>
       <c r="DA11" s="12"/>
       <c r="DB11" s="9"/>
       <c r="DC11" s="9"/>
       <c r="DD11" s="9"/>
       <c r="DE11" s="9"/>
     </row>
     <row r="12" spans="1:109">
       <c r="A12" s="14" t="s">
         <v>28</v>
       </c>
       <c r="B12" s="9">
         <v>74.983476189006808</v>
       </c>
       <c r="C12" s="9">
         <v>100.991485539461</v>
       </c>
       <c r="D12" s="9">
         <v>64.731598090799139</v>
       </c>
       <c r="E12" s="9">
         <v>72.160754919554563</v>
       </c>
@@ -9338,54 +16118,56 @@
       </c>
       <c r="CN12" s="12">
         <v>754.21292752153681</v>
       </c>
       <c r="CO12" s="12">
         <v>743.69850437227581</v>
       </c>
       <c r="CP12" s="9">
         <v>1340.9335849561908</v>
       </c>
       <c r="CQ12" s="9">
         <v>826.849163086163</v>
       </c>
       <c r="CR12" s="11">
         <v>1172.5856783314073</v>
       </c>
       <c r="CS12" s="11">
         <v>1031.874817080957</v>
       </c>
       <c r="CT12" s="21">
         <v>538</v>
       </c>
       <c r="CU12" s="25">
         <v>747</v>
       </c>
-      <c r="CV12" s="37">
+      <c r="CV12" s="29">
         <v>177.1</v>
       </c>
-      <c r="CW12" s="9"/>
+      <c r="CW12" s="45">
+        <v>852.5</v>
+      </c>
       <c r="CX12" s="9"/>
       <c r="CY12" s="9"/>
       <c r="CZ12" s="12"/>
       <c r="DA12" s="12"/>
       <c r="DB12" s="9"/>
       <c r="DC12" s="9"/>
       <c r="DD12" s="11"/>
       <c r="DE12" s="11"/>
     </row>
     <row r="13" spans="1:109">
       <c r="A13" s="2"/>
       <c r="B13" s="2"/>
       <c r="C13" s="2"/>
       <c r="D13" s="2"/>
       <c r="E13" s="2"/>
       <c r="F13" s="2"/>
       <c r="G13" s="2"/>
       <c r="H13" s="2"/>
       <c r="I13" s="2"/>
       <c r="J13" s="2"/>
       <c r="K13" s="2"/>
       <c r="L13" s="2"/>
       <c r="M13" s="2"/>
       <c r="N13" s="2"/>
       <c r="O13" s="2"/>
@@ -9430,389 +16212,389 @@
       <c r="BB13" s="2"/>
       <c r="BC13" s="2"/>
       <c r="BD13" s="2"/>
       <c r="BE13" s="2"/>
       <c r="BF13" s="2"/>
       <c r="BG13" s="2"/>
       <c r="BH13" s="2"/>
       <c r="BI13" s="2"/>
       <c r="BJ13" s="2"/>
       <c r="BK13" s="2"/>
       <c r="BL13" s="2"/>
       <c r="BM13" s="2"/>
       <c r="BN13" s="2"/>
       <c r="BO13" s="2"/>
       <c r="BP13" s="2"/>
       <c r="BQ13" s="2"/>
       <c r="BR13" s="2"/>
       <c r="BS13" s="2"/>
       <c r="BT13" s="2"/>
       <c r="BU13" s="2"/>
       <c r="BV13" s="2"/>
       <c r="BW13" s="2"/>
       <c r="BX13" s="2"/>
     </row>
     <row r="14" spans="1:109" ht="21" customHeight="1">
-      <c r="A14" s="33" t="s">
+      <c r="A14" s="44" t="s">
         <v>31</v>
       </c>
-      <c r="B14" s="33"/>
-[...58 lines deleted...]
-      <c r="BI14" s="33"/>
+      <c r="B14" s="44"/>
+      <c r="C14" s="44"/>
+      <c r="D14" s="44"/>
+      <c r="E14" s="44"/>
+      <c r="F14" s="44"/>
+      <c r="G14" s="44"/>
+      <c r="H14" s="44"/>
+      <c r="I14" s="44"/>
+      <c r="J14" s="44"/>
+      <c r="K14" s="44"/>
+      <c r="L14" s="44"/>
+      <c r="M14" s="44"/>
+      <c r="N14" s="44"/>
+      <c r="O14" s="44"/>
+      <c r="P14" s="44"/>
+      <c r="Q14" s="44"/>
+      <c r="R14" s="44"/>
+      <c r="S14" s="44"/>
+      <c r="T14" s="44"/>
+      <c r="U14" s="44"/>
+      <c r="V14" s="44"/>
+      <c r="W14" s="44"/>
+      <c r="X14" s="44"/>
+      <c r="Y14" s="44"/>
+      <c r="Z14" s="44"/>
+      <c r="AA14" s="44"/>
+      <c r="AB14" s="44"/>
+      <c r="AC14" s="44"/>
+      <c r="AD14" s="44"/>
+      <c r="AE14" s="44"/>
+      <c r="AF14" s="44"/>
+      <c r="AG14" s="44"/>
+      <c r="AH14" s="44"/>
+      <c r="AI14" s="44"/>
+      <c r="AJ14" s="44"/>
+      <c r="AK14" s="44"/>
+      <c r="AL14" s="44"/>
+      <c r="AM14" s="44"/>
+      <c r="AN14" s="44"/>
+      <c r="AO14" s="44"/>
+      <c r="AP14" s="44"/>
+      <c r="AQ14" s="44"/>
+      <c r="AR14" s="44"/>
+      <c r="AS14" s="44"/>
+      <c r="AT14" s="44"/>
+      <c r="AU14" s="44"/>
+      <c r="AV14" s="44"/>
+      <c r="AW14" s="44"/>
+      <c r="AX14" s="44"/>
+      <c r="AY14" s="44"/>
+      <c r="AZ14" s="44"/>
+      <c r="BA14" s="44"/>
+      <c r="BB14" s="44"/>
+      <c r="BC14" s="44"/>
+      <c r="BD14" s="44"/>
+      <c r="BE14" s="44"/>
+      <c r="BF14" s="44"/>
+      <c r="BG14" s="44"/>
+      <c r="BH14" s="44"/>
+      <c r="BI14" s="44"/>
       <c r="BJ14" s="2"/>
       <c r="BK14" s="2"/>
       <c r="BL14" s="2"/>
       <c r="BM14" s="2"/>
       <c r="BN14" s="2"/>
       <c r="BO14" s="2"/>
       <c r="BP14" s="2"/>
       <c r="BQ14" s="2"/>
       <c r="BR14" s="2"/>
       <c r="BS14" s="2"/>
       <c r="BT14" s="2"/>
       <c r="BU14" s="2"/>
       <c r="BV14" s="2"/>
       <c r="BW14" s="2"/>
       <c r="BX14" s="2"/>
     </row>
     <row r="15" spans="1:109" ht="18.75" customHeight="1" thickBot="1">
       <c r="A15" s="4"/>
       <c r="B15" s="4"/>
       <c r="C15" s="4"/>
       <c r="D15" s="4"/>
       <c r="E15" s="4"/>
       <c r="F15" s="4"/>
       <c r="G15" s="4"/>
       <c r="H15" s="4"/>
       <c r="I15" s="4"/>
       <c r="J15" s="4"/>
-      <c r="K15" s="32" t="s">
+      <c r="K15" s="37" t="s">
         <v>0</v>
       </c>
-      <c r="L15" s="32"/>
-      <c r="M15" s="32"/>
+      <c r="L15" s="37"/>
+      <c r="M15" s="37"/>
       <c r="N15" s="4"/>
       <c r="O15" s="4"/>
       <c r="P15" s="4"/>
       <c r="Q15" s="4"/>
       <c r="R15" s="4"/>
       <c r="S15" s="4"/>
       <c r="T15" s="4"/>
       <c r="U15" s="4"/>
       <c r="V15" s="4"/>
-      <c r="W15" s="32" t="s">
+      <c r="W15" s="37" t="s">
         <v>0</v>
       </c>
-      <c r="X15" s="32"/>
-      <c r="Y15" s="32"/>
+      <c r="X15" s="37"/>
+      <c r="Y15" s="37"/>
       <c r="Z15" s="4"/>
       <c r="AA15" s="4"/>
       <c r="AB15" s="4"/>
       <c r="AC15" s="4"/>
       <c r="AD15" s="4"/>
       <c r="AE15" s="4"/>
       <c r="AF15" s="4"/>
       <c r="AG15" s="4"/>
-      <c r="AH15" s="32" t="s">
+      <c r="AH15" s="37" t="s">
         <v>0</v>
       </c>
-      <c r="AI15" s="32"/>
-[...1 lines deleted...]
-      <c r="AK15" s="32"/>
+      <c r="AI15" s="37"/>
+      <c r="AJ15" s="37"/>
+      <c r="AK15" s="37"/>
       <c r="AL15" s="4"/>
       <c r="AM15" s="4"/>
       <c r="AN15" s="4"/>
       <c r="AO15" s="4"/>
       <c r="AP15" s="4"/>
       <c r="AQ15" s="4"/>
       <c r="AR15" s="4"/>
       <c r="AS15" s="4"/>
-      <c r="AT15" s="32" t="s">
+      <c r="AT15" s="37" t="s">
         <v>0</v>
       </c>
-      <c r="AU15" s="32"/>
-[...1 lines deleted...]
-      <c r="AW15" s="32"/>
+      <c r="AU15" s="37"/>
+      <c r="AV15" s="37"/>
+      <c r="AW15" s="37"/>
       <c r="AX15" s="4"/>
       <c r="AY15" s="4"/>
       <c r="AZ15" s="4"/>
       <c r="BA15" s="4"/>
       <c r="BB15" s="4"/>
       <c r="BC15" s="4"/>
       <c r="BD15" s="4"/>
       <c r="BE15" s="4"/>
-      <c r="BF15" s="32" t="s">
+      <c r="BF15" s="37" t="s">
         <v>0</v>
       </c>
-      <c r="BG15" s="32"/>
-[...1 lines deleted...]
-      <c r="BI15" s="32"/>
+      <c r="BG15" s="37"/>
+      <c r="BH15" s="37"/>
+      <c r="BI15" s="37"/>
       <c r="BJ15" s="4"/>
       <c r="BK15" s="4"/>
       <c r="BL15" s="4"/>
       <c r="BM15" s="4"/>
       <c r="BN15" s="4"/>
       <c r="BO15" s="4"/>
       <c r="BP15" s="4"/>
       <c r="BQ15" s="4"/>
-      <c r="BR15" s="32" t="s">
+      <c r="BR15" s="37" t="s">
         <v>0</v>
       </c>
-      <c r="BS15" s="32"/>
-[...1 lines deleted...]
-      <c r="BU15" s="32"/>
+      <c r="BS15" s="37"/>
+      <c r="BT15" s="37"/>
+      <c r="BU15" s="37"/>
       <c r="BV15" s="4"/>
       <c r="BW15" s="4"/>
       <c r="BX15" s="4"/>
       <c r="BY15" s="4"/>
       <c r="BZ15" s="4"/>
       <c r="CA15" s="4"/>
       <c r="CB15" s="4"/>
       <c r="CC15" s="4"/>
-      <c r="CD15" s="32" t="s">
+      <c r="CD15" s="37" t="s">
         <v>0</v>
       </c>
-      <c r="CE15" s="32"/>
-[...1 lines deleted...]
-      <c r="CG15" s="32"/>
+      <c r="CE15" s="37"/>
+      <c r="CF15" s="37"/>
+      <c r="CG15" s="37"/>
       <c r="CH15" s="4"/>
       <c r="CI15" s="4"/>
       <c r="CJ15" s="4"/>
       <c r="CK15" s="4"/>
       <c r="CL15" s="4"/>
       <c r="CM15" s="4"/>
       <c r="CN15" s="4"/>
       <c r="CO15" s="4"/>
-      <c r="CP15" s="32" t="s">
+      <c r="CP15" s="37" t="s">
         <v>0</v>
       </c>
-      <c r="CQ15" s="32"/>
-[...1 lines deleted...]
-      <c r="CS15" s="32"/>
+      <c r="CQ15" s="37"/>
+      <c r="CR15" s="37"/>
+      <c r="CS15" s="37"/>
       <c r="CT15" s="4"/>
       <c r="CU15" s="4"/>
       <c r="CV15" s="4"/>
       <c r="CW15" s="4"/>
       <c r="CX15" s="4"/>
       <c r="CY15" s="4"/>
       <c r="CZ15" s="4"/>
       <c r="DA15" s="4"/>
-      <c r="DB15" s="32" t="s">
+      <c r="DB15" s="37" t="s">
         <v>0</v>
       </c>
-      <c r="DC15" s="32"/>
-[...1 lines deleted...]
-      <c r="DE15" s="32"/>
+      <c r="DC15" s="37"/>
+      <c r="DD15" s="37"/>
+      <c r="DE15" s="37"/>
     </row>
     <row r="16" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A16" s="34"/>
-      <c r="B16" s="29" t="s">
+      <c r="A16" s="41"/>
+      <c r="B16" s="38" t="s">
         <v>14</v>
       </c>
-      <c r="C16" s="30"/>
-[...10 lines deleted...]
-      <c r="N16" s="29" t="s">
+      <c r="C16" s="39"/>
+      <c r="D16" s="39"/>
+      <c r="E16" s="39"/>
+      <c r="F16" s="39"/>
+      <c r="G16" s="39"/>
+      <c r="H16" s="39"/>
+      <c r="I16" s="39"/>
+      <c r="J16" s="39"/>
+      <c r="K16" s="39"/>
+      <c r="L16" s="39"/>
+      <c r="M16" s="40"/>
+      <c r="N16" s="38" t="s">
         <v>15</v>
       </c>
-      <c r="O16" s="30"/>
-[...10 lines deleted...]
-      <c r="Z16" s="29" t="s">
+      <c r="O16" s="39"/>
+      <c r="P16" s="39"/>
+      <c r="Q16" s="39"/>
+      <c r="R16" s="39"/>
+      <c r="S16" s="39"/>
+      <c r="T16" s="39"/>
+      <c r="U16" s="39"/>
+      <c r="V16" s="39"/>
+      <c r="W16" s="39"/>
+      <c r="X16" s="39"/>
+      <c r="Y16" s="40"/>
+      <c r="Z16" s="38" t="s">
         <v>17</v>
       </c>
-      <c r="AA16" s="30"/>
-[...10 lines deleted...]
-      <c r="AL16" s="29" t="s">
+      <c r="AA16" s="39"/>
+      <c r="AB16" s="39"/>
+      <c r="AC16" s="39"/>
+      <c r="AD16" s="39"/>
+      <c r="AE16" s="39"/>
+      <c r="AF16" s="39"/>
+      <c r="AG16" s="39"/>
+      <c r="AH16" s="39"/>
+      <c r="AI16" s="39"/>
+      <c r="AJ16" s="39"/>
+      <c r="AK16" s="40"/>
+      <c r="AL16" s="38" t="s">
         <v>18</v>
       </c>
-      <c r="AM16" s="30"/>
-[...10 lines deleted...]
-      <c r="AX16" s="29" t="s">
+      <c r="AM16" s="39"/>
+      <c r="AN16" s="39"/>
+      <c r="AO16" s="39"/>
+      <c r="AP16" s="39"/>
+      <c r="AQ16" s="39"/>
+      <c r="AR16" s="39"/>
+      <c r="AS16" s="39"/>
+      <c r="AT16" s="39"/>
+      <c r="AU16" s="39"/>
+      <c r="AV16" s="39"/>
+      <c r="AW16" s="40"/>
+      <c r="AX16" s="38" t="s">
         <v>16</v>
       </c>
-      <c r="AY16" s="30"/>
-[...10 lines deleted...]
-      <c r="BJ16" s="29" t="s">
+      <c r="AY16" s="39"/>
+      <c r="AZ16" s="39"/>
+      <c r="BA16" s="39"/>
+      <c r="BB16" s="39"/>
+      <c r="BC16" s="39"/>
+      <c r="BD16" s="39"/>
+      <c r="BE16" s="39"/>
+      <c r="BF16" s="39"/>
+      <c r="BG16" s="39"/>
+      <c r="BH16" s="39"/>
+      <c r="BI16" s="40"/>
+      <c r="BJ16" s="38" t="s">
         <v>20</v>
       </c>
-      <c r="BK16" s="30"/>
-[...10 lines deleted...]
-      <c r="BV16" s="29" t="s">
+      <c r="BK16" s="39"/>
+      <c r="BL16" s="39"/>
+      <c r="BM16" s="39"/>
+      <c r="BN16" s="39"/>
+      <c r="BO16" s="39"/>
+      <c r="BP16" s="39"/>
+      <c r="BQ16" s="39"/>
+      <c r="BR16" s="39"/>
+      <c r="BS16" s="39"/>
+      <c r="BT16" s="39"/>
+      <c r="BU16" s="40"/>
+      <c r="BV16" s="38" t="s">
         <v>34</v>
       </c>
-      <c r="BW16" s="30"/>
-[...10 lines deleted...]
-      <c r="CH16" s="29" t="s">
+      <c r="BW16" s="39"/>
+      <c r="BX16" s="39"/>
+      <c r="BY16" s="39"/>
+      <c r="BZ16" s="39"/>
+      <c r="CA16" s="39"/>
+      <c r="CB16" s="39"/>
+      <c r="CC16" s="39"/>
+      <c r="CD16" s="39"/>
+      <c r="CE16" s="39"/>
+      <c r="CF16" s="39"/>
+      <c r="CG16" s="40"/>
+      <c r="CH16" s="38" t="s">
         <v>35</v>
       </c>
-      <c r="CI16" s="30"/>
-[...10 lines deleted...]
-      <c r="CT16" s="29" t="s">
+      <c r="CI16" s="39"/>
+      <c r="CJ16" s="39"/>
+      <c r="CK16" s="39"/>
+      <c r="CL16" s="39"/>
+      <c r="CM16" s="39"/>
+      <c r="CN16" s="39"/>
+      <c r="CO16" s="39"/>
+      <c r="CP16" s="39"/>
+      <c r="CQ16" s="39"/>
+      <c r="CR16" s="39"/>
+      <c r="CS16" s="40"/>
+      <c r="CT16" s="38" t="s">
         <v>36</v>
       </c>
-      <c r="CU16" s="30"/>
-[...9 lines deleted...]
-      <c r="DE16" s="31"/>
+      <c r="CU16" s="39"/>
+      <c r="CV16" s="39"/>
+      <c r="CW16" s="39"/>
+      <c r="CX16" s="39"/>
+      <c r="CY16" s="39"/>
+      <c r="CZ16" s="39"/>
+      <c r="DA16" s="39"/>
+      <c r="DB16" s="39"/>
+      <c r="DC16" s="39"/>
+      <c r="DD16" s="39"/>
+      <c r="DE16" s="40"/>
     </row>
     <row r="17" spans="1:109" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A17" s="35"/>
+      <c r="A17" s="42"/>
       <c r="B17" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>2</v>
       </c>
       <c r="D17" s="6" t="s">
         <v>3</v>
       </c>
       <c r="E17" s="5" t="s">
         <v>4</v>
       </c>
       <c r="F17" s="6" t="s">
         <v>5</v>
       </c>
       <c r="G17" s="6" t="s">
         <v>6</v>
       </c>
       <c r="H17" s="6" t="s">
         <v>7</v>
       </c>
       <c r="I17" s="6" t="s">
         <v>8</v>
       </c>
       <c r="J17" s="6" t="s">
@@ -10392,54 +17174,56 @@
       </c>
       <c r="CN18" s="12">
         <v>2920.5949412065102</v>
       </c>
       <c r="CO18" s="12">
         <v>2545.7501594157097</v>
       </c>
       <c r="CP18" s="9">
         <v>7884.4886811774286</v>
       </c>
       <c r="CQ18" s="9">
         <v>3664.8620747640211</v>
       </c>
       <c r="CR18" s="9">
         <v>4598.6386746893922</v>
       </c>
       <c r="CS18" s="9">
         <v>6212.9156406579141</v>
       </c>
       <c r="CT18" s="22">
         <v>2050</v>
       </c>
       <c r="CU18" s="26">
         <v>3125.3</v>
       </c>
-      <c r="CV18" s="39">
+      <c r="CV18" s="31">
         <v>1552.8</v>
       </c>
-      <c r="CW18" s="9"/>
+      <c r="CW18" s="47">
+        <v>2983</v>
+      </c>
       <c r="CX18" s="10"/>
       <c r="CY18" s="12"/>
       <c r="CZ18" s="12"/>
       <c r="DA18" s="12"/>
       <c r="DB18" s="9"/>
       <c r="DC18" s="9"/>
       <c r="DD18" s="9"/>
       <c r="DE18" s="9"/>
     </row>
     <row r="19" spans="1:109" ht="13.5" customHeight="1">
       <c r="A19" s="14" t="s">
         <v>22</v>
       </c>
       <c r="B19" s="9">
         <v>29.860530326379116</v>
       </c>
       <c r="C19" s="9">
         <v>39.731522201940095</v>
       </c>
       <c r="D19" s="9">
         <v>30.142818702371731</v>
       </c>
       <c r="E19" s="9">
         <v>27.161759609323752</v>
       </c>
@@ -10703,54 +17487,56 @@
       </c>
       <c r="CN19" s="12">
         <v>21.468612024378448</v>
       </c>
       <c r="CO19" s="12">
         <v>26.433398942620592</v>
       </c>
       <c r="CP19" s="9">
         <v>86.879194970371785</v>
       </c>
       <c r="CQ19" s="9">
         <v>30.018749118927637</v>
       </c>
       <c r="CR19" s="9">
         <v>394.32804075608163</v>
       </c>
       <c r="CS19" s="9">
         <v>391.80265391394698</v>
       </c>
       <c r="CT19" s="22">
         <v>18</v>
       </c>
       <c r="CU19" s="26">
         <v>73.900000000000006</v>
       </c>
-      <c r="CV19" s="39">
+      <c r="CV19" s="31">
         <v>46.2</v>
       </c>
-      <c r="CW19" s="9"/>
+      <c r="CW19" s="47">
+        <v>36.1</v>
+      </c>
       <c r="CX19" s="9"/>
       <c r="CY19" s="9"/>
       <c r="CZ19" s="12"/>
       <c r="DA19" s="12"/>
       <c r="DB19" s="9"/>
       <c r="DC19" s="9"/>
       <c r="DD19" s="9"/>
       <c r="DE19" s="9"/>
     </row>
     <row r="20" spans="1:109" ht="13.5" customHeight="1">
       <c r="A20" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B20" s="9">
         <v>14.031453058197364</v>
       </c>
       <c r="C20" s="9">
         <v>25.775866392598239</v>
       </c>
       <c r="D20" s="9">
         <v>14.795211816363942</v>
       </c>
       <c r="E20" s="9">
         <v>40.958026187884393</v>
       </c>
@@ -11014,54 +17800,56 @@
       </c>
       <c r="CN20" s="12">
         <v>62.482826245322237</v>
       </c>
       <c r="CO20" s="12">
         <v>46.207157036893889</v>
       </c>
       <c r="CP20" s="9">
         <v>222.72324421128224</v>
       </c>
       <c r="CQ20" s="9">
         <v>81.323069313557795</v>
       </c>
       <c r="CR20" s="9">
         <v>244.86112966595937</v>
       </c>
       <c r="CS20" s="9">
         <v>391.20171807587866</v>
       </c>
       <c r="CT20" s="22">
         <v>24.8</v>
       </c>
       <c r="CU20" s="26">
         <v>74.5</v>
       </c>
-      <c r="CV20" s="39">
+      <c r="CV20" s="31">
         <v>54.4</v>
       </c>
-      <c r="CW20" s="9"/>
+      <c r="CW20" s="47">
+        <v>195.2</v>
+      </c>
       <c r="CX20" s="9"/>
       <c r="CY20" s="9"/>
       <c r="CZ20" s="12"/>
       <c r="DA20" s="12"/>
       <c r="DB20" s="9"/>
       <c r="DC20" s="9"/>
       <c r="DD20" s="9"/>
       <c r="DE20" s="9"/>
     </row>
     <row r="21" spans="1:109">
       <c r="A21" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B21" s="9">
         <v>142.59386375063315</v>
       </c>
       <c r="C21" s="9">
         <v>190.8895100563698</v>
       </c>
       <c r="D21" s="9">
         <v>62.807781940490095</v>
       </c>
       <c r="E21" s="9">
         <v>129.61140712819511</v>
       </c>
@@ -11325,54 +18113,56 @@
       </c>
       <c r="CN21" s="12">
         <v>379.56534315887603</v>
       </c>
       <c r="CO21" s="12">
         <v>325.29534493966037</v>
       </c>
       <c r="CP21" s="9">
         <v>939.19380762010019</v>
       </c>
       <c r="CQ21" s="9">
         <v>510.20417743503083</v>
       </c>
       <c r="CR21" s="9">
         <v>568.28809413215492</v>
       </c>
       <c r="CS21" s="9">
         <v>801.63461581324918</v>
       </c>
       <c r="CT21" s="22">
         <v>197.3</v>
       </c>
       <c r="CU21" s="26">
         <v>376.6</v>
       </c>
-      <c r="CV21" s="39">
+      <c r="CV21" s="31">
         <v>131.69999999999999</v>
       </c>
-      <c r="CW21" s="9"/>
+      <c r="CW21" s="47">
+        <v>367.7</v>
+      </c>
       <c r="CX21" s="9"/>
       <c r="CY21" s="9"/>
       <c r="CZ21" s="12"/>
       <c r="DA21" s="12"/>
       <c r="DB21" s="9"/>
       <c r="DC21" s="9"/>
       <c r="DD21" s="9"/>
       <c r="DE21" s="9"/>
     </row>
     <row r="22" spans="1:109">
       <c r="A22" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B22" s="15">
         <v>97.507561185125837</v>
       </c>
       <c r="C22" s="15">
         <v>110.60978578647573</v>
       </c>
       <c r="D22" s="15">
         <v>45.047162361350644</v>
       </c>
       <c r="E22" s="15">
         <v>85.124969117949504</v>
       </c>
@@ -11636,54 +18426,56 @@
       </c>
       <c r="CN22" s="12">
         <v>333.38612386252134</v>
       </c>
       <c r="CO22" s="12">
         <v>251.09045797984541</v>
       </c>
       <c r="CP22" s="9">
         <v>1581.2603965768485</v>
       </c>
       <c r="CQ22" s="9">
         <v>519.87224148303255</v>
       </c>
       <c r="CR22" s="9">
         <v>466.20644483057811</v>
       </c>
       <c r="CS22" s="9">
         <v>899.38107602975367</v>
       </c>
       <c r="CT22" s="22">
         <v>152.19999999999999</v>
       </c>
       <c r="CU22" s="26">
         <v>263.39999999999998</v>
       </c>
-      <c r="CV22" s="40">
+      <c r="CV22" s="32">
         <v>116.9</v>
       </c>
-      <c r="CW22" s="15"/>
+      <c r="CW22" s="48">
+        <v>353</v>
+      </c>
       <c r="CX22" s="15"/>
       <c r="CY22" s="9"/>
       <c r="CZ22" s="12"/>
       <c r="DA22" s="12"/>
       <c r="DB22" s="9"/>
       <c r="DC22" s="9"/>
       <c r="DD22" s="9"/>
       <c r="DE22" s="9"/>
     </row>
     <row r="23" spans="1:109">
       <c r="A23" s="14" t="s">
         <v>26</v>
       </c>
       <c r="B23" s="9">
         <v>289.29254677614063</v>
       </c>
       <c r="C23" s="9">
         <v>341.46161396509206</v>
       </c>
       <c r="D23" s="9">
         <v>106.53213352489146</v>
       </c>
       <c r="E23" s="9">
         <v>214.2037068266599</v>
       </c>
@@ -11947,54 +18739,56 @@
       </c>
       <c r="CN23" s="12">
         <v>750.26528108632021</v>
       </c>
       <c r="CO23" s="12">
         <v>527.47093035350247</v>
       </c>
       <c r="CP23" s="9">
         <v>2466.7833914326138</v>
       </c>
       <c r="CQ23" s="9">
         <v>934.05674835830905</v>
       </c>
       <c r="CR23" s="9">
         <v>751.03320674378915</v>
       </c>
       <c r="CS23" s="9">
         <v>1317.4379902998535</v>
       </c>
       <c r="CT23" s="22">
         <v>441.5</v>
       </c>
       <c r="CU23" s="26">
         <v>708</v>
       </c>
-      <c r="CV23" s="39">
+      <c r="CV23" s="31">
         <v>269.3</v>
       </c>
-      <c r="CW23" s="9"/>
+      <c r="CW23" s="47">
+        <v>577.4</v>
+      </c>
       <c r="CX23" s="9"/>
       <c r="CY23" s="9"/>
       <c r="CZ23" s="12"/>
       <c r="DA23" s="12"/>
       <c r="DB23" s="9"/>
       <c r="DC23" s="9"/>
       <c r="DD23" s="9"/>
       <c r="DE23" s="9"/>
     </row>
     <row r="24" spans="1:109">
       <c r="A24" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B24" s="9">
         <v>52.795964781943972</v>
       </c>
       <c r="C24" s="9">
         <v>70.31184328247852</v>
       </c>
       <c r="D24" s="9">
         <v>41.627937661537786</v>
       </c>
       <c r="E24" s="9">
         <v>55.725522934630362</v>
       </c>
@@ -12258,54 +19052,56 @@
       </c>
       <c r="CN24" s="12">
         <v>659.89355230755484</v>
       </c>
       <c r="CO24" s="12">
         <v>666.23409079091118</v>
       </c>
       <c r="CP24" s="9">
         <v>1287.3947864100214</v>
       </c>
       <c r="CQ24" s="9">
         <v>803.21765096900049</v>
       </c>
       <c r="CR24" s="9">
         <v>1042.0158052294219</v>
       </c>
       <c r="CS24" s="9">
         <v>1420.2624944442755</v>
       </c>
       <c r="CT24" s="22">
         <v>718.9</v>
       </c>
       <c r="CU24" s="26">
         <v>922.5</v>
       </c>
-      <c r="CV24" s="39">
+      <c r="CV24" s="31">
         <v>797.9</v>
       </c>
-      <c r="CW24" s="9"/>
+      <c r="CW24" s="47">
+        <v>736.6</v>
+      </c>
       <c r="CX24" s="9"/>
       <c r="CY24" s="9"/>
       <c r="CZ24" s="12"/>
       <c r="DA24" s="12"/>
       <c r="DB24" s="9"/>
       <c r="DC24" s="9"/>
       <c r="DD24" s="9"/>
       <c r="DE24" s="9"/>
     </row>
     <row r="25" spans="1:109">
       <c r="A25" s="14" t="s">
         <v>28</v>
       </c>
       <c r="B25" s="9">
         <v>74.983476189006808</v>
       </c>
       <c r="C25" s="9">
         <v>100.991485539461</v>
       </c>
       <c r="D25" s="9">
         <v>64.731598090799139</v>
       </c>
       <c r="E25" s="9">
         <v>72.160754919554563</v>
       </c>
@@ -12569,54 +19365,56 @@
       </c>
       <c r="CN25" s="12">
         <v>713.53320252153685</v>
       </c>
       <c r="CO25" s="12">
         <v>703.01877937227584</v>
       </c>
       <c r="CP25" s="9">
         <v>1300.2538599561908</v>
       </c>
       <c r="CQ25" s="9">
         <v>786.16943808616304</v>
       </c>
       <c r="CR25" s="11">
         <v>1131.9059533314073</v>
       </c>
       <c r="CS25" s="11">
         <v>991.19509208095701</v>
       </c>
       <c r="CT25" s="22">
         <v>497.3</v>
       </c>
       <c r="CU25" s="26">
         <v>706.3</v>
       </c>
-      <c r="CV25" s="39">
+      <c r="CV25" s="31">
         <v>136.4</v>
       </c>
-      <c r="CW25" s="9"/>
+      <c r="CW25" s="47">
+        <v>717</v>
+      </c>
       <c r="CX25" s="9"/>
       <c r="CY25" s="9"/>
       <c r="CZ25" s="12"/>
       <c r="DA25" s="12"/>
       <c r="DB25" s="9"/>
       <c r="DC25" s="9"/>
       <c r="DD25" s="11"/>
       <c r="DE25" s="11"/>
     </row>
     <row r="26" spans="1:109">
       <c r="A26" s="2"/>
       <c r="B26" s="2"/>
       <c r="C26" s="2"/>
       <c r="D26" s="2"/>
       <c r="E26" s="2"/>
       <c r="F26" s="2"/>
       <c r="G26" s="2"/>
       <c r="H26" s="2"/>
       <c r="I26" s="2"/>
       <c r="J26" s="2"/>
       <c r="K26" s="2"/>
       <c r="L26" s="2"/>
       <c r="M26" s="2"/>
       <c r="N26" s="2"/>
       <c r="O26" s="2"/>
@@ -12661,389 +19459,389 @@
       <c r="BB26" s="2"/>
       <c r="BC26" s="2"/>
       <c r="BD26" s="2"/>
       <c r="BE26" s="2"/>
       <c r="BF26" s="2"/>
       <c r="BG26" s="2"/>
       <c r="BH26" s="2"/>
       <c r="BI26" s="2"/>
       <c r="BJ26" s="2"/>
       <c r="BK26" s="2"/>
       <c r="BL26" s="2"/>
       <c r="BM26" s="2"/>
       <c r="BN26" s="2"/>
       <c r="BO26" s="2"/>
       <c r="BP26" s="2"/>
       <c r="BQ26" s="2"/>
       <c r="BR26" s="2"/>
       <c r="BS26" s="2"/>
       <c r="BT26" s="2"/>
       <c r="BU26" s="2"/>
       <c r="BV26" s="2"/>
       <c r="BW26" s="2"/>
       <c r="BX26" s="2"/>
     </row>
     <row r="27" spans="1:109" ht="21" customHeight="1">
-      <c r="A27" s="33" t="s">
+      <c r="A27" s="44" t="s">
         <v>32</v>
       </c>
-      <c r="B27" s="33"/>
-[...58 lines deleted...]
-      <c r="BI27" s="33"/>
+      <c r="B27" s="44"/>
+      <c r="C27" s="44"/>
+      <c r="D27" s="44"/>
+      <c r="E27" s="44"/>
+      <c r="F27" s="44"/>
+      <c r="G27" s="44"/>
+      <c r="H27" s="44"/>
+      <c r="I27" s="44"/>
+      <c r="J27" s="44"/>
+      <c r="K27" s="44"/>
+      <c r="L27" s="44"/>
+      <c r="M27" s="44"/>
+      <c r="N27" s="44"/>
+      <c r="O27" s="44"/>
+      <c r="P27" s="44"/>
+      <c r="Q27" s="44"/>
+      <c r="R27" s="44"/>
+      <c r="S27" s="44"/>
+      <c r="T27" s="44"/>
+      <c r="U27" s="44"/>
+      <c r="V27" s="44"/>
+      <c r="W27" s="44"/>
+      <c r="X27" s="44"/>
+      <c r="Y27" s="44"/>
+      <c r="Z27" s="44"/>
+      <c r="AA27" s="44"/>
+      <c r="AB27" s="44"/>
+      <c r="AC27" s="44"/>
+      <c r="AD27" s="44"/>
+      <c r="AE27" s="44"/>
+      <c r="AF27" s="44"/>
+      <c r="AG27" s="44"/>
+      <c r="AH27" s="44"/>
+      <c r="AI27" s="44"/>
+      <c r="AJ27" s="44"/>
+      <c r="AK27" s="44"/>
+      <c r="AL27" s="44"/>
+      <c r="AM27" s="44"/>
+      <c r="AN27" s="44"/>
+      <c r="AO27" s="44"/>
+      <c r="AP27" s="44"/>
+      <c r="AQ27" s="44"/>
+      <c r="AR27" s="44"/>
+      <c r="AS27" s="44"/>
+      <c r="AT27" s="44"/>
+      <c r="AU27" s="44"/>
+      <c r="AV27" s="44"/>
+      <c r="AW27" s="44"/>
+      <c r="AX27" s="44"/>
+      <c r="AY27" s="44"/>
+      <c r="AZ27" s="44"/>
+      <c r="BA27" s="44"/>
+      <c r="BB27" s="44"/>
+      <c r="BC27" s="44"/>
+      <c r="BD27" s="44"/>
+      <c r="BE27" s="44"/>
+      <c r="BF27" s="44"/>
+      <c r="BG27" s="44"/>
+      <c r="BH27" s="44"/>
+      <c r="BI27" s="44"/>
       <c r="BJ27" s="2"/>
       <c r="BK27" s="2"/>
       <c r="BL27" s="2"/>
       <c r="BM27" s="2"/>
       <c r="BN27" s="2"/>
       <c r="BO27" s="2"/>
       <c r="BP27" s="2"/>
       <c r="BQ27" s="2"/>
       <c r="BR27" s="2"/>
       <c r="BS27" s="2"/>
       <c r="BT27" s="2"/>
       <c r="BU27" s="2"/>
       <c r="BV27" s="2"/>
       <c r="BW27" s="2"/>
       <c r="BX27" s="2"/>
     </row>
     <row r="28" spans="1:109" ht="18.75" customHeight="1" thickBot="1">
       <c r="A28" s="4"/>
       <c r="B28" s="4"/>
       <c r="C28" s="4"/>
       <c r="D28" s="4"/>
       <c r="E28" s="4"/>
       <c r="F28" s="4"/>
       <c r="G28" s="4"/>
       <c r="H28" s="4"/>
       <c r="I28" s="4"/>
       <c r="J28" s="4"/>
-      <c r="K28" s="32" t="s">
+      <c r="K28" s="37" t="s">
         <v>0</v>
       </c>
-      <c r="L28" s="32"/>
-      <c r="M28" s="32"/>
+      <c r="L28" s="37"/>
+      <c r="M28" s="37"/>
       <c r="N28" s="4"/>
       <c r="O28" s="4"/>
       <c r="P28" s="4"/>
       <c r="Q28" s="4"/>
       <c r="R28" s="4"/>
       <c r="S28" s="4"/>
       <c r="T28" s="4"/>
       <c r="U28" s="4"/>
       <c r="V28" s="4"/>
-      <c r="W28" s="32" t="s">
+      <c r="W28" s="37" t="s">
         <v>0</v>
       </c>
-      <c r="X28" s="32"/>
-      <c r="Y28" s="32"/>
+      <c r="X28" s="37"/>
+      <c r="Y28" s="37"/>
       <c r="Z28" s="4"/>
       <c r="AA28" s="4"/>
       <c r="AB28" s="4"/>
       <c r="AC28" s="4"/>
       <c r="AD28" s="4"/>
       <c r="AE28" s="4"/>
       <c r="AF28" s="4"/>
       <c r="AG28" s="4"/>
-      <c r="AH28" s="32" t="s">
+      <c r="AH28" s="37" t="s">
         <v>0</v>
       </c>
-      <c r="AI28" s="32"/>
-[...1 lines deleted...]
-      <c r="AK28" s="32"/>
+      <c r="AI28" s="37"/>
+      <c r="AJ28" s="37"/>
+      <c r="AK28" s="37"/>
       <c r="AL28" s="4"/>
       <c r="AM28" s="4"/>
       <c r="AN28" s="4"/>
       <c r="AO28" s="4"/>
       <c r="AP28" s="4"/>
       <c r="AQ28" s="4"/>
       <c r="AR28" s="4"/>
       <c r="AS28" s="4"/>
-      <c r="AT28" s="32" t="s">
+      <c r="AT28" s="37" t="s">
         <v>0</v>
       </c>
-      <c r="AU28" s="32"/>
-[...1 lines deleted...]
-      <c r="AW28" s="32"/>
+      <c r="AU28" s="37"/>
+      <c r="AV28" s="37"/>
+      <c r="AW28" s="37"/>
       <c r="AX28" s="4"/>
       <c r="AY28" s="4"/>
       <c r="AZ28" s="4"/>
       <c r="BA28" s="4"/>
       <c r="BB28" s="4"/>
       <c r="BC28" s="4"/>
       <c r="BD28" s="4"/>
       <c r="BE28" s="4"/>
-      <c r="BF28" s="32" t="s">
+      <c r="BF28" s="37" t="s">
         <v>0</v>
       </c>
-      <c r="BG28" s="32"/>
-[...1 lines deleted...]
-      <c r="BI28" s="32"/>
+      <c r="BG28" s="37"/>
+      <c r="BH28" s="37"/>
+      <c r="BI28" s="37"/>
       <c r="BJ28" s="4"/>
       <c r="BK28" s="4"/>
       <c r="BL28" s="4"/>
       <c r="BM28" s="4"/>
       <c r="BN28" s="4"/>
       <c r="BO28" s="4"/>
       <c r="BP28" s="4"/>
       <c r="BQ28" s="4"/>
-      <c r="BR28" s="32" t="s">
+      <c r="BR28" s="37" t="s">
         <v>0</v>
       </c>
-      <c r="BS28" s="32"/>
-[...1 lines deleted...]
-      <c r="BU28" s="32"/>
+      <c r="BS28" s="37"/>
+      <c r="BT28" s="37"/>
+      <c r="BU28" s="37"/>
       <c r="BV28" s="4"/>
       <c r="BW28" s="4"/>
       <c r="BX28" s="4"/>
       <c r="BY28" s="4"/>
       <c r="BZ28" s="4"/>
       <c r="CA28" s="4"/>
       <c r="CB28" s="4"/>
       <c r="CC28" s="4"/>
-      <c r="CD28" s="32" t="s">
+      <c r="CD28" s="37" t="s">
         <v>0</v>
       </c>
-      <c r="CE28" s="32"/>
-[...1 lines deleted...]
-      <c r="CG28" s="32"/>
+      <c r="CE28" s="37"/>
+      <c r="CF28" s="37"/>
+      <c r="CG28" s="37"/>
       <c r="CH28" s="4"/>
       <c r="CI28" s="4"/>
       <c r="CJ28" s="4"/>
       <c r="CK28" s="4"/>
       <c r="CL28" s="4"/>
       <c r="CM28" s="4"/>
       <c r="CN28" s="4"/>
       <c r="CO28" s="4"/>
-      <c r="CP28" s="32" t="s">
+      <c r="CP28" s="37" t="s">
         <v>0</v>
       </c>
-      <c r="CQ28" s="32"/>
-[...1 lines deleted...]
-      <c r="CS28" s="32"/>
+      <c r="CQ28" s="37"/>
+      <c r="CR28" s="37"/>
+      <c r="CS28" s="37"/>
       <c r="CT28" s="4"/>
       <c r="CU28" s="4"/>
       <c r="CV28" s="4"/>
       <c r="CW28" s="4"/>
       <c r="CX28" s="4"/>
       <c r="CY28" s="4"/>
       <c r="CZ28" s="4"/>
       <c r="DA28" s="4"/>
-      <c r="DB28" s="32" t="s">
+      <c r="DB28" s="37" t="s">
         <v>0</v>
       </c>
-      <c r="DC28" s="32"/>
-[...1 lines deleted...]
-      <c r="DE28" s="32"/>
+      <c r="DC28" s="37"/>
+      <c r="DD28" s="37"/>
+      <c r="DE28" s="37"/>
     </row>
     <row r="29" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A29" s="34"/>
-      <c r="B29" s="29" t="s">
+      <c r="A29" s="41"/>
+      <c r="B29" s="38" t="s">
         <v>14</v>
       </c>
-      <c r="C29" s="30"/>
-[...10 lines deleted...]
-      <c r="N29" s="29" t="s">
+      <c r="C29" s="39"/>
+      <c r="D29" s="39"/>
+      <c r="E29" s="39"/>
+      <c r="F29" s="39"/>
+      <c r="G29" s="39"/>
+      <c r="H29" s="39"/>
+      <c r="I29" s="39"/>
+      <c r="J29" s="39"/>
+      <c r="K29" s="39"/>
+      <c r="L29" s="39"/>
+      <c r="M29" s="40"/>
+      <c r="N29" s="38" t="s">
         <v>15</v>
       </c>
-      <c r="O29" s="30"/>
-[...10 lines deleted...]
-      <c r="Z29" s="29" t="s">
+      <c r="O29" s="39"/>
+      <c r="P29" s="39"/>
+      <c r="Q29" s="39"/>
+      <c r="R29" s="39"/>
+      <c r="S29" s="39"/>
+      <c r="T29" s="39"/>
+      <c r="U29" s="39"/>
+      <c r="V29" s="39"/>
+      <c r="W29" s="39"/>
+      <c r="X29" s="39"/>
+      <c r="Y29" s="40"/>
+      <c r="Z29" s="38" t="s">
         <v>17</v>
       </c>
-      <c r="AA29" s="30"/>
-[...10 lines deleted...]
-      <c r="AL29" s="29" t="s">
+      <c r="AA29" s="39"/>
+      <c r="AB29" s="39"/>
+      <c r="AC29" s="39"/>
+      <c r="AD29" s="39"/>
+      <c r="AE29" s="39"/>
+      <c r="AF29" s="39"/>
+      <c r="AG29" s="39"/>
+      <c r="AH29" s="39"/>
+      <c r="AI29" s="39"/>
+      <c r="AJ29" s="39"/>
+      <c r="AK29" s="40"/>
+      <c r="AL29" s="38" t="s">
         <v>18</v>
       </c>
-      <c r="AM29" s="30"/>
-[...10 lines deleted...]
-      <c r="AX29" s="29" t="s">
+      <c r="AM29" s="39"/>
+      <c r="AN29" s="39"/>
+      <c r="AO29" s="39"/>
+      <c r="AP29" s="39"/>
+      <c r="AQ29" s="39"/>
+      <c r="AR29" s="39"/>
+      <c r="AS29" s="39"/>
+      <c r="AT29" s="39"/>
+      <c r="AU29" s="39"/>
+      <c r="AV29" s="39"/>
+      <c r="AW29" s="40"/>
+      <c r="AX29" s="38" t="s">
         <v>16</v>
       </c>
-      <c r="AY29" s="30"/>
-[...10 lines deleted...]
-      <c r="BJ29" s="29" t="s">
+      <c r="AY29" s="39"/>
+      <c r="AZ29" s="39"/>
+      <c r="BA29" s="39"/>
+      <c r="BB29" s="39"/>
+      <c r="BC29" s="39"/>
+      <c r="BD29" s="39"/>
+      <c r="BE29" s="39"/>
+      <c r="BF29" s="39"/>
+      <c r="BG29" s="39"/>
+      <c r="BH29" s="39"/>
+      <c r="BI29" s="40"/>
+      <c r="BJ29" s="38" t="s">
         <v>20</v>
       </c>
-      <c r="BK29" s="30"/>
-[...10 lines deleted...]
-      <c r="BV29" s="29" t="s">
+      <c r="BK29" s="39"/>
+      <c r="BL29" s="39"/>
+      <c r="BM29" s="39"/>
+      <c r="BN29" s="39"/>
+      <c r="BO29" s="39"/>
+      <c r="BP29" s="39"/>
+      <c r="BQ29" s="39"/>
+      <c r="BR29" s="39"/>
+      <c r="BS29" s="39"/>
+      <c r="BT29" s="39"/>
+      <c r="BU29" s="40"/>
+      <c r="BV29" s="38" t="s">
         <v>34</v>
       </c>
-      <c r="BW29" s="30"/>
-[...10 lines deleted...]
-      <c r="CH29" s="29" t="s">
+      <c r="BW29" s="39"/>
+      <c r="BX29" s="39"/>
+      <c r="BY29" s="39"/>
+      <c r="BZ29" s="39"/>
+      <c r="CA29" s="39"/>
+      <c r="CB29" s="39"/>
+      <c r="CC29" s="39"/>
+      <c r="CD29" s="39"/>
+      <c r="CE29" s="39"/>
+      <c r="CF29" s="39"/>
+      <c r="CG29" s="40"/>
+      <c r="CH29" s="38" t="s">
         <v>35</v>
       </c>
-      <c r="CI29" s="30"/>
-[...10 lines deleted...]
-      <c r="CT29" s="29" t="s">
+      <c r="CI29" s="39"/>
+      <c r="CJ29" s="39"/>
+      <c r="CK29" s="39"/>
+      <c r="CL29" s="39"/>
+      <c r="CM29" s="39"/>
+      <c r="CN29" s="39"/>
+      <c r="CO29" s="39"/>
+      <c r="CP29" s="39"/>
+      <c r="CQ29" s="39"/>
+      <c r="CR29" s="39"/>
+      <c r="CS29" s="40"/>
+      <c r="CT29" s="38" t="s">
         <v>36</v>
       </c>
-      <c r="CU29" s="30"/>
-[...9 lines deleted...]
-      <c r="DE29" s="31"/>
+      <c r="CU29" s="39"/>
+      <c r="CV29" s="39"/>
+      <c r="CW29" s="39"/>
+      <c r="CX29" s="39"/>
+      <c r="CY29" s="39"/>
+      <c r="CZ29" s="39"/>
+      <c r="DA29" s="39"/>
+      <c r="DB29" s="39"/>
+      <c r="DC29" s="39"/>
+      <c r="DD29" s="39"/>
+      <c r="DE29" s="40"/>
     </row>
     <row r="30" spans="1:109" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A30" s="35"/>
+      <c r="A30" s="42"/>
       <c r="B30" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C30" s="6" t="s">
         <v>2</v>
       </c>
       <c r="D30" s="6" t="s">
         <v>3</v>
       </c>
       <c r="E30" s="5" t="s">
         <v>4</v>
       </c>
       <c r="F30" s="6" t="s">
         <v>5</v>
       </c>
       <c r="G30" s="6" t="s">
         <v>6</v>
       </c>
       <c r="H30" s="6" t="s">
         <v>7</v>
       </c>
       <c r="I30" s="6" t="s">
         <v>8</v>
       </c>
       <c r="J30" s="6" t="s">
@@ -13623,54 +20421,56 @@
       </c>
       <c r="CN31" s="12">
         <v>319.23079474708328</v>
       </c>
       <c r="CO31" s="12">
         <v>206.48903597485807</v>
       </c>
       <c r="CP31" s="9">
         <v>3600.2775749137331</v>
       </c>
       <c r="CQ31" s="9">
         <v>715.83098428092785</v>
       </c>
       <c r="CR31" s="9">
         <v>114.86512274648086</v>
       </c>
       <c r="CS31" s="9">
         <v>-84.811731955488469</v>
       </c>
       <c r="CT31" s="23">
         <v>49.6</v>
       </c>
       <c r="CU31" s="27">
         <v>181.7</v>
       </c>
-      <c r="CV31" s="41">
+      <c r="CV31" s="33">
         <v>102.1</v>
       </c>
-      <c r="CW31" s="9"/>
+      <c r="CW31" s="49">
+        <v>76.5</v>
+      </c>
       <c r="CX31" s="10"/>
       <c r="CY31" s="12"/>
       <c r="CZ31" s="12"/>
       <c r="DA31" s="12"/>
       <c r="DB31" s="9"/>
       <c r="DC31" s="9"/>
       <c r="DD31" s="9"/>
       <c r="DE31" s="9"/>
     </row>
     <row r="32" spans="1:109" ht="15.75" customHeight="1">
       <c r="A32" s="14" t="s">
         <v>22</v>
       </c>
       <c r="B32" s="9">
         <v>25.452775277231051</v>
       </c>
       <c r="C32" s="9">
         <v>25.452775277231051</v>
       </c>
       <c r="D32" s="9">
         <v>25.452775277231051</v>
       </c>
       <c r="E32" s="9">
         <v>25.452775277231051</v>
       </c>
@@ -13934,54 +20734,56 @@
       </c>
       <c r="CN32" s="12">
         <v>21.118522792296659</v>
       </c>
       <c r="CO32" s="12">
         <v>1.2738817795959956</v>
       </c>
       <c r="CP32" s="9">
         <v>77.846551362692054</v>
       </c>
       <c r="CQ32" s="9">
         <v>23.448949540044243</v>
       </c>
       <c r="CR32" s="9">
         <v>20.524321001747605</v>
       </c>
       <c r="CS32" s="9">
         <v>-33.694688921695757</v>
       </c>
       <c r="CT32" s="23">
         <v>10.7</v>
       </c>
       <c r="CU32" s="27">
         <v>38.299999999999997</v>
       </c>
-      <c r="CV32" s="41">
+      <c r="CV32" s="33">
         <v>21.8</v>
       </c>
-      <c r="CW32" s="9"/>
+      <c r="CW32" s="49">
+        <v>16.399999999999999</v>
+      </c>
       <c r="CX32" s="9"/>
       <c r="CY32" s="9"/>
       <c r="CZ32" s="12"/>
       <c r="DA32" s="12"/>
       <c r="DB32" s="9"/>
       <c r="DC32" s="9"/>
       <c r="DD32" s="9"/>
       <c r="DE32" s="9"/>
     </row>
     <row r="33" spans="1:109" ht="15" customHeight="1">
       <c r="A33" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B33" s="9">
         <v>1.7628816503688678</v>
       </c>
       <c r="C33" s="9">
         <v>1.7628816503688678</v>
       </c>
       <c r="D33" s="9">
         <v>1.7628816503688678</v>
       </c>
       <c r="E33" s="9">
         <v>1.7628816503688678</v>
       </c>
@@ -14245,54 +21047,56 @@
       </c>
       <c r="CN33" s="12">
         <v>1.4883536384525498</v>
       </c>
       <c r="CO33" s="12">
         <v>7.4719518594024426E-2</v>
       </c>
       <c r="CP33" s="9">
         <v>165.61977742751665</v>
       </c>
       <c r="CQ33" s="9">
         <v>28.109845197154126</v>
       </c>
       <c r="CR33" s="9">
         <v>4.4179429174367311</v>
       </c>
       <c r="CS33" s="9">
         <v>3.2470832851551923</v>
       </c>
       <c r="CT33" s="23">
         <v>0.8</v>
       </c>
       <c r="CU33" s="27">
         <v>3</v>
       </c>
-      <c r="CV33" s="41">
+      <c r="CV33" s="33">
         <v>1.7</v>
       </c>
-      <c r="CW33" s="9"/>
+      <c r="CW33" s="49">
+        <v>1.2</v>
+      </c>
       <c r="CX33" s="9"/>
       <c r="CY33" s="9"/>
       <c r="CZ33" s="12"/>
       <c r="DA33" s="12"/>
       <c r="DB33" s="9"/>
       <c r="DC33" s="9"/>
       <c r="DD33" s="9"/>
       <c r="DE33" s="9"/>
     </row>
     <row r="34" spans="1:109">
       <c r="A34" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B34" s="9">
         <v>0.20953751707651999</v>
       </c>
       <c r="C34" s="9">
         <v>0.20953751707651999</v>
       </c>
       <c r="D34" s="9">
         <v>0.20953751707651999</v>
       </c>
       <c r="E34" s="9">
         <v>0.20953751707651999</v>
       </c>
@@ -14556,54 +21360,56 @@
       </c>
       <c r="CN34" s="12">
         <v>33.985585538197775</v>
       </c>
       <c r="CO34" s="12">
         <v>31.04600915629829</v>
       </c>
       <c r="CP34" s="9">
         <v>54.819982491647302</v>
       </c>
       <c r="CQ34" s="9">
         <v>38.993258822516836</v>
       </c>
       <c r="CR34" s="9">
         <v>3.8226887990252632</v>
       </c>
       <c r="CS34" s="9">
         <v>-7.7411350807735193</v>
       </c>
       <c r="CT34" s="23">
         <v>1.3</v>
       </c>
       <c r="CU34" s="27">
         <v>4.8</v>
       </c>
-      <c r="CV34" s="41">
+      <c r="CV34" s="33">
         <v>2.6</v>
       </c>
-      <c r="CW34" s="9"/>
+      <c r="CW34" s="49">
+        <v>2</v>
+      </c>
       <c r="CX34" s="9"/>
       <c r="CY34" s="9"/>
       <c r="CZ34" s="12"/>
       <c r="DA34" s="12"/>
       <c r="DB34" s="9"/>
       <c r="DC34" s="9"/>
       <c r="DD34" s="9"/>
       <c r="DE34" s="9"/>
     </row>
     <row r="35" spans="1:109">
       <c r="A35" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B35" s="15">
         <v>0.53772208292348</v>
       </c>
       <c r="C35" s="20">
         <v>0.53772208292348</v>
       </c>
       <c r="D35" s="15">
         <v>0.53772208292348</v>
       </c>
       <c r="E35" s="15">
         <v>0.53772208292348</v>
       </c>
@@ -14867,54 +21673,56 @@
       </c>
       <c r="CN35" s="12">
         <v>114.44257500022803</v>
       </c>
       <c r="CO35" s="12">
         <v>100.79551835063296</v>
       </c>
       <c r="CP35" s="9">
         <v>949.55283176923945</v>
       </c>
       <c r="CQ35" s="9">
         <v>175.49246230795177</v>
       </c>
       <c r="CR35" s="9">
         <v>10.231229692387664</v>
       </c>
       <c r="CS35" s="9">
         <v>137.46447097768268</v>
       </c>
       <c r="CT35" s="23">
         <v>4.4000000000000004</v>
       </c>
       <c r="CU35" s="27">
         <v>16.8</v>
       </c>
-      <c r="CV35" s="42">
+      <c r="CV35" s="34">
         <v>9.1999999999999993</v>
       </c>
-      <c r="CW35" s="15"/>
+      <c r="CW35" s="50">
+        <v>6.8</v>
+      </c>
       <c r="CX35" s="15"/>
       <c r="CY35" s="9"/>
       <c r="CZ35" s="12"/>
       <c r="DA35" s="12"/>
       <c r="DB35" s="9"/>
       <c r="DC35" s="9"/>
       <c r="DD35" s="9"/>
       <c r="DE35" s="9"/>
     </row>
     <row r="36" spans="1:109">
       <c r="A36" s="14" t="s">
         <v>26</v>
       </c>
       <c r="B36" s="9">
         <v>1.4969445503656148E-2</v>
       </c>
       <c r="C36" s="9">
         <v>1.4969445503656148E-2</v>
       </c>
       <c r="D36" s="9">
         <v>1.4969445503656148E-2</v>
       </c>
       <c r="E36" s="9">
         <v>1.4969445503656148E-2</v>
       </c>
@@ -15178,54 +21986,56 @@
       </c>
       <c r="CN36" s="12">
         <v>49.719859087273321</v>
       </c>
       <c r="CO36" s="12">
         <v>52.401431519268655</v>
       </c>
       <c r="CP36" s="9">
         <v>1381.3509766642742</v>
       </c>
       <c r="CQ36" s="9">
         <v>297.9059727118069</v>
       </c>
       <c r="CR36" s="9">
         <v>16.680318008949428</v>
       </c>
       <c r="CS36" s="9">
         <v>-6.0742556080459931</v>
       </c>
       <c r="CT36" s="23">
         <v>0</v>
       </c>
       <c r="CU36" s="27">
         <v>0</v>
       </c>
-      <c r="CV36" s="41">
+      <c r="CV36" s="33">
         <v>0</v>
       </c>
-      <c r="CW36" s="9"/>
+      <c r="CW36" s="49">
+        <v>0</v>
+      </c>
       <c r="CX36" s="9"/>
       <c r="CY36" s="9"/>
       <c r="CZ36" s="12"/>
       <c r="DA36" s="12"/>
       <c r="DB36" s="9"/>
       <c r="DC36" s="9"/>
       <c r="DD36" s="9"/>
       <c r="DE36" s="9"/>
     </row>
     <row r="37" spans="1:109">
       <c r="A37" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B37" s="9">
         <v>8.6569976797296526</v>
       </c>
       <c r="C37" s="9">
         <v>8.6569976797296526</v>
       </c>
       <c r="D37" s="9">
         <v>8.6569976797296526</v>
       </c>
       <c r="E37" s="9">
         <v>8.6569976797296526</v>
       </c>
@@ -15489,54 +22299,56 @@
       </c>
       <c r="CN37" s="12">
         <v>16.435141606509895</v>
       </c>
       <c r="CO37" s="12">
         <v>16.389145166363136</v>
       </c>
       <c r="CP37" s="9">
         <v>525.01103964655238</v>
       </c>
       <c r="CQ37" s="9">
         <v>79.177294059856507</v>
       </c>
       <c r="CR37" s="9">
         <v>1.1032882786507148</v>
       </c>
       <c r="CS37" s="9">
         <v>-76.362210277810775</v>
       </c>
       <c r="CT37" s="23">
         <v>12.3</v>
       </c>
       <c r="CU37" s="27">
         <v>46.9</v>
       </c>
-      <c r="CV37" s="41">
+      <c r="CV37" s="33">
         <v>25.7</v>
       </c>
-      <c r="CW37" s="9"/>
+      <c r="CW37" s="49">
+        <v>19.100000000000001</v>
+      </c>
       <c r="CX37" s="9"/>
       <c r="CY37" s="9"/>
       <c r="CZ37" s="12"/>
       <c r="DA37" s="12"/>
       <c r="DB37" s="9"/>
       <c r="DC37" s="9"/>
       <c r="DD37" s="9"/>
       <c r="DE37" s="9"/>
     </row>
     <row r="38" spans="1:109">
       <c r="A38" s="14" t="s">
         <v>28</v>
       </c>
       <c r="B38" s="9">
         <v>3.9174806229234798</v>
       </c>
       <c r="C38" s="9">
         <v>3.9174806229234798</v>
       </c>
       <c r="D38" s="9">
         <v>3.9174806229234798</v>
       </c>
       <c r="E38" s="9">
         <v>3.9174806229234798</v>
       </c>
@@ -15800,54 +22612,56 @@
       </c>
       <c r="CN38" s="12">
         <v>82.040757084125048</v>
       </c>
       <c r="CO38" s="12">
         <v>4.5083304841049765</v>
       </c>
       <c r="CP38" s="9">
         <v>446.07641555181107</v>
       </c>
       <c r="CQ38" s="9">
         <v>72.70320164159746</v>
       </c>
       <c r="CR38" s="11">
         <v>58.085334048283457</v>
       </c>
       <c r="CS38" s="11">
         <v>-101.6509963300003</v>
       </c>
       <c r="CT38" s="23">
         <v>20.2</v>
       </c>
       <c r="CU38" s="27">
         <v>71.8</v>
       </c>
-      <c r="CV38" s="41">
+      <c r="CV38" s="33">
         <v>41</v>
       </c>
-      <c r="CW38" s="9"/>
+      <c r="CW38" s="49">
+        <v>30.9</v>
+      </c>
       <c r="CX38" s="9"/>
       <c r="CY38" s="9"/>
       <c r="CZ38" s="12"/>
       <c r="DA38" s="12"/>
       <c r="DB38" s="9"/>
       <c r="DC38" s="9"/>
       <c r="DD38" s="11"/>
       <c r="DE38" s="11"/>
     </row>
     <row r="39" spans="1:109">
       <c r="A39" s="2"/>
       <c r="B39" s="2"/>
       <c r="C39" s="2"/>
       <c r="D39" s="2"/>
       <c r="E39" s="2"/>
       <c r="F39" s="2"/>
       <c r="G39" s="2"/>
       <c r="H39" s="2"/>
       <c r="I39" s="2"/>
       <c r="J39" s="2"/>
       <c r="K39" s="2"/>
       <c r="L39" s="2"/>
       <c r="M39" s="2"/>
       <c r="N39" s="2"/>
       <c r="O39" s="2"/>
@@ -15892,389 +22706,389 @@
       <c r="BB39" s="2"/>
       <c r="BC39" s="2"/>
       <c r="BD39" s="2"/>
       <c r="BE39" s="2"/>
       <c r="BF39" s="2"/>
       <c r="BG39" s="2"/>
       <c r="BH39" s="2"/>
       <c r="BI39" s="2"/>
       <c r="BJ39" s="2"/>
       <c r="BK39" s="2"/>
       <c r="BL39" s="2"/>
       <c r="BM39" s="2"/>
       <c r="BN39" s="2"/>
       <c r="BO39" s="2"/>
       <c r="BP39" s="2"/>
       <c r="BQ39" s="2"/>
       <c r="BR39" s="2"/>
       <c r="BS39" s="2"/>
       <c r="BT39" s="2"/>
       <c r="BU39" s="2"/>
       <c r="BV39" s="2"/>
       <c r="BW39" s="2"/>
       <c r="BX39" s="2"/>
     </row>
     <row r="40" spans="1:109" ht="21" customHeight="1">
-      <c r="A40" s="33" t="s">
+      <c r="A40" s="44" t="s">
         <v>33</v>
       </c>
-      <c r="B40" s="33"/>
-[...58 lines deleted...]
-      <c r="BI40" s="33"/>
+      <c r="B40" s="44"/>
+      <c r="C40" s="44"/>
+      <c r="D40" s="44"/>
+      <c r="E40" s="44"/>
+      <c r="F40" s="44"/>
+      <c r="G40" s="44"/>
+      <c r="H40" s="44"/>
+      <c r="I40" s="44"/>
+      <c r="J40" s="44"/>
+      <c r="K40" s="44"/>
+      <c r="L40" s="44"/>
+      <c r="M40" s="44"/>
+      <c r="N40" s="44"/>
+      <c r="O40" s="44"/>
+      <c r="P40" s="44"/>
+      <c r="Q40" s="44"/>
+      <c r="R40" s="44"/>
+      <c r="S40" s="44"/>
+      <c r="T40" s="44"/>
+      <c r="U40" s="44"/>
+      <c r="V40" s="44"/>
+      <c r="W40" s="44"/>
+      <c r="X40" s="44"/>
+      <c r="Y40" s="44"/>
+      <c r="Z40" s="44"/>
+      <c r="AA40" s="44"/>
+      <c r="AB40" s="44"/>
+      <c r="AC40" s="44"/>
+      <c r="AD40" s="44"/>
+      <c r="AE40" s="44"/>
+      <c r="AF40" s="44"/>
+      <c r="AG40" s="44"/>
+      <c r="AH40" s="44"/>
+      <c r="AI40" s="44"/>
+      <c r="AJ40" s="44"/>
+      <c r="AK40" s="44"/>
+      <c r="AL40" s="44"/>
+      <c r="AM40" s="44"/>
+      <c r="AN40" s="44"/>
+      <c r="AO40" s="44"/>
+      <c r="AP40" s="44"/>
+      <c r="AQ40" s="44"/>
+      <c r="AR40" s="44"/>
+      <c r="AS40" s="44"/>
+      <c r="AT40" s="44"/>
+      <c r="AU40" s="44"/>
+      <c r="AV40" s="44"/>
+      <c r="AW40" s="44"/>
+      <c r="AX40" s="44"/>
+      <c r="AY40" s="44"/>
+      <c r="AZ40" s="44"/>
+      <c r="BA40" s="44"/>
+      <c r="BB40" s="44"/>
+      <c r="BC40" s="44"/>
+      <c r="BD40" s="44"/>
+      <c r="BE40" s="44"/>
+      <c r="BF40" s="44"/>
+      <c r="BG40" s="44"/>
+      <c r="BH40" s="44"/>
+      <c r="BI40" s="44"/>
       <c r="BJ40" s="2"/>
       <c r="BK40" s="2"/>
       <c r="BL40" s="2"/>
       <c r="BM40" s="2"/>
       <c r="BN40" s="2"/>
       <c r="BO40" s="2"/>
       <c r="BP40" s="2"/>
       <c r="BQ40" s="2"/>
       <c r="BR40" s="2"/>
       <c r="BS40" s="2"/>
       <c r="BT40" s="2"/>
       <c r="BU40" s="2"/>
       <c r="BV40" s="2"/>
       <c r="BW40" s="2"/>
       <c r="BX40" s="2"/>
     </row>
     <row r="41" spans="1:109" ht="18.75" customHeight="1" thickBot="1">
       <c r="A41" s="4"/>
       <c r="B41" s="4"/>
       <c r="C41" s="4"/>
       <c r="D41" s="4"/>
       <c r="E41" s="4"/>
       <c r="F41" s="4"/>
       <c r="G41" s="4"/>
       <c r="H41" s="4"/>
       <c r="I41" s="4"/>
       <c r="J41" s="4"/>
-      <c r="K41" s="32" t="s">
+      <c r="K41" s="37" t="s">
         <v>0</v>
       </c>
-      <c r="L41" s="32"/>
-      <c r="M41" s="32"/>
+      <c r="L41" s="37"/>
+      <c r="M41" s="37"/>
       <c r="N41" s="4"/>
       <c r="O41" s="4"/>
       <c r="P41" s="4"/>
       <c r="Q41" s="4"/>
       <c r="R41" s="4"/>
       <c r="S41" s="4"/>
       <c r="T41" s="4"/>
       <c r="U41" s="4"/>
       <c r="V41" s="4"/>
-      <c r="W41" s="32" t="s">
+      <c r="W41" s="37" t="s">
         <v>0</v>
       </c>
-      <c r="X41" s="32"/>
-      <c r="Y41" s="32"/>
+      <c r="X41" s="37"/>
+      <c r="Y41" s="37"/>
       <c r="Z41" s="4"/>
       <c r="AA41" s="4"/>
       <c r="AB41" s="4"/>
       <c r="AC41" s="4"/>
       <c r="AD41" s="4"/>
       <c r="AE41" s="4"/>
       <c r="AF41" s="4"/>
       <c r="AG41" s="4"/>
-      <c r="AH41" s="32" t="s">
+      <c r="AH41" s="37" t="s">
         <v>0</v>
       </c>
-      <c r="AI41" s="32"/>
-[...1 lines deleted...]
-      <c r="AK41" s="32"/>
+      <c r="AI41" s="37"/>
+      <c r="AJ41" s="37"/>
+      <c r="AK41" s="37"/>
       <c r="AL41" s="4"/>
       <c r="AM41" s="4"/>
       <c r="AN41" s="4"/>
       <c r="AO41" s="4"/>
       <c r="AP41" s="4"/>
       <c r="AQ41" s="4"/>
       <c r="AR41" s="4"/>
       <c r="AS41" s="4"/>
-      <c r="AT41" s="32" t="s">
+      <c r="AT41" s="37" t="s">
         <v>0</v>
       </c>
-      <c r="AU41" s="32"/>
-[...1 lines deleted...]
-      <c r="AW41" s="32"/>
+      <c r="AU41" s="37"/>
+      <c r="AV41" s="37"/>
+      <c r="AW41" s="37"/>
       <c r="AX41" s="4"/>
       <c r="AY41" s="4"/>
       <c r="AZ41" s="4"/>
       <c r="BA41" s="4"/>
       <c r="BB41" s="4"/>
       <c r="BC41" s="4"/>
       <c r="BD41" s="4"/>
       <c r="BE41" s="4"/>
-      <c r="BF41" s="32" t="s">
+      <c r="BF41" s="37" t="s">
         <v>0</v>
       </c>
-      <c r="BG41" s="32"/>
-[...1 lines deleted...]
-      <c r="BI41" s="32"/>
+      <c r="BG41" s="37"/>
+      <c r="BH41" s="37"/>
+      <c r="BI41" s="37"/>
       <c r="BJ41" s="4"/>
       <c r="BK41" s="4"/>
       <c r="BL41" s="4"/>
       <c r="BM41" s="4"/>
       <c r="BN41" s="4"/>
       <c r="BO41" s="4"/>
       <c r="BP41" s="4"/>
       <c r="BQ41" s="4"/>
-      <c r="BR41" s="32" t="s">
+      <c r="BR41" s="37" t="s">
         <v>0</v>
       </c>
-      <c r="BS41" s="32"/>
-[...1 lines deleted...]
-      <c r="BU41" s="32"/>
+      <c r="BS41" s="37"/>
+      <c r="BT41" s="37"/>
+      <c r="BU41" s="37"/>
       <c r="BV41" s="4"/>
       <c r="BW41" s="4"/>
       <c r="BX41" s="4"/>
       <c r="BY41" s="4"/>
       <c r="BZ41" s="4"/>
       <c r="CA41" s="4"/>
       <c r="CB41" s="4"/>
       <c r="CC41" s="4"/>
-      <c r="CD41" s="32" t="s">
+      <c r="CD41" s="37" t="s">
         <v>0</v>
       </c>
-      <c r="CE41" s="32"/>
-[...1 lines deleted...]
-      <c r="CG41" s="32"/>
+      <c r="CE41" s="37"/>
+      <c r="CF41" s="37"/>
+      <c r="CG41" s="37"/>
       <c r="CH41" s="4"/>
       <c r="CI41" s="4"/>
       <c r="CJ41" s="4"/>
       <c r="CK41" s="4"/>
       <c r="CL41" s="4"/>
       <c r="CM41" s="4"/>
       <c r="CN41" s="4"/>
       <c r="CO41" s="4"/>
-      <c r="CP41" s="32" t="s">
+      <c r="CP41" s="37" t="s">
         <v>0</v>
       </c>
-      <c r="CQ41" s="32"/>
-[...1 lines deleted...]
-      <c r="CS41" s="32"/>
+      <c r="CQ41" s="37"/>
+      <c r="CR41" s="37"/>
+      <c r="CS41" s="37"/>
       <c r="CT41" s="4"/>
       <c r="CU41" s="4"/>
       <c r="CV41" s="4"/>
       <c r="CW41" s="4"/>
       <c r="CX41" s="4"/>
       <c r="CY41" s="4"/>
       <c r="CZ41" s="4"/>
       <c r="DA41" s="4"/>
-      <c r="DB41" s="32" t="s">
+      <c r="DB41" s="37" t="s">
         <v>0</v>
       </c>
-      <c r="DC41" s="32"/>
-[...1 lines deleted...]
-      <c r="DE41" s="32"/>
+      <c r="DC41" s="37"/>
+      <c r="DD41" s="37"/>
+      <c r="DE41" s="37"/>
     </row>
     <row r="42" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A42" s="34"/>
-      <c r="B42" s="29" t="s">
+      <c r="A42" s="41"/>
+      <c r="B42" s="38" t="s">
         <v>14</v>
       </c>
-      <c r="C42" s="30"/>
-[...10 lines deleted...]
-      <c r="N42" s="29" t="s">
+      <c r="C42" s="39"/>
+      <c r="D42" s="39"/>
+      <c r="E42" s="39"/>
+      <c r="F42" s="39"/>
+      <c r="G42" s="39"/>
+      <c r="H42" s="39"/>
+      <c r="I42" s="39"/>
+      <c r="J42" s="39"/>
+      <c r="K42" s="39"/>
+      <c r="L42" s="39"/>
+      <c r="M42" s="40"/>
+      <c r="N42" s="38" t="s">
         <v>15</v>
       </c>
-      <c r="O42" s="30"/>
-[...10 lines deleted...]
-      <c r="Z42" s="29" t="s">
+      <c r="O42" s="39"/>
+      <c r="P42" s="39"/>
+      <c r="Q42" s="39"/>
+      <c r="R42" s="39"/>
+      <c r="S42" s="39"/>
+      <c r="T42" s="39"/>
+      <c r="U42" s="39"/>
+      <c r="V42" s="39"/>
+      <c r="W42" s="39"/>
+      <c r="X42" s="39"/>
+      <c r="Y42" s="40"/>
+      <c r="Z42" s="38" t="s">
         <v>17</v>
       </c>
-      <c r="AA42" s="30"/>
-[...10 lines deleted...]
-      <c r="AL42" s="29" t="s">
+      <c r="AA42" s="39"/>
+      <c r="AB42" s="39"/>
+      <c r="AC42" s="39"/>
+      <c r="AD42" s="39"/>
+      <c r="AE42" s="39"/>
+      <c r="AF42" s="39"/>
+      <c r="AG42" s="39"/>
+      <c r="AH42" s="39"/>
+      <c r="AI42" s="39"/>
+      <c r="AJ42" s="39"/>
+      <c r="AK42" s="40"/>
+      <c r="AL42" s="38" t="s">
         <v>18</v>
       </c>
-      <c r="AM42" s="30"/>
-[...10 lines deleted...]
-      <c r="AX42" s="29" t="s">
+      <c r="AM42" s="39"/>
+      <c r="AN42" s="39"/>
+      <c r="AO42" s="39"/>
+      <c r="AP42" s="39"/>
+      <c r="AQ42" s="39"/>
+      <c r="AR42" s="39"/>
+      <c r="AS42" s="39"/>
+      <c r="AT42" s="39"/>
+      <c r="AU42" s="39"/>
+      <c r="AV42" s="39"/>
+      <c r="AW42" s="40"/>
+      <c r="AX42" s="38" t="s">
         <v>16</v>
       </c>
-      <c r="AY42" s="30"/>
-[...10 lines deleted...]
-      <c r="BJ42" s="29" t="s">
+      <c r="AY42" s="39"/>
+      <c r="AZ42" s="39"/>
+      <c r="BA42" s="39"/>
+      <c r="BB42" s="39"/>
+      <c r="BC42" s="39"/>
+      <c r="BD42" s="39"/>
+      <c r="BE42" s="39"/>
+      <c r="BF42" s="39"/>
+      <c r="BG42" s="39"/>
+      <c r="BH42" s="39"/>
+      <c r="BI42" s="40"/>
+      <c r="BJ42" s="38" t="s">
         <v>20</v>
       </c>
-      <c r="BK42" s="30"/>
-[...10 lines deleted...]
-      <c r="BV42" s="29" t="s">
+      <c r="BK42" s="39"/>
+      <c r="BL42" s="39"/>
+      <c r="BM42" s="39"/>
+      <c r="BN42" s="39"/>
+      <c r="BO42" s="39"/>
+      <c r="BP42" s="39"/>
+      <c r="BQ42" s="39"/>
+      <c r="BR42" s="39"/>
+      <c r="BS42" s="39"/>
+      <c r="BT42" s="39"/>
+      <c r="BU42" s="40"/>
+      <c r="BV42" s="38" t="s">
         <v>34</v>
       </c>
-      <c r="BW42" s="30"/>
-[...10 lines deleted...]
-      <c r="CH42" s="29" t="s">
+      <c r="BW42" s="39"/>
+      <c r="BX42" s="39"/>
+      <c r="BY42" s="39"/>
+      <c r="BZ42" s="39"/>
+      <c r="CA42" s="39"/>
+      <c r="CB42" s="39"/>
+      <c r="CC42" s="39"/>
+      <c r="CD42" s="39"/>
+      <c r="CE42" s="39"/>
+      <c r="CF42" s="39"/>
+      <c r="CG42" s="40"/>
+      <c r="CH42" s="38" t="s">
         <v>35</v>
       </c>
-      <c r="CI42" s="30"/>
-[...10 lines deleted...]
-      <c r="CT42" s="29" t="s">
+      <c r="CI42" s="39"/>
+      <c r="CJ42" s="39"/>
+      <c r="CK42" s="39"/>
+      <c r="CL42" s="39"/>
+      <c r="CM42" s="39"/>
+      <c r="CN42" s="39"/>
+      <c r="CO42" s="39"/>
+      <c r="CP42" s="39"/>
+      <c r="CQ42" s="39"/>
+      <c r="CR42" s="39"/>
+      <c r="CS42" s="40"/>
+      <c r="CT42" s="38" t="s">
         <v>36</v>
       </c>
-      <c r="CU42" s="30"/>
-[...9 lines deleted...]
-      <c r="DE42" s="31"/>
+      <c r="CU42" s="39"/>
+      <c r="CV42" s="39"/>
+      <c r="CW42" s="39"/>
+      <c r="CX42" s="39"/>
+      <c r="CY42" s="39"/>
+      <c r="CZ42" s="39"/>
+      <c r="DA42" s="39"/>
+      <c r="DB42" s="39"/>
+      <c r="DC42" s="39"/>
+      <c r="DD42" s="39"/>
+      <c r="DE42" s="40"/>
     </row>
     <row r="43" spans="1:109" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A43" s="35"/>
+      <c r="A43" s="42"/>
       <c r="B43" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C43" s="6" t="s">
         <v>2</v>
       </c>
       <c r="D43" s="6" t="s">
         <v>3</v>
       </c>
       <c r="E43" s="5" t="s">
         <v>4</v>
       </c>
       <c r="F43" s="6" t="s">
         <v>5</v>
       </c>
       <c r="G43" s="6" t="s">
         <v>6</v>
       </c>
       <c r="H43" s="6" t="s">
         <v>7</v>
       </c>
       <c r="I43" s="6" t="s">
         <v>8</v>
       </c>
       <c r="J43" s="6" t="s">
@@ -16854,54 +23668,56 @@
       </c>
       <c r="CN44" s="12">
         <v>2589.1721057977434</v>
       </c>
       <c r="CO44" s="12">
         <v>2328.6338745128432</v>
       </c>
       <c r="CP44" s="9">
         <v>4251.2972621556919</v>
       </c>
       <c r="CQ44" s="9">
         <v>2933.7321023199065</v>
       </c>
       <c r="CR44" s="9">
         <v>4464.5765079026178</v>
       </c>
       <c r="CS44" s="9">
         <v>6277.9031363636968</v>
       </c>
       <c r="CT44" s="24">
         <v>2000.5</v>
       </c>
       <c r="CU44" s="28">
         <v>2943.6</v>
       </c>
-      <c r="CV44" s="43">
+      <c r="CV44" s="35">
         <v>1450.7</v>
       </c>
-      <c r="CW44" s="9"/>
+      <c r="CW44" s="51">
+        <v>2906.4</v>
+      </c>
       <c r="CX44" s="10"/>
       <c r="CY44" s="12"/>
       <c r="CZ44" s="12"/>
       <c r="DA44" s="12"/>
       <c r="DB44" s="9"/>
       <c r="DC44" s="9"/>
       <c r="DD44" s="9"/>
       <c r="DE44" s="9"/>
     </row>
     <row r="45" spans="1:109" ht="14.25" customHeight="1">
       <c r="A45" s="14" t="s">
         <v>22</v>
       </c>
       <c r="B45" s="9">
         <v>4.2599640750584262</v>
       </c>
       <c r="C45" s="9">
         <v>14.082100706302757</v>
       </c>
       <c r="D45" s="9">
         <v>4.5408552999085137</v>
       </c>
       <c r="E45" s="9">
         <v>1.5745505873877617</v>
       </c>
@@ -17165,54 +23981,56 @@
       </c>
       <c r="CN45" s="12">
         <v>0.26046838563774471</v>
       </c>
       <c r="CO45" s="12">
         <v>25.049170784556313</v>
       </c>
       <c r="CP45" s="9">
         <v>8.6699659002070426</v>
       </c>
       <c r="CQ45" s="9">
         <v>6.4444861351370157</v>
       </c>
       <c r="CR45" s="9">
         <v>372.15759504217044</v>
       </c>
       <c r="CS45" s="9">
         <v>424.24717482698304</v>
       </c>
       <c r="CT45" s="24">
         <v>7.3</v>
       </c>
       <c r="CU45" s="28">
         <v>35.6</v>
       </c>
-      <c r="CV45" s="43">
+      <c r="CV45" s="35">
         <v>24.3</v>
       </c>
-      <c r="CW45" s="9"/>
+      <c r="CW45" s="51">
+        <v>19.600000000000001</v>
+      </c>
       <c r="CX45" s="9"/>
       <c r="CY45" s="9"/>
       <c r="CZ45" s="12"/>
       <c r="DA45" s="12"/>
       <c r="DB45" s="9"/>
       <c r="DC45" s="9"/>
       <c r="DD45" s="9"/>
       <c r="DE45" s="9"/>
     </row>
     <row r="46" spans="1:109" ht="15" customHeight="1">
       <c r="A46" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B46" s="9">
         <v>12.199124479301172</v>
       </c>
       <c r="C46" s="9">
         <v>23.885410303311886</v>
       </c>
       <c r="D46" s="9">
         <v>12.959103108662095</v>
       </c>
       <c r="E46" s="9">
         <v>38.992427890458899</v>
       </c>
@@ -17476,54 +24294,56 @@
       </c>
       <c r="CN46" s="12">
         <v>60.733637683309503</v>
       </c>
       <c r="CO46" s="12">
         <v>45.93954547103025</v>
       </c>
       <c r="CP46" s="9">
         <v>56.17370729832178</v>
       </c>
       <c r="CQ46" s="9">
         <v>52.873740487977535</v>
       </c>
       <c r="CR46" s="9">
         <v>239.42101253078607</v>
       </c>
       <c r="CS46" s="9">
         <v>386.70638425442519</v>
       </c>
       <c r="CT46" s="24">
         <v>24</v>
       </c>
       <c r="CU46" s="28">
         <v>71.5</v>
       </c>
-      <c r="CV46" s="43">
+      <c r="CV46" s="35">
         <v>52.7</v>
       </c>
-      <c r="CW46" s="9"/>
+      <c r="CW46" s="51">
+        <v>194</v>
+      </c>
       <c r="CX46" s="9"/>
       <c r="CY46" s="9"/>
       <c r="CZ46" s="12"/>
       <c r="DA46" s="12"/>
       <c r="DB46" s="9"/>
       <c r="DC46" s="9"/>
       <c r="DD46" s="9"/>
       <c r="DE46" s="9"/>
     </row>
     <row r="47" spans="1:109">
       <c r="A47" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B47" s="9">
         <v>141.67857567278062</v>
       </c>
       <c r="C47" s="9">
         <v>189.73518869498889</v>
       </c>
       <c r="D47" s="9">
         <v>62.287385132840484</v>
       </c>
       <c r="E47" s="9">
         <v>128.76037410172094</v>
       </c>
@@ -17787,54 +24607,56 @@
       </c>
       <c r="CN47" s="12">
         <v>343.99525987596633</v>
       </c>
       <c r="CO47" s="12">
         <v>292.89138846358674</v>
       </c>
       <c r="CP47" s="9">
         <v>880.45315508614453</v>
       </c>
       <c r="CQ47" s="9">
         <v>469.08106829014139</v>
       </c>
       <c r="CR47" s="9">
         <v>562.09308336083063</v>
       </c>
       <c r="CS47" s="9">
         <v>806.81788677209147</v>
       </c>
       <c r="CT47" s="24">
         <v>196</v>
       </c>
       <c r="CU47" s="28">
         <v>371.8</v>
       </c>
-      <c r="CV47" s="43">
+      <c r="CV47" s="35">
         <v>129.1</v>
       </c>
-      <c r="CW47" s="9"/>
+      <c r="CW47" s="51">
+        <v>365.7</v>
+      </c>
       <c r="CX47" s="9"/>
       <c r="CY47" s="9"/>
       <c r="CZ47" s="12"/>
       <c r="DA47" s="12"/>
       <c r="DB47" s="9"/>
       <c r="DC47" s="9"/>
       <c r="DD47" s="9"/>
       <c r="DE47" s="9"/>
     </row>
     <row r="48" spans="1:109">
       <c r="A48" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B48" s="15">
         <v>96.487237578011616</v>
       </c>
       <c r="C48" s="15">
         <v>109.52461435129516</v>
       </c>
       <c r="D48" s="15">
         <v>44.286484961405321</v>
       </c>
       <c r="E48" s="15">
         <v>84.165931607343282</v>
       </c>
@@ -18098,54 +24920,56 @@
       </c>
       <c r="CN48" s="12">
         <v>217.55182653858969</v>
       </c>
       <c r="CO48" s="12">
         <v>149.24676104400049</v>
       </c>
       <c r="CP48" s="9">
         <v>625.10658403490049</v>
       </c>
       <c r="CQ48" s="9">
         <v>342.20956946280103</v>
       </c>
       <c r="CR48" s="9">
         <v>454.02903360787354</v>
       </c>
       <c r="CS48" s="9">
         <v>759.04685050188027</v>
       </c>
       <c r="CT48" s="24">
         <v>147.80000000000001</v>
       </c>
       <c r="CU48" s="28">
         <v>246.6</v>
       </c>
-      <c r="CV48" s="44">
+      <c r="CV48" s="36">
         <v>107.7</v>
       </c>
-      <c r="CW48" s="15"/>
+      <c r="CW48" s="52">
+        <v>346.1</v>
+      </c>
       <c r="CX48" s="15"/>
       <c r="CY48" s="9"/>
       <c r="CZ48" s="12"/>
       <c r="DA48" s="12"/>
       <c r="DB48" s="9"/>
       <c r="DC48" s="9"/>
       <c r="DD48" s="9"/>
       <c r="DE48" s="9"/>
     </row>
     <row r="49" spans="1:109">
       <c r="A49" s="14" t="s">
         <v>26</v>
       </c>
       <c r="B49" s="9">
         <v>287.84575991756356</v>
       </c>
       <c r="C49" s="9">
         <v>339.75662280897131</v>
       </c>
       <c r="D49" s="9">
         <v>105.98989655890503</v>
       </c>
       <c r="E49" s="9">
         <v>213.1285628249945</v>
       </c>
@@ -18409,54 +25233,56 @@
       </c>
       <c r="CN49" s="12">
         <v>697.41343519560644</v>
       </c>
       <c r="CO49" s="12">
         <v>472.86756835082713</v>
       </c>
       <c r="CP49" s="9">
         <v>1075.1348130750739</v>
       </c>
       <c r="CQ49" s="9">
         <v>632.25155028812378</v>
       </c>
       <c r="CR49" s="9">
         <v>731.21769622125134</v>
       </c>
       <c r="CS49" s="9">
         <v>1319.3085509803313</v>
       </c>
       <c r="CT49" s="24">
         <v>441.5</v>
       </c>
       <c r="CU49" s="28">
         <v>708</v>
       </c>
-      <c r="CV49" s="43">
+      <c r="CV49" s="35">
         <v>269.3</v>
       </c>
-      <c r="CW49" s="9"/>
+      <c r="CW49" s="51">
+        <v>577.4</v>
+      </c>
       <c r="CX49" s="9"/>
       <c r="CY49" s="9"/>
       <c r="CZ49" s="12"/>
       <c r="DA49" s="12"/>
       <c r="DB49" s="9"/>
       <c r="DC49" s="9"/>
       <c r="DD49" s="9"/>
       <c r="DE49" s="9"/>
     </row>
     <row r="50" spans="1:109">
       <c r="A50" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B50" s="9">
         <v>43.877660053148531</v>
       </c>
       <c r="C50" s="9">
         <v>61.306845895604496</v>
       </c>
       <c r="D50" s="9">
         <v>32.764907691386739</v>
       </c>
       <c r="E50" s="9">
         <v>46.792718722794746</v>
       </c>
@@ -18720,54 +25546,56 @@
       </c>
       <c r="CN50" s="12">
         <v>640.70368120788464</v>
       </c>
       <c r="CO50" s="12">
         <v>647.06374751640953</v>
       </c>
       <c r="CP50" s="9">
         <v>757.00950969892551</v>
       </c>
       <c r="CQ50" s="9">
         <v>720.68732012796329</v>
       </c>
       <c r="CR50" s="9">
         <v>1036.5626158781406</v>
       </c>
       <c r="CS50" s="9">
         <v>1492.0929162905472</v>
       </c>
       <c r="CT50" s="24">
         <v>706.7</v>
       </c>
       <c r="CU50" s="28">
         <v>875.7</v>
       </c>
-      <c r="CV50" s="43">
+      <c r="CV50" s="35">
         <v>772.3</v>
       </c>
-      <c r="CW50" s="9"/>
+      <c r="CW50" s="51">
+        <v>717.5</v>
+      </c>
       <c r="CX50" s="9"/>
       <c r="CY50" s="9"/>
       <c r="CZ50" s="12"/>
       <c r="DA50" s="12"/>
       <c r="DB50" s="9"/>
       <c r="DC50" s="9"/>
       <c r="DD50" s="9"/>
       <c r="DE50" s="9"/>
     </row>
     <row r="51" spans="1:109">
       <c r="A51" s="14" t="s">
         <v>28</v>
       </c>
       <c r="B51" s="9">
         <v>70.694874193975252</v>
       </c>
       <c r="C51" s="9">
         <v>96.574160142868138</v>
       </c>
       <c r="D51" s="9">
         <v>60.493736488983032</v>
       </c>
       <c r="E51" s="9">
         <v>67.886123631721972</v>
       </c>
@@ -19031,54 +25859,56 @@
       </c>
       <c r="CN51" s="12">
         <v>628.51379691074908</v>
       </c>
       <c r="CO51" s="12">
         <v>695.57569288243292</v>
       </c>
       <c r="CP51" s="9">
         <v>848.7495270621182</v>
       </c>
       <c r="CQ51" s="9">
         <v>710.18436752776211</v>
       </c>
       <c r="CR51" s="11">
         <v>1069.0954712615646</v>
       </c>
       <c r="CS51" s="11">
         <v>1089.683372737438</v>
       </c>
       <c r="CT51" s="24">
         <v>477.2</v>
       </c>
       <c r="CU51" s="28">
         <v>634.5</v>
       </c>
-      <c r="CV51" s="43">
+      <c r="CV51" s="35">
         <v>95.4</v>
       </c>
-      <c r="CW51" s="9"/>
+      <c r="CW51" s="51">
+        <v>686.1</v>
+      </c>
       <c r="CX51" s="9"/>
       <c r="CY51" s="9"/>
       <c r="CZ51" s="12"/>
       <c r="DA51" s="12"/>
       <c r="DB51" s="9"/>
       <c r="DC51" s="9"/>
       <c r="DD51" s="11"/>
       <c r="DE51" s="11"/>
     </row>
     <row r="52" spans="1:109">
       <c r="A52" s="2"/>
       <c r="B52" s="2"/>
       <c r="C52" s="2"/>
       <c r="D52" s="2"/>
       <c r="E52" s="2"/>
       <c r="F52" s="2"/>
       <c r="G52" s="2"/>
       <c r="H52" s="2"/>
       <c r="I52" s="2"/>
       <c r="J52" s="2"/>
       <c r="K52" s="2"/>
       <c r="L52" s="2"/>
       <c r="M52" s="2"/>
       <c r="N52" s="2"/>
       <c r="O52" s="2"/>
@@ -19124,55 +25954,55 @@
       <c r="BC52" s="2"/>
       <c r="BD52" s="2"/>
       <c r="BE52" s="2"/>
       <c r="BF52" s="2"/>
       <c r="BG52" s="2"/>
       <c r="BH52" s="2"/>
       <c r="BI52" s="2"/>
       <c r="BJ52" s="2"/>
       <c r="BK52" s="2"/>
       <c r="BL52" s="2"/>
       <c r="BM52" s="2"/>
       <c r="BN52" s="2"/>
       <c r="BO52" s="2"/>
       <c r="BP52" s="2"/>
       <c r="BQ52" s="2"/>
       <c r="BR52" s="2"/>
       <c r="BS52" s="2"/>
       <c r="BT52" s="2"/>
       <c r="BU52" s="2"/>
       <c r="BV52" s="2"/>
       <c r="BW52" s="2"/>
       <c r="BX52" s="2"/>
     </row>
     <row r="53" spans="1:109">
       <c r="A53" s="2"/>
-      <c r="B53" s="36"/>
-[...3 lines deleted...]
-      <c r="F53" s="36"/>
+      <c r="B53" s="43"/>
+      <c r="C53" s="43"/>
+      <c r="D53" s="43"/>
+      <c r="E53" s="43"/>
+      <c r="F53" s="43"/>
       <c r="G53" s="2"/>
       <c r="H53" s="2"/>
       <c r="I53" s="2"/>
       <c r="J53" s="2"/>
       <c r="K53" s="2"/>
       <c r="L53" s="2"/>
       <c r="M53" s="2"/>
       <c r="N53" s="3"/>
       <c r="O53" s="3"/>
       <c r="P53" s="3"/>
       <c r="Q53" s="3"/>
       <c r="R53" s="3"/>
       <c r="S53" s="2"/>
       <c r="T53" s="2"/>
       <c r="U53" s="2"/>
       <c r="V53" s="2"/>
       <c r="W53" s="2"/>
       <c r="X53" s="2"/>
       <c r="Y53" s="2"/>
       <c r="Z53" s="3"/>
       <c r="AA53" s="2"/>
       <c r="AB53" s="2"/>
       <c r="AC53" s="2"/>
       <c r="AD53" s="2"/>
       <c r="AE53" s="2"/>
@@ -19516,242 +26346,242 @@
       <c r="BC57" s="2"/>
       <c r="BD57" s="2"/>
       <c r="BE57" s="2"/>
       <c r="BF57" s="2"/>
       <c r="BG57" s="2"/>
       <c r="BH57" s="2"/>
       <c r="BI57" s="2"/>
       <c r="BJ57" s="2"/>
       <c r="BK57" s="2"/>
       <c r="BL57" s="2"/>
       <c r="BM57" s="2"/>
       <c r="BN57" s="2"/>
       <c r="BO57" s="2"/>
       <c r="BP57" s="2"/>
       <c r="BQ57" s="2"/>
       <c r="BR57" s="2"/>
       <c r="BS57" s="2"/>
       <c r="BT57" s="2"/>
       <c r="BU57" s="2"/>
       <c r="BV57" s="2"/>
       <c r="BW57" s="2"/>
       <c r="BX57" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="81">
-    <mergeCell ref="AT41:AW41"/>
-[...12 lines deleted...]
-    <mergeCell ref="K41:M41"/>
+    <mergeCell ref="CT29:DE29"/>
+    <mergeCell ref="DB41:DE41"/>
+    <mergeCell ref="CT42:DE42"/>
+    <mergeCell ref="DB2:DE2"/>
+    <mergeCell ref="CT3:DE3"/>
+    <mergeCell ref="DB15:DE15"/>
+    <mergeCell ref="CT16:DE16"/>
+    <mergeCell ref="DB28:DE28"/>
+    <mergeCell ref="CH29:CS29"/>
+    <mergeCell ref="CP41:CS41"/>
+    <mergeCell ref="CH42:CS42"/>
+    <mergeCell ref="CP2:CS2"/>
+    <mergeCell ref="CH3:CS3"/>
+    <mergeCell ref="CP15:CS15"/>
+    <mergeCell ref="CH16:CS16"/>
+    <mergeCell ref="CP28:CS28"/>
+    <mergeCell ref="BV29:CG29"/>
+    <mergeCell ref="CD41:CG41"/>
+    <mergeCell ref="BV42:CG42"/>
+    <mergeCell ref="CD2:CG2"/>
+    <mergeCell ref="BV3:CG3"/>
+    <mergeCell ref="CD15:CG15"/>
+    <mergeCell ref="BV16:CG16"/>
+    <mergeCell ref="CD28:CG28"/>
+    <mergeCell ref="BJ29:BU29"/>
+    <mergeCell ref="BR41:BU41"/>
+    <mergeCell ref="BJ42:BU42"/>
+    <mergeCell ref="BR2:BU2"/>
+    <mergeCell ref="BJ3:BU3"/>
+    <mergeCell ref="BR15:BU15"/>
+    <mergeCell ref="BJ16:BU16"/>
+    <mergeCell ref="BR28:BU28"/>
+    <mergeCell ref="A1:BI1"/>
+    <mergeCell ref="A14:BI14"/>
+    <mergeCell ref="A27:BI27"/>
+    <mergeCell ref="A40:BI40"/>
+    <mergeCell ref="W2:Y2"/>
+    <mergeCell ref="N3:Y3"/>
+    <mergeCell ref="W15:Y15"/>
+    <mergeCell ref="K2:M2"/>
+    <mergeCell ref="B16:M16"/>
+    <mergeCell ref="B29:M29"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="AH2:AK2"/>
+    <mergeCell ref="BF41:BI41"/>
+    <mergeCell ref="AX42:BI42"/>
+    <mergeCell ref="BF2:BI2"/>
+    <mergeCell ref="AX3:BI3"/>
+    <mergeCell ref="BF15:BI15"/>
+    <mergeCell ref="AX16:BI16"/>
+    <mergeCell ref="BF28:BI28"/>
+    <mergeCell ref="AX29:BI29"/>
     <mergeCell ref="B53:F53"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="Z42:AK42"/>
     <mergeCell ref="AH41:AK41"/>
     <mergeCell ref="AH28:AK28"/>
     <mergeCell ref="N16:Y16"/>
     <mergeCell ref="AH15:AK15"/>
     <mergeCell ref="K15:M15"/>
     <mergeCell ref="W28:Y28"/>
     <mergeCell ref="N29:Y29"/>
     <mergeCell ref="W41:Y41"/>
     <mergeCell ref="N42:Y42"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="Z16:AK16"/>
     <mergeCell ref="Z29:AK29"/>
-    <mergeCell ref="BF41:BI41"/>
-[...50 lines deleted...]
-    <mergeCell ref="DB28:DE28"/>
+    <mergeCell ref="A42:A43"/>
+    <mergeCell ref="A16:A17"/>
+    <mergeCell ref="A29:A30"/>
+    <mergeCell ref="B42:M42"/>
+    <mergeCell ref="K28:M28"/>
+    <mergeCell ref="K41:M41"/>
+    <mergeCell ref="AT41:AW41"/>
+    <mergeCell ref="AL42:AW42"/>
+    <mergeCell ref="AT2:AW2"/>
+    <mergeCell ref="AL3:AW3"/>
+    <mergeCell ref="AT15:AW15"/>
+    <mergeCell ref="AL16:AW16"/>
+    <mergeCell ref="AT28:AW28"/>
+    <mergeCell ref="AL29:AW29"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="85" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A8FBA91E-B179-4089-8A61-D0DFADE5E0B7}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A8FBA91E-B179-4089-8A61-D0DFADE5E0B7}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Валовый выпуск по месяцам</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>