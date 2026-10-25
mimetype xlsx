--- v0 (2026-10-05)
+++ v1 (2026-10-25)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="3060" yWindow="0" windowWidth="28830" windowHeight="6060"/>
+    <workbookView xWindow="3060" yWindow="0" windowWidth="28830" windowHeight="6060" activeTab="4"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata 162101" sheetId="2" r:id="rId1"/>
     <sheet name="Metadata 162107" sheetId="7" r:id="rId2"/>
     <sheet name="Symbols" sheetId="6" r:id="rId3"/>
     <sheet name="Indicator 162101" sheetId="1" r:id="rId4"/>
     <sheet name="Indicator 162107" sheetId="3" r:id="rId5"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="131" uniqueCount="73">
   <si>
     <t>The volume of contraction works</t>
   </si>
   <si>
     <t>Statistical indicator code</t>
   </si>
   <si>
     <t>Name of the statistical indicator</t>
   </si>
   <si>
     <t>Volume of performed construction works</t>
@@ -234,138 +234,109 @@
   <si>
     <t>https://stat.gov.kz/en/region/kostanay/spreadsheets/</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701940</t>
   </si>
   <si>
     <t>Division of Production and Environment Statistics</t>
   </si>
   <si>
     <t>Lisnichuk Petr Nikolayevich</t>
   </si>
   <si>
     <t>p.lisnichuk@aspire.gov.kz</t>
   </si>
   <si>
     <t>thousand tenge</t>
   </si>
   <si>
     <t>+7 7142 537264</t>
   </si>
   <si>
     <t>16.10.2026y.</t>
   </si>
   <si>
-    <t>(January-August 2026)</t>
-[...4 lines deleted...]
-  <si>
     <t>percent</t>
+  </si>
+  <si>
+    <t>18.11.2026y.</t>
+  </si>
+  <si>
+    <t>(January-September 2026)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="25" x14ac:knownFonts="1">
+  <fonts count="21" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
-      <charset val="204"/>
-[...9 lines deleted...]
-      <name val="Roboto Black"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
-    </font>
-[...4 lines deleted...]
-      <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="11"/>
-[...4 lines deleted...]
-    <font>
       <i/>
       <sz val="10"/>
-      <name val="Roboto"/>
-[...4 lines deleted...]
-      <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -382,73 +353,78 @@
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
-      <color theme="1"/>
-[...4 lines deleted...]
-      <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
       <sz val="10"/>
-      <color indexed="8"/>
-[...1 lines deleted...]
-      <family val="2"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
       <charset val="204"/>
-      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
@@ -463,182 +439,183 @@
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="45">
+  <cellXfs count="46">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="15" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="7" applyFont="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="165" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="18" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="18" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="14" fontId="20" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="20" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...30 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...24 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="9">
     <cellStyle name="Normal" xfId="1"/>
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный 2 2" xfId="4"/>
     <cellStyle name="Обычный 3" xfId="5"/>
     <cellStyle name="Обычный 4" xfId="6"/>
     <cellStyle name="Обычный 4 2" xfId="7"/>
     <cellStyle name="Обычный 4 2 2" xfId="8"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -933,1172 +910,1180 @@
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701940" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/region/kostanay/spreadsheets/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:p.lisnichuk@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701940" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/region/kostanay/spreadsheets/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:p.lisnichuk@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="A37" sqref="A37"/>
+    <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
+      <selection activeCell="B39" sqref="B39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="42.28515625" style="20" customWidth="1"/>
-    <col min="2" max="2" width="97.7109375" style="20" customWidth="1"/>
+    <col min="1" max="1" width="42.28515625" style="13" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="13" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="16"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
     </row>
-    <row r="2" spans="1:13" s="4" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:13" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="3">
         <v>162101</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="4" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:13" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="4" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:13" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="B4" s="5" t="s">
+      <c r="B4" s="4" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="4" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="6" t="s">
+    <row r="5" spans="1:13" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="5" t="s">
         <v>6</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="4" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="6" t="s">
+    <row r="6" spans="1:13" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="4" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:13" s="31" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="B7" s="7" t="s">
+      <c r="B7" s="6" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="4" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:13" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="B8" s="5" t="s">
+      <c r="B8" s="4" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="4" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:13" s="31" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="B9" s="7" t="s">
+      <c r="B9" s="6" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="4" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:13" s="31" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="B10" s="7" t="s">
+      <c r="B10" s="6" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="11" spans="1:13" s="4" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:13" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="B11" s="8"/>
-[...2 lines deleted...]
-    <row r="12" spans="1:13" s="4" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B11" s="7"/>
+      <c r="M11" s="32"/>
+    </row>
+    <row r="12" spans="1:13" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="2" t="s">
         <v>17</v>
       </c>
-      <c r="B12" s="10" t="s">
+      <c r="B12" s="33" t="s">
         <v>18</v>
       </c>
-      <c r="M12" s="9"/>
-[...2 lines deleted...]
-      <c r="A13" s="11" t="s">
+      <c r="M12" s="32"/>
+    </row>
+    <row r="13" spans="1:13" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="8" t="s">
         <v>19</v>
       </c>
-      <c r="B13" s="12" t="s">
+      <c r="B13" s="34" t="s">
         <v>20</v>
       </c>
-      <c r="M13" s="9"/>
-[...2 lines deleted...]
-      <c r="A14" s="11" t="s">
+      <c r="M13" s="32"/>
+    </row>
+    <row r="14" spans="1:13" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="8" t="s">
         <v>21</v>
       </c>
-      <c r="B14" s="12" t="s">
+      <c r="B14" s="34" t="s">
         <v>62</v>
       </c>
-      <c r="M14" s="9"/>
-[...2 lines deleted...]
-      <c r="A15" s="11" t="s">
+      <c r="M14" s="32"/>
+    </row>
+    <row r="15" spans="1:13" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="8" t="s">
         <v>22</v>
       </c>
-      <c r="B15" s="12" t="s">
+      <c r="B15" s="34" t="s">
         <v>63</v>
       </c>
-      <c r="M15" s="9"/>
+      <c r="M15" s="32"/>
     </row>
     <row r="16" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="B16" s="13" t="s">
-[...2 lines deleted...]
-      <c r="M16" s="14"/>
+      <c r="B16" s="9" t="s">
+        <v>69</v>
+      </c>
+      <c r="M16" s="35"/>
     </row>
     <row r="17" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="B17" s="13" t="s">
-[...2 lines deleted...]
-      <c r="M17" s="15"/>
+      <c r="B17" s="9" t="s">
+        <v>71</v>
+      </c>
+      <c r="M17" s="36"/>
     </row>
     <row r="18" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="B18" s="38" t="s">
+      <c r="B18" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="M18" s="14"/>
+      <c r="M18" s="35"/>
     </row>
     <row r="19" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="B19" s="5" t="s">
+      <c r="B19" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="M19" s="15"/>
+      <c r="M19" s="36"/>
     </row>
     <row r="20" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="B20" s="16" t="s">
+      <c r="B20" s="10" t="s">
         <v>68</v>
       </c>
-      <c r="M20" s="14"/>
+      <c r="M20" s="35"/>
     </row>
     <row r="21" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="B21" s="17" t="s">
+      <c r="B21" s="37" t="s">
         <v>66</v>
       </c>
-      <c r="M21" s="15"/>
+      <c r="M21" s="36"/>
     </row>
     <row r="22" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="18"/>
-      <c r="B22" s="19"/>
+      <c r="A22" s="11"/>
+      <c r="B22" s="12"/>
     </row>
     <row r="23" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="M23" s="15"/>
+      <c r="M23" s="36"/>
     </row>
     <row r="24" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="M24" s="14"/>
+      <c r="M24" s="35"/>
     </row>
     <row r="25" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="M25" s="15"/>
+      <c r="M25" s="36"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="M26" s="14"/>
+      <c r="M26" s="35"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1"/>
     <hyperlink ref="B15" r:id="rId2"/>
     <hyperlink ref="B12" r:id="rId3"/>
     <hyperlink ref="B13" r:id="rId4"/>
     <hyperlink ref="B21" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M27"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B28" sqref="B28"/>
+      <selection activeCell="B34" sqref="B34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="42.28515625" style="20" customWidth="1"/>
-    <col min="2" max="2" width="97.7109375" style="20" customWidth="1"/>
+    <col min="1" max="1" width="42.28515625" style="13" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="13" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="16"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
     </row>
-    <row r="2" spans="1:13" s="4" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:13" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="3">
         <v>162107</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="4" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:13" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="4" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:13" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="B4" s="5" t="s">
-[...4 lines deleted...]
-      <c r="A5" s="6" t="s">
+      <c r="B4" s="4" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="5" t="s">
         <v>6</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="4" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="6" t="s">
+    <row r="6" spans="1:13" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="4" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:13" s="31" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="B7" s="7" t="s">
+      <c r="B7" s="6" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="4" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:13" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="B8" s="5" t="s">
+      <c r="B8" s="4" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="4" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:13" s="31" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="B9" s="7" t="s">
+      <c r="B9" s="6" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="4" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:13" s="31" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="B10" s="7" t="s">
+      <c r="B10" s="6" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="11" spans="1:13" s="4" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:13" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="B11" s="8"/>
-[...2 lines deleted...]
-    <row r="12" spans="1:13" s="4" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B11" s="7"/>
+      <c r="M11" s="32"/>
+    </row>
+    <row r="12" spans="1:13" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="2" t="s">
         <v>17</v>
       </c>
-      <c r="B12" s="10" t="s">
+      <c r="B12" s="33" t="s">
         <v>18</v>
       </c>
-      <c r="M12" s="9"/>
-[...2 lines deleted...]
-      <c r="A13" s="11" t="s">
+      <c r="M12" s="32"/>
+    </row>
+    <row r="13" spans="1:13" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="8" t="s">
         <v>19</v>
       </c>
-      <c r="B13" s="12" t="s">
+      <c r="B13" s="34" t="s">
         <v>20</v>
       </c>
-      <c r="M13" s="9"/>
-[...2 lines deleted...]
-      <c r="A14" s="11" t="s">
+      <c r="M13" s="32"/>
+    </row>
+    <row r="14" spans="1:13" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="8" t="s">
         <v>21</v>
       </c>
-      <c r="B14" s="12" t="s">
+      <c r="B14" s="34" t="s">
         <v>62</v>
       </c>
-      <c r="M14" s="9"/>
-[...2 lines deleted...]
-      <c r="A15" s="11" t="s">
+      <c r="M14" s="32"/>
+    </row>
+    <row r="15" spans="1:13" s="31" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="8" t="s">
         <v>22</v>
       </c>
-      <c r="B15" s="12" t="s">
+      <c r="B15" s="34" t="s">
         <v>63</v>
       </c>
-      <c r="M15" s="9"/>
+      <c r="M15" s="32"/>
     </row>
     <row r="16" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="B16" s="13" t="s">
-[...2 lines deleted...]
-      <c r="M16" s="14"/>
+      <c r="B16" s="9" t="s">
+        <v>69</v>
+      </c>
+      <c r="M16" s="35"/>
     </row>
     <row r="17" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="B17" s="13" t="s">
-[...2 lines deleted...]
-      <c r="M17" s="15"/>
+      <c r="B17" s="9" t="s">
+        <v>71</v>
+      </c>
+      <c r="M17" s="36"/>
     </row>
     <row r="18" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="B18" s="38" t="s">
+      <c r="B18" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="M18" s="14"/>
+      <c r="M18" s="35"/>
     </row>
     <row r="19" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="B19" s="5" t="s">
+      <c r="B19" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="M19" s="15"/>
+      <c r="M19" s="36"/>
     </row>
     <row r="20" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="B20" s="16" t="s">
+      <c r="B20" s="10" t="s">
         <v>68</v>
       </c>
-      <c r="M20" s="14"/>
+      <c r="M20" s="35"/>
     </row>
     <row r="21" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="B21" s="17" t="s">
+      <c r="B21" s="37" t="s">
         <v>66</v>
       </c>
-      <c r="M21" s="15"/>
+      <c r="M21" s="36"/>
     </row>
     <row r="22" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="18"/>
-      <c r="B22" s="19"/>
+      <c r="A22" s="11"/>
+      <c r="B22" s="12"/>
     </row>
     <row r="23" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="M23" s="15"/>
+      <c r="M23" s="36"/>
     </row>
     <row r="24" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="M24" s="14"/>
+      <c r="M24" s="35"/>
     </row>
     <row r="25" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="M25" s="15"/>
+      <c r="M25" s="36"/>
     </row>
     <row r="26" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="M26" s="14"/>
+      <c r="M26" s="35"/>
     </row>
     <row r="27" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1"/>
     <hyperlink ref="B15" r:id="rId2"/>
     <hyperlink ref="B12" r:id="rId3"/>
     <hyperlink ref="B13" r:id="rId4"/>
     <hyperlink ref="B21" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист2"/>
   <dimension ref="A1:C25"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="B38" sqref="B38"/>
+      <selection activeCell="B46" sqref="B46"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="4.42578125" style="23" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.140625" style="23"/>
+    <col min="1" max="1" width="4.42578125" style="16" customWidth="1"/>
+    <col min="2" max="2" width="113.5703125" style="16" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="16"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="2" spans="1:3" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="3" spans="1:3" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="21"/>
-      <c r="B3" s="28" t="s">
+      <c r="A3" s="14"/>
+      <c r="B3" s="21" t="s">
         <v>29</v>
       </c>
-      <c r="C3" s="22"/>
+      <c r="C3" s="15"/>
     </row>
     <row r="4" spans="1:3" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="21"/>
-      <c r="B4" s="28" t="s">
+      <c r="A4" s="14"/>
+      <c r="B4" s="21" t="s">
         <v>30</v>
       </c>
-      <c r="C4" s="22"/>
+      <c r="C4" s="15"/>
     </row>
     <row r="5" spans="1:3" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="21"/>
-      <c r="B5" s="28" t="s">
+      <c r="A5" s="14"/>
+      <c r="B5" s="21" t="s">
         <v>31</v>
       </c>
-      <c r="C5" s="22"/>
+      <c r="C5" s="15"/>
     </row>
     <row r="6" spans="1:3" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="21"/>
-      <c r="B6" s="28" t="s">
+      <c r="A6" s="14"/>
+      <c r="B6" s="21" t="s">
         <v>32</v>
       </c>
-      <c r="C6" s="22"/>
+      <c r="C6" s="15"/>
     </row>
     <row r="7" spans="1:3" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="21"/>
-      <c r="B7" s="28" t="s">
+      <c r="A7" s="14"/>
+      <c r="B7" s="21" t="s">
         <v>33</v>
       </c>
-      <c r="C7" s="22"/>
+      <c r="C7" s="15"/>
     </row>
     <row r="8" spans="1:3" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="21"/>
-      <c r="B8" s="29" t="s">
+      <c r="A8" s="14"/>
+      <c r="B8" s="22" t="s">
         <v>34</v>
       </c>
-      <c r="C8" s="22"/>
+      <c r="C8" s="15"/>
     </row>
     <row r="9" spans="1:3" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="21"/>
-[...1 lines deleted...]
-      <c r="C9" s="22"/>
+      <c r="A9" s="14"/>
+      <c r="B9" s="17"/>
+      <c r="C9" s="15"/>
     </row>
     <row r="10" spans="1:3" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="21"/>
-[...1 lines deleted...]
-      <c r="C10" s="22"/>
+      <c r="A10" s="14"/>
+      <c r="B10" s="14"/>
+      <c r="C10" s="15"/>
     </row>
     <row r="11" spans="1:3" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="21"/>
-[...1 lines deleted...]
-      <c r="C11" s="22"/>
+      <c r="A11" s="14"/>
+      <c r="B11" s="14"/>
+      <c r="C11" s="15"/>
     </row>
     <row r="12" spans="1:3" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="21"/>
-[...4 lines deleted...]
-      <c r="A13" s="41" t="s">
+      <c r="A12" s="14"/>
+      <c r="B12" s="14"/>
+      <c r="C12" s="14"/>
+    </row>
+    <row r="13" spans="1:3" s="38" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="42" t="s">
         <v>35</v>
       </c>
-      <c r="B13" s="42"/>
-      <c r="C13" s="42"/>
+      <c r="B13" s="43"/>
+      <c r="C13" s="43"/>
     </row>
     <row r="14" spans="1:3" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B14" s="25"/>
+      <c r="B14" s="18"/>
     </row>
     <row r="15" spans="1:3" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B15" s="26"/>
+      <c r="B15" s="19"/>
     </row>
     <row r="16" spans="1:3" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B16" s="26"/>
+      <c r="B16" s="19"/>
     </row>
     <row r="17" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="18" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="19" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="20" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B20" s="27"/>
+      <c r="B20" s="20"/>
     </row>
     <row r="21" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="22" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="23" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="24" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="25" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A13:C13"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:E29"/>
+  <dimension ref="A1:E31"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="D38" sqref="D38"/>
+      <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="24" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="12" max="12" width="10.7109375" customWidth="1"/>
+    <col min="1" max="1" width="24" style="16" customWidth="1"/>
+    <col min="2" max="2" width="21.85546875" style="16" customWidth="1"/>
+    <col min="3" max="3" width="9.7109375" style="16" customWidth="1"/>
+    <col min="4" max="4" width="10.42578125" style="16" customWidth="1"/>
+    <col min="5" max="5" width="10.140625" style="16" customWidth="1"/>
+    <col min="6" max="8" width="8.85546875" style="16" customWidth="1"/>
+    <col min="9" max="9" width="10.85546875" style="16" customWidth="1"/>
+    <col min="10" max="10" width="9.85546875" style="16" customWidth="1"/>
+    <col min="11" max="11" width="10.140625" style="16" customWidth="1"/>
+    <col min="12" max="12" width="10.7109375" style="16" customWidth="1"/>
+    <col min="13" max="16384" width="9.140625" style="16"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="43" t="s">
+      <c r="A1" s="44" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="43"/>
-[...13 lines deleted...]
-      <c r="B4" s="34" t="s">
+      <c r="B1" s="44"/>
+    </row>
+    <row r="2" spans="1:2" s="38" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="45" t="s">
+        <v>72</v>
+      </c>
+      <c r="B2" s="45"/>
+    </row>
+    <row r="3" spans="1:2" s="38" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="39"/>
+      <c r="B3" s="39"/>
+    </row>
+    <row r="4" spans="1:2" s="38" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="40"/>
+      <c r="B4" s="25" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="5" spans="1:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="32" t="s">
+    <row r="5" spans="1:2" s="38" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="23" t="s">
         <v>41</v>
       </c>
-      <c r="B5" s="36">
-[...4 lines deleted...]
-      <c r="A6" s="32" t="s">
+      <c r="B5" s="27">
+        <v>292486994</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" s="38" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="23" t="s">
         <v>42</v>
       </c>
-      <c r="B6" s="36">
-[...4 lines deleted...]
-      <c r="A7" s="32" t="s">
+      <c r="B6" s="27">
+        <v>114147609</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" s="38" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="23" t="s">
         <v>43</v>
       </c>
-      <c r="B7" s="36">
-[...4 lines deleted...]
-      <c r="A8" s="32" t="s">
+      <c r="B7" s="27">
+        <v>16721104</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" s="38" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="23" t="s">
         <v>44</v>
       </c>
-      <c r="B8" s="36">
-[...4 lines deleted...]
-      <c r="A9" s="32" t="s">
+      <c r="B8" s="27">
+        <v>6756501</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" s="38" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="23" t="s">
         <v>45</v>
       </c>
-      <c r="B9" s="36">
-[...4 lines deleted...]
-      <c r="A10" s="32" t="s">
+      <c r="B9" s="27">
+        <v>24579427</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" s="38" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="23" t="s">
         <v>46</v>
       </c>
-      <c r="B10" s="36">
-[...4 lines deleted...]
-      <c r="A11" s="32" t="s">
+      <c r="B10" s="27">
+        <v>6499658</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" s="38" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="23" t="s">
         <v>47</v>
       </c>
-      <c r="B11" s="36">
-[...4 lines deleted...]
-      <c r="A12" s="32" t="s">
+      <c r="B11" s="27">
+        <v>352526</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" s="38" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="23" t="s">
         <v>48</v>
       </c>
-      <c r="B12" s="36">
-[...4 lines deleted...]
-      <c r="A13" s="32" t="s">
+      <c r="B12" s="27">
+        <v>5730635</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" s="38" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="23" t="s">
         <v>49</v>
       </c>
-      <c r="B13" s="36">
-[...4 lines deleted...]
-      <c r="A14" s="32" t="s">
+      <c r="B13" s="27">
+        <v>2594855</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" s="38" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="23" t="s">
         <v>50</v>
       </c>
-      <c r="B14" s="36">
-[...4 lines deleted...]
-      <c r="A15" s="32" t="s">
+      <c r="B14" s="27">
+        <v>2624739</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" s="38" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="23" t="s">
         <v>51</v>
       </c>
-      <c r="B15" s="36">
-[...4 lines deleted...]
-      <c r="A16" s="32" t="s">
+      <c r="B15" s="27">
+        <v>10604504</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" s="38" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="23" t="s">
         <v>52</v>
       </c>
-      <c r="B16" s="36">
-[...4 lines deleted...]
-      <c r="A17" s="32" t="s">
+      <c r="B16" s="27">
+        <v>2428852</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" s="38" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="23" t="s">
         <v>53</v>
       </c>
-      <c r="B17" s="36">
-[...4 lines deleted...]
-      <c r="A18" s="32" t="s">
+      <c r="B17" s="27">
+        <v>725757</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" s="38" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="23" t="s">
         <v>54</v>
       </c>
-      <c r="B18" s="36">
-[...4 lines deleted...]
-      <c r="A19" s="32" t="s">
+      <c r="B18" s="27">
+        <v>5552710</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" s="38" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="23" t="s">
         <v>55</v>
       </c>
-      <c r="B19" s="36">
-[...4 lines deleted...]
-      <c r="A20" s="32" t="s">
+      <c r="B19" s="27">
+        <v>56787171</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" s="38" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="23" t="s">
         <v>56</v>
       </c>
-      <c r="B20" s="36">
-[...5 lines deleted...]
-      <c r="A21" s="32" t="s">
+      <c r="B20" s="27">
+        <v>7793730</v>
+      </c>
+      <c r="E20" s="41"/>
+    </row>
+    <row r="21" spans="1:5" s="38" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="23" t="s">
         <v>57</v>
       </c>
-      <c r="B21" s="36">
-[...4 lines deleted...]
-      <c r="A22" s="32" t="s">
+      <c r="B21" s="27">
+        <v>2931236</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" s="38" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="23" t="s">
         <v>58</v>
       </c>
-      <c r="B22" s="36">
-[...4 lines deleted...]
-      <c r="A23" s="32" t="s">
+      <c r="B22" s="27">
+        <v>548636</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" s="38" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="23" t="s">
         <v>59</v>
       </c>
-      <c r="B23" s="36">
-[...4 lines deleted...]
-      <c r="A24" s="32" t="s">
+      <c r="B23" s="27">
+        <v>16912290</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" s="38" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="23" t="s">
         <v>60</v>
       </c>
-      <c r="B24" s="36">
-[...4 lines deleted...]
-      <c r="A25" s="33" t="s">
+      <c r="B24" s="27">
+        <v>2582737</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" s="38" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="24" t="s">
         <v>61</v>
       </c>
-      <c r="B25" s="37">
-[...8 lines deleted...]
-    <row r="29" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
+      <c r="B25" s="28">
+        <v>5612317</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" s="38" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B26" s="41"/>
+    </row>
+    <row r="27" spans="1:5" s="38" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="28" spans="1:5" s="38" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="29" spans="1:5" s="38" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="30" spans="1:5" s="38" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="31" spans="1:5" s="38" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F34"/>
+  <dimension ref="A1:F36"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="E9" sqref="E9"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="K22" sqref="K22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="21.85546875" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="12" max="12" width="10.7109375" customWidth="1"/>
+    <col min="1" max="1" width="21.85546875" style="16" customWidth="1"/>
+    <col min="2" max="2" width="20.7109375" style="16" customWidth="1"/>
+    <col min="3" max="3" width="9.7109375" style="16" customWidth="1"/>
+    <col min="4" max="4" width="10.42578125" style="16" customWidth="1"/>
+    <col min="5" max="5" width="10.140625" style="16" customWidth="1"/>
+    <col min="6" max="8" width="8.85546875" style="16" customWidth="1"/>
+    <col min="9" max="9" width="10.85546875" style="16" customWidth="1"/>
+    <col min="10" max="10" width="9.85546875" style="16" customWidth="1"/>
+    <col min="11" max="11" width="10.140625" style="16" customWidth="1"/>
+    <col min="12" max="12" width="10.7109375" style="16" customWidth="1"/>
+    <col min="13" max="16384" width="9.140625" style="16"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="A2" s="43" t="s">
+    <row r="1" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="44" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="43"/>
-[...13 lines deleted...]
-      <c r="B5" s="34" t="s">
+      <c r="B1" s="44"/>
+    </row>
+    <row r="2" spans="1:5" s="38" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="45" t="s">
+        <v>72</v>
+      </c>
+      <c r="B2" s="45"/>
+    </row>
+    <row r="3" spans="1:5" s="38" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="39"/>
+      <c r="B3" s="39"/>
+    </row>
+    <row r="4" spans="1:5" s="38" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="40"/>
+      <c r="B4" s="25" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="6" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="32" t="s">
+    <row r="5" spans="1:5" s="38" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="23" t="s">
         <v>41</v>
       </c>
-      <c r="B6" s="39">
-[...4 lines deleted...]
-      <c r="A7" s="32" t="s">
+      <c r="B5" s="29">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" s="38" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="23" t="s">
         <v>42</v>
       </c>
-      <c r="B7" s="39">
-[...4 lines deleted...]
-      <c r="A8" s="32" t="s">
+      <c r="B6" s="29">
+        <v>108.6</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5" s="38" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="23" t="s">
         <v>43</v>
       </c>
-      <c r="B8" s="39">
-[...4 lines deleted...]
-      <c r="A9" s="32" t="s">
+      <c r="B7" s="29">
+        <v>79.2</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" s="38" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="23" t="s">
         <v>44</v>
       </c>
-      <c r="B9" s="39">
-[...4 lines deleted...]
-      <c r="A10" s="32" t="s">
+      <c r="B8" s="29">
+        <v>117.6</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" s="38" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="23" t="s">
         <v>45</v>
       </c>
-      <c r="B10" s="39">
-[...4 lines deleted...]
-      <c r="A11" s="32" t="s">
+      <c r="B9" s="29">
+        <v>67.2</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" s="38" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="23" t="s">
         <v>46</v>
       </c>
-      <c r="B11" s="39">
-[...5 lines deleted...]
-      <c r="A12" s="32" t="s">
+      <c r="B10" s="29">
+        <v>70.7</v>
+      </c>
+      <c r="E10" s="41"/>
+    </row>
+    <row r="11" spans="1:5" s="38" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="23" t="s">
         <v>47</v>
       </c>
-      <c r="B12" s="39">
-[...4 lines deleted...]
-      <c r="A13" s="32" t="s">
+      <c r="B11" s="29">
+        <v>51.2</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" s="38" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="23" t="s">
         <v>48</v>
       </c>
-      <c r="B13" s="39">
-[...4 lines deleted...]
-      <c r="A14" s="32" t="s">
+      <c r="B12" s="29">
+        <v>47.6</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" s="38" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="23" t="s">
         <v>49</v>
       </c>
-      <c r="B14" s="39">
-[...4 lines deleted...]
-      <c r="A15" s="32" t="s">
+      <c r="B13" s="29">
+        <v>42.7</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" s="38" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="23" t="s">
         <v>50</v>
       </c>
-      <c r="B15" s="39">
-[...4 lines deleted...]
-      <c r="A16" s="32" t="s">
+      <c r="B14" s="29">
+        <v>107.6</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" s="38" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="23" t="s">
         <v>51</v>
       </c>
-      <c r="B16" s="39">
+      <c r="B15" s="29">
+        <v>114.4</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" s="38" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="B16" s="29">
+        <v>23.3</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" s="38" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="23" t="s">
+        <v>53</v>
+      </c>
+      <c r="B17" s="29">
+        <v>8.9</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" s="38" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="23" t="s">
+        <v>54</v>
+      </c>
+      <c r="B18" s="29">
         <v>145.6</v>
       </c>
     </row>
-    <row r="17" spans="1:6" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...24 lines deleted...]
-      <c r="A20" s="32" t="s">
+    <row r="19" spans="1:6" s="38" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="23" t="s">
         <v>55</v>
       </c>
-      <c r="B20" s="39">
-[...4 lines deleted...]
-      <c r="A21" s="32" t="s">
+      <c r="B19" s="29">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" s="38" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="23" t="s">
         <v>56</v>
       </c>
-      <c r="B21" s="39">
-[...4 lines deleted...]
-      <c r="A22" s="32" t="s">
+      <c r="B20" s="29">
+        <v>166.7</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" s="38" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="23" t="s">
         <v>57</v>
       </c>
-      <c r="B22" s="39">
-[...4 lines deleted...]
-      <c r="A23" s="32" t="s">
+      <c r="B21" s="29">
+        <v>157.5</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" s="38" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="23" t="s">
         <v>58</v>
       </c>
-      <c r="B23" s="39">
-[...5 lines deleted...]
-      <c r="A24" s="32" t="s">
+      <c r="B22" s="29">
+        <v>7.1</v>
+      </c>
+      <c r="F22" s="41"/>
+    </row>
+    <row r="23" spans="1:6" s="38" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="23" t="s">
         <v>59</v>
       </c>
-      <c r="B24" s="39">
-[...4 lines deleted...]
-      <c r="A25" s="32" t="s">
+      <c r="B23" s="29">
+        <v>210.9</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" s="38" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="23" t="s">
         <v>60</v>
       </c>
-      <c r="B25" s="39">
-[...4 lines deleted...]
-      <c r="A26" s="33" t="s">
+      <c r="B24" s="29">
+        <v>98.4</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" s="38" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="24" t="s">
         <v>61</v>
       </c>
-      <c r="B26" s="40">
-[...14 lines deleted...]
-    <row r="34" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
+      <c r="B25" s="30">
+        <v>119.7</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" s="38" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B26" s="41"/>
+    </row>
+    <row r="27" spans="1:6" s="38" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B27" s="41"/>
+    </row>
+    <row r="28" spans="1:6" s="38" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="29" spans="1:6" s="38" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="30" spans="1:6" s="38" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="31" spans="1:6" s="38" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="32" spans="1:6" s="38" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="33" s="38" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="34" s="38" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="35" s="38" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="36" s="38" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="2">
+    <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
-    <mergeCell ref="A3:B3"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x01010071E68DA8E7329447BC28161D00D54051" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="6811f7514ef9a54dfd798a9fdb29f4a8">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5721211E-FC37-4B80-B85F-3368F1B1C8DC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{74CC6EE5-27F2-49B3-9D02-41BCC376AD57}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8E470BB4-F050-42F4-9B2C-8912D81B2297}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
-  </ds:schemaRefs>
-[...20 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Metadata 162101</vt:lpstr>
       <vt:lpstr>Metadata 162107</vt:lpstr>
       <vt:lpstr>Symbols</vt:lpstr>
       <vt:lpstr>Indicator 162101</vt:lpstr>