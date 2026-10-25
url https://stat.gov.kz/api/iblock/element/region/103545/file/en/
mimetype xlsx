--- v0 (2026-10-05)
+++ v1 (2026-10-25)
@@ -219,123 +219,100 @@
   <si>
     <t>Since January 2024</t>
   </si>
   <si>
     <t>https://stat.gov.kz/en/region/kostanay/spreadsheets/</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701940</t>
   </si>
   <si>
     <t>Division of Production and Environment Statistics</t>
   </si>
   <si>
     <t>Lisnichuk Petr Nikolayevich</t>
   </si>
   <si>
     <t>p.lisnichuk@aspire.gov.kz</t>
   </si>
   <si>
     <t>+7 7142 537264</t>
   </si>
   <si>
     <t>16.10.2026y.</t>
   </si>
   <si>
-    <t>18.09.2026y.</t>
-[...1 lines deleted...]
-  <si>
     <t>percent</t>
+  </si>
+  <si>
+    <t>18.11.2026y.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="23" x14ac:knownFonts="1">
+  <fonts count="21" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
-      <charset val="204"/>
-[...9 lines deleted...]
-      <name val="Roboto Black"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
-    </font>
-[...4 lines deleted...]
-      <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
-      <name val="Roboto"/>
-[...4 lines deleted...]
-      <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -345,80 +322,90 @@
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
-      <color theme="1"/>
-[...4 lines deleted...]
-      <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
+      <u/>
       <sz val="10"/>
-      <color rgb="FF000000"/>
-[...1 lines deleted...]
-      <family val="2"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
       <charset val="204"/>
-      <scheme val="minor"/>
     </font>
     <font>
+      <b/>
       <sz val="10"/>
-      <name val="Calibri"/>
-      <family val="2"/>
+      <name val="Roboto"/>
       <charset val="204"/>
-      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
@@ -522,215 +509,217 @@
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="61">
+  <cellXfs count="63">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="13" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="6" applyFont="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...24 lines deleted...]
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...58 lines deleted...]
-    <xf numFmtId="3" fontId="21" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="20" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="21" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="3" fontId="21" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="20" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="20" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="20" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="21" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="20" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="20" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="21" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="21" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="20" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="20" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="21" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="20" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
-[...29 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="8">
     <cellStyle name="Normal" xfId="1"/>
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный 2 2" xfId="4"/>
     <cellStyle name="Обычный 3" xfId="5"/>
     <cellStyle name="Обычный 4 2" xfId="6"/>
     <cellStyle name="Обычный 4 2 2" xfId="7"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
 </file>
 
@@ -1023,1227 +1012,1325 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701940" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/region/kostanay/spreadsheets/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:p.lisnichuk@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701940" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/region/kostanay/spreadsheets/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:p.lisnichuk@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:M30"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="A41" sqref="A41"/>
+      <selection activeCell="B40" sqref="B40"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="42.28515625" style="25" customWidth="1"/>
-    <col min="2" max="2" width="97.7109375" style="25" customWidth="1"/>
+    <col min="1" max="1" width="42.28515625" style="15" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="15" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="18"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="6"/>
-[...3 lines deleted...]
-      <c r="A2" s="7" t="s">
+      <c r="A1" s="3"/>
+      <c r="B1" s="3"/>
+    </row>
+    <row r="2" spans="1:13" s="27" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="B2" s="8">
+      <c r="B2" s="5">
         <v>162101</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="9" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="7" t="s">
+    <row r="3" spans="1:13" s="27" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="B3" s="8" t="s">
+      <c r="B3" s="5" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="9" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="7" t="s">
+    <row r="4" spans="1:13" s="27" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="B4" s="10" t="s">
+      <c r="B4" s="6" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="9" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="11" t="s">
+    <row r="5" spans="1:13" s="27" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="7" t="s">
         <v>23</v>
       </c>
-      <c r="B5" s="8" t="s">
+      <c r="B5" s="5" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="9" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="11" t="s">
+    <row r="6" spans="1:13" s="27" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="7" t="s">
         <v>24</v>
       </c>
-      <c r="B6" s="8" t="s">
+      <c r="B6" s="5" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="9" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="7" t="s">
+    <row r="7" spans="1:13" s="27" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="4" t="s">
         <v>25</v>
       </c>
-      <c r="B7" s="12" t="s">
+      <c r="B7" s="8" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="9" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="7" t="s">
+    <row r="8" spans="1:13" s="27" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="B8" s="10" t="s">
+      <c r="B8" s="6" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="9" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="7" t="s">
+    <row r="9" spans="1:13" s="27" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="B9" s="12" t="s">
+      <c r="B9" s="8" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="9" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="7" t="s">
+    <row r="10" spans="1:13" s="27" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="B10" s="12" t="s">
+      <c r="B10" s="8" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="11" spans="1:13" s="9" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="7" t="s">
+    <row r="11" spans="1:13" s="27" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="4" t="s">
         <v>33</v>
       </c>
-      <c r="B11" s="13"/>
-[...3 lines deleted...]
-      <c r="A12" s="7" t="s">
+      <c r="B11" s="9"/>
+      <c r="M11" s="28"/>
+    </row>
+    <row r="12" spans="1:13" s="27" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="B12" s="15" t="s">
+      <c r="B12" s="29" t="s">
         <v>35</v>
       </c>
-      <c r="M12" s="14"/>
-[...2 lines deleted...]
-      <c r="A13" s="16" t="s">
+      <c r="M12" s="28"/>
+    </row>
+    <row r="13" spans="1:13" s="27" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="10" t="s">
         <v>36</v>
       </c>
-      <c r="B13" s="17" t="s">
+      <c r="B13" s="30" t="s">
         <v>37</v>
       </c>
-      <c r="M13" s="14"/>
-[...2 lines deleted...]
-      <c r="A14" s="16" t="s">
+      <c r="M13" s="28"/>
+    </row>
+    <row r="14" spans="1:13" s="27" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="10" t="s">
         <v>38</v>
       </c>
-      <c r="B14" s="17" t="s">
+      <c r="B14" s="30" t="s">
         <v>58</v>
       </c>
-      <c r="M14" s="14"/>
-[...2 lines deleted...]
-      <c r="A15" s="16" t="s">
+      <c r="M14" s="28"/>
+    </row>
+    <row r="15" spans="1:13" s="27" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="10" t="s">
         <v>39</v>
       </c>
-      <c r="B15" s="17" t="s">
+      <c r="B15" s="30" t="s">
         <v>59</v>
       </c>
-      <c r="M15" s="14"/>
+      <c r="M15" s="28"/>
     </row>
     <row r="16" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="B16" s="18" t="s">
-[...2 lines deleted...]
-      <c r="M16" s="19"/>
+      <c r="B16" s="11" t="s">
+        <v>64</v>
+      </c>
+      <c r="M16" s="31"/>
     </row>
     <row r="17" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="7" t="s">
+      <c r="A17" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="B17" s="18" t="s">
-[...2 lines deleted...]
-      <c r="M17" s="20"/>
+      <c r="B17" s="11" t="s">
+        <v>66</v>
+      </c>
+      <c r="M17" s="32"/>
     </row>
     <row r="18" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="7" t="s">
+      <c r="A18" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="B18" s="35" t="s">
+      <c r="B18" s="25" t="s">
         <v>60</v>
       </c>
-      <c r="M18" s="19"/>
+      <c r="M18" s="31"/>
     </row>
     <row r="19" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="7" t="s">
+      <c r="A19" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="B19" s="10" t="s">
+      <c r="B19" s="6" t="s">
         <v>61</v>
       </c>
-      <c r="M19" s="20"/>
+      <c r="M19" s="32"/>
     </row>
     <row r="20" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="7" t="s">
+      <c r="A20" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="B20" s="21" t="s">
+      <c r="B20" s="12" t="s">
         <v>63</v>
       </c>
-      <c r="M20" s="19"/>
+      <c r="M20" s="31"/>
     </row>
     <row r="21" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="7" t="s">
+      <c r="A21" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="B21" s="22" t="s">
+      <c r="B21" s="33" t="s">
         <v>62</v>
       </c>
-      <c r="M21" s="20"/>
+      <c r="M21" s="32"/>
     </row>
     <row r="22" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="23"/>
-      <c r="B22" s="24"/>
+      <c r="A22" s="13"/>
+      <c r="B22" s="14"/>
     </row>
     <row r="23" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="M23" s="20"/>
+      <c r="M23" s="32"/>
     </row>
     <row r="24" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="M24" s="19"/>
+      <c r="M24" s="31"/>
     </row>
     <row r="25" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="M25" s="20"/>
+      <c r="M25" s="32"/>
     </row>
     <row r="26" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="M26" s="19"/>
+      <c r="M26" s="31"/>
     </row>
     <row r="27" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="28" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="29" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="30" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1"/>
     <hyperlink ref="B15" r:id="rId2"/>
     <hyperlink ref="B12" r:id="rId3"/>
     <hyperlink ref="B13" r:id="rId4"/>
     <hyperlink ref="B21" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B41" sqref="B41"/>
+      <selection activeCell="B36" sqref="B36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="42.28515625" style="25" customWidth="1"/>
-    <col min="2" max="2" width="97.7109375" style="25" customWidth="1"/>
+    <col min="1" max="1" width="42.28515625" style="15" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="15" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="18"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="6"/>
-[...3 lines deleted...]
-      <c r="A2" s="7" t="s">
+      <c r="A1" s="3"/>
+      <c r="B1" s="3"/>
+    </row>
+    <row r="2" spans="1:13" s="27" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="B2" s="8">
+      <c r="B2" s="5">
         <v>162107</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="9" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="7" t="s">
+    <row r="3" spans="1:13" s="27" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="B3" s="8" t="s">
+      <c r="B3" s="5" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="9" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="7" t="s">
+    <row r="4" spans="1:13" s="27" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="B4" s="10" t="s">
+      <c r="B4" s="6" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="27" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="27" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="27" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="B7" s="8" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="27" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="B8" s="6" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="27" customFormat="1" ht="39.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="B9" s="8" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="27" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="B10" s="8" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="27" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="B11" s="9"/>
+      <c r="M11" s="28"/>
+    </row>
+    <row r="12" spans="1:13" s="27" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="B12" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="M12" s="28"/>
+    </row>
+    <row r="13" spans="1:13" s="27" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="10" t="s">
+        <v>36</v>
+      </c>
+      <c r="B13" s="30" t="s">
+        <v>37</v>
+      </c>
+      <c r="M13" s="28"/>
+    </row>
+    <row r="14" spans="1:13" s="27" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="10" t="s">
+        <v>38</v>
+      </c>
+      <c r="B14" s="30" t="s">
+        <v>58</v>
+      </c>
+      <c r="M14" s="28"/>
+    </row>
+    <row r="15" spans="1:13" s="27" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="10" t="s">
+        <v>39</v>
+      </c>
+      <c r="B15" s="30" t="s">
+        <v>59</v>
+      </c>
+      <c r="M15" s="28"/>
+    </row>
+    <row r="16" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="B16" s="11" t="s">
+        <v>64</v>
+      </c>
+      <c r="M16" s="31"/>
+    </row>
+    <row r="17" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="B17" s="11" t="s">
         <v>66</v>
       </c>
-    </row>
-[...107 lines deleted...]
-      <c r="M17" s="20"/>
+      <c r="M17" s="32"/>
     </row>
     <row r="18" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="7" t="s">
+      <c r="A18" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="B18" s="35" t="s">
+      <c r="B18" s="25" t="s">
         <v>60</v>
       </c>
-      <c r="M18" s="19"/>
+      <c r="M18" s="31"/>
     </row>
     <row r="19" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="7" t="s">
+      <c r="A19" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="B19" s="10" t="s">
+      <c r="B19" s="6" t="s">
         <v>61</v>
       </c>
-      <c r="M19" s="20"/>
+      <c r="M19" s="32"/>
     </row>
     <row r="20" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="7" t="s">
+      <c r="A20" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="B20" s="21" t="s">
+      <c r="B20" s="12" t="s">
         <v>63</v>
       </c>
-      <c r="M20" s="19"/>
+      <c r="M20" s="31"/>
     </row>
     <row r="21" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="7" t="s">
+      <c r="A21" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="B21" s="22" t="s">
+      <c r="B21" s="33" t="s">
         <v>62</v>
       </c>
-      <c r="M21" s="20"/>
+      <c r="M21" s="32"/>
     </row>
     <row r="22" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="23"/>
-      <c r="B22" s="24"/>
+      <c r="A22" s="13"/>
+      <c r="B22" s="14"/>
     </row>
     <row r="23" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="M23" s="20"/>
+      <c r="M23" s="32"/>
     </row>
     <row r="24" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="M24" s="19"/>
+      <c r="M24" s="31"/>
     </row>
     <row r="25" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="M25" s="20"/>
+      <c r="M25" s="32"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="M26" s="19"/>
+      <c r="M26" s="31"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1"/>
     <hyperlink ref="B15" r:id="rId2"/>
     <hyperlink ref="B12" r:id="rId3"/>
     <hyperlink ref="B13" r:id="rId4"/>
     <hyperlink ref="B21" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист2"/>
   <dimension ref="A1:C24"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="B35" sqref="B35"/>
+      <selection activeCell="B26" sqref="B26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="4.42578125" style="28" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.140625" style="28"/>
+    <col min="1" max="1" width="4.42578125" style="18" customWidth="1"/>
+    <col min="2" max="2" width="113.5703125" style="18" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="18"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="2" spans="1:3" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="3" spans="1:3" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="26"/>
-      <c r="B3" s="33" t="s">
+      <c r="A3" s="16"/>
+      <c r="B3" s="23" t="s">
         <v>46</v>
       </c>
-      <c r="C3" s="27"/>
+      <c r="C3" s="17"/>
     </row>
     <row r="4" spans="1:3" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="26"/>
-      <c r="B4" s="33" t="s">
+      <c r="A4" s="16"/>
+      <c r="B4" s="23" t="s">
         <v>47</v>
       </c>
-      <c r="C4" s="27"/>
+      <c r="C4" s="17"/>
     </row>
     <row r="5" spans="1:3" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="26"/>
-      <c r="B5" s="33" t="s">
+      <c r="A5" s="16"/>
+      <c r="B5" s="23" t="s">
         <v>48</v>
       </c>
-      <c r="C5" s="27"/>
+      <c r="C5" s="17"/>
     </row>
     <row r="6" spans="1:3" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="26"/>
-      <c r="B6" s="33" t="s">
+      <c r="A6" s="16"/>
+      <c r="B6" s="23" t="s">
         <v>49</v>
       </c>
-      <c r="C6" s="27"/>
+      <c r="C6" s="17"/>
     </row>
     <row r="7" spans="1:3" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="26"/>
-      <c r="B7" s="33" t="s">
+      <c r="A7" s="16"/>
+      <c r="B7" s="23" t="s">
         <v>50</v>
       </c>
-      <c r="C7" s="27"/>
+      <c r="C7" s="17"/>
     </row>
     <row r="8" spans="1:3" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="26"/>
-      <c r="B8" s="34" t="s">
+      <c r="A8" s="16"/>
+      <c r="B8" s="24" t="s">
         <v>51</v>
       </c>
-      <c r="C8" s="27"/>
+      <c r="C8" s="17"/>
     </row>
     <row r="9" spans="1:3" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="26"/>
-[...1 lines deleted...]
-      <c r="C9" s="27"/>
+      <c r="A9" s="16"/>
+      <c r="B9" s="19"/>
+      <c r="C9" s="17"/>
     </row>
     <row r="10" spans="1:3" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="26"/>
-[...1 lines deleted...]
-      <c r="C10" s="27"/>
+      <c r="A10" s="16"/>
+      <c r="B10" s="16"/>
+      <c r="C10" s="17"/>
     </row>
     <row r="11" spans="1:3" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="26"/>
-[...1 lines deleted...]
-      <c r="C11" s="27"/>
+      <c r="A11" s="16"/>
+      <c r="B11" s="16"/>
+      <c r="C11" s="17"/>
     </row>
     <row r="12" spans="1:3" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="26"/>
-[...4 lines deleted...]
-      <c r="A13" s="52" t="s">
+      <c r="A12" s="16"/>
+      <c r="B12" s="16"/>
+      <c r="C12" s="16"/>
+    </row>
+    <row r="13" spans="1:3" s="35" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="26" t="s">
         <v>52</v>
       </c>
-      <c r="B13" s="53"/>
-      <c r="C13" s="53"/>
+      <c r="B13" s="34"/>
+      <c r="C13" s="34"/>
     </row>
     <row r="14" spans="1:3" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B14" s="30"/>
+      <c r="B14" s="20"/>
     </row>
     <row r="15" spans="1:3" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B15" s="31"/>
+      <c r="B15" s="21"/>
     </row>
     <row r="16" spans="1:3" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B16" s="31"/>
+      <c r="B16" s="21"/>
     </row>
     <row r="17" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="18" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="19" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="20" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B20" s="32"/>
+      <c r="B20" s="22"/>
     </row>
     <row r="21" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="22" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="23" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="24" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A13:C13"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:N8"/>
+  <dimension ref="A1:N15"/>
   <sheetViews>
     <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="K27" sqref="K27"/>
+      <selection activeCell="G18" sqref="G18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="2" width="10.28515625" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="14" max="14" width="9.140625" style="36"/>
+    <col min="1" max="2" width="10.28515625" style="18" customWidth="1"/>
+    <col min="3" max="3" width="10.140625" style="18" customWidth="1"/>
+    <col min="4" max="4" width="9.7109375" style="18" customWidth="1"/>
+    <col min="5" max="5" width="10.42578125" style="18" customWidth="1"/>
+    <col min="6" max="6" width="10.140625" style="18" customWidth="1"/>
+    <col min="7" max="9" width="8.85546875" style="18" customWidth="1"/>
+    <col min="10" max="10" width="10.85546875" style="18" customWidth="1"/>
+    <col min="11" max="11" width="9.85546875" style="18" customWidth="1"/>
+    <col min="12" max="12" width="10.140625" style="18" customWidth="1"/>
+    <col min="13" max="13" width="10.7109375" style="18" customWidth="1"/>
+    <col min="14" max="14" width="9.140625" style="37"/>
+    <col min="15" max="16384" width="9.140625" style="18"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="54" t="s">
+    <row r="1" spans="1:14" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="36" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="54"/>
-[...29 lines deleted...]
-      <c r="B3" s="3" t="s">
+      <c r="B1" s="36"/>
+      <c r="C1" s="36"/>
+      <c r="D1" s="36"/>
+      <c r="E1" s="36"/>
+      <c r="F1" s="36"/>
+      <c r="G1" s="36"/>
+      <c r="H1" s="36"/>
+      <c r="I1" s="36"/>
+      <c r="J1" s="36"/>
+      <c r="K1" s="36"/>
+      <c r="L1" s="36"/>
+      <c r="M1" s="36"/>
+    </row>
+    <row r="2" spans="1:14" s="35" customFormat="1" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="38"/>
+      <c r="B2" s="38"/>
+      <c r="C2" s="38"/>
+      <c r="D2" s="38"/>
+      <c r="E2" s="38"/>
+      <c r="F2" s="38"/>
+      <c r="G2" s="38"/>
+      <c r="H2" s="38"/>
+      <c r="I2" s="38"/>
+      <c r="J2" s="38"/>
+      <c r="K2" s="38"/>
+      <c r="L2" s="38"/>
+      <c r="M2" s="38"/>
+      <c r="N2" s="39"/>
+    </row>
+    <row r="3" spans="1:14" s="35" customFormat="1" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="40"/>
+      <c r="B3" s="41" t="s">
         <v>3</v>
       </c>
-      <c r="C3" s="3" t="s">
+      <c r="C3" s="41" t="s">
         <v>4</v>
       </c>
-      <c r="D3" s="3" t="s">
+      <c r="D3" s="41" t="s">
         <v>5</v>
       </c>
-      <c r="E3" s="3" t="s">
+      <c r="E3" s="41" t="s">
         <v>6</v>
       </c>
-      <c r="F3" s="3" t="s">
+      <c r="F3" s="41" t="s">
         <v>7</v>
       </c>
-      <c r="G3" s="3" t="s">
+      <c r="G3" s="41" t="s">
         <v>8</v>
       </c>
-      <c r="H3" s="3" t="s">
+      <c r="H3" s="41" t="s">
         <v>9</v>
       </c>
-      <c r="I3" s="3" t="s">
+      <c r="I3" s="41" t="s">
         <v>10</v>
       </c>
-      <c r="J3" s="3" t="s">
+      <c r="J3" s="41" t="s">
         <v>11</v>
       </c>
-      <c r="K3" s="3" t="s">
+      <c r="K3" s="41" t="s">
         <v>12</v>
       </c>
-      <c r="L3" s="3" t="s">
+      <c r="L3" s="41" t="s">
         <v>13</v>
       </c>
-      <c r="M3" s="51" t="s">
+      <c r="M3" s="42" t="s">
         <v>14</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="55" t="s">
+      <c r="N3" s="39"/>
+    </row>
+    <row r="4" spans="1:14" s="35" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="43" t="s">
         <v>1</v>
       </c>
-      <c r="B4" s="56"/>
-[...13 lines deleted...]
-      <c r="A5" s="4" t="s">
+      <c r="B4" s="44"/>
+      <c r="C4" s="44"/>
+      <c r="D4" s="44"/>
+      <c r="E4" s="44"/>
+      <c r="F4" s="44"/>
+      <c r="G4" s="44"/>
+      <c r="H4" s="44"/>
+      <c r="I4" s="44"/>
+      <c r="J4" s="44"/>
+      <c r="K4" s="44"/>
+      <c r="L4" s="44"/>
+      <c r="M4" s="44"/>
+      <c r="N4" s="39"/>
+    </row>
+    <row r="5" spans="1:14" s="35" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="B5" s="37">
+      <c r="B5" s="45">
         <v>3338498</v>
       </c>
-      <c r="C5" s="38">
+      <c r="C5" s="46">
         <v>11634217</v>
       </c>
-      <c r="D5" s="38">
+      <c r="D5" s="46">
         <v>12234187</v>
       </c>
-      <c r="E5" s="39">
+      <c r="E5" s="47">
         <v>7014066</v>
       </c>
-      <c r="F5" s="38">
+      <c r="F5" s="46">
         <v>12430260</v>
       </c>
-      <c r="G5" s="37">
+      <c r="G5" s="45">
         <v>35110470</v>
       </c>
-      <c r="H5" s="40">
+      <c r="H5" s="48">
         <v>22883087</v>
       </c>
-      <c r="I5" s="38">
+      <c r="I5" s="46">
         <v>21679260</v>
       </c>
-      <c r="J5" s="38">
+      <c r="J5" s="46">
         <v>69903985</v>
       </c>
-      <c r="K5" s="37">
+      <c r="K5" s="45">
         <v>20148246</v>
       </c>
-      <c r="L5" s="41">
+      <c r="L5" s="49">
         <v>28620232</v>
       </c>
-      <c r="M5" s="42">
+      <c r="M5" s="50">
         <v>70336809</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="4" t="s">
+      <c r="N5" s="39"/>
+    </row>
+    <row r="6" spans="1:14" s="35" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="B6" s="37">
+      <c r="B6" s="45">
         <v>4953379</v>
       </c>
-      <c r="C6" s="38">
+      <c r="C6" s="46">
         <v>22157397</v>
       </c>
-      <c r="D6" s="38">
+      <c r="D6" s="46">
         <v>19223115</v>
       </c>
-      <c r="E6" s="39">
+      <c r="E6" s="47">
         <v>12099228</v>
       </c>
-      <c r="F6" s="38">
+      <c r="F6" s="46">
         <v>17019276</v>
       </c>
-      <c r="G6" s="37">
+      <c r="G6" s="45">
         <v>50788177</v>
       </c>
-      <c r="H6" s="40">
+      <c r="H6" s="48">
         <v>26341584</v>
       </c>
-      <c r="I6" s="38">
+      <c r="I6" s="46">
         <v>26159746</v>
       </c>
-      <c r="J6" s="38">
+      <c r="J6" s="46">
         <v>77282443</v>
       </c>
-      <c r="K6" s="37">
+      <c r="K6" s="45">
         <v>36017735</v>
       </c>
-      <c r="L6" s="41">
+      <c r="L6" s="49">
         <v>34998636</v>
       </c>
-      <c r="M6" s="42">
+      <c r="M6" s="50">
         <v>86223720</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="4" t="s">
+      <c r="N6" s="39"/>
+    </row>
+    <row r="7" spans="1:14" s="35" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="B7" s="37">
+      <c r="B7" s="45">
         <v>5407437</v>
       </c>
-      <c r="C7" s="38">
+      <c r="C7" s="46">
         <v>12543157</v>
       </c>
-      <c r="D7" s="38">
+      <c r="D7" s="46">
         <v>34284728</v>
       </c>
-      <c r="E7" s="39">
+      <c r="E7" s="47">
         <v>12410017</v>
       </c>
-      <c r="F7" s="38">
+      <c r="F7" s="46">
         <v>18099409</v>
       </c>
-      <c r="G7" s="37">
+      <c r="G7" s="45">
         <v>87013518</v>
       </c>
-      <c r="H7" s="40">
+      <c r="H7" s="48">
         <v>30524248</v>
       </c>
-      <c r="I7" s="38">
+      <c r="I7" s="46">
         <v>34398959</v>
       </c>
-      <c r="J7" s="38"/>
-[...4 lines deleted...]
-    <row r="8" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
+      <c r="J7" s="46">
+        <v>57805521</v>
+      </c>
+      <c r="K7" s="45"/>
+      <c r="L7" s="49"/>
+      <c r="M7" s="50"/>
+      <c r="N7" s="39"/>
+    </row>
+    <row r="8" spans="1:14" s="35" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N8" s="39"/>
+    </row>
+    <row r="9" spans="1:14" s="35" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="N9" s="39"/>
+    </row>
+    <row r="10" spans="1:14" s="35" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="N10" s="39"/>
+    </row>
+    <row r="11" spans="1:14" s="35" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="N11" s="39"/>
+    </row>
+    <row r="12" spans="1:14" s="35" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="N12" s="39"/>
+    </row>
+    <row r="13" spans="1:14" s="35" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="N13" s="39"/>
+    </row>
+    <row r="14" spans="1:14" s="35" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="N14" s="39"/>
+    </row>
+    <row r="15" spans="1:14" s="35" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="N15" s="39"/>
+    </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:N14"/>
+  <dimension ref="A1:N29"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="P29" sqref="P29:Q29"/>
+      <selection activeCell="M32" sqref="M32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="2" width="10.28515625" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="14" max="14" width="9.140625" style="36"/>
+    <col min="1" max="2" width="10.28515625" style="18" customWidth="1"/>
+    <col min="3" max="3" width="10.140625" style="18" customWidth="1"/>
+    <col min="4" max="4" width="9.7109375" style="18" customWidth="1"/>
+    <col min="5" max="5" width="10.42578125" style="18" customWidth="1"/>
+    <col min="6" max="6" width="10.140625" style="18" customWidth="1"/>
+    <col min="7" max="9" width="8.85546875" style="18" customWidth="1"/>
+    <col min="10" max="10" width="10.85546875" style="18" customWidth="1"/>
+    <col min="11" max="11" width="9.85546875" style="18" customWidth="1"/>
+    <col min="12" max="12" width="10.140625" style="18" customWidth="1"/>
+    <col min="13" max="13" width="10.7109375" style="18" customWidth="1"/>
+    <col min="14" max="14" width="9.140625" style="37"/>
+    <col min="15" max="16384" width="9.140625" style="18"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="54" t="s">
+    <row r="1" spans="1:14" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="36" t="s">
         <v>53</v>
       </c>
-      <c r="B1" s="54"/>
-[...29 lines deleted...]
-      <c r="B3" s="3" t="s">
+      <c r="B1" s="36"/>
+      <c r="C1" s="36"/>
+      <c r="D1" s="36"/>
+      <c r="E1" s="36"/>
+      <c r="F1" s="36"/>
+      <c r="G1" s="36"/>
+      <c r="H1" s="36"/>
+      <c r="I1" s="36"/>
+      <c r="J1" s="36"/>
+      <c r="K1" s="36"/>
+      <c r="L1" s="36"/>
+      <c r="M1" s="36"/>
+    </row>
+    <row r="2" spans="1:14" s="35" customFormat="1" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="38"/>
+      <c r="B2" s="38"/>
+      <c r="C2" s="38"/>
+      <c r="D2" s="38"/>
+      <c r="E2" s="38"/>
+      <c r="F2" s="38"/>
+      <c r="G2" s="38"/>
+      <c r="H2" s="38"/>
+      <c r="I2" s="38"/>
+      <c r="J2" s="38"/>
+      <c r="K2" s="38"/>
+      <c r="L2" s="38"/>
+      <c r="M2" s="38"/>
+      <c r="N2" s="39"/>
+    </row>
+    <row r="3" spans="1:14" s="35" customFormat="1" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="40"/>
+      <c r="B3" s="41" t="s">
         <v>3</v>
       </c>
-      <c r="C3" s="3" t="s">
+      <c r="C3" s="41" t="s">
         <v>4</v>
       </c>
-      <c r="D3" s="3" t="s">
+      <c r="D3" s="41" t="s">
         <v>5</v>
       </c>
-      <c r="E3" s="3" t="s">
+      <c r="E3" s="41" t="s">
         <v>6</v>
       </c>
-      <c r="F3" s="3" t="s">
+      <c r="F3" s="41" t="s">
         <v>7</v>
       </c>
-      <c r="G3" s="3" t="s">
+      <c r="G3" s="41" t="s">
         <v>8</v>
       </c>
-      <c r="H3" s="3" t="s">
+      <c r="H3" s="41" t="s">
         <v>9</v>
       </c>
-      <c r="I3" s="3" t="s">
+      <c r="I3" s="41" t="s">
         <v>10</v>
       </c>
-      <c r="J3" s="3" t="s">
+      <c r="J3" s="41" t="s">
         <v>11</v>
       </c>
-      <c r="K3" s="3" t="s">
+      <c r="K3" s="41" t="s">
         <v>12</v>
       </c>
-      <c r="L3" s="3" t="s">
+      <c r="L3" s="41" t="s">
         <v>13</v>
       </c>
-      <c r="M3" s="51" t="s">
+      <c r="M3" s="42" t="s">
         <v>14</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="57" t="s">
+      <c r="N3" s="39"/>
+    </row>
+    <row r="4" spans="1:14" s="35" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="51" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="57"/>
-[...13 lines deleted...]
-      <c r="A5" s="59" t="s">
+      <c r="B4" s="51"/>
+      <c r="C4" s="51"/>
+      <c r="D4" s="51"/>
+      <c r="E4" s="51"/>
+      <c r="F4" s="51"/>
+      <c r="G4" s="51"/>
+      <c r="H4" s="51"/>
+      <c r="I4" s="51"/>
+      <c r="J4" s="51"/>
+      <c r="K4" s="51"/>
+      <c r="L4" s="51"/>
+      <c r="M4" s="52"/>
+      <c r="N4" s="39"/>
+    </row>
+    <row r="5" spans="1:14" s="35" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="53" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="60"/>
-[...13 lines deleted...]
-      <c r="A6" s="4" t="s">
+      <c r="B5" s="54"/>
+      <c r="C5" s="54"/>
+      <c r="D5" s="54"/>
+      <c r="E5" s="54"/>
+      <c r="F5" s="54"/>
+      <c r="G5" s="54"/>
+      <c r="H5" s="54"/>
+      <c r="I5" s="54"/>
+      <c r="J5" s="54"/>
+      <c r="K5" s="54"/>
+      <c r="L5" s="54"/>
+      <c r="M5" s="54"/>
+      <c r="N5" s="39"/>
+    </row>
+    <row r="6" spans="1:14" s="35" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="B6" s="43">
+      <c r="B6" s="55">
         <v>9.4</v>
       </c>
-      <c r="C6" s="44">
+      <c r="C6" s="56">
         <v>350.6</v>
       </c>
-      <c r="D6" s="44">
+      <c r="D6" s="56">
         <v>104.8</v>
       </c>
-      <c r="E6" s="44">
+      <c r="E6" s="56">
         <v>57.2</v>
       </c>
-      <c r="F6" s="45">
+      <c r="F6" s="57">
         <v>176.5</v>
       </c>
-      <c r="G6" s="44">
+      <c r="G6" s="56">
         <v>282.2</v>
       </c>
-      <c r="H6" s="44">
+      <c r="H6" s="56">
         <v>65.2</v>
       </c>
-      <c r="I6" s="44">
+      <c r="I6" s="56">
         <v>94.6</v>
       </c>
-      <c r="J6" s="45">
+      <c r="J6" s="57">
         <v>322.10000000000002</v>
       </c>
-      <c r="K6" s="43">
+      <c r="K6" s="55">
         <v>28.8</v>
       </c>
-      <c r="L6" s="46">
+      <c r="L6" s="58">
         <v>140.9</v>
       </c>
-      <c r="M6" s="47">
+      <c r="M6" s="59">
         <v>245.8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="5" t="s">
+      <c r="N6" s="39"/>
+    </row>
+    <row r="7" spans="1:14" s="35" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="2" t="s">
         <v>17</v>
       </c>
-      <c r="B7" s="48">
+      <c r="B7" s="60">
         <v>7</v>
       </c>
-      <c r="C7" s="44">
+      <c r="C7" s="56">
         <v>447.3</v>
       </c>
-      <c r="D7" s="44">
+      <c r="D7" s="56">
         <v>86.4</v>
       </c>
-      <c r="E7" s="44">
+      <c r="E7" s="56">
         <v>62.5</v>
       </c>
-      <c r="F7" s="45">
+      <c r="F7" s="57">
         <v>141.19999999999999</v>
       </c>
-      <c r="G7" s="44">
+      <c r="G7" s="56">
         <v>297.2</v>
       </c>
-      <c r="H7" s="44">
+      <c r="H7" s="56">
         <v>51.9</v>
       </c>
-      <c r="I7" s="44">
+      <c r="I7" s="56">
         <v>99.2</v>
       </c>
-      <c r="J7" s="45">
+      <c r="J7" s="57">
         <v>294.8</v>
       </c>
-      <c r="K7" s="43">
+      <c r="K7" s="55">
         <v>46.4</v>
       </c>
-      <c r="L7" s="46">
+      <c r="L7" s="58">
         <v>96.9</v>
       </c>
-      <c r="M7" s="47">
+      <c r="M7" s="59">
         <v>246.6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="4" t="s">
+      <c r="N7" s="39"/>
+    </row>
+    <row r="8" spans="1:14" s="35" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="B8" s="48">
+      <c r="B8" s="60">
         <v>6</v>
       </c>
-      <c r="C8" s="44">
+      <c r="C8" s="56">
         <v>236.7</v>
       </c>
-      <c r="D8" s="44">
+      <c r="D8" s="56">
         <v>272.5</v>
       </c>
-      <c r="E8" s="45">
+      <c r="E8" s="57">
         <v>36</v>
       </c>
-      <c r="F8" s="45">
+      <c r="F8" s="57">
         <v>141.9</v>
       </c>
-      <c r="G8" s="44">
+      <c r="G8" s="56">
         <v>475.1</v>
       </c>
-      <c r="H8" s="44">
+      <c r="H8" s="56">
         <v>35.299999999999997</v>
       </c>
-      <c r="I8" s="44">
+      <c r="I8" s="56">
         <v>110.9</v>
       </c>
-      <c r="J8" s="45"/>
-[...5 lines deleted...]
-      <c r="A9" s="57" t="s">
+      <c r="J8" s="57">
+        <v>167.5</v>
+      </c>
+      <c r="K8" s="55"/>
+      <c r="L8" s="58"/>
+      <c r="M8" s="59"/>
+      <c r="N8" s="39"/>
+    </row>
+    <row r="9" spans="1:14" s="35" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="51" t="s">
         <v>15</v>
       </c>
-      <c r="B9" s="57"/>
-[...13 lines deleted...]
-      <c r="A10" s="59" t="s">
+      <c r="B9" s="51"/>
+      <c r="C9" s="51"/>
+      <c r="D9" s="51"/>
+      <c r="E9" s="51"/>
+      <c r="F9" s="51"/>
+      <c r="G9" s="51"/>
+      <c r="H9" s="51"/>
+      <c r="I9" s="51"/>
+      <c r="J9" s="51"/>
+      <c r="K9" s="51"/>
+      <c r="L9" s="51"/>
+      <c r="M9" s="52"/>
+      <c r="N9" s="39"/>
+    </row>
+    <row r="10" spans="1:14" s="35" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="53" t="s">
         <v>0</v>
       </c>
-      <c r="B10" s="60"/>
-[...13 lines deleted...]
-      <c r="A11" s="4" t="s">
+      <c r="B10" s="54"/>
+      <c r="C10" s="54"/>
+      <c r="D10" s="54"/>
+      <c r="E10" s="54"/>
+      <c r="F10" s="54"/>
+      <c r="G10" s="54"/>
+      <c r="H10" s="54"/>
+      <c r="I10" s="54"/>
+      <c r="J10" s="54"/>
+      <c r="K10" s="54"/>
+      <c r="L10" s="54"/>
+      <c r="M10" s="54"/>
+      <c r="N10" s="39"/>
+    </row>
+    <row r="11" spans="1:14" s="35" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="B11" s="43">
+      <c r="B11" s="55">
         <v>106.9</v>
       </c>
-      <c r="C11" s="44">
+      <c r="C11" s="56">
         <v>111.1</v>
       </c>
-      <c r="D11" s="44">
+      <c r="D11" s="56">
         <v>107.3</v>
       </c>
-      <c r="E11" s="44">
+      <c r="E11" s="56">
         <v>89.4</v>
       </c>
-      <c r="F11" s="44">
+      <c r="F11" s="56">
         <v>109.4</v>
       </c>
-      <c r="G11" s="44">
+      <c r="G11" s="56">
         <v>121.4</v>
       </c>
-      <c r="H11" s="44">
+      <c r="H11" s="56">
         <v>80.099999999999994</v>
       </c>
-      <c r="I11" s="45">
+      <c r="I11" s="57">
         <v>114.1</v>
       </c>
-      <c r="J11" s="45">
+      <c r="J11" s="57">
         <v>154.1</v>
       </c>
-      <c r="K11" s="43">
+      <c r="K11" s="55">
         <v>90.3</v>
       </c>
-      <c r="L11" s="49">
+      <c r="L11" s="61">
         <v>118</v>
       </c>
-      <c r="M11" s="50">
+      <c r="M11" s="62">
         <v>186.9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="4" t="s">
+      <c r="N11" s="39"/>
+    </row>
+    <row r="12" spans="1:14" s="35" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="B12" s="43">
+      <c r="B12" s="55">
         <v>145.6</v>
       </c>
-      <c r="C12" s="44">
+      <c r="C12" s="56">
         <v>185.8</v>
       </c>
-      <c r="D12" s="44">
+      <c r="D12" s="56">
         <v>153.1</v>
       </c>
-      <c r="E12" s="44">
+      <c r="E12" s="56">
         <v>167.3</v>
       </c>
-      <c r="F12" s="44">
+      <c r="F12" s="56">
         <v>133.80000000000001</v>
       </c>
-      <c r="G12" s="45">
+      <c r="G12" s="57">
         <v>141</v>
       </c>
-      <c r="H12" s="44">
+      <c r="H12" s="56">
         <v>105.8</v>
       </c>
-      <c r="I12" s="45">
+      <c r="I12" s="57">
         <v>112.8</v>
       </c>
-      <c r="J12" s="45">
+      <c r="J12" s="57">
         <v>102.3</v>
       </c>
-      <c r="K12" s="43">
+      <c r="K12" s="55">
         <v>166.5</v>
       </c>
-      <c r="L12" s="49">
+      <c r="L12" s="61">
         <v>114.4</v>
       </c>
-      <c r="M12" s="50">
+      <c r="M12" s="62">
         <v>112.9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="4" t="s">
+      <c r="N12" s="39"/>
+    </row>
+    <row r="13" spans="1:14" s="35" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="B13" s="43">
+      <c r="B13" s="55">
         <v>101.7</v>
       </c>
-      <c r="C13" s="44">
+      <c r="C13" s="56">
         <v>53.8</v>
       </c>
-      <c r="D13" s="44">
+      <c r="D13" s="56">
         <v>169.7</v>
       </c>
-      <c r="E13" s="44">
+      <c r="E13" s="56">
         <v>97.8</v>
       </c>
-      <c r="F13" s="45">
+      <c r="F13" s="57">
         <v>98.2</v>
       </c>
-      <c r="G13" s="45">
+      <c r="G13" s="57">
         <v>156.9</v>
       </c>
-      <c r="H13" s="45">
+      <c r="H13" s="57">
         <v>104</v>
       </c>
-      <c r="I13" s="45">
+      <c r="I13" s="57">
         <v>116.8</v>
       </c>
-      <c r="J13" s="45"/>
-[...4 lines deleted...]
-    <row r="14" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
+      <c r="J13" s="57">
+        <v>66.7</v>
+      </c>
+      <c r="K13" s="55"/>
+      <c r="L13" s="61"/>
+      <c r="M13" s="62"/>
+      <c r="N13" s="39"/>
+    </row>
+    <row r="14" spans="1:14" s="35" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N14" s="39"/>
+    </row>
+    <row r="15" spans="1:14" s="35" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="N15" s="39"/>
+    </row>
+    <row r="16" spans="1:14" s="35" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="N16" s="39"/>
+    </row>
+    <row r="17" spans="14:14" s="35" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="N17" s="39"/>
+    </row>
+    <row r="18" spans="14:14" s="35" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="N18" s="39"/>
+    </row>
+    <row r="19" spans="14:14" s="35" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="N19" s="39"/>
+    </row>
+    <row r="20" spans="14:14" s="35" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="N20" s="39"/>
+    </row>
+    <row r="21" spans="14:14" s="35" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="N21" s="39"/>
+    </row>
+    <row r="22" spans="14:14" s="35" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="N22" s="39"/>
+    </row>
+    <row r="23" spans="14:14" s="35" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="N23" s="39"/>
+    </row>
+    <row r="24" spans="14:14" s="35" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="N24" s="39"/>
+    </row>
+    <row r="25" spans="14:14" s="35" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="N25" s="39"/>
+    </row>
+    <row r="26" spans="14:14" s="35" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="N26" s="39"/>
+    </row>
+    <row r="27" spans="14:14" s="35" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="N27" s="39"/>
+    </row>
+    <row r="28" spans="14:14" s="35" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="N28" s="39"/>
+    </row>
+    <row r="29" spans="14:14" s="35" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="N29" s="39"/>
+    </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A5:M5"/>
     <mergeCell ref="A9:M9"/>
     <mergeCell ref="A10:M10"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>