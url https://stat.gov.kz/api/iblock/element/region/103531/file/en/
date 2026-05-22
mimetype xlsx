--- v0 (2026-04-24)
+++ v1 (2026-05-22)
@@ -9,103 +9,105 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet20.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet21.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet22.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet23.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet24.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet25.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet26.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet27.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11835" tabRatio="887" firstSheet="6" activeTab="25"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11835" tabRatio="887" firstSheet="6" activeTab="26"/>
   </bookViews>
   <sheets>
     <sheet name="01" sheetId="5" r:id="rId1"/>
     <sheet name="01-02" sheetId="6" r:id="rId2"/>
     <sheet name="01-03" sheetId="7" r:id="rId3"/>
     <sheet name="01-04" sheetId="8" r:id="rId4"/>
     <sheet name="01-05" sheetId="9" r:id="rId5"/>
     <sheet name="01-06" sheetId="10" r:id="rId6"/>
     <sheet name="01-07" sheetId="11" r:id="rId7"/>
     <sheet name="01-08" sheetId="12" r:id="rId8"/>
     <sheet name="01-09" sheetId="13" r:id="rId9"/>
     <sheet name="01-10" sheetId="14" r:id="rId10"/>
     <sheet name="01-11" sheetId="15" r:id="rId11"/>
     <sheet name="01-12" sheetId="16" r:id="rId12"/>
     <sheet name="01.2025" sheetId="17" r:id="rId13"/>
     <sheet name="02.2025" sheetId="18" r:id="rId14"/>
     <sheet name="03.2025" sheetId="19" r:id="rId15"/>
     <sheet name="04.2025" sheetId="20" r:id="rId16"/>
     <sheet name="05.2025" sheetId="21" r:id="rId17"/>
     <sheet name="06.2025" sheetId="22" r:id="rId18"/>
     <sheet name="07.2025" sheetId="23" r:id="rId19"/>
     <sheet name="08.2025" sheetId="24" r:id="rId20"/>
     <sheet name="09.2025" sheetId="25" r:id="rId21"/>
     <sheet name="10.2025" sheetId="26" r:id="rId22"/>
     <sheet name="11.2025" sheetId="27" r:id="rId23"/>
     <sheet name="12.2025" sheetId="28" r:id="rId24"/>
     <sheet name="01.2026" sheetId="29" r:id="rId25"/>
     <sheet name="02.2026" sheetId="30" r:id="rId26"/>
+    <sheet name="03.2026" sheetId="31" r:id="rId27"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="669" uniqueCount="75">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="694" uniqueCount="77">
   <si>
     <t xml:space="preserve">Kostanay </t>
   </si>
   <si>
     <t>Kostanay c.</t>
   </si>
   <si>
     <t>Arkalyk c.a.</t>
   </si>
   <si>
     <t>Lisakov c.a.</t>
   </si>
   <si>
     <t>Rudny c.a.</t>
   </si>
   <si>
     <t>Altynsarin</t>
   </si>
   <si>
     <t>Amangeldy</t>
   </si>
   <si>
     <t xml:space="preserve">Auliekol </t>
   </si>
   <si>
@@ -286,50 +288,56 @@
     <t>(January-Oktember 2025)</t>
   </si>
   <si>
     <t xml:space="preserve"> In percentages to the January-Oktember 2024</t>
   </si>
   <si>
     <t>(January-November 2025)</t>
   </si>
   <si>
     <t xml:space="preserve"> In percentages to the January-November 2024</t>
   </si>
   <si>
     <t>(January-December 2025)</t>
   </si>
   <si>
     <t>(January 2026)</t>
   </si>
   <si>
     <t xml:space="preserve">By 2025, in percentages       </t>
   </si>
   <si>
     <t>(January-February 2026)</t>
   </si>
   <si>
     <t xml:space="preserve"> In percentages to the January-February 2025</t>
+  </si>
+  <si>
+    <t>(January-March 2026)</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> In percentages to the January-March 2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="5">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="0.0"/>
   </numFmts>
   <fonts count="31" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
@@ -921,51 +929,51 @@
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="23" borderId="9" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="23" borderId="9" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="23" borderId="9" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="44">
+  <cellXfs count="45">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="2" fontId="22" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="23" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="22" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="24" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="25" fillId="24" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -1034,55 +1042,58 @@
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="3" fontId="27" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="135">
     <cellStyle name="20% - Акцент1 2" xfId="2"/>
     <cellStyle name="20% - Акцент1 3" xfId="3"/>
     <cellStyle name="20% - Акцент1 4" xfId="4"/>
     <cellStyle name="20% - Акцент2 2" xfId="5"/>
     <cellStyle name="20% - Акцент2 3" xfId="6"/>
     <cellStyle name="20% - Акцент2 4" xfId="7"/>
     <cellStyle name="20% - Акцент3 2" xfId="8"/>
     <cellStyle name="20% - Акцент3 3" xfId="9"/>
     <cellStyle name="20% - Акцент3 4" xfId="10"/>
     <cellStyle name="20% - Акцент4 2" xfId="11"/>
     <cellStyle name="20% - Акцент4 3" xfId="12"/>
     <cellStyle name="20% - Акцент4 4" xfId="13"/>
     <cellStyle name="20% - Акцент5 2" xfId="14"/>
     <cellStyle name="20% - Акцент5 3" xfId="15"/>
     <cellStyle name="20% - Акцент5 4" xfId="16"/>
     <cellStyle name="20% - Акцент6 2" xfId="17"/>
     <cellStyle name="20% - Акцент6 3" xfId="18"/>
     <cellStyle name="20% - Акцент6 4" xfId="19"/>
     <cellStyle name="40% - Акцент1 2" xfId="20"/>
     <cellStyle name="40% - Акцент1 3" xfId="21"/>
     <cellStyle name="40% - Акцент1 4" xfId="22"/>
     <cellStyle name="40% - Акцент2 2" xfId="23"/>
@@ -1189,51 +1200,51 @@
     <cellStyle name="Примечание 2" xfId="114"/>
     <cellStyle name="Примечание 3" xfId="115"/>
     <cellStyle name="Примечание 4" xfId="116"/>
     <cellStyle name="Связанная ячейка 2" xfId="117"/>
     <cellStyle name="Связанная ячейка 3" xfId="118"/>
     <cellStyle name="Связанная ячейка 4" xfId="119"/>
     <cellStyle name="Текст предупреждения 2" xfId="120"/>
     <cellStyle name="Текст предупреждения 3" xfId="121"/>
     <cellStyle name="Текст предупреждения 4" xfId="122"/>
     <cellStyle name="Финансовый 2" xfId="126"/>
     <cellStyle name="Хороший 2" xfId="123"/>
     <cellStyle name="Хороший 3" xfId="124"/>
     <cellStyle name="Хороший 4" xfId="125"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet26.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet25.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet24.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet23.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet22.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet26.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet25.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet24.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet23.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet22.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet27.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1498,62 +1509,62 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:E25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="G4" sqref="G4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="24.140625" customWidth="1"/>
     <col min="2" max="2" width="16.42578125" customWidth="1"/>
     <col min="3" max="3" width="13" customWidth="1"/>
     <col min="5" max="5" width="9.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="41" t="s">
+      <c r="A1" s="43" t="s">
         <v>46</v>
       </c>
-      <c r="B1" s="41"/>
-      <c r="C1" s="41"/>
+      <c r="B1" s="43"/>
+      <c r="C1" s="43"/>
     </row>
     <row r="2" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="41" t="s">
+      <c r="A2" s="43" t="s">
         <v>21</v>
       </c>
-      <c r="B2" s="42"/>
-      <c r="C2" s="42"/>
+      <c r="B2" s="44"/>
+      <c r="C2" s="44"/>
     </row>
     <row r="3" spans="1:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="5"/>
       <c r="B3" s="5"/>
       <c r="C3" s="5"/>
     </row>
     <row r="4" spans="1:5" ht="51" x14ac:dyDescent="0.25">
       <c r="A4" s="3"/>
       <c r="B4" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="13" t="s">
         <v>22</v>
       </c>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="10">
         <v>38269903</v>
       </c>
       <c r="C5" s="11">
@@ -1806,62 +1817,62 @@
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:E25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="M16" sqref="M16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="24.140625" customWidth="1"/>
     <col min="2" max="2" width="16.42578125" customWidth="1"/>
     <col min="3" max="3" width="13" customWidth="1"/>
     <col min="5" max="5" width="9.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="41" t="s">
+      <c r="A1" s="43" t="s">
         <v>46</v>
       </c>
-      <c r="B1" s="41"/>
-      <c r="C1" s="41"/>
+      <c r="B1" s="43"/>
+      <c r="C1" s="43"/>
     </row>
     <row r="2" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="41" t="s">
+      <c r="A2" s="43" t="s">
         <v>39</v>
       </c>
-      <c r="B2" s="42"/>
-      <c r="C2" s="42"/>
+      <c r="B2" s="44"/>
+      <c r="C2" s="44"/>
     </row>
     <row r="3" spans="1:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="9"/>
       <c r="B3" s="9"/>
       <c r="C3" s="9"/>
     </row>
     <row r="4" spans="1:5" ht="51" x14ac:dyDescent="0.25">
       <c r="A4" s="3"/>
       <c r="B4" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="6" t="s">
         <v>40</v>
       </c>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="10">
         <v>443193100</v>
       </c>
       <c r="C5" s="11">
@@ -2113,62 +2124,62 @@
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:E25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2:C2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="24.140625" customWidth="1"/>
     <col min="2" max="2" width="16.42578125" customWidth="1"/>
     <col min="3" max="3" width="14.85546875" customWidth="1"/>
     <col min="5" max="5" width="9.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="41" t="s">
+      <c r="A1" s="43" t="s">
         <v>46</v>
       </c>
-      <c r="B1" s="41"/>
-      <c r="C1" s="41"/>
+      <c r="B1" s="43"/>
+      <c r="C1" s="43"/>
     </row>
     <row r="2" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="41" t="s">
+      <c r="A2" s="43" t="s">
         <v>41</v>
       </c>
-      <c r="B2" s="42"/>
-      <c r="C2" s="42"/>
+      <c r="B2" s="44"/>
+      <c r="C2" s="44"/>
     </row>
     <row r="3" spans="1:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="9"/>
       <c r="B3" s="9"/>
       <c r="C3" s="9"/>
     </row>
     <row r="4" spans="1:5" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A4" s="3"/>
       <c r="B4" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="6" t="s">
         <v>42</v>
       </c>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="10">
         <v>495963303</v>
       </c>
       <c r="C5" s="11">
@@ -2420,62 +2431,62 @@
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:E25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2:C2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="24.140625" customWidth="1"/>
     <col min="2" max="2" width="16.42578125" customWidth="1"/>
     <col min="3" max="3" width="16.5703125" customWidth="1"/>
     <col min="5" max="5" width="9.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="41" t="s">
+      <c r="A1" s="43" t="s">
         <v>46</v>
       </c>
-      <c r="B1" s="41"/>
-      <c r="C1" s="41"/>
+      <c r="B1" s="43"/>
+      <c r="C1" s="43"/>
     </row>
     <row r="2" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="41" t="s">
+      <c r="A2" s="43" t="s">
         <v>43</v>
       </c>
-      <c r="B2" s="42"/>
-      <c r="C2" s="42"/>
+      <c r="B2" s="44"/>
+      <c r="C2" s="44"/>
     </row>
     <row r="3" spans="1:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="9"/>
       <c r="B3" s="9"/>
       <c r="C3" s="9"/>
     </row>
     <row r="4" spans="1:5" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A4" s="3"/>
       <c r="B4" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="6" t="s">
         <v>44</v>
       </c>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="10">
         <v>636901652</v>
       </c>
       <c r="C5" s="11">
@@ -2726,62 +2737,62 @@
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:C25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.140625" customWidth="1"/>
     <col min="2" max="2" width="18.140625" customWidth="1"/>
     <col min="3" max="3" width="18.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A1" s="41" t="s">
+      <c r="A1" s="43" t="s">
         <v>46</v>
       </c>
-      <c r="B1" s="41"/>
-      <c r="C1" s="41"/>
+      <c r="B1" s="43"/>
+      <c r="C1" s="43"/>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A2" s="41" t="s">
+      <c r="A2" s="43" t="s">
         <v>47</v>
       </c>
-      <c r="B2" s="42"/>
-      <c r="C2" s="42"/>
+      <c r="B2" s="44"/>
+      <c r="C2" s="44"/>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A3" s="18"/>
       <c r="B3" s="18"/>
       <c r="C3" s="18"/>
     </row>
     <row r="4" spans="1:3" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A4" s="3"/>
       <c r="B4" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="6" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="5" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="10">
         <v>19000911</v>
       </c>
       <c r="C5" s="11">
         <v>48.6</v>
       </c>
@@ -3010,62 +3021,62 @@
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:E25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="24.140625" customWidth="1"/>
     <col min="2" max="2" width="16.42578125" customWidth="1"/>
     <col min="3" max="3" width="13" customWidth="1"/>
     <col min="5" max="5" width="9.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="41" t="s">
+      <c r="A1" s="43" t="s">
         <v>46</v>
       </c>
-      <c r="B1" s="41"/>
-      <c r="C1" s="41"/>
+      <c r="B1" s="43"/>
+      <c r="C1" s="43"/>
     </row>
     <row r="2" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="41" t="s">
+      <c r="A2" s="43" t="s">
         <v>50</v>
       </c>
-      <c r="B2" s="42"/>
-      <c r="C2" s="42"/>
+      <c r="B2" s="44"/>
+      <c r="C2" s="44"/>
     </row>
     <row r="3" spans="1:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="19"/>
       <c r="B3" s="19"/>
       <c r="C3" s="19"/>
     </row>
     <row r="4" spans="1:5" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A4" s="3"/>
       <c r="B4" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="13" t="s">
         <v>51</v>
       </c>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="14">
         <v>93792511</v>
       </c>
       <c r="C5" s="21">
@@ -3305,73 +3316,73 @@
       <c r="A25" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B25" s="14">
         <v>262538</v>
       </c>
       <c r="C25" s="21">
         <v>63.5</v>
       </c>
       <c r="D25" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:E25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection sqref="A1:XFD1048576"/>
+      <selection activeCell="A2" sqref="A2:C2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="24.140625" customWidth="1"/>
     <col min="2" max="3" width="16" customWidth="1"/>
     <col min="5" max="5" width="9.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="41" t="s">
+      <c r="A1" s="43" t="s">
         <v>46</v>
       </c>
-      <c r="B1" s="41"/>
-      <c r="C1" s="41"/>
+      <c r="B1" s="43"/>
+      <c r="C1" s="43"/>
     </row>
     <row r="2" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="41" t="s">
+      <c r="A2" s="43" t="s">
         <v>52</v>
       </c>
-      <c r="B2" s="42"/>
-      <c r="C2" s="42"/>
+      <c r="B2" s="44"/>
+      <c r="C2" s="44"/>
     </row>
     <row r="3" spans="1:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="20"/>
       <c r="B3" s="20"/>
       <c r="C3" s="20"/>
     </row>
     <row r="4" spans="1:5" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A4" s="3"/>
       <c r="B4" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="13" t="s">
         <v>53</v>
       </c>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="25">
         <v>122006469</v>
       </c>
       <c r="C5" s="28">
@@ -3622,62 +3633,62 @@
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:E25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="24.140625" customWidth="1"/>
     <col min="2" max="3" width="16" customWidth="1"/>
     <col min="5" max="5" width="9.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="41" t="s">
+      <c r="A1" s="43" t="s">
         <v>46</v>
       </c>
-      <c r="B1" s="41"/>
-      <c r="C1" s="41"/>
+      <c r="B1" s="43"/>
+      <c r="C1" s="43"/>
     </row>
     <row r="2" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="41" t="s">
+      <c r="A2" s="43" t="s">
         <v>54</v>
       </c>
-      <c r="B2" s="42"/>
-      <c r="C2" s="42"/>
+      <c r="B2" s="44"/>
+      <c r="C2" s="44"/>
     </row>
     <row r="3" spans="1:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="23"/>
       <c r="B3" s="23"/>
       <c r="C3" s="23"/>
     </row>
     <row r="4" spans="1:5" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A4" s="3"/>
       <c r="B4" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="13" t="s">
         <v>55</v>
       </c>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="25">
         <v>152869112</v>
       </c>
       <c r="C5" s="28">
@@ -3928,62 +3939,62 @@
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:E25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C4" sqref="C4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="24.140625" customWidth="1"/>
     <col min="2" max="3" width="16" customWidth="1"/>
     <col min="5" max="5" width="9.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="41" t="s">
+      <c r="A1" s="43" t="s">
         <v>46</v>
       </c>
-      <c r="B1" s="41"/>
-      <c r="C1" s="41"/>
+      <c r="B1" s="43"/>
+      <c r="C1" s="43"/>
     </row>
     <row r="2" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="41" t="s">
+      <c r="A2" s="43" t="s">
         <v>56</v>
       </c>
-      <c r="B2" s="42"/>
-      <c r="C2" s="42"/>
+      <c r="B2" s="44"/>
+      <c r="C2" s="44"/>
     </row>
     <row r="3" spans="1:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="31"/>
       <c r="B3" s="31"/>
       <c r="C3" s="31"/>
     </row>
     <row r="4" spans="1:5" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A4" s="3"/>
       <c r="B4" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="13" t="s">
         <v>57</v>
       </c>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="25">
         <v>214958159</v>
       </c>
       <c r="C5" s="28">
@@ -4234,62 +4245,62 @@
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:E25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="24.140625" customWidth="1"/>
     <col min="2" max="3" width="16" customWidth="1"/>
     <col min="5" max="5" width="9.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="41" t="s">
+      <c r="A1" s="43" t="s">
         <v>46</v>
       </c>
-      <c r="B1" s="41"/>
-      <c r="C1" s="41"/>
+      <c r="B1" s="43"/>
+      <c r="C1" s="43"/>
     </row>
     <row r="2" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="41" t="s">
+      <c r="A2" s="43" t="s">
         <v>58</v>
       </c>
-      <c r="B2" s="42"/>
-      <c r="C2" s="42"/>
+      <c r="B2" s="44"/>
+      <c r="C2" s="44"/>
     </row>
     <row r="3" spans="1:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="32"/>
       <c r="B3" s="32"/>
       <c r="C3" s="32"/>
     </row>
     <row r="4" spans="1:5" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A4" s="3"/>
       <c r="B4" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="13" t="s">
         <v>59</v>
       </c>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="25">
         <v>272799569</v>
       </c>
       <c r="C5" s="28">
@@ -4540,62 +4551,62 @@
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:E25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="F31" sqref="F31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="24.140625" customWidth="1"/>
     <col min="2" max="3" width="16" customWidth="1"/>
     <col min="5" max="5" width="9.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="41" t="s">
+      <c r="A1" s="43" t="s">
         <v>46</v>
       </c>
-      <c r="B1" s="41"/>
-      <c r="C1" s="41"/>
+      <c r="B1" s="43"/>
+      <c r="C1" s="43"/>
     </row>
     <row r="2" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="41" t="s">
+      <c r="A2" s="43" t="s">
         <v>60</v>
       </c>
-      <c r="B2" s="42"/>
-      <c r="C2" s="42"/>
+      <c r="B2" s="44"/>
+      <c r="C2" s="44"/>
     </row>
     <row r="3" spans="1:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="33"/>
       <c r="B3" s="33"/>
       <c r="C3" s="33"/>
     </row>
     <row r="4" spans="1:5" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A4" s="3"/>
       <c r="B4" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="13" t="s">
         <v>61</v>
       </c>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="25">
         <v>329098435</v>
       </c>
       <c r="C5" s="28">
@@ -4847,62 +4858,62 @@
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:E25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="24.140625" customWidth="1"/>
     <col min="2" max="2" width="16.42578125" customWidth="1"/>
     <col min="3" max="3" width="13" customWidth="1"/>
     <col min="5" max="5" width="9.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="41" t="s">
+      <c r="A1" s="43" t="s">
         <v>46</v>
       </c>
-      <c r="B1" s="41"/>
-      <c r="C1" s="41"/>
+      <c r="B1" s="43"/>
+      <c r="C1" s="43"/>
     </row>
     <row r="2" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="41" t="s">
+      <c r="A2" s="43" t="s">
         <v>23</v>
       </c>
-      <c r="B2" s="42"/>
-      <c r="C2" s="42"/>
+      <c r="B2" s="44"/>
+      <c r="C2" s="44"/>
     </row>
     <row r="3" spans="1:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="9"/>
       <c r="B3" s="9"/>
       <c r="C3" s="9"/>
     </row>
     <row r="4" spans="1:5" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A4" s="3"/>
       <c r="B4" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="13" t="s">
         <v>24</v>
       </c>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="10">
         <v>77545535</v>
       </c>
       <c r="C5" s="11">
@@ -5153,62 +5164,62 @@
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:E25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="24.140625" customWidth="1"/>
     <col min="2" max="3" width="16" customWidth="1"/>
     <col min="5" max="5" width="9.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="41" t="s">
+      <c r="A1" s="43" t="s">
         <v>46</v>
       </c>
-      <c r="B1" s="41"/>
-      <c r="C1" s="41"/>
+      <c r="B1" s="43"/>
+      <c r="C1" s="43"/>
     </row>
     <row r="2" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="41" t="s">
+      <c r="A2" s="43" t="s">
         <v>62</v>
       </c>
-      <c r="B2" s="42"/>
-      <c r="C2" s="42"/>
+      <c r="B2" s="44"/>
+      <c r="C2" s="44"/>
     </row>
     <row r="3" spans="1:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="34"/>
       <c r="B3" s="34"/>
       <c r="C3" s="34"/>
     </row>
     <row r="4" spans="1:5" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A4" s="3"/>
       <c r="B4" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="13" t="s">
         <v>63</v>
       </c>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="25">
         <v>379654780</v>
       </c>
       <c r="C5" s="28">
@@ -5459,62 +5470,62 @@
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:E25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="24.140625" customWidth="1"/>
     <col min="2" max="3" width="16" customWidth="1"/>
     <col min="5" max="5" width="9.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="41" t="s">
+      <c r="A1" s="43" t="s">
         <v>46</v>
       </c>
-      <c r="B1" s="41"/>
-      <c r="C1" s="41"/>
+      <c r="B1" s="43"/>
+      <c r="C1" s="43"/>
     </row>
     <row r="2" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="41" t="s">
+      <c r="A2" s="43" t="s">
         <v>64</v>
       </c>
-      <c r="B2" s="42"/>
-      <c r="C2" s="42"/>
+      <c r="B2" s="44"/>
+      <c r="C2" s="44"/>
     </row>
     <row r="3" spans="1:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="35"/>
       <c r="B3" s="35"/>
       <c r="C3" s="35"/>
     </row>
     <row r="4" spans="1:5" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A4" s="3"/>
       <c r="B4" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="13" t="s">
         <v>65</v>
       </c>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="25">
         <v>448810669</v>
       </c>
       <c r="C5" s="28">
@@ -5765,62 +5776,62 @@
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:E25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="24.140625" customWidth="1"/>
     <col min="2" max="3" width="16" customWidth="1"/>
     <col min="5" max="5" width="9.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="41" t="s">
+      <c r="A1" s="43" t="s">
         <v>46</v>
       </c>
-      <c r="B1" s="41"/>
-      <c r="C1" s="41"/>
+      <c r="B1" s="43"/>
+      <c r="C1" s="43"/>
     </row>
     <row r="2" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="41" t="s">
+      <c r="A2" s="43" t="s">
         <v>66</v>
       </c>
-      <c r="B2" s="42"/>
-      <c r="C2" s="42"/>
+      <c r="B2" s="44"/>
+      <c r="C2" s="44"/>
     </row>
     <row r="3" spans="1:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="36"/>
       <c r="B3" s="36"/>
       <c r="C3" s="36"/>
     </row>
     <row r="4" spans="1:5" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A4" s="3"/>
       <c r="B4" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="13" t="s">
         <v>67</v>
       </c>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="25">
         <v>488867860</v>
       </c>
       <c r="C5" s="28">
@@ -6071,62 +6082,62 @@
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet23.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:E25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="24.140625" customWidth="1"/>
     <col min="2" max="3" width="16" customWidth="1"/>
     <col min="5" max="5" width="9.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="41" t="s">
+      <c r="A1" s="43" t="s">
         <v>46</v>
       </c>
-      <c r="B1" s="41"/>
-      <c r="C1" s="41"/>
+      <c r="B1" s="43"/>
+      <c r="C1" s="43"/>
     </row>
     <row r="2" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="41" t="s">
+      <c r="A2" s="43" t="s">
         <v>68</v>
       </c>
-      <c r="B2" s="42"/>
-      <c r="C2" s="42"/>
+      <c r="B2" s="44"/>
+      <c r="C2" s="44"/>
     </row>
     <row r="3" spans="1:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="37"/>
       <c r="B3" s="37"/>
       <c r="C3" s="37"/>
     </row>
     <row r="4" spans="1:5" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A4" s="3"/>
       <c r="B4" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="13" t="s">
         <v>69</v>
       </c>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="25">
         <v>556422417</v>
       </c>
       <c r="C5" s="28">
@@ -6377,62 +6388,62 @@
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet24.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:E25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C4" sqref="C4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="24.140625" customWidth="1"/>
     <col min="2" max="3" width="16" customWidth="1"/>
     <col min="5" max="5" width="9.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="41" t="s">
+      <c r="A1" s="43" t="s">
         <v>46</v>
       </c>
-      <c r="B1" s="41"/>
-      <c r="C1" s="41"/>
+      <c r="B1" s="43"/>
+      <c r="C1" s="43"/>
     </row>
     <row r="2" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="41" t="s">
+      <c r="A2" s="43" t="s">
         <v>70</v>
       </c>
-      <c r="B2" s="42"/>
-      <c r="C2" s="42"/>
+      <c r="B2" s="44"/>
+      <c r="C2" s="44"/>
     </row>
     <row r="3" spans="1:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="38"/>
       <c r="B3" s="38"/>
       <c r="C3" s="38"/>
     </row>
     <row r="4" spans="1:5" ht="27" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="3"/>
       <c r="B4" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="13" t="s">
         <v>48</v>
       </c>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="25">
         <v>792856779</v>
       </c>
       <c r="C5" s="28">
@@ -6683,62 +6694,62 @@
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet25.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="H7" sqref="H7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="21.7109375" customWidth="1"/>
     <col min="2" max="2" width="13.140625" customWidth="1"/>
     <col min="3" max="3" width="12.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A1" s="41" t="s">
+      <c r="A1" s="43" t="s">
         <v>46</v>
       </c>
-      <c r="B1" s="41"/>
-      <c r="C1" s="41"/>
+      <c r="B1" s="43"/>
+      <c r="C1" s="43"/>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A2" s="41" t="s">
+      <c r="A2" s="43" t="s">
         <v>71</v>
       </c>
-      <c r="B2" s="42"/>
-      <c r="C2" s="42"/>
+      <c r="B2" s="44"/>
+      <c r="C2" s="44"/>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A3" s="39"/>
       <c r="B3" s="39"/>
       <c r="C3" s="39"/>
     </row>
     <row r="4" spans="1:3" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A4" s="3"/>
       <c r="B4" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="6" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="5" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="10">
         <v>13542943</v>
       </c>
       <c r="C5" s="11">
         <v>66.7</v>
       </c>
@@ -6954,75 +6965,75 @@
     </row>
     <row r="25" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A25" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B25" s="12">
         <v>514835</v>
       </c>
       <c r="C25" s="11">
         <v>225.2</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet26.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:E25"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="J12" sqref="J12"/>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="24.140625" customWidth="1"/>
     <col min="2" max="2" width="16.42578125" customWidth="1"/>
     <col min="3" max="3" width="13" customWidth="1"/>
     <col min="5" max="5" width="9.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="41" t="s">
+      <c r="A1" s="43" t="s">
         <v>46</v>
       </c>
-      <c r="B1" s="41"/>
-      <c r="C1" s="41"/>
+      <c r="B1" s="43"/>
+      <c r="C1" s="43"/>
     </row>
     <row r="2" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="41" t="s">
+      <c r="A2" s="43" t="s">
         <v>73</v>
       </c>
-      <c r="B2" s="42"/>
-      <c r="C2" s="42"/>
+      <c r="B2" s="44"/>
+      <c r="C2" s="44"/>
     </row>
     <row r="3" spans="1:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="40"/>
       <c r="B3" s="40"/>
       <c r="C3" s="40"/>
     </row>
     <row r="4" spans="1:5" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A4" s="3"/>
       <c r="B4" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="13" t="s">
         <v>74</v>
       </c>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="14">
         <v>27254516</v>
       </c>
       <c r="C5" s="21">
@@ -7108,51 +7119,51 @@
       </c>
       <c r="B12" s="14">
         <v>595000</v>
       </c>
       <c r="C12" s="21">
         <v>110.5</v>
       </c>
       <c r="D12" s="1"/>
     </row>
     <row r="13" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A13" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B13" s="14">
         <v>614974</v>
       </c>
       <c r="C13" s="21">
         <v>81.599999999999994</v>
       </c>
       <c r="D13" s="1"/>
     </row>
     <row r="14" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A14" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="B14" s="43">
+      <c r="B14" s="42">
         <v>2906</v>
       </c>
       <c r="C14" s="22" t="s">
         <v>49</v>
       </c>
       <c r="D14" s="1"/>
     </row>
     <row r="15" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A15" s="7" t="s">
         <v>10</v>
       </c>
       <c r="B15" s="14">
         <v>983406</v>
       </c>
       <c r="C15" s="21">
         <v>30.7</v>
       </c>
       <c r="D15" s="1"/>
     </row>
     <row r="16" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A16" s="7" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="14">
         <v>29648</v>
@@ -7192,51 +7203,51 @@
       </c>
       <c r="B19" s="14">
         <v>2893212</v>
       </c>
       <c r="C19" s="21">
         <v>91.3</v>
       </c>
       <c r="D19" s="1"/>
     </row>
     <row r="20" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A20" s="7" t="s">
         <v>14</v>
       </c>
       <c r="B20" s="14">
         <v>15518</v>
       </c>
       <c r="C20" s="21">
         <v>7</v>
       </c>
       <c r="D20" s="1"/>
     </row>
     <row r="21" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A21" s="7" t="s">
         <v>15</v>
       </c>
-      <c r="B21" s="43">
+      <c r="B21" s="42">
         <v>20215</v>
       </c>
       <c r="C21" s="22" t="s">
         <v>49</v>
       </c>
       <c r="D21" s="1"/>
     </row>
     <row r="22" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A22" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B22" s="14">
         <v>166262</v>
       </c>
       <c r="C22" s="21">
         <v>4</v>
       </c>
       <c r="D22" s="1"/>
     </row>
     <row r="23" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A23" s="7" t="s">
         <v>17</v>
       </c>
       <c r="B23" s="14">
         <v>2099672</v>
@@ -7245,91 +7256,398 @@
         <v>36.1</v>
       </c>
       <c r="D23" s="1"/>
     </row>
     <row r="24" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A24" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B24" s="14">
         <v>343759</v>
       </c>
       <c r="C24" s="21">
         <v>12.5</v>
       </c>
       <c r="D24" s="1"/>
     </row>
     <row r="25" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A25" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B25" s="14">
         <v>730380</v>
       </c>
       <c r="C25" s="21">
         <v>261</v>
+      </c>
+      <c r="D25" s="1"/>
+    </row>
+  </sheetData>
+  <mergeCells count="2">
+    <mergeCell ref="A1:C1"/>
+    <mergeCell ref="A2:C2"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet27.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:E25"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="M13" sqref="M13"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="24.140625" customWidth="1"/>
+    <col min="2" max="2" width="16.42578125" customWidth="1"/>
+    <col min="3" max="3" width="13" customWidth="1"/>
+    <col min="5" max="5" width="9.42578125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="43" t="s">
+        <v>46</v>
+      </c>
+      <c r="B1" s="43"/>
+      <c r="C1" s="43"/>
+    </row>
+    <row r="2" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="43" t="s">
+        <v>75</v>
+      </c>
+      <c r="B2" s="44"/>
+      <c r="C2" s="44"/>
+    </row>
+    <row r="3" spans="1:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="41"/>
+      <c r="B3" s="41"/>
+      <c r="C3" s="41"/>
+    </row>
+    <row r="4" spans="1:5" ht="38.25" x14ac:dyDescent="0.25">
+      <c r="A4" s="3"/>
+      <c r="B4" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C4" s="13" t="s">
+        <v>76</v>
+      </c>
+      <c r="D4" s="1"/>
+      <c r="E4" s="1"/>
+    </row>
+    <row r="5" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A5" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="B5" s="14">
+        <v>70948821</v>
+      </c>
+      <c r="C5" s="21">
+        <v>55</v>
+      </c>
+      <c r="D5" s="1"/>
+    </row>
+    <row r="6" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A6" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="B6" s="14">
+        <v>22639015</v>
+      </c>
+      <c r="C6" s="21">
+        <v>35</v>
+      </c>
+      <c r="D6" s="1"/>
+    </row>
+    <row r="7" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A7" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="B7" s="14">
+        <v>1170278</v>
+      </c>
+      <c r="C7" s="21">
+        <v>40.799999999999997</v>
+      </c>
+      <c r="D7" s="1"/>
+    </row>
+    <row r="8" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A8" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="B8" s="14">
+        <v>3954535</v>
+      </c>
+      <c r="C8" s="21">
+        <v>43</v>
+      </c>
+      <c r="D8" s="1"/>
+    </row>
+    <row r="9" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A9" s="8" t="s">
+        <v>4</v>
+      </c>
+      <c r="B9" s="14">
+        <v>5496236</v>
+      </c>
+      <c r="C9" s="21">
+        <v>38.5</v>
+      </c>
+      <c r="D9" s="1"/>
+    </row>
+    <row r="10" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A10" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="B10" s="14">
+        <v>4366278</v>
+      </c>
+      <c r="C10" s="21">
+        <v>150.5</v>
+      </c>
+      <c r="D10" s="1"/>
+    </row>
+    <row r="11" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A11" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="B11" s="14">
+        <v>129582</v>
+      </c>
+      <c r="C11" s="21">
+        <v>91.1</v>
+      </c>
+      <c r="D11" s="1"/>
+    </row>
+    <row r="12" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A12" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="B12" s="14">
+        <v>1063580</v>
+      </c>
+      <c r="C12" s="21">
+        <v>92</v>
+      </c>
+      <c r="D12" s="1"/>
+    </row>
+    <row r="13" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A13" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="B13" s="14">
+        <v>1449523</v>
+      </c>
+      <c r="C13" s="21">
+        <v>103.4</v>
+      </c>
+      <c r="D13" s="1"/>
+    </row>
+    <row r="14" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A14" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B14" s="42">
+        <v>48566</v>
+      </c>
+      <c r="C14" s="22">
+        <v>77.3</v>
+      </c>
+      <c r="D14" s="1"/>
+    </row>
+    <row r="15" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A15" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="B15" s="14">
+        <v>2132593</v>
+      </c>
+      <c r="C15" s="21">
+        <v>40.6</v>
+      </c>
+      <c r="D15" s="1"/>
+    </row>
+    <row r="16" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A16" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="B16" s="14">
+        <v>1528254</v>
+      </c>
+      <c r="C16" s="21">
+        <v>121.8</v>
+      </c>
+      <c r="D16" s="1"/>
+    </row>
+    <row r="17" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A17" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="B17" s="14">
+        <v>1946646</v>
+      </c>
+      <c r="C17" s="21">
+        <v>40.299999999999997</v>
+      </c>
+      <c r="D17" s="1"/>
+    </row>
+    <row r="18" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A18" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="B18" s="14">
+        <v>3418611</v>
+      </c>
+      <c r="C18" s="21">
+        <v>389.6</v>
+      </c>
+      <c r="D18" s="1"/>
+    </row>
+    <row r="19" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A19" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="B19" s="14">
+        <v>5432324</v>
+      </c>
+      <c r="C19" s="21">
+        <v>109.1</v>
+      </c>
+      <c r="D19" s="1"/>
+    </row>
+    <row r="20" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A20" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B20" s="14">
+        <v>327701</v>
+      </c>
+      <c r="C20" s="21">
+        <v>46.9</v>
+      </c>
+      <c r="D20" s="1"/>
+    </row>
+    <row r="21" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A21" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="B21" s="42">
+        <v>147944</v>
+      </c>
+      <c r="C21" s="22">
+        <v>260.5</v>
+      </c>
+      <c r="D21" s="1"/>
+    </row>
+    <row r="22" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A22" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="B22" s="14">
+        <v>737758</v>
+      </c>
+      <c r="C22" s="21">
+        <v>17.8</v>
+      </c>
+      <c r="D22" s="1"/>
+    </row>
+    <row r="23" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A23" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="B23" s="14">
+        <v>10783004</v>
+      </c>
+      <c r="C23" s="21">
+        <v>165</v>
+      </c>
+      <c r="D23" s="1"/>
+    </row>
+    <row r="24" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A24" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="B24" s="14">
+        <v>2904979</v>
+      </c>
+      <c r="C24" s="21">
+        <v>105.4</v>
+      </c>
+      <c r="D24" s="1"/>
+    </row>
+    <row r="25" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A25" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="B25" s="14">
+        <v>1271411</v>
+      </c>
+      <c r="C25" s="21">
+        <v>125.6</v>
       </c>
       <c r="D25" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:E25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2:C2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="24.140625" customWidth="1"/>
     <col min="2" max="2" width="16.42578125" customWidth="1"/>
     <col min="3" max="3" width="14.28515625" customWidth="1"/>
     <col min="5" max="5" width="9.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="41" t="s">
+      <c r="A1" s="43" t="s">
         <v>46</v>
       </c>
-      <c r="B1" s="41"/>
-      <c r="C1" s="41"/>
+      <c r="B1" s="43"/>
+      <c r="C1" s="43"/>
     </row>
     <row r="2" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="41" t="s">
+      <c r="A2" s="43" t="s">
         <v>25</v>
       </c>
-      <c r="B2" s="42"/>
-      <c r="C2" s="42"/>
+      <c r="B2" s="44"/>
+      <c r="C2" s="44"/>
     </row>
     <row r="3" spans="1:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="9"/>
       <c r="B3" s="9"/>
       <c r="C3" s="9"/>
     </row>
     <row r="4" spans="1:5" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A4" s="3"/>
       <c r="B4" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="10">
         <v>104914072</v>
       </c>
       <c r="C5" s="11">
@@ -7581,62 +7899,62 @@
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:E25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2:C2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="24.140625" customWidth="1"/>
     <col min="2" max="2" width="16.42578125" customWidth="1"/>
     <col min="3" max="3" width="13" customWidth="1"/>
     <col min="5" max="5" width="9.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="41" t="s">
+      <c r="A1" s="43" t="s">
         <v>46</v>
       </c>
-      <c r="B1" s="41"/>
-      <c r="C1" s="41"/>
+      <c r="B1" s="43"/>
+      <c r="C1" s="43"/>
     </row>
     <row r="2" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="41" t="s">
+      <c r="A2" s="43" t="s">
         <v>27</v>
       </c>
-      <c r="B2" s="42"/>
-      <c r="C2" s="42"/>
+      <c r="B2" s="44"/>
+      <c r="C2" s="44"/>
     </row>
     <row r="3" spans="1:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="9"/>
       <c r="B3" s="9"/>
       <c r="C3" s="9"/>
     </row>
     <row r="4" spans="1:5" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A4" s="3"/>
       <c r="B4" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="13" t="s">
         <v>28</v>
       </c>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="10">
         <v>123806838</v>
       </c>
       <c r="C5" s="11">
@@ -7888,62 +8206,62 @@
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:E25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="I9" sqref="I9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="24.140625" customWidth="1"/>
     <col min="2" max="2" width="16.42578125" customWidth="1"/>
     <col min="3" max="3" width="14.42578125" customWidth="1"/>
     <col min="5" max="5" width="9.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="41" t="s">
+      <c r="A1" s="43" t="s">
         <v>46</v>
       </c>
-      <c r="B1" s="41"/>
-      <c r="C1" s="41"/>
+      <c r="B1" s="43"/>
+      <c r="C1" s="43"/>
     </row>
     <row r="2" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="41" t="s">
+      <c r="A2" s="43" t="s">
         <v>29</v>
       </c>
-      <c r="B2" s="42"/>
-      <c r="C2" s="42"/>
+      <c r="B2" s="44"/>
+      <c r="C2" s="44"/>
     </row>
     <row r="3" spans="1:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="9"/>
       <c r="B3" s="9"/>
       <c r="C3" s="9"/>
     </row>
     <row r="4" spans="1:5" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A4" s="3"/>
       <c r="B4" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="13" t="s">
         <v>30</v>
       </c>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="10">
         <v>180722367</v>
       </c>
       <c r="C5" s="11">
@@ -8195,62 +8513,62 @@
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:E25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="H24" sqref="H24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="24.140625" customWidth="1"/>
     <col min="2" max="2" width="16.42578125" customWidth="1"/>
     <col min="3" max="3" width="15.7109375" customWidth="1"/>
     <col min="5" max="5" width="9.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="41" t="s">
+      <c r="A1" s="43" t="s">
         <v>46</v>
       </c>
-      <c r="B1" s="41"/>
-      <c r="C1" s="41"/>
+      <c r="B1" s="43"/>
+      <c r="C1" s="43"/>
     </row>
     <row r="2" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="41" t="s">
+      <c r="A2" s="43" t="s">
         <v>31</v>
       </c>
-      <c r="B2" s="42"/>
-      <c r="C2" s="42"/>
+      <c r="B2" s="44"/>
+      <c r="C2" s="44"/>
     </row>
     <row r="3" spans="1:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="9"/>
       <c r="B3" s="9"/>
       <c r="C3" s="9"/>
     </row>
     <row r="4" spans="1:5" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A4" s="3"/>
       <c r="B4" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="14">
         <v>230058233</v>
       </c>
       <c r="C5" s="15">
@@ -8502,62 +8820,62 @@
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:E25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="F8" sqref="F8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="24.140625" customWidth="1"/>
     <col min="2" max="2" width="16.42578125" customWidth="1"/>
     <col min="3" max="3" width="14.140625" customWidth="1"/>
     <col min="5" max="5" width="9.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="41" t="s">
+      <c r="A1" s="43" t="s">
         <v>46</v>
       </c>
-      <c r="B1" s="41"/>
-      <c r="C1" s="41"/>
+      <c r="B1" s="43"/>
+      <c r="C1" s="43"/>
     </row>
     <row r="2" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="41" t="s">
+      <c r="A2" s="43" t="s">
         <v>33</v>
       </c>
-      <c r="B2" s="42"/>
-      <c r="C2" s="42"/>
+      <c r="B2" s="44"/>
+      <c r="C2" s="44"/>
     </row>
     <row r="3" spans="1:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="9"/>
       <c r="B3" s="9"/>
       <c r="C3" s="9"/>
     </row>
     <row r="4" spans="1:5" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A4" s="3"/>
       <c r="B4" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="6" t="s">
         <v>34</v>
       </c>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="16">
         <v>273653083</v>
       </c>
       <c r="C5" s="17">
@@ -8809,62 +9127,62 @@
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:E25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="K18" sqref="K18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="24.140625" customWidth="1"/>
     <col min="2" max="2" width="16.42578125" customWidth="1"/>
     <col min="3" max="3" width="14.5703125" customWidth="1"/>
     <col min="5" max="5" width="9.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="41" t="s">
+      <c r="A1" s="43" t="s">
         <v>46</v>
       </c>
-      <c r="B1" s="41"/>
-      <c r="C1" s="41"/>
+      <c r="B1" s="43"/>
+      <c r="C1" s="43"/>
     </row>
     <row r="2" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="41" t="s">
+      <c r="A2" s="43" t="s">
         <v>35</v>
       </c>
-      <c r="B2" s="42"/>
-      <c r="C2" s="42"/>
+      <c r="B2" s="44"/>
+      <c r="C2" s="44"/>
     </row>
     <row r="3" spans="1:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="9"/>
       <c r="B3" s="9"/>
       <c r="C3" s="9"/>
     </row>
     <row r="4" spans="1:5" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A4" s="3"/>
       <c r="B4" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="6" t="s">
         <v>36</v>
       </c>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="10">
         <v>322801964</v>
       </c>
       <c r="C5" s="11">
@@ -9116,62 +9434,62 @@
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:E25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="F13" sqref="F13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="24.140625" customWidth="1"/>
     <col min="2" max="2" width="16.42578125" customWidth="1"/>
     <col min="3" max="3" width="16.5703125" customWidth="1"/>
     <col min="5" max="5" width="9.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="41" t="s">
+      <c r="A1" s="43" t="s">
         <v>46</v>
       </c>
-      <c r="B1" s="41"/>
-      <c r="C1" s="41"/>
+      <c r="B1" s="43"/>
+      <c r="C1" s="43"/>
     </row>
     <row r="2" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="41" t="s">
+      <c r="A2" s="43" t="s">
         <v>37</v>
       </c>
-      <c r="B2" s="42"/>
-      <c r="C2" s="42"/>
+      <c r="B2" s="44"/>
+      <c r="C2" s="44"/>
     </row>
     <row r="3" spans="1:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="9"/>
       <c r="B3" s="9"/>
       <c r="C3" s="9"/>
     </row>
     <row r="4" spans="1:5" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A4" s="3"/>
       <c r="B4" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="6" t="s">
         <v>38</v>
       </c>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="10">
         <v>380631114</v>
       </c>
       <c r="C5" s="11">
@@ -9417,74 +9735,75 @@
       <c r="C25" s="11">
         <v>106.6</v>
       </c>
       <c r="D25" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>26</vt:i4>
+        <vt:i4>27</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="26" baseType="lpstr">
+    <vt:vector size="27" baseType="lpstr">
       <vt:lpstr>01</vt:lpstr>
       <vt:lpstr>01-02</vt:lpstr>
       <vt:lpstr>01-03</vt:lpstr>
       <vt:lpstr>01-04</vt:lpstr>
       <vt:lpstr>01-05</vt:lpstr>
       <vt:lpstr>01-06</vt:lpstr>
       <vt:lpstr>01-07</vt:lpstr>
       <vt:lpstr>01-08</vt:lpstr>
       <vt:lpstr>01-09</vt:lpstr>
       <vt:lpstr>01-10</vt:lpstr>
       <vt:lpstr>01-11</vt:lpstr>
       <vt:lpstr>01-12</vt:lpstr>
       <vt:lpstr>01.2025</vt:lpstr>
       <vt:lpstr>02.2025</vt:lpstr>
       <vt:lpstr>03.2025</vt:lpstr>
       <vt:lpstr>04.2025</vt:lpstr>
       <vt:lpstr>05.2025</vt:lpstr>
       <vt:lpstr>06.2025</vt:lpstr>
       <vt:lpstr>07.2025</vt:lpstr>
       <vt:lpstr>08.2025</vt:lpstr>
       <vt:lpstr>09.2025</vt:lpstr>
       <vt:lpstr>10.2025</vt:lpstr>
       <vt:lpstr>11.2025</vt:lpstr>
       <vt:lpstr>12.2025</vt:lpstr>
       <vt:lpstr>01.2026</vt:lpstr>
       <vt:lpstr>02.2026</vt:lpstr>
+      <vt:lpstr>03.2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Бахитгуль Жансугурова</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>