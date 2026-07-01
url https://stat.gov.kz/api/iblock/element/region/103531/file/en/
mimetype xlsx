--- v1 (2026-05-22)
+++ v2 (2026-07-01)
@@ -10,104 +10,108 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet20.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet21.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet22.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet23.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet24.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet25.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet26.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet27.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet28.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet29.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11835" tabRatio="887" firstSheet="6" activeTab="26"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11835" tabRatio="887" firstSheet="6" activeTab="28"/>
   </bookViews>
   <sheets>
     <sheet name="01" sheetId="5" r:id="rId1"/>
     <sheet name="01-02" sheetId="6" r:id="rId2"/>
     <sheet name="01-03" sheetId="7" r:id="rId3"/>
     <sheet name="01-04" sheetId="8" r:id="rId4"/>
     <sheet name="01-05" sheetId="9" r:id="rId5"/>
     <sheet name="01-06" sheetId="10" r:id="rId6"/>
     <sheet name="01-07" sheetId="11" r:id="rId7"/>
     <sheet name="01-08" sheetId="12" r:id="rId8"/>
     <sheet name="01-09" sheetId="13" r:id="rId9"/>
     <sheet name="01-10" sheetId="14" r:id="rId10"/>
     <sheet name="01-11" sheetId="15" r:id="rId11"/>
     <sheet name="01-12" sheetId="16" r:id="rId12"/>
     <sheet name="01.2025" sheetId="17" r:id="rId13"/>
     <sheet name="02.2025" sheetId="18" r:id="rId14"/>
     <sheet name="03.2025" sheetId="19" r:id="rId15"/>
     <sheet name="04.2025" sheetId="20" r:id="rId16"/>
     <sheet name="05.2025" sheetId="21" r:id="rId17"/>
     <sheet name="06.2025" sheetId="22" r:id="rId18"/>
     <sheet name="07.2025" sheetId="23" r:id="rId19"/>
     <sheet name="08.2025" sheetId="24" r:id="rId20"/>
     <sheet name="09.2025" sheetId="25" r:id="rId21"/>
     <sheet name="10.2025" sheetId="26" r:id="rId22"/>
     <sheet name="11.2025" sheetId="27" r:id="rId23"/>
     <sheet name="12.2025" sheetId="28" r:id="rId24"/>
     <sheet name="01.2026" sheetId="29" r:id="rId25"/>
     <sheet name="02.2026" sheetId="30" r:id="rId26"/>
     <sheet name="03.2026" sheetId="31" r:id="rId27"/>
+    <sheet name="04.2026" sheetId="32" r:id="rId28"/>
+    <sheet name="05.2026" sheetId="33" r:id="rId29"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="694" uniqueCount="77">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="744" uniqueCount="81">
   <si>
     <t xml:space="preserve">Kostanay </t>
   </si>
   <si>
     <t>Kostanay c.</t>
   </si>
   <si>
     <t>Arkalyk c.a.</t>
   </si>
   <si>
     <t>Lisakov c.a.</t>
   </si>
   <si>
     <t>Rudny c.a.</t>
   </si>
   <si>
     <t>Altynsarin</t>
   </si>
   <si>
     <t>Amangeldy</t>
   </si>
   <si>
     <t xml:space="preserve">Auliekol </t>
   </si>
   <si>
@@ -294,50 +298,62 @@
     <t>(January-November 2025)</t>
   </si>
   <si>
     <t xml:space="preserve"> In percentages to the January-November 2024</t>
   </si>
   <si>
     <t>(January-December 2025)</t>
   </si>
   <si>
     <t>(January 2026)</t>
   </si>
   <si>
     <t xml:space="preserve">By 2025, in percentages       </t>
   </si>
   <si>
     <t>(January-February 2026)</t>
   </si>
   <si>
     <t xml:space="preserve"> In percentages to the January-February 2025</t>
   </si>
   <si>
     <t>(January-March 2026)</t>
   </si>
   <si>
     <t xml:space="preserve"> In percentages to the January-March 2025</t>
+  </si>
+  <si>
+    <t>(January-April 2026)</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> In percentages to the January-April 2025</t>
+  </si>
+  <si>
+    <t>(January-May 2026)</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> In percentages to the January-May 2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="5">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="0.0"/>
   </numFmts>
   <fonts count="31" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
@@ -929,51 +945,51 @@
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="23" borderId="9" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="23" borderId="9" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="23" borderId="9" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="45">
+  <cellXfs count="47">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="2" fontId="22" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="23" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="22" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="24" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="25" fillId="24" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -1044,50 +1060,56 @@
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="27" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="135">
     <cellStyle name="20% - Акцент1 2" xfId="2"/>
     <cellStyle name="20% - Акцент1 3" xfId="3"/>
     <cellStyle name="20% - Акцент1 4" xfId="4"/>
     <cellStyle name="20% - Акцент2 2" xfId="5"/>
     <cellStyle name="20% - Акцент2 3" xfId="6"/>
     <cellStyle name="20% - Акцент2 4" xfId="7"/>
     <cellStyle name="20% - Акцент3 2" xfId="8"/>
     <cellStyle name="20% - Акцент3 3" xfId="9"/>
     <cellStyle name="20% - Акцент3 4" xfId="10"/>
     <cellStyle name="20% - Акцент4 2" xfId="11"/>
     <cellStyle name="20% - Акцент4 3" xfId="12"/>
     <cellStyle name="20% - Акцент4 4" xfId="13"/>
     <cellStyle name="20% - Акцент5 2" xfId="14"/>
     <cellStyle name="20% - Акцент5 3" xfId="15"/>
     <cellStyle name="20% - Акцент5 4" xfId="16"/>
     <cellStyle name="20% - Акцент6 2" xfId="17"/>
@@ -1200,51 +1222,51 @@
     <cellStyle name="Примечание 2" xfId="114"/>
     <cellStyle name="Примечание 3" xfId="115"/>
     <cellStyle name="Примечание 4" xfId="116"/>
     <cellStyle name="Связанная ячейка 2" xfId="117"/>
     <cellStyle name="Связанная ячейка 3" xfId="118"/>
     <cellStyle name="Связанная ячейка 4" xfId="119"/>
     <cellStyle name="Текст предупреждения 2" xfId="120"/>
     <cellStyle name="Текст предупреждения 3" xfId="121"/>
     <cellStyle name="Текст предупреждения 4" xfId="122"/>
     <cellStyle name="Финансовый 2" xfId="126"/>
     <cellStyle name="Хороший 2" xfId="123"/>
     <cellStyle name="Хороший 3" xfId="124"/>
     <cellStyle name="Хороший 4" xfId="125"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet26.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet25.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet24.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet23.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet22.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet27.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet26.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet25.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet29.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet24.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet23.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet28.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet22.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet27.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1509,62 +1531,62 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:E25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="G4" sqref="G4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="24.140625" customWidth="1"/>
     <col min="2" max="2" width="16.42578125" customWidth="1"/>
     <col min="3" max="3" width="13" customWidth="1"/>
     <col min="5" max="5" width="9.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="43" t="s">
+      <c r="A1" s="45" t="s">
         <v>46</v>
       </c>
-      <c r="B1" s="43"/>
-      <c r="C1" s="43"/>
+      <c r="B1" s="45"/>
+      <c r="C1" s="45"/>
     </row>
     <row r="2" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="43" t="s">
+      <c r="A2" s="45" t="s">
         <v>21</v>
       </c>
-      <c r="B2" s="44"/>
-      <c r="C2" s="44"/>
+      <c r="B2" s="46"/>
+      <c r="C2" s="46"/>
     </row>
     <row r="3" spans="1:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="5"/>
       <c r="B3" s="5"/>
       <c r="C3" s="5"/>
     </row>
     <row r="4" spans="1:5" ht="51" x14ac:dyDescent="0.25">
       <c r="A4" s="3"/>
       <c r="B4" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="13" t="s">
         <v>22</v>
       </c>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="10">
         <v>38269903</v>
       </c>
       <c r="C5" s="11">
@@ -1817,62 +1839,62 @@
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:E25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="M16" sqref="M16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="24.140625" customWidth="1"/>
     <col min="2" max="2" width="16.42578125" customWidth="1"/>
     <col min="3" max="3" width="13" customWidth="1"/>
     <col min="5" max="5" width="9.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="43" t="s">
+      <c r="A1" s="45" t="s">
         <v>46</v>
       </c>
-      <c r="B1" s="43"/>
-      <c r="C1" s="43"/>
+      <c r="B1" s="45"/>
+      <c r="C1" s="45"/>
     </row>
     <row r="2" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="43" t="s">
+      <c r="A2" s="45" t="s">
         <v>39</v>
       </c>
-      <c r="B2" s="44"/>
-      <c r="C2" s="44"/>
+      <c r="B2" s="46"/>
+      <c r="C2" s="46"/>
     </row>
     <row r="3" spans="1:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="9"/>
       <c r="B3" s="9"/>
       <c r="C3" s="9"/>
     </row>
     <row r="4" spans="1:5" ht="51" x14ac:dyDescent="0.25">
       <c r="A4" s="3"/>
       <c r="B4" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="6" t="s">
         <v>40</v>
       </c>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="10">
         <v>443193100</v>
       </c>
       <c r="C5" s="11">
@@ -2124,62 +2146,62 @@
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:E25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2:C2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="24.140625" customWidth="1"/>
     <col min="2" max="2" width="16.42578125" customWidth="1"/>
     <col min="3" max="3" width="14.85546875" customWidth="1"/>
     <col min="5" max="5" width="9.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="43" t="s">
+      <c r="A1" s="45" t="s">
         <v>46</v>
       </c>
-      <c r="B1" s="43"/>
-      <c r="C1" s="43"/>
+      <c r="B1" s="45"/>
+      <c r="C1" s="45"/>
     </row>
     <row r="2" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="43" t="s">
+      <c r="A2" s="45" t="s">
         <v>41</v>
       </c>
-      <c r="B2" s="44"/>
-      <c r="C2" s="44"/>
+      <c r="B2" s="46"/>
+      <c r="C2" s="46"/>
     </row>
     <row r="3" spans="1:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="9"/>
       <c r="B3" s="9"/>
       <c r="C3" s="9"/>
     </row>
     <row r="4" spans="1:5" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A4" s="3"/>
       <c r="B4" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="6" t="s">
         <v>42</v>
       </c>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="10">
         <v>495963303</v>
       </c>
       <c r="C5" s="11">
@@ -2431,62 +2453,62 @@
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:E25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2:C2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="24.140625" customWidth="1"/>
     <col min="2" max="2" width="16.42578125" customWidth="1"/>
     <col min="3" max="3" width="16.5703125" customWidth="1"/>
     <col min="5" max="5" width="9.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="43" t="s">
+      <c r="A1" s="45" t="s">
         <v>46</v>
       </c>
-      <c r="B1" s="43"/>
-      <c r="C1" s="43"/>
+      <c r="B1" s="45"/>
+      <c r="C1" s="45"/>
     </row>
     <row r="2" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="43" t="s">
+      <c r="A2" s="45" t="s">
         <v>43</v>
       </c>
-      <c r="B2" s="44"/>
-      <c r="C2" s="44"/>
+      <c r="B2" s="46"/>
+      <c r="C2" s="46"/>
     </row>
     <row r="3" spans="1:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="9"/>
       <c r="B3" s="9"/>
       <c r="C3" s="9"/>
     </row>
     <row r="4" spans="1:5" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A4" s="3"/>
       <c r="B4" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="6" t="s">
         <v>44</v>
       </c>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="10">
         <v>636901652</v>
       </c>
       <c r="C5" s="11">
@@ -2737,62 +2759,62 @@
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:C25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.140625" customWidth="1"/>
     <col min="2" max="2" width="18.140625" customWidth="1"/>
     <col min="3" max="3" width="18.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A1" s="43" t="s">
+      <c r="A1" s="45" t="s">
         <v>46</v>
       </c>
-      <c r="B1" s="43"/>
-      <c r="C1" s="43"/>
+      <c r="B1" s="45"/>
+      <c r="C1" s="45"/>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A2" s="43" t="s">
+      <c r="A2" s="45" t="s">
         <v>47</v>
       </c>
-      <c r="B2" s="44"/>
-      <c r="C2" s="44"/>
+      <c r="B2" s="46"/>
+      <c r="C2" s="46"/>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A3" s="18"/>
       <c r="B3" s="18"/>
       <c r="C3" s="18"/>
     </row>
     <row r="4" spans="1:3" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A4" s="3"/>
       <c r="B4" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="6" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="5" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="10">
         <v>19000911</v>
       </c>
       <c r="C5" s="11">
         <v>48.6</v>
       </c>
@@ -3021,62 +3043,62 @@
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:E25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="24.140625" customWidth="1"/>
     <col min="2" max="2" width="16.42578125" customWidth="1"/>
     <col min="3" max="3" width="13" customWidth="1"/>
     <col min="5" max="5" width="9.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="43" t="s">
+      <c r="A1" s="45" t="s">
         <v>46</v>
       </c>
-      <c r="B1" s="43"/>
-      <c r="C1" s="43"/>
+      <c r="B1" s="45"/>
+      <c r="C1" s="45"/>
     </row>
     <row r="2" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="43" t="s">
+      <c r="A2" s="45" t="s">
         <v>50</v>
       </c>
-      <c r="B2" s="44"/>
-      <c r="C2" s="44"/>
+      <c r="B2" s="46"/>
+      <c r="C2" s="46"/>
     </row>
     <row r="3" spans="1:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="19"/>
       <c r="B3" s="19"/>
       <c r="C3" s="19"/>
     </row>
     <row r="4" spans="1:5" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A4" s="3"/>
       <c r="B4" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="13" t="s">
         <v>51</v>
       </c>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="14">
         <v>93792511</v>
       </c>
       <c r="C5" s="21">
@@ -3327,62 +3349,62 @@
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:E25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2:C2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="24.140625" customWidth="1"/>
     <col min="2" max="3" width="16" customWidth="1"/>
     <col min="5" max="5" width="9.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="43" t="s">
+      <c r="A1" s="45" t="s">
         <v>46</v>
       </c>
-      <c r="B1" s="43"/>
-      <c r="C1" s="43"/>
+      <c r="B1" s="45"/>
+      <c r="C1" s="45"/>
     </row>
     <row r="2" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="43" t="s">
+      <c r="A2" s="45" t="s">
         <v>52</v>
       </c>
-      <c r="B2" s="44"/>
-      <c r="C2" s="44"/>
+      <c r="B2" s="46"/>
+      <c r="C2" s="46"/>
     </row>
     <row r="3" spans="1:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="20"/>
       <c r="B3" s="20"/>
       <c r="C3" s="20"/>
     </row>
     <row r="4" spans="1:5" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A4" s="3"/>
       <c r="B4" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="13" t="s">
         <v>53</v>
       </c>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="25">
         <v>122006469</v>
       </c>
       <c r="C5" s="28">
@@ -3633,62 +3655,62 @@
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:E25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="24.140625" customWidth="1"/>
     <col min="2" max="3" width="16" customWidth="1"/>
     <col min="5" max="5" width="9.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="43" t="s">
+      <c r="A1" s="45" t="s">
         <v>46</v>
       </c>
-      <c r="B1" s="43"/>
-      <c r="C1" s="43"/>
+      <c r="B1" s="45"/>
+      <c r="C1" s="45"/>
     </row>
     <row r="2" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="43" t="s">
+      <c r="A2" s="45" t="s">
         <v>54</v>
       </c>
-      <c r="B2" s="44"/>
-      <c r="C2" s="44"/>
+      <c r="B2" s="46"/>
+      <c r="C2" s="46"/>
     </row>
     <row r="3" spans="1:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="23"/>
       <c r="B3" s="23"/>
       <c r="C3" s="23"/>
     </row>
     <row r="4" spans="1:5" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A4" s="3"/>
       <c r="B4" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="13" t="s">
         <v>55</v>
       </c>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="25">
         <v>152869112</v>
       </c>
       <c r="C5" s="28">
@@ -3928,73 +3950,73 @@
       <c r="A25" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B25" s="27">
         <v>1644669</v>
       </c>
       <c r="C25" s="29">
         <v>100.5</v>
       </c>
       <c r="D25" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:E25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="C4" sqref="C4"/>
+      <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="24.140625" customWidth="1"/>
     <col min="2" max="3" width="16" customWidth="1"/>
     <col min="5" max="5" width="9.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="43" t="s">
+      <c r="A1" s="45" t="s">
         <v>46</v>
       </c>
-      <c r="B1" s="43"/>
-      <c r="C1" s="43"/>
+      <c r="B1" s="45"/>
+      <c r="C1" s="45"/>
     </row>
     <row r="2" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="43" t="s">
+      <c r="A2" s="45" t="s">
         <v>56</v>
       </c>
-      <c r="B2" s="44"/>
-      <c r="C2" s="44"/>
+      <c r="B2" s="46"/>
+      <c r="C2" s="46"/>
     </row>
     <row r="3" spans="1:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="31"/>
       <c r="B3" s="31"/>
       <c r="C3" s="31"/>
     </row>
     <row r="4" spans="1:5" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A4" s="3"/>
       <c r="B4" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="13" t="s">
         <v>57</v>
       </c>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="25">
         <v>214958159</v>
       </c>
       <c r="C5" s="28">
@@ -4245,62 +4267,62 @@
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:E25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="24.140625" customWidth="1"/>
     <col min="2" max="3" width="16" customWidth="1"/>
     <col min="5" max="5" width="9.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="43" t="s">
+      <c r="A1" s="45" t="s">
         <v>46</v>
       </c>
-      <c r="B1" s="43"/>
-      <c r="C1" s="43"/>
+      <c r="B1" s="45"/>
+      <c r="C1" s="45"/>
     </row>
     <row r="2" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="43" t="s">
+      <c r="A2" s="45" t="s">
         <v>58</v>
       </c>
-      <c r="B2" s="44"/>
-      <c r="C2" s="44"/>
+      <c r="B2" s="46"/>
+      <c r="C2" s="46"/>
     </row>
     <row r="3" spans="1:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="32"/>
       <c r="B3" s="32"/>
       <c r="C3" s="32"/>
     </row>
     <row r="4" spans="1:5" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A4" s="3"/>
       <c r="B4" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="13" t="s">
         <v>59</v>
       </c>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="25">
         <v>272799569</v>
       </c>
       <c r="C5" s="28">
@@ -4551,62 +4573,62 @@
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:E25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="F31" sqref="F31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="24.140625" customWidth="1"/>
     <col min="2" max="3" width="16" customWidth="1"/>
     <col min="5" max="5" width="9.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="43" t="s">
+      <c r="A1" s="45" t="s">
         <v>46</v>
       </c>
-      <c r="B1" s="43"/>
-      <c r="C1" s="43"/>
+      <c r="B1" s="45"/>
+      <c r="C1" s="45"/>
     </row>
     <row r="2" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="43" t="s">
+      <c r="A2" s="45" t="s">
         <v>60</v>
       </c>
-      <c r="B2" s="44"/>
-      <c r="C2" s="44"/>
+      <c r="B2" s="46"/>
+      <c r="C2" s="46"/>
     </row>
     <row r="3" spans="1:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="33"/>
       <c r="B3" s="33"/>
       <c r="C3" s="33"/>
     </row>
     <row r="4" spans="1:5" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A4" s="3"/>
       <c r="B4" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="13" t="s">
         <v>61</v>
       </c>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="25">
         <v>329098435</v>
       </c>
       <c r="C5" s="28">
@@ -4858,62 +4880,62 @@
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:E25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="24.140625" customWidth="1"/>
     <col min="2" max="2" width="16.42578125" customWidth="1"/>
     <col min="3" max="3" width="13" customWidth="1"/>
     <col min="5" max="5" width="9.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="43" t="s">
+      <c r="A1" s="45" t="s">
         <v>46</v>
       </c>
-      <c r="B1" s="43"/>
-      <c r="C1" s="43"/>
+      <c r="B1" s="45"/>
+      <c r="C1" s="45"/>
     </row>
     <row r="2" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="43" t="s">
+      <c r="A2" s="45" t="s">
         <v>23</v>
       </c>
-      <c r="B2" s="44"/>
-      <c r="C2" s="44"/>
+      <c r="B2" s="46"/>
+      <c r="C2" s="46"/>
     </row>
     <row r="3" spans="1:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="9"/>
       <c r="B3" s="9"/>
       <c r="C3" s="9"/>
     </row>
     <row r="4" spans="1:5" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A4" s="3"/>
       <c r="B4" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="13" t="s">
         <v>24</v>
       </c>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="10">
         <v>77545535</v>
       </c>
       <c r="C5" s="11">
@@ -5164,62 +5186,62 @@
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:E25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="24.140625" customWidth="1"/>
     <col min="2" max="3" width="16" customWidth="1"/>
     <col min="5" max="5" width="9.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="43" t="s">
+      <c r="A1" s="45" t="s">
         <v>46</v>
       </c>
-      <c r="B1" s="43"/>
-      <c r="C1" s="43"/>
+      <c r="B1" s="45"/>
+      <c r="C1" s="45"/>
     </row>
     <row r="2" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="43" t="s">
+      <c r="A2" s="45" t="s">
         <v>62</v>
       </c>
-      <c r="B2" s="44"/>
-      <c r="C2" s="44"/>
+      <c r="B2" s="46"/>
+      <c r="C2" s="46"/>
     </row>
     <row r="3" spans="1:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="34"/>
       <c r="B3" s="34"/>
       <c r="C3" s="34"/>
     </row>
     <row r="4" spans="1:5" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A4" s="3"/>
       <c r="B4" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="13" t="s">
         <v>63</v>
       </c>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="25">
         <v>379654780</v>
       </c>
       <c r="C5" s="28">
@@ -5470,62 +5492,62 @@
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:E25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="24.140625" customWidth="1"/>
     <col min="2" max="3" width="16" customWidth="1"/>
     <col min="5" max="5" width="9.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="43" t="s">
+      <c r="A1" s="45" t="s">
         <v>46</v>
       </c>
-      <c r="B1" s="43"/>
-      <c r="C1" s="43"/>
+      <c r="B1" s="45"/>
+      <c r="C1" s="45"/>
     </row>
     <row r="2" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="43" t="s">
+      <c r="A2" s="45" t="s">
         <v>64</v>
       </c>
-      <c r="B2" s="44"/>
-      <c r="C2" s="44"/>
+      <c r="B2" s="46"/>
+      <c r="C2" s="46"/>
     </row>
     <row r="3" spans="1:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="35"/>
       <c r="B3" s="35"/>
       <c r="C3" s="35"/>
     </row>
     <row r="4" spans="1:5" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A4" s="3"/>
       <c r="B4" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="13" t="s">
         <v>65</v>
       </c>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="25">
         <v>448810669</v>
       </c>
       <c r="C5" s="28">
@@ -5776,62 +5798,62 @@
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:E25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="24.140625" customWidth="1"/>
     <col min="2" max="3" width="16" customWidth="1"/>
     <col min="5" max="5" width="9.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="43" t="s">
+      <c r="A1" s="45" t="s">
         <v>46</v>
       </c>
-      <c r="B1" s="43"/>
-      <c r="C1" s="43"/>
+      <c r="B1" s="45"/>
+      <c r="C1" s="45"/>
     </row>
     <row r="2" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="43" t="s">
+      <c r="A2" s="45" t="s">
         <v>66</v>
       </c>
-      <c r="B2" s="44"/>
-      <c r="C2" s="44"/>
+      <c r="B2" s="46"/>
+      <c r="C2" s="46"/>
     </row>
     <row r="3" spans="1:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="36"/>
       <c r="B3" s="36"/>
       <c r="C3" s="36"/>
     </row>
     <row r="4" spans="1:5" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A4" s="3"/>
       <c r="B4" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="13" t="s">
         <v>67</v>
       </c>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="25">
         <v>488867860</v>
       </c>
       <c r="C5" s="28">
@@ -6082,62 +6104,62 @@
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet23.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:E25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="24.140625" customWidth="1"/>
     <col min="2" max="3" width="16" customWidth="1"/>
     <col min="5" max="5" width="9.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="43" t="s">
+      <c r="A1" s="45" t="s">
         <v>46</v>
       </c>
-      <c r="B1" s="43"/>
-      <c r="C1" s="43"/>
+      <c r="B1" s="45"/>
+      <c r="C1" s="45"/>
     </row>
     <row r="2" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="43" t="s">
+      <c r="A2" s="45" t="s">
         <v>68</v>
       </c>
-      <c r="B2" s="44"/>
-      <c r="C2" s="44"/>
+      <c r="B2" s="46"/>
+      <c r="C2" s="46"/>
     </row>
     <row r="3" spans="1:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="37"/>
       <c r="B3" s="37"/>
       <c r="C3" s="37"/>
     </row>
     <row r="4" spans="1:5" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A4" s="3"/>
       <c r="B4" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="13" t="s">
         <v>69</v>
       </c>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="25">
         <v>556422417</v>
       </c>
       <c r="C5" s="28">
@@ -6388,62 +6410,62 @@
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet24.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:E25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C4" sqref="C4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="24.140625" customWidth="1"/>
     <col min="2" max="3" width="16" customWidth="1"/>
     <col min="5" max="5" width="9.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="43" t="s">
+      <c r="A1" s="45" t="s">
         <v>46</v>
       </c>
-      <c r="B1" s="43"/>
-      <c r="C1" s="43"/>
+      <c r="B1" s="45"/>
+      <c r="C1" s="45"/>
     </row>
     <row r="2" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="43" t="s">
+      <c r="A2" s="45" t="s">
         <v>70</v>
       </c>
-      <c r="B2" s="44"/>
-      <c r="C2" s="44"/>
+      <c r="B2" s="46"/>
+      <c r="C2" s="46"/>
     </row>
     <row r="3" spans="1:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="38"/>
       <c r="B3" s="38"/>
       <c r="C3" s="38"/>
     </row>
     <row r="4" spans="1:5" ht="27" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="3"/>
       <c r="B4" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="13" t="s">
         <v>48</v>
       </c>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="25">
         <v>792856779</v>
       </c>
       <c r="C5" s="28">
@@ -6694,62 +6716,62 @@
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet25.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="H7" sqref="H7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="21.7109375" customWidth="1"/>
     <col min="2" max="2" width="13.140625" customWidth="1"/>
     <col min="3" max="3" width="12.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A1" s="43" t="s">
+      <c r="A1" s="45" t="s">
         <v>46</v>
       </c>
-      <c r="B1" s="43"/>
-      <c r="C1" s="43"/>
+      <c r="B1" s="45"/>
+      <c r="C1" s="45"/>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A2" s="43" t="s">
+      <c r="A2" s="45" t="s">
         <v>71</v>
       </c>
-      <c r="B2" s="44"/>
-      <c r="C2" s="44"/>
+      <c r="B2" s="46"/>
+      <c r="C2" s="46"/>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A3" s="39"/>
       <c r="B3" s="39"/>
       <c r="C3" s="39"/>
     </row>
     <row r="4" spans="1:3" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A4" s="3"/>
       <c r="B4" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="6" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="5" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="10">
         <v>13542943</v>
       </c>
       <c r="C5" s="11">
         <v>66.7</v>
       </c>
@@ -6978,62 +7000,62 @@
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet26.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:E25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="24.140625" customWidth="1"/>
     <col min="2" max="2" width="16.42578125" customWidth="1"/>
     <col min="3" max="3" width="13" customWidth="1"/>
     <col min="5" max="5" width="9.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="43" t="s">
+      <c r="A1" s="45" t="s">
         <v>46</v>
       </c>
-      <c r="B1" s="43"/>
-      <c r="C1" s="43"/>
+      <c r="B1" s="45"/>
+      <c r="C1" s="45"/>
     </row>
     <row r="2" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="43" t="s">
+      <c r="A2" s="45" t="s">
         <v>73</v>
       </c>
-      <c r="B2" s="44"/>
-      <c r="C2" s="44"/>
+      <c r="B2" s="46"/>
+      <c r="C2" s="46"/>
     </row>
     <row r="3" spans="1:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="40"/>
       <c r="B3" s="40"/>
       <c r="C3" s="40"/>
     </row>
     <row r="4" spans="1:5" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A4" s="3"/>
       <c r="B4" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="13" t="s">
         <v>74</v>
       </c>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="14">
         <v>27254516</v>
       </c>
       <c r="C5" s="21">
@@ -7272,75 +7294,75 @@
     <row r="25" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A25" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B25" s="14">
         <v>730380</v>
       </c>
       <c r="C25" s="21">
         <v>261</v>
       </c>
       <c r="D25" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet27.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:E25"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="M13" sqref="M13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="24.140625" customWidth="1"/>
     <col min="2" max="2" width="16.42578125" customWidth="1"/>
     <col min="3" max="3" width="13" customWidth="1"/>
     <col min="5" max="5" width="9.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="43" t="s">
+      <c r="A1" s="45" t="s">
         <v>46</v>
       </c>
-      <c r="B1" s="43"/>
-      <c r="C1" s="43"/>
+      <c r="B1" s="45"/>
+      <c r="C1" s="45"/>
     </row>
     <row r="2" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="43" t="s">
+      <c r="A2" s="45" t="s">
         <v>75</v>
       </c>
-      <c r="B2" s="44"/>
-      <c r="C2" s="44"/>
+      <c r="B2" s="46"/>
+      <c r="C2" s="46"/>
     </row>
     <row r="3" spans="1:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="41"/>
       <c r="B3" s="41"/>
       <c r="C3" s="41"/>
     </row>
     <row r="4" spans="1:5" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A4" s="3"/>
       <c r="B4" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="13" t="s">
         <v>76</v>
       </c>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="14">
         <v>70948821</v>
       </c>
       <c r="C5" s="21">
@@ -7563,91 +7585,703 @@
         <v>165</v>
       </c>
       <c r="D23" s="1"/>
     </row>
     <row r="24" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A24" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B24" s="14">
         <v>2904979</v>
       </c>
       <c r="C24" s="21">
         <v>105.4</v>
       </c>
       <c r="D24" s="1"/>
     </row>
     <row r="25" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A25" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B25" s="14">
         <v>1271411</v>
       </c>
       <c r="C25" s="21">
         <v>125.6</v>
+      </c>
+      <c r="D25" s="1"/>
+    </row>
+  </sheetData>
+  <mergeCells count="2">
+    <mergeCell ref="A1:C1"/>
+    <mergeCell ref="A2:C2"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet28.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:E25"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="O10" sqref="O10"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="24.140625" customWidth="1"/>
+    <col min="2" max="3" width="16" customWidth="1"/>
+    <col min="5" max="5" width="9.42578125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="45" t="s">
+        <v>46</v>
+      </c>
+      <c r="B1" s="45"/>
+      <c r="C1" s="45"/>
+    </row>
+    <row r="2" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="45" t="s">
+        <v>77</v>
+      </c>
+      <c r="B2" s="46"/>
+      <c r="C2" s="46"/>
+    </row>
+    <row r="3" spans="1:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="43"/>
+      <c r="B3" s="43"/>
+      <c r="C3" s="43"/>
+    </row>
+    <row r="4" spans="1:5" ht="38.25" x14ac:dyDescent="0.25">
+      <c r="A4" s="3"/>
+      <c r="B4" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C4" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="D4" s="1"/>
+      <c r="E4" s="1"/>
+    </row>
+    <row r="5" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A5" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="B5" s="25">
+        <v>162845945</v>
+      </c>
+      <c r="C5" s="28">
+        <v>101.2</v>
+      </c>
+      <c r="D5" s="1"/>
+    </row>
+    <row r="6" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A6" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="B6" s="24">
+        <v>86820537</v>
+      </c>
+      <c r="C6" s="29">
+        <v>114.9</v>
+      </c>
+      <c r="D6" s="1"/>
+    </row>
+    <row r="7" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A7" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="B7" s="24">
+        <v>2363171</v>
+      </c>
+      <c r="C7" s="29">
+        <v>63</v>
+      </c>
+      <c r="D7" s="1"/>
+    </row>
+    <row r="8" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A8" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="B8" s="24">
+        <v>4923984</v>
+      </c>
+      <c r="C8" s="29">
+        <v>39.200000000000003</v>
+      </c>
+      <c r="D8" s="1"/>
+    </row>
+    <row r="9" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A9" s="8" t="s">
+        <v>4</v>
+      </c>
+      <c r="B9" s="24">
+        <v>10294952</v>
+      </c>
+      <c r="C9" s="29">
+        <v>61.9</v>
+      </c>
+      <c r="D9" s="1"/>
+    </row>
+    <row r="10" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A10" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="B10" s="24">
+        <v>5085875</v>
+      </c>
+      <c r="C10" s="29">
+        <v>160.5</v>
+      </c>
+      <c r="D10" s="1"/>
+    </row>
+    <row r="11" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A11" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="B11" s="24">
+        <v>272592</v>
+      </c>
+      <c r="C11" s="29">
+        <v>140.4</v>
+      </c>
+      <c r="D11" s="1"/>
+    </row>
+    <row r="12" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A12" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="B12" s="24">
+        <v>1990423</v>
+      </c>
+      <c r="C12" s="29">
+        <v>77.5</v>
+      </c>
+      <c r="D12" s="1"/>
+    </row>
+    <row r="13" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A13" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="B13" s="26">
+        <v>1858271</v>
+      </c>
+      <c r="C13" s="29">
+        <v>113.8</v>
+      </c>
+      <c r="D13" s="1"/>
+    </row>
+    <row r="14" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A14" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B14" s="24">
+        <v>67710</v>
+      </c>
+      <c r="C14" s="30">
+        <v>78.3</v>
+      </c>
+      <c r="D14" s="1"/>
+    </row>
+    <row r="15" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A15" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="B15" s="24">
+        <v>6334242</v>
+      </c>
+      <c r="C15" s="29">
+        <v>71.5</v>
+      </c>
+      <c r="D15" s="1"/>
+    </row>
+    <row r="16" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A16" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="B16" s="24">
+        <v>1748892</v>
+      </c>
+      <c r="C16" s="29">
+        <v>85.4</v>
+      </c>
+      <c r="D16" s="1"/>
+    </row>
+    <row r="17" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A17" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="B17" s="24">
+        <v>2336719</v>
+      </c>
+      <c r="C17" s="29">
+        <v>46.1</v>
+      </c>
+      <c r="D17" s="1"/>
+    </row>
+    <row r="18" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A18" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="B18" s="24">
+        <v>4146482</v>
+      </c>
+      <c r="C18" s="29">
+        <v>287.7</v>
+      </c>
+      <c r="D18" s="1"/>
+    </row>
+    <row r="19" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A19" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="B19" s="24">
+        <v>13563046</v>
+      </c>
+      <c r="C19" s="29">
+        <v>141.69999999999999</v>
+      </c>
+      <c r="D19" s="1"/>
+    </row>
+    <row r="20" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A20" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B20" s="24">
+        <v>595020</v>
+      </c>
+      <c r="C20" s="29">
+        <v>62.3</v>
+      </c>
+      <c r="D20" s="1"/>
+    </row>
+    <row r="21" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A21" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="B21" s="24">
+        <v>194061</v>
+      </c>
+      <c r="C21" s="30">
+        <v>230.6</v>
+      </c>
+      <c r="D21" s="1"/>
+    </row>
+    <row r="22" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A22" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="B22" s="24">
+        <v>960062</v>
+      </c>
+      <c r="C22" s="29">
+        <v>22</v>
+      </c>
+      <c r="D22" s="1"/>
+    </row>
+    <row r="23" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A23" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="B23" s="24">
+        <v>13786328</v>
+      </c>
+      <c r="C23" s="29">
+        <v>179.1</v>
+      </c>
+      <c r="D23" s="1"/>
+    </row>
+    <row r="24" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A24" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="B24" s="24">
+        <v>3468374</v>
+      </c>
+      <c r="C24" s="29">
+        <v>110.2</v>
+      </c>
+      <c r="D24" s="1"/>
+    </row>
+    <row r="25" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A25" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="B25" s="27">
+        <v>2035205</v>
+      </c>
+      <c r="C25" s="29">
+        <v>117.1</v>
+      </c>
+      <c r="D25" s="1"/>
+    </row>
+  </sheetData>
+  <mergeCells count="2">
+    <mergeCell ref="A1:C1"/>
+    <mergeCell ref="A2:C2"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet29.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:E25"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="N13" sqref="N13"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="24.140625" customWidth="1"/>
+    <col min="2" max="3" width="16" customWidth="1"/>
+    <col min="5" max="5" width="9.42578125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="45" t="s">
+        <v>46</v>
+      </c>
+      <c r="B1" s="45"/>
+      <c r="C1" s="45"/>
+    </row>
+    <row r="2" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="45" t="s">
+        <v>79</v>
+      </c>
+      <c r="B2" s="46"/>
+      <c r="C2" s="46"/>
+    </row>
+    <row r="3" spans="1:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="44"/>
+      <c r="B3" s="44"/>
+      <c r="C3" s="44"/>
+    </row>
+    <row r="4" spans="1:5" ht="38.25" x14ac:dyDescent="0.25">
+      <c r="A4" s="3"/>
+      <c r="B4" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C4" s="13" t="s">
+        <v>80</v>
+      </c>
+      <c r="D4" s="1"/>
+      <c r="E4" s="1"/>
+    </row>
+    <row r="5" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A5" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="B5" s="25">
+        <v>209782702</v>
+      </c>
+      <c r="C5" s="28">
+        <v>92.5</v>
+      </c>
+      <c r="D5" s="1"/>
+    </row>
+    <row r="6" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A6" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="B6" s="24">
+        <v>98453017</v>
+      </c>
+      <c r="C6" s="29">
+        <v>83.9</v>
+      </c>
+      <c r="D6" s="1"/>
+    </row>
+    <row r="7" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A7" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="B7" s="24">
+        <v>5381784</v>
+      </c>
+      <c r="C7" s="29">
+        <v>71.5</v>
+      </c>
+      <c r="D7" s="1"/>
+    </row>
+    <row r="8" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A8" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="B8" s="24">
+        <v>9066885</v>
+      </c>
+      <c r="C8" s="29">
+        <v>62.6</v>
+      </c>
+      <c r="D8" s="1"/>
+    </row>
+    <row r="9" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A9" s="8" t="s">
+        <v>4</v>
+      </c>
+      <c r="B9" s="24">
+        <v>19941907</v>
+      </c>
+      <c r="C9" s="29">
+        <v>103.8</v>
+      </c>
+      <c r="D9" s="1"/>
+    </row>
+    <row r="10" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A10" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="B10" s="24">
+        <v>5508700</v>
+      </c>
+      <c r="C10" s="29">
+        <v>161.1</v>
+      </c>
+      <c r="D10" s="1"/>
+    </row>
+    <row r="11" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A11" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="B11" s="24">
+        <v>339676</v>
+      </c>
+      <c r="C11" s="29">
+        <v>91.1</v>
+      </c>
+      <c r="D11" s="1"/>
+    </row>
+    <row r="12" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A12" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="B12" s="24">
+        <v>3133574</v>
+      </c>
+      <c r="C12" s="29">
+        <v>75.400000000000006</v>
+      </c>
+      <c r="D12" s="1"/>
+    </row>
+    <row r="13" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A13" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="B13" s="26">
+        <v>2278906</v>
+      </c>
+      <c r="C13" s="29">
+        <v>93.2</v>
+      </c>
+      <c r="D13" s="1"/>
+    </row>
+    <row r="14" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A14" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B14" s="24">
+        <v>67710</v>
+      </c>
+      <c r="C14" s="30">
+        <v>14</v>
+      </c>
+      <c r="D14" s="1"/>
+    </row>
+    <row r="15" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A15" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="B15" s="24">
+        <v>10616889</v>
+      </c>
+      <c r="C15" s="29">
+        <v>97.7</v>
+      </c>
+      <c r="D15" s="1"/>
+    </row>
+    <row r="16" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A16" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="B16" s="24">
+        <v>2225392</v>
+      </c>
+      <c r="C16" s="29">
+        <v>69.599999999999994</v>
+      </c>
+      <c r="D16" s="1"/>
+    </row>
+    <row r="17" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A17" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="B17" s="24">
+        <v>3090934</v>
+      </c>
+      <c r="C17" s="29">
+        <v>45.4</v>
+      </c>
+      <c r="D17" s="1"/>
+    </row>
+    <row r="18" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A18" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="B18" s="24">
+        <v>4359154</v>
+      </c>
+      <c r="C18" s="29">
+        <v>200.9</v>
+      </c>
+      <c r="D18" s="1"/>
+    </row>
+    <row r="19" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A19" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="B19" s="24">
+        <v>16099708</v>
+      </c>
+      <c r="C19" s="29">
+        <v>130.80000000000001</v>
+      </c>
+      <c r="D19" s="1"/>
+    </row>
+    <row r="20" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A20" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B20" s="24">
+        <v>912149</v>
+      </c>
+      <c r="C20" s="29">
+        <v>45.5</v>
+      </c>
+      <c r="D20" s="1"/>
+    </row>
+    <row r="21" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A21" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="B21" s="24">
+        <v>290174</v>
+      </c>
+      <c r="C21" s="30">
+        <v>75.400000000000006</v>
+      </c>
+      <c r="D21" s="1"/>
+    </row>
+    <row r="22" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A22" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="B22" s="24">
+        <v>1872315</v>
+      </c>
+      <c r="C22" s="29">
+        <v>41.1</v>
+      </c>
+      <c r="D22" s="1"/>
+    </row>
+    <row r="23" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A23" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="B23" s="24">
+        <v>18887705</v>
+      </c>
+      <c r="C23" s="29">
+        <v>214.2</v>
+      </c>
+      <c r="D23" s="1"/>
+    </row>
+    <row r="24" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A24" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="B24" s="24">
+        <v>4625771</v>
+      </c>
+      <c r="C24" s="29">
+        <v>125.4</v>
+      </c>
+      <c r="D24" s="1"/>
+    </row>
+    <row r="25" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A25" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="B25" s="27">
+        <v>2630352</v>
+      </c>
+      <c r="C25" s="29">
+        <v>107</v>
       </c>
       <c r="D25" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:E25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2:C2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="24.140625" customWidth="1"/>
     <col min="2" max="2" width="16.42578125" customWidth="1"/>
     <col min="3" max="3" width="14.28515625" customWidth="1"/>
     <col min="5" max="5" width="9.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="43" t="s">
+      <c r="A1" s="45" t="s">
         <v>46</v>
       </c>
-      <c r="B1" s="43"/>
-      <c r="C1" s="43"/>
+      <c r="B1" s="45"/>
+      <c r="C1" s="45"/>
     </row>
     <row r="2" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="43" t="s">
+      <c r="A2" s="45" t="s">
         <v>25</v>
       </c>
-      <c r="B2" s="44"/>
-      <c r="C2" s="44"/>
+      <c r="B2" s="46"/>
+      <c r="C2" s="46"/>
     </row>
     <row r="3" spans="1:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="9"/>
       <c r="B3" s="9"/>
       <c r="C3" s="9"/>
     </row>
     <row r="4" spans="1:5" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A4" s="3"/>
       <c r="B4" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="10">
         <v>104914072</v>
       </c>
       <c r="C5" s="11">
@@ -7899,62 +8533,62 @@
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:E25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2:C2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="24.140625" customWidth="1"/>
     <col min="2" max="2" width="16.42578125" customWidth="1"/>
     <col min="3" max="3" width="13" customWidth="1"/>
     <col min="5" max="5" width="9.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="43" t="s">
+      <c r="A1" s="45" t="s">
         <v>46</v>
       </c>
-      <c r="B1" s="43"/>
-      <c r="C1" s="43"/>
+      <c r="B1" s="45"/>
+      <c r="C1" s="45"/>
     </row>
     <row r="2" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="43" t="s">
+      <c r="A2" s="45" t="s">
         <v>27</v>
       </c>
-      <c r="B2" s="44"/>
-      <c r="C2" s="44"/>
+      <c r="B2" s="46"/>
+      <c r="C2" s="46"/>
     </row>
     <row r="3" spans="1:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="9"/>
       <c r="B3" s="9"/>
       <c r="C3" s="9"/>
     </row>
     <row r="4" spans="1:5" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A4" s="3"/>
       <c r="B4" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="13" t="s">
         <v>28</v>
       </c>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="10">
         <v>123806838</v>
       </c>
       <c r="C5" s="11">
@@ -8206,62 +8840,62 @@
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:E25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="I9" sqref="I9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="24.140625" customWidth="1"/>
     <col min="2" max="2" width="16.42578125" customWidth="1"/>
     <col min="3" max="3" width="14.42578125" customWidth="1"/>
     <col min="5" max="5" width="9.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="43" t="s">
+      <c r="A1" s="45" t="s">
         <v>46</v>
       </c>
-      <c r="B1" s="43"/>
-      <c r="C1" s="43"/>
+      <c r="B1" s="45"/>
+      <c r="C1" s="45"/>
     </row>
     <row r="2" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="43" t="s">
+      <c r="A2" s="45" t="s">
         <v>29</v>
       </c>
-      <c r="B2" s="44"/>
-      <c r="C2" s="44"/>
+      <c r="B2" s="46"/>
+      <c r="C2" s="46"/>
     </row>
     <row r="3" spans="1:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="9"/>
       <c r="B3" s="9"/>
       <c r="C3" s="9"/>
     </row>
     <row r="4" spans="1:5" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A4" s="3"/>
       <c r="B4" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="13" t="s">
         <v>30</v>
       </c>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="10">
         <v>180722367</v>
       </c>
       <c r="C5" s="11">
@@ -8513,62 +9147,62 @@
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:E25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="H24" sqref="H24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="24.140625" customWidth="1"/>
     <col min="2" max="2" width="16.42578125" customWidth="1"/>
     <col min="3" max="3" width="15.7109375" customWidth="1"/>
     <col min="5" max="5" width="9.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="43" t="s">
+      <c r="A1" s="45" t="s">
         <v>46</v>
       </c>
-      <c r="B1" s="43"/>
-      <c r="C1" s="43"/>
+      <c r="B1" s="45"/>
+      <c r="C1" s="45"/>
     </row>
     <row r="2" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="43" t="s">
+      <c r="A2" s="45" t="s">
         <v>31</v>
       </c>
-      <c r="B2" s="44"/>
-      <c r="C2" s="44"/>
+      <c r="B2" s="46"/>
+      <c r="C2" s="46"/>
     </row>
     <row r="3" spans="1:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="9"/>
       <c r="B3" s="9"/>
       <c r="C3" s="9"/>
     </row>
     <row r="4" spans="1:5" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A4" s="3"/>
       <c r="B4" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="14">
         <v>230058233</v>
       </c>
       <c r="C5" s="15">
@@ -8820,62 +9454,62 @@
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:E25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="F8" sqref="F8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="24.140625" customWidth="1"/>
     <col min="2" max="2" width="16.42578125" customWidth="1"/>
     <col min="3" max="3" width="14.140625" customWidth="1"/>
     <col min="5" max="5" width="9.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="43" t="s">
+      <c r="A1" s="45" t="s">
         <v>46</v>
       </c>
-      <c r="B1" s="43"/>
-      <c r="C1" s="43"/>
+      <c r="B1" s="45"/>
+      <c r="C1" s="45"/>
     </row>
     <row r="2" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="43" t="s">
+      <c r="A2" s="45" t="s">
         <v>33</v>
       </c>
-      <c r="B2" s="44"/>
-      <c r="C2" s="44"/>
+      <c r="B2" s="46"/>
+      <c r="C2" s="46"/>
     </row>
     <row r="3" spans="1:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="9"/>
       <c r="B3" s="9"/>
       <c r="C3" s="9"/>
     </row>
     <row r="4" spans="1:5" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A4" s="3"/>
       <c r="B4" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="6" t="s">
         <v>34</v>
       </c>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="16">
         <v>273653083</v>
       </c>
       <c r="C5" s="17">
@@ -9127,62 +9761,62 @@
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:E25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="K18" sqref="K18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="24.140625" customWidth="1"/>
     <col min="2" max="2" width="16.42578125" customWidth="1"/>
     <col min="3" max="3" width="14.5703125" customWidth="1"/>
     <col min="5" max="5" width="9.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="43" t="s">
+      <c r="A1" s="45" t="s">
         <v>46</v>
       </c>
-      <c r="B1" s="43"/>
-      <c r="C1" s="43"/>
+      <c r="B1" s="45"/>
+      <c r="C1" s="45"/>
     </row>
     <row r="2" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="43" t="s">
+      <c r="A2" s="45" t="s">
         <v>35</v>
       </c>
-      <c r="B2" s="44"/>
-      <c r="C2" s="44"/>
+      <c r="B2" s="46"/>
+      <c r="C2" s="46"/>
     </row>
     <row r="3" spans="1:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="9"/>
       <c r="B3" s="9"/>
       <c r="C3" s="9"/>
     </row>
     <row r="4" spans="1:5" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A4" s="3"/>
       <c r="B4" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="6" t="s">
         <v>36</v>
       </c>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="10">
         <v>322801964</v>
       </c>
       <c r="C5" s="11">
@@ -9434,62 +10068,62 @@
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:E25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="F13" sqref="F13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="24.140625" customWidth="1"/>
     <col min="2" max="2" width="16.42578125" customWidth="1"/>
     <col min="3" max="3" width="16.5703125" customWidth="1"/>
     <col min="5" max="5" width="9.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="43" t="s">
+      <c r="A1" s="45" t="s">
         <v>46</v>
       </c>
-      <c r="B1" s="43"/>
-      <c r="C1" s="43"/>
+      <c r="B1" s="45"/>
+      <c r="C1" s="45"/>
     </row>
     <row r="2" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="43" t="s">
+      <c r="A2" s="45" t="s">
         <v>37</v>
       </c>
-      <c r="B2" s="44"/>
-      <c r="C2" s="44"/>
+      <c r="B2" s="46"/>
+      <c r="C2" s="46"/>
     </row>
     <row r="3" spans="1:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="9"/>
       <c r="B3" s="9"/>
       <c r="C3" s="9"/>
     </row>
     <row r="4" spans="1:5" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A4" s="3"/>
       <c r="B4" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="6" t="s">
         <v>38</v>
       </c>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="10">
         <v>380631114</v>
       </c>
       <c r="C5" s="11">
@@ -9735,75 +10369,77 @@
       <c r="C25" s="11">
         <v>106.6</v>
       </c>
       <c r="D25" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>27</vt:i4>
+        <vt:i4>29</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="27" baseType="lpstr">
+    <vt:vector size="29" baseType="lpstr">
       <vt:lpstr>01</vt:lpstr>
       <vt:lpstr>01-02</vt:lpstr>
       <vt:lpstr>01-03</vt:lpstr>
       <vt:lpstr>01-04</vt:lpstr>
       <vt:lpstr>01-05</vt:lpstr>
       <vt:lpstr>01-06</vt:lpstr>
       <vt:lpstr>01-07</vt:lpstr>
       <vt:lpstr>01-08</vt:lpstr>
       <vt:lpstr>01-09</vt:lpstr>
       <vt:lpstr>01-10</vt:lpstr>
       <vt:lpstr>01-11</vt:lpstr>
       <vt:lpstr>01-12</vt:lpstr>
       <vt:lpstr>01.2025</vt:lpstr>
       <vt:lpstr>02.2025</vt:lpstr>
       <vt:lpstr>03.2025</vt:lpstr>
       <vt:lpstr>04.2025</vt:lpstr>
       <vt:lpstr>05.2025</vt:lpstr>
       <vt:lpstr>06.2025</vt:lpstr>
       <vt:lpstr>07.2025</vt:lpstr>
       <vt:lpstr>08.2025</vt:lpstr>
       <vt:lpstr>09.2025</vt:lpstr>
       <vt:lpstr>10.2025</vt:lpstr>
       <vt:lpstr>11.2025</vt:lpstr>
       <vt:lpstr>12.2025</vt:lpstr>
       <vt:lpstr>01.2026</vt:lpstr>
       <vt:lpstr>02.2026</vt:lpstr>
       <vt:lpstr>03.2026</vt:lpstr>
+      <vt:lpstr>04.2026</vt:lpstr>
+      <vt:lpstr>05.2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Бахитгуль Жансугурова</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>