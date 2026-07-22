--- v2 (2026-07-01)
+++ v3 (2026-07-22)
@@ -12,106 +12,108 @@
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet20.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet21.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet22.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet23.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet24.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet25.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet26.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet27.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet28.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet29.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet30.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11835" tabRatio="887" firstSheet="6" activeTab="28"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11835" tabRatio="887" firstSheet="6" activeTab="29"/>
   </bookViews>
   <sheets>
     <sheet name="01" sheetId="5" r:id="rId1"/>
     <sheet name="01-02" sheetId="6" r:id="rId2"/>
     <sheet name="01-03" sheetId="7" r:id="rId3"/>
     <sheet name="01-04" sheetId="8" r:id="rId4"/>
     <sheet name="01-05" sheetId="9" r:id="rId5"/>
     <sheet name="01-06" sheetId="10" r:id="rId6"/>
     <sheet name="01-07" sheetId="11" r:id="rId7"/>
     <sheet name="01-08" sheetId="12" r:id="rId8"/>
     <sheet name="01-09" sheetId="13" r:id="rId9"/>
     <sheet name="01-10" sheetId="14" r:id="rId10"/>
     <sheet name="01-11" sheetId="15" r:id="rId11"/>
     <sheet name="01-12" sheetId="16" r:id="rId12"/>
     <sheet name="01.2025" sheetId="17" r:id="rId13"/>
     <sheet name="02.2025" sheetId="18" r:id="rId14"/>
     <sheet name="03.2025" sheetId="19" r:id="rId15"/>
     <sheet name="04.2025" sheetId="20" r:id="rId16"/>
     <sheet name="05.2025" sheetId="21" r:id="rId17"/>
     <sheet name="06.2025" sheetId="22" r:id="rId18"/>
     <sheet name="07.2025" sheetId="23" r:id="rId19"/>
     <sheet name="08.2025" sheetId="24" r:id="rId20"/>
     <sheet name="09.2025" sheetId="25" r:id="rId21"/>
     <sheet name="10.2025" sheetId="26" r:id="rId22"/>
     <sheet name="11.2025" sheetId="27" r:id="rId23"/>
     <sheet name="12.2025" sheetId="28" r:id="rId24"/>
     <sheet name="01.2026" sheetId="29" r:id="rId25"/>
     <sheet name="02.2026" sheetId="30" r:id="rId26"/>
     <sheet name="03.2026" sheetId="31" r:id="rId27"/>
     <sheet name="04.2026" sheetId="32" r:id="rId28"/>
     <sheet name="05.2026" sheetId="33" r:id="rId29"/>
+    <sheet name="06.2026" sheetId="34" r:id="rId30"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="744" uniqueCount="81">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="769" uniqueCount="83">
   <si>
     <t xml:space="preserve">Kostanay </t>
   </si>
   <si>
     <t>Kostanay c.</t>
   </si>
   <si>
     <t>Arkalyk c.a.</t>
   </si>
   <si>
     <t>Lisakov c.a.</t>
   </si>
   <si>
     <t>Rudny c.a.</t>
   </si>
   <si>
     <t>Altynsarin</t>
   </si>
   <si>
     <t>Amangeldy</t>
   </si>
   <si>
     <t xml:space="preserve">Auliekol </t>
   </si>
   <si>
@@ -310,50 +312,56 @@
     <t xml:space="preserve">By 2025, in percentages       </t>
   </si>
   <si>
     <t>(January-February 2026)</t>
   </si>
   <si>
     <t xml:space="preserve"> In percentages to the January-February 2025</t>
   </si>
   <si>
     <t>(January-March 2026)</t>
   </si>
   <si>
     <t xml:space="preserve"> In percentages to the January-March 2025</t>
   </si>
   <si>
     <t>(January-April 2026)</t>
   </si>
   <si>
     <t xml:space="preserve"> In percentages to the January-April 2025</t>
   </si>
   <si>
     <t>(January-May 2026)</t>
   </si>
   <si>
     <t xml:space="preserve"> In percentages to the January-May 2025</t>
+  </si>
+  <si>
+    <t>(January-June 2026)</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> In percentages to the January-June 2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="5">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="0.0"/>
   </numFmts>
   <fonts count="31" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
@@ -945,51 +953,51 @@
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="23" borderId="9" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="23" borderId="9" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="23" borderId="9" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="47">
+  <cellXfs count="48">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="2" fontId="22" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="23" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="22" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="24" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="25" fillId="24" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -1060,50 +1068,53 @@
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="27" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="135">
     <cellStyle name="20% - Акцент1 2" xfId="2"/>
     <cellStyle name="20% - Акцент1 3" xfId="3"/>
     <cellStyle name="20% - Акцент1 4" xfId="4"/>
     <cellStyle name="20% - Акцент2 2" xfId="5"/>
     <cellStyle name="20% - Акцент2 3" xfId="6"/>
     <cellStyle name="20% - Акцент2 4" xfId="7"/>
     <cellStyle name="20% - Акцент3 2" xfId="8"/>
     <cellStyle name="20% - Акцент3 3" xfId="9"/>
     <cellStyle name="20% - Акцент3 4" xfId="10"/>
     <cellStyle name="20% - Акцент4 2" xfId="11"/>
@@ -1222,51 +1233,51 @@
     <cellStyle name="Примечание 2" xfId="114"/>
     <cellStyle name="Примечание 3" xfId="115"/>
     <cellStyle name="Примечание 4" xfId="116"/>
     <cellStyle name="Связанная ячейка 2" xfId="117"/>
     <cellStyle name="Связанная ячейка 3" xfId="118"/>
     <cellStyle name="Связанная ячейка 4" xfId="119"/>
     <cellStyle name="Текст предупреждения 2" xfId="120"/>
     <cellStyle name="Текст предупреждения 3" xfId="121"/>
     <cellStyle name="Текст предупреждения 4" xfId="122"/>
     <cellStyle name="Финансовый 2" xfId="126"/>
     <cellStyle name="Хороший 2" xfId="123"/>
     <cellStyle name="Хороший 3" xfId="124"/>
     <cellStyle name="Хороший 4" xfId="125"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet26.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet25.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet29.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet24.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet23.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet28.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet22.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet27.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet26.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet25.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet29.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet24.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet23.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet28.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet22.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet27.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet30.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1531,62 +1542,62 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:E25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="G4" sqref="G4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="24.140625" customWidth="1"/>
     <col min="2" max="2" width="16.42578125" customWidth="1"/>
     <col min="3" max="3" width="13" customWidth="1"/>
     <col min="5" max="5" width="9.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="45" t="s">
+      <c r="A1" s="46" t="s">
         <v>46</v>
       </c>
-      <c r="B1" s="45"/>
-      <c r="C1" s="45"/>
+      <c r="B1" s="46"/>
+      <c r="C1" s="46"/>
     </row>
     <row r="2" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="45" t="s">
+      <c r="A2" s="46" t="s">
         <v>21</v>
       </c>
-      <c r="B2" s="46"/>
-      <c r="C2" s="46"/>
+      <c r="B2" s="47"/>
+      <c r="C2" s="47"/>
     </row>
     <row r="3" spans="1:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="5"/>
       <c r="B3" s="5"/>
       <c r="C3" s="5"/>
     </row>
     <row r="4" spans="1:5" ht="51" x14ac:dyDescent="0.25">
       <c r="A4" s="3"/>
       <c r="B4" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="13" t="s">
         <v>22</v>
       </c>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="10">
         <v>38269903</v>
       </c>
       <c r="C5" s="11">
@@ -1839,62 +1850,62 @@
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:E25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="M16" sqref="M16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="24.140625" customWidth="1"/>
     <col min="2" max="2" width="16.42578125" customWidth="1"/>
     <col min="3" max="3" width="13" customWidth="1"/>
     <col min="5" max="5" width="9.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="45" t="s">
+      <c r="A1" s="46" t="s">
         <v>46</v>
       </c>
-      <c r="B1" s="45"/>
-      <c r="C1" s="45"/>
+      <c r="B1" s="46"/>
+      <c r="C1" s="46"/>
     </row>
     <row r="2" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="45" t="s">
+      <c r="A2" s="46" t="s">
         <v>39</v>
       </c>
-      <c r="B2" s="46"/>
-      <c r="C2" s="46"/>
+      <c r="B2" s="47"/>
+      <c r="C2" s="47"/>
     </row>
     <row r="3" spans="1:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="9"/>
       <c r="B3" s="9"/>
       <c r="C3" s="9"/>
     </row>
     <row r="4" spans="1:5" ht="51" x14ac:dyDescent="0.25">
       <c r="A4" s="3"/>
       <c r="B4" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="6" t="s">
         <v>40</v>
       </c>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="10">
         <v>443193100</v>
       </c>
       <c r="C5" s="11">
@@ -2146,62 +2157,62 @@
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:E25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2:C2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="24.140625" customWidth="1"/>
     <col min="2" max="2" width="16.42578125" customWidth="1"/>
     <col min="3" max="3" width="14.85546875" customWidth="1"/>
     <col min="5" max="5" width="9.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="45" t="s">
+      <c r="A1" s="46" t="s">
         <v>46</v>
       </c>
-      <c r="B1" s="45"/>
-      <c r="C1" s="45"/>
+      <c r="B1" s="46"/>
+      <c r="C1" s="46"/>
     </row>
     <row r="2" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="45" t="s">
+      <c r="A2" s="46" t="s">
         <v>41</v>
       </c>
-      <c r="B2" s="46"/>
-      <c r="C2" s="46"/>
+      <c r="B2" s="47"/>
+      <c r="C2" s="47"/>
     </row>
     <row r="3" spans="1:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="9"/>
       <c r="B3" s="9"/>
       <c r="C3" s="9"/>
     </row>
     <row r="4" spans="1:5" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A4" s="3"/>
       <c r="B4" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="6" t="s">
         <v>42</v>
       </c>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="10">
         <v>495963303</v>
       </c>
       <c r="C5" s="11">
@@ -2453,62 +2464,62 @@
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:E25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2:C2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="24.140625" customWidth="1"/>
     <col min="2" max="2" width="16.42578125" customWidth="1"/>
     <col min="3" max="3" width="16.5703125" customWidth="1"/>
     <col min="5" max="5" width="9.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="45" t="s">
+      <c r="A1" s="46" t="s">
         <v>46</v>
       </c>
-      <c r="B1" s="45"/>
-      <c r="C1" s="45"/>
+      <c r="B1" s="46"/>
+      <c r="C1" s="46"/>
     </row>
     <row r="2" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="45" t="s">
+      <c r="A2" s="46" t="s">
         <v>43</v>
       </c>
-      <c r="B2" s="46"/>
-      <c r="C2" s="46"/>
+      <c r="B2" s="47"/>
+      <c r="C2" s="47"/>
     </row>
     <row r="3" spans="1:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="9"/>
       <c r="B3" s="9"/>
       <c r="C3" s="9"/>
     </row>
     <row r="4" spans="1:5" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A4" s="3"/>
       <c r="B4" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="6" t="s">
         <v>44</v>
       </c>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="10">
         <v>636901652</v>
       </c>
       <c r="C5" s="11">
@@ -2759,62 +2770,62 @@
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:C25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.140625" customWidth="1"/>
     <col min="2" max="2" width="18.140625" customWidth="1"/>
     <col min="3" max="3" width="18.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A1" s="45" t="s">
+      <c r="A1" s="46" t="s">
         <v>46</v>
       </c>
-      <c r="B1" s="45"/>
-      <c r="C1" s="45"/>
+      <c r="B1" s="46"/>
+      <c r="C1" s="46"/>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A2" s="45" t="s">
+      <c r="A2" s="46" t="s">
         <v>47</v>
       </c>
-      <c r="B2" s="46"/>
-      <c r="C2" s="46"/>
+      <c r="B2" s="47"/>
+      <c r="C2" s="47"/>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A3" s="18"/>
       <c r="B3" s="18"/>
       <c r="C3" s="18"/>
     </row>
     <row r="4" spans="1:3" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A4" s="3"/>
       <c r="B4" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="6" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="5" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="10">
         <v>19000911</v>
       </c>
       <c r="C5" s="11">
         <v>48.6</v>
       </c>
@@ -3043,62 +3054,62 @@
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:E25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="24.140625" customWidth="1"/>
     <col min="2" max="2" width="16.42578125" customWidth="1"/>
     <col min="3" max="3" width="13" customWidth="1"/>
     <col min="5" max="5" width="9.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="45" t="s">
+      <c r="A1" s="46" t="s">
         <v>46</v>
       </c>
-      <c r="B1" s="45"/>
-      <c r="C1" s="45"/>
+      <c r="B1" s="46"/>
+      <c r="C1" s="46"/>
     </row>
     <row r="2" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="45" t="s">
+      <c r="A2" s="46" t="s">
         <v>50</v>
       </c>
-      <c r="B2" s="46"/>
-      <c r="C2" s="46"/>
+      <c r="B2" s="47"/>
+      <c r="C2" s="47"/>
     </row>
     <row r="3" spans="1:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="19"/>
       <c r="B3" s="19"/>
       <c r="C3" s="19"/>
     </row>
     <row r="4" spans="1:5" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A4" s="3"/>
       <c r="B4" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="13" t="s">
         <v>51</v>
       </c>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="14">
         <v>93792511</v>
       </c>
       <c r="C5" s="21">
@@ -3349,62 +3360,62 @@
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:E25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2:C2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="24.140625" customWidth="1"/>
     <col min="2" max="3" width="16" customWidth="1"/>
     <col min="5" max="5" width="9.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="45" t="s">
+      <c r="A1" s="46" t="s">
         <v>46</v>
       </c>
-      <c r="B1" s="45"/>
-      <c r="C1" s="45"/>
+      <c r="B1" s="46"/>
+      <c r="C1" s="46"/>
     </row>
     <row r="2" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="45" t="s">
+      <c r="A2" s="46" t="s">
         <v>52</v>
       </c>
-      <c r="B2" s="46"/>
-      <c r="C2" s="46"/>
+      <c r="B2" s="47"/>
+      <c r="C2" s="47"/>
     </row>
     <row r="3" spans="1:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="20"/>
       <c r="B3" s="20"/>
       <c r="C3" s="20"/>
     </row>
     <row r="4" spans="1:5" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A4" s="3"/>
       <c r="B4" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="13" t="s">
         <v>53</v>
       </c>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="25">
         <v>122006469</v>
       </c>
       <c r="C5" s="28">
@@ -3655,62 +3666,62 @@
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:E25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="24.140625" customWidth="1"/>
     <col min="2" max="3" width="16" customWidth="1"/>
     <col min="5" max="5" width="9.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="45" t="s">
+      <c r="A1" s="46" t="s">
         <v>46</v>
       </c>
-      <c r="B1" s="45"/>
-      <c r="C1" s="45"/>
+      <c r="B1" s="46"/>
+      <c r="C1" s="46"/>
     </row>
     <row r="2" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="45" t="s">
+      <c r="A2" s="46" t="s">
         <v>54</v>
       </c>
-      <c r="B2" s="46"/>
-      <c r="C2" s="46"/>
+      <c r="B2" s="47"/>
+      <c r="C2" s="47"/>
     </row>
     <row r="3" spans="1:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="23"/>
       <c r="B3" s="23"/>
       <c r="C3" s="23"/>
     </row>
     <row r="4" spans="1:5" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A4" s="3"/>
       <c r="B4" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="13" t="s">
         <v>55</v>
       </c>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="25">
         <v>152869112</v>
       </c>
       <c r="C5" s="28">
@@ -3961,62 +3972,62 @@
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:E25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="24.140625" customWidth="1"/>
     <col min="2" max="3" width="16" customWidth="1"/>
     <col min="5" max="5" width="9.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="45" t="s">
+      <c r="A1" s="46" t="s">
         <v>46</v>
       </c>
-      <c r="B1" s="45"/>
-      <c r="C1" s="45"/>
+      <c r="B1" s="46"/>
+      <c r="C1" s="46"/>
     </row>
     <row r="2" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="45" t="s">
+      <c r="A2" s="46" t="s">
         <v>56</v>
       </c>
-      <c r="B2" s="46"/>
-      <c r="C2" s="46"/>
+      <c r="B2" s="47"/>
+      <c r="C2" s="47"/>
     </row>
     <row r="3" spans="1:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="31"/>
       <c r="B3" s="31"/>
       <c r="C3" s="31"/>
     </row>
     <row r="4" spans="1:5" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A4" s="3"/>
       <c r="B4" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="13" t="s">
         <v>57</v>
       </c>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="25">
         <v>214958159</v>
       </c>
       <c r="C5" s="28">
@@ -4256,73 +4267,73 @@
       <c r="A25" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B25" s="27">
         <v>2327077</v>
       </c>
       <c r="C25" s="29">
         <v>93.9</v>
       </c>
       <c r="D25" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:E25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection sqref="A1:XFD1048576"/>
+      <selection activeCell="A2" sqref="A2:C2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="24.140625" customWidth="1"/>
     <col min="2" max="3" width="16" customWidth="1"/>
     <col min="5" max="5" width="9.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="45" t="s">
+      <c r="A1" s="46" t="s">
         <v>46</v>
       </c>
-      <c r="B1" s="45"/>
-      <c r="C1" s="45"/>
+      <c r="B1" s="46"/>
+      <c r="C1" s="46"/>
     </row>
     <row r="2" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="45" t="s">
+      <c r="A2" s="46" t="s">
         <v>58</v>
       </c>
-      <c r="B2" s="46"/>
-      <c r="C2" s="46"/>
+      <c r="B2" s="47"/>
+      <c r="C2" s="47"/>
     </row>
     <row r="3" spans="1:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="32"/>
       <c r="B3" s="32"/>
       <c r="C3" s="32"/>
     </row>
     <row r="4" spans="1:5" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A4" s="3"/>
       <c r="B4" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="13" t="s">
         <v>59</v>
       </c>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="25">
         <v>272799569</v>
       </c>
       <c r="C5" s="28">
@@ -4573,62 +4584,62 @@
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:E25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="F31" sqref="F31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="24.140625" customWidth="1"/>
     <col min="2" max="3" width="16" customWidth="1"/>
     <col min="5" max="5" width="9.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="45" t="s">
+      <c r="A1" s="46" t="s">
         <v>46</v>
       </c>
-      <c r="B1" s="45"/>
-      <c r="C1" s="45"/>
+      <c r="B1" s="46"/>
+      <c r="C1" s="46"/>
     </row>
     <row r="2" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="45" t="s">
+      <c r="A2" s="46" t="s">
         <v>60</v>
       </c>
-      <c r="B2" s="46"/>
-      <c r="C2" s="46"/>
+      <c r="B2" s="47"/>
+      <c r="C2" s="47"/>
     </row>
     <row r="3" spans="1:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="33"/>
       <c r="B3" s="33"/>
       <c r="C3" s="33"/>
     </row>
     <row r="4" spans="1:5" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A4" s="3"/>
       <c r="B4" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="13" t="s">
         <v>61</v>
       </c>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="25">
         <v>329098435</v>
       </c>
       <c r="C5" s="28">
@@ -4880,62 +4891,62 @@
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:E25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="24.140625" customWidth="1"/>
     <col min="2" max="2" width="16.42578125" customWidth="1"/>
     <col min="3" max="3" width="13" customWidth="1"/>
     <col min="5" max="5" width="9.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="45" t="s">
+      <c r="A1" s="46" t="s">
         <v>46</v>
       </c>
-      <c r="B1" s="45"/>
-      <c r="C1" s="45"/>
+      <c r="B1" s="46"/>
+      <c r="C1" s="46"/>
     </row>
     <row r="2" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="45" t="s">
+      <c r="A2" s="46" t="s">
         <v>23</v>
       </c>
-      <c r="B2" s="46"/>
-      <c r="C2" s="46"/>
+      <c r="B2" s="47"/>
+      <c r="C2" s="47"/>
     </row>
     <row r="3" spans="1:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="9"/>
       <c r="B3" s="9"/>
       <c r="C3" s="9"/>
     </row>
     <row r="4" spans="1:5" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A4" s="3"/>
       <c r="B4" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="13" t="s">
         <v>24</v>
       </c>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="10">
         <v>77545535</v>
       </c>
       <c r="C5" s="11">
@@ -5186,62 +5197,62 @@
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:E25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="24.140625" customWidth="1"/>
     <col min="2" max="3" width="16" customWidth="1"/>
     <col min="5" max="5" width="9.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="45" t="s">
+      <c r="A1" s="46" t="s">
         <v>46</v>
       </c>
-      <c r="B1" s="45"/>
-      <c r="C1" s="45"/>
+      <c r="B1" s="46"/>
+      <c r="C1" s="46"/>
     </row>
     <row r="2" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="45" t="s">
+      <c r="A2" s="46" t="s">
         <v>62</v>
       </c>
-      <c r="B2" s="46"/>
-      <c r="C2" s="46"/>
+      <c r="B2" s="47"/>
+      <c r="C2" s="47"/>
     </row>
     <row r="3" spans="1:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="34"/>
       <c r="B3" s="34"/>
       <c r="C3" s="34"/>
     </row>
     <row r="4" spans="1:5" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A4" s="3"/>
       <c r="B4" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="13" t="s">
         <v>63</v>
       </c>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="25">
         <v>379654780</v>
       </c>
       <c r="C5" s="28">
@@ -5492,62 +5503,62 @@
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:E25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="24.140625" customWidth="1"/>
     <col min="2" max="3" width="16" customWidth="1"/>
     <col min="5" max="5" width="9.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="45" t="s">
+      <c r="A1" s="46" t="s">
         <v>46</v>
       </c>
-      <c r="B1" s="45"/>
-      <c r="C1" s="45"/>
+      <c r="B1" s="46"/>
+      <c r="C1" s="46"/>
     </row>
     <row r="2" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="45" t="s">
+      <c r="A2" s="46" t="s">
         <v>64</v>
       </c>
-      <c r="B2" s="46"/>
-      <c r="C2" s="46"/>
+      <c r="B2" s="47"/>
+      <c r="C2" s="47"/>
     </row>
     <row r="3" spans="1:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="35"/>
       <c r="B3" s="35"/>
       <c r="C3" s="35"/>
     </row>
     <row r="4" spans="1:5" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A4" s="3"/>
       <c r="B4" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="13" t="s">
         <v>65</v>
       </c>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="25">
         <v>448810669</v>
       </c>
       <c r="C5" s="28">
@@ -5798,62 +5809,62 @@
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:E25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="24.140625" customWidth="1"/>
     <col min="2" max="3" width="16" customWidth="1"/>
     <col min="5" max="5" width="9.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="45" t="s">
+      <c r="A1" s="46" t="s">
         <v>46</v>
       </c>
-      <c r="B1" s="45"/>
-      <c r="C1" s="45"/>
+      <c r="B1" s="46"/>
+      <c r="C1" s="46"/>
     </row>
     <row r="2" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="45" t="s">
+      <c r="A2" s="46" t="s">
         <v>66</v>
       </c>
-      <c r="B2" s="46"/>
-      <c r="C2" s="46"/>
+      <c r="B2" s="47"/>
+      <c r="C2" s="47"/>
     </row>
     <row r="3" spans="1:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="36"/>
       <c r="B3" s="36"/>
       <c r="C3" s="36"/>
     </row>
     <row r="4" spans="1:5" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A4" s="3"/>
       <c r="B4" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="13" t="s">
         <v>67</v>
       </c>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="25">
         <v>488867860</v>
       </c>
       <c r="C5" s="28">
@@ -6104,62 +6115,62 @@
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet23.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:E25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="24.140625" customWidth="1"/>
     <col min="2" max="3" width="16" customWidth="1"/>
     <col min="5" max="5" width="9.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="45" t="s">
+      <c r="A1" s="46" t="s">
         <v>46</v>
       </c>
-      <c r="B1" s="45"/>
-      <c r="C1" s="45"/>
+      <c r="B1" s="46"/>
+      <c r="C1" s="46"/>
     </row>
     <row r="2" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="45" t="s">
+      <c r="A2" s="46" t="s">
         <v>68</v>
       </c>
-      <c r="B2" s="46"/>
-      <c r="C2" s="46"/>
+      <c r="B2" s="47"/>
+      <c r="C2" s="47"/>
     </row>
     <row r="3" spans="1:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="37"/>
       <c r="B3" s="37"/>
       <c r="C3" s="37"/>
     </row>
     <row r="4" spans="1:5" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A4" s="3"/>
       <c r="B4" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="13" t="s">
         <v>69</v>
       </c>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="25">
         <v>556422417</v>
       </c>
       <c r="C5" s="28">
@@ -6410,62 +6421,62 @@
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet24.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:E25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C4" sqref="C4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="24.140625" customWidth="1"/>
     <col min="2" max="3" width="16" customWidth="1"/>
     <col min="5" max="5" width="9.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="45" t="s">
+      <c r="A1" s="46" t="s">
         <v>46</v>
       </c>
-      <c r="B1" s="45"/>
-      <c r="C1" s="45"/>
+      <c r="B1" s="46"/>
+      <c r="C1" s="46"/>
     </row>
     <row r="2" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="45" t="s">
+      <c r="A2" s="46" t="s">
         <v>70</v>
       </c>
-      <c r="B2" s="46"/>
-      <c r="C2" s="46"/>
+      <c r="B2" s="47"/>
+      <c r="C2" s="47"/>
     </row>
     <row r="3" spans="1:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="38"/>
       <c r="B3" s="38"/>
       <c r="C3" s="38"/>
     </row>
     <row r="4" spans="1:5" ht="27" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="3"/>
       <c r="B4" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="13" t="s">
         <v>48</v>
       </c>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="25">
         <v>792856779</v>
       </c>
       <c r="C5" s="28">
@@ -6716,62 +6727,62 @@
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet25.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="H7" sqref="H7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="21.7109375" customWidth="1"/>
     <col min="2" max="2" width="13.140625" customWidth="1"/>
     <col min="3" max="3" width="12.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A1" s="45" t="s">
+      <c r="A1" s="46" t="s">
         <v>46</v>
       </c>
-      <c r="B1" s="45"/>
-      <c r="C1" s="45"/>
+      <c r="B1" s="46"/>
+      <c r="C1" s="46"/>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A2" s="45" t="s">
+      <c r="A2" s="46" t="s">
         <v>71</v>
       </c>
-      <c r="B2" s="46"/>
-      <c r="C2" s="46"/>
+      <c r="B2" s="47"/>
+      <c r="C2" s="47"/>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A3" s="39"/>
       <c r="B3" s="39"/>
       <c r="C3" s="39"/>
     </row>
     <row r="4" spans="1:3" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A4" s="3"/>
       <c r="B4" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="6" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="5" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="10">
         <v>13542943</v>
       </c>
       <c r="C5" s="11">
         <v>66.7</v>
       </c>
@@ -7000,62 +7011,62 @@
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet26.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:E25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="24.140625" customWidth="1"/>
     <col min="2" max="2" width="16.42578125" customWidth="1"/>
     <col min="3" max="3" width="13" customWidth="1"/>
     <col min="5" max="5" width="9.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="45" t="s">
+      <c r="A1" s="46" t="s">
         <v>46</v>
       </c>
-      <c r="B1" s="45"/>
-      <c r="C1" s="45"/>
+      <c r="B1" s="46"/>
+      <c r="C1" s="46"/>
     </row>
     <row r="2" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="45" t="s">
+      <c r="A2" s="46" t="s">
         <v>73</v>
       </c>
-      <c r="B2" s="46"/>
-      <c r="C2" s="46"/>
+      <c r="B2" s="47"/>
+      <c r="C2" s="47"/>
     </row>
     <row r="3" spans="1:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="40"/>
       <c r="B3" s="40"/>
       <c r="C3" s="40"/>
     </row>
     <row r="4" spans="1:5" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A4" s="3"/>
       <c r="B4" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="13" t="s">
         <v>74</v>
       </c>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="14">
         <v>27254516</v>
       </c>
       <c r="C5" s="21">
@@ -7307,62 +7318,62 @@
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet27.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:E25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="M13" sqref="M13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="24.140625" customWidth="1"/>
     <col min="2" max="2" width="16.42578125" customWidth="1"/>
     <col min="3" max="3" width="13" customWidth="1"/>
     <col min="5" max="5" width="9.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="45" t="s">
+      <c r="A1" s="46" t="s">
         <v>46</v>
       </c>
-      <c r="B1" s="45"/>
-      <c r="C1" s="45"/>
+      <c r="B1" s="46"/>
+      <c r="C1" s="46"/>
     </row>
     <row r="2" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="45" t="s">
+      <c r="A2" s="46" t="s">
         <v>75</v>
       </c>
-      <c r="B2" s="46"/>
-      <c r="C2" s="46"/>
+      <c r="B2" s="47"/>
+      <c r="C2" s="47"/>
     </row>
     <row r="3" spans="1:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="41"/>
       <c r="B3" s="41"/>
       <c r="C3" s="41"/>
     </row>
     <row r="4" spans="1:5" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A4" s="3"/>
       <c r="B4" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="13" t="s">
         <v>76</v>
       </c>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="14">
         <v>70948821</v>
       </c>
       <c r="C5" s="21">
@@ -7613,62 +7624,62 @@
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet28.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:E25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="O10" sqref="O10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="24.140625" customWidth="1"/>
     <col min="2" max="3" width="16" customWidth="1"/>
     <col min="5" max="5" width="9.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="45" t="s">
+      <c r="A1" s="46" t="s">
         <v>46</v>
       </c>
-      <c r="B1" s="45"/>
-      <c r="C1" s="45"/>
+      <c r="B1" s="46"/>
+      <c r="C1" s="46"/>
     </row>
     <row r="2" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="45" t="s">
+      <c r="A2" s="46" t="s">
         <v>77</v>
       </c>
-      <c r="B2" s="46"/>
-      <c r="C2" s="46"/>
+      <c r="B2" s="47"/>
+      <c r="C2" s="47"/>
     </row>
     <row r="3" spans="1:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="43"/>
       <c r="B3" s="43"/>
       <c r="C3" s="43"/>
     </row>
     <row r="4" spans="1:5" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A4" s="3"/>
       <c r="B4" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="13" t="s">
         <v>78</v>
       </c>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="25">
         <v>162845945</v>
       </c>
       <c r="C5" s="28">
@@ -7907,74 +7918,74 @@
     <row r="25" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A25" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B25" s="27">
         <v>2035205</v>
       </c>
       <c r="C25" s="29">
         <v>117.1</v>
       </c>
       <c r="D25" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet29.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:E25"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="N13" sqref="N13"/>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="24.140625" customWidth="1"/>
     <col min="2" max="3" width="16" customWidth="1"/>
     <col min="5" max="5" width="9.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="45" t="s">
+      <c r="A1" s="46" t="s">
         <v>46</v>
       </c>
-      <c r="B1" s="45"/>
-      <c r="C1" s="45"/>
+      <c r="B1" s="46"/>
+      <c r="C1" s="46"/>
     </row>
     <row r="2" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="45" t="s">
+      <c r="A2" s="46" t="s">
         <v>79</v>
       </c>
-      <c r="B2" s="46"/>
-      <c r="C2" s="46"/>
+      <c r="B2" s="47"/>
+      <c r="C2" s="47"/>
     </row>
     <row r="3" spans="1:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="44"/>
       <c r="B3" s="44"/>
       <c r="C3" s="44"/>
     </row>
     <row r="4" spans="1:5" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A4" s="3"/>
       <c r="B4" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="13" t="s">
         <v>80</v>
       </c>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="25">
         <v>209782702</v>
       </c>
       <c r="C5" s="28">
@@ -8226,62 +8237,62 @@
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:E25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2:C2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="24.140625" customWidth="1"/>
     <col min="2" max="2" width="16.42578125" customWidth="1"/>
     <col min="3" max="3" width="14.28515625" customWidth="1"/>
     <col min="5" max="5" width="9.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="45" t="s">
+      <c r="A1" s="46" t="s">
         <v>46</v>
       </c>
-      <c r="B1" s="45"/>
-      <c r="C1" s="45"/>
+      <c r="B1" s="46"/>
+      <c r="C1" s="46"/>
     </row>
     <row r="2" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="45" t="s">
+      <c r="A2" s="46" t="s">
         <v>25</v>
       </c>
-      <c r="B2" s="46"/>
-      <c r="C2" s="46"/>
+      <c r="B2" s="47"/>
+      <c r="C2" s="47"/>
     </row>
     <row r="3" spans="1:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="9"/>
       <c r="B3" s="9"/>
       <c r="C3" s="9"/>
     </row>
     <row r="4" spans="1:5" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A4" s="3"/>
       <c r="B4" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="10">
         <v>104914072</v>
       </c>
       <c r="C5" s="11">
@@ -8504,91 +8515,397 @@
         <v>82.7</v>
       </c>
       <c r="D23" s="1"/>
     </row>
     <row r="24" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A24" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B24" s="12">
         <v>1016987</v>
       </c>
       <c r="C24" s="11">
         <v>52.6</v>
       </c>
       <c r="D24" s="1"/>
     </row>
     <row r="25" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A25" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B25" s="12">
         <v>881835</v>
       </c>
       <c r="C25" s="11">
         <v>47</v>
+      </c>
+      <c r="D25" s="1"/>
+    </row>
+  </sheetData>
+  <mergeCells count="2">
+    <mergeCell ref="A1:C1"/>
+    <mergeCell ref="A2:C2"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet30.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:E25"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="J11" sqref="J11"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="24.140625" customWidth="1"/>
+    <col min="2" max="3" width="16" customWidth="1"/>
+    <col min="5" max="5" width="9.42578125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="46" t="s">
+        <v>46</v>
+      </c>
+      <c r="B1" s="46"/>
+      <c r="C1" s="46"/>
+    </row>
+    <row r="2" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="46" t="s">
+        <v>81</v>
+      </c>
+      <c r="B2" s="47"/>
+      <c r="C2" s="47"/>
+    </row>
+    <row r="3" spans="1:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="45"/>
+      <c r="B3" s="45"/>
+      <c r="C3" s="45"/>
+    </row>
+    <row r="4" spans="1:5" ht="38.25" x14ac:dyDescent="0.25">
+      <c r="A4" s="3"/>
+      <c r="B4" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C4" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="D4" s="1"/>
+      <c r="E4" s="1"/>
+    </row>
+    <row r="5" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A5" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="B5" s="25">
+        <v>296010310</v>
+      </c>
+      <c r="C5" s="28">
+        <v>102.9</v>
+      </c>
+      <c r="D5" s="1"/>
+    </row>
+    <row r="6" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A6" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="B6" s="24">
+        <v>132539165</v>
+      </c>
+      <c r="C6" s="29">
+        <v>100.9</v>
+      </c>
+      <c r="D6" s="1"/>
+    </row>
+    <row r="7" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A7" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="B7" s="24">
+        <v>10152882</v>
+      </c>
+      <c r="C7" s="29">
+        <v>65.900000000000006</v>
+      </c>
+      <c r="D7" s="1"/>
+    </row>
+    <row r="8" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A8" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="B8" s="24">
+        <v>13063842</v>
+      </c>
+      <c r="C8" s="29">
+        <v>75.5</v>
+      </c>
+      <c r="D8" s="1"/>
+    </row>
+    <row r="9" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A9" s="8" t="s">
+        <v>4</v>
+      </c>
+      <c r="B9" s="24">
+        <v>27310232</v>
+      </c>
+      <c r="C9" s="29">
+        <v>120.5</v>
+      </c>
+      <c r="D9" s="1"/>
+    </row>
+    <row r="10" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A10" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="B10" s="24">
+        <v>8911718</v>
+      </c>
+      <c r="C10" s="29">
+        <v>237.2</v>
+      </c>
+      <c r="D10" s="1"/>
+    </row>
+    <row r="11" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A11" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="B11" s="24">
+        <v>889834</v>
+      </c>
+      <c r="C11" s="29">
+        <v>97.7</v>
+      </c>
+      <c r="D11" s="1"/>
+    </row>
+    <row r="12" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A12" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="B12" s="24">
+        <v>4413776</v>
+      </c>
+      <c r="C12" s="29">
+        <v>62.9</v>
+      </c>
+      <c r="D12" s="1"/>
+    </row>
+    <row r="13" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A13" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="B13" s="26">
+        <v>3749198</v>
+      </c>
+      <c r="C13" s="29">
+        <v>79.7</v>
+      </c>
+      <c r="D13" s="1"/>
+    </row>
+    <row r="14" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A14" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B14" s="24">
+        <v>337661</v>
+      </c>
+      <c r="C14" s="30">
+        <v>37.799999999999997</v>
+      </c>
+      <c r="D14" s="1"/>
+    </row>
+    <row r="15" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A15" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="B15" s="24">
+        <v>13825339</v>
+      </c>
+      <c r="C15" s="29">
+        <v>103.7</v>
+      </c>
+      <c r="D15" s="1"/>
+    </row>
+    <row r="16" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A16" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="B16" s="24">
+        <v>2519368</v>
+      </c>
+      <c r="C16" s="29">
+        <v>32.5</v>
+      </c>
+      <c r="D16" s="1"/>
+    </row>
+    <row r="17" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A17" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="B17" s="24">
+        <v>6000301</v>
+      </c>
+      <c r="C17" s="29">
+        <v>50.6</v>
+      </c>
+      <c r="D17" s="1"/>
+    </row>
+    <row r="18" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A18" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="B18" s="24">
+        <v>5502133</v>
+      </c>
+      <c r="C18" s="29">
+        <v>169</v>
+      </c>
+      <c r="D18" s="1"/>
+    </row>
+    <row r="19" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A19" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="B19" s="24">
+        <v>22513677</v>
+      </c>
+      <c r="C19" s="29">
+        <v>129</v>
+      </c>
+      <c r="D19" s="1"/>
+    </row>
+    <row r="20" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A20" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B20" s="24">
+        <v>2644163</v>
+      </c>
+      <c r="C20" s="29">
+        <v>78.900000000000006</v>
+      </c>
+      <c r="D20" s="1"/>
+    </row>
+    <row r="21" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A21" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="B21" s="24">
+        <v>1003255</v>
+      </c>
+      <c r="C21" s="30">
+        <v>79.099999999999994</v>
+      </c>
+      <c r="D21" s="1"/>
+    </row>
+    <row r="22" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A22" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="B22" s="24">
+        <v>4269576</v>
+      </c>
+      <c r="C22" s="29">
+        <v>75.400000000000006</v>
+      </c>
+      <c r="D22" s="1"/>
+    </row>
+    <row r="23" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A23" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="B23" s="24">
+        <v>23666378</v>
+      </c>
+      <c r="C23" s="29">
+        <v>244.1</v>
+      </c>
+      <c r="D23" s="1"/>
+    </row>
+    <row r="24" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A24" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="B24" s="24">
+        <v>6297094</v>
+      </c>
+      <c r="C24" s="29">
+        <v>125.9</v>
+      </c>
+      <c r="D24" s="1"/>
+    </row>
+    <row r="25" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A25" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="B25" s="27">
+        <v>6400716</v>
+      </c>
+      <c r="C25" s="29">
+        <v>121</v>
       </c>
       <c r="D25" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:E25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2:C2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="24.140625" customWidth="1"/>
     <col min="2" max="2" width="16.42578125" customWidth="1"/>
     <col min="3" max="3" width="13" customWidth="1"/>
     <col min="5" max="5" width="9.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="45" t="s">
+      <c r="A1" s="46" t="s">
         <v>46</v>
       </c>
-      <c r="B1" s="45"/>
-      <c r="C1" s="45"/>
+      <c r="B1" s="46"/>
+      <c r="C1" s="46"/>
     </row>
     <row r="2" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="45" t="s">
+      <c r="A2" s="46" t="s">
         <v>27</v>
       </c>
-      <c r="B2" s="46"/>
-      <c r="C2" s="46"/>
+      <c r="B2" s="47"/>
+      <c r="C2" s="47"/>
     </row>
     <row r="3" spans="1:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="9"/>
       <c r="B3" s="9"/>
       <c r="C3" s="9"/>
     </row>
     <row r="4" spans="1:5" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A4" s="3"/>
       <c r="B4" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="13" t="s">
         <v>28</v>
       </c>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="10">
         <v>123806838</v>
       </c>
       <c r="C5" s="11">
@@ -8840,62 +9157,62 @@
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:E25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="I9" sqref="I9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="24.140625" customWidth="1"/>
     <col min="2" max="2" width="16.42578125" customWidth="1"/>
     <col min="3" max="3" width="14.42578125" customWidth="1"/>
     <col min="5" max="5" width="9.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="45" t="s">
+      <c r="A1" s="46" t="s">
         <v>46</v>
       </c>
-      <c r="B1" s="45"/>
-      <c r="C1" s="45"/>
+      <c r="B1" s="46"/>
+      <c r="C1" s="46"/>
     </row>
     <row r="2" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="45" t="s">
+      <c r="A2" s="46" t="s">
         <v>29</v>
       </c>
-      <c r="B2" s="46"/>
-      <c r="C2" s="46"/>
+      <c r="B2" s="47"/>
+      <c r="C2" s="47"/>
     </row>
     <row r="3" spans="1:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="9"/>
       <c r="B3" s="9"/>
       <c r="C3" s="9"/>
     </row>
     <row r="4" spans="1:5" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A4" s="3"/>
       <c r="B4" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="13" t="s">
         <v>30</v>
       </c>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="10">
         <v>180722367</v>
       </c>
       <c r="C5" s="11">
@@ -9147,62 +9464,62 @@
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:E25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="H24" sqref="H24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="24.140625" customWidth="1"/>
     <col min="2" max="2" width="16.42578125" customWidth="1"/>
     <col min="3" max="3" width="15.7109375" customWidth="1"/>
     <col min="5" max="5" width="9.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="45" t="s">
+      <c r="A1" s="46" t="s">
         <v>46</v>
       </c>
-      <c r="B1" s="45"/>
-      <c r="C1" s="45"/>
+      <c r="B1" s="46"/>
+      <c r="C1" s="46"/>
     </row>
     <row r="2" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="45" t="s">
+      <c r="A2" s="46" t="s">
         <v>31</v>
       </c>
-      <c r="B2" s="46"/>
-      <c r="C2" s="46"/>
+      <c r="B2" s="47"/>
+      <c r="C2" s="47"/>
     </row>
     <row r="3" spans="1:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="9"/>
       <c r="B3" s="9"/>
       <c r="C3" s="9"/>
     </row>
     <row r="4" spans="1:5" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A4" s="3"/>
       <c r="B4" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="14">
         <v>230058233</v>
       </c>
       <c r="C5" s="15">
@@ -9454,62 +9771,62 @@
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:E25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="F8" sqref="F8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="24.140625" customWidth="1"/>
     <col min="2" max="2" width="16.42578125" customWidth="1"/>
     <col min="3" max="3" width="14.140625" customWidth="1"/>
     <col min="5" max="5" width="9.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="45" t="s">
+      <c r="A1" s="46" t="s">
         <v>46</v>
       </c>
-      <c r="B1" s="45"/>
-      <c r="C1" s="45"/>
+      <c r="B1" s="46"/>
+      <c r="C1" s="46"/>
     </row>
     <row r="2" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="45" t="s">
+      <c r="A2" s="46" t="s">
         <v>33</v>
       </c>
-      <c r="B2" s="46"/>
-      <c r="C2" s="46"/>
+      <c r="B2" s="47"/>
+      <c r="C2" s="47"/>
     </row>
     <row r="3" spans="1:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="9"/>
       <c r="B3" s="9"/>
       <c r="C3" s="9"/>
     </row>
     <row r="4" spans="1:5" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A4" s="3"/>
       <c r="B4" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="6" t="s">
         <v>34</v>
       </c>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="16">
         <v>273653083</v>
       </c>
       <c r="C5" s="17">
@@ -9761,62 +10078,62 @@
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:E25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="K18" sqref="K18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="24.140625" customWidth="1"/>
     <col min="2" max="2" width="16.42578125" customWidth="1"/>
     <col min="3" max="3" width="14.5703125" customWidth="1"/>
     <col min="5" max="5" width="9.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="45" t="s">
+      <c r="A1" s="46" t="s">
         <v>46</v>
       </c>
-      <c r="B1" s="45"/>
-      <c r="C1" s="45"/>
+      <c r="B1" s="46"/>
+      <c r="C1" s="46"/>
     </row>
     <row r="2" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="45" t="s">
+      <c r="A2" s="46" t="s">
         <v>35</v>
       </c>
-      <c r="B2" s="46"/>
-      <c r="C2" s="46"/>
+      <c r="B2" s="47"/>
+      <c r="C2" s="47"/>
     </row>
     <row r="3" spans="1:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="9"/>
       <c r="B3" s="9"/>
       <c r="C3" s="9"/>
     </row>
     <row r="4" spans="1:5" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A4" s="3"/>
       <c r="B4" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="6" t="s">
         <v>36</v>
       </c>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="10">
         <v>322801964</v>
       </c>
       <c r="C5" s="11">
@@ -10068,62 +10385,62 @@
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:E25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="F13" sqref="F13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="24.140625" customWidth="1"/>
     <col min="2" max="2" width="16.42578125" customWidth="1"/>
     <col min="3" max="3" width="16.5703125" customWidth="1"/>
     <col min="5" max="5" width="9.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="45" t="s">
+      <c r="A1" s="46" t="s">
         <v>46</v>
       </c>
-      <c r="B1" s="45"/>
-      <c r="C1" s="45"/>
+      <c r="B1" s="46"/>
+      <c r="C1" s="46"/>
     </row>
     <row r="2" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="45" t="s">
+      <c r="A2" s="46" t="s">
         <v>37</v>
       </c>
-      <c r="B2" s="46"/>
-      <c r="C2" s="46"/>
+      <c r="B2" s="47"/>
+      <c r="C2" s="47"/>
     </row>
     <row r="3" spans="1:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="9"/>
       <c r="B3" s="9"/>
       <c r="C3" s="9"/>
     </row>
     <row r="4" spans="1:5" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A4" s="3"/>
       <c r="B4" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="6" t="s">
         <v>38</v>
       </c>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="10">
         <v>380631114</v>
       </c>
       <c r="C5" s="11">
@@ -10369,77 +10686,78 @@
       <c r="C25" s="11">
         <v>106.6</v>
       </c>
       <c r="D25" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>29</vt:i4>
+        <vt:i4>30</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="29" baseType="lpstr">
+    <vt:vector size="30" baseType="lpstr">
       <vt:lpstr>01</vt:lpstr>
       <vt:lpstr>01-02</vt:lpstr>
       <vt:lpstr>01-03</vt:lpstr>
       <vt:lpstr>01-04</vt:lpstr>
       <vt:lpstr>01-05</vt:lpstr>
       <vt:lpstr>01-06</vt:lpstr>
       <vt:lpstr>01-07</vt:lpstr>
       <vt:lpstr>01-08</vt:lpstr>
       <vt:lpstr>01-09</vt:lpstr>
       <vt:lpstr>01-10</vt:lpstr>
       <vt:lpstr>01-11</vt:lpstr>
       <vt:lpstr>01-12</vt:lpstr>
       <vt:lpstr>01.2025</vt:lpstr>
       <vt:lpstr>02.2025</vt:lpstr>
       <vt:lpstr>03.2025</vt:lpstr>
       <vt:lpstr>04.2025</vt:lpstr>
       <vt:lpstr>05.2025</vt:lpstr>
       <vt:lpstr>06.2025</vt:lpstr>
       <vt:lpstr>07.2025</vt:lpstr>
       <vt:lpstr>08.2025</vt:lpstr>
       <vt:lpstr>09.2025</vt:lpstr>
       <vt:lpstr>10.2025</vt:lpstr>
       <vt:lpstr>11.2025</vt:lpstr>
       <vt:lpstr>12.2025</vt:lpstr>
       <vt:lpstr>01.2026</vt:lpstr>
       <vt:lpstr>02.2026</vt:lpstr>
       <vt:lpstr>03.2026</vt:lpstr>
       <vt:lpstr>04.2026</vt:lpstr>
       <vt:lpstr>05.2026</vt:lpstr>
+      <vt:lpstr>06.2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Бахитгуль Жансугурова</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>