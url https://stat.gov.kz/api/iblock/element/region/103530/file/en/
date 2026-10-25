--- v0 (2026-10-05)
+++ v1 (2026-10-25)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="8835" yWindow="225" windowWidth="18330" windowHeight="12195"/>
+    <workbookView xWindow="8835" yWindow="225" windowWidth="18330" windowHeight="12195" activeTab="1"/>
   </bookViews>
   <sheets>
     <sheet name="Metadate 161104" sheetId="11" r:id="rId1"/>
     <sheet name="Metadate 161203" sheetId="20" r:id="rId2"/>
     <sheet name="Simbols" sheetId="10" r:id="rId3"/>
     <sheet name="Indicator_161104_161203" sheetId="18" r:id="rId4"/>
     <sheet name="Indicator 161104_161203" sheetId="19" r:id="rId5"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="117" uniqueCount="99">
   <si>
     <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701834?keyword=</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701854?keyword=</t>
   </si>
   <si>
     <t>Investments in house-construction</t>
   </si>
   <si>
     <t>January</t>
@@ -222,56 +222,50 @@
   <si>
     <t>January-November</t>
   </si>
   <si>
     <t>January-December</t>
   </si>
   <si>
     <t xml:space="preserve">         percentage of the corresponding period of the previous year</t>
   </si>
   <si>
     <t>Indices of physical volume of Investments in house-construction</t>
   </si>
   <si>
     <t>Reflects changes in the volume of investments in housing construction over time and is defined as the ratio of the investment volume in housing construction of the analyzed period to that of the previous period in current prices, adjusted by the price index deflator</t>
   </si>
   <si>
     <t>https://stat.gov.kz/en/classifiers/statistical/25795/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/en/methodology/25837/</t>
   </si>
   <si>
     <t>Division of Production and Environment Statistics</t>
   </si>
   <si>
-    <t>Mustafina Raushan Akanbaevna</t>
-[...4 lines deleted...]
-  <si>
     <t>https://stat.gov.kz/ru/region/kostanay/spreadsheets/</t>
   </si>
   <si>
     <t>thousand tenge</t>
   </si>
   <si>
     <t xml:space="preserve">Investments in  house-construction , thousand tenge                                                                                                                                                                   </t>
   </si>
   <si>
     <t xml:space="preserve">Investments in  house-construction, thousand tenge                                                                                                                                                                   </t>
   </si>
   <si>
     <t>© Agency for Strategic planning and reforms of the Republic of Kazakhstan Bureau of National statistics</t>
   </si>
   <si>
     <t>Code of the Statistical Indicator</t>
   </si>
   <si>
     <t>Name of the Statistical Indicator</t>
   </si>
   <si>
     <t>Unit of Measurement</t>
   </si>
   <si>
     <t xml:space="preserve">Abbreviated Title of the Statistical Indicator </t>
@@ -312,188 +306,200 @@
   <si>
     <t>Date of Next Update:</t>
   </si>
   <si>
     <t>Responsible Structural Division</t>
   </si>
   <si>
     <t>Responsible Officer</t>
   </si>
   <si>
     <t>Telephone Number:</t>
   </si>
   <si>
     <t>E-mail:</t>
   </si>
   <si>
     <t>16.10.2026 y.</t>
   </si>
   <si>
     <t>Statistical information on investments in fixed capital is compiled on the basis of nationwide statistical surveys conducted on a monthly, quarterly, and annual basis.</t>
   </si>
   <si>
     <t>The information is provided by legal entities and their structural and separate subdivisions that made investments in fixed capital during the reporting period, regardless of the number of employees and the type of economic activity, as well as by structural units of local executive authorities performing functions in the field of architecture and urban planning, and by peasant or farm enterprises.</t>
   </si>
   <si>
-    <t>18.09.2026 y.</t>
-[...1 lines deleted...]
-  <si>
     <t>+7 7142  536230</t>
   </si>
   <si>
     <t>perсent</t>
+  </si>
+  <si>
+    <t>17.11.2026 y.</t>
+  </si>
+  <si>
+    <t>a.zhanburshinova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Zhanburshinova Almagul Serikhanovna</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="20" x14ac:knownFonts="1">
+  <fonts count="21">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="10"/>
-[...4 lines deleted...]
-    <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
-      <name val="Arial Cyr"/>
-[...4 lines deleted...]
-      <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="10"/>
-[...10 lines deleted...]
-    <font>
       <b/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="14">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
@@ -632,237 +638,237 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="65">
+  <cellXfs count="67">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...13 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="3" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...15 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...6 lines deleted...]
-    <xf numFmtId="164" fontId="16" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="3" fontId="17" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="17" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="19" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="17" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="17" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="19" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="3" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="20" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="19" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="17" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="3" fontId="13" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="165" fontId="16" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...41 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="8">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 2" xfId="3"/>
     <cellStyle name="Обычный 2 3" xfId="7"/>
     <cellStyle name="Обычный 3" xfId="4"/>
     <cellStyle name="Обычный 4 2" xfId="5"/>
     <cellStyle name="Финансовый 2" xfId="6"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
@@ -1139,3271 +1145,3408 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/business-statistics/stat-invest/publications/?year=&amp;period=month&amp;name=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25837/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25837/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:na.kairbekova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/business-statistics/stat-invest/publications/?year=&amp;period=month&amp;name=" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/business-statistics/stat-invest/publications/?year=&amp;period=month&amp;name=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25837/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:K26"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B20" sqref="B20"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B21" sqref="B21"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="42.28515625" style="16" customWidth="1"/>
-[...126 lines deleted...]
-    <col min="16128" max="16128" width="97.7109375" customWidth="1"/>
+    <col min="1" max="1" width="42.28515625" style="9" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="9" customWidth="1"/>
+    <col min="3" max="254" width="9.140625" style="11"/>
+    <col min="255" max="255" width="42.28515625" style="11" customWidth="1"/>
+    <col min="256" max="256" width="97.7109375" style="11" customWidth="1"/>
+    <col min="257" max="510" width="9.140625" style="11"/>
+    <col min="511" max="511" width="42.28515625" style="11" customWidth="1"/>
+    <col min="512" max="512" width="97.7109375" style="11" customWidth="1"/>
+    <col min="513" max="766" width="9.140625" style="11"/>
+    <col min="767" max="767" width="42.28515625" style="11" customWidth="1"/>
+    <col min="768" max="768" width="97.7109375" style="11" customWidth="1"/>
+    <col min="769" max="1022" width="9.140625" style="11"/>
+    <col min="1023" max="1023" width="42.28515625" style="11" customWidth="1"/>
+    <col min="1024" max="1024" width="97.7109375" style="11" customWidth="1"/>
+    <col min="1025" max="1278" width="9.140625" style="11"/>
+    <col min="1279" max="1279" width="42.28515625" style="11" customWidth="1"/>
+    <col min="1280" max="1280" width="97.7109375" style="11" customWidth="1"/>
+    <col min="1281" max="1534" width="9.140625" style="11"/>
+    <col min="1535" max="1535" width="42.28515625" style="11" customWidth="1"/>
+    <col min="1536" max="1536" width="97.7109375" style="11" customWidth="1"/>
+    <col min="1537" max="1790" width="9.140625" style="11"/>
+    <col min="1791" max="1791" width="42.28515625" style="11" customWidth="1"/>
+    <col min="1792" max="1792" width="97.7109375" style="11" customWidth="1"/>
+    <col min="1793" max="2046" width="9.140625" style="11"/>
+    <col min="2047" max="2047" width="42.28515625" style="11" customWidth="1"/>
+    <col min="2048" max="2048" width="97.7109375" style="11" customWidth="1"/>
+    <col min="2049" max="2302" width="9.140625" style="11"/>
+    <col min="2303" max="2303" width="42.28515625" style="11" customWidth="1"/>
+    <col min="2304" max="2304" width="97.7109375" style="11" customWidth="1"/>
+    <col min="2305" max="2558" width="9.140625" style="11"/>
+    <col min="2559" max="2559" width="42.28515625" style="11" customWidth="1"/>
+    <col min="2560" max="2560" width="97.7109375" style="11" customWidth="1"/>
+    <col min="2561" max="2814" width="9.140625" style="11"/>
+    <col min="2815" max="2815" width="42.28515625" style="11" customWidth="1"/>
+    <col min="2816" max="2816" width="97.7109375" style="11" customWidth="1"/>
+    <col min="2817" max="3070" width="9.140625" style="11"/>
+    <col min="3071" max="3071" width="42.28515625" style="11" customWidth="1"/>
+    <col min="3072" max="3072" width="97.7109375" style="11" customWidth="1"/>
+    <col min="3073" max="3326" width="9.140625" style="11"/>
+    <col min="3327" max="3327" width="42.28515625" style="11" customWidth="1"/>
+    <col min="3328" max="3328" width="97.7109375" style="11" customWidth="1"/>
+    <col min="3329" max="3582" width="9.140625" style="11"/>
+    <col min="3583" max="3583" width="42.28515625" style="11" customWidth="1"/>
+    <col min="3584" max="3584" width="97.7109375" style="11" customWidth="1"/>
+    <col min="3585" max="3838" width="9.140625" style="11"/>
+    <col min="3839" max="3839" width="42.28515625" style="11" customWidth="1"/>
+    <col min="3840" max="3840" width="97.7109375" style="11" customWidth="1"/>
+    <col min="3841" max="4094" width="9.140625" style="11"/>
+    <col min="4095" max="4095" width="42.28515625" style="11" customWidth="1"/>
+    <col min="4096" max="4096" width="97.7109375" style="11" customWidth="1"/>
+    <col min="4097" max="4350" width="9.140625" style="11"/>
+    <col min="4351" max="4351" width="42.28515625" style="11" customWidth="1"/>
+    <col min="4352" max="4352" width="97.7109375" style="11" customWidth="1"/>
+    <col min="4353" max="4606" width="9.140625" style="11"/>
+    <col min="4607" max="4607" width="42.28515625" style="11" customWidth="1"/>
+    <col min="4608" max="4608" width="97.7109375" style="11" customWidth="1"/>
+    <col min="4609" max="4862" width="9.140625" style="11"/>
+    <col min="4863" max="4863" width="42.28515625" style="11" customWidth="1"/>
+    <col min="4864" max="4864" width="97.7109375" style="11" customWidth="1"/>
+    <col min="4865" max="5118" width="9.140625" style="11"/>
+    <col min="5119" max="5119" width="42.28515625" style="11" customWidth="1"/>
+    <col min="5120" max="5120" width="97.7109375" style="11" customWidth="1"/>
+    <col min="5121" max="5374" width="9.140625" style="11"/>
+    <col min="5375" max="5375" width="42.28515625" style="11" customWidth="1"/>
+    <col min="5376" max="5376" width="97.7109375" style="11" customWidth="1"/>
+    <col min="5377" max="5630" width="9.140625" style="11"/>
+    <col min="5631" max="5631" width="42.28515625" style="11" customWidth="1"/>
+    <col min="5632" max="5632" width="97.7109375" style="11" customWidth="1"/>
+    <col min="5633" max="5886" width="9.140625" style="11"/>
+    <col min="5887" max="5887" width="42.28515625" style="11" customWidth="1"/>
+    <col min="5888" max="5888" width="97.7109375" style="11" customWidth="1"/>
+    <col min="5889" max="6142" width="9.140625" style="11"/>
+    <col min="6143" max="6143" width="42.28515625" style="11" customWidth="1"/>
+    <col min="6144" max="6144" width="97.7109375" style="11" customWidth="1"/>
+    <col min="6145" max="6398" width="9.140625" style="11"/>
+    <col min="6399" max="6399" width="42.28515625" style="11" customWidth="1"/>
+    <col min="6400" max="6400" width="97.7109375" style="11" customWidth="1"/>
+    <col min="6401" max="6654" width="9.140625" style="11"/>
+    <col min="6655" max="6655" width="42.28515625" style="11" customWidth="1"/>
+    <col min="6656" max="6656" width="97.7109375" style="11" customWidth="1"/>
+    <col min="6657" max="6910" width="9.140625" style="11"/>
+    <col min="6911" max="6911" width="42.28515625" style="11" customWidth="1"/>
+    <col min="6912" max="6912" width="97.7109375" style="11" customWidth="1"/>
+    <col min="6913" max="7166" width="9.140625" style="11"/>
+    <col min="7167" max="7167" width="42.28515625" style="11" customWidth="1"/>
+    <col min="7168" max="7168" width="97.7109375" style="11" customWidth="1"/>
+    <col min="7169" max="7422" width="9.140625" style="11"/>
+    <col min="7423" max="7423" width="42.28515625" style="11" customWidth="1"/>
+    <col min="7424" max="7424" width="97.7109375" style="11" customWidth="1"/>
+    <col min="7425" max="7678" width="9.140625" style="11"/>
+    <col min="7679" max="7679" width="42.28515625" style="11" customWidth="1"/>
+    <col min="7680" max="7680" width="97.7109375" style="11" customWidth="1"/>
+    <col min="7681" max="7934" width="9.140625" style="11"/>
+    <col min="7935" max="7935" width="42.28515625" style="11" customWidth="1"/>
+    <col min="7936" max="7936" width="97.7109375" style="11" customWidth="1"/>
+    <col min="7937" max="8190" width="9.140625" style="11"/>
+    <col min="8191" max="8191" width="42.28515625" style="11" customWidth="1"/>
+    <col min="8192" max="8192" width="97.7109375" style="11" customWidth="1"/>
+    <col min="8193" max="8446" width="9.140625" style="11"/>
+    <col min="8447" max="8447" width="42.28515625" style="11" customWidth="1"/>
+    <col min="8448" max="8448" width="97.7109375" style="11" customWidth="1"/>
+    <col min="8449" max="8702" width="9.140625" style="11"/>
+    <col min="8703" max="8703" width="42.28515625" style="11" customWidth="1"/>
+    <col min="8704" max="8704" width="97.7109375" style="11" customWidth="1"/>
+    <col min="8705" max="8958" width="9.140625" style="11"/>
+    <col min="8959" max="8959" width="42.28515625" style="11" customWidth="1"/>
+    <col min="8960" max="8960" width="97.7109375" style="11" customWidth="1"/>
+    <col min="8961" max="9214" width="9.140625" style="11"/>
+    <col min="9215" max="9215" width="42.28515625" style="11" customWidth="1"/>
+    <col min="9216" max="9216" width="97.7109375" style="11" customWidth="1"/>
+    <col min="9217" max="9470" width="9.140625" style="11"/>
+    <col min="9471" max="9471" width="42.28515625" style="11" customWidth="1"/>
+    <col min="9472" max="9472" width="97.7109375" style="11" customWidth="1"/>
+    <col min="9473" max="9726" width="9.140625" style="11"/>
+    <col min="9727" max="9727" width="42.28515625" style="11" customWidth="1"/>
+    <col min="9728" max="9728" width="97.7109375" style="11" customWidth="1"/>
+    <col min="9729" max="9982" width="9.140625" style="11"/>
+    <col min="9983" max="9983" width="42.28515625" style="11" customWidth="1"/>
+    <col min="9984" max="9984" width="97.7109375" style="11" customWidth="1"/>
+    <col min="9985" max="10238" width="9.140625" style="11"/>
+    <col min="10239" max="10239" width="42.28515625" style="11" customWidth="1"/>
+    <col min="10240" max="10240" width="97.7109375" style="11" customWidth="1"/>
+    <col min="10241" max="10494" width="9.140625" style="11"/>
+    <col min="10495" max="10495" width="42.28515625" style="11" customWidth="1"/>
+    <col min="10496" max="10496" width="97.7109375" style="11" customWidth="1"/>
+    <col min="10497" max="10750" width="9.140625" style="11"/>
+    <col min="10751" max="10751" width="42.28515625" style="11" customWidth="1"/>
+    <col min="10752" max="10752" width="97.7109375" style="11" customWidth="1"/>
+    <col min="10753" max="11006" width="9.140625" style="11"/>
+    <col min="11007" max="11007" width="42.28515625" style="11" customWidth="1"/>
+    <col min="11008" max="11008" width="97.7109375" style="11" customWidth="1"/>
+    <col min="11009" max="11262" width="9.140625" style="11"/>
+    <col min="11263" max="11263" width="42.28515625" style="11" customWidth="1"/>
+    <col min="11264" max="11264" width="97.7109375" style="11" customWidth="1"/>
+    <col min="11265" max="11518" width="9.140625" style="11"/>
+    <col min="11519" max="11519" width="42.28515625" style="11" customWidth="1"/>
+    <col min="11520" max="11520" width="97.7109375" style="11" customWidth="1"/>
+    <col min="11521" max="11774" width="9.140625" style="11"/>
+    <col min="11775" max="11775" width="42.28515625" style="11" customWidth="1"/>
+    <col min="11776" max="11776" width="97.7109375" style="11" customWidth="1"/>
+    <col min="11777" max="12030" width="9.140625" style="11"/>
+    <col min="12031" max="12031" width="42.28515625" style="11" customWidth="1"/>
+    <col min="12032" max="12032" width="97.7109375" style="11" customWidth="1"/>
+    <col min="12033" max="12286" width="9.140625" style="11"/>
+    <col min="12287" max="12287" width="42.28515625" style="11" customWidth="1"/>
+    <col min="12288" max="12288" width="97.7109375" style="11" customWidth="1"/>
+    <col min="12289" max="12542" width="9.140625" style="11"/>
+    <col min="12543" max="12543" width="42.28515625" style="11" customWidth="1"/>
+    <col min="12544" max="12544" width="97.7109375" style="11" customWidth="1"/>
+    <col min="12545" max="12798" width="9.140625" style="11"/>
+    <col min="12799" max="12799" width="42.28515625" style="11" customWidth="1"/>
+    <col min="12800" max="12800" width="97.7109375" style="11" customWidth="1"/>
+    <col min="12801" max="13054" width="9.140625" style="11"/>
+    <col min="13055" max="13055" width="42.28515625" style="11" customWidth="1"/>
+    <col min="13056" max="13056" width="97.7109375" style="11" customWidth="1"/>
+    <col min="13057" max="13310" width="9.140625" style="11"/>
+    <col min="13311" max="13311" width="42.28515625" style="11" customWidth="1"/>
+    <col min="13312" max="13312" width="97.7109375" style="11" customWidth="1"/>
+    <col min="13313" max="13566" width="9.140625" style="11"/>
+    <col min="13567" max="13567" width="42.28515625" style="11" customWidth="1"/>
+    <col min="13568" max="13568" width="97.7109375" style="11" customWidth="1"/>
+    <col min="13569" max="13822" width="9.140625" style="11"/>
+    <col min="13823" max="13823" width="42.28515625" style="11" customWidth="1"/>
+    <col min="13824" max="13824" width="97.7109375" style="11" customWidth="1"/>
+    <col min="13825" max="14078" width="9.140625" style="11"/>
+    <col min="14079" max="14079" width="42.28515625" style="11" customWidth="1"/>
+    <col min="14080" max="14080" width="97.7109375" style="11" customWidth="1"/>
+    <col min="14081" max="14334" width="9.140625" style="11"/>
+    <col min="14335" max="14335" width="42.28515625" style="11" customWidth="1"/>
+    <col min="14336" max="14336" width="97.7109375" style="11" customWidth="1"/>
+    <col min="14337" max="14590" width="9.140625" style="11"/>
+    <col min="14591" max="14591" width="42.28515625" style="11" customWidth="1"/>
+    <col min="14592" max="14592" width="97.7109375" style="11" customWidth="1"/>
+    <col min="14593" max="14846" width="9.140625" style="11"/>
+    <col min="14847" max="14847" width="42.28515625" style="11" customWidth="1"/>
+    <col min="14848" max="14848" width="97.7109375" style="11" customWidth="1"/>
+    <col min="14849" max="15102" width="9.140625" style="11"/>
+    <col min="15103" max="15103" width="42.28515625" style="11" customWidth="1"/>
+    <col min="15104" max="15104" width="97.7109375" style="11" customWidth="1"/>
+    <col min="15105" max="15358" width="9.140625" style="11"/>
+    <col min="15359" max="15359" width="42.28515625" style="11" customWidth="1"/>
+    <col min="15360" max="15360" width="97.7109375" style="11" customWidth="1"/>
+    <col min="15361" max="15614" width="9.140625" style="11"/>
+    <col min="15615" max="15615" width="42.28515625" style="11" customWidth="1"/>
+    <col min="15616" max="15616" width="97.7109375" style="11" customWidth="1"/>
+    <col min="15617" max="15870" width="9.140625" style="11"/>
+    <col min="15871" max="15871" width="42.28515625" style="11" customWidth="1"/>
+    <col min="15872" max="15872" width="97.7109375" style="11" customWidth="1"/>
+    <col min="15873" max="16126" width="9.140625" style="11"/>
+    <col min="16127" max="16127" width="42.28515625" style="11" customWidth="1"/>
+    <col min="16128" max="16128" width="97.7109375" style="11" customWidth="1"/>
+    <col min="16129" max="16384" width="9.140625" style="11"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:11">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
     </row>
-    <row r="2" spans="1:11" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>73</v>
+    <row r="2" spans="1:11" s="27" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A2" s="15" t="s">
+        <v>71</v>
       </c>
       <c r="B2" s="2">
         <v>161104</v>
       </c>
     </row>
-    <row r="3" spans="1:11" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>74</v>
+    <row r="3" spans="1:11" s="27" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A3" s="15" t="s">
+        <v>72</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="4" spans="1:11" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-        <v>76</v>
+    <row r="4" spans="1:11" s="27" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A4" s="15" t="s">
+        <v>73</v>
+      </c>
+      <c r="B4" s="14" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11" s="27" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A5" s="16" t="s">
+        <v>74</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="6" spans="1:11" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="30" t="s">
+    <row r="6" spans="1:11" s="27" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A6" s="16" t="s">
+        <v>75</v>
+      </c>
+      <c r="B6" s="17" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11" s="27" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A7" s="15" t="s">
+        <v>76</v>
+      </c>
+      <c r="B7" s="4" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11" s="27" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A8" s="15" t="s">
         <v>77</v>
       </c>
-      <c r="B6" s="31" t="s">
-[...4 lines deleted...]
-      <c r="A7" s="29" t="s">
+      <c r="B8" s="19" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11" s="27" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A9" s="15" t="s">
         <v>78</v>
       </c>
-      <c r="B7" s="5" t="s">
-[...4 lines deleted...]
-      <c r="A8" s="29" t="s">
+      <c r="B9" s="18" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11" s="27" customFormat="1" ht="54.75" customHeight="1">
+      <c r="A10" s="15" t="s">
         <v>79</v>
       </c>
-      <c r="B8" s="33" t="s">
-[...4 lines deleted...]
-      <c r="A9" s="29" t="s">
+      <c r="B10" s="18" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11" s="27" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A11" s="15" t="s">
         <v>80</v>
       </c>
-      <c r="B9" s="32" t="s">
+      <c r="B11" s="5"/>
+      <c r="K11" s="28"/>
+    </row>
+    <row r="12" spans="1:11" s="27" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A12" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="B12" s="29" t="s">
+        <v>63</v>
+      </c>
+      <c r="K12" s="28"/>
+    </row>
+    <row r="13" spans="1:11" s="27" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A13" s="20" t="s">
+        <v>82</v>
+      </c>
+      <c r="B13" s="30" t="s">
+        <v>64</v>
+      </c>
+      <c r="K13" s="28"/>
+    </row>
+    <row r="14" spans="1:11" s="27" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A14" s="20" t="s">
+        <v>83</v>
+      </c>
+      <c r="B14" s="30" t="s">
+        <v>66</v>
+      </c>
+      <c r="K14" s="28"/>
+    </row>
+    <row r="15" spans="1:11" s="27" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A15" s="20" t="s">
+        <v>84</v>
+      </c>
+      <c r="B15" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="K15" s="28"/>
+    </row>
+    <row r="16" spans="1:11" ht="12.75" customHeight="1">
+      <c r="A16" s="15" t="s">
+        <v>85</v>
+      </c>
+      <c r="B16" s="17" t="s">
+        <v>91</v>
+      </c>
+      <c r="K16" s="31"/>
+    </row>
+    <row r="17" spans="1:11" ht="12.75" customHeight="1">
+      <c r="A17" s="15" t="s">
+        <v>86</v>
+      </c>
+      <c r="B17" s="17" t="s">
+        <v>96</v>
+      </c>
+      <c r="K17" s="32"/>
+    </row>
+    <row r="18" spans="1:11" ht="12.75" customHeight="1">
+      <c r="A18" s="15" t="s">
+        <v>87</v>
+      </c>
+      <c r="B18" s="19" t="s">
+        <v>65</v>
+      </c>
+      <c r="K18" s="31"/>
+    </row>
+    <row r="19" spans="1:11" ht="12.75" customHeight="1">
+      <c r="A19" s="15" t="s">
+        <v>88</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="K19" s="32"/>
+    </row>
+    <row r="20" spans="1:11" ht="12.75" customHeight="1">
+      <c r="A20" s="15" t="s">
+        <v>89</v>
+      </c>
+      <c r="B20" s="6" t="s">
         <v>94</v>
       </c>
-    </row>
-[...79 lines deleted...]
-      <c r="A19" s="29" t="s">
+      <c r="K20" s="31"/>
+    </row>
+    <row r="21" spans="1:11" ht="12.75" customHeight="1">
+      <c r="A21" s="15" t="s">
         <v>90</v>
       </c>
-      <c r="B19" s="4" t="s">
-[...8 lines deleted...]
-      <c r="B20" s="12" t="s">
+      <c r="B21" s="49" t="s">
         <v>97</v>
       </c>
-      <c r="K20" s="10"/>
-[...24 lines deleted...]
-      <c r="K26" s="10"/>
+      <c r="K21" s="32"/>
+    </row>
+    <row r="22" spans="1:11">
+      <c r="A22" s="7"/>
+      <c r="B22" s="8"/>
+    </row>
+    <row r="23" spans="1:11">
+      <c r="K23" s="32"/>
+    </row>
+    <row r="24" spans="1:11">
+      <c r="K24" s="31"/>
+    </row>
+    <row r="25" spans="1:11">
+      <c r="K25" s="32"/>
+    </row>
+    <row r="26" spans="1:11">
+      <c r="K26" s="31"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2"/>
     <hyperlink ref="B14" r:id="rId3" display="https://stat.gov.kz/en/industries/business-statistics/stat-invest/publications/?year=&amp;period=month&amp;name="/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M22"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="B4" sqref="B4"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B21" sqref="B21"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="42.28515625" style="16" customWidth="1"/>
-[...126 lines deleted...]
-    <col min="16130" max="16130" width="97.7109375" customWidth="1"/>
+    <col min="1" max="1" width="42.28515625" style="9" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="9" customWidth="1"/>
+    <col min="3" max="256" width="9.140625" style="11"/>
+    <col min="257" max="257" width="42.28515625" style="11" customWidth="1"/>
+    <col min="258" max="258" width="97.7109375" style="11" customWidth="1"/>
+    <col min="259" max="512" width="9.140625" style="11"/>
+    <col min="513" max="513" width="42.28515625" style="11" customWidth="1"/>
+    <col min="514" max="514" width="97.7109375" style="11" customWidth="1"/>
+    <col min="515" max="768" width="9.140625" style="11"/>
+    <col min="769" max="769" width="42.28515625" style="11" customWidth="1"/>
+    <col min="770" max="770" width="97.7109375" style="11" customWidth="1"/>
+    <col min="771" max="1024" width="9.140625" style="11"/>
+    <col min="1025" max="1025" width="42.28515625" style="11" customWidth="1"/>
+    <col min="1026" max="1026" width="97.7109375" style="11" customWidth="1"/>
+    <col min="1027" max="1280" width="9.140625" style="11"/>
+    <col min="1281" max="1281" width="42.28515625" style="11" customWidth="1"/>
+    <col min="1282" max="1282" width="97.7109375" style="11" customWidth="1"/>
+    <col min="1283" max="1536" width="9.140625" style="11"/>
+    <col min="1537" max="1537" width="42.28515625" style="11" customWidth="1"/>
+    <col min="1538" max="1538" width="97.7109375" style="11" customWidth="1"/>
+    <col min="1539" max="1792" width="9.140625" style="11"/>
+    <col min="1793" max="1793" width="42.28515625" style="11" customWidth="1"/>
+    <col min="1794" max="1794" width="97.7109375" style="11" customWidth="1"/>
+    <col min="1795" max="2048" width="9.140625" style="11"/>
+    <col min="2049" max="2049" width="42.28515625" style="11" customWidth="1"/>
+    <col min="2050" max="2050" width="97.7109375" style="11" customWidth="1"/>
+    <col min="2051" max="2304" width="9.140625" style="11"/>
+    <col min="2305" max="2305" width="42.28515625" style="11" customWidth="1"/>
+    <col min="2306" max="2306" width="97.7109375" style="11" customWidth="1"/>
+    <col min="2307" max="2560" width="9.140625" style="11"/>
+    <col min="2561" max="2561" width="42.28515625" style="11" customWidth="1"/>
+    <col min="2562" max="2562" width="97.7109375" style="11" customWidth="1"/>
+    <col min="2563" max="2816" width="9.140625" style="11"/>
+    <col min="2817" max="2817" width="42.28515625" style="11" customWidth="1"/>
+    <col min="2818" max="2818" width="97.7109375" style="11" customWidth="1"/>
+    <col min="2819" max="3072" width="9.140625" style="11"/>
+    <col min="3073" max="3073" width="42.28515625" style="11" customWidth="1"/>
+    <col min="3074" max="3074" width="97.7109375" style="11" customWidth="1"/>
+    <col min="3075" max="3328" width="9.140625" style="11"/>
+    <col min="3329" max="3329" width="42.28515625" style="11" customWidth="1"/>
+    <col min="3330" max="3330" width="97.7109375" style="11" customWidth="1"/>
+    <col min="3331" max="3584" width="9.140625" style="11"/>
+    <col min="3585" max="3585" width="42.28515625" style="11" customWidth="1"/>
+    <col min="3586" max="3586" width="97.7109375" style="11" customWidth="1"/>
+    <col min="3587" max="3840" width="9.140625" style="11"/>
+    <col min="3841" max="3841" width="42.28515625" style="11" customWidth="1"/>
+    <col min="3842" max="3842" width="97.7109375" style="11" customWidth="1"/>
+    <col min="3843" max="4096" width="9.140625" style="11"/>
+    <col min="4097" max="4097" width="42.28515625" style="11" customWidth="1"/>
+    <col min="4098" max="4098" width="97.7109375" style="11" customWidth="1"/>
+    <col min="4099" max="4352" width="9.140625" style="11"/>
+    <col min="4353" max="4353" width="42.28515625" style="11" customWidth="1"/>
+    <col min="4354" max="4354" width="97.7109375" style="11" customWidth="1"/>
+    <col min="4355" max="4608" width="9.140625" style="11"/>
+    <col min="4609" max="4609" width="42.28515625" style="11" customWidth="1"/>
+    <col min="4610" max="4610" width="97.7109375" style="11" customWidth="1"/>
+    <col min="4611" max="4864" width="9.140625" style="11"/>
+    <col min="4865" max="4865" width="42.28515625" style="11" customWidth="1"/>
+    <col min="4866" max="4866" width="97.7109375" style="11" customWidth="1"/>
+    <col min="4867" max="5120" width="9.140625" style="11"/>
+    <col min="5121" max="5121" width="42.28515625" style="11" customWidth="1"/>
+    <col min="5122" max="5122" width="97.7109375" style="11" customWidth="1"/>
+    <col min="5123" max="5376" width="9.140625" style="11"/>
+    <col min="5377" max="5377" width="42.28515625" style="11" customWidth="1"/>
+    <col min="5378" max="5378" width="97.7109375" style="11" customWidth="1"/>
+    <col min="5379" max="5632" width="9.140625" style="11"/>
+    <col min="5633" max="5633" width="42.28515625" style="11" customWidth="1"/>
+    <col min="5634" max="5634" width="97.7109375" style="11" customWidth="1"/>
+    <col min="5635" max="5888" width="9.140625" style="11"/>
+    <col min="5889" max="5889" width="42.28515625" style="11" customWidth="1"/>
+    <col min="5890" max="5890" width="97.7109375" style="11" customWidth="1"/>
+    <col min="5891" max="6144" width="9.140625" style="11"/>
+    <col min="6145" max="6145" width="42.28515625" style="11" customWidth="1"/>
+    <col min="6146" max="6146" width="97.7109375" style="11" customWidth="1"/>
+    <col min="6147" max="6400" width="9.140625" style="11"/>
+    <col min="6401" max="6401" width="42.28515625" style="11" customWidth="1"/>
+    <col min="6402" max="6402" width="97.7109375" style="11" customWidth="1"/>
+    <col min="6403" max="6656" width="9.140625" style="11"/>
+    <col min="6657" max="6657" width="42.28515625" style="11" customWidth="1"/>
+    <col min="6658" max="6658" width="97.7109375" style="11" customWidth="1"/>
+    <col min="6659" max="6912" width="9.140625" style="11"/>
+    <col min="6913" max="6913" width="42.28515625" style="11" customWidth="1"/>
+    <col min="6914" max="6914" width="97.7109375" style="11" customWidth="1"/>
+    <col min="6915" max="7168" width="9.140625" style="11"/>
+    <col min="7169" max="7169" width="42.28515625" style="11" customWidth="1"/>
+    <col min="7170" max="7170" width="97.7109375" style="11" customWidth="1"/>
+    <col min="7171" max="7424" width="9.140625" style="11"/>
+    <col min="7425" max="7425" width="42.28515625" style="11" customWidth="1"/>
+    <col min="7426" max="7426" width="97.7109375" style="11" customWidth="1"/>
+    <col min="7427" max="7680" width="9.140625" style="11"/>
+    <col min="7681" max="7681" width="42.28515625" style="11" customWidth="1"/>
+    <col min="7682" max="7682" width="97.7109375" style="11" customWidth="1"/>
+    <col min="7683" max="7936" width="9.140625" style="11"/>
+    <col min="7937" max="7937" width="42.28515625" style="11" customWidth="1"/>
+    <col min="7938" max="7938" width="97.7109375" style="11" customWidth="1"/>
+    <col min="7939" max="8192" width="9.140625" style="11"/>
+    <col min="8193" max="8193" width="42.28515625" style="11" customWidth="1"/>
+    <col min="8194" max="8194" width="97.7109375" style="11" customWidth="1"/>
+    <col min="8195" max="8448" width="9.140625" style="11"/>
+    <col min="8449" max="8449" width="42.28515625" style="11" customWidth="1"/>
+    <col min="8450" max="8450" width="97.7109375" style="11" customWidth="1"/>
+    <col min="8451" max="8704" width="9.140625" style="11"/>
+    <col min="8705" max="8705" width="42.28515625" style="11" customWidth="1"/>
+    <col min="8706" max="8706" width="97.7109375" style="11" customWidth="1"/>
+    <col min="8707" max="8960" width="9.140625" style="11"/>
+    <col min="8961" max="8961" width="42.28515625" style="11" customWidth="1"/>
+    <col min="8962" max="8962" width="97.7109375" style="11" customWidth="1"/>
+    <col min="8963" max="9216" width="9.140625" style="11"/>
+    <col min="9217" max="9217" width="42.28515625" style="11" customWidth="1"/>
+    <col min="9218" max="9218" width="97.7109375" style="11" customWidth="1"/>
+    <col min="9219" max="9472" width="9.140625" style="11"/>
+    <col min="9473" max="9473" width="42.28515625" style="11" customWidth="1"/>
+    <col min="9474" max="9474" width="97.7109375" style="11" customWidth="1"/>
+    <col min="9475" max="9728" width="9.140625" style="11"/>
+    <col min="9729" max="9729" width="42.28515625" style="11" customWidth="1"/>
+    <col min="9730" max="9730" width="97.7109375" style="11" customWidth="1"/>
+    <col min="9731" max="9984" width="9.140625" style="11"/>
+    <col min="9985" max="9985" width="42.28515625" style="11" customWidth="1"/>
+    <col min="9986" max="9986" width="97.7109375" style="11" customWidth="1"/>
+    <col min="9987" max="10240" width="9.140625" style="11"/>
+    <col min="10241" max="10241" width="42.28515625" style="11" customWidth="1"/>
+    <col min="10242" max="10242" width="97.7109375" style="11" customWidth="1"/>
+    <col min="10243" max="10496" width="9.140625" style="11"/>
+    <col min="10497" max="10497" width="42.28515625" style="11" customWidth="1"/>
+    <col min="10498" max="10498" width="97.7109375" style="11" customWidth="1"/>
+    <col min="10499" max="10752" width="9.140625" style="11"/>
+    <col min="10753" max="10753" width="42.28515625" style="11" customWidth="1"/>
+    <col min="10754" max="10754" width="97.7109375" style="11" customWidth="1"/>
+    <col min="10755" max="11008" width="9.140625" style="11"/>
+    <col min="11009" max="11009" width="42.28515625" style="11" customWidth="1"/>
+    <col min="11010" max="11010" width="97.7109375" style="11" customWidth="1"/>
+    <col min="11011" max="11264" width="9.140625" style="11"/>
+    <col min="11265" max="11265" width="42.28515625" style="11" customWidth="1"/>
+    <col min="11266" max="11266" width="97.7109375" style="11" customWidth="1"/>
+    <col min="11267" max="11520" width="9.140625" style="11"/>
+    <col min="11521" max="11521" width="42.28515625" style="11" customWidth="1"/>
+    <col min="11522" max="11522" width="97.7109375" style="11" customWidth="1"/>
+    <col min="11523" max="11776" width="9.140625" style="11"/>
+    <col min="11777" max="11777" width="42.28515625" style="11" customWidth="1"/>
+    <col min="11778" max="11778" width="97.7109375" style="11" customWidth="1"/>
+    <col min="11779" max="12032" width="9.140625" style="11"/>
+    <col min="12033" max="12033" width="42.28515625" style="11" customWidth="1"/>
+    <col min="12034" max="12034" width="97.7109375" style="11" customWidth="1"/>
+    <col min="12035" max="12288" width="9.140625" style="11"/>
+    <col min="12289" max="12289" width="42.28515625" style="11" customWidth="1"/>
+    <col min="12290" max="12290" width="97.7109375" style="11" customWidth="1"/>
+    <col min="12291" max="12544" width="9.140625" style="11"/>
+    <col min="12545" max="12545" width="42.28515625" style="11" customWidth="1"/>
+    <col min="12546" max="12546" width="97.7109375" style="11" customWidth="1"/>
+    <col min="12547" max="12800" width="9.140625" style="11"/>
+    <col min="12801" max="12801" width="42.28515625" style="11" customWidth="1"/>
+    <col min="12802" max="12802" width="97.7109375" style="11" customWidth="1"/>
+    <col min="12803" max="13056" width="9.140625" style="11"/>
+    <col min="13057" max="13057" width="42.28515625" style="11" customWidth="1"/>
+    <col min="13058" max="13058" width="97.7109375" style="11" customWidth="1"/>
+    <col min="13059" max="13312" width="9.140625" style="11"/>
+    <col min="13313" max="13313" width="42.28515625" style="11" customWidth="1"/>
+    <col min="13314" max="13314" width="97.7109375" style="11" customWidth="1"/>
+    <col min="13315" max="13568" width="9.140625" style="11"/>
+    <col min="13569" max="13569" width="42.28515625" style="11" customWidth="1"/>
+    <col min="13570" max="13570" width="97.7109375" style="11" customWidth="1"/>
+    <col min="13571" max="13824" width="9.140625" style="11"/>
+    <col min="13825" max="13825" width="42.28515625" style="11" customWidth="1"/>
+    <col min="13826" max="13826" width="97.7109375" style="11" customWidth="1"/>
+    <col min="13827" max="14080" width="9.140625" style="11"/>
+    <col min="14081" max="14081" width="42.28515625" style="11" customWidth="1"/>
+    <col min="14082" max="14082" width="97.7109375" style="11" customWidth="1"/>
+    <col min="14083" max="14336" width="9.140625" style="11"/>
+    <col min="14337" max="14337" width="42.28515625" style="11" customWidth="1"/>
+    <col min="14338" max="14338" width="97.7109375" style="11" customWidth="1"/>
+    <col min="14339" max="14592" width="9.140625" style="11"/>
+    <col min="14593" max="14593" width="42.28515625" style="11" customWidth="1"/>
+    <col min="14594" max="14594" width="97.7109375" style="11" customWidth="1"/>
+    <col min="14595" max="14848" width="9.140625" style="11"/>
+    <col min="14849" max="14849" width="42.28515625" style="11" customWidth="1"/>
+    <col min="14850" max="14850" width="97.7109375" style="11" customWidth="1"/>
+    <col min="14851" max="15104" width="9.140625" style="11"/>
+    <col min="15105" max="15105" width="42.28515625" style="11" customWidth="1"/>
+    <col min="15106" max="15106" width="97.7109375" style="11" customWidth="1"/>
+    <col min="15107" max="15360" width="9.140625" style="11"/>
+    <col min="15361" max="15361" width="42.28515625" style="11" customWidth="1"/>
+    <col min="15362" max="15362" width="97.7109375" style="11" customWidth="1"/>
+    <col min="15363" max="15616" width="9.140625" style="11"/>
+    <col min="15617" max="15617" width="42.28515625" style="11" customWidth="1"/>
+    <col min="15618" max="15618" width="97.7109375" style="11" customWidth="1"/>
+    <col min="15619" max="15872" width="9.140625" style="11"/>
+    <col min="15873" max="15873" width="42.28515625" style="11" customWidth="1"/>
+    <col min="15874" max="15874" width="97.7109375" style="11" customWidth="1"/>
+    <col min="15875" max="16128" width="9.140625" style="11"/>
+    <col min="16129" max="16129" width="42.28515625" style="11" customWidth="1"/>
+    <col min="16130" max="16130" width="97.7109375" style="11" customWidth="1"/>
+    <col min="16131" max="16384" width="9.140625" style="11"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:13">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
     </row>
-    <row r="2" spans="1:13" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="29" t="s">
+    <row r="2" spans="1:13" s="27" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A2" s="15" t="s">
         <v>18</v>
       </c>
-      <c r="B2" s="20">
+      <c r="B2" s="13">
         <v>161203</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="29" t="s">
+    <row r="3" spans="1:13" s="27" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A3" s="15" t="s">
         <v>19</v>
       </c>
-      <c r="B3" s="40" t="s">
+      <c r="B3" s="24" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="29" t="s">
+    <row r="4" spans="1:13" s="27" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A4" s="15" t="s">
         <v>20</v>
       </c>
-      <c r="B4" s="41" t="s">
+      <c r="B4" s="25" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="27" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A5" s="16" t="s">
+        <v>21</v>
+      </c>
+      <c r="B5" s="24" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="27" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A6" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="B6" s="17" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="27" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A7" s="15" t="s">
+        <v>24</v>
+      </c>
+      <c r="B7" s="18" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="27" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A8" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="B8" s="19" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="27" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A9" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="B9" s="18" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="27" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A10" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="B10" s="18" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="27" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A11" s="15" t="s">
+        <v>31</v>
+      </c>
+      <c r="B11" s="5"/>
+      <c r="M11" s="28"/>
+    </row>
+    <row r="12" spans="1:13" s="27" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A12" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="B12" s="29" t="s">
+        <v>63</v>
+      </c>
+      <c r="M12" s="28"/>
+    </row>
+    <row r="13" spans="1:13" s="27" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A13" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="B13" s="30" t="s">
+        <v>64</v>
+      </c>
+      <c r="M13" s="28"/>
+    </row>
+    <row r="14" spans="1:13" s="27" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A14" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="B14" s="30" t="s">
+        <v>66</v>
+      </c>
+      <c r="M14" s="28"/>
+    </row>
+    <row r="15" spans="1:13" s="27" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A15" s="20" t="s">
+        <v>35</v>
+      </c>
+      <c r="B15" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="M15" s="28"/>
+    </row>
+    <row r="16" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A16" s="15" t="s">
+        <v>36</v>
+      </c>
+      <c r="B16" s="17" t="s">
+        <v>91</v>
+      </c>
+      <c r="M16" s="31"/>
+    </row>
+    <row r="17" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A17" s="15" t="s">
+        <v>37</v>
+      </c>
+      <c r="B17" s="17" t="s">
+        <v>96</v>
+      </c>
+      <c r="M17" s="32"/>
+    </row>
+    <row r="18" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A18" s="15" t="s">
+        <v>38</v>
+      </c>
+      <c r="B18" s="19" t="s">
+        <v>65</v>
+      </c>
+      <c r="M18" s="31"/>
+    </row>
+    <row r="19" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A19" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="B19" s="3" t="s">
         <v>98</v>
       </c>
-    </row>
-[...128 lines deleted...]
-      <c r="A20" s="29" t="s">
+      <c r="M19" s="32"/>
+    </row>
+    <row r="20" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A20" s="15" t="s">
         <v>40</v>
       </c>
-      <c r="B20" s="12" t="s">
+      <c r="B20" s="6" t="s">
+        <v>94</v>
+      </c>
+      <c r="M20" s="31"/>
+    </row>
+    <row r="21" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A21" s="15" t="s">
+        <v>41</v>
+      </c>
+      <c r="B21" s="49" t="s">
         <v>97</v>
       </c>
-      <c r="M20" s="10"/>
-[...12 lines deleted...]
-      <c r="B22" s="15"/>
+      <c r="M21" s="32"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="7"/>
+      <c r="B22" s="8"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B21" r:id="rId1" display="na.kairbekova@aspire.gov.kz "/>
-[...2 lines deleted...]
-    <hyperlink ref="B14" r:id="rId4" display="https://stat.gov.kz/en/industries/business-statistics/stat-invest/publications/?year=&amp;period=month&amp;name="/>
+    <hyperlink ref="B12" r:id="rId1"/>
+    <hyperlink ref="B13" r:id="rId2"/>
+    <hyperlink ref="B14" r:id="rId3" display="https://stat.gov.kz/en/industries/business-statistics/stat-invest/publications/?year=&amp;period=month&amp;name="/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId5"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:C18"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="B46" sqref="B46"/>
+      <selection activeCell="B29" sqref="B29"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="4.42578125" style="18" customWidth="1"/>
-[...190 lines deleted...]
-    <col min="16131" max="16384" width="8.85546875" style="18"/>
+    <col min="1" max="1" width="4.42578125" style="11" customWidth="1"/>
+    <col min="2" max="2" width="113.5703125" style="11" customWidth="1"/>
+    <col min="3" max="256" width="8.85546875" style="11"/>
+    <col min="257" max="257" width="4.42578125" style="11" customWidth="1"/>
+    <col min="258" max="258" width="113.5703125" style="11" customWidth="1"/>
+    <col min="259" max="512" width="8.85546875" style="11"/>
+    <col min="513" max="513" width="4.42578125" style="11" customWidth="1"/>
+    <col min="514" max="514" width="113.5703125" style="11" customWidth="1"/>
+    <col min="515" max="768" width="8.85546875" style="11"/>
+    <col min="769" max="769" width="4.42578125" style="11" customWidth="1"/>
+    <col min="770" max="770" width="113.5703125" style="11" customWidth="1"/>
+    <col min="771" max="1024" width="8.85546875" style="11"/>
+    <col min="1025" max="1025" width="4.42578125" style="11" customWidth="1"/>
+    <col min="1026" max="1026" width="113.5703125" style="11" customWidth="1"/>
+    <col min="1027" max="1280" width="8.85546875" style="11"/>
+    <col min="1281" max="1281" width="4.42578125" style="11" customWidth="1"/>
+    <col min="1282" max="1282" width="113.5703125" style="11" customWidth="1"/>
+    <col min="1283" max="1536" width="8.85546875" style="11"/>
+    <col min="1537" max="1537" width="4.42578125" style="11" customWidth="1"/>
+    <col min="1538" max="1538" width="113.5703125" style="11" customWidth="1"/>
+    <col min="1539" max="1792" width="8.85546875" style="11"/>
+    <col min="1793" max="1793" width="4.42578125" style="11" customWidth="1"/>
+    <col min="1794" max="1794" width="113.5703125" style="11" customWidth="1"/>
+    <col min="1795" max="2048" width="8.85546875" style="11"/>
+    <col min="2049" max="2049" width="4.42578125" style="11" customWidth="1"/>
+    <col min="2050" max="2050" width="113.5703125" style="11" customWidth="1"/>
+    <col min="2051" max="2304" width="8.85546875" style="11"/>
+    <col min="2305" max="2305" width="4.42578125" style="11" customWidth="1"/>
+    <col min="2306" max="2306" width="113.5703125" style="11" customWidth="1"/>
+    <col min="2307" max="2560" width="8.85546875" style="11"/>
+    <col min="2561" max="2561" width="4.42578125" style="11" customWidth="1"/>
+    <col min="2562" max="2562" width="113.5703125" style="11" customWidth="1"/>
+    <col min="2563" max="2816" width="8.85546875" style="11"/>
+    <col min="2817" max="2817" width="4.42578125" style="11" customWidth="1"/>
+    <col min="2818" max="2818" width="113.5703125" style="11" customWidth="1"/>
+    <col min="2819" max="3072" width="8.85546875" style="11"/>
+    <col min="3073" max="3073" width="4.42578125" style="11" customWidth="1"/>
+    <col min="3074" max="3074" width="113.5703125" style="11" customWidth="1"/>
+    <col min="3075" max="3328" width="8.85546875" style="11"/>
+    <col min="3329" max="3329" width="4.42578125" style="11" customWidth="1"/>
+    <col min="3330" max="3330" width="113.5703125" style="11" customWidth="1"/>
+    <col min="3331" max="3584" width="8.85546875" style="11"/>
+    <col min="3585" max="3585" width="4.42578125" style="11" customWidth="1"/>
+    <col min="3586" max="3586" width="113.5703125" style="11" customWidth="1"/>
+    <col min="3587" max="3840" width="8.85546875" style="11"/>
+    <col min="3841" max="3841" width="4.42578125" style="11" customWidth="1"/>
+    <col min="3842" max="3842" width="113.5703125" style="11" customWidth="1"/>
+    <col min="3843" max="4096" width="8.85546875" style="11"/>
+    <col min="4097" max="4097" width="4.42578125" style="11" customWidth="1"/>
+    <col min="4098" max="4098" width="113.5703125" style="11" customWidth="1"/>
+    <col min="4099" max="4352" width="8.85546875" style="11"/>
+    <col min="4353" max="4353" width="4.42578125" style="11" customWidth="1"/>
+    <col min="4354" max="4354" width="113.5703125" style="11" customWidth="1"/>
+    <col min="4355" max="4608" width="8.85546875" style="11"/>
+    <col min="4609" max="4609" width="4.42578125" style="11" customWidth="1"/>
+    <col min="4610" max="4610" width="113.5703125" style="11" customWidth="1"/>
+    <col min="4611" max="4864" width="8.85546875" style="11"/>
+    <col min="4865" max="4865" width="4.42578125" style="11" customWidth="1"/>
+    <col min="4866" max="4866" width="113.5703125" style="11" customWidth="1"/>
+    <col min="4867" max="5120" width="8.85546875" style="11"/>
+    <col min="5121" max="5121" width="4.42578125" style="11" customWidth="1"/>
+    <col min="5122" max="5122" width="113.5703125" style="11" customWidth="1"/>
+    <col min="5123" max="5376" width="8.85546875" style="11"/>
+    <col min="5377" max="5377" width="4.42578125" style="11" customWidth="1"/>
+    <col min="5378" max="5378" width="113.5703125" style="11" customWidth="1"/>
+    <col min="5379" max="5632" width="8.85546875" style="11"/>
+    <col min="5633" max="5633" width="4.42578125" style="11" customWidth="1"/>
+    <col min="5634" max="5634" width="113.5703125" style="11" customWidth="1"/>
+    <col min="5635" max="5888" width="8.85546875" style="11"/>
+    <col min="5889" max="5889" width="4.42578125" style="11" customWidth="1"/>
+    <col min="5890" max="5890" width="113.5703125" style="11" customWidth="1"/>
+    <col min="5891" max="6144" width="8.85546875" style="11"/>
+    <col min="6145" max="6145" width="4.42578125" style="11" customWidth="1"/>
+    <col min="6146" max="6146" width="113.5703125" style="11" customWidth="1"/>
+    <col min="6147" max="6400" width="8.85546875" style="11"/>
+    <col min="6401" max="6401" width="4.42578125" style="11" customWidth="1"/>
+    <col min="6402" max="6402" width="113.5703125" style="11" customWidth="1"/>
+    <col min="6403" max="6656" width="8.85546875" style="11"/>
+    <col min="6657" max="6657" width="4.42578125" style="11" customWidth="1"/>
+    <col min="6658" max="6658" width="113.5703125" style="11" customWidth="1"/>
+    <col min="6659" max="6912" width="8.85546875" style="11"/>
+    <col min="6913" max="6913" width="4.42578125" style="11" customWidth="1"/>
+    <col min="6914" max="6914" width="113.5703125" style="11" customWidth="1"/>
+    <col min="6915" max="7168" width="8.85546875" style="11"/>
+    <col min="7169" max="7169" width="4.42578125" style="11" customWidth="1"/>
+    <col min="7170" max="7170" width="113.5703125" style="11" customWidth="1"/>
+    <col min="7171" max="7424" width="8.85546875" style="11"/>
+    <col min="7425" max="7425" width="4.42578125" style="11" customWidth="1"/>
+    <col min="7426" max="7426" width="113.5703125" style="11" customWidth="1"/>
+    <col min="7427" max="7680" width="8.85546875" style="11"/>
+    <col min="7681" max="7681" width="4.42578125" style="11" customWidth="1"/>
+    <col min="7682" max="7682" width="113.5703125" style="11" customWidth="1"/>
+    <col min="7683" max="7936" width="8.85546875" style="11"/>
+    <col min="7937" max="7937" width="4.42578125" style="11" customWidth="1"/>
+    <col min="7938" max="7938" width="113.5703125" style="11" customWidth="1"/>
+    <col min="7939" max="8192" width="8.85546875" style="11"/>
+    <col min="8193" max="8193" width="4.42578125" style="11" customWidth="1"/>
+    <col min="8194" max="8194" width="113.5703125" style="11" customWidth="1"/>
+    <col min="8195" max="8448" width="8.85546875" style="11"/>
+    <col min="8449" max="8449" width="4.42578125" style="11" customWidth="1"/>
+    <col min="8450" max="8450" width="113.5703125" style="11" customWidth="1"/>
+    <col min="8451" max="8704" width="8.85546875" style="11"/>
+    <col min="8705" max="8705" width="4.42578125" style="11" customWidth="1"/>
+    <col min="8706" max="8706" width="113.5703125" style="11" customWidth="1"/>
+    <col min="8707" max="8960" width="8.85546875" style="11"/>
+    <col min="8961" max="8961" width="4.42578125" style="11" customWidth="1"/>
+    <col min="8962" max="8962" width="113.5703125" style="11" customWidth="1"/>
+    <col min="8963" max="9216" width="8.85546875" style="11"/>
+    <col min="9217" max="9217" width="4.42578125" style="11" customWidth="1"/>
+    <col min="9218" max="9218" width="113.5703125" style="11" customWidth="1"/>
+    <col min="9219" max="9472" width="8.85546875" style="11"/>
+    <col min="9473" max="9473" width="4.42578125" style="11" customWidth="1"/>
+    <col min="9474" max="9474" width="113.5703125" style="11" customWidth="1"/>
+    <col min="9475" max="9728" width="8.85546875" style="11"/>
+    <col min="9729" max="9729" width="4.42578125" style="11" customWidth="1"/>
+    <col min="9730" max="9730" width="113.5703125" style="11" customWidth="1"/>
+    <col min="9731" max="9984" width="8.85546875" style="11"/>
+    <col min="9985" max="9985" width="4.42578125" style="11" customWidth="1"/>
+    <col min="9986" max="9986" width="113.5703125" style="11" customWidth="1"/>
+    <col min="9987" max="10240" width="8.85546875" style="11"/>
+    <col min="10241" max="10241" width="4.42578125" style="11" customWidth="1"/>
+    <col min="10242" max="10242" width="113.5703125" style="11" customWidth="1"/>
+    <col min="10243" max="10496" width="8.85546875" style="11"/>
+    <col min="10497" max="10497" width="4.42578125" style="11" customWidth="1"/>
+    <col min="10498" max="10498" width="113.5703125" style="11" customWidth="1"/>
+    <col min="10499" max="10752" width="8.85546875" style="11"/>
+    <col min="10753" max="10753" width="4.42578125" style="11" customWidth="1"/>
+    <col min="10754" max="10754" width="113.5703125" style="11" customWidth="1"/>
+    <col min="10755" max="11008" width="8.85546875" style="11"/>
+    <col min="11009" max="11009" width="4.42578125" style="11" customWidth="1"/>
+    <col min="11010" max="11010" width="113.5703125" style="11" customWidth="1"/>
+    <col min="11011" max="11264" width="8.85546875" style="11"/>
+    <col min="11265" max="11265" width="4.42578125" style="11" customWidth="1"/>
+    <col min="11266" max="11266" width="113.5703125" style="11" customWidth="1"/>
+    <col min="11267" max="11520" width="8.85546875" style="11"/>
+    <col min="11521" max="11521" width="4.42578125" style="11" customWidth="1"/>
+    <col min="11522" max="11522" width="113.5703125" style="11" customWidth="1"/>
+    <col min="11523" max="11776" width="8.85546875" style="11"/>
+    <col min="11777" max="11777" width="4.42578125" style="11" customWidth="1"/>
+    <col min="11778" max="11778" width="113.5703125" style="11" customWidth="1"/>
+    <col min="11779" max="12032" width="8.85546875" style="11"/>
+    <col min="12033" max="12033" width="4.42578125" style="11" customWidth="1"/>
+    <col min="12034" max="12034" width="113.5703125" style="11" customWidth="1"/>
+    <col min="12035" max="12288" width="8.85546875" style="11"/>
+    <col min="12289" max="12289" width="4.42578125" style="11" customWidth="1"/>
+    <col min="12290" max="12290" width="113.5703125" style="11" customWidth="1"/>
+    <col min="12291" max="12544" width="8.85546875" style="11"/>
+    <col min="12545" max="12545" width="4.42578125" style="11" customWidth="1"/>
+    <col min="12546" max="12546" width="113.5703125" style="11" customWidth="1"/>
+    <col min="12547" max="12800" width="8.85546875" style="11"/>
+    <col min="12801" max="12801" width="4.42578125" style="11" customWidth="1"/>
+    <col min="12802" max="12802" width="113.5703125" style="11" customWidth="1"/>
+    <col min="12803" max="13056" width="8.85546875" style="11"/>
+    <col min="13057" max="13057" width="4.42578125" style="11" customWidth="1"/>
+    <col min="13058" max="13058" width="113.5703125" style="11" customWidth="1"/>
+    <col min="13059" max="13312" width="8.85546875" style="11"/>
+    <col min="13313" max="13313" width="4.42578125" style="11" customWidth="1"/>
+    <col min="13314" max="13314" width="113.5703125" style="11" customWidth="1"/>
+    <col min="13315" max="13568" width="8.85546875" style="11"/>
+    <col min="13569" max="13569" width="4.42578125" style="11" customWidth="1"/>
+    <col min="13570" max="13570" width="113.5703125" style="11" customWidth="1"/>
+    <col min="13571" max="13824" width="8.85546875" style="11"/>
+    <col min="13825" max="13825" width="4.42578125" style="11" customWidth="1"/>
+    <col min="13826" max="13826" width="113.5703125" style="11" customWidth="1"/>
+    <col min="13827" max="14080" width="8.85546875" style="11"/>
+    <col min="14081" max="14081" width="4.42578125" style="11" customWidth="1"/>
+    <col min="14082" max="14082" width="113.5703125" style="11" customWidth="1"/>
+    <col min="14083" max="14336" width="8.85546875" style="11"/>
+    <col min="14337" max="14337" width="4.42578125" style="11" customWidth="1"/>
+    <col min="14338" max="14338" width="113.5703125" style="11" customWidth="1"/>
+    <col min="14339" max="14592" width="8.85546875" style="11"/>
+    <col min="14593" max="14593" width="4.42578125" style="11" customWidth="1"/>
+    <col min="14594" max="14594" width="113.5703125" style="11" customWidth="1"/>
+    <col min="14595" max="14848" width="8.85546875" style="11"/>
+    <col min="14849" max="14849" width="4.42578125" style="11" customWidth="1"/>
+    <col min="14850" max="14850" width="113.5703125" style="11" customWidth="1"/>
+    <col min="14851" max="15104" width="8.85546875" style="11"/>
+    <col min="15105" max="15105" width="4.42578125" style="11" customWidth="1"/>
+    <col min="15106" max="15106" width="113.5703125" style="11" customWidth="1"/>
+    <col min="15107" max="15360" width="8.85546875" style="11"/>
+    <col min="15361" max="15361" width="4.42578125" style="11" customWidth="1"/>
+    <col min="15362" max="15362" width="113.5703125" style="11" customWidth="1"/>
+    <col min="15363" max="15616" width="8.85546875" style="11"/>
+    <col min="15617" max="15617" width="4.42578125" style="11" customWidth="1"/>
+    <col min="15618" max="15618" width="113.5703125" style="11" customWidth="1"/>
+    <col min="15619" max="15872" width="8.85546875" style="11"/>
+    <col min="15873" max="15873" width="4.42578125" style="11" customWidth="1"/>
+    <col min="15874" max="15874" width="113.5703125" style="11" customWidth="1"/>
+    <col min="15875" max="16128" width="8.85546875" style="11"/>
+    <col min="16129" max="16129" width="4.42578125" style="11" customWidth="1"/>
+    <col min="16130" max="16130" width="113.5703125" style="11" customWidth="1"/>
+    <col min="16131" max="16384" width="8.85546875" style="11"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:3" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-      <c r="B6" s="36" t="s">
+    <row r="2" spans="1:3">
+      <c r="B2" s="10"/>
+    </row>
+    <row r="6" spans="1:3">
+      <c r="A6" s="26"/>
+      <c r="B6" s="21" t="s">
         <v>43</v>
       </c>
-      <c r="C6" s="37"/>
-[...3 lines deleted...]
-      <c r="B7" s="36" t="s">
+      <c r="C6" s="22"/>
+    </row>
+    <row r="7" spans="1:3">
+      <c r="A7" s="26"/>
+      <c r="B7" s="21" t="s">
         <v>44</v>
       </c>
-      <c r="C7" s="37"/>
-[...3 lines deleted...]
-      <c r="B8" s="36" t="s">
+      <c r="C7" s="22"/>
+    </row>
+    <row r="8" spans="1:3">
+      <c r="A8" s="26"/>
+      <c r="B8" s="21" t="s">
         <v>45</v>
       </c>
-      <c r="C8" s="37"/>
-[...3 lines deleted...]
-      <c r="B9" s="36" t="s">
+      <c r="C8" s="22"/>
+    </row>
+    <row r="9" spans="1:3">
+      <c r="A9" s="26"/>
+      <c r="B9" s="21" t="s">
         <v>46</v>
       </c>
-      <c r="C9" s="37"/>
-[...3 lines deleted...]
-      <c r="B10" s="36" t="s">
+      <c r="C9" s="22"/>
+    </row>
+    <row r="10" spans="1:3">
+      <c r="A10" s="26"/>
+      <c r="B10" s="21" t="s">
         <v>47</v>
       </c>
-      <c r="C10" s="37"/>
-[...3 lines deleted...]
-      <c r="B11" s="38" t="s">
+      <c r="C10" s="22"/>
+    </row>
+    <row r="11" spans="1:3">
+      <c r="A11" s="26"/>
+      <c r="B11" s="23" t="s">
         <v>48</v>
       </c>
-      <c r="C11" s="37"/>
-[...32 lines deleted...]
-      <c r="B18" s="19"/>
+      <c r="C11" s="22"/>
+    </row>
+    <row r="12" spans="1:3">
+      <c r="A12" s="50"/>
+      <c r="B12" s="50"/>
+      <c r="C12" s="22"/>
+    </row>
+    <row r="13" spans="1:3">
+      <c r="A13" s="50"/>
+      <c r="B13" s="50"/>
+      <c r="C13" s="22"/>
+    </row>
+    <row r="14" spans="1:3">
+      <c r="A14" s="50"/>
+      <c r="B14" s="50"/>
+      <c r="C14" s="22"/>
+    </row>
+    <row r="15" spans="1:3">
+      <c r="A15" s="50"/>
+      <c r="B15" s="50"/>
+      <c r="C15" s="26"/>
+    </row>
+    <row r="16" spans="1:3">
+      <c r="A16" s="51"/>
+      <c r="B16" s="51"/>
+      <c r="C16" s="51"/>
+    </row>
+    <row r="17" spans="2:2">
+      <c r="B17" s="33" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="18" spans="2:2">
+      <c r="B18" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="A15:B15"/>
     <mergeCell ref="A16:C16"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M31"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="J38" sqref="J38"/>
+      <selection activeCell="I31" sqref="I31"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="13.9" customHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="13.9" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="13.42578125" style="18" customWidth="1"/>
-[...642 lines deleted...]
-    <col min="16142" max="16384" width="9.140625" style="18"/>
+    <col min="1" max="1" width="13.42578125" style="34" customWidth="1"/>
+    <col min="2" max="2" width="9.85546875" style="34" customWidth="1"/>
+    <col min="3" max="3" width="9.5703125" style="34" customWidth="1"/>
+    <col min="4" max="4" width="10" style="34" customWidth="1"/>
+    <col min="5" max="5" width="9.85546875" style="34" customWidth="1"/>
+    <col min="6" max="6" width="10.28515625" style="34" customWidth="1"/>
+    <col min="7" max="7" width="10.42578125" style="34" customWidth="1"/>
+    <col min="8" max="8" width="10.5703125" style="34" customWidth="1"/>
+    <col min="9" max="9" width="10.7109375" style="34" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="11.7109375" style="34" customWidth="1"/>
+    <col min="11" max="11" width="11" style="34" customWidth="1"/>
+    <col min="12" max="12" width="11.28515625" style="34" customWidth="1"/>
+    <col min="13" max="13" width="10.7109375" style="34" customWidth="1"/>
+    <col min="14" max="256" width="9.140625" style="34"/>
+    <col min="257" max="257" width="13.42578125" style="34" customWidth="1"/>
+    <col min="258" max="258" width="9.140625" style="34"/>
+    <col min="259" max="259" width="9.5703125" style="34" customWidth="1"/>
+    <col min="260" max="264" width="9.140625" style="34"/>
+    <col min="265" max="265" width="10.7109375" style="34" bestFit="1" customWidth="1"/>
+    <col min="266" max="266" width="11.7109375" style="34" customWidth="1"/>
+    <col min="267" max="267" width="11" style="34" customWidth="1"/>
+    <col min="268" max="268" width="11.28515625" style="34" customWidth="1"/>
+    <col min="269" max="269" width="10.7109375" style="34" customWidth="1"/>
+    <col min="270" max="512" width="9.140625" style="34"/>
+    <col min="513" max="513" width="13.42578125" style="34" customWidth="1"/>
+    <col min="514" max="514" width="9.140625" style="34"/>
+    <col min="515" max="515" width="9.5703125" style="34" customWidth="1"/>
+    <col min="516" max="520" width="9.140625" style="34"/>
+    <col min="521" max="521" width="10.7109375" style="34" bestFit="1" customWidth="1"/>
+    <col min="522" max="522" width="11.7109375" style="34" customWidth="1"/>
+    <col min="523" max="523" width="11" style="34" customWidth="1"/>
+    <col min="524" max="524" width="11.28515625" style="34" customWidth="1"/>
+    <col min="525" max="525" width="10.7109375" style="34" customWidth="1"/>
+    <col min="526" max="768" width="9.140625" style="34"/>
+    <col min="769" max="769" width="13.42578125" style="34" customWidth="1"/>
+    <col min="770" max="770" width="9.140625" style="34"/>
+    <col min="771" max="771" width="9.5703125" style="34" customWidth="1"/>
+    <col min="772" max="776" width="9.140625" style="34"/>
+    <col min="777" max="777" width="10.7109375" style="34" bestFit="1" customWidth="1"/>
+    <col min="778" max="778" width="11.7109375" style="34" customWidth="1"/>
+    <col min="779" max="779" width="11" style="34" customWidth="1"/>
+    <col min="780" max="780" width="11.28515625" style="34" customWidth="1"/>
+    <col min="781" max="781" width="10.7109375" style="34" customWidth="1"/>
+    <col min="782" max="1024" width="9.140625" style="34"/>
+    <col min="1025" max="1025" width="13.42578125" style="34" customWidth="1"/>
+    <col min="1026" max="1026" width="9.140625" style="34"/>
+    <col min="1027" max="1027" width="9.5703125" style="34" customWidth="1"/>
+    <col min="1028" max="1032" width="9.140625" style="34"/>
+    <col min="1033" max="1033" width="10.7109375" style="34" bestFit="1" customWidth="1"/>
+    <col min="1034" max="1034" width="11.7109375" style="34" customWidth="1"/>
+    <col min="1035" max="1035" width="11" style="34" customWidth="1"/>
+    <col min="1036" max="1036" width="11.28515625" style="34" customWidth="1"/>
+    <col min="1037" max="1037" width="10.7109375" style="34" customWidth="1"/>
+    <col min="1038" max="1280" width="9.140625" style="34"/>
+    <col min="1281" max="1281" width="13.42578125" style="34" customWidth="1"/>
+    <col min="1282" max="1282" width="9.140625" style="34"/>
+    <col min="1283" max="1283" width="9.5703125" style="34" customWidth="1"/>
+    <col min="1284" max="1288" width="9.140625" style="34"/>
+    <col min="1289" max="1289" width="10.7109375" style="34" bestFit="1" customWidth="1"/>
+    <col min="1290" max="1290" width="11.7109375" style="34" customWidth="1"/>
+    <col min="1291" max="1291" width="11" style="34" customWidth="1"/>
+    <col min="1292" max="1292" width="11.28515625" style="34" customWidth="1"/>
+    <col min="1293" max="1293" width="10.7109375" style="34" customWidth="1"/>
+    <col min="1294" max="1536" width="9.140625" style="34"/>
+    <col min="1537" max="1537" width="13.42578125" style="34" customWidth="1"/>
+    <col min="1538" max="1538" width="9.140625" style="34"/>
+    <col min="1539" max="1539" width="9.5703125" style="34" customWidth="1"/>
+    <col min="1540" max="1544" width="9.140625" style="34"/>
+    <col min="1545" max="1545" width="10.7109375" style="34" bestFit="1" customWidth="1"/>
+    <col min="1546" max="1546" width="11.7109375" style="34" customWidth="1"/>
+    <col min="1547" max="1547" width="11" style="34" customWidth="1"/>
+    <col min="1548" max="1548" width="11.28515625" style="34" customWidth="1"/>
+    <col min="1549" max="1549" width="10.7109375" style="34" customWidth="1"/>
+    <col min="1550" max="1792" width="9.140625" style="34"/>
+    <col min="1793" max="1793" width="13.42578125" style="34" customWidth="1"/>
+    <col min="1794" max="1794" width="9.140625" style="34"/>
+    <col min="1795" max="1795" width="9.5703125" style="34" customWidth="1"/>
+    <col min="1796" max="1800" width="9.140625" style="34"/>
+    <col min="1801" max="1801" width="10.7109375" style="34" bestFit="1" customWidth="1"/>
+    <col min="1802" max="1802" width="11.7109375" style="34" customWidth="1"/>
+    <col min="1803" max="1803" width="11" style="34" customWidth="1"/>
+    <col min="1804" max="1804" width="11.28515625" style="34" customWidth="1"/>
+    <col min="1805" max="1805" width="10.7109375" style="34" customWidth="1"/>
+    <col min="1806" max="2048" width="9.140625" style="34"/>
+    <col min="2049" max="2049" width="13.42578125" style="34" customWidth="1"/>
+    <col min="2050" max="2050" width="9.140625" style="34"/>
+    <col min="2051" max="2051" width="9.5703125" style="34" customWidth="1"/>
+    <col min="2052" max="2056" width="9.140625" style="34"/>
+    <col min="2057" max="2057" width="10.7109375" style="34" bestFit="1" customWidth="1"/>
+    <col min="2058" max="2058" width="11.7109375" style="34" customWidth="1"/>
+    <col min="2059" max="2059" width="11" style="34" customWidth="1"/>
+    <col min="2060" max="2060" width="11.28515625" style="34" customWidth="1"/>
+    <col min="2061" max="2061" width="10.7109375" style="34" customWidth="1"/>
+    <col min="2062" max="2304" width="9.140625" style="34"/>
+    <col min="2305" max="2305" width="13.42578125" style="34" customWidth="1"/>
+    <col min="2306" max="2306" width="9.140625" style="34"/>
+    <col min="2307" max="2307" width="9.5703125" style="34" customWidth="1"/>
+    <col min="2308" max="2312" width="9.140625" style="34"/>
+    <col min="2313" max="2313" width="10.7109375" style="34" bestFit="1" customWidth="1"/>
+    <col min="2314" max="2314" width="11.7109375" style="34" customWidth="1"/>
+    <col min="2315" max="2315" width="11" style="34" customWidth="1"/>
+    <col min="2316" max="2316" width="11.28515625" style="34" customWidth="1"/>
+    <col min="2317" max="2317" width="10.7109375" style="34" customWidth="1"/>
+    <col min="2318" max="2560" width="9.140625" style="34"/>
+    <col min="2561" max="2561" width="13.42578125" style="34" customWidth="1"/>
+    <col min="2562" max="2562" width="9.140625" style="34"/>
+    <col min="2563" max="2563" width="9.5703125" style="34" customWidth="1"/>
+    <col min="2564" max="2568" width="9.140625" style="34"/>
+    <col min="2569" max="2569" width="10.7109375" style="34" bestFit="1" customWidth="1"/>
+    <col min="2570" max="2570" width="11.7109375" style="34" customWidth="1"/>
+    <col min="2571" max="2571" width="11" style="34" customWidth="1"/>
+    <col min="2572" max="2572" width="11.28515625" style="34" customWidth="1"/>
+    <col min="2573" max="2573" width="10.7109375" style="34" customWidth="1"/>
+    <col min="2574" max="2816" width="9.140625" style="34"/>
+    <col min="2817" max="2817" width="13.42578125" style="34" customWidth="1"/>
+    <col min="2818" max="2818" width="9.140625" style="34"/>
+    <col min="2819" max="2819" width="9.5703125" style="34" customWidth="1"/>
+    <col min="2820" max="2824" width="9.140625" style="34"/>
+    <col min="2825" max="2825" width="10.7109375" style="34" bestFit="1" customWidth="1"/>
+    <col min="2826" max="2826" width="11.7109375" style="34" customWidth="1"/>
+    <col min="2827" max="2827" width="11" style="34" customWidth="1"/>
+    <col min="2828" max="2828" width="11.28515625" style="34" customWidth="1"/>
+    <col min="2829" max="2829" width="10.7109375" style="34" customWidth="1"/>
+    <col min="2830" max="3072" width="9.140625" style="34"/>
+    <col min="3073" max="3073" width="13.42578125" style="34" customWidth="1"/>
+    <col min="3074" max="3074" width="9.140625" style="34"/>
+    <col min="3075" max="3075" width="9.5703125" style="34" customWidth="1"/>
+    <col min="3076" max="3080" width="9.140625" style="34"/>
+    <col min="3081" max="3081" width="10.7109375" style="34" bestFit="1" customWidth="1"/>
+    <col min="3082" max="3082" width="11.7109375" style="34" customWidth="1"/>
+    <col min="3083" max="3083" width="11" style="34" customWidth="1"/>
+    <col min="3084" max="3084" width="11.28515625" style="34" customWidth="1"/>
+    <col min="3085" max="3085" width="10.7109375" style="34" customWidth="1"/>
+    <col min="3086" max="3328" width="9.140625" style="34"/>
+    <col min="3329" max="3329" width="13.42578125" style="34" customWidth="1"/>
+    <col min="3330" max="3330" width="9.140625" style="34"/>
+    <col min="3331" max="3331" width="9.5703125" style="34" customWidth="1"/>
+    <col min="3332" max="3336" width="9.140625" style="34"/>
+    <col min="3337" max="3337" width="10.7109375" style="34" bestFit="1" customWidth="1"/>
+    <col min="3338" max="3338" width="11.7109375" style="34" customWidth="1"/>
+    <col min="3339" max="3339" width="11" style="34" customWidth="1"/>
+    <col min="3340" max="3340" width="11.28515625" style="34" customWidth="1"/>
+    <col min="3341" max="3341" width="10.7109375" style="34" customWidth="1"/>
+    <col min="3342" max="3584" width="9.140625" style="34"/>
+    <col min="3585" max="3585" width="13.42578125" style="34" customWidth="1"/>
+    <col min="3586" max="3586" width="9.140625" style="34"/>
+    <col min="3587" max="3587" width="9.5703125" style="34" customWidth="1"/>
+    <col min="3588" max="3592" width="9.140625" style="34"/>
+    <col min="3593" max="3593" width="10.7109375" style="34" bestFit="1" customWidth="1"/>
+    <col min="3594" max="3594" width="11.7109375" style="34" customWidth="1"/>
+    <col min="3595" max="3595" width="11" style="34" customWidth="1"/>
+    <col min="3596" max="3596" width="11.28515625" style="34" customWidth="1"/>
+    <col min="3597" max="3597" width="10.7109375" style="34" customWidth="1"/>
+    <col min="3598" max="3840" width="9.140625" style="34"/>
+    <col min="3841" max="3841" width="13.42578125" style="34" customWidth="1"/>
+    <col min="3842" max="3842" width="9.140625" style="34"/>
+    <col min="3843" max="3843" width="9.5703125" style="34" customWidth="1"/>
+    <col min="3844" max="3848" width="9.140625" style="34"/>
+    <col min="3849" max="3849" width="10.7109375" style="34" bestFit="1" customWidth="1"/>
+    <col min="3850" max="3850" width="11.7109375" style="34" customWidth="1"/>
+    <col min="3851" max="3851" width="11" style="34" customWidth="1"/>
+    <col min="3852" max="3852" width="11.28515625" style="34" customWidth="1"/>
+    <col min="3853" max="3853" width="10.7109375" style="34" customWidth="1"/>
+    <col min="3854" max="4096" width="9.140625" style="34"/>
+    <col min="4097" max="4097" width="13.42578125" style="34" customWidth="1"/>
+    <col min="4098" max="4098" width="9.140625" style="34"/>
+    <col min="4099" max="4099" width="9.5703125" style="34" customWidth="1"/>
+    <col min="4100" max="4104" width="9.140625" style="34"/>
+    <col min="4105" max="4105" width="10.7109375" style="34" bestFit="1" customWidth="1"/>
+    <col min="4106" max="4106" width="11.7109375" style="34" customWidth="1"/>
+    <col min="4107" max="4107" width="11" style="34" customWidth="1"/>
+    <col min="4108" max="4108" width="11.28515625" style="34" customWidth="1"/>
+    <col min="4109" max="4109" width="10.7109375" style="34" customWidth="1"/>
+    <col min="4110" max="4352" width="9.140625" style="34"/>
+    <col min="4353" max="4353" width="13.42578125" style="34" customWidth="1"/>
+    <col min="4354" max="4354" width="9.140625" style="34"/>
+    <col min="4355" max="4355" width="9.5703125" style="34" customWidth="1"/>
+    <col min="4356" max="4360" width="9.140625" style="34"/>
+    <col min="4361" max="4361" width="10.7109375" style="34" bestFit="1" customWidth="1"/>
+    <col min="4362" max="4362" width="11.7109375" style="34" customWidth="1"/>
+    <col min="4363" max="4363" width="11" style="34" customWidth="1"/>
+    <col min="4364" max="4364" width="11.28515625" style="34" customWidth="1"/>
+    <col min="4365" max="4365" width="10.7109375" style="34" customWidth="1"/>
+    <col min="4366" max="4608" width="9.140625" style="34"/>
+    <col min="4609" max="4609" width="13.42578125" style="34" customWidth="1"/>
+    <col min="4610" max="4610" width="9.140625" style="34"/>
+    <col min="4611" max="4611" width="9.5703125" style="34" customWidth="1"/>
+    <col min="4612" max="4616" width="9.140625" style="34"/>
+    <col min="4617" max="4617" width="10.7109375" style="34" bestFit="1" customWidth="1"/>
+    <col min="4618" max="4618" width="11.7109375" style="34" customWidth="1"/>
+    <col min="4619" max="4619" width="11" style="34" customWidth="1"/>
+    <col min="4620" max="4620" width="11.28515625" style="34" customWidth="1"/>
+    <col min="4621" max="4621" width="10.7109375" style="34" customWidth="1"/>
+    <col min="4622" max="4864" width="9.140625" style="34"/>
+    <col min="4865" max="4865" width="13.42578125" style="34" customWidth="1"/>
+    <col min="4866" max="4866" width="9.140625" style="34"/>
+    <col min="4867" max="4867" width="9.5703125" style="34" customWidth="1"/>
+    <col min="4868" max="4872" width="9.140625" style="34"/>
+    <col min="4873" max="4873" width="10.7109375" style="34" bestFit="1" customWidth="1"/>
+    <col min="4874" max="4874" width="11.7109375" style="34" customWidth="1"/>
+    <col min="4875" max="4875" width="11" style="34" customWidth="1"/>
+    <col min="4876" max="4876" width="11.28515625" style="34" customWidth="1"/>
+    <col min="4877" max="4877" width="10.7109375" style="34" customWidth="1"/>
+    <col min="4878" max="5120" width="9.140625" style="34"/>
+    <col min="5121" max="5121" width="13.42578125" style="34" customWidth="1"/>
+    <col min="5122" max="5122" width="9.140625" style="34"/>
+    <col min="5123" max="5123" width="9.5703125" style="34" customWidth="1"/>
+    <col min="5124" max="5128" width="9.140625" style="34"/>
+    <col min="5129" max="5129" width="10.7109375" style="34" bestFit="1" customWidth="1"/>
+    <col min="5130" max="5130" width="11.7109375" style="34" customWidth="1"/>
+    <col min="5131" max="5131" width="11" style="34" customWidth="1"/>
+    <col min="5132" max="5132" width="11.28515625" style="34" customWidth="1"/>
+    <col min="5133" max="5133" width="10.7109375" style="34" customWidth="1"/>
+    <col min="5134" max="5376" width="9.140625" style="34"/>
+    <col min="5377" max="5377" width="13.42578125" style="34" customWidth="1"/>
+    <col min="5378" max="5378" width="9.140625" style="34"/>
+    <col min="5379" max="5379" width="9.5703125" style="34" customWidth="1"/>
+    <col min="5380" max="5384" width="9.140625" style="34"/>
+    <col min="5385" max="5385" width="10.7109375" style="34" bestFit="1" customWidth="1"/>
+    <col min="5386" max="5386" width="11.7109375" style="34" customWidth="1"/>
+    <col min="5387" max="5387" width="11" style="34" customWidth="1"/>
+    <col min="5388" max="5388" width="11.28515625" style="34" customWidth="1"/>
+    <col min="5389" max="5389" width="10.7109375" style="34" customWidth="1"/>
+    <col min="5390" max="5632" width="9.140625" style="34"/>
+    <col min="5633" max="5633" width="13.42578125" style="34" customWidth="1"/>
+    <col min="5634" max="5634" width="9.140625" style="34"/>
+    <col min="5635" max="5635" width="9.5703125" style="34" customWidth="1"/>
+    <col min="5636" max="5640" width="9.140625" style="34"/>
+    <col min="5641" max="5641" width="10.7109375" style="34" bestFit="1" customWidth="1"/>
+    <col min="5642" max="5642" width="11.7109375" style="34" customWidth="1"/>
+    <col min="5643" max="5643" width="11" style="34" customWidth="1"/>
+    <col min="5644" max="5644" width="11.28515625" style="34" customWidth="1"/>
+    <col min="5645" max="5645" width="10.7109375" style="34" customWidth="1"/>
+    <col min="5646" max="5888" width="9.140625" style="34"/>
+    <col min="5889" max="5889" width="13.42578125" style="34" customWidth="1"/>
+    <col min="5890" max="5890" width="9.140625" style="34"/>
+    <col min="5891" max="5891" width="9.5703125" style="34" customWidth="1"/>
+    <col min="5892" max="5896" width="9.140625" style="34"/>
+    <col min="5897" max="5897" width="10.7109375" style="34" bestFit="1" customWidth="1"/>
+    <col min="5898" max="5898" width="11.7109375" style="34" customWidth="1"/>
+    <col min="5899" max="5899" width="11" style="34" customWidth="1"/>
+    <col min="5900" max="5900" width="11.28515625" style="34" customWidth="1"/>
+    <col min="5901" max="5901" width="10.7109375" style="34" customWidth="1"/>
+    <col min="5902" max="6144" width="9.140625" style="34"/>
+    <col min="6145" max="6145" width="13.42578125" style="34" customWidth="1"/>
+    <col min="6146" max="6146" width="9.140625" style="34"/>
+    <col min="6147" max="6147" width="9.5703125" style="34" customWidth="1"/>
+    <col min="6148" max="6152" width="9.140625" style="34"/>
+    <col min="6153" max="6153" width="10.7109375" style="34" bestFit="1" customWidth="1"/>
+    <col min="6154" max="6154" width="11.7109375" style="34" customWidth="1"/>
+    <col min="6155" max="6155" width="11" style="34" customWidth="1"/>
+    <col min="6156" max="6156" width="11.28515625" style="34" customWidth="1"/>
+    <col min="6157" max="6157" width="10.7109375" style="34" customWidth="1"/>
+    <col min="6158" max="6400" width="9.140625" style="34"/>
+    <col min="6401" max="6401" width="13.42578125" style="34" customWidth="1"/>
+    <col min="6402" max="6402" width="9.140625" style="34"/>
+    <col min="6403" max="6403" width="9.5703125" style="34" customWidth="1"/>
+    <col min="6404" max="6408" width="9.140625" style="34"/>
+    <col min="6409" max="6409" width="10.7109375" style="34" bestFit="1" customWidth="1"/>
+    <col min="6410" max="6410" width="11.7109375" style="34" customWidth="1"/>
+    <col min="6411" max="6411" width="11" style="34" customWidth="1"/>
+    <col min="6412" max="6412" width="11.28515625" style="34" customWidth="1"/>
+    <col min="6413" max="6413" width="10.7109375" style="34" customWidth="1"/>
+    <col min="6414" max="6656" width="9.140625" style="34"/>
+    <col min="6657" max="6657" width="13.42578125" style="34" customWidth="1"/>
+    <col min="6658" max="6658" width="9.140625" style="34"/>
+    <col min="6659" max="6659" width="9.5703125" style="34" customWidth="1"/>
+    <col min="6660" max="6664" width="9.140625" style="34"/>
+    <col min="6665" max="6665" width="10.7109375" style="34" bestFit="1" customWidth="1"/>
+    <col min="6666" max="6666" width="11.7109375" style="34" customWidth="1"/>
+    <col min="6667" max="6667" width="11" style="34" customWidth="1"/>
+    <col min="6668" max="6668" width="11.28515625" style="34" customWidth="1"/>
+    <col min="6669" max="6669" width="10.7109375" style="34" customWidth="1"/>
+    <col min="6670" max="6912" width="9.140625" style="34"/>
+    <col min="6913" max="6913" width="13.42578125" style="34" customWidth="1"/>
+    <col min="6914" max="6914" width="9.140625" style="34"/>
+    <col min="6915" max="6915" width="9.5703125" style="34" customWidth="1"/>
+    <col min="6916" max="6920" width="9.140625" style="34"/>
+    <col min="6921" max="6921" width="10.7109375" style="34" bestFit="1" customWidth="1"/>
+    <col min="6922" max="6922" width="11.7109375" style="34" customWidth="1"/>
+    <col min="6923" max="6923" width="11" style="34" customWidth="1"/>
+    <col min="6924" max="6924" width="11.28515625" style="34" customWidth="1"/>
+    <col min="6925" max="6925" width="10.7109375" style="34" customWidth="1"/>
+    <col min="6926" max="7168" width="9.140625" style="34"/>
+    <col min="7169" max="7169" width="13.42578125" style="34" customWidth="1"/>
+    <col min="7170" max="7170" width="9.140625" style="34"/>
+    <col min="7171" max="7171" width="9.5703125" style="34" customWidth="1"/>
+    <col min="7172" max="7176" width="9.140625" style="34"/>
+    <col min="7177" max="7177" width="10.7109375" style="34" bestFit="1" customWidth="1"/>
+    <col min="7178" max="7178" width="11.7109375" style="34" customWidth="1"/>
+    <col min="7179" max="7179" width="11" style="34" customWidth="1"/>
+    <col min="7180" max="7180" width="11.28515625" style="34" customWidth="1"/>
+    <col min="7181" max="7181" width="10.7109375" style="34" customWidth="1"/>
+    <col min="7182" max="7424" width="9.140625" style="34"/>
+    <col min="7425" max="7425" width="13.42578125" style="34" customWidth="1"/>
+    <col min="7426" max="7426" width="9.140625" style="34"/>
+    <col min="7427" max="7427" width="9.5703125" style="34" customWidth="1"/>
+    <col min="7428" max="7432" width="9.140625" style="34"/>
+    <col min="7433" max="7433" width="10.7109375" style="34" bestFit="1" customWidth="1"/>
+    <col min="7434" max="7434" width="11.7109375" style="34" customWidth="1"/>
+    <col min="7435" max="7435" width="11" style="34" customWidth="1"/>
+    <col min="7436" max="7436" width="11.28515625" style="34" customWidth="1"/>
+    <col min="7437" max="7437" width="10.7109375" style="34" customWidth="1"/>
+    <col min="7438" max="7680" width="9.140625" style="34"/>
+    <col min="7681" max="7681" width="13.42578125" style="34" customWidth="1"/>
+    <col min="7682" max="7682" width="9.140625" style="34"/>
+    <col min="7683" max="7683" width="9.5703125" style="34" customWidth="1"/>
+    <col min="7684" max="7688" width="9.140625" style="34"/>
+    <col min="7689" max="7689" width="10.7109375" style="34" bestFit="1" customWidth="1"/>
+    <col min="7690" max="7690" width="11.7109375" style="34" customWidth="1"/>
+    <col min="7691" max="7691" width="11" style="34" customWidth="1"/>
+    <col min="7692" max="7692" width="11.28515625" style="34" customWidth="1"/>
+    <col min="7693" max="7693" width="10.7109375" style="34" customWidth="1"/>
+    <col min="7694" max="7936" width="9.140625" style="34"/>
+    <col min="7937" max="7937" width="13.42578125" style="34" customWidth="1"/>
+    <col min="7938" max="7938" width="9.140625" style="34"/>
+    <col min="7939" max="7939" width="9.5703125" style="34" customWidth="1"/>
+    <col min="7940" max="7944" width="9.140625" style="34"/>
+    <col min="7945" max="7945" width="10.7109375" style="34" bestFit="1" customWidth="1"/>
+    <col min="7946" max="7946" width="11.7109375" style="34" customWidth="1"/>
+    <col min="7947" max="7947" width="11" style="34" customWidth="1"/>
+    <col min="7948" max="7948" width="11.28515625" style="34" customWidth="1"/>
+    <col min="7949" max="7949" width="10.7109375" style="34" customWidth="1"/>
+    <col min="7950" max="8192" width="9.140625" style="34"/>
+    <col min="8193" max="8193" width="13.42578125" style="34" customWidth="1"/>
+    <col min="8194" max="8194" width="9.140625" style="34"/>
+    <col min="8195" max="8195" width="9.5703125" style="34" customWidth="1"/>
+    <col min="8196" max="8200" width="9.140625" style="34"/>
+    <col min="8201" max="8201" width="10.7109375" style="34" bestFit="1" customWidth="1"/>
+    <col min="8202" max="8202" width="11.7109375" style="34" customWidth="1"/>
+    <col min="8203" max="8203" width="11" style="34" customWidth="1"/>
+    <col min="8204" max="8204" width="11.28515625" style="34" customWidth="1"/>
+    <col min="8205" max="8205" width="10.7109375" style="34" customWidth="1"/>
+    <col min="8206" max="8448" width="9.140625" style="34"/>
+    <col min="8449" max="8449" width="13.42578125" style="34" customWidth="1"/>
+    <col min="8450" max="8450" width="9.140625" style="34"/>
+    <col min="8451" max="8451" width="9.5703125" style="34" customWidth="1"/>
+    <col min="8452" max="8456" width="9.140625" style="34"/>
+    <col min="8457" max="8457" width="10.7109375" style="34" bestFit="1" customWidth="1"/>
+    <col min="8458" max="8458" width="11.7109375" style="34" customWidth="1"/>
+    <col min="8459" max="8459" width="11" style="34" customWidth="1"/>
+    <col min="8460" max="8460" width="11.28515625" style="34" customWidth="1"/>
+    <col min="8461" max="8461" width="10.7109375" style="34" customWidth="1"/>
+    <col min="8462" max="8704" width="9.140625" style="34"/>
+    <col min="8705" max="8705" width="13.42578125" style="34" customWidth="1"/>
+    <col min="8706" max="8706" width="9.140625" style="34"/>
+    <col min="8707" max="8707" width="9.5703125" style="34" customWidth="1"/>
+    <col min="8708" max="8712" width="9.140625" style="34"/>
+    <col min="8713" max="8713" width="10.7109375" style="34" bestFit="1" customWidth="1"/>
+    <col min="8714" max="8714" width="11.7109375" style="34" customWidth="1"/>
+    <col min="8715" max="8715" width="11" style="34" customWidth="1"/>
+    <col min="8716" max="8716" width="11.28515625" style="34" customWidth="1"/>
+    <col min="8717" max="8717" width="10.7109375" style="34" customWidth="1"/>
+    <col min="8718" max="8960" width="9.140625" style="34"/>
+    <col min="8961" max="8961" width="13.42578125" style="34" customWidth="1"/>
+    <col min="8962" max="8962" width="9.140625" style="34"/>
+    <col min="8963" max="8963" width="9.5703125" style="34" customWidth="1"/>
+    <col min="8964" max="8968" width="9.140625" style="34"/>
+    <col min="8969" max="8969" width="10.7109375" style="34" bestFit="1" customWidth="1"/>
+    <col min="8970" max="8970" width="11.7109375" style="34" customWidth="1"/>
+    <col min="8971" max="8971" width="11" style="34" customWidth="1"/>
+    <col min="8972" max="8972" width="11.28515625" style="34" customWidth="1"/>
+    <col min="8973" max="8973" width="10.7109375" style="34" customWidth="1"/>
+    <col min="8974" max="9216" width="9.140625" style="34"/>
+    <col min="9217" max="9217" width="13.42578125" style="34" customWidth="1"/>
+    <col min="9218" max="9218" width="9.140625" style="34"/>
+    <col min="9219" max="9219" width="9.5703125" style="34" customWidth="1"/>
+    <col min="9220" max="9224" width="9.140625" style="34"/>
+    <col min="9225" max="9225" width="10.7109375" style="34" bestFit="1" customWidth="1"/>
+    <col min="9226" max="9226" width="11.7109375" style="34" customWidth="1"/>
+    <col min="9227" max="9227" width="11" style="34" customWidth="1"/>
+    <col min="9228" max="9228" width="11.28515625" style="34" customWidth="1"/>
+    <col min="9229" max="9229" width="10.7109375" style="34" customWidth="1"/>
+    <col min="9230" max="9472" width="9.140625" style="34"/>
+    <col min="9473" max="9473" width="13.42578125" style="34" customWidth="1"/>
+    <col min="9474" max="9474" width="9.140625" style="34"/>
+    <col min="9475" max="9475" width="9.5703125" style="34" customWidth="1"/>
+    <col min="9476" max="9480" width="9.140625" style="34"/>
+    <col min="9481" max="9481" width="10.7109375" style="34" bestFit="1" customWidth="1"/>
+    <col min="9482" max="9482" width="11.7109375" style="34" customWidth="1"/>
+    <col min="9483" max="9483" width="11" style="34" customWidth="1"/>
+    <col min="9484" max="9484" width="11.28515625" style="34" customWidth="1"/>
+    <col min="9485" max="9485" width="10.7109375" style="34" customWidth="1"/>
+    <col min="9486" max="9728" width="9.140625" style="34"/>
+    <col min="9729" max="9729" width="13.42578125" style="34" customWidth="1"/>
+    <col min="9730" max="9730" width="9.140625" style="34"/>
+    <col min="9731" max="9731" width="9.5703125" style="34" customWidth="1"/>
+    <col min="9732" max="9736" width="9.140625" style="34"/>
+    <col min="9737" max="9737" width="10.7109375" style="34" bestFit="1" customWidth="1"/>
+    <col min="9738" max="9738" width="11.7109375" style="34" customWidth="1"/>
+    <col min="9739" max="9739" width="11" style="34" customWidth="1"/>
+    <col min="9740" max="9740" width="11.28515625" style="34" customWidth="1"/>
+    <col min="9741" max="9741" width="10.7109375" style="34" customWidth="1"/>
+    <col min="9742" max="9984" width="9.140625" style="34"/>
+    <col min="9985" max="9985" width="13.42578125" style="34" customWidth="1"/>
+    <col min="9986" max="9986" width="9.140625" style="34"/>
+    <col min="9987" max="9987" width="9.5703125" style="34" customWidth="1"/>
+    <col min="9988" max="9992" width="9.140625" style="34"/>
+    <col min="9993" max="9993" width="10.7109375" style="34" bestFit="1" customWidth="1"/>
+    <col min="9994" max="9994" width="11.7109375" style="34" customWidth="1"/>
+    <col min="9995" max="9995" width="11" style="34" customWidth="1"/>
+    <col min="9996" max="9996" width="11.28515625" style="34" customWidth="1"/>
+    <col min="9997" max="9997" width="10.7109375" style="34" customWidth="1"/>
+    <col min="9998" max="10240" width="9.140625" style="34"/>
+    <col min="10241" max="10241" width="13.42578125" style="34" customWidth="1"/>
+    <col min="10242" max="10242" width="9.140625" style="34"/>
+    <col min="10243" max="10243" width="9.5703125" style="34" customWidth="1"/>
+    <col min="10244" max="10248" width="9.140625" style="34"/>
+    <col min="10249" max="10249" width="10.7109375" style="34" bestFit="1" customWidth="1"/>
+    <col min="10250" max="10250" width="11.7109375" style="34" customWidth="1"/>
+    <col min="10251" max="10251" width="11" style="34" customWidth="1"/>
+    <col min="10252" max="10252" width="11.28515625" style="34" customWidth="1"/>
+    <col min="10253" max="10253" width="10.7109375" style="34" customWidth="1"/>
+    <col min="10254" max="10496" width="9.140625" style="34"/>
+    <col min="10497" max="10497" width="13.42578125" style="34" customWidth="1"/>
+    <col min="10498" max="10498" width="9.140625" style="34"/>
+    <col min="10499" max="10499" width="9.5703125" style="34" customWidth="1"/>
+    <col min="10500" max="10504" width="9.140625" style="34"/>
+    <col min="10505" max="10505" width="10.7109375" style="34" bestFit="1" customWidth="1"/>
+    <col min="10506" max="10506" width="11.7109375" style="34" customWidth="1"/>
+    <col min="10507" max="10507" width="11" style="34" customWidth="1"/>
+    <col min="10508" max="10508" width="11.28515625" style="34" customWidth="1"/>
+    <col min="10509" max="10509" width="10.7109375" style="34" customWidth="1"/>
+    <col min="10510" max="10752" width="9.140625" style="34"/>
+    <col min="10753" max="10753" width="13.42578125" style="34" customWidth="1"/>
+    <col min="10754" max="10754" width="9.140625" style="34"/>
+    <col min="10755" max="10755" width="9.5703125" style="34" customWidth="1"/>
+    <col min="10756" max="10760" width="9.140625" style="34"/>
+    <col min="10761" max="10761" width="10.7109375" style="34" bestFit="1" customWidth="1"/>
+    <col min="10762" max="10762" width="11.7109375" style="34" customWidth="1"/>
+    <col min="10763" max="10763" width="11" style="34" customWidth="1"/>
+    <col min="10764" max="10764" width="11.28515625" style="34" customWidth="1"/>
+    <col min="10765" max="10765" width="10.7109375" style="34" customWidth="1"/>
+    <col min="10766" max="11008" width="9.140625" style="34"/>
+    <col min="11009" max="11009" width="13.42578125" style="34" customWidth="1"/>
+    <col min="11010" max="11010" width="9.140625" style="34"/>
+    <col min="11011" max="11011" width="9.5703125" style="34" customWidth="1"/>
+    <col min="11012" max="11016" width="9.140625" style="34"/>
+    <col min="11017" max="11017" width="10.7109375" style="34" bestFit="1" customWidth="1"/>
+    <col min="11018" max="11018" width="11.7109375" style="34" customWidth="1"/>
+    <col min="11019" max="11019" width="11" style="34" customWidth="1"/>
+    <col min="11020" max="11020" width="11.28515625" style="34" customWidth="1"/>
+    <col min="11021" max="11021" width="10.7109375" style="34" customWidth="1"/>
+    <col min="11022" max="11264" width="9.140625" style="34"/>
+    <col min="11265" max="11265" width="13.42578125" style="34" customWidth="1"/>
+    <col min="11266" max="11266" width="9.140625" style="34"/>
+    <col min="11267" max="11267" width="9.5703125" style="34" customWidth="1"/>
+    <col min="11268" max="11272" width="9.140625" style="34"/>
+    <col min="11273" max="11273" width="10.7109375" style="34" bestFit="1" customWidth="1"/>
+    <col min="11274" max="11274" width="11.7109375" style="34" customWidth="1"/>
+    <col min="11275" max="11275" width="11" style="34" customWidth="1"/>
+    <col min="11276" max="11276" width="11.28515625" style="34" customWidth="1"/>
+    <col min="11277" max="11277" width="10.7109375" style="34" customWidth="1"/>
+    <col min="11278" max="11520" width="9.140625" style="34"/>
+    <col min="11521" max="11521" width="13.42578125" style="34" customWidth="1"/>
+    <col min="11522" max="11522" width="9.140625" style="34"/>
+    <col min="11523" max="11523" width="9.5703125" style="34" customWidth="1"/>
+    <col min="11524" max="11528" width="9.140625" style="34"/>
+    <col min="11529" max="11529" width="10.7109375" style="34" bestFit="1" customWidth="1"/>
+    <col min="11530" max="11530" width="11.7109375" style="34" customWidth="1"/>
+    <col min="11531" max="11531" width="11" style="34" customWidth="1"/>
+    <col min="11532" max="11532" width="11.28515625" style="34" customWidth="1"/>
+    <col min="11533" max="11533" width="10.7109375" style="34" customWidth="1"/>
+    <col min="11534" max="11776" width="9.140625" style="34"/>
+    <col min="11777" max="11777" width="13.42578125" style="34" customWidth="1"/>
+    <col min="11778" max="11778" width="9.140625" style="34"/>
+    <col min="11779" max="11779" width="9.5703125" style="34" customWidth="1"/>
+    <col min="11780" max="11784" width="9.140625" style="34"/>
+    <col min="11785" max="11785" width="10.7109375" style="34" bestFit="1" customWidth="1"/>
+    <col min="11786" max="11786" width="11.7109375" style="34" customWidth="1"/>
+    <col min="11787" max="11787" width="11" style="34" customWidth="1"/>
+    <col min="11788" max="11788" width="11.28515625" style="34" customWidth="1"/>
+    <col min="11789" max="11789" width="10.7109375" style="34" customWidth="1"/>
+    <col min="11790" max="12032" width="9.140625" style="34"/>
+    <col min="12033" max="12033" width="13.42578125" style="34" customWidth="1"/>
+    <col min="12034" max="12034" width="9.140625" style="34"/>
+    <col min="12035" max="12035" width="9.5703125" style="34" customWidth="1"/>
+    <col min="12036" max="12040" width="9.140625" style="34"/>
+    <col min="12041" max="12041" width="10.7109375" style="34" bestFit="1" customWidth="1"/>
+    <col min="12042" max="12042" width="11.7109375" style="34" customWidth="1"/>
+    <col min="12043" max="12043" width="11" style="34" customWidth="1"/>
+    <col min="12044" max="12044" width="11.28515625" style="34" customWidth="1"/>
+    <col min="12045" max="12045" width="10.7109375" style="34" customWidth="1"/>
+    <col min="12046" max="12288" width="9.140625" style="34"/>
+    <col min="12289" max="12289" width="13.42578125" style="34" customWidth="1"/>
+    <col min="12290" max="12290" width="9.140625" style="34"/>
+    <col min="12291" max="12291" width="9.5703125" style="34" customWidth="1"/>
+    <col min="12292" max="12296" width="9.140625" style="34"/>
+    <col min="12297" max="12297" width="10.7109375" style="34" bestFit="1" customWidth="1"/>
+    <col min="12298" max="12298" width="11.7109375" style="34" customWidth="1"/>
+    <col min="12299" max="12299" width="11" style="34" customWidth="1"/>
+    <col min="12300" max="12300" width="11.28515625" style="34" customWidth="1"/>
+    <col min="12301" max="12301" width="10.7109375" style="34" customWidth="1"/>
+    <col min="12302" max="12544" width="9.140625" style="34"/>
+    <col min="12545" max="12545" width="13.42578125" style="34" customWidth="1"/>
+    <col min="12546" max="12546" width="9.140625" style="34"/>
+    <col min="12547" max="12547" width="9.5703125" style="34" customWidth="1"/>
+    <col min="12548" max="12552" width="9.140625" style="34"/>
+    <col min="12553" max="12553" width="10.7109375" style="34" bestFit="1" customWidth="1"/>
+    <col min="12554" max="12554" width="11.7109375" style="34" customWidth="1"/>
+    <col min="12555" max="12555" width="11" style="34" customWidth="1"/>
+    <col min="12556" max="12556" width="11.28515625" style="34" customWidth="1"/>
+    <col min="12557" max="12557" width="10.7109375" style="34" customWidth="1"/>
+    <col min="12558" max="12800" width="9.140625" style="34"/>
+    <col min="12801" max="12801" width="13.42578125" style="34" customWidth="1"/>
+    <col min="12802" max="12802" width="9.140625" style="34"/>
+    <col min="12803" max="12803" width="9.5703125" style="34" customWidth="1"/>
+    <col min="12804" max="12808" width="9.140625" style="34"/>
+    <col min="12809" max="12809" width="10.7109375" style="34" bestFit="1" customWidth="1"/>
+    <col min="12810" max="12810" width="11.7109375" style="34" customWidth="1"/>
+    <col min="12811" max="12811" width="11" style="34" customWidth="1"/>
+    <col min="12812" max="12812" width="11.28515625" style="34" customWidth="1"/>
+    <col min="12813" max="12813" width="10.7109375" style="34" customWidth="1"/>
+    <col min="12814" max="13056" width="9.140625" style="34"/>
+    <col min="13057" max="13057" width="13.42578125" style="34" customWidth="1"/>
+    <col min="13058" max="13058" width="9.140625" style="34"/>
+    <col min="13059" max="13059" width="9.5703125" style="34" customWidth="1"/>
+    <col min="13060" max="13064" width="9.140625" style="34"/>
+    <col min="13065" max="13065" width="10.7109375" style="34" bestFit="1" customWidth="1"/>
+    <col min="13066" max="13066" width="11.7109375" style="34" customWidth="1"/>
+    <col min="13067" max="13067" width="11" style="34" customWidth="1"/>
+    <col min="13068" max="13068" width="11.28515625" style="34" customWidth="1"/>
+    <col min="13069" max="13069" width="10.7109375" style="34" customWidth="1"/>
+    <col min="13070" max="13312" width="9.140625" style="34"/>
+    <col min="13313" max="13313" width="13.42578125" style="34" customWidth="1"/>
+    <col min="13314" max="13314" width="9.140625" style="34"/>
+    <col min="13315" max="13315" width="9.5703125" style="34" customWidth="1"/>
+    <col min="13316" max="13320" width="9.140625" style="34"/>
+    <col min="13321" max="13321" width="10.7109375" style="34" bestFit="1" customWidth="1"/>
+    <col min="13322" max="13322" width="11.7109375" style="34" customWidth="1"/>
+    <col min="13323" max="13323" width="11" style="34" customWidth="1"/>
+    <col min="13324" max="13324" width="11.28515625" style="34" customWidth="1"/>
+    <col min="13325" max="13325" width="10.7109375" style="34" customWidth="1"/>
+    <col min="13326" max="13568" width="9.140625" style="34"/>
+    <col min="13569" max="13569" width="13.42578125" style="34" customWidth="1"/>
+    <col min="13570" max="13570" width="9.140625" style="34"/>
+    <col min="13571" max="13571" width="9.5703125" style="34" customWidth="1"/>
+    <col min="13572" max="13576" width="9.140625" style="34"/>
+    <col min="13577" max="13577" width="10.7109375" style="34" bestFit="1" customWidth="1"/>
+    <col min="13578" max="13578" width="11.7109375" style="34" customWidth="1"/>
+    <col min="13579" max="13579" width="11" style="34" customWidth="1"/>
+    <col min="13580" max="13580" width="11.28515625" style="34" customWidth="1"/>
+    <col min="13581" max="13581" width="10.7109375" style="34" customWidth="1"/>
+    <col min="13582" max="13824" width="9.140625" style="34"/>
+    <col min="13825" max="13825" width="13.42578125" style="34" customWidth="1"/>
+    <col min="13826" max="13826" width="9.140625" style="34"/>
+    <col min="13827" max="13827" width="9.5703125" style="34" customWidth="1"/>
+    <col min="13828" max="13832" width="9.140625" style="34"/>
+    <col min="13833" max="13833" width="10.7109375" style="34" bestFit="1" customWidth="1"/>
+    <col min="13834" max="13834" width="11.7109375" style="34" customWidth="1"/>
+    <col min="13835" max="13835" width="11" style="34" customWidth="1"/>
+    <col min="13836" max="13836" width="11.28515625" style="34" customWidth="1"/>
+    <col min="13837" max="13837" width="10.7109375" style="34" customWidth="1"/>
+    <col min="13838" max="14080" width="9.140625" style="34"/>
+    <col min="14081" max="14081" width="13.42578125" style="34" customWidth="1"/>
+    <col min="14082" max="14082" width="9.140625" style="34"/>
+    <col min="14083" max="14083" width="9.5703125" style="34" customWidth="1"/>
+    <col min="14084" max="14088" width="9.140625" style="34"/>
+    <col min="14089" max="14089" width="10.7109375" style="34" bestFit="1" customWidth="1"/>
+    <col min="14090" max="14090" width="11.7109375" style="34" customWidth="1"/>
+    <col min="14091" max="14091" width="11" style="34" customWidth="1"/>
+    <col min="14092" max="14092" width="11.28515625" style="34" customWidth="1"/>
+    <col min="14093" max="14093" width="10.7109375" style="34" customWidth="1"/>
+    <col min="14094" max="14336" width="9.140625" style="34"/>
+    <col min="14337" max="14337" width="13.42578125" style="34" customWidth="1"/>
+    <col min="14338" max="14338" width="9.140625" style="34"/>
+    <col min="14339" max="14339" width="9.5703125" style="34" customWidth="1"/>
+    <col min="14340" max="14344" width="9.140625" style="34"/>
+    <col min="14345" max="14345" width="10.7109375" style="34" bestFit="1" customWidth="1"/>
+    <col min="14346" max="14346" width="11.7109375" style="34" customWidth="1"/>
+    <col min="14347" max="14347" width="11" style="34" customWidth="1"/>
+    <col min="14348" max="14348" width="11.28515625" style="34" customWidth="1"/>
+    <col min="14349" max="14349" width="10.7109375" style="34" customWidth="1"/>
+    <col min="14350" max="14592" width="9.140625" style="34"/>
+    <col min="14593" max="14593" width="13.42578125" style="34" customWidth="1"/>
+    <col min="14594" max="14594" width="9.140625" style="34"/>
+    <col min="14595" max="14595" width="9.5703125" style="34" customWidth="1"/>
+    <col min="14596" max="14600" width="9.140625" style="34"/>
+    <col min="14601" max="14601" width="10.7109375" style="34" bestFit="1" customWidth="1"/>
+    <col min="14602" max="14602" width="11.7109375" style="34" customWidth="1"/>
+    <col min="14603" max="14603" width="11" style="34" customWidth="1"/>
+    <col min="14604" max="14604" width="11.28515625" style="34" customWidth="1"/>
+    <col min="14605" max="14605" width="10.7109375" style="34" customWidth="1"/>
+    <col min="14606" max="14848" width="9.140625" style="34"/>
+    <col min="14849" max="14849" width="13.42578125" style="34" customWidth="1"/>
+    <col min="14850" max="14850" width="9.140625" style="34"/>
+    <col min="14851" max="14851" width="9.5703125" style="34" customWidth="1"/>
+    <col min="14852" max="14856" width="9.140625" style="34"/>
+    <col min="14857" max="14857" width="10.7109375" style="34" bestFit="1" customWidth="1"/>
+    <col min="14858" max="14858" width="11.7109375" style="34" customWidth="1"/>
+    <col min="14859" max="14859" width="11" style="34" customWidth="1"/>
+    <col min="14860" max="14860" width="11.28515625" style="34" customWidth="1"/>
+    <col min="14861" max="14861" width="10.7109375" style="34" customWidth="1"/>
+    <col min="14862" max="15104" width="9.140625" style="34"/>
+    <col min="15105" max="15105" width="13.42578125" style="34" customWidth="1"/>
+    <col min="15106" max="15106" width="9.140625" style="34"/>
+    <col min="15107" max="15107" width="9.5703125" style="34" customWidth="1"/>
+    <col min="15108" max="15112" width="9.140625" style="34"/>
+    <col min="15113" max="15113" width="10.7109375" style="34" bestFit="1" customWidth="1"/>
+    <col min="15114" max="15114" width="11.7109375" style="34" customWidth="1"/>
+    <col min="15115" max="15115" width="11" style="34" customWidth="1"/>
+    <col min="15116" max="15116" width="11.28515625" style="34" customWidth="1"/>
+    <col min="15117" max="15117" width="10.7109375" style="34" customWidth="1"/>
+    <col min="15118" max="15360" width="9.140625" style="34"/>
+    <col min="15361" max="15361" width="13.42578125" style="34" customWidth="1"/>
+    <col min="15362" max="15362" width="9.140625" style="34"/>
+    <col min="15363" max="15363" width="9.5703125" style="34" customWidth="1"/>
+    <col min="15364" max="15368" width="9.140625" style="34"/>
+    <col min="15369" max="15369" width="10.7109375" style="34" bestFit="1" customWidth="1"/>
+    <col min="15370" max="15370" width="11.7109375" style="34" customWidth="1"/>
+    <col min="15371" max="15371" width="11" style="34" customWidth="1"/>
+    <col min="15372" max="15372" width="11.28515625" style="34" customWidth="1"/>
+    <col min="15373" max="15373" width="10.7109375" style="34" customWidth="1"/>
+    <col min="15374" max="15616" width="9.140625" style="34"/>
+    <col min="15617" max="15617" width="13.42578125" style="34" customWidth="1"/>
+    <col min="15618" max="15618" width="9.140625" style="34"/>
+    <col min="15619" max="15619" width="9.5703125" style="34" customWidth="1"/>
+    <col min="15620" max="15624" width="9.140625" style="34"/>
+    <col min="15625" max="15625" width="10.7109375" style="34" bestFit="1" customWidth="1"/>
+    <col min="15626" max="15626" width="11.7109375" style="34" customWidth="1"/>
+    <col min="15627" max="15627" width="11" style="34" customWidth="1"/>
+    <col min="15628" max="15628" width="11.28515625" style="34" customWidth="1"/>
+    <col min="15629" max="15629" width="10.7109375" style="34" customWidth="1"/>
+    <col min="15630" max="15872" width="9.140625" style="34"/>
+    <col min="15873" max="15873" width="13.42578125" style="34" customWidth="1"/>
+    <col min="15874" max="15874" width="9.140625" style="34"/>
+    <col min="15875" max="15875" width="9.5703125" style="34" customWidth="1"/>
+    <col min="15876" max="15880" width="9.140625" style="34"/>
+    <col min="15881" max="15881" width="10.7109375" style="34" bestFit="1" customWidth="1"/>
+    <col min="15882" max="15882" width="11.7109375" style="34" customWidth="1"/>
+    <col min="15883" max="15883" width="11" style="34" customWidth="1"/>
+    <col min="15884" max="15884" width="11.28515625" style="34" customWidth="1"/>
+    <col min="15885" max="15885" width="10.7109375" style="34" customWidth="1"/>
+    <col min="15886" max="16128" width="9.140625" style="34"/>
+    <col min="16129" max="16129" width="13.42578125" style="34" customWidth="1"/>
+    <col min="16130" max="16130" width="9.140625" style="34"/>
+    <col min="16131" max="16131" width="9.5703125" style="34" customWidth="1"/>
+    <col min="16132" max="16136" width="9.140625" style="34"/>
+    <col min="16137" max="16137" width="10.7109375" style="34" bestFit="1" customWidth="1"/>
+    <col min="16138" max="16138" width="11.7109375" style="34" customWidth="1"/>
+    <col min="16139" max="16139" width="11" style="34" customWidth="1"/>
+    <col min="16140" max="16140" width="11.28515625" style="34" customWidth="1"/>
+    <col min="16141" max="16141" width="10.7109375" style="34" customWidth="1"/>
+    <col min="16142" max="16384" width="9.140625" style="34"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="60" t="s">
+    <row r="1" spans="1:13" s="11" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A1" s="62" t="s">
         <v>2</v>
       </c>
-      <c r="B1" s="60"/>
-[...29 lines deleted...]
-      <c r="B3" s="63" t="s">
+      <c r="B1" s="62"/>
+      <c r="C1" s="62"/>
+      <c r="D1" s="62"/>
+      <c r="E1" s="62"/>
+      <c r="F1" s="62"/>
+      <c r="G1" s="62"/>
+      <c r="H1" s="62"/>
+      <c r="I1" s="62"/>
+      <c r="J1" s="62"/>
+      <c r="K1" s="62"/>
+      <c r="L1" s="62"/>
+      <c r="M1" s="62"/>
+    </row>
+    <row r="2" spans="1:13" ht="14.25" customHeight="1">
+      <c r="A2" s="35"/>
+      <c r="B2" s="35"/>
+      <c r="C2" s="35"/>
+      <c r="D2" s="35"/>
+      <c r="E2" s="35"/>
+      <c r="F2" s="35"/>
+      <c r="G2" s="35"/>
+      <c r="H2" s="35"/>
+      <c r="I2" s="35"/>
+      <c r="J2" s="35"/>
+      <c r="K2" s="35"/>
+      <c r="L2" s="35"/>
+      <c r="M2" s="35"/>
+    </row>
+    <row r="3" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A3" s="63"/>
+      <c r="B3" s="65" t="s">
         <v>3</v>
       </c>
-      <c r="C3" s="63" t="s">
+      <c r="C3" s="65" t="s">
         <v>4</v>
       </c>
-      <c r="D3" s="63" t="s">
+      <c r="D3" s="65" t="s">
         <v>5</v>
       </c>
-      <c r="E3" s="63" t="s">
+      <c r="E3" s="65" t="s">
         <v>6</v>
       </c>
-      <c r="F3" s="63" t="s">
+      <c r="F3" s="65" t="s">
         <v>7</v>
       </c>
-      <c r="G3" s="63" t="s">
+      <c r="G3" s="65" t="s">
         <v>8</v>
       </c>
-      <c r="H3" s="63" t="s">
+      <c r="H3" s="65" t="s">
         <v>9</v>
       </c>
-      <c r="I3" s="63" t="s">
+      <c r="I3" s="65" t="s">
         <v>10</v>
       </c>
-      <c r="J3" s="63" t="s">
+      <c r="J3" s="65" t="s">
         <v>11</v>
       </c>
-      <c r="K3" s="63" t="s">
+      <c r="K3" s="65" t="s">
         <v>12</v>
       </c>
-      <c r="L3" s="63" t="s">
+      <c r="L3" s="65" t="s">
         <v>13</v>
       </c>
-      <c r="M3" s="63" t="s">
+      <c r="M3" s="65" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="4" spans="1:13" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...32 lines deleted...]
-      <c r="A6" s="23">
+    <row r="4" spans="1:13" ht="12.75" customHeight="1" thickBot="1">
+      <c r="A4" s="64"/>
+      <c r="B4" s="66"/>
+      <c r="C4" s="66"/>
+      <c r="D4" s="66"/>
+      <c r="E4" s="66"/>
+      <c r="F4" s="66"/>
+      <c r="G4" s="66"/>
+      <c r="H4" s="66"/>
+      <c r="I4" s="66"/>
+      <c r="J4" s="66"/>
+      <c r="K4" s="66"/>
+      <c r="L4" s="66"/>
+      <c r="M4" s="66"/>
+    </row>
+    <row r="5" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A5" s="59" t="s">
+        <v>68</v>
+      </c>
+      <c r="B5" s="60"/>
+      <c r="C5" s="60"/>
+      <c r="D5" s="60"/>
+      <c r="E5" s="60"/>
+      <c r="F5" s="60"/>
+      <c r="G5" s="60"/>
+      <c r="H5" s="60"/>
+      <c r="I5" s="60"/>
+      <c r="J5" s="60"/>
+      <c r="K5" s="60"/>
+      <c r="L5" s="60"/>
+      <c r="M5" s="61"/>
+    </row>
+    <row r="6" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A6" s="36">
         <v>2024</v>
       </c>
-      <c r="B6" s="22">
+      <c r="B6" s="37">
         <v>8739346</v>
       </c>
-      <c r="C6" s="22">
+      <c r="C6" s="37">
         <v>4169460</v>
       </c>
-      <c r="D6" s="22">
+      <c r="D6" s="37">
         <v>2187486</v>
       </c>
-      <c r="E6" s="22">
+      <c r="E6" s="37">
         <v>3665724</v>
       </c>
-      <c r="F6" s="22">
+      <c r="F6" s="37">
         <v>5737227</v>
       </c>
-      <c r="G6" s="22">
+      <c r="G6" s="37">
         <v>8277796</v>
       </c>
-      <c r="H6" s="22">
+      <c r="H6" s="37">
         <v>3333586</v>
       </c>
-      <c r="I6" s="22">
+      <c r="I6" s="37">
         <v>8587104</v>
       </c>
-      <c r="J6" s="22">
+      <c r="J6" s="37">
         <v>8471632</v>
       </c>
-      <c r="K6" s="21">
+      <c r="K6" s="38">
         <v>11129055</v>
       </c>
-      <c r="L6" s="21">
+      <c r="L6" s="38">
         <v>4188539</v>
       </c>
-      <c r="M6" s="24">
+      <c r="M6" s="39">
         <v>17377519</v>
       </c>
     </row>
-    <row r="7" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="23">
+    <row r="7" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A7" s="36">
         <v>2025</v>
       </c>
-      <c r="B7" s="22">
+      <c r="B7" s="37">
         <v>4069940</v>
       </c>
-      <c r="C7" s="22">
+      <c r="C7" s="37">
         <v>6796331</v>
       </c>
-      <c r="D7" s="22">
+      <c r="D7" s="37">
         <v>5411280</v>
       </c>
-      <c r="E7" s="22">
+      <c r="E7" s="37">
         <v>8097533</v>
       </c>
-      <c r="F7" s="22">
+      <c r="F7" s="37">
         <v>4751584</v>
       </c>
-      <c r="G7" s="22">
+      <c r="G7" s="37">
         <v>12178270</v>
       </c>
-      <c r="H7" s="22">
+      <c r="H7" s="37">
         <v>6568913</v>
       </c>
-      <c r="I7" s="22">
+      <c r="I7" s="37">
         <v>5631085</v>
       </c>
-      <c r="J7" s="22">
+      <c r="J7" s="37">
         <v>7267915</v>
       </c>
-      <c r="K7" s="21">
+      <c r="K7" s="38">
         <v>7210726</v>
       </c>
-      <c r="L7" s="21">
+      <c r="L7" s="38">
         <v>6247210</v>
       </c>
-      <c r="M7" s="24">
+      <c r="M7" s="39">
         <v>11940936</v>
       </c>
     </row>
-    <row r="8" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="23">
+    <row r="8" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A8" s="36">
         <v>2026</v>
       </c>
-      <c r="B8" s="22">
+      <c r="B8" s="37">
         <v>3593624</v>
       </c>
-      <c r="C8" s="22">
+      <c r="C8" s="37">
         <v>4276642</v>
       </c>
-      <c r="D8" s="22">
+      <c r="D8" s="37">
         <v>3941874</v>
       </c>
-      <c r="E8" s="22">
+      <c r="E8" s="37">
         <v>9015846</v>
       </c>
-      <c r="F8" s="22">
+      <c r="F8" s="37">
         <v>4547107</v>
       </c>
-      <c r="G8" s="22">
+      <c r="G8" s="37">
         <v>12093773</v>
       </c>
-      <c r="H8" s="22">
+      <c r="H8" s="37">
         <v>22442881</v>
       </c>
-      <c r="I8" s="22">
+      <c r="I8" s="37">
         <v>3646251</v>
       </c>
-      <c r="J8" s="22"/>
-[...5 lines deleted...]
-      <c r="A9" s="50" t="s">
+      <c r="J8" s="37">
+        <v>10507540</v>
+      </c>
+      <c r="K8" s="38"/>
+      <c r="L8" s="38"/>
+      <c r="M8" s="39"/>
+    </row>
+    <row r="9" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A9" s="52" t="s">
         <v>15</v>
       </c>
-      <c r="B9" s="50"/>
-[...13 lines deleted...]
-      <c r="A10" s="51" t="s">
+      <c r="B9" s="52"/>
+      <c r="C9" s="52"/>
+      <c r="D9" s="52"/>
+      <c r="E9" s="52"/>
+      <c r="F9" s="52"/>
+      <c r="G9" s="52"/>
+      <c r="H9" s="52"/>
+      <c r="I9" s="52"/>
+      <c r="J9" s="52"/>
+      <c r="K9" s="52"/>
+      <c r="L9" s="52"/>
+      <c r="M9" s="52"/>
+    </row>
+    <row r="10" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A10" s="53" t="s">
         <v>16</v>
       </c>
-      <c r="B10" s="52"/>
-[...13 lines deleted...]
-      <c r="A11" s="23">
+      <c r="B10" s="54"/>
+      <c r="C10" s="54"/>
+      <c r="D10" s="54"/>
+      <c r="E10" s="54"/>
+      <c r="F10" s="54"/>
+      <c r="G10" s="54"/>
+      <c r="H10" s="54"/>
+      <c r="I10" s="54"/>
+      <c r="J10" s="54"/>
+      <c r="K10" s="54"/>
+      <c r="L10" s="54"/>
+      <c r="M10" s="55"/>
+    </row>
+    <row r="11" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A11" s="36">
         <v>2024</v>
       </c>
-      <c r="B11" s="43">
+      <c r="B11" s="40">
         <v>118</v>
       </c>
-      <c r="C11" s="43">
+      <c r="C11" s="40">
         <v>47.974974708650464</v>
       </c>
-      <c r="D11" s="43">
+      <c r="D11" s="40">
         <v>52.5</v>
       </c>
-      <c r="E11" s="44">
+      <c r="E11" s="41">
         <v>167.7</v>
       </c>
-      <c r="F11" s="43">
+      <c r="F11" s="40">
         <v>156.4</v>
       </c>
-      <c r="G11" s="43">
+      <c r="G11" s="40">
         <v>144.30000000000001</v>
       </c>
-      <c r="H11" s="43">
+      <c r="H11" s="40">
         <v>40.299999999999997</v>
       </c>
-      <c r="I11" s="43">
+      <c r="I11" s="40">
         <v>258.10000000000002</v>
       </c>
-      <c r="J11" s="43">
+      <c r="J11" s="40">
         <v>98.4</v>
       </c>
-      <c r="K11" s="43">
+      <c r="K11" s="40">
         <v>130.5</v>
       </c>
-      <c r="L11" s="43">
+      <c r="L11" s="40">
         <v>37.4</v>
       </c>
-      <c r="M11" s="43">
+      <c r="M11" s="40">
         <v>412.8</v>
       </c>
     </row>
-    <row r="12" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="23">
+    <row r="12" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A12" s="36">
         <v>2024</v>
       </c>
-      <c r="B12" s="43">
+      <c r="B12" s="40">
         <v>23.3</v>
       </c>
-      <c r="C12" s="43">
+      <c r="C12" s="40">
         <v>166.5</v>
       </c>
-      <c r="D12" s="43">
+      <c r="D12" s="40">
         <v>79.099999999999994</v>
       </c>
-      <c r="E12" s="44">
+      <c r="E12" s="41">
         <v>148.69999999999999</v>
       </c>
-      <c r="F12" s="43">
+      <c r="F12" s="40">
         <v>58.9</v>
       </c>
-      <c r="G12" s="43">
+      <c r="G12" s="40">
         <v>255.3</v>
       </c>
-      <c r="H12" s="43">
+      <c r="H12" s="40">
         <v>53.939623608279341</v>
       </c>
-      <c r="I12" s="43">
+      <c r="I12" s="40">
         <v>66.900000000000006</v>
       </c>
-      <c r="J12" s="43">
+      <c r="J12" s="40">
         <v>128.69999999999999</v>
       </c>
-      <c r="K12" s="43">
+      <c r="K12" s="40">
         <v>98.6</v>
       </c>
-      <c r="L12" s="43">
+      <c r="L12" s="40">
         <v>86.3</v>
       </c>
-      <c r="M12" s="43">
+      <c r="M12" s="40">
         <v>190.8</v>
       </c>
     </row>
-    <row r="13" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="23">
+    <row r="13" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A13" s="36">
         <v>2026</v>
       </c>
-      <c r="B13" s="43">
+      <c r="B13" s="40">
         <v>28.9</v>
       </c>
-      <c r="C13" s="43">
+      <c r="C13" s="40">
         <v>120.7</v>
       </c>
-      <c r="D13" s="43">
+      <c r="D13" s="40">
         <v>92</v>
       </c>
-      <c r="E13" s="44">
+      <c r="E13" s="41">
         <v>229.9</v>
       </c>
-      <c r="F13" s="43">
+      <c r="F13" s="40">
         <v>49.9</v>
       </c>
-      <c r="G13" s="43">
+      <c r="G13" s="40">
         <v>264.60000000000002</v>
       </c>
-      <c r="H13" s="43">
+      <c r="H13" s="40">
         <v>186.7</v>
       </c>
-      <c r="I13" s="43">
+      <c r="I13" s="40">
         <v>16.2</v>
       </c>
-      <c r="J13" s="43"/>
-[...5 lines deleted...]
-      <c r="A14" s="54" t="s">
+      <c r="J13" s="48">
+        <v>287.3</v>
+      </c>
+      <c r="K13" s="40"/>
+      <c r="L13" s="40"/>
+      <c r="M13" s="40"/>
+    </row>
+    <row r="14" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A14" s="56" t="s">
         <v>17</v>
       </c>
-      <c r="B14" s="55"/>
-[...13 lines deleted...]
-      <c r="A15" s="51" t="s">
+      <c r="B14" s="57"/>
+      <c r="C14" s="57"/>
+      <c r="D14" s="57"/>
+      <c r="E14" s="57"/>
+      <c r="F14" s="57"/>
+      <c r="G14" s="57"/>
+      <c r="H14" s="57"/>
+      <c r="I14" s="57"/>
+      <c r="J14" s="57"/>
+      <c r="K14" s="57"/>
+      <c r="L14" s="57"/>
+      <c r="M14" s="58"/>
+    </row>
+    <row r="15" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A15" s="53" t="s">
         <v>16</v>
       </c>
-      <c r="B15" s="52"/>
-[...13 lines deleted...]
-      <c r="A16" s="23">
+      <c r="B15" s="54"/>
+      <c r="C15" s="54"/>
+      <c r="D15" s="54"/>
+      <c r="E15" s="54"/>
+      <c r="F15" s="54"/>
+      <c r="G15" s="54"/>
+      <c r="H15" s="54"/>
+      <c r="I15" s="54"/>
+      <c r="J15" s="54"/>
+      <c r="K15" s="54"/>
+      <c r="L15" s="54"/>
+      <c r="M15" s="55"/>
+    </row>
+    <row r="16" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A16" s="36">
         <v>2024</v>
       </c>
-      <c r="B16" s="43">
+      <c r="B16" s="40">
         <v>107.1</v>
       </c>
-      <c r="C16" s="43">
+      <c r="C16" s="40">
         <v>47.4</v>
       </c>
-      <c r="D16" s="43">
+      <c r="D16" s="40">
         <v>27.2</v>
       </c>
-      <c r="E16" s="44">
+      <c r="E16" s="41">
         <v>39.5</v>
       </c>
-      <c r="F16" s="43">
+      <c r="F16" s="40">
         <v>70.099999999999994</v>
       </c>
-      <c r="G16" s="43">
+      <c r="G16" s="40">
         <v>93.6</v>
       </c>
-      <c r="H16" s="43">
+      <c r="H16" s="40">
         <v>51.3</v>
       </c>
-      <c r="I16" s="43">
+      <c r="I16" s="40">
         <v>200.8</v>
       </c>
-      <c r="J16" s="43">
+      <c r="J16" s="40">
         <v>191.8</v>
       </c>
-      <c r="K16" s="43">
+      <c r="K16" s="40">
         <v>165.9</v>
       </c>
-      <c r="L16" s="47">
+      <c r="L16" s="42">
         <v>106.7</v>
       </c>
-      <c r="M16" s="43">
+      <c r="M16" s="40">
         <v>230.4</v>
       </c>
     </row>
-    <row r="17" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="23">
+    <row r="17" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A17" s="36">
         <v>2024</v>
       </c>
-      <c r="B17" s="43">
+      <c r="B17" s="40">
         <v>45.6</v>
       </c>
-      <c r="C17" s="43">
+      <c r="C17" s="40">
         <v>158.69999999999999</v>
       </c>
-      <c r="D17" s="43">
+      <c r="D17" s="40">
         <v>239.2</v>
       </c>
-      <c r="E17" s="44">
+      <c r="E17" s="41">
         <v>212.4</v>
       </c>
-      <c r="F17" s="43">
+      <c r="F17" s="40">
         <v>80.400000000000006</v>
       </c>
-      <c r="G17" s="43">
+      <c r="G17" s="40">
         <v>141.9</v>
       </c>
-      <c r="H17" s="43">
+      <c r="H17" s="40">
         <v>197.1</v>
       </c>
-      <c r="I17" s="43">
+      <c r="I17" s="40">
         <v>62.8</v>
       </c>
-      <c r="J17" s="43">
+      <c r="J17" s="40">
         <v>82.1</v>
       </c>
-      <c r="K17" s="43">
+      <c r="K17" s="40">
         <v>61.7</v>
       </c>
-      <c r="L17" s="47">
+      <c r="L17" s="42">
         <v>143.30000000000001</v>
       </c>
-      <c r="M17" s="43">
+      <c r="M17" s="40">
         <v>65.400000000000006</v>
       </c>
     </row>
-    <row r="18" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="23">
+    <row r="18" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A18" s="36">
         <v>2026</v>
       </c>
-      <c r="B18" s="43">
+      <c r="B18" s="40">
         <v>82.6</v>
       </c>
-      <c r="C18" s="43">
+      <c r="C18" s="40">
         <v>59.8</v>
       </c>
-      <c r="D18" s="43">
+      <c r="D18" s="40">
         <v>69.099999999999994</v>
       </c>
-      <c r="E18" s="44">
+      <c r="E18" s="41">
         <v>107.3</v>
       </c>
-      <c r="F18" s="43">
+      <c r="F18" s="40">
         <v>90.7</v>
       </c>
-      <c r="G18" s="43">
+      <c r="G18" s="40">
         <v>94</v>
       </c>
-      <c r="H18" s="43">
+      <c r="H18" s="40">
         <v>323.8</v>
       </c>
-      <c r="I18" s="43">
+      <c r="I18" s="40">
         <v>62</v>
       </c>
-      <c r="J18" s="43"/>
-[...20 lines deleted...]
-    <row r="31" spans="1:13" ht="12.75" x14ac:dyDescent="0.2"/>
+      <c r="J18" s="40">
+        <v>136.6</v>
+      </c>
+      <c r="K18" s="40"/>
+      <c r="L18" s="42"/>
+      <c r="M18" s="40"/>
+    </row>
+    <row r="19" spans="1:13" ht="11.25">
+      <c r="A19" s="43"/>
+    </row>
+    <row r="20" spans="1:13" ht="11.25"/>
+    <row r="21" spans="1:13" ht="11.25"/>
+    <row r="22" spans="1:13" ht="11.25"/>
+    <row r="23" spans="1:13" ht="11.25">
+      <c r="D23" s="44"/>
+    </row>
+    <row r="24" spans="1:13" ht="11.25"/>
+    <row r="25" spans="1:13" ht="11.25"/>
+    <row r="26" spans="1:13" ht="11.25"/>
+    <row r="27" spans="1:13" ht="11.25"/>
+    <row r="28" spans="1:13" ht="11.25"/>
+    <row r="29" spans="1:13" ht="11.25"/>
+    <row r="30" spans="1:13" ht="11.25"/>
+    <row r="31" spans="1:13" ht="11.25"/>
   </sheetData>
   <mergeCells count="19">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="E3:E4"/>
     <mergeCell ref="F3:F4"/>
     <mergeCell ref="G3:G4"/>
     <mergeCell ref="H3:H4"/>
     <mergeCell ref="I3:I4"/>
     <mergeCell ref="J3:J4"/>
     <mergeCell ref="K3:K4"/>
     <mergeCell ref="L3:L4"/>
     <mergeCell ref="M3:M4"/>
     <mergeCell ref="A9:M9"/>
     <mergeCell ref="A10:M10"/>
     <mergeCell ref="A14:M14"/>
     <mergeCell ref="A5:M5"/>
     <mergeCell ref="A15:M15"/>
   </mergeCells>
   <pageMargins left="0.35433070866141736" right="0.35433070866141736" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="95" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M14"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="N33" sqref="N33"/>
+      <selection activeCell="K38" sqref="K38"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="13.42578125" style="18" customWidth="1"/>
-[...642 lines deleted...]
-    <col min="16142" max="16384" width="9.140625" style="18"/>
+    <col min="1" max="1" width="13.42578125" style="34" customWidth="1"/>
+    <col min="2" max="2" width="9.140625" style="34"/>
+    <col min="3" max="3" width="9.5703125" style="34" customWidth="1"/>
+    <col min="4" max="4" width="9.7109375" style="34" customWidth="1"/>
+    <col min="5" max="5" width="10" style="34" customWidth="1"/>
+    <col min="6" max="6" width="10.7109375" style="34" customWidth="1"/>
+    <col min="7" max="7" width="10" style="34" customWidth="1"/>
+    <col min="8" max="8" width="10.140625" style="34" customWidth="1"/>
+    <col min="9" max="9" width="10.7109375" style="34" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="10.85546875" style="34" customWidth="1"/>
+    <col min="11" max="11" width="11" style="34" customWidth="1"/>
+    <col min="12" max="12" width="10.42578125" style="34" customWidth="1"/>
+    <col min="13" max="13" width="10.7109375" style="34" customWidth="1"/>
+    <col min="14" max="256" width="9.140625" style="34"/>
+    <col min="257" max="257" width="13.42578125" style="34" customWidth="1"/>
+    <col min="258" max="258" width="9.140625" style="34"/>
+    <col min="259" max="259" width="9.5703125" style="34" customWidth="1"/>
+    <col min="260" max="264" width="9.140625" style="34"/>
+    <col min="265" max="265" width="10.7109375" style="34" bestFit="1" customWidth="1"/>
+    <col min="266" max="266" width="10.85546875" style="34" customWidth="1"/>
+    <col min="267" max="267" width="11" style="34" customWidth="1"/>
+    <col min="268" max="268" width="10.42578125" style="34" customWidth="1"/>
+    <col min="269" max="269" width="10.7109375" style="34" customWidth="1"/>
+    <col min="270" max="512" width="9.140625" style="34"/>
+    <col min="513" max="513" width="13.42578125" style="34" customWidth="1"/>
+    <col min="514" max="514" width="9.140625" style="34"/>
+    <col min="515" max="515" width="9.5703125" style="34" customWidth="1"/>
+    <col min="516" max="520" width="9.140625" style="34"/>
+    <col min="521" max="521" width="10.7109375" style="34" bestFit="1" customWidth="1"/>
+    <col min="522" max="522" width="10.85546875" style="34" customWidth="1"/>
+    <col min="523" max="523" width="11" style="34" customWidth="1"/>
+    <col min="524" max="524" width="10.42578125" style="34" customWidth="1"/>
+    <col min="525" max="525" width="10.7109375" style="34" customWidth="1"/>
+    <col min="526" max="768" width="9.140625" style="34"/>
+    <col min="769" max="769" width="13.42578125" style="34" customWidth="1"/>
+    <col min="770" max="770" width="9.140625" style="34"/>
+    <col min="771" max="771" width="9.5703125" style="34" customWidth="1"/>
+    <col min="772" max="776" width="9.140625" style="34"/>
+    <col min="777" max="777" width="10.7109375" style="34" bestFit="1" customWidth="1"/>
+    <col min="778" max="778" width="10.85546875" style="34" customWidth="1"/>
+    <col min="779" max="779" width="11" style="34" customWidth="1"/>
+    <col min="780" max="780" width="10.42578125" style="34" customWidth="1"/>
+    <col min="781" max="781" width="10.7109375" style="34" customWidth="1"/>
+    <col min="782" max="1024" width="9.140625" style="34"/>
+    <col min="1025" max="1025" width="13.42578125" style="34" customWidth="1"/>
+    <col min="1026" max="1026" width="9.140625" style="34"/>
+    <col min="1027" max="1027" width="9.5703125" style="34" customWidth="1"/>
+    <col min="1028" max="1032" width="9.140625" style="34"/>
+    <col min="1033" max="1033" width="10.7109375" style="34" bestFit="1" customWidth="1"/>
+    <col min="1034" max="1034" width="10.85546875" style="34" customWidth="1"/>
+    <col min="1035" max="1035" width="11" style="34" customWidth="1"/>
+    <col min="1036" max="1036" width="10.42578125" style="34" customWidth="1"/>
+    <col min="1037" max="1037" width="10.7109375" style="34" customWidth="1"/>
+    <col min="1038" max="1280" width="9.140625" style="34"/>
+    <col min="1281" max="1281" width="13.42578125" style="34" customWidth="1"/>
+    <col min="1282" max="1282" width="9.140625" style="34"/>
+    <col min="1283" max="1283" width="9.5703125" style="34" customWidth="1"/>
+    <col min="1284" max="1288" width="9.140625" style="34"/>
+    <col min="1289" max="1289" width="10.7109375" style="34" bestFit="1" customWidth="1"/>
+    <col min="1290" max="1290" width="10.85546875" style="34" customWidth="1"/>
+    <col min="1291" max="1291" width="11" style="34" customWidth="1"/>
+    <col min="1292" max="1292" width="10.42578125" style="34" customWidth="1"/>
+    <col min="1293" max="1293" width="10.7109375" style="34" customWidth="1"/>
+    <col min="1294" max="1536" width="9.140625" style="34"/>
+    <col min="1537" max="1537" width="13.42578125" style="34" customWidth="1"/>
+    <col min="1538" max="1538" width="9.140625" style="34"/>
+    <col min="1539" max="1539" width="9.5703125" style="34" customWidth="1"/>
+    <col min="1540" max="1544" width="9.140625" style="34"/>
+    <col min="1545" max="1545" width="10.7109375" style="34" bestFit="1" customWidth="1"/>
+    <col min="1546" max="1546" width="10.85546875" style="34" customWidth="1"/>
+    <col min="1547" max="1547" width="11" style="34" customWidth="1"/>
+    <col min="1548" max="1548" width="10.42578125" style="34" customWidth="1"/>
+    <col min="1549" max="1549" width="10.7109375" style="34" customWidth="1"/>
+    <col min="1550" max="1792" width="9.140625" style="34"/>
+    <col min="1793" max="1793" width="13.42578125" style="34" customWidth="1"/>
+    <col min="1794" max="1794" width="9.140625" style="34"/>
+    <col min="1795" max="1795" width="9.5703125" style="34" customWidth="1"/>
+    <col min="1796" max="1800" width="9.140625" style="34"/>
+    <col min="1801" max="1801" width="10.7109375" style="34" bestFit="1" customWidth="1"/>
+    <col min="1802" max="1802" width="10.85546875" style="34" customWidth="1"/>
+    <col min="1803" max="1803" width="11" style="34" customWidth="1"/>
+    <col min="1804" max="1804" width="10.42578125" style="34" customWidth="1"/>
+    <col min="1805" max="1805" width="10.7109375" style="34" customWidth="1"/>
+    <col min="1806" max="2048" width="9.140625" style="34"/>
+    <col min="2049" max="2049" width="13.42578125" style="34" customWidth="1"/>
+    <col min="2050" max="2050" width="9.140625" style="34"/>
+    <col min="2051" max="2051" width="9.5703125" style="34" customWidth="1"/>
+    <col min="2052" max="2056" width="9.140625" style="34"/>
+    <col min="2057" max="2057" width="10.7109375" style="34" bestFit="1" customWidth="1"/>
+    <col min="2058" max="2058" width="10.85546875" style="34" customWidth="1"/>
+    <col min="2059" max="2059" width="11" style="34" customWidth="1"/>
+    <col min="2060" max="2060" width="10.42578125" style="34" customWidth="1"/>
+    <col min="2061" max="2061" width="10.7109375" style="34" customWidth="1"/>
+    <col min="2062" max="2304" width="9.140625" style="34"/>
+    <col min="2305" max="2305" width="13.42578125" style="34" customWidth="1"/>
+    <col min="2306" max="2306" width="9.140625" style="34"/>
+    <col min="2307" max="2307" width="9.5703125" style="34" customWidth="1"/>
+    <col min="2308" max="2312" width="9.140625" style="34"/>
+    <col min="2313" max="2313" width="10.7109375" style="34" bestFit="1" customWidth="1"/>
+    <col min="2314" max="2314" width="10.85546875" style="34" customWidth="1"/>
+    <col min="2315" max="2315" width="11" style="34" customWidth="1"/>
+    <col min="2316" max="2316" width="10.42578125" style="34" customWidth="1"/>
+    <col min="2317" max="2317" width="10.7109375" style="34" customWidth="1"/>
+    <col min="2318" max="2560" width="9.140625" style="34"/>
+    <col min="2561" max="2561" width="13.42578125" style="34" customWidth="1"/>
+    <col min="2562" max="2562" width="9.140625" style="34"/>
+    <col min="2563" max="2563" width="9.5703125" style="34" customWidth="1"/>
+    <col min="2564" max="2568" width="9.140625" style="34"/>
+    <col min="2569" max="2569" width="10.7109375" style="34" bestFit="1" customWidth="1"/>
+    <col min="2570" max="2570" width="10.85546875" style="34" customWidth="1"/>
+    <col min="2571" max="2571" width="11" style="34" customWidth="1"/>
+    <col min="2572" max="2572" width="10.42578125" style="34" customWidth="1"/>
+    <col min="2573" max="2573" width="10.7109375" style="34" customWidth="1"/>
+    <col min="2574" max="2816" width="9.140625" style="34"/>
+    <col min="2817" max="2817" width="13.42578125" style="34" customWidth="1"/>
+    <col min="2818" max="2818" width="9.140625" style="34"/>
+    <col min="2819" max="2819" width="9.5703125" style="34" customWidth="1"/>
+    <col min="2820" max="2824" width="9.140625" style="34"/>
+    <col min="2825" max="2825" width="10.7109375" style="34" bestFit="1" customWidth="1"/>
+    <col min="2826" max="2826" width="10.85546875" style="34" customWidth="1"/>
+    <col min="2827" max="2827" width="11" style="34" customWidth="1"/>
+    <col min="2828" max="2828" width="10.42578125" style="34" customWidth="1"/>
+    <col min="2829" max="2829" width="10.7109375" style="34" customWidth="1"/>
+    <col min="2830" max="3072" width="9.140625" style="34"/>
+    <col min="3073" max="3073" width="13.42578125" style="34" customWidth="1"/>
+    <col min="3074" max="3074" width="9.140625" style="34"/>
+    <col min="3075" max="3075" width="9.5703125" style="34" customWidth="1"/>
+    <col min="3076" max="3080" width="9.140625" style="34"/>
+    <col min="3081" max="3081" width="10.7109375" style="34" bestFit="1" customWidth="1"/>
+    <col min="3082" max="3082" width="10.85546875" style="34" customWidth="1"/>
+    <col min="3083" max="3083" width="11" style="34" customWidth="1"/>
+    <col min="3084" max="3084" width="10.42578125" style="34" customWidth="1"/>
+    <col min="3085" max="3085" width="10.7109375" style="34" customWidth="1"/>
+    <col min="3086" max="3328" width="9.140625" style="34"/>
+    <col min="3329" max="3329" width="13.42578125" style="34" customWidth="1"/>
+    <col min="3330" max="3330" width="9.140625" style="34"/>
+    <col min="3331" max="3331" width="9.5703125" style="34" customWidth="1"/>
+    <col min="3332" max="3336" width="9.140625" style="34"/>
+    <col min="3337" max="3337" width="10.7109375" style="34" bestFit="1" customWidth="1"/>
+    <col min="3338" max="3338" width="10.85546875" style="34" customWidth="1"/>
+    <col min="3339" max="3339" width="11" style="34" customWidth="1"/>
+    <col min="3340" max="3340" width="10.42578125" style="34" customWidth="1"/>
+    <col min="3341" max="3341" width="10.7109375" style="34" customWidth="1"/>
+    <col min="3342" max="3584" width="9.140625" style="34"/>
+    <col min="3585" max="3585" width="13.42578125" style="34" customWidth="1"/>
+    <col min="3586" max="3586" width="9.140625" style="34"/>
+    <col min="3587" max="3587" width="9.5703125" style="34" customWidth="1"/>
+    <col min="3588" max="3592" width="9.140625" style="34"/>
+    <col min="3593" max="3593" width="10.7109375" style="34" bestFit="1" customWidth="1"/>
+    <col min="3594" max="3594" width="10.85546875" style="34" customWidth="1"/>
+    <col min="3595" max="3595" width="11" style="34" customWidth="1"/>
+    <col min="3596" max="3596" width="10.42578125" style="34" customWidth="1"/>
+    <col min="3597" max="3597" width="10.7109375" style="34" customWidth="1"/>
+    <col min="3598" max="3840" width="9.140625" style="34"/>
+    <col min="3841" max="3841" width="13.42578125" style="34" customWidth="1"/>
+    <col min="3842" max="3842" width="9.140625" style="34"/>
+    <col min="3843" max="3843" width="9.5703125" style="34" customWidth="1"/>
+    <col min="3844" max="3848" width="9.140625" style="34"/>
+    <col min="3849" max="3849" width="10.7109375" style="34" bestFit="1" customWidth="1"/>
+    <col min="3850" max="3850" width="10.85546875" style="34" customWidth="1"/>
+    <col min="3851" max="3851" width="11" style="34" customWidth="1"/>
+    <col min="3852" max="3852" width="10.42578125" style="34" customWidth="1"/>
+    <col min="3853" max="3853" width="10.7109375" style="34" customWidth="1"/>
+    <col min="3854" max="4096" width="9.140625" style="34"/>
+    <col min="4097" max="4097" width="13.42578125" style="34" customWidth="1"/>
+    <col min="4098" max="4098" width="9.140625" style="34"/>
+    <col min="4099" max="4099" width="9.5703125" style="34" customWidth="1"/>
+    <col min="4100" max="4104" width="9.140625" style="34"/>
+    <col min="4105" max="4105" width="10.7109375" style="34" bestFit="1" customWidth="1"/>
+    <col min="4106" max="4106" width="10.85546875" style="34" customWidth="1"/>
+    <col min="4107" max="4107" width="11" style="34" customWidth="1"/>
+    <col min="4108" max="4108" width="10.42578125" style="34" customWidth="1"/>
+    <col min="4109" max="4109" width="10.7109375" style="34" customWidth="1"/>
+    <col min="4110" max="4352" width="9.140625" style="34"/>
+    <col min="4353" max="4353" width="13.42578125" style="34" customWidth="1"/>
+    <col min="4354" max="4354" width="9.140625" style="34"/>
+    <col min="4355" max="4355" width="9.5703125" style="34" customWidth="1"/>
+    <col min="4356" max="4360" width="9.140625" style="34"/>
+    <col min="4361" max="4361" width="10.7109375" style="34" bestFit="1" customWidth="1"/>
+    <col min="4362" max="4362" width="10.85546875" style="34" customWidth="1"/>
+    <col min="4363" max="4363" width="11" style="34" customWidth="1"/>
+    <col min="4364" max="4364" width="10.42578125" style="34" customWidth="1"/>
+    <col min="4365" max="4365" width="10.7109375" style="34" customWidth="1"/>
+    <col min="4366" max="4608" width="9.140625" style="34"/>
+    <col min="4609" max="4609" width="13.42578125" style="34" customWidth="1"/>
+    <col min="4610" max="4610" width="9.140625" style="34"/>
+    <col min="4611" max="4611" width="9.5703125" style="34" customWidth="1"/>
+    <col min="4612" max="4616" width="9.140625" style="34"/>
+    <col min="4617" max="4617" width="10.7109375" style="34" bestFit="1" customWidth="1"/>
+    <col min="4618" max="4618" width="10.85546875" style="34" customWidth="1"/>
+    <col min="4619" max="4619" width="11" style="34" customWidth="1"/>
+    <col min="4620" max="4620" width="10.42578125" style="34" customWidth="1"/>
+    <col min="4621" max="4621" width="10.7109375" style="34" customWidth="1"/>
+    <col min="4622" max="4864" width="9.140625" style="34"/>
+    <col min="4865" max="4865" width="13.42578125" style="34" customWidth="1"/>
+    <col min="4866" max="4866" width="9.140625" style="34"/>
+    <col min="4867" max="4867" width="9.5703125" style="34" customWidth="1"/>
+    <col min="4868" max="4872" width="9.140625" style="34"/>
+    <col min="4873" max="4873" width="10.7109375" style="34" bestFit="1" customWidth="1"/>
+    <col min="4874" max="4874" width="10.85546875" style="34" customWidth="1"/>
+    <col min="4875" max="4875" width="11" style="34" customWidth="1"/>
+    <col min="4876" max="4876" width="10.42578125" style="34" customWidth="1"/>
+    <col min="4877" max="4877" width="10.7109375" style="34" customWidth="1"/>
+    <col min="4878" max="5120" width="9.140625" style="34"/>
+    <col min="5121" max="5121" width="13.42578125" style="34" customWidth="1"/>
+    <col min="5122" max="5122" width="9.140625" style="34"/>
+    <col min="5123" max="5123" width="9.5703125" style="34" customWidth="1"/>
+    <col min="5124" max="5128" width="9.140625" style="34"/>
+    <col min="5129" max="5129" width="10.7109375" style="34" bestFit="1" customWidth="1"/>
+    <col min="5130" max="5130" width="10.85546875" style="34" customWidth="1"/>
+    <col min="5131" max="5131" width="11" style="34" customWidth="1"/>
+    <col min="5132" max="5132" width="10.42578125" style="34" customWidth="1"/>
+    <col min="5133" max="5133" width="10.7109375" style="34" customWidth="1"/>
+    <col min="5134" max="5376" width="9.140625" style="34"/>
+    <col min="5377" max="5377" width="13.42578125" style="34" customWidth="1"/>
+    <col min="5378" max="5378" width="9.140625" style="34"/>
+    <col min="5379" max="5379" width="9.5703125" style="34" customWidth="1"/>
+    <col min="5380" max="5384" width="9.140625" style="34"/>
+    <col min="5385" max="5385" width="10.7109375" style="34" bestFit="1" customWidth="1"/>
+    <col min="5386" max="5386" width="10.85546875" style="34" customWidth="1"/>
+    <col min="5387" max="5387" width="11" style="34" customWidth="1"/>
+    <col min="5388" max="5388" width="10.42578125" style="34" customWidth="1"/>
+    <col min="5389" max="5389" width="10.7109375" style="34" customWidth="1"/>
+    <col min="5390" max="5632" width="9.140625" style="34"/>
+    <col min="5633" max="5633" width="13.42578125" style="34" customWidth="1"/>
+    <col min="5634" max="5634" width="9.140625" style="34"/>
+    <col min="5635" max="5635" width="9.5703125" style="34" customWidth="1"/>
+    <col min="5636" max="5640" width="9.140625" style="34"/>
+    <col min="5641" max="5641" width="10.7109375" style="34" bestFit="1" customWidth="1"/>
+    <col min="5642" max="5642" width="10.85546875" style="34" customWidth="1"/>
+    <col min="5643" max="5643" width="11" style="34" customWidth="1"/>
+    <col min="5644" max="5644" width="10.42578125" style="34" customWidth="1"/>
+    <col min="5645" max="5645" width="10.7109375" style="34" customWidth="1"/>
+    <col min="5646" max="5888" width="9.140625" style="34"/>
+    <col min="5889" max="5889" width="13.42578125" style="34" customWidth="1"/>
+    <col min="5890" max="5890" width="9.140625" style="34"/>
+    <col min="5891" max="5891" width="9.5703125" style="34" customWidth="1"/>
+    <col min="5892" max="5896" width="9.140625" style="34"/>
+    <col min="5897" max="5897" width="10.7109375" style="34" bestFit="1" customWidth="1"/>
+    <col min="5898" max="5898" width="10.85546875" style="34" customWidth="1"/>
+    <col min="5899" max="5899" width="11" style="34" customWidth="1"/>
+    <col min="5900" max="5900" width="10.42578125" style="34" customWidth="1"/>
+    <col min="5901" max="5901" width="10.7109375" style="34" customWidth="1"/>
+    <col min="5902" max="6144" width="9.140625" style="34"/>
+    <col min="6145" max="6145" width="13.42578125" style="34" customWidth="1"/>
+    <col min="6146" max="6146" width="9.140625" style="34"/>
+    <col min="6147" max="6147" width="9.5703125" style="34" customWidth="1"/>
+    <col min="6148" max="6152" width="9.140625" style="34"/>
+    <col min="6153" max="6153" width="10.7109375" style="34" bestFit="1" customWidth="1"/>
+    <col min="6154" max="6154" width="10.85546875" style="34" customWidth="1"/>
+    <col min="6155" max="6155" width="11" style="34" customWidth="1"/>
+    <col min="6156" max="6156" width="10.42578125" style="34" customWidth="1"/>
+    <col min="6157" max="6157" width="10.7109375" style="34" customWidth="1"/>
+    <col min="6158" max="6400" width="9.140625" style="34"/>
+    <col min="6401" max="6401" width="13.42578125" style="34" customWidth="1"/>
+    <col min="6402" max="6402" width="9.140625" style="34"/>
+    <col min="6403" max="6403" width="9.5703125" style="34" customWidth="1"/>
+    <col min="6404" max="6408" width="9.140625" style="34"/>
+    <col min="6409" max="6409" width="10.7109375" style="34" bestFit="1" customWidth="1"/>
+    <col min="6410" max="6410" width="10.85546875" style="34" customWidth="1"/>
+    <col min="6411" max="6411" width="11" style="34" customWidth="1"/>
+    <col min="6412" max="6412" width="10.42578125" style="34" customWidth="1"/>
+    <col min="6413" max="6413" width="10.7109375" style="34" customWidth="1"/>
+    <col min="6414" max="6656" width="9.140625" style="34"/>
+    <col min="6657" max="6657" width="13.42578125" style="34" customWidth="1"/>
+    <col min="6658" max="6658" width="9.140625" style="34"/>
+    <col min="6659" max="6659" width="9.5703125" style="34" customWidth="1"/>
+    <col min="6660" max="6664" width="9.140625" style="34"/>
+    <col min="6665" max="6665" width="10.7109375" style="34" bestFit="1" customWidth="1"/>
+    <col min="6666" max="6666" width="10.85546875" style="34" customWidth="1"/>
+    <col min="6667" max="6667" width="11" style="34" customWidth="1"/>
+    <col min="6668" max="6668" width="10.42578125" style="34" customWidth="1"/>
+    <col min="6669" max="6669" width="10.7109375" style="34" customWidth="1"/>
+    <col min="6670" max="6912" width="9.140625" style="34"/>
+    <col min="6913" max="6913" width="13.42578125" style="34" customWidth="1"/>
+    <col min="6914" max="6914" width="9.140625" style="34"/>
+    <col min="6915" max="6915" width="9.5703125" style="34" customWidth="1"/>
+    <col min="6916" max="6920" width="9.140625" style="34"/>
+    <col min="6921" max="6921" width="10.7109375" style="34" bestFit="1" customWidth="1"/>
+    <col min="6922" max="6922" width="10.85546875" style="34" customWidth="1"/>
+    <col min="6923" max="6923" width="11" style="34" customWidth="1"/>
+    <col min="6924" max="6924" width="10.42578125" style="34" customWidth="1"/>
+    <col min="6925" max="6925" width="10.7109375" style="34" customWidth="1"/>
+    <col min="6926" max="7168" width="9.140625" style="34"/>
+    <col min="7169" max="7169" width="13.42578125" style="34" customWidth="1"/>
+    <col min="7170" max="7170" width="9.140625" style="34"/>
+    <col min="7171" max="7171" width="9.5703125" style="34" customWidth="1"/>
+    <col min="7172" max="7176" width="9.140625" style="34"/>
+    <col min="7177" max="7177" width="10.7109375" style="34" bestFit="1" customWidth="1"/>
+    <col min="7178" max="7178" width="10.85546875" style="34" customWidth="1"/>
+    <col min="7179" max="7179" width="11" style="34" customWidth="1"/>
+    <col min="7180" max="7180" width="10.42578125" style="34" customWidth="1"/>
+    <col min="7181" max="7181" width="10.7109375" style="34" customWidth="1"/>
+    <col min="7182" max="7424" width="9.140625" style="34"/>
+    <col min="7425" max="7425" width="13.42578125" style="34" customWidth="1"/>
+    <col min="7426" max="7426" width="9.140625" style="34"/>
+    <col min="7427" max="7427" width="9.5703125" style="34" customWidth="1"/>
+    <col min="7428" max="7432" width="9.140625" style="34"/>
+    <col min="7433" max="7433" width="10.7109375" style="34" bestFit="1" customWidth="1"/>
+    <col min="7434" max="7434" width="10.85546875" style="34" customWidth="1"/>
+    <col min="7435" max="7435" width="11" style="34" customWidth="1"/>
+    <col min="7436" max="7436" width="10.42578125" style="34" customWidth="1"/>
+    <col min="7437" max="7437" width="10.7109375" style="34" customWidth="1"/>
+    <col min="7438" max="7680" width="9.140625" style="34"/>
+    <col min="7681" max="7681" width="13.42578125" style="34" customWidth="1"/>
+    <col min="7682" max="7682" width="9.140625" style="34"/>
+    <col min="7683" max="7683" width="9.5703125" style="34" customWidth="1"/>
+    <col min="7684" max="7688" width="9.140625" style="34"/>
+    <col min="7689" max="7689" width="10.7109375" style="34" bestFit="1" customWidth="1"/>
+    <col min="7690" max="7690" width="10.85546875" style="34" customWidth="1"/>
+    <col min="7691" max="7691" width="11" style="34" customWidth="1"/>
+    <col min="7692" max="7692" width="10.42578125" style="34" customWidth="1"/>
+    <col min="7693" max="7693" width="10.7109375" style="34" customWidth="1"/>
+    <col min="7694" max="7936" width="9.140625" style="34"/>
+    <col min="7937" max="7937" width="13.42578125" style="34" customWidth="1"/>
+    <col min="7938" max="7938" width="9.140625" style="34"/>
+    <col min="7939" max="7939" width="9.5703125" style="34" customWidth="1"/>
+    <col min="7940" max="7944" width="9.140625" style="34"/>
+    <col min="7945" max="7945" width="10.7109375" style="34" bestFit="1" customWidth="1"/>
+    <col min="7946" max="7946" width="10.85546875" style="34" customWidth="1"/>
+    <col min="7947" max="7947" width="11" style="34" customWidth="1"/>
+    <col min="7948" max="7948" width="10.42578125" style="34" customWidth="1"/>
+    <col min="7949" max="7949" width="10.7109375" style="34" customWidth="1"/>
+    <col min="7950" max="8192" width="9.140625" style="34"/>
+    <col min="8193" max="8193" width="13.42578125" style="34" customWidth="1"/>
+    <col min="8194" max="8194" width="9.140625" style="34"/>
+    <col min="8195" max="8195" width="9.5703125" style="34" customWidth="1"/>
+    <col min="8196" max="8200" width="9.140625" style="34"/>
+    <col min="8201" max="8201" width="10.7109375" style="34" bestFit="1" customWidth="1"/>
+    <col min="8202" max="8202" width="10.85546875" style="34" customWidth="1"/>
+    <col min="8203" max="8203" width="11" style="34" customWidth="1"/>
+    <col min="8204" max="8204" width="10.42578125" style="34" customWidth="1"/>
+    <col min="8205" max="8205" width="10.7109375" style="34" customWidth="1"/>
+    <col min="8206" max="8448" width="9.140625" style="34"/>
+    <col min="8449" max="8449" width="13.42578125" style="34" customWidth="1"/>
+    <col min="8450" max="8450" width="9.140625" style="34"/>
+    <col min="8451" max="8451" width="9.5703125" style="34" customWidth="1"/>
+    <col min="8452" max="8456" width="9.140625" style="34"/>
+    <col min="8457" max="8457" width="10.7109375" style="34" bestFit="1" customWidth="1"/>
+    <col min="8458" max="8458" width="10.85546875" style="34" customWidth="1"/>
+    <col min="8459" max="8459" width="11" style="34" customWidth="1"/>
+    <col min="8460" max="8460" width="10.42578125" style="34" customWidth="1"/>
+    <col min="8461" max="8461" width="10.7109375" style="34" customWidth="1"/>
+    <col min="8462" max="8704" width="9.140625" style="34"/>
+    <col min="8705" max="8705" width="13.42578125" style="34" customWidth="1"/>
+    <col min="8706" max="8706" width="9.140625" style="34"/>
+    <col min="8707" max="8707" width="9.5703125" style="34" customWidth="1"/>
+    <col min="8708" max="8712" width="9.140625" style="34"/>
+    <col min="8713" max="8713" width="10.7109375" style="34" bestFit="1" customWidth="1"/>
+    <col min="8714" max="8714" width="10.85546875" style="34" customWidth="1"/>
+    <col min="8715" max="8715" width="11" style="34" customWidth="1"/>
+    <col min="8716" max="8716" width="10.42578125" style="34" customWidth="1"/>
+    <col min="8717" max="8717" width="10.7109375" style="34" customWidth="1"/>
+    <col min="8718" max="8960" width="9.140625" style="34"/>
+    <col min="8961" max="8961" width="13.42578125" style="34" customWidth="1"/>
+    <col min="8962" max="8962" width="9.140625" style="34"/>
+    <col min="8963" max="8963" width="9.5703125" style="34" customWidth="1"/>
+    <col min="8964" max="8968" width="9.140625" style="34"/>
+    <col min="8969" max="8969" width="10.7109375" style="34" bestFit="1" customWidth="1"/>
+    <col min="8970" max="8970" width="10.85546875" style="34" customWidth="1"/>
+    <col min="8971" max="8971" width="11" style="34" customWidth="1"/>
+    <col min="8972" max="8972" width="10.42578125" style="34" customWidth="1"/>
+    <col min="8973" max="8973" width="10.7109375" style="34" customWidth="1"/>
+    <col min="8974" max="9216" width="9.140625" style="34"/>
+    <col min="9217" max="9217" width="13.42578125" style="34" customWidth="1"/>
+    <col min="9218" max="9218" width="9.140625" style="34"/>
+    <col min="9219" max="9219" width="9.5703125" style="34" customWidth="1"/>
+    <col min="9220" max="9224" width="9.140625" style="34"/>
+    <col min="9225" max="9225" width="10.7109375" style="34" bestFit="1" customWidth="1"/>
+    <col min="9226" max="9226" width="10.85546875" style="34" customWidth="1"/>
+    <col min="9227" max="9227" width="11" style="34" customWidth="1"/>
+    <col min="9228" max="9228" width="10.42578125" style="34" customWidth="1"/>
+    <col min="9229" max="9229" width="10.7109375" style="34" customWidth="1"/>
+    <col min="9230" max="9472" width="9.140625" style="34"/>
+    <col min="9473" max="9473" width="13.42578125" style="34" customWidth="1"/>
+    <col min="9474" max="9474" width="9.140625" style="34"/>
+    <col min="9475" max="9475" width="9.5703125" style="34" customWidth="1"/>
+    <col min="9476" max="9480" width="9.140625" style="34"/>
+    <col min="9481" max="9481" width="10.7109375" style="34" bestFit="1" customWidth="1"/>
+    <col min="9482" max="9482" width="10.85546875" style="34" customWidth="1"/>
+    <col min="9483" max="9483" width="11" style="34" customWidth="1"/>
+    <col min="9484" max="9484" width="10.42578125" style="34" customWidth="1"/>
+    <col min="9485" max="9485" width="10.7109375" style="34" customWidth="1"/>
+    <col min="9486" max="9728" width="9.140625" style="34"/>
+    <col min="9729" max="9729" width="13.42578125" style="34" customWidth="1"/>
+    <col min="9730" max="9730" width="9.140625" style="34"/>
+    <col min="9731" max="9731" width="9.5703125" style="34" customWidth="1"/>
+    <col min="9732" max="9736" width="9.140625" style="34"/>
+    <col min="9737" max="9737" width="10.7109375" style="34" bestFit="1" customWidth="1"/>
+    <col min="9738" max="9738" width="10.85546875" style="34" customWidth="1"/>
+    <col min="9739" max="9739" width="11" style="34" customWidth="1"/>
+    <col min="9740" max="9740" width="10.42578125" style="34" customWidth="1"/>
+    <col min="9741" max="9741" width="10.7109375" style="34" customWidth="1"/>
+    <col min="9742" max="9984" width="9.140625" style="34"/>
+    <col min="9985" max="9985" width="13.42578125" style="34" customWidth="1"/>
+    <col min="9986" max="9986" width="9.140625" style="34"/>
+    <col min="9987" max="9987" width="9.5703125" style="34" customWidth="1"/>
+    <col min="9988" max="9992" width="9.140625" style="34"/>
+    <col min="9993" max="9993" width="10.7109375" style="34" bestFit="1" customWidth="1"/>
+    <col min="9994" max="9994" width="10.85546875" style="34" customWidth="1"/>
+    <col min="9995" max="9995" width="11" style="34" customWidth="1"/>
+    <col min="9996" max="9996" width="10.42578125" style="34" customWidth="1"/>
+    <col min="9997" max="9997" width="10.7109375" style="34" customWidth="1"/>
+    <col min="9998" max="10240" width="9.140625" style="34"/>
+    <col min="10241" max="10241" width="13.42578125" style="34" customWidth="1"/>
+    <col min="10242" max="10242" width="9.140625" style="34"/>
+    <col min="10243" max="10243" width="9.5703125" style="34" customWidth="1"/>
+    <col min="10244" max="10248" width="9.140625" style="34"/>
+    <col min="10249" max="10249" width="10.7109375" style="34" bestFit="1" customWidth="1"/>
+    <col min="10250" max="10250" width="10.85546875" style="34" customWidth="1"/>
+    <col min="10251" max="10251" width="11" style="34" customWidth="1"/>
+    <col min="10252" max="10252" width="10.42578125" style="34" customWidth="1"/>
+    <col min="10253" max="10253" width="10.7109375" style="34" customWidth="1"/>
+    <col min="10254" max="10496" width="9.140625" style="34"/>
+    <col min="10497" max="10497" width="13.42578125" style="34" customWidth="1"/>
+    <col min="10498" max="10498" width="9.140625" style="34"/>
+    <col min="10499" max="10499" width="9.5703125" style="34" customWidth="1"/>
+    <col min="10500" max="10504" width="9.140625" style="34"/>
+    <col min="10505" max="10505" width="10.7109375" style="34" bestFit="1" customWidth="1"/>
+    <col min="10506" max="10506" width="10.85546875" style="34" customWidth="1"/>
+    <col min="10507" max="10507" width="11" style="34" customWidth="1"/>
+    <col min="10508" max="10508" width="10.42578125" style="34" customWidth="1"/>
+    <col min="10509" max="10509" width="10.7109375" style="34" customWidth="1"/>
+    <col min="10510" max="10752" width="9.140625" style="34"/>
+    <col min="10753" max="10753" width="13.42578125" style="34" customWidth="1"/>
+    <col min="10754" max="10754" width="9.140625" style="34"/>
+    <col min="10755" max="10755" width="9.5703125" style="34" customWidth="1"/>
+    <col min="10756" max="10760" width="9.140625" style="34"/>
+    <col min="10761" max="10761" width="10.7109375" style="34" bestFit="1" customWidth="1"/>
+    <col min="10762" max="10762" width="10.85546875" style="34" customWidth="1"/>
+    <col min="10763" max="10763" width="11" style="34" customWidth="1"/>
+    <col min="10764" max="10764" width="10.42578125" style="34" customWidth="1"/>
+    <col min="10765" max="10765" width="10.7109375" style="34" customWidth="1"/>
+    <col min="10766" max="11008" width="9.140625" style="34"/>
+    <col min="11009" max="11009" width="13.42578125" style="34" customWidth="1"/>
+    <col min="11010" max="11010" width="9.140625" style="34"/>
+    <col min="11011" max="11011" width="9.5703125" style="34" customWidth="1"/>
+    <col min="11012" max="11016" width="9.140625" style="34"/>
+    <col min="11017" max="11017" width="10.7109375" style="34" bestFit="1" customWidth="1"/>
+    <col min="11018" max="11018" width="10.85546875" style="34" customWidth="1"/>
+    <col min="11019" max="11019" width="11" style="34" customWidth="1"/>
+    <col min="11020" max="11020" width="10.42578125" style="34" customWidth="1"/>
+    <col min="11021" max="11021" width="10.7109375" style="34" customWidth="1"/>
+    <col min="11022" max="11264" width="9.140625" style="34"/>
+    <col min="11265" max="11265" width="13.42578125" style="34" customWidth="1"/>
+    <col min="11266" max="11266" width="9.140625" style="34"/>
+    <col min="11267" max="11267" width="9.5703125" style="34" customWidth="1"/>
+    <col min="11268" max="11272" width="9.140625" style="34"/>
+    <col min="11273" max="11273" width="10.7109375" style="34" bestFit="1" customWidth="1"/>
+    <col min="11274" max="11274" width="10.85546875" style="34" customWidth="1"/>
+    <col min="11275" max="11275" width="11" style="34" customWidth="1"/>
+    <col min="11276" max="11276" width="10.42578125" style="34" customWidth="1"/>
+    <col min="11277" max="11277" width="10.7109375" style="34" customWidth="1"/>
+    <col min="11278" max="11520" width="9.140625" style="34"/>
+    <col min="11521" max="11521" width="13.42578125" style="34" customWidth="1"/>
+    <col min="11522" max="11522" width="9.140625" style="34"/>
+    <col min="11523" max="11523" width="9.5703125" style="34" customWidth="1"/>
+    <col min="11524" max="11528" width="9.140625" style="34"/>
+    <col min="11529" max="11529" width="10.7109375" style="34" bestFit="1" customWidth="1"/>
+    <col min="11530" max="11530" width="10.85546875" style="34" customWidth="1"/>
+    <col min="11531" max="11531" width="11" style="34" customWidth="1"/>
+    <col min="11532" max="11532" width="10.42578125" style="34" customWidth="1"/>
+    <col min="11533" max="11533" width="10.7109375" style="34" customWidth="1"/>
+    <col min="11534" max="11776" width="9.140625" style="34"/>
+    <col min="11777" max="11777" width="13.42578125" style="34" customWidth="1"/>
+    <col min="11778" max="11778" width="9.140625" style="34"/>
+    <col min="11779" max="11779" width="9.5703125" style="34" customWidth="1"/>
+    <col min="11780" max="11784" width="9.140625" style="34"/>
+    <col min="11785" max="11785" width="10.7109375" style="34" bestFit="1" customWidth="1"/>
+    <col min="11786" max="11786" width="10.85546875" style="34" customWidth="1"/>
+    <col min="11787" max="11787" width="11" style="34" customWidth="1"/>
+    <col min="11788" max="11788" width="10.42578125" style="34" customWidth="1"/>
+    <col min="11789" max="11789" width="10.7109375" style="34" customWidth="1"/>
+    <col min="11790" max="12032" width="9.140625" style="34"/>
+    <col min="12033" max="12033" width="13.42578125" style="34" customWidth="1"/>
+    <col min="12034" max="12034" width="9.140625" style="34"/>
+    <col min="12035" max="12035" width="9.5703125" style="34" customWidth="1"/>
+    <col min="12036" max="12040" width="9.140625" style="34"/>
+    <col min="12041" max="12041" width="10.7109375" style="34" bestFit="1" customWidth="1"/>
+    <col min="12042" max="12042" width="10.85546875" style="34" customWidth="1"/>
+    <col min="12043" max="12043" width="11" style="34" customWidth="1"/>
+    <col min="12044" max="12044" width="10.42578125" style="34" customWidth="1"/>
+    <col min="12045" max="12045" width="10.7109375" style="34" customWidth="1"/>
+    <col min="12046" max="12288" width="9.140625" style="34"/>
+    <col min="12289" max="12289" width="13.42578125" style="34" customWidth="1"/>
+    <col min="12290" max="12290" width="9.140625" style="34"/>
+    <col min="12291" max="12291" width="9.5703125" style="34" customWidth="1"/>
+    <col min="12292" max="12296" width="9.140625" style="34"/>
+    <col min="12297" max="12297" width="10.7109375" style="34" bestFit="1" customWidth="1"/>
+    <col min="12298" max="12298" width="10.85546875" style="34" customWidth="1"/>
+    <col min="12299" max="12299" width="11" style="34" customWidth="1"/>
+    <col min="12300" max="12300" width="10.42578125" style="34" customWidth="1"/>
+    <col min="12301" max="12301" width="10.7109375" style="34" customWidth="1"/>
+    <col min="12302" max="12544" width="9.140625" style="34"/>
+    <col min="12545" max="12545" width="13.42578125" style="34" customWidth="1"/>
+    <col min="12546" max="12546" width="9.140625" style="34"/>
+    <col min="12547" max="12547" width="9.5703125" style="34" customWidth="1"/>
+    <col min="12548" max="12552" width="9.140625" style="34"/>
+    <col min="12553" max="12553" width="10.7109375" style="34" bestFit="1" customWidth="1"/>
+    <col min="12554" max="12554" width="10.85546875" style="34" customWidth="1"/>
+    <col min="12555" max="12555" width="11" style="34" customWidth="1"/>
+    <col min="12556" max="12556" width="10.42578125" style="34" customWidth="1"/>
+    <col min="12557" max="12557" width="10.7109375" style="34" customWidth="1"/>
+    <col min="12558" max="12800" width="9.140625" style="34"/>
+    <col min="12801" max="12801" width="13.42578125" style="34" customWidth="1"/>
+    <col min="12802" max="12802" width="9.140625" style="34"/>
+    <col min="12803" max="12803" width="9.5703125" style="34" customWidth="1"/>
+    <col min="12804" max="12808" width="9.140625" style="34"/>
+    <col min="12809" max="12809" width="10.7109375" style="34" bestFit="1" customWidth="1"/>
+    <col min="12810" max="12810" width="10.85546875" style="34" customWidth="1"/>
+    <col min="12811" max="12811" width="11" style="34" customWidth="1"/>
+    <col min="12812" max="12812" width="10.42578125" style="34" customWidth="1"/>
+    <col min="12813" max="12813" width="10.7109375" style="34" customWidth="1"/>
+    <col min="12814" max="13056" width="9.140625" style="34"/>
+    <col min="13057" max="13057" width="13.42578125" style="34" customWidth="1"/>
+    <col min="13058" max="13058" width="9.140625" style="34"/>
+    <col min="13059" max="13059" width="9.5703125" style="34" customWidth="1"/>
+    <col min="13060" max="13064" width="9.140625" style="34"/>
+    <col min="13065" max="13065" width="10.7109375" style="34" bestFit="1" customWidth="1"/>
+    <col min="13066" max="13066" width="10.85546875" style="34" customWidth="1"/>
+    <col min="13067" max="13067" width="11" style="34" customWidth="1"/>
+    <col min="13068" max="13068" width="10.42578125" style="34" customWidth="1"/>
+    <col min="13069" max="13069" width="10.7109375" style="34" customWidth="1"/>
+    <col min="13070" max="13312" width="9.140625" style="34"/>
+    <col min="13313" max="13313" width="13.42578125" style="34" customWidth="1"/>
+    <col min="13314" max="13314" width="9.140625" style="34"/>
+    <col min="13315" max="13315" width="9.5703125" style="34" customWidth="1"/>
+    <col min="13316" max="13320" width="9.140625" style="34"/>
+    <col min="13321" max="13321" width="10.7109375" style="34" bestFit="1" customWidth="1"/>
+    <col min="13322" max="13322" width="10.85546875" style="34" customWidth="1"/>
+    <col min="13323" max="13323" width="11" style="34" customWidth="1"/>
+    <col min="13324" max="13324" width="10.42578125" style="34" customWidth="1"/>
+    <col min="13325" max="13325" width="10.7109375" style="34" customWidth="1"/>
+    <col min="13326" max="13568" width="9.140625" style="34"/>
+    <col min="13569" max="13569" width="13.42578125" style="34" customWidth="1"/>
+    <col min="13570" max="13570" width="9.140625" style="34"/>
+    <col min="13571" max="13571" width="9.5703125" style="34" customWidth="1"/>
+    <col min="13572" max="13576" width="9.140625" style="34"/>
+    <col min="13577" max="13577" width="10.7109375" style="34" bestFit="1" customWidth="1"/>
+    <col min="13578" max="13578" width="10.85546875" style="34" customWidth="1"/>
+    <col min="13579" max="13579" width="11" style="34" customWidth="1"/>
+    <col min="13580" max="13580" width="10.42578125" style="34" customWidth="1"/>
+    <col min="13581" max="13581" width="10.7109375" style="34" customWidth="1"/>
+    <col min="13582" max="13824" width="9.140625" style="34"/>
+    <col min="13825" max="13825" width="13.42578125" style="34" customWidth="1"/>
+    <col min="13826" max="13826" width="9.140625" style="34"/>
+    <col min="13827" max="13827" width="9.5703125" style="34" customWidth="1"/>
+    <col min="13828" max="13832" width="9.140625" style="34"/>
+    <col min="13833" max="13833" width="10.7109375" style="34" bestFit="1" customWidth="1"/>
+    <col min="13834" max="13834" width="10.85546875" style="34" customWidth="1"/>
+    <col min="13835" max="13835" width="11" style="34" customWidth="1"/>
+    <col min="13836" max="13836" width="10.42578125" style="34" customWidth="1"/>
+    <col min="13837" max="13837" width="10.7109375" style="34" customWidth="1"/>
+    <col min="13838" max="14080" width="9.140625" style="34"/>
+    <col min="14081" max="14081" width="13.42578125" style="34" customWidth="1"/>
+    <col min="14082" max="14082" width="9.140625" style="34"/>
+    <col min="14083" max="14083" width="9.5703125" style="34" customWidth="1"/>
+    <col min="14084" max="14088" width="9.140625" style="34"/>
+    <col min="14089" max="14089" width="10.7109375" style="34" bestFit="1" customWidth="1"/>
+    <col min="14090" max="14090" width="10.85546875" style="34" customWidth="1"/>
+    <col min="14091" max="14091" width="11" style="34" customWidth="1"/>
+    <col min="14092" max="14092" width="10.42578125" style="34" customWidth="1"/>
+    <col min="14093" max="14093" width="10.7109375" style="34" customWidth="1"/>
+    <col min="14094" max="14336" width="9.140625" style="34"/>
+    <col min="14337" max="14337" width="13.42578125" style="34" customWidth="1"/>
+    <col min="14338" max="14338" width="9.140625" style="34"/>
+    <col min="14339" max="14339" width="9.5703125" style="34" customWidth="1"/>
+    <col min="14340" max="14344" width="9.140625" style="34"/>
+    <col min="14345" max="14345" width="10.7109375" style="34" bestFit="1" customWidth="1"/>
+    <col min="14346" max="14346" width="10.85546875" style="34" customWidth="1"/>
+    <col min="14347" max="14347" width="11" style="34" customWidth="1"/>
+    <col min="14348" max="14348" width="10.42578125" style="34" customWidth="1"/>
+    <col min="14349" max="14349" width="10.7109375" style="34" customWidth="1"/>
+    <col min="14350" max="14592" width="9.140625" style="34"/>
+    <col min="14593" max="14593" width="13.42578125" style="34" customWidth="1"/>
+    <col min="14594" max="14594" width="9.140625" style="34"/>
+    <col min="14595" max="14595" width="9.5703125" style="34" customWidth="1"/>
+    <col min="14596" max="14600" width="9.140625" style="34"/>
+    <col min="14601" max="14601" width="10.7109375" style="34" bestFit="1" customWidth="1"/>
+    <col min="14602" max="14602" width="10.85546875" style="34" customWidth="1"/>
+    <col min="14603" max="14603" width="11" style="34" customWidth="1"/>
+    <col min="14604" max="14604" width="10.42578125" style="34" customWidth="1"/>
+    <col min="14605" max="14605" width="10.7109375" style="34" customWidth="1"/>
+    <col min="14606" max="14848" width="9.140625" style="34"/>
+    <col min="14849" max="14849" width="13.42578125" style="34" customWidth="1"/>
+    <col min="14850" max="14850" width="9.140625" style="34"/>
+    <col min="14851" max="14851" width="9.5703125" style="34" customWidth="1"/>
+    <col min="14852" max="14856" width="9.140625" style="34"/>
+    <col min="14857" max="14857" width="10.7109375" style="34" bestFit="1" customWidth="1"/>
+    <col min="14858" max="14858" width="10.85546875" style="34" customWidth="1"/>
+    <col min="14859" max="14859" width="11" style="34" customWidth="1"/>
+    <col min="14860" max="14860" width="10.42578125" style="34" customWidth="1"/>
+    <col min="14861" max="14861" width="10.7109375" style="34" customWidth="1"/>
+    <col min="14862" max="15104" width="9.140625" style="34"/>
+    <col min="15105" max="15105" width="13.42578125" style="34" customWidth="1"/>
+    <col min="15106" max="15106" width="9.140625" style="34"/>
+    <col min="15107" max="15107" width="9.5703125" style="34" customWidth="1"/>
+    <col min="15108" max="15112" width="9.140625" style="34"/>
+    <col min="15113" max="15113" width="10.7109375" style="34" bestFit="1" customWidth="1"/>
+    <col min="15114" max="15114" width="10.85546875" style="34" customWidth="1"/>
+    <col min="15115" max="15115" width="11" style="34" customWidth="1"/>
+    <col min="15116" max="15116" width="10.42578125" style="34" customWidth="1"/>
+    <col min="15117" max="15117" width="10.7109375" style="34" customWidth="1"/>
+    <col min="15118" max="15360" width="9.140625" style="34"/>
+    <col min="15361" max="15361" width="13.42578125" style="34" customWidth="1"/>
+    <col min="15362" max="15362" width="9.140625" style="34"/>
+    <col min="15363" max="15363" width="9.5703125" style="34" customWidth="1"/>
+    <col min="15364" max="15368" width="9.140625" style="34"/>
+    <col min="15369" max="15369" width="10.7109375" style="34" bestFit="1" customWidth="1"/>
+    <col min="15370" max="15370" width="10.85546875" style="34" customWidth="1"/>
+    <col min="15371" max="15371" width="11" style="34" customWidth="1"/>
+    <col min="15372" max="15372" width="10.42578125" style="34" customWidth="1"/>
+    <col min="15373" max="15373" width="10.7109375" style="34" customWidth="1"/>
+    <col min="15374" max="15616" width="9.140625" style="34"/>
+    <col min="15617" max="15617" width="13.42578125" style="34" customWidth="1"/>
+    <col min="15618" max="15618" width="9.140625" style="34"/>
+    <col min="15619" max="15619" width="9.5703125" style="34" customWidth="1"/>
+    <col min="15620" max="15624" width="9.140625" style="34"/>
+    <col min="15625" max="15625" width="10.7109375" style="34" bestFit="1" customWidth="1"/>
+    <col min="15626" max="15626" width="10.85546875" style="34" customWidth="1"/>
+    <col min="15627" max="15627" width="11" style="34" customWidth="1"/>
+    <col min="15628" max="15628" width="10.42578125" style="34" customWidth="1"/>
+    <col min="15629" max="15629" width="10.7109375" style="34" customWidth="1"/>
+    <col min="15630" max="15872" width="9.140625" style="34"/>
+    <col min="15873" max="15873" width="13.42578125" style="34" customWidth="1"/>
+    <col min="15874" max="15874" width="9.140625" style="34"/>
+    <col min="15875" max="15875" width="9.5703125" style="34" customWidth="1"/>
+    <col min="15876" max="15880" width="9.140625" style="34"/>
+    <col min="15881" max="15881" width="10.7109375" style="34" bestFit="1" customWidth="1"/>
+    <col min="15882" max="15882" width="10.85546875" style="34" customWidth="1"/>
+    <col min="15883" max="15883" width="11" style="34" customWidth="1"/>
+    <col min="15884" max="15884" width="10.42578125" style="34" customWidth="1"/>
+    <col min="15885" max="15885" width="10.7109375" style="34" customWidth="1"/>
+    <col min="15886" max="16128" width="9.140625" style="34"/>
+    <col min="16129" max="16129" width="13.42578125" style="34" customWidth="1"/>
+    <col min="16130" max="16130" width="9.140625" style="34"/>
+    <col min="16131" max="16131" width="9.5703125" style="34" customWidth="1"/>
+    <col min="16132" max="16136" width="9.140625" style="34"/>
+    <col min="16137" max="16137" width="10.7109375" style="34" bestFit="1" customWidth="1"/>
+    <col min="16138" max="16138" width="10.85546875" style="34" customWidth="1"/>
+    <col min="16139" max="16139" width="11" style="34" customWidth="1"/>
+    <col min="16140" max="16140" width="10.42578125" style="34" customWidth="1"/>
+    <col min="16141" max="16141" width="10.7109375" style="34" customWidth="1"/>
+    <col min="16142" max="16384" width="9.140625" style="34"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A1" s="60" t="s">
+    <row r="1" spans="1:13" s="11" customFormat="1" ht="12.75">
+      <c r="A1" s="62" t="s">
         <v>2</v>
       </c>
-      <c r="B1" s="60"/>
-[...29 lines deleted...]
-      <c r="B3" s="63" t="s">
+      <c r="B1" s="62"/>
+      <c r="C1" s="62"/>
+      <c r="D1" s="62"/>
+      <c r="E1" s="62"/>
+      <c r="F1" s="62"/>
+      <c r="G1" s="62"/>
+      <c r="H1" s="62"/>
+      <c r="I1" s="62"/>
+      <c r="J1" s="62"/>
+      <c r="K1" s="62"/>
+      <c r="L1" s="62"/>
+      <c r="M1" s="62"/>
+    </row>
+    <row r="2" spans="1:13" ht="14.25" customHeight="1">
+      <c r="A2" s="35"/>
+      <c r="B2" s="35"/>
+      <c r="C2" s="35"/>
+      <c r="D2" s="35"/>
+      <c r="E2" s="35"/>
+      <c r="F2" s="35"/>
+      <c r="G2" s="35"/>
+      <c r="H2" s="35"/>
+      <c r="I2" s="35"/>
+      <c r="J2" s="35"/>
+      <c r="K2" s="35"/>
+      <c r="L2" s="35"/>
+      <c r="M2" s="35"/>
+    </row>
+    <row r="3" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A3" s="63"/>
+      <c r="B3" s="65" t="s">
         <v>3</v>
       </c>
-      <c r="C3" s="63" t="s">
+      <c r="C3" s="65" t="s">
         <v>49</v>
       </c>
-      <c r="D3" s="63" t="s">
+      <c r="D3" s="65" t="s">
         <v>50</v>
       </c>
-      <c r="E3" s="63" t="s">
+      <c r="E3" s="65" t="s">
         <v>51</v>
       </c>
-      <c r="F3" s="63" t="s">
+      <c r="F3" s="65" t="s">
         <v>52</v>
       </c>
-      <c r="G3" s="63" t="s">
+      <c r="G3" s="65" t="s">
         <v>53</v>
       </c>
-      <c r="H3" s="63" t="s">
+      <c r="H3" s="65" t="s">
         <v>54</v>
       </c>
-      <c r="I3" s="63" t="s">
+      <c r="I3" s="65" t="s">
         <v>55</v>
       </c>
-      <c r="J3" s="63" t="s">
+      <c r="J3" s="65" t="s">
         <v>56</v>
       </c>
-      <c r="K3" s="63" t="s">
+      <c r="K3" s="65" t="s">
         <v>57</v>
       </c>
-      <c r="L3" s="63" t="s">
+      <c r="L3" s="65" t="s">
         <v>58</v>
       </c>
-      <c r="M3" s="63" t="s">
+      <c r="M3" s="65" t="s">
         <v>59</v>
       </c>
     </row>
-    <row r="4" spans="1:13" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...32 lines deleted...]
-      <c r="A6" s="23">
+    <row r="4" spans="1:13" ht="12.75" customHeight="1" thickBot="1">
+      <c r="A4" s="64"/>
+      <c r="B4" s="66"/>
+      <c r="C4" s="66"/>
+      <c r="D4" s="66"/>
+      <c r="E4" s="66"/>
+      <c r="F4" s="66"/>
+      <c r="G4" s="66"/>
+      <c r="H4" s="66"/>
+      <c r="I4" s="66"/>
+      <c r="J4" s="66"/>
+      <c r="K4" s="66"/>
+      <c r="L4" s="66"/>
+      <c r="M4" s="66"/>
+    </row>
+    <row r="5" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A5" s="59" t="s">
+        <v>69</v>
+      </c>
+      <c r="B5" s="60"/>
+      <c r="C5" s="60"/>
+      <c r="D5" s="60"/>
+      <c r="E5" s="60"/>
+      <c r="F5" s="60"/>
+      <c r="G5" s="60"/>
+      <c r="H5" s="60"/>
+      <c r="I5" s="60"/>
+      <c r="J5" s="60"/>
+      <c r="K5" s="60"/>
+      <c r="L5" s="60"/>
+      <c r="M5" s="61"/>
+    </row>
+    <row r="6" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A6" s="36">
         <v>2024</v>
       </c>
-      <c r="B6" s="22">
+      <c r="B6" s="37">
         <v>8739346</v>
       </c>
-      <c r="C6" s="22">
+      <c r="C6" s="37">
         <v>12908806</v>
       </c>
-      <c r="D6" s="22">
+      <c r="D6" s="37">
         <v>15096292</v>
       </c>
-      <c r="E6" s="22">
+      <c r="E6" s="37">
         <v>18762016</v>
       </c>
-      <c r="F6" s="22">
+      <c r="F6" s="37">
         <v>24499243</v>
       </c>
-      <c r="G6" s="22">
+      <c r="G6" s="37">
         <v>32777039</v>
       </c>
-      <c r="H6" s="22">
+      <c r="H6" s="37">
         <v>36110625</v>
       </c>
-      <c r="I6" s="22">
+      <c r="I6" s="37">
         <v>44697729</v>
       </c>
-      <c r="J6" s="22">
+      <c r="J6" s="37">
         <v>53169361</v>
       </c>
-      <c r="K6" s="21">
+      <c r="K6" s="38">
         <v>64298416</v>
       </c>
-      <c r="L6" s="24">
+      <c r="L6" s="39">
         <v>68486955</v>
       </c>
-      <c r="M6" s="21">
+      <c r="M6" s="38">
         <v>85864474</v>
       </c>
     </row>
-    <row r="7" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="23">
+    <row r="7" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A7" s="36">
         <v>2025</v>
       </c>
-      <c r="B7" s="22">
+      <c r="B7" s="37">
         <v>4069940</v>
       </c>
-      <c r="C7" s="22">
+      <c r="C7" s="37">
         <v>10866217</v>
       </c>
-      <c r="D7" s="22">
+      <c r="D7" s="37">
         <v>16277551</v>
       </c>
-      <c r="E7" s="27">
+      <c r="E7" s="45">
         <v>24375084</v>
       </c>
-      <c r="F7" s="22">
+      <c r="F7" s="37">
         <v>29126668</v>
       </c>
-      <c r="G7" s="22">
+      <c r="G7" s="37">
         <v>41304938</v>
       </c>
-      <c r="H7" s="22">
+      <c r="H7" s="37">
         <v>47873851</v>
       </c>
-      <c r="I7" s="22">
+      <c r="I7" s="37">
         <v>53504936</v>
       </c>
-      <c r="J7" s="22">
+      <c r="J7" s="37">
         <v>60772851</v>
       </c>
-      <c r="K7" s="21">
+      <c r="K7" s="38">
         <v>67983577</v>
       </c>
-      <c r="L7" s="39">
+      <c r="L7" s="46">
         <v>74230787</v>
       </c>
-      <c r="M7" s="21">
+      <c r="M7" s="38">
         <v>86171723</v>
       </c>
     </row>
-    <row r="8" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="23">
+    <row r="8" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A8" s="36">
         <v>2026</v>
       </c>
-      <c r="B8" s="22">
+      <c r="B8" s="37">
         <v>3593624</v>
       </c>
-      <c r="C8" s="22">
+      <c r="C8" s="37">
         <v>7870266</v>
       </c>
-      <c r="D8" s="22">
+      <c r="D8" s="37">
         <v>11812140</v>
       </c>
-      <c r="E8" s="27">
+      <c r="E8" s="45">
         <v>20827986</v>
       </c>
-      <c r="F8" s="22">
+      <c r="F8" s="37">
         <v>25375093</v>
       </c>
-      <c r="G8" s="42">
+      <c r="G8" s="47">
         <v>37468866</v>
       </c>
-      <c r="H8" s="22">
+      <c r="H8" s="37">
         <v>59911747</v>
       </c>
-      <c r="I8" s="22">
+      <c r="I8" s="37">
         <v>63557998</v>
       </c>
-      <c r="J8" s="22"/>
-[...5 lines deleted...]
-      <c r="A9" s="54" t="s">
+      <c r="J8" s="37">
+        <v>74065538</v>
+      </c>
+      <c r="K8" s="38"/>
+      <c r="L8" s="46"/>
+      <c r="M8" s="38"/>
+    </row>
+    <row r="9" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A9" s="56" t="s">
         <v>60</v>
       </c>
-      <c r="B9" s="55"/>
-[...13 lines deleted...]
-      <c r="A10" s="51" t="s">
+      <c r="B9" s="57"/>
+      <c r="C9" s="57"/>
+      <c r="D9" s="57"/>
+      <c r="E9" s="57"/>
+      <c r="F9" s="57"/>
+      <c r="G9" s="57"/>
+      <c r="H9" s="57"/>
+      <c r="I9" s="57"/>
+      <c r="J9" s="57"/>
+      <c r="K9" s="57"/>
+      <c r="L9" s="57"/>
+      <c r="M9" s="58"/>
+    </row>
+    <row r="10" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A10" s="53" t="s">
         <v>16</v>
       </c>
-      <c r="B10" s="52"/>
-[...13 lines deleted...]
-      <c r="A11" s="23">
+      <c r="B10" s="54"/>
+      <c r="C10" s="54"/>
+      <c r="D10" s="54"/>
+      <c r="E10" s="54"/>
+      <c r="F10" s="54"/>
+      <c r="G10" s="54"/>
+      <c r="H10" s="54"/>
+      <c r="I10" s="54"/>
+      <c r="J10" s="54"/>
+      <c r="K10" s="54"/>
+      <c r="L10" s="54"/>
+      <c r="M10" s="55"/>
+    </row>
+    <row r="11" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A11" s="36">
         <v>2024</v>
       </c>
-      <c r="B11" s="43">
+      <c r="B11" s="40">
         <v>107.1</v>
       </c>
-      <c r="C11" s="43">
+      <c r="C11" s="40">
         <v>76</v>
       </c>
-      <c r="D11" s="43">
+      <c r="D11" s="40">
         <v>60.3</v>
       </c>
-      <c r="E11" s="43">
+      <c r="E11" s="40">
         <v>54.6</v>
       </c>
-      <c r="F11" s="43">
+      <c r="F11" s="40">
         <v>57.8</v>
       </c>
-      <c r="G11" s="43">
+      <c r="G11" s="40">
         <v>63.9</v>
       </c>
-      <c r="H11" s="43">
+      <c r="H11" s="40">
         <v>62.5</v>
       </c>
-      <c r="I11" s="43">
+      <c r="I11" s="40">
         <v>72.099999999999994</v>
       </c>
-      <c r="J11" s="43">
+      <c r="J11" s="40">
         <v>80</v>
       </c>
-      <c r="K11" s="43">
+      <c r="K11" s="40">
         <v>87.7</v>
       </c>
-      <c r="L11" s="47">
+      <c r="L11" s="42">
         <v>88.6</v>
       </c>
-      <c r="M11" s="43">
+      <c r="M11" s="40">
         <v>106</v>
       </c>
     </row>
-    <row r="12" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="23">
+    <row r="12" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A12" s="36">
         <v>2025</v>
       </c>
-      <c r="B12" s="43">
+      <c r="B12" s="40">
         <v>45.6</v>
       </c>
-      <c r="C12" s="43">
+      <c r="C12" s="40">
         <v>82.2</v>
       </c>
-      <c r="D12" s="43">
+      <c r="D12" s="40">
         <v>105</v>
       </c>
-      <c r="E12" s="43">
+      <c r="E12" s="40">
         <v>126.1</v>
       </c>
-      <c r="F12" s="43">
+      <c r="F12" s="40">
         <v>115.3</v>
       </c>
-      <c r="G12" s="43">
+      <c r="G12" s="40">
         <v>122.1</v>
       </c>
-      <c r="H12" s="43">
+      <c r="H12" s="40">
         <v>128.30000000000001</v>
       </c>
-      <c r="I12" s="43">
+      <c r="I12" s="40">
         <v>115.8</v>
       </c>
-      <c r="J12" s="43">
+      <c r="J12" s="40">
         <v>110.5</v>
       </c>
-      <c r="K12" s="43">
+      <c r="K12" s="40">
         <v>102.1</v>
       </c>
-      <c r="L12" s="47">
+      <c r="L12" s="42">
         <v>104.6</v>
       </c>
-      <c r="M12" s="43">
+      <c r="M12" s="40">
         <v>99.7</v>
       </c>
     </row>
-    <row r="13" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="23">
+    <row r="13" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A13" s="36">
         <v>2026</v>
       </c>
-      <c r="B13" s="43">
+      <c r="B13" s="40">
         <v>82.6</v>
       </c>
-      <c r="C13" s="43">
+      <c r="C13" s="40">
         <v>68.099999999999994</v>
       </c>
-      <c r="D13" s="43">
+      <c r="D13" s="40">
         <v>68.599999999999994</v>
       </c>
-      <c r="E13" s="43">
+      <c r="E13" s="40">
         <v>81.099999999999994</v>
       </c>
-      <c r="F13" s="43">
+      <c r="F13" s="40">
         <v>82.6</v>
       </c>
-      <c r="G13" s="43">
+      <c r="G13" s="40">
         <v>86.1</v>
       </c>
-      <c r="H13" s="43">
+      <c r="H13" s="40">
         <v>118.8</v>
       </c>
-      <c r="I13" s="43">
+      <c r="I13" s="40">
         <v>112.8</v>
       </c>
-      <c r="J13" s="43"/>
-[...5 lines deleted...]
-      <c r="A14" s="25"/>
+      <c r="J13" s="40">
+        <v>115.7</v>
+      </c>
+      <c r="K13" s="40"/>
+      <c r="L13" s="42"/>
+      <c r="M13" s="40"/>
+    </row>
+    <row r="14" spans="1:13">
+      <c r="A14" s="43"/>
     </row>
   </sheetData>
   <mergeCells count="17">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="E3:E4"/>
     <mergeCell ref="F3:F4"/>
     <mergeCell ref="G3:G4"/>
     <mergeCell ref="H3:H4"/>
     <mergeCell ref="I3:I4"/>
     <mergeCell ref="A5:M5"/>
     <mergeCell ref="A10:M10"/>
     <mergeCell ref="J3:J4"/>
     <mergeCell ref="K3:K4"/>
     <mergeCell ref="L3:L4"/>
     <mergeCell ref="M3:M4"/>
     <mergeCell ref="A9:M9"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="85" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
@@ -4465,54 +4608,54 @@
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{21B13734-2653-412E-B9C6-FD41B0538B1F}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{07FA019D-3BDA-4A1F-A37A-FE8A22753F2E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E52B1112-A291-4B1D-8EA9-FB0D848FC085}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>