--- v0 (2026-04-24)
+++ v1 (2026-05-22)
@@ -9,103 +9,105 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet20.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet21.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet22.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet23.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet24.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet25.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet26.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet27.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="15360" windowHeight="8715" tabRatio="982" firstSheet="3" activeTab="25"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="15360" windowHeight="8715" tabRatio="982" firstSheet="3" activeTab="26"/>
   </bookViews>
   <sheets>
     <sheet name="01" sheetId="6" r:id="rId1"/>
     <sheet name="01-02" sheetId="7" r:id="rId2"/>
     <sheet name="01-03" sheetId="8" r:id="rId3"/>
     <sheet name="01-04" sheetId="9" r:id="rId4"/>
     <sheet name="01-05" sheetId="10" r:id="rId5"/>
     <sheet name="01-06" sheetId="11" r:id="rId6"/>
     <sheet name="01-07" sheetId="12" r:id="rId7"/>
     <sheet name="01-08" sheetId="13" r:id="rId8"/>
     <sheet name="01-09" sheetId="14" r:id="rId9"/>
     <sheet name="01-10" sheetId="15" r:id="rId10"/>
     <sheet name="01-11" sheetId="16" r:id="rId11"/>
     <sheet name="01-12" sheetId="17" r:id="rId12"/>
     <sheet name="01.2025" sheetId="18" r:id="rId13"/>
     <sheet name="02.2025" sheetId="19" r:id="rId14"/>
     <sheet name="03.2025" sheetId="20" r:id="rId15"/>
     <sheet name="04.2025" sheetId="21" r:id="rId16"/>
     <sheet name="05.2025" sheetId="22" r:id="rId17"/>
     <sheet name="06.2025" sheetId="23" r:id="rId18"/>
     <sheet name="07.2025" sheetId="24" r:id="rId19"/>
     <sheet name="08.2025" sheetId="25" r:id="rId20"/>
     <sheet name="09.2025" sheetId="26" r:id="rId21"/>
     <sheet name="10.2025" sheetId="27" r:id="rId22"/>
     <sheet name="11.2025" sheetId="28" r:id="rId23"/>
     <sheet name="12.2025" sheetId="29" r:id="rId24"/>
     <sheet name="01.2026" sheetId="30" r:id="rId25"/>
     <sheet name="02.2026" sheetId="31" r:id="rId26"/>
+    <sheet name="03.2026" sheetId="32" r:id="rId27"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="798" uniqueCount="93">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="833" uniqueCount="95">
   <si>
     <t xml:space="preserve">Kostanay </t>
   </si>
   <si>
     <t>Kostanay c.</t>
   </si>
   <si>
     <t>Arkalyk c.a.</t>
   </si>
   <si>
     <t>Lisakov c.a.</t>
   </si>
   <si>
     <t>Rudny c.a.</t>
   </si>
   <si>
     <t>Altynsarin</t>
   </si>
   <si>
     <t>Amangeldy</t>
   </si>
   <si>
     <t xml:space="preserve">Auliekol </t>
   </si>
   <si>
@@ -345,50 +347,56 @@
   <si>
     <t xml:space="preserve">In percentages to the January-(January-Oktember 2024)  
 </t>
   </si>
   <si>
     <t>(January-November 2025)</t>
   </si>
   <si>
     <t xml:space="preserve">In percentages to the January-(January-November 2024)  
 </t>
   </si>
   <si>
     <t>(January-December 2025)</t>
   </si>
   <si>
     <t xml:space="preserve">By 2025, in percentages       </t>
   </si>
   <si>
     <t>(January 2026)</t>
   </si>
   <si>
     <t>(January-February 2026)</t>
   </si>
   <si>
     <t xml:space="preserve"> In percentages to the January-February 2025</t>
+  </si>
+  <si>
+    <t>(January-March 2026)</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> In percentages to the January-March 2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="7">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="168" formatCode="0.0"/>
     <numFmt numFmtId="169" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="31" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -1246,51 +1254,51 @@
     <cellStyle name="Примечание 2" xfId="114"/>
     <cellStyle name="Примечание 3" xfId="115"/>
     <cellStyle name="Примечание 4" xfId="116"/>
     <cellStyle name="Связанная ячейка 2" xfId="117"/>
     <cellStyle name="Связанная ячейка 3" xfId="118"/>
     <cellStyle name="Связанная ячейка 4" xfId="119"/>
     <cellStyle name="Текст предупреждения 2" xfId="120"/>
     <cellStyle name="Текст предупреждения 3" xfId="121"/>
     <cellStyle name="Текст предупреждения 4" xfId="122"/>
     <cellStyle name="Финансовый 2" xfId="126"/>
     <cellStyle name="Хороший 2" xfId="123"/>
     <cellStyle name="Хороший 3" xfId="124"/>
     <cellStyle name="Хороший 4" xfId="125"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet26.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet25.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet24.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet23.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet22.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet26.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet25.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet24.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet23.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet22.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet27.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -3666,51 +3674,51 @@
     </row>
     <row r="24" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A24" s="20" t="s">
         <v>19</v>
       </c>
       <c r="B24" s="26">
         <v>5770</v>
       </c>
       <c r="C24" s="27">
         <v>13</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="I10" sqref="I10"/>
+      <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="19.28515625" style="3" customWidth="1"/>
     <col min="2" max="2" width="15.140625" style="3" customWidth="1"/>
     <col min="3" max="3" width="14.7109375" style="3" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A1" s="32" t="s">
         <v>20</v>
       </c>
       <c r="B1" s="33"/>
       <c r="C1" s="33"/>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A2" s="8"/>
       <c r="B2" s="8" t="s">
         <v>70</v>
       </c>
       <c r="C2" s="8"/>
     </row>
     <row r="3" spans="1:3" ht="38.25" x14ac:dyDescent="0.25">
@@ -7992,52 +8000,52 @@
       </c>
     </row>
     <row r="25" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A25" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B25" s="13">
         <v>439951</v>
       </c>
       <c r="C25" s="14" t="s">
         <v>47</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet26.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C24"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B4" sqref="B4:C24"/>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="19.28515625" style="3" customWidth="1"/>
     <col min="2" max="2" width="15.140625" style="3" customWidth="1"/>
     <col min="3" max="3" width="14.7109375" style="3" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A1" s="32" t="s">
         <v>20</v>
       </c>
       <c r="B1" s="33"/>
       <c r="C1" s="33"/>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A2" s="8"/>
       <c r="B2" s="8" t="s">
         <v>91</v>
       </c>
       <c r="C2" s="8"/>
     </row>
     <row r="3" spans="1:3" ht="38.25" x14ac:dyDescent="0.25">
@@ -8256,50 +8264,328 @@
       </c>
       <c r="C22" s="27">
         <v>236</v>
       </c>
     </row>
     <row r="23" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A23" s="20" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="26" t="s">
         <v>47</v>
       </c>
       <c r="C23" s="27" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="24" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A24" s="20" t="s">
         <v>19</v>
       </c>
       <c r="B24" s="26">
         <v>439951</v>
       </c>
       <c r="C24" s="27">
         <v>7152.7</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A1:C1"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet27.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:C24"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="J10" sqref="J10"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="19.28515625" style="3" customWidth="1"/>
+    <col min="2" max="2" width="15.140625" style="3" customWidth="1"/>
+    <col min="3" max="3" width="14.7109375" style="3" customWidth="1"/>
+    <col min="4" max="16384" width="9.140625" style="3"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A1" s="32" t="s">
+        <v>20</v>
+      </c>
+      <c r="B1" s="33"/>
+      <c r="C1" s="33"/>
+    </row>
+    <row r="2" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2" s="8"/>
+      <c r="B2" s="8" t="s">
+        <v>93</v>
+      </c>
+      <c r="C2" s="8"/>
+    </row>
+    <row r="3" spans="1:3" ht="38.25" x14ac:dyDescent="0.25">
+      <c r="A3" s="9"/>
+      <c r="B3" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A4" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="B4" s="26">
+        <v>11812140</v>
+      </c>
+      <c r="C4" s="27">
+        <v>68.599999999999994</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A5" s="20" t="s">
+        <v>1</v>
+      </c>
+      <c r="B5" s="26">
+        <v>6759048</v>
+      </c>
+      <c r="C5" s="27">
+        <v>53.2</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A6" s="20" t="s">
+        <v>2</v>
+      </c>
+      <c r="B6" s="26">
+        <v>231246</v>
+      </c>
+      <c r="C6" s="27">
+        <v>381.3</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A7" s="20" t="s">
+        <v>3</v>
+      </c>
+      <c r="B7" s="26">
+        <v>15000</v>
+      </c>
+      <c r="C7" s="27">
+        <v>9.9</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A8" s="20" t="s">
+        <v>4</v>
+      </c>
+      <c r="B8" s="29">
+        <v>624675</v>
+      </c>
+      <c r="C8" s="28">
+        <v>41.6</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A9" s="20" t="s">
+        <v>5</v>
+      </c>
+      <c r="B9" s="26">
+        <v>20500</v>
+      </c>
+      <c r="C9" s="27">
+        <v>1085.7</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A10" s="20" t="s">
+        <v>6</v>
+      </c>
+      <c r="B10" s="26">
+        <v>127000</v>
+      </c>
+      <c r="C10" s="27">
+        <v>222.5</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A11" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="B11" s="26">
+        <v>73210</v>
+      </c>
+      <c r="C11" s="27">
+        <v>86.2</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A12" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="B12" s="26">
+        <v>436000</v>
+      </c>
+      <c r="C12" s="27">
+        <v>160.6</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A13" s="20" t="s">
+        <v>9</v>
+      </c>
+      <c r="B13" s="29">
+        <v>42900</v>
+      </c>
+      <c r="C13" s="28" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A14" s="20" t="s">
+        <v>10</v>
+      </c>
+      <c r="B14" s="26" t="s">
+        <v>47</v>
+      </c>
+      <c r="C14" s="27" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A15" s="20" t="s">
+        <v>11</v>
+      </c>
+      <c r="B15" s="29">
+        <v>60000</v>
+      </c>
+      <c r="C15" s="28" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A16" s="20" t="s">
+        <v>12</v>
+      </c>
+      <c r="B16" s="26">
+        <v>91800</v>
+      </c>
+      <c r="C16" s="27">
+        <v>177.6</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A17" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="B17" s="26">
+        <v>10800</v>
+      </c>
+      <c r="C17" s="27">
+        <v>54.6</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A18" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="B18" s="26">
+        <v>2691545</v>
+      </c>
+      <c r="C18" s="27">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A19" s="20" t="s">
+        <v>14</v>
+      </c>
+      <c r="B19" s="26">
+        <v>40525</v>
+      </c>
+      <c r="C19" s="27">
+        <v>204.4</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A20" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="B20" s="29" t="s">
+        <v>47</v>
+      </c>
+      <c r="C20" s="28" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A21" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="B21" s="26" t="s">
+        <v>47</v>
+      </c>
+      <c r="C21" s="27" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="20" t="s">
+        <v>17</v>
+      </c>
+      <c r="B22" s="26">
+        <v>67940</v>
+      </c>
+      <c r="C22" s="27">
+        <v>488.1</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A23" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="B23" s="26" t="s">
+        <v>47</v>
+      </c>
+      <c r="C23" s="27" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A24" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="B24" s="26">
+        <v>519951</v>
+      </c>
+      <c r="C24" s="27">
+        <v>8493.2000000000007</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="18.42578125" customWidth="1"/>
     <col min="2" max="2" width="15" customWidth="1"/>
     <col min="3" max="3" width="13.5703125" customWidth="1"/>
   </cols>
   <sheetData>
@@ -10760,74 +11046,75 @@
     </row>
     <row r="29" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A29" s="5"/>
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>26</vt:i4>
+        <vt:i4>27</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="26" baseType="lpstr">
+    <vt:vector size="27" baseType="lpstr">
       <vt:lpstr>01</vt:lpstr>
       <vt:lpstr>01-02</vt:lpstr>
       <vt:lpstr>01-03</vt:lpstr>
       <vt:lpstr>01-04</vt:lpstr>
       <vt:lpstr>01-05</vt:lpstr>
       <vt:lpstr>01-06</vt:lpstr>
       <vt:lpstr>01-07</vt:lpstr>
       <vt:lpstr>01-08</vt:lpstr>
       <vt:lpstr>01-09</vt:lpstr>
       <vt:lpstr>01-10</vt:lpstr>
       <vt:lpstr>01-11</vt:lpstr>
       <vt:lpstr>01-12</vt:lpstr>
       <vt:lpstr>01.2025</vt:lpstr>
       <vt:lpstr>02.2025</vt:lpstr>
       <vt:lpstr>03.2025</vt:lpstr>
       <vt:lpstr>04.2025</vt:lpstr>
       <vt:lpstr>05.2025</vt:lpstr>
       <vt:lpstr>06.2025</vt:lpstr>
       <vt:lpstr>07.2025</vt:lpstr>
       <vt:lpstr>08.2025</vt:lpstr>
       <vt:lpstr>09.2025</vt:lpstr>
       <vt:lpstr>10.2025</vt:lpstr>
       <vt:lpstr>11.2025</vt:lpstr>
       <vt:lpstr>12.2025</vt:lpstr>
       <vt:lpstr>01.2026</vt:lpstr>
       <vt:lpstr>02.2026</vt:lpstr>
+      <vt:lpstr>03.2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Бахитгуль Жансугурова</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>