--- v1 (2026-05-22)
+++ v2 (2026-07-01)
@@ -10,104 +10,108 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet20.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet21.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet22.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet23.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet24.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet25.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet26.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet27.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet28.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet29.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="15360" windowHeight="8715" tabRatio="982" firstSheet="3" activeTab="26"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="15360" windowHeight="8715" tabRatio="982" firstSheet="3" activeTab="28"/>
   </bookViews>
   <sheets>
     <sheet name="01" sheetId="6" r:id="rId1"/>
     <sheet name="01-02" sheetId="7" r:id="rId2"/>
     <sheet name="01-03" sheetId="8" r:id="rId3"/>
     <sheet name="01-04" sheetId="9" r:id="rId4"/>
     <sheet name="01-05" sheetId="10" r:id="rId5"/>
     <sheet name="01-06" sheetId="11" r:id="rId6"/>
     <sheet name="01-07" sheetId="12" r:id="rId7"/>
     <sheet name="01-08" sheetId="13" r:id="rId8"/>
     <sheet name="01-09" sheetId="14" r:id="rId9"/>
     <sheet name="01-10" sheetId="15" r:id="rId10"/>
     <sheet name="01-11" sheetId="16" r:id="rId11"/>
     <sheet name="01-12" sheetId="17" r:id="rId12"/>
     <sheet name="01.2025" sheetId="18" r:id="rId13"/>
     <sheet name="02.2025" sheetId="19" r:id="rId14"/>
     <sheet name="03.2025" sheetId="20" r:id="rId15"/>
     <sheet name="04.2025" sheetId="21" r:id="rId16"/>
     <sheet name="05.2025" sheetId="22" r:id="rId17"/>
     <sheet name="06.2025" sheetId="23" r:id="rId18"/>
     <sheet name="07.2025" sheetId="24" r:id="rId19"/>
     <sheet name="08.2025" sheetId="25" r:id="rId20"/>
     <sheet name="09.2025" sheetId="26" r:id="rId21"/>
     <sheet name="10.2025" sheetId="27" r:id="rId22"/>
     <sheet name="11.2025" sheetId="28" r:id="rId23"/>
     <sheet name="12.2025" sheetId="29" r:id="rId24"/>
     <sheet name="01.2026" sheetId="30" r:id="rId25"/>
     <sheet name="02.2026" sheetId="31" r:id="rId26"/>
     <sheet name="03.2026" sheetId="32" r:id="rId27"/>
+    <sheet name="04.2026" sheetId="33" r:id="rId28"/>
+    <sheet name="05.2026" sheetId="34" r:id="rId29"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="833" uniqueCount="95">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="895" uniqueCount="99">
   <si>
     <t xml:space="preserve">Kostanay </t>
   </si>
   <si>
     <t>Kostanay c.</t>
   </si>
   <si>
     <t>Arkalyk c.a.</t>
   </si>
   <si>
     <t>Lisakov c.a.</t>
   </si>
   <si>
     <t>Rudny c.a.</t>
   </si>
   <si>
     <t>Altynsarin</t>
   </si>
   <si>
     <t>Amangeldy</t>
   </si>
   <si>
     <t xml:space="preserve">Auliekol </t>
   </si>
   <si>
@@ -353,50 +357,62 @@
   </si>
   <si>
     <t xml:space="preserve">In percentages to the January-(January-November 2024)  
 </t>
   </si>
   <si>
     <t>(January-December 2025)</t>
   </si>
   <si>
     <t xml:space="preserve">By 2025, in percentages       </t>
   </si>
   <si>
     <t>(January 2026)</t>
   </si>
   <si>
     <t>(January-February 2026)</t>
   </si>
   <si>
     <t xml:space="preserve"> In percentages to the January-February 2025</t>
   </si>
   <si>
     <t>(January-March 2026)</t>
   </si>
   <si>
     <t xml:space="preserve"> In percentages to the January-March 2025</t>
+  </si>
+  <si>
+    <t>(January-April 2026)</t>
+  </si>
+  <si>
+    <t>In percentages to the January-April 2025</t>
+  </si>
+  <si>
+    <t>(January-May 2026)</t>
+  </si>
+  <si>
+    <t>In percentages to the January-May 2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="7">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="168" formatCode="0.0"/>
     <numFmt numFmtId="169" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="31" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -1254,51 +1270,51 @@
     <cellStyle name="Примечание 2" xfId="114"/>
     <cellStyle name="Примечание 3" xfId="115"/>
     <cellStyle name="Примечание 4" xfId="116"/>
     <cellStyle name="Связанная ячейка 2" xfId="117"/>
     <cellStyle name="Связанная ячейка 3" xfId="118"/>
     <cellStyle name="Связанная ячейка 4" xfId="119"/>
     <cellStyle name="Текст предупреждения 2" xfId="120"/>
     <cellStyle name="Текст предупреждения 3" xfId="121"/>
     <cellStyle name="Текст предупреждения 4" xfId="122"/>
     <cellStyle name="Финансовый 2" xfId="126"/>
     <cellStyle name="Хороший 2" xfId="123"/>
     <cellStyle name="Хороший 3" xfId="124"/>
     <cellStyle name="Хороший 4" xfId="125"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet26.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet25.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet24.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet23.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet22.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet27.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet26.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet25.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet29.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet24.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet23.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet28.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet22.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet27.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -8278,51 +8294,51 @@
       </c>
     </row>
     <row r="24" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A24" s="20" t="s">
         <v>19</v>
       </c>
       <c r="B24" s="26">
         <v>439951</v>
       </c>
       <c r="C24" s="27">
         <v>7152.7</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet27.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C24"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="J10" sqref="J10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="19.28515625" style="3" customWidth="1"/>
     <col min="2" max="2" width="15.140625" style="3" customWidth="1"/>
     <col min="3" max="3" width="14.7109375" style="3" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A1" s="32" t="s">
         <v>20</v>
       </c>
       <c r="B1" s="33"/>
       <c r="C1" s="33"/>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A2" s="8"/>
       <c r="B2" s="8" t="s">
         <v>93</v>
       </c>
       <c r="C2" s="8"/>
     </row>
@@ -8543,50 +8559,826 @@
       <c r="C22" s="27">
         <v>488.1</v>
       </c>
     </row>
     <row r="23" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A23" s="20" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="26" t="s">
         <v>47</v>
       </c>
       <c r="C23" s="27" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="24" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A24" s="20" t="s">
         <v>19</v>
       </c>
       <c r="B24" s="26">
         <v>519951</v>
       </c>
       <c r="C24" s="27">
         <v>8493.2000000000007</v>
       </c>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A1:C1"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet28.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:Q30"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="M9" sqref="M9"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="21.140625" style="3" customWidth="1"/>
+    <col min="2" max="2" width="15" style="3" customWidth="1"/>
+    <col min="3" max="3" width="19.85546875" style="3" customWidth="1"/>
+    <col min="4" max="4" width="10.140625" style="3" customWidth="1"/>
+    <col min="5" max="6" width="10.140625" style="3" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="9" style="3" customWidth="1"/>
+    <col min="8" max="8" width="10.140625" style="3" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="8.5703125" style="3" customWidth="1"/>
+    <col min="10" max="10" width="10.140625" style="3" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="7" style="3" customWidth="1"/>
+    <col min="12" max="12" width="10.140625" style="3" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="9.140625" style="3" customWidth="1"/>
+    <col min="14" max="14" width="10.140625" style="3" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="8.7109375" style="3" customWidth="1"/>
+    <col min="16" max="16" width="10.140625" style="3" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="8.140625" style="3" customWidth="1"/>
+    <col min="18" max="16384" width="9.140625" style="3"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:17" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="32" t="s">
+        <v>20</v>
+      </c>
+      <c r="B1" s="33"/>
+      <c r="C1" s="33"/>
+      <c r="D1" s="2"/>
+      <c r="E1" s="2"/>
+      <c r="F1" s="2"/>
+      <c r="G1" s="2"/>
+      <c r="H1" s="2"/>
+      <c r="I1" s="2"/>
+      <c r="J1" s="2"/>
+      <c r="K1" s="2"/>
+      <c r="L1" s="2"/>
+      <c r="M1" s="2"/>
+      <c r="N1" s="2"/>
+      <c r="O1" s="2"/>
+      <c r="P1" s="2"/>
+      <c r="Q1" s="2"/>
+    </row>
+    <row r="2" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A2" s="8"/>
+      <c r="B2" s="8" t="s">
+        <v>95</v>
+      </c>
+      <c r="C2" s="8"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1"/>
+      <c r="F2" s="1"/>
+      <c r="G2" s="1"/>
+      <c r="H2" s="1"/>
+      <c r="I2" s="1"/>
+      <c r="J2" s="1"/>
+      <c r="K2" s="1"/>
+      <c r="L2" s="1"/>
+      <c r="M2" s="1"/>
+      <c r="N2" s="1"/>
+      <c r="O2" s="1"/>
+      <c r="P2" s="1"/>
+      <c r="Q2" s="1"/>
+    </row>
+    <row r="3" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A3" s="8"/>
+      <c r="B3" s="8"/>
+      <c r="C3" s="8"/>
+      <c r="D3" s="1"/>
+      <c r="E3" s="1"/>
+      <c r="F3" s="1"/>
+      <c r="G3" s="1"/>
+      <c r="H3" s="1"/>
+      <c r="I3" s="1"/>
+      <c r="J3" s="1"/>
+      <c r="K3" s="1"/>
+      <c r="L3" s="1"/>
+      <c r="M3" s="1"/>
+      <c r="N3" s="1"/>
+      <c r="O3" s="1"/>
+      <c r="P3" s="1"/>
+      <c r="Q3" s="1"/>
+    </row>
+    <row r="4" spans="1:17" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A4" s="9"/>
+      <c r="B4" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="5" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A5" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="B5" s="13">
+        <v>20827986</v>
+      </c>
+      <c r="C5" s="14">
+        <v>81.099999999999994</v>
+      </c>
+      <c r="D5" s="5"/>
+    </row>
+    <row r="6" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A6" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="B6" s="15">
+        <v>14447125</v>
+      </c>
+      <c r="C6" s="14">
+        <v>81.3</v>
+      </c>
+      <c r="D6" s="5"/>
+    </row>
+    <row r="7" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A7" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B7" s="13">
+        <v>231246</v>
+      </c>
+      <c r="C7" s="14">
+        <v>383.1</v>
+      </c>
+      <c r="D7" s="5"/>
+    </row>
+    <row r="8" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A8" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B8" s="15">
+        <v>15000</v>
+      </c>
+      <c r="C8" s="14">
+        <v>10</v>
+      </c>
+      <c r="D8" s="5"/>
+    </row>
+    <row r="9" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A9" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B9" s="13">
+        <v>680275</v>
+      </c>
+      <c r="C9" s="14">
+        <v>44</v>
+      </c>
+      <c r="D9" s="5"/>
+    </row>
+    <row r="10" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A10" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="B10" s="15">
+        <v>20500</v>
+      </c>
+      <c r="C10" s="14">
+        <v>30.9</v>
+      </c>
+      <c r="D10" s="5"/>
+    </row>
+    <row r="11" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A11" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B11" s="13">
+        <v>127000</v>
+      </c>
+      <c r="C11" s="14">
+        <v>211.6</v>
+      </c>
+      <c r="D11" s="5"/>
+    </row>
+    <row r="12" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A12" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="B12" s="15">
+        <v>76267</v>
+      </c>
+      <c r="C12" s="14">
+        <v>58.9</v>
+      </c>
+      <c r="D12" s="5"/>
+    </row>
+    <row r="13" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A13" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="B13" s="13">
+        <v>436000</v>
+      </c>
+      <c r="C13" s="14">
+        <v>161.69999999999999</v>
+      </c>
+      <c r="D13" s="5"/>
+    </row>
+    <row r="14" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A14" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="B14" s="15">
+        <v>42900</v>
+      </c>
+      <c r="C14" s="14">
+        <v>183.3</v>
+      </c>
+      <c r="D14" s="5"/>
+    </row>
+    <row r="15" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A15" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="B15" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="C15" s="14" t="s">
+        <v>47</v>
+      </c>
+      <c r="D15" s="5"/>
+    </row>
+    <row r="16" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A16" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B16" s="15">
+        <v>60000</v>
+      </c>
+      <c r="C16" s="14" t="s">
+        <v>47</v>
+      </c>
+      <c r="D16" s="5"/>
+    </row>
+    <row r="17" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A17" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B17" s="13">
+        <v>91800</v>
+      </c>
+      <c r="C17" s="14">
+        <v>130.5</v>
+      </c>
+      <c r="D17" s="5"/>
+    </row>
+    <row r="18" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A18" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="B18" s="15">
+        <v>48800</v>
+      </c>
+      <c r="C18" s="14">
+        <v>176.2</v>
+      </c>
+      <c r="D18" s="5"/>
+    </row>
+    <row r="19" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A19" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="B19" s="13">
+        <v>3906657</v>
+      </c>
+      <c r="C19" s="14">
+        <v>88.6</v>
+      </c>
+      <c r="D19" s="5"/>
+    </row>
+    <row r="20" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A20" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B20" s="15">
+        <v>40525</v>
+      </c>
+      <c r="C20" s="14">
+        <v>199.8</v>
+      </c>
+      <c r="D20" s="5"/>
+    </row>
+    <row r="21" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A21" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="B21" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="C21" s="14" t="s">
+        <v>47</v>
+      </c>
+      <c r="D21" s="5"/>
+    </row>
+    <row r="22" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A22" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="B22" s="15">
+        <v>16000</v>
+      </c>
+      <c r="C22" s="14">
+        <v>15.2</v>
+      </c>
+      <c r="D22" s="5"/>
+    </row>
+    <row r="23" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A23" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="B23" s="13">
+        <v>67940</v>
+      </c>
+      <c r="C23" s="14">
+        <v>490</v>
+      </c>
+      <c r="D23" s="5"/>
+    </row>
+    <row r="24" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A24" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="B24" s="15" t="s">
+        <v>47</v>
+      </c>
+      <c r="C24" s="14" t="s">
+        <v>47</v>
+      </c>
+      <c r="D24" s="5"/>
+    </row>
+    <row r="25" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A25" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="B25" s="13">
+        <v>519951</v>
+      </c>
+      <c r="C25" s="14">
+        <v>7160.3</v>
+      </c>
+      <c r="D25" s="5"/>
+    </row>
+    <row r="26" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A26" s="5"/>
+      <c r="B26" s="11"/>
+      <c r="C26" s="12"/>
+      <c r="D26" s="5"/>
+    </row>
+    <row r="27" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A27" s="5"/>
+      <c r="B27" s="11"/>
+      <c r="C27" s="12"/>
+      <c r="D27" s="5"/>
+    </row>
+    <row r="28" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A28" s="5"/>
+      <c r="B28" s="11"/>
+      <c r="C28" s="12"/>
+      <c r="D28" s="5"/>
+    </row>
+    <row r="29" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A29" s="5"/>
+      <c r="B29" s="11"/>
+      <c r="C29" s="12"/>
+      <c r="D29" s="5"/>
+    </row>
+    <row r="30" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A30" s="5"/>
+      <c r="B30" s="5"/>
+      <c r="C30" s="5"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A1:C1"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet29.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:Q30"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="I18" sqref="I18"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="21.140625" style="3" customWidth="1"/>
+    <col min="2" max="2" width="15" style="3" customWidth="1"/>
+    <col min="3" max="3" width="19.85546875" style="3" customWidth="1"/>
+    <col min="4" max="4" width="10.140625" style="3" customWidth="1"/>
+    <col min="5" max="6" width="10.140625" style="3" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="9" style="3" customWidth="1"/>
+    <col min="8" max="8" width="10.140625" style="3" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="8.5703125" style="3" customWidth="1"/>
+    <col min="10" max="10" width="10.140625" style="3" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="7" style="3" customWidth="1"/>
+    <col min="12" max="12" width="10.140625" style="3" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="9.140625" style="3" customWidth="1"/>
+    <col min="14" max="14" width="10.140625" style="3" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="8.7109375" style="3" customWidth="1"/>
+    <col min="16" max="16" width="10.140625" style="3" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="8.140625" style="3" customWidth="1"/>
+    <col min="18" max="16384" width="9.140625" style="3"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:17" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="32" t="s">
+        <v>20</v>
+      </c>
+      <c r="B1" s="33"/>
+      <c r="C1" s="33"/>
+      <c r="D1" s="2"/>
+      <c r="E1" s="2"/>
+      <c r="F1" s="2"/>
+      <c r="G1" s="2"/>
+      <c r="H1" s="2"/>
+      <c r="I1" s="2"/>
+      <c r="J1" s="2"/>
+      <c r="K1" s="2"/>
+      <c r="L1" s="2"/>
+      <c r="M1" s="2"/>
+      <c r="N1" s="2"/>
+      <c r="O1" s="2"/>
+      <c r="P1" s="2"/>
+      <c r="Q1" s="2"/>
+    </row>
+    <row r="2" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A2" s="8"/>
+      <c r="B2" s="8" t="s">
+        <v>97</v>
+      </c>
+      <c r="C2" s="8"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1"/>
+      <c r="F2" s="1"/>
+      <c r="G2" s="1"/>
+      <c r="H2" s="1"/>
+      <c r="I2" s="1"/>
+      <c r="J2" s="1"/>
+      <c r="K2" s="1"/>
+      <c r="L2" s="1"/>
+      <c r="M2" s="1"/>
+      <c r="N2" s="1"/>
+      <c r="O2" s="1"/>
+      <c r="P2" s="1"/>
+      <c r="Q2" s="1"/>
+    </row>
+    <row r="3" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A3" s="8"/>
+      <c r="B3" s="8"/>
+      <c r="C3" s="8"/>
+      <c r="D3" s="1"/>
+      <c r="E3" s="1"/>
+      <c r="F3" s="1"/>
+      <c r="G3" s="1"/>
+      <c r="H3" s="1"/>
+      <c r="I3" s="1"/>
+      <c r="J3" s="1"/>
+      <c r="K3" s="1"/>
+      <c r="L3" s="1"/>
+      <c r="M3" s="1"/>
+      <c r="N3" s="1"/>
+      <c r="O3" s="1"/>
+      <c r="P3" s="1"/>
+      <c r="Q3" s="1"/>
+    </row>
+    <row r="4" spans="1:17" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A4" s="9"/>
+      <c r="B4" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="5" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A5" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="B5" s="13">
+        <v>25375093</v>
+      </c>
+      <c r="C5" s="14">
+        <v>82.6</v>
+      </c>
+      <c r="D5" s="5"/>
+    </row>
+    <row r="6" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A6" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="B6" s="15">
+        <v>18048960</v>
+      </c>
+      <c r="C6" s="14">
+        <v>83.7</v>
+      </c>
+      <c r="D6" s="5"/>
+    </row>
+    <row r="7" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A7" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B7" s="13">
+        <v>231246</v>
+      </c>
+      <c r="C7" s="14">
+        <v>362.6</v>
+      </c>
+      <c r="D7" s="5"/>
+    </row>
+    <row r="8" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A8" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B8" s="15">
+        <v>15000</v>
+      </c>
+      <c r="C8" s="14">
+        <v>7.8</v>
+      </c>
+      <c r="D8" s="5"/>
+    </row>
+    <row r="9" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A9" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B9" s="13">
+        <v>718690</v>
+      </c>
+      <c r="C9" s="14">
+        <v>46.6</v>
+      </c>
+      <c r="D9" s="5"/>
+    </row>
+    <row r="10" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A10" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="B10" s="15">
+        <v>76500</v>
+      </c>
+      <c r="C10" s="14">
+        <v>115.5</v>
+      </c>
+      <c r="D10" s="5"/>
+    </row>
+    <row r="11" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A11" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B11" s="13">
+        <v>127000</v>
+      </c>
+      <c r="C11" s="14">
+        <v>156.80000000000001</v>
+      </c>
+      <c r="D11" s="5"/>
+    </row>
+    <row r="12" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A12" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="B12" s="15">
+        <v>125072</v>
+      </c>
+      <c r="C12" s="14">
+        <v>95.4</v>
+      </c>
+      <c r="D12" s="5"/>
+    </row>
+    <row r="13" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A13" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="B13" s="13">
+        <v>436000</v>
+      </c>
+      <c r="C13" s="14">
+        <v>161.80000000000001</v>
+      </c>
+      <c r="D13" s="5"/>
+    </row>
+    <row r="14" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A14" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="B14" s="15">
+        <v>42900</v>
+      </c>
+      <c r="C14" s="14">
+        <v>182.8</v>
+      </c>
+      <c r="D14" s="5"/>
+    </row>
+    <row r="15" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A15" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="B15" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="C15" s="14" t="s">
+        <v>47</v>
+      </c>
+      <c r="D15" s="5"/>
+    </row>
+    <row r="16" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A16" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B16" s="15">
+        <v>60000</v>
+      </c>
+      <c r="C16" s="14" t="s">
+        <v>47</v>
+      </c>
+      <c r="D16" s="5"/>
+    </row>
+    <row r="17" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A17" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B17" s="13">
+        <v>91800</v>
+      </c>
+      <c r="C17" s="14">
+        <v>130.6</v>
+      </c>
+      <c r="D17" s="5"/>
+    </row>
+    <row r="18" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A18" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="B18" s="15">
+        <v>48800</v>
+      </c>
+      <c r="C18" s="14">
+        <v>146.69999999999999</v>
+      </c>
+      <c r="D18" s="5"/>
+    </row>
+    <row r="19" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A19" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="B19" s="13">
+        <v>4575329</v>
+      </c>
+      <c r="C19" s="14">
+        <v>84</v>
+      </c>
+      <c r="D19" s="5"/>
+    </row>
+    <row r="20" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A20" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B20" s="15">
+        <v>40525</v>
+      </c>
+      <c r="C20" s="14">
+        <v>187</v>
+      </c>
+      <c r="D20" s="5"/>
+    </row>
+    <row r="21" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A21" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="B21" s="13">
+        <v>84000</v>
+      </c>
+      <c r="C21" s="14">
+        <v>39961.9</v>
+      </c>
+      <c r="D21" s="5"/>
+    </row>
+    <row r="22" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A22" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="B22" s="15">
+        <v>63500</v>
+      </c>
+      <c r="C22" s="14">
+        <v>60.5</v>
+      </c>
+      <c r="D22" s="5"/>
+    </row>
+    <row r="23" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A23" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="B23" s="13">
+        <v>67940</v>
+      </c>
+      <c r="C23" s="14">
+        <v>488.6</v>
+      </c>
+      <c r="D23" s="5"/>
+    </row>
+    <row r="24" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A24" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="B24" s="15" t="s">
+        <v>47</v>
+      </c>
+      <c r="C24" s="14" t="s">
+        <v>47</v>
+      </c>
+      <c r="D24" s="5"/>
+    </row>
+    <row r="25" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A25" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="B25" s="13">
+        <v>521831</v>
+      </c>
+      <c r="C25" s="14">
+        <v>6085.7</v>
+      </c>
+      <c r="D25" s="5"/>
+    </row>
+    <row r="26" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A26" s="5"/>
+      <c r="B26" s="11"/>
+      <c r="C26" s="12"/>
+      <c r="D26" s="5"/>
+    </row>
+    <row r="27" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A27" s="5"/>
+      <c r="B27" s="11"/>
+      <c r="C27" s="12"/>
+      <c r="D27" s="5"/>
+    </row>
+    <row r="28" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A28" s="5"/>
+      <c r="B28" s="11"/>
+      <c r="C28" s="12"/>
+      <c r="D28" s="5"/>
+    </row>
+    <row r="29" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A29" s="5"/>
+      <c r="B29" s="11"/>
+      <c r="C29" s="12"/>
+      <c r="D29" s="5"/>
+    </row>
+    <row r="30" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A30" s="5"/>
+      <c r="B30" s="5"/>
+      <c r="C30" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="18.42578125" customWidth="1"/>
     <col min="2" max="2" width="15" customWidth="1"/>
     <col min="3" max="3" width="13.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.25">
@@ -11046,75 +11838,77 @@
     </row>
     <row r="29" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A29" s="5"/>
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>27</vt:i4>
+        <vt:i4>29</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="27" baseType="lpstr">
+    <vt:vector size="29" baseType="lpstr">
       <vt:lpstr>01</vt:lpstr>
       <vt:lpstr>01-02</vt:lpstr>
       <vt:lpstr>01-03</vt:lpstr>
       <vt:lpstr>01-04</vt:lpstr>
       <vt:lpstr>01-05</vt:lpstr>
       <vt:lpstr>01-06</vt:lpstr>
       <vt:lpstr>01-07</vt:lpstr>
       <vt:lpstr>01-08</vt:lpstr>
       <vt:lpstr>01-09</vt:lpstr>
       <vt:lpstr>01-10</vt:lpstr>
       <vt:lpstr>01-11</vt:lpstr>
       <vt:lpstr>01-12</vt:lpstr>
       <vt:lpstr>01.2025</vt:lpstr>
       <vt:lpstr>02.2025</vt:lpstr>
       <vt:lpstr>03.2025</vt:lpstr>
       <vt:lpstr>04.2025</vt:lpstr>
       <vt:lpstr>05.2025</vt:lpstr>
       <vt:lpstr>06.2025</vt:lpstr>
       <vt:lpstr>07.2025</vt:lpstr>
       <vt:lpstr>08.2025</vt:lpstr>
       <vt:lpstr>09.2025</vt:lpstr>
       <vt:lpstr>10.2025</vt:lpstr>
       <vt:lpstr>11.2025</vt:lpstr>
       <vt:lpstr>12.2025</vt:lpstr>
       <vt:lpstr>01.2026</vt:lpstr>
       <vt:lpstr>02.2026</vt:lpstr>
       <vt:lpstr>03.2026</vt:lpstr>
+      <vt:lpstr>04.2026</vt:lpstr>
+      <vt:lpstr>05.2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Бахитгуль Жансугурова</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>