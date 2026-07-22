--- v2 (2026-07-01)
+++ v3 (2026-07-22)
@@ -12,106 +12,108 @@
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet20.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet21.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet22.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet23.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet24.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet25.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet26.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet27.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet28.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet29.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet30.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="15360" windowHeight="8715" tabRatio="982" firstSheet="3" activeTab="28"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="15360" windowHeight="8715" tabRatio="982" firstSheet="3" activeTab="29"/>
   </bookViews>
   <sheets>
     <sheet name="01" sheetId="6" r:id="rId1"/>
     <sheet name="01-02" sheetId="7" r:id="rId2"/>
     <sheet name="01-03" sheetId="8" r:id="rId3"/>
     <sheet name="01-04" sheetId="9" r:id="rId4"/>
     <sheet name="01-05" sheetId="10" r:id="rId5"/>
     <sheet name="01-06" sheetId="11" r:id="rId6"/>
     <sheet name="01-07" sheetId="12" r:id="rId7"/>
     <sheet name="01-08" sheetId="13" r:id="rId8"/>
     <sheet name="01-09" sheetId="14" r:id="rId9"/>
     <sheet name="01-10" sheetId="15" r:id="rId10"/>
     <sheet name="01-11" sheetId="16" r:id="rId11"/>
     <sheet name="01-12" sheetId="17" r:id="rId12"/>
     <sheet name="01.2025" sheetId="18" r:id="rId13"/>
     <sheet name="02.2025" sheetId="19" r:id="rId14"/>
     <sheet name="03.2025" sheetId="20" r:id="rId15"/>
     <sheet name="04.2025" sheetId="21" r:id="rId16"/>
     <sheet name="05.2025" sheetId="22" r:id="rId17"/>
     <sheet name="06.2025" sheetId="23" r:id="rId18"/>
     <sheet name="07.2025" sheetId="24" r:id="rId19"/>
     <sheet name="08.2025" sheetId="25" r:id="rId20"/>
     <sheet name="09.2025" sheetId="26" r:id="rId21"/>
     <sheet name="10.2025" sheetId="27" r:id="rId22"/>
     <sheet name="11.2025" sheetId="28" r:id="rId23"/>
     <sheet name="12.2025" sheetId="29" r:id="rId24"/>
     <sheet name="01.2026" sheetId="30" r:id="rId25"/>
     <sheet name="02.2026" sheetId="31" r:id="rId26"/>
     <sheet name="03.2026" sheetId="32" r:id="rId27"/>
     <sheet name="04.2026" sheetId="33" r:id="rId28"/>
     <sheet name="05.2026" sheetId="34" r:id="rId29"/>
+    <sheet name="06.2026" sheetId="35" r:id="rId30"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="895" uniqueCount="99">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="921" uniqueCount="101">
   <si>
     <t xml:space="preserve">Kostanay </t>
   </si>
   <si>
     <t>Kostanay c.</t>
   </si>
   <si>
     <t>Arkalyk c.a.</t>
   </si>
   <si>
     <t>Lisakov c.a.</t>
   </si>
   <si>
     <t>Rudny c.a.</t>
   </si>
   <si>
     <t>Altynsarin</t>
   </si>
   <si>
     <t>Amangeldy</t>
   </si>
   <si>
     <t xml:space="preserve">Auliekol </t>
   </si>
   <si>
@@ -369,50 +371,56 @@
     <t>(January 2026)</t>
   </si>
   <si>
     <t>(January-February 2026)</t>
   </si>
   <si>
     <t xml:space="preserve"> In percentages to the January-February 2025</t>
   </si>
   <si>
     <t>(January-March 2026)</t>
   </si>
   <si>
     <t xml:space="preserve"> In percentages to the January-March 2025</t>
   </si>
   <si>
     <t>(January-April 2026)</t>
   </si>
   <si>
     <t>In percentages to the January-April 2025</t>
   </si>
   <si>
     <t>(January-May 2026)</t>
   </si>
   <si>
     <t>In percentages to the January-May 2025</t>
+  </si>
+  <si>
+    <t>(January-June 2026)</t>
+  </si>
+  <si>
+    <t>In percentages to the January-June 2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="7">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="168" formatCode="0.0"/>
     <numFmt numFmtId="169" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="31" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -1270,51 +1278,51 @@
     <cellStyle name="Примечание 2" xfId="114"/>
     <cellStyle name="Примечание 3" xfId="115"/>
     <cellStyle name="Примечание 4" xfId="116"/>
     <cellStyle name="Связанная ячейка 2" xfId="117"/>
     <cellStyle name="Связанная ячейка 3" xfId="118"/>
     <cellStyle name="Связанная ячейка 4" xfId="119"/>
     <cellStyle name="Текст предупреждения 2" xfId="120"/>
     <cellStyle name="Текст предупреждения 3" xfId="121"/>
     <cellStyle name="Текст предупреждения 4" xfId="122"/>
     <cellStyle name="Финансовый 2" xfId="126"/>
     <cellStyle name="Хороший 2" xfId="123"/>
     <cellStyle name="Хороший 3" xfId="124"/>
     <cellStyle name="Хороший 4" xfId="125"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet26.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet25.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet29.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet24.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet23.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet28.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet22.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet27.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet26.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet25.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet29.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet24.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet23.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet28.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet22.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet27.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet30.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -4742,51 +4750,51 @@
     </row>
     <row r="29" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A29" s="5"/>
       <c r="B29" s="11"/>
       <c r="C29" s="12"/>
       <c r="D29" s="5"/>
     </row>
     <row r="30" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A30" s="5"/>
       <c r="B30" s="5"/>
       <c r="C30" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Q30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection sqref="A1:XFD1048576"/>
+      <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="21.140625" style="3" customWidth="1"/>
     <col min="2" max="2" width="15" style="3" customWidth="1"/>
     <col min="3" max="3" width="19.85546875" style="3" customWidth="1"/>
     <col min="4" max="4" width="10.140625" style="3" customWidth="1"/>
     <col min="5" max="6" width="10.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="9" style="3" customWidth="1"/>
     <col min="8" max="8" width="10.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="8.5703125" style="3" customWidth="1"/>
     <col min="10" max="10" width="10.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="7" style="3" customWidth="1"/>
     <col min="12" max="12" width="10.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="9.140625" style="3" customWidth="1"/>
     <col min="14" max="14" width="10.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="8.7109375" style="3" customWidth="1"/>
     <col min="16" max="16" width="10.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="8.140625" style="3" customWidth="1"/>
     <col min="18" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="32" t="s">
@@ -8960,52 +8968,52 @@
       <c r="D28" s="5"/>
     </row>
     <row r="29" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A29" s="5"/>
       <c r="B29" s="11"/>
       <c r="C29" s="12"/>
       <c r="D29" s="5"/>
     </row>
     <row r="30" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A30" s="5"/>
       <c r="B30" s="5"/>
       <c r="C30" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet29.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Q30"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="I18" sqref="I18"/>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="21.140625" style="3" customWidth="1"/>
     <col min="2" max="2" width="15" style="3" customWidth="1"/>
     <col min="3" max="3" width="19.85546875" style="3" customWidth="1"/>
     <col min="4" max="4" width="10.140625" style="3" customWidth="1"/>
     <col min="5" max="6" width="10.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="9" style="3" customWidth="1"/>
     <col min="8" max="8" width="10.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="8.5703125" style="3" customWidth="1"/>
     <col min="10" max="10" width="10.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="7" style="3" customWidth="1"/>
     <col min="12" max="12" width="10.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="9.140625" style="3" customWidth="1"/>
     <col min="14" max="14" width="10.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="8.7109375" style="3" customWidth="1"/>
     <col min="16" max="16" width="10.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="8.140625" style="3" customWidth="1"/>
     <col min="18" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="32" t="s">
@@ -9612,50 +9620,438 @@
       <c r="C22" s="17">
         <v>120</v>
       </c>
     </row>
     <row r="23" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A23" s="20" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="18">
         <v>70000</v>
       </c>
       <c r="C23" s="17">
         <v>147.30000000000001</v>
       </c>
     </row>
     <row r="24" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A24" s="20" t="s">
         <v>19</v>
       </c>
       <c r="B24" s="16">
         <v>43164</v>
       </c>
       <c r="C24" s="17">
         <v>16.100000000000001</v>
       </c>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A1:C1"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet30.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:Q30"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="I1" sqref="I1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="21.140625" style="3" customWidth="1"/>
+    <col min="2" max="2" width="15" style="3" customWidth="1"/>
+    <col min="3" max="3" width="19.85546875" style="3" customWidth="1"/>
+    <col min="4" max="4" width="10.140625" style="3" customWidth="1"/>
+    <col min="5" max="6" width="10.140625" style="3" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="9" style="3" customWidth="1"/>
+    <col min="8" max="8" width="10.140625" style="3" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="8.5703125" style="3" customWidth="1"/>
+    <col min="10" max="10" width="10.140625" style="3" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="7" style="3" customWidth="1"/>
+    <col min="12" max="12" width="10.140625" style="3" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="9.140625" style="3" customWidth="1"/>
+    <col min="14" max="14" width="10.140625" style="3" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="8.7109375" style="3" customWidth="1"/>
+    <col min="16" max="16" width="10.140625" style="3" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="8.140625" style="3" customWidth="1"/>
+    <col min="18" max="16384" width="9.140625" style="3"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:17" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="32" t="s">
+        <v>20</v>
+      </c>
+      <c r="B1" s="33"/>
+      <c r="C1" s="33"/>
+      <c r="D1" s="2"/>
+      <c r="E1" s="2"/>
+      <c r="F1" s="2"/>
+      <c r="G1" s="2"/>
+      <c r="H1" s="2"/>
+      <c r="I1" s="2"/>
+      <c r="J1" s="2"/>
+      <c r="K1" s="2"/>
+      <c r="L1" s="2"/>
+      <c r="M1" s="2"/>
+      <c r="N1" s="2"/>
+      <c r="O1" s="2"/>
+      <c r="P1" s="2"/>
+      <c r="Q1" s="2"/>
+    </row>
+    <row r="2" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A2" s="8"/>
+      <c r="B2" s="8" t="s">
+        <v>99</v>
+      </c>
+      <c r="C2" s="8"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1"/>
+      <c r="F2" s="1"/>
+      <c r="G2" s="1"/>
+      <c r="H2" s="1"/>
+      <c r="I2" s="1"/>
+      <c r="J2" s="1"/>
+      <c r="K2" s="1"/>
+      <c r="L2" s="1"/>
+      <c r="M2" s="1"/>
+      <c r="N2" s="1"/>
+      <c r="O2" s="1"/>
+      <c r="P2" s="1"/>
+      <c r="Q2" s="1"/>
+    </row>
+    <row r="3" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A3" s="8"/>
+      <c r="B3" s="8"/>
+      <c r="C3" s="8"/>
+      <c r="D3" s="1"/>
+      <c r="E3" s="1"/>
+      <c r="F3" s="1"/>
+      <c r="G3" s="1"/>
+      <c r="H3" s="1"/>
+      <c r="I3" s="1"/>
+      <c r="J3" s="1"/>
+      <c r="K3" s="1"/>
+      <c r="L3" s="1"/>
+      <c r="M3" s="1"/>
+      <c r="N3" s="1"/>
+      <c r="O3" s="1"/>
+      <c r="P3" s="1"/>
+      <c r="Q3" s="1"/>
+    </row>
+    <row r="4" spans="1:17" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A4" s="9"/>
+      <c r="B4" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="5" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A5" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="B5" s="13">
+        <v>37468866</v>
+      </c>
+      <c r="C5" s="14">
+        <v>86.1</v>
+      </c>
+      <c r="D5" s="5"/>
+    </row>
+    <row r="6" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A6" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="B6" s="15">
+        <v>25957885</v>
+      </c>
+      <c r="C6" s="14">
+        <v>102.1</v>
+      </c>
+      <c r="D6" s="5"/>
+    </row>
+    <row r="7" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A7" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B7" s="13">
+        <v>248246</v>
+      </c>
+      <c r="C7" s="14">
+        <v>363.2</v>
+      </c>
+      <c r="D7" s="5"/>
+    </row>
+    <row r="8" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A8" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B8" s="15">
+        <v>22000</v>
+      </c>
+      <c r="C8" s="14">
+        <v>11.4</v>
+      </c>
+      <c r="D8" s="5"/>
+    </row>
+    <row r="9" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A9" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B9" s="13">
+        <v>1089590</v>
+      </c>
+      <c r="C9" s="14">
+        <v>47.3</v>
+      </c>
+      <c r="D9" s="5"/>
+    </row>
+    <row r="10" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A10" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="B10" s="15">
+        <v>496500</v>
+      </c>
+      <c r="C10" s="14">
+        <v>128</v>
+      </c>
+      <c r="D10" s="5"/>
+    </row>
+    <row r="11" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A11" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B11" s="13">
+        <v>207000</v>
+      </c>
+      <c r="C11" s="14">
+        <v>175.4</v>
+      </c>
+      <c r="D11" s="5"/>
+    </row>
+    <row r="12" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A12" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="B12" s="15">
+        <v>167967</v>
+      </c>
+      <c r="C12" s="14">
+        <v>83.7</v>
+      </c>
+      <c r="D12" s="5"/>
+    </row>
+    <row r="13" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A13" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="B13" s="13">
+        <v>439000</v>
+      </c>
+      <c r="C13" s="14">
+        <v>139.19999999999999</v>
+      </c>
+      <c r="D13" s="5"/>
+    </row>
+    <row r="14" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A14" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="B14" s="15">
+        <v>42900</v>
+      </c>
+      <c r="C14" s="14">
+        <v>183.5</v>
+      </c>
+      <c r="D14" s="5"/>
+    </row>
+    <row r="15" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A15" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="B15" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="C15" s="14">
+        <v>1367.3</v>
+      </c>
+      <c r="D15" s="5"/>
+    </row>
+    <row r="16" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A16" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B16" s="15">
+        <v>60000</v>
+      </c>
+      <c r="C16" s="14">
+        <v>1.7</v>
+      </c>
+      <c r="D16" s="5"/>
+    </row>
+    <row r="17" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A17" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B17" s="13">
+        <v>316800</v>
+      </c>
+      <c r="C17" s="14">
+        <v>30.2</v>
+      </c>
+      <c r="D17" s="5"/>
+    </row>
+    <row r="18" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A18" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="B18" s="15">
+        <v>59700</v>
+      </c>
+      <c r="C18" s="14">
+        <v>48.9</v>
+      </c>
+      <c r="D18" s="5"/>
+    </row>
+    <row r="19" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A19" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="B19" s="13">
+        <v>6936569</v>
+      </c>
+      <c r="C19" s="14">
+        <v>83.3</v>
+      </c>
+      <c r="D19" s="5"/>
+    </row>
+    <row r="20" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A20" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B20" s="15">
+        <v>46090</v>
+      </c>
+      <c r="C20" s="14">
+        <v>127.3</v>
+      </c>
+      <c r="D20" s="5"/>
+    </row>
+    <row r="21" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A21" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="B21" s="13">
+        <v>84000</v>
+      </c>
+      <c r="C21" s="14">
+        <v>6705</v>
+      </c>
+      <c r="D21" s="5"/>
+    </row>
+    <row r="22" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A22" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="B22" s="15">
+        <v>121700</v>
+      </c>
+      <c r="C22" s="14">
+        <v>116.1</v>
+      </c>
+      <c r="D22" s="5"/>
+    </row>
+    <row r="23" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A23" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="B23" s="13">
+        <v>67940</v>
+      </c>
+      <c r="C23" s="14">
+        <v>487.2</v>
+      </c>
+      <c r="D23" s="5"/>
+    </row>
+    <row r="24" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A24" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="B24" s="15">
+        <v>105090</v>
+      </c>
+      <c r="C24" s="14">
+        <v>8.5</v>
+      </c>
+      <c r="D24" s="5"/>
+    </row>
+    <row r="25" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A25" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="B25" s="13">
+        <v>525751</v>
+      </c>
+      <c r="C25" s="14">
+        <v>203.3</v>
+      </c>
+      <c r="D25" s="5"/>
+    </row>
+    <row r="26" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A26" s="5"/>
+      <c r="B26" s="11"/>
+      <c r="C26" s="12"/>
+      <c r="D26" s="5"/>
+    </row>
+    <row r="27" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A27" s="5"/>
+      <c r="B27" s="11"/>
+      <c r="C27" s="12"/>
+      <c r="D27" s="5"/>
+    </row>
+    <row r="28" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A28" s="5"/>
+      <c r="B28" s="11"/>
+      <c r="C28" s="12"/>
+      <c r="D28" s="5"/>
+    </row>
+    <row r="29" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A29" s="5"/>
+      <c r="B29" s="11"/>
+      <c r="C29" s="12"/>
+      <c r="D29" s="5"/>
+    </row>
+    <row r="30" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A30" s="5"/>
+      <c r="B30" s="5"/>
+      <c r="C30" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Q29"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="21.140625" style="3" customWidth="1"/>
     <col min="2" max="2" width="15" style="3" customWidth="1"/>
     <col min="3" max="3" width="14.140625" style="3" customWidth="1"/>
     <col min="4" max="4" width="10.140625" style="3" customWidth="1"/>
     <col min="5" max="6" width="10.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="9" style="3" customWidth="1"/>
@@ -11838,77 +12234,78 @@
     </row>
     <row r="29" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A29" s="5"/>
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>29</vt:i4>
+        <vt:i4>30</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="29" baseType="lpstr">
+    <vt:vector size="30" baseType="lpstr">
       <vt:lpstr>01</vt:lpstr>
       <vt:lpstr>01-02</vt:lpstr>
       <vt:lpstr>01-03</vt:lpstr>
       <vt:lpstr>01-04</vt:lpstr>
       <vt:lpstr>01-05</vt:lpstr>
       <vt:lpstr>01-06</vt:lpstr>
       <vt:lpstr>01-07</vt:lpstr>
       <vt:lpstr>01-08</vt:lpstr>
       <vt:lpstr>01-09</vt:lpstr>
       <vt:lpstr>01-10</vt:lpstr>
       <vt:lpstr>01-11</vt:lpstr>
       <vt:lpstr>01-12</vt:lpstr>
       <vt:lpstr>01.2025</vt:lpstr>
       <vt:lpstr>02.2025</vt:lpstr>
       <vt:lpstr>03.2025</vt:lpstr>
       <vt:lpstr>04.2025</vt:lpstr>
       <vt:lpstr>05.2025</vt:lpstr>
       <vt:lpstr>06.2025</vt:lpstr>
       <vt:lpstr>07.2025</vt:lpstr>
       <vt:lpstr>08.2025</vt:lpstr>
       <vt:lpstr>09.2025</vt:lpstr>
       <vt:lpstr>10.2025</vt:lpstr>
       <vt:lpstr>11.2025</vt:lpstr>
       <vt:lpstr>12.2025</vt:lpstr>
       <vt:lpstr>01.2026</vt:lpstr>
       <vt:lpstr>02.2026</vt:lpstr>
       <vt:lpstr>03.2026</vt:lpstr>
       <vt:lpstr>04.2026</vt:lpstr>
       <vt:lpstr>05.2026</vt:lpstr>
+      <vt:lpstr>06.2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Бахитгуль Жансугурова</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>