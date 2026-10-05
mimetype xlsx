--- v4 (2026-08-17)
+++ v5 (2026-10-05)
@@ -1,120 +1,116 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="870" yWindow="315" windowWidth="17955" windowHeight="10995"/>
+    <workbookView xWindow="-15" yWindow="-15" windowWidth="14520" windowHeight="12420" tabRatio="838"/>
   </bookViews>
   <sheets>
-    <sheet name="Birds" sheetId="2" r:id="rId1"/>
+    <sheet name="Metadata" sheetId="6" r:id="rId1"/>
+    <sheet name="Conventions" sheetId="5" r:id="rId2"/>
+    <sheet name="Large horned livestock" sheetId="10" r:id="rId3"/>
+    <sheet name="Shep and goats" sheetId="11" r:id="rId4"/>
+    <sheet name="Horses" sheetId="12" r:id="rId5"/>
+    <sheet name="Camels" sheetId="13" r:id="rId6"/>
+    <sheet name="Pigs" sheetId="14" r:id="rId7"/>
+    <sheet name="Bird" sheetId="15" r:id="rId8"/>
   </sheets>
-  <definedNames>
-[...2 lines deleted...]
-  <calcPr calcId="124519"/>
+  <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="135" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2252" uniqueCount="99">
   <si>
-    <t xml:space="preserve">                                                                                                                тыс. голов</t>
-[...11 lines deleted...]
-    <t>2022 year</t>
+    <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
     <t>August</t>
   </si>
   <si>
     <t>September</t>
   </si>
   <si>
     <t>October</t>
   </si>
   <si>
     <t>November</t>
   </si>
   <si>
     <t>December</t>
   </si>
   <si>
-    <t>January</t>
-[...1 lines deleted...]
-  <si>
     <t>Kostanay region</t>
-  </si>
-[...1 lines deleted...]
-    <t>Kostanay city</t>
   </si>
   <si>
     <t>Arkalyk c.a.</t>
   </si>
   <si>
     <t>Lisakov c.a.</t>
   </si>
   <si>
     <t>Rudny c.a.</t>
   </si>
   <si>
     <t>Altynsarin</t>
   </si>
   <si>
     <t xml:space="preserve">Auliekol </t>
   </si>
   <si>
     <t xml:space="preserve">Denisov </t>
   </si>
   <si>
     <t xml:space="preserve">Zhangeldin </t>
   </si>
   <si>
     <t>Zhitikara</t>
   </si>
@@ -124,387 +120,840 @@
   <si>
     <t>Karasu</t>
   </si>
   <si>
     <t xml:space="preserve">Kostanay </t>
   </si>
   <si>
     <t>Mendykara</t>
   </si>
   <si>
     <t>Naurzum</t>
   </si>
   <si>
     <t xml:space="preserve">Sarykol </t>
   </si>
   <si>
     <t>Beimbet Maylin</t>
   </si>
   <si>
     <t xml:space="preserve">Uzunkol </t>
   </si>
   <si>
     <t xml:space="preserve">Fedorov </t>
   </si>
   <si>
-    <t>2023 year*</t>
+    <t>Kostanay city</t>
   </si>
   <si>
     <t>2024 year*</t>
   </si>
   <si>
-    <t xml:space="preserve">    * In accordance with paragraph 2 of paragraph 10 of the Rules for the Revision of Published Official Statistical Information for statistical Purposes and on the basis of updated administrative data on household accounting, a special revision of certain indicators of livestock  statistics for 2023 and 2024  was carried out in relation to peasant and farm farms and households of the population.</t>
-[...1 lines deleted...]
-  <si>
     <t>2025 year</t>
   </si>
   <si>
-    <t>Livestock of a bird</t>
+    <t>2026 year</t>
   </si>
   <si>
-    <t>at the end of the month, goals</t>
+    <t>Code of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Name of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Unit of Measurement</t>
+  </si>
+  <si>
+    <t>History of the Indicator</t>
+  </si>
+  <si>
+    <t>Definition of the Indicator</t>
+  </si>
+  <si>
+    <t>Data Processing Method</t>
+  </si>
+  <si>
+    <t>Estimated</t>
+  </si>
+  <si>
+    <t>Methodology for Calculation</t>
+  </si>
+  <si>
+    <t>Source of the Indicator</t>
+  </si>
+  <si>
+    <t>Classifications</t>
+  </si>
+  <si>
+    <t>Responsible Structural Division</t>
+  </si>
+  <si>
+    <t>Responsible Officer</t>
+  </si>
+  <si>
+    <t>Conventional designations:</t>
+  </si>
+  <si>
+    <t>«-» - no case</t>
+  </si>
+  <si>
+    <t>«0.0» - insignificant value</t>
+  </si>
+  <si>
+    <t>«X» - data is confidential</t>
+  </si>
+  <si>
+    <t>«...» - no data available</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
+  </si>
+  <si>
+    <t>Methodological Explanations</t>
+  </si>
+  <si>
+    <t>Related Publications</t>
+  </si>
+  <si>
+    <t>Useful Links</t>
+  </si>
+  <si>
+    <t>Date of Last Update</t>
+  </si>
+  <si>
+    <t>Date of Next Update</t>
+  </si>
+  <si>
+    <t>E-mail</t>
+  </si>
+  <si>
+    <t>+7 714 2 534996</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> -</t>
+  </si>
+  <si>
+    <t>Division of Agricultural  Statistics</t>
+  </si>
+  <si>
+    <t>Department's address</t>
+  </si>
+  <si>
+    <t>110003, Kostanay, Mailin street, 2/4</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Unified contact center </t>
+  </si>
+  <si>
+    <t>Data Utilization</t>
+  </si>
+  <si>
+    <t>Telephone Numbe</t>
+  </si>
+  <si>
+    <r>
+      <t>Abbreviated Title of the Statistical Indicator</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Notes</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701188</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/description/</t>
+  </si>
+  <si>
+    <t>Since 2019</t>
+  </si>
+  <si>
+    <t>State statistical observations "Livestock status report", Form 24-a, "Production of livestock products by individual entrepreneurs, peasant or farm farms and households" A-008.</t>
+  </si>
+  <si>
+    <t>Abilova Alma</t>
+  </si>
+  <si>
+    <t>al.abilova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>2019 year</t>
+  </si>
+  <si>
+    <t>2020 year</t>
+  </si>
+  <si>
+    <t>2021 year</t>
+  </si>
+  <si>
+    <t>2022 year</t>
+  </si>
+  <si>
+    <t>2023 year*</t>
   </si>
   <si>
     <t>Amangeldi</t>
   </si>
   <si>
     <t xml:space="preserve">Kamysti </t>
   </si>
   <si>
-    <t>2026 year</t>
+    <t xml:space="preserve">    * In accordance with paragraph 2 of paragraph 10 of the Rules for the Revision of Published Official Statistical Information for statistical Purposes and on the basis of updated administrative data on household accounting, a special revision of certain indicators of livestock  statistics for 2023 and 2024  was carried out in relation to peasant and farm farms and households of the population.</t>
+  </si>
+  <si>
+    <t>© Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/methodology/25834/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/region/kostanay/spreadsheets/?industry=28260&amp;year=2026&amp;name=85303&amp;period=month&amp;type=spreadsheets</t>
+  </si>
+  <si>
+    <t>Livestok and poultry numbers</t>
+  </si>
+  <si>
+    <t>goals</t>
+  </si>
+  <si>
+    <t>Livestok and poultry numbers - the actual presence of livestock fnd poultry in the farm by type as of the 1 st day of the month, regardless of their location in the farm's cattle yard or in the pasture.</t>
+  </si>
+  <si>
+    <t>Large horned livestock</t>
+  </si>
+  <si>
+    <t>at the end of the month, goals</t>
+  </si>
+  <si>
+    <t xml:space="preserve">                                                                                                                тыс. голов</t>
+  </si>
+  <si>
+    <t>Livestock of sheep and goats</t>
+  </si>
+  <si>
+    <t>Livestock of horses</t>
+  </si>
+  <si>
+    <t>Livestock of camels</t>
+  </si>
+  <si>
+    <t xml:space="preserve">                                                                                                                </t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>Livestock of pigs</t>
+  </si>
+  <si>
+    <t>Livestock of a bird</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/classifiers/statistical/21/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <numFmts count="1">
+  <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
+    <numFmt numFmtId="165" formatCode="#,##0.0"/>
+    <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="7">
+  <fonts count="16">
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color indexed="12"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
-      <name val="Calibri"/>
-      <family val="2"/>
+      <name val="Roboto"/>
       <charset val="204"/>
-      <scheme val="minor"/>
     </font>
     <font>
+      <b/>
       <sz val="10"/>
-      <name val="Arial"/>
-      <family val="2"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
-[...4 lines deleted...]
-    <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="1"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
-  <fills count="3">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="11">
+  <borders count="12">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
-      <diagonal/>
-[...7 lines deleted...]
-      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
-      <top style="medium">
-[...11 lines deleted...]
-      <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right/>
-[...11 lines deleted...]
-      </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
+      <left style="medium">
         <color indexed="64"/>
       </left>
-      <right style="thin">
+      <right/>
+      <top style="medium">
         <color indexed="64"/>
-      </right>
-[...1 lines deleted...]
-      <bottom/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="44">
+  <cellXfs count="113">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
-[...7 lines deleted...]
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="5" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="5" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...3 lines deleted...]
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...2 lines deleted...]
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...13 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...32 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="3" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="2" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="3" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="2" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="3" xfId="8" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="2" xfId="8" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="9">
+    <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2 10" xfId="1"/>
+    <cellStyle name="Обычный 11 20" xfId="2"/>
+    <cellStyle name="Обычный 2" xfId="3"/>
+    <cellStyle name="Обычный 2 2 2" xfId="4"/>
+    <cellStyle name="Обычный 2 8" xfId="5"/>
+    <cellStyle name="Обычный 4" xfId="6"/>
+    <cellStyle name="Обычный_tabsv14" xfId="8"/>
+    <cellStyle name="Обычный_tabsv16" xfId="7"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
-    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
-[...1 lines deleted...]
-    </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -749,8747 +1198,43082 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/description/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701188" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:al.abilova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/region/kostanay/spreadsheets/?industry=28260&amp;year=2026&amp;name=85303&amp;period=month&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25834/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25834/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:CS102"/>
+  <dimension ref="A1:B24"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="topRight" activeCell="CN5" sqref="CN5:CN25"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B12" sqref="B12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="18.7109375" style="5" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="47" max="16384" width="9.140625" style="2"/>
+    <col min="1" max="1" width="44.7109375" customWidth="1"/>
+    <col min="2" max="2" width="89.140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:97" s="1" customFormat="1" ht="19.5" customHeight="1">
-      <c r="A1" s="43" t="s">
+    <row r="1" spans="1:2">
+      <c r="A1" s="3"/>
+      <c r="B1" s="3"/>
+    </row>
+    <row r="2" spans="1:2">
+      <c r="A2" s="22" t="s">
+        <v>34</v>
+      </c>
+      <c r="B2" s="26">
+        <v>143201</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="22" t="s">
+        <v>35</v>
+      </c>
+      <c r="B3" s="6" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="22" t="s">
+        <v>36</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="22" t="s">
+        <v>66</v>
+      </c>
+      <c r="B5" s="6" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="22" t="s">
+        <v>37</v>
+      </c>
+      <c r="B6" s="4" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="25.5">
+      <c r="A7" s="38" t="s">
+        <v>38</v>
+      </c>
+      <c r="B7" s="6" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="23" t="s">
+        <v>39</v>
+      </c>
+      <c r="B8" s="6" t="s">
         <v>40</v>
       </c>
-      <c r="B1" s="43"/>
-[...82 lines deleted...]
-      <c r="CG1" s="43"/>
     </row>
-    <row r="2" spans="1:97" s="30" customFormat="1" ht="24" customHeight="1" thickBot="1">
-[...9 lines deleted...]
-      <c r="J2" s="42" t="s">
+    <row r="9" spans="1:2" ht="15" customHeight="1">
+      <c r="A9" s="23" t="s">
         <v>41</v>
       </c>
-      <c r="K2" s="42"/>
-[...45 lines deleted...]
-      <c r="CS2" s="42"/>
+      <c r="B9" s="37" t="s">
+        <v>83</v>
+      </c>
     </row>
-    <row r="3" spans="1:97" s="31" customFormat="1" ht="12" thickBot="1">
-      <c r="A3" s="37" t="s">
+    <row r="10" spans="1:2" ht="25.5">
+      <c r="A10" s="38" t="s">
+        <v>42</v>
+      </c>
+      <c r="B10" s="24" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="23" t="s">
+        <v>67</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="38" t="s">
+        <v>43</v>
+      </c>
+      <c r="B12" s="39" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="B13" s="8" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" ht="25.5">
+      <c r="A14" s="36" t="s">
+        <v>53</v>
+      </c>
+      <c r="B14" s="18" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="23" t="s">
+        <v>54</v>
+      </c>
+      <c r="B15" s="8" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="23" t="s">
+        <v>55</v>
+      </c>
+      <c r="B16" s="9">
+        <v>46283</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="23" t="s">
+        <v>56</v>
+      </c>
+      <c r="B17" s="9">
+        <v>46308</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="B18" s="5" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="23" t="s">
+        <v>45</v>
+      </c>
+      <c r="B19" s="10" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="23" t="s">
+        <v>65</v>
+      </c>
+      <c r="B20" s="11" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="23" t="s">
+        <v>57</v>
+      </c>
+      <c r="B21" s="12" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2">
+      <c r="A22" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="B22" s="20" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="23" spans="1:2">
+      <c r="A23" s="19" t="s">
+        <v>63</v>
+      </c>
+      <c r="B23" s="21">
+        <v>1446</v>
+      </c>
+    </row>
+    <row r="24" spans="1:2">
+      <c r="A24" s="19" t="s">
+        <v>64</v>
+      </c>
+      <c r="B24" s="25" t="s">
+        <v>69</v>
+      </c>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B21" r:id="rId1"/>
+    <hyperlink ref="B15" r:id="rId2"/>
+    <hyperlink ref="B24" r:id="rId3"/>
+    <hyperlink ref="B9" r:id="rId4"/>
+    <hyperlink ref="B13" r:id="rId5"/>
+    <hyperlink ref="B14" r:id="rId6"/>
+  </hyperlinks>
+  <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId7"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B6:B18"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B27" sqref="B27"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="4" customWidth="1"/>
+    <col min="2" max="2" width="101.42578125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="6" spans="2:2">
+      <c r="B6" s="13" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="13" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="13" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="13" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="13" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2">
+      <c r="B11" s="14"/>
+    </row>
+    <row r="12" spans="2:2" ht="19.5" customHeight="1">
+      <c r="B12" s="15" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="14"/>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="14"/>
+    </row>
+    <row r="15" spans="2:2">
+      <c r="B15" s="16"/>
+    </row>
+    <row r="16" spans="2:2">
+      <c r="B16" s="16"/>
+    </row>
+    <row r="17" spans="2:2">
+      <c r="B17" s="16"/>
+    </row>
+    <row r="18" spans="2:2">
+      <c r="B18" s="17" t="s">
+        <v>82</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:CS42"/>
+  <sheetViews>
+    <sheetView topLeftCell="Y1" workbookViewId="0">
+      <selection sqref="A1:CG1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="19.7109375" style="31" customWidth="1"/>
+    <col min="2" max="13" width="8.85546875" style="31" customWidth="1"/>
+    <col min="14" max="23" width="8.7109375" style="31" customWidth="1"/>
+    <col min="24" max="25" width="8.7109375" style="27" customWidth="1"/>
+    <col min="26" max="45" width="9.140625" style="27"/>
+    <col min="46" max="46" width="10" style="27" customWidth="1"/>
+    <col min="47" max="16384" width="9.140625" style="27"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:97" s="40" customFormat="1">
+      <c r="A1" s="110" t="s">
+        <v>88</v>
+      </c>
+      <c r="B1" s="110"/>
+      <c r="C1" s="110"/>
+      <c r="D1" s="110"/>
+      <c r="E1" s="110"/>
+      <c r="F1" s="110"/>
+      <c r="G1" s="110"/>
+      <c r="H1" s="110"/>
+      <c r="I1" s="110"/>
+      <c r="J1" s="110"/>
+      <c r="K1" s="110"/>
+      <c r="L1" s="110"/>
+      <c r="M1" s="110"/>
+      <c r="N1" s="110"/>
+      <c r="O1" s="110"/>
+      <c r="P1" s="110"/>
+      <c r="Q1" s="110"/>
+      <c r="R1" s="110"/>
+      <c r="S1" s="110"/>
+      <c r="T1" s="110"/>
+      <c r="U1" s="110"/>
+      <c r="V1" s="110"/>
+      <c r="W1" s="110"/>
+      <c r="X1" s="110"/>
+      <c r="Y1" s="110"/>
+      <c r="Z1" s="110"/>
+      <c r="AA1" s="110"/>
+      <c r="AB1" s="110"/>
+      <c r="AC1" s="110"/>
+      <c r="AD1" s="110"/>
+      <c r="AE1" s="110"/>
+      <c r="AF1" s="110"/>
+      <c r="AG1" s="110"/>
+      <c r="AH1" s="110"/>
+      <c r="AI1" s="110"/>
+      <c r="AJ1" s="110"/>
+      <c r="AK1" s="110"/>
+      <c r="AL1" s="110"/>
+      <c r="AM1" s="110"/>
+      <c r="AN1" s="110"/>
+      <c r="AO1" s="110"/>
+      <c r="AP1" s="110"/>
+      <c r="AQ1" s="110"/>
+      <c r="AR1" s="110"/>
+      <c r="AS1" s="110"/>
+      <c r="AT1" s="110"/>
+      <c r="AU1" s="110"/>
+      <c r="AV1" s="110"/>
+      <c r="AW1" s="110"/>
+      <c r="AX1" s="110"/>
+      <c r="AY1" s="110"/>
+      <c r="AZ1" s="110"/>
+      <c r="BA1" s="110"/>
+      <c r="BB1" s="110"/>
+      <c r="BC1" s="110"/>
+      <c r="BD1" s="110"/>
+      <c r="BE1" s="110"/>
+      <c r="BF1" s="110"/>
+      <c r="BG1" s="110"/>
+      <c r="BH1" s="110"/>
+      <c r="BI1" s="110"/>
+      <c r="BJ1" s="110"/>
+      <c r="BK1" s="110"/>
+      <c r="BL1" s="110"/>
+      <c r="BM1" s="110"/>
+      <c r="BN1" s="110"/>
+      <c r="BO1" s="110"/>
+      <c r="BP1" s="110"/>
+      <c r="BQ1" s="110"/>
+      <c r="BR1" s="110"/>
+      <c r="BS1" s="110"/>
+      <c r="BT1" s="110"/>
+      <c r="BU1" s="110"/>
+      <c r="BV1" s="110"/>
+      <c r="BW1" s="110"/>
+      <c r="BX1" s="110"/>
+      <c r="BY1" s="110"/>
+      <c r="BZ1" s="110"/>
+      <c r="CA1" s="110"/>
+      <c r="CB1" s="110"/>
+      <c r="CC1" s="110"/>
+      <c r="CD1" s="110"/>
+      <c r="CE1" s="110"/>
+      <c r="CF1" s="110"/>
+      <c r="CG1" s="110"/>
+    </row>
+    <row r="2" spans="1:97" s="43" customFormat="1" ht="12" thickBot="1">
+      <c r="A2" s="41"/>
+      <c r="B2" s="42"/>
+      <c r="C2" s="42"/>
+      <c r="D2" s="42"/>
+      <c r="E2" s="42"/>
+      <c r="F2" s="42"/>
+      <c r="G2" s="42"/>
+      <c r="H2" s="42"/>
+      <c r="I2" s="42"/>
+      <c r="J2" s="104" t="s">
+        <v>89</v>
+      </c>
+      <c r="K2" s="104"/>
+      <c r="L2" s="104"/>
+      <c r="M2" s="104"/>
+      <c r="N2" s="42"/>
+      <c r="O2" s="42"/>
+      <c r="P2" s="42"/>
+      <c r="Q2" s="42"/>
+      <c r="R2" s="42"/>
+      <c r="S2" s="42"/>
+      <c r="T2" s="42"/>
+      <c r="U2" s="42"/>
+      <c r="V2" s="104" t="s">
+        <v>89</v>
+      </c>
+      <c r="W2" s="104"/>
+      <c r="X2" s="104"/>
+      <c r="Y2" s="104"/>
+      <c r="AH2" s="104" t="s">
+        <v>89</v>
+      </c>
+      <c r="AI2" s="104"/>
+      <c r="AJ2" s="104"/>
+      <c r="AK2" s="104"/>
+      <c r="AT2" s="104" t="s">
+        <v>89</v>
+      </c>
+      <c r="AU2" s="104"/>
+      <c r="AV2" s="104"/>
+      <c r="AW2" s="104"/>
+      <c r="BF2" s="104" t="s">
+        <v>89</v>
+      </c>
+      <c r="BG2" s="104"/>
+      <c r="BH2" s="104"/>
+      <c r="BI2" s="104"/>
+      <c r="BR2" s="104" t="s">
+        <v>89</v>
+      </c>
+      <c r="BS2" s="104"/>
+      <c r="BT2" s="104"/>
+      <c r="BU2" s="104"/>
+      <c r="CP2" s="104" t="s">
+        <v>89</v>
+      </c>
+      <c r="CQ2" s="104"/>
+      <c r="CR2" s="104"/>
+      <c r="CS2" s="104"/>
+    </row>
+    <row r="3" spans="1:97" s="44" customFormat="1" ht="12" thickBot="1">
+      <c r="A3" s="105" t="s">
+        <v>90</v>
+      </c>
+      <c r="B3" s="107" t="s">
+        <v>74</v>
+      </c>
+      <c r="C3" s="108"/>
+      <c r="D3" s="108"/>
+      <c r="E3" s="108"/>
+      <c r="F3" s="108"/>
+      <c r="G3" s="108"/>
+      <c r="H3" s="108"/>
+      <c r="I3" s="108"/>
+      <c r="J3" s="108"/>
+      <c r="K3" s="108"/>
+      <c r="L3" s="108"/>
+      <c r="M3" s="109"/>
+      <c r="N3" s="107" t="s">
+        <v>75</v>
+      </c>
+      <c r="O3" s="108"/>
+      <c r="P3" s="108"/>
+      <c r="Q3" s="108"/>
+      <c r="R3" s="108"/>
+      <c r="S3" s="108"/>
+      <c r="T3" s="108"/>
+      <c r="U3" s="108"/>
+      <c r="V3" s="108"/>
+      <c r="W3" s="108"/>
+      <c r="X3" s="108"/>
+      <c r="Y3" s="109"/>
+      <c r="Z3" s="107" t="s">
+        <v>76</v>
+      </c>
+      <c r="AA3" s="108"/>
+      <c r="AB3" s="108"/>
+      <c r="AC3" s="108"/>
+      <c r="AD3" s="108"/>
+      <c r="AE3" s="108"/>
+      <c r="AF3" s="108"/>
+      <c r="AG3" s="108"/>
+      <c r="AH3" s="108"/>
+      <c r="AI3" s="108"/>
+      <c r="AJ3" s="108"/>
+      <c r="AK3" s="109"/>
+      <c r="AL3" s="107" t="s">
+        <v>77</v>
+      </c>
+      <c r="AM3" s="108"/>
+      <c r="AN3" s="108"/>
+      <c r="AO3" s="108"/>
+      <c r="AP3" s="108"/>
+      <c r="AQ3" s="108"/>
+      <c r="AR3" s="108"/>
+      <c r="AS3" s="108"/>
+      <c r="AT3" s="108"/>
+      <c r="AU3" s="108"/>
+      <c r="AV3" s="108"/>
+      <c r="AW3" s="109"/>
+      <c r="AX3" s="107" t="s">
+        <v>78</v>
+      </c>
+      <c r="AY3" s="108"/>
+      <c r="AZ3" s="108"/>
+      <c r="BA3" s="108"/>
+      <c r="BB3" s="108"/>
+      <c r="BC3" s="108"/>
+      <c r="BD3" s="108"/>
+      <c r="BE3" s="108"/>
+      <c r="BF3" s="108"/>
+      <c r="BG3" s="108"/>
+      <c r="BH3" s="108"/>
+      <c r="BI3" s="109"/>
+      <c r="BJ3" s="107" t="s">
+        <v>31</v>
+      </c>
+      <c r="BK3" s="108"/>
+      <c r="BL3" s="108"/>
+      <c r="BM3" s="108"/>
+      <c r="BN3" s="108"/>
+      <c r="BO3" s="108"/>
+      <c r="BP3" s="108"/>
+      <c r="BQ3" s="108"/>
+      <c r="BR3" s="108"/>
+      <c r="BS3" s="108"/>
+      <c r="BT3" s="108"/>
+      <c r="BU3" s="109"/>
+      <c r="BV3" s="107" t="s">
+        <v>32</v>
+      </c>
+      <c r="BW3" s="108"/>
+      <c r="BX3" s="108"/>
+      <c r="BY3" s="108"/>
+      <c r="BZ3" s="108"/>
+      <c r="CA3" s="108"/>
+      <c r="CB3" s="108"/>
+      <c r="CC3" s="108"/>
+      <c r="CD3" s="108"/>
+      <c r="CE3" s="108"/>
+      <c r="CF3" s="108"/>
+      <c r="CG3" s="109"/>
+      <c r="CH3" s="107" t="s">
+        <v>33</v>
+      </c>
+      <c r="CI3" s="108"/>
+      <c r="CJ3" s="108"/>
+      <c r="CK3" s="108"/>
+      <c r="CL3" s="108"/>
+      <c r="CM3" s="108"/>
+      <c r="CN3" s="108"/>
+      <c r="CO3" s="108"/>
+      <c r="CP3" s="108"/>
+      <c r="CQ3" s="108"/>
+      <c r="CR3" s="108"/>
+      <c r="CS3" s="109"/>
+    </row>
+    <row r="4" spans="1:97" s="45" customFormat="1" ht="12" thickBot="1">
+      <c r="A4" s="106"/>
+      <c r="B4" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="39" t="s">
+      <c r="C4" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="40"/>
-[...10 lines deleted...]
-      <c r="N3" s="39" t="s">
+      <c r="D4" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="O3" s="40"/>
-[...10 lines deleted...]
-      <c r="Z3" s="39" t="s">
+      <c r="E4" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="AA3" s="40"/>
-[...10 lines deleted...]
-      <c r="AL3" s="39" t="s">
+      <c r="F4" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="AM3" s="40"/>
-[...65 lines deleted...]
-      <c r="CS3" s="41"/>
+      <c r="G4" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="H4" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="I4" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="J4" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="K4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="L4" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="M4" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="N4" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="O4" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="P4" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q4" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="R4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="S4" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="T4" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="U4" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="V4" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="W4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="X4" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="Y4" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="Z4" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA4" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AB4" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="AC4" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AD4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="AE4" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="AF4" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="AG4" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="AH4" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="AI4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ4" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="AK4" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="AL4" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="AM4" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AN4" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="AO4" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AP4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="AQ4" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="AR4" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="AS4" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="AT4" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="AU4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="AV4" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="AW4" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="AX4" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="AY4" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AZ4" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="BA4" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="BB4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="BC4" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="BD4" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="BE4" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="BF4" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="BG4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="BH4" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="BI4" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="BJ4" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="BK4" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="BL4" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="BM4" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="BN4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="BO4" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="BP4" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="BQ4" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="BR4" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="BS4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="BT4" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="BU4" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="BV4" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="BW4" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="BX4" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="BY4" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="BZ4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="CA4" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="CB4" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="CC4" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="CD4" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="CE4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="CF4" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="CG4" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="CH4" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="CI4" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="CJ4" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="CK4" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="CL4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="CM4" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="CN4" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="CO4" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="CP4" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="CQ4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="CR4" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="CS4" s="2" t="s">
+        <v>11</v>
+      </c>
     </row>
-    <row r="4" spans="1:97" s="31" customFormat="1" ht="12" thickBot="1">
-[...1 lines deleted...]
-      <c r="B4" s="32" t="s">
+    <row r="5" spans="1:97" s="55" customFormat="1" ht="11.25">
+      <c r="A5" s="32" t="s">
+        <v>12</v>
+      </c>
+      <c r="B5" s="46">
+        <v>460752</v>
+      </c>
+      <c r="C5" s="46">
+        <v>465088</v>
+      </c>
+      <c r="D5" s="47">
+        <v>471801</v>
+      </c>
+      <c r="E5" s="46">
+        <v>477334</v>
+      </c>
+      <c r="F5" s="46">
+        <v>524340</v>
+      </c>
+      <c r="G5" s="48">
+        <v>523414</v>
+      </c>
+      <c r="H5" s="49">
+        <v>492905</v>
+      </c>
+      <c r="I5" s="50">
+        <v>478575</v>
+      </c>
+      <c r="J5" s="50">
+        <v>462722</v>
+      </c>
+      <c r="K5" s="50">
+        <v>458494</v>
+      </c>
+      <c r="L5" s="50">
+        <v>454615</v>
+      </c>
+      <c r="M5" s="50">
+        <v>462368</v>
+      </c>
+      <c r="N5" s="46">
+        <v>470160</v>
+      </c>
+      <c r="O5" s="46">
+        <v>473350</v>
+      </c>
+      <c r="P5" s="47">
+        <v>475774</v>
+      </c>
+      <c r="Q5" s="46">
+        <v>484582</v>
+      </c>
+      <c r="R5" s="46">
+        <v>531335</v>
+      </c>
+      <c r="S5" s="48">
+        <v>531916</v>
+      </c>
+      <c r="T5" s="47">
+        <v>503094</v>
+      </c>
+      <c r="U5" s="50">
+        <v>490449</v>
+      </c>
+      <c r="V5" s="50">
+        <v>471860</v>
+      </c>
+      <c r="W5" s="50">
+        <v>466372</v>
+      </c>
+      <c r="X5" s="50">
+        <v>463256</v>
+      </c>
+      <c r="Y5" s="50">
+        <v>463375</v>
+      </c>
+      <c r="Z5" s="47">
+        <v>466881</v>
+      </c>
+      <c r="AA5" s="47">
+        <v>470989</v>
+      </c>
+      <c r="AB5" s="51">
+        <v>476122</v>
+      </c>
+      <c r="AC5" s="51">
+        <v>480260</v>
+      </c>
+      <c r="AD5" s="50">
+        <v>528904</v>
+      </c>
+      <c r="AE5" s="52">
+        <v>532491</v>
+      </c>
+      <c r="AF5" s="53">
+        <v>508634</v>
+      </c>
+      <c r="AG5" s="46">
+        <v>497474</v>
+      </c>
+      <c r="AH5" s="46">
+        <v>480061</v>
+      </c>
+      <c r="AI5" s="52">
+        <v>479080</v>
+      </c>
+      <c r="AJ5" s="46">
+        <v>478485</v>
+      </c>
+      <c r="AK5" s="52">
+        <v>437414</v>
+      </c>
+      <c r="AL5" s="47">
+        <v>442464</v>
+      </c>
+      <c r="AM5" s="47">
+        <v>448161</v>
+      </c>
+      <c r="AN5" s="51">
+        <v>455354</v>
+      </c>
+      <c r="AO5" s="51">
+        <v>463326</v>
+      </c>
+      <c r="AP5" s="50">
+        <v>511968</v>
+      </c>
+      <c r="AQ5" s="52">
+        <v>514095</v>
+      </c>
+      <c r="AR5" s="50">
+        <v>493695</v>
+      </c>
+      <c r="AS5" s="50">
+        <v>482741</v>
+      </c>
+      <c r="AT5" s="50">
+        <v>467236</v>
+      </c>
+      <c r="AU5" s="50">
+        <v>464534</v>
+      </c>
+      <c r="AV5" s="50">
+        <v>463798</v>
+      </c>
+      <c r="AW5" s="50">
+        <v>456322</v>
+      </c>
+      <c r="AX5" s="50">
+        <v>368462</v>
+      </c>
+      <c r="AY5" s="50">
+        <v>370953</v>
+      </c>
+      <c r="AZ5" s="50">
+        <v>377383</v>
+      </c>
+      <c r="BA5" s="50">
+        <v>383800</v>
+      </c>
+      <c r="BB5" s="50">
+        <v>418636</v>
+      </c>
+      <c r="BC5" s="52">
+        <v>423007</v>
+      </c>
+      <c r="BD5" s="50">
+        <v>402540</v>
+      </c>
+      <c r="BE5" s="50">
+        <v>395954</v>
+      </c>
+      <c r="BF5" s="50">
+        <v>386548</v>
+      </c>
+      <c r="BG5" s="50">
+        <v>385311</v>
+      </c>
+      <c r="BH5" s="50">
+        <v>382462</v>
+      </c>
+      <c r="BI5" s="50">
+        <v>376469</v>
+      </c>
+      <c r="BJ5" s="54">
+        <v>382239</v>
+      </c>
+      <c r="BK5" s="54">
+        <v>388204</v>
+      </c>
+      <c r="BL5" s="50">
+        <v>392610</v>
+      </c>
+      <c r="BM5" s="50">
+        <v>396547</v>
+      </c>
+      <c r="BN5" s="50">
+        <v>416226</v>
+      </c>
+      <c r="BO5" s="50">
+        <v>413990</v>
+      </c>
+      <c r="BP5" s="50">
+        <v>417809</v>
+      </c>
+      <c r="BQ5" s="50">
+        <v>408429</v>
+      </c>
+      <c r="BR5" s="50">
+        <v>397079</v>
+      </c>
+      <c r="BS5" s="50">
+        <v>393719</v>
+      </c>
+      <c r="BT5" s="50">
+        <v>392369</v>
+      </c>
+      <c r="BU5" s="50">
+        <v>395289</v>
+      </c>
+      <c r="BV5" s="54">
+        <v>398299</v>
+      </c>
+      <c r="BW5" s="54">
+        <v>400769</v>
+      </c>
+      <c r="BX5" s="50">
+        <v>406847</v>
+      </c>
+      <c r="BY5" s="50">
+        <v>412207</v>
+      </c>
+      <c r="BZ5" s="50">
+        <v>438718</v>
+      </c>
+      <c r="CA5" s="50">
+        <v>408528</v>
+      </c>
+      <c r="CB5" s="50">
+        <v>406430</v>
+      </c>
+      <c r="CC5" s="50">
+        <v>401537</v>
+      </c>
+      <c r="CD5" s="50">
+        <v>395846</v>
+      </c>
+      <c r="CE5" s="50">
+        <v>396635</v>
+      </c>
+      <c r="CF5" s="50">
+        <v>395318</v>
+      </c>
+      <c r="CG5" s="50">
+        <v>391102</v>
+      </c>
+      <c r="CH5" s="54">
+        <v>393696</v>
+      </c>
+      <c r="CI5" s="54">
+        <v>397135</v>
+      </c>
+      <c r="CJ5" s="50">
+        <v>400833</v>
+      </c>
+      <c r="CK5" s="50">
+        <v>407587</v>
+      </c>
+      <c r="CL5" s="50">
+        <v>432663</v>
+      </c>
+      <c r="CM5" s="50">
+        <v>413677</v>
+      </c>
+      <c r="CN5" s="50">
+        <v>411903</v>
+      </c>
+      <c r="CO5" s="50">
+        <v>405201</v>
+      </c>
+      <c r="CP5" s="50"/>
+      <c r="CQ5" s="50"/>
+      <c r="CR5" s="50"/>
+      <c r="CS5" s="50"/>
+    </row>
+    <row r="6" spans="1:97" s="55" customFormat="1" ht="11.25">
+      <c r="A6" s="33" t="s">
+        <v>30</v>
+      </c>
+      <c r="B6" s="56">
+        <v>2457</v>
+      </c>
+      <c r="C6" s="56">
+        <v>2493</v>
+      </c>
+      <c r="D6" s="56">
+        <v>2516</v>
+      </c>
+      <c r="E6" s="56">
+        <v>2605</v>
+      </c>
+      <c r="F6" s="56">
+        <v>3090</v>
+      </c>
+      <c r="G6" s="56">
+        <v>3291</v>
+      </c>
+      <c r="H6" s="56">
+        <v>2821</v>
+      </c>
+      <c r="I6" s="56">
+        <v>2818</v>
+      </c>
+      <c r="J6" s="56">
+        <v>2759</v>
+      </c>
+      <c r="K6" s="56">
+        <v>2753</v>
+      </c>
+      <c r="L6" s="56">
+        <v>2742</v>
+      </c>
+      <c r="M6" s="56">
+        <v>2539</v>
+      </c>
+      <c r="N6" s="56">
+        <v>2456</v>
+      </c>
+      <c r="O6" s="56">
+        <v>2492</v>
+      </c>
+      <c r="P6" s="56">
+        <v>2516</v>
+      </c>
+      <c r="Q6" s="56">
+        <v>2605</v>
+      </c>
+      <c r="R6" s="56">
+        <v>3155</v>
+      </c>
+      <c r="S6" s="56">
+        <v>3428</v>
+      </c>
+      <c r="T6" s="56">
+        <v>2808</v>
+      </c>
+      <c r="U6" s="56">
+        <v>2806</v>
+      </c>
+      <c r="V6" s="56">
+        <v>2750</v>
+      </c>
+      <c r="W6" s="56">
+        <v>2742</v>
+      </c>
+      <c r="X6" s="56">
+        <v>2737</v>
+      </c>
+      <c r="Y6" s="56">
+        <v>2971</v>
+      </c>
+      <c r="Z6" s="56">
+        <v>2470</v>
+      </c>
+      <c r="AA6" s="56">
+        <v>2553</v>
+      </c>
+      <c r="AB6" s="56">
+        <v>2575</v>
+      </c>
+      <c r="AC6" s="56">
+        <v>2644</v>
+      </c>
+      <c r="AD6" s="56">
+        <v>3218</v>
+      </c>
+      <c r="AE6" s="56">
+        <v>3434</v>
+      </c>
+      <c r="AF6" s="56">
+        <v>2640</v>
+      </c>
+      <c r="AG6" s="56">
+        <v>2638</v>
+      </c>
+      <c r="AH6" s="56">
+        <v>2589</v>
+      </c>
+      <c r="AI6" s="56">
+        <v>2587</v>
+      </c>
+      <c r="AJ6" s="56">
+        <v>2582</v>
+      </c>
+      <c r="AK6" s="56">
+        <v>2027</v>
+      </c>
+      <c r="AL6" s="56">
+        <v>2030</v>
+      </c>
+      <c r="AM6" s="56">
+        <v>2156</v>
+      </c>
+      <c r="AN6" s="56">
+        <v>2224</v>
+      </c>
+      <c r="AO6" s="56">
+        <v>2362</v>
+      </c>
+      <c r="AP6" s="56">
+        <v>2887</v>
+      </c>
+      <c r="AQ6" s="57">
+        <v>3053</v>
+      </c>
+      <c r="AR6" s="58">
+        <v>3376</v>
+      </c>
+      <c r="AS6" s="58">
+        <v>3373</v>
+      </c>
+      <c r="AT6" s="59">
+        <v>3310</v>
+      </c>
+      <c r="AU6" s="59">
+        <v>3307</v>
+      </c>
+      <c r="AV6" s="59">
+        <v>3300</v>
+      </c>
+      <c r="AW6" s="59">
+        <v>2288</v>
+      </c>
+      <c r="AX6" s="59">
+        <v>835</v>
+      </c>
+      <c r="AY6" s="59">
+        <v>852</v>
+      </c>
+      <c r="AZ6" s="59">
+        <v>856</v>
+      </c>
+      <c r="BA6" s="59">
+        <v>894</v>
+      </c>
+      <c r="BB6" s="59">
+        <v>1045</v>
+      </c>
+      <c r="BC6" s="57">
+        <v>1090</v>
+      </c>
+      <c r="BD6" s="58">
+        <v>1005</v>
+      </c>
+      <c r="BE6" s="58">
+        <v>1004</v>
+      </c>
+      <c r="BF6" s="59">
+        <v>987</v>
+      </c>
+      <c r="BG6" s="59">
+        <v>986</v>
+      </c>
+      <c r="BH6" s="59">
+        <v>984</v>
+      </c>
+      <c r="BI6" s="59">
+        <v>982</v>
+      </c>
+      <c r="BJ6" s="56">
+        <v>1068</v>
+      </c>
+      <c r="BK6" s="56">
+        <v>1170</v>
+      </c>
+      <c r="BL6" s="59">
+        <v>1227</v>
+      </c>
+      <c r="BM6" s="59">
+        <v>1295</v>
+      </c>
+      <c r="BN6" s="59">
+        <v>1534</v>
+      </c>
+      <c r="BO6" s="59">
+        <v>1212</v>
+      </c>
+      <c r="BP6" s="59">
+        <v>1212</v>
+      </c>
+      <c r="BQ6" s="59">
+        <v>1211</v>
+      </c>
+      <c r="BR6" s="59">
+        <v>1208</v>
+      </c>
+      <c r="BS6" s="59">
+        <v>1207</v>
+      </c>
+      <c r="BT6" s="59">
+        <v>1206</v>
+      </c>
+      <c r="BU6" s="59">
+        <v>1050</v>
+      </c>
+      <c r="BV6" s="56">
+        <v>1138</v>
+      </c>
+      <c r="BW6" s="56">
+        <v>1244</v>
+      </c>
+      <c r="BX6" s="59">
+        <v>1303</v>
+      </c>
+      <c r="BY6" s="59">
+        <v>1640</v>
+      </c>
+      <c r="BZ6" s="59">
+        <v>1623</v>
+      </c>
+      <c r="CA6" s="59">
+        <v>1254</v>
+      </c>
+      <c r="CB6" s="59">
+        <v>1253</v>
+      </c>
+      <c r="CC6" s="59">
+        <v>1252</v>
+      </c>
+      <c r="CD6" s="59">
+        <v>1248</v>
+      </c>
+      <c r="CE6" s="59">
+        <v>1247</v>
+      </c>
+      <c r="CF6" s="59">
+        <v>1367</v>
+      </c>
+      <c r="CG6" s="59">
+        <v>481</v>
+      </c>
+      <c r="CH6" s="56">
+        <v>507</v>
+      </c>
+      <c r="CI6" s="56">
+        <v>540</v>
+      </c>
+      <c r="CJ6" s="59">
+        <v>559</v>
+      </c>
+      <c r="CK6" s="59">
+        <v>582</v>
+      </c>
+      <c r="CL6" s="59">
+        <v>663</v>
+      </c>
+      <c r="CM6" s="59">
+        <v>517</v>
+      </c>
+      <c r="CN6" s="59">
+        <v>517</v>
+      </c>
+      <c r="CO6" s="59">
+        <v>517</v>
+      </c>
+      <c r="CP6" s="59"/>
+      <c r="CQ6" s="59"/>
+      <c r="CR6" s="59"/>
+      <c r="CS6" s="59"/>
+    </row>
+    <row r="7" spans="1:97" s="63" customFormat="1" ht="11.25">
+      <c r="A7" s="34" t="s">
+        <v>13</v>
+      </c>
+      <c r="B7" s="60">
+        <v>19783</v>
+      </c>
+      <c r="C7" s="60">
+        <v>19685</v>
+      </c>
+      <c r="D7" s="60">
+        <v>19460</v>
+      </c>
+      <c r="E7" s="60">
+        <v>19196</v>
+      </c>
+      <c r="F7" s="60">
+        <v>20482</v>
+      </c>
+      <c r="G7" s="59">
+        <v>20333</v>
+      </c>
+      <c r="H7" s="61">
+        <v>20255</v>
+      </c>
+      <c r="I7" s="59">
+        <v>19927</v>
+      </c>
+      <c r="J7" s="59">
+        <v>19845</v>
+      </c>
+      <c r="K7" s="59">
+        <v>19586</v>
+      </c>
+      <c r="L7" s="58">
+        <v>18977</v>
+      </c>
+      <c r="M7" s="59">
+        <v>19753</v>
+      </c>
+      <c r="N7" s="60">
+        <v>19956</v>
+      </c>
+      <c r="O7" s="60">
+        <v>19920</v>
+      </c>
+      <c r="P7" s="60">
+        <v>19591</v>
+      </c>
+      <c r="Q7" s="60">
+        <v>19432</v>
+      </c>
+      <c r="R7" s="60">
+        <v>20996</v>
+      </c>
+      <c r="S7" s="59">
+        <v>21247</v>
+      </c>
+      <c r="T7" s="60">
+        <v>20964</v>
+      </c>
+      <c r="U7" s="59">
+        <v>20762</v>
+      </c>
+      <c r="V7" s="59">
+        <v>20684</v>
+      </c>
+      <c r="W7" s="59">
+        <v>20527</v>
+      </c>
+      <c r="X7" s="58">
+        <v>20369</v>
+      </c>
+      <c r="Y7" s="59">
+        <v>20153</v>
+      </c>
+      <c r="Z7" s="56">
+        <v>20994</v>
+      </c>
+      <c r="AA7" s="56">
+        <v>22365</v>
+      </c>
+      <c r="AB7" s="62">
+        <v>21884</v>
+      </c>
+      <c r="AC7" s="62">
+        <v>21756</v>
+      </c>
+      <c r="AD7" s="59">
+        <v>23164</v>
+      </c>
+      <c r="AE7" s="59">
+        <v>24048</v>
+      </c>
+      <c r="AF7" s="59">
+        <v>25316</v>
+      </c>
+      <c r="AG7" s="60">
+        <v>25486</v>
+      </c>
+      <c r="AH7" s="60">
+        <v>25227</v>
+      </c>
+      <c r="AI7" s="59">
+        <v>24691</v>
+      </c>
+      <c r="AJ7" s="60">
+        <v>24295</v>
+      </c>
+      <c r="AK7" s="59">
+        <v>21378</v>
+      </c>
+      <c r="AL7" s="56">
+        <v>21926</v>
+      </c>
+      <c r="AM7" s="56">
+        <v>22279</v>
+      </c>
+      <c r="AN7" s="62">
+        <v>21525</v>
+      </c>
+      <c r="AO7" s="62">
+        <v>22397</v>
+      </c>
+      <c r="AP7" s="59">
+        <v>24335</v>
+      </c>
+      <c r="AQ7" s="59">
+        <v>24533</v>
+      </c>
+      <c r="AR7" s="59">
+        <v>26306</v>
+      </c>
+      <c r="AS7" s="59">
+        <v>25795</v>
+      </c>
+      <c r="AT7" s="59">
+        <v>25709</v>
+      </c>
+      <c r="AU7" s="59">
+        <v>25143</v>
+      </c>
+      <c r="AV7" s="59">
+        <v>24943</v>
+      </c>
+      <c r="AW7" s="59">
+        <v>23475</v>
+      </c>
+      <c r="AX7" s="59">
+        <v>13915</v>
+      </c>
+      <c r="AY7" s="59">
+        <v>13573</v>
+      </c>
+      <c r="AZ7" s="59">
+        <v>13600</v>
+      </c>
+      <c r="BA7" s="59">
+        <v>14061</v>
+      </c>
+      <c r="BB7" s="59">
+        <v>14585</v>
+      </c>
+      <c r="BC7" s="59">
+        <v>15323</v>
+      </c>
+      <c r="BD7" s="59">
+        <v>15741</v>
+      </c>
+      <c r="BE7" s="59">
+        <v>15682</v>
+      </c>
+      <c r="BF7" s="59">
+        <v>16149</v>
+      </c>
+      <c r="BG7" s="59">
+        <v>15901</v>
+      </c>
+      <c r="BH7" s="59">
+        <v>15289</v>
+      </c>
+      <c r="BI7" s="59">
+        <v>15317</v>
+      </c>
+      <c r="BJ7" s="56">
+        <v>15262</v>
+      </c>
+      <c r="BK7" s="56">
+        <v>15500</v>
+      </c>
+      <c r="BL7" s="59">
+        <v>15839</v>
+      </c>
+      <c r="BM7" s="59">
+        <v>16532</v>
+      </c>
+      <c r="BN7" s="59">
+        <v>16739</v>
+      </c>
+      <c r="BO7" s="59">
+        <v>20465</v>
+      </c>
+      <c r="BP7" s="59">
+        <v>20423</v>
+      </c>
+      <c r="BQ7" s="59">
+        <v>20354</v>
+      </c>
+      <c r="BR7" s="59">
+        <v>20401</v>
+      </c>
+      <c r="BS7" s="59">
+        <v>20318</v>
+      </c>
+      <c r="BT7" s="59">
+        <v>20105</v>
+      </c>
+      <c r="BU7" s="59">
+        <v>18913</v>
+      </c>
+      <c r="BV7" s="56">
+        <v>19052</v>
+      </c>
+      <c r="BW7" s="56">
+        <v>19120</v>
+      </c>
+      <c r="BX7" s="59">
+        <v>19124</v>
+      </c>
+      <c r="BY7" s="59">
+        <v>19481</v>
+      </c>
+      <c r="BZ7" s="59">
+        <v>20983</v>
+      </c>
+      <c r="CA7" s="59">
+        <v>20577</v>
+      </c>
+      <c r="CB7" s="59">
+        <v>20675</v>
+      </c>
+      <c r="CC7" s="59">
+        <v>20678</v>
+      </c>
+      <c r="CD7" s="59">
+        <v>20640</v>
+      </c>
+      <c r="CE7" s="59">
+        <v>20504</v>
+      </c>
+      <c r="CF7" s="59">
+        <v>20599</v>
+      </c>
+      <c r="CG7" s="59">
+        <v>22018</v>
+      </c>
+      <c r="CH7" s="56">
+        <v>22154</v>
+      </c>
+      <c r="CI7" s="56">
+        <v>22221</v>
+      </c>
+      <c r="CJ7" s="59">
+        <v>22378</v>
+      </c>
+      <c r="CK7" s="59">
+        <v>22890</v>
+      </c>
+      <c r="CL7" s="59">
+        <v>24479</v>
+      </c>
+      <c r="CM7" s="59">
+        <v>21333</v>
+      </c>
+      <c r="CN7" s="59">
+        <v>21402</v>
+      </c>
+      <c r="CO7" s="59">
+        <v>21295</v>
+      </c>
+      <c r="CP7" s="59"/>
+      <c r="CQ7" s="59"/>
+      <c r="CR7" s="59"/>
+      <c r="CS7" s="59"/>
+    </row>
+    <row r="8" spans="1:97" s="63" customFormat="1" ht="11.25">
+      <c r="A8" s="34" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" s="60">
+        <v>976</v>
+      </c>
+      <c r="C8" s="60">
+        <v>968</v>
+      </c>
+      <c r="D8" s="60">
+        <v>1015</v>
+      </c>
+      <c r="E8" s="60">
+        <v>1060</v>
+      </c>
+      <c r="F8" s="60">
+        <v>1105</v>
+      </c>
+      <c r="G8" s="59">
+        <v>1099</v>
+      </c>
+      <c r="H8" s="61">
+        <v>1065</v>
+      </c>
+      <c r="I8" s="59">
+        <v>1056</v>
+      </c>
+      <c r="J8" s="59">
+        <v>1034</v>
+      </c>
+      <c r="K8" s="59">
+        <v>1006</v>
+      </c>
+      <c r="L8" s="58">
+        <v>1005</v>
+      </c>
+      <c r="M8" s="59">
+        <v>958</v>
+      </c>
+      <c r="N8" s="60">
+        <v>978</v>
+      </c>
+      <c r="O8" s="60">
+        <v>970</v>
+      </c>
+      <c r="P8" s="60">
+        <v>1015</v>
+      </c>
+      <c r="Q8" s="60">
+        <v>1056</v>
+      </c>
+      <c r="R8" s="60">
+        <v>1101</v>
+      </c>
+      <c r="S8" s="59">
+        <v>1092</v>
+      </c>
+      <c r="T8" s="60">
+        <v>1066</v>
+      </c>
+      <c r="U8" s="59">
+        <v>1056</v>
+      </c>
+      <c r="V8" s="59">
+        <v>1034</v>
+      </c>
+      <c r="W8" s="59">
+        <v>1006</v>
+      </c>
+      <c r="X8" s="58">
+        <v>1004</v>
+      </c>
+      <c r="Y8" s="59">
+        <v>963</v>
+      </c>
+      <c r="Z8" s="56">
+        <v>919</v>
+      </c>
+      <c r="AA8" s="56">
+        <v>912</v>
+      </c>
+      <c r="AB8" s="62">
+        <v>959</v>
+      </c>
+      <c r="AC8" s="62">
+        <v>1001</v>
+      </c>
+      <c r="AD8" s="59">
+        <v>1046</v>
+      </c>
+      <c r="AE8" s="59">
+        <v>1045</v>
+      </c>
+      <c r="AF8" s="59">
+        <v>1009</v>
+      </c>
+      <c r="AG8" s="60">
+        <v>995</v>
+      </c>
+      <c r="AH8" s="60">
+        <v>973</v>
+      </c>
+      <c r="AI8" s="59">
+        <v>933</v>
+      </c>
+      <c r="AJ8" s="60">
+        <v>932</v>
+      </c>
+      <c r="AK8" s="59">
+        <v>704</v>
+      </c>
+      <c r="AL8" s="56">
+        <v>724</v>
+      </c>
+      <c r="AM8" s="56">
+        <v>723</v>
+      </c>
+      <c r="AN8" s="62">
+        <v>762</v>
+      </c>
+      <c r="AO8" s="62">
+        <v>794</v>
+      </c>
+      <c r="AP8" s="59">
+        <v>828</v>
+      </c>
+      <c r="AQ8" s="59">
+        <v>821</v>
+      </c>
+      <c r="AR8" s="59">
+        <v>870</v>
+      </c>
+      <c r="AS8" s="59">
+        <v>859</v>
+      </c>
+      <c r="AT8" s="59">
+        <v>840</v>
+      </c>
+      <c r="AU8" s="59">
+        <v>815</v>
+      </c>
+      <c r="AV8" s="59">
+        <v>814</v>
+      </c>
+      <c r="AW8" s="59">
+        <v>768</v>
+      </c>
+      <c r="AX8" s="59">
+        <v>646</v>
+      </c>
+      <c r="AY8" s="59">
+        <v>649</v>
+      </c>
+      <c r="AZ8" s="59">
+        <v>690</v>
+      </c>
+      <c r="BA8" s="59">
+        <v>725</v>
+      </c>
+      <c r="BB8" s="59">
+        <v>765</v>
+      </c>
+      <c r="BC8" s="59">
+        <v>785</v>
+      </c>
+      <c r="BD8" s="59">
+        <v>523</v>
+      </c>
+      <c r="BE8" s="59">
+        <v>517</v>
+      </c>
+      <c r="BF8" s="59">
+        <v>505</v>
+      </c>
+      <c r="BG8" s="59">
+        <v>489</v>
+      </c>
+      <c r="BH8" s="59">
+        <v>488</v>
+      </c>
+      <c r="BI8" s="59">
+        <v>459</v>
+      </c>
+      <c r="BJ8" s="56">
+        <v>474</v>
+      </c>
+      <c r="BK8" s="56">
+        <v>480</v>
+      </c>
+      <c r="BL8" s="59">
+        <v>509</v>
+      </c>
+      <c r="BM8" s="59">
+        <v>538</v>
+      </c>
+      <c r="BN8" s="59">
+        <v>584</v>
+      </c>
+      <c r="BO8" s="59">
+        <v>515</v>
+      </c>
+      <c r="BP8" s="59">
+        <v>513</v>
+      </c>
+      <c r="BQ8" s="59">
+        <v>509</v>
+      </c>
+      <c r="BR8" s="59">
+        <v>504</v>
+      </c>
+      <c r="BS8" s="59">
+        <v>495</v>
+      </c>
+      <c r="BT8" s="59">
+        <v>494</v>
+      </c>
+      <c r="BU8" s="59">
+        <v>317</v>
+      </c>
+      <c r="BV8" s="56">
+        <v>329</v>
+      </c>
+      <c r="BW8" s="56">
+        <v>333</v>
+      </c>
+      <c r="BX8" s="59">
+        <v>356</v>
+      </c>
+      <c r="BY8" s="59">
+        <v>380</v>
+      </c>
+      <c r="BZ8" s="59">
+        <v>419</v>
+      </c>
+      <c r="CA8" s="59">
+        <v>366</v>
+      </c>
+      <c r="CB8" s="59">
+        <v>365</v>
+      </c>
+      <c r="CC8" s="59">
+        <v>362</v>
+      </c>
+      <c r="CD8" s="59">
+        <v>358</v>
+      </c>
+      <c r="CE8" s="59">
+        <v>351</v>
+      </c>
+      <c r="CF8" s="59">
+        <v>350</v>
+      </c>
+      <c r="CG8" s="59">
+        <v>294</v>
+      </c>
+      <c r="CH8" s="56">
+        <v>306</v>
+      </c>
+      <c r="CI8" s="56">
+        <v>312</v>
+      </c>
+      <c r="CJ8" s="59">
+        <v>336</v>
+      </c>
+      <c r="CK8" s="59">
+        <v>361</v>
+      </c>
+      <c r="CL8" s="59">
+        <v>402</v>
+      </c>
+      <c r="CM8" s="59">
+        <v>375</v>
+      </c>
+      <c r="CN8" s="59">
+        <v>374</v>
+      </c>
+      <c r="CO8" s="59">
+        <v>371</v>
+      </c>
+      <c r="CP8" s="59"/>
+      <c r="CQ8" s="59"/>
+      <c r="CR8" s="59"/>
+      <c r="CS8" s="59"/>
+    </row>
+    <row r="9" spans="1:97" s="63" customFormat="1" ht="11.25">
+      <c r="A9" s="34" t="s">
+        <v>15</v>
+      </c>
+      <c r="B9" s="60">
+        <v>1996</v>
+      </c>
+      <c r="C9" s="60">
+        <v>2059</v>
+      </c>
+      <c r="D9" s="60">
+        <v>2107</v>
+      </c>
+      <c r="E9" s="60">
+        <v>2219</v>
+      </c>
+      <c r="F9" s="60">
+        <v>2512</v>
+      </c>
+      <c r="G9" s="59">
+        <v>2617</v>
+      </c>
+      <c r="H9" s="61">
+        <v>2217</v>
+      </c>
+      <c r="I9" s="59">
+        <v>2210</v>
+      </c>
+      <c r="J9" s="59">
+        <v>2202</v>
+      </c>
+      <c r="K9" s="59">
+        <v>2199</v>
+      </c>
+      <c r="L9" s="58">
+        <v>2172</v>
+      </c>
+      <c r="M9" s="59">
+        <v>1974</v>
+      </c>
+      <c r="N9" s="60">
+        <v>1997</v>
+      </c>
+      <c r="O9" s="60">
+        <v>2060</v>
+      </c>
+      <c r="P9" s="60">
+        <v>2108</v>
+      </c>
+      <c r="Q9" s="60">
+        <v>2220</v>
+      </c>
+      <c r="R9" s="60">
+        <v>2513</v>
+      </c>
+      <c r="S9" s="59">
+        <v>2638</v>
+      </c>
+      <c r="T9" s="60">
+        <v>2218</v>
+      </c>
+      <c r="U9" s="59">
+        <v>2211</v>
+      </c>
+      <c r="V9" s="59">
+        <v>2203</v>
+      </c>
+      <c r="W9" s="59">
+        <v>2200</v>
+      </c>
+      <c r="X9" s="58">
+        <v>2174</v>
+      </c>
+      <c r="Y9" s="59">
+        <v>1980</v>
+      </c>
+      <c r="Z9" s="56">
+        <v>2004</v>
+      </c>
+      <c r="AA9" s="56">
+        <v>2072</v>
+      </c>
+      <c r="AB9" s="62">
+        <v>2119</v>
+      </c>
+      <c r="AC9" s="62">
+        <v>2231</v>
+      </c>
+      <c r="AD9" s="59">
+        <v>2524</v>
+      </c>
+      <c r="AE9" s="59">
+        <v>2649</v>
+      </c>
+      <c r="AF9" s="59">
+        <v>1913</v>
+      </c>
+      <c r="AG9" s="60">
+        <v>1905</v>
+      </c>
+      <c r="AH9" s="60">
+        <v>1882</v>
+      </c>
+      <c r="AI9" s="59">
+        <v>1878</v>
+      </c>
+      <c r="AJ9" s="60">
+        <v>1845</v>
+      </c>
+      <c r="AK9" s="59">
+        <v>1478</v>
+      </c>
+      <c r="AL9" s="56">
+        <v>1503</v>
+      </c>
+      <c r="AM9" s="56">
+        <v>1570</v>
+      </c>
+      <c r="AN9" s="62">
+        <v>1609</v>
+      </c>
+      <c r="AO9" s="62">
+        <v>1723</v>
+      </c>
+      <c r="AP9" s="59">
+        <v>2048</v>
+      </c>
+      <c r="AQ9" s="59">
+        <v>2139</v>
+      </c>
+      <c r="AR9" s="59">
+        <v>1468</v>
+      </c>
+      <c r="AS9" s="59">
+        <v>1462</v>
+      </c>
+      <c r="AT9" s="59">
+        <v>1443</v>
+      </c>
+      <c r="AU9" s="59">
+        <v>1440</v>
+      </c>
+      <c r="AV9" s="59">
+        <v>1416</v>
+      </c>
+      <c r="AW9" s="59">
+        <v>1248</v>
+      </c>
+      <c r="AX9" s="59">
+        <v>1091</v>
+      </c>
+      <c r="AY9" s="59">
+        <v>1143</v>
+      </c>
+      <c r="AZ9" s="59">
+        <v>1175</v>
+      </c>
+      <c r="BA9" s="59">
+        <v>1266</v>
+      </c>
+      <c r="BB9" s="59">
+        <v>1506</v>
+      </c>
+      <c r="BC9" s="59">
+        <v>1535</v>
+      </c>
+      <c r="BD9" s="59">
+        <v>1113</v>
+      </c>
+      <c r="BE9" s="59">
+        <v>1108</v>
+      </c>
+      <c r="BF9" s="59">
+        <v>1063</v>
+      </c>
+      <c r="BG9" s="59">
+        <v>1061</v>
+      </c>
+      <c r="BH9" s="59">
+        <v>1043</v>
+      </c>
+      <c r="BI9" s="59">
+        <v>1014</v>
+      </c>
+      <c r="BJ9" s="56">
+        <v>1027</v>
+      </c>
+      <c r="BK9" s="56">
+        <v>1061</v>
+      </c>
+      <c r="BL9" s="59">
+        <v>1074</v>
+      </c>
+      <c r="BM9" s="59">
+        <v>1129</v>
+      </c>
+      <c r="BN9" s="59">
+        <v>1288</v>
+      </c>
+      <c r="BO9" s="59">
+        <v>1030</v>
+      </c>
+      <c r="BP9" s="59">
+        <v>1029</v>
+      </c>
+      <c r="BQ9" s="59">
+        <v>1027</v>
+      </c>
+      <c r="BR9" s="59">
+        <v>980</v>
+      </c>
+      <c r="BS9" s="59">
+        <v>979</v>
+      </c>
+      <c r="BT9" s="59">
+        <v>970</v>
+      </c>
+      <c r="BU9" s="59">
+        <v>909</v>
+      </c>
+      <c r="BV9" s="56">
+        <v>913</v>
+      </c>
+      <c r="BW9" s="56">
+        <v>947</v>
+      </c>
+      <c r="BX9" s="59">
+        <v>958</v>
+      </c>
+      <c r="BY9" s="59">
+        <v>996</v>
+      </c>
+      <c r="BZ9" s="59">
+        <v>1109</v>
+      </c>
+      <c r="CA9" s="59">
+        <v>928</v>
+      </c>
+      <c r="CB9" s="59">
+        <v>926</v>
+      </c>
+      <c r="CC9" s="59">
+        <v>923</v>
+      </c>
+      <c r="CD9" s="59">
+        <v>878</v>
+      </c>
+      <c r="CE9" s="59">
+        <v>876</v>
+      </c>
+      <c r="CF9" s="59">
+        <v>866</v>
+      </c>
+      <c r="CG9" s="59">
+        <v>733</v>
+      </c>
+      <c r="CH9" s="56">
+        <v>733</v>
+      </c>
+      <c r="CI9" s="56">
+        <v>746</v>
+      </c>
+      <c r="CJ9" s="59">
+        <v>751</v>
+      </c>
+      <c r="CK9" s="59">
+        <v>779</v>
+      </c>
+      <c r="CL9" s="59">
+        <v>852</v>
+      </c>
+      <c r="CM9" s="59">
+        <v>539</v>
+      </c>
+      <c r="CN9" s="59">
+        <v>538</v>
+      </c>
+      <c r="CO9" s="59">
+        <v>536</v>
+      </c>
+      <c r="CP9" s="59"/>
+      <c r="CQ9" s="59"/>
+      <c r="CR9" s="59"/>
+      <c r="CS9" s="59"/>
+    </row>
+    <row r="10" spans="1:97" s="63" customFormat="1" ht="11.25">
+      <c r="A10" s="34" t="s">
         <v>16</v>
       </c>
-      <c r="C4" s="33" t="s">
-[...283 lines deleted...]
-      </c>
+      <c r="B10" s="60">
+        <v>17322</v>
+      </c>
+      <c r="C10" s="60">
+        <v>17666</v>
+      </c>
+      <c r="D10" s="60">
+        <v>18334</v>
+      </c>
+      <c r="E10" s="60">
+        <v>18527</v>
+      </c>
+      <c r="F10" s="60">
+        <v>20213</v>
+      </c>
+      <c r="G10" s="59">
+        <v>19848</v>
+      </c>
+      <c r="H10" s="61">
+        <v>18616</v>
+      </c>
+      <c r="I10" s="59">
+        <v>18107</v>
+      </c>
+      <c r="J10" s="59">
+        <v>16770</v>
+      </c>
+      <c r="K10" s="59">
+        <v>16304</v>
+      </c>
+      <c r="L10" s="58">
+        <v>16072</v>
+      </c>
+      <c r="M10" s="59">
+        <v>17382</v>
+      </c>
+      <c r="N10" s="60">
+        <v>17748</v>
+      </c>
+      <c r="O10" s="60">
+        <v>17852</v>
+      </c>
+      <c r="P10" s="60">
+        <v>18374</v>
+      </c>
+      <c r="Q10" s="60">
+        <v>18739</v>
+      </c>
+      <c r="R10" s="60">
+        <v>19976</v>
+      </c>
+      <c r="S10" s="59">
+        <v>19768</v>
+      </c>
+      <c r="T10" s="60">
+        <v>18788</v>
+      </c>
+      <c r="U10" s="59">
+        <v>18185</v>
+      </c>
+      <c r="V10" s="59">
+        <v>16906</v>
+      </c>
+      <c r="W10" s="59">
+        <v>16950</v>
+      </c>
+      <c r="X10" s="58">
+        <v>16900</v>
+      </c>
+      <c r="Y10" s="59">
+        <v>18210</v>
+      </c>
+      <c r="Z10" s="56">
+        <v>17998</v>
+      </c>
+      <c r="AA10" s="56">
+        <v>18187</v>
+      </c>
+      <c r="AB10" s="62">
+        <v>18837</v>
+      </c>
+      <c r="AC10" s="62">
+        <v>19109</v>
+      </c>
+      <c r="AD10" s="59">
+        <v>20627</v>
+      </c>
+      <c r="AE10" s="59">
+        <v>20582</v>
+      </c>
+      <c r="AF10" s="59">
+        <v>18805</v>
+      </c>
+      <c r="AG10" s="60">
+        <v>18176</v>
+      </c>
+      <c r="AH10" s="60">
+        <v>16854</v>
+      </c>
+      <c r="AI10" s="59">
+        <v>17140</v>
+      </c>
+      <c r="AJ10" s="60">
+        <v>16920</v>
+      </c>
+      <c r="AK10" s="59">
+        <v>16031</v>
+      </c>
+      <c r="AL10" s="56">
+        <v>16291</v>
+      </c>
+      <c r="AM10" s="56">
+        <v>16761</v>
+      </c>
+      <c r="AN10" s="62">
+        <v>17426</v>
+      </c>
+      <c r="AO10" s="62">
+        <v>17829</v>
+      </c>
+      <c r="AP10" s="59">
+        <v>19776</v>
+      </c>
+      <c r="AQ10" s="59">
+        <v>20077</v>
+      </c>
+      <c r="AR10" s="59">
+        <v>17720</v>
+      </c>
+      <c r="AS10" s="59">
+        <v>16992</v>
+      </c>
+      <c r="AT10" s="59">
+        <v>16290</v>
+      </c>
+      <c r="AU10" s="59">
+        <v>16018</v>
+      </c>
+      <c r="AV10" s="59">
+        <v>15557</v>
+      </c>
+      <c r="AW10" s="59">
+        <v>16299</v>
+      </c>
+      <c r="AX10" s="59">
+        <v>11341</v>
+      </c>
+      <c r="AY10" s="59">
+        <v>10983</v>
+      </c>
+      <c r="AZ10" s="59">
+        <v>11453</v>
+      </c>
+      <c r="BA10" s="59">
+        <v>11852</v>
+      </c>
+      <c r="BB10" s="59">
+        <v>13124</v>
+      </c>
+      <c r="BC10" s="59">
+        <v>13831</v>
+      </c>
+      <c r="BD10" s="59">
+        <v>12378</v>
+      </c>
+      <c r="BE10" s="59">
+        <v>12023</v>
+      </c>
+      <c r="BF10" s="59">
+        <v>11285</v>
+      </c>
+      <c r="BG10" s="59">
+        <v>11073</v>
+      </c>
+      <c r="BH10" s="59">
+        <v>11067</v>
+      </c>
+      <c r="BI10" s="59">
+        <v>11029</v>
+      </c>
+      <c r="BJ10" s="56">
+        <v>11445</v>
+      </c>
+      <c r="BK10" s="56">
+        <v>11673</v>
+      </c>
+      <c r="BL10" s="59">
+        <v>12435</v>
+      </c>
+      <c r="BM10" s="59">
+        <v>12748</v>
+      </c>
+      <c r="BN10" s="59">
+        <v>13317</v>
+      </c>
+      <c r="BO10" s="59">
+        <v>14184</v>
+      </c>
+      <c r="BP10" s="59">
+        <v>13856</v>
+      </c>
+      <c r="BQ10" s="59">
+        <v>13341</v>
+      </c>
+      <c r="BR10" s="59">
+        <v>12555</v>
+      </c>
+      <c r="BS10" s="59">
+        <v>12562</v>
+      </c>
+      <c r="BT10" s="59">
+        <v>12466</v>
+      </c>
+      <c r="BU10" s="59">
+        <v>10564</v>
+      </c>
+      <c r="BV10" s="56">
+        <v>10927</v>
+      </c>
+      <c r="BW10" s="56">
+        <v>11144</v>
+      </c>
+      <c r="BX10" s="59">
+        <v>11689</v>
+      </c>
+      <c r="BY10" s="59">
+        <v>11728</v>
+      </c>
+      <c r="BZ10" s="59">
+        <v>12848</v>
+      </c>
+      <c r="CA10" s="59">
+        <v>9972</v>
+      </c>
+      <c r="CB10" s="59">
+        <v>9967</v>
+      </c>
+      <c r="CC10" s="59">
+        <v>9698</v>
+      </c>
+      <c r="CD10" s="59">
+        <v>9186</v>
+      </c>
+      <c r="CE10" s="59">
+        <v>9138</v>
+      </c>
+      <c r="CF10" s="59">
+        <v>9102</v>
+      </c>
+      <c r="CG10" s="59">
+        <v>9737</v>
+      </c>
+      <c r="CH10" s="56">
+        <v>10050</v>
+      </c>
+      <c r="CI10" s="56">
+        <v>10391</v>
+      </c>
+      <c r="CJ10" s="59">
+        <v>10785</v>
+      </c>
+      <c r="CK10" s="59">
+        <v>11077</v>
+      </c>
+      <c r="CL10" s="59">
+        <v>11915</v>
+      </c>
+      <c r="CM10" s="59">
+        <v>10822</v>
+      </c>
+      <c r="CN10" s="59">
+        <v>10754</v>
+      </c>
+      <c r="CO10" s="59">
+        <v>10705</v>
+      </c>
+      <c r="CP10" s="59"/>
+      <c r="CQ10" s="59"/>
+      <c r="CR10" s="59"/>
+      <c r="CS10" s="59"/>
     </row>
-    <row r="5" spans="1:97" s="34" customFormat="1" ht="11.25">
-      <c r="A5" s="6" t="s">
+    <row r="11" spans="1:97" s="63" customFormat="1" ht="11.25">
+      <c r="A11" s="34" t="s">
+        <v>79</v>
+      </c>
+      <c r="B11" s="60">
+        <v>36520</v>
+      </c>
+      <c r="C11" s="60">
+        <v>37402</v>
+      </c>
+      <c r="D11" s="60">
+        <v>38302</v>
+      </c>
+      <c r="E11" s="60">
+        <v>38931</v>
+      </c>
+      <c r="F11" s="60">
+        <v>44424</v>
+      </c>
+      <c r="G11" s="59">
+        <v>45978</v>
+      </c>
+      <c r="H11" s="61">
+        <v>38468</v>
+      </c>
+      <c r="I11" s="59">
+        <v>37913</v>
+      </c>
+      <c r="J11" s="59">
+        <v>35350</v>
+      </c>
+      <c r="K11" s="59">
+        <v>35009</v>
+      </c>
+      <c r="L11" s="58">
+        <v>34069</v>
+      </c>
+      <c r="M11" s="59">
+        <v>37244</v>
+      </c>
+      <c r="N11" s="60">
+        <v>37877</v>
+      </c>
+      <c r="O11" s="60">
+        <v>38785</v>
+      </c>
+      <c r="P11" s="60">
+        <v>40137</v>
+      </c>
+      <c r="Q11" s="60">
+        <v>40892</v>
+      </c>
+      <c r="R11" s="60">
+        <v>46389</v>
+      </c>
+      <c r="S11" s="59">
+        <v>48186</v>
+      </c>
+      <c r="T11" s="60">
+        <v>39437</v>
+      </c>
+      <c r="U11" s="59">
+        <v>38890</v>
+      </c>
+      <c r="V11" s="59">
+        <v>36326</v>
+      </c>
+      <c r="W11" s="59">
+        <v>35930</v>
+      </c>
+      <c r="X11" s="58">
+        <v>34219</v>
+      </c>
+      <c r="Y11" s="59">
+        <v>39654</v>
+      </c>
+      <c r="Z11" s="56">
+        <v>40299</v>
+      </c>
+      <c r="AA11" s="56">
+        <v>41288</v>
+      </c>
+      <c r="AB11" s="62">
+        <v>42676</v>
+      </c>
+      <c r="AC11" s="62">
+        <v>43567</v>
+      </c>
+      <c r="AD11" s="59">
+        <v>49151</v>
+      </c>
+      <c r="AE11" s="59">
+        <v>51070</v>
+      </c>
+      <c r="AF11" s="59">
+        <v>43051</v>
+      </c>
+      <c r="AG11" s="60">
+        <v>42370</v>
+      </c>
+      <c r="AH11" s="60">
+        <v>39846</v>
+      </c>
+      <c r="AI11" s="59">
+        <v>38916</v>
+      </c>
+      <c r="AJ11" s="60">
+        <v>37391</v>
+      </c>
+      <c r="AK11" s="59">
+        <v>43584</v>
+      </c>
+      <c r="AL11" s="56">
+        <v>44279</v>
+      </c>
+      <c r="AM11" s="56">
+        <v>45420</v>
+      </c>
+      <c r="AN11" s="62">
+        <v>46964</v>
+      </c>
+      <c r="AO11" s="62">
+        <v>47839</v>
+      </c>
+      <c r="AP11" s="59">
+        <v>53744</v>
+      </c>
+      <c r="AQ11" s="59">
+        <v>56013</v>
+      </c>
+      <c r="AR11" s="59">
+        <v>51012</v>
+      </c>
+      <c r="AS11" s="59">
+        <v>49949</v>
+      </c>
+      <c r="AT11" s="59">
+        <v>47281</v>
+      </c>
+      <c r="AU11" s="59">
+        <v>45783</v>
+      </c>
+      <c r="AV11" s="59">
+        <v>44011</v>
+      </c>
+      <c r="AW11" s="59">
+        <v>47154</v>
+      </c>
+      <c r="AX11" s="59">
+        <v>42670</v>
+      </c>
+      <c r="AY11" s="59">
+        <v>43993</v>
+      </c>
+      <c r="AZ11" s="59">
+        <v>45448</v>
+      </c>
+      <c r="BA11" s="59">
+        <v>46275</v>
+      </c>
+      <c r="BB11" s="59">
+        <v>50317</v>
+      </c>
+      <c r="BC11" s="59">
+        <v>52562</v>
+      </c>
+      <c r="BD11" s="59">
+        <v>53504</v>
+      </c>
+      <c r="BE11" s="59">
+        <v>52699</v>
+      </c>
+      <c r="BF11" s="59">
+        <v>50188</v>
+      </c>
+      <c r="BG11" s="59">
+        <v>47185</v>
+      </c>
+      <c r="BH11" s="59">
+        <v>44709</v>
+      </c>
+      <c r="BI11" s="59">
+        <v>43002</v>
+      </c>
+      <c r="BJ11" s="56">
+        <v>48152</v>
+      </c>
+      <c r="BK11" s="56">
+        <v>49337</v>
+      </c>
+      <c r="BL11" s="59">
+        <v>50971</v>
+      </c>
+      <c r="BM11" s="59">
+        <v>51763</v>
+      </c>
+      <c r="BN11" s="59">
+        <v>53345</v>
+      </c>
+      <c r="BO11" s="59">
+        <v>56875</v>
+      </c>
+      <c r="BP11" s="59">
+        <v>56811</v>
+      </c>
+      <c r="BQ11" s="59">
+        <v>56386</v>
+      </c>
+      <c r="BR11" s="59">
+        <v>54991</v>
+      </c>
+      <c r="BS11" s="59">
+        <v>54082</v>
+      </c>
+      <c r="BT11" s="59">
+        <v>53184</v>
+      </c>
+      <c r="BU11" s="59">
+        <v>52523</v>
+      </c>
+      <c r="BV11" s="56">
+        <v>53306</v>
+      </c>
+      <c r="BW11" s="56">
+        <v>54347</v>
+      </c>
+      <c r="BX11" s="59">
+        <v>55958</v>
+      </c>
+      <c r="BY11" s="59">
+        <v>56957</v>
+      </c>
+      <c r="BZ11" s="59">
+        <v>60382</v>
+      </c>
+      <c r="CA11" s="59">
+        <v>58052</v>
+      </c>
+      <c r="CB11" s="59">
+        <v>57962</v>
+      </c>
+      <c r="CC11" s="59">
+        <v>57563</v>
+      </c>
+      <c r="CD11" s="59">
+        <v>56040</v>
+      </c>
+      <c r="CE11" s="59">
+        <v>56306</v>
+      </c>
+      <c r="CF11" s="59">
+        <v>55942</v>
+      </c>
+      <c r="CG11" s="59">
+        <v>56682</v>
+      </c>
+      <c r="CH11" s="56">
+        <v>57011</v>
+      </c>
+      <c r="CI11" s="56">
+        <v>58233</v>
+      </c>
+      <c r="CJ11" s="59">
+        <v>60118</v>
+      </c>
+      <c r="CK11" s="59">
+        <v>61437</v>
+      </c>
+      <c r="CL11" s="59">
+        <v>65247</v>
+      </c>
+      <c r="CM11" s="59">
+        <v>63461</v>
+      </c>
+      <c r="CN11" s="59">
+        <v>62868</v>
+      </c>
+      <c r="CO11" s="59">
+        <v>62548</v>
+      </c>
+      <c r="CP11" s="59"/>
+      <c r="CQ11" s="59"/>
+      <c r="CR11" s="59"/>
+      <c r="CS11" s="59"/>
+    </row>
+    <row r="12" spans="1:97" s="63" customFormat="1" ht="11.25">
+      <c r="A12" s="34" t="s">
         <v>17</v>
       </c>
-      <c r="B5" s="8">
-[...276 lines deleted...]
-      <c r="CS5" s="12"/>
+      <c r="B12" s="60">
+        <v>41308</v>
+      </c>
+      <c r="C12" s="60">
+        <v>41447</v>
+      </c>
+      <c r="D12" s="60">
+        <v>41733</v>
+      </c>
+      <c r="E12" s="60">
+        <v>42535</v>
+      </c>
+      <c r="F12" s="60">
+        <v>46227</v>
+      </c>
+      <c r="G12" s="59">
+        <v>45345</v>
+      </c>
+      <c r="H12" s="61">
+        <v>43633</v>
+      </c>
+      <c r="I12" s="59">
+        <v>42104</v>
+      </c>
+      <c r="J12" s="59">
+        <v>40759</v>
+      </c>
+      <c r="K12" s="59">
+        <v>40567</v>
+      </c>
+      <c r="L12" s="58">
+        <v>40254</v>
+      </c>
+      <c r="M12" s="59">
+        <v>40173</v>
+      </c>
+      <c r="N12" s="60">
+        <v>41407</v>
+      </c>
+      <c r="O12" s="60">
+        <v>41384</v>
+      </c>
+      <c r="P12" s="60">
+        <v>41802</v>
+      </c>
+      <c r="Q12" s="60">
+        <v>42991</v>
+      </c>
+      <c r="R12" s="60">
+        <v>47011</v>
+      </c>
+      <c r="S12" s="59">
+        <v>46655</v>
+      </c>
+      <c r="T12" s="60">
+        <v>45325</v>
+      </c>
+      <c r="U12" s="59">
+        <v>44025</v>
+      </c>
+      <c r="V12" s="59">
+        <v>42779</v>
+      </c>
+      <c r="W12" s="59">
+        <v>42525</v>
+      </c>
+      <c r="X12" s="58">
+        <v>42230</v>
+      </c>
+      <c r="Y12" s="59">
+        <v>39322</v>
+      </c>
+      <c r="Z12" s="56">
+        <v>40772</v>
+      </c>
+      <c r="AA12" s="56">
+        <v>41108</v>
+      </c>
+      <c r="AB12" s="62">
+        <v>41242</v>
+      </c>
+      <c r="AC12" s="62">
+        <v>42002</v>
+      </c>
+      <c r="AD12" s="59">
+        <v>45599</v>
+      </c>
+      <c r="AE12" s="59">
+        <v>45235</v>
+      </c>
+      <c r="AF12" s="59">
+        <v>43202</v>
+      </c>
+      <c r="AG12" s="60">
+        <v>41845</v>
+      </c>
+      <c r="AH12" s="60">
+        <v>40524</v>
+      </c>
+      <c r="AI12" s="59">
+        <v>40244</v>
+      </c>
+      <c r="AJ12" s="60">
+        <v>39920</v>
+      </c>
+      <c r="AK12" s="59">
+        <v>33576</v>
+      </c>
+      <c r="AL12" s="56">
+        <v>34867</v>
+      </c>
+      <c r="AM12" s="56">
+        <v>35400</v>
+      </c>
+      <c r="AN12" s="62">
+        <v>36126</v>
+      </c>
+      <c r="AO12" s="62">
+        <v>37399</v>
+      </c>
+      <c r="AP12" s="59">
+        <v>40378</v>
+      </c>
+      <c r="AQ12" s="59">
+        <v>39874</v>
+      </c>
+      <c r="AR12" s="59">
+        <v>37332</v>
+      </c>
+      <c r="AS12" s="59">
+        <v>36465</v>
+      </c>
+      <c r="AT12" s="59">
+        <v>35262</v>
+      </c>
+      <c r="AU12" s="59">
+        <v>35120</v>
+      </c>
+      <c r="AV12" s="59">
+        <v>34694</v>
+      </c>
+      <c r="AW12" s="59">
+        <v>33923</v>
+      </c>
+      <c r="AX12" s="59">
+        <v>28236</v>
+      </c>
+      <c r="AY12" s="59">
+        <v>28451</v>
+      </c>
+      <c r="AZ12" s="59">
+        <v>29171</v>
+      </c>
+      <c r="BA12" s="59">
+        <v>30042</v>
+      </c>
+      <c r="BB12" s="59">
+        <v>32708</v>
+      </c>
+      <c r="BC12" s="59">
+        <v>32774</v>
+      </c>
+      <c r="BD12" s="59">
+        <v>30920</v>
+      </c>
+      <c r="BE12" s="59">
+        <v>30089</v>
+      </c>
+      <c r="BF12" s="59">
+        <v>29100</v>
+      </c>
+      <c r="BG12" s="59">
+        <v>28815</v>
+      </c>
+      <c r="BH12" s="59">
+        <v>28471</v>
+      </c>
+      <c r="BI12" s="59">
+        <v>27521</v>
+      </c>
+      <c r="BJ12" s="56">
+        <v>27747</v>
+      </c>
+      <c r="BK12" s="56">
+        <v>27433</v>
+      </c>
+      <c r="BL12" s="59">
+        <v>28250</v>
+      </c>
+      <c r="BM12" s="59">
+        <v>29721</v>
+      </c>
+      <c r="BN12" s="59">
+        <v>30435</v>
+      </c>
+      <c r="BO12" s="59">
+        <v>31595</v>
+      </c>
+      <c r="BP12" s="59">
+        <v>31496</v>
+      </c>
+      <c r="BQ12" s="59">
+        <v>30872</v>
+      </c>
+      <c r="BR12" s="59">
+        <v>30317</v>
+      </c>
+      <c r="BS12" s="59">
+        <v>29983</v>
+      </c>
+      <c r="BT12" s="59">
+        <v>29263</v>
+      </c>
+      <c r="BU12" s="59">
+        <v>29362</v>
+      </c>
+      <c r="BV12" s="56">
+        <v>29141</v>
+      </c>
+      <c r="BW12" s="56">
+        <v>29337</v>
+      </c>
+      <c r="BX12" s="59">
+        <v>30350</v>
+      </c>
+      <c r="BY12" s="59">
+        <v>31230</v>
+      </c>
+      <c r="BZ12" s="59">
+        <v>32680</v>
+      </c>
+      <c r="CA12" s="59">
+        <v>31438</v>
+      </c>
+      <c r="CB12" s="59">
+        <v>31348</v>
+      </c>
+      <c r="CC12" s="59">
+        <v>30794</v>
+      </c>
+      <c r="CD12" s="59">
+        <v>30187</v>
+      </c>
+      <c r="CE12" s="59">
+        <v>29954</v>
+      </c>
+      <c r="CF12" s="59">
+        <v>29521</v>
+      </c>
+      <c r="CG12" s="59">
+        <v>29571</v>
+      </c>
+      <c r="CH12" s="56">
+        <v>30103</v>
+      </c>
+      <c r="CI12" s="56">
+        <v>30321</v>
+      </c>
+      <c r="CJ12" s="59">
+        <v>31097</v>
+      </c>
+      <c r="CK12" s="59">
+        <v>32432</v>
+      </c>
+      <c r="CL12" s="59">
+        <v>33487</v>
+      </c>
+      <c r="CM12" s="59">
+        <v>32726</v>
+      </c>
+      <c r="CN12" s="59">
+        <v>32428</v>
+      </c>
+      <c r="CO12" s="59">
+        <v>31780</v>
+      </c>
+      <c r="CP12" s="59"/>
+      <c r="CQ12" s="59"/>
+      <c r="CR12" s="59"/>
+      <c r="CS12" s="59"/>
     </row>
-    <row r="6" spans="1:97" s="34" customFormat="1" ht="11.25">
-      <c r="A6" s="7" t="s">
+    <row r="13" spans="1:97" s="63" customFormat="1" ht="11.25">
+      <c r="A13" s="34" t="s">
         <v>18</v>
       </c>
-      <c r="B6" s="15">
-[...276 lines deleted...]
-      <c r="CS6" s="18"/>
+      <c r="B13" s="56">
+        <v>28092</v>
+      </c>
+      <c r="C13" s="56">
+        <v>29068</v>
+      </c>
+      <c r="D13" s="56">
+        <v>29822</v>
+      </c>
+      <c r="E13" s="56">
+        <v>30441</v>
+      </c>
+      <c r="F13" s="56">
+        <v>32179</v>
+      </c>
+      <c r="G13" s="56">
+        <v>31826</v>
+      </c>
+      <c r="H13" s="56">
+        <v>30687</v>
+      </c>
+      <c r="I13" s="56">
+        <v>29860</v>
+      </c>
+      <c r="J13" s="56">
+        <v>28779</v>
+      </c>
+      <c r="K13" s="56">
+        <v>28173</v>
+      </c>
+      <c r="L13" s="56">
+        <v>26989</v>
+      </c>
+      <c r="M13" s="56">
+        <v>27361</v>
+      </c>
+      <c r="N13" s="56">
+        <v>27108</v>
+      </c>
+      <c r="O13" s="56">
+        <v>27398</v>
+      </c>
+      <c r="P13" s="56">
+        <v>26825</v>
+      </c>
+      <c r="Q13" s="56">
+        <v>28787</v>
+      </c>
+      <c r="R13" s="56">
+        <v>30715</v>
+      </c>
+      <c r="S13" s="56">
+        <v>30071</v>
+      </c>
+      <c r="T13" s="56">
+        <v>30519</v>
+      </c>
+      <c r="U13" s="56">
+        <v>29630</v>
+      </c>
+      <c r="V13" s="56">
+        <v>28756</v>
+      </c>
+      <c r="W13" s="56">
+        <v>27927</v>
+      </c>
+      <c r="X13" s="56">
+        <v>27258</v>
+      </c>
+      <c r="Y13" s="56">
+        <v>25953</v>
+      </c>
+      <c r="Z13" s="56">
+        <v>26113</v>
+      </c>
+      <c r="AA13" s="56">
+        <v>26627</v>
+      </c>
+      <c r="AB13" s="56">
+        <v>27091</v>
+      </c>
+      <c r="AC13" s="56">
+        <v>27606</v>
+      </c>
+      <c r="AD13" s="56">
+        <v>29607</v>
+      </c>
+      <c r="AE13" s="56">
+        <v>29414</v>
+      </c>
+      <c r="AF13" s="56">
+        <v>29025</v>
+      </c>
+      <c r="AG13" s="56">
+        <v>28398</v>
+      </c>
+      <c r="AH13" s="56">
+        <v>27527</v>
+      </c>
+      <c r="AI13" s="56">
+        <v>26739</v>
+      </c>
+      <c r="AJ13" s="56">
+        <v>26079</v>
+      </c>
+      <c r="AK13" s="56">
+        <v>23763</v>
+      </c>
+      <c r="AL13" s="56">
+        <v>24237</v>
+      </c>
+      <c r="AM13" s="56">
+        <v>24844</v>
+      </c>
+      <c r="AN13" s="56">
+        <v>25374</v>
+      </c>
+      <c r="AO13" s="56">
+        <v>25902</v>
+      </c>
+      <c r="AP13" s="56">
+        <v>27859</v>
+      </c>
+      <c r="AQ13" s="64">
+        <v>28054</v>
+      </c>
+      <c r="AR13" s="59">
+        <v>26849</v>
+      </c>
+      <c r="AS13" s="59">
+        <v>26158</v>
+      </c>
+      <c r="AT13" s="59">
+        <v>25274</v>
+      </c>
+      <c r="AU13" s="59">
+        <v>24910</v>
+      </c>
+      <c r="AV13" s="59">
+        <v>24485</v>
+      </c>
+      <c r="AW13" s="59">
+        <v>24329</v>
+      </c>
+      <c r="AX13" s="59">
+        <v>20398</v>
+      </c>
+      <c r="AY13" s="59">
+        <v>20693</v>
+      </c>
+      <c r="AZ13" s="59">
+        <v>21119</v>
+      </c>
+      <c r="BA13" s="59">
+        <v>21402</v>
+      </c>
+      <c r="BB13" s="59">
+        <v>22797</v>
+      </c>
+      <c r="BC13" s="64">
+        <v>22926</v>
+      </c>
+      <c r="BD13" s="59">
+        <v>22204</v>
+      </c>
+      <c r="BE13" s="59">
+        <v>21575</v>
+      </c>
+      <c r="BF13" s="59">
+        <v>21165</v>
+      </c>
+      <c r="BG13" s="59">
+        <v>20708</v>
+      </c>
+      <c r="BH13" s="59">
+        <v>20235</v>
+      </c>
+      <c r="BI13" s="59">
+        <v>19768</v>
+      </c>
+      <c r="BJ13" s="56">
+        <v>20089</v>
+      </c>
+      <c r="BK13" s="56">
+        <v>20424</v>
+      </c>
+      <c r="BL13" s="59">
+        <v>20418</v>
+      </c>
+      <c r="BM13" s="59">
+        <v>20474</v>
+      </c>
+      <c r="BN13" s="59">
+        <v>21416</v>
+      </c>
+      <c r="BO13" s="59">
+        <v>21132</v>
+      </c>
+      <c r="BP13" s="59">
+        <v>21108</v>
+      </c>
+      <c r="BQ13" s="59">
+        <v>20663</v>
+      </c>
+      <c r="BR13" s="59">
+        <v>20286</v>
+      </c>
+      <c r="BS13" s="59">
+        <v>19379</v>
+      </c>
+      <c r="BT13" s="59">
+        <v>18990</v>
+      </c>
+      <c r="BU13" s="59">
+        <v>18049</v>
+      </c>
+      <c r="BV13" s="56">
+        <v>18132</v>
+      </c>
+      <c r="BW13" s="56">
+        <v>18047</v>
+      </c>
+      <c r="BX13" s="59">
+        <v>18448</v>
+      </c>
+      <c r="BY13" s="59">
+        <v>18409</v>
+      </c>
+      <c r="BZ13" s="59">
+        <v>19407</v>
+      </c>
+      <c r="CA13" s="59">
+        <v>19981</v>
+      </c>
+      <c r="CB13" s="59">
+        <v>19952</v>
+      </c>
+      <c r="CC13" s="59">
+        <v>19647</v>
+      </c>
+      <c r="CD13" s="59">
+        <v>19170</v>
+      </c>
+      <c r="CE13" s="59">
+        <v>18845</v>
+      </c>
+      <c r="CF13" s="59">
+        <v>18811</v>
+      </c>
+      <c r="CG13" s="59">
+        <v>18374</v>
+      </c>
+      <c r="CH13" s="56">
+        <v>18489</v>
+      </c>
+      <c r="CI13" s="56">
+        <v>18734</v>
+      </c>
+      <c r="CJ13" s="59">
+        <v>19079</v>
+      </c>
+      <c r="CK13" s="59">
+        <v>19357</v>
+      </c>
+      <c r="CL13" s="59">
+        <v>20068</v>
+      </c>
+      <c r="CM13" s="59">
+        <v>20474</v>
+      </c>
+      <c r="CN13" s="59">
+        <v>20352</v>
+      </c>
+      <c r="CO13" s="59">
+        <v>19882</v>
+      </c>
+      <c r="CP13" s="59"/>
+      <c r="CQ13" s="59"/>
+      <c r="CR13" s="59"/>
+      <c r="CS13" s="59"/>
     </row>
-    <row r="7" spans="1:97" s="35" customFormat="1" ht="11.25">
-      <c r="A7" s="7" t="s">
+    <row r="14" spans="1:97" s="63" customFormat="1" ht="11.25">
+      <c r="A14" s="34" t="s">
         <v>19</v>
       </c>
-      <c r="B7" s="18">
-[...276 lines deleted...]
-      <c r="CS7" s="18"/>
+      <c r="B14" s="60">
+        <v>32920</v>
+      </c>
+      <c r="C14" s="60">
+        <v>33286</v>
+      </c>
+      <c r="D14" s="60">
+        <v>33893</v>
+      </c>
+      <c r="E14" s="60">
+        <v>34852</v>
+      </c>
+      <c r="F14" s="60">
+        <v>38600</v>
+      </c>
+      <c r="G14" s="59">
+        <v>39357</v>
+      </c>
+      <c r="H14" s="61">
+        <v>38112</v>
+      </c>
+      <c r="I14" s="59">
+        <v>37549</v>
+      </c>
+      <c r="J14" s="65">
+        <v>36537</v>
+      </c>
+      <c r="K14" s="65">
+        <v>35866</v>
+      </c>
+      <c r="L14" s="66">
+        <v>35157</v>
+      </c>
+      <c r="M14" s="65">
+        <v>35237</v>
+      </c>
+      <c r="N14" s="60">
+        <v>35708</v>
+      </c>
+      <c r="O14" s="60">
+        <v>36027</v>
+      </c>
+      <c r="P14" s="60">
+        <v>36731</v>
+      </c>
+      <c r="Q14" s="60">
+        <v>37797</v>
+      </c>
+      <c r="R14" s="60">
+        <v>41743</v>
+      </c>
+      <c r="S14" s="59">
+        <v>42650</v>
+      </c>
+      <c r="T14" s="60">
+        <v>39727</v>
+      </c>
+      <c r="U14" s="59">
+        <v>39216</v>
+      </c>
+      <c r="V14" s="65">
+        <v>38255</v>
+      </c>
+      <c r="W14" s="65">
+        <v>37382</v>
+      </c>
+      <c r="X14" s="66">
+        <v>36650</v>
+      </c>
+      <c r="Y14" s="65">
+        <v>37535</v>
+      </c>
+      <c r="Z14" s="56">
+        <v>38003</v>
+      </c>
+      <c r="AA14" s="56">
+        <v>38427</v>
+      </c>
+      <c r="AB14" s="62">
+        <v>39119</v>
+      </c>
+      <c r="AC14" s="62">
+        <v>40277</v>
+      </c>
+      <c r="AD14" s="59">
+        <v>44301</v>
+      </c>
+      <c r="AE14" s="59">
+        <v>45131</v>
+      </c>
+      <c r="AF14" s="59">
+        <v>43178</v>
+      </c>
+      <c r="AG14" s="60">
+        <v>42501</v>
+      </c>
+      <c r="AH14" s="60">
+        <v>41413</v>
+      </c>
+      <c r="AI14" s="59">
+        <v>40638</v>
+      </c>
+      <c r="AJ14" s="60">
+        <v>40076</v>
+      </c>
+      <c r="AK14" s="59">
+        <v>34559</v>
+      </c>
+      <c r="AL14" s="56">
+        <v>35141</v>
+      </c>
+      <c r="AM14" s="56">
+        <v>35867</v>
+      </c>
+      <c r="AN14" s="62">
+        <v>36812</v>
+      </c>
+      <c r="AO14" s="62">
+        <v>38197</v>
+      </c>
+      <c r="AP14" s="59">
+        <v>42443</v>
+      </c>
+      <c r="AQ14" s="59">
+        <v>43610</v>
+      </c>
+      <c r="AR14" s="59">
+        <v>47842</v>
+      </c>
+      <c r="AS14" s="59">
+        <v>47307</v>
+      </c>
+      <c r="AT14" s="59">
+        <v>46331</v>
+      </c>
+      <c r="AU14" s="59">
+        <v>45326</v>
+      </c>
+      <c r="AV14" s="59">
+        <v>44708</v>
+      </c>
+      <c r="AW14" s="59">
+        <v>38719</v>
+      </c>
+      <c r="AX14" s="59">
+        <v>33312</v>
+      </c>
+      <c r="AY14" s="59">
+        <v>34034</v>
+      </c>
+      <c r="AZ14" s="59">
+        <v>34912</v>
+      </c>
+      <c r="BA14" s="59">
+        <v>36231</v>
+      </c>
+      <c r="BB14" s="59">
+        <v>39713</v>
+      </c>
+      <c r="BC14" s="59">
+        <v>40993</v>
+      </c>
+      <c r="BD14" s="59">
+        <v>43056</v>
+      </c>
+      <c r="BE14" s="59">
+        <v>42696</v>
+      </c>
+      <c r="BF14" s="59">
+        <v>41446</v>
+      </c>
+      <c r="BG14" s="59">
+        <v>40803</v>
+      </c>
+      <c r="BH14" s="59">
+        <v>40181</v>
+      </c>
+      <c r="BI14" s="59">
+        <v>39222</v>
+      </c>
+      <c r="BJ14" s="56">
+        <v>39959</v>
+      </c>
+      <c r="BK14" s="56">
+        <v>40887</v>
+      </c>
+      <c r="BL14" s="59">
+        <v>42882</v>
+      </c>
+      <c r="BM14" s="59">
+        <v>44196</v>
+      </c>
+      <c r="BN14" s="59">
+        <v>48049</v>
+      </c>
+      <c r="BO14" s="59">
+        <v>50063</v>
+      </c>
+      <c r="BP14" s="59">
+        <v>49986</v>
+      </c>
+      <c r="BQ14" s="59">
+        <v>49594</v>
+      </c>
+      <c r="BR14" s="59">
+        <v>48514</v>
+      </c>
+      <c r="BS14" s="59">
+        <v>47881</v>
+      </c>
+      <c r="BT14" s="59">
+        <v>47425</v>
+      </c>
+      <c r="BU14" s="59">
+        <v>47790</v>
+      </c>
+      <c r="BV14" s="56">
+        <v>48639</v>
+      </c>
+      <c r="BW14" s="56">
+        <v>49388</v>
+      </c>
+      <c r="BX14" s="59">
+        <v>50673</v>
+      </c>
+      <c r="BY14" s="59">
+        <v>52275</v>
+      </c>
+      <c r="BZ14" s="59">
+        <v>56695</v>
+      </c>
+      <c r="CA14" s="59">
+        <v>51295</v>
+      </c>
+      <c r="CB14" s="59">
+        <v>51214</v>
+      </c>
+      <c r="CC14" s="59">
+        <v>50768</v>
+      </c>
+      <c r="CD14" s="59">
+        <v>49738</v>
+      </c>
+      <c r="CE14" s="59">
+        <v>49210</v>
+      </c>
+      <c r="CF14" s="59">
+        <v>48998</v>
+      </c>
+      <c r="CG14" s="59">
+        <v>46165</v>
+      </c>
+      <c r="CH14" s="56">
+        <v>47262</v>
+      </c>
+      <c r="CI14" s="56">
+        <v>47831</v>
+      </c>
+      <c r="CJ14" s="59">
+        <v>49226</v>
+      </c>
+      <c r="CK14" s="59">
+        <v>50914</v>
+      </c>
+      <c r="CL14" s="59">
+        <v>55579</v>
+      </c>
+      <c r="CM14" s="59">
+        <v>53749</v>
+      </c>
+      <c r="CN14" s="59">
+        <v>53575</v>
+      </c>
+      <c r="CO14" s="59">
+        <v>52931</v>
+      </c>
+      <c r="CP14" s="59"/>
+      <c r="CQ14" s="59"/>
+      <c r="CR14" s="59"/>
+      <c r="CS14" s="59"/>
     </row>
-    <row r="8" spans="1:97" s="35" customFormat="1" ht="11.25">
-      <c r="A8" s="7" t="s">
+    <row r="15" spans="1:97" s="63" customFormat="1" ht="11.25">
+      <c r="A15" s="34" t="s">
         <v>20</v>
       </c>
-      <c r="B8" s="18">
-[...276 lines deleted...]
-      <c r="CS8" s="18"/>
+      <c r="B15" s="56">
+        <v>18867</v>
+      </c>
+      <c r="C15" s="56">
+        <v>19172</v>
+      </c>
+      <c r="D15" s="56">
+        <v>19225</v>
+      </c>
+      <c r="E15" s="56">
+        <v>19481</v>
+      </c>
+      <c r="F15" s="56">
+        <v>21200</v>
+      </c>
+      <c r="G15" s="59">
+        <v>20275</v>
+      </c>
+      <c r="H15" s="67">
+        <v>22517</v>
+      </c>
+      <c r="I15" s="59">
+        <v>21940</v>
+      </c>
+      <c r="J15" s="59">
+        <v>21057</v>
+      </c>
+      <c r="K15" s="59">
+        <v>20728</v>
+      </c>
+      <c r="L15" s="59">
+        <v>20385</v>
+      </c>
+      <c r="M15" s="59">
+        <v>18760</v>
+      </c>
+      <c r="N15" s="56">
+        <v>19027</v>
+      </c>
+      <c r="O15" s="56">
+        <v>19249</v>
+      </c>
+      <c r="P15" s="56">
+        <v>19086</v>
+      </c>
+      <c r="Q15" s="56">
+        <v>19359</v>
+      </c>
+      <c r="R15" s="56">
+        <v>20930</v>
+      </c>
+      <c r="S15" s="59">
+        <v>20221</v>
+      </c>
+      <c r="T15" s="56">
+        <v>23227</v>
+      </c>
+      <c r="U15" s="59">
+        <v>22951</v>
+      </c>
+      <c r="V15" s="59">
+        <v>22046</v>
+      </c>
+      <c r="W15" s="59">
+        <v>21752</v>
+      </c>
+      <c r="X15" s="59">
+        <v>21688</v>
+      </c>
+      <c r="Y15" s="59">
+        <v>19256</v>
+      </c>
+      <c r="Z15" s="56">
+        <v>19374</v>
+      </c>
+      <c r="AA15" s="56">
+        <v>19825</v>
+      </c>
+      <c r="AB15" s="58">
+        <v>19685</v>
+      </c>
+      <c r="AC15" s="58">
+        <v>19792</v>
+      </c>
+      <c r="AD15" s="59">
+        <v>21701</v>
+      </c>
+      <c r="AE15" s="59">
+        <v>21235</v>
+      </c>
+      <c r="AF15" s="59">
+        <v>23633</v>
+      </c>
+      <c r="AG15" s="56">
+        <v>22878</v>
+      </c>
+      <c r="AH15" s="56">
+        <v>21975</v>
+      </c>
+      <c r="AI15" s="59">
+        <v>21416</v>
+      </c>
+      <c r="AJ15" s="56">
+        <v>20915</v>
+      </c>
+      <c r="AK15" s="59">
+        <v>14691</v>
+      </c>
+      <c r="AL15" s="56">
+        <v>14915</v>
+      </c>
+      <c r="AM15" s="56">
+        <v>15595</v>
+      </c>
+      <c r="AN15" s="58">
+        <v>15654</v>
+      </c>
+      <c r="AO15" s="58">
+        <v>15955</v>
+      </c>
+      <c r="AP15" s="59">
+        <v>18052</v>
+      </c>
+      <c r="AQ15" s="59">
+        <v>17980</v>
+      </c>
+      <c r="AR15" s="59">
+        <v>18268</v>
+      </c>
+      <c r="AS15" s="59">
+        <v>18051</v>
+      </c>
+      <c r="AT15" s="59">
+        <v>17422</v>
+      </c>
+      <c r="AU15" s="59">
+        <v>17252</v>
+      </c>
+      <c r="AV15" s="59">
+        <v>17000</v>
+      </c>
+      <c r="AW15" s="59">
+        <v>14320</v>
+      </c>
+      <c r="AX15" s="59">
+        <v>10683</v>
+      </c>
+      <c r="AY15" s="59">
+        <v>10804</v>
+      </c>
+      <c r="AZ15" s="59">
+        <v>11225</v>
+      </c>
+      <c r="BA15" s="59">
+        <v>11595</v>
+      </c>
+      <c r="BB15" s="59">
+        <v>12679</v>
+      </c>
+      <c r="BC15" s="59">
+        <v>12466</v>
+      </c>
+      <c r="BD15" s="59">
+        <v>13245</v>
+      </c>
+      <c r="BE15" s="59">
+        <v>13172</v>
+      </c>
+      <c r="BF15" s="59">
+        <v>12733</v>
+      </c>
+      <c r="BG15" s="59">
+        <v>12696</v>
+      </c>
+      <c r="BH15" s="59">
+        <v>12841</v>
+      </c>
+      <c r="BI15" s="59">
+        <v>12685</v>
+      </c>
+      <c r="BJ15" s="56">
+        <v>12594</v>
+      </c>
+      <c r="BK15" s="56">
+        <v>12725</v>
+      </c>
+      <c r="BL15" s="59">
+        <v>12747</v>
+      </c>
+      <c r="BM15" s="59">
+        <v>12677</v>
+      </c>
+      <c r="BN15" s="59">
+        <v>13738</v>
+      </c>
+      <c r="BO15" s="59">
+        <v>14246</v>
+      </c>
+      <c r="BP15" s="59">
+        <v>14034</v>
+      </c>
+      <c r="BQ15" s="59">
+        <v>13638</v>
+      </c>
+      <c r="BR15" s="59">
+        <v>13178</v>
+      </c>
+      <c r="BS15" s="59">
+        <v>12998</v>
+      </c>
+      <c r="BT15" s="59">
+        <v>12924</v>
+      </c>
+      <c r="BU15" s="59">
+        <v>13396</v>
+      </c>
+      <c r="BV15" s="56">
+        <v>13119</v>
+      </c>
+      <c r="BW15" s="56">
+        <v>13219</v>
+      </c>
+      <c r="BX15" s="59">
+        <v>12978</v>
+      </c>
+      <c r="BY15" s="59">
+        <v>13029</v>
+      </c>
+      <c r="BZ15" s="59">
+        <v>13860</v>
+      </c>
+      <c r="CA15" s="59">
+        <v>13757</v>
+      </c>
+      <c r="CB15" s="59">
+        <v>13460</v>
+      </c>
+      <c r="CC15" s="59">
+        <v>13270</v>
+      </c>
+      <c r="CD15" s="59">
+        <v>12828</v>
+      </c>
+      <c r="CE15" s="59">
+        <v>12807</v>
+      </c>
+      <c r="CF15" s="59">
+        <v>12749</v>
+      </c>
+      <c r="CG15" s="59">
+        <v>13409</v>
+      </c>
+      <c r="CH15" s="56">
+        <v>13484</v>
+      </c>
+      <c r="CI15" s="56">
+        <v>13589</v>
+      </c>
+      <c r="CJ15" s="59">
+        <v>13651</v>
+      </c>
+      <c r="CK15" s="59">
+        <v>13833</v>
+      </c>
+      <c r="CL15" s="59">
+        <v>14324</v>
+      </c>
+      <c r="CM15" s="59">
+        <v>13728</v>
+      </c>
+      <c r="CN15" s="59">
+        <v>14058</v>
+      </c>
+      <c r="CO15" s="59">
+        <v>13930</v>
+      </c>
+      <c r="CP15" s="59"/>
+      <c r="CQ15" s="59"/>
+      <c r="CR15" s="59"/>
+      <c r="CS15" s="59"/>
     </row>
-    <row r="9" spans="1:97" s="35" customFormat="1" ht="11.25">
-      <c r="A9" s="7" t="s">
+    <row r="16" spans="1:97" s="63" customFormat="1" ht="11.25">
+      <c r="A16" s="34" t="s">
+        <v>80</v>
+      </c>
+      <c r="B16" s="60">
+        <v>18365</v>
+      </c>
+      <c r="C16" s="60">
+        <v>18519</v>
+      </c>
+      <c r="D16" s="60">
+        <v>18765</v>
+      </c>
+      <c r="E16" s="60">
+        <v>18562</v>
+      </c>
+      <c r="F16" s="60">
+        <v>20466</v>
+      </c>
+      <c r="G16" s="59">
+        <v>20215</v>
+      </c>
+      <c r="H16" s="61">
+        <v>20120</v>
+      </c>
+      <c r="I16" s="59">
+        <v>19702</v>
+      </c>
+      <c r="J16" s="59">
+        <v>19229</v>
+      </c>
+      <c r="K16" s="59">
+        <v>18717</v>
+      </c>
+      <c r="L16" s="59">
+        <v>18549</v>
+      </c>
+      <c r="M16" s="59">
+        <v>18431</v>
+      </c>
+      <c r="N16" s="60">
+        <v>18513</v>
+      </c>
+      <c r="O16" s="60">
+        <v>18582</v>
+      </c>
+      <c r="P16" s="60">
+        <v>18637</v>
+      </c>
+      <c r="Q16" s="60">
+        <v>18268</v>
+      </c>
+      <c r="R16" s="60">
+        <v>20163</v>
+      </c>
+      <c r="S16" s="59">
+        <v>19533</v>
+      </c>
+      <c r="T16" s="60">
+        <v>18911</v>
+      </c>
+      <c r="U16" s="59">
+        <v>18484</v>
+      </c>
+      <c r="V16" s="59">
+        <v>17926</v>
+      </c>
+      <c r="W16" s="59">
+        <v>17498</v>
+      </c>
+      <c r="X16" s="59">
+        <v>18379</v>
+      </c>
+      <c r="Y16" s="59">
+        <v>19041</v>
+      </c>
+      <c r="Z16" s="56">
+        <v>19131</v>
+      </c>
+      <c r="AA16" s="56">
+        <v>19016</v>
+      </c>
+      <c r="AB16" s="62">
+        <v>19068</v>
+      </c>
+      <c r="AC16" s="62">
+        <v>18585</v>
+      </c>
+      <c r="AD16" s="59">
+        <v>20491</v>
+      </c>
+      <c r="AE16" s="59">
+        <v>20071</v>
+      </c>
+      <c r="AF16" s="59">
+        <v>19207</v>
+      </c>
+      <c r="AG16" s="60">
+        <v>18716</v>
+      </c>
+      <c r="AH16" s="60">
+        <v>18415</v>
+      </c>
+      <c r="AI16" s="59">
+        <v>18309</v>
+      </c>
+      <c r="AJ16" s="60">
+        <v>18573</v>
+      </c>
+      <c r="AK16" s="59">
+        <v>18058</v>
+      </c>
+      <c r="AL16" s="56">
+        <v>18447</v>
+      </c>
+      <c r="AM16" s="56">
+        <v>18338</v>
+      </c>
+      <c r="AN16" s="62">
+        <v>18491</v>
+      </c>
+      <c r="AO16" s="62">
+        <v>18175</v>
+      </c>
+      <c r="AP16" s="59">
+        <v>20095</v>
+      </c>
+      <c r="AQ16" s="59">
+        <v>20197</v>
+      </c>
+      <c r="AR16" s="59">
+        <v>18659</v>
+      </c>
+      <c r="AS16" s="59">
+        <v>18504</v>
+      </c>
+      <c r="AT16" s="59">
+        <v>18384</v>
+      </c>
+      <c r="AU16" s="59">
+        <v>18571</v>
+      </c>
+      <c r="AV16" s="59">
+        <v>18185</v>
+      </c>
+      <c r="AW16" s="59">
+        <v>18801</v>
+      </c>
+      <c r="AX16" s="59">
+        <v>17657</v>
+      </c>
+      <c r="AY16" s="59">
+        <v>17565</v>
+      </c>
+      <c r="AZ16" s="59">
+        <v>17416</v>
+      </c>
+      <c r="BA16" s="59">
+        <v>17258</v>
+      </c>
+      <c r="BB16" s="59">
+        <v>19463</v>
+      </c>
+      <c r="BC16" s="59">
+        <v>19501</v>
+      </c>
+      <c r="BD16" s="59">
+        <v>16406</v>
+      </c>
+      <c r="BE16" s="59">
+        <v>16320</v>
+      </c>
+      <c r="BF16" s="59">
+        <v>16433</v>
+      </c>
+      <c r="BG16" s="59">
+        <v>16344</v>
+      </c>
+      <c r="BH16" s="59">
+        <v>16171</v>
+      </c>
+      <c r="BI16" s="59">
+        <v>15972</v>
+      </c>
+      <c r="BJ16" s="56">
+        <v>16143</v>
+      </c>
+      <c r="BK16" s="56">
+        <v>16198</v>
+      </c>
+      <c r="BL16" s="59">
+        <v>16199</v>
+      </c>
+      <c r="BM16" s="59">
+        <v>15975</v>
+      </c>
+      <c r="BN16" s="59">
+        <v>17381</v>
+      </c>
+      <c r="BO16" s="59">
+        <v>16430</v>
+      </c>
+      <c r="BP16" s="59">
+        <v>16032</v>
+      </c>
+      <c r="BQ16" s="59">
+        <v>15600</v>
+      </c>
+      <c r="BR16" s="59">
+        <v>15765</v>
+      </c>
+      <c r="BS16" s="59">
+        <v>15702</v>
+      </c>
+      <c r="BT16" s="59">
+        <v>15446</v>
+      </c>
+      <c r="BU16" s="59">
+        <v>15991</v>
+      </c>
+      <c r="BV16" s="56">
+        <v>16193</v>
+      </c>
+      <c r="BW16" s="56">
+        <v>16092</v>
+      </c>
+      <c r="BX16" s="59">
+        <v>16119</v>
+      </c>
+      <c r="BY16" s="59">
+        <v>16018</v>
+      </c>
+      <c r="BZ16" s="59">
+        <v>17547</v>
+      </c>
+      <c r="CA16" s="59">
+        <v>15024</v>
+      </c>
+      <c r="CB16" s="59">
+        <v>14670</v>
+      </c>
+      <c r="CC16" s="59">
+        <v>14306</v>
+      </c>
+      <c r="CD16" s="59">
+        <v>14063</v>
+      </c>
+      <c r="CE16" s="59">
+        <v>14022</v>
+      </c>
+      <c r="CF16" s="59">
+        <v>14203</v>
+      </c>
+      <c r="CG16" s="59">
+        <v>13064</v>
+      </c>
+      <c r="CH16" s="56">
+        <v>13414</v>
+      </c>
+      <c r="CI16" s="56">
+        <v>13469</v>
+      </c>
+      <c r="CJ16" s="59">
+        <v>13678</v>
+      </c>
+      <c r="CK16" s="59">
+        <v>13619</v>
+      </c>
+      <c r="CL16" s="59">
+        <v>15076</v>
+      </c>
+      <c r="CM16" s="59">
+        <v>14301</v>
+      </c>
+      <c r="CN16" s="59">
+        <v>15241</v>
+      </c>
+      <c r="CO16" s="59">
+        <v>15439</v>
+      </c>
+      <c r="CP16" s="59"/>
+      <c r="CQ16" s="59"/>
+      <c r="CR16" s="59"/>
+      <c r="CS16" s="59"/>
+    </row>
+    <row r="17" spans="1:97" s="63" customFormat="1" ht="11.25">
+      <c r="A17" s="34" t="s">
         <v>21</v>
       </c>
-      <c r="B9" s="18">
-[...276 lines deleted...]
-      <c r="CS9" s="18"/>
+      <c r="B17" s="60">
+        <v>37097</v>
+      </c>
+      <c r="C17" s="60">
+        <v>36339</v>
+      </c>
+      <c r="D17" s="60">
+        <v>36213</v>
+      </c>
+      <c r="E17" s="60">
+        <v>36204</v>
+      </c>
+      <c r="F17" s="60">
+        <v>38177</v>
+      </c>
+      <c r="G17" s="59">
+        <v>36589</v>
+      </c>
+      <c r="H17" s="61">
+        <v>32484</v>
+      </c>
+      <c r="I17" s="59">
+        <v>29570</v>
+      </c>
+      <c r="J17" s="59">
+        <v>29190</v>
+      </c>
+      <c r="K17" s="59">
+        <v>30315</v>
+      </c>
+      <c r="L17" s="59">
+        <v>32703</v>
+      </c>
+      <c r="M17" s="59">
+        <v>36591</v>
+      </c>
+      <c r="N17" s="60">
+        <v>38533</v>
+      </c>
+      <c r="O17" s="60">
+        <v>38249</v>
+      </c>
+      <c r="P17" s="60">
+        <v>36621</v>
+      </c>
+      <c r="Q17" s="60">
+        <v>35578</v>
+      </c>
+      <c r="R17" s="60">
+        <v>36569</v>
+      </c>
+      <c r="S17" s="59">
+        <v>36345</v>
+      </c>
+      <c r="T17" s="60">
+        <v>34294</v>
+      </c>
+      <c r="U17" s="59">
+        <v>32341</v>
+      </c>
+      <c r="V17" s="59">
+        <v>29200</v>
+      </c>
+      <c r="W17" s="59">
+        <v>28936</v>
+      </c>
+      <c r="X17" s="59">
+        <v>30421</v>
+      </c>
+      <c r="Y17" s="59">
+        <v>31229</v>
+      </c>
+      <c r="Z17" s="56">
+        <v>29302</v>
+      </c>
+      <c r="AA17" s="56">
+        <v>28766</v>
+      </c>
+      <c r="AB17" s="62">
+        <v>28122</v>
+      </c>
+      <c r="AC17" s="62">
+        <v>26689</v>
+      </c>
+      <c r="AD17" s="59">
+        <v>28995</v>
+      </c>
+      <c r="AE17" s="59">
+        <v>29050</v>
+      </c>
+      <c r="AF17" s="59">
+        <v>28620</v>
+      </c>
+      <c r="AG17" s="60">
+        <v>28152</v>
+      </c>
+      <c r="AH17" s="60">
+        <v>27922</v>
+      </c>
+      <c r="AI17" s="59">
+        <v>32850</v>
+      </c>
+      <c r="AJ17" s="60">
+        <v>38625</v>
+      </c>
+      <c r="AK17" s="59">
+        <v>37068</v>
+      </c>
+      <c r="AL17" s="56">
+        <v>35462</v>
+      </c>
+      <c r="AM17" s="56">
+        <v>35125</v>
+      </c>
+      <c r="AN17" s="62">
+        <v>33735</v>
+      </c>
+      <c r="AO17" s="62">
+        <v>32915</v>
+      </c>
+      <c r="AP17" s="59">
+        <v>33411</v>
+      </c>
+      <c r="AQ17" s="59">
+        <v>30918</v>
+      </c>
+      <c r="AR17" s="59">
+        <v>29018</v>
+      </c>
+      <c r="AS17" s="59">
+        <v>27096</v>
+      </c>
+      <c r="AT17" s="59">
+        <v>25764</v>
+      </c>
+      <c r="AU17" s="59">
+        <v>29002</v>
+      </c>
+      <c r="AV17" s="59">
+        <v>34420</v>
+      </c>
+      <c r="AW17" s="59">
+        <v>38810</v>
+      </c>
+      <c r="AX17" s="59">
+        <v>32667</v>
+      </c>
+      <c r="AY17" s="59">
+        <v>30532</v>
+      </c>
+      <c r="AZ17" s="59">
+        <v>29068</v>
+      </c>
+      <c r="BA17" s="59">
+        <v>27974</v>
+      </c>
+      <c r="BB17" s="59">
+        <v>28029</v>
+      </c>
+      <c r="BC17" s="59">
+        <v>25940</v>
+      </c>
+      <c r="BD17" s="59">
+        <v>24714</v>
+      </c>
+      <c r="BE17" s="59">
+        <v>24518</v>
+      </c>
+      <c r="BF17" s="59">
+        <v>26382</v>
+      </c>
+      <c r="BG17" s="59">
+        <v>30886</v>
+      </c>
+      <c r="BH17" s="59">
+        <v>34222</v>
+      </c>
+      <c r="BI17" s="59">
+        <v>35437</v>
+      </c>
+      <c r="BJ17" s="56">
+        <v>33780</v>
+      </c>
+      <c r="BK17" s="56">
+        <v>34663</v>
+      </c>
+      <c r="BL17" s="59">
+        <v>32210</v>
+      </c>
+      <c r="BM17" s="59">
+        <v>29962</v>
+      </c>
+      <c r="BN17" s="59">
+        <v>29314</v>
+      </c>
+      <c r="BO17" s="59">
+        <v>22234</v>
+      </c>
+      <c r="BP17" s="59">
+        <v>26307</v>
+      </c>
+      <c r="BQ17" s="59">
+        <v>22600</v>
+      </c>
+      <c r="BR17" s="59">
+        <v>19671</v>
+      </c>
+      <c r="BS17" s="59">
+        <v>21242</v>
+      </c>
+      <c r="BT17" s="59">
+        <v>24302</v>
+      </c>
+      <c r="BU17" s="59">
+        <v>25885</v>
+      </c>
+      <c r="BV17" s="56">
+        <v>25228</v>
+      </c>
+      <c r="BW17" s="56">
+        <v>24523</v>
+      </c>
+      <c r="BX17" s="59">
+        <v>23935</v>
+      </c>
+      <c r="BY17" s="59">
+        <v>23817</v>
+      </c>
+      <c r="BZ17" s="59">
+        <v>25225</v>
+      </c>
+      <c r="CA17" s="59">
+        <v>25079</v>
+      </c>
+      <c r="CB17" s="59">
+        <v>24465</v>
+      </c>
+      <c r="CC17" s="59">
+        <v>25273</v>
+      </c>
+      <c r="CD17" s="59">
+        <v>28047</v>
+      </c>
+      <c r="CE17" s="59">
+        <v>30727</v>
+      </c>
+      <c r="CF17" s="59">
+        <v>31478</v>
+      </c>
+      <c r="CG17" s="59">
+        <v>31515</v>
+      </c>
+      <c r="CH17" s="56">
+        <v>29601</v>
+      </c>
+      <c r="CI17" s="56">
+        <v>29190</v>
+      </c>
+      <c r="CJ17" s="59">
+        <v>26158</v>
+      </c>
+      <c r="CK17" s="59">
+        <v>24990</v>
+      </c>
+      <c r="CL17" s="59">
+        <v>25533</v>
+      </c>
+      <c r="CM17" s="59">
+        <v>24292</v>
+      </c>
+      <c r="CN17" s="59">
+        <v>22784</v>
+      </c>
+      <c r="CO17" s="59">
+        <v>20779</v>
+      </c>
+      <c r="CP17" s="59"/>
+      <c r="CQ17" s="59"/>
+      <c r="CR17" s="59"/>
+      <c r="CS17" s="59"/>
     </row>
-    <row r="10" spans="1:97" s="35" customFormat="1" ht="11.25">
-      <c r="A10" s="7" t="s">
+    <row r="18" spans="1:97" s="63" customFormat="1" ht="11.25">
+      <c r="A18" s="34" t="s">
         <v>22</v>
       </c>
-      <c r="B10" s="18">
-[...276 lines deleted...]
-      <c r="CS10" s="18"/>
+      <c r="B18" s="56">
+        <v>23435</v>
+      </c>
+      <c r="C18" s="56">
+        <v>23381</v>
+      </c>
+      <c r="D18" s="56">
+        <v>23922</v>
+      </c>
+      <c r="E18" s="56">
+        <v>23828</v>
+      </c>
+      <c r="F18" s="56">
+        <v>25546</v>
+      </c>
+      <c r="G18" s="59">
+        <v>24140</v>
+      </c>
+      <c r="H18" s="56">
+        <v>23826</v>
+      </c>
+      <c r="I18" s="59">
+        <v>22920</v>
+      </c>
+      <c r="J18" s="59">
+        <v>21969</v>
+      </c>
+      <c r="K18" s="59">
+        <v>21949</v>
+      </c>
+      <c r="L18" s="59">
+        <v>21700</v>
+      </c>
+      <c r="M18" s="59">
+        <v>23713</v>
+      </c>
+      <c r="N18" s="56">
+        <v>24057</v>
+      </c>
+      <c r="O18" s="56">
+        <v>23785</v>
+      </c>
+      <c r="P18" s="56">
+        <v>24111</v>
+      </c>
+      <c r="Q18" s="56">
+        <v>23932</v>
+      </c>
+      <c r="R18" s="56">
+        <v>25094</v>
+      </c>
+      <c r="S18" s="59">
+        <v>23841</v>
+      </c>
+      <c r="T18" s="60">
+        <v>24215</v>
+      </c>
+      <c r="U18" s="59">
+        <v>23525</v>
+      </c>
+      <c r="V18" s="59">
+        <v>22262</v>
+      </c>
+      <c r="W18" s="59">
+        <v>21905</v>
+      </c>
+      <c r="X18" s="59">
+        <v>21498</v>
+      </c>
+      <c r="Y18" s="59">
+        <v>24714</v>
+      </c>
+      <c r="Z18" s="56">
+        <v>24988</v>
+      </c>
+      <c r="AA18" s="56">
+        <v>24519</v>
+      </c>
+      <c r="AB18" s="62">
+        <v>24833</v>
+      </c>
+      <c r="AC18" s="62">
+        <v>24333</v>
+      </c>
+      <c r="AD18" s="59">
+        <v>25856</v>
+      </c>
+      <c r="AE18" s="59">
+        <v>24817</v>
+      </c>
+      <c r="AF18" s="59">
+        <v>24962</v>
+      </c>
+      <c r="AG18" s="60">
+        <v>24270</v>
+      </c>
+      <c r="AH18" s="68">
+        <v>22261</v>
+      </c>
+      <c r="AI18" s="68">
+        <v>21895</v>
+      </c>
+      <c r="AJ18" s="68">
+        <v>21812</v>
+      </c>
+      <c r="AK18" s="68">
+        <v>24779</v>
+      </c>
+      <c r="AL18" s="56">
+        <v>25043</v>
+      </c>
+      <c r="AM18" s="56">
+        <v>24790</v>
+      </c>
+      <c r="AN18" s="62">
+        <v>25200</v>
+      </c>
+      <c r="AO18" s="62">
+        <v>24695</v>
+      </c>
+      <c r="AP18" s="59">
+        <v>26350</v>
+      </c>
+      <c r="AQ18" s="59">
+        <v>24622</v>
+      </c>
+      <c r="AR18" s="59">
+        <v>23820</v>
+      </c>
+      <c r="AS18" s="59">
+        <v>22782</v>
+      </c>
+      <c r="AT18" s="59">
+        <v>21542</v>
+      </c>
+      <c r="AU18" s="59">
+        <v>21424</v>
+      </c>
+      <c r="AV18" s="59">
+        <v>21067</v>
+      </c>
+      <c r="AW18" s="59">
+        <v>24835</v>
+      </c>
+      <c r="AX18" s="59">
+        <v>22523</v>
+      </c>
+      <c r="AY18" s="59">
+        <v>22503</v>
+      </c>
+      <c r="AZ18" s="59">
+        <v>22821</v>
+      </c>
+      <c r="BA18" s="59">
+        <v>22951</v>
+      </c>
+      <c r="BB18" s="59">
+        <v>24529</v>
+      </c>
+      <c r="BC18" s="59">
+        <v>24245</v>
+      </c>
+      <c r="BD18" s="59">
+        <v>21669</v>
+      </c>
+      <c r="BE18" s="59">
+        <v>21081</v>
+      </c>
+      <c r="BF18" s="59">
+        <v>20201</v>
+      </c>
+      <c r="BG18" s="59">
+        <v>20057</v>
+      </c>
+      <c r="BH18" s="59">
+        <v>20007</v>
+      </c>
+      <c r="BI18" s="59">
+        <v>19355</v>
+      </c>
+      <c r="BJ18" s="56">
+        <v>19460</v>
+      </c>
+      <c r="BK18" s="56">
+        <v>19362</v>
+      </c>
+      <c r="BL18" s="59">
+        <v>19596</v>
+      </c>
+      <c r="BM18" s="59">
+        <v>19851</v>
+      </c>
+      <c r="BN18" s="59">
+        <v>21148</v>
+      </c>
+      <c r="BO18" s="59">
+        <v>21651</v>
+      </c>
+      <c r="BP18" s="59">
+        <v>21821</v>
+      </c>
+      <c r="BQ18" s="59">
+        <v>21467</v>
+      </c>
+      <c r="BR18" s="59">
+        <v>20891</v>
+      </c>
+      <c r="BS18" s="59">
+        <v>20439</v>
+      </c>
+      <c r="BT18" s="59">
+        <v>20087</v>
+      </c>
+      <c r="BU18" s="59">
+        <v>20303</v>
+      </c>
+      <c r="BV18" s="56">
+        <v>20729</v>
+      </c>
+      <c r="BW18" s="56">
+        <v>20697</v>
+      </c>
+      <c r="BX18" s="59">
+        <v>21236</v>
+      </c>
+      <c r="BY18" s="59">
+        <v>21297</v>
+      </c>
+      <c r="BZ18" s="59">
+        <v>22602</v>
+      </c>
+      <c r="CA18" s="59">
+        <v>21820</v>
+      </c>
+      <c r="CB18" s="59">
+        <v>21747</v>
+      </c>
+      <c r="CC18" s="59">
+        <v>21269</v>
+      </c>
+      <c r="CD18" s="59">
+        <v>20731</v>
+      </c>
+      <c r="CE18" s="59">
+        <v>20587</v>
+      </c>
+      <c r="CF18" s="59">
+        <v>20532</v>
+      </c>
+      <c r="CG18" s="59">
+        <v>20585</v>
+      </c>
+      <c r="CH18" s="56">
+        <v>20761</v>
+      </c>
+      <c r="CI18" s="56">
+        <v>20775</v>
+      </c>
+      <c r="CJ18" s="59">
+        <v>21020</v>
+      </c>
+      <c r="CK18" s="59">
+        <v>21227</v>
+      </c>
+      <c r="CL18" s="59">
+        <v>22527</v>
+      </c>
+      <c r="CM18" s="59">
+        <v>21247</v>
+      </c>
+      <c r="CN18" s="59">
+        <v>21177</v>
+      </c>
+      <c r="CO18" s="59">
+        <v>20745</v>
+      </c>
+      <c r="CP18" s="59"/>
+      <c r="CQ18" s="59"/>
+      <c r="CR18" s="59"/>
+      <c r="CS18" s="59"/>
     </row>
-    <row r="11" spans="1:97" s="35" customFormat="1" ht="11.25">
-[...280 lines deleted...]
-      <c r="CS11" s="18"/>
+    <row r="19" spans="1:97" s="63" customFormat="1" ht="11.25">
+      <c r="A19" s="34" t="s">
+        <v>23</v>
+      </c>
+      <c r="B19" s="56">
+        <v>45261</v>
+      </c>
+      <c r="C19" s="56">
+        <v>45278</v>
+      </c>
+      <c r="D19" s="56">
+        <v>45059</v>
+      </c>
+      <c r="E19" s="56">
+        <v>45833</v>
+      </c>
+      <c r="F19" s="56">
+        <v>50144</v>
+      </c>
+      <c r="G19" s="59">
+        <v>51213</v>
+      </c>
+      <c r="H19" s="56">
+        <v>45353</v>
+      </c>
+      <c r="I19" s="59">
+        <v>44048</v>
+      </c>
+      <c r="J19" s="59">
+        <v>42669</v>
+      </c>
+      <c r="K19" s="59">
+        <v>42505</v>
+      </c>
+      <c r="L19" s="59">
+        <v>42212</v>
+      </c>
+      <c r="M19" s="59">
+        <v>45030</v>
+      </c>
+      <c r="N19" s="56">
+        <v>45690</v>
+      </c>
+      <c r="O19" s="56">
+        <v>45689</v>
+      </c>
+      <c r="P19" s="56">
+        <v>45953</v>
+      </c>
+      <c r="Q19" s="56">
+        <v>46558</v>
+      </c>
+      <c r="R19" s="56">
+        <v>51790</v>
+      </c>
+      <c r="S19" s="59">
+        <v>52175</v>
+      </c>
+      <c r="T19" s="60">
+        <v>46662</v>
+      </c>
+      <c r="U19" s="59">
+        <v>45623</v>
+      </c>
+      <c r="V19" s="59">
+        <v>43875</v>
+      </c>
+      <c r="W19" s="59">
+        <v>43551</v>
+      </c>
+      <c r="X19" s="59">
+        <v>43219</v>
+      </c>
+      <c r="Y19" s="59">
+        <v>45140</v>
+      </c>
+      <c r="Z19" s="56">
+        <v>46044</v>
+      </c>
+      <c r="AA19" s="56">
+        <v>45866</v>
+      </c>
+      <c r="AB19" s="62">
+        <v>45817</v>
+      </c>
+      <c r="AC19" s="62">
+        <v>46157</v>
+      </c>
+      <c r="AD19" s="59">
+        <v>50796</v>
+      </c>
+      <c r="AE19" s="59">
+        <v>51032</v>
+      </c>
+      <c r="AF19" s="59">
+        <v>47741</v>
+      </c>
+      <c r="AG19" s="60">
+        <v>46813</v>
+      </c>
+      <c r="AH19" s="60">
+        <v>45104</v>
+      </c>
+      <c r="AI19" s="59">
+        <v>44868</v>
+      </c>
+      <c r="AJ19" s="60">
+        <v>44476</v>
+      </c>
+      <c r="AK19" s="59">
+        <v>44913</v>
+      </c>
+      <c r="AL19" s="56">
+        <v>45159</v>
+      </c>
+      <c r="AM19" s="56">
+        <v>45044</v>
+      </c>
+      <c r="AN19" s="62">
+        <v>45174</v>
+      </c>
+      <c r="AO19" s="62">
+        <v>45734</v>
+      </c>
+      <c r="AP19" s="59">
+        <v>51548</v>
+      </c>
+      <c r="AQ19" s="59">
+        <v>52309</v>
+      </c>
+      <c r="AR19" s="59">
+        <v>48324</v>
+      </c>
+      <c r="AS19" s="59">
+        <v>47247</v>
+      </c>
+      <c r="AT19" s="59">
+        <v>45554</v>
+      </c>
+      <c r="AU19" s="59">
+        <v>45111</v>
+      </c>
+      <c r="AV19" s="59">
+        <v>44548</v>
+      </c>
+      <c r="AW19" s="59">
+        <v>46530</v>
+      </c>
+      <c r="AX19" s="59">
+        <v>42763</v>
+      </c>
+      <c r="AY19" s="59">
+        <v>43101</v>
+      </c>
+      <c r="AZ19" s="59">
+        <v>43423</v>
+      </c>
+      <c r="BA19" s="59">
+        <v>44215</v>
+      </c>
+      <c r="BB19" s="59">
+        <v>50017</v>
+      </c>
+      <c r="BC19" s="59">
+        <v>50705</v>
+      </c>
+      <c r="BD19" s="59">
+        <v>44453</v>
+      </c>
+      <c r="BE19" s="59">
+        <v>43583</v>
+      </c>
+      <c r="BF19" s="59">
+        <v>41943</v>
+      </c>
+      <c r="BG19" s="59">
+        <v>41851</v>
+      </c>
+      <c r="BH19" s="59">
+        <v>41576</v>
+      </c>
+      <c r="BI19" s="59">
+        <v>41337</v>
+      </c>
+      <c r="BJ19" s="56">
+        <v>41549</v>
+      </c>
+      <c r="BK19" s="56">
+        <v>42249</v>
+      </c>
+      <c r="BL19" s="59">
+        <v>42140</v>
+      </c>
+      <c r="BM19" s="59">
+        <v>42172</v>
+      </c>
+      <c r="BN19" s="59">
+        <v>43890</v>
+      </c>
+      <c r="BO19" s="59">
+        <v>40124</v>
+      </c>
+      <c r="BP19" s="59">
+        <v>40155</v>
+      </c>
+      <c r="BQ19" s="59">
+        <v>40016</v>
+      </c>
+      <c r="BR19" s="59">
+        <v>38942</v>
+      </c>
+      <c r="BS19" s="59">
+        <v>38873</v>
+      </c>
+      <c r="BT19" s="59">
+        <v>38797</v>
+      </c>
+      <c r="BU19" s="59">
+        <v>41606</v>
+      </c>
+      <c r="BV19" s="56">
+        <v>42163</v>
+      </c>
+      <c r="BW19" s="56">
+        <v>42333</v>
+      </c>
+      <c r="BX19" s="59">
+        <v>42260</v>
+      </c>
+      <c r="BY19" s="59">
+        <v>42435</v>
+      </c>
+      <c r="BZ19" s="59">
+        <v>44218</v>
+      </c>
+      <c r="CA19" s="59">
+        <v>40266</v>
+      </c>
+      <c r="CB19" s="59">
+        <v>39902</v>
+      </c>
+      <c r="CC19" s="59">
+        <v>38825</v>
+      </c>
+      <c r="CD19" s="59">
+        <v>37727</v>
+      </c>
+      <c r="CE19" s="59">
+        <v>37474</v>
+      </c>
+      <c r="CF19" s="59">
+        <v>36683</v>
+      </c>
+      <c r="CG19" s="59">
+        <v>34378</v>
+      </c>
+      <c r="CH19" s="56">
+        <v>34627</v>
+      </c>
+      <c r="CI19" s="56">
+        <v>34850</v>
+      </c>
+      <c r="CJ19" s="59">
+        <v>34692</v>
+      </c>
+      <c r="CK19" s="59">
+        <v>35176</v>
+      </c>
+      <c r="CL19" s="59">
+        <v>37497</v>
+      </c>
+      <c r="CM19" s="59">
+        <v>36556</v>
+      </c>
+      <c r="CN19" s="59">
+        <v>36427</v>
+      </c>
+      <c r="CO19" s="59">
+        <v>36021</v>
+      </c>
+      <c r="CP19" s="59"/>
+      <c r="CQ19" s="59"/>
+      <c r="CR19" s="59"/>
+      <c r="CS19" s="59"/>
     </row>
-    <row r="12" spans="1:97" s="35" customFormat="1" ht="11.25">
-[...237 lines deleted...]
-      <c r="CB12" s="18">
+    <row r="20" spans="1:97" s="63" customFormat="1" ht="11.25">
+      <c r="A20" s="34" t="s">
+        <v>24</v>
+      </c>
+      <c r="B20" s="56">
+        <v>29788</v>
+      </c>
+      <c r="C20" s="56">
+        <v>29882</v>
+      </c>
+      <c r="D20" s="56">
+        <v>31225</v>
+      </c>
+      <c r="E20" s="56">
+        <v>31457</v>
+      </c>
+      <c r="F20" s="56">
+        <v>34266</v>
+      </c>
+      <c r="G20" s="59">
+        <v>33862</v>
+      </c>
+      <c r="H20" s="67">
+        <v>35406</v>
+      </c>
+      <c r="I20" s="59">
+        <v>34474</v>
+      </c>
+      <c r="J20" s="59">
+        <v>33355</v>
+      </c>
+      <c r="K20" s="59">
+        <v>33002</v>
+      </c>
+      <c r="L20" s="59">
+        <v>32809</v>
+      </c>
+      <c r="M20" s="59">
+        <v>30352</v>
+      </c>
+      <c r="N20" s="56">
+        <v>30360</v>
+      </c>
+      <c r="O20" s="56">
+        <v>30468</v>
+      </c>
+      <c r="P20" s="56">
+        <v>30366</v>
+      </c>
+      <c r="Q20" s="56">
+        <v>31146</v>
+      </c>
+      <c r="R20" s="56">
+        <v>34232</v>
+      </c>
+      <c r="S20" s="59">
+        <v>33609</v>
+      </c>
+      <c r="T20" s="60">
+        <v>35942</v>
+      </c>
+      <c r="U20" s="59">
+        <v>34843</v>
+      </c>
+      <c r="V20" s="59">
+        <v>33913</v>
+      </c>
+      <c r="W20" s="59">
+        <v>33743</v>
+      </c>
+      <c r="X20" s="59">
+        <v>33917</v>
+      </c>
+      <c r="Y20" s="59">
+        <v>29785</v>
+      </c>
+      <c r="Z20" s="59">
+        <v>29912</v>
+      </c>
+      <c r="AA20" s="59">
+        <v>30075</v>
+      </c>
+      <c r="AB20" s="62">
+        <v>31425</v>
+      </c>
+      <c r="AC20" s="62">
+        <v>31776</v>
+      </c>
+      <c r="AD20" s="59">
+        <v>35032</v>
+      </c>
+      <c r="AE20" s="59">
+        <v>34754</v>
+      </c>
+      <c r="AF20" s="59">
+        <v>35212</v>
+      </c>
+      <c r="AG20" s="60">
+        <v>34332</v>
+      </c>
+      <c r="AH20" s="60">
+        <v>33167</v>
+      </c>
+      <c r="AI20" s="59">
+        <v>33266</v>
+      </c>
+      <c r="AJ20" s="60">
+        <v>32668</v>
+      </c>
+      <c r="AK20" s="59">
+        <v>27958</v>
+      </c>
+      <c r="AL20" s="59">
+        <v>28010</v>
+      </c>
+      <c r="AM20" s="59">
+        <v>27947</v>
+      </c>
+      <c r="AN20" s="62">
+        <v>29300</v>
+      </c>
+      <c r="AO20" s="62">
+        <v>29672</v>
+      </c>
+      <c r="AP20" s="59">
+        <v>32176</v>
+      </c>
+      <c r="AQ20" s="59">
+        <v>31834</v>
+      </c>
+      <c r="AR20" s="59">
+        <v>33551</v>
+      </c>
+      <c r="AS20" s="59">
+        <v>32923</v>
+      </c>
+      <c r="AT20" s="59">
+        <v>32018</v>
+      </c>
+      <c r="AU20" s="59">
+        <v>31903</v>
+      </c>
+      <c r="AV20" s="59">
+        <v>31922</v>
+      </c>
+      <c r="AW20" s="59">
+        <v>28768</v>
+      </c>
+      <c r="AX20" s="59">
+        <v>16806</v>
+      </c>
+      <c r="AY20" s="59">
+        <v>17165</v>
+      </c>
+      <c r="AZ20" s="59">
+        <v>18211</v>
+      </c>
+      <c r="BA20" s="59">
+        <v>18885</v>
+      </c>
+      <c r="BB20" s="59">
+        <v>20058</v>
+      </c>
+      <c r="BC20" s="59">
+        <v>19509</v>
+      </c>
+      <c r="BD20" s="59">
+        <v>19946</v>
+      </c>
+      <c r="BE20" s="59">
+        <v>19612</v>
+      </c>
+      <c r="BF20" s="59">
+        <v>19398</v>
+      </c>
+      <c r="BG20" s="59">
+        <v>19209</v>
+      </c>
+      <c r="BH20" s="59">
+        <v>18564</v>
+      </c>
+      <c r="BI20" s="59">
+        <v>18376</v>
+      </c>
+      <c r="BJ20" s="56">
+        <v>18463</v>
+      </c>
+      <c r="BK20" s="56">
+        <v>18819</v>
+      </c>
+      <c r="BL20" s="59">
+        <v>19256</v>
+      </c>
+      <c r="BM20" s="59">
+        <v>19628</v>
+      </c>
+      <c r="BN20" s="59">
+        <v>20482</v>
+      </c>
+      <c r="BO20" s="59">
+        <v>20131</v>
+      </c>
+      <c r="BP20" s="59">
+        <v>20710</v>
+      </c>
+      <c r="BQ20" s="59">
+        <v>20353</v>
+      </c>
+      <c r="BR20" s="59">
+        <v>19936</v>
+      </c>
+      <c r="BS20" s="59">
+        <v>19624</v>
+      </c>
+      <c r="BT20" s="59">
+        <v>19454</v>
+      </c>
+      <c r="BU20" s="59">
+        <v>20443</v>
+      </c>
+      <c r="BV20" s="56">
+        <v>20427</v>
+      </c>
+      <c r="BW20" s="56">
+        <v>20453</v>
+      </c>
+      <c r="BX20" s="59">
+        <v>21509</v>
+      </c>
+      <c r="BY20" s="59">
+        <v>21444</v>
+      </c>
+      <c r="BZ20" s="59">
+        <v>22382</v>
+      </c>
+      <c r="CA20" s="59">
+        <v>20592</v>
+      </c>
+      <c r="CB20" s="59">
+        <v>20525</v>
+      </c>
+      <c r="CC20" s="59">
+        <v>20136</v>
+      </c>
+      <c r="CD20" s="59">
+        <v>19752</v>
+      </c>
+      <c r="CE20" s="59">
+        <v>19619</v>
+      </c>
+      <c r="CF20" s="59">
+        <v>19441</v>
+      </c>
+      <c r="CG20" s="59">
+        <v>20484</v>
+      </c>
+      <c r="CH20" s="56">
+        <v>20594</v>
+      </c>
+      <c r="CI20" s="56">
+        <v>20724</v>
+      </c>
+      <c r="CJ20" s="59">
+        <v>21552</v>
+      </c>
+      <c r="CK20" s="59">
+        <v>21977</v>
+      </c>
+      <c r="CL20" s="59">
+        <v>22678</v>
+      </c>
+      <c r="CM20" s="59">
+        <v>21636</v>
+      </c>
+      <c r="CN20" s="59">
+        <v>21613</v>
+      </c>
+      <c r="CO20" s="59">
+        <v>21247</v>
+      </c>
+      <c r="CP20" s="59"/>
+      <c r="CQ20" s="59"/>
+      <c r="CR20" s="59"/>
+      <c r="CS20" s="59"/>
+    </row>
+    <row r="21" spans="1:97" s="63" customFormat="1" ht="11.25">
+      <c r="A21" s="34" t="s">
+        <v>25</v>
+      </c>
+      <c r="B21" s="56">
+        <v>23059</v>
+      </c>
+      <c r="C21" s="56">
+        <v>23456</v>
+      </c>
+      <c r="D21" s="56">
+        <v>23874</v>
+      </c>
+      <c r="E21" s="56">
+        <v>23971</v>
+      </c>
+      <c r="F21" s="56">
+        <v>26995</v>
+      </c>
+      <c r="G21" s="56">
         <v>26771</v>
       </c>
-      <c r="CC12" s="18">
-[...39 lines deleted...]
-      <c r="CS12" s="18"/>
+      <c r="H21" s="56">
+        <v>24409</v>
+      </c>
+      <c r="I21" s="56">
+        <v>23608</v>
+      </c>
+      <c r="J21" s="56">
+        <v>23493</v>
+      </c>
+      <c r="K21" s="56">
+        <v>22796</v>
+      </c>
+      <c r="L21" s="56">
+        <v>22506</v>
+      </c>
+      <c r="M21" s="56">
+        <v>22855</v>
+      </c>
+      <c r="N21" s="56">
+        <v>23224</v>
+      </c>
+      <c r="O21" s="56">
+        <v>23467</v>
+      </c>
+      <c r="P21" s="56">
+        <v>23907</v>
+      </c>
+      <c r="Q21" s="56">
+        <v>24056</v>
+      </c>
+      <c r="R21" s="56">
+        <v>27278</v>
+      </c>
+      <c r="S21" s="56">
+        <v>27274</v>
+      </c>
+      <c r="T21" s="56">
+        <v>24477</v>
+      </c>
+      <c r="U21" s="56">
+        <v>23637</v>
+      </c>
+      <c r="V21" s="56">
+        <v>23521</v>
+      </c>
+      <c r="W21" s="56">
+        <v>23216</v>
+      </c>
+      <c r="X21" s="56">
+        <v>22776</v>
+      </c>
+      <c r="Y21" s="56">
+        <v>21979</v>
+      </c>
+      <c r="Z21" s="56">
+        <v>22446</v>
+      </c>
+      <c r="AA21" s="56">
+        <v>22771</v>
+      </c>
+      <c r="AB21" s="56">
+        <v>23276</v>
+      </c>
+      <c r="AC21" s="56">
+        <v>23660</v>
+      </c>
+      <c r="AD21" s="56">
+        <v>27057</v>
+      </c>
+      <c r="AE21" s="56">
+        <v>27068</v>
+      </c>
+      <c r="AF21" s="56">
+        <v>24837</v>
+      </c>
+      <c r="AG21" s="56">
+        <v>24036</v>
+      </c>
+      <c r="AH21" s="56">
+        <v>23915</v>
+      </c>
+      <c r="AI21" s="56">
+        <v>23625</v>
+      </c>
+      <c r="AJ21" s="56">
+        <v>23253</v>
+      </c>
+      <c r="AK21" s="56">
+        <v>19121</v>
+      </c>
+      <c r="AL21" s="56">
+        <v>19575</v>
+      </c>
+      <c r="AM21" s="56">
+        <v>19919</v>
+      </c>
+      <c r="AN21" s="56">
+        <v>20413</v>
+      </c>
+      <c r="AO21" s="56">
+        <v>20828</v>
+      </c>
+      <c r="AP21" s="56">
+        <v>23785</v>
+      </c>
+      <c r="AQ21" s="56">
+        <v>23853</v>
+      </c>
+      <c r="AR21" s="59">
+        <v>22068</v>
+      </c>
+      <c r="AS21" s="59">
+        <v>21607</v>
+      </c>
+      <c r="AT21" s="59">
+        <v>21507</v>
+      </c>
+      <c r="AU21" s="59">
+        <v>21282</v>
+      </c>
+      <c r="AV21" s="59">
+        <v>21004</v>
+      </c>
+      <c r="AW21" s="59">
+        <v>19894</v>
+      </c>
+      <c r="AX21" s="59">
+        <v>14499</v>
+      </c>
+      <c r="AY21" s="59">
+        <v>14696</v>
+      </c>
+      <c r="AZ21" s="59">
+        <v>15062</v>
+      </c>
+      <c r="BA21" s="59">
+        <v>15312</v>
+      </c>
+      <c r="BB21" s="59">
+        <v>17107</v>
+      </c>
+      <c r="BC21" s="56">
+        <v>17243</v>
+      </c>
+      <c r="BD21" s="59">
+        <v>15651</v>
+      </c>
+      <c r="BE21" s="59">
+        <v>15315</v>
+      </c>
+      <c r="BF21" s="59">
+        <v>15055</v>
+      </c>
+      <c r="BG21" s="59">
+        <v>14944</v>
+      </c>
+      <c r="BH21" s="59">
+        <v>14776</v>
+      </c>
+      <c r="BI21" s="59">
+        <v>14250</v>
+      </c>
+      <c r="BJ21" s="56">
+        <v>14528</v>
+      </c>
+      <c r="BK21" s="56">
+        <v>14673</v>
+      </c>
+      <c r="BL21" s="59">
+        <v>15051</v>
+      </c>
+      <c r="BM21" s="59">
+        <v>15326</v>
+      </c>
+      <c r="BN21" s="59">
+        <v>16817</v>
+      </c>
+      <c r="BO21" s="59">
+        <v>17176</v>
+      </c>
+      <c r="BP21" s="59">
+        <v>17044</v>
+      </c>
+      <c r="BQ21" s="59">
+        <v>16720</v>
+      </c>
+      <c r="BR21" s="59">
+        <v>16681</v>
+      </c>
+      <c r="BS21" s="59">
+        <v>16564</v>
+      </c>
+      <c r="BT21" s="59">
+        <v>16472</v>
+      </c>
+      <c r="BU21" s="59">
+        <v>16889</v>
+      </c>
+      <c r="BV21" s="56">
+        <v>17231</v>
+      </c>
+      <c r="BW21" s="56">
+        <v>17473</v>
+      </c>
+      <c r="BX21" s="59">
+        <v>17928</v>
+      </c>
+      <c r="BY21" s="59">
+        <v>18290</v>
+      </c>
+      <c r="BZ21" s="59">
+        <v>20110</v>
+      </c>
+      <c r="CA21" s="59">
+        <v>15459</v>
+      </c>
+      <c r="CB21" s="59">
+        <v>15447</v>
+      </c>
+      <c r="CC21" s="59">
+        <v>15107</v>
+      </c>
+      <c r="CD21" s="59">
+        <v>15061</v>
+      </c>
+      <c r="CE21" s="59">
+        <v>14859</v>
+      </c>
+      <c r="CF21" s="59">
+        <v>14761</v>
+      </c>
+      <c r="CG21" s="59">
+        <v>14104</v>
+      </c>
+      <c r="CH21" s="56">
+        <v>14427</v>
+      </c>
+      <c r="CI21" s="56">
+        <v>14645</v>
+      </c>
+      <c r="CJ21" s="59">
+        <v>15059</v>
+      </c>
+      <c r="CK21" s="59">
+        <v>15420</v>
+      </c>
+      <c r="CL21" s="59">
+        <v>17102</v>
+      </c>
+      <c r="CM21" s="59">
+        <v>15078</v>
+      </c>
+      <c r="CN21" s="59">
+        <v>14939</v>
+      </c>
+      <c r="CO21" s="59">
+        <v>14615</v>
+      </c>
+      <c r="CP21" s="59"/>
+      <c r="CQ21" s="59"/>
+      <c r="CR21" s="59"/>
+      <c r="CS21" s="59"/>
     </row>
-    <row r="13" spans="1:97" s="35" customFormat="1" ht="11.25">
-[...280 lines deleted...]
-      <c r="CS13" s="18"/>
+    <row r="22" spans="1:97" s="63" customFormat="1" ht="11.25">
+      <c r="A22" s="34" t="s">
+        <v>26</v>
+      </c>
+      <c r="B22" s="56">
+        <v>16341</v>
+      </c>
+      <c r="C22" s="56">
+        <v>16733</v>
+      </c>
+      <c r="D22" s="56">
+        <v>17083</v>
+      </c>
+      <c r="E22" s="56">
+        <v>17403</v>
+      </c>
+      <c r="F22" s="56">
+        <v>19339</v>
+      </c>
+      <c r="G22" s="59">
+        <v>19750</v>
+      </c>
+      <c r="H22" s="56">
+        <v>17720</v>
+      </c>
+      <c r="I22" s="59">
+        <v>17064</v>
+      </c>
+      <c r="J22" s="59">
+        <v>16410</v>
+      </c>
+      <c r="K22" s="59">
+        <v>16491</v>
+      </c>
+      <c r="L22" s="59">
+        <v>16430</v>
+      </c>
+      <c r="M22" s="59">
+        <v>16509</v>
+      </c>
+      <c r="N22" s="56">
+        <v>16758</v>
+      </c>
+      <c r="O22" s="56">
+        <v>17092</v>
+      </c>
+      <c r="P22" s="56">
+        <v>17153</v>
+      </c>
+      <c r="Q22" s="56">
+        <v>18788</v>
+      </c>
+      <c r="R22" s="56">
+        <v>20705</v>
+      </c>
+      <c r="S22" s="59">
+        <v>20836</v>
+      </c>
+      <c r="T22" s="60">
+        <v>17632</v>
+      </c>
+      <c r="U22" s="59">
+        <v>16846</v>
+      </c>
+      <c r="V22" s="59">
+        <v>16272</v>
+      </c>
+      <c r="W22" s="59">
+        <v>16137</v>
+      </c>
+      <c r="X22" s="59">
+        <v>16128</v>
+      </c>
+      <c r="Y22" s="59">
+        <v>16692</v>
+      </c>
+      <c r="Z22" s="56">
+        <v>16865</v>
+      </c>
+      <c r="AA22" s="56">
+        <v>17083</v>
+      </c>
+      <c r="AB22" s="62">
+        <v>17355</v>
+      </c>
+      <c r="AC22" s="62">
+        <v>17623</v>
+      </c>
+      <c r="AD22" s="59">
+        <v>19699</v>
+      </c>
+      <c r="AE22" s="59">
+        <v>20275</v>
+      </c>
+      <c r="AF22" s="59">
+        <v>18286</v>
+      </c>
+      <c r="AG22" s="60">
+        <v>17654</v>
+      </c>
+      <c r="AH22" s="60">
+        <v>16892</v>
+      </c>
+      <c r="AI22" s="59">
+        <v>16769</v>
+      </c>
+      <c r="AJ22" s="60">
+        <v>16608</v>
+      </c>
+      <c r="AK22" s="59">
+        <v>12806</v>
+      </c>
+      <c r="AL22" s="56">
+        <v>13197</v>
+      </c>
+      <c r="AM22" s="56">
+        <v>13515</v>
+      </c>
+      <c r="AN22" s="62">
+        <v>14082</v>
+      </c>
+      <c r="AO22" s="62">
+        <v>14594</v>
+      </c>
+      <c r="AP22" s="59">
+        <v>16626</v>
+      </c>
+      <c r="AQ22" s="59">
+        <v>17034</v>
+      </c>
+      <c r="AR22" s="59">
+        <v>14526</v>
+      </c>
+      <c r="AS22" s="59">
+        <v>14029</v>
+      </c>
+      <c r="AT22" s="59">
+        <v>13333</v>
+      </c>
+      <c r="AU22" s="59">
+        <v>13286</v>
+      </c>
+      <c r="AV22" s="59">
+        <v>13189</v>
+      </c>
+      <c r="AW22" s="59">
+        <v>12878</v>
+      </c>
+      <c r="AX22" s="59">
+        <v>9999</v>
+      </c>
+      <c r="AY22" s="59">
+        <v>10235</v>
+      </c>
+      <c r="AZ22" s="59">
+        <v>10665</v>
+      </c>
+      <c r="BA22" s="59">
+        <v>11000</v>
+      </c>
+      <c r="BB22" s="59">
+        <v>12453</v>
+      </c>
+      <c r="BC22" s="59">
+        <v>12756</v>
+      </c>
+      <c r="BD22" s="59">
+        <v>11102</v>
+      </c>
+      <c r="BE22" s="59">
+        <v>10800</v>
+      </c>
+      <c r="BF22" s="59">
+        <v>10456</v>
+      </c>
+      <c r="BG22" s="59">
+        <v>10379</v>
+      </c>
+      <c r="BH22" s="59">
+        <v>10254</v>
+      </c>
+      <c r="BI22" s="59">
+        <v>10000</v>
+      </c>
+      <c r="BJ22" s="56">
+        <v>9960</v>
+      </c>
+      <c r="BK22" s="56">
+        <v>10492</v>
+      </c>
+      <c r="BL22" s="59">
+        <v>10514</v>
+      </c>
+      <c r="BM22" s="59">
+        <v>10674</v>
+      </c>
+      <c r="BN22" s="59">
+        <v>11296</v>
+      </c>
+      <c r="BO22" s="59">
+        <v>10868</v>
+      </c>
+      <c r="BP22" s="59">
+        <v>11036</v>
+      </c>
+      <c r="BQ22" s="59">
+        <v>10695</v>
+      </c>
+      <c r="BR22" s="59">
+        <v>10496</v>
+      </c>
+      <c r="BS22" s="59">
+        <v>10246</v>
+      </c>
+      <c r="BT22" s="59">
+        <v>10041</v>
+      </c>
+      <c r="BU22" s="59">
+        <v>10454</v>
+      </c>
+      <c r="BV22" s="56">
+        <v>10424</v>
+      </c>
+      <c r="BW22" s="56">
+        <v>10503</v>
+      </c>
+      <c r="BX22" s="59">
+        <v>10204</v>
+      </c>
+      <c r="BY22" s="59">
+        <v>10339</v>
+      </c>
+      <c r="BZ22" s="59">
+        <v>10850</v>
+      </c>
+      <c r="CA22" s="59">
+        <v>11122</v>
+      </c>
+      <c r="CB22" s="59">
+        <v>11061</v>
+      </c>
+      <c r="CC22" s="59">
+        <v>10749</v>
+      </c>
+      <c r="CD22" s="59">
+        <v>10542</v>
+      </c>
+      <c r="CE22" s="59">
+        <v>10486</v>
+      </c>
+      <c r="CF22" s="59">
+        <v>10443</v>
+      </c>
+      <c r="CG22" s="59">
+        <v>10296</v>
+      </c>
+      <c r="CH22" s="56">
+        <v>10492</v>
+      </c>
+      <c r="CI22" s="56">
+        <v>10584</v>
+      </c>
+      <c r="CJ22" s="59">
+        <v>10476</v>
+      </c>
+      <c r="CK22" s="59">
+        <v>10515</v>
+      </c>
+      <c r="CL22" s="59">
+        <v>11013</v>
+      </c>
+      <c r="CM22" s="59">
+        <v>11129</v>
+      </c>
+      <c r="CN22" s="59">
+        <v>11091</v>
+      </c>
+      <c r="CO22" s="59">
+        <v>10813</v>
+      </c>
+      <c r="CP22" s="59"/>
+      <c r="CQ22" s="59"/>
+      <c r="CR22" s="59"/>
+      <c r="CS22" s="59"/>
     </row>
-    <row r="14" spans="1:97" s="35" customFormat="1" ht="11.25">
-[...280 lines deleted...]
-      <c r="CS14" s="18"/>
+    <row r="23" spans="1:97" s="63" customFormat="1" ht="11.25">
+      <c r="A23" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="B23" s="56">
+        <v>25264</v>
+      </c>
+      <c r="C23" s="56">
+        <v>25521</v>
+      </c>
+      <c r="D23" s="56">
+        <v>25997</v>
+      </c>
+      <c r="E23" s="56">
+        <v>26346</v>
+      </c>
+      <c r="F23" s="56">
+        <v>30683</v>
+      </c>
+      <c r="G23" s="59">
+        <v>31272</v>
+      </c>
+      <c r="H23" s="56">
+        <v>27429</v>
+      </c>
+      <c r="I23" s="59">
+        <v>26878</v>
+      </c>
+      <c r="J23" s="59">
+        <v>26053</v>
+      </c>
+      <c r="K23" s="59">
+        <v>25907</v>
+      </c>
+      <c r="L23" s="59">
+        <v>25487</v>
+      </c>
+      <c r="M23" s="59">
+        <v>25140</v>
+      </c>
+      <c r="N23" s="56">
+        <v>25467</v>
+      </c>
+      <c r="O23" s="56">
+        <v>25936</v>
+      </c>
+      <c r="P23" s="56">
+        <v>26251</v>
+      </c>
+      <c r="Q23" s="56">
+        <v>26678</v>
+      </c>
+      <c r="R23" s="56">
+        <v>30975</v>
+      </c>
+      <c r="S23" s="59">
+        <v>31707</v>
+      </c>
+      <c r="T23" s="60">
+        <v>28022</v>
+      </c>
+      <c r="U23" s="59">
+        <v>27566</v>
+      </c>
+      <c r="V23" s="59">
+        <v>26868</v>
+      </c>
+      <c r="W23" s="59">
+        <v>26423</v>
+      </c>
+      <c r="X23" s="59">
+        <v>26016</v>
+      </c>
+      <c r="Y23" s="59">
+        <v>25940</v>
+      </c>
+      <c r="Z23" s="56">
+        <v>26129</v>
+      </c>
+      <c r="AA23" s="56">
+        <v>26259</v>
+      </c>
+      <c r="AB23" s="69">
+        <v>26462</v>
+      </c>
+      <c r="AC23" s="69">
+        <v>27222</v>
+      </c>
+      <c r="AD23" s="59">
+        <v>31114</v>
+      </c>
+      <c r="AE23" s="59">
+        <v>31893</v>
+      </c>
+      <c r="AF23" s="59">
+        <v>27959</v>
+      </c>
+      <c r="AG23" s="60">
+        <v>27405</v>
+      </c>
+      <c r="AH23" s="60">
+        <v>26539</v>
+      </c>
+      <c r="AI23" s="59">
+        <v>25997</v>
+      </c>
+      <c r="AJ23" s="60">
+        <v>25482</v>
+      </c>
+      <c r="AK23" s="59">
+        <v>21795</v>
+      </c>
+      <c r="AL23" s="56">
+        <v>22237</v>
+      </c>
+      <c r="AM23" s="56">
+        <v>22950</v>
+      </c>
+      <c r="AN23" s="69">
+        <v>23823</v>
+      </c>
+      <c r="AO23" s="69">
+        <v>24621</v>
+      </c>
+      <c r="AP23" s="59">
+        <v>28974</v>
+      </c>
+      <c r="AQ23" s="59">
+        <v>29735</v>
+      </c>
+      <c r="AR23" s="59">
+        <v>25632</v>
+      </c>
+      <c r="AS23" s="59">
+        <v>26002</v>
+      </c>
+      <c r="AT23" s="59">
+        <v>25463</v>
+      </c>
+      <c r="AU23" s="59">
+        <v>25090</v>
+      </c>
+      <c r="AV23" s="59">
+        <v>24791</v>
+      </c>
+      <c r="AW23" s="59">
+        <v>23131</v>
+      </c>
+      <c r="AX23" s="59">
+        <v>18160</v>
+      </c>
+      <c r="AY23" s="59">
+        <v>18644</v>
+      </c>
+      <c r="AZ23" s="59">
+        <v>19365</v>
+      </c>
+      <c r="BA23" s="59">
+        <v>19723</v>
+      </c>
+      <c r="BB23" s="59">
+        <v>22579</v>
+      </c>
+      <c r="BC23" s="59">
+        <v>23002</v>
+      </c>
+      <c r="BD23" s="59">
+        <v>19851</v>
+      </c>
+      <c r="BE23" s="59">
+        <v>19763</v>
+      </c>
+      <c r="BF23" s="59">
+        <v>18616</v>
+      </c>
+      <c r="BG23" s="59">
+        <v>18406</v>
+      </c>
+      <c r="BH23" s="59">
+        <v>18323</v>
+      </c>
+      <c r="BI23" s="59">
+        <v>17769</v>
+      </c>
+      <c r="BJ23" s="56">
+        <v>17064</v>
+      </c>
+      <c r="BK23" s="56">
+        <v>17082</v>
+      </c>
+      <c r="BL23" s="59">
+        <v>17416</v>
+      </c>
+      <c r="BM23" s="59">
+        <v>17767</v>
+      </c>
+      <c r="BN23" s="59">
+        <v>19035</v>
+      </c>
+      <c r="BO23" s="59">
+        <v>19573</v>
+      </c>
+      <c r="BP23" s="59">
+        <v>19596</v>
+      </c>
+      <c r="BQ23" s="59">
+        <v>19489</v>
+      </c>
+      <c r="BR23" s="59">
+        <v>19127</v>
+      </c>
+      <c r="BS23" s="59">
+        <v>18907</v>
+      </c>
+      <c r="BT23" s="59">
+        <v>18683</v>
+      </c>
+      <c r="BU23" s="59">
+        <v>18679</v>
+      </c>
+      <c r="BV23" s="56">
+        <v>18827</v>
+      </c>
+      <c r="BW23" s="56">
+        <v>18802</v>
+      </c>
+      <c r="BX23" s="59">
+        <v>18954</v>
+      </c>
+      <c r="BY23" s="59">
+        <v>19274</v>
+      </c>
+      <c r="BZ23" s="59">
+        <v>20647</v>
+      </c>
+      <c r="CA23" s="59">
+        <v>18087</v>
+      </c>
+      <c r="CB23" s="59">
+        <v>18007</v>
+      </c>
+      <c r="CC23" s="59">
+        <v>17892</v>
+      </c>
+      <c r="CD23" s="59">
+        <v>17558</v>
+      </c>
+      <c r="CE23" s="59">
+        <v>17331</v>
+      </c>
+      <c r="CF23" s="59">
+        <v>17242</v>
+      </c>
+      <c r="CG23" s="59">
+        <v>16846</v>
+      </c>
+      <c r="CH23" s="56">
+        <v>17010</v>
+      </c>
+      <c r="CI23" s="56">
+        <v>17119</v>
+      </c>
+      <c r="CJ23" s="59">
+        <v>17345</v>
+      </c>
+      <c r="CK23" s="59">
+        <v>17668</v>
+      </c>
+      <c r="CL23" s="59">
+        <v>18899</v>
+      </c>
+      <c r="CM23" s="59">
+        <v>18132</v>
+      </c>
+      <c r="CN23" s="59">
+        <v>18017</v>
+      </c>
+      <c r="CO23" s="59">
+        <v>17894</v>
+      </c>
+      <c r="CP23" s="59"/>
+      <c r="CQ23" s="59"/>
+      <c r="CR23" s="59"/>
+      <c r="CS23" s="59"/>
     </row>
-    <row r="15" spans="1:97" s="35" customFormat="1" ht="11.25">
-[...240 lines deleted...]
-      <c r="CC15" s="18">
+    <row r="24" spans="1:97" s="63" customFormat="1" ht="11.25">
+      <c r="A24" s="34" t="s">
+        <v>28</v>
+      </c>
+      <c r="B24" s="56">
+        <v>15279</v>
+      </c>
+      <c r="C24" s="56">
+        <v>15621</v>
+      </c>
+      <c r="D24" s="56">
+        <v>15897</v>
+      </c>
+      <c r="E24" s="56">
+        <v>16279</v>
+      </c>
+      <c r="F24" s="56">
+        <v>17932</v>
+      </c>
+      <c r="G24" s="59">
+        <v>18739</v>
+      </c>
+      <c r="H24" s="56">
+        <v>17080</v>
+      </c>
+      <c r="I24" s="59">
+        <v>16820</v>
+      </c>
+      <c r="J24" s="59">
+        <v>16026</v>
+      </c>
+      <c r="K24" s="59">
+        <v>15524</v>
+      </c>
+      <c r="L24" s="59">
+        <v>15485</v>
+      </c>
+      <c r="M24" s="59">
+        <v>15644</v>
+      </c>
+      <c r="N24" s="56">
+        <v>16374</v>
+      </c>
+      <c r="O24" s="56">
+        <v>16589</v>
+      </c>
+      <c r="P24" s="56">
+        <v>16874</v>
+      </c>
+      <c r="Q24" s="56">
+        <v>17722</v>
+      </c>
+      <c r="R24" s="56">
+        <v>18879</v>
+      </c>
+      <c r="S24" s="59">
+        <v>19525</v>
+      </c>
+      <c r="T24" s="60">
+        <v>17881</v>
+      </c>
+      <c r="U24" s="59">
+        <v>17522</v>
+      </c>
+      <c r="V24" s="59">
+        <v>16749</v>
+      </c>
+      <c r="W24" s="59">
+        <v>16230</v>
+      </c>
+      <c r="X24" s="59">
+        <v>16058</v>
+      </c>
+      <c r="Y24" s="59">
+        <v>15706</v>
+      </c>
+      <c r="Z24" s="56">
+        <v>15839</v>
+      </c>
+      <c r="AA24" s="56">
+        <v>15572</v>
+      </c>
+      <c r="AB24" s="69">
+        <v>15558</v>
+      </c>
+      <c r="AC24" s="69">
+        <v>15785</v>
+      </c>
+      <c r="AD24" s="59">
+        <v>17313</v>
+      </c>
+      <c r="AE24" s="59">
+        <v>18160</v>
+      </c>
+      <c r="AF24" s="59">
+        <v>17965</v>
+      </c>
+      <c r="AG24" s="60">
+        <v>17621</v>
+      </c>
+      <c r="AH24" s="60">
+        <v>16722</v>
+      </c>
+      <c r="AI24" s="59">
+        <v>16391</v>
+      </c>
+      <c r="AJ24" s="60">
+        <v>16178</v>
+      </c>
+      <c r="AK24" s="59">
+        <v>12783</v>
+      </c>
+      <c r="AL24" s="56">
+        <v>13206</v>
+      </c>
+      <c r="AM24" s="56">
+        <v>13512</v>
+      </c>
+      <c r="AN24" s="69">
+        <v>13787</v>
+      </c>
+      <c r="AO24" s="69">
+        <v>14327</v>
+      </c>
+      <c r="AP24" s="59">
+        <v>16225</v>
+      </c>
+      <c r="AQ24" s="59">
+        <v>17045</v>
+      </c>
+      <c r="AR24" s="59">
+        <v>14982</v>
+      </c>
+      <c r="AS24" s="59">
+        <v>14778</v>
+      </c>
+      <c r="AT24" s="59">
+        <v>14019</v>
+      </c>
+      <c r="AU24" s="59">
+        <v>13833</v>
+      </c>
+      <c r="AV24" s="59">
+        <v>13767</v>
+      </c>
+      <c r="AW24" s="59">
+        <v>12929</v>
+      </c>
+      <c r="AX24" s="59">
+        <v>8762</v>
+      </c>
+      <c r="AY24" s="59">
+        <v>9486</v>
+      </c>
+      <c r="AZ24" s="59">
+        <v>9571</v>
+      </c>
+      <c r="BA24" s="59">
+        <v>9686</v>
+      </c>
+      <c r="BB24" s="59">
+        <v>10723</v>
+      </c>
+      <c r="BC24" s="59">
+        <v>11560</v>
+      </c>
+      <c r="BD24" s="59">
+        <v>10769</v>
+      </c>
+      <c r="BE24" s="59">
+        <v>10599</v>
+      </c>
+      <c r="BF24" s="59">
+        <v>10263</v>
+      </c>
+      <c r="BG24" s="59">
+        <v>10517</v>
+      </c>
+      <c r="BH24" s="59">
+        <v>10232</v>
+      </c>
+      <c r="BI24" s="59">
+        <v>10030</v>
+      </c>
+      <c r="BJ24" s="56">
+        <v>10408</v>
+      </c>
+      <c r="BK24" s="56">
+        <v>10533</v>
+      </c>
+      <c r="BL24" s="59">
+        <v>10467</v>
+      </c>
+      <c r="BM24" s="59">
+        <v>10520</v>
+      </c>
+      <c r="BN24" s="59">
+        <v>11118</v>
+      </c>
+      <c r="BO24" s="59">
+        <v>9759</v>
+      </c>
+      <c r="BP24" s="59">
+        <v>10264</v>
+      </c>
+      <c r="BQ24" s="59">
+        <v>10073</v>
+      </c>
+      <c r="BR24" s="59">
+        <v>9392</v>
+      </c>
+      <c r="BS24" s="59">
+        <v>8886</v>
+      </c>
+      <c r="BT24" s="59">
+        <v>8701</v>
+      </c>
+      <c r="BU24" s="59">
+        <v>8665</v>
+      </c>
+      <c r="BV24" s="56">
+        <v>8704</v>
+      </c>
+      <c r="BW24" s="56">
+        <v>8853</v>
+      </c>
+      <c r="BX24" s="59">
+        <v>8895</v>
+      </c>
+      <c r="BY24" s="59">
+        <v>9189</v>
+      </c>
+      <c r="BZ24" s="59">
+        <v>10002</v>
+      </c>
+      <c r="CA24" s="59">
+        <v>8632</v>
+      </c>
+      <c r="CB24" s="59">
+        <v>8575</v>
+      </c>
+      <c r="CC24" s="59">
+        <v>8457</v>
+      </c>
+      <c r="CD24" s="59">
+        <v>8151</v>
+      </c>
+      <c r="CE24" s="59">
+        <v>8096</v>
+      </c>
+      <c r="CF24" s="59">
+        <v>8037</v>
+      </c>
+      <c r="CG24" s="59">
+        <v>7975</v>
+      </c>
+      <c r="CH24" s="56">
+        <v>8198</v>
+      </c>
+      <c r="CI24" s="56">
+        <v>8375</v>
+      </c>
+      <c r="CJ24" s="59">
+        <v>8489</v>
+      </c>
+      <c r="CK24" s="59">
+        <v>8737</v>
+      </c>
+      <c r="CL24" s="59">
+        <v>9623</v>
+      </c>
+      <c r="CM24" s="59">
+        <v>8748</v>
+      </c>
+      <c r="CN24" s="59">
+        <v>9024</v>
+      </c>
+      <c r="CO24" s="59">
+        <v>8849</v>
+      </c>
+      <c r="CP24" s="59"/>
+      <c r="CQ24" s="59"/>
+      <c r="CR24" s="59"/>
+      <c r="CS24" s="59"/>
+    </row>
+    <row r="25" spans="1:97" s="63" customFormat="1" ht="11.25">
+      <c r="A25" s="35" t="s">
+        <v>29</v>
+      </c>
+      <c r="B25" s="59">
         <v>26622</v>
       </c>
-      <c r="CD15" s="18">
-[...36 lines deleted...]
-      <c r="CS15" s="18"/>
+      <c r="C25" s="59">
+        <v>27112</v>
+      </c>
+      <c r="D25" s="59">
+        <v>27359</v>
+      </c>
+      <c r="E25" s="59">
+        <v>27604</v>
+      </c>
+      <c r="F25" s="59">
+        <v>30760</v>
+      </c>
+      <c r="G25" s="59">
+        <v>30894</v>
+      </c>
+      <c r="H25" s="59">
+        <v>30687</v>
+      </c>
+      <c r="I25" s="59">
+        <v>30007</v>
+      </c>
+      <c r="J25" s="56">
+        <v>29236</v>
+      </c>
+      <c r="K25" s="59">
+        <v>29097</v>
+      </c>
+      <c r="L25" s="59">
+        <v>28912</v>
+      </c>
+      <c r="M25" s="59">
+        <v>26722</v>
+      </c>
+      <c r="N25" s="59">
+        <v>26922</v>
+      </c>
+      <c r="O25" s="59">
+        <v>27356</v>
+      </c>
+      <c r="P25" s="59">
+        <v>27716</v>
+      </c>
+      <c r="Q25" s="59">
+        <v>27978</v>
+      </c>
+      <c r="R25" s="59">
+        <v>31121</v>
+      </c>
+      <c r="S25" s="59">
+        <v>31115</v>
+      </c>
+      <c r="T25" s="59">
+        <v>30979</v>
+      </c>
+      <c r="U25" s="59">
+        <v>30330</v>
+      </c>
+      <c r="V25" s="56">
+        <v>29535</v>
+      </c>
+      <c r="W25" s="59">
+        <v>29792</v>
+      </c>
+      <c r="X25" s="59">
+        <v>29615</v>
+      </c>
+      <c r="Y25" s="59">
+        <v>27152</v>
+      </c>
+      <c r="Z25" s="59">
+        <v>27279</v>
+      </c>
+      <c r="AA25" s="59">
+        <v>27698</v>
+      </c>
+      <c r="AB25" s="59">
+        <v>28019</v>
+      </c>
+      <c r="AC25" s="59">
+        <v>28445</v>
+      </c>
+      <c r="AD25" s="59">
+        <v>31613</v>
+      </c>
+      <c r="AE25" s="59">
+        <v>31528</v>
+      </c>
+      <c r="AF25" s="59">
+        <v>32073</v>
+      </c>
+      <c r="AG25" s="60">
+        <v>31283</v>
+      </c>
+      <c r="AH25" s="60">
+        <v>30314</v>
+      </c>
+      <c r="AI25" s="59">
+        <v>29928</v>
+      </c>
+      <c r="AJ25" s="60">
+        <v>29855</v>
+      </c>
+      <c r="AK25" s="59">
+        <v>26342</v>
+      </c>
+      <c r="AL25" s="59">
+        <v>26215</v>
+      </c>
+      <c r="AM25" s="59">
+        <v>26406</v>
+      </c>
+      <c r="AN25" s="59">
+        <v>26873</v>
+      </c>
+      <c r="AO25" s="59">
+        <v>27368</v>
+      </c>
+      <c r="AP25" s="59">
+        <v>30428</v>
+      </c>
+      <c r="AQ25" s="59">
+        <v>30394</v>
+      </c>
+      <c r="AR25" s="59">
+        <v>32072</v>
+      </c>
+      <c r="AS25" s="59">
+        <v>31362</v>
+      </c>
+      <c r="AT25" s="59">
+        <v>30490</v>
+      </c>
+      <c r="AU25" s="59">
+        <v>29918</v>
+      </c>
+      <c r="AV25" s="59">
+        <v>29977</v>
+      </c>
+      <c r="AW25" s="59">
+        <v>27223</v>
+      </c>
+      <c r="AX25" s="58">
+        <v>21500</v>
+      </c>
+      <c r="AY25" s="58">
+        <v>21851</v>
+      </c>
+      <c r="AZ25" s="58">
+        <v>22132</v>
+      </c>
+      <c r="BA25" s="58">
+        <v>22453</v>
+      </c>
+      <c r="BB25" s="58">
+        <v>24440</v>
+      </c>
+      <c r="BC25" s="59">
+        <v>24261</v>
+      </c>
+      <c r="BD25" s="59">
+        <v>24292</v>
+      </c>
+      <c r="BE25" s="59">
+        <v>23799</v>
+      </c>
+      <c r="BF25" s="59">
+        <v>23179</v>
+      </c>
+      <c r="BG25" s="59">
+        <v>23002</v>
+      </c>
+      <c r="BH25" s="59">
+        <v>23028</v>
+      </c>
+      <c r="BI25" s="59">
+        <v>22944</v>
+      </c>
+      <c r="BJ25" s="57">
+        <v>23067</v>
+      </c>
+      <c r="BK25" s="57">
+        <v>23443</v>
+      </c>
+      <c r="BL25" s="58">
+        <v>23409</v>
+      </c>
+      <c r="BM25" s="58">
+        <v>23599</v>
+      </c>
+      <c r="BN25" s="58">
+        <v>25300</v>
+      </c>
+      <c r="BO25" s="58">
+        <v>24727</v>
+      </c>
+      <c r="BP25" s="58">
+        <v>24376</v>
+      </c>
+      <c r="BQ25" s="58">
+        <v>23821</v>
+      </c>
+      <c r="BR25" s="58">
+        <v>23244</v>
+      </c>
+      <c r="BS25" s="58">
+        <v>23352</v>
+      </c>
+      <c r="BT25" s="58">
+        <v>23359</v>
+      </c>
+      <c r="BU25" s="59">
+        <v>23501</v>
+      </c>
+      <c r="BV25" s="57">
+        <v>23677</v>
+      </c>
+      <c r="BW25" s="57">
+        <v>23914</v>
+      </c>
+      <c r="BX25" s="58">
+        <v>23970</v>
+      </c>
+      <c r="BY25" s="58">
+        <v>23979</v>
+      </c>
+      <c r="BZ25" s="58">
+        <v>25129</v>
+      </c>
+      <c r="CA25" s="58">
+        <v>24827</v>
+      </c>
+      <c r="CB25" s="58">
+        <v>24909</v>
+      </c>
+      <c r="CC25" s="58">
+        <v>24568</v>
+      </c>
+      <c r="CD25" s="58">
+        <v>23941</v>
+      </c>
+      <c r="CE25" s="58">
+        <v>24196</v>
+      </c>
+      <c r="CF25" s="58">
+        <v>24193</v>
+      </c>
+      <c r="CG25" s="59">
+        <v>24391</v>
+      </c>
+      <c r="CH25" s="57">
+        <v>24473</v>
+      </c>
+      <c r="CI25" s="57">
+        <v>24486</v>
+      </c>
+      <c r="CJ25" s="58">
+        <v>24384</v>
+      </c>
+      <c r="CK25" s="58">
+        <v>24596</v>
+      </c>
+      <c r="CL25" s="58">
+        <v>25699</v>
+      </c>
+      <c r="CM25" s="58">
+        <v>24834</v>
+      </c>
+      <c r="CN25" s="58">
+        <v>24724</v>
+      </c>
+      <c r="CO25" s="58">
+        <v>24304</v>
+      </c>
+      <c r="CP25" s="58"/>
+      <c r="CQ25" s="58"/>
+      <c r="CR25" s="58"/>
+      <c r="CS25" s="59"/>
     </row>
-    <row r="16" spans="1:97" s="35" customFormat="1" ht="11.25">
-[...280 lines deleted...]
-      <c r="CS16" s="18"/>
+    <row r="26" spans="1:97" s="63" customFormat="1" ht="11.25">
+      <c r="A26" s="70"/>
+      <c r="B26" s="70"/>
+      <c r="C26" s="70"/>
+      <c r="D26" s="70"/>
+      <c r="E26" s="70"/>
+      <c r="F26" s="70"/>
+      <c r="G26" s="70"/>
+      <c r="H26" s="70"/>
+      <c r="I26" s="70"/>
+      <c r="J26" s="70"/>
+      <c r="K26" s="70"/>
+      <c r="L26" s="70"/>
+      <c r="M26" s="70"/>
+      <c r="N26" s="70"/>
+      <c r="O26" s="70"/>
+      <c r="P26" s="70"/>
+      <c r="Q26" s="70"/>
+      <c r="R26" s="70"/>
+      <c r="S26" s="70"/>
+      <c r="T26" s="70"/>
+      <c r="U26" s="70"/>
+      <c r="V26" s="70"/>
+      <c r="W26" s="70"/>
+      <c r="X26" s="29"/>
+      <c r="Y26" s="29"/>
     </row>
-    <row r="17" spans="1:97" s="35" customFormat="1" ht="11.25">
-[...280 lines deleted...]
-      <c r="CS17" s="18"/>
+    <row r="27" spans="1:97" s="72" customFormat="1">
+      <c r="A27" s="71"/>
+      <c r="B27" s="71"/>
+      <c r="C27" s="71"/>
+      <c r="D27" s="71"/>
+      <c r="E27" s="71"/>
+      <c r="F27" s="71"/>
+      <c r="G27" s="71"/>
+      <c r="H27" s="71"/>
+      <c r="I27" s="71"/>
+      <c r="J27" s="71"/>
+      <c r="K27" s="71"/>
+      <c r="L27" s="71"/>
+      <c r="M27" s="71"/>
+      <c r="N27" s="71"/>
+      <c r="O27" s="71"/>
+      <c r="P27" s="71"/>
+      <c r="Q27" s="71"/>
+      <c r="R27" s="71"/>
+      <c r="S27" s="71"/>
+      <c r="T27" s="71"/>
+      <c r="U27" s="71"/>
+      <c r="V27" s="71"/>
+      <c r="W27" s="71"/>
+      <c r="X27" s="27"/>
+      <c r="Y27" s="27"/>
+      <c r="AX27" s="103" t="s">
+        <v>81</v>
+      </c>
+      <c r="AY27" s="103"/>
+      <c r="AZ27" s="103"/>
+      <c r="BA27" s="103"/>
+      <c r="BB27" s="103"/>
+      <c r="BC27" s="103"/>
+      <c r="BD27" s="103"/>
+      <c r="BE27" s="103"/>
+      <c r="BF27" s="103"/>
+      <c r="BG27" s="103"/>
+      <c r="BH27" s="103"/>
+      <c r="BI27" s="103"/>
+      <c r="BJ27" s="103"/>
+      <c r="BK27" s="103"/>
+      <c r="BL27" s="103"/>
+      <c r="BM27" s="103"/>
+      <c r="BN27" s="103"/>
+      <c r="BO27" s="103"/>
+      <c r="BP27" s="103"/>
+      <c r="BQ27" s="103"/>
+      <c r="BR27" s="103"/>
+      <c r="BS27" s="103"/>
+      <c r="BT27" s="103"/>
+      <c r="BU27" s="103"/>
     </row>
-    <row r="18" spans="1:97" s="35" customFormat="1" ht="11.25">
-[...280 lines deleted...]
-      <c r="CS18" s="18"/>
+    <row r="28" spans="1:97" s="72" customFormat="1">
+      <c r="A28" s="71"/>
+      <c r="B28" s="71"/>
+      <c r="C28" s="71"/>
+      <c r="D28" s="71"/>
+      <c r="E28" s="71"/>
+      <c r="F28" s="71"/>
+      <c r="G28" s="71"/>
+      <c r="H28" s="73"/>
+      <c r="I28" s="73"/>
+      <c r="J28" s="71"/>
+      <c r="K28" s="71"/>
+      <c r="L28" s="71"/>
+      <c r="M28" s="71"/>
+      <c r="N28" s="71"/>
+      <c r="O28" s="71"/>
+      <c r="P28" s="71"/>
+      <c r="Q28" s="71"/>
+      <c r="R28" s="71"/>
+      <c r="S28" s="71"/>
+      <c r="T28" s="71"/>
+      <c r="U28" s="71"/>
+      <c r="V28" s="71"/>
+      <c r="W28" s="71"/>
+      <c r="X28" s="27"/>
+      <c r="Y28" s="27"/>
+      <c r="AX28" s="103"/>
+      <c r="AY28" s="103"/>
+      <c r="AZ28" s="103"/>
+      <c r="BA28" s="103"/>
+      <c r="BB28" s="103"/>
+      <c r="BC28" s="103"/>
+      <c r="BD28" s="103"/>
+      <c r="BE28" s="103"/>
+      <c r="BF28" s="103"/>
+      <c r="BG28" s="103"/>
+      <c r="BH28" s="103"/>
+      <c r="BI28" s="103"/>
+      <c r="BJ28" s="103"/>
+      <c r="BK28" s="103"/>
+      <c r="BL28" s="103"/>
+      <c r="BM28" s="103"/>
+      <c r="BN28" s="103"/>
+      <c r="BO28" s="103"/>
+      <c r="BP28" s="103"/>
+      <c r="BQ28" s="103"/>
+      <c r="BR28" s="103"/>
+      <c r="BS28" s="103"/>
+      <c r="BT28" s="103"/>
+      <c r="BU28" s="103"/>
     </row>
-    <row r="19" spans="1:97" s="35" customFormat="1" ht="11.25">
-[...280 lines deleted...]
-      <c r="CS19" s="18"/>
+    <row r="29" spans="1:97" s="72" customFormat="1">
+      <c r="A29" s="71"/>
+      <c r="B29" s="71"/>
+      <c r="C29" s="71"/>
+      <c r="D29" s="71"/>
+      <c r="E29" s="71"/>
+      <c r="F29" s="71"/>
+      <c r="G29" s="71"/>
+      <c r="H29" s="73"/>
+      <c r="I29" s="73"/>
+      <c r="J29" s="71"/>
+      <c r="K29" s="71"/>
+      <c r="L29" s="71"/>
+      <c r="M29" s="71"/>
+      <c r="N29" s="71"/>
+      <c r="O29" s="71"/>
+      <c r="P29" s="71"/>
+      <c r="Q29" s="71"/>
+      <c r="R29" s="71"/>
+      <c r="S29" s="71"/>
+      <c r="T29" s="71"/>
+      <c r="U29" s="71"/>
+      <c r="V29" s="71"/>
+      <c r="W29" s="71"/>
+      <c r="X29" s="27"/>
+      <c r="Y29" s="27"/>
     </row>
-    <row r="20" spans="1:97" s="35" customFormat="1" ht="11.25">
-[...280 lines deleted...]
-      <c r="CS20" s="18"/>
+    <row r="30" spans="1:97" s="72" customFormat="1">
+      <c r="A30" s="71"/>
+      <c r="B30" s="71"/>
+      <c r="C30" s="71"/>
+      <c r="D30" s="71"/>
+      <c r="E30" s="71"/>
+      <c r="F30" s="71"/>
+      <c r="G30" s="71"/>
+      <c r="H30" s="73"/>
+      <c r="I30" s="73"/>
+      <c r="J30" s="71"/>
+      <c r="K30" s="71"/>
+      <c r="L30" s="71"/>
+      <c r="M30" s="71"/>
+      <c r="N30" s="71"/>
+      <c r="O30" s="71"/>
+      <c r="P30" s="71"/>
+      <c r="Q30" s="71"/>
+      <c r="R30" s="71"/>
+      <c r="S30" s="71"/>
+      <c r="T30" s="71"/>
+      <c r="U30" s="71"/>
+      <c r="V30" s="71"/>
+      <c r="W30" s="71"/>
+      <c r="X30" s="27"/>
+      <c r="Y30" s="27"/>
     </row>
-    <row r="21" spans="1:97" s="35" customFormat="1" ht="11.25">
-[...280 lines deleted...]
-      <c r="CS21" s="18"/>
+    <row r="31" spans="1:97" s="72" customFormat="1">
+      <c r="A31" s="71"/>
+      <c r="B31" s="71"/>
+      <c r="C31" s="71"/>
+      <c r="D31" s="71"/>
+      <c r="E31" s="71"/>
+      <c r="F31" s="71"/>
+      <c r="G31" s="71"/>
+      <c r="H31" s="73"/>
+      <c r="I31" s="73"/>
+      <c r="J31" s="71"/>
+      <c r="K31" s="71"/>
+      <c r="L31" s="71"/>
+      <c r="M31" s="71"/>
+      <c r="N31" s="71"/>
+      <c r="O31" s="71"/>
+      <c r="P31" s="71"/>
+      <c r="Q31" s="71"/>
+      <c r="R31" s="71"/>
+      <c r="S31" s="71"/>
+      <c r="T31" s="71"/>
+      <c r="U31" s="71"/>
+      <c r="V31" s="71"/>
+      <c r="W31" s="71"/>
+      <c r="X31" s="27"/>
+      <c r="Y31" s="27"/>
     </row>
-    <row r="22" spans="1:97" s="35" customFormat="1" ht="11.25">
-[...280 lines deleted...]
-      <c r="CS22" s="18"/>
+    <row r="32" spans="1:97" s="72" customFormat="1">
+      <c r="A32" s="71"/>
+      <c r="B32" s="71"/>
+      <c r="C32" s="71"/>
+      <c r="D32" s="71"/>
+      <c r="E32" s="71"/>
+      <c r="F32" s="71"/>
+      <c r="G32" s="71"/>
+      <c r="H32" s="73"/>
+      <c r="I32" s="73"/>
+      <c r="J32" s="71"/>
+      <c r="K32" s="71"/>
+      <c r="L32" s="71"/>
+      <c r="M32" s="71"/>
+      <c r="N32" s="71"/>
+      <c r="O32" s="71"/>
+      <c r="P32" s="71"/>
+      <c r="Q32" s="71"/>
+      <c r="R32" s="71"/>
+      <c r="S32" s="71"/>
+      <c r="T32" s="71"/>
+      <c r="U32" s="71"/>
+      <c r="V32" s="71"/>
+      <c r="W32" s="71"/>
+      <c r="X32" s="27"/>
+      <c r="Y32" s="27"/>
     </row>
-    <row r="23" spans="1:97" s="35" customFormat="1" ht="11.25">
-[...280 lines deleted...]
-      <c r="CS23" s="18"/>
+    <row r="33" spans="8:11" s="27" customFormat="1">
+      <c r="H33" s="73"/>
+      <c r="I33" s="73"/>
+      <c r="J33" s="71"/>
+      <c r="K33" s="71"/>
     </row>
-    <row r="24" spans="1:97" s="35" customFormat="1" ht="11.25">
-[...280 lines deleted...]
-      <c r="CS24" s="18"/>
+    <row r="34" spans="8:11" s="27" customFormat="1">
+      <c r="H34" s="73"/>
+      <c r="I34" s="73"/>
+      <c r="J34" s="71"/>
+      <c r="K34" s="71"/>
     </row>
-    <row r="25" spans="1:97" s="35" customFormat="1" ht="11.25">
-[...280 lines deleted...]
-      <c r="CS25" s="18"/>
+    <row r="35" spans="8:11" s="27" customFormat="1">
+      <c r="H35" s="73"/>
+      <c r="I35" s="73"/>
+      <c r="J35" s="71"/>
+      <c r="K35" s="71"/>
     </row>
-    <row r="26" spans="1:97" s="3" customFormat="1" ht="6" customHeight="1">
-[...24 lines deleted...]
-      <c r="Y26" s="2"/>
+    <row r="36" spans="8:11" s="27" customFormat="1">
+      <c r="H36" s="73"/>
+      <c r="I36" s="73"/>
+      <c r="J36" s="71"/>
+      <c r="K36" s="71"/>
     </row>
-    <row r="27" spans="1:97" s="3" customFormat="1">
-[...50 lines deleted...]
-      <c r="BU27" s="36"/>
+    <row r="37" spans="8:11" s="27" customFormat="1">
+      <c r="H37" s="73"/>
+      <c r="I37" s="73"/>
+      <c r="J37" s="71"/>
+      <c r="K37" s="71"/>
     </row>
-    <row r="28" spans="1:97" s="3" customFormat="1">
-[...48 lines deleted...]
-      <c r="BU28" s="36"/>
+    <row r="38" spans="8:11" s="27" customFormat="1">
+      <c r="H38" s="73"/>
+      <c r="I38" s="73"/>
+      <c r="J38" s="71"/>
+      <c r="K38" s="71"/>
     </row>
-    <row r="29" spans="1:97" s="3" customFormat="1">
-[...24 lines deleted...]
-      <c r="Y29" s="2"/>
+    <row r="39" spans="8:11" s="27" customFormat="1">
+      <c r="H39" s="73"/>
+      <c r="I39" s="73"/>
+      <c r="J39" s="71"/>
+      <c r="K39" s="71"/>
     </row>
-    <row r="30" spans="1:97" s="3" customFormat="1">
-[...24 lines deleted...]
-      <c r="Y30" s="2"/>
+    <row r="40" spans="8:11" s="27" customFormat="1">
+      <c r="H40" s="73"/>
+      <c r="I40" s="73"/>
+      <c r="J40" s="71"/>
+      <c r="K40" s="71"/>
     </row>
-    <row r="31" spans="1:97" s="3" customFormat="1">
-[...24 lines deleted...]
-      <c r="Y31" s="2"/>
+    <row r="41" spans="8:11" s="27" customFormat="1">
+      <c r="H41" s="73"/>
+      <c r="I41" s="73"/>
+      <c r="J41" s="71"/>
+      <c r="K41" s="71"/>
     </row>
-    <row r="32" spans="1:97" s="3" customFormat="1">
-[...1910 lines deleted...]
-      <c r="Y102" s="2"/>
+    <row r="42" spans="8:11" s="27" customFormat="1">
+      <c r="H42" s="73"/>
+      <c r="I42" s="73"/>
+      <c r="J42" s="71"/>
+      <c r="K42" s="71"/>
     </row>
   </sheetData>
   <mergeCells count="18">
+    <mergeCell ref="A1:CG1"/>
+    <mergeCell ref="J2:M2"/>
+    <mergeCell ref="V2:Y2"/>
     <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="AT2:AW2"/>
-    <mergeCell ref="A1:CG1"/>
-[...1 lines deleted...]
-    <mergeCell ref="BV3:CG3"/>
+    <mergeCell ref="BF2:BI2"/>
+    <mergeCell ref="BR2:BU2"/>
+    <mergeCell ref="AX27:BU28"/>
     <mergeCell ref="CP2:CS2"/>
-    <mergeCell ref="BR2:BU2"/>
-[...3 lines deleted...]
-    <mergeCell ref="AX27:BU28"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
-    <mergeCell ref="BJ3:BU3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="AX3:BI3"/>
+    <mergeCell ref="BJ3:BU3"/>
+    <mergeCell ref="BV3:CG3"/>
+    <mergeCell ref="CH3:CS3"/>
   </mergeCells>
-  <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
-[...1 lines deleted...]
-  <headerFooter alignWithMargins="0"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:CS29"/>
+  <sheetViews>
+    <sheetView topLeftCell="S1" workbookViewId="0">
+      <selection activeCell="A2" sqref="A1:XFD2"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="13.42578125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:97" s="40" customFormat="1">
+      <c r="A1" s="110" t="s">
+        <v>91</v>
+      </c>
+      <c r="B1" s="110"/>
+      <c r="C1" s="110"/>
+      <c r="D1" s="110"/>
+      <c r="E1" s="110"/>
+      <c r="F1" s="110"/>
+      <c r="G1" s="110"/>
+      <c r="H1" s="110"/>
+      <c r="I1" s="110"/>
+      <c r="J1" s="110"/>
+      <c r="K1" s="110"/>
+      <c r="L1" s="110"/>
+      <c r="M1" s="110"/>
+      <c r="N1" s="110"/>
+      <c r="O1" s="110"/>
+      <c r="P1" s="110"/>
+      <c r="Q1" s="110"/>
+      <c r="R1" s="110"/>
+      <c r="S1" s="110"/>
+      <c r="T1" s="110"/>
+      <c r="U1" s="110"/>
+      <c r="V1" s="110"/>
+      <c r="W1" s="110"/>
+      <c r="X1" s="110"/>
+      <c r="Y1" s="110"/>
+      <c r="Z1" s="110"/>
+      <c r="AA1" s="110"/>
+      <c r="AB1" s="110"/>
+      <c r="AC1" s="110"/>
+      <c r="AD1" s="110"/>
+      <c r="AE1" s="110"/>
+      <c r="AF1" s="110"/>
+      <c r="AG1" s="110"/>
+      <c r="AH1" s="110"/>
+      <c r="AI1" s="110"/>
+      <c r="AJ1" s="110"/>
+      <c r="AK1" s="110"/>
+      <c r="AL1" s="110"/>
+      <c r="AM1" s="110"/>
+      <c r="AN1" s="110"/>
+      <c r="AO1" s="110"/>
+      <c r="AP1" s="110"/>
+      <c r="AQ1" s="110"/>
+      <c r="AR1" s="110"/>
+      <c r="AS1" s="110"/>
+      <c r="AT1" s="110"/>
+      <c r="AU1" s="110"/>
+      <c r="AV1" s="110"/>
+      <c r="AW1" s="110"/>
+      <c r="AX1" s="110"/>
+      <c r="AY1" s="110"/>
+      <c r="AZ1" s="110"/>
+      <c r="BA1" s="110"/>
+      <c r="BB1" s="110"/>
+      <c r="BC1" s="110"/>
+      <c r="BD1" s="110"/>
+      <c r="BE1" s="110"/>
+      <c r="BF1" s="110"/>
+      <c r="BG1" s="110"/>
+      <c r="BH1" s="110"/>
+      <c r="BI1" s="110"/>
+      <c r="BJ1" s="110"/>
+      <c r="BK1" s="110"/>
+      <c r="BL1" s="110"/>
+      <c r="BM1" s="110"/>
+      <c r="BN1" s="110"/>
+      <c r="BO1" s="110"/>
+      <c r="BP1" s="110"/>
+      <c r="BQ1" s="110"/>
+      <c r="BR1" s="110"/>
+      <c r="BS1" s="110"/>
+      <c r="BT1" s="110"/>
+      <c r="BU1" s="110"/>
+      <c r="BV1" s="110"/>
+      <c r="BW1" s="110"/>
+      <c r="BX1" s="110"/>
+      <c r="BY1" s="110"/>
+      <c r="BZ1" s="110"/>
+      <c r="CA1" s="110"/>
+      <c r="CB1" s="110"/>
+      <c r="CC1" s="110"/>
+      <c r="CD1" s="110"/>
+      <c r="CE1" s="110"/>
+      <c r="CF1" s="110"/>
+      <c r="CG1" s="110"/>
+    </row>
+    <row r="2" spans="1:97" s="43" customFormat="1" ht="12" thickBot="1">
+      <c r="A2" s="41"/>
+      <c r="B2" s="42"/>
+      <c r="C2" s="42"/>
+      <c r="D2" s="42"/>
+      <c r="E2" s="42"/>
+      <c r="F2" s="42"/>
+      <c r="G2" s="42"/>
+      <c r="H2" s="42"/>
+      <c r="I2" s="42"/>
+      <c r="J2" s="104" t="s">
+        <v>89</v>
+      </c>
+      <c r="K2" s="104"/>
+      <c r="L2" s="104"/>
+      <c r="M2" s="104"/>
+      <c r="N2" s="42"/>
+      <c r="O2" s="42"/>
+      <c r="P2" s="42"/>
+      <c r="Q2" s="42"/>
+      <c r="R2" s="42"/>
+      <c r="S2" s="42"/>
+      <c r="T2" s="42"/>
+      <c r="U2" s="42"/>
+      <c r="V2" s="104" t="s">
+        <v>89</v>
+      </c>
+      <c r="W2" s="104"/>
+      <c r="X2" s="104"/>
+      <c r="Y2" s="104"/>
+      <c r="AH2" s="104" t="s">
+        <v>89</v>
+      </c>
+      <c r="AI2" s="104"/>
+      <c r="AJ2" s="104"/>
+      <c r="AK2" s="104"/>
+      <c r="AT2" s="104" t="s">
+        <v>89</v>
+      </c>
+      <c r="AU2" s="104"/>
+      <c r="AV2" s="104"/>
+      <c r="AW2" s="104"/>
+      <c r="BF2" s="104" t="s">
+        <v>89</v>
+      </c>
+      <c r="BG2" s="104"/>
+      <c r="BH2" s="104"/>
+      <c r="BI2" s="104"/>
+      <c r="BR2" s="104" t="s">
+        <v>89</v>
+      </c>
+      <c r="BS2" s="104"/>
+      <c r="BT2" s="104"/>
+      <c r="BU2" s="104"/>
+      <c r="CP2" s="104" t="s">
+        <v>89</v>
+      </c>
+      <c r="CQ2" s="104"/>
+      <c r="CR2" s="104"/>
+      <c r="CS2" s="104"/>
+    </row>
+    <row r="3" spans="1:97" s="29" customFormat="1" ht="12" thickBot="1">
+      <c r="A3" s="111" t="s">
+        <v>90</v>
+      </c>
+      <c r="B3" s="107" t="s">
+        <v>74</v>
+      </c>
+      <c r="C3" s="108"/>
+      <c r="D3" s="108"/>
+      <c r="E3" s="108"/>
+      <c r="F3" s="108"/>
+      <c r="G3" s="108"/>
+      <c r="H3" s="108"/>
+      <c r="I3" s="108"/>
+      <c r="J3" s="108"/>
+      <c r="K3" s="108"/>
+      <c r="L3" s="108"/>
+      <c r="M3" s="109"/>
+      <c r="N3" s="107" t="s">
+        <v>75</v>
+      </c>
+      <c r="O3" s="108"/>
+      <c r="P3" s="108"/>
+      <c r="Q3" s="108"/>
+      <c r="R3" s="108"/>
+      <c r="S3" s="108"/>
+      <c r="T3" s="108"/>
+      <c r="U3" s="108"/>
+      <c r="V3" s="108"/>
+      <c r="W3" s="108"/>
+      <c r="X3" s="108"/>
+      <c r="Y3" s="109"/>
+      <c r="Z3" s="107" t="s">
+        <v>76</v>
+      </c>
+      <c r="AA3" s="108"/>
+      <c r="AB3" s="108"/>
+      <c r="AC3" s="108"/>
+      <c r="AD3" s="108"/>
+      <c r="AE3" s="108"/>
+      <c r="AF3" s="108"/>
+      <c r="AG3" s="108"/>
+      <c r="AH3" s="108"/>
+      <c r="AI3" s="108"/>
+      <c r="AJ3" s="108"/>
+      <c r="AK3" s="109"/>
+      <c r="AL3" s="107" t="s">
+        <v>77</v>
+      </c>
+      <c r="AM3" s="108"/>
+      <c r="AN3" s="108"/>
+      <c r="AO3" s="108"/>
+      <c r="AP3" s="108"/>
+      <c r="AQ3" s="108"/>
+      <c r="AR3" s="108"/>
+      <c r="AS3" s="108"/>
+      <c r="AT3" s="108"/>
+      <c r="AU3" s="108"/>
+      <c r="AV3" s="108"/>
+      <c r="AW3" s="109"/>
+      <c r="AX3" s="107" t="s">
+        <v>78</v>
+      </c>
+      <c r="AY3" s="108"/>
+      <c r="AZ3" s="108"/>
+      <c r="BA3" s="108"/>
+      <c r="BB3" s="108"/>
+      <c r="BC3" s="108"/>
+      <c r="BD3" s="108"/>
+      <c r="BE3" s="108"/>
+      <c r="BF3" s="108"/>
+      <c r="BG3" s="108"/>
+      <c r="BH3" s="108"/>
+      <c r="BI3" s="109"/>
+      <c r="BJ3" s="107" t="s">
+        <v>31</v>
+      </c>
+      <c r="BK3" s="108"/>
+      <c r="BL3" s="108"/>
+      <c r="BM3" s="108"/>
+      <c r="BN3" s="108"/>
+      <c r="BO3" s="108"/>
+      <c r="BP3" s="108"/>
+      <c r="BQ3" s="108"/>
+      <c r="BR3" s="108"/>
+      <c r="BS3" s="108"/>
+      <c r="BT3" s="108"/>
+      <c r="BU3" s="109"/>
+      <c r="BV3" s="107" t="s">
+        <v>32</v>
+      </c>
+      <c r="BW3" s="108"/>
+      <c r="BX3" s="108"/>
+      <c r="BY3" s="108"/>
+      <c r="BZ3" s="108"/>
+      <c r="CA3" s="108"/>
+      <c r="CB3" s="108"/>
+      <c r="CC3" s="108"/>
+      <c r="CD3" s="108"/>
+      <c r="CE3" s="108"/>
+      <c r="CF3" s="108"/>
+      <c r="CG3" s="109"/>
+      <c r="CH3" s="107" t="s">
+        <v>33</v>
+      </c>
+      <c r="CI3" s="108"/>
+      <c r="CJ3" s="108"/>
+      <c r="CK3" s="108"/>
+      <c r="CL3" s="108"/>
+      <c r="CM3" s="108"/>
+      <c r="CN3" s="108"/>
+      <c r="CO3" s="108"/>
+      <c r="CP3" s="108"/>
+      <c r="CQ3" s="108"/>
+      <c r="CR3" s="108"/>
+      <c r="CS3" s="109"/>
+    </row>
+    <row r="4" spans="1:97" s="30" customFormat="1" ht="12" thickBot="1">
+      <c r="A4" s="112"/>
+      <c r="B4" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="C4" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D4" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E4" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="G4" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="H4" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="I4" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="J4" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="K4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="L4" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="M4" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="N4" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="O4" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="P4" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q4" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="R4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="S4" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="T4" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="U4" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="V4" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="W4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="X4" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="Y4" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="Z4" s="74" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA4" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AB4" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="AC4" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AD4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="AE4" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="AF4" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="AG4" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="AH4" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="AI4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ4" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="AK4" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="AL4" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="AM4" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AN4" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="AO4" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AP4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="AQ4" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="AR4" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="AS4" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="AT4" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="AU4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="AV4" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="AW4" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="AX4" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="AY4" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AZ4" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="BA4" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="BB4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="BC4" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="BD4" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="BE4" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="BF4" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="BG4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="BH4" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="BI4" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="BJ4" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="BK4" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="BL4" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="BM4" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="BN4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="BO4" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="BP4" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="BQ4" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="BR4" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="BS4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="BT4" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="BU4" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="BV4" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="BW4" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="BX4" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="BY4" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="BZ4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="CA4" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="CB4" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="CC4" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="CD4" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="CE4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="CF4" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="CG4" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="CH4" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="CI4" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="CJ4" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="CK4" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="CL4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="CM4" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="CN4" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="CO4" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="CP4" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="CQ4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="CR4" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="CS4" s="2" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="5" spans="1:97" s="55" customFormat="1" ht="11.25">
+      <c r="A5" s="32" t="s">
+        <v>12</v>
+      </c>
+      <c r="B5" s="47">
+        <v>461717</v>
+      </c>
+      <c r="C5" s="47">
+        <v>472802</v>
+      </c>
+      <c r="D5" s="51">
+        <v>490020</v>
+      </c>
+      <c r="E5" s="47">
+        <v>502570</v>
+      </c>
+      <c r="F5" s="47">
+        <v>530243</v>
+      </c>
+      <c r="G5" s="48">
+        <v>529476</v>
+      </c>
+      <c r="H5" s="49">
+        <v>518449</v>
+      </c>
+      <c r="I5" s="47">
+        <v>513173</v>
+      </c>
+      <c r="J5" s="47">
+        <v>506653</v>
+      </c>
+      <c r="K5" s="46">
+        <v>500330</v>
+      </c>
+      <c r="L5" s="47">
+        <v>479323</v>
+      </c>
+      <c r="M5" s="52">
+        <v>463613</v>
+      </c>
+      <c r="N5" s="47">
+        <v>469934</v>
+      </c>
+      <c r="O5" s="47">
+        <v>481107</v>
+      </c>
+      <c r="P5" s="51">
+        <v>497487</v>
+      </c>
+      <c r="Q5" s="47">
+        <v>510438</v>
+      </c>
+      <c r="R5" s="47">
+        <v>539403</v>
+      </c>
+      <c r="S5" s="48">
+        <v>539620</v>
+      </c>
+      <c r="T5" s="47">
+        <v>529396</v>
+      </c>
+      <c r="U5" s="50">
+        <v>523988</v>
+      </c>
+      <c r="V5" s="50">
+        <v>517346</v>
+      </c>
+      <c r="W5" s="50">
+        <v>510911</v>
+      </c>
+      <c r="X5" s="50">
+        <v>490211</v>
+      </c>
+      <c r="Y5" s="50">
+        <v>471479</v>
+      </c>
+      <c r="Z5" s="54">
+        <v>478049</v>
+      </c>
+      <c r="AA5" s="47">
+        <v>490882</v>
+      </c>
+      <c r="AB5" s="51">
+        <v>507961</v>
+      </c>
+      <c r="AC5" s="51">
+        <v>522241</v>
+      </c>
+      <c r="AD5" s="50">
+        <v>551328</v>
+      </c>
+      <c r="AE5" s="52">
+        <v>551109</v>
+      </c>
+      <c r="AF5" s="53">
+        <v>545430</v>
+      </c>
+      <c r="AG5" s="46">
+        <v>539939</v>
+      </c>
+      <c r="AH5" s="46">
+        <v>532860</v>
+      </c>
+      <c r="AI5" s="46">
+        <v>526359</v>
+      </c>
+      <c r="AJ5" s="46">
+        <v>505228</v>
+      </c>
+      <c r="AK5" s="52">
+        <v>444506</v>
+      </c>
+      <c r="AL5" s="47">
+        <v>451191</v>
+      </c>
+      <c r="AM5" s="47">
+        <v>462285</v>
+      </c>
+      <c r="AN5" s="51">
+        <v>479548</v>
+      </c>
+      <c r="AO5" s="51">
+        <v>494164</v>
+      </c>
+      <c r="AP5" s="50">
+        <v>524415</v>
+      </c>
+      <c r="AQ5" s="52">
+        <v>526245</v>
+      </c>
+      <c r="AR5" s="50">
+        <v>515215</v>
+      </c>
+      <c r="AS5" s="50">
+        <v>509789</v>
+      </c>
+      <c r="AT5" s="50">
+        <v>504334</v>
+      </c>
+      <c r="AU5" s="50">
+        <v>498006</v>
+      </c>
+      <c r="AV5" s="50">
+        <v>478580</v>
+      </c>
+      <c r="AW5" s="50">
+        <v>465672</v>
+      </c>
+      <c r="AX5" s="50">
+        <v>421473</v>
+      </c>
+      <c r="AY5" s="50">
+        <v>431062</v>
+      </c>
+      <c r="AZ5" s="50">
+        <v>448510</v>
+      </c>
+      <c r="BA5" s="50">
+        <v>466400</v>
+      </c>
+      <c r="BB5" s="50">
+        <v>498029</v>
+      </c>
+      <c r="BC5" s="52">
+        <v>497260</v>
+      </c>
+      <c r="BD5" s="50">
+        <v>480074</v>
+      </c>
+      <c r="BE5" s="50">
+        <v>476045</v>
+      </c>
+      <c r="BF5" s="50">
+        <v>469472</v>
+      </c>
+      <c r="BG5" s="50">
+        <v>463360</v>
+      </c>
+      <c r="BH5" s="50">
+        <v>442590</v>
+      </c>
+      <c r="BI5" s="50">
+        <v>424622</v>
+      </c>
+      <c r="BJ5" s="50">
+        <v>427428</v>
+      </c>
+      <c r="BK5" s="50">
+        <v>436524</v>
+      </c>
+      <c r="BL5" s="50">
+        <v>457423</v>
+      </c>
+      <c r="BM5" s="50">
+        <v>483648</v>
+      </c>
+      <c r="BN5" s="50">
+        <v>514320</v>
+      </c>
+      <c r="BO5" s="50">
+        <v>453240</v>
+      </c>
+      <c r="BP5" s="50">
+        <v>449029</v>
+      </c>
+      <c r="BQ5" s="50">
+        <v>445723</v>
+      </c>
+      <c r="BR5" s="50">
+        <v>441327</v>
+      </c>
+      <c r="BS5" s="50">
+        <v>434392</v>
+      </c>
+      <c r="BT5" s="50">
+        <v>423701</v>
+      </c>
+      <c r="BU5" s="50">
+        <v>437128</v>
+      </c>
+      <c r="BV5" s="50">
+        <v>444332</v>
+      </c>
+      <c r="BW5" s="50">
+        <v>455618</v>
+      </c>
+      <c r="BX5" s="50">
+        <v>474087</v>
+      </c>
+      <c r="BY5" s="50">
+        <v>499550</v>
+      </c>
+      <c r="BZ5" s="50">
+        <v>529558</v>
+      </c>
+      <c r="CA5" s="50">
+        <v>468808</v>
+      </c>
+      <c r="CB5" s="50">
+        <v>465560</v>
+      </c>
+      <c r="CC5" s="50">
+        <v>461996</v>
+      </c>
+      <c r="CD5" s="50">
+        <v>458123</v>
+      </c>
+      <c r="CE5" s="50">
+        <v>453300</v>
+      </c>
+      <c r="CF5" s="50">
+        <v>441445</v>
+      </c>
+      <c r="CG5" s="50">
+        <v>433234</v>
+      </c>
+      <c r="CH5" s="50">
+        <v>439296</v>
+      </c>
+      <c r="CI5" s="50">
+        <v>449781</v>
+      </c>
+      <c r="CJ5" s="50">
+        <v>468412</v>
+      </c>
+      <c r="CK5" s="50">
+        <v>494202</v>
+      </c>
+      <c r="CL5" s="50">
+        <v>523222</v>
+      </c>
+      <c r="CM5" s="50">
+        <v>476010</v>
+      </c>
+      <c r="CN5" s="50">
+        <v>472158</v>
+      </c>
+      <c r="CO5" s="50">
+        <v>468724</v>
+      </c>
+      <c r="CP5" s="50"/>
+      <c r="CQ5" s="50"/>
+      <c r="CR5" s="50"/>
+      <c r="CS5" s="50"/>
+    </row>
+    <row r="6" spans="1:97" s="55" customFormat="1" ht="11.25">
+      <c r="A6" s="33" t="s">
+        <v>30</v>
+      </c>
+      <c r="B6" s="56">
+        <v>3041</v>
+      </c>
+      <c r="C6" s="56">
+        <v>3101</v>
+      </c>
+      <c r="D6" s="56">
+        <v>3115</v>
+      </c>
+      <c r="E6" s="56">
+        <v>3056</v>
+      </c>
+      <c r="F6" s="56">
+        <v>3040</v>
+      </c>
+      <c r="G6" s="56">
+        <v>2978</v>
+      </c>
+      <c r="H6" s="56">
+        <v>2995</v>
+      </c>
+      <c r="I6" s="56">
+        <v>2992</v>
+      </c>
+      <c r="J6" s="56">
+        <v>2942</v>
+      </c>
+      <c r="K6" s="56">
+        <v>2938</v>
+      </c>
+      <c r="L6" s="56">
+        <v>2804</v>
+      </c>
+      <c r="M6" s="56">
+        <v>3024</v>
+      </c>
+      <c r="N6" s="56">
+        <v>3071</v>
+      </c>
+      <c r="O6" s="56">
+        <v>3125</v>
+      </c>
+      <c r="P6" s="56">
+        <v>3139</v>
+      </c>
+      <c r="Q6" s="56">
+        <v>3079</v>
+      </c>
+      <c r="R6" s="56">
+        <v>3063</v>
+      </c>
+      <c r="S6" s="56">
+        <v>3000</v>
+      </c>
+      <c r="T6" s="56">
+        <v>3031</v>
+      </c>
+      <c r="U6" s="56">
+        <v>3029</v>
+      </c>
+      <c r="V6" s="56">
+        <v>2978</v>
+      </c>
+      <c r="W6" s="56">
+        <v>2974</v>
+      </c>
+      <c r="X6" s="56">
+        <v>2838</v>
+      </c>
+      <c r="Y6" s="56">
+        <v>3260</v>
+      </c>
+      <c r="Z6" s="56">
+        <v>3304</v>
+      </c>
+      <c r="AA6" s="56">
+        <v>3345</v>
+      </c>
+      <c r="AB6" s="56">
+        <v>3280</v>
+      </c>
+      <c r="AC6" s="56">
+        <v>3232</v>
+      </c>
+      <c r="AD6" s="56">
+        <v>3214</v>
+      </c>
+      <c r="AE6" s="56">
+        <v>3145</v>
+      </c>
+      <c r="AF6" s="56">
+        <v>3334</v>
+      </c>
+      <c r="AG6" s="56">
+        <v>3332</v>
+      </c>
+      <c r="AH6" s="56">
+        <v>3281</v>
+      </c>
+      <c r="AI6" s="56">
+        <v>3275</v>
+      </c>
+      <c r="AJ6" s="56">
+        <v>3122</v>
+      </c>
+      <c r="AK6" s="56">
+        <v>2748</v>
+      </c>
+      <c r="AL6" s="56">
+        <v>2783</v>
+      </c>
+      <c r="AM6" s="56">
+        <v>2812</v>
+      </c>
+      <c r="AN6" s="56">
+        <v>2763</v>
+      </c>
+      <c r="AO6" s="56">
+        <v>2700</v>
+      </c>
+      <c r="AP6" s="56">
+        <v>2682</v>
+      </c>
+      <c r="AQ6" s="57">
+        <v>2610</v>
+      </c>
+      <c r="AR6" s="58">
+        <v>3353</v>
+      </c>
+      <c r="AS6" s="58">
+        <v>3351</v>
+      </c>
+      <c r="AT6" s="59">
+        <v>3294</v>
+      </c>
+      <c r="AU6" s="59">
+        <v>3290</v>
+      </c>
+      <c r="AV6" s="59">
+        <v>3123</v>
+      </c>
+      <c r="AW6" s="59">
+        <v>3475</v>
+      </c>
+      <c r="AX6" s="59">
+        <v>1740</v>
+      </c>
+      <c r="AY6" s="59">
+        <v>1737</v>
+      </c>
+      <c r="AZ6" s="59">
+        <v>1700</v>
+      </c>
+      <c r="BA6" s="59">
+        <v>1641</v>
+      </c>
+      <c r="BB6" s="59">
+        <v>1626</v>
+      </c>
+      <c r="BC6" s="57">
+        <v>1579</v>
+      </c>
+      <c r="BD6" s="58">
+        <v>1828</v>
+      </c>
+      <c r="BE6" s="58">
+        <v>1827</v>
+      </c>
+      <c r="BF6" s="59">
+        <v>1788</v>
+      </c>
+      <c r="BG6" s="59">
+        <v>1787</v>
+      </c>
+      <c r="BH6" s="59">
+        <v>1688</v>
+      </c>
+      <c r="BI6" s="59">
+        <v>1670</v>
+      </c>
+      <c r="BJ6" s="59">
+        <v>1685</v>
+      </c>
+      <c r="BK6" s="59">
+        <v>1690</v>
+      </c>
+      <c r="BL6" s="59">
+        <v>1659</v>
+      </c>
+      <c r="BM6" s="59">
+        <v>1604</v>
+      </c>
+      <c r="BN6" s="59">
+        <v>1591</v>
+      </c>
+      <c r="BO6" s="59">
+        <v>2227</v>
+      </c>
+      <c r="BP6" s="59">
+        <v>2227</v>
+      </c>
+      <c r="BQ6" s="59">
+        <v>2225</v>
+      </c>
+      <c r="BR6" s="59">
+        <v>2175</v>
+      </c>
+      <c r="BS6" s="59">
+        <v>2174</v>
+      </c>
+      <c r="BT6" s="59">
+        <v>2054</v>
+      </c>
+      <c r="BU6" s="59">
+        <v>2024</v>
+      </c>
+      <c r="BV6" s="59">
+        <v>2040</v>
+      </c>
+      <c r="BW6" s="59">
+        <v>2041</v>
+      </c>
+      <c r="BX6" s="59">
+        <v>2008</v>
+      </c>
+      <c r="BY6" s="59">
+        <v>1943</v>
+      </c>
+      <c r="BZ6" s="59">
+        <v>1928</v>
+      </c>
+      <c r="CA6" s="59">
+        <v>2250</v>
+      </c>
+      <c r="CB6" s="59">
+        <v>2249</v>
+      </c>
+      <c r="CC6" s="59">
+        <v>2247</v>
+      </c>
+      <c r="CD6" s="59">
+        <v>2197</v>
+      </c>
+      <c r="CE6" s="59">
+        <v>2196</v>
+      </c>
+      <c r="CF6" s="59">
+        <v>2498</v>
+      </c>
+      <c r="CG6" s="59">
+        <v>1737</v>
+      </c>
+      <c r="CH6" s="59">
+        <v>1747</v>
+      </c>
+      <c r="CI6" s="59">
+        <v>1737</v>
+      </c>
+      <c r="CJ6" s="59">
+        <v>1704</v>
+      </c>
+      <c r="CK6" s="59">
+        <v>1632</v>
+      </c>
+      <c r="CL6" s="59">
+        <v>1616</v>
+      </c>
+      <c r="CM6" s="59">
+        <v>1935</v>
+      </c>
+      <c r="CN6" s="59">
+        <v>1934</v>
+      </c>
+      <c r="CO6" s="59">
+        <v>1934</v>
+      </c>
+      <c r="CP6" s="59"/>
+      <c r="CQ6" s="59"/>
+      <c r="CR6" s="59"/>
+      <c r="CS6" s="59"/>
+    </row>
+    <row r="7" spans="1:97" s="63" customFormat="1" ht="11.25">
+      <c r="A7" s="34" t="s">
+        <v>13</v>
+      </c>
+      <c r="B7" s="60">
+        <v>28011</v>
+      </c>
+      <c r="C7" s="60">
+        <v>28661</v>
+      </c>
+      <c r="D7" s="69">
+        <v>29142</v>
+      </c>
+      <c r="E7" s="75">
+        <v>30452</v>
+      </c>
+      <c r="F7" s="60">
+        <v>31886</v>
+      </c>
+      <c r="G7" s="76">
+        <v>31992</v>
+      </c>
+      <c r="H7" s="61">
+        <v>31819</v>
+      </c>
+      <c r="I7" s="60">
+        <v>31673</v>
+      </c>
+      <c r="J7" s="60">
+        <v>31564</v>
+      </c>
+      <c r="K7" s="60">
+        <v>31408</v>
+      </c>
+      <c r="L7" s="60">
+        <v>30377</v>
+      </c>
+      <c r="M7" s="59">
+        <v>29469</v>
+      </c>
+      <c r="N7" s="60">
+        <v>28849</v>
+      </c>
+      <c r="O7" s="60">
+        <v>29378</v>
+      </c>
+      <c r="P7" s="69">
+        <v>29593</v>
+      </c>
+      <c r="Q7" s="75">
+        <v>31123</v>
+      </c>
+      <c r="R7" s="60">
+        <v>32427</v>
+      </c>
+      <c r="S7" s="76">
+        <v>33927</v>
+      </c>
+      <c r="T7" s="60">
+        <v>33417</v>
+      </c>
+      <c r="U7" s="59">
+        <v>33209</v>
+      </c>
+      <c r="V7" s="59">
+        <v>33104</v>
+      </c>
+      <c r="W7" s="59">
+        <v>32959</v>
+      </c>
+      <c r="X7" s="58">
+        <v>31858</v>
+      </c>
+      <c r="Y7" s="59">
+        <v>31483</v>
+      </c>
+      <c r="Z7" s="56">
+        <v>30670</v>
+      </c>
+      <c r="AA7" s="56">
+        <v>31204</v>
+      </c>
+      <c r="AB7" s="62">
+        <v>31456</v>
+      </c>
+      <c r="AC7" s="62">
+        <v>33365</v>
+      </c>
+      <c r="AD7" s="59">
+        <v>34573</v>
+      </c>
+      <c r="AE7" s="59">
+        <v>34725</v>
+      </c>
+      <c r="AF7" s="59">
+        <v>35172</v>
+      </c>
+      <c r="AG7" s="60">
+        <v>34909</v>
+      </c>
+      <c r="AH7" s="60">
+        <v>35022</v>
+      </c>
+      <c r="AI7" s="60">
+        <v>34864</v>
+      </c>
+      <c r="AJ7" s="60">
+        <v>33815</v>
+      </c>
+      <c r="AK7" s="59">
+        <v>34857</v>
+      </c>
+      <c r="AL7" s="56">
+        <v>34063</v>
+      </c>
+      <c r="AM7" s="56">
+        <v>34468</v>
+      </c>
+      <c r="AN7" s="62">
+        <v>34733</v>
+      </c>
+      <c r="AO7" s="62">
+        <v>35670</v>
+      </c>
+      <c r="AP7" s="59">
+        <v>37742</v>
+      </c>
+      <c r="AQ7" s="59">
+        <v>38851</v>
+      </c>
+      <c r="AR7" s="59">
+        <v>37444</v>
+      </c>
+      <c r="AS7" s="59">
+        <v>37218</v>
+      </c>
+      <c r="AT7" s="59">
+        <v>37123</v>
+      </c>
+      <c r="AU7" s="59">
+        <v>36702</v>
+      </c>
+      <c r="AV7" s="59">
+        <v>35360</v>
+      </c>
+      <c r="AW7" s="59">
+        <v>36620</v>
+      </c>
+      <c r="AX7" s="59">
+        <v>21431</v>
+      </c>
+      <c r="AY7" s="59">
+        <v>21711</v>
+      </c>
+      <c r="AZ7" s="59">
+        <v>21893</v>
+      </c>
+      <c r="BA7" s="59">
+        <v>22560</v>
+      </c>
+      <c r="BB7" s="59">
+        <v>25018</v>
+      </c>
+      <c r="BC7" s="59">
+        <v>25078</v>
+      </c>
+      <c r="BD7" s="59">
+        <v>21629</v>
+      </c>
+      <c r="BE7" s="59">
+        <v>21514</v>
+      </c>
+      <c r="BF7" s="59">
+        <v>21369</v>
+      </c>
+      <c r="BG7" s="59">
+        <v>21191</v>
+      </c>
+      <c r="BH7" s="59">
+        <v>20373</v>
+      </c>
+      <c r="BI7" s="59">
+        <v>19662</v>
+      </c>
+      <c r="BJ7" s="59">
+        <v>18375</v>
+      </c>
+      <c r="BK7" s="59">
+        <v>18709</v>
+      </c>
+      <c r="BL7" s="59">
+        <v>18932</v>
+      </c>
+      <c r="BM7" s="59">
+        <v>19397</v>
+      </c>
+      <c r="BN7" s="59">
+        <v>21268</v>
+      </c>
+      <c r="BO7" s="59">
+        <v>22501</v>
+      </c>
+      <c r="BP7" s="59">
+        <v>22468</v>
+      </c>
+      <c r="BQ7" s="59">
+        <v>22068</v>
+      </c>
+      <c r="BR7" s="59">
+        <v>21941</v>
+      </c>
+      <c r="BS7" s="59">
+        <v>21851</v>
+      </c>
+      <c r="BT7" s="59">
+        <v>21353</v>
+      </c>
+      <c r="BU7" s="59">
+        <v>21096</v>
+      </c>
+      <c r="BV7" s="59">
+        <v>20570</v>
+      </c>
+      <c r="BW7" s="59">
+        <v>21669</v>
+      </c>
+      <c r="BX7" s="59">
+        <v>21996</v>
+      </c>
+      <c r="BY7" s="59">
+        <v>23157</v>
+      </c>
+      <c r="BZ7" s="59">
+        <v>24607</v>
+      </c>
+      <c r="CA7" s="59">
+        <v>23015</v>
+      </c>
+      <c r="CB7" s="59">
+        <v>22942</v>
+      </c>
+      <c r="CC7" s="59">
+        <v>22838</v>
+      </c>
+      <c r="CD7" s="59">
+        <v>22724</v>
+      </c>
+      <c r="CE7" s="59">
+        <v>22627</v>
+      </c>
+      <c r="CF7" s="59">
+        <v>22100</v>
+      </c>
+      <c r="CG7" s="59">
+        <v>25085</v>
+      </c>
+      <c r="CH7" s="59">
+        <v>24408</v>
+      </c>
+      <c r="CI7" s="59">
+        <v>24873</v>
+      </c>
+      <c r="CJ7" s="59">
+        <v>25382</v>
+      </c>
+      <c r="CK7" s="59">
+        <v>27871</v>
+      </c>
+      <c r="CL7" s="59">
+        <v>29495</v>
+      </c>
+      <c r="CM7" s="59">
+        <v>27107</v>
+      </c>
+      <c r="CN7" s="59">
+        <v>26910</v>
+      </c>
+      <c r="CO7" s="59">
+        <v>26623</v>
+      </c>
+      <c r="CP7" s="59"/>
+      <c r="CQ7" s="59"/>
+      <c r="CR7" s="59"/>
+      <c r="CS7" s="59"/>
+    </row>
+    <row r="8" spans="1:97" s="63" customFormat="1" ht="11.25">
+      <c r="A8" s="34" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" s="60">
+        <v>1193</v>
+      </c>
+      <c r="C8" s="60">
+        <v>1206</v>
+      </c>
+      <c r="D8" s="69">
+        <v>1226</v>
+      </c>
+      <c r="E8" s="75">
+        <v>1212</v>
+      </c>
+      <c r="F8" s="60">
+        <v>1219</v>
+      </c>
+      <c r="G8" s="76">
+        <v>1218</v>
+      </c>
+      <c r="H8" s="61">
+        <v>1119</v>
+      </c>
+      <c r="I8" s="60">
+        <v>1106</v>
+      </c>
+      <c r="J8" s="60">
+        <v>1106</v>
+      </c>
+      <c r="K8" s="60">
+        <v>1106</v>
+      </c>
+      <c r="L8" s="60">
+        <v>1106</v>
+      </c>
+      <c r="M8" s="59">
+        <v>1220</v>
+      </c>
+      <c r="N8" s="60">
+        <v>1197</v>
+      </c>
+      <c r="O8" s="60">
+        <v>1210</v>
+      </c>
+      <c r="P8" s="69">
+        <v>1229</v>
+      </c>
+      <c r="Q8" s="75">
+        <v>1216</v>
+      </c>
+      <c r="R8" s="60">
+        <v>1222</v>
+      </c>
+      <c r="S8" s="76">
+        <v>1218</v>
+      </c>
+      <c r="T8" s="60">
+        <v>1123</v>
+      </c>
+      <c r="U8" s="59">
+        <v>1110</v>
+      </c>
+      <c r="V8" s="59">
+        <v>1110</v>
+      </c>
+      <c r="W8" s="59">
+        <v>1110</v>
+      </c>
+      <c r="X8" s="58">
+        <v>1110</v>
+      </c>
+      <c r="Y8" s="59">
+        <v>1227</v>
+      </c>
+      <c r="Z8" s="56">
+        <v>1009</v>
+      </c>
+      <c r="AA8" s="56">
+        <v>1022</v>
+      </c>
+      <c r="AB8" s="62">
+        <v>1042</v>
+      </c>
+      <c r="AC8" s="62">
+        <v>1029</v>
+      </c>
+      <c r="AD8" s="59">
+        <v>1035</v>
+      </c>
+      <c r="AE8" s="59">
+        <v>1055</v>
+      </c>
+      <c r="AF8" s="59">
+        <v>1051</v>
+      </c>
+      <c r="AG8" s="60">
+        <v>1038</v>
+      </c>
+      <c r="AH8" s="60">
+        <v>1038</v>
+      </c>
+      <c r="AI8" s="60">
+        <v>1038</v>
+      </c>
+      <c r="AJ8" s="60">
+        <v>1038</v>
+      </c>
+      <c r="AK8" s="59">
+        <v>658</v>
+      </c>
+      <c r="AL8" s="56">
+        <v>656</v>
+      </c>
+      <c r="AM8" s="56">
+        <v>672</v>
+      </c>
+      <c r="AN8" s="62">
+        <v>688</v>
+      </c>
+      <c r="AO8" s="62">
+        <v>690</v>
+      </c>
+      <c r="AP8" s="59">
+        <v>695</v>
+      </c>
+      <c r="AQ8" s="59">
+        <v>693</v>
+      </c>
+      <c r="AR8" s="59">
+        <v>809</v>
+      </c>
+      <c r="AS8" s="59">
+        <v>799</v>
+      </c>
+      <c r="AT8" s="59">
+        <v>799</v>
+      </c>
+      <c r="AU8" s="59">
+        <v>799</v>
+      </c>
+      <c r="AV8" s="59">
+        <v>799</v>
+      </c>
+      <c r="AW8" s="59">
+        <v>664</v>
+      </c>
+      <c r="AX8" s="59">
+        <v>398</v>
+      </c>
+      <c r="AY8" s="59">
+        <v>405</v>
+      </c>
+      <c r="AZ8" s="59">
+        <v>415</v>
+      </c>
+      <c r="BA8" s="59">
+        <v>416</v>
+      </c>
+      <c r="BB8" s="59">
+        <v>418</v>
+      </c>
+      <c r="BC8" s="59">
+        <v>425</v>
+      </c>
+      <c r="BD8" s="59">
+        <v>540</v>
+      </c>
+      <c r="BE8" s="59">
+        <v>532</v>
+      </c>
+      <c r="BF8" s="59">
+        <v>532</v>
+      </c>
+      <c r="BG8" s="59">
+        <v>532</v>
+      </c>
+      <c r="BH8" s="59">
+        <v>532</v>
+      </c>
+      <c r="BI8" s="59">
+        <v>531</v>
+      </c>
+      <c r="BJ8" s="59">
+        <v>516</v>
+      </c>
+      <c r="BK8" s="59">
+        <v>528</v>
+      </c>
+      <c r="BL8" s="59">
+        <v>541</v>
+      </c>
+      <c r="BM8" s="59">
+        <v>594</v>
+      </c>
+      <c r="BN8" s="59">
+        <v>603</v>
+      </c>
+      <c r="BO8" s="59">
+        <v>672</v>
+      </c>
+      <c r="BP8" s="59">
+        <v>672</v>
+      </c>
+      <c r="BQ8" s="59">
+        <v>672</v>
+      </c>
+      <c r="BR8" s="59">
+        <v>672</v>
+      </c>
+      <c r="BS8" s="59">
+        <v>672</v>
+      </c>
+      <c r="BT8" s="59">
+        <v>672</v>
+      </c>
+      <c r="BU8" s="59">
+        <v>521</v>
+      </c>
+      <c r="BV8" s="59">
+        <v>506</v>
+      </c>
+      <c r="BW8" s="59">
+        <v>517</v>
+      </c>
+      <c r="BX8" s="59">
+        <v>530</v>
+      </c>
+      <c r="BY8" s="59">
+        <v>522</v>
+      </c>
+      <c r="BZ8" s="59">
+        <v>521</v>
+      </c>
+      <c r="CA8" s="59">
+        <v>800</v>
+      </c>
+      <c r="CB8" s="59">
+        <v>799</v>
+      </c>
+      <c r="CC8" s="59">
+        <v>798</v>
+      </c>
+      <c r="CD8" s="59">
+        <v>797</v>
+      </c>
+      <c r="CE8" s="59">
+        <v>797</v>
+      </c>
+      <c r="CF8" s="59">
+        <v>797</v>
+      </c>
+      <c r="CG8" s="59">
+        <v>673</v>
+      </c>
+      <c r="CH8" s="59">
+        <v>652</v>
+      </c>
+      <c r="CI8" s="59">
+        <v>664</v>
+      </c>
+      <c r="CJ8" s="59">
+        <v>679</v>
+      </c>
+      <c r="CK8" s="59">
+        <v>665</v>
+      </c>
+      <c r="CL8" s="59">
+        <v>664</v>
+      </c>
+      <c r="CM8" s="59">
+        <v>925</v>
+      </c>
+      <c r="CN8" s="59">
+        <v>924</v>
+      </c>
+      <c r="CO8" s="59">
+        <v>923</v>
+      </c>
+      <c r="CP8" s="59"/>
+      <c r="CQ8" s="59"/>
+      <c r="CR8" s="59"/>
+      <c r="CS8" s="59"/>
+    </row>
+    <row r="9" spans="1:97" s="63" customFormat="1" ht="11.25">
+      <c r="A9" s="34" t="s">
+        <v>15</v>
+      </c>
+      <c r="B9" s="60">
+        <v>1527</v>
+      </c>
+      <c r="C9" s="60">
+        <v>1576</v>
+      </c>
+      <c r="D9" s="69">
+        <v>1535</v>
+      </c>
+      <c r="E9" s="75">
+        <v>1653</v>
+      </c>
+      <c r="F9" s="60">
+        <v>1700</v>
+      </c>
+      <c r="G9" s="76">
+        <v>1691</v>
+      </c>
+      <c r="H9" s="61">
+        <v>1880</v>
+      </c>
+      <c r="I9" s="60">
+        <v>1864</v>
+      </c>
+      <c r="J9" s="60">
+        <v>1819</v>
+      </c>
+      <c r="K9" s="60">
+        <v>1819</v>
+      </c>
+      <c r="L9" s="60">
+        <v>1771</v>
+      </c>
+      <c r="M9" s="59">
+        <v>1575</v>
+      </c>
+      <c r="N9" s="60">
+        <v>1578</v>
+      </c>
+      <c r="O9" s="60">
+        <v>1626</v>
+      </c>
+      <c r="P9" s="69">
+        <v>1586</v>
+      </c>
+      <c r="Q9" s="75">
+        <v>1723</v>
+      </c>
+      <c r="R9" s="60">
+        <v>1787</v>
+      </c>
+      <c r="S9" s="76">
+        <v>1779</v>
+      </c>
+      <c r="T9" s="60">
+        <v>1881</v>
+      </c>
+      <c r="U9" s="59">
+        <v>1865</v>
+      </c>
+      <c r="V9" s="59">
+        <v>1820</v>
+      </c>
+      <c r="W9" s="59">
+        <v>1820</v>
+      </c>
+      <c r="X9" s="58">
+        <v>1771</v>
+      </c>
+      <c r="Y9" s="59">
+        <v>1578</v>
+      </c>
+      <c r="Z9" s="56">
+        <v>1584</v>
+      </c>
+      <c r="AA9" s="56">
+        <v>1635</v>
+      </c>
+      <c r="AB9" s="62">
+        <v>1596</v>
+      </c>
+      <c r="AC9" s="62">
+        <v>1734</v>
+      </c>
+      <c r="AD9" s="59">
+        <v>1799</v>
+      </c>
+      <c r="AE9" s="59">
+        <v>1803</v>
+      </c>
+      <c r="AF9" s="59">
+        <v>1708</v>
+      </c>
+      <c r="AG9" s="60">
+        <v>1692</v>
+      </c>
+      <c r="AH9" s="60">
+        <v>1625</v>
+      </c>
+      <c r="AI9" s="60">
+        <v>1625</v>
+      </c>
+      <c r="AJ9" s="60">
+        <v>1571</v>
+      </c>
+      <c r="AK9" s="59">
+        <v>1357</v>
+      </c>
+      <c r="AL9" s="56">
+        <v>1361</v>
+      </c>
+      <c r="AM9" s="56">
+        <v>1412</v>
+      </c>
+      <c r="AN9" s="62">
+        <v>1372</v>
+      </c>
+      <c r="AO9" s="62">
+        <v>1533</v>
+      </c>
+      <c r="AP9" s="59">
+        <v>1594</v>
+      </c>
+      <c r="AQ9" s="59">
+        <v>1588</v>
+      </c>
+      <c r="AR9" s="59">
+        <v>1271</v>
+      </c>
+      <c r="AS9" s="59">
+        <v>1255</v>
+      </c>
+      <c r="AT9" s="59">
+        <v>1197</v>
+      </c>
+      <c r="AU9" s="59">
+        <v>1197</v>
+      </c>
+      <c r="AV9" s="59">
+        <v>1144</v>
+      </c>
+      <c r="AW9" s="59">
+        <v>1132</v>
+      </c>
+      <c r="AX9" s="59">
+        <v>779</v>
+      </c>
+      <c r="AY9" s="59">
+        <v>815</v>
+      </c>
+      <c r="AZ9" s="59">
+        <v>786</v>
+      </c>
+      <c r="BA9" s="59">
+        <v>889</v>
+      </c>
+      <c r="BB9" s="59">
+        <v>927</v>
+      </c>
+      <c r="BC9" s="59">
+        <v>922</v>
+      </c>
+      <c r="BD9" s="59">
+        <v>963</v>
+      </c>
+      <c r="BE9" s="59">
+        <v>951</v>
+      </c>
+      <c r="BF9" s="59">
+        <v>915</v>
+      </c>
+      <c r="BG9" s="59">
+        <v>915</v>
+      </c>
+      <c r="BH9" s="59">
+        <v>876</v>
+      </c>
+      <c r="BI9" s="59">
+        <v>859</v>
+      </c>
+      <c r="BJ9" s="59">
+        <v>861</v>
+      </c>
+      <c r="BK9" s="59">
+        <v>882</v>
+      </c>
+      <c r="BL9" s="59">
+        <v>845</v>
+      </c>
+      <c r="BM9" s="59">
+        <v>922</v>
+      </c>
+      <c r="BN9" s="59">
+        <v>950</v>
+      </c>
+      <c r="BO9" s="59">
+        <v>1233</v>
+      </c>
+      <c r="BP9" s="59">
+        <v>1224</v>
+      </c>
+      <c r="BQ9" s="59">
+        <v>1209</v>
+      </c>
+      <c r="BR9" s="59">
+        <v>1164</v>
+      </c>
+      <c r="BS9" s="59">
+        <v>1154</v>
+      </c>
+      <c r="BT9" s="59">
+        <v>1108</v>
+      </c>
+      <c r="BU9" s="59">
+        <v>1351</v>
+      </c>
+      <c r="BV9" s="59">
+        <v>1352</v>
+      </c>
+      <c r="BW9" s="59">
+        <v>1356</v>
+      </c>
+      <c r="BX9" s="59">
+        <v>1299</v>
+      </c>
+      <c r="BY9" s="59">
+        <v>1379</v>
+      </c>
+      <c r="BZ9" s="59">
+        <v>1406</v>
+      </c>
+      <c r="CA9" s="59">
+        <v>1540</v>
+      </c>
+      <c r="CB9" s="59">
+        <v>1528</v>
+      </c>
+      <c r="CC9" s="59">
+        <v>1508</v>
+      </c>
+      <c r="CD9" s="59">
+        <v>1448</v>
+      </c>
+      <c r="CE9" s="59">
+        <v>1434</v>
+      </c>
+      <c r="CF9" s="59">
+        <v>1372</v>
+      </c>
+      <c r="CG9" s="59">
+        <v>1300</v>
+      </c>
+      <c r="CH9" s="59">
+        <v>1300</v>
+      </c>
+      <c r="CI9" s="59">
+        <v>1287</v>
+      </c>
+      <c r="CJ9" s="59">
+        <v>1240</v>
+      </c>
+      <c r="CK9" s="59">
+        <v>1277</v>
+      </c>
+      <c r="CL9" s="59">
+        <v>1286</v>
+      </c>
+      <c r="CM9" s="59">
+        <v>1672</v>
+      </c>
+      <c r="CN9" s="59">
+        <v>1660</v>
+      </c>
+      <c r="CO9" s="59">
+        <v>1640</v>
+      </c>
+      <c r="CP9" s="59"/>
+      <c r="CQ9" s="59"/>
+      <c r="CR9" s="59"/>
+      <c r="CS9" s="59"/>
+    </row>
+    <row r="10" spans="1:97" s="63" customFormat="1" ht="11.25">
+      <c r="A10" s="34" t="s">
+        <v>16</v>
+      </c>
+      <c r="B10" s="60">
+        <v>12951</v>
+      </c>
+      <c r="C10" s="60">
+        <v>13084</v>
+      </c>
+      <c r="D10" s="69">
+        <v>13623</v>
+      </c>
+      <c r="E10" s="75">
+        <v>14318</v>
+      </c>
+      <c r="F10" s="60">
+        <v>14842</v>
+      </c>
+      <c r="G10" s="76">
+        <v>14604</v>
+      </c>
+      <c r="H10" s="61">
+        <v>12340</v>
+      </c>
+      <c r="I10" s="60">
+        <v>12048</v>
+      </c>
+      <c r="J10" s="60">
+        <v>11897</v>
+      </c>
+      <c r="K10" s="60">
+        <v>11606</v>
+      </c>
+      <c r="L10" s="60">
+        <v>10850</v>
+      </c>
+      <c r="M10" s="59">
+        <v>12520</v>
+      </c>
+      <c r="N10" s="60">
+        <v>13035</v>
+      </c>
+      <c r="O10" s="60">
+        <v>13170</v>
+      </c>
+      <c r="P10" s="69">
+        <v>13716</v>
+      </c>
+      <c r="Q10" s="75">
+        <v>14423</v>
+      </c>
+      <c r="R10" s="60">
+        <v>14967</v>
+      </c>
+      <c r="S10" s="76">
+        <v>14907</v>
+      </c>
+      <c r="T10" s="60">
+        <v>12849</v>
+      </c>
+      <c r="U10" s="59">
+        <v>12544</v>
+      </c>
+      <c r="V10" s="59">
+        <v>12386</v>
+      </c>
+      <c r="W10" s="59">
+        <v>12084</v>
+      </c>
+      <c r="X10" s="58">
+        <v>11295</v>
+      </c>
+      <c r="Y10" s="59">
+        <v>12957</v>
+      </c>
+      <c r="Z10" s="56">
+        <v>13489</v>
+      </c>
+      <c r="AA10" s="56">
+        <v>13631</v>
+      </c>
+      <c r="AB10" s="62">
+        <v>14209</v>
+      </c>
+      <c r="AC10" s="62">
+        <v>14989</v>
+      </c>
+      <c r="AD10" s="59">
+        <v>15593</v>
+      </c>
+      <c r="AE10" s="59">
+        <v>15532</v>
+      </c>
+      <c r="AF10" s="59">
+        <v>13042</v>
+      </c>
+      <c r="AG10" s="60">
+        <v>12735</v>
+      </c>
+      <c r="AH10" s="60">
+        <v>12574</v>
+      </c>
+      <c r="AI10" s="60">
+        <v>12268</v>
+      </c>
+      <c r="AJ10" s="60">
+        <v>11471</v>
+      </c>
+      <c r="AK10" s="59">
+        <v>15686</v>
+      </c>
+      <c r="AL10" s="56">
+        <v>16241</v>
+      </c>
+      <c r="AM10" s="56">
+        <v>16419</v>
+      </c>
+      <c r="AN10" s="62">
+        <v>16998</v>
+      </c>
+      <c r="AO10" s="62">
+        <v>17788</v>
+      </c>
+      <c r="AP10" s="59">
+        <v>18462</v>
+      </c>
+      <c r="AQ10" s="59">
+        <v>18387</v>
+      </c>
+      <c r="AR10" s="59">
+        <v>18364</v>
+      </c>
+      <c r="AS10" s="59">
+        <v>18010</v>
+      </c>
+      <c r="AT10" s="59">
+        <v>17894</v>
+      </c>
+      <c r="AU10" s="59">
+        <v>17479</v>
+      </c>
+      <c r="AV10" s="59">
+        <v>16454</v>
+      </c>
+      <c r="AW10" s="59">
+        <v>16240</v>
+      </c>
+      <c r="AX10" s="59">
+        <v>12795</v>
+      </c>
+      <c r="AY10" s="59">
+        <v>12936</v>
+      </c>
+      <c r="AZ10" s="59">
+        <v>13410</v>
+      </c>
+      <c r="BA10" s="59">
+        <v>14061</v>
+      </c>
+      <c r="BB10" s="59">
+        <v>14693</v>
+      </c>
+      <c r="BC10" s="59">
+        <v>14581</v>
+      </c>
+      <c r="BD10" s="59">
+        <v>14713</v>
+      </c>
+      <c r="BE10" s="59">
+        <v>14413</v>
+      </c>
+      <c r="BF10" s="59">
+        <v>14312</v>
+      </c>
+      <c r="BG10" s="59">
+        <v>13963</v>
+      </c>
+      <c r="BH10" s="59">
+        <v>13212</v>
+      </c>
+      <c r="BI10" s="59">
+        <v>12939</v>
+      </c>
+      <c r="BJ10" s="59">
+        <v>13384</v>
+      </c>
+      <c r="BK10" s="59">
+        <v>13536</v>
+      </c>
+      <c r="BL10" s="59">
+        <v>14114</v>
+      </c>
+      <c r="BM10" s="59">
+        <v>14925</v>
+      </c>
+      <c r="BN10" s="59">
+        <v>15613</v>
+      </c>
+      <c r="BO10" s="59">
+        <v>16507</v>
+      </c>
+      <c r="BP10" s="59">
+        <v>16347</v>
+      </c>
+      <c r="BQ10" s="59">
+        <v>16168</v>
+      </c>
+      <c r="BR10" s="59">
+        <v>16011</v>
+      </c>
+      <c r="BS10" s="59">
+        <v>15612</v>
+      </c>
+      <c r="BT10" s="59">
+        <v>14710</v>
+      </c>
+      <c r="BU10" s="59">
+        <v>13075</v>
+      </c>
+      <c r="BV10" s="59">
+        <v>13636</v>
+      </c>
+      <c r="BW10" s="59">
+        <v>13800</v>
+      </c>
+      <c r="BX10" s="59">
+        <v>14451</v>
+      </c>
+      <c r="BY10" s="59">
+        <v>15174</v>
+      </c>
+      <c r="BZ10" s="59">
+        <v>15893</v>
+      </c>
+      <c r="CA10" s="59">
+        <v>14300</v>
+      </c>
+      <c r="CB10" s="59">
+        <v>14197</v>
+      </c>
+      <c r="CC10" s="59">
+        <v>13958</v>
+      </c>
+      <c r="CD10" s="59">
+        <v>13779</v>
+      </c>
+      <c r="CE10" s="59">
+        <v>13445</v>
+      </c>
+      <c r="CF10" s="59">
+        <v>12703</v>
+      </c>
+      <c r="CG10" s="59">
+        <v>12290</v>
+      </c>
+      <c r="CH10" s="59">
+        <v>12761</v>
+      </c>
+      <c r="CI10" s="59">
+        <v>12927</v>
+      </c>
+      <c r="CJ10" s="59">
+        <v>13455</v>
+      </c>
+      <c r="CK10" s="59">
+        <v>14053</v>
+      </c>
+      <c r="CL10" s="59">
+        <v>14626</v>
+      </c>
+      <c r="CM10" s="59">
+        <v>13825</v>
+      </c>
+      <c r="CN10" s="59">
+        <v>13687</v>
+      </c>
+      <c r="CO10" s="59">
+        <v>13425</v>
+      </c>
+      <c r="CP10" s="59"/>
+      <c r="CQ10" s="59"/>
+      <c r="CR10" s="59"/>
+      <c r="CS10" s="59"/>
+    </row>
+    <row r="11" spans="1:97" s="63" customFormat="1" ht="11.25">
+      <c r="A11" s="34" t="s">
+        <v>79</v>
+      </c>
+      <c r="B11" s="60">
+        <v>74686</v>
+      </c>
+      <c r="C11" s="60">
+        <v>76239</v>
+      </c>
+      <c r="D11" s="69">
+        <v>79500</v>
+      </c>
+      <c r="E11" s="75">
+        <v>82336</v>
+      </c>
+      <c r="F11" s="60">
+        <v>89517</v>
+      </c>
+      <c r="G11" s="76">
+        <v>89233</v>
+      </c>
+      <c r="H11" s="61">
+        <v>88798</v>
+      </c>
+      <c r="I11" s="60">
+        <v>87858</v>
+      </c>
+      <c r="J11" s="60">
+        <v>86457</v>
+      </c>
+      <c r="K11" s="60">
+        <v>85410</v>
+      </c>
+      <c r="L11" s="60">
+        <v>81356</v>
+      </c>
+      <c r="M11" s="59">
+        <v>77548</v>
+      </c>
+      <c r="N11" s="60">
+        <v>76877</v>
+      </c>
+      <c r="O11" s="60">
+        <v>78395</v>
+      </c>
+      <c r="P11" s="69">
+        <v>81744</v>
+      </c>
+      <c r="Q11" s="75">
+        <v>84619</v>
+      </c>
+      <c r="R11" s="60">
+        <v>92125</v>
+      </c>
+      <c r="S11" s="76">
+        <v>91785</v>
+      </c>
+      <c r="T11" s="60">
+        <v>90511</v>
+      </c>
+      <c r="U11" s="59">
+        <v>89558</v>
+      </c>
+      <c r="V11" s="59">
+        <v>88126</v>
+      </c>
+      <c r="W11" s="59">
+        <v>87049</v>
+      </c>
+      <c r="X11" s="58">
+        <v>83040</v>
+      </c>
+      <c r="Y11" s="59">
+        <v>79901</v>
+      </c>
+      <c r="Z11" s="56">
+        <v>79267</v>
+      </c>
+      <c r="AA11" s="56">
+        <v>82188</v>
+      </c>
+      <c r="AB11" s="62">
+        <v>85824</v>
+      </c>
+      <c r="AC11" s="62">
+        <v>89271</v>
+      </c>
+      <c r="AD11" s="59">
+        <v>96752</v>
+      </c>
+      <c r="AE11" s="59">
+        <v>96364</v>
+      </c>
+      <c r="AF11" s="59">
+        <v>95904</v>
+      </c>
+      <c r="AG11" s="60">
+        <v>94803</v>
+      </c>
+      <c r="AH11" s="60">
+        <v>93198</v>
+      </c>
+      <c r="AI11" s="60">
+        <v>92070</v>
+      </c>
+      <c r="AJ11" s="60">
+        <v>87919</v>
+      </c>
+      <c r="AK11" s="59">
+        <v>77200</v>
+      </c>
+      <c r="AL11" s="56">
+        <v>76191</v>
+      </c>
+      <c r="AM11" s="56">
+        <v>77749</v>
+      </c>
+      <c r="AN11" s="62">
+        <v>81441</v>
+      </c>
+      <c r="AO11" s="62">
+        <v>84616</v>
+      </c>
+      <c r="AP11" s="59">
+        <v>92504</v>
+      </c>
+      <c r="AQ11" s="59">
+        <v>92982</v>
+      </c>
+      <c r="AR11" s="59">
+        <v>90789</v>
+      </c>
+      <c r="AS11" s="59">
+        <v>89854</v>
+      </c>
+      <c r="AT11" s="59">
+        <v>88249</v>
+      </c>
+      <c r="AU11" s="59">
+        <v>87131</v>
+      </c>
+      <c r="AV11" s="59">
+        <v>83073</v>
+      </c>
+      <c r="AW11" s="59">
+        <v>75721</v>
+      </c>
+      <c r="AX11" s="59">
+        <v>72811</v>
+      </c>
+      <c r="AY11" s="59">
+        <v>74184</v>
+      </c>
+      <c r="AZ11" s="59">
+        <v>79109</v>
+      </c>
+      <c r="BA11" s="59">
+        <v>81879</v>
+      </c>
+      <c r="BB11" s="59">
+        <v>90365</v>
+      </c>
+      <c r="BC11" s="59">
+        <v>90321</v>
+      </c>
+      <c r="BD11" s="59">
+        <v>87536</v>
+      </c>
+      <c r="BE11" s="59">
+        <v>86905</v>
+      </c>
+      <c r="BF11" s="59">
+        <v>85503</v>
+      </c>
+      <c r="BG11" s="59">
+        <v>84395</v>
+      </c>
+      <c r="BH11" s="59">
+        <v>79871</v>
+      </c>
+      <c r="BI11" s="59">
+        <v>77032</v>
+      </c>
+      <c r="BJ11" s="59">
+        <v>75631</v>
+      </c>
+      <c r="BK11" s="59">
+        <v>77473</v>
+      </c>
+      <c r="BL11" s="59">
+        <v>81909</v>
+      </c>
+      <c r="BM11" s="59">
+        <v>87315</v>
+      </c>
+      <c r="BN11" s="59">
+        <v>96808</v>
+      </c>
+      <c r="BO11" s="59">
+        <v>77605</v>
+      </c>
+      <c r="BP11" s="59">
+        <v>76952</v>
+      </c>
+      <c r="BQ11" s="59">
+        <v>76508</v>
+      </c>
+      <c r="BR11" s="59">
+        <v>75653</v>
+      </c>
+      <c r="BS11" s="59">
+        <v>72016</v>
+      </c>
+      <c r="BT11" s="59">
+        <v>69626</v>
+      </c>
+      <c r="BU11" s="59">
+        <v>76244</v>
+      </c>
+      <c r="BV11" s="59">
+        <v>75835</v>
+      </c>
+      <c r="BW11" s="59">
+        <v>77362</v>
+      </c>
+      <c r="BX11" s="59">
+        <v>81489</v>
+      </c>
+      <c r="BY11" s="59">
+        <v>86456</v>
+      </c>
+      <c r="BZ11" s="59">
+        <v>94886</v>
+      </c>
+      <c r="CA11" s="59">
+        <v>83253</v>
+      </c>
+      <c r="CB11" s="59">
+        <v>82524</v>
+      </c>
+      <c r="CC11" s="59">
+        <v>82181</v>
+      </c>
+      <c r="CD11" s="59">
+        <v>82022</v>
+      </c>
+      <c r="CE11" s="59">
+        <v>81569</v>
+      </c>
+      <c r="CF11" s="59">
+        <v>79205</v>
+      </c>
+      <c r="CG11" s="59">
+        <v>76586</v>
+      </c>
+      <c r="CH11" s="59">
+        <v>76007</v>
+      </c>
+      <c r="CI11" s="59">
+        <v>77347</v>
+      </c>
+      <c r="CJ11" s="59">
+        <v>81108</v>
+      </c>
+      <c r="CK11" s="59">
+        <v>84833</v>
+      </c>
+      <c r="CL11" s="59">
+        <v>92714</v>
+      </c>
+      <c r="CM11" s="59">
+        <v>83615</v>
+      </c>
+      <c r="CN11" s="59">
+        <v>82906</v>
+      </c>
+      <c r="CO11" s="59">
+        <v>82310</v>
+      </c>
+      <c r="CP11" s="59"/>
+      <c r="CQ11" s="59"/>
+      <c r="CR11" s="59"/>
+      <c r="CS11" s="59"/>
+    </row>
+    <row r="12" spans="1:97" s="63" customFormat="1" ht="11.25">
+      <c r="A12" s="34" t="s">
+        <v>17</v>
+      </c>
+      <c r="B12" s="60">
+        <v>40717</v>
+      </c>
+      <c r="C12" s="60">
+        <v>42108</v>
+      </c>
+      <c r="D12" s="69">
+        <v>43537</v>
+      </c>
+      <c r="E12" s="75">
+        <v>45042</v>
+      </c>
+      <c r="F12" s="60">
+        <v>47909</v>
+      </c>
+      <c r="G12" s="76">
+        <v>47925</v>
+      </c>
+      <c r="H12" s="61">
+        <v>43318</v>
+      </c>
+      <c r="I12" s="60">
+        <v>43063</v>
+      </c>
+      <c r="J12" s="60">
+        <v>42676</v>
+      </c>
+      <c r="K12" s="60">
+        <v>42380</v>
+      </c>
+      <c r="L12" s="60">
+        <v>41376</v>
+      </c>
+      <c r="M12" s="59">
+        <v>39683</v>
+      </c>
+      <c r="N12" s="60">
+        <v>41203</v>
+      </c>
+      <c r="O12" s="60">
+        <v>42483</v>
+      </c>
+      <c r="P12" s="69">
+        <v>43864</v>
+      </c>
+      <c r="Q12" s="75">
+        <v>46132</v>
+      </c>
+      <c r="R12" s="60">
+        <v>49294</v>
+      </c>
+      <c r="S12" s="76">
+        <v>49234</v>
+      </c>
+      <c r="T12" s="60">
+        <v>43486</v>
+      </c>
+      <c r="U12" s="59">
+        <v>43207</v>
+      </c>
+      <c r="V12" s="59">
+        <v>42818</v>
+      </c>
+      <c r="W12" s="59">
+        <v>42491</v>
+      </c>
+      <c r="X12" s="58">
+        <v>41464</v>
+      </c>
+      <c r="Y12" s="59">
+        <v>38868</v>
+      </c>
+      <c r="Z12" s="56">
+        <v>40333</v>
+      </c>
+      <c r="AA12" s="56">
+        <v>41774</v>
+      </c>
+      <c r="AB12" s="62">
+        <v>42980</v>
+      </c>
+      <c r="AC12" s="62">
+        <v>45140</v>
+      </c>
+      <c r="AD12" s="59">
+        <v>48251</v>
+      </c>
+      <c r="AE12" s="59">
+        <v>48253</v>
+      </c>
+      <c r="AF12" s="59">
+        <v>44142</v>
+      </c>
+      <c r="AG12" s="60">
+        <v>43869</v>
+      </c>
+      <c r="AH12" s="60">
+        <v>43478</v>
+      </c>
+      <c r="AI12" s="60">
+        <v>43061</v>
+      </c>
+      <c r="AJ12" s="60">
+        <v>42077</v>
+      </c>
+      <c r="AK12" s="59">
+        <v>37883</v>
+      </c>
+      <c r="AL12" s="56">
+        <v>39111</v>
+      </c>
+      <c r="AM12" s="56">
+        <v>40507</v>
+      </c>
+      <c r="AN12" s="62">
+        <v>42130</v>
+      </c>
+      <c r="AO12" s="62">
+        <v>44560</v>
+      </c>
+      <c r="AP12" s="59">
+        <v>47779</v>
+      </c>
+      <c r="AQ12" s="59">
+        <v>47717</v>
+      </c>
+      <c r="AR12" s="59">
+        <v>43529</v>
+      </c>
+      <c r="AS12" s="59">
+        <v>43519</v>
+      </c>
+      <c r="AT12" s="59">
+        <v>43871</v>
+      </c>
+      <c r="AU12" s="59">
+        <v>43589</v>
+      </c>
+      <c r="AV12" s="59">
+        <v>42823</v>
+      </c>
+      <c r="AW12" s="59">
+        <v>40792</v>
+      </c>
+      <c r="AX12" s="59">
+        <v>34800</v>
+      </c>
+      <c r="AY12" s="59">
+        <v>35820</v>
+      </c>
+      <c r="AZ12" s="59">
+        <v>36808</v>
+      </c>
+      <c r="BA12" s="59">
+        <v>38908</v>
+      </c>
+      <c r="BB12" s="59">
+        <v>41363</v>
+      </c>
+      <c r="BC12" s="59">
+        <v>41116</v>
+      </c>
+      <c r="BD12" s="59">
+        <v>35085</v>
+      </c>
+      <c r="BE12" s="59">
+        <v>34920</v>
+      </c>
+      <c r="BF12" s="59">
+        <v>34614</v>
+      </c>
+      <c r="BG12" s="59">
+        <v>34447</v>
+      </c>
+      <c r="BH12" s="59">
+        <v>33697</v>
+      </c>
+      <c r="BI12" s="59">
+        <v>32964</v>
+      </c>
+      <c r="BJ12" s="59">
+        <v>33556</v>
+      </c>
+      <c r="BK12" s="59">
+        <v>34577</v>
+      </c>
+      <c r="BL12" s="59">
+        <v>35759</v>
+      </c>
+      <c r="BM12" s="59">
+        <v>38457</v>
+      </c>
+      <c r="BN12" s="59">
+        <v>41028</v>
+      </c>
+      <c r="BO12" s="59">
+        <v>38169</v>
+      </c>
+      <c r="BP12" s="59">
+        <v>37945</v>
+      </c>
+      <c r="BQ12" s="59">
+        <v>37747</v>
+      </c>
+      <c r="BR12" s="59">
+        <v>37583</v>
+      </c>
+      <c r="BS12" s="59">
+        <v>37514</v>
+      </c>
+      <c r="BT12" s="59">
+        <v>37409</v>
+      </c>
+      <c r="BU12" s="59">
+        <v>35706</v>
+      </c>
+      <c r="BV12" s="59">
+        <v>37039</v>
+      </c>
+      <c r="BW12" s="59">
+        <v>38557</v>
+      </c>
+      <c r="BX12" s="59">
+        <v>40336</v>
+      </c>
+      <c r="BY12" s="59">
+        <v>43692</v>
+      </c>
+      <c r="BZ12" s="59">
+        <v>46649</v>
+      </c>
+      <c r="CA12" s="59">
+        <v>37018</v>
+      </c>
+      <c r="CB12" s="59">
+        <v>36800</v>
+      </c>
+      <c r="CC12" s="59">
+        <v>36489</v>
+      </c>
+      <c r="CD12" s="59">
+        <v>36307</v>
+      </c>
+      <c r="CE12" s="59">
+        <v>36193</v>
+      </c>
+      <c r="CF12" s="59">
+        <v>35806</v>
+      </c>
+      <c r="CG12" s="59">
+        <v>35764</v>
+      </c>
+      <c r="CH12" s="59">
+        <v>36384</v>
+      </c>
+      <c r="CI12" s="59">
+        <v>37770</v>
+      </c>
+      <c r="CJ12" s="59">
+        <v>39485</v>
+      </c>
+      <c r="CK12" s="59">
+        <v>42567</v>
+      </c>
+      <c r="CL12" s="59">
+        <v>45486</v>
+      </c>
+      <c r="CM12" s="59">
+        <v>37963</v>
+      </c>
+      <c r="CN12" s="59">
+        <v>37747</v>
+      </c>
+      <c r="CO12" s="59">
+        <v>37639</v>
+      </c>
+      <c r="CP12" s="59"/>
+      <c r="CQ12" s="59"/>
+      <c r="CR12" s="59"/>
+      <c r="CS12" s="59"/>
+    </row>
+    <row r="13" spans="1:97" s="63" customFormat="1" ht="11.25">
+      <c r="A13" s="34" t="s">
+        <v>18</v>
+      </c>
+      <c r="B13" s="56">
+        <v>19876</v>
+      </c>
+      <c r="C13" s="56">
+        <v>20317</v>
+      </c>
+      <c r="D13" s="56">
+        <v>21542</v>
+      </c>
+      <c r="E13" s="56">
+        <v>22226</v>
+      </c>
+      <c r="F13" s="56">
+        <v>22708</v>
+      </c>
+      <c r="G13" s="56">
+        <v>22664</v>
+      </c>
+      <c r="H13" s="56">
+        <v>20890</v>
+      </c>
+      <c r="I13" s="56">
+        <v>20542</v>
+      </c>
+      <c r="J13" s="56">
+        <v>20161</v>
+      </c>
+      <c r="K13" s="56">
+        <v>19707</v>
+      </c>
+      <c r="L13" s="56">
+        <v>17800</v>
+      </c>
+      <c r="M13" s="56">
+        <v>18438</v>
+      </c>
+      <c r="N13" s="56">
+        <v>19625</v>
+      </c>
+      <c r="O13" s="56">
+        <v>20194</v>
+      </c>
+      <c r="P13" s="56">
+        <v>21242</v>
+      </c>
+      <c r="Q13" s="56">
+        <v>21544</v>
+      </c>
+      <c r="R13" s="56">
+        <v>21985</v>
+      </c>
+      <c r="S13" s="56">
+        <v>21943</v>
+      </c>
+      <c r="T13" s="56">
+        <v>20922</v>
+      </c>
+      <c r="U13" s="56">
+        <v>20584</v>
+      </c>
+      <c r="V13" s="56">
+        <v>20199</v>
+      </c>
+      <c r="W13" s="56">
+        <v>19748</v>
+      </c>
+      <c r="X13" s="56">
+        <v>18178</v>
+      </c>
+      <c r="Y13" s="56">
+        <v>18264</v>
+      </c>
+      <c r="Z13" s="56">
+        <v>19494</v>
+      </c>
+      <c r="AA13" s="56">
+        <v>20092</v>
+      </c>
+      <c r="AB13" s="56">
+        <v>21185</v>
+      </c>
+      <c r="AC13" s="56">
+        <v>21620</v>
+      </c>
+      <c r="AD13" s="56">
+        <v>22091</v>
+      </c>
+      <c r="AE13" s="56">
+        <v>22052</v>
+      </c>
+      <c r="AF13" s="56">
+        <v>21012</v>
+      </c>
+      <c r="AG13" s="56">
+        <v>20665</v>
+      </c>
+      <c r="AH13" s="56">
+        <v>20272</v>
+      </c>
+      <c r="AI13" s="56">
+        <v>19821</v>
+      </c>
+      <c r="AJ13" s="56">
+        <v>18250</v>
+      </c>
+      <c r="AK13" s="56">
+        <v>17789</v>
+      </c>
+      <c r="AL13" s="56">
+        <v>18915</v>
+      </c>
+      <c r="AM13" s="56">
+        <v>19494</v>
+      </c>
+      <c r="AN13" s="56">
+        <v>20549</v>
+      </c>
+      <c r="AO13" s="56">
+        <v>21032</v>
+      </c>
+      <c r="AP13" s="56">
+        <v>21480</v>
+      </c>
+      <c r="AQ13" s="64">
+        <v>21441</v>
+      </c>
+      <c r="AR13" s="59">
+        <v>20706</v>
+      </c>
+      <c r="AS13" s="59">
+        <v>20378</v>
+      </c>
+      <c r="AT13" s="59">
+        <v>19986</v>
+      </c>
+      <c r="AU13" s="59">
+        <v>19538</v>
+      </c>
+      <c r="AV13" s="59">
+        <v>18097</v>
+      </c>
+      <c r="AW13" s="59">
+        <v>19118</v>
+      </c>
+      <c r="AX13" s="59">
+        <v>18356</v>
+      </c>
+      <c r="AY13" s="59">
+        <v>18893</v>
+      </c>
+      <c r="AZ13" s="59">
+        <v>19881</v>
+      </c>
+      <c r="BA13" s="59">
+        <v>20394</v>
+      </c>
+      <c r="BB13" s="59">
+        <v>20867</v>
+      </c>
+      <c r="BC13" s="64">
+        <v>20837</v>
+      </c>
+      <c r="BD13" s="59">
+        <v>19528</v>
+      </c>
+      <c r="BE13" s="59">
+        <v>19235</v>
+      </c>
+      <c r="BF13" s="59">
+        <v>18971</v>
+      </c>
+      <c r="BG13" s="59">
+        <v>18560</v>
+      </c>
+      <c r="BH13" s="59">
+        <v>17271</v>
+      </c>
+      <c r="BI13" s="59">
+        <v>17164</v>
+      </c>
+      <c r="BJ13" s="59">
+        <v>18405</v>
+      </c>
+      <c r="BK13" s="59">
+        <v>19066</v>
+      </c>
+      <c r="BL13" s="59">
+        <v>20269</v>
+      </c>
+      <c r="BM13" s="59">
+        <v>21973</v>
+      </c>
+      <c r="BN13" s="59">
+        <v>22513</v>
+      </c>
+      <c r="BO13" s="59">
+        <v>17739</v>
+      </c>
+      <c r="BP13" s="59">
+        <v>17635</v>
+      </c>
+      <c r="BQ13" s="59">
+        <v>17542</v>
+      </c>
+      <c r="BR13" s="59">
+        <v>17409</v>
+      </c>
+      <c r="BS13" s="59">
+        <v>17201</v>
+      </c>
+      <c r="BT13" s="59">
+        <v>16608</v>
+      </c>
+      <c r="BU13" s="59">
+        <v>15821</v>
+      </c>
+      <c r="BV13" s="59">
+        <v>16736</v>
+      </c>
+      <c r="BW13" s="59">
+        <v>17249</v>
+      </c>
+      <c r="BX13" s="59">
+        <v>18251</v>
+      </c>
+      <c r="BY13" s="59">
+        <v>19607</v>
+      </c>
+      <c r="BZ13" s="59">
+        <v>20054</v>
+      </c>
+      <c r="CA13" s="59">
+        <v>17423</v>
+      </c>
+      <c r="CB13" s="59">
+        <v>17318</v>
+      </c>
+      <c r="CC13" s="59">
+        <v>17163</v>
+      </c>
+      <c r="CD13" s="59">
+        <v>17035</v>
+      </c>
+      <c r="CE13" s="59">
+        <v>16828</v>
+      </c>
+      <c r="CF13" s="59">
+        <v>16234</v>
+      </c>
+      <c r="CG13" s="59">
+        <v>15856</v>
+      </c>
+      <c r="CH13" s="59">
+        <v>16807</v>
+      </c>
+      <c r="CI13" s="59">
+        <v>17320</v>
+      </c>
+      <c r="CJ13" s="59">
+        <v>18295</v>
+      </c>
+      <c r="CK13" s="59">
+        <v>19591</v>
+      </c>
+      <c r="CL13" s="59">
+        <v>20015</v>
+      </c>
+      <c r="CM13" s="59">
+        <v>15791</v>
+      </c>
+      <c r="CN13" s="59">
+        <v>15692</v>
+      </c>
+      <c r="CO13" s="59">
+        <v>15565</v>
+      </c>
+      <c r="CP13" s="59"/>
+      <c r="CQ13" s="59"/>
+      <c r="CR13" s="59"/>
+      <c r="CS13" s="59"/>
+    </row>
+    <row r="14" spans="1:97" s="63" customFormat="1" ht="11.25">
+      <c r="A14" s="34" t="s">
+        <v>19</v>
+      </c>
+      <c r="B14" s="60">
+        <v>79797</v>
+      </c>
+      <c r="C14" s="60">
+        <v>81119</v>
+      </c>
+      <c r="D14" s="69">
+        <v>83235</v>
+      </c>
+      <c r="E14" s="75">
+        <v>86633</v>
+      </c>
+      <c r="F14" s="60">
+        <v>94092</v>
+      </c>
+      <c r="G14" s="76">
+        <v>93646</v>
+      </c>
+      <c r="H14" s="61">
+        <v>94668</v>
+      </c>
+      <c r="I14" s="60">
+        <v>93911</v>
+      </c>
+      <c r="J14" s="60">
+        <v>92497</v>
+      </c>
+      <c r="K14" s="60">
+        <v>90458</v>
+      </c>
+      <c r="L14" s="60">
+        <v>85765</v>
+      </c>
+      <c r="M14" s="59">
+        <v>83676</v>
+      </c>
+      <c r="N14" s="60">
+        <v>80696</v>
+      </c>
+      <c r="O14" s="60">
+        <v>81966</v>
+      </c>
+      <c r="P14" s="69">
+        <v>84018</v>
+      </c>
+      <c r="Q14" s="75">
+        <v>87424</v>
+      </c>
+      <c r="R14" s="60">
+        <v>94916</v>
+      </c>
+      <c r="S14" s="76">
+        <v>94441</v>
+      </c>
+      <c r="T14" s="60">
+        <v>94891</v>
+      </c>
+      <c r="U14" s="59">
+        <v>94132</v>
+      </c>
+      <c r="V14" s="65">
+        <v>92714</v>
+      </c>
+      <c r="W14" s="65">
+        <v>90666</v>
+      </c>
+      <c r="X14" s="66">
+        <v>86006</v>
+      </c>
+      <c r="Y14" s="65">
+        <v>85546</v>
+      </c>
+      <c r="Z14" s="56">
+        <v>82403</v>
+      </c>
+      <c r="AA14" s="56">
+        <v>83746</v>
+      </c>
+      <c r="AB14" s="62">
+        <v>86032</v>
+      </c>
+      <c r="AC14" s="62">
+        <v>89634</v>
+      </c>
+      <c r="AD14" s="59">
+        <v>97280</v>
+      </c>
+      <c r="AE14" s="59">
+        <v>96804</v>
+      </c>
+      <c r="AF14" s="59">
+        <v>96396</v>
+      </c>
+      <c r="AG14" s="60">
+        <v>95626</v>
+      </c>
+      <c r="AH14" s="60">
+        <v>94194</v>
+      </c>
+      <c r="AI14" s="60">
+        <v>92128</v>
+      </c>
+      <c r="AJ14" s="60">
+        <v>87400</v>
+      </c>
+      <c r="AK14" s="59">
+        <v>58852</v>
+      </c>
+      <c r="AL14" s="56">
+        <v>56911</v>
+      </c>
+      <c r="AM14" s="56">
+        <v>58025</v>
+      </c>
+      <c r="AN14" s="62">
+        <v>59870</v>
+      </c>
+      <c r="AO14" s="62">
+        <v>63813</v>
+      </c>
+      <c r="AP14" s="59">
+        <v>69954</v>
+      </c>
+      <c r="AQ14" s="59">
+        <v>69617</v>
+      </c>
+      <c r="AR14" s="59">
+        <v>67954</v>
+      </c>
+      <c r="AS14" s="59">
+        <v>67448</v>
+      </c>
+      <c r="AT14" s="59">
+        <v>66449</v>
+      </c>
+      <c r="AU14" s="59">
+        <v>64977</v>
+      </c>
+      <c r="AV14" s="59">
+        <v>61650</v>
+      </c>
+      <c r="AW14" s="59">
+        <v>60738</v>
+      </c>
+      <c r="AX14" s="59">
+        <v>64033</v>
+      </c>
+      <c r="AY14" s="59">
+        <v>65332</v>
+      </c>
+      <c r="AZ14" s="59">
+        <v>67705</v>
+      </c>
+      <c r="BA14" s="59">
+        <v>72358</v>
+      </c>
+      <c r="BB14" s="59">
+        <v>79996</v>
+      </c>
+      <c r="BC14" s="59">
+        <v>79417</v>
+      </c>
+      <c r="BD14" s="59">
+        <v>78689</v>
+      </c>
+      <c r="BE14" s="59">
+        <v>78067</v>
+      </c>
+      <c r="BF14" s="59">
+        <v>76790</v>
+      </c>
+      <c r="BG14" s="59">
+        <v>74830</v>
+      </c>
+      <c r="BH14" s="59">
+        <v>70448</v>
+      </c>
+      <c r="BI14" s="59">
+        <v>64667</v>
+      </c>
+      <c r="BJ14" s="59">
+        <v>63526</v>
+      </c>
+      <c r="BK14" s="59">
+        <v>65197</v>
+      </c>
+      <c r="BL14" s="59">
+        <v>67135</v>
+      </c>
+      <c r="BM14" s="59">
+        <v>71474</v>
+      </c>
+      <c r="BN14" s="59">
+        <v>77944</v>
+      </c>
+      <c r="BO14" s="59">
+        <v>66667</v>
+      </c>
+      <c r="BP14" s="59">
+        <v>65990</v>
+      </c>
+      <c r="BQ14" s="59">
+        <v>65699</v>
+      </c>
+      <c r="BR14" s="59">
+        <v>65228</v>
+      </c>
+      <c r="BS14" s="59">
+        <v>64507</v>
+      </c>
+      <c r="BT14" s="59">
+        <v>62934</v>
+      </c>
+      <c r="BU14" s="59">
+        <v>62957</v>
+      </c>
+      <c r="BV14" s="59">
+        <v>62101</v>
+      </c>
+      <c r="BW14" s="59">
+        <v>63292</v>
+      </c>
+      <c r="BX14" s="59">
+        <v>65131</v>
+      </c>
+      <c r="BY14" s="59">
+        <v>70210</v>
+      </c>
+      <c r="BZ14" s="59">
+        <v>76590</v>
+      </c>
+      <c r="CA14" s="59">
+        <v>72363</v>
+      </c>
+      <c r="CB14" s="59">
+        <v>71585</v>
+      </c>
+      <c r="CC14" s="59">
+        <v>71262</v>
+      </c>
+      <c r="CD14" s="59">
+        <v>70754</v>
+      </c>
+      <c r="CE14" s="59">
+        <v>69746</v>
+      </c>
+      <c r="CF14" s="59">
+        <v>67993</v>
+      </c>
+      <c r="CG14" s="59">
+        <v>59595</v>
+      </c>
+      <c r="CH14" s="59">
+        <v>58242</v>
+      </c>
+      <c r="CI14" s="59">
+        <v>59508</v>
+      </c>
+      <c r="CJ14" s="59">
+        <v>61635</v>
+      </c>
+      <c r="CK14" s="59">
+        <v>66818</v>
+      </c>
+      <c r="CL14" s="59">
+        <v>73415</v>
+      </c>
+      <c r="CM14" s="59">
+        <v>68477</v>
+      </c>
+      <c r="CN14" s="59">
+        <v>67848</v>
+      </c>
+      <c r="CO14" s="59">
+        <v>67558</v>
+      </c>
+      <c r="CP14" s="59"/>
+      <c r="CQ14" s="59"/>
+      <c r="CR14" s="59"/>
+      <c r="CS14" s="59"/>
+    </row>
+    <row r="15" spans="1:97" s="63" customFormat="1" ht="11.25">
+      <c r="A15" s="34" t="s">
+        <v>20</v>
+      </c>
+      <c r="B15" s="60">
+        <v>11542</v>
+      </c>
+      <c r="C15" s="60">
+        <v>11694</v>
+      </c>
+      <c r="D15" s="69">
+        <v>12019</v>
+      </c>
+      <c r="E15" s="75">
+        <v>12124</v>
+      </c>
+      <c r="F15" s="60">
+        <v>12404</v>
+      </c>
+      <c r="G15" s="76">
+        <v>12342</v>
+      </c>
+      <c r="H15" s="61">
+        <v>11220</v>
+      </c>
+      <c r="I15" s="60">
+        <v>11062</v>
+      </c>
+      <c r="J15" s="60">
+        <v>11024</v>
+      </c>
+      <c r="K15" s="60">
+        <v>10750</v>
+      </c>
+      <c r="L15" s="60">
+        <v>10021</v>
+      </c>
+      <c r="M15" s="59">
+        <v>10243</v>
+      </c>
+      <c r="N15" s="60">
+        <v>11489</v>
+      </c>
+      <c r="O15" s="60">
+        <v>11638</v>
+      </c>
+      <c r="P15" s="69">
+        <v>11948</v>
+      </c>
+      <c r="Q15" s="75">
+        <v>12031</v>
+      </c>
+      <c r="R15" s="60">
+        <v>12324</v>
+      </c>
+      <c r="S15" s="76">
+        <v>12314</v>
+      </c>
+      <c r="T15" s="60">
+        <v>11552</v>
+      </c>
+      <c r="U15" s="59">
+        <v>11396</v>
+      </c>
+      <c r="V15" s="59">
+        <v>11306</v>
+      </c>
+      <c r="W15" s="59">
+        <v>11030</v>
+      </c>
+      <c r="X15" s="59">
+        <v>10285</v>
+      </c>
+      <c r="Y15" s="59">
+        <v>10521</v>
+      </c>
+      <c r="Z15" s="56">
+        <v>11777</v>
+      </c>
+      <c r="AA15" s="56">
+        <v>11932</v>
+      </c>
+      <c r="AB15" s="62">
+        <v>12199</v>
+      </c>
+      <c r="AC15" s="62">
+        <v>12290</v>
+      </c>
+      <c r="AD15" s="59">
+        <v>12611</v>
+      </c>
+      <c r="AE15" s="59">
+        <v>12594</v>
+      </c>
+      <c r="AF15" s="59">
+        <v>11641</v>
+      </c>
+      <c r="AG15" s="60">
+        <v>11484</v>
+      </c>
+      <c r="AH15" s="60">
+        <v>11395</v>
+      </c>
+      <c r="AI15" s="60">
+        <v>11613</v>
+      </c>
+      <c r="AJ15" s="60">
+        <v>10872</v>
+      </c>
+      <c r="AK15" s="59">
+        <v>9916</v>
+      </c>
+      <c r="AL15" s="56">
+        <v>11158</v>
+      </c>
+      <c r="AM15" s="56">
+        <v>11332</v>
+      </c>
+      <c r="AN15" s="62">
+        <v>11682</v>
+      </c>
+      <c r="AO15" s="62">
+        <v>12206</v>
+      </c>
+      <c r="AP15" s="59">
+        <v>12608</v>
+      </c>
+      <c r="AQ15" s="59">
+        <v>12602</v>
+      </c>
+      <c r="AR15" s="59">
+        <v>11991</v>
+      </c>
+      <c r="AS15" s="59">
+        <v>11841</v>
+      </c>
+      <c r="AT15" s="59">
+        <v>11692</v>
+      </c>
+      <c r="AU15" s="59">
+        <v>11488</v>
+      </c>
+      <c r="AV15" s="59">
+        <v>10762</v>
+      </c>
+      <c r="AW15" s="59">
+        <v>10586</v>
+      </c>
+      <c r="AX15" s="59">
+        <v>9938</v>
+      </c>
+      <c r="AY15" s="59">
+        <v>10051</v>
+      </c>
+      <c r="AZ15" s="59">
+        <v>10289</v>
+      </c>
+      <c r="BA15" s="59">
+        <v>10389</v>
+      </c>
+      <c r="BB15" s="59">
+        <v>10722</v>
+      </c>
+      <c r="BC15" s="59">
+        <v>11223</v>
+      </c>
+      <c r="BD15" s="59">
+        <v>11082</v>
+      </c>
+      <c r="BE15" s="59">
+        <v>10905</v>
+      </c>
+      <c r="BF15" s="59">
+        <v>10803</v>
+      </c>
+      <c r="BG15" s="59">
+        <v>10572</v>
+      </c>
+      <c r="BH15" s="59">
+        <v>9930</v>
+      </c>
+      <c r="BI15" s="59">
+        <v>9657</v>
+      </c>
+      <c r="BJ15" s="59">
+        <v>10128</v>
+      </c>
+      <c r="BK15" s="59">
+        <v>10251</v>
+      </c>
+      <c r="BL15" s="59">
+        <v>10482</v>
+      </c>
+      <c r="BM15" s="59">
+        <v>10862</v>
+      </c>
+      <c r="BN15" s="59">
+        <v>11269</v>
+      </c>
+      <c r="BO15" s="59">
+        <v>11588</v>
+      </c>
+      <c r="BP15" s="59">
+        <v>11533</v>
+      </c>
+      <c r="BQ15" s="59">
+        <v>11003</v>
+      </c>
+      <c r="BR15" s="59">
+        <v>10931</v>
+      </c>
+      <c r="BS15" s="59">
+        <v>10786</v>
+      </c>
+      <c r="BT15" s="59">
+        <v>10384</v>
+      </c>
+      <c r="BU15" s="59">
+        <v>10421</v>
+      </c>
+      <c r="BV15" s="59">
+        <v>11387</v>
+      </c>
+      <c r="BW15" s="59">
+        <v>11483</v>
+      </c>
+      <c r="BX15" s="59">
+        <v>11785</v>
+      </c>
+      <c r="BY15" s="59">
+        <v>12252</v>
+      </c>
+      <c r="BZ15" s="59">
+        <v>12554</v>
+      </c>
+      <c r="CA15" s="59">
+        <v>12025</v>
+      </c>
+      <c r="CB15" s="59">
+        <v>11950</v>
+      </c>
+      <c r="CC15" s="59">
+        <v>11869</v>
+      </c>
+      <c r="CD15" s="59">
+        <v>11800</v>
+      </c>
+      <c r="CE15" s="59">
+        <v>11678</v>
+      </c>
+      <c r="CF15" s="59">
+        <v>11272</v>
+      </c>
+      <c r="CG15" s="59">
+        <v>10562</v>
+      </c>
+      <c r="CH15" s="59">
+        <v>11526</v>
+      </c>
+      <c r="CI15" s="59">
+        <v>11625</v>
+      </c>
+      <c r="CJ15" s="59">
+        <v>11916</v>
+      </c>
+      <c r="CK15" s="59">
+        <v>12356</v>
+      </c>
+      <c r="CL15" s="59">
+        <v>12644</v>
+      </c>
+      <c r="CM15" s="59">
+        <v>12262</v>
+      </c>
+      <c r="CN15" s="59">
+        <v>12199</v>
+      </c>
+      <c r="CO15" s="59">
+        <v>12101</v>
+      </c>
+      <c r="CP15" s="59"/>
+      <c r="CQ15" s="59"/>
+      <c r="CR15" s="59"/>
+      <c r="CS15" s="59"/>
+    </row>
+    <row r="16" spans="1:97" s="63" customFormat="1" ht="11.25">
+      <c r="A16" s="34" t="s">
+        <v>80</v>
+      </c>
+      <c r="B16" s="60">
+        <v>14046</v>
+      </c>
+      <c r="C16" s="60">
+        <v>14427</v>
+      </c>
+      <c r="D16" s="69">
+        <v>14539</v>
+      </c>
+      <c r="E16" s="75">
+        <v>13599</v>
+      </c>
+      <c r="F16" s="60">
+        <v>14031</v>
+      </c>
+      <c r="G16" s="76">
+        <v>14099</v>
+      </c>
+      <c r="H16" s="61">
+        <v>15344</v>
+      </c>
+      <c r="I16" s="60">
+        <v>15178</v>
+      </c>
+      <c r="J16" s="60">
+        <v>14905</v>
+      </c>
+      <c r="K16" s="60">
+        <v>14787</v>
+      </c>
+      <c r="L16" s="60">
+        <v>14224</v>
+      </c>
+      <c r="M16" s="59">
+        <v>12773</v>
+      </c>
+      <c r="N16" s="60">
+        <v>13867</v>
+      </c>
+      <c r="O16" s="60">
+        <v>14240</v>
+      </c>
+      <c r="P16" s="69">
+        <v>14425</v>
+      </c>
+      <c r="Q16" s="75">
+        <v>13679</v>
+      </c>
+      <c r="R16" s="60">
+        <v>14221</v>
+      </c>
+      <c r="S16" s="76">
+        <v>14264</v>
+      </c>
+      <c r="T16" s="60">
+        <v>16195</v>
+      </c>
+      <c r="U16" s="59">
+        <v>16005</v>
+      </c>
+      <c r="V16" s="59">
+        <v>15695</v>
+      </c>
+      <c r="W16" s="59">
+        <v>15522</v>
+      </c>
+      <c r="X16" s="59">
+        <v>14962</v>
+      </c>
+      <c r="Y16" s="59">
+        <v>13465</v>
+      </c>
+      <c r="Z16" s="56">
+        <v>14925</v>
+      </c>
+      <c r="AA16" s="56">
+        <v>15330</v>
+      </c>
+      <c r="AB16" s="62">
+        <v>15566</v>
+      </c>
+      <c r="AC16" s="62">
+        <v>14912</v>
+      </c>
+      <c r="AD16" s="59">
+        <v>15449</v>
+      </c>
+      <c r="AE16" s="59">
+        <v>16099</v>
+      </c>
+      <c r="AF16" s="59">
+        <v>17929</v>
+      </c>
+      <c r="AG16" s="60">
+        <v>17725</v>
+      </c>
+      <c r="AH16" s="60">
+        <v>17297</v>
+      </c>
+      <c r="AI16" s="60">
+        <v>17120</v>
+      </c>
+      <c r="AJ16" s="60">
+        <v>16539</v>
+      </c>
+      <c r="AK16" s="59">
+        <v>16067</v>
+      </c>
+      <c r="AL16" s="56">
+        <v>17180</v>
+      </c>
+      <c r="AM16" s="56">
+        <v>17574</v>
+      </c>
+      <c r="AN16" s="62">
+        <v>17792</v>
+      </c>
+      <c r="AO16" s="62">
+        <v>16976</v>
+      </c>
+      <c r="AP16" s="59">
+        <v>17634</v>
+      </c>
+      <c r="AQ16" s="59">
+        <v>18080</v>
+      </c>
+      <c r="AR16" s="59">
+        <v>19574</v>
+      </c>
+      <c r="AS16" s="59">
+        <v>19376</v>
+      </c>
+      <c r="AT16" s="59">
+        <v>18993</v>
+      </c>
+      <c r="AU16" s="59">
+        <v>18778</v>
+      </c>
+      <c r="AV16" s="59">
+        <v>18094</v>
+      </c>
+      <c r="AW16" s="59">
+        <v>16711</v>
+      </c>
+      <c r="AX16" s="59">
+        <v>14113</v>
+      </c>
+      <c r="AY16" s="59">
+        <v>14287</v>
+      </c>
+      <c r="AZ16" s="59">
+        <v>14607</v>
+      </c>
+      <c r="BA16" s="59">
+        <v>14172</v>
+      </c>
+      <c r="BB16" s="59">
+        <v>14984</v>
+      </c>
+      <c r="BC16" s="59">
+        <v>14999</v>
+      </c>
+      <c r="BD16" s="59">
+        <v>16159</v>
+      </c>
+      <c r="BE16" s="59">
+        <v>15988</v>
+      </c>
+      <c r="BF16" s="59">
+        <v>15680</v>
+      </c>
+      <c r="BG16" s="59">
+        <v>15502</v>
+      </c>
+      <c r="BH16" s="59">
+        <v>15624</v>
+      </c>
+      <c r="BI16" s="59">
+        <v>15012</v>
+      </c>
+      <c r="BJ16" s="59">
+        <v>15889</v>
+      </c>
+      <c r="BK16" s="59">
+        <v>16306</v>
+      </c>
+      <c r="BL16" s="59">
+        <v>16911</v>
+      </c>
+      <c r="BM16" s="59">
+        <v>17459</v>
+      </c>
+      <c r="BN16" s="59">
+        <v>18370</v>
+      </c>
+      <c r="BO16" s="59">
+        <v>16493</v>
+      </c>
+      <c r="BP16" s="59">
+        <v>16405</v>
+      </c>
+      <c r="BQ16" s="59">
+        <v>16295</v>
+      </c>
+      <c r="BR16" s="59">
+        <v>16085</v>
+      </c>
+      <c r="BS16" s="59">
+        <v>15936</v>
+      </c>
+      <c r="BT16" s="59">
+        <v>15507</v>
+      </c>
+      <c r="BU16" s="59">
+        <v>17109</v>
+      </c>
+      <c r="BV16" s="59">
+        <v>18167</v>
+      </c>
+      <c r="BW16" s="59">
+        <v>18610</v>
+      </c>
+      <c r="BX16" s="59">
+        <v>19233</v>
+      </c>
+      <c r="BY16" s="59">
+        <v>19428</v>
+      </c>
+      <c r="BZ16" s="59">
+        <v>21114</v>
+      </c>
+      <c r="CA16" s="59">
+        <v>18602</v>
+      </c>
+      <c r="CB16" s="59">
+        <v>18469</v>
+      </c>
+      <c r="CC16" s="59">
+        <v>18318</v>
+      </c>
+      <c r="CD16" s="59">
+        <v>18064</v>
+      </c>
+      <c r="CE16" s="59">
+        <v>17897</v>
+      </c>
+      <c r="CF16" s="59">
+        <v>17397</v>
+      </c>
+      <c r="CG16" s="59">
+        <v>17780</v>
+      </c>
+      <c r="CH16" s="59">
+        <v>18861</v>
+      </c>
+      <c r="CI16" s="59">
+        <v>19311</v>
+      </c>
+      <c r="CJ16" s="59">
+        <v>19990</v>
+      </c>
+      <c r="CK16" s="59">
+        <v>20666</v>
+      </c>
+      <c r="CL16" s="59">
+        <v>21525</v>
+      </c>
+      <c r="CM16" s="59">
+        <v>18710</v>
+      </c>
+      <c r="CN16" s="59">
+        <v>18629</v>
+      </c>
+      <c r="CO16" s="59">
+        <v>18418</v>
+      </c>
+      <c r="CP16" s="59"/>
+      <c r="CQ16" s="59"/>
+      <c r="CR16" s="59"/>
+      <c r="CS16" s="59"/>
+    </row>
+    <row r="17" spans="1:97" s="63" customFormat="1" ht="11.25">
+      <c r="A17" s="34" t="s">
+        <v>21</v>
+      </c>
+      <c r="B17" s="60">
+        <v>16786</v>
+      </c>
+      <c r="C17" s="60">
+        <v>17354</v>
+      </c>
+      <c r="D17" s="69">
+        <v>18186</v>
+      </c>
+      <c r="E17" s="75">
+        <v>18893</v>
+      </c>
+      <c r="F17" s="60">
+        <v>19605</v>
+      </c>
+      <c r="G17" s="76">
+        <v>19541</v>
+      </c>
+      <c r="H17" s="61">
+        <v>17108</v>
+      </c>
+      <c r="I17" s="60">
+        <v>16849</v>
+      </c>
+      <c r="J17" s="60">
+        <v>16620</v>
+      </c>
+      <c r="K17" s="60">
+        <v>16518</v>
+      </c>
+      <c r="L17" s="60">
+        <v>15465</v>
+      </c>
+      <c r="M17" s="59">
+        <v>17200</v>
+      </c>
+      <c r="N17" s="60">
+        <v>17804</v>
+      </c>
+      <c r="O17" s="60">
+        <v>18375</v>
+      </c>
+      <c r="P17" s="69">
+        <v>19244</v>
+      </c>
+      <c r="Q17" s="75">
+        <v>19949</v>
+      </c>
+      <c r="R17" s="60">
+        <v>20762</v>
+      </c>
+      <c r="S17" s="76">
+        <v>20679</v>
+      </c>
+      <c r="T17" s="60">
+        <v>17522</v>
+      </c>
+      <c r="U17" s="59">
+        <v>17295</v>
+      </c>
+      <c r="V17" s="59">
+        <v>17088</v>
+      </c>
+      <c r="W17" s="59">
+        <v>17036</v>
+      </c>
+      <c r="X17" s="59">
+        <v>15990</v>
+      </c>
+      <c r="Y17" s="59">
+        <v>17892</v>
+      </c>
+      <c r="Z17" s="56">
+        <v>18469</v>
+      </c>
+      <c r="AA17" s="56">
+        <v>19068</v>
+      </c>
+      <c r="AB17" s="62">
+        <v>20029</v>
+      </c>
+      <c r="AC17" s="62">
+        <v>20823</v>
+      </c>
+      <c r="AD17" s="59">
+        <v>21652</v>
+      </c>
+      <c r="AE17" s="59">
+        <v>21572</v>
+      </c>
+      <c r="AF17" s="59">
+        <v>19364</v>
+      </c>
+      <c r="AG17" s="60">
+        <v>19127</v>
+      </c>
+      <c r="AH17" s="60">
+        <v>18903</v>
+      </c>
+      <c r="AI17" s="60">
+        <v>18341</v>
+      </c>
+      <c r="AJ17" s="60">
+        <v>17211</v>
+      </c>
+      <c r="AK17" s="59">
+        <v>22084</v>
+      </c>
+      <c r="AL17" s="56">
+        <v>22601</v>
+      </c>
+      <c r="AM17" s="56">
+        <v>23236</v>
+      </c>
+      <c r="AN17" s="62">
+        <v>24605</v>
+      </c>
+      <c r="AO17" s="62">
+        <v>25911</v>
+      </c>
+      <c r="AP17" s="59">
+        <v>27321</v>
+      </c>
+      <c r="AQ17" s="59">
+        <v>27595</v>
+      </c>
+      <c r="AR17" s="59">
+        <v>26118</v>
+      </c>
+      <c r="AS17" s="59">
+        <v>25840</v>
+      </c>
+      <c r="AT17" s="59">
+        <v>25996</v>
+      </c>
+      <c r="AU17" s="59">
+        <v>25686</v>
+      </c>
+      <c r="AV17" s="59">
+        <v>24498</v>
+      </c>
+      <c r="AW17" s="59">
+        <v>25794</v>
+      </c>
+      <c r="AX17" s="59">
+        <v>29139</v>
+      </c>
+      <c r="AY17" s="59">
+        <v>29750</v>
+      </c>
+      <c r="AZ17" s="59">
+        <v>30813</v>
+      </c>
+      <c r="BA17" s="59">
+        <v>35128</v>
+      </c>
+      <c r="BB17" s="59">
+        <v>36436</v>
+      </c>
+      <c r="BC17" s="59">
+        <v>36194</v>
+      </c>
+      <c r="BD17" s="59">
+        <v>35063</v>
+      </c>
+      <c r="BE17" s="59">
+        <v>34496</v>
+      </c>
+      <c r="BF17" s="59">
+        <v>33895</v>
+      </c>
+      <c r="BG17" s="59">
+        <v>33527</v>
+      </c>
+      <c r="BH17" s="59">
+        <v>30293</v>
+      </c>
+      <c r="BI17" s="59">
+        <v>29242</v>
+      </c>
+      <c r="BJ17" s="59">
+        <v>28393</v>
+      </c>
+      <c r="BK17" s="59">
+        <v>28069</v>
+      </c>
+      <c r="BL17" s="59">
+        <v>31477</v>
+      </c>
+      <c r="BM17" s="59">
+        <v>32035</v>
+      </c>
+      <c r="BN17" s="59">
+        <v>32489</v>
+      </c>
+      <c r="BO17" s="59">
+        <v>29484</v>
+      </c>
+      <c r="BP17" s="59">
+        <v>28263</v>
+      </c>
+      <c r="BQ17" s="59">
+        <v>28052</v>
+      </c>
+      <c r="BR17" s="59">
+        <v>27307</v>
+      </c>
+      <c r="BS17" s="59">
+        <v>26897</v>
+      </c>
+      <c r="BT17" s="59">
+        <v>26374</v>
+      </c>
+      <c r="BU17" s="59">
+        <v>25413</v>
+      </c>
+      <c r="BV17" s="59">
+        <v>25378</v>
+      </c>
+      <c r="BW17" s="59">
+        <v>25457</v>
+      </c>
+      <c r="BX17" s="59">
+        <v>25884</v>
+      </c>
+      <c r="BY17" s="59">
+        <v>26268</v>
+      </c>
+      <c r="BZ17" s="59">
+        <v>25880</v>
+      </c>
+      <c r="CA17" s="59">
+        <v>22874</v>
+      </c>
+      <c r="CB17" s="59">
+        <v>23050</v>
+      </c>
+      <c r="CC17" s="59">
+        <v>22513</v>
+      </c>
+      <c r="CD17" s="59">
+        <v>21848</v>
+      </c>
+      <c r="CE17" s="59">
+        <v>20771</v>
+      </c>
+      <c r="CF17" s="59">
+        <v>19889</v>
+      </c>
+      <c r="CG17" s="59">
+        <v>21938</v>
+      </c>
+      <c r="CH17" s="59">
+        <v>22275</v>
+      </c>
+      <c r="CI17" s="59">
+        <v>22814</v>
+      </c>
+      <c r="CJ17" s="59">
+        <v>23557</v>
+      </c>
+      <c r="CK17" s="59">
+        <v>23725</v>
+      </c>
+      <c r="CL17" s="59">
+        <v>24457</v>
+      </c>
+      <c r="CM17" s="59">
+        <v>21723</v>
+      </c>
+      <c r="CN17" s="59">
+        <v>21405</v>
+      </c>
+      <c r="CO17" s="59">
+        <v>21214</v>
+      </c>
+      <c r="CP17" s="59"/>
+      <c r="CQ17" s="59"/>
+      <c r="CR17" s="59"/>
+      <c r="CS17" s="59"/>
+    </row>
+    <row r="18" spans="1:97" s="63" customFormat="1" ht="11.25">
+      <c r="A18" s="34" t="s">
+        <v>22</v>
+      </c>
+      <c r="B18" s="60">
+        <v>12466</v>
+      </c>
+      <c r="C18" s="60">
+        <v>12853</v>
+      </c>
+      <c r="D18" s="69">
+        <v>13162</v>
+      </c>
+      <c r="E18" s="75">
+        <v>13921</v>
+      </c>
+      <c r="F18" s="60">
+        <v>14479</v>
+      </c>
+      <c r="G18" s="76">
+        <v>14555</v>
+      </c>
+      <c r="H18" s="61">
+        <v>13304</v>
+      </c>
+      <c r="I18" s="60">
+        <v>13137</v>
+      </c>
+      <c r="J18" s="60">
+        <v>12809</v>
+      </c>
+      <c r="K18" s="60">
+        <v>12630</v>
+      </c>
+      <c r="L18" s="60">
+        <v>12433</v>
+      </c>
+      <c r="M18" s="59">
+        <v>12362</v>
+      </c>
+      <c r="N18" s="60">
+        <v>12791</v>
+      </c>
+      <c r="O18" s="60">
+        <v>13188</v>
+      </c>
+      <c r="P18" s="69">
+        <v>13489</v>
+      </c>
+      <c r="Q18" s="75">
+        <v>14320</v>
+      </c>
+      <c r="R18" s="60">
+        <v>14837</v>
+      </c>
+      <c r="S18" s="76">
+        <v>14920</v>
+      </c>
+      <c r="T18" s="60">
+        <v>14269</v>
+      </c>
+      <c r="U18" s="59">
+        <v>14093</v>
+      </c>
+      <c r="V18" s="59">
+        <v>13746</v>
+      </c>
+      <c r="W18" s="59">
+        <v>13556</v>
+      </c>
+      <c r="X18" s="59">
+        <v>13347</v>
+      </c>
+      <c r="Y18" s="59">
+        <v>13069</v>
+      </c>
+      <c r="Z18" s="56">
+        <v>13549</v>
+      </c>
+      <c r="AA18" s="56">
+        <v>13982</v>
+      </c>
+      <c r="AB18" s="62">
+        <v>14322</v>
+      </c>
+      <c r="AC18" s="62">
+        <v>15285</v>
+      </c>
+      <c r="AD18" s="59">
+        <v>15849</v>
+      </c>
+      <c r="AE18" s="59">
+        <v>15935</v>
+      </c>
+      <c r="AF18" s="59">
+        <v>14389</v>
+      </c>
+      <c r="AG18" s="60">
+        <v>14213</v>
+      </c>
+      <c r="AH18" s="68">
+        <v>13816</v>
+      </c>
+      <c r="AI18" s="60">
+        <v>13655</v>
+      </c>
+      <c r="AJ18" s="68">
+        <v>13445</v>
+      </c>
+      <c r="AK18" s="68">
+        <v>13105</v>
+      </c>
+      <c r="AL18" s="56">
+        <v>13573</v>
+      </c>
+      <c r="AM18" s="56">
+        <v>14013</v>
+      </c>
+      <c r="AN18" s="62">
+        <v>14360</v>
+      </c>
+      <c r="AO18" s="62">
+        <v>15324</v>
+      </c>
+      <c r="AP18" s="59">
+        <v>15894</v>
+      </c>
+      <c r="AQ18" s="59">
+        <v>15980</v>
+      </c>
+      <c r="AR18" s="59">
+        <v>15061</v>
+      </c>
+      <c r="AS18" s="59">
+        <v>14872</v>
+      </c>
+      <c r="AT18" s="59">
+        <v>14491</v>
+      </c>
+      <c r="AU18" s="59">
+        <v>14275</v>
+      </c>
+      <c r="AV18" s="59">
+        <v>14049</v>
+      </c>
+      <c r="AW18" s="59">
+        <v>12937</v>
+      </c>
+      <c r="AX18" s="59">
+        <v>10596</v>
+      </c>
+      <c r="AY18" s="59">
+        <v>10955</v>
+      </c>
+      <c r="AZ18" s="59">
+        <v>11276</v>
+      </c>
+      <c r="BA18" s="59">
+        <v>12234</v>
+      </c>
+      <c r="BB18" s="59">
+        <v>12662</v>
+      </c>
+      <c r="BC18" s="59">
+        <v>12701</v>
+      </c>
+      <c r="BD18" s="59">
+        <v>12149</v>
+      </c>
+      <c r="BE18" s="59">
+        <v>11998</v>
+      </c>
+      <c r="BF18" s="59">
+        <v>11689</v>
+      </c>
+      <c r="BG18" s="59">
+        <v>11519</v>
+      </c>
+      <c r="BH18" s="59">
+        <v>11345</v>
+      </c>
+      <c r="BI18" s="59">
+        <v>10800</v>
+      </c>
+      <c r="BJ18" s="59">
+        <v>11075</v>
+      </c>
+      <c r="BK18" s="59">
+        <v>11516</v>
+      </c>
+      <c r="BL18" s="59">
+        <v>11957</v>
+      </c>
+      <c r="BM18" s="59">
+        <v>13247</v>
+      </c>
+      <c r="BN18" s="59">
+        <v>13772</v>
+      </c>
+      <c r="BO18" s="59">
+        <v>12467</v>
+      </c>
+      <c r="BP18" s="59">
+        <v>12327</v>
+      </c>
+      <c r="BQ18" s="59">
+        <v>12371</v>
+      </c>
+      <c r="BR18" s="59">
+        <v>12065</v>
+      </c>
+      <c r="BS18" s="59">
+        <v>11881</v>
+      </c>
+      <c r="BT18" s="59">
+        <v>11689</v>
+      </c>
+      <c r="BU18" s="59">
+        <v>11758</v>
+      </c>
+      <c r="BV18" s="59">
+        <v>12100</v>
+      </c>
+      <c r="BW18" s="59">
+        <v>12556</v>
+      </c>
+      <c r="BX18" s="59">
+        <v>13006</v>
+      </c>
+      <c r="BY18" s="59">
+        <v>13968</v>
+      </c>
+      <c r="BZ18" s="59">
+        <v>14413</v>
+      </c>
+      <c r="CA18" s="59">
+        <v>12783</v>
+      </c>
+      <c r="CB18" s="59">
+        <v>12645</v>
+      </c>
+      <c r="CC18" s="59">
+        <v>12496</v>
+      </c>
+      <c r="CD18" s="59">
+        <v>12197</v>
+      </c>
+      <c r="CE18" s="59">
+        <v>12014</v>
+      </c>
+      <c r="CF18" s="59">
+        <v>11820</v>
+      </c>
+      <c r="CG18" s="59">
+        <v>11546</v>
+      </c>
+      <c r="CH18" s="59">
+        <v>11884</v>
+      </c>
+      <c r="CI18" s="59">
+        <v>12286</v>
+      </c>
+      <c r="CJ18" s="59">
+        <v>12727</v>
+      </c>
+      <c r="CK18" s="59">
+        <v>13564</v>
+      </c>
+      <c r="CL18" s="59">
+        <v>14012</v>
+      </c>
+      <c r="CM18" s="59">
+        <v>12976</v>
+      </c>
+      <c r="CN18" s="59">
+        <v>12835</v>
+      </c>
+      <c r="CO18" s="59">
+        <v>12682</v>
+      </c>
+      <c r="CP18" s="59"/>
+      <c r="CQ18" s="59"/>
+      <c r="CR18" s="59"/>
+      <c r="CS18" s="59"/>
+    </row>
+    <row r="19" spans="1:97" s="63" customFormat="1" ht="11.25">
+      <c r="A19" s="34" t="s">
+        <v>23</v>
+      </c>
+      <c r="B19" s="60">
+        <v>22794</v>
+      </c>
+      <c r="C19" s="60">
+        <v>23360</v>
+      </c>
+      <c r="D19" s="69">
+        <v>24672</v>
+      </c>
+      <c r="E19" s="75">
+        <v>24394</v>
+      </c>
+      <c r="F19" s="60">
+        <v>24878</v>
+      </c>
+      <c r="G19" s="76">
+        <v>24798</v>
+      </c>
+      <c r="H19" s="61">
+        <v>24860</v>
+      </c>
+      <c r="I19" s="60">
+        <v>24586</v>
+      </c>
+      <c r="J19" s="60">
+        <v>24392</v>
+      </c>
+      <c r="K19" s="60">
+        <v>24048</v>
+      </c>
+      <c r="L19" s="60">
+        <v>23355</v>
+      </c>
+      <c r="M19" s="59">
+        <v>22375</v>
+      </c>
+      <c r="N19" s="60">
+        <v>22879</v>
+      </c>
+      <c r="O19" s="60">
+        <v>23814</v>
+      </c>
+      <c r="P19" s="69">
+        <v>24605</v>
+      </c>
+      <c r="Q19" s="75">
+        <v>23931</v>
+      </c>
+      <c r="R19" s="56">
+        <v>24369</v>
+      </c>
+      <c r="S19" s="76">
+        <v>24285</v>
+      </c>
+      <c r="T19" s="60">
+        <v>25791</v>
+      </c>
+      <c r="U19" s="59">
+        <v>25466</v>
+      </c>
+      <c r="V19" s="59">
+        <v>25271</v>
+      </c>
+      <c r="W19" s="59">
+        <v>25033</v>
+      </c>
+      <c r="X19" s="59">
+        <v>24461</v>
+      </c>
+      <c r="Y19" s="59">
+        <v>22862</v>
+      </c>
+      <c r="Z19" s="56">
+        <v>23741</v>
+      </c>
+      <c r="AA19" s="56">
+        <v>24523</v>
+      </c>
+      <c r="AB19" s="62">
+        <v>25384</v>
+      </c>
+      <c r="AC19" s="62">
+        <v>24802</v>
+      </c>
+      <c r="AD19" s="59">
+        <v>25264</v>
+      </c>
+      <c r="AE19" s="59">
+        <v>25190</v>
+      </c>
+      <c r="AF19" s="59">
+        <v>27593</v>
+      </c>
+      <c r="AG19" s="60">
+        <v>27298</v>
+      </c>
+      <c r="AH19" s="60">
+        <v>26889</v>
+      </c>
+      <c r="AI19" s="60">
+        <v>26701</v>
+      </c>
+      <c r="AJ19" s="60">
+        <v>26124</v>
+      </c>
+      <c r="AK19" s="59">
+        <v>24252</v>
+      </c>
+      <c r="AL19" s="56">
+        <v>25323</v>
+      </c>
+      <c r="AM19" s="56">
+        <v>26158</v>
+      </c>
+      <c r="AN19" s="62">
+        <v>26787</v>
+      </c>
+      <c r="AO19" s="62">
+        <v>26473</v>
+      </c>
+      <c r="AP19" s="59">
+        <v>26902</v>
+      </c>
+      <c r="AQ19" s="59">
+        <v>26804</v>
+      </c>
+      <c r="AR19" s="59">
+        <v>29299</v>
+      </c>
+      <c r="AS19" s="59">
+        <v>28736</v>
+      </c>
+      <c r="AT19" s="59">
+        <v>28514</v>
+      </c>
+      <c r="AU19" s="59">
+        <v>28252</v>
+      </c>
+      <c r="AV19" s="59">
+        <v>27613</v>
+      </c>
+      <c r="AW19" s="59">
+        <v>27313</v>
+      </c>
+      <c r="AX19" s="59">
+        <v>32152</v>
+      </c>
+      <c r="AY19" s="59">
+        <v>32988</v>
+      </c>
+      <c r="AZ19" s="59">
+        <v>33849</v>
+      </c>
+      <c r="BA19" s="59">
+        <v>33615</v>
+      </c>
+      <c r="BB19" s="59">
+        <v>34314</v>
+      </c>
+      <c r="BC19" s="59">
+        <v>34191</v>
+      </c>
+      <c r="BD19" s="59">
+        <v>35793</v>
+      </c>
+      <c r="BE19" s="59">
+        <v>35910</v>
+      </c>
+      <c r="BF19" s="59">
+        <v>35947</v>
+      </c>
+      <c r="BG19" s="59">
+        <v>35636</v>
+      </c>
+      <c r="BH19" s="59">
+        <v>34760</v>
+      </c>
+      <c r="BI19" s="59">
+        <v>33741</v>
+      </c>
+      <c r="BJ19" s="59">
+        <v>34096</v>
+      </c>
+      <c r="BK19" s="59">
+        <v>34536</v>
+      </c>
+      <c r="BL19" s="59">
+        <v>36013</v>
+      </c>
+      <c r="BM19" s="59">
+        <v>39066</v>
+      </c>
+      <c r="BN19" s="59">
+        <v>39976</v>
+      </c>
+      <c r="BO19" s="59">
+        <v>31837</v>
+      </c>
+      <c r="BP19" s="59">
+        <v>31641</v>
+      </c>
+      <c r="BQ19" s="59">
+        <v>31438</v>
+      </c>
+      <c r="BR19" s="59">
+        <v>31276</v>
+      </c>
+      <c r="BS19" s="59">
+        <v>31048</v>
+      </c>
+      <c r="BT19" s="59">
+        <v>30544</v>
+      </c>
+      <c r="BU19" s="59">
+        <v>35163</v>
+      </c>
+      <c r="BV19" s="59">
+        <v>36173</v>
+      </c>
+      <c r="BW19" s="59">
+        <v>37505</v>
+      </c>
+      <c r="BX19" s="59">
+        <v>39044</v>
+      </c>
+      <c r="BY19" s="59">
+        <v>42417</v>
+      </c>
+      <c r="BZ19" s="59">
+        <v>44101</v>
+      </c>
+      <c r="CA19" s="59">
+        <v>33130</v>
+      </c>
+      <c r="CB19" s="59">
+        <v>32938</v>
+      </c>
+      <c r="CC19" s="59">
+        <v>32654</v>
+      </c>
+      <c r="CD19" s="59">
+        <v>32454</v>
+      </c>
+      <c r="CE19" s="59">
+        <v>32126</v>
+      </c>
+      <c r="CF19" s="59">
+        <v>31218</v>
+      </c>
+      <c r="CG19" s="59">
+        <v>30367</v>
+      </c>
+      <c r="CH19" s="59">
+        <v>31303</v>
+      </c>
+      <c r="CI19" s="59">
+        <v>32238</v>
+      </c>
+      <c r="CJ19" s="59">
+        <v>33559</v>
+      </c>
+      <c r="CK19" s="59">
+        <v>37877</v>
+      </c>
+      <c r="CL19" s="59">
+        <v>38750</v>
+      </c>
+      <c r="CM19" s="59">
+        <v>33934</v>
+      </c>
+      <c r="CN19" s="59">
+        <v>33606</v>
+      </c>
+      <c r="CO19" s="59">
+        <v>33413</v>
+      </c>
+      <c r="CP19" s="59"/>
+      <c r="CQ19" s="59"/>
+      <c r="CR19" s="59"/>
+      <c r="CS19" s="59"/>
+    </row>
+    <row r="20" spans="1:97" s="63" customFormat="1" ht="11.25">
+      <c r="A20" s="34" t="s">
+        <v>24</v>
+      </c>
+      <c r="B20" s="60">
+        <v>27353</v>
+      </c>
+      <c r="C20" s="60">
+        <v>28112</v>
+      </c>
+      <c r="D20" s="69">
+        <v>29180</v>
+      </c>
+      <c r="E20" s="75">
+        <v>27896</v>
+      </c>
+      <c r="F20" s="60">
+        <v>28727</v>
+      </c>
+      <c r="G20" s="76">
+        <v>28592</v>
+      </c>
+      <c r="H20" s="61">
+        <v>35323</v>
+      </c>
+      <c r="I20" s="60">
+        <v>34741</v>
+      </c>
+      <c r="J20" s="60">
+        <v>34384</v>
+      </c>
+      <c r="K20" s="60">
+        <v>34200</v>
+      </c>
+      <c r="L20" s="60">
+        <v>33224</v>
+      </c>
+      <c r="M20" s="59">
+        <v>27242</v>
+      </c>
+      <c r="N20" s="60">
+        <v>27976</v>
+      </c>
+      <c r="O20" s="60">
+        <v>28683</v>
+      </c>
+      <c r="P20" s="69">
+        <v>29715</v>
+      </c>
+      <c r="Q20" s="75">
+        <v>28407</v>
+      </c>
+      <c r="R20" s="60">
+        <v>29263</v>
+      </c>
+      <c r="S20" s="76">
+        <v>28730</v>
+      </c>
+      <c r="T20" s="60">
+        <v>36399</v>
+      </c>
+      <c r="U20" s="59">
+        <v>35840</v>
+      </c>
+      <c r="V20" s="59">
+        <v>35488</v>
+      </c>
+      <c r="W20" s="59">
+        <v>35180</v>
+      </c>
+      <c r="X20" s="59">
+        <v>34179</v>
+      </c>
+      <c r="Y20" s="59">
+        <v>25415</v>
+      </c>
+      <c r="Z20" s="59">
+        <v>26108</v>
+      </c>
+      <c r="AA20" s="59">
+        <v>26648</v>
+      </c>
+      <c r="AB20" s="62">
+        <v>27582</v>
+      </c>
+      <c r="AC20" s="62">
+        <v>26239</v>
+      </c>
+      <c r="AD20" s="59">
+        <v>26960</v>
+      </c>
+      <c r="AE20" s="59">
+        <v>26795</v>
+      </c>
+      <c r="AF20" s="59">
+        <v>34104</v>
+      </c>
+      <c r="AG20" s="60">
+        <v>33561</v>
+      </c>
+      <c r="AH20" s="60">
+        <v>33310</v>
+      </c>
+      <c r="AI20" s="60">
+        <v>33118</v>
+      </c>
+      <c r="AJ20" s="60">
+        <v>32074</v>
+      </c>
+      <c r="AK20" s="59">
+        <v>23144</v>
+      </c>
+      <c r="AL20" s="59">
+        <v>23580</v>
+      </c>
+      <c r="AM20" s="59">
+        <v>24169</v>
+      </c>
+      <c r="AN20" s="62">
+        <v>25082</v>
+      </c>
+      <c r="AO20" s="62">
+        <v>23374</v>
+      </c>
+      <c r="AP20" s="59">
+        <v>24433</v>
+      </c>
+      <c r="AQ20" s="59">
+        <v>24287</v>
+      </c>
+      <c r="AR20" s="59">
+        <v>25267</v>
+      </c>
+      <c r="AS20" s="59">
+        <v>24906</v>
+      </c>
+      <c r="AT20" s="59">
+        <v>24585</v>
+      </c>
+      <c r="AU20" s="59">
+        <v>24439</v>
+      </c>
+      <c r="AV20" s="59">
+        <v>23701</v>
+      </c>
+      <c r="AW20" s="59">
+        <v>23342</v>
+      </c>
+      <c r="AX20" s="59">
+        <v>20355</v>
+      </c>
+      <c r="AY20" s="59">
+        <v>20874</v>
+      </c>
+      <c r="AZ20" s="59">
+        <v>21855</v>
+      </c>
+      <c r="BA20" s="59">
+        <v>21169</v>
+      </c>
+      <c r="BB20" s="59">
+        <v>22327</v>
+      </c>
+      <c r="BC20" s="59">
+        <v>22217</v>
+      </c>
+      <c r="BD20" s="59">
+        <v>22477</v>
+      </c>
+      <c r="BE20" s="59">
+        <v>22188</v>
+      </c>
+      <c r="BF20" s="59">
+        <v>21960</v>
+      </c>
+      <c r="BG20" s="59">
+        <v>21834</v>
+      </c>
+      <c r="BH20" s="59">
+        <v>21195</v>
+      </c>
+      <c r="BI20" s="59">
+        <v>20278</v>
+      </c>
+      <c r="BJ20" s="58">
+        <v>21171</v>
+      </c>
+      <c r="BK20" s="58">
+        <v>21706</v>
+      </c>
+      <c r="BL20" s="59">
+        <v>22868</v>
+      </c>
+      <c r="BM20" s="59">
+        <v>23507</v>
+      </c>
+      <c r="BN20" s="59">
+        <v>24685</v>
+      </c>
+      <c r="BO20" s="58">
+        <v>21038</v>
+      </c>
+      <c r="BP20" s="58">
+        <v>20922</v>
+      </c>
+      <c r="BQ20" s="58">
+        <v>20779</v>
+      </c>
+      <c r="BR20" s="58">
+        <v>20621</v>
+      </c>
+      <c r="BS20" s="58">
+        <v>20453</v>
+      </c>
+      <c r="BT20" s="58">
+        <v>20052</v>
+      </c>
+      <c r="BU20" s="58">
+        <v>22164</v>
+      </c>
+      <c r="BV20" s="58">
+        <v>22591</v>
+      </c>
+      <c r="BW20" s="58">
+        <v>23156</v>
+      </c>
+      <c r="BX20" s="59">
+        <v>24319</v>
+      </c>
+      <c r="BY20" s="59">
+        <v>24204</v>
+      </c>
+      <c r="BZ20" s="59">
+        <v>25260</v>
+      </c>
+      <c r="CA20" s="58">
+        <v>23623</v>
+      </c>
+      <c r="CB20" s="58">
+        <v>23489</v>
+      </c>
+      <c r="CC20" s="58">
+        <v>23220</v>
+      </c>
+      <c r="CD20" s="58">
+        <v>23051</v>
+      </c>
+      <c r="CE20" s="58">
+        <v>22931</v>
+      </c>
+      <c r="CF20" s="58">
+        <v>22310</v>
+      </c>
+      <c r="CG20" s="58">
+        <v>22208</v>
+      </c>
+      <c r="CH20" s="58">
+        <v>22650</v>
+      </c>
+      <c r="CI20" s="58">
+        <v>23224</v>
+      </c>
+      <c r="CJ20" s="59">
+        <v>24324</v>
+      </c>
+      <c r="CK20" s="59">
+        <v>24071</v>
+      </c>
+      <c r="CL20" s="59">
+        <v>25049</v>
+      </c>
+      <c r="CM20" s="58">
+        <v>24364</v>
+      </c>
+      <c r="CN20" s="58">
+        <v>24250</v>
+      </c>
+      <c r="CO20" s="58">
+        <v>23976</v>
+      </c>
+      <c r="CP20" s="58"/>
+      <c r="CQ20" s="58"/>
+      <c r="CR20" s="58"/>
+      <c r="CS20" s="58"/>
+    </row>
+    <row r="21" spans="1:97" s="63" customFormat="1" ht="11.25">
+      <c r="A21" s="34" t="s">
+        <v>25</v>
+      </c>
+      <c r="B21" s="56">
+        <v>25251</v>
+      </c>
+      <c r="C21" s="56">
+        <v>25813</v>
+      </c>
+      <c r="D21" s="56">
+        <v>26698</v>
+      </c>
+      <c r="E21" s="56">
+        <v>27894</v>
+      </c>
+      <c r="F21" s="56">
+        <v>29254</v>
+      </c>
+      <c r="G21" s="56">
+        <v>29205</v>
+      </c>
+      <c r="H21" s="56">
+        <v>28355</v>
+      </c>
+      <c r="I21" s="56">
+        <v>28130</v>
+      </c>
+      <c r="J21" s="56">
+        <v>27928</v>
+      </c>
+      <c r="K21" s="56">
+        <v>27723</v>
+      </c>
+      <c r="L21" s="56">
+        <v>25973</v>
+      </c>
+      <c r="M21" s="56">
+        <v>24579</v>
+      </c>
+      <c r="N21" s="56">
+        <v>25324</v>
+      </c>
+      <c r="O21" s="56">
+        <v>25897</v>
+      </c>
+      <c r="P21" s="56">
+        <v>26812</v>
+      </c>
+      <c r="Q21" s="56">
+        <v>28130</v>
+      </c>
+      <c r="R21" s="56">
+        <v>29782</v>
+      </c>
+      <c r="S21" s="56">
+        <v>29727</v>
+      </c>
+      <c r="T21" s="56">
+        <v>28732</v>
+      </c>
+      <c r="U21" s="56">
+        <v>28579</v>
+      </c>
+      <c r="V21" s="56">
+        <v>28372</v>
+      </c>
+      <c r="W21" s="56">
+        <v>28101</v>
+      </c>
+      <c r="X21" s="56">
+        <v>26322</v>
+      </c>
+      <c r="Y21" s="56">
+        <v>24235</v>
+      </c>
+      <c r="Z21" s="56">
+        <v>25008</v>
+      </c>
+      <c r="AA21" s="56">
+        <v>25650</v>
+      </c>
+      <c r="AB21" s="56">
+        <v>26604</v>
+      </c>
+      <c r="AC21" s="56">
+        <v>27803</v>
+      </c>
+      <c r="AD21" s="56">
+        <v>29311</v>
+      </c>
+      <c r="AE21" s="56">
+        <v>29261</v>
+      </c>
+      <c r="AF21" s="56">
+        <v>29551</v>
+      </c>
+      <c r="AG21" s="56">
+        <v>29393</v>
+      </c>
+      <c r="AH21" s="56">
+        <v>29179</v>
+      </c>
+      <c r="AI21" s="56">
+        <v>28966</v>
+      </c>
+      <c r="AJ21" s="56">
+        <v>27140</v>
+      </c>
+      <c r="AK21" s="56">
+        <v>24937</v>
+      </c>
+      <c r="AL21" s="56">
+        <v>25701</v>
+      </c>
+      <c r="AM21" s="56">
+        <v>26310</v>
+      </c>
+      <c r="AN21" s="56">
+        <v>27309</v>
+      </c>
+      <c r="AO21" s="56">
+        <v>28568</v>
+      </c>
+      <c r="AP21" s="56">
+        <v>30267</v>
+      </c>
+      <c r="AQ21" s="56">
+        <v>30205</v>
+      </c>
+      <c r="AR21" s="59">
+        <v>28698</v>
+      </c>
+      <c r="AS21" s="59">
+        <v>27917</v>
+      </c>
+      <c r="AT21" s="59">
+        <v>27709</v>
+      </c>
+      <c r="AU21" s="59">
+        <v>27501</v>
+      </c>
+      <c r="AV21" s="59">
+        <v>25827</v>
+      </c>
+      <c r="AW21" s="59">
+        <v>26140</v>
+      </c>
+      <c r="AX21" s="59">
+        <v>23455</v>
+      </c>
+      <c r="AY21" s="59">
+        <v>24036</v>
+      </c>
+      <c r="AZ21" s="59">
+        <v>25056</v>
+      </c>
+      <c r="BA21" s="59">
+        <v>26351</v>
+      </c>
+      <c r="BB21" s="59">
+        <v>27932</v>
+      </c>
+      <c r="BC21" s="56">
+        <v>27908</v>
+      </c>
+      <c r="BD21" s="59">
+        <v>25536</v>
+      </c>
+      <c r="BE21" s="59">
+        <v>25399</v>
+      </c>
+      <c r="BF21" s="59">
+        <v>25066</v>
+      </c>
+      <c r="BG21" s="59">
+        <v>24877</v>
+      </c>
+      <c r="BH21" s="59">
+        <v>23321</v>
+      </c>
+      <c r="BI21" s="59">
+        <v>22436</v>
+      </c>
+      <c r="BJ21" s="59">
+        <v>23098</v>
+      </c>
+      <c r="BK21" s="59">
+        <v>23702</v>
+      </c>
+      <c r="BL21" s="59">
+        <v>24618</v>
+      </c>
+      <c r="BM21" s="59">
+        <v>26166</v>
+      </c>
+      <c r="BN21" s="59">
+        <v>27495</v>
+      </c>
+      <c r="BO21" s="59">
+        <v>23831</v>
+      </c>
+      <c r="BP21" s="59">
+        <v>23729</v>
+      </c>
+      <c r="BQ21" s="59">
+        <v>23652</v>
+      </c>
+      <c r="BR21" s="59">
+        <v>23566</v>
+      </c>
+      <c r="BS21" s="59">
+        <v>23411</v>
+      </c>
+      <c r="BT21" s="59">
+        <v>22527</v>
+      </c>
+      <c r="BU21" s="59">
+        <v>24070</v>
+      </c>
+      <c r="BV21" s="59">
+        <v>24772</v>
+      </c>
+      <c r="BW21" s="59">
+        <v>25318</v>
+      </c>
+      <c r="BX21" s="59">
+        <v>26329</v>
+      </c>
+      <c r="BY21" s="59">
+        <v>28313</v>
+      </c>
+      <c r="BZ21" s="59">
+        <v>29911</v>
+      </c>
+      <c r="CA21" s="59">
+        <v>24510</v>
+      </c>
+      <c r="CB21" s="59">
+        <v>24359</v>
+      </c>
+      <c r="CC21" s="59">
+        <v>24273</v>
+      </c>
+      <c r="CD21" s="59">
+        <v>24185</v>
+      </c>
+      <c r="CE21" s="59">
+        <v>24070</v>
+      </c>
+      <c r="CF21" s="59">
+        <v>23049</v>
+      </c>
+      <c r="CG21" s="59">
+        <v>22296</v>
+      </c>
+      <c r="CH21" s="59">
+        <v>22973</v>
+      </c>
+      <c r="CI21" s="59">
+        <v>23551</v>
+      </c>
+      <c r="CJ21" s="59">
+        <v>24524</v>
+      </c>
+      <c r="CK21" s="59">
+        <v>26520</v>
+      </c>
+      <c r="CL21" s="59">
+        <v>27968</v>
+      </c>
+      <c r="CM21" s="59">
+        <v>25718</v>
+      </c>
+      <c r="CN21" s="59">
+        <v>25594</v>
+      </c>
+      <c r="CO21" s="59">
+        <v>25505</v>
+      </c>
+      <c r="CP21" s="59"/>
+      <c r="CQ21" s="59"/>
+      <c r="CR21" s="59"/>
+      <c r="CS21" s="59"/>
+    </row>
+    <row r="22" spans="1:97" s="63" customFormat="1" ht="11.25">
+      <c r="A22" s="34" t="s">
+        <v>26</v>
+      </c>
+      <c r="B22" s="60">
+        <v>19141</v>
+      </c>
+      <c r="C22" s="60">
+        <v>19916</v>
+      </c>
+      <c r="D22" s="69">
+        <v>20724</v>
+      </c>
+      <c r="E22" s="60">
+        <v>20908</v>
+      </c>
+      <c r="F22" s="60">
+        <v>22273</v>
+      </c>
+      <c r="G22" s="76">
+        <v>22266</v>
+      </c>
+      <c r="H22" s="60">
+        <v>18348</v>
+      </c>
+      <c r="I22" s="60">
+        <v>18241</v>
+      </c>
+      <c r="J22" s="60">
+        <v>18027</v>
+      </c>
+      <c r="K22" s="60">
+        <v>17894</v>
+      </c>
+      <c r="L22" s="60">
+        <v>17425</v>
+      </c>
+      <c r="M22" s="59">
+        <v>19062</v>
+      </c>
+      <c r="N22" s="60">
+        <v>19766</v>
+      </c>
+      <c r="O22" s="60">
+        <v>20507</v>
+      </c>
+      <c r="P22" s="69">
+        <v>21294</v>
+      </c>
+      <c r="Q22" s="60">
+        <v>21338</v>
+      </c>
+      <c r="R22" s="60">
+        <v>22835</v>
+      </c>
+      <c r="S22" s="76">
+        <v>22804</v>
+      </c>
+      <c r="T22" s="60">
+        <v>18960</v>
+      </c>
+      <c r="U22" s="59">
+        <v>18853</v>
+      </c>
+      <c r="V22" s="59">
+        <v>18637</v>
+      </c>
+      <c r="W22" s="59">
+        <v>18499</v>
+      </c>
+      <c r="X22" s="59">
+        <v>18024</v>
+      </c>
+      <c r="Y22" s="59">
+        <v>19203</v>
+      </c>
+      <c r="Z22" s="56">
+        <v>19919</v>
+      </c>
+      <c r="AA22" s="56">
+        <v>20668</v>
+      </c>
+      <c r="AB22" s="62">
+        <v>21481</v>
+      </c>
+      <c r="AC22" s="62">
+        <v>21596</v>
+      </c>
+      <c r="AD22" s="59">
+        <v>23154</v>
+      </c>
+      <c r="AE22" s="59">
+        <v>23139</v>
+      </c>
+      <c r="AF22" s="59">
+        <v>19413</v>
+      </c>
+      <c r="AG22" s="60">
+        <v>19300</v>
+      </c>
+      <c r="AH22" s="60">
+        <v>19082</v>
+      </c>
+      <c r="AI22" s="60">
+        <v>18940</v>
+      </c>
+      <c r="AJ22" s="60">
+        <v>18458</v>
+      </c>
+      <c r="AK22" s="59">
+        <v>15838</v>
+      </c>
+      <c r="AL22" s="56">
+        <v>16606</v>
+      </c>
+      <c r="AM22" s="56">
+        <v>17395</v>
+      </c>
+      <c r="AN22" s="62">
+        <v>18360</v>
+      </c>
+      <c r="AO22" s="62">
+        <v>19443</v>
+      </c>
+      <c r="AP22" s="59">
+        <v>21074</v>
+      </c>
+      <c r="AQ22" s="59">
+        <v>21086</v>
+      </c>
+      <c r="AR22" s="59">
+        <v>19449</v>
+      </c>
+      <c r="AS22" s="59">
+        <v>19339</v>
+      </c>
+      <c r="AT22" s="59">
+        <v>19069</v>
+      </c>
+      <c r="AU22" s="59">
+        <v>18932</v>
+      </c>
+      <c r="AV22" s="59">
+        <v>18450</v>
+      </c>
+      <c r="AW22" s="59">
+        <v>16180</v>
+      </c>
+      <c r="AX22" s="59">
+        <v>13001</v>
+      </c>
+      <c r="AY22" s="59">
+        <v>13603</v>
+      </c>
+      <c r="AZ22" s="59">
+        <v>14369</v>
+      </c>
+      <c r="BA22" s="59">
+        <v>15177</v>
+      </c>
+      <c r="BB22" s="59">
+        <v>16453</v>
+      </c>
+      <c r="BC22" s="59">
+        <v>16404</v>
+      </c>
+      <c r="BD22" s="59">
+        <v>14994</v>
+      </c>
+      <c r="BE22" s="59">
+        <v>14900</v>
+      </c>
+      <c r="BF22" s="59">
+        <v>14678</v>
+      </c>
+      <c r="BG22" s="59">
+        <v>14583</v>
+      </c>
+      <c r="BH22" s="59">
+        <v>14195</v>
+      </c>
+      <c r="BI22" s="59">
+        <v>13634</v>
+      </c>
+      <c r="BJ22" s="59">
+        <v>14256</v>
+      </c>
+      <c r="BK22" s="59">
+        <v>14885</v>
+      </c>
+      <c r="BL22" s="59">
+        <v>15716</v>
+      </c>
+      <c r="BM22" s="59">
+        <v>16590</v>
+      </c>
+      <c r="BN22" s="59">
+        <v>17878</v>
+      </c>
+      <c r="BO22" s="59">
+        <v>15638</v>
+      </c>
+      <c r="BP22" s="59">
+        <v>15554</v>
+      </c>
+      <c r="BQ22" s="59">
+        <v>15456</v>
+      </c>
+      <c r="BR22" s="59">
+        <v>15234</v>
+      </c>
+      <c r="BS22" s="59">
+        <v>15204</v>
+      </c>
+      <c r="BT22" s="59">
+        <v>14758</v>
+      </c>
+      <c r="BU22" s="59">
+        <v>16332</v>
+      </c>
+      <c r="BV22" s="59">
+        <v>16940</v>
+      </c>
+      <c r="BW22" s="59">
+        <v>17594</v>
+      </c>
+      <c r="BX22" s="59">
+        <v>18356</v>
+      </c>
+      <c r="BY22" s="59">
+        <v>18847</v>
+      </c>
+      <c r="BZ22" s="59">
+        <v>19895</v>
+      </c>
+      <c r="CA22" s="59">
+        <v>19654</v>
+      </c>
+      <c r="CB22" s="59">
+        <v>19551</v>
+      </c>
+      <c r="CC22" s="59">
+        <v>19441</v>
+      </c>
+      <c r="CD22" s="59">
+        <v>19154</v>
+      </c>
+      <c r="CE22" s="59">
+        <v>19026</v>
+      </c>
+      <c r="CF22" s="59">
+        <v>18501</v>
+      </c>
+      <c r="CG22" s="59">
+        <v>19240</v>
+      </c>
+      <c r="CH22" s="59">
+        <v>19899</v>
+      </c>
+      <c r="CI22" s="59">
+        <v>20631</v>
+      </c>
+      <c r="CJ22" s="59">
+        <v>21535</v>
+      </c>
+      <c r="CK22" s="59">
+        <v>21878</v>
+      </c>
+      <c r="CL22" s="59">
+        <v>22863</v>
+      </c>
+      <c r="CM22" s="59">
+        <v>19847</v>
+      </c>
+      <c r="CN22" s="59">
+        <v>19752</v>
+      </c>
+      <c r="CO22" s="59">
+        <v>19652</v>
+      </c>
+      <c r="CP22" s="59"/>
+      <c r="CQ22" s="59"/>
+      <c r="CR22" s="59"/>
+      <c r="CS22" s="59"/>
+    </row>
+    <row r="23" spans="1:97" s="63" customFormat="1" ht="11.25">
+      <c r="A23" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="B23" s="60">
+        <v>16720</v>
+      </c>
+      <c r="C23" s="60">
+        <v>17080</v>
+      </c>
+      <c r="D23" s="69">
+        <v>18445</v>
+      </c>
+      <c r="E23" s="60">
+        <v>18197</v>
+      </c>
+      <c r="F23" s="60">
+        <v>18802</v>
+      </c>
+      <c r="G23" s="60">
+        <v>19290</v>
+      </c>
+      <c r="H23" s="60">
+        <v>19377</v>
+      </c>
+      <c r="I23" s="60">
+        <v>19151</v>
+      </c>
+      <c r="J23" s="60">
+        <v>19056</v>
+      </c>
+      <c r="K23" s="60">
+        <v>18915</v>
+      </c>
+      <c r="L23" s="60">
+        <v>18465</v>
+      </c>
+      <c r="M23" s="59">
+        <v>17510</v>
+      </c>
+      <c r="N23" s="60">
+        <v>17729</v>
+      </c>
+      <c r="O23" s="60">
+        <v>18112</v>
+      </c>
+      <c r="P23" s="69">
+        <v>19579</v>
+      </c>
+      <c r="Q23" s="60">
+        <v>19309</v>
+      </c>
+      <c r="R23" s="60">
+        <v>19874</v>
+      </c>
+      <c r="S23" s="60">
+        <v>20299</v>
+      </c>
+      <c r="T23" s="60">
+        <v>19786</v>
+      </c>
+      <c r="U23" s="59">
+        <v>19486</v>
+      </c>
+      <c r="V23" s="59">
+        <v>19397</v>
+      </c>
+      <c r="W23" s="59">
+        <v>19247</v>
+      </c>
+      <c r="X23" s="59">
+        <v>18718</v>
+      </c>
+      <c r="Y23" s="59">
+        <v>18026</v>
+      </c>
+      <c r="Z23" s="56">
+        <v>18345</v>
+      </c>
+      <c r="AA23" s="56">
+        <v>18789</v>
+      </c>
+      <c r="AB23" s="69">
+        <v>20384</v>
+      </c>
+      <c r="AC23" s="69">
+        <v>20055</v>
+      </c>
+      <c r="AD23" s="59">
+        <v>20618</v>
+      </c>
+      <c r="AE23" s="59">
+        <v>20975</v>
+      </c>
+      <c r="AF23" s="59">
+        <v>20375</v>
+      </c>
+      <c r="AG23" s="60">
+        <v>20097</v>
+      </c>
+      <c r="AH23" s="60">
+        <v>19998</v>
+      </c>
+      <c r="AI23" s="60">
+        <v>19827</v>
+      </c>
+      <c r="AJ23" s="60">
+        <v>19286</v>
+      </c>
+      <c r="AK23" s="59">
+        <v>16830</v>
+      </c>
+      <c r="AL23" s="56">
+        <v>17138</v>
+      </c>
+      <c r="AM23" s="56">
+        <v>17731</v>
+      </c>
+      <c r="AN23" s="69">
+        <v>19392</v>
+      </c>
+      <c r="AO23" s="69">
+        <v>20053</v>
+      </c>
+      <c r="AP23" s="59">
+        <v>20674</v>
+      </c>
+      <c r="AQ23" s="59">
+        <v>21098</v>
+      </c>
+      <c r="AR23" s="59">
+        <v>18438</v>
+      </c>
+      <c r="AS23" s="59">
+        <v>18330</v>
+      </c>
+      <c r="AT23" s="59">
+        <v>18245</v>
+      </c>
+      <c r="AU23" s="59">
+        <v>18116</v>
+      </c>
+      <c r="AV23" s="59">
+        <v>17698</v>
+      </c>
+      <c r="AW23" s="59">
+        <v>19576</v>
+      </c>
+      <c r="AX23" s="59">
+        <v>14941</v>
+      </c>
+      <c r="AY23" s="59">
+        <v>15387</v>
+      </c>
+      <c r="AZ23" s="59">
+        <v>16590</v>
+      </c>
+      <c r="BA23" s="59">
+        <v>16924</v>
+      </c>
+      <c r="BB23" s="59">
+        <v>17480</v>
+      </c>
+      <c r="BC23" s="59">
+        <v>17809</v>
+      </c>
+      <c r="BD23" s="59">
+        <v>14760</v>
+      </c>
+      <c r="BE23" s="59">
+        <v>14602</v>
+      </c>
+      <c r="BF23" s="59">
+        <v>13933</v>
+      </c>
+      <c r="BG23" s="59">
+        <v>14007</v>
+      </c>
+      <c r="BH23" s="59">
+        <v>13725</v>
+      </c>
+      <c r="BI23" s="59">
+        <v>13133</v>
+      </c>
+      <c r="BJ23" s="59">
+        <v>13207</v>
+      </c>
+      <c r="BK23" s="59">
+        <v>13039</v>
+      </c>
+      <c r="BL23" s="59">
+        <v>14099</v>
+      </c>
+      <c r="BM23" s="59">
+        <v>14096</v>
+      </c>
+      <c r="BN23" s="59">
+        <v>14574</v>
+      </c>
+      <c r="BO23" s="59">
+        <v>15175</v>
+      </c>
+      <c r="BP23" s="59">
+        <v>15106</v>
+      </c>
+      <c r="BQ23" s="59">
+        <v>14996</v>
+      </c>
+      <c r="BR23" s="59">
+        <v>14966</v>
+      </c>
+      <c r="BS23" s="59">
+        <v>14887</v>
+      </c>
+      <c r="BT23" s="59">
+        <v>14586</v>
+      </c>
+      <c r="BU23" s="59">
+        <v>14371</v>
+      </c>
+      <c r="BV23" s="59">
+        <v>14512</v>
+      </c>
+      <c r="BW23" s="59">
+        <v>14838</v>
+      </c>
+      <c r="BX23" s="59">
+        <v>16011</v>
+      </c>
+      <c r="BY23" s="59">
+        <v>16305</v>
+      </c>
+      <c r="BZ23" s="59">
+        <v>16969</v>
+      </c>
+      <c r="CA23" s="59">
+        <v>15601</v>
+      </c>
+      <c r="CB23" s="59">
+        <v>15434</v>
+      </c>
+      <c r="CC23" s="59">
+        <v>15303</v>
+      </c>
+      <c r="CD23" s="59">
+        <v>15289</v>
+      </c>
+      <c r="CE23" s="59">
+        <v>15197</v>
+      </c>
+      <c r="CF23" s="59">
+        <v>14868</v>
+      </c>
+      <c r="CG23" s="59">
+        <v>15041</v>
+      </c>
+      <c r="CH23" s="59">
+        <v>15193</v>
+      </c>
+      <c r="CI23" s="59">
+        <v>15505</v>
+      </c>
+      <c r="CJ23" s="59">
+        <v>16578</v>
+      </c>
+      <c r="CK23" s="59">
+        <v>16423</v>
+      </c>
+      <c r="CL23" s="59">
+        <v>16962</v>
+      </c>
+      <c r="CM23" s="59">
+        <v>14751</v>
+      </c>
+      <c r="CN23" s="59">
+        <v>14511</v>
+      </c>
+      <c r="CO23" s="59">
+        <v>14381</v>
+      </c>
+      <c r="CP23" s="59"/>
+      <c r="CQ23" s="59"/>
+      <c r="CR23" s="59"/>
+      <c r="CS23" s="59"/>
+    </row>
+    <row r="24" spans="1:97" s="63" customFormat="1" ht="11.25">
+      <c r="A24" s="34" t="s">
+        <v>28</v>
+      </c>
+      <c r="B24" s="60">
+        <v>19753</v>
+      </c>
+      <c r="C24" s="60">
+        <v>20384</v>
+      </c>
+      <c r="D24" s="69">
+        <v>21101</v>
+      </c>
+      <c r="E24" s="60">
+        <v>22948</v>
+      </c>
+      <c r="F24" s="60">
+        <v>23462</v>
+      </c>
+      <c r="G24" s="60">
+        <v>23491</v>
+      </c>
+      <c r="H24" s="60">
+        <v>22044</v>
+      </c>
+      <c r="I24" s="60">
+        <v>21839</v>
+      </c>
+      <c r="J24" s="60">
+        <v>21432</v>
+      </c>
+      <c r="K24" s="60">
+        <v>21291</v>
+      </c>
+      <c r="L24" s="60">
+        <v>21155</v>
+      </c>
+      <c r="M24" s="59">
+        <v>19453</v>
+      </c>
+      <c r="N24" s="60">
+        <v>20118</v>
+      </c>
+      <c r="O24" s="60">
+        <v>20764</v>
+      </c>
+      <c r="P24" s="69">
+        <v>21483</v>
+      </c>
+      <c r="Q24" s="60">
+        <v>23295</v>
+      </c>
+      <c r="R24" s="60">
+        <v>23822</v>
+      </c>
+      <c r="S24" s="60">
+        <v>23860</v>
+      </c>
+      <c r="T24" s="60">
+        <v>22155</v>
+      </c>
+      <c r="U24" s="59">
+        <v>21950</v>
+      </c>
+      <c r="V24" s="59">
+        <v>21542</v>
+      </c>
+      <c r="W24" s="59">
+        <v>21401</v>
+      </c>
+      <c r="X24" s="59">
+        <v>21265</v>
+      </c>
+      <c r="Y24" s="59">
+        <v>19724</v>
+      </c>
+      <c r="Z24" s="56">
+        <v>20361</v>
+      </c>
+      <c r="AA24" s="56">
+        <v>20985</v>
+      </c>
+      <c r="AB24" s="69">
+        <v>21708</v>
+      </c>
+      <c r="AC24" s="69">
+        <v>23302</v>
+      </c>
+      <c r="AD24" s="59">
+        <v>23900</v>
+      </c>
+      <c r="AE24" s="59">
+        <v>23878</v>
+      </c>
+      <c r="AF24" s="59">
+        <v>23018</v>
+      </c>
+      <c r="AG24" s="60">
+        <v>22805</v>
+      </c>
+      <c r="AH24" s="60">
+        <v>22379</v>
+      </c>
+      <c r="AI24" s="60">
+        <v>22232</v>
+      </c>
+      <c r="AJ24" s="60">
+        <v>22090</v>
+      </c>
+      <c r="AK24" s="59">
+        <v>16733</v>
+      </c>
+      <c r="AL24" s="56">
+        <v>17090</v>
+      </c>
+      <c r="AM24" s="56">
+        <v>17477</v>
+      </c>
+      <c r="AN24" s="69">
+        <v>17887</v>
+      </c>
+      <c r="AO24" s="69">
+        <v>17880</v>
+      </c>
+      <c r="AP24" s="59">
+        <v>18314</v>
+      </c>
+      <c r="AQ24" s="59">
+        <v>18306</v>
+      </c>
+      <c r="AR24" s="59">
+        <v>21110</v>
+      </c>
+      <c r="AS24" s="59">
+        <v>20936</v>
+      </c>
+      <c r="AT24" s="59">
+        <v>20569</v>
+      </c>
+      <c r="AU24" s="59">
+        <v>20438</v>
+      </c>
+      <c r="AV24" s="59">
+        <v>20318</v>
+      </c>
+      <c r="AW24" s="59">
+        <v>17474</v>
+      </c>
+      <c r="AX24" s="59">
+        <v>12430</v>
+      </c>
+      <c r="AY24" s="59">
+        <v>12793</v>
+      </c>
+      <c r="AZ24" s="59">
+        <v>13172</v>
+      </c>
+      <c r="BA24" s="59">
+        <v>13263</v>
+      </c>
+      <c r="BB24" s="59">
+        <v>13761</v>
+      </c>
+      <c r="BC24" s="59">
+        <v>13732</v>
+      </c>
+      <c r="BD24" s="59">
+        <v>15542</v>
+      </c>
+      <c r="BE24" s="59">
+        <v>15418</v>
+      </c>
+      <c r="BF24" s="59">
+        <v>15195</v>
+      </c>
+      <c r="BG24" s="59">
+        <v>15111</v>
+      </c>
+      <c r="BH24" s="59">
+        <v>15032</v>
+      </c>
+      <c r="BI24" s="59">
+        <v>14548</v>
+      </c>
+      <c r="BJ24" s="59">
+        <v>15031</v>
+      </c>
+      <c r="BK24" s="59">
+        <v>15396</v>
+      </c>
+      <c r="BL24" s="59">
+        <v>16159</v>
+      </c>
+      <c r="BM24" s="59">
+        <v>17382</v>
+      </c>
+      <c r="BN24" s="59">
+        <v>18056</v>
+      </c>
+      <c r="BO24" s="59">
+        <v>16805</v>
+      </c>
+      <c r="BP24" s="59">
+        <v>16706</v>
+      </c>
+      <c r="BQ24" s="59">
+        <v>16554</v>
+      </c>
+      <c r="BR24" s="59">
+        <v>16265</v>
+      </c>
+      <c r="BS24" s="59">
+        <v>16171</v>
+      </c>
+      <c r="BT24" s="59">
+        <v>16075</v>
+      </c>
+      <c r="BU24" s="59">
+        <v>15957</v>
+      </c>
+      <c r="BV24" s="59">
+        <v>16494</v>
+      </c>
+      <c r="BW24" s="59">
+        <v>16925</v>
+      </c>
+      <c r="BX24" s="59">
+        <v>17787</v>
+      </c>
+      <c r="BY24" s="59">
+        <v>17967</v>
+      </c>
+      <c r="BZ24" s="59">
+        <v>18523</v>
+      </c>
+      <c r="CA24" s="59">
+        <v>17735</v>
+      </c>
+      <c r="CB24" s="59">
+        <v>17628</v>
+      </c>
+      <c r="CC24" s="59">
+        <v>17463</v>
+      </c>
+      <c r="CD24" s="59">
+        <v>17160</v>
+      </c>
+      <c r="CE24" s="59">
+        <v>17059</v>
+      </c>
+      <c r="CF24" s="59">
+        <v>16955</v>
+      </c>
+      <c r="CG24" s="59">
+        <v>15451</v>
+      </c>
+      <c r="CH24" s="59">
+        <v>16060</v>
+      </c>
+      <c r="CI24" s="59">
+        <v>16528</v>
+      </c>
+      <c r="CJ24" s="59">
+        <v>17507</v>
+      </c>
+      <c r="CK24" s="59">
+        <v>18124</v>
+      </c>
+      <c r="CL24" s="59">
+        <v>18890</v>
+      </c>
+      <c r="CM24" s="59">
+        <v>20956</v>
+      </c>
+      <c r="CN24" s="59">
+        <v>20839</v>
+      </c>
+      <c r="CO24" s="59">
+        <v>20643</v>
+      </c>
+      <c r="CP24" s="59"/>
+      <c r="CQ24" s="59"/>
+      <c r="CR24" s="59"/>
+      <c r="CS24" s="59"/>
+    </row>
+    <row r="25" spans="1:97" s="63" customFormat="1" ht="11.25">
+      <c r="A25" s="35" t="s">
+        <v>29</v>
+      </c>
+      <c r="B25" s="69">
+        <v>14066</v>
+      </c>
+      <c r="C25" s="69">
+        <v>14398</v>
+      </c>
+      <c r="D25" s="69">
+        <v>14839</v>
+      </c>
+      <c r="E25" s="69">
+        <v>14868</v>
+      </c>
+      <c r="F25" s="69">
+        <v>15415</v>
+      </c>
+      <c r="G25" s="69">
+        <v>15346</v>
+      </c>
+      <c r="H25" s="69">
+        <v>15339</v>
+      </c>
+      <c r="I25" s="69">
+        <v>15202</v>
+      </c>
+      <c r="J25" s="60">
+        <v>14957</v>
+      </c>
+      <c r="K25" s="60">
+        <v>14742</v>
+      </c>
+      <c r="L25" s="60">
+        <v>14378</v>
+      </c>
+      <c r="M25" s="59">
+        <v>13661</v>
+      </c>
+      <c r="N25" s="69">
+        <v>14060</v>
+      </c>
+      <c r="O25" s="69">
+        <v>14342</v>
+      </c>
+      <c r="P25" s="69">
+        <v>14762</v>
+      </c>
+      <c r="Q25" s="69">
+        <v>14766</v>
+      </c>
+      <c r="R25" s="69">
+        <v>15528</v>
+      </c>
+      <c r="S25" s="69">
+        <v>15504</v>
+      </c>
+      <c r="T25" s="59">
+        <v>15924</v>
+      </c>
+      <c r="U25" s="59">
+        <v>15787</v>
+      </c>
+      <c r="V25" s="56">
+        <v>15549</v>
+      </c>
+      <c r="W25" s="59">
+        <v>15405</v>
+      </c>
+      <c r="X25" s="59">
+        <v>15098</v>
+      </c>
+      <c r="Y25" s="59">
+        <v>13983</v>
+      </c>
+      <c r="Z25" s="59">
+        <v>14385</v>
+      </c>
+      <c r="AA25" s="59">
+        <v>14670</v>
+      </c>
+      <c r="AB25" s="59">
+        <v>15098</v>
+      </c>
+      <c r="AC25" s="59">
+        <v>15120</v>
+      </c>
+      <c r="AD25" s="59">
+        <v>15972</v>
+      </c>
+      <c r="AE25" s="59">
+        <v>15938</v>
+      </c>
+      <c r="AF25" s="59">
+        <v>16292</v>
+      </c>
+      <c r="AG25" s="60">
+        <v>16267</v>
+      </c>
+      <c r="AH25" s="60">
+        <v>15930</v>
+      </c>
+      <c r="AI25" s="60">
+        <v>15696</v>
+      </c>
+      <c r="AJ25" s="60">
+        <v>15326</v>
+      </c>
+      <c r="AK25" s="59">
+        <v>14570</v>
+      </c>
+      <c r="AL25" s="59">
+        <v>15009</v>
+      </c>
+      <c r="AM25" s="59">
+        <v>15332</v>
+      </c>
+      <c r="AN25" s="59">
+        <v>15748</v>
+      </c>
+      <c r="AO25" s="59">
+        <v>15554</v>
+      </c>
+      <c r="AP25" s="59">
+        <v>16402</v>
+      </c>
+      <c r="AQ25" s="59">
+        <v>16316</v>
+      </c>
+      <c r="AR25" s="59">
+        <v>15991</v>
+      </c>
+      <c r="AS25" s="59">
+        <v>15864</v>
+      </c>
+      <c r="AT25" s="59">
+        <v>15609</v>
+      </c>
+      <c r="AU25" s="59">
+        <v>15399</v>
+      </c>
+      <c r="AV25" s="59">
+        <v>15047</v>
+      </c>
+      <c r="AW25" s="59">
+        <v>15119</v>
+      </c>
+      <c r="AX25" s="59">
+        <v>14209</v>
+      </c>
+      <c r="AY25" s="59">
+        <v>14505</v>
+      </c>
+      <c r="AZ25" s="59">
+        <v>14926</v>
+      </c>
+      <c r="BA25" s="59">
+        <v>14870</v>
+      </c>
+      <c r="BB25" s="59">
+        <v>15683</v>
+      </c>
+      <c r="BC25" s="59">
+        <v>15603</v>
+      </c>
+      <c r="BD25" s="59">
+        <v>16009</v>
+      </c>
+      <c r="BE25" s="59">
+        <v>15878</v>
+      </c>
+      <c r="BF25" s="59">
+        <v>15830</v>
+      </c>
+      <c r="BG25" s="59">
+        <v>15571</v>
+      </c>
+      <c r="BH25" s="59">
+        <v>15204</v>
+      </c>
+      <c r="BI25" s="59">
+        <v>14652</v>
+      </c>
+      <c r="BJ25" s="59">
+        <v>15145</v>
+      </c>
+      <c r="BK25" s="59">
+        <v>15460</v>
+      </c>
+      <c r="BL25" s="59">
+        <v>15960</v>
+      </c>
+      <c r="BM25" s="59">
+        <v>16577</v>
+      </c>
+      <c r="BN25" s="59">
+        <v>17438</v>
+      </c>
+      <c r="BO25" s="59">
+        <v>15564</v>
+      </c>
+      <c r="BP25" s="59">
+        <v>15383</v>
+      </c>
+      <c r="BQ25" s="59">
+        <v>15289</v>
+      </c>
+      <c r="BR25" s="59">
+        <v>15175</v>
+      </c>
+      <c r="BS25" s="59">
+        <v>15017</v>
+      </c>
+      <c r="BT25" s="59">
+        <v>14731</v>
+      </c>
+      <c r="BU25" s="59">
+        <v>15575</v>
+      </c>
+      <c r="BV25" s="59">
+        <v>16003</v>
+      </c>
+      <c r="BW25" s="59">
+        <v>16333</v>
+      </c>
+      <c r="BX25" s="59">
+        <v>16842</v>
+      </c>
+      <c r="BY25" s="59">
+        <v>17441</v>
+      </c>
+      <c r="BZ25" s="59">
+        <v>18404</v>
+      </c>
+      <c r="CA25" s="59">
+        <v>16309</v>
+      </c>
+      <c r="CB25" s="59">
+        <v>16105</v>
+      </c>
+      <c r="CC25" s="59">
+        <v>16002</v>
+      </c>
+      <c r="CD25" s="59">
+        <v>15858</v>
+      </c>
+      <c r="CE25" s="59">
+        <v>15696</v>
+      </c>
+      <c r="CF25" s="59">
+        <v>15458</v>
+      </c>
+      <c r="CG25" s="59">
+        <v>17919</v>
+      </c>
+      <c r="CH25" s="59">
+        <v>18364</v>
+      </c>
+      <c r="CI25" s="59">
+        <v>18635</v>
+      </c>
+      <c r="CJ25" s="59">
+        <v>19212</v>
+      </c>
+      <c r="CK25" s="59">
+        <v>19691</v>
+      </c>
+      <c r="CL25" s="59">
+        <v>20785</v>
+      </c>
+      <c r="CM25" s="59">
+        <v>19459</v>
+      </c>
+      <c r="CN25" s="59">
+        <v>19230</v>
+      </c>
+      <c r="CO25" s="59">
+        <v>19122</v>
+      </c>
+      <c r="CP25" s="59"/>
+      <c r="CQ25" s="59"/>
+      <c r="CR25" s="59"/>
+      <c r="CS25" s="59"/>
+    </row>
+    <row r="26" spans="1:97" s="63" customFormat="1" ht="6" customHeight="1">
+      <c r="A26" s="70"/>
+      <c r="B26" s="70"/>
+      <c r="C26" s="70"/>
+      <c r="D26" s="70"/>
+      <c r="E26" s="70"/>
+      <c r="F26" s="70"/>
+      <c r="G26" s="70"/>
+      <c r="H26" s="70"/>
+      <c r="I26" s="70"/>
+      <c r="J26" s="70"/>
+      <c r="K26" s="70"/>
+      <c r="L26" s="70"/>
+      <c r="M26" s="70"/>
+      <c r="N26" s="70"/>
+      <c r="O26" s="70"/>
+      <c r="P26" s="70"/>
+      <c r="Q26" s="70"/>
+      <c r="R26" s="70"/>
+      <c r="S26" s="70"/>
+      <c r="T26" s="70"/>
+      <c r="U26" s="70"/>
+      <c r="V26" s="70"/>
+      <c r="W26" s="70"/>
+      <c r="X26" s="29"/>
+      <c r="Y26" s="29"/>
+      <c r="Z26" s="70"/>
+    </row>
+    <row r="27" spans="1:97" s="63" customFormat="1" ht="11.25">
+      <c r="A27" s="70"/>
+      <c r="B27" s="70"/>
+      <c r="C27" s="70"/>
+      <c r="D27" s="70"/>
+      <c r="E27" s="70"/>
+      <c r="F27" s="70"/>
+      <c r="G27" s="70"/>
+      <c r="H27" s="70"/>
+      <c r="I27" s="70"/>
+      <c r="J27" s="70"/>
+      <c r="K27" s="70"/>
+      <c r="L27" s="70"/>
+      <c r="M27" s="70"/>
+      <c r="N27" s="77"/>
+      <c r="O27" s="77"/>
+      <c r="P27" s="77"/>
+      <c r="Q27" s="77"/>
+      <c r="R27" s="78"/>
+      <c r="S27" s="78"/>
+      <c r="T27" s="70"/>
+      <c r="U27" s="70"/>
+      <c r="V27" s="70"/>
+      <c r="W27" s="70"/>
+      <c r="X27" s="29"/>
+      <c r="Y27" s="29"/>
+      <c r="Z27" s="70"/>
+      <c r="AX27" s="103" t="s">
+        <v>81</v>
+      </c>
+      <c r="AY27" s="103"/>
+      <c r="AZ27" s="103"/>
+      <c r="BA27" s="103"/>
+      <c r="BB27" s="103"/>
+      <c r="BC27" s="103"/>
+      <c r="BD27" s="103"/>
+      <c r="BE27" s="103"/>
+      <c r="BF27" s="103"/>
+      <c r="BG27" s="103"/>
+      <c r="BH27" s="103"/>
+      <c r="BI27" s="103"/>
+      <c r="BJ27" s="103"/>
+      <c r="BK27" s="103"/>
+      <c r="BL27" s="103"/>
+      <c r="BM27" s="103"/>
+      <c r="BN27" s="103"/>
+      <c r="BO27" s="103"/>
+      <c r="BP27" s="103"/>
+      <c r="BQ27" s="103"/>
+      <c r="BR27" s="103"/>
+      <c r="BS27" s="103"/>
+      <c r="BT27" s="103"/>
+      <c r="BU27" s="103"/>
+    </row>
+    <row r="28" spans="1:97" s="72" customFormat="1">
+      <c r="A28" s="71"/>
+      <c r="B28" s="71"/>
+      <c r="C28" s="71"/>
+      <c r="D28" s="71"/>
+      <c r="E28" s="71"/>
+      <c r="F28" s="71"/>
+      <c r="G28" s="71"/>
+      <c r="H28" s="71"/>
+      <c r="I28" s="71"/>
+      <c r="J28" s="71"/>
+      <c r="K28" s="71"/>
+      <c r="L28" s="71"/>
+      <c r="M28" s="71"/>
+      <c r="N28" s="79"/>
+      <c r="O28" s="79"/>
+      <c r="P28" s="79"/>
+      <c r="Q28" s="79"/>
+      <c r="R28" s="80"/>
+      <c r="S28" s="80"/>
+      <c r="T28" s="71"/>
+      <c r="U28" s="71"/>
+      <c r="V28" s="71"/>
+      <c r="W28" s="71"/>
+      <c r="X28" s="27"/>
+      <c r="Y28" s="27"/>
+      <c r="Z28" s="71"/>
+      <c r="AX28" s="103"/>
+      <c r="AY28" s="103"/>
+      <c r="AZ28" s="103"/>
+      <c r="BA28" s="103"/>
+      <c r="BB28" s="103"/>
+      <c r="BC28" s="103"/>
+      <c r="BD28" s="103"/>
+      <c r="BE28" s="103"/>
+      <c r="BF28" s="103"/>
+      <c r="BG28" s="103"/>
+      <c r="BH28" s="103"/>
+      <c r="BI28" s="103"/>
+      <c r="BJ28" s="103"/>
+      <c r="BK28" s="103"/>
+      <c r="BL28" s="103"/>
+      <c r="BM28" s="103"/>
+      <c r="BN28" s="103"/>
+      <c r="BO28" s="103"/>
+      <c r="BP28" s="103"/>
+      <c r="BQ28" s="103"/>
+      <c r="BR28" s="103"/>
+      <c r="BS28" s="103"/>
+      <c r="BT28" s="103"/>
+      <c r="BU28" s="103"/>
+    </row>
+    <row r="29" spans="1:97" s="72" customFormat="1">
+      <c r="A29" s="71"/>
+      <c r="B29" s="71"/>
+      <c r="C29" s="71"/>
+      <c r="D29" s="71"/>
+      <c r="E29" s="71"/>
+      <c r="F29" s="71"/>
+      <c r="G29" s="71"/>
+      <c r="H29" s="71"/>
+      <c r="I29" s="71"/>
+      <c r="J29" s="71"/>
+      <c r="K29" s="71"/>
+      <c r="L29" s="71"/>
+      <c r="M29" s="71"/>
+      <c r="N29" s="79"/>
+      <c r="O29" s="79"/>
+      <c r="P29" s="79"/>
+      <c r="Q29" s="79"/>
+      <c r="R29" s="80"/>
+      <c r="S29" s="80"/>
+      <c r="T29" s="71"/>
+      <c r="U29" s="71"/>
+      <c r="V29" s="71"/>
+      <c r="W29" s="71"/>
+      <c r="X29" s="27"/>
+      <c r="Y29" s="27"/>
+      <c r="Z29" s="71"/>
+    </row>
+  </sheetData>
+  <mergeCells count="18">
+    <mergeCell ref="A1:CG1"/>
+    <mergeCell ref="J2:M2"/>
+    <mergeCell ref="V2:Y2"/>
+    <mergeCell ref="AH2:AK2"/>
+    <mergeCell ref="AT2:AW2"/>
+    <mergeCell ref="BF2:BI2"/>
+    <mergeCell ref="BR2:BU2"/>
+    <mergeCell ref="AX27:BU28"/>
+    <mergeCell ref="CP2:CS2"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:M3"/>
+    <mergeCell ref="N3:Y3"/>
+    <mergeCell ref="Z3:AK3"/>
+    <mergeCell ref="AL3:AW3"/>
+    <mergeCell ref="AX3:BI3"/>
+    <mergeCell ref="BJ3:BU3"/>
+    <mergeCell ref="BV3:CG3"/>
+    <mergeCell ref="CH3:CS3"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:CS102"/>
+  <sheetViews>
+    <sheetView topLeftCell="P1" workbookViewId="0">
+      <selection sqref="A1:XFD2"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="18.85546875" style="31" customWidth="1"/>
+    <col min="2" max="23" width="9.28515625" style="31" customWidth="1"/>
+    <col min="24" max="25" width="9.28515625" style="27" customWidth="1"/>
+    <col min="26" max="31" width="9.140625" style="27"/>
+    <col min="32" max="32" width="8.5703125" style="27" customWidth="1"/>
+    <col min="33" max="33" width="8.42578125" style="27" customWidth="1"/>
+    <col min="34" max="45" width="9.140625" style="27"/>
+    <col min="46" max="46" width="10" style="27" customWidth="1"/>
+    <col min="47" max="16384" width="9.140625" style="27"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:97" s="40" customFormat="1">
+      <c r="A1" s="110" t="s">
+        <v>92</v>
+      </c>
+      <c r="B1" s="110"/>
+      <c r="C1" s="110"/>
+      <c r="D1" s="110"/>
+      <c r="E1" s="110"/>
+      <c r="F1" s="110"/>
+      <c r="G1" s="110"/>
+      <c r="H1" s="110"/>
+      <c r="I1" s="110"/>
+      <c r="J1" s="110"/>
+      <c r="K1" s="110"/>
+      <c r="L1" s="110"/>
+      <c r="M1" s="110"/>
+      <c r="N1" s="110"/>
+      <c r="O1" s="110"/>
+      <c r="P1" s="110"/>
+      <c r="Q1" s="110"/>
+      <c r="R1" s="110"/>
+      <c r="S1" s="110"/>
+      <c r="T1" s="110"/>
+      <c r="U1" s="110"/>
+      <c r="V1" s="110"/>
+      <c r="W1" s="110"/>
+      <c r="X1" s="110"/>
+      <c r="Y1" s="110"/>
+      <c r="Z1" s="110"/>
+      <c r="AA1" s="110"/>
+      <c r="AB1" s="110"/>
+      <c r="AC1" s="110"/>
+      <c r="AD1" s="110"/>
+      <c r="AE1" s="110"/>
+      <c r="AF1" s="110"/>
+      <c r="AG1" s="110"/>
+      <c r="AH1" s="110"/>
+      <c r="AI1" s="110"/>
+      <c r="AJ1" s="110"/>
+      <c r="AK1" s="110"/>
+      <c r="AL1" s="110"/>
+      <c r="AM1" s="110"/>
+      <c r="AN1" s="110"/>
+      <c r="AO1" s="110"/>
+      <c r="AP1" s="110"/>
+      <c r="AQ1" s="110"/>
+      <c r="AR1" s="110"/>
+      <c r="AS1" s="110"/>
+      <c r="AT1" s="110"/>
+      <c r="AU1" s="110"/>
+      <c r="AV1" s="110"/>
+      <c r="AW1" s="110"/>
+      <c r="AX1" s="110"/>
+      <c r="AY1" s="110"/>
+      <c r="AZ1" s="110"/>
+      <c r="BA1" s="110"/>
+      <c r="BB1" s="110"/>
+      <c r="BC1" s="110"/>
+      <c r="BD1" s="110"/>
+      <c r="BE1" s="110"/>
+      <c r="BF1" s="110"/>
+      <c r="BG1" s="110"/>
+      <c r="BH1" s="110"/>
+      <c r="BI1" s="110"/>
+      <c r="BJ1" s="110"/>
+      <c r="BK1" s="110"/>
+      <c r="BL1" s="110"/>
+      <c r="BM1" s="110"/>
+      <c r="BN1" s="110"/>
+      <c r="BO1" s="110"/>
+      <c r="BP1" s="110"/>
+      <c r="BQ1" s="110"/>
+      <c r="BR1" s="110"/>
+      <c r="BS1" s="110"/>
+      <c r="BT1" s="110"/>
+      <c r="BU1" s="110"/>
+      <c r="BV1" s="110"/>
+      <c r="BW1" s="110"/>
+      <c r="BX1" s="110"/>
+      <c r="BY1" s="110"/>
+      <c r="BZ1" s="110"/>
+      <c r="CA1" s="110"/>
+      <c r="CB1" s="110"/>
+      <c r="CC1" s="110"/>
+      <c r="CD1" s="110"/>
+      <c r="CE1" s="110"/>
+      <c r="CF1" s="110"/>
+      <c r="CG1" s="110"/>
+    </row>
+    <row r="2" spans="1:97" s="43" customFormat="1" ht="12" thickBot="1">
+      <c r="A2" s="41"/>
+      <c r="B2" s="42"/>
+      <c r="C2" s="42"/>
+      <c r="D2" s="42"/>
+      <c r="E2" s="42"/>
+      <c r="F2" s="42"/>
+      <c r="G2" s="42"/>
+      <c r="H2" s="42"/>
+      <c r="I2" s="42"/>
+      <c r="J2" s="104" t="s">
+        <v>89</v>
+      </c>
+      <c r="K2" s="104"/>
+      <c r="L2" s="104"/>
+      <c r="M2" s="104"/>
+      <c r="N2" s="42"/>
+      <c r="O2" s="42"/>
+      <c r="P2" s="42"/>
+      <c r="Q2" s="42"/>
+      <c r="R2" s="42"/>
+      <c r="S2" s="42"/>
+      <c r="T2" s="42"/>
+      <c r="U2" s="42"/>
+      <c r="V2" s="104" t="s">
+        <v>89</v>
+      </c>
+      <c r="W2" s="104"/>
+      <c r="X2" s="104"/>
+      <c r="Y2" s="104"/>
+      <c r="AH2" s="104" t="s">
+        <v>89</v>
+      </c>
+      <c r="AI2" s="104"/>
+      <c r="AJ2" s="104"/>
+      <c r="AK2" s="104"/>
+      <c r="AT2" s="104" t="s">
+        <v>89</v>
+      </c>
+      <c r="AU2" s="104"/>
+      <c r="AV2" s="104"/>
+      <c r="AW2" s="104"/>
+      <c r="BF2" s="104" t="s">
+        <v>89</v>
+      </c>
+      <c r="BG2" s="104"/>
+      <c r="BH2" s="104"/>
+      <c r="BI2" s="104"/>
+      <c r="BR2" s="104" t="s">
+        <v>89</v>
+      </c>
+      <c r="BS2" s="104"/>
+      <c r="BT2" s="104"/>
+      <c r="BU2" s="104"/>
+      <c r="CP2" s="104" t="s">
+        <v>89</v>
+      </c>
+      <c r="CQ2" s="104"/>
+      <c r="CR2" s="104"/>
+      <c r="CS2" s="104"/>
+    </row>
+    <row r="3" spans="1:97" s="29" customFormat="1" ht="12" thickBot="1">
+      <c r="A3" s="111" t="s">
+        <v>90</v>
+      </c>
+      <c r="B3" s="107" t="s">
+        <v>74</v>
+      </c>
+      <c r="C3" s="108"/>
+      <c r="D3" s="108"/>
+      <c r="E3" s="108"/>
+      <c r="F3" s="108"/>
+      <c r="G3" s="108"/>
+      <c r="H3" s="108"/>
+      <c r="I3" s="108"/>
+      <c r="J3" s="108"/>
+      <c r="K3" s="108"/>
+      <c r="L3" s="108"/>
+      <c r="M3" s="109"/>
+      <c r="N3" s="107" t="s">
+        <v>75</v>
+      </c>
+      <c r="O3" s="108"/>
+      <c r="P3" s="108"/>
+      <c r="Q3" s="108"/>
+      <c r="R3" s="108"/>
+      <c r="S3" s="108"/>
+      <c r="T3" s="108"/>
+      <c r="U3" s="108"/>
+      <c r="V3" s="108"/>
+      <c r="W3" s="108"/>
+      <c r="X3" s="108"/>
+      <c r="Y3" s="109"/>
+      <c r="Z3" s="107" t="s">
+        <v>76</v>
+      </c>
+      <c r="AA3" s="108"/>
+      <c r="AB3" s="108"/>
+      <c r="AC3" s="108"/>
+      <c r="AD3" s="108"/>
+      <c r="AE3" s="108"/>
+      <c r="AF3" s="108"/>
+      <c r="AG3" s="108"/>
+      <c r="AH3" s="108"/>
+      <c r="AI3" s="108"/>
+      <c r="AJ3" s="108"/>
+      <c r="AK3" s="109"/>
+      <c r="AL3" s="107" t="s">
+        <v>77</v>
+      </c>
+      <c r="AM3" s="108"/>
+      <c r="AN3" s="108"/>
+      <c r="AO3" s="108"/>
+      <c r="AP3" s="108"/>
+      <c r="AQ3" s="108"/>
+      <c r="AR3" s="108"/>
+      <c r="AS3" s="108"/>
+      <c r="AT3" s="108"/>
+      <c r="AU3" s="108"/>
+      <c r="AV3" s="108"/>
+      <c r="AW3" s="109"/>
+      <c r="AX3" s="107" t="s">
+        <v>78</v>
+      </c>
+      <c r="AY3" s="108"/>
+      <c r="AZ3" s="108"/>
+      <c r="BA3" s="108"/>
+      <c r="BB3" s="108"/>
+      <c r="BC3" s="108"/>
+      <c r="BD3" s="108"/>
+      <c r="BE3" s="108"/>
+      <c r="BF3" s="108"/>
+      <c r="BG3" s="108"/>
+      <c r="BH3" s="108"/>
+      <c r="BI3" s="109"/>
+      <c r="BJ3" s="107" t="s">
+        <v>31</v>
+      </c>
+      <c r="BK3" s="108"/>
+      <c r="BL3" s="108"/>
+      <c r="BM3" s="108"/>
+      <c r="BN3" s="108"/>
+      <c r="BO3" s="108"/>
+      <c r="BP3" s="108"/>
+      <c r="BQ3" s="108"/>
+      <c r="BR3" s="108"/>
+      <c r="BS3" s="108"/>
+      <c r="BT3" s="108"/>
+      <c r="BU3" s="109"/>
+      <c r="BV3" s="107" t="s">
+        <v>32</v>
+      </c>
+      <c r="BW3" s="108"/>
+      <c r="BX3" s="108"/>
+      <c r="BY3" s="108"/>
+      <c r="BZ3" s="108"/>
+      <c r="CA3" s="108"/>
+      <c r="CB3" s="108"/>
+      <c r="CC3" s="108"/>
+      <c r="CD3" s="108"/>
+      <c r="CE3" s="108"/>
+      <c r="CF3" s="108"/>
+      <c r="CG3" s="109"/>
+      <c r="CH3" s="107" t="s">
+        <v>33</v>
+      </c>
+      <c r="CI3" s="108"/>
+      <c r="CJ3" s="108"/>
+      <c r="CK3" s="108"/>
+      <c r="CL3" s="108"/>
+      <c r="CM3" s="108"/>
+      <c r="CN3" s="108"/>
+      <c r="CO3" s="108"/>
+      <c r="CP3" s="108"/>
+      <c r="CQ3" s="108"/>
+      <c r="CR3" s="108"/>
+      <c r="CS3" s="109"/>
+    </row>
+    <row r="4" spans="1:97" s="29" customFormat="1" ht="12" thickBot="1">
+      <c r="A4" s="112"/>
+      <c r="B4" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="C4" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D4" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E4" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="G4" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="H4" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="I4" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="J4" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="K4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="L4" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="M4" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="N4" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="O4" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="P4" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q4" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="R4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="S4" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="T4" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="U4" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="V4" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="W4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="X4" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="Y4" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="Z4" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA4" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AB4" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="AC4" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AD4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="AE4" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="AF4" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="AG4" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="AH4" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="AI4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ4" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="AK4" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="AL4" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="AM4" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AN4" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="AO4" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AP4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="AQ4" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="AR4" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="AS4" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="AT4" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="AU4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="AV4" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="AW4" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="AX4" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="AY4" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AZ4" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="BA4" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="BB4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="BC4" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="BD4" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="BE4" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="BF4" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="BG4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="BH4" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="BI4" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="BJ4" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="BK4" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="BL4" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="BM4" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="BN4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="BO4" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="BP4" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="BQ4" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="BR4" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="BS4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="BT4" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="BU4" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="BV4" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="BW4" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="BX4" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="BY4" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="BZ4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="CA4" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="CB4" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="CC4" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="CD4" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="CE4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="CF4" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="CG4" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="CH4" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="CI4" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="CJ4" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="CK4" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="CL4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="CM4" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="CN4" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="CO4" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="CP4" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="CQ4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="CR4" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="CS4" s="2" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="5" spans="1:97" s="55" customFormat="1" ht="11.25">
+      <c r="A5" s="32" t="s">
+        <v>12</v>
+      </c>
+      <c r="B5" s="46">
+        <v>116709</v>
+      </c>
+      <c r="C5" s="46">
+        <v>116793</v>
+      </c>
+      <c r="D5" s="81">
+        <v>116642</v>
+      </c>
+      <c r="E5" s="46">
+        <v>118456</v>
+      </c>
+      <c r="F5" s="46">
+        <v>123085</v>
+      </c>
+      <c r="G5" s="48">
+        <v>128685</v>
+      </c>
+      <c r="H5" s="49">
+        <v>127321</v>
+      </c>
+      <c r="I5" s="46">
+        <v>125763</v>
+      </c>
+      <c r="J5" s="46">
+        <v>124055</v>
+      </c>
+      <c r="K5" s="46">
+        <v>122872</v>
+      </c>
+      <c r="L5" s="46">
+        <v>121510</v>
+      </c>
+      <c r="M5" s="46">
+        <v>122881</v>
+      </c>
+      <c r="N5" s="46">
+        <v>122576</v>
+      </c>
+      <c r="O5" s="46">
+        <v>122581</v>
+      </c>
+      <c r="P5" s="46">
+        <v>122523</v>
+      </c>
+      <c r="Q5" s="46">
+        <v>124204</v>
+      </c>
+      <c r="R5" s="46">
+        <v>128622</v>
+      </c>
+      <c r="S5" s="48">
+        <v>134438</v>
+      </c>
+      <c r="T5" s="47">
+        <v>133968</v>
+      </c>
+      <c r="U5" s="50">
+        <v>132136</v>
+      </c>
+      <c r="V5" s="50">
+        <v>130420</v>
+      </c>
+      <c r="W5" s="50">
+        <v>129166</v>
+      </c>
+      <c r="X5" s="50">
+        <v>128812</v>
+      </c>
+      <c r="Y5" s="50">
+        <v>131229</v>
+      </c>
+      <c r="Z5" s="47">
+        <v>131431</v>
+      </c>
+      <c r="AA5" s="47">
+        <v>131816</v>
+      </c>
+      <c r="AB5" s="51">
+        <v>131658</v>
+      </c>
+      <c r="AC5" s="51">
+        <v>134152</v>
+      </c>
+      <c r="AD5" s="50">
+        <v>139009</v>
+      </c>
+      <c r="AE5" s="52">
+        <v>145557</v>
+      </c>
+      <c r="AF5" s="53">
+        <v>146671</v>
+      </c>
+      <c r="AG5" s="46">
+        <v>144922</v>
+      </c>
+      <c r="AH5" s="46">
+        <v>142945</v>
+      </c>
+      <c r="AI5" s="50">
+        <v>141725</v>
+      </c>
+      <c r="AJ5" s="46">
+        <v>140403</v>
+      </c>
+      <c r="AK5" s="52">
+        <v>146426</v>
+      </c>
+      <c r="AL5" s="47">
+        <v>146293</v>
+      </c>
+      <c r="AM5" s="47">
+        <v>145884</v>
+      </c>
+      <c r="AN5" s="51">
+        <v>145789</v>
+      </c>
+      <c r="AO5" s="51">
+        <v>147714</v>
+      </c>
+      <c r="AP5" s="50">
+        <v>153444</v>
+      </c>
+      <c r="AQ5" s="52">
+        <v>161574</v>
+      </c>
+      <c r="AR5" s="50">
+        <v>157464</v>
+      </c>
+      <c r="AS5" s="50">
+        <v>156052</v>
+      </c>
+      <c r="AT5" s="50">
+        <v>154354</v>
+      </c>
+      <c r="AU5" s="50">
+        <v>153014</v>
+      </c>
+      <c r="AV5" s="50">
+        <v>151667</v>
+      </c>
+      <c r="AW5" s="50">
+        <v>158305</v>
+      </c>
+      <c r="AX5" s="50">
+        <v>165159</v>
+      </c>
+      <c r="AY5" s="50">
+        <v>165521</v>
+      </c>
+      <c r="AZ5" s="50">
+        <v>165449</v>
+      </c>
+      <c r="BA5" s="50">
+        <v>167451</v>
+      </c>
+      <c r="BB5" s="50">
+        <v>173946</v>
+      </c>
+      <c r="BC5" s="52">
+        <v>182617</v>
+      </c>
+      <c r="BD5" s="50">
+        <v>171725</v>
+      </c>
+      <c r="BE5" s="50">
+        <v>169916</v>
+      </c>
+      <c r="BF5" s="50">
+        <v>168887</v>
+      </c>
+      <c r="BG5" s="50">
+        <v>167518</v>
+      </c>
+      <c r="BH5" s="50">
+        <v>165885</v>
+      </c>
+      <c r="BI5" s="50">
+        <v>162740</v>
+      </c>
+      <c r="BJ5" s="50">
+        <v>163435</v>
+      </c>
+      <c r="BK5" s="50">
+        <v>163690</v>
+      </c>
+      <c r="BL5" s="50">
+        <v>163309</v>
+      </c>
+      <c r="BM5" s="50">
+        <v>165553</v>
+      </c>
+      <c r="BN5" s="50">
+        <v>171854</v>
+      </c>
+      <c r="BO5" s="50">
+        <v>164068</v>
+      </c>
+      <c r="BP5" s="50">
+        <v>163616</v>
+      </c>
+      <c r="BQ5" s="50">
+        <v>162886</v>
+      </c>
+      <c r="BR5" s="50">
+        <v>162451</v>
+      </c>
+      <c r="BS5" s="50">
+        <v>161078</v>
+      </c>
+      <c r="BT5" s="50">
+        <v>160267</v>
+      </c>
+      <c r="BU5" s="50">
+        <v>170014</v>
+      </c>
+      <c r="BV5" s="50">
+        <v>170740</v>
+      </c>
+      <c r="BW5" s="50">
+        <v>171070</v>
+      </c>
+      <c r="BX5" s="50">
+        <v>171214</v>
+      </c>
+      <c r="BY5" s="50">
+        <v>174219</v>
+      </c>
+      <c r="BZ5" s="50">
+        <v>181076</v>
+      </c>
+      <c r="CA5" s="50">
+        <v>174634</v>
+      </c>
+      <c r="CB5" s="50">
+        <v>173956</v>
+      </c>
+      <c r="CC5" s="50">
+        <v>172742</v>
+      </c>
+      <c r="CD5" s="50">
+        <v>171627</v>
+      </c>
+      <c r="CE5" s="50">
+        <v>170151</v>
+      </c>
+      <c r="CF5" s="50">
+        <v>169198</v>
+      </c>
+      <c r="CG5" s="50">
+        <v>179189</v>
+      </c>
+      <c r="CH5" s="50">
+        <v>180093</v>
+      </c>
+      <c r="CI5" s="50">
+        <v>180772</v>
+      </c>
+      <c r="CJ5" s="50">
+        <v>180974</v>
+      </c>
+      <c r="CK5" s="50">
+        <v>183573</v>
+      </c>
+      <c r="CL5" s="50">
+        <v>191726</v>
+      </c>
+      <c r="CM5" s="50">
+        <v>186491</v>
+      </c>
+      <c r="CN5" s="50">
+        <v>186933</v>
+      </c>
+      <c r="CO5" s="50">
+        <v>186557</v>
+      </c>
+      <c r="CP5" s="50"/>
+      <c r="CQ5" s="50"/>
+      <c r="CR5" s="50"/>
+      <c r="CS5" s="50"/>
+    </row>
+    <row r="6" spans="1:97" s="55" customFormat="1" ht="11.25">
+      <c r="A6" s="33" t="s">
+        <v>30</v>
+      </c>
+      <c r="B6" s="56">
+        <v>1018</v>
+      </c>
+      <c r="C6" s="56">
+        <v>1035</v>
+      </c>
+      <c r="D6" s="56">
+        <v>999</v>
+      </c>
+      <c r="E6" s="56">
+        <v>999</v>
+      </c>
+      <c r="F6" s="56">
+        <v>1007</v>
+      </c>
+      <c r="G6" s="56">
+        <v>1007</v>
+      </c>
+      <c r="H6" s="56">
+        <v>933</v>
+      </c>
+      <c r="I6" s="56">
+        <v>933</v>
+      </c>
+      <c r="J6" s="56">
+        <v>933</v>
+      </c>
+      <c r="K6" s="56">
+        <v>917</v>
+      </c>
+      <c r="L6" s="56">
+        <v>875</v>
+      </c>
+      <c r="M6" s="56">
+        <v>986</v>
+      </c>
+      <c r="N6" s="56">
+        <v>985</v>
+      </c>
+      <c r="O6" s="56">
+        <v>1002</v>
+      </c>
+      <c r="P6" s="56">
+        <v>966</v>
+      </c>
+      <c r="Q6" s="56">
+        <v>966</v>
+      </c>
+      <c r="R6" s="56">
+        <v>970</v>
+      </c>
+      <c r="S6" s="56">
+        <v>970</v>
+      </c>
+      <c r="T6" s="56">
+        <v>869</v>
+      </c>
+      <c r="U6" s="56">
+        <v>869</v>
+      </c>
+      <c r="V6" s="56">
+        <v>869</v>
+      </c>
+      <c r="W6" s="56">
+        <v>853</v>
+      </c>
+      <c r="X6" s="56">
+        <v>853</v>
+      </c>
+      <c r="Y6" s="56">
+        <v>1022</v>
+      </c>
+      <c r="Z6" s="56">
+        <v>1004</v>
+      </c>
+      <c r="AA6" s="56">
+        <v>958</v>
+      </c>
+      <c r="AB6" s="56">
+        <v>896</v>
+      </c>
+      <c r="AC6" s="56">
+        <v>936</v>
+      </c>
+      <c r="AD6" s="56">
+        <v>942</v>
+      </c>
+      <c r="AE6" s="56">
+        <v>944</v>
+      </c>
+      <c r="AF6" s="56">
+        <v>803</v>
+      </c>
+      <c r="AG6" s="56">
+        <v>803</v>
+      </c>
+      <c r="AH6" s="56">
+        <v>876</v>
+      </c>
+      <c r="AI6" s="56">
+        <v>860</v>
+      </c>
+      <c r="AJ6" s="56">
+        <v>860</v>
+      </c>
+      <c r="AK6" s="56">
+        <v>488</v>
+      </c>
+      <c r="AL6" s="56">
+        <v>487</v>
+      </c>
+      <c r="AM6" s="56">
+        <v>502</v>
+      </c>
+      <c r="AN6" s="56">
+        <v>488</v>
+      </c>
+      <c r="AO6" s="56">
+        <v>495</v>
+      </c>
+      <c r="AP6" s="56">
+        <v>508</v>
+      </c>
+      <c r="AQ6" s="57">
+        <v>513</v>
+      </c>
+      <c r="AR6" s="58">
+        <v>942</v>
+      </c>
+      <c r="AS6" s="58">
+        <v>949</v>
+      </c>
+      <c r="AT6" s="58">
+        <v>949</v>
+      </c>
+      <c r="AU6" s="58">
+        <v>963</v>
+      </c>
+      <c r="AV6" s="58">
+        <v>963</v>
+      </c>
+      <c r="AW6" s="58">
+        <v>513</v>
+      </c>
+      <c r="AX6" s="58">
+        <v>327</v>
+      </c>
+      <c r="AY6" s="58">
+        <v>348</v>
+      </c>
+      <c r="AZ6" s="58">
+        <v>360</v>
+      </c>
+      <c r="BA6" s="58">
+        <v>364</v>
+      </c>
+      <c r="BB6" s="58">
+        <v>380</v>
+      </c>
+      <c r="BC6" s="57">
+        <v>388</v>
+      </c>
+      <c r="BD6" s="58">
+        <v>446</v>
+      </c>
+      <c r="BE6" s="58">
+        <v>446</v>
+      </c>
+      <c r="BF6" s="58">
+        <v>445</v>
+      </c>
+      <c r="BG6" s="58">
+        <v>435</v>
+      </c>
+      <c r="BH6" s="58">
+        <v>435</v>
+      </c>
+      <c r="BI6" s="58">
+        <v>410</v>
+      </c>
+      <c r="BJ6" s="58">
+        <v>411</v>
+      </c>
+      <c r="BK6" s="58">
+        <v>424</v>
+      </c>
+      <c r="BL6" s="58">
+        <v>416</v>
+      </c>
+      <c r="BM6" s="58">
+        <v>423</v>
+      </c>
+      <c r="BN6" s="58">
+        <v>440</v>
+      </c>
+      <c r="BO6" s="58">
+        <v>386</v>
+      </c>
+      <c r="BP6" s="58">
+        <v>385</v>
+      </c>
+      <c r="BQ6" s="58">
+        <v>385</v>
+      </c>
+      <c r="BR6" s="58">
+        <v>385</v>
+      </c>
+      <c r="BS6" s="58">
+        <v>376</v>
+      </c>
+      <c r="BT6" s="58">
+        <v>376</v>
+      </c>
+      <c r="BU6" s="58">
+        <v>539</v>
+      </c>
+      <c r="BV6" s="58">
+        <v>540</v>
+      </c>
+      <c r="BW6" s="58">
+        <v>552</v>
+      </c>
+      <c r="BX6" s="58">
+        <v>538</v>
+      </c>
+      <c r="BY6" s="58">
+        <v>545</v>
+      </c>
+      <c r="BZ6" s="58">
+        <v>560</v>
+      </c>
+      <c r="CA6" s="58">
+        <v>530</v>
+      </c>
+      <c r="CB6" s="58">
+        <v>529</v>
+      </c>
+      <c r="CC6" s="58">
+        <v>527</v>
+      </c>
+      <c r="CD6" s="58">
+        <v>526</v>
+      </c>
+      <c r="CE6" s="58">
+        <v>515</v>
+      </c>
+      <c r="CF6" s="58">
+        <v>540</v>
+      </c>
+      <c r="CG6" s="58">
+        <v>286</v>
+      </c>
+      <c r="CH6" s="58">
+        <v>286</v>
+      </c>
+      <c r="CI6" s="58">
+        <v>293</v>
+      </c>
+      <c r="CJ6" s="58">
+        <v>286</v>
+      </c>
+      <c r="CK6" s="58">
+        <v>290</v>
+      </c>
+      <c r="CL6" s="58">
+        <v>299</v>
+      </c>
+      <c r="CM6" s="58">
+        <v>478</v>
+      </c>
+      <c r="CN6" s="58">
+        <v>477</v>
+      </c>
+      <c r="CO6" s="58">
+        <v>475</v>
+      </c>
+      <c r="CP6" s="58"/>
+      <c r="CQ6" s="58"/>
+      <c r="CR6" s="58"/>
+      <c r="CS6" s="58"/>
+    </row>
+    <row r="7" spans="1:97" s="63" customFormat="1" ht="11.25">
+      <c r="A7" s="34" t="s">
+        <v>13</v>
+      </c>
+      <c r="B7" s="60">
+        <v>7066</v>
+      </c>
+      <c r="C7" s="60">
+        <v>7047</v>
+      </c>
+      <c r="D7" s="60">
+        <v>6970</v>
+      </c>
+      <c r="E7" s="60">
+        <v>7249</v>
+      </c>
+      <c r="F7" s="60">
+        <v>7339</v>
+      </c>
+      <c r="G7" s="76">
+        <v>7624</v>
+      </c>
+      <c r="H7" s="61">
+        <v>7567</v>
+      </c>
+      <c r="I7" s="60">
+        <v>7530</v>
+      </c>
+      <c r="J7" s="60">
+        <v>7477</v>
+      </c>
+      <c r="K7" s="60">
+        <v>7402</v>
+      </c>
+      <c r="L7" s="60">
+        <v>7390</v>
+      </c>
+      <c r="M7" s="60">
+        <v>7738</v>
+      </c>
+      <c r="N7" s="60">
+        <v>7763</v>
+      </c>
+      <c r="O7" s="60">
+        <v>7745</v>
+      </c>
+      <c r="P7" s="60">
+        <v>7665</v>
+      </c>
+      <c r="Q7" s="60">
+        <v>7929</v>
+      </c>
+      <c r="R7" s="60">
+        <v>8105</v>
+      </c>
+      <c r="S7" s="76">
+        <v>8367</v>
+      </c>
+      <c r="T7" s="60">
+        <v>8542</v>
+      </c>
+      <c r="U7" s="59">
+        <v>8497</v>
+      </c>
+      <c r="V7" s="59">
+        <v>8453</v>
+      </c>
+      <c r="W7" s="59">
+        <v>8374</v>
+      </c>
+      <c r="X7" s="58">
+        <v>8364</v>
+      </c>
+      <c r="Y7" s="59">
+        <v>8364</v>
+      </c>
+      <c r="Z7" s="56">
+        <v>8391</v>
+      </c>
+      <c r="AA7" s="56">
+        <v>8367</v>
+      </c>
+      <c r="AB7" s="62">
+        <v>8288</v>
+      </c>
+      <c r="AC7" s="62">
+        <v>8432</v>
+      </c>
+      <c r="AD7" s="59">
+        <v>8432</v>
+      </c>
+      <c r="AE7" s="59">
+        <v>8808</v>
+      </c>
+      <c r="AF7" s="59">
+        <v>9220</v>
+      </c>
+      <c r="AG7" s="60">
+        <v>9387</v>
+      </c>
+      <c r="AH7" s="60">
+        <v>9366</v>
+      </c>
+      <c r="AI7" s="59">
+        <v>9304</v>
+      </c>
+      <c r="AJ7" s="60">
+        <v>9299</v>
+      </c>
+      <c r="AK7" s="59">
+        <v>9595</v>
+      </c>
+      <c r="AL7" s="56">
+        <v>9629</v>
+      </c>
+      <c r="AM7" s="56">
+        <v>9612</v>
+      </c>
+      <c r="AN7" s="62">
+        <v>9539</v>
+      </c>
+      <c r="AO7" s="62">
+        <v>9758</v>
+      </c>
+      <c r="AP7" s="59">
+        <v>9808</v>
+      </c>
+      <c r="AQ7" s="59">
+        <v>10277</v>
+      </c>
+      <c r="AR7" s="59">
+        <v>10686</v>
+      </c>
+      <c r="AS7" s="59">
+        <v>10642</v>
+      </c>
+      <c r="AT7" s="59">
+        <v>10591</v>
+      </c>
+      <c r="AU7" s="59">
+        <v>10517</v>
+      </c>
+      <c r="AV7" s="59">
+        <v>10522</v>
+      </c>
+      <c r="AW7" s="59">
+        <v>11423</v>
+      </c>
+      <c r="AX7" s="59">
+        <v>10508</v>
+      </c>
+      <c r="AY7" s="59">
+        <v>10492</v>
+      </c>
+      <c r="AZ7" s="59">
+        <v>10432</v>
+      </c>
+      <c r="BA7" s="59">
+        <v>10550</v>
+      </c>
+      <c r="BB7" s="59">
+        <v>10705</v>
+      </c>
+      <c r="BC7" s="59">
+        <v>11089</v>
+      </c>
+      <c r="BD7" s="59">
+        <v>10673</v>
+      </c>
+      <c r="BE7" s="59">
+        <v>10652</v>
+      </c>
+      <c r="BF7" s="59">
+        <v>11002</v>
+      </c>
+      <c r="BG7" s="59">
+        <v>10932</v>
+      </c>
+      <c r="BH7" s="59">
+        <v>10778</v>
+      </c>
+      <c r="BI7" s="59">
+        <v>10526</v>
+      </c>
+      <c r="BJ7" s="59">
+        <v>10489</v>
+      </c>
+      <c r="BK7" s="59">
+        <v>10410</v>
+      </c>
+      <c r="BL7" s="59">
+        <v>10265</v>
+      </c>
+      <c r="BM7" s="59">
+        <v>10286</v>
+      </c>
+      <c r="BN7" s="59">
+        <v>10447</v>
+      </c>
+      <c r="BO7" s="59">
+        <v>9727</v>
+      </c>
+      <c r="BP7" s="59">
+        <v>9642</v>
+      </c>
+      <c r="BQ7" s="59">
+        <v>9607</v>
+      </c>
+      <c r="BR7" s="59">
+        <v>9566</v>
+      </c>
+      <c r="BS7" s="59">
+        <v>9512</v>
+      </c>
+      <c r="BT7" s="59">
+        <v>9496</v>
+      </c>
+      <c r="BU7" s="59">
+        <v>10354</v>
+      </c>
+      <c r="BV7" s="59">
+        <v>10348</v>
+      </c>
+      <c r="BW7" s="59">
+        <v>10263</v>
+      </c>
+      <c r="BX7" s="59">
+        <v>10226</v>
+      </c>
+      <c r="BY7" s="59">
+        <v>10436</v>
+      </c>
+      <c r="BZ7" s="59">
+        <v>10661</v>
+      </c>
+      <c r="CA7" s="59">
+        <v>11084</v>
+      </c>
+      <c r="CB7" s="59">
+        <v>11004</v>
+      </c>
+      <c r="CC7" s="59">
+        <v>10975</v>
+      </c>
+      <c r="CD7" s="59">
+        <v>11067</v>
+      </c>
+      <c r="CE7" s="59">
+        <v>11014</v>
+      </c>
+      <c r="CF7" s="59">
+        <v>10999</v>
+      </c>
+      <c r="CG7" s="59">
+        <v>11736</v>
+      </c>
+      <c r="CH7" s="59">
+        <v>11791</v>
+      </c>
+      <c r="CI7" s="59">
+        <v>11787</v>
+      </c>
+      <c r="CJ7" s="59">
+        <v>11786</v>
+      </c>
+      <c r="CK7" s="59">
+        <v>11982</v>
+      </c>
+      <c r="CL7" s="59">
+        <v>12359</v>
+      </c>
+      <c r="CM7" s="59">
+        <v>12118</v>
+      </c>
+      <c r="CN7" s="59">
+        <v>12059</v>
+      </c>
+      <c r="CO7" s="59">
+        <v>12029</v>
+      </c>
+      <c r="CP7" s="59"/>
+      <c r="CQ7" s="59"/>
+      <c r="CR7" s="59"/>
+      <c r="CS7" s="59"/>
+    </row>
+    <row r="8" spans="1:97" s="63" customFormat="1" ht="11.25">
+      <c r="A8" s="34" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" s="60">
+        <v>210</v>
+      </c>
+      <c r="C8" s="60">
+        <v>212</v>
+      </c>
+      <c r="D8" s="60">
+        <v>210</v>
+      </c>
+      <c r="E8" s="60">
+        <v>210</v>
+      </c>
+      <c r="F8" s="60">
+        <v>215</v>
+      </c>
+      <c r="G8" s="76">
+        <v>215</v>
+      </c>
+      <c r="H8" s="61">
+        <v>200</v>
+      </c>
+      <c r="I8" s="60">
+        <v>200</v>
+      </c>
+      <c r="J8" s="60">
+        <v>199</v>
+      </c>
+      <c r="K8" s="60">
+        <v>190</v>
+      </c>
+      <c r="L8" s="60">
+        <v>182</v>
+      </c>
+      <c r="M8" s="60">
+        <v>221</v>
+      </c>
+      <c r="N8" s="60">
+        <v>211</v>
+      </c>
+      <c r="O8" s="60">
+        <v>213</v>
+      </c>
+      <c r="P8" s="60">
+        <v>211</v>
+      </c>
+      <c r="Q8" s="60">
+        <v>211</v>
+      </c>
+      <c r="R8" s="60">
+        <v>216</v>
+      </c>
+      <c r="S8" s="76">
+        <v>216</v>
+      </c>
+      <c r="T8" s="60">
+        <v>202</v>
+      </c>
+      <c r="U8" s="59">
+        <v>202</v>
+      </c>
+      <c r="V8" s="59">
+        <v>201</v>
+      </c>
+      <c r="W8" s="59">
+        <v>192</v>
+      </c>
+      <c r="X8" s="58">
+        <v>184</v>
+      </c>
+      <c r="Y8" s="59">
+        <v>222</v>
+      </c>
+      <c r="Z8" s="56">
+        <v>204</v>
+      </c>
+      <c r="AA8" s="56">
+        <v>206</v>
+      </c>
+      <c r="AB8" s="62">
+        <v>204</v>
+      </c>
+      <c r="AC8" s="62">
+        <v>205</v>
+      </c>
+      <c r="AD8" s="59">
+        <v>210</v>
+      </c>
+      <c r="AE8" s="59">
+        <v>200</v>
+      </c>
+      <c r="AF8" s="59">
+        <v>189</v>
+      </c>
+      <c r="AG8" s="60">
+        <v>189</v>
+      </c>
+      <c r="AH8" s="60">
+        <v>188</v>
+      </c>
+      <c r="AI8" s="59">
+        <v>180</v>
+      </c>
+      <c r="AJ8" s="60">
+        <v>173</v>
+      </c>
+      <c r="AK8" s="59">
+        <v>181</v>
+      </c>
+      <c r="AL8" s="56">
+        <v>173</v>
+      </c>
+      <c r="AM8" s="56">
+        <v>176</v>
+      </c>
+      <c r="AN8" s="62">
+        <v>175</v>
+      </c>
+      <c r="AO8" s="62">
+        <v>176</v>
+      </c>
+      <c r="AP8" s="59">
+        <v>181</v>
+      </c>
+      <c r="AQ8" s="59">
+        <v>181</v>
+      </c>
+      <c r="AR8" s="59">
+        <v>242</v>
+      </c>
+      <c r="AS8" s="59">
+        <v>242</v>
+      </c>
+      <c r="AT8" s="59">
+        <v>241</v>
+      </c>
+      <c r="AU8" s="59">
+        <v>231</v>
+      </c>
+      <c r="AV8" s="59">
+        <v>223</v>
+      </c>
+      <c r="AW8" s="59">
+        <v>139</v>
+      </c>
+      <c r="AX8" s="59">
+        <v>189</v>
+      </c>
+      <c r="AY8" s="59">
+        <v>193</v>
+      </c>
+      <c r="AZ8" s="59">
+        <v>192</v>
+      </c>
+      <c r="BA8" s="59">
+        <v>193</v>
+      </c>
+      <c r="BB8" s="59">
+        <v>201</v>
+      </c>
+      <c r="BC8" s="59">
+        <v>201</v>
+      </c>
+      <c r="BD8" s="59">
+        <v>204</v>
+      </c>
+      <c r="BE8" s="59">
+        <v>204</v>
+      </c>
+      <c r="BF8" s="59">
+        <v>202</v>
+      </c>
+      <c r="BG8" s="59">
+        <v>193</v>
+      </c>
+      <c r="BH8" s="59">
+        <v>186</v>
+      </c>
+      <c r="BI8" s="59">
+        <v>182</v>
+      </c>
+      <c r="BJ8" s="59">
+        <v>175</v>
+      </c>
+      <c r="BK8" s="59">
+        <v>178</v>
+      </c>
+      <c r="BL8" s="59">
+        <v>177</v>
+      </c>
+      <c r="BM8" s="59">
+        <v>178</v>
+      </c>
+      <c r="BN8" s="59">
+        <v>183</v>
+      </c>
+      <c r="BO8" s="59">
+        <v>141</v>
+      </c>
+      <c r="BP8" s="59">
+        <v>139</v>
+      </c>
+      <c r="BQ8" s="59">
+        <v>139</v>
+      </c>
+      <c r="BR8" s="59">
+        <v>138</v>
+      </c>
+      <c r="BS8" s="59">
+        <v>131</v>
+      </c>
+      <c r="BT8" s="59">
+        <v>127</v>
+      </c>
+      <c r="BU8" s="59">
+        <v>143</v>
+      </c>
+      <c r="BV8" s="59">
+        <v>138</v>
+      </c>
+      <c r="BW8" s="59">
+        <v>139</v>
+      </c>
+      <c r="BX8" s="59">
+        <v>138</v>
+      </c>
+      <c r="BY8" s="59">
+        <v>139</v>
+      </c>
+      <c r="BZ8" s="59">
+        <v>142</v>
+      </c>
+      <c r="CA8" s="59">
+        <v>143</v>
+      </c>
+      <c r="CB8" s="59">
+        <v>141</v>
+      </c>
+      <c r="CC8" s="59">
+        <v>141</v>
+      </c>
+      <c r="CD8" s="59">
+        <v>140</v>
+      </c>
+      <c r="CE8" s="59">
+        <v>133</v>
+      </c>
+      <c r="CF8" s="59">
+        <v>129</v>
+      </c>
+      <c r="CG8" s="59">
+        <v>156</v>
+      </c>
+      <c r="CH8" s="59">
+        <v>151</v>
+      </c>
+      <c r="CI8" s="59">
+        <v>152</v>
+      </c>
+      <c r="CJ8" s="59">
+        <v>151</v>
+      </c>
+      <c r="CK8" s="59">
+        <v>152</v>
+      </c>
+      <c r="CL8" s="59">
+        <v>155</v>
+      </c>
+      <c r="CM8" s="59">
+        <v>152</v>
+      </c>
+      <c r="CN8" s="59">
+        <v>150</v>
+      </c>
+      <c r="CO8" s="59">
+        <v>150</v>
+      </c>
+      <c r="CP8" s="59"/>
+      <c r="CQ8" s="59"/>
+      <c r="CR8" s="59"/>
+      <c r="CS8" s="59"/>
+    </row>
+    <row r="9" spans="1:97" s="63" customFormat="1" ht="11.25">
+      <c r="A9" s="34" t="s">
+        <v>15</v>
+      </c>
+      <c r="B9" s="60">
+        <v>113</v>
+      </c>
+      <c r="C9" s="60">
+        <v>120</v>
+      </c>
+      <c r="D9" s="60">
+        <v>122</v>
+      </c>
+      <c r="E9" s="60">
+        <v>121</v>
+      </c>
+      <c r="F9" s="60">
+        <v>137</v>
+      </c>
+      <c r="G9" s="76">
+        <v>136</v>
+      </c>
+      <c r="H9" s="61">
+        <v>119</v>
+      </c>
+      <c r="I9" s="60">
+        <v>119</v>
+      </c>
+      <c r="J9" s="60">
+        <v>119</v>
+      </c>
+      <c r="K9" s="60">
+        <v>119</v>
+      </c>
+      <c r="L9" s="60">
+        <v>119</v>
+      </c>
+      <c r="M9" s="60">
+        <v>144</v>
+      </c>
+      <c r="N9" s="60">
+        <v>143</v>
+      </c>
+      <c r="O9" s="60">
+        <v>152</v>
+      </c>
+      <c r="P9" s="60">
+        <v>155</v>
+      </c>
+      <c r="Q9" s="60">
+        <v>154</v>
+      </c>
+      <c r="R9" s="60">
+        <v>177</v>
+      </c>
+      <c r="S9" s="76">
+        <v>176</v>
+      </c>
+      <c r="T9" s="60">
+        <v>140</v>
+      </c>
+      <c r="U9" s="59">
+        <v>140</v>
+      </c>
+      <c r="V9" s="59">
+        <v>140</v>
+      </c>
+      <c r="W9" s="59">
+        <v>140</v>
+      </c>
+      <c r="X9" s="58">
+        <v>140</v>
+      </c>
+      <c r="Y9" s="59">
+        <v>145</v>
+      </c>
+      <c r="Z9" s="56">
+        <v>144</v>
+      </c>
+      <c r="AA9" s="56">
+        <v>153</v>
+      </c>
+      <c r="AB9" s="62">
+        <v>156</v>
+      </c>
+      <c r="AC9" s="62">
+        <v>156</v>
+      </c>
+      <c r="AD9" s="59">
+        <v>179</v>
+      </c>
+      <c r="AE9" s="59">
+        <v>178</v>
+      </c>
+      <c r="AF9" s="59">
+        <v>188</v>
+      </c>
+      <c r="AG9" s="60">
+        <v>188</v>
+      </c>
+      <c r="AH9" s="60">
+        <v>188</v>
+      </c>
+      <c r="AI9" s="59">
+        <v>188</v>
+      </c>
+      <c r="AJ9" s="60">
+        <v>188</v>
+      </c>
+      <c r="AK9" s="59">
+        <v>168</v>
+      </c>
+      <c r="AL9" s="56">
+        <v>167</v>
+      </c>
+      <c r="AM9" s="56">
+        <v>177</v>
+      </c>
+      <c r="AN9" s="62">
+        <v>177</v>
+      </c>
+      <c r="AO9" s="62">
+        <v>177</v>
+      </c>
+      <c r="AP9" s="59">
+        <v>200</v>
+      </c>
+      <c r="AQ9" s="59">
+        <v>199</v>
+      </c>
+      <c r="AR9" s="59">
+        <v>156</v>
+      </c>
+      <c r="AS9" s="59">
+        <v>156</v>
+      </c>
+      <c r="AT9" s="59">
+        <v>156</v>
+      </c>
+      <c r="AU9" s="59">
+        <v>156</v>
+      </c>
+      <c r="AV9" s="59">
+        <v>156</v>
+      </c>
+      <c r="AW9" s="59">
+        <v>156</v>
+      </c>
+      <c r="AX9" s="59">
+        <v>160</v>
+      </c>
+      <c r="AY9" s="59">
+        <v>169</v>
+      </c>
+      <c r="AZ9" s="59">
+        <v>176</v>
+      </c>
+      <c r="BA9" s="59">
+        <v>178</v>
+      </c>
+      <c r="BB9" s="59">
+        <v>195</v>
+      </c>
+      <c r="BC9" s="59">
+        <v>194</v>
+      </c>
+      <c r="BD9" s="59">
+        <v>201</v>
+      </c>
+      <c r="BE9" s="59">
+        <v>201</v>
+      </c>
+      <c r="BF9" s="59">
+        <v>201</v>
+      </c>
+      <c r="BG9" s="59">
+        <v>201</v>
+      </c>
+      <c r="BH9" s="59">
+        <v>201</v>
+      </c>
+      <c r="BI9" s="59">
+        <v>192</v>
+      </c>
+      <c r="BJ9" s="59">
+        <v>192</v>
+      </c>
+      <c r="BK9" s="59">
+        <v>203</v>
+      </c>
+      <c r="BL9" s="59">
+        <v>206</v>
+      </c>
+      <c r="BM9" s="59">
+        <v>208</v>
+      </c>
+      <c r="BN9" s="59">
+        <v>234</v>
+      </c>
+      <c r="BO9" s="59">
+        <v>179</v>
+      </c>
+      <c r="BP9" s="59">
+        <v>179</v>
+      </c>
+      <c r="BQ9" s="59">
+        <v>179</v>
+      </c>
+      <c r="BR9" s="59">
+        <v>178</v>
+      </c>
+      <c r="BS9" s="59">
+        <v>178</v>
+      </c>
+      <c r="BT9" s="59">
+        <v>178</v>
+      </c>
+      <c r="BU9" s="59">
+        <v>216</v>
+      </c>
+      <c r="BV9" s="59">
+        <v>216</v>
+      </c>
+      <c r="BW9" s="59">
+        <v>224</v>
+      </c>
+      <c r="BX9" s="59">
+        <v>225</v>
+      </c>
+      <c r="BY9" s="59">
+        <v>227</v>
+      </c>
+      <c r="BZ9" s="59">
+        <v>246</v>
+      </c>
+      <c r="CA9" s="59">
+        <v>209</v>
+      </c>
+      <c r="CB9" s="59">
+        <v>209</v>
+      </c>
+      <c r="CC9" s="59">
+        <v>209</v>
+      </c>
+      <c r="CD9" s="59">
+        <v>208</v>
+      </c>
+      <c r="CE9" s="59">
+        <v>207</v>
+      </c>
+      <c r="CF9" s="59">
+        <v>206</v>
+      </c>
+      <c r="CG9" s="59">
+        <v>222</v>
+      </c>
+      <c r="CH9" s="59">
+        <v>222</v>
+      </c>
+      <c r="CI9" s="59">
+        <v>228</v>
+      </c>
+      <c r="CJ9" s="59">
+        <v>229</v>
+      </c>
+      <c r="CK9" s="59">
+        <v>231</v>
+      </c>
+      <c r="CL9" s="59">
+        <v>247</v>
+      </c>
+      <c r="CM9" s="59">
+        <v>183</v>
+      </c>
+      <c r="CN9" s="59">
+        <v>183</v>
+      </c>
+      <c r="CO9" s="59">
+        <v>183</v>
+      </c>
+      <c r="CP9" s="59"/>
+      <c r="CQ9" s="59"/>
+      <c r="CR9" s="59"/>
+      <c r="CS9" s="59"/>
+    </row>
+    <row r="10" spans="1:97" s="63" customFormat="1" ht="11.25">
+      <c r="A10" s="34" t="s">
+        <v>16</v>
+      </c>
+      <c r="B10" s="60">
+        <v>4856</v>
+      </c>
+      <c r="C10" s="60">
+        <v>4853</v>
+      </c>
+      <c r="D10" s="60">
+        <v>4861</v>
+      </c>
+      <c r="E10" s="60">
+        <v>4909</v>
+      </c>
+      <c r="F10" s="60">
+        <v>5017</v>
+      </c>
+      <c r="G10" s="76">
+        <v>5070</v>
+      </c>
+      <c r="H10" s="61">
+        <v>5009</v>
+      </c>
+      <c r="I10" s="60">
+        <v>4909</v>
+      </c>
+      <c r="J10" s="60">
+        <v>4880</v>
+      </c>
+      <c r="K10" s="60">
+        <v>4858</v>
+      </c>
+      <c r="L10" s="60">
+        <v>4827</v>
+      </c>
+      <c r="M10" s="60">
+        <v>4928</v>
+      </c>
+      <c r="N10" s="60">
+        <v>4941</v>
+      </c>
+      <c r="O10" s="60">
+        <v>4948</v>
+      </c>
+      <c r="P10" s="60">
+        <v>4943</v>
+      </c>
+      <c r="Q10" s="60">
+        <v>4978</v>
+      </c>
+      <c r="R10" s="60">
+        <v>5015</v>
+      </c>
+      <c r="S10" s="76">
+        <v>5132</v>
+      </c>
+      <c r="T10" s="60">
+        <v>5086</v>
+      </c>
+      <c r="U10" s="59">
+        <v>4975</v>
+      </c>
+      <c r="V10" s="59">
+        <v>4948</v>
+      </c>
+      <c r="W10" s="59">
+        <v>4925</v>
+      </c>
+      <c r="X10" s="58">
+        <v>4916</v>
+      </c>
+      <c r="Y10" s="59">
+        <v>5055</v>
+      </c>
+      <c r="Z10" s="56">
+        <v>4973</v>
+      </c>
+      <c r="AA10" s="56">
+        <v>4974</v>
+      </c>
+      <c r="AB10" s="62">
+        <v>4991</v>
+      </c>
+      <c r="AC10" s="62">
+        <v>5116</v>
+      </c>
+      <c r="AD10" s="59">
+        <v>5231</v>
+      </c>
+      <c r="AE10" s="59">
+        <v>5358</v>
+      </c>
+      <c r="AF10" s="59">
+        <v>5360</v>
+      </c>
+      <c r="AG10" s="60">
+        <v>5254</v>
+      </c>
+      <c r="AH10" s="60">
+        <v>5273</v>
+      </c>
+      <c r="AI10" s="59">
+        <v>5244</v>
+      </c>
+      <c r="AJ10" s="60">
+        <v>5458</v>
+      </c>
+      <c r="AK10" s="59">
+        <v>6516</v>
+      </c>
+      <c r="AL10" s="56">
+        <v>6536</v>
+      </c>
+      <c r="AM10" s="56">
+        <v>6366</v>
+      </c>
+      <c r="AN10" s="62">
+        <v>6358</v>
+      </c>
+      <c r="AO10" s="62">
+        <v>6384</v>
+      </c>
+      <c r="AP10" s="59">
+        <v>6424</v>
+      </c>
+      <c r="AQ10" s="59">
+        <v>7165</v>
+      </c>
+      <c r="AR10" s="59">
+        <v>6580</v>
+      </c>
+      <c r="AS10" s="59">
+        <v>6462</v>
+      </c>
+      <c r="AT10" s="59">
+        <v>6424</v>
+      </c>
+      <c r="AU10" s="59">
+        <v>6395</v>
+      </c>
+      <c r="AV10" s="59">
+        <v>6387</v>
+      </c>
+      <c r="AW10" s="59">
+        <v>6652</v>
+      </c>
+      <c r="AX10" s="59">
+        <v>5809</v>
+      </c>
+      <c r="AY10" s="59">
+        <v>5799</v>
+      </c>
+      <c r="AZ10" s="59">
+        <v>5803</v>
+      </c>
+      <c r="BA10" s="59">
+        <v>5811</v>
+      </c>
+      <c r="BB10" s="59">
+        <v>6005</v>
+      </c>
+      <c r="BC10" s="59">
+        <v>6329</v>
+      </c>
+      <c r="BD10" s="59">
+        <v>6065</v>
+      </c>
+      <c r="BE10" s="59">
+        <v>5924</v>
+      </c>
+      <c r="BF10" s="59">
+        <v>5807</v>
+      </c>
+      <c r="BG10" s="59">
+        <v>5776</v>
+      </c>
+      <c r="BH10" s="59">
+        <v>5761</v>
+      </c>
+      <c r="BI10" s="59">
+        <v>5723</v>
+      </c>
+      <c r="BJ10" s="59">
+        <v>5743</v>
+      </c>
+      <c r="BK10" s="59">
+        <v>5747</v>
+      </c>
+      <c r="BL10" s="59">
+        <v>5424</v>
+      </c>
+      <c r="BM10" s="59">
+        <v>5455</v>
+      </c>
+      <c r="BN10" s="59">
+        <v>5606</v>
+      </c>
+      <c r="BO10" s="59">
+        <v>5402</v>
+      </c>
+      <c r="BP10" s="59">
+        <v>5445</v>
+      </c>
+      <c r="BQ10" s="59">
+        <v>5373</v>
+      </c>
+      <c r="BR10" s="59">
+        <v>5650</v>
+      </c>
+      <c r="BS10" s="59">
+        <v>5633</v>
+      </c>
+      <c r="BT10" s="59">
+        <v>5617</v>
+      </c>
+      <c r="BU10" s="59">
+        <v>5120</v>
+      </c>
+      <c r="BV10" s="59">
+        <v>5274</v>
+      </c>
+      <c r="BW10" s="59">
+        <v>5116</v>
+      </c>
+      <c r="BX10" s="59">
+        <v>5149</v>
+      </c>
+      <c r="BY10" s="59">
+        <v>5029</v>
+      </c>
+      <c r="BZ10" s="59">
+        <v>5022</v>
+      </c>
+      <c r="CA10" s="59">
+        <v>4367</v>
+      </c>
+      <c r="CB10" s="59">
+        <v>4325</v>
+      </c>
+      <c r="CC10" s="59">
+        <v>4261</v>
+      </c>
+      <c r="CD10" s="59">
+        <v>4239</v>
+      </c>
+      <c r="CE10" s="59">
+        <v>4224</v>
+      </c>
+      <c r="CF10" s="59">
+        <v>4218</v>
+      </c>
+      <c r="CG10" s="59">
+        <v>4476</v>
+      </c>
+      <c r="CH10" s="59">
+        <v>4494</v>
+      </c>
+      <c r="CI10" s="59">
+        <v>4497</v>
+      </c>
+      <c r="CJ10" s="59">
+        <v>4507</v>
+      </c>
+      <c r="CK10" s="59">
+        <v>4520</v>
+      </c>
+      <c r="CL10" s="59">
+        <v>4600</v>
+      </c>
+      <c r="CM10" s="59">
+        <v>4692</v>
+      </c>
+      <c r="CN10" s="59">
+        <v>4644</v>
+      </c>
+      <c r="CO10" s="59">
+        <v>4572</v>
+      </c>
+      <c r="CP10" s="59"/>
+      <c r="CQ10" s="59"/>
+      <c r="CR10" s="59"/>
+      <c r="CS10" s="59"/>
+    </row>
+    <row r="11" spans="1:97" s="63" customFormat="1" ht="11.25">
+      <c r="A11" s="34" t="s">
+        <v>79</v>
+      </c>
+      <c r="B11" s="60">
+        <v>18321</v>
+      </c>
+      <c r="C11" s="60">
+        <v>18365</v>
+      </c>
+      <c r="D11" s="60">
+        <v>18283</v>
+      </c>
+      <c r="E11" s="60">
+        <v>18702</v>
+      </c>
+      <c r="F11" s="60">
+        <v>19282</v>
+      </c>
+      <c r="G11" s="76">
+        <v>20312</v>
+      </c>
+      <c r="H11" s="61">
+        <v>20148</v>
+      </c>
+      <c r="I11" s="60">
+        <v>19927</v>
+      </c>
+      <c r="J11" s="60">
+        <v>19459</v>
+      </c>
+      <c r="K11" s="60">
+        <v>19247</v>
+      </c>
+      <c r="L11" s="60">
+        <v>19042</v>
+      </c>
+      <c r="M11" s="60">
+        <v>19070</v>
+      </c>
+      <c r="N11" s="60">
+        <v>19107</v>
+      </c>
+      <c r="O11" s="60">
+        <v>19152</v>
+      </c>
+      <c r="P11" s="60">
+        <v>19063</v>
+      </c>
+      <c r="Q11" s="60">
+        <v>19214</v>
+      </c>
+      <c r="R11" s="60">
+        <v>19734</v>
+      </c>
+      <c r="S11" s="76">
+        <v>20726</v>
+      </c>
+      <c r="T11" s="60">
+        <v>20438</v>
+      </c>
+      <c r="U11" s="59">
+        <v>20184</v>
+      </c>
+      <c r="V11" s="59">
+        <v>19771</v>
+      </c>
+      <c r="W11" s="59">
+        <v>19546</v>
+      </c>
+      <c r="X11" s="58">
+        <v>19934</v>
+      </c>
+      <c r="Y11" s="59">
+        <v>20019</v>
+      </c>
+      <c r="Z11" s="56">
+        <v>20044</v>
+      </c>
+      <c r="AA11" s="56">
+        <v>20082</v>
+      </c>
+      <c r="AB11" s="62">
+        <v>19966</v>
+      </c>
+      <c r="AC11" s="62">
+        <v>20408</v>
+      </c>
+      <c r="AD11" s="59">
+        <v>21159</v>
+      </c>
+      <c r="AE11" s="59">
+        <v>22501</v>
+      </c>
+      <c r="AF11" s="59">
+        <v>22926</v>
+      </c>
+      <c r="AG11" s="60">
+        <v>22540</v>
+      </c>
+      <c r="AH11" s="60">
+        <v>22053</v>
+      </c>
+      <c r="AI11" s="59">
+        <v>21877</v>
+      </c>
+      <c r="AJ11" s="60">
+        <v>21657</v>
+      </c>
+      <c r="AK11" s="59">
+        <v>21901</v>
+      </c>
+      <c r="AL11" s="56">
+        <v>21937</v>
+      </c>
+      <c r="AM11" s="56">
+        <v>21976</v>
+      </c>
+      <c r="AN11" s="62">
+        <v>21848</v>
+      </c>
+      <c r="AO11" s="62">
+        <v>22017</v>
+      </c>
+      <c r="AP11" s="59">
+        <v>22642</v>
+      </c>
+      <c r="AQ11" s="59">
+        <v>24424</v>
+      </c>
+      <c r="AR11" s="59">
+        <v>24676</v>
+      </c>
+      <c r="AS11" s="59">
+        <v>24337</v>
+      </c>
+      <c r="AT11" s="59">
+        <v>23958</v>
+      </c>
+      <c r="AU11" s="59">
+        <v>23796</v>
+      </c>
+      <c r="AV11" s="59">
+        <v>23546</v>
+      </c>
+      <c r="AW11" s="59">
+        <v>23768</v>
+      </c>
+      <c r="AX11" s="59">
+        <v>24770</v>
+      </c>
+      <c r="AY11" s="59">
+        <v>24817</v>
+      </c>
+      <c r="AZ11" s="59">
+        <v>24727</v>
+      </c>
+      <c r="BA11" s="59">
+        <v>25025</v>
+      </c>
+      <c r="BB11" s="59">
+        <v>25553</v>
+      </c>
+      <c r="BC11" s="59">
+        <v>27517</v>
+      </c>
+      <c r="BD11" s="59">
+        <v>27312</v>
+      </c>
+      <c r="BE11" s="59">
+        <v>27004</v>
+      </c>
+      <c r="BF11" s="59">
+        <v>26763</v>
+      </c>
+      <c r="BG11" s="59">
+        <v>26599</v>
+      </c>
+      <c r="BH11" s="59">
+        <v>26393</v>
+      </c>
+      <c r="BI11" s="59">
+        <v>25820</v>
+      </c>
+      <c r="BJ11" s="59">
+        <v>25892</v>
+      </c>
+      <c r="BK11" s="59">
+        <v>25938</v>
+      </c>
+      <c r="BL11" s="59">
+        <v>25869</v>
+      </c>
+      <c r="BM11" s="59">
+        <v>26324</v>
+      </c>
+      <c r="BN11" s="59">
+        <v>26426</v>
+      </c>
+      <c r="BO11" s="59">
+        <v>25027</v>
+      </c>
+      <c r="BP11" s="59">
+        <v>24909</v>
+      </c>
+      <c r="BQ11" s="59">
+        <v>24756</v>
+      </c>
+      <c r="BR11" s="59">
+        <v>24585</v>
+      </c>
+      <c r="BS11" s="59">
+        <v>23935</v>
+      </c>
+      <c r="BT11" s="59">
+        <v>23730</v>
+      </c>
+      <c r="BU11" s="59">
+        <v>24053</v>
+      </c>
+      <c r="BV11" s="59">
+        <v>24138</v>
+      </c>
+      <c r="BW11" s="59">
+        <v>24080</v>
+      </c>
+      <c r="BX11" s="59">
+        <v>24035</v>
+      </c>
+      <c r="BY11" s="59">
+        <v>24654</v>
+      </c>
+      <c r="BZ11" s="59">
+        <v>25251</v>
+      </c>
+      <c r="CA11" s="59">
+        <v>25954</v>
+      </c>
+      <c r="CB11" s="59">
+        <v>25743</v>
+      </c>
+      <c r="CC11" s="59">
+        <v>25553</v>
+      </c>
+      <c r="CD11" s="59">
+        <v>25645</v>
+      </c>
+      <c r="CE11" s="59">
+        <v>25084</v>
+      </c>
+      <c r="CF11" s="59">
+        <v>24949</v>
+      </c>
+      <c r="CG11" s="59">
+        <v>27563</v>
+      </c>
+      <c r="CH11" s="59">
+        <v>27669</v>
+      </c>
+      <c r="CI11" s="59">
+        <v>27766</v>
+      </c>
+      <c r="CJ11" s="59">
+        <v>27730</v>
+      </c>
+      <c r="CK11" s="59">
+        <v>27978</v>
+      </c>
+      <c r="CL11" s="59">
+        <v>28887</v>
+      </c>
+      <c r="CM11" s="59">
+        <v>29642</v>
+      </c>
+      <c r="CN11" s="59">
+        <v>29580</v>
+      </c>
+      <c r="CO11" s="59">
+        <v>29843</v>
+      </c>
+      <c r="CP11" s="59"/>
+      <c r="CQ11" s="59"/>
+      <c r="CR11" s="59"/>
+      <c r="CS11" s="59"/>
+    </row>
+    <row r="12" spans="1:97" s="63" customFormat="1" ht="11.25">
+      <c r="A12" s="34" t="s">
+        <v>17</v>
+      </c>
+      <c r="B12" s="60">
+        <v>10138</v>
+      </c>
+      <c r="C12" s="60">
+        <v>10113</v>
+      </c>
+      <c r="D12" s="60">
+        <v>9960</v>
+      </c>
+      <c r="E12" s="60">
+        <v>10084</v>
+      </c>
+      <c r="F12" s="60">
+        <v>10676</v>
+      </c>
+      <c r="G12" s="76">
+        <v>11493</v>
+      </c>
+      <c r="H12" s="61">
+        <v>11200</v>
+      </c>
+      <c r="I12" s="60">
+        <v>11065</v>
+      </c>
+      <c r="J12" s="60">
+        <v>11014</v>
+      </c>
+      <c r="K12" s="60">
+        <v>10943</v>
+      </c>
+      <c r="L12" s="60">
+        <v>10870</v>
+      </c>
+      <c r="M12" s="60">
+        <v>10713</v>
+      </c>
+      <c r="N12" s="60">
+        <v>10686</v>
+      </c>
+      <c r="O12" s="60">
+        <v>10664</v>
+      </c>
+      <c r="P12" s="60">
+        <v>10590</v>
+      </c>
+      <c r="Q12" s="60">
+        <v>10794</v>
+      </c>
+      <c r="R12" s="60">
+        <v>11339</v>
+      </c>
+      <c r="S12" s="76">
+        <v>12221</v>
+      </c>
+      <c r="T12" s="60">
+        <v>11728</v>
+      </c>
+      <c r="U12" s="59">
+        <v>11731</v>
+      </c>
+      <c r="V12" s="59">
+        <v>11596</v>
+      </c>
+      <c r="W12" s="59">
+        <v>11528</v>
+      </c>
+      <c r="X12" s="58">
+        <v>11526</v>
+      </c>
+      <c r="Y12" s="59">
+        <v>11229</v>
+      </c>
+      <c r="Z12" s="56">
+        <v>11199</v>
+      </c>
+      <c r="AA12" s="56">
+        <v>11238</v>
+      </c>
+      <c r="AB12" s="62">
+        <v>11193</v>
+      </c>
+      <c r="AC12" s="62">
+        <v>11515</v>
+      </c>
+      <c r="AD12" s="59">
+        <v>12176</v>
+      </c>
+      <c r="AE12" s="59">
+        <v>13088</v>
+      </c>
+      <c r="AF12" s="59">
+        <v>12801</v>
+      </c>
+      <c r="AG12" s="60">
+        <v>12745</v>
+      </c>
+      <c r="AH12" s="60">
+        <v>12707</v>
+      </c>
+      <c r="AI12" s="59">
+        <v>12620</v>
+      </c>
+      <c r="AJ12" s="60">
+        <v>12550</v>
+      </c>
+      <c r="AK12" s="59">
+        <v>12835</v>
+      </c>
+      <c r="AL12" s="56">
+        <v>12840</v>
+      </c>
+      <c r="AM12" s="56">
+        <v>12872</v>
+      </c>
+      <c r="AN12" s="62">
+        <v>12790</v>
+      </c>
+      <c r="AO12" s="62">
+        <v>13128</v>
+      </c>
+      <c r="AP12" s="59">
+        <v>13896</v>
+      </c>
+      <c r="AQ12" s="59">
+        <v>15045</v>
+      </c>
+      <c r="AR12" s="59">
+        <v>14830</v>
+      </c>
+      <c r="AS12" s="59">
+        <v>14702</v>
+      </c>
+      <c r="AT12" s="59">
+        <v>14643</v>
+      </c>
+      <c r="AU12" s="59">
+        <v>14532</v>
+      </c>
+      <c r="AV12" s="59">
+        <v>14429</v>
+      </c>
+      <c r="AW12" s="59">
+        <v>13712</v>
+      </c>
+      <c r="AX12" s="59">
+        <v>14307</v>
+      </c>
+      <c r="AY12" s="59">
+        <v>14357</v>
+      </c>
+      <c r="AZ12" s="59">
+        <v>14282</v>
+      </c>
+      <c r="BA12" s="59">
+        <v>14515</v>
+      </c>
+      <c r="BB12" s="59">
+        <v>15413</v>
+      </c>
+      <c r="BC12" s="59">
+        <v>16472</v>
+      </c>
+      <c r="BD12" s="59">
+        <v>15604</v>
+      </c>
+      <c r="BE12" s="59">
+        <v>15676</v>
+      </c>
+      <c r="BF12" s="59">
+        <v>15624</v>
+      </c>
+      <c r="BG12" s="59">
+        <v>15548</v>
+      </c>
+      <c r="BH12" s="59">
+        <v>15259</v>
+      </c>
+      <c r="BI12" s="59">
+        <v>15085</v>
+      </c>
+      <c r="BJ12" s="59">
+        <v>15162</v>
+      </c>
+      <c r="BK12" s="59">
+        <v>15192</v>
+      </c>
+      <c r="BL12" s="59">
+        <v>15090</v>
+      </c>
+      <c r="BM12" s="59">
+        <v>15361</v>
+      </c>
+      <c r="BN12" s="59">
+        <v>16226</v>
+      </c>
+      <c r="BO12" s="59">
+        <v>14809</v>
+      </c>
+      <c r="BP12" s="59">
+        <v>14799</v>
+      </c>
+      <c r="BQ12" s="59">
+        <v>15040</v>
+      </c>
+      <c r="BR12" s="59">
+        <v>14991</v>
+      </c>
+      <c r="BS12" s="59">
+        <v>14866</v>
+      </c>
+      <c r="BT12" s="59">
+        <v>14909</v>
+      </c>
+      <c r="BU12" s="59">
+        <v>15880</v>
+      </c>
+      <c r="BV12" s="59">
+        <v>15887</v>
+      </c>
+      <c r="BW12" s="59">
+        <v>15931</v>
+      </c>
+      <c r="BX12" s="59">
+        <v>15726</v>
+      </c>
+      <c r="BY12" s="59">
+        <v>16117</v>
+      </c>
+      <c r="BZ12" s="59">
+        <v>17027</v>
+      </c>
+      <c r="CA12" s="59">
+        <v>16191</v>
+      </c>
+      <c r="CB12" s="59">
+        <v>16300</v>
+      </c>
+      <c r="CC12" s="59">
+        <v>16192</v>
+      </c>
+      <c r="CD12" s="59">
+        <v>16134</v>
+      </c>
+      <c r="CE12" s="59">
+        <v>16057</v>
+      </c>
+      <c r="CF12" s="59">
+        <v>15985</v>
+      </c>
+      <c r="CG12" s="59">
+        <v>16598</v>
+      </c>
+      <c r="CH12" s="59">
+        <v>16758</v>
+      </c>
+      <c r="CI12" s="59">
+        <v>16771</v>
+      </c>
+      <c r="CJ12" s="59">
+        <v>16714</v>
+      </c>
+      <c r="CK12" s="59">
+        <v>17127</v>
+      </c>
+      <c r="CL12" s="59">
+        <v>18027</v>
+      </c>
+      <c r="CM12" s="59">
+        <v>17710</v>
+      </c>
+      <c r="CN12" s="59">
+        <v>17622</v>
+      </c>
+      <c r="CO12" s="59">
+        <v>17778</v>
+      </c>
+      <c r="CP12" s="59"/>
+      <c r="CQ12" s="59"/>
+      <c r="CR12" s="59"/>
+      <c r="CS12" s="59"/>
+    </row>
+    <row r="13" spans="1:97" s="63" customFormat="1" ht="11.25">
+      <c r="A13" s="34" t="s">
+        <v>18</v>
+      </c>
+      <c r="B13" s="56">
+        <v>3710</v>
+      </c>
+      <c r="C13" s="56">
+        <v>3711</v>
+      </c>
+      <c r="D13" s="56">
+        <v>3729</v>
+      </c>
+      <c r="E13" s="56">
+        <v>3770</v>
+      </c>
+      <c r="F13" s="56">
+        <v>3964</v>
+      </c>
+      <c r="G13" s="56">
+        <v>4297</v>
+      </c>
+      <c r="H13" s="56">
+        <v>4003</v>
+      </c>
+      <c r="I13" s="56">
+        <v>3948</v>
+      </c>
+      <c r="J13" s="56">
+        <v>3912</v>
+      </c>
+      <c r="K13" s="56">
+        <v>3835</v>
+      </c>
+      <c r="L13" s="56">
+        <v>3714</v>
+      </c>
+      <c r="M13" s="56">
+        <v>4074</v>
+      </c>
+      <c r="N13" s="56">
+        <v>4010</v>
+      </c>
+      <c r="O13" s="56">
+        <v>4004</v>
+      </c>
+      <c r="P13" s="56">
+        <v>4029</v>
+      </c>
+      <c r="Q13" s="56">
+        <v>4081</v>
+      </c>
+      <c r="R13" s="56">
+        <v>4223</v>
+      </c>
+      <c r="S13" s="56">
+        <v>4526</v>
+      </c>
+      <c r="T13" s="56">
+        <v>4322</v>
+      </c>
+      <c r="U13" s="56">
+        <v>4268</v>
+      </c>
+      <c r="V13" s="56">
+        <v>4219</v>
+      </c>
+      <c r="W13" s="56">
+        <v>4167</v>
+      </c>
+      <c r="X13" s="56">
+        <v>4094</v>
+      </c>
+      <c r="Y13" s="56">
+        <v>4557</v>
+      </c>
+      <c r="Z13" s="56">
+        <v>4539</v>
+      </c>
+      <c r="AA13" s="56">
+        <v>4534</v>
+      </c>
+      <c r="AB13" s="56">
+        <v>4560</v>
+      </c>
+      <c r="AC13" s="56">
+        <v>4639</v>
+      </c>
+      <c r="AD13" s="56">
+        <v>4779</v>
+      </c>
+      <c r="AE13" s="56">
+        <v>5119</v>
+      </c>
+      <c r="AF13" s="56">
+        <v>4867</v>
+      </c>
+      <c r="AG13" s="56">
+        <v>4795</v>
+      </c>
+      <c r="AH13" s="56">
+        <v>4742</v>
+      </c>
+      <c r="AI13" s="56">
+        <v>4671</v>
+      </c>
+      <c r="AJ13" s="56">
+        <v>4587</v>
+      </c>
+      <c r="AK13" s="56">
+        <v>5221</v>
+      </c>
+      <c r="AL13" s="56">
+        <v>5206</v>
+      </c>
+      <c r="AM13" s="56">
+        <v>5201</v>
+      </c>
+      <c r="AN13" s="56">
+        <v>5214</v>
+      </c>
+      <c r="AO13" s="56">
+        <v>5259</v>
+      </c>
+      <c r="AP13" s="56">
+        <v>5509</v>
+      </c>
+      <c r="AQ13" s="64">
+        <v>5966</v>
+      </c>
+      <c r="AR13" s="59">
+        <v>5465</v>
+      </c>
+      <c r="AS13" s="59">
+        <v>5388</v>
+      </c>
+      <c r="AT13" s="59">
+        <v>5335</v>
+      </c>
+      <c r="AU13" s="59">
+        <v>5269</v>
+      </c>
+      <c r="AV13" s="59">
+        <v>5219</v>
+      </c>
+      <c r="AW13" s="59">
+        <v>5698</v>
+      </c>
+      <c r="AX13" s="59">
+        <v>6031</v>
+      </c>
+      <c r="AY13" s="59">
+        <v>5989</v>
+      </c>
+      <c r="AZ13" s="59">
+        <v>6012</v>
+      </c>
+      <c r="BA13" s="59">
+        <v>6070</v>
+      </c>
+      <c r="BB13" s="59">
+        <v>6289</v>
+      </c>
+      <c r="BC13" s="64">
+        <v>6679</v>
+      </c>
+      <c r="BD13" s="59">
+        <v>6436</v>
+      </c>
+      <c r="BE13" s="59">
+        <v>6366</v>
+      </c>
+      <c r="BF13" s="59">
+        <v>6315</v>
+      </c>
+      <c r="BG13" s="59">
+        <v>6278</v>
+      </c>
+      <c r="BH13" s="59">
+        <v>6197</v>
+      </c>
+      <c r="BI13" s="59">
+        <v>6115</v>
+      </c>
+      <c r="BJ13" s="59">
+        <v>6131</v>
+      </c>
+      <c r="BK13" s="59">
+        <v>6127</v>
+      </c>
+      <c r="BL13" s="59">
+        <v>6164</v>
+      </c>
+      <c r="BM13" s="59">
+        <v>6246</v>
+      </c>
+      <c r="BN13" s="59">
+        <v>6569</v>
+      </c>
+      <c r="BO13" s="59">
+        <v>6065</v>
+      </c>
+      <c r="BP13" s="59">
+        <v>6034</v>
+      </c>
+      <c r="BQ13" s="59">
+        <v>6000</v>
+      </c>
+      <c r="BR13" s="59">
+        <v>5974</v>
+      </c>
+      <c r="BS13" s="59">
+        <v>5942</v>
+      </c>
+      <c r="BT13" s="59">
+        <v>5914</v>
+      </c>
+      <c r="BU13" s="59">
+        <v>6328</v>
+      </c>
+      <c r="BV13" s="59">
+        <v>6344</v>
+      </c>
+      <c r="BW13" s="59">
+        <v>6345</v>
+      </c>
+      <c r="BX13" s="59">
+        <v>6377</v>
+      </c>
+      <c r="BY13" s="59">
+        <v>6384</v>
+      </c>
+      <c r="BZ13" s="59">
+        <v>6652</v>
+      </c>
+      <c r="CA13" s="59">
+        <v>6032</v>
+      </c>
+      <c r="CB13" s="59">
+        <v>6002</v>
+      </c>
+      <c r="CC13" s="59">
+        <v>5938</v>
+      </c>
+      <c r="CD13" s="59">
+        <v>5909</v>
+      </c>
+      <c r="CE13" s="59">
+        <v>5871</v>
+      </c>
+      <c r="CF13" s="59">
+        <v>5834</v>
+      </c>
+      <c r="CG13" s="59">
+        <v>6147</v>
+      </c>
+      <c r="CH13" s="59">
+        <v>6175</v>
+      </c>
+      <c r="CI13" s="59">
+        <v>6211</v>
+      </c>
+      <c r="CJ13" s="59">
+        <v>6249</v>
+      </c>
+      <c r="CK13" s="59">
+        <v>6252</v>
+      </c>
+      <c r="CL13" s="59">
+        <v>6536</v>
+      </c>
+      <c r="CM13" s="59">
+        <v>5777</v>
+      </c>
+      <c r="CN13" s="59">
+        <v>5743</v>
+      </c>
+      <c r="CO13" s="59">
+        <v>5861</v>
+      </c>
+      <c r="CP13" s="59"/>
+      <c r="CQ13" s="59"/>
+      <c r="CR13" s="59"/>
+      <c r="CS13" s="59"/>
+    </row>
+    <row r="14" spans="1:97" s="63" customFormat="1" ht="11.25">
+      <c r="A14" s="34" t="s">
+        <v>19</v>
+      </c>
+      <c r="B14" s="60">
+        <v>10685</v>
+      </c>
+      <c r="C14" s="60">
+        <v>10767</v>
+      </c>
+      <c r="D14" s="60">
+        <v>10858</v>
+      </c>
+      <c r="E14" s="60">
+        <v>10994</v>
+      </c>
+      <c r="F14" s="60">
+        <v>11648</v>
+      </c>
+      <c r="G14" s="76">
+        <v>12424</v>
+      </c>
+      <c r="H14" s="61">
+        <v>11423</v>
+      </c>
+      <c r="I14" s="60">
+        <v>11265</v>
+      </c>
+      <c r="J14" s="60">
+        <v>10809</v>
+      </c>
+      <c r="K14" s="60">
+        <v>10502</v>
+      </c>
+      <c r="L14" s="60">
+        <v>10343</v>
+      </c>
+      <c r="M14" s="60">
+        <v>11496</v>
+      </c>
+      <c r="N14" s="60">
+        <v>11341</v>
+      </c>
+      <c r="O14" s="60">
+        <v>11431</v>
+      </c>
+      <c r="P14" s="60">
+        <v>11527</v>
+      </c>
+      <c r="Q14" s="60">
+        <v>11677</v>
+      </c>
+      <c r="R14" s="60">
+        <v>12377</v>
+      </c>
+      <c r="S14" s="76">
+        <v>13167</v>
+      </c>
+      <c r="T14" s="60">
+        <v>11904</v>
+      </c>
+      <c r="U14" s="59">
+        <v>11740</v>
+      </c>
+      <c r="V14" s="65">
+        <v>11346</v>
+      </c>
+      <c r="W14" s="65">
+        <v>11033</v>
+      </c>
+      <c r="X14" s="66">
+        <v>10856</v>
+      </c>
+      <c r="Y14" s="65">
+        <v>12219</v>
+      </c>
+      <c r="Z14" s="56">
+        <v>12311</v>
+      </c>
+      <c r="AA14" s="56">
+        <v>12426</v>
+      </c>
+      <c r="AB14" s="62">
+        <v>12547</v>
+      </c>
+      <c r="AC14" s="62">
+        <v>12717</v>
+      </c>
+      <c r="AD14" s="59">
+        <v>13576</v>
+      </c>
+      <c r="AE14" s="59">
+        <v>14544</v>
+      </c>
+      <c r="AF14" s="59">
+        <v>13470</v>
+      </c>
+      <c r="AG14" s="60">
+        <v>13301</v>
+      </c>
+      <c r="AH14" s="60">
+        <v>12812</v>
+      </c>
+      <c r="AI14" s="59">
+        <v>12484</v>
+      </c>
+      <c r="AJ14" s="60">
+        <v>12306</v>
+      </c>
+      <c r="AK14" s="59">
+        <v>14510</v>
+      </c>
+      <c r="AL14" s="56">
+        <v>14584</v>
+      </c>
+      <c r="AM14" s="56">
+        <v>14695</v>
+      </c>
+      <c r="AN14" s="62">
+        <v>14817</v>
+      </c>
+      <c r="AO14" s="62">
+        <v>15004</v>
+      </c>
+      <c r="AP14" s="59">
+        <v>15902</v>
+      </c>
+      <c r="AQ14" s="59">
+        <v>16737</v>
+      </c>
+      <c r="AR14" s="59">
+        <v>15513</v>
+      </c>
+      <c r="AS14" s="59">
+        <v>15322</v>
+      </c>
+      <c r="AT14" s="59">
+        <v>14769</v>
+      </c>
+      <c r="AU14" s="59">
+        <v>14415</v>
+      </c>
+      <c r="AV14" s="59">
+        <v>14219</v>
+      </c>
+      <c r="AW14" s="59">
+        <v>16274</v>
+      </c>
+      <c r="AX14" s="59">
+        <v>19259</v>
+      </c>
+      <c r="AY14" s="59">
+        <v>19421</v>
+      </c>
+      <c r="AZ14" s="59">
+        <v>19612</v>
+      </c>
+      <c r="BA14" s="59">
+        <v>19879</v>
+      </c>
+      <c r="BB14" s="59">
+        <v>21146</v>
+      </c>
+      <c r="BC14" s="59">
+        <v>21958</v>
+      </c>
+      <c r="BD14" s="59">
+        <v>18941</v>
+      </c>
+      <c r="BE14" s="59">
+        <v>18709</v>
+      </c>
+      <c r="BF14" s="59">
+        <v>17992</v>
+      </c>
+      <c r="BG14" s="59">
+        <v>17565</v>
+      </c>
+      <c r="BH14" s="59">
+        <v>17314</v>
+      </c>
+      <c r="BI14" s="59">
+        <v>17074</v>
+      </c>
+      <c r="BJ14" s="59">
+        <v>17192</v>
+      </c>
+      <c r="BK14" s="59">
+        <v>17286</v>
+      </c>
+      <c r="BL14" s="59">
+        <v>17433</v>
+      </c>
+      <c r="BM14" s="59">
+        <v>17654</v>
+      </c>
+      <c r="BN14" s="59">
+        <v>18581</v>
+      </c>
+      <c r="BO14" s="59">
+        <v>18811</v>
+      </c>
+      <c r="BP14" s="59">
+        <v>18733</v>
+      </c>
+      <c r="BQ14" s="59">
+        <v>18639</v>
+      </c>
+      <c r="BR14" s="59">
+        <v>18237</v>
+      </c>
+      <c r="BS14" s="59">
+        <v>18000</v>
+      </c>
+      <c r="BT14" s="59">
+        <v>17897</v>
+      </c>
+      <c r="BU14" s="59">
+        <v>17890</v>
+      </c>
+      <c r="BV14" s="59">
+        <v>17992</v>
+      </c>
+      <c r="BW14" s="59">
+        <v>18130</v>
+      </c>
+      <c r="BX14" s="59">
+        <v>18376</v>
+      </c>
+      <c r="BY14" s="59">
+        <v>18630</v>
+      </c>
+      <c r="BZ14" s="59">
+        <v>19681</v>
+      </c>
+      <c r="CA14" s="59">
+        <v>20464</v>
+      </c>
+      <c r="CB14" s="59">
+        <v>20387</v>
+      </c>
+      <c r="CC14" s="59">
+        <v>20278</v>
+      </c>
+      <c r="CD14" s="59">
+        <v>19885</v>
+      </c>
+      <c r="CE14" s="59">
+        <v>19651</v>
+      </c>
+      <c r="CF14" s="59">
+        <v>19644</v>
+      </c>
+      <c r="CG14" s="59">
+        <v>20575</v>
+      </c>
+      <c r="CH14" s="59">
+        <v>20752</v>
+      </c>
+      <c r="CI14" s="59">
+        <v>21025</v>
+      </c>
+      <c r="CJ14" s="59">
+        <v>21181</v>
+      </c>
+      <c r="CK14" s="59">
+        <v>21467</v>
+      </c>
+      <c r="CL14" s="59">
+        <v>22534</v>
+      </c>
+      <c r="CM14" s="59">
+        <v>21464</v>
+      </c>
+      <c r="CN14" s="59">
+        <v>21394</v>
+      </c>
+      <c r="CO14" s="59">
+        <v>21285</v>
+      </c>
+      <c r="CP14" s="59"/>
+      <c r="CQ14" s="59"/>
+      <c r="CR14" s="59"/>
+      <c r="CS14" s="59"/>
+    </row>
+    <row r="15" spans="1:97" s="63" customFormat="1" ht="11.25">
+      <c r="A15" s="34" t="s">
+        <v>20</v>
+      </c>
+      <c r="B15" s="60">
+        <v>4240</v>
+      </c>
+      <c r="C15" s="60">
+        <v>4240</v>
+      </c>
+      <c r="D15" s="60">
+        <v>4196</v>
+      </c>
+      <c r="E15" s="60">
+        <v>4262</v>
+      </c>
+      <c r="F15" s="60">
+        <v>4357</v>
+      </c>
+      <c r="G15" s="76">
+        <v>4413</v>
+      </c>
+      <c r="H15" s="61">
+        <v>4801</v>
+      </c>
+      <c r="I15" s="60">
+        <v>4648</v>
+      </c>
+      <c r="J15" s="60">
+        <v>4621</v>
+      </c>
+      <c r="K15" s="60">
+        <v>4655</v>
+      </c>
+      <c r="L15" s="60">
+        <v>4652</v>
+      </c>
+      <c r="M15" s="60">
+        <v>4523</v>
+      </c>
+      <c r="N15" s="60">
+        <v>4504</v>
+      </c>
+      <c r="O15" s="60">
+        <v>4503</v>
+      </c>
+      <c r="P15" s="60">
+        <v>4505</v>
+      </c>
+      <c r="Q15" s="60">
+        <v>4580</v>
+      </c>
+      <c r="R15" s="60">
+        <v>4686</v>
+      </c>
+      <c r="S15" s="76">
+        <v>4754</v>
+      </c>
+      <c r="T15" s="60">
+        <v>4994</v>
+      </c>
+      <c r="U15" s="59">
+        <v>4828</v>
+      </c>
+      <c r="V15" s="59">
+        <v>4799</v>
+      </c>
+      <c r="W15" s="59">
+        <v>4784</v>
+      </c>
+      <c r="X15" s="59">
+        <v>4778</v>
+      </c>
+      <c r="Y15" s="59">
+        <v>5207</v>
+      </c>
+      <c r="Z15" s="56">
+        <v>5205</v>
+      </c>
+      <c r="AA15" s="56">
+        <v>5208</v>
+      </c>
+      <c r="AB15" s="62">
+        <v>5138</v>
+      </c>
+      <c r="AC15" s="62">
+        <v>5232</v>
+      </c>
+      <c r="AD15" s="59">
+        <v>5361</v>
+      </c>
+      <c r="AE15" s="59">
+        <v>5366</v>
+      </c>
+      <c r="AF15" s="59">
+        <v>5460</v>
+      </c>
+      <c r="AG15" s="60">
+        <v>5307</v>
+      </c>
+      <c r="AH15" s="60">
+        <v>5278</v>
+      </c>
+      <c r="AI15" s="59">
+        <v>5206</v>
+      </c>
+      <c r="AJ15" s="60">
+        <v>5230</v>
+      </c>
+      <c r="AK15" s="59">
+        <v>6386</v>
+      </c>
+      <c r="AL15" s="56">
+        <v>6083</v>
+      </c>
+      <c r="AM15" s="56">
+        <v>6090</v>
+      </c>
+      <c r="AN15" s="62">
+        <v>6054</v>
+      </c>
+      <c r="AO15" s="62">
+        <v>6142</v>
+      </c>
+      <c r="AP15" s="59">
+        <v>6393</v>
+      </c>
+      <c r="AQ15" s="59">
+        <v>6598</v>
+      </c>
+      <c r="AR15" s="59">
+        <v>6228</v>
+      </c>
+      <c r="AS15" s="59">
+        <v>6054</v>
+      </c>
+      <c r="AT15" s="59">
+        <v>6017</v>
+      </c>
+      <c r="AU15" s="59">
+        <v>6001</v>
+      </c>
+      <c r="AV15" s="59">
+        <v>6029</v>
+      </c>
+      <c r="AW15" s="59">
+        <v>6703</v>
+      </c>
+      <c r="AX15" s="59">
+        <v>7204</v>
+      </c>
+      <c r="AY15" s="59">
+        <v>7218</v>
+      </c>
+      <c r="AZ15" s="59">
+        <v>7138</v>
+      </c>
+      <c r="BA15" s="59">
+        <v>7276</v>
+      </c>
+      <c r="BB15" s="59">
+        <v>7577</v>
+      </c>
+      <c r="BC15" s="59">
+        <v>7758</v>
+      </c>
+      <c r="BD15" s="59">
+        <v>7163</v>
+      </c>
+      <c r="BE15" s="59">
+        <v>6991</v>
+      </c>
+      <c r="BF15" s="59">
+        <v>6953</v>
+      </c>
+      <c r="BG15" s="59">
+        <v>6935</v>
+      </c>
+      <c r="BH15" s="59">
+        <v>6959</v>
+      </c>
+      <c r="BI15" s="59">
+        <v>6731</v>
+      </c>
+      <c r="BJ15" s="59">
+        <v>6741</v>
+      </c>
+      <c r="BK15" s="59">
+        <v>6749</v>
+      </c>
+      <c r="BL15" s="59">
+        <v>6699</v>
+      </c>
+      <c r="BM15" s="59">
+        <v>6788</v>
+      </c>
+      <c r="BN15" s="59">
+        <v>7085</v>
+      </c>
+      <c r="BO15" s="59">
+        <v>7023</v>
+      </c>
+      <c r="BP15" s="59">
+        <v>6956</v>
+      </c>
+      <c r="BQ15" s="59">
+        <v>6802</v>
+      </c>
+      <c r="BR15" s="59">
+        <v>6766</v>
+      </c>
+      <c r="BS15" s="59">
+        <v>6744</v>
+      </c>
+      <c r="BT15" s="59">
+        <v>6723</v>
+      </c>
+      <c r="BU15" s="59">
+        <v>7369</v>
+      </c>
+      <c r="BV15" s="59">
+        <v>7349</v>
+      </c>
+      <c r="BW15" s="59">
+        <v>7315</v>
+      </c>
+      <c r="BX15" s="59">
+        <v>7298</v>
+      </c>
+      <c r="BY15" s="59">
+        <v>7514</v>
+      </c>
+      <c r="BZ15" s="59">
+        <v>7729</v>
+      </c>
+      <c r="CA15" s="59">
+        <v>7420</v>
+      </c>
+      <c r="CB15" s="59">
+        <v>7310</v>
+      </c>
+      <c r="CC15" s="59">
+        <v>7141</v>
+      </c>
+      <c r="CD15" s="59">
+        <v>7053</v>
+      </c>
+      <c r="CE15" s="59">
+        <v>7043</v>
+      </c>
+      <c r="CF15" s="59">
+        <v>7066</v>
+      </c>
+      <c r="CG15" s="59">
+        <v>6794</v>
+      </c>
+      <c r="CH15" s="59">
+        <v>6805</v>
+      </c>
+      <c r="CI15" s="59">
+        <v>6798</v>
+      </c>
+      <c r="CJ15" s="59">
+        <v>6773</v>
+      </c>
+      <c r="CK15" s="59">
+        <v>6867</v>
+      </c>
+      <c r="CL15" s="59">
+        <v>7108</v>
+      </c>
+      <c r="CM15" s="59">
+        <v>8372</v>
+      </c>
+      <c r="CN15" s="59">
+        <v>8437</v>
+      </c>
+      <c r="CO15" s="59">
+        <v>8280</v>
+      </c>
+      <c r="CP15" s="59"/>
+      <c r="CQ15" s="59"/>
+      <c r="CR15" s="59"/>
+      <c r="CS15" s="59"/>
+    </row>
+    <row r="16" spans="1:97" s="63" customFormat="1" ht="11.25">
+      <c r="A16" s="34" t="s">
+        <v>80</v>
+      </c>
+      <c r="B16" s="60">
+        <v>2885</v>
+      </c>
+      <c r="C16" s="60">
+        <v>2907</v>
+      </c>
+      <c r="D16" s="60">
+        <v>2901</v>
+      </c>
+      <c r="E16" s="60">
+        <v>2996</v>
+      </c>
+      <c r="F16" s="60">
+        <v>3217</v>
+      </c>
+      <c r="G16" s="76">
+        <v>3362</v>
+      </c>
+      <c r="H16" s="61">
+        <v>3460</v>
+      </c>
+      <c r="I16" s="60">
+        <v>3431</v>
+      </c>
+      <c r="J16" s="60">
+        <v>3357</v>
+      </c>
+      <c r="K16" s="60">
+        <v>3257</v>
+      </c>
+      <c r="L16" s="60">
+        <v>3206</v>
+      </c>
+      <c r="M16" s="60">
+        <v>3184</v>
+      </c>
+      <c r="N16" s="60">
+        <v>3174</v>
+      </c>
+      <c r="O16" s="60">
+        <v>3189</v>
+      </c>
+      <c r="P16" s="60">
+        <v>3161</v>
+      </c>
+      <c r="Q16" s="60">
+        <v>3227</v>
+      </c>
+      <c r="R16" s="60">
+        <v>3447</v>
+      </c>
+      <c r="S16" s="76">
+        <v>3596</v>
+      </c>
+      <c r="T16" s="60">
+        <v>3644</v>
+      </c>
+      <c r="U16" s="59">
+        <v>3618</v>
+      </c>
+      <c r="V16" s="59">
+        <v>3536</v>
+      </c>
+      <c r="W16" s="59">
+        <v>3441</v>
+      </c>
+      <c r="X16" s="59">
+        <v>3389</v>
+      </c>
+      <c r="Y16" s="59">
+        <v>3551</v>
+      </c>
+      <c r="Z16" s="56">
+        <v>3585</v>
+      </c>
+      <c r="AA16" s="56">
+        <v>3596</v>
+      </c>
+      <c r="AB16" s="62">
+        <v>3555</v>
+      </c>
+      <c r="AC16" s="62">
+        <v>3657</v>
+      </c>
+      <c r="AD16" s="59">
+        <v>3881</v>
+      </c>
+      <c r="AE16" s="59">
+        <v>4110</v>
+      </c>
+      <c r="AF16" s="59">
+        <v>3989</v>
+      </c>
+      <c r="AG16" s="60">
+        <v>3957</v>
+      </c>
+      <c r="AH16" s="60">
+        <v>3872</v>
+      </c>
+      <c r="AI16" s="59">
+        <v>3748</v>
+      </c>
+      <c r="AJ16" s="60">
+        <v>3963</v>
+      </c>
+      <c r="AK16" s="59">
+        <v>4383</v>
+      </c>
+      <c r="AL16" s="56">
+        <v>4415</v>
+      </c>
+      <c r="AM16" s="56">
+        <v>4432</v>
+      </c>
+      <c r="AN16" s="62">
+        <v>4373</v>
+      </c>
+      <c r="AO16" s="62">
+        <v>4522</v>
+      </c>
+      <c r="AP16" s="59">
+        <v>4765</v>
+      </c>
+      <c r="AQ16" s="59">
+        <v>4968</v>
+      </c>
+      <c r="AR16" s="59">
+        <v>4601</v>
+      </c>
+      <c r="AS16" s="59">
+        <v>4550</v>
+      </c>
+      <c r="AT16" s="59">
+        <v>4442</v>
+      </c>
+      <c r="AU16" s="59">
+        <v>4319</v>
+      </c>
+      <c r="AV16" s="59">
+        <v>4243</v>
+      </c>
+      <c r="AW16" s="59">
+        <v>4574</v>
+      </c>
+      <c r="AX16" s="59">
+        <v>5201</v>
+      </c>
+      <c r="AY16" s="59">
+        <v>5227</v>
+      </c>
+      <c r="AZ16" s="59">
+        <v>5136</v>
+      </c>
+      <c r="BA16" s="59">
+        <v>5219</v>
+      </c>
+      <c r="BB16" s="59">
+        <v>5531</v>
+      </c>
+      <c r="BC16" s="59">
+        <v>5774</v>
+      </c>
+      <c r="BD16" s="59">
+        <v>5560</v>
+      </c>
+      <c r="BE16" s="59">
+        <v>5523</v>
+      </c>
+      <c r="BF16" s="59">
+        <v>5283</v>
+      </c>
+      <c r="BG16" s="59">
+        <v>5105</v>
+      </c>
+      <c r="BH16" s="59">
+        <v>5010</v>
+      </c>
+      <c r="BI16" s="59">
+        <v>4927</v>
+      </c>
+      <c r="BJ16" s="59">
+        <v>4961</v>
+      </c>
+      <c r="BK16" s="59">
+        <v>4969</v>
+      </c>
+      <c r="BL16" s="59">
+        <v>4877</v>
+      </c>
+      <c r="BM16" s="59">
+        <v>4920</v>
+      </c>
+      <c r="BN16" s="59">
+        <v>5240</v>
+      </c>
+      <c r="BO16" s="59">
+        <v>5649</v>
+      </c>
+      <c r="BP16" s="59">
+        <v>5624</v>
+      </c>
+      <c r="BQ16" s="59">
+        <v>5617</v>
+      </c>
+      <c r="BR16" s="59">
+        <v>5505</v>
+      </c>
+      <c r="BS16" s="59">
+        <v>5366</v>
+      </c>
+      <c r="BT16" s="59">
+        <v>5303</v>
+      </c>
+      <c r="BU16" s="59">
+        <v>5724</v>
+      </c>
+      <c r="BV16" s="59">
+        <v>5800</v>
+      </c>
+      <c r="BW16" s="59">
+        <v>5833</v>
+      </c>
+      <c r="BX16" s="59">
+        <v>5778</v>
+      </c>
+      <c r="BY16" s="59">
+        <v>5915</v>
+      </c>
+      <c r="BZ16" s="59">
+        <v>6273</v>
+      </c>
+      <c r="CA16" s="59">
+        <v>5937</v>
+      </c>
+      <c r="CB16" s="59">
+        <v>5895</v>
+      </c>
+      <c r="CC16" s="59">
+        <v>5805</v>
+      </c>
+      <c r="CD16" s="59">
+        <v>5602</v>
+      </c>
+      <c r="CE16" s="59">
+        <v>5385</v>
+      </c>
+      <c r="CF16" s="59">
+        <v>5249</v>
+      </c>
+      <c r="CG16" s="59">
+        <v>5757</v>
+      </c>
+      <c r="CH16" s="59">
+        <v>5793</v>
+      </c>
+      <c r="CI16" s="59">
+        <v>5827</v>
+      </c>
+      <c r="CJ16" s="59">
+        <v>5774</v>
+      </c>
+      <c r="CK16" s="59">
+        <v>5876</v>
+      </c>
+      <c r="CL16" s="59">
+        <v>6257</v>
+      </c>
+      <c r="CM16" s="59">
+        <v>6144</v>
+      </c>
+      <c r="CN16" s="59">
+        <v>6118</v>
+      </c>
+      <c r="CO16" s="59">
+        <v>6073</v>
+      </c>
+      <c r="CP16" s="59"/>
+      <c r="CQ16" s="59"/>
+      <c r="CR16" s="59"/>
+      <c r="CS16" s="59"/>
+    </row>
+    <row r="17" spans="1:97" s="63" customFormat="1" ht="11.25">
+      <c r="A17" s="34" t="s">
+        <v>21</v>
+      </c>
+      <c r="B17" s="60">
+        <v>3819</v>
+      </c>
+      <c r="C17" s="60">
+        <v>3790</v>
+      </c>
+      <c r="D17" s="60">
+        <v>3775</v>
+      </c>
+      <c r="E17" s="60">
+        <v>3883</v>
+      </c>
+      <c r="F17" s="60">
+        <v>3939</v>
+      </c>
+      <c r="G17" s="76">
+        <v>4172</v>
+      </c>
+      <c r="H17" s="61">
+        <v>3901</v>
+      </c>
+      <c r="I17" s="60">
+        <v>3852</v>
+      </c>
+      <c r="J17" s="60">
+        <v>3807</v>
+      </c>
+      <c r="K17" s="60">
+        <v>3771</v>
+      </c>
+      <c r="L17" s="60">
+        <v>3699</v>
+      </c>
+      <c r="M17" s="60">
+        <v>4139</v>
+      </c>
+      <c r="N17" s="60">
+        <v>4113</v>
+      </c>
+      <c r="O17" s="60">
+        <v>4104</v>
+      </c>
+      <c r="P17" s="60">
+        <v>4094</v>
+      </c>
+      <c r="Q17" s="60">
+        <v>4188</v>
+      </c>
+      <c r="R17" s="60">
+        <v>4287</v>
+      </c>
+      <c r="S17" s="76">
+        <v>4539</v>
+      </c>
+      <c r="T17" s="60">
+        <v>4345</v>
+      </c>
+      <c r="U17" s="59">
+        <v>4283</v>
+      </c>
+      <c r="V17" s="59">
+        <v>4238</v>
+      </c>
+      <c r="W17" s="59">
+        <v>4198</v>
+      </c>
+      <c r="X17" s="59">
+        <v>4348</v>
+      </c>
+      <c r="Y17" s="59">
+        <v>5080</v>
+      </c>
+      <c r="Z17" s="56">
+        <v>5166</v>
+      </c>
+      <c r="AA17" s="56">
+        <v>5227</v>
+      </c>
+      <c r="AB17" s="62">
+        <v>5203</v>
+      </c>
+      <c r="AC17" s="62">
+        <v>5264</v>
+      </c>
+      <c r="AD17" s="59">
+        <v>5224</v>
+      </c>
+      <c r="AE17" s="59">
+        <v>5388</v>
+      </c>
+      <c r="AF17" s="59">
+        <v>5830</v>
+      </c>
+      <c r="AG17" s="60">
+        <v>5571</v>
+      </c>
+      <c r="AH17" s="60">
+        <v>5496</v>
+      </c>
+      <c r="AI17" s="59">
+        <v>5476</v>
+      </c>
+      <c r="AJ17" s="60">
+        <v>5392</v>
+      </c>
+      <c r="AK17" s="59">
+        <v>7044</v>
+      </c>
+      <c r="AL17" s="56">
+        <v>7008</v>
+      </c>
+      <c r="AM17" s="56">
+        <v>6295</v>
+      </c>
+      <c r="AN17" s="62">
+        <v>6273</v>
+      </c>
+      <c r="AO17" s="62">
+        <v>6424</v>
+      </c>
+      <c r="AP17" s="59">
+        <v>6555</v>
+      </c>
+      <c r="AQ17" s="59">
+        <v>6864</v>
+      </c>
+      <c r="AR17" s="59">
+        <v>6931</v>
+      </c>
+      <c r="AS17" s="59">
+        <v>7184</v>
+      </c>
+      <c r="AT17" s="59">
+        <v>7337</v>
+      </c>
+      <c r="AU17" s="59">
+        <v>7243</v>
+      </c>
+      <c r="AV17" s="59">
+        <v>7072</v>
+      </c>
+      <c r="AW17" s="59">
+        <v>7103</v>
+      </c>
+      <c r="AX17" s="59">
+        <v>6176</v>
+      </c>
+      <c r="AY17" s="59">
+        <v>6105</v>
+      </c>
+      <c r="AZ17" s="59">
+        <v>5974</v>
+      </c>
+      <c r="BA17" s="59">
+        <v>6117</v>
+      </c>
+      <c r="BB17" s="59">
+        <v>6130</v>
+      </c>
+      <c r="BC17" s="59">
+        <v>6391</v>
+      </c>
+      <c r="BD17" s="59">
+        <v>6212</v>
+      </c>
+      <c r="BE17" s="59">
+        <v>6238</v>
+      </c>
+      <c r="BF17" s="59">
+        <v>6333</v>
+      </c>
+      <c r="BG17" s="59">
+        <v>6290</v>
+      </c>
+      <c r="BH17" s="59">
+        <v>6217</v>
+      </c>
+      <c r="BI17" s="59">
+        <v>6110</v>
+      </c>
+      <c r="BJ17" s="59">
+        <v>6100</v>
+      </c>
+      <c r="BK17" s="59">
+        <v>6104</v>
+      </c>
+      <c r="BL17" s="59">
+        <v>6086</v>
+      </c>
+      <c r="BM17" s="59">
+        <v>6216</v>
+      </c>
+      <c r="BN17" s="59">
+        <v>6500</v>
+      </c>
+      <c r="BO17" s="59">
+        <v>6189</v>
+      </c>
+      <c r="BP17" s="59">
+        <v>6142</v>
+      </c>
+      <c r="BQ17" s="59">
+        <v>6056</v>
+      </c>
+      <c r="BR17" s="59">
+        <v>6018</v>
+      </c>
+      <c r="BS17" s="59">
+        <v>6025</v>
+      </c>
+      <c r="BT17" s="59">
+        <v>5963</v>
+      </c>
+      <c r="BU17" s="59">
+        <v>6535</v>
+      </c>
+      <c r="BV17" s="59">
+        <v>6626</v>
+      </c>
+      <c r="BW17" s="59">
+        <v>6786</v>
+      </c>
+      <c r="BX17" s="59">
+        <v>6731</v>
+      </c>
+      <c r="BY17" s="59">
+        <v>6885</v>
+      </c>
+      <c r="BZ17" s="59">
+        <v>7073</v>
+      </c>
+      <c r="CA17" s="59">
+        <v>6682</v>
+      </c>
+      <c r="CB17" s="59">
+        <v>6726</v>
+      </c>
+      <c r="CC17" s="59">
+        <v>6636</v>
+      </c>
+      <c r="CD17" s="59">
+        <v>6516</v>
+      </c>
+      <c r="CE17" s="59">
+        <v>6403</v>
+      </c>
+      <c r="CF17" s="59">
+        <v>6364</v>
+      </c>
+      <c r="CG17" s="59">
+        <v>6534</v>
+      </c>
+      <c r="CH17" s="59">
+        <v>6533</v>
+      </c>
+      <c r="CI17" s="59">
+        <v>6555</v>
+      </c>
+      <c r="CJ17" s="59">
+        <v>6478</v>
+      </c>
+      <c r="CK17" s="59">
+        <v>6600</v>
+      </c>
+      <c r="CL17" s="59">
+        <v>6816</v>
+      </c>
+      <c r="CM17" s="59">
+        <v>6312</v>
+      </c>
+      <c r="CN17" s="59">
+        <v>6430</v>
+      </c>
+      <c r="CO17" s="59">
+        <v>6433</v>
+      </c>
+      <c r="CP17" s="59"/>
+      <c r="CQ17" s="59"/>
+      <c r="CR17" s="59"/>
+      <c r="CS17" s="59"/>
+    </row>
+    <row r="18" spans="1:97" s="63" customFormat="1" ht="11.25">
+      <c r="A18" s="34" t="s">
+        <v>22</v>
+      </c>
+      <c r="B18" s="60">
+        <v>5460</v>
+      </c>
+      <c r="C18" s="60">
+        <v>5452</v>
+      </c>
+      <c r="D18" s="60">
+        <v>5415</v>
+      </c>
+      <c r="E18" s="60">
+        <v>5617</v>
+      </c>
+      <c r="F18" s="60">
+        <v>5789</v>
+      </c>
+      <c r="G18" s="76">
+        <v>6077</v>
+      </c>
+      <c r="H18" s="61">
+        <v>6764</v>
+      </c>
+      <c r="I18" s="60">
+        <v>6611</v>
+      </c>
+      <c r="J18" s="60">
+        <v>6516</v>
+      </c>
+      <c r="K18" s="60">
+        <v>6480</v>
+      </c>
+      <c r="L18" s="60">
+        <v>6348</v>
+      </c>
+      <c r="M18" s="60">
+        <v>5864</v>
+      </c>
+      <c r="N18" s="60">
+        <v>5841</v>
+      </c>
+      <c r="O18" s="60">
+        <v>5833</v>
+      </c>
+      <c r="P18" s="60">
+        <v>5796</v>
+      </c>
+      <c r="Q18" s="60">
+        <v>5974</v>
+      </c>
+      <c r="R18" s="60">
+        <v>6126</v>
+      </c>
+      <c r="S18" s="76">
+        <v>6409</v>
+      </c>
+      <c r="T18" s="60">
+        <v>6995</v>
+      </c>
+      <c r="U18" s="59">
+        <v>6899</v>
+      </c>
+      <c r="V18" s="59">
+        <v>6800</v>
+      </c>
+      <c r="W18" s="59">
+        <v>6781</v>
+      </c>
+      <c r="X18" s="59">
+        <v>6669</v>
+      </c>
+      <c r="Y18" s="59">
+        <v>6435</v>
+      </c>
+      <c r="Z18" s="56">
+        <v>6405</v>
+      </c>
+      <c r="AA18" s="56">
+        <v>6467</v>
+      </c>
+      <c r="AB18" s="62">
+        <v>6539</v>
+      </c>
+      <c r="AC18" s="62">
+        <v>6749</v>
+      </c>
+      <c r="AD18" s="59">
+        <v>6906</v>
+      </c>
+      <c r="AE18" s="59">
+        <v>7183</v>
+      </c>
+      <c r="AF18" s="59">
+        <v>7323</v>
+      </c>
+      <c r="AG18" s="60">
+        <v>7195</v>
+      </c>
+      <c r="AH18" s="68">
+        <v>6947</v>
+      </c>
+      <c r="AI18" s="68">
+        <v>6942</v>
+      </c>
+      <c r="AJ18" s="68">
+        <v>6819</v>
+      </c>
+      <c r="AK18" s="68">
+        <v>6582</v>
+      </c>
+      <c r="AL18" s="56">
+        <v>6578</v>
+      </c>
+      <c r="AM18" s="56">
+        <v>6740</v>
+      </c>
+      <c r="AN18" s="62">
+        <v>6708</v>
+      </c>
+      <c r="AO18" s="62">
+        <v>6870</v>
+      </c>
+      <c r="AP18" s="59">
+        <v>7057</v>
+      </c>
+      <c r="AQ18" s="59">
+        <v>7280</v>
+      </c>
+      <c r="AR18" s="59">
+        <v>7205</v>
+      </c>
+      <c r="AS18" s="59">
+        <v>7109</v>
+      </c>
+      <c r="AT18" s="59">
+        <v>7019</v>
+      </c>
+      <c r="AU18" s="59">
+        <v>7018</v>
+      </c>
+      <c r="AV18" s="59">
+        <v>6907</v>
+      </c>
+      <c r="AW18" s="59">
+        <v>7173</v>
+      </c>
+      <c r="AX18" s="59">
+        <v>7188</v>
+      </c>
+      <c r="AY18" s="59">
+        <v>7182</v>
+      </c>
+      <c r="AZ18" s="59">
+        <v>7142</v>
+      </c>
+      <c r="BA18" s="59">
+        <v>7421</v>
+      </c>
+      <c r="BB18" s="59">
+        <v>7647</v>
+      </c>
+      <c r="BC18" s="59">
+        <v>7915</v>
+      </c>
+      <c r="BD18" s="59">
+        <v>8239</v>
+      </c>
+      <c r="BE18" s="59">
+        <v>8169</v>
+      </c>
+      <c r="BF18" s="59">
+        <v>8166</v>
+      </c>
+      <c r="BG18" s="59">
+        <v>8159</v>
+      </c>
+      <c r="BH18" s="59">
+        <v>8046</v>
+      </c>
+      <c r="BI18" s="59">
+        <v>7873</v>
+      </c>
+      <c r="BJ18" s="59">
+        <v>7829</v>
+      </c>
+      <c r="BK18" s="59">
+        <v>7829</v>
+      </c>
+      <c r="BL18" s="59">
+        <v>7834</v>
+      </c>
+      <c r="BM18" s="59">
+        <v>8131</v>
+      </c>
+      <c r="BN18" s="59">
+        <v>8488</v>
+      </c>
+      <c r="BO18" s="59">
+        <v>8092</v>
+      </c>
+      <c r="BP18" s="59">
+        <v>8105</v>
+      </c>
+      <c r="BQ18" s="59">
+        <v>8200</v>
+      </c>
+      <c r="BR18" s="59">
+        <v>8120</v>
+      </c>
+      <c r="BS18" s="59">
+        <v>8119</v>
+      </c>
+      <c r="BT18" s="59">
+        <v>8001</v>
+      </c>
+      <c r="BU18" s="59">
+        <v>9171</v>
+      </c>
+      <c r="BV18" s="59">
+        <v>9172</v>
+      </c>
+      <c r="BW18" s="59">
+        <v>9175</v>
+      </c>
+      <c r="BX18" s="59">
+        <v>9214</v>
+      </c>
+      <c r="BY18" s="59">
+        <v>9524</v>
+      </c>
+      <c r="BZ18" s="59">
+        <v>9887</v>
+      </c>
+      <c r="CA18" s="59">
+        <v>8913</v>
+      </c>
+      <c r="CB18" s="59">
+        <v>8759</v>
+      </c>
+      <c r="CC18" s="59">
+        <v>8710</v>
+      </c>
+      <c r="CD18" s="59">
+        <v>8634</v>
+      </c>
+      <c r="CE18" s="59">
+        <v>8599</v>
+      </c>
+      <c r="CF18" s="59">
+        <v>8427</v>
+      </c>
+      <c r="CG18" s="59">
+        <v>8980</v>
+      </c>
+      <c r="CH18" s="59">
+        <v>8970</v>
+      </c>
+      <c r="CI18" s="59">
+        <v>8967</v>
+      </c>
+      <c r="CJ18" s="59">
+        <v>9017</v>
+      </c>
+      <c r="CK18" s="59">
+        <v>9364</v>
+      </c>
+      <c r="CL18" s="59">
+        <v>9719</v>
+      </c>
+      <c r="CM18" s="59">
+        <v>9287</v>
+      </c>
+      <c r="CN18" s="59">
+        <v>9284</v>
+      </c>
+      <c r="CO18" s="59">
+        <v>9237</v>
+      </c>
+      <c r="CP18" s="59"/>
+      <c r="CQ18" s="59"/>
+      <c r="CR18" s="59"/>
+      <c r="CS18" s="59"/>
+    </row>
+    <row r="19" spans="1:97" s="63" customFormat="1" ht="11.25">
+      <c r="A19" s="34" t="s">
+        <v>23</v>
+      </c>
+      <c r="B19" s="60">
+        <v>6851</v>
+      </c>
+      <c r="C19" s="60">
+        <v>6874</v>
+      </c>
+      <c r="D19" s="60">
+        <v>6870</v>
+      </c>
+      <c r="E19" s="60">
+        <v>6952</v>
+      </c>
+      <c r="F19" s="60">
+        <v>7405</v>
+      </c>
+      <c r="G19" s="76">
+        <v>7642</v>
+      </c>
+      <c r="H19" s="61">
+        <v>6916</v>
+      </c>
+      <c r="I19" s="60">
+        <v>6759</v>
+      </c>
+      <c r="J19" s="60">
+        <v>6684</v>
+      </c>
+      <c r="K19" s="60">
+        <v>6666</v>
+      </c>
+      <c r="L19" s="60">
+        <v>6576</v>
+      </c>
+      <c r="M19" s="60">
+        <v>6911</v>
+      </c>
+      <c r="N19" s="60">
+        <v>6802</v>
+      </c>
+      <c r="O19" s="60">
+        <v>6702</v>
+      </c>
+      <c r="P19" s="60">
+        <v>6688</v>
+      </c>
+      <c r="Q19" s="60">
+        <v>6723</v>
+      </c>
+      <c r="R19" s="60">
+        <v>7066</v>
+      </c>
+      <c r="S19" s="76">
+        <v>7283</v>
+      </c>
+      <c r="T19" s="60">
+        <v>7122</v>
+      </c>
+      <c r="U19" s="59">
+        <v>6944</v>
+      </c>
+      <c r="V19" s="59">
+        <v>6867</v>
+      </c>
+      <c r="W19" s="59">
+        <v>6853</v>
+      </c>
+      <c r="X19" s="59">
+        <v>6767</v>
+      </c>
+      <c r="Y19" s="59">
+        <v>6719</v>
+      </c>
+      <c r="Z19" s="56">
+        <v>6724</v>
+      </c>
+      <c r="AA19" s="56">
+        <v>6815</v>
+      </c>
+      <c r="AB19" s="62">
+        <v>6703</v>
+      </c>
+      <c r="AC19" s="62">
+        <v>6966</v>
+      </c>
+      <c r="AD19" s="59">
+        <v>7368</v>
+      </c>
+      <c r="AE19" s="59">
+        <v>7611</v>
+      </c>
+      <c r="AF19" s="59">
+        <v>7587</v>
+      </c>
+      <c r="AG19" s="60">
+        <v>7394</v>
+      </c>
+      <c r="AH19" s="60">
+        <v>7399</v>
+      </c>
+      <c r="AI19" s="59">
+        <v>7387</v>
+      </c>
+      <c r="AJ19" s="60">
+        <v>7070</v>
+      </c>
+      <c r="AK19" s="59">
+        <v>9049</v>
+      </c>
+      <c r="AL19" s="56">
+        <v>9022</v>
+      </c>
+      <c r="AM19" s="56">
+        <v>9000</v>
+      </c>
+      <c r="AN19" s="62">
+        <v>8998</v>
+      </c>
+      <c r="AO19" s="62">
+        <v>9068</v>
+      </c>
+      <c r="AP19" s="59">
+        <v>9590</v>
+      </c>
+      <c r="AQ19" s="59">
+        <v>9865</v>
+      </c>
+      <c r="AR19" s="59">
+        <v>8458</v>
+      </c>
+      <c r="AS19" s="59">
+        <v>8274</v>
+      </c>
+      <c r="AT19" s="59">
+        <v>8174</v>
+      </c>
+      <c r="AU19" s="59">
+        <v>8160</v>
+      </c>
+      <c r="AV19" s="59">
+        <v>8102</v>
+      </c>
+      <c r="AW19" s="59">
+        <v>10192</v>
+      </c>
+      <c r="AX19" s="59">
+        <v>12894</v>
+      </c>
+      <c r="AY19" s="59">
+        <v>12914</v>
+      </c>
+      <c r="AZ19" s="59">
+        <v>12915</v>
+      </c>
+      <c r="BA19" s="59">
+        <v>13023</v>
+      </c>
+      <c r="BB19" s="59">
+        <v>13704</v>
+      </c>
+      <c r="BC19" s="59">
+        <v>14168</v>
+      </c>
+      <c r="BD19" s="59">
+        <v>11544</v>
+      </c>
+      <c r="BE19" s="59">
+        <v>11248</v>
+      </c>
+      <c r="BF19" s="59">
+        <v>11080</v>
+      </c>
+      <c r="BG19" s="59">
+        <v>11051</v>
+      </c>
+      <c r="BH19" s="59">
+        <v>11019</v>
+      </c>
+      <c r="BI19" s="59">
+        <v>10866</v>
+      </c>
+      <c r="BJ19" s="59">
+        <v>11009</v>
+      </c>
+      <c r="BK19" s="59">
+        <v>11017</v>
+      </c>
+      <c r="BL19" s="59">
+        <v>11031</v>
+      </c>
+      <c r="BM19" s="59">
+        <v>11197</v>
+      </c>
+      <c r="BN19" s="59">
+        <v>11901</v>
+      </c>
+      <c r="BO19" s="59">
+        <v>10156</v>
+      </c>
+      <c r="BP19" s="59">
+        <v>10245</v>
+      </c>
+      <c r="BQ19" s="59">
+        <v>10172</v>
+      </c>
+      <c r="BR19" s="59">
+        <v>10194</v>
+      </c>
+      <c r="BS19" s="59">
+        <v>10267</v>
+      </c>
+      <c r="BT19" s="59">
+        <v>10293</v>
+      </c>
+      <c r="BU19" s="59">
+        <v>12017</v>
+      </c>
+      <c r="BV19" s="59">
+        <v>12027</v>
+      </c>
+      <c r="BW19" s="59">
+        <v>12098</v>
+      </c>
+      <c r="BX19" s="59">
+        <v>12123</v>
+      </c>
+      <c r="BY19" s="59">
+        <v>12331</v>
+      </c>
+      <c r="BZ19" s="59">
+        <v>13161</v>
+      </c>
+      <c r="CA19" s="59">
+        <v>11373</v>
+      </c>
+      <c r="CB19" s="59">
+        <v>11365</v>
+      </c>
+      <c r="CC19" s="59">
+        <v>11337</v>
+      </c>
+      <c r="CD19" s="59">
+        <v>11296</v>
+      </c>
+      <c r="CE19" s="59">
+        <v>11432</v>
+      </c>
+      <c r="CF19" s="59">
+        <v>11333</v>
+      </c>
+      <c r="CG19" s="59">
+        <v>11604</v>
+      </c>
+      <c r="CH19" s="59">
+        <v>11588</v>
+      </c>
+      <c r="CI19" s="59">
+        <v>11605</v>
+      </c>
+      <c r="CJ19" s="59">
+        <v>11623</v>
+      </c>
+      <c r="CK19" s="59">
+        <v>11784</v>
+      </c>
+      <c r="CL19" s="59">
+        <v>12807</v>
+      </c>
+      <c r="CM19" s="59">
+        <v>12300</v>
+      </c>
+      <c r="CN19" s="59">
+        <v>12254</v>
+      </c>
+      <c r="CO19" s="59">
+        <v>12172</v>
+      </c>
+      <c r="CP19" s="59"/>
+      <c r="CQ19" s="59"/>
+      <c r="CR19" s="59"/>
+      <c r="CS19" s="59"/>
+    </row>
+    <row r="20" spans="1:97" s="63" customFormat="1" ht="11.25">
+      <c r="A20" s="34" t="s">
+        <v>24</v>
+      </c>
+      <c r="B20" s="60">
+        <v>11403</v>
+      </c>
+      <c r="C20" s="60">
+        <v>11303</v>
+      </c>
+      <c r="D20" s="60">
+        <v>11311</v>
+      </c>
+      <c r="E20" s="60">
+        <v>11407</v>
+      </c>
+      <c r="F20" s="60">
+        <v>11919</v>
+      </c>
+      <c r="G20" s="76">
+        <v>11950</v>
+      </c>
+      <c r="H20" s="61">
+        <v>13422</v>
+      </c>
+      <c r="I20" s="60">
+        <v>13379</v>
+      </c>
+      <c r="J20" s="60">
+        <v>13312</v>
+      </c>
+      <c r="K20" s="60">
+        <v>13231</v>
+      </c>
+      <c r="L20" s="60">
+        <v>13118</v>
+      </c>
+      <c r="M20" s="60">
+        <v>11875</v>
+      </c>
+      <c r="N20" s="60">
+        <v>11864</v>
+      </c>
+      <c r="O20" s="60">
+        <v>11842</v>
+      </c>
+      <c r="P20" s="60">
+        <v>11864</v>
+      </c>
+      <c r="Q20" s="60">
+        <v>11922</v>
+      </c>
+      <c r="R20" s="60">
+        <v>12367</v>
+      </c>
+      <c r="S20" s="76">
+        <v>12475</v>
+      </c>
+      <c r="T20" s="60">
+        <v>13904</v>
+      </c>
+      <c r="U20" s="59">
+        <v>13616</v>
+      </c>
+      <c r="V20" s="59">
+        <v>13571</v>
+      </c>
+      <c r="W20" s="59">
+        <v>13417</v>
+      </c>
+      <c r="X20" s="59">
+        <v>13308</v>
+      </c>
+      <c r="Y20" s="59">
+        <v>12366</v>
+      </c>
+      <c r="Z20" s="59">
+        <v>12329</v>
+      </c>
+      <c r="AA20" s="59">
+        <v>12308</v>
+      </c>
+      <c r="AB20" s="62">
+        <v>12307</v>
+      </c>
+      <c r="AC20" s="62">
+        <v>12475</v>
+      </c>
+      <c r="AD20" s="59">
+        <v>12949</v>
+      </c>
+      <c r="AE20" s="59">
+        <v>13145</v>
+      </c>
+      <c r="AF20" s="59">
+        <v>14699</v>
+      </c>
+      <c r="AG20" s="60">
+        <v>14764</v>
+      </c>
+      <c r="AH20" s="60">
+        <v>14489</v>
+      </c>
+      <c r="AI20" s="59">
+        <v>14396</v>
+      </c>
+      <c r="AJ20" s="60">
+        <v>14255</v>
+      </c>
+      <c r="AK20" s="59">
+        <v>10259</v>
+      </c>
+      <c r="AL20" s="59">
+        <v>10276</v>
+      </c>
+      <c r="AM20" s="59">
+        <v>10289</v>
+      </c>
+      <c r="AN20" s="62">
+        <v>10328</v>
+      </c>
+      <c r="AO20" s="62">
+        <v>10477</v>
+      </c>
+      <c r="AP20" s="59">
+        <v>11119</v>
+      </c>
+      <c r="AQ20" s="59">
+        <v>11351</v>
+      </c>
+      <c r="AR20" s="59">
+        <v>11746</v>
+      </c>
+      <c r="AS20" s="59">
+        <v>11790</v>
+      </c>
+      <c r="AT20" s="59">
+        <v>11662</v>
+      </c>
+      <c r="AU20" s="59">
+        <v>11522</v>
+      </c>
+      <c r="AV20" s="59">
+        <v>11436</v>
+      </c>
+      <c r="AW20" s="59">
+        <v>10606</v>
+      </c>
+      <c r="AX20" s="59">
+        <v>9975</v>
+      </c>
+      <c r="AY20" s="59">
+        <v>9960</v>
+      </c>
+      <c r="AZ20" s="59">
+        <v>9996</v>
+      </c>
+      <c r="BA20" s="59">
+        <v>10123</v>
+      </c>
+      <c r="BB20" s="59">
+        <v>10572</v>
+      </c>
+      <c r="BC20" s="59">
+        <v>11042</v>
+      </c>
+      <c r="BD20" s="59">
+        <v>11686</v>
+      </c>
+      <c r="BE20" s="59">
+        <v>11580</v>
+      </c>
+      <c r="BF20" s="59">
+        <v>11920</v>
+      </c>
+      <c r="BG20" s="59">
+        <v>11843</v>
+      </c>
+      <c r="BH20" s="59">
+        <v>11747</v>
+      </c>
+      <c r="BI20" s="59">
+        <v>11447</v>
+      </c>
+      <c r="BJ20" s="59">
+        <v>11453</v>
+      </c>
+      <c r="BK20" s="59">
+        <v>11373</v>
+      </c>
+      <c r="BL20" s="59">
+        <v>11383</v>
+      </c>
+      <c r="BM20" s="59">
+        <v>11438</v>
+      </c>
+      <c r="BN20" s="59">
+        <v>11951</v>
+      </c>
+      <c r="BO20" s="59">
+        <v>11386</v>
+      </c>
+      <c r="BP20" s="59">
+        <v>11349</v>
+      </c>
+      <c r="BQ20" s="59">
+        <v>11178</v>
+      </c>
+      <c r="BR20" s="59">
+        <v>11527</v>
+      </c>
+      <c r="BS20" s="59">
+        <v>11471</v>
+      </c>
+      <c r="BT20" s="59">
+        <v>11406</v>
+      </c>
+      <c r="BU20" s="59">
+        <v>12704</v>
+      </c>
+      <c r="BV20" s="59">
+        <v>12743</v>
+      </c>
+      <c r="BW20" s="59">
+        <v>12763</v>
+      </c>
+      <c r="BX20" s="59">
+        <v>12829</v>
+      </c>
+      <c r="BY20" s="59">
+        <v>13058</v>
+      </c>
+      <c r="BZ20" s="59">
+        <v>13578</v>
+      </c>
+      <c r="CA20" s="59">
+        <v>12331</v>
+      </c>
+      <c r="CB20" s="59">
+        <v>12302</v>
+      </c>
+      <c r="CC20" s="59">
+        <v>12238</v>
+      </c>
+      <c r="CD20" s="59">
+        <v>12159</v>
+      </c>
+      <c r="CE20" s="59">
+        <v>12115</v>
+      </c>
+      <c r="CF20" s="59">
+        <v>12027</v>
+      </c>
+      <c r="CG20" s="59">
+        <v>13061</v>
+      </c>
+      <c r="CH20" s="59">
+        <v>13090</v>
+      </c>
+      <c r="CI20" s="59">
+        <v>13075</v>
+      </c>
+      <c r="CJ20" s="59">
+        <v>13103</v>
+      </c>
+      <c r="CK20" s="59">
+        <v>13316</v>
+      </c>
+      <c r="CL20" s="59">
+        <v>13998</v>
+      </c>
+      <c r="CM20" s="59">
+        <v>12801</v>
+      </c>
+      <c r="CN20" s="59">
+        <v>12858</v>
+      </c>
+      <c r="CO20" s="59">
+        <v>12780</v>
+      </c>
+      <c r="CP20" s="59"/>
+      <c r="CQ20" s="59"/>
+      <c r="CR20" s="59"/>
+      <c r="CS20" s="59"/>
+    </row>
+    <row r="21" spans="1:97" s="63" customFormat="1" ht="11.25">
+      <c r="A21" s="34" t="s">
+        <v>25</v>
+      </c>
+      <c r="B21" s="56">
+        <v>6508</v>
+      </c>
+      <c r="C21" s="56">
+        <v>6467</v>
+      </c>
+      <c r="D21" s="56">
+        <v>6505</v>
+      </c>
+      <c r="E21" s="56">
+        <v>6432</v>
+      </c>
+      <c r="F21" s="56">
+        <v>6494</v>
+      </c>
+      <c r="G21" s="56">
+        <v>6339</v>
+      </c>
+      <c r="H21" s="56">
+        <v>6905</v>
+      </c>
+      <c r="I21" s="56">
+        <v>6947</v>
+      </c>
+      <c r="J21" s="56">
+        <v>6886</v>
+      </c>
+      <c r="K21" s="56">
+        <v>6868</v>
+      </c>
+      <c r="L21" s="56">
+        <v>6772</v>
+      </c>
+      <c r="M21" s="56">
+        <v>6770</v>
+      </c>
+      <c r="N21" s="56">
+        <v>6663</v>
+      </c>
+      <c r="O21" s="56">
+        <v>6610</v>
+      </c>
+      <c r="P21" s="56">
+        <v>6650</v>
+      </c>
+      <c r="Q21" s="56">
+        <v>6781</v>
+      </c>
+      <c r="R21" s="56">
+        <v>6841</v>
+      </c>
+      <c r="S21" s="56">
+        <v>6683</v>
+      </c>
+      <c r="T21" s="56">
+        <v>7609</v>
+      </c>
+      <c r="U21" s="56">
+        <v>7515</v>
+      </c>
+      <c r="V21" s="56">
+        <v>7445</v>
+      </c>
+      <c r="W21" s="56">
+        <v>7478</v>
+      </c>
+      <c r="X21" s="56">
+        <v>7372</v>
+      </c>
+      <c r="Y21" s="56">
+        <v>7916</v>
+      </c>
+      <c r="Z21" s="56">
+        <v>7883</v>
+      </c>
+      <c r="AA21" s="56">
+        <v>7883</v>
+      </c>
+      <c r="AB21" s="56">
+        <v>7905</v>
+      </c>
+      <c r="AC21" s="56">
+        <v>7940</v>
+      </c>
+      <c r="AD21" s="56">
+        <v>8028</v>
+      </c>
+      <c r="AE21" s="56">
+        <v>7844</v>
+      </c>
+      <c r="AF21" s="56">
+        <v>8201</v>
+      </c>
+      <c r="AG21" s="56">
+        <v>8101</v>
+      </c>
+      <c r="AH21" s="56">
+        <v>8028</v>
+      </c>
+      <c r="AI21" s="56">
+        <v>8015</v>
+      </c>
+      <c r="AJ21" s="56">
+        <v>7902</v>
+      </c>
+      <c r="AK21" s="56">
+        <v>9160</v>
+      </c>
+      <c r="AL21" s="56">
+        <v>9125</v>
+      </c>
+      <c r="AM21" s="56">
+        <v>9155</v>
+      </c>
+      <c r="AN21" s="56">
+        <v>9206</v>
+      </c>
+      <c r="AO21" s="56">
+        <v>9255</v>
+      </c>
+      <c r="AP21" s="56">
+        <v>9401</v>
+      </c>
+      <c r="AQ21" s="56">
+        <v>9186</v>
+      </c>
+      <c r="AR21" s="59">
+        <v>9536</v>
+      </c>
+      <c r="AS21" s="59">
+        <v>9523</v>
+      </c>
+      <c r="AT21" s="59">
+        <v>9444</v>
+      </c>
+      <c r="AU21" s="59">
+        <v>9430</v>
+      </c>
+      <c r="AV21" s="59">
+        <v>9304</v>
+      </c>
+      <c r="AW21" s="59">
+        <v>10316</v>
+      </c>
+      <c r="AX21" s="59">
+        <v>10333</v>
+      </c>
+      <c r="AY21" s="59">
+        <v>10372</v>
+      </c>
+      <c r="AZ21" s="59">
+        <v>10444</v>
+      </c>
+      <c r="BA21" s="59">
+        <v>10477</v>
+      </c>
+      <c r="BB21" s="59">
+        <v>10632</v>
+      </c>
+      <c r="BC21" s="56">
+        <v>10851</v>
+      </c>
+      <c r="BD21" s="59">
+        <v>10176</v>
+      </c>
+      <c r="BE21" s="59">
+        <v>10034</v>
+      </c>
+      <c r="BF21" s="59">
+        <v>9856</v>
+      </c>
+      <c r="BG21" s="59">
+        <v>9841</v>
+      </c>
+      <c r="BH21" s="59">
+        <v>9723</v>
+      </c>
+      <c r="BI21" s="59">
+        <v>9568</v>
+      </c>
+      <c r="BJ21" s="59">
+        <v>9717</v>
+      </c>
+      <c r="BK21" s="59">
+        <v>10000</v>
+      </c>
+      <c r="BL21" s="59">
+        <v>10069</v>
+      </c>
+      <c r="BM21" s="59">
+        <v>10175</v>
+      </c>
+      <c r="BN21" s="59">
+        <v>10439</v>
+      </c>
+      <c r="BO21" s="59">
+        <v>11187</v>
+      </c>
+      <c r="BP21" s="59">
+        <v>11146</v>
+      </c>
+      <c r="BQ21" s="59">
+        <v>11064</v>
+      </c>
+      <c r="BR21" s="59">
+        <v>11013</v>
+      </c>
+      <c r="BS21" s="59">
+        <v>11005</v>
+      </c>
+      <c r="BT21" s="59">
+        <v>10932</v>
+      </c>
+      <c r="BU21" s="59">
+        <v>11383</v>
+      </c>
+      <c r="BV21" s="59">
+        <v>11366</v>
+      </c>
+      <c r="BW21" s="59">
+        <v>11429</v>
+      </c>
+      <c r="BX21" s="59">
+        <v>11478</v>
+      </c>
+      <c r="BY21" s="59">
+        <v>11616</v>
+      </c>
+      <c r="BZ21" s="59">
+        <v>11902</v>
+      </c>
+      <c r="CA21" s="59">
+        <v>11647</v>
+      </c>
+      <c r="CB21" s="59">
+        <v>11607</v>
+      </c>
+      <c r="CC21" s="59">
+        <v>11525</v>
+      </c>
+      <c r="CD21" s="59">
+        <v>11465</v>
+      </c>
+      <c r="CE21" s="59">
+        <v>11454</v>
+      </c>
+      <c r="CF21" s="59">
+        <v>11366</v>
+      </c>
+      <c r="CG21" s="59">
+        <v>11719</v>
+      </c>
+      <c r="CH21" s="59">
+        <v>11698</v>
+      </c>
+      <c r="CI21" s="59">
+        <v>11761</v>
+      </c>
+      <c r="CJ21" s="59">
+        <v>11840</v>
+      </c>
+      <c r="CK21" s="59">
+        <v>11906</v>
+      </c>
+      <c r="CL21" s="59">
+        <v>12346</v>
+      </c>
+      <c r="CM21" s="59">
+        <v>11164</v>
+      </c>
+      <c r="CN21" s="59">
+        <v>11128</v>
+      </c>
+      <c r="CO21" s="59">
+        <v>11054</v>
+      </c>
+      <c r="CP21" s="59"/>
+      <c r="CQ21" s="59"/>
+      <c r="CR21" s="59"/>
+      <c r="CS21" s="59"/>
+    </row>
+    <row r="22" spans="1:97" s="63" customFormat="1" ht="11.25">
+      <c r="A22" s="34" t="s">
+        <v>26</v>
+      </c>
+      <c r="B22" s="60">
+        <v>6180</v>
+      </c>
+      <c r="C22" s="60">
+        <v>6208</v>
+      </c>
+      <c r="D22" s="60">
+        <v>6241</v>
+      </c>
+      <c r="E22" s="60">
+        <v>6280</v>
+      </c>
+      <c r="F22" s="60">
+        <v>6440</v>
+      </c>
+      <c r="G22" s="76">
+        <v>6789</v>
+      </c>
+      <c r="H22" s="61">
+        <v>6667</v>
+      </c>
+      <c r="I22" s="60">
+        <v>6541</v>
+      </c>
+      <c r="J22" s="60">
+        <v>6471</v>
+      </c>
+      <c r="K22" s="60">
+        <v>6457</v>
+      </c>
+      <c r="L22" s="60">
+        <v>6379</v>
+      </c>
+      <c r="M22" s="60">
+        <v>6661</v>
+      </c>
+      <c r="N22" s="60">
+        <v>6720</v>
+      </c>
+      <c r="O22" s="60">
+        <v>6744</v>
+      </c>
+      <c r="P22" s="60">
+        <v>6774</v>
+      </c>
+      <c r="Q22" s="60">
+        <v>6811</v>
+      </c>
+      <c r="R22" s="60">
+        <v>6946</v>
+      </c>
+      <c r="S22" s="76">
+        <v>7260</v>
+      </c>
+      <c r="T22" s="60">
+        <v>7146</v>
+      </c>
+      <c r="U22" s="59">
+        <v>7021</v>
+      </c>
+      <c r="V22" s="59">
+        <v>6953</v>
+      </c>
+      <c r="W22" s="59">
+        <v>6938</v>
+      </c>
+      <c r="X22" s="59">
+        <v>6860</v>
+      </c>
+      <c r="Y22" s="59">
+        <v>7026</v>
+      </c>
+      <c r="Z22" s="56">
+        <v>7085</v>
+      </c>
+      <c r="AA22" s="56">
+        <v>7110</v>
+      </c>
+      <c r="AB22" s="62">
+        <v>7144</v>
+      </c>
+      <c r="AC22" s="62">
+        <v>7180</v>
+      </c>
+      <c r="AD22" s="59">
+        <v>7325</v>
+      </c>
+      <c r="AE22" s="59">
+        <v>7671</v>
+      </c>
+      <c r="AF22" s="59">
+        <v>7657</v>
+      </c>
+      <c r="AG22" s="60">
+        <v>7531</v>
+      </c>
+      <c r="AH22" s="60">
+        <v>7467</v>
+      </c>
+      <c r="AI22" s="59">
+        <v>7451</v>
+      </c>
+      <c r="AJ22" s="60">
+        <v>7372</v>
+      </c>
+      <c r="AK22" s="59">
+        <v>7677</v>
+      </c>
+      <c r="AL22" s="56">
+        <v>7732</v>
+      </c>
+      <c r="AM22" s="56">
+        <v>7757</v>
+      </c>
+      <c r="AN22" s="62">
+        <v>7793</v>
+      </c>
+      <c r="AO22" s="62">
+        <v>7832</v>
+      </c>
+      <c r="AP22" s="59">
+        <v>7968</v>
+      </c>
+      <c r="AQ22" s="59">
+        <v>8294</v>
+      </c>
+      <c r="AR22" s="59">
+        <v>8076</v>
+      </c>
+      <c r="AS22" s="59">
+        <v>7953</v>
+      </c>
+      <c r="AT22" s="59">
+        <v>7886</v>
+      </c>
+      <c r="AU22" s="59">
+        <v>7872</v>
+      </c>
+      <c r="AV22" s="59">
+        <v>7794</v>
+      </c>
+      <c r="AW22" s="59">
+        <v>8011</v>
+      </c>
+      <c r="AX22" s="59">
+        <v>8667</v>
+      </c>
+      <c r="AY22" s="59">
+        <v>8702</v>
+      </c>
+      <c r="AZ22" s="59">
+        <v>8741</v>
+      </c>
+      <c r="BA22" s="59">
+        <v>8792</v>
+      </c>
+      <c r="BB22" s="59">
+        <v>8997</v>
+      </c>
+      <c r="BC22" s="59">
+        <v>9384</v>
+      </c>
+      <c r="BD22" s="59">
+        <v>8812</v>
+      </c>
+      <c r="BE22" s="59">
+        <v>8664</v>
+      </c>
+      <c r="BF22" s="59">
+        <v>8585</v>
+      </c>
+      <c r="BG22" s="59">
+        <v>8568</v>
+      </c>
+      <c r="BH22" s="59">
+        <v>8478</v>
+      </c>
+      <c r="BI22" s="59">
+        <v>8287</v>
+      </c>
+      <c r="BJ22" s="59">
+        <v>8351</v>
+      </c>
+      <c r="BK22" s="59">
+        <v>8379</v>
+      </c>
+      <c r="BL22" s="59">
+        <v>8415</v>
+      </c>
+      <c r="BM22" s="59">
+        <v>8482</v>
+      </c>
+      <c r="BN22" s="59">
+        <v>8693</v>
+      </c>
+      <c r="BO22" s="59">
+        <v>7663</v>
+      </c>
+      <c r="BP22" s="59">
+        <v>7638</v>
+      </c>
+      <c r="BQ22" s="59">
+        <v>7538</v>
+      </c>
+      <c r="BR22" s="59">
+        <v>7488</v>
+      </c>
+      <c r="BS22" s="59">
+        <v>7477</v>
+      </c>
+      <c r="BT22" s="59">
+        <v>7423</v>
+      </c>
+      <c r="BU22" s="59">
+        <v>8078</v>
+      </c>
+      <c r="BV22" s="59">
+        <v>8144</v>
+      </c>
+      <c r="BW22" s="59">
+        <v>8183</v>
+      </c>
+      <c r="BX22" s="59">
+        <v>8221</v>
+      </c>
+      <c r="BY22" s="59">
+        <v>8295</v>
+      </c>
+      <c r="BZ22" s="59">
+        <v>8556</v>
+      </c>
+      <c r="CA22" s="59">
+        <v>8605</v>
+      </c>
+      <c r="CB22" s="59">
+        <v>8549</v>
+      </c>
+      <c r="CC22" s="59">
+        <v>8449</v>
+      </c>
+      <c r="CD22" s="59">
+        <v>8395</v>
+      </c>
+      <c r="CE22" s="59">
+        <v>8384</v>
+      </c>
+      <c r="CF22" s="59">
+        <v>8342</v>
+      </c>
+      <c r="CG22" s="59">
+        <v>9612</v>
+      </c>
+      <c r="CH22" s="59">
+        <v>9679</v>
+      </c>
+      <c r="CI22" s="59">
+        <v>9714</v>
+      </c>
+      <c r="CJ22" s="59">
+        <v>9656</v>
+      </c>
+      <c r="CK22" s="59">
+        <v>9727</v>
+      </c>
+      <c r="CL22" s="59">
+        <v>9911</v>
+      </c>
+      <c r="CM22" s="59">
+        <v>9584</v>
+      </c>
+      <c r="CN22" s="59">
+        <v>9552</v>
+      </c>
+      <c r="CO22" s="59">
+        <v>9438</v>
+      </c>
+      <c r="CP22" s="59"/>
+      <c r="CQ22" s="59"/>
+      <c r="CR22" s="59"/>
+      <c r="CS22" s="59"/>
+    </row>
+    <row r="23" spans="1:97" s="63" customFormat="1" ht="11.25">
+      <c r="A23" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="B23" s="60">
+        <v>3939</v>
+      </c>
+      <c r="C23" s="60">
+        <v>3942</v>
+      </c>
+      <c r="D23" s="60">
+        <v>3966</v>
+      </c>
+      <c r="E23" s="60">
+        <v>3944</v>
+      </c>
+      <c r="F23" s="60">
+        <v>4200</v>
+      </c>
+      <c r="G23" s="60">
+        <v>4474</v>
+      </c>
+      <c r="H23" s="60">
+        <v>4220</v>
+      </c>
+      <c r="I23" s="60">
+        <v>4179</v>
+      </c>
+      <c r="J23" s="60">
+        <v>4115</v>
+      </c>
+      <c r="K23" s="60">
+        <v>4072</v>
+      </c>
+      <c r="L23" s="60">
+        <v>4049</v>
+      </c>
+      <c r="M23" s="60">
+        <v>4070</v>
+      </c>
+      <c r="N23" s="60">
+        <v>4117</v>
+      </c>
+      <c r="O23" s="60">
+        <v>4063</v>
+      </c>
+      <c r="P23" s="60">
+        <v>4089</v>
+      </c>
+      <c r="Q23" s="60">
+        <v>4066</v>
+      </c>
+      <c r="R23" s="60">
+        <v>4343</v>
+      </c>
+      <c r="S23" s="60">
+        <v>4613</v>
+      </c>
+      <c r="T23" s="60">
+        <v>4403</v>
+      </c>
+      <c r="U23" s="59">
+        <v>4365</v>
+      </c>
+      <c r="V23" s="59">
+        <v>4299</v>
+      </c>
+      <c r="W23" s="59">
+        <v>4244</v>
+      </c>
+      <c r="X23" s="59">
+        <v>4243</v>
+      </c>
+      <c r="Y23" s="59">
+        <v>4464</v>
+      </c>
+      <c r="Z23" s="56">
+        <v>4526</v>
+      </c>
+      <c r="AA23" s="56">
+        <v>4467</v>
+      </c>
+      <c r="AB23" s="69">
+        <v>4499</v>
+      </c>
+      <c r="AC23" s="69">
+        <v>4506</v>
+      </c>
+      <c r="AD23" s="59">
+        <v>4786</v>
+      </c>
+      <c r="AE23" s="59">
+        <v>5106</v>
+      </c>
+      <c r="AF23" s="59">
+        <v>5057</v>
+      </c>
+      <c r="AG23" s="60">
+        <v>4995</v>
+      </c>
+      <c r="AH23" s="60">
+        <v>4899</v>
+      </c>
+      <c r="AI23" s="59">
+        <v>4904</v>
+      </c>
+      <c r="AJ23" s="60">
+        <v>4879</v>
+      </c>
+      <c r="AK23" s="59">
+        <v>5263</v>
+      </c>
+      <c r="AL23" s="56">
+        <v>5354</v>
+      </c>
+      <c r="AM23" s="56">
+        <v>5374</v>
+      </c>
+      <c r="AN23" s="69">
+        <v>5423</v>
+      </c>
+      <c r="AO23" s="69">
+        <v>5378</v>
+      </c>
+      <c r="AP23" s="59">
+        <v>5803</v>
+      </c>
+      <c r="AQ23" s="59">
+        <v>6275</v>
+      </c>
+      <c r="AR23" s="59">
+        <v>5069</v>
+      </c>
+      <c r="AS23" s="59">
+        <v>5025</v>
+      </c>
+      <c r="AT23" s="59">
+        <v>4955</v>
+      </c>
+      <c r="AU23" s="59">
+        <v>4906</v>
+      </c>
+      <c r="AV23" s="59">
+        <v>4913</v>
+      </c>
+      <c r="AW23" s="59">
+        <v>5430</v>
+      </c>
+      <c r="AX23" s="59">
+        <v>5929</v>
+      </c>
+      <c r="AY23" s="59">
+        <v>5952</v>
+      </c>
+      <c r="AZ23" s="59">
+        <v>6013</v>
+      </c>
+      <c r="BA23" s="59">
+        <v>5918</v>
+      </c>
+      <c r="BB23" s="59">
+        <v>6410</v>
+      </c>
+      <c r="BC23" s="59">
+        <v>6891</v>
+      </c>
+      <c r="BD23" s="59">
+        <v>5750</v>
+      </c>
+      <c r="BE23" s="59">
+        <v>5700</v>
+      </c>
+      <c r="BF23" s="59">
+        <v>5703</v>
+      </c>
+      <c r="BG23" s="59">
+        <v>5640</v>
+      </c>
+      <c r="BH23" s="59">
+        <v>5677</v>
+      </c>
+      <c r="BI23" s="59">
+        <v>5608</v>
+      </c>
+      <c r="BJ23" s="59">
+        <v>5575</v>
+      </c>
+      <c r="BK23" s="59">
+        <v>5372</v>
+      </c>
+      <c r="BL23" s="59">
+        <v>5383</v>
+      </c>
+      <c r="BM23" s="59">
+        <v>5378</v>
+      </c>
+      <c r="BN23" s="59">
+        <v>5684</v>
+      </c>
+      <c r="BO23" s="59">
+        <v>6063</v>
+      </c>
+      <c r="BP23" s="59">
+        <v>6029</v>
+      </c>
+      <c r="BQ23" s="59">
+        <v>6004</v>
+      </c>
+      <c r="BR23" s="59">
+        <v>5981</v>
+      </c>
+      <c r="BS23" s="59">
+        <v>5958</v>
+      </c>
+      <c r="BT23" s="59">
+        <v>5933</v>
+      </c>
+      <c r="BU23" s="59">
+        <v>6406</v>
+      </c>
+      <c r="BV23" s="59">
+        <v>6451</v>
+      </c>
+      <c r="BW23" s="59">
+        <v>6458</v>
+      </c>
+      <c r="BX23" s="59">
+        <v>6484</v>
+      </c>
+      <c r="BY23" s="59">
+        <v>6451</v>
+      </c>
+      <c r="BZ23" s="59">
+        <v>6718</v>
+      </c>
+      <c r="CA23" s="59">
+        <v>5967</v>
+      </c>
+      <c r="CB23" s="59">
+        <v>6025</v>
+      </c>
+      <c r="CC23" s="59">
+        <v>6105</v>
+      </c>
+      <c r="CD23" s="59">
+        <v>6056</v>
+      </c>
+      <c r="CE23" s="59">
+        <v>5965</v>
+      </c>
+      <c r="CF23" s="59">
+        <v>5945</v>
+      </c>
+      <c r="CG23" s="59">
+        <v>6493</v>
+      </c>
+      <c r="CH23" s="59">
+        <v>6630</v>
+      </c>
+      <c r="CI23" s="59">
+        <v>6651</v>
+      </c>
+      <c r="CJ23" s="59">
+        <v>6682</v>
+      </c>
+      <c r="CK23" s="59">
+        <v>6697</v>
+      </c>
+      <c r="CL23" s="59">
+        <v>6999</v>
+      </c>
+      <c r="CM23" s="59">
+        <v>6314</v>
+      </c>
+      <c r="CN23" s="59">
+        <v>6516</v>
+      </c>
+      <c r="CO23" s="59">
+        <v>6479</v>
+      </c>
+      <c r="CP23" s="59"/>
+      <c r="CQ23" s="59"/>
+      <c r="CR23" s="59"/>
+      <c r="CS23" s="59"/>
+    </row>
+    <row r="24" spans="1:97" s="63" customFormat="1" ht="11.25">
+      <c r="A24" s="34" t="s">
+        <v>28</v>
+      </c>
+      <c r="B24" s="61">
+        <v>5559</v>
+      </c>
+      <c r="C24" s="61">
+        <v>5603</v>
+      </c>
+      <c r="D24" s="61">
+        <v>5649</v>
+      </c>
+      <c r="E24" s="61">
+        <v>5738</v>
+      </c>
+      <c r="F24" s="61">
+        <v>5836</v>
+      </c>
+      <c r="G24" s="61">
+        <v>6456</v>
+      </c>
+      <c r="H24" s="61">
+        <v>5856</v>
+      </c>
+      <c r="I24" s="60">
+        <v>5780</v>
+      </c>
+      <c r="J24" s="60">
+        <v>5761</v>
+      </c>
+      <c r="K24" s="60">
+        <v>5718</v>
+      </c>
+      <c r="L24" s="60">
+        <v>5697</v>
+      </c>
+      <c r="M24" s="60">
+        <v>5779</v>
+      </c>
+      <c r="N24" s="61">
+        <v>5814</v>
+      </c>
+      <c r="O24" s="61">
+        <v>5855</v>
+      </c>
+      <c r="P24" s="61">
+        <v>5877</v>
+      </c>
+      <c r="Q24" s="61">
+        <v>5964</v>
+      </c>
+      <c r="R24" s="61">
+        <v>6086</v>
+      </c>
+      <c r="S24" s="61">
+        <v>6811</v>
+      </c>
+      <c r="T24" s="60">
+        <v>6260</v>
+      </c>
+      <c r="U24" s="59">
+        <v>6184</v>
+      </c>
+      <c r="V24" s="59">
+        <v>6159</v>
+      </c>
+      <c r="W24" s="59">
+        <v>6108</v>
+      </c>
+      <c r="X24" s="59">
+        <v>6088</v>
+      </c>
+      <c r="Y24" s="59">
+        <v>5814</v>
+      </c>
+      <c r="Z24" s="56">
+        <v>5847</v>
+      </c>
+      <c r="AA24" s="56">
+        <v>5887</v>
+      </c>
+      <c r="AB24" s="69">
+        <v>5911</v>
+      </c>
+      <c r="AC24" s="69">
+        <v>6024</v>
+      </c>
+      <c r="AD24" s="59">
+        <v>6149</v>
+      </c>
+      <c r="AE24" s="59">
+        <v>6815</v>
+      </c>
+      <c r="AF24" s="59">
+        <v>6347</v>
+      </c>
+      <c r="AG24" s="60">
+        <v>6274</v>
+      </c>
+      <c r="AH24" s="60">
+        <v>6251</v>
+      </c>
+      <c r="AI24" s="59">
+        <v>6200</v>
+      </c>
+      <c r="AJ24" s="60">
+        <v>6182</v>
+      </c>
+      <c r="AK24" s="59">
+        <v>4959</v>
+      </c>
+      <c r="AL24" s="56">
+        <v>4865</v>
+      </c>
+      <c r="AM24" s="56">
+        <v>4866</v>
+      </c>
+      <c r="AN24" s="69">
+        <v>4884</v>
+      </c>
+      <c r="AO24" s="69">
+        <v>4944</v>
+      </c>
+      <c r="AP24" s="59">
+        <v>5073</v>
+      </c>
+      <c r="AQ24" s="59">
+        <v>5547</v>
+      </c>
+      <c r="AR24" s="59">
+        <v>5607</v>
+      </c>
+      <c r="AS24" s="59">
+        <v>5539</v>
+      </c>
+      <c r="AT24" s="59">
+        <v>5521</v>
+      </c>
+      <c r="AU24" s="59">
+        <v>5481</v>
+      </c>
+      <c r="AV24" s="59">
+        <v>5462</v>
+      </c>
+      <c r="AW24" s="59">
+        <v>5064</v>
+      </c>
+      <c r="AX24" s="59">
+        <v>5422</v>
+      </c>
+      <c r="AY24" s="59">
+        <v>5457</v>
+      </c>
+      <c r="AZ24" s="59">
+        <v>5478</v>
+      </c>
+      <c r="BA24" s="59">
+        <v>5555</v>
+      </c>
+      <c r="BB24" s="59">
+        <v>5709</v>
+      </c>
+      <c r="BC24" s="59">
+        <v>6200</v>
+      </c>
+      <c r="BD24" s="59">
+        <v>5878</v>
+      </c>
+      <c r="BE24" s="59">
+        <v>5829</v>
+      </c>
+      <c r="BF24" s="59">
+        <v>5807</v>
+      </c>
+      <c r="BG24" s="59">
+        <v>5769</v>
+      </c>
+      <c r="BH24" s="59">
+        <v>5753</v>
+      </c>
+      <c r="BI24" s="59">
+        <v>5614</v>
+      </c>
+      <c r="BJ24" s="59">
+        <v>5646</v>
+      </c>
+      <c r="BK24" s="59">
+        <v>5680</v>
+      </c>
+      <c r="BL24" s="59">
+        <v>5709</v>
+      </c>
+      <c r="BM24" s="59">
+        <v>5831</v>
+      </c>
+      <c r="BN24" s="59">
+        <v>5987</v>
+      </c>
+      <c r="BO24" s="59">
+        <v>5501</v>
+      </c>
+      <c r="BP24" s="59">
+        <v>5513</v>
+      </c>
+      <c r="BQ24" s="59">
+        <v>5525</v>
+      </c>
+      <c r="BR24" s="59">
+        <v>5532</v>
+      </c>
+      <c r="BS24" s="59">
+        <v>5482</v>
+      </c>
+      <c r="BT24" s="59">
+        <v>5473</v>
+      </c>
+      <c r="BU24" s="59">
+        <v>5258</v>
+      </c>
+      <c r="BV24" s="59">
+        <v>5294</v>
+      </c>
+      <c r="BW24" s="59">
+        <v>5324</v>
+      </c>
+      <c r="BX24" s="59">
+        <v>5282</v>
+      </c>
+      <c r="BY24" s="59">
+        <v>5397</v>
+      </c>
+      <c r="BZ24" s="59">
+        <v>5589</v>
+      </c>
+      <c r="CA24" s="59">
+        <v>6075</v>
+      </c>
+      <c r="CB24" s="59">
+        <v>6074</v>
+      </c>
+      <c r="CC24" s="59">
+        <v>6035</v>
+      </c>
+      <c r="CD24" s="59">
+        <v>6021</v>
+      </c>
+      <c r="CE24" s="59">
+        <v>5995</v>
+      </c>
+      <c r="CF24" s="59">
+        <v>5977</v>
+      </c>
+      <c r="CG24" s="59">
+        <v>5972</v>
+      </c>
+      <c r="CH24" s="59">
+        <v>6052</v>
+      </c>
+      <c r="CI24" s="59">
+        <v>6087</v>
+      </c>
+      <c r="CJ24" s="59">
+        <v>6139</v>
+      </c>
+      <c r="CK24" s="59">
+        <v>6309</v>
+      </c>
+      <c r="CL24" s="59">
+        <v>6675</v>
+      </c>
+      <c r="CM24" s="59">
+        <v>6922</v>
+      </c>
+      <c r="CN24" s="59">
+        <v>7422</v>
+      </c>
+      <c r="CO24" s="59">
+        <v>7372</v>
+      </c>
+      <c r="CP24" s="59"/>
+      <c r="CQ24" s="59"/>
+      <c r="CR24" s="59"/>
+      <c r="CS24" s="59"/>
+    </row>
+    <row r="25" spans="1:97" s="63" customFormat="1" ht="11.25">
+      <c r="A25" s="35" t="s">
+        <v>29</v>
+      </c>
+      <c r="B25" s="61">
+        <v>3748</v>
+      </c>
+      <c r="C25" s="61">
+        <v>3784</v>
+      </c>
+      <c r="D25" s="61">
+        <v>3821</v>
+      </c>
+      <c r="E25" s="61">
+        <v>3907</v>
+      </c>
+      <c r="F25" s="61">
+        <v>4204</v>
+      </c>
+      <c r="G25" s="61">
+        <v>4433</v>
+      </c>
+      <c r="H25" s="61">
+        <v>3807</v>
+      </c>
+      <c r="I25" s="69">
+        <v>3740</v>
+      </c>
+      <c r="J25" s="60">
+        <v>3723</v>
+      </c>
+      <c r="K25" s="60">
+        <v>3684</v>
+      </c>
+      <c r="L25" s="60">
+        <v>3652</v>
+      </c>
+      <c r="M25" s="60">
+        <v>3735</v>
+      </c>
+      <c r="N25" s="61">
+        <v>3777</v>
+      </c>
+      <c r="O25" s="61">
+        <v>3825</v>
+      </c>
+      <c r="P25" s="61">
+        <v>3876</v>
+      </c>
+      <c r="Q25" s="61">
+        <v>3964</v>
+      </c>
+      <c r="R25" s="61">
+        <v>4271</v>
+      </c>
+      <c r="S25" s="61">
+        <v>4514</v>
+      </c>
+      <c r="T25" s="59">
+        <v>4315</v>
+      </c>
+      <c r="U25" s="59">
+        <v>4257</v>
+      </c>
+      <c r="V25" s="56">
+        <v>4210</v>
+      </c>
+      <c r="W25" s="59">
+        <v>4166</v>
+      </c>
+      <c r="X25" s="59">
+        <v>4123</v>
+      </c>
+      <c r="Y25" s="59">
+        <v>3819</v>
+      </c>
+      <c r="Z25" s="59">
+        <v>3867</v>
+      </c>
+      <c r="AA25" s="59">
+        <v>3910</v>
+      </c>
+      <c r="AB25" s="59">
+        <v>3953</v>
+      </c>
+      <c r="AC25" s="59">
+        <v>4035</v>
+      </c>
+      <c r="AD25" s="59">
+        <v>4348</v>
+      </c>
+      <c r="AE25" s="59">
+        <v>4578</v>
+      </c>
+      <c r="AF25" s="59">
+        <v>4697</v>
+      </c>
+      <c r="AG25" s="60">
+        <v>4631</v>
+      </c>
+      <c r="AH25" s="60">
+        <v>4614</v>
+      </c>
+      <c r="AI25" s="59">
+        <v>4572</v>
+      </c>
+      <c r="AJ25" s="60">
+        <v>4531</v>
+      </c>
+      <c r="AK25" s="59">
+        <v>4249</v>
+      </c>
+      <c r="AL25" s="59">
+        <v>4276</v>
+      </c>
+      <c r="AM25" s="59">
+        <v>4309</v>
+      </c>
+      <c r="AN25" s="59">
+        <v>4343</v>
+      </c>
+      <c r="AO25" s="59">
+        <v>4404</v>
+      </c>
+      <c r="AP25" s="59">
+        <v>4650</v>
+      </c>
+      <c r="AQ25" s="59">
+        <v>4839</v>
+      </c>
+      <c r="AR25" s="59">
+        <v>4917</v>
+      </c>
+      <c r="AS25" s="59">
+        <v>4851</v>
+      </c>
+      <c r="AT25" s="59">
+        <v>4831</v>
+      </c>
+      <c r="AU25" s="59">
+        <v>4788</v>
+      </c>
+      <c r="AV25" s="59">
+        <v>4741</v>
+      </c>
+      <c r="AW25" s="59">
+        <v>4798</v>
+      </c>
+      <c r="AX25" s="59">
+        <v>4809</v>
+      </c>
+      <c r="AY25" s="59">
+        <v>4846</v>
+      </c>
+      <c r="AZ25" s="59">
+        <v>4875</v>
+      </c>
+      <c r="BA25" s="59">
+        <v>4944</v>
+      </c>
+      <c r="BB25" s="59">
+        <v>5150</v>
+      </c>
+      <c r="BC25" s="59">
+        <v>5416</v>
+      </c>
+      <c r="BD25" s="59">
+        <v>4822</v>
+      </c>
+      <c r="BE25" s="59">
+        <v>4757</v>
+      </c>
+      <c r="BF25" s="59">
+        <v>4850</v>
+      </c>
+      <c r="BG25" s="59">
+        <v>4792</v>
+      </c>
+      <c r="BH25" s="59">
+        <v>4735</v>
+      </c>
+      <c r="BI25" s="59">
+        <v>4581</v>
+      </c>
+      <c r="BJ25" s="58">
+        <v>4666</v>
+      </c>
+      <c r="BK25" s="58">
+        <v>4713</v>
+      </c>
+      <c r="BL25" s="59">
+        <v>4779</v>
+      </c>
+      <c r="BM25" s="59">
+        <v>4862</v>
+      </c>
+      <c r="BN25" s="59">
+        <v>5174</v>
+      </c>
+      <c r="BO25" s="59">
+        <v>4612</v>
+      </c>
+      <c r="BP25" s="59">
+        <v>4604</v>
+      </c>
+      <c r="BQ25" s="59">
+        <v>4612</v>
+      </c>
+      <c r="BR25" s="59">
+        <v>4603</v>
+      </c>
+      <c r="BS25" s="59">
+        <v>4591</v>
+      </c>
+      <c r="BT25" s="59">
+        <v>4573</v>
+      </c>
+      <c r="BU25" s="59">
+        <v>4846</v>
+      </c>
+      <c r="BV25" s="58">
+        <v>4891</v>
+      </c>
+      <c r="BW25" s="58">
+        <v>4926</v>
+      </c>
+      <c r="BX25" s="59">
+        <v>4986</v>
+      </c>
+      <c r="BY25" s="59">
+        <v>5072</v>
+      </c>
+      <c r="BZ25" s="59">
+        <v>5368</v>
+      </c>
+      <c r="CA25" s="59">
+        <v>4710</v>
+      </c>
+      <c r="CB25" s="59">
+        <v>4704</v>
+      </c>
+      <c r="CC25" s="59">
+        <v>4687</v>
+      </c>
+      <c r="CD25" s="59">
+        <v>4677</v>
+      </c>
+      <c r="CE25" s="59">
+        <v>4620</v>
+      </c>
+      <c r="CF25" s="59">
+        <v>4598</v>
+      </c>
+      <c r="CG25" s="59">
+        <v>4904</v>
+      </c>
+      <c r="CH25" s="58">
+        <v>4957</v>
+      </c>
+      <c r="CI25" s="58">
+        <v>5002</v>
+      </c>
+      <c r="CJ25" s="59">
+        <v>5056</v>
+      </c>
+      <c r="CK25" s="59">
+        <v>5128</v>
+      </c>
+      <c r="CL25" s="59">
+        <v>5446</v>
+      </c>
+      <c r="CM25" s="59">
+        <v>5075</v>
+      </c>
+      <c r="CN25" s="59">
+        <v>5082</v>
+      </c>
+      <c r="CO25" s="59">
+        <v>5063</v>
+      </c>
+      <c r="CP25" s="59"/>
+      <c r="CQ25" s="59"/>
+      <c r="CR25" s="59"/>
+      <c r="CS25" s="59"/>
+    </row>
+    <row r="26" spans="1:97" s="63" customFormat="1" ht="6" customHeight="1">
+      <c r="A26" s="70"/>
+      <c r="B26" s="70"/>
+      <c r="C26" s="70"/>
+      <c r="D26" s="70"/>
+      <c r="E26" s="70"/>
+      <c r="F26" s="70"/>
+      <c r="G26" s="70"/>
+      <c r="H26" s="70"/>
+      <c r="I26" s="70"/>
+      <c r="J26" s="70"/>
+      <c r="K26" s="70"/>
+      <c r="L26" s="70"/>
+      <c r="M26" s="70"/>
+      <c r="N26" s="70"/>
+      <c r="O26" s="70"/>
+      <c r="P26" s="70"/>
+      <c r="Q26" s="70"/>
+      <c r="R26" s="70"/>
+      <c r="S26" s="70"/>
+      <c r="T26" s="70"/>
+      <c r="U26" s="70"/>
+      <c r="V26" s="70"/>
+      <c r="W26" s="70"/>
+      <c r="X26" s="29"/>
+      <c r="Y26" s="29"/>
+    </row>
+    <row r="27" spans="1:97" s="72" customFormat="1">
+      <c r="A27" s="71"/>
+      <c r="B27" s="71"/>
+      <c r="C27" s="71"/>
+      <c r="D27" s="71"/>
+      <c r="E27" s="71"/>
+      <c r="F27" s="71"/>
+      <c r="G27" s="71"/>
+      <c r="H27" s="71"/>
+      <c r="I27" s="71"/>
+      <c r="J27" s="71"/>
+      <c r="K27" s="71"/>
+      <c r="L27" s="71"/>
+      <c r="M27" s="71"/>
+      <c r="N27" s="71"/>
+      <c r="O27" s="71"/>
+      <c r="P27" s="71"/>
+      <c r="Q27" s="71"/>
+      <c r="R27" s="71"/>
+      <c r="S27" s="71"/>
+      <c r="T27" s="71"/>
+      <c r="U27" s="71"/>
+      <c r="V27" s="71"/>
+      <c r="W27" s="71"/>
+      <c r="X27" s="27"/>
+      <c r="Y27" s="27"/>
+      <c r="AX27" s="103" t="s">
+        <v>81</v>
+      </c>
+      <c r="AY27" s="103"/>
+      <c r="AZ27" s="103"/>
+      <c r="BA27" s="103"/>
+      <c r="BB27" s="103"/>
+      <c r="BC27" s="103"/>
+      <c r="BD27" s="103"/>
+      <c r="BE27" s="103"/>
+      <c r="BF27" s="103"/>
+      <c r="BG27" s="103"/>
+      <c r="BH27" s="103"/>
+      <c r="BI27" s="103"/>
+      <c r="BJ27" s="103"/>
+      <c r="BK27" s="103"/>
+      <c r="BL27" s="103"/>
+      <c r="BM27" s="103"/>
+      <c r="BN27" s="103"/>
+      <c r="BO27" s="103"/>
+      <c r="BP27" s="103"/>
+      <c r="BQ27" s="103"/>
+      <c r="BR27" s="103"/>
+      <c r="BS27" s="103"/>
+      <c r="BT27" s="103"/>
+      <c r="BU27" s="103"/>
+    </row>
+    <row r="28" spans="1:97" s="72" customFormat="1">
+      <c r="A28" s="71"/>
+      <c r="B28" s="71"/>
+      <c r="C28" s="71"/>
+      <c r="D28" s="71"/>
+      <c r="E28" s="71"/>
+      <c r="F28" s="71"/>
+      <c r="G28" s="71"/>
+      <c r="H28" s="71"/>
+      <c r="I28" s="71"/>
+      <c r="J28" s="71"/>
+      <c r="K28" s="71"/>
+      <c r="L28" s="71"/>
+      <c r="M28" s="71"/>
+      <c r="N28" s="71"/>
+      <c r="O28" s="71"/>
+      <c r="P28" s="71"/>
+      <c r="Q28" s="71"/>
+      <c r="R28" s="71"/>
+      <c r="S28" s="71"/>
+      <c r="T28" s="71"/>
+      <c r="U28" s="71"/>
+      <c r="V28" s="71"/>
+      <c r="W28" s="71"/>
+      <c r="X28" s="27"/>
+      <c r="Y28" s="27"/>
+      <c r="AX28" s="103"/>
+      <c r="AY28" s="103"/>
+      <c r="AZ28" s="103"/>
+      <c r="BA28" s="103"/>
+      <c r="BB28" s="103"/>
+      <c r="BC28" s="103"/>
+      <c r="BD28" s="103"/>
+      <c r="BE28" s="103"/>
+      <c r="BF28" s="103"/>
+      <c r="BG28" s="103"/>
+      <c r="BH28" s="103"/>
+      <c r="BI28" s="103"/>
+      <c r="BJ28" s="103"/>
+      <c r="BK28" s="103"/>
+      <c r="BL28" s="103"/>
+      <c r="BM28" s="103"/>
+      <c r="BN28" s="103"/>
+      <c r="BO28" s="103"/>
+      <c r="BP28" s="103"/>
+      <c r="BQ28" s="103"/>
+      <c r="BR28" s="103"/>
+      <c r="BS28" s="103"/>
+      <c r="BT28" s="103"/>
+      <c r="BU28" s="103"/>
+    </row>
+    <row r="29" spans="1:97">
+      <c r="A29" s="27"/>
+      <c r="B29" s="27"/>
+      <c r="C29" s="27"/>
+      <c r="D29" s="27"/>
+      <c r="E29" s="27"/>
+      <c r="F29" s="27"/>
+      <c r="G29" s="27"/>
+      <c r="H29" s="27"/>
+      <c r="I29" s="27"/>
+      <c r="J29" s="27"/>
+      <c r="K29" s="27"/>
+      <c r="L29" s="27"/>
+      <c r="M29" s="27"/>
+      <c r="N29" s="27"/>
+      <c r="O29" s="27"/>
+      <c r="P29" s="27"/>
+      <c r="Q29" s="27"/>
+      <c r="R29" s="27"/>
+      <c r="S29" s="27"/>
+      <c r="T29" s="27"/>
+      <c r="U29" s="27"/>
+      <c r="V29" s="27"/>
+      <c r="W29" s="27"/>
+    </row>
+    <row r="30" spans="1:97" s="72" customFormat="1">
+      <c r="A30" s="71"/>
+      <c r="B30" s="71"/>
+      <c r="C30" s="71"/>
+      <c r="D30" s="71"/>
+      <c r="E30" s="71"/>
+      <c r="F30" s="71"/>
+      <c r="G30" s="71"/>
+      <c r="H30" s="71"/>
+      <c r="I30" s="71"/>
+      <c r="J30" s="71"/>
+      <c r="K30" s="71"/>
+      <c r="L30" s="71"/>
+      <c r="M30" s="71"/>
+      <c r="N30" s="71"/>
+      <c r="O30" s="71"/>
+      <c r="P30" s="71"/>
+      <c r="Q30" s="71"/>
+      <c r="R30" s="71"/>
+      <c r="S30" s="71"/>
+      <c r="T30" s="71"/>
+      <c r="U30" s="71"/>
+      <c r="V30" s="71"/>
+      <c r="W30" s="71"/>
+      <c r="X30" s="27"/>
+      <c r="Y30" s="27"/>
+    </row>
+    <row r="31" spans="1:97" s="72" customFormat="1">
+      <c r="A31" s="71"/>
+      <c r="B31" s="71"/>
+      <c r="C31" s="71"/>
+      <c r="D31" s="71"/>
+      <c r="E31" s="71"/>
+      <c r="F31" s="71"/>
+      <c r="G31" s="71"/>
+      <c r="H31" s="71"/>
+      <c r="I31" s="71"/>
+      <c r="J31" s="71"/>
+      <c r="K31" s="71"/>
+      <c r="L31" s="71"/>
+      <c r="M31" s="71"/>
+      <c r="N31" s="71"/>
+      <c r="O31" s="71"/>
+      <c r="P31" s="71"/>
+      <c r="Q31" s="71"/>
+      <c r="R31" s="71"/>
+      <c r="S31" s="71"/>
+      <c r="T31" s="71"/>
+      <c r="U31" s="71"/>
+      <c r="V31" s="71"/>
+      <c r="W31" s="71"/>
+      <c r="X31" s="27"/>
+      <c r="Y31" s="27"/>
+    </row>
+    <row r="32" spans="1:97" s="72" customFormat="1">
+      <c r="A32" s="71"/>
+      <c r="B32" s="71"/>
+      <c r="C32" s="71"/>
+      <c r="D32" s="71"/>
+      <c r="E32" s="71"/>
+      <c r="F32" s="71"/>
+      <c r="G32" s="71"/>
+      <c r="H32" s="71"/>
+      <c r="I32" s="71"/>
+      <c r="J32" s="71"/>
+      <c r="K32" s="71"/>
+      <c r="L32" s="71"/>
+      <c r="M32" s="71"/>
+      <c r="N32" s="71"/>
+      <c r="O32" s="71"/>
+      <c r="P32" s="71"/>
+      <c r="Q32" s="71"/>
+      <c r="R32" s="71"/>
+      <c r="S32" s="71"/>
+      <c r="T32" s="71"/>
+      <c r="U32" s="71"/>
+      <c r="V32" s="71"/>
+      <c r="W32" s="71"/>
+      <c r="X32" s="27"/>
+      <c r="Y32" s="27"/>
+    </row>
+    <row r="33" spans="1:25" s="72" customFormat="1">
+      <c r="A33" s="71"/>
+      <c r="B33" s="71"/>
+      <c r="C33" s="71"/>
+      <c r="D33" s="71"/>
+      <c r="E33" s="71"/>
+      <c r="F33" s="71"/>
+      <c r="G33" s="71"/>
+      <c r="H33" s="71"/>
+      <c r="I33" s="71"/>
+      <c r="J33" s="71"/>
+      <c r="K33" s="71"/>
+      <c r="L33" s="71"/>
+      <c r="M33" s="71"/>
+      <c r="N33" s="71"/>
+      <c r="O33" s="71"/>
+      <c r="P33" s="71"/>
+      <c r="Q33" s="71"/>
+      <c r="R33" s="71"/>
+      <c r="S33" s="71"/>
+      <c r="T33" s="71"/>
+      <c r="U33" s="71"/>
+      <c r="V33" s="71"/>
+      <c r="W33" s="71"/>
+      <c r="X33" s="27"/>
+      <c r="Y33" s="27"/>
+    </row>
+    <row r="34" spans="1:25" s="72" customFormat="1">
+      <c r="A34" s="71"/>
+      <c r="B34" s="71"/>
+      <c r="C34" s="71"/>
+      <c r="D34" s="71"/>
+      <c r="E34" s="71"/>
+      <c r="F34" s="71"/>
+      <c r="G34" s="71"/>
+      <c r="H34" s="71"/>
+      <c r="I34" s="71"/>
+      <c r="J34" s="71"/>
+      <c r="K34" s="71"/>
+      <c r="L34" s="71"/>
+      <c r="M34" s="71"/>
+      <c r="N34" s="71"/>
+      <c r="O34" s="71"/>
+      <c r="P34" s="71"/>
+      <c r="Q34" s="71"/>
+      <c r="R34" s="71"/>
+      <c r="S34" s="71"/>
+      <c r="T34" s="71"/>
+      <c r="U34" s="71"/>
+      <c r="V34" s="71"/>
+      <c r="W34" s="71"/>
+      <c r="X34" s="27"/>
+      <c r="Y34" s="27"/>
+    </row>
+    <row r="35" spans="1:25" s="72" customFormat="1">
+      <c r="A35" s="71"/>
+      <c r="B35" s="71"/>
+      <c r="C35" s="71"/>
+      <c r="D35" s="71"/>
+      <c r="E35" s="71"/>
+      <c r="F35" s="71"/>
+      <c r="G35" s="71"/>
+      <c r="H35" s="71"/>
+      <c r="I35" s="71"/>
+      <c r="J35" s="71"/>
+      <c r="K35" s="71"/>
+      <c r="L35" s="71"/>
+      <c r="M35" s="71"/>
+      <c r="N35" s="71"/>
+      <c r="O35" s="71"/>
+      <c r="P35" s="71"/>
+      <c r="Q35" s="71"/>
+      <c r="R35" s="71"/>
+      <c r="S35" s="71"/>
+      <c r="T35" s="71"/>
+      <c r="U35" s="71"/>
+      <c r="V35" s="71"/>
+      <c r="W35" s="71"/>
+      <c r="X35" s="27"/>
+      <c r="Y35" s="27"/>
+    </row>
+    <row r="36" spans="1:25" s="72" customFormat="1">
+      <c r="A36" s="71"/>
+      <c r="B36" s="71"/>
+      <c r="C36" s="71"/>
+      <c r="D36" s="71"/>
+      <c r="E36" s="71"/>
+      <c r="F36" s="71"/>
+      <c r="G36" s="71"/>
+      <c r="H36" s="71"/>
+      <c r="I36" s="71"/>
+      <c r="J36" s="71"/>
+      <c r="K36" s="71"/>
+      <c r="L36" s="71"/>
+      <c r="M36" s="71"/>
+      <c r="N36" s="71"/>
+      <c r="O36" s="71"/>
+      <c r="P36" s="71"/>
+      <c r="Q36" s="71"/>
+      <c r="R36" s="71"/>
+      <c r="S36" s="71"/>
+      <c r="T36" s="71"/>
+      <c r="U36" s="71"/>
+      <c r="V36" s="71"/>
+      <c r="W36" s="71"/>
+      <c r="X36" s="27"/>
+      <c r="Y36" s="27"/>
+    </row>
+    <row r="37" spans="1:25" s="72" customFormat="1">
+      <c r="A37" s="71"/>
+      <c r="B37" s="71"/>
+      <c r="C37" s="71"/>
+      <c r="D37" s="71"/>
+      <c r="E37" s="71"/>
+      <c r="F37" s="71"/>
+      <c r="G37" s="71"/>
+      <c r="H37" s="71"/>
+      <c r="I37" s="71"/>
+      <c r="J37" s="71"/>
+      <c r="K37" s="71"/>
+      <c r="L37" s="71"/>
+      <c r="M37" s="71"/>
+      <c r="N37" s="71"/>
+      <c r="O37" s="71"/>
+      <c r="P37" s="71"/>
+      <c r="Q37" s="71"/>
+      <c r="R37" s="71"/>
+      <c r="S37" s="71"/>
+      <c r="T37" s="71"/>
+      <c r="U37" s="71"/>
+      <c r="V37" s="71"/>
+      <c r="W37" s="71"/>
+      <c r="X37" s="27"/>
+      <c r="Y37" s="27"/>
+    </row>
+    <row r="38" spans="1:25" s="72" customFormat="1">
+      <c r="A38" s="71"/>
+      <c r="B38" s="71"/>
+      <c r="C38" s="71"/>
+      <c r="D38" s="71"/>
+      <c r="E38" s="71"/>
+      <c r="F38" s="71"/>
+      <c r="G38" s="71"/>
+      <c r="H38" s="71"/>
+      <c r="I38" s="71"/>
+      <c r="J38" s="71"/>
+      <c r="K38" s="71"/>
+      <c r="L38" s="71"/>
+      <c r="M38" s="71"/>
+      <c r="N38" s="71"/>
+      <c r="O38" s="71"/>
+      <c r="P38" s="71"/>
+      <c r="Q38" s="71"/>
+      <c r="R38" s="71"/>
+      <c r="S38" s="71"/>
+      <c r="T38" s="71"/>
+      <c r="U38" s="71"/>
+      <c r="V38" s="71"/>
+      <c r="W38" s="71"/>
+      <c r="X38" s="27"/>
+      <c r="Y38" s="27"/>
+    </row>
+    <row r="39" spans="1:25" s="72" customFormat="1">
+      <c r="A39" s="71"/>
+      <c r="B39" s="71"/>
+      <c r="C39" s="71"/>
+      <c r="D39" s="71"/>
+      <c r="E39" s="71"/>
+      <c r="F39" s="71"/>
+      <c r="G39" s="71"/>
+      <c r="H39" s="71"/>
+      <c r="I39" s="71"/>
+      <c r="J39" s="71"/>
+      <c r="K39" s="71"/>
+      <c r="L39" s="71"/>
+      <c r="M39" s="71"/>
+      <c r="N39" s="71"/>
+      <c r="O39" s="71"/>
+      <c r="P39" s="71"/>
+      <c r="Q39" s="71"/>
+      <c r="R39" s="71"/>
+      <c r="S39" s="71"/>
+      <c r="T39" s="71"/>
+      <c r="U39" s="71"/>
+      <c r="V39" s="71"/>
+      <c r="W39" s="71"/>
+      <c r="X39" s="27"/>
+      <c r="Y39" s="27"/>
+    </row>
+    <row r="40" spans="1:25" s="72" customFormat="1">
+      <c r="A40" s="71"/>
+      <c r="B40" s="71"/>
+      <c r="C40" s="71"/>
+      <c r="D40" s="71"/>
+      <c r="E40" s="71"/>
+      <c r="F40" s="71"/>
+      <c r="G40" s="71"/>
+      <c r="H40" s="71"/>
+      <c r="I40" s="71"/>
+      <c r="J40" s="71"/>
+      <c r="K40" s="71"/>
+      <c r="L40" s="71"/>
+      <c r="M40" s="71"/>
+      <c r="N40" s="71"/>
+      <c r="O40" s="71"/>
+      <c r="P40" s="71"/>
+      <c r="Q40" s="71"/>
+      <c r="R40" s="71"/>
+      <c r="S40" s="71"/>
+      <c r="T40" s="71"/>
+      <c r="U40" s="71"/>
+      <c r="V40" s="71"/>
+      <c r="W40" s="71"/>
+      <c r="X40" s="27"/>
+      <c r="Y40" s="27"/>
+    </row>
+    <row r="41" spans="1:25" s="72" customFormat="1">
+      <c r="A41" s="71"/>
+      <c r="B41" s="71"/>
+      <c r="C41" s="71"/>
+      <c r="D41" s="71"/>
+      <c r="E41" s="71"/>
+      <c r="F41" s="71"/>
+      <c r="G41" s="71"/>
+      <c r="H41" s="71"/>
+      <c r="I41" s="71"/>
+      <c r="J41" s="71"/>
+      <c r="K41" s="71"/>
+      <c r="L41" s="71"/>
+      <c r="M41" s="71"/>
+      <c r="N41" s="71"/>
+      <c r="O41" s="71"/>
+      <c r="P41" s="71"/>
+      <c r="Q41" s="71"/>
+      <c r="R41" s="71"/>
+      <c r="S41" s="71"/>
+      <c r="T41" s="71"/>
+      <c r="U41" s="71"/>
+      <c r="V41" s="71"/>
+      <c r="W41" s="71"/>
+      <c r="X41" s="27"/>
+      <c r="Y41" s="27"/>
+    </row>
+    <row r="42" spans="1:25" s="72" customFormat="1">
+      <c r="A42" s="71"/>
+      <c r="B42" s="71"/>
+      <c r="C42" s="71"/>
+      <c r="D42" s="71"/>
+      <c r="E42" s="71"/>
+      <c r="F42" s="71"/>
+      <c r="G42" s="71"/>
+      <c r="H42" s="71"/>
+      <c r="I42" s="71"/>
+      <c r="J42" s="71"/>
+      <c r="K42" s="71"/>
+      <c r="L42" s="71"/>
+      <c r="M42" s="71"/>
+      <c r="N42" s="71"/>
+      <c r="O42" s="71"/>
+      <c r="P42" s="71"/>
+      <c r="Q42" s="71"/>
+      <c r="R42" s="71"/>
+      <c r="S42" s="71"/>
+      <c r="T42" s="71"/>
+      <c r="U42" s="71"/>
+      <c r="V42" s="71"/>
+      <c r="W42" s="71"/>
+      <c r="X42" s="27"/>
+      <c r="Y42" s="27"/>
+    </row>
+    <row r="43" spans="1:25" s="72" customFormat="1">
+      <c r="A43" s="71"/>
+      <c r="B43" s="71"/>
+      <c r="C43" s="71"/>
+      <c r="D43" s="71"/>
+      <c r="E43" s="71"/>
+      <c r="F43" s="71"/>
+      <c r="G43" s="71"/>
+      <c r="H43" s="71"/>
+      <c r="I43" s="71"/>
+      <c r="J43" s="71"/>
+      <c r="K43" s="71"/>
+      <c r="L43" s="71"/>
+      <c r="M43" s="71"/>
+      <c r="N43" s="71"/>
+      <c r="O43" s="71"/>
+      <c r="P43" s="71"/>
+      <c r="Q43" s="71"/>
+      <c r="R43" s="71"/>
+      <c r="S43" s="71"/>
+      <c r="T43" s="71"/>
+      <c r="U43" s="71"/>
+      <c r="V43" s="71"/>
+      <c r="W43" s="71"/>
+      <c r="X43" s="27"/>
+      <c r="Y43" s="27"/>
+    </row>
+    <row r="44" spans="1:25" s="72" customFormat="1">
+      <c r="A44" s="71"/>
+      <c r="B44" s="71"/>
+      <c r="C44" s="71"/>
+      <c r="D44" s="71"/>
+      <c r="E44" s="71"/>
+      <c r="F44" s="71"/>
+      <c r="G44" s="71"/>
+      <c r="H44" s="71"/>
+      <c r="I44" s="71"/>
+      <c r="J44" s="71"/>
+      <c r="K44" s="71"/>
+      <c r="L44" s="71"/>
+      <c r="M44" s="71"/>
+      <c r="N44" s="71"/>
+      <c r="O44" s="71"/>
+      <c r="P44" s="71"/>
+      <c r="Q44" s="71"/>
+      <c r="R44" s="71"/>
+      <c r="S44" s="71"/>
+      <c r="T44" s="71"/>
+      <c r="U44" s="71"/>
+      <c r="V44" s="71"/>
+      <c r="W44" s="71"/>
+      <c r="X44" s="27"/>
+      <c r="Y44" s="27"/>
+    </row>
+    <row r="45" spans="1:25" s="72" customFormat="1">
+      <c r="A45" s="71"/>
+      <c r="B45" s="71"/>
+      <c r="C45" s="71"/>
+      <c r="D45" s="71"/>
+      <c r="E45" s="71"/>
+      <c r="F45" s="71"/>
+      <c r="G45" s="71"/>
+      <c r="H45" s="71"/>
+      <c r="I45" s="71"/>
+      <c r="J45" s="71"/>
+      <c r="K45" s="71"/>
+      <c r="L45" s="71"/>
+      <c r="M45" s="71"/>
+      <c r="N45" s="71"/>
+      <c r="O45" s="71"/>
+      <c r="P45" s="71"/>
+      <c r="Q45" s="71"/>
+      <c r="R45" s="71"/>
+      <c r="S45" s="71"/>
+      <c r="T45" s="71"/>
+      <c r="U45" s="71"/>
+      <c r="V45" s="71"/>
+      <c r="W45" s="71"/>
+      <c r="X45" s="27"/>
+      <c r="Y45" s="27"/>
+    </row>
+    <row r="46" spans="1:25" s="72" customFormat="1">
+      <c r="A46" s="71"/>
+      <c r="B46" s="71"/>
+      <c r="C46" s="71"/>
+      <c r="D46" s="71"/>
+      <c r="E46" s="71"/>
+      <c r="F46" s="71"/>
+      <c r="G46" s="71"/>
+      <c r="H46" s="71"/>
+      <c r="I46" s="71"/>
+      <c r="J46" s="71"/>
+      <c r="K46" s="71"/>
+      <c r="L46" s="71"/>
+      <c r="M46" s="71"/>
+      <c r="N46" s="71"/>
+      <c r="O46" s="71"/>
+      <c r="P46" s="71"/>
+      <c r="Q46" s="71"/>
+      <c r="R46" s="71"/>
+      <c r="S46" s="71"/>
+      <c r="T46" s="71"/>
+      <c r="U46" s="71"/>
+      <c r="V46" s="71"/>
+      <c r="W46" s="71"/>
+      <c r="X46" s="27"/>
+      <c r="Y46" s="27"/>
+    </row>
+    <row r="47" spans="1:25" s="72" customFormat="1">
+      <c r="A47" s="71"/>
+      <c r="B47" s="71"/>
+      <c r="C47" s="71"/>
+      <c r="D47" s="71"/>
+      <c r="E47" s="71"/>
+      <c r="F47" s="71"/>
+      <c r="G47" s="71"/>
+      <c r="H47" s="71"/>
+      <c r="I47" s="71"/>
+      <c r="J47" s="71"/>
+      <c r="K47" s="71"/>
+      <c r="L47" s="71"/>
+      <c r="M47" s="71"/>
+      <c r="N47" s="71"/>
+      <c r="O47" s="71"/>
+      <c r="P47" s="71"/>
+      <c r="Q47" s="71"/>
+      <c r="R47" s="71"/>
+      <c r="S47" s="71"/>
+      <c r="T47" s="71"/>
+      <c r="U47" s="71"/>
+      <c r="V47" s="71"/>
+      <c r="W47" s="71"/>
+      <c r="X47" s="27"/>
+      <c r="Y47" s="27"/>
+    </row>
+    <row r="48" spans="1:25" s="72" customFormat="1">
+      <c r="A48" s="71"/>
+      <c r="B48" s="71"/>
+      <c r="C48" s="71"/>
+      <c r="D48" s="71"/>
+      <c r="E48" s="71"/>
+      <c r="F48" s="71"/>
+      <c r="G48" s="71"/>
+      <c r="H48" s="71"/>
+      <c r="I48" s="71"/>
+      <c r="J48" s="71"/>
+      <c r="K48" s="71"/>
+      <c r="L48" s="71"/>
+      <c r="M48" s="71"/>
+      <c r="N48" s="71"/>
+      <c r="O48" s="71"/>
+      <c r="P48" s="71"/>
+      <c r="Q48" s="71"/>
+      <c r="R48" s="71"/>
+      <c r="S48" s="71"/>
+      <c r="T48" s="71"/>
+      <c r="U48" s="71"/>
+      <c r="V48" s="71"/>
+      <c r="W48" s="71"/>
+      <c r="X48" s="27"/>
+      <c r="Y48" s="27"/>
+    </row>
+    <row r="49" spans="1:25" s="72" customFormat="1">
+      <c r="A49" s="71"/>
+      <c r="B49" s="71"/>
+      <c r="C49" s="71"/>
+      <c r="D49" s="71"/>
+      <c r="E49" s="71"/>
+      <c r="F49" s="71"/>
+      <c r="G49" s="71"/>
+      <c r="H49" s="71"/>
+      <c r="I49" s="71"/>
+      <c r="J49" s="71"/>
+      <c r="K49" s="71"/>
+      <c r="L49" s="71"/>
+      <c r="M49" s="71"/>
+      <c r="N49" s="71"/>
+      <c r="O49" s="71"/>
+      <c r="P49" s="71"/>
+      <c r="Q49" s="71"/>
+      <c r="R49" s="71"/>
+      <c r="S49" s="71"/>
+      <c r="T49" s="71"/>
+      <c r="U49" s="71"/>
+      <c r="V49" s="71"/>
+      <c r="W49" s="71"/>
+      <c r="X49" s="27"/>
+      <c r="Y49" s="27"/>
+    </row>
+    <row r="50" spans="1:25" s="72" customFormat="1">
+      <c r="A50" s="71"/>
+      <c r="B50" s="71"/>
+      <c r="C50" s="71"/>
+      <c r="D50" s="71"/>
+      <c r="E50" s="71"/>
+      <c r="F50" s="71"/>
+      <c r="G50" s="71"/>
+      <c r="H50" s="71"/>
+      <c r="I50" s="71"/>
+      <c r="J50" s="71"/>
+      <c r="K50" s="71"/>
+      <c r="L50" s="71"/>
+      <c r="M50" s="71"/>
+      <c r="N50" s="71"/>
+      <c r="O50" s="71"/>
+      <c r="P50" s="71"/>
+      <c r="Q50" s="71"/>
+      <c r="R50" s="71"/>
+      <c r="S50" s="71"/>
+      <c r="T50" s="71"/>
+      <c r="U50" s="71"/>
+      <c r="V50" s="71"/>
+      <c r="W50" s="71"/>
+      <c r="X50" s="27"/>
+      <c r="Y50" s="27"/>
+    </row>
+    <row r="51" spans="1:25" s="72" customFormat="1">
+      <c r="A51" s="71"/>
+      <c r="B51" s="71"/>
+      <c r="C51" s="71"/>
+      <c r="D51" s="71"/>
+      <c r="E51" s="71"/>
+      <c r="F51" s="71"/>
+      <c r="G51" s="71"/>
+      <c r="H51" s="71"/>
+      <c r="I51" s="71"/>
+      <c r="J51" s="71"/>
+      <c r="K51" s="71"/>
+      <c r="L51" s="71"/>
+      <c r="M51" s="71"/>
+      <c r="N51" s="71"/>
+      <c r="O51" s="71"/>
+      <c r="P51" s="71"/>
+      <c r="Q51" s="71"/>
+      <c r="R51" s="71"/>
+      <c r="S51" s="71"/>
+      <c r="T51" s="71"/>
+      <c r="U51" s="71"/>
+      <c r="V51" s="71"/>
+      <c r="W51" s="71"/>
+      <c r="X51" s="27"/>
+      <c r="Y51" s="27"/>
+    </row>
+    <row r="52" spans="1:25" s="72" customFormat="1">
+      <c r="A52" s="71"/>
+      <c r="B52" s="71"/>
+      <c r="C52" s="71"/>
+      <c r="D52" s="71"/>
+      <c r="E52" s="71"/>
+      <c r="F52" s="71"/>
+      <c r="G52" s="71"/>
+      <c r="H52" s="71"/>
+      <c r="I52" s="71"/>
+      <c r="J52" s="71"/>
+      <c r="K52" s="71"/>
+      <c r="L52" s="71"/>
+      <c r="M52" s="71"/>
+      <c r="N52" s="71"/>
+      <c r="O52" s="71"/>
+      <c r="P52" s="71"/>
+      <c r="Q52" s="71"/>
+      <c r="R52" s="71"/>
+      <c r="S52" s="71"/>
+      <c r="T52" s="71"/>
+      <c r="U52" s="71"/>
+      <c r="V52" s="71"/>
+      <c r="W52" s="71"/>
+      <c r="X52" s="27"/>
+      <c r="Y52" s="27"/>
+    </row>
+    <row r="53" spans="1:25" s="72" customFormat="1">
+      <c r="A53" s="71"/>
+      <c r="B53" s="71"/>
+      <c r="C53" s="71"/>
+      <c r="D53" s="71"/>
+      <c r="E53" s="71"/>
+      <c r="F53" s="71"/>
+      <c r="G53" s="71"/>
+      <c r="H53" s="71"/>
+      <c r="I53" s="71"/>
+      <c r="J53" s="71"/>
+      <c r="K53" s="71"/>
+      <c r="L53" s="71"/>
+      <c r="M53" s="71"/>
+      <c r="N53" s="71"/>
+      <c r="O53" s="71"/>
+      <c r="P53" s="71"/>
+      <c r="Q53" s="71"/>
+      <c r="R53" s="71"/>
+      <c r="S53" s="71"/>
+      <c r="T53" s="71"/>
+      <c r="U53" s="71"/>
+      <c r="V53" s="71"/>
+      <c r="W53" s="71"/>
+      <c r="X53" s="27"/>
+      <c r="Y53" s="27"/>
+    </row>
+    <row r="54" spans="1:25" s="72" customFormat="1">
+      <c r="A54" s="71"/>
+      <c r="B54" s="71"/>
+      <c r="C54" s="71"/>
+      <c r="D54" s="71"/>
+      <c r="E54" s="71"/>
+      <c r="F54" s="71"/>
+      <c r="G54" s="71"/>
+      <c r="H54" s="71"/>
+      <c r="I54" s="71"/>
+      <c r="J54" s="71"/>
+      <c r="K54" s="71"/>
+      <c r="L54" s="71"/>
+      <c r="M54" s="71"/>
+      <c r="N54" s="71"/>
+      <c r="O54" s="71"/>
+      <c r="P54" s="71"/>
+      <c r="Q54" s="71"/>
+      <c r="R54" s="71"/>
+      <c r="S54" s="71"/>
+      <c r="T54" s="71"/>
+      <c r="U54" s="71"/>
+      <c r="V54" s="71"/>
+      <c r="W54" s="71"/>
+      <c r="X54" s="27"/>
+      <c r="Y54" s="27"/>
+    </row>
+    <row r="55" spans="1:25" s="72" customFormat="1">
+      <c r="A55" s="71"/>
+      <c r="B55" s="71"/>
+      <c r="C55" s="71"/>
+      <c r="D55" s="71"/>
+      <c r="E55" s="71"/>
+      <c r="F55" s="71"/>
+      <c r="G55" s="71"/>
+      <c r="H55" s="71"/>
+      <c r="I55" s="71"/>
+      <c r="J55" s="71"/>
+      <c r="K55" s="71"/>
+      <c r="L55" s="71"/>
+      <c r="M55" s="71"/>
+      <c r="N55" s="71"/>
+      <c r="O55" s="71"/>
+      <c r="P55" s="71"/>
+      <c r="Q55" s="71"/>
+      <c r="R55" s="71"/>
+      <c r="S55" s="71"/>
+      <c r="T55" s="71"/>
+      <c r="U55" s="71"/>
+      <c r="V55" s="71"/>
+      <c r="W55" s="71"/>
+      <c r="X55" s="27"/>
+      <c r="Y55" s="27"/>
+    </row>
+    <row r="56" spans="1:25" s="72" customFormat="1">
+      <c r="A56" s="71"/>
+      <c r="B56" s="71"/>
+      <c r="C56" s="71"/>
+      <c r="D56" s="71"/>
+      <c r="E56" s="71"/>
+      <c r="F56" s="71"/>
+      <c r="G56" s="71"/>
+      <c r="H56" s="71"/>
+      <c r="I56" s="71"/>
+      <c r="J56" s="71"/>
+      <c r="K56" s="71"/>
+      <c r="L56" s="71"/>
+      <c r="M56" s="71"/>
+      <c r="N56" s="71"/>
+      <c r="O56" s="71"/>
+      <c r="P56" s="71"/>
+      <c r="Q56" s="71"/>
+      <c r="R56" s="71"/>
+      <c r="S56" s="71"/>
+      <c r="T56" s="71"/>
+      <c r="U56" s="71"/>
+      <c r="V56" s="71"/>
+      <c r="W56" s="71"/>
+      <c r="X56" s="27"/>
+      <c r="Y56" s="27"/>
+    </row>
+    <row r="57" spans="1:25" s="72" customFormat="1">
+      <c r="A57" s="71"/>
+      <c r="B57" s="71"/>
+      <c r="C57" s="71"/>
+      <c r="D57" s="71"/>
+      <c r="E57" s="71"/>
+      <c r="F57" s="71"/>
+      <c r="G57" s="71"/>
+      <c r="H57" s="71"/>
+      <c r="I57" s="71"/>
+      <c r="J57" s="71"/>
+      <c r="K57" s="71"/>
+      <c r="L57" s="71"/>
+      <c r="M57" s="71"/>
+      <c r="N57" s="71"/>
+      <c r="O57" s="71"/>
+      <c r="P57" s="71"/>
+      <c r="Q57" s="71"/>
+      <c r="R57" s="71"/>
+      <c r="S57" s="71"/>
+      <c r="T57" s="71"/>
+      <c r="U57" s="71"/>
+      <c r="V57" s="71"/>
+      <c r="W57" s="71"/>
+      <c r="X57" s="27"/>
+      <c r="Y57" s="27"/>
+    </row>
+    <row r="58" spans="1:25" s="72" customFormat="1">
+      <c r="A58" s="71"/>
+      <c r="B58" s="71"/>
+      <c r="C58" s="71"/>
+      <c r="D58" s="71"/>
+      <c r="E58" s="71"/>
+      <c r="F58" s="71"/>
+      <c r="G58" s="71"/>
+      <c r="H58" s="71"/>
+      <c r="I58" s="71"/>
+      <c r="J58" s="71"/>
+      <c r="K58" s="71"/>
+      <c r="L58" s="71"/>
+      <c r="M58" s="71"/>
+      <c r="N58" s="71"/>
+      <c r="O58" s="71"/>
+      <c r="P58" s="71"/>
+      <c r="Q58" s="71"/>
+      <c r="R58" s="71"/>
+      <c r="S58" s="71"/>
+      <c r="T58" s="71"/>
+      <c r="U58" s="71"/>
+      <c r="V58" s="71"/>
+      <c r="W58" s="71"/>
+      <c r="X58" s="27"/>
+      <c r="Y58" s="27"/>
+    </row>
+    <row r="59" spans="1:25" s="72" customFormat="1">
+      <c r="A59" s="71"/>
+      <c r="B59" s="71"/>
+      <c r="C59" s="71"/>
+      <c r="D59" s="71"/>
+      <c r="E59" s="71"/>
+      <c r="F59" s="71"/>
+      <c r="G59" s="71"/>
+      <c r="H59" s="71"/>
+      <c r="I59" s="71"/>
+      <c r="J59" s="71"/>
+      <c r="K59" s="71"/>
+      <c r="L59" s="71"/>
+      <c r="M59" s="71"/>
+      <c r="N59" s="71"/>
+      <c r="O59" s="71"/>
+      <c r="P59" s="71"/>
+      <c r="Q59" s="71"/>
+      <c r="R59" s="71"/>
+      <c r="S59" s="71"/>
+      <c r="T59" s="71"/>
+      <c r="U59" s="71"/>
+      <c r="V59" s="71"/>
+      <c r="W59" s="71"/>
+      <c r="X59" s="27"/>
+      <c r="Y59" s="27"/>
+    </row>
+    <row r="60" spans="1:25" s="72" customFormat="1">
+      <c r="A60" s="71"/>
+      <c r="B60" s="71"/>
+      <c r="C60" s="71"/>
+      <c r="D60" s="71"/>
+      <c r="E60" s="71"/>
+      <c r="F60" s="71"/>
+      <c r="G60" s="71"/>
+      <c r="H60" s="71"/>
+      <c r="I60" s="71"/>
+      <c r="J60" s="71"/>
+      <c r="K60" s="71"/>
+      <c r="L60" s="71"/>
+      <c r="M60" s="71"/>
+      <c r="N60" s="71"/>
+      <c r="O60" s="71"/>
+      <c r="P60" s="71"/>
+      <c r="Q60" s="71"/>
+      <c r="R60" s="71"/>
+      <c r="S60" s="71"/>
+      <c r="T60" s="71"/>
+      <c r="U60" s="71"/>
+      <c r="V60" s="71"/>
+      <c r="W60" s="71"/>
+      <c r="X60" s="27"/>
+      <c r="Y60" s="27"/>
+    </row>
+    <row r="61" spans="1:25" s="72" customFormat="1">
+      <c r="A61" s="71"/>
+      <c r="B61" s="71"/>
+      <c r="C61" s="71"/>
+      <c r="D61" s="71"/>
+      <c r="E61" s="71"/>
+      <c r="F61" s="71"/>
+      <c r="G61" s="71"/>
+      <c r="H61" s="71"/>
+      <c r="I61" s="71"/>
+      <c r="J61" s="71"/>
+      <c r="K61" s="71"/>
+      <c r="L61" s="71"/>
+      <c r="M61" s="71"/>
+      <c r="N61" s="71"/>
+      <c r="O61" s="71"/>
+      <c r="P61" s="71"/>
+      <c r="Q61" s="71"/>
+      <c r="R61" s="71"/>
+      <c r="S61" s="71"/>
+      <c r="T61" s="71"/>
+      <c r="U61" s="71"/>
+      <c r="V61" s="71"/>
+      <c r="W61" s="71"/>
+      <c r="X61" s="27"/>
+      <c r="Y61" s="27"/>
+    </row>
+    <row r="62" spans="1:25" s="72" customFormat="1">
+      <c r="A62" s="71"/>
+      <c r="B62" s="71"/>
+      <c r="C62" s="71"/>
+      <c r="D62" s="71"/>
+      <c r="E62" s="71"/>
+      <c r="F62" s="71"/>
+      <c r="G62" s="71"/>
+      <c r="H62" s="71"/>
+      <c r="I62" s="71"/>
+      <c r="J62" s="71"/>
+      <c r="K62" s="71"/>
+      <c r="L62" s="71"/>
+      <c r="M62" s="71"/>
+      <c r="N62" s="71"/>
+      <c r="O62" s="71"/>
+      <c r="P62" s="71"/>
+      <c r="Q62" s="71"/>
+      <c r="R62" s="71"/>
+      <c r="S62" s="71"/>
+      <c r="T62" s="71"/>
+      <c r="U62" s="71"/>
+      <c r="V62" s="71"/>
+      <c r="W62" s="71"/>
+      <c r="X62" s="27"/>
+      <c r="Y62" s="27"/>
+    </row>
+    <row r="63" spans="1:25" s="72" customFormat="1">
+      <c r="A63" s="71"/>
+      <c r="B63" s="71"/>
+      <c r="C63" s="71"/>
+      <c r="D63" s="71"/>
+      <c r="E63" s="71"/>
+      <c r="F63" s="71"/>
+      <c r="G63" s="71"/>
+      <c r="H63" s="71"/>
+      <c r="I63" s="71"/>
+      <c r="J63" s="71"/>
+      <c r="K63" s="71"/>
+      <c r="L63" s="71"/>
+      <c r="M63" s="71"/>
+      <c r="N63" s="71"/>
+      <c r="O63" s="71"/>
+      <c r="P63" s="71"/>
+      <c r="Q63" s="71"/>
+      <c r="R63" s="71"/>
+      <c r="S63" s="71"/>
+      <c r="T63" s="71"/>
+      <c r="U63" s="71"/>
+      <c r="V63" s="71"/>
+      <c r="W63" s="71"/>
+      <c r="X63" s="27"/>
+      <c r="Y63" s="27"/>
+    </row>
+    <row r="64" spans="1:25" s="72" customFormat="1">
+      <c r="A64" s="71"/>
+      <c r="B64" s="71"/>
+      <c r="C64" s="71"/>
+      <c r="D64" s="71"/>
+      <c r="E64" s="71"/>
+      <c r="F64" s="71"/>
+      <c r="G64" s="71"/>
+      <c r="H64" s="71"/>
+      <c r="I64" s="71"/>
+      <c r="J64" s="71"/>
+      <c r="K64" s="71"/>
+      <c r="L64" s="71"/>
+      <c r="M64" s="71"/>
+      <c r="N64" s="71"/>
+      <c r="O64" s="71"/>
+      <c r="P64" s="71"/>
+      <c r="Q64" s="71"/>
+      <c r="R64" s="71"/>
+      <c r="S64" s="71"/>
+      <c r="T64" s="71"/>
+      <c r="U64" s="71"/>
+      <c r="V64" s="71"/>
+      <c r="W64" s="71"/>
+      <c r="X64" s="27"/>
+      <c r="Y64" s="27"/>
+    </row>
+    <row r="65" spans="1:25" s="72" customFormat="1">
+      <c r="A65" s="71"/>
+      <c r="B65" s="71"/>
+      <c r="C65" s="71"/>
+      <c r="D65" s="71"/>
+      <c r="E65" s="71"/>
+      <c r="F65" s="71"/>
+      <c r="G65" s="71"/>
+      <c r="H65" s="71"/>
+      <c r="I65" s="71"/>
+      <c r="J65" s="71"/>
+      <c r="K65" s="71"/>
+      <c r="L65" s="71"/>
+      <c r="M65" s="71"/>
+      <c r="N65" s="71"/>
+      <c r="O65" s="71"/>
+      <c r="P65" s="71"/>
+      <c r="Q65" s="71"/>
+      <c r="R65" s="71"/>
+      <c r="S65" s="71"/>
+      <c r="T65" s="71"/>
+      <c r="U65" s="71"/>
+      <c r="V65" s="71"/>
+      <c r="W65" s="71"/>
+      <c r="X65" s="27"/>
+      <c r="Y65" s="27"/>
+    </row>
+    <row r="66" spans="1:25" s="72" customFormat="1">
+      <c r="A66" s="71"/>
+      <c r="B66" s="71"/>
+      <c r="C66" s="71"/>
+      <c r="D66" s="71"/>
+      <c r="E66" s="71"/>
+      <c r="F66" s="71"/>
+      <c r="G66" s="71"/>
+      <c r="H66" s="71"/>
+      <c r="I66" s="71"/>
+      <c r="J66" s="71"/>
+      <c r="K66" s="71"/>
+      <c r="L66" s="71"/>
+      <c r="M66" s="71"/>
+      <c r="N66" s="71"/>
+      <c r="O66" s="71"/>
+      <c r="P66" s="71"/>
+      <c r="Q66" s="71"/>
+      <c r="R66" s="71"/>
+      <c r="S66" s="71"/>
+      <c r="T66" s="71"/>
+      <c r="U66" s="71"/>
+      <c r="V66" s="71"/>
+      <c r="W66" s="71"/>
+      <c r="X66" s="27"/>
+      <c r="Y66" s="27"/>
+    </row>
+    <row r="67" spans="1:25" s="72" customFormat="1">
+      <c r="A67" s="71"/>
+      <c r="B67" s="71"/>
+      <c r="C67" s="71"/>
+      <c r="D67" s="71"/>
+      <c r="E67" s="71"/>
+      <c r="F67" s="71"/>
+      <c r="G67" s="71"/>
+      <c r="H67" s="71"/>
+      <c r="I67" s="71"/>
+      <c r="J67" s="71"/>
+      <c r="K67" s="71"/>
+      <c r="L67" s="71"/>
+      <c r="M67" s="71"/>
+      <c r="N67" s="71"/>
+      <c r="O67" s="71"/>
+      <c r="P67" s="71"/>
+      <c r="Q67" s="71"/>
+      <c r="R67" s="71"/>
+      <c r="S67" s="71"/>
+      <c r="T67" s="71"/>
+      <c r="U67" s="71"/>
+      <c r="V67" s="71"/>
+      <c r="W67" s="71"/>
+      <c r="X67" s="27"/>
+      <c r="Y67" s="27"/>
+    </row>
+    <row r="68" spans="1:25" s="72" customFormat="1">
+      <c r="A68" s="71"/>
+      <c r="B68" s="71"/>
+      <c r="C68" s="71"/>
+      <c r="D68" s="71"/>
+      <c r="E68" s="71"/>
+      <c r="F68" s="71"/>
+      <c r="G68" s="71"/>
+      <c r="H68" s="71"/>
+      <c r="I68" s="71"/>
+      <c r="J68" s="71"/>
+      <c r="K68" s="71"/>
+      <c r="L68" s="71"/>
+      <c r="M68" s="71"/>
+      <c r="N68" s="71"/>
+      <c r="O68" s="71"/>
+      <c r="P68" s="71"/>
+      <c r="Q68" s="71"/>
+      <c r="R68" s="71"/>
+      <c r="S68" s="71"/>
+      <c r="T68" s="71"/>
+      <c r="U68" s="71"/>
+      <c r="V68" s="71"/>
+      <c r="W68" s="71"/>
+      <c r="X68" s="27"/>
+      <c r="Y68" s="27"/>
+    </row>
+    <row r="69" spans="1:25" s="72" customFormat="1">
+      <c r="A69" s="71"/>
+      <c r="B69" s="71"/>
+      <c r="C69" s="71"/>
+      <c r="D69" s="71"/>
+      <c r="E69" s="71"/>
+      <c r="F69" s="71"/>
+      <c r="G69" s="71"/>
+      <c r="H69" s="71"/>
+      <c r="I69" s="71"/>
+      <c r="J69" s="71"/>
+      <c r="K69" s="71"/>
+      <c r="L69" s="71"/>
+      <c r="M69" s="71"/>
+      <c r="N69" s="71"/>
+      <c r="O69" s="71"/>
+      <c r="P69" s="71"/>
+      <c r="Q69" s="71"/>
+      <c r="R69" s="71"/>
+      <c r="S69" s="71"/>
+      <c r="T69" s="71"/>
+      <c r="U69" s="71"/>
+      <c r="V69" s="71"/>
+      <c r="W69" s="71"/>
+      <c r="X69" s="27"/>
+      <c r="Y69" s="27"/>
+    </row>
+    <row r="70" spans="1:25" s="72" customFormat="1">
+      <c r="A70" s="71"/>
+      <c r="B70" s="71"/>
+      <c r="C70" s="71"/>
+      <c r="D70" s="71"/>
+      <c r="E70" s="71"/>
+      <c r="F70" s="71"/>
+      <c r="G70" s="71"/>
+      <c r="H70" s="71"/>
+      <c r="I70" s="71"/>
+      <c r="J70" s="71"/>
+      <c r="K70" s="71"/>
+      <c r="L70" s="71"/>
+      <c r="M70" s="71"/>
+      <c r="N70" s="71"/>
+      <c r="O70" s="71"/>
+      <c r="P70" s="71"/>
+      <c r="Q70" s="71"/>
+      <c r="R70" s="71"/>
+      <c r="S70" s="71"/>
+      <c r="T70" s="71"/>
+      <c r="U70" s="71"/>
+      <c r="V70" s="71"/>
+      <c r="W70" s="71"/>
+      <c r="X70" s="27"/>
+      <c r="Y70" s="27"/>
+    </row>
+    <row r="71" spans="1:25" s="72" customFormat="1">
+      <c r="A71" s="71"/>
+      <c r="B71" s="71"/>
+      <c r="C71" s="71"/>
+      <c r="D71" s="71"/>
+      <c r="E71" s="71"/>
+      <c r="F71" s="71"/>
+      <c r="G71" s="71"/>
+      <c r="H71" s="71"/>
+      <c r="I71" s="71"/>
+      <c r="J71" s="71"/>
+      <c r="K71" s="71"/>
+      <c r="L71" s="71"/>
+      <c r="M71" s="71"/>
+      <c r="N71" s="71"/>
+      <c r="O71" s="71"/>
+      <c r="P71" s="71"/>
+      <c r="Q71" s="71"/>
+      <c r="R71" s="71"/>
+      <c r="S71" s="71"/>
+      <c r="T71" s="71"/>
+      <c r="U71" s="71"/>
+      <c r="V71" s="71"/>
+      <c r="W71" s="71"/>
+      <c r="X71" s="27"/>
+      <c r="Y71" s="27"/>
+    </row>
+    <row r="72" spans="1:25" s="72" customFormat="1">
+      <c r="A72" s="71"/>
+      <c r="B72" s="71"/>
+      <c r="C72" s="71"/>
+      <c r="D72" s="71"/>
+      <c r="E72" s="71"/>
+      <c r="F72" s="71"/>
+      <c r="G72" s="71"/>
+      <c r="H72" s="71"/>
+      <c r="I72" s="71"/>
+      <c r="J72" s="71"/>
+      <c r="K72" s="71"/>
+      <c r="L72" s="71"/>
+      <c r="M72" s="71"/>
+      <c r="N72" s="71"/>
+      <c r="O72" s="71"/>
+      <c r="P72" s="71"/>
+      <c r="Q72" s="71"/>
+      <c r="R72" s="71"/>
+      <c r="S72" s="71"/>
+      <c r="T72" s="71"/>
+      <c r="U72" s="71"/>
+      <c r="V72" s="71"/>
+      <c r="W72" s="71"/>
+      <c r="X72" s="27"/>
+      <c r="Y72" s="27"/>
+    </row>
+    <row r="73" spans="1:25" s="72" customFormat="1">
+      <c r="A73" s="71"/>
+      <c r="B73" s="71"/>
+      <c r="C73" s="71"/>
+      <c r="D73" s="71"/>
+      <c r="E73" s="71"/>
+      <c r="F73" s="71"/>
+      <c r="G73" s="71"/>
+      <c r="H73" s="71"/>
+      <c r="I73" s="71"/>
+      <c r="J73" s="71"/>
+      <c r="K73" s="71"/>
+      <c r="L73" s="71"/>
+      <c r="M73" s="71"/>
+      <c r="N73" s="71"/>
+      <c r="O73" s="71"/>
+      <c r="P73" s="71"/>
+      <c r="Q73" s="71"/>
+      <c r="R73" s="71"/>
+      <c r="S73" s="71"/>
+      <c r="T73" s="71"/>
+      <c r="U73" s="71"/>
+      <c r="V73" s="71"/>
+      <c r="W73" s="71"/>
+      <c r="X73" s="27"/>
+      <c r="Y73" s="27"/>
+    </row>
+    <row r="74" spans="1:25" s="72" customFormat="1">
+      <c r="A74" s="71"/>
+      <c r="B74" s="71"/>
+      <c r="C74" s="71"/>
+      <c r="D74" s="71"/>
+      <c r="E74" s="71"/>
+      <c r="F74" s="71"/>
+      <c r="G74" s="71"/>
+      <c r="H74" s="71"/>
+      <c r="I74" s="71"/>
+      <c r="J74" s="71"/>
+      <c r="K74" s="71"/>
+      <c r="L74" s="71"/>
+      <c r="M74" s="71"/>
+      <c r="N74" s="71"/>
+      <c r="O74" s="71"/>
+      <c r="P74" s="71"/>
+      <c r="Q74" s="71"/>
+      <c r="R74" s="71"/>
+      <c r="S74" s="71"/>
+      <c r="T74" s="71"/>
+      <c r="U74" s="71"/>
+      <c r="V74" s="71"/>
+      <c r="W74" s="71"/>
+      <c r="X74" s="27"/>
+      <c r="Y74" s="27"/>
+    </row>
+    <row r="75" spans="1:25" s="72" customFormat="1">
+      <c r="A75" s="71"/>
+      <c r="B75" s="71"/>
+      <c r="C75" s="71"/>
+      <c r="D75" s="71"/>
+      <c r="E75" s="71"/>
+      <c r="F75" s="71"/>
+      <c r="G75" s="71"/>
+      <c r="H75" s="71"/>
+      <c r="I75" s="71"/>
+      <c r="J75" s="71"/>
+      <c r="K75" s="71"/>
+      <c r="L75" s="71"/>
+      <c r="M75" s="71"/>
+      <c r="N75" s="71"/>
+      <c r="O75" s="71"/>
+      <c r="P75" s="71"/>
+      <c r="Q75" s="71"/>
+      <c r="R75" s="71"/>
+      <c r="S75" s="71"/>
+      <c r="T75" s="71"/>
+      <c r="U75" s="71"/>
+      <c r="V75" s="71"/>
+      <c r="W75" s="71"/>
+      <c r="X75" s="27"/>
+      <c r="Y75" s="27"/>
+    </row>
+    <row r="76" spans="1:25" s="72" customFormat="1">
+      <c r="A76" s="71"/>
+      <c r="B76" s="71"/>
+      <c r="C76" s="71"/>
+      <c r="D76" s="71"/>
+      <c r="E76" s="71"/>
+      <c r="F76" s="71"/>
+      <c r="G76" s="71"/>
+      <c r="H76" s="71"/>
+      <c r="I76" s="71"/>
+      <c r="J76" s="71"/>
+      <c r="K76" s="71"/>
+      <c r="L76" s="71"/>
+      <c r="M76" s="71"/>
+      <c r="N76" s="71"/>
+      <c r="O76" s="71"/>
+      <c r="P76" s="71"/>
+      <c r="Q76" s="71"/>
+      <c r="R76" s="71"/>
+      <c r="S76" s="71"/>
+      <c r="T76" s="71"/>
+      <c r="U76" s="71"/>
+      <c r="V76" s="71"/>
+      <c r="W76" s="71"/>
+      <c r="X76" s="27"/>
+      <c r="Y76" s="27"/>
+    </row>
+    <row r="77" spans="1:25" s="72" customFormat="1">
+      <c r="A77" s="71"/>
+      <c r="B77" s="71"/>
+      <c r="C77" s="71"/>
+      <c r="D77" s="71"/>
+      <c r="E77" s="71"/>
+      <c r="F77" s="71"/>
+      <c r="G77" s="71"/>
+      <c r="H77" s="71"/>
+      <c r="I77" s="71"/>
+      <c r="J77" s="71"/>
+      <c r="K77" s="71"/>
+      <c r="L77" s="71"/>
+      <c r="M77" s="71"/>
+      <c r="N77" s="71"/>
+      <c r="O77" s="71"/>
+      <c r="P77" s="71"/>
+      <c r="Q77" s="71"/>
+      <c r="R77" s="71"/>
+      <c r="S77" s="71"/>
+      <c r="T77" s="71"/>
+      <c r="U77" s="71"/>
+      <c r="V77" s="71"/>
+      <c r="W77" s="71"/>
+      <c r="X77" s="27"/>
+      <c r="Y77" s="27"/>
+    </row>
+    <row r="78" spans="1:25" s="72" customFormat="1">
+      <c r="A78" s="71"/>
+      <c r="B78" s="71"/>
+      <c r="C78" s="71"/>
+      <c r="D78" s="71"/>
+      <c r="E78" s="71"/>
+      <c r="F78" s="71"/>
+      <c r="G78" s="71"/>
+      <c r="H78" s="71"/>
+      <c r="I78" s="71"/>
+      <c r="J78" s="71"/>
+      <c r="K78" s="71"/>
+      <c r="L78" s="71"/>
+      <c r="M78" s="71"/>
+      <c r="N78" s="71"/>
+      <c r="O78" s="71"/>
+      <c r="P78" s="71"/>
+      <c r="Q78" s="71"/>
+      <c r="R78" s="71"/>
+      <c r="S78" s="71"/>
+      <c r="T78" s="71"/>
+      <c r="U78" s="71"/>
+      <c r="V78" s="71"/>
+      <c r="W78" s="71"/>
+      <c r="X78" s="27"/>
+      <c r="Y78" s="27"/>
+    </row>
+    <row r="79" spans="1:25" s="72" customFormat="1">
+      <c r="A79" s="71"/>
+      <c r="B79" s="71"/>
+      <c r="C79" s="71"/>
+      <c r="D79" s="71"/>
+      <c r="E79" s="71"/>
+      <c r="F79" s="71"/>
+      <c r="G79" s="71"/>
+      <c r="H79" s="71"/>
+      <c r="I79" s="71"/>
+      <c r="J79" s="71"/>
+      <c r="K79" s="71"/>
+      <c r="L79" s="71"/>
+      <c r="M79" s="71"/>
+      <c r="N79" s="71"/>
+      <c r="O79" s="71"/>
+      <c r="P79" s="71"/>
+      <c r="Q79" s="71"/>
+      <c r="R79" s="71"/>
+      <c r="S79" s="71"/>
+      <c r="T79" s="71"/>
+      <c r="U79" s="71"/>
+      <c r="V79" s="71"/>
+      <c r="W79" s="71"/>
+      <c r="X79" s="27"/>
+      <c r="Y79" s="27"/>
+    </row>
+    <row r="80" spans="1:25" s="72" customFormat="1">
+      <c r="A80" s="71"/>
+      <c r="B80" s="71"/>
+      <c r="C80" s="71"/>
+      <c r="D80" s="71"/>
+      <c r="E80" s="71"/>
+      <c r="F80" s="71"/>
+      <c r="G80" s="71"/>
+      <c r="H80" s="71"/>
+      <c r="I80" s="71"/>
+      <c r="J80" s="71"/>
+      <c r="K80" s="71"/>
+      <c r="L80" s="71"/>
+      <c r="M80" s="71"/>
+      <c r="N80" s="71"/>
+      <c r="O80" s="71"/>
+      <c r="P80" s="71"/>
+      <c r="Q80" s="71"/>
+      <c r="R80" s="71"/>
+      <c r="S80" s="71"/>
+      <c r="T80" s="71"/>
+      <c r="U80" s="71"/>
+      <c r="V80" s="71"/>
+      <c r="W80" s="71"/>
+      <c r="X80" s="27"/>
+      <c r="Y80" s="27"/>
+    </row>
+    <row r="81" spans="1:25" s="72" customFormat="1">
+      <c r="A81" s="71"/>
+      <c r="B81" s="71"/>
+      <c r="C81" s="71"/>
+      <c r="D81" s="71"/>
+      <c r="E81" s="71"/>
+      <c r="F81" s="71"/>
+      <c r="G81" s="71"/>
+      <c r="H81" s="71"/>
+      <c r="I81" s="71"/>
+      <c r="J81" s="71"/>
+      <c r="K81" s="71"/>
+      <c r="L81" s="71"/>
+      <c r="M81" s="71"/>
+      <c r="N81" s="71"/>
+      <c r="O81" s="71"/>
+      <c r="P81" s="71"/>
+      <c r="Q81" s="71"/>
+      <c r="R81" s="71"/>
+      <c r="S81" s="71"/>
+      <c r="T81" s="71"/>
+      <c r="U81" s="71"/>
+      <c r="V81" s="71"/>
+      <c r="W81" s="71"/>
+      <c r="X81" s="27"/>
+      <c r="Y81" s="27"/>
+    </row>
+    <row r="82" spans="1:25" s="72" customFormat="1">
+      <c r="A82" s="71"/>
+      <c r="B82" s="71"/>
+      <c r="C82" s="71"/>
+      <c r="D82" s="71"/>
+      <c r="E82" s="71"/>
+      <c r="F82" s="71"/>
+      <c r="G82" s="71"/>
+      <c r="H82" s="71"/>
+      <c r="I82" s="71"/>
+      <c r="J82" s="71"/>
+      <c r="K82" s="71"/>
+      <c r="L82" s="71"/>
+      <c r="M82" s="71"/>
+      <c r="N82" s="71"/>
+      <c r="O82" s="71"/>
+      <c r="P82" s="71"/>
+      <c r="Q82" s="71"/>
+      <c r="R82" s="71"/>
+      <c r="S82" s="71"/>
+      <c r="T82" s="71"/>
+      <c r="U82" s="71"/>
+      <c r="V82" s="71"/>
+      <c r="W82" s="71"/>
+      <c r="X82" s="27"/>
+      <c r="Y82" s="27"/>
+    </row>
+    <row r="83" spans="1:25" s="72" customFormat="1">
+      <c r="A83" s="71"/>
+      <c r="B83" s="71"/>
+      <c r="C83" s="71"/>
+      <c r="D83" s="71"/>
+      <c r="E83" s="71"/>
+      <c r="F83" s="71"/>
+      <c r="G83" s="71"/>
+      <c r="H83" s="71"/>
+      <c r="I83" s="71"/>
+      <c r="J83" s="71"/>
+      <c r="K83" s="71"/>
+      <c r="L83" s="71"/>
+      <c r="M83" s="71"/>
+      <c r="N83" s="71"/>
+      <c r="O83" s="71"/>
+      <c r="P83" s="71"/>
+      <c r="Q83" s="71"/>
+      <c r="R83" s="71"/>
+      <c r="S83" s="71"/>
+      <c r="T83" s="71"/>
+      <c r="U83" s="71"/>
+      <c r="V83" s="71"/>
+      <c r="W83" s="71"/>
+      <c r="X83" s="27"/>
+      <c r="Y83" s="27"/>
+    </row>
+    <row r="84" spans="1:25" s="72" customFormat="1">
+      <c r="A84" s="71"/>
+      <c r="B84" s="71"/>
+      <c r="C84" s="71"/>
+      <c r="D84" s="71"/>
+      <c r="E84" s="71"/>
+      <c r="F84" s="71"/>
+      <c r="G84" s="71"/>
+      <c r="H84" s="71"/>
+      <c r="I84" s="71"/>
+      <c r="J84" s="71"/>
+      <c r="K84" s="71"/>
+      <c r="L84" s="71"/>
+      <c r="M84" s="71"/>
+      <c r="N84" s="71"/>
+      <c r="O84" s="71"/>
+      <c r="P84" s="71"/>
+      <c r="Q84" s="71"/>
+      <c r="R84" s="71"/>
+      <c r="S84" s="71"/>
+      <c r="T84" s="71"/>
+      <c r="U84" s="71"/>
+      <c r="V84" s="71"/>
+      <c r="W84" s="71"/>
+      <c r="X84" s="27"/>
+      <c r="Y84" s="27"/>
+    </row>
+    <row r="85" spans="1:25" s="72" customFormat="1">
+      <c r="A85" s="71"/>
+      <c r="B85" s="71"/>
+      <c r="C85" s="71"/>
+      <c r="D85" s="71"/>
+      <c r="E85" s="71"/>
+      <c r="F85" s="71"/>
+      <c r="G85" s="71"/>
+      <c r="H85" s="71"/>
+      <c r="I85" s="71"/>
+      <c r="J85" s="71"/>
+      <c r="K85" s="71"/>
+      <c r="L85" s="71"/>
+      <c r="M85" s="71"/>
+      <c r="N85" s="71"/>
+      <c r="O85" s="71"/>
+      <c r="P85" s="71"/>
+      <c r="Q85" s="71"/>
+      <c r="R85" s="71"/>
+      <c r="S85" s="71"/>
+      <c r="T85" s="71"/>
+      <c r="U85" s="71"/>
+      <c r="V85" s="71"/>
+      <c r="W85" s="71"/>
+      <c r="X85" s="27"/>
+      <c r="Y85" s="27"/>
+    </row>
+    <row r="86" spans="1:25" s="72" customFormat="1">
+      <c r="A86" s="71"/>
+      <c r="B86" s="71"/>
+      <c r="C86" s="71"/>
+      <c r="D86" s="71"/>
+      <c r="E86" s="71"/>
+      <c r="F86" s="71"/>
+      <c r="G86" s="71"/>
+      <c r="H86" s="71"/>
+      <c r="I86" s="71"/>
+      <c r="J86" s="71"/>
+      <c r="K86" s="71"/>
+      <c r="L86" s="71"/>
+      <c r="M86" s="71"/>
+      <c r="N86" s="71"/>
+      <c r="O86" s="71"/>
+      <c r="P86" s="71"/>
+      <c r="Q86" s="71"/>
+      <c r="R86" s="71"/>
+      <c r="S86" s="71"/>
+      <c r="T86" s="71"/>
+      <c r="U86" s="71"/>
+      <c r="V86" s="71"/>
+      <c r="W86" s="71"/>
+      <c r="X86" s="27"/>
+      <c r="Y86" s="27"/>
+    </row>
+    <row r="87" spans="1:25" s="72" customFormat="1">
+      <c r="A87" s="71"/>
+      <c r="B87" s="71"/>
+      <c r="C87" s="71"/>
+      <c r="D87" s="71"/>
+      <c r="E87" s="71"/>
+      <c r="F87" s="71"/>
+      <c r="G87" s="71"/>
+      <c r="H87" s="71"/>
+      <c r="I87" s="71"/>
+      <c r="J87" s="71"/>
+      <c r="K87" s="71"/>
+      <c r="L87" s="71"/>
+      <c r="M87" s="71"/>
+      <c r="N87" s="71"/>
+      <c r="O87" s="71"/>
+      <c r="P87" s="71"/>
+      <c r="Q87" s="71"/>
+      <c r="R87" s="71"/>
+      <c r="S87" s="71"/>
+      <c r="T87" s="71"/>
+      <c r="U87" s="71"/>
+      <c r="V87" s="71"/>
+      <c r="W87" s="71"/>
+      <c r="X87" s="27"/>
+      <c r="Y87" s="27"/>
+    </row>
+    <row r="88" spans="1:25" s="72" customFormat="1">
+      <c r="A88" s="71"/>
+      <c r="B88" s="71"/>
+      <c r="C88" s="71"/>
+      <c r="D88" s="71"/>
+      <c r="E88" s="71"/>
+      <c r="F88" s="71"/>
+      <c r="G88" s="71"/>
+      <c r="H88" s="71"/>
+      <c r="I88" s="71"/>
+      <c r="J88" s="71"/>
+      <c r="K88" s="71"/>
+      <c r="L88" s="71"/>
+      <c r="M88" s="71"/>
+      <c r="N88" s="71"/>
+      <c r="O88" s="71"/>
+      <c r="P88" s="71"/>
+      <c r="Q88" s="71"/>
+      <c r="R88" s="71"/>
+      <c r="S88" s="71"/>
+      <c r="T88" s="71"/>
+      <c r="U88" s="71"/>
+      <c r="V88" s="71"/>
+      <c r="W88" s="71"/>
+      <c r="X88" s="27"/>
+      <c r="Y88" s="27"/>
+    </row>
+    <row r="89" spans="1:25" s="72" customFormat="1">
+      <c r="A89" s="71"/>
+      <c r="B89" s="71"/>
+      <c r="C89" s="71"/>
+      <c r="D89" s="71"/>
+      <c r="E89" s="71"/>
+      <c r="F89" s="71"/>
+      <c r="G89" s="71"/>
+      <c r="H89" s="71"/>
+      <c r="I89" s="71"/>
+      <c r="J89" s="71"/>
+      <c r="K89" s="71"/>
+      <c r="L89" s="71"/>
+      <c r="M89" s="71"/>
+      <c r="N89" s="71"/>
+      <c r="O89" s="71"/>
+      <c r="P89" s="71"/>
+      <c r="Q89" s="71"/>
+      <c r="R89" s="71"/>
+      <c r="S89" s="71"/>
+      <c r="T89" s="71"/>
+      <c r="U89" s="71"/>
+      <c r="V89" s="71"/>
+      <c r="W89" s="71"/>
+      <c r="X89" s="27"/>
+      <c r="Y89" s="27"/>
+    </row>
+    <row r="90" spans="1:25" s="72" customFormat="1">
+      <c r="A90" s="71"/>
+      <c r="B90" s="71"/>
+      <c r="C90" s="71"/>
+      <c r="D90" s="71"/>
+      <c r="E90" s="71"/>
+      <c r="F90" s="71"/>
+      <c r="G90" s="71"/>
+      <c r="H90" s="71"/>
+      <c r="I90" s="71"/>
+      <c r="J90" s="71"/>
+      <c r="K90" s="71"/>
+      <c r="L90" s="71"/>
+      <c r="M90" s="71"/>
+      <c r="N90" s="71"/>
+      <c r="O90" s="71"/>
+      <c r="P90" s="71"/>
+      <c r="Q90" s="71"/>
+      <c r="R90" s="71"/>
+      <c r="S90" s="71"/>
+      <c r="T90" s="71"/>
+      <c r="U90" s="71"/>
+      <c r="V90" s="71"/>
+      <c r="W90" s="71"/>
+      <c r="X90" s="27"/>
+      <c r="Y90" s="27"/>
+    </row>
+    <row r="91" spans="1:25" s="72" customFormat="1">
+      <c r="A91" s="71"/>
+      <c r="B91" s="71"/>
+      <c r="C91" s="71"/>
+      <c r="D91" s="71"/>
+      <c r="E91" s="71"/>
+      <c r="F91" s="71"/>
+      <c r="G91" s="71"/>
+      <c r="H91" s="71"/>
+      <c r="I91" s="71"/>
+      <c r="J91" s="71"/>
+      <c r="K91" s="71"/>
+      <c r="L91" s="71"/>
+      <c r="M91" s="71"/>
+      <c r="N91" s="71"/>
+      <c r="O91" s="71"/>
+      <c r="P91" s="71"/>
+      <c r="Q91" s="71"/>
+      <c r="R91" s="71"/>
+      <c r="S91" s="71"/>
+      <c r="T91" s="71"/>
+      <c r="U91" s="71"/>
+      <c r="V91" s="71"/>
+      <c r="W91" s="71"/>
+      <c r="X91" s="27"/>
+      <c r="Y91" s="27"/>
+    </row>
+    <row r="92" spans="1:25" s="72" customFormat="1">
+      <c r="A92" s="71"/>
+      <c r="B92" s="71"/>
+      <c r="C92" s="71"/>
+      <c r="D92" s="71"/>
+      <c r="E92" s="71"/>
+      <c r="F92" s="71"/>
+      <c r="G92" s="71"/>
+      <c r="H92" s="71"/>
+      <c r="I92" s="71"/>
+      <c r="J92" s="71"/>
+      <c r="K92" s="71"/>
+      <c r="L92" s="71"/>
+      <c r="M92" s="71"/>
+      <c r="N92" s="71"/>
+      <c r="O92" s="71"/>
+      <c r="P92" s="71"/>
+      <c r="Q92" s="71"/>
+      <c r="R92" s="71"/>
+      <c r="S92" s="71"/>
+      <c r="T92" s="71"/>
+      <c r="U92" s="71"/>
+      <c r="V92" s="71"/>
+      <c r="W92" s="71"/>
+      <c r="X92" s="27"/>
+      <c r="Y92" s="27"/>
+    </row>
+    <row r="93" spans="1:25" s="72" customFormat="1">
+      <c r="A93" s="71"/>
+      <c r="B93" s="71"/>
+      <c r="C93" s="71"/>
+      <c r="D93" s="71"/>
+      <c r="E93" s="71"/>
+      <c r="F93" s="71"/>
+      <c r="G93" s="71"/>
+      <c r="H93" s="71"/>
+      <c r="I93" s="71"/>
+      <c r="J93" s="71"/>
+      <c r="K93" s="71"/>
+      <c r="L93" s="71"/>
+      <c r="M93" s="71"/>
+      <c r="N93" s="71"/>
+      <c r="O93" s="71"/>
+      <c r="P93" s="71"/>
+      <c r="Q93" s="71"/>
+      <c r="R93" s="71"/>
+      <c r="S93" s="71"/>
+      <c r="T93" s="71"/>
+      <c r="U93" s="71"/>
+      <c r="V93" s="71"/>
+      <c r="W93" s="71"/>
+      <c r="X93" s="27"/>
+      <c r="Y93" s="27"/>
+    </row>
+    <row r="94" spans="1:25" s="72" customFormat="1">
+      <c r="A94" s="71"/>
+      <c r="B94" s="71"/>
+      <c r="C94" s="71"/>
+      <c r="D94" s="71"/>
+      <c r="E94" s="71"/>
+      <c r="F94" s="71"/>
+      <c r="G94" s="71"/>
+      <c r="H94" s="71"/>
+      <c r="I94" s="71"/>
+      <c r="J94" s="71"/>
+      <c r="K94" s="71"/>
+      <c r="L94" s="71"/>
+      <c r="M94" s="71"/>
+      <c r="N94" s="71"/>
+      <c r="O94" s="71"/>
+      <c r="P94" s="71"/>
+      <c r="Q94" s="71"/>
+      <c r="R94" s="71"/>
+      <c r="S94" s="71"/>
+      <c r="T94" s="71"/>
+      <c r="U94" s="71"/>
+      <c r="V94" s="71"/>
+      <c r="W94" s="71"/>
+      <c r="X94" s="27"/>
+      <c r="Y94" s="27"/>
+    </row>
+    <row r="95" spans="1:25" s="72" customFormat="1">
+      <c r="A95" s="71"/>
+      <c r="B95" s="71"/>
+      <c r="C95" s="71"/>
+      <c r="D95" s="71"/>
+      <c r="E95" s="71"/>
+      <c r="F95" s="71"/>
+      <c r="G95" s="71"/>
+      <c r="H95" s="71"/>
+      <c r="I95" s="71"/>
+      <c r="J95" s="71"/>
+      <c r="K95" s="71"/>
+      <c r="L95" s="71"/>
+      <c r="M95" s="71"/>
+      <c r="N95" s="71"/>
+      <c r="O95" s="71"/>
+      <c r="P95" s="71"/>
+      <c r="Q95" s="71"/>
+      <c r="R95" s="71"/>
+      <c r="S95" s="71"/>
+      <c r="T95" s="71"/>
+      <c r="U95" s="71"/>
+      <c r="V95" s="71"/>
+      <c r="W95" s="71"/>
+      <c r="X95" s="27"/>
+      <c r="Y95" s="27"/>
+    </row>
+    <row r="96" spans="1:25" s="72" customFormat="1">
+      <c r="A96" s="71"/>
+      <c r="B96" s="71"/>
+      <c r="C96" s="71"/>
+      <c r="D96" s="71"/>
+      <c r="E96" s="71"/>
+      <c r="F96" s="71"/>
+      <c r="G96" s="71"/>
+      <c r="H96" s="71"/>
+      <c r="I96" s="71"/>
+      <c r="J96" s="71"/>
+      <c r="K96" s="71"/>
+      <c r="L96" s="71"/>
+      <c r="M96" s="71"/>
+      <c r="N96" s="71"/>
+      <c r="O96" s="71"/>
+      <c r="P96" s="71"/>
+      <c r="Q96" s="71"/>
+      <c r="R96" s="71"/>
+      <c r="S96" s="71"/>
+      <c r="T96" s="71"/>
+      <c r="U96" s="71"/>
+      <c r="V96" s="71"/>
+      <c r="W96" s="71"/>
+      <c r="X96" s="27"/>
+      <c r="Y96" s="27"/>
+    </row>
+    <row r="97" spans="1:25" s="72" customFormat="1">
+      <c r="A97" s="71"/>
+      <c r="B97" s="71"/>
+      <c r="C97" s="71"/>
+      <c r="D97" s="71"/>
+      <c r="E97" s="71"/>
+      <c r="F97" s="71"/>
+      <c r="G97" s="71"/>
+      <c r="H97" s="71"/>
+      <c r="I97" s="71"/>
+      <c r="J97" s="71"/>
+      <c r="K97" s="71"/>
+      <c r="L97" s="71"/>
+      <c r="M97" s="71"/>
+      <c r="N97" s="71"/>
+      <c r="O97" s="71"/>
+      <c r="P97" s="71"/>
+      <c r="Q97" s="71"/>
+      <c r="R97" s="71"/>
+      <c r="S97" s="71"/>
+      <c r="T97" s="71"/>
+      <c r="U97" s="71"/>
+      <c r="V97" s="71"/>
+      <c r="W97" s="71"/>
+      <c r="X97" s="27"/>
+      <c r="Y97" s="27"/>
+    </row>
+    <row r="98" spans="1:25" s="72" customFormat="1">
+      <c r="A98" s="71"/>
+      <c r="B98" s="71"/>
+      <c r="C98" s="71"/>
+      <c r="D98" s="71"/>
+      <c r="E98" s="71"/>
+      <c r="F98" s="71"/>
+      <c r="G98" s="71"/>
+      <c r="H98" s="71"/>
+      <c r="I98" s="71"/>
+      <c r="J98" s="71"/>
+      <c r="K98" s="71"/>
+      <c r="L98" s="71"/>
+      <c r="M98" s="71"/>
+      <c r="N98" s="71"/>
+      <c r="O98" s="71"/>
+      <c r="P98" s="71"/>
+      <c r="Q98" s="71"/>
+      <c r="R98" s="71"/>
+      <c r="S98" s="71"/>
+      <c r="T98" s="71"/>
+      <c r="U98" s="71"/>
+      <c r="V98" s="71"/>
+      <c r="W98" s="71"/>
+      <c r="X98" s="27"/>
+      <c r="Y98" s="27"/>
+    </row>
+    <row r="99" spans="1:25" s="72" customFormat="1">
+      <c r="A99" s="71"/>
+      <c r="B99" s="71"/>
+      <c r="C99" s="71"/>
+      <c r="D99" s="71"/>
+      <c r="E99" s="71"/>
+      <c r="F99" s="71"/>
+      <c r="G99" s="71"/>
+      <c r="H99" s="71"/>
+      <c r="I99" s="71"/>
+      <c r="J99" s="71"/>
+      <c r="K99" s="71"/>
+      <c r="L99" s="71"/>
+      <c r="M99" s="71"/>
+      <c r="N99" s="71"/>
+      <c r="O99" s="71"/>
+      <c r="P99" s="71"/>
+      <c r="Q99" s="71"/>
+      <c r="R99" s="71"/>
+      <c r="S99" s="71"/>
+      <c r="T99" s="71"/>
+      <c r="U99" s="71"/>
+      <c r="V99" s="71"/>
+      <c r="W99" s="71"/>
+      <c r="X99" s="27"/>
+      <c r="Y99" s="27"/>
+    </row>
+    <row r="100" spans="1:25" s="72" customFormat="1">
+      <c r="A100" s="71"/>
+      <c r="B100" s="71"/>
+      <c r="C100" s="71"/>
+      <c r="D100" s="71"/>
+      <c r="E100" s="71"/>
+      <c r="F100" s="71"/>
+      <c r="G100" s="71"/>
+      <c r="H100" s="71"/>
+      <c r="I100" s="71"/>
+      <c r="J100" s="71"/>
+      <c r="K100" s="71"/>
+      <c r="L100" s="71"/>
+      <c r="M100" s="71"/>
+      <c r="N100" s="71"/>
+      <c r="O100" s="71"/>
+      <c r="P100" s="71"/>
+      <c r="Q100" s="71"/>
+      <c r="R100" s="71"/>
+      <c r="S100" s="71"/>
+      <c r="T100" s="71"/>
+      <c r="U100" s="71"/>
+      <c r="V100" s="71"/>
+      <c r="W100" s="71"/>
+      <c r="X100" s="27"/>
+      <c r="Y100" s="27"/>
+    </row>
+    <row r="101" spans="1:25" s="72" customFormat="1">
+      <c r="A101" s="71"/>
+      <c r="B101" s="71"/>
+      <c r="C101" s="71"/>
+      <c r="D101" s="71"/>
+      <c r="E101" s="71"/>
+      <c r="F101" s="71"/>
+      <c r="G101" s="71"/>
+      <c r="H101" s="71"/>
+      <c r="I101" s="71"/>
+      <c r="J101" s="71"/>
+      <c r="K101" s="71"/>
+      <c r="L101" s="71"/>
+      <c r="M101" s="71"/>
+      <c r="N101" s="71"/>
+      <c r="O101" s="71"/>
+      <c r="P101" s="71"/>
+      <c r="Q101" s="71"/>
+      <c r="R101" s="71"/>
+      <c r="S101" s="71"/>
+      <c r="T101" s="71"/>
+      <c r="U101" s="71"/>
+      <c r="V101" s="71"/>
+      <c r="W101" s="71"/>
+      <c r="X101" s="27"/>
+      <c r="Y101" s="27"/>
+    </row>
+    <row r="102" spans="1:25" s="72" customFormat="1">
+      <c r="A102" s="71"/>
+      <c r="B102" s="71"/>
+      <c r="C102" s="71"/>
+      <c r="D102" s="71"/>
+      <c r="E102" s="71"/>
+      <c r="F102" s="71"/>
+      <c r="G102" s="71"/>
+      <c r="H102" s="71"/>
+      <c r="I102" s="71"/>
+      <c r="J102" s="71"/>
+      <c r="K102" s="71"/>
+      <c r="L102" s="71"/>
+      <c r="M102" s="71"/>
+      <c r="N102" s="71"/>
+      <c r="O102" s="71"/>
+      <c r="P102" s="71"/>
+      <c r="Q102" s="71"/>
+      <c r="R102" s="71"/>
+      <c r="S102" s="71"/>
+      <c r="T102" s="71"/>
+      <c r="U102" s="71"/>
+      <c r="V102" s="71"/>
+      <c r="W102" s="71"/>
+      <c r="X102" s="27"/>
+      <c r="Y102" s="27"/>
+    </row>
+  </sheetData>
+  <mergeCells count="18">
+    <mergeCell ref="A1:CG1"/>
+    <mergeCell ref="J2:M2"/>
+    <mergeCell ref="V2:Y2"/>
+    <mergeCell ref="AH2:AK2"/>
+    <mergeCell ref="AT2:AW2"/>
+    <mergeCell ref="BF2:BI2"/>
+    <mergeCell ref="BR2:BU2"/>
+    <mergeCell ref="AX27:BU28"/>
+    <mergeCell ref="CP2:CS2"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:M3"/>
+    <mergeCell ref="N3:Y3"/>
+    <mergeCell ref="Z3:AK3"/>
+    <mergeCell ref="AL3:AW3"/>
+    <mergeCell ref="AX3:BI3"/>
+    <mergeCell ref="BJ3:BU3"/>
+    <mergeCell ref="BV3:CG3"/>
+    <mergeCell ref="CH3:CS3"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:CS28"/>
+  <sheetViews>
+    <sheetView topLeftCell="AB1" workbookViewId="0">
+      <selection sqref="A1:XFD2"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="15.85546875" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:97" s="40" customFormat="1">
+      <c r="A1" s="110" t="s">
+        <v>93</v>
+      </c>
+      <c r="B1" s="110"/>
+      <c r="C1" s="110"/>
+      <c r="D1" s="110"/>
+      <c r="E1" s="110"/>
+      <c r="F1" s="110"/>
+      <c r="G1" s="110"/>
+      <c r="H1" s="110"/>
+      <c r="I1" s="110"/>
+      <c r="J1" s="110"/>
+      <c r="K1" s="110"/>
+      <c r="L1" s="110"/>
+      <c r="M1" s="110"/>
+      <c r="N1" s="110"/>
+      <c r="O1" s="110"/>
+      <c r="P1" s="110"/>
+      <c r="Q1" s="110"/>
+      <c r="R1" s="110"/>
+      <c r="S1" s="110"/>
+      <c r="T1" s="110"/>
+      <c r="U1" s="110"/>
+      <c r="V1" s="110"/>
+      <c r="W1" s="110"/>
+      <c r="X1" s="110"/>
+      <c r="Y1" s="110"/>
+      <c r="Z1" s="110"/>
+      <c r="AA1" s="110"/>
+      <c r="AB1" s="110"/>
+      <c r="AC1" s="110"/>
+      <c r="AD1" s="110"/>
+      <c r="AE1" s="110"/>
+      <c r="AF1" s="110"/>
+      <c r="AG1" s="110"/>
+      <c r="AH1" s="110"/>
+      <c r="AI1" s="110"/>
+      <c r="AJ1" s="110"/>
+      <c r="AK1" s="110"/>
+      <c r="AL1" s="110"/>
+      <c r="AM1" s="110"/>
+      <c r="AN1" s="110"/>
+      <c r="AO1" s="110"/>
+      <c r="AP1" s="110"/>
+      <c r="AQ1" s="110"/>
+      <c r="AR1" s="110"/>
+      <c r="AS1" s="110"/>
+      <c r="AT1" s="110"/>
+      <c r="AU1" s="110"/>
+      <c r="AV1" s="110"/>
+      <c r="AW1" s="110"/>
+      <c r="AX1" s="110"/>
+      <c r="AY1" s="110"/>
+      <c r="AZ1" s="110"/>
+      <c r="BA1" s="110"/>
+      <c r="BB1" s="110"/>
+      <c r="BC1" s="110"/>
+      <c r="BD1" s="110"/>
+      <c r="BE1" s="110"/>
+      <c r="BF1" s="110"/>
+      <c r="BG1" s="110"/>
+      <c r="BH1" s="110"/>
+      <c r="BI1" s="110"/>
+      <c r="BJ1" s="110"/>
+      <c r="BK1" s="110"/>
+      <c r="BL1" s="110"/>
+      <c r="BM1" s="110"/>
+      <c r="BN1" s="110"/>
+      <c r="BO1" s="110"/>
+      <c r="BP1" s="110"/>
+      <c r="BQ1" s="110"/>
+      <c r="BR1" s="110"/>
+      <c r="BS1" s="110"/>
+      <c r="BT1" s="110"/>
+      <c r="BU1" s="110"/>
+      <c r="BV1" s="110"/>
+      <c r="BW1" s="110"/>
+      <c r="BX1" s="110"/>
+      <c r="BY1" s="110"/>
+      <c r="BZ1" s="110"/>
+      <c r="CA1" s="110"/>
+      <c r="CB1" s="110"/>
+      <c r="CC1" s="110"/>
+      <c r="CD1" s="110"/>
+      <c r="CE1" s="110"/>
+      <c r="CF1" s="110"/>
+      <c r="CG1" s="110"/>
+    </row>
+    <row r="2" spans="1:97" s="43" customFormat="1" ht="12" thickBot="1">
+      <c r="A2" s="41"/>
+      <c r="B2" s="42"/>
+      <c r="C2" s="42"/>
+      <c r="D2" s="42"/>
+      <c r="E2" s="42"/>
+      <c r="F2" s="42"/>
+      <c r="G2" s="42"/>
+      <c r="H2" s="42"/>
+      <c r="I2" s="42"/>
+      <c r="J2" s="104" t="s">
+        <v>89</v>
+      </c>
+      <c r="K2" s="104"/>
+      <c r="L2" s="104"/>
+      <c r="M2" s="104"/>
+      <c r="N2" s="42"/>
+      <c r="O2" s="42"/>
+      <c r="P2" s="42"/>
+      <c r="Q2" s="42"/>
+      <c r="R2" s="42"/>
+      <c r="S2" s="42"/>
+      <c r="T2" s="42"/>
+      <c r="U2" s="42"/>
+      <c r="V2" s="104" t="s">
+        <v>89</v>
+      </c>
+      <c r="W2" s="104"/>
+      <c r="X2" s="104"/>
+      <c r="Y2" s="104"/>
+      <c r="AH2" s="104" t="s">
+        <v>89</v>
+      </c>
+      <c r="AI2" s="104"/>
+      <c r="AJ2" s="104"/>
+      <c r="AK2" s="104"/>
+      <c r="AT2" s="104" t="s">
+        <v>89</v>
+      </c>
+      <c r="AU2" s="104"/>
+      <c r="AV2" s="104"/>
+      <c r="AW2" s="104"/>
+      <c r="BF2" s="104" t="s">
+        <v>89</v>
+      </c>
+      <c r="BG2" s="104"/>
+      <c r="BH2" s="104"/>
+      <c r="BI2" s="104"/>
+      <c r="BR2" s="104" t="s">
+        <v>89</v>
+      </c>
+      <c r="BS2" s="104"/>
+      <c r="BT2" s="104"/>
+      <c r="BU2" s="104"/>
+      <c r="CP2" s="104" t="s">
+        <v>89</v>
+      </c>
+      <c r="CQ2" s="104"/>
+      <c r="CR2" s="104"/>
+      <c r="CS2" s="104"/>
+    </row>
+    <row r="3" spans="1:97" s="44" customFormat="1" ht="15.75" customHeight="1" thickBot="1">
+      <c r="A3" s="106" t="s">
+        <v>94</v>
+      </c>
+      <c r="B3" s="107" t="s">
+        <v>74</v>
+      </c>
+      <c r="C3" s="108"/>
+      <c r="D3" s="108"/>
+      <c r="E3" s="108"/>
+      <c r="F3" s="108"/>
+      <c r="G3" s="108"/>
+      <c r="H3" s="108"/>
+      <c r="I3" s="108"/>
+      <c r="J3" s="108"/>
+      <c r="K3" s="108"/>
+      <c r="L3" s="108"/>
+      <c r="M3" s="109"/>
+      <c r="N3" s="107" t="s">
+        <v>75</v>
+      </c>
+      <c r="O3" s="108"/>
+      <c r="P3" s="108"/>
+      <c r="Q3" s="108"/>
+      <c r="R3" s="108"/>
+      <c r="S3" s="108"/>
+      <c r="T3" s="108"/>
+      <c r="U3" s="108"/>
+      <c r="V3" s="108"/>
+      <c r="W3" s="108"/>
+      <c r="X3" s="108"/>
+      <c r="Y3" s="109"/>
+      <c r="Z3" s="107" t="s">
+        <v>76</v>
+      </c>
+      <c r="AA3" s="108"/>
+      <c r="AB3" s="108"/>
+      <c r="AC3" s="108"/>
+      <c r="AD3" s="108"/>
+      <c r="AE3" s="108"/>
+      <c r="AF3" s="108"/>
+      <c r="AG3" s="108"/>
+      <c r="AH3" s="108"/>
+      <c r="AI3" s="108"/>
+      <c r="AJ3" s="108"/>
+      <c r="AK3" s="109"/>
+      <c r="AL3" s="107" t="s">
+        <v>77</v>
+      </c>
+      <c r="AM3" s="108"/>
+      <c r="AN3" s="108"/>
+      <c r="AO3" s="108"/>
+      <c r="AP3" s="108"/>
+      <c r="AQ3" s="108"/>
+      <c r="AR3" s="108"/>
+      <c r="AS3" s="108"/>
+      <c r="AT3" s="108"/>
+      <c r="AU3" s="108"/>
+      <c r="AV3" s="108"/>
+      <c r="AW3" s="109"/>
+      <c r="AX3" s="107" t="s">
+        <v>78</v>
+      </c>
+      <c r="AY3" s="108"/>
+      <c r="AZ3" s="108"/>
+      <c r="BA3" s="108"/>
+      <c r="BB3" s="108"/>
+      <c r="BC3" s="108"/>
+      <c r="BD3" s="108"/>
+      <c r="BE3" s="108"/>
+      <c r="BF3" s="108"/>
+      <c r="BG3" s="108"/>
+      <c r="BH3" s="108"/>
+      <c r="BI3" s="109"/>
+      <c r="BJ3" s="107" t="s">
+        <v>31</v>
+      </c>
+      <c r="BK3" s="108"/>
+      <c r="BL3" s="108"/>
+      <c r="BM3" s="108"/>
+      <c r="BN3" s="108"/>
+      <c r="BO3" s="108"/>
+      <c r="BP3" s="108"/>
+      <c r="BQ3" s="108"/>
+      <c r="BR3" s="108"/>
+      <c r="BS3" s="108"/>
+      <c r="BT3" s="108"/>
+      <c r="BU3" s="109"/>
+      <c r="BV3" s="107" t="s">
+        <v>32</v>
+      </c>
+      <c r="BW3" s="108"/>
+      <c r="BX3" s="108"/>
+      <c r="BY3" s="108"/>
+      <c r="BZ3" s="108"/>
+      <c r="CA3" s="108"/>
+      <c r="CB3" s="108"/>
+      <c r="CC3" s="108"/>
+      <c r="CD3" s="108"/>
+      <c r="CE3" s="108"/>
+      <c r="CF3" s="108"/>
+      <c r="CG3" s="109"/>
+      <c r="CH3" s="107" t="s">
+        <v>33</v>
+      </c>
+      <c r="CI3" s="108"/>
+      <c r="CJ3" s="108"/>
+      <c r="CK3" s="108"/>
+      <c r="CL3" s="108"/>
+      <c r="CM3" s="108"/>
+      <c r="CN3" s="108"/>
+      <c r="CO3" s="108"/>
+      <c r="CP3" s="108"/>
+      <c r="CQ3" s="108"/>
+      <c r="CR3" s="108"/>
+      <c r="CS3" s="109"/>
+    </row>
+    <row r="4" spans="1:97" s="44" customFormat="1" ht="15.75" customHeight="1" thickBot="1">
+      <c r="A4" s="106"/>
+      <c r="B4" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="C4" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D4" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E4" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="G4" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="H4" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="I4" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="J4" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="K4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="L4" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="M4" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="N4" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="O4" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="P4" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q4" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="R4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="S4" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="T4" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="U4" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="V4" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="W4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="X4" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="Y4" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="Z4" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA4" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AB4" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="AC4" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AD4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="AE4" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="AF4" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="AG4" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="AH4" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="AI4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ4" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="AK4" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="AL4" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="AM4" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AN4" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="AO4" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AP4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="AQ4" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="AR4" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="AS4" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="AT4" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="AU4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="AV4" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="AW4" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="AX4" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="AY4" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AZ4" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="BA4" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="BB4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="BC4" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="BD4" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="BE4" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="BF4" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="BG4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="BH4" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="BI4" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="BJ4" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="BK4" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="BL4" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="BM4" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="BN4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="BO4" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="BP4" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="BQ4" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="BR4" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="BS4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="BT4" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="BU4" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="BV4" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="BW4" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="BX4" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="BY4" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="BZ4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="CA4" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="CB4" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="CC4" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="CD4" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="CE4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="CF4" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="CG4" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="CH4" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="CI4" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="CJ4" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="CK4" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="CL4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="CM4" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="CN4" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="CO4" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="CP4" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="CQ4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="CR4" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="CS4" s="2" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="5" spans="1:97" s="55" customFormat="1" ht="11.25">
+      <c r="A5" s="32" t="s">
+        <v>12</v>
+      </c>
+      <c r="B5" s="49">
+        <v>238</v>
+      </c>
+      <c r="C5" s="49">
+        <v>238</v>
+      </c>
+      <c r="D5" s="46">
+        <v>238</v>
+      </c>
+      <c r="E5" s="49">
+        <v>242</v>
+      </c>
+      <c r="F5" s="54">
+        <v>257</v>
+      </c>
+      <c r="G5" s="82">
+        <v>258</v>
+      </c>
+      <c r="H5" s="49">
+        <v>229</v>
+      </c>
+      <c r="I5" s="49">
+        <v>229</v>
+      </c>
+      <c r="J5" s="49">
+        <v>229</v>
+      </c>
+      <c r="K5" s="49">
+        <v>229</v>
+      </c>
+      <c r="L5" s="49">
+        <v>229</v>
+      </c>
+      <c r="M5" s="49">
+        <v>247</v>
+      </c>
+      <c r="N5" s="49">
+        <v>247</v>
+      </c>
+      <c r="O5" s="49">
+        <v>247</v>
+      </c>
+      <c r="P5" s="46">
+        <v>247</v>
+      </c>
+      <c r="Q5" s="49">
+        <v>251</v>
+      </c>
+      <c r="R5" s="54">
+        <v>265</v>
+      </c>
+      <c r="S5" s="82">
+        <v>268</v>
+      </c>
+      <c r="T5" s="82">
+        <v>241</v>
+      </c>
+      <c r="U5" s="54">
+        <v>241</v>
+      </c>
+      <c r="V5" s="54">
+        <v>241</v>
+      </c>
+      <c r="W5" s="54">
+        <v>240</v>
+      </c>
+      <c r="X5" s="54">
+        <v>240</v>
+      </c>
+      <c r="Y5" s="54">
+        <v>249</v>
+      </c>
+      <c r="Z5" s="47">
+        <v>249</v>
+      </c>
+      <c r="AA5" s="47">
+        <v>249</v>
+      </c>
+      <c r="AB5" s="47">
+        <v>249</v>
+      </c>
+      <c r="AC5" s="47">
+        <v>252</v>
+      </c>
+      <c r="AD5" s="54">
+        <v>267</v>
+      </c>
+      <c r="AE5" s="83">
+        <v>269</v>
+      </c>
+      <c r="AF5" s="84">
+        <v>251</v>
+      </c>
+      <c r="AG5" s="46">
+        <v>251</v>
+      </c>
+      <c r="AH5" s="46">
+        <v>251</v>
+      </c>
+      <c r="AI5" s="83">
+        <v>251</v>
+      </c>
+      <c r="AJ5" s="46">
+        <v>250</v>
+      </c>
+      <c r="AK5" s="83">
+        <v>248</v>
+      </c>
+      <c r="AL5" s="47">
+        <v>248</v>
+      </c>
+      <c r="AM5" s="47">
+        <v>248</v>
+      </c>
+      <c r="AN5" s="47">
+        <v>246</v>
+      </c>
+      <c r="AO5" s="47">
+        <v>251</v>
+      </c>
+      <c r="AP5" s="54">
+        <v>264</v>
+      </c>
+      <c r="AQ5" s="83">
+        <v>257</v>
+      </c>
+      <c r="AR5" s="54">
+        <v>247</v>
+      </c>
+      <c r="AS5" s="54">
+        <v>247</v>
+      </c>
+      <c r="AT5" s="54">
+        <v>247</v>
+      </c>
+      <c r="AU5" s="54">
+        <v>247</v>
+      </c>
+      <c r="AV5" s="54">
+        <v>247</v>
+      </c>
+      <c r="AW5" s="54">
+        <v>266</v>
+      </c>
+      <c r="AX5" s="54">
+        <v>290</v>
+      </c>
+      <c r="AY5" s="54">
+        <v>290</v>
+      </c>
+      <c r="AZ5" s="54">
+        <v>290</v>
+      </c>
+      <c r="BA5" s="54">
+        <v>292</v>
+      </c>
+      <c r="BB5" s="54">
+        <v>308</v>
+      </c>
+      <c r="BC5" s="83">
+        <v>310</v>
+      </c>
+      <c r="BD5" s="54">
+        <v>280</v>
+      </c>
+      <c r="BE5" s="54">
+        <v>280</v>
+      </c>
+      <c r="BF5" s="54">
+        <v>278</v>
+      </c>
+      <c r="BG5" s="54">
+        <v>278</v>
+      </c>
+      <c r="BH5" s="54">
+        <v>278</v>
+      </c>
+      <c r="BI5" s="54">
+        <v>265</v>
+      </c>
+      <c r="BJ5" s="54">
+        <v>265</v>
+      </c>
+      <c r="BK5" s="54">
+        <v>265</v>
+      </c>
+      <c r="BL5" s="54">
+        <v>264</v>
+      </c>
+      <c r="BM5" s="54">
+        <v>267</v>
+      </c>
+      <c r="BN5" s="54">
+        <v>279</v>
+      </c>
+      <c r="BO5" s="83">
+        <v>248</v>
+      </c>
+      <c r="BP5" s="54">
+        <v>248</v>
+      </c>
+      <c r="BQ5" s="54">
+        <v>248</v>
+      </c>
+      <c r="BR5" s="54">
+        <v>248</v>
+      </c>
+      <c r="BS5" s="54">
+        <v>248</v>
+      </c>
+      <c r="BT5" s="54">
+        <v>248</v>
+      </c>
+      <c r="BU5" s="54">
+        <v>232</v>
+      </c>
+      <c r="BV5" s="54">
+        <v>232</v>
+      </c>
+      <c r="BW5" s="54">
+        <v>232</v>
+      </c>
+      <c r="BX5" s="54">
+        <v>232</v>
+      </c>
+      <c r="BY5" s="54">
+        <v>236</v>
+      </c>
+      <c r="BZ5" s="54">
+        <v>251</v>
+      </c>
+      <c r="CA5" s="83">
+        <v>242</v>
+      </c>
+      <c r="CB5" s="54">
+        <v>242</v>
+      </c>
+      <c r="CC5" s="54">
+        <v>242</v>
+      </c>
+      <c r="CD5" s="54">
+        <v>242</v>
+      </c>
+      <c r="CE5" s="54">
+        <v>242</v>
+      </c>
+      <c r="CF5" s="54">
+        <v>242</v>
+      </c>
+      <c r="CG5" s="54">
+        <v>222</v>
+      </c>
+      <c r="CH5" s="54">
+        <v>222</v>
+      </c>
+      <c r="CI5" s="54">
+        <v>222</v>
+      </c>
+      <c r="CJ5" s="54">
+        <v>222</v>
+      </c>
+      <c r="CK5" s="54">
+        <v>225</v>
+      </c>
+      <c r="CL5" s="54">
+        <v>237</v>
+      </c>
+      <c r="CM5" s="83">
+        <v>254</v>
+      </c>
+      <c r="CN5" s="54">
+        <v>254</v>
+      </c>
+      <c r="CO5" s="54">
+        <v>254</v>
+      </c>
+      <c r="CP5" s="54"/>
+      <c r="CQ5" s="54"/>
+      <c r="CR5" s="54"/>
+      <c r="CS5" s="54"/>
+    </row>
+    <row r="6" spans="1:97" s="55" customFormat="1" ht="11.25">
+      <c r="A6" s="33" t="s">
+        <v>30</v>
+      </c>
+      <c r="B6" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="C6" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="D6" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="E6" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="F6" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="G6" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="H6" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="I6" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="J6" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="K6" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="L6" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="M6" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="N6" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="O6" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="P6" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="Q6" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="R6" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="S6" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="T6" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="U6" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="V6" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="W6" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="X6" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="Y6" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="Z6" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AA6" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AB6" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AC6" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AD6" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AE6" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AF6" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AG6" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AH6" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AI6" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AJ6" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AK6" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AL6" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AM6" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AN6" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AO6" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AP6" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AQ6" s="57" t="s">
+        <v>95</v>
+      </c>
+      <c r="AR6" s="57" t="s">
+        <v>95</v>
+      </c>
+      <c r="AS6" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AT6" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AU6" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AV6" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AW6" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AX6" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AY6" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AZ6" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BA6" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BB6" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BC6" s="57" t="s">
+        <v>95</v>
+      </c>
+      <c r="BD6" s="57" t="s">
+        <v>95</v>
+      </c>
+      <c r="BE6" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BF6" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BG6" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BH6" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BI6" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BJ6" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BK6" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BL6" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BM6" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BN6" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BO6" s="57" t="s">
+        <v>95</v>
+      </c>
+      <c r="BP6" s="57" t="s">
+        <v>95</v>
+      </c>
+      <c r="BQ6" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BR6" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BS6" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BT6" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BU6" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BV6" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BW6" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BX6" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BY6" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BZ6" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CA6" s="57" t="s">
+        <v>95</v>
+      </c>
+      <c r="CB6" s="57" t="s">
+        <v>95</v>
+      </c>
+      <c r="CC6" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CD6" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CE6" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CF6" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CG6" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CH6" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CI6" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CJ6" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CK6" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CL6" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CM6" s="57" t="s">
+        <v>95</v>
+      </c>
+      <c r="CN6" s="57" t="s">
+        <v>95</v>
+      </c>
+      <c r="CO6" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CP6" s="56"/>
+      <c r="CQ6" s="56"/>
+      <c r="CR6" s="56"/>
+      <c r="CS6" s="56"/>
+    </row>
+    <row r="7" spans="1:97" s="63" customFormat="1" ht="11.25">
+      <c r="A7" s="34" t="s">
+        <v>13</v>
+      </c>
+      <c r="B7" s="61">
+        <v>22</v>
+      </c>
+      <c r="C7" s="61">
+        <v>22</v>
+      </c>
+      <c r="D7" s="60">
+        <v>22</v>
+      </c>
+      <c r="E7" s="61">
+        <v>22</v>
+      </c>
+      <c r="F7" s="60">
+        <v>25</v>
+      </c>
+      <c r="G7" s="85">
+        <v>25</v>
+      </c>
+      <c r="H7" s="61">
+        <v>23</v>
+      </c>
+      <c r="I7" s="61">
+        <v>23</v>
+      </c>
+      <c r="J7" s="61">
+        <v>23</v>
+      </c>
+      <c r="K7" s="61">
+        <v>23</v>
+      </c>
+      <c r="L7" s="61">
+        <v>23</v>
+      </c>
+      <c r="M7" s="61">
+        <v>23</v>
+      </c>
+      <c r="N7" s="61">
+        <v>23</v>
+      </c>
+      <c r="O7" s="61">
+        <v>23</v>
+      </c>
+      <c r="P7" s="60">
+        <v>23</v>
+      </c>
+      <c r="Q7" s="61">
+        <v>23</v>
+      </c>
+      <c r="R7" s="60">
+        <v>26</v>
+      </c>
+      <c r="S7" s="85">
+        <v>26</v>
+      </c>
+      <c r="T7" s="85">
+        <v>23</v>
+      </c>
+      <c r="U7" s="56">
+        <v>23</v>
+      </c>
+      <c r="V7" s="56">
+        <v>23</v>
+      </c>
+      <c r="W7" s="56">
+        <v>23</v>
+      </c>
+      <c r="X7" s="57">
+        <v>23</v>
+      </c>
+      <c r="Y7" s="56">
+        <v>28</v>
+      </c>
+      <c r="Z7" s="56">
+        <v>28</v>
+      </c>
+      <c r="AA7" s="56">
+        <v>28</v>
+      </c>
+      <c r="AB7" s="75">
+        <v>28</v>
+      </c>
+      <c r="AC7" s="75">
+        <v>28</v>
+      </c>
+      <c r="AD7" s="56">
+        <v>31</v>
+      </c>
+      <c r="AE7" s="56">
+        <v>31</v>
+      </c>
+      <c r="AF7" s="56">
+        <v>28</v>
+      </c>
+      <c r="AG7" s="60">
+        <v>28</v>
+      </c>
+      <c r="AH7" s="60">
+        <v>28</v>
+      </c>
+      <c r="AI7" s="56">
+        <v>28</v>
+      </c>
+      <c r="AJ7" s="60">
+        <v>28</v>
+      </c>
+      <c r="AK7" s="56">
+        <v>28</v>
+      </c>
+      <c r="AL7" s="56">
+        <v>28</v>
+      </c>
+      <c r="AM7" s="56">
+        <v>28</v>
+      </c>
+      <c r="AN7" s="75">
+        <v>28</v>
+      </c>
+      <c r="AO7" s="75">
+        <v>28</v>
+      </c>
+      <c r="AP7" s="56">
+        <v>31</v>
+      </c>
+      <c r="AQ7" s="56">
+        <v>22</v>
+      </c>
+      <c r="AR7" s="56">
+        <v>19</v>
+      </c>
+      <c r="AS7" s="56">
+        <v>19</v>
+      </c>
+      <c r="AT7" s="56">
+        <v>19</v>
+      </c>
+      <c r="AU7" s="56">
+        <v>19</v>
+      </c>
+      <c r="AV7" s="56">
+        <v>19</v>
+      </c>
+      <c r="AW7" s="56">
+        <v>19</v>
+      </c>
+      <c r="AX7" s="56">
+        <v>19</v>
+      </c>
+      <c r="AY7" s="56">
+        <v>19</v>
+      </c>
+      <c r="AZ7" s="56">
+        <v>19</v>
+      </c>
+      <c r="BA7" s="56">
+        <v>19</v>
+      </c>
+      <c r="BB7" s="56">
+        <v>22</v>
+      </c>
+      <c r="BC7" s="56">
+        <v>22</v>
+      </c>
+      <c r="BD7" s="56">
+        <v>23</v>
+      </c>
+      <c r="BE7" s="56">
+        <v>23</v>
+      </c>
+      <c r="BF7" s="56">
+        <v>23</v>
+      </c>
+      <c r="BG7" s="56">
+        <v>23</v>
+      </c>
+      <c r="BH7" s="56">
+        <v>23</v>
+      </c>
+      <c r="BI7" s="56">
+        <v>23</v>
+      </c>
+      <c r="BJ7" s="56">
+        <v>23</v>
+      </c>
+      <c r="BK7" s="56">
+        <v>23</v>
+      </c>
+      <c r="BL7" s="56">
+        <v>23</v>
+      </c>
+      <c r="BM7" s="56">
+        <v>23</v>
+      </c>
+      <c r="BN7" s="56">
+        <v>27</v>
+      </c>
+      <c r="BO7" s="56">
+        <v>23</v>
+      </c>
+      <c r="BP7" s="56">
+        <v>23</v>
+      </c>
+      <c r="BQ7" s="56">
+        <v>23</v>
+      </c>
+      <c r="BR7" s="56">
+        <v>23</v>
+      </c>
+      <c r="BS7" s="56">
+        <v>23</v>
+      </c>
+      <c r="BT7" s="56">
+        <v>23</v>
+      </c>
+      <c r="BU7" s="56">
+        <v>17</v>
+      </c>
+      <c r="BV7" s="56">
+        <v>17</v>
+      </c>
+      <c r="BW7" s="56">
+        <v>17</v>
+      </c>
+      <c r="BX7" s="56">
+        <v>17</v>
+      </c>
+      <c r="BY7" s="56">
+        <v>17</v>
+      </c>
+      <c r="BZ7" s="56">
+        <v>21</v>
+      </c>
+      <c r="CA7" s="56">
+        <v>17</v>
+      </c>
+      <c r="CB7" s="56">
+        <v>17</v>
+      </c>
+      <c r="CC7" s="56">
+        <v>17</v>
+      </c>
+      <c r="CD7" s="56">
+        <v>17</v>
+      </c>
+      <c r="CE7" s="56">
+        <v>17</v>
+      </c>
+      <c r="CF7" s="56">
+        <v>17</v>
+      </c>
+      <c r="CG7" s="56">
+        <v>19</v>
+      </c>
+      <c r="CH7" s="56">
+        <v>19</v>
+      </c>
+      <c r="CI7" s="56">
+        <v>19</v>
+      </c>
+      <c r="CJ7" s="56">
+        <v>19</v>
+      </c>
+      <c r="CK7" s="56">
+        <v>19</v>
+      </c>
+      <c r="CL7" s="56">
+        <v>23</v>
+      </c>
+      <c r="CM7" s="56">
+        <v>17</v>
+      </c>
+      <c r="CN7" s="56">
+        <v>17</v>
+      </c>
+      <c r="CO7" s="56">
+        <v>17</v>
+      </c>
+      <c r="CP7" s="56"/>
+      <c r="CQ7" s="56"/>
+      <c r="CR7" s="56"/>
+      <c r="CS7" s="56"/>
+    </row>
+    <row r="8" spans="1:97" s="63" customFormat="1" ht="11.25">
+      <c r="A8" s="34" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" s="61" t="s">
+        <v>95</v>
+      </c>
+      <c r="C8" s="61" t="s">
+        <v>95</v>
+      </c>
+      <c r="D8" s="60" t="s">
+        <v>95</v>
+      </c>
+      <c r="E8" s="61" t="s">
+        <v>95</v>
+      </c>
+      <c r="F8" s="60" t="s">
+        <v>95</v>
+      </c>
+      <c r="G8" s="85" t="s">
+        <v>95</v>
+      </c>
+      <c r="H8" s="61" t="s">
+        <v>95</v>
+      </c>
+      <c r="I8" s="61" t="s">
+        <v>95</v>
+      </c>
+      <c r="J8" s="61" t="s">
+        <v>95</v>
+      </c>
+      <c r="K8" s="61" t="s">
+        <v>95</v>
+      </c>
+      <c r="L8" s="61" t="s">
+        <v>95</v>
+      </c>
+      <c r="M8" s="61" t="s">
+        <v>95</v>
+      </c>
+      <c r="N8" s="61" t="s">
+        <v>95</v>
+      </c>
+      <c r="O8" s="61" t="s">
+        <v>95</v>
+      </c>
+      <c r="P8" s="60" t="s">
+        <v>95</v>
+      </c>
+      <c r="Q8" s="61" t="s">
+        <v>95</v>
+      </c>
+      <c r="R8" s="60" t="s">
+        <v>95</v>
+      </c>
+      <c r="S8" s="85" t="s">
+        <v>95</v>
+      </c>
+      <c r="T8" s="85" t="s">
+        <v>95</v>
+      </c>
+      <c r="U8" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="V8" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="W8" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="X8" s="57" t="s">
+        <v>95</v>
+      </c>
+      <c r="Y8" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="Z8" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AA8" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AB8" s="75" t="s">
+        <v>95</v>
+      </c>
+      <c r="AC8" s="75" t="s">
+        <v>95</v>
+      </c>
+      <c r="AD8" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AE8" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AF8" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AG8" s="60" t="s">
+        <v>95</v>
+      </c>
+      <c r="AH8" s="60" t="s">
+        <v>95</v>
+      </c>
+      <c r="AI8" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AJ8" s="60" t="s">
+        <v>95</v>
+      </c>
+      <c r="AK8" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AL8" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AM8" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AN8" s="75" t="s">
+        <v>95</v>
+      </c>
+      <c r="AO8" s="75" t="s">
+        <v>95</v>
+      </c>
+      <c r="AP8" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AQ8" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AR8" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AS8" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AT8" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AU8" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AV8" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AW8" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AX8" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AY8" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AZ8" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BA8" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BB8" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BC8" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BD8" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BE8" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BF8" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BG8" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BH8" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BI8" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BJ8" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BK8" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BL8" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BM8" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BN8" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BO8" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BP8" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BQ8" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BR8" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BS8" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BT8" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BU8" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BV8" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BW8" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BX8" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BY8" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BZ8" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CA8" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CB8" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CC8" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CD8" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CE8" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CF8" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CG8" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CH8" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CI8" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CJ8" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CK8" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CL8" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CM8" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CN8" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CO8" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CP8" s="56"/>
+      <c r="CQ8" s="56"/>
+      <c r="CR8" s="56"/>
+      <c r="CS8" s="56"/>
+    </row>
+    <row r="9" spans="1:97" s="63" customFormat="1" ht="11.25">
+      <c r="A9" s="34" t="s">
+        <v>15</v>
+      </c>
+      <c r="B9" s="61" t="s">
+        <v>95</v>
+      </c>
+      <c r="C9" s="61" t="s">
+        <v>95</v>
+      </c>
+      <c r="D9" s="60" t="s">
+        <v>95</v>
+      </c>
+      <c r="E9" s="61" t="s">
+        <v>95</v>
+      </c>
+      <c r="F9" s="60" t="s">
+        <v>95</v>
+      </c>
+      <c r="G9" s="85" t="s">
+        <v>95</v>
+      </c>
+      <c r="H9" s="61" t="s">
+        <v>95</v>
+      </c>
+      <c r="I9" s="61" t="s">
+        <v>95</v>
+      </c>
+      <c r="J9" s="61" t="s">
+        <v>95</v>
+      </c>
+      <c r="K9" s="61" t="s">
+        <v>95</v>
+      </c>
+      <c r="L9" s="61" t="s">
+        <v>95</v>
+      </c>
+      <c r="M9" s="61" t="s">
+        <v>95</v>
+      </c>
+      <c r="N9" s="61" t="s">
+        <v>95</v>
+      </c>
+      <c r="O9" s="61" t="s">
+        <v>95</v>
+      </c>
+      <c r="P9" s="60" t="s">
+        <v>95</v>
+      </c>
+      <c r="Q9" s="61" t="s">
+        <v>95</v>
+      </c>
+      <c r="R9" s="60" t="s">
+        <v>95</v>
+      </c>
+      <c r="S9" s="85" t="s">
+        <v>95</v>
+      </c>
+      <c r="T9" s="85" t="s">
+        <v>95</v>
+      </c>
+      <c r="U9" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="V9" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="W9" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="X9" s="57" t="s">
+        <v>95</v>
+      </c>
+      <c r="Y9" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="Z9" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AA9" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AB9" s="75" t="s">
+        <v>95</v>
+      </c>
+      <c r="AC9" s="75" t="s">
+        <v>95</v>
+      </c>
+      <c r="AD9" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AE9" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AF9" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AG9" s="60" t="s">
+        <v>95</v>
+      </c>
+      <c r="AH9" s="60" t="s">
+        <v>95</v>
+      </c>
+      <c r="AI9" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AJ9" s="60" t="s">
+        <v>95</v>
+      </c>
+      <c r="AK9" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AL9" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AM9" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AN9" s="75" t="s">
+        <v>95</v>
+      </c>
+      <c r="AO9" s="75" t="s">
+        <v>95</v>
+      </c>
+      <c r="AP9" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AQ9" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AR9" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AS9" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AT9" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AU9" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AV9" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AW9" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AX9" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AY9" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AZ9" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BA9" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BB9" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BC9" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BD9" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BE9" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BF9" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BG9" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BH9" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BI9" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BJ9" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BK9" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BL9" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BM9" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BN9" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BO9" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BP9" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BQ9" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BR9" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BS9" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BT9" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BU9" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BV9" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BW9" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BX9" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BY9" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BZ9" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CA9" s="56">
+        <v>2</v>
+      </c>
+      <c r="CB9" s="56">
+        <v>2</v>
+      </c>
+      <c r="CC9" s="56">
+        <v>2</v>
+      </c>
+      <c r="CD9" s="56">
+        <v>2</v>
+      </c>
+      <c r="CE9" s="56">
+        <v>2</v>
+      </c>
+      <c r="CF9" s="56">
+        <v>2</v>
+      </c>
+      <c r="CG9" s="56">
+        <v>2</v>
+      </c>
+      <c r="CH9" s="56">
+        <v>2</v>
+      </c>
+      <c r="CI9" s="56">
+        <v>2</v>
+      </c>
+      <c r="CJ9" s="56">
+        <v>2</v>
+      </c>
+      <c r="CK9" s="56">
+        <v>2</v>
+      </c>
+      <c r="CL9" s="56">
+        <v>2</v>
+      </c>
+      <c r="CM9" s="56">
+        <v>2</v>
+      </c>
+      <c r="CN9" s="56">
+        <v>2</v>
+      </c>
+      <c r="CO9" s="56">
+        <v>2</v>
+      </c>
+      <c r="CP9" s="56"/>
+      <c r="CQ9" s="56"/>
+      <c r="CR9" s="56"/>
+      <c r="CS9" s="56"/>
+    </row>
+    <row r="10" spans="1:97" s="63" customFormat="1" ht="11.25">
+      <c r="A10" s="34" t="s">
+        <v>16</v>
+      </c>
+      <c r="B10" s="61" t="s">
+        <v>95</v>
+      </c>
+      <c r="C10" s="61" t="s">
+        <v>95</v>
+      </c>
+      <c r="D10" s="60" t="s">
+        <v>95</v>
+      </c>
+      <c r="E10" s="61" t="s">
+        <v>95</v>
+      </c>
+      <c r="F10" s="60" t="s">
+        <v>95</v>
+      </c>
+      <c r="G10" s="85" t="s">
+        <v>95</v>
+      </c>
+      <c r="H10" s="61" t="s">
+        <v>95</v>
+      </c>
+      <c r="I10" s="61" t="s">
+        <v>95</v>
+      </c>
+      <c r="J10" s="61" t="s">
+        <v>95</v>
+      </c>
+      <c r="K10" s="61" t="s">
+        <v>95</v>
+      </c>
+      <c r="L10" s="61" t="s">
+        <v>95</v>
+      </c>
+      <c r="M10" s="61" t="s">
+        <v>95</v>
+      </c>
+      <c r="N10" s="61" t="s">
+        <v>95</v>
+      </c>
+      <c r="O10" s="61" t="s">
+        <v>95</v>
+      </c>
+      <c r="P10" s="60" t="s">
+        <v>95</v>
+      </c>
+      <c r="Q10" s="61" t="s">
+        <v>95</v>
+      </c>
+      <c r="R10" s="60" t="s">
+        <v>95</v>
+      </c>
+      <c r="S10" s="85" t="s">
+        <v>95</v>
+      </c>
+      <c r="T10" s="85" t="s">
+        <v>95</v>
+      </c>
+      <c r="U10" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="V10" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="W10" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="X10" s="57" t="s">
+        <v>95</v>
+      </c>
+      <c r="Y10" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="Z10" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AA10" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AB10" s="75" t="s">
+        <v>95</v>
+      </c>
+      <c r="AC10" s="75" t="s">
+        <v>95</v>
+      </c>
+      <c r="AD10" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AE10" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AF10" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AG10" s="60" t="s">
+        <v>95</v>
+      </c>
+      <c r="AH10" s="60" t="s">
+        <v>95</v>
+      </c>
+      <c r="AI10" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AJ10" s="60" t="s">
+        <v>95</v>
+      </c>
+      <c r="AK10" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AL10" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AM10" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AN10" s="75" t="s">
+        <v>95</v>
+      </c>
+      <c r="AO10" s="75" t="s">
+        <v>95</v>
+      </c>
+      <c r="AP10" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AQ10" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AR10" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AS10" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AT10" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AU10" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AV10" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AW10" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AX10" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AY10" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AZ10" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BA10" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BB10" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BC10" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BD10" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BE10" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BF10" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BG10" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BH10" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BI10" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BJ10" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BK10" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BL10" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BM10" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BN10" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BO10" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BP10" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BQ10" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BR10" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BS10" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BT10" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BU10" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BV10" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BW10" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BX10" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BY10" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BZ10" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CA10" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CB10" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CC10" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CD10" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CE10" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CF10" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CG10" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CH10" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CI10" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CJ10" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CK10" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CL10" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CM10" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CN10" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CO10" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CP10" s="56"/>
+      <c r="CQ10" s="56"/>
+      <c r="CR10" s="56"/>
+      <c r="CS10" s="56"/>
+    </row>
+    <row r="11" spans="1:97" s="63" customFormat="1" ht="11.25">
+      <c r="A11" s="34" t="s">
+        <v>79</v>
+      </c>
+      <c r="B11" s="61">
+        <v>49</v>
+      </c>
+      <c r="C11" s="61">
+        <v>49</v>
+      </c>
+      <c r="D11" s="60">
+        <v>49</v>
+      </c>
+      <c r="E11" s="61">
+        <v>49</v>
+      </c>
+      <c r="F11" s="60">
+        <v>53</v>
+      </c>
+      <c r="G11" s="85">
+        <v>53</v>
+      </c>
+      <c r="H11" s="61">
+        <v>50</v>
+      </c>
+      <c r="I11" s="61">
+        <v>50</v>
+      </c>
+      <c r="J11" s="61">
+        <v>50</v>
+      </c>
+      <c r="K11" s="61">
+        <v>50</v>
+      </c>
+      <c r="L11" s="61">
+        <v>50</v>
+      </c>
+      <c r="M11" s="61">
+        <v>50</v>
+      </c>
+      <c r="N11" s="61">
+        <v>50</v>
+      </c>
+      <c r="O11" s="61">
+        <v>50</v>
+      </c>
+      <c r="P11" s="60">
+        <v>50</v>
+      </c>
+      <c r="Q11" s="61">
+        <v>50</v>
+      </c>
+      <c r="R11" s="60">
+        <v>54</v>
+      </c>
+      <c r="S11" s="85">
+        <v>54</v>
+      </c>
+      <c r="T11" s="85">
+        <v>51</v>
+      </c>
+      <c r="U11" s="56">
+        <v>51</v>
+      </c>
+      <c r="V11" s="56">
+        <v>51</v>
+      </c>
+      <c r="W11" s="56">
+        <v>51</v>
+      </c>
+      <c r="X11" s="57">
+        <v>51</v>
+      </c>
+      <c r="Y11" s="56">
+        <v>51</v>
+      </c>
+      <c r="Z11" s="56">
+        <v>51</v>
+      </c>
+      <c r="AA11" s="56">
+        <v>51</v>
+      </c>
+      <c r="AB11" s="75">
+        <v>51</v>
+      </c>
+      <c r="AC11" s="75">
+        <v>51</v>
+      </c>
+      <c r="AD11" s="56">
+        <v>55</v>
+      </c>
+      <c r="AE11" s="56">
+        <v>55</v>
+      </c>
+      <c r="AF11" s="56">
+        <v>52</v>
+      </c>
+      <c r="AG11" s="60">
+        <v>52</v>
+      </c>
+      <c r="AH11" s="60">
+        <v>52</v>
+      </c>
+      <c r="AI11" s="56">
+        <v>52</v>
+      </c>
+      <c r="AJ11" s="60">
+        <v>52</v>
+      </c>
+      <c r="AK11" s="56">
+        <v>52</v>
+      </c>
+      <c r="AL11" s="56">
+        <v>52</v>
+      </c>
+      <c r="AM11" s="56">
+        <v>52</v>
+      </c>
+      <c r="AN11" s="75">
+        <v>52</v>
+      </c>
+      <c r="AO11" s="75">
+        <v>52</v>
+      </c>
+      <c r="AP11" s="56">
+        <v>56</v>
+      </c>
+      <c r="AQ11" s="56">
+        <v>56</v>
+      </c>
+      <c r="AR11" s="56">
+        <v>52</v>
+      </c>
+      <c r="AS11" s="56">
+        <v>52</v>
+      </c>
+      <c r="AT11" s="56">
+        <v>52</v>
+      </c>
+      <c r="AU11" s="56">
+        <v>52</v>
+      </c>
+      <c r="AV11" s="56">
+        <v>52</v>
+      </c>
+      <c r="AW11" s="56">
+        <v>50</v>
+      </c>
+      <c r="AX11" s="56">
+        <v>57</v>
+      </c>
+      <c r="AY11" s="56">
+        <v>57</v>
+      </c>
+      <c r="AZ11" s="56">
+        <v>57</v>
+      </c>
+      <c r="BA11" s="56">
+        <v>57</v>
+      </c>
+      <c r="BB11" s="56">
+        <v>62</v>
+      </c>
+      <c r="BC11" s="56">
+        <v>62</v>
+      </c>
+      <c r="BD11" s="56">
+        <v>47</v>
+      </c>
+      <c r="BE11" s="56">
+        <v>47</v>
+      </c>
+      <c r="BF11" s="56">
+        <v>47</v>
+      </c>
+      <c r="BG11" s="56">
+        <v>47</v>
+      </c>
+      <c r="BH11" s="56">
+        <v>47</v>
+      </c>
+      <c r="BI11" s="56">
+        <v>47</v>
+      </c>
+      <c r="BJ11" s="56">
+        <v>47</v>
+      </c>
+      <c r="BK11" s="56">
+        <v>47</v>
+      </c>
+      <c r="BL11" s="56">
+        <v>47</v>
+      </c>
+      <c r="BM11" s="56">
+        <v>47</v>
+      </c>
+      <c r="BN11" s="56">
+        <v>51</v>
+      </c>
+      <c r="BO11" s="56">
+        <v>30</v>
+      </c>
+      <c r="BP11" s="56">
+        <v>30</v>
+      </c>
+      <c r="BQ11" s="56">
+        <v>30</v>
+      </c>
+      <c r="BR11" s="56">
+        <v>30</v>
+      </c>
+      <c r="BS11" s="56">
+        <v>30</v>
+      </c>
+      <c r="BT11" s="56">
+        <v>30</v>
+      </c>
+      <c r="BU11" s="56">
+        <v>34</v>
+      </c>
+      <c r="BV11" s="56">
+        <v>34</v>
+      </c>
+      <c r="BW11" s="56">
+        <v>34</v>
+      </c>
+      <c r="BX11" s="56">
+        <v>34</v>
+      </c>
+      <c r="BY11" s="56">
+        <v>34</v>
+      </c>
+      <c r="BZ11" s="56">
+        <v>38</v>
+      </c>
+      <c r="CA11" s="56">
+        <v>52</v>
+      </c>
+      <c r="CB11" s="56">
+        <v>52</v>
+      </c>
+      <c r="CC11" s="56">
+        <v>52</v>
+      </c>
+      <c r="CD11" s="56">
+        <v>52</v>
+      </c>
+      <c r="CE11" s="56">
+        <v>52</v>
+      </c>
+      <c r="CF11" s="56">
+        <v>52</v>
+      </c>
+      <c r="CG11" s="56">
+        <v>52</v>
+      </c>
+      <c r="CH11" s="56">
+        <v>52</v>
+      </c>
+      <c r="CI11" s="56">
+        <v>52</v>
+      </c>
+      <c r="CJ11" s="56">
+        <v>52</v>
+      </c>
+      <c r="CK11" s="56">
+        <v>52</v>
+      </c>
+      <c r="CL11" s="56">
+        <v>57</v>
+      </c>
+      <c r="CM11" s="56">
+        <v>62</v>
+      </c>
+      <c r="CN11" s="56">
+        <v>62</v>
+      </c>
+      <c r="CO11" s="56">
+        <v>62</v>
+      </c>
+      <c r="CP11" s="56"/>
+      <c r="CQ11" s="56"/>
+      <c r="CR11" s="56"/>
+      <c r="CS11" s="56"/>
+    </row>
+    <row r="12" spans="1:97" s="63" customFormat="1" ht="11.25">
+      <c r="A12" s="34" t="s">
+        <v>17</v>
+      </c>
+      <c r="B12" s="61" t="s">
+        <v>95</v>
+      </c>
+      <c r="C12" s="61" t="s">
+        <v>95</v>
+      </c>
+      <c r="D12" s="60" t="s">
+        <v>95</v>
+      </c>
+      <c r="E12" s="61" t="s">
+        <v>95</v>
+      </c>
+      <c r="F12" s="60" t="s">
+        <v>95</v>
+      </c>
+      <c r="G12" s="85" t="s">
+        <v>95</v>
+      </c>
+      <c r="H12" s="61" t="s">
+        <v>95</v>
+      </c>
+      <c r="I12" s="61" t="s">
+        <v>95</v>
+      </c>
+      <c r="J12" s="61" t="s">
+        <v>95</v>
+      </c>
+      <c r="K12" s="61" t="s">
+        <v>95</v>
+      </c>
+      <c r="L12" s="61" t="s">
+        <v>95</v>
+      </c>
+      <c r="M12" s="61" t="s">
+        <v>95</v>
+      </c>
+      <c r="N12" s="61" t="s">
+        <v>95</v>
+      </c>
+      <c r="O12" s="61" t="s">
+        <v>95</v>
+      </c>
+      <c r="P12" s="60" t="s">
+        <v>95</v>
+      </c>
+      <c r="Q12" s="61" t="s">
+        <v>95</v>
+      </c>
+      <c r="R12" s="60" t="s">
+        <v>95</v>
+      </c>
+      <c r="S12" s="85" t="s">
+        <v>95</v>
+      </c>
+      <c r="T12" s="85" t="s">
+        <v>95</v>
+      </c>
+      <c r="U12" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="V12" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="W12" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="X12" s="57" t="s">
+        <v>95</v>
+      </c>
+      <c r="Y12" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="Z12" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AA12" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AB12" s="75" t="s">
+        <v>95</v>
+      </c>
+      <c r="AC12" s="75" t="s">
+        <v>95</v>
+      </c>
+      <c r="AD12" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AE12" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AF12" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AG12" s="60" t="s">
+        <v>95</v>
+      </c>
+      <c r="AH12" s="60" t="s">
+        <v>95</v>
+      </c>
+      <c r="AI12" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AJ12" s="60" t="s">
+        <v>95</v>
+      </c>
+      <c r="AK12" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AL12" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AM12" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AN12" s="75" t="s">
+        <v>95</v>
+      </c>
+      <c r="AO12" s="75" t="s">
+        <v>95</v>
+      </c>
+      <c r="AP12" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AQ12" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AR12" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AS12" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AT12" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AU12" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AV12" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AW12" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AX12" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AY12" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AZ12" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BA12" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BB12" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BC12" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BD12" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BE12" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BF12" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BG12" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BH12" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BI12" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BJ12" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BK12" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BL12" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BM12" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BN12" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BO12" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BP12" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BQ12" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BR12" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BS12" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BT12" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BU12" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BV12" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BW12" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BX12" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BY12" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BZ12" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CA12" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CB12" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CC12" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CD12" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CE12" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CF12" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CG12" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CH12" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CI12" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CJ12" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CK12" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CL12" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CM12" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CN12" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CO12" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CP12" s="56"/>
+      <c r="CQ12" s="56"/>
+      <c r="CR12" s="56"/>
+      <c r="CS12" s="56"/>
+    </row>
+    <row r="13" spans="1:97" s="63" customFormat="1" ht="11.25">
+      <c r="A13" s="34" t="s">
+        <v>18</v>
+      </c>
+      <c r="B13" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="C13" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="D13" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="E13" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="F13" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="G13" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="H13" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="I13" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="J13" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="K13" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="L13" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="M13" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="N13" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="O13" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="P13" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="Q13" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="R13" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="S13" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="T13" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="U13" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="V13" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="W13" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="X13" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="Y13" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="Z13" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AA13" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AB13" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AC13" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AD13" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AE13" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AF13" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AG13" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AH13" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AI13" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AJ13" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AK13" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AL13" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AM13" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AN13" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AO13" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AP13" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AQ13" s="64" t="s">
+        <v>95</v>
+      </c>
+      <c r="AR13" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AS13" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AT13" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AU13" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AV13" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AW13" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AX13" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AY13" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AZ13" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BA13" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BB13" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BC13" s="64" t="s">
+        <v>95</v>
+      </c>
+      <c r="BD13" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BE13" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BF13" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BG13" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BH13" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BI13" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BJ13" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BK13" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BL13" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BM13" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BN13" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BO13" s="64" t="s">
+        <v>95</v>
+      </c>
+      <c r="BP13" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BQ13" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BR13" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BS13" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BT13" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BU13" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BV13" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BW13" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BX13" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BY13" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BZ13" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CA13" s="64" t="s">
+        <v>95</v>
+      </c>
+      <c r="CB13" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CC13" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CD13" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CE13" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CF13" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CG13" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CH13" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CI13" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CJ13" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CK13" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CL13" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CM13" s="64" t="s">
+        <v>95</v>
+      </c>
+      <c r="CN13" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CO13" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CP13" s="56"/>
+      <c r="CQ13" s="56"/>
+      <c r="CR13" s="56"/>
+      <c r="CS13" s="56"/>
+    </row>
+    <row r="14" spans="1:97" s="63" customFormat="1" ht="11.25">
+      <c r="A14" s="34" t="s">
+        <v>19</v>
+      </c>
+      <c r="B14" s="61">
+        <v>110</v>
+      </c>
+      <c r="C14" s="61">
+        <v>110</v>
+      </c>
+      <c r="D14" s="60">
+        <v>110</v>
+      </c>
+      <c r="E14" s="61">
+        <v>113</v>
+      </c>
+      <c r="F14" s="60">
+        <v>116</v>
+      </c>
+      <c r="G14" s="85">
+        <v>117</v>
+      </c>
+      <c r="H14" s="61">
+        <v>97</v>
+      </c>
+      <c r="I14" s="61">
+        <v>97</v>
+      </c>
+      <c r="J14" s="61">
+        <v>97</v>
+      </c>
+      <c r="K14" s="61">
+        <v>97</v>
+      </c>
+      <c r="L14" s="61">
+        <v>97</v>
+      </c>
+      <c r="M14" s="61">
+        <v>111</v>
+      </c>
+      <c r="N14" s="61">
+        <v>111</v>
+      </c>
+      <c r="O14" s="61">
+        <v>111</v>
+      </c>
+      <c r="P14" s="60">
+        <v>111</v>
+      </c>
+      <c r="Q14" s="61">
+        <v>114</v>
+      </c>
+      <c r="R14" s="60">
+        <v>117</v>
+      </c>
+      <c r="S14" s="85">
+        <v>119</v>
+      </c>
+      <c r="T14" s="85">
+        <v>102</v>
+      </c>
+      <c r="U14" s="56">
+        <v>102</v>
+      </c>
+      <c r="V14" s="64">
+        <v>102</v>
+      </c>
+      <c r="W14" s="64">
+        <v>102</v>
+      </c>
+      <c r="X14" s="56">
+        <v>102</v>
+      </c>
+      <c r="Y14" s="64">
+        <v>119</v>
+      </c>
+      <c r="Z14" s="56">
+        <v>119</v>
+      </c>
+      <c r="AA14" s="56">
+        <v>119</v>
+      </c>
+      <c r="AB14" s="75">
+        <v>119</v>
+      </c>
+      <c r="AC14" s="75">
+        <v>122</v>
+      </c>
+      <c r="AD14" s="56">
+        <v>125</v>
+      </c>
+      <c r="AE14" s="56">
+        <v>127</v>
+      </c>
+      <c r="AF14" s="56">
+        <v>123</v>
+      </c>
+      <c r="AG14" s="60">
+        <v>123</v>
+      </c>
+      <c r="AH14" s="60">
+        <v>123</v>
+      </c>
+      <c r="AI14" s="56">
+        <v>123</v>
+      </c>
+      <c r="AJ14" s="60">
+        <v>123</v>
+      </c>
+      <c r="AK14" s="56">
+        <v>121</v>
+      </c>
+      <c r="AL14" s="56">
+        <v>121</v>
+      </c>
+      <c r="AM14" s="56">
+        <v>121</v>
+      </c>
+      <c r="AN14" s="75">
+        <v>120</v>
+      </c>
+      <c r="AO14" s="75">
+        <v>123</v>
+      </c>
+      <c r="AP14" s="56">
+        <v>126</v>
+      </c>
+      <c r="AQ14" s="56">
+        <v>128</v>
+      </c>
+      <c r="AR14" s="56">
+        <v>122</v>
+      </c>
+      <c r="AS14" s="56">
+        <v>122</v>
+      </c>
+      <c r="AT14" s="56">
+        <v>122</v>
+      </c>
+      <c r="AU14" s="56">
+        <v>122</v>
+      </c>
+      <c r="AV14" s="56">
+        <v>122</v>
+      </c>
+      <c r="AW14" s="56">
+        <v>145</v>
+      </c>
+      <c r="AX14" s="56">
+        <v>155</v>
+      </c>
+      <c r="AY14" s="56">
+        <v>155</v>
+      </c>
+      <c r="AZ14" s="56">
+        <v>155</v>
+      </c>
+      <c r="BA14" s="56">
+        <v>158</v>
+      </c>
+      <c r="BB14" s="56">
+        <v>161</v>
+      </c>
+      <c r="BC14" s="56">
+        <v>163</v>
+      </c>
+      <c r="BD14" s="56">
+        <v>152</v>
+      </c>
+      <c r="BE14" s="56">
+        <v>152</v>
+      </c>
+      <c r="BF14" s="56">
+        <v>152</v>
+      </c>
+      <c r="BG14" s="56">
+        <v>152</v>
+      </c>
+      <c r="BH14" s="56">
+        <v>152</v>
+      </c>
+      <c r="BI14" s="56">
+        <v>152</v>
+      </c>
+      <c r="BJ14" s="56">
+        <v>152</v>
+      </c>
+      <c r="BK14" s="56">
+        <v>152</v>
+      </c>
+      <c r="BL14" s="56">
+        <v>152</v>
+      </c>
+      <c r="BM14" s="56">
+        <v>155</v>
+      </c>
+      <c r="BN14" s="56">
+        <v>156</v>
+      </c>
+      <c r="BO14" s="56">
+        <v>152</v>
+      </c>
+      <c r="BP14" s="56">
+        <v>152</v>
+      </c>
+      <c r="BQ14" s="56">
+        <v>152</v>
+      </c>
+      <c r="BR14" s="56">
+        <v>152</v>
+      </c>
+      <c r="BS14" s="56">
+        <v>152</v>
+      </c>
+      <c r="BT14" s="56">
+        <v>152</v>
+      </c>
+      <c r="BU14" s="56">
+        <v>142</v>
+      </c>
+      <c r="BV14" s="56">
+        <v>142</v>
+      </c>
+      <c r="BW14" s="56">
+        <v>142</v>
+      </c>
+      <c r="BX14" s="56">
+        <v>142</v>
+      </c>
+      <c r="BY14" s="56">
+        <v>145</v>
+      </c>
+      <c r="BZ14" s="56">
+        <v>148</v>
+      </c>
+      <c r="CA14" s="56">
+        <v>136</v>
+      </c>
+      <c r="CB14" s="56">
+        <v>136</v>
+      </c>
+      <c r="CC14" s="56">
+        <v>136</v>
+      </c>
+      <c r="CD14" s="56">
+        <v>136</v>
+      </c>
+      <c r="CE14" s="56">
+        <v>136</v>
+      </c>
+      <c r="CF14" s="56">
+        <v>136</v>
+      </c>
+      <c r="CG14" s="56">
+        <v>135</v>
+      </c>
+      <c r="CH14" s="56">
+        <v>135</v>
+      </c>
+      <c r="CI14" s="56">
+        <v>135</v>
+      </c>
+      <c r="CJ14" s="56">
+        <v>135</v>
+      </c>
+      <c r="CK14" s="56">
+        <v>138</v>
+      </c>
+      <c r="CL14" s="56">
+        <v>141</v>
+      </c>
+      <c r="CM14" s="56">
+        <v>162</v>
+      </c>
+      <c r="CN14" s="56">
+        <v>162</v>
+      </c>
+      <c r="CO14" s="56">
+        <v>162</v>
+      </c>
+      <c r="CP14" s="56"/>
+      <c r="CQ14" s="56"/>
+      <c r="CR14" s="56"/>
+      <c r="CS14" s="56"/>
+    </row>
+    <row r="15" spans="1:97" s="63" customFormat="1" ht="11.25">
+      <c r="A15" s="34" t="s">
+        <v>20</v>
+      </c>
+      <c r="B15" s="61" t="s">
+        <v>95</v>
+      </c>
+      <c r="C15" s="61" t="s">
+        <v>95</v>
+      </c>
+      <c r="D15" s="60" t="s">
+        <v>95</v>
+      </c>
+      <c r="E15" s="61" t="s">
+        <v>95</v>
+      </c>
+      <c r="F15" s="60" t="s">
+        <v>95</v>
+      </c>
+      <c r="G15" s="85" t="s">
+        <v>95</v>
+      </c>
+      <c r="H15" s="61" t="s">
+        <v>95</v>
+      </c>
+      <c r="I15" s="61" t="s">
+        <v>95</v>
+      </c>
+      <c r="J15" s="61" t="s">
+        <v>95</v>
+      </c>
+      <c r="K15" s="61" t="s">
+        <v>95</v>
+      </c>
+      <c r="L15" s="61" t="s">
+        <v>95</v>
+      </c>
+      <c r="M15" s="61" t="s">
+        <v>95</v>
+      </c>
+      <c r="N15" s="61" t="s">
+        <v>95</v>
+      </c>
+      <c r="O15" s="61" t="s">
+        <v>95</v>
+      </c>
+      <c r="P15" s="60" t="s">
+        <v>95</v>
+      </c>
+      <c r="Q15" s="61" t="s">
+        <v>95</v>
+      </c>
+      <c r="R15" s="60" t="s">
+        <v>95</v>
+      </c>
+      <c r="S15" s="85" t="s">
+        <v>95</v>
+      </c>
+      <c r="T15" s="85" t="s">
+        <v>95</v>
+      </c>
+      <c r="U15" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="V15" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="W15" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="X15" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="Y15" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="Z15" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AA15" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AB15" s="75" t="s">
+        <v>95</v>
+      </c>
+      <c r="AC15" s="75" t="s">
+        <v>95</v>
+      </c>
+      <c r="AD15" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AE15" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AF15" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AG15" s="60" t="s">
+        <v>95</v>
+      </c>
+      <c r="AH15" s="60" t="s">
+        <v>95</v>
+      </c>
+      <c r="AI15" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AJ15" s="60" t="s">
+        <v>95</v>
+      </c>
+      <c r="AK15" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AL15" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AM15" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AN15" s="75" t="s">
+        <v>95</v>
+      </c>
+      <c r="AO15" s="75" t="s">
+        <v>95</v>
+      </c>
+      <c r="AP15" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AQ15" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AR15" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AS15" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AT15" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AU15" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AV15" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AW15" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AX15" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AY15" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AZ15" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BA15" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BB15" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BC15" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BD15" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BE15" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BF15" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BG15" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BH15" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BI15" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BJ15" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BK15" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BL15" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BM15" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BN15" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BO15" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BP15" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BQ15" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BR15" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BS15" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BT15" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BU15" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BV15" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BW15" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BX15" s="56"/>
+      <c r="BY15" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BZ15" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CA15" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CB15" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CC15" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CD15" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CE15" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CF15" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CG15" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CH15" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CI15" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CJ15" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CK15" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CL15" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CM15" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CN15" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CO15" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CP15" s="56"/>
+      <c r="CQ15" s="56"/>
+      <c r="CR15" s="56"/>
+      <c r="CS15" s="56"/>
+    </row>
+    <row r="16" spans="1:97" s="63" customFormat="1" ht="11.25">
+      <c r="A16" s="34" t="s">
+        <v>80</v>
+      </c>
+      <c r="B16" s="61">
+        <v>16</v>
+      </c>
+      <c r="C16" s="61">
+        <v>16</v>
+      </c>
+      <c r="D16" s="60">
+        <v>16</v>
+      </c>
+      <c r="E16" s="61">
+        <v>17</v>
+      </c>
+      <c r="F16" s="60">
+        <v>19</v>
+      </c>
+      <c r="G16" s="85">
+        <v>19</v>
+      </c>
+      <c r="H16" s="61">
+        <v>16</v>
+      </c>
+      <c r="I16" s="61">
+        <v>16</v>
+      </c>
+      <c r="J16" s="61">
+        <v>16</v>
+      </c>
+      <c r="K16" s="61">
+        <v>16</v>
+      </c>
+      <c r="L16" s="61">
+        <v>16</v>
+      </c>
+      <c r="M16" s="61">
+        <v>19</v>
+      </c>
+      <c r="N16" s="61">
+        <v>19</v>
+      </c>
+      <c r="O16" s="61">
+        <v>19</v>
+      </c>
+      <c r="P16" s="60">
+        <v>19</v>
+      </c>
+      <c r="Q16" s="61">
+        <v>20</v>
+      </c>
+      <c r="R16" s="60">
+        <v>21</v>
+      </c>
+      <c r="S16" s="85">
+        <v>21</v>
+      </c>
+      <c r="T16" s="85">
+        <v>19</v>
+      </c>
+      <c r="U16" s="56">
+        <v>19</v>
+      </c>
+      <c r="V16" s="56">
+        <v>19</v>
+      </c>
+      <c r="W16" s="56">
+        <v>19</v>
+      </c>
+      <c r="X16" s="56">
+        <v>19</v>
+      </c>
+      <c r="Y16" s="56">
+        <v>18</v>
+      </c>
+      <c r="Z16" s="56">
+        <v>18</v>
+      </c>
+      <c r="AA16" s="56">
+        <v>18</v>
+      </c>
+      <c r="AB16" s="75">
+        <v>18</v>
+      </c>
+      <c r="AC16" s="75">
+        <v>18</v>
+      </c>
+      <c r="AD16" s="56">
+        <v>20</v>
+      </c>
+      <c r="AE16" s="56">
+        <v>20</v>
+      </c>
+      <c r="AF16" s="56">
+        <v>15</v>
+      </c>
+      <c r="AG16" s="60">
+        <v>15</v>
+      </c>
+      <c r="AH16" s="60">
+        <v>15</v>
+      </c>
+      <c r="AI16" s="56">
+        <v>15</v>
+      </c>
+      <c r="AJ16" s="60">
+        <v>15</v>
+      </c>
+      <c r="AK16" s="56">
+        <v>14</v>
+      </c>
+      <c r="AL16" s="56">
+        <v>14</v>
+      </c>
+      <c r="AM16" s="56">
+        <v>14</v>
+      </c>
+      <c r="AN16" s="75">
+        <v>14</v>
+      </c>
+      <c r="AO16" s="75">
+        <v>15</v>
+      </c>
+      <c r="AP16" s="56">
+        <v>16</v>
+      </c>
+      <c r="AQ16" s="56">
+        <v>16</v>
+      </c>
+      <c r="AR16" s="56">
+        <v>14</v>
+      </c>
+      <c r="AS16" s="56">
+        <v>14</v>
+      </c>
+      <c r="AT16" s="56">
+        <v>14</v>
+      </c>
+      <c r="AU16" s="56">
+        <v>14</v>
+      </c>
+      <c r="AV16" s="56">
+        <v>14</v>
+      </c>
+      <c r="AW16" s="56">
+        <v>14</v>
+      </c>
+      <c r="AX16" s="56">
+        <v>12</v>
+      </c>
+      <c r="AY16" s="56">
+        <v>12</v>
+      </c>
+      <c r="AZ16" s="56">
+        <v>12</v>
+      </c>
+      <c r="BA16" s="56">
+        <v>12</v>
+      </c>
+      <c r="BB16" s="56">
+        <v>13</v>
+      </c>
+      <c r="BC16" s="56">
+        <v>13</v>
+      </c>
+      <c r="BD16" s="56">
+        <v>11</v>
+      </c>
+      <c r="BE16" s="56">
+        <v>11</v>
+      </c>
+      <c r="BF16" s="56">
+        <v>10</v>
+      </c>
+      <c r="BG16" s="56">
+        <v>10</v>
+      </c>
+      <c r="BH16" s="56">
+        <v>10</v>
+      </c>
+      <c r="BI16" s="56">
+        <v>10</v>
+      </c>
+      <c r="BJ16" s="56">
+        <v>10</v>
+      </c>
+      <c r="BK16" s="56">
+        <v>10</v>
+      </c>
+      <c r="BL16" s="56">
+        <v>10</v>
+      </c>
+      <c r="BM16" s="56">
+        <v>10</v>
+      </c>
+      <c r="BN16" s="56">
+        <v>10</v>
+      </c>
+      <c r="BO16" s="56">
+        <v>9</v>
+      </c>
+      <c r="BP16" s="56">
+        <v>9</v>
+      </c>
+      <c r="BQ16" s="56">
+        <v>9</v>
+      </c>
+      <c r="BR16" s="56">
+        <v>9</v>
+      </c>
+      <c r="BS16" s="56">
+        <v>9</v>
+      </c>
+      <c r="BT16" s="56">
+        <v>9</v>
+      </c>
+      <c r="BU16" s="56">
+        <v>9</v>
+      </c>
+      <c r="BV16" s="56">
+        <v>9</v>
+      </c>
+      <c r="BW16" s="56">
+        <v>9</v>
+      </c>
+      <c r="BX16" s="56">
+        <v>9</v>
+      </c>
+      <c r="BY16" s="56">
+        <v>10</v>
+      </c>
+      <c r="BZ16" s="56">
+        <v>11</v>
+      </c>
+      <c r="CA16" s="56">
+        <v>11</v>
+      </c>
+      <c r="CB16" s="56">
+        <v>11</v>
+      </c>
+      <c r="CC16" s="56">
+        <v>11</v>
+      </c>
+      <c r="CD16" s="56">
+        <v>11</v>
+      </c>
+      <c r="CE16" s="56">
+        <v>11</v>
+      </c>
+      <c r="CF16" s="56">
+        <v>11</v>
+      </c>
+      <c r="CG16" s="56">
+        <v>11</v>
+      </c>
+      <c r="CH16" s="56">
+        <v>11</v>
+      </c>
+      <c r="CI16" s="56">
+        <v>11</v>
+      </c>
+      <c r="CJ16" s="56">
+        <v>11</v>
+      </c>
+      <c r="CK16" s="56">
+        <v>11</v>
+      </c>
+      <c r="CL16" s="56">
+        <v>11</v>
+      </c>
+      <c r="CM16" s="56">
+        <v>11</v>
+      </c>
+      <c r="CN16" s="56">
+        <v>11</v>
+      </c>
+      <c r="CO16" s="56">
+        <v>11</v>
+      </c>
+      <c r="CP16" s="56"/>
+      <c r="CQ16" s="56"/>
+      <c r="CR16" s="56"/>
+      <c r="CS16" s="56"/>
+    </row>
+    <row r="17" spans="1:97" s="63" customFormat="1" ht="11.25">
+      <c r="A17" s="34" t="s">
+        <v>21</v>
+      </c>
+      <c r="B17" s="61">
+        <v>2</v>
+      </c>
+      <c r="C17" s="61">
+        <v>2</v>
+      </c>
+      <c r="D17" s="61">
+        <v>2</v>
+      </c>
+      <c r="E17" s="61">
+        <v>2</v>
+      </c>
+      <c r="F17" s="61">
+        <v>2</v>
+      </c>
+      <c r="G17" s="61">
+        <v>2</v>
+      </c>
+      <c r="H17" s="61">
+        <v>2</v>
+      </c>
+      <c r="I17" s="61">
+        <v>2</v>
+      </c>
+      <c r="J17" s="61">
+        <v>2</v>
+      </c>
+      <c r="K17" s="61">
+        <v>2</v>
+      </c>
+      <c r="L17" s="61">
+        <v>2</v>
+      </c>
+      <c r="M17" s="61">
+        <v>2</v>
+      </c>
+      <c r="N17" s="61">
+        <v>2</v>
+      </c>
+      <c r="O17" s="61">
+        <v>2</v>
+      </c>
+      <c r="P17" s="61">
+        <v>2</v>
+      </c>
+      <c r="Q17" s="61">
+        <v>2</v>
+      </c>
+      <c r="R17" s="61">
+        <v>2</v>
+      </c>
+      <c r="S17" s="61">
+        <v>2</v>
+      </c>
+      <c r="T17" s="61">
+        <v>3</v>
+      </c>
+      <c r="U17" s="56">
+        <v>3</v>
+      </c>
+      <c r="V17" s="56">
+        <v>3</v>
+      </c>
+      <c r="W17" s="56">
+        <v>3</v>
+      </c>
+      <c r="X17" s="56">
+        <v>3</v>
+      </c>
+      <c r="Y17" s="56">
+        <v>3</v>
+      </c>
+      <c r="Z17" s="56">
+        <v>3</v>
+      </c>
+      <c r="AA17" s="56">
+        <v>3</v>
+      </c>
+      <c r="AB17" s="75">
+        <v>3</v>
+      </c>
+      <c r="AC17" s="75">
+        <v>3</v>
+      </c>
+      <c r="AD17" s="56">
+        <v>3</v>
+      </c>
+      <c r="AE17" s="56">
+        <v>3</v>
+      </c>
+      <c r="AF17" s="56">
+        <v>3</v>
+      </c>
+      <c r="AG17" s="60">
+        <v>3</v>
+      </c>
+      <c r="AH17" s="60">
+        <v>3</v>
+      </c>
+      <c r="AI17" s="56">
+        <v>3</v>
+      </c>
+      <c r="AJ17" s="60">
+        <v>3</v>
+      </c>
+      <c r="AK17" s="56">
+        <v>3</v>
+      </c>
+      <c r="AL17" s="56">
+        <v>3</v>
+      </c>
+      <c r="AM17" s="56">
+        <v>3</v>
+      </c>
+      <c r="AN17" s="75">
+        <v>3</v>
+      </c>
+      <c r="AO17" s="75">
+        <v>3</v>
+      </c>
+      <c r="AP17" s="56">
+        <v>3</v>
+      </c>
+      <c r="AQ17" s="56">
+        <v>3</v>
+      </c>
+      <c r="AR17" s="56">
+        <v>7</v>
+      </c>
+      <c r="AS17" s="56">
+        <v>7</v>
+      </c>
+      <c r="AT17" s="56">
+        <v>7</v>
+      </c>
+      <c r="AU17" s="56">
+        <v>7</v>
+      </c>
+      <c r="AV17" s="56">
+        <v>7</v>
+      </c>
+      <c r="AW17" s="56">
+        <v>5</v>
+      </c>
+      <c r="AX17" s="56">
+        <v>4</v>
+      </c>
+      <c r="AY17" s="56">
+        <v>4</v>
+      </c>
+      <c r="AZ17" s="56">
+        <v>4</v>
+      </c>
+      <c r="BA17" s="56">
+        <v>4</v>
+      </c>
+      <c r="BB17" s="56">
+        <v>4</v>
+      </c>
+      <c r="BC17" s="56">
+        <v>4</v>
+      </c>
+      <c r="BD17" s="56">
+        <v>5</v>
+      </c>
+      <c r="BE17" s="56">
+        <v>5</v>
+      </c>
+      <c r="BF17" s="56">
+        <v>5</v>
+      </c>
+      <c r="BG17" s="56">
+        <v>5</v>
+      </c>
+      <c r="BH17" s="56">
+        <v>5</v>
+      </c>
+      <c r="BI17" s="56">
+        <v>5</v>
+      </c>
+      <c r="BJ17" s="56">
+        <v>5</v>
+      </c>
+      <c r="BK17" s="56">
+        <v>5</v>
+      </c>
+      <c r="BL17" s="56">
+        <v>5</v>
+      </c>
+      <c r="BM17" s="56">
+        <v>5</v>
+      </c>
+      <c r="BN17" s="56">
+        <v>5</v>
+      </c>
+      <c r="BO17" s="56">
+        <v>4</v>
+      </c>
+      <c r="BP17" s="56">
+        <v>4</v>
+      </c>
+      <c r="BQ17" s="56">
+        <v>4</v>
+      </c>
+      <c r="BR17" s="56">
+        <v>4</v>
+      </c>
+      <c r="BS17" s="56">
+        <v>4</v>
+      </c>
+      <c r="BT17" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BU17" s="56">
+        <v>4</v>
+      </c>
+      <c r="BV17" s="56">
+        <v>4</v>
+      </c>
+      <c r="BW17" s="56">
+        <v>4</v>
+      </c>
+      <c r="BX17" s="56">
+        <v>4</v>
+      </c>
+      <c r="BY17" s="56">
+        <v>4</v>
+      </c>
+      <c r="BZ17" s="56">
+        <v>4</v>
+      </c>
+      <c r="CA17" s="56">
+        <v>3</v>
+      </c>
+      <c r="CB17" s="56">
+        <v>3</v>
+      </c>
+      <c r="CC17" s="56">
+        <v>3</v>
+      </c>
+      <c r="CD17" s="56">
+        <v>3</v>
+      </c>
+      <c r="CE17" s="56">
+        <v>3</v>
+      </c>
+      <c r="CF17" s="56">
+        <v>3</v>
+      </c>
+      <c r="CG17" s="56">
+        <v>3</v>
+      </c>
+      <c r="CH17" s="56">
+        <v>3</v>
+      </c>
+      <c r="CI17" s="56">
+        <v>3</v>
+      </c>
+      <c r="CJ17" s="56">
+        <v>3</v>
+      </c>
+      <c r="CK17" s="56">
+        <v>3</v>
+      </c>
+      <c r="CL17" s="56">
+        <v>3</v>
+      </c>
+      <c r="CM17" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CN17" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CO17" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CP17" s="56"/>
+      <c r="CQ17" s="56"/>
+      <c r="CR17" s="56"/>
+      <c r="CS17" s="56"/>
+    </row>
+    <row r="18" spans="1:97" s="63" customFormat="1" ht="11.25">
+      <c r="A18" s="34" t="s">
+        <v>22</v>
+      </c>
+      <c r="B18" s="61">
+        <v>2</v>
+      </c>
+      <c r="C18" s="61">
+        <v>2</v>
+      </c>
+      <c r="D18" s="61">
+        <v>2</v>
+      </c>
+      <c r="E18" s="61">
+        <v>2</v>
+      </c>
+      <c r="F18" s="61">
+        <v>2</v>
+      </c>
+      <c r="G18" s="61">
+        <v>2</v>
+      </c>
+      <c r="H18" s="61">
+        <v>2</v>
+      </c>
+      <c r="I18" s="61">
+        <v>2</v>
+      </c>
+      <c r="J18" s="61">
+        <v>2</v>
+      </c>
+      <c r="K18" s="61">
+        <v>2</v>
+      </c>
+      <c r="L18" s="61">
+        <v>2</v>
+      </c>
+      <c r="M18" s="61">
+        <v>2</v>
+      </c>
+      <c r="N18" s="61">
+        <v>2</v>
+      </c>
+      <c r="O18" s="61">
+        <v>2</v>
+      </c>
+      <c r="P18" s="61">
+        <v>2</v>
+      </c>
+      <c r="Q18" s="61">
+        <v>2</v>
+      </c>
+      <c r="R18" s="61">
+        <v>2</v>
+      </c>
+      <c r="S18" s="61">
+        <v>3</v>
+      </c>
+      <c r="T18" s="61">
+        <v>3</v>
+      </c>
+      <c r="U18" s="56">
+        <v>3</v>
+      </c>
+      <c r="V18" s="56">
+        <v>3</v>
+      </c>
+      <c r="W18" s="56">
+        <v>3</v>
+      </c>
+      <c r="X18" s="56">
+        <v>3</v>
+      </c>
+      <c r="Y18" s="56">
+        <v>3</v>
+      </c>
+      <c r="Z18" s="56">
+        <v>3</v>
+      </c>
+      <c r="AA18" s="56">
+        <v>3</v>
+      </c>
+      <c r="AB18" s="75">
+        <v>3</v>
+      </c>
+      <c r="AC18" s="75">
+        <v>3</v>
+      </c>
+      <c r="AD18" s="56">
+        <v>3</v>
+      </c>
+      <c r="AE18" s="56">
+        <v>3</v>
+      </c>
+      <c r="AF18" s="56">
+        <v>3</v>
+      </c>
+      <c r="AG18" s="60">
+        <v>3</v>
+      </c>
+      <c r="AH18" s="56">
+        <v>3</v>
+      </c>
+      <c r="AI18" s="56">
+        <v>3</v>
+      </c>
+      <c r="AJ18" s="56">
+        <v>3</v>
+      </c>
+      <c r="AK18" s="56">
+        <v>3</v>
+      </c>
+      <c r="AL18" s="56">
+        <v>3</v>
+      </c>
+      <c r="AM18" s="56">
+        <v>3</v>
+      </c>
+      <c r="AN18" s="75">
+        <v>3</v>
+      </c>
+      <c r="AO18" s="75">
+        <v>4</v>
+      </c>
+      <c r="AP18" s="56">
+        <v>3</v>
+      </c>
+      <c r="AQ18" s="56">
+        <v>3</v>
+      </c>
+      <c r="AR18" s="56">
+        <v>3</v>
+      </c>
+      <c r="AS18" s="56">
+        <v>3</v>
+      </c>
+      <c r="AT18" s="56">
+        <v>3</v>
+      </c>
+      <c r="AU18" s="56">
+        <v>3</v>
+      </c>
+      <c r="AV18" s="56">
+        <v>3</v>
+      </c>
+      <c r="AW18" s="56">
+        <v>3</v>
+      </c>
+      <c r="AX18" s="56">
+        <v>3</v>
+      </c>
+      <c r="AY18" s="56">
+        <v>3</v>
+      </c>
+      <c r="AZ18" s="56">
+        <v>3</v>
+      </c>
+      <c r="BA18" s="56">
+        <v>3</v>
+      </c>
+      <c r="BB18" s="56">
+        <v>3</v>
+      </c>
+      <c r="BC18" s="56">
+        <v>3</v>
+      </c>
+      <c r="BD18" s="56">
+        <v>2</v>
+      </c>
+      <c r="BE18" s="56">
+        <v>2</v>
+      </c>
+      <c r="BF18" s="56">
+        <v>1</v>
+      </c>
+      <c r="BG18" s="56">
+        <v>1</v>
+      </c>
+      <c r="BH18" s="56">
+        <v>1</v>
+      </c>
+      <c r="BI18" s="56">
+        <v>1</v>
+      </c>
+      <c r="BJ18" s="56">
+        <v>1</v>
+      </c>
+      <c r="BK18" s="56">
+        <v>1</v>
+      </c>
+      <c r="BL18" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BM18" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BN18" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BO18" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BP18" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BQ18" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BR18" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BS18" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BT18" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BU18" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BV18" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BW18" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BX18" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BY18" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BZ18" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CA18" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CB18" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CC18" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CD18" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CE18" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CF18" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CG18" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CH18" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CI18" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CJ18" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CK18" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CL18" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CM18" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CN18" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CO18" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CP18" s="56"/>
+      <c r="CQ18" s="56"/>
+      <c r="CR18" s="56"/>
+      <c r="CS18" s="56"/>
+    </row>
+    <row r="19" spans="1:97" s="63" customFormat="1" ht="11.25">
+      <c r="A19" s="34" t="s">
+        <v>23</v>
+      </c>
+      <c r="B19" s="61" t="s">
+        <v>95</v>
+      </c>
+      <c r="C19" s="61" t="s">
+        <v>95</v>
+      </c>
+      <c r="D19" s="61" t="s">
+        <v>95</v>
+      </c>
+      <c r="E19" s="61" t="s">
+        <v>95</v>
+      </c>
+      <c r="F19" s="61" t="s">
+        <v>95</v>
+      </c>
+      <c r="G19" s="61" t="s">
+        <v>95</v>
+      </c>
+      <c r="H19" s="61" t="s">
+        <v>95</v>
+      </c>
+      <c r="I19" s="61" t="s">
+        <v>95</v>
+      </c>
+      <c r="J19" s="61" t="s">
+        <v>95</v>
+      </c>
+      <c r="K19" s="61" t="s">
+        <v>95</v>
+      </c>
+      <c r="L19" s="61" t="s">
+        <v>95</v>
+      </c>
+      <c r="M19" s="60" t="s">
+        <v>95</v>
+      </c>
+      <c r="N19" s="60" t="s">
+        <v>95</v>
+      </c>
+      <c r="O19" s="61" t="s">
+        <v>95</v>
+      </c>
+      <c r="P19" s="61" t="s">
+        <v>95</v>
+      </c>
+      <c r="Q19" s="61" t="s">
+        <v>95</v>
+      </c>
+      <c r="R19" s="61" t="s">
+        <v>95</v>
+      </c>
+      <c r="S19" s="61" t="s">
+        <v>95</v>
+      </c>
+      <c r="T19" s="61" t="s">
+        <v>95</v>
+      </c>
+      <c r="U19" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="V19" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="W19" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="X19" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="Y19" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="Z19" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AA19" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AB19" s="75" t="s">
+        <v>95</v>
+      </c>
+      <c r="AC19" s="75" t="s">
+        <v>95</v>
+      </c>
+      <c r="AD19" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AE19" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AF19" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AG19" s="60" t="s">
+        <v>95</v>
+      </c>
+      <c r="AH19" s="60" t="s">
+        <v>95</v>
+      </c>
+      <c r="AI19" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AJ19" s="60" t="s">
+        <v>95</v>
+      </c>
+      <c r="AK19" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AL19" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AM19" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AN19" s="75" t="s">
+        <v>95</v>
+      </c>
+      <c r="AO19" s="75" t="s">
+        <v>95</v>
+      </c>
+      <c r="AP19" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AQ19" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AR19" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AS19" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AT19" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AU19" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AV19" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AW19" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AX19" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AY19" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AZ19" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BA19" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BB19" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BC19" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BD19" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BE19" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BF19" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BG19" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BH19" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BI19" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BJ19" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BK19" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BL19" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BM19" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BN19" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BO19" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BP19" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BQ19" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BR19" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BS19" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BT19" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BU19" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BV19" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BW19" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BX19" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BY19" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BZ19" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CA19" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CB19" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CC19" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CD19" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CE19" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CF19" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CG19" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CH19" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CI19" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CJ19" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CK19" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CL19" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CM19" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CN19" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CO19" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CP19" s="56"/>
+      <c r="CQ19" s="56"/>
+      <c r="CR19" s="56"/>
+      <c r="CS19" s="56"/>
+    </row>
+    <row r="20" spans="1:97" s="63" customFormat="1" ht="11.25">
+      <c r="A20" s="34" t="s">
+        <v>24</v>
+      </c>
+      <c r="B20" s="61" t="s">
+        <v>95</v>
+      </c>
+      <c r="C20" s="61" t="s">
+        <v>95</v>
+      </c>
+      <c r="D20" s="61" t="s">
+        <v>95</v>
+      </c>
+      <c r="E20" s="61" t="s">
+        <v>95</v>
+      </c>
+      <c r="F20" s="61" t="s">
+        <v>95</v>
+      </c>
+      <c r="G20" s="61" t="s">
+        <v>95</v>
+      </c>
+      <c r="H20" s="61" t="s">
+        <v>95</v>
+      </c>
+      <c r="I20" s="61" t="s">
+        <v>95</v>
+      </c>
+      <c r="J20" s="61" t="s">
+        <v>95</v>
+      </c>
+      <c r="K20" s="61" t="s">
+        <v>95</v>
+      </c>
+      <c r="L20" s="61" t="s">
+        <v>95</v>
+      </c>
+      <c r="M20" s="60" t="s">
+        <v>95</v>
+      </c>
+      <c r="N20" s="60" t="s">
+        <v>95</v>
+      </c>
+      <c r="O20" s="61" t="s">
+        <v>95</v>
+      </c>
+      <c r="P20" s="61" t="s">
+        <v>95</v>
+      </c>
+      <c r="Q20" s="61" t="s">
+        <v>95</v>
+      </c>
+      <c r="R20" s="61" t="s">
+        <v>95</v>
+      </c>
+      <c r="S20" s="61" t="s">
+        <v>95</v>
+      </c>
+      <c r="T20" s="61" t="s">
+        <v>95</v>
+      </c>
+      <c r="U20" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="V20" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="W20" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="X20" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="Y20" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="Z20" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AA20" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AB20" s="75" t="s">
+        <v>95</v>
+      </c>
+      <c r="AC20" s="75" t="s">
+        <v>95</v>
+      </c>
+      <c r="AD20" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AE20" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AF20" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AG20" s="60" t="s">
+        <v>95</v>
+      </c>
+      <c r="AH20" s="60" t="s">
+        <v>95</v>
+      </c>
+      <c r="AI20" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AJ20" s="60" t="s">
+        <v>95</v>
+      </c>
+      <c r="AK20" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AL20" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AM20" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AN20" s="75" t="s">
+        <v>95</v>
+      </c>
+      <c r="AO20" s="75" t="s">
+        <v>95</v>
+      </c>
+      <c r="AP20" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AQ20" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AR20" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AS20" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AT20" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AU20" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AV20" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AW20" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AX20" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AY20" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AZ20" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BA20" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BB20" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BC20" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BD20" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BE20" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BF20" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BG20" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BH20" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BI20" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BJ20" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BK20" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BL20" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BM20" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BN20" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BO20" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BP20" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BQ20" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BR20" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BS20" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BT20" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BU20" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BV20" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BW20" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BX20" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BY20" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BZ20" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CA20" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CB20" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CC20" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CD20" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CE20" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CF20" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CG20" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CH20" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CI20" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CJ20" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CK20" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CL20" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CM20" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CN20" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CO20" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CP20" s="56"/>
+      <c r="CQ20" s="56"/>
+      <c r="CR20" s="56"/>
+      <c r="CS20" s="56"/>
+    </row>
+    <row r="21" spans="1:97" s="63" customFormat="1" ht="11.25">
+      <c r="A21" s="34" t="s">
+        <v>25</v>
+      </c>
+      <c r="B21" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="C21" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="D21" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="E21" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="F21" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="G21" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="H21" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="I21" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="J21" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="K21" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="L21" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="M21" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="N21" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="O21" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="P21" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="Q21" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="R21" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="S21" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="T21" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="U21" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="V21" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="W21" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="X21" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="Y21" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="Z21" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AA21" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AB21" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AC21" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AD21" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AE21" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AF21" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AG21" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AH21" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AI21" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AJ21" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AK21" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AL21" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AM21" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AN21" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AO21" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AP21" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AQ21" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AR21" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AS21" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AT21" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AU21" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AV21" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AW21" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AX21" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AY21" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AZ21" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BA21" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BB21" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BC21" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BD21" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BE21" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BF21" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BG21" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BH21" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BI21" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BJ21" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BK21" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BL21" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BM21" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BN21" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BO21" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BP21" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BQ21" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BR21" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BS21" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BT21" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BU21" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BV21" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BW21" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BX21" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BY21" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BZ21" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CA21" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CB21" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CC21" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CD21" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CE21" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CF21" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CG21" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CH21" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CI21" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CJ21" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CK21" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CL21" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CM21" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CN21" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CO21" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CP21" s="56"/>
+      <c r="CQ21" s="56"/>
+      <c r="CR21" s="56"/>
+      <c r="CS21" s="56"/>
+    </row>
+    <row r="22" spans="1:97" s="63" customFormat="1" ht="11.25">
+      <c r="A22" s="34" t="s">
+        <v>26</v>
+      </c>
+      <c r="B22" s="61" t="s">
+        <v>95</v>
+      </c>
+      <c r="C22" s="61" t="s">
+        <v>95</v>
+      </c>
+      <c r="D22" s="61" t="s">
+        <v>95</v>
+      </c>
+      <c r="E22" s="61" t="s">
+        <v>95</v>
+      </c>
+      <c r="F22" s="61" t="s">
+        <v>95</v>
+      </c>
+      <c r="G22" s="61" t="s">
+        <v>95</v>
+      </c>
+      <c r="H22" s="61" t="s">
+        <v>95</v>
+      </c>
+      <c r="I22" s="61" t="s">
+        <v>95</v>
+      </c>
+      <c r="J22" s="61" t="s">
+        <v>95</v>
+      </c>
+      <c r="K22" s="61" t="s">
+        <v>95</v>
+      </c>
+      <c r="L22" s="61" t="s">
+        <v>95</v>
+      </c>
+      <c r="M22" s="60" t="s">
+        <v>95</v>
+      </c>
+      <c r="N22" s="60" t="s">
+        <v>95</v>
+      </c>
+      <c r="O22" s="61" t="s">
+        <v>95</v>
+      </c>
+      <c r="P22" s="61" t="s">
+        <v>95</v>
+      </c>
+      <c r="Q22" s="61" t="s">
+        <v>95</v>
+      </c>
+      <c r="R22" s="61" t="s">
+        <v>95</v>
+      </c>
+      <c r="S22" s="61" t="s">
+        <v>95</v>
+      </c>
+      <c r="T22" s="61" t="s">
+        <v>95</v>
+      </c>
+      <c r="U22" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="V22" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="W22" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="X22" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="Y22" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="Z22" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AA22" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AB22" s="75" t="s">
+        <v>95</v>
+      </c>
+      <c r="AC22" s="75" t="s">
+        <v>95</v>
+      </c>
+      <c r="AD22" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AE22" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AF22" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AG22" s="60" t="s">
+        <v>95</v>
+      </c>
+      <c r="AH22" s="60" t="s">
+        <v>95</v>
+      </c>
+      <c r="AI22" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AJ22" s="60" t="s">
+        <v>95</v>
+      </c>
+      <c r="AK22" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AL22" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AM22" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AN22" s="75" t="s">
+        <v>95</v>
+      </c>
+      <c r="AO22" s="75" t="s">
+        <v>95</v>
+      </c>
+      <c r="AP22" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AQ22" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AR22" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AS22" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AT22" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AU22" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AV22" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AW22" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AX22" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AY22" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AZ22" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BA22" s="57" t="s">
+        <v>95</v>
+      </c>
+      <c r="BB22" s="57" t="s">
+        <v>95</v>
+      </c>
+      <c r="BC22" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BD22" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BE22" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BF22" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BG22" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BH22" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BI22" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BJ22" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BK22" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BL22" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BM22" s="57" t="s">
+        <v>95</v>
+      </c>
+      <c r="BN22" s="57" t="s">
+        <v>95</v>
+      </c>
+      <c r="BO22" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BP22" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BQ22" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BR22" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BS22" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BT22" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BU22" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BV22" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BW22" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BX22" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BY22" s="57" t="s">
+        <v>95</v>
+      </c>
+      <c r="BZ22" s="57" t="s">
+        <v>95</v>
+      </c>
+      <c r="CA22" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CB22" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CC22" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CD22" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CE22" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CF22" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CG22" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CH22" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CI22" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CJ22" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CK22" s="57" t="s">
+        <v>95</v>
+      </c>
+      <c r="CL22" s="57" t="s">
+        <v>95</v>
+      </c>
+      <c r="CM22" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CN22" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CO22" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CP22" s="56"/>
+      <c r="CQ22" s="56"/>
+      <c r="CR22" s="56"/>
+      <c r="CS22" s="56"/>
+    </row>
+    <row r="23" spans="1:97" s="63" customFormat="1" ht="11.25">
+      <c r="A23" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="B23" s="56">
+        <v>37</v>
+      </c>
+      <c r="C23" s="56">
+        <v>37</v>
+      </c>
+      <c r="D23" s="56">
+        <v>37</v>
+      </c>
+      <c r="E23" s="56">
+        <v>37</v>
+      </c>
+      <c r="F23" s="56">
+        <v>40</v>
+      </c>
+      <c r="G23" s="56">
+        <v>40</v>
+      </c>
+      <c r="H23" s="56">
+        <v>39</v>
+      </c>
+      <c r="I23" s="56">
+        <v>39</v>
+      </c>
+      <c r="J23" s="56">
+        <v>39</v>
+      </c>
+      <c r="K23" s="56">
+        <v>39</v>
+      </c>
+      <c r="L23" s="56">
+        <v>39</v>
+      </c>
+      <c r="M23" s="56">
+        <v>40</v>
+      </c>
+      <c r="N23" s="56">
+        <v>40</v>
+      </c>
+      <c r="O23" s="56">
+        <v>40</v>
+      </c>
+      <c r="P23" s="56">
+        <v>40</v>
+      </c>
+      <c r="Q23" s="56">
+        <v>40</v>
+      </c>
+      <c r="R23" s="56">
+        <v>43</v>
+      </c>
+      <c r="S23" s="86">
+        <v>43</v>
+      </c>
+      <c r="T23" s="56">
+        <v>40</v>
+      </c>
+      <c r="U23" s="56">
+        <v>40</v>
+      </c>
+      <c r="V23" s="56">
+        <v>40</v>
+      </c>
+      <c r="W23" s="56">
+        <v>39</v>
+      </c>
+      <c r="X23" s="56">
+        <v>39</v>
+      </c>
+      <c r="Y23" s="56">
+        <v>27</v>
+      </c>
+      <c r="Z23" s="56">
+        <v>27</v>
+      </c>
+      <c r="AA23" s="56">
+        <v>27</v>
+      </c>
+      <c r="AB23" s="56">
+        <v>27</v>
+      </c>
+      <c r="AC23" s="56">
+        <v>27</v>
+      </c>
+      <c r="AD23" s="56">
+        <v>30</v>
+      </c>
+      <c r="AE23" s="56">
+        <v>30</v>
+      </c>
+      <c r="AF23" s="56">
+        <v>27</v>
+      </c>
+      <c r="AG23" s="56">
+        <v>27</v>
+      </c>
+      <c r="AH23" s="60">
+        <v>27</v>
+      </c>
+      <c r="AI23" s="56">
+        <v>27</v>
+      </c>
+      <c r="AJ23" s="56">
+        <v>26</v>
+      </c>
+      <c r="AK23" s="56">
+        <v>27</v>
+      </c>
+      <c r="AL23" s="56">
+        <v>27</v>
+      </c>
+      <c r="AM23" s="56">
+        <v>27</v>
+      </c>
+      <c r="AN23" s="56">
+        <v>26</v>
+      </c>
+      <c r="AO23" s="56">
+        <v>26</v>
+      </c>
+      <c r="AP23" s="56">
+        <v>29</v>
+      </c>
+      <c r="AQ23" s="56">
+        <v>29</v>
+      </c>
+      <c r="AR23" s="56">
+        <v>30</v>
+      </c>
+      <c r="AS23" s="56">
+        <v>30</v>
+      </c>
+      <c r="AT23" s="56">
+        <v>30</v>
+      </c>
+      <c r="AU23" s="56">
+        <v>30</v>
+      </c>
+      <c r="AV23" s="56">
+        <v>30</v>
+      </c>
+      <c r="AW23" s="56">
+        <v>30</v>
+      </c>
+      <c r="AX23" s="56">
+        <v>40</v>
+      </c>
+      <c r="AY23" s="56">
+        <v>40</v>
+      </c>
+      <c r="AZ23" s="56">
+        <v>40</v>
+      </c>
+      <c r="BA23" s="56">
+        <v>40</v>
+      </c>
+      <c r="BB23" s="56">
+        <v>44</v>
+      </c>
+      <c r="BC23" s="56">
+        <v>44</v>
+      </c>
+      <c r="BD23" s="56">
+        <v>40</v>
+      </c>
+      <c r="BE23" s="56">
+        <v>40</v>
+      </c>
+      <c r="BF23" s="56">
+        <v>40</v>
+      </c>
+      <c r="BG23" s="56">
+        <v>40</v>
+      </c>
+      <c r="BH23" s="56">
+        <v>40</v>
+      </c>
+      <c r="BI23" s="56">
+        <v>27</v>
+      </c>
+      <c r="BJ23" s="56">
+        <v>27</v>
+      </c>
+      <c r="BK23" s="56">
+        <v>27</v>
+      </c>
+      <c r="BL23" s="56">
+        <v>27</v>
+      </c>
+      <c r="BM23" s="56">
+        <v>27</v>
+      </c>
+      <c r="BN23" s="56">
+        <v>30</v>
+      </c>
+      <c r="BO23" s="56">
+        <v>30</v>
+      </c>
+      <c r="BP23" s="56">
+        <v>30</v>
+      </c>
+      <c r="BQ23" s="56">
+        <v>30</v>
+      </c>
+      <c r="BR23" s="56">
+        <v>30</v>
+      </c>
+      <c r="BS23" s="56">
+        <v>30</v>
+      </c>
+      <c r="BT23" s="56">
+        <v>30</v>
+      </c>
+      <c r="BU23" s="56">
+        <v>26</v>
+      </c>
+      <c r="BV23" s="56">
+        <v>26</v>
+      </c>
+      <c r="BW23" s="56">
+        <v>26</v>
+      </c>
+      <c r="BX23" s="56">
+        <v>26</v>
+      </c>
+      <c r="BY23" s="56">
+        <v>26</v>
+      </c>
+      <c r="BZ23" s="56">
+        <v>29</v>
+      </c>
+      <c r="CA23" s="56">
+        <v>21</v>
+      </c>
+      <c r="CB23" s="56">
+        <v>21</v>
+      </c>
+      <c r="CC23" s="56">
+        <v>21</v>
+      </c>
+      <c r="CD23" s="56">
+        <v>21</v>
+      </c>
+      <c r="CE23" s="56">
+        <v>21</v>
+      </c>
+      <c r="CF23" s="56">
+        <v>21</v>
+      </c>
+      <c r="CG23" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CH23" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CI23" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CJ23" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CK23" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CL23" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CM23" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CN23" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CO23" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CP23" s="56"/>
+      <c r="CQ23" s="56"/>
+      <c r="CR23" s="56"/>
+      <c r="CS23" s="56"/>
+    </row>
+    <row r="24" spans="1:97" s="63" customFormat="1" ht="11.25">
+      <c r="A24" s="34" t="s">
+        <v>28</v>
+      </c>
+      <c r="B24" s="61" t="s">
+        <v>95</v>
+      </c>
+      <c r="C24" s="61" t="s">
+        <v>95</v>
+      </c>
+      <c r="D24" s="61" t="s">
+        <v>95</v>
+      </c>
+      <c r="E24" s="61" t="s">
+        <v>95</v>
+      </c>
+      <c r="F24" s="61" t="s">
+        <v>95</v>
+      </c>
+      <c r="G24" s="61" t="s">
+        <v>95</v>
+      </c>
+      <c r="H24" s="61" t="s">
+        <v>95</v>
+      </c>
+      <c r="I24" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="J24" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="K24" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="L24" s="61" t="s">
+        <v>95</v>
+      </c>
+      <c r="M24" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="N24" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="O24" s="60" t="s">
+        <v>95</v>
+      </c>
+      <c r="P24" s="60" t="s">
+        <v>95</v>
+      </c>
+      <c r="Q24" s="60" t="s">
+        <v>95</v>
+      </c>
+      <c r="R24" s="60" t="s">
+        <v>95</v>
+      </c>
+      <c r="S24" s="61" t="s">
+        <v>95</v>
+      </c>
+      <c r="T24" s="61" t="s">
+        <v>95</v>
+      </c>
+      <c r="U24" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="V24" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="W24" s="60" t="s">
+        <v>95</v>
+      </c>
+      <c r="X24" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="Y24" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="Z24" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AA24" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AB24" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AC24" s="60" t="s">
+        <v>95</v>
+      </c>
+      <c r="AD24" s="60" t="s">
+        <v>95</v>
+      </c>
+      <c r="AE24" s="60" t="s">
+        <v>95</v>
+      </c>
+      <c r="AF24" s="61" t="s">
+        <v>95</v>
+      </c>
+      <c r="AG24" s="61" t="s">
+        <v>95</v>
+      </c>
+      <c r="AH24" s="60" t="s">
+        <v>95</v>
+      </c>
+      <c r="AI24" s="60" t="s">
+        <v>95</v>
+      </c>
+      <c r="AJ24" s="60" t="s">
+        <v>95</v>
+      </c>
+      <c r="AK24" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AL24" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AM24" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AN24" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AO24" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AP24" s="60" t="s">
+        <v>95</v>
+      </c>
+      <c r="AQ24" s="60" t="s">
+        <v>95</v>
+      </c>
+      <c r="AR24" s="60" t="s">
+        <v>95</v>
+      </c>
+      <c r="AS24" s="60" t="s">
+        <v>95</v>
+      </c>
+      <c r="AT24" s="60" t="s">
+        <v>95</v>
+      </c>
+      <c r="AU24" s="60" t="s">
+        <v>95</v>
+      </c>
+      <c r="AV24" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AW24" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AX24" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AY24" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AZ24" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BA24" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BB24" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BC24" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BD24" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BE24" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BF24" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BG24" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BH24" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BI24" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BJ24" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BK24" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BL24" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BM24" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BN24" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BO24" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BP24" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BQ24" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BR24" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BS24" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BT24" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BU24" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BV24" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BW24" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BX24" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BY24" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BZ24" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CA24" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CB24" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CC24" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CD24" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CE24" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CF24" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CG24" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CH24" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CI24" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CJ24" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CK24" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CL24" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CM24" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CN24" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CO24" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CP24" s="56"/>
+      <c r="CQ24" s="56"/>
+      <c r="CR24" s="56"/>
+      <c r="CS24" s="56"/>
+    </row>
+    <row r="25" spans="1:97" s="63" customFormat="1" ht="11.25">
+      <c r="A25" s="35" t="s">
+        <v>29</v>
+      </c>
+      <c r="B25" s="61" t="s">
+        <v>95</v>
+      </c>
+      <c r="C25" s="61" t="s">
+        <v>95</v>
+      </c>
+      <c r="D25" s="61" t="s">
+        <v>95</v>
+      </c>
+      <c r="E25" s="61" t="s">
+        <v>95</v>
+      </c>
+      <c r="F25" s="61" t="s">
+        <v>95</v>
+      </c>
+      <c r="G25" s="61" t="s">
+        <v>95</v>
+      </c>
+      <c r="H25" s="61" t="s">
+        <v>95</v>
+      </c>
+      <c r="I25" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="J25" s="85" t="s">
+        <v>95</v>
+      </c>
+      <c r="K25" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="L25" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="M25" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="N25" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="O25" s="61" t="s">
+        <v>95</v>
+      </c>
+      <c r="P25" s="61" t="s">
+        <v>95</v>
+      </c>
+      <c r="Q25" s="61" t="s">
+        <v>95</v>
+      </c>
+      <c r="R25" s="61" t="s">
+        <v>95</v>
+      </c>
+      <c r="S25" s="61" t="s">
+        <v>95</v>
+      </c>
+      <c r="T25" s="61" t="s">
+        <v>95</v>
+      </c>
+      <c r="U25" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="V25" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="W25" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="X25" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="Y25" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="Z25" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AA25" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AB25" s="60" t="s">
+        <v>95</v>
+      </c>
+      <c r="AC25" s="60" t="s">
+        <v>95</v>
+      </c>
+      <c r="AD25" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AE25" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AF25" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AG25" s="60" t="s">
+        <v>95</v>
+      </c>
+      <c r="AH25" s="60" t="s">
+        <v>95</v>
+      </c>
+      <c r="AI25" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AJ25" s="60" t="s">
+        <v>95</v>
+      </c>
+      <c r="AK25" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AL25" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AM25" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AN25" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AO25" s="60" t="s">
+        <v>95</v>
+      </c>
+      <c r="AP25" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AQ25" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AR25" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AS25" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AT25" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AU25" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AV25" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AW25" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AX25" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AY25" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AZ25" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BA25" s="60" t="s">
+        <v>95</v>
+      </c>
+      <c r="BB25" s="60" t="s">
+        <v>95</v>
+      </c>
+      <c r="BC25" s="60" t="s">
+        <v>95</v>
+      </c>
+      <c r="BD25" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BE25" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BF25" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BG25" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BH25" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BI25" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BJ25" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BK25" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BL25" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BM25" s="60" t="s">
+        <v>95</v>
+      </c>
+      <c r="BN25" s="60" t="s">
+        <v>95</v>
+      </c>
+      <c r="BO25" s="60" t="s">
+        <v>95</v>
+      </c>
+      <c r="BP25" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BQ25" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BR25" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BS25" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BT25" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BU25" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BV25" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BW25" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BX25" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BY25" s="60" t="s">
+        <v>95</v>
+      </c>
+      <c r="BZ25" s="60" t="s">
+        <v>95</v>
+      </c>
+      <c r="CA25" s="60" t="s">
+        <v>95</v>
+      </c>
+      <c r="CB25" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CC25" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CD25" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CE25" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CF25" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CG25" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CH25" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CI25" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CJ25" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CK25" s="60" t="s">
+        <v>95</v>
+      </c>
+      <c r="CL25" s="60" t="s">
+        <v>95</v>
+      </c>
+      <c r="CM25" s="60" t="s">
+        <v>95</v>
+      </c>
+      <c r="CN25" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CO25" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CP25" s="56"/>
+      <c r="CQ25" s="56"/>
+      <c r="CR25" s="56"/>
+      <c r="CS25" s="56"/>
+    </row>
+    <row r="26" spans="1:97" s="63" customFormat="1" ht="6" customHeight="1">
+      <c r="A26" s="70"/>
+      <c r="B26" s="70"/>
+      <c r="C26" s="70"/>
+      <c r="D26" s="70"/>
+      <c r="E26" s="70"/>
+      <c r="F26" s="70"/>
+      <c r="G26" s="70"/>
+      <c r="H26" s="70"/>
+      <c r="I26" s="70"/>
+      <c r="J26" s="70"/>
+      <c r="K26" s="70"/>
+      <c r="L26" s="70"/>
+      <c r="M26" s="70"/>
+      <c r="N26" s="70"/>
+      <c r="O26" s="70"/>
+      <c r="P26" s="70"/>
+      <c r="Q26" s="70"/>
+      <c r="R26" s="70"/>
+      <c r="S26" s="70"/>
+      <c r="T26" s="70"/>
+      <c r="U26" s="70"/>
+      <c r="V26" s="70"/>
+      <c r="W26" s="70"/>
+      <c r="X26" s="29"/>
+      <c r="Y26" s="29"/>
+      <c r="AN26" s="87"/>
+      <c r="AO26" s="87"/>
+      <c r="AP26" s="88"/>
+      <c r="AQ26" s="89"/>
+      <c r="AR26" s="88"/>
+      <c r="AS26" s="89"/>
+      <c r="AT26" s="87"/>
+      <c r="AU26" s="87"/>
+      <c r="AV26" s="90"/>
+      <c r="AW26" s="90"/>
+      <c r="AX26" s="89"/>
+      <c r="AY26" s="89"/>
+      <c r="AZ26" s="89"/>
+      <c r="BA26" s="91"/>
+      <c r="BB26" s="89"/>
+      <c r="BC26" s="89"/>
+      <c r="BD26" s="89"/>
+      <c r="BE26" s="89"/>
+      <c r="BF26" s="89"/>
+      <c r="BG26" s="89"/>
+      <c r="BH26" s="89"/>
+      <c r="BI26" s="89"/>
+      <c r="BJ26" s="89"/>
+      <c r="BK26" s="89"/>
+      <c r="BL26" s="92"/>
+      <c r="BM26" s="92"/>
+      <c r="BN26" s="92"/>
+      <c r="BO26" s="92"/>
+      <c r="BP26" s="89"/>
+      <c r="BQ26" s="89"/>
+      <c r="BR26" s="92"/>
+      <c r="BS26" s="92"/>
+      <c r="BT26" s="87"/>
+      <c r="BU26" s="87"/>
+    </row>
+    <row r="27" spans="1:97" s="72" customFormat="1">
+      <c r="A27" s="71"/>
+      <c r="B27" s="71"/>
+      <c r="C27" s="71"/>
+      <c r="D27" s="71"/>
+      <c r="E27" s="71"/>
+      <c r="F27" s="71"/>
+      <c r="G27" s="71"/>
+      <c r="H27" s="71"/>
+      <c r="I27" s="71"/>
+      <c r="J27" s="71"/>
+      <c r="K27" s="71"/>
+      <c r="L27" s="71"/>
+      <c r="M27" s="71"/>
+      <c r="N27" s="71"/>
+      <c r="O27" s="71"/>
+      <c r="P27" s="71"/>
+      <c r="Q27" s="71"/>
+      <c r="R27" s="71"/>
+      <c r="S27" s="71"/>
+      <c r="T27" s="71"/>
+      <c r="U27" s="71"/>
+      <c r="V27" s="71"/>
+      <c r="W27" s="71"/>
+      <c r="X27" s="27"/>
+      <c r="Y27" s="27"/>
+      <c r="AX27" s="103" t="s">
+        <v>81</v>
+      </c>
+      <c r="AY27" s="103"/>
+      <c r="AZ27" s="103"/>
+      <c r="BA27" s="103"/>
+      <c r="BB27" s="103"/>
+      <c r="BC27" s="103"/>
+      <c r="BD27" s="103"/>
+      <c r="BE27" s="103"/>
+      <c r="BF27" s="103"/>
+      <c r="BG27" s="103"/>
+      <c r="BH27" s="103"/>
+      <c r="BI27" s="103"/>
+      <c r="BJ27" s="103"/>
+      <c r="BK27" s="103"/>
+      <c r="BL27" s="103"/>
+      <c r="BM27" s="103"/>
+      <c r="BN27" s="103"/>
+      <c r="BO27" s="103"/>
+      <c r="BP27" s="103"/>
+      <c r="BQ27" s="103"/>
+      <c r="BR27" s="103"/>
+      <c r="BS27" s="103"/>
+      <c r="BT27" s="103"/>
+      <c r="BU27" s="103"/>
+    </row>
+    <row r="28" spans="1:97" s="72" customFormat="1">
+      <c r="A28" s="71"/>
+      <c r="B28" s="71"/>
+      <c r="C28" s="71"/>
+      <c r="D28" s="71"/>
+      <c r="E28" s="71"/>
+      <c r="F28" s="71"/>
+      <c r="G28" s="71"/>
+      <c r="H28" s="71"/>
+      <c r="I28" s="71"/>
+      <c r="J28" s="71"/>
+      <c r="K28" s="71"/>
+      <c r="L28" s="71"/>
+      <c r="M28" s="71"/>
+      <c r="N28" s="71"/>
+      <c r="O28" s="71"/>
+      <c r="P28" s="71"/>
+      <c r="Q28" s="71"/>
+      <c r="R28" s="71"/>
+      <c r="S28" s="71"/>
+      <c r="T28" s="71"/>
+      <c r="U28" s="71"/>
+      <c r="V28" s="71"/>
+      <c r="W28" s="71"/>
+      <c r="X28" s="27"/>
+      <c r="Y28" s="27"/>
+      <c r="AX28" s="103"/>
+      <c r="AY28" s="103"/>
+      <c r="AZ28" s="103"/>
+      <c r="BA28" s="103"/>
+      <c r="BB28" s="103"/>
+      <c r="BC28" s="103"/>
+      <c r="BD28" s="103"/>
+      <c r="BE28" s="103"/>
+      <c r="BF28" s="103"/>
+      <c r="BG28" s="103"/>
+      <c r="BH28" s="103"/>
+      <c r="BI28" s="103"/>
+      <c r="BJ28" s="103"/>
+      <c r="BK28" s="103"/>
+      <c r="BL28" s="103"/>
+      <c r="BM28" s="103"/>
+      <c r="BN28" s="103"/>
+      <c r="BO28" s="103"/>
+      <c r="BP28" s="103"/>
+      <c r="BQ28" s="103"/>
+      <c r="BR28" s="103"/>
+      <c r="BS28" s="103"/>
+      <c r="BT28" s="103"/>
+      <c r="BU28" s="103"/>
+    </row>
+  </sheetData>
+  <mergeCells count="18">
+    <mergeCell ref="A1:CG1"/>
+    <mergeCell ref="J2:M2"/>
+    <mergeCell ref="V2:Y2"/>
+    <mergeCell ref="AH2:AK2"/>
+    <mergeCell ref="AT2:AW2"/>
+    <mergeCell ref="BF2:BI2"/>
+    <mergeCell ref="BR2:BU2"/>
+    <mergeCell ref="AX27:BU28"/>
+    <mergeCell ref="CP2:CS2"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:M3"/>
+    <mergeCell ref="N3:Y3"/>
+    <mergeCell ref="Z3:AK3"/>
+    <mergeCell ref="AL3:AW3"/>
+    <mergeCell ref="AX3:BI3"/>
+    <mergeCell ref="BJ3:BU3"/>
+    <mergeCell ref="BV3:CG3"/>
+    <mergeCell ref="CH3:CS3"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:CS28"/>
+  <sheetViews>
+    <sheetView topLeftCell="W1" workbookViewId="0">
+      <selection activeCell="A3" sqref="A3:A4"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetData>
+    <row r="1" spans="1:97" s="40" customFormat="1">
+      <c r="A1" s="110" t="s">
+        <v>96</v>
+      </c>
+      <c r="B1" s="110"/>
+      <c r="C1" s="110"/>
+      <c r="D1" s="110"/>
+      <c r="E1" s="110"/>
+      <c r="F1" s="110"/>
+      <c r="G1" s="110"/>
+      <c r="H1" s="110"/>
+      <c r="I1" s="110"/>
+      <c r="J1" s="110"/>
+      <c r="K1" s="110"/>
+      <c r="L1" s="110"/>
+      <c r="M1" s="110"/>
+      <c r="N1" s="110"/>
+      <c r="O1" s="110"/>
+      <c r="P1" s="110"/>
+      <c r="Q1" s="110"/>
+      <c r="R1" s="110"/>
+      <c r="S1" s="110"/>
+      <c r="T1" s="110"/>
+      <c r="U1" s="110"/>
+      <c r="V1" s="110"/>
+      <c r="W1" s="110"/>
+      <c r="X1" s="110"/>
+      <c r="Y1" s="110"/>
+      <c r="Z1" s="110"/>
+      <c r="AA1" s="110"/>
+      <c r="AB1" s="110"/>
+      <c r="AC1" s="110"/>
+      <c r="AD1" s="110"/>
+      <c r="AE1" s="110"/>
+      <c r="AF1" s="110"/>
+      <c r="AG1" s="110"/>
+      <c r="AH1" s="110"/>
+      <c r="AI1" s="110"/>
+      <c r="AJ1" s="110"/>
+      <c r="AK1" s="110"/>
+      <c r="AL1" s="110"/>
+      <c r="AM1" s="110"/>
+      <c r="AN1" s="110"/>
+      <c r="AO1" s="110"/>
+      <c r="AP1" s="110"/>
+      <c r="AQ1" s="110"/>
+      <c r="AR1" s="110"/>
+      <c r="AS1" s="110"/>
+      <c r="AT1" s="110"/>
+      <c r="AU1" s="110"/>
+      <c r="AV1" s="110"/>
+      <c r="AW1" s="110"/>
+      <c r="AX1" s="110"/>
+      <c r="AY1" s="110"/>
+      <c r="AZ1" s="110"/>
+      <c r="BA1" s="110"/>
+      <c r="BB1" s="110"/>
+      <c r="BC1" s="110"/>
+      <c r="BD1" s="110"/>
+      <c r="BE1" s="110"/>
+      <c r="BF1" s="110"/>
+      <c r="BG1" s="110"/>
+      <c r="BH1" s="110"/>
+      <c r="BI1" s="110"/>
+      <c r="BJ1" s="110"/>
+      <c r="BK1" s="110"/>
+      <c r="BL1" s="110"/>
+      <c r="BM1" s="110"/>
+      <c r="BN1" s="110"/>
+      <c r="BO1" s="110"/>
+      <c r="BP1" s="110"/>
+      <c r="BQ1" s="110"/>
+      <c r="BR1" s="110"/>
+      <c r="BS1" s="110"/>
+      <c r="BT1" s="110"/>
+      <c r="BU1" s="110"/>
+      <c r="BV1" s="110"/>
+      <c r="BW1" s="110"/>
+      <c r="BX1" s="110"/>
+      <c r="BY1" s="110"/>
+      <c r="BZ1" s="110"/>
+      <c r="CA1" s="110"/>
+      <c r="CB1" s="110"/>
+      <c r="CC1" s="110"/>
+      <c r="CD1" s="110"/>
+      <c r="CE1" s="110"/>
+      <c r="CF1" s="110"/>
+      <c r="CG1" s="110"/>
+    </row>
+    <row r="2" spans="1:97" s="43" customFormat="1" ht="12" thickBot="1">
+      <c r="A2" s="41"/>
+      <c r="B2" s="42"/>
+      <c r="C2" s="42"/>
+      <c r="D2" s="42"/>
+      <c r="E2" s="42"/>
+      <c r="F2" s="42"/>
+      <c r="G2" s="42"/>
+      <c r="H2" s="42"/>
+      <c r="I2" s="42"/>
+      <c r="J2" s="104" t="s">
+        <v>89</v>
+      </c>
+      <c r="K2" s="104"/>
+      <c r="L2" s="104"/>
+      <c r="M2" s="104"/>
+      <c r="N2" s="42"/>
+      <c r="O2" s="42"/>
+      <c r="P2" s="42"/>
+      <c r="Q2" s="42"/>
+      <c r="R2" s="42"/>
+      <c r="S2" s="42"/>
+      <c r="T2" s="42"/>
+      <c r="U2" s="42"/>
+      <c r="V2" s="104" t="s">
+        <v>89</v>
+      </c>
+      <c r="W2" s="104"/>
+      <c r="X2" s="104"/>
+      <c r="Y2" s="104"/>
+      <c r="AH2" s="104" t="s">
+        <v>89</v>
+      </c>
+      <c r="AI2" s="104"/>
+      <c r="AJ2" s="104"/>
+      <c r="AK2" s="104"/>
+      <c r="AT2" s="104" t="s">
+        <v>89</v>
+      </c>
+      <c r="AU2" s="104"/>
+      <c r="AV2" s="104"/>
+      <c r="AW2" s="104"/>
+      <c r="BF2" s="104" t="s">
+        <v>89</v>
+      </c>
+      <c r="BG2" s="104"/>
+      <c r="BH2" s="104"/>
+      <c r="BI2" s="104"/>
+      <c r="BR2" s="104" t="s">
+        <v>89</v>
+      </c>
+      <c r="BS2" s="104"/>
+      <c r="BT2" s="104"/>
+      <c r="BU2" s="104"/>
+      <c r="CP2" s="104" t="s">
+        <v>89</v>
+      </c>
+      <c r="CQ2" s="104"/>
+      <c r="CR2" s="104"/>
+      <c r="CS2" s="104"/>
+    </row>
+    <row r="3" spans="1:97" s="29" customFormat="1" ht="12" thickBot="1">
+      <c r="A3" s="111" t="s">
+        <v>90</v>
+      </c>
+      <c r="B3" s="107" t="s">
+        <v>74</v>
+      </c>
+      <c r="C3" s="108"/>
+      <c r="D3" s="108"/>
+      <c r="E3" s="108"/>
+      <c r="F3" s="108"/>
+      <c r="G3" s="108"/>
+      <c r="H3" s="108"/>
+      <c r="I3" s="108"/>
+      <c r="J3" s="108"/>
+      <c r="K3" s="108"/>
+      <c r="L3" s="108"/>
+      <c r="M3" s="109"/>
+      <c r="N3" s="107" t="s">
+        <v>75</v>
+      </c>
+      <c r="O3" s="108"/>
+      <c r="P3" s="108"/>
+      <c r="Q3" s="108"/>
+      <c r="R3" s="108"/>
+      <c r="S3" s="108"/>
+      <c r="T3" s="108"/>
+      <c r="U3" s="108"/>
+      <c r="V3" s="108"/>
+      <c r="W3" s="108"/>
+      <c r="X3" s="108"/>
+      <c r="Y3" s="109"/>
+      <c r="Z3" s="107" t="s">
+        <v>76</v>
+      </c>
+      <c r="AA3" s="108"/>
+      <c r="AB3" s="108"/>
+      <c r="AC3" s="108"/>
+      <c r="AD3" s="108"/>
+      <c r="AE3" s="108"/>
+      <c r="AF3" s="108"/>
+      <c r="AG3" s="108"/>
+      <c r="AH3" s="108"/>
+      <c r="AI3" s="108"/>
+      <c r="AJ3" s="108"/>
+      <c r="AK3" s="109"/>
+      <c r="AL3" s="107" t="s">
+        <v>77</v>
+      </c>
+      <c r="AM3" s="108"/>
+      <c r="AN3" s="108"/>
+      <c r="AO3" s="108"/>
+      <c r="AP3" s="108"/>
+      <c r="AQ3" s="108"/>
+      <c r="AR3" s="108"/>
+      <c r="AS3" s="108"/>
+      <c r="AT3" s="108"/>
+      <c r="AU3" s="108"/>
+      <c r="AV3" s="108"/>
+      <c r="AW3" s="109"/>
+      <c r="AX3" s="107" t="s">
+        <v>78</v>
+      </c>
+      <c r="AY3" s="108"/>
+      <c r="AZ3" s="108"/>
+      <c r="BA3" s="108"/>
+      <c r="BB3" s="108"/>
+      <c r="BC3" s="108"/>
+      <c r="BD3" s="108"/>
+      <c r="BE3" s="108"/>
+      <c r="BF3" s="108"/>
+      <c r="BG3" s="108"/>
+      <c r="BH3" s="108"/>
+      <c r="BI3" s="109"/>
+      <c r="BJ3" s="107" t="s">
+        <v>31</v>
+      </c>
+      <c r="BK3" s="108"/>
+      <c r="BL3" s="108"/>
+      <c r="BM3" s="108"/>
+      <c r="BN3" s="108"/>
+      <c r="BO3" s="108"/>
+      <c r="BP3" s="108"/>
+      <c r="BQ3" s="108"/>
+      <c r="BR3" s="108"/>
+      <c r="BS3" s="108"/>
+      <c r="BT3" s="108"/>
+      <c r="BU3" s="109"/>
+      <c r="BV3" s="107" t="s">
+        <v>32</v>
+      </c>
+      <c r="BW3" s="108"/>
+      <c r="BX3" s="108"/>
+      <c r="BY3" s="108"/>
+      <c r="BZ3" s="108"/>
+      <c r="CA3" s="108"/>
+      <c r="CB3" s="108"/>
+      <c r="CC3" s="108"/>
+      <c r="CD3" s="108"/>
+      <c r="CE3" s="108"/>
+      <c r="CF3" s="108"/>
+      <c r="CG3" s="109"/>
+      <c r="CH3" s="107" t="s">
+        <v>33</v>
+      </c>
+      <c r="CI3" s="108"/>
+      <c r="CJ3" s="108"/>
+      <c r="CK3" s="108"/>
+      <c r="CL3" s="108"/>
+      <c r="CM3" s="108"/>
+      <c r="CN3" s="108"/>
+      <c r="CO3" s="108"/>
+      <c r="CP3" s="108"/>
+      <c r="CQ3" s="108"/>
+      <c r="CR3" s="108"/>
+      <c r="CS3" s="109"/>
+    </row>
+    <row r="4" spans="1:97" s="29" customFormat="1" ht="12" thickBot="1">
+      <c r="A4" s="112"/>
+      <c r="B4" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="C4" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D4" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E4" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="G4" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="H4" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="I4" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="J4" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="K4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="L4" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="M4" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="N4" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="O4" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="P4" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q4" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="R4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="S4" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="T4" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="U4" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="V4" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="W4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="X4" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="Y4" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="Z4" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA4" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AB4" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="AC4" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AD4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="AE4" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="AF4" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="AG4" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="AH4" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="AI4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ4" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="AK4" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="AL4" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="AM4" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AN4" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="AO4" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AP4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="AQ4" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="AR4" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="AS4" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="AT4" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="AU4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="AV4" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="AW4" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="AX4" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="AY4" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AZ4" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="BA4" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="BB4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="BC4" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="BD4" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="BE4" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="BF4" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="BG4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="BH4" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="BI4" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="BJ4" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="BK4" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="BL4" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="BM4" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="BN4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="BO4" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="BP4" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="BQ4" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="BR4" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="BS4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="BT4" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="BU4" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="BV4" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="BW4" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="BX4" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="BY4" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="BZ4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="CA4" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="CB4" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="CC4" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="CD4" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="CE4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="CF4" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="CG4" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="CH4" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="CI4" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="CJ4" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="CK4" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="CL4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="CM4" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="CN4" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="CO4" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="CP4" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="CQ4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="CR4" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="CS4" s="2" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="5" spans="1:97" s="55" customFormat="1" ht="11.25">
+      <c r="A5" s="93" t="s">
+        <v>12</v>
+      </c>
+      <c r="B5" s="47">
+        <v>159862</v>
+      </c>
+      <c r="C5" s="46">
+        <v>146734</v>
+      </c>
+      <c r="D5" s="94">
+        <v>155022</v>
+      </c>
+      <c r="E5" s="46">
+        <v>166691</v>
+      </c>
+      <c r="F5" s="46">
+        <v>177747</v>
+      </c>
+      <c r="G5" s="82">
+        <v>185267</v>
+      </c>
+      <c r="H5" s="49">
+        <v>223016</v>
+      </c>
+      <c r="I5" s="46">
+        <v>212904</v>
+      </c>
+      <c r="J5" s="46">
+        <v>209014</v>
+      </c>
+      <c r="K5" s="46">
+        <v>197950</v>
+      </c>
+      <c r="L5" s="54">
+        <v>180246</v>
+      </c>
+      <c r="M5" s="83">
+        <v>165814</v>
+      </c>
+      <c r="N5" s="47">
+        <v>163210</v>
+      </c>
+      <c r="O5" s="46">
+        <v>150203</v>
+      </c>
+      <c r="P5" s="94">
+        <v>158962</v>
+      </c>
+      <c r="Q5" s="94">
+        <v>171146</v>
+      </c>
+      <c r="R5" s="46">
+        <v>183424</v>
+      </c>
+      <c r="S5" s="82">
+        <v>189661</v>
+      </c>
+      <c r="T5" s="47">
+        <v>225209</v>
+      </c>
+      <c r="U5" s="54">
+        <v>216802</v>
+      </c>
+      <c r="V5" s="54">
+        <v>214582</v>
+      </c>
+      <c r="W5" s="54">
+        <v>204647</v>
+      </c>
+      <c r="X5" s="54">
+        <v>187371</v>
+      </c>
+      <c r="Y5" s="54">
+        <v>167206</v>
+      </c>
+      <c r="Z5" s="47">
+        <v>168762</v>
+      </c>
+      <c r="AA5" s="47">
+        <v>156248</v>
+      </c>
+      <c r="AB5" s="47">
+        <v>165584</v>
+      </c>
+      <c r="AC5" s="47">
+        <v>179247</v>
+      </c>
+      <c r="AD5" s="54">
+        <v>192813</v>
+      </c>
+      <c r="AE5" s="83">
+        <v>199497</v>
+      </c>
+      <c r="AF5" s="84">
+        <v>226277</v>
+      </c>
+      <c r="AG5" s="46">
+        <v>217290</v>
+      </c>
+      <c r="AH5" s="46">
+        <v>214534</v>
+      </c>
+      <c r="AI5" s="83">
+        <v>204554</v>
+      </c>
+      <c r="AJ5" s="46">
+        <v>186754</v>
+      </c>
+      <c r="AK5" s="83">
+        <v>114712</v>
+      </c>
+      <c r="AL5" s="47">
+        <v>127969</v>
+      </c>
+      <c r="AM5" s="47">
+        <v>123468</v>
+      </c>
+      <c r="AN5" s="47">
+        <v>133562</v>
+      </c>
+      <c r="AO5" s="47">
+        <v>146075</v>
+      </c>
+      <c r="AP5" s="54">
+        <v>160304</v>
+      </c>
+      <c r="AQ5" s="83">
+        <v>169453</v>
+      </c>
+      <c r="AR5" s="54">
+        <v>163575</v>
+      </c>
+      <c r="AS5" s="54">
+        <v>156840</v>
+      </c>
+      <c r="AT5" s="54">
+        <v>154272</v>
+      </c>
+      <c r="AU5" s="54">
+        <v>146867</v>
+      </c>
+      <c r="AV5" s="54">
+        <v>134327</v>
+      </c>
+      <c r="AW5" s="54">
+        <v>111532</v>
+      </c>
+      <c r="AX5" s="54">
+        <v>64149</v>
+      </c>
+      <c r="AY5" s="54">
+        <v>61907</v>
+      </c>
+      <c r="AZ5" s="54">
+        <v>65452</v>
+      </c>
+      <c r="BA5" s="54">
+        <v>70749</v>
+      </c>
+      <c r="BB5" s="54">
+        <v>76266</v>
+      </c>
+      <c r="BC5" s="83">
+        <v>79689</v>
+      </c>
+      <c r="BD5" s="54">
+        <v>78418</v>
+      </c>
+      <c r="BE5" s="54">
+        <v>75789</v>
+      </c>
+      <c r="BF5" s="54">
+        <v>74918</v>
+      </c>
+      <c r="BG5" s="54">
+        <v>70399</v>
+      </c>
+      <c r="BH5" s="54">
+        <v>64279</v>
+      </c>
+      <c r="BI5" s="54">
+        <v>59711</v>
+      </c>
+      <c r="BJ5" s="54">
+        <v>64290</v>
+      </c>
+      <c r="BK5" s="54">
+        <v>65091</v>
+      </c>
+      <c r="BL5" s="54">
+        <v>69934</v>
+      </c>
+      <c r="BM5" s="54">
+        <v>75175</v>
+      </c>
+      <c r="BN5" s="54">
+        <v>81256</v>
+      </c>
+      <c r="BO5" s="83">
+        <v>67368</v>
+      </c>
+      <c r="BP5" s="54">
+        <v>69541</v>
+      </c>
+      <c r="BQ5" s="54">
+        <v>69197</v>
+      </c>
+      <c r="BR5" s="54">
+        <v>69603</v>
+      </c>
+      <c r="BS5" s="54">
+        <v>69005</v>
+      </c>
+      <c r="BT5" s="54">
+        <v>67217</v>
+      </c>
+      <c r="BU5" s="54">
+        <v>66844</v>
+      </c>
+      <c r="BV5" s="54">
+        <v>75052</v>
+      </c>
+      <c r="BW5" s="54">
+        <v>76177</v>
+      </c>
+      <c r="BX5" s="54">
+        <v>80737</v>
+      </c>
+      <c r="BY5" s="54">
+        <v>86823</v>
+      </c>
+      <c r="BZ5" s="54">
+        <v>93569</v>
+      </c>
+      <c r="CA5" s="83">
+        <v>68990</v>
+      </c>
+      <c r="CB5" s="54">
+        <v>71368</v>
+      </c>
+      <c r="CC5" s="54">
+        <v>70511</v>
+      </c>
+      <c r="CD5" s="54">
+        <v>71335</v>
+      </c>
+      <c r="CE5" s="54">
+        <v>70640</v>
+      </c>
+      <c r="CF5" s="54">
+        <v>68507</v>
+      </c>
+      <c r="CG5" s="54">
+        <v>63588</v>
+      </c>
+      <c r="CH5" s="54">
+        <v>70820</v>
+      </c>
+      <c r="CI5" s="54">
+        <v>71459</v>
+      </c>
+      <c r="CJ5" s="54">
+        <v>75996</v>
+      </c>
+      <c r="CK5" s="54">
+        <v>81175</v>
+      </c>
+      <c r="CL5" s="54">
+        <v>87229</v>
+      </c>
+      <c r="CM5" s="83">
+        <v>68797</v>
+      </c>
+      <c r="CN5" s="54">
+        <v>71331</v>
+      </c>
+      <c r="CO5" s="54">
+        <v>70254</v>
+      </c>
+      <c r="CP5" s="54"/>
+      <c r="CQ5" s="54"/>
+      <c r="CR5" s="54"/>
+      <c r="CS5" s="54"/>
+    </row>
+    <row r="6" spans="1:97" s="55" customFormat="1" ht="11.25">
+      <c r="A6" s="95" t="s">
+        <v>30</v>
+      </c>
+      <c r="B6" s="56">
+        <v>4424</v>
+      </c>
+      <c r="C6" s="56">
+        <v>4295</v>
+      </c>
+      <c r="D6" s="56">
+        <v>4653</v>
+      </c>
+      <c r="E6" s="56">
+        <v>4925</v>
+      </c>
+      <c r="F6" s="56">
+        <v>5054</v>
+      </c>
+      <c r="G6" s="56">
+        <v>5080</v>
+      </c>
+      <c r="H6" s="56">
+        <v>3948</v>
+      </c>
+      <c r="I6" s="56">
+        <v>4034</v>
+      </c>
+      <c r="J6" s="56">
+        <v>4195</v>
+      </c>
+      <c r="K6" s="56">
+        <v>4257</v>
+      </c>
+      <c r="L6" s="56">
+        <v>4758</v>
+      </c>
+      <c r="M6" s="56">
+        <v>3740</v>
+      </c>
+      <c r="N6" s="56">
+        <v>4465</v>
+      </c>
+      <c r="O6" s="56">
+        <v>4332</v>
+      </c>
+      <c r="P6" s="56">
+        <v>4695</v>
+      </c>
+      <c r="Q6" s="56">
+        <v>4965</v>
+      </c>
+      <c r="R6" s="56">
+        <v>5090</v>
+      </c>
+      <c r="S6" s="56">
+        <v>5116</v>
+      </c>
+      <c r="T6" s="56">
+        <v>3994</v>
+      </c>
+      <c r="U6" s="56">
+        <v>4083</v>
+      </c>
+      <c r="V6" s="56">
+        <v>4246</v>
+      </c>
+      <c r="W6" s="56">
+        <v>4301</v>
+      </c>
+      <c r="X6" s="56">
+        <v>4807</v>
+      </c>
+      <c r="Y6" s="56">
+        <v>3721</v>
+      </c>
+      <c r="Z6" s="56">
+        <v>4578</v>
+      </c>
+      <c r="AA6" s="56">
+        <v>4520</v>
+      </c>
+      <c r="AB6" s="56">
+        <v>4938</v>
+      </c>
+      <c r="AC6" s="56">
+        <v>5329</v>
+      </c>
+      <c r="AD6" s="56">
+        <v>5468</v>
+      </c>
+      <c r="AE6" s="56">
+        <v>5532</v>
+      </c>
+      <c r="AF6" s="56">
+        <v>4624</v>
+      </c>
+      <c r="AG6" s="56">
+        <v>4780</v>
+      </c>
+      <c r="AH6" s="56">
+        <v>4969</v>
+      </c>
+      <c r="AI6" s="56">
+        <v>5045</v>
+      </c>
+      <c r="AJ6" s="56">
+        <v>5579</v>
+      </c>
+      <c r="AK6" s="56">
+        <v>3764</v>
+      </c>
+      <c r="AL6" s="56">
+        <v>4598</v>
+      </c>
+      <c r="AM6" s="56">
+        <v>4494</v>
+      </c>
+      <c r="AN6" s="56">
+        <v>4909</v>
+      </c>
+      <c r="AO6" s="56">
+        <v>5239</v>
+      </c>
+      <c r="AP6" s="56">
+        <v>5365</v>
+      </c>
+      <c r="AQ6" s="57">
+        <v>5552</v>
+      </c>
+      <c r="AR6" s="57">
+        <v>4955</v>
+      </c>
+      <c r="AS6" s="56">
+        <v>4959</v>
+      </c>
+      <c r="AT6" s="56">
+        <v>4942</v>
+      </c>
+      <c r="AU6" s="56">
+        <v>4973</v>
+      </c>
+      <c r="AV6" s="56">
+        <v>5235</v>
+      </c>
+      <c r="AW6" s="56">
+        <v>4613</v>
+      </c>
+      <c r="AX6" s="56">
+        <v>709</v>
+      </c>
+      <c r="AY6" s="56">
+        <v>710</v>
+      </c>
+      <c r="AZ6" s="56">
+        <v>722</v>
+      </c>
+      <c r="BA6" s="56">
+        <v>757</v>
+      </c>
+      <c r="BB6" s="56">
+        <v>768</v>
+      </c>
+      <c r="BC6" s="57">
+        <v>781</v>
+      </c>
+      <c r="BD6" s="57">
+        <v>678</v>
+      </c>
+      <c r="BE6" s="56">
+        <v>683</v>
+      </c>
+      <c r="BF6" s="56">
+        <v>684</v>
+      </c>
+      <c r="BG6" s="56">
+        <v>693</v>
+      </c>
+      <c r="BH6" s="56">
+        <v>731</v>
+      </c>
+      <c r="BI6" s="56">
+        <v>731</v>
+      </c>
+      <c r="BJ6" s="56">
+        <v>768</v>
+      </c>
+      <c r="BK6" s="56">
+        <v>755</v>
+      </c>
+      <c r="BL6" s="56">
+        <v>764</v>
+      </c>
+      <c r="BM6" s="56">
+        <v>800</v>
+      </c>
+      <c r="BN6" s="56">
+        <v>815</v>
+      </c>
+      <c r="BO6" s="57">
+        <v>1128</v>
+      </c>
+      <c r="BP6" s="57">
+        <v>1147</v>
+      </c>
+      <c r="BQ6" s="56">
+        <v>1151</v>
+      </c>
+      <c r="BR6" s="56">
+        <v>1148</v>
+      </c>
+      <c r="BS6" s="56">
+        <v>1156</v>
+      </c>
+      <c r="BT6" s="56">
+        <v>1179</v>
+      </c>
+      <c r="BU6" s="56">
+        <v>672</v>
+      </c>
+      <c r="BV6" s="56">
+        <v>858</v>
+      </c>
+      <c r="BW6" s="56">
+        <v>890</v>
+      </c>
+      <c r="BX6" s="56">
+        <v>961</v>
+      </c>
+      <c r="BY6" s="56">
+        <v>1041</v>
+      </c>
+      <c r="BZ6" s="56">
+        <v>1102</v>
+      </c>
+      <c r="CA6" s="57">
+        <v>560</v>
+      </c>
+      <c r="CB6" s="57">
+        <v>650</v>
+      </c>
+      <c r="CC6" s="56">
+        <v>709</v>
+      </c>
+      <c r="CD6" s="56">
+        <v>779</v>
+      </c>
+      <c r="CE6" s="56">
+        <v>837</v>
+      </c>
+      <c r="CF6" s="56">
+        <v>916</v>
+      </c>
+      <c r="CG6" s="56">
+        <v>325</v>
+      </c>
+      <c r="CH6" s="56">
+        <v>325</v>
+      </c>
+      <c r="CI6" s="56">
+        <v>322</v>
+      </c>
+      <c r="CJ6" s="56">
+        <v>309</v>
+      </c>
+      <c r="CK6" s="56">
+        <v>314</v>
+      </c>
+      <c r="CL6" s="56">
+        <v>314</v>
+      </c>
+      <c r="CM6" s="57">
+        <v>327</v>
+      </c>
+      <c r="CN6" s="57">
+        <v>316</v>
+      </c>
+      <c r="CO6" s="56">
+        <v>311</v>
+      </c>
+      <c r="CP6" s="56"/>
+      <c r="CQ6" s="56"/>
+      <c r="CR6" s="56"/>
+      <c r="CS6" s="56"/>
+    </row>
+    <row r="7" spans="1:97" s="63" customFormat="1" ht="11.25">
+      <c r="A7" s="95" t="s">
+        <v>13</v>
+      </c>
+      <c r="B7" s="75">
+        <v>5267</v>
+      </c>
+      <c r="C7" s="60">
+        <v>5100</v>
+      </c>
+      <c r="D7" s="96">
+        <v>5416</v>
+      </c>
+      <c r="E7" s="60">
+        <v>5743</v>
+      </c>
+      <c r="F7" s="60">
+        <v>5934</v>
+      </c>
+      <c r="G7" s="85">
+        <v>6029</v>
+      </c>
+      <c r="H7" s="61">
+        <v>5599</v>
+      </c>
+      <c r="I7" s="60">
+        <v>5736</v>
+      </c>
+      <c r="J7" s="60">
+        <v>5642</v>
+      </c>
+      <c r="K7" s="60">
+        <v>5760</v>
+      </c>
+      <c r="L7" s="57">
+        <v>5094</v>
+      </c>
+      <c r="M7" s="56">
+        <v>5596</v>
+      </c>
+      <c r="N7" s="75">
+        <v>5309</v>
+      </c>
+      <c r="O7" s="60">
+        <v>5132</v>
+      </c>
+      <c r="P7" s="96">
+        <v>5471</v>
+      </c>
+      <c r="Q7" s="96">
+        <v>5803</v>
+      </c>
+      <c r="R7" s="60">
+        <v>6000</v>
+      </c>
+      <c r="S7" s="85">
+        <v>6103</v>
+      </c>
+      <c r="T7" s="60">
+        <v>5696</v>
+      </c>
+      <c r="U7" s="56">
+        <v>5838</v>
+      </c>
+      <c r="V7" s="56">
+        <v>5744</v>
+      </c>
+      <c r="W7" s="56">
+        <v>5864</v>
+      </c>
+      <c r="X7" s="57">
+        <v>5185</v>
+      </c>
+      <c r="Y7" s="56">
+        <v>5696</v>
+      </c>
+      <c r="Z7" s="56">
+        <v>5406</v>
+      </c>
+      <c r="AA7" s="56">
+        <v>5229</v>
+      </c>
+      <c r="AB7" s="75">
+        <v>5570</v>
+      </c>
+      <c r="AC7" s="75">
+        <v>5908</v>
+      </c>
+      <c r="AD7" s="56">
+        <v>6116</v>
+      </c>
+      <c r="AE7" s="56">
+        <v>6218</v>
+      </c>
+      <c r="AF7" s="56">
+        <v>5710</v>
+      </c>
+      <c r="AG7" s="60">
+        <v>5837</v>
+      </c>
+      <c r="AH7" s="60">
+        <v>5721</v>
+      </c>
+      <c r="AI7" s="56">
+        <v>5830</v>
+      </c>
+      <c r="AJ7" s="60">
+        <v>5121</v>
+      </c>
+      <c r="AK7" s="56">
+        <v>6054</v>
+      </c>
+      <c r="AL7" s="56">
+        <v>6472</v>
+      </c>
+      <c r="AM7" s="56">
+        <v>6443</v>
+      </c>
+      <c r="AN7" s="75">
+        <v>7077</v>
+      </c>
+      <c r="AO7" s="75">
+        <v>7694</v>
+      </c>
+      <c r="AP7" s="56">
+        <v>8129</v>
+      </c>
+      <c r="AQ7" s="56">
+        <v>8422</v>
+      </c>
+      <c r="AR7" s="56">
+        <v>6298</v>
+      </c>
+      <c r="AS7" s="56">
+        <v>6477</v>
+      </c>
+      <c r="AT7" s="56">
+        <v>6401</v>
+      </c>
+      <c r="AU7" s="56">
+        <v>6582</v>
+      </c>
+      <c r="AV7" s="56">
+        <v>5813</v>
+      </c>
+      <c r="AW7" s="56">
+        <v>6132</v>
+      </c>
+      <c r="AX7" s="56">
+        <v>2363</v>
+      </c>
+      <c r="AY7" s="56">
+        <v>2351</v>
+      </c>
+      <c r="AZ7" s="56">
+        <v>2581</v>
+      </c>
+      <c r="BA7" s="56">
+        <v>2806</v>
+      </c>
+      <c r="BB7" s="56">
+        <v>2958</v>
+      </c>
+      <c r="BC7" s="56">
+        <v>3117</v>
+      </c>
+      <c r="BD7" s="56">
+        <v>2215</v>
+      </c>
+      <c r="BE7" s="56">
+        <v>2278</v>
+      </c>
+      <c r="BF7" s="56">
+        <v>2247</v>
+      </c>
+      <c r="BG7" s="56">
+        <v>2311</v>
+      </c>
+      <c r="BH7" s="56">
+        <v>2034</v>
+      </c>
+      <c r="BI7" s="56">
+        <v>1855</v>
+      </c>
+      <c r="BJ7" s="56">
+        <v>2292</v>
+      </c>
+      <c r="BK7" s="56">
+        <v>2440</v>
+      </c>
+      <c r="BL7" s="56">
+        <v>2687</v>
+      </c>
+      <c r="BM7" s="56">
+        <v>2946</v>
+      </c>
+      <c r="BN7" s="56">
+        <v>3137</v>
+      </c>
+      <c r="BO7" s="56">
+        <v>2207</v>
+      </c>
+      <c r="BP7" s="56">
+        <v>2344</v>
+      </c>
+      <c r="BQ7" s="56">
+        <v>2401</v>
+      </c>
+      <c r="BR7" s="56">
+        <v>2431</v>
+      </c>
+      <c r="BS7" s="56">
+        <v>2501</v>
+      </c>
+      <c r="BT7" s="56">
+        <v>2445</v>
+      </c>
+      <c r="BU7" s="56">
+        <v>2877</v>
+      </c>
+      <c r="BV7" s="56">
+        <v>3559</v>
+      </c>
+      <c r="BW7" s="56">
+        <v>3814</v>
+      </c>
+      <c r="BX7" s="56">
+        <v>4222</v>
+      </c>
+      <c r="BY7" s="56">
+        <v>4640</v>
+      </c>
+      <c r="BZ7" s="56">
+        <v>4951</v>
+      </c>
+      <c r="CA7" s="56">
+        <v>1795</v>
+      </c>
+      <c r="CB7" s="56">
+        <v>1900</v>
+      </c>
+      <c r="CC7" s="56">
+        <v>1941</v>
+      </c>
+      <c r="CD7" s="56">
+        <v>1957</v>
+      </c>
+      <c r="CE7" s="56">
+        <v>2010</v>
+      </c>
+      <c r="CF7" s="56">
+        <v>1958</v>
+      </c>
+      <c r="CG7" s="56">
+        <v>3577</v>
+      </c>
+      <c r="CH7" s="56">
+        <v>4152</v>
+      </c>
+      <c r="CI7" s="56">
+        <v>4389</v>
+      </c>
+      <c r="CJ7" s="56">
+        <v>4818</v>
+      </c>
+      <c r="CK7" s="56">
+        <v>5255</v>
+      </c>
+      <c r="CL7" s="56">
+        <v>5574</v>
+      </c>
+      <c r="CM7" s="56">
+        <v>2635</v>
+      </c>
+      <c r="CN7" s="56">
+        <v>2797</v>
+      </c>
+      <c r="CO7" s="56">
+        <v>2872</v>
+      </c>
+      <c r="CP7" s="56"/>
+      <c r="CQ7" s="56"/>
+      <c r="CR7" s="56"/>
+      <c r="CS7" s="56"/>
+    </row>
+    <row r="8" spans="1:97" s="63" customFormat="1" ht="11.25">
+      <c r="A8" s="95" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" s="75">
+        <v>372</v>
+      </c>
+      <c r="C8" s="60">
+        <v>334</v>
+      </c>
+      <c r="D8" s="96">
+        <v>341</v>
+      </c>
+      <c r="E8" s="60">
+        <v>358</v>
+      </c>
+      <c r="F8" s="60">
+        <v>376</v>
+      </c>
+      <c r="G8" s="85">
+        <v>374</v>
+      </c>
+      <c r="H8" s="61">
+        <v>395</v>
+      </c>
+      <c r="I8" s="60">
+        <v>394</v>
+      </c>
+      <c r="J8" s="60">
+        <v>396</v>
+      </c>
+      <c r="K8" s="60">
+        <v>406</v>
+      </c>
+      <c r="L8" s="57">
+        <v>396</v>
+      </c>
+      <c r="M8" s="56">
+        <v>389</v>
+      </c>
+      <c r="N8" s="75">
+        <v>375</v>
+      </c>
+      <c r="O8" s="60">
+        <v>337</v>
+      </c>
+      <c r="P8" s="96">
+        <v>344</v>
+      </c>
+      <c r="Q8" s="96">
+        <v>361</v>
+      </c>
+      <c r="R8" s="60">
+        <v>379</v>
+      </c>
+      <c r="S8" s="85">
+        <v>377</v>
+      </c>
+      <c r="T8" s="60">
+        <v>396</v>
+      </c>
+      <c r="U8" s="56">
+        <v>396</v>
+      </c>
+      <c r="V8" s="56">
+        <v>399</v>
+      </c>
+      <c r="W8" s="56">
+        <v>409</v>
+      </c>
+      <c r="X8" s="57">
+        <v>400</v>
+      </c>
+      <c r="Y8" s="56">
+        <v>391</v>
+      </c>
+      <c r="Z8" s="56">
+        <v>378</v>
+      </c>
+      <c r="AA8" s="56">
+        <v>339</v>
+      </c>
+      <c r="AB8" s="75">
+        <v>346</v>
+      </c>
+      <c r="AC8" s="75">
+        <v>364</v>
+      </c>
+      <c r="AD8" s="56">
+        <v>383</v>
+      </c>
+      <c r="AE8" s="56">
+        <v>381</v>
+      </c>
+      <c r="AF8" s="56">
+        <v>399</v>
+      </c>
+      <c r="AG8" s="60">
+        <v>399</v>
+      </c>
+      <c r="AH8" s="60">
+        <v>402</v>
+      </c>
+      <c r="AI8" s="56">
+        <v>412</v>
+      </c>
+      <c r="AJ8" s="60">
+        <v>404</v>
+      </c>
+      <c r="AK8" s="56">
+        <v>262</v>
+      </c>
+      <c r="AL8" s="56">
+        <v>270</v>
+      </c>
+      <c r="AM8" s="56">
+        <v>242</v>
+      </c>
+      <c r="AN8" s="75">
+        <v>249</v>
+      </c>
+      <c r="AO8" s="75">
+        <v>266</v>
+      </c>
+      <c r="AP8" s="56">
+        <v>284</v>
+      </c>
+      <c r="AQ8" s="56">
+        <v>285</v>
+      </c>
+      <c r="AR8" s="56">
+        <v>328</v>
+      </c>
+      <c r="AS8" s="56">
+        <v>328</v>
+      </c>
+      <c r="AT8" s="56">
+        <v>330</v>
+      </c>
+      <c r="AU8" s="56">
+        <v>338</v>
+      </c>
+      <c r="AV8" s="56">
+        <v>331</v>
+      </c>
+      <c r="AW8" s="56">
+        <v>271</v>
+      </c>
+      <c r="AX8" s="56">
+        <v>313</v>
+      </c>
+      <c r="AY8" s="56">
+        <v>281</v>
+      </c>
+      <c r="AZ8" s="56">
+        <v>288</v>
+      </c>
+      <c r="BA8" s="56">
+        <v>308</v>
+      </c>
+      <c r="BB8" s="56">
+        <v>330</v>
+      </c>
+      <c r="BC8" s="56">
+        <v>236</v>
+      </c>
+      <c r="BD8" s="56">
+        <v>199</v>
+      </c>
+      <c r="BE8" s="56">
+        <v>202</v>
+      </c>
+      <c r="BF8" s="56">
+        <v>213</v>
+      </c>
+      <c r="BG8" s="56">
+        <v>222</v>
+      </c>
+      <c r="BH8" s="56">
+        <v>225</v>
+      </c>
+      <c r="BI8" s="56">
+        <v>114</v>
+      </c>
+      <c r="BJ8" s="56">
+        <v>148</v>
+      </c>
+      <c r="BK8" s="56">
+        <v>146</v>
+      </c>
+      <c r="BL8" s="56">
+        <v>152</v>
+      </c>
+      <c r="BM8" s="56">
+        <v>166</v>
+      </c>
+      <c r="BN8" s="56">
+        <v>181</v>
+      </c>
+      <c r="BO8" s="56">
+        <v>234</v>
+      </c>
+      <c r="BP8" s="56">
+        <v>243</v>
+      </c>
+      <c r="BQ8" s="56">
+        <v>247</v>
+      </c>
+      <c r="BR8" s="56">
+        <v>261</v>
+      </c>
+      <c r="BS8" s="56">
+        <v>269</v>
+      </c>
+      <c r="BT8" s="56">
+        <v>277</v>
+      </c>
+      <c r="BU8" s="56">
+        <v>173</v>
+      </c>
+      <c r="BV8" s="56">
+        <v>225</v>
+      </c>
+      <c r="BW8" s="56">
+        <v>222</v>
+      </c>
+      <c r="BX8" s="56">
+        <v>231</v>
+      </c>
+      <c r="BY8" s="56">
+        <v>252</v>
+      </c>
+      <c r="BZ8" s="56">
+        <v>274</v>
+      </c>
+      <c r="CA8" s="56">
+        <v>349</v>
+      </c>
+      <c r="CB8" s="56">
+        <v>358</v>
+      </c>
+      <c r="CC8" s="56">
+        <v>363</v>
+      </c>
+      <c r="CD8" s="56">
+        <v>378</v>
+      </c>
+      <c r="CE8" s="56">
+        <v>387</v>
+      </c>
+      <c r="CF8" s="56">
+        <v>396</v>
+      </c>
+      <c r="CG8" s="56">
+        <v>344</v>
+      </c>
+      <c r="CH8" s="56">
+        <v>382</v>
+      </c>
+      <c r="CI8" s="56">
+        <v>370</v>
+      </c>
+      <c r="CJ8" s="56">
+        <v>379</v>
+      </c>
+      <c r="CK8" s="56">
+        <v>400</v>
+      </c>
+      <c r="CL8" s="56">
+        <v>422</v>
+      </c>
+      <c r="CM8" s="56">
+        <v>340</v>
+      </c>
+      <c r="CN8" s="56">
+        <v>347</v>
+      </c>
+      <c r="CO8" s="56">
+        <v>351</v>
+      </c>
+      <c r="CP8" s="56"/>
+      <c r="CQ8" s="56"/>
+      <c r="CR8" s="56"/>
+      <c r="CS8" s="56"/>
+    </row>
+    <row r="9" spans="1:97" s="63" customFormat="1" ht="11.25">
+      <c r="A9" s="95" t="s">
+        <v>15</v>
+      </c>
+      <c r="B9" s="75">
+        <v>803</v>
+      </c>
+      <c r="C9" s="60">
+        <v>874</v>
+      </c>
+      <c r="D9" s="96">
+        <v>1127</v>
+      </c>
+      <c r="E9" s="60">
+        <v>1495</v>
+      </c>
+      <c r="F9" s="60">
+        <v>1823</v>
+      </c>
+      <c r="G9" s="85">
+        <v>2051</v>
+      </c>
+      <c r="H9" s="61">
+        <v>1237</v>
+      </c>
+      <c r="I9" s="60">
+        <v>1268</v>
+      </c>
+      <c r="J9" s="60">
+        <v>1307</v>
+      </c>
+      <c r="K9" s="60">
+        <v>1475</v>
+      </c>
+      <c r="L9" s="57">
+        <v>1680</v>
+      </c>
+      <c r="M9" s="56">
+        <v>800</v>
+      </c>
+      <c r="N9" s="75">
+        <v>804</v>
+      </c>
+      <c r="O9" s="60">
+        <v>875</v>
+      </c>
+      <c r="P9" s="96">
+        <v>1128</v>
+      </c>
+      <c r="Q9" s="96">
+        <v>1497</v>
+      </c>
+      <c r="R9" s="60">
+        <v>1831</v>
+      </c>
+      <c r="S9" s="85">
+        <v>2059</v>
+      </c>
+      <c r="T9" s="60">
+        <v>1248</v>
+      </c>
+      <c r="U9" s="56">
+        <v>1283</v>
+      </c>
+      <c r="V9" s="56">
+        <v>1334</v>
+      </c>
+      <c r="W9" s="56">
+        <v>1512</v>
+      </c>
+      <c r="X9" s="57">
+        <v>1726</v>
+      </c>
+      <c r="Y9" s="56">
+        <v>803</v>
+      </c>
+      <c r="Z9" s="56">
+        <v>818</v>
+      </c>
+      <c r="AA9" s="56">
+        <v>915</v>
+      </c>
+      <c r="AB9" s="75">
+        <v>1155</v>
+      </c>
+      <c r="AC9" s="75">
+        <v>1527</v>
+      </c>
+      <c r="AD9" s="56">
+        <v>1862</v>
+      </c>
+      <c r="AE9" s="56">
+        <v>2101</v>
+      </c>
+      <c r="AF9" s="56">
+        <v>1232</v>
+      </c>
+      <c r="AG9" s="60">
+        <v>1258</v>
+      </c>
+      <c r="AH9" s="60">
+        <v>1289</v>
+      </c>
+      <c r="AI9" s="56">
+        <v>1490</v>
+      </c>
+      <c r="AJ9" s="60">
+        <v>1733</v>
+      </c>
+      <c r="AK9" s="56">
+        <v>458</v>
+      </c>
+      <c r="AL9" s="56">
+        <v>462</v>
+      </c>
+      <c r="AM9" s="56">
+        <v>510</v>
+      </c>
+      <c r="AN9" s="75">
+        <v>687</v>
+      </c>
+      <c r="AO9" s="75">
+        <v>965</v>
+      </c>
+      <c r="AP9" s="56">
+        <v>1210</v>
+      </c>
+      <c r="AQ9" s="56">
+        <v>1387</v>
+      </c>
+      <c r="AR9" s="56">
+        <v>518</v>
+      </c>
+      <c r="AS9" s="56">
+        <v>528</v>
+      </c>
+      <c r="AT9" s="56">
+        <v>549</v>
+      </c>
+      <c r="AU9" s="56">
+        <v>647</v>
+      </c>
+      <c r="AV9" s="56">
+        <v>766</v>
+      </c>
+      <c r="AW9" s="56">
+        <v>428</v>
+      </c>
+      <c r="AX9" s="56">
+        <v>189</v>
+      </c>
+      <c r="AY9" s="56">
+        <v>210</v>
+      </c>
+      <c r="AZ9" s="56">
+        <v>293</v>
+      </c>
+      <c r="BA9" s="56">
+        <v>408</v>
+      </c>
+      <c r="BB9" s="56">
+        <v>509</v>
+      </c>
+      <c r="BC9" s="56">
+        <v>582</v>
+      </c>
+      <c r="BD9" s="56">
+        <v>327</v>
+      </c>
+      <c r="BE9" s="56">
+        <v>331</v>
+      </c>
+      <c r="BF9" s="56">
+        <v>343</v>
+      </c>
+      <c r="BG9" s="56">
+        <v>400</v>
+      </c>
+      <c r="BH9" s="56">
+        <v>462</v>
+      </c>
+      <c r="BI9" s="56">
+        <v>459</v>
+      </c>
+      <c r="BJ9" s="56">
+        <v>464</v>
+      </c>
+      <c r="BK9" s="56">
+        <v>481</v>
+      </c>
+      <c r="BL9" s="56">
+        <v>561</v>
+      </c>
+      <c r="BM9" s="56">
+        <v>675</v>
+      </c>
+      <c r="BN9" s="56">
+        <v>783</v>
+      </c>
+      <c r="BO9" s="56">
+        <v>426</v>
+      </c>
+      <c r="BP9" s="56">
+        <v>452</v>
+      </c>
+      <c r="BQ9" s="56">
+        <v>455</v>
+      </c>
+      <c r="BR9" s="56">
+        <v>465</v>
+      </c>
+      <c r="BS9" s="56">
+        <v>509</v>
+      </c>
+      <c r="BT9" s="56">
+        <v>555</v>
+      </c>
+      <c r="BU9" s="56">
+        <v>565</v>
+      </c>
+      <c r="BV9" s="56">
+        <v>571</v>
+      </c>
+      <c r="BW9" s="56">
+        <v>571</v>
+      </c>
+      <c r="BX9" s="56">
+        <v>627</v>
+      </c>
+      <c r="BY9" s="56">
+        <v>701</v>
+      </c>
+      <c r="BZ9" s="56">
+        <v>779</v>
+      </c>
+      <c r="CA9" s="56">
+        <v>576</v>
+      </c>
+      <c r="CB9" s="56">
+        <v>587</v>
+      </c>
+      <c r="CC9" s="56">
+        <v>584</v>
+      </c>
+      <c r="CD9" s="56">
+        <v>592</v>
+      </c>
+      <c r="CE9" s="56">
+        <v>625</v>
+      </c>
+      <c r="CF9" s="56">
+        <v>664</v>
+      </c>
+      <c r="CG9" s="56">
+        <v>329</v>
+      </c>
+      <c r="CH9" s="56">
+        <v>331</v>
+      </c>
+      <c r="CI9" s="56">
+        <v>326</v>
+      </c>
+      <c r="CJ9" s="56">
+        <v>349</v>
+      </c>
+      <c r="CK9" s="56">
+        <v>376</v>
+      </c>
+      <c r="CL9" s="56">
+        <v>409</v>
+      </c>
+      <c r="CM9" s="56">
+        <v>522</v>
+      </c>
+      <c r="CN9" s="56">
+        <v>517</v>
+      </c>
+      <c r="CO9" s="56">
+        <v>511</v>
+      </c>
+      <c r="CP9" s="56"/>
+      <c r="CQ9" s="56"/>
+      <c r="CR9" s="56"/>
+      <c r="CS9" s="56"/>
+    </row>
+    <row r="10" spans="1:97" s="63" customFormat="1" ht="11.25">
+      <c r="A10" s="95" t="s">
+        <v>16</v>
+      </c>
+      <c r="B10" s="75">
+        <v>5644</v>
+      </c>
+      <c r="C10" s="60">
+        <v>4892</v>
+      </c>
+      <c r="D10" s="96">
+        <v>5244</v>
+      </c>
+      <c r="E10" s="60">
+        <v>5646</v>
+      </c>
+      <c r="F10" s="60">
+        <v>5806</v>
+      </c>
+      <c r="G10" s="85">
+        <v>6091</v>
+      </c>
+      <c r="H10" s="61">
+        <v>6033</v>
+      </c>
+      <c r="I10" s="60">
+        <v>5496</v>
+      </c>
+      <c r="J10" s="60">
+        <v>5319</v>
+      </c>
+      <c r="K10" s="60">
+        <v>5085</v>
+      </c>
+      <c r="L10" s="57">
+        <v>4829</v>
+      </c>
+      <c r="M10" s="56">
+        <v>5571</v>
+      </c>
+      <c r="N10" s="75">
+        <v>5712</v>
+      </c>
+      <c r="O10" s="60">
+        <v>4956</v>
+      </c>
+      <c r="P10" s="96">
+        <v>5311</v>
+      </c>
+      <c r="Q10" s="96">
+        <v>5720</v>
+      </c>
+      <c r="R10" s="60">
+        <v>5882</v>
+      </c>
+      <c r="S10" s="85">
+        <v>6172</v>
+      </c>
+      <c r="T10" s="60">
+        <v>6273</v>
+      </c>
+      <c r="U10" s="56">
+        <v>5724</v>
+      </c>
+      <c r="V10" s="56">
+        <v>5541</v>
+      </c>
+      <c r="W10" s="56">
+        <v>5296</v>
+      </c>
+      <c r="X10" s="57">
+        <v>5028</v>
+      </c>
+      <c r="Y10" s="56">
+        <v>5627</v>
+      </c>
+      <c r="Z10" s="56">
+        <v>5889</v>
+      </c>
+      <c r="AA10" s="56">
+        <v>5185</v>
+      </c>
+      <c r="AB10" s="75">
+        <v>5584</v>
+      </c>
+      <c r="AC10" s="75">
+        <v>6055</v>
+      </c>
+      <c r="AD10" s="56">
+        <v>6271</v>
+      </c>
+      <c r="AE10" s="56">
+        <v>6602</v>
+      </c>
+      <c r="AF10" s="56">
+        <v>6336</v>
+      </c>
+      <c r="AG10" s="60">
+        <v>5782</v>
+      </c>
+      <c r="AH10" s="60">
+        <v>5596</v>
+      </c>
+      <c r="AI10" s="56">
+        <v>5351</v>
+      </c>
+      <c r="AJ10" s="60">
+        <v>5083</v>
+      </c>
+      <c r="AK10" s="56">
+        <v>3268</v>
+      </c>
+      <c r="AL10" s="56">
+        <v>3757</v>
+      </c>
+      <c r="AM10" s="56">
+        <v>3423</v>
+      </c>
+      <c r="AN10" s="75">
+        <v>3774</v>
+      </c>
+      <c r="AO10" s="75">
+        <v>4208</v>
+      </c>
+      <c r="AP10" s="56">
+        <v>4507</v>
+      </c>
+      <c r="AQ10" s="56">
+        <v>4812</v>
+      </c>
+      <c r="AR10" s="56">
+        <v>4575</v>
+      </c>
+      <c r="AS10" s="56">
+        <v>4228</v>
+      </c>
+      <c r="AT10" s="56">
+        <v>4172</v>
+      </c>
+      <c r="AU10" s="56">
+        <v>4087</v>
+      </c>
+      <c r="AV10" s="56">
+        <v>3973</v>
+      </c>
+      <c r="AW10" s="56">
+        <v>2548</v>
+      </c>
+      <c r="AX10" s="56">
+        <v>710</v>
+      </c>
+      <c r="AY10" s="56">
+        <v>668</v>
+      </c>
+      <c r="AZ10" s="56">
+        <v>724</v>
+      </c>
+      <c r="BA10" s="56">
+        <v>807</v>
+      </c>
+      <c r="BB10" s="56">
+        <v>865</v>
+      </c>
+      <c r="BC10" s="56">
+        <v>920</v>
+      </c>
+      <c r="BD10" s="56">
+        <v>962</v>
+      </c>
+      <c r="BE10" s="56">
+        <v>929</v>
+      </c>
+      <c r="BF10" s="56">
+        <v>934</v>
+      </c>
+      <c r="BG10" s="56">
+        <v>986</v>
+      </c>
+      <c r="BH10" s="56">
+        <v>979</v>
+      </c>
+      <c r="BI10" s="56">
+        <v>939</v>
+      </c>
+      <c r="BJ10" s="56">
+        <v>1034</v>
+      </c>
+      <c r="BK10" s="56">
+        <v>973</v>
+      </c>
+      <c r="BL10" s="56">
+        <v>1027</v>
+      </c>
+      <c r="BM10" s="56">
+        <v>1137</v>
+      </c>
+      <c r="BN10" s="56">
+        <v>1205</v>
+      </c>
+      <c r="BO10" s="56">
+        <v>1953</v>
+      </c>
+      <c r="BP10" s="56">
+        <v>2098</v>
+      </c>
+      <c r="BQ10" s="56">
+        <v>2077</v>
+      </c>
+      <c r="BR10" s="56">
+        <v>2088</v>
+      </c>
+      <c r="BS10" s="56">
+        <v>2172</v>
+      </c>
+      <c r="BT10" s="56">
+        <v>2184</v>
+      </c>
+      <c r="BU10" s="56">
+        <v>1321</v>
+      </c>
+      <c r="BV10" s="56">
+        <v>1452</v>
+      </c>
+      <c r="BW10" s="56">
+        <v>1349</v>
+      </c>
+      <c r="BX10" s="56">
+        <v>1392</v>
+      </c>
+      <c r="BY10" s="56">
+        <v>1509</v>
+      </c>
+      <c r="BZ10" s="56">
+        <v>1571</v>
+      </c>
+      <c r="CA10" s="56">
+        <v>1215</v>
+      </c>
+      <c r="CB10" s="56">
+        <v>1370</v>
+      </c>
+      <c r="CC10" s="56">
+        <v>1408</v>
+      </c>
+      <c r="CD10" s="56">
+        <v>1446</v>
+      </c>
+      <c r="CE10" s="56">
+        <v>1564</v>
+      </c>
+      <c r="CF10" s="56">
+        <v>1605</v>
+      </c>
+      <c r="CG10" s="56">
+        <v>1138</v>
+      </c>
+      <c r="CH10" s="56">
+        <v>1201</v>
+      </c>
+      <c r="CI10" s="56">
+        <v>1069</v>
+      </c>
+      <c r="CJ10" s="56">
+        <v>1087</v>
+      </c>
+      <c r="CK10" s="56">
+        <v>1158</v>
+      </c>
+      <c r="CL10" s="56">
+        <v>1180</v>
+      </c>
+      <c r="CM10" s="56">
+        <v>1536</v>
+      </c>
+      <c r="CN10" s="56">
+        <v>1623</v>
+      </c>
+      <c r="CO10" s="56">
+        <v>1585</v>
+      </c>
+      <c r="CP10" s="56"/>
+      <c r="CQ10" s="56"/>
+      <c r="CR10" s="56"/>
+      <c r="CS10" s="56"/>
+    </row>
+    <row r="11" spans="1:97" s="63" customFormat="1" ht="11.25">
+      <c r="A11" s="95" t="s">
+        <v>79</v>
+      </c>
+      <c r="B11" s="75" t="s">
+        <v>95</v>
+      </c>
+      <c r="C11" s="60" t="s">
+        <v>95</v>
+      </c>
+      <c r="D11" s="96" t="s">
+        <v>95</v>
+      </c>
+      <c r="E11" s="60" t="s">
+        <v>95</v>
+      </c>
+      <c r="F11" s="60" t="s">
+        <v>95</v>
+      </c>
+      <c r="G11" s="85" t="s">
+        <v>95</v>
+      </c>
+      <c r="H11" s="61" t="s">
+        <v>95</v>
+      </c>
+      <c r="I11" s="60" t="s">
+        <v>95</v>
+      </c>
+      <c r="J11" s="60" t="s">
+        <v>95</v>
+      </c>
+      <c r="K11" s="60" t="s">
+        <v>95</v>
+      </c>
+      <c r="L11" s="57" t="s">
+        <v>95</v>
+      </c>
+      <c r="M11" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="N11" s="75" t="s">
+        <v>95</v>
+      </c>
+      <c r="O11" s="60" t="s">
+        <v>95</v>
+      </c>
+      <c r="P11" s="96" t="s">
+        <v>95</v>
+      </c>
+      <c r="Q11" s="96" t="s">
+        <v>95</v>
+      </c>
+      <c r="R11" s="60" t="s">
+        <v>95</v>
+      </c>
+      <c r="S11" s="85" t="s">
+        <v>95</v>
+      </c>
+      <c r="T11" s="60" t="s">
+        <v>95</v>
+      </c>
+      <c r="U11" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="V11" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="W11" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="X11" s="57" t="s">
+        <v>95</v>
+      </c>
+      <c r="Y11" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="Z11" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AA11" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AB11" s="75" t="s">
+        <v>95</v>
+      </c>
+      <c r="AC11" s="75" t="s">
+        <v>95</v>
+      </c>
+      <c r="AD11" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AE11" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AF11" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AG11" s="60" t="s">
+        <v>95</v>
+      </c>
+      <c r="AH11" s="60" t="s">
+        <v>95</v>
+      </c>
+      <c r="AI11" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AJ11" s="60" t="s">
+        <v>95</v>
+      </c>
+      <c r="AK11" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AL11" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AM11" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AN11" s="75" t="s">
+        <v>95</v>
+      </c>
+      <c r="AO11" s="75" t="s">
+        <v>95</v>
+      </c>
+      <c r="AP11" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AQ11" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AR11" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AS11" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AT11" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AU11" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AV11" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AW11" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AX11" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AY11" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AZ11" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BA11" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BB11" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BC11" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BD11" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BE11" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BF11" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BG11" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BH11" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BI11" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BJ11" s="56"/>
+      <c r="BK11" s="56"/>
+      <c r="BL11" s="56"/>
+      <c r="BM11" s="56"/>
+      <c r="BN11" s="56"/>
+      <c r="BO11" s="56"/>
+      <c r="BP11" s="56"/>
+      <c r="BQ11" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BR11" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BS11" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BT11" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BU11" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BV11" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BW11" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BX11" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BY11" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BZ11" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CA11" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CB11" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CC11" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CD11" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CE11" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CF11" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CG11" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CH11" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CI11" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CJ11" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CK11" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CL11" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CM11" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CN11" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CO11" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CP11" s="56"/>
+      <c r="CQ11" s="56"/>
+      <c r="CR11" s="56"/>
+      <c r="CS11" s="56"/>
+    </row>
+    <row r="12" spans="1:97" s="63" customFormat="1" ht="11.25">
+      <c r="A12" s="95" t="s">
+        <v>17</v>
+      </c>
+      <c r="B12" s="75">
+        <v>8341</v>
+      </c>
+      <c r="C12" s="60">
+        <v>7266</v>
+      </c>
+      <c r="D12" s="96">
+        <v>7639</v>
+      </c>
+      <c r="E12" s="60">
+        <v>8285</v>
+      </c>
+      <c r="F12" s="60">
+        <v>9319</v>
+      </c>
+      <c r="G12" s="85">
+        <v>9092</v>
+      </c>
+      <c r="H12" s="61">
+        <v>28311</v>
+      </c>
+      <c r="I12" s="60">
+        <v>27525</v>
+      </c>
+      <c r="J12" s="60">
+        <v>26411</v>
+      </c>
+      <c r="K12" s="60">
+        <v>23539</v>
+      </c>
+      <c r="L12" s="57">
+        <v>20749</v>
+      </c>
+      <c r="M12" s="56">
+        <v>9139</v>
+      </c>
+      <c r="N12" s="75">
+        <v>8685</v>
+      </c>
+      <c r="O12" s="60">
+        <v>7489</v>
+      </c>
+      <c r="P12" s="96">
+        <v>7826</v>
+      </c>
+      <c r="Q12" s="96">
+        <v>8474</v>
+      </c>
+      <c r="R12" s="60">
+        <v>9514</v>
+      </c>
+      <c r="S12" s="85">
+        <v>9249</v>
+      </c>
+      <c r="T12" s="60">
+        <v>28353</v>
+      </c>
+      <c r="U12" s="56">
+        <v>27548</v>
+      </c>
+      <c r="V12" s="56">
+        <v>26433</v>
+      </c>
+      <c r="W12" s="56">
+        <v>23574</v>
+      </c>
+      <c r="X12" s="57">
+        <v>20779</v>
+      </c>
+      <c r="Y12" s="56">
+        <v>9140</v>
+      </c>
+      <c r="Z12" s="56">
+        <v>8702</v>
+      </c>
+      <c r="AA12" s="56">
+        <v>7509</v>
+      </c>
+      <c r="AB12" s="75">
+        <v>7844</v>
+      </c>
+      <c r="AC12" s="75">
+        <v>8511</v>
+      </c>
+      <c r="AD12" s="56">
+        <v>9558</v>
+      </c>
+      <c r="AE12" s="56">
+        <v>9297</v>
+      </c>
+      <c r="AF12" s="56">
+        <v>25442</v>
+      </c>
+      <c r="AG12" s="60">
+        <v>24621</v>
+      </c>
+      <c r="AH12" s="60">
+        <v>23369</v>
+      </c>
+      <c r="AI12" s="56">
+        <v>20483</v>
+      </c>
+      <c r="AJ12" s="60">
+        <v>17668</v>
+      </c>
+      <c r="AK12" s="56">
+        <v>2232</v>
+      </c>
+      <c r="AL12" s="56">
+        <v>3511</v>
+      </c>
+      <c r="AM12" s="56">
+        <v>3618</v>
+      </c>
+      <c r="AN12" s="75">
+        <v>4215</v>
+      </c>
+      <c r="AO12" s="75">
+        <v>4686</v>
+      </c>
+      <c r="AP12" s="56">
+        <v>5433</v>
+      </c>
+      <c r="AQ12" s="56">
+        <v>5794</v>
+      </c>
+      <c r="AR12" s="56">
+        <v>9240</v>
+      </c>
+      <c r="AS12" s="56">
+        <v>8914</v>
+      </c>
+      <c r="AT12" s="56">
+        <v>8239</v>
+      </c>
+      <c r="AU12" s="56">
+        <v>7064</v>
+      </c>
+      <c r="AV12" s="56">
+        <v>5991</v>
+      </c>
+      <c r="AW12" s="56">
+        <v>2866</v>
+      </c>
+      <c r="AX12" s="56">
+        <v>1436</v>
+      </c>
+      <c r="AY12" s="56">
+        <v>1427</v>
+      </c>
+      <c r="AZ12" s="56">
+        <v>1627</v>
+      </c>
+      <c r="BA12" s="56">
+        <v>1793</v>
+      </c>
+      <c r="BB12" s="56">
+        <v>2046</v>
+      </c>
+      <c r="BC12" s="56">
+        <v>2157</v>
+      </c>
+      <c r="BD12" s="56">
+        <v>3020</v>
+      </c>
+      <c r="BE12" s="56">
+        <v>2958</v>
+      </c>
+      <c r="BF12" s="56">
+        <v>2860</v>
+      </c>
+      <c r="BG12" s="56">
+        <v>2608</v>
+      </c>
+      <c r="BH12" s="56">
+        <v>2372</v>
+      </c>
+      <c r="BI12" s="56">
+        <v>2194</v>
+      </c>
+      <c r="BJ12" s="56">
+        <v>2814</v>
+      </c>
+      <c r="BK12" s="56">
+        <v>2862</v>
+      </c>
+      <c r="BL12" s="56">
+        <v>3091</v>
+      </c>
+      <c r="BM12" s="56">
+        <v>3280</v>
+      </c>
+      <c r="BN12" s="56">
+        <v>3572</v>
+      </c>
+      <c r="BO12" s="56">
+        <v>2572</v>
+      </c>
+      <c r="BP12" s="56">
+        <v>2620</v>
+      </c>
+      <c r="BQ12" s="56">
+        <v>2623</v>
+      </c>
+      <c r="BR12" s="56">
+        <v>2620</v>
+      </c>
+      <c r="BS12" s="56">
+        <v>2577</v>
+      </c>
+      <c r="BT12" s="56">
+        <v>2541</v>
+      </c>
+      <c r="BU12" s="56">
+        <v>2525</v>
+      </c>
+      <c r="BV12" s="56">
+        <v>3016</v>
+      </c>
+      <c r="BW12" s="56">
+        <v>3012</v>
+      </c>
+      <c r="BX12" s="56">
+        <v>3159</v>
+      </c>
+      <c r="BY12" s="56">
+        <v>3272</v>
+      </c>
+      <c r="BZ12" s="56">
+        <v>3444</v>
+      </c>
+      <c r="CA12" s="56">
+        <v>3343</v>
+      </c>
+      <c r="CB12" s="56">
+        <v>3381</v>
+      </c>
+      <c r="CC12" s="56">
+        <v>3388</v>
+      </c>
+      <c r="CD12" s="56">
+        <v>3392</v>
+      </c>
+      <c r="CE12" s="56">
+        <v>3373</v>
+      </c>
+      <c r="CF12" s="56">
+        <v>3356</v>
+      </c>
+      <c r="CG12" s="56">
+        <v>3094</v>
+      </c>
+      <c r="CH12" s="56">
+        <v>3637</v>
+      </c>
+      <c r="CI12" s="56">
+        <v>3686</v>
+      </c>
+      <c r="CJ12" s="56">
+        <v>3846</v>
+      </c>
+      <c r="CK12" s="56">
+        <v>3948</v>
+      </c>
+      <c r="CL12" s="56">
+        <v>4118</v>
+      </c>
+      <c r="CM12" s="56">
+        <v>3117</v>
+      </c>
+      <c r="CN12" s="56">
+        <v>3168</v>
+      </c>
+      <c r="CO12" s="56">
+        <v>3201</v>
+      </c>
+      <c r="CP12" s="56"/>
+      <c r="CQ12" s="56"/>
+      <c r="CR12" s="56"/>
+      <c r="CS12" s="56"/>
+    </row>
+    <row r="13" spans="1:97" s="63" customFormat="1" ht="11.25">
+      <c r="A13" s="95" t="s">
+        <v>18</v>
+      </c>
+      <c r="B13" s="56">
+        <v>9922</v>
+      </c>
+      <c r="C13" s="56">
+        <v>8966</v>
+      </c>
+      <c r="D13" s="56">
+        <v>9482</v>
+      </c>
+      <c r="E13" s="56">
+        <v>10511</v>
+      </c>
+      <c r="F13" s="56">
+        <v>10957</v>
+      </c>
+      <c r="G13" s="56">
+        <v>10962</v>
+      </c>
+      <c r="H13" s="56">
+        <v>10561</v>
+      </c>
+      <c r="I13" s="56">
+        <v>9794</v>
+      </c>
+      <c r="J13" s="56">
+        <v>9454</v>
+      </c>
+      <c r="K13" s="56">
+        <v>8293</v>
+      </c>
+      <c r="L13" s="56">
+        <v>7202</v>
+      </c>
+      <c r="M13" s="56">
+        <v>9247</v>
+      </c>
+      <c r="N13" s="56">
+        <v>9001</v>
+      </c>
+      <c r="O13" s="56">
+        <v>8221</v>
+      </c>
+      <c r="P13" s="56">
+        <v>8765</v>
+      </c>
+      <c r="Q13" s="56">
+        <v>9817</v>
+      </c>
+      <c r="R13" s="56">
+        <v>10295</v>
+      </c>
+      <c r="S13" s="56">
+        <v>10375</v>
+      </c>
+      <c r="T13" s="56">
+        <v>10314</v>
+      </c>
+      <c r="U13" s="56">
+        <v>9587</v>
+      </c>
+      <c r="V13" s="56">
+        <v>9296</v>
+      </c>
+      <c r="W13" s="56">
+        <v>8183</v>
+      </c>
+      <c r="X13" s="56">
+        <v>7134</v>
+      </c>
+      <c r="Y13" s="56">
+        <v>9367</v>
+      </c>
+      <c r="Z13" s="56">
+        <v>9171</v>
+      </c>
+      <c r="AA13" s="56">
+        <v>8401</v>
+      </c>
+      <c r="AB13" s="56">
+        <v>8965</v>
+      </c>
+      <c r="AC13" s="56">
+        <v>10056</v>
+      </c>
+      <c r="AD13" s="56">
+        <v>10556</v>
+      </c>
+      <c r="AE13" s="56">
+        <v>10646</v>
+      </c>
+      <c r="AF13" s="56">
+        <v>10471</v>
+      </c>
+      <c r="AG13" s="56">
+        <v>9792</v>
+      </c>
+      <c r="AH13" s="56">
+        <v>9577</v>
+      </c>
+      <c r="AI13" s="56">
+        <v>8546</v>
+      </c>
+      <c r="AJ13" s="56">
+        <v>7588</v>
+      </c>
+      <c r="AK13" s="56">
+        <v>4553</v>
+      </c>
+      <c r="AL13" s="56">
+        <v>4716</v>
+      </c>
+      <c r="AM13" s="56">
+        <v>4336</v>
+      </c>
+      <c r="AN13" s="56">
+        <v>4710</v>
+      </c>
+      <c r="AO13" s="56">
+        <v>5395</v>
+      </c>
+      <c r="AP13" s="56">
+        <v>5747</v>
+      </c>
+      <c r="AQ13" s="64">
+        <v>5865</v>
+      </c>
+      <c r="AR13" s="56">
+        <v>6258</v>
+      </c>
+      <c r="AS13" s="56">
+        <v>5791</v>
+      </c>
+      <c r="AT13" s="56">
+        <v>5573</v>
+      </c>
+      <c r="AU13" s="56">
+        <v>4833</v>
+      </c>
+      <c r="AV13" s="56">
+        <v>4164</v>
+      </c>
+      <c r="AW13" s="56">
+        <v>4590</v>
+      </c>
+      <c r="AX13" s="56">
+        <v>4911</v>
+      </c>
+      <c r="AY13" s="56">
+        <v>4569</v>
+      </c>
+      <c r="AZ13" s="56">
+        <v>4965</v>
+      </c>
+      <c r="BA13" s="56">
+        <v>5714</v>
+      </c>
+      <c r="BB13" s="56">
+        <v>6097</v>
+      </c>
+      <c r="BC13" s="64">
+        <v>6266</v>
+      </c>
+      <c r="BD13" s="56">
+        <v>6332</v>
+      </c>
+      <c r="BE13" s="56">
+        <v>5862</v>
+      </c>
+      <c r="BF13" s="56">
+        <v>5644</v>
+      </c>
+      <c r="BG13" s="56">
+        <v>4903</v>
+      </c>
+      <c r="BH13" s="56">
+        <v>4229</v>
+      </c>
+      <c r="BI13" s="56">
+        <v>2873</v>
+      </c>
+      <c r="BJ13" s="56">
+        <v>3584</v>
+      </c>
+      <c r="BK13" s="56">
+        <v>3772</v>
+      </c>
+      <c r="BL13" s="56">
+        <v>4104</v>
+      </c>
+      <c r="BM13" s="56">
+        <v>4664</v>
+      </c>
+      <c r="BN13" s="56">
+        <v>4992</v>
+      </c>
+      <c r="BO13" s="64">
+        <v>2855</v>
+      </c>
+      <c r="BP13" s="56">
+        <v>2976</v>
+      </c>
+      <c r="BQ13" s="56">
+        <v>2966</v>
+      </c>
+      <c r="BR13" s="56">
+        <v>3029</v>
+      </c>
+      <c r="BS13" s="56">
+        <v>3020</v>
+      </c>
+      <c r="BT13" s="56">
+        <v>3004</v>
+      </c>
+      <c r="BU13" s="56">
+        <v>2391</v>
+      </c>
+      <c r="BV13" s="56">
+        <v>3107</v>
+      </c>
+      <c r="BW13" s="56">
+        <v>3278</v>
+      </c>
+      <c r="BX13" s="56">
+        <v>3543</v>
+      </c>
+      <c r="BY13" s="56">
+        <v>4015</v>
+      </c>
+      <c r="BZ13" s="56">
+        <v>4291</v>
+      </c>
+      <c r="CA13" s="64">
+        <v>2587</v>
+      </c>
+      <c r="CB13" s="56">
+        <v>2694</v>
+      </c>
+      <c r="CC13" s="56">
+        <v>2682</v>
+      </c>
+      <c r="CD13" s="56">
+        <v>2742</v>
+      </c>
+      <c r="CE13" s="56">
+        <v>2735</v>
+      </c>
+      <c r="CF13" s="56">
+        <v>2726</v>
+      </c>
+      <c r="CG13" s="56">
+        <v>2425</v>
+      </c>
+      <c r="CH13" s="56">
+        <v>3133</v>
+      </c>
+      <c r="CI13" s="56">
+        <v>3327</v>
+      </c>
+      <c r="CJ13" s="56">
+        <v>3664</v>
+      </c>
+      <c r="CK13" s="56">
+        <v>4179</v>
+      </c>
+      <c r="CL13" s="56">
+        <v>4563</v>
+      </c>
+      <c r="CM13" s="64">
+        <v>2381</v>
+      </c>
+      <c r="CN13" s="56">
+        <v>2492</v>
+      </c>
+      <c r="CO13" s="56">
+        <v>2490</v>
+      </c>
+      <c r="CP13" s="56"/>
+      <c r="CQ13" s="56"/>
+      <c r="CR13" s="56"/>
+      <c r="CS13" s="56"/>
+    </row>
+    <row r="14" spans="1:97" s="63" customFormat="1" ht="11.25">
+      <c r="A14" s="95" t="s">
+        <v>19</v>
+      </c>
+      <c r="B14" s="75" t="s">
+        <v>95</v>
+      </c>
+      <c r="C14" s="60" t="s">
+        <v>95</v>
+      </c>
+      <c r="D14" s="96" t="s">
+        <v>95</v>
+      </c>
+      <c r="E14" s="60" t="s">
+        <v>95</v>
+      </c>
+      <c r="F14" s="60" t="s">
+        <v>95</v>
+      </c>
+      <c r="G14" s="85" t="s">
+        <v>95</v>
+      </c>
+      <c r="H14" s="61" t="s">
+        <v>95</v>
+      </c>
+      <c r="I14" s="60" t="s">
+        <v>95</v>
+      </c>
+      <c r="J14" s="60" t="s">
+        <v>95</v>
+      </c>
+      <c r="K14" s="60" t="s">
+        <v>95</v>
+      </c>
+      <c r="L14" s="57" t="s">
+        <v>95</v>
+      </c>
+      <c r="M14" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="N14" s="75" t="s">
+        <v>95</v>
+      </c>
+      <c r="O14" s="60" t="s">
+        <v>95</v>
+      </c>
+      <c r="P14" s="96" t="s">
+        <v>95</v>
+      </c>
+      <c r="Q14" s="96" t="s">
+        <v>95</v>
+      </c>
+      <c r="R14" s="60" t="s">
+        <v>95</v>
+      </c>
+      <c r="S14" s="85" t="s">
+        <v>95</v>
+      </c>
+      <c r="T14" s="60" t="s">
+        <v>95</v>
+      </c>
+      <c r="U14" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="V14" s="64" t="s">
+        <v>95</v>
+      </c>
+      <c r="W14" s="64" t="s">
+        <v>95</v>
+      </c>
+      <c r="X14" s="97" t="s">
+        <v>95</v>
+      </c>
+      <c r="Y14" s="64" t="s">
+        <v>95</v>
+      </c>
+      <c r="Z14" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AA14" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AB14" s="75" t="s">
+        <v>95</v>
+      </c>
+      <c r="AC14" s="75" t="s">
+        <v>95</v>
+      </c>
+      <c r="AD14" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AE14" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AF14" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AG14" s="60" t="s">
+        <v>95</v>
+      </c>
+      <c r="AH14" s="60" t="s">
+        <v>95</v>
+      </c>
+      <c r="AI14" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AJ14" s="60" t="s">
+        <v>95</v>
+      </c>
+      <c r="AK14" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AL14" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AM14" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AN14" s="75" t="s">
+        <v>95</v>
+      </c>
+      <c r="AO14" s="75" t="s">
+        <v>95</v>
+      </c>
+      <c r="AP14" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AQ14" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AR14" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AS14" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AT14" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AU14" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AV14" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AW14" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AX14" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AY14" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="AZ14" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BA14" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BB14" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BC14" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BD14" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BE14" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BF14" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BG14" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BH14" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BI14" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BJ14" s="56"/>
+      <c r="BK14" s="56"/>
+      <c r="BL14" s="56"/>
+      <c r="BM14" s="56"/>
+      <c r="BN14" s="56"/>
+      <c r="BO14" s="56"/>
+      <c r="BP14" s="56"/>
+      <c r="BQ14" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BR14" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BS14" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BT14" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BU14" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BV14" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BW14" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BX14" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BY14" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="BZ14" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CA14" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CB14" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CC14" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CD14" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CE14" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CF14" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CG14" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CH14" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CI14" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CJ14" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CK14" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CL14" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CM14" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CN14" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CO14" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="CP14" s="56"/>
+      <c r="CQ14" s="56"/>
+      <c r="CR14" s="56"/>
+      <c r="CS14" s="56"/>
+    </row>
+    <row r="15" spans="1:97" s="63" customFormat="1" ht="11.25">
+      <c r="A15" s="95" t="s">
+        <v>20</v>
+      </c>
+      <c r="B15" s="75">
+        <v>1245</v>
+      </c>
+      <c r="C15" s="60">
+        <v>1147</v>
+      </c>
+      <c r="D15" s="96">
+        <v>1175</v>
+      </c>
+      <c r="E15" s="60">
+        <v>1206</v>
+      </c>
+      <c r="F15" s="60">
+        <v>1298</v>
+      </c>
+      <c r="G15" s="85">
+        <v>1407</v>
+      </c>
+      <c r="H15" s="61">
+        <v>1910</v>
+      </c>
+      <c r="I15" s="60">
+        <v>1830</v>
+      </c>
+      <c r="J15" s="60">
+        <v>1788</v>
+      </c>
+      <c r="K15" s="60">
+        <v>1648</v>
+      </c>
+      <c r="L15" s="57">
+        <v>1581</v>
+      </c>
+      <c r="M15" s="56">
+        <v>1038</v>
+      </c>
+      <c r="N15" s="75">
+        <v>887</v>
+      </c>
+      <c r="O15" s="60">
+        <v>868</v>
+      </c>
+      <c r="P15" s="96">
+        <v>906</v>
+      </c>
+      <c r="Q15" s="96">
+        <v>977</v>
+      </c>
+      <c r="R15" s="60">
+        <v>1061</v>
+      </c>
+      <c r="S15" s="85">
+        <v>1168</v>
+      </c>
+      <c r="T15" s="60">
+        <v>1385</v>
+      </c>
+      <c r="U15" s="56">
+        <v>1346</v>
+      </c>
+      <c r="V15" s="56">
+        <v>1333</v>
+      </c>
+      <c r="W15" s="56">
+        <v>1232</v>
+      </c>
+      <c r="X15" s="56">
+        <v>1185</v>
+      </c>
+      <c r="Y15" s="56">
+        <v>1042</v>
+      </c>
+      <c r="Z15" s="56">
+        <v>915</v>
+      </c>
+      <c r="AA15" s="56">
+        <v>898</v>
+      </c>
+      <c r="AB15" s="75">
+        <v>937</v>
+      </c>
+      <c r="AC15" s="75">
+        <v>1027</v>
+      </c>
+      <c r="AD15" s="56">
+        <v>1164</v>
+      </c>
+      <c r="AE15" s="56">
+        <v>1300</v>
+      </c>
+      <c r="AF15" s="56">
+        <v>1403</v>
+      </c>
+      <c r="AG15" s="60">
+        <v>1364</v>
+      </c>
+      <c r="AH15" s="60">
+        <v>1309</v>
+      </c>
+      <c r="AI15" s="56">
+        <v>1242</v>
+      </c>
+      <c r="AJ15" s="60">
+        <v>1192</v>
+      </c>
+      <c r="AK15" s="56">
+        <v>1054</v>
+      </c>
+      <c r="AL15" s="56">
+        <v>879</v>
+      </c>
+      <c r="AM15" s="56">
+        <v>834</v>
+      </c>
+      <c r="AN15" s="75">
+        <v>858</v>
+      </c>
+      <c r="AO15" s="75">
+        <v>944</v>
+      </c>
+      <c r="AP15" s="56">
+        <v>1029</v>
+      </c>
+      <c r="AQ15" s="56">
+        <v>1101</v>
+      </c>
+      <c r="AR15" s="56">
+        <v>1135</v>
+      </c>
+      <c r="AS15" s="56">
+        <v>1104</v>
+      </c>
+      <c r="AT15" s="56">
+        <v>1081</v>
+      </c>
+      <c r="AU15" s="56">
+        <v>990</v>
+      </c>
+      <c r="AV15" s="56">
+        <v>932</v>
+      </c>
+      <c r="AW15" s="56">
+        <v>1015</v>
+      </c>
+      <c r="AX15" s="56">
+        <v>549</v>
+      </c>
+      <c r="AY15" s="56">
+        <v>520</v>
+      </c>
+      <c r="AZ15" s="56">
+        <v>530</v>
+      </c>
+      <c r="BA15" s="56">
+        <v>589</v>
+      </c>
+      <c r="BB15" s="56">
+        <v>632</v>
+      </c>
+      <c r="BC15" s="56">
+        <v>711</v>
+      </c>
+      <c r="BD15" s="56">
+        <v>727</v>
+      </c>
+      <c r="BE15" s="56">
+        <v>714</v>
+      </c>
+      <c r="BF15" s="56">
+        <v>693</v>
+      </c>
+      <c r="BG15" s="56">
+        <v>647</v>
+      </c>
+      <c r="BH15" s="56">
+        <v>615</v>
+      </c>
+      <c r="BI15" s="56">
+        <v>499</v>
+      </c>
+      <c r="BJ15" s="56">
+        <v>505</v>
+      </c>
+      <c r="BK15" s="56">
+        <v>507</v>
+      </c>
+      <c r="BL15" s="56">
+        <v>552</v>
+      </c>
+      <c r="BM15" s="56">
+        <v>586</v>
+      </c>
+      <c r="BN15" s="56">
+        <v>640</v>
+      </c>
+      <c r="BO15" s="56">
+        <v>554</v>
+      </c>
+      <c r="BP15" s="56">
+        <v>573</v>
+      </c>
+      <c r="BQ15" s="56">
+        <v>548</v>
+      </c>
+      <c r="BR15" s="56">
+        <v>599</v>
+      </c>
+      <c r="BS15" s="56">
+        <v>596</v>
+      </c>
+      <c r="BT15" s="56">
+        <v>598</v>
+      </c>
+      <c r="BU15" s="56">
+        <v>508</v>
+      </c>
+      <c r="BV15" s="56">
+        <v>521</v>
+      </c>
+      <c r="BW15" s="56">
+        <v>541</v>
+      </c>
+      <c r="BX15" s="56">
+        <v>561</v>
+      </c>
+      <c r="BY15" s="56">
+        <v>601</v>
+      </c>
+      <c r="BZ15" s="56">
+        <v>665</v>
+      </c>
+      <c r="CA15" s="56">
+        <v>573</v>
+      </c>
+      <c r="CB15" s="56">
+        <v>585</v>
+      </c>
+      <c r="CC15" s="56">
+        <v>592</v>
+      </c>
+      <c r="CD15" s="56">
+        <v>601</v>
+      </c>
+      <c r="CE15" s="56">
+        <v>597</v>
+      </c>
+      <c r="CF15" s="56">
+        <v>600</v>
+      </c>
+      <c r="CG15" s="56">
+        <v>434</v>
+      </c>
+      <c r="CH15" s="56">
+        <v>470</v>
+      </c>
+      <c r="CI15" s="56">
+        <v>489</v>
+      </c>
+      <c r="CJ15" s="56">
+        <v>505</v>
+      </c>
+      <c r="CK15" s="56">
+        <v>545</v>
+      </c>
+      <c r="CL15" s="56">
+        <v>599</v>
+      </c>
+      <c r="CM15" s="56">
+        <v>523</v>
+      </c>
+      <c r="CN15" s="56">
+        <v>518</v>
+      </c>
+      <c r="CO15" s="56">
+        <v>526</v>
+      </c>
+      <c r="CP15" s="56"/>
+      <c r="CQ15" s="56"/>
+      <c r="CR15" s="56"/>
+      <c r="CS15" s="56"/>
+    </row>
+    <row r="16" spans="1:97" s="63" customFormat="1" ht="11.25">
+      <c r="A16" s="95" t="s">
+        <v>80</v>
+      </c>
+      <c r="B16" s="75">
+        <v>7041</v>
+      </c>
+      <c r="C16" s="60">
+        <v>6554</v>
+      </c>
+      <c r="D16" s="96">
+        <v>6975</v>
+      </c>
+      <c r="E16" s="60">
+        <v>7458</v>
+      </c>
+      <c r="F16" s="60">
+        <v>8248</v>
+      </c>
+      <c r="G16" s="85">
+        <v>8638</v>
+      </c>
+      <c r="H16" s="61">
+        <v>8228</v>
+      </c>
+      <c r="I16" s="60">
+        <v>8206</v>
+      </c>
+      <c r="J16" s="60">
+        <v>7683</v>
+      </c>
+      <c r="K16" s="60">
+        <v>7104</v>
+      </c>
+      <c r="L16" s="56">
+        <v>6415</v>
+      </c>
+      <c r="M16" s="56">
+        <v>7030</v>
+      </c>
+      <c r="N16" s="75">
+        <v>7033</v>
+      </c>
+      <c r="O16" s="60">
+        <v>6555</v>
+      </c>
+      <c r="P16" s="96">
+        <v>7039</v>
+      </c>
+      <c r="Q16" s="96">
+        <v>7533</v>
+      </c>
+      <c r="R16" s="60">
+        <v>8303</v>
+      </c>
+      <c r="S16" s="85">
+        <v>8733</v>
+      </c>
+      <c r="T16" s="60">
+        <v>7629</v>
+      </c>
+      <c r="U16" s="56">
+        <v>7653</v>
+      </c>
+      <c r="V16" s="56">
+        <v>7223</v>
+      </c>
+      <c r="W16" s="56">
+        <v>6732</v>
+      </c>
+      <c r="X16" s="56">
+        <v>6112</v>
+      </c>
+      <c r="Y16" s="56">
+        <v>7200</v>
+      </c>
+      <c r="Z16" s="56">
+        <v>7557</v>
+      </c>
+      <c r="AA16" s="56">
+        <v>7195</v>
+      </c>
+      <c r="AB16" s="75">
+        <v>7771</v>
+      </c>
+      <c r="AC16" s="75">
+        <v>8401</v>
+      </c>
+      <c r="AD16" s="56">
+        <v>9442</v>
+      </c>
+      <c r="AE16" s="56">
+        <v>10070</v>
+      </c>
+      <c r="AF16" s="56">
+        <v>7842</v>
+      </c>
+      <c r="AG16" s="60">
+        <v>7876</v>
+      </c>
+      <c r="AH16" s="60">
+        <v>7466</v>
+      </c>
+      <c r="AI16" s="56">
+        <v>6963</v>
+      </c>
+      <c r="AJ16" s="60">
+        <v>6383</v>
+      </c>
+      <c r="AK16" s="56">
+        <v>5562</v>
+      </c>
+      <c r="AL16" s="56">
+        <v>6388</v>
+      </c>
+      <c r="AM16" s="56">
+        <v>6249</v>
+      </c>
+      <c r="AN16" s="75">
+        <v>6799</v>
+      </c>
+      <c r="AO16" s="75">
+        <v>7392</v>
+      </c>
+      <c r="AP16" s="56">
+        <v>8385</v>
+      </c>
+      <c r="AQ16" s="56">
+        <v>8922</v>
+      </c>
+      <c r="AR16" s="56">
+        <v>7191</v>
+      </c>
+      <c r="AS16" s="56">
+        <v>7190</v>
+      </c>
+      <c r="AT16" s="56">
+        <v>6698</v>
+      </c>
+      <c r="AU16" s="56">
+        <v>6106</v>
+      </c>
+      <c r="AV16" s="56">
+        <v>5431</v>
+      </c>
+      <c r="AW16" s="56">
+        <v>5567</v>
+      </c>
+      <c r="AX16" s="56">
+        <v>3137</v>
+      </c>
+      <c r="AY16" s="56">
+        <v>3060</v>
+      </c>
+      <c r="AZ16" s="56">
+        <v>3224</v>
+      </c>
+      <c r="BA16" s="56">
+        <v>3378</v>
+      </c>
+      <c r="BB16" s="56">
+        <v>3661</v>
+      </c>
+      <c r="BC16" s="56">
+        <v>3801</v>
+      </c>
+      <c r="BD16" s="56">
+        <v>2244</v>
+      </c>
+      <c r="BE16" s="56">
+        <v>2258</v>
+      </c>
+      <c r="BF16" s="56">
+        <v>2122</v>
+      </c>
+      <c r="BG16" s="56">
+        <v>1940</v>
+      </c>
+      <c r="BH16" s="56">
+        <v>1756</v>
+      </c>
+      <c r="BI16" s="56">
+        <v>1604</v>
+      </c>
+      <c r="BJ16" s="56">
+        <v>1640</v>
+      </c>
+      <c r="BK16" s="56">
+        <v>1614</v>
+      </c>
+      <c r="BL16" s="56">
+        <v>1792</v>
+      </c>
+      <c r="BM16" s="56">
+        <v>2013</v>
+      </c>
+      <c r="BN16" s="56">
+        <v>2352</v>
+      </c>
+      <c r="BO16" s="56">
+        <v>1744</v>
+      </c>
+      <c r="BP16" s="56">
+        <v>1805</v>
+      </c>
+      <c r="BQ16" s="56">
+        <v>1813</v>
+      </c>
+      <c r="BR16" s="56">
+        <v>1730</v>
+      </c>
+      <c r="BS16" s="56">
+        <v>1653</v>
+      </c>
+      <c r="BT16" s="56">
+        <v>1549</v>
+      </c>
+      <c r="BU16" s="56">
+        <v>2393</v>
+      </c>
+      <c r="BV16" s="56">
+        <v>2510</v>
+      </c>
+      <c r="BW16" s="56">
+        <v>2502</v>
+      </c>
+      <c r="BX16" s="56">
+        <v>2807</v>
+      </c>
+      <c r="BY16" s="56">
+        <v>3207</v>
+      </c>
+      <c r="BZ16" s="56">
+        <v>3806</v>
+      </c>
+      <c r="CA16" s="56">
+        <v>1993</v>
+      </c>
+      <c r="CB16" s="56">
+        <v>2050</v>
+      </c>
+      <c r="CC16" s="56">
+        <v>2057</v>
+      </c>
+      <c r="CD16" s="56">
+        <v>1980</v>
+      </c>
+      <c r="CE16" s="56">
+        <v>1910</v>
+      </c>
+      <c r="CF16" s="56">
+        <v>1810</v>
+      </c>
+      <c r="CG16" s="56">
+        <v>1803</v>
+      </c>
+      <c r="CH16" s="56">
+        <v>1853</v>
+      </c>
+      <c r="CI16" s="56">
+        <v>1831</v>
+      </c>
+      <c r="CJ16" s="56">
+        <v>2030</v>
+      </c>
+      <c r="CK16" s="56">
+        <v>2304</v>
+      </c>
+      <c r="CL16" s="56">
+        <v>2684</v>
+      </c>
+      <c r="CM16" s="56">
+        <v>1741</v>
+      </c>
+      <c r="CN16" s="56">
+        <v>1807</v>
+      </c>
+      <c r="CO16" s="56">
+        <v>1807</v>
+      </c>
+      <c r="CP16" s="56"/>
+      <c r="CQ16" s="56"/>
+      <c r="CR16" s="56"/>
+      <c r="CS16" s="56"/>
+    </row>
+    <row r="17" spans="1:97" s="63" customFormat="1" ht="11.25">
+      <c r="A17" s="95" t="s">
+        <v>21</v>
+      </c>
+      <c r="B17" s="75">
+        <v>5637</v>
+      </c>
+      <c r="C17" s="60">
+        <v>5096</v>
+      </c>
+      <c r="D17" s="96">
+        <v>5622</v>
+      </c>
+      <c r="E17" s="60">
+        <v>5985</v>
+      </c>
+      <c r="F17" s="60">
+        <v>6388</v>
+      </c>
+      <c r="G17" s="85">
+        <v>6573</v>
+      </c>
+      <c r="H17" s="61">
+        <v>6089</v>
+      </c>
+      <c r="I17" s="60">
+        <v>5537</v>
+      </c>
+      <c r="J17" s="60">
+        <v>5557</v>
+      </c>
+      <c r="K17" s="60">
+        <v>5394</v>
+      </c>
+      <c r="L17" s="56">
+        <v>5215</v>
+      </c>
+      <c r="M17" s="56">
+        <v>5907</v>
+      </c>
+      <c r="N17" s="75">
+        <v>5841</v>
+      </c>
+      <c r="O17" s="60">
+        <v>5245</v>
+      </c>
+      <c r="P17" s="96">
+        <v>5772</v>
+      </c>
+      <c r="Q17" s="96">
+        <v>6134</v>
+      </c>
+      <c r="R17" s="60">
+        <v>6522</v>
+      </c>
+      <c r="S17" s="85">
+        <v>6692</v>
+      </c>
+      <c r="T17" s="60">
+        <v>6116</v>
+      </c>
+      <c r="U17" s="56">
+        <v>5575</v>
+      </c>
+      <c r="V17" s="56">
+        <v>5615</v>
+      </c>
+      <c r="W17" s="56">
+        <v>5477</v>
+      </c>
+      <c r="X17" s="56">
+        <v>5322</v>
+      </c>
+      <c r="Y17" s="56">
+        <v>6106</v>
+      </c>
+      <c r="Z17" s="56">
+        <v>6147</v>
+      </c>
+      <c r="AA17" s="56">
+        <v>5585</v>
+      </c>
+      <c r="AB17" s="75">
+        <v>6162</v>
+      </c>
+      <c r="AC17" s="75">
+        <v>6568</v>
+      </c>
+      <c r="AD17" s="56">
+        <v>7009</v>
+      </c>
+      <c r="AE17" s="56">
+        <v>7211</v>
+      </c>
+      <c r="AF17" s="56">
+        <v>6516</v>
+      </c>
+      <c r="AG17" s="60">
+        <v>5954</v>
+      </c>
+      <c r="AH17" s="60">
+        <v>6008</v>
+      </c>
+      <c r="AI17" s="56">
+        <v>5878</v>
+      </c>
+      <c r="AJ17" s="60">
+        <v>5731</v>
+      </c>
+      <c r="AK17" s="56">
+        <v>4535</v>
+      </c>
+      <c r="AL17" s="56">
+        <v>4485</v>
+      </c>
+      <c r="AM17" s="56">
+        <v>3936</v>
+      </c>
+      <c r="AN17" s="75">
+        <v>4345</v>
+      </c>
+      <c r="AO17" s="75">
+        <v>4628</v>
+      </c>
+      <c r="AP17" s="56">
+        <v>4961</v>
+      </c>
+      <c r="AQ17" s="56">
+        <v>5038</v>
+      </c>
+      <c r="AR17" s="56">
+        <v>5453</v>
+      </c>
+      <c r="AS17" s="56">
+        <v>4975</v>
+      </c>
+      <c r="AT17" s="56">
+        <v>5128</v>
+      </c>
+      <c r="AU17" s="56">
+        <v>5102</v>
+      </c>
+      <c r="AV17" s="56">
+        <v>5052</v>
+      </c>
+      <c r="AW17" s="56">
+        <v>4560</v>
+      </c>
+      <c r="AX17" s="56">
+        <v>1281</v>
+      </c>
+      <c r="AY17" s="56">
+        <v>1120</v>
+      </c>
+      <c r="AZ17" s="56">
+        <v>1236</v>
+      </c>
+      <c r="BA17" s="56">
+        <v>1319</v>
+      </c>
+      <c r="BB17" s="56">
+        <v>1413</v>
+      </c>
+      <c r="BC17" s="56">
+        <v>1448</v>
+      </c>
+      <c r="BD17" s="56">
+        <v>1556</v>
+      </c>
+      <c r="BE17" s="56">
+        <v>1426</v>
+      </c>
+      <c r="BF17" s="56">
+        <v>1463</v>
+      </c>
+      <c r="BG17" s="56">
+        <v>1457</v>
+      </c>
+      <c r="BH17" s="56">
+        <v>1442</v>
+      </c>
+      <c r="BI17" s="56">
+        <v>1333</v>
+      </c>
+      <c r="BJ17" s="56">
+        <v>1512</v>
+      </c>
+      <c r="BK17" s="56">
+        <v>1474</v>
+      </c>
+      <c r="BL17" s="56">
+        <v>1602</v>
+      </c>
+      <c r="BM17" s="56">
+        <v>1703</v>
+      </c>
+      <c r="BN17" s="56">
+        <v>1849</v>
+      </c>
+      <c r="BO17" s="56">
+        <v>2586</v>
+      </c>
+      <c r="BP17" s="56">
+        <v>2725</v>
+      </c>
+      <c r="BQ17" s="56">
+        <v>2695</v>
+      </c>
+      <c r="BR17" s="56">
+        <v>2793</v>
+      </c>
+      <c r="BS17" s="56">
+        <v>2876</v>
+      </c>
+      <c r="BT17" s="56">
+        <v>2912</v>
+      </c>
+      <c r="BU17" s="56">
+        <v>1570</v>
+      </c>
+      <c r="BV17" s="56">
+        <v>1759</v>
+      </c>
+      <c r="BW17" s="56">
+        <v>1696</v>
+      </c>
+      <c r="BX17" s="56">
+        <v>1805</v>
+      </c>
+      <c r="BY17" s="56">
+        <v>1884</v>
+      </c>
+      <c r="BZ17" s="56">
+        <v>1990</v>
+      </c>
+      <c r="CA17" s="56">
+        <v>1715</v>
+      </c>
+      <c r="CB17" s="56">
+        <v>1810</v>
+      </c>
+      <c r="CC17" s="56">
+        <v>1792</v>
+      </c>
+      <c r="CD17" s="56">
+        <v>1862</v>
+      </c>
+      <c r="CE17" s="56">
+        <v>1929</v>
+      </c>
+      <c r="CF17" s="56">
+        <v>1963</v>
+      </c>
+      <c r="CG17" s="56">
+        <v>1563</v>
+      </c>
+      <c r="CH17" s="56">
+        <v>1564</v>
+      </c>
+      <c r="CI17" s="56">
+        <v>1445</v>
+      </c>
+      <c r="CJ17" s="56">
+        <v>1514</v>
+      </c>
+      <c r="CK17" s="56">
+        <v>1568</v>
+      </c>
+      <c r="CL17" s="56">
+        <v>1621</v>
+      </c>
+      <c r="CM17" s="56">
+        <v>1928</v>
+      </c>
+      <c r="CN17" s="56">
+        <v>2005</v>
+      </c>
+      <c r="CO17" s="56">
+        <v>1976</v>
+      </c>
+      <c r="CP17" s="56"/>
+      <c r="CQ17" s="56"/>
+      <c r="CR17" s="56"/>
+      <c r="CS17" s="56"/>
+    </row>
+    <row r="18" spans="1:97" s="63" customFormat="1" ht="11.25">
+      <c r="A18" s="95" t="s">
+        <v>22</v>
+      </c>
+      <c r="B18" s="75">
+        <v>17062</v>
+      </c>
+      <c r="C18" s="60">
+        <v>15588</v>
+      </c>
+      <c r="D18" s="96">
+        <v>14143</v>
+      </c>
+      <c r="E18" s="60">
+        <v>14198</v>
+      </c>
+      <c r="F18" s="60">
+        <v>14051</v>
+      </c>
+      <c r="G18" s="85">
+        <v>13651</v>
+      </c>
+      <c r="H18" s="61">
+        <v>21049</v>
+      </c>
+      <c r="I18" s="60">
+        <v>19699</v>
+      </c>
+      <c r="J18" s="60">
+        <v>18931</v>
+      </c>
+      <c r="K18" s="60">
+        <v>15775</v>
+      </c>
+      <c r="L18" s="56">
+        <v>13361</v>
+      </c>
+      <c r="M18" s="56">
+        <v>19946</v>
+      </c>
+      <c r="N18" s="75">
+        <v>17277</v>
+      </c>
+      <c r="O18" s="60">
+        <v>15757</v>
+      </c>
+      <c r="P18" s="96">
+        <v>14283</v>
+      </c>
+      <c r="Q18" s="96">
+        <v>14342</v>
+      </c>
+      <c r="R18" s="60">
+        <v>14240</v>
+      </c>
+      <c r="S18" s="85">
+        <v>13886</v>
+      </c>
+      <c r="T18" s="60">
+        <v>21614</v>
+      </c>
+      <c r="U18" s="56">
+        <v>20320</v>
+      </c>
+      <c r="V18" s="56">
+        <v>19775</v>
+      </c>
+      <c r="W18" s="56">
+        <v>16859</v>
+      </c>
+      <c r="X18" s="56">
+        <v>14657</v>
+      </c>
+      <c r="Y18" s="56">
+        <v>20500</v>
+      </c>
+      <c r="Z18" s="56">
+        <v>19422</v>
+      </c>
+      <c r="AA18" s="56">
+        <v>18403</v>
+      </c>
+      <c r="AB18" s="75">
+        <v>17440</v>
+      </c>
+      <c r="AC18" s="75">
+        <v>17900</v>
+      </c>
+      <c r="AD18" s="56">
+        <v>18532</v>
+      </c>
+      <c r="AE18" s="56">
+        <v>18686</v>
+      </c>
+      <c r="AF18" s="56">
+        <v>22076</v>
+      </c>
+      <c r="AG18" s="60">
+        <v>20916</v>
+      </c>
+      <c r="AH18" s="56">
+        <v>20488</v>
+      </c>
+      <c r="AI18" s="56">
+        <v>17644</v>
+      </c>
+      <c r="AJ18" s="56">
+        <v>15443</v>
+      </c>
+      <c r="AK18" s="56">
+        <v>20513</v>
+      </c>
+      <c r="AL18" s="56">
+        <v>19320</v>
+      </c>
+      <c r="AM18" s="56">
+        <v>18134</v>
+      </c>
+      <c r="AN18" s="75">
+        <v>17301</v>
+      </c>
+      <c r="AO18" s="75">
+        <v>17796</v>
+      </c>
+      <c r="AP18" s="56">
+        <v>18455</v>
+      </c>
+      <c r="AQ18" s="56">
+        <v>18507</v>
+      </c>
+      <c r="AR18" s="56">
+        <v>19846</v>
+      </c>
+      <c r="AS18" s="56">
+        <v>18641</v>
+      </c>
+      <c r="AT18" s="56">
+        <v>17909</v>
+      </c>
+      <c r="AU18" s="56">
+        <v>14866</v>
+      </c>
+      <c r="AV18" s="56">
+        <v>12428</v>
+      </c>
+      <c r="AW18" s="56">
+        <v>15692</v>
+      </c>
+      <c r="AX18" s="56">
+        <v>11709</v>
+      </c>
+      <c r="AY18" s="56">
+        <v>11124</v>
+      </c>
+      <c r="AZ18" s="56">
+        <v>10710</v>
+      </c>
+      <c r="BA18" s="56">
+        <v>11051</v>
+      </c>
+      <c r="BB18" s="56">
+        <v>11520</v>
+      </c>
+      <c r="BC18" s="56">
+        <v>11574</v>
+      </c>
+      <c r="BD18" s="56">
+        <v>15647</v>
+      </c>
+      <c r="BE18" s="56">
+        <v>14749</v>
+      </c>
+      <c r="BF18" s="56">
+        <v>14310</v>
+      </c>
+      <c r="BG18" s="56">
+        <v>11930</v>
+      </c>
+      <c r="BH18" s="56">
+        <v>10080</v>
+      </c>
+      <c r="BI18" s="56">
+        <v>9554</v>
+      </c>
+      <c r="BJ18" s="56">
+        <v>10194</v>
+      </c>
+      <c r="BK18" s="56">
+        <v>10052</v>
+      </c>
+      <c r="BL18" s="56">
+        <v>10186</v>
+      </c>
+      <c r="BM18" s="56">
+        <v>10632</v>
+      </c>
+      <c r="BN18" s="56">
+        <v>11385</v>
+      </c>
+      <c r="BO18" s="56">
+        <v>10990</v>
+      </c>
+      <c r="BP18" s="56">
+        <v>11088</v>
+      </c>
+      <c r="BQ18" s="56">
+        <v>10688</v>
+      </c>
+      <c r="BR18" s="56">
+        <v>10641</v>
+      </c>
+      <c r="BS18" s="56">
+        <v>9621</v>
+      </c>
+      <c r="BT18" s="56">
+        <v>8907</v>
+      </c>
+      <c r="BU18" s="56">
+        <v>10386</v>
+      </c>
+      <c r="BV18" s="56">
+        <v>11525</v>
+      </c>
+      <c r="BW18" s="56">
+        <v>11434</v>
+      </c>
+      <c r="BX18" s="56">
+        <v>11588</v>
+      </c>
+      <c r="BY18" s="56">
+        <v>12063</v>
+      </c>
+      <c r="BZ18" s="56">
+        <v>12859</v>
+      </c>
+      <c r="CA18" s="56">
+        <v>10994</v>
+      </c>
+      <c r="CB18" s="56">
+        <v>11130</v>
+      </c>
+      <c r="CC18" s="56">
+        <v>10769</v>
+      </c>
+      <c r="CD18" s="56">
+        <v>10782</v>
+      </c>
+      <c r="CE18" s="56">
+        <v>9814</v>
+      </c>
+      <c r="CF18" s="56">
+        <v>9199</v>
+      </c>
+      <c r="CG18" s="56">
+        <v>10182</v>
+      </c>
+      <c r="CH18" s="56">
+        <v>11367</v>
+      </c>
+      <c r="CI18" s="56">
+        <v>11312</v>
+      </c>
+      <c r="CJ18" s="56">
+        <v>11507</v>
+      </c>
+      <c r="CK18" s="56">
+        <v>12015</v>
+      </c>
+      <c r="CL18" s="56">
+        <v>12842</v>
+      </c>
+      <c r="CM18" s="56">
+        <v>11105</v>
+      </c>
+      <c r="CN18" s="56">
+        <v>11258</v>
+      </c>
+      <c r="CO18" s="56">
+        <v>10917</v>
+      </c>
+      <c r="CP18" s="56"/>
+      <c r="CQ18" s="56"/>
+      <c r="CR18" s="56"/>
+      <c r="CS18" s="56"/>
+    </row>
+    <row r="19" spans="1:97" s="63" customFormat="1" ht="11.25">
+      <c r="A19" s="95" t="s">
+        <v>23</v>
+      </c>
+      <c r="B19" s="75">
+        <v>16859</v>
+      </c>
+      <c r="C19" s="60">
+        <v>15944</v>
+      </c>
+      <c r="D19" s="96">
+        <v>17521</v>
+      </c>
+      <c r="E19" s="60">
+        <v>19339</v>
+      </c>
+      <c r="F19" s="60">
+        <v>20861</v>
+      </c>
+      <c r="G19" s="85">
+        <v>21808</v>
+      </c>
+      <c r="H19" s="61">
+        <v>18203</v>
+      </c>
+      <c r="I19" s="60">
+        <v>17046</v>
+      </c>
+      <c r="J19" s="60">
+        <v>17814</v>
+      </c>
+      <c r="K19" s="60">
+        <v>17771</v>
+      </c>
+      <c r="L19" s="56">
+        <v>17218</v>
+      </c>
+      <c r="M19" s="56">
+        <v>16460</v>
+      </c>
+      <c r="N19" s="75">
+        <v>17698</v>
+      </c>
+      <c r="O19" s="60">
+        <v>16988</v>
+      </c>
+      <c r="P19" s="96">
+        <v>18451</v>
+      </c>
+      <c r="Q19" s="96">
+        <v>19985</v>
+      </c>
+      <c r="R19" s="60">
+        <v>22099</v>
+      </c>
+      <c r="S19" s="85">
+        <v>22945</v>
+      </c>
+      <c r="T19" s="60">
+        <v>18475</v>
+      </c>
+      <c r="U19" s="56">
+        <v>17289</v>
+      </c>
+      <c r="V19" s="56">
+        <v>18001</v>
+      </c>
+      <c r="W19" s="56">
+        <v>17922</v>
+      </c>
+      <c r="X19" s="56">
+        <v>17309</v>
+      </c>
+      <c r="Y19" s="56">
+        <v>15987</v>
+      </c>
+      <c r="Z19" s="56">
+        <v>17406</v>
+      </c>
+      <c r="AA19" s="56">
+        <v>16577</v>
+      </c>
+      <c r="AB19" s="75">
+        <v>17730</v>
+      </c>
+      <c r="AC19" s="75">
+        <v>19163</v>
+      </c>
+      <c r="AD19" s="56">
+        <v>20897</v>
+      </c>
+      <c r="AE19" s="56">
+        <v>21852</v>
+      </c>
+      <c r="AF19" s="56">
+        <v>18430</v>
+      </c>
+      <c r="AG19" s="60">
+        <v>17145</v>
+      </c>
+      <c r="AH19" s="60">
+        <v>17817</v>
+      </c>
+      <c r="AI19" s="56">
+        <v>17547</v>
+      </c>
+      <c r="AJ19" s="60">
+        <v>16712</v>
+      </c>
+      <c r="AK19" s="56">
+        <v>15115</v>
+      </c>
+      <c r="AL19" s="56">
+        <v>18494</v>
+      </c>
+      <c r="AM19" s="56">
+        <v>17819</v>
+      </c>
+      <c r="AN19" s="75">
+        <v>19566</v>
+      </c>
+      <c r="AO19" s="75">
+        <v>22211</v>
+      </c>
+      <c r="AP19" s="56">
+        <v>25440</v>
+      </c>
+      <c r="AQ19" s="56">
+        <v>27185</v>
+      </c>
+      <c r="AR19" s="56">
+        <v>16814</v>
+      </c>
+      <c r="AS19" s="56">
+        <v>15573</v>
+      </c>
+      <c r="AT19" s="56">
+        <v>16025</v>
+      </c>
+      <c r="AU19" s="56">
+        <v>15800</v>
+      </c>
+      <c r="AV19" s="56">
+        <v>15264</v>
+      </c>
+      <c r="AW19" s="56">
+        <v>15918</v>
+      </c>
+      <c r="AX19" s="56">
+        <v>8891</v>
+      </c>
+      <c r="AY19" s="56">
+        <v>8591</v>
+      </c>
+      <c r="AZ19" s="56">
+        <v>9662</v>
+      </c>
+      <c r="BA19" s="56">
+        <v>10953</v>
+      </c>
+      <c r="BB19" s="56">
+        <v>12462</v>
+      </c>
+      <c r="BC19" s="56">
+        <v>13341</v>
+      </c>
+      <c r="BD19" s="56">
+        <v>7499</v>
+      </c>
+      <c r="BE19" s="56">
+        <v>6988</v>
+      </c>
+      <c r="BF19" s="56">
+        <v>7300</v>
+      </c>
+      <c r="BG19" s="56">
+        <v>7302</v>
+      </c>
+      <c r="BH19" s="56">
+        <v>7071</v>
+      </c>
+      <c r="BI19" s="56">
+        <v>7292</v>
+      </c>
+      <c r="BJ19" s="56">
+        <v>8987</v>
+      </c>
+      <c r="BK19" s="56">
+        <v>9149</v>
+      </c>
+      <c r="BL19" s="56">
+        <v>10411</v>
+      </c>
+      <c r="BM19" s="56">
+        <v>11944</v>
+      </c>
+      <c r="BN19" s="56">
+        <v>13678</v>
+      </c>
+      <c r="BO19" s="56">
+        <v>7161</v>
+      </c>
+      <c r="BP19" s="56">
+        <v>7671</v>
+      </c>
+      <c r="BQ19" s="56">
+        <v>7708</v>
+      </c>
+      <c r="BR19" s="56">
+        <v>7835</v>
+      </c>
+      <c r="BS19" s="56">
+        <v>7830</v>
+      </c>
+      <c r="BT19" s="56">
+        <v>7732</v>
+      </c>
+      <c r="BU19" s="56">
+        <v>8782</v>
+      </c>
+      <c r="BV19" s="56">
+        <v>11670</v>
+      </c>
+      <c r="BW19" s="56">
+        <v>11951</v>
+      </c>
+      <c r="BX19" s="56">
+        <v>13266</v>
+      </c>
+      <c r="BY19" s="56">
+        <v>15113</v>
+      </c>
+      <c r="BZ19" s="56">
+        <v>17151</v>
+      </c>
+      <c r="CA19" s="56">
+        <v>8642</v>
+      </c>
+      <c r="CB19" s="56">
+        <v>9227</v>
+      </c>
+      <c r="CC19" s="56">
+        <v>8958</v>
+      </c>
+      <c r="CD19" s="56">
+        <v>9023</v>
+      </c>
+      <c r="CE19" s="56">
+        <v>9052</v>
+      </c>
+      <c r="CF19" s="56">
+        <v>8979</v>
+      </c>
+      <c r="CG19" s="56">
+        <v>7835</v>
+      </c>
+      <c r="CH19" s="56">
+        <v>10665</v>
+      </c>
+      <c r="CI19" s="56">
+        <v>11006</v>
+      </c>
+      <c r="CJ19" s="56">
+        <v>12426</v>
+      </c>
+      <c r="CK19" s="56">
+        <v>14205</v>
+      </c>
+      <c r="CL19" s="56">
+        <v>16195</v>
+      </c>
+      <c r="CM19" s="56">
+        <v>8793</v>
+      </c>
+      <c r="CN19" s="56">
+        <v>9390</v>
+      </c>
+      <c r="CO19" s="56">
+        <v>9045</v>
+      </c>
+      <c r="CP19" s="56"/>
+      <c r="CQ19" s="56"/>
+      <c r="CR19" s="56"/>
+      <c r="CS19" s="56"/>
+    </row>
+    <row r="20" spans="1:97" s="63" customFormat="1" ht="11.25">
+      <c r="A20" s="95" t="s">
+        <v>24</v>
+      </c>
+      <c r="B20" s="75">
+        <v>11440</v>
+      </c>
+      <c r="C20" s="60">
+        <v>9394</v>
+      </c>
+      <c r="D20" s="96">
+        <v>10117</v>
+      </c>
+      <c r="E20" s="60">
+        <v>10798</v>
+      </c>
+      <c r="F20" s="60">
+        <v>11297</v>
+      </c>
+      <c r="G20" s="85">
+        <v>11124</v>
+      </c>
+      <c r="H20" s="61">
+        <v>23128</v>
+      </c>
+      <c r="I20" s="60">
+        <v>20941</v>
+      </c>
+      <c r="J20" s="60">
+        <v>20308</v>
+      </c>
+      <c r="K20" s="60">
+        <v>17668</v>
+      </c>
+      <c r="L20" s="56">
+        <v>15140</v>
+      </c>
+      <c r="M20" s="56">
+        <v>12492</v>
+      </c>
+      <c r="N20" s="75">
+        <v>11576</v>
+      </c>
+      <c r="O20" s="60">
+        <v>8987</v>
+      </c>
+      <c r="P20" s="96">
+        <v>9416</v>
+      </c>
+      <c r="Q20" s="96">
+        <v>9929</v>
+      </c>
+      <c r="R20" s="60">
+        <v>10208</v>
+      </c>
+      <c r="S20" s="85">
+        <v>10519</v>
+      </c>
+      <c r="T20" s="60">
+        <v>22936</v>
+      </c>
+      <c r="U20" s="56">
+        <v>20628</v>
+      </c>
+      <c r="V20" s="56">
+        <v>19866</v>
+      </c>
+      <c r="W20" s="56">
+        <v>16985</v>
+      </c>
+      <c r="X20" s="56">
+        <v>14567</v>
+      </c>
+      <c r="Y20" s="56">
+        <v>10858</v>
+      </c>
+      <c r="Z20" s="56">
+        <v>10143</v>
+      </c>
+      <c r="AA20" s="56">
+        <v>7724</v>
+      </c>
+      <c r="AB20" s="75">
+        <v>8364</v>
+      </c>
+      <c r="AC20" s="75">
+        <v>9082</v>
+      </c>
+      <c r="AD20" s="56">
+        <v>10043</v>
+      </c>
+      <c r="AE20" s="56">
+        <v>10559</v>
+      </c>
+      <c r="AF20" s="56">
+        <v>23066</v>
+      </c>
+      <c r="AG20" s="60">
+        <v>20735</v>
+      </c>
+      <c r="AH20" s="60">
+        <v>19954</v>
+      </c>
+      <c r="AI20" s="56">
+        <v>17096</v>
+      </c>
+      <c r="AJ20" s="60">
+        <v>14705</v>
+      </c>
+      <c r="AK20" s="56">
+        <v>2266</v>
+      </c>
+      <c r="AL20" s="56">
+        <v>2585</v>
+      </c>
+      <c r="AM20" s="56">
+        <v>2324</v>
+      </c>
+      <c r="AN20" s="75">
+        <v>2621</v>
+      </c>
+      <c r="AO20" s="75">
+        <v>2949</v>
+      </c>
+      <c r="AP20" s="56">
+        <v>3375</v>
+      </c>
+      <c r="AQ20" s="56">
+        <v>3708</v>
+      </c>
+      <c r="AR20" s="56">
+        <v>8098</v>
+      </c>
+      <c r="AS20" s="56">
+        <v>7323</v>
+      </c>
+      <c r="AT20" s="56">
+        <v>6937</v>
+      </c>
+      <c r="AU20" s="56">
+        <v>5673</v>
+      </c>
+      <c r="AV20" s="56">
+        <v>4640</v>
+      </c>
+      <c r="AW20" s="56">
+        <v>2229</v>
+      </c>
+      <c r="AX20" s="56">
+        <v>1205</v>
+      </c>
+      <c r="AY20" s="56">
+        <v>1080</v>
+      </c>
+      <c r="AZ20" s="56">
+        <v>1191</v>
+      </c>
+      <c r="BA20" s="56">
+        <v>1295</v>
+      </c>
+      <c r="BB20" s="56">
+        <v>1461</v>
+      </c>
+      <c r="BC20" s="56">
+        <v>1591</v>
+      </c>
+      <c r="BD20" s="56">
+        <v>3825</v>
+      </c>
+      <c r="BE20" s="56">
+        <v>3809</v>
+      </c>
+      <c r="BF20" s="56">
+        <v>3836</v>
+      </c>
+      <c r="BG20" s="56">
+        <v>3430</v>
+      </c>
+      <c r="BH20" s="56">
+        <v>3079</v>
+      </c>
+      <c r="BI20" s="56">
+        <v>2761</v>
+      </c>
+      <c r="BJ20" s="56">
+        <v>2875</v>
+      </c>
+      <c r="BK20" s="56">
+        <v>2760</v>
+      </c>
+      <c r="BL20" s="56">
+        <v>2866</v>
+      </c>
+      <c r="BM20" s="56">
+        <v>2985</v>
+      </c>
+      <c r="BN20" s="56">
+        <v>3170</v>
+      </c>
+      <c r="BO20" s="56">
+        <v>3367</v>
+      </c>
+      <c r="BP20" s="56">
+        <v>3627</v>
+      </c>
+      <c r="BQ20" s="56">
+        <v>3679</v>
+      </c>
+      <c r="BR20" s="56">
+        <v>3710</v>
+      </c>
+      <c r="BS20" s="56">
+        <v>3457</v>
+      </c>
+      <c r="BT20" s="56">
+        <v>3164</v>
+      </c>
+      <c r="BU20" s="56">
+        <v>3708</v>
+      </c>
+      <c r="BV20" s="56">
+        <v>3937</v>
+      </c>
+      <c r="BW20" s="56">
+        <v>3842</v>
+      </c>
+      <c r="BX20" s="56">
+        <v>3983</v>
+      </c>
+      <c r="BY20" s="56">
+        <v>4156</v>
+      </c>
+      <c r="BZ20" s="56">
+        <v>4428</v>
+      </c>
+      <c r="CA20" s="56">
+        <v>4830</v>
+      </c>
+      <c r="CB20" s="56">
+        <v>5100</v>
+      </c>
+      <c r="CC20" s="56">
+        <v>5063</v>
+      </c>
+      <c r="CD20" s="56">
+        <v>5064</v>
+      </c>
+      <c r="CE20" s="56">
+        <v>4706</v>
+      </c>
+      <c r="CF20" s="56">
+        <v>4374</v>
+      </c>
+      <c r="CG20" s="56">
+        <v>3779</v>
+      </c>
+      <c r="CH20" s="56">
+        <v>3986</v>
+      </c>
+      <c r="CI20" s="56">
+        <v>3915</v>
+      </c>
+      <c r="CJ20" s="56">
+        <v>4068</v>
+      </c>
+      <c r="CK20" s="56">
+        <v>4229</v>
+      </c>
+      <c r="CL20" s="56">
+        <v>4530</v>
+      </c>
+      <c r="CM20" s="56">
+        <v>5078</v>
+      </c>
+      <c r="CN20" s="56">
+        <v>5347</v>
+      </c>
+      <c r="CO20" s="56">
+        <v>5365</v>
+      </c>
+      <c r="CP20" s="56"/>
+      <c r="CQ20" s="56"/>
+      <c r="CR20" s="56"/>
+      <c r="CS20" s="56"/>
+    </row>
+    <row r="21" spans="1:97" s="63" customFormat="1" ht="11.25">
+      <c r="A21" s="95" t="s">
+        <v>25</v>
+      </c>
+      <c r="B21" s="56">
+        <v>6183</v>
+      </c>
+      <c r="C21" s="56">
+        <v>6448</v>
+      </c>
+      <c r="D21" s="56">
+        <v>6859</v>
+      </c>
+      <c r="E21" s="56">
+        <v>7495</v>
+      </c>
+      <c r="F21" s="56">
+        <v>8041</v>
+      </c>
+      <c r="G21" s="56">
+        <v>8520</v>
+      </c>
+      <c r="H21" s="56">
+        <v>8181</v>
+      </c>
+      <c r="I21" s="56">
+        <v>8557</v>
+      </c>
+      <c r="J21" s="56">
+        <v>8652</v>
+      </c>
+      <c r="K21" s="56">
+        <v>8840</v>
+      </c>
+      <c r="L21" s="56">
+        <v>8726</v>
+      </c>
+      <c r="M21" s="56">
+        <v>5628</v>
+      </c>
+      <c r="N21" s="56">
+        <v>6207</v>
+      </c>
+      <c r="O21" s="56">
+        <v>6478</v>
+      </c>
+      <c r="P21" s="56">
+        <v>6891</v>
+      </c>
+      <c r="Q21" s="56">
+        <v>7528</v>
+      </c>
+      <c r="R21" s="56">
+        <v>8077</v>
+      </c>
+      <c r="S21" s="56">
+        <v>8551</v>
+      </c>
+      <c r="T21" s="56">
+        <v>8251</v>
+      </c>
+      <c r="U21" s="56">
+        <v>8754</v>
+      </c>
+      <c r="V21" s="56">
+        <v>8977</v>
+      </c>
+      <c r="W21" s="56">
+        <v>9274</v>
+      </c>
+      <c r="X21" s="56">
+        <v>9279</v>
+      </c>
+      <c r="Y21" s="56">
+        <v>5525</v>
+      </c>
+      <c r="Z21" s="56">
+        <v>6218</v>
+      </c>
+      <c r="AA21" s="56">
+        <v>6532</v>
+      </c>
+      <c r="AB21" s="56">
+        <v>7019</v>
+      </c>
+      <c r="AC21" s="56">
+        <v>7703</v>
+      </c>
+      <c r="AD21" s="56">
+        <v>8337</v>
+      </c>
+      <c r="AE21" s="56">
+        <v>8855</v>
+      </c>
+      <c r="AF21" s="56">
+        <v>8347</v>
+      </c>
+      <c r="AG21" s="56">
+        <v>8855</v>
+      </c>
+      <c r="AH21" s="56">
+        <v>9088</v>
+      </c>
+      <c r="AI21" s="56">
+        <v>9391</v>
+      </c>
+      <c r="AJ21" s="56">
+        <v>9399</v>
+      </c>
+      <c r="AK21" s="56">
+        <v>4288</v>
+      </c>
+      <c r="AL21" s="56">
+        <v>5123</v>
+      </c>
+      <c r="AM21" s="56">
+        <v>5432</v>
+      </c>
+      <c r="AN21" s="56">
+        <v>5939</v>
+      </c>
+      <c r="AO21" s="56">
+        <v>6642</v>
+      </c>
+      <c r="AP21" s="56">
+        <v>7366</v>
+      </c>
+      <c r="AQ21" s="56">
+        <v>7884</v>
+      </c>
+      <c r="AR21" s="56">
+        <v>7070</v>
+      </c>
+      <c r="AS21" s="56">
+        <v>7627</v>
+      </c>
+      <c r="AT21" s="56">
+        <v>8074</v>
+      </c>
+      <c r="AU21" s="56">
+        <v>8523</v>
+      </c>
+      <c r="AV21" s="56">
+        <v>8705</v>
+      </c>
+      <c r="AW21" s="56">
+        <v>4282</v>
+      </c>
+      <c r="AX21" s="56">
+        <v>1254</v>
+      </c>
+      <c r="AY21" s="56">
+        <v>1348</v>
+      </c>
+      <c r="AZ21" s="56">
+        <v>1488</v>
+      </c>
+      <c r="BA21" s="56">
+        <v>1650</v>
+      </c>
+      <c r="BB21" s="56">
+        <v>1873</v>
+      </c>
+      <c r="BC21" s="56">
+        <v>2029</v>
+      </c>
+      <c r="BD21" s="56">
+        <v>1500</v>
+      </c>
+      <c r="BE21" s="56">
+        <v>1642</v>
+      </c>
+      <c r="BF21" s="56">
+        <v>1702</v>
+      </c>
+      <c r="BG21" s="56">
+        <v>1808</v>
+      </c>
+      <c r="BH21" s="56">
+        <v>1861</v>
+      </c>
+      <c r="BI21" s="56">
+        <v>2160</v>
+      </c>
+      <c r="BJ21" s="56">
+        <v>2268</v>
+      </c>
+      <c r="BK21" s="56">
+        <v>2288</v>
+      </c>
+      <c r="BL21" s="56">
+        <v>2370</v>
+      </c>
+      <c r="BM21" s="56">
+        <v>2481</v>
+      </c>
+      <c r="BN21" s="56">
+        <v>2560</v>
+      </c>
+      <c r="BO21" s="56">
+        <v>2508</v>
+      </c>
+      <c r="BP21" s="56">
+        <v>2646</v>
+      </c>
+      <c r="BQ21" s="56">
+        <v>2811</v>
+      </c>
+      <c r="BR21" s="56">
+        <v>2901</v>
+      </c>
+      <c r="BS21" s="56">
+        <v>3021</v>
+      </c>
+      <c r="BT21" s="56">
+        <v>3075</v>
+      </c>
+      <c r="BU21" s="56">
+        <v>2512</v>
+      </c>
+      <c r="BV21" s="56">
+        <v>2670</v>
+      </c>
+      <c r="BW21" s="56">
+        <v>2710</v>
+      </c>
+      <c r="BX21" s="56">
+        <v>2817</v>
+      </c>
+      <c r="BY21" s="56">
+        <v>2959</v>
+      </c>
+      <c r="BZ21" s="56">
+        <v>3069</v>
+      </c>
+      <c r="CA21" s="56">
+        <v>2501</v>
+      </c>
+      <c r="CB21" s="56">
+        <v>2634</v>
+      </c>
+      <c r="CC21" s="56">
+        <v>2799</v>
+      </c>
+      <c r="CD21" s="56">
+        <v>2897</v>
+      </c>
+      <c r="CE21" s="56">
+        <v>3020</v>
+      </c>
+      <c r="CF21" s="56">
+        <v>3069</v>
+      </c>
+      <c r="CG21" s="56">
+        <v>1536</v>
+      </c>
+      <c r="CH21" s="56">
+        <v>1644</v>
+      </c>
+      <c r="CI21" s="56">
+        <v>1670</v>
+      </c>
+      <c r="CJ21" s="56">
+        <v>1732</v>
+      </c>
+      <c r="CK21" s="56">
+        <v>1803</v>
+      </c>
+      <c r="CL21" s="56">
+        <v>1877</v>
+      </c>
+      <c r="CM21" s="56">
+        <v>1675</v>
+      </c>
+      <c r="CN21" s="56">
+        <v>1814</v>
+      </c>
+      <c r="CO21" s="56">
+        <v>1967</v>
+      </c>
+      <c r="CP21" s="56"/>
+      <c r="CQ21" s="56"/>
+      <c r="CR21" s="56"/>
+      <c r="CS21" s="56"/>
+    </row>
+    <row r="22" spans="1:97" s="63" customFormat="1" ht="11.25">
+      <c r="A22" s="95" t="s">
+        <v>26</v>
+      </c>
+      <c r="B22" s="60">
+        <v>26893</v>
+      </c>
+      <c r="C22" s="60">
+        <v>24657</v>
+      </c>
+      <c r="D22" s="96">
+        <v>26479</v>
+      </c>
+      <c r="E22" s="60">
+        <v>28500</v>
+      </c>
+      <c r="F22" s="60">
+        <v>30802</v>
+      </c>
+      <c r="G22" s="85">
+        <v>34888</v>
+      </c>
+      <c r="H22" s="60">
+        <v>29099</v>
+      </c>
+      <c r="I22" s="60">
+        <v>27377</v>
+      </c>
+      <c r="J22" s="60">
+        <v>26583</v>
+      </c>
+      <c r="K22" s="60">
+        <v>27407</v>
+      </c>
+      <c r="L22" s="56">
+        <v>23823</v>
+      </c>
+      <c r="M22" s="56">
+        <v>25324</v>
+      </c>
+      <c r="N22" s="60">
+        <v>26657</v>
+      </c>
+      <c r="O22" s="60">
+        <v>24596</v>
+      </c>
+      <c r="P22" s="96">
+        <v>26585</v>
+      </c>
+      <c r="Q22" s="96">
+        <v>29648</v>
+      </c>
+      <c r="R22" s="60">
+        <v>32490</v>
+      </c>
+      <c r="S22" s="85">
+        <v>34453</v>
+      </c>
+      <c r="T22" s="60">
+        <v>30068</v>
+      </c>
+      <c r="U22" s="56">
+        <v>29344</v>
+      </c>
+      <c r="V22" s="56">
+        <v>29314</v>
+      </c>
+      <c r="W22" s="56">
+        <v>30808</v>
+      </c>
+      <c r="X22" s="56">
+        <v>26941</v>
+      </c>
+      <c r="Y22" s="56">
+        <v>26460</v>
+      </c>
+      <c r="Z22" s="56">
+        <v>28800</v>
+      </c>
+      <c r="AA22" s="56">
+        <v>26472</v>
+      </c>
+      <c r="AB22" s="75">
+        <v>27935</v>
+      </c>
+      <c r="AC22" s="75">
+        <v>31005</v>
+      </c>
+      <c r="AD22" s="56">
+        <v>33418</v>
+      </c>
+      <c r="AE22" s="56">
+        <v>34659</v>
+      </c>
+      <c r="AF22" s="56">
+        <v>30370</v>
+      </c>
+      <c r="AG22" s="60">
+        <v>29274</v>
+      </c>
+      <c r="AH22" s="60">
+        <v>28994</v>
+      </c>
+      <c r="AI22" s="56">
+        <v>30144</v>
+      </c>
+      <c r="AJ22" s="60">
+        <v>25827</v>
+      </c>
+      <c r="AK22" s="56">
+        <v>10788</v>
+      </c>
+      <c r="AL22" s="56">
+        <v>14696</v>
+      </c>
+      <c r="AM22" s="56">
+        <v>14234</v>
+      </c>
+      <c r="AN22" s="75">
+        <v>15927</v>
+      </c>
+      <c r="AO22" s="75">
+        <v>17592</v>
+      </c>
+      <c r="AP22" s="56">
+        <v>19640</v>
+      </c>
+      <c r="AQ22" s="56">
+        <v>21646</v>
+      </c>
+      <c r="AR22" s="56">
+        <v>18068</v>
+      </c>
+      <c r="AS22" s="56">
+        <v>17424</v>
+      </c>
+      <c r="AT22" s="56">
+        <v>16943</v>
+      </c>
+      <c r="AU22" s="56">
+        <v>17617</v>
+      </c>
+      <c r="AV22" s="56">
+        <v>15635</v>
+      </c>
+      <c r="AW22" s="56">
+        <v>10179</v>
+      </c>
+      <c r="AX22" s="56">
+        <v>6844</v>
+      </c>
+      <c r="AY22" s="56">
+        <v>6562</v>
+      </c>
+      <c r="AZ22" s="56">
+        <v>6872</v>
+      </c>
+      <c r="BA22" s="56">
+        <v>7774</v>
+      </c>
+      <c r="BB22" s="56">
+        <v>8338</v>
+      </c>
+      <c r="BC22" s="56">
+        <v>9200</v>
+      </c>
+      <c r="BD22" s="56">
+        <v>8803</v>
+      </c>
+      <c r="BE22" s="56">
+        <v>8657</v>
+      </c>
+      <c r="BF22" s="56">
+        <v>8519</v>
+      </c>
+      <c r="BG22" s="56">
+        <v>8681</v>
+      </c>
+      <c r="BH22" s="56">
+        <v>7940</v>
+      </c>
+      <c r="BI22" s="56">
+        <v>7252</v>
+      </c>
+      <c r="BJ22" s="56">
+        <v>7158</v>
+      </c>
+      <c r="BK22" s="56">
+        <v>6829</v>
+      </c>
+      <c r="BL22" s="56">
+        <v>7728</v>
+      </c>
+      <c r="BM22" s="56">
+        <v>8124</v>
+      </c>
+      <c r="BN22" s="56">
+        <v>8534</v>
+      </c>
+      <c r="BO22" s="56">
+        <v>7871</v>
+      </c>
+      <c r="BP22" s="56">
+        <v>7808</v>
+      </c>
+      <c r="BQ22" s="56">
+        <v>7746</v>
+      </c>
+      <c r="BR22" s="56">
+        <v>7490</v>
+      </c>
+      <c r="BS22" s="56">
+        <v>7651</v>
+      </c>
+      <c r="BT22" s="56">
+        <v>7203</v>
+      </c>
+      <c r="BU22" s="56">
+        <v>7221</v>
+      </c>
+      <c r="BV22" s="56">
+        <v>7333</v>
+      </c>
+      <c r="BW22" s="56">
+        <v>7190</v>
+      </c>
+      <c r="BX22" s="56">
+        <v>7331</v>
+      </c>
+      <c r="BY22" s="56">
+        <v>7633</v>
+      </c>
+      <c r="BZ22" s="56">
+        <v>8103</v>
+      </c>
+      <c r="CA22" s="56">
+        <v>8985</v>
+      </c>
+      <c r="CB22" s="56">
+        <v>8919</v>
+      </c>
+      <c r="CC22" s="56">
+        <v>8536</v>
+      </c>
+      <c r="CD22" s="56">
+        <v>8720</v>
+      </c>
+      <c r="CE22" s="56">
+        <v>8885</v>
+      </c>
+      <c r="CF22" s="56">
+        <v>7937</v>
+      </c>
+      <c r="CG22" s="56">
+        <v>7928</v>
+      </c>
+      <c r="CH22" s="56">
+        <v>8069</v>
+      </c>
+      <c r="CI22" s="56">
+        <v>7632</v>
+      </c>
+      <c r="CJ22" s="56">
+        <v>8060</v>
+      </c>
+      <c r="CK22" s="56">
+        <v>8396</v>
+      </c>
+      <c r="CL22" s="56">
+        <v>8617</v>
+      </c>
+      <c r="CM22" s="56">
+        <v>9176</v>
+      </c>
+      <c r="CN22" s="56">
+        <v>9231</v>
+      </c>
+      <c r="CO22" s="56">
+        <v>8877</v>
+      </c>
+      <c r="CP22" s="56"/>
+      <c r="CQ22" s="56"/>
+      <c r="CR22" s="56"/>
+      <c r="CS22" s="56"/>
+    </row>
+    <row r="23" spans="1:97" s="63" customFormat="1" ht="11.25">
+      <c r="A23" s="95" t="s">
+        <v>27</v>
+      </c>
+      <c r="B23" s="60">
+        <v>9962</v>
+      </c>
+      <c r="C23" s="60">
+        <v>9636</v>
+      </c>
+      <c r="D23" s="96">
+        <v>10082</v>
+      </c>
+      <c r="E23" s="60">
+        <v>11001</v>
+      </c>
+      <c r="F23" s="60">
+        <v>11768</v>
+      </c>
+      <c r="G23" s="60">
+        <v>12243</v>
+      </c>
+      <c r="H23" s="60">
+        <v>20161</v>
+      </c>
+      <c r="I23" s="60">
+        <v>19644</v>
+      </c>
+      <c r="J23" s="60">
+        <v>19657</v>
+      </c>
+      <c r="K23" s="60">
+        <v>19743</v>
+      </c>
+      <c r="L23" s="56">
+        <v>19323</v>
+      </c>
+      <c r="M23" s="56">
+        <v>13063</v>
+      </c>
+      <c r="N23" s="60">
+        <v>12974</v>
+      </c>
+      <c r="O23" s="60">
+        <v>13047</v>
+      </c>
+      <c r="P23" s="96">
+        <v>14077</v>
+      </c>
+      <c r="Q23" s="96">
+        <v>14828</v>
+      </c>
+      <c r="R23" s="60">
+        <v>15908</v>
+      </c>
+      <c r="S23" s="60">
+        <v>16667</v>
+      </c>
+      <c r="T23" s="60">
+        <v>20452</v>
+      </c>
+      <c r="U23" s="56">
+        <v>20072</v>
+      </c>
+      <c r="V23" s="56">
+        <v>20064</v>
+      </c>
+      <c r="W23" s="56">
+        <v>19780</v>
+      </c>
+      <c r="X23" s="56">
+        <v>19205</v>
+      </c>
+      <c r="Y23" s="56">
+        <v>14469</v>
+      </c>
+      <c r="Z23" s="56">
+        <v>14698</v>
+      </c>
+      <c r="AA23" s="56">
+        <v>14726</v>
+      </c>
+      <c r="AB23" s="60">
+        <v>16050</v>
+      </c>
+      <c r="AC23" s="60">
+        <v>17185</v>
+      </c>
+      <c r="AD23" s="56">
+        <v>18344</v>
+      </c>
+      <c r="AE23" s="56">
+        <v>18986</v>
+      </c>
+      <c r="AF23" s="56">
+        <v>21733</v>
+      </c>
+      <c r="AG23" s="60">
+        <v>21081</v>
+      </c>
+      <c r="AH23" s="60">
+        <v>20844</v>
+      </c>
+      <c r="AI23" s="56">
+        <v>20895</v>
+      </c>
+      <c r="AJ23" s="60">
+        <v>20364</v>
+      </c>
+      <c r="AK23" s="56">
+        <v>13644</v>
+      </c>
+      <c r="AL23" s="56">
+        <v>14694</v>
+      </c>
+      <c r="AM23" s="56">
+        <v>14977</v>
+      </c>
+      <c r="AN23" s="60">
+        <v>16130</v>
+      </c>
+      <c r="AO23" s="60">
+        <v>17194</v>
+      </c>
+      <c r="AP23" s="56">
+        <v>18502</v>
+      </c>
+      <c r="AQ23" s="56">
+        <v>19552</v>
+      </c>
+      <c r="AR23" s="56">
+        <v>21212</v>
+      </c>
+      <c r="AS23" s="56">
+        <v>20194</v>
+      </c>
+      <c r="AT23" s="56">
+        <v>19848</v>
+      </c>
+      <c r="AU23" s="56">
+        <v>19682</v>
+      </c>
+      <c r="AV23" s="56">
+        <v>18723</v>
+      </c>
+      <c r="AW23" s="56">
+        <v>13820</v>
+      </c>
+      <c r="AX23" s="56">
+        <v>10271</v>
+      </c>
+      <c r="AY23" s="56">
+        <v>10465</v>
+      </c>
+      <c r="AZ23" s="56">
+        <v>10589</v>
+      </c>
+      <c r="BA23" s="56">
+        <v>10603</v>
+      </c>
+      <c r="BB23" s="56">
+        <v>10776</v>
+      </c>
+      <c r="BC23" s="56">
+        <v>10858</v>
+      </c>
+      <c r="BD23" s="56">
+        <v>10693</v>
+      </c>
+      <c r="BE23" s="56">
+        <v>10473</v>
+      </c>
+      <c r="BF23" s="56">
+        <v>10564</v>
+      </c>
+      <c r="BG23" s="56">
+        <v>10415</v>
+      </c>
+      <c r="BH23" s="56">
+        <v>10094</v>
+      </c>
+      <c r="BI23" s="56">
+        <v>9773</v>
+      </c>
+      <c r="BJ23" s="56">
+        <v>9348</v>
+      </c>
+      <c r="BK23" s="56">
+        <v>9780</v>
+      </c>
+      <c r="BL23" s="56">
+        <v>9847</v>
+      </c>
+      <c r="BM23" s="56">
+        <v>9959</v>
+      </c>
+      <c r="BN23" s="56">
+        <v>10140</v>
+      </c>
+      <c r="BO23" s="56">
+        <v>10812</v>
+      </c>
+      <c r="BP23" s="56">
+        <v>10902</v>
+      </c>
+      <c r="BQ23" s="56">
+        <v>10897</v>
+      </c>
+      <c r="BR23" s="56">
+        <v>10938</v>
+      </c>
+      <c r="BS23" s="56">
+        <v>11050</v>
+      </c>
+      <c r="BT23" s="56">
+        <v>11038</v>
+      </c>
+      <c r="BU23" s="56">
+        <v>10437</v>
+      </c>
+      <c r="BV23" s="56">
+        <v>10993</v>
+      </c>
+      <c r="BW23" s="56">
+        <v>11524</v>
+      </c>
+      <c r="BX23" s="56">
+        <v>11944</v>
+      </c>
+      <c r="BY23" s="56">
+        <v>12465</v>
+      </c>
+      <c r="BZ23" s="56">
+        <v>12724</v>
+      </c>
+      <c r="CA23" s="56">
+        <v>10535</v>
+      </c>
+      <c r="CB23" s="56">
+        <v>10748</v>
+      </c>
+      <c r="CC23" s="56">
+        <v>10673</v>
+      </c>
+      <c r="CD23" s="56">
+        <v>10685</v>
+      </c>
+      <c r="CE23" s="56">
+        <v>10606</v>
+      </c>
+      <c r="CF23" s="56">
+        <v>10478</v>
+      </c>
+      <c r="CG23" s="56">
+        <v>9497</v>
+      </c>
+      <c r="CH23" s="56">
+        <v>9655</v>
+      </c>
+      <c r="CI23" s="56">
+        <v>9894</v>
+      </c>
+      <c r="CJ23" s="56">
+        <v>10110</v>
+      </c>
+      <c r="CK23" s="56">
+        <v>10128</v>
+      </c>
+      <c r="CL23" s="56">
+        <v>10350</v>
+      </c>
+      <c r="CM23" s="56">
+        <v>9574</v>
+      </c>
+      <c r="CN23" s="56">
+        <v>9867</v>
+      </c>
+      <c r="CO23" s="56">
+        <v>9630</v>
+      </c>
+      <c r="CP23" s="56"/>
+      <c r="CQ23" s="56"/>
+      <c r="CR23" s="56"/>
+      <c r="CS23" s="56"/>
+    </row>
+    <row r="24" spans="1:97" s="63" customFormat="1" ht="11.25">
+      <c r="A24" s="95" t="s">
+        <v>28</v>
+      </c>
+      <c r="B24" s="60">
+        <v>9919</v>
+      </c>
+      <c r="C24" s="60">
+        <v>8995</v>
+      </c>
+      <c r="D24" s="96">
+        <v>9795</v>
+      </c>
+      <c r="E24" s="60">
+        <v>10721</v>
+      </c>
+      <c r="F24" s="60">
+        <v>11819</v>
+      </c>
+      <c r="G24" s="60">
+        <v>12637</v>
+      </c>
+      <c r="H24" s="60">
+        <v>10928</v>
+      </c>
+      <c r="I24" s="60">
+        <v>9497</v>
+      </c>
+      <c r="J24" s="60">
+        <v>9808</v>
+      </c>
+      <c r="K24" s="60">
+        <v>9662</v>
+      </c>
+      <c r="L24" s="56">
+        <v>8545</v>
+      </c>
+      <c r="M24" s="56">
+        <v>10064</v>
+      </c>
+      <c r="N24" s="60">
+        <v>9912</v>
+      </c>
+      <c r="O24" s="60">
+        <v>8949</v>
+      </c>
+      <c r="P24" s="96">
+        <v>9739</v>
+      </c>
+      <c r="Q24" s="96">
+        <v>10648</v>
+      </c>
+      <c r="R24" s="60">
+        <v>11743</v>
+      </c>
+      <c r="S24" s="60">
+        <v>12562</v>
+      </c>
+      <c r="T24" s="60">
+        <v>10998</v>
+      </c>
+      <c r="U24" s="56">
+        <v>9588</v>
+      </c>
+      <c r="V24" s="56">
+        <v>9917</v>
+      </c>
+      <c r="W24" s="56">
+        <v>9821</v>
+      </c>
+      <c r="X24" s="56">
+        <v>8715</v>
+      </c>
+      <c r="Y24" s="56">
+        <v>9841</v>
+      </c>
+      <c r="Z24" s="56">
+        <v>9537</v>
+      </c>
+      <c r="AA24" s="56">
+        <v>8517</v>
+      </c>
+      <c r="AB24" s="60">
+        <v>9253</v>
+      </c>
+      <c r="AC24" s="60">
+        <v>10159</v>
+      </c>
+      <c r="AD24" s="56">
+        <v>11197</v>
+      </c>
+      <c r="AE24" s="56">
+        <v>11969</v>
+      </c>
+      <c r="AF24" s="56">
+        <v>11104</v>
+      </c>
+      <c r="AG24" s="60">
+        <v>9690</v>
+      </c>
+      <c r="AH24" s="60">
+        <v>10021</v>
+      </c>
+      <c r="AI24" s="56">
+        <v>9913</v>
+      </c>
+      <c r="AJ24" s="60">
+        <v>8779</v>
+      </c>
+      <c r="AK24" s="56">
+        <v>5609</v>
+      </c>
+      <c r="AL24" s="56">
+        <v>6876</v>
+      </c>
+      <c r="AM24" s="56">
+        <v>6732</v>
+      </c>
+      <c r="AN24" s="60">
+        <v>7676</v>
+      </c>
+      <c r="AO24" s="60">
+        <v>8710</v>
+      </c>
+      <c r="AP24" s="56">
+        <v>9871</v>
+      </c>
+      <c r="AQ24" s="56">
+        <v>10667</v>
+      </c>
+      <c r="AR24" s="56">
+        <v>9494</v>
+      </c>
+      <c r="AS24" s="56">
+        <v>8287</v>
+      </c>
+      <c r="AT24" s="56">
+        <v>8606</v>
+      </c>
+      <c r="AU24" s="56">
+        <v>8546</v>
+      </c>
+      <c r="AV24" s="56">
+        <v>7575</v>
+      </c>
+      <c r="AW24" s="56">
+        <v>5639</v>
+      </c>
+      <c r="AX24" s="56">
+        <v>2211</v>
+      </c>
+      <c r="AY24" s="56">
+        <v>2164</v>
+      </c>
+      <c r="AZ24" s="56">
+        <v>2465</v>
+      </c>
+      <c r="BA24" s="56">
+        <v>2798</v>
+      </c>
+      <c r="BB24" s="56">
+        <v>3174</v>
+      </c>
+      <c r="BC24" s="56">
+        <v>3432</v>
+      </c>
+      <c r="BD24" s="56">
+        <v>2951</v>
+      </c>
+      <c r="BE24" s="56">
+        <v>2585</v>
+      </c>
+      <c r="BF24" s="56">
+        <v>2689</v>
+      </c>
+      <c r="BG24" s="56">
+        <v>2687</v>
+      </c>
+      <c r="BH24" s="56">
+        <v>2397</v>
+      </c>
+      <c r="BI24" s="56">
+        <v>2183</v>
+      </c>
+      <c r="BJ24" s="56">
+        <v>2334</v>
+      </c>
+      <c r="BK24" s="56">
+        <v>2323</v>
+      </c>
+      <c r="BL24" s="56">
+        <v>2664</v>
+      </c>
+      <c r="BM24" s="56">
+        <v>3061</v>
+      </c>
+      <c r="BN24" s="56">
+        <v>3479</v>
+      </c>
+      <c r="BO24" s="56">
+        <v>3025</v>
+      </c>
+      <c r="BP24" s="56">
+        <v>3134</v>
+      </c>
+      <c r="BQ24" s="56">
+        <v>2849</v>
+      </c>
+      <c r="BR24" s="56">
+        <v>2939</v>
+      </c>
+      <c r="BS24" s="56">
+        <v>2946</v>
+      </c>
+      <c r="BT24" s="56">
+        <v>2739</v>
+      </c>
+      <c r="BU24" s="56">
+        <v>2835</v>
+      </c>
+      <c r="BV24" s="56">
+        <v>3029</v>
+      </c>
+      <c r="BW24" s="56">
+        <v>2980</v>
+      </c>
+      <c r="BX24" s="56">
+        <v>3362</v>
+      </c>
+      <c r="BY24" s="56">
+        <v>3812</v>
+      </c>
+      <c r="BZ24" s="56">
+        <v>4288</v>
+      </c>
+      <c r="CA24" s="56">
+        <v>2396</v>
+      </c>
+      <c r="CB24" s="56">
+        <v>2520</v>
+      </c>
+      <c r="CC24" s="56">
+        <v>2310</v>
+      </c>
+      <c r="CD24" s="56">
+        <v>2393</v>
+      </c>
+      <c r="CE24" s="56">
+        <v>2431</v>
+      </c>
+      <c r="CF24" s="56">
+        <v>2307</v>
+      </c>
+      <c r="CG24" s="56">
+        <v>2205</v>
+      </c>
+      <c r="CH24" s="56">
+        <v>2452</v>
+      </c>
+      <c r="CI24" s="56">
+        <v>2506</v>
+      </c>
+      <c r="CJ24" s="56">
+        <v>2877</v>
+      </c>
+      <c r="CK24" s="56">
+        <v>3309</v>
+      </c>
+      <c r="CL24" s="56">
+        <v>3756</v>
+      </c>
+      <c r="CM24" s="56">
+        <v>2640</v>
+      </c>
+      <c r="CN24" s="56">
+        <v>2809</v>
+      </c>
+      <c r="CO24" s="56">
+        <v>2602</v>
+      </c>
+      <c r="CP24" s="56"/>
+      <c r="CQ24" s="56"/>
+      <c r="CR24" s="56"/>
+      <c r="CS24" s="56"/>
+    </row>
+    <row r="25" spans="1:97" s="63" customFormat="1" ht="11.25">
+      <c r="A25" s="95" t="s">
+        <v>29</v>
+      </c>
+      <c r="B25" s="56">
+        <v>12848</v>
+      </c>
+      <c r="C25" s="56">
+        <v>11548</v>
+      </c>
+      <c r="D25" s="60">
+        <v>12352</v>
+      </c>
+      <c r="E25" s="56">
+        <v>13027</v>
+      </c>
+      <c r="F25" s="60">
+        <v>13905</v>
+      </c>
+      <c r="G25" s="85">
+        <v>14099</v>
+      </c>
+      <c r="H25" s="56">
+        <v>19956</v>
+      </c>
+      <c r="I25" s="56">
+        <v>20323</v>
+      </c>
+      <c r="J25" s="60">
+        <v>19509</v>
+      </c>
+      <c r="K25" s="60">
+        <v>18123</v>
+      </c>
+      <c r="L25" s="56">
+        <v>16191</v>
+      </c>
+      <c r="M25" s="56">
+        <v>14380</v>
+      </c>
+      <c r="N25" s="56">
+        <v>12797</v>
+      </c>
+      <c r="O25" s="56">
+        <v>11391</v>
+      </c>
+      <c r="P25" s="60">
+        <v>12263</v>
+      </c>
+      <c r="Q25" s="60">
+        <v>12957</v>
+      </c>
+      <c r="R25" s="60">
+        <v>13782</v>
+      </c>
+      <c r="S25" s="85">
+        <v>14034</v>
+      </c>
+      <c r="T25" s="56">
+        <v>21011</v>
+      </c>
+      <c r="U25" s="56">
+        <v>21774</v>
+      </c>
+      <c r="V25" s="56">
+        <v>21504</v>
+      </c>
+      <c r="W25" s="56">
+        <v>20618</v>
+      </c>
+      <c r="X25" s="56">
+        <v>19020</v>
+      </c>
+      <c r="Y25" s="56">
+        <v>14473</v>
+      </c>
+      <c r="Z25" s="56">
+        <v>12977</v>
+      </c>
+      <c r="AA25" s="56">
+        <v>11521</v>
+      </c>
+      <c r="AB25" s="56">
+        <v>12521</v>
+      </c>
+      <c r="AC25" s="56">
+        <v>13304</v>
+      </c>
+      <c r="AD25" s="56">
+        <v>14216</v>
+      </c>
+      <c r="AE25" s="56">
+        <v>14573</v>
+      </c>
+      <c r="AF25" s="56">
+        <v>21176</v>
+      </c>
+      <c r="AG25" s="60">
+        <v>21931</v>
+      </c>
+      <c r="AH25" s="60">
+        <v>21622</v>
+      </c>
+      <c r="AI25" s="56">
+        <v>20684</v>
+      </c>
+      <c r="AJ25" s="60">
+        <v>19043</v>
+      </c>
+      <c r="AK25" s="56">
+        <v>10747</v>
+      </c>
+      <c r="AL25" s="56">
+        <v>10643</v>
+      </c>
+      <c r="AM25" s="56">
+        <v>9731</v>
+      </c>
+      <c r="AN25" s="56">
+        <v>10779</v>
+      </c>
+      <c r="AO25" s="56">
+        <v>11564</v>
+      </c>
+      <c r="AP25" s="56">
+        <v>12605</v>
+      </c>
+      <c r="AQ25" s="56">
+        <v>13126</v>
+      </c>
+      <c r="AR25" s="56">
+        <v>17022</v>
+      </c>
+      <c r="AS25" s="56">
+        <v>17277</v>
+      </c>
+      <c r="AT25" s="56">
+        <v>16817</v>
+      </c>
+      <c r="AU25" s="56">
+        <v>15438</v>
+      </c>
+      <c r="AV25" s="56">
+        <v>13669</v>
+      </c>
+      <c r="AW25" s="56">
+        <v>11183</v>
+      </c>
+      <c r="AX25" s="56">
+        <v>6165</v>
+      </c>
+      <c r="AY25" s="56">
+        <v>5659</v>
+      </c>
+      <c r="AZ25" s="56">
+        <v>6284</v>
+      </c>
+      <c r="BA25" s="56">
+        <v>6747</v>
+      </c>
+      <c r="BB25" s="56">
+        <v>7382</v>
+      </c>
+      <c r="BC25" s="56">
+        <v>7644</v>
+      </c>
+      <c r="BD25" s="56">
+        <v>9240</v>
+      </c>
+      <c r="BE25" s="56">
+        <v>9247</v>
+      </c>
+      <c r="BF25" s="56">
+        <v>8794</v>
+      </c>
+      <c r="BG25" s="56">
+        <v>7979</v>
+      </c>
+      <c r="BH25" s="56">
+        <v>6912</v>
+      </c>
+      <c r="BI25" s="56">
+        <v>6135</v>
+      </c>
+      <c r="BJ25" s="56">
+        <v>6365</v>
+      </c>
+      <c r="BK25" s="56">
+        <v>6886</v>
+      </c>
+      <c r="BL25" s="56">
+        <v>7530</v>
+      </c>
+      <c r="BM25" s="56">
+        <v>8019</v>
+      </c>
+      <c r="BN25" s="56">
+        <v>8784</v>
+      </c>
+      <c r="BO25" s="56">
+        <v>5375</v>
+      </c>
+      <c r="BP25" s="56">
+        <v>5682</v>
+      </c>
+      <c r="BQ25" s="56">
+        <v>5843</v>
+      </c>
+      <c r="BR25" s="56">
+        <v>5985</v>
+      </c>
+      <c r="BS25" s="56">
+        <v>6100</v>
+      </c>
+      <c r="BT25" s="56">
+        <v>6115</v>
+      </c>
+      <c r="BU25" s="56">
+        <v>5968</v>
+      </c>
+      <c r="BV25" s="56">
+        <v>6317</v>
+      </c>
+      <c r="BW25" s="56">
+        <v>6671</v>
+      </c>
+      <c r="BX25" s="56">
+        <v>7138</v>
+      </c>
+      <c r="BY25" s="56">
+        <v>7500</v>
+      </c>
+      <c r="BZ25" s="56">
+        <v>8074</v>
+      </c>
+      <c r="CA25" s="56">
+        <v>5401</v>
+      </c>
+      <c r="CB25" s="56">
+        <v>5705</v>
+      </c>
+      <c r="CC25" s="56">
+        <v>5887</v>
+      </c>
+      <c r="CD25" s="56">
+        <v>6042</v>
+      </c>
+      <c r="CE25" s="56">
+        <v>6159</v>
+      </c>
+      <c r="CF25" s="56">
+        <v>6170</v>
+      </c>
+      <c r="CG25" s="56">
+        <v>5594</v>
+      </c>
+      <c r="CH25" s="56">
+        <v>5934</v>
+      </c>
+      <c r="CI25" s="56">
+        <v>6270</v>
+      </c>
+      <c r="CJ25" s="56">
+        <v>6715</v>
+      </c>
+      <c r="CK25" s="56">
+        <v>7043</v>
+      </c>
+      <c r="CL25" s="56">
+        <v>7578</v>
+      </c>
+      <c r="CM25" s="56">
+        <v>5706</v>
+      </c>
+      <c r="CN25" s="56">
+        <v>6025</v>
+      </c>
+      <c r="CO25" s="56">
+        <v>6221</v>
+      </c>
+      <c r="CP25" s="56"/>
+      <c r="CQ25" s="56"/>
+      <c r="CR25" s="56"/>
+      <c r="CS25" s="56"/>
+    </row>
+    <row r="26" spans="1:97" s="72" customFormat="1" ht="6" customHeight="1">
+      <c r="A26" s="71"/>
+      <c r="B26" s="86"/>
+      <c r="C26" s="86"/>
+      <c r="D26" s="86"/>
+      <c r="E26" s="86"/>
+      <c r="F26" s="86"/>
+      <c r="G26" s="86"/>
+      <c r="H26" s="86"/>
+      <c r="I26" s="86"/>
+      <c r="J26" s="86"/>
+      <c r="K26" s="86"/>
+      <c r="L26" s="86"/>
+      <c r="M26" s="86"/>
+      <c r="N26" s="86"/>
+      <c r="O26" s="86"/>
+      <c r="P26" s="86"/>
+      <c r="Q26" s="86"/>
+      <c r="R26" s="86"/>
+      <c r="S26" s="86"/>
+      <c r="T26" s="86"/>
+      <c r="U26" s="86"/>
+      <c r="V26" s="86"/>
+      <c r="W26" s="86"/>
+      <c r="X26" s="86"/>
+      <c r="Y26" s="86"/>
+      <c r="Z26" s="86"/>
+      <c r="AA26" s="86"/>
+      <c r="AB26" s="86"/>
+      <c r="AC26" s="86"/>
+      <c r="AD26" s="86"/>
+      <c r="AE26" s="86"/>
+      <c r="AF26" s="86"/>
+      <c r="AG26" s="86"/>
+      <c r="AH26" s="86"/>
+      <c r="AI26" s="86"/>
+      <c r="AJ26" s="86"/>
+      <c r="AK26" s="86"/>
+      <c r="AL26" s="86"/>
+      <c r="AM26" s="86"/>
+      <c r="AN26" s="86"/>
+      <c r="AO26" s="86"/>
+      <c r="AP26" s="86"/>
+      <c r="AQ26" s="86"/>
+      <c r="AR26" s="86"/>
+      <c r="AS26" s="86"/>
+      <c r="AT26" s="86"/>
+      <c r="AU26" s="86"/>
+      <c r="AV26" s="86"/>
+      <c r="AW26" s="86"/>
+      <c r="AX26" s="86"/>
+      <c r="AY26" s="86"/>
+      <c r="AZ26" s="86"/>
+      <c r="BA26" s="86"/>
+      <c r="BB26" s="86"/>
+      <c r="BC26" s="86"/>
+      <c r="BD26" s="86"/>
+      <c r="BE26" s="86"/>
+      <c r="BF26" s="86"/>
+      <c r="BG26" s="86"/>
+      <c r="BH26" s="86"/>
+      <c r="BI26" s="86"/>
+      <c r="BJ26" s="86"/>
+      <c r="BK26" s="86"/>
+      <c r="BL26" s="86"/>
+      <c r="BM26" s="86"/>
+      <c r="BN26" s="86"/>
+      <c r="BO26" s="86"/>
+      <c r="BP26" s="86"/>
+      <c r="BQ26" s="86"/>
+      <c r="BR26" s="98"/>
+      <c r="BS26" s="99"/>
+    </row>
+    <row r="27" spans="1:97" s="72" customFormat="1">
+      <c r="A27" s="71"/>
+      <c r="B27" s="86"/>
+      <c r="C27" s="86"/>
+      <c r="D27" s="86"/>
+      <c r="E27" s="86"/>
+      <c r="F27" s="86"/>
+      <c r="G27" s="86"/>
+      <c r="H27" s="86"/>
+      <c r="I27" s="86"/>
+      <c r="J27" s="86"/>
+      <c r="K27" s="86"/>
+      <c r="L27" s="86"/>
+      <c r="M27" s="86"/>
+      <c r="N27" s="86"/>
+      <c r="O27" s="86"/>
+      <c r="P27" s="86"/>
+      <c r="Q27" s="86"/>
+      <c r="R27" s="86"/>
+      <c r="S27" s="86"/>
+      <c r="T27" s="86"/>
+      <c r="U27" s="86"/>
+      <c r="V27" s="86"/>
+      <c r="W27" s="86"/>
+      <c r="X27" s="86"/>
+      <c r="Y27" s="86"/>
+      <c r="Z27" s="86"/>
+      <c r="AA27" s="86"/>
+      <c r="AB27" s="86"/>
+      <c r="AC27" s="86"/>
+      <c r="AD27" s="86"/>
+      <c r="AE27" s="86"/>
+      <c r="AF27" s="86"/>
+      <c r="AG27" s="86"/>
+      <c r="AH27" s="86"/>
+      <c r="AI27" s="86"/>
+      <c r="AJ27" s="86"/>
+      <c r="AK27" s="86"/>
+      <c r="AL27" s="86"/>
+      <c r="AM27" s="86"/>
+      <c r="AN27" s="86"/>
+      <c r="AO27" s="86"/>
+      <c r="AP27" s="86"/>
+      <c r="AQ27" s="86"/>
+      <c r="AR27" s="86"/>
+      <c r="AS27" s="86"/>
+      <c r="AT27" s="86"/>
+      <c r="AU27" s="86"/>
+      <c r="AV27" s="86"/>
+      <c r="AW27" s="86"/>
+      <c r="AX27" s="103" t="s">
+        <v>81</v>
+      </c>
+      <c r="AY27" s="103"/>
+      <c r="AZ27" s="103"/>
+      <c r="BA27" s="103"/>
+      <c r="BB27" s="103"/>
+      <c r="BC27" s="103"/>
+      <c r="BD27" s="103"/>
+      <c r="BE27" s="103"/>
+      <c r="BF27" s="103"/>
+      <c r="BG27" s="103"/>
+      <c r="BH27" s="103"/>
+      <c r="BI27" s="103"/>
+      <c r="BJ27" s="103"/>
+      <c r="BK27" s="103"/>
+      <c r="BL27" s="103"/>
+      <c r="BM27" s="103"/>
+      <c r="BN27" s="103"/>
+      <c r="BO27" s="103"/>
+      <c r="BP27" s="103"/>
+      <c r="BQ27" s="103"/>
+      <c r="BR27" s="103"/>
+      <c r="BS27" s="103"/>
+      <c r="BT27" s="103"/>
+      <c r="BU27" s="103"/>
+    </row>
+    <row r="28" spans="1:97" s="72" customFormat="1">
+      <c r="A28" s="71"/>
+      <c r="B28" s="100"/>
+      <c r="C28" s="100"/>
+      <c r="D28" s="100"/>
+      <c r="E28" s="100"/>
+      <c r="F28" s="100"/>
+      <c r="G28" s="100"/>
+      <c r="H28" s="100"/>
+      <c r="I28" s="100"/>
+      <c r="J28" s="100"/>
+      <c r="K28" s="100"/>
+      <c r="L28" s="100"/>
+      <c r="M28" s="100"/>
+      <c r="N28" s="100"/>
+      <c r="O28" s="100"/>
+      <c r="P28" s="100"/>
+      <c r="Q28" s="100"/>
+      <c r="R28" s="100"/>
+      <c r="S28" s="100"/>
+      <c r="T28" s="100"/>
+      <c r="U28" s="100"/>
+      <c r="V28" s="100"/>
+      <c r="W28" s="100"/>
+      <c r="X28" s="28"/>
+      <c r="Y28" s="28"/>
+      <c r="Z28" s="101"/>
+      <c r="AA28" s="101"/>
+      <c r="AB28" s="101"/>
+      <c r="AC28" s="101"/>
+      <c r="AD28" s="101"/>
+      <c r="AE28" s="101"/>
+      <c r="AF28" s="101"/>
+      <c r="AG28" s="101"/>
+      <c r="AH28" s="101"/>
+      <c r="AI28" s="101"/>
+      <c r="AJ28" s="101"/>
+      <c r="AK28" s="101"/>
+      <c r="AL28" s="101"/>
+      <c r="AM28" s="101"/>
+      <c r="AN28" s="101"/>
+      <c r="AO28" s="101"/>
+      <c r="AP28" s="101"/>
+      <c r="AQ28" s="101"/>
+      <c r="AR28" s="101"/>
+      <c r="AS28" s="101"/>
+      <c r="AT28" s="101"/>
+      <c r="AU28" s="101"/>
+      <c r="AV28" s="101"/>
+      <c r="AW28" s="101"/>
+      <c r="AX28" s="103"/>
+      <c r="AY28" s="103"/>
+      <c r="AZ28" s="103"/>
+      <c r="BA28" s="103"/>
+      <c r="BB28" s="103"/>
+      <c r="BC28" s="103"/>
+      <c r="BD28" s="103"/>
+      <c r="BE28" s="103"/>
+      <c r="BF28" s="103"/>
+      <c r="BG28" s="103"/>
+      <c r="BH28" s="103"/>
+      <c r="BI28" s="103"/>
+      <c r="BJ28" s="103"/>
+      <c r="BK28" s="103"/>
+      <c r="BL28" s="103"/>
+      <c r="BM28" s="103"/>
+      <c r="BN28" s="103"/>
+      <c r="BO28" s="103"/>
+      <c r="BP28" s="103"/>
+      <c r="BQ28" s="103"/>
+      <c r="BR28" s="103"/>
+      <c r="BS28" s="103"/>
+      <c r="BT28" s="103"/>
+      <c r="BU28" s="103"/>
+    </row>
+  </sheetData>
+  <mergeCells count="18">
+    <mergeCell ref="A1:CG1"/>
+    <mergeCell ref="J2:M2"/>
+    <mergeCell ref="V2:Y2"/>
+    <mergeCell ref="AH2:AK2"/>
+    <mergeCell ref="AT2:AW2"/>
+    <mergeCell ref="BF2:BI2"/>
+    <mergeCell ref="BR2:BU2"/>
+    <mergeCell ref="AX27:BU28"/>
+    <mergeCell ref="CP2:CS2"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:M3"/>
+    <mergeCell ref="N3:Y3"/>
+    <mergeCell ref="Z3:AK3"/>
+    <mergeCell ref="AL3:AW3"/>
+    <mergeCell ref="AX3:BI3"/>
+    <mergeCell ref="BJ3:BU3"/>
+    <mergeCell ref="BV3:CG3"/>
+    <mergeCell ref="CH3:CS3"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:CS29"/>
+  <sheetViews>
+    <sheetView topLeftCell="U1" workbookViewId="0">
+      <selection sqref="A1:XFD2"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="14" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:97" s="102" customFormat="1">
+      <c r="A1" s="110" t="s">
+        <v>97</v>
+      </c>
+      <c r="B1" s="110"/>
+      <c r="C1" s="110"/>
+      <c r="D1" s="110"/>
+      <c r="E1" s="110"/>
+      <c r="F1" s="110"/>
+      <c r="G1" s="110"/>
+      <c r="H1" s="110"/>
+      <c r="I1" s="110"/>
+      <c r="J1" s="110"/>
+      <c r="K1" s="110"/>
+      <c r="L1" s="110"/>
+      <c r="M1" s="110"/>
+      <c r="N1" s="110"/>
+      <c r="O1" s="110"/>
+      <c r="P1" s="110"/>
+      <c r="Q1" s="110"/>
+      <c r="R1" s="110"/>
+      <c r="S1" s="110"/>
+      <c r="T1" s="110"/>
+      <c r="U1" s="110"/>
+      <c r="V1" s="110"/>
+      <c r="W1" s="110"/>
+      <c r="X1" s="110"/>
+      <c r="Y1" s="110"/>
+      <c r="Z1" s="110"/>
+      <c r="AA1" s="110"/>
+      <c r="AB1" s="110"/>
+      <c r="AC1" s="110"/>
+      <c r="AD1" s="110"/>
+      <c r="AE1" s="110"/>
+      <c r="AF1" s="110"/>
+      <c r="AG1" s="110"/>
+      <c r="AH1" s="110"/>
+      <c r="AI1" s="110"/>
+      <c r="AJ1" s="110"/>
+      <c r="AK1" s="110"/>
+      <c r="AL1" s="110"/>
+      <c r="AM1" s="110"/>
+      <c r="AN1" s="110"/>
+      <c r="AO1" s="110"/>
+      <c r="AP1" s="110"/>
+      <c r="AQ1" s="110"/>
+      <c r="AR1" s="110"/>
+      <c r="AS1" s="110"/>
+      <c r="AT1" s="110"/>
+      <c r="AU1" s="110"/>
+      <c r="AV1" s="110"/>
+      <c r="AW1" s="110"/>
+      <c r="AX1" s="110"/>
+      <c r="AY1" s="110"/>
+      <c r="AZ1" s="110"/>
+      <c r="BA1" s="110"/>
+      <c r="BB1" s="110"/>
+      <c r="BC1" s="110"/>
+      <c r="BD1" s="110"/>
+      <c r="BE1" s="110"/>
+      <c r="BF1" s="110"/>
+      <c r="BG1" s="110"/>
+      <c r="BH1" s="110"/>
+      <c r="BI1" s="110"/>
+      <c r="BJ1" s="110"/>
+      <c r="BK1" s="110"/>
+      <c r="BL1" s="110"/>
+      <c r="BM1" s="110"/>
+      <c r="BN1" s="110"/>
+      <c r="BO1" s="110"/>
+      <c r="BP1" s="110"/>
+      <c r="BQ1" s="110"/>
+      <c r="BR1" s="110"/>
+      <c r="BS1" s="110"/>
+      <c r="BT1" s="110"/>
+      <c r="BU1" s="110"/>
+      <c r="BV1" s="110"/>
+      <c r="BW1" s="110"/>
+      <c r="BX1" s="110"/>
+      <c r="BY1" s="110"/>
+      <c r="BZ1" s="110"/>
+      <c r="CA1" s="110"/>
+      <c r="CB1" s="110"/>
+      <c r="CC1" s="110"/>
+      <c r="CD1" s="110"/>
+      <c r="CE1" s="110"/>
+      <c r="CF1" s="110"/>
+      <c r="CG1" s="110"/>
+    </row>
+    <row r="2" spans="1:97" s="43" customFormat="1" ht="12" thickBot="1">
+      <c r="A2" s="41"/>
+      <c r="B2" s="42"/>
+      <c r="C2" s="42"/>
+      <c r="D2" s="42"/>
+      <c r="E2" s="42"/>
+      <c r="F2" s="42"/>
+      <c r="G2" s="42"/>
+      <c r="H2" s="42"/>
+      <c r="I2" s="42"/>
+      <c r="J2" s="104" t="s">
+        <v>89</v>
+      </c>
+      <c r="K2" s="104"/>
+      <c r="L2" s="104"/>
+      <c r="M2" s="104"/>
+      <c r="N2" s="42"/>
+      <c r="O2" s="42"/>
+      <c r="P2" s="42"/>
+      <c r="Q2" s="42"/>
+      <c r="R2" s="42"/>
+      <c r="S2" s="42"/>
+      <c r="T2" s="42"/>
+      <c r="U2" s="42"/>
+      <c r="V2" s="104" t="s">
+        <v>89</v>
+      </c>
+      <c r="W2" s="104"/>
+      <c r="X2" s="104"/>
+      <c r="Y2" s="104"/>
+      <c r="AH2" s="104" t="s">
+        <v>89</v>
+      </c>
+      <c r="AI2" s="104"/>
+      <c r="AJ2" s="104"/>
+      <c r="AK2" s="104"/>
+      <c r="AT2" s="104" t="s">
+        <v>89</v>
+      </c>
+      <c r="AU2" s="104"/>
+      <c r="AV2" s="104"/>
+      <c r="AW2" s="104"/>
+      <c r="BF2" s="104" t="s">
+        <v>89</v>
+      </c>
+      <c r="BG2" s="104"/>
+      <c r="BH2" s="104"/>
+      <c r="BI2" s="104"/>
+      <c r="BR2" s="104" t="s">
+        <v>89</v>
+      </c>
+      <c r="BS2" s="104"/>
+      <c r="BT2" s="104"/>
+      <c r="BU2" s="104"/>
+      <c r="CP2" s="104" t="s">
+        <v>89</v>
+      </c>
+      <c r="CQ2" s="104"/>
+      <c r="CR2" s="104"/>
+      <c r="CS2" s="104"/>
+    </row>
+    <row r="3" spans="1:97" s="29" customFormat="1" ht="12" thickBot="1">
+      <c r="A3" s="111" t="s">
+        <v>90</v>
+      </c>
+      <c r="B3" s="107" t="s">
+        <v>74</v>
+      </c>
+      <c r="C3" s="108"/>
+      <c r="D3" s="108"/>
+      <c r="E3" s="108"/>
+      <c r="F3" s="108"/>
+      <c r="G3" s="108"/>
+      <c r="H3" s="108"/>
+      <c r="I3" s="108"/>
+      <c r="J3" s="108"/>
+      <c r="K3" s="108"/>
+      <c r="L3" s="108"/>
+      <c r="M3" s="109"/>
+      <c r="N3" s="107" t="s">
+        <v>75</v>
+      </c>
+      <c r="O3" s="108"/>
+      <c r="P3" s="108"/>
+      <c r="Q3" s="108"/>
+      <c r="R3" s="108"/>
+      <c r="S3" s="108"/>
+      <c r="T3" s="108"/>
+      <c r="U3" s="108"/>
+      <c r="V3" s="108"/>
+      <c r="W3" s="108"/>
+      <c r="X3" s="108"/>
+      <c r="Y3" s="109"/>
+      <c r="Z3" s="107" t="s">
+        <v>76</v>
+      </c>
+      <c r="AA3" s="108"/>
+      <c r="AB3" s="108"/>
+      <c r="AC3" s="108"/>
+      <c r="AD3" s="108"/>
+      <c r="AE3" s="108"/>
+      <c r="AF3" s="108"/>
+      <c r="AG3" s="108"/>
+      <c r="AH3" s="108"/>
+      <c r="AI3" s="108"/>
+      <c r="AJ3" s="108"/>
+      <c r="AK3" s="109"/>
+      <c r="AL3" s="107" t="s">
+        <v>77</v>
+      </c>
+      <c r="AM3" s="108"/>
+      <c r="AN3" s="108"/>
+      <c r="AO3" s="108"/>
+      <c r="AP3" s="108"/>
+      <c r="AQ3" s="108"/>
+      <c r="AR3" s="108"/>
+      <c r="AS3" s="108"/>
+      <c r="AT3" s="108"/>
+      <c r="AU3" s="108"/>
+      <c r="AV3" s="108"/>
+      <c r="AW3" s="109"/>
+      <c r="AX3" s="107" t="s">
+        <v>78</v>
+      </c>
+      <c r="AY3" s="108"/>
+      <c r="AZ3" s="108"/>
+      <c r="BA3" s="108"/>
+      <c r="BB3" s="108"/>
+      <c r="BC3" s="108"/>
+      <c r="BD3" s="108"/>
+      <c r="BE3" s="108"/>
+      <c r="BF3" s="108"/>
+      <c r="BG3" s="108"/>
+      <c r="BH3" s="108"/>
+      <c r="BI3" s="109"/>
+      <c r="BJ3" s="107" t="s">
+        <v>31</v>
+      </c>
+      <c r="BK3" s="108"/>
+      <c r="BL3" s="108"/>
+      <c r="BM3" s="108"/>
+      <c r="BN3" s="108"/>
+      <c r="BO3" s="108"/>
+      <c r="BP3" s="108"/>
+      <c r="BQ3" s="108"/>
+      <c r="BR3" s="108"/>
+      <c r="BS3" s="108"/>
+      <c r="BT3" s="108"/>
+      <c r="BU3" s="109"/>
+      <c r="BV3" s="107" t="s">
+        <v>32</v>
+      </c>
+      <c r="BW3" s="108"/>
+      <c r="BX3" s="108"/>
+      <c r="BY3" s="108"/>
+      <c r="BZ3" s="108"/>
+      <c r="CA3" s="108"/>
+      <c r="CB3" s="108"/>
+      <c r="CC3" s="108"/>
+      <c r="CD3" s="108"/>
+      <c r="CE3" s="108"/>
+      <c r="CF3" s="108"/>
+      <c r="CG3" s="109"/>
+      <c r="CH3" s="107" t="s">
+        <v>33</v>
+      </c>
+      <c r="CI3" s="108"/>
+      <c r="CJ3" s="108"/>
+      <c r="CK3" s="108"/>
+      <c r="CL3" s="108"/>
+      <c r="CM3" s="108"/>
+      <c r="CN3" s="108"/>
+      <c r="CO3" s="108"/>
+      <c r="CP3" s="108"/>
+      <c r="CQ3" s="108"/>
+      <c r="CR3" s="108"/>
+      <c r="CS3" s="109"/>
+    </row>
+    <row r="4" spans="1:97" s="29" customFormat="1" ht="12" thickBot="1">
+      <c r="A4" s="112"/>
+      <c r="B4" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="C4" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D4" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E4" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="G4" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="H4" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="I4" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="J4" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="K4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="L4" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="M4" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="N4" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="O4" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="P4" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q4" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="R4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="S4" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="T4" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="U4" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="V4" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="W4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="X4" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="Y4" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="Z4" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA4" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AB4" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="AC4" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AD4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="AE4" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="AF4" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="AG4" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="AH4" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="AI4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ4" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="AK4" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="AL4" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="AM4" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AN4" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="AO4" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AP4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="AQ4" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="AR4" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="AS4" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="AT4" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="AU4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="AV4" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="AW4" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="AX4" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="AY4" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AZ4" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="BA4" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="BB4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="BC4" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="BD4" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="BE4" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="BF4" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="BG4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="BH4" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="BI4" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="BJ4" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="BK4" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="BL4" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="BM4" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="BN4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="BO4" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="BP4" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="BQ4" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="BR4" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="BS4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="BT4" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="BU4" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="BV4" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="BW4" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="BX4" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="BY4" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="BZ4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="CA4" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="CB4" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="CC4" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="CD4" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="CE4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="CF4" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="CG4" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="CH4" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="CI4" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="CJ4" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="CK4" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="CL4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="CM4" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="CN4" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="CO4" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="CP4" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="CQ4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="CR4" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="CS4" s="2" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="5" spans="1:97" s="55" customFormat="1" ht="11.25">
+      <c r="A5" s="93" t="s">
+        <v>12</v>
+      </c>
+      <c r="B5" s="52">
+        <v>4303083</v>
+      </c>
+      <c r="C5" s="52">
+        <v>4369091</v>
+      </c>
+      <c r="D5" s="47">
+        <v>4389773</v>
+      </c>
+      <c r="E5" s="47">
+        <v>4297663</v>
+      </c>
+      <c r="F5" s="52">
+        <v>4286190</v>
+      </c>
+      <c r="G5" s="52">
+        <v>4251613</v>
+      </c>
+      <c r="H5" s="49">
+        <v>4858978</v>
+      </c>
+      <c r="I5" s="52">
+        <v>4931750</v>
+      </c>
+      <c r="J5" s="46">
+        <v>4908137</v>
+      </c>
+      <c r="K5" s="52">
+        <v>4868989</v>
+      </c>
+      <c r="L5" s="52">
+        <v>4714512</v>
+      </c>
+      <c r="M5" s="52">
+        <v>4266751</v>
+      </c>
+      <c r="N5" s="52">
+        <v>4563915</v>
+      </c>
+      <c r="O5" s="52">
+        <v>4687077</v>
+      </c>
+      <c r="P5" s="47">
+        <v>4582234</v>
+      </c>
+      <c r="Q5" s="47">
+        <v>4427115</v>
+      </c>
+      <c r="R5" s="52">
+        <v>4469884</v>
+      </c>
+      <c r="S5" s="52">
+        <v>4491843</v>
+      </c>
+      <c r="T5" s="47">
+        <v>5019799</v>
+      </c>
+      <c r="U5" s="50">
+        <v>5052201</v>
+      </c>
+      <c r="V5" s="50">
+        <v>4883871</v>
+      </c>
+      <c r="W5" s="50">
+        <v>4674603</v>
+      </c>
+      <c r="X5" s="50">
+        <v>4518040</v>
+      </c>
+      <c r="Y5" s="50">
+        <v>4024863</v>
+      </c>
+      <c r="Z5" s="47">
+        <v>4271223</v>
+      </c>
+      <c r="AA5" s="47">
+        <v>4346823</v>
+      </c>
+      <c r="AB5" s="51">
+        <v>4151946</v>
+      </c>
+      <c r="AC5" s="51">
+        <v>4075840</v>
+      </c>
+      <c r="AD5" s="50">
+        <v>4625737</v>
+      </c>
+      <c r="AE5" s="52">
+        <v>4491876</v>
+      </c>
+      <c r="AF5" s="53">
+        <v>5308901</v>
+      </c>
+      <c r="AG5" s="46">
+        <v>5495002</v>
+      </c>
+      <c r="AH5" s="46">
+        <v>5499719</v>
+      </c>
+      <c r="AI5" s="50">
+        <v>5446472</v>
+      </c>
+      <c r="AJ5" s="46">
+        <v>5611087</v>
+      </c>
+      <c r="AK5" s="52">
+        <v>4821638</v>
+      </c>
+      <c r="AL5" s="47">
+        <v>4632143</v>
+      </c>
+      <c r="AM5" s="47">
+        <v>4243633</v>
+      </c>
+      <c r="AN5" s="51">
+        <v>4112320</v>
+      </c>
+      <c r="AO5" s="51">
+        <v>4031824</v>
+      </c>
+      <c r="AP5" s="50">
+        <v>4028955</v>
+      </c>
+      <c r="AQ5" s="52">
+        <v>4095478</v>
+      </c>
+      <c r="AR5" s="50">
+        <v>4728193</v>
+      </c>
+      <c r="AS5" s="50">
+        <v>4798931</v>
+      </c>
+      <c r="AT5" s="50">
+        <v>4840453</v>
+      </c>
+      <c r="AU5" s="50">
+        <v>4848771</v>
+      </c>
+      <c r="AV5" s="50">
+        <v>4996426</v>
+      </c>
+      <c r="AW5" s="50">
+        <v>4354900</v>
+      </c>
+      <c r="AX5" s="50">
+        <v>3154062</v>
+      </c>
+      <c r="AY5" s="50">
+        <v>3072690</v>
+      </c>
+      <c r="AZ5" s="50">
+        <v>3014558</v>
+      </c>
+      <c r="BA5" s="50">
+        <v>2950039</v>
+      </c>
+      <c r="BB5" s="50">
+        <v>2968292</v>
+      </c>
+      <c r="BC5" s="52">
+        <v>2751210</v>
+      </c>
+      <c r="BD5" s="50">
+        <v>3190206</v>
+      </c>
+      <c r="BE5" s="50">
+        <v>2998041</v>
+      </c>
+      <c r="BF5" s="50">
+        <v>3102933</v>
+      </c>
+      <c r="BG5" s="50">
+        <v>3201539</v>
+      </c>
+      <c r="BH5" s="50">
+        <v>3057113</v>
+      </c>
+      <c r="BI5" s="50">
+        <v>2925291</v>
+      </c>
+      <c r="BJ5" s="50">
+        <v>3045795</v>
+      </c>
+      <c r="BK5" s="50">
+        <v>3013031</v>
+      </c>
+      <c r="BL5" s="50">
+        <v>2978347</v>
+      </c>
+      <c r="BM5" s="50">
+        <v>2929987</v>
+      </c>
+      <c r="BN5" s="50">
+        <v>2629666</v>
+      </c>
+      <c r="BO5" s="52">
+        <v>2589533</v>
+      </c>
+      <c r="BP5" s="50">
+        <v>2880509</v>
+      </c>
+      <c r="BQ5" s="50">
+        <v>2831284</v>
+      </c>
+      <c r="BR5" s="50">
+        <v>2877183</v>
+      </c>
+      <c r="BS5" s="50">
+        <v>3053867</v>
+      </c>
+      <c r="BT5" s="50">
+        <v>2951288</v>
+      </c>
+      <c r="BU5" s="50">
+        <v>2973950</v>
+      </c>
+      <c r="BV5" s="50">
+        <v>3004679</v>
+      </c>
+      <c r="BW5" s="50">
+        <v>2972289</v>
+      </c>
+      <c r="BX5" s="50">
+        <v>2814393</v>
+      </c>
+      <c r="BY5" s="50">
+        <v>2923845</v>
+      </c>
+      <c r="BZ5" s="50">
+        <v>2992859</v>
+      </c>
+      <c r="CA5" s="52">
+        <v>2951400</v>
+      </c>
+      <c r="CB5" s="50">
+        <v>3030930</v>
+      </c>
+      <c r="CC5" s="50">
+        <v>3058771</v>
+      </c>
+      <c r="CD5" s="50">
+        <v>3089041</v>
+      </c>
+      <c r="CE5" s="50">
+        <v>3007894</v>
+      </c>
+      <c r="CF5" s="50">
+        <v>3181098</v>
+      </c>
+      <c r="CG5" s="50">
+        <v>2860562</v>
+      </c>
+      <c r="CH5" s="50">
+        <v>2820201</v>
+      </c>
+      <c r="CI5" s="50">
+        <v>2750051</v>
+      </c>
+      <c r="CJ5" s="50">
+        <v>2688145</v>
+      </c>
+      <c r="CK5" s="50">
+        <v>2890268</v>
+      </c>
+      <c r="CL5" s="50">
+        <v>3132212</v>
+      </c>
+      <c r="CM5" s="52">
+        <v>2929774</v>
+      </c>
+      <c r="CN5" s="50">
+        <v>2951937</v>
+      </c>
+      <c r="CO5" s="50">
+        <v>2953713</v>
+      </c>
+      <c r="CP5" s="50"/>
+      <c r="CQ5" s="50"/>
+      <c r="CR5" s="50"/>
+      <c r="CS5" s="50"/>
+    </row>
+    <row r="6" spans="1:97" s="55" customFormat="1" ht="11.25">
+      <c r="A6" s="95" t="s">
+        <v>30</v>
+      </c>
+      <c r="B6" s="56">
+        <v>58986</v>
+      </c>
+      <c r="C6" s="56">
+        <v>58860</v>
+      </c>
+      <c r="D6" s="56">
+        <v>57886</v>
+      </c>
+      <c r="E6" s="56">
+        <v>57886</v>
+      </c>
+      <c r="F6" s="56">
+        <v>57886</v>
+      </c>
+      <c r="G6" s="56">
+        <v>57837</v>
+      </c>
+      <c r="H6" s="56">
+        <v>61485</v>
+      </c>
+      <c r="I6" s="56">
+        <v>61481</v>
+      </c>
+      <c r="J6" s="56">
+        <v>61254</v>
+      </c>
+      <c r="K6" s="56">
+        <v>61176</v>
+      </c>
+      <c r="L6" s="56">
+        <v>61167</v>
+      </c>
+      <c r="M6" s="56">
+        <v>59734</v>
+      </c>
+      <c r="N6" s="56">
+        <v>59576</v>
+      </c>
+      <c r="O6" s="56">
+        <v>59448</v>
+      </c>
+      <c r="P6" s="56">
+        <v>58464</v>
+      </c>
+      <c r="Q6" s="56">
+        <v>58464</v>
+      </c>
+      <c r="R6" s="56">
+        <v>58599</v>
+      </c>
+      <c r="S6" s="56">
+        <v>58550</v>
+      </c>
+      <c r="T6" s="56">
+        <v>76356</v>
+      </c>
+      <c r="U6" s="56">
+        <v>76351</v>
+      </c>
+      <c r="V6" s="56">
+        <v>76084</v>
+      </c>
+      <c r="W6" s="56">
+        <v>75991</v>
+      </c>
+      <c r="X6" s="56">
+        <v>75980</v>
+      </c>
+      <c r="Y6" s="56">
+        <v>59734</v>
+      </c>
+      <c r="Z6" s="56">
+        <v>59576</v>
+      </c>
+      <c r="AA6" s="56">
+        <v>59448</v>
+      </c>
+      <c r="AB6" s="56">
+        <v>58464</v>
+      </c>
+      <c r="AC6" s="56">
+        <v>58464</v>
+      </c>
+      <c r="AD6" s="56">
+        <v>58599</v>
+      </c>
+      <c r="AE6" s="56">
+        <v>58550</v>
+      </c>
+      <c r="AF6" s="56">
+        <v>81432</v>
+      </c>
+      <c r="AG6" s="56">
+        <v>81427</v>
+      </c>
+      <c r="AH6" s="56">
+        <v>81146</v>
+      </c>
+      <c r="AI6" s="56">
+        <v>81047</v>
+      </c>
+      <c r="AJ6" s="56">
+        <v>81035</v>
+      </c>
+      <c r="AK6" s="56">
+        <v>60750</v>
+      </c>
+      <c r="AL6" s="56">
+        <v>60591</v>
+      </c>
+      <c r="AM6" s="56">
+        <v>60471</v>
+      </c>
+      <c r="AN6" s="56">
+        <v>59560</v>
+      </c>
+      <c r="AO6" s="56">
+        <v>59560</v>
+      </c>
+      <c r="AP6" s="56">
+        <v>59560</v>
+      </c>
+      <c r="AQ6" s="57">
+        <v>59500</v>
+      </c>
+      <c r="AR6" s="58">
+        <v>76106</v>
+      </c>
+      <c r="AS6" s="58">
+        <v>76101</v>
+      </c>
+      <c r="AT6" s="59">
+        <v>75842</v>
+      </c>
+      <c r="AU6" s="59">
+        <v>75749</v>
+      </c>
+      <c r="AV6" s="59">
+        <v>75738</v>
+      </c>
+      <c r="AW6" s="59">
+        <v>65225</v>
+      </c>
+      <c r="AX6" s="59">
+        <v>58545</v>
+      </c>
+      <c r="AY6" s="59">
+        <v>58429</v>
+      </c>
+      <c r="AZ6" s="59">
+        <v>57540</v>
+      </c>
+      <c r="BA6" s="59">
+        <v>57540</v>
+      </c>
+      <c r="BB6" s="59">
+        <v>57540</v>
+      </c>
+      <c r="BC6" s="57">
+        <v>57489</v>
+      </c>
+      <c r="BD6" s="58">
+        <v>96252</v>
+      </c>
+      <c r="BE6" s="58">
+        <v>96248</v>
+      </c>
+      <c r="BF6" s="59">
+        <v>76014</v>
+      </c>
+      <c r="BG6" s="59">
+        <v>68944</v>
+      </c>
+      <c r="BH6" s="59">
+        <v>68325</v>
+      </c>
+      <c r="BI6" s="59">
+        <v>68321</v>
+      </c>
+      <c r="BJ6" s="59">
+        <v>68161</v>
+      </c>
+      <c r="BK6" s="59">
+        <v>68030</v>
+      </c>
+      <c r="BL6" s="59">
+        <v>66984</v>
+      </c>
+      <c r="BM6" s="59">
+        <v>89548</v>
+      </c>
+      <c r="BN6" s="59">
+        <v>76442</v>
+      </c>
+      <c r="BO6" s="57">
+        <v>74748</v>
+      </c>
+      <c r="BP6" s="58">
+        <v>74712</v>
+      </c>
+      <c r="BQ6" s="58">
+        <v>74712</v>
+      </c>
+      <c r="BR6" s="59">
+        <v>74427</v>
+      </c>
+      <c r="BS6" s="59">
+        <v>74320</v>
+      </c>
+      <c r="BT6" s="59">
+        <v>74320</v>
+      </c>
+      <c r="BU6" s="59">
+        <v>7990</v>
+      </c>
+      <c r="BV6" s="59">
+        <v>7972</v>
+      </c>
+      <c r="BW6" s="59">
+        <v>7951</v>
+      </c>
+      <c r="BX6" s="59">
+        <v>7828</v>
+      </c>
+      <c r="BY6" s="59">
+        <v>18628</v>
+      </c>
+      <c r="BZ6" s="59">
+        <v>79228</v>
+      </c>
+      <c r="CA6" s="57">
+        <v>47386</v>
+      </c>
+      <c r="CB6" s="58">
+        <v>40957</v>
+      </c>
+      <c r="CC6" s="58">
+        <v>22957</v>
+      </c>
+      <c r="CD6" s="59">
+        <v>17931</v>
+      </c>
+      <c r="CE6" s="59">
+        <v>17914</v>
+      </c>
+      <c r="CF6" s="59">
+        <v>17974</v>
+      </c>
+      <c r="CG6" s="59">
+        <v>9657</v>
+      </c>
+      <c r="CH6" s="59">
+        <v>9632</v>
+      </c>
+      <c r="CI6" s="59">
+        <v>9606</v>
+      </c>
+      <c r="CJ6" s="59">
+        <v>9468</v>
+      </c>
+      <c r="CK6" s="59">
+        <v>89809</v>
+      </c>
+      <c r="CL6" s="59">
+        <v>125809</v>
+      </c>
+      <c r="CM6" s="57">
+        <v>63021</v>
+      </c>
+      <c r="CN6" s="58">
+        <v>53313</v>
+      </c>
+      <c r="CO6" s="58">
+        <v>38313</v>
+      </c>
+      <c r="CP6" s="59"/>
+      <c r="CQ6" s="59"/>
+      <c r="CR6" s="59"/>
+      <c r="CS6" s="59"/>
+    </row>
+    <row r="7" spans="1:97" s="63" customFormat="1" ht="11.25">
+      <c r="A7" s="95" t="s">
+        <v>13</v>
+      </c>
+      <c r="B7" s="59">
+        <v>618398</v>
+      </c>
+      <c r="C7" s="59">
+        <v>653418</v>
+      </c>
+      <c r="D7" s="60">
+        <v>624824</v>
+      </c>
+      <c r="E7" s="60">
+        <v>652754</v>
+      </c>
+      <c r="F7" s="59">
+        <v>648700</v>
+      </c>
+      <c r="G7" s="59">
+        <v>646103</v>
+      </c>
+      <c r="H7" s="61">
+        <v>665757</v>
+      </c>
+      <c r="I7" s="59">
+        <v>724238</v>
+      </c>
+      <c r="J7" s="60">
+        <v>719156</v>
+      </c>
+      <c r="K7" s="59">
+        <v>682602</v>
+      </c>
+      <c r="L7" s="59">
+        <v>675567</v>
+      </c>
+      <c r="M7" s="59">
+        <v>673072</v>
+      </c>
+      <c r="N7" s="59">
+        <v>703991</v>
+      </c>
+      <c r="O7" s="59">
+        <v>767218</v>
+      </c>
+      <c r="P7" s="60">
+        <v>758064</v>
+      </c>
+      <c r="Q7" s="60">
+        <v>774623</v>
+      </c>
+      <c r="R7" s="59">
+        <v>732950</v>
+      </c>
+      <c r="S7" s="59">
+        <v>773644</v>
+      </c>
+      <c r="T7" s="60">
+        <v>748806</v>
+      </c>
+      <c r="U7" s="59">
+        <v>747109</v>
+      </c>
+      <c r="V7" s="59">
+        <v>302612</v>
+      </c>
+      <c r="W7" s="59">
+        <v>241704</v>
+      </c>
+      <c r="X7" s="58">
+        <v>239499</v>
+      </c>
+      <c r="Y7" s="59">
+        <v>254424</v>
+      </c>
+      <c r="Z7" s="56">
+        <v>395260</v>
+      </c>
+      <c r="AA7" s="56">
+        <v>472606</v>
+      </c>
+      <c r="AB7" s="62">
+        <v>470339</v>
+      </c>
+      <c r="AC7" s="62">
+        <v>529929</v>
+      </c>
+      <c r="AD7" s="59">
+        <v>611231</v>
+      </c>
+      <c r="AE7" s="59">
+        <v>687448</v>
+      </c>
+      <c r="AF7" s="59">
+        <v>671840</v>
+      </c>
+      <c r="AG7" s="60">
+        <v>668789</v>
+      </c>
+      <c r="AH7" s="60">
+        <v>665888</v>
+      </c>
+      <c r="AI7" s="59">
+        <v>664535</v>
+      </c>
+      <c r="AJ7" s="60">
+        <v>716944</v>
+      </c>
+      <c r="AK7" s="59">
+        <v>729617</v>
+      </c>
+      <c r="AL7" s="56">
+        <v>728089</v>
+      </c>
+      <c r="AM7" s="56">
+        <v>724967</v>
+      </c>
+      <c r="AN7" s="62">
+        <v>722356</v>
+      </c>
+      <c r="AO7" s="62">
+        <v>752331</v>
+      </c>
+      <c r="AP7" s="59">
+        <v>748421</v>
+      </c>
+      <c r="AQ7" s="59">
+        <v>741439</v>
+      </c>
+      <c r="AR7" s="59">
+        <v>757505</v>
+      </c>
+      <c r="AS7" s="59">
+        <v>762847</v>
+      </c>
+      <c r="AT7" s="59">
+        <v>720947</v>
+      </c>
+      <c r="AU7" s="59">
+        <v>717212</v>
+      </c>
+      <c r="AV7" s="59">
+        <v>710027</v>
+      </c>
+      <c r="AW7" s="59">
+        <v>728056</v>
+      </c>
+      <c r="AX7" s="59">
+        <v>650516</v>
+      </c>
+      <c r="AY7" s="59">
+        <v>614018</v>
+      </c>
+      <c r="AZ7" s="59">
+        <v>569552</v>
+      </c>
+      <c r="BA7" s="59">
+        <v>603516</v>
+      </c>
+      <c r="BB7" s="59">
+        <v>585934</v>
+      </c>
+      <c r="BC7" s="59">
+        <v>560176</v>
+      </c>
+      <c r="BD7" s="59">
+        <v>530600</v>
+      </c>
+      <c r="BE7" s="59">
+        <v>528656</v>
+      </c>
+      <c r="BF7" s="59">
+        <v>547612</v>
+      </c>
+      <c r="BG7" s="59">
+        <v>563757</v>
+      </c>
+      <c r="BH7" s="59">
+        <v>561893</v>
+      </c>
+      <c r="BI7" s="59">
+        <v>512488</v>
+      </c>
+      <c r="BJ7" s="59">
+        <v>510962</v>
+      </c>
+      <c r="BK7" s="59">
+        <v>551211</v>
+      </c>
+      <c r="BL7" s="59">
+        <v>527008</v>
+      </c>
+      <c r="BM7" s="59">
+        <v>578783</v>
+      </c>
+      <c r="BN7" s="59">
+        <v>517616</v>
+      </c>
+      <c r="BO7" s="59">
+        <v>521650</v>
+      </c>
+      <c r="BP7" s="59">
+        <v>517562</v>
+      </c>
+      <c r="BQ7" s="59">
+        <v>515304</v>
+      </c>
+      <c r="BR7" s="59">
+        <v>576294</v>
+      </c>
+      <c r="BS7" s="59">
+        <v>630246</v>
+      </c>
+      <c r="BT7" s="59">
+        <v>628010</v>
+      </c>
+      <c r="BU7" s="59">
+        <v>625174</v>
+      </c>
+      <c r="BV7" s="59">
+        <v>592655</v>
+      </c>
+      <c r="BW7" s="59">
+        <v>564352</v>
+      </c>
+      <c r="BX7" s="59">
+        <v>552758</v>
+      </c>
+      <c r="BY7" s="59">
+        <v>565110</v>
+      </c>
+      <c r="BZ7" s="59">
+        <v>563163</v>
+      </c>
+      <c r="CA7" s="59">
+        <v>495947</v>
+      </c>
+      <c r="CB7" s="59">
+        <v>542148</v>
+      </c>
+      <c r="CC7" s="59">
+        <v>540203</v>
+      </c>
+      <c r="CD7" s="59">
+        <v>504128</v>
+      </c>
+      <c r="CE7" s="59">
+        <v>503495</v>
+      </c>
+      <c r="CF7" s="59">
+        <v>612093</v>
+      </c>
+      <c r="CG7" s="59">
+        <v>572586</v>
+      </c>
+      <c r="CH7" s="59">
+        <v>504364</v>
+      </c>
+      <c r="CI7" s="59">
+        <v>503468</v>
+      </c>
+      <c r="CJ7" s="59">
+        <v>502073</v>
+      </c>
+      <c r="CK7" s="59">
+        <v>500624</v>
+      </c>
+      <c r="CL7" s="59">
+        <v>564147</v>
+      </c>
+      <c r="CM7" s="59">
+        <v>606798</v>
+      </c>
+      <c r="CN7" s="59">
+        <v>514285</v>
+      </c>
+      <c r="CO7" s="59">
+        <v>492987</v>
+      </c>
+      <c r="CP7" s="59"/>
+      <c r="CQ7" s="59"/>
+      <c r="CR7" s="59"/>
+      <c r="CS7" s="59"/>
+    </row>
+    <row r="8" spans="1:97" s="63" customFormat="1" ht="11.25">
+      <c r="A8" s="95" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" s="59">
+        <v>6163</v>
+      </c>
+      <c r="C8" s="59">
+        <v>6152</v>
+      </c>
+      <c r="D8" s="60">
+        <v>6113</v>
+      </c>
+      <c r="E8" s="60">
+        <v>6364</v>
+      </c>
+      <c r="F8" s="59">
+        <v>6359</v>
+      </c>
+      <c r="G8" s="59">
+        <v>6347</v>
+      </c>
+      <c r="H8" s="61">
+        <v>7117</v>
+      </c>
+      <c r="I8" s="59">
+        <v>7073</v>
+      </c>
+      <c r="J8" s="60">
+        <v>7010</v>
+      </c>
+      <c r="K8" s="59">
+        <v>6940</v>
+      </c>
+      <c r="L8" s="59">
+        <v>6846</v>
+      </c>
+      <c r="M8" s="59">
+        <v>6200</v>
+      </c>
+      <c r="N8" s="59">
+        <v>6166</v>
+      </c>
+      <c r="O8" s="59">
+        <v>6155</v>
+      </c>
+      <c r="P8" s="60">
+        <v>6113</v>
+      </c>
+      <c r="Q8" s="60">
+        <v>6364</v>
+      </c>
+      <c r="R8" s="59">
+        <v>6358</v>
+      </c>
+      <c r="S8" s="59">
+        <v>6347</v>
+      </c>
+      <c r="T8" s="60">
+        <v>7194</v>
+      </c>
+      <c r="U8" s="59">
+        <v>7149</v>
+      </c>
+      <c r="V8" s="59">
+        <v>7086</v>
+      </c>
+      <c r="W8" s="59">
+        <v>7015</v>
+      </c>
+      <c r="X8" s="58">
+        <v>6919</v>
+      </c>
+      <c r="Y8" s="59">
+        <v>6231</v>
+      </c>
+      <c r="Z8" s="56">
+        <v>5919</v>
+      </c>
+      <c r="AA8" s="56">
+        <v>5908</v>
+      </c>
+      <c r="AB8" s="62">
+        <v>5867</v>
+      </c>
+      <c r="AC8" s="62">
+        <v>6116</v>
+      </c>
+      <c r="AD8" s="59">
+        <v>6110</v>
+      </c>
+      <c r="AE8" s="59">
+        <v>6216</v>
+      </c>
+      <c r="AF8" s="59">
+        <v>7055</v>
+      </c>
+      <c r="AG8" s="60">
+        <v>7010</v>
+      </c>
+      <c r="AH8" s="60">
+        <v>6946</v>
+      </c>
+      <c r="AI8" s="59">
+        <v>6875</v>
+      </c>
+      <c r="AJ8" s="60">
+        <v>6779</v>
+      </c>
+      <c r="AK8" s="59">
+        <v>6262</v>
+      </c>
+      <c r="AL8" s="56">
+        <v>6231</v>
+      </c>
+      <c r="AM8" s="56">
+        <v>6221</v>
+      </c>
+      <c r="AN8" s="62">
+        <v>6185</v>
+      </c>
+      <c r="AO8" s="62">
+        <v>6434</v>
+      </c>
+      <c r="AP8" s="59">
+        <v>6427</v>
+      </c>
+      <c r="AQ8" s="59">
+        <v>6420</v>
+      </c>
+      <c r="AR8" s="59">
+        <v>6853</v>
+      </c>
+      <c r="AS8" s="59">
+        <v>6810</v>
+      </c>
+      <c r="AT8" s="59">
+        <v>6749</v>
+      </c>
+      <c r="AU8" s="59">
+        <v>6679</v>
+      </c>
+      <c r="AV8" s="59">
+        <v>6583</v>
+      </c>
+      <c r="AW8" s="59">
+        <v>6268</v>
+      </c>
+      <c r="AX8" s="59">
+        <v>3098</v>
+      </c>
+      <c r="AY8" s="59">
+        <v>3092</v>
+      </c>
+      <c r="AZ8" s="59">
+        <v>3072</v>
+      </c>
+      <c r="BA8" s="59">
+        <v>3197</v>
+      </c>
+      <c r="BB8" s="59">
+        <v>3194</v>
+      </c>
+      <c r="BC8" s="59">
+        <v>3189</v>
+      </c>
+      <c r="BD8" s="59">
+        <v>2677</v>
+      </c>
+      <c r="BE8" s="59">
+        <v>2661</v>
+      </c>
+      <c r="BF8" s="59">
+        <v>2640</v>
+      </c>
+      <c r="BG8" s="59">
+        <v>2615</v>
+      </c>
+      <c r="BH8" s="59">
+        <v>2582</v>
+      </c>
+      <c r="BI8" s="59">
+        <v>2348</v>
+      </c>
+      <c r="BJ8" s="59">
+        <v>2336</v>
+      </c>
+      <c r="BK8" s="59">
+        <v>2336</v>
+      </c>
+      <c r="BL8" s="59">
+        <v>2325</v>
+      </c>
+      <c r="BM8" s="59">
+        <v>2325</v>
+      </c>
+      <c r="BN8" s="59">
+        <v>2325</v>
+      </c>
+      <c r="BO8" s="59">
+        <v>4520</v>
+      </c>
+      <c r="BP8" s="59">
+        <v>4510</v>
+      </c>
+      <c r="BQ8" s="59">
+        <v>4500</v>
+      </c>
+      <c r="BR8" s="59">
+        <v>4480</v>
+      </c>
+      <c r="BS8" s="59">
+        <v>4460</v>
+      </c>
+      <c r="BT8" s="59">
+        <v>4430</v>
+      </c>
+      <c r="BU8" s="59">
+        <v>2617</v>
+      </c>
+      <c r="BV8" s="59">
+        <v>2604</v>
+      </c>
+      <c r="BW8" s="59">
+        <v>2604</v>
+      </c>
+      <c r="BX8" s="59">
+        <v>2591</v>
+      </c>
+      <c r="BY8" s="59">
+        <v>2591</v>
+      </c>
+      <c r="BZ8" s="59">
+        <v>2591</v>
+      </c>
+      <c r="CA8" s="59">
+        <v>4251</v>
+      </c>
+      <c r="CB8" s="59">
+        <v>4242</v>
+      </c>
+      <c r="CC8" s="59">
+        <v>4233</v>
+      </c>
+      <c r="CD8" s="59">
+        <v>4214</v>
+      </c>
+      <c r="CE8" s="59">
+        <v>4197</v>
+      </c>
+      <c r="CF8" s="59">
+        <v>4180</v>
+      </c>
+      <c r="CG8" s="59">
+        <v>2690</v>
+      </c>
+      <c r="CH8" s="59">
+        <v>2676</v>
+      </c>
+      <c r="CI8" s="59">
+        <v>2676</v>
+      </c>
+      <c r="CJ8" s="59">
+        <v>2663</v>
+      </c>
+      <c r="CK8" s="59">
+        <v>2663</v>
+      </c>
+      <c r="CL8" s="59">
+        <v>3163</v>
+      </c>
+      <c r="CM8" s="59">
+        <v>4381</v>
+      </c>
+      <c r="CN8" s="59">
+        <v>4372</v>
+      </c>
+      <c r="CO8" s="59">
+        <v>5363</v>
+      </c>
+      <c r="CP8" s="59"/>
+      <c r="CQ8" s="59"/>
+      <c r="CR8" s="59"/>
+      <c r="CS8" s="59"/>
+    </row>
+    <row r="9" spans="1:97" s="63" customFormat="1" ht="11.25">
+      <c r="A9" s="95" t="s">
+        <v>15</v>
+      </c>
+      <c r="B9" s="59">
+        <v>947321</v>
+      </c>
+      <c r="C9" s="59">
+        <v>991204</v>
+      </c>
+      <c r="D9" s="60">
+        <v>1072461</v>
+      </c>
+      <c r="E9" s="60">
+        <v>917634</v>
+      </c>
+      <c r="F9" s="59">
+        <v>910484</v>
+      </c>
+      <c r="G9" s="59">
+        <v>892832</v>
+      </c>
+      <c r="H9" s="61">
+        <v>1063648</v>
+      </c>
+      <c r="I9" s="59">
+        <v>992027</v>
+      </c>
+      <c r="J9" s="60">
+        <v>951009</v>
+      </c>
+      <c r="K9" s="59">
+        <v>1056010</v>
+      </c>
+      <c r="L9" s="59">
+        <v>932666</v>
+      </c>
+      <c r="M9" s="59">
+        <v>924883</v>
+      </c>
+      <c r="N9" s="59">
+        <v>1108353</v>
+      </c>
+      <c r="O9" s="59">
+        <v>1118056</v>
+      </c>
+      <c r="P9" s="60">
+        <v>1048635</v>
+      </c>
+      <c r="Q9" s="60">
+        <v>909230</v>
+      </c>
+      <c r="R9" s="59">
+        <v>904041</v>
+      </c>
+      <c r="S9" s="59">
+        <v>938788</v>
+      </c>
+      <c r="T9" s="60">
+        <v>934732</v>
+      </c>
+      <c r="U9" s="59">
+        <v>928438</v>
+      </c>
+      <c r="V9" s="59">
+        <v>1151542</v>
+      </c>
+      <c r="W9" s="59">
+        <v>1093475</v>
+      </c>
+      <c r="X9" s="58">
+        <v>956790</v>
+      </c>
+      <c r="Y9" s="59">
+        <v>949498</v>
+      </c>
+      <c r="Z9" s="56">
+        <v>1067429</v>
+      </c>
+      <c r="AA9" s="56">
+        <v>1087622</v>
+      </c>
+      <c r="AB9" s="62">
+        <v>949414</v>
+      </c>
+      <c r="AC9" s="62">
+        <v>917636</v>
+      </c>
+      <c r="AD9" s="59">
+        <v>997793</v>
+      </c>
+      <c r="AE9" s="59">
+        <v>921188</v>
+      </c>
+      <c r="AF9" s="59">
+        <v>1089985</v>
+      </c>
+      <c r="AG9" s="60">
+        <v>1036349</v>
+      </c>
+      <c r="AH9" s="60">
+        <v>1075448</v>
+      </c>
+      <c r="AI9" s="59">
+        <v>1044892</v>
+      </c>
+      <c r="AJ9" s="60">
+        <v>1065152</v>
+      </c>
+      <c r="AK9" s="59">
+        <v>1058205</v>
+      </c>
+      <c r="AL9" s="56">
+        <v>875862</v>
+      </c>
+      <c r="AM9" s="56">
+        <v>752226</v>
+      </c>
+      <c r="AN9" s="62">
+        <v>703431</v>
+      </c>
+      <c r="AO9" s="62">
+        <v>649599</v>
+      </c>
+      <c r="AP9" s="59">
+        <v>682406</v>
+      </c>
+      <c r="AQ9" s="59">
+        <v>732409</v>
+      </c>
+      <c r="AR9" s="59">
+        <v>721502</v>
+      </c>
+      <c r="AS9" s="59">
+        <v>716582</v>
+      </c>
+      <c r="AT9" s="59">
+        <v>826795</v>
+      </c>
+      <c r="AU9" s="59">
+        <v>878840</v>
+      </c>
+      <c r="AV9" s="59">
+        <v>921599</v>
+      </c>
+      <c r="AW9" s="59">
+        <v>919865</v>
+      </c>
+      <c r="AX9" s="59">
+        <v>871107</v>
+      </c>
+      <c r="AY9" s="59">
+        <v>820828</v>
+      </c>
+      <c r="AZ9" s="59">
+        <v>815960</v>
+      </c>
+      <c r="BA9" s="59">
+        <v>720984</v>
+      </c>
+      <c r="BB9" s="59">
+        <v>774741</v>
+      </c>
+      <c r="BC9" s="59">
+        <v>696388</v>
+      </c>
+      <c r="BD9" s="59">
+        <v>826292</v>
+      </c>
+      <c r="BE9" s="59">
+        <v>817733</v>
+      </c>
+      <c r="BF9" s="59">
+        <v>812516</v>
+      </c>
+      <c r="BG9" s="59">
+        <v>807590</v>
+      </c>
+      <c r="BH9" s="59">
+        <v>803159</v>
+      </c>
+      <c r="BI9" s="59">
+        <v>794999</v>
+      </c>
+      <c r="BJ9" s="59">
+        <v>885514</v>
+      </c>
+      <c r="BK9" s="59">
+        <v>814826</v>
+      </c>
+      <c r="BL9" s="59">
+        <v>933935</v>
+      </c>
+      <c r="BM9" s="59">
+        <v>838157</v>
+      </c>
+      <c r="BN9" s="59">
+        <v>828155</v>
+      </c>
+      <c r="BO9" s="59">
+        <v>809925</v>
+      </c>
+      <c r="BP9" s="59">
+        <v>765391</v>
+      </c>
+      <c r="BQ9" s="59">
+        <v>700710</v>
+      </c>
+      <c r="BR9" s="59">
+        <v>672195</v>
+      </c>
+      <c r="BS9" s="59">
+        <v>808530</v>
+      </c>
+      <c r="BT9" s="59">
+        <v>805731</v>
+      </c>
+      <c r="BU9" s="59">
+        <v>748823</v>
+      </c>
+      <c r="BV9" s="59">
+        <v>809813</v>
+      </c>
+      <c r="BW9" s="59">
+        <v>828712</v>
+      </c>
+      <c r="BX9" s="59">
+        <v>802812</v>
+      </c>
+      <c r="BY9" s="59">
+        <v>849690</v>
+      </c>
+      <c r="BZ9" s="59">
+        <v>843956</v>
+      </c>
+      <c r="CA9" s="59">
+        <v>858334</v>
+      </c>
+      <c r="CB9" s="59">
+        <v>825288</v>
+      </c>
+      <c r="CC9" s="59">
+        <v>881732</v>
+      </c>
+      <c r="CD9" s="59">
+        <v>919575</v>
+      </c>
+      <c r="CE9" s="59">
+        <v>836290</v>
+      </c>
+      <c r="CF9" s="59">
+        <v>806995</v>
+      </c>
+      <c r="CG9" s="59">
+        <v>779617</v>
+      </c>
+      <c r="CH9" s="59">
+        <v>800996</v>
+      </c>
+      <c r="CI9" s="59">
+        <v>772708</v>
+      </c>
+      <c r="CJ9" s="59">
+        <v>785083</v>
+      </c>
+      <c r="CK9" s="59">
+        <v>790599</v>
+      </c>
+      <c r="CL9" s="59">
+        <v>812444</v>
+      </c>
+      <c r="CM9" s="59">
+        <v>822794</v>
+      </c>
+      <c r="CN9" s="59">
+        <v>763405</v>
+      </c>
+      <c r="CO9" s="59">
+        <v>676013</v>
+      </c>
+      <c r="CP9" s="59"/>
+      <c r="CQ9" s="59"/>
+      <c r="CR9" s="59"/>
+      <c r="CS9" s="59"/>
+    </row>
+    <row r="10" spans="1:97" s="63" customFormat="1" ht="11.25">
+      <c r="A10" s="95" t="s">
+        <v>16</v>
+      </c>
+      <c r="B10" s="59">
+        <v>203050</v>
+      </c>
+      <c r="C10" s="59">
+        <v>201306</v>
+      </c>
+      <c r="D10" s="60">
+        <v>201304</v>
+      </c>
+      <c r="E10" s="60">
+        <v>201121</v>
+      </c>
+      <c r="F10" s="59">
+        <v>200600</v>
+      </c>
+      <c r="G10" s="59">
+        <v>200275</v>
+      </c>
+      <c r="H10" s="61">
+        <v>171179</v>
+      </c>
+      <c r="I10" s="59">
+        <v>170469</v>
+      </c>
+      <c r="J10" s="60">
+        <v>169644</v>
+      </c>
+      <c r="K10" s="59">
+        <v>169336</v>
+      </c>
+      <c r="L10" s="59">
+        <v>166878</v>
+      </c>
+      <c r="M10" s="59">
+        <v>205238</v>
+      </c>
+      <c r="N10" s="59">
+        <v>205109</v>
+      </c>
+      <c r="O10" s="59">
+        <v>203345</v>
+      </c>
+      <c r="P10" s="60">
+        <v>203343</v>
+      </c>
+      <c r="Q10" s="60">
+        <v>203161</v>
+      </c>
+      <c r="R10" s="59">
+        <v>202641</v>
+      </c>
+      <c r="S10" s="59">
+        <v>202303</v>
+      </c>
+      <c r="T10" s="60">
+        <v>176992</v>
+      </c>
+      <c r="U10" s="59">
+        <v>176254</v>
+      </c>
+      <c r="V10" s="59">
+        <v>175342</v>
+      </c>
+      <c r="W10" s="59">
+        <v>174936</v>
+      </c>
+      <c r="X10" s="58">
+        <v>172350</v>
+      </c>
+      <c r="Y10" s="59">
+        <v>212570</v>
+      </c>
+      <c r="Z10" s="56">
+        <v>212454</v>
+      </c>
+      <c r="AA10" s="56">
+        <v>210904</v>
+      </c>
+      <c r="AB10" s="62">
+        <v>210902</v>
+      </c>
+      <c r="AC10" s="62">
+        <v>210712</v>
+      </c>
+      <c r="AD10" s="59">
+        <v>210173</v>
+      </c>
+      <c r="AE10" s="59">
+        <v>209824</v>
+      </c>
+      <c r="AF10" s="59">
+        <v>178523</v>
+      </c>
+      <c r="AG10" s="60">
+        <v>177799</v>
+      </c>
+      <c r="AH10" s="60">
+        <v>173275</v>
+      </c>
+      <c r="AI10" s="59">
+        <v>164381</v>
+      </c>
+      <c r="AJ10" s="60">
+        <v>157163</v>
+      </c>
+      <c r="AK10" s="59">
+        <v>213675</v>
+      </c>
+      <c r="AL10" s="56">
+        <v>213546</v>
+      </c>
+      <c r="AM10" s="56">
+        <v>211905</v>
+      </c>
+      <c r="AN10" s="62">
+        <v>211903</v>
+      </c>
+      <c r="AO10" s="62">
+        <v>211693</v>
+      </c>
+      <c r="AP10" s="59">
+        <v>211074</v>
+      </c>
+      <c r="AQ10" s="59">
+        <v>215684</v>
+      </c>
+      <c r="AR10" s="59">
+        <v>189920</v>
+      </c>
+      <c r="AS10" s="59">
+        <v>188745</v>
+      </c>
+      <c r="AT10" s="59">
+        <v>187751</v>
+      </c>
+      <c r="AU10" s="59">
+        <v>187357</v>
+      </c>
+      <c r="AV10" s="59">
+        <v>184162</v>
+      </c>
+      <c r="AW10" s="59">
+        <v>190829</v>
+      </c>
+      <c r="AX10" s="59">
+        <v>52132</v>
+      </c>
+      <c r="AY10" s="59">
+        <v>51725</v>
+      </c>
+      <c r="AZ10" s="59">
+        <v>51725</v>
+      </c>
+      <c r="BA10" s="59">
+        <v>51671</v>
+      </c>
+      <c r="BB10" s="59">
+        <v>51522</v>
+      </c>
+      <c r="BC10" s="59">
+        <v>51424</v>
+      </c>
+      <c r="BD10" s="59">
+        <v>53753</v>
+      </c>
+      <c r="BE10" s="59">
+        <v>53543</v>
+      </c>
+      <c r="BF10" s="59">
+        <v>53288</v>
+      </c>
+      <c r="BG10" s="59">
+        <v>53178</v>
+      </c>
+      <c r="BH10" s="59">
+        <v>52357</v>
+      </c>
+      <c r="BI10" s="59">
+        <v>48674</v>
+      </c>
+      <c r="BJ10" s="59">
+        <v>48639</v>
+      </c>
+      <c r="BK10" s="59">
+        <v>48190</v>
+      </c>
+      <c r="BL10" s="59">
+        <v>48190</v>
+      </c>
+      <c r="BM10" s="59">
+        <v>48139</v>
+      </c>
+      <c r="BN10" s="59">
+        <v>47984</v>
+      </c>
+      <c r="BO10" s="59">
+        <v>56486</v>
+      </c>
+      <c r="BP10" s="59">
+        <v>56382</v>
+      </c>
+      <c r="BQ10" s="59">
+        <v>56154</v>
+      </c>
+      <c r="BR10" s="59">
+        <v>55843</v>
+      </c>
+      <c r="BS10" s="59">
+        <v>55736</v>
+      </c>
+      <c r="BT10" s="59">
+        <v>54792</v>
+      </c>
+      <c r="BU10" s="59">
+        <v>41227</v>
+      </c>
+      <c r="BV10" s="59">
+        <v>41191</v>
+      </c>
+      <c r="BW10" s="59">
+        <v>40811</v>
+      </c>
+      <c r="BX10" s="59">
+        <v>40811</v>
+      </c>
+      <c r="BY10" s="59">
+        <v>40771</v>
+      </c>
+      <c r="BZ10" s="59">
+        <v>40640</v>
+      </c>
+      <c r="CA10" s="59">
+        <v>42133</v>
+      </c>
+      <c r="CB10" s="59">
+        <v>42056</v>
+      </c>
+      <c r="CC10" s="59">
+        <v>41900</v>
+      </c>
+      <c r="CD10" s="59">
+        <v>41668</v>
+      </c>
+      <c r="CE10" s="59">
+        <v>41595</v>
+      </c>
+      <c r="CF10" s="59">
+        <v>40979</v>
+      </c>
+      <c r="CG10" s="59">
+        <v>32842</v>
+      </c>
+      <c r="CH10" s="59">
+        <v>32814</v>
+      </c>
+      <c r="CI10" s="59">
+        <v>32502</v>
+      </c>
+      <c r="CJ10" s="59">
+        <v>32502</v>
+      </c>
+      <c r="CK10" s="59">
+        <v>33729</v>
+      </c>
+      <c r="CL10" s="59">
+        <v>39629</v>
+      </c>
+      <c r="CM10" s="59">
+        <v>39024</v>
+      </c>
+      <c r="CN10" s="59">
+        <v>43952</v>
+      </c>
+      <c r="CO10" s="59">
+        <v>53808</v>
+      </c>
+      <c r="CP10" s="59"/>
+      <c r="CQ10" s="59"/>
+      <c r="CR10" s="59"/>
+      <c r="CS10" s="59"/>
+    </row>
+    <row r="11" spans="1:97" s="63" customFormat="1" ht="11.25">
+      <c r="A11" s="95" t="s">
+        <v>79</v>
+      </c>
+      <c r="B11" s="59">
+        <v>147613</v>
+      </c>
+      <c r="C11" s="59">
+        <v>147242</v>
+      </c>
+      <c r="D11" s="60">
+        <v>146578</v>
+      </c>
+      <c r="E11" s="60">
+        <v>146576</v>
+      </c>
+      <c r="F11" s="59">
+        <v>146537</v>
+      </c>
+      <c r="G11" s="59">
+        <v>146421</v>
+      </c>
+      <c r="H11" s="61">
+        <v>155507</v>
+      </c>
+      <c r="I11" s="59">
+        <v>155366</v>
+      </c>
+      <c r="J11" s="60">
+        <v>154379</v>
+      </c>
+      <c r="K11" s="59">
+        <v>154283</v>
+      </c>
+      <c r="L11" s="59">
+        <v>153136</v>
+      </c>
+      <c r="M11" s="59">
+        <v>149784</v>
+      </c>
+      <c r="N11" s="59">
+        <v>149457</v>
+      </c>
+      <c r="O11" s="59">
+        <v>149081</v>
+      </c>
+      <c r="P11" s="60">
+        <v>148407</v>
+      </c>
+      <c r="Q11" s="60">
+        <v>148405</v>
+      </c>
+      <c r="R11" s="59">
+        <v>148365</v>
+      </c>
+      <c r="S11" s="59">
+        <v>148246</v>
+      </c>
+      <c r="T11" s="60">
+        <v>157154</v>
+      </c>
+      <c r="U11" s="59">
+        <v>157011</v>
+      </c>
+      <c r="V11" s="59">
+        <v>156014</v>
+      </c>
+      <c r="W11" s="59">
+        <v>155917</v>
+      </c>
+      <c r="X11" s="58">
+        <v>154732</v>
+      </c>
+      <c r="Y11" s="59">
+        <v>151285</v>
+      </c>
+      <c r="Z11" s="56">
+        <v>150957</v>
+      </c>
+      <c r="AA11" s="56">
+        <v>150579</v>
+      </c>
+      <c r="AB11" s="62">
+        <v>149903</v>
+      </c>
+      <c r="AC11" s="62">
+        <v>149901</v>
+      </c>
+      <c r="AD11" s="59">
+        <v>149861</v>
+      </c>
+      <c r="AE11" s="59">
+        <v>149748</v>
+      </c>
+      <c r="AF11" s="59">
+        <v>158555</v>
+      </c>
+      <c r="AG11" s="60">
+        <v>158417</v>
+      </c>
+      <c r="AH11" s="60">
+        <v>157457</v>
+      </c>
+      <c r="AI11" s="59">
+        <v>157359</v>
+      </c>
+      <c r="AJ11" s="60">
+        <v>156190</v>
+      </c>
+      <c r="AK11" s="59">
+        <v>151623</v>
+      </c>
+      <c r="AL11" s="56">
+        <v>151305</v>
+      </c>
+      <c r="AM11" s="56">
+        <v>150959</v>
+      </c>
+      <c r="AN11" s="62">
+        <v>150349</v>
+      </c>
+      <c r="AO11" s="62">
+        <v>150347</v>
+      </c>
+      <c r="AP11" s="59">
+        <v>150306</v>
+      </c>
+      <c r="AQ11" s="59">
+        <v>150218</v>
+      </c>
+      <c r="AR11" s="59">
+        <v>160064</v>
+      </c>
+      <c r="AS11" s="59">
+        <v>159928</v>
+      </c>
+      <c r="AT11" s="59">
+        <v>158971</v>
+      </c>
+      <c r="AU11" s="59">
+        <v>158872</v>
+      </c>
+      <c r="AV11" s="59">
+        <v>157660</v>
+      </c>
+      <c r="AW11" s="59">
+        <v>103832</v>
+      </c>
+      <c r="AX11" s="59">
+        <v>61484</v>
+      </c>
+      <c r="AY11" s="59">
+        <v>61339</v>
+      </c>
+      <c r="AZ11" s="59">
+        <v>61092</v>
+      </c>
+      <c r="BA11" s="59">
+        <v>61092</v>
+      </c>
+      <c r="BB11" s="59">
+        <v>61078</v>
+      </c>
+      <c r="BC11" s="59">
+        <v>61025</v>
+      </c>
+      <c r="BD11" s="59">
+        <v>39859</v>
+      </c>
+      <c r="BE11" s="59">
+        <v>39823</v>
+      </c>
+      <c r="BF11" s="59">
+        <v>39593</v>
+      </c>
+      <c r="BG11" s="59">
+        <v>39571</v>
+      </c>
+      <c r="BH11" s="59">
+        <v>39363</v>
+      </c>
+      <c r="BI11" s="59">
+        <v>36448</v>
+      </c>
+      <c r="BJ11" s="59">
+        <v>36366</v>
+      </c>
+      <c r="BK11" s="59">
+        <v>36307</v>
+      </c>
+      <c r="BL11" s="59">
+        <v>36192</v>
+      </c>
+      <c r="BM11" s="59">
+        <v>36192</v>
+      </c>
+      <c r="BN11" s="59">
+        <v>36186</v>
+      </c>
+      <c r="BO11" s="59">
+        <v>32500</v>
+      </c>
+      <c r="BP11" s="59">
+        <v>32500</v>
+      </c>
+      <c r="BQ11" s="59">
+        <v>32494</v>
+      </c>
+      <c r="BR11" s="59">
+        <v>32411</v>
+      </c>
+      <c r="BS11" s="59">
+        <v>32405</v>
+      </c>
+      <c r="BT11" s="59">
+        <v>32347</v>
+      </c>
+      <c r="BU11" s="59">
+        <v>16588</v>
+      </c>
+      <c r="BV11" s="59">
+        <v>16551</v>
+      </c>
+      <c r="BW11" s="59">
+        <v>16525</v>
+      </c>
+      <c r="BX11" s="59">
+        <v>16475</v>
+      </c>
+      <c r="BY11" s="59">
+        <v>16473</v>
+      </c>
+      <c r="BZ11" s="59">
+        <v>16467</v>
+      </c>
+      <c r="CA11" s="59">
+        <v>16417</v>
+      </c>
+      <c r="CB11" s="59">
+        <v>16416</v>
+      </c>
+      <c r="CC11" s="59">
+        <v>16413</v>
+      </c>
+      <c r="CD11" s="59">
+        <v>16387</v>
+      </c>
+      <c r="CE11" s="59">
+        <v>16384</v>
+      </c>
+      <c r="CF11" s="59">
+        <v>16377</v>
+      </c>
+      <c r="CG11" s="59">
+        <v>4580</v>
+      </c>
+      <c r="CH11" s="59">
+        <v>5071</v>
+      </c>
+      <c r="CI11" s="59">
+        <v>5064</v>
+      </c>
+      <c r="CJ11" s="59">
+        <v>5051</v>
+      </c>
+      <c r="CK11" s="59">
+        <v>5051</v>
+      </c>
+      <c r="CL11" s="59">
+        <v>7050</v>
+      </c>
+      <c r="CM11" s="59">
+        <v>17154</v>
+      </c>
+      <c r="CN11" s="59">
+        <v>17154</v>
+      </c>
+      <c r="CO11" s="59">
+        <v>17151</v>
+      </c>
+      <c r="CP11" s="59"/>
+      <c r="CQ11" s="59"/>
+      <c r="CR11" s="59"/>
+      <c r="CS11" s="59"/>
+    </row>
+    <row r="12" spans="1:97" s="63" customFormat="1" ht="11.25">
+      <c r="A12" s="95" t="s">
+        <v>17</v>
+      </c>
+      <c r="B12" s="59">
+        <v>159940</v>
+      </c>
+      <c r="C12" s="59">
+        <v>159384</v>
+      </c>
+      <c r="D12" s="60">
+        <v>159359</v>
+      </c>
+      <c r="E12" s="60">
+        <v>159244</v>
+      </c>
+      <c r="F12" s="59">
+        <v>159013</v>
+      </c>
+      <c r="G12" s="59">
+        <v>158784</v>
+      </c>
+      <c r="H12" s="61">
+        <v>179622</v>
+      </c>
+      <c r="I12" s="59">
+        <v>179177</v>
+      </c>
+      <c r="J12" s="60">
+        <v>178154</v>
+      </c>
+      <c r="K12" s="59">
+        <v>177590</v>
+      </c>
+      <c r="L12" s="59">
+        <v>176214</v>
+      </c>
+      <c r="M12" s="59">
+        <v>162034</v>
+      </c>
+      <c r="N12" s="59">
+        <v>161487</v>
+      </c>
+      <c r="O12" s="59">
+        <v>160926</v>
+      </c>
+      <c r="P12" s="60">
+        <v>160901</v>
+      </c>
+      <c r="Q12" s="60">
+        <v>160784</v>
+      </c>
+      <c r="R12" s="59">
+        <v>160550</v>
+      </c>
+      <c r="S12" s="59">
+        <v>160318</v>
+      </c>
+      <c r="T12" s="60">
+        <v>179848</v>
+      </c>
+      <c r="U12" s="59">
+        <v>179403</v>
+      </c>
+      <c r="V12" s="59">
+        <v>178378</v>
+      </c>
+      <c r="W12" s="59">
+        <v>177813</v>
+      </c>
+      <c r="X12" s="58">
+        <v>175974</v>
+      </c>
+      <c r="Y12" s="59">
+        <v>162037</v>
+      </c>
+      <c r="Z12" s="56">
+        <v>161490</v>
+      </c>
+      <c r="AA12" s="56">
+        <v>160929</v>
+      </c>
+      <c r="AB12" s="62">
+        <v>160904</v>
+      </c>
+      <c r="AC12" s="62">
+        <v>160787</v>
+      </c>
+      <c r="AD12" s="59">
+        <v>160553</v>
+      </c>
+      <c r="AE12" s="59">
+        <v>160321</v>
+      </c>
+      <c r="AF12" s="59">
+        <v>179970</v>
+      </c>
+      <c r="AG12" s="60">
+        <v>179525</v>
+      </c>
+      <c r="AH12" s="60">
+        <v>178500</v>
+      </c>
+      <c r="AI12" s="59">
+        <v>177935</v>
+      </c>
+      <c r="AJ12" s="60">
+        <v>176550</v>
+      </c>
+      <c r="AK12" s="59">
+        <v>68975</v>
+      </c>
+      <c r="AL12" s="56">
+        <v>68748</v>
+      </c>
+      <c r="AM12" s="56">
+        <v>68528</v>
+      </c>
+      <c r="AN12" s="62">
+        <v>68518</v>
+      </c>
+      <c r="AO12" s="62">
+        <v>68467</v>
+      </c>
+      <c r="AP12" s="59">
+        <v>68366</v>
+      </c>
+      <c r="AQ12" s="59">
+        <v>68265</v>
+      </c>
+      <c r="AR12" s="59">
+        <v>117982</v>
+      </c>
+      <c r="AS12" s="59">
+        <v>117696</v>
+      </c>
+      <c r="AT12" s="59">
+        <v>116881</v>
+      </c>
+      <c r="AU12" s="59">
+        <v>116507</v>
+      </c>
+      <c r="AV12" s="59">
+        <v>115579</v>
+      </c>
+      <c r="AW12" s="59">
+        <v>69320</v>
+      </c>
+      <c r="AX12" s="59">
+        <v>21495</v>
+      </c>
+      <c r="AY12" s="59">
+        <v>21425</v>
+      </c>
+      <c r="AZ12" s="59">
+        <v>21422</v>
+      </c>
+      <c r="BA12" s="59">
+        <v>21406</v>
+      </c>
+      <c r="BB12" s="59">
+        <v>21374</v>
+      </c>
+      <c r="BC12" s="59">
+        <v>21340</v>
+      </c>
+      <c r="BD12" s="59">
+        <v>27645</v>
+      </c>
+      <c r="BE12" s="59">
+        <v>27571</v>
+      </c>
+      <c r="BF12" s="59">
+        <v>27400</v>
+      </c>
+      <c r="BG12" s="59">
+        <v>27328</v>
+      </c>
+      <c r="BH12" s="59">
+        <v>27149</v>
+      </c>
+      <c r="BI12" s="59">
+        <v>25800</v>
+      </c>
+      <c r="BJ12" s="59">
+        <v>25735</v>
+      </c>
+      <c r="BK12" s="59">
+        <v>25661</v>
+      </c>
+      <c r="BL12" s="59">
+        <v>25661</v>
+      </c>
+      <c r="BM12" s="59">
+        <v>25644</v>
+      </c>
+      <c r="BN12" s="59">
+        <v>25599</v>
+      </c>
+      <c r="BO12" s="59">
+        <v>26525</v>
+      </c>
+      <c r="BP12" s="59">
+        <v>26513</v>
+      </c>
+      <c r="BQ12" s="59">
+        <v>26432</v>
+      </c>
+      <c r="BR12" s="59">
+        <v>26225</v>
+      </c>
+      <c r="BS12" s="59">
+        <v>26148</v>
+      </c>
+      <c r="BT12" s="59">
+        <v>25941</v>
+      </c>
+      <c r="BU12" s="59">
+        <v>25832</v>
+      </c>
+      <c r="BV12" s="59">
+        <v>25768</v>
+      </c>
+      <c r="BW12" s="59">
+        <v>25692</v>
+      </c>
+      <c r="BX12" s="59">
+        <v>25692</v>
+      </c>
+      <c r="BY12" s="59">
+        <v>25675</v>
+      </c>
+      <c r="BZ12" s="59">
+        <v>25630</v>
+      </c>
+      <c r="CA12" s="59">
+        <v>26783</v>
+      </c>
+      <c r="CB12" s="59">
+        <v>26771</v>
+      </c>
+      <c r="CC12" s="59">
+        <v>26695</v>
+      </c>
+      <c r="CD12" s="59">
+        <v>26485</v>
+      </c>
+      <c r="CE12" s="59">
+        <v>26414</v>
+      </c>
+      <c r="CF12" s="59">
+        <v>26275</v>
+      </c>
+      <c r="CG12" s="59">
+        <v>25801</v>
+      </c>
+      <c r="CH12" s="59">
+        <v>25739</v>
+      </c>
+      <c r="CI12" s="59">
+        <v>25660</v>
+      </c>
+      <c r="CJ12" s="59">
+        <v>25660</v>
+      </c>
+      <c r="CK12" s="59">
+        <v>26643</v>
+      </c>
+      <c r="CL12" s="59">
+        <v>32599</v>
+      </c>
+      <c r="CM12" s="59">
+        <v>26788</v>
+      </c>
+      <c r="CN12" s="59">
+        <v>26776</v>
+      </c>
+      <c r="CO12" s="59">
+        <v>26699</v>
+      </c>
+      <c r="CP12" s="59"/>
+      <c r="CQ12" s="59"/>
+      <c r="CR12" s="59"/>
+      <c r="CS12" s="59"/>
+    </row>
+    <row r="13" spans="1:97" s="63" customFormat="1" ht="11.25">
+      <c r="A13" s="95" t="s">
+        <v>18</v>
+      </c>
+      <c r="B13" s="56">
+        <v>119741</v>
+      </c>
+      <c r="C13" s="56">
+        <v>118016</v>
+      </c>
+      <c r="D13" s="56">
+        <v>117165</v>
+      </c>
+      <c r="E13" s="56">
+        <v>117089</v>
+      </c>
+      <c r="F13" s="56">
+        <v>116817</v>
+      </c>
+      <c r="G13" s="56">
+        <v>116623</v>
+      </c>
+      <c r="H13" s="56">
+        <v>148343</v>
+      </c>
+      <c r="I13" s="56">
+        <v>147760</v>
+      </c>
+      <c r="J13" s="56">
+        <v>146628</v>
+      </c>
+      <c r="K13" s="56">
+        <v>146162</v>
+      </c>
+      <c r="L13" s="56">
+        <v>145337</v>
+      </c>
+      <c r="M13" s="56">
+        <v>120521</v>
+      </c>
+      <c r="N13" s="56">
+        <v>119736</v>
+      </c>
+      <c r="O13" s="56">
+        <v>118011</v>
+      </c>
+      <c r="P13" s="56">
+        <v>117144</v>
+      </c>
+      <c r="Q13" s="56">
+        <v>117068</v>
+      </c>
+      <c r="R13" s="56">
+        <v>116796</v>
+      </c>
+      <c r="S13" s="56">
+        <v>116602</v>
+      </c>
+      <c r="T13" s="56">
+        <v>140472</v>
+      </c>
+      <c r="U13" s="56">
+        <v>139920</v>
+      </c>
+      <c r="V13" s="56">
+        <v>138848</v>
+      </c>
+      <c r="W13" s="56">
+        <v>138406</v>
+      </c>
+      <c r="X13" s="56">
+        <v>137611</v>
+      </c>
+      <c r="Y13" s="56">
+        <v>117808</v>
+      </c>
+      <c r="Z13" s="56">
+        <v>117040</v>
+      </c>
+      <c r="AA13" s="56">
+        <v>115354</v>
+      </c>
+      <c r="AB13" s="56">
+        <v>114507</v>
+      </c>
+      <c r="AC13" s="56">
+        <v>114434</v>
+      </c>
+      <c r="AD13" s="56">
+        <v>114168</v>
+      </c>
+      <c r="AE13" s="56">
+        <v>113979</v>
+      </c>
+      <c r="AF13" s="56">
+        <v>138467</v>
+      </c>
+      <c r="AG13" s="56">
+        <v>137922</v>
+      </c>
+      <c r="AH13" s="56">
+        <v>136887</v>
+      </c>
+      <c r="AI13" s="56">
+        <v>136451</v>
+      </c>
+      <c r="AJ13" s="56">
+        <v>135680</v>
+      </c>
+      <c r="AK13" s="56">
+        <v>119391</v>
+      </c>
+      <c r="AL13" s="56">
+        <v>118651</v>
+      </c>
+      <c r="AM13" s="56">
+        <v>117080</v>
+      </c>
+      <c r="AN13" s="56">
+        <v>116306</v>
+      </c>
+      <c r="AO13" s="56">
+        <v>116229</v>
+      </c>
+      <c r="AP13" s="56">
+        <v>115979</v>
+      </c>
+      <c r="AQ13" s="64">
+        <v>115809</v>
+      </c>
+      <c r="AR13" s="59">
+        <v>150279</v>
+      </c>
+      <c r="AS13" s="59">
+        <v>149700</v>
+      </c>
+      <c r="AT13" s="59">
+        <v>148567</v>
+      </c>
+      <c r="AU13" s="59">
+        <v>148090</v>
+      </c>
+      <c r="AV13" s="59">
+        <v>147231</v>
+      </c>
+      <c r="AW13" s="59">
+        <v>119964</v>
+      </c>
+      <c r="AX13" s="59">
+        <v>53260</v>
+      </c>
+      <c r="AY13" s="59">
+        <v>52547</v>
+      </c>
+      <c r="AZ13" s="59">
+        <v>52192</v>
+      </c>
+      <c r="BA13" s="59">
+        <v>52161</v>
+      </c>
+      <c r="BB13" s="59">
+        <v>52049</v>
+      </c>
+      <c r="BC13" s="64">
+        <v>51946</v>
+      </c>
+      <c r="BD13" s="59">
+        <v>60823</v>
+      </c>
+      <c r="BE13" s="59">
+        <v>60600</v>
+      </c>
+      <c r="BF13" s="59">
+        <v>60198</v>
+      </c>
+      <c r="BG13" s="59">
+        <v>60049</v>
+      </c>
+      <c r="BH13" s="59">
+        <v>59729</v>
+      </c>
+      <c r="BI13" s="59">
+        <v>53474</v>
+      </c>
+      <c r="BJ13" s="59">
+        <v>53149</v>
+      </c>
+      <c r="BK13" s="59">
+        <v>52462</v>
+      </c>
+      <c r="BL13" s="59">
+        <v>52095</v>
+      </c>
+      <c r="BM13" s="59">
+        <v>52920</v>
+      </c>
+      <c r="BN13" s="59">
+        <v>52836</v>
+      </c>
+      <c r="BO13" s="64">
+        <v>51808</v>
+      </c>
+      <c r="BP13" s="59">
+        <v>51786</v>
+      </c>
+      <c r="BQ13" s="59">
+        <v>51528</v>
+      </c>
+      <c r="BR13" s="59">
+        <v>51078</v>
+      </c>
+      <c r="BS13" s="59">
+        <v>50863</v>
+      </c>
+      <c r="BT13" s="59">
+        <v>50412</v>
+      </c>
+      <c r="BU13" s="59">
+        <v>38186</v>
+      </c>
+      <c r="BV13" s="59">
+        <v>37955</v>
+      </c>
+      <c r="BW13" s="59">
+        <v>37440</v>
+      </c>
+      <c r="BX13" s="59">
+        <v>37178</v>
+      </c>
+      <c r="BY13" s="59">
+        <v>37160</v>
+      </c>
+      <c r="BZ13" s="59">
+        <v>37100</v>
+      </c>
+      <c r="CA13" s="64">
+        <v>48058</v>
+      </c>
+      <c r="CB13" s="59">
+        <v>48038</v>
+      </c>
+      <c r="CC13" s="59">
+        <v>47818</v>
+      </c>
+      <c r="CD13" s="59">
+        <v>47400</v>
+      </c>
+      <c r="CE13" s="59">
+        <v>47217</v>
+      </c>
+      <c r="CF13" s="59">
+        <v>46856</v>
+      </c>
+      <c r="CG13" s="59">
+        <v>37985</v>
+      </c>
+      <c r="CH13" s="59">
+        <v>37765</v>
+      </c>
+      <c r="CI13" s="59">
+        <v>37233</v>
+      </c>
+      <c r="CJ13" s="59">
+        <v>36976</v>
+      </c>
+      <c r="CK13" s="59">
+        <v>37958</v>
+      </c>
+      <c r="CL13" s="59">
+        <v>44899</v>
+      </c>
+      <c r="CM13" s="64">
+        <v>48448</v>
+      </c>
+      <c r="CN13" s="59">
+        <v>48428</v>
+      </c>
+      <c r="CO13" s="59">
+        <v>49206</v>
+      </c>
+      <c r="CP13" s="59"/>
+      <c r="CQ13" s="59"/>
+      <c r="CR13" s="59"/>
+      <c r="CS13" s="59"/>
+    </row>
+    <row r="14" spans="1:97" s="63" customFormat="1" ht="11.25">
+      <c r="A14" s="95" t="s">
+        <v>19</v>
+      </c>
+      <c r="B14" s="59">
+        <v>100489</v>
+      </c>
+      <c r="C14" s="59">
+        <v>98246</v>
+      </c>
+      <c r="D14" s="60">
+        <v>93496</v>
+      </c>
+      <c r="E14" s="60">
+        <v>93393</v>
+      </c>
+      <c r="F14" s="59">
+        <v>92996</v>
+      </c>
+      <c r="G14" s="59">
+        <v>92898</v>
+      </c>
+      <c r="H14" s="61">
+        <v>100933</v>
+      </c>
+      <c r="I14" s="59">
+        <v>100668</v>
+      </c>
+      <c r="J14" s="60">
+        <v>99853</v>
+      </c>
+      <c r="K14" s="59">
+        <v>99451</v>
+      </c>
+      <c r="L14" s="59">
+        <v>94801</v>
+      </c>
+      <c r="M14" s="59">
+        <v>101770</v>
+      </c>
+      <c r="N14" s="59">
+        <v>101481</v>
+      </c>
+      <c r="O14" s="59">
+        <v>99298</v>
+      </c>
+      <c r="P14" s="60">
+        <v>94429</v>
+      </c>
+      <c r="Q14" s="60">
+        <v>94325</v>
+      </c>
+      <c r="R14" s="59">
+        <v>93924</v>
+      </c>
+      <c r="S14" s="59">
+        <v>93816</v>
+      </c>
+      <c r="T14" s="60">
+        <v>101764</v>
+      </c>
+      <c r="U14" s="59">
+        <v>101495</v>
+      </c>
+      <c r="V14" s="65">
+        <v>100669</v>
+      </c>
+      <c r="W14" s="65">
+        <v>100321</v>
+      </c>
+      <c r="X14" s="66">
+        <v>95816</v>
+      </c>
+      <c r="Y14" s="65">
+        <v>102304</v>
+      </c>
+      <c r="Z14" s="56">
+        <v>102013</v>
+      </c>
+      <c r="AA14" s="56">
+        <v>99813</v>
+      </c>
+      <c r="AB14" s="62">
+        <v>94859</v>
+      </c>
+      <c r="AC14" s="62">
+        <v>94755</v>
+      </c>
+      <c r="AD14" s="59">
+        <v>94351</v>
+      </c>
+      <c r="AE14" s="59">
+        <v>94242</v>
+      </c>
+      <c r="AF14" s="59">
+        <v>101988</v>
+      </c>
+      <c r="AG14" s="60">
+        <v>101717</v>
+      </c>
+      <c r="AH14" s="60">
+        <v>100997</v>
+      </c>
+      <c r="AI14" s="65">
+        <v>100645</v>
+      </c>
+      <c r="AJ14" s="60">
+        <v>96167</v>
+      </c>
+      <c r="AK14" s="59">
+        <v>102625</v>
+      </c>
+      <c r="AL14" s="56">
+        <v>102331</v>
+      </c>
+      <c r="AM14" s="56">
+        <v>100251</v>
+      </c>
+      <c r="AN14" s="62">
+        <v>95489</v>
+      </c>
+      <c r="AO14" s="62">
+        <v>95388</v>
+      </c>
+      <c r="AP14" s="59">
+        <v>95015</v>
+      </c>
+      <c r="AQ14" s="59">
+        <v>94923</v>
+      </c>
+      <c r="AR14" s="59">
+        <v>102199</v>
+      </c>
+      <c r="AS14" s="59">
+        <v>101925</v>
+      </c>
+      <c r="AT14" s="59">
+        <v>101068</v>
+      </c>
+      <c r="AU14" s="59">
+        <v>100711</v>
+      </c>
+      <c r="AV14" s="59">
+        <v>96127</v>
+      </c>
+      <c r="AW14" s="59">
+        <v>72302</v>
+      </c>
+      <c r="AX14" s="59">
+        <v>46302</v>
+      </c>
+      <c r="AY14" s="59">
+        <v>45373</v>
+      </c>
+      <c r="AZ14" s="59">
+        <v>43325</v>
+      </c>
+      <c r="BA14" s="59">
+        <v>43280</v>
+      </c>
+      <c r="BB14" s="59">
+        <v>43113</v>
+      </c>
+      <c r="BC14" s="59">
+        <v>43077</v>
+      </c>
+      <c r="BD14" s="59">
+        <v>42871</v>
+      </c>
+      <c r="BE14" s="59">
+        <v>42774</v>
+      </c>
+      <c r="BF14" s="59">
+        <v>42467</v>
+      </c>
+      <c r="BG14" s="59">
+        <v>42315</v>
+      </c>
+      <c r="BH14" s="59">
+        <v>40523</v>
+      </c>
+      <c r="BI14" s="59">
+        <v>35014</v>
+      </c>
+      <c r="BJ14" s="59">
+        <v>34916</v>
+      </c>
+      <c r="BK14" s="59">
+        <v>34421</v>
+      </c>
+      <c r="BL14" s="59">
+        <v>33249</v>
+      </c>
+      <c r="BM14" s="59">
+        <v>33227</v>
+      </c>
+      <c r="BN14" s="59">
+        <v>33137</v>
+      </c>
+      <c r="BO14" s="59">
+        <v>4587</v>
+      </c>
+      <c r="BP14" s="59">
+        <v>4578</v>
+      </c>
+      <c r="BQ14" s="59">
+        <v>4569</v>
+      </c>
+      <c r="BR14" s="59">
+        <v>4547</v>
+      </c>
+      <c r="BS14" s="59">
+        <v>4535</v>
+      </c>
+      <c r="BT14" s="59">
+        <v>4393</v>
+      </c>
+      <c r="BU14" s="59">
+        <v>4222</v>
+      </c>
+      <c r="BV14" s="59">
+        <v>4209</v>
+      </c>
+      <c r="BW14" s="59">
+        <v>4136</v>
+      </c>
+      <c r="BX14" s="59">
+        <v>4004</v>
+      </c>
+      <c r="BY14" s="59">
+        <v>4002</v>
+      </c>
+      <c r="BZ14" s="59">
+        <v>3992</v>
+      </c>
+      <c r="CA14" s="59">
+        <v>3764</v>
+      </c>
+      <c r="CB14" s="59">
+        <v>3756</v>
+      </c>
+      <c r="CC14" s="59">
+        <v>3749</v>
+      </c>
+      <c r="CD14" s="59">
+        <v>3730</v>
+      </c>
+      <c r="CE14" s="59">
+        <v>3720</v>
+      </c>
+      <c r="CF14" s="59">
+        <v>3647</v>
+      </c>
+      <c r="CG14" s="59">
+        <v>2273</v>
+      </c>
+      <c r="CH14" s="59">
+        <v>2767</v>
+      </c>
+      <c r="CI14" s="59">
+        <v>2735</v>
+      </c>
+      <c r="CJ14" s="59">
+        <v>2659</v>
+      </c>
+      <c r="CK14" s="59">
+        <v>2658</v>
+      </c>
+      <c r="CL14" s="59">
+        <v>3652</v>
+      </c>
+      <c r="CM14" s="59">
+        <v>3472</v>
+      </c>
+      <c r="CN14" s="59">
+        <v>3464</v>
+      </c>
+      <c r="CO14" s="59">
+        <v>3457</v>
+      </c>
+      <c r="CP14" s="59"/>
+      <c r="CQ14" s="59"/>
+      <c r="CR14" s="59"/>
+      <c r="CS14" s="59"/>
+    </row>
+    <row r="15" spans="1:97" s="63" customFormat="1" ht="11.25">
+      <c r="A15" s="95" t="s">
+        <v>20</v>
+      </c>
+      <c r="B15" s="59">
+        <v>32988</v>
+      </c>
+      <c r="C15" s="59">
+        <v>32530</v>
+      </c>
+      <c r="D15" s="60">
+        <v>32020</v>
+      </c>
+      <c r="E15" s="60">
+        <v>31984</v>
+      </c>
+      <c r="F15" s="59">
+        <v>31881</v>
+      </c>
+      <c r="G15" s="59">
+        <v>31840</v>
+      </c>
+      <c r="H15" s="61">
+        <v>55799</v>
+      </c>
+      <c r="I15" s="59">
+        <v>55465</v>
+      </c>
+      <c r="J15" s="60">
+        <v>55190</v>
+      </c>
+      <c r="K15" s="59">
+        <v>55165</v>
+      </c>
+      <c r="L15" s="59">
+        <v>54472</v>
+      </c>
+      <c r="M15" s="59">
+        <v>32154</v>
+      </c>
+      <c r="N15" s="59">
+        <v>31955</v>
+      </c>
+      <c r="O15" s="59">
+        <v>31497</v>
+      </c>
+      <c r="P15" s="60">
+        <v>30987</v>
+      </c>
+      <c r="Q15" s="60">
+        <v>30952</v>
+      </c>
+      <c r="R15" s="59">
+        <v>30852</v>
+      </c>
+      <c r="S15" s="59">
+        <v>30808</v>
+      </c>
+      <c r="T15" s="60">
+        <v>56534</v>
+      </c>
+      <c r="U15" s="59">
+        <v>56195</v>
+      </c>
+      <c r="V15" s="59">
+        <v>55916</v>
+      </c>
+      <c r="W15" s="59">
+        <v>55891</v>
+      </c>
+      <c r="X15" s="59">
+        <v>55183</v>
+      </c>
+      <c r="Y15" s="59">
+        <v>32835</v>
+      </c>
+      <c r="Z15" s="56">
+        <v>32655</v>
+      </c>
+      <c r="AA15" s="56">
+        <v>32235</v>
+      </c>
+      <c r="AB15" s="62">
+        <v>31765</v>
+      </c>
+      <c r="AC15" s="62">
+        <v>31729</v>
+      </c>
+      <c r="AD15" s="59">
+        <v>31627</v>
+      </c>
+      <c r="AE15" s="59">
+        <v>31582</v>
+      </c>
+      <c r="AF15" s="59">
+        <v>56594</v>
+      </c>
+      <c r="AG15" s="60">
+        <v>56254</v>
+      </c>
+      <c r="AH15" s="60">
+        <v>55975</v>
+      </c>
+      <c r="AI15" s="59">
+        <v>55950</v>
+      </c>
+      <c r="AJ15" s="60">
+        <v>55248</v>
+      </c>
+      <c r="AK15" s="59">
+        <v>32999</v>
+      </c>
+      <c r="AL15" s="56">
+        <v>32821</v>
+      </c>
+      <c r="AM15" s="56">
+        <v>32435</v>
+      </c>
+      <c r="AN15" s="62">
+        <v>32013</v>
+      </c>
+      <c r="AO15" s="62">
+        <v>31976</v>
+      </c>
+      <c r="AP15" s="59">
+        <v>31872</v>
+      </c>
+      <c r="AQ15" s="59">
+        <v>31825</v>
+      </c>
+      <c r="AR15" s="59">
+        <v>56769</v>
+      </c>
+      <c r="AS15" s="59">
+        <v>56435</v>
+      </c>
+      <c r="AT15" s="59">
+        <v>56159</v>
+      </c>
+      <c r="AU15" s="59">
+        <v>56134</v>
+      </c>
+      <c r="AV15" s="59">
+        <v>55409</v>
+      </c>
+      <c r="AW15" s="59">
+        <v>33164</v>
+      </c>
+      <c r="AX15" s="59">
+        <v>7379</v>
+      </c>
+      <c r="AY15" s="59">
+        <v>7290</v>
+      </c>
+      <c r="AZ15" s="59">
+        <v>7203</v>
+      </c>
+      <c r="BA15" s="59">
+        <v>7195</v>
+      </c>
+      <c r="BB15" s="59">
+        <v>7171</v>
+      </c>
+      <c r="BC15" s="59">
+        <v>7169</v>
+      </c>
+      <c r="BD15" s="59">
+        <v>12877</v>
+      </c>
+      <c r="BE15" s="59">
+        <v>12808</v>
+      </c>
+      <c r="BF15" s="59">
+        <v>12752</v>
+      </c>
+      <c r="BG15" s="59">
+        <v>12746</v>
+      </c>
+      <c r="BH15" s="59">
+        <v>12585</v>
+      </c>
+      <c r="BI15" s="59">
+        <v>12167</v>
+      </c>
+      <c r="BJ15" s="59">
+        <v>12117</v>
+      </c>
+      <c r="BK15" s="59">
+        <v>11970</v>
+      </c>
+      <c r="BL15" s="59">
+        <v>11813</v>
+      </c>
+      <c r="BM15" s="59">
+        <v>11802</v>
+      </c>
+      <c r="BN15" s="59">
+        <v>11778</v>
+      </c>
+      <c r="BO15" s="59">
+        <v>26538</v>
+      </c>
+      <c r="BP15" s="59">
+        <v>26448</v>
+      </c>
+      <c r="BQ15" s="59">
+        <v>26368</v>
+      </c>
+      <c r="BR15" s="59">
+        <v>26278</v>
+      </c>
+      <c r="BS15" s="59">
+        <v>26268</v>
+      </c>
+      <c r="BT15" s="59">
+        <v>25768</v>
+      </c>
+      <c r="BU15" s="59">
+        <v>11030</v>
+      </c>
+      <c r="BV15" s="59">
+        <v>10986</v>
+      </c>
+      <c r="BW15" s="59">
+        <v>10853</v>
+      </c>
+      <c r="BX15" s="59">
+        <v>10710</v>
+      </c>
+      <c r="BY15" s="59">
+        <v>10700</v>
+      </c>
+      <c r="BZ15" s="59">
+        <v>10679</v>
+      </c>
+      <c r="CA15" s="59">
+        <v>26787</v>
+      </c>
+      <c r="CB15" s="59">
+        <v>26696</v>
+      </c>
+      <c r="CC15" s="59">
+        <v>26622</v>
+      </c>
+      <c r="CD15" s="59">
+        <v>26531</v>
+      </c>
+      <c r="CE15" s="59">
+        <v>26522</v>
+      </c>
+      <c r="CF15" s="59">
+        <v>26085</v>
+      </c>
+      <c r="CG15" s="59">
+        <v>11044</v>
+      </c>
+      <c r="CH15" s="59">
+        <v>11000</v>
+      </c>
+      <c r="CI15" s="59">
+        <v>10861</v>
+      </c>
+      <c r="CJ15" s="59">
+        <v>10718</v>
+      </c>
+      <c r="CK15" s="59">
+        <v>10708</v>
+      </c>
+      <c r="CL15" s="59">
+        <v>13688</v>
+      </c>
+      <c r="CM15" s="59">
+        <v>26787</v>
+      </c>
+      <c r="CN15" s="59">
+        <v>26696</v>
+      </c>
+      <c r="CO15" s="59">
+        <v>31622</v>
+      </c>
+      <c r="CP15" s="59"/>
+      <c r="CQ15" s="59"/>
+      <c r="CR15" s="59"/>
+      <c r="CS15" s="59"/>
+    </row>
+    <row r="16" spans="1:97" s="63" customFormat="1" ht="11.25">
+      <c r="A16" s="95" t="s">
+        <v>80</v>
+      </c>
+      <c r="B16" s="59">
+        <v>46347</v>
+      </c>
+      <c r="C16" s="59">
+        <v>46225</v>
+      </c>
+      <c r="D16" s="60">
+        <v>46225</v>
+      </c>
+      <c r="E16" s="60">
+        <v>46199</v>
+      </c>
+      <c r="F16" s="59">
+        <v>46115</v>
+      </c>
+      <c r="G16" s="59">
+        <v>46012</v>
+      </c>
+      <c r="H16" s="61">
+        <v>70930</v>
+      </c>
+      <c r="I16" s="59">
+        <v>70175</v>
+      </c>
+      <c r="J16" s="60">
+        <v>69918</v>
+      </c>
+      <c r="K16" s="59">
+        <v>69746</v>
+      </c>
+      <c r="L16" s="59">
+        <v>69335</v>
+      </c>
+      <c r="M16" s="59">
+        <v>47019</v>
+      </c>
+      <c r="N16" s="59">
+        <v>46557</v>
+      </c>
+      <c r="O16" s="59">
+        <v>46434</v>
+      </c>
+      <c r="P16" s="60">
+        <v>46434</v>
+      </c>
+      <c r="Q16" s="60">
+        <v>46408</v>
+      </c>
+      <c r="R16" s="59">
+        <v>46324</v>
+      </c>
+      <c r="S16" s="59">
+        <v>46221</v>
+      </c>
+      <c r="T16" s="60">
+        <v>70930</v>
+      </c>
+      <c r="U16" s="59">
+        <v>70175</v>
+      </c>
+      <c r="V16" s="59">
+        <v>69918</v>
+      </c>
+      <c r="W16" s="59">
+        <v>69746</v>
+      </c>
+      <c r="X16" s="59">
+        <v>69335</v>
+      </c>
+      <c r="Y16" s="59">
+        <v>47292</v>
+      </c>
+      <c r="Z16" s="56">
+        <v>47109</v>
+      </c>
+      <c r="AA16" s="56">
+        <v>46985</v>
+      </c>
+      <c r="AB16" s="62">
+        <v>46985</v>
+      </c>
+      <c r="AC16" s="62">
+        <v>46960</v>
+      </c>
+      <c r="AD16" s="59">
+        <v>46880</v>
+      </c>
+      <c r="AE16" s="59">
+        <v>46662</v>
+      </c>
+      <c r="AF16" s="59">
+        <v>71324</v>
+      </c>
+      <c r="AG16" s="60">
+        <v>70563</v>
+      </c>
+      <c r="AH16" s="60">
+        <v>70305</v>
+      </c>
+      <c r="AI16" s="59">
+        <v>70133</v>
+      </c>
+      <c r="AJ16" s="60">
+        <v>69721</v>
+      </c>
+      <c r="AK16" s="59">
+        <v>47355</v>
+      </c>
+      <c r="AL16" s="56">
+        <v>46902</v>
+      </c>
+      <c r="AM16" s="56">
+        <v>46788</v>
+      </c>
+      <c r="AN16" s="62">
+        <v>46788</v>
+      </c>
+      <c r="AO16" s="62">
+        <v>46762</v>
+      </c>
+      <c r="AP16" s="59">
+        <v>46680</v>
+      </c>
+      <c r="AQ16" s="59">
+        <v>46582</v>
+      </c>
+      <c r="AR16" s="59">
+        <v>80958</v>
+      </c>
+      <c r="AS16" s="59">
+        <v>80103</v>
+      </c>
+      <c r="AT16" s="59">
+        <v>79814</v>
+      </c>
+      <c r="AU16" s="59">
+        <v>79617</v>
+      </c>
+      <c r="AV16" s="59">
+        <v>79137</v>
+      </c>
+      <c r="AW16" s="59">
+        <v>47682</v>
+      </c>
+      <c r="AX16" s="59">
+        <v>14896</v>
+      </c>
+      <c r="AY16" s="59">
+        <v>14860</v>
+      </c>
+      <c r="AZ16" s="59">
+        <v>14842</v>
+      </c>
+      <c r="BA16" s="59">
+        <v>14833</v>
+      </c>
+      <c r="BB16" s="59">
+        <v>14807</v>
+      </c>
+      <c r="BC16" s="59">
+        <v>14782</v>
+      </c>
+      <c r="BD16" s="59">
+        <v>25534</v>
+      </c>
+      <c r="BE16" s="59">
+        <v>25282</v>
+      </c>
+      <c r="BF16" s="59">
+        <v>25185</v>
+      </c>
+      <c r="BG16" s="59">
+        <v>25126</v>
+      </c>
+      <c r="BH16" s="59">
+        <v>24984</v>
+      </c>
+      <c r="BI16" s="59">
+        <v>23092</v>
+      </c>
+      <c r="BJ16" s="59">
+        <v>22946</v>
+      </c>
+      <c r="BK16" s="59">
+        <v>22898</v>
+      </c>
+      <c r="BL16" s="59">
+        <v>22864</v>
+      </c>
+      <c r="BM16" s="59">
+        <v>23694</v>
+      </c>
+      <c r="BN16" s="59">
+        <v>23647</v>
+      </c>
+      <c r="BO16" s="59">
+        <v>29451</v>
+      </c>
+      <c r="BP16" s="59">
+        <v>29439</v>
+      </c>
+      <c r="BQ16" s="59">
+        <v>29154</v>
+      </c>
+      <c r="BR16" s="59">
+        <v>29034</v>
+      </c>
+      <c r="BS16" s="59">
+        <v>28964</v>
+      </c>
+      <c r="BT16" s="59">
+        <v>28681</v>
+      </c>
+      <c r="BU16" s="59">
+        <v>25279</v>
+      </c>
+      <c r="BV16" s="59">
+        <v>25120</v>
+      </c>
+      <c r="BW16" s="59">
+        <v>25067</v>
+      </c>
+      <c r="BX16" s="59">
+        <v>25030</v>
+      </c>
+      <c r="BY16" s="59">
+        <v>25006</v>
+      </c>
+      <c r="BZ16" s="59">
+        <v>24955</v>
+      </c>
+      <c r="CA16" s="59">
+        <v>29530</v>
+      </c>
+      <c r="CB16" s="59">
+        <v>29518</v>
+      </c>
+      <c r="CC16" s="59">
+        <v>29255</v>
+      </c>
+      <c r="CD16" s="59">
+        <v>29135</v>
+      </c>
+      <c r="CE16" s="59">
+        <v>29070</v>
+      </c>
+      <c r="CF16" s="59">
+        <v>28952</v>
+      </c>
+      <c r="CG16" s="59">
+        <v>23501</v>
+      </c>
+      <c r="CH16" s="59">
+        <v>24351</v>
+      </c>
+      <c r="CI16" s="59">
+        <v>24300</v>
+      </c>
+      <c r="CJ16" s="59">
+        <v>24404</v>
+      </c>
+      <c r="CK16" s="59">
+        <v>25382</v>
+      </c>
+      <c r="CL16" s="59">
+        <v>31336</v>
+      </c>
+      <c r="CM16" s="59">
+        <v>30130</v>
+      </c>
+      <c r="CN16" s="59">
+        <v>30118</v>
+      </c>
+      <c r="CO16" s="59">
+        <v>34850</v>
+      </c>
+      <c r="CP16" s="59"/>
+      <c r="CQ16" s="59"/>
+      <c r="CR16" s="59"/>
+      <c r="CS16" s="59"/>
+    </row>
+    <row r="17" spans="1:97" s="63" customFormat="1" ht="11.25">
+      <c r="A17" s="95" t="s">
+        <v>21</v>
+      </c>
+      <c r="B17" s="59">
+        <v>97673</v>
+      </c>
+      <c r="C17" s="59">
+        <v>97279</v>
+      </c>
+      <c r="D17" s="56">
+        <v>97065</v>
+      </c>
+      <c r="E17" s="56">
+        <v>96993</v>
+      </c>
+      <c r="F17" s="59">
+        <v>96867</v>
+      </c>
+      <c r="G17" s="59">
+        <v>96662</v>
+      </c>
+      <c r="H17" s="67">
+        <v>129727</v>
+      </c>
+      <c r="I17" s="59">
+        <v>129606</v>
+      </c>
+      <c r="J17" s="56">
+        <v>128851</v>
+      </c>
+      <c r="K17" s="59">
+        <v>128681</v>
+      </c>
+      <c r="L17" s="59">
+        <v>122241</v>
+      </c>
+      <c r="M17" s="59">
+        <v>98450</v>
+      </c>
+      <c r="N17" s="59">
+        <v>98175</v>
+      </c>
+      <c r="O17" s="59">
+        <v>97779</v>
+      </c>
+      <c r="P17" s="56">
+        <v>97564</v>
+      </c>
+      <c r="Q17" s="56">
+        <v>97492</v>
+      </c>
+      <c r="R17" s="59">
+        <v>97367</v>
+      </c>
+      <c r="S17" s="59">
+        <v>97158</v>
+      </c>
+      <c r="T17" s="56">
+        <v>130830</v>
+      </c>
+      <c r="U17" s="59">
+        <v>130708</v>
+      </c>
+      <c r="V17" s="59">
+        <v>129852</v>
+      </c>
+      <c r="W17" s="59">
+        <v>129586</v>
+      </c>
+      <c r="X17" s="59">
+        <v>122986</v>
+      </c>
+      <c r="Y17" s="59">
+        <v>98548</v>
+      </c>
+      <c r="Z17" s="56">
+        <v>98273</v>
+      </c>
+      <c r="AA17" s="56">
+        <v>97877</v>
+      </c>
+      <c r="AB17" s="58">
+        <v>97661</v>
+      </c>
+      <c r="AC17" s="58">
+        <v>97590</v>
+      </c>
+      <c r="AD17" s="59">
+        <v>426495</v>
+      </c>
+      <c r="AE17" s="59">
+        <v>158478</v>
+      </c>
+      <c r="AF17" s="59">
+        <v>321501</v>
+      </c>
+      <c r="AG17" s="56">
+        <v>499583</v>
+      </c>
+      <c r="AH17" s="56">
+        <v>466159</v>
+      </c>
+      <c r="AI17" s="59">
+        <v>504834</v>
+      </c>
+      <c r="AJ17" s="56">
+        <v>569368</v>
+      </c>
+      <c r="AK17" s="59">
+        <v>557880</v>
+      </c>
+      <c r="AL17" s="56">
+        <v>525326</v>
+      </c>
+      <c r="AM17" s="56">
+        <v>363203</v>
+      </c>
+      <c r="AN17" s="58">
+        <v>286476</v>
+      </c>
+      <c r="AO17" s="58">
+        <v>199755</v>
+      </c>
+      <c r="AP17" s="59">
+        <v>228669</v>
+      </c>
+      <c r="AQ17" s="59">
+        <v>271061</v>
+      </c>
+      <c r="AR17" s="59">
+        <v>281656</v>
+      </c>
+      <c r="AS17" s="59">
+        <v>367078</v>
+      </c>
+      <c r="AT17" s="59">
+        <v>324771</v>
+      </c>
+      <c r="AU17" s="59">
+        <v>289622</v>
+      </c>
+      <c r="AV17" s="59">
+        <v>457675</v>
+      </c>
+      <c r="AW17" s="59">
+        <v>502693</v>
+      </c>
+      <c r="AX17" s="59">
+        <v>517639</v>
+      </c>
+      <c r="AY17" s="59">
+        <v>507715</v>
+      </c>
+      <c r="AZ17" s="59">
+        <v>506784</v>
+      </c>
+      <c r="BA17" s="59">
+        <v>424135</v>
+      </c>
+      <c r="BB17" s="59">
+        <v>425807</v>
+      </c>
+      <c r="BC17" s="59">
+        <v>372927</v>
+      </c>
+      <c r="BD17" s="59">
+        <v>458812</v>
+      </c>
+      <c r="BE17" s="59">
+        <v>335094</v>
+      </c>
+      <c r="BF17" s="59">
+        <v>309198</v>
+      </c>
+      <c r="BG17" s="59">
+        <v>403486</v>
+      </c>
+      <c r="BH17" s="59">
+        <v>324943</v>
+      </c>
+      <c r="BI17" s="59">
+        <v>312074</v>
+      </c>
+      <c r="BJ17" s="59">
+        <v>361424</v>
+      </c>
+      <c r="BK17" s="59">
+        <v>378147</v>
+      </c>
+      <c r="BL17" s="59">
+        <v>224754</v>
+      </c>
+      <c r="BM17" s="59">
+        <v>191485</v>
+      </c>
+      <c r="BN17" s="59">
+        <v>51983</v>
+      </c>
+      <c r="BO17" s="59">
+        <v>143774</v>
+      </c>
+      <c r="BP17" s="59">
+        <v>402217</v>
+      </c>
+      <c r="BQ17" s="59">
+        <v>369359</v>
+      </c>
+      <c r="BR17" s="59">
+        <v>372730</v>
+      </c>
+      <c r="BS17" s="59">
+        <v>358359</v>
+      </c>
+      <c r="BT17" s="59">
+        <v>259222</v>
+      </c>
+      <c r="BU17" s="59">
+        <v>380757</v>
+      </c>
+      <c r="BV17" s="59">
+        <v>363810</v>
+      </c>
+      <c r="BW17" s="59">
+        <v>324400</v>
+      </c>
+      <c r="BX17" s="59">
+        <v>265005</v>
+      </c>
+      <c r="BY17" s="59">
+        <v>277570</v>
+      </c>
+      <c r="BZ17" s="59">
+        <v>238801</v>
+      </c>
+      <c r="CA17" s="59">
+        <v>263974</v>
+      </c>
+      <c r="CB17" s="59">
+        <v>359798</v>
+      </c>
+      <c r="CC17" s="59">
+        <v>286676</v>
+      </c>
+      <c r="CD17" s="59">
+        <v>315498</v>
+      </c>
+      <c r="CE17" s="59">
+        <v>324052</v>
+      </c>
+      <c r="CF17" s="59">
+        <v>418341</v>
+      </c>
+      <c r="CG17" s="59">
+        <v>358375</v>
+      </c>
+      <c r="CH17" s="59">
+        <v>351153</v>
+      </c>
+      <c r="CI17" s="59">
+        <v>294000</v>
+      </c>
+      <c r="CJ17" s="59">
+        <v>222008</v>
+      </c>
+      <c r="CK17" s="59">
+        <v>282576</v>
+      </c>
+      <c r="CL17" s="59">
+        <v>302137</v>
+      </c>
+      <c r="CM17" s="59">
+        <v>123521</v>
+      </c>
+      <c r="CN17" s="59">
+        <v>281211</v>
+      </c>
+      <c r="CO17" s="59">
+        <v>338094</v>
+      </c>
+      <c r="CP17" s="59"/>
+      <c r="CQ17" s="59"/>
+      <c r="CR17" s="59"/>
+      <c r="CS17" s="59"/>
+    </row>
+    <row r="18" spans="1:97" s="63" customFormat="1" ht="11.25">
+      <c r="A18" s="95" t="s">
+        <v>22</v>
+      </c>
+      <c r="B18" s="59">
+        <v>164622</v>
+      </c>
+      <c r="C18" s="59">
+        <v>162735</v>
+      </c>
+      <c r="D18" s="60">
+        <v>162564</v>
+      </c>
+      <c r="E18" s="60">
+        <v>162564</v>
+      </c>
+      <c r="F18" s="59">
+        <v>162564</v>
+      </c>
+      <c r="G18" s="59">
+        <v>162527</v>
+      </c>
+      <c r="H18" s="61">
+        <v>251754</v>
+      </c>
+      <c r="I18" s="59">
+        <v>251531</v>
+      </c>
+      <c r="J18" s="60">
+        <v>250068</v>
+      </c>
+      <c r="K18" s="59">
+        <v>249435</v>
+      </c>
+      <c r="L18" s="59">
+        <v>247511</v>
+      </c>
+      <c r="M18" s="59">
+        <v>177100</v>
+      </c>
+      <c r="N18" s="59">
+        <v>176837</v>
+      </c>
+      <c r="O18" s="59">
+        <v>174876</v>
+      </c>
+      <c r="P18" s="60">
+        <v>174692</v>
+      </c>
+      <c r="Q18" s="60">
+        <v>174692</v>
+      </c>
+      <c r="R18" s="59">
+        <v>174692</v>
+      </c>
+      <c r="S18" s="59">
+        <v>174652</v>
+      </c>
+      <c r="T18" s="60">
+        <v>252173</v>
+      </c>
+      <c r="U18" s="59">
+        <v>251949</v>
+      </c>
+      <c r="V18" s="59">
+        <v>250483</v>
+      </c>
+      <c r="W18" s="59">
+        <v>249850</v>
+      </c>
+      <c r="X18" s="59">
+        <v>247923</v>
+      </c>
+      <c r="Y18" s="59">
+        <v>178148</v>
+      </c>
+      <c r="Z18" s="56">
+        <v>177888</v>
+      </c>
+      <c r="AA18" s="56">
+        <v>175988</v>
+      </c>
+      <c r="AB18" s="62">
+        <v>175808</v>
+      </c>
+      <c r="AC18" s="62">
+        <v>175808</v>
+      </c>
+      <c r="AD18" s="59">
+        <v>175808</v>
+      </c>
+      <c r="AE18" s="59">
+        <v>175768</v>
+      </c>
+      <c r="AF18" s="59">
+        <v>253000</v>
+      </c>
+      <c r="AG18" s="60">
+        <v>252775</v>
+      </c>
+      <c r="AH18" s="68">
+        <v>251330</v>
+      </c>
+      <c r="AI18" s="59">
+        <v>250694</v>
+      </c>
+      <c r="AJ18" s="68">
+        <v>248741</v>
+      </c>
+      <c r="AK18" s="68">
+        <v>178260</v>
+      </c>
+      <c r="AL18" s="56">
+        <v>178007</v>
+      </c>
+      <c r="AM18" s="56">
+        <v>176256</v>
+      </c>
+      <c r="AN18" s="62">
+        <v>176092</v>
+      </c>
+      <c r="AO18" s="62">
+        <v>176092</v>
+      </c>
+      <c r="AP18" s="59">
+        <v>176092</v>
+      </c>
+      <c r="AQ18" s="59">
+        <v>176051</v>
+      </c>
+      <c r="AR18" s="59">
+        <v>250111</v>
+      </c>
+      <c r="AS18" s="59">
+        <v>249894</v>
+      </c>
+      <c r="AT18" s="59">
+        <v>247876</v>
+      </c>
+      <c r="AU18" s="59">
+        <v>247241</v>
+      </c>
+      <c r="AV18" s="59">
+        <v>245279</v>
+      </c>
+      <c r="AW18" s="59">
+        <v>178368</v>
+      </c>
+      <c r="AX18" s="59">
+        <v>67880</v>
+      </c>
+      <c r="AY18" s="59">
+        <v>67207</v>
+      </c>
+      <c r="AZ18" s="59">
+        <v>67165</v>
+      </c>
+      <c r="BA18" s="59">
+        <v>67165</v>
+      </c>
+      <c r="BB18" s="59">
+        <v>67165</v>
+      </c>
+      <c r="BC18" s="59">
+        <v>67150</v>
+      </c>
+      <c r="BD18" s="59">
+        <v>95807</v>
+      </c>
+      <c r="BE18" s="59">
+        <v>95735</v>
+      </c>
+      <c r="BF18" s="59">
+        <v>95316</v>
+      </c>
+      <c r="BG18" s="59">
+        <v>95038</v>
+      </c>
+      <c r="BH18" s="59">
+        <v>94275</v>
+      </c>
+      <c r="BI18" s="59">
+        <v>85129</v>
+      </c>
+      <c r="BJ18" s="59">
+        <v>85044</v>
+      </c>
+      <c r="BK18" s="59">
+        <v>84374</v>
+      </c>
+      <c r="BL18" s="59">
+        <v>84326</v>
+      </c>
+      <c r="BM18" s="59">
+        <v>84326</v>
+      </c>
+      <c r="BN18" s="59">
+        <v>84326</v>
+      </c>
+      <c r="BO18" s="59">
+        <v>91419</v>
+      </c>
+      <c r="BP18" s="59">
+        <v>91346</v>
+      </c>
+      <c r="BQ18" s="59">
+        <v>91258</v>
+      </c>
+      <c r="BR18" s="59">
+        <v>90663</v>
+      </c>
+      <c r="BS18" s="59">
+        <v>90310</v>
+      </c>
+      <c r="BT18" s="59">
+        <v>89142</v>
+      </c>
+      <c r="BU18" s="59">
+        <v>90956</v>
+      </c>
+      <c r="BV18" s="59">
+        <v>90859</v>
+      </c>
+      <c r="BW18" s="59">
+        <v>90143</v>
+      </c>
+      <c r="BX18" s="59">
+        <v>90092</v>
+      </c>
+      <c r="BY18" s="59">
+        <v>90092</v>
+      </c>
+      <c r="BZ18" s="59">
+        <v>90092</v>
+      </c>
+      <c r="CA18" s="59">
+        <v>91123</v>
+      </c>
+      <c r="CB18" s="59">
+        <v>91050</v>
+      </c>
+      <c r="CC18" s="59">
+        <v>90962</v>
+      </c>
+      <c r="CD18" s="59">
+        <v>90369</v>
+      </c>
+      <c r="CE18" s="59">
+        <v>90099</v>
+      </c>
+      <c r="CF18" s="59">
+        <v>89208</v>
+      </c>
+      <c r="CG18" s="59">
+        <v>61052</v>
+      </c>
+      <c r="CH18" s="59">
+        <v>60989</v>
+      </c>
+      <c r="CI18" s="59">
+        <v>60490</v>
+      </c>
+      <c r="CJ18" s="59">
+        <v>60756</v>
+      </c>
+      <c r="CK18" s="59">
+        <v>61756</v>
+      </c>
+      <c r="CL18" s="59">
+        <v>70627</v>
+      </c>
+      <c r="CM18" s="59">
+        <v>98438</v>
+      </c>
+      <c r="CN18" s="59">
+        <v>98359</v>
+      </c>
+      <c r="CO18" s="59">
+        <v>98264</v>
+      </c>
+      <c r="CP18" s="59"/>
+      <c r="CQ18" s="59"/>
+      <c r="CR18" s="59"/>
+      <c r="CS18" s="59"/>
+    </row>
+    <row r="19" spans="1:97" s="63" customFormat="1" ht="11.25">
+      <c r="A19" s="95" t="s">
+        <v>23</v>
+      </c>
+      <c r="B19" s="59">
+        <v>698318</v>
+      </c>
+      <c r="C19" s="59">
+        <v>673778</v>
+      </c>
+      <c r="D19" s="60">
+        <v>652260</v>
+      </c>
+      <c r="E19" s="60">
+        <v>684190</v>
+      </c>
+      <c r="F19" s="59">
+        <v>681303</v>
+      </c>
+      <c r="G19" s="59">
+        <v>670938</v>
+      </c>
+      <c r="H19" s="61">
+        <v>654793</v>
+      </c>
+      <c r="I19" s="59">
+        <v>747821</v>
+      </c>
+      <c r="J19" s="56">
+        <v>788593</v>
+      </c>
+      <c r="K19" s="59">
+        <v>681365</v>
+      </c>
+      <c r="L19" s="59">
+        <v>686956</v>
+      </c>
+      <c r="M19" s="59">
+        <v>589011</v>
+      </c>
+      <c r="N19" s="59">
+        <v>678659</v>
+      </c>
+      <c r="O19" s="59">
+        <v>714110</v>
+      </c>
+      <c r="P19" s="60">
+        <v>698639</v>
+      </c>
+      <c r="Q19" s="60">
+        <v>667847</v>
+      </c>
+      <c r="R19" s="59">
+        <v>755014</v>
+      </c>
+      <c r="S19" s="59">
+        <v>704123</v>
+      </c>
+      <c r="T19" s="60">
+        <v>827050</v>
+      </c>
+      <c r="U19" s="59">
+        <v>896246</v>
+      </c>
+      <c r="V19" s="59">
+        <v>966227</v>
+      </c>
+      <c r="W19" s="59">
+        <v>859830</v>
+      </c>
+      <c r="X19" s="59">
+        <v>872411</v>
+      </c>
+      <c r="Y19" s="59">
+        <v>708985</v>
+      </c>
+      <c r="Z19" s="56">
+        <v>696388</v>
+      </c>
+      <c r="AA19" s="56">
+        <v>687432</v>
+      </c>
+      <c r="AB19" s="62">
+        <v>643520</v>
+      </c>
+      <c r="AC19" s="62">
+        <v>564599</v>
+      </c>
+      <c r="AD19" s="59">
+        <v>594991</v>
+      </c>
+      <c r="AE19" s="59">
+        <v>723155</v>
+      </c>
+      <c r="AF19" s="59">
+        <v>834942</v>
+      </c>
+      <c r="AG19" s="60">
+        <v>906251</v>
+      </c>
+      <c r="AH19" s="60">
+        <v>924897</v>
+      </c>
+      <c r="AI19" s="59">
+        <v>857126</v>
+      </c>
+      <c r="AJ19" s="60">
+        <v>913374</v>
+      </c>
+      <c r="AK19" s="59">
+        <v>709732</v>
+      </c>
+      <c r="AL19" s="56">
+        <v>741866</v>
+      </c>
+      <c r="AM19" s="56">
+        <v>654225</v>
+      </c>
+      <c r="AN19" s="62">
+        <v>700416</v>
+      </c>
+      <c r="AO19" s="62">
+        <v>732604</v>
+      </c>
+      <c r="AP19" s="59">
+        <v>715407</v>
+      </c>
+      <c r="AQ19" s="59">
+        <v>693331</v>
+      </c>
+      <c r="AR19" s="59">
+        <v>779957</v>
+      </c>
+      <c r="AS19" s="59">
+        <v>771301</v>
+      </c>
+      <c r="AT19" s="59">
+        <v>799668</v>
+      </c>
+      <c r="AU19" s="59">
+        <v>802484</v>
+      </c>
+      <c r="AV19" s="59">
+        <v>769519</v>
+      </c>
+      <c r="AW19" s="59">
+        <v>629526</v>
+      </c>
+      <c r="AX19" s="59">
+        <v>535092</v>
+      </c>
+      <c r="AY19" s="59">
+        <v>554326</v>
+      </c>
+      <c r="AZ19" s="59">
+        <v>549649</v>
+      </c>
+      <c r="BA19" s="59">
+        <v>627860</v>
+      </c>
+      <c r="BB19" s="59">
+        <v>608610</v>
+      </c>
+      <c r="BC19" s="59">
+        <v>546566</v>
+      </c>
+      <c r="BD19" s="59">
+        <v>645064</v>
+      </c>
+      <c r="BE19" s="59">
+        <v>589065</v>
+      </c>
+      <c r="BF19" s="59">
+        <v>729660</v>
+      </c>
+      <c r="BG19" s="59">
+        <v>731940</v>
+      </c>
+      <c r="BH19" s="59">
+        <v>679627</v>
+      </c>
+      <c r="BI19" s="59">
+        <v>664793</v>
+      </c>
+      <c r="BJ19" s="59">
+        <v>648488</v>
+      </c>
+      <c r="BK19" s="59">
+        <v>633049</v>
+      </c>
+      <c r="BL19" s="59">
+        <v>660516</v>
+      </c>
+      <c r="BM19" s="59">
+        <v>664569</v>
+      </c>
+      <c r="BN19" s="59">
+        <v>588740</v>
+      </c>
+      <c r="BO19" s="59">
+        <v>472645</v>
+      </c>
+      <c r="BP19" s="59">
+        <v>554675</v>
+      </c>
+      <c r="BQ19" s="59">
+        <v>604800</v>
+      </c>
+      <c r="BR19" s="59">
+        <v>618546</v>
+      </c>
+      <c r="BS19" s="59">
+        <v>621419</v>
+      </c>
+      <c r="BT19" s="59">
+        <v>629462</v>
+      </c>
+      <c r="BU19" s="59">
+        <v>717718</v>
+      </c>
+      <c r="BV19" s="59">
+        <v>657583</v>
+      </c>
+      <c r="BW19" s="59">
+        <v>677110</v>
+      </c>
+      <c r="BX19" s="59">
+        <v>620667</v>
+      </c>
+      <c r="BY19" s="59">
+        <v>650179</v>
+      </c>
+      <c r="BZ19" s="59">
+        <v>705786</v>
+      </c>
+      <c r="CA19" s="59">
+        <v>668607</v>
+      </c>
+      <c r="CB19" s="59">
+        <v>651383</v>
+      </c>
+      <c r="CC19" s="59">
+        <v>715031</v>
+      </c>
+      <c r="CD19" s="59">
+        <v>725156</v>
+      </c>
+      <c r="CE19" s="59">
+        <v>723444</v>
+      </c>
+      <c r="CF19" s="59">
+        <v>729965</v>
+      </c>
+      <c r="CG19" s="59">
+        <v>651365</v>
+      </c>
+      <c r="CH19" s="59">
+        <v>667716</v>
+      </c>
+      <c r="CI19" s="59">
+        <v>689250</v>
+      </c>
+      <c r="CJ19" s="59">
+        <v>646831</v>
+      </c>
+      <c r="CK19" s="59">
+        <v>655352</v>
+      </c>
+      <c r="CL19" s="59">
+        <v>686936</v>
+      </c>
+      <c r="CM19" s="59">
+        <v>633297</v>
+      </c>
+      <c r="CN19" s="59">
+        <v>649689</v>
+      </c>
+      <c r="CO19" s="59">
+        <v>694936</v>
+      </c>
+      <c r="CP19" s="59"/>
+      <c r="CQ19" s="59"/>
+      <c r="CR19" s="59"/>
+      <c r="CS19" s="59"/>
+    </row>
+    <row r="20" spans="1:97" s="63" customFormat="1" ht="11.25">
+      <c r="A20" s="95" t="s">
+        <v>24</v>
+      </c>
+      <c r="B20" s="59">
+        <v>219710</v>
+      </c>
+      <c r="C20" s="59">
+        <v>219325</v>
+      </c>
+      <c r="D20" s="60">
+        <v>219231</v>
+      </c>
+      <c r="E20" s="60">
+        <v>223369</v>
+      </c>
+      <c r="F20" s="59">
+        <v>229100</v>
+      </c>
+      <c r="G20" s="59">
+        <v>229765</v>
+      </c>
+      <c r="H20" s="61">
+        <v>249465</v>
+      </c>
+      <c r="I20" s="59">
+        <v>248581</v>
+      </c>
+      <c r="J20" s="60">
+        <v>247662</v>
+      </c>
+      <c r="K20" s="59">
+        <v>246804</v>
+      </c>
+      <c r="L20" s="59">
+        <v>245087</v>
+      </c>
+      <c r="M20" s="59">
+        <v>225130</v>
+      </c>
+      <c r="N20" s="59">
+        <v>223803</v>
+      </c>
+      <c r="O20" s="59">
+        <v>222545</v>
+      </c>
+      <c r="P20" s="60">
+        <v>222255</v>
+      </c>
+      <c r="Q20" s="60">
+        <v>221945</v>
+      </c>
+      <c r="R20" s="59">
+        <v>227302</v>
+      </c>
+      <c r="S20" s="59">
+        <v>227499</v>
+      </c>
+      <c r="T20" s="60">
+        <v>250924</v>
+      </c>
+      <c r="U20" s="59">
+        <v>250050</v>
+      </c>
+      <c r="V20" s="59">
+        <v>247017</v>
+      </c>
+      <c r="W20" s="59">
+        <v>246493</v>
+      </c>
+      <c r="X20" s="59">
+        <v>245175</v>
+      </c>
+      <c r="Y20" s="59">
+        <v>223153</v>
+      </c>
+      <c r="Z20" s="59">
+        <v>218690</v>
+      </c>
+      <c r="AA20" s="59">
+        <v>218400</v>
+      </c>
+      <c r="AB20" s="62">
+        <v>218398</v>
+      </c>
+      <c r="AC20" s="62">
+        <v>218293</v>
+      </c>
+      <c r="AD20" s="59">
+        <v>225180</v>
+      </c>
+      <c r="AE20" s="59">
+        <v>225027</v>
+      </c>
+      <c r="AF20" s="59">
+        <v>251060</v>
+      </c>
+      <c r="AG20" s="60">
+        <v>250241</v>
+      </c>
+      <c r="AH20" s="60">
+        <v>248958</v>
+      </c>
+      <c r="AI20" s="59">
+        <v>247997</v>
+      </c>
+      <c r="AJ20" s="60">
+        <v>245187</v>
+      </c>
+      <c r="AK20" s="59">
+        <v>90656</v>
+      </c>
+      <c r="AL20" s="59">
+        <v>90577</v>
+      </c>
+      <c r="AM20" s="59">
+        <v>90462</v>
+      </c>
+      <c r="AN20" s="62">
+        <v>90461</v>
+      </c>
+      <c r="AO20" s="62">
+        <v>92019</v>
+      </c>
+      <c r="AP20" s="59">
+        <v>96689</v>
+      </c>
+      <c r="AQ20" s="59">
+        <v>96398</v>
+      </c>
+      <c r="AR20" s="59">
+        <v>162965</v>
+      </c>
+      <c r="AS20" s="59">
+        <v>162382</v>
+      </c>
+      <c r="AT20" s="59">
+        <v>161825</v>
+      </c>
+      <c r="AU20" s="59">
+        <v>161307</v>
+      </c>
+      <c r="AV20" s="59">
+        <v>159838</v>
+      </c>
+      <c r="AW20" s="59">
+        <v>90722</v>
+      </c>
+      <c r="AX20" s="59">
+        <v>33950</v>
+      </c>
+      <c r="AY20" s="59">
+        <v>33908</v>
+      </c>
+      <c r="AZ20" s="59">
+        <v>33908</v>
+      </c>
+      <c r="BA20" s="59">
+        <v>34490</v>
+      </c>
+      <c r="BB20" s="59">
+        <v>34430</v>
+      </c>
+      <c r="BC20" s="59">
+        <v>36548</v>
+      </c>
+      <c r="BD20" s="59">
+        <v>62568</v>
+      </c>
+      <c r="BE20" s="59">
+        <v>62110</v>
+      </c>
+      <c r="BF20" s="59">
+        <v>61840</v>
+      </c>
+      <c r="BG20" s="59">
+        <v>61639</v>
+      </c>
+      <c r="BH20" s="59">
+        <v>61263</v>
+      </c>
+      <c r="BI20" s="59">
+        <v>56069</v>
+      </c>
+      <c r="BJ20" s="59">
+        <v>56036</v>
+      </c>
+      <c r="BK20" s="59">
+        <v>55975</v>
+      </c>
+      <c r="BL20" s="59">
+        <v>55975</v>
+      </c>
+      <c r="BM20" s="59">
+        <v>56807</v>
+      </c>
+      <c r="BN20" s="59">
+        <v>56746</v>
+      </c>
+      <c r="BO20" s="59">
+        <v>51608</v>
+      </c>
+      <c r="BP20" s="59">
+        <v>51331</v>
+      </c>
+      <c r="BQ20" s="59">
+        <v>51052</v>
+      </c>
+      <c r="BR20" s="59">
+        <v>50740</v>
+      </c>
+      <c r="BS20" s="59">
+        <v>50481</v>
+      </c>
+      <c r="BT20" s="59">
+        <v>50090</v>
+      </c>
+      <c r="BU20" s="59">
+        <v>63544</v>
+      </c>
+      <c r="BV20" s="59">
+        <v>63514</v>
+      </c>
+      <c r="BW20" s="59">
+        <v>63445</v>
+      </c>
+      <c r="BX20" s="59">
+        <v>63445</v>
+      </c>
+      <c r="BY20" s="59">
+        <v>63424</v>
+      </c>
+      <c r="BZ20" s="59">
+        <v>63355</v>
+      </c>
+      <c r="CA20" s="59">
+        <v>53643</v>
+      </c>
+      <c r="CB20" s="59">
+        <v>53552</v>
+      </c>
+      <c r="CC20" s="59">
+        <v>53282</v>
+      </c>
+      <c r="CD20" s="59">
+        <v>52957</v>
+      </c>
+      <c r="CE20" s="59">
+        <v>52782</v>
+      </c>
+      <c r="CF20" s="59">
+        <v>52480</v>
+      </c>
+      <c r="CG20" s="59">
+        <v>65967</v>
+      </c>
+      <c r="CH20" s="59">
+        <v>65937</v>
+      </c>
+      <c r="CI20" s="59">
+        <v>65863</v>
+      </c>
+      <c r="CJ20" s="59">
+        <v>65863</v>
+      </c>
+      <c r="CK20" s="59">
+        <v>66841</v>
+      </c>
+      <c r="CL20" s="59">
+        <v>71779</v>
+      </c>
+      <c r="CM20" s="59">
+        <v>56125</v>
+      </c>
+      <c r="CN20" s="59">
+        <v>56030</v>
+      </c>
+      <c r="CO20" s="59">
+        <v>55747</v>
+      </c>
+      <c r="CP20" s="59"/>
+      <c r="CQ20" s="59"/>
+      <c r="CR20" s="59"/>
+      <c r="CS20" s="59"/>
+    </row>
+    <row r="21" spans="1:97" s="63" customFormat="1" ht="11.25">
+      <c r="A21" s="95" t="s">
+        <v>25</v>
+      </c>
+      <c r="B21" s="56">
+        <v>56141</v>
+      </c>
+      <c r="C21" s="56">
+        <v>55689</v>
+      </c>
+      <c r="D21" s="56">
+        <v>55682</v>
+      </c>
+      <c r="E21" s="56">
+        <v>55600</v>
+      </c>
+      <c r="F21" s="56">
+        <v>55405</v>
+      </c>
+      <c r="G21" s="56">
+        <v>55313</v>
+      </c>
+      <c r="H21" s="56">
+        <v>61967</v>
+      </c>
+      <c r="I21" s="56">
+        <v>61563</v>
+      </c>
+      <c r="J21" s="56">
+        <v>60761</v>
+      </c>
+      <c r="K21" s="56">
+        <v>60507</v>
+      </c>
+      <c r="L21" s="56">
+        <v>60123</v>
+      </c>
+      <c r="M21" s="56">
+        <v>56483</v>
+      </c>
+      <c r="N21" s="56">
+        <v>56343</v>
+      </c>
+      <c r="O21" s="56">
+        <v>55890</v>
+      </c>
+      <c r="P21" s="56">
+        <v>55883</v>
+      </c>
+      <c r="Q21" s="56">
+        <v>55801</v>
+      </c>
+      <c r="R21" s="56">
+        <v>55605</v>
+      </c>
+      <c r="S21" s="56">
+        <v>55513</v>
+      </c>
+      <c r="T21" s="56">
+        <v>63916</v>
+      </c>
+      <c r="U21" s="56">
+        <v>63498</v>
+      </c>
+      <c r="V21" s="56">
+        <v>62669</v>
+      </c>
+      <c r="W21" s="56">
+        <v>62407</v>
+      </c>
+      <c r="X21" s="56">
+        <v>62010</v>
+      </c>
+      <c r="Y21" s="56">
+        <v>55878</v>
+      </c>
+      <c r="Z21" s="56">
+        <v>55734</v>
+      </c>
+      <c r="AA21" s="56">
+        <v>55271</v>
+      </c>
+      <c r="AB21" s="56">
+        <v>55262</v>
+      </c>
+      <c r="AC21" s="56">
+        <v>55181</v>
+      </c>
+      <c r="AD21" s="56">
+        <v>54986</v>
+      </c>
+      <c r="AE21" s="56">
+        <v>54900</v>
+      </c>
+      <c r="AF21" s="56">
+        <v>59213</v>
+      </c>
+      <c r="AG21" s="56">
+        <v>58808</v>
+      </c>
+      <c r="AH21" s="56">
+        <v>57988</v>
+      </c>
+      <c r="AI21" s="56">
+        <v>57737</v>
+      </c>
+      <c r="AJ21" s="56">
+        <v>57357</v>
+      </c>
+      <c r="AK21" s="56">
+        <v>57287</v>
+      </c>
+      <c r="AL21" s="56">
+        <v>57139</v>
+      </c>
+      <c r="AM21" s="56">
+        <v>56689</v>
+      </c>
+      <c r="AN21" s="56">
+        <v>56681</v>
+      </c>
+      <c r="AO21" s="56">
+        <v>56605</v>
+      </c>
+      <c r="AP21" s="56">
+        <v>56402</v>
+      </c>
+      <c r="AQ21" s="56">
+        <v>56229</v>
+      </c>
+      <c r="AR21" s="59">
+        <v>66089</v>
+      </c>
+      <c r="AS21" s="59">
+        <v>65647</v>
+      </c>
+      <c r="AT21" s="59">
+        <v>64658</v>
+      </c>
+      <c r="AU21" s="59">
+        <v>64375</v>
+      </c>
+      <c r="AV21" s="59">
+        <v>63940</v>
+      </c>
+      <c r="AW21" s="59">
+        <v>58280</v>
+      </c>
+      <c r="AX21" s="59">
+        <v>11486</v>
+      </c>
+      <c r="AY21" s="59">
+        <v>11396</v>
+      </c>
+      <c r="AZ21" s="59">
+        <v>11393</v>
+      </c>
+      <c r="BA21" s="59">
+        <v>11376</v>
+      </c>
+      <c r="BB21" s="59">
+        <v>11336</v>
+      </c>
+      <c r="BC21" s="56">
+        <v>11293</v>
+      </c>
+      <c r="BD21" s="59">
+        <v>13137</v>
+      </c>
+      <c r="BE21" s="59">
+        <v>13039</v>
+      </c>
+      <c r="BF21" s="59">
+        <v>12856</v>
+      </c>
+      <c r="BG21" s="59">
+        <v>12816</v>
+      </c>
+      <c r="BH21" s="59">
+        <v>12729</v>
+      </c>
+      <c r="BI21" s="59">
+        <v>11736</v>
+      </c>
+      <c r="BJ21" s="59">
+        <v>11707</v>
+      </c>
+      <c r="BK21" s="59">
+        <v>11605</v>
+      </c>
+      <c r="BL21" s="59">
+        <v>11605</v>
+      </c>
+      <c r="BM21" s="59">
+        <v>11585</v>
+      </c>
+      <c r="BN21" s="59">
+        <v>11544</v>
+      </c>
+      <c r="BO21" s="56">
+        <v>10654</v>
+      </c>
+      <c r="BP21" s="59">
+        <v>10644</v>
+      </c>
+      <c r="BQ21" s="59">
+        <v>10548</v>
+      </c>
+      <c r="BR21" s="59">
+        <v>10355</v>
+      </c>
+      <c r="BS21" s="59">
+        <v>10316</v>
+      </c>
+      <c r="BT21" s="59">
+        <v>10229</v>
+      </c>
+      <c r="BU21" s="59">
+        <v>10581</v>
+      </c>
+      <c r="BV21" s="59">
+        <v>10552</v>
+      </c>
+      <c r="BW21" s="59">
+        <v>10454</v>
+      </c>
+      <c r="BX21" s="59">
+        <v>10454</v>
+      </c>
+      <c r="BY21" s="59">
+        <v>10436</v>
+      </c>
+      <c r="BZ21" s="59">
+        <v>10398</v>
+      </c>
+      <c r="CA21" s="56">
+        <v>10704</v>
+      </c>
+      <c r="CB21" s="59">
+        <v>10694</v>
+      </c>
+      <c r="CC21" s="59">
+        <v>10599</v>
+      </c>
+      <c r="CD21" s="59">
+        <v>10402</v>
+      </c>
+      <c r="CE21" s="59">
+        <v>10366</v>
+      </c>
+      <c r="CF21" s="59">
+        <v>10342</v>
+      </c>
+      <c r="CG21" s="59">
+        <v>8004</v>
+      </c>
+      <c r="CH21" s="59">
+        <v>7982</v>
+      </c>
+      <c r="CI21" s="59">
+        <v>7905</v>
+      </c>
+      <c r="CJ21" s="59">
+        <v>7905</v>
+      </c>
+      <c r="CK21" s="59">
+        <v>7891</v>
+      </c>
+      <c r="CL21" s="59">
+        <v>9863</v>
+      </c>
+      <c r="CM21" s="56">
+        <v>7707</v>
+      </c>
+      <c r="CN21" s="59">
+        <v>7700</v>
+      </c>
+      <c r="CO21" s="59">
+        <v>7631</v>
+      </c>
+      <c r="CP21" s="59"/>
+      <c r="CQ21" s="59"/>
+      <c r="CR21" s="59"/>
+      <c r="CS21" s="59"/>
+    </row>
+    <row r="22" spans="1:97" s="63" customFormat="1" ht="11.25">
+      <c r="A22" s="95" t="s">
+        <v>26</v>
+      </c>
+      <c r="B22" s="59">
+        <v>217589</v>
+      </c>
+      <c r="C22" s="59">
+        <v>217020</v>
+      </c>
+      <c r="D22" s="60">
+        <v>216563</v>
+      </c>
+      <c r="E22" s="60">
+        <v>216461</v>
+      </c>
+      <c r="F22" s="59">
+        <v>216165</v>
+      </c>
+      <c r="G22" s="59">
+        <v>215765</v>
+      </c>
+      <c r="H22" s="60">
+        <v>221815</v>
+      </c>
+      <c r="I22" s="59">
+        <v>220775</v>
+      </c>
+      <c r="J22" s="60">
+        <v>219458</v>
+      </c>
+      <c r="K22" s="59">
+        <v>217339</v>
+      </c>
+      <c r="L22" s="59">
+        <v>214403</v>
+      </c>
+      <c r="M22" s="59">
+        <v>221282</v>
+      </c>
+      <c r="N22" s="59">
+        <v>220547</v>
+      </c>
+      <c r="O22" s="59">
+        <v>219969</v>
+      </c>
+      <c r="P22" s="60">
+        <v>219505</v>
+      </c>
+      <c r="Q22" s="60">
+        <v>219402</v>
+      </c>
+      <c r="R22" s="59">
+        <v>219106</v>
+      </c>
+      <c r="S22" s="59">
+        <v>218698</v>
+      </c>
+      <c r="T22" s="60">
+        <v>222235</v>
+      </c>
+      <c r="U22" s="59">
+        <v>221192</v>
+      </c>
+      <c r="V22" s="59">
+        <v>219635</v>
+      </c>
+      <c r="W22" s="59">
+        <v>217244</v>
+      </c>
+      <c r="X22" s="59">
+        <v>214304</v>
+      </c>
+      <c r="Y22" s="59">
+        <v>225725</v>
+      </c>
+      <c r="Z22" s="56">
+        <v>224986</v>
+      </c>
+      <c r="AA22" s="56">
+        <v>224404</v>
+      </c>
+      <c r="AB22" s="62">
+        <v>223951</v>
+      </c>
+      <c r="AC22" s="62">
+        <v>223851</v>
+      </c>
+      <c r="AD22" s="59">
+        <v>223561</v>
+      </c>
+      <c r="AE22" s="59">
+        <v>223157</v>
+      </c>
+      <c r="AF22" s="59">
+        <v>222632</v>
+      </c>
+      <c r="AG22" s="60">
+        <v>221585</v>
+      </c>
+      <c r="AH22" s="60">
+        <v>220297</v>
+      </c>
+      <c r="AI22" s="59">
+        <v>218173</v>
+      </c>
+      <c r="AJ22" s="60">
+        <v>215201</v>
+      </c>
+      <c r="AK22" s="59">
+        <v>188367</v>
+      </c>
+      <c r="AL22" s="56">
+        <v>187745</v>
+      </c>
+      <c r="AM22" s="56">
+        <v>187275</v>
+      </c>
+      <c r="AN22" s="62">
+        <v>186840</v>
+      </c>
+      <c r="AO22" s="62">
+        <v>186753</v>
+      </c>
+      <c r="AP22" s="59">
+        <v>186523</v>
+      </c>
+      <c r="AQ22" s="59">
+        <v>186333</v>
+      </c>
+      <c r="AR22" s="59">
+        <v>205666</v>
+      </c>
+      <c r="AS22" s="59">
+        <v>204724</v>
+      </c>
+      <c r="AT22" s="59">
+        <v>203511</v>
+      </c>
+      <c r="AU22" s="59">
+        <v>201539</v>
+      </c>
+      <c r="AV22" s="59">
+        <v>198759</v>
+      </c>
+      <c r="AW22" s="59">
+        <v>189250</v>
+      </c>
+      <c r="AX22" s="59">
+        <v>56996</v>
+      </c>
+      <c r="AY22" s="59">
+        <v>56856</v>
+      </c>
+      <c r="AZ22" s="59">
+        <v>56483</v>
+      </c>
+      <c r="BA22" s="59">
+        <v>56463</v>
+      </c>
+      <c r="BB22" s="59">
+        <v>56408</v>
+      </c>
+      <c r="BC22" s="59">
+        <v>56311</v>
+      </c>
+      <c r="BD22" s="59">
+        <v>62490</v>
+      </c>
+      <c r="BE22" s="59">
+        <v>62281</v>
+      </c>
+      <c r="BF22" s="59">
+        <v>61993</v>
+      </c>
+      <c r="BG22" s="59">
+        <v>61440</v>
+      </c>
+      <c r="BH22" s="59">
+        <v>60693</v>
+      </c>
+      <c r="BI22" s="59">
+        <v>58300</v>
+      </c>
+      <c r="BJ22" s="58">
+        <v>58101</v>
+      </c>
+      <c r="BK22" s="58">
+        <v>57946</v>
+      </c>
+      <c r="BL22" s="59">
+        <v>57479</v>
+      </c>
+      <c r="BM22" s="59">
+        <v>57459</v>
+      </c>
+      <c r="BN22" s="59">
+        <v>57409</v>
+      </c>
+      <c r="BO22" s="59">
+        <v>60322</v>
+      </c>
+      <c r="BP22" s="59">
+        <v>60290</v>
+      </c>
+      <c r="BQ22" s="59">
+        <v>60118</v>
+      </c>
+      <c r="BR22" s="59">
+        <v>59845</v>
+      </c>
+      <c r="BS22" s="59">
+        <v>59445</v>
+      </c>
+      <c r="BT22" s="59">
+        <v>58854</v>
+      </c>
+      <c r="BU22" s="59">
+        <v>56958</v>
+      </c>
+      <c r="BV22" s="58">
+        <v>56748</v>
+      </c>
+      <c r="BW22" s="58">
+        <v>56598</v>
+      </c>
+      <c r="BX22" s="59">
+        <v>56202</v>
+      </c>
+      <c r="BY22" s="59">
+        <v>56184</v>
+      </c>
+      <c r="BZ22" s="59">
+        <v>56137</v>
+      </c>
+      <c r="CA22" s="59">
+        <v>69406</v>
+      </c>
+      <c r="CB22" s="59">
+        <v>69373</v>
+      </c>
+      <c r="CC22" s="59">
+        <v>69200</v>
+      </c>
+      <c r="CD22" s="59">
+        <v>68931</v>
+      </c>
+      <c r="CE22" s="59">
+        <v>68505</v>
+      </c>
+      <c r="CF22" s="59">
+        <v>67907</v>
+      </c>
+      <c r="CG22" s="59">
+        <v>57531</v>
+      </c>
+      <c r="CH22" s="58">
+        <v>57323</v>
+      </c>
+      <c r="CI22" s="58">
+        <v>57168</v>
+      </c>
+      <c r="CJ22" s="59">
+        <v>56781</v>
+      </c>
+      <c r="CK22" s="59">
+        <v>56761</v>
+      </c>
+      <c r="CL22" s="59">
+        <v>63714</v>
+      </c>
+      <c r="CM22" s="59">
+        <v>75104</v>
+      </c>
+      <c r="CN22" s="59">
+        <v>75067</v>
+      </c>
+      <c r="CO22" s="59">
+        <v>74880</v>
+      </c>
+      <c r="CP22" s="59"/>
+      <c r="CQ22" s="59"/>
+      <c r="CR22" s="59"/>
+      <c r="CS22" s="59"/>
+    </row>
+    <row r="23" spans="1:97" s="63" customFormat="1" ht="11.25">
+      <c r="A23" s="95" t="s">
+        <v>27</v>
+      </c>
+      <c r="B23" s="59">
+        <v>105584</v>
+      </c>
+      <c r="C23" s="59">
+        <v>104807</v>
+      </c>
+      <c r="D23" s="60">
+        <v>104649</v>
+      </c>
+      <c r="E23" s="60">
+        <v>104537</v>
+      </c>
+      <c r="F23" s="59">
+        <v>104365</v>
+      </c>
+      <c r="G23" s="59">
+        <v>104162</v>
+      </c>
+      <c r="H23" s="60">
+        <v>187447</v>
+      </c>
+      <c r="I23" s="59">
+        <v>187047</v>
+      </c>
+      <c r="J23" s="60">
+        <v>187047</v>
+      </c>
+      <c r="K23" s="59">
+        <v>186372</v>
+      </c>
+      <c r="L23" s="59">
+        <v>185672</v>
+      </c>
+      <c r="M23" s="59">
+        <v>107371</v>
+      </c>
+      <c r="N23" s="59">
+        <v>106955</v>
+      </c>
+      <c r="O23" s="59">
+        <v>106168</v>
+      </c>
+      <c r="P23" s="60">
+        <v>106057</v>
+      </c>
+      <c r="Q23" s="60">
+        <v>105944</v>
+      </c>
+      <c r="R23" s="59">
+        <v>105770</v>
+      </c>
+      <c r="S23" s="59">
+        <v>105563</v>
+      </c>
+      <c r="T23" s="60">
+        <v>188328</v>
+      </c>
+      <c r="U23" s="59">
+        <v>187895</v>
+      </c>
+      <c r="V23" s="59">
+        <v>187889</v>
+      </c>
+      <c r="W23" s="59">
+        <v>187289</v>
+      </c>
+      <c r="X23" s="59">
+        <v>186577</v>
+      </c>
+      <c r="Y23" s="59">
+        <v>109001</v>
+      </c>
+      <c r="Z23" s="56">
+        <v>108583</v>
+      </c>
+      <c r="AA23" s="56">
+        <v>107788</v>
+      </c>
+      <c r="AB23" s="69">
+        <v>107637</v>
+      </c>
+      <c r="AC23" s="69">
+        <v>107522</v>
+      </c>
+      <c r="AD23" s="59">
+        <v>107345</v>
+      </c>
+      <c r="AE23" s="59">
+        <v>115957</v>
+      </c>
+      <c r="AF23" s="59">
+        <v>188765</v>
+      </c>
+      <c r="AG23" s="60">
+        <v>188331</v>
+      </c>
+      <c r="AH23" s="60">
+        <v>188325</v>
+      </c>
+      <c r="AI23" s="59">
+        <v>187724</v>
+      </c>
+      <c r="AJ23" s="60">
+        <v>187013</v>
+      </c>
+      <c r="AK23" s="59">
+        <v>109495</v>
+      </c>
+      <c r="AL23" s="56">
+        <v>109088</v>
+      </c>
+      <c r="AM23" s="56">
+        <v>108359</v>
+      </c>
+      <c r="AN23" s="69">
+        <v>108222</v>
+      </c>
+      <c r="AO23" s="69">
+        <v>110211</v>
+      </c>
+      <c r="AP23" s="59">
+        <v>110031</v>
+      </c>
+      <c r="AQ23" s="59">
+        <v>110081</v>
+      </c>
+      <c r="AR23" s="59">
+        <v>191034</v>
+      </c>
+      <c r="AS23" s="59">
+        <v>190604</v>
+      </c>
+      <c r="AT23" s="59">
+        <v>190598</v>
+      </c>
+      <c r="AU23" s="59">
+        <v>189984</v>
+      </c>
+      <c r="AV23" s="59">
+        <v>189244</v>
+      </c>
+      <c r="AW23" s="59">
+        <v>109882</v>
+      </c>
+      <c r="AX23" s="59">
+        <v>24675</v>
+      </c>
+      <c r="AY23" s="59">
+        <v>24508</v>
+      </c>
+      <c r="AZ23" s="59">
+        <v>25638</v>
+      </c>
+      <c r="BA23" s="59">
+        <v>26073</v>
+      </c>
+      <c r="BB23" s="59">
+        <v>26441</v>
+      </c>
+      <c r="BC23" s="59">
+        <v>26874</v>
+      </c>
+      <c r="BD23" s="59">
+        <v>45654</v>
+      </c>
+      <c r="BE23" s="59">
+        <v>45566</v>
+      </c>
+      <c r="BF23" s="59">
+        <v>45565</v>
+      </c>
+      <c r="BG23" s="59">
+        <v>45441</v>
+      </c>
+      <c r="BH23" s="59">
+        <v>45272</v>
+      </c>
+      <c r="BI23" s="59">
+        <v>41215</v>
+      </c>
+      <c r="BJ23" s="59">
+        <v>41141</v>
+      </c>
+      <c r="BK23" s="59">
+        <v>40947</v>
+      </c>
+      <c r="BL23" s="59">
+        <v>40912</v>
+      </c>
+      <c r="BM23" s="59">
+        <v>40881</v>
+      </c>
+      <c r="BN23" s="59">
+        <v>40831</v>
+      </c>
+      <c r="BO23" s="59">
+        <v>44508</v>
+      </c>
+      <c r="BP23" s="59">
+        <v>44395</v>
+      </c>
+      <c r="BQ23" s="59">
+        <v>46475</v>
+      </c>
+      <c r="BR23" s="59">
+        <v>46475</v>
+      </c>
+      <c r="BS23" s="59">
+        <v>46340</v>
+      </c>
+      <c r="BT23" s="59">
+        <v>46084</v>
+      </c>
+      <c r="BU23" s="59">
+        <v>39174</v>
+      </c>
+      <c r="BV23" s="59">
+        <v>119597</v>
+      </c>
+      <c r="BW23" s="59">
+        <v>119105</v>
+      </c>
+      <c r="BX23" s="59">
+        <v>115947</v>
+      </c>
+      <c r="BY23" s="59">
+        <v>113476</v>
+      </c>
+      <c r="BZ23" s="59">
+        <v>113257</v>
+      </c>
+      <c r="CA23" s="59">
+        <v>118421</v>
+      </c>
+      <c r="CB23" s="59">
+        <v>113139</v>
+      </c>
+      <c r="CC23" s="59">
+        <v>115430</v>
+      </c>
+      <c r="CD23" s="59">
+        <v>113269</v>
+      </c>
+      <c r="CE23" s="59">
+        <v>110827</v>
+      </c>
+      <c r="CF23" s="59">
+        <v>108485</v>
+      </c>
+      <c r="CG23" s="59">
+        <v>92140</v>
+      </c>
+      <c r="CH23" s="59">
+        <v>88471</v>
+      </c>
+      <c r="CI23" s="59">
+        <v>85406</v>
+      </c>
+      <c r="CJ23" s="59">
+        <v>126852</v>
+      </c>
+      <c r="CK23" s="59">
+        <v>167389</v>
+      </c>
+      <c r="CL23" s="59">
+        <v>170906</v>
+      </c>
+      <c r="CM23" s="59">
+        <v>170688</v>
+      </c>
+      <c r="CN23" s="59">
+        <v>172402</v>
+      </c>
+      <c r="CO23" s="59">
+        <v>175217</v>
+      </c>
+      <c r="CP23" s="59"/>
+      <c r="CQ23" s="59"/>
+      <c r="CR23" s="59"/>
+      <c r="CS23" s="59"/>
+    </row>
+    <row r="24" spans="1:97" s="63" customFormat="1" ht="11.25">
+      <c r="A24" s="95" t="s">
+        <v>28</v>
+      </c>
+      <c r="B24" s="59">
+        <v>223443</v>
+      </c>
+      <c r="C24" s="59">
+        <v>247478</v>
+      </c>
+      <c r="D24" s="60">
+        <v>245931</v>
+      </c>
+      <c r="E24" s="60">
+        <v>245349</v>
+      </c>
+      <c r="F24" s="59">
+        <v>244780</v>
+      </c>
+      <c r="G24" s="59">
+        <v>242356</v>
+      </c>
+      <c r="H24" s="60">
+        <v>243835</v>
+      </c>
+      <c r="I24" s="59">
+        <v>243162</v>
+      </c>
+      <c r="J24" s="60">
+        <v>237283</v>
+      </c>
+      <c r="K24" s="59">
+        <v>244375</v>
+      </c>
+      <c r="L24" s="59">
+        <v>242829</v>
+      </c>
+      <c r="M24" s="59">
+        <v>228572</v>
+      </c>
+      <c r="N24" s="59">
+        <v>228182</v>
+      </c>
+      <c r="O24" s="59">
+        <v>256306</v>
+      </c>
+      <c r="P24" s="60">
+        <v>254753</v>
+      </c>
+      <c r="Q24" s="60">
+        <v>254283</v>
+      </c>
+      <c r="R24" s="59">
+        <v>253803</v>
+      </c>
+      <c r="S24" s="59">
+        <v>253277</v>
+      </c>
+      <c r="T24" s="60">
+        <v>253927</v>
+      </c>
+      <c r="U24" s="59">
+        <v>231620</v>
+      </c>
+      <c r="V24" s="59">
+        <v>229709</v>
+      </c>
+      <c r="W24" s="59">
+        <v>253583</v>
+      </c>
+      <c r="X24" s="59">
+        <v>251462</v>
+      </c>
+      <c r="Y24" s="59">
+        <v>246846</v>
+      </c>
+      <c r="Z24" s="56">
+        <v>256619</v>
+      </c>
+      <c r="AA24" s="56">
+        <v>255709</v>
+      </c>
+      <c r="AB24" s="69">
+        <v>254229</v>
+      </c>
+      <c r="AC24" s="69">
+        <v>230043</v>
+      </c>
+      <c r="AD24" s="59">
+        <v>254597</v>
+      </c>
+      <c r="AE24" s="59">
+        <v>254356</v>
+      </c>
+      <c r="AF24" s="59">
+        <v>262175</v>
+      </c>
+      <c r="AG24" s="60">
+        <v>261868</v>
+      </c>
+      <c r="AH24" s="60">
+        <v>260717</v>
+      </c>
+      <c r="AI24" s="59">
+        <v>284336</v>
+      </c>
+      <c r="AJ24" s="60">
+        <v>283003</v>
+      </c>
+      <c r="AK24" s="59">
+        <v>255515</v>
+      </c>
+      <c r="AL24" s="56">
+        <v>254747</v>
+      </c>
+      <c r="AM24" s="56">
+        <v>253313</v>
+      </c>
+      <c r="AN24" s="69">
+        <v>212214</v>
+      </c>
+      <c r="AO24" s="69">
+        <v>207022</v>
+      </c>
+      <c r="AP24" s="59">
+        <v>161163</v>
+      </c>
+      <c r="AQ24" s="59">
+        <v>161147</v>
+      </c>
+      <c r="AR24" s="59">
+        <v>179802</v>
+      </c>
+      <c r="AS24" s="59">
+        <v>179748</v>
+      </c>
+      <c r="AT24" s="59">
+        <v>178959</v>
+      </c>
+      <c r="AU24" s="59">
+        <v>178025</v>
+      </c>
+      <c r="AV24" s="59">
+        <v>177117</v>
+      </c>
+      <c r="AW24" s="59">
+        <v>156269</v>
+      </c>
+      <c r="AX24" s="59">
+        <v>41891</v>
+      </c>
+      <c r="AY24" s="59">
+        <v>41769</v>
+      </c>
+      <c r="AZ24" s="59">
+        <v>41540</v>
+      </c>
+      <c r="BA24" s="59">
+        <v>41540</v>
+      </c>
+      <c r="BB24" s="59">
+        <v>41540</v>
+      </c>
+      <c r="BC24" s="59">
+        <v>41536</v>
+      </c>
+      <c r="BD24" s="59">
+        <v>31448</v>
+      </c>
+      <c r="BE24" s="59">
+        <v>31438</v>
+      </c>
+      <c r="BF24" s="59">
+        <v>31293</v>
+      </c>
+      <c r="BG24" s="59">
+        <v>31157</v>
+      </c>
+      <c r="BH24" s="59">
+        <v>31027</v>
+      </c>
+      <c r="BI24" s="59">
+        <v>29685</v>
+      </c>
+      <c r="BJ24" s="59">
+        <v>29659</v>
+      </c>
+      <c r="BK24" s="59">
+        <v>29555</v>
+      </c>
+      <c r="BL24" s="59">
+        <v>29343</v>
+      </c>
+      <c r="BM24" s="59">
+        <v>29343</v>
+      </c>
+      <c r="BN24" s="59">
+        <v>29343</v>
+      </c>
+      <c r="BO24" s="59">
+        <v>31635</v>
+      </c>
+      <c r="BP24" s="59">
+        <v>31635</v>
+      </c>
+      <c r="BQ24" s="59">
+        <v>31624</v>
+      </c>
+      <c r="BR24" s="59">
+        <v>31512</v>
+      </c>
+      <c r="BS24" s="59">
+        <v>31410</v>
+      </c>
+      <c r="BT24" s="59">
+        <v>31308</v>
+      </c>
+      <c r="BU24" s="59">
+        <v>27987</v>
+      </c>
+      <c r="BV24" s="59">
+        <v>27961</v>
+      </c>
+      <c r="BW24" s="59">
+        <v>27860</v>
+      </c>
+      <c r="BX24" s="59">
+        <v>27661</v>
+      </c>
+      <c r="BY24" s="59">
+        <v>27661</v>
+      </c>
+      <c r="BZ24" s="59">
+        <v>27661</v>
+      </c>
+      <c r="CA24" s="59">
+        <v>30873</v>
+      </c>
+      <c r="CB24" s="59">
+        <v>30873</v>
+      </c>
+      <c r="CC24" s="59">
+        <v>30863</v>
+      </c>
+      <c r="CD24" s="59">
+        <v>30754</v>
+      </c>
+      <c r="CE24" s="59">
+        <v>30662</v>
+      </c>
+      <c r="CF24" s="59">
+        <v>30768</v>
+      </c>
+      <c r="CG24" s="59">
+        <v>23382</v>
+      </c>
+      <c r="CH24" s="59">
+        <v>23361</v>
+      </c>
+      <c r="CI24" s="59">
+        <v>23274</v>
+      </c>
+      <c r="CJ24" s="59">
+        <v>23710</v>
+      </c>
+      <c r="CK24" s="59">
+        <v>24710</v>
+      </c>
+      <c r="CL24" s="59">
+        <v>29710</v>
+      </c>
+      <c r="CM24" s="59">
+        <v>28607</v>
+      </c>
+      <c r="CN24" s="59">
+        <v>28607</v>
+      </c>
+      <c r="CO24" s="59">
+        <v>28598</v>
+      </c>
+      <c r="CP24" s="59"/>
+      <c r="CQ24" s="59"/>
+      <c r="CR24" s="59"/>
+      <c r="CS24" s="59"/>
+    </row>
+    <row r="25" spans="1:97" s="63" customFormat="1" ht="11.25">
+      <c r="A25" s="95" t="s">
+        <v>29</v>
+      </c>
+      <c r="B25" s="59">
+        <v>78967</v>
+      </c>
+      <c r="C25" s="59">
+        <v>78397</v>
+      </c>
+      <c r="D25" s="59">
+        <v>78397</v>
+      </c>
+      <c r="E25" s="69">
+        <v>78356</v>
+      </c>
+      <c r="F25" s="59">
+        <v>78253</v>
+      </c>
+      <c r="G25" s="59">
+        <v>78153</v>
+      </c>
+      <c r="H25" s="59">
+        <v>177855</v>
+      </c>
+      <c r="I25" s="59">
+        <v>177765</v>
+      </c>
+      <c r="J25" s="60">
+        <v>176219</v>
+      </c>
+      <c r="K25" s="59">
+        <v>175650</v>
+      </c>
+      <c r="L25" s="59">
+        <v>173271</v>
+      </c>
+      <c r="M25" s="59">
+        <v>80943</v>
+      </c>
+      <c r="N25" s="59">
+        <v>80546</v>
+      </c>
+      <c r="O25" s="59">
+        <v>79965</v>
+      </c>
+      <c r="P25" s="59">
+        <v>79965</v>
+      </c>
+      <c r="Q25" s="69">
+        <v>79925</v>
+      </c>
+      <c r="R25" s="59">
+        <v>79825</v>
+      </c>
+      <c r="S25" s="59">
+        <v>79717</v>
+      </c>
+      <c r="T25" s="59">
+        <v>179634</v>
+      </c>
+      <c r="U25" s="59">
+        <v>179543</v>
+      </c>
+      <c r="V25" s="56">
+        <v>177981</v>
+      </c>
+      <c r="W25" s="59">
+        <v>177406</v>
+      </c>
+      <c r="X25" s="59">
+        <v>175003</v>
+      </c>
+      <c r="Y25" s="59">
+        <v>82561</v>
+      </c>
+      <c r="Z25" s="59">
+        <v>82160</v>
+      </c>
+      <c r="AA25" s="59">
+        <v>81571</v>
+      </c>
+      <c r="AB25" s="59">
+        <v>81571</v>
+      </c>
+      <c r="AC25" s="59">
+        <v>81530</v>
+      </c>
+      <c r="AD25" s="59">
+        <v>81428</v>
+      </c>
+      <c r="AE25" s="59">
+        <v>81318</v>
+      </c>
+      <c r="AF25" s="59">
+        <v>179880</v>
+      </c>
+      <c r="AG25" s="60">
+        <v>179788</v>
+      </c>
+      <c r="AH25" s="60">
+        <v>178224</v>
+      </c>
+      <c r="AI25" s="59">
+        <v>177648</v>
+      </c>
+      <c r="AJ25" s="60">
+        <v>175214</v>
+      </c>
+      <c r="AK25" s="59">
+        <v>82969</v>
+      </c>
+      <c r="AL25" s="59">
+        <v>82571</v>
+      </c>
+      <c r="AM25" s="59">
+        <v>82020</v>
+      </c>
+      <c r="AN25" s="59">
+        <v>82020</v>
+      </c>
+      <c r="AO25" s="59">
+        <v>81977</v>
+      </c>
+      <c r="AP25" s="59">
+        <v>81873</v>
+      </c>
+      <c r="AQ25" s="59">
+        <v>81773</v>
+      </c>
+      <c r="AR25" s="59">
+        <v>190776</v>
+      </c>
+      <c r="AS25" s="59">
+        <v>190681</v>
+      </c>
+      <c r="AT25" s="59">
+        <v>189043</v>
+      </c>
+      <c r="AU25" s="59">
+        <v>188426</v>
+      </c>
+      <c r="AV25" s="59">
+        <v>185803</v>
+      </c>
+      <c r="AW25" s="59">
+        <v>83403</v>
+      </c>
+      <c r="AX25" s="59">
+        <v>24239</v>
+      </c>
+      <c r="AY25" s="59">
+        <v>24077</v>
+      </c>
+      <c r="AZ25" s="59">
+        <v>24074</v>
+      </c>
+      <c r="BA25" s="59">
+        <v>24061</v>
+      </c>
+      <c r="BB25" s="59">
+        <v>24032</v>
+      </c>
+      <c r="BC25" s="59">
+        <v>24000</v>
+      </c>
+      <c r="BD25" s="59">
+        <v>56043</v>
+      </c>
+      <c r="BE25" s="59">
+        <v>56016</v>
+      </c>
+      <c r="BF25" s="59">
+        <v>55549</v>
+      </c>
+      <c r="BG25" s="59">
+        <v>55363</v>
+      </c>
+      <c r="BH25" s="59">
+        <v>54633</v>
+      </c>
+      <c r="BI25" s="59">
+        <v>53465</v>
+      </c>
+      <c r="BJ25" s="59">
+        <v>53354</v>
+      </c>
+      <c r="BK25" s="59">
+        <v>53121</v>
+      </c>
+      <c r="BL25" s="59">
+        <v>53121</v>
+      </c>
+      <c r="BM25" s="59">
+        <v>53101</v>
+      </c>
+      <c r="BN25" s="59">
+        <v>53039</v>
+      </c>
+      <c r="BO25" s="59">
+        <v>44230</v>
+      </c>
+      <c r="BP25" s="59">
+        <v>44155</v>
+      </c>
+      <c r="BQ25" s="59">
+        <v>44125</v>
+      </c>
+      <c r="BR25" s="59">
+        <v>43505</v>
+      </c>
+      <c r="BS25" s="59">
+        <v>43312</v>
+      </c>
+      <c r="BT25" s="59">
+        <v>42072</v>
+      </c>
+      <c r="BU25" s="59">
+        <v>39307</v>
+      </c>
+      <c r="BV25" s="59">
+        <v>39231</v>
+      </c>
+      <c r="BW25" s="59">
+        <v>39031</v>
+      </c>
+      <c r="BX25" s="59">
+        <v>39031</v>
+      </c>
+      <c r="BY25" s="59">
+        <v>39017</v>
+      </c>
+      <c r="BZ25" s="59">
+        <v>38971</v>
+      </c>
+      <c r="CA25" s="59">
+        <v>45259</v>
+      </c>
+      <c r="CB25" s="59">
+        <v>45182</v>
+      </c>
+      <c r="CC25" s="59">
+        <v>45151</v>
+      </c>
+      <c r="CD25" s="59">
+        <v>44521</v>
+      </c>
+      <c r="CE25" s="59">
+        <v>44339</v>
+      </c>
+      <c r="CF25" s="59">
+        <v>43189</v>
+      </c>
+      <c r="CG25" s="59">
+        <v>40170</v>
+      </c>
+      <c r="CH25" s="59">
+        <v>40094</v>
+      </c>
+      <c r="CI25" s="59">
+        <v>39882</v>
+      </c>
+      <c r="CJ25" s="59">
+        <v>40182</v>
+      </c>
+      <c r="CK25" s="59">
+        <v>41168</v>
+      </c>
+      <c r="CL25" s="59">
+        <v>48124</v>
+      </c>
+      <c r="CM25" s="59">
+        <v>47490</v>
+      </c>
+      <c r="CN25" s="59">
+        <v>50909</v>
+      </c>
+      <c r="CO25" s="59">
+        <v>50877</v>
+      </c>
+      <c r="CP25" s="59"/>
+      <c r="CQ25" s="59"/>
+      <c r="CR25" s="59"/>
+      <c r="CS25" s="59"/>
+    </row>
+    <row r="26" spans="1:97" s="72" customFormat="1" ht="6" customHeight="1">
+      <c r="A26" s="71"/>
+      <c r="B26" s="71"/>
+      <c r="C26" s="71"/>
+      <c r="D26" s="71"/>
+      <c r="E26" s="71"/>
+      <c r="F26" s="71"/>
+      <c r="G26" s="71"/>
+      <c r="H26" s="71"/>
+      <c r="I26" s="71"/>
+      <c r="J26" s="71"/>
+      <c r="K26" s="71"/>
+      <c r="L26" s="71"/>
+      <c r="M26" s="71"/>
+      <c r="N26" s="71"/>
+      <c r="O26" s="71"/>
+      <c r="P26" s="71"/>
+      <c r="Q26" s="71"/>
+      <c r="R26" s="71"/>
+      <c r="S26" s="71"/>
+      <c r="T26" s="71"/>
+      <c r="U26" s="71"/>
+      <c r="V26" s="71"/>
+      <c r="W26" s="71"/>
+      <c r="X26" s="27"/>
+      <c r="Y26" s="27"/>
+    </row>
+    <row r="27" spans="1:97" s="72" customFormat="1">
+      <c r="A27" s="71"/>
+      <c r="B27" s="71"/>
+      <c r="C27" s="71"/>
+      <c r="D27" s="71"/>
+      <c r="E27" s="71"/>
+      <c r="F27" s="71"/>
+      <c r="G27" s="71"/>
+      <c r="H27" s="71"/>
+      <c r="I27" s="71"/>
+      <c r="J27" s="71"/>
+      <c r="K27" s="71"/>
+      <c r="L27" s="71"/>
+      <c r="M27" s="71"/>
+      <c r="N27" s="71"/>
+      <c r="O27" s="71"/>
+      <c r="P27" s="71"/>
+      <c r="Q27" s="71"/>
+      <c r="R27" s="71"/>
+      <c r="S27" s="71"/>
+      <c r="T27" s="71"/>
+      <c r="U27" s="71"/>
+      <c r="V27" s="71"/>
+      <c r="W27" s="71"/>
+      <c r="X27" s="27"/>
+      <c r="Y27" s="27"/>
+      <c r="AX27" s="103" t="s">
+        <v>81</v>
+      </c>
+      <c r="AY27" s="103"/>
+      <c r="AZ27" s="103"/>
+      <c r="BA27" s="103"/>
+      <c r="BB27" s="103"/>
+      <c r="BC27" s="103"/>
+      <c r="BD27" s="103"/>
+      <c r="BE27" s="103"/>
+      <c r="BF27" s="103"/>
+      <c r="BG27" s="103"/>
+      <c r="BH27" s="103"/>
+      <c r="BI27" s="103"/>
+      <c r="BJ27" s="103"/>
+      <c r="BK27" s="103"/>
+      <c r="BL27" s="103"/>
+      <c r="BM27" s="103"/>
+      <c r="BN27" s="103"/>
+      <c r="BO27" s="103"/>
+      <c r="BP27" s="103"/>
+      <c r="BQ27" s="103"/>
+      <c r="BR27" s="103"/>
+      <c r="BS27" s="103"/>
+      <c r="BT27" s="103"/>
+      <c r="BU27" s="103"/>
+    </row>
+    <row r="28" spans="1:97" s="72" customFormat="1">
+      <c r="A28" s="71"/>
+      <c r="B28" s="71"/>
+      <c r="C28" s="71"/>
+      <c r="D28" s="71"/>
+      <c r="E28" s="71"/>
+      <c r="F28" s="71"/>
+      <c r="G28" s="71"/>
+      <c r="H28" s="71"/>
+      <c r="I28" s="71"/>
+      <c r="J28" s="71"/>
+      <c r="K28" s="71"/>
+      <c r="L28" s="71"/>
+      <c r="M28" s="71"/>
+      <c r="N28" s="71"/>
+      <c r="O28" s="71"/>
+      <c r="P28" s="71"/>
+      <c r="Q28" s="71"/>
+      <c r="R28" s="71"/>
+      <c r="S28" s="71"/>
+      <c r="T28" s="71"/>
+      <c r="U28" s="71"/>
+      <c r="V28" s="71"/>
+      <c r="W28" s="71"/>
+      <c r="X28" s="27"/>
+      <c r="Y28" s="27"/>
+      <c r="AX28" s="103"/>
+      <c r="AY28" s="103"/>
+      <c r="AZ28" s="103"/>
+      <c r="BA28" s="103"/>
+      <c r="BB28" s="103"/>
+      <c r="BC28" s="103"/>
+      <c r="BD28" s="103"/>
+      <c r="BE28" s="103"/>
+      <c r="BF28" s="103"/>
+      <c r="BG28" s="103"/>
+      <c r="BH28" s="103"/>
+      <c r="BI28" s="103"/>
+      <c r="BJ28" s="103"/>
+      <c r="BK28" s="103"/>
+      <c r="BL28" s="103"/>
+      <c r="BM28" s="103"/>
+      <c r="BN28" s="103"/>
+      <c r="BO28" s="103"/>
+      <c r="BP28" s="103"/>
+      <c r="BQ28" s="103"/>
+      <c r="BR28" s="103"/>
+      <c r="BS28" s="103"/>
+      <c r="BT28" s="103"/>
+      <c r="BU28" s="103"/>
+    </row>
+    <row r="29" spans="1:97" s="72" customFormat="1">
+      <c r="A29" s="71"/>
+      <c r="B29" s="71"/>
+      <c r="C29" s="71"/>
+      <c r="D29" s="71"/>
+      <c r="E29" s="71"/>
+      <c r="F29" s="71"/>
+      <c r="G29" s="71"/>
+      <c r="H29" s="71"/>
+      <c r="I29" s="71"/>
+      <c r="J29" s="71"/>
+      <c r="K29" s="71"/>
+      <c r="L29" s="71"/>
+      <c r="M29" s="71"/>
+      <c r="N29" s="71"/>
+      <c r="O29" s="71"/>
+      <c r="P29" s="71"/>
+      <c r="Q29" s="71"/>
+      <c r="R29" s="71"/>
+      <c r="S29" s="71"/>
+      <c r="T29" s="71"/>
+      <c r="U29" s="71"/>
+      <c r="V29" s="71"/>
+      <c r="W29" s="71"/>
+      <c r="X29" s="27"/>
+      <c r="Y29" s="27"/>
+    </row>
+  </sheetData>
+  <mergeCells count="18">
+    <mergeCell ref="A1:CG1"/>
+    <mergeCell ref="J2:M2"/>
+    <mergeCell ref="V2:Y2"/>
+    <mergeCell ref="AH2:AK2"/>
+    <mergeCell ref="AT2:AW2"/>
+    <mergeCell ref="BF2:BI2"/>
+    <mergeCell ref="BR2:BU2"/>
+    <mergeCell ref="AX27:BU28"/>
+    <mergeCell ref="CP2:CS2"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:M3"/>
+    <mergeCell ref="N3:Y3"/>
+    <mergeCell ref="Z3:AK3"/>
+    <mergeCell ref="AL3:AW3"/>
+    <mergeCell ref="AX3:BI3"/>
+    <mergeCell ref="BJ3:BU3"/>
+    <mergeCell ref="BV3:CG3"/>
+    <mergeCell ref="CH3:CS3"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all/>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{71EBABF0-9924-41F6-8251-CABF09D1B4F2}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
-[...5 lines deleted...]
-        <vt:i4>1</vt:i4>
+        <vt:i4>8</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>Birds!Заголовки_для_печати</vt:lpstr>
+    <vt:vector size="8" baseType="lpstr">
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Conventions</vt:lpstr>
+      <vt:lpstr>Large horned livestock</vt:lpstr>
+      <vt:lpstr>Shep and goats</vt:lpstr>
+      <vt:lpstr>Horses</vt:lpstr>
+      <vt:lpstr>Camels</vt:lpstr>
+      <vt:lpstr>Pigs</vt:lpstr>
+      <vt:lpstr>Bird</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Hewlett-Packard Company</Company>
+  <Company>nsa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>zh.uskenbayeva</dc:creator>
+  <dc:creator>S.Shakirova</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>