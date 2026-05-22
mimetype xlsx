--- v0 (2026-04-29)
+++ v1 (2026-05-22)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="1260" yWindow="600" windowWidth="13500" windowHeight="10755"/>
   </bookViews>
   <sheets>
     <sheet name="Pigs" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Pigs!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="295" uniqueCount="46">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="297" uniqueCount="46">
   <si>
     <t xml:space="preserve">                                                                                                                тыс. голов</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2019 year</t>
   </si>
   <si>
     <t>2020 year</t>
   </si>
   <si>
     <t>2021 year</t>
   </si>
   <si>
     <t>2022 year</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
@@ -472,73 +472,73 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="5" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 10" xfId="3"/>
     <cellStyle name="Обычный_tabsv14" xfId="1"/>
     <cellStyle name="Обычный_tabsv16" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
@@ -815,335 +815,335 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:CS64"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="CH1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CJ5" sqref="CJ5:CJ25"/>
+      <selection pane="topRight" activeCell="CK5" sqref="CK5:CK25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="19.28515625" style="5" customWidth="1"/>
     <col min="2" max="3" width="9.42578125" style="5" customWidth="1"/>
     <col min="4" max="4" width="8.7109375" style="5" customWidth="1"/>
     <col min="5" max="6" width="8.42578125" style="5" customWidth="1"/>
     <col min="7" max="7" width="8.7109375" style="5" customWidth="1"/>
     <col min="8" max="23" width="9.140625" style="5"/>
     <col min="24" max="45" width="9.140625" style="1"/>
     <col min="46" max="46" width="10.42578125" style="1" customWidth="1"/>
     <col min="47" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="31" customFormat="1" ht="34.5" customHeight="1">
-      <c r="A1" s="44" t="s">
+      <c r="A1" s="45" t="s">
         <v>41</v>
       </c>
-      <c r="B1" s="44"/>
-[...82 lines deleted...]
-      <c r="CG1" s="44"/>
+      <c r="B1" s="45"/>
+      <c r="C1" s="45"/>
+      <c r="D1" s="45"/>
+      <c r="E1" s="45"/>
+      <c r="F1" s="45"/>
+      <c r="G1" s="45"/>
+      <c r="H1" s="45"/>
+      <c r="I1" s="45"/>
+      <c r="J1" s="45"/>
+      <c r="K1" s="45"/>
+      <c r="L1" s="45"/>
+      <c r="M1" s="45"/>
+      <c r="N1" s="45"/>
+      <c r="O1" s="45"/>
+      <c r="P1" s="45"/>
+      <c r="Q1" s="45"/>
+      <c r="R1" s="45"/>
+      <c r="S1" s="45"/>
+      <c r="T1" s="45"/>
+      <c r="U1" s="45"/>
+      <c r="V1" s="45"/>
+      <c r="W1" s="45"/>
+      <c r="X1" s="45"/>
+      <c r="Y1" s="45"/>
+      <c r="Z1" s="45"/>
+      <c r="AA1" s="45"/>
+      <c r="AB1" s="45"/>
+      <c r="AC1" s="45"/>
+      <c r="AD1" s="45"/>
+      <c r="AE1" s="45"/>
+      <c r="AF1" s="45"/>
+      <c r="AG1" s="45"/>
+      <c r="AH1" s="45"/>
+      <c r="AI1" s="45"/>
+      <c r="AJ1" s="45"/>
+      <c r="AK1" s="45"/>
+      <c r="AL1" s="45"/>
+      <c r="AM1" s="45"/>
+      <c r="AN1" s="45"/>
+      <c r="AO1" s="45"/>
+      <c r="AP1" s="45"/>
+      <c r="AQ1" s="45"/>
+      <c r="AR1" s="45"/>
+      <c r="AS1" s="45"/>
+      <c r="AT1" s="45"/>
+      <c r="AU1" s="45"/>
+      <c r="AV1" s="45"/>
+      <c r="AW1" s="45"/>
+      <c r="AX1" s="45"/>
+      <c r="AY1" s="45"/>
+      <c r="AZ1" s="45"/>
+      <c r="BA1" s="45"/>
+      <c r="BB1" s="45"/>
+      <c r="BC1" s="45"/>
+      <c r="BD1" s="45"/>
+      <c r="BE1" s="45"/>
+      <c r="BF1" s="45"/>
+      <c r="BG1" s="45"/>
+      <c r="BH1" s="45"/>
+      <c r="BI1" s="45"/>
+      <c r="BJ1" s="45"/>
+      <c r="BK1" s="45"/>
+      <c r="BL1" s="45"/>
+      <c r="BM1" s="45"/>
+      <c r="BN1" s="45"/>
+      <c r="BO1" s="45"/>
+      <c r="BP1" s="45"/>
+      <c r="BQ1" s="45"/>
+      <c r="BR1" s="45"/>
+      <c r="BS1" s="45"/>
+      <c r="BT1" s="45"/>
+      <c r="BU1" s="45"/>
+      <c r="BV1" s="45"/>
+      <c r="BW1" s="45"/>
+      <c r="BX1" s="45"/>
+      <c r="BY1" s="45"/>
+      <c r="BZ1" s="45"/>
+      <c r="CA1" s="45"/>
+      <c r="CB1" s="45"/>
+      <c r="CC1" s="45"/>
+      <c r="CD1" s="45"/>
+      <c r="CE1" s="45"/>
+      <c r="CF1" s="45"/>
+      <c r="CG1" s="45"/>
     </row>
     <row r="2" spans="1:97" s="34" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
       <c r="A2" s="32"/>
       <c r="B2" s="33"/>
       <c r="C2" s="33"/>
       <c r="D2" s="33"/>
       <c r="E2" s="33"/>
       <c r="F2" s="33"/>
       <c r="G2" s="33"/>
       <c r="H2" s="33"/>
       <c r="I2" s="33"/>
-      <c r="J2" s="43" t="s">
+      <c r="J2" s="41" t="s">
         <v>42</v>
       </c>
-      <c r="K2" s="43"/>
-[...1 lines deleted...]
-      <c r="M2" s="43"/>
+      <c r="K2" s="41"/>
+      <c r="L2" s="41"/>
+      <c r="M2" s="41"/>
       <c r="N2" s="33"/>
       <c r="O2" s="33"/>
       <c r="P2" s="33"/>
       <c r="Q2" s="33"/>
       <c r="R2" s="33"/>
       <c r="S2" s="33"/>
       <c r="T2" s="33"/>
       <c r="U2" s="33"/>
-      <c r="V2" s="43" t="s">
+      <c r="V2" s="41" t="s">
         <v>42</v>
       </c>
-      <c r="W2" s="43"/>
-[...2 lines deleted...]
-      <c r="AH2" s="43" t="s">
+      <c r="W2" s="41"/>
+      <c r="X2" s="41"/>
+      <c r="Y2" s="41"/>
+      <c r="AH2" s="41" t="s">
         <v>42</v>
       </c>
-      <c r="AI2" s="43"/>
-[...2 lines deleted...]
-      <c r="AT2" s="43" t="s">
+      <c r="AI2" s="41"/>
+      <c r="AJ2" s="41"/>
+      <c r="AK2" s="41"/>
+      <c r="AT2" s="41" t="s">
         <v>42</v>
       </c>
-      <c r="AU2" s="43"/>
-[...2 lines deleted...]
-      <c r="BF2" s="43" t="s">
+      <c r="AU2" s="41"/>
+      <c r="AV2" s="41"/>
+      <c r="AW2" s="41"/>
+      <c r="BF2" s="41" t="s">
         <v>42</v>
       </c>
-      <c r="BG2" s="43"/>
-[...2 lines deleted...]
-      <c r="BR2" s="43" t="s">
+      <c r="BG2" s="41"/>
+      <c r="BH2" s="41"/>
+      <c r="BI2" s="41"/>
+      <c r="BR2" s="41" t="s">
         <v>42</v>
       </c>
-      <c r="BS2" s="43"/>
-[...2 lines deleted...]
-      <c r="CP2" s="43" t="s">
+      <c r="BS2" s="41"/>
+      <c r="BT2" s="41"/>
+      <c r="BU2" s="41"/>
+      <c r="CP2" s="41" t="s">
         <v>42</v>
       </c>
-      <c r="CQ2" s="43"/>
-[...1 lines deleted...]
-      <c r="CS2" s="43"/>
+      <c r="CQ2" s="41"/>
+      <c r="CR2" s="41"/>
+      <c r="CS2" s="41"/>
     </row>
     <row r="3" spans="1:97" s="35" customFormat="1" ht="12" thickBot="1">
-      <c r="A3" s="45" t="s">
+      <c r="A3" s="46" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="40" t="s">
+      <c r="B3" s="42" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="41"/>
-[...10 lines deleted...]
-      <c r="N3" s="40" t="s">
+      <c r="C3" s="43"/>
+      <c r="D3" s="43"/>
+      <c r="E3" s="43"/>
+      <c r="F3" s="43"/>
+      <c r="G3" s="43"/>
+      <c r="H3" s="43"/>
+      <c r="I3" s="43"/>
+      <c r="J3" s="43"/>
+      <c r="K3" s="43"/>
+      <c r="L3" s="43"/>
+      <c r="M3" s="44"/>
+      <c r="N3" s="42" t="s">
         <v>3</v>
       </c>
-      <c r="O3" s="41"/>
-[...10 lines deleted...]
-      <c r="Z3" s="40" t="s">
+      <c r="O3" s="43"/>
+      <c r="P3" s="43"/>
+      <c r="Q3" s="43"/>
+      <c r="R3" s="43"/>
+      <c r="S3" s="43"/>
+      <c r="T3" s="43"/>
+      <c r="U3" s="43"/>
+      <c r="V3" s="43"/>
+      <c r="W3" s="43"/>
+      <c r="X3" s="43"/>
+      <c r="Y3" s="44"/>
+      <c r="Z3" s="42" t="s">
         <v>4</v>
       </c>
-      <c r="AA3" s="41"/>
-[...10 lines deleted...]
-      <c r="AL3" s="40" t="s">
+      <c r="AA3" s="43"/>
+      <c r="AB3" s="43"/>
+      <c r="AC3" s="43"/>
+      <c r="AD3" s="43"/>
+      <c r="AE3" s="43"/>
+      <c r="AF3" s="43"/>
+      <c r="AG3" s="43"/>
+      <c r="AH3" s="43"/>
+      <c r="AI3" s="43"/>
+      <c r="AJ3" s="43"/>
+      <c r="AK3" s="44"/>
+      <c r="AL3" s="42" t="s">
         <v>5</v>
       </c>
-      <c r="AM3" s="41"/>
-[...10 lines deleted...]
-      <c r="AX3" s="40" t="s">
+      <c r="AM3" s="43"/>
+      <c r="AN3" s="43"/>
+      <c r="AO3" s="43"/>
+      <c r="AP3" s="43"/>
+      <c r="AQ3" s="43"/>
+      <c r="AR3" s="43"/>
+      <c r="AS3" s="43"/>
+      <c r="AT3" s="43"/>
+      <c r="AU3" s="43"/>
+      <c r="AV3" s="43"/>
+      <c r="AW3" s="44"/>
+      <c r="AX3" s="42" t="s">
         <v>37</v>
       </c>
-      <c r="AY3" s="41"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="40" t="s">
+      <c r="AY3" s="43"/>
+      <c r="AZ3" s="43"/>
+      <c r="BA3" s="43"/>
+      <c r="BB3" s="43"/>
+      <c r="BC3" s="43"/>
+      <c r="BD3" s="43"/>
+      <c r="BE3" s="43"/>
+      <c r="BF3" s="43"/>
+      <c r="BG3" s="43"/>
+      <c r="BH3" s="43"/>
+      <c r="BI3" s="44"/>
+      <c r="BJ3" s="42" t="s">
         <v>38</v>
       </c>
-      <c r="BK3" s="41"/>
-[...10 lines deleted...]
-      <c r="BV3" s="40" t="s">
+      <c r="BK3" s="43"/>
+      <c r="BL3" s="43"/>
+      <c r="BM3" s="43"/>
+      <c r="BN3" s="43"/>
+      <c r="BO3" s="43"/>
+      <c r="BP3" s="43"/>
+      <c r="BQ3" s="43"/>
+      <c r="BR3" s="43"/>
+      <c r="BS3" s="43"/>
+      <c r="BT3" s="43"/>
+      <c r="BU3" s="44"/>
+      <c r="BV3" s="42" t="s">
         <v>40</v>
       </c>
-      <c r="BW3" s="41"/>
-[...10 lines deleted...]
-      <c r="CH3" s="40" t="s">
+      <c r="BW3" s="43"/>
+      <c r="BX3" s="43"/>
+      <c r="BY3" s="43"/>
+      <c r="BZ3" s="43"/>
+      <c r="CA3" s="43"/>
+      <c r="CB3" s="43"/>
+      <c r="CC3" s="43"/>
+      <c r="CD3" s="43"/>
+      <c r="CE3" s="43"/>
+      <c r="CF3" s="43"/>
+      <c r="CG3" s="44"/>
+      <c r="CH3" s="42" t="s">
         <v>45</v>
       </c>
-      <c r="CI3" s="41"/>
-[...9 lines deleted...]
-      <c r="CS3" s="42"/>
+      <c r="CI3" s="43"/>
+      <c r="CJ3" s="43"/>
+      <c r="CK3" s="43"/>
+      <c r="CL3" s="43"/>
+      <c r="CM3" s="43"/>
+      <c r="CN3" s="43"/>
+      <c r="CO3" s="43"/>
+      <c r="CP3" s="43"/>
+      <c r="CQ3" s="43"/>
+      <c r="CR3" s="43"/>
+      <c r="CS3" s="44"/>
     </row>
     <row r="4" spans="1:97" s="35" customFormat="1" ht="12" thickBot="1">
-      <c r="A4" s="46"/>
+      <c r="A4" s="47"/>
       <c r="B4" s="36" t="s">
         <v>17</v>
       </c>
       <c r="C4" s="37" t="s">
         <v>6</v>
       </c>
       <c r="D4" s="37" t="s">
         <v>7</v>
       </c>
       <c r="E4" s="36" t="s">
         <v>8</v>
       </c>
       <c r="F4" s="37" t="s">
         <v>9</v>
       </c>
       <c r="G4" s="37" t="s">
         <v>10</v>
       </c>
       <c r="H4" s="37" t="s">
         <v>11</v>
       </c>
       <c r="I4" s="37" t="s">
         <v>12</v>
       </c>
       <c r="J4" s="37" t="s">
@@ -1654,51 +1654,53 @@
       </c>
       <c r="CC5" s="12">
         <v>70511</v>
       </c>
       <c r="CD5" s="12">
         <v>71335</v>
       </c>
       <c r="CE5" s="12">
         <v>70640</v>
       </c>
       <c r="CF5" s="12">
         <v>68507</v>
       </c>
       <c r="CG5" s="12">
         <v>63588</v>
       </c>
       <c r="CH5" s="12">
         <v>70820</v>
       </c>
       <c r="CI5" s="12">
         <v>71459</v>
       </c>
       <c r="CJ5" s="12">
         <v>75996</v>
       </c>
-      <c r="CK5" s="12"/>
+      <c r="CK5" s="12">
+        <v>81175</v>
+      </c>
       <c r="CL5" s="12"/>
       <c r="CM5" s="13"/>
       <c r="CN5" s="12"/>
       <c r="CO5" s="12"/>
       <c r="CP5" s="12"/>
       <c r="CQ5" s="12"/>
       <c r="CR5" s="12"/>
       <c r="CS5" s="12"/>
     </row>
     <row r="6" spans="1:97" s="38" customFormat="1" ht="11.25">
       <c r="A6" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="14">
         <v>4424</v>
       </c>
       <c r="C6" s="14">
         <v>4295</v>
       </c>
       <c r="D6" s="14">
         <v>4653</v>
       </c>
       <c r="E6" s="14">
         <v>4925</v>
       </c>
@@ -1929,51 +1931,53 @@
       </c>
       <c r="CC6" s="14">
         <v>709</v>
       </c>
       <c r="CD6" s="14">
         <v>779</v>
       </c>
       <c r="CE6" s="14">
         <v>837</v>
       </c>
       <c r="CF6" s="14">
         <v>916</v>
       </c>
       <c r="CG6" s="14">
         <v>325</v>
       </c>
       <c r="CH6" s="14">
         <v>325</v>
       </c>
       <c r="CI6" s="14">
         <v>322</v>
       </c>
       <c r="CJ6" s="14">
         <v>309</v>
       </c>
-      <c r="CK6" s="14"/>
+      <c r="CK6" s="14">
+        <v>314</v>
+      </c>
       <c r="CL6" s="14"/>
       <c r="CM6" s="15"/>
       <c r="CN6" s="15"/>
       <c r="CO6" s="14"/>
       <c r="CP6" s="14"/>
       <c r="CQ6" s="14"/>
       <c r="CR6" s="14"/>
       <c r="CS6" s="14"/>
     </row>
     <row r="7" spans="1:97" s="39" customFormat="1" ht="11.25">
       <c r="A7" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="16">
         <v>5267</v>
       </c>
       <c r="C7" s="17">
         <v>5100</v>
       </c>
       <c r="D7" s="18">
         <v>5416</v>
       </c>
       <c r="E7" s="17">
         <v>5743</v>
       </c>
@@ -2204,51 +2208,53 @@
       </c>
       <c r="CC7" s="14">
         <v>1941</v>
       </c>
       <c r="CD7" s="14">
         <v>1957</v>
       </c>
       <c r="CE7" s="14">
         <v>2010</v>
       </c>
       <c r="CF7" s="14">
         <v>1958</v>
       </c>
       <c r="CG7" s="14">
         <v>3577</v>
       </c>
       <c r="CH7" s="14">
         <v>4152</v>
       </c>
       <c r="CI7" s="14">
         <v>4389</v>
       </c>
       <c r="CJ7" s="14">
         <v>4818</v>
       </c>
-      <c r="CK7" s="14"/>
+      <c r="CK7" s="14">
+        <v>5255</v>
+      </c>
       <c r="CL7" s="14"/>
       <c r="CM7" s="14"/>
       <c r="CN7" s="14"/>
       <c r="CO7" s="14"/>
       <c r="CP7" s="14"/>
       <c r="CQ7" s="14"/>
       <c r="CR7" s="14"/>
       <c r="CS7" s="14"/>
     </row>
     <row r="8" spans="1:97" s="39" customFormat="1" ht="11.25">
       <c r="A8" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="16">
         <v>372</v>
       </c>
       <c r="C8" s="17">
         <v>334</v>
       </c>
       <c r="D8" s="18">
         <v>341</v>
       </c>
       <c r="E8" s="17">
         <v>358</v>
       </c>
@@ -2479,51 +2485,53 @@
       </c>
       <c r="CC8" s="14">
         <v>363</v>
       </c>
       <c r="CD8" s="14">
         <v>378</v>
       </c>
       <c r="CE8" s="14">
         <v>387</v>
       </c>
       <c r="CF8" s="14">
         <v>396</v>
       </c>
       <c r="CG8" s="14">
         <v>344</v>
       </c>
       <c r="CH8" s="14">
         <v>382</v>
       </c>
       <c r="CI8" s="14">
         <v>370</v>
       </c>
       <c r="CJ8" s="14">
         <v>379</v>
       </c>
-      <c r="CK8" s="14"/>
+      <c r="CK8" s="14">
+        <v>400</v>
+      </c>
       <c r="CL8" s="14"/>
       <c r="CM8" s="14"/>
       <c r="CN8" s="14"/>
       <c r="CO8" s="14"/>
       <c r="CP8" s="14"/>
       <c r="CQ8" s="14"/>
       <c r="CR8" s="14"/>
       <c r="CS8" s="14"/>
     </row>
     <row r="9" spans="1:97" s="39" customFormat="1" ht="11.25">
       <c r="A9" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="16">
         <v>803</v>
       </c>
       <c r="C9" s="17">
         <v>874</v>
       </c>
       <c r="D9" s="18">
         <v>1127</v>
       </c>
       <c r="E9" s="17">
         <v>1495</v>
       </c>
@@ -2754,51 +2762,53 @@
       </c>
       <c r="CC9" s="14">
         <v>584</v>
       </c>
       <c r="CD9" s="14">
         <v>592</v>
       </c>
       <c r="CE9" s="14">
         <v>625</v>
       </c>
       <c r="CF9" s="14">
         <v>664</v>
       </c>
       <c r="CG9" s="14">
         <v>329</v>
       </c>
       <c r="CH9" s="14">
         <v>331</v>
       </c>
       <c r="CI9" s="14">
         <v>326</v>
       </c>
       <c r="CJ9" s="14">
         <v>349</v>
       </c>
-      <c r="CK9" s="14"/>
+      <c r="CK9" s="14">
+        <v>376</v>
+      </c>
       <c r="CL9" s="14"/>
       <c r="CM9" s="14"/>
       <c r="CN9" s="14"/>
       <c r="CO9" s="14"/>
       <c r="CP9" s="14"/>
       <c r="CQ9" s="14"/>
       <c r="CR9" s="14"/>
       <c r="CS9" s="14"/>
     </row>
     <row r="10" spans="1:97" s="39" customFormat="1" ht="11.25">
       <c r="A10" s="7" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="16">
         <v>5644</v>
       </c>
       <c r="C10" s="17">
         <v>4892</v>
       </c>
       <c r="D10" s="18">
         <v>5244</v>
       </c>
       <c r="E10" s="17">
         <v>5646</v>
       </c>
@@ -3029,51 +3039,53 @@
       </c>
       <c r="CC10" s="14">
         <v>1408</v>
       </c>
       <c r="CD10" s="14">
         <v>1446</v>
       </c>
       <c r="CE10" s="14">
         <v>1564</v>
       </c>
       <c r="CF10" s="14">
         <v>1605</v>
       </c>
       <c r="CG10" s="14">
         <v>1138</v>
       </c>
       <c r="CH10" s="14">
         <v>1201</v>
       </c>
       <c r="CI10" s="14">
         <v>1069</v>
       </c>
       <c r="CJ10" s="14">
         <v>1087</v>
       </c>
-      <c r="CK10" s="14"/>
+      <c r="CK10" s="14">
+        <v>1158</v>
+      </c>
       <c r="CL10" s="14"/>
       <c r="CM10" s="14"/>
       <c r="CN10" s="14"/>
       <c r="CO10" s="14"/>
       <c r="CP10" s="14"/>
       <c r="CQ10" s="14"/>
       <c r="CR10" s="14"/>
       <c r="CS10" s="14"/>
     </row>
     <row r="11" spans="1:97" s="39" customFormat="1" ht="11.25">
       <c r="A11" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B11" s="16" t="s">
         <v>1</v>
       </c>
       <c r="C11" s="17" t="s">
         <v>1</v>
       </c>
       <c r="D11" s="18" t="s">
         <v>1</v>
       </c>
       <c r="E11" s="17" t="s">
         <v>1</v>
       </c>
@@ -3290,51 +3302,53 @@
       </c>
       <c r="CC11" s="14" t="s">
         <v>1</v>
       </c>
       <c r="CD11" s="14" t="s">
         <v>1</v>
       </c>
       <c r="CE11" s="14" t="s">
         <v>1</v>
       </c>
       <c r="CF11" s="14" t="s">
         <v>1</v>
       </c>
       <c r="CG11" s="14" t="s">
         <v>1</v>
       </c>
       <c r="CH11" s="14" t="s">
         <v>1</v>
       </c>
       <c r="CI11" s="14" t="s">
         <v>1</v>
       </c>
       <c r="CJ11" s="14" t="s">
         <v>1</v>
       </c>
-      <c r="CK11" s="14"/>
+      <c r="CK11" s="14" t="s">
+        <v>1</v>
+      </c>
       <c r="CL11" s="14"/>
       <c r="CM11" s="14"/>
       <c r="CN11" s="14"/>
       <c r="CO11" s="14"/>
       <c r="CP11" s="14"/>
       <c r="CQ11" s="14"/>
       <c r="CR11" s="14"/>
       <c r="CS11" s="14"/>
     </row>
     <row r="12" spans="1:97" s="39" customFormat="1" ht="11.25">
       <c r="A12" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="16">
         <v>8341</v>
       </c>
       <c r="C12" s="17">
         <v>7266</v>
       </c>
       <c r="D12" s="18">
         <v>7639</v>
       </c>
       <c r="E12" s="17">
         <v>8285</v>
       </c>
@@ -3565,51 +3579,53 @@
       </c>
       <c r="CC12" s="14">
         <v>3388</v>
       </c>
       <c r="CD12" s="14">
         <v>3392</v>
       </c>
       <c r="CE12" s="14">
         <v>3373</v>
       </c>
       <c r="CF12" s="14">
         <v>3356</v>
       </c>
       <c r="CG12" s="14">
         <v>3094</v>
       </c>
       <c r="CH12" s="14">
         <v>3637</v>
       </c>
       <c r="CI12" s="14">
         <v>3686</v>
       </c>
       <c r="CJ12" s="14">
         <v>3846</v>
       </c>
-      <c r="CK12" s="14"/>
+      <c r="CK12" s="14">
+        <v>3948</v>
+      </c>
       <c r="CL12" s="14"/>
       <c r="CM12" s="14"/>
       <c r="CN12" s="14"/>
       <c r="CO12" s="14"/>
       <c r="CP12" s="14"/>
       <c r="CQ12" s="14"/>
       <c r="CR12" s="14"/>
       <c r="CS12" s="14"/>
     </row>
     <row r="13" spans="1:97" s="39" customFormat="1" ht="11.25">
       <c r="A13" s="7" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="14">
         <v>9922</v>
       </c>
       <c r="C13" s="14">
         <v>8966</v>
       </c>
       <c r="D13" s="14">
         <v>9482</v>
       </c>
       <c r="E13" s="14">
         <v>10511</v>
       </c>
@@ -3840,51 +3856,53 @@
       </c>
       <c r="CC13" s="14">
         <v>2682</v>
       </c>
       <c r="CD13" s="14">
         <v>2742</v>
       </c>
       <c r="CE13" s="14">
         <v>2735</v>
       </c>
       <c r="CF13" s="14">
         <v>2726</v>
       </c>
       <c r="CG13" s="14">
         <v>2425</v>
       </c>
       <c r="CH13" s="14">
         <v>3133</v>
       </c>
       <c r="CI13" s="14">
         <v>3327</v>
       </c>
       <c r="CJ13" s="14">
         <v>3664</v>
       </c>
-      <c r="CK13" s="14"/>
+      <c r="CK13" s="14">
+        <v>4179</v>
+      </c>
       <c r="CL13" s="14"/>
       <c r="CM13" s="20"/>
       <c r="CN13" s="14"/>
       <c r="CO13" s="14"/>
       <c r="CP13" s="14"/>
       <c r="CQ13" s="14"/>
       <c r="CR13" s="14"/>
       <c r="CS13" s="14"/>
     </row>
     <row r="14" spans="1:97" s="39" customFormat="1" ht="11.25">
       <c r="A14" s="7" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="16" t="s">
         <v>1</v>
       </c>
       <c r="C14" s="17" t="s">
         <v>1</v>
       </c>
       <c r="D14" s="18" t="s">
         <v>1</v>
       </c>
       <c r="E14" s="17" t="s">
         <v>1</v>
       </c>
@@ -4101,51 +4119,53 @@
       </c>
       <c r="CC14" s="14" t="s">
         <v>1</v>
       </c>
       <c r="CD14" s="14" t="s">
         <v>1</v>
       </c>
       <c r="CE14" s="14" t="s">
         <v>1</v>
       </c>
       <c r="CF14" s="14" t="s">
         <v>1</v>
       </c>
       <c r="CG14" s="14" t="s">
         <v>1</v>
       </c>
       <c r="CH14" s="14" t="s">
         <v>1</v>
       </c>
       <c r="CI14" s="14" t="s">
         <v>1</v>
       </c>
       <c r="CJ14" s="14" t="s">
         <v>1</v>
       </c>
-      <c r="CK14" s="14"/>
+      <c r="CK14" s="14" t="s">
+        <v>1</v>
+      </c>
       <c r="CL14" s="14"/>
       <c r="CM14" s="14"/>
       <c r="CN14" s="14"/>
       <c r="CO14" s="14"/>
       <c r="CP14" s="14"/>
       <c r="CQ14" s="14"/>
       <c r="CR14" s="14"/>
       <c r="CS14" s="14"/>
     </row>
     <row r="15" spans="1:97" s="39" customFormat="1" ht="11.25">
       <c r="A15" s="7" t="s">
         <v>27</v>
       </c>
       <c r="B15" s="16">
         <v>1245</v>
       </c>
       <c r="C15" s="17">
         <v>1147</v>
       </c>
       <c r="D15" s="18">
         <v>1175</v>
       </c>
       <c r="E15" s="17">
         <v>1206</v>
       </c>
@@ -4376,51 +4396,53 @@
       </c>
       <c r="CC15" s="14">
         <v>592</v>
       </c>
       <c r="CD15" s="14">
         <v>601</v>
       </c>
       <c r="CE15" s="14">
         <v>597</v>
       </c>
       <c r="CF15" s="14">
         <v>600</v>
       </c>
       <c r="CG15" s="14">
         <v>434</v>
       </c>
       <c r="CH15" s="14">
         <v>470</v>
       </c>
       <c r="CI15" s="14">
         <v>489</v>
       </c>
       <c r="CJ15" s="14">
         <v>505</v>
       </c>
-      <c r="CK15" s="14"/>
+      <c r="CK15" s="14">
+        <v>545</v>
+      </c>
       <c r="CL15" s="14"/>
       <c r="CM15" s="14"/>
       <c r="CN15" s="14"/>
       <c r="CO15" s="14"/>
       <c r="CP15" s="14"/>
       <c r="CQ15" s="14"/>
       <c r="CR15" s="14"/>
       <c r="CS15" s="14"/>
     </row>
     <row r="16" spans="1:97" s="39" customFormat="1" ht="11.25">
       <c r="A16" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B16" s="16">
         <v>7041</v>
       </c>
       <c r="C16" s="17">
         <v>6554</v>
       </c>
       <c r="D16" s="18">
         <v>6975</v>
       </c>
       <c r="E16" s="17">
         <v>7458</v>
       </c>
@@ -4651,51 +4673,53 @@
       </c>
       <c r="CC16" s="14">
         <v>2057</v>
       </c>
       <c r="CD16" s="14">
         <v>1980</v>
       </c>
       <c r="CE16" s="14">
         <v>1910</v>
       </c>
       <c r="CF16" s="14">
         <v>1810</v>
       </c>
       <c r="CG16" s="14">
         <v>1803</v>
       </c>
       <c r="CH16" s="14">
         <v>1853</v>
       </c>
       <c r="CI16" s="14">
         <v>1831</v>
       </c>
       <c r="CJ16" s="14">
         <v>2030</v>
       </c>
-      <c r="CK16" s="14"/>
+      <c r="CK16" s="14">
+        <v>2304</v>
+      </c>
       <c r="CL16" s="14"/>
       <c r="CM16" s="14"/>
       <c r="CN16" s="14"/>
       <c r="CO16" s="14"/>
       <c r="CP16" s="14"/>
       <c r="CQ16" s="14"/>
       <c r="CR16" s="14"/>
       <c r="CS16" s="14"/>
     </row>
     <row r="17" spans="1:97" s="39" customFormat="1" ht="11.25">
       <c r="A17" s="7" t="s">
         <v>28</v>
       </c>
       <c r="B17" s="16">
         <v>5637</v>
       </c>
       <c r="C17" s="17">
         <v>5096</v>
       </c>
       <c r="D17" s="18">
         <v>5622</v>
       </c>
       <c r="E17" s="17">
         <v>5985</v>
       </c>
@@ -4926,51 +4950,53 @@
       </c>
       <c r="CC17" s="14">
         <v>1792</v>
       </c>
       <c r="CD17" s="14">
         <v>1862</v>
       </c>
       <c r="CE17" s="14">
         <v>1929</v>
       </c>
       <c r="CF17" s="14">
         <v>1963</v>
       </c>
       <c r="CG17" s="14">
         <v>1563</v>
       </c>
       <c r="CH17" s="14">
         <v>1564</v>
       </c>
       <c r="CI17" s="14">
         <v>1445</v>
       </c>
       <c r="CJ17" s="14">
         <v>1514</v>
       </c>
-      <c r="CK17" s="14"/>
+      <c r="CK17" s="14">
+        <v>1568</v>
+      </c>
       <c r="CL17" s="14"/>
       <c r="CM17" s="14"/>
       <c r="CN17" s="14"/>
       <c r="CO17" s="14"/>
       <c r="CP17" s="14"/>
       <c r="CQ17" s="14"/>
       <c r="CR17" s="14"/>
       <c r="CS17" s="14"/>
     </row>
     <row r="18" spans="1:97" s="39" customFormat="1" ht="11.25">
       <c r="A18" s="7" t="s">
         <v>29</v>
       </c>
       <c r="B18" s="16">
         <v>17062</v>
       </c>
       <c r="C18" s="17">
         <v>15588</v>
       </c>
       <c r="D18" s="18">
         <v>14143</v>
       </c>
       <c r="E18" s="17">
         <v>14198</v>
       </c>
@@ -5201,51 +5227,53 @@
       </c>
       <c r="CC18" s="14">
         <v>10769</v>
       </c>
       <c r="CD18" s="14">
         <v>10782</v>
       </c>
       <c r="CE18" s="14">
         <v>9814</v>
       </c>
       <c r="CF18" s="14">
         <v>9199</v>
       </c>
       <c r="CG18" s="14">
         <v>10182</v>
       </c>
       <c r="CH18" s="14">
         <v>11367</v>
       </c>
       <c r="CI18" s="14">
         <v>11312</v>
       </c>
       <c r="CJ18" s="14">
         <v>11507</v>
       </c>
-      <c r="CK18" s="14"/>
+      <c r="CK18" s="14">
+        <v>12015</v>
+      </c>
       <c r="CL18" s="14"/>
       <c r="CM18" s="14"/>
       <c r="CN18" s="14"/>
       <c r="CO18" s="14"/>
       <c r="CP18" s="14"/>
       <c r="CQ18" s="14"/>
       <c r="CR18" s="14"/>
       <c r="CS18" s="14"/>
     </row>
     <row r="19" spans="1:97" s="39" customFormat="1" ht="11.25">
       <c r="A19" s="7" t="s">
         <v>30</v>
       </c>
       <c r="B19" s="16">
         <v>16859</v>
       </c>
       <c r="C19" s="17">
         <v>15944</v>
       </c>
       <c r="D19" s="18">
         <v>17521</v>
       </c>
       <c r="E19" s="17">
         <v>19339</v>
       </c>
@@ -5476,51 +5504,53 @@
       </c>
       <c r="CC19" s="14">
         <v>8958</v>
       </c>
       <c r="CD19" s="14">
         <v>9023</v>
       </c>
       <c r="CE19" s="14">
         <v>9052</v>
       </c>
       <c r="CF19" s="14">
         <v>8979</v>
       </c>
       <c r="CG19" s="14">
         <v>7835</v>
       </c>
       <c r="CH19" s="14">
         <v>10665</v>
       </c>
       <c r="CI19" s="14">
         <v>11006</v>
       </c>
       <c r="CJ19" s="14">
         <v>12426</v>
       </c>
-      <c r="CK19" s="14"/>
+      <c r="CK19" s="14">
+        <v>14205</v>
+      </c>
       <c r="CL19" s="14"/>
       <c r="CM19" s="14"/>
       <c r="CN19" s="14"/>
       <c r="CO19" s="14"/>
       <c r="CP19" s="14"/>
       <c r="CQ19" s="14"/>
       <c r="CR19" s="14"/>
       <c r="CS19" s="14"/>
     </row>
     <row r="20" spans="1:97" s="39" customFormat="1" ht="11.25">
       <c r="A20" s="7" t="s">
         <v>31</v>
       </c>
       <c r="B20" s="16">
         <v>11440</v>
       </c>
       <c r="C20" s="17">
         <v>9394</v>
       </c>
       <c r="D20" s="18">
         <v>10117</v>
       </c>
       <c r="E20" s="17">
         <v>10798</v>
       </c>
@@ -5751,51 +5781,53 @@
       </c>
       <c r="CC20" s="14">
         <v>5063</v>
       </c>
       <c r="CD20" s="14">
         <v>5064</v>
       </c>
       <c r="CE20" s="14">
         <v>4706</v>
       </c>
       <c r="CF20" s="14">
         <v>4374</v>
       </c>
       <c r="CG20" s="14">
         <v>3779</v>
       </c>
       <c r="CH20" s="14">
         <v>3986</v>
       </c>
       <c r="CI20" s="14">
         <v>3915</v>
       </c>
       <c r="CJ20" s="14">
         <v>4068</v>
       </c>
-      <c r="CK20" s="14"/>
+      <c r="CK20" s="14">
+        <v>4229</v>
+      </c>
       <c r="CL20" s="14"/>
       <c r="CM20" s="14"/>
       <c r="CN20" s="14"/>
       <c r="CO20" s="14"/>
       <c r="CP20" s="14"/>
       <c r="CQ20" s="14"/>
       <c r="CR20" s="14"/>
       <c r="CS20" s="14"/>
     </row>
     <row r="21" spans="1:97" s="39" customFormat="1" ht="11.25">
       <c r="A21" s="7" t="s">
         <v>32</v>
       </c>
       <c r="B21" s="14">
         <v>6183</v>
       </c>
       <c r="C21" s="14">
         <v>6448</v>
       </c>
       <c r="D21" s="14">
         <v>6859</v>
       </c>
       <c r="E21" s="14">
         <v>7495</v>
       </c>
@@ -6026,51 +6058,53 @@
       </c>
       <c r="CC21" s="14">
         <v>2799</v>
       </c>
       <c r="CD21" s="14">
         <v>2897</v>
       </c>
       <c r="CE21" s="14">
         <v>3020</v>
       </c>
       <c r="CF21" s="14">
         <v>3069</v>
       </c>
       <c r="CG21" s="14">
         <v>1536</v>
       </c>
       <c r="CH21" s="14">
         <v>1644</v>
       </c>
       <c r="CI21" s="14">
         <v>1670</v>
       </c>
       <c r="CJ21" s="14">
         <v>1732</v>
       </c>
-      <c r="CK21" s="14"/>
+      <c r="CK21" s="14">
+        <v>1803</v>
+      </c>
       <c r="CL21" s="14"/>
       <c r="CM21" s="14"/>
       <c r="CN21" s="14"/>
       <c r="CO21" s="14"/>
       <c r="CP21" s="14"/>
       <c r="CQ21" s="14"/>
       <c r="CR21" s="14"/>
       <c r="CS21" s="14"/>
     </row>
     <row r="22" spans="1:97" s="39" customFormat="1" ht="11.25">
       <c r="A22" s="7" t="s">
         <v>33</v>
       </c>
       <c r="B22" s="17">
         <v>26893</v>
       </c>
       <c r="C22" s="17">
         <v>24657</v>
       </c>
       <c r="D22" s="18">
         <v>26479</v>
       </c>
       <c r="E22" s="17">
         <v>28500</v>
       </c>
@@ -6301,51 +6335,53 @@
       </c>
       <c r="CC22" s="14">
         <v>8536</v>
       </c>
       <c r="CD22" s="14">
         <v>8720</v>
       </c>
       <c r="CE22" s="14">
         <v>8885</v>
       </c>
       <c r="CF22" s="14">
         <v>7937</v>
       </c>
       <c r="CG22" s="14">
         <v>7928</v>
       </c>
       <c r="CH22" s="14">
         <v>8069</v>
       </c>
       <c r="CI22" s="14">
         <v>7632</v>
       </c>
       <c r="CJ22" s="14">
         <v>8060</v>
       </c>
-      <c r="CK22" s="14"/>
+      <c r="CK22" s="14">
+        <v>8396</v>
+      </c>
       <c r="CL22" s="14"/>
       <c r="CM22" s="14"/>
       <c r="CN22" s="14"/>
       <c r="CO22" s="14"/>
       <c r="CP22" s="14"/>
       <c r="CQ22" s="14"/>
       <c r="CR22" s="14"/>
       <c r="CS22" s="14"/>
     </row>
     <row r="23" spans="1:97" s="39" customFormat="1" ht="11.25">
       <c r="A23" s="7" t="s">
         <v>34</v>
       </c>
       <c r="B23" s="17">
         <v>9962</v>
       </c>
       <c r="C23" s="17">
         <v>9636</v>
       </c>
       <c r="D23" s="18">
         <v>10082</v>
       </c>
       <c r="E23" s="17">
         <v>11001</v>
       </c>
@@ -6576,51 +6612,53 @@
       </c>
       <c r="CC23" s="14">
         <v>10673</v>
       </c>
       <c r="CD23" s="14">
         <v>10685</v>
       </c>
       <c r="CE23" s="14">
         <v>10606</v>
       </c>
       <c r="CF23" s="14">
         <v>10478</v>
       </c>
       <c r="CG23" s="14">
         <v>9497</v>
       </c>
       <c r="CH23" s="14">
         <v>9655</v>
       </c>
       <c r="CI23" s="14">
         <v>9894</v>
       </c>
       <c r="CJ23" s="14">
         <v>10110</v>
       </c>
-      <c r="CK23" s="14"/>
+      <c r="CK23" s="14">
+        <v>10128</v>
+      </c>
       <c r="CL23" s="14"/>
       <c r="CM23" s="14"/>
       <c r="CN23" s="14"/>
       <c r="CO23" s="14"/>
       <c r="CP23" s="14"/>
       <c r="CQ23" s="14"/>
       <c r="CR23" s="14"/>
       <c r="CS23" s="14"/>
     </row>
     <row r="24" spans="1:97" s="39" customFormat="1" ht="11.25">
       <c r="A24" s="7" t="s">
         <v>35</v>
       </c>
       <c r="B24" s="17">
         <v>9919</v>
       </c>
       <c r="C24" s="17">
         <v>8995</v>
       </c>
       <c r="D24" s="18">
         <v>9795</v>
       </c>
       <c r="E24" s="17">
         <v>10721</v>
       </c>
@@ -6851,51 +6889,53 @@
       </c>
       <c r="CC24" s="14">
         <v>2310</v>
       </c>
       <c r="CD24" s="14">
         <v>2393</v>
       </c>
       <c r="CE24" s="14">
         <v>2431</v>
       </c>
       <c r="CF24" s="14">
         <v>2307</v>
       </c>
       <c r="CG24" s="14">
         <v>2205</v>
       </c>
       <c r="CH24" s="14">
         <v>2452</v>
       </c>
       <c r="CI24" s="14">
         <v>2506</v>
       </c>
       <c r="CJ24" s="14">
         <v>2877</v>
       </c>
-      <c r="CK24" s="14"/>
+      <c r="CK24" s="14">
+        <v>3309</v>
+      </c>
       <c r="CL24" s="14"/>
       <c r="CM24" s="14"/>
       <c r="CN24" s="14"/>
       <c r="CO24" s="14"/>
       <c r="CP24" s="14"/>
       <c r="CQ24" s="14"/>
       <c r="CR24" s="14"/>
       <c r="CS24" s="14"/>
     </row>
     <row r="25" spans="1:97" s="39" customFormat="1" ht="11.25">
       <c r="A25" s="7" t="s">
         <v>36</v>
       </c>
       <c r="B25" s="14">
         <v>12848</v>
       </c>
       <c r="C25" s="14">
         <v>11548</v>
       </c>
       <c r="D25" s="17">
         <v>12352</v>
       </c>
       <c r="E25" s="14">
         <v>13027</v>
       </c>
@@ -7126,51 +7166,53 @@
       </c>
       <c r="CC25" s="14">
         <v>5887</v>
       </c>
       <c r="CD25" s="14">
         <v>6042</v>
       </c>
       <c r="CE25" s="14">
         <v>6159</v>
       </c>
       <c r="CF25" s="14">
         <v>6170</v>
       </c>
       <c r="CG25" s="14">
         <v>5594</v>
       </c>
       <c r="CH25" s="14">
         <v>5934</v>
       </c>
       <c r="CI25" s="14">
         <v>6270</v>
       </c>
       <c r="CJ25" s="14">
         <v>6715</v>
       </c>
-      <c r="CK25" s="14"/>
+      <c r="CK25" s="14">
+        <v>7043</v>
+      </c>
       <c r="CL25" s="14"/>
       <c r="CM25" s="14"/>
       <c r="CN25" s="14"/>
       <c r="CO25" s="14"/>
       <c r="CP25" s="14"/>
       <c r="CQ25" s="14"/>
       <c r="CR25" s="14"/>
       <c r="CS25" s="14"/>
     </row>
     <row r="26" spans="1:97" s="2" customFormat="1" ht="6" customHeight="1">
       <c r="A26" s="3"/>
       <c r="B26" s="26"/>
       <c r="C26" s="26"/>
       <c r="D26" s="26"/>
       <c r="E26" s="26"/>
       <c r="F26" s="26"/>
       <c r="G26" s="26"/>
       <c r="H26" s="26"/>
       <c r="I26" s="26"/>
       <c r="J26" s="26"/>
       <c r="K26" s="26"/>
       <c r="L26" s="26"/>
       <c r="M26" s="26"/>
       <c r="N26" s="26"/>
       <c r="O26" s="26"/>
@@ -7259,76 +7301,76 @@
       <c r="Y27" s="26"/>
       <c r="Z27" s="26"/>
       <c r="AA27" s="26"/>
       <c r="AB27" s="26"/>
       <c r="AC27" s="26"/>
       <c r="AD27" s="26"/>
       <c r="AE27" s="26"/>
       <c r="AF27" s="26"/>
       <c r="AG27" s="26"/>
       <c r="AH27" s="26"/>
       <c r="AI27" s="26"/>
       <c r="AJ27" s="26"/>
       <c r="AK27" s="26"/>
       <c r="AL27" s="26"/>
       <c r="AM27" s="26"/>
       <c r="AN27" s="26"/>
       <c r="AO27" s="26"/>
       <c r="AP27" s="26"/>
       <c r="AQ27" s="26"/>
       <c r="AR27" s="26"/>
       <c r="AS27" s="26"/>
       <c r="AT27" s="26"/>
       <c r="AU27" s="26"/>
       <c r="AV27" s="26"/>
       <c r="AW27" s="26"/>
-      <c r="AX27" s="47" t="s">
+      <c r="AX27" s="40" t="s">
         <v>39</v>
       </c>
-      <c r="AY27" s="47"/>
-[...21 lines deleted...]
-      <c r="BU27" s="47"/>
+      <c r="AY27" s="40"/>
+      <c r="AZ27" s="40"/>
+      <c r="BA27" s="40"/>
+      <c r="BB27" s="40"/>
+      <c r="BC27" s="40"/>
+      <c r="BD27" s="40"/>
+      <c r="BE27" s="40"/>
+      <c r="BF27" s="40"/>
+      <c r="BG27" s="40"/>
+      <c r="BH27" s="40"/>
+      <c r="BI27" s="40"/>
+      <c r="BJ27" s="40"/>
+      <c r="BK27" s="40"/>
+      <c r="BL27" s="40"/>
+      <c r="BM27" s="40"/>
+      <c r="BN27" s="40"/>
+      <c r="BO27" s="40"/>
+      <c r="BP27" s="40"/>
+      <c r="BQ27" s="40"/>
+      <c r="BR27" s="40"/>
+      <c r="BS27" s="40"/>
+      <c r="BT27" s="40"/>
+      <c r="BU27" s="40"/>
     </row>
     <row r="28" spans="1:97" s="2" customFormat="1">
       <c r="A28" s="3"/>
       <c r="B28" s="28"/>
       <c r="C28" s="28"/>
       <c r="D28" s="28"/>
       <c r="E28" s="28"/>
       <c r="F28" s="28"/>
       <c r="G28" s="28"/>
       <c r="H28" s="28"/>
       <c r="I28" s="28"/>
       <c r="J28" s="28"/>
       <c r="K28" s="28"/>
       <c r="L28" s="28"/>
       <c r="M28" s="28"/>
       <c r="N28" s="28"/>
       <c r="O28" s="28"/>
       <c r="P28" s="28"/>
       <c r="Q28" s="28"/>
       <c r="R28" s="28"/>
       <c r="S28" s="28"/>
       <c r="T28" s="28"/>
       <c r="U28" s="28"/>
       <c r="V28" s="28"/>
       <c r="W28" s="28"/>
@@ -7336,74 +7378,74 @@
       <c r="Y28" s="29"/>
       <c r="Z28" s="30"/>
       <c r="AA28" s="30"/>
       <c r="AB28" s="30"/>
       <c r="AC28" s="30"/>
       <c r="AD28" s="30"/>
       <c r="AE28" s="30"/>
       <c r="AF28" s="30"/>
       <c r="AG28" s="30"/>
       <c r="AH28" s="30"/>
       <c r="AI28" s="30"/>
       <c r="AJ28" s="30"/>
       <c r="AK28" s="30"/>
       <c r="AL28" s="30"/>
       <c r="AM28" s="30"/>
       <c r="AN28" s="30"/>
       <c r="AO28" s="30"/>
       <c r="AP28" s="30"/>
       <c r="AQ28" s="30"/>
       <c r="AR28" s="30"/>
       <c r="AS28" s="30"/>
       <c r="AT28" s="30"/>
       <c r="AU28" s="30"/>
       <c r="AV28" s="30"/>
       <c r="AW28" s="30"/>
-      <c r="AX28" s="47"/>
-[...22 lines deleted...]
-      <c r="BU28" s="47"/>
+      <c r="AX28" s="40"/>
+      <c r="AY28" s="40"/>
+      <c r="AZ28" s="40"/>
+      <c r="BA28" s="40"/>
+      <c r="BB28" s="40"/>
+      <c r="BC28" s="40"/>
+      <c r="BD28" s="40"/>
+      <c r="BE28" s="40"/>
+      <c r="BF28" s="40"/>
+      <c r="BG28" s="40"/>
+      <c r="BH28" s="40"/>
+      <c r="BI28" s="40"/>
+      <c r="BJ28" s="40"/>
+      <c r="BK28" s="40"/>
+      <c r="BL28" s="40"/>
+      <c r="BM28" s="40"/>
+      <c r="BN28" s="40"/>
+      <c r="BO28" s="40"/>
+      <c r="BP28" s="40"/>
+      <c r="BQ28" s="40"/>
+      <c r="BR28" s="40"/>
+      <c r="BS28" s="40"/>
+      <c r="BT28" s="40"/>
+      <c r="BU28" s="40"/>
     </row>
     <row r="29" spans="1:97" s="2" customFormat="1">
       <c r="A29" s="3"/>
       <c r="B29" s="28"/>
       <c r="C29" s="28"/>
       <c r="D29" s="28"/>
       <c r="E29" s="28"/>
       <c r="F29" s="28"/>
       <c r="G29" s="28"/>
       <c r="H29" s="28"/>
       <c r="I29" s="28"/>
       <c r="J29" s="28"/>
       <c r="K29" s="28"/>
       <c r="L29" s="28"/>
       <c r="M29" s="28"/>
       <c r="N29" s="4"/>
       <c r="O29" s="4"/>
       <c r="P29" s="28"/>
       <c r="Q29" s="28"/>
       <c r="R29" s="28"/>
       <c r="S29" s="28"/>
       <c r="T29" s="28"/>
       <c r="U29" s="28"/>
       <c r="V29" s="28"/>
       <c r="W29" s="28"/>
@@ -8380,68 +8422,68 @@
       <c r="D64" s="3"/>
       <c r="E64" s="3"/>
       <c r="F64" s="3"/>
       <c r="G64" s="3"/>
       <c r="H64" s="3"/>
       <c r="I64" s="3"/>
       <c r="J64" s="3"/>
       <c r="K64" s="3"/>
       <c r="L64" s="3"/>
       <c r="M64" s="3"/>
       <c r="N64" s="3"/>
       <c r="O64" s="3"/>
       <c r="P64" s="3"/>
       <c r="Q64" s="3"/>
       <c r="R64" s="3"/>
       <c r="S64" s="3"/>
       <c r="T64" s="3"/>
       <c r="U64" s="3"/>
       <c r="V64" s="3"/>
       <c r="W64" s="3"/>
       <c r="X64" s="1"/>
       <c r="Y64" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="18">
+    <mergeCell ref="CH3:CS3"/>
+    <mergeCell ref="N3:Y3"/>
+    <mergeCell ref="J2:M2"/>
+    <mergeCell ref="V2:Y2"/>
+    <mergeCell ref="A1:CG1"/>
+    <mergeCell ref="CP2:CS2"/>
+    <mergeCell ref="BV3:CG3"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:M3"/>
     <mergeCell ref="AX27:BU28"/>
     <mergeCell ref="BR2:BU2"/>
     <mergeCell ref="BJ3:BU3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="BF2:BI2"/>
     <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="AT2:AW2"/>
-    <mergeCell ref="CH3:CS3"/>
-[...7 lines deleted...]
-    <mergeCell ref="B3:M3"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>