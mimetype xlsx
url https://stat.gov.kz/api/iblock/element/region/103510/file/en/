--- v1 (2026-05-22)
+++ v2 (2026-07-01)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="1260" yWindow="600" windowWidth="13500" windowHeight="10755"/>
   </bookViews>
   <sheets>
     <sheet name="Pigs" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Pigs!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="297" uniqueCount="46">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="299" uniqueCount="46">
   <si>
     <t xml:space="preserve">                                                                                                                тыс. голов</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2019 year</t>
   </si>
   <si>
     <t>2020 year</t>
   </si>
   <si>
     <t>2021 year</t>
   </si>
   <si>
     <t>2022 year</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
@@ -472,73 +472,73 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="5" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 10" xfId="3"/>
     <cellStyle name="Обычный_tabsv14" xfId="1"/>
     <cellStyle name="Обычный_tabsv16" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
@@ -815,335 +815,335 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:CS64"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="CH1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CK5" sqref="CK5:CK25"/>
+      <selection pane="topRight" activeCell="CL5" sqref="CL5:CL25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="19.28515625" style="5" customWidth="1"/>
     <col min="2" max="3" width="9.42578125" style="5" customWidth="1"/>
     <col min="4" max="4" width="8.7109375" style="5" customWidth="1"/>
     <col min="5" max="6" width="8.42578125" style="5" customWidth="1"/>
     <col min="7" max="7" width="8.7109375" style="5" customWidth="1"/>
     <col min="8" max="23" width="9.140625" style="5"/>
     <col min="24" max="45" width="9.140625" style="1"/>
     <col min="46" max="46" width="10.42578125" style="1" customWidth="1"/>
     <col min="47" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="31" customFormat="1" ht="34.5" customHeight="1">
-      <c r="A1" s="45" t="s">
+      <c r="A1" s="44" t="s">
         <v>41</v>
       </c>
-      <c r="B1" s="45"/>
-[...82 lines deleted...]
-      <c r="CG1" s="45"/>
+      <c r="B1" s="44"/>
+      <c r="C1" s="44"/>
+      <c r="D1" s="44"/>
+      <c r="E1" s="44"/>
+      <c r="F1" s="44"/>
+      <c r="G1" s="44"/>
+      <c r="H1" s="44"/>
+      <c r="I1" s="44"/>
+      <c r="J1" s="44"/>
+      <c r="K1" s="44"/>
+      <c r="L1" s="44"/>
+      <c r="M1" s="44"/>
+      <c r="N1" s="44"/>
+      <c r="O1" s="44"/>
+      <c r="P1" s="44"/>
+      <c r="Q1" s="44"/>
+      <c r="R1" s="44"/>
+      <c r="S1" s="44"/>
+      <c r="T1" s="44"/>
+      <c r="U1" s="44"/>
+      <c r="V1" s="44"/>
+      <c r="W1" s="44"/>
+      <c r="X1" s="44"/>
+      <c r="Y1" s="44"/>
+      <c r="Z1" s="44"/>
+      <c r="AA1" s="44"/>
+      <c r="AB1" s="44"/>
+      <c r="AC1" s="44"/>
+      <c r="AD1" s="44"/>
+      <c r="AE1" s="44"/>
+      <c r="AF1" s="44"/>
+      <c r="AG1" s="44"/>
+      <c r="AH1" s="44"/>
+      <c r="AI1" s="44"/>
+      <c r="AJ1" s="44"/>
+      <c r="AK1" s="44"/>
+      <c r="AL1" s="44"/>
+      <c r="AM1" s="44"/>
+      <c r="AN1" s="44"/>
+      <c r="AO1" s="44"/>
+      <c r="AP1" s="44"/>
+      <c r="AQ1" s="44"/>
+      <c r="AR1" s="44"/>
+      <c r="AS1" s="44"/>
+      <c r="AT1" s="44"/>
+      <c r="AU1" s="44"/>
+      <c r="AV1" s="44"/>
+      <c r="AW1" s="44"/>
+      <c r="AX1" s="44"/>
+      <c r="AY1" s="44"/>
+      <c r="AZ1" s="44"/>
+      <c r="BA1" s="44"/>
+      <c r="BB1" s="44"/>
+      <c r="BC1" s="44"/>
+      <c r="BD1" s="44"/>
+      <c r="BE1" s="44"/>
+      <c r="BF1" s="44"/>
+      <c r="BG1" s="44"/>
+      <c r="BH1" s="44"/>
+      <c r="BI1" s="44"/>
+      <c r="BJ1" s="44"/>
+      <c r="BK1" s="44"/>
+      <c r="BL1" s="44"/>
+      <c r="BM1" s="44"/>
+      <c r="BN1" s="44"/>
+      <c r="BO1" s="44"/>
+      <c r="BP1" s="44"/>
+      <c r="BQ1" s="44"/>
+      <c r="BR1" s="44"/>
+      <c r="BS1" s="44"/>
+      <c r="BT1" s="44"/>
+      <c r="BU1" s="44"/>
+      <c r="BV1" s="44"/>
+      <c r="BW1" s="44"/>
+      <c r="BX1" s="44"/>
+      <c r="BY1" s="44"/>
+      <c r="BZ1" s="44"/>
+      <c r="CA1" s="44"/>
+      <c r="CB1" s="44"/>
+      <c r="CC1" s="44"/>
+      <c r="CD1" s="44"/>
+      <c r="CE1" s="44"/>
+      <c r="CF1" s="44"/>
+      <c r="CG1" s="44"/>
     </row>
     <row r="2" spans="1:97" s="34" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
       <c r="A2" s="32"/>
       <c r="B2" s="33"/>
       <c r="C2" s="33"/>
       <c r="D2" s="33"/>
       <c r="E2" s="33"/>
       <c r="F2" s="33"/>
       <c r="G2" s="33"/>
       <c r="H2" s="33"/>
       <c r="I2" s="33"/>
-      <c r="J2" s="41" t="s">
+      <c r="J2" s="43" t="s">
         <v>42</v>
       </c>
-      <c r="K2" s="41"/>
-[...1 lines deleted...]
-      <c r="M2" s="41"/>
+      <c r="K2" s="43"/>
+      <c r="L2" s="43"/>
+      <c r="M2" s="43"/>
       <c r="N2" s="33"/>
       <c r="O2" s="33"/>
       <c r="P2" s="33"/>
       <c r="Q2" s="33"/>
       <c r="R2" s="33"/>
       <c r="S2" s="33"/>
       <c r="T2" s="33"/>
       <c r="U2" s="33"/>
-      <c r="V2" s="41" t="s">
+      <c r="V2" s="43" t="s">
         <v>42</v>
       </c>
-      <c r="W2" s="41"/>
-[...2 lines deleted...]
-      <c r="AH2" s="41" t="s">
+      <c r="W2" s="43"/>
+      <c r="X2" s="43"/>
+      <c r="Y2" s="43"/>
+      <c r="AH2" s="43" t="s">
         <v>42</v>
       </c>
-      <c r="AI2" s="41"/>
-[...2 lines deleted...]
-      <c r="AT2" s="41" t="s">
+      <c r="AI2" s="43"/>
+      <c r="AJ2" s="43"/>
+      <c r="AK2" s="43"/>
+      <c r="AT2" s="43" t="s">
         <v>42</v>
       </c>
-      <c r="AU2" s="41"/>
-[...2 lines deleted...]
-      <c r="BF2" s="41" t="s">
+      <c r="AU2" s="43"/>
+      <c r="AV2" s="43"/>
+      <c r="AW2" s="43"/>
+      <c r="BF2" s="43" t="s">
         <v>42</v>
       </c>
-      <c r="BG2" s="41"/>
-[...2 lines deleted...]
-      <c r="BR2" s="41" t="s">
+      <c r="BG2" s="43"/>
+      <c r="BH2" s="43"/>
+      <c r="BI2" s="43"/>
+      <c r="BR2" s="43" t="s">
         <v>42</v>
       </c>
-      <c r="BS2" s="41"/>
-[...2 lines deleted...]
-      <c r="CP2" s="41" t="s">
+      <c r="BS2" s="43"/>
+      <c r="BT2" s="43"/>
+      <c r="BU2" s="43"/>
+      <c r="CP2" s="43" t="s">
         <v>42</v>
       </c>
-      <c r="CQ2" s="41"/>
-[...1 lines deleted...]
-      <c r="CS2" s="41"/>
+      <c r="CQ2" s="43"/>
+      <c r="CR2" s="43"/>
+      <c r="CS2" s="43"/>
     </row>
     <row r="3" spans="1:97" s="35" customFormat="1" ht="12" thickBot="1">
-      <c r="A3" s="46" t="s">
+      <c r="A3" s="45" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="42" t="s">
+      <c r="B3" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="43"/>
-[...10 lines deleted...]
-      <c r="N3" s="42" t="s">
+      <c r="C3" s="41"/>
+      <c r="D3" s="41"/>
+      <c r="E3" s="41"/>
+      <c r="F3" s="41"/>
+      <c r="G3" s="41"/>
+      <c r="H3" s="41"/>
+      <c r="I3" s="41"/>
+      <c r="J3" s="41"/>
+      <c r="K3" s="41"/>
+      <c r="L3" s="41"/>
+      <c r="M3" s="42"/>
+      <c r="N3" s="40" t="s">
         <v>3</v>
       </c>
-      <c r="O3" s="43"/>
-[...10 lines deleted...]
-      <c r="Z3" s="42" t="s">
+      <c r="O3" s="41"/>
+      <c r="P3" s="41"/>
+      <c r="Q3" s="41"/>
+      <c r="R3" s="41"/>
+      <c r="S3" s="41"/>
+      <c r="T3" s="41"/>
+      <c r="U3" s="41"/>
+      <c r="V3" s="41"/>
+      <c r="W3" s="41"/>
+      <c r="X3" s="41"/>
+      <c r="Y3" s="42"/>
+      <c r="Z3" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="AA3" s="43"/>
-[...10 lines deleted...]
-      <c r="AL3" s="42" t="s">
+      <c r="AA3" s="41"/>
+      <c r="AB3" s="41"/>
+      <c r="AC3" s="41"/>
+      <c r="AD3" s="41"/>
+      <c r="AE3" s="41"/>
+      <c r="AF3" s="41"/>
+      <c r="AG3" s="41"/>
+      <c r="AH3" s="41"/>
+      <c r="AI3" s="41"/>
+      <c r="AJ3" s="41"/>
+      <c r="AK3" s="42"/>
+      <c r="AL3" s="40" t="s">
         <v>5</v>
       </c>
-      <c r="AM3" s="43"/>
-[...10 lines deleted...]
-      <c r="AX3" s="42" t="s">
+      <c r="AM3" s="41"/>
+      <c r="AN3" s="41"/>
+      <c r="AO3" s="41"/>
+      <c r="AP3" s="41"/>
+      <c r="AQ3" s="41"/>
+      <c r="AR3" s="41"/>
+      <c r="AS3" s="41"/>
+      <c r="AT3" s="41"/>
+      <c r="AU3" s="41"/>
+      <c r="AV3" s="41"/>
+      <c r="AW3" s="42"/>
+      <c r="AX3" s="40" t="s">
         <v>37</v>
       </c>
-      <c r="AY3" s="43"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="42" t="s">
+      <c r="AY3" s="41"/>
+      <c r="AZ3" s="41"/>
+      <c r="BA3" s="41"/>
+      <c r="BB3" s="41"/>
+      <c r="BC3" s="41"/>
+      <c r="BD3" s="41"/>
+      <c r="BE3" s="41"/>
+      <c r="BF3" s="41"/>
+      <c r="BG3" s="41"/>
+      <c r="BH3" s="41"/>
+      <c r="BI3" s="42"/>
+      <c r="BJ3" s="40" t="s">
         <v>38</v>
       </c>
-      <c r="BK3" s="43"/>
-[...10 lines deleted...]
-      <c r="BV3" s="42" t="s">
+      <c r="BK3" s="41"/>
+      <c r="BL3" s="41"/>
+      <c r="BM3" s="41"/>
+      <c r="BN3" s="41"/>
+      <c r="BO3" s="41"/>
+      <c r="BP3" s="41"/>
+      <c r="BQ3" s="41"/>
+      <c r="BR3" s="41"/>
+      <c r="BS3" s="41"/>
+      <c r="BT3" s="41"/>
+      <c r="BU3" s="42"/>
+      <c r="BV3" s="40" t="s">
         <v>40</v>
       </c>
-      <c r="BW3" s="43"/>
-[...10 lines deleted...]
-      <c r="CH3" s="42" t="s">
+      <c r="BW3" s="41"/>
+      <c r="BX3" s="41"/>
+      <c r="BY3" s="41"/>
+      <c r="BZ3" s="41"/>
+      <c r="CA3" s="41"/>
+      <c r="CB3" s="41"/>
+      <c r="CC3" s="41"/>
+      <c r="CD3" s="41"/>
+      <c r="CE3" s="41"/>
+      <c r="CF3" s="41"/>
+      <c r="CG3" s="42"/>
+      <c r="CH3" s="40" t="s">
         <v>45</v>
       </c>
-      <c r="CI3" s="43"/>
-[...9 lines deleted...]
-      <c r="CS3" s="44"/>
+      <c r="CI3" s="41"/>
+      <c r="CJ3" s="41"/>
+      <c r="CK3" s="41"/>
+      <c r="CL3" s="41"/>
+      <c r="CM3" s="41"/>
+      <c r="CN3" s="41"/>
+      <c r="CO3" s="41"/>
+      <c r="CP3" s="41"/>
+      <c r="CQ3" s="41"/>
+      <c r="CR3" s="41"/>
+      <c r="CS3" s="42"/>
     </row>
     <row r="4" spans="1:97" s="35" customFormat="1" ht="12" thickBot="1">
-      <c r="A4" s="47"/>
+      <c r="A4" s="46"/>
       <c r="B4" s="36" t="s">
         <v>17</v>
       </c>
       <c r="C4" s="37" t="s">
         <v>6</v>
       </c>
       <c r="D4" s="37" t="s">
         <v>7</v>
       </c>
       <c r="E4" s="36" t="s">
         <v>8</v>
       </c>
       <c r="F4" s="37" t="s">
         <v>9</v>
       </c>
       <c r="G4" s="37" t="s">
         <v>10</v>
       </c>
       <c r="H4" s="37" t="s">
         <v>11</v>
       </c>
       <c r="I4" s="37" t="s">
         <v>12</v>
       </c>
       <c r="J4" s="37" t="s">
@@ -1657,51 +1657,53 @@
       </c>
       <c r="CD5" s="12">
         <v>71335</v>
       </c>
       <c r="CE5" s="12">
         <v>70640</v>
       </c>
       <c r="CF5" s="12">
         <v>68507</v>
       </c>
       <c r="CG5" s="12">
         <v>63588</v>
       </c>
       <c r="CH5" s="12">
         <v>70820</v>
       </c>
       <c r="CI5" s="12">
         <v>71459</v>
       </c>
       <c r="CJ5" s="12">
         <v>75996</v>
       </c>
       <c r="CK5" s="12">
         <v>81175</v>
       </c>
-      <c r="CL5" s="12"/>
+      <c r="CL5" s="12">
+        <v>87229</v>
+      </c>
       <c r="CM5" s="13"/>
       <c r="CN5" s="12"/>
       <c r="CO5" s="12"/>
       <c r="CP5" s="12"/>
       <c r="CQ5" s="12"/>
       <c r="CR5" s="12"/>
       <c r="CS5" s="12"/>
     </row>
     <row r="6" spans="1:97" s="38" customFormat="1" ht="11.25">
       <c r="A6" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="14">
         <v>4424</v>
       </c>
       <c r="C6" s="14">
         <v>4295</v>
       </c>
       <c r="D6" s="14">
         <v>4653</v>
       </c>
       <c r="E6" s="14">
         <v>4925</v>
       </c>
       <c r="F6" s="14">
@@ -1934,51 +1936,53 @@
       </c>
       <c r="CD6" s="14">
         <v>779</v>
       </c>
       <c r="CE6" s="14">
         <v>837</v>
       </c>
       <c r="CF6" s="14">
         <v>916</v>
       </c>
       <c r="CG6" s="14">
         <v>325</v>
       </c>
       <c r="CH6" s="14">
         <v>325</v>
       </c>
       <c r="CI6" s="14">
         <v>322</v>
       </c>
       <c r="CJ6" s="14">
         <v>309</v>
       </c>
       <c r="CK6" s="14">
         <v>314</v>
       </c>
-      <c r="CL6" s="14"/>
+      <c r="CL6" s="14">
+        <v>314</v>
+      </c>
       <c r="CM6" s="15"/>
       <c r="CN6" s="15"/>
       <c r="CO6" s="14"/>
       <c r="CP6" s="14"/>
       <c r="CQ6" s="14"/>
       <c r="CR6" s="14"/>
       <c r="CS6" s="14"/>
     </row>
     <row r="7" spans="1:97" s="39" customFormat="1" ht="11.25">
       <c r="A7" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="16">
         <v>5267</v>
       </c>
       <c r="C7" s="17">
         <v>5100</v>
       </c>
       <c r="D7" s="18">
         <v>5416</v>
       </c>
       <c r="E7" s="17">
         <v>5743</v>
       </c>
       <c r="F7" s="17">
@@ -2211,51 +2215,53 @@
       </c>
       <c r="CD7" s="14">
         <v>1957</v>
       </c>
       <c r="CE7" s="14">
         <v>2010</v>
       </c>
       <c r="CF7" s="14">
         <v>1958</v>
       </c>
       <c r="CG7" s="14">
         <v>3577</v>
       </c>
       <c r="CH7" s="14">
         <v>4152</v>
       </c>
       <c r="CI7" s="14">
         <v>4389</v>
       </c>
       <c r="CJ7" s="14">
         <v>4818</v>
       </c>
       <c r="CK7" s="14">
         <v>5255</v>
       </c>
-      <c r="CL7" s="14"/>
+      <c r="CL7" s="14">
+        <v>5574</v>
+      </c>
       <c r="CM7" s="14"/>
       <c r="CN7" s="14"/>
       <c r="CO7" s="14"/>
       <c r="CP7" s="14"/>
       <c r="CQ7" s="14"/>
       <c r="CR7" s="14"/>
       <c r="CS7" s="14"/>
     </row>
     <row r="8" spans="1:97" s="39" customFormat="1" ht="11.25">
       <c r="A8" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="16">
         <v>372</v>
       </c>
       <c r="C8" s="17">
         <v>334</v>
       </c>
       <c r="D8" s="18">
         <v>341</v>
       </c>
       <c r="E8" s="17">
         <v>358</v>
       </c>
       <c r="F8" s="17">
@@ -2488,51 +2494,53 @@
       </c>
       <c r="CD8" s="14">
         <v>378</v>
       </c>
       <c r="CE8" s="14">
         <v>387</v>
       </c>
       <c r="CF8" s="14">
         <v>396</v>
       </c>
       <c r="CG8" s="14">
         <v>344</v>
       </c>
       <c r="CH8" s="14">
         <v>382</v>
       </c>
       <c r="CI8" s="14">
         <v>370</v>
       </c>
       <c r="CJ8" s="14">
         <v>379</v>
       </c>
       <c r="CK8" s="14">
         <v>400</v>
       </c>
-      <c r="CL8" s="14"/>
+      <c r="CL8" s="14">
+        <v>422</v>
+      </c>
       <c r="CM8" s="14"/>
       <c r="CN8" s="14"/>
       <c r="CO8" s="14"/>
       <c r="CP8" s="14"/>
       <c r="CQ8" s="14"/>
       <c r="CR8" s="14"/>
       <c r="CS8" s="14"/>
     </row>
     <row r="9" spans="1:97" s="39" customFormat="1" ht="11.25">
       <c r="A9" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="16">
         <v>803</v>
       </c>
       <c r="C9" s="17">
         <v>874</v>
       </c>
       <c r="D9" s="18">
         <v>1127</v>
       </c>
       <c r="E9" s="17">
         <v>1495</v>
       </c>
       <c r="F9" s="17">
@@ -2765,51 +2773,53 @@
       </c>
       <c r="CD9" s="14">
         <v>592</v>
       </c>
       <c r="CE9" s="14">
         <v>625</v>
       </c>
       <c r="CF9" s="14">
         <v>664</v>
       </c>
       <c r="CG9" s="14">
         <v>329</v>
       </c>
       <c r="CH9" s="14">
         <v>331</v>
       </c>
       <c r="CI9" s="14">
         <v>326</v>
       </c>
       <c r="CJ9" s="14">
         <v>349</v>
       </c>
       <c r="CK9" s="14">
         <v>376</v>
       </c>
-      <c r="CL9" s="14"/>
+      <c r="CL9" s="14">
+        <v>409</v>
+      </c>
       <c r="CM9" s="14"/>
       <c r="CN9" s="14"/>
       <c r="CO9" s="14"/>
       <c r="CP9" s="14"/>
       <c r="CQ9" s="14"/>
       <c r="CR9" s="14"/>
       <c r="CS9" s="14"/>
     </row>
     <row r="10" spans="1:97" s="39" customFormat="1" ht="11.25">
       <c r="A10" s="7" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="16">
         <v>5644</v>
       </c>
       <c r="C10" s="17">
         <v>4892</v>
       </c>
       <c r="D10" s="18">
         <v>5244</v>
       </c>
       <c r="E10" s="17">
         <v>5646</v>
       </c>
       <c r="F10" s="17">
@@ -3042,51 +3052,53 @@
       </c>
       <c r="CD10" s="14">
         <v>1446</v>
       </c>
       <c r="CE10" s="14">
         <v>1564</v>
       </c>
       <c r="CF10" s="14">
         <v>1605</v>
       </c>
       <c r="CG10" s="14">
         <v>1138</v>
       </c>
       <c r="CH10" s="14">
         <v>1201</v>
       </c>
       <c r="CI10" s="14">
         <v>1069</v>
       </c>
       <c r="CJ10" s="14">
         <v>1087</v>
       </c>
       <c r="CK10" s="14">
         <v>1158</v>
       </c>
-      <c r="CL10" s="14"/>
+      <c r="CL10" s="14">
+        <v>1180</v>
+      </c>
       <c r="CM10" s="14"/>
       <c r="CN10" s="14"/>
       <c r="CO10" s="14"/>
       <c r="CP10" s="14"/>
       <c r="CQ10" s="14"/>
       <c r="CR10" s="14"/>
       <c r="CS10" s="14"/>
     </row>
     <row r="11" spans="1:97" s="39" customFormat="1" ht="11.25">
       <c r="A11" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B11" s="16" t="s">
         <v>1</v>
       </c>
       <c r="C11" s="17" t="s">
         <v>1</v>
       </c>
       <c r="D11" s="18" t="s">
         <v>1</v>
       </c>
       <c r="E11" s="17" t="s">
         <v>1</v>
       </c>
       <c r="F11" s="17" t="s">
@@ -3305,51 +3317,53 @@
       </c>
       <c r="CD11" s="14" t="s">
         <v>1</v>
       </c>
       <c r="CE11" s="14" t="s">
         <v>1</v>
       </c>
       <c r="CF11" s="14" t="s">
         <v>1</v>
       </c>
       <c r="CG11" s="14" t="s">
         <v>1</v>
       </c>
       <c r="CH11" s="14" t="s">
         <v>1</v>
       </c>
       <c r="CI11" s="14" t="s">
         <v>1</v>
       </c>
       <c r="CJ11" s="14" t="s">
         <v>1</v>
       </c>
       <c r="CK11" s="14" t="s">
         <v>1</v>
       </c>
-      <c r="CL11" s="14"/>
+      <c r="CL11" s="14" t="s">
+        <v>1</v>
+      </c>
       <c r="CM11" s="14"/>
       <c r="CN11" s="14"/>
       <c r="CO11" s="14"/>
       <c r="CP11" s="14"/>
       <c r="CQ11" s="14"/>
       <c r="CR11" s="14"/>
       <c r="CS11" s="14"/>
     </row>
     <row r="12" spans="1:97" s="39" customFormat="1" ht="11.25">
       <c r="A12" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="16">
         <v>8341</v>
       </c>
       <c r="C12" s="17">
         <v>7266</v>
       </c>
       <c r="D12" s="18">
         <v>7639</v>
       </c>
       <c r="E12" s="17">
         <v>8285</v>
       </c>
       <c r="F12" s="17">
@@ -3582,51 +3596,53 @@
       </c>
       <c r="CD12" s="14">
         <v>3392</v>
       </c>
       <c r="CE12" s="14">
         <v>3373</v>
       </c>
       <c r="CF12" s="14">
         <v>3356</v>
       </c>
       <c r="CG12" s="14">
         <v>3094</v>
       </c>
       <c r="CH12" s="14">
         <v>3637</v>
       </c>
       <c r="CI12" s="14">
         <v>3686</v>
       </c>
       <c r="CJ12" s="14">
         <v>3846</v>
       </c>
       <c r="CK12" s="14">
         <v>3948</v>
       </c>
-      <c r="CL12" s="14"/>
+      <c r="CL12" s="14">
+        <v>4118</v>
+      </c>
       <c r="CM12" s="14"/>
       <c r="CN12" s="14"/>
       <c r="CO12" s="14"/>
       <c r="CP12" s="14"/>
       <c r="CQ12" s="14"/>
       <c r="CR12" s="14"/>
       <c r="CS12" s="14"/>
     </row>
     <row r="13" spans="1:97" s="39" customFormat="1" ht="11.25">
       <c r="A13" s="7" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="14">
         <v>9922</v>
       </c>
       <c r="C13" s="14">
         <v>8966</v>
       </c>
       <c r="D13" s="14">
         <v>9482</v>
       </c>
       <c r="E13" s="14">
         <v>10511</v>
       </c>
       <c r="F13" s="14">
@@ -3859,51 +3875,53 @@
       </c>
       <c r="CD13" s="14">
         <v>2742</v>
       </c>
       <c r="CE13" s="14">
         <v>2735</v>
       </c>
       <c r="CF13" s="14">
         <v>2726</v>
       </c>
       <c r="CG13" s="14">
         <v>2425</v>
       </c>
       <c r="CH13" s="14">
         <v>3133</v>
       </c>
       <c r="CI13" s="14">
         <v>3327</v>
       </c>
       <c r="CJ13" s="14">
         <v>3664</v>
       </c>
       <c r="CK13" s="14">
         <v>4179</v>
       </c>
-      <c r="CL13" s="14"/>
+      <c r="CL13" s="14">
+        <v>4563</v>
+      </c>
       <c r="CM13" s="20"/>
       <c r="CN13" s="14"/>
       <c r="CO13" s="14"/>
       <c r="CP13" s="14"/>
       <c r="CQ13" s="14"/>
       <c r="CR13" s="14"/>
       <c r="CS13" s="14"/>
     </row>
     <row r="14" spans="1:97" s="39" customFormat="1" ht="11.25">
       <c r="A14" s="7" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="16" t="s">
         <v>1</v>
       </c>
       <c r="C14" s="17" t="s">
         <v>1</v>
       </c>
       <c r="D14" s="18" t="s">
         <v>1</v>
       </c>
       <c r="E14" s="17" t="s">
         <v>1</v>
       </c>
       <c r="F14" s="17" t="s">
@@ -4122,51 +4140,53 @@
       </c>
       <c r="CD14" s="14" t="s">
         <v>1</v>
       </c>
       <c r="CE14" s="14" t="s">
         <v>1</v>
       </c>
       <c r="CF14" s="14" t="s">
         <v>1</v>
       </c>
       <c r="CG14" s="14" t="s">
         <v>1</v>
       </c>
       <c r="CH14" s="14" t="s">
         <v>1</v>
       </c>
       <c r="CI14" s="14" t="s">
         <v>1</v>
       </c>
       <c r="CJ14" s="14" t="s">
         <v>1</v>
       </c>
       <c r="CK14" s="14" t="s">
         <v>1</v>
       </c>
-      <c r="CL14" s="14"/>
+      <c r="CL14" s="14" t="s">
+        <v>1</v>
+      </c>
       <c r="CM14" s="14"/>
       <c r="CN14" s="14"/>
       <c r="CO14" s="14"/>
       <c r="CP14" s="14"/>
       <c r="CQ14" s="14"/>
       <c r="CR14" s="14"/>
       <c r="CS14" s="14"/>
     </row>
     <row r="15" spans="1:97" s="39" customFormat="1" ht="11.25">
       <c r="A15" s="7" t="s">
         <v>27</v>
       </c>
       <c r="B15" s="16">
         <v>1245</v>
       </c>
       <c r="C15" s="17">
         <v>1147</v>
       </c>
       <c r="D15" s="18">
         <v>1175</v>
       </c>
       <c r="E15" s="17">
         <v>1206</v>
       </c>
       <c r="F15" s="17">
@@ -4399,51 +4419,53 @@
       </c>
       <c r="CD15" s="14">
         <v>601</v>
       </c>
       <c r="CE15" s="14">
         <v>597</v>
       </c>
       <c r="CF15" s="14">
         <v>600</v>
       </c>
       <c r="CG15" s="14">
         <v>434</v>
       </c>
       <c r="CH15" s="14">
         <v>470</v>
       </c>
       <c r="CI15" s="14">
         <v>489</v>
       </c>
       <c r="CJ15" s="14">
         <v>505</v>
       </c>
       <c r="CK15" s="14">
         <v>545</v>
       </c>
-      <c r="CL15" s="14"/>
+      <c r="CL15" s="14">
+        <v>599</v>
+      </c>
       <c r="CM15" s="14"/>
       <c r="CN15" s="14"/>
       <c r="CO15" s="14"/>
       <c r="CP15" s="14"/>
       <c r="CQ15" s="14"/>
       <c r="CR15" s="14"/>
       <c r="CS15" s="14"/>
     </row>
     <row r="16" spans="1:97" s="39" customFormat="1" ht="11.25">
       <c r="A16" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B16" s="16">
         <v>7041</v>
       </c>
       <c r="C16" s="17">
         <v>6554</v>
       </c>
       <c r="D16" s="18">
         <v>6975</v>
       </c>
       <c r="E16" s="17">
         <v>7458</v>
       </c>
       <c r="F16" s="17">
@@ -4676,51 +4698,53 @@
       </c>
       <c r="CD16" s="14">
         <v>1980</v>
       </c>
       <c r="CE16" s="14">
         <v>1910</v>
       </c>
       <c r="CF16" s="14">
         <v>1810</v>
       </c>
       <c r="CG16" s="14">
         <v>1803</v>
       </c>
       <c r="CH16" s="14">
         <v>1853</v>
       </c>
       <c r="CI16" s="14">
         <v>1831</v>
       </c>
       <c r="CJ16" s="14">
         <v>2030</v>
       </c>
       <c r="CK16" s="14">
         <v>2304</v>
       </c>
-      <c r="CL16" s="14"/>
+      <c r="CL16" s="14">
+        <v>2684</v>
+      </c>
       <c r="CM16" s="14"/>
       <c r="CN16" s="14"/>
       <c r="CO16" s="14"/>
       <c r="CP16" s="14"/>
       <c r="CQ16" s="14"/>
       <c r="CR16" s="14"/>
       <c r="CS16" s="14"/>
     </row>
     <row r="17" spans="1:97" s="39" customFormat="1" ht="11.25">
       <c r="A17" s="7" t="s">
         <v>28</v>
       </c>
       <c r="B17" s="16">
         <v>5637</v>
       </c>
       <c r="C17" s="17">
         <v>5096</v>
       </c>
       <c r="D17" s="18">
         <v>5622</v>
       </c>
       <c r="E17" s="17">
         <v>5985</v>
       </c>
       <c r="F17" s="17">
@@ -4953,51 +4977,53 @@
       </c>
       <c r="CD17" s="14">
         <v>1862</v>
       </c>
       <c r="CE17" s="14">
         <v>1929</v>
       </c>
       <c r="CF17" s="14">
         <v>1963</v>
       </c>
       <c r="CG17" s="14">
         <v>1563</v>
       </c>
       <c r="CH17" s="14">
         <v>1564</v>
       </c>
       <c r="CI17" s="14">
         <v>1445</v>
       </c>
       <c r="CJ17" s="14">
         <v>1514</v>
       </c>
       <c r="CK17" s="14">
         <v>1568</v>
       </c>
-      <c r="CL17" s="14"/>
+      <c r="CL17" s="14">
+        <v>1621</v>
+      </c>
       <c r="CM17" s="14"/>
       <c r="CN17" s="14"/>
       <c r="CO17" s="14"/>
       <c r="CP17" s="14"/>
       <c r="CQ17" s="14"/>
       <c r="CR17" s="14"/>
       <c r="CS17" s="14"/>
     </row>
     <row r="18" spans="1:97" s="39" customFormat="1" ht="11.25">
       <c r="A18" s="7" t="s">
         <v>29</v>
       </c>
       <c r="B18" s="16">
         <v>17062</v>
       </c>
       <c r="C18" s="17">
         <v>15588</v>
       </c>
       <c r="D18" s="18">
         <v>14143</v>
       </c>
       <c r="E18" s="17">
         <v>14198</v>
       </c>
       <c r="F18" s="17">
@@ -5230,51 +5256,53 @@
       </c>
       <c r="CD18" s="14">
         <v>10782</v>
       </c>
       <c r="CE18" s="14">
         <v>9814</v>
       </c>
       <c r="CF18" s="14">
         <v>9199</v>
       </c>
       <c r="CG18" s="14">
         <v>10182</v>
       </c>
       <c r="CH18" s="14">
         <v>11367</v>
       </c>
       <c r="CI18" s="14">
         <v>11312</v>
       </c>
       <c r="CJ18" s="14">
         <v>11507</v>
       </c>
       <c r="CK18" s="14">
         <v>12015</v>
       </c>
-      <c r="CL18" s="14"/>
+      <c r="CL18" s="14">
+        <v>12842</v>
+      </c>
       <c r="CM18" s="14"/>
       <c r="CN18" s="14"/>
       <c r="CO18" s="14"/>
       <c r="CP18" s="14"/>
       <c r="CQ18" s="14"/>
       <c r="CR18" s="14"/>
       <c r="CS18" s="14"/>
     </row>
     <row r="19" spans="1:97" s="39" customFormat="1" ht="11.25">
       <c r="A19" s="7" t="s">
         <v>30</v>
       </c>
       <c r="B19" s="16">
         <v>16859</v>
       </c>
       <c r="C19" s="17">
         <v>15944</v>
       </c>
       <c r="D19" s="18">
         <v>17521</v>
       </c>
       <c r="E19" s="17">
         <v>19339</v>
       </c>
       <c r="F19" s="17">
@@ -5507,51 +5535,53 @@
       </c>
       <c r="CD19" s="14">
         <v>9023</v>
       </c>
       <c r="CE19" s="14">
         <v>9052</v>
       </c>
       <c r="CF19" s="14">
         <v>8979</v>
       </c>
       <c r="CG19" s="14">
         <v>7835</v>
       </c>
       <c r="CH19" s="14">
         <v>10665</v>
       </c>
       <c r="CI19" s="14">
         <v>11006</v>
       </c>
       <c r="CJ19" s="14">
         <v>12426</v>
       </c>
       <c r="CK19" s="14">
         <v>14205</v>
       </c>
-      <c r="CL19" s="14"/>
+      <c r="CL19" s="14">
+        <v>16195</v>
+      </c>
       <c r="CM19" s="14"/>
       <c r="CN19" s="14"/>
       <c r="CO19" s="14"/>
       <c r="CP19" s="14"/>
       <c r="CQ19" s="14"/>
       <c r="CR19" s="14"/>
       <c r="CS19" s="14"/>
     </row>
     <row r="20" spans="1:97" s="39" customFormat="1" ht="11.25">
       <c r="A20" s="7" t="s">
         <v>31</v>
       </c>
       <c r="B20" s="16">
         <v>11440</v>
       </c>
       <c r="C20" s="17">
         <v>9394</v>
       </c>
       <c r="D20" s="18">
         <v>10117</v>
       </c>
       <c r="E20" s="17">
         <v>10798</v>
       </c>
       <c r="F20" s="17">
@@ -5784,51 +5814,53 @@
       </c>
       <c r="CD20" s="14">
         <v>5064</v>
       </c>
       <c r="CE20" s="14">
         <v>4706</v>
       </c>
       <c r="CF20" s="14">
         <v>4374</v>
       </c>
       <c r="CG20" s="14">
         <v>3779</v>
       </c>
       <c r="CH20" s="14">
         <v>3986</v>
       </c>
       <c r="CI20" s="14">
         <v>3915</v>
       </c>
       <c r="CJ20" s="14">
         <v>4068</v>
       </c>
       <c r="CK20" s="14">
         <v>4229</v>
       </c>
-      <c r="CL20" s="14"/>
+      <c r="CL20" s="14">
+        <v>4530</v>
+      </c>
       <c r="CM20" s="14"/>
       <c r="CN20" s="14"/>
       <c r="CO20" s="14"/>
       <c r="CP20" s="14"/>
       <c r="CQ20" s="14"/>
       <c r="CR20" s="14"/>
       <c r="CS20" s="14"/>
     </row>
     <row r="21" spans="1:97" s="39" customFormat="1" ht="11.25">
       <c r="A21" s="7" t="s">
         <v>32</v>
       </c>
       <c r="B21" s="14">
         <v>6183</v>
       </c>
       <c r="C21" s="14">
         <v>6448</v>
       </c>
       <c r="D21" s="14">
         <v>6859</v>
       </c>
       <c r="E21" s="14">
         <v>7495</v>
       </c>
       <c r="F21" s="14">
@@ -6061,51 +6093,53 @@
       </c>
       <c r="CD21" s="14">
         <v>2897</v>
       </c>
       <c r="CE21" s="14">
         <v>3020</v>
       </c>
       <c r="CF21" s="14">
         <v>3069</v>
       </c>
       <c r="CG21" s="14">
         <v>1536</v>
       </c>
       <c r="CH21" s="14">
         <v>1644</v>
       </c>
       <c r="CI21" s="14">
         <v>1670</v>
       </c>
       <c r="CJ21" s="14">
         <v>1732</v>
       </c>
       <c r="CK21" s="14">
         <v>1803</v>
       </c>
-      <c r="CL21" s="14"/>
+      <c r="CL21" s="14">
+        <v>1877</v>
+      </c>
       <c r="CM21" s="14"/>
       <c r="CN21" s="14"/>
       <c r="CO21" s="14"/>
       <c r="CP21" s="14"/>
       <c r="CQ21" s="14"/>
       <c r="CR21" s="14"/>
       <c r="CS21" s="14"/>
     </row>
     <row r="22" spans="1:97" s="39" customFormat="1" ht="11.25">
       <c r="A22" s="7" t="s">
         <v>33</v>
       </c>
       <c r="B22" s="17">
         <v>26893</v>
       </c>
       <c r="C22" s="17">
         <v>24657</v>
       </c>
       <c r="D22" s="18">
         <v>26479</v>
       </c>
       <c r="E22" s="17">
         <v>28500</v>
       </c>
       <c r="F22" s="17">
@@ -6338,51 +6372,53 @@
       </c>
       <c r="CD22" s="14">
         <v>8720</v>
       </c>
       <c r="CE22" s="14">
         <v>8885</v>
       </c>
       <c r="CF22" s="14">
         <v>7937</v>
       </c>
       <c r="CG22" s="14">
         <v>7928</v>
       </c>
       <c r="CH22" s="14">
         <v>8069</v>
       </c>
       <c r="CI22" s="14">
         <v>7632</v>
       </c>
       <c r="CJ22" s="14">
         <v>8060</v>
       </c>
       <c r="CK22" s="14">
         <v>8396</v>
       </c>
-      <c r="CL22" s="14"/>
+      <c r="CL22" s="14">
+        <v>8617</v>
+      </c>
       <c r="CM22" s="14"/>
       <c r="CN22" s="14"/>
       <c r="CO22" s="14"/>
       <c r="CP22" s="14"/>
       <c r="CQ22" s="14"/>
       <c r="CR22" s="14"/>
       <c r="CS22" s="14"/>
     </row>
     <row r="23" spans="1:97" s="39" customFormat="1" ht="11.25">
       <c r="A23" s="7" t="s">
         <v>34</v>
       </c>
       <c r="B23" s="17">
         <v>9962</v>
       </c>
       <c r="C23" s="17">
         <v>9636</v>
       </c>
       <c r="D23" s="18">
         <v>10082</v>
       </c>
       <c r="E23" s="17">
         <v>11001</v>
       </c>
       <c r="F23" s="17">
@@ -6615,51 +6651,53 @@
       </c>
       <c r="CD23" s="14">
         <v>10685</v>
       </c>
       <c r="CE23" s="14">
         <v>10606</v>
       </c>
       <c r="CF23" s="14">
         <v>10478</v>
       </c>
       <c r="CG23" s="14">
         <v>9497</v>
       </c>
       <c r="CH23" s="14">
         <v>9655</v>
       </c>
       <c r="CI23" s="14">
         <v>9894</v>
       </c>
       <c r="CJ23" s="14">
         <v>10110</v>
       </c>
       <c r="CK23" s="14">
         <v>10128</v>
       </c>
-      <c r="CL23" s="14"/>
+      <c r="CL23" s="14">
+        <v>10350</v>
+      </c>
       <c r="CM23" s="14"/>
       <c r="CN23" s="14"/>
       <c r="CO23" s="14"/>
       <c r="CP23" s="14"/>
       <c r="CQ23" s="14"/>
       <c r="CR23" s="14"/>
       <c r="CS23" s="14"/>
     </row>
     <row r="24" spans="1:97" s="39" customFormat="1" ht="11.25">
       <c r="A24" s="7" t="s">
         <v>35</v>
       </c>
       <c r="B24" s="17">
         <v>9919</v>
       </c>
       <c r="C24" s="17">
         <v>8995</v>
       </c>
       <c r="D24" s="18">
         <v>9795</v>
       </c>
       <c r="E24" s="17">
         <v>10721</v>
       </c>
       <c r="F24" s="17">
@@ -6892,51 +6930,53 @@
       </c>
       <c r="CD24" s="14">
         <v>2393</v>
       </c>
       <c r="CE24" s="14">
         <v>2431</v>
       </c>
       <c r="CF24" s="14">
         <v>2307</v>
       </c>
       <c r="CG24" s="14">
         <v>2205</v>
       </c>
       <c r="CH24" s="14">
         <v>2452</v>
       </c>
       <c r="CI24" s="14">
         <v>2506</v>
       </c>
       <c r="CJ24" s="14">
         <v>2877</v>
       </c>
       <c r="CK24" s="14">
         <v>3309</v>
       </c>
-      <c r="CL24" s="14"/>
+      <c r="CL24" s="14">
+        <v>3756</v>
+      </c>
       <c r="CM24" s="14"/>
       <c r="CN24" s="14"/>
       <c r="CO24" s="14"/>
       <c r="CP24" s="14"/>
       <c r="CQ24" s="14"/>
       <c r="CR24" s="14"/>
       <c r="CS24" s="14"/>
     </row>
     <row r="25" spans="1:97" s="39" customFormat="1" ht="11.25">
       <c r="A25" s="7" t="s">
         <v>36</v>
       </c>
       <c r="B25" s="14">
         <v>12848</v>
       </c>
       <c r="C25" s="14">
         <v>11548</v>
       </c>
       <c r="D25" s="17">
         <v>12352</v>
       </c>
       <c r="E25" s="14">
         <v>13027</v>
       </c>
       <c r="F25" s="17">
@@ -7169,51 +7209,53 @@
       </c>
       <c r="CD25" s="14">
         <v>6042</v>
       </c>
       <c r="CE25" s="14">
         <v>6159</v>
       </c>
       <c r="CF25" s="14">
         <v>6170</v>
       </c>
       <c r="CG25" s="14">
         <v>5594</v>
       </c>
       <c r="CH25" s="14">
         <v>5934</v>
       </c>
       <c r="CI25" s="14">
         <v>6270</v>
       </c>
       <c r="CJ25" s="14">
         <v>6715</v>
       </c>
       <c r="CK25" s="14">
         <v>7043</v>
       </c>
-      <c r="CL25" s="14"/>
+      <c r="CL25" s="14">
+        <v>7578</v>
+      </c>
       <c r="CM25" s="14"/>
       <c r="CN25" s="14"/>
       <c r="CO25" s="14"/>
       <c r="CP25" s="14"/>
       <c r="CQ25" s="14"/>
       <c r="CR25" s="14"/>
       <c r="CS25" s="14"/>
     </row>
     <row r="26" spans="1:97" s="2" customFormat="1" ht="6" customHeight="1">
       <c r="A26" s="3"/>
       <c r="B26" s="26"/>
       <c r="C26" s="26"/>
       <c r="D26" s="26"/>
       <c r="E26" s="26"/>
       <c r="F26" s="26"/>
       <c r="G26" s="26"/>
       <c r="H26" s="26"/>
       <c r="I26" s="26"/>
       <c r="J26" s="26"/>
       <c r="K26" s="26"/>
       <c r="L26" s="26"/>
       <c r="M26" s="26"/>
       <c r="N26" s="26"/>
       <c r="O26" s="26"/>
       <c r="P26" s="26"/>
@@ -7301,76 +7343,76 @@
       <c r="Y27" s="26"/>
       <c r="Z27" s="26"/>
       <c r="AA27" s="26"/>
       <c r="AB27" s="26"/>
       <c r="AC27" s="26"/>
       <c r="AD27" s="26"/>
       <c r="AE27" s="26"/>
       <c r="AF27" s="26"/>
       <c r="AG27" s="26"/>
       <c r="AH27" s="26"/>
       <c r="AI27" s="26"/>
       <c r="AJ27" s="26"/>
       <c r="AK27" s="26"/>
       <c r="AL27" s="26"/>
       <c r="AM27" s="26"/>
       <c r="AN27" s="26"/>
       <c r="AO27" s="26"/>
       <c r="AP27" s="26"/>
       <c r="AQ27" s="26"/>
       <c r="AR27" s="26"/>
       <c r="AS27" s="26"/>
       <c r="AT27" s="26"/>
       <c r="AU27" s="26"/>
       <c r="AV27" s="26"/>
       <c r="AW27" s="26"/>
-      <c r="AX27" s="40" t="s">
+      <c r="AX27" s="47" t="s">
         <v>39</v>
       </c>
-      <c r="AY27" s="40"/>
-[...21 lines deleted...]
-      <c r="BU27" s="40"/>
+      <c r="AY27" s="47"/>
+      <c r="AZ27" s="47"/>
+      <c r="BA27" s="47"/>
+      <c r="BB27" s="47"/>
+      <c r="BC27" s="47"/>
+      <c r="BD27" s="47"/>
+      <c r="BE27" s="47"/>
+      <c r="BF27" s="47"/>
+      <c r="BG27" s="47"/>
+      <c r="BH27" s="47"/>
+      <c r="BI27" s="47"/>
+      <c r="BJ27" s="47"/>
+      <c r="BK27" s="47"/>
+      <c r="BL27" s="47"/>
+      <c r="BM27" s="47"/>
+      <c r="BN27" s="47"/>
+      <c r="BO27" s="47"/>
+      <c r="BP27" s="47"/>
+      <c r="BQ27" s="47"/>
+      <c r="BR27" s="47"/>
+      <c r="BS27" s="47"/>
+      <c r="BT27" s="47"/>
+      <c r="BU27" s="47"/>
     </row>
     <row r="28" spans="1:97" s="2" customFormat="1">
       <c r="A28" s="3"/>
       <c r="B28" s="28"/>
       <c r="C28" s="28"/>
       <c r="D28" s="28"/>
       <c r="E28" s="28"/>
       <c r="F28" s="28"/>
       <c r="G28" s="28"/>
       <c r="H28" s="28"/>
       <c r="I28" s="28"/>
       <c r="J28" s="28"/>
       <c r="K28" s="28"/>
       <c r="L28" s="28"/>
       <c r="M28" s="28"/>
       <c r="N28" s="28"/>
       <c r="O28" s="28"/>
       <c r="P28" s="28"/>
       <c r="Q28" s="28"/>
       <c r="R28" s="28"/>
       <c r="S28" s="28"/>
       <c r="T28" s="28"/>
       <c r="U28" s="28"/>
       <c r="V28" s="28"/>
       <c r="W28" s="28"/>
@@ -7378,74 +7420,74 @@
       <c r="Y28" s="29"/>
       <c r="Z28" s="30"/>
       <c r="AA28" s="30"/>
       <c r="AB28" s="30"/>
       <c r="AC28" s="30"/>
       <c r="AD28" s="30"/>
       <c r="AE28" s="30"/>
       <c r="AF28" s="30"/>
       <c r="AG28" s="30"/>
       <c r="AH28" s="30"/>
       <c r="AI28" s="30"/>
       <c r="AJ28" s="30"/>
       <c r="AK28" s="30"/>
       <c r="AL28" s="30"/>
       <c r="AM28" s="30"/>
       <c r="AN28" s="30"/>
       <c r="AO28" s="30"/>
       <c r="AP28" s="30"/>
       <c r="AQ28" s="30"/>
       <c r="AR28" s="30"/>
       <c r="AS28" s="30"/>
       <c r="AT28" s="30"/>
       <c r="AU28" s="30"/>
       <c r="AV28" s="30"/>
       <c r="AW28" s="30"/>
-      <c r="AX28" s="40"/>
-[...22 lines deleted...]
-      <c r="BU28" s="40"/>
+      <c r="AX28" s="47"/>
+      <c r="AY28" s="47"/>
+      <c r="AZ28" s="47"/>
+      <c r="BA28" s="47"/>
+      <c r="BB28" s="47"/>
+      <c r="BC28" s="47"/>
+      <c r="BD28" s="47"/>
+      <c r="BE28" s="47"/>
+      <c r="BF28" s="47"/>
+      <c r="BG28" s="47"/>
+      <c r="BH28" s="47"/>
+      <c r="BI28" s="47"/>
+      <c r="BJ28" s="47"/>
+      <c r="BK28" s="47"/>
+      <c r="BL28" s="47"/>
+      <c r="BM28" s="47"/>
+      <c r="BN28" s="47"/>
+      <c r="BO28" s="47"/>
+      <c r="BP28" s="47"/>
+      <c r="BQ28" s="47"/>
+      <c r="BR28" s="47"/>
+      <c r="BS28" s="47"/>
+      <c r="BT28" s="47"/>
+      <c r="BU28" s="47"/>
     </row>
     <row r="29" spans="1:97" s="2" customFormat="1">
       <c r="A29" s="3"/>
       <c r="B29" s="28"/>
       <c r="C29" s="28"/>
       <c r="D29" s="28"/>
       <c r="E29" s="28"/>
       <c r="F29" s="28"/>
       <c r="G29" s="28"/>
       <c r="H29" s="28"/>
       <c r="I29" s="28"/>
       <c r="J29" s="28"/>
       <c r="K29" s="28"/>
       <c r="L29" s="28"/>
       <c r="M29" s="28"/>
       <c r="N29" s="4"/>
       <c r="O29" s="4"/>
       <c r="P29" s="28"/>
       <c r="Q29" s="28"/>
       <c r="R29" s="28"/>
       <c r="S29" s="28"/>
       <c r="T29" s="28"/>
       <c r="U29" s="28"/>
       <c r="V29" s="28"/>
       <c r="W29" s="28"/>
@@ -8422,68 +8464,68 @@
       <c r="D64" s="3"/>
       <c r="E64" s="3"/>
       <c r="F64" s="3"/>
       <c r="G64" s="3"/>
       <c r="H64" s="3"/>
       <c r="I64" s="3"/>
       <c r="J64" s="3"/>
       <c r="K64" s="3"/>
       <c r="L64" s="3"/>
       <c r="M64" s="3"/>
       <c r="N64" s="3"/>
       <c r="O64" s="3"/>
       <c r="P64" s="3"/>
       <c r="Q64" s="3"/>
       <c r="R64" s="3"/>
       <c r="S64" s="3"/>
       <c r="T64" s="3"/>
       <c r="U64" s="3"/>
       <c r="V64" s="3"/>
       <c r="W64" s="3"/>
       <c r="X64" s="1"/>
       <c r="Y64" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="18">
+    <mergeCell ref="AX27:BU28"/>
+    <mergeCell ref="BR2:BU2"/>
+    <mergeCell ref="BJ3:BU3"/>
+    <mergeCell ref="Z3:AK3"/>
+    <mergeCell ref="AL3:AW3"/>
+    <mergeCell ref="AX3:BI3"/>
+    <mergeCell ref="BF2:BI2"/>
+    <mergeCell ref="AH2:AK2"/>
+    <mergeCell ref="AT2:AW2"/>
     <mergeCell ref="CH3:CS3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="V2:Y2"/>
     <mergeCell ref="A1:CG1"/>
     <mergeCell ref="CP2:CS2"/>
     <mergeCell ref="BV3:CG3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
-    <mergeCell ref="AX27:BU28"/>
-[...7 lines deleted...]
-    <mergeCell ref="AT2:AW2"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>