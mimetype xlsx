--- v2 (2026-07-01)
+++ v3 (2026-07-22)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="1260" yWindow="600" windowWidth="13500" windowHeight="10755"/>
   </bookViews>
   <sheets>
     <sheet name="Pigs" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Pigs!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="299" uniqueCount="46">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="301" uniqueCount="46">
   <si>
     <t xml:space="preserve">                                                                                                                тыс. голов</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2019 year</t>
   </si>
   <si>
     <t>2020 year</t>
   </si>
   <si>
     <t>2021 year</t>
   </si>
   <si>
     <t>2022 year</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
@@ -472,73 +472,73 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="5" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 10" xfId="3"/>
     <cellStyle name="Обычный_tabsv14" xfId="1"/>
     <cellStyle name="Обычный_tabsv16" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
@@ -815,335 +815,335 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:CS64"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="CH1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CL5" sqref="CL5:CL25"/>
+      <selection pane="topRight" activeCell="CO36" sqref="CO36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="19.28515625" style="5" customWidth="1"/>
     <col min="2" max="3" width="9.42578125" style="5" customWidth="1"/>
     <col min="4" max="4" width="8.7109375" style="5" customWidth="1"/>
     <col min="5" max="6" width="8.42578125" style="5" customWidth="1"/>
     <col min="7" max="7" width="8.7109375" style="5" customWidth="1"/>
     <col min="8" max="23" width="9.140625" style="5"/>
     <col min="24" max="45" width="9.140625" style="1"/>
     <col min="46" max="46" width="10.42578125" style="1" customWidth="1"/>
     <col min="47" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="31" customFormat="1" ht="34.5" customHeight="1">
-      <c r="A1" s="44" t="s">
+      <c r="A1" s="45" t="s">
         <v>41</v>
       </c>
-      <c r="B1" s="44"/>
-[...82 lines deleted...]
-      <c r="CG1" s="44"/>
+      <c r="B1" s="45"/>
+      <c r="C1" s="45"/>
+      <c r="D1" s="45"/>
+      <c r="E1" s="45"/>
+      <c r="F1" s="45"/>
+      <c r="G1" s="45"/>
+      <c r="H1" s="45"/>
+      <c r="I1" s="45"/>
+      <c r="J1" s="45"/>
+      <c r="K1" s="45"/>
+      <c r="L1" s="45"/>
+      <c r="M1" s="45"/>
+      <c r="N1" s="45"/>
+      <c r="O1" s="45"/>
+      <c r="P1" s="45"/>
+      <c r="Q1" s="45"/>
+      <c r="R1" s="45"/>
+      <c r="S1" s="45"/>
+      <c r="T1" s="45"/>
+      <c r="U1" s="45"/>
+      <c r="V1" s="45"/>
+      <c r="W1" s="45"/>
+      <c r="X1" s="45"/>
+      <c r="Y1" s="45"/>
+      <c r="Z1" s="45"/>
+      <c r="AA1" s="45"/>
+      <c r="AB1" s="45"/>
+      <c r="AC1" s="45"/>
+      <c r="AD1" s="45"/>
+      <c r="AE1" s="45"/>
+      <c r="AF1" s="45"/>
+      <c r="AG1" s="45"/>
+      <c r="AH1" s="45"/>
+      <c r="AI1" s="45"/>
+      <c r="AJ1" s="45"/>
+      <c r="AK1" s="45"/>
+      <c r="AL1" s="45"/>
+      <c r="AM1" s="45"/>
+      <c r="AN1" s="45"/>
+      <c r="AO1" s="45"/>
+      <c r="AP1" s="45"/>
+      <c r="AQ1" s="45"/>
+      <c r="AR1" s="45"/>
+      <c r="AS1" s="45"/>
+      <c r="AT1" s="45"/>
+      <c r="AU1" s="45"/>
+      <c r="AV1" s="45"/>
+      <c r="AW1" s="45"/>
+      <c r="AX1" s="45"/>
+      <c r="AY1" s="45"/>
+      <c r="AZ1" s="45"/>
+      <c r="BA1" s="45"/>
+      <c r="BB1" s="45"/>
+      <c r="BC1" s="45"/>
+      <c r="BD1" s="45"/>
+      <c r="BE1" s="45"/>
+      <c r="BF1" s="45"/>
+      <c r="BG1" s="45"/>
+      <c r="BH1" s="45"/>
+      <c r="BI1" s="45"/>
+      <c r="BJ1" s="45"/>
+      <c r="BK1" s="45"/>
+      <c r="BL1" s="45"/>
+      <c r="BM1" s="45"/>
+      <c r="BN1" s="45"/>
+      <c r="BO1" s="45"/>
+      <c r="BP1" s="45"/>
+      <c r="BQ1" s="45"/>
+      <c r="BR1" s="45"/>
+      <c r="BS1" s="45"/>
+      <c r="BT1" s="45"/>
+      <c r="BU1" s="45"/>
+      <c r="BV1" s="45"/>
+      <c r="BW1" s="45"/>
+      <c r="BX1" s="45"/>
+      <c r="BY1" s="45"/>
+      <c r="BZ1" s="45"/>
+      <c r="CA1" s="45"/>
+      <c r="CB1" s="45"/>
+      <c r="CC1" s="45"/>
+      <c r="CD1" s="45"/>
+      <c r="CE1" s="45"/>
+      <c r="CF1" s="45"/>
+      <c r="CG1" s="45"/>
     </row>
     <row r="2" spans="1:97" s="34" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
       <c r="A2" s="32"/>
       <c r="B2" s="33"/>
       <c r="C2" s="33"/>
       <c r="D2" s="33"/>
       <c r="E2" s="33"/>
       <c r="F2" s="33"/>
       <c r="G2" s="33"/>
       <c r="H2" s="33"/>
       <c r="I2" s="33"/>
-      <c r="J2" s="43" t="s">
+      <c r="J2" s="41" t="s">
         <v>42</v>
       </c>
-      <c r="K2" s="43"/>
-[...1 lines deleted...]
-      <c r="M2" s="43"/>
+      <c r="K2" s="41"/>
+      <c r="L2" s="41"/>
+      <c r="M2" s="41"/>
       <c r="N2" s="33"/>
       <c r="O2" s="33"/>
       <c r="P2" s="33"/>
       <c r="Q2" s="33"/>
       <c r="R2" s="33"/>
       <c r="S2" s="33"/>
       <c r="T2" s="33"/>
       <c r="U2" s="33"/>
-      <c r="V2" s="43" t="s">
+      <c r="V2" s="41" t="s">
         <v>42</v>
       </c>
-      <c r="W2" s="43"/>
-[...2 lines deleted...]
-      <c r="AH2" s="43" t="s">
+      <c r="W2" s="41"/>
+      <c r="X2" s="41"/>
+      <c r="Y2" s="41"/>
+      <c r="AH2" s="41" t="s">
         <v>42</v>
       </c>
-      <c r="AI2" s="43"/>
-[...2 lines deleted...]
-      <c r="AT2" s="43" t="s">
+      <c r="AI2" s="41"/>
+      <c r="AJ2" s="41"/>
+      <c r="AK2" s="41"/>
+      <c r="AT2" s="41" t="s">
         <v>42</v>
       </c>
-      <c r="AU2" s="43"/>
-[...2 lines deleted...]
-      <c r="BF2" s="43" t="s">
+      <c r="AU2" s="41"/>
+      <c r="AV2" s="41"/>
+      <c r="AW2" s="41"/>
+      <c r="BF2" s="41" t="s">
         <v>42</v>
       </c>
-      <c r="BG2" s="43"/>
-[...2 lines deleted...]
-      <c r="BR2" s="43" t="s">
+      <c r="BG2" s="41"/>
+      <c r="BH2" s="41"/>
+      <c r="BI2" s="41"/>
+      <c r="BR2" s="41" t="s">
         <v>42</v>
       </c>
-      <c r="BS2" s="43"/>
-[...2 lines deleted...]
-      <c r="CP2" s="43" t="s">
+      <c r="BS2" s="41"/>
+      <c r="BT2" s="41"/>
+      <c r="BU2" s="41"/>
+      <c r="CP2" s="41" t="s">
         <v>42</v>
       </c>
-      <c r="CQ2" s="43"/>
-[...1 lines deleted...]
-      <c r="CS2" s="43"/>
+      <c r="CQ2" s="41"/>
+      <c r="CR2" s="41"/>
+      <c r="CS2" s="41"/>
     </row>
     <row r="3" spans="1:97" s="35" customFormat="1" ht="12" thickBot="1">
-      <c r="A3" s="45" t="s">
+      <c r="A3" s="46" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="40" t="s">
+      <c r="B3" s="42" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="41"/>
-[...10 lines deleted...]
-      <c r="N3" s="40" t="s">
+      <c r="C3" s="43"/>
+      <c r="D3" s="43"/>
+      <c r="E3" s="43"/>
+      <c r="F3" s="43"/>
+      <c r="G3" s="43"/>
+      <c r="H3" s="43"/>
+      <c r="I3" s="43"/>
+      <c r="J3" s="43"/>
+      <c r="K3" s="43"/>
+      <c r="L3" s="43"/>
+      <c r="M3" s="44"/>
+      <c r="N3" s="42" t="s">
         <v>3</v>
       </c>
-      <c r="O3" s="41"/>
-[...10 lines deleted...]
-      <c r="Z3" s="40" t="s">
+      <c r="O3" s="43"/>
+      <c r="P3" s="43"/>
+      <c r="Q3" s="43"/>
+      <c r="R3" s="43"/>
+      <c r="S3" s="43"/>
+      <c r="T3" s="43"/>
+      <c r="U3" s="43"/>
+      <c r="V3" s="43"/>
+      <c r="W3" s="43"/>
+      <c r="X3" s="43"/>
+      <c r="Y3" s="44"/>
+      <c r="Z3" s="42" t="s">
         <v>4</v>
       </c>
-      <c r="AA3" s="41"/>
-[...10 lines deleted...]
-      <c r="AL3" s="40" t="s">
+      <c r="AA3" s="43"/>
+      <c r="AB3" s="43"/>
+      <c r="AC3" s="43"/>
+      <c r="AD3" s="43"/>
+      <c r="AE3" s="43"/>
+      <c r="AF3" s="43"/>
+      <c r="AG3" s="43"/>
+      <c r="AH3" s="43"/>
+      <c r="AI3" s="43"/>
+      <c r="AJ3" s="43"/>
+      <c r="AK3" s="44"/>
+      <c r="AL3" s="42" t="s">
         <v>5</v>
       </c>
-      <c r="AM3" s="41"/>
-[...10 lines deleted...]
-      <c r="AX3" s="40" t="s">
+      <c r="AM3" s="43"/>
+      <c r="AN3" s="43"/>
+      <c r="AO3" s="43"/>
+      <c r="AP3" s="43"/>
+      <c r="AQ3" s="43"/>
+      <c r="AR3" s="43"/>
+      <c r="AS3" s="43"/>
+      <c r="AT3" s="43"/>
+      <c r="AU3" s="43"/>
+      <c r="AV3" s="43"/>
+      <c r="AW3" s="44"/>
+      <c r="AX3" s="42" t="s">
         <v>37</v>
       </c>
-      <c r="AY3" s="41"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="40" t="s">
+      <c r="AY3" s="43"/>
+      <c r="AZ3" s="43"/>
+      <c r="BA3" s="43"/>
+      <c r="BB3" s="43"/>
+      <c r="BC3" s="43"/>
+      <c r="BD3" s="43"/>
+      <c r="BE3" s="43"/>
+      <c r="BF3" s="43"/>
+      <c r="BG3" s="43"/>
+      <c r="BH3" s="43"/>
+      <c r="BI3" s="44"/>
+      <c r="BJ3" s="42" t="s">
         <v>38</v>
       </c>
-      <c r="BK3" s="41"/>
-[...10 lines deleted...]
-      <c r="BV3" s="40" t="s">
+      <c r="BK3" s="43"/>
+      <c r="BL3" s="43"/>
+      <c r="BM3" s="43"/>
+      <c r="BN3" s="43"/>
+      <c r="BO3" s="43"/>
+      <c r="BP3" s="43"/>
+      <c r="BQ3" s="43"/>
+      <c r="BR3" s="43"/>
+      <c r="BS3" s="43"/>
+      <c r="BT3" s="43"/>
+      <c r="BU3" s="44"/>
+      <c r="BV3" s="42" t="s">
         <v>40</v>
       </c>
-      <c r="BW3" s="41"/>
-[...10 lines deleted...]
-      <c r="CH3" s="40" t="s">
+      <c r="BW3" s="43"/>
+      <c r="BX3" s="43"/>
+      <c r="BY3" s="43"/>
+      <c r="BZ3" s="43"/>
+      <c r="CA3" s="43"/>
+      <c r="CB3" s="43"/>
+      <c r="CC3" s="43"/>
+      <c r="CD3" s="43"/>
+      <c r="CE3" s="43"/>
+      <c r="CF3" s="43"/>
+      <c r="CG3" s="44"/>
+      <c r="CH3" s="42" t="s">
         <v>45</v>
       </c>
-      <c r="CI3" s="41"/>
-[...9 lines deleted...]
-      <c r="CS3" s="42"/>
+      <c r="CI3" s="43"/>
+      <c r="CJ3" s="43"/>
+      <c r="CK3" s="43"/>
+      <c r="CL3" s="43"/>
+      <c r="CM3" s="43"/>
+      <c r="CN3" s="43"/>
+      <c r="CO3" s="43"/>
+      <c r="CP3" s="43"/>
+      <c r="CQ3" s="43"/>
+      <c r="CR3" s="43"/>
+      <c r="CS3" s="44"/>
     </row>
     <row r="4" spans="1:97" s="35" customFormat="1" ht="12" thickBot="1">
-      <c r="A4" s="46"/>
+      <c r="A4" s="47"/>
       <c r="B4" s="36" t="s">
         <v>17</v>
       </c>
       <c r="C4" s="37" t="s">
         <v>6</v>
       </c>
       <c r="D4" s="37" t="s">
         <v>7</v>
       </c>
       <c r="E4" s="36" t="s">
         <v>8</v>
       </c>
       <c r="F4" s="37" t="s">
         <v>9</v>
       </c>
       <c r="G4" s="37" t="s">
         <v>10</v>
       </c>
       <c r="H4" s="37" t="s">
         <v>11</v>
       </c>
       <c r="I4" s="37" t="s">
         <v>12</v>
       </c>
       <c r="J4" s="37" t="s">
@@ -1660,51 +1660,53 @@
       </c>
       <c r="CE5" s="12">
         <v>70640</v>
       </c>
       <c r="CF5" s="12">
         <v>68507</v>
       </c>
       <c r="CG5" s="12">
         <v>63588</v>
       </c>
       <c r="CH5" s="12">
         <v>70820</v>
       </c>
       <c r="CI5" s="12">
         <v>71459</v>
       </c>
       <c r="CJ5" s="12">
         <v>75996</v>
       </c>
       <c r="CK5" s="12">
         <v>81175</v>
       </c>
       <c r="CL5" s="12">
         <v>87229</v>
       </c>
-      <c r="CM5" s="13"/>
+      <c r="CM5" s="13">
+        <v>68797</v>
+      </c>
       <c r="CN5" s="12"/>
       <c r="CO5" s="12"/>
       <c r="CP5" s="12"/>
       <c r="CQ5" s="12"/>
       <c r="CR5" s="12"/>
       <c r="CS5" s="12"/>
     </row>
     <row r="6" spans="1:97" s="38" customFormat="1" ht="11.25">
       <c r="A6" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="14">
         <v>4424</v>
       </c>
       <c r="C6" s="14">
         <v>4295</v>
       </c>
       <c r="D6" s="14">
         <v>4653</v>
       </c>
       <c r="E6" s="14">
         <v>4925</v>
       </c>
       <c r="F6" s="14">
         <v>5054</v>
@@ -1939,51 +1941,53 @@
       </c>
       <c r="CE6" s="14">
         <v>837</v>
       </c>
       <c r="CF6" s="14">
         <v>916</v>
       </c>
       <c r="CG6" s="14">
         <v>325</v>
       </c>
       <c r="CH6" s="14">
         <v>325</v>
       </c>
       <c r="CI6" s="14">
         <v>322</v>
       </c>
       <c r="CJ6" s="14">
         <v>309</v>
       </c>
       <c r="CK6" s="14">
         <v>314</v>
       </c>
       <c r="CL6" s="14">
         <v>314</v>
       </c>
-      <c r="CM6" s="15"/>
+      <c r="CM6" s="15">
+        <v>327</v>
+      </c>
       <c r="CN6" s="15"/>
       <c r="CO6" s="14"/>
       <c r="CP6" s="14"/>
       <c r="CQ6" s="14"/>
       <c r="CR6" s="14"/>
       <c r="CS6" s="14"/>
     </row>
     <row r="7" spans="1:97" s="39" customFormat="1" ht="11.25">
       <c r="A7" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="16">
         <v>5267</v>
       </c>
       <c r="C7" s="17">
         <v>5100</v>
       </c>
       <c r="D7" s="18">
         <v>5416</v>
       </c>
       <c r="E7" s="17">
         <v>5743</v>
       </c>
       <c r="F7" s="17">
         <v>5934</v>
@@ -2218,51 +2222,53 @@
       </c>
       <c r="CE7" s="14">
         <v>2010</v>
       </c>
       <c r="CF7" s="14">
         <v>1958</v>
       </c>
       <c r="CG7" s="14">
         <v>3577</v>
       </c>
       <c r="CH7" s="14">
         <v>4152</v>
       </c>
       <c r="CI7" s="14">
         <v>4389</v>
       </c>
       <c r="CJ7" s="14">
         <v>4818</v>
       </c>
       <c r="CK7" s="14">
         <v>5255</v>
       </c>
       <c r="CL7" s="14">
         <v>5574</v>
       </c>
-      <c r="CM7" s="14"/>
+      <c r="CM7" s="14">
+        <v>2635</v>
+      </c>
       <c r="CN7" s="14"/>
       <c r="CO7" s="14"/>
       <c r="CP7" s="14"/>
       <c r="CQ7" s="14"/>
       <c r="CR7" s="14"/>
       <c r="CS7" s="14"/>
     </row>
     <row r="8" spans="1:97" s="39" customFormat="1" ht="11.25">
       <c r="A8" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="16">
         <v>372</v>
       </c>
       <c r="C8" s="17">
         <v>334</v>
       </c>
       <c r="D8" s="18">
         <v>341</v>
       </c>
       <c r="E8" s="17">
         <v>358</v>
       </c>
       <c r="F8" s="17">
         <v>376</v>
@@ -2497,51 +2503,53 @@
       </c>
       <c r="CE8" s="14">
         <v>387</v>
       </c>
       <c r="CF8" s="14">
         <v>396</v>
       </c>
       <c r="CG8" s="14">
         <v>344</v>
       </c>
       <c r="CH8" s="14">
         <v>382</v>
       </c>
       <c r="CI8" s="14">
         <v>370</v>
       </c>
       <c r="CJ8" s="14">
         <v>379</v>
       </c>
       <c r="CK8" s="14">
         <v>400</v>
       </c>
       <c r="CL8" s="14">
         <v>422</v>
       </c>
-      <c r="CM8" s="14"/>
+      <c r="CM8" s="14">
+        <v>340</v>
+      </c>
       <c r="CN8" s="14"/>
       <c r="CO8" s="14"/>
       <c r="CP8" s="14"/>
       <c r="CQ8" s="14"/>
       <c r="CR8" s="14"/>
       <c r="CS8" s="14"/>
     </row>
     <row r="9" spans="1:97" s="39" customFormat="1" ht="11.25">
       <c r="A9" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="16">
         <v>803</v>
       </c>
       <c r="C9" s="17">
         <v>874</v>
       </c>
       <c r="D9" s="18">
         <v>1127</v>
       </c>
       <c r="E9" s="17">
         <v>1495</v>
       </c>
       <c r="F9" s="17">
         <v>1823</v>
@@ -2776,51 +2784,53 @@
       </c>
       <c r="CE9" s="14">
         <v>625</v>
       </c>
       <c r="CF9" s="14">
         <v>664</v>
       </c>
       <c r="CG9" s="14">
         <v>329</v>
       </c>
       <c r="CH9" s="14">
         <v>331</v>
       </c>
       <c r="CI9" s="14">
         <v>326</v>
       </c>
       <c r="CJ9" s="14">
         <v>349</v>
       </c>
       <c r="CK9" s="14">
         <v>376</v>
       </c>
       <c r="CL9" s="14">
         <v>409</v>
       </c>
-      <c r="CM9" s="14"/>
+      <c r="CM9" s="14">
+        <v>522</v>
+      </c>
       <c r="CN9" s="14"/>
       <c r="CO9" s="14"/>
       <c r="CP9" s="14"/>
       <c r="CQ9" s="14"/>
       <c r="CR9" s="14"/>
       <c r="CS9" s="14"/>
     </row>
     <row r="10" spans="1:97" s="39" customFormat="1" ht="11.25">
       <c r="A10" s="7" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="16">
         <v>5644</v>
       </c>
       <c r="C10" s="17">
         <v>4892</v>
       </c>
       <c r="D10" s="18">
         <v>5244</v>
       </c>
       <c r="E10" s="17">
         <v>5646</v>
       </c>
       <c r="F10" s="17">
         <v>5806</v>
@@ -3055,51 +3065,53 @@
       </c>
       <c r="CE10" s="14">
         <v>1564</v>
       </c>
       <c r="CF10" s="14">
         <v>1605</v>
       </c>
       <c r="CG10" s="14">
         <v>1138</v>
       </c>
       <c r="CH10" s="14">
         <v>1201</v>
       </c>
       <c r="CI10" s="14">
         <v>1069</v>
       </c>
       <c r="CJ10" s="14">
         <v>1087</v>
       </c>
       <c r="CK10" s="14">
         <v>1158</v>
       </c>
       <c r="CL10" s="14">
         <v>1180</v>
       </c>
-      <c r="CM10" s="14"/>
+      <c r="CM10" s="14">
+        <v>1536</v>
+      </c>
       <c r="CN10" s="14"/>
       <c r="CO10" s="14"/>
       <c r="CP10" s="14"/>
       <c r="CQ10" s="14"/>
       <c r="CR10" s="14"/>
       <c r="CS10" s="14"/>
     </row>
     <row r="11" spans="1:97" s="39" customFormat="1" ht="11.25">
       <c r="A11" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B11" s="16" t="s">
         <v>1</v>
       </c>
       <c r="C11" s="17" t="s">
         <v>1</v>
       </c>
       <c r="D11" s="18" t="s">
         <v>1</v>
       </c>
       <c r="E11" s="17" t="s">
         <v>1</v>
       </c>
       <c r="F11" s="17" t="s">
         <v>1</v>
@@ -3320,51 +3332,53 @@
       </c>
       <c r="CE11" s="14" t="s">
         <v>1</v>
       </c>
       <c r="CF11" s="14" t="s">
         <v>1</v>
       </c>
       <c r="CG11" s="14" t="s">
         <v>1</v>
       </c>
       <c r="CH11" s="14" t="s">
         <v>1</v>
       </c>
       <c r="CI11" s="14" t="s">
         <v>1</v>
       </c>
       <c r="CJ11" s="14" t="s">
         <v>1</v>
       </c>
       <c r="CK11" s="14" t="s">
         <v>1</v>
       </c>
       <c r="CL11" s="14" t="s">
         <v>1</v>
       </c>
-      <c r="CM11" s="14"/>
+      <c r="CM11" s="14" t="s">
+        <v>1</v>
+      </c>
       <c r="CN11" s="14"/>
       <c r="CO11" s="14"/>
       <c r="CP11" s="14"/>
       <c r="CQ11" s="14"/>
       <c r="CR11" s="14"/>
       <c r="CS11" s="14"/>
     </row>
     <row r="12" spans="1:97" s="39" customFormat="1" ht="11.25">
       <c r="A12" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="16">
         <v>8341</v>
       </c>
       <c r="C12" s="17">
         <v>7266</v>
       </c>
       <c r="D12" s="18">
         <v>7639</v>
       </c>
       <c r="E12" s="17">
         <v>8285</v>
       </c>
       <c r="F12" s="17">
         <v>9319</v>
@@ -3599,51 +3613,53 @@
       </c>
       <c r="CE12" s="14">
         <v>3373</v>
       </c>
       <c r="CF12" s="14">
         <v>3356</v>
       </c>
       <c r="CG12" s="14">
         <v>3094</v>
       </c>
       <c r="CH12" s="14">
         <v>3637</v>
       </c>
       <c r="CI12" s="14">
         <v>3686</v>
       </c>
       <c r="CJ12" s="14">
         <v>3846</v>
       </c>
       <c r="CK12" s="14">
         <v>3948</v>
       </c>
       <c r="CL12" s="14">
         <v>4118</v>
       </c>
-      <c r="CM12" s="14"/>
+      <c r="CM12" s="14">
+        <v>3117</v>
+      </c>
       <c r="CN12" s="14"/>
       <c r="CO12" s="14"/>
       <c r="CP12" s="14"/>
       <c r="CQ12" s="14"/>
       <c r="CR12" s="14"/>
       <c r="CS12" s="14"/>
     </row>
     <row r="13" spans="1:97" s="39" customFormat="1" ht="11.25">
       <c r="A13" s="7" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="14">
         <v>9922</v>
       </c>
       <c r="C13" s="14">
         <v>8966</v>
       </c>
       <c r="D13" s="14">
         <v>9482</v>
       </c>
       <c r="E13" s="14">
         <v>10511</v>
       </c>
       <c r="F13" s="14">
         <v>10957</v>
@@ -3878,51 +3894,53 @@
       </c>
       <c r="CE13" s="14">
         <v>2735</v>
       </c>
       <c r="CF13" s="14">
         <v>2726</v>
       </c>
       <c r="CG13" s="14">
         <v>2425</v>
       </c>
       <c r="CH13" s="14">
         <v>3133</v>
       </c>
       <c r="CI13" s="14">
         <v>3327</v>
       </c>
       <c r="CJ13" s="14">
         <v>3664</v>
       </c>
       <c r="CK13" s="14">
         <v>4179</v>
       </c>
       <c r="CL13" s="14">
         <v>4563</v>
       </c>
-      <c r="CM13" s="20"/>
+      <c r="CM13" s="20">
+        <v>2381</v>
+      </c>
       <c r="CN13" s="14"/>
       <c r="CO13" s="14"/>
       <c r="CP13" s="14"/>
       <c r="CQ13" s="14"/>
       <c r="CR13" s="14"/>
       <c r="CS13" s="14"/>
     </row>
     <row r="14" spans="1:97" s="39" customFormat="1" ht="11.25">
       <c r="A14" s="7" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="16" t="s">
         <v>1</v>
       </c>
       <c r="C14" s="17" t="s">
         <v>1</v>
       </c>
       <c r="D14" s="18" t="s">
         <v>1</v>
       </c>
       <c r="E14" s="17" t="s">
         <v>1</v>
       </c>
       <c r="F14" s="17" t="s">
         <v>1</v>
@@ -4143,51 +4161,53 @@
       </c>
       <c r="CE14" s="14" t="s">
         <v>1</v>
       </c>
       <c r="CF14" s="14" t="s">
         <v>1</v>
       </c>
       <c r="CG14" s="14" t="s">
         <v>1</v>
       </c>
       <c r="CH14" s="14" t="s">
         <v>1</v>
       </c>
       <c r="CI14" s="14" t="s">
         <v>1</v>
       </c>
       <c r="CJ14" s="14" t="s">
         <v>1</v>
       </c>
       <c r="CK14" s="14" t="s">
         <v>1</v>
       </c>
       <c r="CL14" s="14" t="s">
         <v>1</v>
       </c>
-      <c r="CM14" s="14"/>
+      <c r="CM14" s="14" t="s">
+        <v>1</v>
+      </c>
       <c r="CN14" s="14"/>
       <c r="CO14" s="14"/>
       <c r="CP14" s="14"/>
       <c r="CQ14" s="14"/>
       <c r="CR14" s="14"/>
       <c r="CS14" s="14"/>
     </row>
     <row r="15" spans="1:97" s="39" customFormat="1" ht="11.25">
       <c r="A15" s="7" t="s">
         <v>27</v>
       </c>
       <c r="B15" s="16">
         <v>1245</v>
       </c>
       <c r="C15" s="17">
         <v>1147</v>
       </c>
       <c r="D15" s="18">
         <v>1175</v>
       </c>
       <c r="E15" s="17">
         <v>1206</v>
       </c>
       <c r="F15" s="17">
         <v>1298</v>
@@ -4422,51 +4442,53 @@
       </c>
       <c r="CE15" s="14">
         <v>597</v>
       </c>
       <c r="CF15" s="14">
         <v>600</v>
       </c>
       <c r="CG15" s="14">
         <v>434</v>
       </c>
       <c r="CH15" s="14">
         <v>470</v>
       </c>
       <c r="CI15" s="14">
         <v>489</v>
       </c>
       <c r="CJ15" s="14">
         <v>505</v>
       </c>
       <c r="CK15" s="14">
         <v>545</v>
       </c>
       <c r="CL15" s="14">
         <v>599</v>
       </c>
-      <c r="CM15" s="14"/>
+      <c r="CM15" s="14">
+        <v>523</v>
+      </c>
       <c r="CN15" s="14"/>
       <c r="CO15" s="14"/>
       <c r="CP15" s="14"/>
       <c r="CQ15" s="14"/>
       <c r="CR15" s="14"/>
       <c r="CS15" s="14"/>
     </row>
     <row r="16" spans="1:97" s="39" customFormat="1" ht="11.25">
       <c r="A16" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B16" s="16">
         <v>7041</v>
       </c>
       <c r="C16" s="17">
         <v>6554</v>
       </c>
       <c r="D16" s="18">
         <v>6975</v>
       </c>
       <c r="E16" s="17">
         <v>7458</v>
       </c>
       <c r="F16" s="17">
         <v>8248</v>
@@ -4701,51 +4723,53 @@
       </c>
       <c r="CE16" s="14">
         <v>1910</v>
       </c>
       <c r="CF16" s="14">
         <v>1810</v>
       </c>
       <c r="CG16" s="14">
         <v>1803</v>
       </c>
       <c r="CH16" s="14">
         <v>1853</v>
       </c>
       <c r="CI16" s="14">
         <v>1831</v>
       </c>
       <c r="CJ16" s="14">
         <v>2030</v>
       </c>
       <c r="CK16" s="14">
         <v>2304</v>
       </c>
       <c r="CL16" s="14">
         <v>2684</v>
       </c>
-      <c r="CM16" s="14"/>
+      <c r="CM16" s="14">
+        <v>1741</v>
+      </c>
       <c r="CN16" s="14"/>
       <c r="CO16" s="14"/>
       <c r="CP16" s="14"/>
       <c r="CQ16" s="14"/>
       <c r="CR16" s="14"/>
       <c r="CS16" s="14"/>
     </row>
     <row r="17" spans="1:97" s="39" customFormat="1" ht="11.25">
       <c r="A17" s="7" t="s">
         <v>28</v>
       </c>
       <c r="B17" s="16">
         <v>5637</v>
       </c>
       <c r="C17" s="17">
         <v>5096</v>
       </c>
       <c r="D17" s="18">
         <v>5622</v>
       </c>
       <c r="E17" s="17">
         <v>5985</v>
       </c>
       <c r="F17" s="17">
         <v>6388</v>
@@ -4980,51 +5004,53 @@
       </c>
       <c r="CE17" s="14">
         <v>1929</v>
       </c>
       <c r="CF17" s="14">
         <v>1963</v>
       </c>
       <c r="CG17" s="14">
         <v>1563</v>
       </c>
       <c r="CH17" s="14">
         <v>1564</v>
       </c>
       <c r="CI17" s="14">
         <v>1445</v>
       </c>
       <c r="CJ17" s="14">
         <v>1514</v>
       </c>
       <c r="CK17" s="14">
         <v>1568</v>
       </c>
       <c r="CL17" s="14">
         <v>1621</v>
       </c>
-      <c r="CM17" s="14"/>
+      <c r="CM17" s="14">
+        <v>1928</v>
+      </c>
       <c r="CN17" s="14"/>
       <c r="CO17" s="14"/>
       <c r="CP17" s="14"/>
       <c r="CQ17" s="14"/>
       <c r="CR17" s="14"/>
       <c r="CS17" s="14"/>
     </row>
     <row r="18" spans="1:97" s="39" customFormat="1" ht="11.25">
       <c r="A18" s="7" t="s">
         <v>29</v>
       </c>
       <c r="B18" s="16">
         <v>17062</v>
       </c>
       <c r="C18" s="17">
         <v>15588</v>
       </c>
       <c r="D18" s="18">
         <v>14143</v>
       </c>
       <c r="E18" s="17">
         <v>14198</v>
       </c>
       <c r="F18" s="17">
         <v>14051</v>
@@ -5259,51 +5285,53 @@
       </c>
       <c r="CE18" s="14">
         <v>9814</v>
       </c>
       <c r="CF18" s="14">
         <v>9199</v>
       </c>
       <c r="CG18" s="14">
         <v>10182</v>
       </c>
       <c r="CH18" s="14">
         <v>11367</v>
       </c>
       <c r="CI18" s="14">
         <v>11312</v>
       </c>
       <c r="CJ18" s="14">
         <v>11507</v>
       </c>
       <c r="CK18" s="14">
         <v>12015</v>
       </c>
       <c r="CL18" s="14">
         <v>12842</v>
       </c>
-      <c r="CM18" s="14"/>
+      <c r="CM18" s="14">
+        <v>11105</v>
+      </c>
       <c r="CN18" s="14"/>
       <c r="CO18" s="14"/>
       <c r="CP18" s="14"/>
       <c r="CQ18" s="14"/>
       <c r="CR18" s="14"/>
       <c r="CS18" s="14"/>
     </row>
     <row r="19" spans="1:97" s="39" customFormat="1" ht="11.25">
       <c r="A19" s="7" t="s">
         <v>30</v>
       </c>
       <c r="B19" s="16">
         <v>16859</v>
       </c>
       <c r="C19" s="17">
         <v>15944</v>
       </c>
       <c r="D19" s="18">
         <v>17521</v>
       </c>
       <c r="E19" s="17">
         <v>19339</v>
       </c>
       <c r="F19" s="17">
         <v>20861</v>
@@ -5538,51 +5566,53 @@
       </c>
       <c r="CE19" s="14">
         <v>9052</v>
       </c>
       <c r="CF19" s="14">
         <v>8979</v>
       </c>
       <c r="CG19" s="14">
         <v>7835</v>
       </c>
       <c r="CH19" s="14">
         <v>10665</v>
       </c>
       <c r="CI19" s="14">
         <v>11006</v>
       </c>
       <c r="CJ19" s="14">
         <v>12426</v>
       </c>
       <c r="CK19" s="14">
         <v>14205</v>
       </c>
       <c r="CL19" s="14">
         <v>16195</v>
       </c>
-      <c r="CM19" s="14"/>
+      <c r="CM19" s="14">
+        <v>8793</v>
+      </c>
       <c r="CN19" s="14"/>
       <c r="CO19" s="14"/>
       <c r="CP19" s="14"/>
       <c r="CQ19" s="14"/>
       <c r="CR19" s="14"/>
       <c r="CS19" s="14"/>
     </row>
     <row r="20" spans="1:97" s="39" customFormat="1" ht="11.25">
       <c r="A20" s="7" t="s">
         <v>31</v>
       </c>
       <c r="B20" s="16">
         <v>11440</v>
       </c>
       <c r="C20" s="17">
         <v>9394</v>
       </c>
       <c r="D20" s="18">
         <v>10117</v>
       </c>
       <c r="E20" s="17">
         <v>10798</v>
       </c>
       <c r="F20" s="17">
         <v>11297</v>
@@ -5817,51 +5847,53 @@
       </c>
       <c r="CE20" s="14">
         <v>4706</v>
       </c>
       <c r="CF20" s="14">
         <v>4374</v>
       </c>
       <c r="CG20" s="14">
         <v>3779</v>
       </c>
       <c r="CH20" s="14">
         <v>3986</v>
       </c>
       <c r="CI20" s="14">
         <v>3915</v>
       </c>
       <c r="CJ20" s="14">
         <v>4068</v>
       </c>
       <c r="CK20" s="14">
         <v>4229</v>
       </c>
       <c r="CL20" s="14">
         <v>4530</v>
       </c>
-      <c r="CM20" s="14"/>
+      <c r="CM20" s="14">
+        <v>5078</v>
+      </c>
       <c r="CN20" s="14"/>
       <c r="CO20" s="14"/>
       <c r="CP20" s="14"/>
       <c r="CQ20" s="14"/>
       <c r="CR20" s="14"/>
       <c r="CS20" s="14"/>
     </row>
     <row r="21" spans="1:97" s="39" customFormat="1" ht="11.25">
       <c r="A21" s="7" t="s">
         <v>32</v>
       </c>
       <c r="B21" s="14">
         <v>6183</v>
       </c>
       <c r="C21" s="14">
         <v>6448</v>
       </c>
       <c r="D21" s="14">
         <v>6859</v>
       </c>
       <c r="E21" s="14">
         <v>7495</v>
       </c>
       <c r="F21" s="14">
         <v>8041</v>
@@ -6096,51 +6128,53 @@
       </c>
       <c r="CE21" s="14">
         <v>3020</v>
       </c>
       <c r="CF21" s="14">
         <v>3069</v>
       </c>
       <c r="CG21" s="14">
         <v>1536</v>
       </c>
       <c r="CH21" s="14">
         <v>1644</v>
       </c>
       <c r="CI21" s="14">
         <v>1670</v>
       </c>
       <c r="CJ21" s="14">
         <v>1732</v>
       </c>
       <c r="CK21" s="14">
         <v>1803</v>
       </c>
       <c r="CL21" s="14">
         <v>1877</v>
       </c>
-      <c r="CM21" s="14"/>
+      <c r="CM21" s="14">
+        <v>1675</v>
+      </c>
       <c r="CN21" s="14"/>
       <c r="CO21" s="14"/>
       <c r="CP21" s="14"/>
       <c r="CQ21" s="14"/>
       <c r="CR21" s="14"/>
       <c r="CS21" s="14"/>
     </row>
     <row r="22" spans="1:97" s="39" customFormat="1" ht="11.25">
       <c r="A22" s="7" t="s">
         <v>33</v>
       </c>
       <c r="B22" s="17">
         <v>26893</v>
       </c>
       <c r="C22" s="17">
         <v>24657</v>
       </c>
       <c r="D22" s="18">
         <v>26479</v>
       </c>
       <c r="E22" s="17">
         <v>28500</v>
       </c>
       <c r="F22" s="17">
         <v>30802</v>
@@ -6375,51 +6409,53 @@
       </c>
       <c r="CE22" s="14">
         <v>8885</v>
       </c>
       <c r="CF22" s="14">
         <v>7937</v>
       </c>
       <c r="CG22" s="14">
         <v>7928</v>
       </c>
       <c r="CH22" s="14">
         <v>8069</v>
       </c>
       <c r="CI22" s="14">
         <v>7632</v>
       </c>
       <c r="CJ22" s="14">
         <v>8060</v>
       </c>
       <c r="CK22" s="14">
         <v>8396</v>
       </c>
       <c r="CL22" s="14">
         <v>8617</v>
       </c>
-      <c r="CM22" s="14"/>
+      <c r="CM22" s="14">
+        <v>9176</v>
+      </c>
       <c r="CN22" s="14"/>
       <c r="CO22" s="14"/>
       <c r="CP22" s="14"/>
       <c r="CQ22" s="14"/>
       <c r="CR22" s="14"/>
       <c r="CS22" s="14"/>
     </row>
     <row r="23" spans="1:97" s="39" customFormat="1" ht="11.25">
       <c r="A23" s="7" t="s">
         <v>34</v>
       </c>
       <c r="B23" s="17">
         <v>9962</v>
       </c>
       <c r="C23" s="17">
         <v>9636</v>
       </c>
       <c r="D23" s="18">
         <v>10082</v>
       </c>
       <c r="E23" s="17">
         <v>11001</v>
       </c>
       <c r="F23" s="17">
         <v>11768</v>
@@ -6654,51 +6690,53 @@
       </c>
       <c r="CE23" s="14">
         <v>10606</v>
       </c>
       <c r="CF23" s="14">
         <v>10478</v>
       </c>
       <c r="CG23" s="14">
         <v>9497</v>
       </c>
       <c r="CH23" s="14">
         <v>9655</v>
       </c>
       <c r="CI23" s="14">
         <v>9894</v>
       </c>
       <c r="CJ23" s="14">
         <v>10110</v>
       </c>
       <c r="CK23" s="14">
         <v>10128</v>
       </c>
       <c r="CL23" s="14">
         <v>10350</v>
       </c>
-      <c r="CM23" s="14"/>
+      <c r="CM23" s="14">
+        <v>9574</v>
+      </c>
       <c r="CN23" s="14"/>
       <c r="CO23" s="14"/>
       <c r="CP23" s="14"/>
       <c r="CQ23" s="14"/>
       <c r="CR23" s="14"/>
       <c r="CS23" s="14"/>
     </row>
     <row r="24" spans="1:97" s="39" customFormat="1" ht="11.25">
       <c r="A24" s="7" t="s">
         <v>35</v>
       </c>
       <c r="B24" s="17">
         <v>9919</v>
       </c>
       <c r="C24" s="17">
         <v>8995</v>
       </c>
       <c r="D24" s="18">
         <v>9795</v>
       </c>
       <c r="E24" s="17">
         <v>10721</v>
       </c>
       <c r="F24" s="17">
         <v>11819</v>
@@ -6933,51 +6971,53 @@
       </c>
       <c r="CE24" s="14">
         <v>2431</v>
       </c>
       <c r="CF24" s="14">
         <v>2307</v>
       </c>
       <c r="CG24" s="14">
         <v>2205</v>
       </c>
       <c r="CH24" s="14">
         <v>2452</v>
       </c>
       <c r="CI24" s="14">
         <v>2506</v>
       </c>
       <c r="CJ24" s="14">
         <v>2877</v>
       </c>
       <c r="CK24" s="14">
         <v>3309</v>
       </c>
       <c r="CL24" s="14">
         <v>3756</v>
       </c>
-      <c r="CM24" s="14"/>
+      <c r="CM24" s="14">
+        <v>2640</v>
+      </c>
       <c r="CN24" s="14"/>
       <c r="CO24" s="14"/>
       <c r="CP24" s="14"/>
       <c r="CQ24" s="14"/>
       <c r="CR24" s="14"/>
       <c r="CS24" s="14"/>
     </row>
     <row r="25" spans="1:97" s="39" customFormat="1" ht="11.25">
       <c r="A25" s="7" t="s">
         <v>36</v>
       </c>
       <c r="B25" s="14">
         <v>12848</v>
       </c>
       <c r="C25" s="14">
         <v>11548</v>
       </c>
       <c r="D25" s="17">
         <v>12352</v>
       </c>
       <c r="E25" s="14">
         <v>13027</v>
       </c>
       <c r="F25" s="17">
         <v>13905</v>
@@ -7212,51 +7252,53 @@
       </c>
       <c r="CE25" s="14">
         <v>6159</v>
       </c>
       <c r="CF25" s="14">
         <v>6170</v>
       </c>
       <c r="CG25" s="14">
         <v>5594</v>
       </c>
       <c r="CH25" s="14">
         <v>5934</v>
       </c>
       <c r="CI25" s="14">
         <v>6270</v>
       </c>
       <c r="CJ25" s="14">
         <v>6715</v>
       </c>
       <c r="CK25" s="14">
         <v>7043</v>
       </c>
       <c r="CL25" s="14">
         <v>7578</v>
       </c>
-      <c r="CM25" s="14"/>
+      <c r="CM25" s="14">
+        <v>5706</v>
+      </c>
       <c r="CN25" s="14"/>
       <c r="CO25" s="14"/>
       <c r="CP25" s="14"/>
       <c r="CQ25" s="14"/>
       <c r="CR25" s="14"/>
       <c r="CS25" s="14"/>
     </row>
     <row r="26" spans="1:97" s="2" customFormat="1" ht="6" customHeight="1">
       <c r="A26" s="3"/>
       <c r="B26" s="26"/>
       <c r="C26" s="26"/>
       <c r="D26" s="26"/>
       <c r="E26" s="26"/>
       <c r="F26" s="26"/>
       <c r="G26" s="26"/>
       <c r="H26" s="26"/>
       <c r="I26" s="26"/>
       <c r="J26" s="26"/>
       <c r="K26" s="26"/>
       <c r="L26" s="26"/>
       <c r="M26" s="26"/>
       <c r="N26" s="26"/>
       <c r="O26" s="26"/>
       <c r="P26" s="26"/>
       <c r="Q26" s="26"/>
@@ -7343,76 +7385,76 @@
       <c r="Y27" s="26"/>
       <c r="Z27" s="26"/>
       <c r="AA27" s="26"/>
       <c r="AB27" s="26"/>
       <c r="AC27" s="26"/>
       <c r="AD27" s="26"/>
       <c r="AE27" s="26"/>
       <c r="AF27" s="26"/>
       <c r="AG27" s="26"/>
       <c r="AH27" s="26"/>
       <c r="AI27" s="26"/>
       <c r="AJ27" s="26"/>
       <c r="AK27" s="26"/>
       <c r="AL27" s="26"/>
       <c r="AM27" s="26"/>
       <c r="AN27" s="26"/>
       <c r="AO27" s="26"/>
       <c r="AP27" s="26"/>
       <c r="AQ27" s="26"/>
       <c r="AR27" s="26"/>
       <c r="AS27" s="26"/>
       <c r="AT27" s="26"/>
       <c r="AU27" s="26"/>
       <c r="AV27" s="26"/>
       <c r="AW27" s="26"/>
-      <c r="AX27" s="47" t="s">
+      <c r="AX27" s="40" t="s">
         <v>39</v>
       </c>
-      <c r="AY27" s="47"/>
-[...21 lines deleted...]
-      <c r="BU27" s="47"/>
+      <c r="AY27" s="40"/>
+      <c r="AZ27" s="40"/>
+      <c r="BA27" s="40"/>
+      <c r="BB27" s="40"/>
+      <c r="BC27" s="40"/>
+      <c r="BD27" s="40"/>
+      <c r="BE27" s="40"/>
+      <c r="BF27" s="40"/>
+      <c r="BG27" s="40"/>
+      <c r="BH27" s="40"/>
+      <c r="BI27" s="40"/>
+      <c r="BJ27" s="40"/>
+      <c r="BK27" s="40"/>
+      <c r="BL27" s="40"/>
+      <c r="BM27" s="40"/>
+      <c r="BN27" s="40"/>
+      <c r="BO27" s="40"/>
+      <c r="BP27" s="40"/>
+      <c r="BQ27" s="40"/>
+      <c r="BR27" s="40"/>
+      <c r="BS27" s="40"/>
+      <c r="BT27" s="40"/>
+      <c r="BU27" s="40"/>
     </row>
     <row r="28" spans="1:97" s="2" customFormat="1">
       <c r="A28" s="3"/>
       <c r="B28" s="28"/>
       <c r="C28" s="28"/>
       <c r="D28" s="28"/>
       <c r="E28" s="28"/>
       <c r="F28" s="28"/>
       <c r="G28" s="28"/>
       <c r="H28" s="28"/>
       <c r="I28" s="28"/>
       <c r="J28" s="28"/>
       <c r="K28" s="28"/>
       <c r="L28" s="28"/>
       <c r="M28" s="28"/>
       <c r="N28" s="28"/>
       <c r="O28" s="28"/>
       <c r="P28" s="28"/>
       <c r="Q28" s="28"/>
       <c r="R28" s="28"/>
       <c r="S28" s="28"/>
       <c r="T28" s="28"/>
       <c r="U28" s="28"/>
       <c r="V28" s="28"/>
       <c r="W28" s="28"/>
@@ -7420,74 +7462,74 @@
       <c r="Y28" s="29"/>
       <c r="Z28" s="30"/>
       <c r="AA28" s="30"/>
       <c r="AB28" s="30"/>
       <c r="AC28" s="30"/>
       <c r="AD28" s="30"/>
       <c r="AE28" s="30"/>
       <c r="AF28" s="30"/>
       <c r="AG28" s="30"/>
       <c r="AH28" s="30"/>
       <c r="AI28" s="30"/>
       <c r="AJ28" s="30"/>
       <c r="AK28" s="30"/>
       <c r="AL28" s="30"/>
       <c r="AM28" s="30"/>
       <c r="AN28" s="30"/>
       <c r="AO28" s="30"/>
       <c r="AP28" s="30"/>
       <c r="AQ28" s="30"/>
       <c r="AR28" s="30"/>
       <c r="AS28" s="30"/>
       <c r="AT28" s="30"/>
       <c r="AU28" s="30"/>
       <c r="AV28" s="30"/>
       <c r="AW28" s="30"/>
-      <c r="AX28" s="47"/>
-[...22 lines deleted...]
-      <c r="BU28" s="47"/>
+      <c r="AX28" s="40"/>
+      <c r="AY28" s="40"/>
+      <c r="AZ28" s="40"/>
+      <c r="BA28" s="40"/>
+      <c r="BB28" s="40"/>
+      <c r="BC28" s="40"/>
+      <c r="BD28" s="40"/>
+      <c r="BE28" s="40"/>
+      <c r="BF28" s="40"/>
+      <c r="BG28" s="40"/>
+      <c r="BH28" s="40"/>
+      <c r="BI28" s="40"/>
+      <c r="BJ28" s="40"/>
+      <c r="BK28" s="40"/>
+      <c r="BL28" s="40"/>
+      <c r="BM28" s="40"/>
+      <c r="BN28" s="40"/>
+      <c r="BO28" s="40"/>
+      <c r="BP28" s="40"/>
+      <c r="BQ28" s="40"/>
+      <c r="BR28" s="40"/>
+      <c r="BS28" s="40"/>
+      <c r="BT28" s="40"/>
+      <c r="BU28" s="40"/>
     </row>
     <row r="29" spans="1:97" s="2" customFormat="1">
       <c r="A29" s="3"/>
       <c r="B29" s="28"/>
       <c r="C29" s="28"/>
       <c r="D29" s="28"/>
       <c r="E29" s="28"/>
       <c r="F29" s="28"/>
       <c r="G29" s="28"/>
       <c r="H29" s="28"/>
       <c r="I29" s="28"/>
       <c r="J29" s="28"/>
       <c r="K29" s="28"/>
       <c r="L29" s="28"/>
       <c r="M29" s="28"/>
       <c r="N29" s="4"/>
       <c r="O29" s="4"/>
       <c r="P29" s="28"/>
       <c r="Q29" s="28"/>
       <c r="R29" s="28"/>
       <c r="S29" s="28"/>
       <c r="T29" s="28"/>
       <c r="U29" s="28"/>
       <c r="V29" s="28"/>
       <c r="W29" s="28"/>
@@ -8464,68 +8506,68 @@
       <c r="D64" s="3"/>
       <c r="E64" s="3"/>
       <c r="F64" s="3"/>
       <c r="G64" s="3"/>
       <c r="H64" s="3"/>
       <c r="I64" s="3"/>
       <c r="J64" s="3"/>
       <c r="K64" s="3"/>
       <c r="L64" s="3"/>
       <c r="M64" s="3"/>
       <c r="N64" s="3"/>
       <c r="O64" s="3"/>
       <c r="P64" s="3"/>
       <c r="Q64" s="3"/>
       <c r="R64" s="3"/>
       <c r="S64" s="3"/>
       <c r="T64" s="3"/>
       <c r="U64" s="3"/>
       <c r="V64" s="3"/>
       <c r="W64" s="3"/>
       <c r="X64" s="1"/>
       <c r="Y64" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="18">
+    <mergeCell ref="CH3:CS3"/>
+    <mergeCell ref="N3:Y3"/>
+    <mergeCell ref="J2:M2"/>
+    <mergeCell ref="V2:Y2"/>
+    <mergeCell ref="A1:CG1"/>
+    <mergeCell ref="CP2:CS2"/>
+    <mergeCell ref="BV3:CG3"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:M3"/>
     <mergeCell ref="AX27:BU28"/>
     <mergeCell ref="BR2:BU2"/>
     <mergeCell ref="BJ3:BU3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="BF2:BI2"/>
     <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="AT2:AW2"/>
-    <mergeCell ref="CH3:CS3"/>
-[...7 lines deleted...]
-    <mergeCell ref="B3:M3"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>