--- v3 (2026-07-22)
+++ v4 (2026-08-17)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="1260" yWindow="600" windowWidth="13500" windowHeight="10755"/>
   </bookViews>
   <sheets>
     <sheet name="Pigs" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Pigs!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="301" uniqueCount="46">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="303" uniqueCount="46">
   <si>
     <t xml:space="preserve">                                                                                                                тыс. голов</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2019 year</t>
   </si>
   <si>
     <t>2020 year</t>
   </si>
   <si>
     <t>2021 year</t>
   </si>
   <si>
     <t>2022 year</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
@@ -472,73 +472,73 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="5" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 10" xfId="3"/>
     <cellStyle name="Обычный_tabsv14" xfId="1"/>
     <cellStyle name="Обычный_tabsv16" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
@@ -815,335 +815,335 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:CS64"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="CH1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CO36" sqref="CO36"/>
+      <selection pane="topRight" activeCell="CN5" sqref="CN5:CN25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="19.28515625" style="5" customWidth="1"/>
     <col min="2" max="3" width="9.42578125" style="5" customWidth="1"/>
     <col min="4" max="4" width="8.7109375" style="5" customWidth="1"/>
     <col min="5" max="6" width="8.42578125" style="5" customWidth="1"/>
     <col min="7" max="7" width="8.7109375" style="5" customWidth="1"/>
     <col min="8" max="23" width="9.140625" style="5"/>
     <col min="24" max="45" width="9.140625" style="1"/>
     <col min="46" max="46" width="10.42578125" style="1" customWidth="1"/>
     <col min="47" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="31" customFormat="1" ht="34.5" customHeight="1">
-      <c r="A1" s="45" t="s">
+      <c r="A1" s="44" t="s">
         <v>41</v>
       </c>
-      <c r="B1" s="45"/>
-[...82 lines deleted...]
-      <c r="CG1" s="45"/>
+      <c r="B1" s="44"/>
+      <c r="C1" s="44"/>
+      <c r="D1" s="44"/>
+      <c r="E1" s="44"/>
+      <c r="F1" s="44"/>
+      <c r="G1" s="44"/>
+      <c r="H1" s="44"/>
+      <c r="I1" s="44"/>
+      <c r="J1" s="44"/>
+      <c r="K1" s="44"/>
+      <c r="L1" s="44"/>
+      <c r="M1" s="44"/>
+      <c r="N1" s="44"/>
+      <c r="O1" s="44"/>
+      <c r="P1" s="44"/>
+      <c r="Q1" s="44"/>
+      <c r="R1" s="44"/>
+      <c r="S1" s="44"/>
+      <c r="T1" s="44"/>
+      <c r="U1" s="44"/>
+      <c r="V1" s="44"/>
+      <c r="W1" s="44"/>
+      <c r="X1" s="44"/>
+      <c r="Y1" s="44"/>
+      <c r="Z1" s="44"/>
+      <c r="AA1" s="44"/>
+      <c r="AB1" s="44"/>
+      <c r="AC1" s="44"/>
+      <c r="AD1" s="44"/>
+      <c r="AE1" s="44"/>
+      <c r="AF1" s="44"/>
+      <c r="AG1" s="44"/>
+      <c r="AH1" s="44"/>
+      <c r="AI1" s="44"/>
+      <c r="AJ1" s="44"/>
+      <c r="AK1" s="44"/>
+      <c r="AL1" s="44"/>
+      <c r="AM1" s="44"/>
+      <c r="AN1" s="44"/>
+      <c r="AO1" s="44"/>
+      <c r="AP1" s="44"/>
+      <c r="AQ1" s="44"/>
+      <c r="AR1" s="44"/>
+      <c r="AS1" s="44"/>
+      <c r="AT1" s="44"/>
+      <c r="AU1" s="44"/>
+      <c r="AV1" s="44"/>
+      <c r="AW1" s="44"/>
+      <c r="AX1" s="44"/>
+      <c r="AY1" s="44"/>
+      <c r="AZ1" s="44"/>
+      <c r="BA1" s="44"/>
+      <c r="BB1" s="44"/>
+      <c r="BC1" s="44"/>
+      <c r="BD1" s="44"/>
+      <c r="BE1" s="44"/>
+      <c r="BF1" s="44"/>
+      <c r="BG1" s="44"/>
+      <c r="BH1" s="44"/>
+      <c r="BI1" s="44"/>
+      <c r="BJ1" s="44"/>
+      <c r="BK1" s="44"/>
+      <c r="BL1" s="44"/>
+      <c r="BM1" s="44"/>
+      <c r="BN1" s="44"/>
+      <c r="BO1" s="44"/>
+      <c r="BP1" s="44"/>
+      <c r="BQ1" s="44"/>
+      <c r="BR1" s="44"/>
+      <c r="BS1" s="44"/>
+      <c r="BT1" s="44"/>
+      <c r="BU1" s="44"/>
+      <c r="BV1" s="44"/>
+      <c r="BW1" s="44"/>
+      <c r="BX1" s="44"/>
+      <c r="BY1" s="44"/>
+      <c r="BZ1" s="44"/>
+      <c r="CA1" s="44"/>
+      <c r="CB1" s="44"/>
+      <c r="CC1" s="44"/>
+      <c r="CD1" s="44"/>
+      <c r="CE1" s="44"/>
+      <c r="CF1" s="44"/>
+      <c r="CG1" s="44"/>
     </row>
     <row r="2" spans="1:97" s="34" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
       <c r="A2" s="32"/>
       <c r="B2" s="33"/>
       <c r="C2" s="33"/>
       <c r="D2" s="33"/>
       <c r="E2" s="33"/>
       <c r="F2" s="33"/>
       <c r="G2" s="33"/>
       <c r="H2" s="33"/>
       <c r="I2" s="33"/>
-      <c r="J2" s="41" t="s">
+      <c r="J2" s="43" t="s">
         <v>42</v>
       </c>
-      <c r="K2" s="41"/>
-[...1 lines deleted...]
-      <c r="M2" s="41"/>
+      <c r="K2" s="43"/>
+      <c r="L2" s="43"/>
+      <c r="M2" s="43"/>
       <c r="N2" s="33"/>
       <c r="O2" s="33"/>
       <c r="P2" s="33"/>
       <c r="Q2" s="33"/>
       <c r="R2" s="33"/>
       <c r="S2" s="33"/>
       <c r="T2" s="33"/>
       <c r="U2" s="33"/>
-      <c r="V2" s="41" t="s">
+      <c r="V2" s="43" t="s">
         <v>42</v>
       </c>
-      <c r="W2" s="41"/>
-[...2 lines deleted...]
-      <c r="AH2" s="41" t="s">
+      <c r="W2" s="43"/>
+      <c r="X2" s="43"/>
+      <c r="Y2" s="43"/>
+      <c r="AH2" s="43" t="s">
         <v>42</v>
       </c>
-      <c r="AI2" s="41"/>
-[...2 lines deleted...]
-      <c r="AT2" s="41" t="s">
+      <c r="AI2" s="43"/>
+      <c r="AJ2" s="43"/>
+      <c r="AK2" s="43"/>
+      <c r="AT2" s="43" t="s">
         <v>42</v>
       </c>
-      <c r="AU2" s="41"/>
-[...2 lines deleted...]
-      <c r="BF2" s="41" t="s">
+      <c r="AU2" s="43"/>
+      <c r="AV2" s="43"/>
+      <c r="AW2" s="43"/>
+      <c r="BF2" s="43" t="s">
         <v>42</v>
       </c>
-      <c r="BG2" s="41"/>
-[...2 lines deleted...]
-      <c r="BR2" s="41" t="s">
+      <c r="BG2" s="43"/>
+      <c r="BH2" s="43"/>
+      <c r="BI2" s="43"/>
+      <c r="BR2" s="43" t="s">
         <v>42</v>
       </c>
-      <c r="BS2" s="41"/>
-[...2 lines deleted...]
-      <c r="CP2" s="41" t="s">
+      <c r="BS2" s="43"/>
+      <c r="BT2" s="43"/>
+      <c r="BU2" s="43"/>
+      <c r="CP2" s="43" t="s">
         <v>42</v>
       </c>
-      <c r="CQ2" s="41"/>
-[...1 lines deleted...]
-      <c r="CS2" s="41"/>
+      <c r="CQ2" s="43"/>
+      <c r="CR2" s="43"/>
+      <c r="CS2" s="43"/>
     </row>
     <row r="3" spans="1:97" s="35" customFormat="1" ht="12" thickBot="1">
-      <c r="A3" s="46" t="s">
+      <c r="A3" s="45" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="42" t="s">
+      <c r="B3" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="43"/>
-[...10 lines deleted...]
-      <c r="N3" s="42" t="s">
+      <c r="C3" s="41"/>
+      <c r="D3" s="41"/>
+      <c r="E3" s="41"/>
+      <c r="F3" s="41"/>
+      <c r="G3" s="41"/>
+      <c r="H3" s="41"/>
+      <c r="I3" s="41"/>
+      <c r="J3" s="41"/>
+      <c r="K3" s="41"/>
+      <c r="L3" s="41"/>
+      <c r="M3" s="42"/>
+      <c r="N3" s="40" t="s">
         <v>3</v>
       </c>
-      <c r="O3" s="43"/>
-[...10 lines deleted...]
-      <c r="Z3" s="42" t="s">
+      <c r="O3" s="41"/>
+      <c r="P3" s="41"/>
+      <c r="Q3" s="41"/>
+      <c r="R3" s="41"/>
+      <c r="S3" s="41"/>
+      <c r="T3" s="41"/>
+      <c r="U3" s="41"/>
+      <c r="V3" s="41"/>
+      <c r="W3" s="41"/>
+      <c r="X3" s="41"/>
+      <c r="Y3" s="42"/>
+      <c r="Z3" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="AA3" s="43"/>
-[...10 lines deleted...]
-      <c r="AL3" s="42" t="s">
+      <c r="AA3" s="41"/>
+      <c r="AB3" s="41"/>
+      <c r="AC3" s="41"/>
+      <c r="AD3" s="41"/>
+      <c r="AE3" s="41"/>
+      <c r="AF3" s="41"/>
+      <c r="AG3" s="41"/>
+      <c r="AH3" s="41"/>
+      <c r="AI3" s="41"/>
+      <c r="AJ3" s="41"/>
+      <c r="AK3" s="42"/>
+      <c r="AL3" s="40" t="s">
         <v>5</v>
       </c>
-      <c r="AM3" s="43"/>
-[...10 lines deleted...]
-      <c r="AX3" s="42" t="s">
+      <c r="AM3" s="41"/>
+      <c r="AN3" s="41"/>
+      <c r="AO3" s="41"/>
+      <c r="AP3" s="41"/>
+      <c r="AQ3" s="41"/>
+      <c r="AR3" s="41"/>
+      <c r="AS3" s="41"/>
+      <c r="AT3" s="41"/>
+      <c r="AU3" s="41"/>
+      <c r="AV3" s="41"/>
+      <c r="AW3" s="42"/>
+      <c r="AX3" s="40" t="s">
         <v>37</v>
       </c>
-      <c r="AY3" s="43"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="42" t="s">
+      <c r="AY3" s="41"/>
+      <c r="AZ3" s="41"/>
+      <c r="BA3" s="41"/>
+      <c r="BB3" s="41"/>
+      <c r="BC3" s="41"/>
+      <c r="BD3" s="41"/>
+      <c r="BE3" s="41"/>
+      <c r="BF3" s="41"/>
+      <c r="BG3" s="41"/>
+      <c r="BH3" s="41"/>
+      <c r="BI3" s="42"/>
+      <c r="BJ3" s="40" t="s">
         <v>38</v>
       </c>
-      <c r="BK3" s="43"/>
-[...10 lines deleted...]
-      <c r="BV3" s="42" t="s">
+      <c r="BK3" s="41"/>
+      <c r="BL3" s="41"/>
+      <c r="BM3" s="41"/>
+      <c r="BN3" s="41"/>
+      <c r="BO3" s="41"/>
+      <c r="BP3" s="41"/>
+      <c r="BQ3" s="41"/>
+      <c r="BR3" s="41"/>
+      <c r="BS3" s="41"/>
+      <c r="BT3" s="41"/>
+      <c r="BU3" s="42"/>
+      <c r="BV3" s="40" t="s">
         <v>40</v>
       </c>
-      <c r="BW3" s="43"/>
-[...10 lines deleted...]
-      <c r="CH3" s="42" t="s">
+      <c r="BW3" s="41"/>
+      <c r="BX3" s="41"/>
+      <c r="BY3" s="41"/>
+      <c r="BZ3" s="41"/>
+      <c r="CA3" s="41"/>
+      <c r="CB3" s="41"/>
+      <c r="CC3" s="41"/>
+      <c r="CD3" s="41"/>
+      <c r="CE3" s="41"/>
+      <c r="CF3" s="41"/>
+      <c r="CG3" s="42"/>
+      <c r="CH3" s="40" t="s">
         <v>45</v>
       </c>
-      <c r="CI3" s="43"/>
-[...9 lines deleted...]
-      <c r="CS3" s="44"/>
+      <c r="CI3" s="41"/>
+      <c r="CJ3" s="41"/>
+      <c r="CK3" s="41"/>
+      <c r="CL3" s="41"/>
+      <c r="CM3" s="41"/>
+      <c r="CN3" s="41"/>
+      <c r="CO3" s="41"/>
+      <c r="CP3" s="41"/>
+      <c r="CQ3" s="41"/>
+      <c r="CR3" s="41"/>
+      <c r="CS3" s="42"/>
     </row>
     <row r="4" spans="1:97" s="35" customFormat="1" ht="12" thickBot="1">
-      <c r="A4" s="47"/>
+      <c r="A4" s="46"/>
       <c r="B4" s="36" t="s">
         <v>17</v>
       </c>
       <c r="C4" s="37" t="s">
         <v>6</v>
       </c>
       <c r="D4" s="37" t="s">
         <v>7</v>
       </c>
       <c r="E4" s="36" t="s">
         <v>8</v>
       </c>
       <c r="F4" s="37" t="s">
         <v>9</v>
       </c>
       <c r="G4" s="37" t="s">
         <v>10</v>
       </c>
       <c r="H4" s="37" t="s">
         <v>11</v>
       </c>
       <c r="I4" s="37" t="s">
         <v>12</v>
       </c>
       <c r="J4" s="37" t="s">
@@ -1663,51 +1663,53 @@
       </c>
       <c r="CF5" s="12">
         <v>68507</v>
       </c>
       <c r="CG5" s="12">
         <v>63588</v>
       </c>
       <c r="CH5" s="12">
         <v>70820</v>
       </c>
       <c r="CI5" s="12">
         <v>71459</v>
       </c>
       <c r="CJ5" s="12">
         <v>75996</v>
       </c>
       <c r="CK5" s="12">
         <v>81175</v>
       </c>
       <c r="CL5" s="12">
         <v>87229</v>
       </c>
       <c r="CM5" s="13">
         <v>68797</v>
       </c>
-      <c r="CN5" s="12"/>
+      <c r="CN5" s="12">
+        <v>71331</v>
+      </c>
       <c r="CO5" s="12"/>
       <c r="CP5" s="12"/>
       <c r="CQ5" s="12"/>
       <c r="CR5" s="12"/>
       <c r="CS5" s="12"/>
     </row>
     <row r="6" spans="1:97" s="38" customFormat="1" ht="11.25">
       <c r="A6" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="14">
         <v>4424</v>
       </c>
       <c r="C6" s="14">
         <v>4295</v>
       </c>
       <c r="D6" s="14">
         <v>4653</v>
       </c>
       <c r="E6" s="14">
         <v>4925</v>
       </c>
       <c r="F6" s="14">
         <v>5054</v>
       </c>
@@ -1944,51 +1946,53 @@
       </c>
       <c r="CF6" s="14">
         <v>916</v>
       </c>
       <c r="CG6" s="14">
         <v>325</v>
       </c>
       <c r="CH6" s="14">
         <v>325</v>
       </c>
       <c r="CI6" s="14">
         <v>322</v>
       </c>
       <c r="CJ6" s="14">
         <v>309</v>
       </c>
       <c r="CK6" s="14">
         <v>314</v>
       </c>
       <c r="CL6" s="14">
         <v>314</v>
       </c>
       <c r="CM6" s="15">
         <v>327</v>
       </c>
-      <c r="CN6" s="15"/>
+      <c r="CN6" s="15">
+        <v>316</v>
+      </c>
       <c r="CO6" s="14"/>
       <c r="CP6" s="14"/>
       <c r="CQ6" s="14"/>
       <c r="CR6" s="14"/>
       <c r="CS6" s="14"/>
     </row>
     <row r="7" spans="1:97" s="39" customFormat="1" ht="11.25">
       <c r="A7" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="16">
         <v>5267</v>
       </c>
       <c r="C7" s="17">
         <v>5100</v>
       </c>
       <c r="D7" s="18">
         <v>5416</v>
       </c>
       <c r="E7" s="17">
         <v>5743</v>
       </c>
       <c r="F7" s="17">
         <v>5934</v>
       </c>
@@ -2225,51 +2229,53 @@
       </c>
       <c r="CF7" s="14">
         <v>1958</v>
       </c>
       <c r="CG7" s="14">
         <v>3577</v>
       </c>
       <c r="CH7" s="14">
         <v>4152</v>
       </c>
       <c r="CI7" s="14">
         <v>4389</v>
       </c>
       <c r="CJ7" s="14">
         <v>4818</v>
       </c>
       <c r="CK7" s="14">
         <v>5255</v>
       </c>
       <c r="CL7" s="14">
         <v>5574</v>
       </c>
       <c r="CM7" s="14">
         <v>2635</v>
       </c>
-      <c r="CN7" s="14"/>
+      <c r="CN7" s="14">
+        <v>2797</v>
+      </c>
       <c r="CO7" s="14"/>
       <c r="CP7" s="14"/>
       <c r="CQ7" s="14"/>
       <c r="CR7" s="14"/>
       <c r="CS7" s="14"/>
     </row>
     <row r="8" spans="1:97" s="39" customFormat="1" ht="11.25">
       <c r="A8" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="16">
         <v>372</v>
       </c>
       <c r="C8" s="17">
         <v>334</v>
       </c>
       <c r="D8" s="18">
         <v>341</v>
       </c>
       <c r="E8" s="17">
         <v>358</v>
       </c>
       <c r="F8" s="17">
         <v>376</v>
       </c>
@@ -2506,51 +2512,53 @@
       </c>
       <c r="CF8" s="14">
         <v>396</v>
       </c>
       <c r="CG8" s="14">
         <v>344</v>
       </c>
       <c r="CH8" s="14">
         <v>382</v>
       </c>
       <c r="CI8" s="14">
         <v>370</v>
       </c>
       <c r="CJ8" s="14">
         <v>379</v>
       </c>
       <c r="CK8" s="14">
         <v>400</v>
       </c>
       <c r="CL8" s="14">
         <v>422</v>
       </c>
       <c r="CM8" s="14">
         <v>340</v>
       </c>
-      <c r="CN8" s="14"/>
+      <c r="CN8" s="14">
+        <v>347</v>
+      </c>
       <c r="CO8" s="14"/>
       <c r="CP8" s="14"/>
       <c r="CQ8" s="14"/>
       <c r="CR8" s="14"/>
       <c r="CS8" s="14"/>
     </row>
     <row r="9" spans="1:97" s="39" customFormat="1" ht="11.25">
       <c r="A9" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="16">
         <v>803</v>
       </c>
       <c r="C9" s="17">
         <v>874</v>
       </c>
       <c r="D9" s="18">
         <v>1127</v>
       </c>
       <c r="E9" s="17">
         <v>1495</v>
       </c>
       <c r="F9" s="17">
         <v>1823</v>
       </c>
@@ -2787,51 +2795,53 @@
       </c>
       <c r="CF9" s="14">
         <v>664</v>
       </c>
       <c r="CG9" s="14">
         <v>329</v>
       </c>
       <c r="CH9" s="14">
         <v>331</v>
       </c>
       <c r="CI9" s="14">
         <v>326</v>
       </c>
       <c r="CJ9" s="14">
         <v>349</v>
       </c>
       <c r="CK9" s="14">
         <v>376</v>
       </c>
       <c r="CL9" s="14">
         <v>409</v>
       </c>
       <c r="CM9" s="14">
         <v>522</v>
       </c>
-      <c r="CN9" s="14"/>
+      <c r="CN9" s="14">
+        <v>517</v>
+      </c>
       <c r="CO9" s="14"/>
       <c r="CP9" s="14"/>
       <c r="CQ9" s="14"/>
       <c r="CR9" s="14"/>
       <c r="CS9" s="14"/>
     </row>
     <row r="10" spans="1:97" s="39" customFormat="1" ht="11.25">
       <c r="A10" s="7" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="16">
         <v>5644</v>
       </c>
       <c r="C10" s="17">
         <v>4892</v>
       </c>
       <c r="D10" s="18">
         <v>5244</v>
       </c>
       <c r="E10" s="17">
         <v>5646</v>
       </c>
       <c r="F10" s="17">
         <v>5806</v>
       </c>
@@ -3068,51 +3078,53 @@
       </c>
       <c r="CF10" s="14">
         <v>1605</v>
       </c>
       <c r="CG10" s="14">
         <v>1138</v>
       </c>
       <c r="CH10" s="14">
         <v>1201</v>
       </c>
       <c r="CI10" s="14">
         <v>1069</v>
       </c>
       <c r="CJ10" s="14">
         <v>1087</v>
       </c>
       <c r="CK10" s="14">
         <v>1158</v>
       </c>
       <c r="CL10" s="14">
         <v>1180</v>
       </c>
       <c r="CM10" s="14">
         <v>1536</v>
       </c>
-      <c r="CN10" s="14"/>
+      <c r="CN10" s="14">
+        <v>1623</v>
+      </c>
       <c r="CO10" s="14"/>
       <c r="CP10" s="14"/>
       <c r="CQ10" s="14"/>
       <c r="CR10" s="14"/>
       <c r="CS10" s="14"/>
     </row>
     <row r="11" spans="1:97" s="39" customFormat="1" ht="11.25">
       <c r="A11" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B11" s="16" t="s">
         <v>1</v>
       </c>
       <c r="C11" s="17" t="s">
         <v>1</v>
       </c>
       <c r="D11" s="18" t="s">
         <v>1</v>
       </c>
       <c r="E11" s="17" t="s">
         <v>1</v>
       </c>
       <c r="F11" s="17" t="s">
         <v>1</v>
       </c>
@@ -3335,51 +3347,53 @@
       </c>
       <c r="CF11" s="14" t="s">
         <v>1</v>
       </c>
       <c r="CG11" s="14" t="s">
         <v>1</v>
       </c>
       <c r="CH11" s="14" t="s">
         <v>1</v>
       </c>
       <c r="CI11" s="14" t="s">
         <v>1</v>
       </c>
       <c r="CJ11" s="14" t="s">
         <v>1</v>
       </c>
       <c r="CK11" s="14" t="s">
         <v>1</v>
       </c>
       <c r="CL11" s="14" t="s">
         <v>1</v>
       </c>
       <c r="CM11" s="14" t="s">
         <v>1</v>
       </c>
-      <c r="CN11" s="14"/>
+      <c r="CN11" s="14" t="s">
+        <v>1</v>
+      </c>
       <c r="CO11" s="14"/>
       <c r="CP11" s="14"/>
       <c r="CQ11" s="14"/>
       <c r="CR11" s="14"/>
       <c r="CS11" s="14"/>
     </row>
     <row r="12" spans="1:97" s="39" customFormat="1" ht="11.25">
       <c r="A12" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="16">
         <v>8341</v>
       </c>
       <c r="C12" s="17">
         <v>7266</v>
       </c>
       <c r="D12" s="18">
         <v>7639</v>
       </c>
       <c r="E12" s="17">
         <v>8285</v>
       </c>
       <c r="F12" s="17">
         <v>9319</v>
       </c>
@@ -3616,51 +3630,53 @@
       </c>
       <c r="CF12" s="14">
         <v>3356</v>
       </c>
       <c r="CG12" s="14">
         <v>3094</v>
       </c>
       <c r="CH12" s="14">
         <v>3637</v>
       </c>
       <c r="CI12" s="14">
         <v>3686</v>
       </c>
       <c r="CJ12" s="14">
         <v>3846</v>
       </c>
       <c r="CK12" s="14">
         <v>3948</v>
       </c>
       <c r="CL12" s="14">
         <v>4118</v>
       </c>
       <c r="CM12" s="14">
         <v>3117</v>
       </c>
-      <c r="CN12" s="14"/>
+      <c r="CN12" s="14">
+        <v>3168</v>
+      </c>
       <c r="CO12" s="14"/>
       <c r="CP12" s="14"/>
       <c r="CQ12" s="14"/>
       <c r="CR12" s="14"/>
       <c r="CS12" s="14"/>
     </row>
     <row r="13" spans="1:97" s="39" customFormat="1" ht="11.25">
       <c r="A13" s="7" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="14">
         <v>9922</v>
       </c>
       <c r="C13" s="14">
         <v>8966</v>
       </c>
       <c r="D13" s="14">
         <v>9482</v>
       </c>
       <c r="E13" s="14">
         <v>10511</v>
       </c>
       <c r="F13" s="14">
         <v>10957</v>
       </c>
@@ -3897,51 +3913,53 @@
       </c>
       <c r="CF13" s="14">
         <v>2726</v>
       </c>
       <c r="CG13" s="14">
         <v>2425</v>
       </c>
       <c r="CH13" s="14">
         <v>3133</v>
       </c>
       <c r="CI13" s="14">
         <v>3327</v>
       </c>
       <c r="CJ13" s="14">
         <v>3664</v>
       </c>
       <c r="CK13" s="14">
         <v>4179</v>
       </c>
       <c r="CL13" s="14">
         <v>4563</v>
       </c>
       <c r="CM13" s="20">
         <v>2381</v>
       </c>
-      <c r="CN13" s="14"/>
+      <c r="CN13" s="14">
+        <v>2492</v>
+      </c>
       <c r="CO13" s="14"/>
       <c r="CP13" s="14"/>
       <c r="CQ13" s="14"/>
       <c r="CR13" s="14"/>
       <c r="CS13" s="14"/>
     </row>
     <row r="14" spans="1:97" s="39" customFormat="1" ht="11.25">
       <c r="A14" s="7" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="16" t="s">
         <v>1</v>
       </c>
       <c r="C14" s="17" t="s">
         <v>1</v>
       </c>
       <c r="D14" s="18" t="s">
         <v>1</v>
       </c>
       <c r="E14" s="17" t="s">
         <v>1</v>
       </c>
       <c r="F14" s="17" t="s">
         <v>1</v>
       </c>
@@ -4164,51 +4182,53 @@
       </c>
       <c r="CF14" s="14" t="s">
         <v>1</v>
       </c>
       <c r="CG14" s="14" t="s">
         <v>1</v>
       </c>
       <c r="CH14" s="14" t="s">
         <v>1</v>
       </c>
       <c r="CI14" s="14" t="s">
         <v>1</v>
       </c>
       <c r="CJ14" s="14" t="s">
         <v>1</v>
       </c>
       <c r="CK14" s="14" t="s">
         <v>1</v>
       </c>
       <c r="CL14" s="14" t="s">
         <v>1</v>
       </c>
       <c r="CM14" s="14" t="s">
         <v>1</v>
       </c>
-      <c r="CN14" s="14"/>
+      <c r="CN14" s="14" t="s">
+        <v>1</v>
+      </c>
       <c r="CO14" s="14"/>
       <c r="CP14" s="14"/>
       <c r="CQ14" s="14"/>
       <c r="CR14" s="14"/>
       <c r="CS14" s="14"/>
     </row>
     <row r="15" spans="1:97" s="39" customFormat="1" ht="11.25">
       <c r="A15" s="7" t="s">
         <v>27</v>
       </c>
       <c r="B15" s="16">
         <v>1245</v>
       </c>
       <c r="C15" s="17">
         <v>1147</v>
       </c>
       <c r="D15" s="18">
         <v>1175</v>
       </c>
       <c r="E15" s="17">
         <v>1206</v>
       </c>
       <c r="F15" s="17">
         <v>1298</v>
       </c>
@@ -4445,51 +4465,53 @@
       </c>
       <c r="CF15" s="14">
         <v>600</v>
       </c>
       <c r="CG15" s="14">
         <v>434</v>
       </c>
       <c r="CH15" s="14">
         <v>470</v>
       </c>
       <c r="CI15" s="14">
         <v>489</v>
       </c>
       <c r="CJ15" s="14">
         <v>505</v>
       </c>
       <c r="CK15" s="14">
         <v>545</v>
       </c>
       <c r="CL15" s="14">
         <v>599</v>
       </c>
       <c r="CM15" s="14">
         <v>523</v>
       </c>
-      <c r="CN15" s="14"/>
+      <c r="CN15" s="14">
+        <v>518</v>
+      </c>
       <c r="CO15" s="14"/>
       <c r="CP15" s="14"/>
       <c r="CQ15" s="14"/>
       <c r="CR15" s="14"/>
       <c r="CS15" s="14"/>
     </row>
     <row r="16" spans="1:97" s="39" customFormat="1" ht="11.25">
       <c r="A16" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B16" s="16">
         <v>7041</v>
       </c>
       <c r="C16" s="17">
         <v>6554</v>
       </c>
       <c r="D16" s="18">
         <v>6975</v>
       </c>
       <c r="E16" s="17">
         <v>7458</v>
       </c>
       <c r="F16" s="17">
         <v>8248</v>
       </c>
@@ -4726,51 +4748,53 @@
       </c>
       <c r="CF16" s="14">
         <v>1810</v>
       </c>
       <c r="CG16" s="14">
         <v>1803</v>
       </c>
       <c r="CH16" s="14">
         <v>1853</v>
       </c>
       <c r="CI16" s="14">
         <v>1831</v>
       </c>
       <c r="CJ16" s="14">
         <v>2030</v>
       </c>
       <c r="CK16" s="14">
         <v>2304</v>
       </c>
       <c r="CL16" s="14">
         <v>2684</v>
       </c>
       <c r="CM16" s="14">
         <v>1741</v>
       </c>
-      <c r="CN16" s="14"/>
+      <c r="CN16" s="14">
+        <v>1807</v>
+      </c>
       <c r="CO16" s="14"/>
       <c r="CP16" s="14"/>
       <c r="CQ16" s="14"/>
       <c r="CR16" s="14"/>
       <c r="CS16" s="14"/>
     </row>
     <row r="17" spans="1:97" s="39" customFormat="1" ht="11.25">
       <c r="A17" s="7" t="s">
         <v>28</v>
       </c>
       <c r="B17" s="16">
         <v>5637</v>
       </c>
       <c r="C17" s="17">
         <v>5096</v>
       </c>
       <c r="D17" s="18">
         <v>5622</v>
       </c>
       <c r="E17" s="17">
         <v>5985</v>
       </c>
       <c r="F17" s="17">
         <v>6388</v>
       </c>
@@ -5007,51 +5031,53 @@
       </c>
       <c r="CF17" s="14">
         <v>1963</v>
       </c>
       <c r="CG17" s="14">
         <v>1563</v>
       </c>
       <c r="CH17" s="14">
         <v>1564</v>
       </c>
       <c r="CI17" s="14">
         <v>1445</v>
       </c>
       <c r="CJ17" s="14">
         <v>1514</v>
       </c>
       <c r="CK17" s="14">
         <v>1568</v>
       </c>
       <c r="CL17" s="14">
         <v>1621</v>
       </c>
       <c r="CM17" s="14">
         <v>1928</v>
       </c>
-      <c r="CN17" s="14"/>
+      <c r="CN17" s="14">
+        <v>2005</v>
+      </c>
       <c r="CO17" s="14"/>
       <c r="CP17" s="14"/>
       <c r="CQ17" s="14"/>
       <c r="CR17" s="14"/>
       <c r="CS17" s="14"/>
     </row>
     <row r="18" spans="1:97" s="39" customFormat="1" ht="11.25">
       <c r="A18" s="7" t="s">
         <v>29</v>
       </c>
       <c r="B18" s="16">
         <v>17062</v>
       </c>
       <c r="C18" s="17">
         <v>15588</v>
       </c>
       <c r="D18" s="18">
         <v>14143</v>
       </c>
       <c r="E18" s="17">
         <v>14198</v>
       </c>
       <c r="F18" s="17">
         <v>14051</v>
       </c>
@@ -5288,51 +5314,53 @@
       </c>
       <c r="CF18" s="14">
         <v>9199</v>
       </c>
       <c r="CG18" s="14">
         <v>10182</v>
       </c>
       <c r="CH18" s="14">
         <v>11367</v>
       </c>
       <c r="CI18" s="14">
         <v>11312</v>
       </c>
       <c r="CJ18" s="14">
         <v>11507</v>
       </c>
       <c r="CK18" s="14">
         <v>12015</v>
       </c>
       <c r="CL18" s="14">
         <v>12842</v>
       </c>
       <c r="CM18" s="14">
         <v>11105</v>
       </c>
-      <c r="CN18" s="14"/>
+      <c r="CN18" s="14">
+        <v>11258</v>
+      </c>
       <c r="CO18" s="14"/>
       <c r="CP18" s="14"/>
       <c r="CQ18" s="14"/>
       <c r="CR18" s="14"/>
       <c r="CS18" s="14"/>
     </row>
     <row r="19" spans="1:97" s="39" customFormat="1" ht="11.25">
       <c r="A19" s="7" t="s">
         <v>30</v>
       </c>
       <c r="B19" s="16">
         <v>16859</v>
       </c>
       <c r="C19" s="17">
         <v>15944</v>
       </c>
       <c r="D19" s="18">
         <v>17521</v>
       </c>
       <c r="E19" s="17">
         <v>19339</v>
       </c>
       <c r="F19" s="17">
         <v>20861</v>
       </c>
@@ -5569,51 +5597,53 @@
       </c>
       <c r="CF19" s="14">
         <v>8979</v>
       </c>
       <c r="CG19" s="14">
         <v>7835</v>
       </c>
       <c r="CH19" s="14">
         <v>10665</v>
       </c>
       <c r="CI19" s="14">
         <v>11006</v>
       </c>
       <c r="CJ19" s="14">
         <v>12426</v>
       </c>
       <c r="CK19" s="14">
         <v>14205</v>
       </c>
       <c r="CL19" s="14">
         <v>16195</v>
       </c>
       <c r="CM19" s="14">
         <v>8793</v>
       </c>
-      <c r="CN19" s="14"/>
+      <c r="CN19" s="14">
+        <v>9390</v>
+      </c>
       <c r="CO19" s="14"/>
       <c r="CP19" s="14"/>
       <c r="CQ19" s="14"/>
       <c r="CR19" s="14"/>
       <c r="CS19" s="14"/>
     </row>
     <row r="20" spans="1:97" s="39" customFormat="1" ht="11.25">
       <c r="A20" s="7" t="s">
         <v>31</v>
       </c>
       <c r="B20" s="16">
         <v>11440</v>
       </c>
       <c r="C20" s="17">
         <v>9394</v>
       </c>
       <c r="D20" s="18">
         <v>10117</v>
       </c>
       <c r="E20" s="17">
         <v>10798</v>
       </c>
       <c r="F20" s="17">
         <v>11297</v>
       </c>
@@ -5850,51 +5880,53 @@
       </c>
       <c r="CF20" s="14">
         <v>4374</v>
       </c>
       <c r="CG20" s="14">
         <v>3779</v>
       </c>
       <c r="CH20" s="14">
         <v>3986</v>
       </c>
       <c r="CI20" s="14">
         <v>3915</v>
       </c>
       <c r="CJ20" s="14">
         <v>4068</v>
       </c>
       <c r="CK20" s="14">
         <v>4229</v>
       </c>
       <c r="CL20" s="14">
         <v>4530</v>
       </c>
       <c r="CM20" s="14">
         <v>5078</v>
       </c>
-      <c r="CN20" s="14"/>
+      <c r="CN20" s="14">
+        <v>5347</v>
+      </c>
       <c r="CO20" s="14"/>
       <c r="CP20" s="14"/>
       <c r="CQ20" s="14"/>
       <c r="CR20" s="14"/>
       <c r="CS20" s="14"/>
     </row>
     <row r="21" spans="1:97" s="39" customFormat="1" ht="11.25">
       <c r="A21" s="7" t="s">
         <v>32</v>
       </c>
       <c r="B21" s="14">
         <v>6183</v>
       </c>
       <c r="C21" s="14">
         <v>6448</v>
       </c>
       <c r="D21" s="14">
         <v>6859</v>
       </c>
       <c r="E21" s="14">
         <v>7495</v>
       </c>
       <c r="F21" s="14">
         <v>8041</v>
       </c>
@@ -6131,51 +6163,53 @@
       </c>
       <c r="CF21" s="14">
         <v>3069</v>
       </c>
       <c r="CG21" s="14">
         <v>1536</v>
       </c>
       <c r="CH21" s="14">
         <v>1644</v>
       </c>
       <c r="CI21" s="14">
         <v>1670</v>
       </c>
       <c r="CJ21" s="14">
         <v>1732</v>
       </c>
       <c r="CK21" s="14">
         <v>1803</v>
       </c>
       <c r="CL21" s="14">
         <v>1877</v>
       </c>
       <c r="CM21" s="14">
         <v>1675</v>
       </c>
-      <c r="CN21" s="14"/>
+      <c r="CN21" s="14">
+        <v>1814</v>
+      </c>
       <c r="CO21" s="14"/>
       <c r="CP21" s="14"/>
       <c r="CQ21" s="14"/>
       <c r="CR21" s="14"/>
       <c r="CS21" s="14"/>
     </row>
     <row r="22" spans="1:97" s="39" customFormat="1" ht="11.25">
       <c r="A22" s="7" t="s">
         <v>33</v>
       </c>
       <c r="B22" s="17">
         <v>26893</v>
       </c>
       <c r="C22" s="17">
         <v>24657</v>
       </c>
       <c r="D22" s="18">
         <v>26479</v>
       </c>
       <c r="E22" s="17">
         <v>28500</v>
       </c>
       <c r="F22" s="17">
         <v>30802</v>
       </c>
@@ -6412,51 +6446,53 @@
       </c>
       <c r="CF22" s="14">
         <v>7937</v>
       </c>
       <c r="CG22" s="14">
         <v>7928</v>
       </c>
       <c r="CH22" s="14">
         <v>8069</v>
       </c>
       <c r="CI22" s="14">
         <v>7632</v>
       </c>
       <c r="CJ22" s="14">
         <v>8060</v>
       </c>
       <c r="CK22" s="14">
         <v>8396</v>
       </c>
       <c r="CL22" s="14">
         <v>8617</v>
       </c>
       <c r="CM22" s="14">
         <v>9176</v>
       </c>
-      <c r="CN22" s="14"/>
+      <c r="CN22" s="14">
+        <v>9231</v>
+      </c>
       <c r="CO22" s="14"/>
       <c r="CP22" s="14"/>
       <c r="CQ22" s="14"/>
       <c r="CR22" s="14"/>
       <c r="CS22" s="14"/>
     </row>
     <row r="23" spans="1:97" s="39" customFormat="1" ht="11.25">
       <c r="A23" s="7" t="s">
         <v>34</v>
       </c>
       <c r="B23" s="17">
         <v>9962</v>
       </c>
       <c r="C23" s="17">
         <v>9636</v>
       </c>
       <c r="D23" s="18">
         <v>10082</v>
       </c>
       <c r="E23" s="17">
         <v>11001</v>
       </c>
       <c r="F23" s="17">
         <v>11768</v>
       </c>
@@ -6693,51 +6729,53 @@
       </c>
       <c r="CF23" s="14">
         <v>10478</v>
       </c>
       <c r="CG23" s="14">
         <v>9497</v>
       </c>
       <c r="CH23" s="14">
         <v>9655</v>
       </c>
       <c r="CI23" s="14">
         <v>9894</v>
       </c>
       <c r="CJ23" s="14">
         <v>10110</v>
       </c>
       <c r="CK23" s="14">
         <v>10128</v>
       </c>
       <c r="CL23" s="14">
         <v>10350</v>
       </c>
       <c r="CM23" s="14">
         <v>9574</v>
       </c>
-      <c r="CN23" s="14"/>
+      <c r="CN23" s="14">
+        <v>9867</v>
+      </c>
       <c r="CO23" s="14"/>
       <c r="CP23" s="14"/>
       <c r="CQ23" s="14"/>
       <c r="CR23" s="14"/>
       <c r="CS23" s="14"/>
     </row>
     <row r="24" spans="1:97" s="39" customFormat="1" ht="11.25">
       <c r="A24" s="7" t="s">
         <v>35</v>
       </c>
       <c r="B24" s="17">
         <v>9919</v>
       </c>
       <c r="C24" s="17">
         <v>8995</v>
       </c>
       <c r="D24" s="18">
         <v>9795</v>
       </c>
       <c r="E24" s="17">
         <v>10721</v>
       </c>
       <c r="F24" s="17">
         <v>11819</v>
       </c>
@@ -6974,51 +7012,53 @@
       </c>
       <c r="CF24" s="14">
         <v>2307</v>
       </c>
       <c r="CG24" s="14">
         <v>2205</v>
       </c>
       <c r="CH24" s="14">
         <v>2452</v>
       </c>
       <c r="CI24" s="14">
         <v>2506</v>
       </c>
       <c r="CJ24" s="14">
         <v>2877</v>
       </c>
       <c r="CK24" s="14">
         <v>3309</v>
       </c>
       <c r="CL24" s="14">
         <v>3756</v>
       </c>
       <c r="CM24" s="14">
         <v>2640</v>
       </c>
-      <c r="CN24" s="14"/>
+      <c r="CN24" s="14">
+        <v>2809</v>
+      </c>
       <c r="CO24" s="14"/>
       <c r="CP24" s="14"/>
       <c r="CQ24" s="14"/>
       <c r="CR24" s="14"/>
       <c r="CS24" s="14"/>
     </row>
     <row r="25" spans="1:97" s="39" customFormat="1" ht="11.25">
       <c r="A25" s="7" t="s">
         <v>36</v>
       </c>
       <c r="B25" s="14">
         <v>12848</v>
       </c>
       <c r="C25" s="14">
         <v>11548</v>
       </c>
       <c r="D25" s="17">
         <v>12352</v>
       </c>
       <c r="E25" s="14">
         <v>13027</v>
       </c>
       <c r="F25" s="17">
         <v>13905</v>
       </c>
@@ -7255,51 +7295,53 @@
       </c>
       <c r="CF25" s="14">
         <v>6170</v>
       </c>
       <c r="CG25" s="14">
         <v>5594</v>
       </c>
       <c r="CH25" s="14">
         <v>5934</v>
       </c>
       <c r="CI25" s="14">
         <v>6270</v>
       </c>
       <c r="CJ25" s="14">
         <v>6715</v>
       </c>
       <c r="CK25" s="14">
         <v>7043</v>
       </c>
       <c r="CL25" s="14">
         <v>7578</v>
       </c>
       <c r="CM25" s="14">
         <v>5706</v>
       </c>
-      <c r="CN25" s="14"/>
+      <c r="CN25" s="14">
+        <v>6025</v>
+      </c>
       <c r="CO25" s="14"/>
       <c r="CP25" s="14"/>
       <c r="CQ25" s="14"/>
       <c r="CR25" s="14"/>
       <c r="CS25" s="14"/>
     </row>
     <row r="26" spans="1:97" s="2" customFormat="1" ht="6" customHeight="1">
       <c r="A26" s="3"/>
       <c r="B26" s="26"/>
       <c r="C26" s="26"/>
       <c r="D26" s="26"/>
       <c r="E26" s="26"/>
       <c r="F26" s="26"/>
       <c r="G26" s="26"/>
       <c r="H26" s="26"/>
       <c r="I26" s="26"/>
       <c r="J26" s="26"/>
       <c r="K26" s="26"/>
       <c r="L26" s="26"/>
       <c r="M26" s="26"/>
       <c r="N26" s="26"/>
       <c r="O26" s="26"/>
       <c r="P26" s="26"/>
       <c r="Q26" s="26"/>
       <c r="R26" s="26"/>
@@ -7385,76 +7427,76 @@
       <c r="Y27" s="26"/>
       <c r="Z27" s="26"/>
       <c r="AA27" s="26"/>
       <c r="AB27" s="26"/>
       <c r="AC27" s="26"/>
       <c r="AD27" s="26"/>
       <c r="AE27" s="26"/>
       <c r="AF27" s="26"/>
       <c r="AG27" s="26"/>
       <c r="AH27" s="26"/>
       <c r="AI27" s="26"/>
       <c r="AJ27" s="26"/>
       <c r="AK27" s="26"/>
       <c r="AL27" s="26"/>
       <c r="AM27" s="26"/>
       <c r="AN27" s="26"/>
       <c r="AO27" s="26"/>
       <c r="AP27" s="26"/>
       <c r="AQ27" s="26"/>
       <c r="AR27" s="26"/>
       <c r="AS27" s="26"/>
       <c r="AT27" s="26"/>
       <c r="AU27" s="26"/>
       <c r="AV27" s="26"/>
       <c r="AW27" s="26"/>
-      <c r="AX27" s="40" t="s">
+      <c r="AX27" s="47" t="s">
         <v>39</v>
       </c>
-      <c r="AY27" s="40"/>
-[...21 lines deleted...]
-      <c r="BU27" s="40"/>
+      <c r="AY27" s="47"/>
+      <c r="AZ27" s="47"/>
+      <c r="BA27" s="47"/>
+      <c r="BB27" s="47"/>
+      <c r="BC27" s="47"/>
+      <c r="BD27" s="47"/>
+      <c r="BE27" s="47"/>
+      <c r="BF27" s="47"/>
+      <c r="BG27" s="47"/>
+      <c r="BH27" s="47"/>
+      <c r="BI27" s="47"/>
+      <c r="BJ27" s="47"/>
+      <c r="BK27" s="47"/>
+      <c r="BL27" s="47"/>
+      <c r="BM27" s="47"/>
+      <c r="BN27" s="47"/>
+      <c r="BO27" s="47"/>
+      <c r="BP27" s="47"/>
+      <c r="BQ27" s="47"/>
+      <c r="BR27" s="47"/>
+      <c r="BS27" s="47"/>
+      <c r="BT27" s="47"/>
+      <c r="BU27" s="47"/>
     </row>
     <row r="28" spans="1:97" s="2" customFormat="1">
       <c r="A28" s="3"/>
       <c r="B28" s="28"/>
       <c r="C28" s="28"/>
       <c r="D28" s="28"/>
       <c r="E28" s="28"/>
       <c r="F28" s="28"/>
       <c r="G28" s="28"/>
       <c r="H28" s="28"/>
       <c r="I28" s="28"/>
       <c r="J28" s="28"/>
       <c r="K28" s="28"/>
       <c r="L28" s="28"/>
       <c r="M28" s="28"/>
       <c r="N28" s="28"/>
       <c r="O28" s="28"/>
       <c r="P28" s="28"/>
       <c r="Q28" s="28"/>
       <c r="R28" s="28"/>
       <c r="S28" s="28"/>
       <c r="T28" s="28"/>
       <c r="U28" s="28"/>
       <c r="V28" s="28"/>
       <c r="W28" s="28"/>
@@ -7462,74 +7504,74 @@
       <c r="Y28" s="29"/>
       <c r="Z28" s="30"/>
       <c r="AA28" s="30"/>
       <c r="AB28" s="30"/>
       <c r="AC28" s="30"/>
       <c r="AD28" s="30"/>
       <c r="AE28" s="30"/>
       <c r="AF28" s="30"/>
       <c r="AG28" s="30"/>
       <c r="AH28" s="30"/>
       <c r="AI28" s="30"/>
       <c r="AJ28" s="30"/>
       <c r="AK28" s="30"/>
       <c r="AL28" s="30"/>
       <c r="AM28" s="30"/>
       <c r="AN28" s="30"/>
       <c r="AO28" s="30"/>
       <c r="AP28" s="30"/>
       <c r="AQ28" s="30"/>
       <c r="AR28" s="30"/>
       <c r="AS28" s="30"/>
       <c r="AT28" s="30"/>
       <c r="AU28" s="30"/>
       <c r="AV28" s="30"/>
       <c r="AW28" s="30"/>
-      <c r="AX28" s="40"/>
-[...22 lines deleted...]
-      <c r="BU28" s="40"/>
+      <c r="AX28" s="47"/>
+      <c r="AY28" s="47"/>
+      <c r="AZ28" s="47"/>
+      <c r="BA28" s="47"/>
+      <c r="BB28" s="47"/>
+      <c r="BC28" s="47"/>
+      <c r="BD28" s="47"/>
+      <c r="BE28" s="47"/>
+      <c r="BF28" s="47"/>
+      <c r="BG28" s="47"/>
+      <c r="BH28" s="47"/>
+      <c r="BI28" s="47"/>
+      <c r="BJ28" s="47"/>
+      <c r="BK28" s="47"/>
+      <c r="BL28" s="47"/>
+      <c r="BM28" s="47"/>
+      <c r="BN28" s="47"/>
+      <c r="BO28" s="47"/>
+      <c r="BP28" s="47"/>
+      <c r="BQ28" s="47"/>
+      <c r="BR28" s="47"/>
+      <c r="BS28" s="47"/>
+      <c r="BT28" s="47"/>
+      <c r="BU28" s="47"/>
     </row>
     <row r="29" spans="1:97" s="2" customFormat="1">
       <c r="A29" s="3"/>
       <c r="B29" s="28"/>
       <c r="C29" s="28"/>
       <c r="D29" s="28"/>
       <c r="E29" s="28"/>
       <c r="F29" s="28"/>
       <c r="G29" s="28"/>
       <c r="H29" s="28"/>
       <c r="I29" s="28"/>
       <c r="J29" s="28"/>
       <c r="K29" s="28"/>
       <c r="L29" s="28"/>
       <c r="M29" s="28"/>
       <c r="N29" s="4"/>
       <c r="O29" s="4"/>
       <c r="P29" s="28"/>
       <c r="Q29" s="28"/>
       <c r="R29" s="28"/>
       <c r="S29" s="28"/>
       <c r="T29" s="28"/>
       <c r="U29" s="28"/>
       <c r="V29" s="28"/>
       <c r="W29" s="28"/>
@@ -8506,68 +8548,68 @@
       <c r="D64" s="3"/>
       <c r="E64" s="3"/>
       <c r="F64" s="3"/>
       <c r="G64" s="3"/>
       <c r="H64" s="3"/>
       <c r="I64" s="3"/>
       <c r="J64" s="3"/>
       <c r="K64" s="3"/>
       <c r="L64" s="3"/>
       <c r="M64" s="3"/>
       <c r="N64" s="3"/>
       <c r="O64" s="3"/>
       <c r="P64" s="3"/>
       <c r="Q64" s="3"/>
       <c r="R64" s="3"/>
       <c r="S64" s="3"/>
       <c r="T64" s="3"/>
       <c r="U64" s="3"/>
       <c r="V64" s="3"/>
       <c r="W64" s="3"/>
       <c r="X64" s="1"/>
       <c r="Y64" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="18">
+    <mergeCell ref="AX27:BU28"/>
+    <mergeCell ref="BR2:BU2"/>
+    <mergeCell ref="BJ3:BU3"/>
+    <mergeCell ref="Z3:AK3"/>
+    <mergeCell ref="AL3:AW3"/>
+    <mergeCell ref="AX3:BI3"/>
+    <mergeCell ref="BF2:BI2"/>
+    <mergeCell ref="AH2:AK2"/>
+    <mergeCell ref="AT2:AW2"/>
     <mergeCell ref="CH3:CS3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="V2:Y2"/>
     <mergeCell ref="A1:CG1"/>
     <mergeCell ref="CP2:CS2"/>
     <mergeCell ref="BV3:CG3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
-    <mergeCell ref="AX27:BU28"/>
-[...7 lines deleted...]
-    <mergeCell ref="AT2:AW2"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>